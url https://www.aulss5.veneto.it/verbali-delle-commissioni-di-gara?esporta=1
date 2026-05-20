--- v0 (2026-04-03)
+++ v1 (2026-05-20)
@@ -410,51 +410,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:U43"/>
+  <dimension ref="A1:U44"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Codice</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Titolo</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>Tipo</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
@@ -526,2721 +526,2826 @@
           <t>Soglia art. 35</t>
         </is>
       </c>
       <c r="R1" t="inlineStr">
         <is>
           <t>Riferimento</t>
         </is>
       </c>
       <c r="S1" t="inlineStr">
         <is>
           <t>Indirizzo</t>
         </is>
       </c>
       <c r="T1" t="inlineStr">
         <is>
           <t>Telefono</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>Email</t>
         </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="inlineStr"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>C140</t>
+        </is>
+      </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>A285 Indizione procedura negoziata ex art. 17 comma 1 del D.Lgs n. 36/2023, per l'affidamento dei lavori di ampliamento ed efficientamento del parcheggio della Cittadella Socio Sanitaria di Rovigo</t>
+          <t>Procedura negoziata per l'affidamento del servizio di manutenzione ordinaria del patrimonio verde delle sedi dell’Azienda Ulss 5 Polesana indetta ex art. 50 co 1 lett. e) del D.Lgs. n. 36/2023.</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>Aggiudicato</t>
+          <t>In Gestione</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t>UOC Servizi Tecnici e Patrimoniali</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;In calce link da cui poter scaricare la documentazione di gara inerente la procedura negoziata pubblicata sul portale Sintel:&lt;/p&gt;
-[...1 lines deleted...]
-</t>
+          <t>&lt;p&gt;In calce il link da cui poter scaricare la documentazione di gara pubblicata sul portale Sintel di Aria S.p.A:&lt;/p&gt;
+&lt;p&gt;https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=217599134&lt;/p&gt;</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="H2" t="inlineStr"/>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>217599134</t>
+        </is>
+      </c>
       <c r="I2" t="inlineStr"/>
-      <c r="J2" t="inlineStr"/>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>BB2DF06453</t>
+        </is>
+      </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>19/11/2025 00:00</t>
+          <t>09/04/2026 12:00</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>19/11/2030 00:00</t>
-[...8 lines deleted...]
-        <v>0</v>
+          <t>24/04/2031 18:00</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t>24/04/2026 18:00</t>
+        </is>
       </c>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R2" t="inlineStr"/>
       <c r="S2" t="inlineStr"/>
       <c r="T2" t="inlineStr"/>
       <c r="U2" t="inlineStr"/>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr"/>
       <c r="B3" t="inlineStr">
         <is>
+          <t>A285 Indizione procedura negoziata ex art. 17 comma 1 del D.Lgs n. 36/2023, per l'affidamento dei lavori di ampliamento ed efficientamento del parcheggio della Cittadella Socio Sanitaria di Rovigo</t>
+        </is>
+      </c>
+      <c r="C3" t="inlineStr">
+        <is>
+          <t>Asta</t>
+        </is>
+      </c>
+      <c r="D3" t="inlineStr">
+        <is>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="F3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;In calce link da cui poter scaricare la documentazione di gara inerente la procedura negoziata pubblicata sul portale Sintel:&lt;/p&gt;
+&lt;p&gt;https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=210774120&lt;/p&gt;
+</t>
+        </is>
+      </c>
+      <c r="G3" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H3" t="inlineStr"/>
+      <c r="I3" t="inlineStr"/>
+      <c r="J3" t="inlineStr"/>
+      <c r="K3" t="inlineStr">
+        <is>
+          <t>19/11/2025 00:00</t>
+        </is>
+      </c>
+      <c r="L3" t="inlineStr">
+        <is>
+          <t>19/11/2030 00:00</t>
+        </is>
+      </c>
+      <c r="O3" t="inlineStr">
+        <is>
+          <t>29/01/2026</t>
+        </is>
+      </c>
+      <c r="P3" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q3" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R3" t="inlineStr"/>
+      <c r="S3" t="inlineStr"/>
+      <c r="T3" t="inlineStr"/>
+      <c r="U3" t="inlineStr"/>
+    </row>
+    <row r="4">
+      <c r="A4" t="inlineStr"/>
+      <c r="B4" t="inlineStr">
+        <is>
           <t>A198.02 Procedura di gara aperta ai sensi dell'art. 71 D.Lgs. 36/2023 del servizio di Direzione Lavori e di Coordinamento per la sicurezza in fase di esecuzione dei lavori di adeguamento sismico ed antincendio dell'Ospedale di Rovigo mediante appalto integrato CUP: B19J19000220002</t>
         </is>
       </c>
-      <c r="C3" t="inlineStr">
+      <c r="C4" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
-      <c r="D3" t="inlineStr">
+      <c r="D4" t="inlineStr">
         <is>
           <t>In Gestione</t>
         </is>
       </c>
-      <c r="F3" t="inlineStr">
+      <c r="F4" t="inlineStr">
         <is>
           <t xml:space="preserve">&lt;p&gt;In calce il link da cui poter scaricare la documentazione di gara inerente la procedura aperta pubblicata sul portale Sintel di Aria S.p.A.&lt;/p&gt;
 &lt;p&gt;&amp;nbsp;&lt;/p&gt;
 &lt;p&gt;&lt;a href="https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=210381932" target="_blank"&gt;https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=210381932&lt;/a&gt;&lt;/p&gt;
 </t>
         </is>
       </c>
-      <c r="G3" t="inlineStr">
-[...7 lines deleted...]
-      <c r="K3" t="inlineStr">
+      <c r="G4" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H4" t="inlineStr"/>
+      <c r="I4" t="inlineStr"/>
+      <c r="J4" t="inlineStr"/>
+      <c r="K4" t="inlineStr">
         <is>
           <t>13/10/2025 00:00</t>
         </is>
       </c>
-      <c r="L3" t="inlineStr">
+      <c r="L4" t="inlineStr">
         <is>
           <t>13/10/2030 00:00</t>
         </is>
       </c>
-      <c r="M3" t="inlineStr">
+      <c r="M4" t="inlineStr">
         <is>
           <t>23/12/2025 17:00</t>
         </is>
       </c>
-      <c r="P3" t="n">
-[...14 lines deleted...]
-      <c r="B4" t="inlineStr">
+      <c r="P4" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q4" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R4" t="inlineStr"/>
+      <c r="S4" t="inlineStr"/>
+      <c r="T4" t="inlineStr"/>
+      <c r="U4" t="inlineStr"/>
+    </row>
+    <row r="5">
+      <c r="A5" t="inlineStr"/>
+      <c r="B5" t="inlineStr">
         <is>
           <t>A198-01 Indizione della procedura di gara aperta ai sensi dell'art. 71 D.Lgs 36/2023 per l'affidamento della progettazione esecutiva ed i lavori di adeguamento sismico ed antincendio dell'Ospedale di Rovigo mediante appalto integrato</t>
         </is>
       </c>
-      <c r="C4" t="inlineStr">
+      <c r="C5" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
-      <c r="D4" t="inlineStr">
+      <c r="D5" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
-      <c r="F4" t="inlineStr">
+      <c r="F5" t="inlineStr">
         <is>
           <t xml:space="preserve">&lt;p&gt;In calce il link da cui poter scaricare la documentazione di gara inerente la procedura aperta pubblicata sul portale Sintel di Aria S.p.A.&lt;/p&gt;
 &lt;p&gt;https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=204550601&lt;/p&gt;
 &lt;p&gt;Si precisa che gli elaborati progettuali sono consultabili mediante accesso a link Drive inserito nel Disciplinare di gara&lt;/p&gt;
 &lt;p&gt;&amp;nbsp;&lt;/p&gt;
 </t>
         </is>
       </c>
-      <c r="G4" t="inlineStr">
-[...67 lines deleted...]
-      </c>
       <c r="G5" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H5" t="inlineStr"/>
       <c r="I5" t="inlineStr"/>
       <c r="J5" t="inlineStr">
         <is>
-          <t>B73ABC5963</t>
+          <t>B78B66AC37</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>12/06/2025 00:00</t>
+          <t>07/07/2025 00:00</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t>12/06/2030 00:00</t>
+          <t>07/07/2030 00:00</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>20/06/2025 18:00</t>
+          <t>15/09/2025 09:00</t>
         </is>
       </c>
       <c r="O5" t="inlineStr">
         <is>
-          <t>30/07/2025</t>
+          <t>11/02/2026</t>
         </is>
       </c>
       <c r="P5" t="n">
         <v>0</v>
       </c>
       <c r="Q5" t="inlineStr">
         <is>
-          <t>Sotto</t>
+          <t>Sopra</t>
         </is>
       </c>
       <c r="R5" t="inlineStr"/>
       <c r="S5" t="inlineStr"/>
       <c r="T5" t="inlineStr"/>
       <c r="U5" t="inlineStr"/>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr"/>
       <c r="B6" t="inlineStr">
         <is>
-          <t>W00 - Secondo avviso d'asta pubblica per l'alienazione di n. 1 piattaforma ad albero semovente Haulotte Star 6 Inv. n. 336104</t>
+          <t>A171-10 Procedura negoziata per lavori di opere aggiuntive straordinarie per adeguamento pertinenze esterne Corte Guazzo</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
-      <c r="F6" t="inlineStr"/>
+      <c r="F6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;In calce il link in cui &amp;egrave; possibile visionare la documentazione di gara inerente la procedura pubblicata su Sintel:&lt;/p&gt;
+&lt;p&gt;https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=202795100&lt;/p&gt;
+</t>
+        </is>
+      </c>
       <c r="G6" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H6" t="inlineStr"/>
       <c r="I6" t="inlineStr"/>
-      <c r="J6" t="inlineStr"/>
+      <c r="J6" t="inlineStr">
+        <is>
+          <t>B73ABC5963</t>
+        </is>
+      </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t>17/12/2024 00:00</t>
+          <t>12/06/2025 00:00</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
-          <t>17/12/2029 00:00</t>
+          <t>12/06/2030 00:00</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t>31/12/2024 12:00</t>
+          <t>20/06/2025 18:00</t>
+        </is>
+      </c>
+      <c r="O6" t="inlineStr">
+        <is>
+          <t>30/07/2025</t>
         </is>
       </c>
       <c r="P6" t="n">
         <v>0</v>
       </c>
       <c r="Q6" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sotto</t>
         </is>
       </c>
       <c r="R6" t="inlineStr"/>
       <c r="S6" t="inlineStr"/>
       <c r="T6" t="inlineStr"/>
       <c r="U6" t="inlineStr"/>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr"/>
       <c r="B7" t="inlineStr">
         <is>
-          <t>A300-25 Accordo quadro con più operatori economici da espletarsi in Piattaforma Sintel Aria per lavori di manutenzione ordinaria a strutture ed impianti su tutti immobili in disponibilità Azienda ULSS 5 Polesana per anno 2025 con opzione anno 2026</t>
+          <t>W00 - Secondo avviso d'asta pubblica per l'alienazione di n. 1 piattaforma ad albero semovente Haulotte Star 6 Inv. n. 336104</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="F7" t="inlineStr"/>
       <c r="G7" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H7" t="inlineStr"/>
       <c r="I7" t="inlineStr"/>
       <c r="J7" t="inlineStr"/>
       <c r="K7" t="inlineStr">
         <is>
-          <t>14/10/2024 00:00</t>
+          <t>17/12/2024 00:00</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
-          <t>14/10/2029 00:00</t>
+          <t>17/12/2029 00:00</t>
+        </is>
+      </c>
+      <c r="M7" t="inlineStr">
+        <is>
+          <t>31/12/2024 12:00</t>
         </is>
       </c>
       <c r="P7" t="n">
         <v>0</v>
       </c>
       <c r="Q7" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R7" t="inlineStr"/>
       <c r="S7" t="inlineStr"/>
       <c r="T7" t="inlineStr"/>
       <c r="U7" t="inlineStr"/>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr"/>
       <c r="B8" t="inlineStr">
         <is>
-          <t>Avviso di pubblicazione di procedura aperta telematica, ai sensi dell’art. 71 del D.lgs 36/2023 e su piattaforma telematica ARIA – SINTEL, lotto unico, per l’affidamento del servizio di recupero di cani e gatti vaganti e altri piccoli animali da cortile vaganti su pubblica via sul territorio di Rovigo e provincia e pulizia box e recinti Canile Sanitario periodo di tre anni eventualmente rinnovabile per ulteriori due anni CIG B35A75FB0F - ID N. 190494203</t>
+          <t>A300-25 Accordo quadro con più operatori economici da espletarsi in Piattaforma Sintel Aria per lavori di manutenzione ordinaria a strutture ed impianti su tutti immobili in disponibilità Azienda ULSS 5 Polesana per anno 2025 con opzione anno 2026</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>Avviso</t>
+          <t>Asta</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
-      <c r="F8" t="inlineStr">
-[...4 lines deleted...]
-      </c>
+      <c r="F8" t="inlineStr"/>
       <c r="G8" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H8" t="inlineStr"/>
       <c r="I8" t="inlineStr"/>
       <c r="J8" t="inlineStr"/>
       <c r="K8" t="inlineStr">
         <is>
-          <t>10/10/2024 00:00</t>
+          <t>14/10/2024 00:00</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
-          <t>10/10/2029 00:00</t>
-[...9 lines deleted...]
-          <t>12/03/2025</t>
+          <t>14/10/2029 00:00</t>
         </is>
       </c>
       <c r="P8" t="n">
         <v>0</v>
       </c>
       <c r="Q8" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R8" t="inlineStr"/>
       <c r="S8" t="inlineStr"/>
       <c r="T8" t="inlineStr"/>
       <c r="U8" t="inlineStr"/>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr"/>
       <c r="B9" t="inlineStr">
         <is>
-          <t>C122 Indizione procedura negoziata ai sensi art. 50 co. 1 lett. e) D.Lgs 36/2023 da espletarsi in piattaforma ARIA Sintel relativa al servizio annuale di movimentazione carichi interni e traslochi arredi e mobili Azienda ULSS 5 Polesana</t>
+          <t>Avviso di pubblicazione di procedura aperta telematica, ai sensi dell’art. 71 del D.lgs 36/2023 e su piattaforma telematica ARIA – SINTEL, lotto unico, per l’affidamento del servizio di recupero di cani e gatti vaganti e altri piccoli animali da cortile vaganti su pubblica via sul territorio di Rovigo e provincia e pulizia box e recinti Canile Sanitario periodo di tre anni eventualmente rinnovabile per ulteriori due anni CIG B35A75FB0F - ID N. 190494203</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>Asta</t>
+          <t>Avviso</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
-      <c r="F9" t="inlineStr"/>
+      <c r="F9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;&lt;strong&gt;&lt;span style="font-size:16px"&gt;Avviso di pubblicazione di procedura aperta telematica , ai sensi dell&amp;rsquo;art. 71 del D.lgs 36/2023 e su piattaforma telematica ARIA &amp;ndash; SINTEL, lotto unico, per l&amp;rsquo;affidamento del servizio di recupero di cani e gatti vaganti e altri piccoli animali da cortile vaganti su pubblica via sul territorio di Rovigo e provincia e pulizia box e recinti Canile Sanitario periodo di tre anni eventualmente rinnovabile per ulteriori due anni CIG B35A75FB0F - ID N. 190494203&lt;/span&gt;&lt;/strong&gt;&lt;/p&gt;
+</t>
+        </is>
+      </c>
       <c r="G9" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H9" t="inlineStr"/>
       <c r="I9" t="inlineStr"/>
       <c r="J9" t="inlineStr"/>
       <c r="K9" t="inlineStr">
         <is>
-          <t>04/09/2024 00:00</t>
+          <t>10/10/2024 00:00</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
-          <t>04/09/2029 00:00</t>
+          <t>10/10/2029 00:00</t>
+        </is>
+      </c>
+      <c r="M9" t="inlineStr">
+        <is>
+          <t>18/11/2024 15:00</t>
+        </is>
+      </c>
+      <c r="O9" t="inlineStr">
+        <is>
+          <t>12/03/2025</t>
         </is>
       </c>
       <c r="P9" t="n">
         <v>0</v>
       </c>
       <c r="Q9" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R9" t="inlineStr"/>
       <c r="S9" t="inlineStr"/>
       <c r="T9" t="inlineStr"/>
       <c r="U9" t="inlineStr"/>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr"/>
       <c r="B10" t="inlineStr">
         <is>
-          <t>IC487 Procedura di gara, ai sensi dell'art. 50 co. 1 lett. e) D.lgs 36/2023, per l'affidamento del servizio di assistenza e manutenzione tecnica della durata di 12 mesi di tipo Full Risk sui ventilatori domiciliari</t>
+          <t>C122 Indizione procedura negoziata ai sensi art. 50 co. 1 lett. e) D.Lgs 36/2023 da espletarsi in piattaforma ARIA Sintel relativa al servizio annuale di movimentazione carichi interni e traslochi arredi e mobili Azienda ULSS 5 Polesana</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="F10" t="inlineStr"/>
       <c r="G10" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H10" t="inlineStr"/>
       <c r="I10" t="inlineStr"/>
       <c r="J10" t="inlineStr"/>
       <c r="K10" t="inlineStr">
         <is>
-          <t>09/05/2024 00:00</t>
+          <t>04/09/2024 00:00</t>
         </is>
       </c>
       <c r="L10" t="inlineStr">
         <is>
-          <t>09/05/2029 00:00</t>
+          <t>04/09/2029 00:00</t>
         </is>
       </c>
       <c r="P10" t="n">
         <v>0</v>
       </c>
       <c r="Q10" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R10" t="inlineStr"/>
       <c r="S10" t="inlineStr"/>
       <c r="T10" t="inlineStr"/>
       <c r="U10" t="inlineStr"/>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr"/>
       <c r="B11" t="inlineStr">
         <is>
-          <t>FORNITURA di n. 1 Ecografo per la U.O.C. Neurologia del Presidio Ospedaliero di Rovigo dell'Azienda ULSS 5 Polesana</t>
+          <t>IC487 Procedura di gara, ai sensi dell'art. 50 co. 1 lett. e) D.lgs 36/2023, per l'affidamento del servizio di assistenza e manutenzione tecnica della durata di 12 mesi di tipo Full Risk sui ventilatori domiciliari</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>Pubblicato</t>
+          <t>Aggiudicato</t>
         </is>
       </c>
       <c r="F11" t="inlineStr"/>
       <c r="G11" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="H11" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H11" t="inlineStr"/>
       <c r="I11" t="inlineStr"/>
-      <c r="J11" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J11" t="inlineStr"/>
       <c r="K11" t="inlineStr">
         <is>
-          <t>29/04/2024 00:00</t>
+          <t>09/05/2024 00:00</t>
         </is>
       </c>
       <c r="L11" t="inlineStr">
         <is>
-          <t>29/04/2029 00:00</t>
-[...4 lines deleted...]
-          <t>20/05/2024 00:00</t>
+          <t>09/05/2029 00:00</t>
         </is>
       </c>
       <c r="P11" t="n">
         <v>0</v>
       </c>
       <c r="Q11" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R11" t="inlineStr"/>
       <c r="S11" t="inlineStr"/>
       <c r="T11" t="inlineStr"/>
       <c r="U11" t="inlineStr"/>
     </row>
     <row r="12">
-      <c r="A12" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="A12" t="inlineStr"/>
       <c r="B12" t="inlineStr">
         <is>
-          <t>A251 Procedura di gara telematica ex art. 50 co. 1 lett. c) D.lgs 36/2023 per l'affidamento dei lavori per la ristrutturazione del piano 1° blocco B della Cittadella Socio Sanitaria di Rovigo necessari al trasferimento di due centri diurni. CIG: B046F9D4E7</t>
+          <t>FORNITURA di n. 1 Ecografo per la U.O.C. Neurologia del Presidio Ospedaliero di Rovigo dell'Azienda ULSS 5 Polesana</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>Aggiudicato</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="F12" t="inlineStr"/>
       <c r="G12" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="H12" t="inlineStr"/>
+      <c r="H12" t="inlineStr">
+        <is>
+          <t>182991855</t>
+        </is>
+      </c>
       <c r="I12" t="inlineStr"/>
-      <c r="J12" t="inlineStr"/>
+      <c r="J12" t="inlineStr">
+        <is>
+          <t>B16F0B72F4</t>
+        </is>
+      </c>
       <c r="K12" t="inlineStr">
         <is>
-          <t>21/02/2024 00:00</t>
+          <t>29/04/2024 00:00</t>
         </is>
       </c>
       <c r="L12" t="inlineStr">
         <is>
-          <t>21/02/2029 00:00</t>
+          <t>29/04/2029 00:00</t>
+        </is>
+      </c>
+      <c r="M12" t="inlineStr">
+        <is>
+          <t>20/05/2024 00:00</t>
         </is>
       </c>
       <c r="P12" t="n">
         <v>0</v>
       </c>
       <c r="Q12" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R12" t="inlineStr"/>
       <c r="S12" t="inlineStr"/>
       <c r="T12" t="inlineStr"/>
       <c r="U12" t="inlineStr"/>
     </row>
     <row r="13">
-      <c r="A13" t="inlineStr"/>
+      <c r="A13" t="inlineStr">
+        <is>
+          <t>B046F9D4E7</t>
+        </is>
+      </c>
       <c r="B13" t="inlineStr">
         <is>
+          <t>A251 Procedura di gara telematica ex art. 50 co. 1 lett. c) D.lgs 36/2023 per l'affidamento dei lavori per la ristrutturazione del piano 1° blocco B della Cittadella Socio Sanitaria di Rovigo necessari al trasferimento di due centri diurni. CIG: B046F9D4E7</t>
+        </is>
+      </c>
+      <c r="C13" t="inlineStr">
+        <is>
+          <t>Asta</t>
+        </is>
+      </c>
+      <c r="D13" t="inlineStr">
+        <is>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="F13" t="inlineStr"/>
+      <c r="G13" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H13" t="inlineStr"/>
+      <c r="I13" t="inlineStr"/>
+      <c r="J13" t="inlineStr"/>
+      <c r="K13" t="inlineStr">
+        <is>
+          <t>21/02/2024 00:00</t>
+        </is>
+      </c>
+      <c r="L13" t="inlineStr">
+        <is>
+          <t>21/02/2029 00:00</t>
+        </is>
+      </c>
+      <c r="P13" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q13" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R13" t="inlineStr"/>
+      <c r="S13" t="inlineStr"/>
+      <c r="T13" t="inlineStr"/>
+      <c r="U13" t="inlineStr"/>
+    </row>
+    <row r="14">
+      <c r="A14" t="inlineStr"/>
+      <c r="B14" t="inlineStr">
+        <is>
           <t>AVVISO DI PUBBLICAZIONE PROCEDURA DI GARA APERTA TELEMATICA, AI SENSI DELL’ART. 71 DEL D.LGS. N. 36/2023 PER LA FORNITURA DI UN SISTEMA DIAGNOSTICO, COMPRENSIVO DI REAGENTI E MATERIALI DI CONSUMO PER L'ESECUZIONE DI INDAGINI IMMUNOISTOCHIMICHE E DI IBRIDAZIONE IN SITU PER DIAGNOSTICA MORFO FUNZIONALE E PER L'INDIVIDUAZIONE DI PARAMETRI PROGNOSTICO PREDITTIVI, SUDDIVISA IN DUE LOTTI, PER LA UOC ANATOMIA PATOLOGICA, PER IL PERIODO DI 36 MESI, EVENTUALMENTE RINNOVABILE PER ULTERIORI 24 MESI.Sintel ID 176436100</t>
         </is>
       </c>
-      <c r="C13" t="inlineStr">
+      <c r="C14" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
-      <c r="D13" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F13" t="inlineStr">
+      <c r="D14" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F14" t="inlineStr">
         <is>
           <t xml:space="preserve">&lt;p&gt;&lt;strong&gt;AVVISO DI PUBBLICAZIONE&lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;PROCEDURA DI GARA APERTA TELEMATICA, AI SENSI DELL&amp;rsquo;ART. 71 DEL D.LGS. N. 36/2023 PER LA FORNITURA DI UN SISTEMA DIAGNOSTICO, COMPRENSIVO DI REAGENTI E MATERIALI DI CONSUMO PER L&amp;#39;ESECUZIONE DI INDAGINI IMMUNOISTOCHIMICHE E DI IBRIDAZIONE IN SITU PER DIAGNOSTICA MORFO FUNZIONALE E PER L&amp;#39;INDIVIDUAZIONE DI PARAMETRI PROGNOSTICO PREDITTIVI, SUDDIVISA IN DUE LOTTI, PER LA UOC ANATOMIA PATOLOGICA, PER IL PERIODO DI 36 MESI, EVENTUALMENTE RINNOVABILE PER ULTERIORI 24 MESI&lt;/strong&gt;&lt;strong&gt;. &lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;Sintel ID n. 176436100&lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt;Si rende noto che l&amp;#39;Azienda ULSS 5 Polesana, intende procedere, ai sensi dell&amp;rsquo;articolo ai sensi dell&amp;rsquo;art. 71 del D.lgs n. 36/2023 all&amp;rsquo;affidamento della fornitura di un sistema diagnostico, comprensivo di reagenti e materiali di consumo per l&amp;#39;esecuzione di indagini immunoistochimiche e di ibridazione in situ per diagnostica morfo funzionale e per l&amp;#39;individuazione di parametri prognostico predittivi, suddivisa in due lotti, per la UOC Anatomia Patologica dell&amp;rsquo;Azienda Ulss 5 Polesana, per il periodo di 36 mesi, eventualmente rinnovabili per ulteriori 24 mesi ed eventuale opzione di proroga di 6 mesi.&lt;/p&gt;
 &lt;p&gt;Lotto 1 &amp;ndash; Tests ancillari morfo-Funzionali CIG A02E3E0140 CPV 33124110-9&lt;/p&gt;
 &lt;p&gt;Lotto 2 &amp;ndash; Tests prognostico-predittivi CIG A02E40716F CPV 33124110-9&lt;/p&gt;
 &lt;p&gt;L&amp;rsquo;importo complessivo triennale a base d&amp;rsquo;asta Iva non compresa e Oneri DUVRI non compresi &amp;egrave;:&lt;/p&gt;
 &lt;p&gt;Lotto 1 &amp;ndash; Tests ancillari morfo-Funzionali &amp;euro; 300.000,00&lt;/p&gt;
 &lt;p&gt;Lotto 2 &amp;ndash; Tests prognostico-predittivi &amp;euro; 255.000,00&lt;/p&gt;
 &lt;p&gt;Si invitano pertanto gli operatori economici eventualmente interessati, alla partecipazione alla procedura aperta per l&amp;rsquo;assegnazione della fornitura in oggetto, che sar&amp;agrave; espletata esclusivamente tramite la piattaforma di e-procurement denominata SINTEL della Regione Lombardia (&lt;a href="https://www.ariaspa.it/wps/portal/Aria"&gt;&lt;strong&gt;https://www.ariaspa.it/wps/portal/Aria&lt;/strong&gt;&lt;/a&gt;), a visionare la documentazione ricercando l&amp;rsquo;ID sopradescritto nell&amp;rsquo;area &amp;ldquo;&lt;em&gt;Bandi sulla piattaforma Sintel&lt;/em&gt;&amp;rdquo; al link:&lt;/p&gt;
 &lt;p&gt;https://www.sintel.regione.lombardia.it/eprocdata/sintelSearch.xhtml&lt;/p&gt;
 &lt;p&gt;Il termine ultimo per la presentazione delle offerte &amp;egrave; indicato sulla piattaforma Sintel e sul bando GUUE&lt;/p&gt;
 &lt;p&gt;Il RUP&amp;nbsp;Dott.ssa Emanuela Pizzardo&lt;/p&gt;
 &lt;p&gt;&amp;nbsp;&lt;/p&gt;
 &lt;p&gt;&amp;nbsp;&lt;/p&gt;
 </t>
         </is>
       </c>
-      <c r="G13" t="inlineStr">
-[...56 lines deleted...]
-      <c r="F14" t="inlineStr"/>
       <c r="G14" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H14" t="inlineStr"/>
       <c r="I14" t="inlineStr"/>
       <c r="J14" t="inlineStr"/>
       <c r="K14" t="inlineStr">
         <is>
-          <t>30/10/2023 00:00</t>
+          <t>21/11/2023 00:00</t>
         </is>
       </c>
       <c r="L14" t="inlineStr">
         <is>
-          <t>30/10/2028 00:00</t>
+          <t>21/11/2028 00:00</t>
+        </is>
+      </c>
+      <c r="M14" t="inlineStr">
+        <is>
+          <t>18/01/2024 15:00</t>
         </is>
       </c>
       <c r="P14" t="n">
         <v>0</v>
       </c>
       <c r="Q14" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R14" t="inlineStr"/>
       <c r="S14" t="inlineStr"/>
       <c r="T14" t="inlineStr"/>
       <c r="U14" t="inlineStr"/>
     </row>
     <row r="15">
-      <c r="A15" t="inlineStr"/>
+      <c r="A15" t="inlineStr">
+        <is>
+          <t>A008CBF68A</t>
+        </is>
+      </c>
       <c r="B15" t="inlineStr">
         <is>
+          <t>A252 Procedura negoziata per la realizzazione mediante Accordo Quadro di lavori di minuta manutenzione anno 2024</t>
+        </is>
+      </c>
+      <c r="C15" t="inlineStr">
+        <is>
+          <t>Asta</t>
+        </is>
+      </c>
+      <c r="D15" t="inlineStr">
+        <is>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="F15" t="inlineStr"/>
+      <c r="G15" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H15" t="inlineStr"/>
+      <c r="I15" t="inlineStr"/>
+      <c r="J15" t="inlineStr"/>
+      <c r="K15" t="inlineStr">
+        <is>
+          <t>30/10/2023 00:00</t>
+        </is>
+      </c>
+      <c r="L15" t="inlineStr">
+        <is>
+          <t>30/10/2028 00:00</t>
+        </is>
+      </c>
+      <c r="P15" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q15" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R15" t="inlineStr"/>
+      <c r="S15" t="inlineStr"/>
+      <c r="T15" t="inlineStr"/>
+      <c r="U15" t="inlineStr"/>
+    </row>
+    <row r="16">
+      <c r="A16" t="inlineStr"/>
+      <c r="B16" t="inlineStr">
+        <is>
           <t>AVVISO PUBBLICO DI AVVIO  ID SINTEL 175228087/2023 - PROCEDURA NEGOZIATA TELEMATICA AI SENSI DELL’ ART.  50 COMMA 1, LETTERA E), DEL D.LGS 36/2023 E DELL’ART. 10 COMMI 1 E 5 BIS DEL D.L. N. 34/2023 CONVERTITO IN LEGGE N. 56/2023 PER L’AFFIDAMENTO IN URGENZA DI SERVIZI DI ASSISTENZA MEDICA PRESSO LA UOC DI RADIOLOGIA DEL PRESIDIO OSPEDALIERO DI ROVIGO DELL’A.ULSS 5 “POLESANA” PER LA DURATA DI CINQUE MESI. CIG A01D604F50</t>
         </is>
       </c>
-      <c r="C15" t="inlineStr">
+      <c r="C16" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
-      <c r="D15" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F15" t="inlineStr">
+      <c r="D16" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F16" t="inlineStr">
         <is>
           <t xml:space="preserve">&lt;p&gt;&lt;strong&gt;AVVISO PUBBLICO DI AVVIO&lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;ID SINTEL 175228087/2023 - PROCEDURA NEGOZIATA TELEMATICA AI SENSI DELL&amp;rsquo; ART.&amp;nbsp; 50 COMMA 1, LETTERA E), DEL D.LGS 36/2023 E DELL&amp;rsquo;ART. 10 COMMI 1 E 5 BIS DEL D.L. N. 34/2023 CONVERTITO IN LEGGE N. 56/2023 PER L&amp;rsquo;AFFIDAMENTO IN URGENZA DI SERVIZI DI ASSISTENZA MEDICA PRESSO LA UOC DI RADIOLOGIA DEL PRESIDIO OSPEDALIERO DI ROVIGO DELL&amp;rsquo;A.ULSS 5 &amp;ldquo;POLESANA&amp;rdquo; PER LA DURATA DI CINQUE MESI.&amp;nbsp;CIG A01D604F50&lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt;&amp;nbsp;&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;Il termine previsto per la presentazione delle offerte &amp;egrave; il giorno 19/10/2023 ore 18:00.&lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt;&amp;nbsp;&lt;/p&gt;
 </t>
         </is>
       </c>
-      <c r="G15" t="inlineStr">
-[...7 lines deleted...]
-      <c r="K15" t="inlineStr">
+      <c r="G16" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H16" t="inlineStr"/>
+      <c r="I16" t="inlineStr"/>
+      <c r="J16" t="inlineStr"/>
+      <c r="K16" t="inlineStr">
         <is>
           <t>13/10/2023 00:00</t>
         </is>
       </c>
-      <c r="L15" t="inlineStr">
+      <c r="L16" t="inlineStr">
         <is>
           <t>13/10/2028 00:00</t>
         </is>
       </c>
-      <c r="M15" t="inlineStr">
+      <c r="M16" t="inlineStr">
         <is>
           <t>19/10/2023 18:00</t>
         </is>
       </c>
-      <c r="P15" t="n">
-[...14 lines deleted...]
-      <c r="B16" t="inlineStr">
+      <c r="P16" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q16" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R16" t="inlineStr"/>
+      <c r="S16" t="inlineStr"/>
+      <c r="T16" t="inlineStr"/>
+      <c r="U16" t="inlineStr"/>
+    </row>
+    <row r="17">
+      <c r="A17" t="inlineStr"/>
+      <c r="B17" t="inlineStr">
         <is>
           <t>AVVISO PUBBLICO  INDAGINE DI MERCATO PER L’INDIVIDUAZIONE DI OPERATORI ECONOMICI PER L’AFFIDAMENTO IN URGENZA, A SEGUITO PROCEDURA TELEMATICA AI SENSI DELL’ART.  50 COMMA 1, LETTERA E), DEL D.LGS 36/2023 E DELL’ART. 10 COMMI 1 E 5 BIS DEL D.L. N. 34/2023 CONVERTITO IN LEGGE N. 56/2023, TRAMITE PIATTAFORMA ARIA S.P.A., DI SERVIZI DI ASSISTENZA MEDICA PRESSO LA UOC PEDIATRIA DEI PRESIDI OSPEDALIERI DI ROVIGO E ADRIA DELL’A.ULSS 5 “POLESANA” PER IL PERIODO DI TRE MESI.</t>
         </is>
       </c>
-      <c r="C16" t="inlineStr">
+      <c r="C17" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
-      <c r="D16" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F16" t="inlineStr">
+      <c r="D17" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F17" t="inlineStr">
         <is>
           <t xml:space="preserve">&lt;p&gt;&lt;strong&gt;AVVISO PUBBLICO&lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;INDAGINE DI MERCATO PER L&amp;rsquo;INDIVIDUAZIONE DI OPERATORI ECONOMICI PER L&amp;rsquo;AFFIDAMENTO IN URGENZA, A SEGUITO PROCEDURA TELEMATICA AI SENSI DELL&amp;rsquo;ART.&amp;nbsp; 50 COMMA 1, LETTERA E), DEL D.LGS 36/2023 E DELL&amp;rsquo;ART. 10 COMMI 1 E 5 BIS DEL D.L. N. 34/2023 CONVERTITO IN LEGGE N. 56/2023, TRAMITE PIATTAFORMA ARIA S.P.A., DI SERVIZI DI ASSISTENZA MEDICA PRESSO LA UOC PEDIATRIA DEI PRESIDI OSPEDALIERI DI ROVIGO E ADRIA DELL&amp;rsquo;A.ULSS 5 &amp;ldquo;POLESANA&amp;rdquo; PER IL PERIODO DI TRE MESI.&lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt;&amp;nbsp;&lt;/p&gt;
 &lt;p&gt;Termine invio domande di partecipazione: entro il giorno 19/09/2023&lt;/p&gt;
 &lt;p&gt;&amp;nbsp;&lt;/p&gt;
 </t>
         </is>
       </c>
-      <c r="G16" t="inlineStr">
-[...7 lines deleted...]
-      <c r="K16" t="inlineStr">
+      <c r="G17" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H17" t="inlineStr"/>
+      <c r="I17" t="inlineStr"/>
+      <c r="J17" t="inlineStr"/>
+      <c r="K17" t="inlineStr">
         <is>
           <t>14/09/2023 00:00</t>
         </is>
       </c>
-      <c r="L16" t="inlineStr">
+      <c r="L17" t="inlineStr">
         <is>
           <t>14/09/2028 00:00</t>
         </is>
       </c>
-      <c r="M16" t="inlineStr">
+      <c r="M17" t="inlineStr">
         <is>
           <t>19/09/2023 23:59</t>
         </is>
       </c>
-      <c r="P16" t="n">
-[...14 lines deleted...]
-      <c r="B17" t="inlineStr">
+      <c r="P17" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q17" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R17" t="inlineStr"/>
+      <c r="S17" t="inlineStr"/>
+      <c r="T17" t="inlineStr"/>
+      <c r="U17" t="inlineStr"/>
+    </row>
+    <row r="18">
+      <c r="A18" t="inlineStr"/>
+      <c r="B18" t="inlineStr">
         <is>
           <t>AVVISO PUBBLICO  INDAGINE DI MERCATO PER L’INDIVIDUAZIONE DI OPERATORI ECONOMICI PER L’AFFIDAMENTO IN URGENZA, A SEGUITO PROCEDURA TELEMATICA AI SENSI DELL’ART.  50 COMMA 1, LETTERA E), DEL D.LGS 36/2023 E DELL’ART. 10 COMMI 1 E 5 BIS DEL D.L. N. 34/2023 CONVERTITO IN LEGGE N. 56/2023, TRAMITE PIATTAFORMA ARIA S.P.A., DI SERVIZI DI ASSISTENZA MEDICA PRESSO LA UOC OSTETRICIA E GINECOLOGIA DEL PRESIDIO OSPEDALIERO DI ROVIGO DELL’A.ULSS 5 “POLESANA” PER IL PERIODO DI TRE MESI.</t>
         </is>
       </c>
-      <c r="C17" t="inlineStr">
+      <c r="C18" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
-      <c r="D17" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F17" t="inlineStr">
+      <c r="D18" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F18" t="inlineStr">
         <is>
           <t xml:space="preserve">&lt;p&gt;&lt;strong&gt;AVVISO PUBBLICO&lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;INDAGINE DI MERCATO PER L&amp;rsquo;INDIVIDUAZIONE DI OPERATORI ECONOMICI PER L&amp;rsquo;AFFIDAMENTO IN URGENZA, A SEGUITO PROCEDURA TELEMATICA AI SENSI DELL&amp;rsquo;ART.&amp;nbsp; 50 COMMA 1, LETTERA E), DEL D.LGS 36/2023 E DELL&amp;rsquo;ART. 10 COMMI 1 E 5 BIS DEL D.L. N. 34/2023 CONVERTITO IN LEGGE N. 56/2023, TRAMITE PIATTAFORMA ARIA S.P.A., DI SERVIZI DI ASSISTENZA MEDICA PRESSO LA UOC OSTETRICIA E GINECOLOGIA DEL PRESIDIO OSPEDALIERO DI ROVIGO DELL&amp;rsquo;A.ULSS 5 &amp;ldquo;POLESANA&amp;rdquo; PER IL PERIODO DI TRE MESI.&lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt;&amp;nbsp;&lt;/p&gt;
 &lt;p&gt;Le domande di partecipazione dovranno pervenire: entro il giorno 20/09/2023.&lt;/p&gt;
 </t>
         </is>
       </c>
-      <c r="G17" t="inlineStr">
-[...52 lines deleted...]
-      <c r="F18" t="inlineStr"/>
       <c r="G18" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="H18" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H18" t="inlineStr"/>
       <c r="I18" t="inlineStr"/>
       <c r="J18" t="inlineStr"/>
       <c r="K18" t="inlineStr">
         <is>
-          <t>01/09/2023 00:00</t>
+          <t>14/09/2023 00:00</t>
         </is>
       </c>
       <c r="L18" t="inlineStr">
         <is>
-          <t>01/09/2028 00:00</t>
+          <t>14/09/2028 00:00</t>
+        </is>
+      </c>
+      <c r="M18" t="inlineStr">
+        <is>
+          <t>20/09/2023 23:59</t>
         </is>
       </c>
       <c r="P18" t="n">
         <v>0</v>
       </c>
       <c r="Q18" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R18" t="inlineStr"/>
       <c r="S18" t="inlineStr"/>
       <c r="T18" t="inlineStr"/>
       <c r="U18" t="inlineStr"/>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr"/>
       <c r="B19" t="inlineStr">
         <is>
+          <t>A227 Procedura negoziata senza pubblicazione di bando, da esperire in Sintel, per l'affidamento dei lavori di ristrutturazione della Nuova Medicina Fisica e Riabilitazione Ospedale di Rovigo, CIG: 9967862BEE</t>
+        </is>
+      </c>
+      <c r="C19" t="inlineStr">
+        <is>
+          <t>Asta</t>
+        </is>
+      </c>
+      <c r="D19" t="inlineStr">
+        <is>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="F19" t="inlineStr"/>
+      <c r="G19" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H19" t="inlineStr">
+        <is>
+          <t>172716147</t>
+        </is>
+      </c>
+      <c r="I19" t="inlineStr"/>
+      <c r="J19" t="inlineStr"/>
+      <c r="K19" t="inlineStr">
+        <is>
+          <t>01/09/2023 00:00</t>
+        </is>
+      </c>
+      <c r="L19" t="inlineStr">
+        <is>
+          <t>01/09/2028 00:00</t>
+        </is>
+      </c>
+      <c r="P19" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q19" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R19" t="inlineStr"/>
+      <c r="S19" t="inlineStr"/>
+      <c r="T19" t="inlineStr"/>
+      <c r="U19" t="inlineStr"/>
+    </row>
+    <row r="20">
+      <c r="A20" t="inlineStr"/>
+      <c r="B20" t="inlineStr">
+        <is>
           <t xml:space="preserve">AVVISO PUBBLICO DI AVVIO ID SINTEL 172941151/2023 - PROCEDURA DI GARA TELEMATICA AI SENSI DELL’ ART.  50 COMMA 1, LETTERA E), DEL D.LGS 36/2023 E DELL’ART. 10 COMMI 1 E 5 BIS DEL D.L. N. 34/2023 CONVERTITO IN LEGGE N. 56/2023 PER L’AFFIDAMENTO IN URGENZA DI SERVIZI DI ASSISTENZA MEDICA SUDDIVISI IN N. 2 LOTTI PRESSO LA UOC OSTETRICIA E GINECOLOGIA DELL’AZIENDA ULSS 5 POLESANA PER LA DURATA DI QUATTRO MESI. </t>
         </is>
       </c>
-      <c r="C19" t="inlineStr">
+      <c r="C20" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
-      <c r="D19" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F19" t="inlineStr">
+      <c r="D20" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F20" t="inlineStr">
         <is>
           <t xml:space="preserve">&lt;p&gt;&lt;strong&gt;AVVISO PUBBLICO DI AVVIO&lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;ID SINTEL 172941151/2023 - PROCEDURA DI GARA TELEMATICA AI SENSI DELL&amp;rsquo; ART.&amp;nbsp; 50 COMMA 1, LETTERA E), DEL D.LGS 36/2023 E DELL&amp;rsquo;ART. 10 COMMI 1 E 5 BIS DEL D.L. N. 34/2023 CONVERTITO IN LEGGE N. 56/2023 PER L&amp;rsquo;AFFIDAMENTO IN URGENZA DI SERVIZI DI ASSISTENZA MEDICA SUDDIVISI IN N. 2 LOTTI PRESSO LA UOC OSTETRICIA E GINECOLOGIA DELL&amp;rsquo;AZIENDA ULSS 5 POLESANA PER LA DURATA DI QUATTRO MESI. &lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;LOTTO 1 UOC OSTETRICIA E GINECOLOGIA DEL P.O. DI ROVIGO &lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;LOTTO 2 UOC OSTETRICIA E GINECOLOGIA DEL P.O. ADRIA &lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;Simog. n. 9266285&lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt;&amp;nbsp;&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;Il termine previsto per la presentazione delle offerte &amp;egrave; il giorno 22/08/2023 ore 18:00.&lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt;&amp;nbsp;&lt;/p&gt;
 </t>
         </is>
       </c>
-      <c r="G19" t="inlineStr">
-[...58 lines deleted...]
-      </c>
       <c r="G20" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H20" t="inlineStr"/>
       <c r="I20" t="inlineStr"/>
       <c r="J20" t="inlineStr"/>
       <c r="K20" t="inlineStr">
         <is>
-          <t>28/07/2023 00:00</t>
+          <t>04/08/2023 00:00</t>
         </is>
       </c>
       <c r="L20" t="inlineStr">
         <is>
-          <t>28/07/2028 00:00</t>
+          <t>04/08/2028 00:00</t>
         </is>
       </c>
       <c r="M20" t="inlineStr">
         <is>
-          <t>11/08/2023 15:00</t>
+          <t>22/08/2023 18:00</t>
         </is>
       </c>
       <c r="P20" t="n">
         <v>0</v>
       </c>
       <c r="Q20" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R20" t="inlineStr"/>
       <c r="S20" t="inlineStr"/>
       <c r="T20" t="inlineStr"/>
       <c r="U20" t="inlineStr"/>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr"/>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Indagine di mercato per l’individuazione di operatori economici per l’affidamento in urgenza, ai sensi dell’art. 50, comma 1 lett. e) del D.lgs. n. 36/2023 e dell’art. 10 commi 1 e 5 bis del D.L. n. 34/2023 convertito in Legge n. 56/2023, tramite piattaforma Aria S.p.A., di servizi di assistenza medica presso la UOC di Pediatria dei Presidi Ospedalieri di Rovigo e Adria dell’Azienda Ulss 5 Polesana per il periodo di quattro mesi.</t>
+          <t>Avviso di interesse per la selezione di reti di soggetti e azioni progettuali da sviluppare in co-progettazione per la sperimentazione di un modello di sviluppo della DDG n. 506/2023 “Progetto Quality of life 7-21”, nel quadro degli indirizzi programmatori di cui alla DGR n.73/2022, inerente ad interventi e servizi a favore di persone con disturbi dello spettro autistico (PcASD) e alle loro famiglie, in età evolutiva e della transizione (7-21 anni).</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
           <t>Bando</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>Pubblicato</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;strong&gt;Indagine di mercato per l&amp;rsquo;individuazione di operatori economici per l&amp;rsquo;affidamento in urgenza, ai sensi dell&amp;rsquo;art. 50, comma 1 lett. e) del D.lgs. n. 36/2023 e dell&amp;rsquo;art. 10 commi 1 e 5 bis del D.L. n. 34/2023 convertito in Legge n. 56/2023, tramite piattaforma Aria S.p.A., di servizi di assistenza medica presso la UOC di Pediatria dei Presidi Ospedalieri di Rovigo e Adria dell&amp;rsquo;Azienda Ulss 5 Polesana per il periodo di quattro mesi.&lt;/strong&gt;&lt;/p&gt;
-&lt;p&gt;&lt;strong&gt;Termine manifestazione interesse il 18/07/2023&lt;/strong&gt;&lt;/p&gt;
+          <t xml:space="preserve">&lt;p&gt;&lt;strong&gt;Avviso di interesse per la selezione di reti di soggetti e azioni progettuali da sviluppare in co-progettazione per la sperimentazione di un modello di sviluppo della &lt;/strong&gt;&lt;strong&gt;DDG n. 506/2023 &amp;ldquo;Progetto Quality of life 7-21&amp;rdquo;, nel quadro degli indirizzi programmatori di cui alla DGR n.73/2022, inerente ad interventi e servizi a favore di persone con disturbi dello spettro autistico (PcASD) e alle loro famiglie, in et&amp;agrave; evolutiva e della transizione (7-21 anni).&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;Termine manifestazione interesse 11/08/2023 ore 15:00&lt;/strong&gt;&lt;/p&gt;
 </t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H21" t="inlineStr"/>
       <c r="I21" t="inlineStr"/>
       <c r="J21" t="inlineStr"/>
       <c r="K21" t="inlineStr">
         <is>
-          <t>13/07/2023 00:00</t>
+          <t>28/07/2023 00:00</t>
         </is>
       </c>
       <c r="L21" t="inlineStr">
         <is>
-          <t>13/07/2028 00:00</t>
+          <t>28/07/2028 00:00</t>
         </is>
       </c>
       <c r="M21" t="inlineStr">
         <is>
-          <t>18/07/2023 23:59</t>
+          <t>11/08/2023 15:00</t>
         </is>
       </c>
       <c r="P21" t="n">
         <v>0</v>
       </c>
       <c r="Q21" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R21" t="inlineStr"/>
       <c r="S21" t="inlineStr"/>
       <c r="T21" t="inlineStr"/>
       <c r="U21" t="inlineStr"/>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr"/>
       <c r="B22" t="inlineStr">
         <is>
+          <t>Indagine di mercato per l’individuazione di operatori economici per l’affidamento in urgenza, ai sensi dell’art. 50, comma 1 lett. e) del D.lgs. n. 36/2023 e dell’art. 10 commi 1 e 5 bis del D.L. n. 34/2023 convertito in Legge n. 56/2023, tramite piattaforma Aria S.p.A., di servizi di assistenza medica presso la UOC di Pediatria dei Presidi Ospedalieri di Rovigo e Adria dell’Azienda Ulss 5 Polesana per il periodo di quattro mesi.</t>
+        </is>
+      </c>
+      <c r="C22" t="inlineStr">
+        <is>
+          <t>Bando</t>
+        </is>
+      </c>
+      <c r="D22" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F22" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;&lt;strong&gt;Indagine di mercato per l&amp;rsquo;individuazione di operatori economici per l&amp;rsquo;affidamento in urgenza, ai sensi dell&amp;rsquo;art. 50, comma 1 lett. e) del D.lgs. n. 36/2023 e dell&amp;rsquo;art. 10 commi 1 e 5 bis del D.L. n. 34/2023 convertito in Legge n. 56/2023, tramite piattaforma Aria S.p.A., di servizi di assistenza medica presso la UOC di Pediatria dei Presidi Ospedalieri di Rovigo e Adria dell&amp;rsquo;Azienda Ulss 5 Polesana per il periodo di quattro mesi.&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;Termine manifestazione interesse il 18/07/2023&lt;/strong&gt;&lt;/p&gt;
+</t>
+        </is>
+      </c>
+      <c r="G22" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H22" t="inlineStr"/>
+      <c r="I22" t="inlineStr"/>
+      <c r="J22" t="inlineStr"/>
+      <c r="K22" t="inlineStr">
+        <is>
+          <t>13/07/2023 00:00</t>
+        </is>
+      </c>
+      <c r="L22" t="inlineStr">
+        <is>
+          <t>13/07/2028 00:00</t>
+        </is>
+      </c>
+      <c r="M22" t="inlineStr">
+        <is>
+          <t>18/07/2023 23:59</t>
+        </is>
+      </c>
+      <c r="P22" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q22" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R22" t="inlineStr"/>
+      <c r="S22" t="inlineStr"/>
+      <c r="T22" t="inlineStr"/>
+      <c r="U22" t="inlineStr"/>
+    </row>
+    <row r="23">
+      <c r="A23" t="inlineStr"/>
+      <c r="B23" t="inlineStr">
+        <is>
           <t>PROCEDURA DI GARA APERTA TELEMATICA, AI SENSI DELL’ART. 60 - D. LGS. N. 50/2016 E S.M.I., SVOLTA TRAMITE L’UTILIZZO DELLA PIATTAFORMA DI INTERMEDIAZIONE TELEMATICA SINTEL, PER L’AFFIDAMENTO DEL SERVIZIO DI GESTIONE, ARCHIVIAZIONE, CUSTODIA, RIORDINO E SCARTO DELLA DOCUMENTAZIONE SANITARIA E DEI DOCUMENTI TECNICO-AMMINISTRATIVI DELLE UNITÀ OPERATIVE DELL’AZIENDA ULSS 5 POLESANA PER LA DURATA DI 60 MESI ED EVENTUALMENTE RINNOVABILE PER ULTERIORI 24 MESI.</t>
         </is>
       </c>
-      <c r="C22" t="inlineStr">
+      <c r="C23" t="inlineStr">
         <is>
           <t>Bando</t>
         </is>
       </c>
-      <c r="D22" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F22" t="inlineStr">
+      <c r="D23" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F23" t="inlineStr">
         <is>
           <t xml:space="preserve">&lt;p&gt;PROCEDURA DI GARA APERTA TELEMATICA, AI SENSI DELL&amp;rsquo;ART. 60 - D. LGS. N.&amp;nbsp;50/2016 E S.M.I., SVOLTA TRAMITE L&amp;rsquo;UTILIZZO DELLA PIATTAFORMA DI&amp;nbsp;INTERMEDIAZIONE TELEMATICA SINTEL, PER L&amp;rsquo;AFFIDAMENTO DEL SERVIZIO DI&amp;nbsp;GESTIONE, ARCHIVIAZIONE, CUSTODIA, RIORDINO E SCARTO DELLA&amp;nbsp;DOCUMENTAZIONE SANITARIA E DEI DOCUMENTI TECNICO-AMMINISTRATIVI&amp;nbsp;DELLE UNIT&amp;Agrave; OPERATIVE DELL&amp;rsquo;AZIENDA ULSS 5 POLESANA PER LA DURATA DI 60&amp;nbsp;MESI ED EVENTUALMENTE RINNOVABILE PER ULTERIORI 24 MESI.&amp;nbsp;CIG 9934777555&lt;br /&gt;
 Sintel ID n. 171455184&lt;/p&gt;
 &lt;p&gt;Si rende noto che l&amp;#39;Azienda ULSS 5 Polesana, intende procedere, ai sensi dell&amp;rsquo;articolo 60 del D.lgs.&amp;nbsp;n.50/2016 e s.m.i., all&amp;rsquo;acquisizione del servizio di gestione, archiviazione, custodia, riordino e scarto&amp;nbsp;della documentazione sanitaria e dei documenti tecnico-amministrativi delle unit&amp;agrave; operative&amp;nbsp;dell&amp;rsquo;Azienda Ulss 5 Polesana per la durata di 60 mesi ed eventualmente rinnovabile per ulteriori 24&amp;nbsp;mesi.&lt;br /&gt;
 Si invitano pertanto gli operatori economici eventualmente interessati, alla partecipazione alla&amp;nbsp;procedura aperta per l&amp;rsquo;assegnazione della fornitura in oggetto, che sar&amp;agrave; espletata esclusivamente&amp;nbsp;tramite la piattaforma di e-procurement denominata SINTEL della Regione Lombardia&amp;nbsp;(https://www.ariaspa.it/wps/portal/Aria), a visionare la documentazione ricercando l&amp;rsquo;ID sopradescritto&amp;nbsp;nell&amp;rsquo;area &amp;ldquo;Bandi sulla piattaforma Sintel&amp;rdquo; al link:&amp;nbsp;https://www.sintel.regione.lombardia.it/eprocdata/sintelSearch.xhtml&lt;/p&gt;
 &lt;p&gt;Le imprese si devono qualificare per l&amp;rsquo;Azienda ULSS n. 5 Polesana&lt;/p&gt;
 &lt;p&gt;Il termine ultimo per la presentazione delle offerte &amp;egrave; indicato sulla piattaforma Sintel e sul bando&amp;nbsp;GUUE&lt;/p&gt;
 &lt;p&gt;Il RUP&lt;br /&gt;
 Dott.ssa Emanuela Pizzardo&lt;/p&gt;
 &lt;p&gt;&amp;nbsp;&lt;/p&gt;
 </t>
         </is>
       </c>
-      <c r="G22" t="inlineStr">
-[...57 lines deleted...]
-      </c>
       <c r="G23" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H23" t="inlineStr"/>
       <c r="I23" t="inlineStr"/>
       <c r="J23" t="inlineStr"/>
       <c r="K23" t="inlineStr">
         <is>
-          <t>29/06/2023 00:00</t>
+          <t>30/06/2023 00:00</t>
         </is>
       </c>
       <c r="L23" t="inlineStr">
         <is>
-          <t>29/06/2028 00:00</t>
+          <t>30/06/2028 00:00</t>
         </is>
       </c>
       <c r="M23" t="inlineStr">
         <is>
-          <t>02/08/2023 15:00</t>
+          <t>10/08/2023 00:00</t>
         </is>
       </c>
       <c r="P23" t="n">
         <v>0</v>
       </c>
       <c r="Q23" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R23" t="inlineStr"/>
       <c r="S23" t="inlineStr"/>
       <c r="T23" t="inlineStr"/>
       <c r="U23" t="inlineStr"/>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr"/>
       <c r="B24" t="inlineStr">
         <is>
-          <t>INDAGINE DI MERCATO PER MANIFESTAZIONE DI INTERESSE ai sensi dell'art. 1 comma 2 lett. b della L. 120/2020, tramite piattaforma SINTEL per l’affidamento delle attività previste dalla Missione 5 - Componente 2 - Investimento 1.1 “Sostegno alle persone vulnerabili e prevenzione dell’istituzionalizzazione degli anziani non autosufficienti” - Linea di sub-investimento 1.1.4. “Rafforzamento dei Servizi Sociali e prevenzione del fenomeno dei Burn Out tra gli operatori sociali”, a valere sulle risorse messe a disp</t>
+          <t>Avviso di pubblicazione di procedura aperta telematica , ai sensi dell’art. 60 del D.lgs 50/2016 e smi su piattaforma telematica ARIA – SINTEL, lotto unico, per l’affidamento in concessione della gestione dei servizi bar degli ospedali di Rovigo, Adria, Trecenta, della Cittadella Socio Sanitaria e dei distributori automatici di alimenti e bevande all’interno degli immobili gestiti dall'A.Ulss 5 Polesana, per il periodo di tre anni, eventualmente rinnovabili per altri due anni. CIG 9923811BE5.</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
           <t>Avviso</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;Questa Azienda ULSS intende affidare i servizi le attivit&amp;agrave; volte al &amp;ldquo;Rafforzamento dei Servizi Sociali e prevenzione del fenomeno dei Burn Out tra gli operatori sociali&amp;rdquo; nel territorio afferente all&amp;rsquo;ATS VEN_19 (Adria) e VEN_18 (Lendinara) come previsto dalla linea di sub-investimento 1.1.4 della Missione 5 &amp;ldquo;Inclusione e coesione&amp;rdquo;, Componente 2 &amp;quot;Infrastrutture sociali, famiglie, comunit&amp;agrave; e terzo settore&amp;rdquo;, Sottocomponente 1 &amp;ldquo;Servizi sociali, disabilit&amp;agrave; e marginalit&amp;agrave; sociale&amp;rdquo;, a valere sulle risorse messe a disposizione dall&amp;rsquo;Avviso pubblico 1/2022 PNRR - Next generation Eu&amp;nbsp; per il periodo di 36 mesi tramite specifica procedura di gara sotto soglia, ai sensi dell&amp;rsquo;art. 1, c. 2) lett. b) del D.Lgs.&amp;nbsp;76/2020 convertito con L. 120/2020 e smi, da aggiudicare secondo il criterio dell&amp;rsquo;offerta economicamente pi&amp;ugrave; vantaggiosa individuata sulla base del miglior rapporto qualit&amp;agrave;/prezzo, ai sensi dell&amp;rsquo;art. 95 comma 3 del suddetto Decreto.&lt;/p&gt;
+          <t xml:space="preserve">&lt;p&gt;Si rende noto che l&amp;rsquo;azienda Ulss 5 Polesana intende procedere all&amp;#39;affidamento in concessione della gestione dei servizi bar degli ospedali di Rovigo, Adria, Trecenta, della Cittadella Socio Sanitaria e dei distributori automatici di alimenti e bevande all&amp;rsquo;interno degli immobili gestiti dall&amp;#39;A.Ulss 5 Polesana, per il periodo di tre anni, eventualmente rinnovabili per altri due anni, ai sensi dell&amp;rsquo;art. 60 del d.lgs 50/2016 e s.m.i., base d&amp;rsquo;asta &amp;euro;. 1.140.000,00/triennale iva non compresa, CIG 9923811BE5.&amp;nbsp;ID SINTEL n. 171259319.&lt;/p&gt;
 </t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H24" t="inlineStr"/>
       <c r="I24" t="inlineStr"/>
       <c r="J24" t="inlineStr"/>
       <c r="K24" t="inlineStr">
         <is>
-          <t>20/06/2023 00:00</t>
+          <t>29/06/2023 00:00</t>
         </is>
       </c>
       <c r="L24" t="inlineStr">
         <is>
-          <t>20/06/2028 00:00</t>
+          <t>29/06/2028 00:00</t>
         </is>
       </c>
       <c r="M24" t="inlineStr">
         <is>
-          <t>05/07/2023 00:00</t>
+          <t>02/08/2023 15:00</t>
         </is>
       </c>
       <c r="P24" t="n">
         <v>0</v>
       </c>
       <c r="Q24" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R24" t="inlineStr"/>
       <c r="S24" t="inlineStr"/>
       <c r="T24" t="inlineStr"/>
       <c r="U24" t="inlineStr"/>
     </row>
     <row r="25">
-      <c r="A25" t="inlineStr"/>
+      <c r="A25" t="inlineStr">
+        <is>
+          <t>PROV 2026</t>
+        </is>
+      </c>
       <c r="B25" t="inlineStr">
         <is>
+          <t>INDAGINE DI MERCATO PER MANIFESTAZIONE DI INTERESSE ai sensi dell'art. 1 comma 2 lett. b della L. 120/2020, tramite piattaforma SINTEL per l’affidamento delle attività previste dalla Missione 5 - Componente 2 - Investimento 1.1 “Sostegno alle persone vulnerabili e prevenzione dell’istituzionalizzazione degli anziani non autosufficienti” - Linea di sub-investimento 1.1.4. “Rafforzamento dei Servizi Sociali e prevenzione del fenomeno dei Burn Out tra gli operatori sociali”, a valere sulle risorse messe a disp</t>
+        </is>
+      </c>
+      <c r="C25" t="inlineStr">
+        <is>
+          <t>Avviso</t>
+        </is>
+      </c>
+      <c r="D25" t="inlineStr">
+        <is>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="E25" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato, Economato e Gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F25" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Questa Azienda ULSS intende affidare i servizi le attività volte al “Rafforzamento dei Servizi Sociali e prevenzione del fenomeno dei Burn Out tra gli operatori sociali” nel territorio afferente all’ATS VEN_19 (Adria) e VEN_18 (Lendinara) come previsto dalla linea di sub-investimento 1.1.4 della Missione 5 “Inclusione e coesione”, Componente 2 "Infrastrutture sociali, famiglie, comunità e terzo settore”, Sottocomponente 1 “Servizi sociali, disabilità e marginalità sociale”, a valere sulle risorse messe a disposizione dall’Avviso pubblico 1/2022 PNRR - Next generation Eu&amp;nbsp; per il periodo di 36 mesi tramite specifica procedura di gara sotto soglia, ai sensi dell’art. 1, c. 2) lett. b) del D.Lgs.&amp;nbsp;76/2020 convertito con L. 120/2020 e smi, da aggiudicare secondo il criterio dell’offerta economicamente più vantaggiosa individuata sulla base del miglior rapporto qualità/prezzo, ai sensi dell’art. 95 comma 3 del suddetto Decreto.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="G25" t="inlineStr">
+        <is>
+          <t>Si</t>
+        </is>
+      </c>
+      <c r="H25" t="inlineStr"/>
+      <c r="I25" t="inlineStr">
+        <is>
+          <t>F34H22000470006</t>
+        </is>
+      </c>
+      <c r="J25" t="inlineStr">
+        <is>
+          <t>A00594E324</t>
+        </is>
+      </c>
+      <c r="K25" t="inlineStr">
+        <is>
+          <t>20/06/2023 00:00</t>
+        </is>
+      </c>
+      <c r="L25" t="inlineStr">
+        <is>
+          <t>20/06/2028 00:00</t>
+        </is>
+      </c>
+      <c r="M25" t="inlineStr">
+        <is>
+          <t>05/07/2023 00:00</t>
+        </is>
+      </c>
+      <c r="P25" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q25" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R25" t="inlineStr"/>
+      <c r="S25" t="inlineStr"/>
+      <c r="T25" t="inlineStr"/>
+      <c r="U25" t="inlineStr"/>
+    </row>
+    <row r="26">
+      <c r="A26" t="inlineStr"/>
+      <c r="B26" t="inlineStr">
+        <is>
           <t>AVVISO LA FORNITURA E MANUTENZIONE DI N.2 ECOCARDIOGRAFI PORTATILI PER LA RIABILITAZIONE DEL PRESIDIO OSPEDALIERO DI ADRIA E PER IL PROGETTO FOCE DELL’AZIENDA ULSS 5 POLESANA</t>
         </is>
       </c>
-      <c r="C25" t="inlineStr">
+      <c r="C26" t="inlineStr">
         <is>
           <t>Bando</t>
         </is>
       </c>
-      <c r="D25" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F25" t="inlineStr">
+      <c r="D26" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F26" t="inlineStr">
         <is>
           <t xml:space="preserve">&lt;p&gt;AVVISO LA FORNITURA E MANUTENZIONE DI N.2 ECOCARDIOGRAFI PORTATILI PER LA RIABILITAZIONE DEL PRESIDIO OSPEDALIERO DI ADRIA E PER IL PROGETTO FOCE DELL&amp;rsquo;AZIENDA ULSS 5 POLESANA&lt;/p&gt;
 &lt;p&gt;Si chiede a tutti gli Operatori interessati a presentare richiesta di essere invitati alla suddetta procedura&amp;nbsp; entro e non oltre &lt;strong&gt;le ore 12.00 del giorno 27.06.2023&lt;/strong&gt;, all&amp;rsquo;U.O.C. Provveditorato Economato e Gestione Logistica dell&amp;rsquo;Azienda ULSS 5 Polesana seguente indirizzo PEC &lt;a href="mailto:protocollo.aulss5@pecveneto.it"&gt;protocollo.aulss5@pecveneto.it&lt;/a&gt;, riportando nell&amp;rsquo;oggetto: &lt;em&gt;&amp;ldquo;Avviso volontario per partecipazione alla procedura sottosoglia, senza previa pubblicazione del bando di gara, per la fornitura e manutenzione di n. 2 Ecocardiografi portatili per la Riabilitazione del Presidio Ospedaliero di Adria e per il progetto FOCE dell&amp;rsquo;Azienda ULSS 5 Polesana.&amp;rdquo;&lt;/em&gt;&lt;/p&gt;
 &lt;p&gt;Si precisa inoltre che le procedure per l&amp;rsquo;assegnazione della fornitura in oggetto, saranno espletate esclusivamente tramite la piattaforma di e-procurement denominata Sintel della Regione Lombardia (&lt;a href="http://www.aria.regione.lombardia.it"&gt;www.aria.regione.lombardia.it&lt;/a&gt;).&lt;/p&gt;
 &lt;p&gt;L&amp;rsquo;Azienda ULSS 5 Polesana si riserva la possibilit&amp;agrave; di sospendere, modificare o annullare, in tutto o in parte, il procedimento avviato, senza che i richiedenti possano vantare alcuna pretesa o qualsivoglia rimborso spese/risarcimento per il solo fatto di aver partecipato alla presente manifestazione di interesse.&lt;/p&gt;
 &lt;p&gt;La risposta alla presente indagine di mercato non vincola n&amp;eacute; impegna in alcun modo l&amp;rsquo;Azienda ULSS 5 Polesana nei confronti degli operatori economici partecipanti, che pertanto non potranno vantare alcun titolo, pretesa, referenza o priorit&amp;agrave; in ordine all&amp;rsquo;affidamento della fornitura.&lt;/p&gt;
 &lt;p&gt;I dati forniti dalla ditta in sede di presentazione della domanda di partecipazione alla gara saranno trattati esclusivamente ai fini dello svolgimento delle attivit&amp;agrave; dell&amp;rsquo;Azienda ULSS 5 in conformit&amp;agrave; a quanto disposto dalla L. 196/03.&lt;/p&gt;
 &lt;p&gt;Le imprese si devono qualificare per l&amp;rsquo;Azienda ULSS n. 5 Polesana&lt;/p&gt;
 </t>
         </is>
       </c>
-      <c r="G25" t="inlineStr">
-[...60 lines deleted...]
-      <c r="F26" t="inlineStr"/>
       <c r="G26" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H26" t="inlineStr"/>
       <c r="I26" t="inlineStr"/>
       <c r="J26" t="inlineStr"/>
       <c r="K26" t="inlineStr">
         <is>
-          <t>29/05/2023 00:00</t>
+          <t>16/06/2023 00:00</t>
         </is>
       </c>
       <c r="L26" t="inlineStr">
         <is>
-          <t>29/05/2028 00:00</t>
+          <t>16/06/2028 00:00</t>
         </is>
       </c>
       <c r="M26" t="inlineStr">
         <is>
-          <t>15/06/2023 12:00</t>
+          <t>27/06/2023 00:00</t>
         </is>
       </c>
       <c r="P26" t="n">
         <v>0</v>
       </c>
       <c r="Q26" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
-      <c r="R26" t="inlineStr"/>
+      <c r="R26" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Ares Michieletti / Antonella Raimondi </t>
+        </is>
+      </c>
       <c r="S26" t="inlineStr"/>
       <c r="T26" t="inlineStr"/>
-      <c r="U26" t="inlineStr"/>
+      <c r="U26" t="inlineStr">
+        <is>
+          <t>ares.michieletti@aulss5.veneto.it</t>
+        </is>
+      </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr"/>
       <c r="B27" t="inlineStr">
         <is>
+          <t>A243 Avviso esplorativo per manifestazione di interesse affidamento ristrutturazione ed adeguamento normativo piano terzo blocco D della Cittadella Socio-Sanitaria di Rovigo, mediante procedura negoziata da espletarsi sulla piattaforma SINTEL</t>
+        </is>
+      </c>
+      <c r="C27" t="inlineStr">
+        <is>
+          <t>Bando</t>
+        </is>
+      </c>
+      <c r="D27" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F27" t="inlineStr"/>
+      <c r="G27" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H27" t="inlineStr"/>
+      <c r="I27" t="inlineStr"/>
+      <c r="J27" t="inlineStr"/>
+      <c r="K27" t="inlineStr">
+        <is>
+          <t>29/05/2023 00:00</t>
+        </is>
+      </c>
+      <c r="L27" t="inlineStr">
+        <is>
+          <t>29/05/2028 00:00</t>
+        </is>
+      </c>
+      <c r="M27" t="inlineStr">
+        <is>
+          <t>15/06/2023 12:00</t>
+        </is>
+      </c>
+      <c r="P27" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q27" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R27" t="inlineStr"/>
+      <c r="S27" t="inlineStr"/>
+      <c r="T27" t="inlineStr"/>
+      <c r="U27" t="inlineStr"/>
+    </row>
+    <row r="28">
+      <c r="A28" t="inlineStr"/>
+      <c r="B28" t="inlineStr">
+        <is>
+          <t>PROCEDURA SOTTOSOGLIA  TELEMATICA SU PIATTAFORMA TELEMATICA SINTEL PER  “LA FORNITURA E MANUTENZIONE DI N.1 SISTEMA DI ACQUISIZIONE IMMAGINI PER LA U.O.C. ANATOMIA PATOLOGICA DEL PRESIDIO OSPEDALIERO DI ROVIGO”</t>
+        </is>
+      </c>
+      <c r="C28" t="inlineStr">
+        <is>
+          <t>Bando</t>
+        </is>
+      </c>
+      <c r="D28" t="inlineStr">
+        <is>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="F28" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;PROCEDURA SOTTOSOGLIA&amp;nbsp; TELEMATICA SU PIATTAFORMA TELEMATICA SINTEL PER&amp;nbsp;&lt;strong&gt;&amp;ldquo;LA FORNITURA E MANUTENZIONE DI N.1 SISTEMA DI ACQUISIZIONE IMMAGINI PER LA U.O.C. ANATOMIA PATOLOGICA DEL PRESIDIO OSPEDALIERO DI ROVIGO&amp;rdquo;&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;&amp;nbsp;&lt;/p&gt;
+&lt;p&gt;Si chiede a tutti gli Operatori interessati a presentare richiesta di essere invitati alla suddetta procedura&amp;nbsp; entro e non oltre &lt;strong&gt;le ore 12.00 del giorno 01.06.2023&lt;/strong&gt;, all&amp;rsquo;U.O.C. Provveditorato Economato e Gestione Logistica dell&amp;rsquo;Azienda ULSS 5 Polesana seguente indirizzo PEC &lt;a href="mailto:protocollo.aulss5@pecveneto.it"&gt;protocollo.aulss5@pecveneto.it&lt;/a&gt;, riportando nell&amp;rsquo;oggetto: &lt;em&gt;&amp;ldquo;Avviso volontario per partecipazione alla procedura sottosoglia, senza previa pubblicazione del bando di gara, per la fornitura e manutenzione di n.1 Sistema di Acquisizione Immagini per la U.O.C. Anatomia Patologica del Presidio Ospedaliero di Rovigo&amp;rdquo;&lt;/em&gt;&lt;/p&gt;
+&lt;p&gt;&amp;nbsp;&lt;/p&gt;
+&lt;p&gt;&amp;nbsp;&lt;/p&gt;
+&lt;p&gt;Si precisa inoltre che le procedure per l&amp;rsquo;assegnazione della fornitura in oggetto, saranno espletate esclusivamente tramite la piattaforma di e-procurement denominata Sintel della Regione Lombardia (&lt;a href="http://www.aria.regione.lombardia.it"&gt;www.aria.regione.lombardia.it&lt;/a&gt;).&lt;/p&gt;
+&lt;p&gt;L&amp;rsquo;Azienda ULSS 5 Polesana si riserva la possibilit&amp;agrave; di sospendere, modificare o annullare, in tutto o in parte, il procedimento avviato, senza che i richiedenti possano vantare alcuna pretesa o qualsivoglia rimborso spese/risarcimento per il solo fatto di aver partecipato alla presente manifestazione di interesse.&lt;/p&gt;
+&lt;p&gt;La risposta alla presente indagine di mercato non vincola n&amp;eacute; impegna in alcun modo l&amp;rsquo;Azienda ULSS 5 Polesana nei confronti degli operatori economici partecipanti, che pertanto non potranno vantare alcun titolo, pretesa, referenza o priorit&amp;agrave; in ordine all&amp;rsquo;affidamento della fornitura.&lt;/p&gt;
+&lt;p&gt;I dati forniti dalla ditta in sede di presentazione della domanda di partecipazione alla gara saranno trattati esclusivamente ai fini dello svolgimento delle attivit&amp;agrave; dell&amp;rsquo;Azienda ULSS 5 in conformit&amp;agrave; a quanto disposto dalla L. 196/03.&lt;/p&gt;
+&lt;p&gt;Le imprese si devono qualificare per l&amp;rsquo;Azienda ULSS n. 5 Polesana&lt;/p&gt;
+</t>
+        </is>
+      </c>
+      <c r="G28" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H28" t="inlineStr"/>
+      <c r="I28" t="inlineStr"/>
+      <c r="J28" t="inlineStr"/>
+      <c r="K28" t="inlineStr">
+        <is>
+          <t>23/05/2023 00:00</t>
+        </is>
+      </c>
+      <c r="L28" t="inlineStr">
+        <is>
+          <t>23/05/2028 00:00</t>
+        </is>
+      </c>
+      <c r="M28" t="inlineStr">
+        <is>
+          <t>01/06/2023 00:00</t>
+        </is>
+      </c>
+      <c r="O28" t="inlineStr">
+        <is>
+          <t>25/10/2023</t>
+        </is>
+      </c>
+      <c r="P28" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q28" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R28" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Ares Michieletti </t>
+        </is>
+      </c>
+      <c r="S28" t="inlineStr"/>
+      <c r="T28" t="inlineStr"/>
+      <c r="U28" t="inlineStr">
+        <is>
+          <t>ares.michieletti@aulss5.veneto.it</t>
+        </is>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" t="inlineStr"/>
+      <c r="B29" t="inlineStr">
+        <is>
+          <t>AVVISO PER  LA FORNITURA E MANUTENZIONE DI N.1 APPARECCHIO ERGOMETRO  CARDIOPOLMONARE PER LA RIABILITAZIONE DEL PRESIDIO OSPEDALIERO DI ADRIA</t>
+        </is>
+      </c>
+      <c r="C29" t="inlineStr">
+        <is>
+          <t>Bando</t>
+        </is>
+      </c>
+      <c r="D29" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F29" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;AVVISO PER &amp;nbsp;LA FORNITURA E MANUTENZIONE DI N.1 APPARECCHIO ERGOMETRO &amp;nbsp;CARDIOPOLMONARE PER LA RIABILITAZIONE DEL PRESIDIO OSPEDALIERO DI ADRIA&lt;/p&gt;
+&lt;p&gt;Si chiede a tutti gli Operatori interessati a presentare richiesta di essere invitati alla suddetta procedura&amp;nbsp; entro e non oltre &lt;strong&gt;le ore 12.00 del giorno 01.06.2023&lt;/strong&gt;, all&amp;rsquo;U.O.C. Provveditorato Economato e Gestione Logistica dell&amp;rsquo;Azienda ULSS 5 Polesana seguente indirizzo PEC &lt;a href="mailto:protocollo.aulss5@pecveneto.it"&gt;protocollo.aulss5@pecveneto.it&lt;/a&gt;, riportando nell&amp;rsquo;oggetto: &lt;em&gt;&amp;ldquo;Avviso volontario per partecipazione alla procedura sottosoglia, senza previa pubblicazione del bando di gara, per la fornitura e manutenzione di n.1 Apparecchio Ergometro Cardiopolmonare per la Riabilitazione del Presidio Ospedaliero di Adria dell&amp;rsquo;Azienda ULSS 5 Polesana.&amp;rdquo;&lt;/em&gt;&lt;/p&gt;
+&lt;p&gt;Si precisa inoltre che le procedure per l&amp;rsquo;assegnazione della fornitura in oggetto, saranno espletate esclusivamente tramite la piattaforma di e-procurement denominata Sintel della Regione Lombardia (&lt;a href="http://www.aria.regione.lombardia.it"&gt;www.aria.regione.lombardia.it&lt;/a&gt;).&lt;/p&gt;
+&lt;p&gt;L&amp;rsquo;Azienda ULSS 5 Polesana si riserva la possibilit&amp;agrave; di sospendere, modificare o annullare, in tutto o in parte, il procedimento avviato, senza che i richiedenti possano vantare alcuna pretesa o qualsivoglia rimborso spese/risarcimento per il solo fatto di aver partecipato alla presente manifestazione di interesse.&lt;/p&gt;
+&lt;p&gt;La risposta alla presente indagine di mercato non vincola n&amp;eacute; impegna in alcun modo l&amp;rsquo;Azienda ULSS 5 Polesana nei confronti degli operatori economici partecipanti, che pertanto non potranno vantare alcun titolo, pretesa, referenza o priorit&amp;agrave; in ordine all&amp;rsquo;affidamento della fornitura.&lt;/p&gt;
+&lt;p&gt;I dati forniti dalla ditta in sede di presentazione della domanda di partecipazione alla gara saranno trattati esclusivamente ai fini dello svolgimento delle attivit&amp;agrave; dell&amp;rsquo;Azienda ULSS 5 in conformit&amp;agrave; a quanto disposto dalla L. 196/03.&lt;/p&gt;
+&lt;p&gt;Le imprese si devono qualificare per l&amp;rsquo;Azienda ULSS n. 5 Polesana&lt;/p&gt;
+</t>
+        </is>
+      </c>
+      <c r="G29" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H29" t="inlineStr"/>
+      <c r="I29" t="inlineStr"/>
+      <c r="J29" t="inlineStr"/>
+      <c r="K29" t="inlineStr">
+        <is>
+          <t>23/05/2023 00:00</t>
+        </is>
+      </c>
+      <c r="L29" t="inlineStr">
+        <is>
+          <t>23/05/2028 00:00</t>
+        </is>
+      </c>
+      <c r="M29" t="inlineStr">
+        <is>
+          <t>01/06/2023 00:00</t>
+        </is>
+      </c>
+      <c r="P29" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q29" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R29" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Ares Michieletti </t>
+        </is>
+      </c>
+      <c r="S29" t="inlineStr"/>
+      <c r="T29" t="inlineStr"/>
+      <c r="U29" t="inlineStr">
+        <is>
+          <t>ares.michieletti@aulss5.veneto.it</t>
+        </is>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" t="inlineStr"/>
+      <c r="B30" t="inlineStr">
+        <is>
           <t>Indagine di mercato ed avviso volontario per la trasparenza ex ante per l’avvio di procedura sottosoglia, senza previa pubblicazione del bando di gara, per la fornitura di n. 1 software integrativo del treatment planning system in uso presso la UOC di Radioterapia Oncologica e la UOSD di Fisica Sanitaria dell’ospedale di Rovigo, per la pianificazione dei trattamenti radianti oncologici, per un importo complessivo di spesa presunto di € 80.000,00 (Iva non compresa)</t>
         </is>
       </c>
-      <c r="C27" t="inlineStr">
+      <c r="C30" t="inlineStr">
         <is>
           <t>Bando</t>
         </is>
       </c>
-      <c r="D27" t="inlineStr">
+      <c r="D30" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
-      <c r="F27" t="inlineStr">
+      <c r="F30" t="inlineStr">
         <is>
           <t xml:space="preserve">&lt;p&gt;&lt;strong&gt;Indagine di mercato ed avviso volontario per la trasparenza ex ante per l&amp;rsquo;avvio di procedura sottosoglia, senza previa pubblicazione del bando di gara, per la fornitura di n. 1 software integrativo del treatment planning system in uso presso la UOC di Radioterapia Oncologica e la UOSD di Fisica Sanitaria dell&amp;rsquo;ospedale di Rovigo, per la pianificazione dei trattamenti radianti oncologici, per un importo complessivo di spesa presunto di &amp;euro; 80.000,00 (Iva non compresa)&lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt;&amp;nbsp;&lt;/p&gt;
 &lt;p&gt;Si invitano pertanto gli operatori economici eventualmente interessati a manifestare a questa Amministrazione, l&amp;rsquo;interesse alla partecipazione alla procedura negoziata per l&amp;rsquo;assegnazione della fornitura in oggetto dichiarando:&lt;/p&gt;
 &lt;ul&gt;
 	&lt;li&gt;la capacit&amp;agrave; tecnica di fornire i defibrillatori di cui all&amp;rsquo;oggetto, alle condizioni sopra specificate;&lt;/li&gt;
 	&lt;li&gt;di non incorrere in nessuna delle cause di esclusione di cui all&amp;rsquo;Art.80 del D.lgs. n.50/2016 e s.m.i.&lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;&amp;nbsp;&lt;/p&gt;
 &lt;p&gt;La dichiarazione, resa ai sensi del D.P.R. n.445/2000 e s.m.i. dovr&amp;agrave;:&lt;/p&gt;
 &lt;ul&gt;
 	&lt;li&gt;essere sottoscritta dal Legale Rappresentante dell&amp;rsquo;Impresa&lt;/li&gt;
 	&lt;li&gt;essere corredata da fotocopia del documento di identit&amp;agrave; in corso di validit&amp;agrave;&lt;/li&gt;
 	&lt;li&gt;riportare l&amp;rsquo;espressa autorizzazione a ricevere le eventuali comunicazioni mediante PEC, ai sensi dell&amp;rsquo;art.76 del D.Lgs. n.50/2016 e s.m.i.&lt;/li&gt;
 	&lt;li&gt;pervenire esclusivamente via PEC all&amp;rsquo;indirizzo &lt;a href="mailto:asl18.rovigo@actaliscertymail.it"&gt;protocollo.aulss5@pecveneto.it&lt;/a&gt;, &lt;strong&gt;nel&lt;/strong&gt;&lt;strong&gt; termine di 10 giorni &lt;/strong&gt;dalla pubblicazione del presente avviso, nel sito aziendale &lt;a href="http://www.aulss5.veneto.it"&gt;www.aulss5.veneto.it&lt;/a&gt; &amp;ndash; sezione Bandi -, riportando nell&amp;rsquo;oggetto: &lt;em&gt;&amp;ldquo;Avviso volontario per la trasparenza ex ante per l&amp;rsquo;avvio di procedura negoziata, senza previa pubblicazione del bando di gara, per la fornitura di n. 1 software integrativo del treatment planning system in uso presso la UOC di Radioterapia Oncologica e la UOSD di Fisica Sanitaria dell&amp;rsquo;ospedale di Rovigo, per la pianificazione dei trattamenti radianti oncologici&amp;rdquo;&lt;/em&gt;&lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;&amp;nbsp;&lt;/p&gt;
 &lt;p&gt;In caso di mancanza di riscontri al presente avviso, entro 10 giorni dalla data di pubblicazione, e venga quindi confermata la circostanza secondo cui l&amp;rsquo;Impresa succitata costituisca l&amp;rsquo;unico fornitore dei sistemi analitici richiesti, questa Azienda proceder&amp;agrave;, ai sensi dell&amp;rsquo;art. 63 comma 2) lett.b) del D.lgs n.50/2016 e s.m.i. a concludere un contratto, previa negoziazione delle condizioni di fornitura, con l&amp;rsquo;Impresa che, allo stato attuale risulta essere l&amp;rsquo;unico operatore economico individuato.&lt;/p&gt;
 &lt;p&gt;&amp;nbsp;&lt;/p&gt;
 &lt;p&gt;Si precisa che la procedura di acquisto / affidamento avverr&amp;agrave; attraverso l&amp;rsquo;utilizzazione di un sistema telematico di propriet&amp;agrave; dell&amp;rsquo;Azienda Regionale Centrale Acquisti S.p.A. (di seguito ARIA) della Regione Lombardia, denominato &amp;ldquo;Sintel&amp;rdquo;&lt;/p&gt;
 &lt;p&gt;I dati forniti dalla ditta in sede di presentazione della domanda di partecipazione alla gara saranno trattati esclusivamente ai fini dello svolgimento delle attivit&amp;agrave; dell&amp;rsquo;Azienda ULSS 5 in conformit&amp;agrave; a quanto disposto dalla L. 196/03.&lt;/p&gt;
 </t>
         </is>
       </c>
-      <c r="G27" t="inlineStr">
-[...7 lines deleted...]
-      <c r="K27" t="inlineStr">
+      <c r="G30" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H30" t="inlineStr"/>
+      <c r="I30" t="inlineStr"/>
+      <c r="J30" t="inlineStr"/>
+      <c r="K30" t="inlineStr">
         <is>
           <t>23/05/2023 00:00</t>
         </is>
       </c>
-      <c r="L27" t="inlineStr">
+      <c r="L30" t="inlineStr">
         <is>
           <t>23/05/2028 00:00</t>
         </is>
       </c>
-      <c r="M27" t="inlineStr">
+      <c r="M30" t="inlineStr">
         <is>
           <t>01/06/2023 00:00</t>
         </is>
       </c>
-      <c r="O27" t="inlineStr">
+      <c r="O30" t="inlineStr">
         <is>
           <t>22/11/2023</t>
         </is>
       </c>
-      <c r="P27" t="n">
-[...7 lines deleted...]
-      <c r="R27" t="inlineStr">
+      <c r="P30" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q30" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R30" t="inlineStr">
         <is>
           <t xml:space="preserve">Ares Michieletti </t>
         </is>
       </c>
-      <c r="S27" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="U27" t="inlineStr">
+      <c r="S30" t="inlineStr"/>
+      <c r="T30" t="inlineStr"/>
+      <c r="U30" t="inlineStr">
         <is>
           <t>ares.michieletti@aulss5.veneto.it</t>
         </is>
       </c>
     </row>
-    <row r="28">
-[...11 lines deleted...]
-      <c r="D28" t="inlineStr">
+    <row r="31">
+      <c r="A31" t="inlineStr"/>
+      <c r="B31" t="inlineStr">
+        <is>
+          <t>“Sostegno alle capacità genitoriali e prevenzione della vulnerabilità delle famiglie e dei bambini nel territorio afferente all’ATS VEN_19 (Adria) come previsto dal Programma per l’implementazione delle Linee di indirizzo nazionali sull’intervento con bambini e famiglie in situazione di vulnerabilità (P.I.P.P.I) – linea di sub-investimento 1.1.1 della Missione 5 “Inclusione e coesione”</t>
+        </is>
+      </c>
+      <c r="C31" t="inlineStr">
+        <is>
+          <t>Avviso</t>
+        </is>
+      </c>
+      <c r="D31" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
-      <c r="F28" t="inlineStr">
-[...153 lines deleted...]
-      <c r="F30" t="inlineStr">
+      <c r="F31" t="inlineStr">
         <is>
           <t xml:space="preserve">&lt;p&gt;&lt;strong&gt;INDAGINE DI MERCATO PER MANIFESTAZIONE DI INTERESSE ai sensi dell&amp;#39;art. 1 comma 2 lett. b della L. 120/2020, tramite piattaforma SINTEL per l&amp;rsquo;affidamento dei servizi e delle attivit&amp;agrave; volti al &amp;ldquo;Sostegno alle capacit&amp;agrave; genitoriali e prevenzione della vulnerabilit&amp;agrave; delle famiglie e dei bambini nel territorio afferente all&amp;rsquo;ATS VEN&lt;/strong&gt;_&lt;strong&gt;19 (Adria) come previsto dal Programma per l&amp;rsquo;implementazione delle Linee di indirizzo nazionali sull&amp;rsquo;intervento con bambini e famiglie in situazione di vulnerabilit&amp;agrave; (P.I.P.P.I) &amp;ndash; linea di sub-investimento 1.1.1 della Missione 5 &amp;ldquo;Inclusione e coesione&amp;rdquo;, Componente 2 &amp;quot;Infrastrutture sociali, famiglie, comunit&amp;agrave; e terzo settore&amp;rdquo;, Sottocomponente 1 &amp;ldquo;Servizi sociali, disabilit&amp;agrave; e marginalit&amp;agrave; sociale&amp;rdquo; a valere sulle risorse messe a disposizione dall&amp;rsquo;Avviso pubblico 1/2022 PNRR - Next generation Eu.&lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;CUP: F44H22000380006&lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;Termine manifestazione interesse 03/05/2023 ore 15.00&lt;/strong&gt;&lt;/p&gt;
 </t>
         </is>
       </c>
-      <c r="G30" t="inlineStr">
-[...59 lines deleted...]
-      </c>
       <c r="G31" t="inlineStr">
         <is>
           <t>Si</t>
         </is>
       </c>
       <c r="H31" t="inlineStr"/>
       <c r="I31" t="inlineStr"/>
       <c r="J31" t="inlineStr"/>
       <c r="K31" t="inlineStr">
         <is>
           <t>18/04/2023 00:00</t>
         </is>
       </c>
       <c r="L31" t="inlineStr">
         <is>
           <t>18/04/2028 00:00</t>
         </is>
       </c>
       <c r="M31" t="inlineStr">
         <is>
           <t>03/05/2023 15:00</t>
         </is>
       </c>
       <c r="P31" t="n">
         <v>0</v>
       </c>
       <c r="Q31" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R31" t="inlineStr"/>
       <c r="S31" t="inlineStr"/>
       <c r="T31" t="inlineStr"/>
       <c r="U31" t="inlineStr"/>
     </row>
     <row r="32">
-      <c r="A32" t="inlineStr"/>
+      <c r="A32" t="inlineStr">
+        <is>
+          <t>PROV 2026</t>
+        </is>
+      </c>
       <c r="B32" t="inlineStr">
         <is>
+          <t>“Sostegno alle capacità genitoriali e prevenzione della vulnerabilità delle famiglie e dei bambini nel territorio afferente all’ATS VEN_18 (Lendinara) come previsto dal Programma per l’implementazione delle Linee di indirizzo nazionali sull’intervento con bambini e famiglie in situazione di vulnerabilità (P.I.P.P.I) – linea di sub-investimento 1.1.1 della Missione 5 “Inclusione e coesione”.</t>
+        </is>
+      </c>
+      <c r="C32" t="inlineStr">
+        <is>
+          <t>Avviso</t>
+        </is>
+      </c>
+      <c r="D32" t="inlineStr">
+        <is>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="E32" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato, Economato e Gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F32" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;INDAGINE DI MERCATO PER MANIFESTAZIONE DI INTERESSE ai sensi dell'art. 1 comma 2 lett. b della L. 120/2020, tramite piattaforma SINTEL per l’affidamento dei servizi e delle attività volti al “Sostegno alle capacità genitoriali e prevenzione della vulnerabilità delle famiglie e dei bambini nel territorio afferente all’ATS VEN&lt;/strong&gt;_&lt;strong&gt;18 (Lendinara) come previsto dal Programma per l’implementazione delle Linee di indirizzo nazionali sull’intervento con bambini e famiglie in situazione di vulnerabilità (P.I.P.P.I) – linea di sub-investimento 1.1.1 della Missione 5 “Inclusione e coesione”, Componente 2 "Infrastrutture sociali, famiglie, comunità e terzo settore”, Sottocomponente 1 “Servizi sociali, disabilità e marginalità sociale” a valere sulle risorse messe a disposizione dall’Avviso pubblico 1/2022 PNRR - Next generation EU.&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;CUP: I14H22000430001&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;Termine manifestazione interesse 03/05/2023 ore 15.00&lt;/strong&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="G32" t="inlineStr">
+        <is>
+          <t>Si</t>
+        </is>
+      </c>
+      <c r="H32" t="inlineStr"/>
+      <c r="I32" t="inlineStr">
+        <is>
+          <t>I14H22000430001</t>
+        </is>
+      </c>
+      <c r="J32" t="inlineStr">
+        <is>
+          <t>9838484DD3</t>
+        </is>
+      </c>
+      <c r="K32" t="inlineStr">
+        <is>
+          <t>18/04/2023 00:00</t>
+        </is>
+      </c>
+      <c r="L32" t="inlineStr">
+        <is>
+          <t>18/04/2028 00:00</t>
+        </is>
+      </c>
+      <c r="M32" t="inlineStr">
+        <is>
+          <t>03/05/2023 15:00</t>
+        </is>
+      </c>
+      <c r="P32" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q32" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R32" t="inlineStr"/>
+      <c r="S32" t="inlineStr"/>
+      <c r="T32" t="inlineStr"/>
+      <c r="U32" t="inlineStr"/>
+    </row>
+    <row r="33">
+      <c r="A33" t="inlineStr"/>
+      <c r="B33" t="inlineStr">
+        <is>
           <t>PROCEDURA APERTA, AI SENSI ART. 60 DEL D.LGS N. 50/2016 E S.M.I. TELEMATICA PER L’AFFIDAMENTO DELLA CONCESSIONE DEL SERVIZIO DI ESERCIZIO E GESTIONE DEL CENTRO SERVIZI PER PERSONE ANZIANE NON AUTOSUFFICIENTI “SAN MARTINO” DI CASTELMASSA (RO) PER IL PERIODO DI UN ANNO.  CIG 971411012B</t>
         </is>
       </c>
-      <c r="C32" t="inlineStr">
+      <c r="C33" t="inlineStr">
         <is>
           <t>Bando</t>
         </is>
       </c>
-      <c r="D32" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F32" t="inlineStr">
+      <c r="D33" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F33" t="inlineStr">
         <is>
           <t xml:space="preserve">&lt;p&gt;ID SINTEL 166687062&lt;/p&gt;
 &lt;p&gt;Si rende noto che l&amp;#39;Azienda ULSS 5 Polesana, intende procedere all&amp;rsquo;AFFIDAMENTO DELLA CONCESSIONE DEL SERVIZIO DI ESERCIZIO E GESTIONE DEL CENTRO SERVIZI PER PERSONE ANZIANE NON AUTOSUFFICIENTI &amp;ldquo;SAN MARTINO&amp;rdquo; DI CASTELMASSA (RO) PER IL PERIODO DI UN ANNO, ai sensi dell&amp;rsquo;articolo 60 del D.lgs. n.50/2016 e s.m.i.&lt;/p&gt;
 &lt;p&gt;Si invitano pertanto gli operatori economici eventualmente interessati, alla partecipazione alla procedura aperta per l&amp;rsquo;assegnazione del servizio in oggetto, che sar&amp;agrave; espletata esclusivamente tramite la piattaforma di e-procurement denominata SINTEL della Regione Lombardia (&lt;a href="https://www.ariaspa.it"&gt;&lt;strong&gt;https://www.ariaspa.it&lt;/strong&gt;&lt;/a&gt;), a visionare la documentazione ricercando l&amp;rsquo;ID sopradescritto.&lt;/p&gt;
 &lt;p&gt;Le imprese si devono qualificare per l&amp;rsquo;Azienda ULSS n. 5 Polesana.&lt;/p&gt;
 &lt;p&gt;Il termine ultimo per la presentazione delle offerte &amp;egrave; indicato sulla piattaforma Sintel&lt;/p&gt;
 </t>
         </is>
       </c>
-      <c r="G32" t="inlineStr">
-[...7 lines deleted...]
-      <c r="K32" t="inlineStr">
+      <c r="G33" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H33" t="inlineStr"/>
+      <c r="I33" t="inlineStr"/>
+      <c r="J33" t="inlineStr"/>
+      <c r="K33" t="inlineStr">
         <is>
           <t>16/03/2023 00:00</t>
         </is>
       </c>
-      <c r="L32" t="inlineStr">
+      <c r="L33" t="inlineStr">
         <is>
           <t>16/03/2028 00:00</t>
         </is>
       </c>
-      <c r="M32" t="inlineStr">
+      <c r="M33" t="inlineStr">
         <is>
           <t>18/04/2023 13:00</t>
         </is>
       </c>
-      <c r="P32" t="n">
-[...14 lines deleted...]
-      <c r="B33" t="inlineStr">
+      <c r="P33" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q33" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R33" t="inlineStr"/>
+      <c r="S33" t="inlineStr"/>
+      <c r="T33" t="inlineStr"/>
+      <c r="U33" t="inlineStr"/>
+    </row>
+    <row r="34">
+      <c r="A34" t="inlineStr"/>
+      <c r="B34" t="inlineStr">
         <is>
           <t xml:space="preserve">AVVISO PUBBLICO PER L’AVVIO PROCEDURA MEDIANTE L'IMPIEGO DELLA PIATTAFORMA SINTEL DI A.R.I.A S.P.A. PER LA FORNITURA DI N.1 RIUNITO ODONTOIATRICO LA CASA CIRCONDARIALE DI ROVIGO </t>
         </is>
       </c>
-      <c r="C33" t="inlineStr">
+      <c r="C34" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
-      <c r="D33" t="inlineStr">
+      <c r="D34" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
-      <c r="F33" t="inlineStr">
+      <c r="F34" t="inlineStr">
         <is>
           <t xml:space="preserve">&lt;p&gt;Si rende noto che l&amp;#39;Azienda ULSS 5 Polesana, intende avviare una procedura telematica, per la fornitura di n. 1 Riunito Odontoiatrico per la casa circondariale di Rovigo per l&amp;rsquo;importo presunto di &amp;euro; 20.000,00 IVA. non compresa.&lt;/p&gt;
 &lt;p&gt;Si chiede a tutti gli Operatori interessati a presentare richiesta di essere invitati alla suddetta procedura&amp;nbsp; entro e non oltre &lt;strong&gt;le ore 12.00 del giorno 13/03/2023&lt;/strong&gt;, all&amp;rsquo;U.O.C. Provveditorato Economato e Gestione Logistica dell&amp;rsquo;Azienda ULSS 5 Polesana seguente indirizzo PEC &lt;a href="mailto:protocollo.aulss5@pecveneto.it"&gt;protocollo.aulss5@pecveneto.it&lt;/a&gt;, riportando nell&amp;rsquo;oggetto: &lt;em&gt;&amp;ldquo;Avviso volontario per la trasparenza ex ante per l&amp;rsquo;avvio di procedura telematica, per la fornitura di &lt;strong&gt;&amp;ldquo;N. 1 RIUNITO ODONTOIATRICO PER LA CASA CIRCONDARIALE DI ROVIGO&amp;rdquo;&lt;/strong&gt;&lt;/em&gt;&lt;/p&gt;
 &lt;p&gt;Si precisa inoltre che le procedure per l&amp;rsquo;assegnazione della fornitura in oggetto, saranno espletate esclusivamente tramite la piattaforma di e-procurement denominata Sintel della Regione Lombardia (&lt;a href="https://www.ariaspa.it"&gt;https://www.ariaspa.it&lt;/a&gt;).&lt;/p&gt;
 &lt;p&gt;Le imprese devono obbligatoriamente essere qualificate per l&amp;rsquo;Azienda ULSS n. 5 Polesana.&amp;nbsp;&lt;/p&gt;
 &lt;p&gt;Il Responsabile Unico del Procedimento (R.U.P.) per l&amp;rsquo;espletamento della procedura in argomento ai sensi dell&amp;rsquo;art. 31 del D.Lgs. n. 50/2016 e smi &amp;nbsp;&amp;egrave; il Dr. Ares Michieletti dell&amp;rsquo;UOC Provveditorato, Economato e Gestione della Logistica.&lt;/p&gt;
 </t>
         </is>
       </c>
-      <c r="G33" t="inlineStr">
-[...7 lines deleted...]
-      <c r="K33" t="inlineStr">
+      <c r="G34" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H34" t="inlineStr"/>
+      <c r="I34" t="inlineStr"/>
+      <c r="J34" t="inlineStr"/>
+      <c r="K34" t="inlineStr">
         <is>
           <t>28/02/2023 00:00</t>
         </is>
       </c>
-      <c r="L33" t="inlineStr">
+      <c r="L34" t="inlineStr">
         <is>
           <t>28/02/2028 00:00</t>
         </is>
       </c>
-      <c r="M33" t="inlineStr">
+      <c r="M34" t="inlineStr">
         <is>
           <t>13/03/2023 00:00</t>
         </is>
       </c>
-      <c r="O33" t="inlineStr">
+      <c r="O34" t="inlineStr">
         <is>
           <t>04/10/2023</t>
         </is>
       </c>
-      <c r="P33" t="n">
-[...7 lines deleted...]
-      <c r="R33" t="inlineStr">
+      <c r="P34" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q34" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R34" t="inlineStr">
         <is>
           <t xml:space="preserve">Ares Michieletti / Antonella Raimondi </t>
         </is>
       </c>
-      <c r="S33" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="U33" t="inlineStr">
+      <c r="S34" t="inlineStr"/>
+      <c r="T34" t="inlineStr"/>
+      <c r="U34" t="inlineStr">
         <is>
           <t>ares.michieletti@aulss5.veneto.it</t>
         </is>
       </c>
     </row>
-    <row r="34">
-[...1 lines deleted...]
-      <c r="B34" t="inlineStr">
+    <row r="35">
+      <c r="A35" t="inlineStr"/>
+      <c r="B35" t="inlineStr">
         <is>
           <t>AVVISO DI PUBBLICAZIONE DI PROCEDURA APERTA  PER LA FORNITURA E LA MANUTENZIONE DI   N. 1 SIMUL TAC PER LA U.O.C. RADIOTERAPIA DEL PRESIDIO OSPEDALIERO DI ROVIGO DELL’AZIENDA ULSS 5 POLESANA CIG 95152107B0</t>
         </is>
       </c>
-      <c r="C34" t="inlineStr">
+      <c r="C35" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
-      <c r="D34" t="inlineStr">
+      <c r="D35" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
-      <c r="F34" t="inlineStr">
+      <c r="F35" t="inlineStr">
         <is>
           <t xml:space="preserve">&lt;p&gt;AVVISO DI PUBBLICAZIONE DI PROCEDURA APERTA&amp;nbsp; TELEMATICA AI SENSI DELL&amp;rsquo; ART. 60 DEL D.LGS. 50/2016 E S.M.I. SU PIATTAFORMA TELEMATICA SINTEL PER LA FORNITURA E LA MANUTENZIONE DI&amp;nbsp;&amp;nbsp;&lt;strong&gt;N. 1 SIMUL TAC PER LA U.O.C. RADIOTERAPIA DEL PRESIDIO OSPEDALIERO DI ROVIGO DELL&amp;rsquo;AZIENDA ULSS 5 POLESANA CIG 95152107B0&amp;nbsp;&amp;nbsp;ID n. 164660260&lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt;Si rende noto che l&amp;#39;Azienda ULSS 5 Polesana, intende procedere all&amp;rsquo;acquisizione di n. 1 Simul TAC per la UOC di Radioterapia del P.O. di Rovigo, ai sensi dell&amp;rsquo;articolo&amp;nbsp; 60 del&amp;nbsp; D.lgs.&amp;nbsp; n.50/2016 e smi.&lt;/p&gt;
 &lt;p&gt;Si invitano pertanto gli operatori economici eventualmente interessati, alla partecipazione alla procedura aperta per l&amp;rsquo;assegnazione della fornitura in oggetto, che sar&amp;agrave; espletata esclusivamente tramite la piattaforma di e-procurement denominata Sintel della Regione Lombardia (&lt;a href="https://www.ariaspa.it"&gt;https://www.ariaspa.it&lt;/a&gt;), a visionare la documentazione ricercando l&amp;rsquo;ID sopradescritto.&amp;nbsp;&lt;/p&gt;
 &lt;p&gt;Le imprese si devono qualificare per l&amp;rsquo;Azienda ULSS n. 5 Polesana&lt;/p&gt;
 &lt;p&gt;&amp;nbsp;&lt;/p&gt;
 </t>
         </is>
       </c>
-      <c r="G34" t="inlineStr">
-[...7 lines deleted...]
-      <c r="K34" t="inlineStr">
+      <c r="G35" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H35" t="inlineStr"/>
+      <c r="I35" t="inlineStr"/>
+      <c r="J35" t="inlineStr"/>
+      <c r="K35" t="inlineStr">
         <is>
           <t>27/01/2023 00:00</t>
         </is>
       </c>
-      <c r="L34" t="inlineStr">
+      <c r="L35" t="inlineStr">
         <is>
           <t>27/01/2028 00:00</t>
         </is>
       </c>
-      <c r="M34" t="inlineStr">
+      <c r="M35" t="inlineStr">
         <is>
           <t>07/03/2023 00:00</t>
         </is>
       </c>
-      <c r="O34" t="inlineStr">
+      <c r="O35" t="inlineStr">
         <is>
           <t>14/06/2023</t>
         </is>
       </c>
-      <c r="P34" t="n">
-[...7 lines deleted...]
-      <c r="R34" t="inlineStr">
+      <c r="P35" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q35" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R35" t="inlineStr">
         <is>
           <t xml:space="preserve">Ares Michieletti </t>
         </is>
       </c>
-      <c r="S34" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="U34" t="inlineStr">
+      <c r="S35" t="inlineStr"/>
+      <c r="T35" t="inlineStr"/>
+      <c r="U35" t="inlineStr">
         <is>
           <t>ares.michieletti@aulss5.veneto.it</t>
         </is>
       </c>
     </row>
-    <row r="35">
-[...1 lines deleted...]
-      <c r="B35" t="inlineStr">
+    <row r="36">
+      <c r="A36" t="inlineStr"/>
+      <c r="B36" t="inlineStr">
         <is>
           <t>Servizio di gestione della comunità terapeutica di riabilitazione protetta e della comunità alloggio site in Corte Guazzo nel comune di Adria per il periodo di tre anni eventualmente rinnovabile di ulteriori due anni CIG 9477311C70</t>
         </is>
       </c>
-      <c r="C35" t="inlineStr">
+      <c r="C36" t="inlineStr">
         <is>
           <t>Bando</t>
         </is>
       </c>
-      <c r="D35" t="inlineStr">
+      <c r="D36" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
-      <c r="F35" t="inlineStr">
+      <c r="F36" t="inlineStr">
         <is>
           <t xml:space="preserve">&lt;p&gt;&lt;strong&gt;Avviso di pubblicazione di procedura aperta telematica , ai sensi dell&amp;rsquo;art. 60 del D.lgs 50/2016 e smi su piattaforma telematica ARIA &amp;ndash; SINTEL, lotto unico, per l&amp;rsquo;affidamento per l&amp;rsquo;Ulss 5 Polesana del servizio di gestione della comunit&amp;agrave; terapeutica di riabilitazione protetta e della comunit&amp;agrave; alloggio site in Corte Guazzo nel comune di Adria per il periodo di tre anni eventualmente rinnovabile di ulteriori due anni CIG 9477311C70.&lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;ID n. 161417621&lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt;Si rende noto che l&amp;rsquo;azienda Ulss 5 Polesana intende procedere all&amp;#39;affidamento del servizio di gestione della comunit&amp;agrave; terapeutica di riabilitazione protetta e della comunit&amp;agrave; alloggio site in Corte Guazzo nel comune di Adria per il periodo di tre anni eventualmente rinnovabile di ulteriori due anni, ai sensi dell&amp;rsquo;art. 60 del d.lgs 50/2016 e s.m.i., base d&amp;rsquo;asta &amp;euro;. 2.700.000,00/triennale iva non compresa, CIG 9477311C70.&lt;/p&gt;
 &lt;p&gt;Si invitano pertanto gli operatori economici eventualmente interessati, alla partecipazione alla procedura aperta per l&amp;rsquo;affidamento dei servizi in oggetto, che sar&amp;agrave; espletata esclusivamente tramite la piattaforma di e-procurement denominata Sintel della Regione Lombardia &lt;a href="http://www.ariaspa.it/wps/portal/site/aria"&gt;http://www.ariaspa.it/wps/portal/site/aria&lt;/a&gt;, a visionare la documentazione ricercando l&amp;rsquo;ID sopradescritto.&lt;/p&gt;
 </t>
         </is>
       </c>
-      <c r="G35" t="inlineStr">
-[...7 lines deleted...]
-      <c r="K35" t="inlineStr">
+      <c r="G36" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H36" t="inlineStr"/>
+      <c r="I36" t="inlineStr"/>
+      <c r="J36" t="inlineStr"/>
+      <c r="K36" t="inlineStr">
         <is>
           <t>17/11/2022 00:00</t>
         </is>
       </c>
-      <c r="L35" t="inlineStr">
+      <c r="L36" t="inlineStr">
         <is>
           <t>17/11/2027 00:00</t>
         </is>
       </c>
-      <c r="O35" t="inlineStr">
+      <c r="O36" t="inlineStr">
         <is>
           <t>03/05/2023</t>
         </is>
       </c>
-      <c r="P35" t="n">
-[...14 lines deleted...]
-      <c r="B36" t="inlineStr">
+      <c r="P36" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q36" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R36" t="inlineStr"/>
+      <c r="S36" t="inlineStr"/>
+      <c r="T36" t="inlineStr"/>
+      <c r="U36" t="inlineStr"/>
+    </row>
+    <row r="37">
+      <c r="A37" t="inlineStr"/>
+      <c r="B37" t="inlineStr">
         <is>
           <t>AVVISO INDAGINE DI MERCATO E RELATIVA MANIFESTAZIONE DI INTERESSE PARTECIPAZIONE PROCEDURE SU PIATTAFORMA TELEMATICA SINTEL PER   “LA FORNITURA E MANUTENZIONE DI N. 1 MICROSCOPIO OPERATORIO PER LA U.O.C. OCULISTICA P.O. ROVIGO DELL’AZIENDA ULSS 5 POLESANA”</t>
         </is>
       </c>
-      <c r="C36" t="inlineStr">
+      <c r="C37" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
-      <c r="D36" t="inlineStr">
+      <c r="D37" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
-      <c r="F36" t="inlineStr">
+      <c r="F37" t="inlineStr">
         <is>
           <t xml:space="preserve">&lt;p&gt;AVVISO INDAGINE DI MERCATO E RELATIVA MANIFESTAZIONE DI INTERESSE PARTECIPAZIONE PROCEDURE SU PIATTAFORMA TELEMATICA SINTEL PER&amp;nbsp;&lt;strong&gt;&amp;ldquo;LA FORNITURA E MANUTENZIONE DI N. 1 MICROSCOPIO OPERATORIO PER LA U.O.C. OCULISTICA P.O. ROVIGO DELL&amp;rsquo;AZIENDA ULSS 5 POLESANA&amp;rdquo;&lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt;&amp;nbsp;&lt;/p&gt;
 &lt;p&gt;Si chiede a tutti gli Operatori interessati a presentare richiesta di essere invitati alla suddetta procedura&amp;nbsp; entro e non oltre &lt;strong&gt;le ore 12.00 del giorno 28.09.2022&lt;/strong&gt;, all&amp;rsquo;U.O.C. Provveditorato Economato e Gestione Logistica dell&amp;rsquo;Azienda ULSS 5 Polesana seguente indirizzo PEC &lt;a href="mailto:protocollo.aulss5@pecveneto.it"&gt;protocollo.aulss5@pecveneto.it&lt;/a&gt;, riportando nell&amp;rsquo;oggetto: &lt;em&gt;&amp;ldquo;Avviso volontario per la trasparenza ex ante per l&amp;rsquo;avvio di procedura sottosoglia, senza previa pubblicazione del bando di gara, per la fornitura e manutenzione di n. 1 Microscopio operatorio per la U.O.C. Oculistica P.O. Rovigo dell&amp;rsquo;Azienda ULSS 5 Polesana&amp;rdquo;&lt;/em&gt;&lt;/p&gt;
 &lt;p&gt;Si precisa inoltre che le procedure per l&amp;rsquo;assegnazione della fornitura in oggetto, saranno espletate esclusivamente tramite la piattaforma di e-procurement denominata Sintel della Regione Lombardia (&lt;a href="http://www.arca.regione.lombardia.it"&gt;www.arca.regione.lombardia.it&lt;/a&gt;).&lt;/p&gt;
 </t>
         </is>
       </c>
-      <c r="G36" t="inlineStr">
-[...7 lines deleted...]
-      <c r="K36" t="inlineStr">
+      <c r="G37" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H37" t="inlineStr"/>
+      <c r="I37" t="inlineStr"/>
+      <c r="J37" t="inlineStr"/>
+      <c r="K37" t="inlineStr">
         <is>
           <t>14/09/2022 00:00</t>
         </is>
       </c>
-      <c r="L36" t="inlineStr">
+      <c r="L37" t="inlineStr">
         <is>
           <t>14/09/2027 00:00</t>
         </is>
       </c>
-      <c r="M36" t="inlineStr">
+      <c r="M37" t="inlineStr">
         <is>
           <t>28/09/2022 00:00</t>
         </is>
       </c>
-      <c r="O36" t="inlineStr">
+      <c r="O37" t="inlineStr">
         <is>
           <t>28/12/2022</t>
         </is>
       </c>
-      <c r="P36" t="n">
-[...7 lines deleted...]
-      <c r="R36" t="inlineStr">
+      <c r="P37" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q37" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R37" t="inlineStr">
         <is>
           <t xml:space="preserve">Ares Michieletti </t>
         </is>
       </c>
-      <c r="S36" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="U36" t="inlineStr">
+      <c r="S37" t="inlineStr"/>
+      <c r="T37" t="inlineStr"/>
+      <c r="U37" t="inlineStr">
         <is>
           <t>ares.michieletti@aulss5.veneto.it</t>
         </is>
       </c>
     </row>
-    <row r="37">
-[...1 lines deleted...]
-      <c r="B37" t="inlineStr">
+    <row r="38">
+      <c r="A38" t="inlineStr"/>
+      <c r="B38" t="inlineStr">
         <is>
           <t>AVVISO INDAGINE DI MERCATO E RELATIVA MANIFESTAZIONE DI INTERESSE PARTECIPAZIONE PROCEDURE SU PIATTAFORMA TELEMATICA SINTEL PER   “LA FORNITURA E MANUTENZIONE DI N. 2 YAG LASER, PER LA U.O.C. OCULISTICA P.O. ROVIGO DELL’AZIENDA ULSS 5 POLESANA”</t>
         </is>
       </c>
-      <c r="C37" t="inlineStr">
+      <c r="C38" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
-      <c r="D37" t="inlineStr">
+      <c r="D38" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
-      <c r="F37" t="inlineStr">
+      <c r="F38" t="inlineStr">
         <is>
           <t xml:space="preserve">&lt;p&gt;AVVISO INDAGINE DI MERCATO E RELATIVA MANIFESTAZIONE DI INTERESSE PARTECIPAZIONE PROCEDURE SU PIATTAFORMA TELEMATICA SINTEL PER&amp;nbsp;&lt;strong&gt;&amp;ldquo;LA FORNITURA E MANUTENZIONE DI N. 2 YAG LASER, PER LA U.O.C. OCULISTICA P.O. ROVIGO DELL&amp;rsquo;AZIENDA ULSS 5 POLESANA&amp;rdquo;&lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt;&amp;nbsp;&lt;/p&gt;
 &lt;p&gt;Si chiede a tutti gli Operatori interessati a presentare richiesta di essere invitati alla suddetta procedura&amp;nbsp; entro e non oltre &lt;strong&gt;le ore 12.00 del giorno 28.09.2022&lt;/strong&gt;, all&amp;rsquo;U.O.C. Provveditorato Economato e Gestione Logistica dell&amp;rsquo;Azienda ULSS 5 Polesana seguente indirizzo PEC &lt;a href="mailto:protocollo.aulss5@pecveneto.it"&gt;protocollo.aulss5@pecveneto.it&lt;/a&gt;, riportando nell&amp;rsquo;oggetto: &lt;em&gt;&amp;ldquo;Avviso volontario per la trasparenza ex ante per l&amp;rsquo;avvio di procedura sottosoglia, senza previa pubblicazione del bando di gara, per la fornitura e manutenzione di n.2 YAG Laser, per la U.O.C. Oculistica P.O. Rovigo dell&amp;rsquo;Azienda ULSS 5 Polesana&amp;rdquo;&lt;/em&gt;&lt;/p&gt;
 &lt;p&gt;Si precisa inoltre che le procedure per l&amp;rsquo;assegnazione della fornitura in oggetto, saranno espletate esclusivamente tramite la piattaforma di e-procurement denominata Sintel della Regione Lombardia (&lt;a href="http://www.arca.regione.lombardia.it"&gt;www.arca.regione.lombardia.it&lt;/a&gt;).&lt;/p&gt;
 </t>
         </is>
       </c>
-      <c r="G37" t="inlineStr">
-[...7 lines deleted...]
-      <c r="K37" t="inlineStr">
+      <c r="G38" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H38" t="inlineStr"/>
+      <c r="I38" t="inlineStr"/>
+      <c r="J38" t="inlineStr"/>
+      <c r="K38" t="inlineStr">
         <is>
           <t>14/09/2022 00:00</t>
         </is>
       </c>
-      <c r="L37" t="inlineStr">
+      <c r="L38" t="inlineStr">
         <is>
           <t>14/09/2027 00:00</t>
         </is>
       </c>
-      <c r="M37" t="inlineStr">
+      <c r="M38" t="inlineStr">
         <is>
           <t>28/09/2022 00:00</t>
         </is>
       </c>
-      <c r="O37" t="inlineStr">
+      <c r="O38" t="inlineStr">
         <is>
           <t>28/12/2022</t>
         </is>
       </c>
-      <c r="P37" t="n">
-[...7 lines deleted...]
-      <c r="R37" t="inlineStr">
+      <c r="P38" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q38" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R38" t="inlineStr">
         <is>
           <t xml:space="preserve">Ares Michieletti </t>
         </is>
       </c>
-      <c r="S37" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="U37" t="inlineStr">
+      <c r="S38" t="inlineStr"/>
+      <c r="T38" t="inlineStr"/>
+      <c r="U38" t="inlineStr">
         <is>
           <t>ares.michieletti@aulss5.veneto.it</t>
         </is>
       </c>
     </row>
-    <row r="38">
-[...1 lines deleted...]
-      <c r="B38" t="inlineStr">
+    <row r="39">
+      <c r="A39" t="inlineStr"/>
+      <c r="B39" t="inlineStr">
         <is>
           <t>C107 INDAGINE DI MERCATO PER MANIFESTAZIONE DI INTERESSE PER L’AVVIO DI PROCEDURA NEGOZIATA, AI SENSI DELL’ART. 1, C. 2, LETT. B) DEL D.L. 76 DEL 2020, CONVERTITO CON LEGGE 120/2020 E S.M.I., PER L’AFFIDAMENTO DEL SERVIZIO DI MOVIMENTAZIONE CARICHI INTERNI E TRASLOCHI PER L’AZIENDA ULSS 5 POLESANA PER IL PERIODO DI UN ANNO.</t>
         </is>
       </c>
-      <c r="C38" t="inlineStr">
+      <c r="C39" t="inlineStr">
         <is>
           <t>Bando</t>
         </is>
       </c>
-      <c r="D38" t="inlineStr">
+      <c r="D39" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
-      <c r="F38" t="inlineStr">
+      <c r="F39" t="inlineStr">
         <is>
           <t xml:space="preserve">&lt;p&gt;&lt;strong&gt;INDAGINE DI MERCATO PER MANIFESTAZIONE DI INTERESSE PER L&amp;rsquo;AVVIO DI PROCEDURA NEGOZIATA, AI SENSI DELL&amp;rsquo;ART. 1, C. 2, LETT. B) DEL D.L. 76 DEL 2020, CONVERTITO CON LEGGE 120/2020 E S.M.I., PER L&amp;rsquo;AFFIDAMENTO DEL SERVIZIO DI MOVIMENTAZIONE CARICHI INTERNI E TRASLOCHI PER L&amp;rsquo;AZIENDA ULSS 5 POLESANA PER IL PERIODO DI UN ANNO.&lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt;&amp;nbsp;&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;Termine manifestazione di interesse: 15 giorni dalla pubblicazione del presente avviso&lt;/strong&gt;&lt;/p&gt;
 </t>
         </is>
       </c>
-      <c r="G38" t="inlineStr">
-[...7 lines deleted...]
-      <c r="K38" t="inlineStr">
+      <c r="G39" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H39" t="inlineStr"/>
+      <c r="I39" t="inlineStr"/>
+      <c r="J39" t="inlineStr"/>
+      <c r="K39" t="inlineStr">
         <is>
           <t>09/08/2022 00:00</t>
         </is>
       </c>
-      <c r="L38" t="inlineStr">
+      <c r="L39" t="inlineStr">
         <is>
           <t>09/08/2027 00:00</t>
         </is>
       </c>
-      <c r="M38" t="inlineStr">
+      <c r="M39" t="inlineStr">
         <is>
           <t>24/08/2022 23:59</t>
         </is>
       </c>
-      <c r="P38" t="n">
-[...14 lines deleted...]
-      <c r="B39" t="inlineStr">
+      <c r="P39" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q39" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R39" t="inlineStr"/>
+      <c r="S39" t="inlineStr"/>
+      <c r="T39" t="inlineStr"/>
+      <c r="U39" t="inlineStr"/>
+    </row>
+    <row r="40">
+      <c r="A40" t="inlineStr"/>
+      <c r="B40" t="inlineStr">
         <is>
           <t>PROCEDURA DI GARA APERTA TELEMATICA, AI SENSI DELL’ART. 60 DEL D.LGS. N. 50/2016, PER L'AFFIDAMENTO DEL SERVIZIO DI MEDICALIZZAZIONE DEL 118 E SERVIZIO DI SUPPORTO ASSISTENZA MEDICA AL PRONTO SOCCORSO OSPEDALE DI ADRIA (RO) AZIENDA ULSS 5 “POLESANA” PER IL PERIODO DI UN ANNO, EVENTUALMENTE RINNOVABILE DI UN ULTERIORE ANNO CIG  9360942DB3</t>
         </is>
       </c>
-      <c r="C39" t="inlineStr">
+      <c r="C40" t="inlineStr">
         <is>
           <t>Bando</t>
         </is>
       </c>
-      <c r="D39" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F39" t="inlineStr">
+      <c r="D40" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F40" t="inlineStr">
         <is>
           <t xml:space="preserve">&lt;p&gt;ID SINTEL 158057127&lt;/p&gt;
 &lt;p&gt;Si rende noto che l&amp;#39;Azienda ULSS 5 Polesana, intende procedere all&amp;rsquo;AFFIDAMENTO DEL SERVIZIO DI MEDICALIZZAZIONE DEL 118 E SERVIZIO DI SUPPORTO ASSISTENZA MEDICA AL PRONTO SOCCORSO AZIENDA ULSS 5 &amp;ldquo;POLESANA&amp;rdquo; PER IL PERIODO DI UN ANNO, EVENTUALMENTE RINNOVABILE DI UN ULTERIORE ANNO, ai sensi&amp;nbsp; dell&amp;rsquo;articolo&amp;nbsp; 60 del D.lgs. n.50/2016 e s.m.i.&lt;/p&gt;
 &lt;p&gt;Si invitano pertanto gli operatori economici eventualmente interessati, alla partecipazione alla procedura aperta per l&amp;rsquo;assegnazione della fornitura in oggetto, che sar&amp;agrave; espletata esclusivamente tramite la piattaforma di e-procurement denominata SINTEL della Regione Lombardia (&lt;a href="https://www.ariaspa.it/wps/portal/Aria"&gt;&lt;strong&gt;https://www.ariaspa.it/wps/portal/Aria&lt;/strong&gt;&lt;/a&gt;), a visionare la documentazione ricercando l&amp;rsquo;ID sopradescritto nell&amp;rsquo;area &amp;ldquo;&lt;em&gt;Bandi sulla piattaforma Sintel&lt;/em&gt;&amp;rdquo; al link:&lt;/p&gt;
 &lt;p&gt;https://www.sintel.regione.lombardia.it/eprocdata/sintelSearch.xhtml&lt;/p&gt;
 &lt;p&gt;Le imprese si devono qualificare per l&amp;rsquo;Azienda ULSS n. 5 Polesana&lt;/p&gt;
 &lt;p&gt;Il termine ultimo per la presentazione delle offerte &amp;egrave; indicato sulla piattaforma Sintel&lt;/p&gt;
 &lt;p&gt;Il RUP -&amp;nbsp;Dr. Roberto Banzato&lt;/p&gt;
 &lt;p&gt;&lt;em&gt;&amp;nbsp; &amp;nbsp; &amp;nbsp; &amp;nbsp; &amp;nbsp; &amp;nbsp; &amp;nbsp; &amp;nbsp; &amp;nbsp; &amp;nbsp; &amp;nbsp;&lt;/em&gt;&lt;/p&gt;
 &lt;p&gt;&amp;nbsp;&lt;/p&gt;
 </t>
         </is>
       </c>
-      <c r="G39" t="inlineStr">
-[...7 lines deleted...]
-      <c r="K39" t="inlineStr">
+      <c r="G40" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H40" t="inlineStr"/>
+      <c r="I40" t="inlineStr"/>
+      <c r="J40" t="inlineStr"/>
+      <c r="K40" t="inlineStr">
         <is>
           <t>09/08/2022 00:00</t>
         </is>
       </c>
-      <c r="L39" t="inlineStr">
+      <c r="L40" t="inlineStr">
         <is>
           <t>09/08/2027 00:00</t>
         </is>
       </c>
-      <c r="M39" t="inlineStr">
+      <c r="M40" t="inlineStr">
         <is>
           <t>29/08/2022 15:00</t>
         </is>
       </c>
-      <c r="P39" t="n">
-[...14 lines deleted...]
-      <c r="B40" t="inlineStr">
+      <c r="P40" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q40" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R40" t="inlineStr"/>
+      <c r="S40" t="inlineStr"/>
+      <c r="T40" t="inlineStr"/>
+      <c r="U40" t="inlineStr"/>
+    </row>
+    <row r="41">
+      <c r="A41" t="inlineStr"/>
+      <c r="B41" t="inlineStr">
         <is>
           <t>AVVISO PUBBLICO PER L’AVVIO URGENTE DI PROCEDURA TELEMATICA SOTTOSOGLIA, TRAMITE PIATTAFORMA ARIA SINTEL, AI SENSI DEL D.L. 76/2020, CONVERTITO CON LEGGE 120/2020, COME MODIFICATO DAL D.L. 77/2021, CONVERTITO CON LEGGE 108/2021 E SMI, PER L’AFFIDAMENTO DEL “SERVIZIO DI RITIRO, TRASPORTO E CONSEGNA VACCINI E ANTICORPI MONOCLONALI COVID19 PRESSO I PUNTI VACCINALI DELL’AZIENDA ULSS 5 POLESANA PER IL PERIODO DI SEI MESI”</t>
         </is>
       </c>
-      <c r="C40" t="inlineStr">
+      <c r="C41" t="inlineStr">
         <is>
           <t>Bando</t>
         </is>
       </c>
-      <c r="D40" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F40" t="inlineStr">
+      <c r="D41" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F41" t="inlineStr">
         <is>
           <t xml:space="preserve">&lt;p&gt;&lt;strong&gt;AVVISO PUBBLICO PER L&amp;rsquo;AVVIO URGENTE DI PROCEDURA TELEMATICA SOTTOSOGLIA, TRAMITE PIATTAFORMA ARIA SINTEL, AI SENSI DEL D.L. 76/2020, CONVERTITO CON LEGGE 120/2020, COME MODIFICATO DAL D.L. 77/2021, CONVERTITO CON LEGGE 108/2021 E SMI, PER L&amp;rsquo;AFFIDAMENTO DEL &amp;ldquo;SERVIZIO DI RITIRO, TRASPORTO E CONSEGNA VACCINI E ANTICORPI MONOCLONALI COVID19 PRESSO I PUNTI VACCINALI DELL&amp;rsquo;AZIENDA ULSS 5 POLESANA PER IL PERIODO DI SEI MESI&amp;rdquo;&lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt;&amp;nbsp;&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;Termine previsto per la presentazione delle manifestazioni di interesse: entro le ore 13:00 del 01/08/2022&lt;/strong&gt;&lt;/p&gt;
 </t>
         </is>
       </c>
-      <c r="G40" t="inlineStr">
-[...58 lines deleted...]
-      </c>
       <c r="G41" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H41" t="inlineStr"/>
       <c r="I41" t="inlineStr"/>
       <c r="J41" t="inlineStr"/>
       <c r="K41" t="inlineStr">
         <is>
-          <t>30/03/2022 00:00</t>
+          <t>26/07/2022 00:00</t>
         </is>
       </c>
       <c r="L41" t="inlineStr">
         <is>
-          <t>30/03/2027 00:00</t>
+          <t>26/07/2027 00:00</t>
         </is>
       </c>
       <c r="M41" t="inlineStr">
         <is>
-          <t>09/05/2022 00:00</t>
-[...4 lines deleted...]
-          <t>29/09/2022</t>
+          <t>01/08/2022 13:00</t>
         </is>
       </c>
       <c r="P41" t="n">
-        <v>1350000</v>
+        <v>0</v>
       </c>
       <c r="Q41" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R41" t="inlineStr"/>
       <c r="S41" t="inlineStr"/>
       <c r="T41" t="inlineStr"/>
       <c r="U41" t="inlineStr"/>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr"/>
       <c r="B42" t="inlineStr">
         <is>
+          <t>PROVV ID n. 152668088 AVVISO DI PUBBLICAZIONE DI PROCEDURA APERTA TELEMATICA AI SENSI DELL’ ART. 60 DEL D.LGS. 50/2016 E S.M.I. SU PIATTAFORMA TELEMATICA SINTEL PER LA FORNITURA E LA MANUTENZIONE DI N. 1 SPECT TAC PER LA U.O.C. MEDICINA NUCLEARE DEL PRESIDIO OSPEDALIERO DI ROVIGO DELL’AZIENDA ULSS 5 POLESANA CIG 9149390B78</t>
+        </is>
+      </c>
+      <c r="C42" t="inlineStr">
+        <is>
+          <t>Asta</t>
+        </is>
+      </c>
+      <c r="D42" t="inlineStr">
+        <is>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="F42" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;AVVISO DI PUBBLICAZIONE DI PROCEDURA APERTA TELEMATICA AI SENSI DELL&amp;rsquo; ART. 60 DEL D.LGS. 50/2016 E S.M.I. SU PIATTAFORMA TELEMATICA SINTEL PER LA FORNITURA E LA MANUTENZIONE DI N. 1 SPECT TAC PER LA U.O.C. MEDICINA NUCLEARE DEL PRESIDIO OSPEDALIERO DI ROVIGO DELL&amp;rsquo;AZIENDA ULSS 5 POLESANA CIG&lt;br /&gt;
+9149390B78&lt;/p&gt;
+</t>
+        </is>
+      </c>
+      <c r="G42" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H42" t="inlineStr"/>
+      <c r="I42" t="inlineStr"/>
+      <c r="J42" t="inlineStr"/>
+      <c r="K42" t="inlineStr">
+        <is>
+          <t>30/03/2022 00:00</t>
+        </is>
+      </c>
+      <c r="L42" t="inlineStr">
+        <is>
+          <t>30/03/2027 00:00</t>
+        </is>
+      </c>
+      <c r="M42" t="inlineStr">
+        <is>
+          <t>09/05/2022 00:00</t>
+        </is>
+      </c>
+      <c r="O42" t="inlineStr">
+        <is>
+          <t>29/09/2022</t>
+        </is>
+      </c>
+      <c r="P42" t="n">
+        <v>1350000</v>
+      </c>
+      <c r="Q42" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R42" t="inlineStr"/>
+      <c r="S42" t="inlineStr"/>
+      <c r="T42" t="inlineStr"/>
+      <c r="U42" t="inlineStr"/>
+    </row>
+    <row r="43">
+      <c r="A43" t="inlineStr"/>
+      <c r="B43" t="inlineStr">
+        <is>
           <t>AVVISO PUBBLICO PER AVVIO PROCEDURA DI GARA TELEMATICA SOTTOSOGLIA AI SENSI DELL’ART. 1, C. 2, LETT. A) DEL D.L. 76 DEL 2020, CONVERTITO CON LEGGE 120/2020 E S.M.I., TRAMITE PIATTAFORMA ARIA SINTEL (ID 152020727) PER L’AFFIDAMENTO DEL “SERVIZIO DI ASSISTENZA MEDICA OSTETRICO-GINECOLOGICA DI SUPPORTO ALLA UOC DI OSTETRICIA E GINECOLOGIA DEL PRESIDIO OSPEDALIERO DI ADRIA DELL’AZIENDA ULSS 5 POLESANA” PER IL PERIODO DI NOVE MESI.</t>
         </is>
       </c>
-      <c r="C42" t="inlineStr">
+      <c r="C43" t="inlineStr">
         <is>
           <t>Bando</t>
         </is>
       </c>
-      <c r="D42" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F42" t="inlineStr">
+      <c r="D43" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F43" t="inlineStr">
         <is>
           <t xml:space="preserve">&lt;p&gt;&lt;strong&gt;AVVISO PUBBLICO PER AVVIO PROCEDURA DI GARA TELEMATICA SOTTOSOGLIA AI SENSI DELL&amp;rsquo;ART. 1, C. 2, LETT. A) DEL D.L. 76 DEL 2020, CONVERTITO CON LEGGE 120/2020 E S.M.I., TRAMITE PIATTAFORMA ARIA SINTEL (ID 152020727) PER L&amp;rsquo;AFFIDAMENTO DEL &amp;ldquo;SERVIZIO DI ASSISTENZA MEDICA OSTETRICO-GINECOLOGICA DI SUPPORTO ALLA UOC DI OSTETRICIA E GINECOLOGIA DEL PRESIDIO OSPEDALIERO DI ADRIA DELL&amp;rsquo;AZIENDA ULSS 5 POLESANA&amp;rdquo; PER IL PERIODO DI NOVE MESI.&lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt;&amp;nbsp;&lt;/p&gt;
 &lt;p&gt;SCADENZA MANIFESTAZIONE DI INTERESSE: ORE 13:00 DEL 18/03/2022&amp;nbsp;&lt;/p&gt;
 &lt;p&gt;SCADENZA PRESENTAZIONE OFFERTE: ORE 15:00 DEL 01/04/2022&lt;/p&gt;
 &lt;p&gt;&amp;nbsp;&lt;/p&gt;
 &lt;p&gt;&amp;nbsp;&lt;/p&gt;
 </t>
         </is>
       </c>
-      <c r="G42" t="inlineStr">
-[...58 lines deleted...]
-      </c>
       <c r="G43" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H43" t="inlineStr"/>
       <c r="I43" t="inlineStr"/>
       <c r="J43" t="inlineStr"/>
       <c r="K43" t="inlineStr">
         <is>
-          <t>25/02/2022 00:00</t>
+          <t>11/03/2022 00:00</t>
         </is>
       </c>
       <c r="L43" t="inlineStr">
         <is>
-          <t>25/02/2027 00:00</t>
+          <t>11/03/2027 00:00</t>
         </is>
       </c>
       <c r="M43" t="inlineStr">
         <is>
-          <t>10/03/2022 23:59</t>
+          <t>18/03/2022 13:00</t>
         </is>
       </c>
       <c r="P43" t="n">
         <v>0</v>
       </c>
       <c r="Q43" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R43" t="inlineStr"/>
       <c r="S43" t="inlineStr"/>
       <c r="T43" t="inlineStr"/>
       <c r="U43" t="inlineStr"/>
+    </row>
+    <row r="44">
+      <c r="A44" t="inlineStr"/>
+      <c r="B44" t="inlineStr">
+        <is>
+          <t xml:space="preserve"> 2° AVVISO ( Riapertura termini) - PROCEDURA NEGOZIATA TRAMITE PIATTAFORMA TELEMATICA SINTEL PER L’AFFIDAMENTO DEL SERVIZIO DI DERATTIZZAZIONE, MONITORAGGIO E DISINFESTAZIONE INSETTI PRESSO LE AREE INTERNE ED ESTERNE DEGLI IMMOBILI DELL’AZIENDA ULSS 5 POLESANA E RELATIVE SEDI TERRITORIALI  PER IL PERIODO DI TRE ANNI. </t>
+        </is>
+      </c>
+      <c r="C44" t="inlineStr">
+        <is>
+          <t>Bando</t>
+        </is>
+      </c>
+      <c r="D44" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F44" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;&lt;strong&gt;PROCEDURA NEGOZIATA TRAMITE PIATTAFORMA TELEMATICA SINTEL PER L&amp;rsquo;AFFIDAMENTO DEL SERVIZIO DI DERATTIZZAZIONE, MONITORAGGIO E DISINFESTAZIONE INSETTI PRESSO LE AREE INTERNE ED ESTERNE DEGLI IMMOBILI DELL&amp;rsquo;AZIENDA ULSS 5 POLESANA E RELATIVE SEDI TERRITORIALI&amp;nbsp;PER IL PERIODO DI TRE ANNI.&amp;nbsp;&amp;nbsp; &amp;nbsp; 2&amp;deg; AVVISO&amp;nbsp;( Riapertura termini) &lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;Termine ultimo per la presentazione delle domande: 10/03/2022&lt;/p&gt;
+</t>
+        </is>
+      </c>
+      <c r="G44" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H44" t="inlineStr"/>
+      <c r="I44" t="inlineStr"/>
+      <c r="J44" t="inlineStr"/>
+      <c r="K44" t="inlineStr">
+        <is>
+          <t>25/02/2022 00:00</t>
+        </is>
+      </c>
+      <c r="L44" t="inlineStr">
+        <is>
+          <t>25/02/2027 00:00</t>
+        </is>
+      </c>
+      <c r="M44" t="inlineStr">
+        <is>
+          <t>10/03/2022 23:59</t>
+        </is>
+      </c>
+      <c r="P44" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q44" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R44" t="inlineStr"/>
+      <c r="S44" t="inlineStr"/>
+      <c r="T44" t="inlineStr"/>
+      <c r="U44" t="inlineStr"/>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>