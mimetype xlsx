--- v1 (2026-05-20)
+++ v2 (2026-07-05)
@@ -410,51 +410,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:U44"/>
+  <dimension ref="A1:U45"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Codice</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Titolo</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>Tipo</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
@@ -543,51 +543,51 @@
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>Email</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>C140</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>Procedura negoziata per l'affidamento del servizio di manutenzione ordinaria del patrimonio verde delle sedi dell’Azienda Ulss 5 Polesana indetta ex art. 50 co 1 lett. e) del D.Lgs. n. 36/2023.</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>In Gestione</t>
+          <t>Aggiudicato</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>UOC Servizi Tecnici e Patrimoniali</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>&lt;p&gt;In calce il link da cui poter scaricare la documentazione di gara pubblicata sul portale Sintel di Aria S.p.A:&lt;/p&gt;
 &lt;p&gt;https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=217599134&lt;/p&gt;</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>217599134</t>
         </is>
       </c>
       <c r="I2" t="inlineStr"/>
       <c r="J2" t="inlineStr">
@@ -599,271 +599,324 @@
         <is>
           <t>09/04/2026 12:00</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t>24/04/2031 18:00</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>24/04/2026 18:00</t>
         </is>
       </c>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R2" t="inlineStr"/>
       <c r="S2" t="inlineStr"/>
       <c r="T2" t="inlineStr"/>
       <c r="U2" t="inlineStr"/>
     </row>
     <row r="3">
-      <c r="A3" t="inlineStr"/>
+      <c r="A3" t="inlineStr">
+        <is>
+          <t>A285</t>
+        </is>
+      </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>A285 Indizione procedura negoziata ex art. 17 comma 1 del D.Lgs n. 36/2023, per l'affidamento dei lavori di ampliamento ed efficientamento del parcheggio della Cittadella Socio Sanitaria di Rovigo</t>
+          <t>Procedura negoziata ex art. 50 co 1 lett c) del D.Lgs n. 36/2023, per l'affidamento dei lavori di ampliamento ed efficientamento del parcheggio della Cittadella Socio Sanitaria di Rovigo</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
+      <c r="E3" t="inlineStr">
+        <is>
+          <t>UOC Servizi Tecnici e Patrimoniali</t>
+        </is>
+      </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;In calce link da cui poter scaricare la documentazione di gara inerente la procedura negoziata pubblicata sul portale Sintel:&lt;/p&gt;
-[...1 lines deleted...]
-</t>
+          <t>&lt;p&gt;In calce link da cui poter scaricare la documentazione di gara inerente la procedura negoziata pubblicata sul portale Sintel:&lt;/p&gt;
+&lt;p&gt;https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=210774120&lt;/p&gt;</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="H3" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="J3" t="inlineStr"/>
+      <c r="H3" t="inlineStr">
+        <is>
+          <t>210774120</t>
+        </is>
+      </c>
+      <c r="I3" t="inlineStr">
+        <is>
+          <t>B18I25002900002</t>
+        </is>
+      </c>
+      <c r="J3" t="inlineStr">
+        <is>
+          <t>B9457D792D</t>
+        </is>
+      </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>19/11/2025 00:00</t>
+          <t>27/11/2025 00:00</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>19/11/2030 00:00</t>
+          <t>01/01/2031 00:00</t>
+        </is>
+      </c>
+      <c r="M3" t="inlineStr">
+        <is>
+          <t>19/12/2025 12:00</t>
         </is>
       </c>
       <c r="O3" t="inlineStr">
         <is>
           <t>29/01/2026</t>
         </is>
       </c>
       <c r="P3" t="n">
         <v>0</v>
       </c>
       <c r="Q3" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R3" t="inlineStr"/>
       <c r="S3" t="inlineStr"/>
       <c r="T3" t="inlineStr"/>
       <c r="U3" t="inlineStr"/>
     </row>
     <row r="4">
-      <c r="A4" t="inlineStr"/>
+      <c r="A4" t="inlineStr">
+        <is>
+          <t>A198-02</t>
+        </is>
+      </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>A198.02 Procedura di gara aperta ai sensi dell'art. 71 D.Lgs. 36/2023 del servizio di Direzione Lavori e di Coordinamento per la sicurezza in fase di esecuzione dei lavori di adeguamento sismico ed antincendio dell'Ospedale di Rovigo mediante appalto integrato CUP: B19J19000220002</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>In Gestione</t>
         </is>
       </c>
+      <c r="E4" t="inlineStr">
+        <is>
+          <t>UOC Servizi Tecnici e Patrimoniali</t>
+        </is>
+      </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;In calce il link da cui poter scaricare la documentazione di gara inerente la procedura aperta pubblicata sul portale Sintel di Aria S.p.A.&lt;/p&gt;
-[...2 lines deleted...]
-</t>
+          <t>&lt;p&gt;In calce il link da cui poter scaricare la documentazione di gara inerente la procedura aperta pubblicata sul portale Sintel di Aria S.p.A.&lt;/p&gt;
+&lt;p&gt; &lt;/p&gt;
+&lt;p&gt;&lt;a href="https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=210381932" target="_blank" rel="nofollow"&gt;https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=210381932&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H4" t="inlineStr"/>
       <c r="I4" t="inlineStr"/>
       <c r="J4" t="inlineStr"/>
       <c r="K4" t="inlineStr">
         <is>
           <t>13/10/2025 00:00</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
           <t>13/10/2030 00:00</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
           <t>23/12/2025 17:00</t>
         </is>
       </c>
       <c r="P4" t="n">
         <v>0</v>
       </c>
       <c r="Q4" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R4" t="inlineStr"/>
       <c r="S4" t="inlineStr"/>
       <c r="T4" t="inlineStr"/>
       <c r="U4" t="inlineStr"/>
     </row>
     <row r="5">
-      <c r="A5" t="inlineStr"/>
+      <c r="A5" t="inlineStr">
+        <is>
+          <t>A198-01</t>
+        </is>
+      </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>A198-01 Indizione della procedura di gara aperta ai sensi dell'art. 71 D.Lgs 36/2023 per l'affidamento della progettazione esecutiva ed i lavori di adeguamento sismico ed antincendio dell'Ospedale di Rovigo mediante appalto integrato</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
+      <c r="E5" t="inlineStr">
+        <is>
+          <t>UOC Servizi Tecnici e Patrimoniali</t>
+        </is>
+      </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;In calce il link da cui poter scaricare la documentazione di gara inerente la procedura aperta pubblicata sul portale Sintel di Aria S.p.A.&lt;/p&gt;
+          <t>&lt;p&gt;In calce il link da cui poter scaricare la documentazione di gara inerente la procedura aperta pubblicata sul portale Sintel di Aria S.p.A.&lt;/p&gt;
 &lt;p&gt;https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=204550601&lt;/p&gt;
 &lt;p&gt;Si precisa che gli elaborati progettuali sono consultabili mediante accesso a link Drive inserito nel Disciplinare di gara&lt;/p&gt;
-&lt;p&gt;&amp;nbsp;&lt;/p&gt;
-</t>
+&lt;p&gt; &lt;/p&gt;</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H5" t="inlineStr"/>
       <c r="I5" t="inlineStr"/>
       <c r="J5" t="inlineStr">
         <is>
           <t>B78B66AC37</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
           <t>07/07/2025 00:00</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
           <t>07/07/2030 00:00</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
           <t>15/09/2025 09:00</t>
         </is>
       </c>
       <c r="O5" t="inlineStr">
         <is>
           <t>11/02/2026</t>
         </is>
       </c>
       <c r="P5" t="n">
         <v>0</v>
       </c>
       <c r="Q5" t="inlineStr">
         <is>
           <t>Sopra</t>
         </is>
       </c>
       <c r="R5" t="inlineStr"/>
       <c r="S5" t="inlineStr"/>
       <c r="T5" t="inlineStr"/>
       <c r="U5" t="inlineStr"/>
     </row>
     <row r="6">
-      <c r="A6" t="inlineStr"/>
+      <c r="A6" t="inlineStr">
+        <is>
+          <t>A171-10</t>
+        </is>
+      </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>A171-10 Procedura negoziata per lavori di opere aggiuntive straordinarie per adeguamento pertinenze esterne Corte Guazzo</t>
+          <t>Procedura negoziata per lavori di opere aggiuntive straordinarie per adeguamento pertinenze esterne Corte Guazzo</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
+      <c r="E6" t="inlineStr">
+        <is>
+          <t>UOC Servizi Tecnici e Patrimoniali</t>
+        </is>
+      </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;In calce il link in cui &amp;egrave; possibile visionare la documentazione di gara inerente la procedura pubblicata su Sintel:&lt;/p&gt;
-[...1 lines deleted...]
-</t>
+          <t>&lt;p&gt;In calce il link in cui è possibile visionare la documentazione di gara inerente la procedura pubblicata su Sintel:&lt;/p&gt;
+&lt;p&gt;https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=202795100&lt;/p&gt;</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="H6" t="inlineStr"/>
+      <c r="H6" t="inlineStr">
+        <is>
+          <t>202795100</t>
+        </is>
+      </c>
       <c r="I6" t="inlineStr"/>
       <c r="J6" t="inlineStr">
         <is>
           <t>B73ABC5963</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
           <t>12/06/2025 00:00</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
           <t>12/06/2030 00:00</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
           <t>20/06/2025 18:00</t>
         </is>
       </c>
       <c r="O6" t="inlineStr">
         <is>
           <t>30/07/2025</t>
         </is>
@@ -963,1400 +1016,1421 @@
       <c r="J8" t="inlineStr"/>
       <c r="K8" t="inlineStr">
         <is>
           <t>14/10/2024 00:00</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
           <t>14/10/2029 00:00</t>
         </is>
       </c>
       <c r="P8" t="n">
         <v>0</v>
       </c>
       <c r="Q8" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R8" t="inlineStr"/>
       <c r="S8" t="inlineStr"/>
       <c r="T8" t="inlineStr"/>
       <c r="U8" t="inlineStr"/>
     </row>
     <row r="9">
-      <c r="A9" t="inlineStr"/>
+      <c r="A9" t="inlineStr">
+        <is>
+          <t>prov 2024</t>
+        </is>
+      </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>Avviso di pubblicazione di procedura aperta telematica, ai sensi dell’art. 71 del D.lgs 36/2023 e su piattaforma telematica ARIA – SINTEL, lotto unico, per l’affidamento del servizio di recupero di cani e gatti vaganti e altri piccoli animali da cortile vaganti su pubblica via sul territorio di Rovigo e provincia e pulizia box e recinti Canile Sanitario periodo di tre anni eventualmente rinnovabile per ulteriori due anni CIG B35A75FB0F - ID N. 190494203</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>Avviso</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
+      <c r="E9" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato, Economato e Gestione della Logistica</t>
+        </is>
+      </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;strong&gt;&lt;span style="font-size:16px"&gt;Avviso di pubblicazione di procedura aperta telematica , ai sensi dell&amp;rsquo;art. 71 del D.lgs 36/2023 e su piattaforma telematica ARIA &amp;ndash; SINTEL, lotto unico, per l&amp;rsquo;affidamento del servizio di recupero di cani e gatti vaganti e altri piccoli animali da cortile vaganti su pubblica via sul territorio di Rovigo e provincia e pulizia box e recinti Canile Sanitario periodo di tre anni eventualmente rinnovabile per ulteriori due anni CIG B35A75FB0F - ID N. 190494203&lt;/span&gt;&lt;/strong&gt;&lt;/p&gt;
-</t>
+          <t>&lt;p&gt;&lt;strong&gt;&lt;span style="font-size: 16px;"&gt;Avviso di pubblicazione di procedura aperta telematica , ai sensi dell’art. 71 del D.lgs 36/2023 e su piattaforma telematica ARIA – SINTEL, lotto unico, per l’affidamento del servizio di recupero di cani e gatti vaganti e altri piccoli animali da cortile vaganti su pubblica via sul territorio di Rovigo e provincia e pulizia box e recinti Canile Sanitario periodo di tre anni eventualmente rinnovabile per ulteriori due anni CIG B35A75FB0F - ID N. 190494203&lt;/span&gt;&lt;/strong&gt;&lt;/p&gt;</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="H9" t="inlineStr"/>
+      <c r="H9" t="inlineStr">
+        <is>
+          <t>190494203</t>
+        </is>
+      </c>
       <c r="I9" t="inlineStr"/>
-      <c r="J9" t="inlineStr"/>
+      <c r="J9" t="inlineStr">
+        <is>
+          <t>B35A75FB0F</t>
+        </is>
+      </c>
       <c r="K9" t="inlineStr">
         <is>
           <t>10/10/2024 00:00</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
           <t>10/10/2029 00:00</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
           <t>18/11/2024 15:00</t>
         </is>
       </c>
       <c r="O9" t="inlineStr">
         <is>
           <t>12/03/2025</t>
         </is>
       </c>
       <c r="P9" t="n">
         <v>0</v>
       </c>
       <c r="Q9" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R9" t="inlineStr"/>
       <c r="S9" t="inlineStr"/>
       <c r="T9" t="inlineStr"/>
       <c r="U9" t="inlineStr"/>
     </row>
     <row r="10">
-      <c r="A10" t="inlineStr"/>
+      <c r="A10" t="inlineStr">
+        <is>
+          <t>prov 2024</t>
+        </is>
+      </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>C122 Indizione procedura negoziata ai sensi art. 50 co. 1 lett. e) D.Lgs 36/2023 da espletarsi in piattaforma ARIA Sintel relativa al servizio annuale di movimentazione carichi interni e traslochi arredi e mobili Azienda ULSS 5 Polesana</t>
+          <t>AVVISO PUBBLICO - INDAGINE DI MERCATO PER L’INDIVIDUAZIONE DI OPERATORI ECONOMICI PER L’AFFIDAMENTO DEI SERVIZI DIURNI E RESIDENZIALI PER PERSONE CON DISABILITÀ E RIDOTTA AUTONOMIA PSICHICA PRESSO N. 7 GRUPPI APPARTAMENTO DELL’AZIENDA ULSS 5 PER IL PERIODO DI 24 MESI, EVENTUALMENTE RINNOVABILE PER ULTERIORI 10 MESI, DISTRETTO 1 DI ROVIGO</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>Asta</t>
+          <t>Avviso</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
-      <c r="F10" t="inlineStr"/>
+      <c r="E10" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato, Economato e Gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F10" t="inlineStr">
+        <is>
+          <t>&lt;div class="WordSection1"&gt;
+ &lt;h1 style="margin-left: 7px;"&gt;&lt;span style="font-size: 16px;"&gt;&lt;span style="font-family: Arial,Helvetica,sans-serif;"&gt;AVVISO PUBBLICO - INDAGINE DI MERCATO PER L’INDIVIDUAZIONE DI OPERATORI ECONOMICI PER L’AFFIDAMENTO DEI SERVIZI DIURNI E RESIDENZIALI PER PERSONE CON DISABILITÀ E RIDOTTA AUTONOMIA PSICHICA PRESSO N. 7 GRUPPI APPARTAMENTO DELL’AZIENDA ULSS 5 PER IL PERIODO DI 24 MESI, EVENTUALMENTE RINNOVABILE PER ULTERIORI 10 MESI, DISTRETTO 1 DI ROVIGO &lt;/span&gt;&lt;/span&gt;&lt;/h1&gt;
+ &lt;h1 style="margin-left: 7px;"&gt;&lt;span style="font-size: 16px;"&gt;&lt;strong&gt;Termine presentazione manifestazione di interesse: 05/10/2024&lt;/strong&gt;&lt;/span&gt;&lt;/h1&gt;
+&lt;/div&gt;</t>
+        </is>
+      </c>
       <c r="G10" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="H10" t="inlineStr"/>
+      <c r="H10" t="inlineStr">
+        <is>
+          <t>191834617</t>
+        </is>
+      </c>
       <c r="I10" t="inlineStr"/>
-      <c r="J10" t="inlineStr"/>
+      <c r="J10" t="inlineStr">
+        <is>
+          <t>B42D8E96D1</t>
+        </is>
+      </c>
       <c r="K10" t="inlineStr">
         <is>
-          <t>04/09/2024 00:00</t>
+          <t>20/09/2024 12:00</t>
         </is>
       </c>
       <c r="L10" t="inlineStr">
         <is>
-          <t>04/09/2029 00:00</t>
+          <t>01/01/2030 12:00</t>
+        </is>
+      </c>
+      <c r="M10" t="inlineStr">
+        <is>
+          <t>02/12/2024 15:00</t>
         </is>
       </c>
       <c r="P10" t="n">
         <v>0</v>
       </c>
       <c r="Q10" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R10" t="inlineStr"/>
       <c r="S10" t="inlineStr"/>
       <c r="T10" t="inlineStr"/>
       <c r="U10" t="inlineStr"/>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr"/>
       <c r="B11" t="inlineStr">
         <is>
-          <t>IC487 Procedura di gara, ai sensi dell'art. 50 co. 1 lett. e) D.lgs 36/2023, per l'affidamento del servizio di assistenza e manutenzione tecnica della durata di 12 mesi di tipo Full Risk sui ventilatori domiciliari</t>
+          <t>C122 Indizione procedura negoziata ai sensi art. 50 co. 1 lett. e) D.Lgs 36/2023 da espletarsi in piattaforma ARIA Sintel relativa al servizio annuale di movimentazione carichi interni e traslochi arredi e mobili Azienda ULSS 5 Polesana</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="F11" t="inlineStr"/>
       <c r="G11" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H11" t="inlineStr"/>
       <c r="I11" t="inlineStr"/>
       <c r="J11" t="inlineStr"/>
       <c r="K11" t="inlineStr">
         <is>
-          <t>09/05/2024 00:00</t>
+          <t>04/09/2024 00:00</t>
         </is>
       </c>
       <c r="L11" t="inlineStr">
         <is>
-          <t>09/05/2029 00:00</t>
+          <t>04/09/2029 00:00</t>
         </is>
       </c>
       <c r="P11" t="n">
         <v>0</v>
       </c>
       <c r="Q11" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R11" t="inlineStr"/>
       <c r="S11" t="inlineStr"/>
       <c r="T11" t="inlineStr"/>
       <c r="U11" t="inlineStr"/>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr"/>
       <c r="B12" t="inlineStr">
         <is>
-          <t>FORNITURA di n. 1 Ecografo per la U.O.C. Neurologia del Presidio Ospedaliero di Rovigo dell'Azienda ULSS 5 Polesana</t>
+          <t>IC487 Procedura di gara, ai sensi dell'art. 50 co. 1 lett. e) D.lgs 36/2023, per l'affidamento del servizio di assistenza e manutenzione tecnica della durata di 12 mesi di tipo Full Risk sui ventilatori domiciliari</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aggiudicato</t>
         </is>
       </c>
       <c r="F12" t="inlineStr"/>
       <c r="G12" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="H12" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H12" t="inlineStr"/>
       <c r="I12" t="inlineStr"/>
-      <c r="J12" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J12" t="inlineStr"/>
       <c r="K12" t="inlineStr">
         <is>
-          <t>29/04/2024 00:00</t>
+          <t>09/05/2024 00:00</t>
         </is>
       </c>
       <c r="L12" t="inlineStr">
         <is>
-          <t>29/04/2029 00:00</t>
-[...4 lines deleted...]
-          <t>20/05/2024 00:00</t>
+          <t>09/05/2029 00:00</t>
         </is>
       </c>
       <c r="P12" t="n">
         <v>0</v>
       </c>
       <c r="Q12" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R12" t="inlineStr"/>
       <c r="S12" t="inlineStr"/>
       <c r="T12" t="inlineStr"/>
       <c r="U12" t="inlineStr"/>
     </row>
     <row r="13">
-      <c r="A13" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="A13" t="inlineStr"/>
       <c r="B13" t="inlineStr">
         <is>
-          <t>A251 Procedura di gara telematica ex art. 50 co. 1 lett. c) D.lgs 36/2023 per l'affidamento dei lavori per la ristrutturazione del piano 1° blocco B della Cittadella Socio Sanitaria di Rovigo necessari al trasferimento di due centri diurni. CIG: B046F9D4E7</t>
+          <t>FORNITURA di n. 1 Ecografo per la U.O.C. Neurologia del Presidio Ospedaliero di Rovigo dell'Azienda ULSS 5 Polesana</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>Aggiudicato</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="F13" t="inlineStr"/>
       <c r="G13" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="H13" t="inlineStr"/>
+      <c r="H13" t="inlineStr">
+        <is>
+          <t>182991855</t>
+        </is>
+      </c>
       <c r="I13" t="inlineStr"/>
-      <c r="J13" t="inlineStr"/>
+      <c r="J13" t="inlineStr">
+        <is>
+          <t>B16F0B72F4</t>
+        </is>
+      </c>
       <c r="K13" t="inlineStr">
         <is>
-          <t>21/02/2024 00:00</t>
+          <t>29/04/2024 00:00</t>
         </is>
       </c>
       <c r="L13" t="inlineStr">
         <is>
-          <t>21/02/2029 00:00</t>
+          <t>29/04/2029 00:00</t>
+        </is>
+      </c>
+      <c r="M13" t="inlineStr">
+        <is>
+          <t>20/05/2024 00:00</t>
         </is>
       </c>
       <c r="P13" t="n">
         <v>0</v>
       </c>
       <c r="Q13" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R13" t="inlineStr"/>
       <c r="S13" t="inlineStr"/>
       <c r="T13" t="inlineStr"/>
       <c r="U13" t="inlineStr"/>
     </row>
     <row r="14">
-      <c r="A14" t="inlineStr"/>
+      <c r="A14" t="inlineStr">
+        <is>
+          <t>B046F9D4E7</t>
+        </is>
+      </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>AVVISO DI PUBBLICAZIONE PROCEDURA DI GARA APERTA TELEMATICA, AI SENSI DELL’ART. 71 DEL D.LGS. N. 36/2023 PER LA FORNITURA DI UN SISTEMA DIAGNOSTICO, COMPRENSIVO DI REAGENTI E MATERIALI DI CONSUMO PER L'ESECUZIONE DI INDAGINI IMMUNOISTOCHIMICHE E DI IBRIDAZIONE IN SITU PER DIAGNOSTICA MORFO FUNZIONALE E PER L'INDIVIDUAZIONE DI PARAMETRI PROGNOSTICO PREDITTIVI, SUDDIVISA IN DUE LOTTI, PER LA UOC ANATOMIA PATOLOGICA, PER IL PERIODO DI 36 MESI, EVENTUALMENTE RINNOVABILE PER ULTERIORI 24 MESI.Sintel ID 176436100</t>
+          <t>A251 Procedura di gara telematica ex art. 50 co. 1 lett. c) D.lgs 36/2023 per l'affidamento dei lavori per la ristrutturazione del piano 1° blocco B della Cittadella Socio Sanitaria di Rovigo necessari al trasferimento di due centri diurni. CIG: B046F9D4E7</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>Scaduto</t>
-[...21 lines deleted...]
-      </c>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="F14" t="inlineStr"/>
       <c r="G14" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H14" t="inlineStr"/>
       <c r="I14" t="inlineStr"/>
       <c r="J14" t="inlineStr"/>
       <c r="K14" t="inlineStr">
         <is>
-          <t>21/11/2023 00:00</t>
+          <t>21/02/2024 00:00</t>
         </is>
       </c>
       <c r="L14" t="inlineStr">
         <is>
-          <t>21/11/2028 00:00</t>
-[...4 lines deleted...]
-          <t>18/01/2024 15:00</t>
+          <t>21/02/2029 00:00</t>
         </is>
       </c>
       <c r="P14" t="n">
         <v>0</v>
       </c>
       <c r="Q14" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R14" t="inlineStr"/>
       <c r="S14" t="inlineStr"/>
       <c r="T14" t="inlineStr"/>
       <c r="U14" t="inlineStr"/>
     </row>
     <row r="15">
-      <c r="A15" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="A15" t="inlineStr"/>
       <c r="B15" t="inlineStr">
         <is>
-          <t>A252 Procedura negoziata per la realizzazione mediante Accordo Quadro di lavori di minuta manutenzione anno 2024</t>
+          <t>AVVISO DI PUBBLICAZIONE PROCEDURA DI GARA APERTA TELEMATICA, AI SENSI DELL’ART. 71 DEL D.LGS. N. 36/2023 PER LA FORNITURA DI UN SISTEMA DIAGNOSTICO, COMPRENSIVO DI REAGENTI E MATERIALI DI CONSUMO PER L'ESECUZIONE DI INDAGINI IMMUNOISTOCHIMICHE E DI IBRIDAZIONE IN SITU PER DIAGNOSTICA MORFO FUNZIONALE E PER L'INDIVIDUAZIONE DI PARAMETRI PROGNOSTICO PREDITTIVI, SUDDIVISA IN DUE LOTTI, PER LA UOC ANATOMIA PATOLOGICA, PER IL PERIODO DI 36 MESI, EVENTUALMENTE RINNOVABILE PER ULTERIORI 24 MESI.Sintel ID 176436100</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>Aggiudicato</t>
-[...2 lines deleted...]
-      <c r="F15" t="inlineStr"/>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;&lt;strong&gt;AVVISO DI PUBBLICAZIONE&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;PROCEDURA DI GARA APERTA TELEMATICA, AI SENSI DELL’ART. 71 DEL D.LGS. N. 36/2023 PER LA FORNITURA DI UN SISTEMA DIAGNOSTICO, COMPRENSIVO DI REAGENTI E MATERIALI DI CONSUMO PER L'ESECUZIONE DI INDAGINI IMMUNOISTOCHIMICHE E DI IBRIDAZIONE IN SITU PER DIAGNOSTICA MORFO FUNZIONALE E PER L'INDIVIDUAZIONE DI PARAMETRI PROGNOSTICO PREDITTIVI, SUDDIVISA IN DUE LOTTI, PER LA UOC ANATOMIA PATOLOGICA, PER IL PERIODO DI 36 MESI, EVENTUALMENTE RINNOVABILE PER ULTERIORI 24 MESI&lt;/strong&gt;&lt;strong&gt;. &lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;Sintel ID n. 176436100&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;Si rende noto che l'Azienda ULSS 5 Polesana, intende procedere, ai sensi dell’articolo ai sensi dell’art. 71 del D.lgs n. 36/2023 all’affidamento della fornitura di un sistema diagnostico, comprensivo di reagenti e materiali di consumo per l'esecuzione di indagini immunoistochimiche e di ibridazione in situ per diagnostica morfo funzionale e per l'individuazione di parametri prognostico predittivi, suddivisa in due lotti, per la UOC Anatomia Patologica dell’Azienda Ulss 5 Polesana, per il periodo di 36 mesi, eventualmente rinnovabili per ulteriori 24 mesi ed eventuale opzione di proroga di 6 mesi.&lt;/p&gt;
+&lt;p&gt;Lotto 1 – Tests ancillari morfo-Funzionali CIG A02E3E0140 CPV 33124110-9&lt;/p&gt;
+&lt;p&gt;Lotto 2 – Tests prognostico-predittivi CIG A02E40716F CPV 33124110-9&lt;/p&gt;
+&lt;p&gt;L’importo complessivo triennale a base d’asta Iva non compresa e Oneri DUVRI non compresi è:&lt;/p&gt;
+&lt;p&gt;Lotto 1 – Tests ancillari morfo-Funzionali € 300.000,00&lt;/p&gt;
+&lt;p&gt;Lotto 2 – Tests prognostico-predittivi € 255.000,00&lt;/p&gt;
+&lt;p&gt;Si invitano pertanto gli operatori economici eventualmente interessati, alla partecipazione alla procedura aperta per l’assegnazione della fornitura in oggetto, che sarà espletata esclusivamente tramite la piattaforma di e-procurement denominata SINTEL della Regione Lombardia (&lt;a href="https://www.ariaspa.it/wps/portal/Aria"&gt;&lt;strong&gt;https://www.ariaspa.it/wps/portal/Aria&lt;/strong&gt;&lt;/a&gt;), a visionare la documentazione ricercando l’ID sopradescritto nell’area “&lt;em&gt;Bandi sulla piattaforma Sintel&lt;/em&gt;” al link:&lt;/p&gt;
+&lt;p&gt;https://www.sintel.regione.lombardia.it/eprocdata/sintelSearch.xhtml&lt;/p&gt;
+&lt;p&gt;Il termine ultimo per la presentazione delle offerte è indicato sulla piattaforma Sintel e sul bando GUUE&lt;/p&gt;
+&lt;p&gt;Il RUP Dott.ssa Emanuela Pizzardo&lt;/p&gt;
+&lt;p&gt; &lt;/p&gt;
+&lt;p&gt; &lt;/p&gt;
+</t>
+        </is>
+      </c>
       <c r="G15" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H15" t="inlineStr"/>
       <c r="I15" t="inlineStr"/>
       <c r="J15" t="inlineStr"/>
       <c r="K15" t="inlineStr">
         <is>
-          <t>30/10/2023 00:00</t>
+          <t>21/11/2023 00:00</t>
         </is>
       </c>
       <c r="L15" t="inlineStr">
         <is>
-          <t>30/10/2028 00:00</t>
+          <t>21/11/2028 00:00</t>
+        </is>
+      </c>
+      <c r="M15" t="inlineStr">
+        <is>
+          <t>18/01/2024 15:00</t>
         </is>
       </c>
       <c r="P15" t="n">
         <v>0</v>
       </c>
       <c r="Q15" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R15" t="inlineStr"/>
       <c r="S15" t="inlineStr"/>
       <c r="T15" t="inlineStr"/>
       <c r="U15" t="inlineStr"/>
     </row>
     <row r="16">
-      <c r="A16" t="inlineStr"/>
+      <c r="A16" t="inlineStr">
+        <is>
+          <t>A008CBF68A</t>
+        </is>
+      </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>AVVISO PUBBLICO DI AVVIO  ID SINTEL 175228087/2023 - PROCEDURA NEGOZIATA TELEMATICA AI SENSI DELL’ ART.  50 COMMA 1, LETTERA E), DEL D.LGS 36/2023 E DELL’ART. 10 COMMI 1 E 5 BIS DEL D.L. N. 34/2023 CONVERTITO IN LEGGE N. 56/2023 PER L’AFFIDAMENTO IN URGENZA DI SERVIZI DI ASSISTENZA MEDICA PRESSO LA UOC DI RADIOLOGIA DEL PRESIDIO OSPEDALIERO DI ROVIGO DELL’A.ULSS 5 “POLESANA” PER LA DURATA DI CINQUE MESI. CIG A01D604F50</t>
+          <t>A252 Procedura negoziata per la realizzazione mediante Accordo Quadro di lavori di minuta manutenzione anno 2024</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>Scaduto</t>
-[...11 lines deleted...]
-      </c>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="F16" t="inlineStr"/>
       <c r="G16" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H16" t="inlineStr"/>
       <c r="I16" t="inlineStr"/>
       <c r="J16" t="inlineStr"/>
       <c r="K16" t="inlineStr">
         <is>
-          <t>13/10/2023 00:00</t>
+          <t>30/10/2023 00:00</t>
         </is>
       </c>
       <c r="L16" t="inlineStr">
         <is>
-          <t>13/10/2028 00:00</t>
-[...4 lines deleted...]
-          <t>19/10/2023 18:00</t>
+          <t>30/10/2028 00:00</t>
         </is>
       </c>
       <c r="P16" t="n">
         <v>0</v>
       </c>
       <c r="Q16" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R16" t="inlineStr"/>
       <c r="S16" t="inlineStr"/>
       <c r="T16" t="inlineStr"/>
       <c r="U16" t="inlineStr"/>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr"/>
       <c r="B17" t="inlineStr">
         <is>
-          <t>AVVISO PUBBLICO  INDAGINE DI MERCATO PER L’INDIVIDUAZIONE DI OPERATORI ECONOMICI PER L’AFFIDAMENTO IN URGENZA, A SEGUITO PROCEDURA TELEMATICA AI SENSI DELL’ART.  50 COMMA 1, LETTERA E), DEL D.LGS 36/2023 E DELL’ART. 10 COMMI 1 E 5 BIS DEL D.L. N. 34/2023 CONVERTITO IN LEGGE N. 56/2023, TRAMITE PIATTAFORMA ARIA S.P.A., DI SERVIZI DI ASSISTENZA MEDICA PRESSO LA UOC PEDIATRIA DEI PRESIDI OSPEDALIERI DI ROVIGO E ADRIA DELL’A.ULSS 5 “POLESANA” PER IL PERIODO DI TRE MESI.</t>
+          <t>AVVISO PUBBLICO DI AVVIO  ID SINTEL 175228087/2023 - PROCEDURA NEGOZIATA TELEMATICA AI SENSI DELL’ ART.  50 COMMA 1, LETTERA E), DEL D.LGS 36/2023 E DELL’ART. 10 COMMI 1 E 5 BIS DEL D.L. N. 34/2023 CONVERTITO IN LEGGE N. 56/2023 PER L’AFFIDAMENTO IN URGENZA DI SERVIZI DI ASSISTENZA MEDICA PRESSO LA UOC DI RADIOLOGIA DEL PRESIDIO OSPEDALIERO DI ROVIGO DELL’A.ULSS 5 “POLESANA” PER LA DURATA DI CINQUE MESI. CIG A01D604F50</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;strong&gt;AVVISO PUBBLICO&lt;/strong&gt;&lt;/p&gt;
-[...3 lines deleted...]
-&lt;p&gt;&amp;nbsp;&lt;/p&gt;
+          <t xml:space="preserve">&lt;p&gt;&lt;strong&gt;AVVISO PUBBLICO DI AVVIO&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;ID SINTEL 175228087/2023 - PROCEDURA NEGOZIATA TELEMATICA AI SENSI DELL’ ART.  50 COMMA 1, LETTERA E), DEL D.LGS 36/2023 E DELL’ART. 10 COMMI 1 E 5 BIS DEL D.L. N. 34/2023 CONVERTITO IN LEGGE N. 56/2023 PER L’AFFIDAMENTO IN URGENZA DI SERVIZI DI ASSISTENZA MEDICA PRESSO LA UOC DI RADIOLOGIA DEL PRESIDIO OSPEDALIERO DI ROVIGO DELL’A.ULSS 5 “POLESANA” PER LA DURATA DI CINQUE MESI. CIG A01D604F50&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt; &lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;Il termine previsto per la presentazione delle offerte è il giorno 19/10/2023 ore 18:00.&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt; &lt;/p&gt;
 </t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H17" t="inlineStr"/>
       <c r="I17" t="inlineStr"/>
       <c r="J17" t="inlineStr"/>
       <c r="K17" t="inlineStr">
         <is>
-          <t>14/09/2023 00:00</t>
+          <t>13/10/2023 00:00</t>
         </is>
       </c>
       <c r="L17" t="inlineStr">
         <is>
-          <t>14/09/2028 00:00</t>
+          <t>13/10/2028 00:00</t>
         </is>
       </c>
       <c r="M17" t="inlineStr">
         <is>
-          <t>19/09/2023 23:59</t>
+          <t>19/10/2023 18:00</t>
         </is>
       </c>
       <c r="P17" t="n">
         <v>0</v>
       </c>
       <c r="Q17" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R17" t="inlineStr"/>
       <c r="S17" t="inlineStr"/>
       <c r="T17" t="inlineStr"/>
       <c r="U17" t="inlineStr"/>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr"/>
       <c r="B18" t="inlineStr">
         <is>
           <t>AVVISO PUBBLICO  INDAGINE DI MERCATO PER L’INDIVIDUAZIONE DI OPERATORI ECONOMICI PER L’AFFIDAMENTO IN URGENZA, A SEGUITO PROCEDURA TELEMATICA AI SENSI DELL’ART.  50 COMMA 1, LETTERA E), DEL D.LGS 36/2023 E DELL’ART. 10 COMMI 1 E 5 BIS DEL D.L. N. 34/2023 CONVERTITO IN LEGGE N. 56/2023, TRAMITE PIATTAFORMA ARIA S.P.A., DI SERVIZI DI ASSISTENZA MEDICA PRESSO LA UOC OSTETRICIA E GINECOLOGIA DEL PRESIDIO OSPEDALIERO DI ROVIGO DELL’A.ULSS 5 “POLESANA” PER IL PERIODO DI TRE MESI.</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
           <t xml:space="preserve">&lt;p&gt;&lt;strong&gt;AVVISO PUBBLICO&lt;/strong&gt;&lt;/p&gt;
-&lt;p&gt;&lt;strong&gt;INDAGINE DI MERCATO PER L&amp;rsquo;INDIVIDUAZIONE DI OPERATORI ECONOMICI PER L&amp;rsquo;AFFIDAMENTO IN URGENZA, A SEGUITO PROCEDURA TELEMATICA AI SENSI DELL&amp;rsquo;ART.&amp;nbsp; 50 COMMA 1, LETTERA E), DEL D.LGS 36/2023 E DELL&amp;rsquo;ART. 10 COMMI 1 E 5 BIS DEL D.L. N. 34/2023 CONVERTITO IN LEGGE N. 56/2023, TRAMITE PIATTAFORMA ARIA S.P.A., DI SERVIZI DI ASSISTENZA MEDICA PRESSO LA UOC OSTETRICIA E GINECOLOGIA DEL PRESIDIO OSPEDALIERO DI ROVIGO DELL&amp;rsquo;A.ULSS 5 &amp;ldquo;POLESANA&amp;rdquo; PER IL PERIODO DI TRE MESI.&lt;/strong&gt;&lt;/p&gt;
-&lt;p&gt;&amp;nbsp;&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;INDAGINE DI MERCATO PER L’INDIVIDUAZIONE DI OPERATORI ECONOMICI PER L’AFFIDAMENTO IN URGENZA, A SEGUITO PROCEDURA TELEMATICA AI SENSI DELL’ART.  50 COMMA 1, LETTERA E), DEL D.LGS 36/2023 E DELL’ART. 10 COMMI 1 E 5 BIS DEL D.L. N. 34/2023 CONVERTITO IN LEGGE N. 56/2023, TRAMITE PIATTAFORMA ARIA S.P.A., DI SERVIZI DI ASSISTENZA MEDICA PRESSO LA UOC OSTETRICIA E GINECOLOGIA DEL PRESIDIO OSPEDALIERO DI ROVIGO DELL’A.ULSS 5 “POLESANA” PER IL PERIODO DI TRE MESI.&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt; &lt;/p&gt;
 &lt;p&gt;Le domande di partecipazione dovranno pervenire: entro il giorno 20/09/2023.&lt;/p&gt;
 </t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H18" t="inlineStr"/>
       <c r="I18" t="inlineStr"/>
       <c r="J18" t="inlineStr"/>
       <c r="K18" t="inlineStr">
         <is>
           <t>14/09/2023 00:00</t>
         </is>
       </c>
       <c r="L18" t="inlineStr">
         <is>
           <t>14/09/2028 00:00</t>
         </is>
       </c>
       <c r="M18" t="inlineStr">
         <is>
           <t>20/09/2023 23:59</t>
         </is>
       </c>
       <c r="P18" t="n">
         <v>0</v>
       </c>
       <c r="Q18" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R18" t="inlineStr"/>
       <c r="S18" t="inlineStr"/>
       <c r="T18" t="inlineStr"/>
       <c r="U18" t="inlineStr"/>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr"/>
       <c r="B19" t="inlineStr">
         <is>
-          <t>A227 Procedura negoziata senza pubblicazione di bando, da esperire in Sintel, per l'affidamento dei lavori di ristrutturazione della Nuova Medicina Fisica e Riabilitazione Ospedale di Rovigo, CIG: 9967862BEE</t>
+          <t>AVVISO PUBBLICO  INDAGINE DI MERCATO PER L’INDIVIDUAZIONE DI OPERATORI ECONOMICI PER L’AFFIDAMENTO IN URGENZA, A SEGUITO PROCEDURA TELEMATICA AI SENSI DELL’ART.  50 COMMA 1, LETTERA E), DEL D.LGS 36/2023 E DELL’ART. 10 COMMI 1 E 5 BIS DEL D.L. N. 34/2023 CONVERTITO IN LEGGE N. 56/2023, TRAMITE PIATTAFORMA ARIA S.P.A., DI SERVIZI DI ASSISTENZA MEDICA PRESSO LA UOC PEDIATRIA DEI PRESIDI OSPEDALIERI DI ROVIGO E ADRIA DELL’A.ULSS 5 “POLESANA” PER IL PERIODO DI TRE MESI.</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>Aggiudicato</t>
-[...2 lines deleted...]
-      <c r="F19" t="inlineStr"/>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F19" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;&lt;strong&gt;AVVISO PUBBLICO&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;INDAGINE DI MERCATO PER L’INDIVIDUAZIONE DI OPERATORI ECONOMICI PER L’AFFIDAMENTO IN URGENZA, A SEGUITO PROCEDURA TELEMATICA AI SENSI DELL’ART.  50 COMMA 1, LETTERA E), DEL D.LGS 36/2023 E DELL’ART. 10 COMMI 1 E 5 BIS DEL D.L. N. 34/2023 CONVERTITO IN LEGGE N. 56/2023, TRAMITE PIATTAFORMA ARIA S.P.A., DI SERVIZI DI ASSISTENZA MEDICA PRESSO LA UOC PEDIATRIA DEI PRESIDI OSPEDALIERI DI ROVIGO E ADRIA DELL’A.ULSS 5 “POLESANA” PER IL PERIODO DI TRE MESI.&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt; &lt;/p&gt;
+&lt;p&gt;Termine invio domande di partecipazione: entro il giorno 19/09/2023&lt;/p&gt;
+&lt;p&gt; &lt;/p&gt;
+</t>
+        </is>
+      </c>
       <c r="G19" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="H19" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H19" t="inlineStr"/>
       <c r="I19" t="inlineStr"/>
       <c r="J19" t="inlineStr"/>
       <c r="K19" t="inlineStr">
         <is>
-          <t>01/09/2023 00:00</t>
+          <t>14/09/2023 00:00</t>
         </is>
       </c>
       <c r="L19" t="inlineStr">
         <is>
-          <t>01/09/2028 00:00</t>
+          <t>14/09/2028 00:00</t>
+        </is>
+      </c>
+      <c r="M19" t="inlineStr">
+        <is>
+          <t>19/09/2023 23:59</t>
         </is>
       </c>
       <c r="P19" t="n">
         <v>0</v>
       </c>
       <c r="Q19" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R19" t="inlineStr"/>
       <c r="S19" t="inlineStr"/>
       <c r="T19" t="inlineStr"/>
       <c r="U19" t="inlineStr"/>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr"/>
       <c r="B20" t="inlineStr">
         <is>
-          <t xml:space="preserve">AVVISO PUBBLICO DI AVVIO ID SINTEL 172941151/2023 - PROCEDURA DI GARA TELEMATICA AI SENSI DELL’ ART.  50 COMMA 1, LETTERA E), DEL D.LGS 36/2023 E DELL’ART. 10 COMMI 1 E 5 BIS DEL D.L. N. 34/2023 CONVERTITO IN LEGGE N. 56/2023 PER L’AFFIDAMENTO IN URGENZA DI SERVIZI DI ASSISTENZA MEDICA SUDDIVISI IN N. 2 LOTTI PRESSO LA UOC OSTETRICIA E GINECOLOGIA DELL’AZIENDA ULSS 5 POLESANA PER LA DURATA DI QUATTRO MESI. </t>
+          <t>A227 Procedura negoziata senza pubblicazione di bando, da esperire in Sintel, per l'affidamento dei lavori di ristrutturazione della Nuova Medicina Fisica e Riabilitazione Ospedale di Rovigo, CIG: 9967862BEE</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>Scaduto</t>
-[...14 lines deleted...]
-      </c>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="F20" t="inlineStr"/>
       <c r="G20" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="H20" t="inlineStr"/>
+      <c r="H20" t="inlineStr">
+        <is>
+          <t>172716147</t>
+        </is>
+      </c>
       <c r="I20" t="inlineStr"/>
       <c r="J20" t="inlineStr"/>
       <c r="K20" t="inlineStr">
         <is>
-          <t>04/08/2023 00:00</t>
+          <t>01/09/2023 00:00</t>
         </is>
       </c>
       <c r="L20" t="inlineStr">
         <is>
-          <t>04/08/2028 00:00</t>
-[...4 lines deleted...]
-          <t>22/08/2023 18:00</t>
+          <t>01/09/2028 00:00</t>
         </is>
       </c>
       <c r="P20" t="n">
         <v>0</v>
       </c>
       <c r="Q20" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R20" t="inlineStr"/>
       <c r="S20" t="inlineStr"/>
       <c r="T20" t="inlineStr"/>
       <c r="U20" t="inlineStr"/>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr"/>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Avviso di interesse per la selezione di reti di soggetti e azioni progettuali da sviluppare in co-progettazione per la sperimentazione di un modello di sviluppo della DDG n. 506/2023 “Progetto Quality of life 7-21”, nel quadro degli indirizzi programmatori di cui alla DGR n.73/2022, inerente ad interventi e servizi a favore di persone con disturbi dello spettro autistico (PcASD) e alle loro famiglie, in età evolutiva e della transizione (7-21 anni).</t>
+          <t xml:space="preserve">AVVISO PUBBLICO DI AVVIO ID SINTEL 172941151/2023 - PROCEDURA DI GARA TELEMATICA AI SENSI DELL’ ART.  50 COMMA 1, LETTERA E), DEL D.LGS 36/2023 E DELL’ART. 10 COMMI 1 E 5 BIS DEL D.L. N. 34/2023 CONVERTITO IN LEGGE N. 56/2023 PER L’AFFIDAMENTO IN URGENZA DI SERVIZI DI ASSISTENZA MEDICA SUDDIVISI IN N. 2 LOTTI PRESSO LA UOC OSTETRICIA E GINECOLOGIA DELL’AZIENDA ULSS 5 POLESANA PER LA DURATA DI QUATTRO MESI. </t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>Bando</t>
+          <t>Asta</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;strong&gt;Avviso di interesse per la selezione di reti di soggetti e azioni progettuali da sviluppare in co-progettazione per la sperimentazione di un modello di sviluppo della &lt;/strong&gt;&lt;strong&gt;DDG n. 506/2023 &amp;ldquo;Progetto Quality of life 7-21&amp;rdquo;, nel quadro degli indirizzi programmatori di cui alla DGR n.73/2022, inerente ad interventi e servizi a favore di persone con disturbi dello spettro autistico (PcASD) e alle loro famiglie, in et&amp;agrave; evolutiva e della transizione (7-21 anni).&lt;/strong&gt;&lt;/p&gt;
-&lt;p&gt;&lt;strong&gt;Termine manifestazione interesse 11/08/2023 ore 15:00&lt;/strong&gt;&lt;/p&gt;
+          <t xml:space="preserve">&lt;p&gt;&lt;strong&gt;AVVISO PUBBLICO DI AVVIO&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;ID SINTEL 172941151/2023 - PROCEDURA DI GARA TELEMATICA AI SENSI DELL’ ART.  50 COMMA 1, LETTERA E), DEL D.LGS 36/2023 E DELL’ART. 10 COMMI 1 E 5 BIS DEL D.L. N. 34/2023 CONVERTITO IN LEGGE N. 56/2023 PER L’AFFIDAMENTO IN URGENZA DI SERVIZI DI ASSISTENZA MEDICA SUDDIVISI IN N. 2 LOTTI PRESSO LA UOC OSTETRICIA E GINECOLOGIA DELL’AZIENDA ULSS 5 POLESANA PER LA DURATA DI QUATTRO MESI. &lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;LOTTO 1 UOC OSTETRICIA E GINECOLOGIA DEL P.O. DI ROVIGO &lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;LOTTO 2 UOC OSTETRICIA E GINECOLOGIA DEL P.O. ADRIA &lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;Simog. n. 9266285&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt; &lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;Il termine previsto per la presentazione delle offerte è il giorno 22/08/2023 ore 18:00.&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt; &lt;/p&gt;
 </t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H21" t="inlineStr"/>
       <c r="I21" t="inlineStr"/>
       <c r="J21" t="inlineStr"/>
       <c r="K21" t="inlineStr">
         <is>
-          <t>28/07/2023 00:00</t>
+          <t>04/08/2023 00:00</t>
         </is>
       </c>
       <c r="L21" t="inlineStr">
         <is>
-          <t>28/07/2028 00:00</t>
+          <t>04/08/2028 00:00</t>
         </is>
       </c>
       <c r="M21" t="inlineStr">
         <is>
-          <t>11/08/2023 15:00</t>
+          <t>22/08/2023 18:00</t>
         </is>
       </c>
       <c r="P21" t="n">
         <v>0</v>
       </c>
       <c r="Q21" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R21" t="inlineStr"/>
       <c r="S21" t="inlineStr"/>
       <c r="T21" t="inlineStr"/>
       <c r="U21" t="inlineStr"/>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr"/>
       <c r="B22" t="inlineStr">
         <is>
-          <t>Indagine di mercato per l’individuazione di operatori economici per l’affidamento in urgenza, ai sensi dell’art. 50, comma 1 lett. e) del D.lgs. n. 36/2023 e dell’art. 10 commi 1 e 5 bis del D.L. n. 34/2023 convertito in Legge n. 56/2023, tramite piattaforma Aria S.p.A., di servizi di assistenza medica presso la UOC di Pediatria dei Presidi Ospedalieri di Rovigo e Adria dell’Azienda Ulss 5 Polesana per il periodo di quattro mesi.</t>
+          <t>Avviso di interesse per la selezione di reti di soggetti e azioni progettuali da sviluppare in co-progettazione per la sperimentazione di un modello di sviluppo della DDG n. 506/2023 “Progetto Quality of life 7-21”, nel quadro degli indirizzi programmatori di cui alla DGR n.73/2022, inerente ad interventi e servizi a favore di persone con disturbi dello spettro autistico (PcASD) e alle loro famiglie, in età evolutiva e della transizione (7-21 anni).</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
           <t>Bando</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;strong&gt;Indagine di mercato per l&amp;rsquo;individuazione di operatori economici per l&amp;rsquo;affidamento in urgenza, ai sensi dell&amp;rsquo;art. 50, comma 1 lett. e) del D.lgs. n. 36/2023 e dell&amp;rsquo;art. 10 commi 1 e 5 bis del D.L. n. 34/2023 convertito in Legge n. 56/2023, tramite piattaforma Aria S.p.A., di servizi di assistenza medica presso la UOC di Pediatria dei Presidi Ospedalieri di Rovigo e Adria dell&amp;rsquo;Azienda Ulss 5 Polesana per il periodo di quattro mesi.&lt;/strong&gt;&lt;/p&gt;
-&lt;p&gt;&lt;strong&gt;Termine manifestazione interesse il 18/07/2023&lt;/strong&gt;&lt;/p&gt;
+          <t xml:space="preserve">&lt;p&gt;&lt;strong&gt;Avviso di interesse per la selezione di reti di soggetti e azioni progettuali da sviluppare in co-progettazione per la sperimentazione di un modello di sviluppo della &lt;/strong&gt;&lt;strong&gt;DDG n. 506/2023 “Progetto Quality of life 7-21”, nel quadro degli indirizzi programmatori di cui alla DGR n.73/2022, inerente ad interventi e servizi a favore di persone con disturbi dello spettro autistico (PcASD) e alle loro famiglie, in età evolutiva e della transizione (7-21 anni).&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;Termine manifestazione interesse 11/08/2023 ore 15:00&lt;/strong&gt;&lt;/p&gt;
 </t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H22" t="inlineStr"/>
       <c r="I22" t="inlineStr"/>
       <c r="J22" t="inlineStr"/>
       <c r="K22" t="inlineStr">
         <is>
-          <t>13/07/2023 00:00</t>
+          <t>28/07/2023 00:00</t>
         </is>
       </c>
       <c r="L22" t="inlineStr">
         <is>
-          <t>13/07/2028 00:00</t>
+          <t>28/07/2028 00:00</t>
         </is>
       </c>
       <c r="M22" t="inlineStr">
         <is>
-          <t>18/07/2023 23:59</t>
+          <t>11/08/2023 15:00</t>
         </is>
       </c>
       <c r="P22" t="n">
         <v>0</v>
       </c>
       <c r="Q22" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R22" t="inlineStr"/>
       <c r="S22" t="inlineStr"/>
       <c r="T22" t="inlineStr"/>
       <c r="U22" t="inlineStr"/>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr"/>
       <c r="B23" t="inlineStr">
         <is>
-          <t>PROCEDURA DI GARA APERTA TELEMATICA, AI SENSI DELL’ART. 60 - D. LGS. N. 50/2016 E S.M.I., SVOLTA TRAMITE L’UTILIZZO DELLA PIATTAFORMA DI INTERMEDIAZIONE TELEMATICA SINTEL, PER L’AFFIDAMENTO DEL SERVIZIO DI GESTIONE, ARCHIVIAZIONE, CUSTODIA, RIORDINO E SCARTO DELLA DOCUMENTAZIONE SANITARIA E DEI DOCUMENTI TECNICO-AMMINISTRATIVI DELLE UNITÀ OPERATIVE DELL’AZIENDA ULSS 5 POLESANA PER LA DURATA DI 60 MESI ED EVENTUALMENTE RINNOVABILE PER ULTERIORI 24 MESI.</t>
+          <t>Indagine di mercato per l’individuazione di operatori economici per l’affidamento in urgenza, ai sensi dell’art. 50, comma 1 lett. e) del D.lgs. n. 36/2023 e dell’art. 10 commi 1 e 5 bis del D.L. n. 34/2023 convertito in Legge n. 56/2023, tramite piattaforma Aria S.p.A., di servizi di assistenza medica presso la UOC di Pediatria dei Presidi Ospedalieri di Rovigo e Adria dell’Azienda Ulss 5 Polesana per il periodo di quattro mesi.</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
           <t>Bando</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;PROCEDURA DI GARA APERTA TELEMATICA, AI SENSI DELL&amp;rsquo;ART. 60 - D. LGS. N.&amp;nbsp;50/2016 E S.M.I., SVOLTA TRAMITE L&amp;rsquo;UTILIZZO DELLA PIATTAFORMA DI&amp;nbsp;INTERMEDIAZIONE TELEMATICA SINTEL, PER L&amp;rsquo;AFFIDAMENTO DEL SERVIZIO DI&amp;nbsp;GESTIONE, ARCHIVIAZIONE, CUSTODIA, RIORDINO E SCARTO DELLA&amp;nbsp;DOCUMENTAZIONE SANITARIA E DEI DOCUMENTI TECNICO-AMMINISTRATIVI&amp;nbsp;DELLE UNIT&amp;Agrave; OPERATIVE DELL&amp;rsquo;AZIENDA ULSS 5 POLESANA PER LA DURATA DI 60&amp;nbsp;MESI ED EVENTUALMENTE RINNOVABILE PER ULTERIORI 24 MESI.&amp;nbsp;CIG 9934777555&lt;br /&gt;
-[...7 lines deleted...]
-&lt;p&gt;&amp;nbsp;&lt;/p&gt;
+          <t xml:space="preserve">&lt;p&gt;&lt;strong&gt;Indagine di mercato per l’individuazione di operatori economici per l’affidamento in urgenza, ai sensi dell’art. 50, comma 1 lett. e) del D.lgs. n. 36/2023 e dell’art. 10 commi 1 e 5 bis del D.L. n. 34/2023 convertito in Legge n. 56/2023, tramite piattaforma Aria S.p.A., di servizi di assistenza medica presso la UOC di Pediatria dei Presidi Ospedalieri di Rovigo e Adria dell’Azienda Ulss 5 Polesana per il periodo di quattro mesi.&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;Termine manifestazione interesse il 18/07/2023&lt;/strong&gt;&lt;/p&gt;
 </t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H23" t="inlineStr"/>
       <c r="I23" t="inlineStr"/>
       <c r="J23" t="inlineStr"/>
       <c r="K23" t="inlineStr">
         <is>
-          <t>30/06/2023 00:00</t>
+          <t>13/07/2023 00:00</t>
         </is>
       </c>
       <c r="L23" t="inlineStr">
         <is>
-          <t>30/06/2028 00:00</t>
+          <t>13/07/2028 00:00</t>
         </is>
       </c>
       <c r="M23" t="inlineStr">
         <is>
-          <t>10/08/2023 00:00</t>
+          <t>18/07/2023 23:59</t>
         </is>
       </c>
       <c r="P23" t="n">
         <v>0</v>
       </c>
       <c r="Q23" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R23" t="inlineStr"/>
       <c r="S23" t="inlineStr"/>
       <c r="T23" t="inlineStr"/>
       <c r="U23" t="inlineStr"/>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr"/>
       <c r="B24" t="inlineStr">
         <is>
-          <t>Avviso di pubblicazione di procedura aperta telematica , ai sensi dell’art. 60 del D.lgs 50/2016 e smi su piattaforma telematica ARIA – SINTEL, lotto unico, per l’affidamento in concessione della gestione dei servizi bar degli ospedali di Rovigo, Adria, Trecenta, della Cittadella Socio Sanitaria e dei distributori automatici di alimenti e bevande all’interno degli immobili gestiti dall'A.Ulss 5 Polesana, per il periodo di tre anni, eventualmente rinnovabili per altri due anni. CIG 9923811BE5.</t>
+          <t>PROCEDURA DI GARA APERTA TELEMATICA, AI SENSI DELL’ART. 60 - D. LGS. N. 50/2016 E S.M.I., SVOLTA TRAMITE L’UTILIZZO DELLA PIATTAFORMA DI INTERMEDIAZIONE TELEMATICA SINTEL, PER L’AFFIDAMENTO DEL SERVIZIO DI GESTIONE, ARCHIVIAZIONE, CUSTODIA, RIORDINO E SCARTO DELLA DOCUMENTAZIONE SANITARIA E DEI DOCUMENTI TECNICO-AMMINISTRATIVI DELLE UNITÀ OPERATIVE DELL’AZIENDA ULSS 5 POLESANA PER LA DURATA DI 60 MESI ED EVENTUALMENTE RINNOVABILE PER ULTERIORI 24 MESI.</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>Avviso</t>
+          <t>Bando</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>Aggiudicato</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;Si rende noto che l&amp;rsquo;azienda Ulss 5 Polesana intende procedere all&amp;#39;affidamento in concessione della gestione dei servizi bar degli ospedali di Rovigo, Adria, Trecenta, della Cittadella Socio Sanitaria e dei distributori automatici di alimenti e bevande all&amp;rsquo;interno degli immobili gestiti dall&amp;#39;A.Ulss 5 Polesana, per il periodo di tre anni, eventualmente rinnovabili per altri due anni, ai sensi dell&amp;rsquo;art. 60 del d.lgs 50/2016 e s.m.i., base d&amp;rsquo;asta &amp;euro;. 1.140.000,00/triennale iva non compresa, CIG 9923811BE5.&amp;nbsp;ID SINTEL n. 171259319.&lt;/p&gt;
+          <t xml:space="preserve">&lt;p&gt;PROCEDURA DI GARA APERTA TELEMATICA, AI SENSI DELL’ART. 60 - D. LGS. N. 50/2016 E S.M.I., SVOLTA TRAMITE L’UTILIZZO DELLA PIATTAFORMA DI INTERMEDIAZIONE TELEMATICA SINTEL, PER L’AFFIDAMENTO DEL SERVIZIO DI GESTIONE, ARCHIVIAZIONE, CUSTODIA, RIORDINO E SCARTO DELLA DOCUMENTAZIONE SANITARIA E DEI DOCUMENTI TECNICO-AMMINISTRATIVI DELLE UNITÀ OPERATIVE DELL’AZIENDA ULSS 5 POLESANA PER LA DURATA DI 60 MESI ED EVENTUALMENTE RINNOVABILE PER ULTERIORI 24 MESI. CIG 9934777555&lt;br /&gt;
+Sintel ID n. 171455184&lt;/p&gt;
+&lt;p&gt;Si rende noto che l'Azienda ULSS 5 Polesana, intende procedere, ai sensi dell’articolo 60 del D.lgs. n.50/2016 e s.m.i., all’acquisizione del servizio di gestione, archiviazione, custodia, riordino e scarto della documentazione sanitaria e dei documenti tecnico-amministrativi delle unità operative dell’Azienda Ulss 5 Polesana per la durata di 60 mesi ed eventualmente rinnovabile per ulteriori 24 mesi.&lt;br /&gt;
+Si invitano pertanto gli operatori economici eventualmente interessati, alla partecipazione alla procedura aperta per l’assegnazione della fornitura in oggetto, che sarà espletata esclusivamente tramite la piattaforma di e-procurement denominata SINTEL della Regione Lombardia (https://www.ariaspa.it/wps/portal/Aria), a visionare la documentazione ricercando l’ID sopradescritto nell’area “Bandi sulla piattaforma Sintel” al link: https://www.sintel.regione.lombardia.it/eprocdata/sintelSearch.xhtml&lt;/p&gt;
+&lt;p&gt;Le imprese si devono qualificare per l’Azienda ULSS n. 5 Polesana&lt;/p&gt;
+&lt;p&gt;Il termine ultimo per la presentazione delle offerte è indicato sulla piattaforma Sintel e sul bando GUUE&lt;/p&gt;
+&lt;p&gt;Il RUP&lt;br /&gt;
+Dott.ssa Emanuela Pizzardo&lt;/p&gt;
+&lt;p&gt; &lt;/p&gt;
 </t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H24" t="inlineStr"/>
       <c r="I24" t="inlineStr"/>
       <c r="J24" t="inlineStr"/>
       <c r="K24" t="inlineStr">
         <is>
-          <t>29/06/2023 00:00</t>
+          <t>30/06/2023 00:00</t>
         </is>
       </c>
       <c r="L24" t="inlineStr">
         <is>
-          <t>29/06/2028 00:00</t>
+          <t>30/06/2028 00:00</t>
         </is>
       </c>
       <c r="M24" t="inlineStr">
         <is>
-          <t>02/08/2023 15:00</t>
+          <t>10/08/2023 00:00</t>
         </is>
       </c>
       <c r="P24" t="n">
         <v>0</v>
       </c>
       <c r="Q24" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R24" t="inlineStr"/>
       <c r="S24" t="inlineStr"/>
       <c r="T24" t="inlineStr"/>
       <c r="U24" t="inlineStr"/>
     </row>
     <row r="25">
-      <c r="A25" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="A25" t="inlineStr"/>
       <c r="B25" t="inlineStr">
         <is>
-          <t>INDAGINE DI MERCATO PER MANIFESTAZIONE DI INTERESSE ai sensi dell'art. 1 comma 2 lett. b della L. 120/2020, tramite piattaforma SINTEL per l’affidamento delle attività previste dalla Missione 5 - Componente 2 - Investimento 1.1 “Sostegno alle persone vulnerabili e prevenzione dell’istituzionalizzazione degli anziani non autosufficienti” - Linea di sub-investimento 1.1.4. “Rafforzamento dei Servizi Sociali e prevenzione del fenomeno dei Burn Out tra gli operatori sociali”, a valere sulle risorse messe a disp</t>
+          <t>Avviso di pubblicazione di procedura aperta telematica , ai sensi dell’art. 60 del D.lgs 50/2016 e smi su piattaforma telematica ARIA – SINTEL, lotto unico, per l’affidamento in concessione della gestione dei servizi bar degli ospedali di Rovigo, Adria, Trecenta, della Cittadella Socio Sanitaria e dei distributori automatici di alimenti e bevande all’interno degli immobili gestiti dall'A.Ulss 5 Polesana, per il periodo di tre anni, eventualmente rinnovabili per altri due anni. CIG 9923811BE5.</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
           <t>Avviso</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
-      <c r="E25" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F25" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Questa Azienda ULSS intende affidare i servizi le attività volte al “Rafforzamento dei Servizi Sociali e prevenzione del fenomeno dei Burn Out tra gli operatori sociali” nel territorio afferente all’ATS VEN_19 (Adria) e VEN_18 (Lendinara) come previsto dalla linea di sub-investimento 1.1.4 della Missione 5 “Inclusione e coesione”, Componente 2 "Infrastrutture sociali, famiglie, comunità e terzo settore”, Sottocomponente 1 “Servizi sociali, disabilità e marginalità sociale”, a valere sulle risorse messe a disposizione dall’Avviso pubblico 1/2022 PNRR - Next generation Eu&amp;nbsp; per il periodo di 36 mesi tramite specifica procedura di gara sotto soglia, ai sensi dell’art. 1, c. 2) lett. b) del D.Lgs.&amp;nbsp;76/2020 convertito con L. 120/2020 e smi, da aggiudicare secondo il criterio dell’offerta economicamente più vantaggiosa individuata sulla base del miglior rapporto qualità/prezzo, ai sensi dell’art. 95 comma 3 del suddetto Decreto.&lt;/p&gt;</t>
+          <t xml:space="preserve">&lt;p&gt;Si rende noto che l’azienda Ulss 5 Polesana intende procedere all'affidamento in concessione della gestione dei servizi bar degli ospedali di Rovigo, Adria, Trecenta, della Cittadella Socio Sanitaria e dei distributori automatici di alimenti e bevande all’interno degli immobili gestiti dall'A.Ulss 5 Polesana, per il periodo di tre anni, eventualmente rinnovabili per altri due anni, ai sensi dell’art. 60 del d.lgs 50/2016 e s.m.i., base d’asta €. 1.140.000,00/triennale iva non compresa, CIG 9923811BE5. ID SINTEL n. 171259319.&lt;/p&gt;
+</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
-          <t>Si</t>
+          <t>No</t>
         </is>
       </c>
       <c r="H25" t="inlineStr"/>
-      <c r="I25" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="I25" t="inlineStr"/>
+      <c r="J25" t="inlineStr"/>
       <c r="K25" t="inlineStr">
         <is>
-          <t>20/06/2023 00:00</t>
+          <t>29/06/2023 00:00</t>
         </is>
       </c>
       <c r="L25" t="inlineStr">
         <is>
-          <t>20/06/2028 00:00</t>
+          <t>29/06/2028 00:00</t>
         </is>
       </c>
       <c r="M25" t="inlineStr">
         <is>
-          <t>05/07/2023 00:00</t>
+          <t>02/08/2023 15:00</t>
         </is>
       </c>
       <c r="P25" t="n">
         <v>0</v>
       </c>
       <c r="Q25" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R25" t="inlineStr"/>
       <c r="S25" t="inlineStr"/>
       <c r="T25" t="inlineStr"/>
       <c r="U25" t="inlineStr"/>
     </row>
     <row r="26">
-      <c r="A26" t="inlineStr"/>
+      <c r="A26" t="inlineStr">
+        <is>
+          <t>PROV 2026</t>
+        </is>
+      </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>AVVISO LA FORNITURA E MANUTENZIONE DI N.2 ECOCARDIOGRAFI PORTATILI PER LA RIABILITAZIONE DEL PRESIDIO OSPEDALIERO DI ADRIA E PER IL PROGETTO FOCE DELL’AZIENDA ULSS 5 POLESANA</t>
+          <t>INDAGINE DI MERCATO PER MANIFESTAZIONE DI INTERESSE ai sensi dell'art. 1 comma 2 lett. b della L. 120/2020, tramite piattaforma SINTEL per l’affidamento delle attività previste dalla Missione 5 - Componente 2 - Investimento 1.1 “Sostegno alle persone vulnerabili e prevenzione dell’istituzionalizzazione degli anziani non autosufficienti” - Linea di sub-investimento 1.1.4. “Rafforzamento dei Servizi Sociali e prevenzione del fenomeno dei Burn Out tra gli operatori sociali”, a valere sulle risorse messe a disp</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>Bando</t>
+          <t>Avviso</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="E26" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato, Economato e Gestione della Logistica</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;AVVISO LA FORNITURA E MANUTENZIONE DI N.2 ECOCARDIOGRAFI PORTATILI PER LA RIABILITAZIONE DEL PRESIDIO OSPEDALIERO DI ADRIA E PER IL PROGETTO FOCE DELL&amp;rsquo;AZIENDA ULSS 5 POLESANA&lt;/p&gt;
-[...6 lines deleted...]
-</t>
+          <t>&lt;p&gt;Questa Azienda ULSS intende affidare i servizi le attività volte al “Rafforzamento dei Servizi Sociali e prevenzione del fenomeno dei Burn Out tra gli operatori sociali” nel territorio afferente all’ATS VEN_19 (Adria) e VEN_18 (Lendinara) come previsto dalla linea di sub-investimento 1.1.4 della Missione 5 “Inclusione e coesione”, Componente 2 "Infrastrutture sociali, famiglie, comunità e terzo settore”, Sottocomponente 1 “Servizi sociali, disabilità e marginalità sociale”, a valere sulle risorse messe a disposizione dall’Avviso pubblico 1/2022 PNRR - Next generation Eu  per il periodo di 36 mesi tramite specifica procedura di gara sotto soglia, ai sensi dell’art. 1, c. 2) lett. b) del D.Lgs. 76/2020 convertito con L. 120/2020 e smi, da aggiudicare secondo il criterio dell’offerta economicamente più vantaggiosa individuata sulla base del miglior rapporto qualità/prezzo, ai sensi dell’art. 95 comma 3 del suddetto Decreto.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Si</t>
         </is>
       </c>
       <c r="H26" t="inlineStr"/>
-      <c r="I26" t="inlineStr"/>
-      <c r="J26" t="inlineStr"/>
+      <c r="I26" t="inlineStr">
+        <is>
+          <t>F34H22000470006</t>
+        </is>
+      </c>
+      <c r="J26" t="inlineStr">
+        <is>
+          <t>A00594E324</t>
+        </is>
+      </c>
       <c r="K26" t="inlineStr">
         <is>
-          <t>16/06/2023 00:00</t>
+          <t>20/06/2023 00:00</t>
         </is>
       </c>
       <c r="L26" t="inlineStr">
         <is>
-          <t>16/06/2028 00:00</t>
+          <t>20/06/2028 00:00</t>
         </is>
       </c>
       <c r="M26" t="inlineStr">
         <is>
-          <t>27/06/2023 00:00</t>
+          <t>05/07/2023 00:00</t>
         </is>
       </c>
       <c r="P26" t="n">
         <v>0</v>
       </c>
       <c r="Q26" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
-      <c r="R26" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="R26" t="inlineStr"/>
       <c r="S26" t="inlineStr"/>
       <c r="T26" t="inlineStr"/>
-      <c r="U26" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="U26" t="inlineStr"/>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr"/>
       <c r="B27" t="inlineStr">
         <is>
-          <t>A243 Avviso esplorativo per manifestazione di interesse affidamento ristrutturazione ed adeguamento normativo piano terzo blocco D della Cittadella Socio-Sanitaria di Rovigo, mediante procedura negoziata da espletarsi sulla piattaforma SINTEL</t>
+          <t>AVVISO LA FORNITURA E MANUTENZIONE DI N.2 ECOCARDIOGRAFI PORTATILI PER LA RIABILITAZIONE DEL PRESIDIO OSPEDALIERO DI ADRIA E PER IL PROGETTO FOCE DELL’AZIENDA ULSS 5 POLESANA</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
           <t>Bando</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="F27" t="inlineStr"/>
+      <c r="F27" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;AVVISO LA FORNITURA E MANUTENZIONE DI N.2 ECOCARDIOGRAFI PORTATILI PER LA RIABILITAZIONE DEL PRESIDIO OSPEDALIERO DI ADRIA E PER IL PROGETTO FOCE DELL’AZIENDA ULSS 5 POLESANA&lt;/p&gt;
+&lt;p&gt;Si chiede a tutti gli Operatori interessati a presentare richiesta di essere invitati alla suddetta procedura  entro e non oltre &lt;strong&gt;le ore 12.00 del giorno 27.06.2023&lt;/strong&gt;, all’U.O.C. Provveditorato Economato e Gestione Logistica dell’Azienda ULSS 5 Polesana seguente indirizzo PEC &lt;a href="mailto:protocollo.aulss5@pecveneto.it"&gt;protocollo.aulss5@pecveneto.it&lt;/a&gt;, riportando nell’oggetto: &lt;em&gt;“Avviso volontario per partecipazione alla procedura sottosoglia, senza previa pubblicazione del bando di gara, per la fornitura e manutenzione di n. 2 Ecocardiografi portatili per la Riabilitazione del Presidio Ospedaliero di Adria e per il progetto FOCE dell’Azienda ULSS 5 Polesana.”&lt;/em&gt;&lt;/p&gt;
+&lt;p&gt;Si precisa inoltre che le procedure per l’assegnazione della fornitura in oggetto, saranno espletate esclusivamente tramite la piattaforma di e-procurement denominata Sintel della Regione Lombardia (&lt;a href="http://www.aria.regione.lombardia.it"&gt;www.aria.regione.lombardia.it&lt;/a&gt;).&lt;/p&gt;
+&lt;p&gt;L’Azienda ULSS 5 Polesana si riserva la possibilità di sospendere, modificare o annullare, in tutto o in parte, il procedimento avviato, senza che i richiedenti possano vantare alcuna pretesa o qualsivoglia rimborso spese/risarcimento per il solo fatto di aver partecipato alla presente manifestazione di interesse.&lt;/p&gt;
+&lt;p&gt;La risposta alla presente indagine di mercato non vincola né impegna in alcun modo l’Azienda ULSS 5 Polesana nei confronti degli operatori economici partecipanti, che pertanto non potranno vantare alcun titolo, pretesa, referenza o priorità in ordine all’affidamento della fornitura.&lt;/p&gt;
+&lt;p&gt;I dati forniti dalla ditta in sede di presentazione della domanda di partecipazione alla gara saranno trattati esclusivamente ai fini dello svolgimento delle attività dell’Azienda ULSS 5 in conformità a quanto disposto dalla L. 196/03.&lt;/p&gt;
+&lt;p&gt;Le imprese si devono qualificare per l’Azienda ULSS n. 5 Polesana&lt;/p&gt;
+</t>
+        </is>
+      </c>
       <c r="G27" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H27" t="inlineStr"/>
       <c r="I27" t="inlineStr"/>
       <c r="J27" t="inlineStr"/>
       <c r="K27" t="inlineStr">
         <is>
-          <t>29/05/2023 00:00</t>
+          <t>16/06/2023 00:00</t>
         </is>
       </c>
       <c r="L27" t="inlineStr">
         <is>
-          <t>29/05/2028 00:00</t>
+          <t>16/06/2028 00:00</t>
         </is>
       </c>
       <c r="M27" t="inlineStr">
         <is>
-          <t>15/06/2023 12:00</t>
+          <t>27/06/2023 00:00</t>
         </is>
       </c>
       <c r="P27" t="n">
         <v>0</v>
       </c>
       <c r="Q27" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
-      <c r="R27" t="inlineStr"/>
+      <c r="R27" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Ares Michieletti / Antonella Raimondi </t>
+        </is>
+      </c>
       <c r="S27" t="inlineStr"/>
       <c r="T27" t="inlineStr"/>
-      <c r="U27" t="inlineStr"/>
+      <c r="U27" t="inlineStr">
+        <is>
+          <t>ares.michieletti@aulss5.veneto.it</t>
+        </is>
+      </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr"/>
       <c r="B28" t="inlineStr">
         <is>
-          <t>PROCEDURA SOTTOSOGLIA  TELEMATICA SU PIATTAFORMA TELEMATICA SINTEL PER  “LA FORNITURA E MANUTENZIONE DI N.1 SISTEMA DI ACQUISIZIONE IMMAGINI PER LA U.O.C. ANATOMIA PATOLOGICA DEL PRESIDIO OSPEDALIERO DI ROVIGO”</t>
+          <t>A243 Avviso esplorativo per manifestazione di interesse affidamento ristrutturazione ed adeguamento normativo piano terzo blocco D della Cittadella Socio-Sanitaria di Rovigo, mediante procedura negoziata da espletarsi sulla piattaforma SINTEL</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
           <t>Bando</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>Aggiudicato</t>
-[...16 lines deleted...]
-      </c>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F28" t="inlineStr"/>
       <c r="G28" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H28" t="inlineStr"/>
       <c r="I28" t="inlineStr"/>
       <c r="J28" t="inlineStr"/>
       <c r="K28" t="inlineStr">
         <is>
-          <t>23/05/2023 00:00</t>
+          <t>29/05/2023 00:00</t>
         </is>
       </c>
       <c r="L28" t="inlineStr">
         <is>
-          <t>23/05/2028 00:00</t>
+          <t>29/05/2028 00:00</t>
         </is>
       </c>
       <c r="M28" t="inlineStr">
         <is>
-          <t>01/06/2023 00:00</t>
-[...4 lines deleted...]
-          <t>25/10/2023</t>
+          <t>15/06/2023 12:00</t>
         </is>
       </c>
       <c r="P28" t="n">
         <v>0</v>
       </c>
       <c r="Q28" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
-      <c r="R28" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="R28" t="inlineStr"/>
       <c r="S28" t="inlineStr"/>
       <c r="T28" t="inlineStr"/>
-      <c r="U28" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="U28" t="inlineStr"/>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr"/>
       <c r="B29" t="inlineStr">
         <is>
-          <t>AVVISO PER  LA FORNITURA E MANUTENZIONE DI N.1 APPARECCHIO ERGOMETRO  CARDIOPOLMONARE PER LA RIABILITAZIONE DEL PRESIDIO OSPEDALIERO DI ADRIA</t>
+          <t>PROCEDURA SOTTOSOGLIA  TELEMATICA SU PIATTAFORMA TELEMATICA SINTEL PER  “LA FORNITURA E MANUTENZIONE DI N.1 SISTEMA DI ACQUISIZIONE IMMAGINI PER LA U.O.C. ANATOMIA PATOLOGICA DEL PRESIDIO OSPEDALIERO DI ROVIGO”</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
           <t>Bando</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aggiudicato</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;AVVISO PER &amp;nbsp;LA FORNITURA E MANUTENZIONE DI N.1 APPARECCHIO ERGOMETRO &amp;nbsp;CARDIOPOLMONARE PER LA RIABILITAZIONE DEL PRESIDIO OSPEDALIERO DI ADRIA&lt;/p&gt;
-[...5 lines deleted...]
-&lt;p&gt;Le imprese si devono qualificare per l&amp;rsquo;Azienda ULSS n. 5 Polesana&lt;/p&gt;
+          <t xml:space="preserve">&lt;p&gt;PROCEDURA SOTTOSOGLIA  TELEMATICA SU PIATTAFORMA TELEMATICA SINTEL PER &lt;strong&gt;“LA FORNITURA E MANUTENZIONE DI N.1 SISTEMA DI ACQUISIZIONE IMMAGINI PER LA U.O.C. ANATOMIA PATOLOGICA DEL PRESIDIO OSPEDALIERO DI ROVIGO”&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt; &lt;/p&gt;
+&lt;p&gt;Si chiede a tutti gli Operatori interessati a presentare richiesta di essere invitati alla suddetta procedura  entro e non oltre &lt;strong&gt;le ore 12.00 del giorno 01.06.2023&lt;/strong&gt;, all’U.O.C. Provveditorato Economato e Gestione Logistica dell’Azienda ULSS 5 Polesana seguente indirizzo PEC &lt;a href="mailto:protocollo.aulss5@pecveneto.it"&gt;protocollo.aulss5@pecveneto.it&lt;/a&gt;, riportando nell’oggetto: &lt;em&gt;“Avviso volontario per partecipazione alla procedura sottosoglia, senza previa pubblicazione del bando di gara, per la fornitura e manutenzione di n.1 Sistema di Acquisizione Immagini per la U.O.C. Anatomia Patologica del Presidio Ospedaliero di Rovigo”&lt;/em&gt;&lt;/p&gt;
+&lt;p&gt; &lt;/p&gt;
+&lt;p&gt; &lt;/p&gt;
+&lt;p&gt;Si precisa inoltre che le procedure per l’assegnazione della fornitura in oggetto, saranno espletate esclusivamente tramite la piattaforma di e-procurement denominata Sintel della Regione Lombardia (&lt;a href="http://www.aria.regione.lombardia.it"&gt;www.aria.regione.lombardia.it&lt;/a&gt;).&lt;/p&gt;
+&lt;p&gt;L’Azienda ULSS 5 Polesana si riserva la possibilità di sospendere, modificare o annullare, in tutto o in parte, il procedimento avviato, senza che i richiedenti possano vantare alcuna pretesa o qualsivoglia rimborso spese/risarcimento per il solo fatto di aver partecipato alla presente manifestazione di interesse.&lt;/p&gt;
+&lt;p&gt;La risposta alla presente indagine di mercato non vincola né impegna in alcun modo l’Azienda ULSS 5 Polesana nei confronti degli operatori economici partecipanti, che pertanto non potranno vantare alcun titolo, pretesa, referenza o priorità in ordine all’affidamento della fornitura.&lt;/p&gt;
+&lt;p&gt;I dati forniti dalla ditta in sede di presentazione della domanda di partecipazione alla gara saranno trattati esclusivamente ai fini dello svolgimento delle attività dell’Azienda ULSS 5 in conformità a quanto disposto dalla L. 196/03.&lt;/p&gt;
+&lt;p&gt;Le imprese si devono qualificare per l’Azienda ULSS n. 5 Polesana&lt;/p&gt;
 </t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H29" t="inlineStr"/>
       <c r="I29" t="inlineStr"/>
       <c r="J29" t="inlineStr"/>
       <c r="K29" t="inlineStr">
         <is>
           <t>23/05/2023 00:00</t>
         </is>
       </c>
       <c r="L29" t="inlineStr">
         <is>
           <t>23/05/2028 00:00</t>
         </is>
       </c>
       <c r="M29" t="inlineStr">
         <is>
           <t>01/06/2023 00:00</t>
         </is>
       </c>
+      <c r="O29" t="inlineStr">
+        <is>
+          <t>25/10/2023</t>
+        </is>
+      </c>
       <c r="P29" t="n">
         <v>0</v>
       </c>
       <c r="Q29" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R29" t="inlineStr">
         <is>
           <t xml:space="preserve">Ares Michieletti </t>
         </is>
       </c>
       <c r="S29" t="inlineStr"/>
       <c r="T29" t="inlineStr"/>
       <c r="U29" t="inlineStr">
         <is>
           <t>ares.michieletti@aulss5.veneto.it</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr"/>
       <c r="B30" t="inlineStr">
         <is>
           <t>Indagine di mercato ed avviso volontario per la trasparenza ex ante per l’avvio di procedura sottosoglia, senza previa pubblicazione del bando di gara, per la fornitura di n. 1 software integrativo del treatment planning system in uso presso la UOC di Radioterapia Oncologica e la UOSD di Fisica Sanitaria dell’ospedale di Rovigo, per la pianificazione dei trattamenti radianti oncologici, per un importo complessivo di spesa presunto di € 80.000,00 (Iva non compresa)</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
           <t>Bando</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;strong&gt;Indagine di mercato ed avviso volontario per la trasparenza ex ante per l&amp;rsquo;avvio di procedura sottosoglia, senza previa pubblicazione del bando di gara, per la fornitura di n. 1 software integrativo del treatment planning system in uso presso la UOC di Radioterapia Oncologica e la UOSD di Fisica Sanitaria dell&amp;rsquo;ospedale di Rovigo, per la pianificazione dei trattamenti radianti oncologici, per un importo complessivo di spesa presunto di &amp;euro; 80.000,00 (Iva non compresa)&lt;/strong&gt;&lt;/p&gt;
-[...1 lines deleted...]
-&lt;p&gt;Si invitano pertanto gli operatori economici eventualmente interessati a manifestare a questa Amministrazione, l&amp;rsquo;interesse alla partecipazione alla procedura negoziata per l&amp;rsquo;assegnazione della fornitura in oggetto dichiarando:&lt;/p&gt;
+          <t xml:space="preserve">&lt;p&gt;&lt;strong&gt;Indagine di mercato ed avviso volontario per la trasparenza ex ante per l’avvio di procedura sottosoglia, senza previa pubblicazione del bando di gara, per la fornitura di n. 1 software integrativo del treatment planning system in uso presso la UOC di Radioterapia Oncologica e la UOSD di Fisica Sanitaria dell’ospedale di Rovigo, per la pianificazione dei trattamenti radianti oncologici, per un importo complessivo di spesa presunto di € 80.000,00 (Iva non compresa)&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt; &lt;/p&gt;
+&lt;p&gt;Si invitano pertanto gli operatori economici eventualmente interessati a manifestare a questa Amministrazione, l’interesse alla partecipazione alla procedura negoziata per l’assegnazione della fornitura in oggetto dichiarando:&lt;/p&gt;
 &lt;ul&gt;
-	&lt;li&gt;la capacit&amp;agrave; tecnica di fornire i defibrillatori di cui all&amp;rsquo;oggetto, alle condizioni sopra specificate;&lt;/li&gt;
-	&lt;li&gt;di non incorrere in nessuna delle cause di esclusione di cui all&amp;rsquo;Art.80 del D.lgs. n.50/2016 e s.m.i.&lt;/li&gt;
+	&lt;li&gt;la capacità tecnica di fornire i defibrillatori di cui all’oggetto, alle condizioni sopra specificate;&lt;/li&gt;
+	&lt;li&gt;di non incorrere in nessuna delle cause di esclusione di cui all’Art.80 del D.lgs. n.50/2016 e s.m.i.&lt;/li&gt;
 &lt;/ul&gt;
-&lt;p&gt;&amp;nbsp;&lt;/p&gt;
-&lt;p&gt;La dichiarazione, resa ai sensi del D.P.R. n.445/2000 e s.m.i. dovr&amp;agrave;:&lt;/p&gt;
+&lt;p&gt; &lt;/p&gt;
+&lt;p&gt;La dichiarazione, resa ai sensi del D.P.R. n.445/2000 e s.m.i. dovrà:&lt;/p&gt;
 &lt;ul&gt;
-	&lt;li&gt;essere sottoscritta dal Legale Rappresentante dell&amp;rsquo;Impresa&lt;/li&gt;
-[...2 lines deleted...]
-	&lt;li&gt;pervenire esclusivamente via PEC all&amp;rsquo;indirizzo &lt;a href="mailto:asl18.rovigo@actaliscertymail.it"&gt;protocollo.aulss5@pecveneto.it&lt;/a&gt;, &lt;strong&gt;nel&lt;/strong&gt;&lt;strong&gt; termine di 10 giorni &lt;/strong&gt;dalla pubblicazione del presente avviso, nel sito aziendale &lt;a href="http://www.aulss5.veneto.it"&gt;www.aulss5.veneto.it&lt;/a&gt; &amp;ndash; sezione Bandi -, riportando nell&amp;rsquo;oggetto: &lt;em&gt;&amp;ldquo;Avviso volontario per la trasparenza ex ante per l&amp;rsquo;avvio di procedura negoziata, senza previa pubblicazione del bando di gara, per la fornitura di n. 1 software integrativo del treatment planning system in uso presso la UOC di Radioterapia Oncologica e la UOSD di Fisica Sanitaria dell&amp;rsquo;ospedale di Rovigo, per la pianificazione dei trattamenti radianti oncologici&amp;rdquo;&lt;/em&gt;&lt;/li&gt;
+	&lt;li&gt;essere sottoscritta dal Legale Rappresentante dell’Impresa&lt;/li&gt;
+	&lt;li&gt;essere corredata da fotocopia del documento di identità in corso di validità&lt;/li&gt;
+	&lt;li&gt;riportare l’espressa autorizzazione a ricevere le eventuali comunicazioni mediante PEC, ai sensi dell’art.76 del D.Lgs. n.50/2016 e s.m.i.&lt;/li&gt;
+	&lt;li&gt;pervenire esclusivamente via PEC all’indirizzo &lt;a href="mailto:asl18.rovigo@actaliscertymail.it"&gt;protocollo.aulss5@pecveneto.it&lt;/a&gt;, &lt;strong&gt;nel&lt;/strong&gt;&lt;strong&gt; termine di 10 giorni &lt;/strong&gt;dalla pubblicazione del presente avviso, nel sito aziendale &lt;a href="http://www.aulss5.veneto.it"&gt;www.aulss5.veneto.it&lt;/a&gt; – sezione Bandi -, riportando nell’oggetto: &lt;em&gt;“Avviso volontario per la trasparenza ex ante per l’avvio di procedura negoziata, senza previa pubblicazione del bando di gara, per la fornitura di n. 1 software integrativo del treatment planning system in uso presso la UOC di Radioterapia Oncologica e la UOSD di Fisica Sanitaria dell’ospedale di Rovigo, per la pianificazione dei trattamenti radianti oncologici”&lt;/em&gt;&lt;/li&gt;
 &lt;/ul&gt;
-&lt;p&gt;&amp;nbsp;&lt;/p&gt;
-[...3 lines deleted...]
-&lt;p&gt;I dati forniti dalla ditta in sede di presentazione della domanda di partecipazione alla gara saranno trattati esclusivamente ai fini dello svolgimento delle attivit&amp;agrave; dell&amp;rsquo;Azienda ULSS 5 in conformit&amp;agrave; a quanto disposto dalla L. 196/03.&lt;/p&gt;
+&lt;p&gt; &lt;/p&gt;
+&lt;p&gt;In caso di mancanza di riscontri al presente avviso, entro 10 giorni dalla data di pubblicazione, e venga quindi confermata la circostanza secondo cui l’Impresa succitata costituisca l’unico fornitore dei sistemi analitici richiesti, questa Azienda procederà, ai sensi dell’art. 63 comma 2) lett.b) del D.lgs n.50/2016 e s.m.i. a concludere un contratto, previa negoziazione delle condizioni di fornitura, con l’Impresa che, allo stato attuale risulta essere l’unico operatore economico individuato.&lt;/p&gt;
+&lt;p&gt; &lt;/p&gt;
+&lt;p&gt;Si precisa che la procedura di acquisto / affidamento avverrà attraverso l’utilizzazione di un sistema telematico di proprietà dell’Azienda Regionale Centrale Acquisti S.p.A. (di seguito ARIA) della Regione Lombardia, denominato “Sintel”&lt;/p&gt;
+&lt;p&gt;I dati forniti dalla ditta in sede di presentazione della domanda di partecipazione alla gara saranno trattati esclusivamente ai fini dello svolgimento delle attività dell’Azienda ULSS 5 in conformità a quanto disposto dalla L. 196/03.&lt;/p&gt;
 </t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H30" t="inlineStr"/>
       <c r="I30" t="inlineStr"/>
       <c r="J30" t="inlineStr"/>
       <c r="K30" t="inlineStr">
         <is>
           <t>23/05/2023 00:00</t>
         </is>
       </c>
       <c r="L30" t="inlineStr">
         <is>
           <t>23/05/2028 00:00</t>
         </is>
       </c>
       <c r="M30" t="inlineStr">
         <is>
           <t>01/06/2023 00:00</t>
         </is>
@@ -2369,106 +2443,118 @@
       <c r="P30" t="n">
         <v>0</v>
       </c>
       <c r="Q30" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R30" t="inlineStr">
         <is>
           <t xml:space="preserve">Ares Michieletti </t>
         </is>
       </c>
       <c r="S30" t="inlineStr"/>
       <c r="T30" t="inlineStr"/>
       <c r="U30" t="inlineStr">
         <is>
           <t>ares.michieletti@aulss5.veneto.it</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr"/>
       <c r="B31" t="inlineStr">
         <is>
-          <t>“Sostegno alle capacità genitoriali e prevenzione della vulnerabilità delle famiglie e dei bambini nel territorio afferente all’ATS VEN_19 (Adria) come previsto dal Programma per l’implementazione delle Linee di indirizzo nazionali sull’intervento con bambini e famiglie in situazione di vulnerabilità (P.I.P.P.I) – linea di sub-investimento 1.1.1 della Missione 5 “Inclusione e coesione”</t>
+          <t>AVVISO PER  LA FORNITURA E MANUTENZIONE DI N.1 APPARECCHIO ERGOMETRO  CARDIOPOLMONARE PER LA RIABILITAZIONE DEL PRESIDIO OSPEDALIERO DI ADRIA</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>Avviso</t>
+          <t>Bando</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>Aggiudicato</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;strong&gt;INDAGINE DI MERCATO PER MANIFESTAZIONE DI INTERESSE ai sensi dell&amp;#39;art. 1 comma 2 lett. b della L. 120/2020, tramite piattaforma SINTEL per l&amp;rsquo;affidamento dei servizi e delle attivit&amp;agrave; volti al &amp;ldquo;Sostegno alle capacit&amp;agrave; genitoriali e prevenzione della vulnerabilit&amp;agrave; delle famiglie e dei bambini nel territorio afferente all&amp;rsquo;ATS VEN&lt;/strong&gt;_&lt;strong&gt;19 (Adria) come previsto dal Programma per l&amp;rsquo;implementazione delle Linee di indirizzo nazionali sull&amp;rsquo;intervento con bambini e famiglie in situazione di vulnerabilit&amp;agrave; (P.I.P.P.I) &amp;ndash; linea di sub-investimento 1.1.1 della Missione 5 &amp;ldquo;Inclusione e coesione&amp;rdquo;, Componente 2 &amp;quot;Infrastrutture sociali, famiglie, comunit&amp;agrave; e terzo settore&amp;rdquo;, Sottocomponente 1 &amp;ldquo;Servizi sociali, disabilit&amp;agrave; e marginalit&amp;agrave; sociale&amp;rdquo; a valere sulle risorse messe a disposizione dall&amp;rsquo;Avviso pubblico 1/2022 PNRR - Next generation Eu.&lt;/strong&gt;&lt;/p&gt;
-[...1 lines deleted...]
-&lt;p&gt;&lt;strong&gt;Termine manifestazione interesse 03/05/2023 ore 15.00&lt;/strong&gt;&lt;/p&gt;
+          <t xml:space="preserve">&lt;p&gt;AVVISO PER  LA FORNITURA E MANUTENZIONE DI N.1 APPARECCHIO ERGOMETRO  CARDIOPOLMONARE PER LA RIABILITAZIONE DEL PRESIDIO OSPEDALIERO DI ADRIA&lt;/p&gt;
+&lt;p&gt;Si chiede a tutti gli Operatori interessati a presentare richiesta di essere invitati alla suddetta procedura  entro e non oltre &lt;strong&gt;le ore 12.00 del giorno 01.06.2023&lt;/strong&gt;, all’U.O.C. Provveditorato Economato e Gestione Logistica dell’Azienda ULSS 5 Polesana seguente indirizzo PEC &lt;a href="mailto:protocollo.aulss5@pecveneto.it"&gt;protocollo.aulss5@pecveneto.it&lt;/a&gt;, riportando nell’oggetto: &lt;em&gt;“Avviso volontario per partecipazione alla procedura sottosoglia, senza previa pubblicazione del bando di gara, per la fornitura e manutenzione di n.1 Apparecchio Ergometro Cardiopolmonare per la Riabilitazione del Presidio Ospedaliero di Adria dell’Azienda ULSS 5 Polesana.”&lt;/em&gt;&lt;/p&gt;
+&lt;p&gt;Si precisa inoltre che le procedure per l’assegnazione della fornitura in oggetto, saranno espletate esclusivamente tramite la piattaforma di e-procurement denominata Sintel della Regione Lombardia (&lt;a href="http://www.aria.regione.lombardia.it"&gt;www.aria.regione.lombardia.it&lt;/a&gt;).&lt;/p&gt;
+&lt;p&gt;L’Azienda ULSS 5 Polesana si riserva la possibilità di sospendere, modificare o annullare, in tutto o in parte, il procedimento avviato, senza che i richiedenti possano vantare alcuna pretesa o qualsivoglia rimborso spese/risarcimento per il solo fatto di aver partecipato alla presente manifestazione di interesse.&lt;/p&gt;
+&lt;p&gt;La risposta alla presente indagine di mercato non vincola né impegna in alcun modo l’Azienda ULSS 5 Polesana nei confronti degli operatori economici partecipanti, che pertanto non potranno vantare alcun titolo, pretesa, referenza o priorità in ordine all’affidamento della fornitura.&lt;/p&gt;
+&lt;p&gt;I dati forniti dalla ditta in sede di presentazione della domanda di partecipazione alla gara saranno trattati esclusivamente ai fini dello svolgimento delle attività dell’Azienda ULSS 5 in conformità a quanto disposto dalla L. 196/03.&lt;/p&gt;
+&lt;p&gt;Le imprese si devono qualificare per l’Azienda ULSS n. 5 Polesana&lt;/p&gt;
 </t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
-          <t>Si</t>
+          <t>No</t>
         </is>
       </c>
       <c r="H31" t="inlineStr"/>
       <c r="I31" t="inlineStr"/>
       <c r="J31" t="inlineStr"/>
       <c r="K31" t="inlineStr">
         <is>
-          <t>18/04/2023 00:00</t>
+          <t>23/05/2023 00:00</t>
         </is>
       </c>
       <c r="L31" t="inlineStr">
         <is>
-          <t>18/04/2028 00:00</t>
+          <t>23/05/2028 00:00</t>
         </is>
       </c>
       <c r="M31" t="inlineStr">
         <is>
-          <t>03/05/2023 15:00</t>
+          <t>01/06/2023 00:00</t>
         </is>
       </c>
       <c r="P31" t="n">
         <v>0</v>
       </c>
       <c r="Q31" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
-      <c r="R31" t="inlineStr"/>
+      <c r="R31" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Ares Michieletti </t>
+        </is>
+      </c>
       <c r="S31" t="inlineStr"/>
       <c r="T31" t="inlineStr"/>
-      <c r="U31" t="inlineStr"/>
+      <c r="U31" t="inlineStr">
+        <is>
+          <t>ares.michieletti@aulss5.veneto.it</t>
+        </is>
+      </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>PROV 2026</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>“Sostegno alle capacità genitoriali e prevenzione della vulnerabilità delle famiglie e dei bambini nel territorio afferente all’ATS VEN_18 (Lendinara) come previsto dal Programma per l’implementazione delle Linee di indirizzo nazionali sull’intervento con bambini e famiglie in situazione di vulnerabilità (P.I.P.P.I) – linea di sub-investimento 1.1.1 della Missione 5 “Inclusione e coesione”.</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
           <t>Avviso</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
           <t>UOC Provveditorato, Economato e Gestione della Logistica</t>
@@ -2507,421 +2593,424 @@
           <t>18/04/2028 00:00</t>
         </is>
       </c>
       <c r="M32" t="inlineStr">
         <is>
           <t>03/05/2023 15:00</t>
         </is>
       </c>
       <c r="P32" t="n">
         <v>0</v>
       </c>
       <c r="Q32" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R32" t="inlineStr"/>
       <c r="S32" t="inlineStr"/>
       <c r="T32" t="inlineStr"/>
       <c r="U32" t="inlineStr"/>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr"/>
       <c r="B33" t="inlineStr">
         <is>
-          <t>PROCEDURA APERTA, AI SENSI ART. 60 DEL D.LGS N. 50/2016 E S.M.I. TELEMATICA PER L’AFFIDAMENTO DELLA CONCESSIONE DEL SERVIZIO DI ESERCIZIO E GESTIONE DEL CENTRO SERVIZI PER PERSONE ANZIANE NON AUTOSUFFICIENTI “SAN MARTINO” DI CASTELMASSA (RO) PER IL PERIODO DI UN ANNO.  CIG 971411012B</t>
+          <t>“Sostegno alle capacità genitoriali e prevenzione della vulnerabilità delle famiglie e dei bambini nel territorio afferente all’ATS VEN_19 (Adria) come previsto dal Programma per l’implementazione delle Linee di indirizzo nazionali sull’intervento con bambini e famiglie in situazione di vulnerabilità (P.I.P.P.I) – linea di sub-investimento 1.1.1 della Missione 5 “Inclusione e coesione”</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>Bando</t>
+          <t>Avviso</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aggiudicato</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;ID SINTEL 166687062&lt;/p&gt;
-[...3 lines deleted...]
-&lt;p&gt;Il termine ultimo per la presentazione delle offerte &amp;egrave; indicato sulla piattaforma Sintel&lt;/p&gt;
+          <t xml:space="preserve">&lt;p&gt;&lt;strong&gt;INDAGINE DI MERCATO PER MANIFESTAZIONE DI INTERESSE ai sensi dell'art. 1 comma 2 lett. b della L. 120/2020, tramite piattaforma SINTEL per l’affidamento dei servizi e delle attività volti al “Sostegno alle capacità genitoriali e prevenzione della vulnerabilità delle famiglie e dei bambini nel territorio afferente all’ATS VEN&lt;/strong&gt;_&lt;strong&gt;19 (Adria) come previsto dal Programma per l’implementazione delle Linee di indirizzo nazionali sull’intervento con bambini e famiglie in situazione di vulnerabilità (P.I.P.P.I) – linea di sub-investimento 1.1.1 della Missione 5 “Inclusione e coesione”, Componente 2 "Infrastrutture sociali, famiglie, comunità e terzo settore”, Sottocomponente 1 “Servizi sociali, disabilità e marginalità sociale” a valere sulle risorse messe a disposizione dall’Avviso pubblico 1/2022 PNRR - Next generation Eu.&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;CUP: F44H22000380006&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;Termine manifestazione interesse 03/05/2023 ore 15.00&lt;/strong&gt;&lt;/p&gt;
 </t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Si</t>
         </is>
       </c>
       <c r="H33" t="inlineStr"/>
       <c r="I33" t="inlineStr"/>
       <c r="J33" t="inlineStr"/>
       <c r="K33" t="inlineStr">
         <is>
-          <t>16/03/2023 00:00</t>
+          <t>18/04/2023 00:00</t>
         </is>
       </c>
       <c r="L33" t="inlineStr">
         <is>
-          <t>16/03/2028 00:00</t>
+          <t>18/04/2028 00:00</t>
         </is>
       </c>
       <c r="M33" t="inlineStr">
         <is>
-          <t>18/04/2023 13:00</t>
+          <t>03/05/2023 15:00</t>
         </is>
       </c>
       <c r="P33" t="n">
         <v>0</v>
       </c>
       <c r="Q33" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R33" t="inlineStr"/>
       <c r="S33" t="inlineStr"/>
       <c r="T33" t="inlineStr"/>
       <c r="U33" t="inlineStr"/>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr"/>
       <c r="B34" t="inlineStr">
         <is>
-          <t xml:space="preserve">AVVISO PUBBLICO PER L’AVVIO PROCEDURA MEDIANTE L'IMPIEGO DELLA PIATTAFORMA SINTEL DI A.R.I.A S.P.A. PER LA FORNITURA DI N.1 RIUNITO ODONTOIATRICO LA CASA CIRCONDARIALE DI ROVIGO </t>
+          <t>PROCEDURA APERTA, AI SENSI ART. 60 DEL D.LGS N. 50/2016 E S.M.I. TELEMATICA PER L’AFFIDAMENTO DELLA CONCESSIONE DEL SERVIZIO DI ESERCIZIO E GESTIONE DEL CENTRO SERVIZI PER PERSONE ANZIANE NON AUTOSUFFICIENTI “SAN MARTINO” DI CASTELMASSA (RO) PER IL PERIODO DI UN ANNO.  CIG 971411012B</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>Asta</t>
+          <t>Bando</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>Aggiudicato</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;Si rende noto che l&amp;#39;Azienda ULSS 5 Polesana, intende avviare una procedura telematica, per la fornitura di n. 1 Riunito Odontoiatrico per la casa circondariale di Rovigo per l&amp;rsquo;importo presunto di &amp;euro; 20.000,00 IVA. non compresa.&lt;/p&gt;
-[...3 lines deleted...]
-&lt;p&gt;Il Responsabile Unico del Procedimento (R.U.P.) per l&amp;rsquo;espletamento della procedura in argomento ai sensi dell&amp;rsquo;art. 31 del D.Lgs. n. 50/2016 e smi &amp;nbsp;&amp;egrave; il Dr. Ares Michieletti dell&amp;rsquo;UOC Provveditorato, Economato e Gestione della Logistica.&lt;/p&gt;
+          <t xml:space="preserve">&lt;p&gt;ID SINTEL 166687062&lt;/p&gt;
+&lt;p&gt;Si rende noto che l'Azienda ULSS 5 Polesana, intende procedere all’AFFIDAMENTO DELLA CONCESSIONE DEL SERVIZIO DI ESERCIZIO E GESTIONE DEL CENTRO SERVIZI PER PERSONE ANZIANE NON AUTOSUFFICIENTI “SAN MARTINO” DI CASTELMASSA (RO) PER IL PERIODO DI UN ANNO, ai sensi dell’articolo 60 del D.lgs. n.50/2016 e s.m.i.&lt;/p&gt;
+&lt;p&gt;Si invitano pertanto gli operatori economici eventualmente interessati, alla partecipazione alla procedura aperta per l’assegnazione del servizio in oggetto, che sarà espletata esclusivamente tramite la piattaforma di e-procurement denominata SINTEL della Regione Lombardia (&lt;a href="https://www.ariaspa.it"&gt;&lt;strong&gt;https://www.ariaspa.it&lt;/strong&gt;&lt;/a&gt;), a visionare la documentazione ricercando l’ID sopradescritto.&lt;/p&gt;
+&lt;p&gt;Le imprese si devono qualificare per l’Azienda ULSS n. 5 Polesana.&lt;/p&gt;
+&lt;p&gt;Il termine ultimo per la presentazione delle offerte è indicato sulla piattaforma Sintel&lt;/p&gt;
 </t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H34" t="inlineStr"/>
       <c r="I34" t="inlineStr"/>
       <c r="J34" t="inlineStr"/>
       <c r="K34" t="inlineStr">
         <is>
-          <t>28/02/2023 00:00</t>
+          <t>16/03/2023 00:00</t>
         </is>
       </c>
       <c r="L34" t="inlineStr">
         <is>
-          <t>28/02/2028 00:00</t>
+          <t>16/03/2028 00:00</t>
         </is>
       </c>
       <c r="M34" t="inlineStr">
         <is>
-          <t>13/03/2023 00:00</t>
-[...4 lines deleted...]
-          <t>04/10/2023</t>
+          <t>18/04/2023 13:00</t>
         </is>
       </c>
       <c r="P34" t="n">
         <v>0</v>
       </c>
       <c r="Q34" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
-      <c r="R34" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="R34" t="inlineStr"/>
       <c r="S34" t="inlineStr"/>
       <c r="T34" t="inlineStr"/>
-      <c r="U34" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="U34" t="inlineStr"/>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr"/>
       <c r="B35" t="inlineStr">
         <is>
-          <t>AVVISO DI PUBBLICAZIONE DI PROCEDURA APERTA  PER LA FORNITURA E LA MANUTENZIONE DI   N. 1 SIMUL TAC PER LA U.O.C. RADIOTERAPIA DEL PRESIDIO OSPEDALIERO DI ROVIGO DELL’AZIENDA ULSS 5 POLESANA CIG 95152107B0</t>
+          <t xml:space="preserve">AVVISO PUBBLICO PER L’AVVIO PROCEDURA MEDIANTE L'IMPIEGO DELLA PIATTAFORMA SINTEL DI A.R.I.A S.P.A. PER LA FORNITURA DI N.1 RIUNITO ODONTOIATRICO LA CASA CIRCONDARIALE DI ROVIGO </t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;AVVISO DI PUBBLICAZIONE DI PROCEDURA APERTA&amp;nbsp; TELEMATICA AI SENSI DELL&amp;rsquo; ART. 60 DEL D.LGS. 50/2016 E S.M.I. SU PIATTAFORMA TELEMATICA SINTEL PER LA FORNITURA E LA MANUTENZIONE DI&amp;nbsp;&amp;nbsp;&lt;strong&gt;N. 1 SIMUL TAC PER LA U.O.C. RADIOTERAPIA DEL PRESIDIO OSPEDALIERO DI ROVIGO DELL&amp;rsquo;AZIENDA ULSS 5 POLESANA CIG 95152107B0&amp;nbsp;&amp;nbsp;ID n. 164660260&lt;/strong&gt;&lt;/p&gt;
-[...3 lines deleted...]
-&lt;p&gt;&amp;nbsp;&lt;/p&gt;
+          <t xml:space="preserve">&lt;p&gt;Si rende noto che l'Azienda ULSS 5 Polesana, intende avviare una procedura telematica, per la fornitura di n. 1 Riunito Odontoiatrico per la casa circondariale di Rovigo per l’importo presunto di € 20.000,00 IVA. non compresa.&lt;/p&gt;
+&lt;p&gt;Si chiede a tutti gli Operatori interessati a presentare richiesta di essere invitati alla suddetta procedura  entro e non oltre &lt;strong&gt;le ore 12.00 del giorno 13/03/2023&lt;/strong&gt;, all’U.O.C. Provveditorato Economato e Gestione Logistica dell’Azienda ULSS 5 Polesana seguente indirizzo PEC &lt;a href="mailto:protocollo.aulss5@pecveneto.it"&gt;protocollo.aulss5@pecveneto.it&lt;/a&gt;, riportando nell’oggetto: &lt;em&gt;“Avviso volontario per la trasparenza ex ante per l’avvio di procedura telematica, per la fornitura di &lt;strong&gt;“N. 1 RIUNITO ODONTOIATRICO PER LA CASA CIRCONDARIALE DI ROVIGO”&lt;/strong&gt;&lt;/em&gt;&lt;/p&gt;
+&lt;p&gt;Si precisa inoltre che le procedure per l’assegnazione della fornitura in oggetto, saranno espletate esclusivamente tramite la piattaforma di e-procurement denominata Sintel della Regione Lombardia (&lt;a href="https://www.ariaspa.it"&gt;https://www.ariaspa.it&lt;/a&gt;).&lt;/p&gt;
+&lt;p&gt;Le imprese devono obbligatoriamente essere qualificate per l’Azienda ULSS n. 5 Polesana. &lt;/p&gt;
+&lt;p&gt;Il Responsabile Unico del Procedimento (R.U.P.) per l’espletamento della procedura in argomento ai sensi dell’art. 31 del D.Lgs. n. 50/2016 e smi  è il Dr. Ares Michieletti dell’UOC Provveditorato, Economato e Gestione della Logistica.&lt;/p&gt;
 </t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H35" t="inlineStr"/>
       <c r="I35" t="inlineStr"/>
       <c r="J35" t="inlineStr"/>
       <c r="K35" t="inlineStr">
         <is>
-          <t>27/01/2023 00:00</t>
+          <t>28/02/2023 00:00</t>
         </is>
       </c>
       <c r="L35" t="inlineStr">
         <is>
-          <t>27/01/2028 00:00</t>
+          <t>28/02/2028 00:00</t>
         </is>
       </c>
       <c r="M35" t="inlineStr">
         <is>
-          <t>07/03/2023 00:00</t>
+          <t>13/03/2023 00:00</t>
         </is>
       </c>
       <c r="O35" t="inlineStr">
         <is>
-          <t>14/06/2023</t>
+          <t>04/10/2023</t>
         </is>
       </c>
       <c r="P35" t="n">
         <v>0</v>
       </c>
       <c r="Q35" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R35" t="inlineStr">
         <is>
-          <t xml:space="preserve">Ares Michieletti </t>
+          <t xml:space="preserve">Ares Michieletti / Antonella Raimondi </t>
         </is>
       </c>
       <c r="S35" t="inlineStr"/>
       <c r="T35" t="inlineStr"/>
       <c r="U35" t="inlineStr">
         <is>
           <t>ares.michieletti@aulss5.veneto.it</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr"/>
       <c r="B36" t="inlineStr">
         <is>
-          <t>Servizio di gestione della comunità terapeutica di riabilitazione protetta e della comunità alloggio site in Corte Guazzo nel comune di Adria per il periodo di tre anni eventualmente rinnovabile di ulteriori due anni CIG 9477311C70</t>
+          <t>AVVISO DI PUBBLICAZIONE DI PROCEDURA APERTA  PER LA FORNITURA E LA MANUTENZIONE DI   N. 1 SIMUL TAC PER LA U.O.C. RADIOTERAPIA DEL PRESIDIO OSPEDALIERO DI ROVIGO DELL’AZIENDA ULSS 5 POLESANA CIG 95152107B0</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>Bando</t>
+          <t>Asta</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;strong&gt;Avviso di pubblicazione di procedura aperta telematica , ai sensi dell&amp;rsquo;art. 60 del D.lgs 50/2016 e smi su piattaforma telematica ARIA &amp;ndash; SINTEL, lotto unico, per l&amp;rsquo;affidamento per l&amp;rsquo;Ulss 5 Polesana del servizio di gestione della comunit&amp;agrave; terapeutica di riabilitazione protetta e della comunit&amp;agrave; alloggio site in Corte Guazzo nel comune di Adria per il periodo di tre anni eventualmente rinnovabile di ulteriori due anni CIG 9477311C70.&lt;/strong&gt;&lt;/p&gt;
-[...2 lines deleted...]
-&lt;p&gt;Si invitano pertanto gli operatori economici eventualmente interessati, alla partecipazione alla procedura aperta per l&amp;rsquo;affidamento dei servizi in oggetto, che sar&amp;agrave; espletata esclusivamente tramite la piattaforma di e-procurement denominata Sintel della Regione Lombardia &lt;a href="http://www.ariaspa.it/wps/portal/site/aria"&gt;http://www.ariaspa.it/wps/portal/site/aria&lt;/a&gt;, a visionare la documentazione ricercando l&amp;rsquo;ID sopradescritto.&lt;/p&gt;
+          <t xml:space="preserve">&lt;p&gt;AVVISO DI PUBBLICAZIONE DI PROCEDURA APERTA  TELEMATICA AI SENSI DELL’ ART. 60 DEL D.LGS. 50/2016 E S.M.I. SU PIATTAFORMA TELEMATICA SINTEL PER LA FORNITURA E LA MANUTENZIONE DI  &lt;strong&gt;N. 1 SIMUL TAC PER LA U.O.C. RADIOTERAPIA DEL PRESIDIO OSPEDALIERO DI ROVIGO DELL’AZIENDA ULSS 5 POLESANA CIG 95152107B0  ID n. 164660260&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;Si rende noto che l'Azienda ULSS 5 Polesana, intende procedere all’acquisizione di n. 1 Simul TAC per la UOC di Radioterapia del P.O. di Rovigo, ai sensi dell’articolo  60 del  D.lgs.  n.50/2016 e smi.&lt;/p&gt;
+&lt;p&gt;Si invitano pertanto gli operatori economici eventualmente interessati, alla partecipazione alla procedura aperta per l’assegnazione della fornitura in oggetto, che sarà espletata esclusivamente tramite la piattaforma di e-procurement denominata Sintel della Regione Lombardia (&lt;a href="https://www.ariaspa.it"&gt;https://www.ariaspa.it&lt;/a&gt;), a visionare la documentazione ricercando l’ID sopradescritto. &lt;/p&gt;
+&lt;p&gt;Le imprese si devono qualificare per l’Azienda ULSS n. 5 Polesana&lt;/p&gt;
+&lt;p&gt; &lt;/p&gt;
 </t>
         </is>
       </c>
       <c r="G36" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H36" t="inlineStr"/>
       <c r="I36" t="inlineStr"/>
       <c r="J36" t="inlineStr"/>
       <c r="K36" t="inlineStr">
         <is>
-          <t>17/11/2022 00:00</t>
+          <t>27/01/2023 00:00</t>
         </is>
       </c>
       <c r="L36" t="inlineStr">
         <is>
-          <t>17/11/2027 00:00</t>
+          <t>27/01/2028 00:00</t>
+        </is>
+      </c>
+      <c r="M36" t="inlineStr">
+        <is>
+          <t>07/03/2023 00:00</t>
         </is>
       </c>
       <c r="O36" t="inlineStr">
         <is>
-          <t>03/05/2023</t>
+          <t>14/06/2023</t>
         </is>
       </c>
       <c r="P36" t="n">
         <v>0</v>
       </c>
       <c r="Q36" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
-      <c r="R36" t="inlineStr"/>
+      <c r="R36" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Ares Michieletti </t>
+        </is>
+      </c>
       <c r="S36" t="inlineStr"/>
       <c r="T36" t="inlineStr"/>
-      <c r="U36" t="inlineStr"/>
+      <c r="U36" t="inlineStr">
+        <is>
+          <t>ares.michieletti@aulss5.veneto.it</t>
+        </is>
+      </c>
     </row>
     <row r="37">
-      <c r="A37" t="inlineStr"/>
+      <c r="A37" t="inlineStr">
+        <is>
+          <t>PROV 2022</t>
+        </is>
+      </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>AVVISO INDAGINE DI MERCATO E RELATIVA MANIFESTAZIONE DI INTERESSE PARTECIPAZIONE PROCEDURE SU PIATTAFORMA TELEMATICA SINTEL PER   “LA FORNITURA E MANUTENZIONE DI N. 1 MICROSCOPIO OPERATORIO PER LA U.O.C. OCULISTICA P.O. ROVIGO DELL’AZIENDA ULSS 5 POLESANA”</t>
+          <t>Servizio di gestione della comunità terapeutica di riabilitazione protetta e della comunità alloggio site in Corte Guazzo nel comune di Adria per il periodo di tre anni eventualmente rinnovabile di ulteriori due anni CIG 9477311C70</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>Asta</t>
+          <t>Bando</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
+      <c r="E37" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato, Economato e Gestione della Logistica</t>
+        </is>
+      </c>
       <c r="F37" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;AVVISO INDAGINE DI MERCATO E RELATIVA MANIFESTAZIONE DI INTERESSE PARTECIPAZIONE PROCEDURE SU PIATTAFORMA TELEMATICA SINTEL PER&amp;nbsp;&lt;strong&gt;&amp;ldquo;LA FORNITURA E MANUTENZIONE DI N. 1 MICROSCOPIO OPERATORIO PER LA U.O.C. OCULISTICA P.O. ROVIGO DELL&amp;rsquo;AZIENDA ULSS 5 POLESANA&amp;rdquo;&lt;/strong&gt;&lt;/p&gt;
-[...3 lines deleted...]
-</t>
+          <t>&lt;p&gt;&lt;strong&gt;Avviso di pubblicazione di procedura aperta telematica , ai sensi dell’art. 60 del D.lgs 50/2016 e smi su piattaforma telematica ARIA – SINTEL, lotto unico, per l’affidamento per l’Ulss 5 Polesana del servizio di gestione della comunità terapeutica di riabilitazione protetta e della comunità alloggio site in Corte Guazzo nel comune di Adria per il periodo di tre anni eventualmente rinnovabile di ulteriori due anni CIG 9477311C70.&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;ID n. 161417621&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;Si rende noto che l’azienda Ulss 5 Polesana intende procedere all'affidamento del servizio di gestione della comunità terapeutica di riabilitazione protetta e della comunità alloggio site in Corte Guazzo nel comune di Adria per il periodo di tre anni eventualmente rinnovabile di ulteriori due anni, ai sensi dell’art. 60 del d.lgs 50/2016 e s.m.i., base d’asta €. 2.700.000,00/triennale iva non compresa, CIG 9477311C70.&lt;/p&gt;
+&lt;p&gt;Si invitano pertanto gli operatori economici eventualmente interessati, alla partecipazione alla procedura aperta per l’affidamento dei servizi in oggetto, che sarà espletata esclusivamente tramite la piattaforma di e-procurement denominata Sintel della Regione Lombardia &lt;a href="http://www.ariaspa.it/wps/portal/site/aria" rel="nofollow"&gt;http://www.ariaspa.it/wps/portal/site/aria&lt;/a&gt;, a visionare la documentazione ricercando l’ID sopradescritto.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="G37" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H37" t="inlineStr"/>
       <c r="I37" t="inlineStr"/>
-      <c r="J37" t="inlineStr"/>
+      <c r="J37" t="inlineStr">
+        <is>
+          <t>9477311C70</t>
+        </is>
+      </c>
       <c r="K37" t="inlineStr">
         <is>
-          <t>14/09/2022 00:00</t>
+          <t>17/11/2022 00:00</t>
         </is>
       </c>
       <c r="L37" t="inlineStr">
         <is>
-          <t>14/09/2027 00:00</t>
+          <t>17/11/2027 00:00</t>
         </is>
       </c>
       <c r="M37" t="inlineStr">
         <is>
-          <t>28/09/2022 00:00</t>
+          <t>22/12/2022 15:00</t>
         </is>
       </c>
       <c r="O37" t="inlineStr">
         <is>
-          <t>28/12/2022</t>
+          <t>03/05/2023</t>
         </is>
       </c>
       <c r="P37" t="n">
         <v>0</v>
       </c>
       <c r="Q37" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
-      <c r="R37" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="R37" t="inlineStr"/>
       <c r="S37" t="inlineStr"/>
       <c r="T37" t="inlineStr"/>
-      <c r="U37" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="U37" t="inlineStr"/>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr"/>
       <c r="B38" t="inlineStr">
         <is>
-          <t>AVVISO INDAGINE DI MERCATO E RELATIVA MANIFESTAZIONE DI INTERESSE PARTECIPAZIONE PROCEDURE SU PIATTAFORMA TELEMATICA SINTEL PER   “LA FORNITURA E MANUTENZIONE DI N. 2 YAG LASER, PER LA U.O.C. OCULISTICA P.O. ROVIGO DELL’AZIENDA ULSS 5 POLESANA”</t>
+          <t>AVVISO INDAGINE DI MERCATO E RELATIVA MANIFESTAZIONE DI INTERESSE PARTECIPAZIONE PROCEDURE SU PIATTAFORMA TELEMATICA SINTEL PER   “LA FORNITURA E MANUTENZIONE DI N. 1 MICROSCOPIO OPERATORIO PER LA U.O.C. OCULISTICA P.O. ROVIGO DELL’AZIENDA ULSS 5 POLESANA”</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;AVVISO INDAGINE DI MERCATO E RELATIVA MANIFESTAZIONE DI INTERESSE PARTECIPAZIONE PROCEDURE SU PIATTAFORMA TELEMATICA SINTEL PER&amp;nbsp;&lt;strong&gt;&amp;ldquo;LA FORNITURA E MANUTENZIONE DI N. 2 YAG LASER, PER LA U.O.C. OCULISTICA P.O. ROVIGO DELL&amp;rsquo;AZIENDA ULSS 5 POLESANA&amp;rdquo;&lt;/strong&gt;&lt;/p&gt;
-[...2 lines deleted...]
-&lt;p&gt;Si precisa inoltre che le procedure per l&amp;rsquo;assegnazione della fornitura in oggetto, saranno espletate esclusivamente tramite la piattaforma di e-procurement denominata Sintel della Regione Lombardia (&lt;a href="http://www.arca.regione.lombardia.it"&gt;www.arca.regione.lombardia.it&lt;/a&gt;).&lt;/p&gt;
+          <t xml:space="preserve">&lt;p&gt;AVVISO INDAGINE DI MERCATO E RELATIVA MANIFESTAZIONE DI INTERESSE PARTECIPAZIONE PROCEDURE SU PIATTAFORMA TELEMATICA SINTEL PER &lt;strong&gt;“LA FORNITURA E MANUTENZIONE DI N. 1 MICROSCOPIO OPERATORIO PER LA U.O.C. OCULISTICA P.O. ROVIGO DELL’AZIENDA ULSS 5 POLESANA”&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt; &lt;/p&gt;
+&lt;p&gt;Si chiede a tutti gli Operatori interessati a presentare richiesta di essere invitati alla suddetta procedura  entro e non oltre &lt;strong&gt;le ore 12.00 del giorno 28.09.2022&lt;/strong&gt;, all’U.O.C. Provveditorato Economato e Gestione Logistica dell’Azienda ULSS 5 Polesana seguente indirizzo PEC &lt;a href="mailto:protocollo.aulss5@pecveneto.it"&gt;protocollo.aulss5@pecveneto.it&lt;/a&gt;, riportando nell’oggetto: &lt;em&gt;“Avviso volontario per la trasparenza ex ante per l’avvio di procedura sottosoglia, senza previa pubblicazione del bando di gara, per la fornitura e manutenzione di n. 1 Microscopio operatorio per la U.O.C. Oculistica P.O. Rovigo dell’Azienda ULSS 5 Polesana”&lt;/em&gt;&lt;/p&gt;
+&lt;p&gt;Si precisa inoltre che le procedure per l’assegnazione della fornitura in oggetto, saranno espletate esclusivamente tramite la piattaforma di e-procurement denominata Sintel della Regione Lombardia (&lt;a href="http://www.arca.regione.lombardia.it"&gt;www.arca.regione.lombardia.it&lt;/a&gt;).&lt;/p&gt;
 </t>
         </is>
       </c>
       <c r="G38" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H38" t="inlineStr"/>
       <c r="I38" t="inlineStr"/>
       <c r="J38" t="inlineStr"/>
       <c r="K38" t="inlineStr">
         <is>
           <t>14/09/2022 00:00</t>
         </is>
       </c>
       <c r="L38" t="inlineStr">
         <is>
           <t>14/09/2027 00:00</t>
         </is>
       </c>
       <c r="M38" t="inlineStr">
         <is>
           <t>28/09/2022 00:00</t>
         </is>
@@ -2934,418 +3023,493 @@
       <c r="P38" t="n">
         <v>0</v>
       </c>
       <c r="Q38" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R38" t="inlineStr">
         <is>
           <t xml:space="preserve">Ares Michieletti </t>
         </is>
       </c>
       <c r="S38" t="inlineStr"/>
       <c r="T38" t="inlineStr"/>
       <c r="U38" t="inlineStr">
         <is>
           <t>ares.michieletti@aulss5.veneto.it</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr"/>
       <c r="B39" t="inlineStr">
         <is>
-          <t>C107 INDAGINE DI MERCATO PER MANIFESTAZIONE DI INTERESSE PER L’AVVIO DI PROCEDURA NEGOZIATA, AI SENSI DELL’ART. 1, C. 2, LETT. B) DEL D.L. 76 DEL 2020, CONVERTITO CON LEGGE 120/2020 E S.M.I., PER L’AFFIDAMENTO DEL SERVIZIO DI MOVIMENTAZIONE CARICHI INTERNI E TRASLOCHI PER L’AZIENDA ULSS 5 POLESANA PER IL PERIODO DI UN ANNO.</t>
+          <t>AVVISO INDAGINE DI MERCATO E RELATIVA MANIFESTAZIONE DI INTERESSE PARTECIPAZIONE PROCEDURE SU PIATTAFORMA TELEMATICA SINTEL PER   “LA FORNITURA E MANUTENZIONE DI N. 2 YAG LASER, PER LA U.O.C. OCULISTICA P.O. ROVIGO DELL’AZIENDA ULSS 5 POLESANA”</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>Bando</t>
+          <t>Asta</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;strong&gt;INDAGINE DI MERCATO PER MANIFESTAZIONE DI INTERESSE PER L&amp;rsquo;AVVIO DI PROCEDURA NEGOZIATA, AI SENSI DELL&amp;rsquo;ART. 1, C. 2, LETT. B) DEL D.L. 76 DEL 2020, CONVERTITO CON LEGGE 120/2020 E S.M.I., PER L&amp;rsquo;AFFIDAMENTO DEL SERVIZIO DI MOVIMENTAZIONE CARICHI INTERNI E TRASLOCHI PER L&amp;rsquo;AZIENDA ULSS 5 POLESANA PER IL PERIODO DI UN ANNO.&lt;/strong&gt;&lt;/p&gt;
-[...1 lines deleted...]
-&lt;p&gt;&lt;strong&gt;Termine manifestazione di interesse: 15 giorni dalla pubblicazione del presente avviso&lt;/strong&gt;&lt;/p&gt;
+          <t xml:space="preserve">&lt;p&gt;AVVISO INDAGINE DI MERCATO E RELATIVA MANIFESTAZIONE DI INTERESSE PARTECIPAZIONE PROCEDURE SU PIATTAFORMA TELEMATICA SINTEL PER &lt;strong&gt;“LA FORNITURA E MANUTENZIONE DI N. 2 YAG LASER, PER LA U.O.C. OCULISTICA P.O. ROVIGO DELL’AZIENDA ULSS 5 POLESANA”&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt; &lt;/p&gt;
+&lt;p&gt;Si chiede a tutti gli Operatori interessati a presentare richiesta di essere invitati alla suddetta procedura  entro e non oltre &lt;strong&gt;le ore 12.00 del giorno 28.09.2022&lt;/strong&gt;, all’U.O.C. Provveditorato Economato e Gestione Logistica dell’Azienda ULSS 5 Polesana seguente indirizzo PEC &lt;a href="mailto:protocollo.aulss5@pecveneto.it"&gt;protocollo.aulss5@pecveneto.it&lt;/a&gt;, riportando nell’oggetto: &lt;em&gt;“Avviso volontario per la trasparenza ex ante per l’avvio di procedura sottosoglia, senza previa pubblicazione del bando di gara, per la fornitura e manutenzione di n.2 YAG Laser, per la U.O.C. Oculistica P.O. Rovigo dell’Azienda ULSS 5 Polesana”&lt;/em&gt;&lt;/p&gt;
+&lt;p&gt;Si precisa inoltre che le procedure per l’assegnazione della fornitura in oggetto, saranno espletate esclusivamente tramite la piattaforma di e-procurement denominata Sintel della Regione Lombardia (&lt;a href="http://www.arca.regione.lombardia.it"&gt;www.arca.regione.lombardia.it&lt;/a&gt;).&lt;/p&gt;
 </t>
         </is>
       </c>
       <c r="G39" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H39" t="inlineStr"/>
       <c r="I39" t="inlineStr"/>
       <c r="J39" t="inlineStr"/>
       <c r="K39" t="inlineStr">
         <is>
-          <t>09/08/2022 00:00</t>
+          <t>14/09/2022 00:00</t>
         </is>
       </c>
       <c r="L39" t="inlineStr">
         <is>
-          <t>09/08/2027 00:00</t>
+          <t>14/09/2027 00:00</t>
         </is>
       </c>
       <c r="M39" t="inlineStr">
         <is>
-          <t>24/08/2022 23:59</t>
+          <t>28/09/2022 00:00</t>
+        </is>
+      </c>
+      <c r="O39" t="inlineStr">
+        <is>
+          <t>28/12/2022</t>
         </is>
       </c>
       <c r="P39" t="n">
         <v>0</v>
       </c>
       <c r="Q39" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
-      <c r="R39" t="inlineStr"/>
+      <c r="R39" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Ares Michieletti </t>
+        </is>
+      </c>
       <c r="S39" t="inlineStr"/>
       <c r="T39" t="inlineStr"/>
-      <c r="U39" t="inlineStr"/>
+      <c r="U39" t="inlineStr">
+        <is>
+          <t>ares.michieletti@aulss5.veneto.it</t>
+        </is>
+      </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr"/>
       <c r="B40" t="inlineStr">
         <is>
-          <t>PROCEDURA DI GARA APERTA TELEMATICA, AI SENSI DELL’ART. 60 DEL D.LGS. N. 50/2016, PER L'AFFIDAMENTO DEL SERVIZIO DI MEDICALIZZAZIONE DEL 118 E SERVIZIO DI SUPPORTO ASSISTENZA MEDICA AL PRONTO SOCCORSO OSPEDALE DI ADRIA (RO) AZIENDA ULSS 5 “POLESANA” PER IL PERIODO DI UN ANNO, EVENTUALMENTE RINNOVABILE DI UN ULTERIORE ANNO CIG  9360942DB3</t>
+          <t>C107 INDAGINE DI MERCATO PER MANIFESTAZIONE DI INTERESSE PER L’AVVIO DI PROCEDURA NEGOZIATA, AI SENSI DELL’ART. 1, C. 2, LETT. B) DEL D.L. 76 DEL 2020, CONVERTITO CON LEGGE 120/2020 E S.M.I., PER L’AFFIDAMENTO DEL SERVIZIO DI MOVIMENTAZIONE CARICHI INTERNI E TRASLOCHI PER L’AZIENDA ULSS 5 POLESANA PER IL PERIODO DI UN ANNO.</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
           <t>Bando</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aggiudicato</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;ID SINTEL 158057127&lt;/p&gt;
-[...7 lines deleted...]
-&lt;p&gt;&amp;nbsp;&lt;/p&gt;
+          <t xml:space="preserve">&lt;p&gt;&lt;strong&gt;INDAGINE DI MERCATO PER MANIFESTAZIONE DI INTERESSE PER L’AVVIO DI PROCEDURA NEGOZIATA, AI SENSI DELL’ART. 1, C. 2, LETT. B) DEL D.L. 76 DEL 2020, CONVERTITO CON LEGGE 120/2020 E S.M.I., PER L’AFFIDAMENTO DEL SERVIZIO DI MOVIMENTAZIONE CARICHI INTERNI E TRASLOCHI PER L’AZIENDA ULSS 5 POLESANA PER IL PERIODO DI UN ANNO.&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt; &lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;Termine manifestazione di interesse: 15 giorni dalla pubblicazione del presente avviso&lt;/strong&gt;&lt;/p&gt;
 </t>
         </is>
       </c>
       <c r="G40" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H40" t="inlineStr"/>
       <c r="I40" t="inlineStr"/>
       <c r="J40" t="inlineStr"/>
       <c r="K40" t="inlineStr">
         <is>
           <t>09/08/2022 00:00</t>
         </is>
       </c>
       <c r="L40" t="inlineStr">
         <is>
           <t>09/08/2027 00:00</t>
         </is>
       </c>
       <c r="M40" t="inlineStr">
         <is>
-          <t>29/08/2022 15:00</t>
+          <t>24/08/2022 23:59</t>
         </is>
       </c>
       <c r="P40" t="n">
         <v>0</v>
       </c>
       <c r="Q40" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R40" t="inlineStr"/>
       <c r="S40" t="inlineStr"/>
       <c r="T40" t="inlineStr"/>
       <c r="U40" t="inlineStr"/>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr"/>
       <c r="B41" t="inlineStr">
         <is>
-          <t>AVVISO PUBBLICO PER L’AVVIO URGENTE DI PROCEDURA TELEMATICA SOTTOSOGLIA, TRAMITE PIATTAFORMA ARIA SINTEL, AI SENSI DEL D.L. 76/2020, CONVERTITO CON LEGGE 120/2020, COME MODIFICATO DAL D.L. 77/2021, CONVERTITO CON LEGGE 108/2021 E SMI, PER L’AFFIDAMENTO DEL “SERVIZIO DI RITIRO, TRASPORTO E CONSEGNA VACCINI E ANTICORPI MONOCLONALI COVID19 PRESSO I PUNTI VACCINALI DELL’AZIENDA ULSS 5 POLESANA PER IL PERIODO DI SEI MESI”</t>
+          <t>PROCEDURA DI GARA APERTA TELEMATICA, AI SENSI DELL’ART. 60 DEL D.LGS. N. 50/2016, PER L'AFFIDAMENTO DEL SERVIZIO DI MEDICALIZZAZIONE DEL 118 E SERVIZIO DI SUPPORTO ASSISTENZA MEDICA AL PRONTO SOCCORSO OSPEDALE DI ADRIA (RO) AZIENDA ULSS 5 “POLESANA” PER IL PERIODO DI UN ANNO, EVENTUALMENTE RINNOVABILE DI UN ULTERIORE ANNO CIG  9360942DB3</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
           <t>Bando</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;strong&gt;AVVISO PUBBLICO PER L&amp;rsquo;AVVIO URGENTE DI PROCEDURA TELEMATICA SOTTOSOGLIA, TRAMITE PIATTAFORMA ARIA SINTEL, AI SENSI DEL D.L. 76/2020, CONVERTITO CON LEGGE 120/2020, COME MODIFICATO DAL D.L. 77/2021, CONVERTITO CON LEGGE 108/2021 E SMI, PER L&amp;rsquo;AFFIDAMENTO DEL &amp;ldquo;SERVIZIO DI RITIRO, TRASPORTO E CONSEGNA VACCINI E ANTICORPI MONOCLONALI COVID19 PRESSO I PUNTI VACCINALI DELL&amp;rsquo;AZIENDA ULSS 5 POLESANA PER IL PERIODO DI SEI MESI&amp;rdquo;&lt;/strong&gt;&lt;/p&gt;
-[...1 lines deleted...]
-&lt;p&gt;&lt;strong&gt;Termine previsto per la presentazione delle manifestazioni di interesse: entro le ore 13:00 del 01/08/2022&lt;/strong&gt;&lt;/p&gt;
+          <t xml:space="preserve">&lt;p&gt;ID SINTEL 158057127&lt;/p&gt;
+&lt;p&gt;Si rende noto che l'Azienda ULSS 5 Polesana, intende procedere all’AFFIDAMENTO DEL SERVIZIO DI MEDICALIZZAZIONE DEL 118 E SERVIZIO DI SUPPORTO ASSISTENZA MEDICA AL PRONTO SOCCORSO AZIENDA ULSS 5 “POLESANA” PER IL PERIODO DI UN ANNO, EVENTUALMENTE RINNOVABILE DI UN ULTERIORE ANNO, ai sensi  dell’articolo  60 del D.lgs. n.50/2016 e s.m.i.&lt;/p&gt;
+&lt;p&gt;Si invitano pertanto gli operatori economici eventualmente interessati, alla partecipazione alla procedura aperta per l’assegnazione della fornitura in oggetto, che sarà espletata esclusivamente tramite la piattaforma di e-procurement denominata SINTEL della Regione Lombardia (&lt;a href="https://www.ariaspa.it/wps/portal/Aria"&gt;&lt;strong&gt;https://www.ariaspa.it/wps/portal/Aria&lt;/strong&gt;&lt;/a&gt;), a visionare la documentazione ricercando l’ID sopradescritto nell’area “&lt;em&gt;Bandi sulla piattaforma Sintel&lt;/em&gt;” al link:&lt;/p&gt;
+&lt;p&gt;https://www.sintel.regione.lombardia.it/eprocdata/sintelSearch.xhtml&lt;/p&gt;
+&lt;p&gt;Le imprese si devono qualificare per l’Azienda ULSS n. 5 Polesana&lt;/p&gt;
+&lt;p&gt;Il termine ultimo per la presentazione delle offerte è indicato sulla piattaforma Sintel&lt;/p&gt;
+&lt;p&gt;Il RUP - Dr. Roberto Banzato&lt;/p&gt;
+&lt;p&gt;&lt;em&gt;                     &lt;/em&gt;&lt;/p&gt;
+&lt;p&gt; &lt;/p&gt;
 </t>
         </is>
       </c>
       <c r="G41" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H41" t="inlineStr"/>
       <c r="I41" t="inlineStr"/>
       <c r="J41" t="inlineStr"/>
       <c r="K41" t="inlineStr">
         <is>
-          <t>26/07/2022 00:00</t>
+          <t>09/08/2022 00:00</t>
         </is>
       </c>
       <c r="L41" t="inlineStr">
         <is>
-          <t>26/07/2027 00:00</t>
+          <t>09/08/2027 00:00</t>
         </is>
       </c>
       <c r="M41" t="inlineStr">
         <is>
-          <t>01/08/2022 13:00</t>
+          <t>29/08/2022 15:00</t>
         </is>
       </c>
       <c r="P41" t="n">
         <v>0</v>
       </c>
       <c r="Q41" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R41" t="inlineStr"/>
       <c r="S41" t="inlineStr"/>
       <c r="T41" t="inlineStr"/>
       <c r="U41" t="inlineStr"/>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr"/>
       <c r="B42" t="inlineStr">
         <is>
-          <t>PROVV ID n. 152668088 AVVISO DI PUBBLICAZIONE DI PROCEDURA APERTA TELEMATICA AI SENSI DELL’ ART. 60 DEL D.LGS. 50/2016 E S.M.I. SU PIATTAFORMA TELEMATICA SINTEL PER LA FORNITURA E LA MANUTENZIONE DI N. 1 SPECT TAC PER LA U.O.C. MEDICINA NUCLEARE DEL PRESIDIO OSPEDALIERO DI ROVIGO DELL’AZIENDA ULSS 5 POLESANA CIG 9149390B78</t>
+          <t>AVVISO PUBBLICO PER L’AVVIO URGENTE DI PROCEDURA TELEMATICA SOTTOSOGLIA, TRAMITE PIATTAFORMA ARIA SINTEL, AI SENSI DEL D.L. 76/2020, CONVERTITO CON LEGGE 120/2020, COME MODIFICATO DAL D.L. 77/2021, CONVERTITO CON LEGGE 108/2021 E SMI, PER L’AFFIDAMENTO DEL “SERVIZIO DI RITIRO, TRASPORTO E CONSEGNA VACCINI E ANTICORPI MONOCLONALI COVID19 PRESSO I PUNTI VACCINALI DELL’AZIENDA ULSS 5 POLESANA PER IL PERIODO DI SEI MESI”</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>Asta</t>
+          <t>Bando</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>Aggiudicato</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;AVVISO DI PUBBLICAZIONE DI PROCEDURA APERTA TELEMATICA AI SENSI DELL&amp;rsquo; ART. 60 DEL D.LGS. 50/2016 E S.M.I. SU PIATTAFORMA TELEMATICA SINTEL PER LA FORNITURA E LA MANUTENZIONE DI N. 1 SPECT TAC PER LA U.O.C. MEDICINA NUCLEARE DEL PRESIDIO OSPEDALIERO DI ROVIGO DELL&amp;rsquo;AZIENDA ULSS 5 POLESANA CIG&lt;br /&gt;
-9149390B78&lt;/p&gt;
+          <t xml:space="preserve">&lt;p&gt;&lt;strong&gt;AVVISO PUBBLICO PER L’AVVIO URGENTE DI PROCEDURA TELEMATICA SOTTOSOGLIA, TRAMITE PIATTAFORMA ARIA SINTEL, AI SENSI DEL D.L. 76/2020, CONVERTITO CON LEGGE 120/2020, COME MODIFICATO DAL D.L. 77/2021, CONVERTITO CON LEGGE 108/2021 E SMI, PER L’AFFIDAMENTO DEL “SERVIZIO DI RITIRO, TRASPORTO E CONSEGNA VACCINI E ANTICORPI MONOCLONALI COVID19 PRESSO I PUNTI VACCINALI DELL’AZIENDA ULSS 5 POLESANA PER IL PERIODO DI SEI MESI”&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt; &lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;Termine previsto per la presentazione delle manifestazioni di interesse: entro le ore 13:00 del 01/08/2022&lt;/strong&gt;&lt;/p&gt;
 </t>
         </is>
       </c>
       <c r="G42" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H42" t="inlineStr"/>
       <c r="I42" t="inlineStr"/>
       <c r="J42" t="inlineStr"/>
       <c r="K42" t="inlineStr">
         <is>
-          <t>30/03/2022 00:00</t>
+          <t>26/07/2022 00:00</t>
         </is>
       </c>
       <c r="L42" t="inlineStr">
         <is>
-          <t>30/03/2027 00:00</t>
+          <t>26/07/2027 00:00</t>
         </is>
       </c>
       <c r="M42" t="inlineStr">
         <is>
-          <t>09/05/2022 00:00</t>
-[...4 lines deleted...]
-          <t>29/09/2022</t>
+          <t>01/08/2022 13:00</t>
         </is>
       </c>
       <c r="P42" t="n">
-        <v>1350000</v>
+        <v>0</v>
       </c>
       <c r="Q42" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R42" t="inlineStr"/>
       <c r="S42" t="inlineStr"/>
       <c r="T42" t="inlineStr"/>
       <c r="U42" t="inlineStr"/>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr"/>
       <c r="B43" t="inlineStr">
         <is>
-          <t>AVVISO PUBBLICO PER AVVIO PROCEDURA DI GARA TELEMATICA SOTTOSOGLIA AI SENSI DELL’ART. 1, C. 2, LETT. A) DEL D.L. 76 DEL 2020, CONVERTITO CON LEGGE 120/2020 E S.M.I., TRAMITE PIATTAFORMA ARIA SINTEL (ID 152020727) PER L’AFFIDAMENTO DEL “SERVIZIO DI ASSISTENZA MEDICA OSTETRICO-GINECOLOGICA DI SUPPORTO ALLA UOC DI OSTETRICIA E GINECOLOGIA DEL PRESIDIO OSPEDALIERO DI ADRIA DELL’AZIENDA ULSS 5 POLESANA” PER IL PERIODO DI NOVE MESI.</t>
+          <t>PROVV ID n. 152668088 AVVISO DI PUBBLICAZIONE DI PROCEDURA APERTA TELEMATICA AI SENSI DELL’ ART. 60 DEL D.LGS. 50/2016 E S.M.I. SU PIATTAFORMA TELEMATICA SINTEL PER LA FORNITURA E LA MANUTENZIONE DI N. 1 SPECT TAC PER LA U.O.C. MEDICINA NUCLEARE DEL PRESIDIO OSPEDALIERO DI ROVIGO DELL’AZIENDA ULSS 5 POLESANA CIG 9149390B78</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>Bando</t>
+          <t>Asta</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aggiudicato</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;strong&gt;AVVISO PUBBLICO PER AVVIO PROCEDURA DI GARA TELEMATICA SOTTOSOGLIA AI SENSI DELL&amp;rsquo;ART. 1, C. 2, LETT. A) DEL D.L. 76 DEL 2020, CONVERTITO CON LEGGE 120/2020 E S.M.I., TRAMITE PIATTAFORMA ARIA SINTEL (ID 152020727) PER L&amp;rsquo;AFFIDAMENTO DEL &amp;ldquo;SERVIZIO DI ASSISTENZA MEDICA OSTETRICO-GINECOLOGICA DI SUPPORTO ALLA UOC DI OSTETRICIA E GINECOLOGIA DEL PRESIDIO OSPEDALIERO DI ADRIA DELL&amp;rsquo;AZIENDA ULSS 5 POLESANA&amp;rdquo; PER IL PERIODO DI NOVE MESI.&lt;/strong&gt;&lt;/p&gt;
-[...4 lines deleted...]
-&lt;p&gt;&amp;nbsp;&lt;/p&gt;
+          <t xml:space="preserve">&lt;p&gt;AVVISO DI PUBBLICAZIONE DI PROCEDURA APERTA TELEMATICA AI SENSI DELL’ ART. 60 DEL D.LGS. 50/2016 E S.M.I. SU PIATTAFORMA TELEMATICA SINTEL PER LA FORNITURA E LA MANUTENZIONE DI N. 1 SPECT TAC PER LA U.O.C. MEDICINA NUCLEARE DEL PRESIDIO OSPEDALIERO DI ROVIGO DELL’AZIENDA ULSS 5 POLESANA CIG&lt;br /&gt;
+9149390B78&lt;/p&gt;
 </t>
         </is>
       </c>
       <c r="G43" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H43" t="inlineStr"/>
       <c r="I43" t="inlineStr"/>
       <c r="J43" t="inlineStr"/>
       <c r="K43" t="inlineStr">
         <is>
-          <t>11/03/2022 00:00</t>
+          <t>30/03/2022 00:00</t>
         </is>
       </c>
       <c r="L43" t="inlineStr">
         <is>
-          <t>11/03/2027 00:00</t>
+          <t>30/03/2027 00:00</t>
         </is>
       </c>
       <c r="M43" t="inlineStr">
         <is>
-          <t>18/03/2022 13:00</t>
+          <t>09/05/2022 00:00</t>
+        </is>
+      </c>
+      <c r="O43" t="inlineStr">
+        <is>
+          <t>29/09/2022</t>
         </is>
       </c>
       <c r="P43" t="n">
-        <v>0</v>
+        <v>1350000</v>
       </c>
       <c r="Q43" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R43" t="inlineStr"/>
       <c r="S43" t="inlineStr"/>
       <c r="T43" t="inlineStr"/>
       <c r="U43" t="inlineStr"/>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr"/>
       <c r="B44" t="inlineStr">
         <is>
-          <t xml:space="preserve"> 2° AVVISO ( Riapertura termini) - PROCEDURA NEGOZIATA TRAMITE PIATTAFORMA TELEMATICA SINTEL PER L’AFFIDAMENTO DEL SERVIZIO DI DERATTIZZAZIONE, MONITORAGGIO E DISINFESTAZIONE INSETTI PRESSO LE AREE INTERNE ED ESTERNE DEGLI IMMOBILI DELL’AZIENDA ULSS 5 POLESANA E RELATIVE SEDI TERRITORIALI  PER IL PERIODO DI TRE ANNI. </t>
+          <t>AVVISO PUBBLICO PER AVVIO PROCEDURA DI GARA TELEMATICA SOTTOSOGLIA AI SENSI DELL’ART. 1, C. 2, LETT. A) DEL D.L. 76 DEL 2020, CONVERTITO CON LEGGE 120/2020 E S.M.I., TRAMITE PIATTAFORMA ARIA SINTEL (ID 152020727) PER L’AFFIDAMENTO DEL “SERVIZIO DI ASSISTENZA MEDICA OSTETRICO-GINECOLOGICA DI SUPPORTO ALLA UOC DI OSTETRICIA E GINECOLOGIA DEL PRESIDIO OSPEDALIERO DI ADRIA DELL’AZIENDA ULSS 5 POLESANA” PER IL PERIODO DI NOVE MESI.</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
           <t>Bando</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;strong&gt;PROCEDURA NEGOZIATA TRAMITE PIATTAFORMA TELEMATICA SINTEL PER L&amp;rsquo;AFFIDAMENTO DEL SERVIZIO DI DERATTIZZAZIONE, MONITORAGGIO E DISINFESTAZIONE INSETTI PRESSO LE AREE INTERNE ED ESTERNE DEGLI IMMOBILI DELL&amp;rsquo;AZIENDA ULSS 5 POLESANA E RELATIVE SEDI TERRITORIALI&amp;nbsp;PER IL PERIODO DI TRE ANNI.&amp;nbsp;&amp;nbsp; &amp;nbsp; 2&amp;deg; AVVISO&amp;nbsp;( Riapertura termini) &lt;/strong&gt;&lt;/p&gt;
-&lt;p&gt;Termine ultimo per la presentazione delle domande: 10/03/2022&lt;/p&gt;
+          <t xml:space="preserve">&lt;p&gt;&lt;strong&gt;AVVISO PUBBLICO PER AVVIO PROCEDURA DI GARA TELEMATICA SOTTOSOGLIA AI SENSI DELL’ART. 1, C. 2, LETT. A) DEL D.L. 76 DEL 2020, CONVERTITO CON LEGGE 120/2020 E S.M.I., TRAMITE PIATTAFORMA ARIA SINTEL (ID 152020727) PER L’AFFIDAMENTO DEL “SERVIZIO DI ASSISTENZA MEDICA OSTETRICO-GINECOLOGICA DI SUPPORTO ALLA UOC DI OSTETRICIA E GINECOLOGIA DEL PRESIDIO OSPEDALIERO DI ADRIA DELL’AZIENDA ULSS 5 POLESANA” PER IL PERIODO DI NOVE MESI.&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt; &lt;/p&gt;
+&lt;p&gt;SCADENZA MANIFESTAZIONE DI INTERESSE: ORE 13:00 DEL 18/03/2022 &lt;/p&gt;
+&lt;p&gt;SCADENZA PRESENTAZIONE OFFERTE: ORE 15:00 DEL 01/04/2022&lt;/p&gt;
+&lt;p&gt; &lt;/p&gt;
+&lt;p&gt; &lt;/p&gt;
 </t>
         </is>
       </c>
       <c r="G44" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H44" t="inlineStr"/>
       <c r="I44" t="inlineStr"/>
       <c r="J44" t="inlineStr"/>
       <c r="K44" t="inlineStr">
         <is>
-          <t>25/02/2022 00:00</t>
+          <t>11/03/2022 00:00</t>
         </is>
       </c>
       <c r="L44" t="inlineStr">
         <is>
-          <t>25/02/2027 00:00</t>
+          <t>11/03/2027 00:00</t>
         </is>
       </c>
       <c r="M44" t="inlineStr">
         <is>
-          <t>10/03/2022 23:59</t>
+          <t>18/03/2022 13:00</t>
         </is>
       </c>
       <c r="P44" t="n">
         <v>0</v>
       </c>
       <c r="Q44" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R44" t="inlineStr"/>
       <c r="S44" t="inlineStr"/>
       <c r="T44" t="inlineStr"/>
       <c r="U44" t="inlineStr"/>
+    </row>
+    <row r="45">
+      <c r="A45" t="inlineStr"/>
+      <c r="B45" t="inlineStr">
+        <is>
+          <t xml:space="preserve"> 2° AVVISO ( Riapertura termini) - PROCEDURA NEGOZIATA TRAMITE PIATTAFORMA TELEMATICA SINTEL PER L’AFFIDAMENTO DEL SERVIZIO DI DERATTIZZAZIONE, MONITORAGGIO E DISINFESTAZIONE INSETTI PRESSO LE AREE INTERNE ED ESTERNE DEGLI IMMOBILI DELL’AZIENDA ULSS 5 POLESANA E RELATIVE SEDI TERRITORIALI  PER IL PERIODO DI TRE ANNI. </t>
+        </is>
+      </c>
+      <c r="C45" t="inlineStr">
+        <is>
+          <t>Bando</t>
+        </is>
+      </c>
+      <c r="D45" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F45" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;&lt;strong&gt;PROCEDURA NEGOZIATA TRAMITE PIATTAFORMA TELEMATICA SINTEL PER L’AFFIDAMENTO DEL SERVIZIO DI DERATTIZZAZIONE, MONITORAGGIO E DISINFESTAZIONE INSETTI PRESSO LE AREE INTERNE ED ESTERNE DEGLI IMMOBILI DELL’AZIENDA ULSS 5 POLESANA E RELATIVE SEDI TERRITORIALI PER IL PERIODO DI TRE ANNI.     2° AVVISO ( Riapertura termini) &lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;Termine ultimo per la presentazione delle domande: 10/03/2022&lt;/p&gt;
+</t>
+        </is>
+      </c>
+      <c r="G45" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H45" t="inlineStr"/>
+      <c r="I45" t="inlineStr"/>
+      <c r="J45" t="inlineStr"/>
+      <c r="K45" t="inlineStr">
+        <is>
+          <t>25/02/2022 00:00</t>
+        </is>
+      </c>
+      <c r="L45" t="inlineStr">
+        <is>
+          <t>25/02/2027 00:00</t>
+        </is>
+      </c>
+      <c r="M45" t="inlineStr">
+        <is>
+          <t>10/03/2022 23:59</t>
+        </is>
+      </c>
+      <c r="P45" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q45" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R45" t="inlineStr"/>
+      <c r="S45" t="inlineStr"/>
+      <c r="T45" t="inlineStr"/>
+      <c r="U45" t="inlineStr"/>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>