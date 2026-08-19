--- v2 (2026-07-05)
+++ v3 (2026-08-19)
@@ -501,51 +501,51 @@
           <t>Data fine</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>Data scadenza</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>Data proroga</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>Data aggiudicazione</t>
         </is>
       </c>
       <c r="P1" t="inlineStr">
         <is>
           <t>Importo</t>
         </is>
       </c>
       <c r="Q1" t="inlineStr">
         <is>
-          <t>Soglia art. 35</t>
+          <t>Soglia art. 14</t>
         </is>
       </c>
       <c r="R1" t="inlineStr">
         <is>
           <t>Riferimento</t>
         </is>
       </c>
       <c r="S1" t="inlineStr">
         <is>
           <t>Indirizzo</t>
         </is>
       </c>
       <c r="T1" t="inlineStr">
         <is>
           <t>Telefono</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>Email</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
@@ -1579,156 +1579,156 @@
           <t>13/10/2028 00:00</t>
         </is>
       </c>
       <c r="M17" t="inlineStr">
         <is>
           <t>19/10/2023 18:00</t>
         </is>
       </c>
       <c r="P17" t="n">
         <v>0</v>
       </c>
       <c r="Q17" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R17" t="inlineStr"/>
       <c r="S17" t="inlineStr"/>
       <c r="T17" t="inlineStr"/>
       <c r="U17" t="inlineStr"/>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr"/>
       <c r="B18" t="inlineStr">
         <is>
-          <t>AVVISO PUBBLICO  INDAGINE DI MERCATO PER L’INDIVIDUAZIONE DI OPERATORI ECONOMICI PER L’AFFIDAMENTO IN URGENZA, A SEGUITO PROCEDURA TELEMATICA AI SENSI DELL’ART.  50 COMMA 1, LETTERA E), DEL D.LGS 36/2023 E DELL’ART. 10 COMMI 1 E 5 BIS DEL D.L. N. 34/2023 CONVERTITO IN LEGGE N. 56/2023, TRAMITE PIATTAFORMA ARIA S.P.A., DI SERVIZI DI ASSISTENZA MEDICA PRESSO LA UOC OSTETRICIA E GINECOLOGIA DEL PRESIDIO OSPEDALIERO DI ROVIGO DELL’A.ULSS 5 “POLESANA” PER IL PERIODO DI TRE MESI.</t>
+          <t>AVVISO PUBBLICO  INDAGINE DI MERCATO PER L’INDIVIDUAZIONE DI OPERATORI ECONOMICI PER L’AFFIDAMENTO IN URGENZA, A SEGUITO PROCEDURA TELEMATICA AI SENSI DELL’ART.  50 COMMA 1, LETTERA E), DEL D.LGS 36/2023 E DELL’ART. 10 COMMI 1 E 5 BIS DEL D.L. N. 34/2023 CONVERTITO IN LEGGE N. 56/2023, TRAMITE PIATTAFORMA ARIA S.P.A., DI SERVIZI DI ASSISTENZA MEDICA PRESSO LA UOC PEDIATRIA DEI PRESIDI OSPEDALIERI DI ROVIGO E ADRIA DELL’A.ULSS 5 “POLESANA” PER IL PERIODO DI TRE MESI.</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
-        <is>
-[...60 lines deleted...]
-      <c r="F19" t="inlineStr">
         <is>
           <t xml:space="preserve">&lt;p&gt;&lt;strong&gt;AVVISO PUBBLICO&lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;INDAGINE DI MERCATO PER L’INDIVIDUAZIONE DI OPERATORI ECONOMICI PER L’AFFIDAMENTO IN URGENZA, A SEGUITO PROCEDURA TELEMATICA AI SENSI DELL’ART.  50 COMMA 1, LETTERA E), DEL D.LGS 36/2023 E DELL’ART. 10 COMMI 1 E 5 BIS DEL D.L. N. 34/2023 CONVERTITO IN LEGGE N. 56/2023, TRAMITE PIATTAFORMA ARIA S.P.A., DI SERVIZI DI ASSISTENZA MEDICA PRESSO LA UOC PEDIATRIA DEI PRESIDI OSPEDALIERI DI ROVIGO E ADRIA DELL’A.ULSS 5 “POLESANA” PER IL PERIODO DI TRE MESI.&lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt; &lt;/p&gt;
 &lt;p&gt;Termine invio domande di partecipazione: entro il giorno 19/09/2023&lt;/p&gt;
 &lt;p&gt; &lt;/p&gt;
 </t>
         </is>
       </c>
+      <c r="G18" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H18" t="inlineStr"/>
+      <c r="I18" t="inlineStr"/>
+      <c r="J18" t="inlineStr"/>
+      <c r="K18" t="inlineStr">
+        <is>
+          <t>14/09/2023 00:00</t>
+        </is>
+      </c>
+      <c r="L18" t="inlineStr">
+        <is>
+          <t>14/09/2028 00:00</t>
+        </is>
+      </c>
+      <c r="M18" t="inlineStr">
+        <is>
+          <t>19/09/2023 23:59</t>
+        </is>
+      </c>
+      <c r="P18" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q18" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R18" t="inlineStr"/>
+      <c r="S18" t="inlineStr"/>
+      <c r="T18" t="inlineStr"/>
+      <c r="U18" t="inlineStr"/>
+    </row>
+    <row r="19">
+      <c r="A19" t="inlineStr"/>
+      <c r="B19" t="inlineStr">
+        <is>
+          <t>AVVISO PUBBLICO  INDAGINE DI MERCATO PER L’INDIVIDUAZIONE DI OPERATORI ECONOMICI PER L’AFFIDAMENTO IN URGENZA, A SEGUITO PROCEDURA TELEMATICA AI SENSI DELL’ART.  50 COMMA 1, LETTERA E), DEL D.LGS 36/2023 E DELL’ART. 10 COMMI 1 E 5 BIS DEL D.L. N. 34/2023 CONVERTITO IN LEGGE N. 56/2023, TRAMITE PIATTAFORMA ARIA S.P.A., DI SERVIZI DI ASSISTENZA MEDICA PRESSO LA UOC OSTETRICIA E GINECOLOGIA DEL PRESIDIO OSPEDALIERO DI ROVIGO DELL’A.ULSS 5 “POLESANA” PER IL PERIODO DI TRE MESI.</t>
+        </is>
+      </c>
+      <c r="C19" t="inlineStr">
+        <is>
+          <t>Asta</t>
+        </is>
+      </c>
+      <c r="D19" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F19" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;&lt;strong&gt;AVVISO PUBBLICO&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;INDAGINE DI MERCATO PER L’INDIVIDUAZIONE DI OPERATORI ECONOMICI PER L’AFFIDAMENTO IN URGENZA, A SEGUITO PROCEDURA TELEMATICA AI SENSI DELL’ART.  50 COMMA 1, LETTERA E), DEL D.LGS 36/2023 E DELL’ART. 10 COMMI 1 E 5 BIS DEL D.L. N. 34/2023 CONVERTITO IN LEGGE N. 56/2023, TRAMITE PIATTAFORMA ARIA S.P.A., DI SERVIZI DI ASSISTENZA MEDICA PRESSO LA UOC OSTETRICIA E GINECOLOGIA DEL PRESIDIO OSPEDALIERO DI ROVIGO DELL’A.ULSS 5 “POLESANA” PER IL PERIODO DI TRE MESI.&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt; &lt;/p&gt;
+&lt;p&gt;Le domande di partecipazione dovranno pervenire: entro il giorno 20/09/2023.&lt;/p&gt;
+</t>
+        </is>
+      </c>
       <c r="G19" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H19" t="inlineStr"/>
       <c r="I19" t="inlineStr"/>
       <c r="J19" t="inlineStr"/>
       <c r="K19" t="inlineStr">
         <is>
           <t>14/09/2023 00:00</t>
         </is>
       </c>
       <c r="L19" t="inlineStr">
         <is>
           <t>14/09/2028 00:00</t>
         </is>
       </c>
       <c r="M19" t="inlineStr">
         <is>
-          <t>19/09/2023 23:59</t>
+          <t>20/09/2023 23:59</t>
         </is>
       </c>
       <c r="P19" t="n">
         <v>0</v>
       </c>
       <c r="Q19" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R19" t="inlineStr"/>
       <c r="S19" t="inlineStr"/>
       <c r="T19" t="inlineStr"/>
       <c r="U19" t="inlineStr"/>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr"/>
       <c r="B20" t="inlineStr">
         <is>
           <t>A227 Procedura negoziata senza pubblicazione di bando, da esperire in Sintel, per l'affidamento dei lavori di ristrutturazione della Nuova Medicina Fisica e Riabilitazione Ospedale di Rovigo, CIG: 9967862BEE</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
           <t>Asta</t>
@@ -2271,195 +2271,195 @@
           <t>29/05/2028 00:00</t>
         </is>
       </c>
       <c r="M28" t="inlineStr">
         <is>
           <t>15/06/2023 12:00</t>
         </is>
       </c>
       <c r="P28" t="n">
         <v>0</v>
       </c>
       <c r="Q28" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R28" t="inlineStr"/>
       <c r="S28" t="inlineStr"/>
       <c r="T28" t="inlineStr"/>
       <c r="U28" t="inlineStr"/>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr"/>
       <c r="B29" t="inlineStr">
         <is>
-          <t>PROCEDURA SOTTOSOGLIA  TELEMATICA SU PIATTAFORMA TELEMATICA SINTEL PER  “LA FORNITURA E MANUTENZIONE DI N.1 SISTEMA DI ACQUISIZIONE IMMAGINI PER LA U.O.C. ANATOMIA PATOLOGICA DEL PRESIDIO OSPEDALIERO DI ROVIGO”</t>
+          <t>Indagine di mercato ed avviso volontario per la trasparenza ex ante per l’avvio di procedura sottosoglia, senza previa pubblicazione del bando di gara, per la fornitura di n. 1 software integrativo del treatment planning system in uso presso la UOC di Radioterapia Oncologica e la UOSD di Fisica Sanitaria dell’ospedale di Rovigo, per la pianificazione dei trattamenti radianti oncologici, per un importo complessivo di spesa presunto di € 80.000,00 (Iva non compresa)</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
           <t>Bando</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
-        <is>
-[...79 lines deleted...]
-      <c r="F30" t="inlineStr">
         <is>
           <t xml:space="preserve">&lt;p&gt;&lt;strong&gt;Indagine di mercato ed avviso volontario per la trasparenza ex ante per l’avvio di procedura sottosoglia, senza previa pubblicazione del bando di gara, per la fornitura di n. 1 software integrativo del treatment planning system in uso presso la UOC di Radioterapia Oncologica e la UOSD di Fisica Sanitaria dell’ospedale di Rovigo, per la pianificazione dei trattamenti radianti oncologici, per un importo complessivo di spesa presunto di € 80.000,00 (Iva non compresa)&lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt; &lt;/p&gt;
 &lt;p&gt;Si invitano pertanto gli operatori economici eventualmente interessati a manifestare a questa Amministrazione, l’interesse alla partecipazione alla procedura negoziata per l’assegnazione della fornitura in oggetto dichiarando:&lt;/p&gt;
 &lt;ul&gt;
 	&lt;li&gt;la capacità tecnica di fornire i defibrillatori di cui all’oggetto, alle condizioni sopra specificate;&lt;/li&gt;
 	&lt;li&gt;di non incorrere in nessuna delle cause di esclusione di cui all’Art.80 del D.lgs. n.50/2016 e s.m.i.&lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt; &lt;/p&gt;
 &lt;p&gt;La dichiarazione, resa ai sensi del D.P.R. n.445/2000 e s.m.i. dovrà:&lt;/p&gt;
 &lt;ul&gt;
 	&lt;li&gt;essere sottoscritta dal Legale Rappresentante dell’Impresa&lt;/li&gt;
 	&lt;li&gt;essere corredata da fotocopia del documento di identità in corso di validità&lt;/li&gt;
 	&lt;li&gt;riportare l’espressa autorizzazione a ricevere le eventuali comunicazioni mediante PEC, ai sensi dell’art.76 del D.Lgs. n.50/2016 e s.m.i.&lt;/li&gt;
 	&lt;li&gt;pervenire esclusivamente via PEC all’indirizzo &lt;a href="mailto:asl18.rovigo@actaliscertymail.it"&gt;protocollo.aulss5@pecveneto.it&lt;/a&gt;, &lt;strong&gt;nel&lt;/strong&gt;&lt;strong&gt; termine di 10 giorni &lt;/strong&gt;dalla pubblicazione del presente avviso, nel sito aziendale &lt;a href="http://www.aulss5.veneto.it"&gt;www.aulss5.veneto.it&lt;/a&gt; – sezione Bandi -, riportando nell’oggetto: &lt;em&gt;“Avviso volontario per la trasparenza ex ante per l’avvio di procedura negoziata, senza previa pubblicazione del bando di gara, per la fornitura di n. 1 software integrativo del treatment planning system in uso presso la UOC di Radioterapia Oncologica e la UOSD di Fisica Sanitaria dell’ospedale di Rovigo, per la pianificazione dei trattamenti radianti oncologici”&lt;/em&gt;&lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt; &lt;/p&gt;
 &lt;p&gt;In caso di mancanza di riscontri al presente avviso, entro 10 giorni dalla data di pubblicazione, e venga quindi confermata la circostanza secondo cui l’Impresa succitata costituisca l’unico fornitore dei sistemi analitici richiesti, questa Azienda procederà, ai sensi dell’art. 63 comma 2) lett.b) del D.lgs n.50/2016 e s.m.i. a concludere un contratto, previa negoziazione delle condizioni di fornitura, con l’Impresa che, allo stato attuale risulta essere l’unico operatore economico individuato.&lt;/p&gt;
 &lt;p&gt; &lt;/p&gt;
 &lt;p&gt;Si precisa che la procedura di acquisto / affidamento avverrà attraverso l’utilizzazione di un sistema telematico di proprietà dell’Azienda Regionale Centrale Acquisti S.p.A. (di seguito ARIA) della Regione Lombardia, denominato “Sintel”&lt;/p&gt;
 &lt;p&gt;I dati forniti dalla ditta in sede di presentazione della domanda di partecipazione alla gara saranno trattati esclusivamente ai fini dello svolgimento delle attività dell’Azienda ULSS 5 in conformità a quanto disposto dalla L. 196/03.&lt;/p&gt;
 </t>
         </is>
       </c>
+      <c r="G29" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H29" t="inlineStr"/>
+      <c r="I29" t="inlineStr"/>
+      <c r="J29" t="inlineStr"/>
+      <c r="K29" t="inlineStr">
+        <is>
+          <t>23/05/2023 00:00</t>
+        </is>
+      </c>
+      <c r="L29" t="inlineStr">
+        <is>
+          <t>23/05/2028 00:00</t>
+        </is>
+      </c>
+      <c r="M29" t="inlineStr">
+        <is>
+          <t>01/06/2023 00:00</t>
+        </is>
+      </c>
+      <c r="O29" t="inlineStr">
+        <is>
+          <t>22/11/2023</t>
+        </is>
+      </c>
+      <c r="P29" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q29" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R29" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Ares Michieletti </t>
+        </is>
+      </c>
+      <c r="S29" t="inlineStr"/>
+      <c r="T29" t="inlineStr"/>
+      <c r="U29" t="inlineStr">
+        <is>
+          <t>ares.michieletti@aulss5.veneto.it</t>
+        </is>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" t="inlineStr"/>
+      <c r="B30" t="inlineStr">
+        <is>
+          <t>PROCEDURA SOTTOSOGLIA  TELEMATICA SU PIATTAFORMA TELEMATICA SINTEL PER  “LA FORNITURA E MANUTENZIONE DI N.1 SISTEMA DI ACQUISIZIONE IMMAGINI PER LA U.O.C. ANATOMIA PATOLOGICA DEL PRESIDIO OSPEDALIERO DI ROVIGO”</t>
+        </is>
+      </c>
+      <c r="C30" t="inlineStr">
+        <is>
+          <t>Bando</t>
+        </is>
+      </c>
+      <c r="D30" t="inlineStr">
+        <is>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="F30" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;PROCEDURA SOTTOSOGLIA  TELEMATICA SU PIATTAFORMA TELEMATICA SINTEL PER &lt;strong&gt;“LA FORNITURA E MANUTENZIONE DI N.1 SISTEMA DI ACQUISIZIONE IMMAGINI PER LA U.O.C. ANATOMIA PATOLOGICA DEL PRESIDIO OSPEDALIERO DI ROVIGO”&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt; &lt;/p&gt;
+&lt;p&gt;Si chiede a tutti gli Operatori interessati a presentare richiesta di essere invitati alla suddetta procedura  entro e non oltre &lt;strong&gt;le ore 12.00 del giorno 01.06.2023&lt;/strong&gt;, all’U.O.C. Provveditorato Economato e Gestione Logistica dell’Azienda ULSS 5 Polesana seguente indirizzo PEC &lt;a href="mailto:protocollo.aulss5@pecveneto.it"&gt;protocollo.aulss5@pecveneto.it&lt;/a&gt;, riportando nell’oggetto: &lt;em&gt;“Avviso volontario per partecipazione alla procedura sottosoglia, senza previa pubblicazione del bando di gara, per la fornitura e manutenzione di n.1 Sistema di Acquisizione Immagini per la U.O.C. Anatomia Patologica del Presidio Ospedaliero di Rovigo”&lt;/em&gt;&lt;/p&gt;
+&lt;p&gt; &lt;/p&gt;
+&lt;p&gt; &lt;/p&gt;
+&lt;p&gt;Si precisa inoltre che le procedure per l’assegnazione della fornitura in oggetto, saranno espletate esclusivamente tramite la piattaforma di e-procurement denominata Sintel della Regione Lombardia (&lt;a href="http://www.aria.regione.lombardia.it"&gt;www.aria.regione.lombardia.it&lt;/a&gt;).&lt;/p&gt;
+&lt;p&gt;L’Azienda ULSS 5 Polesana si riserva la possibilità di sospendere, modificare o annullare, in tutto o in parte, il procedimento avviato, senza che i richiedenti possano vantare alcuna pretesa o qualsivoglia rimborso spese/risarcimento per il solo fatto di aver partecipato alla presente manifestazione di interesse.&lt;/p&gt;
+&lt;p&gt;La risposta alla presente indagine di mercato non vincola né impegna in alcun modo l’Azienda ULSS 5 Polesana nei confronti degli operatori economici partecipanti, che pertanto non potranno vantare alcun titolo, pretesa, referenza o priorità in ordine all’affidamento della fornitura.&lt;/p&gt;
+&lt;p&gt;I dati forniti dalla ditta in sede di presentazione della domanda di partecipazione alla gara saranno trattati esclusivamente ai fini dello svolgimento delle attività dell’Azienda ULSS 5 in conformità a quanto disposto dalla L. 196/03.&lt;/p&gt;
+&lt;p&gt;Le imprese si devono qualificare per l’Azienda ULSS n. 5 Polesana&lt;/p&gt;
+</t>
+        </is>
+      </c>
       <c r="G30" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H30" t="inlineStr"/>
       <c r="I30" t="inlineStr"/>
       <c r="J30" t="inlineStr"/>
       <c r="K30" t="inlineStr">
         <is>
           <t>23/05/2023 00:00</t>
         </is>
       </c>
       <c r="L30" t="inlineStr">
         <is>
           <t>23/05/2028 00:00</t>
         </is>
       </c>
       <c r="M30" t="inlineStr">
         <is>
           <t>01/06/2023 00:00</t>
         </is>
       </c>
       <c r="O30" t="inlineStr">
         <is>
-          <t>22/11/2023</t>
+          <t>25/10/2023</t>
         </is>
       </c>
       <c r="P30" t="n">
         <v>0</v>
       </c>
       <c r="Q30" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R30" t="inlineStr">
         <is>
           <t xml:space="preserve">Ares Michieletti </t>
         </is>
       </c>
       <c r="S30" t="inlineStr"/>
       <c r="T30" t="inlineStr"/>
       <c r="U30" t="inlineStr">
         <is>
           <t>ares.michieletti@aulss5.veneto.it</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr"/>
@@ -2513,159 +2513,159 @@
           <t>01/06/2023 00:00</t>
         </is>
       </c>
       <c r="P31" t="n">
         <v>0</v>
       </c>
       <c r="Q31" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R31" t="inlineStr">
         <is>
           <t xml:space="preserve">Ares Michieletti </t>
         </is>
       </c>
       <c r="S31" t="inlineStr"/>
       <c r="T31" t="inlineStr"/>
       <c r="U31" t="inlineStr">
         <is>
           <t>ares.michieletti@aulss5.veneto.it</t>
         </is>
       </c>
     </row>
     <row r="32">
-      <c r="A32" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="A32" t="inlineStr"/>
       <c r="B32" t="inlineStr">
         <is>
-          <t>“Sostegno alle capacità genitoriali e prevenzione della vulnerabilità delle famiglie e dei bambini nel territorio afferente all’ATS VEN_18 (Lendinara) come previsto dal Programma per l’implementazione delle Linee di indirizzo nazionali sull’intervento con bambini e famiglie in situazione di vulnerabilità (P.I.P.P.I) – linea di sub-investimento 1.1.1 della Missione 5 “Inclusione e coesione”.</t>
+          <t>“Sostegno alle capacità genitoriali e prevenzione della vulnerabilità delle famiglie e dei bambini nel territorio afferente all’ATS VEN_19 (Adria) come previsto dal Programma per l’implementazione delle Linee di indirizzo nazionali sull’intervento con bambini e famiglie in situazione di vulnerabilità (P.I.P.P.I) – linea di sub-investimento 1.1.1 della Missione 5 “Inclusione e coesione”</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
           <t>Avviso</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
-      <c r="E32" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F32" t="inlineStr">
         <is>
-          <t>&lt;p&gt;&lt;strong&gt;INDAGINE DI MERCATO PER MANIFESTAZIONE DI INTERESSE ai sensi dell'art. 1 comma 2 lett. b della L. 120/2020, tramite piattaforma SINTEL per l’affidamento dei servizi e delle attività volti al “Sostegno alle capacità genitoriali e prevenzione della vulnerabilità delle famiglie e dei bambini nel territorio afferente all’ATS VEN&lt;/strong&gt;_&lt;strong&gt;18 (Lendinara) come previsto dal Programma per l’implementazione delle Linee di indirizzo nazionali sull’intervento con bambini e famiglie in situazione di vulnerabilità (P.I.P.P.I) – linea di sub-investimento 1.1.1 della Missione 5 “Inclusione e coesione”, Componente 2 "Infrastrutture sociali, famiglie, comunità e terzo settore”, Sottocomponente 1 “Servizi sociali, disabilità e marginalità sociale” a valere sulle risorse messe a disposizione dall’Avviso pubblico 1/2022 PNRR - Next generation EU.&lt;/strong&gt;&lt;/p&gt;
-[...1 lines deleted...]
-&lt;p&gt;&lt;strong&gt;Termine manifestazione interesse 03/05/2023 ore 15.00&lt;/strong&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">&lt;p&gt;&lt;strong&gt;INDAGINE DI MERCATO PER MANIFESTAZIONE DI INTERESSE ai sensi dell'art. 1 comma 2 lett. b della L. 120/2020, tramite piattaforma SINTEL per l’affidamento dei servizi e delle attività volti al “Sostegno alle capacità genitoriali e prevenzione della vulnerabilità delle famiglie e dei bambini nel territorio afferente all’ATS VEN&lt;/strong&gt;_&lt;strong&gt;19 (Adria) come previsto dal Programma per l’implementazione delle Linee di indirizzo nazionali sull’intervento con bambini e famiglie in situazione di vulnerabilità (P.I.P.P.I) – linea di sub-investimento 1.1.1 della Missione 5 “Inclusione e coesione”, Componente 2 "Infrastrutture sociali, famiglie, comunità e terzo settore”, Sottocomponente 1 “Servizi sociali, disabilità e marginalità sociale” a valere sulle risorse messe a disposizione dall’Avviso pubblico 1/2022 PNRR - Next generation Eu.&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;CUP: F44H22000380006&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;Termine manifestazione interesse 03/05/2023 ore 15.00&lt;/strong&gt;&lt;/p&gt;
+</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
           <t>Si</t>
         </is>
       </c>
       <c r="H32" t="inlineStr"/>
-      <c r="I32" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="I32" t="inlineStr"/>
+      <c r="J32" t="inlineStr"/>
       <c r="K32" t="inlineStr">
         <is>
           <t>18/04/2023 00:00</t>
         </is>
       </c>
       <c r="L32" t="inlineStr">
         <is>
           <t>18/04/2028 00:00</t>
         </is>
       </c>
       <c r="M32" t="inlineStr">
         <is>
           <t>03/05/2023 15:00</t>
         </is>
       </c>
       <c r="P32" t="n">
         <v>0</v>
       </c>
       <c r="Q32" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R32" t="inlineStr"/>
       <c r="S32" t="inlineStr"/>
       <c r="T32" t="inlineStr"/>
       <c r="U32" t="inlineStr"/>
     </row>
     <row r="33">
-      <c r="A33" t="inlineStr"/>
+      <c r="A33" t="inlineStr">
+        <is>
+          <t>PROV 2026</t>
+        </is>
+      </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>“Sostegno alle capacità genitoriali e prevenzione della vulnerabilità delle famiglie e dei bambini nel territorio afferente all’ATS VEN_19 (Adria) come previsto dal Programma per l’implementazione delle Linee di indirizzo nazionali sull’intervento con bambini e famiglie in situazione di vulnerabilità (P.I.P.P.I) – linea di sub-investimento 1.1.1 della Missione 5 “Inclusione e coesione”</t>
+          <t>“Sostegno alle capacità genitoriali e prevenzione della vulnerabilità delle famiglie e dei bambini nel territorio afferente all’ATS VEN_18 (Lendinara) come previsto dal Programma per l’implementazione delle Linee di indirizzo nazionali sull’intervento con bambini e famiglie in situazione di vulnerabilità (P.I.P.P.I) – linea di sub-investimento 1.1.1 della Missione 5 “Inclusione e coesione”.</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
           <t>Avviso</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
+      <c r="E33" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato, Economato e Gestione della Logistica</t>
+        </is>
+      </c>
       <c r="F33" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;strong&gt;INDAGINE DI MERCATO PER MANIFESTAZIONE DI INTERESSE ai sensi dell'art. 1 comma 2 lett. b della L. 120/2020, tramite piattaforma SINTEL per l’affidamento dei servizi e delle attività volti al “Sostegno alle capacità genitoriali e prevenzione della vulnerabilità delle famiglie e dei bambini nel territorio afferente all’ATS VEN&lt;/strong&gt;_&lt;strong&gt;19 (Adria) come previsto dal Programma per l’implementazione delle Linee di indirizzo nazionali sull’intervento con bambini e famiglie in situazione di vulnerabilità (P.I.P.P.I) – linea di sub-investimento 1.1.1 della Missione 5 “Inclusione e coesione”, Componente 2 "Infrastrutture sociali, famiglie, comunità e terzo settore”, Sottocomponente 1 “Servizi sociali, disabilità e marginalità sociale” a valere sulle risorse messe a disposizione dall’Avviso pubblico 1/2022 PNRR - Next generation Eu.&lt;/strong&gt;&lt;/p&gt;
-[...2 lines deleted...]
-</t>
+          <t>&lt;p&gt;&lt;strong&gt;INDAGINE DI MERCATO PER MANIFESTAZIONE DI INTERESSE ai sensi dell'art. 1 comma 2 lett. b della L. 120/2020, tramite piattaforma SINTEL per l’affidamento dei servizi e delle attività volti al “Sostegno alle capacità genitoriali e prevenzione della vulnerabilità delle famiglie e dei bambini nel territorio afferente all’ATS VEN&lt;/strong&gt;_&lt;strong&gt;18 (Lendinara) come previsto dal Programma per l’implementazione delle Linee di indirizzo nazionali sull’intervento con bambini e famiglie in situazione di vulnerabilità (P.I.P.P.I) – linea di sub-investimento 1.1.1 della Missione 5 “Inclusione e coesione”, Componente 2 "Infrastrutture sociali, famiglie, comunità e terzo settore”, Sottocomponente 1 “Servizi sociali, disabilità e marginalità sociale” a valere sulle risorse messe a disposizione dall’Avviso pubblico 1/2022 PNRR - Next generation EU.&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;CUP: I14H22000430001&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;Termine manifestazione interesse 03/05/2023 ore 15.00&lt;/strong&gt;&lt;/p&gt;</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
           <t>Si</t>
         </is>
       </c>
       <c r="H33" t="inlineStr"/>
-      <c r="I33" t="inlineStr"/>
-      <c r="J33" t="inlineStr"/>
+      <c r="I33" t="inlineStr">
+        <is>
+          <t>I14H22000430001</t>
+        </is>
+      </c>
+      <c r="J33" t="inlineStr">
+        <is>
+          <t>9838484DD3</t>
+        </is>
+      </c>
       <c r="K33" t="inlineStr">
         <is>
           <t>18/04/2023 00:00</t>
         </is>
       </c>
       <c r="L33" t="inlineStr">
         <is>
           <t>18/04/2028 00:00</t>
         </is>
       </c>
       <c r="M33" t="inlineStr">
         <is>
           <t>03/05/2023 15:00</t>
         </is>
       </c>
       <c r="P33" t="n">
         <v>0</v>
       </c>
       <c r="Q33" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R33" t="inlineStr"/>
       <c r="S33" t="inlineStr"/>
@@ -2948,68 +2948,68 @@
           <t>22/12/2022 15:00</t>
         </is>
       </c>
       <c r="O37" t="inlineStr">
         <is>
           <t>03/05/2023</t>
         </is>
       </c>
       <c r="P37" t="n">
         <v>0</v>
       </c>
       <c r="Q37" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R37" t="inlineStr"/>
       <c r="S37" t="inlineStr"/>
       <c r="T37" t="inlineStr"/>
       <c r="U37" t="inlineStr"/>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr"/>
       <c r="B38" t="inlineStr">
         <is>
-          <t>AVVISO INDAGINE DI MERCATO E RELATIVA MANIFESTAZIONE DI INTERESSE PARTECIPAZIONE PROCEDURE SU PIATTAFORMA TELEMATICA SINTEL PER   “LA FORNITURA E MANUTENZIONE DI N. 1 MICROSCOPIO OPERATORIO PER LA U.O.C. OCULISTICA P.O. ROVIGO DELL’AZIENDA ULSS 5 POLESANA”</t>
+          <t>AVVISO INDAGINE DI MERCATO E RELATIVA MANIFESTAZIONE DI INTERESSE PARTECIPAZIONE PROCEDURE SU PIATTAFORMA TELEMATICA SINTEL PER   “LA FORNITURA E MANUTENZIONE DI N. 2 YAG LASER, PER LA U.O.C. OCULISTICA P.O. ROVIGO DELL’AZIENDA ULSS 5 POLESANA”</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;AVVISO INDAGINE DI MERCATO E RELATIVA MANIFESTAZIONE DI INTERESSE PARTECIPAZIONE PROCEDURE SU PIATTAFORMA TELEMATICA SINTEL PER &lt;strong&gt;“LA FORNITURA E MANUTENZIONE DI N. 1 MICROSCOPIO OPERATORIO PER LA U.O.C. OCULISTICA P.O. ROVIGO DELL’AZIENDA ULSS 5 POLESANA”&lt;/strong&gt;&lt;/p&gt;
+          <t xml:space="preserve">&lt;p&gt;AVVISO INDAGINE DI MERCATO E RELATIVA MANIFESTAZIONE DI INTERESSE PARTECIPAZIONE PROCEDURE SU PIATTAFORMA TELEMATICA SINTEL PER &lt;strong&gt;“LA FORNITURA E MANUTENZIONE DI N. 2 YAG LASER, PER LA U.O.C. OCULISTICA P.O. ROVIGO DELL’AZIENDA ULSS 5 POLESANA”&lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt; &lt;/p&gt;
-&lt;p&gt;Si chiede a tutti gli Operatori interessati a presentare richiesta di essere invitati alla suddetta procedura  entro e non oltre &lt;strong&gt;le ore 12.00 del giorno 28.09.2022&lt;/strong&gt;, all’U.O.C. Provveditorato Economato e Gestione Logistica dell’Azienda ULSS 5 Polesana seguente indirizzo PEC &lt;a href="mailto:protocollo.aulss5@pecveneto.it"&gt;protocollo.aulss5@pecveneto.it&lt;/a&gt;, riportando nell’oggetto: &lt;em&gt;“Avviso volontario per la trasparenza ex ante per l’avvio di procedura sottosoglia, senza previa pubblicazione del bando di gara, per la fornitura e manutenzione di n. 1 Microscopio operatorio per la U.O.C. Oculistica P.O. Rovigo dell’Azienda ULSS 5 Polesana”&lt;/em&gt;&lt;/p&gt;
+&lt;p&gt;Si chiede a tutti gli Operatori interessati a presentare richiesta di essere invitati alla suddetta procedura  entro e non oltre &lt;strong&gt;le ore 12.00 del giorno 28.09.2022&lt;/strong&gt;, all’U.O.C. Provveditorato Economato e Gestione Logistica dell’Azienda ULSS 5 Polesana seguente indirizzo PEC &lt;a href="mailto:protocollo.aulss5@pecveneto.it"&gt;protocollo.aulss5@pecveneto.it&lt;/a&gt;, riportando nell’oggetto: &lt;em&gt;“Avviso volontario per la trasparenza ex ante per l’avvio di procedura sottosoglia, senza previa pubblicazione del bando di gara, per la fornitura e manutenzione di n.2 YAG Laser, per la U.O.C. Oculistica P.O. Rovigo dell’Azienda ULSS 5 Polesana”&lt;/em&gt;&lt;/p&gt;
 &lt;p&gt;Si precisa inoltre che le procedure per l’assegnazione della fornitura in oggetto, saranno espletate esclusivamente tramite la piattaforma di e-procurement denominata Sintel della Regione Lombardia (&lt;a href="http://www.arca.regione.lombardia.it"&gt;www.arca.regione.lombardia.it&lt;/a&gt;).&lt;/p&gt;
 </t>
         </is>
       </c>
       <c r="G38" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H38" t="inlineStr"/>
       <c r="I38" t="inlineStr"/>
       <c r="J38" t="inlineStr"/>
       <c r="K38" t="inlineStr">
         <is>
           <t>14/09/2022 00:00</t>
         </is>
       </c>
       <c r="L38" t="inlineStr">
         <is>
           <t>14/09/2027 00:00</t>
         </is>
       </c>
       <c r="M38" t="inlineStr">
         <is>
           <t>28/09/2022 00:00</t>
@@ -3023,68 +3023,68 @@
       <c r="P38" t="n">
         <v>0</v>
       </c>
       <c r="Q38" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R38" t="inlineStr">
         <is>
           <t xml:space="preserve">Ares Michieletti </t>
         </is>
       </c>
       <c r="S38" t="inlineStr"/>
       <c r="T38" t="inlineStr"/>
       <c r="U38" t="inlineStr">
         <is>
           <t>ares.michieletti@aulss5.veneto.it</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr"/>
       <c r="B39" t="inlineStr">
         <is>
-          <t>AVVISO INDAGINE DI MERCATO E RELATIVA MANIFESTAZIONE DI INTERESSE PARTECIPAZIONE PROCEDURE SU PIATTAFORMA TELEMATICA SINTEL PER   “LA FORNITURA E MANUTENZIONE DI N. 2 YAG LASER, PER LA U.O.C. OCULISTICA P.O. ROVIGO DELL’AZIENDA ULSS 5 POLESANA”</t>
+          <t>AVVISO INDAGINE DI MERCATO E RELATIVA MANIFESTAZIONE DI INTERESSE PARTECIPAZIONE PROCEDURE SU PIATTAFORMA TELEMATICA SINTEL PER   “LA FORNITURA E MANUTENZIONE DI N. 1 MICROSCOPIO OPERATORIO PER LA U.O.C. OCULISTICA P.O. ROVIGO DELL’AZIENDA ULSS 5 POLESANA”</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;AVVISO INDAGINE DI MERCATO E RELATIVA MANIFESTAZIONE DI INTERESSE PARTECIPAZIONE PROCEDURE SU PIATTAFORMA TELEMATICA SINTEL PER &lt;strong&gt;“LA FORNITURA E MANUTENZIONE DI N. 2 YAG LASER, PER LA U.O.C. OCULISTICA P.O. ROVIGO DELL’AZIENDA ULSS 5 POLESANA”&lt;/strong&gt;&lt;/p&gt;
+          <t xml:space="preserve">&lt;p&gt;AVVISO INDAGINE DI MERCATO E RELATIVA MANIFESTAZIONE DI INTERESSE PARTECIPAZIONE PROCEDURE SU PIATTAFORMA TELEMATICA SINTEL PER &lt;strong&gt;“LA FORNITURA E MANUTENZIONE DI N. 1 MICROSCOPIO OPERATORIO PER LA U.O.C. OCULISTICA P.O. ROVIGO DELL’AZIENDA ULSS 5 POLESANA”&lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt; &lt;/p&gt;
-&lt;p&gt;Si chiede a tutti gli Operatori interessati a presentare richiesta di essere invitati alla suddetta procedura  entro e non oltre &lt;strong&gt;le ore 12.00 del giorno 28.09.2022&lt;/strong&gt;, all’U.O.C. Provveditorato Economato e Gestione Logistica dell’Azienda ULSS 5 Polesana seguente indirizzo PEC &lt;a href="mailto:protocollo.aulss5@pecveneto.it"&gt;protocollo.aulss5@pecveneto.it&lt;/a&gt;, riportando nell’oggetto: &lt;em&gt;“Avviso volontario per la trasparenza ex ante per l’avvio di procedura sottosoglia, senza previa pubblicazione del bando di gara, per la fornitura e manutenzione di n.2 YAG Laser, per la U.O.C. Oculistica P.O. Rovigo dell’Azienda ULSS 5 Polesana”&lt;/em&gt;&lt;/p&gt;
+&lt;p&gt;Si chiede a tutti gli Operatori interessati a presentare richiesta di essere invitati alla suddetta procedura  entro e non oltre &lt;strong&gt;le ore 12.00 del giorno 28.09.2022&lt;/strong&gt;, all’U.O.C. Provveditorato Economato e Gestione Logistica dell’Azienda ULSS 5 Polesana seguente indirizzo PEC &lt;a href="mailto:protocollo.aulss5@pecveneto.it"&gt;protocollo.aulss5@pecveneto.it&lt;/a&gt;, riportando nell’oggetto: &lt;em&gt;“Avviso volontario per la trasparenza ex ante per l’avvio di procedura sottosoglia, senza previa pubblicazione del bando di gara, per la fornitura e manutenzione di n. 1 Microscopio operatorio per la U.O.C. Oculistica P.O. Rovigo dell’Azienda ULSS 5 Polesana”&lt;/em&gt;&lt;/p&gt;
 &lt;p&gt;Si precisa inoltre che le procedure per l’assegnazione della fornitura in oggetto, saranno espletate esclusivamente tramite la piattaforma di e-procurement denominata Sintel della Regione Lombardia (&lt;a href="http://www.arca.regione.lombardia.it"&gt;www.arca.regione.lombardia.it&lt;/a&gt;).&lt;/p&gt;
 </t>
         </is>
       </c>
       <c r="G39" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H39" t="inlineStr"/>
       <c r="I39" t="inlineStr"/>
       <c r="J39" t="inlineStr"/>
       <c r="K39" t="inlineStr">
         <is>
           <t>14/09/2022 00:00</t>
         </is>
       </c>
       <c r="L39" t="inlineStr">
         <is>
           <t>14/09/2027 00:00</t>
         </is>
       </c>
       <c r="M39" t="inlineStr">
         <is>
           <t>28/09/2022 00:00</t>