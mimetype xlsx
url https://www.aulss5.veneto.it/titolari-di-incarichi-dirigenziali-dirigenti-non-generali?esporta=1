--- v0 (2026-04-03)
+++ v1 (2026-05-19)
@@ -410,51 +410,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:E635"/>
+  <dimension ref="A1:E636"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Cognome</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Nome</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>Organico</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
@@ -1227,15432 +1227,15378 @@
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>SILVANO</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
           <t>C_V__Siviero_Silvano.pdf</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
           <t>SIVIERO_20241.pdf</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
-          <t>MEJAK</t>
+          <t>RESCHIGLIAN</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>CRISTINA</t>
+          <t>EMANUELA</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>MEJACK_C__2025.pdf</t>
+          <t>RESCHIGLIAN_E__2025.pdf</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>MEJAK_2024.pdf</t>
+          <t>Incompatibilit_RESCHIGLIAN.pdf</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
-          <t>RESCHIGLIAN</t>
+          <t>BORDON</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>EMANUELA</t>
+          <t>PAOLA</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>RESCHIGLIAN_E__2025.pdf</t>
+          <t>BORDON_PAOLA.pdf</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>Incompatibilit_RESCHIGLIAN.pdf</t>
+          <t>BORDON_20241.pdf</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
-          <t>BORDON</t>
+          <t>GIRARDI</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>PAOLA</t>
+          <t>PIETRO</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
-[...11 lines deleted...]
-      </c>
+          <t>TECNICO Dirigenza</t>
+        </is>
+      </c>
+      <c r="D33" t="inlineStr"/>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
-          <t>GIRARDI</t>
+          <t>ZAMAGNI</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>PIETRO</t>
+          <t>MONICA</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>TECNICO Dirigenza</t>
-[...2 lines deleted...]
-      <c r="D34" t="inlineStr"/>
+          <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D34" t="inlineStr">
+        <is>
+          <t>CV_Monica_Zamagni_2025.pdf</t>
+        </is>
+      </c>
+      <c r="E34" t="inlineStr">
+        <is>
+          <t>ZAMAGNI_20241.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
-          <t>ZAMAGNI</t>
+          <t>TERRIBILE</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>MONICA</t>
+          <t>EMANUELA</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
+          <t>TECNICO Dirigenza</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>CV_Monica_Zamagni_2025.pdf</t>
+          <t>Terribile_Emanuela1.pdf</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>ZAMAGNI_20241.pdf</t>
+          <t>terribile.pdf</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
-          <t>TERRIBILE</t>
+          <t>GUSELLA</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>EMANUELA</t>
+          <t>MILENA</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>TECNICO Dirigenza</t>
+          <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>Terribile_Emanuela1.pdf</t>
+          <t>Gusella_milena.pdf</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>terribile.pdf</t>
+          <t>Gusella.pdf</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
-          <t>GUSELLA</t>
+          <t>ZANELLA</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>MILENA</t>
+          <t>MARIKA</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
+          <t>SANITARIO Dirigenza non Medica</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>Gusella_milena.pdf</t>
+          <t>CV_Dott_ssa_Marika_Zanella_120423.pdf</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>Gusella.pdf</t>
+          <t>ZANELLA_2024.pdf</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
-          <t>ZANELLA</t>
+          <t>PISANO</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>MARIKA</t>
+          <t>LUCA</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
-[...6 lines deleted...]
-      </c>
+          <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D38" t="inlineStr"/>
       <c r="E38" t="inlineStr">
         <is>
-          <t>ZANELLA_2024.pdf</t>
+          <t>PISANO_LUCA.pdf</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
-          <t>PISANO</t>
+          <t>LONGO</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>LUCA</t>
+          <t>MICHELE</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D39" t="inlineStr"/>
+      <c r="D39" t="inlineStr">
+        <is>
+          <t>LONGO_MICHELE.pdf</t>
+        </is>
+      </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>PISANO_LUCA.pdf</t>
+          <t>Longo_Michele.pdf</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
-          <t>LONGO</t>
+          <t>RUZZA</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>MICHELE</t>
+          <t>RAFFAELLA</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
+          <t>SANITARIO Dirigenza non Medica</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>LONGO_MICHELE.pdf</t>
+          <t>RUZZA_2024.pdf</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>Longo_Michele.pdf</t>
+          <t>RUZZA_20241.pdf</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
-          <t>RUZZA</t>
+          <t>CARBONIN</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>RAFFAELLA</t>
+          <t>GIAN ENRICO</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
+          <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>RUZZA_2024.pdf</t>
+          <t>CURRICULUM_CARBONIN.pdf</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>RUZZA_20241.pdf</t>
+          <t>CARBONIN_GIAN_ENRICO.pdf</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
-          <t>CARBONIN</t>
+          <t>GRANIERI</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>GIAN ENRICO</t>
+          <t>FRANCESCO PAOLO</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>CURRICULUM_CARBONIN.pdf</t>
+          <t>GRANIERI_2024.pdf</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>CARBONIN_GIAN_ENRICO.pdf</t>
+          <t>Granieri.pdf</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
-          <t>GRANIERI</t>
+          <t>CAVALIERI</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>FRANCESCO PAOLO</t>
+          <t>ANDREA</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
+          <t>SANITARIO Dirigenza non Medica</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>GRANIERI_2024.pdf</t>
+          <t>CAVALIERI_A__2025.pdf</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>Granieri.pdf</t>
+          <t>CAVALIERI_20241.pdf</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
-          <t>CAVALIERI</t>
+          <t>PASSADORE</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>ANDREA</t>
+          <t>PAOLO</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
+          <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>CAVALIERI_A__2025.pdf</t>
+          <t>PASSADORE_2024.pdf</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>CAVALIERI_20241.pdf</t>
+          <t>PASSADORE_20241.pdf</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
-          <t>PASSADORE</t>
+          <t>TAMASSIA</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>PAOLO</t>
+          <t>MASSIMILIANO</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>PASSADORE_2024.pdf</t>
+          <t>TAMASSIA_M__2025.pdf</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>PASSADORE_20241.pdf</t>
+          <t>TAMASSIA_20241.pdf</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
-          <t>TAMASSIA</t>
+          <t>MALENGO</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>MASSIMILIANO</t>
+          <t>STEFANIA</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>TAMASSIA_M__2025.pdf</t>
+          <t>MALENGO10585520230606151206.pdf</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>TAMASSIA_20241.pdf</t>
+          <t>MALENGO_2024.pdf</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
-          <t>MALENGO</t>
+          <t>BUI</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>STEFANIA</t>
+          <t>VANDA</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t>MALENGO10585520230606151206.pdf</t>
+          <t>CV_Dott_ssa_BUI.pdf</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>MALENGO_2024.pdf</t>
+          <t>Bui.pdf</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
-          <t>BUI</t>
+          <t>PIZZARDINI</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>VANDA</t>
+          <t>MADDALENA</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>CV_Dott_ssa_BUI.pdf</t>
+          <t>PIZZARDINI_M__2025.pdf</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>Bui.pdf</t>
+          <t>incompatibilita_PIZZARDINI14538720240213162003.pdf</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
-          <t>PIZZARDINI</t>
+          <t>D'ELIA</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>MADDALENA</t>
+          <t>KATIA</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>PIZZARDINI_M__2025.pdf</t>
+          <t>D_ELIA_K__2025.pdf</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>incompatibilita_PIZZARDINI14538720240213162003.pdf</t>
+          <t>incompatiblia_D_ELIA_KATIA14527820240213134513.pdf</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
-          <t>D'ELIA</t>
+          <t>ZANINI</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>KATIA</t>
+          <t>SILVIA</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
+          <t>AMMINISTRATIVO Dirigenza</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>D_ELIA_K__2025.pdf</t>
+          <t>ZANINI_2024.pdf</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>incompatiblia_D_ELIA_KATIA14527820240213134513.pdf</t>
+          <t>zanini.pdf</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
-          <t>ZANINI</t>
+          <t>CEVOLANI</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>SILVIA</t>
+          <t>ANNAMARIA</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>AMMINISTRATIVO Dirigenza</t>
+          <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t>ZANINI_2024.pdf</t>
+          <t>CEVOLANI_A__2025.pdf</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>zanini.pdf</t>
+          <t>Cevolani.pdf</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
-          <t>CEVOLANI</t>
+          <t>CHIOZZI</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>ANNAMARIA</t>
+          <t>ALESSANDRO</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>CEVOLANI_A__2025.pdf</t>
+          <t>Chiozzi_Alessandro.pdf</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>Cevolani.pdf</t>
+          <t>CHIOZZI_ALESSANDRO.pdf</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
-          <t>CHIOZZI</t>
+          <t>GIORDAN</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>ALESSANDRO</t>
+          <t>MASSIMO</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>Chiozzi_Alessandro.pdf</t>
+          <t>GIORDAN_2024.pdf</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>CHIOZZI_ALESSANDRO.pdf</t>
+          <t>Incompatibilit_GIORDAN.pdf</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
-          <t>GIORDAN</t>
+          <t>FENZI</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>MASSIMO</t>
+          <t>FEDERICA</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>GIORDAN_2024.pdf</t>
+          <t>FENZI_2024.pdf</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>Incompatibilit_GIORDAN.pdf</t>
+          <t>FENZI_20241.pdf</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
-          <t>FENZI</t>
+          <t>ZAMBONIN</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>FEDERICA</t>
+          <t>MELISSA</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>FENZI_2024.pdf</t>
-[...6 lines deleted...]
-      </c>
+          <t>Zambonin_melissa.pdf</t>
+        </is>
+      </c>
+      <c r="E55" t="inlineStr"/>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
-          <t>ZAMBONIN</t>
+          <t>CAVALLARO</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>MELISSA</t>
+          <t>BARBARA</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>Zambonin_melissa.pdf</t>
-[...2 lines deleted...]
-      <c r="E56" t="inlineStr"/>
+          <t>CV_CAVALLARO_BARBARA.pdf</t>
+        </is>
+      </c>
+      <c r="E56" t="inlineStr">
+        <is>
+          <t>cavallaro_barbara_dich.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
-          <t>CAVALLARO</t>
+          <t>MARTUCCI</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>BARBARA</t>
+          <t>MARIA MADDALENA</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>CV_CAVALLARO_BARBARA.pdf</t>
+          <t>CV_Martucci.pdf</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>cavallaro_barbara_dich.pdf</t>
+          <t>Martucci.pdf</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
-          <t>MARTUCCI</t>
+          <t>DOSSI</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>MARIA MADDALENA</t>
+          <t>LEONARDO</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>CV_Martucci.pdf</t>
+          <t>Curriculum_vitae_Dossi.pdf</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>Martucci.pdf</t>
+          <t>DOSSI.pdf</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
-          <t>DOSSI</t>
+          <t>ZANCA</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>LEONARDO</t>
+          <t>ROSANNA</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>Curriculum_vitae_Dossi.pdf</t>
+          <t>ZANCA_R__2025.pdf</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>DOSSI.pdf</t>
+          <t>ZANCA_20241.pdf</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
-          <t>ZANCA</t>
+          <t>BROGNARO</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>ROSANNA</t>
+          <t>ENRICO</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>ZANCA_R__2025.pdf</t>
+          <t>SCAN4860_000.pdf</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>ZANCA_20241.pdf</t>
+          <t>BROGNARO_2024.pdf</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
-          <t>BROGNARO</t>
+          <t>FORMENTON</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>ENRICO</t>
+          <t>FLORA</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
+          <t>SANITARIO Dirigenza non Medica</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>SCAN4860_000.pdf</t>
+          <t>FORMENTON_2024.pdf</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>BROGNARO_2024.pdf</t>
+          <t>inconpatibilita_FORMETON14531120240213144901.pdf</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
-          <t>FORMENTON</t>
+          <t>BARILE</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>FLORA</t>
+          <t>CARMEN</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
+          <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>FORMENTON_2024.pdf</t>
+          <t>BARILE_C__2025.pdf</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>inconpatibilita_FORMETON14531120240213144901.pdf</t>
+          <t>BARILE_inconferibilita.pdf</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
-          <t>BARILE</t>
+          <t>CUPPINI</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>CARMEN</t>
+          <t>STEFANO</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>BARILE_C__2025.pdf</t>
+          <t>CUPPINI_2024.pdf</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>BARILE_inconferibilita.pdf</t>
+          <t>CUPPINI_20241.pdf</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
-          <t>CUPPINI</t>
+          <t>PASTORE</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>STEFANO</t>
+          <t>GIANNI</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>CUPPINI_2024.pdf</t>
+          <t>PASTORE_GIANNI.pdf</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>CUPPINI_20241.pdf</t>
+          <t>incompatiblia_PASTORE14528120240213134610.pdf</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
-          <t>PASTORE</t>
+          <t>CATTELAN</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>GIANNI</t>
+          <t>MONICA</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
+          <t>AMMINISTRATIVO Dirigenza</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>PASTORE_GIANNI.pdf</t>
+          <t>CATTELAN_MONICA_CV.pdf</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>incompatiblia_PASTORE14528120240213134610.pdf</t>
+          <t>cattelan.pdf</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
-          <t>CATTELAN</t>
+          <t>BOSCHETTI</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>MONICA</t>
+          <t>STEFANO</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>AMMINISTRATIVO Dirigenza</t>
+          <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>CATTELAN_MONICA_CV.pdf</t>
-[...6 lines deleted...]
-      </c>
+          <t>BOSCHETTI_curriculum_vitae_2025.pdf</t>
+        </is>
+      </c>
+      <c r="E66" t="inlineStr"/>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
-          <t>BOSCHETTI</t>
+          <t>BERGAMI</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>STEFANO</t>
+          <t>ELEONORA</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>BOSCHETTI_curriculum_vitae_2025.pdf</t>
-[...2 lines deleted...]
-      <c r="E67" t="inlineStr"/>
+          <t>BERGAMI_2024.pdf</t>
+        </is>
+      </c>
+      <c r="E67" t="inlineStr">
+        <is>
+          <t>BERGAMI_20241.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
-          <t>BERGAMI</t>
+          <t>PRIVITELLI</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>ELEONORA</t>
+          <t>LUCIO</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>BERGAMI_2024.pdf</t>
+          <t>PRIVITELLI_2024.pdf</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>BERGAMI_20241.pdf</t>
+          <t>Privitelli.pdf</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
-          <t>PRIVITELLI</t>
+          <t>MAZZA</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>LUCIO</t>
+          <t>ALBERTO</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>PRIVITELLI_2024.pdf</t>
+          <t>MAZZA_A__2025.pdf</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>Privitelli.pdf</t>
+          <t>incompatibilita_MAZZA_ALBERTO14532320240213145240.pdf</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
-          <t>MAZZA</t>
+          <t>DAL SANTO</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>ALBERTO</t>
+          <t>PIERLUIGI</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t>MAZZA_A__2025.pdf</t>
+          <t>Dal_Santo_Pierluigi.pdf</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>incompatibilita_MAZZA_ALBERTO14532320240213145240.pdf</t>
+          <t>DAL_SANTO_PIERLUIGI.pdf</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
-          <t>DAL SANTO</t>
+          <t>PACINO</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>PIERLUIGI</t>
+          <t>GINO AMLETO</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>Dal_Santo_Pierluigi.pdf</t>
+          <t>PACINO_G__2025.pdf</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>DAL_SANTO_PIERLUIGI.pdf</t>
+          <t>inconf_PACINO.pdf</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
-          <t>PACINO</t>
+          <t>DE SANTIS</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>GINO AMLETO</t>
+          <t>GIOVANNI</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>PACINO_G__2025.pdf</t>
+          <t>C_V__De_Santis_G_.pdf</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t>inconf_PACINO.pdf</t>
+          <t>De_Santis_Giovanni.pdf</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
-          <t>DE SANTIS</t>
+          <t>GIANNI</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>GIOVANNI</t>
+          <t>SIMONA</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>C_V__De_Santis_G_.pdf</t>
+          <t>GIANNI_2024.pdf</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>De_Santis_Giovanni.pdf</t>
+          <t>GIANNI_SIMONA_2024.pdf</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
-          <t>GIANNI</t>
+          <t>SANTORO</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>SIMONA</t>
+          <t>GIANCARLO</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t>GIANNI_2024.pdf</t>
+          <t>SANTORO.pdf</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
-          <t>GIANNI_SIMONA_2024.pdf</t>
+          <t>SANTORO1.pdf</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
-          <t>SANTORO</t>
+          <t>BEDENDO</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>GIANCARLO</t>
+          <t>SIMONE</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
+          <t>SANITARIO Dirigenza non Medica</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t>SANTORO.pdf</t>
+          <t>CV_Bedendo.pdf</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
-          <t>SANTORO1.pdf</t>
+          <t>incompatibilita_BEDENDO14535120240213151814.pdf</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
-          <t>BEDENDO</t>
+          <t>RIGON</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>SIMONE</t>
+          <t>FRANCESCA</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
+          <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t>CV_Bedendo.pdf</t>
+          <t>RIGON_2024.pdf</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
-          <t>incompatibilita_BEDENDO14535120240213151814.pdf</t>
+          <t>incompatibilita_RIGON_FRA14532920240213145443.pdf</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
-          <t>RIGON</t>
+          <t>CONTE</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>FRANCESCA</t>
+          <t>LUCA</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t>RIGON_2024.pdf</t>
+          <t>CONTE_LUCA.pdf</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
-          <t>incompatibilita_RIGON_FRA14532920240213145443.pdf</t>
+          <t>incompatiblia_CONTE14528220240213134626.pdf</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
-          <t>CONTE</t>
+          <t>FOTIA</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>LUCA</t>
+          <t>GIUSEPPE</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t>CONTE_LUCA.pdf</t>
+          <t>FOTIA.pdf</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
-          <t>incompatiblia_CONTE14528220240213134626.pdf</t>
+          <t>Incompatibilit_FOTIA.pdf</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
-          <t>FOTIA</t>
+          <t>MEGGIATO</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>GIUSEPPE</t>
+          <t>TAMARA</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t>FOTIA.pdf</t>
+          <t>curriculum_europeo_Tamara.pdf</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
-          <t>Incompatibilit_FOTIA.pdf</t>
+          <t>MEGGIATO_2024.pdf</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
-          <t>MEGGIATO</t>
+          <t>GIORDANI</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>TAMARA</t>
+          <t>MAURO</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
-          <t>curriculum_europeo_Tamara.pdf</t>
+          <t>Giordani_Mauro.pdf</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
-          <t>MEGGIATO_2024.pdf</t>
+          <t>Giordani_Mauro1.pdf</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
-          <t>GIORDANI</t>
+          <t>RODELLA</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>MAURO</t>
+          <t>ELISABETTA</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t>Giordani_Mauro.pdf</t>
+          <t>dottoressa_Rodella_CV.pdf</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
-          <t>Giordani_Mauro1.pdf</t>
+          <t>RODELLA_ELISABETTA.pdf</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
-          <t>RODELLA</t>
+          <t>RUSSO</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>ELISABETTA</t>
+          <t>MONIA</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
-          <t>dottoressa_Rodella_CV.pdf</t>
+          <t>RUSSO_M__2025.pdf</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
-          <t>RODELLA_ELISABETTA.pdf</t>
+          <t>RUSSO_20024.pdf</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
-          <t>RUSSO</t>
+          <t>POZZATO</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>MONIA</t>
+          <t>ALESSIA</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t>RUSSO_M__2025.pdf</t>
+          <t>pozzato.pdf</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
-          <t>RUSSO_20024.pdf</t>
+          <t>incompatibilita_POZZTO14582220240215175635.pdf</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
-          <t>POZZATO</t>
+          <t>STERZA</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>ALESSIA</t>
+          <t>TIZIANA</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t>pozzato.pdf</t>
+          <t>STERZA_T__2025.pdf</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
-          <t>incompatibilita_POZZTO14582220240215175635.pdf</t>
+          <t>Incompatibilit_STERZA.pdf</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
-          <t>STERZA</t>
+          <t>LEOPARDI</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>TIZIANA</t>
+          <t>MARCO</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
-          <t>STERZA_T__2025.pdf</t>
+          <t>LEOPARDI.pdf</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
-          <t>Incompatibilit_STERZA.pdf</t>
+          <t>Incompatibilit_LEOPARDI.pdf</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
-          <t>LEOPARDI</t>
+          <t>MARTIRE</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>MARCO</t>
+          <t>GIUSEPPE</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
-          <t>LEOPARDI.pdf</t>
+          <t>MARTIRE_GIUSEPPE.pdf</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
-          <t>Incompatibilit_LEOPARDI.pdf</t>
+          <t>Martire_Giuseppe.pdf</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
-          <t>MARTIRE</t>
+          <t>VACCARINI</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>GIUSEPPE</t>
+          <t>BARBARA</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
-          <t>MARTIRE_GIUSEPPE.pdf</t>
+          <t>VACCARINI_B__2025.pdf</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
-          <t>Martire_Giuseppe.pdf</t>
+          <t>VACCARINI_2024.pdf</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
-          <t>VACCARINI</t>
+          <t>MAISTRELLO</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>BARBARA</t>
+          <t>LORENZO</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
-          <t>VACCARINI_B__2025.pdf</t>
+          <t>Maistrello_Lorenzo.pdf</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
-          <t>VACCARINI_2024.pdf</t>
+          <t>MAISTRELLO_2024.pdf</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
-          <t>MAISTRELLO</t>
+          <t>FULITANO</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>LORENZO</t>
+          <t>DANIELA</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
-          <t>Maistrello_Lorenzo.pdf</t>
+          <t>FULITANO_D__2025.pdf</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
-          <t>MAISTRELLO_2024.pdf</t>
+          <t>FULITANO_20241.pdf</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
-          <t>FULITANO</t>
+          <t>MARZOLO</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>DANIELA</t>
+          <t>MARCO</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
-          <t>FULITANO_D__2025.pdf</t>
+          <t>MARZOLO_2024.pdf</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
-          <t>FULITANO_20241.pdf</t>
+          <t>MARZOLO_20241.pdf</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
-          <t>MARZOLO</t>
+          <t>MARSILIO</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>MARCO</t>
+          <t>ALESSANDRA</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
-          <t>MARZOLO_2024.pdf</t>
+          <t>CV_Marsilio.pdf</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
-          <t>MARZOLO_20241.pdf</t>
+          <t>Marsilio.pdf</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
-          <t>MARSILIO</t>
+          <t>DIBELLO</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>ALESSANDRA</t>
+          <t>CRISTINA</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
-          <t>CV_Marsilio.pdf</t>
+          <t>DIBELLO_2024.pdf</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
-          <t>Marsilio.pdf</t>
+          <t>inconpatibilita_DIBELLO14531020240213144843.pdf</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
-          <t>DIBELLO</t>
+          <t>DELL'AVVOCATA</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>CRISTINA</t>
+          <t>FABIO</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
-          <t>DIBELLO_2024.pdf</t>
+          <t>Dell_Avvocata_Fabio.pdf</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
-          <t>inconpatibilita_DIBELLO14531020240213144843.pdf</t>
+          <t>Incompatibilit_DELLAVVOCATA.pdf</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
-          <t>DELL'AVVOCATA</t>
+          <t>TENAN</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>FABIO</t>
+          <t>MICHELE</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
+          <t>PROFESSIONALE Dirigenza</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
-          <t>Dell_Avvocata_Fabio.pdf</t>
+          <t>TENAN_M__2025.pdf</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
-          <t>Incompatibilit_DELLAVVOCATA.pdf</t>
+          <t>tenan.pdf</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
-          <t>TENAN</t>
+          <t>MARZOLA</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>MICHELE</t>
+          <t>MARIA CRISTINA</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t>PROFESSIONALE Dirigenza</t>
+          <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
-          <t>TENAN_M__2025.pdf</t>
+          <t>CV_Marzola_MC_2023.pdf</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
-          <t>tenan.pdf</t>
+          <t>Marzola_Maria_Cristina.pdf</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
-          <t>MARZOLA</t>
+          <t>BASSO</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>MARIA CRISTINA</t>
+          <t>ELISABETTA</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
-          <t>CV_Marzola_MC_2023.pdf</t>
+          <t>CURRICULUM_bassoelisabetta.pdf</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
-          <t>Marzola_Maria_Cristina.pdf</t>
+          <t>BASSO_2024.pdf</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
-          <t>BASSO</t>
+          <t>MAGNANI</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>ELISABETTA</t>
+          <t>KATIA</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
+          <t>SANITARIO Dirigenza non Medica</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
-          <t>CURRICULUM_bassoelisabetta.pdf</t>
+          <t>MAGNANI_K__2025.pdf</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
-          <t>BASSO_2024.pdf</t>
+          <t>Inconferibilit_Magnani2025.pdf</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
-          <t>MAGNANI</t>
+          <t>ROSSETTI</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>KATIA</t>
+          <t>CIRO</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
+          <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
-          <t>MAGNANI_K__2025.pdf</t>
+          <t>CV_ROSSETTI11123820230704162454_1.pdf</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
-          <t>Inconferibilit_Magnani2025.pdf</t>
+          <t>ROSSETTI_2024.pdf</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
-          <t>ROSSETTI</t>
+          <t>GOBBI</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>CIRO</t>
+          <t>FRANCO</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
-          <t>CV_ROSSETTI11123820230704162454_1.pdf</t>
+          <t>C_V__Gobbi_Franco.pdf</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
-          <t>ROSSETTI_2024.pdf</t>
+          <t>GOBBI_20241.pdf</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
-          <t>GOBBI</t>
+          <t>ZAMPINI</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>FRANCO</t>
+          <t>STEFANO</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
-          <t>C_V__Gobbi_Franco.pdf</t>
+          <t>C_V__Zampini_Srefano.pdf</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
-          <t>GOBBI_20241.pdf</t>
+          <t>ZAMPINI_20241.pdf</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
-          <t>ZAMPINI</t>
+          <t>MASSE'</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>STEFANO</t>
+          <t>BARBARA</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
-          <t>C_V__Zampini_Srefano.pdf</t>
+          <t>C_V__Mass_Barbara.pdf</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
-          <t>ZAMPINI_20241.pdf</t>
+          <t>Mass.pdf</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
-          <t>MASSE'</t>
+          <t>SCHIAVON</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>BARBARA</t>
+          <t>LAURA</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
-          <t>C_V__Mass_Barbara.pdf</t>
+          <t>SCHIAVON_LAURA_2025.pdf</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
-          <t>Mass.pdf</t>
+          <t>SCHIAVON_20241.pdf</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
-          <t>SCHIAVON</t>
+          <t>GEMELLI</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t>LAURA</t>
+          <t>ALESSANDRO</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
-          <t>SCHIAVON_LAURA_2025.pdf</t>
+          <t>GEMELLI_2024.pdf</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
-          <t>SCHIAVON_20241.pdf</t>
+          <t>GEMELLI_ALESSANDRO_2024.pdf</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
-          <t>GEMELLI</t>
+          <t>AMBROGIO</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t>ALESSANDRO</t>
+          <t>ANTONINA</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
-          <t>GEMELLI_2024.pdf</t>
-[...6 lines deleted...]
-      </c>
+          <t>Antonina_Ambrogio_CV_2021_210831161021.docx</t>
+        </is>
+      </c>
+      <c r="E104" t="inlineStr"/>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
-          <t>AMBROGIO</t>
+          <t>PERIN</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t>ANTONINA</t>
+          <t>CHIARA</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
-          <t>Antonina_Ambrogio_CV_2021_210831161021.docx</t>
-[...2 lines deleted...]
-      <c r="E105" t="inlineStr"/>
+          <t>PERIN_C__2025.pdf</t>
+        </is>
+      </c>
+      <c r="E105" t="inlineStr">
+        <is>
+          <t>PERIN_20241.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
-          <t>PERIN</t>
+          <t>PARINI</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t>CHIARA</t>
+          <t>DARIO</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
-          <t>PERIN_C__2025.pdf</t>
+          <t>PARINI_2024.pdf</t>
         </is>
       </c>
       <c r="E106" t="inlineStr">
         <is>
-          <t>PERIN_20241.pdf</t>
+          <t>PARINI_20241.pdf</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
-          <t>PARINI</t>
+          <t>LEGNARO</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t>DARIO</t>
+          <t>ANDREA</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
-          <t>PARINI_2024.pdf</t>
+          <t>LEGNARO_2024.pdf</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
-          <t>PARINI_20241.pdf</t>
+          <t>inconpatibilita_LEGNARO14531420240213144939.pdf</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
-          <t>LEGNARO</t>
+          <t>STIEVANO</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
-          <t>ANDREA</t>
+          <t>LAURA</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
-          <t>LEGNARO_2024.pdf</t>
+          <t>C_V__Stievano_Laura.pdf</t>
         </is>
       </c>
       <c r="E108" t="inlineStr">
         <is>
-          <t>inconpatibilita_LEGNARO14531420240213144939.pdf</t>
+          <t>STIEVANO_20241.pdf</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
-          <t>STIEVANO</t>
+          <t>BONIPOZZI</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
-          <t>LAURA</t>
+          <t>SILVIA</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
-          <t>C_V__Stievano_Laura.pdf</t>
-[...6 lines deleted...]
-      </c>
+          <t>cv_bonipozzi.pdf</t>
+        </is>
+      </c>
+      <c r="E109" t="inlineStr"/>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
-          <t>BONIPOZZI</t>
+          <t>LORENZETTO</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
-          <t>SILVIA</t>
+          <t>CHIARA</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
-          <t>cv_bonipozzi.pdf</t>
-[...2 lines deleted...]
-      <c r="E110" t="inlineStr"/>
+          <t>LORENZETTO_C__2025.pdf</t>
+        </is>
+      </c>
+      <c r="E110" t="inlineStr">
+        <is>
+          <t>inconpatibilita_LORENZETO14531520240213144956.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
-          <t>LORENZETTO</t>
+          <t>PAVAN</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
-          <t>CHIARA</t>
+          <t>PAOLA</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
-          <t>LORENZETTO_C__2025.pdf</t>
-[...6 lines deleted...]
-      </c>
+          <t>C_V__Pavan_Paola.pdf</t>
+        </is>
+      </c>
+      <c r="E111" t="inlineStr"/>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr">
         <is>
-          <t>PAVAN</t>
+          <t>DARU'</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
-          <t>PAOLA</t>
+          <t>ELISABETTA IRMA</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
         <is>
-          <t>C_V__Pavan_Paola.pdf</t>
-[...2 lines deleted...]
-      <c r="E112" t="inlineStr"/>
+          <t>Curriculum_Eur__Dar_2023.pdf</t>
+        </is>
+      </c>
+      <c r="E112" t="inlineStr">
+        <is>
+          <t>Daru.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="113">
       <c r="A113" t="inlineStr">
         <is>
-          <t>DARU'</t>
+          <t>GRAPEGGIA</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
-          <t>ELISABETTA IRMA</t>
+          <t>MELANIA</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
-          <t>Curriculum_Eur__Dar_2023.pdf</t>
+          <t>GRAPEGGIA_2024.pdf</t>
         </is>
       </c>
       <c r="E113" t="inlineStr">
         <is>
-          <t>Daru.pdf</t>
+          <t>GRAPEGGIA_20241.pdf</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr">
         <is>
-          <t>GRAPEGGIA</t>
+          <t>DELON</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
-          <t>MELANIA</t>
+          <t>MICHELE</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D114" t="inlineStr">
         <is>
-          <t>GRAPEGGIA_2024.pdf</t>
+          <t>delon10584820230606145919_1.pdf</t>
         </is>
       </c>
       <c r="E114" t="inlineStr">
         <is>
-          <t>GRAPEGGIA_20241.pdf</t>
+          <t>DELON_2024.pdf</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="inlineStr">
         <is>
-          <t>DELON</t>
+          <t>BELLAN</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
-          <t>MICHELE</t>
+          <t>ELENA</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
+          <t>SANITARIO Dirigenza non Medica</t>
         </is>
       </c>
       <c r="D115" t="inlineStr">
         <is>
-          <t>delon10584820230606145919_1.pdf</t>
+          <t>BELLAN_E__2025.pdf</t>
         </is>
       </c>
       <c r="E115" t="inlineStr">
         <is>
-          <t>DELON_2024.pdf</t>
+          <t>BELLAN_2024.pdf</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr">
         <is>
-          <t>BELLAN</t>
+          <t>TESSARI</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
-          <t>ELENA</t>
+          <t>ANDREA</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza non Medica</t>
         </is>
       </c>
       <c r="D116" t="inlineStr">
         <is>
-          <t>BELLAN_E__2025.pdf</t>
+          <t>CV_Tessari_Andrea_2025.pdf</t>
         </is>
       </c>
       <c r="E116" t="inlineStr">
         <is>
-          <t>BELLAN_2024.pdf</t>
+          <t>incompatibilita_TESSARI14582720240215175937.pdf</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="inlineStr">
         <is>
-          <t>TESSARI</t>
+          <t>CAPUZZO</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
-          <t>ANDREA</t>
+          <t>LORENA</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
+          <t>AMMINISTRATIVO Dirigenza</t>
         </is>
       </c>
       <c r="D117" t="inlineStr">
         <is>
-          <t>CV_Tessari_Andrea_2025.pdf</t>
+          <t>Capuzzo_Lorena.pdf</t>
         </is>
       </c>
       <c r="E117" t="inlineStr">
         <is>
-          <t>incompatibilita_TESSARI14582720240215175937.pdf</t>
+          <t>capuzzo_lorena.pdf</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="inlineStr">
         <is>
-          <t>CAPUZZO</t>
+          <t>MODENA</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
-          <t>LORENA</t>
+          <t>YASMINA</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
-          <t>AMMINISTRATIVO Dirigenza</t>
+          <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D118" t="inlineStr">
         <is>
-          <t>Capuzzo_Lorena.pdf</t>
+          <t>C_V__yasmina_Modena.pdf</t>
         </is>
       </c>
       <c r="E118" t="inlineStr">
         <is>
-          <t>capuzzo_lorena.pdf</t>
+          <t>MODENA_2024.pdf</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="inlineStr">
         <is>
-          <t>MODENA</t>
+          <t>CHONDROGIANNIS</t>
         </is>
       </c>
       <c r="B119" t="inlineStr">
         <is>
-          <t>YASMINA</t>
+          <t>SOTIRIOS</t>
         </is>
       </c>
       <c r="C119" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D119" t="inlineStr">
         <is>
-          <t>C_V__yasmina_Modena.pdf</t>
+          <t>chondrogiannis.pdf</t>
         </is>
       </c>
       <c r="E119" t="inlineStr">
         <is>
-          <t>MODENA_2024.pdf</t>
+          <t>Chondrogiannis_Sortirios.pdf</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="inlineStr">
         <is>
-          <t>CHONDROGIANNIS</t>
+          <t>VOLPE</t>
         </is>
       </c>
       <c r="B120" t="inlineStr">
         <is>
-          <t>SOTIRIOS</t>
+          <t>ANDREA</t>
         </is>
       </c>
       <c r="C120" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D120" t="inlineStr">
         <is>
-          <t>chondrogiannis.pdf</t>
+          <t>VOLPE_A__2025.pdf</t>
         </is>
       </c>
       <c r="E120" t="inlineStr">
         <is>
-          <t>Chondrogiannis_Sortirios.pdf</t>
+          <t>incompatibilita_VOLPE14533920240213145804.pdf</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="inlineStr">
         <is>
-          <t>VOLPE</t>
+          <t>VALIERI</t>
         </is>
       </c>
       <c r="B121" t="inlineStr">
         <is>
-          <t>ANDREA</t>
+          <t>LUCA</t>
         </is>
       </c>
       <c r="C121" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D121" t="inlineStr">
         <is>
-          <t>VOLPE_A__2025.pdf</t>
+          <t>VALIERI_L__2025.pdf</t>
         </is>
       </c>
       <c r="E121" t="inlineStr">
         <is>
-          <t>incompatibilita_VOLPE14533920240213145804.pdf</t>
+          <t>VALIERI_incompatibilita.pdf</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="inlineStr">
         <is>
-          <t>VALIERI</t>
+          <t>BOE</t>
         </is>
       </c>
       <c r="B122" t="inlineStr">
         <is>
-          <t>LUCA</t>
+          <t>EREDINA PASQUA</t>
         </is>
       </c>
       <c r="C122" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
+          <t>SANITARIO Dirigenza non Medica</t>
         </is>
       </c>
       <c r="D122" t="inlineStr">
         <is>
-          <t>VALIERI_L__2025.pdf</t>
+          <t>CV_dr_ssa_BOE_EREDINA_PASQUA_odt.pdf</t>
         </is>
       </c>
       <c r="E122" t="inlineStr">
         <is>
-          <t>VALIERI_incompatibilita.pdf</t>
+          <t>Boe.pdf</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="inlineStr">
         <is>
-          <t>BOE</t>
+          <t>MAGAROTTO</t>
         </is>
       </c>
       <c r="B123" t="inlineStr">
         <is>
-          <t>EREDINA PASQUA</t>
+          <t>BERNARDINA</t>
         </is>
       </c>
       <c r="C123" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
+          <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D123" t="inlineStr">
         <is>
-          <t>CV_dr_ssa_BOE_EREDINA_PASQUA_odt.pdf</t>
+          <t>MAGAROTTO10592120230606170937.pdf</t>
         </is>
       </c>
       <c r="E123" t="inlineStr">
         <is>
-          <t>Boe.pdf</t>
+          <t>MAGAROTTO_2024.pdf</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="inlineStr">
         <is>
-          <t>MAGAROTTO</t>
+          <t>FASSON</t>
         </is>
       </c>
       <c r="B124" t="inlineStr">
         <is>
-          <t>BERNARDINA</t>
+          <t>ANNA CHIARA</t>
         </is>
       </c>
       <c r="C124" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D124" t="inlineStr">
         <is>
-          <t>MAGAROTTO10592120230606170937.pdf</t>
+          <t>FASSON_A__2025.pdf</t>
         </is>
       </c>
       <c r="E124" t="inlineStr">
         <is>
-          <t>MAGAROTTO_2024.pdf</t>
+          <t>FASSON_ANNA_CHIARA.pdf</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="inlineStr">
         <is>
-          <t>FASSON</t>
+          <t>ANDREUCCI</t>
         </is>
       </c>
       <c r="B125" t="inlineStr">
         <is>
-          <t>ANNA CHIARA</t>
+          <t>FRANCESCO</t>
         </is>
       </c>
       <c r="C125" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D125" t="inlineStr">
         <is>
-          <t>FASSON_A__2025.pdf</t>
+          <t>C_V__Andreucci_Francesco.pdf</t>
         </is>
       </c>
       <c r="E125" t="inlineStr">
         <is>
-          <t>FASSON_ANNA_CHIARA.pdf</t>
+          <t>ANDREUCCI_20241.pdf</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="inlineStr">
         <is>
-          <t>ANDREUCCI</t>
+          <t>CAVARZERE</t>
         </is>
       </c>
       <c r="B126" t="inlineStr">
         <is>
-          <t>FRANCESCO</t>
+          <t>FEDERICA</t>
         </is>
       </c>
       <c r="C126" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
+          <t>SANITARIO Dirigenza non Medica</t>
         </is>
       </c>
       <c r="D126" t="inlineStr">
         <is>
-          <t>C_V__Andreucci_Francesco.pdf</t>
+          <t>CAVARZERE_F__2025.pdf</t>
         </is>
       </c>
       <c r="E126" t="inlineStr">
         <is>
-          <t>ANDREUCCI_20241.pdf</t>
+          <t>incopatibilita_CAVARZERE14537220240213153910.pdf</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="inlineStr">
         <is>
-          <t>CAVARZERE</t>
+          <t>ROSSI</t>
         </is>
       </c>
       <c r="B127" t="inlineStr">
         <is>
-          <t>FEDERICA</t>
+          <t>LAURA</t>
         </is>
       </c>
       <c r="C127" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
+          <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D127" t="inlineStr">
         <is>
-          <t>CAVARZERE_F__2025.pdf</t>
+          <t>LAura_CV_europeo_Giugno_2025.pdf</t>
         </is>
       </c>
       <c r="E127" t="inlineStr">
         <is>
-          <t>incopatibilita_CAVARZERE14537220240213153910.pdf</t>
+          <t>ROSSI_LAURA.pdf</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="inlineStr">
         <is>
-          <t>ROSSI</t>
+          <t>MAFFIONE</t>
         </is>
       </c>
       <c r="B128" t="inlineStr">
         <is>
-          <t>LAURA</t>
+          <t>ANNA MARGHERITA</t>
         </is>
       </c>
       <c r="C128" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D128" t="inlineStr">
         <is>
-          <t>LAura_CV_europeo_Giugno_2025.pdf</t>
+          <t>Cv_europeo_AM_Maffione_2025.pdf</t>
         </is>
       </c>
       <c r="E128" t="inlineStr">
         <is>
-          <t>ROSSI_LAURA.pdf</t>
+          <t>MAFFIONE_ANNA.pdf</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="inlineStr">
         <is>
-          <t>MAFFIONE</t>
+          <t>MARINO</t>
         </is>
       </c>
       <c r="B129" t="inlineStr">
         <is>
-          <t>ANNA MARGHERITA</t>
+          <t>FLORA</t>
         </is>
       </c>
       <c r="C129" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D129" t="inlineStr">
         <is>
-          <t>Cv_europeo_AM_Maffione_2025.pdf</t>
+          <t>MARINO.pdf</t>
         </is>
       </c>
       <c r="E129" t="inlineStr">
         <is>
-          <t>MAFFIONE_ANNA.pdf</t>
+          <t>incompatibilita_FLORA_MARINO14532220240213145220.pdf</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="inlineStr">
         <is>
-          <t>MARINO</t>
+          <t>PICARIELLO</t>
         </is>
       </c>
       <c r="B130" t="inlineStr">
         <is>
-          <t>FLORA</t>
+          <t>CLAUDIO</t>
         </is>
       </c>
       <c r="C130" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D130" t="inlineStr">
         <is>
-          <t>MARINO.pdf</t>
+          <t>PICARIELLO_C__2025.pdf</t>
         </is>
       </c>
       <c r="E130" t="inlineStr">
         <is>
-          <t>incompatibilita_FLORA_MARINO14532220240213145220.pdf</t>
+          <t>incompatiblia_PICARIELLO14528020240213134554.pdf</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="inlineStr">
         <is>
-          <t>PICARIELLO</t>
+          <t>MARINO</t>
         </is>
       </c>
       <c r="B131" t="inlineStr">
         <is>
-          <t>CLAUDIO</t>
+          <t>GIOVANNA</t>
         </is>
       </c>
       <c r="C131" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D131" t="inlineStr">
         <is>
-          <t>PICARIELLO_C__2025.pdf</t>
+          <t>MARINO_GIOVANNA_2024.pdf</t>
         </is>
       </c>
       <c r="E131" t="inlineStr">
         <is>
-          <t>incompatiblia_PICARIELLO14528020240213134554.pdf</t>
+          <t>incompatibilita_MARINO14531920240213145126.pdf</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="inlineStr">
         <is>
-          <t>MARINO</t>
+          <t>NALIN</t>
         </is>
       </c>
       <c r="B132" t="inlineStr">
         <is>
-          <t>GIOVANNA</t>
+          <t>MARA</t>
         </is>
       </c>
       <c r="C132" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D132" t="inlineStr">
         <is>
-          <t>MARINO_GIOVANNA_2024.pdf</t>
+          <t>NALIN_2024.pdf</t>
         </is>
       </c>
       <c r="E132" t="inlineStr">
         <is>
-          <t>incompatibilita_MARINO14531920240213145126.pdf</t>
+          <t>NALIN_20241.pdf</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="inlineStr">
         <is>
-          <t>NALIN</t>
+          <t>AMBROSIO</t>
         </is>
       </c>
       <c r="B133" t="inlineStr">
         <is>
-          <t>MARA</t>
+          <t>CRISTINA</t>
         </is>
       </c>
       <c r="C133" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D133" t="inlineStr">
         <is>
-          <t>NALIN_2024.pdf</t>
+          <t>CURRICULUM_VITAE_DIRIGENTIAMBROSIO.pdf</t>
         </is>
       </c>
       <c r="E133" t="inlineStr">
         <is>
-          <t>NALIN_20241.pdf</t>
+          <t>Ambrosio.pdf</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="inlineStr">
         <is>
-          <t>AMBROSIO</t>
+          <t>LANZA</t>
         </is>
       </c>
       <c r="B134" t="inlineStr">
         <is>
-          <t>CRISTINA</t>
+          <t>DANIELA</t>
         </is>
       </c>
       <c r="C134" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D134" t="inlineStr">
         <is>
-          <t>CURRICULUM_VITAE_DIRIGENTIAMBROSIO.pdf</t>
+          <t>lanza_daniela.pdf</t>
         </is>
       </c>
       <c r="E134" t="inlineStr">
         <is>
-          <t>Ambrosio.pdf</t>
+          <t>incompatiblia_LANZA14528620240213134759.pdf</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="inlineStr">
         <is>
-          <t>LANZA</t>
+          <t>NEGRISOLO</t>
         </is>
       </c>
       <c r="B135" t="inlineStr">
         <is>
-          <t>DANIELA</t>
+          <t>REBECCA</t>
         </is>
       </c>
       <c r="C135" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
+          <t>SANITARIO Dirigenza non Medica</t>
         </is>
       </c>
       <c r="D135" t="inlineStr">
         <is>
-          <t>lanza_daniela.pdf</t>
+          <t>CV_Negrisolo_2023.pdf</t>
         </is>
       </c>
       <c r="E135" t="inlineStr">
         <is>
-          <t>incompatiblia_LANZA14528620240213134759.pdf</t>
+          <t>Negrisolo.pdf</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="inlineStr">
         <is>
-          <t>NEGRISOLO</t>
+          <t>FURINI</t>
         </is>
       </c>
       <c r="B136" t="inlineStr">
         <is>
-          <t>REBECCA</t>
+          <t>LUCIANA</t>
         </is>
       </c>
       <c r="C136" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza non Medica</t>
         </is>
       </c>
       <c r="D136" t="inlineStr">
         <is>
-          <t>CV_Negrisolo_2023.pdf</t>
+          <t>C_V__Furini_Luciana.pdf</t>
         </is>
       </c>
       <c r="E136" t="inlineStr">
         <is>
-          <t>Negrisolo.pdf</t>
+          <t>FURINI_20241.pdf</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="inlineStr">
         <is>
-          <t>FURINI</t>
+          <t>BRESSAN</t>
         </is>
       </c>
       <c r="B137" t="inlineStr">
         <is>
-          <t>LUCIANA</t>
+          <t>GIULIA</t>
         </is>
       </c>
       <c r="C137" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza non Medica</t>
         </is>
       </c>
       <c r="D137" t="inlineStr">
         <is>
-          <t>C_V__Furini_Luciana.pdf</t>
+          <t>Curriculum_Giulia_Bressan_aprile_20231.pdf</t>
         </is>
       </c>
       <c r="E137" t="inlineStr">
         <is>
-          <t>FURINI_20241.pdf</t>
+          <t>Bressan.pdf</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="inlineStr">
         <is>
-          <t>BRESSAN</t>
+          <t>LODO</t>
         </is>
       </c>
       <c r="B138" t="inlineStr">
         <is>
-          <t>GIULIA</t>
+          <t>ENRICO</t>
         </is>
       </c>
       <c r="C138" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
+          <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D138" t="inlineStr">
         <is>
-          <t>Curriculum_Giulia_Bressan_aprile_20231.pdf</t>
+          <t>LODO_2024.pdf</t>
         </is>
       </c>
       <c r="E138" t="inlineStr">
         <is>
-          <t>Bressan.pdf</t>
+          <t>LODO_20241.pdf</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="inlineStr">
         <is>
-          <t>LODO</t>
+          <t>MARCANTONI</t>
         </is>
       </c>
       <c r="B139" t="inlineStr">
         <is>
-          <t>ENRICO</t>
+          <t>LINA</t>
         </is>
       </c>
       <c r="C139" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D139" t="inlineStr">
         <is>
-          <t>LODO_2024.pdf</t>
+          <t>Marcantoni.pdf</t>
         </is>
       </c>
       <c r="E139" t="inlineStr">
         <is>
-          <t>LODO_20241.pdf</t>
+          <t>incompatiblia_MARCNTONI14528820240213134835.pdf</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="inlineStr">
         <is>
-          <t>MARCANTONI</t>
+          <t>PELLIELO</t>
         </is>
       </c>
       <c r="B140" t="inlineStr">
         <is>
-          <t>LINA</t>
+          <t>SANDRO</t>
         </is>
       </c>
       <c r="C140" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D140" t="inlineStr">
         <is>
-          <t>Marcantoni.pdf</t>
+          <t>pellielo10584020230606144542.pdf</t>
         </is>
       </c>
       <c r="E140" t="inlineStr">
         <is>
-          <t>incompatiblia_MARCNTONI14528820240213134835.pdf</t>
+          <t>PELLIELO_2024.pdf</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="inlineStr">
         <is>
-          <t>PELLIELO</t>
+          <t>CARETTI</t>
         </is>
       </c>
       <c r="B141" t="inlineStr">
         <is>
-          <t>SANDRO</t>
+          <t>LUIGI</t>
         </is>
       </c>
       <c r="C141" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D141" t="inlineStr">
         <is>
-          <t>pellielo10584020230606144542.pdf</t>
+          <t>CARETTI_.pdf</t>
         </is>
       </c>
       <c r="E141" t="inlineStr">
         <is>
-          <t>PELLIELO_2024.pdf</t>
+          <t>CARETTI1.pdf</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="inlineStr">
         <is>
-          <t>CARETTI</t>
+          <t>BERTOCCHI</t>
         </is>
       </c>
       <c r="B142" t="inlineStr">
         <is>
-          <t>LUIGI</t>
+          <t>AMEDEO</t>
         </is>
       </c>
       <c r="C142" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D142" t="inlineStr">
         <is>
-          <t>CARETTI.pdf</t>
+          <t>BERTOCCHI_2024.pdf</t>
         </is>
       </c>
       <c r="E142" t="inlineStr">
         <is>
-          <t>CARETTI1.pdf</t>
+          <t>Bertocchi.pdf</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="inlineStr">
         <is>
-          <t>BERTOCCHI</t>
+          <t>NARDINI</t>
         </is>
       </c>
       <c r="B143" t="inlineStr">
         <is>
-          <t>AMEDEO</t>
+          <t>SILVIA</t>
         </is>
       </c>
       <c r="C143" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D143" t="inlineStr">
         <is>
-          <t>BERTOCCHI_2024.pdf</t>
+          <t>NARDINI.pdf</t>
         </is>
       </c>
       <c r="E143" t="inlineStr">
         <is>
-          <t>Bertocchi.pdf</t>
+          <t>Nardini_Silvia.pdf</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="inlineStr">
         <is>
-          <t>NARDINI</t>
+          <t>LUCCHETTA</t>
         </is>
       </c>
       <c r="B144" t="inlineStr">
         <is>
-          <t>SILVIA</t>
+          <t>MARTA</t>
         </is>
       </c>
       <c r="C144" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D144" t="inlineStr">
         <is>
-          <t>NARDINI.pdf</t>
+          <t>LUCCHETTA_M__2025.pdf</t>
         </is>
       </c>
       <c r="E144" t="inlineStr">
         <is>
-          <t>Nardini_Silvia.pdf</t>
+          <t>LUCCHETTA_20241.pdf</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="inlineStr">
         <is>
-          <t>LUCCHETTA</t>
+          <t>TIUPA</t>
         </is>
       </c>
       <c r="B145" t="inlineStr">
         <is>
-          <t>MARTA</t>
+          <t>ALEXANDRU</t>
         </is>
       </c>
       <c r="C145" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D145" t="inlineStr">
         <is>
-          <t>LUCCHETTA_M__2025.pdf</t>
+          <t>TIUPA_A__2025.pdf</t>
         </is>
       </c>
       <c r="E145" t="inlineStr">
         <is>
-          <t>LUCCHETTA_20241.pdf</t>
+          <t>incompatbilita_TIUPA14538420240213161651.pdf</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="inlineStr">
         <is>
-          <t>TIUPA</t>
+          <t>FUSARO</t>
         </is>
       </c>
       <c r="B146" t="inlineStr">
         <is>
-          <t>ALEXANDRU</t>
+          <t>LAURA</t>
         </is>
       </c>
       <c r="C146" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D146" t="inlineStr">
         <is>
-          <t>TIUPA_A__2025.pdf</t>
+          <t>FUSARO_L__2025.pdf</t>
         </is>
       </c>
       <c r="E146" t="inlineStr">
         <is>
-          <t>incompatbilita_TIUPA14538420240213161651.pdf</t>
+          <t>FUSARO_LAURA.pdf</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="inlineStr">
         <is>
-          <t>FUSARO</t>
+          <t>ROBECCHI</t>
         </is>
       </c>
       <c r="B147" t="inlineStr">
         <is>
-          <t>LAURA</t>
+          <t>BIANCA</t>
         </is>
       </c>
       <c r="C147" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D147" t="inlineStr">
         <is>
-          <t>FUSARO_L__2025.pdf</t>
+          <t>ROBECCHI_B__2025.pdf</t>
         </is>
       </c>
       <c r="E147" t="inlineStr">
         <is>
-          <t>FUSARO_LAURA.pdf</t>
+          <t>Robecchi_Bianca.pdf</t>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="inlineStr">
         <is>
-          <t>ROBECCHI</t>
+          <t>ROSSINI</t>
         </is>
       </c>
       <c r="B148" t="inlineStr">
         <is>
-          <t>BIANCA</t>
+          <t>PAOLA</t>
         </is>
       </c>
       <c r="C148" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D148" t="inlineStr">
         <is>
-          <t>ROBECCHI_B__2025.pdf</t>
+          <t>ROSSINI_2024.pdf</t>
         </is>
       </c>
       <c r="E148" t="inlineStr">
         <is>
-          <t>Robecchi_Bianca.pdf</t>
+          <t>ROSSINI_PAOLA_2024.pdf</t>
         </is>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="inlineStr">
         <is>
-          <t>ROSSINI</t>
+          <t>ARZENTON</t>
         </is>
       </c>
       <c r="B149" t="inlineStr">
         <is>
-          <t>PAOLA</t>
+          <t>MARIANNA</t>
         </is>
       </c>
       <c r="C149" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D149" t="inlineStr">
         <is>
-          <t>ROSSINI_2024.pdf</t>
+          <t>Arzenton_Marianna.pdf</t>
         </is>
       </c>
       <c r="E149" t="inlineStr">
         <is>
-          <t>ROSSINI_PAOLA_2024.pdf</t>
+          <t>Arzenton.pdf</t>
         </is>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="inlineStr">
         <is>
-          <t>ARZENTON</t>
+          <t>ESPOSITO</t>
         </is>
       </c>
       <c r="B150" t="inlineStr">
         <is>
-          <t>MARIANNA</t>
+          <t>RAFFAELA</t>
         </is>
       </c>
       <c r="C150" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D150" t="inlineStr">
         <is>
-          <t>Arzenton_Marianna.pdf</t>
+          <t>ESPOSITO_R__2025.pdf</t>
         </is>
       </c>
       <c r="E150" t="inlineStr">
         <is>
-          <t>Arzenton.pdf</t>
+          <t>ESPOSITO_R__2024.pdf</t>
         </is>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="inlineStr">
         <is>
-          <t>ESPOSITO</t>
+          <t>SATURNI</t>
         </is>
       </c>
       <c r="B151" t="inlineStr">
         <is>
-          <t>RAFFAELA</t>
+          <t>SARA</t>
         </is>
       </c>
       <c r="C151" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D151" t="inlineStr">
         <is>
-          <t>ESPOSITO_R__2025.pdf</t>
+          <t>Sara_Saturni_curriculum_vitae__12_04_2023.pdf</t>
         </is>
       </c>
       <c r="E151" t="inlineStr">
         <is>
-          <t>ESPOSITO_R__2024.pdf</t>
+          <t>SATURNI_SARA_2024.pdf</t>
         </is>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="inlineStr">
         <is>
-          <t>SATURNI</t>
+          <t>NICHETTI</t>
         </is>
       </c>
       <c r="B152" t="inlineStr">
         <is>
-          <t>SARA</t>
+          <t>GIORGIO ANTONIO</t>
         </is>
       </c>
       <c r="C152" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
+          <t>SANITARIO Dirigenza non Medica</t>
         </is>
       </c>
       <c r="D152" t="inlineStr">
         <is>
-          <t>Sara_Saturni_curriculum_vitae__12_04_2023.pdf</t>
+          <t>NICHETTI_GIORGIO_2024.pdf</t>
         </is>
       </c>
       <c r="E152" t="inlineStr">
         <is>
-          <t>SATURNI_SARA_2024.pdf</t>
+          <t>incom_nichetti_14654720240220171606.pdf</t>
         </is>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="inlineStr">
         <is>
-          <t>NICHETTI</t>
+          <t>RUGOLOTTO</t>
         </is>
       </c>
       <c r="B153" t="inlineStr">
         <is>
-          <t>GIORGIO ANTONIO</t>
+          <t>SIMONE</t>
         </is>
       </c>
       <c r="C153" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
+          <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D153" t="inlineStr">
         <is>
-          <t>NICHETTI_GIORGIO_2024.pdf</t>
+          <t>RUGOLOTTO_S__2025.pdf</t>
         </is>
       </c>
       <c r="E153" t="inlineStr">
         <is>
-          <t>incom_nichetti_14654720240220171606.pdf</t>
+          <t>incompatibilita_RUGOLOTTO14533020240213145500.pdf</t>
         </is>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="inlineStr">
         <is>
-          <t>RUGOLOTTO</t>
+          <t>CERVATI</t>
         </is>
       </c>
       <c r="B154" t="inlineStr">
         <is>
-          <t>SIMONE</t>
+          <t>GIOVANNA</t>
         </is>
       </c>
       <c r="C154" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D154" t="inlineStr">
         <is>
-          <t>RUGOLOTTO_S__2025.pdf</t>
+          <t>CV_Dr_ssa_CERVATI10382820230525154200.pdf</t>
         </is>
       </c>
       <c r="E154" t="inlineStr">
         <is>
-          <t>incompatibilita_RUGOLOTTO14533020240213145500.pdf</t>
+          <t>CERVATI_giovanna.pdf</t>
         </is>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="inlineStr">
         <is>
-          <t>CERVATI</t>
+          <t>OTTE</t>
         </is>
       </c>
       <c r="B155" t="inlineStr">
         <is>
-          <t>GIOVANNA</t>
+          <t>OSCAR SAKWE</t>
         </is>
       </c>
       <c r="C155" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D155" t="inlineStr">
         <is>
-          <t>CV_Dr_ssa_CERVATI10382820230525154200.pdf</t>
+          <t>OTTE_O_S__2025.pdf</t>
         </is>
       </c>
       <c r="E155" t="inlineStr">
         <is>
-          <t>CERVATI_giovanna.pdf</t>
+          <t>Otte_Oscar_Sawke.pdf</t>
         </is>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="inlineStr">
         <is>
-          <t>OTTE</t>
+          <t>BISI</t>
         </is>
       </c>
       <c r="B156" t="inlineStr">
         <is>
-          <t>OSCAR SAKWE</t>
+          <t>RAFFAELLA</t>
         </is>
       </c>
       <c r="C156" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
+          <t>SANITARIO Dirigenza non Medica</t>
         </is>
       </c>
       <c r="D156" t="inlineStr">
         <is>
-          <t>OTTE_O_S__2025.pdf</t>
+          <t>BISI1.pdf</t>
         </is>
       </c>
       <c r="E156" t="inlineStr">
         <is>
-          <t>Otte_Oscar_Sawke.pdf</t>
+          <t>BISI.pdf</t>
         </is>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="inlineStr">
         <is>
-          <t>BISI</t>
+          <t>CARLUCCI</t>
         </is>
       </c>
       <c r="B157" t="inlineStr">
         <is>
-          <t>RAFFAELLA</t>
+          <t>ANTONIA</t>
         </is>
       </c>
       <c r="C157" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
+          <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D157" t="inlineStr">
         <is>
-          <t>BISI1.pdf</t>
+          <t>carlucci_10588720230606161813.pdf</t>
         </is>
       </c>
       <c r="E157" t="inlineStr">
         <is>
-          <t>BISI.pdf</t>
+          <t>CARLUCCI_20241.pdf</t>
         </is>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="inlineStr">
         <is>
-          <t>CARLUCCI</t>
+          <t>FERRETTI</t>
         </is>
       </c>
       <c r="B158" t="inlineStr">
         <is>
-          <t>ANTONIA</t>
+          <t>ALICE</t>
         </is>
       </c>
       <c r="C158" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
+          <t>SANITARIO Dirigenza non Medica</t>
         </is>
       </c>
       <c r="D158" t="inlineStr">
         <is>
-          <t>carlucci_10588720230606161813.pdf</t>
+          <t>FERRETTI_A__2025.pdf</t>
         </is>
       </c>
       <c r="E158" t="inlineStr">
         <is>
-          <t>CARLUCCI_20241.pdf</t>
+          <t>FERRETTI_2024.pdf</t>
         </is>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="inlineStr">
         <is>
-          <t>FERRETTI</t>
+          <t>BOLZONELLA</t>
         </is>
       </c>
       <c r="B159" t="inlineStr">
         <is>
-          <t>ALICE</t>
+          <t>CATERINA</t>
         </is>
       </c>
       <c r="C159" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza non Medica</t>
         </is>
       </c>
       <c r="D159" t="inlineStr">
         <is>
-          <t>FERRETTI_A__2025.pdf</t>
+          <t>BOLZONELLA_2024.pdf</t>
         </is>
       </c>
       <c r="E159" t="inlineStr">
         <is>
-          <t>FERRETTI_2024.pdf</t>
+          <t>incompatibilitaBONZONELLA14582620240215175905.pdf</t>
         </is>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="inlineStr">
         <is>
-          <t>BOLZONELLA</t>
+          <t>BARUSCO</t>
         </is>
       </c>
       <c r="B160" t="inlineStr">
         <is>
-          <t>CATERINA</t>
+          <t>ALESSANDRA</t>
         </is>
       </c>
       <c r="C160" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
+          <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D160" t="inlineStr">
         <is>
-          <t>BOLZONELLA_2024.pdf</t>
+          <t>BARUSCO_A__2025.pdf</t>
         </is>
       </c>
       <c r="E160" t="inlineStr">
         <is>
-          <t>incompatibilitaBONZONELLA14582620240215175905.pdf</t>
+          <t>BARUSCO_ALESSANDRA_inconferibilita.pdf</t>
         </is>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="inlineStr">
         <is>
-          <t>BARUSCO</t>
+          <t>RISOLDI</t>
         </is>
       </c>
       <c r="B161" t="inlineStr">
         <is>
-          <t>ALESSANDRA</t>
+          <t>FRANCESCO</t>
         </is>
       </c>
       <c r="C161" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D161" t="inlineStr">
         <is>
-          <t>BARUSCO_A__2025.pdf</t>
+          <t>RISOLDI_F__2025.pdf</t>
         </is>
       </c>
       <c r="E161" t="inlineStr">
         <is>
-          <t>BARUSCO_ALESSANDRA_inconferibilita.pdf</t>
+          <t>RISOLDI_FRANCESCO.pdf</t>
         </is>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="inlineStr">
         <is>
-          <t>RISOLDI</t>
+          <t>FIORINI</t>
         </is>
       </c>
       <c r="B162" t="inlineStr">
         <is>
-          <t>FRANCESCO</t>
+          <t>FEDERICO</t>
         </is>
       </c>
       <c r="C162" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D162" t="inlineStr">
         <is>
-          <t>RISOLDI_F__2025.pdf</t>
+          <t>FIORINI10587020230606152609.pdf</t>
         </is>
       </c>
       <c r="E162" t="inlineStr">
         <is>
-          <t>RISOLDI_FRANCESCO.pdf</t>
+          <t>FIORINI_2024.pdf</t>
         </is>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="inlineStr">
         <is>
-          <t>FIORINI</t>
+          <t>MENEGAZZOLI</t>
         </is>
       </c>
       <c r="B163" t="inlineStr">
         <is>
-          <t>FEDERICO</t>
+          <t>MARCO</t>
         </is>
       </c>
       <c r="C163" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D163" t="inlineStr">
         <is>
-          <t>FIORINI10587020230606152609.pdf</t>
+          <t>MENEGAZZOLI_M__2025.pdf</t>
         </is>
       </c>
       <c r="E163" t="inlineStr">
         <is>
-          <t>FIORINI_2024.pdf</t>
+          <t>MENEGAZZOLI_2024.pdf</t>
         </is>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="inlineStr">
         <is>
-          <t>MENEGAZZOLI</t>
+          <t>TARTARI</t>
         </is>
       </c>
       <c r="B164" t="inlineStr">
         <is>
-          <t>MARCO</t>
+          <t>CRISTINA</t>
         </is>
       </c>
       <c r="C164" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D164" t="inlineStr">
         <is>
-          <t>MENEGAZZOLI_M__2025.pdf</t>
+          <t>TARTARI10584220230606145223.pdf</t>
         </is>
       </c>
       <c r="E164" t="inlineStr">
         <is>
-          <t>MENEGAZZOLI_2024.pdf</t>
+          <t>TARTARI_2024.pdf</t>
         </is>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="inlineStr">
         <is>
-          <t>TARTARI</t>
+          <t>FIORENTIN</t>
         </is>
       </c>
       <c r="B165" t="inlineStr">
         <is>
-          <t>CRISTINA</t>
+          <t>DONATELLA</t>
         </is>
       </c>
       <c r="C165" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
+          <t>SANITARIO Dirigenza non Medica</t>
         </is>
       </c>
       <c r="D165" t="inlineStr">
         <is>
-          <t>TARTARI10584220230606145223.pdf</t>
+          <t>Curriculum_RCB_Fiorentin.pdf</t>
         </is>
       </c>
       <c r="E165" t="inlineStr">
         <is>
-          <t>TARTARI_2024.pdf</t>
+          <t>FIORENTIN_2024.pdf</t>
         </is>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="inlineStr">
         <is>
-          <t>FIORENTIN</t>
+          <t>CANOVA</t>
         </is>
       </c>
       <c r="B166" t="inlineStr">
         <is>
-          <t>DONATELLA</t>
+          <t>ELISA</t>
         </is>
       </c>
       <c r="C166" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
+          <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D166" t="inlineStr">
         <is>
-          <t>Curriculum_RCB_Fiorentin.pdf</t>
+          <t>CANOVA_2024.pdf</t>
         </is>
       </c>
       <c r="E166" t="inlineStr">
         <is>
-          <t>FIORENTIN_2024.pdf</t>
+          <t>incompatibilita_CANOVA14539420240213162944.pdf</t>
         </is>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="inlineStr">
         <is>
-          <t>CANOVA</t>
+          <t>GEMELLI</t>
         </is>
       </c>
       <c r="B167" t="inlineStr">
         <is>
-          <t>ELISA</t>
+          <t>BENEDETTA</t>
         </is>
       </c>
       <c r="C167" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D167" t="inlineStr">
         <is>
-          <t>CANOVA_2024.pdf</t>
+          <t>gemelli10587520230606154508.pdf</t>
         </is>
       </c>
       <c r="E167" t="inlineStr">
         <is>
-          <t>incompatibilita_CANOVA14539420240213162944.pdf</t>
+          <t>GEMELLI_20241.pdf</t>
         </is>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="inlineStr">
         <is>
-          <t>GEMELLI</t>
+          <t>FERRARI</t>
         </is>
       </c>
       <c r="B168" t="inlineStr">
         <is>
-          <t>BENEDETTA</t>
+          <t>DANIA</t>
         </is>
       </c>
       <c r="C168" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D168" t="inlineStr">
         <is>
-          <t>gemelli10587520230606154508.pdf</t>
+          <t>FERRARI_D__2025.pdf</t>
         </is>
       </c>
       <c r="E168" t="inlineStr">
         <is>
-          <t>GEMELLI_20241.pdf</t>
+          <t>incompatibilita_FERRARI_DANIA14538820240213162028.pdf</t>
         </is>
       </c>
     </row>
     <row r="169">
       <c r="A169" t="inlineStr">
         <is>
-          <t>FERRARI</t>
+          <t>CODAMO</t>
         </is>
       </c>
       <c r="B169" t="inlineStr">
         <is>
-          <t>DANIA</t>
+          <t>ANNA</t>
         </is>
       </c>
       <c r="C169" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
+          <t>SANITARIO Dirigenza non Medica</t>
         </is>
       </c>
       <c r="D169" t="inlineStr">
         <is>
-          <t>FERRARI_D__2025.pdf</t>
+          <t>CODAMO_ANNA_2024.pdf</t>
         </is>
       </c>
       <c r="E169" t="inlineStr">
         <is>
-          <t>incompatibilita_FERRARI_DANIA14538820240213162028.pdf</t>
+          <t>inc_CODMO14655620240220173631.pdf</t>
         </is>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="inlineStr">
         <is>
-          <t>CODAMO</t>
+          <t>PROTTI</t>
         </is>
       </c>
       <c r="B170" t="inlineStr">
         <is>
-          <t>ANNA</t>
+          <t>ELISA</t>
         </is>
       </c>
       <c r="C170" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
+          <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D170" t="inlineStr">
         <is>
-          <t>CODAMO_ANNA_2024.pdf</t>
+          <t>C_V__Protti_Elisa.pdf</t>
         </is>
       </c>
       <c r="E170" t="inlineStr">
         <is>
-          <t>inc_CODMO14655620240220173631.pdf</t>
+          <t>PROTTI_20241.pdf</t>
         </is>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="inlineStr">
         <is>
-          <t>PROTTI</t>
+          <t>BUONO</t>
         </is>
       </c>
       <c r="B171" t="inlineStr">
         <is>
-          <t>ELISA</t>
+          <t>UMBERTO</t>
         </is>
       </c>
       <c r="C171" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D171" t="inlineStr">
         <is>
-          <t>C_V__Protti_Elisa.pdf</t>
+          <t>BUONO_U__2025.pdf</t>
         </is>
       </c>
       <c r="E171" t="inlineStr">
         <is>
-          <t>PROTTI_20241.pdf</t>
+          <t>inconf_incom_BUONO.pdf</t>
         </is>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="inlineStr">
         <is>
-          <t>BUONO</t>
+          <t>SICCHIERO</t>
         </is>
       </c>
       <c r="B172" t="inlineStr">
         <is>
-          <t>UMBERTO</t>
+          <t>DARIO</t>
         </is>
       </c>
       <c r="C172" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
+          <t>AMMINISTRATIVO Dirigenza</t>
         </is>
       </c>
       <c r="D172" t="inlineStr">
         <is>
-          <t>BUONO_U__2025.pdf</t>
-[...6 lines deleted...]
-      </c>
+          <t>Sicchiero_Dario.pdf</t>
+        </is>
+      </c>
+      <c r="E172" t="inlineStr"/>
     </row>
     <row r="173">
       <c r="A173" t="inlineStr">
         <is>
-          <t>SICCHIERO</t>
+          <t>GIATTI</t>
         </is>
       </c>
       <c r="B173" t="inlineStr">
         <is>
-          <t>DARIO</t>
+          <t>SARA</t>
         </is>
       </c>
       <c r="C173" t="inlineStr">
         <is>
-          <t>AMMINISTRATIVO Dirigenza</t>
+          <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D173" t="inlineStr">
         <is>
-          <t>Sicchiero_Dario.pdf</t>
-[...2 lines deleted...]
-      <c r="E173" t="inlineStr"/>
+          <t>Giatti_Sara.pdf</t>
+        </is>
+      </c>
+      <c r="E173" t="inlineStr">
+        <is>
+          <t>incompatiblia_GIATTI14528720240213134815.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="174">
       <c r="A174" t="inlineStr">
         <is>
-          <t>GIATTI</t>
+          <t>BELTRAME</t>
         </is>
       </c>
       <c r="B174" t="inlineStr">
         <is>
-          <t>SARA</t>
+          <t>VALENTINA</t>
         </is>
       </c>
       <c r="C174" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D174" t="inlineStr">
         <is>
-          <t>Giatti_Sara.pdf</t>
+          <t>BELTRAME.pdf</t>
         </is>
       </c>
       <c r="E174" t="inlineStr">
         <is>
-          <t>incompatiblia_GIATTI14528720240213134815.pdf</t>
+          <t>Incompatibilit_BELTRAME_Valentina.pdf</t>
         </is>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="inlineStr">
         <is>
-          <t>BELTRAME</t>
+          <t>MANFIOLI</t>
         </is>
       </c>
       <c r="B175" t="inlineStr">
         <is>
-          <t>VALENTINA</t>
+          <t>VALERIA</t>
         </is>
       </c>
       <c r="C175" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D175" t="inlineStr">
         <is>
-          <t>BELTRAME.pdf</t>
+          <t>MANFIOLI_V__2025.pdf</t>
         </is>
       </c>
       <c r="E175" t="inlineStr">
         <is>
-          <t>Incompatibilit_BELTRAME_Valentina.pdf</t>
+          <t>MANFIOLI_20241.pdf</t>
         </is>
       </c>
     </row>
     <row r="176">
       <c r="A176" t="inlineStr">
         <is>
-          <t>MANFIOLI</t>
+          <t>DONEGA'</t>
         </is>
       </c>
       <c r="B176" t="inlineStr">
         <is>
-          <t>VALERIA</t>
+          <t>PAOLA</t>
         </is>
       </c>
       <c r="C176" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D176" t="inlineStr">
         <is>
-          <t>MANFIOLI_V__2025.pdf</t>
-[...6 lines deleted...]
-      </c>
+          <t>DONEGA_P_2025.pdf</t>
+        </is>
+      </c>
+      <c r="E176" t="inlineStr"/>
     </row>
     <row r="177">
       <c r="A177" t="inlineStr">
         <is>
-          <t>DONEGA'</t>
+          <t>ZELANTE</t>
         </is>
       </c>
       <c r="B177" t="inlineStr">
         <is>
-          <t>PAOLA</t>
+          <t>ANGELO</t>
         </is>
       </c>
       <c r="C177" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D177" t="inlineStr">
         <is>
-          <t>DONEGA_P_2025.pdf</t>
-[...2 lines deleted...]
-      <c r="E177" t="inlineStr"/>
+          <t>ZELANTE_A__2025.pdf</t>
+        </is>
+      </c>
+      <c r="E177" t="inlineStr">
+        <is>
+          <t>ZELANTE_ANGELO_2024.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="178">
       <c r="A178" t="inlineStr">
         <is>
-          <t>ZELANTE</t>
+          <t>TAGLIAZUCCHI</t>
         </is>
       </c>
       <c r="B178" t="inlineStr">
         <is>
-          <t>ANGELO</t>
+          <t>LUISA CARLA</t>
         </is>
       </c>
       <c r="C178" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
+          <t>AMMINISTRATIVO Dirigenza</t>
         </is>
       </c>
       <c r="D178" t="inlineStr">
         <is>
-          <t>ZELANTE_A__2025.pdf</t>
+          <t>TAGLIAZUCCHI_L__2025.pdf</t>
         </is>
       </c>
       <c r="E178" t="inlineStr">
         <is>
-          <t>ZELANTE_ANGELO_2024.pdf</t>
+          <t>dichiarazione_incompatibilit_Tagliazucchi.pdf</t>
         </is>
       </c>
     </row>
     <row r="179">
       <c r="A179" t="inlineStr">
         <is>
-          <t>TAGLIAZUCCHI</t>
+          <t>CAMEROTTO</t>
         </is>
       </c>
       <c r="B179" t="inlineStr">
         <is>
-          <t>LUISA CARLA</t>
+          <t>ALESSANDRO</t>
         </is>
       </c>
       <c r="C179" t="inlineStr">
         <is>
-          <t>AMMINISTRATIVO Dirigenza</t>
+          <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D179" t="inlineStr">
         <is>
-          <t>TAGLIAZUCCHI_L__2025.pdf</t>
+          <t>CV___CAMEROTTO_Alessandro.pdf</t>
         </is>
       </c>
       <c r="E179" t="inlineStr">
         <is>
-          <t>dichiarazione_incompatibilit_Tagliazucchi.pdf</t>
+          <t>Incompatibilit_Camerotto_Alessandro.pdf</t>
         </is>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="inlineStr">
         <is>
-          <t>CAMEROTTO</t>
+          <t>ROZZI</t>
         </is>
       </c>
       <c r="B180" t="inlineStr">
         <is>
           <t>ALESSANDRO</t>
         </is>
       </c>
       <c r="C180" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D180" t="inlineStr">
         <is>
-          <t>CV___CAMEROTTO_Alessandro.pdf</t>
+          <t>C_V__Rozzi_Alessandro.pdf</t>
         </is>
       </c>
       <c r="E180" t="inlineStr">
         <is>
-          <t>Incompatibilit_Camerotto_Alessandro.pdf</t>
+          <t>ROZZI_20241.pdf</t>
         </is>
       </c>
     </row>
     <row r="181">
       <c r="A181" t="inlineStr">
         <is>
-          <t>ROZZI</t>
+          <t>PICCOLO</t>
         </is>
       </c>
       <c r="B181" t="inlineStr">
         <is>
-          <t>ALESSANDRO</t>
+          <t>DONATO</t>
         </is>
       </c>
       <c r="C181" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D181" t="inlineStr">
         <is>
-          <t>C_V__Rozzi_Alessandro.pdf</t>
+          <t>CV_Piccolo.pdf</t>
         </is>
       </c>
       <c r="E181" t="inlineStr">
         <is>
-          <t>ROZZI_20241.pdf</t>
+          <t>PICCOLO_20241.pdf</t>
         </is>
       </c>
     </row>
     <row r="182">
       <c r="A182" t="inlineStr">
         <is>
-          <t>PICCOLO</t>
+          <t>TOCCHIO</t>
         </is>
       </c>
       <c r="B182" t="inlineStr">
         <is>
-          <t>DONATO</t>
+          <t>ANTONIO</t>
         </is>
       </c>
       <c r="C182" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D182" t="inlineStr">
         <is>
-          <t>CV_Piccolo.pdf</t>
+          <t>Curriculum_vitae_Tocchio_2025_AULSS5.pdf</t>
         </is>
       </c>
       <c r="E182" t="inlineStr">
         <is>
-          <t>PICCOLO_20241.pdf</t>
+          <t>TOCCHIO_ANTONIO_2024.pdf</t>
         </is>
       </c>
     </row>
     <row r="183">
       <c r="A183" t="inlineStr">
         <is>
-          <t>TOCCHIO</t>
+          <t>CATALANO</t>
         </is>
       </c>
       <c r="B183" t="inlineStr">
         <is>
-          <t>ANTONIO</t>
+          <t>FELICE</t>
         </is>
       </c>
       <c r="C183" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D183" t="inlineStr">
         <is>
-          <t>Curriculum_vitae_Tocchio_2025_AULSS5.pdf</t>
+          <t>Catalano_felice.pdf</t>
         </is>
       </c>
       <c r="E183" t="inlineStr">
         <is>
-          <t>TOCCHIO_ANTONIO_2024.pdf</t>
+          <t>CATALANO_felice.pdf</t>
         </is>
       </c>
     </row>
     <row r="184">
       <c r="A184" t="inlineStr">
         <is>
-          <t>CATALANO</t>
+          <t>SACCO</t>
         </is>
       </c>
       <c r="B184" t="inlineStr">
         <is>
-          <t>FELICE</t>
+          <t>ALBERTO</t>
         </is>
       </c>
       <c r="C184" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D184" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D184" t="inlineStr"/>
+      <c r="E184" t="inlineStr"/>
     </row>
     <row r="185">
       <c r="A185" t="inlineStr">
         <is>
-          <t>SACCO</t>
+          <t>PIETRANGELI</t>
         </is>
       </c>
       <c r="B185" t="inlineStr">
         <is>
-          <t>ALBERTO</t>
+          <t>FRANCESCO</t>
         </is>
       </c>
       <c r="C185" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D185" t="inlineStr"/>
-      <c r="E185" t="inlineStr"/>
+      <c r="D185" t="inlineStr">
+        <is>
+          <t>PIETRANGELI_2024.pdf</t>
+        </is>
+      </c>
+      <c r="E185" t="inlineStr">
+        <is>
+          <t>PIETRANGELI_20241.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="186">
       <c r="A186" t="inlineStr">
         <is>
-          <t>PIETRANGELI</t>
+          <t>BURATTIN</t>
         </is>
       </c>
       <c r="B186" t="inlineStr">
         <is>
-          <t>FRANCESCO</t>
+          <t>GIUSEPPE</t>
         </is>
       </c>
       <c r="C186" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D186" t="inlineStr">
         <is>
-          <t>PIETRANGELI_2024.pdf</t>
+          <t>Burattin_Giuseppe.pdf</t>
         </is>
       </c>
       <c r="E186" t="inlineStr">
         <is>
-          <t>PIETRANGELI_20241.pdf</t>
+          <t>Burattin_Giuseppe1.pdf</t>
         </is>
       </c>
     </row>
     <row r="187">
       <c r="A187" t="inlineStr">
         <is>
-          <t>BURATTIN</t>
+          <t>LUCIANO'</t>
         </is>
       </c>
       <c r="B187" t="inlineStr">
         <is>
-          <t>GIUSEPPE</t>
+          <t>DOMENICA</t>
         </is>
       </c>
       <c r="C187" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D187" t="inlineStr">
         <is>
-          <t>Burattin_Giuseppe.pdf</t>
+          <t>LUCIANO_Domenica.pdf</t>
         </is>
       </c>
       <c r="E187" t="inlineStr">
         <is>
-          <t>Burattin_Giuseppe1.pdf</t>
+          <t>Luciano_Domenica.pdf</t>
         </is>
       </c>
     </row>
     <row r="188">
       <c r="A188" t="inlineStr">
         <is>
-          <t>LUCIANO'</t>
+          <t>VIRGILI</t>
         </is>
       </c>
       <c r="B188" t="inlineStr">
         <is>
-          <t>DOMENICA</t>
+          <t>TIZIANA MICHELA</t>
         </is>
       </c>
       <c r="C188" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D188" t="inlineStr">
         <is>
-          <t>LUCIANO_Domenica.pdf</t>
+          <t>VIRGILI_M__T__2025.pdf</t>
         </is>
       </c>
       <c r="E188" t="inlineStr">
         <is>
-          <t>Luciano_Domenica.pdf</t>
+          <t>Incompatibilit_VIRGILI.pdf</t>
         </is>
       </c>
     </row>
     <row r="189">
       <c r="A189" t="inlineStr">
         <is>
-          <t>VIRGILI</t>
+          <t>PAVANI</t>
         </is>
       </c>
       <c r="B189" t="inlineStr">
         <is>
-          <t>TIZIANA MICHELA</t>
+          <t>VALENTINA</t>
         </is>
       </c>
       <c r="C189" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
+          <t>SANITARIO Dirigenza non Medica</t>
         </is>
       </c>
       <c r="D189" t="inlineStr">
         <is>
-          <t>VIRGILI_M__T__2025.pdf</t>
+          <t>PAVANI_V__2025.pdf</t>
         </is>
       </c>
       <c r="E189" t="inlineStr">
         <is>
-          <t>Incompatibilit_VIRGILI.pdf</t>
+          <t>PAVANI_20241.pdf</t>
         </is>
       </c>
     </row>
     <row r="190">
       <c r="A190" t="inlineStr">
         <is>
-          <t>PAVANI</t>
+          <t>ARDUIN</t>
         </is>
       </c>
       <c r="B190" t="inlineStr">
         <is>
-          <t>VALENTINA</t>
+          <t>LOREDANA</t>
         </is>
       </c>
       <c r="C190" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
+          <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D190" t="inlineStr">
         <is>
-          <t>PAVANI_V__2025.pdf</t>
+          <t>ARDUIN_2024.pdf</t>
         </is>
       </c>
       <c r="E190" t="inlineStr">
         <is>
-          <t>PAVANI_20241.pdf</t>
+          <t>ARDUIN_20241.pdf</t>
         </is>
       </c>
     </row>
     <row r="191">
       <c r="A191" t="inlineStr">
         <is>
-          <t>ARDUIN</t>
+          <t>MARICH</t>
         </is>
       </c>
       <c r="B191" t="inlineStr">
         <is>
-          <t>LOREDANA</t>
+          <t>ELENA</t>
         </is>
       </c>
       <c r="C191" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D191" t="inlineStr">
         <is>
-          <t>ARDUIN_2024.pdf</t>
+          <t>Marich_Elena.pdf</t>
         </is>
       </c>
       <c r="E191" t="inlineStr">
         <is>
-          <t>ARDUIN_20241.pdf</t>
+          <t>MARICH.pdf</t>
         </is>
       </c>
     </row>
     <row r="192">
       <c r="A192" t="inlineStr">
         <is>
-          <t>MARICH</t>
+          <t>MILAN</t>
         </is>
       </c>
       <c r="B192" t="inlineStr">
         <is>
-          <t>ELENA</t>
+          <t>MARTA</t>
         </is>
       </c>
       <c r="C192" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D192" t="inlineStr">
         <is>
-          <t>Marich_Elena.pdf</t>
+          <t>MILAN_M__2025.pdf</t>
         </is>
       </c>
       <c r="E192" t="inlineStr">
         <is>
-          <t>MARICH.pdf</t>
+          <t>MILAN_MARTA_20241.pdf</t>
         </is>
       </c>
     </row>
     <row r="193">
       <c r="A193" t="inlineStr">
         <is>
-          <t>MILAN</t>
+          <t>ADAMI</t>
         </is>
       </c>
       <c r="B193" t="inlineStr">
         <is>
-          <t>MARTA</t>
+          <t>IRENE</t>
         </is>
       </c>
       <c r="C193" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D193" t="inlineStr">
         <is>
-          <t>MILAN_M__2025.pdf</t>
+          <t>ADAMI_I__2025.pdf</t>
         </is>
       </c>
       <c r="E193" t="inlineStr">
         <is>
-          <t>MILAN_MARTA_20241.pdf</t>
+          <t>ADAMI_20241.pdf</t>
         </is>
       </c>
     </row>
     <row r="194">
       <c r="A194" t="inlineStr">
         <is>
-          <t>ADAMI</t>
+          <t>PIAZZA</t>
         </is>
       </c>
       <c r="B194" t="inlineStr">
         <is>
-          <t>IRENE</t>
+          <t>GIULIA</t>
         </is>
       </c>
       <c r="C194" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D194" t="inlineStr">
         <is>
-          <t>ADAMI_I__2025.pdf</t>
+          <t>CURRICULUM_VITAE_PIAZZA_GIULIA_aprile_2023.pdf</t>
         </is>
       </c>
       <c r="E194" t="inlineStr">
         <is>
-          <t>ADAMI_20241.pdf</t>
+          <t>Piazza.pdf</t>
         </is>
       </c>
     </row>
     <row r="195">
       <c r="A195" t="inlineStr">
         <is>
-          <t>PIAZZA</t>
+          <t>CODEMO</t>
         </is>
       </c>
       <c r="B195" t="inlineStr">
         <is>
-          <t>GIULIA</t>
+          <t>VALENTINA</t>
         </is>
       </c>
       <c r="C195" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D195" t="inlineStr">
         <is>
-          <t>CURRICULUM_VITAE_PIAZZA_GIULIA_aprile_2023.pdf</t>
+          <t>CODEMO_V__2025.pdf</t>
         </is>
       </c>
       <c r="E195" t="inlineStr">
         <is>
-          <t>Piazza.pdf</t>
+          <t>CODEMO_20241.pdf</t>
         </is>
       </c>
     </row>
     <row r="196">
       <c r="A196" t="inlineStr">
         <is>
-          <t>CODEMO</t>
+          <t>CONTE</t>
         </is>
       </c>
       <c r="B196" t="inlineStr">
         <is>
-          <t>VALENTINA</t>
+          <t>LUIGI</t>
         </is>
       </c>
       <c r="C196" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
+          <t>SANITARIO Dirigenza non Medica</t>
         </is>
       </c>
       <c r="D196" t="inlineStr">
         <is>
-          <t>CODEMO_V__2025.pdf</t>
+          <t>CONTE_LUIGI.pdf</t>
         </is>
       </c>
       <c r="E196" t="inlineStr">
         <is>
-          <t>CODEMO_20241.pdf</t>
+          <t>CONTE_LUIGI1.pdf</t>
         </is>
       </c>
     </row>
     <row r="197">
       <c r="A197" t="inlineStr">
         <is>
-          <t>CONTE</t>
+          <t>RIZZO</t>
         </is>
       </c>
       <c r="B197" t="inlineStr">
         <is>
-          <t>LUIGI</t>
+          <t>ELISABETTA</t>
         </is>
       </c>
       <c r="C197" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza non Medica</t>
         </is>
       </c>
       <c r="D197" t="inlineStr">
         <is>
-          <t>CONTE_LUIGI.pdf</t>
+          <t>C_V__Rizzo_Elisabetta.pdf</t>
         </is>
       </c>
       <c r="E197" t="inlineStr">
         <is>
-          <t>CONTE_LUIGI1.pdf</t>
+          <t>RIZZO_20241.pdf</t>
         </is>
       </c>
     </row>
     <row r="198">
       <c r="A198" t="inlineStr">
         <is>
-          <t>RIZZO</t>
+          <t>RIZZATI</t>
         </is>
       </c>
       <c r="B198" t="inlineStr">
         <is>
-          <t>ELISABETTA</t>
+          <t>SILVIA</t>
         </is>
       </c>
       <c r="C198" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
+          <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D198" t="inlineStr">
         <is>
-          <t>C_V__Rizzo_Elisabetta.pdf</t>
+          <t>RIZZATI_S__2025.pdf</t>
         </is>
       </c>
       <c r="E198" t="inlineStr">
         <is>
-          <t>RIZZO_20241.pdf</t>
+          <t>RIZZATI_SILVIA_Incompatibilit_2025.pdf</t>
         </is>
       </c>
     </row>
     <row r="199">
       <c r="A199" t="inlineStr">
         <is>
-          <t>RIZZATI</t>
+          <t>AGNOLETTO</t>
         </is>
       </c>
       <c r="B199" t="inlineStr">
         <is>
-          <t>SILVIA</t>
+          <t>LAURA</t>
         </is>
       </c>
       <c r="C199" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
+          <t>SANITARIO Dirigenza non Medica</t>
         </is>
       </c>
       <c r="D199" t="inlineStr">
         <is>
-          <t>RIZZATI_S__2025.pdf</t>
+          <t>AGNOLETTO_L__2025.pdf</t>
         </is>
       </c>
       <c r="E199" t="inlineStr">
         <is>
-          <t>RIZZATI_SILVIA_Incompatibilit_2025.pdf</t>
+          <t>AGNOLETTO_20241.pdf</t>
         </is>
       </c>
     </row>
     <row r="200">
       <c r="A200" t="inlineStr">
         <is>
-          <t>AGNOLETTO</t>
+          <t>SIOULIS</t>
         </is>
       </c>
       <c r="B200" t="inlineStr">
         <is>
-          <t>LAURA</t>
+          <t>FOTINI</t>
         </is>
       </c>
       <c r="C200" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
+          <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D200" t="inlineStr">
         <is>
-          <t>AGNOLETTO_L__2025.pdf</t>
+          <t>FOTINI_S__2025.pdf</t>
         </is>
       </c>
       <c r="E200" t="inlineStr">
         <is>
-          <t>AGNOLETTO_20241.pdf</t>
+          <t>Sioulis.pdf</t>
         </is>
       </c>
     </row>
     <row r="201">
       <c r="A201" t="inlineStr">
         <is>
-          <t>SIOULIS</t>
+          <t>PREVIATO</t>
         </is>
       </c>
       <c r="B201" t="inlineStr">
         <is>
-          <t>FOTINI</t>
+          <t>SARA</t>
         </is>
       </c>
       <c r="C201" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D201" t="inlineStr">
         <is>
-          <t>FOTINI_S__2025.pdf</t>
+          <t>C_V__Previato.pdf</t>
         </is>
       </c>
       <c r="E201" t="inlineStr">
         <is>
-          <t>Sioulis.pdf</t>
+          <t>PREVIATO_2024.pdf</t>
         </is>
       </c>
     </row>
     <row r="202">
       <c r="A202" t="inlineStr">
         <is>
-          <t>PREVIATO</t>
+          <t>IANNINI</t>
         </is>
       </c>
       <c r="B202" t="inlineStr">
         <is>
-          <t>SARA</t>
+          <t>VALERIA</t>
         </is>
       </c>
       <c r="C202" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D202" t="inlineStr">
         <is>
-          <t>C_V__Previato.pdf</t>
+          <t>IANNINI_2024.pdf</t>
         </is>
       </c>
       <c r="E202" t="inlineStr">
         <is>
-          <t>PREVIATO_2024.pdf</t>
+          <t>IANNINI_20241.pdf</t>
         </is>
       </c>
     </row>
     <row r="203">
       <c r="A203" t="inlineStr">
         <is>
-          <t>IANNINI</t>
+          <t>PETRUZZELLIS</t>
         </is>
       </c>
       <c r="B203" t="inlineStr">
         <is>
-          <t>VALERIA</t>
+          <t>FLORINDA</t>
         </is>
       </c>
       <c r="C203" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D203" t="inlineStr">
         <is>
-          <t>IANNINI_2024.pdf</t>
+          <t>CV_Petruzzellis_ULSS_5.pdf</t>
         </is>
       </c>
       <c r="E203" t="inlineStr">
         <is>
-          <t>IANNINI_20241.pdf</t>
+          <t>PETRUZZELLIS.pdf</t>
         </is>
       </c>
     </row>
     <row r="204">
       <c r="A204" t="inlineStr">
         <is>
-          <t>PETRUZZELLIS</t>
+          <t>BERGO</t>
         </is>
       </c>
       <c r="B204" t="inlineStr">
         <is>
-          <t>FLORINDA</t>
+          <t>CRISTINA</t>
         </is>
       </c>
       <c r="C204" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
+          <t>SANITARIO Dirigenza non Medica</t>
         </is>
       </c>
       <c r="D204" t="inlineStr">
         <is>
-          <t>CV_Petruzzellis_ULSS_5.pdf</t>
+          <t>BERGO_C__2025.pdf</t>
         </is>
       </c>
       <c r="E204" t="inlineStr">
         <is>
-          <t>PETRUZZELLIS.pdf</t>
+          <t>incompatibilita_BERGO14582820240215175958.pdf</t>
         </is>
       </c>
     </row>
     <row r="205">
       <c r="A205" t="inlineStr">
         <is>
-          <t>BERGO</t>
+          <t>GAMANJI</t>
         </is>
       </c>
       <c r="B205" t="inlineStr">
         <is>
-          <t>CRISTINA</t>
+          <t>STELA</t>
         </is>
       </c>
       <c r="C205" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
+          <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D205" t="inlineStr">
         <is>
-          <t>BERGO_C__2025.pdf</t>
+          <t>Gamanji_Stela.pdf</t>
         </is>
       </c>
       <c r="E205" t="inlineStr">
         <is>
-          <t>incompatibilita_BERGO14582820240215175958.pdf</t>
+          <t>Gamanji.pdf</t>
         </is>
       </c>
     </row>
     <row r="206">
       <c r="A206" t="inlineStr">
         <is>
-          <t>GAMANJI</t>
+          <t>FORMAGLIO</t>
         </is>
       </c>
       <c r="B206" t="inlineStr">
         <is>
-          <t>STELA</t>
+          <t>ANDREA</t>
         </is>
       </c>
       <c r="C206" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D206" t="inlineStr">
         <is>
-          <t>Gamanji_Stela.pdf</t>
+          <t>C_V__Formaglio_A_.pdf</t>
         </is>
       </c>
       <c r="E206" t="inlineStr">
         <is>
-          <t>Gamanji.pdf</t>
+          <t>FORMAGLIO_2024.pdf</t>
         </is>
       </c>
     </row>
     <row r="207">
       <c r="A207" t="inlineStr">
         <is>
-          <t>FORMAGLIO</t>
+          <t>CASSON</t>
         </is>
       </c>
       <c r="B207" t="inlineStr">
         <is>
-          <t>ANDREA</t>
+          <t>MASSIMILIANO</t>
         </is>
       </c>
       <c r="C207" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D207" t="inlineStr">
         <is>
-          <t>C_V__Formaglio_A_.pdf</t>
+          <t>curriculum_CASSON.pdf</t>
         </is>
       </c>
       <c r="E207" t="inlineStr">
         <is>
-          <t>FORMAGLIO_2024.pdf</t>
+          <t>Dr__Casson.pdf</t>
         </is>
       </c>
     </row>
     <row r="208">
       <c r="A208" t="inlineStr">
         <is>
-          <t>CASSON</t>
+          <t>LIPPARINI</t>
         </is>
       </c>
       <c r="B208" t="inlineStr">
         <is>
-          <t>MASSIMILIANO</t>
+          <t>MARCO</t>
         </is>
       </c>
       <c r="C208" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D208" t="inlineStr">
         <is>
-          <t>curriculum_CASSON.pdf</t>
+          <t>LIPPARINI_2024.pdf</t>
         </is>
       </c>
       <c r="E208" t="inlineStr">
         <is>
-          <t>Dr__Casson.pdf</t>
+          <t>LIPPARINI_20241.pdf</t>
         </is>
       </c>
     </row>
     <row r="209">
       <c r="A209" t="inlineStr">
         <is>
-          <t>LIPPARINI</t>
+          <t>CATTARIN</t>
         </is>
       </c>
       <c r="B209" t="inlineStr">
         <is>
-          <t>MARCO</t>
+          <t>MAURIZIO</t>
         </is>
       </c>
       <c r="C209" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D209" t="inlineStr">
         <is>
-          <t>LIPPARINI_2024.pdf</t>
+          <t>CATTARIN_M__2025.pdf</t>
         </is>
       </c>
       <c r="E209" t="inlineStr">
         <is>
-          <t>LIPPARINI_20241.pdf</t>
+          <t>CATTARIN_20241.pdf</t>
         </is>
       </c>
     </row>
     <row r="210">
       <c r="A210" t="inlineStr">
         <is>
-          <t>CATTARIN</t>
+          <t>GIRASOLI</t>
         </is>
       </c>
       <c r="B210" t="inlineStr">
         <is>
-          <t>MAURIZIO</t>
+          <t>LAURA</t>
         </is>
       </c>
       <c r="C210" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D210" t="inlineStr">
         <is>
-          <t>CATTARIN_M__2025.pdf</t>
+          <t>Girasoli_Laura.pdf</t>
         </is>
       </c>
       <c r="E210" t="inlineStr">
         <is>
-          <t>CATTARIN_20241.pdf</t>
+          <t>GIRASOLI.pdf</t>
         </is>
       </c>
     </row>
     <row r="211">
       <c r="A211" t="inlineStr">
         <is>
-          <t>GIRASOLI</t>
+          <t>PELACANI</t>
         </is>
       </c>
       <c r="B211" t="inlineStr">
         <is>
           <t>LAURA</t>
         </is>
       </c>
       <c r="C211" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D211" t="inlineStr">
         <is>
-          <t>Girasoli_Laura.pdf</t>
+          <t>PELACANI10591620230606170107.pdf</t>
         </is>
       </c>
       <c r="E211" t="inlineStr">
         <is>
-          <t>GIRASOLI.pdf</t>
+          <t>PELACANI_2024.pdf</t>
         </is>
       </c>
     </row>
     <row r="212">
       <c r="A212" t="inlineStr">
         <is>
-          <t>PELACANI</t>
+          <t>MION</t>
         </is>
       </c>
       <c r="B212" t="inlineStr">
         <is>
-          <t>LAURA</t>
+          <t>MARTA</t>
         </is>
       </c>
       <c r="C212" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D212" t="inlineStr">
         <is>
-          <t>PELACANI10591620230606170107.pdf</t>
+          <t>CV_Mion_2025.pdf</t>
         </is>
       </c>
       <c r="E212" t="inlineStr">
         <is>
-          <t>PELACANI_2024.pdf</t>
+          <t>MION_MARTA_DICH.pdf</t>
         </is>
       </c>
     </row>
     <row r="213">
       <c r="A213" t="inlineStr">
         <is>
-          <t>MION</t>
+          <t>DANIELE</t>
         </is>
       </c>
       <c r="B213" t="inlineStr">
         <is>
-          <t>MARTA</t>
+          <t>ANNA RITA</t>
         </is>
       </c>
       <c r="C213" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D213" t="inlineStr">
         <is>
-          <t>CV_Mion_2025.pdf</t>
+          <t>DANIELE_AR_2025.pdf</t>
         </is>
       </c>
       <c r="E213" t="inlineStr">
         <is>
-          <t>MION_MARTA_DICH.pdf</t>
+          <t>DANIELE_ANNA_RITA.pdf</t>
         </is>
       </c>
     </row>
     <row r="214">
       <c r="A214" t="inlineStr">
         <is>
-          <t>DANIELE</t>
+          <t>ZESE</t>
         </is>
       </c>
       <c r="B214" t="inlineStr">
         <is>
-          <t>ANNA RITA</t>
+          <t>MONICA</t>
         </is>
       </c>
       <c r="C214" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D214" t="inlineStr">
         <is>
-          <t>DANIELE_AR_2025.pdf</t>
+          <t>ZESE_2024.pdf</t>
         </is>
       </c>
       <c r="E214" t="inlineStr">
         <is>
-          <t>DANIELE_ANNA_RITA.pdf</t>
+          <t>ZESE_20241.pdf</t>
         </is>
       </c>
     </row>
     <row r="215">
       <c r="A215" t="inlineStr">
         <is>
-          <t>ZESE</t>
+          <t>BROMBIN</t>
         </is>
       </c>
       <c r="B215" t="inlineStr">
         <is>
-          <t>MONICA</t>
+          <t>CLAUDIA</t>
         </is>
       </c>
       <c r="C215" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D215" t="inlineStr">
         <is>
-          <t>ZESE_2024.pdf</t>
+          <t>BROMBIN_2024.pdf</t>
         </is>
       </c>
       <c r="E215" t="inlineStr">
         <is>
-          <t>ZESE_20241.pdf</t>
+          <t>BROMBIN_20241.pdf</t>
         </is>
       </c>
     </row>
     <row r="216">
       <c r="A216" t="inlineStr">
         <is>
-          <t>BROMBIN</t>
+          <t>CASONI</t>
         </is>
       </c>
       <c r="B216" t="inlineStr">
         <is>
-          <t>CLAUDIA</t>
+          <t>GIAN LUCA</t>
         </is>
       </c>
       <c r="C216" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D216" t="inlineStr">
         <is>
-          <t>BROMBIN_2024.pdf</t>
+          <t>CASONI_GIAN_LUCA.pdf</t>
         </is>
       </c>
       <c r="E216" t="inlineStr">
         <is>
-          <t>BROMBIN_20241.pdf</t>
+          <t>CASONI_GIAN_LUCA1.pdf</t>
         </is>
       </c>
     </row>
     <row r="217">
       <c r="A217" t="inlineStr">
         <is>
-          <t>CASONI</t>
+          <t>PIACENTINI</t>
         </is>
       </c>
       <c r="B217" t="inlineStr">
         <is>
-          <t>GIAN LUCA</t>
+          <t>LUIGIMARIA</t>
         </is>
       </c>
       <c r="C217" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D217" t="inlineStr">
         <is>
-          <t>CASONI_GIAN_LUCA.pdf</t>
+          <t>PIACENTINI_LM_curruculum_vitae_2025.pdf</t>
         </is>
       </c>
       <c r="E217" t="inlineStr">
         <is>
-          <t>CASONI_GIAN_LUCA1.pdf</t>
+          <t>DICH_INCOMPATIBILIT_AZIENDA_SANITARIA_PIACENTINI.pdf</t>
         </is>
       </c>
     </row>
     <row r="218">
       <c r="A218" t="inlineStr">
         <is>
-          <t>PIACENTINI</t>
+          <t>DI BIASE</t>
         </is>
       </c>
       <c r="B218" t="inlineStr">
         <is>
-          <t>LUIGIMARIA</t>
+          <t>SAIDE</t>
         </is>
       </c>
       <c r="C218" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D218" t="inlineStr">
         <is>
-          <t>PIACENTINI_LM_curruculum_vitae_2025.pdf</t>
+          <t>DI_BIASE.pdf</t>
         </is>
       </c>
       <c r="E218" t="inlineStr">
         <is>
-          <t>DICH_INCOMPATIBILIT_AZIENDA_SANITARIA_PIACENTINI.pdf</t>
+          <t>DI_BIASE1.pdf</t>
         </is>
       </c>
     </row>
     <row r="219">
       <c r="A219" t="inlineStr">
         <is>
-          <t>DI BIASE</t>
+          <t>BELLONZI</t>
         </is>
       </c>
       <c r="B219" t="inlineStr">
         <is>
-          <t>SAIDE</t>
+          <t>SILVIA</t>
         </is>
       </c>
       <c r="C219" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D219" t="inlineStr">
         <is>
-          <t>DI_BIASE.pdf</t>
+          <t>bellonzi25.pdf</t>
         </is>
       </c>
       <c r="E219" t="inlineStr">
         <is>
-          <t>DI_BIASE1.pdf</t>
+          <t>incopatiilita_BELLONZ14530020240213144537.pdf</t>
         </is>
       </c>
     </row>
     <row r="220">
       <c r="A220" t="inlineStr">
         <is>
-          <t>BELLONZI</t>
+          <t>TOSI</t>
         </is>
       </c>
       <c r="B220" t="inlineStr">
         <is>
-          <t>SILVIA</t>
+          <t>ANNA LISA</t>
         </is>
       </c>
       <c r="C220" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D220" t="inlineStr">
         <is>
-          <t>bellonzi25.pdf</t>
+          <t>TOSI_2024.pdf</t>
         </is>
       </c>
       <c r="E220" t="inlineStr">
         <is>
-          <t>incopatiilita_BELLONZ14530020240213144537.pdf</t>
+          <t>incompatibilita_TOSI_ANNA_LISA14539220240213162912.pdf</t>
         </is>
       </c>
     </row>
     <row r="221">
       <c r="A221" t="inlineStr">
         <is>
-          <t>TOSI</t>
+          <t>VIGHESSO</t>
         </is>
       </c>
       <c r="B221" t="inlineStr">
         <is>
-          <t>ANNA LISA</t>
+          <t>ERIKA</t>
         </is>
       </c>
       <c r="C221" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
+          <t>SANITARIO Dirigenza non Medica</t>
         </is>
       </c>
       <c r="D221" t="inlineStr">
         <is>
-          <t>TOSI_2024.pdf</t>
+          <t>C_V__Vighesso_Erika.pdf</t>
         </is>
       </c>
       <c r="E221" t="inlineStr">
         <is>
-          <t>incompatibilita_TOSI_ANNA_LISA14539220240213162912.pdf</t>
+          <t>VIGHESSO_20241.pdf</t>
         </is>
       </c>
     </row>
     <row r="222">
       <c r="A222" t="inlineStr">
         <is>
-          <t>VIGHESSO</t>
+          <t>DALL'ARA</t>
         </is>
       </c>
       <c r="B222" t="inlineStr">
         <is>
-          <t>ERIKA</t>
+          <t>SERGIO</t>
         </is>
       </c>
       <c r="C222" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
+          <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D222" t="inlineStr">
         <is>
-          <t>C_V__Vighesso_Erika.pdf</t>
+          <t>DALLARA_S__2025.pdf</t>
         </is>
       </c>
       <c r="E222" t="inlineStr">
         <is>
-          <t>VIGHESSO_20241.pdf</t>
+          <t>Dall_Ara_Sergio.pdf</t>
         </is>
       </c>
     </row>
     <row r="223">
       <c r="A223" t="inlineStr">
         <is>
-          <t>DALL'ARA</t>
+          <t>MURARO</t>
         </is>
       </c>
       <c r="B223" t="inlineStr">
         <is>
-          <t>SERGIO</t>
+          <t>VALENTINA</t>
         </is>
       </c>
       <c r="C223" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
+          <t>SANITARIO Dirigenza non Medica</t>
         </is>
       </c>
       <c r="D223" t="inlineStr">
         <is>
-          <t>DALLARA_S__2025.pdf</t>
+          <t>CV_VMuraroAprile_2025.pdf</t>
         </is>
       </c>
       <c r="E223" t="inlineStr">
         <is>
-          <t>Dall_Ara_Sergio.pdf</t>
+          <t>Dichiarazione_incompatibilit_MURARO.pdf</t>
         </is>
       </c>
     </row>
     <row r="224">
       <c r="A224" t="inlineStr">
         <is>
-          <t>MURARO</t>
+          <t>GIUFFRIDA</t>
         </is>
       </c>
       <c r="B224" t="inlineStr">
         <is>
-          <t>VALENTINA</t>
+          <t>DOMENICA RITA</t>
         </is>
       </c>
       <c r="C224" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza non Medica</t>
         </is>
       </c>
       <c r="D224" t="inlineStr">
         <is>
-          <t>CV_VMuraroAprile_2025.pdf</t>
+          <t>GIUFFRIDA__D__2025.pdf</t>
         </is>
       </c>
       <c r="E224" t="inlineStr">
         <is>
-          <t>Dichiarazione_incompatibilit_MURARO.pdf</t>
+          <t>GIUFFRIDA_dichiarazione_incompatibilit_dirigente_2025.pdf</t>
         </is>
       </c>
     </row>
     <row r="225">
       <c r="A225" t="inlineStr">
         <is>
-          <t>GIUFFRIDA</t>
+          <t>MANFRINI</t>
         </is>
       </c>
       <c r="B225" t="inlineStr">
         <is>
-          <t>DOMENICA RITA</t>
+          <t>ALBERTO</t>
         </is>
       </c>
       <c r="C225" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
+          <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D225" t="inlineStr">
         <is>
-          <t>GIUFFRIDA__D__2025.pdf</t>
+          <t>MANFRINI_A__2025.pdf</t>
         </is>
       </c>
       <c r="E225" t="inlineStr">
         <is>
-          <t>GIUFFRIDA_dichiarazione_incompatibilit_dirigente_2025.pdf</t>
+          <t>MANFRINI_2024.pdf</t>
         </is>
       </c>
     </row>
     <row r="226">
       <c r="A226" t="inlineStr">
         <is>
-          <t>MANFRINI</t>
+          <t>FERRARO</t>
         </is>
       </c>
       <c r="B226" t="inlineStr">
         <is>
-          <t>ALBERTO</t>
+          <t>GIOCONDA</t>
         </is>
       </c>
       <c r="C226" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D226" t="inlineStr">
         <is>
-          <t>MANFRINI_A__2025.pdf</t>
+          <t>FERRARO_GIOCONDA.pdf</t>
         </is>
       </c>
       <c r="E226" t="inlineStr">
         <is>
-          <t>MANFRINI_2024.pdf</t>
+          <t>FERRARO_20241.pdf</t>
         </is>
       </c>
     </row>
     <row r="227">
       <c r="A227" t="inlineStr">
         <is>
-          <t>FERRARO</t>
+          <t>PULCINI</t>
         </is>
       </c>
       <c r="B227" t="inlineStr">
         <is>
-          <t>GIOCONDA</t>
+          <t>ALESSANDRA</t>
         </is>
       </c>
       <c r="C227" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D227" t="inlineStr">
         <is>
-          <t>FERRARO_GIOCONDA.pdf</t>
+          <t>PULCINI_A__2025.pdf</t>
         </is>
       </c>
       <c r="E227" t="inlineStr">
         <is>
-          <t>FERRARO_20241.pdf</t>
+          <t>PULCINI_dichiarazione.pdf</t>
         </is>
       </c>
     </row>
     <row r="228">
       <c r="A228" t="inlineStr">
         <is>
-          <t>PULCINI</t>
+          <t>GALUPPI</t>
         </is>
       </c>
       <c r="B228" t="inlineStr">
         <is>
-          <t>ALESSANDRA</t>
+          <t>CRISTIANA</t>
         </is>
       </c>
       <c r="C228" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D228" t="inlineStr">
         <is>
-          <t>PULCINI_A__2025.pdf</t>
-[...6 lines deleted...]
-      </c>
+          <t>GALUPPI_C__2025.pdf</t>
+        </is>
+      </c>
+      <c r="E228" t="inlineStr"/>
     </row>
     <row r="229">
       <c r="A229" t="inlineStr">
         <is>
-          <t>GALUPPI</t>
+          <t>BELLINI</t>
         </is>
       </c>
       <c r="B229" t="inlineStr">
         <is>
-          <t>CRISTIANA</t>
+          <t>FEDERICO</t>
         </is>
       </c>
       <c r="C229" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D229" t="inlineStr">
         <is>
-          <t>GALUPPI_C__2025.pdf</t>
-[...2 lines deleted...]
-      <c r="E229" t="inlineStr"/>
+          <t>Bellini.pdf</t>
+        </is>
+      </c>
+      <c r="E229" t="inlineStr">
+        <is>
+          <t>Bellini1.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="230">
       <c r="A230" t="inlineStr">
         <is>
-          <t>BELLINI</t>
+          <t>SCOPACASA</t>
         </is>
       </c>
       <c r="B230" t="inlineStr">
         <is>
-          <t>FEDERICO</t>
+          <t>FORTUNATO</t>
         </is>
       </c>
       <c r="C230" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D230" t="inlineStr">
         <is>
-          <t>Bellini.pdf</t>
+          <t>SCOPACASA_F__2025.pdf</t>
         </is>
       </c>
       <c r="E230" t="inlineStr">
         <is>
-          <t>Bellini1.pdf</t>
+          <t>incompatibilita_SCOPACASA.pdf</t>
         </is>
       </c>
     </row>
     <row r="231">
       <c r="A231" t="inlineStr">
         <is>
-          <t>SCOPACASA</t>
+          <t>LAZZERI</t>
         </is>
       </c>
       <c r="B231" t="inlineStr">
         <is>
-          <t>FORTUNATO</t>
+          <t>MARTA</t>
         </is>
       </c>
       <c r="C231" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D231" t="inlineStr">
         <is>
-          <t>SCOPACASA_F__2025.pdf</t>
+          <t>LAZZERI10588920230606162417_1.pdf</t>
         </is>
       </c>
       <c r="E231" t="inlineStr">
         <is>
-          <t>incompatibilita_SCOPACASA.pdf</t>
+          <t>LAZZERI_2024.pdf</t>
         </is>
       </c>
     </row>
     <row r="232">
       <c r="A232" t="inlineStr">
         <is>
-          <t>LAZZERI</t>
+          <t>TORIN</t>
         </is>
       </c>
       <c r="B232" t="inlineStr">
         <is>
-          <t>MARTA</t>
+          <t>GIOIA</t>
         </is>
       </c>
       <c r="C232" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D232" t="inlineStr">
         <is>
-          <t>LAZZERI10588920230606162417_1.pdf</t>
+          <t>TORIN_CV_WORD_aggiornato_Febbraio_25.pdf</t>
         </is>
       </c>
       <c r="E232" t="inlineStr">
         <is>
-          <t>LAZZERI_2024.pdf</t>
+          <t>TORIN_GIOIA.pdf</t>
         </is>
       </c>
     </row>
     <row r="233">
       <c r="A233" t="inlineStr">
         <is>
-          <t>TORIN</t>
+          <t>CHIERCHINI</t>
         </is>
       </c>
       <c r="B233" t="inlineStr">
         <is>
-          <t>GIOIA</t>
+          <t>SARA</t>
         </is>
       </c>
       <c r="C233" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D233" t="inlineStr">
         <is>
-          <t>TORIN_CV_WORD_aggiornato_Febbraio_25.pdf</t>
+          <t>CHIERCHINI.pdf</t>
         </is>
       </c>
       <c r="E233" t="inlineStr">
         <is>
-          <t>TORIN_GIOIA.pdf</t>
+          <t>CHIERCHINI1.pdf</t>
         </is>
       </c>
     </row>
     <row r="234">
       <c r="A234" t="inlineStr">
         <is>
-          <t>CHIERCHINI</t>
+          <t>MARINELLI</t>
         </is>
       </c>
       <c r="B234" t="inlineStr">
         <is>
-          <t>SARA</t>
+          <t>ROBERTA</t>
         </is>
       </c>
       <c r="C234" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
+          <t>SANITARIO Dirigenza non Medica</t>
         </is>
       </c>
       <c r="D234" t="inlineStr">
         <is>
-          <t>CHIERCHINI.pdf</t>
+          <t>Marinelli_Roberta_Curriculum_vitae.pdf</t>
         </is>
       </c>
       <c r="E234" t="inlineStr">
         <is>
-          <t>CHIERCHINI1.pdf</t>
+          <t>MARINELLI.pdf</t>
         </is>
       </c>
     </row>
     <row r="235">
       <c r="A235" t="inlineStr">
         <is>
-          <t>MARINELLI</t>
+          <t>ZAMBON</t>
         </is>
       </c>
       <c r="B235" t="inlineStr">
         <is>
-          <t>ROBERTA</t>
+          <t>MICHELA</t>
         </is>
       </c>
       <c r="C235" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza non Medica</t>
         </is>
       </c>
       <c r="D235" t="inlineStr">
         <is>
-          <t>Marinelli_Roberta_Curriculum_vitae.pdf</t>
+          <t>ZAMBON_M__2025.pdf</t>
         </is>
       </c>
       <c r="E235" t="inlineStr">
         <is>
-          <t>MARINELLI.pdf</t>
+          <t>incompatibilita_ZMBON14583020240215180040.pdf</t>
         </is>
       </c>
     </row>
     <row r="236">
       <c r="A236" t="inlineStr">
         <is>
-          <t>ZAMBON</t>
+          <t>MENOTTI</t>
         </is>
       </c>
       <c r="B236" t="inlineStr">
         <is>
-          <t>MICHELA</t>
+          <t>STEFANIA</t>
         </is>
       </c>
       <c r="C236" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
+          <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D236" t="inlineStr">
         <is>
-          <t>ZAMBON_M__2025.pdf</t>
+          <t>C_V__Menotti_Stefania.pdf</t>
         </is>
       </c>
       <c r="E236" t="inlineStr">
         <is>
-          <t>incompatibilita_ZMBON14583020240215180040.pdf</t>
+          <t>MENOTTI_20241.pdf</t>
         </is>
       </c>
     </row>
     <row r="237">
       <c r="A237" t="inlineStr">
         <is>
-          <t>MENOTTI</t>
+          <t>CORTE METTO</t>
         </is>
       </c>
       <c r="B237" t="inlineStr">
         <is>
-          <t>STEFANIA</t>
+          <t>MARIA</t>
         </is>
       </c>
       <c r="C237" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D237" t="inlineStr">
         <is>
-          <t>C_V__Menotti_Stefania.pdf</t>
+          <t>CORTE_METTO_M_2025.pdf</t>
         </is>
       </c>
       <c r="E237" t="inlineStr">
         <is>
-          <t>MENOTTI_20241.pdf</t>
+          <t>CORTE_METTO_M.pdf</t>
         </is>
       </c>
     </row>
     <row r="238">
       <c r="A238" t="inlineStr">
         <is>
-          <t>CORTE METTO</t>
+          <t>SEGALA</t>
         </is>
       </c>
       <c r="B238" t="inlineStr">
         <is>
-          <t>MARIA</t>
+          <t>ROBERTO</t>
         </is>
       </c>
       <c r="C238" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D238" t="inlineStr">
         <is>
-          <t>CORTE_METTO_M_2025.pdf</t>
+          <t>C_V__Segala_Roberto.pdf</t>
         </is>
       </c>
       <c r="E238" t="inlineStr">
         <is>
-          <t>CORTE_METTO_M.pdf</t>
+          <t>incom_SEGALA14655120240220171727.pdf</t>
         </is>
       </c>
     </row>
     <row r="239">
       <c r="A239" t="inlineStr">
         <is>
-          <t>SEGALA</t>
+          <t>GUERRA</t>
         </is>
       </c>
       <c r="B239" t="inlineStr">
         <is>
-          <t>ROBERTO</t>
+          <t>ROBERTA</t>
         </is>
       </c>
       <c r="C239" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
+          <t>SANITARIO Dirigenza non Medica</t>
         </is>
       </c>
       <c r="D239" t="inlineStr">
         <is>
-          <t>C_V__Segala_Roberto.pdf</t>
+          <t>GUERRA_R__2025.pdf</t>
         </is>
       </c>
       <c r="E239" t="inlineStr">
         <is>
-          <t>incom_SEGALA14655120240220171727.pdf</t>
+          <t>incompatibilita_GUERRA14526820240213133448.pdf</t>
         </is>
       </c>
     </row>
     <row r="240">
       <c r="A240" t="inlineStr">
         <is>
-          <t>GUERRA</t>
+          <t>ROMANATO</t>
         </is>
       </c>
       <c r="B240" t="inlineStr">
         <is>
-          <t>ROBERTA</t>
+          <t>GIORGIA</t>
         </is>
       </c>
       <c r="C240" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza non Medica</t>
         </is>
       </c>
       <c r="D240" t="inlineStr">
         <is>
-          <t>GUERRA_R__2025.pdf</t>
+          <t>C_V__Giorgia_Romanato.pdf</t>
         </is>
       </c>
       <c r="E240" t="inlineStr">
         <is>
-          <t>incompatibilita_GUERRA14526820240213133448.pdf</t>
+          <t>Dichiarazione_di_Inconferibilit_incompatibilit_Giorgia_Romanato.pdf</t>
         </is>
       </c>
     </row>
     <row r="241">
       <c r="A241" t="inlineStr">
         <is>
-          <t>ROMANATO</t>
+          <t>MAGAGNA</t>
         </is>
       </c>
       <c r="B241" t="inlineStr">
         <is>
-          <t>GIORGIA</t>
+          <t>SABINA</t>
         </is>
       </c>
       <c r="C241" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza non Medica</t>
         </is>
       </c>
       <c r="D241" t="inlineStr">
         <is>
-          <t>C_V__Giorgia_Romanato.pdf</t>
+          <t>MAGAGNA_S__2025.pdf</t>
         </is>
       </c>
       <c r="E241" t="inlineStr">
         <is>
-          <t>Dichiarazione_di_Inconferibilit_incompatibilit_Giorgia_Romanato.pdf</t>
+          <t>Dichiarazione_S_Magagna.pdf</t>
         </is>
       </c>
     </row>
     <row r="242">
       <c r="A242" t="inlineStr">
         <is>
-          <t>MAGAGNA</t>
+          <t>SEGALA</t>
         </is>
       </c>
       <c r="B242" t="inlineStr">
         <is>
-          <t>SABINA</t>
+          <t>MADDALENA</t>
         </is>
       </c>
       <c r="C242" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza non Medica</t>
         </is>
       </c>
       <c r="D242" t="inlineStr">
         <is>
-          <t>MAGAGNA_S__2025.pdf</t>
+          <t>SEGALA_MADDALENA_2024.pdf</t>
         </is>
       </c>
       <c r="E242" t="inlineStr">
         <is>
-          <t>Dichiarazione_S_Magagna.pdf</t>
+          <t>Segala_Maddalena.pdf</t>
         </is>
       </c>
     </row>
     <row r="243">
       <c r="A243" t="inlineStr">
         <is>
-          <t>SEGALA</t>
+          <t>VIANELLO</t>
         </is>
       </c>
       <c r="B243" t="inlineStr">
         <is>
-          <t>MADDALENA</t>
+          <t>LUCA</t>
         </is>
       </c>
       <c r="C243" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
+          <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D243" t="inlineStr">
         <is>
-          <t>SEGALA_MADDALENA_2024.pdf</t>
+          <t>VIANELLO_2024.pdf</t>
         </is>
       </c>
       <c r="E243" t="inlineStr">
         <is>
-          <t>Segala_Maddalena.pdf</t>
+          <t>incompatibilita_VIANELLO14539520240213163002.pdf</t>
         </is>
       </c>
     </row>
     <row r="244">
       <c r="A244" t="inlineStr">
         <is>
-          <t>VIANELLO</t>
+          <t>DESTRO</t>
         </is>
       </c>
       <c r="B244" t="inlineStr">
         <is>
-          <t>LUCA</t>
+          <t>CARLA</t>
         </is>
       </c>
       <c r="C244" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D244" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D244" t="inlineStr"/>
     </row>
     <row r="245">
       <c r="A245" t="inlineStr">
         <is>
-          <t>DESTRO</t>
+          <t>ZANARDI</t>
         </is>
       </c>
       <c r="B245" t="inlineStr">
         <is>
-          <t>CARLA</t>
+          <t>BARBARA</t>
         </is>
       </c>
       <c r="C245" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D245" t="inlineStr"/>
+      <c r="D245" t="inlineStr">
+        <is>
+          <t>zanardi10588320230606155735.pdf</t>
+        </is>
+      </c>
+      <c r="E245" t="inlineStr">
+        <is>
+          <t>Zanardi_Barbara.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="246">
       <c r="A246" t="inlineStr">
         <is>
-          <t>ZANARDI</t>
+          <t>LEGNINDA SOP</t>
         </is>
       </c>
       <c r="B246" t="inlineStr">
         <is>
-          <t>BARBARA</t>
+          <t>FRANCOIS YVES</t>
         </is>
       </c>
       <c r="C246" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D246" t="inlineStr">
         <is>
-          <t>zanardi10588320230606155735.pdf</t>
+          <t>Legninda_SopFrancois_Yves.pdf</t>
         </is>
       </c>
       <c r="E246" t="inlineStr">
         <is>
-          <t>Zanardi_Barbara.pdf</t>
+          <t>LEGNINDA_SOP_2024.pdf</t>
         </is>
       </c>
     </row>
     <row r="247">
       <c r="A247" t="inlineStr">
         <is>
-          <t>LEGNINDA SOP</t>
+          <t>TOT</t>
         </is>
       </c>
       <c r="B247" t="inlineStr">
         <is>
-          <t>FRANCOIS YVES</t>
+          <t>EMA</t>
         </is>
       </c>
       <c r="C247" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D247" t="inlineStr">
         <is>
-          <t>Legninda_SopFrancois_Yves.pdf</t>
+          <t>TOT_E__2025.pdf</t>
         </is>
       </c>
       <c r="E247" t="inlineStr">
         <is>
-          <t>LEGNINDA_SOP_2024.pdf</t>
+          <t>TOT.pdf</t>
         </is>
       </c>
     </row>
     <row r="248">
       <c r="A248" t="inlineStr">
         <is>
-          <t>TOT</t>
+          <t>RICCIARDELLI</t>
         </is>
       </c>
       <c r="B248" t="inlineStr">
         <is>
-          <t>EMA</t>
+          <t>MARIA ADELINA</t>
         </is>
       </c>
       <c r="C248" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D248" t="inlineStr">
         <is>
-          <t>TOT_E__2025.pdf</t>
+          <t>RICCIARDELLI_M__2025.pdf</t>
         </is>
       </c>
       <c r="E248" t="inlineStr">
         <is>
-          <t>TOT.pdf</t>
+          <t>RICCIARDELLI_ADELINA_DICHIARAZIONE_INCONFERIBILITA_INCARICHI_PERSONALE.pdf</t>
         </is>
       </c>
     </row>
     <row r="249">
       <c r="A249" t="inlineStr">
         <is>
-          <t>RICCIARDELLI</t>
+          <t>GUZZINATI</t>
         </is>
       </c>
       <c r="B249" t="inlineStr">
         <is>
-          <t>MARIA ADELINA</t>
+          <t>IPPOLITO</t>
         </is>
       </c>
       <c r="C249" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D249" t="inlineStr">
         <is>
-          <t>RICCIARDELLI_M__2025.pdf</t>
+          <t>GUZZINATI_I__2025.pdf</t>
         </is>
       </c>
       <c r="E249" t="inlineStr">
         <is>
-          <t>RICCIARDELLI_ADELINA_DICHIARAZIONE_INCONFERIBILITA_INCARICHI_PERSONALE.pdf</t>
+          <t>Dichiarazione_inconferibili_incompatibilit_GUZZINATI.pdf</t>
         </is>
       </c>
     </row>
     <row r="250">
       <c r="A250" t="inlineStr">
         <is>
-          <t>GUZZINATI</t>
+          <t>ZATTARIN</t>
         </is>
       </c>
       <c r="B250" t="inlineStr">
         <is>
-          <t>IPPOLITO</t>
+          <t>ALDO</t>
         </is>
       </c>
       <c r="C250" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
+          <t>SANITARIO Dirigenza non Medica</t>
         </is>
       </c>
       <c r="D250" t="inlineStr">
         <is>
-          <t>GUZZINATI_I__2025.pdf</t>
+          <t>ZATTARIN_2024.pdf</t>
         </is>
       </c>
       <c r="E250" t="inlineStr">
         <is>
-          <t>Dichiarazione_inconferibili_incompatibilit_GUZZINATI.pdf</t>
+          <t>incompatibilita_ZATTARIN14535220240213151828.pdf</t>
         </is>
       </c>
     </row>
     <row r="251">
       <c r="A251" t="inlineStr">
         <is>
-          <t>ZATTARIN</t>
+          <t>DE BIASIA</t>
         </is>
       </c>
       <c r="B251" t="inlineStr">
         <is>
-          <t>ALDO</t>
+          <t>FLORIANA</t>
         </is>
       </c>
       <c r="C251" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
+          <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D251" t="inlineStr">
         <is>
-          <t>ZATTARIN_2024.pdf</t>
+          <t>DE_BIASIA_F__2025.pdf</t>
         </is>
       </c>
       <c r="E251" t="inlineStr">
         <is>
-          <t>incompatibilita_ZATTARIN14535220240213151828.pdf</t>
+          <t>DE_BIASIA_20241.pdf</t>
         </is>
       </c>
     </row>
     <row r="252">
       <c r="A252" t="inlineStr">
         <is>
-          <t>DE BIASIA</t>
+          <t>BERNARDINELLO</t>
         </is>
       </c>
       <c r="B252" t="inlineStr">
         <is>
-          <t>FLORIANA</t>
+          <t>VALENTINA</t>
         </is>
       </c>
       <c r="C252" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D252" t="inlineStr">
         <is>
-          <t>DE_BIASIA_F__2025.pdf</t>
-[...6 lines deleted...]
-      </c>
+          <t>CURRICULM_VITAE_Valentina_Bernardinello.pdf</t>
+        </is>
+      </c>
+      <c r="E252" t="inlineStr"/>
     </row>
     <row r="253">
       <c r="A253" t="inlineStr">
         <is>
-          <t>BERNARDINELLO</t>
+          <t>ASPIDISTRIA</t>
         </is>
       </c>
       <c r="B253" t="inlineStr">
         <is>
-          <t>VALENTINA</t>
+          <t>LAURA</t>
         </is>
       </c>
       <c r="C253" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D253" t="inlineStr">
         <is>
-          <t>CURRICULM_VITAE_Valentina_Bernardinello.pdf</t>
-[...2 lines deleted...]
-      <c r="E253" t="inlineStr"/>
+          <t>Aspidistria.pdf</t>
+        </is>
+      </c>
+      <c r="E253" t="inlineStr">
+        <is>
+          <t>Aspidistria1.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="254">
       <c r="A254" t="inlineStr">
         <is>
-          <t>ASPIDISTRIA</t>
+          <t>DEGAETANO</t>
         </is>
       </c>
       <c r="B254" t="inlineStr">
         <is>
-          <t>LAURA</t>
+          <t>ANGELO</t>
         </is>
       </c>
       <c r="C254" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D254" t="inlineStr">
         <is>
-          <t>Aspidistria.pdf</t>
+          <t>DEGAETANO_ANGELO_2024.pdf</t>
         </is>
       </c>
       <c r="E254" t="inlineStr">
         <is>
-          <t>Aspidistria1.pdf</t>
+          <t>inconpatibilita_DEAEANO14530720240213144748.pdf</t>
         </is>
       </c>
     </row>
     <row r="255">
       <c r="A255" t="inlineStr">
         <is>
-          <t>DEGAETANO</t>
+          <t>BUTTURINI</t>
         </is>
       </c>
       <c r="B255" t="inlineStr">
         <is>
           <t>ANGELO</t>
         </is>
       </c>
       <c r="C255" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D255" t="inlineStr">
         <is>
-          <t>DEGAETANO_ANGELO_2024.pdf</t>
+          <t>BUTTURINI_A_2025.pdf</t>
         </is>
       </c>
       <c r="E255" t="inlineStr">
         <is>
-          <t>inconpatibilita_DEAEANO14530720240213144748.pdf</t>
+          <t>BUTTURINI_2024.pdf</t>
         </is>
       </c>
     </row>
     <row r="256">
       <c r="A256" t="inlineStr">
         <is>
-          <t>BUTTURINI</t>
+          <t>GIANDOMINICI</t>
         </is>
       </c>
       <c r="B256" t="inlineStr">
         <is>
-          <t>ANGELO</t>
+          <t>NICCOLO'</t>
         </is>
       </c>
       <c r="C256" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D256" t="inlineStr">
         <is>
-          <t>BUTTURINI_A_2025.pdf</t>
+          <t>2023_CV_Niccol_Giandominici.pdf</t>
         </is>
       </c>
       <c r="E256" t="inlineStr">
         <is>
-          <t>BUTTURINI_2024.pdf</t>
+          <t>Giandominici.pdf</t>
         </is>
       </c>
     </row>
     <row r="257">
       <c r="A257" t="inlineStr">
         <is>
-          <t>GIANDOMINICI</t>
+          <t>RAMPAZZO</t>
         </is>
       </c>
       <c r="B257" t="inlineStr">
         <is>
-          <t>NICCOLO'</t>
+          <t>ROBERTA</t>
         </is>
       </c>
       <c r="C257" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
+          <t>SANITARIO Dirigenza non Medica</t>
         </is>
       </c>
       <c r="D257" t="inlineStr">
         <is>
-          <t>2023_CV_Niccol_Giandominici.pdf</t>
+          <t>RAMPAZZO_2024.pdf</t>
         </is>
       </c>
       <c r="E257" t="inlineStr">
         <is>
-          <t>Giandominici.pdf</t>
+          <t>RAMPAZZO_20241.pdf</t>
         </is>
       </c>
     </row>
     <row r="258">
       <c r="A258" t="inlineStr">
         <is>
-          <t>RAMPAZZO</t>
+          <t>BRIGATO</t>
         </is>
       </c>
       <c r="B258" t="inlineStr">
         <is>
-          <t>ROBERTA</t>
+          <t>LUCA</t>
         </is>
       </c>
       <c r="C258" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza non Medica</t>
         </is>
       </c>
       <c r="D258" t="inlineStr">
         <is>
-          <t>RAMPAZZO_2024.pdf</t>
+          <t>BRIGATO_2024.pdf</t>
         </is>
       </c>
       <c r="E258" t="inlineStr">
         <is>
-          <t>RAMPAZZO_20241.pdf</t>
+          <t>incompatibilitaBRIGATO14582520240215175833.pdf</t>
         </is>
       </c>
     </row>
     <row r="259">
       <c r="A259" t="inlineStr">
         <is>
-          <t>BRIGATO</t>
+          <t>BACCHIN</t>
         </is>
       </c>
       <c r="B259" t="inlineStr">
         <is>
-          <t>LUCA</t>
+          <t>ALICE</t>
         </is>
       </c>
       <c r="C259" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza non Medica</t>
         </is>
       </c>
       <c r="D259" t="inlineStr">
         <is>
-          <t>BRIGATO_2024.pdf</t>
+          <t>BACCHIN_ALICE.pdf</t>
         </is>
       </c>
       <c r="E259" t="inlineStr">
         <is>
-          <t>incompatibilitaBRIGATO14582520240215175833.pdf</t>
+          <t>BACCHIN.pdf</t>
         </is>
       </c>
     </row>
     <row r="260">
       <c r="A260" t="inlineStr">
         <is>
-          <t>BACCHIN</t>
+          <t>TRALLI</t>
         </is>
       </c>
       <c r="B260" t="inlineStr">
         <is>
-          <t>ALICE</t>
+          <t>GIULIA</t>
         </is>
       </c>
       <c r="C260" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
+          <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D260" t="inlineStr">
         <is>
-          <t>BACCHIN_ALICE.pdf</t>
-[...6 lines deleted...]
-      </c>
+          <t>C_V__Tralli_Giulia.pdf</t>
+        </is>
+      </c>
+      <c r="E260" t="inlineStr"/>
     </row>
     <row r="261">
       <c r="A261" t="inlineStr">
         <is>
-          <t>TRALLI</t>
+          <t>COTTI</t>
         </is>
       </c>
       <c r="B261" t="inlineStr">
         <is>
-          <t>GIULIA</t>
+          <t>ELENA</t>
         </is>
       </c>
       <c r="C261" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D261" t="inlineStr">
         <is>
-          <t>C_V__Tralli_Giulia.pdf</t>
-[...2 lines deleted...]
-      <c r="E261" t="inlineStr"/>
+          <t>COTTI_E__2025.pdf</t>
+        </is>
+      </c>
+      <c r="E261" t="inlineStr">
+        <is>
+          <t>Cotti.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="262">
       <c r="A262" t="inlineStr">
         <is>
-          <t>COTTI</t>
+          <t>DALL'ARA</t>
         </is>
       </c>
       <c r="B262" t="inlineStr">
         <is>
-          <t>ELENA</t>
+          <t>MARIA CLAUDIA</t>
         </is>
       </c>
       <c r="C262" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
+          <t>SANITARIO Dirigenza non Medica</t>
         </is>
       </c>
       <c r="D262" t="inlineStr">
         <is>
-          <t>COTTI_E__2025.pdf</t>
+          <t>C_V__DallAra_Maria_Claudia.pdf</t>
         </is>
       </c>
       <c r="E262" t="inlineStr">
         <is>
-          <t>Cotti.pdf</t>
+          <t>DALLARA_20241.pdf</t>
         </is>
       </c>
     </row>
     <row r="263">
       <c r="A263" t="inlineStr">
         <is>
-          <t>DALL'ARA</t>
+          <t>ZANELLATO</t>
         </is>
       </c>
       <c r="B263" t="inlineStr">
         <is>
-          <t>MARIA CLAUDIA</t>
+          <t>ELISA</t>
         </is>
       </c>
       <c r="C263" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
+          <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D263" t="inlineStr">
         <is>
-          <t>C_V__DallAra_Maria_Claudia.pdf</t>
+          <t>Curriculum_Zanellato_Elisa.pdf</t>
         </is>
       </c>
       <c r="E263" t="inlineStr">
         <is>
-          <t>DALLARA_20241.pdf</t>
+          <t>ZANELLATO_2024.pdf</t>
         </is>
       </c>
     </row>
     <row r="264">
       <c r="A264" t="inlineStr">
         <is>
-          <t>ZANELLATO</t>
+          <t>DE LUCA</t>
         </is>
       </c>
       <c r="B264" t="inlineStr">
         <is>
-          <t>ELISA</t>
+          <t>MAURIZIO</t>
         </is>
       </c>
       <c r="C264" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D264" t="inlineStr">
         <is>
-          <t>Curriculum_Zanellato_Elisa.pdf</t>
+          <t>DE_LUCA_M__2025.pdf</t>
         </is>
       </c>
       <c r="E264" t="inlineStr">
         <is>
-          <t>ZANELLATO_2024.pdf</t>
+          <t>Dr__Maurizio_De_Luca_dichiarazione_di_IconferibilitIncompatibilit.pdf</t>
         </is>
       </c>
     </row>
     <row r="265">
       <c r="A265" t="inlineStr">
         <is>
-          <t>DE LUCA</t>
+          <t>MILAN</t>
         </is>
       </c>
       <c r="B265" t="inlineStr">
         <is>
-          <t>MAURIZIO</t>
+          <t>GIOVANNI</t>
         </is>
       </c>
       <c r="C265" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D265" t="inlineStr">
         <is>
-          <t>DE_LUCA_M__2025.pdf</t>
+          <t>MILAN_GIOVANNI_CV.pdf</t>
         </is>
       </c>
       <c r="E265" t="inlineStr">
         <is>
-          <t>Dr__Maurizio_De_Luca_dichiarazione_di_IconferibilitIncompatibilit.pdf</t>
+          <t>milan_giovanni.pdf</t>
         </is>
       </c>
     </row>
     <row r="266">
       <c r="A266" t="inlineStr">
         <is>
-          <t>MILAN</t>
+          <t>NAVARO</t>
         </is>
       </c>
       <c r="B266" t="inlineStr">
         <is>
-          <t>GIOVANNI</t>
+          <t>MONICA</t>
         </is>
       </c>
       <c r="C266" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D266" t="inlineStr">
         <is>
-          <t>MILAN_GIOVANNI_CV.pdf</t>
+          <t>CV__Monica_Navaro_30_03_2023.pdf</t>
         </is>
       </c>
       <c r="E266" t="inlineStr">
         <is>
-          <t>milan_giovanni.pdf</t>
+          <t>Navaro_Monica.pdf</t>
         </is>
       </c>
     </row>
     <row r="267">
       <c r="A267" t="inlineStr">
         <is>
-          <t>NAVARO</t>
+          <t>BONATO</t>
         </is>
       </c>
       <c r="B267" t="inlineStr">
         <is>
-          <t>MONICA</t>
+          <t>OMAR</t>
         </is>
       </c>
       <c r="C267" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D267" t="inlineStr">
         <is>
-          <t>CV__Monica_Navaro_30_03_2023.pdf</t>
+          <t>BONATO_O__2025.pdf</t>
         </is>
       </c>
       <c r="E267" t="inlineStr">
         <is>
-          <t>Navaro_Monica.pdf</t>
+          <t>DICHIARAZIONE_INCOMPATIBILITA_BONATO.pdf</t>
         </is>
       </c>
     </row>
     <row r="268">
       <c r="A268" t="inlineStr">
         <is>
-          <t>BONATO</t>
+          <t>LUCENTI</t>
         </is>
       </c>
       <c r="B268" t="inlineStr">
         <is>
-          <t>OMAR</t>
+          <t>ELENA</t>
         </is>
       </c>
       <c r="C268" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D268" t="inlineStr">
         <is>
-          <t>BONATO_O__2025.pdf</t>
+          <t>cv_Lucenti.pdf</t>
         </is>
       </c>
       <c r="E268" t="inlineStr">
         <is>
-          <t>DICHIARAZIONE_INCOMPATIBILITA_BONATO.pdf</t>
+          <t>DICHIARAZIONE_INCOMPATIBILITA_LUCENTI.pdf</t>
         </is>
       </c>
     </row>
     <row r="269">
       <c r="A269" t="inlineStr">
         <is>
-          <t>LUCENTI</t>
+          <t>CORAZZINI</t>
         </is>
       </c>
       <c r="B269" t="inlineStr">
         <is>
-          <t>ELENA</t>
+          <t>VALENTINA</t>
         </is>
       </c>
       <c r="C269" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D269" t="inlineStr">
         <is>
-          <t>cv_Lucenti.pdf</t>
+          <t>CORAZZINI_V__2025.pdf</t>
         </is>
       </c>
       <c r="E269" t="inlineStr">
         <is>
-          <t>DICHIARAZIONE_INCOMPATIBILITA_LUCENTI.pdf</t>
+          <t>CORAZZINI_DICH.pdf</t>
         </is>
       </c>
     </row>
     <row r="270">
       <c r="A270" t="inlineStr">
         <is>
-          <t>CORAZZINI</t>
+          <t>ANDREOTTI</t>
         </is>
       </c>
       <c r="B270" t="inlineStr">
         <is>
-          <t>VALENTINA</t>
+          <t>LAURA</t>
         </is>
       </c>
       <c r="C270" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
+          <t>SANITARIO Dirigenza non Medica</t>
         </is>
       </c>
       <c r="D270" t="inlineStr">
         <is>
-          <t>CORAZZINI_V__2025.pdf</t>
+          <t>ANDREOTTI_LAURA_2024.pdf</t>
         </is>
       </c>
       <c r="E270" t="inlineStr">
         <is>
-          <t>CORAZZINI_DICH.pdf</t>
+          <t>incom_andreotti_laura14654620240220171548.pdf</t>
         </is>
       </c>
     </row>
     <row r="271">
       <c r="A271" t="inlineStr">
         <is>
-          <t>ANDREOTTI</t>
+          <t>LA MENDOLA</t>
         </is>
       </c>
       <c r="B271" t="inlineStr">
         <is>
-          <t>LAURA</t>
+          <t>ROBERTA</t>
         </is>
       </c>
       <c r="C271" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
+          <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D271" t="inlineStr">
         <is>
-          <t>ANDREOTTI_LAURA_2024.pdf</t>
+          <t>LA_MENDOLA_2024.pdf</t>
         </is>
       </c>
       <c r="E271" t="inlineStr">
         <is>
-          <t>incom_andreotti_laura14654620240220171548.pdf</t>
+          <t>LA_MENDOLA_ROBERTA_2024.pdf</t>
         </is>
       </c>
     </row>
     <row r="272">
       <c r="A272" t="inlineStr">
         <is>
-          <t>LA MENDOLA</t>
+          <t>IMOSCOPI</t>
         </is>
       </c>
       <c r="B272" t="inlineStr">
         <is>
-          <t>ROBERTA</t>
+          <t>ALESSANDRA</t>
         </is>
       </c>
       <c r="C272" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D272" t="inlineStr">
         <is>
-          <t>LA_MENDOLA_2024.pdf</t>
+          <t>C_V__Imoscopi_Alessandra.pdf</t>
         </is>
       </c>
       <c r="E272" t="inlineStr">
         <is>
-          <t>LA_MENDOLA_ROBERTA_2024.pdf</t>
+          <t>Imoscopi.pdf</t>
         </is>
       </c>
     </row>
     <row r="273">
       <c r="A273" t="inlineStr">
         <is>
-          <t>IMOSCOPI</t>
+          <t>TARGA</t>
         </is>
       </c>
       <c r="B273" t="inlineStr">
         <is>
-          <t>ALESSANDRA</t>
+          <t>SIMONE</t>
         </is>
       </c>
       <c r="C273" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D273" t="inlineStr">
         <is>
-          <t>C_V__Imoscopi_Alessandra.pdf</t>
+          <t>Targa_Simone.pdf</t>
         </is>
       </c>
       <c r="E273" t="inlineStr">
         <is>
-          <t>Imoscopi.pdf</t>
+          <t>Targa_Simone1.pdf</t>
         </is>
       </c>
     </row>
     <row r="274">
       <c r="A274" t="inlineStr">
         <is>
-          <t>TARGA</t>
+          <t>BUZZI</t>
         </is>
       </c>
       <c r="B274" t="inlineStr">
         <is>
-          <t>SIMONE</t>
+          <t>GIANLUCA</t>
         </is>
       </c>
       <c r="C274" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D274" t="inlineStr">
         <is>
-          <t>Targa_Simone.pdf</t>
+          <t>BUZZI_G_2025.pdf</t>
         </is>
       </c>
       <c r="E274" t="inlineStr">
         <is>
-          <t>Targa_Simone1.pdf</t>
+          <t>Buzzi_Gianluca.pdf</t>
         </is>
       </c>
     </row>
     <row r="275">
       <c r="A275" t="inlineStr">
         <is>
-          <t>BUZZI</t>
+          <t>PIVA</t>
         </is>
       </c>
       <c r="B275" t="inlineStr">
         <is>
-          <t>GIANLUCA</t>
+          <t>ENRICO</t>
         </is>
       </c>
       <c r="C275" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D275" t="inlineStr">
         <is>
-          <t>BUZZI_G_2025.pdf</t>
+          <t>PIVA_E_2025.pdf</t>
         </is>
       </c>
       <c r="E275" t="inlineStr">
         <is>
-          <t>Buzzi_Gianluca.pdf</t>
+          <t>Piva_E.pdf</t>
         </is>
       </c>
     </row>
     <row r="276">
       <c r="A276" t="inlineStr">
         <is>
-          <t>PIVA</t>
+          <t>FERRIN</t>
         </is>
       </c>
       <c r="B276" t="inlineStr">
         <is>
-          <t>ENRICO</t>
+          <t>MICHELE</t>
         </is>
       </c>
       <c r="C276" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
+          <t>PROFESSIONALE Dirigenza</t>
         </is>
       </c>
       <c r="D276" t="inlineStr">
         <is>
-          <t>PIVA_E_2025.pdf</t>
+          <t>FERRIN_2024.pdf</t>
         </is>
       </c>
       <c r="E276" t="inlineStr">
         <is>
-          <t>Piva_E.pdf</t>
+          <t>incompatibilita_FERRIN14527020240213133528.pdf</t>
         </is>
       </c>
     </row>
     <row r="277">
       <c r="A277" t="inlineStr">
         <is>
-          <t>FERRIN</t>
+          <t>FRENO</t>
         </is>
       </c>
       <c r="B277" t="inlineStr">
         <is>
-          <t>MICHELE</t>
+          <t>CHRISTIAN</t>
         </is>
       </c>
       <c r="C277" t="inlineStr">
         <is>
-          <t>PROFESSIONALE Dirigenza</t>
+          <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D277" t="inlineStr">
         <is>
-          <t>FERRIN_2024.pdf</t>
-[...6 lines deleted...]
-      </c>
+          <t>CURRICULM_VITAE_Christian_Freno.pdf</t>
+        </is>
+      </c>
+      <c r="E277" t="inlineStr"/>
     </row>
     <row r="278">
       <c r="A278" t="inlineStr">
         <is>
-          <t>FRENO</t>
+          <t>RESOS</t>
         </is>
       </c>
       <c r="B278" t="inlineStr">
         <is>
-          <t>CHRISTIAN</t>
+          <t>ADAMANTIA</t>
         </is>
       </c>
       <c r="C278" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D278" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D278" t="inlineStr"/>
       <c r="E278" t="inlineStr"/>
     </row>
     <row r="279">
       <c r="A279" t="inlineStr">
         <is>
-          <t>RESOS</t>
+          <t>PROJIC MEZZOLI</t>
         </is>
       </c>
       <c r="B279" t="inlineStr">
         <is>
-          <t>ADAMANTIA</t>
+          <t>KETTY</t>
         </is>
       </c>
       <c r="C279" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D279" t="inlineStr"/>
-      <c r="E279" t="inlineStr"/>
+      <c r="D279" t="inlineStr">
+        <is>
+          <t>C_V__Projic.pdf</t>
+        </is>
+      </c>
+      <c r="E279" t="inlineStr">
+        <is>
+          <t>PROJIC_20241.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="280">
       <c r="A280" t="inlineStr">
         <is>
-          <t>PROJIC MEZZOLI</t>
+          <t>PASCULLI</t>
         </is>
       </c>
       <c r="B280" t="inlineStr">
         <is>
-          <t>KETTY</t>
+          <t>MARCELLO</t>
         </is>
       </c>
       <c r="C280" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D280" t="inlineStr">
         <is>
-          <t>C_V__Projic.pdf</t>
+          <t>PASCULLI_MARCELLO_2024.pdf</t>
         </is>
       </c>
       <c r="E280" t="inlineStr">
         <is>
-          <t>PROJIC_20241.pdf</t>
+          <t>inc_PASCULLI_I14655720240220173657.pdf</t>
         </is>
       </c>
     </row>
     <row r="281">
       <c r="A281" t="inlineStr">
         <is>
-          <t>PASCULLI</t>
+          <t>MILAN</t>
         </is>
       </c>
       <c r="B281" t="inlineStr">
         <is>
-          <t>MARCELLO</t>
+          <t>SILVIA</t>
         </is>
       </c>
       <c r="C281" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
+          <t>SANITARIO Dirigenza non Medica</t>
         </is>
       </c>
       <c r="D281" t="inlineStr">
         <is>
-          <t>PASCULLI_MARCELLO_2024.pdf</t>
+          <t>MILAN_S__2025.pdf</t>
         </is>
       </c>
       <c r="E281" t="inlineStr">
         <is>
-          <t>inc_PASCULLI_I14655720240220173657.pdf</t>
+          <t>Milan_Silvia.pdf</t>
         </is>
       </c>
     </row>
     <row r="282">
       <c r="A282" t="inlineStr">
         <is>
-          <t>MILAN</t>
+          <t>POLO</t>
         </is>
       </c>
       <c r="B282" t="inlineStr">
         <is>
-          <t>SILVIA</t>
+          <t>PAOLA</t>
         </is>
       </c>
       <c r="C282" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
+          <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D282" t="inlineStr">
         <is>
-          <t>MILAN_S__2025.pdf</t>
+          <t>CV_Paola_Polo_ulss5.pdf</t>
         </is>
       </c>
       <c r="E282" t="inlineStr">
         <is>
-          <t>Milan_Silvia.pdf</t>
+          <t>POLO_PAOLA_2024.pdf</t>
         </is>
       </c>
     </row>
     <row r="283">
       <c r="A283" t="inlineStr">
         <is>
-          <t>POLO</t>
+          <t>MARCHI</t>
         </is>
       </c>
       <c r="B283" t="inlineStr">
         <is>
-          <t>PAOLA</t>
+          <t>ELISA</t>
         </is>
       </c>
       <c r="C283" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
+          <t>SANITARIO Dirigenza non Medica</t>
         </is>
       </c>
       <c r="D283" t="inlineStr">
         <is>
-          <t>CV_Paola_Polo_ulss5.pdf</t>
+          <t>MARCHI_ELISA_CV.pdf</t>
         </is>
       </c>
       <c r="E283" t="inlineStr">
         <is>
-          <t>POLO_PAOLA_2024.pdf</t>
+          <t>MARCHI.pdf</t>
         </is>
       </c>
     </row>
     <row r="284">
       <c r="A284" t="inlineStr">
         <is>
-          <t>MARCHI</t>
+          <t>BALDUCCI</t>
         </is>
       </c>
       <c r="B284" t="inlineStr">
         <is>
-          <t>ELISA</t>
+          <t>ALBERTO</t>
         </is>
       </c>
       <c r="C284" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
+          <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D284" t="inlineStr">
         <is>
-          <t>MARCHI_ELISA_CV.pdf</t>
+          <t>C_V__Balducci_Alberto.pdf</t>
         </is>
       </c>
       <c r="E284" t="inlineStr">
         <is>
-          <t>MARCHI.pdf</t>
+          <t>BALDUCCI_20241.pdf</t>
         </is>
       </c>
     </row>
     <row r="285">
       <c r="A285" t="inlineStr">
         <is>
-          <t>BALDUCCI</t>
+          <t>CORRAIN</t>
         </is>
       </c>
       <c r="B285" t="inlineStr">
         <is>
-          <t>ALBERTO</t>
+          <t>RAFFAELA</t>
         </is>
       </c>
       <c r="C285" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D285" t="inlineStr">
         <is>
-          <t>C_V__Balducci_Alberto.pdf</t>
+          <t>C_V__Corrain_Raffaela.pdf</t>
         </is>
       </c>
       <c r="E285" t="inlineStr">
         <is>
-          <t>BALDUCCI_20241.pdf</t>
+          <t>CORRAIN_20241.pdf</t>
         </is>
       </c>
     </row>
     <row r="286">
       <c r="A286" t="inlineStr">
         <is>
-          <t>CORRAIN</t>
+          <t>SMORGON</t>
         </is>
       </c>
       <c r="B286" t="inlineStr">
         <is>
-          <t>RAFFAELA</t>
+          <t>CRISTIANA</t>
         </is>
       </c>
       <c r="C286" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D286" t="inlineStr">
         <is>
-          <t>C_V__Corrain_Raffaela.pdf</t>
+          <t>SMORGON_C__2025.pdf</t>
         </is>
       </c>
       <c r="E286" t="inlineStr">
         <is>
-          <t>CORRAIN_20241.pdf</t>
+          <t>SMORGON_2024.pdf</t>
         </is>
       </c>
     </row>
     <row r="287">
       <c r="A287" t="inlineStr">
         <is>
-          <t>SMORGON</t>
+          <t>FACCIOLLI</t>
         </is>
       </c>
       <c r="B287" t="inlineStr">
         <is>
-          <t>CRISTIANA</t>
+          <t>ARIANNA</t>
         </is>
       </c>
       <c r="C287" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
+          <t>SANITARIO Dirigenza non Medica</t>
         </is>
       </c>
       <c r="D287" t="inlineStr">
         <is>
-          <t>SMORGON_C__2025.pdf</t>
+          <t>FACCIOLLI_2024.pdf</t>
         </is>
       </c>
       <c r="E287" t="inlineStr">
         <is>
-          <t>SMORGON_2024.pdf</t>
+          <t>incompatibilia_FACCIOLLI14583320240215181051.pdf</t>
         </is>
       </c>
     </row>
     <row r="288">
       <c r="A288" t="inlineStr">
         <is>
-          <t>FACCIOLLI</t>
+          <t>TEGGI</t>
         </is>
       </c>
       <c r="B288" t="inlineStr">
         <is>
-          <t>ARIANNA</t>
+          <t>SILVIA</t>
         </is>
       </c>
       <c r="C288" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
+          <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D288" t="inlineStr">
         <is>
-          <t>FACCIOLLI_2024.pdf</t>
+          <t>TEGGI_S__2025.pdf</t>
         </is>
       </c>
       <c r="E288" t="inlineStr">
         <is>
-          <t>incompatibilia_FACCIOLLI14583320240215181051.pdf</t>
+          <t>TEGGI_20241.pdf</t>
         </is>
       </c>
     </row>
     <row r="289">
       <c r="A289" t="inlineStr">
         <is>
-          <t>TEGGI</t>
+          <t>GARLISI</t>
         </is>
       </c>
       <c r="B289" t="inlineStr">
         <is>
-          <t>SILVIA</t>
+          <t>LUCA</t>
         </is>
       </c>
       <c r="C289" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
+          <t>PROFESSIONALE Dirigenza</t>
         </is>
       </c>
       <c r="D289" t="inlineStr">
         <is>
-          <t>TEGGI_S__2025.pdf</t>
+          <t>GARLISI_L__2025.pdf</t>
         </is>
       </c>
       <c r="E289" t="inlineStr">
         <is>
-          <t>TEGGI_20241.pdf</t>
+          <t>dich_garlisi_2025.pdf</t>
         </is>
       </c>
     </row>
     <row r="290">
       <c r="A290" t="inlineStr">
         <is>
-          <t>GARLISI</t>
+          <t>GRATTA</t>
         </is>
       </c>
       <c r="B290" t="inlineStr">
         <is>
-          <t>LUCA</t>
+          <t>ANDREA</t>
         </is>
       </c>
       <c r="C290" t="inlineStr">
         <is>
-          <t>PROFESSIONALE Dirigenza</t>
+          <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D290" t="inlineStr">
         <is>
-          <t>GARLISI_L__2025.pdf</t>
+          <t>GRATTA.pdf</t>
         </is>
       </c>
       <c r="E290" t="inlineStr">
         <is>
-          <t>dich_garlisi_2025.pdf</t>
+          <t>Incompatibilit_GRATTA.pdf</t>
         </is>
       </c>
     </row>
     <row r="291">
       <c r="A291" t="inlineStr">
         <is>
-          <t>GRATTA</t>
+          <t>BOSELLI</t>
         </is>
       </c>
       <c r="B291" t="inlineStr">
         <is>
-          <t>ANDREA</t>
+          <t>ANNA</t>
         </is>
       </c>
       <c r="C291" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D291" t="inlineStr">
         <is>
-          <t>GRATTA.pdf</t>
+          <t>BOSELLI_A__2025.pdf</t>
         </is>
       </c>
       <c r="E291" t="inlineStr">
         <is>
-          <t>Incompatibilit_GRATTA.pdf</t>
+          <t>BOSELLI2024.pdf</t>
         </is>
       </c>
     </row>
     <row r="292">
       <c r="A292" t="inlineStr">
         <is>
-          <t>BOSELLI</t>
+          <t>SALMASO</t>
         </is>
       </c>
       <c r="B292" t="inlineStr">
         <is>
-          <t>ANNA</t>
+          <t>BEATRICE</t>
         </is>
       </c>
       <c r="C292" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D292" t="inlineStr">
         <is>
-          <t>BOSELLI_A__2025.pdf</t>
+          <t>SALMASO_2024.pdf</t>
         </is>
       </c>
       <c r="E292" t="inlineStr">
         <is>
-          <t>BOSELLI2024.pdf</t>
+          <t>SALMASO_20241.pdf</t>
         </is>
       </c>
     </row>
     <row r="293">
       <c r="A293" t="inlineStr">
         <is>
-          <t>SALMASO</t>
+          <t>DI CARLO</t>
         </is>
       </c>
       <c r="B293" t="inlineStr">
         <is>
-          <t>BEATRICE</t>
+          <t>ROBERTO</t>
         </is>
       </c>
       <c r="C293" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D293" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D293" t="inlineStr"/>
       <c r="E293" t="inlineStr">
         <is>
-          <t>SALMASO_20241.pdf</t>
+          <t>Di_Carlo.pdf</t>
         </is>
       </c>
     </row>
     <row r="294">
       <c r="A294" t="inlineStr">
         <is>
-          <t>DI CARLO</t>
+          <t>SCHIMERA</t>
         </is>
       </c>
       <c r="B294" t="inlineStr">
         <is>
-          <t>ROBERTO</t>
+          <t>ANTONIO</t>
         </is>
       </c>
       <c r="C294" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D294" t="inlineStr"/>
+      <c r="D294" t="inlineStr">
+        <is>
+          <t>CV_Antonio_Schimera.pdf</t>
+        </is>
+      </c>
       <c r="E294" t="inlineStr">
         <is>
-          <t>Di_Carlo.pdf</t>
+          <t>Schimera_Antonio.pdf</t>
         </is>
       </c>
     </row>
     <row r="295">
       <c r="A295" t="inlineStr">
         <is>
-          <t>SCHIMERA</t>
+          <t>FARINATTI</t>
         </is>
       </c>
       <c r="B295" t="inlineStr">
         <is>
-          <t>ANTONIO</t>
+          <t>MARCO</t>
         </is>
       </c>
       <c r="C295" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D295" t="inlineStr">
         <is>
-          <t>CV_Antonio_Schimera.pdf</t>
+          <t>FARINATTI_M__2025.pdf</t>
         </is>
       </c>
       <c r="E295" t="inlineStr">
         <is>
-          <t>Schimera_Antonio.pdf</t>
+          <t>Farinatti.pdf</t>
         </is>
       </c>
     </row>
     <row r="296">
       <c r="A296" t="inlineStr">
         <is>
-          <t>FARINATTI</t>
+          <t>ZANON</t>
         </is>
       </c>
       <c r="B296" t="inlineStr">
         <is>
-          <t>MARCO</t>
+          <t>ALESSIA</t>
         </is>
       </c>
       <c r="C296" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D296" t="inlineStr">
         <is>
-          <t>FARINATTI_M__2025.pdf</t>
+          <t>Curriculum_ULSS5_Alessia_Zanon_04042025.pdf</t>
         </is>
       </c>
       <c r="E296" t="inlineStr">
         <is>
-          <t>Farinatti.pdf</t>
+          <t>Inconferibilita_2025_Alessia_Zanon.pdf</t>
         </is>
       </c>
     </row>
     <row r="297">
       <c r="A297" t="inlineStr">
         <is>
-          <t>ZANON</t>
+          <t>IODICE</t>
         </is>
       </c>
       <c r="B297" t="inlineStr">
         <is>
-          <t>ALESSIA</t>
+          <t>SEBASTIANO</t>
         </is>
       </c>
       <c r="C297" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D297" t="inlineStr">
         <is>
-          <t>Curriculum_ULSS5_Alessia_Zanon_04042025.pdf</t>
-[...6 lines deleted...]
-      </c>
+          <t>IODICE_S_2025.pdf</t>
+        </is>
+      </c>
+      <c r="E297" t="inlineStr"/>
     </row>
     <row r="298">
       <c r="A298" t="inlineStr">
         <is>
-          <t>IODICE</t>
+          <t>PEZZOLI</t>
         </is>
       </c>
       <c r="B298" t="inlineStr">
         <is>
-          <t>SEBASTIANO</t>
+          <t>ALESSANDRO</t>
         </is>
       </c>
       <c r="C298" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D298" t="inlineStr">
         <is>
-          <t>IODICE_S_2025.pdf</t>
-[...2 lines deleted...]
-      <c r="E298" t="inlineStr"/>
+          <t>PEZZOLI_A__2025.pdf</t>
+        </is>
+      </c>
+      <c r="E298" t="inlineStr">
+        <is>
+          <t>PEZZOLI_2024.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="299">
       <c r="A299" t="inlineStr">
         <is>
-          <t>PEZZOLI</t>
+          <t>CITTERIO</t>
         </is>
       </c>
       <c r="B299" t="inlineStr">
         <is>
-          <t>ALESSANDRO</t>
+          <t>STEFANO</t>
         </is>
       </c>
       <c r="C299" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D299" t="inlineStr">
         <is>
-          <t>PEZZOLI_A__2025.pdf</t>
+          <t>CITTERIO_S__2025.pdf</t>
         </is>
       </c>
       <c r="E299" t="inlineStr">
         <is>
-          <t>PEZZOLI_2024.pdf</t>
+          <t>CITTERIO_20241.pdf</t>
         </is>
       </c>
     </row>
     <row r="300">
       <c r="A300" t="inlineStr">
         <is>
-          <t>CITTERIO</t>
+          <t>SARAGNESE</t>
         </is>
       </c>
       <c r="B300" t="inlineStr">
         <is>
-          <t>STEFANO</t>
+          <t>MICHELE</t>
         </is>
       </c>
       <c r="C300" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D300" t="inlineStr">
         <is>
-          <t>CITTERIO_S__2025.pdf</t>
+          <t>CV_MICHELE_SARAGNESE_1_1.pdf</t>
         </is>
       </c>
       <c r="E300" t="inlineStr">
         <is>
-          <t>CITTERIO_20241.pdf</t>
+          <t>SARAGNESE_20241.pdf</t>
         </is>
       </c>
     </row>
     <row r="301">
       <c r="A301" t="inlineStr">
         <is>
-          <t>SARAGNESE</t>
+          <t>ROCCATO</t>
         </is>
       </c>
       <c r="B301" t="inlineStr">
         <is>
-          <t>MICHELE</t>
+          <t>ANNA</t>
         </is>
       </c>
       <c r="C301" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D301" t="inlineStr">
         <is>
-          <t>CV_MICHELE_SARAGNESE_1_1.pdf</t>
+          <t>C_V__Roccato_Anna.pdf</t>
         </is>
       </c>
       <c r="E301" t="inlineStr">
         <is>
-          <t>SARAGNESE_20241.pdf</t>
+          <t>ROCCATO_20241.pdf</t>
         </is>
       </c>
     </row>
     <row r="302">
       <c r="A302" t="inlineStr">
         <is>
-          <t>ROCCATO</t>
+          <t>ROLMA</t>
         </is>
       </c>
       <c r="B302" t="inlineStr">
         <is>
-          <t>ANNA</t>
+          <t>GIACOMO</t>
         </is>
       </c>
       <c r="C302" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D302" t="inlineStr">
         <is>
-          <t>C_V__Roccato_Anna.pdf</t>
+          <t>CV_Rolma1.odt</t>
         </is>
       </c>
       <c r="E302" t="inlineStr">
         <is>
-          <t>ROCCATO_20241.pdf</t>
+          <t>Rolma.pdf</t>
         </is>
       </c>
     </row>
     <row r="303">
       <c r="A303" t="inlineStr">
         <is>
-          <t>ROLMA</t>
+          <t>VENTRE</t>
         </is>
       </c>
       <c r="B303" t="inlineStr">
         <is>
-          <t>GIACOMO</t>
+          <t>TOMMASO</t>
         </is>
       </c>
       <c r="C303" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D303" t="inlineStr">
         <is>
-          <t>CV_Rolma1.odt</t>
+          <t>VENTRE_T__2025.pdf</t>
         </is>
       </c>
       <c r="E303" t="inlineStr">
         <is>
-          <t>Rolma.pdf</t>
+          <t>vENTRE.pdf</t>
         </is>
       </c>
     </row>
     <row r="304">
       <c r="A304" t="inlineStr">
         <is>
-          <t>VENTRE</t>
+          <t>SHAFIEI</t>
         </is>
       </c>
       <c r="B304" t="inlineStr">
         <is>
-          <t>TOMMASO</t>
+          <t>VENNUS</t>
         </is>
       </c>
       <c r="C304" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D304" t="inlineStr">
         <is>
-          <t>VENTRE_T__2025.pdf</t>
+          <t>SHAFIEI_V__2025.pdf</t>
         </is>
       </c>
       <c r="E304" t="inlineStr">
         <is>
-          <t>vENTRE.pdf</t>
+          <t>incompatibilita_SHAFEI14539820240213163036.pdf</t>
         </is>
       </c>
     </row>
     <row r="305">
       <c r="A305" t="inlineStr">
         <is>
-          <t>SHAFIEI</t>
+          <t>BUSATTO</t>
         </is>
       </c>
       <c r="B305" t="inlineStr">
         <is>
-          <t>VENNUS</t>
+          <t>ALESSIA</t>
         </is>
       </c>
       <c r="C305" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
+          <t>SANITARIO Dirigenza non Medica</t>
         </is>
       </c>
       <c r="D305" t="inlineStr">
         <is>
-          <t>SHAFIEI_V__2025.pdf</t>
+          <t>BUSATTO_A__2025.pdf</t>
         </is>
       </c>
       <c r="E305" t="inlineStr">
         <is>
-          <t>incompatibilita_SHAFEI14539820240213163036.pdf</t>
+          <t>BUSATTO_ALESSIA.pdf</t>
         </is>
       </c>
     </row>
     <row r="306">
       <c r="A306" t="inlineStr">
         <is>
-          <t>BUSATTO</t>
+          <t>CALANDRIELLO</t>
         </is>
       </c>
       <c r="B306" t="inlineStr">
         <is>
-          <t>ALESSIA</t>
+          <t>LUCIA</t>
         </is>
       </c>
       <c r="C306" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
+          <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D306" t="inlineStr">
         <is>
-          <t>BUSATTO_A__2025.pdf</t>
+          <t>CALANDRIELLO_L__2025.pdf</t>
         </is>
       </c>
       <c r="E306" t="inlineStr">
         <is>
-          <t>BUSATTO_ALESSIA.pdf</t>
+          <t>inconpatibilita_CALANDRELLO14530520240213144706.pdf</t>
         </is>
       </c>
     </row>
     <row r="307">
       <c r="A307" t="inlineStr">
         <is>
-          <t>CALANDRIELLO</t>
+          <t>CARLUCCI</t>
         </is>
       </c>
       <c r="B307" t="inlineStr">
         <is>
-          <t>LUCIA</t>
+          <t>DOMENICO</t>
         </is>
       </c>
       <c r="C307" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D307" t="inlineStr">
         <is>
-          <t>CALANDRIELLO_L__2025.pdf</t>
+          <t>CARLUCCI_2024.pdf</t>
         </is>
       </c>
       <c r="E307" t="inlineStr">
         <is>
-          <t>inconpatibilita_CALANDRELLO14530520240213144706.pdf</t>
+          <t>CARLUCCI_DOMENICO_2024.pdf</t>
         </is>
       </c>
     </row>
     <row r="308">
       <c r="A308" t="inlineStr">
         <is>
-          <t>CARLUCCI</t>
+          <t>BOCCARDO</t>
         </is>
       </c>
       <c r="B308" t="inlineStr">
         <is>
-          <t>DOMENICO</t>
+          <t>STEFANO</t>
         </is>
       </c>
       <c r="C308" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D308" t="inlineStr">
         <is>
-          <t>CARLUCCI_2024.pdf</t>
+          <t>BOCCARDO_S__2025.pdf</t>
         </is>
       </c>
       <c r="E308" t="inlineStr">
         <is>
-          <t>CARLUCCI_DOMENICO_2024.pdf</t>
+          <t>BOCCARDO_20241.pdf</t>
         </is>
       </c>
     </row>
     <row r="309">
       <c r="A309" t="inlineStr">
         <is>
-          <t>BOCCARDO</t>
+          <t>BORGO</t>
         </is>
       </c>
       <c r="B309" t="inlineStr">
         <is>
-          <t>STEFANO</t>
+          <t>ANDREA</t>
         </is>
       </c>
       <c r="C309" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D309" t="inlineStr">
         <is>
-          <t>BOCCARDO_S__2025.pdf</t>
+          <t>BORGO_A__2025.pdf</t>
         </is>
       </c>
       <c r="E309" t="inlineStr">
         <is>
-          <t>BOCCARDO_20241.pdf</t>
+          <t>BORGO_2024.pdf</t>
         </is>
       </c>
     </row>
     <row r="310">
       <c r="A310" t="inlineStr">
         <is>
-          <t>BORGO</t>
+          <t>CHIARENZA</t>
         </is>
       </c>
       <c r="B310" t="inlineStr">
         <is>
-          <t>ANDREA</t>
+          <t>SELENE</t>
         </is>
       </c>
       <c r="C310" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D310" t="inlineStr">
         <is>
-          <t>BORGO_A__2025.pdf</t>
+          <t>CHIARENZA_S__2025__2025.pdf</t>
         </is>
       </c>
       <c r="E310" t="inlineStr">
         <is>
-          <t>BORGO_2024.pdf</t>
+          <t>Chiarenza.pdf</t>
         </is>
       </c>
     </row>
     <row r="311">
       <c r="A311" t="inlineStr">
         <is>
-          <t>CHIARENZA</t>
+          <t>SANNA</t>
         </is>
       </c>
       <c r="B311" t="inlineStr">
         <is>
-          <t>SELENE</t>
+          <t>ANDREA</t>
         </is>
       </c>
       <c r="C311" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D311" t="inlineStr">
         <is>
-          <t>CHIARENZA_S__2025__2025.pdf</t>
+          <t>SANNA_A_2025.pdf</t>
         </is>
       </c>
       <c r="E311" t="inlineStr">
         <is>
-          <t>Chiarenza.pdf</t>
+          <t>Sanna_Andrea.pdf</t>
         </is>
       </c>
     </row>
     <row r="312">
       <c r="A312" t="inlineStr">
         <is>
-          <t>SANNA</t>
+          <t>ROMEO</t>
         </is>
       </c>
       <c r="B312" t="inlineStr">
         <is>
-          <t>ANDREA</t>
+          <t>FRANCESCO</t>
         </is>
       </c>
       <c r="C312" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D312" t="inlineStr">
         <is>
-          <t>SANNA_A_2025.pdf</t>
+          <t>ROMEO_2024.pdf</t>
         </is>
       </c>
       <c r="E312" t="inlineStr">
         <is>
-          <t>Sanna_Andrea.pdf</t>
+          <t>ROMEO_20241.pdf</t>
         </is>
       </c>
     </row>
     <row r="313">
       <c r="A313" t="inlineStr">
         <is>
-          <t>ROMEO</t>
+          <t>CARITA'</t>
         </is>
       </c>
       <c r="B313" t="inlineStr">
         <is>
-          <t>FRANCESCO</t>
+          <t>GIUSEPPE</t>
         </is>
       </c>
       <c r="C313" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D313" t="inlineStr">
         <is>
-          <t>ROMEO_2024.pdf</t>
+          <t>CARITA_G__2025.pdf</t>
         </is>
       </c>
       <c r="E313" t="inlineStr">
         <is>
-          <t>ROMEO_20241.pdf</t>
+          <t>Carita.pdf</t>
         </is>
       </c>
     </row>
     <row r="314">
       <c r="A314" t="inlineStr">
         <is>
-          <t>CARITA'</t>
+          <t>GUERRIERO</t>
         </is>
       </c>
       <c r="B314" t="inlineStr">
         <is>
-          <t>GIUSEPPE</t>
+          <t>ALBERTO</t>
         </is>
       </c>
       <c r="C314" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D314" t="inlineStr">
         <is>
-          <t>CARITA_G__2025.pdf</t>
+          <t>Curriculum_vitae_Rovigo_Guerriero.pdf</t>
         </is>
       </c>
       <c r="E314" t="inlineStr">
         <is>
-          <t>Carita.pdf</t>
+          <t>Dichiarazione_inconferibilit_incompatibilit_GUERRIERO.pdf</t>
         </is>
       </c>
     </row>
     <row r="315">
       <c r="A315" t="inlineStr">
         <is>
-          <t>GUERRIERO</t>
+          <t>BARILE</t>
         </is>
       </c>
       <c r="B315" t="inlineStr">
         <is>
-          <t>ALBERTO</t>
+          <t>ILARIA</t>
         </is>
       </c>
       <c r="C315" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D315" t="inlineStr">
         <is>
-          <t>Curriculum_vitae_Rovigo_Guerriero.pdf</t>
+          <t>BARILE.pdf</t>
         </is>
       </c>
       <c r="E315" t="inlineStr">
         <is>
-          <t>Dichiarazione_inconferibilit_incompatibilit_GUERRIERO.pdf</t>
+          <t>Barile.pdf</t>
         </is>
       </c>
     </row>
     <row r="316">
       <c r="A316" t="inlineStr">
         <is>
-          <t>BARILE</t>
+          <t>GUERRIERI</t>
         </is>
       </c>
       <c r="B316" t="inlineStr">
         <is>
-          <t>ILARIA</t>
+          <t>ELENA</t>
         </is>
       </c>
       <c r="C316" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D316" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D316" t="inlineStr"/>
       <c r="E316" t="inlineStr">
         <is>
-          <t>Barile.pdf</t>
+          <t>Guerrieri.pdf</t>
         </is>
       </c>
     </row>
     <row r="317">
       <c r="A317" t="inlineStr">
         <is>
-          <t>GUERRIERI</t>
+          <t>TOSELLI</t>
         </is>
       </c>
       <c r="B317" t="inlineStr">
         <is>
-          <t>ELENA</t>
+          <t>RICCARDO</t>
         </is>
       </c>
       <c r="C317" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D317" t="inlineStr">
         <is>
-          <t>NULL</t>
+          <t>TOSELLI_2024.pdf</t>
         </is>
       </c>
       <c r="E317" t="inlineStr">
         <is>
-          <t>Guerrieri.pdf</t>
+          <t>Toselli.pdf</t>
         </is>
       </c>
     </row>
     <row r="318">
       <c r="A318" t="inlineStr">
         <is>
-          <t>TOSELLI</t>
+          <t>CANEVA</t>
         </is>
       </c>
       <c r="B318" t="inlineStr">
         <is>
-          <t>RICCARDO</t>
+          <t>FRANCESCA</t>
         </is>
       </c>
       <c r="C318" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D318" t="inlineStr">
         <is>
-          <t>TOSELLI_2024.pdf</t>
+          <t>CANEVA_2024.pdf</t>
         </is>
       </c>
       <c r="E318" t="inlineStr">
         <is>
-          <t>Toselli.pdf</t>
+          <t>CANEVA_20241.pdf</t>
         </is>
       </c>
     </row>
     <row r="319">
       <c r="A319" t="inlineStr">
         <is>
-          <t>CANEVA</t>
+          <t>ARSENI</t>
         </is>
       </c>
       <c r="B319" t="inlineStr">
         <is>
-          <t>FRANCESCA</t>
+          <t>ALESSIA</t>
         </is>
       </c>
       <c r="C319" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D319" t="inlineStr">
         <is>
-          <t>CANEVA_2024.pdf</t>
+          <t>ARSENI_A__2025.pdf</t>
         </is>
       </c>
       <c r="E319" t="inlineStr">
         <is>
-          <t>CANEVA_20241.pdf</t>
+          <t>DICHIARAZIONE_INCOMPATIBILITA_ARSENI.pdf</t>
         </is>
       </c>
     </row>
     <row r="320">
       <c r="A320" t="inlineStr">
         <is>
-          <t>ARSENI</t>
+          <t>MARTIRE</t>
         </is>
       </c>
       <c r="B320" t="inlineStr">
         <is>
-          <t>ALESSIA</t>
+          <t>PIETRO</t>
         </is>
       </c>
       <c r="C320" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D320" t="inlineStr">
         <is>
-          <t>ARSENI_A__2025.pdf</t>
+          <t>MARTIRE_P_2025.pdf</t>
         </is>
       </c>
       <c r="E320" t="inlineStr">
         <is>
-          <t>DICHIARAZIONE_INCOMPATIBILITA_ARSENI.pdf</t>
+          <t>incompatibilita_MARTIRE.pdf</t>
         </is>
       </c>
     </row>
     <row r="321">
       <c r="A321" t="inlineStr">
         <is>
-          <t>MARTIRE</t>
+          <t>LISIERO</t>
         </is>
       </c>
       <c r="B321" t="inlineStr">
         <is>
-          <t>PIETRO</t>
+          <t>MANOLA</t>
         </is>
       </c>
       <c r="C321" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D321" t="inlineStr">
         <is>
-          <t>MARTIRE_P_2025.pdf</t>
-[...6 lines deleted...]
-      </c>
+          <t>LISIERO_M__2025.pdf</t>
+        </is>
+      </c>
+      <c r="E321" t="inlineStr"/>
     </row>
     <row r="322">
       <c r="A322" t="inlineStr">
         <is>
-          <t>LISIERO</t>
+          <t>FAVARETTO</t>
         </is>
       </c>
       <c r="B322" t="inlineStr">
         <is>
-          <t>MANOLA</t>
+          <t>NICCOLO'</t>
         </is>
       </c>
       <c r="C322" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D322" t="inlineStr">
         <is>
-          <t>LISIERO_M__2025.pdf</t>
-[...2 lines deleted...]
-      <c r="E322" t="inlineStr"/>
+          <t>FAVARETTO_2024.pdf</t>
+        </is>
+      </c>
+      <c r="E322" t="inlineStr">
+        <is>
+          <t>Favaretto.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="323">
       <c r="A323" t="inlineStr">
         <is>
-          <t>FAVARETTO</t>
+          <t>BELLINI</t>
         </is>
       </c>
       <c r="B323" t="inlineStr">
         <is>
-          <t>NICCOLO'</t>
+          <t>LISA</t>
         </is>
       </c>
       <c r="C323" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D323" t="inlineStr">
         <is>
-          <t>FAVARETTO_2024.pdf</t>
+          <t>BELLINI_L__2025.pdf</t>
         </is>
       </c>
       <c r="E323" t="inlineStr">
         <is>
-          <t>Favaretto.pdf</t>
+          <t>Dichiarazione_BELLINI_LISA.pdf</t>
         </is>
       </c>
     </row>
     <row r="324">
       <c r="A324" t="inlineStr">
         <is>
-          <t>BELLINI</t>
+          <t>PENZO</t>
         </is>
       </c>
       <c r="B324" t="inlineStr">
         <is>
-          <t>LISA</t>
+          <t>BARBARA</t>
         </is>
       </c>
       <c r="C324" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D324" t="inlineStr">
         <is>
-          <t>BELLINI_L__2025.pdf</t>
+          <t>PENZO_B__2025.pdf</t>
         </is>
       </c>
       <c r="E324" t="inlineStr">
         <is>
-          <t>Dichiarazione_BELLINI_LISA.pdf</t>
+          <t>PENZO_2024_.pdf</t>
         </is>
       </c>
     </row>
     <row r="325">
       <c r="A325" t="inlineStr">
         <is>
-          <t>PENZO</t>
+          <t>POLETTO</t>
         </is>
       </c>
       <c r="B325" t="inlineStr">
         <is>
-          <t>BARBARA</t>
+          <t>CHIARA</t>
         </is>
       </c>
       <c r="C325" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D325" t="inlineStr">
         <is>
-          <t>PENZO_B__2025.pdf</t>
+          <t>POLETTO_C_2025.pdf</t>
         </is>
       </c>
       <c r="E325" t="inlineStr">
         <is>
-          <t>PENZO_2024_.pdf</t>
+          <t>incompatibilita_POLETTO14535320240213151849.pdf</t>
         </is>
       </c>
     </row>
     <row r="326">
       <c r="A326" t="inlineStr">
         <is>
-          <t>POLETTO</t>
+          <t>GASPARINI</t>
         </is>
       </c>
       <c r="B326" t="inlineStr">
         <is>
-          <t>CHIARA</t>
+          <t>FRANCESCA</t>
         </is>
       </c>
       <c r="C326" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D326" t="inlineStr">
         <is>
-          <t>POLETTO_C_2025.pdf</t>
+          <t>GASPARINI_F__2025.pdf</t>
         </is>
       </c>
       <c r="E326" t="inlineStr">
         <is>
-          <t>incompatibilita_POLETTO14535320240213151849.pdf</t>
+          <t>GASPARINI_FRANCESCA_2024.pdf</t>
         </is>
       </c>
     </row>
     <row r="327">
       <c r="A327" t="inlineStr">
         <is>
-          <t>GASPARINI</t>
+          <t>TINJALA</t>
         </is>
       </c>
       <c r="B327" t="inlineStr">
         <is>
-          <t>FRANCESCA</t>
+          <t>DANIEL DUMITRU</t>
         </is>
       </c>
       <c r="C327" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
+          <t>SANITARIO Dirigenza non Medica</t>
         </is>
       </c>
       <c r="D327" t="inlineStr">
         <is>
-          <t>GASPARINI_F__2025.pdf</t>
+          <t>TINJALA.pdf</t>
         </is>
       </c>
       <c r="E327" t="inlineStr">
         <is>
-          <t>GASPARINI_FRANCESCA_2024.pdf</t>
+          <t>incompatibilita_TNYALA14526920240213133512.pdf</t>
         </is>
       </c>
     </row>
     <row r="328">
       <c r="A328" t="inlineStr">
         <is>
-          <t>TINJALA</t>
+          <t>PURICELLI</t>
         </is>
       </c>
       <c r="B328" t="inlineStr">
         <is>
-          <t>DANIEL DUMITRU</t>
+          <t>PAOLO</t>
         </is>
       </c>
       <c r="C328" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
+          <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D328" t="inlineStr">
         <is>
-          <t>TINJALA.pdf</t>
+          <t>PURICELLI_P__2025.pdf</t>
         </is>
       </c>
       <c r="E328" t="inlineStr">
         <is>
-          <t>incompatibilita_TNYALA14526920240213133512.pdf</t>
+          <t>PURICELLI1.pdf</t>
         </is>
       </c>
     </row>
     <row r="329">
       <c r="A329" t="inlineStr">
         <is>
-          <t>PURICELLI</t>
+          <t>LEATI</t>
         </is>
       </c>
       <c r="B329" t="inlineStr">
         <is>
-          <t>PAOLO</t>
+          <t>MARTA</t>
         </is>
       </c>
       <c r="C329" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D329" t="inlineStr">
         <is>
-          <t>PURICELLI_P__2025.pdf</t>
+          <t>CV_Leati_Marta_2025.pdf</t>
         </is>
       </c>
       <c r="E329" t="inlineStr">
         <is>
-          <t>PURICELLI1.pdf</t>
+          <t>LEATI_20241.pdf</t>
         </is>
       </c>
     </row>
     <row r="330">
       <c r="A330" t="inlineStr">
         <is>
-          <t>LEATI</t>
+          <t>MARANGONI</t>
         </is>
       </c>
       <c r="B330" t="inlineStr">
         <is>
-          <t>MARTA</t>
+          <t>ROBERTA</t>
         </is>
       </c>
       <c r="C330" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D330" t="inlineStr">
         <is>
-          <t>CV_Leati_Marta_2025.pdf</t>
+          <t>MARANGONI_ROBERTA_7725_OT_2025.pdf</t>
         </is>
       </c>
       <c r="E330" t="inlineStr">
         <is>
-          <t>LEATI_20241.pdf</t>
+          <t>MARANGONI1.pdf</t>
         </is>
       </c>
     </row>
     <row r="331">
       <c r="A331" t="inlineStr">
         <is>
-          <t>MARANGONI</t>
+          <t>CARRIERI</t>
         </is>
       </c>
       <c r="B331" t="inlineStr">
         <is>
-          <t>ROBERTA</t>
+          <t>FILIPPO JODI</t>
         </is>
       </c>
       <c r="C331" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D331" t="inlineStr">
         <is>
-          <t>MARANGONI_ROBERTA_7725_OT_2025.pdf</t>
+          <t>CV_Carrieri_Filippo_Jodi_2023.pdf</t>
         </is>
       </c>
       <c r="E331" t="inlineStr">
         <is>
-          <t>MARANGONI1.pdf</t>
+          <t>CARRIERI_2024.pdf</t>
         </is>
       </c>
     </row>
     <row r="332">
       <c r="A332" t="inlineStr">
         <is>
-          <t>CARRIERI</t>
+          <t>WURZBURGER</t>
         </is>
       </c>
       <c r="B332" t="inlineStr">
         <is>
-          <t>FILIPPO JODI</t>
+          <t>WENDY</t>
         </is>
       </c>
       <c r="C332" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D332" t="inlineStr">
         <is>
-          <t>CV_Carrieri_Filippo_Jodi_2023.pdf</t>
+          <t>C_V__WURZBURGER.pdf</t>
         </is>
       </c>
       <c r="E332" t="inlineStr">
         <is>
-          <t>CARRIERI_2024.pdf</t>
+          <t>WURZBURGER_2024.pdf</t>
         </is>
       </c>
     </row>
     <row r="333">
       <c r="A333" t="inlineStr">
         <is>
-          <t>WURZBURGER</t>
+          <t>FARNIA</t>
         </is>
       </c>
       <c r="B333" t="inlineStr">
         <is>
-          <t>WENDY</t>
+          <t>FILIPPO</t>
         </is>
       </c>
       <c r="C333" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D333" t="inlineStr">
         <is>
-          <t>C_V__WURZBURGER.pdf</t>
+          <t>FARNIA_F__2025.pdf</t>
         </is>
       </c>
       <c r="E333" t="inlineStr">
         <is>
-          <t>WURZBURGER_2024.pdf</t>
+          <t>FARNIA_2024.pdf</t>
         </is>
       </c>
     </row>
     <row r="334">
       <c r="A334" t="inlineStr">
         <is>
-          <t>FARNIA</t>
+          <t>SINIGAGLIA</t>
         </is>
       </c>
       <c r="B334" t="inlineStr">
         <is>
-          <t>FILIPPO</t>
+          <t>GIUSY</t>
         </is>
       </c>
       <c r="C334" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
+          <t>SANITARIO Dirigenza non Medica</t>
         </is>
       </c>
       <c r="D334" t="inlineStr">
         <is>
-          <t>FARNIA_F__2025.pdf</t>
+          <t>SINIGAGLIA_2024.pdf</t>
         </is>
       </c>
       <c r="E334" t="inlineStr">
         <is>
-          <t>FARNIA_2024.pdf</t>
+          <t>SINIGAGLIA_20241.pdf</t>
         </is>
       </c>
     </row>
     <row r="335">
       <c r="A335" t="inlineStr">
         <is>
-          <t>SINIGAGLIA</t>
+          <t>ESPOSITO</t>
         </is>
       </c>
       <c r="B335" t="inlineStr">
         <is>
-          <t>GIUSY</t>
+          <t>PIETRO</t>
         </is>
       </c>
       <c r="C335" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
+          <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D335" t="inlineStr">
         <is>
-          <t>SINIGAGLIA_2024.pdf</t>
+          <t>C_V_Pietro_Esposito.pdf</t>
         </is>
       </c>
       <c r="E335" t="inlineStr">
         <is>
-          <t>SINIGAGLIA_20241.pdf</t>
+          <t>Dr__Esposito.pdf</t>
         </is>
       </c>
     </row>
     <row r="336">
       <c r="A336" t="inlineStr">
         <is>
-          <t>ESPOSITO</t>
+          <t>DELUCA</t>
         </is>
       </c>
       <c r="B336" t="inlineStr">
         <is>
-          <t>PIETRO</t>
+          <t>FRANCESCO</t>
         </is>
       </c>
       <c r="C336" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D336" t="inlineStr">
         <is>
-          <t>C_V_Pietro_Esposito.pdf</t>
+          <t>DELUCA_F__2025.pdf</t>
         </is>
       </c>
       <c r="E336" t="inlineStr">
         <is>
-          <t>Dr__Esposito.pdf</t>
+          <t>incompatiblia_DE_LUCA_FRANCESCO14528520240213134743.pdf</t>
         </is>
       </c>
     </row>
     <row r="337">
       <c r="A337" t="inlineStr">
         <is>
-          <t>DELUCA</t>
+          <t>SIGNORINI</t>
         </is>
       </c>
       <c r="B337" t="inlineStr">
         <is>
-          <t>FRANCESCO</t>
+          <t>MANUEL</t>
         </is>
       </c>
       <c r="C337" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D337" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D337" t="inlineStr"/>
+      <c r="E337" t="inlineStr"/>
     </row>
     <row r="338">
       <c r="A338" t="inlineStr">
         <is>
-          <t>SIGNORINI</t>
+          <t>ROCCOBERTON</t>
         </is>
       </c>
       <c r="B338" t="inlineStr">
         <is>
-          <t>MANUEL</t>
+          <t>MARTINA</t>
         </is>
       </c>
       <c r="C338" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D338" t="inlineStr"/>
-      <c r="E338" t="inlineStr"/>
+      <c r="D338" t="inlineStr">
+        <is>
+          <t>ROCCOBERTON_M__2025.pdf</t>
+        </is>
+      </c>
+      <c r="E338" t="inlineStr">
+        <is>
+          <t>Incompatibilit_ROCCOBERTON.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="339">
       <c r="A339" t="inlineStr">
         <is>
-          <t>ROCCOBERTON</t>
+          <t>SPINA</t>
         </is>
       </c>
       <c r="B339" t="inlineStr">
         <is>
-          <t>MARTINA</t>
+          <t>AURELIA</t>
         </is>
       </c>
       <c r="C339" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
+          <t>SANITARIO Dirigenza non Medica</t>
         </is>
       </c>
       <c r="D339" t="inlineStr">
         <is>
-          <t>ROCCOBERTON_M__2025.pdf</t>
+          <t>Spina_cv.pdf</t>
         </is>
       </c>
       <c r="E339" t="inlineStr">
         <is>
-          <t>Incompatibilit_ROCCOBERTON.pdf</t>
+          <t>Spina.pdf</t>
         </is>
       </c>
     </row>
     <row r="340">
       <c r="A340" t="inlineStr">
         <is>
-          <t>SPINA</t>
+          <t>ROGGIO</t>
         </is>
       </c>
       <c r="B340" t="inlineStr">
         <is>
-          <t>AURELIA</t>
+          <t>ANTONELLA</t>
         </is>
       </c>
       <c r="C340" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza non Medica</t>
         </is>
       </c>
       <c r="D340" t="inlineStr">
         <is>
-          <t>Spina_cv.pdf</t>
+          <t>ROGGIO_A__2025.pdf</t>
         </is>
       </c>
       <c r="E340" t="inlineStr">
         <is>
-          <t>Spina.pdf</t>
+          <t>ROGGIO_2024.pdf</t>
         </is>
       </c>
     </row>
     <row r="341">
       <c r="A341" t="inlineStr">
         <is>
-          <t>ROGGIO</t>
+          <t>FARELLA</t>
         </is>
       </c>
       <c r="B341" t="inlineStr">
         <is>
-          <t>ANTONELLA</t>
+          <t>ASSUNTA</t>
         </is>
       </c>
       <c r="C341" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
+          <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D341" t="inlineStr">
         <is>
-          <t>ROGGIO_A__2025.pdf</t>
+          <t>Assunta_Farella2025.pdf</t>
         </is>
       </c>
       <c r="E341" t="inlineStr">
         <is>
-          <t>ROGGIO_2024.pdf</t>
+          <t>dichiarazione_incomp_ASSUNTA_FARELLA.pdf</t>
         </is>
       </c>
     </row>
     <row r="342">
       <c r="A342" t="inlineStr">
         <is>
-          <t>FARELLA</t>
+          <t>CASTELLINI</t>
         </is>
       </c>
       <c r="B342" t="inlineStr">
         <is>
-          <t>ASSUNTA</t>
+          <t>GIULIO</t>
         </is>
       </c>
       <c r="C342" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D342" t="inlineStr">
         <is>
-          <t>Assunta_Farella2025.pdf</t>
+          <t>CASTELLINI_2024.pdf</t>
         </is>
       </c>
       <c r="E342" t="inlineStr">
         <is>
-          <t>dichiarazione_incomp_ASSUNTA_FARELLA.pdf</t>
+          <t>CASTELLINI_20241.pdf</t>
         </is>
       </c>
     </row>
     <row r="343">
       <c r="A343" t="inlineStr">
         <is>
-          <t>CASTELLINI</t>
+          <t>MARIN</t>
         </is>
       </c>
       <c r="B343" t="inlineStr">
         <is>
-          <t>GIULIO</t>
+          <t>BRUNETTA</t>
         </is>
       </c>
       <c r="C343" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D343" t="inlineStr">
         <is>
-          <t>CASTELLINI_2024.pdf</t>
+          <t>MARIN_B__2025.pdf</t>
         </is>
       </c>
       <c r="E343" t="inlineStr">
         <is>
-          <t>CASTELLINI_20241.pdf</t>
+          <t>MARIN_2024.pdf</t>
         </is>
       </c>
     </row>
     <row r="344">
       <c r="A344" t="inlineStr">
         <is>
-          <t>MARIN</t>
+          <t>PALADINA</t>
         </is>
       </c>
       <c r="B344" t="inlineStr">
         <is>
-          <t>BRUNETTA</t>
+          <t>ISABELLA</t>
         </is>
       </c>
       <c r="C344" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D344" t="inlineStr">
         <is>
-          <t>MARIN_B__2025.pdf</t>
+          <t>C_V__Paladina_Isabella.pdf</t>
         </is>
       </c>
       <c r="E344" t="inlineStr">
         <is>
-          <t>MARIN_2024.pdf</t>
+          <t>PALADINA_2024.pdf</t>
         </is>
       </c>
     </row>
     <row r="345">
       <c r="A345" t="inlineStr">
         <is>
-          <t>PALADINA</t>
+          <t>PATANE'</t>
         </is>
       </c>
       <c r="B345" t="inlineStr">
         <is>
-          <t>ISABELLA</t>
+          <t>GIUSEPPE</t>
         </is>
       </c>
       <c r="C345" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D345" t="inlineStr">
         <is>
-          <t>C_V__Paladina_Isabella.pdf</t>
-[...6 lines deleted...]
-      </c>
+          <t>Patan1.pdf</t>
+        </is>
+      </c>
+      <c r="E345" t="inlineStr"/>
     </row>
     <row r="346">
       <c r="A346" t="inlineStr">
         <is>
-          <t>PATANE'</t>
+          <t>SARDELLA</t>
         </is>
       </c>
       <c r="B346" t="inlineStr">
         <is>
-          <t>GIUSEPPE</t>
+          <t>GUGLIELMO</t>
         </is>
       </c>
       <c r="C346" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D346" t="inlineStr">
         <is>
-          <t>Patan1.pdf</t>
-[...2 lines deleted...]
-      <c r="E346" t="inlineStr"/>
+          <t>SARDELLA_G__2025.pdf</t>
+        </is>
+      </c>
+      <c r="E346" t="inlineStr">
+        <is>
+          <t>Sardella.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="347">
       <c r="A347" t="inlineStr">
         <is>
-          <t>SARDELLA</t>
+          <t>CELESTRA</t>
         </is>
       </c>
       <c r="B347" t="inlineStr">
         <is>
-          <t>GUGLIELMO</t>
+          <t>LUCA ALESSANDRO</t>
         </is>
       </c>
       <c r="C347" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D347" t="inlineStr">
         <is>
-          <t>SARDELLA_G__2025.pdf</t>
+          <t>CELESTRA_L__2025.pdf</t>
         </is>
       </c>
       <c r="E347" t="inlineStr">
         <is>
-          <t>Sardella.pdf</t>
+          <t>CELESTRA_20241.pdf</t>
         </is>
       </c>
     </row>
     <row r="348">
       <c r="A348" t="inlineStr">
         <is>
-          <t>CELESTRA</t>
+          <t>BELLUCO</t>
         </is>
       </c>
       <c r="B348" t="inlineStr">
         <is>
-          <t>LUCA ALESSANDRO</t>
+          <t>GIACOMO</t>
         </is>
       </c>
       <c r="C348" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D348" t="inlineStr">
         <is>
-          <t>CELESTRA_L__2025.pdf</t>
+          <t>BELLUCO_G__2025.pdf</t>
         </is>
       </c>
       <c r="E348" t="inlineStr">
         <is>
-          <t>CELESTRA_20241.pdf</t>
+          <t>Belluco.pdf</t>
         </is>
       </c>
     </row>
     <row r="349">
       <c r="A349" t="inlineStr">
         <is>
-          <t>BELLUCO</t>
+          <t>ALDRIGHETTI</t>
         </is>
       </c>
       <c r="B349" t="inlineStr">
         <is>
-          <t>GIACOMO</t>
+          <t>LEONARDO</t>
         </is>
       </c>
       <c r="C349" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D349" t="inlineStr">
         <is>
-          <t>BELLUCO_G__2025.pdf</t>
+          <t>ALDRIGHETTI_L__2025.pdf</t>
         </is>
       </c>
       <c r="E349" t="inlineStr">
         <is>
-          <t>Belluco.pdf</t>
+          <t>Aldrighetti.pdf</t>
         </is>
       </c>
     </row>
     <row r="350">
       <c r="A350" t="inlineStr">
         <is>
-          <t>ALDRIGHETTI</t>
+          <t>ALTIERI</t>
         </is>
       </c>
       <c r="B350" t="inlineStr">
         <is>
-          <t>LEONARDO</t>
+          <t>LINDA</t>
         </is>
       </c>
       <c r="C350" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D350" t="inlineStr">
         <is>
-          <t>ALDRIGHETTI_L__2025.pdf</t>
+          <t>Dott_ssa_ALTIERI_LINDA_CV.pdf</t>
         </is>
       </c>
       <c r="E350" t="inlineStr">
         <is>
-          <t>Aldrighetti.pdf</t>
+          <t>Dott_ssa_ALTIERI_LINDA_DICH.pdf</t>
         </is>
       </c>
     </row>
     <row r="351">
       <c r="A351" t="inlineStr">
         <is>
-          <t>ALTIERI</t>
+          <t>MIOZZO</t>
         </is>
       </c>
       <c r="B351" t="inlineStr">
         <is>
-          <t>LINDA</t>
+          <t>ELIANA</t>
         </is>
       </c>
       <c r="C351" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D351" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D351" t="inlineStr"/>
       <c r="E351" t="inlineStr">
         <is>
-          <t>Dott_ssa_ALTIERI_LINDA_DICH.pdf</t>
+          <t>MIOZZO_2024.pdf</t>
         </is>
       </c>
     </row>
     <row r="352">
       <c r="A352" t="inlineStr">
         <is>
-          <t>MIOZZO</t>
+          <t>MARASKA</t>
         </is>
       </c>
       <c r="B352" t="inlineStr">
         <is>
-          <t>ELIANA</t>
+          <t>FATLUM</t>
         </is>
       </c>
       <c r="C352" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D352" t="inlineStr"/>
+      <c r="D352" t="inlineStr">
+        <is>
+          <t>MARASKA_F__2025.pdf</t>
+        </is>
+      </c>
       <c r="E352" t="inlineStr">
         <is>
-          <t>MIOZZO_2024.pdf</t>
+          <t>Maraska_Fatlum.pdf</t>
         </is>
       </c>
     </row>
     <row r="353">
       <c r="A353" t="inlineStr">
         <is>
-          <t>MARASKA</t>
+          <t>GIORGINO</t>
         </is>
       </c>
       <c r="B353" t="inlineStr">
         <is>
-          <t>FATLUM</t>
+          <t>ADELAIDE</t>
         </is>
       </c>
       <c r="C353" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D353" t="inlineStr">
         <is>
-          <t>MARASKA_F__2025.pdf</t>
+          <t>GIORGINO_A_2025.pdf</t>
         </is>
       </c>
       <c r="E353" t="inlineStr">
         <is>
-          <t>Maraska_Fatlum.pdf</t>
+          <t>Giorgino.pdf</t>
         </is>
       </c>
     </row>
     <row r="354">
       <c r="A354" t="inlineStr">
         <is>
-          <t>GIORGINO</t>
+          <t>STOPPA</t>
         </is>
       </c>
       <c r="B354" t="inlineStr">
         <is>
-          <t>ADELAIDE</t>
+          <t>ALICE</t>
         </is>
       </c>
       <c r="C354" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D354" t="inlineStr">
         <is>
-          <t>GIORGINO_A_2025.pdf</t>
+          <t>STOPPA_ALICE_2024.pdf</t>
         </is>
       </c>
       <c r="E354" t="inlineStr">
         <is>
-          <t>Giorgino.pdf</t>
+          <t>STOPPA_ALICE_20241.pdf</t>
         </is>
       </c>
     </row>
     <row r="355">
       <c r="A355" t="inlineStr">
         <is>
-          <t>STOPPA</t>
+          <t>PAGANIN</t>
         </is>
       </c>
       <c r="B355" t="inlineStr">
         <is>
-          <t>ALICE</t>
+          <t>PAOLA</t>
         </is>
       </c>
       <c r="C355" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
-[...11 lines deleted...]
-      </c>
+          <t>SANITARIO Dirigenza non Medica</t>
+        </is>
+      </c>
+      <c r="D355" t="inlineStr"/>
+      <c r="E355" t="inlineStr"/>
     </row>
     <row r="356">
       <c r="A356" t="inlineStr">
         <is>
-          <t>PAGANIN</t>
+          <t>DANIELE</t>
         </is>
       </c>
       <c r="B356" t="inlineStr">
         <is>
-          <t>PAOLA</t>
+          <t>MARTA MARIA</t>
         </is>
       </c>
       <c r="C356" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
+          <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D356" t="inlineStr">
         <is>
-          <t>NULL</t>
-[...2 lines deleted...]
-      <c r="E356" t="inlineStr"/>
+          <t>MARTA_DANIELE_cv.pdf</t>
+        </is>
+      </c>
+      <c r="E356" t="inlineStr">
+        <is>
+          <t>daniele.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="357">
       <c r="A357" t="inlineStr">
         <is>
-          <t>DANIELE</t>
+          <t>BISCUOLA</t>
         </is>
       </c>
       <c r="B357" t="inlineStr">
         <is>
-          <t>MARTA MARIA</t>
+          <t>SILVIA</t>
         </is>
       </c>
       <c r="C357" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
+          <t>SANITARIO Dirigenza non Medica</t>
         </is>
       </c>
       <c r="D357" t="inlineStr">
         <is>
-          <t>MARTA_DANIELE_cv.pdf</t>
+          <t>BISCUOLA_2024.pdf</t>
         </is>
       </c>
       <c r="E357" t="inlineStr">
         <is>
-          <t>daniele.pdf</t>
+          <t>incopatiilita_BISCUOLA14530120240213144554.pdf</t>
         </is>
       </c>
     </row>
     <row r="358">
       <c r="A358" t="inlineStr">
         <is>
-          <t>BISCUOLA</t>
+          <t>MERLO</t>
         </is>
       </c>
       <c r="B358" t="inlineStr">
         <is>
-          <t>SILVIA</t>
+          <t>FRANCESCO</t>
         </is>
       </c>
       <c r="C358" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza non Medica</t>
         </is>
       </c>
       <c r="D358" t="inlineStr">
         <is>
-          <t>BISCUOLA_2024.pdf</t>
+          <t>C_V__Merlo_Francesco.pdf</t>
         </is>
       </c>
       <c r="E358" t="inlineStr">
         <is>
-          <t>incopatiilita_BISCUOLA14530120240213144554.pdf</t>
+          <t>MERLO_20241.pdf</t>
         </is>
       </c>
     </row>
     <row r="359">
       <c r="A359" t="inlineStr">
         <is>
-          <t>MERLO</t>
+          <t>VALENZA</t>
         </is>
       </c>
       <c r="B359" t="inlineStr">
         <is>
-          <t>FRANCESCO</t>
+          <t>SIMONE</t>
         </is>
       </c>
       <c r="C359" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
+          <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D359" t="inlineStr">
         <is>
-          <t>C_V__Merlo_Francesco.pdf</t>
+          <t>VALENZA_S__2025.pdf</t>
         </is>
       </c>
       <c r="E359" t="inlineStr">
         <is>
-          <t>MERLO_20241.pdf</t>
+          <t>incompatiblia_VALENZA_SIMONE14527920240213134534.pdf</t>
         </is>
       </c>
     </row>
     <row r="360">
       <c r="A360" t="inlineStr">
         <is>
-          <t>VALENZA</t>
+          <t>ROMAN</t>
         </is>
       </c>
       <c r="B360" t="inlineStr">
         <is>
-          <t>SIMONE</t>
+          <t>ANNA</t>
         </is>
       </c>
       <c r="C360" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D360" t="inlineStr">
         <is>
-          <t>VALENZA_S__2025.pdf</t>
+          <t>ROMAN_A__2025.pdf</t>
         </is>
       </c>
       <c r="E360" t="inlineStr">
         <is>
-          <t>incompatiblia_VALENZA_SIMONE14527920240213134534.pdf</t>
+          <t>ROMAN_20241.pdf</t>
         </is>
       </c>
     </row>
     <row r="361">
       <c r="A361" t="inlineStr">
         <is>
-          <t>ROMAN</t>
+          <t>GALUPPO</t>
         </is>
       </c>
       <c r="B361" t="inlineStr">
         <is>
-          <t>ANNA</t>
+          <t>MARCO</t>
         </is>
       </c>
       <c r="C361" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D361" t="inlineStr">
         <is>
-          <t>ROMAN_A__2025.pdf</t>
+          <t>GALUPPO_2025.pdf</t>
         </is>
       </c>
       <c r="E361" t="inlineStr">
         <is>
-          <t>ROMAN_20241.pdf</t>
+          <t>GALUPPO_2024.pdf</t>
         </is>
       </c>
     </row>
     <row r="362">
       <c r="A362" t="inlineStr">
         <is>
-          <t>CARTA</t>
+          <t>BELTRAME</t>
         </is>
       </c>
       <c r="B362" t="inlineStr">
         <is>
-          <t>FRANCESCA</t>
+          <t>LAURA</t>
         </is>
       </c>
       <c r="C362" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
-[...11 lines deleted...]
-      </c>
+          <t>SANITARIO Dirigenza non Medica</t>
+        </is>
+      </c>
+      <c r="D362" t="inlineStr"/>
+      <c r="E362" t="inlineStr"/>
     </row>
     <row r="363">
       <c r="A363" t="inlineStr">
         <is>
-          <t>GALUPPO</t>
+          <t>SANSONE</t>
         </is>
       </c>
       <c r="B363" t="inlineStr">
         <is>
-          <t>MARCO</t>
+          <t>FRANCESCO</t>
         </is>
       </c>
       <c r="C363" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D363" t="inlineStr">
         <is>
-          <t>GALUPPO_2025.pdf</t>
+          <t>SANSONE_F__2025.pdf</t>
         </is>
       </c>
       <c r="E363" t="inlineStr">
         <is>
-          <t>GALUPPO_2024.pdf</t>
+          <t>incompatibilita_SANSONE14533120240213145525.pdf</t>
         </is>
       </c>
     </row>
     <row r="364">
       <c r="A364" t="inlineStr">
         <is>
-          <t>BELTRAME</t>
+          <t>DAZIALE</t>
         </is>
       </c>
       <c r="B364" t="inlineStr">
         <is>
-          <t>LAURA</t>
+          <t>STEFANIA</t>
         </is>
       </c>
       <c r="C364" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
+          <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D364" t="inlineStr">
         <is>
-          <t>NULL</t>
-[...2 lines deleted...]
-      <c r="E364" t="inlineStr"/>
+          <t>DAZIALE_S__2025.pdf</t>
+        </is>
+      </c>
+      <c r="E364" t="inlineStr">
+        <is>
+          <t>DAZIALE_20241.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="365">
       <c r="A365" t="inlineStr">
         <is>
-          <t>SANSONE</t>
+          <t>ANDREETTO</t>
         </is>
       </c>
       <c r="B365" t="inlineStr">
         <is>
-          <t>FRANCESCO</t>
+          <t>MATTEO</t>
         </is>
       </c>
       <c r="C365" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D365" t="inlineStr">
         <is>
-          <t>SANSONE_F__2025.pdf</t>
+          <t>ANDREETTO_M__2025.pdf</t>
         </is>
       </c>
       <c r="E365" t="inlineStr">
         <is>
-          <t>incompatibilita_SANSONE14533120240213145525.pdf</t>
+          <t>ANDREETTO_20241.pdf</t>
         </is>
       </c>
     </row>
     <row r="366">
       <c r="A366" t="inlineStr">
         <is>
-          <t>DAZIALE</t>
+          <t>DINELLI</t>
         </is>
       </c>
       <c r="B366" t="inlineStr">
         <is>
-          <t>STEFANIA</t>
+          <t>ELENA</t>
         </is>
       </c>
       <c r="C366" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D366" t="inlineStr">
         <is>
-          <t>DAZIALE_S__2025.pdf</t>
+          <t>DINELLI_E_2025.pdf</t>
         </is>
       </c>
       <c r="E366" t="inlineStr">
         <is>
-          <t>DAZIALE_20241.pdf</t>
+          <t>DINELLI_2024.pdf</t>
         </is>
       </c>
     </row>
     <row r="367">
       <c r="A367" t="inlineStr">
         <is>
-          <t>ANDREETTO</t>
+          <t>BALDISSEROTTO</t>
         </is>
       </c>
       <c r="B367" t="inlineStr">
         <is>
-          <t>MATTEO</t>
+          <t>GIACOMO</t>
         </is>
       </c>
       <c r="C367" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D367" t="inlineStr">
         <is>
-          <t>ANDREETTO_M__2025.pdf</t>
+          <t>BALDISSEROTTO_G_2025.pdf</t>
         </is>
       </c>
       <c r="E367" t="inlineStr">
         <is>
-          <t>ANDREETTO_20241.pdf</t>
+          <t>Baldisserotto.pdf</t>
         </is>
       </c>
     </row>
     <row r="368">
       <c r="A368" t="inlineStr">
         <is>
-          <t>DINELLI</t>
+          <t>SIGOLO</t>
         </is>
       </c>
       <c r="B368" t="inlineStr">
         <is>
-          <t>ELENA</t>
+          <t>GUENDALINA</t>
         </is>
       </c>
       <c r="C368" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D368" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D368" t="inlineStr"/>
       <c r="E368" t="inlineStr">
         <is>
-          <t>DINELLI_2024.pdf</t>
+          <t>Sigolo.pdf</t>
         </is>
       </c>
     </row>
     <row r="369">
       <c r="A369" t="inlineStr">
         <is>
-          <t>BALDISSEROTTO</t>
+          <t>FRANZONI</t>
         </is>
       </c>
       <c r="B369" t="inlineStr">
         <is>
-          <t>GIACOMO</t>
+          <t>NICOLA</t>
         </is>
       </c>
       <c r="C369" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D369" t="inlineStr">
         <is>
-          <t>BALDISSEROTTO_G_2025.pdf</t>
+          <t>FRANZONI_NICOLA.pdf</t>
         </is>
       </c>
       <c r="E369" t="inlineStr">
         <is>
-          <t>Baldisserotto.pdf</t>
+          <t>Franzoni.pdf</t>
         </is>
       </c>
     </row>
     <row r="370">
       <c r="A370" t="inlineStr">
         <is>
-          <t>SIGOLO</t>
+          <t>MALENA</t>
         </is>
       </c>
       <c r="B370" t="inlineStr">
         <is>
-          <t>GUENDALINA</t>
+          <t>MARINA</t>
         </is>
       </c>
       <c r="C370" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D370" t="inlineStr"/>
+      <c r="D370" t="inlineStr">
+        <is>
+          <t>C_V__Malena_Marina.pdf</t>
+        </is>
+      </c>
       <c r="E370" t="inlineStr">
         <is>
-          <t>Sigolo.pdf</t>
+          <t>MALENA_20241.pdf</t>
         </is>
       </c>
     </row>
     <row r="371">
       <c r="A371" t="inlineStr">
         <is>
-          <t>FRANZONI</t>
+          <t>MERAGLIA</t>
         </is>
       </c>
       <c r="B371" t="inlineStr">
         <is>
-          <t>NICOLA</t>
+          <t>FRANCESCA</t>
         </is>
       </c>
       <c r="C371" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D371" t="inlineStr">
         <is>
-          <t>FRANZONI_NICOLA.pdf</t>
+          <t>CV_MeragliaFrancesca.pdf</t>
         </is>
       </c>
       <c r="E371" t="inlineStr">
         <is>
-          <t>Franzoni.pdf</t>
+          <t>INCONF_MERAGLIA.pdf</t>
         </is>
       </c>
     </row>
     <row r="372">
       <c r="A372" t="inlineStr">
         <is>
-          <t>MALENA</t>
+          <t>GIGLIOFIORITO</t>
         </is>
       </c>
       <c r="B372" t="inlineStr">
         <is>
-          <t>MARINA</t>
+          <t>GAETANO</t>
         </is>
       </c>
       <c r="C372" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D372" t="inlineStr">
         <is>
-          <t>C_V__Malena_Marina.pdf</t>
+          <t>GIGLIOFIORITO_G__2025.pdf</t>
         </is>
       </c>
       <c r="E372" t="inlineStr">
         <is>
-          <t>MALENA_20241.pdf</t>
+          <t>Gigliofiorito.pdf</t>
         </is>
       </c>
     </row>
     <row r="373">
       <c r="A373" t="inlineStr">
         <is>
-          <t>MERAGLIA</t>
+          <t>ZORZI</t>
         </is>
       </c>
       <c r="B373" t="inlineStr">
         <is>
-          <t>FRANCESCA</t>
+          <t>FABIOLA</t>
         </is>
       </c>
       <c r="C373" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D373" t="inlineStr">
         <is>
-          <t>CV_MeragliaFrancesca.pdf</t>
+          <t>C_V__Zorzi_Fabiola.pdf</t>
         </is>
       </c>
       <c r="E373" t="inlineStr">
         <is>
-          <t>INCONF_MERAGLIA.pdf</t>
+          <t>Zorzi_Fabiola.pdf</t>
         </is>
       </c>
     </row>
     <row r="374">
       <c r="A374" t="inlineStr">
         <is>
-          <t>GIGLIOFIORITO</t>
+          <t>MOROLDO</t>
         </is>
       </c>
       <c r="B374" t="inlineStr">
         <is>
-          <t>GAETANO</t>
+          <t>ALESSANDRO</t>
         </is>
       </c>
       <c r="C374" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D374" t="inlineStr">
         <is>
-          <t>GIGLIOFIORITO_G__2025.pdf</t>
+          <t>CV_Moroldo_Alessandro_basic.pdf</t>
         </is>
       </c>
       <c r="E374" t="inlineStr">
         <is>
-          <t>Gigliofiorito.pdf</t>
+          <t>Moroldo_Alessandro.pdf</t>
         </is>
       </c>
     </row>
     <row r="375">
       <c r="A375" t="inlineStr">
         <is>
-          <t>ZORZI</t>
+          <t>PONTESILLI</t>
         </is>
       </c>
       <c r="B375" t="inlineStr">
         <is>
-          <t>FABIOLA</t>
+          <t>GIULIA MARIA</t>
         </is>
       </c>
       <c r="C375" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D375" t="inlineStr">
         <is>
-          <t>C_V__Zorzi_Fabiola.pdf</t>
+          <t>PONTESILLI_GM_2025.pdf</t>
         </is>
       </c>
       <c r="E375" t="inlineStr">
         <is>
-          <t>Zorzi_Fabiola.pdf</t>
+          <t>Pontesilli_Giulia_Maria.pdf</t>
         </is>
       </c>
     </row>
     <row r="376">
       <c r="A376" t="inlineStr">
         <is>
-          <t>MOROLDO</t>
+          <t>BISAN</t>
         </is>
       </c>
       <c r="B376" t="inlineStr">
         <is>
-          <t>ALESSANDRO</t>
+          <t>TAMARA</t>
         </is>
       </c>
       <c r="C376" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
+          <t>SANITARIO Dirigenza non Medica</t>
         </is>
       </c>
       <c r="D376" t="inlineStr">
         <is>
-          <t>CV_Moroldo_Alessandro_basic.pdf</t>
-[...6 lines deleted...]
-      </c>
+          <t>BISAN_T__2025.pdf</t>
+        </is>
+      </c>
+      <c r="E376" t="inlineStr"/>
     </row>
     <row r="377">
       <c r="A377" t="inlineStr">
         <is>
-          <t>PONTESILLI</t>
+          <t>BERTOMORO</t>
         </is>
       </c>
       <c r="B377" t="inlineStr">
         <is>
-          <t>GIULIA MARIA</t>
+          <t>PERLA</t>
         </is>
       </c>
       <c r="C377" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D377" t="inlineStr">
         <is>
-          <t>PONTESILLI_GM_2025.pdf</t>
+          <t>Bertomoro1.pdf</t>
         </is>
       </c>
       <c r="E377" t="inlineStr">
         <is>
-          <t>Pontesilli_Giulia_Maria.pdf</t>
+          <t>BERTOMORO_2024.pdf</t>
         </is>
       </c>
     </row>
     <row r="378">
       <c r="A378" t="inlineStr">
         <is>
-          <t>BISAN</t>
+          <t>ALBERTON</t>
         </is>
       </c>
       <c r="B378" t="inlineStr">
         <is>
-          <t>TAMARA</t>
+          <t>GIULIANO MARIA</t>
         </is>
       </c>
       <c r="C378" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
+          <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D378" t="inlineStr">
         <is>
-          <t>BISAN_T__2025.pdf</t>
-[...2 lines deleted...]
-      <c r="E378" t="inlineStr"/>
+          <t>ALBERTON_2024.pdf</t>
+        </is>
+      </c>
+      <c r="E378" t="inlineStr">
+        <is>
+          <t>Alberton.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="379">
       <c r="A379" t="inlineStr">
         <is>
-          <t>BERTOMORO</t>
+          <t>MARANGONI</t>
         </is>
       </c>
       <c r="B379" t="inlineStr">
         <is>
-          <t>PERLA</t>
+          <t>ROBERTA</t>
         </is>
       </c>
       <c r="C379" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
+          <t>SANITARIO Dirigenza non Medica</t>
         </is>
       </c>
       <c r="D379" t="inlineStr">
         <is>
-          <t>Bertomoro1.pdf</t>
+          <t>MARANGONI_R__7975_PS__2025.pdf</t>
         </is>
       </c>
       <c r="E379" t="inlineStr">
         <is>
-          <t>BERTOMORO_2024.pdf</t>
+          <t>incopatibilita_MARANGONI_ROBERT14536920240213153814.pdf</t>
         </is>
       </c>
     </row>
     <row r="380">
       <c r="A380" t="inlineStr">
         <is>
-          <t>ALBERTON</t>
+          <t>DRAGO</t>
         </is>
       </c>
       <c r="B380" t="inlineStr">
         <is>
-          <t>GIULIANO MARIA</t>
+          <t>LISA</t>
         </is>
       </c>
       <c r="C380" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
+          <t>SANITARIO Dirigenza non Medica</t>
         </is>
       </c>
       <c r="D380" t="inlineStr">
         <is>
-          <t>ALBERTON_2024.pdf</t>
+          <t>Drago_Lisa_Curriculum_vitae.pdf</t>
         </is>
       </c>
       <c r="E380" t="inlineStr">
         <is>
-          <t>Alberton.pdf</t>
+          <t>DRAGO_20241.pdf</t>
         </is>
       </c>
     </row>
     <row r="381">
       <c r="A381" t="inlineStr">
         <is>
-          <t>MARANGONI</t>
+          <t>MANNA</t>
         </is>
       </c>
       <c r="B381" t="inlineStr">
         <is>
-          <t>ROBERTA</t>
+          <t>FRANCESCA</t>
         </is>
       </c>
       <c r="C381" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
+          <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D381" t="inlineStr">
         <is>
-          <t>MARANGONI_R__7975_PS__2025.pdf</t>
+          <t>FORMAT_CURRICULUM_VITAE_F_MANNA.pdf</t>
         </is>
       </c>
       <c r="E381" t="inlineStr">
         <is>
-          <t>incopatibilita_MARANGONI_ROBERT14536920240213153814.pdf</t>
+          <t>Manna.pdf</t>
         </is>
       </c>
     </row>
     <row r="382">
       <c r="A382" t="inlineStr">
         <is>
-          <t>DRAGO</t>
+          <t>PASTORELLO</t>
         </is>
       </c>
       <c r="B382" t="inlineStr">
         <is>
-          <t>LISA</t>
+          <t>VALERIA</t>
         </is>
       </c>
       <c r="C382" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza non Medica</t>
         </is>
       </c>
       <c r="D382" t="inlineStr">
         <is>
-          <t>Drago_Lisa_Curriculum_vitae.pdf</t>
+          <t>C_V__Pastorello_Valeria.pdf</t>
         </is>
       </c>
       <c r="E382" t="inlineStr">
         <is>
-          <t>DRAGO_20241.pdf</t>
+          <t>PASTORELLO_20241.pdf</t>
         </is>
       </c>
     </row>
     <row r="383">
       <c r="A383" t="inlineStr">
         <is>
-          <t>MANNA</t>
+          <t>LUCCARELLI</t>
         </is>
       </c>
       <c r="B383" t="inlineStr">
         <is>
-          <t>FRANCESCA</t>
+          <t>MARIA ROSARIA</t>
         </is>
       </c>
       <c r="C383" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
+          <t>SANITARIO Dirigenza non Medica</t>
         </is>
       </c>
       <c r="D383" t="inlineStr">
         <is>
-          <t>FORMAT_CURRICULUM_VITAE_F_MANNA.pdf</t>
+          <t>LUCCARELLI_2024.pdf</t>
         </is>
       </c>
       <c r="E383" t="inlineStr">
         <is>
-          <t>Manna.pdf</t>
+          <t>LUCCARELLI_20241.pdf</t>
         </is>
       </c>
     </row>
     <row r="384">
       <c r="A384" t="inlineStr">
         <is>
-          <t>PASTORELLO</t>
+          <t>CARRASSI</t>
         </is>
       </c>
       <c r="B384" t="inlineStr">
         <is>
-          <t>VALERIA</t>
+          <t>ERIKA</t>
         </is>
       </c>
       <c r="C384" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
+          <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D384" t="inlineStr">
         <is>
-          <t>C_V__Pastorello_Valeria.pdf</t>
+          <t>CARASSI_E_2025.pdf</t>
         </is>
       </c>
       <c r="E384" t="inlineStr">
         <is>
-          <t>PASTORELLO_20241.pdf</t>
+          <t>CARRASSI_2024.pdf</t>
         </is>
       </c>
     </row>
     <row r="385">
       <c r="A385" t="inlineStr">
         <is>
-          <t>LUCCARELLI</t>
+          <t>PORTESAN</t>
         </is>
       </c>
       <c r="B385" t="inlineStr">
         <is>
-          <t>MARIA ROSARIA</t>
+          <t>PAOLO</t>
         </is>
       </c>
       <c r="C385" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
+          <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D385" t="inlineStr">
         <is>
-          <t>LUCCARELLI_2024.pdf</t>
+          <t>PORTESAN_P__2025.pdf</t>
         </is>
       </c>
       <c r="E385" t="inlineStr">
         <is>
-          <t>LUCCARELLI_20241.pdf</t>
+          <t>PORTESAN_2024.pdf</t>
         </is>
       </c>
     </row>
     <row r="386">
       <c r="A386" t="inlineStr">
         <is>
-          <t>CARRASSI</t>
+          <t>RENNA</t>
         </is>
       </c>
       <c r="B386" t="inlineStr">
         <is>
-          <t>ERIKA</t>
+          <t>MARTINA</t>
         </is>
       </c>
       <c r="C386" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D386" t="inlineStr">
         <is>
-          <t>CARASSI_E_2025.pdf</t>
-[...6 lines deleted...]
-      </c>
+          <t>C_V__Renna_Martina.pdf</t>
+        </is>
+      </c>
+      <c r="E386" t="inlineStr"/>
     </row>
     <row r="387">
       <c r="A387" t="inlineStr">
         <is>
-          <t>PORTESAN</t>
+          <t>FURCI</t>
         </is>
       </c>
       <c r="B387" t="inlineStr">
         <is>
-          <t>PAOLO</t>
+          <t>ANTONIO</t>
         </is>
       </c>
       <c r="C387" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D387" t="inlineStr">
         <is>
-          <t>PORTESAN_P__2025.pdf</t>
+          <t>Furci_Curriculum_formativo_professionale_2025.pdf</t>
         </is>
       </c>
       <c r="E387" t="inlineStr">
         <is>
-          <t>PORTESAN_2024.pdf</t>
+          <t>FURCI_Dichiarazione_incompatibilita_2025.pdf</t>
         </is>
       </c>
     </row>
     <row r="388">
       <c r="A388" t="inlineStr">
         <is>
-          <t>RENNA</t>
+          <t>BORGHESAN</t>
         </is>
       </c>
       <c r="B388" t="inlineStr">
         <is>
-          <t>MARTINA</t>
+          <t>FEDERICO</t>
         </is>
       </c>
       <c r="C388" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D388" t="inlineStr">
         <is>
-          <t>C_V__Renna_Martina.pdf</t>
-[...2 lines deleted...]
-      <c r="E388" t="inlineStr"/>
+          <t>CV_Borghesan_AULSS5.pdf</t>
+        </is>
+      </c>
+      <c r="E388" t="inlineStr">
+        <is>
+          <t>BORGHESAN_FEDERICO.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="389">
       <c r="A389" t="inlineStr">
         <is>
-          <t>FURCI</t>
+          <t>BARTOLETTI</t>
         </is>
       </c>
       <c r="B389" t="inlineStr">
         <is>
-          <t>ANTONIO</t>
+          <t>PAOLA</t>
         </is>
       </c>
       <c r="C389" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D389" t="inlineStr">
         <is>
-          <t>Furci_Curriculum_formativo_professionale_2025.pdf</t>
-[...6 lines deleted...]
-      </c>
+          <t>CURRICULUM_VITAE_Paola_Bartoletti.pdf</t>
+        </is>
+      </c>
+      <c r="E389" t="inlineStr"/>
     </row>
     <row r="390">
       <c r="A390" t="inlineStr">
         <is>
-          <t>BORGHESAN</t>
+          <t>PORCELLI</t>
         </is>
       </c>
       <c r="B390" t="inlineStr">
         <is>
-          <t>FEDERICO</t>
+          <t>GIORGIO</t>
         </is>
       </c>
       <c r="C390" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D390" t="inlineStr">
         <is>
-          <t>CV_Borghesan_AULSS5.pdf</t>
+          <t>PORCELLI_G__2025.pdf</t>
         </is>
       </c>
       <c r="E390" t="inlineStr">
         <is>
-          <t>BORGHESAN_FEDERICO.pdf</t>
+          <t>incompatiblia_PORCELLI14528420240213134710.pdf</t>
         </is>
       </c>
     </row>
     <row r="391">
       <c r="A391" t="inlineStr">
         <is>
-          <t>BARTOLETTI</t>
+          <t>CASELLATO</t>
         </is>
       </c>
       <c r="B391" t="inlineStr">
         <is>
-          <t>PAOLA</t>
+          <t>GIACOMO</t>
         </is>
       </c>
       <c r="C391" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D391" t="inlineStr">
         <is>
-          <t>CURRICULUM_VITAE_Paola_Bartoletti.pdf</t>
-[...2 lines deleted...]
-      <c r="E391" t="inlineStr"/>
+          <t>Curriculum_Dott__Casellato_Giacomo.pdf</t>
+        </is>
+      </c>
+      <c r="E391" t="inlineStr">
+        <is>
+          <t>CASELLATO_20241.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="392">
       <c r="A392" t="inlineStr">
         <is>
-          <t>PORCELLI</t>
+          <t>VENTURIN</t>
         </is>
       </c>
       <c r="B392" t="inlineStr">
         <is>
-          <t>GIORGIO</t>
+          <t>CHIARA</t>
         </is>
       </c>
       <c r="C392" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D392" t="inlineStr">
         <is>
-          <t>PORCELLI_G__2025.pdf</t>
+          <t>VENTURIN_2024.pdf</t>
         </is>
       </c>
       <c r="E392" t="inlineStr">
         <is>
-          <t>incompatiblia_PORCELLI14528420240213134710.pdf</t>
+          <t>Venturin.pdf</t>
         </is>
       </c>
     </row>
     <row r="393">
       <c r="A393" t="inlineStr">
         <is>
-          <t>CASELLATO</t>
+          <t>JIRILLO</t>
         </is>
       </c>
       <c r="B393" t="inlineStr">
         <is>
-          <t>GIACOMO</t>
+          <t>ROSSELLA</t>
         </is>
       </c>
       <c r="C393" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D393" t="inlineStr">
         <is>
-          <t>Curriculum_Dott__Casellato_Giacomo.pdf</t>
-[...6 lines deleted...]
-      </c>
+          <t>JIRILLO_R_2025.pdf</t>
+        </is>
+      </c>
+      <c r="E393" t="inlineStr"/>
     </row>
     <row r="394">
       <c r="A394" t="inlineStr">
         <is>
-          <t>VENTURIN</t>
+          <t>BAGOLINI</t>
         </is>
       </c>
       <c r="B394" t="inlineStr">
         <is>
-          <t>CHIARA</t>
+          <t>FRANCESCO</t>
         </is>
       </c>
       <c r="C394" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D394" t="inlineStr">
         <is>
-          <t>VENTURIN_2024.pdf</t>
+          <t>Bagolini_CURRICULUM_VITAE.pdf</t>
         </is>
       </c>
       <c r="E394" t="inlineStr">
         <is>
-          <t>Venturin.pdf</t>
+          <t>Bagolini.pdf</t>
         </is>
       </c>
     </row>
     <row r="395">
       <c r="A395" t="inlineStr">
         <is>
-          <t>JIRILLO</t>
+          <t>FAGANELLO</t>
         </is>
       </c>
       <c r="B395" t="inlineStr">
         <is>
-          <t>ROSSELLA</t>
+          <t>DAVIDE</t>
         </is>
       </c>
       <c r="C395" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
+          <t>SANITARIO Dirigenza non Medica</t>
         </is>
       </c>
       <c r="D395" t="inlineStr">
         <is>
-          <t>JIRILLO_R_2025.pdf</t>
-[...2 lines deleted...]
-      <c r="E395" t="inlineStr"/>
+          <t>FAGANELLO_D__2025.pdf</t>
+        </is>
+      </c>
+      <c r="E395" t="inlineStr">
+        <is>
+          <t>FAGANELLO_DAVIDE_Dichiarazione_di_non_inconferibilit_incompatibilit.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="396">
       <c r="A396" t="inlineStr">
         <is>
-          <t>BAGOLINI</t>
+          <t>FURFARO</t>
         </is>
       </c>
       <c r="B396" t="inlineStr">
         <is>
-          <t>FRANCESCO</t>
+          <t>MARIA</t>
         </is>
       </c>
       <c r="C396" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
+          <t>SANITARIO Dirigenza non Medica</t>
         </is>
       </c>
       <c r="D396" t="inlineStr">
         <is>
-          <t>Bagolini_CURRICULUM_VITAE.pdf</t>
+          <t>C_V__Furfaro_Maria.pdf</t>
         </is>
       </c>
       <c r="E396" t="inlineStr">
         <is>
-          <t>Bagolini.pdf</t>
+          <t>FURFARO_20241.pdf</t>
         </is>
       </c>
     </row>
     <row r="397">
       <c r="A397" t="inlineStr">
         <is>
-          <t>FAGANELLO</t>
+          <t>CAVAZZA</t>
         </is>
       </c>
       <c r="B397" t="inlineStr">
         <is>
-          <t>DAVIDE</t>
+          <t>MARTINO</t>
         </is>
       </c>
       <c r="C397" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
+          <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D397" t="inlineStr">
         <is>
-          <t>FAGANELLO_D__2025.pdf</t>
-[...6 lines deleted...]
-      </c>
+          <t>CAVAZZA_MA__2025.pdf</t>
+        </is>
+      </c>
+      <c r="E397" t="inlineStr"/>
     </row>
     <row r="398">
       <c r="A398" t="inlineStr">
         <is>
-          <t>FURFARO</t>
+          <t>GALLERANI</t>
         </is>
       </c>
       <c r="B398" t="inlineStr">
         <is>
-          <t>MARIA</t>
+          <t>ALTEA</t>
         </is>
       </c>
       <c r="C398" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
+          <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D398" t="inlineStr">
         <is>
-          <t>C_V__Furfaro_Maria.pdf</t>
+          <t>GALLERANI_A__2025.pdf</t>
         </is>
       </c>
       <c r="E398" t="inlineStr">
         <is>
-          <t>FURFARO_20241.pdf</t>
+          <t>Gallerani_Altea.pdf</t>
         </is>
       </c>
     </row>
     <row r="399">
       <c r="A399" t="inlineStr">
         <is>
-          <t>CAVAZZA</t>
+          <t>CAPUTO</t>
         </is>
       </c>
       <c r="B399" t="inlineStr">
         <is>
-          <t>MARTINO</t>
+          <t>SARA</t>
         </is>
       </c>
       <c r="C399" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D399" t="inlineStr">
         <is>
-          <t>CAVAZZA_MA__2025.pdf</t>
-[...2 lines deleted...]
-      <c r="E399" t="inlineStr"/>
+          <t>CAPUTO_S__2025.pdf</t>
+        </is>
+      </c>
+      <c r="E399" t="inlineStr">
+        <is>
+          <t>CAPUTO_SARA_2024.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="400">
       <c r="A400" t="inlineStr">
         <is>
-          <t>GALLERANI</t>
+          <t>GANOVELLI</t>
         </is>
       </c>
       <c r="B400" t="inlineStr">
         <is>
-          <t>ALTEA</t>
+          <t>MICHELE</t>
         </is>
       </c>
       <c r="C400" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D400" t="inlineStr">
         <is>
-          <t>GALLERANI_A__2025.pdf</t>
+          <t>GANOVELLI_M__2025.pdf</t>
         </is>
       </c>
       <c r="E400" t="inlineStr">
         <is>
-          <t>Gallerani_Altea.pdf</t>
+          <t>Dichiarazione_Ganovelli.pdf</t>
         </is>
       </c>
     </row>
     <row r="401">
       <c r="A401" t="inlineStr">
         <is>
-          <t>CAPUTO</t>
+          <t>CAPUZZO</t>
         </is>
       </c>
       <c r="B401" t="inlineStr">
         <is>
-          <t>SARA</t>
+          <t>CHIARA</t>
         </is>
       </c>
       <c r="C401" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D401" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D401" t="inlineStr"/>
       <c r="E401" t="inlineStr">
         <is>
-          <t>CAPUTO_SARA_2024.pdf</t>
+          <t>CAPUZZO_2024.pdf</t>
         </is>
       </c>
     </row>
     <row r="402">
       <c r="A402" t="inlineStr">
         <is>
-          <t>GANOVELLI</t>
+          <t>WAHEED</t>
         </is>
       </c>
       <c r="B402" t="inlineStr">
         <is>
-          <t>MICHELE</t>
+          <t>ALI</t>
         </is>
       </c>
       <c r="C402" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D402" t="inlineStr">
         <is>
-          <t>GANOVELLI_M__2025.pdf</t>
+          <t>WAHEED_A__2025.pdf</t>
         </is>
       </c>
       <c r="E402" t="inlineStr">
         <is>
-          <t>Dichiarazione_Ganovelli.pdf</t>
+          <t>Incompatibilit_ALI.pdf</t>
         </is>
       </c>
     </row>
     <row r="403">
       <c r="A403" t="inlineStr">
         <is>
-          <t>CAPUZZO</t>
+          <t>AZZI</t>
         </is>
       </c>
       <c r="B403" t="inlineStr">
         <is>
-          <t>CHIARA</t>
+          <t>LEONARDO</t>
         </is>
       </c>
       <c r="C403" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D403" t="inlineStr">
         <is>
-          <t>NULL</t>
+          <t>AZZI_L__2025.pdf</t>
         </is>
       </c>
       <c r="E403" t="inlineStr">
         <is>
-          <t>CAPUZZO_2024.pdf</t>
+          <t>Azzi.pdf</t>
         </is>
       </c>
     </row>
     <row r="404">
       <c r="A404" t="inlineStr">
         <is>
-          <t>WAHEED</t>
+          <t>MORGILLO</t>
         </is>
       </c>
       <c r="B404" t="inlineStr">
         <is>
-          <t>ALI</t>
+          <t>GAETANO</t>
         </is>
       </c>
       <c r="C404" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D404" t="inlineStr">
         <is>
-          <t>WAHEED_A__2025.pdf</t>
+          <t>MORGILLO_G__2025.pdf</t>
         </is>
       </c>
       <c r="E404" t="inlineStr">
         <is>
-          <t>Incompatibilit_ALI.pdf</t>
+          <t>Incompatibilit_MORGILLO.pdf</t>
         </is>
       </c>
     </row>
     <row r="405">
       <c r="A405" t="inlineStr">
         <is>
-          <t>AZZI</t>
+          <t>MILAZZO</t>
         </is>
       </c>
       <c r="B405" t="inlineStr">
         <is>
-          <t>LEONARDO</t>
+          <t>ALESSANDRO</t>
         </is>
       </c>
       <c r="C405" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D405" t="inlineStr">
         <is>
-          <t>AZZI_L__2025.pdf</t>
+          <t>CV_Milazzo.pdf</t>
         </is>
       </c>
       <c r="E405" t="inlineStr">
         <is>
-          <t>Azzi.pdf</t>
+          <t>MILAZZO_2024.pdf</t>
         </is>
       </c>
     </row>
     <row r="406">
       <c r="A406" t="inlineStr">
         <is>
-          <t>MORGILLO</t>
+          <t>CAREGNATO</t>
         </is>
       </c>
       <c r="B406" t="inlineStr">
         <is>
-          <t>GAETANO</t>
+          <t>ALLEGRA</t>
         </is>
       </c>
       <c r="C406" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D406" t="inlineStr">
         <is>
-          <t>MORGILLO_G__2025.pdf</t>
+          <t>CAREGNATO_A__2025.pdf</t>
         </is>
       </c>
       <c r="E406" t="inlineStr">
         <is>
-          <t>Incompatibilit_MORGILLO.pdf</t>
+          <t>Caregnato.pdf</t>
         </is>
       </c>
     </row>
     <row r="407">
       <c r="A407" t="inlineStr">
         <is>
-          <t>MILAZZO</t>
+          <t>ROSSIN</t>
         </is>
       </c>
       <c r="B407" t="inlineStr">
         <is>
-          <t>ALESSANDRO</t>
+          <t>FEDERICA</t>
         </is>
       </c>
       <c r="C407" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D407" t="inlineStr">
         <is>
-          <t>CV_Milazzo.pdf</t>
+          <t>ROSSIN_F__2025.pdf</t>
         </is>
       </c>
       <c r="E407" t="inlineStr">
         <is>
-          <t>MILAZZO_2024.pdf</t>
+          <t>ROSSIN_FEDERICA_2024.pdf</t>
         </is>
       </c>
     </row>
     <row r="408">
       <c r="A408" t="inlineStr">
         <is>
-          <t>CAREGNATO</t>
+          <t>ALLOCCA</t>
         </is>
       </c>
       <c r="B408" t="inlineStr">
         <is>
-          <t>ALLEGRA</t>
+          <t>VALENTINO</t>
         </is>
       </c>
       <c r="C408" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D408" t="inlineStr">
         <is>
-          <t>CAREGNATO_A__2025.pdf</t>
+          <t>CV_Allocca_Valentino_Ulss_5.pdf</t>
         </is>
       </c>
       <c r="E408" t="inlineStr">
         <is>
-          <t>Caregnato.pdf</t>
+          <t>ALLOCCA_2024.pdf</t>
         </is>
       </c>
     </row>
     <row r="409">
       <c r="A409" t="inlineStr">
         <is>
-          <t>ROSSIN</t>
+          <t>MUCIGNAT</t>
         </is>
       </c>
       <c r="B409" t="inlineStr">
         <is>
-          <t>FEDERICA</t>
+          <t>MARIANNA</t>
         </is>
       </c>
       <c r="C409" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D409" t="inlineStr">
         <is>
-          <t>ROSSIN_F__2025.pdf</t>
-[...6 lines deleted...]
-      </c>
+          <t>CURRICULUM_VITAE_MUCIGNAT_MARIANNA1.pdf</t>
+        </is>
+      </c>
+      <c r="E409" t="inlineStr"/>
     </row>
     <row r="410">
       <c r="A410" t="inlineStr">
         <is>
-          <t>ALLOCCA</t>
+          <t>MAINARDI</t>
         </is>
       </c>
       <c r="B410" t="inlineStr">
         <is>
-          <t>VALENTINO</t>
+          <t>ANDREA</t>
         </is>
       </c>
       <c r="C410" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D410" t="inlineStr">
         <is>
-          <t>CV_Allocca_Valentino_Ulss_5.pdf</t>
+          <t>FORMAT_CURRICULUM_VITAE__Andrea_Mainardi.pdf</t>
         </is>
       </c>
       <c r="E410" t="inlineStr">
         <is>
-          <t>ALLOCCA_2024.pdf</t>
+          <t>Incompatibilit_MAINARDI.pdf</t>
         </is>
       </c>
     </row>
     <row r="411">
       <c r="A411" t="inlineStr">
         <is>
-          <t>MUCIGNAT</t>
+          <t>CARDI'</t>
         </is>
       </c>
       <c r="B411" t="inlineStr">
         <is>
-          <t>MARIANNA</t>
+          <t>VALENTINA</t>
         </is>
       </c>
       <c r="C411" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D411" t="inlineStr">
         <is>
-          <t>CURRICULUM_VITAE_MUCIGNAT_MARIANNA1.pdf</t>
-[...2 lines deleted...]
-      <c r="E411" t="inlineStr"/>
+          <t>CARDI_V__2025.pdf</t>
+        </is>
+      </c>
+      <c r="E411" t="inlineStr">
+        <is>
+          <t>Card.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="412">
       <c r="A412" t="inlineStr">
         <is>
-          <t>MAINARDI</t>
+          <t>MANFRIN</t>
         </is>
       </c>
       <c r="B412" t="inlineStr">
         <is>
-          <t>ANDREA</t>
+          <t>ALBERTO</t>
         </is>
       </c>
       <c r="C412" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D412" t="inlineStr">
         <is>
-          <t>FORMAT_CURRICULUM_VITAE__Andrea_Mainardi.pdf</t>
+          <t>Manfrin.pdf</t>
         </is>
       </c>
       <c r="E412" t="inlineStr">
         <is>
-          <t>Incompatibilit_MAINARDI.pdf</t>
+          <t>mANFRIN.pdf</t>
         </is>
       </c>
     </row>
     <row r="413">
       <c r="A413" t="inlineStr">
         <is>
-          <t>CARDI'</t>
+          <t>SENO</t>
         </is>
       </c>
       <c r="B413" t="inlineStr">
         <is>
-          <t>VALENTINA</t>
+          <t>SEBASTIANO</t>
         </is>
       </c>
       <c r="C413" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D413" t="inlineStr">
         <is>
-          <t>CARDI_V__2025.pdf</t>
-[...6 lines deleted...]
-      </c>
+          <t>Seno_Sebastiano.pdf</t>
+        </is>
+      </c>
+      <c r="E413" t="inlineStr"/>
     </row>
     <row r="414">
       <c r="A414" t="inlineStr">
         <is>
-          <t>MANFRIN</t>
+          <t>VOLANTE</t>
         </is>
       </c>
       <c r="B414" t="inlineStr">
         <is>
-          <t>ALBERTO</t>
+          <t>VALENTINA</t>
         </is>
       </c>
       <c r="C414" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D414" t="inlineStr">
         <is>
-          <t>Manfrin.pdf</t>
+          <t>VOLANTE_V__2025.pdf</t>
         </is>
       </c>
       <c r="E414" t="inlineStr">
         <is>
-          <t>mANFRIN.pdf</t>
+          <t>Volante.pdf</t>
         </is>
       </c>
     </row>
     <row r="415">
       <c r="A415" t="inlineStr">
         <is>
-          <t>SENO</t>
+          <t>CAZZAVILLAN</t>
         </is>
       </c>
       <c r="B415" t="inlineStr">
         <is>
-          <t>SEBASTIANO</t>
+          <t>SARA</t>
         </is>
       </c>
       <c r="C415" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D415" t="inlineStr">
         <is>
-          <t>Seno_Sebastiano.pdf</t>
-[...2 lines deleted...]
-      <c r="E415" t="inlineStr"/>
+          <t>CAZZAVILAN_S__2025.pdf</t>
+        </is>
+      </c>
+      <c r="E415" t="inlineStr">
+        <is>
+          <t>Cazzavillan.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="416">
       <c r="A416" t="inlineStr">
         <is>
-          <t>VOLANTE</t>
+          <t>REMOR</t>
         </is>
       </c>
       <c r="B416" t="inlineStr">
         <is>
-          <t>VALENTINA</t>
+          <t>DAMIANO</t>
         </is>
       </c>
       <c r="C416" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D416" t="inlineStr">
         <is>
-          <t>VOLANTE_V__2025.pdf</t>
+          <t>Remor_Damiano_CV.pdf</t>
         </is>
       </c>
       <c r="E416" t="inlineStr">
         <is>
-          <t>Volante.pdf</t>
+          <t>Remor.pdf</t>
         </is>
       </c>
     </row>
     <row r="417">
       <c r="A417" t="inlineStr">
         <is>
-          <t>CAZZAVILLAN</t>
+          <t>ALBERGHINI</t>
         </is>
       </c>
       <c r="B417" t="inlineStr">
         <is>
-          <t>SARA</t>
+          <t>MICHELE</t>
         </is>
       </c>
       <c r="C417" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D417" t="inlineStr">
         <is>
-          <t>CAZZAVILAN_S__2025.pdf</t>
+          <t>ALBERGHINI_MICHELE_2025.pdf</t>
         </is>
       </c>
       <c r="E417" t="inlineStr">
         <is>
-          <t>Cazzavillan.pdf</t>
+          <t>Alberghini_Michele.pdf</t>
         </is>
       </c>
     </row>
     <row r="418">
       <c r="A418" t="inlineStr">
         <is>
-          <t>REMOR</t>
+          <t>MAGNABOSCO</t>
         </is>
       </c>
       <c r="B418" t="inlineStr">
         <is>
-          <t>DAMIANO</t>
+          <t>VITTORIA</t>
         </is>
       </c>
       <c r="C418" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D418" t="inlineStr">
         <is>
-          <t>Remor_Damiano_CV.pdf</t>
+          <t>cv_magnabosco.pdf</t>
         </is>
       </c>
       <c r="E418" t="inlineStr">
         <is>
-          <t>Remor.pdf</t>
+          <t>Magnabosco.pdf</t>
         </is>
       </c>
     </row>
     <row r="419">
       <c r="A419" t="inlineStr">
         <is>
-          <t>ALBERGHINI</t>
+          <t>MERLIN</t>
         </is>
       </c>
       <c r="B419" t="inlineStr">
         <is>
-          <t>MICHELE</t>
+          <t>FEDERICA</t>
         </is>
       </c>
       <c r="C419" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D419" t="inlineStr">
         <is>
-          <t>ALBERGHINI_MICHELE_2025.pdf</t>
+          <t>MERLIN_F__2025.pdf</t>
         </is>
       </c>
       <c r="E419" t="inlineStr">
         <is>
-          <t>Alberghini_Michele.pdf</t>
+          <t>merlin_federica.pdf</t>
         </is>
       </c>
     </row>
     <row r="420">
       <c r="A420" t="inlineStr">
         <is>
-          <t>MAGNABOSCO</t>
+          <t>MAKOUDJOU</t>
         </is>
       </c>
       <c r="B420" t="inlineStr">
         <is>
-          <t>VITTORIA</t>
+          <t>PULCHERIE GHISLAINE</t>
         </is>
       </c>
       <c r="C420" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D420" t="inlineStr">
         <is>
-          <t>cv_magnabosco.pdf</t>
+          <t>C_V__Makoudjou.pdf</t>
         </is>
       </c>
       <c r="E420" t="inlineStr">
         <is>
-          <t>Magnabosco.pdf</t>
+          <t>Mokoudojou.pdf</t>
         </is>
       </c>
     </row>
     <row r="421">
       <c r="A421" t="inlineStr">
         <is>
-          <t>MERLIN</t>
+          <t>CORTESE</t>
         </is>
       </c>
       <c r="B421" t="inlineStr">
         <is>
-          <t>FEDERICA</t>
+          <t>GIANLUIGI</t>
         </is>
       </c>
       <c r="C421" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D421" t="inlineStr">
         <is>
-          <t>MERLIN_F__2025.pdf</t>
+          <t>cv_cortese_gianluigi.pdf</t>
         </is>
       </c>
       <c r="E421" t="inlineStr">
         <is>
-          <t>merlin_federica.pdf</t>
+          <t>Cortese.pdf</t>
         </is>
       </c>
     </row>
     <row r="422">
       <c r="A422" t="inlineStr">
         <is>
-          <t>MAKOUDJOU</t>
+          <t>RIGHETTI</t>
         </is>
       </c>
       <c r="B422" t="inlineStr">
         <is>
-          <t>PULCHERIE GHISLAINE</t>
+          <t>SOFIA</t>
         </is>
       </c>
       <c r="C422" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D422" t="inlineStr">
         <is>
-          <t>C_V__Makoudjou.pdf</t>
+          <t>CURRICULUM_VITAE_righetti.pdf</t>
         </is>
       </c>
       <c r="E422" t="inlineStr">
         <is>
-          <t>Mokoudojou.pdf</t>
+          <t>Righetti.pdf</t>
         </is>
       </c>
     </row>
     <row r="423">
       <c r="A423" t="inlineStr">
         <is>
-          <t>CORTESE</t>
+          <t>BELLUZZI</t>
         </is>
       </c>
       <c r="B423" t="inlineStr">
         <is>
-          <t>GIANLUIGI</t>
+          <t>AMANDA</t>
         </is>
       </c>
       <c r="C423" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D423" t="inlineStr">
         <is>
-          <t>cv_cortese_gianluigi.pdf</t>
-[...6 lines deleted...]
-      </c>
+          <t>cv_belluzzi.pdf</t>
+        </is>
+      </c>
+      <c r="E423" t="inlineStr"/>
     </row>
     <row r="424">
       <c r="A424" t="inlineStr">
         <is>
-          <t>RIGHETTI</t>
+          <t>SILLETTI</t>
         </is>
       </c>
       <c r="B424" t="inlineStr">
         <is>
-          <t>SOFIA</t>
+          <t>SERENA</t>
         </is>
       </c>
       <c r="C424" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D424" t="inlineStr">
         <is>
-          <t>CURRICULUM_VITAE_righetti.pdf</t>
+          <t>SILLETTI_2025.pdf</t>
         </is>
       </c>
       <c r="E424" t="inlineStr">
         <is>
-          <t>Righetti.pdf</t>
+          <t>Silletti.pdf</t>
         </is>
       </c>
     </row>
     <row r="425">
       <c r="A425" t="inlineStr">
         <is>
-          <t>BELLUZZI</t>
+          <t>FAZIO</t>
         </is>
       </c>
       <c r="B425" t="inlineStr">
         <is>
-          <t>AMANDA</t>
+          <t>GIADA</t>
         </is>
       </c>
       <c r="C425" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D425" t="inlineStr">
         <is>
-          <t>cv_belluzzi.pdf</t>
-[...2 lines deleted...]
-      <c r="E425" t="inlineStr"/>
+          <t>FAZIO_G__2025.pdf</t>
+        </is>
+      </c>
+      <c r="E425" t="inlineStr">
+        <is>
+          <t>fazio.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="426">
       <c r="A426" t="inlineStr">
         <is>
-          <t>SILLETTI</t>
+          <t>CAMPION</t>
         </is>
       </c>
       <c r="B426" t="inlineStr">
         <is>
-          <t>SERENA</t>
+          <t>ANNA</t>
         </is>
       </c>
       <c r="C426" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D426" t="inlineStr">
         <is>
-          <t>SILLETTI_2025.pdf</t>
-[...6 lines deleted...]
-      </c>
+          <t>pdfCV_anna_campion.pdf</t>
+        </is>
+      </c>
+      <c r="E426" t="inlineStr"/>
     </row>
     <row r="427">
       <c r="A427" t="inlineStr">
         <is>
-          <t>FAZIO</t>
+          <t>GAITA</t>
         </is>
       </c>
       <c r="B427" t="inlineStr">
         <is>
-          <t>GIADA</t>
+          <t>MARZIA</t>
         </is>
       </c>
       <c r="C427" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
+          <t>SANITARIO Dirigenza non Medica</t>
         </is>
       </c>
       <c r="D427" t="inlineStr">
         <is>
-          <t>FAZIO_G__2025.pdf</t>
+          <t>GAITA_MARZIA.pdf</t>
         </is>
       </c>
       <c r="E427" t="inlineStr">
         <is>
-          <t>fazio.pdf</t>
+          <t>gaita.pdf</t>
         </is>
       </c>
     </row>
     <row r="428">
       <c r="A428" t="inlineStr">
         <is>
-          <t>CAMPION</t>
+          <t>PASCUCCI</t>
         </is>
       </c>
       <c r="B428" t="inlineStr">
         <is>
-          <t>ANNA</t>
+          <t>GIORGIO</t>
         </is>
       </c>
       <c r="C428" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
+          <t>SANITARIO Dirigenza non Medica</t>
         </is>
       </c>
       <c r="D428" t="inlineStr">
         <is>
-          <t>pdfCV_anna_campion.pdf</t>
-[...2 lines deleted...]
-      <c r="E428" t="inlineStr"/>
+          <t>PASCUCCI.pdf</t>
+        </is>
+      </c>
+      <c r="E428" t="inlineStr">
+        <is>
+          <t>Pascucci.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="429">
       <c r="A429" t="inlineStr">
         <is>
-          <t>GAITA</t>
+          <t>MARROCCO</t>
         </is>
       </c>
       <c r="B429" t="inlineStr">
         <is>
-          <t>MARZIA</t>
+          <t>ENRICA</t>
         </is>
       </c>
       <c r="C429" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza non Medica</t>
         </is>
       </c>
       <c r="D429" t="inlineStr">
         <is>
-          <t>GAITA_MARZIA.pdf</t>
+          <t>MARROCCO_E__2025.pdf</t>
         </is>
       </c>
       <c r="E429" t="inlineStr">
         <is>
-          <t>gaita.pdf</t>
+          <t>Marrocco.pdf</t>
         </is>
       </c>
     </row>
     <row r="430">
       <c r="A430" t="inlineStr">
         <is>
-          <t>PASCUCCI</t>
+          <t>BON</t>
         </is>
       </c>
       <c r="B430" t="inlineStr">
         <is>
-          <t>GIORGIO</t>
+          <t>MARTINA</t>
         </is>
       </c>
       <c r="C430" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
+          <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D430" t="inlineStr">
         <is>
-          <t>PASCUCCI.pdf</t>
+          <t>bon_cv_2025.pdf</t>
         </is>
       </c>
       <c r="E430" t="inlineStr">
         <is>
-          <t>Pascucci.pdf</t>
+          <t>Bon.pdf</t>
         </is>
       </c>
     </row>
     <row r="431">
       <c r="A431" t="inlineStr">
         <is>
-          <t>MARROCCO</t>
+          <t>SCARABELLO</t>
         </is>
       </c>
       <c r="B431" t="inlineStr">
         <is>
-          <t>ENRICA</t>
+          <t>GLORIA</t>
         </is>
       </c>
       <c r="C431" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza non Medica</t>
         </is>
       </c>
       <c r="D431" t="inlineStr">
         <is>
-          <t>MARROCCO_E__2025.pdf</t>
+          <t>C_V__Scarabello_Gloria.pdf</t>
         </is>
       </c>
       <c r="E431" t="inlineStr">
         <is>
-          <t>Marrocco.pdf</t>
+          <t>Scarabello.pdf</t>
         </is>
       </c>
     </row>
     <row r="432">
       <c r="A432" t="inlineStr">
         <is>
-          <t>BON</t>
+          <t>SALE</t>
         </is>
       </c>
       <c r="B432" t="inlineStr">
         <is>
-          <t>MARTINA</t>
+          <t>MARIA LUISA</t>
         </is>
       </c>
       <c r="C432" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
+          <t>SANITARIO Dirigenza non Medica</t>
         </is>
       </c>
       <c r="D432" t="inlineStr">
         <is>
-          <t>bon_cv_2025.pdf</t>
+          <t>SALE_M__L__2025.pdf</t>
         </is>
       </c>
       <c r="E432" t="inlineStr">
         <is>
-          <t>Bon.pdf</t>
+          <t>Sale.pdf</t>
         </is>
       </c>
     </row>
     <row r="433">
       <c r="A433" t="inlineStr">
         <is>
-          <t>SCARABELLO</t>
+          <t>GALGANO</t>
         </is>
       </c>
       <c r="B433" t="inlineStr">
         <is>
-          <t>GLORIA</t>
+          <t>DANILO</t>
         </is>
       </c>
       <c r="C433" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
+          <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D433" t="inlineStr">
         <is>
-          <t>C_V__Scarabello_Gloria.pdf</t>
+          <t>CV_Galgano_Danilo.pdf</t>
         </is>
       </c>
       <c r="E433" t="inlineStr">
         <is>
-          <t>Scarabello.pdf</t>
+          <t>Galgano.pdf</t>
         </is>
       </c>
     </row>
     <row r="434">
       <c r="A434" t="inlineStr">
         <is>
-          <t>SALE</t>
+          <t>VERZA</t>
         </is>
       </c>
       <c r="B434" t="inlineStr">
         <is>
-          <t>MARIA LUISA</t>
+          <t>ANDREA</t>
         </is>
       </c>
       <c r="C434" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
+          <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D434" t="inlineStr">
         <is>
-          <t>SALE_M__L__2025.pdf</t>
+          <t>verza_CV_2025.pdf</t>
         </is>
       </c>
       <c r="E434" t="inlineStr">
         <is>
-          <t>Sale.pdf</t>
+          <t>Verza.pdf</t>
         </is>
       </c>
     </row>
     <row r="435">
       <c r="A435" t="inlineStr">
         <is>
-          <t>GALGANO</t>
+          <t>BENVENUTI</t>
         </is>
       </c>
       <c r="B435" t="inlineStr">
         <is>
-          <t>DANILO</t>
+          <t>FRANCESCO</t>
         </is>
       </c>
       <c r="C435" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D435" t="inlineStr">
         <is>
-          <t>CV_Galgano_Danilo.pdf</t>
-[...6 lines deleted...]
-      </c>
+          <t>Dott__Benvenuti.pdf</t>
+        </is>
+      </c>
+      <c r="E435" t="inlineStr"/>
     </row>
     <row r="436">
       <c r="A436" t="inlineStr">
         <is>
-          <t>VERZA</t>
+          <t>SAGGIORO</t>
         </is>
       </c>
       <c r="B436" t="inlineStr">
         <is>
-          <t>ANDREA</t>
+          <t>LAURA</t>
         </is>
       </c>
       <c r="C436" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D436" t="inlineStr">
         <is>
-          <t>verza_CV_2025.pdf</t>
-[...6 lines deleted...]
-      </c>
+          <t>CV_Laura_Saggioro_.pdf</t>
+        </is>
+      </c>
+      <c r="E436" t="inlineStr"/>
     </row>
     <row r="437">
       <c r="A437" t="inlineStr">
         <is>
-          <t>BENVENUTI</t>
+          <t>COLANGELO</t>
         </is>
       </c>
       <c r="B437" t="inlineStr">
         <is>
-          <t>FRANCESCO</t>
+          <t>ANNA CLAUDIA</t>
         </is>
       </c>
       <c r="C437" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D437" t="inlineStr">
         <is>
-          <t>Dott__Benvenuti.pdf</t>
-[...2 lines deleted...]
-      <c r="E437" t="inlineStr"/>
+          <t>COLANGELO_A_C__2025.pdf</t>
+        </is>
+      </c>
+      <c r="E437" t="inlineStr">
+        <is>
+          <t>Colangelo_Anna.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="438">
       <c r="A438" t="inlineStr">
         <is>
-          <t>SAGGIORO</t>
+          <t>MALAFRONTE</t>
         </is>
       </c>
       <c r="B438" t="inlineStr">
         <is>
-          <t>LAURA</t>
+          <t>ALESSANDRA</t>
         </is>
       </c>
       <c r="C438" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D438" t="inlineStr">
         <is>
-          <t>CV_Laura_Saggioro_.pdf</t>
-[...2 lines deleted...]
-      <c r="E438" t="inlineStr"/>
+          <t>MALAFRONTE_A__2025.pdf</t>
+        </is>
+      </c>
+      <c r="E438" t="inlineStr">
+        <is>
+          <t>Malafronte1.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="439">
       <c r="A439" t="inlineStr">
         <is>
-          <t>COLANGELO</t>
+          <t>VANIA</t>
         </is>
       </c>
       <c r="B439" t="inlineStr">
         <is>
-          <t>ANNA CLAUDIA</t>
+          <t>MICHELE</t>
         </is>
       </c>
       <c r="C439" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D439" t="inlineStr">
         <is>
-          <t>COLANGELO_A_C__2025.pdf</t>
+          <t>VANIA_M__2025.pdf</t>
         </is>
       </c>
       <c r="E439" t="inlineStr">
         <is>
-          <t>Colangelo_Anna.pdf</t>
+          <t>VANIA.pdf</t>
         </is>
       </c>
     </row>
     <row r="440">
       <c r="A440" t="inlineStr">
         <is>
-          <t>MALAFRONTE</t>
+          <t>FRIGO</t>
         </is>
       </c>
       <c r="B440" t="inlineStr">
         <is>
-          <t>ALESSANDRA</t>
+          <t>ANNA</t>
         </is>
       </c>
       <c r="C440" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
+          <t>PROFESSIONALE Dirigenza</t>
         </is>
       </c>
       <c r="D440" t="inlineStr">
         <is>
-          <t>MALAFRONTE_A__2025.pdf</t>
+          <t>CV_Anna_Frigo.pdf</t>
         </is>
       </c>
       <c r="E440" t="inlineStr">
         <is>
-          <t>Malafronte1.pdf</t>
+          <t>Frigo_Anna.pdf</t>
         </is>
       </c>
     </row>
     <row r="441">
       <c r="A441" t="inlineStr">
         <is>
-          <t>VANIA</t>
+          <t>CAVALLINI</t>
         </is>
       </c>
       <c r="B441" t="inlineStr">
         <is>
-          <t>MICHELE</t>
+          <t>LETIZIA</t>
         </is>
       </c>
       <c r="C441" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D441" t="inlineStr">
         <is>
-          <t>VANIA_M__2025.pdf</t>
+          <t>CURRICULUM_VITAE_CavalliniLetizia.pdf</t>
         </is>
       </c>
       <c r="E441" t="inlineStr">
         <is>
-          <t>VANIA.pdf</t>
+          <t>CAVALLINI.pdf</t>
         </is>
       </c>
     </row>
     <row r="442">
       <c r="A442" t="inlineStr">
         <is>
-          <t>FRIGO</t>
+          <t>STIEVANO</t>
         </is>
       </c>
       <c r="B442" t="inlineStr">
         <is>
-          <t>ANNA</t>
+          <t>ANGELA</t>
         </is>
       </c>
       <c r="C442" t="inlineStr">
         <is>
-          <t>PROFESSIONALE Dirigenza</t>
+          <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D442" t="inlineStr">
         <is>
-          <t>CV_Anna_Frigo.pdf</t>
+          <t>STIEVANO_A__2025.pdf</t>
         </is>
       </c>
       <c r="E442" t="inlineStr">
         <is>
-          <t>Frigo_Anna.pdf</t>
+          <t>Stievano.pdf</t>
         </is>
       </c>
     </row>
     <row r="443">
       <c r="A443" t="inlineStr">
         <is>
-          <t>CAVALLINI</t>
+          <t>ALESSANDRI</t>
         </is>
       </c>
       <c r="B443" t="inlineStr">
         <is>
-          <t>LETIZIA</t>
+          <t>ALICE</t>
         </is>
       </c>
       <c r="C443" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D443" t="inlineStr">
         <is>
-          <t>CURRICULUM_VITAE_CavalliniLetizia.pdf</t>
+          <t>cv_alessandri_Alice.pdf</t>
         </is>
       </c>
       <c r="E443" t="inlineStr">
         <is>
-          <t>CAVALLINI.pdf</t>
+          <t>Alessandri_Alice.pdf</t>
         </is>
       </c>
     </row>
     <row r="444">
       <c r="A444" t="inlineStr">
         <is>
-          <t>STIEVANO</t>
+          <t>BETTINI</t>
         </is>
       </c>
       <c r="B444" t="inlineStr">
         <is>
-          <t>ANGELA</t>
+          <t>FEDERICO MANFREDI</t>
         </is>
       </c>
       <c r="C444" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D444" t="inlineStr">
         <is>
-          <t>STIEVANO_A__2025.pdf</t>
+          <t>Bettini_Federico_cv.pdf</t>
         </is>
       </c>
       <c r="E444" t="inlineStr">
         <is>
-          <t>Stievano.pdf</t>
+          <t>Bettini_Federico.pdf</t>
         </is>
       </c>
     </row>
     <row r="445">
       <c r="A445" t="inlineStr">
         <is>
-          <t>ALESSANDRI</t>
+          <t>TESSARI</t>
         </is>
       </c>
       <c r="B445" t="inlineStr">
         <is>
-          <t>ALICE</t>
+          <t>ANNA</t>
         </is>
       </c>
       <c r="C445" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D445" t="inlineStr">
         <is>
-          <t>cv_alessandri_Alice.pdf</t>
+          <t>C_V__Anna_Tessari.pdf</t>
         </is>
       </c>
       <c r="E445" t="inlineStr">
         <is>
-          <t>Alessandri_Alice.pdf</t>
+          <t>Tessari_Anna.pdf</t>
         </is>
       </c>
     </row>
     <row r="446">
       <c r="A446" t="inlineStr">
         <is>
-          <t>BETTINI</t>
+          <t>ROMAN</t>
         </is>
       </c>
       <c r="B446" t="inlineStr">
         <is>
-          <t>FEDERICO MANFREDI</t>
+          <t>ALBERTO</t>
         </is>
       </c>
       <c r="C446" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D446" t="inlineStr">
         <is>
-          <t>Bettini_Federico_cv.pdf</t>
-[...6 lines deleted...]
-      </c>
+          <t>FORMAT_CURRICULUM_VITAE_AULSS5_Alberto_Roman_pdf_19_11_24.pdf</t>
+        </is>
+      </c>
+      <c r="E446" t="inlineStr"/>
     </row>
     <row r="447">
       <c r="A447" t="inlineStr">
         <is>
-          <t>TESSARI</t>
+          <t>BRUSEGAN</t>
         </is>
       </c>
       <c r="B447" t="inlineStr">
         <is>
-          <t>ANNA</t>
+          <t>ADRIANA</t>
         </is>
       </c>
       <c r="C447" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
+          <t>SANITARIO Dirigenza non Medica</t>
         </is>
       </c>
       <c r="D447" t="inlineStr">
         <is>
-          <t>C_V__Anna_Tessari.pdf</t>
+          <t>BRUSEGAN_A__2025.pdf</t>
         </is>
       </c>
       <c r="E447" t="inlineStr">
         <is>
-          <t>Tessari_Anna.pdf</t>
+          <t>Brusegan.pdf</t>
         </is>
       </c>
     </row>
     <row r="448">
       <c r="A448" t="inlineStr">
         <is>
-          <t>ROMAN</t>
+          <t>DE LUCA</t>
         </is>
       </c>
       <c r="B448" t="inlineStr">
         <is>
-          <t>ALBERTO</t>
+          <t>GIULIA</t>
         </is>
       </c>
       <c r="C448" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D448" t="inlineStr">
         <is>
-          <t>FORMAT_CURRICULUM_VITAE_AULSS5_Alberto_Roman_pdf_19_11_24.pdf</t>
+          <t>C_V__De_Luca_Giulia.pdf</t>
         </is>
       </c>
       <c r="E448" t="inlineStr"/>
     </row>
     <row r="449">
       <c r="A449" t="inlineStr">
         <is>
-          <t>BRUSEGAN</t>
+          <t>ROCCABRUNA</t>
         </is>
       </c>
       <c r="B449" t="inlineStr">
         <is>
-          <t>ADRIANA</t>
+          <t>ALESSANDRA</t>
         </is>
       </c>
       <c r="C449" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
+          <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D449" t="inlineStr">
         <is>
-          <t>BRUSEGAN_A__2025.pdf</t>
+          <t>ROCCABRUNA_A__2025.pdf</t>
         </is>
       </c>
       <c r="E449" t="inlineStr">
         <is>
-          <t>Brusegan.pdf</t>
+          <t>Roccabruna.pdf</t>
         </is>
       </c>
     </row>
     <row r="450">
       <c r="A450" t="inlineStr">
         <is>
-          <t>DE LUCA</t>
+          <t>MAZZETTI</t>
         </is>
       </c>
       <c r="B450" t="inlineStr">
         <is>
-          <t>GIULIA</t>
+          <t>LUCIA</t>
         </is>
       </c>
       <c r="C450" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D450" t="inlineStr">
         <is>
-          <t>C_V__De_Luca_Giulia.pdf</t>
-[...2 lines deleted...]
-      <c r="E450" t="inlineStr"/>
+          <t>MAZZETTI_L__2025.pdf</t>
+        </is>
+      </c>
+      <c r="E450" t="inlineStr">
+        <is>
+          <t>Mazzetti.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="451">
       <c r="A451" t="inlineStr">
         <is>
-          <t>ROCCABRUNA</t>
+          <t>NEGRISOLO</t>
         </is>
       </c>
       <c r="B451" t="inlineStr">
         <is>
-          <t>ALESSANDRA</t>
+          <t>ANNA</t>
         </is>
       </c>
       <c r="C451" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
+          <t>SANITARIO Dirigenza non Medica</t>
         </is>
       </c>
       <c r="D451" t="inlineStr">
         <is>
-          <t>ROCCABRUNA_A__2025.pdf</t>
+          <t>NEGRISOLO_A__2025.pdf</t>
         </is>
       </c>
       <c r="E451" t="inlineStr">
         <is>
-          <t>Roccabruna.pdf</t>
+          <t>Negrisolo1.pdf</t>
         </is>
       </c>
     </row>
     <row r="452">
       <c r="A452" t="inlineStr">
         <is>
-          <t>MAZZETTI</t>
+          <t>ROMAGNOLO</t>
         </is>
       </c>
       <c r="B452" t="inlineStr">
         <is>
-          <t>LUCIA</t>
+          <t>FRANCESCA</t>
         </is>
       </c>
       <c r="C452" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D452" t="inlineStr">
         <is>
-          <t>MAZZETTI_L__2025.pdf</t>
+          <t>romagnolo_cv.pdf</t>
         </is>
       </c>
       <c r="E452" t="inlineStr">
         <is>
-          <t>Mazzetti.pdf</t>
+          <t>Romagnolo.pdf</t>
         </is>
       </c>
     </row>
     <row r="453">
       <c r="A453" t="inlineStr">
         <is>
-          <t>NEGRISOLO</t>
+          <t>RAGAZZI</t>
         </is>
       </c>
       <c r="B453" t="inlineStr">
         <is>
-          <t>ANNA</t>
+          <t>RICCARDO</t>
         </is>
       </c>
       <c r="C453" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
+          <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D453" t="inlineStr">
         <is>
-          <t>NEGRISOLO_A__2025.pdf</t>
+          <t>RAGAZZI_R__2025.pdf</t>
         </is>
       </c>
       <c r="E453" t="inlineStr">
         <is>
-          <t>Negrisolo1.pdf</t>
+          <t>Ragazzi.pdf</t>
         </is>
       </c>
     </row>
     <row r="454">
       <c r="A454" t="inlineStr">
         <is>
-          <t>ROMAGNOLO</t>
+          <t>PASTORELLO</t>
         </is>
       </c>
       <c r="B454" t="inlineStr">
         <is>
-          <t>FRANCESCA</t>
+          <t>LAURA</t>
         </is>
       </c>
       <c r="C454" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D454" t="inlineStr">
         <is>
-          <t>romagnolo_cv.pdf</t>
+          <t>PASTORELLO_L__2025.pdf</t>
         </is>
       </c>
       <c r="E454" t="inlineStr">
         <is>
-          <t>Romagnolo.pdf</t>
+          <t>Pastorello1.pdf</t>
         </is>
       </c>
     </row>
     <row r="455">
       <c r="A455" t="inlineStr">
         <is>
-          <t>RAGAZZI</t>
+          <t>FILIPPINI</t>
         </is>
       </c>
       <c r="B455" t="inlineStr">
         <is>
-          <t>RICCARDO</t>
+          <t>DAVIDE</t>
         </is>
       </c>
       <c r="C455" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D455" t="inlineStr">
         <is>
-          <t>RAGAZZI_R__2025.pdf</t>
+          <t>cv_filippini_davide.pdf</t>
         </is>
       </c>
       <c r="E455" t="inlineStr">
         <is>
-          <t>Ragazzi.pdf</t>
+          <t>Filippini.pdf</t>
         </is>
       </c>
     </row>
     <row r="456">
       <c r="A456" t="inlineStr">
         <is>
-          <t>PASTORELLO</t>
+          <t>GIBBIN</t>
         </is>
       </c>
       <c r="B456" t="inlineStr">
         <is>
-          <t>LAURA</t>
+          <t>ENRICO</t>
         </is>
       </c>
       <c r="C456" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D456" t="inlineStr">
         <is>
-          <t>PASTORELLO_L__2025.pdf</t>
+          <t>C_V__Gibbin_Enrico.pdf</t>
         </is>
       </c>
       <c r="E456" t="inlineStr">
         <is>
-          <t>Pastorello1.pdf</t>
+          <t>Gibbin.pdf</t>
         </is>
       </c>
     </row>
     <row r="457">
       <c r="A457" t="inlineStr">
         <is>
-          <t>FILIPPINI</t>
+          <t>ALFANO</t>
         </is>
       </c>
       <c r="B457" t="inlineStr">
         <is>
-          <t>DAVIDE</t>
+          <t>FRANCO</t>
         </is>
       </c>
       <c r="C457" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D457" t="inlineStr">
         <is>
-          <t>cv_filippini_davide.pdf</t>
+          <t>alfano_cv.pdf</t>
         </is>
       </c>
       <c r="E457" t="inlineStr">
         <is>
-          <t>Filippini.pdf</t>
+          <t>Alfano1.pdf</t>
         </is>
       </c>
     </row>
     <row r="458">
       <c r="A458" t="inlineStr">
         <is>
-          <t>GIBBIN</t>
+          <t>SGUOTTI</t>
         </is>
       </c>
       <c r="B458" t="inlineStr">
         <is>
-          <t>ENRICO</t>
+          <t>CHIARA</t>
         </is>
       </c>
       <c r="C458" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D458" t="inlineStr">
         <is>
-          <t>C_V__Gibbin_Enrico.pdf</t>
+          <t>SGUOTTI_C__2025.pdf</t>
         </is>
       </c>
       <c r="E458" t="inlineStr">
         <is>
-          <t>Gibbin.pdf</t>
+          <t>Sguotti.pdf</t>
         </is>
       </c>
     </row>
     <row r="459">
       <c r="A459" t="inlineStr">
         <is>
-          <t>ALFANO</t>
+          <t>ANDRISANO</t>
         </is>
       </c>
       <c r="B459" t="inlineStr">
         <is>
-          <t>FRANCO</t>
+          <t>PIERGIORGIO</t>
         </is>
       </c>
       <c r="C459" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D459" t="inlineStr">
         <is>
-          <t>alfano_cv.pdf</t>
+          <t>ANDRISANO_P__2025.pdf</t>
         </is>
       </c>
       <c r="E459" t="inlineStr">
         <is>
-          <t>Alfano1.pdf</t>
+          <t>Andrisano.pdf</t>
         </is>
       </c>
     </row>
     <row r="460">
       <c r="A460" t="inlineStr">
         <is>
-          <t>SGUOTTI</t>
+          <t>VENDEMIATI</t>
         </is>
       </c>
       <c r="B460" t="inlineStr">
         <is>
-          <t>CHIARA</t>
+          <t>FRANCESCO</t>
         </is>
       </c>
       <c r="C460" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D460" t="inlineStr">
         <is>
-          <t>SGUOTTI_C__2025.pdf</t>
+          <t>VENDEMIATI_F__2025.pdf</t>
         </is>
       </c>
       <c r="E460" t="inlineStr">
         <is>
-          <t>Sguotti.pdf</t>
+          <t>Vendemiati.pdf</t>
         </is>
       </c>
     </row>
     <row r="461">
       <c r="A461" t="inlineStr">
         <is>
-          <t>ANDRISANO</t>
+          <t>BOGGIAN</t>
         </is>
       </c>
       <c r="B461" t="inlineStr">
         <is>
-          <t>PIERGIORGIO</t>
+          <t>ILEANA</t>
         </is>
       </c>
       <c r="C461" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
+          <t>SANITARIO Dirigenza non Medica</t>
         </is>
       </c>
       <c r="D461" t="inlineStr">
         <is>
-          <t>ANDRISANO_P__2025.pdf</t>
+          <t>boggian_ileana_cv.pdf</t>
         </is>
       </c>
       <c r="E461" t="inlineStr">
         <is>
-          <t>Andrisano.pdf</t>
+          <t>Boggian.pdf</t>
         </is>
       </c>
     </row>
     <row r="462">
       <c r="A462" t="inlineStr">
         <is>
-          <t>VENDEMIATI</t>
+          <t>GRUPPO</t>
         </is>
       </c>
       <c r="B462" t="inlineStr">
         <is>
           <t>FRANCESCO</t>
         </is>
       </c>
       <c r="C462" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D462" t="inlineStr">
         <is>
-          <t>VENDEMIATI_F__2025.pdf</t>
+          <t>CV_Gruppo.pdf</t>
         </is>
       </c>
       <c r="E462" t="inlineStr">
         <is>
-          <t>Vendemiati.pdf</t>
+          <t>Gruppo.pdf</t>
         </is>
       </c>
     </row>
     <row r="463">
       <c r="A463" t="inlineStr">
         <is>
-          <t>BOGGIAN</t>
+          <t>VALLE</t>
         </is>
       </c>
       <c r="B463" t="inlineStr">
         <is>
-          <t>ILEANA</t>
+          <t>NICCOLO'</t>
         </is>
       </c>
       <c r="C463" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
+          <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D463" t="inlineStr">
         <is>
-          <t>boggian_ileana_cv.pdf</t>
+          <t>cv_Valle_Niccol.pdf</t>
         </is>
       </c>
       <c r="E463" t="inlineStr">
         <is>
-          <t>Boggian.pdf</t>
+          <t>Valle.pdf</t>
         </is>
       </c>
     </row>
     <row r="464">
       <c r="A464" t="inlineStr">
         <is>
-          <t>GRUPPO</t>
+          <t>COCUZZA</t>
         </is>
       </c>
       <c r="B464" t="inlineStr">
         <is>
-          <t>FRANCESCO</t>
+          <t>ANGELO</t>
         </is>
       </c>
       <c r="C464" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D464" t="inlineStr">
         <is>
-          <t>CV_Gruppo.pdf</t>
+          <t>cv_cocuzza.pdf</t>
         </is>
       </c>
       <c r="E464" t="inlineStr">
         <is>
-          <t>Gruppo.pdf</t>
+          <t>Cocuzza.pdf</t>
         </is>
       </c>
     </row>
     <row r="465">
       <c r="A465" t="inlineStr">
         <is>
-          <t>VALLE</t>
+          <t>BUKLI</t>
         </is>
       </c>
       <c r="B465" t="inlineStr">
         <is>
-          <t>NICCOLO'</t>
+          <t>ESTER</t>
         </is>
       </c>
       <c r="C465" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D465" t="inlineStr">
         <is>
-          <t>cv_Valle_Niccol.pdf</t>
+          <t>bukli_cv.pdf</t>
         </is>
       </c>
       <c r="E465" t="inlineStr">
         <is>
-          <t>Valle.pdf</t>
+          <t>Bukli.pdf</t>
         </is>
       </c>
     </row>
     <row r="466">
       <c r="A466" t="inlineStr">
         <is>
-          <t>COCUZZA</t>
+          <t>ITALIANO</t>
         </is>
       </c>
       <c r="B466" t="inlineStr">
         <is>
-          <t>ANGELO</t>
+          <t>NAZZARENO</t>
         </is>
       </c>
       <c r="C466" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D466" t="inlineStr">
         <is>
-          <t>cv_cocuzza.pdf</t>
+          <t>Curriculum_Vitae_Nazzareno_Italiano.pdf</t>
         </is>
       </c>
       <c r="E466" t="inlineStr">
         <is>
-          <t>Cocuzza.pdf</t>
+          <t>italiano_nazzareno.pdf</t>
         </is>
       </c>
     </row>
     <row r="467">
       <c r="A467" t="inlineStr">
         <is>
-          <t>BUKLI</t>
+          <t>MORETTI</t>
         </is>
       </c>
       <c r="B467" t="inlineStr">
         <is>
-          <t>ESTER</t>
+          <t>CLAUDIO</t>
         </is>
       </c>
       <c r="C467" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D467" t="inlineStr">
         <is>
-          <t>bukli_cv.pdf</t>
+          <t>MORETTI_C__2025.pdf</t>
         </is>
       </c>
       <c r="E467" t="inlineStr">
         <is>
-          <t>Bukli.pdf</t>
+          <t>Moretti.pdf</t>
         </is>
       </c>
     </row>
     <row r="468">
       <c r="A468" t="inlineStr">
         <is>
-          <t>ITALIANO</t>
+          <t>JANNELLO</t>
         </is>
       </c>
       <c r="B468" t="inlineStr">
         <is>
-          <t>NAZZARENO</t>
+          <t>ELENA MARIA SANTINA</t>
         </is>
       </c>
       <c r="C468" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D468" t="inlineStr">
         <is>
-          <t>Curriculum_Vitae_Nazzareno_Italiano.pdf</t>
+          <t>CV_E__Jannello.pdf</t>
         </is>
       </c>
       <c r="E468" t="inlineStr">
         <is>
-          <t>italiano_nazzareno.pdf</t>
+          <t>Dichiarazione_inconferibilita_incompatibilita_JANNELLO.pdf</t>
         </is>
       </c>
     </row>
     <row r="469">
       <c r="A469" t="inlineStr">
         <is>
-          <t>MORETTI</t>
+          <t>BENETTON</t>
         </is>
       </c>
       <c r="B469" t="inlineStr">
         <is>
-          <t>CLAUDIO</t>
+          <t>GIANLUCA</t>
         </is>
       </c>
       <c r="C469" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D469" t="inlineStr">
         <is>
-          <t>MORETTI_C__2025.pdf</t>
+          <t>BENETTON_G__2025.pdf</t>
         </is>
       </c>
       <c r="E469" t="inlineStr">
         <is>
-          <t>Moretti.pdf</t>
+          <t>Benetton.pdf</t>
         </is>
       </c>
     </row>
     <row r="470">
       <c r="A470" t="inlineStr">
         <is>
-          <t>JANNELLO</t>
+          <t>GIACOBBE</t>
         </is>
       </c>
       <c r="B470" t="inlineStr">
         <is>
-          <t>ELENA MARIA SANTINA</t>
+          <t>LUANA</t>
         </is>
       </c>
       <c r="C470" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D470" t="inlineStr">
         <is>
-          <t>CV_E__Jannello.pdf</t>
+          <t>giacobbe_cv.pdf</t>
         </is>
       </c>
       <c r="E470" t="inlineStr">
         <is>
-          <t>Dichiarazione_inconferibilita_incompatibilita_JANNELLO.pdf</t>
+          <t>Giacobbe.pdf</t>
         </is>
       </c>
     </row>
     <row r="471">
       <c r="A471" t="inlineStr">
         <is>
-          <t>BENETTON</t>
+          <t>GENGA</t>
         </is>
       </c>
       <c r="B471" t="inlineStr">
         <is>
-          <t>GIANLUCA</t>
+          <t>DILETTA</t>
         </is>
       </c>
       <c r="C471" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D471" t="inlineStr">
         <is>
-          <t>BENETTON_G__2025.pdf</t>
+          <t>GENGA_D__2025.pdf</t>
         </is>
       </c>
       <c r="E471" t="inlineStr">
         <is>
-          <t>Benetton.pdf</t>
+          <t>genga.pdf</t>
         </is>
       </c>
     </row>
     <row r="472">
       <c r="A472" t="inlineStr">
         <is>
-          <t>GIACOBBE</t>
+          <t>OSELE</t>
         </is>
       </c>
       <c r="B472" t="inlineStr">
         <is>
-          <t>LUANA</t>
+          <t>ANDREA</t>
         </is>
       </c>
       <c r="C472" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D472" t="inlineStr">
         <is>
-          <t>giacobbe_cv.pdf</t>
+          <t>CURRICULUM_VITAE_Andrea_Osele.pdf</t>
         </is>
       </c>
       <c r="E472" t="inlineStr">
         <is>
-          <t>Giacobbe.pdf</t>
+          <t>Osele.pdf</t>
         </is>
       </c>
     </row>
     <row r="473">
       <c r="A473" t="inlineStr">
         <is>
-          <t>GENGA</t>
+          <t>FONTANI</t>
         </is>
       </c>
       <c r="B473" t="inlineStr">
         <is>
-          <t>DILETTA</t>
+          <t>SILVIA</t>
         </is>
       </c>
       <c r="C473" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D473" t="inlineStr">
         <is>
-          <t>GENGA_D__2025.pdf</t>
+          <t>CV_Fontani.pdf</t>
         </is>
       </c>
       <c r="E473" t="inlineStr">
         <is>
-          <t>genga.pdf</t>
+          <t>fontani.pdf</t>
         </is>
       </c>
     </row>
     <row r="474">
       <c r="A474" t="inlineStr">
         <is>
-          <t>OSELE</t>
+          <t>MAGHINI</t>
         </is>
       </c>
       <c r="B474" t="inlineStr">
         <is>
-          <t>ANDREA</t>
+          <t>NICCOLO'</t>
         </is>
       </c>
       <c r="C474" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D474" t="inlineStr">
         <is>
-          <t>CURRICULUM_VITAE_Andrea_Osele.pdf</t>
+          <t>maghini_cv.pdf</t>
         </is>
       </c>
       <c r="E474" t="inlineStr">
         <is>
-          <t>Osele.pdf</t>
+          <t>Maghini_Niccol.pdf</t>
         </is>
       </c>
     </row>
     <row r="475">
       <c r="A475" t="inlineStr">
         <is>
-          <t>FONTANI</t>
+          <t>GRAZIOLI</t>
         </is>
       </c>
       <c r="B475" t="inlineStr">
         <is>
-          <t>SILVIA</t>
+          <t>LUDOVICA</t>
         </is>
       </c>
       <c r="C475" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D475" t="inlineStr">
         <is>
-          <t>CV_Fontani.pdf</t>
+          <t>grazioli_ludovica.pdf</t>
         </is>
       </c>
       <c r="E475" t="inlineStr">
         <is>
-          <t>fontani.pdf</t>
+          <t>Grazioli_Ludovica1.pdf</t>
         </is>
       </c>
     </row>
     <row r="476">
       <c r="A476" t="inlineStr">
         <is>
-          <t>MAGHINI</t>
+          <t>MADEDDU</t>
         </is>
       </c>
       <c r="B476" t="inlineStr">
         <is>
-          <t>NICCOLO'</t>
+          <t>ELEONORA</t>
         </is>
       </c>
       <c r="C476" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D476" t="inlineStr">
         <is>
-          <t>maghini_cv.pdf</t>
+          <t>MADEDDU.pdf</t>
         </is>
       </c>
       <c r="E476" t="inlineStr">
         <is>
-          <t>Maghini_Niccol.pdf</t>
+          <t>Madeddu.pdf</t>
         </is>
       </c>
     </row>
     <row r="477">
       <c r="A477" t="inlineStr">
         <is>
-          <t>GRAZIOLI</t>
+          <t>BARACCA</t>
         </is>
       </c>
       <c r="B477" t="inlineStr">
         <is>
-          <t>LUDOVICA</t>
+          <t>MARIA FRANCESCA</t>
         </is>
       </c>
       <c r="C477" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D477" t="inlineStr">
         <is>
-          <t>grazioli_ludovica.pdf</t>
+          <t>BARACCA_M_F__2025.pdf</t>
         </is>
       </c>
       <c r="E477" t="inlineStr">
         <is>
-          <t>Grazioli_Ludovica1.pdf</t>
+          <t>baracca_maria_francesca.pdf</t>
         </is>
       </c>
     </row>
     <row r="478">
       <c r="A478" t="inlineStr">
         <is>
-          <t>MADEDDU</t>
+          <t>CORSI</t>
         </is>
       </c>
       <c r="B478" t="inlineStr">
         <is>
-          <t>ELEONORA</t>
+          <t>DOMENICO CRISTIANO</t>
         </is>
       </c>
       <c r="C478" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D478" t="inlineStr">
         <is>
-          <t>MADEDDU.pdf</t>
+          <t>CURRICULUM_VITAE_Dott__Corsi.pdf</t>
         </is>
       </c>
       <c r="E478" t="inlineStr">
         <is>
-          <t>Madeddu.pdf</t>
+          <t>Corsi_Domenico_Cristiano.pdf</t>
         </is>
       </c>
     </row>
     <row r="479">
       <c r="A479" t="inlineStr">
         <is>
-          <t>BARACCA</t>
+          <t>DI CHIARA</t>
         </is>
       </c>
       <c r="B479" t="inlineStr">
         <is>
-          <t>MARIA FRANCESCA</t>
+          <t>VALENTINA</t>
         </is>
       </c>
       <c r="C479" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D479" t="inlineStr">
         <is>
-          <t>BARACCA_M_F__2025.pdf</t>
+          <t>CV_DI_Chiara_Valentina.pdf</t>
         </is>
       </c>
       <c r="E479" t="inlineStr">
         <is>
-          <t>baracca_maria_francesca.pdf</t>
+          <t>di_chiara_valentina.pdf</t>
         </is>
       </c>
     </row>
     <row r="480">
       <c r="A480" t="inlineStr">
         <is>
-          <t>CORSI</t>
+          <t>WALCZAK</t>
         </is>
       </c>
       <c r="B480" t="inlineStr">
         <is>
-          <t>DOMENICO CRISTIANO</t>
+          <t>GIULIA</t>
         </is>
       </c>
       <c r="C480" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D480" t="inlineStr">
         <is>
-          <t>CURRICULUM_VITAE_Dott__Corsi.pdf</t>
+          <t>Walczak_Giulia.pdf</t>
         </is>
       </c>
       <c r="E480" t="inlineStr">
         <is>
-          <t>Corsi_Domenico_Cristiano.pdf</t>
+          <t>walczak_giulia.pdf</t>
         </is>
       </c>
     </row>
     <row r="481">
       <c r="A481" t="inlineStr">
         <is>
-          <t>DI CHIARA</t>
+          <t>MANSERVIGI</t>
         </is>
       </c>
       <c r="B481" t="inlineStr">
         <is>
-          <t>VALENTINA</t>
+          <t>MARGHERITA</t>
         </is>
       </c>
       <c r="C481" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D481" t="inlineStr">
         <is>
-          <t>CV_DI_Chiara_Valentina.pdf</t>
+          <t>MANSERVIGI_M_2025.pdf</t>
         </is>
       </c>
       <c r="E481" t="inlineStr">
         <is>
-          <t>di_chiara_valentina.pdf</t>
+          <t>Manservigi_Margherita.pdf</t>
         </is>
       </c>
     </row>
     <row r="482">
       <c r="A482" t="inlineStr">
         <is>
-          <t>WALCZAK</t>
+          <t>PATRUNO</t>
         </is>
       </c>
       <c r="B482" t="inlineStr">
         <is>
-          <t>GIULIA</t>
+          <t>MICHELE</t>
         </is>
       </c>
       <c r="C482" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D482" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D482" t="inlineStr"/>
+      <c r="E482" t="inlineStr"/>
     </row>
     <row r="483">
       <c r="A483" t="inlineStr">
         <is>
-          <t>MANSERVIGI</t>
+          <t>GUBAS</t>
         </is>
       </c>
       <c r="B483" t="inlineStr">
         <is>
-          <t>MARGHERITA</t>
+          <t>OKAB</t>
         </is>
       </c>
       <c r="C483" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D483" t="inlineStr">
         <is>
-          <t>MANSERVIGI_M_2025.pdf</t>
+          <t>GUBAS.pdf</t>
         </is>
       </c>
       <c r="E483" t="inlineStr">
         <is>
-          <t>Manservigi_Margherita.pdf</t>
+          <t>gubas_okab.pdf</t>
         </is>
       </c>
     </row>
     <row r="484">
       <c r="A484" t="inlineStr">
         <is>
-          <t>PATRUNO</t>
+          <t>CONTESSA</t>
         </is>
       </c>
       <c r="B484" t="inlineStr">
         <is>
-          <t>MICHELE</t>
+          <t>CRISTINA</t>
         </is>
       </c>
       <c r="C484" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D484" t="inlineStr">
         <is>
-          <t>NULL</t>
+          <t>CONTESSA_C__2025.pdf</t>
         </is>
       </c>
       <c r="E484" t="inlineStr"/>
     </row>
     <row r="485">
       <c r="A485" t="inlineStr">
         <is>
-          <t>GUBAS</t>
+          <t>BERGAMINI</t>
         </is>
       </c>
       <c r="B485" t="inlineStr">
         <is>
-          <t>OKAB</t>
+          <t>ALICE</t>
         </is>
       </c>
       <c r="C485" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D485" t="inlineStr">
         <is>
-          <t>GUBAS.pdf</t>
+          <t>cv_bergamini.pdf</t>
         </is>
       </c>
       <c r="E485" t="inlineStr">
         <is>
-          <t>gubas_okab.pdf</t>
+          <t>Bergamini_Alice.pdf</t>
         </is>
       </c>
     </row>
     <row r="486">
       <c r="A486" t="inlineStr">
         <is>
-          <t>CONTESSA</t>
+          <t>VERONESI</t>
         </is>
       </c>
       <c r="B486" t="inlineStr">
         <is>
-          <t>CRISTINA</t>
+          <t>GIULIA</t>
         </is>
       </c>
       <c r="C486" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D486" t="inlineStr">
         <is>
-          <t>CONTESSA_C__2025.pdf</t>
-[...2 lines deleted...]
-      <c r="E486" t="inlineStr"/>
+          <t>VERONESI_GIULIA_CV.pdf</t>
+        </is>
+      </c>
+      <c r="E486" t="inlineStr">
+        <is>
+          <t>veronesi_giulia.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="487">
       <c r="A487" t="inlineStr">
         <is>
-          <t>BERGAMINI</t>
+          <t>ALLEGRO</t>
         </is>
       </c>
       <c r="B487" t="inlineStr">
         <is>
-          <t>ALICE</t>
+          <t>ESTER</t>
         </is>
       </c>
       <c r="C487" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D487" t="inlineStr">
         <is>
-          <t>cv_bergamini.pdf</t>
+          <t>Ester_Allegro_CV_2025.pdf</t>
         </is>
       </c>
       <c r="E487" t="inlineStr">
         <is>
-          <t>Bergamini_Alice.pdf</t>
+          <t>allegro_ester.pdf</t>
         </is>
       </c>
     </row>
     <row r="488">
       <c r="A488" t="inlineStr">
         <is>
-          <t>VERONESI</t>
+          <t>MALESANI</t>
         </is>
       </c>
       <c r="B488" t="inlineStr">
         <is>
-          <t>GIULIA</t>
+          <t>CHIARA</t>
         </is>
       </c>
       <c r="C488" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D488" t="inlineStr">
         <is>
-          <t>VERONESI_GIULIA_CV.pdf</t>
+          <t>CV_Malesani.PDF</t>
         </is>
       </c>
       <c r="E488" t="inlineStr">
         <is>
-          <t>veronesi_giulia.pdf</t>
+          <t>malesani_chiara.pdf</t>
         </is>
       </c>
     </row>
     <row r="489">
       <c r="A489" t="inlineStr">
         <is>
-          <t>ALLEGRO</t>
+          <t>FABRONI</t>
         </is>
       </c>
       <c r="B489" t="inlineStr">
         <is>
-          <t>ESTER</t>
+          <t>MARGHERITA</t>
         </is>
       </c>
       <c r="C489" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D489" t="inlineStr">
         <is>
-          <t>Ester_Allegro_CV_2025.pdf</t>
+          <t>cv_fabroni.pdf</t>
         </is>
       </c>
       <c r="E489" t="inlineStr">
         <is>
-          <t>allegro_ester.pdf</t>
+          <t>fabroni_margherita.pdf</t>
         </is>
       </c>
     </row>
     <row r="490">
       <c r="A490" t="inlineStr">
         <is>
-          <t>MALESANI</t>
+          <t>RIGON</t>
         </is>
       </c>
       <c r="B490" t="inlineStr">
         <is>
-          <t>CHIARA</t>
+          <t>LISA</t>
         </is>
       </c>
       <c r="C490" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D490" t="inlineStr">
         <is>
-          <t>CV_Malesani.PDF</t>
-[...6 lines deleted...]
-      </c>
+          <t>Dott_ssa_Rigon.pdf</t>
+        </is>
+      </c>
+      <c r="E490" t="inlineStr"/>
     </row>
     <row r="491">
       <c r="A491" t="inlineStr">
         <is>
-          <t>FABRONI</t>
+          <t>PASCARELLA</t>
         </is>
       </c>
       <c r="B491" t="inlineStr">
         <is>
-          <t>MARGHERITA</t>
+          <t>ROSARIO</t>
         </is>
       </c>
       <c r="C491" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D491" t="inlineStr">
         <is>
-          <t>cv_fabroni.pdf</t>
+          <t>PASCARELLA_R__2025.pdf</t>
         </is>
       </c>
       <c r="E491" t="inlineStr">
         <is>
-          <t>fabroni_margherita.pdf</t>
+          <t>pascarella_rosario.pdf</t>
         </is>
       </c>
     </row>
     <row r="492">
       <c r="A492" t="inlineStr">
         <is>
-          <t>RIGON</t>
+          <t>GRILLINI</t>
         </is>
       </c>
       <c r="B492" t="inlineStr">
         <is>
           <t>LISA</t>
         </is>
       </c>
       <c r="C492" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D492" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D492" t="inlineStr"/>
       <c r="E492" t="inlineStr"/>
     </row>
     <row r="493">
       <c r="A493" t="inlineStr">
         <is>
-          <t>PASCARELLA</t>
+          <t>PAOLINELLI</t>
         </is>
       </c>
       <c r="B493" t="inlineStr">
         <is>
-          <t>ROSARIO</t>
+          <t>SILVIA</t>
         </is>
       </c>
       <c r="C493" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D493" t="inlineStr">
         <is>
-          <t>PASCARELLA_R__2025.pdf</t>
+          <t>CV_Paolinelli.pdf</t>
         </is>
       </c>
       <c r="E493" t="inlineStr">
         <is>
-          <t>pascarella_rosario.pdf</t>
+          <t>paolinelli_silvia.pdf</t>
         </is>
       </c>
     </row>
     <row r="494">
       <c r="A494" t="inlineStr">
         <is>
-          <t>GRILLINI</t>
+          <t>BEGGIO</t>
         </is>
       </c>
       <c r="B494" t="inlineStr">
         <is>
-          <t>LISA</t>
+          <t>ELISA</t>
         </is>
       </c>
       <c r="C494" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D494" t="inlineStr">
         <is>
-          <t>NULL</t>
-[...2 lines deleted...]
-      <c r="E494" t="inlineStr"/>
+          <t>cv_beggio.pdf</t>
+        </is>
+      </c>
+      <c r="E494" t="inlineStr">
+        <is>
+          <t>Beggio_elisa.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="495">
       <c r="A495" t="inlineStr">
         <is>
-          <t>PAOLINELLI</t>
+          <t>CANAZZA</t>
         </is>
       </c>
       <c r="B495" t="inlineStr">
         <is>
-          <t>SILVIA</t>
+          <t>STEFANO</t>
         </is>
       </c>
       <c r="C495" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D495" t="inlineStr">
         <is>
-          <t>CV_Paolinelli.pdf</t>
-[...6 lines deleted...]
-      </c>
+          <t>C_V__Canazza_Stefano.pdf</t>
+        </is>
+      </c>
+      <c r="E495" t="inlineStr"/>
     </row>
     <row r="496">
       <c r="A496" t="inlineStr">
         <is>
-          <t>BEGGIO</t>
+          <t>MARCONI</t>
         </is>
       </c>
       <c r="B496" t="inlineStr">
         <is>
-          <t>ELISA</t>
+          <t>LINDA</t>
         </is>
       </c>
       <c r="C496" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
+          <t>SANITARIO Dirigenza non Medica</t>
         </is>
       </c>
       <c r="D496" t="inlineStr">
         <is>
-          <t>cv_beggio.pdf</t>
-[...6 lines deleted...]
-      </c>
+          <t>cv_marconi.pdf</t>
+        </is>
+      </c>
+      <c r="E496" t="inlineStr"/>
     </row>
     <row r="497">
       <c r="A497" t="inlineStr">
         <is>
-          <t>CANAZZA</t>
+          <t>FRASSON</t>
         </is>
       </c>
       <c r="B497" t="inlineStr">
         <is>
-          <t>STEFANO</t>
+          <t>ENRICA</t>
         </is>
       </c>
       <c r="C497" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D497" t="inlineStr">
         <is>
-          <t>C_V__Canazza_Stefano.pdf</t>
+          <t>CV_Frasson_Enrica.pdf</t>
         </is>
       </c>
       <c r="E497" t="inlineStr"/>
     </row>
     <row r="498">
       <c r="A498" t="inlineStr">
         <is>
-          <t>MARCONI</t>
+          <t>SPOLADORI</t>
         </is>
       </c>
       <c r="B498" t="inlineStr">
         <is>
-          <t>LINDA</t>
+          <t>MATTEO</t>
         </is>
       </c>
       <c r="C498" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
+          <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D498" t="inlineStr">
         <is>
-          <t>cv_marconi.pdf</t>
+          <t>CURRICULUM_VITAE_Matteo_Spoladori_ULSS5.pdf</t>
         </is>
       </c>
       <c r="E498" t="inlineStr"/>
     </row>
     <row r="499">
       <c r="A499" t="inlineStr">
         <is>
-          <t>FRASSON</t>
+          <t>LA ROSA</t>
         </is>
       </c>
       <c r="B499" t="inlineStr">
         <is>
-          <t>ENRICA</t>
+          <t>RICCARDO</t>
         </is>
       </c>
       <c r="C499" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D499" t="inlineStr">
         <is>
-          <t>CV_Frasson_Enrica.pdf</t>
+          <t>cv_la_rosa_riccardo.pdf</t>
         </is>
       </c>
       <c r="E499" t="inlineStr"/>
     </row>
     <row r="500">
       <c r="A500" t="inlineStr">
         <is>
-          <t>SPOLADORI</t>
+          <t>GAVESI</t>
         </is>
       </c>
       <c r="B500" t="inlineStr">
         <is>
-          <t>MATTEO</t>
+          <t>MARCELLO</t>
         </is>
       </c>
       <c r="C500" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D500" t="inlineStr">
         <is>
-          <t>CURRICULUM_VITAE_Matteo_Spoladori_ULSS5.pdf</t>
+          <t>cv_gavesi_Marcell.pdf</t>
         </is>
       </c>
       <c r="E500" t="inlineStr"/>
     </row>
     <row r="501">
       <c r="A501" t="inlineStr">
         <is>
-          <t>LA ROSA</t>
+          <t>POLESE</t>
         </is>
       </c>
       <c r="B501" t="inlineStr">
         <is>
-          <t>RICCARDO</t>
+          <t>FRANCESCA</t>
         </is>
       </c>
       <c r="C501" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D501" t="inlineStr">
         <is>
-          <t>cv_la_rosa_riccardo.pdf</t>
+          <t>POLESE_F__2025.pdf</t>
         </is>
       </c>
       <c r="E501" t="inlineStr"/>
     </row>
     <row r="502">
       <c r="A502" t="inlineStr">
         <is>
-          <t>GAVESI</t>
+          <t>MANZETTO</t>
         </is>
       </c>
       <c r="B502" t="inlineStr">
         <is>
-          <t>MARCELLO</t>
+          <t>CRISTIANA</t>
         </is>
       </c>
       <c r="C502" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D502" t="inlineStr">
         <is>
-          <t>cv_gavesi_Marcell.pdf</t>
+          <t>CV_Manzetto_Cristiana.pdf</t>
         </is>
       </c>
       <c r="E502" t="inlineStr"/>
     </row>
     <row r="503">
       <c r="A503" t="inlineStr">
         <is>
-          <t>POLESE</t>
+          <t>INCAO</t>
         </is>
       </c>
       <c r="B503" t="inlineStr">
         <is>
-          <t>FRANCESCA</t>
+          <t>MARTINA</t>
         </is>
       </c>
       <c r="C503" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D503" t="inlineStr">
         <is>
-          <t>POLESE_F__2025.pdf</t>
+          <t>cv_incao.pdf</t>
         </is>
       </c>
       <c r="E503" t="inlineStr"/>
     </row>
     <row r="504">
       <c r="A504" t="inlineStr">
         <is>
-          <t>MANZETTO</t>
+          <t>ROMANO</t>
         </is>
       </c>
       <c r="B504" t="inlineStr">
         <is>
-          <t>CRISTIANA</t>
+          <t>PAOLA</t>
         </is>
       </c>
       <c r="C504" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D504" t="inlineStr">
         <is>
-          <t>CV_Manzetto_Cristiana.pdf</t>
+          <t>cv_romano_paola.pdf</t>
         </is>
       </c>
       <c r="E504" t="inlineStr"/>
     </row>
     <row r="505">
       <c r="A505" t="inlineStr">
         <is>
-          <t>INCAO</t>
+          <t>BENELLE</t>
         </is>
       </c>
       <c r="B505" t="inlineStr">
         <is>
-          <t>MARTINA</t>
+          <t>MARCO</t>
         </is>
       </c>
       <c r="C505" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D505" t="inlineStr">
         <is>
-          <t>cv_incao.pdf</t>
+          <t>benelle_cv.pdf</t>
         </is>
       </c>
       <c r="E505" t="inlineStr"/>
     </row>
     <row r="506">
       <c r="A506" t="inlineStr">
         <is>
-          <t>ROMANO</t>
+          <t>POLZONI</t>
         </is>
       </c>
       <c r="B506" t="inlineStr">
         <is>
-          <t>PAOLA</t>
+          <t>FLAVIO</t>
         </is>
       </c>
       <c r="C506" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D506" t="inlineStr">
         <is>
-          <t>cv_romano_paola.pdf</t>
+          <t>CV_Flavio_Polzoni_2025.pdf</t>
         </is>
       </c>
       <c r="E506" t="inlineStr"/>
     </row>
     <row r="507">
       <c r="A507" t="inlineStr">
         <is>
-          <t>GIUTTARI</t>
+          <t>BUCCI</t>
         </is>
       </c>
       <c r="B507" t="inlineStr">
         <is>
-          <t>MICHELE</t>
+          <t>MARCO</t>
         </is>
       </c>
       <c r="C507" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D507" t="inlineStr">
         <is>
-          <t>FORMAT_CURRICULUM_VITAE_GIUTTARI_MICHELE.pdf</t>
+          <t>cv_bucci_marco.pdf</t>
         </is>
       </c>
       <c r="E507" t="inlineStr"/>
     </row>
     <row r="508">
       <c r="A508" t="inlineStr">
         <is>
-          <t>BENELLE</t>
+          <t>LAZZARIN</t>
         </is>
       </c>
       <c r="B508" t="inlineStr">
         <is>
-          <t>MARCO</t>
+          <t>ALESSANDRO</t>
         </is>
       </c>
       <c r="C508" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D508" t="inlineStr">
         <is>
-          <t>benelle_cv.pdf</t>
+          <t>cv_lazzarin.pdf</t>
         </is>
       </c>
       <c r="E508" t="inlineStr"/>
     </row>
     <row r="509">
       <c r="A509" t="inlineStr">
         <is>
-          <t>POLZONI</t>
+          <t>SCHIAVON</t>
         </is>
       </c>
       <c r="B509" t="inlineStr">
         <is>
-          <t>FLAVIO</t>
+          <t>ESTER</t>
         </is>
       </c>
       <c r="C509" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D509" t="inlineStr">
         <is>
-          <t>CV_Flavio_Polzoni_2025.pdf</t>
+          <t>cv_schiavon.pdf</t>
         </is>
       </c>
       <c r="E509" t="inlineStr"/>
     </row>
     <row r="510">
       <c r="A510" t="inlineStr">
         <is>
-          <t>BUCCI</t>
+          <t>VALERI</t>
         </is>
       </c>
       <c r="B510" t="inlineStr">
         <is>
-          <t>MARCO</t>
+          <t>MARTA</t>
         </is>
       </c>
       <c r="C510" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D510" t="inlineStr">
         <is>
-          <t>cv_bucci_marco.pdf</t>
+          <t>CV_VALERI_MARTA.pdf</t>
         </is>
       </c>
       <c r="E510" t="inlineStr"/>
     </row>
     <row r="511">
       <c r="A511" t="inlineStr">
         <is>
-          <t>LAZZARIN</t>
+          <t>MIAZZO</t>
         </is>
       </c>
       <c r="B511" t="inlineStr">
         <is>
-          <t>ALESSANDRO</t>
+          <t>GIACOMO</t>
         </is>
       </c>
       <c r="C511" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D511" t="inlineStr">
         <is>
-          <t>cv_lazzarin.pdf</t>
+          <t>Miazzo_Giacomo_2.pdf</t>
         </is>
       </c>
       <c r="E511" t="inlineStr"/>
     </row>
     <row r="512">
       <c r="A512" t="inlineStr">
         <is>
-          <t>SCHIAVON</t>
+          <t>STRAZIMIRI</t>
         </is>
       </c>
       <c r="B512" t="inlineStr">
         <is>
-          <t>ESTER</t>
+          <t>ALDA</t>
         </is>
       </c>
       <c r="C512" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D512" t="inlineStr">
         <is>
-          <t>cv_schiavon.pdf</t>
+          <t>CV_Strazimiri_ALDA_ULSS5.pdf</t>
         </is>
       </c>
       <c r="E512" t="inlineStr"/>
     </row>
     <row r="513">
       <c r="A513" t="inlineStr">
         <is>
-          <t>VALERI</t>
+          <t>AMBROSINI</t>
         </is>
       </c>
       <c r="B513" t="inlineStr">
         <is>
-          <t>MARTA</t>
+          <t>MATTEO</t>
         </is>
       </c>
       <c r="C513" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D513" t="inlineStr">
         <is>
-          <t>CV_VALERI_MARTA.pdf</t>
+          <t>Matteo_Ambrosini_CV_AULSS5.pdf</t>
         </is>
       </c>
       <c r="E513" t="inlineStr"/>
     </row>
     <row r="514">
       <c r="A514" t="inlineStr">
         <is>
-          <t>MIAZZO</t>
+          <t>BALTA</t>
         </is>
       </c>
       <c r="B514" t="inlineStr">
         <is>
-          <t>GIACOMO</t>
+          <t>GIULIO MASSIMO</t>
         </is>
       </c>
       <c r="C514" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D514" t="inlineStr">
         <is>
-          <t>Miazzo_Giacomo_2.pdf</t>
+          <t>cv_balta_g_m.pdf</t>
         </is>
       </c>
       <c r="E514" t="inlineStr"/>
     </row>
     <row r="515">
       <c r="A515" t="inlineStr">
         <is>
-          <t>STRAZIMIRI</t>
+          <t>REITANO</t>
         </is>
       </c>
       <c r="B515" t="inlineStr">
         <is>
-          <t>ALDA</t>
+          <t>GIUSEPPE</t>
         </is>
       </c>
       <c r="C515" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D515" t="inlineStr">
         <is>
-          <t>CV_Strazimiri_ALDA_ULSS5.pdf</t>
+          <t>CV_Reitano_Giuseppe.pdf</t>
         </is>
       </c>
       <c r="E515" t="inlineStr"/>
     </row>
     <row r="516">
       <c r="A516" t="inlineStr">
         <is>
-          <t>AMBROSINI</t>
+          <t>DUGATO</t>
         </is>
       </c>
       <c r="B516" t="inlineStr">
         <is>
-          <t>MATTEO</t>
+          <t>LORENZO</t>
         </is>
       </c>
       <c r="C516" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D516" t="inlineStr">
         <is>
-          <t>Matteo_Ambrosini_CV_AULSS5.pdf</t>
+          <t>cv_dugato_lorenzo.pdf</t>
         </is>
       </c>
       <c r="E516" t="inlineStr"/>
     </row>
     <row r="517">
       <c r="A517" t="inlineStr">
         <is>
-          <t>BALTA</t>
+          <t>RUSSO</t>
         </is>
       </c>
       <c r="B517" t="inlineStr">
         <is>
-          <t>GIULIO MASSIMO</t>
+          <t>SAVINO</t>
         </is>
       </c>
       <c r="C517" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D517" t="inlineStr">
         <is>
-          <t>cv_balta_g_m.pdf</t>
+          <t>cv_russo_savino.pdf</t>
         </is>
       </c>
       <c r="E517" t="inlineStr"/>
     </row>
     <row r="518">
       <c r="A518" t="inlineStr">
         <is>
-          <t>REITANO</t>
+          <t>GUIDI</t>
         </is>
       </c>
       <c r="B518" t="inlineStr">
         <is>
-          <t>GIUSEPPE</t>
+          <t>MARGHERITA</t>
         </is>
       </c>
       <c r="C518" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D518" t="inlineStr">
         <is>
-          <t>CV_Reitano_Giuseppe.pdf</t>
+          <t>cv_guidi_margherita.pdf</t>
         </is>
       </c>
       <c r="E518" t="inlineStr"/>
     </row>
     <row r="519">
       <c r="A519" t="inlineStr">
         <is>
-          <t>DUGATO</t>
+          <t>ALESSANDRINI</t>
         </is>
       </c>
       <c r="B519" t="inlineStr">
         <is>
-          <t>LORENZO</t>
+          <t>LARA</t>
         </is>
       </c>
       <c r="C519" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D519" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D519" t="inlineStr"/>
       <c r="E519" t="inlineStr"/>
     </row>
     <row r="520">
       <c r="A520" t="inlineStr">
         <is>
-          <t>RUSSO</t>
+          <t>SHAKAJ</t>
         </is>
       </c>
       <c r="B520" t="inlineStr">
         <is>
-          <t>SAVINO</t>
+          <t>KLAUDIO</t>
         </is>
       </c>
       <c r="C520" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D520" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D520" t="inlineStr"/>
       <c r="E520" t="inlineStr"/>
     </row>
     <row r="521">
       <c r="A521" t="inlineStr">
         <is>
-          <t>GUIDI</t>
+          <t>SGRO'</t>
         </is>
       </c>
       <c r="B521" t="inlineStr">
         <is>
-          <t>MARGHERITA</t>
+          <t>ELENA</t>
         </is>
       </c>
       <c r="C521" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D521" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D521" t="inlineStr"/>
       <c r="E521" t="inlineStr"/>
     </row>
     <row r="522">
       <c r="A522" t="inlineStr">
         <is>
-          <t>ALESSANDRINI</t>
+          <t>RIZZATO</t>
         </is>
       </c>
       <c r="B522" t="inlineStr">
         <is>
-          <t>LARA</t>
+          <t>LUCIA</t>
         </is>
       </c>
       <c r="C522" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
-[...6 lines deleted...]
-      </c>
+          <t>SANITARIO Dirigenza non Medica</t>
+        </is>
+      </c>
+      <c r="D522" t="inlineStr"/>
       <c r="E522" t="inlineStr"/>
     </row>
     <row r="523">
       <c r="A523" t="inlineStr">
         <is>
-          <t>SHAKAJ</t>
+          <t>RUZZANTE</t>
         </is>
       </c>
       <c r="B523" t="inlineStr">
         <is>
-          <t>KLAUDIO</t>
+          <t>CHIARA</t>
         </is>
       </c>
       <c r="C523" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D523" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D523" t="inlineStr"/>
       <c r="E523" t="inlineStr"/>
     </row>
     <row r="524">
       <c r="A524" t="inlineStr">
         <is>
-          <t>SGRO'</t>
+          <t>PIRRI</t>
         </is>
       </c>
       <c r="B524" t="inlineStr">
         <is>
-          <t>ELENA</t>
+          <t>NINA</t>
         </is>
       </c>
       <c r="C524" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D524" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D524" t="inlineStr"/>
       <c r="E524" t="inlineStr"/>
     </row>
     <row r="525">
       <c r="A525" t="inlineStr">
         <is>
-          <t>RIZZATO</t>
+          <t>TUMINO</t>
         </is>
       </c>
       <c r="B525" t="inlineStr">
         <is>
-          <t>LUCIA</t>
+          <t>ALBERTO</t>
         </is>
       </c>
       <c r="C525" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
-[...7 lines deleted...]
-      <c r="E525" t="inlineStr"/>
+          <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D525" t="inlineStr"/>
     </row>
     <row r="526">
       <c r="A526" t="inlineStr">
         <is>
-          <t>RUZZANTE</t>
+          <t>GRAZIANO</t>
         </is>
       </c>
       <c r="B526" t="inlineStr">
         <is>
-          <t>CHIARA</t>
+          <t>GIANMARIO</t>
         </is>
       </c>
       <c r="C526" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D526" t="inlineStr"/>
-      <c r="E526" t="inlineStr"/>
     </row>
     <row r="527">
       <c r="A527" t="inlineStr">
         <is>
-          <t>PIRRI</t>
+          <t>VENDRAME</t>
         </is>
       </c>
       <c r="B527" t="inlineStr">
         <is>
-          <t>NINA</t>
+          <t>ALESSANDRA</t>
         </is>
       </c>
       <c r="C527" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
-[...7 lines deleted...]
-      <c r="E527" t="inlineStr"/>
+          <t>SANITARIO Dirigenza non Medica</t>
+        </is>
+      </c>
+      <c r="D527" t="inlineStr"/>
     </row>
     <row r="528">
       <c r="A528" t="inlineStr">
         <is>
-          <t>TUMINO</t>
+          <t>D'AMATO</t>
         </is>
       </c>
       <c r="B528" t="inlineStr">
         <is>
-          <t>ALBERTO</t>
+          <t>DONATO</t>
         </is>
       </c>
       <c r="C528" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
+          <t>SANITARIO Dirigenza non Medica</t>
         </is>
       </c>
       <c r="D528" t="inlineStr"/>
     </row>
     <row r="529">
       <c r="A529" t="inlineStr">
         <is>
-          <t>GRAZIANO</t>
+          <t>PADOVANO</t>
         </is>
       </c>
       <c r="B529" t="inlineStr">
         <is>
-          <t>GIANMARIO</t>
+          <t>FEDERICA</t>
         </is>
       </c>
       <c r="C529" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D529" t="inlineStr"/>
     </row>
     <row r="530">
       <c r="A530" t="inlineStr">
         <is>
-          <t>VENDRAME</t>
+          <t>NOVENTA</t>
         </is>
       </c>
       <c r="B530" t="inlineStr">
         <is>
-          <t>ALESSANDRA</t>
+          <t>LORENZO</t>
         </is>
       </c>
       <c r="C530" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
+          <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D530" t="inlineStr"/>
     </row>
     <row r="531">
       <c r="A531" t="inlineStr">
         <is>
-          <t>D'AMATO</t>
+          <t>BRAMANTE</t>
         </is>
       </c>
       <c r="B531" t="inlineStr">
         <is>
-          <t>DONATO</t>
+          <t>GIUSEPPE</t>
         </is>
       </c>
       <c r="C531" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
+          <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D531" t="inlineStr"/>
     </row>
     <row r="532">
       <c r="A532" t="inlineStr">
         <is>
-          <t>PADOVANO</t>
+          <t>MENON</t>
         </is>
       </c>
       <c r="B532" t="inlineStr">
         <is>
-          <t>FEDERICA</t>
+          <t>ANDREA</t>
         </is>
       </c>
       <c r="C532" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D532" t="inlineStr"/>
     </row>
     <row r="533">
       <c r="A533" t="inlineStr">
         <is>
-          <t>NOVENTA</t>
+          <t>GAGLIARDI</t>
         </is>
       </c>
       <c r="B533" t="inlineStr">
         <is>
-          <t>LORENZO</t>
+          <t>GAIA</t>
         </is>
       </c>
       <c r="C533" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D533" t="inlineStr"/>
     </row>
     <row r="534">
       <c r="A534" t="inlineStr">
         <is>
-          <t>BRAMANTE</t>
+          <t>COSACCO</t>
         </is>
       </c>
       <c r="B534" t="inlineStr">
         <is>
-          <t>GIUSEPPE</t>
+          <t>ALESSIO MARIO</t>
         </is>
       </c>
       <c r="C534" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D534" t="inlineStr"/>
     </row>
     <row r="535">
       <c r="A535" t="inlineStr">
         <is>
-          <t>MENON</t>
+          <t>MONTAGNANI</t>
         </is>
       </c>
       <c r="B535" t="inlineStr">
         <is>
           <t>ANDREA</t>
         </is>
       </c>
       <c r="C535" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D535" t="inlineStr"/>
     </row>
     <row r="536">
       <c r="A536" t="inlineStr">
         <is>
-          <t>GAGLIARDI</t>
+          <t>CLO'</t>
         </is>
       </c>
       <c r="B536" t="inlineStr">
         <is>
-          <t>GAIA</t>
+          <t>STEFANO</t>
         </is>
       </c>
       <c r="C536" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D536" t="inlineStr"/>
     </row>
     <row r="537">
       <c r="A537" t="inlineStr">
         <is>
-          <t>COSACCO</t>
+          <t>CASTELLINO</t>
         </is>
       </c>
       <c r="B537" t="inlineStr">
         <is>
-          <t>ALESSIO MARIO</t>
+          <t>SIMONA</t>
         </is>
       </c>
       <c r="C537" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D537" t="inlineStr"/>
     </row>
     <row r="538">
       <c r="A538" t="inlineStr">
         <is>
-          <t>MONTAGNANI</t>
+          <t>BONI</t>
         </is>
       </c>
       <c r="B538" t="inlineStr">
         <is>
-          <t>ANDREA</t>
+          <t>STEFANO</t>
         </is>
       </c>
       <c r="C538" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D538" t="inlineStr"/>
     </row>
     <row r="539">
       <c r="A539" t="inlineStr">
         <is>
-          <t>CLO'</t>
+          <t>FAGARAZZI</t>
         </is>
       </c>
       <c r="B539" t="inlineStr">
         <is>
-          <t>STEFANO</t>
+          <t>CARLO</t>
         </is>
       </c>
       <c r="C539" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D539" t="inlineStr"/>
     </row>
     <row r="540">
       <c r="A540" t="inlineStr">
         <is>
-          <t>CASTELLINO</t>
+          <t>DE NICOLO</t>
         </is>
       </c>
       <c r="B540" t="inlineStr">
         <is>
-          <t>SIMONA</t>
+          <t>DANIELE</t>
         </is>
       </c>
       <c r="C540" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D540" t="inlineStr"/>
     </row>
     <row r="541">
       <c r="A541" t="inlineStr">
         <is>
-          <t>BONI</t>
+          <t>ALBERGHINI</t>
         </is>
       </c>
       <c r="B541" t="inlineStr">
         <is>
-          <t>STEFANO</t>
+          <t>GIULIA</t>
         </is>
       </c>
       <c r="C541" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D541" t="inlineStr"/>
     </row>
     <row r="542">
       <c r="A542" t="inlineStr">
         <is>
-          <t>FAGARAZZI</t>
+          <t>RAMPIN</t>
         </is>
       </c>
       <c r="B542" t="inlineStr">
         <is>
-          <t>CARLO</t>
+          <t>FABIO</t>
         </is>
       </c>
       <c r="C542" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D542" t="inlineStr"/>
     </row>
     <row r="543">
       <c r="A543" t="inlineStr">
         <is>
-          <t>DE NICOLO</t>
+          <t>ARTIOLI</t>
         </is>
       </c>
       <c r="B543" t="inlineStr">
         <is>
-          <t>DANIELE</t>
+          <t>ELENA</t>
         </is>
       </c>
       <c r="C543" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D543" t="inlineStr"/>
     </row>
     <row r="544">
       <c r="A544" t="inlineStr">
         <is>
-          <t>ALBERGHINI</t>
+          <t>MAZZONI</t>
         </is>
       </c>
       <c r="B544" t="inlineStr">
         <is>
-          <t>GIULIA</t>
+          <t>MARIA</t>
         </is>
       </c>
       <c r="C544" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D544" t="inlineStr"/>
     </row>
     <row r="545">
       <c r="A545" t="inlineStr">
         <is>
-          <t>RAMPIN</t>
+          <t>MICELI</t>
         </is>
       </c>
       <c r="B545" t="inlineStr">
         <is>
-          <t>FABIO</t>
+          <t>CARLOTTA</t>
         </is>
       </c>
       <c r="C545" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D545" t="inlineStr"/>
     </row>
     <row r="546">
       <c r="A546" t="inlineStr">
         <is>
-          <t>ARTIOLI</t>
+          <t>VERONESE</t>
         </is>
       </c>
       <c r="B546" t="inlineStr">
         <is>
-          <t>ELENA</t>
+          <t>CHIARA</t>
         </is>
       </c>
       <c r="C546" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D546" t="inlineStr"/>
     </row>
     <row r="547">
       <c r="A547" t="inlineStr">
         <is>
-          <t>MAZZONI</t>
+          <t>CASALE</t>
         </is>
       </c>
       <c r="B547" t="inlineStr">
         <is>
-          <t>MARIA</t>
+          <t>MASSIMO</t>
         </is>
       </c>
       <c r="C547" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D547" t="inlineStr"/>
     </row>
     <row r="548">
       <c r="A548" t="inlineStr">
         <is>
-          <t>MICELI</t>
+          <t>QUITADAMO</t>
         </is>
       </c>
       <c r="B548" t="inlineStr">
         <is>
-          <t>CARLOTTA</t>
+          <t>MARIA PIA FRANCESCA</t>
         </is>
       </c>
       <c r="C548" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D548" t="inlineStr"/>
     </row>
     <row r="549">
       <c r="A549" t="inlineStr">
         <is>
-          <t>VERONESE</t>
+          <t>BURSI</t>
         </is>
       </c>
       <c r="B549" t="inlineStr">
         <is>
-          <t>CHIARA</t>
+          <t>MARIALUCIA</t>
         </is>
       </c>
       <c r="C549" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D549" t="inlineStr"/>
     </row>
     <row r="550">
       <c r="A550" t="inlineStr">
         <is>
-          <t>CASALE</t>
+          <t>MARINO</t>
         </is>
       </c>
       <c r="B550" t="inlineStr">
         <is>
-          <t>MASSIMO</t>
+          <t>MONICA</t>
         </is>
       </c>
       <c r="C550" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D550" t="inlineStr"/>
     </row>
     <row r="551">
       <c r="A551" t="inlineStr">
         <is>
-          <t>QUITADAMO</t>
+          <t>GIANELLA</t>
         </is>
       </c>
       <c r="B551" t="inlineStr">
         <is>
-          <t>MARIA PIA FRANCESCA</t>
+          <t>ELGA</t>
         </is>
       </c>
       <c r="C551" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
+          <t>SANITARIO Dirigenza non Medica</t>
         </is>
       </c>
       <c r="D551" t="inlineStr"/>
     </row>
     <row r="552">
       <c r="A552" t="inlineStr">
         <is>
-          <t>BURSI</t>
+          <t>GAGNI</t>
         </is>
       </c>
       <c r="B552" t="inlineStr">
         <is>
-          <t>MARIALUCIA</t>
+          <t>GIUSEPPE</t>
         </is>
       </c>
       <c r="C552" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
+          <t>AMMINISTRATIVO Dirigenza</t>
         </is>
       </c>
       <c r="D552" t="inlineStr"/>
     </row>
     <row r="553">
       <c r="A553" t="inlineStr">
         <is>
-          <t>MARINO</t>
+          <t>BELTRAME</t>
         </is>
       </c>
       <c r="B553" t="inlineStr">
         <is>
-          <t>MONICA</t>
+          <t>DANIELA</t>
         </is>
       </c>
       <c r="C553" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D553" t="inlineStr"/>
     </row>
     <row r="554">
       <c r="A554" t="inlineStr">
         <is>
-          <t>GIANELLA</t>
+          <t>DI MARCELLO</t>
         </is>
       </c>
       <c r="B554" t="inlineStr">
         <is>
-          <t>ELGA</t>
+          <t>ARIANNA</t>
         </is>
       </c>
       <c r="C554" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
+          <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D554" t="inlineStr"/>
     </row>
     <row r="555">
       <c r="A555" t="inlineStr">
         <is>
-          <t>GAGNI</t>
+          <t>ALBERTINI</t>
         </is>
       </c>
       <c r="B555" t="inlineStr">
         <is>
-          <t>GIUSEPPE</t>
+          <t>MADDALENA</t>
         </is>
       </c>
       <c r="C555" t="inlineStr">
         <is>
-          <t>AMMINISTRATIVO Dirigenza</t>
+          <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D555" t="inlineStr"/>
     </row>
     <row r="556">
       <c r="A556" t="inlineStr">
         <is>
-          <t>BELTRAME</t>
+          <t>FRANCHINI</t>
         </is>
       </c>
       <c r="B556" t="inlineStr">
         <is>
-          <t>DANIELA</t>
+          <t>GIULIA</t>
         </is>
       </c>
       <c r="C556" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
+          <t>SANITARIO Dirigenza non Medica</t>
         </is>
       </c>
       <c r="D556" t="inlineStr"/>
     </row>
     <row r="557">
       <c r="A557" t="inlineStr">
         <is>
-          <t>DI MARCELLO</t>
+          <t>PALANO</t>
         </is>
       </c>
       <c r="B557" t="inlineStr">
         <is>
-          <t>ARIANNA</t>
+          <t>ALESSIA</t>
         </is>
       </c>
       <c r="C557" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D557" t="inlineStr"/>
     </row>
     <row r="558">
       <c r="A558" t="inlineStr">
         <is>
-          <t>ALBERTINI</t>
+          <t>RICCHIARI</t>
         </is>
       </c>
       <c r="B558" t="inlineStr">
         <is>
-          <t>MADDALENA</t>
+          <t>MARCO</t>
         </is>
       </c>
       <c r="C558" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D558" t="inlineStr"/>
     </row>
     <row r="559">
       <c r="A559" t="inlineStr">
         <is>
-          <t>FRANCHINI</t>
+          <t>PIGNANELLI</t>
         </is>
       </c>
       <c r="B559" t="inlineStr">
         <is>
-          <t>GIULIA</t>
+          <t>MARIA COSTANZA</t>
         </is>
       </c>
       <c r="C559" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
+          <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D559" t="inlineStr"/>
     </row>
     <row r="560">
       <c r="A560" t="inlineStr">
         <is>
-          <t>PALANO</t>
+          <t>FORLANI</t>
         </is>
       </c>
       <c r="B560" t="inlineStr">
         <is>
-          <t>ALESSIA</t>
+          <t>LUDOVICA</t>
         </is>
       </c>
       <c r="C560" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D560" t="inlineStr"/>
     </row>
     <row r="561">
       <c r="A561" t="inlineStr">
         <is>
-          <t>RICCHIARI</t>
+          <t>BARILLARO</t>
         </is>
       </c>
       <c r="B561" t="inlineStr">
         <is>
-          <t>MARCO</t>
+          <t>MATTEO</t>
         </is>
       </c>
       <c r="C561" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D561" t="inlineStr"/>
     </row>
     <row r="562">
       <c r="A562" t="inlineStr">
         <is>
-          <t>PIGNANELLI</t>
+          <t>ALBANO</t>
         </is>
       </c>
       <c r="B562" t="inlineStr">
         <is>
-          <t>MARIA COSTANZA</t>
+          <t>TOMMASO</t>
         </is>
       </c>
       <c r="C562" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D562" t="inlineStr"/>
     </row>
     <row r="563">
       <c r="A563" t="inlineStr">
         <is>
-          <t>TARRICONE</t>
+          <t>MANTOVANI</t>
         </is>
       </c>
       <c r="B563" t="inlineStr">
         <is>
-          <t>ALFONSO</t>
+          <t>RENZO</t>
         </is>
       </c>
       <c r="C563" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
-[...2 lines deleted...]
-      <c r="D563" t="inlineStr"/>
+          <t>PROFESSIONALE Dirigenza</t>
+        </is>
+      </c>
+      <c r="D563" t="inlineStr">
+        <is>
+          <t>MANTOVANI_RENZO_2024.pdf</t>
+        </is>
+      </c>
+      <c r="E563" t="inlineStr">
+        <is>
+          <t>incompatibilita_MANTOVANI_RENZO14527220240213133640.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="564">
       <c r="A564" t="inlineStr">
         <is>
-          <t>FORLANI</t>
+          <t>CREPALDI</t>
         </is>
       </c>
       <c r="B564" t="inlineStr">
         <is>
-          <t>LUDOVICA</t>
+          <t>ANTONIO</t>
         </is>
       </c>
       <c r="C564" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D564" t="inlineStr"/>
+      <c r="D564" t="inlineStr">
+        <is>
+          <t>CREPALDI_A__2025.pdf</t>
+        </is>
+      </c>
+      <c r="E564" t="inlineStr">
+        <is>
+          <t>INCOMPATIBILITA_2025CREPALDI.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="565">
       <c r="A565" t="inlineStr">
         <is>
-          <t>BARILLARO</t>
+          <t>LUCIANO'</t>
         </is>
       </c>
       <c r="B565" t="inlineStr">
         <is>
-          <t>MATTEO</t>
+          <t>GIOVANNI</t>
         </is>
       </c>
       <c r="C565" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D565" t="inlineStr"/>
+      <c r="D565" t="inlineStr">
+        <is>
+          <t>LUCIANO_G__2025.pdf</t>
+        </is>
+      </c>
+      <c r="E565" t="inlineStr">
+        <is>
+          <t>incompatbilita_LUCIANO14537820240213161455.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="566">
       <c r="A566" t="inlineStr">
         <is>
-          <t>ALBANO</t>
+          <t>CAPPATO</t>
         </is>
       </c>
       <c r="B566" t="inlineStr">
         <is>
-          <t>TOMMASO</t>
+          <t>DANIELE</t>
         </is>
       </c>
       <c r="C566" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D566" t="inlineStr"/>
+      <c r="D566" t="inlineStr">
+        <is>
+          <t>CAPPATO_2024.pdf</t>
+        </is>
+      </c>
+      <c r="E566" t="inlineStr">
+        <is>
+          <t>CAPPATO_20241.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="567">
       <c r="A567" t="inlineStr">
         <is>
-          <t>MANTOVANI</t>
+          <t>MARCHETTI</t>
         </is>
       </c>
       <c r="B567" t="inlineStr">
         <is>
-          <t>RENZO</t>
+          <t>PIERGIORGIO</t>
         </is>
       </c>
       <c r="C567" t="inlineStr">
         <is>
-          <t>PROFESSIONALE Dirigenza</t>
+          <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D567" t="inlineStr">
         <is>
-          <t>MANTOVANI_RENZO_2024.pdf</t>
+          <t>MARCHETTI_P__2025.pdf</t>
         </is>
       </c>
       <c r="E567" t="inlineStr">
         <is>
-          <t>incompatibilita_MANTOVANI_RENZO14527220240213133640.pdf</t>
+          <t>incompatibilita_Marchetti14532420240213145312.pdf</t>
         </is>
       </c>
     </row>
     <row r="568">
       <c r="A568" t="inlineStr">
         <is>
-          <t>CREPALDI</t>
+          <t>FINCHI</t>
         </is>
       </c>
       <c r="B568" t="inlineStr">
         <is>
-          <t>ANTONIO</t>
+          <t>ALESSANDRO</t>
         </is>
       </c>
       <c r="C568" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D568" t="inlineStr">
         <is>
-          <t>CREPALDI_A__2025.pdf</t>
+          <t>FINCHI__2024.pdf</t>
         </is>
       </c>
       <c r="E568" t="inlineStr">
         <is>
-          <t>INCOMPATIBILITA_2025CREPALDI.pdf</t>
+          <t>FINCHI_2024.pdf</t>
         </is>
       </c>
     </row>
     <row r="569">
       <c r="A569" t="inlineStr">
         <is>
-          <t>LUCIANO'</t>
+          <t>MONTACCIANI</t>
         </is>
       </c>
       <c r="B569" t="inlineStr">
         <is>
-          <t>GIOVANNI</t>
+          <t>FRANCESCO</t>
         </is>
       </c>
       <c r="C569" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D569" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D569" t="inlineStr"/>
       <c r="E569" t="inlineStr">
         <is>
-          <t>incompatbilita_LUCIANO14537820240213161455.pdf</t>
+          <t>MONTACCIANI_2024.pdf</t>
         </is>
       </c>
     </row>
     <row r="570">
       <c r="A570" t="inlineStr">
         <is>
-          <t>CAPPATO</t>
+          <t>PORTO</t>
         </is>
       </c>
       <c r="B570" t="inlineStr">
         <is>
-          <t>DANIELE</t>
+          <t>SERGIO</t>
         </is>
       </c>
       <c r="C570" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D570" t="inlineStr">
         <is>
-          <t>CAPPATO_2024.pdf</t>
+          <t>porto10536320230605100151.pdf</t>
         </is>
       </c>
       <c r="E570" t="inlineStr">
         <is>
-          <t>CAPPATO_20241.pdf</t>
+          <t>Porto_Sergio.pdf</t>
         </is>
       </c>
     </row>
     <row r="571">
       <c r="A571" t="inlineStr">
         <is>
-          <t>MARCHETTI</t>
+          <t>CONTINI</t>
         </is>
       </c>
       <c r="B571" t="inlineStr">
         <is>
-          <t>PIERGIORGIO</t>
+          <t>GIORGIO</t>
         </is>
       </c>
       <c r="C571" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D571" t="inlineStr">
         <is>
-          <t>MARCHETTI_P__2025.pdf</t>
+          <t>CONTINI_G__2025.pdf</t>
         </is>
       </c>
       <c r="E571" t="inlineStr">
         <is>
-          <t>incompatibilita_Marchetti14532420240213145312.pdf</t>
+          <t>CONTINI_GIORGIO_dich.pdf</t>
         </is>
       </c>
     </row>
     <row r="572">
       <c r="A572" t="inlineStr">
         <is>
-          <t>FINCHI</t>
+          <t>ZAGATTI</t>
         </is>
       </c>
       <c r="B572" t="inlineStr">
         <is>
-          <t>ALESSANDRO</t>
+          <t>GABRIELLA</t>
         </is>
       </c>
       <c r="C572" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D572" t="inlineStr">
         <is>
-          <t>FINCHI__2024.pdf</t>
+          <t>Zagatti_gabriella.pdf</t>
         </is>
       </c>
       <c r="E572" t="inlineStr">
         <is>
-          <t>FINCHI_2024.pdf</t>
+          <t>Zagatti_Gabriella.pdf</t>
         </is>
       </c>
     </row>
     <row r="573">
       <c r="A573" t="inlineStr">
         <is>
-          <t>MONTACCIANI</t>
+          <t>SANTIPOLO</t>
         </is>
       </c>
       <c r="B573" t="inlineStr">
         <is>
-          <t>FRANCESCO</t>
+          <t>NICOLETTA</t>
         </is>
       </c>
       <c r="C573" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D573" t="inlineStr"/>
+      <c r="D573" t="inlineStr">
+        <is>
+          <t>SANTIPOLO_N__2025.pdf</t>
+        </is>
+      </c>
       <c r="E573" t="inlineStr">
         <is>
-          <t>MONTACCIANI_2024.pdf</t>
+          <t>incompatbilita_SANTIPOLO14537920240213161519.pdf</t>
         </is>
       </c>
     </row>
     <row r="574">
       <c r="A574" t="inlineStr">
         <is>
-          <t>PORTO</t>
+          <t>SPARESATO</t>
         </is>
       </c>
       <c r="B574" t="inlineStr">
         <is>
-          <t>SERGIO</t>
+          <t>STEFANIA</t>
         </is>
       </c>
       <c r="C574" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D574" t="inlineStr">
         <is>
-          <t>porto10536320230605100151.pdf</t>
+          <t>SPARESATO_2024.pdf</t>
         </is>
       </c>
       <c r="E574" t="inlineStr">
         <is>
-          <t>Porto_Sergio.pdf</t>
+          <t>Sparesato_Stefania.pdf</t>
         </is>
       </c>
     </row>
     <row r="575">
       <c r="A575" t="inlineStr">
         <is>
-          <t>CONTINI</t>
+          <t>AZABDAFTARI</t>
         </is>
       </c>
       <c r="B575" t="inlineStr">
         <is>
-          <t>GIORGIO</t>
+          <t>ALIREZA</t>
         </is>
       </c>
       <c r="C575" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D575" t="inlineStr">
         <is>
-          <t>CONTINI_G__2025.pdf</t>
+          <t>AZABDAFTARI_ALIREZA.pdf</t>
         </is>
       </c>
       <c r="E575" t="inlineStr">
         <is>
-          <t>CONTINI_GIORGIO_dich.pdf</t>
+          <t>Azabdaftari_Alireza.pdf</t>
         </is>
       </c>
     </row>
     <row r="576">
       <c r="A576" t="inlineStr">
         <is>
-          <t>ZAGATTI</t>
+          <t>ORLANDIN</t>
         </is>
       </c>
       <c r="B576" t="inlineStr">
         <is>
-          <t>GABRIELLA</t>
+          <t>ANDREA</t>
         </is>
       </c>
       <c r="C576" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
+          <t>AMMINISTRATIVO Dirigenza</t>
         </is>
       </c>
       <c r="D576" t="inlineStr">
         <is>
-          <t>Zagatti_gabriella.pdf</t>
+          <t>ORLANDIN_A__2025.pdf</t>
         </is>
       </c>
       <c r="E576" t="inlineStr">
         <is>
-          <t>Zagatti_Gabriella.pdf</t>
+          <t>orlandin.pdf</t>
         </is>
       </c>
     </row>
     <row r="577">
       <c r="A577" t="inlineStr">
         <is>
-          <t>SANTIPOLO</t>
+          <t>MUSSARI</t>
         </is>
       </c>
       <c r="B577" t="inlineStr">
         <is>
-          <t>NICOLETTA</t>
+          <t>ANDREA</t>
         </is>
       </c>
       <c r="C577" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D577" t="inlineStr">
         <is>
-          <t>SANTIPOLO_N__2025.pdf</t>
+          <t>MUSSARI.pdf</t>
         </is>
       </c>
       <c r="E577" t="inlineStr">
         <is>
-          <t>incompatbilita_SANTIPOLO14537920240213161519.pdf</t>
+          <t>incompatibilita_MUSSARI14532520240213145333.pdf</t>
         </is>
       </c>
     </row>
     <row r="578">
       <c r="A578" t="inlineStr">
         <is>
-          <t>SPARESATO</t>
+          <t>ZAGHI</t>
         </is>
       </c>
       <c r="B578" t="inlineStr">
         <is>
-          <t>STEFANIA</t>
+          <t>MICHELE</t>
         </is>
       </c>
       <c r="C578" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D578" t="inlineStr">
         <is>
-          <t>SPARESATO_2024.pdf</t>
+          <t>ZAGHI_M__2025.pdf</t>
         </is>
       </c>
       <c r="E578" t="inlineStr">
         <is>
-          <t>Sparesato_Stefania.pdf</t>
+          <t>INCOMPATIBILITA_2025zaghi.pdf</t>
         </is>
       </c>
     </row>
     <row r="579">
       <c r="A579" t="inlineStr">
         <is>
-          <t>AZABDAFTARI</t>
+          <t>CHIANI</t>
         </is>
       </c>
       <c r="B579" t="inlineStr">
         <is>
-          <t>ALIREZA</t>
+          <t>CRISTINA</t>
         </is>
       </c>
       <c r="C579" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D579" t="inlineStr">
         <is>
-          <t>AZABDAFTARI_ALIREZA.pdf</t>
+          <t>chiani10591920230606170529.pdf</t>
         </is>
       </c>
       <c r="E579" t="inlineStr">
         <is>
-          <t>Azabdaftari_Alireza.pdf</t>
+          <t>CHIANI_2024.pdf</t>
         </is>
       </c>
     </row>
     <row r="580">
       <c r="A580" t="inlineStr">
         <is>
-          <t>ORLANDIN</t>
+          <t>FUMELLI</t>
         </is>
       </c>
       <c r="B580" t="inlineStr">
         <is>
-          <t>ANDREA</t>
+          <t>PIERGIORGIO</t>
         </is>
       </c>
       <c r="C580" t="inlineStr">
         <is>
-          <t>AMMINISTRATIVO Dirigenza</t>
+          <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D580" t="inlineStr">
         <is>
-          <t>ORLANDIN_A__2025.pdf</t>
+          <t>curriculm_2025_FUMELLI.pdf</t>
         </is>
       </c>
       <c r="E580" t="inlineStr">
         <is>
-          <t>orlandin.pdf</t>
+          <t>incompatibilita_2025_FUMELLI.pdf</t>
         </is>
       </c>
     </row>
     <row r="581">
       <c r="A581" t="inlineStr">
         <is>
-          <t>MUSSARI</t>
+          <t>BERGO</t>
         </is>
       </c>
       <c r="B581" t="inlineStr">
         <is>
-          <t>ANDREA</t>
+          <t>FRANCESCA</t>
         </is>
       </c>
       <c r="C581" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D581" t="inlineStr">
         <is>
-          <t>MUSSARI.pdf</t>
+          <t>BERGO_F__2025.pdf</t>
         </is>
       </c>
       <c r="E581" t="inlineStr">
         <is>
-          <t>incompatibilita_MUSSARI14532520240213145333.pdf</t>
+          <t>incompatibilita_BERGO14539020240213162107.pdf</t>
         </is>
       </c>
     </row>
     <row r="582">
       <c r="A582" t="inlineStr">
         <is>
-          <t>ZAGHI</t>
+          <t>ALBERTI</t>
         </is>
       </c>
       <c r="B582" t="inlineStr">
         <is>
-          <t>MICHELE</t>
+          <t>LORENZO</t>
         </is>
       </c>
       <c r="C582" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D582" t="inlineStr">
         <is>
-          <t>ZAGHI_M__2025.pdf</t>
+          <t>ALBERTI_L__2025.pdf</t>
         </is>
       </c>
       <c r="E582" t="inlineStr">
         <is>
-          <t>INCOMPATIBILITA_2025zaghi.pdf</t>
+          <t>incompatbilita_ALBERTI14538020240213161536.pdf</t>
         </is>
       </c>
     </row>
     <row r="583">
       <c r="A583" t="inlineStr">
         <is>
-          <t>CHIANI</t>
+          <t>RAIMONDI</t>
         </is>
       </c>
       <c r="B583" t="inlineStr">
         <is>
-          <t>CRISTINA</t>
+          <t>IDA</t>
         </is>
       </c>
       <c r="C583" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D583" t="inlineStr">
         <is>
-          <t>chiani10591920230606170529.pdf</t>
-[...6 lines deleted...]
-      </c>
+          <t>RAIMONDI_I__2025.pdf</t>
+        </is>
+      </c>
+      <c r="E583" t="inlineStr"/>
     </row>
     <row r="584">
       <c r="A584" t="inlineStr">
         <is>
-          <t>FUMELLI</t>
+          <t>BONFANTE</t>
         </is>
       </c>
       <c r="B584" t="inlineStr">
         <is>
-          <t>PIERGIORGIO</t>
+          <t>PAOLA</t>
         </is>
       </c>
       <c r="C584" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D584" t="inlineStr">
         <is>
-          <t>curriculm_2025_FUMELLI.pdf</t>
-[...6 lines deleted...]
-      </c>
+          <t>C_V__Bonfante_Paola.pdf</t>
+        </is>
+      </c>
+      <c r="E584" t="inlineStr"/>
     </row>
     <row r="585">
       <c r="A585" t="inlineStr">
         <is>
-          <t>BERGO</t>
+          <t>NOVO</t>
         </is>
       </c>
       <c r="B585" t="inlineStr">
         <is>
           <t>FRANCESCA</t>
         </is>
       </c>
       <c r="C585" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D585" t="inlineStr">
         <is>
-          <t>BERGO_F__2025.pdf</t>
+          <t>NOVO_F__2025.pdf</t>
         </is>
       </c>
       <c r="E585" t="inlineStr">
         <is>
-          <t>incompatibilita_BERGO14539020240213162107.pdf</t>
+          <t>incompatibilita_MOVO14532620240213145352.pdf</t>
         </is>
       </c>
     </row>
     <row r="586">
       <c r="A586" t="inlineStr">
         <is>
-          <t>ALBERTI</t>
+          <t>PRANDO</t>
         </is>
       </c>
       <c r="B586" t="inlineStr">
         <is>
-          <t>LORENZO</t>
+          <t>DANIELA</t>
         </is>
       </c>
       <c r="C586" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D586" t="inlineStr">
         <is>
-          <t>ALBERTI_L__2025.pdf</t>
+          <t>PRANDO_D__2025.pdf</t>
         </is>
       </c>
       <c r="E586" t="inlineStr">
         <is>
-          <t>incompatbilita_ALBERTI14538020240213161536.pdf</t>
+          <t>Prando_Daniela.pdf</t>
         </is>
       </c>
     </row>
     <row r="587">
       <c r="A587" t="inlineStr">
         <is>
-          <t>RAIMONDI</t>
+          <t>MANTOVANI</t>
         </is>
       </c>
       <c r="B587" t="inlineStr">
         <is>
-          <t>IDA</t>
+          <t>ALESSANDRO</t>
         </is>
       </c>
       <c r="C587" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
+          <t>SANITARIO Dirigenza non Medica</t>
         </is>
       </c>
       <c r="D587" t="inlineStr">
         <is>
-          <t>RAIMONDI_I__2025.pdf</t>
-[...2 lines deleted...]
-      <c r="E587" t="inlineStr"/>
+          <t>MANTOVANI.pdf</t>
+        </is>
+      </c>
+      <c r="E587" t="inlineStr">
+        <is>
+          <t>MANTOVANI_20241.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="588">
       <c r="A588" t="inlineStr">
         <is>
-          <t>BONFANTE</t>
+          <t>MARANGONI</t>
         </is>
       </c>
       <c r="B588" t="inlineStr">
         <is>
-          <t>PAOLA</t>
+          <t>LIVIA</t>
         </is>
       </c>
       <c r="C588" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D588" t="inlineStr">
         <is>
-          <t>C_V__Bonfante_Paola.pdf</t>
-[...2 lines deleted...]
-      <c r="E588" t="inlineStr"/>
+          <t>CV_Livia_Marangoni.pdf</t>
+        </is>
+      </c>
+      <c r="E588" t="inlineStr">
+        <is>
+          <t>MARANGONI_LIVIA_2024.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="589">
       <c r="A589" t="inlineStr">
         <is>
-          <t>NOVO</t>
+          <t>BEVILACQUA</t>
         </is>
       </c>
       <c r="B589" t="inlineStr">
         <is>
-          <t>FRANCESCA</t>
+          <t>GEMMA</t>
         </is>
       </c>
       <c r="C589" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D589" t="inlineStr">
         <is>
-          <t>NOVO_F__2025.pdf</t>
-[...6 lines deleted...]
-      </c>
+          <t>BEVILACQUA.pdf</t>
+        </is>
+      </c>
+      <c r="E589" t="inlineStr"/>
     </row>
     <row r="590">
       <c r="A590" t="inlineStr">
         <is>
-          <t>PRANDO</t>
+          <t>ALBERGHINI</t>
         </is>
       </c>
       <c r="B590" t="inlineStr">
         <is>
-          <t>DANIELA</t>
+          <t>EMIL</t>
         </is>
       </c>
       <c r="C590" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D590" t="inlineStr">
         <is>
-          <t>PRANDO_D__2025.pdf</t>
+          <t>ALBERGHINI.pdf</t>
         </is>
       </c>
       <c r="E590" t="inlineStr">
         <is>
-          <t>Prando_Daniela.pdf</t>
+          <t>ALBERGHINI1.pdf</t>
         </is>
       </c>
     </row>
     <row r="591">
       <c r="A591" t="inlineStr">
         <is>
-          <t>MANTOVANI</t>
+          <t>GREGGIO</t>
         </is>
       </c>
       <c r="B591" t="inlineStr">
         <is>
-          <t>ALESSANDRO</t>
+          <t>GIOVANNI</t>
         </is>
       </c>
       <c r="C591" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
+          <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D591" t="inlineStr">
         <is>
-          <t>MANTOVANI.pdf</t>
+          <t>GREGGIO_2024.pdf</t>
         </is>
       </c>
       <c r="E591" t="inlineStr">
         <is>
-          <t>MANTOVANI_20241.pdf</t>
+          <t>GREGGIO_20241.pdf</t>
         </is>
       </c>
     </row>
     <row r="592">
       <c r="A592" t="inlineStr">
         <is>
-          <t>MARANGONI</t>
+          <t>PALLI</t>
         </is>
       </c>
       <c r="B592" t="inlineStr">
         <is>
-          <t>LIVIA</t>
+          <t>ANNALISA</t>
         </is>
       </c>
       <c r="C592" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
+          <t>SANITARIO Dirigenza non Medica</t>
         </is>
       </c>
       <c r="D592" t="inlineStr">
         <is>
-          <t>CV_Livia_Marangoni.pdf</t>
+          <t>PALLI_A__2025.pdf</t>
         </is>
       </c>
       <c r="E592" t="inlineStr">
         <is>
-          <t>MARANGONI_LIVIA_2024.pdf</t>
+          <t>incopatibilita_PALLI14537120240213153852.pdf</t>
         </is>
       </c>
     </row>
     <row r="593">
       <c r="A593" t="inlineStr">
         <is>
-          <t>BEVILACQUA</t>
+          <t>RINUNCINI</t>
         </is>
       </c>
       <c r="B593" t="inlineStr">
         <is>
-          <t>GEMMA</t>
+          <t>DAVIDE</t>
         </is>
       </c>
       <c r="C593" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D593" t="inlineStr">
         <is>
-          <t>BEVILACQUA.pdf</t>
-[...2 lines deleted...]
-      <c r="E593" t="inlineStr"/>
+          <t>rinuncini10480520230531112722.pdf</t>
+        </is>
+      </c>
+      <c r="E593" t="inlineStr">
+        <is>
+          <t>Rinuncini_Davide.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="594">
       <c r="A594" t="inlineStr">
         <is>
-          <t>ALBERGHINI</t>
+          <t>TOSIN</t>
         </is>
       </c>
       <c r="B594" t="inlineStr">
         <is>
-          <t>EMIL</t>
+          <t>ENRICO</t>
         </is>
       </c>
       <c r="C594" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D594" t="inlineStr">
         <is>
-          <t>ALBERGHINI.pdf</t>
+          <t>TOSIN_E__2025.pdf</t>
         </is>
       </c>
       <c r="E594" t="inlineStr">
         <is>
-          <t>ALBERGHINI1.pdf</t>
+          <t>TOSIN.pdf</t>
         </is>
       </c>
     </row>
     <row r="595">
       <c r="A595" t="inlineStr">
         <is>
-          <t>GREGGIO</t>
+          <t>TOSINI</t>
         </is>
       </c>
       <c r="B595" t="inlineStr">
         <is>
-          <t>GIOVANNI</t>
+          <t>ELISA</t>
         </is>
       </c>
       <c r="C595" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D595" t="inlineStr">
         <is>
-          <t>GREGGIO_2024.pdf</t>
+          <t>TOSINI_E__2025.pdf</t>
         </is>
       </c>
       <c r="E595" t="inlineStr">
         <is>
-          <t>GREGGIO_20241.pdf</t>
+          <t>incompatbilita_TOSINI14538220240213161615.pdf</t>
         </is>
       </c>
     </row>
     <row r="596">
       <c r="A596" t="inlineStr">
         <is>
-          <t>PALLI</t>
+          <t>SIVIERO</t>
         </is>
       </c>
       <c r="B596" t="inlineStr">
         <is>
-          <t>ANNALISA</t>
+          <t>GRETA</t>
         </is>
       </c>
       <c r="C596" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza non Medica</t>
         </is>
       </c>
       <c r="D596" t="inlineStr">
         <is>
-          <t>PALLI_A__2025.pdf</t>
+          <t>SIVIERO_G__2025.pdf</t>
         </is>
       </c>
       <c r="E596" t="inlineStr">
         <is>
-          <t>incopatibilita_PALLI14537120240213153852.pdf</t>
+          <t>Inconferibilit_incompatibilit_Siviero_G.pdf</t>
         </is>
       </c>
     </row>
     <row r="597">
       <c r="A597" t="inlineStr">
         <is>
-          <t>RINUNCINI</t>
+          <t>PAVANI</t>
         </is>
       </c>
       <c r="B597" t="inlineStr">
         <is>
-          <t>DAVIDE</t>
+          <t>PAOLA</t>
         </is>
       </c>
       <c r="C597" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
+          <t>SANITARIO Dirigenza non Medica</t>
         </is>
       </c>
       <c r="D597" t="inlineStr">
         <is>
-          <t>rinuncini10480520230531112722.pdf</t>
+          <t>PAVANI_P__2025.pdf</t>
         </is>
       </c>
       <c r="E597" t="inlineStr">
         <is>
-          <t>Rinuncini_Davide.pdf</t>
+          <t>PAVANI_PAOLA_20241.pdf</t>
         </is>
       </c>
     </row>
     <row r="598">
       <c r="A598" t="inlineStr">
         <is>
-          <t>TOSIN</t>
+          <t>ARTIOLI</t>
         </is>
       </c>
       <c r="B598" t="inlineStr">
         <is>
-          <t>ENRICO</t>
+          <t>ALESSANDRO</t>
         </is>
       </c>
       <c r="C598" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D598" t="inlineStr">
         <is>
-          <t>TOSIN_E__2025.pdf</t>
-[...6 lines deleted...]
-      </c>
+          <t>Curriculum_vitae_2021_Alessandro_Artioli_210730070012.pdf</t>
+        </is>
+      </c>
+      <c r="E598" t="inlineStr"/>
     </row>
     <row r="599">
       <c r="A599" t="inlineStr">
         <is>
-          <t>TOSINI</t>
+          <t>RUFFINI</t>
         </is>
       </c>
       <c r="B599" t="inlineStr">
         <is>
-          <t>ELISA</t>
+          <t>RAFFAELE</t>
         </is>
       </c>
       <c r="C599" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D599" t="inlineStr">
         <is>
-          <t>TOSINI_E__2025.pdf</t>
+          <t>RUFFINI_R__2025.pdf</t>
         </is>
       </c>
       <c r="E599" t="inlineStr">
         <is>
-          <t>incompatbilita_TOSINI14538220240213161615.pdf</t>
+          <t>dichiarazione_incof_incomp_R_Ruffini__2025_.pdf</t>
         </is>
       </c>
     </row>
     <row r="600">
       <c r="A600" t="inlineStr">
         <is>
-          <t>SIVIERO</t>
+          <t>LA GLORIA VALERIO</t>
         </is>
       </c>
       <c r="B600" t="inlineStr">
         <is>
-          <t>GRETA</t>
+          <t>ALVISE</t>
         </is>
       </c>
       <c r="C600" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
+          <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D600" t="inlineStr">
         <is>
-          <t>SIVIERO_G__2025.pdf</t>
+          <t>LA_GLORIA_A__2025.pdf</t>
         </is>
       </c>
       <c r="E600" t="inlineStr">
         <is>
-          <t>Inconferibilit_incompatibilit_Siviero_G.pdf</t>
+          <t>LA_GLORIA_ALVISE_DICH.pdf</t>
         </is>
       </c>
     </row>
     <row r="601">
       <c r="A601" t="inlineStr">
         <is>
-          <t>PAVANI</t>
+          <t>MILANI</t>
         </is>
       </c>
       <c r="B601" t="inlineStr">
         <is>
-          <t>PAOLA</t>
+          <t>DONATELLA</t>
         </is>
       </c>
       <c r="C601" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
+          <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D601" t="inlineStr">
         <is>
-          <t>PAVANI_P__2025.pdf</t>
+          <t>MILANI_DONATELLA.pdf</t>
         </is>
       </c>
       <c r="E601" t="inlineStr">
         <is>
-          <t>PAVANI_PAOLA_20241.pdf</t>
+          <t>Milani.pdf</t>
         </is>
       </c>
     </row>
     <row r="602">
       <c r="A602" t="inlineStr">
         <is>
-          <t>ARTIOLI</t>
+          <t>GAGLIARDI</t>
         </is>
       </c>
       <c r="B602" t="inlineStr">
         <is>
-          <t>ALESSANDRO</t>
+          <t>GIUSEPPE</t>
         </is>
       </c>
       <c r="C602" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D602" t="inlineStr">
         <is>
-          <t>Curriculum_vitae_2021_Alessandro_Artioli_210730070012.pdf</t>
-[...2 lines deleted...]
-      <c r="E602" t="inlineStr"/>
+          <t>CV_Gagliardi10707320230613073226.pdf</t>
+        </is>
+      </c>
+      <c r="E602" t="inlineStr">
+        <is>
+          <t>GAGLIARDI_2024.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="603">
       <c r="A603" t="inlineStr">
         <is>
-          <t>RUFFINI</t>
+          <t>SCARANARO</t>
         </is>
       </c>
       <c r="B603" t="inlineStr">
         <is>
-          <t>RAFFAELE</t>
+          <t>JENNY</t>
         </is>
       </c>
       <c r="C603" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D603" t="inlineStr">
         <is>
-          <t>RUFFINI_R__2025.pdf</t>
+          <t>SCARANARO_J__2025.pdf</t>
         </is>
       </c>
       <c r="E603" t="inlineStr">
         <is>
-          <t>dichiarazione_incof_incomp_R_Ruffini__2025_.pdf</t>
+          <t>incompatibilita_SCARANARO.pdf</t>
         </is>
       </c>
     </row>
     <row r="604">
       <c r="A604" t="inlineStr">
         <is>
-          <t>LA GLORIA VALERIO</t>
+          <t>TURLON</t>
         </is>
       </c>
       <c r="B604" t="inlineStr">
         <is>
-          <t>ALVISE</t>
+          <t>VALENTINA</t>
         </is>
       </c>
       <c r="C604" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
-[...11 lines deleted...]
-      </c>
+          <t>SANITARIO Dirigenza non Medica</t>
+        </is>
+      </c>
+      <c r="D604" t="inlineStr"/>
     </row>
     <row r="605">
       <c r="A605" t="inlineStr">
         <is>
-          <t>MILANI</t>
+          <t>DE CHIARA RUFFO</t>
         </is>
       </c>
       <c r="B605" t="inlineStr">
         <is>
-          <t>DONATELLA</t>
+          <t>RICCARDO</t>
         </is>
       </c>
       <c r="C605" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D605" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D605" t="inlineStr"/>
     </row>
     <row r="606">
       <c r="A606" t="inlineStr">
         <is>
-          <t>GAGLIARDI</t>
+          <t>VITALE</t>
         </is>
       </c>
       <c r="B606" t="inlineStr">
         <is>
-          <t>GIUSEPPE</t>
+          <t>LUISA</t>
         </is>
       </c>
       <c r="C606" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D606" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D606" t="inlineStr"/>
     </row>
     <row r="607">
       <c r="A607" t="inlineStr">
         <is>
-          <t>SCARANARO</t>
+          <t>SERRA</t>
         </is>
       </c>
       <c r="B607" t="inlineStr">
         <is>
-          <t>JENNY</t>
+          <t>GIOVANNA ROSA</t>
         </is>
       </c>
       <c r="C607" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
-[...11 lines deleted...]
-      </c>
+          <t>SANITARIO Dirigenza non Medica</t>
+        </is>
+      </c>
+      <c r="D607" t="inlineStr"/>
     </row>
     <row r="608">
       <c r="A608" t="inlineStr">
         <is>
-          <t>TURLON</t>
+          <t>DALLA NORA</t>
         </is>
       </c>
       <c r="B608" t="inlineStr">
         <is>
-          <t>VALENTINA</t>
+          <t>EDOARDO</t>
         </is>
       </c>
       <c r="C608" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
+          <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D608" t="inlineStr"/>
     </row>
     <row r="609">
       <c r="A609" t="inlineStr">
         <is>
-          <t>DE CHIARA RUFFO</t>
+          <t>FORNASIERO</t>
         </is>
       </c>
       <c r="B609" t="inlineStr">
         <is>
-          <t>RICCARDO</t>
+          <t>MADDALENA</t>
         </is>
       </c>
       <c r="C609" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D609" t="inlineStr"/>
     </row>
     <row r="610">
       <c r="A610" t="inlineStr">
         <is>
-          <t>VITALE</t>
+          <t>VIANELLO</t>
         </is>
       </c>
       <c r="B610" t="inlineStr">
         <is>
-          <t>LUISA</t>
+          <t>LUCREZIA</t>
         </is>
       </c>
       <c r="C610" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D610" t="inlineStr"/>
     </row>
     <row r="611">
       <c r="A611" t="inlineStr">
         <is>
-          <t>SERRA</t>
+          <t>RUDATIS</t>
         </is>
       </c>
       <c r="B611" t="inlineStr">
         <is>
-          <t>GIOVANNA ROSA</t>
+          <t>CHIARA</t>
         </is>
       </c>
       <c r="C611" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
+          <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D611" t="inlineStr"/>
     </row>
     <row r="612">
       <c r="A612" t="inlineStr">
         <is>
-          <t>DALLA NORA</t>
+          <t>GIROTTO</t>
         </is>
       </c>
       <c r="B612" t="inlineStr">
         <is>
-          <t>EDOARDO</t>
+          <t>CHIARA</t>
         </is>
       </c>
       <c r="C612" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D612" t="inlineStr"/>
     </row>
     <row r="613">
       <c r="A613" t="inlineStr">
         <is>
-          <t>FORNASIERO</t>
+          <t>MINGHETTI</t>
         </is>
       </c>
       <c r="B613" t="inlineStr">
         <is>
-          <t>MADDALENA</t>
+          <t>MARGHERITA</t>
         </is>
       </c>
       <c r="C613" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D613" t="inlineStr"/>
     </row>
     <row r="614">
       <c r="A614" t="inlineStr">
         <is>
-          <t>VIANELLO</t>
+          <t>SOFFRITTI</t>
         </is>
       </c>
       <c r="B614" t="inlineStr">
         <is>
-          <t>LUCREZIA</t>
+          <t>ALESSANDRA</t>
         </is>
       </c>
       <c r="C614" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D614" t="inlineStr"/>
     </row>
     <row r="615">
       <c r="A615" t="inlineStr">
         <is>
-          <t>RUDATIS</t>
+          <t>LAGANA'</t>
         </is>
       </c>
       <c r="B615" t="inlineStr">
         <is>
-          <t>CHIARA</t>
+          <t>MARTINA</t>
         </is>
       </c>
       <c r="C615" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D615" t="inlineStr"/>
     </row>
     <row r="616">
       <c r="A616" t="inlineStr">
         <is>
-          <t>GIROTTO</t>
+          <t>CORALLO</t>
         </is>
       </c>
       <c r="B616" t="inlineStr">
         <is>
-          <t>CHIARA</t>
+          <t>CRISTIANA</t>
         </is>
       </c>
       <c r="C616" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D616" t="inlineStr"/>
     </row>
     <row r="617">
       <c r="A617" t="inlineStr">
         <is>
-          <t>MINGHETTI</t>
+          <t>CILIBERTO</t>
         </is>
       </c>
       <c r="B617" t="inlineStr">
         <is>
-          <t>MARGHERITA</t>
+          <t>LUIGI</t>
         </is>
       </c>
       <c r="C617" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D617" t="inlineStr"/>
     </row>
     <row r="618">
       <c r="A618" t="inlineStr">
         <is>
-          <t>SOFFRITTI</t>
+          <t>CORRADI</t>
         </is>
       </c>
       <c r="B618" t="inlineStr">
         <is>
-          <t>ALESSANDRA</t>
+          <t>MARIA FELICE</t>
         </is>
       </c>
       <c r="C618" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D618" t="inlineStr"/>
     </row>
     <row r="619">
       <c r="A619" t="inlineStr">
         <is>
-          <t>LAGANA'</t>
+          <t>MORGHEN</t>
         </is>
       </c>
       <c r="B619" t="inlineStr">
         <is>
-          <t>MARTINA</t>
+          <t>ILARIA</t>
         </is>
       </c>
       <c r="C619" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D619" t="inlineStr"/>
     </row>
     <row r="620">
       <c r="A620" t="inlineStr">
         <is>
-          <t>CORALLO</t>
+          <t>IANNI</t>
         </is>
       </c>
       <c r="B620" t="inlineStr">
         <is>
-          <t>CRISTIANA</t>
+          <t>REMO</t>
         </is>
       </c>
       <c r="C620" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D620" t="inlineStr"/>
     </row>
     <row r="621">
       <c r="A621" t="inlineStr">
         <is>
-          <t>CILIBERTO</t>
+          <t>RUBINO</t>
         </is>
       </c>
       <c r="B621" t="inlineStr">
         <is>
-          <t>LUIGI</t>
+          <t>ANNA ELISA</t>
         </is>
       </c>
       <c r="C621" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D621" t="inlineStr"/>
     </row>
     <row r="622">
       <c r="A622" t="inlineStr">
         <is>
-          <t>CORRADI</t>
+          <t>BRUNORO</t>
         </is>
       </c>
       <c r="B622" t="inlineStr">
         <is>
-          <t>MARIA FELICE</t>
+          <t>ROBERTO</t>
         </is>
       </c>
       <c r="C622" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
+          <t>SANITARIO Dirigenza non Medica</t>
         </is>
       </c>
       <c r="D622" t="inlineStr"/>
     </row>
     <row r="623">
       <c r="A623" t="inlineStr">
         <is>
-          <t>MORGHEN</t>
+          <t>MASSARO</t>
         </is>
       </c>
       <c r="B623" t="inlineStr">
         <is>
-          <t>ILARIA</t>
+          <t>TOMMASO</t>
         </is>
       </c>
       <c r="C623" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
+          <t>SANITARIO Dirigenza non Medica</t>
         </is>
       </c>
       <c r="D623" t="inlineStr"/>
     </row>
     <row r="624">
       <c r="A624" t="inlineStr">
         <is>
-          <t>IANNI</t>
+          <t>MARCHEGIANI</t>
         </is>
       </c>
       <c r="B624" t="inlineStr">
         <is>
-          <t>REMO</t>
+          <t>VANESSA</t>
         </is>
       </c>
       <c r="C624" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D624" t="inlineStr"/>
     </row>
     <row r="625">
       <c r="A625" t="inlineStr">
         <is>
-          <t>RUBINO</t>
+          <t>ODDO</t>
         </is>
       </c>
       <c r="B625" t="inlineStr">
         <is>
-          <t>ANNA ELISA</t>
+          <t>PIETRO</t>
         </is>
       </c>
       <c r="C625" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D625" t="inlineStr"/>
     </row>
     <row r="626">
       <c r="A626" t="inlineStr">
         <is>
-          <t>BRUNORO</t>
+          <t>D'AMICO</t>
         </is>
       </c>
       <c r="B626" t="inlineStr">
         <is>
-          <t>ROBERTO</t>
+          <t>MATTIA</t>
         </is>
       </c>
       <c r="C626" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza non Medica</t>
         </is>
       </c>
       <c r="D626" t="inlineStr"/>
     </row>
     <row r="627">
       <c r="A627" t="inlineStr">
         <is>
-          <t>MASSARO</t>
+          <t>ZAMBERLAN</t>
         </is>
       </c>
       <c r="B627" t="inlineStr">
         <is>
-          <t>TOMMASO</t>
+          <t>ILARIA</t>
         </is>
       </c>
       <c r="C627" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
+          <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D627" t="inlineStr"/>
     </row>
     <row r="628">
       <c r="A628" t="inlineStr">
         <is>
-          <t>MARCHEGIANI</t>
+          <t>FORMARO</t>
         </is>
       </c>
       <c r="B628" t="inlineStr">
         <is>
-          <t>VANESSA</t>
+          <t>CARLO MARIA</t>
         </is>
       </c>
       <c r="C628" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D628" t="inlineStr"/>
     </row>
     <row r="629">
       <c r="A629" t="inlineStr">
         <is>
-          <t>ODDO</t>
+          <t>MAZZOCCO</t>
         </is>
       </c>
       <c r="B629" t="inlineStr">
         <is>
-          <t>PIETRO</t>
+          <t>TOMMASO</t>
         </is>
       </c>
       <c r="C629" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D629" t="inlineStr"/>
     </row>
     <row r="630">
       <c r="A630" t="inlineStr">
         <is>
-          <t>D'AMICO</t>
+          <t>SCAFA</t>
         </is>
       </c>
       <c r="B630" t="inlineStr">
         <is>
-          <t>MATTIA</t>
+          <t>RAFFAELE</t>
         </is>
       </c>
       <c r="C630" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
-[...2 lines deleted...]
-      <c r="D630" t="inlineStr"/>
+          <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
     </row>
     <row r="631">
       <c r="A631" t="inlineStr">
         <is>
-          <t>ZAMBERLAN</t>
+          <t>AVOLA</t>
         </is>
       </c>
       <c r="B631" t="inlineStr">
         <is>
-          <t>ILARIA</t>
+          <t>GIORGIO</t>
         </is>
       </c>
       <c r="C631" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D631" t="inlineStr"/>
     </row>
     <row r="632">
       <c r="A632" t="inlineStr">
         <is>
-          <t>FORMARO</t>
+          <t>GROPPA</t>
         </is>
       </c>
       <c r="B632" t="inlineStr">
         <is>
-          <t>CARLO MARIA</t>
+          <t>FRANCESCA</t>
         </is>
       </c>
       <c r="C632" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D632" t="inlineStr"/>
     </row>
     <row r="633">
       <c r="A633" t="inlineStr">
         <is>
-          <t>MAZZOCCO</t>
+          <t>PINTON</t>
         </is>
       </c>
       <c r="B633" t="inlineStr">
         <is>
-          <t>TOMMASO</t>
+          <t>TERESA</t>
         </is>
       </c>
       <c r="C633" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
     </row>
     <row r="634">
       <c r="A634" t="inlineStr">
         <is>
-          <t>SCAFA</t>
+          <t>SCAPARROTTA</t>
         </is>
       </c>
       <c r="B634" t="inlineStr">
         <is>
-          <t>RAFFAELE</t>
+          <t>GIUSEPPE</t>
         </is>
       </c>
       <c r="C634" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
     </row>
     <row r="635">
       <c r="A635" t="inlineStr">
         <is>
-          <t>AVOLA</t>
+          <t>SINIGAGLIA</t>
         </is>
       </c>
       <c r="B635" t="inlineStr">
         <is>
-          <t>GIORGIO</t>
+          <t>DAVIDE</t>
         </is>
       </c>
       <c r="C635" t="inlineStr">
+        <is>
+          <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+    </row>
+    <row r="636">
+      <c r="A636" t="inlineStr">
+        <is>
+          <t>TSOPBENG DJOUMESSI</t>
+        </is>
+      </c>
+      <c r="B636" t="inlineStr">
+        <is>
+          <t>BLAISE PATRICK</t>
+        </is>
+      </c>
+      <c r="C636" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>