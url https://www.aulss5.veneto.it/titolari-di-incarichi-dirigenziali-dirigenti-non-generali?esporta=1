--- v1 (2026-05-19)
+++ v2 (2026-07-03)
@@ -410,16195 +410,15672 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:E636"/>
+  <dimension ref="A1:E619"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Cognome</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Nome</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>Organico</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>Curriculum</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>Dichiarazione di inconferibilit&amp;agrave;</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t>ZANON</t>
+          <t>ADAMI</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>FRANCESCO</t>
+          <t>IRENE</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>ZANON_FRANCESCO.pdf</t>
+          <t>ADAMI_I__2025.pdf</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>incompatiblia_ZANON14528320240213134649.pdf</t>
+          <t>ADAMI_20241.pdf</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t>LISATO</t>
+          <t>AGNOLETTO</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>LAURA CAMILLA</t>
+          <t>LAURA</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
+          <t>SANITARIO Dirigenza non Medica</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>Lisato_Laura_Camilla_CV.pdf</t>
+          <t>AGNOLETTO_L__2025.pdf</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>incompatibilita_LISATO14539620240213163016.pdf</t>
+          <t>AGNOLETTO_20241.pdf</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t>BERNASCONI</t>
+          <t>ALBANO</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>MARA OLGA</t>
+          <t>TOMMASO</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D4" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D4" t="inlineStr"/>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t>PIZZARELLA</t>
+          <t>ALBERGHINI</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>MARIO</t>
+          <t>GIULIA</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D5" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D5" t="inlineStr"/>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>ROSSIN</t>
+          <t>ALBERGHINI</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>TIZIANO</t>
+          <t>EMIL</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>CV_Rossin_Tiziano_2023.pdf</t>
+          <t>ALBERGHINI.pdf</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>ROSSIN_TIZIANO_2024.pdf</t>
+          <t>ALBERGHINI1.pdf</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
-          <t>BETTARELLO</t>
+          <t>ALBERGHINI</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>GIORGIO</t>
+          <t>MICHELE</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>BETTARELLO_GIORGIO.pdf</t>
+          <t>ALBERGHINI_MICHELE_2025.pdf</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>BETTARELLO.pdf</t>
+          <t>Alberghini_Michele.pdf</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
-          <t>NICOLI</t>
+          <t>ALBERTINI</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>PIER ANDREA</t>
+          <t>MADDALENA</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D8" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D8" t="inlineStr"/>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t>TAMMISO</t>
+          <t>ALDRIGHETTI</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>ENRICO</t>
+          <t>LEONARDO</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>TAMMISO_2024.pdf</t>
+          <t>ALDRIGHETTI_L__2025.pdf</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>TAMMISO_20241.pdf</t>
+          <t>Aldrighetti.pdf</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>GAVA</t>
+          <t>ALESSANDRI</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>MARCELLO</t>
+          <t>ALICE</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
+          <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>Curriculum_Gava_Marcello.pdf</t>
+          <t>cv_alessandri_Alice.pdf</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>GAVA_MARCELLO_2024.pdf</t>
+          <t>Alessandri_Alice.pdf</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>CHIESA</t>
+          <t>ALESSANDRINI</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>MASSIMO</t>
+          <t>LARA</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D11" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D11" t="inlineStr"/>
+      <c r="E11" t="inlineStr"/>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>CREPALDI</t>
+          <t>ALFANO</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>GIORGIO</t>
+          <t>FRANCO</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>CREPALDI_G__2025.pdf</t>
+          <t>alfano_cv.pdf</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>CREPALDI_GIORGIO.pdf</t>
+          <t>Alfano1.pdf</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>DAVI'</t>
+          <t>ALLEGRO</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>PATRIZIA</t>
+          <t>ESTER</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>AMMINISTRATIVO Dirigenza</t>
+          <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>DAVI_P__2025.pdf</t>
+          <t>Ester_Allegro_CV_2025.pdf</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>dichiarazione_dr_ssa_Dav.pdf</t>
+          <t>allegro_ester.pdf</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>FARINELLA</t>
+          <t>ALLOCCA</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>LAURA</t>
+          <t>VALENTINO</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
+          <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>FARINELLA.pdf</t>
+          <t>CV_Allocca_Valentino_Ulss_5.pdf</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>FARINELLA1.pdf</t>
+          <t>ALLOCCA_2024.pdf</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>CARRARO</t>
+          <t>ALTIERI</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>MAURO</t>
+          <t>LINDA</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>CARRARO_mauro1.pdf</t>
+          <t>Dott_ssa_ALTIERI_LINDA_CV.pdf</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>incompatiblia_CARRARO_MAURO14527720240213134444.pdf</t>
+          <t>Dott_ssa_ALTIERI_LINDA_DICH.pdf</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
-          <t>NUCIBELLA</t>
+          <t>AMBROGIO</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>PAOLO</t>
+          <t>ANTONINA</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>C_V__Nucibella_Paolo.pdf</t>
-[...6 lines deleted...]
-      </c>
+          <t>Antonina_Ambrogio_CV_2021_210831161021.docx</t>
+        </is>
+      </c>
+      <c r="E16" t="inlineStr"/>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
-          <t>PAOLINI</t>
+          <t>AMBROSINI</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>ROSSELLA</t>
+          <t>MATTEO</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>Dr_ssa_PAOLINI.pdf</t>
-[...6 lines deleted...]
-      </c>
+          <t>Matteo_Ambrosini_CV_AULSS5.pdf</t>
+        </is>
+      </c>
+      <c r="E17" t="inlineStr"/>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
-          <t>SERAFINI</t>
+          <t>AMBROSIO</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>PIER LUIGI</t>
+          <t>CRISTINA</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>AMMINISTRATIVO Dirigenza</t>
+          <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>C_V__Serafini_P_L_.pdf</t>
+          <t>CURRICULUM_VITAE_DIRIGENTIAMBROSIO.pdf</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>serafini.pdf</t>
+          <t>Ambrosio.pdf</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
-          <t>ZANON</t>
+          <t>ANDREETTO</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>PAOLO</t>
+          <t>MATTEO</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>C_V__Zanon_Paolo.pdf</t>
+          <t>ANDREETTO_M__2025.pdf</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>ZANON_PAOLO_2024.pdf</t>
+          <t>ANDREETTO_20241.pdf</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
-          <t>FERRARESI</t>
+          <t>ANDREOTTI</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>STEFANO</t>
+          <t>LAURA</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
+          <t>SANITARIO Dirigenza non Medica</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>Ferraresi_Stefano.pdf</t>
+          <t>ANDREOTTI_LAURA_2024.pdf</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>FERRARESI_2024.pdf</t>
+          <t>incom_andreotti_laura14654620240220171548.pdf</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
-          <t>PARTI</t>
+          <t>ANDREUCCI</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>MONICA</t>
+          <t>FRANCESCO</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>PARTI_M__2025.pdf</t>
+          <t>C_V__Andreucci_Francesco.pdf</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>PARTI_20241.pdf</t>
+          <t>ANDREUCCI_20241.pdf</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
-          <t>MACCARI</t>
+          <t>ANDRISANO</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>ADELE</t>
+          <t>PIERGIORGIO</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>maccari.pdf</t>
+          <t>ANDRISANO_P__2025.pdf</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>MACCARI.pdf</t>
+          <t>Andrisano.pdf</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
-          <t>MELINA</t>
+          <t>ARDUIN</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>PAOLA</t>
+          <t>LOREDANA</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>TECNICO Dirigenza</t>
+          <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>MELINA_P__2025.pdf</t>
+          <t>ARDUIN_2024.pdf</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>melina.pdf</t>
+          <t>ARDUIN_20241.pdf</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
-          <t>FERRARO</t>
+          <t>ARSENI</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>FRANCESCO</t>
+          <t>ALESSIA</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>FERRARO_2024.pdf</t>
+          <t>ARSENI_A__2025.pdf</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>incompatibilita_FERRARO14582120240215175607.pdf</t>
+          <t>DICHIARAZIONE_INCOMPATIBILITA_ARSENI.pdf</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
-          <t>GIROTTO</t>
+          <t>ARTIOLI</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>ERICA</t>
+          <t>ALESSANDRO</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
+          <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>GIROTTO_E__2025.pdf</t>
-[...6 lines deleted...]
-      </c>
+          <t>Curriculum_vitae_2021_Alessandro_Artioli_210730070012.pdf</t>
+        </is>
+      </c>
+      <c r="E25" t="inlineStr"/>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
-          <t>PAVANATI</t>
+          <t>ARTIOLI</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>MARIO ROBERTO</t>
+          <t>ELENA</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>AMMINISTRATIVO Dirigenza</t>
-[...11 lines deleted...]
-      </c>
+          <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D26" t="inlineStr"/>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
-          <t>BASSAL</t>
+          <t>ARZENTON</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>BOULOS</t>
+          <t>MARIANNA</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>BASSAL_2024.pdf</t>
+          <t>Arzenton_Marianna.pdf</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>BASSAL.pdf</t>
+          <t>Arzenton.pdf</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
-          <t>PAVANATO</t>
+          <t>ASPIDISTRIA</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>GIOVANNI</t>
+          <t>LAURA</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>PAVANATO_G__2025.pdf</t>
+          <t>Aspidistria.pdf</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>incompatibilita_PAVANATO_GIN14532820240213145424.pdf</t>
+          <t>Aspidistria1.pdf</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
-          <t>STOPPA</t>
+          <t>AVOLA</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>FABRIZIO</t>
+          <t>GIORGIO</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D29" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E29" t="inlineStr"/>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
-          <t>SIVIERO</t>
+          <t>AZABDAFTARI</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>SILVANO</t>
+          <t>ALIREZA</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>C_V__Siviero_Silvano.pdf</t>
+          <t>AZABDAFTARI_ALIREZA.pdf</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>SIVIERO_20241.pdf</t>
+          <t>Azabdaftari_Alireza.pdf</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
-          <t>RESCHIGLIAN</t>
+          <t>AZZI</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>EMANUELA</t>
+          <t>LEONARDO</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>RESCHIGLIAN_E__2025.pdf</t>
+          <t>AZZI_L__2025.pdf</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>Incompatibilit_RESCHIGLIAN.pdf</t>
+          <t>Azzi.pdf</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
-          <t>BORDON</t>
+          <t>BACCHIN</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>PAOLA</t>
+          <t>ALICE</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
+          <t>SANITARIO Dirigenza non Medica</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>BORDON_PAOLA.pdf</t>
+          <t>BACCHIN_ALICE.pdf</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>BORDON_20241.pdf</t>
+          <t>BACCHIN.pdf</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
-          <t>GIRARDI</t>
+          <t>BAGOLINI</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>PIETRO</t>
+          <t>FRANCESCO</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>TECNICO Dirigenza</t>
-[...2 lines deleted...]
-      <c r="D33" t="inlineStr"/>
+          <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D33" t="inlineStr">
+        <is>
+          <t>Bagolini_CURRICULUM_VITAE.pdf</t>
+        </is>
+      </c>
+      <c r="E33" t="inlineStr">
+        <is>
+          <t>Bagolini.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
-          <t>ZAMAGNI</t>
+          <t>BALDISSEROTTO</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>MONICA</t>
+          <t>GIACOMO</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>CV_Monica_Zamagni_2025.pdf</t>
+          <t>BALDISSEROTTO_G_2025.pdf</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>ZAMAGNI_20241.pdf</t>
+          <t>Baldisserotto.pdf</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
-          <t>TERRIBILE</t>
+          <t>BALDUCCI</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>EMANUELA</t>
+          <t>ALBERTO</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>TECNICO Dirigenza</t>
+          <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>Terribile_Emanuela1.pdf</t>
+          <t>C_V__Balducci_Alberto.pdf</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>terribile.pdf</t>
+          <t>BALDUCCI_20241.pdf</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
-          <t>GUSELLA</t>
+          <t>BALTA</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>MILENA</t>
+          <t>GIULIO MASSIMO</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>Gusella_milena.pdf</t>
-[...6 lines deleted...]
-      </c>
+          <t>cv_balta_g_m.pdf</t>
+        </is>
+      </c>
+      <c r="E36" t="inlineStr"/>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
-          <t>ZANELLA</t>
+          <t>BARACCA</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>MARIKA</t>
+          <t>MARIA FRANCESCA</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
+          <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>CV_Dott_ssa_Marika_Zanella_120423.pdf</t>
+          <t>BARACCA_M_F__2025.pdf</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>ZANELLA_2024.pdf</t>
+          <t>baracca_maria_francesca.pdf</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
-          <t>PISANO</t>
+          <t>BARILE</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>LUCA</t>
+          <t>CARMEN</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D38" t="inlineStr"/>
+      <c r="D38" t="inlineStr">
+        <is>
+          <t>BARILE_C__2025.pdf</t>
+        </is>
+      </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>PISANO_LUCA.pdf</t>
+          <t>BARILE_inconferibilita.pdf</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
-          <t>LONGO</t>
+          <t>BARILE</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>MICHELE</t>
+          <t>ILARIA</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>LONGO_MICHELE.pdf</t>
+          <t>BARILE.pdf</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>Longo_Michele.pdf</t>
+          <t>Barile.pdf</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
-          <t>RUZZA</t>
+          <t>BARILLARO</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>RAFFAELLA</t>
+          <t>MATTEO</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
-[...11 lines deleted...]
-      </c>
+          <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D40" t="inlineStr"/>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
-          <t>CARBONIN</t>
+          <t>BARTOLETTI</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>GIAN ENRICO</t>
+          <t>PAOLA</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>CURRICULUM_CARBONIN.pdf</t>
-[...6 lines deleted...]
-      </c>
+          <t>CURRICULUM_VITAE_Paola_Bartoletti.pdf</t>
+        </is>
+      </c>
+      <c r="E41" t="inlineStr"/>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
-          <t>GRANIERI</t>
+          <t>BARUSCO</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>FRANCESCO PAOLO</t>
+          <t>ALESSANDRA</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>GRANIERI_2024.pdf</t>
+          <t>BARUSCO_A__2025.pdf</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>Granieri.pdf</t>
+          <t>BARUSCO_ALESSANDRA_inconferibilita.pdf</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
-          <t>CAVALIERI</t>
+          <t>BASSAL</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>ANDREA</t>
+          <t>BOULOS</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
+          <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>CAVALIERI_A__2025.pdf</t>
+          <t>BASSAL_2024.pdf</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>CAVALIERI_20241.pdf</t>
+          <t>BASSAL.pdf</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
-          <t>PASSADORE</t>
+          <t>BASSO</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>PAOLO</t>
+          <t>ELISABETTA</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>PASSADORE_2024.pdf</t>
+          <t>CURRICULUM_bassoelisabetta.pdf</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>PASSADORE_20241.pdf</t>
+          <t>BASSO_2024.pdf</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
-          <t>TAMASSIA</t>
+          <t>BEDENDO</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>MASSIMILIANO</t>
+          <t>SIMONE</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
+          <t>SANITARIO Dirigenza non Medica</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>TAMASSIA_M__2025.pdf</t>
+          <t>CV_Bedendo.pdf</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>TAMASSIA_20241.pdf</t>
+          <t>incompatibilita_BEDENDO14535120240213151814.pdf</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
-          <t>MALENGO</t>
+          <t>BEGGIO</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>STEFANIA</t>
+          <t>ELISA</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>MALENGO10585520230606151206.pdf</t>
+          <t>cv_beggio.pdf</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>MALENGO_2024.pdf</t>
+          <t>Beggio_elisa.pdf</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
-          <t>BUI</t>
+          <t>BELLAN</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>VANDA</t>
+          <t>ELENA</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
+          <t>SANITARIO Dirigenza non Medica</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t>CV_Dott_ssa_BUI.pdf</t>
+          <t>BELLAN_E__2025.pdf</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>Bui.pdf</t>
+          <t>BELLAN_2024.pdf</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
-          <t>PIZZARDINI</t>
+          <t>BELLINI</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>MADDALENA</t>
+          <t>FEDERICO</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>PIZZARDINI_M__2025.pdf</t>
+          <t>Bellini.pdf</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>incompatibilita_PIZZARDINI14538720240213162003.pdf</t>
+          <t>Bellini1.pdf</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
-          <t>D'ELIA</t>
+          <t>BELLINI</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>KATIA</t>
+          <t>LISA</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>D_ELIA_K__2025.pdf</t>
+          <t>BELLINI_L__2025.pdf</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>incompatiblia_D_ELIA_KATIA14527820240213134513.pdf</t>
+          <t>Dichiarazione_BELLINI_LISA.pdf</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
-          <t>ZANINI</t>
+          <t>BELLONZI</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
           <t>SILVIA</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>AMMINISTRATIVO Dirigenza</t>
+          <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>ZANINI_2024.pdf</t>
+          <t>bellonzi25.pdf</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>zanini.pdf</t>
+          <t>incopatiilita_BELLONZ14530020240213144537.pdf</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
-          <t>CEVOLANI</t>
+          <t>BELLUCO</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>ANNAMARIA</t>
+          <t>GIACOMO</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t>CEVOLANI_A__2025.pdf</t>
+          <t>BELLUCO_G__2025.pdf</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>Cevolani.pdf</t>
+          <t>Belluco.pdf</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
-          <t>CHIOZZI</t>
+          <t>BELLUZZI</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>ALESSANDRO</t>
+          <t>AMANDA</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>Chiozzi_Alessandro.pdf</t>
-[...6 lines deleted...]
-      </c>
+          <t>cv_belluzzi.pdf</t>
+        </is>
+      </c>
+      <c r="E52" t="inlineStr"/>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
-          <t>GIORDAN</t>
+          <t>BELTRAME</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>MASSIMO</t>
+          <t>DANIELA</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D53" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D53" t="inlineStr"/>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
-          <t>FENZI</t>
+          <t>BELTRAME</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>FEDERICA</t>
+          <t>LAURA</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
-[...11 lines deleted...]
-      </c>
+          <t>SANITARIO Dirigenza non Medica</t>
+        </is>
+      </c>
+      <c r="D54" t="inlineStr"/>
+      <c r="E54" t="inlineStr"/>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
-          <t>ZAMBONIN</t>
+          <t>BELTRAME</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>MELISSA</t>
+          <t>VALENTINA</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>Zambonin_melissa.pdf</t>
-[...2 lines deleted...]
-      <c r="E55" t="inlineStr"/>
+          <t>BELTRAME.pdf</t>
+        </is>
+      </c>
+      <c r="E55" t="inlineStr">
+        <is>
+          <t>Incompatibilit_BELTRAME_Valentina.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
-          <t>CAVALLARO</t>
+          <t>BENELLE</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>BARBARA</t>
+          <t>MARCO</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>CV_CAVALLARO_BARBARA.pdf</t>
-[...6 lines deleted...]
-      </c>
+          <t>benelle_cv.pdf</t>
+        </is>
+      </c>
+      <c r="E56" t="inlineStr"/>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
-          <t>MARTUCCI</t>
+          <t>BENETTON</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>MARIA MADDALENA</t>
+          <t>GIANLUCA</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>CV_Martucci.pdf</t>
+          <t>BENETTON_G__2025.pdf</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>Martucci.pdf</t>
+          <t>Benetton.pdf</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
-          <t>DOSSI</t>
+          <t>BENVENUTI</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>LEONARDO</t>
+          <t>FRANCESCO</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>Curriculum_vitae_Dossi.pdf</t>
-[...6 lines deleted...]
-      </c>
+          <t>Dott__Benvenuti.pdf</t>
+        </is>
+      </c>
+      <c r="E58" t="inlineStr"/>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
-          <t>ZANCA</t>
+          <t>BERGAMI</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>ROSANNA</t>
+          <t>ELEONORA</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>ZANCA_R__2025.pdf</t>
+          <t>BERGAMI_2024.pdf</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>ZANCA_20241.pdf</t>
+          <t>BERGAMI_20241.pdf</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
-          <t>BROGNARO</t>
+          <t>BERGAMINI</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>ENRICO</t>
+          <t>ALICE</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>SCAN4860_000.pdf</t>
+          <t>cv_bergamini.pdf</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>BROGNARO_2024.pdf</t>
+          <t>Bergamini_Alice.pdf</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
-          <t>FORMENTON</t>
+          <t>BERGO</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>FLORA</t>
+          <t>FRANCESCA</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
+          <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>FORMENTON_2024.pdf</t>
+          <t>BERGO_F__2025.pdf</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>inconpatibilita_FORMETON14531120240213144901.pdf</t>
+          <t>incompatibilita_BERGO14539020240213162107.pdf</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
-          <t>BARILE</t>
+          <t>BERGO</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>CARMEN</t>
+          <t>CRISTINA</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
+          <t>SANITARIO Dirigenza non Medica</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>BARILE_C__2025.pdf</t>
+          <t>BERGO_C__2025.pdf</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>BARILE_inconferibilita.pdf</t>
+          <t>incompatibilita_BERGO14582820240215175958.pdf</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
-          <t>CUPPINI</t>
+          <t>BERNARDINELLO</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>STEFANO</t>
+          <t>VALENTINA</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>CUPPINI_2024.pdf</t>
-[...6 lines deleted...]
-      </c>
+          <t>CURRICULM_VITAE_Valentina_Bernardinello.pdf</t>
+        </is>
+      </c>
+      <c r="E63" t="inlineStr"/>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
-          <t>PASTORE</t>
+          <t>BERNASCONI</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>GIANNI</t>
+          <t>MARA OLGA</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>PASTORE_GIANNI.pdf</t>
+          <t>C_V__Bernasconi_M_O_.pdf</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>incompatiblia_PASTORE14528120240213134610.pdf</t>
+          <t>Bernasconi_Mara_Olga.pdf</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
-          <t>CATTELAN</t>
+          <t>BERTOMORO</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>MONICA</t>
+          <t>PERLA</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>AMMINISTRATIVO Dirigenza</t>
+          <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>CATTELAN_MONICA_CV.pdf</t>
+          <t>Bertomoro1.pdf</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>cattelan.pdf</t>
+          <t>BERTOMORO_2024.pdf</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
-          <t>BOSCHETTI</t>
+          <t>BETTARELLO</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>STEFANO</t>
+          <t>GIORGIO</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>BOSCHETTI_curriculum_vitae_2025.pdf</t>
-[...2 lines deleted...]
-      <c r="E66" t="inlineStr"/>
+          <t>BETTARELLO_GIORGIO.pdf</t>
+        </is>
+      </c>
+      <c r="E66" t="inlineStr">
+        <is>
+          <t>BETTARELLO.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
-          <t>BERGAMI</t>
+          <t>BETTINI</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>ELEONORA</t>
+          <t>FEDERICO MANFREDI</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>BERGAMI_2024.pdf</t>
+          <t>Bettini_Federico_cv.pdf</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>BERGAMI_20241.pdf</t>
+          <t>Bettini_Federico.pdf</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
-          <t>PRIVITELLI</t>
+          <t>BIANCHI</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>LUCIO</t>
+          <t>CHIARA</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
-        </is>
-[...8 lines deleted...]
-          <t>Privitelli.pdf</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
-          <t>MAZZA</t>
+          <t>BISAN</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>ALBERTO</t>
+          <t>TAMARA</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
+          <t>SANITARIO Dirigenza non Medica</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>MAZZA_A__2025.pdf</t>
-[...6 lines deleted...]
-      </c>
+          <t>BISAN_T__2025.pdf</t>
+        </is>
+      </c>
+      <c r="E69" t="inlineStr"/>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
-          <t>DAL SANTO</t>
+          <t>BISCUOLA</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>PIERLUIGI</t>
+          <t>SILVIA</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
+          <t>SANITARIO Dirigenza non Medica</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t>Dal_Santo_Pierluigi.pdf</t>
+          <t>BISCUOLA_2024.pdf</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>DAL_SANTO_PIERLUIGI.pdf</t>
+          <t>incopatiilita_BISCUOLA14530120240213144554.pdf</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
-          <t>PACINO</t>
+          <t>BISI</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>GINO AMLETO</t>
+          <t>RAFFAELLA</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
+          <t>SANITARIO Dirigenza non Medica</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>PACINO_G__2025.pdf</t>
+          <t>BISI1.pdf</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>inconf_PACINO.pdf</t>
+          <t>BISI.pdf</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
-          <t>DE SANTIS</t>
+          <t>BOCCARDO</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>GIOVANNI</t>
+          <t>STEFANO</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>C_V__De_Santis_G_.pdf</t>
+          <t>BOCCARDO_S__2025.pdf</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t>De_Santis_Giovanni.pdf</t>
+          <t>BOCCARDO_20241.pdf</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
-          <t>GIANNI</t>
+          <t>BOE</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>SIMONA</t>
+          <t>EREDINA PASQUA</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
+          <t>SANITARIO Dirigenza non Medica</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>GIANNI_2024.pdf</t>
+          <t>CV_dr_ssa_BOE_EREDINA_PASQUA_odt.pdf</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>GIANNI_SIMONA_2024.pdf</t>
+          <t>Boe.pdf</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
-          <t>SANTORO</t>
+          <t>BOGGIAN</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>GIANCARLO</t>
+          <t>ILEANA</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
+          <t>SANITARIO Dirigenza non Medica</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t>SANTORO.pdf</t>
+          <t>boggian_ileana_cv.pdf</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
-          <t>SANTORO1.pdf</t>
+          <t>Boggian.pdf</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
-          <t>BEDENDO</t>
+          <t>BOLZONELLA</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>SIMONE</t>
+          <t>CATERINA</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza non Medica</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t>CV_Bedendo.pdf</t>
+          <t>BOLZONELLA_2024.pdf</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
-          <t>incompatibilita_BEDENDO14535120240213151814.pdf</t>
+          <t>incompatibilitaBONZONELLA14582620240215175905.pdf</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
-          <t>RIGON</t>
+          <t>BON</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>FRANCESCA</t>
+          <t>MARTINA</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t>RIGON_2024.pdf</t>
+          <t>bon_cv_2025.pdf</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
-          <t>incompatibilita_RIGON_FRA14532920240213145443.pdf</t>
+          <t>Bon.pdf</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
-          <t>CONTE</t>
+          <t>BONATO</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>LUCA</t>
+          <t>OMAR</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t>CONTE_LUCA.pdf</t>
+          <t>BONATO_O__2025.pdf</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
-          <t>incompatiblia_CONTE14528220240213134626.pdf</t>
+          <t>DICHIARAZIONE_INCOMPATIBILITA_BONATO.pdf</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
-          <t>FOTIA</t>
+          <t>BONI</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>GIUSEPPE</t>
+          <t>STEFANO</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D78" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D78" t="inlineStr"/>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
-          <t>MEGGIATO</t>
+          <t>BONIPOZZI</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>TAMARA</t>
+          <t>SILVIA</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t>curriculum_europeo_Tamara.pdf</t>
-[...6 lines deleted...]
-      </c>
+          <t>cv_bonipozzi.pdf</t>
+        </is>
+      </c>
+      <c r="E79" t="inlineStr"/>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
-          <t>GIORDANI</t>
+          <t>BORDON</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>MAURO</t>
+          <t>PAOLA</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
-          <t>Giordani_Mauro.pdf</t>
+          <t>BORDON_PAOLA.pdf</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
-          <t>Giordani_Mauro1.pdf</t>
+          <t>BORDON_20241.pdf</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
-          <t>RODELLA</t>
+          <t>BORGHESAN</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>ELISABETTA</t>
+          <t>FEDERICO</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t>dottoressa_Rodella_CV.pdf</t>
+          <t>CV_Borghesan_AULSS5.pdf</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
-          <t>RODELLA_ELISABETTA.pdf</t>
+          <t>BORGHESAN_FEDERICO.pdf</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
-          <t>RUSSO</t>
+          <t>BORGO</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>MONIA</t>
+          <t>ANDREA</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
-          <t>RUSSO_M__2025.pdf</t>
+          <t>BORGO_A__2025.pdf</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
-          <t>RUSSO_20024.pdf</t>
+          <t>BORGO_2024.pdf</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
-          <t>POZZATO</t>
+          <t>BOSCHETTI</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>ALESSIA</t>
+          <t>STEFANO</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t>pozzato.pdf</t>
-[...6 lines deleted...]
-      </c>
+          <t>BOSCHETTI_curriculum_vitae_2025.pdf</t>
+        </is>
+      </c>
+      <c r="E83" t="inlineStr"/>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
-          <t>STERZA</t>
+          <t>BOSELLI</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>TIZIANA</t>
+          <t>ANNA</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t>STERZA_T__2025.pdf</t>
+          <t>BOSELLI_A__2025.pdf</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
-          <t>Incompatibilit_STERZA.pdf</t>
+          <t>BOSELLI2024.pdf</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
-          <t>LEOPARDI</t>
+          <t>BRAMANTE</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>MARCO</t>
+          <t>GIUSEPPE</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D85" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D85" t="inlineStr"/>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
-          <t>MARTIRE</t>
+          <t>BRANDOLESE</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>GIUSEPPE</t>
+          <t>ANDREA</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
-        </is>
-[...8 lines deleted...]
-          <t>Martire_Giuseppe.pdf</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
-          <t>VACCARINI</t>
+          <t>BRESSAN</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>BARBARA</t>
+          <t>GIULIA</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
+          <t>SANITARIO Dirigenza non Medica</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
-          <t>VACCARINI_B__2025.pdf</t>
+          <t>Curriculum_Giulia_Bressan_aprile_20231.pdf</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
-          <t>VACCARINI_2024.pdf</t>
+          <t>Bressan.pdf</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
-          <t>MAISTRELLO</t>
+          <t>BRIGATO</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>LORENZO</t>
+          <t>LUCA</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
+          <t>SANITARIO Dirigenza non Medica</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
-          <t>Maistrello_Lorenzo.pdf</t>
+          <t>BRIGATO_2024.pdf</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
-          <t>MAISTRELLO_2024.pdf</t>
+          <t>incompatibilitaBRIGATO14582520240215175833.pdf</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
-          <t>FULITANO</t>
+          <t>BROGNARO</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>DANIELA</t>
+          <t>ENRICO</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
-          <t>FULITANO_D__2025.pdf</t>
+          <t>SCAN4860_000.pdf</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
-          <t>FULITANO_20241.pdf</t>
+          <t>BROGNARO_2024.pdf</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
-          <t>MARZOLO</t>
+          <t>BROMBIN</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>MARCO</t>
+          <t>CLAUDIA</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
-          <t>MARZOLO_2024.pdf</t>
+          <t>BROMBIN_2024.pdf</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
-          <t>MARZOLO_20241.pdf</t>
+          <t>BROMBIN_20241.pdf</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
-          <t>MARSILIO</t>
+          <t>BRUNORO</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>ALESSANDRA</t>
+          <t>ROBERTO</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
-[...11 lines deleted...]
-      </c>
+          <t>SANITARIO Dirigenza non Medica</t>
+        </is>
+      </c>
+      <c r="D91" t="inlineStr"/>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
-          <t>DIBELLO</t>
+          <t>BRUSEGAN</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>CRISTINA</t>
+          <t>ADRIANA</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
+          <t>SANITARIO Dirigenza non Medica</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
-          <t>DIBELLO_2024.pdf</t>
+          <t>BRUSEGAN_A__2025.pdf</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
-          <t>inconpatibilita_DIBELLO14531020240213144843.pdf</t>
+          <t>Brusegan.pdf</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
-          <t>DELL'AVVOCATA</t>
+          <t>BRUSEGHELLO</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>FABIO</t>
+          <t>ELENA</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
-        </is>
-[...8 lines deleted...]
-          <t>Incompatibilit_DELLAVVOCATA.pdf</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
-          <t>TENAN</t>
+          <t>BUCCI</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>MICHELE</t>
+          <t>MARCO</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t>PROFESSIONALE Dirigenza</t>
+          <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
-          <t>TENAN_M__2025.pdf</t>
-[...6 lines deleted...]
-      </c>
+          <t>cv_bucci_marco.pdf</t>
+        </is>
+      </c>
+      <c r="E94" t="inlineStr"/>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
-          <t>MARZOLA</t>
+          <t>BUI</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>MARIA CRISTINA</t>
+          <t>VANDA</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
-          <t>CV_Marzola_MC_2023.pdf</t>
+          <t>CV_Dott_ssa_BUI.pdf</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
-          <t>Marzola_Maria_Cristina.pdf</t>
+          <t>Bui.pdf</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
-          <t>BASSO</t>
+          <t>BUKLI</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>ELISABETTA</t>
+          <t>ESTER</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
-          <t>CURRICULUM_bassoelisabetta.pdf</t>
+          <t>bukli_cv.pdf</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
-          <t>BASSO_2024.pdf</t>
+          <t>Bukli.pdf</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
-          <t>MAGNANI</t>
+          <t>BUONO</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>KATIA</t>
+          <t>UMBERTO</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
+          <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
-          <t>MAGNANI_K__2025.pdf</t>
+          <t>BUONO_U__2025.pdf</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
-          <t>Inconferibilit_Magnani2025.pdf</t>
+          <t>inconf_incom_BUONO.pdf</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
-          <t>ROSSETTI</t>
+          <t>BURATTIN</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>CIRO</t>
+          <t>GIUSEPPE</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
-          <t>CV_ROSSETTI11123820230704162454_1.pdf</t>
+          <t>Burattin_Giuseppe.pdf</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
-          <t>ROSSETTI_2024.pdf</t>
+          <t>Burattin_Giuseppe1.pdf</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
-          <t>GOBBI</t>
+          <t>BURSI</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>FRANCO</t>
+          <t>MARIALUCIA</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D99" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D99" t="inlineStr"/>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
-          <t>ZAMPINI</t>
+          <t>BUSATTO</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>STEFANO</t>
+          <t>ALESSIA</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
+          <t>SANITARIO Dirigenza non Medica</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
-          <t>C_V__Zampini_Srefano.pdf</t>
+          <t>BUSATTO_A__2025.pdf</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
-          <t>ZAMPINI_20241.pdf</t>
+          <t>BUSATTO_ALESSIA.pdf</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
-          <t>MASSE'</t>
+          <t>BUTTURINI</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>BARBARA</t>
+          <t>ANGELO</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
-          <t>C_V__Mass_Barbara.pdf</t>
+          <t>BUTTURINI_A_2025.pdf</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
-          <t>Mass.pdf</t>
+          <t>BUTTURINI_2024.pdf</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
-          <t>SCHIAVON</t>
+          <t>BUZZI</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>LAURA</t>
+          <t>GIANLUCA</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
-          <t>SCHIAVON_LAURA_2025.pdf</t>
+          <t>BUZZI_G_2025.pdf</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
-          <t>SCHIAVON_20241.pdf</t>
+          <t>Buzzi_Gianluca.pdf</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
-          <t>GEMELLI</t>
+          <t>CALANDRIELLO</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t>ALESSANDRO</t>
+          <t>LUCIA</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
-          <t>GEMELLI_2024.pdf</t>
+          <t>CALANDRIELLO_L__2025.pdf</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
-          <t>GEMELLI_ALESSANDRO_2024.pdf</t>
+          <t>inconpatibilita_CALANDRELLO14530520240213144706.pdf</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
-          <t>AMBROGIO</t>
+          <t>CAMEROTTO</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t>ANTONINA</t>
+          <t>ALESSANDRO</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
-          <t>Antonina_Ambrogio_CV_2021_210831161021.docx</t>
-[...2 lines deleted...]
-      <c r="E104" t="inlineStr"/>
+          <t>CV___CAMEROTTO_Alessandro.pdf</t>
+        </is>
+      </c>
+      <c r="E104" t="inlineStr">
+        <is>
+          <t>Incompatibilit_Camerotto_Alessandro.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
-          <t>PERIN</t>
+          <t>CAMPION</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t>CHIARA</t>
+          <t>ANNA</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
-          <t>PERIN_C__2025.pdf</t>
-[...6 lines deleted...]
-      </c>
+          <t>pdfCV_anna_campion.pdf</t>
+        </is>
+      </c>
+      <c r="E105" t="inlineStr"/>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
-          <t>PARINI</t>
+          <t>CANAZZA</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t>DARIO</t>
+          <t>STEFANO</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
-          <t>PARINI_2024.pdf</t>
-[...6 lines deleted...]
-      </c>
+          <t>C_V__Canazza_Stefano.pdf</t>
+        </is>
+      </c>
+      <c r="E106" t="inlineStr"/>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
-          <t>LEGNARO</t>
+          <t>CANEVA</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t>ANDREA</t>
+          <t>FRANCESCA</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
-          <t>LEGNARO_2024.pdf</t>
+          <t>CANEVA_2024.pdf</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
-          <t>inconpatibilita_LEGNARO14531420240213144939.pdf</t>
+          <t>CANEVA_20241.pdf</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
-          <t>STIEVANO</t>
+          <t>CANOVA</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
-          <t>LAURA</t>
+          <t>ELISA</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
-          <t>C_V__Stievano_Laura.pdf</t>
+          <t>CANOVA_2024.pdf</t>
         </is>
       </c>
       <c r="E108" t="inlineStr">
         <is>
-          <t>STIEVANO_20241.pdf</t>
+          <t>incompatibilita_CANOVA14539420240213162944.pdf</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
-          <t>BONIPOZZI</t>
+          <t>CAPPATO</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
-          <t>SILVIA</t>
+          <t>DANIELE</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
-          <t>cv_bonipozzi.pdf</t>
-[...2 lines deleted...]
-      <c r="E109" t="inlineStr"/>
+          <t>CAPPATO_2024.pdf</t>
+        </is>
+      </c>
+      <c r="E109" t="inlineStr">
+        <is>
+          <t>CAPPATO_20241.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
-          <t>LORENZETTO</t>
+          <t>CAPUTO</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
-          <t>CHIARA</t>
+          <t>SARA</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
-          <t>LORENZETTO_C__2025.pdf</t>
+          <t>CAPUTO_S__2025.pdf</t>
         </is>
       </c>
       <c r="E110" t="inlineStr">
         <is>
-          <t>inconpatibilita_LORENZETO14531520240213144956.pdf</t>
+          <t>CAPUTO_SARA_2024.pdf</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
-          <t>PAVAN</t>
+          <t>CAPUZZO</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
-          <t>PAOLA</t>
+          <t>CHIARA</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D111" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E111" t="inlineStr"/>
+      <c r="D111" t="inlineStr"/>
+      <c r="E111" t="inlineStr">
+        <is>
+          <t>CAPUZZO_2024.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr">
         <is>
-          <t>DARU'</t>
+          <t>CAPUZZO</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
-          <t>ELISABETTA IRMA</t>
+          <t>LORENA</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
+          <t>AMMINISTRATIVO Dirigenza</t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
         <is>
-          <t>Curriculum_Eur__Dar_2023.pdf</t>
+          <t>Capuzzo_Lorena.pdf</t>
         </is>
       </c>
       <c r="E112" t="inlineStr">
         <is>
-          <t>Daru.pdf</t>
+          <t>CAPUZZO_.pdf</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="inlineStr">
         <is>
-          <t>GRAPEGGIA</t>
+          <t>CARBONIN</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
-          <t>MELANIA</t>
+          <t>GIAN ENRICO</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
-          <t>GRAPEGGIA_2024.pdf</t>
+          <t>CURRICULUM_CARBONIN.pdf</t>
         </is>
       </c>
       <c r="E113" t="inlineStr">
         <is>
-          <t>GRAPEGGIA_20241.pdf</t>
+          <t>CARBONIN_GIAN_ENRICO.pdf</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr">
         <is>
-          <t>DELON</t>
+          <t>CARDI'</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
-          <t>MICHELE</t>
+          <t>VALENTINA</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D114" t="inlineStr">
         <is>
-          <t>delon10584820230606145919_1.pdf</t>
+          <t>CARDI_V__2025.pdf</t>
         </is>
       </c>
       <c r="E114" t="inlineStr">
         <is>
-          <t>DELON_2024.pdf</t>
+          <t>Card.pdf</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="inlineStr">
         <is>
-          <t>BELLAN</t>
+          <t>CARETTI</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
-          <t>ELENA</t>
+          <t>LUIGI</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
+          <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D115" t="inlineStr">
         <is>
-          <t>BELLAN_E__2025.pdf</t>
+          <t>CARETTI_.pdf</t>
         </is>
       </c>
       <c r="E115" t="inlineStr">
         <is>
-          <t>BELLAN_2024.pdf</t>
+          <t>CARETTI1.pdf</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr">
         <is>
-          <t>TESSARI</t>
+          <t>CARITA'</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
-          <t>ANDREA</t>
+          <t>GIUSEPPE</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
+          <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D116" t="inlineStr">
         <is>
-          <t>CV_Tessari_Andrea_2025.pdf</t>
+          <t>CARITA_G__2025.pdf</t>
         </is>
       </c>
       <c r="E116" t="inlineStr">
         <is>
-          <t>incompatibilita_TESSARI14582720240215175937.pdf</t>
+          <t>Carita.pdf</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="inlineStr">
         <is>
-          <t>CAPUZZO</t>
+          <t>CARLUCCI</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
-          <t>LORENA</t>
+          <t>DOMENICO</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
-          <t>AMMINISTRATIVO Dirigenza</t>
+          <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D117" t="inlineStr">
         <is>
-          <t>Capuzzo_Lorena.pdf</t>
+          <t>CARLUCCI_2024.pdf</t>
         </is>
       </c>
       <c r="E117" t="inlineStr">
         <is>
-          <t>capuzzo_lorena.pdf</t>
+          <t>CARLUCCI_DOMENICO_2024.pdf</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="inlineStr">
         <is>
-          <t>MODENA</t>
+          <t>CARLUCCI</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
-          <t>YASMINA</t>
+          <t>ANTONIA</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D118" t="inlineStr">
         <is>
-          <t>C_V__yasmina_Modena.pdf</t>
+          <t>carlucci_10588720230606161813.pdf</t>
         </is>
       </c>
       <c r="E118" t="inlineStr">
         <is>
-          <t>MODENA_2024.pdf</t>
+          <t>CARLUCCI_20241.pdf</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="inlineStr">
         <is>
-          <t>CHONDROGIANNIS</t>
+          <t>CARRARO</t>
         </is>
       </c>
       <c r="B119" t="inlineStr">
         <is>
-          <t>SOTIRIOS</t>
+          <t>MAURO</t>
         </is>
       </c>
       <c r="C119" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D119" t="inlineStr">
         <is>
-          <t>chondrogiannis.pdf</t>
+          <t>CARRARO_mauro1.pdf</t>
         </is>
       </c>
       <c r="E119" t="inlineStr">
         <is>
-          <t>Chondrogiannis_Sortirios.pdf</t>
+          <t>incompatiblia_CARRARO_MAURO14527720240213134444.pdf</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="inlineStr">
         <is>
-          <t>VOLPE</t>
+          <t>CARRASSI</t>
         </is>
       </c>
       <c r="B120" t="inlineStr">
         <is>
-          <t>ANDREA</t>
+          <t>ERIKA</t>
         </is>
       </c>
       <c r="C120" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D120" t="inlineStr">
         <is>
-          <t>VOLPE_A__2025.pdf</t>
+          <t>CARASSI_E_2025.pdf</t>
         </is>
       </c>
       <c r="E120" t="inlineStr">
         <is>
-          <t>incompatibilita_VOLPE14533920240213145804.pdf</t>
+          <t>CARRASSI_2024.pdf</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="inlineStr">
         <is>
-          <t>VALIERI</t>
+          <t>CARRIERI</t>
         </is>
       </c>
       <c r="B121" t="inlineStr">
         <is>
-          <t>LUCA</t>
+          <t>FILIPPO JODI</t>
         </is>
       </c>
       <c r="C121" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D121" t="inlineStr">
         <is>
-          <t>VALIERI_L__2025.pdf</t>
+          <t>CV_Carrieri_Filippo_Jodi_2023.pdf</t>
         </is>
       </c>
       <c r="E121" t="inlineStr">
         <is>
-          <t>VALIERI_incompatibilita.pdf</t>
+          <t>CARRIERI_2024.pdf</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="inlineStr">
         <is>
-          <t>BOE</t>
+          <t>CASALE</t>
         </is>
       </c>
       <c r="B122" t="inlineStr">
         <is>
-          <t>EREDINA PASQUA</t>
+          <t>MASSIMO</t>
         </is>
       </c>
       <c r="C122" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
-[...11 lines deleted...]
-      </c>
+          <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D122" t="inlineStr"/>
     </row>
     <row r="123">
       <c r="A123" t="inlineStr">
         <is>
-          <t>MAGAROTTO</t>
+          <t>CASELLATO</t>
         </is>
       </c>
       <c r="B123" t="inlineStr">
         <is>
-          <t>BERNARDINA</t>
+          <t>GIACOMO</t>
         </is>
       </c>
       <c r="C123" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D123" t="inlineStr">
         <is>
-          <t>MAGAROTTO10592120230606170937.pdf</t>
+          <t>Curriculum_Dott__Casellato_Giacomo.pdf</t>
         </is>
       </c>
       <c r="E123" t="inlineStr">
         <is>
-          <t>MAGAROTTO_2024.pdf</t>
+          <t>CASELLATO_20241.pdf</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="inlineStr">
         <is>
-          <t>FASSON</t>
+          <t>CASONI</t>
         </is>
       </c>
       <c r="B124" t="inlineStr">
         <is>
-          <t>ANNA CHIARA</t>
+          <t>GIAN LUCA</t>
         </is>
       </c>
       <c r="C124" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D124" t="inlineStr">
         <is>
-          <t>FASSON_A__2025.pdf</t>
+          <t>CASONI_GIAN_LUCA.pdf</t>
         </is>
       </c>
       <c r="E124" t="inlineStr">
         <is>
-          <t>FASSON_ANNA_CHIARA.pdf</t>
+          <t>CASONI_GIAN_LUCA1.pdf</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="inlineStr">
         <is>
-          <t>ANDREUCCI</t>
+          <t>CASSON</t>
         </is>
       </c>
       <c r="B125" t="inlineStr">
         <is>
-          <t>FRANCESCO</t>
+          <t>MASSIMILIANO</t>
         </is>
       </c>
       <c r="C125" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D125" t="inlineStr">
         <is>
-          <t>C_V__Andreucci_Francesco.pdf</t>
+          <t>curriculum_CASSON.pdf</t>
         </is>
       </c>
       <c r="E125" t="inlineStr">
         <is>
-          <t>ANDREUCCI_20241.pdf</t>
+          <t>Dr__Casson.pdf</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="inlineStr">
         <is>
-          <t>CAVARZERE</t>
+          <t>CASTELLINI</t>
         </is>
       </c>
       <c r="B126" t="inlineStr">
         <is>
-          <t>FEDERICA</t>
+          <t>GIULIO</t>
         </is>
       </c>
       <c r="C126" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
+          <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D126" t="inlineStr">
         <is>
-          <t>CAVARZERE_F__2025.pdf</t>
+          <t>CASTELLINI_2024.pdf</t>
         </is>
       </c>
       <c r="E126" t="inlineStr">
         <is>
-          <t>incopatibilita_CAVARZERE14537220240213153910.pdf</t>
+          <t>CASTELLINI_20241.pdf</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="inlineStr">
         <is>
-          <t>ROSSI</t>
+          <t>CASTELLINO</t>
         </is>
       </c>
       <c r="B127" t="inlineStr">
         <is>
-          <t>LAURA</t>
+          <t>SIMONA</t>
         </is>
       </c>
       <c r="C127" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D127" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D127" t="inlineStr"/>
     </row>
     <row r="128">
       <c r="A128" t="inlineStr">
         <is>
-          <t>MAFFIONE</t>
+          <t>CATALANO</t>
         </is>
       </c>
       <c r="B128" t="inlineStr">
         <is>
-          <t>ANNA MARGHERITA</t>
+          <t>FELICE</t>
         </is>
       </c>
       <c r="C128" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D128" t="inlineStr">
         <is>
-          <t>Cv_europeo_AM_Maffione_2025.pdf</t>
+          <t>Catalano_felice.pdf</t>
         </is>
       </c>
       <c r="E128" t="inlineStr">
         <is>
-          <t>MAFFIONE_ANNA.pdf</t>
+          <t>CATALANO_felice.pdf</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="inlineStr">
         <is>
-          <t>MARINO</t>
+          <t>CATTARIN</t>
         </is>
       </c>
       <c r="B129" t="inlineStr">
         <is>
-          <t>FLORA</t>
+          <t>MAURIZIO</t>
         </is>
       </c>
       <c r="C129" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D129" t="inlineStr">
         <is>
-          <t>MARINO.pdf</t>
+          <t>CATTARIN_M__2025.pdf</t>
         </is>
       </c>
       <c r="E129" t="inlineStr">
         <is>
-          <t>incompatibilita_FLORA_MARINO14532220240213145220.pdf</t>
+          <t>CATTARIN_20241.pdf</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="inlineStr">
         <is>
-          <t>PICARIELLO</t>
+          <t>CATTELAN</t>
         </is>
       </c>
       <c r="B130" t="inlineStr">
         <is>
-          <t>CLAUDIO</t>
+          <t>MONICA</t>
         </is>
       </c>
       <c r="C130" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
+          <t>AMMINISTRATIVO Dirigenza</t>
         </is>
       </c>
       <c r="D130" t="inlineStr">
         <is>
-          <t>PICARIELLO_C__2025.pdf</t>
+          <t>CATTELAN_MONICA_CV.pdf</t>
         </is>
       </c>
       <c r="E130" t="inlineStr">
         <is>
-          <t>incompatiblia_PICARIELLO14528020240213134554.pdf</t>
+          <t>CATTELAN_.pdf</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="inlineStr">
         <is>
-          <t>MARINO</t>
+          <t>CAVALIERI</t>
         </is>
       </c>
       <c r="B131" t="inlineStr">
         <is>
-          <t>GIOVANNA</t>
+          <t>ANDREA</t>
         </is>
       </c>
       <c r="C131" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
+          <t>SANITARIO Dirigenza non Medica</t>
         </is>
       </c>
       <c r="D131" t="inlineStr">
         <is>
-          <t>MARINO_GIOVANNA_2024.pdf</t>
+          <t>CAVALIERI_A__2025.pdf</t>
         </is>
       </c>
       <c r="E131" t="inlineStr">
         <is>
-          <t>incompatibilita_MARINO14531920240213145126.pdf</t>
+          <t>CAVALIERI_20241.pdf</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="inlineStr">
         <is>
-          <t>NALIN</t>
+          <t>CAVALLARO</t>
         </is>
       </c>
       <c r="B132" t="inlineStr">
         <is>
-          <t>MARA</t>
+          <t>BARBARA</t>
         </is>
       </c>
       <c r="C132" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D132" t="inlineStr">
         <is>
-          <t>NALIN_2024.pdf</t>
+          <t>CV_CAVALLARO_BARBARA.pdf</t>
         </is>
       </c>
       <c r="E132" t="inlineStr">
         <is>
-          <t>NALIN_20241.pdf</t>
+          <t>cavallaro_barbara_dich.pdf</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="inlineStr">
         <is>
-          <t>AMBROSIO</t>
+          <t>CAVALLINI</t>
         </is>
       </c>
       <c r="B133" t="inlineStr">
         <is>
-          <t>CRISTINA</t>
+          <t>LETIZIA</t>
         </is>
       </c>
       <c r="C133" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D133" t="inlineStr">
         <is>
-          <t>CURRICULUM_VITAE_DIRIGENTIAMBROSIO.pdf</t>
+          <t>CURRICULUM_VITAE_CavalliniLetizia.pdf</t>
         </is>
       </c>
       <c r="E133" t="inlineStr">
         <is>
-          <t>Ambrosio.pdf</t>
+          <t>CAVALLINI.pdf</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="inlineStr">
         <is>
-          <t>LANZA</t>
+          <t>CAVARZERE</t>
         </is>
       </c>
       <c r="B134" t="inlineStr">
         <is>
-          <t>DANIELA</t>
+          <t>FEDERICA</t>
         </is>
       </c>
       <c r="C134" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
+          <t>SANITARIO Dirigenza non Medica</t>
         </is>
       </c>
       <c r="D134" t="inlineStr">
         <is>
-          <t>lanza_daniela.pdf</t>
+          <t>CAVARZERE_F__2025.pdf</t>
         </is>
       </c>
       <c r="E134" t="inlineStr">
         <is>
-          <t>incompatiblia_LANZA14528620240213134759.pdf</t>
+          <t>incopatibilita_CAVARZERE14537220240213153910.pdf</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="inlineStr">
         <is>
-          <t>NEGRISOLO</t>
+          <t>CAVAZZA</t>
         </is>
       </c>
       <c r="B135" t="inlineStr">
         <is>
-          <t>REBECCA</t>
+          <t>MARTINO</t>
         </is>
       </c>
       <c r="C135" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
+          <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D135" t="inlineStr">
         <is>
-          <t>CV_Negrisolo_2023.pdf</t>
-[...6 lines deleted...]
-      </c>
+          <t>CAVAZZA_MA__2025.pdf</t>
+        </is>
+      </c>
+      <c r="E135" t="inlineStr"/>
     </row>
     <row r="136">
       <c r="A136" t="inlineStr">
         <is>
-          <t>FURINI</t>
+          <t>CAZZAVILLAN</t>
         </is>
       </c>
       <c r="B136" t="inlineStr">
         <is>
-          <t>LUCIANA</t>
+          <t>SARA</t>
         </is>
       </c>
       <c r="C136" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
+          <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D136" t="inlineStr">
         <is>
-          <t>C_V__Furini_Luciana.pdf</t>
+          <t>CAZZAVILAN_S__2025.pdf</t>
         </is>
       </c>
       <c r="E136" t="inlineStr">
         <is>
-          <t>FURINI_20241.pdf</t>
+          <t>Cazzavillan.pdf</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="inlineStr">
         <is>
-          <t>BRESSAN</t>
+          <t>CELESTRA</t>
         </is>
       </c>
       <c r="B137" t="inlineStr">
         <is>
-          <t>GIULIA</t>
+          <t>LUCA ALESSANDRO</t>
         </is>
       </c>
       <c r="C137" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
+          <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D137" t="inlineStr">
         <is>
-          <t>Curriculum_Giulia_Bressan_aprile_20231.pdf</t>
+          <t>CELESTRA_L__2025.pdf</t>
         </is>
       </c>
       <c r="E137" t="inlineStr">
         <is>
-          <t>Bressan.pdf</t>
+          <t>CELESTRA_20241.pdf</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="inlineStr">
         <is>
-          <t>LODO</t>
+          <t>CERVATI</t>
         </is>
       </c>
       <c r="B138" t="inlineStr">
         <is>
-          <t>ENRICO</t>
+          <t>GIOVANNA</t>
         </is>
       </c>
       <c r="C138" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D138" t="inlineStr">
         <is>
-          <t>LODO_2024.pdf</t>
+          <t>CV_Dr_ssa_CERVATI10382820230525154200.pdf</t>
         </is>
       </c>
       <c r="E138" t="inlineStr">
         <is>
-          <t>LODO_20241.pdf</t>
+          <t>CERVATI_giovanna.pdf</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="inlineStr">
         <is>
-          <t>MARCANTONI</t>
+          <t>CEVOLANI</t>
         </is>
       </c>
       <c r="B139" t="inlineStr">
         <is>
-          <t>LINA</t>
+          <t>ANNAMARIA</t>
         </is>
       </c>
       <c r="C139" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D139" t="inlineStr">
         <is>
-          <t>Marcantoni.pdf</t>
+          <t>CEVOLANI_A__2025.pdf</t>
         </is>
       </c>
       <c r="E139" t="inlineStr">
         <is>
-          <t>incompatiblia_MARCNTONI14528820240213134835.pdf</t>
+          <t>Cevolani.pdf</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="inlineStr">
         <is>
-          <t>PELLIELO</t>
+          <t>CHIANI</t>
         </is>
       </c>
       <c r="B140" t="inlineStr">
         <is>
-          <t>SANDRO</t>
+          <t>CRISTINA</t>
         </is>
       </c>
       <c r="C140" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D140" t="inlineStr">
         <is>
-          <t>pellielo10584020230606144542.pdf</t>
+          <t>chiani10591920230606170529.pdf</t>
         </is>
       </c>
       <c r="E140" t="inlineStr">
         <is>
-          <t>PELLIELO_2024.pdf</t>
+          <t>CHIANI_2024.pdf</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="inlineStr">
         <is>
-          <t>CARETTI</t>
+          <t>CHIARENZA</t>
         </is>
       </c>
       <c r="B141" t="inlineStr">
         <is>
-          <t>LUIGI</t>
+          <t>SELENE</t>
         </is>
       </c>
       <c r="C141" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D141" t="inlineStr">
         <is>
-          <t>CARETTI_.pdf</t>
+          <t>CHIARENZA_S__2025__2025.pdf</t>
         </is>
       </c>
       <c r="E141" t="inlineStr">
         <is>
-          <t>CARETTI1.pdf</t>
+          <t>Chiarenza.pdf</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="inlineStr">
         <is>
-          <t>BERTOCCHI</t>
+          <t>CHIERCHINI</t>
         </is>
       </c>
       <c r="B142" t="inlineStr">
         <is>
-          <t>AMEDEO</t>
+          <t>SARA</t>
         </is>
       </c>
       <c r="C142" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D142" t="inlineStr">
         <is>
-          <t>BERTOCCHI_2024.pdf</t>
+          <t>CHIERCHINI.pdf</t>
         </is>
       </c>
       <c r="E142" t="inlineStr">
         <is>
-          <t>Bertocchi.pdf</t>
+          <t>CHIERCHINI1.pdf</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="inlineStr">
         <is>
-          <t>NARDINI</t>
+          <t>CHIESA</t>
         </is>
       </c>
       <c r="B143" t="inlineStr">
         <is>
-          <t>SILVIA</t>
+          <t>MASSIMO</t>
         </is>
       </c>
       <c r="C143" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D143" t="inlineStr">
         <is>
-          <t>NARDINI.pdf</t>
+          <t>chiesa10590520230606163855.pdf</t>
         </is>
       </c>
       <c r="E143" t="inlineStr">
         <is>
-          <t>Nardini_Silvia.pdf</t>
+          <t>CHIESA_2024.pdf</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="inlineStr">
         <is>
-          <t>LUCCHETTA</t>
+          <t>CHIOZZI</t>
         </is>
       </c>
       <c r="B144" t="inlineStr">
         <is>
-          <t>MARTA</t>
+          <t>ALESSANDRO</t>
         </is>
       </c>
       <c r="C144" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D144" t="inlineStr">
         <is>
-          <t>LUCCHETTA_M__2025.pdf</t>
+          <t>Chiozzi_Alessandro.pdf</t>
         </is>
       </c>
       <c r="E144" t="inlineStr">
         <is>
-          <t>LUCCHETTA_20241.pdf</t>
+          <t>CHIOZZI_ALESSANDRO.pdf</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="inlineStr">
         <is>
-          <t>TIUPA</t>
+          <t>CHONDROGIANNIS</t>
         </is>
       </c>
       <c r="B145" t="inlineStr">
         <is>
-          <t>ALEXANDRU</t>
+          <t>SOTIRIOS</t>
         </is>
       </c>
       <c r="C145" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D145" t="inlineStr">
         <is>
-          <t>TIUPA_A__2025.pdf</t>
+          <t>chondrogiannis.pdf</t>
         </is>
       </c>
       <c r="E145" t="inlineStr">
         <is>
-          <t>incompatbilita_TIUPA14538420240213161651.pdf</t>
+          <t>Chondrogiannis_Sortirios.pdf</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="inlineStr">
         <is>
-          <t>FUSARO</t>
+          <t>CILIBERTO</t>
         </is>
       </c>
       <c r="B146" t="inlineStr">
         <is>
-          <t>LAURA</t>
+          <t>LUIGI</t>
         </is>
       </c>
       <c r="C146" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D146" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D146" t="inlineStr"/>
     </row>
     <row r="147">
       <c r="A147" t="inlineStr">
         <is>
-          <t>ROBECCHI</t>
+          <t>CLO'</t>
         </is>
       </c>
       <c r="B147" t="inlineStr">
         <is>
-          <t>BIANCA</t>
+          <t>STEFANO</t>
         </is>
       </c>
       <c r="C147" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D147" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D147" t="inlineStr"/>
     </row>
     <row r="148">
       <c r="A148" t="inlineStr">
         <is>
-          <t>ROSSINI</t>
+          <t>COCUZZA</t>
         </is>
       </c>
       <c r="B148" t="inlineStr">
         <is>
-          <t>PAOLA</t>
+          <t>ANGELO</t>
         </is>
       </c>
       <c r="C148" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D148" t="inlineStr">
         <is>
-          <t>ROSSINI_2024.pdf</t>
+          <t>cv_cocuzza.pdf</t>
         </is>
       </c>
       <c r="E148" t="inlineStr">
         <is>
-          <t>ROSSINI_PAOLA_2024.pdf</t>
+          <t>Cocuzza.pdf</t>
         </is>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="inlineStr">
         <is>
-          <t>ARZENTON</t>
+          <t>CODAMO</t>
         </is>
       </c>
       <c r="B149" t="inlineStr">
         <is>
-          <t>MARIANNA</t>
+          <t>ANNA</t>
         </is>
       </c>
       <c r="C149" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
+          <t>SANITARIO Dirigenza non Medica</t>
         </is>
       </c>
       <c r="D149" t="inlineStr">
         <is>
-          <t>Arzenton_Marianna.pdf</t>
+          <t>CODAMO_ANNA_2024.pdf</t>
         </is>
       </c>
       <c r="E149" t="inlineStr">
         <is>
-          <t>Arzenton.pdf</t>
+          <t>inc_CODMO14655620240220173631.pdf</t>
         </is>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="inlineStr">
         <is>
-          <t>ESPOSITO</t>
+          <t>CODEMO</t>
         </is>
       </c>
       <c r="B150" t="inlineStr">
         <is>
-          <t>RAFFAELA</t>
+          <t>VALENTINA</t>
         </is>
       </c>
       <c r="C150" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D150" t="inlineStr">
         <is>
-          <t>ESPOSITO_R__2025.pdf</t>
+          <t>CODEMO_V__2025.pdf</t>
         </is>
       </c>
       <c r="E150" t="inlineStr">
         <is>
-          <t>ESPOSITO_R__2024.pdf</t>
+          <t>CODEMO_20241.pdf</t>
         </is>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="inlineStr">
         <is>
-          <t>SATURNI</t>
+          <t>COLANGELO</t>
         </is>
       </c>
       <c r="B151" t="inlineStr">
         <is>
-          <t>SARA</t>
+          <t>ANNA CLAUDIA</t>
         </is>
       </c>
       <c r="C151" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D151" t="inlineStr">
         <is>
-          <t>Sara_Saturni_curriculum_vitae__12_04_2023.pdf</t>
+          <t>COLANGELO_A_C__2025.pdf</t>
         </is>
       </c>
       <c r="E151" t="inlineStr">
         <is>
-          <t>SATURNI_SARA_2024.pdf</t>
+          <t>Colangelo_Anna.pdf</t>
         </is>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="inlineStr">
         <is>
-          <t>NICHETTI</t>
+          <t>CONTE</t>
         </is>
       </c>
       <c r="B152" t="inlineStr">
         <is>
-          <t>GIORGIO ANTONIO</t>
+          <t>LUCA</t>
         </is>
       </c>
       <c r="C152" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
+          <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D152" t="inlineStr">
         <is>
-          <t>NICHETTI_GIORGIO_2024.pdf</t>
+          <t>CONTE_LUCA.pdf</t>
         </is>
       </c>
       <c r="E152" t="inlineStr">
         <is>
-          <t>incom_nichetti_14654720240220171606.pdf</t>
+          <t>incompatiblia_CONTE14528220240213134626.pdf</t>
         </is>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="inlineStr">
         <is>
-          <t>RUGOLOTTO</t>
+          <t>CONTE</t>
         </is>
       </c>
       <c r="B153" t="inlineStr">
         <is>
-          <t>SIMONE</t>
+          <t>LUIGI</t>
         </is>
       </c>
       <c r="C153" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
+          <t>SANITARIO Dirigenza non Medica</t>
         </is>
       </c>
       <c r="D153" t="inlineStr">
         <is>
-          <t>RUGOLOTTO_S__2025.pdf</t>
+          <t>CONTE_LUIGI.pdf</t>
         </is>
       </c>
       <c r="E153" t="inlineStr">
         <is>
-          <t>incompatibilita_RUGOLOTTO14533020240213145500.pdf</t>
+          <t>CONTE_LUIGI1.pdf</t>
         </is>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="inlineStr">
         <is>
-          <t>CERVATI</t>
+          <t>CONTESSA</t>
         </is>
       </c>
       <c r="B154" t="inlineStr">
         <is>
-          <t>GIOVANNA</t>
+          <t>CRISTINA</t>
         </is>
       </c>
       <c r="C154" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D154" t="inlineStr">
         <is>
-          <t>CV_Dr_ssa_CERVATI10382820230525154200.pdf</t>
-[...6 lines deleted...]
-      </c>
+          <t>CONTESSA_C__2025.pdf</t>
+        </is>
+      </c>
+      <c r="E154" t="inlineStr"/>
     </row>
     <row r="155">
       <c r="A155" t="inlineStr">
         <is>
-          <t>OTTE</t>
+          <t>CONTINI</t>
         </is>
       </c>
       <c r="B155" t="inlineStr">
         <is>
-          <t>OSCAR SAKWE</t>
+          <t>GIORGIO</t>
         </is>
       </c>
       <c r="C155" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D155" t="inlineStr">
         <is>
-          <t>OTTE_O_S__2025.pdf</t>
+          <t>CONTINI_G__2025.pdf</t>
         </is>
       </c>
       <c r="E155" t="inlineStr">
         <is>
-          <t>Otte_Oscar_Sawke.pdf</t>
+          <t>CONTINI_GIORGIO_dich.pdf</t>
         </is>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="inlineStr">
         <is>
-          <t>BISI</t>
+          <t>CORALLO</t>
         </is>
       </c>
       <c r="B156" t="inlineStr">
         <is>
-          <t>RAFFAELLA</t>
+          <t>CRISTIANA</t>
         </is>
       </c>
       <c r="C156" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
-[...11 lines deleted...]
-      </c>
+          <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D156" t="inlineStr"/>
     </row>
     <row r="157">
       <c r="A157" t="inlineStr">
         <is>
-          <t>CARLUCCI</t>
+          <t>CORAZZINI</t>
         </is>
       </c>
       <c r="B157" t="inlineStr">
         <is>
-          <t>ANTONIA</t>
+          <t>VALENTINA</t>
         </is>
       </c>
       <c r="C157" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D157" t="inlineStr">
         <is>
-          <t>carlucci_10588720230606161813.pdf</t>
+          <t>CORAZZINI_V__2025.pdf</t>
         </is>
       </c>
       <c r="E157" t="inlineStr">
         <is>
-          <t>CARLUCCI_20241.pdf</t>
+          <t>CORAZZINI_DICH.pdf</t>
         </is>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="inlineStr">
         <is>
-          <t>FERRETTI</t>
+          <t>CORRADI</t>
         </is>
       </c>
       <c r="B158" t="inlineStr">
         <is>
-          <t>ALICE</t>
+          <t>MARIA FELICE</t>
         </is>
       </c>
       <c r="C158" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
-[...11 lines deleted...]
-      </c>
+          <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D158" t="inlineStr"/>
     </row>
     <row r="159">
       <c r="A159" t="inlineStr">
         <is>
-          <t>BOLZONELLA</t>
+          <t>CORRAIN</t>
         </is>
       </c>
       <c r="B159" t="inlineStr">
         <is>
-          <t>CATERINA</t>
+          <t>RAFFAELA</t>
         </is>
       </c>
       <c r="C159" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
+          <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D159" t="inlineStr">
         <is>
-          <t>BOLZONELLA_2024.pdf</t>
+          <t>C_V__Corrain_Raffaela.pdf</t>
         </is>
       </c>
       <c r="E159" t="inlineStr">
         <is>
-          <t>incompatibilitaBONZONELLA14582620240215175905.pdf</t>
+          <t>CORRAIN_20241.pdf</t>
         </is>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="inlineStr">
         <is>
-          <t>BARUSCO</t>
+          <t>CORSI</t>
         </is>
       </c>
       <c r="B160" t="inlineStr">
         <is>
-          <t>ALESSANDRA</t>
+          <t>DOMENICO CRISTIANO</t>
         </is>
       </c>
       <c r="C160" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D160" t="inlineStr">
         <is>
-          <t>BARUSCO_A__2025.pdf</t>
+          <t>CURRICULUM_VITAE_Dott__Corsi.pdf</t>
         </is>
       </c>
       <c r="E160" t="inlineStr">
         <is>
-          <t>BARUSCO_ALESSANDRA_inconferibilita.pdf</t>
+          <t>Corsi_Domenico_Cristiano.pdf</t>
         </is>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="inlineStr">
         <is>
-          <t>RISOLDI</t>
+          <t>CORTE METTO</t>
         </is>
       </c>
       <c r="B161" t="inlineStr">
         <is>
-          <t>FRANCESCO</t>
+          <t>MARIA</t>
         </is>
       </c>
       <c r="C161" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D161" t="inlineStr">
         <is>
-          <t>RISOLDI_F__2025.pdf</t>
+          <t>CORTE_METTO_M_2025.pdf</t>
         </is>
       </c>
       <c r="E161" t="inlineStr">
         <is>
-          <t>RISOLDI_FRANCESCO.pdf</t>
+          <t>CORTE_METTO_M.pdf</t>
         </is>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="inlineStr">
         <is>
-          <t>FIORINI</t>
+          <t>CORTESE</t>
         </is>
       </c>
       <c r="B162" t="inlineStr">
         <is>
-          <t>FEDERICO</t>
+          <t>GIANLUIGI</t>
         </is>
       </c>
       <c r="C162" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D162" t="inlineStr">
         <is>
-          <t>FIORINI10587020230606152609.pdf</t>
+          <t>cv_cortese_gianluigi.pdf</t>
         </is>
       </c>
       <c r="E162" t="inlineStr">
         <is>
-          <t>FIORINI_2024.pdf</t>
+          <t>Cortese.pdf</t>
         </is>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="inlineStr">
         <is>
-          <t>MENEGAZZOLI</t>
+          <t>COSACCO</t>
         </is>
       </c>
       <c r="B163" t="inlineStr">
         <is>
-          <t>MARCO</t>
+          <t>ALESSIO MARIO</t>
         </is>
       </c>
       <c r="C163" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D163" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D163" t="inlineStr"/>
     </row>
     <row r="164">
       <c r="A164" t="inlineStr">
         <is>
-          <t>TARTARI</t>
+          <t>COTTI</t>
         </is>
       </c>
       <c r="B164" t="inlineStr">
         <is>
-          <t>CRISTINA</t>
+          <t>ELENA</t>
         </is>
       </c>
       <c r="C164" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D164" t="inlineStr">
         <is>
-          <t>TARTARI10584220230606145223.pdf</t>
+          <t>COTTI_E__2025.pdf</t>
         </is>
       </c>
       <c r="E164" t="inlineStr">
         <is>
-          <t>TARTARI_2024.pdf</t>
+          <t>Cotti.pdf</t>
         </is>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="inlineStr">
         <is>
-          <t>FIORENTIN</t>
+          <t>CREPALDI</t>
         </is>
       </c>
       <c r="B165" t="inlineStr">
         <is>
-          <t>DONATELLA</t>
+          <t>GIORGIO</t>
         </is>
       </c>
       <c r="C165" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
+          <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D165" t="inlineStr">
         <is>
-          <t>Curriculum_RCB_Fiorentin.pdf</t>
+          <t>CREPALDI_G__2025.pdf</t>
         </is>
       </c>
       <c r="E165" t="inlineStr">
         <is>
-          <t>FIORENTIN_2024.pdf</t>
+          <t>CREPALDI_GIORGIO.pdf</t>
         </is>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="inlineStr">
         <is>
-          <t>CANOVA</t>
+          <t>CUPPINI</t>
         </is>
       </c>
       <c r="B166" t="inlineStr">
         <is>
-          <t>ELISA</t>
+          <t>STEFANO</t>
         </is>
       </c>
       <c r="C166" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D166" t="inlineStr">
         <is>
-          <t>CANOVA_2024.pdf</t>
+          <t>CUPPINI_2024.pdf</t>
         </is>
       </c>
       <c r="E166" t="inlineStr">
         <is>
-          <t>incompatibilita_CANOVA14539420240213162944.pdf</t>
+          <t>CUPPINI_20241.pdf</t>
         </is>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="inlineStr">
         <is>
-          <t>GEMELLI</t>
+          <t>DAL CHECCO</t>
         </is>
       </c>
       <c r="B167" t="inlineStr">
         <is>
-          <t>BENEDETTA</t>
+          <t>MICHELE</t>
         </is>
       </c>
       <c r="C167" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
-        </is>
-[...8 lines deleted...]
-          <t>GEMELLI_20241.pdf</t>
         </is>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="inlineStr">
         <is>
-          <t>FERRARI</t>
+          <t>DALLA NORA</t>
         </is>
       </c>
       <c r="B168" t="inlineStr">
         <is>
-          <t>DANIA</t>
+          <t>EDOARDO</t>
         </is>
       </c>
       <c r="C168" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D168" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D168" t="inlineStr"/>
     </row>
     <row r="169">
       <c r="A169" t="inlineStr">
         <is>
-          <t>CODAMO</t>
+          <t>DALL'ARA</t>
         </is>
       </c>
       <c r="B169" t="inlineStr">
         <is>
-          <t>ANNA</t>
+          <t>SERGIO</t>
         </is>
       </c>
       <c r="C169" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
+          <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D169" t="inlineStr">
         <is>
-          <t>CODAMO_ANNA_2024.pdf</t>
+          <t>DALLARA_S__2025.pdf</t>
         </is>
       </c>
       <c r="E169" t="inlineStr">
         <is>
-          <t>inc_CODMO14655620240220173631.pdf</t>
+          <t>Dall_Ara_Sergio.pdf</t>
         </is>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="inlineStr">
         <is>
-          <t>PROTTI</t>
+          <t>DALL'ARA</t>
         </is>
       </c>
       <c r="B170" t="inlineStr">
         <is>
-          <t>ELISA</t>
+          <t>MARIA CLAUDIA</t>
         </is>
       </c>
       <c r="C170" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
+          <t>SANITARIO Dirigenza non Medica</t>
         </is>
       </c>
       <c r="D170" t="inlineStr">
         <is>
-          <t>C_V__Protti_Elisa.pdf</t>
+          <t>C_V__DallAra_Maria_Claudia.pdf</t>
         </is>
       </c>
       <c r="E170" t="inlineStr">
         <is>
-          <t>PROTTI_20241.pdf</t>
+          <t>DALLARA_20241.pdf</t>
         </is>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="inlineStr">
         <is>
-          <t>BUONO</t>
+          <t>DAL SANTO</t>
         </is>
       </c>
       <c r="B171" t="inlineStr">
         <is>
-          <t>UMBERTO</t>
+          <t>PIERLUIGI</t>
         </is>
       </c>
       <c r="C171" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D171" t="inlineStr">
         <is>
-          <t>BUONO_U__2025.pdf</t>
+          <t>Dal_Santo_Pierluigi.pdf</t>
         </is>
       </c>
       <c r="E171" t="inlineStr">
         <is>
-          <t>inconf_incom_BUONO.pdf</t>
+          <t>DAL_SANTO_PIERLUIGI.pdf</t>
         </is>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="inlineStr">
         <is>
-          <t>SICCHIERO</t>
+          <t>D'AMICO</t>
         </is>
       </c>
       <c r="B172" t="inlineStr">
         <is>
-          <t>DARIO</t>
+          <t>MATTIA</t>
         </is>
       </c>
       <c r="C172" t="inlineStr">
         <is>
-          <t>AMMINISTRATIVO Dirigenza</t>
-[...7 lines deleted...]
-      <c r="E172" t="inlineStr"/>
+          <t>SANITARIO Dirigenza non Medica</t>
+        </is>
+      </c>
+      <c r="D172" t="inlineStr"/>
     </row>
     <row r="173">
       <c r="A173" t="inlineStr">
         <is>
-          <t>GIATTI</t>
+          <t>DANIELE</t>
         </is>
       </c>
       <c r="B173" t="inlineStr">
         <is>
-          <t>SARA</t>
+          <t>MARTA MARIA</t>
         </is>
       </c>
       <c r="C173" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D173" t="inlineStr">
         <is>
-          <t>Giatti_Sara.pdf</t>
+          <t>MARTA_DANIELE_cv.pdf</t>
         </is>
       </c>
       <c r="E173" t="inlineStr">
         <is>
-          <t>incompatiblia_GIATTI14528720240213134815.pdf</t>
+          <t>daniele.pdf</t>
         </is>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="inlineStr">
         <is>
-          <t>BELTRAME</t>
+          <t>DANIELE</t>
         </is>
       </c>
       <c r="B174" t="inlineStr">
         <is>
-          <t>VALENTINA</t>
+          <t>ELISA</t>
         </is>
       </c>
       <c r="C174" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
-[...9 lines deleted...]
-          <t>Incompatibilit_BELTRAME_Valentina.pdf</t>
+          <t>SANITARIO Dirigenza non Medica</t>
         </is>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="inlineStr">
         <is>
-          <t>MANFIOLI</t>
+          <t>DANIELE</t>
         </is>
       </c>
       <c r="B175" t="inlineStr">
         <is>
-          <t>VALERIA</t>
+          <t>ANNA RITA</t>
         </is>
       </c>
       <c r="C175" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D175" t="inlineStr">
         <is>
-          <t>MANFIOLI_V__2025.pdf</t>
+          <t>DANIELE_AR_2025.pdf</t>
         </is>
       </c>
       <c r="E175" t="inlineStr">
         <is>
-          <t>MANFIOLI_20241.pdf</t>
+          <t>DANIELE_ANNA_RITA.pdf</t>
         </is>
       </c>
     </row>
     <row r="176">
       <c r="A176" t="inlineStr">
         <is>
-          <t>DONEGA'</t>
+          <t>DANZI</t>
         </is>
       </c>
       <c r="B176" t="inlineStr">
         <is>
-          <t>PAOLA</t>
+          <t>DAVIDE</t>
         </is>
       </c>
       <c r="C176" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D176" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E176" t="inlineStr"/>
     </row>
     <row r="177">
       <c r="A177" t="inlineStr">
         <is>
-          <t>ZELANTE</t>
+          <t>DARU'</t>
         </is>
       </c>
       <c r="B177" t="inlineStr">
         <is>
-          <t>ANGELO</t>
+          <t>ELISABETTA IRMA</t>
         </is>
       </c>
       <c r="C177" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D177" t="inlineStr">
         <is>
-          <t>ZELANTE_A__2025.pdf</t>
+          <t>Curriculum_Eur__Dar_2023.pdf</t>
         </is>
       </c>
       <c r="E177" t="inlineStr">
         <is>
-          <t>ZELANTE_ANGELO_2024.pdf</t>
+          <t>Daru.pdf</t>
         </is>
       </c>
     </row>
     <row r="178">
       <c r="A178" t="inlineStr">
         <is>
-          <t>TAGLIAZUCCHI</t>
+          <t>DAVI'</t>
         </is>
       </c>
       <c r="B178" t="inlineStr">
         <is>
-          <t>LUISA CARLA</t>
+          <t>PATRIZIA</t>
         </is>
       </c>
       <c r="C178" t="inlineStr">
         <is>
           <t>AMMINISTRATIVO Dirigenza</t>
         </is>
       </c>
       <c r="D178" t="inlineStr">
         <is>
-          <t>TAGLIAZUCCHI_L__2025.pdf</t>
+          <t>DAVI_P__2025.pdf</t>
         </is>
       </c>
       <c r="E178" t="inlineStr">
         <is>
-          <t>dichiarazione_incompatibilit_Tagliazucchi.pdf</t>
+          <t>DAVI_.pdf</t>
         </is>
       </c>
     </row>
     <row r="179">
       <c r="A179" t="inlineStr">
         <is>
-          <t>CAMEROTTO</t>
+          <t>DAZIALE</t>
         </is>
       </c>
       <c r="B179" t="inlineStr">
         <is>
-          <t>ALESSANDRO</t>
+          <t>STEFANIA</t>
         </is>
       </c>
       <c r="C179" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D179" t="inlineStr">
         <is>
-          <t>CV___CAMEROTTO_Alessandro.pdf</t>
+          <t>DAZIALE_S__2025.pdf</t>
         </is>
       </c>
       <c r="E179" t="inlineStr">
         <is>
-          <t>Incompatibilit_Camerotto_Alessandro.pdf</t>
+          <t>DAZIALE_20241.pdf</t>
         </is>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="inlineStr">
         <is>
-          <t>ROZZI</t>
+          <t>DEAMBROSIS</t>
         </is>
       </c>
       <c r="B180" t="inlineStr">
         <is>
-          <t>ALESSANDRO</t>
+          <t>PAOLA</t>
         </is>
       </c>
       <c r="C180" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
-[...9 lines deleted...]
-          <t>ROZZI_20241.pdf</t>
+          <t>SANITARIO Dirigenza non Medica</t>
         </is>
       </c>
     </row>
     <row r="181">
       <c r="A181" t="inlineStr">
         <is>
-          <t>PICCOLO</t>
+          <t>DE BIASIA</t>
         </is>
       </c>
       <c r="B181" t="inlineStr">
         <is>
-          <t>DONATO</t>
+          <t>FLORIANA</t>
         </is>
       </c>
       <c r="C181" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D181" t="inlineStr">
         <is>
-          <t>CV_Piccolo.pdf</t>
+          <t>DE_BIASIA_F__2025.pdf</t>
         </is>
       </c>
       <c r="E181" t="inlineStr">
         <is>
-          <t>PICCOLO_20241.pdf</t>
+          <t>DE_BIASIA_20241.pdf</t>
         </is>
       </c>
     </row>
     <row r="182">
       <c r="A182" t="inlineStr">
         <is>
-          <t>TOCCHIO</t>
+          <t>DE CHIARA RUFFO</t>
         </is>
       </c>
       <c r="B182" t="inlineStr">
         <is>
-          <t>ANTONIO</t>
+          <t>RICCARDO</t>
         </is>
       </c>
       <c r="C182" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D182" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D182" t="inlineStr"/>
     </row>
     <row r="183">
       <c r="A183" t="inlineStr">
         <is>
-          <t>CATALANO</t>
+          <t>DEGAETANO</t>
         </is>
       </c>
       <c r="B183" t="inlineStr">
         <is>
-          <t>FELICE</t>
+          <t>ANGELO</t>
         </is>
       </c>
       <c r="C183" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D183" t="inlineStr">
         <is>
-          <t>Catalano_felice.pdf</t>
+          <t>DEGAETANO_ANGELO_2024.pdf</t>
         </is>
       </c>
       <c r="E183" t="inlineStr">
         <is>
-          <t>CATALANO_felice.pdf</t>
+          <t>inconpatibilita_DEAEANO14530720240213144748.pdf</t>
         </is>
       </c>
     </row>
     <row r="184">
       <c r="A184" t="inlineStr">
         <is>
-          <t>SACCO</t>
+          <t>D'ELIA</t>
         </is>
       </c>
       <c r="B184" t="inlineStr">
         <is>
-          <t>ALBERTO</t>
+          <t>KATIA</t>
         </is>
       </c>
       <c r="C184" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D184" t="inlineStr"/>
-      <c r="E184" t="inlineStr"/>
+      <c r="D184" t="inlineStr">
+        <is>
+          <t>D_ELIA_K__2025.pdf</t>
+        </is>
+      </c>
+      <c r="E184" t="inlineStr">
+        <is>
+          <t>incompatiblia_D_ELIA_KATIA14527820240213134513.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="185">
       <c r="A185" t="inlineStr">
         <is>
-          <t>PIETRANGELI</t>
+          <t>DELL'AVVOCATA</t>
         </is>
       </c>
       <c r="B185" t="inlineStr">
         <is>
-          <t>FRANCESCO</t>
+          <t>FABIO</t>
         </is>
       </c>
       <c r="C185" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D185" t="inlineStr">
         <is>
-          <t>PIETRANGELI_2024.pdf</t>
+          <t>Dell_Avvocata_Fabio.pdf</t>
         </is>
       </c>
       <c r="E185" t="inlineStr">
         <is>
-          <t>PIETRANGELI_20241.pdf</t>
+          <t>Incompatibilit_DELLAVVOCATA.pdf</t>
         </is>
       </c>
     </row>
     <row r="186">
       <c r="A186" t="inlineStr">
         <is>
-          <t>BURATTIN</t>
+          <t>DELON</t>
         </is>
       </c>
       <c r="B186" t="inlineStr">
         <is>
-          <t>GIUSEPPE</t>
+          <t>MICHELE</t>
         </is>
       </c>
       <c r="C186" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D186" t="inlineStr">
         <is>
-          <t>Burattin_Giuseppe.pdf</t>
+          <t>delon10584820230606145919_1.pdf</t>
         </is>
       </c>
       <c r="E186" t="inlineStr">
         <is>
-          <t>Burattin_Giuseppe1.pdf</t>
+          <t>DELON_2024.pdf</t>
         </is>
       </c>
     </row>
     <row r="187">
       <c r="A187" t="inlineStr">
         <is>
-          <t>LUCIANO'</t>
+          <t>DEL SOLE</t>
         </is>
       </c>
       <c r="B187" t="inlineStr">
         <is>
-          <t>DOMENICA</t>
+          <t>ANNAMARIA</t>
         </is>
       </c>
       <c r="C187" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
-        </is>
-[...8 lines deleted...]
-          <t>Luciano_Domenica.pdf</t>
         </is>
       </c>
     </row>
     <row r="188">
       <c r="A188" t="inlineStr">
         <is>
-          <t>VIRGILI</t>
+          <t>DELUCA</t>
         </is>
       </c>
       <c r="B188" t="inlineStr">
         <is>
-          <t>TIZIANA MICHELA</t>
+          <t>FRANCESCO</t>
         </is>
       </c>
       <c r="C188" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D188" t="inlineStr">
         <is>
-          <t>VIRGILI_M__T__2025.pdf</t>
+          <t>DELUCA_F__2025.pdf</t>
         </is>
       </c>
       <c r="E188" t="inlineStr">
         <is>
-          <t>Incompatibilit_VIRGILI.pdf</t>
+          <t>incompatiblia_DE_LUCA_FRANCESCO14528520240213134743.pdf</t>
         </is>
       </c>
     </row>
     <row r="189">
       <c r="A189" t="inlineStr">
         <is>
-          <t>PAVANI</t>
+          <t>DE LUCA</t>
         </is>
       </c>
       <c r="B189" t="inlineStr">
         <is>
-          <t>VALENTINA</t>
+          <t>GIULIA</t>
         </is>
       </c>
       <c r="C189" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
+          <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D189" t="inlineStr">
         <is>
-          <t>PAVANI_V__2025.pdf</t>
-[...6 lines deleted...]
-      </c>
+          <t>C_V__De_Luca_Giulia.pdf</t>
+        </is>
+      </c>
+      <c r="E189" t="inlineStr"/>
     </row>
     <row r="190">
       <c r="A190" t="inlineStr">
         <is>
-          <t>ARDUIN</t>
+          <t>DE LUCA</t>
         </is>
       </c>
       <c r="B190" t="inlineStr">
         <is>
-          <t>LOREDANA</t>
+          <t>MAURIZIO</t>
         </is>
       </c>
       <c r="C190" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D190" t="inlineStr">
         <is>
-          <t>ARDUIN_2024.pdf</t>
+          <t>DE_LUCA_M__2025.pdf</t>
         </is>
       </c>
       <c r="E190" t="inlineStr">
         <is>
-          <t>ARDUIN_20241.pdf</t>
+          <t>Dr__Maurizio_De_Luca_dichiarazione_di_IconferibilitIncompatibilit.pdf</t>
         </is>
       </c>
     </row>
     <row r="191">
       <c r="A191" t="inlineStr">
         <is>
-          <t>MARICH</t>
+          <t>DE NICOLO</t>
         </is>
       </c>
       <c r="B191" t="inlineStr">
         <is>
-          <t>ELENA</t>
+          <t>DANIELE</t>
         </is>
       </c>
       <c r="C191" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D191" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D191" t="inlineStr"/>
     </row>
     <row r="192">
       <c r="A192" t="inlineStr">
         <is>
-          <t>MILAN</t>
+          <t>DE SANTIS</t>
         </is>
       </c>
       <c r="B192" t="inlineStr">
         <is>
-          <t>MARTA</t>
+          <t>GIOVANNI</t>
         </is>
       </c>
       <c r="C192" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D192" t="inlineStr">
         <is>
-          <t>MILAN_M__2025.pdf</t>
+          <t>C_V__De_Santis_G_.pdf</t>
         </is>
       </c>
       <c r="E192" t="inlineStr">
         <is>
-          <t>MILAN_MARTA_20241.pdf</t>
+          <t>De_Santis_Giovanni.pdf</t>
         </is>
       </c>
     </row>
     <row r="193">
       <c r="A193" t="inlineStr">
         <is>
-          <t>ADAMI</t>
+          <t>DESTRO</t>
         </is>
       </c>
       <c r="B193" t="inlineStr">
         <is>
-          <t>IRENE</t>
+          <t>CARLA</t>
         </is>
       </c>
       <c r="C193" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D193" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D193" t="inlineStr"/>
     </row>
     <row r="194">
       <c r="A194" t="inlineStr">
         <is>
-          <t>PIAZZA</t>
+          <t>DIBELLO</t>
         </is>
       </c>
       <c r="B194" t="inlineStr">
         <is>
-          <t>GIULIA</t>
+          <t>CRISTINA</t>
         </is>
       </c>
       <c r="C194" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D194" t="inlineStr">
         <is>
-          <t>CURRICULUM_VITAE_PIAZZA_GIULIA_aprile_2023.pdf</t>
+          <t>DIBELLO_2024.pdf</t>
         </is>
       </c>
       <c r="E194" t="inlineStr">
         <is>
-          <t>Piazza.pdf</t>
+          <t>inconpatibilita_DIBELLO14531020240213144843.pdf</t>
         </is>
       </c>
     </row>
     <row r="195">
       <c r="A195" t="inlineStr">
         <is>
-          <t>CODEMO</t>
+          <t>DI BIASE</t>
         </is>
       </c>
       <c r="B195" t="inlineStr">
         <is>
-          <t>VALENTINA</t>
+          <t>SAIDE</t>
         </is>
       </c>
       <c r="C195" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D195" t="inlineStr">
         <is>
-          <t>CODEMO_V__2025.pdf</t>
+          <t>DI_BIASE.pdf</t>
         </is>
       </c>
       <c r="E195" t="inlineStr">
         <is>
-          <t>CODEMO_20241.pdf</t>
+          <t>DI_BIASE1.pdf</t>
         </is>
       </c>
     </row>
     <row r="196">
       <c r="A196" t="inlineStr">
         <is>
-          <t>CONTE</t>
+          <t>DI CARLO</t>
         </is>
       </c>
       <c r="B196" t="inlineStr">
         <is>
-          <t>LUIGI</t>
+          <t>ROBERTO</t>
         </is>
       </c>
       <c r="C196" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
-[...6 lines deleted...]
-      </c>
+          <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D196" t="inlineStr"/>
       <c r="E196" t="inlineStr">
         <is>
-          <t>CONTE_LUIGI1.pdf</t>
+          <t>Di_Carlo.pdf</t>
         </is>
       </c>
     </row>
     <row r="197">
       <c r="A197" t="inlineStr">
         <is>
-          <t>RIZZO</t>
+          <t>DI CHIARA</t>
         </is>
       </c>
       <c r="B197" t="inlineStr">
         <is>
-          <t>ELISABETTA</t>
+          <t>VALENTINA</t>
         </is>
       </c>
       <c r="C197" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
+          <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D197" t="inlineStr">
         <is>
-          <t>C_V__Rizzo_Elisabetta.pdf</t>
+          <t>CV_DI_Chiara_Valentina.pdf</t>
         </is>
       </c>
       <c r="E197" t="inlineStr">
         <is>
-          <t>RIZZO_20241.pdf</t>
+          <t>di_chiara_valentina.pdf</t>
         </is>
       </c>
     </row>
     <row r="198">
       <c r="A198" t="inlineStr">
         <is>
-          <t>RIZZATI</t>
+          <t>DI MARCELLO</t>
         </is>
       </c>
       <c r="B198" t="inlineStr">
         <is>
-          <t>SILVIA</t>
+          <t>ARIANNA</t>
         </is>
       </c>
       <c r="C198" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D198" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D198" t="inlineStr"/>
     </row>
     <row r="199">
       <c r="A199" t="inlineStr">
         <is>
-          <t>AGNOLETTO</t>
+          <t>DINELLI</t>
         </is>
       </c>
       <c r="B199" t="inlineStr">
         <is>
-          <t>LAURA</t>
+          <t>ELENA</t>
         </is>
       </c>
       <c r="C199" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
+          <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D199" t="inlineStr">
         <is>
-          <t>AGNOLETTO_L__2025.pdf</t>
+          <t>DINELLI_E_2025.pdf</t>
         </is>
       </c>
       <c r="E199" t="inlineStr">
         <is>
-          <t>AGNOLETTO_20241.pdf</t>
+          <t>DINELLI_2024.pdf</t>
         </is>
       </c>
     </row>
     <row r="200">
       <c r="A200" t="inlineStr">
         <is>
-          <t>SIOULIS</t>
+          <t>DONEGA'</t>
         </is>
       </c>
       <c r="B200" t="inlineStr">
         <is>
-          <t>FOTINI</t>
+          <t>PAOLA</t>
         </is>
       </c>
       <c r="C200" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D200" t="inlineStr">
         <is>
-          <t>FOTINI_S__2025.pdf</t>
-[...6 lines deleted...]
-      </c>
+          <t>DONEGA_P_2025.pdf</t>
+        </is>
+      </c>
+      <c r="E200" t="inlineStr"/>
     </row>
     <row r="201">
       <c r="A201" t="inlineStr">
         <is>
-          <t>PREVIATO</t>
+          <t>DOSSI</t>
         </is>
       </c>
       <c r="B201" t="inlineStr">
         <is>
-          <t>SARA</t>
+          <t>LEONARDO</t>
         </is>
       </c>
       <c r="C201" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D201" t="inlineStr">
         <is>
-          <t>C_V__Previato.pdf</t>
+          <t>Curriculum_vitae_Dossi.pdf</t>
         </is>
       </c>
       <c r="E201" t="inlineStr">
         <is>
-          <t>PREVIATO_2024.pdf</t>
+          <t>DOSSI.pdf</t>
         </is>
       </c>
     </row>
     <row r="202">
       <c r="A202" t="inlineStr">
         <is>
-          <t>IANNINI</t>
+          <t>DRAGO</t>
         </is>
       </c>
       <c r="B202" t="inlineStr">
         <is>
-          <t>VALERIA</t>
+          <t>LISA</t>
         </is>
       </c>
       <c r="C202" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
+          <t>SANITARIO Dirigenza non Medica</t>
         </is>
       </c>
       <c r="D202" t="inlineStr">
         <is>
-          <t>IANNINI_2024.pdf</t>
+          <t>Drago_Lisa_Curriculum_vitae.pdf</t>
         </is>
       </c>
       <c r="E202" t="inlineStr">
         <is>
-          <t>IANNINI_20241.pdf</t>
+          <t>DRAGO_20241.pdf</t>
         </is>
       </c>
     </row>
     <row r="203">
       <c r="A203" t="inlineStr">
         <is>
-          <t>PETRUZZELLIS</t>
+          <t>DUGATO</t>
         </is>
       </c>
       <c r="B203" t="inlineStr">
         <is>
-          <t>FLORINDA</t>
+          <t>LORENZO</t>
         </is>
       </c>
       <c r="C203" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D203" t="inlineStr">
         <is>
-          <t>CV_Petruzzellis_ULSS_5.pdf</t>
-[...6 lines deleted...]
-      </c>
+          <t>cv_dugato_lorenzo.pdf</t>
+        </is>
+      </c>
+      <c r="E203" t="inlineStr"/>
     </row>
     <row r="204">
       <c r="A204" t="inlineStr">
         <is>
-          <t>BERGO</t>
+          <t>ESPOSITO</t>
         </is>
       </c>
       <c r="B204" t="inlineStr">
         <is>
-          <t>CRISTINA</t>
+          <t>PIETRO</t>
         </is>
       </c>
       <c r="C204" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
+          <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D204" t="inlineStr">
         <is>
-          <t>BERGO_C__2025.pdf</t>
+          <t>C_V_Pietro_Esposito.pdf</t>
         </is>
       </c>
       <c r="E204" t="inlineStr">
         <is>
-          <t>incompatibilita_BERGO14582820240215175958.pdf</t>
+          <t>Dr__Esposito.pdf</t>
         </is>
       </c>
     </row>
     <row r="205">
       <c r="A205" t="inlineStr">
         <is>
-          <t>GAMANJI</t>
+          <t>ESPOSITO</t>
         </is>
       </c>
       <c r="B205" t="inlineStr">
         <is>
-          <t>STELA</t>
+          <t>RAFFAELA</t>
         </is>
       </c>
       <c r="C205" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D205" t="inlineStr">
         <is>
-          <t>Gamanji_Stela.pdf</t>
+          <t>ESPOSITO_R__2025.pdf</t>
         </is>
       </c>
       <c r="E205" t="inlineStr">
         <is>
-          <t>Gamanji.pdf</t>
+          <t>ESPOSITO_R__2024.pdf</t>
         </is>
       </c>
     </row>
     <row r="206">
       <c r="A206" t="inlineStr">
         <is>
-          <t>FORMAGLIO</t>
+          <t>FABRONI</t>
         </is>
       </c>
       <c r="B206" t="inlineStr">
         <is>
-          <t>ANDREA</t>
+          <t>MARGHERITA</t>
         </is>
       </c>
       <c r="C206" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D206" t="inlineStr">
         <is>
-          <t>C_V__Formaglio_A_.pdf</t>
+          <t>cv_fabroni.pdf</t>
         </is>
       </c>
       <c r="E206" t="inlineStr">
         <is>
-          <t>FORMAGLIO_2024.pdf</t>
+          <t>fabroni_margherita.pdf</t>
         </is>
       </c>
     </row>
     <row r="207">
       <c r="A207" t="inlineStr">
         <is>
-          <t>CASSON</t>
+          <t>FACCIOLLI</t>
         </is>
       </c>
       <c r="B207" t="inlineStr">
         <is>
-          <t>MASSIMILIANO</t>
+          <t>ARIANNA</t>
         </is>
       </c>
       <c r="C207" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
+          <t>SANITARIO Dirigenza non Medica</t>
         </is>
       </c>
       <c r="D207" t="inlineStr">
         <is>
-          <t>curriculum_CASSON.pdf</t>
+          <t>FACCIOLLI_2024.pdf</t>
         </is>
       </c>
       <c r="E207" t="inlineStr">
         <is>
-          <t>Dr__Casson.pdf</t>
+          <t>incompatibilia_FACCIOLLI14583320240215181051.pdf</t>
         </is>
       </c>
     </row>
     <row r="208">
       <c r="A208" t="inlineStr">
         <is>
-          <t>LIPPARINI</t>
+          <t>FAGANELLO</t>
         </is>
       </c>
       <c r="B208" t="inlineStr">
         <is>
-          <t>MARCO</t>
+          <t>DAVIDE</t>
         </is>
       </c>
       <c r="C208" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
+          <t>SANITARIO Dirigenza non Medica</t>
         </is>
       </c>
       <c r="D208" t="inlineStr">
         <is>
-          <t>LIPPARINI_2024.pdf</t>
+          <t>FAGANELLO_D__2025.pdf</t>
         </is>
       </c>
       <c r="E208" t="inlineStr">
         <is>
-          <t>LIPPARINI_20241.pdf</t>
+          <t>FAGANELLO_DAVIDE_Dichiarazione_di_non_inconferibilit_incompatibilit.pdf</t>
         </is>
       </c>
     </row>
     <row r="209">
       <c r="A209" t="inlineStr">
         <is>
-          <t>CATTARIN</t>
+          <t>FAGARAZZI</t>
         </is>
       </c>
       <c r="B209" t="inlineStr">
         <is>
-          <t>MAURIZIO</t>
+          <t>CARLO</t>
         </is>
       </c>
       <c r="C209" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D209" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D209" t="inlineStr"/>
     </row>
     <row r="210">
       <c r="A210" t="inlineStr">
         <is>
-          <t>GIRASOLI</t>
+          <t>FARELLA</t>
         </is>
       </c>
       <c r="B210" t="inlineStr">
         <is>
-          <t>LAURA</t>
+          <t>ASSUNTA</t>
         </is>
       </c>
       <c r="C210" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D210" t="inlineStr">
         <is>
-          <t>Girasoli_Laura.pdf</t>
+          <t>Assunta_Farella2025.pdf</t>
         </is>
       </c>
       <c r="E210" t="inlineStr">
         <is>
-          <t>GIRASOLI.pdf</t>
+          <t>dichiarazione_incomp_ASSUNTA_FARELLA.pdf</t>
         </is>
       </c>
     </row>
     <row r="211">
       <c r="A211" t="inlineStr">
         <is>
-          <t>PELACANI</t>
+          <t>FARINATTI</t>
         </is>
       </c>
       <c r="B211" t="inlineStr">
         <is>
-          <t>LAURA</t>
+          <t>MARCO</t>
         </is>
       </c>
       <c r="C211" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D211" t="inlineStr">
         <is>
-          <t>PELACANI10591620230606170107.pdf</t>
+          <t>FARINATTI_M__2025.pdf</t>
         </is>
       </c>
       <c r="E211" t="inlineStr">
         <is>
-          <t>PELACANI_2024.pdf</t>
+          <t>Farinatti.pdf</t>
         </is>
       </c>
     </row>
     <row r="212">
       <c r="A212" t="inlineStr">
         <is>
-          <t>MION</t>
+          <t>FARINELLA</t>
         </is>
       </c>
       <c r="B212" t="inlineStr">
         <is>
-          <t>MARTA</t>
+          <t>LAURA</t>
         </is>
       </c>
       <c r="C212" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
+          <t>SANITARIO Dirigenza non Medica</t>
         </is>
       </c>
       <c r="D212" t="inlineStr">
         <is>
-          <t>CV_Mion_2025.pdf</t>
+          <t>FARINELLA.pdf</t>
         </is>
       </c>
       <c r="E212" t="inlineStr">
         <is>
-          <t>MION_MARTA_DICH.pdf</t>
+          <t>FARINELLA1.pdf</t>
         </is>
       </c>
     </row>
     <row r="213">
       <c r="A213" t="inlineStr">
         <is>
-          <t>DANIELE</t>
+          <t>FARNIA</t>
         </is>
       </c>
       <c r="B213" t="inlineStr">
         <is>
-          <t>ANNA RITA</t>
+          <t>FILIPPO</t>
         </is>
       </c>
       <c r="C213" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D213" t="inlineStr">
         <is>
-          <t>DANIELE_AR_2025.pdf</t>
+          <t>FARNIA_F__2025.pdf</t>
         </is>
       </c>
       <c r="E213" t="inlineStr">
         <is>
-          <t>DANIELE_ANNA_RITA.pdf</t>
+          <t>FARNIA_2024.pdf</t>
         </is>
       </c>
     </row>
     <row r="214">
       <c r="A214" t="inlineStr">
         <is>
-          <t>ZESE</t>
+          <t>FASSON</t>
         </is>
       </c>
       <c r="B214" t="inlineStr">
         <is>
-          <t>MONICA</t>
+          <t>ANNA CHIARA</t>
         </is>
       </c>
       <c r="C214" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D214" t="inlineStr">
         <is>
-          <t>ZESE_2024.pdf</t>
+          <t>FASSON_A__2025.pdf</t>
         </is>
       </c>
       <c r="E214" t="inlineStr">
         <is>
-          <t>ZESE_20241.pdf</t>
+          <t>FASSON_ANNA_CHIARA.pdf</t>
         </is>
       </c>
     </row>
     <row r="215">
       <c r="A215" t="inlineStr">
         <is>
-          <t>BROMBIN</t>
+          <t>FAVARETTO</t>
         </is>
       </c>
       <c r="B215" t="inlineStr">
         <is>
-          <t>CLAUDIA</t>
+          <t>NICCOLO'</t>
         </is>
       </c>
       <c r="C215" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D215" t="inlineStr">
         <is>
-          <t>BROMBIN_2024.pdf</t>
+          <t>FAVARETTO_2024.pdf</t>
         </is>
       </c>
       <c r="E215" t="inlineStr">
         <is>
-          <t>BROMBIN_20241.pdf</t>
+          <t>Favaretto.pdf</t>
         </is>
       </c>
     </row>
     <row r="216">
       <c r="A216" t="inlineStr">
         <is>
-          <t>CASONI</t>
+          <t>FAZIO</t>
         </is>
       </c>
       <c r="B216" t="inlineStr">
         <is>
-          <t>GIAN LUCA</t>
+          <t>GIADA</t>
         </is>
       </c>
       <c r="C216" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D216" t="inlineStr">
         <is>
-          <t>CASONI_GIAN_LUCA.pdf</t>
+          <t>FAZIO_G__2025.pdf</t>
         </is>
       </c>
       <c r="E216" t="inlineStr">
         <is>
-          <t>CASONI_GIAN_LUCA1.pdf</t>
+          <t>fazio.pdf</t>
         </is>
       </c>
     </row>
     <row r="217">
       <c r="A217" t="inlineStr">
         <is>
-          <t>PIACENTINI</t>
+          <t>FENZI</t>
         </is>
       </c>
       <c r="B217" t="inlineStr">
         <is>
-          <t>LUIGIMARIA</t>
+          <t>FEDERICA</t>
         </is>
       </c>
       <c r="C217" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D217" t="inlineStr">
         <is>
-          <t>PIACENTINI_LM_curruculum_vitae_2025.pdf</t>
+          <t>FENZI_2024.pdf</t>
         </is>
       </c>
       <c r="E217" t="inlineStr">
         <is>
-          <t>DICH_INCOMPATIBILIT_AZIENDA_SANITARIA_PIACENTINI.pdf</t>
+          <t>FENZI_20241.pdf</t>
         </is>
       </c>
     </row>
     <row r="218">
       <c r="A218" t="inlineStr">
         <is>
-          <t>DI BIASE</t>
+          <t>FERRARESI</t>
         </is>
       </c>
       <c r="B218" t="inlineStr">
         <is>
-          <t>SAIDE</t>
+          <t>STEFANO</t>
         </is>
       </c>
       <c r="C218" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D218" t="inlineStr">
         <is>
-          <t>DI_BIASE.pdf</t>
+          <t>Ferraresi_Stefano.pdf</t>
         </is>
       </c>
       <c r="E218" t="inlineStr">
         <is>
-          <t>DI_BIASE1.pdf</t>
+          <t>FERRARESI_2024.pdf</t>
         </is>
       </c>
     </row>
     <row r="219">
       <c r="A219" t="inlineStr">
         <is>
-          <t>BELLONZI</t>
+          <t>FERRARI</t>
         </is>
       </c>
       <c r="B219" t="inlineStr">
         <is>
-          <t>SILVIA</t>
+          <t>DANIA</t>
         </is>
       </c>
       <c r="C219" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D219" t="inlineStr">
         <is>
-          <t>bellonzi25.pdf</t>
+          <t>FERRARI_D__2025.pdf</t>
         </is>
       </c>
       <c r="E219" t="inlineStr">
         <is>
-          <t>incopatiilita_BELLONZ14530020240213144537.pdf</t>
+          <t>incompatibilita_FERRARI_DANIA14538820240213162028.pdf</t>
         </is>
       </c>
     </row>
     <row r="220">
       <c r="A220" t="inlineStr">
         <is>
-          <t>TOSI</t>
+          <t>FERRARO</t>
         </is>
       </c>
       <c r="B220" t="inlineStr">
         <is>
-          <t>ANNA LISA</t>
+          <t>GIOCONDA</t>
         </is>
       </c>
       <c r="C220" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D220" t="inlineStr">
         <is>
-          <t>TOSI_2024.pdf</t>
+          <t>FERRARO_GIOCONDA.pdf</t>
         </is>
       </c>
       <c r="E220" t="inlineStr">
         <is>
-          <t>incompatibilita_TOSI_ANNA_LISA14539220240213162912.pdf</t>
+          <t>FERRARO_20241.pdf</t>
         </is>
       </c>
     </row>
     <row r="221">
       <c r="A221" t="inlineStr">
         <is>
-          <t>VIGHESSO</t>
+          <t>FERRARO</t>
         </is>
       </c>
       <c r="B221" t="inlineStr">
         <is>
-          <t>ERIKA</t>
+          <t>FRANCESCO</t>
         </is>
       </c>
       <c r="C221" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
+          <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D221" t="inlineStr">
         <is>
-          <t>C_V__Vighesso_Erika.pdf</t>
+          <t>FERRARO_2024.pdf</t>
         </is>
       </c>
       <c r="E221" t="inlineStr">
         <is>
-          <t>VIGHESSO_20241.pdf</t>
+          <t>incompatibilita_FERRARO14582120240215175607.pdf</t>
         </is>
       </c>
     </row>
     <row r="222">
       <c r="A222" t="inlineStr">
         <is>
-          <t>DALL'ARA</t>
+          <t>FERRETTI</t>
         </is>
       </c>
       <c r="B222" t="inlineStr">
         <is>
-          <t>SERGIO</t>
+          <t>ALICE</t>
         </is>
       </c>
       <c r="C222" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
+          <t>SANITARIO Dirigenza non Medica</t>
         </is>
       </c>
       <c r="D222" t="inlineStr">
         <is>
-          <t>DALLARA_S__2025.pdf</t>
+          <t>FERRETTI_A__2025.pdf</t>
         </is>
       </c>
       <c r="E222" t="inlineStr">
         <is>
-          <t>Dall_Ara_Sergio.pdf</t>
+          <t>FERRETTI_2024.pdf</t>
         </is>
       </c>
     </row>
     <row r="223">
       <c r="A223" t="inlineStr">
         <is>
-          <t>MURARO</t>
+          <t>FILIPPINI</t>
         </is>
       </c>
       <c r="B223" t="inlineStr">
         <is>
-          <t>VALENTINA</t>
+          <t>DAVIDE</t>
         </is>
       </c>
       <c r="C223" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
+          <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D223" t="inlineStr">
         <is>
-          <t>CV_VMuraroAprile_2025.pdf</t>
+          <t>cv_filippini_davide.pdf</t>
         </is>
       </c>
       <c r="E223" t="inlineStr">
         <is>
-          <t>Dichiarazione_incompatibilit_MURARO.pdf</t>
+          <t>Filippini.pdf</t>
         </is>
       </c>
     </row>
     <row r="224">
       <c r="A224" t="inlineStr">
         <is>
-          <t>GIUFFRIDA</t>
+          <t>FINCHI</t>
         </is>
       </c>
       <c r="B224" t="inlineStr">
         <is>
-          <t>DOMENICA RITA</t>
+          <t>ALESSANDRO</t>
         </is>
       </c>
       <c r="C224" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
+          <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D224" t="inlineStr">
         <is>
-          <t>GIUFFRIDA__D__2025.pdf</t>
+          <t>FINCHI__2024.pdf</t>
         </is>
       </c>
       <c r="E224" t="inlineStr">
         <is>
-          <t>GIUFFRIDA_dichiarazione_incompatibilit_dirigente_2025.pdf</t>
+          <t>FINCHI_2024.pdf</t>
         </is>
       </c>
     </row>
     <row r="225">
       <c r="A225" t="inlineStr">
         <is>
-          <t>MANFRINI</t>
+          <t>FIORENTIN</t>
         </is>
       </c>
       <c r="B225" t="inlineStr">
         <is>
-          <t>ALBERTO</t>
+          <t>DONATELLA</t>
         </is>
       </c>
       <c r="C225" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
+          <t>SANITARIO Dirigenza non Medica</t>
         </is>
       </c>
       <c r="D225" t="inlineStr">
         <is>
-          <t>MANFRINI_A__2025.pdf</t>
+          <t>Curriculum_RCB_Fiorentin.pdf</t>
         </is>
       </c>
       <c r="E225" t="inlineStr">
         <is>
-          <t>MANFRINI_2024.pdf</t>
+          <t>FIORENTIN_2024.pdf</t>
         </is>
       </c>
     </row>
     <row r="226">
       <c r="A226" t="inlineStr">
         <is>
-          <t>FERRARO</t>
+          <t>FIORINI</t>
         </is>
       </c>
       <c r="B226" t="inlineStr">
         <is>
-          <t>GIOCONDA</t>
+          <t>FEDERICO</t>
         </is>
       </c>
       <c r="C226" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D226" t="inlineStr">
         <is>
-          <t>FERRARO_GIOCONDA.pdf</t>
+          <t>FIORINI10587020230606152609.pdf</t>
         </is>
       </c>
       <c r="E226" t="inlineStr">
         <is>
-          <t>FERRARO_20241.pdf</t>
+          <t>FIORINI_2024.pdf</t>
         </is>
       </c>
     </row>
     <row r="227">
       <c r="A227" t="inlineStr">
         <is>
-          <t>PULCINI</t>
+          <t>FONTANI</t>
         </is>
       </c>
       <c r="B227" t="inlineStr">
         <is>
-          <t>ALESSANDRA</t>
+          <t>SILVIA</t>
         </is>
       </c>
       <c r="C227" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D227" t="inlineStr">
         <is>
-          <t>PULCINI_A__2025.pdf</t>
+          <t>CV_Fontani.pdf</t>
         </is>
       </c>
       <c r="E227" t="inlineStr">
         <is>
-          <t>PULCINI_dichiarazione.pdf</t>
+          <t>fontani.pdf</t>
         </is>
       </c>
     </row>
     <row r="228">
       <c r="A228" t="inlineStr">
         <is>
-          <t>GALUPPI</t>
+          <t>FORLANI</t>
         </is>
       </c>
       <c r="B228" t="inlineStr">
         <is>
-          <t>CRISTIANA</t>
+          <t>LUDOVICA</t>
         </is>
       </c>
       <c r="C228" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D228" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E228" t="inlineStr"/>
+      <c r="D228" t="inlineStr"/>
     </row>
     <row r="229">
       <c r="A229" t="inlineStr">
         <is>
-          <t>BELLINI</t>
+          <t>FORMAGLIO</t>
         </is>
       </c>
       <c r="B229" t="inlineStr">
         <is>
-          <t>FEDERICO</t>
+          <t>ANDREA</t>
         </is>
       </c>
       <c r="C229" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D229" t="inlineStr">
         <is>
-          <t>Bellini.pdf</t>
+          <t>C_V__Formaglio_A_.pdf</t>
         </is>
       </c>
       <c r="E229" t="inlineStr">
         <is>
-          <t>Bellini1.pdf</t>
+          <t>FORMAGLIO_2024.pdf</t>
         </is>
       </c>
     </row>
     <row r="230">
       <c r="A230" t="inlineStr">
         <is>
-          <t>SCOPACASA</t>
+          <t>FORMARO</t>
         </is>
       </c>
       <c r="B230" t="inlineStr">
         <is>
-          <t>FORTUNATO</t>
+          <t>CARLO MARIA</t>
         </is>
       </c>
       <c r="C230" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D230" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D230" t="inlineStr"/>
     </row>
     <row r="231">
       <c r="A231" t="inlineStr">
         <is>
-          <t>LAZZERI</t>
+          <t>FORMENTON</t>
         </is>
       </c>
       <c r="B231" t="inlineStr">
         <is>
-          <t>MARTA</t>
+          <t>FLORA</t>
         </is>
       </c>
       <c r="C231" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
+          <t>SANITARIO Dirigenza non Medica</t>
         </is>
       </c>
       <c r="D231" t="inlineStr">
         <is>
-          <t>LAZZERI10588920230606162417_1.pdf</t>
+          <t>FORMENTON_2024.pdf</t>
         </is>
       </c>
       <c r="E231" t="inlineStr">
         <is>
-          <t>LAZZERI_2024.pdf</t>
+          <t>inconpatibilita_FORMETON14531120240213144901.pdf</t>
         </is>
       </c>
     </row>
     <row r="232">
       <c r="A232" t="inlineStr">
         <is>
-          <t>TORIN</t>
+          <t>FORNASIERO</t>
         </is>
       </c>
       <c r="B232" t="inlineStr">
         <is>
-          <t>GIOIA</t>
+          <t>MADDALENA</t>
         </is>
       </c>
       <c r="C232" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D232" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D232" t="inlineStr"/>
     </row>
     <row r="233">
       <c r="A233" t="inlineStr">
         <is>
-          <t>CHIERCHINI</t>
+          <t>FOTIA</t>
         </is>
       </c>
       <c r="B233" t="inlineStr">
         <is>
-          <t>SARA</t>
+          <t>GIUSEPPE</t>
         </is>
       </c>
       <c r="C233" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D233" t="inlineStr">
         <is>
-          <t>CHIERCHINI.pdf</t>
+          <t>FOTIA.pdf</t>
         </is>
       </c>
       <c r="E233" t="inlineStr">
         <is>
-          <t>CHIERCHINI1.pdf</t>
+          <t>Incompatibilit_FOTIA.pdf</t>
         </is>
       </c>
     </row>
     <row r="234">
       <c r="A234" t="inlineStr">
         <is>
-          <t>MARINELLI</t>
+          <t>FRANCHINI</t>
         </is>
       </c>
       <c r="B234" t="inlineStr">
         <is>
-          <t>ROBERTA</t>
+          <t>GIULIA</t>
         </is>
       </c>
       <c r="C234" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza non Medica</t>
         </is>
       </c>
-      <c r="D234" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D234" t="inlineStr"/>
     </row>
     <row r="235">
       <c r="A235" t="inlineStr">
         <is>
-          <t>ZAMBON</t>
+          <t>FRANZONI</t>
         </is>
       </c>
       <c r="B235" t="inlineStr">
         <is>
-          <t>MICHELA</t>
+          <t>NICOLA</t>
         </is>
       </c>
       <c r="C235" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
+          <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D235" t="inlineStr">
         <is>
-          <t>ZAMBON_M__2025.pdf</t>
+          <t>FRANZONI_NICOLA.pdf</t>
         </is>
       </c>
       <c r="E235" t="inlineStr">
         <is>
-          <t>incompatibilita_ZMBON14583020240215180040.pdf</t>
+          <t>Franzoni.pdf</t>
         </is>
       </c>
     </row>
     <row r="236">
       <c r="A236" t="inlineStr">
         <is>
-          <t>MENOTTI</t>
+          <t>FRASSON</t>
         </is>
       </c>
       <c r="B236" t="inlineStr">
         <is>
-          <t>STEFANIA</t>
+          <t>ENRICA</t>
         </is>
       </c>
       <c r="C236" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D236" t="inlineStr">
         <is>
-          <t>C_V__Menotti_Stefania.pdf</t>
-[...6 lines deleted...]
-      </c>
+          <t>CV_Frasson_Enrica.pdf</t>
+        </is>
+      </c>
+      <c r="E236" t="inlineStr"/>
     </row>
     <row r="237">
       <c r="A237" t="inlineStr">
         <is>
-          <t>CORTE METTO</t>
+          <t>FRENO</t>
         </is>
       </c>
       <c r="B237" t="inlineStr">
         <is>
-          <t>MARIA</t>
+          <t>CHRISTIAN</t>
         </is>
       </c>
       <c r="C237" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D237" t="inlineStr">
         <is>
-          <t>CORTE_METTO_M_2025.pdf</t>
-[...6 lines deleted...]
-      </c>
+          <t>CURRICULM_VITAE_Christian_Freno.pdf</t>
+        </is>
+      </c>
+      <c r="E237" t="inlineStr"/>
     </row>
     <row r="238">
       <c r="A238" t="inlineStr">
         <is>
-          <t>SEGALA</t>
+          <t>FRIGO</t>
         </is>
       </c>
       <c r="B238" t="inlineStr">
         <is>
-          <t>ROBERTO</t>
+          <t>ANNA</t>
         </is>
       </c>
       <c r="C238" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
+          <t>PROFESSIONALE Dirigenza</t>
         </is>
       </c>
       <c r="D238" t="inlineStr">
         <is>
-          <t>C_V__Segala_Roberto.pdf</t>
+          <t>CV_Anna_Frigo.pdf</t>
         </is>
       </c>
       <c r="E238" t="inlineStr">
         <is>
-          <t>incom_SEGALA14655120240220171727.pdf</t>
+          <t>FRIGO_.pdf</t>
         </is>
       </c>
     </row>
     <row r="239">
       <c r="A239" t="inlineStr">
         <is>
-          <t>GUERRA</t>
+          <t>FULITANO</t>
         </is>
       </c>
       <c r="B239" t="inlineStr">
         <is>
-          <t>ROBERTA</t>
+          <t>DANIELA</t>
         </is>
       </c>
       <c r="C239" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
+          <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D239" t="inlineStr">
         <is>
-          <t>GUERRA_R__2025.pdf</t>
+          <t>FULITANO_D__2025.pdf</t>
         </is>
       </c>
       <c r="E239" t="inlineStr">
         <is>
-          <t>incompatibilita_GUERRA14526820240213133448.pdf</t>
+          <t>FULITANO_20241.pdf</t>
         </is>
       </c>
     </row>
     <row r="240">
       <c r="A240" t="inlineStr">
         <is>
-          <t>ROMANATO</t>
+          <t>FUMELLI</t>
         </is>
       </c>
       <c r="B240" t="inlineStr">
         <is>
-          <t>GIORGIA</t>
+          <t>PIERGIORGIO</t>
         </is>
       </c>
       <c r="C240" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
+          <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D240" t="inlineStr">
         <is>
-          <t>C_V__Giorgia_Romanato.pdf</t>
+          <t>curriculm_2025_FUMELLI.pdf</t>
         </is>
       </c>
       <c r="E240" t="inlineStr">
         <is>
-          <t>Dichiarazione_di_Inconferibilit_incompatibilit_Giorgia_Romanato.pdf</t>
+          <t>incompatibilita_2025_FUMELLI.pdf</t>
         </is>
       </c>
     </row>
     <row r="241">
       <c r="A241" t="inlineStr">
         <is>
-          <t>MAGAGNA</t>
+          <t>FURCI</t>
         </is>
       </c>
       <c r="B241" t="inlineStr">
         <is>
-          <t>SABINA</t>
+          <t>ANTONIO</t>
         </is>
       </c>
       <c r="C241" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
+          <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D241" t="inlineStr">
         <is>
-          <t>MAGAGNA_S__2025.pdf</t>
+          <t>Furci_Curriculum_formativo_professionale_2025.pdf</t>
         </is>
       </c>
       <c r="E241" t="inlineStr">
         <is>
-          <t>Dichiarazione_S_Magagna.pdf</t>
+          <t>FURCI_Dichiarazione_incompatibilita_2025.pdf</t>
         </is>
       </c>
     </row>
     <row r="242">
       <c r="A242" t="inlineStr">
         <is>
-          <t>SEGALA</t>
+          <t>FURFARO</t>
         </is>
       </c>
       <c r="B242" t="inlineStr">
         <is>
-          <t>MADDALENA</t>
+          <t>MARIA</t>
         </is>
       </c>
       <c r="C242" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza non Medica</t>
         </is>
       </c>
       <c r="D242" t="inlineStr">
         <is>
-          <t>SEGALA_MADDALENA_2024.pdf</t>
+          <t>C_V__Furfaro_Maria.pdf</t>
         </is>
       </c>
       <c r="E242" t="inlineStr">
         <is>
-          <t>Segala_Maddalena.pdf</t>
+          <t>FURFARO_20241.pdf</t>
         </is>
       </c>
     </row>
     <row r="243">
       <c r="A243" t="inlineStr">
         <is>
-          <t>VIANELLO</t>
+          <t>FURINI</t>
         </is>
       </c>
       <c r="B243" t="inlineStr">
         <is>
-          <t>LUCA</t>
+          <t>LUCIANA</t>
         </is>
       </c>
       <c r="C243" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
+          <t>SANITARIO Dirigenza non Medica</t>
         </is>
       </c>
       <c r="D243" t="inlineStr">
         <is>
-          <t>VIANELLO_2024.pdf</t>
+          <t>C_V__Furini_Luciana.pdf</t>
         </is>
       </c>
       <c r="E243" t="inlineStr">
         <is>
-          <t>incompatibilita_VIANELLO14539520240213163002.pdf</t>
+          <t>FURINI_20241.pdf</t>
         </is>
       </c>
     </row>
     <row r="244">
       <c r="A244" t="inlineStr">
         <is>
-          <t>DESTRO</t>
+          <t>FUSARO</t>
         </is>
       </c>
       <c r="B244" t="inlineStr">
         <is>
-          <t>CARLA</t>
+          <t>LAURA</t>
         </is>
       </c>
       <c r="C244" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D244" t="inlineStr"/>
+      <c r="D244" t="inlineStr">
+        <is>
+          <t>FUSARO_L__2025.pdf</t>
+        </is>
+      </c>
+      <c r="E244" t="inlineStr">
+        <is>
+          <t>FUSARO_LAURA.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="245">
       <c r="A245" t="inlineStr">
         <is>
-          <t>ZANARDI</t>
+          <t>GAGLIARDI</t>
         </is>
       </c>
       <c r="B245" t="inlineStr">
         <is>
-          <t>BARBARA</t>
+          <t>GAIA</t>
         </is>
       </c>
       <c r="C245" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D245" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D245" t="inlineStr"/>
     </row>
     <row r="246">
       <c r="A246" t="inlineStr">
         <is>
-          <t>LEGNINDA SOP</t>
+          <t>GAGNI</t>
         </is>
       </c>
       <c r="B246" t="inlineStr">
         <is>
-          <t>FRANCOIS YVES</t>
+          <t>GIUSEPPE</t>
         </is>
       </c>
       <c r="C246" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
-[...6 lines deleted...]
-      </c>
+          <t>AMMINISTRATIVO Dirigenza</t>
+        </is>
+      </c>
+      <c r="D246" t="inlineStr"/>
       <c r="E246" t="inlineStr">
         <is>
-          <t>LEGNINDA_SOP_2024.pdf</t>
+          <t>GAGNI_.pdf</t>
         </is>
       </c>
     </row>
     <row r="247">
       <c r="A247" t="inlineStr">
         <is>
-          <t>TOT</t>
+          <t>GAITA</t>
         </is>
       </c>
       <c r="B247" t="inlineStr">
         <is>
-          <t>EMA</t>
+          <t>MARZIA</t>
         </is>
       </c>
       <c r="C247" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
+          <t>SANITARIO Dirigenza non Medica</t>
         </is>
       </c>
       <c r="D247" t="inlineStr">
         <is>
-          <t>TOT_E__2025.pdf</t>
+          <t>GAITA_MARZIA.pdf</t>
         </is>
       </c>
       <c r="E247" t="inlineStr">
         <is>
-          <t>TOT.pdf</t>
+          <t>gaita.pdf</t>
         </is>
       </c>
     </row>
     <row r="248">
       <c r="A248" t="inlineStr">
         <is>
-          <t>RICCIARDELLI</t>
+          <t>GALGANO</t>
         </is>
       </c>
       <c r="B248" t="inlineStr">
         <is>
-          <t>MARIA ADELINA</t>
+          <t>DANILO</t>
         </is>
       </c>
       <c r="C248" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D248" t="inlineStr">
         <is>
-          <t>RICCIARDELLI_M__2025.pdf</t>
+          <t>CV_Galgano_Danilo.pdf</t>
         </is>
       </c>
       <c r="E248" t="inlineStr">
         <is>
-          <t>RICCIARDELLI_ADELINA_DICHIARAZIONE_INCONFERIBILITA_INCARICHI_PERSONALE.pdf</t>
+          <t>Galgano.pdf</t>
         </is>
       </c>
     </row>
     <row r="249">
       <c r="A249" t="inlineStr">
         <is>
-          <t>GUZZINATI</t>
+          <t>GALLERANI</t>
         </is>
       </c>
       <c r="B249" t="inlineStr">
         <is>
-          <t>IPPOLITO</t>
+          <t>ALTEA</t>
         </is>
       </c>
       <c r="C249" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D249" t="inlineStr">
         <is>
-          <t>GUZZINATI_I__2025.pdf</t>
+          <t>GALLERANI_A__2025.pdf</t>
         </is>
       </c>
       <c r="E249" t="inlineStr">
         <is>
-          <t>Dichiarazione_inconferibili_incompatibilit_GUZZINATI.pdf</t>
+          <t>Gallerani_Altea.pdf</t>
         </is>
       </c>
     </row>
     <row r="250">
       <c r="A250" t="inlineStr">
         <is>
-          <t>ZATTARIN</t>
+          <t>GALUPPI</t>
         </is>
       </c>
       <c r="B250" t="inlineStr">
         <is>
-          <t>ALDO</t>
+          <t>CRISTIANA</t>
         </is>
       </c>
       <c r="C250" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
+          <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D250" t="inlineStr">
         <is>
-          <t>ZATTARIN_2024.pdf</t>
-[...6 lines deleted...]
-      </c>
+          <t>GALUPPI_C__2025.pdf</t>
+        </is>
+      </c>
+      <c r="E250" t="inlineStr"/>
     </row>
     <row r="251">
       <c r="A251" t="inlineStr">
         <is>
-          <t>DE BIASIA</t>
+          <t>GALUPPO</t>
         </is>
       </c>
       <c r="B251" t="inlineStr">
         <is>
-          <t>FLORIANA</t>
+          <t>MARCO</t>
         </is>
       </c>
       <c r="C251" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D251" t="inlineStr">
         <is>
-          <t>DE_BIASIA_F__2025.pdf</t>
+          <t>GALUPPO_2025.pdf</t>
         </is>
       </c>
       <c r="E251" t="inlineStr">
         <is>
-          <t>DE_BIASIA_20241.pdf</t>
+          <t>GALUPPO_2024.pdf</t>
         </is>
       </c>
     </row>
     <row r="252">
       <c r="A252" t="inlineStr">
         <is>
-          <t>BERNARDINELLO</t>
+          <t>GAMANJI</t>
         </is>
       </c>
       <c r="B252" t="inlineStr">
         <is>
-          <t>VALENTINA</t>
+          <t>STELA</t>
         </is>
       </c>
       <c r="C252" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D252" t="inlineStr">
         <is>
-          <t>CURRICULM_VITAE_Valentina_Bernardinello.pdf</t>
-[...2 lines deleted...]
-      <c r="E252" t="inlineStr"/>
+          <t>Gamanji_Stela.pdf</t>
+        </is>
+      </c>
+      <c r="E252" t="inlineStr">
+        <is>
+          <t>Gamanji.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="253">
       <c r="A253" t="inlineStr">
         <is>
-          <t>ASPIDISTRIA</t>
+          <t>GANOVELLI</t>
         </is>
       </c>
       <c r="B253" t="inlineStr">
         <is>
-          <t>LAURA</t>
+          <t>MICHELE</t>
         </is>
       </c>
       <c r="C253" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D253" t="inlineStr">
         <is>
-          <t>Aspidistria.pdf</t>
+          <t>GANOVELLI_M__2025.pdf</t>
         </is>
       </c>
       <c r="E253" t="inlineStr">
         <is>
-          <t>Aspidistria1.pdf</t>
+          <t>Dichiarazione_Ganovelli.pdf</t>
         </is>
       </c>
     </row>
     <row r="254">
       <c r="A254" t="inlineStr">
         <is>
-          <t>DEGAETANO</t>
+          <t>GARLISI</t>
         </is>
       </c>
       <c r="B254" t="inlineStr">
         <is>
-          <t>ANGELO</t>
+          <t>LUCA</t>
         </is>
       </c>
       <c r="C254" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
+          <t>PROFESSIONALE Dirigenza</t>
         </is>
       </c>
       <c r="D254" t="inlineStr">
         <is>
-          <t>DEGAETANO_ANGELO_2024.pdf</t>
+          <t>GARLISI_L__2025.pdf</t>
         </is>
       </c>
       <c r="E254" t="inlineStr">
         <is>
-          <t>inconpatibilita_DEAEANO14530720240213144748.pdf</t>
+          <t>GARLISI_.pdf</t>
         </is>
       </c>
     </row>
     <row r="255">
       <c r="A255" t="inlineStr">
         <is>
-          <t>BUTTURINI</t>
+          <t>GAVA</t>
         </is>
       </c>
       <c r="B255" t="inlineStr">
         <is>
-          <t>ANGELO</t>
+          <t>MARCELLO</t>
         </is>
       </c>
       <c r="C255" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
+          <t>SANITARIO Dirigenza non Medica</t>
         </is>
       </c>
       <c r="D255" t="inlineStr">
         <is>
-          <t>BUTTURINI_A_2025.pdf</t>
+          <t>Curriculum_Gava_Marcello.pdf</t>
         </is>
       </c>
       <c r="E255" t="inlineStr">
         <is>
-          <t>BUTTURINI_2024.pdf</t>
+          <t>GAVA_MARCELLO_2024.pdf</t>
         </is>
       </c>
     </row>
     <row r="256">
       <c r="A256" t="inlineStr">
         <is>
-          <t>GIANDOMINICI</t>
+          <t>GAVESI</t>
         </is>
       </c>
       <c r="B256" t="inlineStr">
         <is>
-          <t>NICCOLO'</t>
+          <t>MARCELLO</t>
         </is>
       </c>
       <c r="C256" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D256" t="inlineStr">
         <is>
-          <t>2023_CV_Niccol_Giandominici.pdf</t>
-[...6 lines deleted...]
-      </c>
+          <t>cv_gavesi_Marcell.pdf</t>
+        </is>
+      </c>
+      <c r="E256" t="inlineStr"/>
     </row>
     <row r="257">
       <c r="A257" t="inlineStr">
         <is>
-          <t>RAMPAZZO</t>
+          <t>GEMELLI</t>
         </is>
       </c>
       <c r="B257" t="inlineStr">
         <is>
-          <t>ROBERTA</t>
+          <t>BENEDETTA</t>
         </is>
       </c>
       <c r="C257" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
+          <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D257" t="inlineStr">
         <is>
-          <t>RAMPAZZO_2024.pdf</t>
+          <t>gemelli10587520230606154508.pdf</t>
         </is>
       </c>
       <c r="E257" t="inlineStr">
         <is>
-          <t>RAMPAZZO_20241.pdf</t>
+          <t>GEMELLI_20241.pdf</t>
         </is>
       </c>
     </row>
     <row r="258">
       <c r="A258" t="inlineStr">
         <is>
-          <t>BRIGATO</t>
+          <t>GEMELLI</t>
         </is>
       </c>
       <c r="B258" t="inlineStr">
         <is>
-          <t>LUCA</t>
+          <t>ALESSANDRO</t>
         </is>
       </c>
       <c r="C258" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
+          <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D258" t="inlineStr">
         <is>
-          <t>BRIGATO_2024.pdf</t>
+          <t>GEMELLI_2024.pdf</t>
         </is>
       </c>
       <c r="E258" t="inlineStr">
         <is>
-          <t>incompatibilitaBRIGATO14582520240215175833.pdf</t>
+          <t>GEMELLI_ALESSANDRO_2024.pdf</t>
         </is>
       </c>
     </row>
     <row r="259">
       <c r="A259" t="inlineStr">
         <is>
-          <t>BACCHIN</t>
+          <t>GENGA</t>
         </is>
       </c>
       <c r="B259" t="inlineStr">
         <is>
-          <t>ALICE</t>
+          <t>DILETTA</t>
         </is>
       </c>
       <c r="C259" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
+          <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D259" t="inlineStr">
         <is>
-          <t>BACCHIN_ALICE.pdf</t>
+          <t>GENGA_D__2025.pdf</t>
         </is>
       </c>
       <c r="E259" t="inlineStr">
         <is>
-          <t>BACCHIN.pdf</t>
+          <t>genga.pdf</t>
         </is>
       </c>
     </row>
     <row r="260">
       <c r="A260" t="inlineStr">
         <is>
-          <t>TRALLI</t>
+          <t>GEROTTO</t>
         </is>
       </c>
       <c r="B260" t="inlineStr">
         <is>
-          <t>GIULIA</t>
+          <t>ANDREA</t>
         </is>
       </c>
       <c r="C260" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D260" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E260" t="inlineStr"/>
     </row>
     <row r="261">
       <c r="A261" t="inlineStr">
         <is>
-          <t>COTTI</t>
+          <t>GIACOBBE</t>
         </is>
       </c>
       <c r="B261" t="inlineStr">
         <is>
-          <t>ELENA</t>
+          <t>LUANA</t>
         </is>
       </c>
       <c r="C261" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D261" t="inlineStr">
         <is>
-          <t>COTTI_E__2025.pdf</t>
+          <t>giacobbe_cv.pdf</t>
         </is>
       </c>
       <c r="E261" t="inlineStr">
         <is>
-          <t>Cotti.pdf</t>
+          <t>Giacobbe.pdf</t>
         </is>
       </c>
     </row>
     <row r="262">
       <c r="A262" t="inlineStr">
         <is>
-          <t>DALL'ARA</t>
+          <t>GIANDOMINICI</t>
         </is>
       </c>
       <c r="B262" t="inlineStr">
         <is>
-          <t>MARIA CLAUDIA</t>
+          <t>NICCOLO'</t>
         </is>
       </c>
       <c r="C262" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
+          <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D262" t="inlineStr">
         <is>
-          <t>C_V__DallAra_Maria_Claudia.pdf</t>
+          <t>2023_CV_Niccol_Giandominici.pdf</t>
         </is>
       </c>
       <c r="E262" t="inlineStr">
         <is>
-          <t>DALLARA_20241.pdf</t>
+          <t>Giandominici.pdf</t>
         </is>
       </c>
     </row>
     <row r="263">
       <c r="A263" t="inlineStr">
         <is>
-          <t>ZANELLATO</t>
+          <t>GIANELLA</t>
         </is>
       </c>
       <c r="B263" t="inlineStr">
         <is>
-          <t>ELISA</t>
+          <t>ELGA</t>
         </is>
       </c>
       <c r="C263" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
-[...11 lines deleted...]
-      </c>
+          <t>SANITARIO Dirigenza non Medica</t>
+        </is>
+      </c>
+      <c r="D263" t="inlineStr"/>
     </row>
     <row r="264">
       <c r="A264" t="inlineStr">
         <is>
-          <t>DE LUCA</t>
+          <t>GIANNI</t>
         </is>
       </c>
       <c r="B264" t="inlineStr">
         <is>
-          <t>MAURIZIO</t>
+          <t>SIMONA</t>
         </is>
       </c>
       <c r="C264" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D264" t="inlineStr">
         <is>
-          <t>DE_LUCA_M__2025.pdf</t>
+          <t>GIANNI_2024.pdf</t>
         </is>
       </c>
       <c r="E264" t="inlineStr">
         <is>
-          <t>Dr__Maurizio_De_Luca_dichiarazione_di_IconferibilitIncompatibilit.pdf</t>
+          <t>GIANNI_SIMONA_2024.pdf</t>
         </is>
       </c>
     </row>
     <row r="265">
       <c r="A265" t="inlineStr">
         <is>
-          <t>MILAN</t>
+          <t>GIATTI</t>
         </is>
       </c>
       <c r="B265" t="inlineStr">
         <is>
-          <t>GIOVANNI</t>
+          <t>SARA</t>
         </is>
       </c>
       <c r="C265" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D265" t="inlineStr">
         <is>
-          <t>MILAN_GIOVANNI_CV.pdf</t>
+          <t>Giatti_Sara.pdf</t>
         </is>
       </c>
       <c r="E265" t="inlineStr">
         <is>
-          <t>milan_giovanni.pdf</t>
+          <t>incompatiblia_GIATTI14528720240213134815.pdf</t>
         </is>
       </c>
     </row>
     <row r="266">
       <c r="A266" t="inlineStr">
         <is>
-          <t>NAVARO</t>
+          <t>GIBBIN</t>
         </is>
       </c>
       <c r="B266" t="inlineStr">
         <is>
-          <t>MONICA</t>
+          <t>ENRICO</t>
         </is>
       </c>
       <c r="C266" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D266" t="inlineStr">
         <is>
-          <t>CV__Monica_Navaro_30_03_2023.pdf</t>
+          <t>C_V__Gibbin_Enrico.pdf</t>
         </is>
       </c>
       <c r="E266" t="inlineStr">
         <is>
-          <t>Navaro_Monica.pdf</t>
+          <t>Gibbin.pdf</t>
         </is>
       </c>
     </row>
     <row r="267">
       <c r="A267" t="inlineStr">
         <is>
-          <t>BONATO</t>
+          <t>GIGLIOFIORITO</t>
         </is>
       </c>
       <c r="B267" t="inlineStr">
         <is>
-          <t>OMAR</t>
+          <t>GAETANO</t>
         </is>
       </c>
       <c r="C267" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D267" t="inlineStr">
         <is>
-          <t>BONATO_O__2025.pdf</t>
+          <t>GIGLIOFIORITO_G__2025.pdf</t>
         </is>
       </c>
       <c r="E267" t="inlineStr">
         <is>
-          <t>DICHIARAZIONE_INCOMPATIBILITA_BONATO.pdf</t>
+          <t>Gigliofiorito.pdf</t>
         </is>
       </c>
     </row>
     <row r="268">
       <c r="A268" t="inlineStr">
         <is>
-          <t>LUCENTI</t>
+          <t>GIORDAN</t>
         </is>
       </c>
       <c r="B268" t="inlineStr">
         <is>
-          <t>ELENA</t>
+          <t>MASSIMO</t>
         </is>
       </c>
       <c r="C268" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D268" t="inlineStr">
         <is>
-          <t>cv_Lucenti.pdf</t>
+          <t>GIORDAN_2024.pdf</t>
         </is>
       </c>
       <c r="E268" t="inlineStr">
         <is>
-          <t>DICHIARAZIONE_INCOMPATIBILITA_LUCENTI.pdf</t>
+          <t>Incompatibilit_GIORDAN.pdf</t>
         </is>
       </c>
     </row>
     <row r="269">
       <c r="A269" t="inlineStr">
         <is>
-          <t>CORAZZINI</t>
+          <t>GIORDANI</t>
         </is>
       </c>
       <c r="B269" t="inlineStr">
         <is>
-          <t>VALENTINA</t>
+          <t>MAURO</t>
         </is>
       </c>
       <c r="C269" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D269" t="inlineStr">
         <is>
-          <t>CORAZZINI_V__2025.pdf</t>
+          <t>Giordani_Mauro.pdf</t>
         </is>
       </c>
       <c r="E269" t="inlineStr">
         <is>
-          <t>CORAZZINI_DICH.pdf</t>
+          <t>Giordani_Mauro1.pdf</t>
         </is>
       </c>
     </row>
     <row r="270">
       <c r="A270" t="inlineStr">
         <is>
-          <t>ANDREOTTI</t>
+          <t>GIORGINO</t>
         </is>
       </c>
       <c r="B270" t="inlineStr">
         <is>
-          <t>LAURA</t>
+          <t>ADELAIDE</t>
         </is>
       </c>
       <c r="C270" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
+          <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D270" t="inlineStr">
         <is>
-          <t>ANDREOTTI_LAURA_2024.pdf</t>
+          <t>GIORGINO_A_2025.pdf</t>
         </is>
       </c>
       <c r="E270" t="inlineStr">
         <is>
-          <t>incom_andreotti_laura14654620240220171548.pdf</t>
+          <t>Giorgino.pdf</t>
         </is>
       </c>
     </row>
     <row r="271">
       <c r="A271" t="inlineStr">
         <is>
-          <t>LA MENDOLA</t>
+          <t>GIRARDI</t>
         </is>
       </c>
       <c r="B271" t="inlineStr">
         <is>
-          <t>ROBERTA</t>
+          <t>PIETRO</t>
         </is>
       </c>
       <c r="C271" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
-[...11 lines deleted...]
-      </c>
+          <t>TECNICO Dirigenza</t>
+        </is>
+      </c>
+      <c r="D271" t="inlineStr"/>
     </row>
     <row r="272">
       <c r="A272" t="inlineStr">
         <is>
-          <t>IMOSCOPI</t>
+          <t>GIRASOLI</t>
         </is>
       </c>
       <c r="B272" t="inlineStr">
         <is>
-          <t>ALESSANDRA</t>
+          <t>LAURA</t>
         </is>
       </c>
       <c r="C272" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D272" t="inlineStr">
         <is>
-          <t>C_V__Imoscopi_Alessandra.pdf</t>
+          <t>Girasoli_Laura.pdf</t>
         </is>
       </c>
       <c r="E272" t="inlineStr">
         <is>
-          <t>Imoscopi.pdf</t>
+          <t>GIRASOLI.pdf</t>
         </is>
       </c>
     </row>
     <row r="273">
       <c r="A273" t="inlineStr">
         <is>
-          <t>TARGA</t>
+          <t>GIROTTO</t>
         </is>
       </c>
       <c r="B273" t="inlineStr">
         <is>
-          <t>SIMONE</t>
+          <t>ERICA</t>
         </is>
       </c>
       <c r="C273" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
+          <t>SANITARIO Dirigenza non Medica</t>
         </is>
       </c>
       <c r="D273" t="inlineStr">
         <is>
-          <t>Targa_Simone.pdf</t>
+          <t>GIROTTO_E__2025.pdf</t>
         </is>
       </c>
       <c r="E273" t="inlineStr">
         <is>
-          <t>Targa_Simone1.pdf</t>
+          <t>Erica_Girotto_dichiarazione_2025pdf.pdf</t>
         </is>
       </c>
     </row>
     <row r="274">
       <c r="A274" t="inlineStr">
         <is>
-          <t>BUZZI</t>
+          <t>GIROTTO</t>
         </is>
       </c>
       <c r="B274" t="inlineStr">
         <is>
-          <t>GIANLUCA</t>
+          <t>CHIARA</t>
         </is>
       </c>
       <c r="C274" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D274" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D274" t="inlineStr"/>
     </row>
     <row r="275">
       <c r="A275" t="inlineStr">
         <is>
-          <t>PIVA</t>
+          <t>GIUFFRIDA</t>
         </is>
       </c>
       <c r="B275" t="inlineStr">
         <is>
-          <t>ENRICO</t>
+          <t>DOMENICA RITA</t>
         </is>
       </c>
       <c r="C275" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
+          <t>SANITARIO Dirigenza non Medica</t>
         </is>
       </c>
       <c r="D275" t="inlineStr">
         <is>
-          <t>PIVA_E_2025.pdf</t>
+          <t>GIUFFRIDA__D__2025.pdf</t>
         </is>
       </c>
       <c r="E275" t="inlineStr">
         <is>
-          <t>Piva_E.pdf</t>
+          <t>GIUFFRIDA_dichiarazione_incompatibilit_dirigente_2025.pdf</t>
         </is>
       </c>
     </row>
     <row r="276">
       <c r="A276" t="inlineStr">
         <is>
-          <t>FERRIN</t>
+          <t>GOBBI</t>
         </is>
       </c>
       <c r="B276" t="inlineStr">
         <is>
-          <t>MICHELE</t>
+          <t>FRANCO</t>
         </is>
       </c>
       <c r="C276" t="inlineStr">
         <is>
-          <t>PROFESSIONALE Dirigenza</t>
+          <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D276" t="inlineStr">
         <is>
-          <t>FERRIN_2024.pdf</t>
+          <t>C_V__Gobbi_Franco.pdf</t>
         </is>
       </c>
       <c r="E276" t="inlineStr">
         <is>
-          <t>incompatibilita_FERRIN14527020240213133528.pdf</t>
+          <t>GOBBI_20241.pdf</t>
         </is>
       </c>
     </row>
     <row r="277">
       <c r="A277" t="inlineStr">
         <is>
-          <t>FRENO</t>
+          <t>GRANIERI</t>
         </is>
       </c>
       <c r="B277" t="inlineStr">
         <is>
-          <t>CHRISTIAN</t>
+          <t>FRANCESCO PAOLO</t>
         </is>
       </c>
       <c r="C277" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D277" t="inlineStr">
         <is>
-          <t>CURRICULM_VITAE_Christian_Freno.pdf</t>
-[...2 lines deleted...]
-      <c r="E277" t="inlineStr"/>
+          <t>GRANIERI_2024.pdf</t>
+        </is>
+      </c>
+      <c r="E277" t="inlineStr">
+        <is>
+          <t>Granieri.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="278">
       <c r="A278" t="inlineStr">
         <is>
-          <t>RESOS</t>
+          <t>GRAPEGGIA</t>
         </is>
       </c>
       <c r="B278" t="inlineStr">
         <is>
-          <t>ADAMANTIA</t>
+          <t>MELANIA</t>
         </is>
       </c>
       <c r="C278" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D278" t="inlineStr"/>
-      <c r="E278" t="inlineStr"/>
+      <c r="D278" t="inlineStr">
+        <is>
+          <t>GRAPEGGIA_2024.pdf</t>
+        </is>
+      </c>
+      <c r="E278" t="inlineStr">
+        <is>
+          <t>GRAPEGGIA_20241.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="279">
       <c r="A279" t="inlineStr">
         <is>
-          <t>PROJIC MEZZOLI</t>
+          <t>GRATTA</t>
         </is>
       </c>
       <c r="B279" t="inlineStr">
         <is>
-          <t>KETTY</t>
+          <t>ANDREA</t>
         </is>
       </c>
       <c r="C279" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D279" t="inlineStr">
         <is>
-          <t>C_V__Projic.pdf</t>
+          <t>GRATTA.pdf</t>
         </is>
       </c>
       <c r="E279" t="inlineStr">
         <is>
-          <t>PROJIC_20241.pdf</t>
+          <t>Incompatibilit_GRATTA.pdf</t>
         </is>
       </c>
     </row>
     <row r="280">
       <c r="A280" t="inlineStr">
         <is>
-          <t>PASCULLI</t>
+          <t>GRAZIANO</t>
         </is>
       </c>
       <c r="B280" t="inlineStr">
         <is>
-          <t>MARCELLO</t>
+          <t>GIANMARIO</t>
         </is>
       </c>
       <c r="C280" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D280" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D280" t="inlineStr"/>
     </row>
     <row r="281">
       <c r="A281" t="inlineStr">
         <is>
-          <t>MILAN</t>
+          <t>GRAZIOLI</t>
         </is>
       </c>
       <c r="B281" t="inlineStr">
         <is>
-          <t>SILVIA</t>
+          <t>LUDOVICA</t>
         </is>
       </c>
       <c r="C281" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
+          <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D281" t="inlineStr">
         <is>
-          <t>MILAN_S__2025.pdf</t>
+          <t>grazioli_ludovica.pdf</t>
         </is>
       </c>
       <c r="E281" t="inlineStr">
         <is>
-          <t>Milan_Silvia.pdf</t>
+          <t>Grazioli_Ludovica1.pdf</t>
         </is>
       </c>
     </row>
     <row r="282">
       <c r="A282" t="inlineStr">
         <is>
-          <t>POLO</t>
+          <t>GREGGIO</t>
         </is>
       </c>
       <c r="B282" t="inlineStr">
         <is>
-          <t>PAOLA</t>
+          <t>GIOVANNI</t>
         </is>
       </c>
       <c r="C282" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D282" t="inlineStr">
         <is>
-          <t>CV_Paola_Polo_ulss5.pdf</t>
+          <t>GREGGIO_2024.pdf</t>
         </is>
       </c>
       <c r="E282" t="inlineStr">
         <is>
-          <t>POLO_PAOLA_2024.pdf</t>
+          <t>GREGGIO_20241.pdf</t>
         </is>
       </c>
     </row>
     <row r="283">
       <c r="A283" t="inlineStr">
         <is>
-          <t>MARCHI</t>
+          <t>GRILLINI</t>
         </is>
       </c>
       <c r="B283" t="inlineStr">
         <is>
-          <t>ELISA</t>
+          <t>LISA</t>
         </is>
       </c>
       <c r="C283" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
-[...11 lines deleted...]
-      </c>
+          <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D283" t="inlineStr"/>
+      <c r="E283" t="inlineStr"/>
     </row>
     <row r="284">
       <c r="A284" t="inlineStr">
         <is>
-          <t>BALDUCCI</t>
+          <t>GROPPA</t>
         </is>
       </c>
       <c r="B284" t="inlineStr">
         <is>
-          <t>ALBERTO</t>
+          <t>FRANCESCA</t>
         </is>
       </c>
       <c r="C284" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
-        </is>
-[...8 lines deleted...]
-          <t>BALDUCCI_20241.pdf</t>
         </is>
       </c>
     </row>
     <row r="285">
       <c r="A285" t="inlineStr">
         <is>
-          <t>CORRAIN</t>
+          <t>GRUPPO</t>
         </is>
       </c>
       <c r="B285" t="inlineStr">
         <is>
-          <t>RAFFAELA</t>
+          <t>FRANCESCO</t>
         </is>
       </c>
       <c r="C285" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D285" t="inlineStr">
         <is>
-          <t>C_V__Corrain_Raffaela.pdf</t>
+          <t>CV_Gruppo.pdf</t>
         </is>
       </c>
       <c r="E285" t="inlineStr">
         <is>
-          <t>CORRAIN_20241.pdf</t>
+          <t>Gruppo.pdf</t>
         </is>
       </c>
     </row>
     <row r="286">
       <c r="A286" t="inlineStr">
         <is>
-          <t>SMORGON</t>
+          <t>GUBAS</t>
         </is>
       </c>
       <c r="B286" t="inlineStr">
         <is>
-          <t>CRISTIANA</t>
+          <t>OKAB</t>
         </is>
       </c>
       <c r="C286" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D286" t="inlineStr">
         <is>
-          <t>SMORGON_C__2025.pdf</t>
+          <t>GUBAS.pdf</t>
         </is>
       </c>
       <c r="E286" t="inlineStr">
         <is>
-          <t>SMORGON_2024.pdf</t>
+          <t>gubas_okab.pdf</t>
         </is>
       </c>
     </row>
     <row r="287">
       <c r="A287" t="inlineStr">
         <is>
-          <t>FACCIOLLI</t>
+          <t>GUERRA</t>
         </is>
       </c>
       <c r="B287" t="inlineStr">
         <is>
-          <t>ARIANNA</t>
+          <t>ROBERTA</t>
         </is>
       </c>
       <c r="C287" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza non Medica</t>
         </is>
       </c>
       <c r="D287" t="inlineStr">
         <is>
-          <t>FACCIOLLI_2024.pdf</t>
+          <t>GUERRA_R__2025.pdf</t>
         </is>
       </c>
       <c r="E287" t="inlineStr">
         <is>
-          <t>incompatibilia_FACCIOLLI14583320240215181051.pdf</t>
+          <t>incompatibilita_GUERRA14526820240213133448.pdf</t>
         </is>
       </c>
     </row>
     <row r="288">
       <c r="A288" t="inlineStr">
         <is>
-          <t>TEGGI</t>
+          <t>GUERRIERI</t>
         </is>
       </c>
       <c r="B288" t="inlineStr">
         <is>
-          <t>SILVIA</t>
+          <t>ELENA</t>
         </is>
       </c>
       <c r="C288" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D288" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D288" t="inlineStr"/>
       <c r="E288" t="inlineStr">
         <is>
-          <t>TEGGI_20241.pdf</t>
+          <t>Guerrieri.pdf</t>
         </is>
       </c>
     </row>
     <row r="289">
       <c r="A289" t="inlineStr">
         <is>
-          <t>GARLISI</t>
+          <t>GUERRIERO</t>
         </is>
       </c>
       <c r="B289" t="inlineStr">
         <is>
-          <t>LUCA</t>
+          <t>ALBERTO</t>
         </is>
       </c>
       <c r="C289" t="inlineStr">
         <is>
-          <t>PROFESSIONALE Dirigenza</t>
+          <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D289" t="inlineStr">
         <is>
-          <t>GARLISI_L__2025.pdf</t>
+          <t>Curriculum_vitae_Rovigo_Guerriero.pdf</t>
         </is>
       </c>
       <c r="E289" t="inlineStr">
         <is>
-          <t>dich_garlisi_2025.pdf</t>
+          <t>Dichiarazione_inconferibilit_incompatibilit_GUERRIERO.pdf</t>
         </is>
       </c>
     </row>
     <row r="290">
       <c r="A290" t="inlineStr">
         <is>
-          <t>GRATTA</t>
+          <t>GUIDI</t>
         </is>
       </c>
       <c r="B290" t="inlineStr">
         <is>
-          <t>ANDREA</t>
+          <t>MARGHERITA</t>
         </is>
       </c>
       <c r="C290" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D290" t="inlineStr">
         <is>
-          <t>GRATTA.pdf</t>
-[...6 lines deleted...]
-      </c>
+          <t>cv_guidi_margherita.pdf</t>
+        </is>
+      </c>
+      <c r="E290" t="inlineStr"/>
     </row>
     <row r="291">
       <c r="A291" t="inlineStr">
         <is>
-          <t>BOSELLI</t>
+          <t>GUSELLA</t>
         </is>
       </c>
       <c r="B291" t="inlineStr">
         <is>
-          <t>ANNA</t>
+          <t>MILENA</t>
         </is>
       </c>
       <c r="C291" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D291" t="inlineStr">
         <is>
-          <t>BOSELLI_A__2025.pdf</t>
+          <t>Gusella_milena.pdf</t>
         </is>
       </c>
       <c r="E291" t="inlineStr">
         <is>
-          <t>BOSELLI2024.pdf</t>
+          <t>Gusella.pdf</t>
         </is>
       </c>
     </row>
     <row r="292">
       <c r="A292" t="inlineStr">
         <is>
-          <t>SALMASO</t>
+          <t>GUZZINATI</t>
         </is>
       </c>
       <c r="B292" t="inlineStr">
         <is>
-          <t>BEATRICE</t>
+          <t>IPPOLITO</t>
         </is>
       </c>
       <c r="C292" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D292" t="inlineStr">
         <is>
-          <t>SALMASO_2024.pdf</t>
+          <t>GUZZINATI_I__2025.pdf</t>
         </is>
       </c>
       <c r="E292" t="inlineStr">
         <is>
-          <t>SALMASO_20241.pdf</t>
+          <t>Dichiarazione_inconferibili_incompatibilit_GUZZINATI.pdf</t>
         </is>
       </c>
     </row>
     <row r="293">
       <c r="A293" t="inlineStr">
         <is>
-          <t>DI CARLO</t>
+          <t>IANNINI</t>
         </is>
       </c>
       <c r="B293" t="inlineStr">
         <is>
-          <t>ROBERTO</t>
+          <t>VALERIA</t>
         </is>
       </c>
       <c r="C293" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D293" t="inlineStr"/>
+      <c r="D293" t="inlineStr">
+        <is>
+          <t>IANNINI_2024.pdf</t>
+        </is>
+      </c>
       <c r="E293" t="inlineStr">
         <is>
-          <t>Di_Carlo.pdf</t>
+          <t>IANNINI_20241.pdf</t>
         </is>
       </c>
     </row>
     <row r="294">
       <c r="A294" t="inlineStr">
         <is>
-          <t>SCHIMERA</t>
+          <t>IMOSCOPI</t>
         </is>
       </c>
       <c r="B294" t="inlineStr">
         <is>
-          <t>ANTONIO</t>
+          <t>ALESSANDRA</t>
         </is>
       </c>
       <c r="C294" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D294" t="inlineStr">
         <is>
-          <t>CV_Antonio_Schimera.pdf</t>
+          <t>C_V__Imoscopi_Alessandra.pdf</t>
         </is>
       </c>
       <c r="E294" t="inlineStr">
         <is>
-          <t>Schimera_Antonio.pdf</t>
+          <t>Imoscopi.pdf</t>
         </is>
       </c>
     </row>
     <row r="295">
       <c r="A295" t="inlineStr">
         <is>
-          <t>FARINATTI</t>
+          <t>INCAO</t>
         </is>
       </c>
       <c r="B295" t="inlineStr">
         <is>
-          <t>MARCO</t>
+          <t>MARTINA</t>
         </is>
       </c>
       <c r="C295" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D295" t="inlineStr">
         <is>
-          <t>FARINATTI_M__2025.pdf</t>
-[...6 lines deleted...]
-      </c>
+          <t>cv_incao.pdf</t>
+        </is>
+      </c>
+      <c r="E295" t="inlineStr"/>
     </row>
     <row r="296">
       <c r="A296" t="inlineStr">
         <is>
-          <t>ZANON</t>
+          <t>IODICE</t>
         </is>
       </c>
       <c r="B296" t="inlineStr">
         <is>
-          <t>ALESSIA</t>
+          <t>SEBASTIANO</t>
         </is>
       </c>
       <c r="C296" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D296" t="inlineStr">
         <is>
-          <t>Curriculum_ULSS5_Alessia_Zanon_04042025.pdf</t>
-[...6 lines deleted...]
-      </c>
+          <t>IODICE_S_2025.pdf</t>
+        </is>
+      </c>
+      <c r="E296" t="inlineStr"/>
     </row>
     <row r="297">
       <c r="A297" t="inlineStr">
         <is>
-          <t>IODICE</t>
+          <t>ITALIANO</t>
         </is>
       </c>
       <c r="B297" t="inlineStr">
         <is>
-          <t>SEBASTIANO</t>
+          <t>NAZZARENO</t>
         </is>
       </c>
       <c r="C297" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D297" t="inlineStr">
         <is>
-          <t>IODICE_S_2025.pdf</t>
-[...2 lines deleted...]
-      <c r="E297" t="inlineStr"/>
+          <t>Curriculum_Vitae_Nazzareno_Italiano.pdf</t>
+        </is>
+      </c>
+      <c r="E297" t="inlineStr">
+        <is>
+          <t>italiano_nazzareno.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="298">
       <c r="A298" t="inlineStr">
         <is>
-          <t>PEZZOLI</t>
+          <t>JANNELLO</t>
         </is>
       </c>
       <c r="B298" t="inlineStr">
         <is>
-          <t>ALESSANDRO</t>
+          <t>ELENA MARIA SANTINA</t>
         </is>
       </c>
       <c r="C298" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D298" t="inlineStr">
         <is>
-          <t>PEZZOLI_A__2025.pdf</t>
+          <t>CV_E__Jannello.pdf</t>
         </is>
       </c>
       <c r="E298" t="inlineStr">
         <is>
-          <t>PEZZOLI_2024.pdf</t>
+          <t>Dichiarazione_inconferibilita_incompatibilita_JANNELLO.pdf</t>
         </is>
       </c>
     </row>
     <row r="299">
       <c r="A299" t="inlineStr">
         <is>
-          <t>CITTERIO</t>
+          <t>JIRILLO</t>
         </is>
       </c>
       <c r="B299" t="inlineStr">
         <is>
-          <t>STEFANO</t>
+          <t>ROSSELLA</t>
         </is>
       </c>
       <c r="C299" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D299" t="inlineStr">
         <is>
-          <t>CITTERIO_S__2025.pdf</t>
-[...6 lines deleted...]
-      </c>
+          <t>JIRILLO_R_2025.pdf</t>
+        </is>
+      </c>
+      <c r="E299" t="inlineStr"/>
     </row>
     <row r="300">
       <c r="A300" t="inlineStr">
         <is>
-          <t>SARAGNESE</t>
+          <t>LAGANA'</t>
         </is>
       </c>
       <c r="B300" t="inlineStr">
         <is>
-          <t>MICHELE</t>
+          <t>MARTINA</t>
         </is>
       </c>
       <c r="C300" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D300" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D300" t="inlineStr"/>
     </row>
     <row r="301">
       <c r="A301" t="inlineStr">
         <is>
-          <t>ROCCATO</t>
+          <t>LA GLORIA VALERIO</t>
         </is>
       </c>
       <c r="B301" t="inlineStr">
         <is>
-          <t>ANNA</t>
+          <t>ALVISE</t>
         </is>
       </c>
       <c r="C301" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D301" t="inlineStr">
         <is>
-          <t>C_V__Roccato_Anna.pdf</t>
+          <t>LA_GLORIA_A__2025.pdf</t>
         </is>
       </c>
       <c r="E301" t="inlineStr">
         <is>
-          <t>ROCCATO_20241.pdf</t>
+          <t>LA_GLORIA_ALVISE_DICH.pdf</t>
         </is>
       </c>
     </row>
     <row r="302">
       <c r="A302" t="inlineStr">
         <is>
-          <t>ROLMA</t>
+          <t>LA MENDOLA</t>
         </is>
       </c>
       <c r="B302" t="inlineStr">
         <is>
-          <t>GIACOMO</t>
+          <t>ROBERTA</t>
         </is>
       </c>
       <c r="C302" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D302" t="inlineStr">
         <is>
-          <t>CV_Rolma1.odt</t>
+          <t>LA_MENDOLA_2024.pdf</t>
         </is>
       </c>
       <c r="E302" t="inlineStr">
         <is>
-          <t>Rolma.pdf</t>
+          <t>LA_MENDOLA_ROBERTA_2024.pdf</t>
         </is>
       </c>
     </row>
     <row r="303">
       <c r="A303" t="inlineStr">
         <is>
-          <t>VENTRE</t>
+          <t>LANZA</t>
         </is>
       </c>
       <c r="B303" t="inlineStr">
         <is>
-          <t>TOMMASO</t>
+          <t>DANIELA</t>
         </is>
       </c>
       <c r="C303" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D303" t="inlineStr">
         <is>
-          <t>VENTRE_T__2025.pdf</t>
+          <t>lanza_daniela.pdf</t>
         </is>
       </c>
       <c r="E303" t="inlineStr">
         <is>
-          <t>vENTRE.pdf</t>
+          <t>incompatiblia_LANZA14528620240213134759.pdf</t>
         </is>
       </c>
     </row>
     <row r="304">
       <c r="A304" t="inlineStr">
         <is>
-          <t>SHAFIEI</t>
+          <t>LA ROSA</t>
         </is>
       </c>
       <c r="B304" t="inlineStr">
         <is>
-          <t>VENNUS</t>
+          <t>RICCARDO</t>
         </is>
       </c>
       <c r="C304" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D304" t="inlineStr">
         <is>
-          <t>SHAFIEI_V__2025.pdf</t>
-[...6 lines deleted...]
-      </c>
+          <t>cv_la_rosa_riccardo.pdf</t>
+        </is>
+      </c>
+      <c r="E304" t="inlineStr"/>
     </row>
     <row r="305">
       <c r="A305" t="inlineStr">
         <is>
-          <t>BUSATTO</t>
+          <t>LAZZARIN</t>
         </is>
       </c>
       <c r="B305" t="inlineStr">
         <is>
-          <t>ALESSIA</t>
+          <t>ALESSANDRO</t>
         </is>
       </c>
       <c r="C305" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
+          <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D305" t="inlineStr">
         <is>
-          <t>BUSATTO_A__2025.pdf</t>
-[...6 lines deleted...]
-      </c>
+          <t>cv_lazzarin.pdf</t>
+        </is>
+      </c>
+      <c r="E305" t="inlineStr"/>
     </row>
     <row r="306">
       <c r="A306" t="inlineStr">
         <is>
-          <t>CALANDRIELLO</t>
+          <t>LAZZERI</t>
         </is>
       </c>
       <c r="B306" t="inlineStr">
         <is>
-          <t>LUCIA</t>
+          <t>MARTA</t>
         </is>
       </c>
       <c r="C306" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D306" t="inlineStr">
         <is>
-          <t>CALANDRIELLO_L__2025.pdf</t>
+          <t>LAZZERI10588920230606162417_1.pdf</t>
         </is>
       </c>
       <c r="E306" t="inlineStr">
         <is>
-          <t>inconpatibilita_CALANDRELLO14530520240213144706.pdf</t>
+          <t>LAZZERI_2024.pdf</t>
         </is>
       </c>
     </row>
     <row r="307">
       <c r="A307" t="inlineStr">
         <is>
-          <t>CARLUCCI</t>
+          <t>LEATI</t>
         </is>
       </c>
       <c r="B307" t="inlineStr">
         <is>
-          <t>DOMENICO</t>
+          <t>MARTA</t>
         </is>
       </c>
       <c r="C307" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D307" t="inlineStr">
         <is>
-          <t>CARLUCCI_2024.pdf</t>
+          <t>CV_Leati_Marta_2025.pdf</t>
         </is>
       </c>
       <c r="E307" t="inlineStr">
         <is>
-          <t>CARLUCCI_DOMENICO_2024.pdf</t>
+          <t>LEATI_20241.pdf</t>
         </is>
       </c>
     </row>
     <row r="308">
       <c r="A308" t="inlineStr">
         <is>
-          <t>BOCCARDO</t>
+          <t>LEGNARO</t>
         </is>
       </c>
       <c r="B308" t="inlineStr">
         <is>
-          <t>STEFANO</t>
+          <t>ANDREA</t>
         </is>
       </c>
       <c r="C308" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D308" t="inlineStr">
         <is>
-          <t>BOCCARDO_S__2025.pdf</t>
+          <t>LEGNARO_2024.pdf</t>
         </is>
       </c>
       <c r="E308" t="inlineStr">
         <is>
-          <t>BOCCARDO_20241.pdf</t>
+          <t>inconpatibilita_LEGNARO14531420240213144939.pdf</t>
         </is>
       </c>
     </row>
     <row r="309">
       <c r="A309" t="inlineStr">
         <is>
-          <t>BORGO</t>
+          <t>LEGNINDA SOP</t>
         </is>
       </c>
       <c r="B309" t="inlineStr">
         <is>
-          <t>ANDREA</t>
+          <t>FRANCOIS YVES</t>
         </is>
       </c>
       <c r="C309" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D309" t="inlineStr">
         <is>
-          <t>BORGO_A__2025.pdf</t>
+          <t>Legninda_SopFrancois_Yves.pdf</t>
         </is>
       </c>
       <c r="E309" t="inlineStr">
         <is>
-          <t>BORGO_2024.pdf</t>
+          <t>LEGNINDA_SOP_2024.pdf</t>
         </is>
       </c>
     </row>
     <row r="310">
       <c r="A310" t="inlineStr">
         <is>
-          <t>CHIARENZA</t>
+          <t>LEOPARDI</t>
         </is>
       </c>
       <c r="B310" t="inlineStr">
         <is>
-          <t>SELENE</t>
+          <t>MARCO</t>
         </is>
       </c>
       <c r="C310" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D310" t="inlineStr">
         <is>
-          <t>CHIARENZA_S__2025__2025.pdf</t>
+          <t>LEOPARDI.pdf</t>
         </is>
       </c>
       <c r="E310" t="inlineStr">
         <is>
-          <t>Chiarenza.pdf</t>
+          <t>Incompatibilit_LEOPARDI.pdf</t>
         </is>
       </c>
     </row>
     <row r="311">
       <c r="A311" t="inlineStr">
         <is>
-          <t>SANNA</t>
+          <t>LISATO</t>
         </is>
       </c>
       <c r="B311" t="inlineStr">
         <is>
-          <t>ANDREA</t>
+          <t>LAURA CAMILLA</t>
         </is>
       </c>
       <c r="C311" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D311" t="inlineStr">
         <is>
-          <t>SANNA_A_2025.pdf</t>
+          <t>Lisato_Laura_Camilla_CV.pdf</t>
         </is>
       </c>
       <c r="E311" t="inlineStr">
         <is>
-          <t>Sanna_Andrea.pdf</t>
+          <t>incompatibilita_LISATO14539620240213163016.pdf</t>
         </is>
       </c>
     </row>
     <row r="312">
       <c r="A312" t="inlineStr">
         <is>
-          <t>ROMEO</t>
+          <t>LISIERO</t>
         </is>
       </c>
       <c r="B312" t="inlineStr">
         <is>
-          <t>FRANCESCO</t>
+          <t>MANOLA</t>
         </is>
       </c>
       <c r="C312" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D312" t="inlineStr">
         <is>
-          <t>ROMEO_2024.pdf</t>
-[...6 lines deleted...]
-      </c>
+          <t>LISIERO_M__2025.pdf</t>
+        </is>
+      </c>
+      <c r="E312" t="inlineStr"/>
     </row>
     <row r="313">
       <c r="A313" t="inlineStr">
         <is>
-          <t>CARITA'</t>
+          <t>LODO</t>
         </is>
       </c>
       <c r="B313" t="inlineStr">
         <is>
-          <t>GIUSEPPE</t>
+          <t>ENRICO</t>
         </is>
       </c>
       <c r="C313" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D313" t="inlineStr">
         <is>
-          <t>CARITA_G__2025.pdf</t>
+          <t>LODO_2024.pdf</t>
         </is>
       </c>
       <c r="E313" t="inlineStr">
         <is>
-          <t>Carita.pdf</t>
+          <t>LODO_20241.pdf</t>
         </is>
       </c>
     </row>
     <row r="314">
       <c r="A314" t="inlineStr">
         <is>
-          <t>GUERRIERO</t>
+          <t>LOMBARDO</t>
         </is>
       </c>
       <c r="B314" t="inlineStr">
         <is>
-          <t>ALBERTO</t>
+          <t>LORENZO PASQUALE</t>
         </is>
       </c>
       <c r="C314" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
-        </is>
-[...8 lines deleted...]
-          <t>Dichiarazione_inconferibilit_incompatibilit_GUERRIERO.pdf</t>
         </is>
       </c>
     </row>
     <row r="315">
       <c r="A315" t="inlineStr">
         <is>
-          <t>BARILE</t>
+          <t>LONGO</t>
         </is>
       </c>
       <c r="B315" t="inlineStr">
         <is>
-          <t>ILARIA</t>
+          <t>MICHELE</t>
         </is>
       </c>
       <c r="C315" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D315" t="inlineStr">
         <is>
-          <t>BARILE.pdf</t>
+          <t>LONGO_MICHELE.pdf</t>
         </is>
       </c>
       <c r="E315" t="inlineStr">
         <is>
-          <t>Barile.pdf</t>
+          <t>Longo_Michele.pdf</t>
         </is>
       </c>
     </row>
     <row r="316">
       <c r="A316" t="inlineStr">
         <is>
-          <t>GUERRIERI</t>
+          <t>LORENZETTO</t>
         </is>
       </c>
       <c r="B316" t="inlineStr">
         <is>
-          <t>ELENA</t>
+          <t>CHIARA</t>
         </is>
       </c>
       <c r="C316" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D316" t="inlineStr"/>
+      <c r="D316" t="inlineStr">
+        <is>
+          <t>LORENZETTO_C__2025.pdf</t>
+        </is>
+      </c>
       <c r="E316" t="inlineStr">
         <is>
-          <t>Guerrieri.pdf</t>
+          <t>inconpatibilita_LORENZETO14531520240213144956.pdf</t>
         </is>
       </c>
     </row>
     <row r="317">
       <c r="A317" t="inlineStr">
         <is>
-          <t>TOSELLI</t>
+          <t>LUCCHETTA</t>
         </is>
       </c>
       <c r="B317" t="inlineStr">
         <is>
-          <t>RICCARDO</t>
+          <t>MARTA</t>
         </is>
       </c>
       <c r="C317" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D317" t="inlineStr">
         <is>
-          <t>TOSELLI_2024.pdf</t>
+          <t>LUCCHETTA_M__2025.pdf</t>
         </is>
       </c>
       <c r="E317" t="inlineStr">
         <is>
-          <t>Toselli.pdf</t>
+          <t>LUCCHETTA_20241.pdf</t>
         </is>
       </c>
     </row>
     <row r="318">
       <c r="A318" t="inlineStr">
         <is>
-          <t>CANEVA</t>
+          <t>LUCIANO'</t>
         </is>
       </c>
       <c r="B318" t="inlineStr">
         <is>
-          <t>FRANCESCA</t>
+          <t>DOMENICA</t>
         </is>
       </c>
       <c r="C318" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D318" t="inlineStr">
         <is>
-          <t>CANEVA_2024.pdf</t>
+          <t>LUCIANO_Domenica.pdf</t>
         </is>
       </c>
       <c r="E318" t="inlineStr">
         <is>
-          <t>CANEVA_20241.pdf</t>
+          <t>Luciano_Domenica.pdf</t>
         </is>
       </c>
     </row>
     <row r="319">
       <c r="A319" t="inlineStr">
         <is>
-          <t>ARSENI</t>
+          <t>LUCIANO'</t>
         </is>
       </c>
       <c r="B319" t="inlineStr">
         <is>
-          <t>ALESSIA</t>
+          <t>GIOVANNI</t>
         </is>
       </c>
       <c r="C319" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D319" t="inlineStr">
         <is>
-          <t>ARSENI_A__2025.pdf</t>
+          <t>LUCIANO_G__2025.pdf</t>
         </is>
       </c>
       <c r="E319" t="inlineStr">
         <is>
-          <t>DICHIARAZIONE_INCOMPATIBILITA_ARSENI.pdf</t>
+          <t>incompatbilita_LUCIANO14537820240213161455.pdf</t>
         </is>
       </c>
     </row>
     <row r="320">
       <c r="A320" t="inlineStr">
         <is>
-          <t>MARTIRE</t>
+          <t>MACCARI</t>
         </is>
       </c>
       <c r="B320" t="inlineStr">
         <is>
-          <t>PIETRO</t>
+          <t>ADELE</t>
         </is>
       </c>
       <c r="C320" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D320" t="inlineStr">
         <is>
-          <t>MARTIRE_P_2025.pdf</t>
+          <t>maccari.pdf</t>
         </is>
       </c>
       <c r="E320" t="inlineStr">
         <is>
-          <t>incompatibilita_MARTIRE.pdf</t>
+          <t>MACCARI.pdf</t>
         </is>
       </c>
     </row>
     <row r="321">
       <c r="A321" t="inlineStr">
         <is>
-          <t>LISIERO</t>
+          <t>MADEDDU</t>
         </is>
       </c>
       <c r="B321" t="inlineStr">
         <is>
-          <t>MANOLA</t>
+          <t>ELEONORA</t>
         </is>
       </c>
       <c r="C321" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D321" t="inlineStr">
         <is>
-          <t>LISIERO_M__2025.pdf</t>
-[...2 lines deleted...]
-      <c r="E321" t="inlineStr"/>
+          <t>MADEDDU.pdf</t>
+        </is>
+      </c>
+      <c r="E321" t="inlineStr">
+        <is>
+          <t>Madeddu.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="322">
       <c r="A322" t="inlineStr">
         <is>
-          <t>FAVARETTO</t>
+          <t>MADIA</t>
         </is>
       </c>
       <c r="B322" t="inlineStr">
         <is>
-          <t>NICCOLO'</t>
+          <t>SALVATORE PIERANDREA</t>
         </is>
       </c>
       <c r="C322" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
-        </is>
-[...8 lines deleted...]
-          <t>Favaretto.pdf</t>
         </is>
       </c>
     </row>
     <row r="323">
       <c r="A323" t="inlineStr">
         <is>
-          <t>BELLINI</t>
+          <t>MAFFIONE</t>
         </is>
       </c>
       <c r="B323" t="inlineStr">
         <is>
-          <t>LISA</t>
+          <t>ANNA MARGHERITA</t>
         </is>
       </c>
       <c r="C323" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D323" t="inlineStr">
         <is>
-          <t>BELLINI_L__2025.pdf</t>
+          <t>Cv_europeo_AM_Maffione_2025.pdf</t>
         </is>
       </c>
       <c r="E323" t="inlineStr">
         <is>
-          <t>Dichiarazione_BELLINI_LISA.pdf</t>
+          <t>MAFFIONE_ANNA.pdf</t>
         </is>
       </c>
     </row>
     <row r="324">
       <c r="A324" t="inlineStr">
         <is>
-          <t>PENZO</t>
+          <t>MAGAGNA</t>
         </is>
       </c>
       <c r="B324" t="inlineStr">
         <is>
-          <t>BARBARA</t>
+          <t>SABINA</t>
         </is>
       </c>
       <c r="C324" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
+          <t>SANITARIO Dirigenza non Medica</t>
         </is>
       </c>
       <c r="D324" t="inlineStr">
         <is>
-          <t>PENZO_B__2025.pdf</t>
+          <t>MAGAGNA_S__2025.pdf</t>
         </is>
       </c>
       <c r="E324" t="inlineStr">
         <is>
-          <t>PENZO_2024_.pdf</t>
+          <t>Dichiarazione_S_Magagna.pdf</t>
         </is>
       </c>
     </row>
     <row r="325">
       <c r="A325" t="inlineStr">
         <is>
-          <t>POLETTO</t>
+          <t>MAGAROTTO</t>
         </is>
       </c>
       <c r="B325" t="inlineStr">
         <is>
-          <t>CHIARA</t>
+          <t>BERNARDINA</t>
         </is>
       </c>
       <c r="C325" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D325" t="inlineStr">
         <is>
-          <t>POLETTO_C_2025.pdf</t>
+          <t>MAGAROTTO10592120230606170937.pdf</t>
         </is>
       </c>
       <c r="E325" t="inlineStr">
         <is>
-          <t>incompatibilita_POLETTO14535320240213151849.pdf</t>
+          <t>MAGAROTTO_2024.pdf</t>
         </is>
       </c>
     </row>
     <row r="326">
       <c r="A326" t="inlineStr">
         <is>
-          <t>GASPARINI</t>
+          <t>MAGHINI</t>
         </is>
       </c>
       <c r="B326" t="inlineStr">
         <is>
-          <t>FRANCESCA</t>
+          <t>NICCOLO'</t>
         </is>
       </c>
       <c r="C326" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D326" t="inlineStr">
         <is>
-          <t>GASPARINI_F__2025.pdf</t>
+          <t>maghini_cv.pdf</t>
         </is>
       </c>
       <c r="E326" t="inlineStr">
         <is>
-          <t>GASPARINI_FRANCESCA_2024.pdf</t>
+          <t>Maghini_Niccol.pdf</t>
         </is>
       </c>
     </row>
     <row r="327">
       <c r="A327" t="inlineStr">
         <is>
-          <t>TINJALA</t>
+          <t>MAGNABOSCO</t>
         </is>
       </c>
       <c r="B327" t="inlineStr">
         <is>
-          <t>DANIEL DUMITRU</t>
+          <t>VITTORIA</t>
         </is>
       </c>
       <c r="C327" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
+          <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D327" t="inlineStr">
         <is>
-          <t>TINJALA.pdf</t>
+          <t>cv_magnabosco.pdf</t>
         </is>
       </c>
       <c r="E327" t="inlineStr">
         <is>
-          <t>incompatibilita_TNYALA14526920240213133512.pdf</t>
+          <t>Magnabosco.pdf</t>
         </is>
       </c>
     </row>
     <row r="328">
       <c r="A328" t="inlineStr">
         <is>
-          <t>PURICELLI</t>
+          <t>MAGNANI</t>
         </is>
       </c>
       <c r="B328" t="inlineStr">
         <is>
-          <t>PAOLO</t>
+          <t>KATIA</t>
         </is>
       </c>
       <c r="C328" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
+          <t>SANITARIO Dirigenza non Medica</t>
         </is>
       </c>
       <c r="D328" t="inlineStr">
         <is>
-          <t>PURICELLI_P__2025.pdf</t>
+          <t>MAGNANI_K__2025.pdf</t>
         </is>
       </c>
       <c r="E328" t="inlineStr">
         <is>
-          <t>PURICELLI1.pdf</t>
+          <t>Inconferibilit_Magnani2025.pdf</t>
         </is>
       </c>
     </row>
     <row r="329">
       <c r="A329" t="inlineStr">
         <is>
-          <t>LEATI</t>
+          <t>MAINARDI</t>
         </is>
       </c>
       <c r="B329" t="inlineStr">
         <is>
-          <t>MARTA</t>
+          <t>ANDREA</t>
         </is>
       </c>
       <c r="C329" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D329" t="inlineStr">
         <is>
-          <t>CV_Leati_Marta_2025.pdf</t>
+          <t>FORMAT_CURRICULUM_VITAE__Andrea_Mainardi.pdf</t>
         </is>
       </c>
       <c r="E329" t="inlineStr">
         <is>
-          <t>LEATI_20241.pdf</t>
+          <t>Incompatibilit_MAINARDI.pdf</t>
         </is>
       </c>
     </row>
     <row r="330">
       <c r="A330" t="inlineStr">
         <is>
-          <t>MARANGONI</t>
+          <t>MAISTRELLO</t>
         </is>
       </c>
       <c r="B330" t="inlineStr">
         <is>
-          <t>ROBERTA</t>
+          <t>LORENZO</t>
         </is>
       </c>
       <c r="C330" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D330" t="inlineStr">
         <is>
-          <t>MARANGONI_ROBERTA_7725_OT_2025.pdf</t>
+          <t>Maistrello_Lorenzo.pdf</t>
         </is>
       </c>
       <c r="E330" t="inlineStr">
         <is>
-          <t>MARANGONI1.pdf</t>
+          <t>MAISTRELLO_2024.pdf</t>
         </is>
       </c>
     </row>
     <row r="331">
       <c r="A331" t="inlineStr">
         <is>
-          <t>CARRIERI</t>
+          <t>MAKOUDJOU</t>
         </is>
       </c>
       <c r="B331" t="inlineStr">
         <is>
-          <t>FILIPPO JODI</t>
+          <t>PULCHERIE GHISLAINE</t>
         </is>
       </c>
       <c r="C331" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D331" t="inlineStr">
         <is>
-          <t>CV_Carrieri_Filippo_Jodi_2023.pdf</t>
+          <t>C_V__Makoudjou.pdf</t>
         </is>
       </c>
       <c r="E331" t="inlineStr">
         <is>
-          <t>CARRIERI_2024.pdf</t>
+          <t>Mokoudojou.pdf</t>
         </is>
       </c>
     </row>
     <row r="332">
       <c r="A332" t="inlineStr">
         <is>
-          <t>WURZBURGER</t>
+          <t>MALAFRONTE</t>
         </is>
       </c>
       <c r="B332" t="inlineStr">
         <is>
-          <t>WENDY</t>
+          <t>ALESSANDRA</t>
         </is>
       </c>
       <c r="C332" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D332" t="inlineStr">
         <is>
-          <t>C_V__WURZBURGER.pdf</t>
+          <t>MALAFRONTE_A__2025.pdf</t>
         </is>
       </c>
       <c r="E332" t="inlineStr">
         <is>
-          <t>WURZBURGER_2024.pdf</t>
+          <t>Malafronte1.pdf</t>
         </is>
       </c>
     </row>
     <row r="333">
       <c r="A333" t="inlineStr">
         <is>
-          <t>FARNIA</t>
+          <t>MALENA</t>
         </is>
       </c>
       <c r="B333" t="inlineStr">
         <is>
-          <t>FILIPPO</t>
+          <t>MARINA</t>
         </is>
       </c>
       <c r="C333" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D333" t="inlineStr">
         <is>
-          <t>FARNIA_F__2025.pdf</t>
+          <t>C_V__Malena_Marina.pdf</t>
         </is>
       </c>
       <c r="E333" t="inlineStr">
         <is>
-          <t>FARNIA_2024.pdf</t>
+          <t>MALENA_20241.pdf</t>
         </is>
       </c>
     </row>
     <row r="334">
       <c r="A334" t="inlineStr">
         <is>
-          <t>SINIGAGLIA</t>
+          <t>MALENGO</t>
         </is>
       </c>
       <c r="B334" t="inlineStr">
         <is>
-          <t>GIUSY</t>
+          <t>STEFANIA</t>
         </is>
       </c>
       <c r="C334" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
+          <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D334" t="inlineStr">
         <is>
-          <t>SINIGAGLIA_2024.pdf</t>
+          <t>MALENGO10585520230606151206.pdf</t>
         </is>
       </c>
       <c r="E334" t="inlineStr">
         <is>
-          <t>SINIGAGLIA_20241.pdf</t>
+          <t>MALENGO_2024.pdf</t>
         </is>
       </c>
     </row>
     <row r="335">
       <c r="A335" t="inlineStr">
         <is>
-          <t>ESPOSITO</t>
+          <t>MALESANI</t>
         </is>
       </c>
       <c r="B335" t="inlineStr">
         <is>
-          <t>PIETRO</t>
+          <t>CHIARA</t>
         </is>
       </c>
       <c r="C335" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D335" t="inlineStr">
         <is>
-          <t>C_V_Pietro_Esposito.pdf</t>
+          <t>CV_Malesani.PDF</t>
         </is>
       </c>
       <c r="E335" t="inlineStr">
         <is>
-          <t>Dr__Esposito.pdf</t>
+          <t>malesani_chiara.pdf</t>
         </is>
       </c>
     </row>
     <row r="336">
       <c r="A336" t="inlineStr">
         <is>
-          <t>DELUCA</t>
+          <t>MANFIOLI</t>
         </is>
       </c>
       <c r="B336" t="inlineStr">
         <is>
-          <t>FRANCESCO</t>
+          <t>VALERIA</t>
         </is>
       </c>
       <c r="C336" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D336" t="inlineStr">
         <is>
-          <t>DELUCA_F__2025.pdf</t>
+          <t>MANFIOLI_V__2025.pdf</t>
         </is>
       </c>
       <c r="E336" t="inlineStr">
         <is>
-          <t>incompatiblia_DE_LUCA_FRANCESCO14528520240213134743.pdf</t>
+          <t>MANFIOLI_20241.pdf</t>
         </is>
       </c>
     </row>
     <row r="337">
       <c r="A337" t="inlineStr">
         <is>
-          <t>SIGNORINI</t>
+          <t>MANFRIN</t>
         </is>
       </c>
       <c r="B337" t="inlineStr">
         <is>
-          <t>MANUEL</t>
+          <t>ALBERTO</t>
         </is>
       </c>
       <c r="C337" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D337" t="inlineStr"/>
-      <c r="E337" t="inlineStr"/>
+      <c r="D337" t="inlineStr">
+        <is>
+          <t>Manfrin.pdf</t>
+        </is>
+      </c>
+      <c r="E337" t="inlineStr">
+        <is>
+          <t>mANFRIN.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="338">
       <c r="A338" t="inlineStr">
         <is>
-          <t>ROCCOBERTON</t>
+          <t>MANFRINI</t>
         </is>
       </c>
       <c r="B338" t="inlineStr">
         <is>
-          <t>MARTINA</t>
+          <t>ALBERTO</t>
         </is>
       </c>
       <c r="C338" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D338" t="inlineStr">
         <is>
-          <t>ROCCOBERTON_M__2025.pdf</t>
+          <t>MANFRINI_A__2025.pdf</t>
         </is>
       </c>
       <c r="E338" t="inlineStr">
         <is>
-          <t>Incompatibilit_ROCCOBERTON.pdf</t>
+          <t>MANFRINI_2024.pdf</t>
         </is>
       </c>
     </row>
     <row r="339">
       <c r="A339" t="inlineStr">
         <is>
-          <t>SPINA</t>
+          <t>MANNA</t>
         </is>
       </c>
       <c r="B339" t="inlineStr">
         <is>
-          <t>AURELIA</t>
+          <t>DANIELE</t>
         </is>
       </c>
       <c r="C339" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
-[...9 lines deleted...]
-          <t>Spina.pdf</t>
+          <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
     </row>
     <row r="340">
       <c r="A340" t="inlineStr">
         <is>
-          <t>ROGGIO</t>
+          <t>MANSERVIGI</t>
         </is>
       </c>
       <c r="B340" t="inlineStr">
         <is>
-          <t>ANTONELLA</t>
+          <t>MARGHERITA</t>
         </is>
       </c>
       <c r="C340" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
+          <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D340" t="inlineStr">
         <is>
-          <t>ROGGIO_A__2025.pdf</t>
+          <t>MANSERVIGI_M_2025.pdf</t>
         </is>
       </c>
       <c r="E340" t="inlineStr">
         <is>
-          <t>ROGGIO_2024.pdf</t>
+          <t>Manservigi_Margherita.pdf</t>
         </is>
       </c>
     </row>
     <row r="341">
       <c r="A341" t="inlineStr">
         <is>
-          <t>FARELLA</t>
+          <t>MANTOVANI</t>
         </is>
       </c>
       <c r="B341" t="inlineStr">
         <is>
-          <t>ASSUNTA</t>
+          <t>ALESSANDRO</t>
         </is>
       </c>
       <c r="C341" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
+          <t>SANITARIO Dirigenza non Medica</t>
         </is>
       </c>
       <c r="D341" t="inlineStr">
         <is>
-          <t>Assunta_Farella2025.pdf</t>
+          <t>MANTOVANI.pdf</t>
         </is>
       </c>
       <c r="E341" t="inlineStr">
         <is>
-          <t>dichiarazione_incomp_ASSUNTA_FARELLA.pdf</t>
+          <t>MANTOVANI_20241.pdf</t>
         </is>
       </c>
     </row>
     <row r="342">
       <c r="A342" t="inlineStr">
         <is>
-          <t>CASTELLINI</t>
+          <t>MARANGONI</t>
         </is>
       </c>
       <c r="B342" t="inlineStr">
         <is>
-          <t>GIULIO</t>
+          <t>ROBERTA</t>
         </is>
       </c>
       <c r="C342" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D342" t="inlineStr">
         <is>
-          <t>CASTELLINI_2024.pdf</t>
+          <t>MARANGONI_ROBERTA_7725_OT_2025.pdf</t>
         </is>
       </c>
       <c r="E342" t="inlineStr">
         <is>
-          <t>CASTELLINI_20241.pdf</t>
+          <t>MARANGONI1.pdf</t>
         </is>
       </c>
     </row>
     <row r="343">
       <c r="A343" t="inlineStr">
         <is>
-          <t>MARIN</t>
+          <t>MARANGONI</t>
         </is>
       </c>
       <c r="B343" t="inlineStr">
         <is>
-          <t>BRUNETTA</t>
+          <t>ROBERTA</t>
         </is>
       </c>
       <c r="C343" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
+          <t>SANITARIO Dirigenza non Medica</t>
         </is>
       </c>
       <c r="D343" t="inlineStr">
         <is>
-          <t>MARIN_B__2025.pdf</t>
+          <t>MARANGONI_R__7975_PS__2025.pdf</t>
         </is>
       </c>
       <c r="E343" t="inlineStr">
         <is>
-          <t>MARIN_2024.pdf</t>
+          <t>incopatibilita_MARANGONI_ROBERT14536920240213153814.pdf</t>
         </is>
       </c>
     </row>
     <row r="344">
       <c r="A344" t="inlineStr">
         <is>
-          <t>PALADINA</t>
+          <t>MARANGONI</t>
         </is>
       </c>
       <c r="B344" t="inlineStr">
         <is>
-          <t>ISABELLA</t>
+          <t>LIVIA</t>
         </is>
       </c>
       <c r="C344" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D344" t="inlineStr">
         <is>
-          <t>C_V__Paladina_Isabella.pdf</t>
+          <t>CV_Livia_Marangoni.pdf</t>
         </is>
       </c>
       <c r="E344" t="inlineStr">
         <is>
-          <t>PALADINA_2024.pdf</t>
+          <t>MARANGONI_LIVIA_2024.pdf</t>
         </is>
       </c>
     </row>
     <row r="345">
       <c r="A345" t="inlineStr">
         <is>
-          <t>PATANE'</t>
+          <t>MARASKA</t>
         </is>
       </c>
       <c r="B345" t="inlineStr">
         <is>
-          <t>GIUSEPPE</t>
+          <t>FATLUM</t>
         </is>
       </c>
       <c r="C345" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D345" t="inlineStr">
         <is>
-          <t>Patan1.pdf</t>
-[...2 lines deleted...]
-      <c r="E345" t="inlineStr"/>
+          <t>MARASKA_F__2025.pdf</t>
+        </is>
+      </c>
+      <c r="E345" t="inlineStr">
+        <is>
+          <t>Maraska_Fatlum.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="346">
       <c r="A346" t="inlineStr">
         <is>
-          <t>SARDELLA</t>
+          <t>MARCANTONI</t>
         </is>
       </c>
       <c r="B346" t="inlineStr">
         <is>
-          <t>GUGLIELMO</t>
+          <t>LINA</t>
         </is>
       </c>
       <c r="C346" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D346" t="inlineStr">
         <is>
-          <t>SARDELLA_G__2025.pdf</t>
+          <t>Marcantoni.pdf</t>
         </is>
       </c>
       <c r="E346" t="inlineStr">
         <is>
-          <t>Sardella.pdf</t>
+          <t>incompatiblia_MARCNTONI14528820240213134835.pdf</t>
         </is>
       </c>
     </row>
     <row r="347">
       <c r="A347" t="inlineStr">
         <is>
-          <t>CELESTRA</t>
+          <t>MARCHEGIANI</t>
         </is>
       </c>
       <c r="B347" t="inlineStr">
         <is>
-          <t>LUCA ALESSANDRO</t>
+          <t>VANESSA</t>
         </is>
       </c>
       <c r="C347" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D347" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D347" t="inlineStr"/>
     </row>
     <row r="348">
       <c r="A348" t="inlineStr">
         <is>
-          <t>BELLUCO</t>
+          <t>MARCHETTI</t>
         </is>
       </c>
       <c r="B348" t="inlineStr">
         <is>
-          <t>GIACOMO</t>
+          <t>PIERGIORGIO</t>
         </is>
       </c>
       <c r="C348" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D348" t="inlineStr">
         <is>
-          <t>BELLUCO_G__2025.pdf</t>
+          <t>MARCHETTI_P__2025.pdf</t>
         </is>
       </c>
       <c r="E348" t="inlineStr">
         <is>
-          <t>Belluco.pdf</t>
+          <t>incompatibilita_Marchetti14532420240213145312.pdf</t>
         </is>
       </c>
     </row>
     <row r="349">
       <c r="A349" t="inlineStr">
         <is>
-          <t>ALDRIGHETTI</t>
+          <t>MARCHI</t>
         </is>
       </c>
       <c r="B349" t="inlineStr">
         <is>
-          <t>LEONARDO</t>
+          <t>ELISA</t>
         </is>
       </c>
       <c r="C349" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
+          <t>SANITARIO Dirigenza non Medica</t>
         </is>
       </c>
       <c r="D349" t="inlineStr">
         <is>
-          <t>ALDRIGHETTI_L__2025.pdf</t>
+          <t>MARCHI_ELISA_CV.pdf</t>
         </is>
       </c>
       <c r="E349" t="inlineStr">
         <is>
-          <t>Aldrighetti.pdf</t>
+          <t>MARCHI.pdf</t>
         </is>
       </c>
     </row>
     <row r="350">
       <c r="A350" t="inlineStr">
         <is>
-          <t>ALTIERI</t>
+          <t>MARCONI</t>
         </is>
       </c>
       <c r="B350" t="inlineStr">
         <is>
           <t>LINDA</t>
         </is>
       </c>
       <c r="C350" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
+          <t>SANITARIO Dirigenza non Medica</t>
         </is>
       </c>
       <c r="D350" t="inlineStr">
         <is>
-          <t>Dott_ssa_ALTIERI_LINDA_CV.pdf</t>
-[...6 lines deleted...]
-      </c>
+          <t>cv_marconi.pdf</t>
+        </is>
+      </c>
+      <c r="E350" t="inlineStr"/>
     </row>
     <row r="351">
       <c r="A351" t="inlineStr">
         <is>
-          <t>MIOZZO</t>
+          <t>MARICH</t>
         </is>
       </c>
       <c r="B351" t="inlineStr">
         <is>
-          <t>ELIANA</t>
+          <t>ELENA</t>
         </is>
       </c>
       <c r="C351" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D351" t="inlineStr"/>
+      <c r="D351" t="inlineStr">
+        <is>
+          <t>Marich_Elena.pdf</t>
+        </is>
+      </c>
       <c r="E351" t="inlineStr">
         <is>
-          <t>MIOZZO_2024.pdf</t>
+          <t>MARICH.pdf</t>
         </is>
       </c>
     </row>
     <row r="352">
       <c r="A352" t="inlineStr">
         <is>
-          <t>MARASKA</t>
+          <t>MARIN</t>
         </is>
       </c>
       <c r="B352" t="inlineStr">
         <is>
-          <t>FATLUM</t>
+          <t>BRUNETTA</t>
         </is>
       </c>
       <c r="C352" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D352" t="inlineStr">
         <is>
-          <t>MARASKA_F__2025.pdf</t>
+          <t>MARIN_B__2025.pdf</t>
         </is>
       </c>
       <c r="E352" t="inlineStr">
         <is>
-          <t>Maraska_Fatlum.pdf</t>
+          <t>MARIN_2024.pdf</t>
         </is>
       </c>
     </row>
     <row r="353">
       <c r="A353" t="inlineStr">
         <is>
-          <t>GIORGINO</t>
+          <t>MARINELLI</t>
         </is>
       </c>
       <c r="B353" t="inlineStr">
         <is>
-          <t>ADELAIDE</t>
+          <t>ROBERTA</t>
         </is>
       </c>
       <c r="C353" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
+          <t>SANITARIO Dirigenza non Medica</t>
         </is>
       </c>
       <c r="D353" t="inlineStr">
         <is>
-          <t>GIORGINO_A_2025.pdf</t>
+          <t>Marinelli_Roberta_Curriculum_vitae.pdf</t>
         </is>
       </c>
       <c r="E353" t="inlineStr">
         <is>
-          <t>Giorgino.pdf</t>
+          <t>MARINELLI.pdf</t>
         </is>
       </c>
     </row>
     <row r="354">
       <c r="A354" t="inlineStr">
         <is>
-          <t>STOPPA</t>
+          <t>MARINO</t>
         </is>
       </c>
       <c r="B354" t="inlineStr">
         <is>
-          <t>ALICE</t>
+          <t>FLORA</t>
         </is>
       </c>
       <c r="C354" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D354" t="inlineStr">
         <is>
-          <t>STOPPA_ALICE_2024.pdf</t>
+          <t>MARINO.pdf</t>
         </is>
       </c>
       <c r="E354" t="inlineStr">
         <is>
-          <t>STOPPA_ALICE_20241.pdf</t>
+          <t>incompatibilita_FLORA_MARINO14532220240213145220.pdf</t>
         </is>
       </c>
     </row>
     <row r="355">
       <c r="A355" t="inlineStr">
         <is>
-          <t>PAGANIN</t>
+          <t>MARINO</t>
         </is>
       </c>
       <c r="B355" t="inlineStr">
         <is>
-          <t>PAOLA</t>
+          <t>MONICA</t>
         </is>
       </c>
       <c r="C355" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
+          <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D355" t="inlineStr"/>
-      <c r="E355" t="inlineStr"/>
     </row>
     <row r="356">
       <c r="A356" t="inlineStr">
         <is>
-          <t>DANIELE</t>
+          <t>MARINO</t>
         </is>
       </c>
       <c r="B356" t="inlineStr">
         <is>
-          <t>MARTA MARIA</t>
+          <t>GIOVANNA</t>
         </is>
       </c>
       <c r="C356" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D356" t="inlineStr">
         <is>
-          <t>MARTA_DANIELE_cv.pdf</t>
+          <t>MARINO_GIOVANNA_2024.pdf</t>
         </is>
       </c>
       <c r="E356" t="inlineStr">
         <is>
-          <t>daniele.pdf</t>
+          <t>incompatibilita_MARINO14531920240213145126.pdf</t>
         </is>
       </c>
     </row>
     <row r="357">
       <c r="A357" t="inlineStr">
         <is>
-          <t>BISCUOLA</t>
+          <t>MARROCCO</t>
         </is>
       </c>
       <c r="B357" t="inlineStr">
         <is>
-          <t>SILVIA</t>
+          <t>ENRICA</t>
         </is>
       </c>
       <c r="C357" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza non Medica</t>
         </is>
       </c>
       <c r="D357" t="inlineStr">
         <is>
-          <t>BISCUOLA_2024.pdf</t>
+          <t>MARROCCO_E__2025.pdf</t>
         </is>
       </c>
       <c r="E357" t="inlineStr">
         <is>
-          <t>incopatiilita_BISCUOLA14530120240213144554.pdf</t>
+          <t>Marrocco.pdf</t>
         </is>
       </c>
     </row>
     <row r="358">
       <c r="A358" t="inlineStr">
         <is>
-          <t>MERLO</t>
+          <t>MARSILIO</t>
         </is>
       </c>
       <c r="B358" t="inlineStr">
         <is>
-          <t>FRANCESCO</t>
+          <t>ALESSANDRA</t>
         </is>
       </c>
       <c r="C358" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
+          <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D358" t="inlineStr">
         <is>
-          <t>C_V__Merlo_Francesco.pdf</t>
+          <t>CV_Marsilio.pdf</t>
         </is>
       </c>
       <c r="E358" t="inlineStr">
         <is>
-          <t>MERLO_20241.pdf</t>
+          <t>Marsilio.pdf</t>
         </is>
       </c>
     </row>
     <row r="359">
       <c r="A359" t="inlineStr">
         <is>
-          <t>VALENZA</t>
+          <t>MARTIRE</t>
         </is>
       </c>
       <c r="B359" t="inlineStr">
         <is>
-          <t>SIMONE</t>
+          <t>PIETRO</t>
         </is>
       </c>
       <c r="C359" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D359" t="inlineStr">
         <is>
-          <t>VALENZA_S__2025.pdf</t>
+          <t>MARTIRE_P_2025.pdf</t>
         </is>
       </c>
       <c r="E359" t="inlineStr">
         <is>
-          <t>incompatiblia_VALENZA_SIMONE14527920240213134534.pdf</t>
+          <t>incompatibilita_MARTIRE.pdf</t>
         </is>
       </c>
     </row>
     <row r="360">
       <c r="A360" t="inlineStr">
         <is>
-          <t>ROMAN</t>
+          <t>MARTIRE</t>
         </is>
       </c>
       <c r="B360" t="inlineStr">
         <is>
-          <t>ANNA</t>
+          <t>GIUSEPPE</t>
         </is>
       </c>
       <c r="C360" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D360" t="inlineStr">
         <is>
-          <t>ROMAN_A__2025.pdf</t>
+          <t>MARTIRE_GIUSEPPE.pdf</t>
         </is>
       </c>
       <c r="E360" t="inlineStr">
         <is>
-          <t>ROMAN_20241.pdf</t>
+          <t>Martire_Giuseppe.pdf</t>
         </is>
       </c>
     </row>
     <row r="361">
       <c r="A361" t="inlineStr">
         <is>
-          <t>GALUPPO</t>
+          <t>MARTUCCI</t>
         </is>
       </c>
       <c r="B361" t="inlineStr">
         <is>
-          <t>MARCO</t>
+          <t>MARIA MADDALENA</t>
         </is>
       </c>
       <c r="C361" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D361" t="inlineStr">
         <is>
-          <t>GALUPPO_2025.pdf</t>
+          <t>CV_Martucci.pdf</t>
         </is>
       </c>
       <c r="E361" t="inlineStr">
         <is>
-          <t>GALUPPO_2024.pdf</t>
+          <t>Martucci.pdf</t>
         </is>
       </c>
     </row>
     <row r="362">
       <c r="A362" t="inlineStr">
         <is>
-          <t>BELTRAME</t>
+          <t>MARZOLA</t>
         </is>
       </c>
       <c r="B362" t="inlineStr">
         <is>
-          <t>LAURA</t>
+          <t>MARIA CRISTINA</t>
         </is>
       </c>
       <c r="C362" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
-[...3 lines deleted...]
-      <c r="E362" t="inlineStr"/>
+          <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D362" t="inlineStr">
+        <is>
+          <t>CV_Marzola_MC_2023.pdf</t>
+        </is>
+      </c>
+      <c r="E362" t="inlineStr">
+        <is>
+          <t>Marzola_Maria_Cristina.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="363">
       <c r="A363" t="inlineStr">
         <is>
-          <t>SANSONE</t>
+          <t>MARZOLO</t>
         </is>
       </c>
       <c r="B363" t="inlineStr">
         <is>
-          <t>FRANCESCO</t>
+          <t>MARCO</t>
         </is>
       </c>
       <c r="C363" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D363" t="inlineStr">
         <is>
-          <t>SANSONE_F__2025.pdf</t>
+          <t>MARZOLO_2024.pdf</t>
         </is>
       </c>
       <c r="E363" t="inlineStr">
         <is>
-          <t>incompatibilita_SANSONE14533120240213145525.pdf</t>
+          <t>MARZOLO_20241.pdf</t>
         </is>
       </c>
     </row>
     <row r="364">
       <c r="A364" t="inlineStr">
         <is>
-          <t>DAZIALE</t>
+          <t>MASSARO</t>
         </is>
       </c>
       <c r="B364" t="inlineStr">
         <is>
-          <t>STEFANIA</t>
+          <t>TOMMASO</t>
         </is>
       </c>
       <c r="C364" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
-[...11 lines deleted...]
-      </c>
+          <t>SANITARIO Dirigenza non Medica</t>
+        </is>
+      </c>
+      <c r="D364" t="inlineStr"/>
     </row>
     <row r="365">
       <c r="A365" t="inlineStr">
         <is>
-          <t>ANDREETTO</t>
+          <t>MASSE'</t>
         </is>
       </c>
       <c r="B365" t="inlineStr">
         <is>
-          <t>MATTEO</t>
+          <t>BARBARA</t>
         </is>
       </c>
       <c r="C365" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D365" t="inlineStr">
         <is>
-          <t>ANDREETTO_M__2025.pdf</t>
+          <t>C_V__Mass_Barbara.pdf</t>
         </is>
       </c>
       <c r="E365" t="inlineStr">
         <is>
-          <t>ANDREETTO_20241.pdf</t>
+          <t>Mass.pdf</t>
         </is>
       </c>
     </row>
     <row r="366">
       <c r="A366" t="inlineStr">
         <is>
-          <t>DINELLI</t>
+          <t>MAZZOCCO</t>
         </is>
       </c>
       <c r="B366" t="inlineStr">
         <is>
-          <t>ELENA</t>
+          <t>TOMMASO</t>
         </is>
       </c>
       <c r="C366" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
-        </is>
-[...8 lines deleted...]
-          <t>DINELLI_2024.pdf</t>
         </is>
       </c>
     </row>
     <row r="367">
       <c r="A367" t="inlineStr">
         <is>
-          <t>BALDISSEROTTO</t>
+          <t>MEGGIATO</t>
         </is>
       </c>
       <c r="B367" t="inlineStr">
         <is>
-          <t>GIACOMO</t>
+          <t>TAMARA</t>
         </is>
       </c>
       <c r="C367" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D367" t="inlineStr">
         <is>
-          <t>BALDISSEROTTO_G_2025.pdf</t>
+          <t>curriculum_europeo_Tamara.pdf</t>
         </is>
       </c>
       <c r="E367" t="inlineStr">
         <is>
-          <t>Baldisserotto.pdf</t>
+          <t>MEGGIATO_2024.pdf</t>
         </is>
       </c>
     </row>
     <row r="368">
       <c r="A368" t="inlineStr">
         <is>
-          <t>SIGOLO</t>
+          <t>MELINA</t>
         </is>
       </c>
       <c r="B368" t="inlineStr">
         <is>
-          <t>GUENDALINA</t>
+          <t>PAOLA</t>
         </is>
       </c>
       <c r="C368" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
-[...2 lines deleted...]
-      <c r="D368" t="inlineStr"/>
+          <t>TECNICO Dirigenza</t>
+        </is>
+      </c>
+      <c r="D368" t="inlineStr">
+        <is>
+          <t>MELINA_P__2025.pdf</t>
+        </is>
+      </c>
       <c r="E368" t="inlineStr">
         <is>
-          <t>Sigolo.pdf</t>
+          <t>MELINA_.pdf</t>
         </is>
       </c>
     </row>
     <row r="369">
       <c r="A369" t="inlineStr">
         <is>
-          <t>FRANZONI</t>
+          <t>MENEGAZZOLI</t>
         </is>
       </c>
       <c r="B369" t="inlineStr">
         <is>
-          <t>NICOLA</t>
+          <t>MARCO</t>
         </is>
       </c>
       <c r="C369" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D369" t="inlineStr">
         <is>
-          <t>FRANZONI_NICOLA.pdf</t>
+          <t>MENEGAZZOLI_M__2025.pdf</t>
         </is>
       </c>
       <c r="E369" t="inlineStr">
         <is>
-          <t>Franzoni.pdf</t>
+          <t>MENEGAZZOLI_2024.pdf</t>
         </is>
       </c>
     </row>
     <row r="370">
       <c r="A370" t="inlineStr">
         <is>
-          <t>MALENA</t>
+          <t>MENON</t>
         </is>
       </c>
       <c r="B370" t="inlineStr">
         <is>
-          <t>MARINA</t>
+          <t>ANDREA</t>
         </is>
       </c>
       <c r="C370" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D370" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D370" t="inlineStr"/>
     </row>
     <row r="371">
       <c r="A371" t="inlineStr">
         <is>
-          <t>MERAGLIA</t>
+          <t>MENOTTI</t>
         </is>
       </c>
       <c r="B371" t="inlineStr">
         <is>
-          <t>FRANCESCA</t>
+          <t>STEFANIA</t>
         </is>
       </c>
       <c r="C371" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D371" t="inlineStr">
         <is>
-          <t>CV_MeragliaFrancesca.pdf</t>
+          <t>C_V__Menotti_Stefania.pdf</t>
         </is>
       </c>
       <c r="E371" t="inlineStr">
         <is>
-          <t>INCONF_MERAGLIA.pdf</t>
+          <t>MENOTTI_20241.pdf</t>
         </is>
       </c>
     </row>
     <row r="372">
       <c r="A372" t="inlineStr">
         <is>
-          <t>GIGLIOFIORITO</t>
+          <t>MERAGLIA</t>
         </is>
       </c>
       <c r="B372" t="inlineStr">
         <is>
-          <t>GAETANO</t>
+          <t>FRANCESCA</t>
         </is>
       </c>
       <c r="C372" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D372" t="inlineStr">
         <is>
-          <t>GIGLIOFIORITO_G__2025.pdf</t>
+          <t>CV_MeragliaFrancesca.pdf</t>
         </is>
       </c>
       <c r="E372" t="inlineStr">
         <is>
-          <t>Gigliofiorito.pdf</t>
+          <t>INCONF_MERAGLIA.pdf</t>
         </is>
       </c>
     </row>
     <row r="373">
       <c r="A373" t="inlineStr">
         <is>
-          <t>ZORZI</t>
+          <t>MERLIN</t>
         </is>
       </c>
       <c r="B373" t="inlineStr">
         <is>
-          <t>FABIOLA</t>
+          <t>FEDERICA</t>
         </is>
       </c>
       <c r="C373" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D373" t="inlineStr">
         <is>
-          <t>C_V__Zorzi_Fabiola.pdf</t>
+          <t>MERLIN_F__2025.pdf</t>
         </is>
       </c>
       <c r="E373" t="inlineStr">
         <is>
-          <t>Zorzi_Fabiola.pdf</t>
+          <t>merlin_federica.pdf</t>
         </is>
       </c>
     </row>
     <row r="374">
       <c r="A374" t="inlineStr">
         <is>
-          <t>MOROLDO</t>
+          <t>MERLO</t>
         </is>
       </c>
       <c r="B374" t="inlineStr">
         <is>
-          <t>ALESSANDRO</t>
+          <t>FRANCESCO</t>
         </is>
       </c>
       <c r="C374" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
+          <t>SANITARIO Dirigenza non Medica</t>
         </is>
       </c>
       <c r="D374" t="inlineStr">
         <is>
-          <t>CV_Moroldo_Alessandro_basic.pdf</t>
+          <t>C_V__Merlo_Francesco.pdf</t>
         </is>
       </c>
       <c r="E374" t="inlineStr">
         <is>
-          <t>Moroldo_Alessandro.pdf</t>
+          <t>MERLO_20241.pdf</t>
         </is>
       </c>
     </row>
     <row r="375">
       <c r="A375" t="inlineStr">
         <is>
-          <t>PONTESILLI</t>
+          <t>MIAZZO</t>
         </is>
       </c>
       <c r="B375" t="inlineStr">
         <is>
-          <t>GIULIA MARIA</t>
+          <t>GIACOMO</t>
         </is>
       </c>
       <c r="C375" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D375" t="inlineStr">
         <is>
-          <t>PONTESILLI_GM_2025.pdf</t>
-[...6 lines deleted...]
-      </c>
+          <t>Miazzo_Giacomo_2.pdf</t>
+        </is>
+      </c>
+      <c r="E375" t="inlineStr"/>
     </row>
     <row r="376">
       <c r="A376" t="inlineStr">
         <is>
-          <t>BISAN</t>
+          <t>MICELI</t>
         </is>
       </c>
       <c r="B376" t="inlineStr">
         <is>
-          <t>TAMARA</t>
+          <t>CARLOTTA</t>
         </is>
       </c>
       <c r="C376" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
-[...7 lines deleted...]
-      <c r="E376" t="inlineStr"/>
+          <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D376" t="inlineStr"/>
     </row>
     <row r="377">
       <c r="A377" t="inlineStr">
         <is>
-          <t>BERTOMORO</t>
+          <t>MILAN</t>
         </is>
       </c>
       <c r="B377" t="inlineStr">
         <is>
-          <t>PERLA</t>
+          <t>MARTA</t>
         </is>
       </c>
       <c r="C377" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D377" t="inlineStr">
         <is>
-          <t>Bertomoro1.pdf</t>
+          <t>MILAN_M__2025.pdf</t>
         </is>
       </c>
       <c r="E377" t="inlineStr">
         <is>
-          <t>BERTOMORO_2024.pdf</t>
+          <t>MILAN_MARTA_20241.pdf</t>
         </is>
       </c>
     </row>
     <row r="378">
       <c r="A378" t="inlineStr">
         <is>
-          <t>ALBERTON</t>
+          <t>MILAN</t>
         </is>
       </c>
       <c r="B378" t="inlineStr">
         <is>
-          <t>GIULIANO MARIA</t>
+          <t>SILVIA</t>
         </is>
       </c>
       <c r="C378" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
+          <t>SANITARIO Dirigenza non Medica</t>
         </is>
       </c>
       <c r="D378" t="inlineStr">
         <is>
-          <t>ALBERTON_2024.pdf</t>
+          <t>MILAN_S__2025.pdf</t>
         </is>
       </c>
       <c r="E378" t="inlineStr">
         <is>
-          <t>Alberton.pdf</t>
+          <t>Milan_Silvia.pdf</t>
         </is>
       </c>
     </row>
     <row r="379">
       <c r="A379" t="inlineStr">
         <is>
-          <t>MARANGONI</t>
+          <t>MILAN</t>
         </is>
       </c>
       <c r="B379" t="inlineStr">
         <is>
-          <t>ROBERTA</t>
+          <t>GIOVANNI</t>
         </is>
       </c>
       <c r="C379" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
+          <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D379" t="inlineStr">
         <is>
-          <t>MARANGONI_R__7975_PS__2025.pdf</t>
+          <t>MILAN_GIOVANNI_CV.pdf</t>
         </is>
       </c>
       <c r="E379" t="inlineStr">
         <is>
-          <t>incopatibilita_MARANGONI_ROBERT14536920240213153814.pdf</t>
+          <t>milan_giovanni.pdf</t>
         </is>
       </c>
     </row>
     <row r="380">
       <c r="A380" t="inlineStr">
         <is>
-          <t>DRAGO</t>
+          <t>MILANI</t>
         </is>
       </c>
       <c r="B380" t="inlineStr">
         <is>
-          <t>LISA</t>
+          <t>DONATELLA</t>
         </is>
       </c>
       <c r="C380" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
+          <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D380" t="inlineStr">
         <is>
-          <t>Drago_Lisa_Curriculum_vitae.pdf</t>
+          <t>MILANI_DONATELLA.pdf</t>
         </is>
       </c>
       <c r="E380" t="inlineStr">
         <is>
-          <t>DRAGO_20241.pdf</t>
+          <t>Milani.pdf</t>
         </is>
       </c>
     </row>
     <row r="381">
       <c r="A381" t="inlineStr">
         <is>
-          <t>MANNA</t>
+          <t>MILAZZO</t>
         </is>
       </c>
       <c r="B381" t="inlineStr">
         <is>
-          <t>FRANCESCA</t>
+          <t>ALESSANDRO</t>
         </is>
       </c>
       <c r="C381" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D381" t="inlineStr">
         <is>
-          <t>FORMAT_CURRICULUM_VITAE_F_MANNA.pdf</t>
+          <t>CV_Milazzo.pdf</t>
         </is>
       </c>
       <c r="E381" t="inlineStr">
         <is>
-          <t>Manna.pdf</t>
+          <t>MILAZZO_2024.pdf</t>
         </is>
       </c>
     </row>
     <row r="382">
       <c r="A382" t="inlineStr">
         <is>
-          <t>PASTORELLO</t>
+          <t>MINGHETTI</t>
         </is>
       </c>
       <c r="B382" t="inlineStr">
         <is>
-          <t>VALERIA</t>
+          <t>MARGHERITA</t>
         </is>
       </c>
       <c r="C382" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
-[...11 lines deleted...]
-      </c>
+          <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D382" t="inlineStr"/>
     </row>
     <row r="383">
       <c r="A383" t="inlineStr">
         <is>
-          <t>LUCCARELLI</t>
+          <t>MION</t>
         </is>
       </c>
       <c r="B383" t="inlineStr">
         <is>
-          <t>MARIA ROSARIA</t>
+          <t>MARTA</t>
         </is>
       </c>
       <c r="C383" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
+          <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D383" t="inlineStr">
         <is>
-          <t>LUCCARELLI_2024.pdf</t>
+          <t>CV_Mion_2025.pdf</t>
         </is>
       </c>
       <c r="E383" t="inlineStr">
         <is>
-          <t>LUCCARELLI_20241.pdf</t>
+          <t>MION_MARTA_DICH.pdf</t>
         </is>
       </c>
     </row>
     <row r="384">
       <c r="A384" t="inlineStr">
         <is>
-          <t>CARRASSI</t>
+          <t>MIOZZO</t>
         </is>
       </c>
       <c r="B384" t="inlineStr">
         <is>
-          <t>ERIKA</t>
+          <t>ELIANA</t>
         </is>
       </c>
       <c r="C384" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D384" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D384" t="inlineStr"/>
       <c r="E384" t="inlineStr">
         <is>
-          <t>CARRASSI_2024.pdf</t>
+          <t>MIOZZO_2024.pdf</t>
         </is>
       </c>
     </row>
     <row r="385">
       <c r="A385" t="inlineStr">
         <is>
-          <t>PORTESAN</t>
+          <t>MODENA</t>
         </is>
       </c>
       <c r="B385" t="inlineStr">
         <is>
-          <t>PAOLO</t>
+          <t>YASMINA</t>
         </is>
       </c>
       <c r="C385" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D385" t="inlineStr">
         <is>
-          <t>PORTESAN_P__2025.pdf</t>
+          <t>C_V__yasmina_Modena.pdf</t>
         </is>
       </c>
       <c r="E385" t="inlineStr">
         <is>
-          <t>PORTESAN_2024.pdf</t>
+          <t>MODENA_2024.pdf</t>
         </is>
       </c>
     </row>
     <row r="386">
       <c r="A386" t="inlineStr">
         <is>
-          <t>RENNA</t>
+          <t>MONTACCIANI</t>
         </is>
       </c>
       <c r="B386" t="inlineStr">
         <is>
-          <t>MARTINA</t>
+          <t>FRANCESCO</t>
         </is>
       </c>
       <c r="C386" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D386" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E386" t="inlineStr"/>
+      <c r="D386" t="inlineStr"/>
+      <c r="E386" t="inlineStr">
+        <is>
+          <t>MONTACCIANI_2024.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="387">
       <c r="A387" t="inlineStr">
         <is>
-          <t>FURCI</t>
+          <t>MORETTI</t>
         </is>
       </c>
       <c r="B387" t="inlineStr">
         <is>
-          <t>ANTONIO</t>
+          <t>CLAUDIO</t>
         </is>
       </c>
       <c r="C387" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D387" t="inlineStr">
         <is>
-          <t>Furci_Curriculum_formativo_professionale_2025.pdf</t>
+          <t>MORETTI_C__2025.pdf</t>
         </is>
       </c>
       <c r="E387" t="inlineStr">
         <is>
-          <t>FURCI_Dichiarazione_incompatibilita_2025.pdf</t>
+          <t>Moretti.pdf</t>
         </is>
       </c>
     </row>
     <row r="388">
       <c r="A388" t="inlineStr">
         <is>
-          <t>BORGHESAN</t>
+          <t>MORGHEN</t>
         </is>
       </c>
       <c r="B388" t="inlineStr">
         <is>
-          <t>FEDERICO</t>
+          <t>ILARIA</t>
         </is>
       </c>
       <c r="C388" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D388" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D388" t="inlineStr"/>
     </row>
     <row r="389">
       <c r="A389" t="inlineStr">
         <is>
-          <t>BARTOLETTI</t>
+          <t>MORGILLO</t>
         </is>
       </c>
       <c r="B389" t="inlineStr">
         <is>
-          <t>PAOLA</t>
+          <t>GAETANO</t>
         </is>
       </c>
       <c r="C389" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D389" t="inlineStr">
         <is>
-          <t>CURRICULUM_VITAE_Paola_Bartoletti.pdf</t>
-[...2 lines deleted...]
-      <c r="E389" t="inlineStr"/>
+          <t>MORGILLO_G__2025.pdf</t>
+        </is>
+      </c>
+      <c r="E389" t="inlineStr">
+        <is>
+          <t>Incompatibilit_MORGILLO.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="390">
       <c r="A390" t="inlineStr">
         <is>
-          <t>PORCELLI</t>
+          <t>MOROLDO</t>
         </is>
       </c>
       <c r="B390" t="inlineStr">
         <is>
-          <t>GIORGIO</t>
+          <t>ALESSANDRO</t>
         </is>
       </c>
       <c r="C390" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D390" t="inlineStr">
         <is>
-          <t>PORCELLI_G__2025.pdf</t>
+          <t>CV_Moroldo_Alessandro_basic.pdf</t>
         </is>
       </c>
       <c r="E390" t="inlineStr">
         <is>
-          <t>incompatiblia_PORCELLI14528420240213134710.pdf</t>
+          <t>Moroldo_Alessandro.pdf</t>
         </is>
       </c>
     </row>
     <row r="391">
       <c r="A391" t="inlineStr">
         <is>
-          <t>CASELLATO</t>
+          <t>MUCIGNAT</t>
         </is>
       </c>
       <c r="B391" t="inlineStr">
         <is>
-          <t>GIACOMO</t>
+          <t>MARIANNA</t>
         </is>
       </c>
       <c r="C391" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D391" t="inlineStr">
         <is>
-          <t>Curriculum_Dott__Casellato_Giacomo.pdf</t>
-[...6 lines deleted...]
-      </c>
+          <t>CURRICULUM_VITAE_MUCIGNAT_MARIANNA1.pdf</t>
+        </is>
+      </c>
+      <c r="E391" t="inlineStr"/>
     </row>
     <row r="392">
       <c r="A392" t="inlineStr">
         <is>
-          <t>VENTURIN</t>
+          <t>MURARO</t>
         </is>
       </c>
       <c r="B392" t="inlineStr">
         <is>
-          <t>CHIARA</t>
+          <t>VALENTINA</t>
         </is>
       </c>
       <c r="C392" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
+          <t>SANITARIO Dirigenza non Medica</t>
         </is>
       </c>
       <c r="D392" t="inlineStr">
         <is>
-          <t>VENTURIN_2024.pdf</t>
+          <t>CV_VMuraroAprile_2025.pdf</t>
         </is>
       </c>
       <c r="E392" t="inlineStr">
         <is>
-          <t>Venturin.pdf</t>
+          <t>Dichiarazione_incompatibilit_MURARO.pdf</t>
         </is>
       </c>
     </row>
     <row r="393">
       <c r="A393" t="inlineStr">
         <is>
-          <t>JIRILLO</t>
+          <t>MUSSARI</t>
         </is>
       </c>
       <c r="B393" t="inlineStr">
         <is>
-          <t>ROSSELLA</t>
+          <t>ANDREA</t>
         </is>
       </c>
       <c r="C393" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D393" t="inlineStr">
         <is>
-          <t>JIRILLO_R_2025.pdf</t>
-[...2 lines deleted...]
-      <c r="E393" t="inlineStr"/>
+          <t>MUSSARI.pdf</t>
+        </is>
+      </c>
+      <c r="E393" t="inlineStr">
+        <is>
+          <t>incompatibilita_MUSSARI14532520240213145333.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="394">
       <c r="A394" t="inlineStr">
         <is>
-          <t>BAGOLINI</t>
+          <t>NALIN</t>
         </is>
       </c>
       <c r="B394" t="inlineStr">
         <is>
-          <t>FRANCESCO</t>
+          <t>MARA</t>
         </is>
       </c>
       <c r="C394" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D394" t="inlineStr">
         <is>
-          <t>Bagolini_CURRICULUM_VITAE.pdf</t>
+          <t>NALIN_2024.pdf</t>
         </is>
       </c>
       <c r="E394" t="inlineStr">
         <is>
-          <t>Bagolini.pdf</t>
+          <t>NALIN_20241.pdf</t>
         </is>
       </c>
     </row>
     <row r="395">
       <c r="A395" t="inlineStr">
         <is>
-          <t>FAGANELLO</t>
+          <t>NAPOLI</t>
         </is>
       </c>
       <c r="B395" t="inlineStr">
         <is>
-          <t>DAVIDE</t>
+          <t>ETTORE</t>
         </is>
       </c>
       <c r="C395" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
-[...9 lines deleted...]
-          <t>FAGANELLO_DAVIDE_Dichiarazione_di_non_inconferibilit_incompatibilit.pdf</t>
+          <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
     </row>
     <row r="396">
       <c r="A396" t="inlineStr">
         <is>
-          <t>FURFARO</t>
+          <t>NARDINI</t>
         </is>
       </c>
       <c r="B396" t="inlineStr">
         <is>
-          <t>MARIA</t>
+          <t>SILVIA</t>
         </is>
       </c>
       <c r="C396" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
+          <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D396" t="inlineStr">
         <is>
-          <t>C_V__Furfaro_Maria.pdf</t>
+          <t>NARDINI.pdf</t>
         </is>
       </c>
       <c r="E396" t="inlineStr">
         <is>
-          <t>FURFARO_20241.pdf</t>
+          <t>Nardini_Silvia.pdf</t>
         </is>
       </c>
     </row>
     <row r="397">
       <c r="A397" t="inlineStr">
         <is>
-          <t>CAVAZZA</t>
+          <t>NAVARO</t>
         </is>
       </c>
       <c r="B397" t="inlineStr">
         <is>
-          <t>MARTINO</t>
+          <t>MONICA</t>
         </is>
       </c>
       <c r="C397" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D397" t="inlineStr">
         <is>
-          <t>CAVAZZA_MA__2025.pdf</t>
-[...2 lines deleted...]
-      <c r="E397" t="inlineStr"/>
+          <t>CV__Monica_Navaro_30_03_2023.pdf</t>
+        </is>
+      </c>
+      <c r="E397" t="inlineStr">
+        <is>
+          <t>Navaro_Monica.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="398">
       <c r="A398" t="inlineStr">
         <is>
-          <t>GALLERANI</t>
+          <t>NEGRISOLO</t>
         </is>
       </c>
       <c r="B398" t="inlineStr">
         <is>
-          <t>ALTEA</t>
+          <t>REBECCA</t>
         </is>
       </c>
       <c r="C398" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
+          <t>SANITARIO Dirigenza non Medica</t>
         </is>
       </c>
       <c r="D398" t="inlineStr">
         <is>
-          <t>GALLERANI_A__2025.pdf</t>
+          <t>CV_Negrisolo_2023.pdf</t>
         </is>
       </c>
       <c r="E398" t="inlineStr">
         <is>
-          <t>Gallerani_Altea.pdf</t>
+          <t>Negrisolo.pdf</t>
         </is>
       </c>
     </row>
     <row r="399">
       <c r="A399" t="inlineStr">
         <is>
-          <t>CAPUTO</t>
+          <t>NICHETTI</t>
         </is>
       </c>
       <c r="B399" t="inlineStr">
         <is>
-          <t>SARA</t>
+          <t>GIORGIO ANTONIO</t>
         </is>
       </c>
       <c r="C399" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
+          <t>SANITARIO Dirigenza non Medica</t>
         </is>
       </c>
       <c r="D399" t="inlineStr">
         <is>
-          <t>CAPUTO_S__2025.pdf</t>
+          <t>NICHETTI_GIORGIO_2024.pdf</t>
         </is>
       </c>
       <c r="E399" t="inlineStr">
         <is>
-          <t>CAPUTO_SARA_2024.pdf</t>
+          <t>incom_nichetti_14654720240220171606.pdf</t>
         </is>
       </c>
     </row>
     <row r="400">
       <c r="A400" t="inlineStr">
         <is>
-          <t>GANOVELLI</t>
+          <t>NOVENTA</t>
         </is>
       </c>
       <c r="B400" t="inlineStr">
         <is>
-          <t>MICHELE</t>
+          <t>LORENZO</t>
         </is>
       </c>
       <c r="C400" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D400" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D400" t="inlineStr"/>
     </row>
     <row r="401">
       <c r="A401" t="inlineStr">
         <is>
-          <t>CAPUZZO</t>
+          <t>NOVO</t>
         </is>
       </c>
       <c r="B401" t="inlineStr">
         <is>
-          <t>CHIARA</t>
+          <t>FRANCESCA</t>
         </is>
       </c>
       <c r="C401" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D401" t="inlineStr"/>
+      <c r="D401" t="inlineStr">
+        <is>
+          <t>NOVO_F__2025.pdf</t>
+        </is>
+      </c>
       <c r="E401" t="inlineStr">
         <is>
-          <t>CAPUZZO_2024.pdf</t>
+          <t>incompatibilita_MOVO14532620240213145352.pdf</t>
         </is>
       </c>
     </row>
     <row r="402">
       <c r="A402" t="inlineStr">
         <is>
-          <t>WAHEED</t>
+          <t>NUCIBELLA</t>
         </is>
       </c>
       <c r="B402" t="inlineStr">
         <is>
-          <t>ALI</t>
+          <t>PAOLO</t>
         </is>
       </c>
       <c r="C402" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D402" t="inlineStr">
         <is>
-          <t>WAHEED_A__2025.pdf</t>
+          <t>C_V__Nucibella_Paolo.pdf</t>
         </is>
       </c>
       <c r="E402" t="inlineStr">
         <is>
-          <t>Incompatibilit_ALI.pdf</t>
+          <t>NUCIBELLA_20241.pdf</t>
         </is>
       </c>
     </row>
     <row r="403">
       <c r="A403" t="inlineStr">
         <is>
-          <t>AZZI</t>
+          <t>ODDO</t>
         </is>
       </c>
       <c r="B403" t="inlineStr">
         <is>
-          <t>LEONARDO</t>
+          <t>PIETRO</t>
         </is>
       </c>
       <c r="C403" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D403" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D403" t="inlineStr"/>
     </row>
     <row r="404">
       <c r="A404" t="inlineStr">
         <is>
-          <t>MORGILLO</t>
+          <t>ORLANDIN</t>
         </is>
       </c>
       <c r="B404" t="inlineStr">
         <is>
-          <t>GAETANO</t>
+          <t>ANDREA</t>
         </is>
       </c>
       <c r="C404" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
+          <t>AMMINISTRATIVO Dirigenza</t>
         </is>
       </c>
       <c r="D404" t="inlineStr">
         <is>
-          <t>MORGILLO_G__2025.pdf</t>
+          <t>ORLANDIN_A__2025.pdf</t>
         </is>
       </c>
       <c r="E404" t="inlineStr">
         <is>
-          <t>Incompatibilit_MORGILLO.pdf</t>
+          <t>ORLANDIN_.pdf</t>
         </is>
       </c>
     </row>
     <row r="405">
       <c r="A405" t="inlineStr">
         <is>
-          <t>MILAZZO</t>
+          <t>OSELE</t>
         </is>
       </c>
       <c r="B405" t="inlineStr">
         <is>
-          <t>ALESSANDRO</t>
+          <t>ANDREA</t>
         </is>
       </c>
       <c r="C405" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D405" t="inlineStr">
         <is>
-          <t>CV_Milazzo.pdf</t>
+          <t>CURRICULUM_VITAE_Andrea_Osele.pdf</t>
         </is>
       </c>
       <c r="E405" t="inlineStr">
         <is>
-          <t>MILAZZO_2024.pdf</t>
+          <t>Osele.pdf</t>
         </is>
       </c>
     </row>
     <row r="406">
       <c r="A406" t="inlineStr">
         <is>
-          <t>CAREGNATO</t>
+          <t>OTTE</t>
         </is>
       </c>
       <c r="B406" t="inlineStr">
         <is>
-          <t>ALLEGRA</t>
+          <t>OSCAR SAKWE</t>
         </is>
       </c>
       <c r="C406" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D406" t="inlineStr">
         <is>
-          <t>CAREGNATO_A__2025.pdf</t>
+          <t>OTTE_O_S__2025.pdf</t>
         </is>
       </c>
       <c r="E406" t="inlineStr">
         <is>
-          <t>Caregnato.pdf</t>
+          <t>Otte_Oscar_Sawke.pdf</t>
         </is>
       </c>
     </row>
     <row r="407">
       <c r="A407" t="inlineStr">
         <is>
-          <t>ROSSIN</t>
+          <t>PACINO</t>
         </is>
       </c>
       <c r="B407" t="inlineStr">
         <is>
-          <t>FEDERICA</t>
+          <t>GINO AMLETO</t>
         </is>
       </c>
       <c r="C407" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D407" t="inlineStr">
         <is>
-          <t>ROSSIN_F__2025.pdf</t>
+          <t>PACINO_G__2025.pdf</t>
         </is>
       </c>
       <c r="E407" t="inlineStr">
         <is>
-          <t>ROSSIN_FEDERICA_2024.pdf</t>
+          <t>inconf_PACINO.pdf</t>
         </is>
       </c>
     </row>
     <row r="408">
       <c r="A408" t="inlineStr">
         <is>
-          <t>ALLOCCA</t>
+          <t>PADOVANO</t>
         </is>
       </c>
       <c r="B408" t="inlineStr">
         <is>
-          <t>VALENTINO</t>
+          <t>FEDERICA</t>
         </is>
       </c>
       <c r="C408" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D408" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D408" t="inlineStr"/>
     </row>
     <row r="409">
       <c r="A409" t="inlineStr">
         <is>
-          <t>MUCIGNAT</t>
+          <t>PAGANIN</t>
         </is>
       </c>
       <c r="B409" t="inlineStr">
         <is>
-          <t>MARIANNA</t>
+          <t>PAOLA</t>
         </is>
       </c>
       <c r="C409" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
-[...6 lines deleted...]
-      </c>
+          <t>SANITARIO Dirigenza non Medica</t>
+        </is>
+      </c>
+      <c r="D409" t="inlineStr"/>
       <c r="E409" t="inlineStr"/>
     </row>
     <row r="410">
       <c r="A410" t="inlineStr">
         <is>
-          <t>MAINARDI</t>
+          <t>PALADINA</t>
         </is>
       </c>
       <c r="B410" t="inlineStr">
         <is>
-          <t>ANDREA</t>
+          <t>ISABELLA</t>
         </is>
       </c>
       <c r="C410" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D410" t="inlineStr">
         <is>
-          <t>FORMAT_CURRICULUM_VITAE__Andrea_Mainardi.pdf</t>
+          <t>C_V__Paladina_Isabella.pdf</t>
         </is>
       </c>
       <c r="E410" t="inlineStr">
         <is>
-          <t>Incompatibilit_MAINARDI.pdf</t>
+          <t>PALADINA_2024.pdf</t>
         </is>
       </c>
     </row>
     <row r="411">
       <c r="A411" t="inlineStr">
         <is>
-          <t>CARDI'</t>
+          <t>PALANO</t>
         </is>
       </c>
       <c r="B411" t="inlineStr">
         <is>
-          <t>VALENTINA</t>
+          <t>ALESSIA</t>
         </is>
       </c>
       <c r="C411" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D411" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D411" t="inlineStr"/>
     </row>
     <row r="412">
       <c r="A412" t="inlineStr">
         <is>
-          <t>MANFRIN</t>
+          <t>PALLI</t>
         </is>
       </c>
       <c r="B412" t="inlineStr">
         <is>
-          <t>ALBERTO</t>
+          <t>ANNALISA</t>
         </is>
       </c>
       <c r="C412" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
+          <t>SANITARIO Dirigenza non Medica</t>
         </is>
       </c>
       <c r="D412" t="inlineStr">
         <is>
-          <t>Manfrin.pdf</t>
+          <t>PALLI_A__2025.pdf</t>
         </is>
       </c>
       <c r="E412" t="inlineStr">
         <is>
-          <t>mANFRIN.pdf</t>
+          <t>incopatibilita_PALLI14537120240213153852.pdf</t>
         </is>
       </c>
     </row>
     <row r="413">
       <c r="A413" t="inlineStr">
         <is>
-          <t>SENO</t>
+          <t>PAOLINELLI</t>
         </is>
       </c>
       <c r="B413" t="inlineStr">
         <is>
-          <t>SEBASTIANO</t>
+          <t>SILVIA</t>
         </is>
       </c>
       <c r="C413" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D413" t="inlineStr">
         <is>
-          <t>Seno_Sebastiano.pdf</t>
-[...2 lines deleted...]
-      <c r="E413" t="inlineStr"/>
+          <t>CV_Paolinelli.pdf</t>
+        </is>
+      </c>
+      <c r="E413" t="inlineStr">
+        <is>
+          <t>paolinelli_silvia.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="414">
       <c r="A414" t="inlineStr">
         <is>
-          <t>VOLANTE</t>
+          <t>PARINI</t>
         </is>
       </c>
       <c r="B414" t="inlineStr">
         <is>
-          <t>VALENTINA</t>
+          <t>DARIO</t>
         </is>
       </c>
       <c r="C414" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D414" t="inlineStr">
         <is>
-          <t>VOLANTE_V__2025.pdf</t>
+          <t>PARINI_2024.pdf</t>
         </is>
       </c>
       <c r="E414" t="inlineStr">
         <is>
-          <t>Volante.pdf</t>
+          <t>PARINI_20241.pdf</t>
         </is>
       </c>
     </row>
     <row r="415">
       <c r="A415" t="inlineStr">
         <is>
-          <t>CAZZAVILLAN</t>
+          <t>PARTI</t>
         </is>
       </c>
       <c r="B415" t="inlineStr">
         <is>
-          <t>SARA</t>
+          <t>MONICA</t>
         </is>
       </c>
       <c r="C415" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D415" t="inlineStr">
         <is>
-          <t>CAZZAVILAN_S__2025.pdf</t>
+          <t>PARTI_M__2025.pdf</t>
         </is>
       </c>
       <c r="E415" t="inlineStr">
         <is>
-          <t>Cazzavillan.pdf</t>
+          <t>PARTI_20241.pdf</t>
         </is>
       </c>
     </row>
     <row r="416">
       <c r="A416" t="inlineStr">
         <is>
-          <t>REMOR</t>
+          <t>PASCARELLA</t>
         </is>
       </c>
       <c r="B416" t="inlineStr">
         <is>
-          <t>DAMIANO</t>
+          <t>ROSARIO</t>
         </is>
       </c>
       <c r="C416" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D416" t="inlineStr">
         <is>
-          <t>Remor_Damiano_CV.pdf</t>
+          <t>PASCARELLA_R__2025.pdf</t>
         </is>
       </c>
       <c r="E416" t="inlineStr">
         <is>
-          <t>Remor.pdf</t>
+          <t>pascarella_rosario.pdf</t>
         </is>
       </c>
     </row>
     <row r="417">
       <c r="A417" t="inlineStr">
         <is>
-          <t>ALBERGHINI</t>
+          <t>PASCUCCI</t>
         </is>
       </c>
       <c r="B417" t="inlineStr">
         <is>
-          <t>MICHELE</t>
+          <t>GIORGIO</t>
         </is>
       </c>
       <c r="C417" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
+          <t>SANITARIO Dirigenza non Medica</t>
         </is>
       </c>
       <c r="D417" t="inlineStr">
         <is>
-          <t>ALBERGHINI_MICHELE_2025.pdf</t>
+          <t>PASCUCCI.pdf</t>
         </is>
       </c>
       <c r="E417" t="inlineStr">
         <is>
-          <t>Alberghini_Michele.pdf</t>
+          <t>Pascucci.pdf</t>
         </is>
       </c>
     </row>
     <row r="418">
       <c r="A418" t="inlineStr">
         <is>
-          <t>MAGNABOSCO</t>
+          <t>PASCULLI</t>
         </is>
       </c>
       <c r="B418" t="inlineStr">
         <is>
-          <t>VITTORIA</t>
+          <t>MARCELLO</t>
         </is>
       </c>
       <c r="C418" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D418" t="inlineStr">
         <is>
-          <t>cv_magnabosco.pdf</t>
+          <t>PASCULLI_MARCELLO_2024.pdf</t>
         </is>
       </c>
       <c r="E418" t="inlineStr">
         <is>
-          <t>Magnabosco.pdf</t>
+          <t>inc_PASCULLI_I14655720240220173657.pdf</t>
         </is>
       </c>
     </row>
     <row r="419">
       <c r="A419" t="inlineStr">
         <is>
-          <t>MERLIN</t>
+          <t>PASSADORE</t>
         </is>
       </c>
       <c r="B419" t="inlineStr">
         <is>
-          <t>FEDERICA</t>
+          <t>PAOLO</t>
         </is>
       </c>
       <c r="C419" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D419" t="inlineStr">
         <is>
-          <t>MERLIN_F__2025.pdf</t>
+          <t>PASSADORE_2024.pdf</t>
         </is>
       </c>
       <c r="E419" t="inlineStr">
         <is>
-          <t>merlin_federica.pdf</t>
+          <t>PASSADORE_20241.pdf</t>
         </is>
       </c>
     </row>
     <row r="420">
       <c r="A420" t="inlineStr">
         <is>
-          <t>MAKOUDJOU</t>
+          <t>PASTORE</t>
         </is>
       </c>
       <c r="B420" t="inlineStr">
         <is>
-          <t>PULCHERIE GHISLAINE</t>
+          <t>GIANNI</t>
         </is>
       </c>
       <c r="C420" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D420" t="inlineStr">
         <is>
-          <t>C_V__Makoudjou.pdf</t>
+          <t>PASTORE_GIANNI.pdf</t>
         </is>
       </c>
       <c r="E420" t="inlineStr">
         <is>
-          <t>Mokoudojou.pdf</t>
+          <t>incompatiblia_PASTORE14528120240213134610.pdf</t>
         </is>
       </c>
     </row>
     <row r="421">
       <c r="A421" t="inlineStr">
         <is>
-          <t>CORTESE</t>
+          <t>PASTORELLO</t>
         </is>
       </c>
       <c r="B421" t="inlineStr">
         <is>
-          <t>GIANLUIGI</t>
+          <t>LAURA</t>
         </is>
       </c>
       <c r="C421" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D421" t="inlineStr">
         <is>
-          <t>cv_cortese_gianluigi.pdf</t>
+          <t>PASTORELLO_L__2025.pdf</t>
         </is>
       </c>
       <c r="E421" t="inlineStr">
         <is>
-          <t>Cortese.pdf</t>
+          <t>Pastorello1.pdf</t>
         </is>
       </c>
     </row>
     <row r="422">
       <c r="A422" t="inlineStr">
         <is>
-          <t>RIGHETTI</t>
+          <t>PASTORELLO</t>
         </is>
       </c>
       <c r="B422" t="inlineStr">
         <is>
-          <t>SOFIA</t>
+          <t>VALERIA</t>
         </is>
       </c>
       <c r="C422" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
+          <t>SANITARIO Dirigenza non Medica</t>
         </is>
       </c>
       <c r="D422" t="inlineStr">
         <is>
-          <t>CURRICULUM_VITAE_righetti.pdf</t>
+          <t>C_V__Pastorello_Valeria.pdf</t>
         </is>
       </c>
       <c r="E422" t="inlineStr">
         <is>
-          <t>Righetti.pdf</t>
+          <t>PASTORELLO_20241.pdf</t>
         </is>
       </c>
     </row>
     <row r="423">
       <c r="A423" t="inlineStr">
         <is>
-          <t>BELLUZZI</t>
+          <t>PATANE'</t>
         </is>
       </c>
       <c r="B423" t="inlineStr">
         <is>
-          <t>AMANDA</t>
+          <t>GIUSEPPE</t>
         </is>
       </c>
       <c r="C423" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D423" t="inlineStr">
         <is>
-          <t>cv_belluzzi.pdf</t>
+          <t>Patan1.pdf</t>
         </is>
       </c>
       <c r="E423" t="inlineStr"/>
     </row>
     <row r="424">
       <c r="A424" t="inlineStr">
         <is>
-          <t>SILLETTI</t>
+          <t>PAVAN</t>
         </is>
       </c>
       <c r="B424" t="inlineStr">
         <is>
-          <t>SERENA</t>
+          <t>PAOLA</t>
         </is>
       </c>
       <c r="C424" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D424" t="inlineStr">
         <is>
-          <t>SILLETTI_2025.pdf</t>
-[...6 lines deleted...]
-      </c>
+          <t>C_V__Pavan_Paola.pdf</t>
+        </is>
+      </c>
+      <c r="E424" t="inlineStr"/>
     </row>
     <row r="425">
       <c r="A425" t="inlineStr">
         <is>
-          <t>FAZIO</t>
+          <t>PAVANATI</t>
         </is>
       </c>
       <c r="B425" t="inlineStr">
         <is>
-          <t>GIADA</t>
+          <t>MARIO ROBERTO</t>
         </is>
       </c>
       <c r="C425" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
+          <t>AMMINISTRATIVO Dirigenza</t>
         </is>
       </c>
       <c r="D425" t="inlineStr">
         <is>
-          <t>FAZIO_G__2025.pdf</t>
+          <t>PAVANATI_M__2025.pdf</t>
         </is>
       </c>
       <c r="E425" t="inlineStr">
         <is>
-          <t>fazio.pdf</t>
+          <t>PAVANATI_.pdf</t>
         </is>
       </c>
     </row>
     <row r="426">
       <c r="A426" t="inlineStr">
         <is>
-          <t>CAMPION</t>
+          <t>PAVANATO</t>
         </is>
       </c>
       <c r="B426" t="inlineStr">
         <is>
-          <t>ANNA</t>
+          <t>GIOVANNI</t>
         </is>
       </c>
       <c r="C426" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D426" t="inlineStr">
         <is>
-          <t>pdfCV_anna_campion.pdf</t>
-[...2 lines deleted...]
-      <c r="E426" t="inlineStr"/>
+          <t>PAVANATO_G__2025.pdf</t>
+        </is>
+      </c>
+      <c r="E426" t="inlineStr">
+        <is>
+          <t>incompatibilita_PAVANATO_GIN14532820240213145424.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="427">
       <c r="A427" t="inlineStr">
         <is>
-          <t>GAITA</t>
+          <t>PAVANI</t>
         </is>
       </c>
       <c r="B427" t="inlineStr">
         <is>
-          <t>MARZIA</t>
+          <t>VALENTINA</t>
         </is>
       </c>
       <c r="C427" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza non Medica</t>
         </is>
       </c>
       <c r="D427" t="inlineStr">
         <is>
-          <t>GAITA_MARZIA.pdf</t>
+          <t>PAVANI_V__2025.pdf</t>
         </is>
       </c>
       <c r="E427" t="inlineStr">
         <is>
-          <t>gaita.pdf</t>
+          <t>PAVANI_20241.pdf</t>
         </is>
       </c>
     </row>
     <row r="428">
       <c r="A428" t="inlineStr">
         <is>
-          <t>PASCUCCI</t>
+          <t>PAVANI</t>
         </is>
       </c>
       <c r="B428" t="inlineStr">
         <is>
-          <t>GIORGIO</t>
+          <t>PAOLA</t>
         </is>
       </c>
       <c r="C428" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza non Medica</t>
         </is>
       </c>
       <c r="D428" t="inlineStr">
         <is>
-          <t>PASCUCCI.pdf</t>
+          <t>PAVANI_P__2025.pdf</t>
         </is>
       </c>
       <c r="E428" t="inlineStr">
         <is>
-          <t>Pascucci.pdf</t>
+          <t>PAVANI_PAOLA_20241.pdf</t>
         </is>
       </c>
     </row>
     <row r="429">
       <c r="A429" t="inlineStr">
         <is>
-          <t>MARROCCO</t>
+          <t>PELACANI</t>
         </is>
       </c>
       <c r="B429" t="inlineStr">
         <is>
-          <t>ENRICA</t>
+          <t>LAURA</t>
         </is>
       </c>
       <c r="C429" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
+          <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D429" t="inlineStr">
         <is>
-          <t>MARROCCO_E__2025.pdf</t>
+          <t>PELACANI10591620230606170107.pdf</t>
         </is>
       </c>
       <c r="E429" t="inlineStr">
         <is>
-          <t>Marrocco.pdf</t>
+          <t>PELACANI_2024.pdf</t>
         </is>
       </c>
     </row>
     <row r="430">
       <c r="A430" t="inlineStr">
         <is>
-          <t>BON</t>
+          <t>PELLIELO</t>
         </is>
       </c>
       <c r="B430" t="inlineStr">
         <is>
-          <t>MARTINA</t>
+          <t>SANDRO</t>
         </is>
       </c>
       <c r="C430" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D430" t="inlineStr">
         <is>
-          <t>bon_cv_2025.pdf</t>
+          <t>pellielo10584020230606144542.pdf</t>
         </is>
       </c>
       <c r="E430" t="inlineStr">
         <is>
-          <t>Bon.pdf</t>
+          <t>PELLIELO_2024.pdf</t>
         </is>
       </c>
     </row>
     <row r="431">
       <c r="A431" t="inlineStr">
         <is>
-          <t>SCARABELLO</t>
+          <t>PENZO</t>
         </is>
       </c>
       <c r="B431" t="inlineStr">
         <is>
-          <t>GLORIA</t>
+          <t>BARBARA</t>
         </is>
       </c>
       <c r="C431" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
+          <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D431" t="inlineStr">
         <is>
-          <t>C_V__Scarabello_Gloria.pdf</t>
+          <t>PENZO_B__2025.pdf</t>
         </is>
       </c>
       <c r="E431" t="inlineStr">
         <is>
-          <t>Scarabello.pdf</t>
+          <t>PENZO_2024_.pdf</t>
         </is>
       </c>
     </row>
     <row r="432">
       <c r="A432" t="inlineStr">
         <is>
-          <t>SALE</t>
+          <t>PERIN</t>
         </is>
       </c>
       <c r="B432" t="inlineStr">
         <is>
-          <t>MARIA LUISA</t>
+          <t>CHIARA</t>
         </is>
       </c>
       <c r="C432" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
+          <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D432" t="inlineStr">
         <is>
-          <t>SALE_M__L__2025.pdf</t>
+          <t>PERIN_C__2025.pdf</t>
         </is>
       </c>
       <c r="E432" t="inlineStr">
         <is>
-          <t>Sale.pdf</t>
+          <t>PERIN_20241.pdf</t>
         </is>
       </c>
     </row>
     <row r="433">
       <c r="A433" t="inlineStr">
         <is>
-          <t>GALGANO</t>
+          <t>PETRUZZELLIS</t>
         </is>
       </c>
       <c r="B433" t="inlineStr">
         <is>
-          <t>DANILO</t>
+          <t>FLORINDA</t>
         </is>
       </c>
       <c r="C433" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D433" t="inlineStr">
         <is>
-          <t>CV_Galgano_Danilo.pdf</t>
+          <t>CV_Petruzzellis_ULSS_5.pdf</t>
         </is>
       </c>
       <c r="E433" t="inlineStr">
         <is>
-          <t>Galgano.pdf</t>
+          <t>PETRUZZELLIS.pdf</t>
         </is>
       </c>
     </row>
     <row r="434">
       <c r="A434" t="inlineStr">
         <is>
-          <t>VERZA</t>
+          <t>PETTA</t>
         </is>
       </c>
       <c r="B434" t="inlineStr">
         <is>
-          <t>ANDREA</t>
+          <t>DANIELE</t>
         </is>
       </c>
       <c r="C434" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
-        </is>
-[...8 lines deleted...]
-          <t>Verza.pdf</t>
         </is>
       </c>
     </row>
     <row r="435">
       <c r="A435" t="inlineStr">
         <is>
-          <t>BENVENUTI</t>
+          <t>PIACENTINI</t>
         </is>
       </c>
       <c r="B435" t="inlineStr">
         <is>
-          <t>FRANCESCO</t>
+          <t>LUIGIMARIA</t>
         </is>
       </c>
       <c r="C435" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D435" t="inlineStr">
         <is>
-          <t>Dott__Benvenuti.pdf</t>
-[...2 lines deleted...]
-      <c r="E435" t="inlineStr"/>
+          <t>PIACENTINI_LM_curruculum_vitae_2025.pdf</t>
+        </is>
+      </c>
+      <c r="E435" t="inlineStr">
+        <is>
+          <t>DICH_INCOMPATIBILIT_AZIENDA_SANITARIA_PIACENTINI.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="436">
       <c r="A436" t="inlineStr">
         <is>
-          <t>SAGGIORO</t>
+          <t>PIAZZA</t>
         </is>
       </c>
       <c r="B436" t="inlineStr">
         <is>
-          <t>LAURA</t>
+          <t>GIULIA</t>
         </is>
       </c>
       <c r="C436" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D436" t="inlineStr">
         <is>
-          <t>CV_Laura_Saggioro_.pdf</t>
-[...2 lines deleted...]
-      <c r="E436" t="inlineStr"/>
+          <t>CURRICULUM_VITAE_PIAZZA_GIULIA_aprile_2023.pdf</t>
+        </is>
+      </c>
+      <c r="E436" t="inlineStr">
+        <is>
+          <t>Piazza.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="437">
       <c r="A437" t="inlineStr">
         <is>
-          <t>COLANGELO</t>
+          <t>PICARIELLO</t>
         </is>
       </c>
       <c r="B437" t="inlineStr">
         <is>
-          <t>ANNA CLAUDIA</t>
+          <t>CLAUDIO</t>
         </is>
       </c>
       <c r="C437" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D437" t="inlineStr">
         <is>
-          <t>COLANGELO_A_C__2025.pdf</t>
+          <t>PICARIELLO_C__2025.pdf</t>
         </is>
       </c>
       <c r="E437" t="inlineStr">
         <is>
-          <t>Colangelo_Anna.pdf</t>
+          <t>incompatiblia_PICARIELLO14528020240213134554.pdf</t>
         </is>
       </c>
     </row>
     <row r="438">
       <c r="A438" t="inlineStr">
         <is>
-          <t>MALAFRONTE</t>
+          <t>PICCOLO</t>
         </is>
       </c>
       <c r="B438" t="inlineStr">
         <is>
-          <t>ALESSANDRA</t>
+          <t>DONATO</t>
         </is>
       </c>
       <c r="C438" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D438" t="inlineStr">
         <is>
-          <t>MALAFRONTE_A__2025.pdf</t>
+          <t>CV_Piccolo.pdf</t>
         </is>
       </c>
       <c r="E438" t="inlineStr">
         <is>
-          <t>Malafronte1.pdf</t>
+          <t>PICCOLO_20241.pdf</t>
         </is>
       </c>
     </row>
     <row r="439">
       <c r="A439" t="inlineStr">
         <is>
-          <t>VANIA</t>
+          <t>PIETRANGELI</t>
         </is>
       </c>
       <c r="B439" t="inlineStr">
         <is>
-          <t>MICHELE</t>
+          <t>FRANCESCO</t>
         </is>
       </c>
       <c r="C439" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D439" t="inlineStr">
         <is>
-          <t>VANIA_M__2025.pdf</t>
+          <t>PIETRANGELI_2024.pdf</t>
         </is>
       </c>
       <c r="E439" t="inlineStr">
         <is>
-          <t>VANIA.pdf</t>
+          <t>PIETRANGELI_20241.pdf</t>
         </is>
       </c>
     </row>
     <row r="440">
       <c r="A440" t="inlineStr">
         <is>
-          <t>FRIGO</t>
+          <t>PINTON</t>
         </is>
       </c>
       <c r="B440" t="inlineStr">
         <is>
-          <t>ANNA</t>
+          <t>TERESA</t>
         </is>
       </c>
       <c r="C440" t="inlineStr">
         <is>
-          <t>PROFESSIONALE Dirigenza</t>
-[...9 lines deleted...]
-          <t>Frigo_Anna.pdf</t>
+          <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
     </row>
     <row r="441">
       <c r="A441" t="inlineStr">
         <is>
-          <t>CAVALLINI</t>
+          <t>PIRRI</t>
         </is>
       </c>
       <c r="B441" t="inlineStr">
         <is>
-          <t>LETIZIA</t>
+          <t>NINA</t>
         </is>
       </c>
       <c r="C441" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D441" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D441" t="inlineStr"/>
+      <c r="E441" t="inlineStr"/>
     </row>
     <row r="442">
       <c r="A442" t="inlineStr">
         <is>
-          <t>STIEVANO</t>
+          <t>PISANO</t>
         </is>
       </c>
       <c r="B442" t="inlineStr">
         <is>
-          <t>ANGELA</t>
+          <t>LUCA</t>
         </is>
       </c>
       <c r="C442" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D442" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D442" t="inlineStr"/>
       <c r="E442" t="inlineStr">
         <is>
-          <t>Stievano.pdf</t>
+          <t>PISANO_LUCA.pdf</t>
         </is>
       </c>
     </row>
     <row r="443">
       <c r="A443" t="inlineStr">
         <is>
-          <t>ALESSANDRI</t>
+          <t>PIVA</t>
         </is>
       </c>
       <c r="B443" t="inlineStr">
         <is>
-          <t>ALICE</t>
+          <t>ENRICO</t>
         </is>
       </c>
       <c r="C443" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D443" t="inlineStr">
         <is>
-          <t>cv_alessandri_Alice.pdf</t>
+          <t>PIVA_E_2025.pdf</t>
         </is>
       </c>
       <c r="E443" t="inlineStr">
         <is>
-          <t>Alessandri_Alice.pdf</t>
+          <t>Piva_E.pdf</t>
         </is>
       </c>
     </row>
     <row r="444">
       <c r="A444" t="inlineStr">
         <is>
-          <t>BETTINI</t>
+          <t>PIZZARDINI</t>
         </is>
       </c>
       <c r="B444" t="inlineStr">
         <is>
-          <t>FEDERICO MANFREDI</t>
+          <t>MADDALENA</t>
         </is>
       </c>
       <c r="C444" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D444" t="inlineStr">
         <is>
-          <t>Bettini_Federico_cv.pdf</t>
+          <t>PIZZARDINI_M__2025.pdf</t>
         </is>
       </c>
       <c r="E444" t="inlineStr">
         <is>
-          <t>Bettini_Federico.pdf</t>
+          <t>incompatibilita_PIZZARDINI14538720240213162003.pdf</t>
         </is>
       </c>
     </row>
     <row r="445">
       <c r="A445" t="inlineStr">
         <is>
-          <t>TESSARI</t>
+          <t>PIZZARELLA</t>
         </is>
       </c>
       <c r="B445" t="inlineStr">
         <is>
-          <t>ANNA</t>
+          <t>MARIO</t>
         </is>
       </c>
       <c r="C445" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D445" t="inlineStr">
         <is>
-          <t>C_V__Anna_Tessari.pdf</t>
+          <t>PIZZARELLA_Mario.pdf</t>
         </is>
       </c>
       <c r="E445" t="inlineStr">
         <is>
-          <t>Tessari_Anna.pdf</t>
+          <t>Pizzarella.pdf</t>
         </is>
       </c>
     </row>
     <row r="446">
       <c r="A446" t="inlineStr">
         <is>
-          <t>ROMAN</t>
+          <t>POLESE</t>
         </is>
       </c>
       <c r="B446" t="inlineStr">
         <is>
-          <t>ALBERTO</t>
+          <t>FRANCESCA</t>
         </is>
       </c>
       <c r="C446" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D446" t="inlineStr">
         <is>
-          <t>FORMAT_CURRICULUM_VITAE_AULSS5_Alberto_Roman_pdf_19_11_24.pdf</t>
+          <t>POLESE_F__2025.pdf</t>
         </is>
       </c>
       <c r="E446" t="inlineStr"/>
     </row>
     <row r="447">
       <c r="A447" t="inlineStr">
         <is>
-          <t>BRUSEGAN</t>
+          <t>POLETTO</t>
         </is>
       </c>
       <c r="B447" t="inlineStr">
         <is>
-          <t>ADRIANA</t>
+          <t>CHIARA</t>
         </is>
       </c>
       <c r="C447" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
+          <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D447" t="inlineStr">
         <is>
-          <t>BRUSEGAN_A__2025.pdf</t>
+          <t>POLETTO_C_2025.pdf</t>
         </is>
       </c>
       <c r="E447" t="inlineStr">
         <is>
-          <t>Brusegan.pdf</t>
+          <t>incompatibilita_POLETTO14535320240213151849.pdf</t>
         </is>
       </c>
     </row>
     <row r="448">
       <c r="A448" t="inlineStr">
         <is>
-          <t>DE LUCA</t>
+          <t>POLO</t>
         </is>
       </c>
       <c r="B448" t="inlineStr">
         <is>
-          <t>GIULIA</t>
+          <t>PAOLA</t>
         </is>
       </c>
       <c r="C448" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D448" t="inlineStr">
         <is>
-          <t>C_V__De_Luca_Giulia.pdf</t>
-[...2 lines deleted...]
-      <c r="E448" t="inlineStr"/>
+          <t>CV_Paola_Polo_ulss5.pdf</t>
+        </is>
+      </c>
+      <c r="E448" t="inlineStr">
+        <is>
+          <t>POLO_PAOLA_2024.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="449">
       <c r="A449" t="inlineStr">
         <is>
-          <t>ROCCABRUNA</t>
+          <t>POLZONI</t>
         </is>
       </c>
       <c r="B449" t="inlineStr">
         <is>
-          <t>ALESSANDRA</t>
+          <t>FLAVIO</t>
         </is>
       </c>
       <c r="C449" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D449" t="inlineStr">
         <is>
-          <t>ROCCABRUNA_A__2025.pdf</t>
-[...6 lines deleted...]
-      </c>
+          <t>CV_Flavio_Polzoni_2025.pdf</t>
+        </is>
+      </c>
+      <c r="E449" t="inlineStr"/>
     </row>
     <row r="450">
       <c r="A450" t="inlineStr">
         <is>
-          <t>MAZZETTI</t>
+          <t>PONTESILLI</t>
         </is>
       </c>
       <c r="B450" t="inlineStr">
         <is>
-          <t>LUCIA</t>
+          <t>GIULIA MARIA</t>
         </is>
       </c>
       <c r="C450" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D450" t="inlineStr">
         <is>
-          <t>MAZZETTI_L__2025.pdf</t>
+          <t>PONTESILLI_GM_2025.pdf</t>
         </is>
       </c>
       <c r="E450" t="inlineStr">
         <is>
-          <t>Mazzetti.pdf</t>
+          <t>Pontesilli_Giulia_Maria.pdf</t>
         </is>
       </c>
     </row>
     <row r="451">
       <c r="A451" t="inlineStr">
         <is>
-          <t>NEGRISOLO</t>
+          <t>PORCELLI</t>
         </is>
       </c>
       <c r="B451" t="inlineStr">
         <is>
-          <t>ANNA</t>
+          <t>GIORGIO</t>
         </is>
       </c>
       <c r="C451" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
+          <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D451" t="inlineStr">
         <is>
-          <t>NEGRISOLO_A__2025.pdf</t>
+          <t>PORCELLI_G__2025.pdf</t>
         </is>
       </c>
       <c r="E451" t="inlineStr">
         <is>
-          <t>Negrisolo1.pdf</t>
+          <t>incompatiblia_PORCELLI14528420240213134710.pdf</t>
         </is>
       </c>
     </row>
     <row r="452">
       <c r="A452" t="inlineStr">
         <is>
-          <t>ROMAGNOLO</t>
+          <t>PORTESAN</t>
         </is>
       </c>
       <c r="B452" t="inlineStr">
         <is>
-          <t>FRANCESCA</t>
+          <t>PAOLO</t>
         </is>
       </c>
       <c r="C452" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D452" t="inlineStr">
         <is>
-          <t>romagnolo_cv.pdf</t>
+          <t>PORTESAN_P__2025.pdf</t>
         </is>
       </c>
       <c r="E452" t="inlineStr">
         <is>
-          <t>Romagnolo.pdf</t>
+          <t>PORTESAN_2024.pdf</t>
         </is>
       </c>
     </row>
     <row r="453">
       <c r="A453" t="inlineStr">
         <is>
-          <t>RAGAZZI</t>
+          <t>PORTO</t>
         </is>
       </c>
       <c r="B453" t="inlineStr">
         <is>
-          <t>RICCARDO</t>
+          <t>SERGIO</t>
         </is>
       </c>
       <c r="C453" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D453" t="inlineStr">
         <is>
-          <t>RAGAZZI_R__2025.pdf</t>
+          <t>porto10536320230605100151.pdf</t>
         </is>
       </c>
       <c r="E453" t="inlineStr">
         <is>
-          <t>Ragazzi.pdf</t>
+          <t>Porto_Sergio.pdf</t>
         </is>
       </c>
     </row>
     <row r="454">
       <c r="A454" t="inlineStr">
         <is>
-          <t>PASTORELLO</t>
+          <t>POZZATO</t>
         </is>
       </c>
       <c r="B454" t="inlineStr">
         <is>
-          <t>LAURA</t>
+          <t>ALESSIA</t>
         </is>
       </c>
       <c r="C454" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D454" t="inlineStr">
         <is>
-          <t>PASTORELLO_L__2025.pdf</t>
+          <t>pozzato.pdf</t>
         </is>
       </c>
       <c r="E454" t="inlineStr">
         <is>
-          <t>Pastorello1.pdf</t>
+          <t>incompatibilita_POZZTO14582220240215175635.pdf</t>
         </is>
       </c>
     </row>
     <row r="455">
       <c r="A455" t="inlineStr">
         <is>
-          <t>FILIPPINI</t>
+          <t>PRANDO</t>
         </is>
       </c>
       <c r="B455" t="inlineStr">
         <is>
-          <t>DAVIDE</t>
+          <t>DANIELA</t>
         </is>
       </c>
       <c r="C455" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D455" t="inlineStr">
         <is>
-          <t>cv_filippini_davide.pdf</t>
+          <t>PRANDO_D__2025.pdf</t>
         </is>
       </c>
       <c r="E455" t="inlineStr">
         <is>
-          <t>Filippini.pdf</t>
+          <t>Prando_Daniela.pdf</t>
         </is>
       </c>
     </row>
     <row r="456">
       <c r="A456" t="inlineStr">
         <is>
-          <t>GIBBIN</t>
+          <t>PREVIATO</t>
         </is>
       </c>
       <c r="B456" t="inlineStr">
         <is>
-          <t>ENRICO</t>
+          <t>SARA</t>
         </is>
       </c>
       <c r="C456" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D456" t="inlineStr">
         <is>
-          <t>C_V__Gibbin_Enrico.pdf</t>
+          <t>C_V__Previato.pdf</t>
         </is>
       </c>
       <c r="E456" t="inlineStr">
         <is>
-          <t>Gibbin.pdf</t>
+          <t>PREVIATO_2024.pdf</t>
         </is>
       </c>
     </row>
     <row r="457">
       <c r="A457" t="inlineStr">
         <is>
-          <t>ALFANO</t>
+          <t>PRIVITELLI</t>
         </is>
       </c>
       <c r="B457" t="inlineStr">
         <is>
-          <t>FRANCO</t>
+          <t>LUCIO</t>
         </is>
       </c>
       <c r="C457" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D457" t="inlineStr">
         <is>
-          <t>alfano_cv.pdf</t>
+          <t>PRIVITELLI_2024.pdf</t>
         </is>
       </c>
       <c r="E457" t="inlineStr">
         <is>
-          <t>Alfano1.pdf</t>
+          <t>Privitelli.pdf</t>
         </is>
       </c>
     </row>
     <row r="458">
       <c r="A458" t="inlineStr">
         <is>
-          <t>SGUOTTI</t>
+          <t>PROJIC MEZZOLI</t>
         </is>
       </c>
       <c r="B458" t="inlineStr">
         <is>
-          <t>CHIARA</t>
+          <t>KETTY</t>
         </is>
       </c>
       <c r="C458" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D458" t="inlineStr">
         <is>
-          <t>SGUOTTI_C__2025.pdf</t>
+          <t>C_V__Projic.pdf</t>
         </is>
       </c>
       <c r="E458" t="inlineStr">
         <is>
-          <t>Sguotti.pdf</t>
+          <t>PROJIC_20241.pdf</t>
         </is>
       </c>
     </row>
     <row r="459">
       <c r="A459" t="inlineStr">
         <is>
-          <t>ANDRISANO</t>
+          <t>PROTTI</t>
         </is>
       </c>
       <c r="B459" t="inlineStr">
         <is>
-          <t>PIERGIORGIO</t>
+          <t>ELISA</t>
         </is>
       </c>
       <c r="C459" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D459" t="inlineStr">
         <is>
-          <t>ANDRISANO_P__2025.pdf</t>
+          <t>C_V__Protti_Elisa.pdf</t>
         </is>
       </c>
       <c r="E459" t="inlineStr">
         <is>
-          <t>Andrisano.pdf</t>
+          <t>PROTTI_20241.pdf</t>
         </is>
       </c>
     </row>
     <row r="460">
       <c r="A460" t="inlineStr">
         <is>
-          <t>VENDEMIATI</t>
+          <t>PULCINI</t>
         </is>
       </c>
       <c r="B460" t="inlineStr">
         <is>
-          <t>FRANCESCO</t>
+          <t>ALESSANDRA</t>
         </is>
       </c>
       <c r="C460" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D460" t="inlineStr">
         <is>
-          <t>VENDEMIATI_F__2025.pdf</t>
+          <t>PULCINI_A__2025.pdf</t>
         </is>
       </c>
       <c r="E460" t="inlineStr">
         <is>
-          <t>Vendemiati.pdf</t>
+          <t>PULCINI_dichiarazione.pdf</t>
         </is>
       </c>
     </row>
     <row r="461">
       <c r="A461" t="inlineStr">
         <is>
-          <t>BOGGIAN</t>
+          <t>PURICELLI</t>
         </is>
       </c>
       <c r="B461" t="inlineStr">
         <is>
-          <t>ILEANA</t>
+          <t>PAOLO</t>
         </is>
       </c>
       <c r="C461" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
+          <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D461" t="inlineStr">
         <is>
-          <t>boggian_ileana_cv.pdf</t>
+          <t>PURICELLI_P__2025.pdf</t>
         </is>
       </c>
       <c r="E461" t="inlineStr">
         <is>
-          <t>Boggian.pdf</t>
+          <t>PURICELLI1.pdf</t>
         </is>
       </c>
     </row>
     <row r="462">
       <c r="A462" t="inlineStr">
         <is>
-          <t>GRUPPO</t>
+          <t>QUITADAMO</t>
         </is>
       </c>
       <c r="B462" t="inlineStr">
         <is>
-          <t>FRANCESCO</t>
+          <t>MARIA PIA FRANCESCA</t>
         </is>
       </c>
       <c r="C462" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D462" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D462" t="inlineStr"/>
     </row>
     <row r="463">
       <c r="A463" t="inlineStr">
         <is>
-          <t>VALLE</t>
+          <t>RAGAZZI</t>
         </is>
       </c>
       <c r="B463" t="inlineStr">
         <is>
-          <t>NICCOLO'</t>
+          <t>RICCARDO</t>
         </is>
       </c>
       <c r="C463" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D463" t="inlineStr">
         <is>
-          <t>cv_Valle_Niccol.pdf</t>
+          <t>RAGAZZI_R__2025.pdf</t>
         </is>
       </c>
       <c r="E463" t="inlineStr">
         <is>
-          <t>Valle.pdf</t>
+          <t>Ragazzi.pdf</t>
         </is>
       </c>
     </row>
     <row r="464">
       <c r="A464" t="inlineStr">
         <is>
-          <t>COCUZZA</t>
+          <t>RAIMONDI</t>
         </is>
       </c>
       <c r="B464" t="inlineStr">
         <is>
-          <t>ANGELO</t>
+          <t>IDA</t>
         </is>
       </c>
       <c r="C464" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D464" t="inlineStr">
         <is>
-          <t>cv_cocuzza.pdf</t>
-[...6 lines deleted...]
-      </c>
+          <t>RAIMONDI_I__2025.pdf</t>
+        </is>
+      </c>
+      <c r="E464" t="inlineStr"/>
     </row>
     <row r="465">
       <c r="A465" t="inlineStr">
         <is>
-          <t>BUKLI</t>
+          <t>RAMPAZZO</t>
         </is>
       </c>
       <c r="B465" t="inlineStr">
         <is>
-          <t>ESTER</t>
+          <t>ROBERTA</t>
         </is>
       </c>
       <c r="C465" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
+          <t>SANITARIO Dirigenza non Medica</t>
         </is>
       </c>
       <c r="D465" t="inlineStr">
         <is>
-          <t>bukli_cv.pdf</t>
+          <t>RAMPAZZO_2024.pdf</t>
         </is>
       </c>
       <c r="E465" t="inlineStr">
         <is>
-          <t>Bukli.pdf</t>
+          <t>RAMPAZZO_20241.pdf</t>
         </is>
       </c>
     </row>
     <row r="466">
       <c r="A466" t="inlineStr">
         <is>
-          <t>ITALIANO</t>
+          <t>RAMPIN</t>
         </is>
       </c>
       <c r="B466" t="inlineStr">
         <is>
-          <t>NAZZARENO</t>
+          <t>FABIO</t>
         </is>
       </c>
       <c r="C466" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D466" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D466" t="inlineStr"/>
     </row>
     <row r="467">
       <c r="A467" t="inlineStr">
         <is>
-          <t>MORETTI</t>
+          <t>REITANO</t>
         </is>
       </c>
       <c r="B467" t="inlineStr">
         <is>
-          <t>CLAUDIO</t>
+          <t>GIUSEPPE</t>
         </is>
       </c>
       <c r="C467" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D467" t="inlineStr">
         <is>
-          <t>MORETTI_C__2025.pdf</t>
-[...6 lines deleted...]
-      </c>
+          <t>CV_Reitano_Giuseppe.pdf</t>
+        </is>
+      </c>
+      <c r="E467" t="inlineStr"/>
     </row>
     <row r="468">
       <c r="A468" t="inlineStr">
         <is>
-          <t>JANNELLO</t>
+          <t>REMOR</t>
         </is>
       </c>
       <c r="B468" t="inlineStr">
         <is>
-          <t>ELENA MARIA SANTINA</t>
+          <t>DAMIANO</t>
         </is>
       </c>
       <c r="C468" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D468" t="inlineStr">
         <is>
-          <t>CV_E__Jannello.pdf</t>
+          <t>Remor_Damiano_CV.pdf</t>
         </is>
       </c>
       <c r="E468" t="inlineStr">
         <is>
-          <t>Dichiarazione_inconferibilita_incompatibilita_JANNELLO.pdf</t>
+          <t>Remor.pdf</t>
         </is>
       </c>
     </row>
     <row r="469">
       <c r="A469" t="inlineStr">
         <is>
-          <t>BENETTON</t>
+          <t>RENNA</t>
         </is>
       </c>
       <c r="B469" t="inlineStr">
         <is>
-          <t>GIANLUCA</t>
+          <t>MARTINA</t>
         </is>
       </c>
       <c r="C469" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D469" t="inlineStr">
         <is>
-          <t>BENETTON_G__2025.pdf</t>
-[...6 lines deleted...]
-      </c>
+          <t>C_V__Renna_Martina.pdf</t>
+        </is>
+      </c>
+      <c r="E469" t="inlineStr"/>
     </row>
     <row r="470">
       <c r="A470" t="inlineStr">
         <is>
-          <t>GIACOBBE</t>
+          <t>RESCHIGLIAN</t>
         </is>
       </c>
       <c r="B470" t="inlineStr">
         <is>
-          <t>LUANA</t>
+          <t>EMANUELA</t>
         </is>
       </c>
       <c r="C470" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D470" t="inlineStr">
         <is>
-          <t>giacobbe_cv.pdf</t>
+          <t>RESCHIGLIAN_E__2025.pdf</t>
         </is>
       </c>
       <c r="E470" t="inlineStr">
         <is>
-          <t>Giacobbe.pdf</t>
+          <t>Incompatibilit_RESCHIGLIAN.pdf</t>
         </is>
       </c>
     </row>
     <row r="471">
       <c r="A471" t="inlineStr">
         <is>
-          <t>GENGA</t>
+          <t>RESOS</t>
         </is>
       </c>
       <c r="B471" t="inlineStr">
         <is>
-          <t>DILETTA</t>
+          <t>ADAMANTIA</t>
         </is>
       </c>
       <c r="C471" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D471" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D471" t="inlineStr"/>
+      <c r="E471" t="inlineStr"/>
     </row>
     <row r="472">
       <c r="A472" t="inlineStr">
         <is>
-          <t>OSELE</t>
+          <t>RICCHIARI</t>
         </is>
       </c>
       <c r="B472" t="inlineStr">
         <is>
-          <t>ANDREA</t>
+          <t>MARCO</t>
         </is>
       </c>
       <c r="C472" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D472" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D472" t="inlineStr"/>
     </row>
     <row r="473">
       <c r="A473" t="inlineStr">
         <is>
-          <t>FONTANI</t>
+          <t>RICCIARDELLI</t>
         </is>
       </c>
       <c r="B473" t="inlineStr">
         <is>
-          <t>SILVIA</t>
+          <t>MARIA ADELINA</t>
         </is>
       </c>
       <c r="C473" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D473" t="inlineStr">
         <is>
-          <t>CV_Fontani.pdf</t>
+          <t>RICCIARDELLI_M__2025.pdf</t>
         </is>
       </c>
       <c r="E473" t="inlineStr">
         <is>
-          <t>fontani.pdf</t>
+          <t>RICCIARDELLI_ADELINA_DICHIARAZIONE_INCONFERIBILITA_INCARICHI_PERSONALE.pdf</t>
         </is>
       </c>
     </row>
     <row r="474">
       <c r="A474" t="inlineStr">
         <is>
-          <t>MAGHINI</t>
+          <t>RIGHETTI</t>
         </is>
       </c>
       <c r="B474" t="inlineStr">
         <is>
-          <t>NICCOLO'</t>
+          <t>SOFIA</t>
         </is>
       </c>
       <c r="C474" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D474" t="inlineStr">
         <is>
-          <t>maghini_cv.pdf</t>
+          <t>CURRICULUM_VITAE_righetti.pdf</t>
         </is>
       </c>
       <c r="E474" t="inlineStr">
         <is>
-          <t>Maghini_Niccol.pdf</t>
+          <t>Righetti.pdf</t>
         </is>
       </c>
     </row>
     <row r="475">
       <c r="A475" t="inlineStr">
         <is>
-          <t>GRAZIOLI</t>
+          <t>RIGON</t>
         </is>
       </c>
       <c r="B475" t="inlineStr">
         <is>
-          <t>LUDOVICA</t>
+          <t>FRANCESCA</t>
         </is>
       </c>
       <c r="C475" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D475" t="inlineStr">
         <is>
-          <t>grazioli_ludovica.pdf</t>
+          <t>RIGON_2024.pdf</t>
         </is>
       </c>
       <c r="E475" t="inlineStr">
         <is>
-          <t>Grazioli_Ludovica1.pdf</t>
+          <t>incompatibilita_RIGON_FRA14532920240213145443.pdf</t>
         </is>
       </c>
     </row>
     <row r="476">
       <c r="A476" t="inlineStr">
         <is>
-          <t>MADEDDU</t>
+          <t>RIGON</t>
         </is>
       </c>
       <c r="B476" t="inlineStr">
         <is>
-          <t>ELEONORA</t>
+          <t>LISA</t>
         </is>
       </c>
       <c r="C476" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D476" t="inlineStr">
         <is>
-          <t>MADEDDU.pdf</t>
-[...6 lines deleted...]
-      </c>
+          <t>Dott_ssa_Rigon.pdf</t>
+        </is>
+      </c>
+      <c r="E476" t="inlineStr"/>
     </row>
     <row r="477">
       <c r="A477" t="inlineStr">
         <is>
-          <t>BARACCA</t>
+          <t>RINUNCINI</t>
         </is>
       </c>
       <c r="B477" t="inlineStr">
         <is>
-          <t>MARIA FRANCESCA</t>
+          <t>DAVIDE</t>
         </is>
       </c>
       <c r="C477" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D477" t="inlineStr">
         <is>
-          <t>BARACCA_M_F__2025.pdf</t>
+          <t>rinuncini10480520230531112722.pdf</t>
         </is>
       </c>
       <c r="E477" t="inlineStr">
         <is>
-          <t>baracca_maria_francesca.pdf</t>
+          <t>Rinuncini_Davide.pdf</t>
         </is>
       </c>
     </row>
     <row r="478">
       <c r="A478" t="inlineStr">
         <is>
-          <t>CORSI</t>
+          <t>RISOLDI</t>
         </is>
       </c>
       <c r="B478" t="inlineStr">
         <is>
-          <t>DOMENICO CRISTIANO</t>
+          <t>FRANCESCO</t>
         </is>
       </c>
       <c r="C478" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D478" t="inlineStr">
         <is>
-          <t>CURRICULUM_VITAE_Dott__Corsi.pdf</t>
+          <t>RISOLDI_F__2025.pdf</t>
         </is>
       </c>
       <c r="E478" t="inlineStr">
         <is>
-          <t>Corsi_Domenico_Cristiano.pdf</t>
+          <t>RISOLDI_FRANCESCO.pdf</t>
         </is>
       </c>
     </row>
     <row r="479">
       <c r="A479" t="inlineStr">
         <is>
-          <t>DI CHIARA</t>
+          <t>RIZZATI</t>
         </is>
       </c>
       <c r="B479" t="inlineStr">
         <is>
-          <t>VALENTINA</t>
+          <t>SILVIA</t>
         </is>
       </c>
       <c r="C479" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D479" t="inlineStr">
         <is>
-          <t>CV_DI_Chiara_Valentina.pdf</t>
+          <t>RIZZATI_S__2025.pdf</t>
         </is>
       </c>
       <c r="E479" t="inlineStr">
         <is>
-          <t>di_chiara_valentina.pdf</t>
+          <t>RIZZATI_SILVIA_Incompatibilit_2025.pdf</t>
         </is>
       </c>
     </row>
     <row r="480">
       <c r="A480" t="inlineStr">
         <is>
-          <t>WALCZAK</t>
+          <t>RIZZATO</t>
         </is>
       </c>
       <c r="B480" t="inlineStr">
         <is>
-          <t>GIULIA</t>
+          <t>LUCIA</t>
         </is>
       </c>
       <c r="C480" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
-[...11 lines deleted...]
-      </c>
+          <t>SANITARIO Dirigenza non Medica</t>
+        </is>
+      </c>
+      <c r="D480" t="inlineStr"/>
+      <c r="E480" t="inlineStr"/>
     </row>
     <row r="481">
       <c r="A481" t="inlineStr">
         <is>
-          <t>MANSERVIGI</t>
+          <t>RIZZO</t>
         </is>
       </c>
       <c r="B481" t="inlineStr">
         <is>
-          <t>MARGHERITA</t>
+          <t>ELISABETTA</t>
         </is>
       </c>
       <c r="C481" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
+          <t>SANITARIO Dirigenza non Medica</t>
         </is>
       </c>
       <c r="D481" t="inlineStr">
         <is>
-          <t>MANSERVIGI_M_2025.pdf</t>
+          <t>C_V__Rizzo_Elisabetta.pdf</t>
         </is>
       </c>
       <c r="E481" t="inlineStr">
         <is>
-          <t>Manservigi_Margherita.pdf</t>
+          <t>RIZZO_20241.pdf</t>
         </is>
       </c>
     </row>
     <row r="482">
       <c r="A482" t="inlineStr">
         <is>
-          <t>PATRUNO</t>
+          <t>ROBECCHI</t>
         </is>
       </c>
       <c r="B482" t="inlineStr">
         <is>
-          <t>MICHELE</t>
+          <t>BIANCA</t>
         </is>
       </c>
       <c r="C482" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D482" t="inlineStr"/>
-      <c r="E482" t="inlineStr"/>
+      <c r="D482" t="inlineStr">
+        <is>
+          <t>ROBECCHI_B__2025.pdf</t>
+        </is>
+      </c>
+      <c r="E482" t="inlineStr">
+        <is>
+          <t>Robecchi_Bianca.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="483">
       <c r="A483" t="inlineStr">
         <is>
-          <t>GUBAS</t>
+          <t>ROCCABRUNA</t>
         </is>
       </c>
       <c r="B483" t="inlineStr">
         <is>
-          <t>OKAB</t>
+          <t>ALESSANDRA</t>
         </is>
       </c>
       <c r="C483" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D483" t="inlineStr">
         <is>
-          <t>GUBAS.pdf</t>
+          <t>ROCCABRUNA_A__2025.pdf</t>
         </is>
       </c>
       <c r="E483" t="inlineStr">
         <is>
-          <t>gubas_okab.pdf</t>
+          <t>Roccabruna.pdf</t>
         </is>
       </c>
     </row>
     <row r="484">
       <c r="A484" t="inlineStr">
         <is>
-          <t>CONTESSA</t>
+          <t>ROCCATO</t>
         </is>
       </c>
       <c r="B484" t="inlineStr">
         <is>
-          <t>CRISTINA</t>
+          <t>ANNA</t>
         </is>
       </c>
       <c r="C484" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D484" t="inlineStr">
         <is>
-          <t>CONTESSA_C__2025.pdf</t>
-[...2 lines deleted...]
-      <c r="E484" t="inlineStr"/>
+          <t>C_V__Roccato_Anna.pdf</t>
+        </is>
+      </c>
+      <c r="E484" t="inlineStr">
+        <is>
+          <t>ROCCATO_20241.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="485">
       <c r="A485" t="inlineStr">
         <is>
-          <t>BERGAMINI</t>
+          <t>ROCCOBERTON</t>
         </is>
       </c>
       <c r="B485" t="inlineStr">
         <is>
-          <t>ALICE</t>
+          <t>MARTINA</t>
         </is>
       </c>
       <c r="C485" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D485" t="inlineStr">
         <is>
-          <t>cv_bergamini.pdf</t>
+          <t>ROCCOBERTON_M__2025.pdf</t>
         </is>
       </c>
       <c r="E485" t="inlineStr">
         <is>
-          <t>Bergamini_Alice.pdf</t>
+          <t>Incompatibilit_ROCCOBERTON.pdf</t>
         </is>
       </c>
     </row>
     <row r="486">
       <c r="A486" t="inlineStr">
         <is>
-          <t>VERONESI</t>
+          <t>RODELLA</t>
         </is>
       </c>
       <c r="B486" t="inlineStr">
         <is>
-          <t>GIULIA</t>
+          <t>ELISABETTA</t>
         </is>
       </c>
       <c r="C486" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D486" t="inlineStr">
         <is>
-          <t>VERONESI_GIULIA_CV.pdf</t>
+          <t>dottoressa_Rodella_CV.pdf</t>
         </is>
       </c>
       <c r="E486" t="inlineStr">
         <is>
-          <t>veronesi_giulia.pdf</t>
+          <t>RODELLA_ELISABETTA.pdf</t>
         </is>
       </c>
     </row>
     <row r="487">
       <c r="A487" t="inlineStr">
         <is>
-          <t>ALLEGRO</t>
+          <t>ROGGIO</t>
         </is>
       </c>
       <c r="B487" t="inlineStr">
         <is>
-          <t>ESTER</t>
+          <t>ANTONELLA</t>
         </is>
       </c>
       <c r="C487" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
+          <t>SANITARIO Dirigenza non Medica</t>
         </is>
       </c>
       <c r="D487" t="inlineStr">
         <is>
-          <t>Ester_Allegro_CV_2025.pdf</t>
+          <t>ROGGIO_A__2025.pdf</t>
         </is>
       </c>
       <c r="E487" t="inlineStr">
         <is>
-          <t>allegro_ester.pdf</t>
+          <t>ROGGIO_2024.pdf</t>
         </is>
       </c>
     </row>
     <row r="488">
       <c r="A488" t="inlineStr">
         <is>
-          <t>MALESANI</t>
+          <t>ROLMA</t>
         </is>
       </c>
       <c r="B488" t="inlineStr">
         <is>
-          <t>CHIARA</t>
+          <t>GIACOMO</t>
         </is>
       </c>
       <c r="C488" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D488" t="inlineStr">
         <is>
-          <t>CV_Malesani.PDF</t>
+          <t>CV_Rolma1.odt</t>
         </is>
       </c>
       <c r="E488" t="inlineStr">
         <is>
-          <t>malesani_chiara.pdf</t>
+          <t>Rolma.pdf</t>
         </is>
       </c>
     </row>
     <row r="489">
       <c r="A489" t="inlineStr">
         <is>
-          <t>FABRONI</t>
+          <t>ROMAGNOLO</t>
         </is>
       </c>
       <c r="B489" t="inlineStr">
         <is>
-          <t>MARGHERITA</t>
+          <t>FRANCESCA</t>
         </is>
       </c>
       <c r="C489" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D489" t="inlineStr">
         <is>
-          <t>cv_fabroni.pdf</t>
+          <t>romagnolo_cv.pdf</t>
         </is>
       </c>
       <c r="E489" t="inlineStr">
         <is>
-          <t>fabroni_margherita.pdf</t>
+          <t>Romagnolo.pdf</t>
         </is>
       </c>
     </row>
     <row r="490">
       <c r="A490" t="inlineStr">
         <is>
-          <t>RIGON</t>
+          <t>ROMAN</t>
         </is>
       </c>
       <c r="B490" t="inlineStr">
         <is>
-          <t>LISA</t>
+          <t>ANNA</t>
         </is>
       </c>
       <c r="C490" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D490" t="inlineStr">
         <is>
-          <t>Dott_ssa_Rigon.pdf</t>
-[...2 lines deleted...]
-      <c r="E490" t="inlineStr"/>
+          <t>ROMAN_A__2025.pdf</t>
+        </is>
+      </c>
+      <c r="E490" t="inlineStr">
+        <is>
+          <t>ROMAN_20241.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="491">
       <c r="A491" t="inlineStr">
         <is>
-          <t>PASCARELLA</t>
+          <t>ROMAN</t>
         </is>
       </c>
       <c r="B491" t="inlineStr">
         <is>
-          <t>ROSARIO</t>
+          <t>ALBERTO</t>
         </is>
       </c>
       <c r="C491" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D491" t="inlineStr">
         <is>
-          <t>PASCARELLA_R__2025.pdf</t>
-[...6 lines deleted...]
-      </c>
+          <t>FORMAT_CURRICULUM_VITAE_AULSS5_Alberto_Roman_pdf_19_11_24.pdf</t>
+        </is>
+      </c>
+      <c r="E491" t="inlineStr"/>
     </row>
     <row r="492">
       <c r="A492" t="inlineStr">
         <is>
-          <t>GRILLINI</t>
+          <t>ROMANATO</t>
         </is>
       </c>
       <c r="B492" t="inlineStr">
         <is>
-          <t>LISA</t>
+          <t>GIORGIA</t>
         </is>
       </c>
       <c r="C492" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
-[...3 lines deleted...]
-      <c r="E492" t="inlineStr"/>
+          <t>SANITARIO Dirigenza non Medica</t>
+        </is>
+      </c>
+      <c r="D492" t="inlineStr">
+        <is>
+          <t>C_V__Giorgia_Romanato.pdf</t>
+        </is>
+      </c>
+      <c r="E492" t="inlineStr">
+        <is>
+          <t>Dichiarazione_di_Inconferibilit_incompatibilit_Giorgia_Romanato.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="493">
       <c r="A493" t="inlineStr">
         <is>
-          <t>PAOLINELLI</t>
+          <t>ROMANO</t>
         </is>
       </c>
       <c r="B493" t="inlineStr">
         <is>
-          <t>SILVIA</t>
+          <t>PAOLA</t>
         </is>
       </c>
       <c r="C493" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D493" t="inlineStr">
         <is>
-          <t>CV_Paolinelli.pdf</t>
-[...6 lines deleted...]
-      </c>
+          <t>cv_romano_paola.pdf</t>
+        </is>
+      </c>
+      <c r="E493" t="inlineStr"/>
     </row>
     <row r="494">
       <c r="A494" t="inlineStr">
         <is>
-          <t>BEGGIO</t>
+          <t>ROMEO</t>
         </is>
       </c>
       <c r="B494" t="inlineStr">
         <is>
-          <t>ELISA</t>
+          <t>FRANCESCO</t>
         </is>
       </c>
       <c r="C494" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D494" t="inlineStr">
         <is>
-          <t>cv_beggio.pdf</t>
+          <t>ROMEO_2024.pdf</t>
         </is>
       </c>
       <c r="E494" t="inlineStr">
         <is>
-          <t>Beggio_elisa.pdf</t>
+          <t>ROMEO_20241.pdf</t>
         </is>
       </c>
     </row>
     <row r="495">
       <c r="A495" t="inlineStr">
         <is>
-          <t>CANAZZA</t>
+          <t>ROSSETTI</t>
         </is>
       </c>
       <c r="B495" t="inlineStr">
         <is>
-          <t>STEFANO</t>
+          <t>CIRO</t>
         </is>
       </c>
       <c r="C495" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D495" t="inlineStr">
         <is>
-          <t>C_V__Canazza_Stefano.pdf</t>
-[...2 lines deleted...]
-      <c r="E495" t="inlineStr"/>
+          <t>CV_ROSSETTI11123820230704162454_1.pdf</t>
+        </is>
+      </c>
+      <c r="E495" t="inlineStr">
+        <is>
+          <t>ROSSETTI_2024.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="496">
       <c r="A496" t="inlineStr">
         <is>
-          <t>MARCONI</t>
+          <t>ROSSI</t>
         </is>
       </c>
       <c r="B496" t="inlineStr">
         <is>
-          <t>LINDA</t>
+          <t>LAURA</t>
         </is>
       </c>
       <c r="C496" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
+          <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D496" t="inlineStr">
         <is>
-          <t>cv_marconi.pdf</t>
-[...2 lines deleted...]
-      <c r="E496" t="inlineStr"/>
+          <t>LAura_CV_europeo_Giugno_2025.pdf</t>
+        </is>
+      </c>
+      <c r="E496" t="inlineStr">
+        <is>
+          <t>ROSSI_LAURA.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="497">
       <c r="A497" t="inlineStr">
         <is>
-          <t>FRASSON</t>
+          <t>ROSSIN</t>
         </is>
       </c>
       <c r="B497" t="inlineStr">
         <is>
-          <t>ENRICA</t>
+          <t>FEDERICA</t>
         </is>
       </c>
       <c r="C497" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D497" t="inlineStr">
         <is>
-          <t>CV_Frasson_Enrica.pdf</t>
-[...2 lines deleted...]
-      <c r="E497" t="inlineStr"/>
+          <t>ROSSIN_F__2025.pdf</t>
+        </is>
+      </c>
+      <c r="E497" t="inlineStr">
+        <is>
+          <t>ROSSIN_FEDERICA_2024.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="498">
       <c r="A498" t="inlineStr">
         <is>
-          <t>SPOLADORI</t>
+          <t>ROSSIN</t>
         </is>
       </c>
       <c r="B498" t="inlineStr">
         <is>
-          <t>MATTEO</t>
+          <t>TIZIANO</t>
         </is>
       </c>
       <c r="C498" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D498" t="inlineStr">
         <is>
-          <t>CURRICULUM_VITAE_Matteo_Spoladori_ULSS5.pdf</t>
-[...2 lines deleted...]
-      <c r="E498" t="inlineStr"/>
+          <t>CV_Rossin_Tiziano_2023.pdf</t>
+        </is>
+      </c>
+      <c r="E498" t="inlineStr">
+        <is>
+          <t>ROSSIN_TIZIANO_2024.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="499">
       <c r="A499" t="inlineStr">
         <is>
-          <t>LA ROSA</t>
+          <t>ROSSINI</t>
         </is>
       </c>
       <c r="B499" t="inlineStr">
         <is>
-          <t>RICCARDO</t>
+          <t>PAOLA</t>
         </is>
       </c>
       <c r="C499" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D499" t="inlineStr">
         <is>
-          <t>cv_la_rosa_riccardo.pdf</t>
-[...2 lines deleted...]
-      <c r="E499" t="inlineStr"/>
+          <t>ROSSINI_2024.pdf</t>
+        </is>
+      </c>
+      <c r="E499" t="inlineStr">
+        <is>
+          <t>ROSSINI_PAOLA_2024.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="500">
       <c r="A500" t="inlineStr">
         <is>
-          <t>GAVESI</t>
+          <t>ROZZI</t>
         </is>
       </c>
       <c r="B500" t="inlineStr">
         <is>
-          <t>MARCELLO</t>
+          <t>ALESSANDRO</t>
         </is>
       </c>
       <c r="C500" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D500" t="inlineStr">
         <is>
-          <t>cv_gavesi_Marcell.pdf</t>
-[...2 lines deleted...]
-      <c r="E500" t="inlineStr"/>
+          <t>C_V__Rozzi_Alessandro.pdf</t>
+        </is>
+      </c>
+      <c r="E500" t="inlineStr">
+        <is>
+          <t>ROZZI_20241.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="501">
       <c r="A501" t="inlineStr">
         <is>
-          <t>POLESE</t>
+          <t>RUBINO</t>
         </is>
       </c>
       <c r="B501" t="inlineStr">
         <is>
-          <t>FRANCESCA</t>
+          <t>ANNA ELISA</t>
         </is>
       </c>
       <c r="C501" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D501" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E501" t="inlineStr"/>
+      <c r="D501" t="inlineStr"/>
     </row>
     <row r="502">
       <c r="A502" t="inlineStr">
         <is>
-          <t>MANZETTO</t>
+          <t>RUDATIS</t>
         </is>
       </c>
       <c r="B502" t="inlineStr">
         <is>
-          <t>CRISTIANA</t>
+          <t>CHIARA</t>
         </is>
       </c>
       <c r="C502" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D502" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E502" t="inlineStr"/>
+      <c r="D502" t="inlineStr"/>
     </row>
     <row r="503">
       <c r="A503" t="inlineStr">
         <is>
-          <t>INCAO</t>
+          <t>RUFFINI</t>
         </is>
       </c>
       <c r="B503" t="inlineStr">
         <is>
-          <t>MARTINA</t>
+          <t>RAFFAELE</t>
         </is>
       </c>
       <c r="C503" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D503" t="inlineStr">
         <is>
-          <t>cv_incao.pdf</t>
-[...2 lines deleted...]
-      <c r="E503" t="inlineStr"/>
+          <t>RUFFINI_R__2025.pdf</t>
+        </is>
+      </c>
+      <c r="E503" t="inlineStr">
+        <is>
+          <t>dichiarazione_incof_incomp_R_Ruffini__2025_.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="504">
       <c r="A504" t="inlineStr">
         <is>
-          <t>ROMANO</t>
+          <t>RUGOLOTTO</t>
         </is>
       </c>
       <c r="B504" t="inlineStr">
         <is>
-          <t>PAOLA</t>
+          <t>SIMONE</t>
         </is>
       </c>
       <c r="C504" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D504" t="inlineStr">
         <is>
-          <t>cv_romano_paola.pdf</t>
-[...2 lines deleted...]
-      <c r="E504" t="inlineStr"/>
+          <t>RUGOLOTTO_S__2025.pdf</t>
+        </is>
+      </c>
+      <c r="E504" t="inlineStr">
+        <is>
+          <t>incompatibilita_RUGOLOTTO14533020240213145500.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="505">
       <c r="A505" t="inlineStr">
         <is>
-          <t>BENELLE</t>
+          <t>RUSSO</t>
         </is>
       </c>
       <c r="B505" t="inlineStr">
         <is>
-          <t>MARCO</t>
+          <t>SAVINO</t>
         </is>
       </c>
       <c r="C505" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D505" t="inlineStr">
         <is>
-          <t>benelle_cv.pdf</t>
+          <t>cv_russo_savino.pdf</t>
         </is>
       </c>
       <c r="E505" t="inlineStr"/>
     </row>
     <row r="506">
       <c r="A506" t="inlineStr">
         <is>
-          <t>POLZONI</t>
+          <t>RUSSO</t>
         </is>
       </c>
       <c r="B506" t="inlineStr">
         <is>
-          <t>FLAVIO</t>
+          <t>MONIA</t>
         </is>
       </c>
       <c r="C506" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D506" t="inlineStr">
         <is>
-          <t>CV_Flavio_Polzoni_2025.pdf</t>
-[...2 lines deleted...]
-      <c r="E506" t="inlineStr"/>
+          <t>RUSSO_M__2025.pdf</t>
+        </is>
+      </c>
+      <c r="E506" t="inlineStr">
+        <is>
+          <t>RUSSO_20024.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="507">
       <c r="A507" t="inlineStr">
         <is>
-          <t>BUCCI</t>
+          <t>RUZZA</t>
         </is>
       </c>
       <c r="B507" t="inlineStr">
         <is>
-          <t>MARCO</t>
+          <t>RAFFAELLA</t>
         </is>
       </c>
       <c r="C507" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
+          <t>SANITARIO Dirigenza non Medica</t>
         </is>
       </c>
       <c r="D507" t="inlineStr">
         <is>
-          <t>cv_bucci_marco.pdf</t>
-[...2 lines deleted...]
-      <c r="E507" t="inlineStr"/>
+          <t>RUZZA_2024.pdf</t>
+        </is>
+      </c>
+      <c r="E507" t="inlineStr">
+        <is>
+          <t>RUZZA_20241.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="508">
       <c r="A508" t="inlineStr">
         <is>
-          <t>LAZZARIN</t>
+          <t>RUZZANTE</t>
         </is>
       </c>
       <c r="B508" t="inlineStr">
         <is>
-          <t>ALESSANDRO</t>
+          <t>CHIARA</t>
         </is>
       </c>
       <c r="C508" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D508" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D508" t="inlineStr"/>
       <c r="E508" t="inlineStr"/>
     </row>
     <row r="509">
       <c r="A509" t="inlineStr">
         <is>
-          <t>SCHIAVON</t>
+          <t>SACCO</t>
         </is>
       </c>
       <c r="B509" t="inlineStr">
         <is>
-          <t>ESTER</t>
+          <t>ALBERTO</t>
         </is>
       </c>
       <c r="C509" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D509" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D509" t="inlineStr"/>
       <c r="E509" t="inlineStr"/>
     </row>
     <row r="510">
       <c r="A510" t="inlineStr">
         <is>
-          <t>VALERI</t>
+          <t>SAGGIORO</t>
         </is>
       </c>
       <c r="B510" t="inlineStr">
         <is>
-          <t>MARTA</t>
+          <t>LAURA</t>
         </is>
       </c>
       <c r="C510" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D510" t="inlineStr">
         <is>
-          <t>CV_VALERI_MARTA.pdf</t>
+          <t>CV_Laura_Saggioro_.pdf</t>
         </is>
       </c>
       <c r="E510" t="inlineStr"/>
     </row>
     <row r="511">
       <c r="A511" t="inlineStr">
         <is>
-          <t>MIAZZO</t>
+          <t>SALE</t>
         </is>
       </c>
       <c r="B511" t="inlineStr">
         <is>
-          <t>GIACOMO</t>
+          <t>MARIA LUISA</t>
         </is>
       </c>
       <c r="C511" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
+          <t>SANITARIO Dirigenza non Medica</t>
         </is>
       </c>
       <c r="D511" t="inlineStr">
         <is>
-          <t>Miazzo_Giacomo_2.pdf</t>
-[...2 lines deleted...]
-      <c r="E511" t="inlineStr"/>
+          <t>SALE_M__L__2025.pdf</t>
+        </is>
+      </c>
+      <c r="E511" t="inlineStr">
+        <is>
+          <t>Sale.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="512">
       <c r="A512" t="inlineStr">
         <is>
-          <t>STRAZIMIRI</t>
+          <t>SALMASO</t>
         </is>
       </c>
       <c r="B512" t="inlineStr">
         <is>
-          <t>ALDA</t>
+          <t>BEATRICE</t>
         </is>
       </c>
       <c r="C512" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D512" t="inlineStr">
         <is>
-          <t>CV_Strazimiri_ALDA_ULSS5.pdf</t>
-[...2 lines deleted...]
-      <c r="E512" t="inlineStr"/>
+          <t>SALMASO_2024.pdf</t>
+        </is>
+      </c>
+      <c r="E512" t="inlineStr">
+        <is>
+          <t>SALMASO_20241.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="513">
       <c r="A513" t="inlineStr">
         <is>
-          <t>AMBROSINI</t>
+          <t>SANNA</t>
         </is>
       </c>
       <c r="B513" t="inlineStr">
         <is>
-          <t>MATTEO</t>
+          <t>ANDREA</t>
         </is>
       </c>
       <c r="C513" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D513" t="inlineStr">
         <is>
-          <t>Matteo_Ambrosini_CV_AULSS5.pdf</t>
-[...2 lines deleted...]
-      <c r="E513" t="inlineStr"/>
+          <t>SANNA_A_2025.pdf</t>
+        </is>
+      </c>
+      <c r="E513" t="inlineStr">
+        <is>
+          <t>Sanna_Andrea.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="514">
       <c r="A514" t="inlineStr">
         <is>
-          <t>BALTA</t>
+          <t>SANSONE</t>
         </is>
       </c>
       <c r="B514" t="inlineStr">
         <is>
-          <t>GIULIO MASSIMO</t>
+          <t>FRANCESCO</t>
         </is>
       </c>
       <c r="C514" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D514" t="inlineStr">
         <is>
-          <t>cv_balta_g_m.pdf</t>
-[...2 lines deleted...]
-      <c r="E514" t="inlineStr"/>
+          <t>SANSONE_F__2025.pdf</t>
+        </is>
+      </c>
+      <c r="E514" t="inlineStr">
+        <is>
+          <t>incompatibilita_SANSONE14533120240213145525.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="515">
       <c r="A515" t="inlineStr">
         <is>
-          <t>REITANO</t>
+          <t>SANTIPOLO</t>
         </is>
       </c>
       <c r="B515" t="inlineStr">
         <is>
-          <t>GIUSEPPE</t>
+          <t>NICOLETTA</t>
         </is>
       </c>
       <c r="C515" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D515" t="inlineStr">
         <is>
-          <t>CV_Reitano_Giuseppe.pdf</t>
-[...2 lines deleted...]
-      <c r="E515" t="inlineStr"/>
+          <t>SANTIPOLO_N__2025.pdf</t>
+        </is>
+      </c>
+      <c r="E515" t="inlineStr">
+        <is>
+          <t>incompatbilita_SANTIPOLO14537920240213161519.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="516">
       <c r="A516" t="inlineStr">
         <is>
-          <t>DUGATO</t>
+          <t>SANTORO</t>
         </is>
       </c>
       <c r="B516" t="inlineStr">
         <is>
-          <t>LORENZO</t>
+          <t>GIANCARLO</t>
         </is>
       </c>
       <c r="C516" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D516" t="inlineStr">
         <is>
-          <t>cv_dugato_lorenzo.pdf</t>
-[...2 lines deleted...]
-      <c r="E516" t="inlineStr"/>
+          <t>SANTORO.pdf</t>
+        </is>
+      </c>
+      <c r="E516" t="inlineStr">
+        <is>
+          <t>SANTORO1.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="517">
       <c r="A517" t="inlineStr">
         <is>
-          <t>RUSSO</t>
+          <t>SARAGNESE</t>
         </is>
       </c>
       <c r="B517" t="inlineStr">
         <is>
-          <t>SAVINO</t>
+          <t>MICHELE</t>
         </is>
       </c>
       <c r="C517" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D517" t="inlineStr">
         <is>
-          <t>cv_russo_savino.pdf</t>
-[...2 lines deleted...]
-      <c r="E517" t="inlineStr"/>
+          <t>CV_MICHELE_SARAGNESE_1_1.pdf</t>
+        </is>
+      </c>
+      <c r="E517" t="inlineStr">
+        <is>
+          <t>SARAGNESE_20241.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="518">
       <c r="A518" t="inlineStr">
         <is>
-          <t>GUIDI</t>
+          <t>SARDELLA</t>
         </is>
       </c>
       <c r="B518" t="inlineStr">
         <is>
-          <t>MARGHERITA</t>
+          <t>GUGLIELMO</t>
         </is>
       </c>
       <c r="C518" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D518" t="inlineStr">
         <is>
-          <t>cv_guidi_margherita.pdf</t>
-[...2 lines deleted...]
-      <c r="E518" t="inlineStr"/>
+          <t>SARDELLA_G__2025.pdf</t>
+        </is>
+      </c>
+      <c r="E518" t="inlineStr">
+        <is>
+          <t>Sardella.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="519">
       <c r="A519" t="inlineStr">
         <is>
-          <t>ALESSANDRINI</t>
+          <t>SATURNI</t>
         </is>
       </c>
       <c r="B519" t="inlineStr">
         <is>
-          <t>LARA</t>
+          <t>SARA</t>
         </is>
       </c>
       <c r="C519" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D519" t="inlineStr"/>
-      <c r="E519" t="inlineStr"/>
+      <c r="D519" t="inlineStr">
+        <is>
+          <t>Sara_Saturni_curriculum_vitae__12_04_2023.pdf</t>
+        </is>
+      </c>
+      <c r="E519" t="inlineStr">
+        <is>
+          <t>SATURNI_SARA_2024.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="520">
       <c r="A520" t="inlineStr">
         <is>
-          <t>SHAKAJ</t>
+          <t>SCAFA</t>
         </is>
       </c>
       <c r="B520" t="inlineStr">
         <is>
-          <t>KLAUDIO</t>
+          <t>RAFFAELE</t>
         </is>
       </c>
       <c r="C520" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D520" t="inlineStr"/>
-      <c r="E520" t="inlineStr"/>
     </row>
     <row r="521">
       <c r="A521" t="inlineStr">
         <is>
-          <t>SGRO'</t>
+          <t>SCAPARROTTA</t>
         </is>
       </c>
       <c r="B521" t="inlineStr">
         <is>
-          <t>ELENA</t>
+          <t>GIUSEPPE</t>
         </is>
       </c>
       <c r="C521" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D521" t="inlineStr"/>
-      <c r="E521" t="inlineStr"/>
     </row>
     <row r="522">
       <c r="A522" t="inlineStr">
         <is>
-          <t>RIZZATO</t>
+          <t>SCARABELLO</t>
         </is>
       </c>
       <c r="B522" t="inlineStr">
         <is>
-          <t>LUCIA</t>
+          <t>GLORIA</t>
         </is>
       </c>
       <c r="C522" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza non Medica</t>
         </is>
       </c>
-      <c r="D522" t="inlineStr"/>
-      <c r="E522" t="inlineStr"/>
+      <c r="D522" t="inlineStr">
+        <is>
+          <t>C_V__Scarabello_Gloria.pdf</t>
+        </is>
+      </c>
+      <c r="E522" t="inlineStr">
+        <is>
+          <t>Scarabello.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="523">
       <c r="A523" t="inlineStr">
         <is>
-          <t>RUZZANTE</t>
+          <t>SCARANARO</t>
         </is>
       </c>
       <c r="B523" t="inlineStr">
         <is>
-          <t>CHIARA</t>
+          <t>JENNY</t>
         </is>
       </c>
       <c r="C523" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D523" t="inlineStr"/>
-      <c r="E523" t="inlineStr"/>
+      <c r="D523" t="inlineStr">
+        <is>
+          <t>SCARANARO_J__2025.pdf</t>
+        </is>
+      </c>
+      <c r="E523" t="inlineStr">
+        <is>
+          <t>incompatibilita_SCARANARO.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="524">
       <c r="A524" t="inlineStr">
         <is>
-          <t>PIRRI</t>
+          <t>SCHIAVON</t>
         </is>
       </c>
       <c r="B524" t="inlineStr">
         <is>
-          <t>NINA</t>
+          <t>LAURA</t>
         </is>
       </c>
       <c r="C524" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D524" t="inlineStr"/>
-      <c r="E524" t="inlineStr"/>
+      <c r="D524" t="inlineStr">
+        <is>
+          <t>SCHIAVON_LAURA_2025.pdf</t>
+        </is>
+      </c>
+      <c r="E524" t="inlineStr">
+        <is>
+          <t>SCHIAVON_20241.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="525">
       <c r="A525" t="inlineStr">
         <is>
-          <t>TUMINO</t>
+          <t>SCHIAVON</t>
         </is>
       </c>
       <c r="B525" t="inlineStr">
         <is>
-          <t>ALBERTO</t>
+          <t>ESTER</t>
         </is>
       </c>
       <c r="C525" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D525" t="inlineStr"/>
+      <c r="D525" t="inlineStr">
+        <is>
+          <t>cv_schiavon.pdf</t>
+        </is>
+      </c>
+      <c r="E525" t="inlineStr"/>
     </row>
     <row r="526">
       <c r="A526" t="inlineStr">
         <is>
-          <t>GRAZIANO</t>
+          <t>SCHIMERA</t>
         </is>
       </c>
       <c r="B526" t="inlineStr">
         <is>
-          <t>GIANMARIO</t>
+          <t>ANTONIO</t>
         </is>
       </c>
       <c r="C526" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D526" t="inlineStr"/>
+      <c r="D526" t="inlineStr">
+        <is>
+          <t>CV_Antonio_Schimera.pdf</t>
+        </is>
+      </c>
+      <c r="E526" t="inlineStr">
+        <is>
+          <t>Schimera_Antonio.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="527">
       <c r="A527" t="inlineStr">
         <is>
-          <t>VENDRAME</t>
+          <t>SCOPACASA</t>
         </is>
       </c>
       <c r="B527" t="inlineStr">
         <is>
-          <t>ALESSANDRA</t>
+          <t>FORTUNATO</t>
         </is>
       </c>
       <c r="C527" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
-[...2 lines deleted...]
-      <c r="D527" t="inlineStr"/>
+          <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D527" t="inlineStr">
+        <is>
+          <t>SCOPACASA_F__2025.pdf</t>
+        </is>
+      </c>
+      <c r="E527" t="inlineStr">
+        <is>
+          <t>incompatibilita_SCOPACASA.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="528">
       <c r="A528" t="inlineStr">
         <is>
-          <t>D'AMATO</t>
+          <t>SEGALA</t>
         </is>
       </c>
       <c r="B528" t="inlineStr">
         <is>
-          <t>DONATO</t>
+          <t>MADDALENA</t>
         </is>
       </c>
       <c r="C528" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza non Medica</t>
         </is>
       </c>
-      <c r="D528" t="inlineStr"/>
+      <c r="D528" t="inlineStr">
+        <is>
+          <t>SEGALA_MADDALENA_2024.pdf</t>
+        </is>
+      </c>
+      <c r="E528" t="inlineStr">
+        <is>
+          <t>Segala_Maddalena.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="529">
       <c r="A529" t="inlineStr">
         <is>
-          <t>PADOVANO</t>
+          <t>SEGALA</t>
         </is>
       </c>
       <c r="B529" t="inlineStr">
         <is>
-          <t>FEDERICA</t>
+          <t>ROBERTO</t>
         </is>
       </c>
       <c r="C529" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D529" t="inlineStr"/>
+      <c r="D529" t="inlineStr">
+        <is>
+          <t>C_V__Segala_Roberto.pdf</t>
+        </is>
+      </c>
+      <c r="E529" t="inlineStr">
+        <is>
+          <t>incom_SEGALA14655120240220171727.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="530">
       <c r="A530" t="inlineStr">
         <is>
-          <t>NOVENTA</t>
+          <t>SENO</t>
         </is>
       </c>
       <c r="B530" t="inlineStr">
         <is>
-          <t>LORENZO</t>
+          <t>SEBASTIANO</t>
         </is>
       </c>
       <c r="C530" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D530" t="inlineStr"/>
+      <c r="D530" t="inlineStr">
+        <is>
+          <t>Seno_Sebastiano.pdf</t>
+        </is>
+      </c>
+      <c r="E530" t="inlineStr"/>
     </row>
     <row r="531">
       <c r="A531" t="inlineStr">
         <is>
-          <t>BRAMANTE</t>
+          <t>SERAFINI</t>
         </is>
       </c>
       <c r="B531" t="inlineStr">
         <is>
-          <t>GIUSEPPE</t>
+          <t>PIER LUIGI</t>
         </is>
       </c>
       <c r="C531" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
-[...2 lines deleted...]
-      <c r="D531" t="inlineStr"/>
+          <t>AMMINISTRATIVO Dirigenza</t>
+        </is>
+      </c>
+      <c r="D531" t="inlineStr">
+        <is>
+          <t>C_V__Serafini_P_L_.pdf</t>
+        </is>
+      </c>
+      <c r="E531" t="inlineStr">
+        <is>
+          <t>SERAFINI_.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="532">
       <c r="A532" t="inlineStr">
         <is>
-          <t>MENON</t>
+          <t>SERRA</t>
         </is>
       </c>
       <c r="B532" t="inlineStr">
         <is>
-          <t>ANDREA</t>
+          <t>GIOVANNA ROSA</t>
         </is>
       </c>
       <c r="C532" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
+          <t>SANITARIO Dirigenza non Medica</t>
         </is>
       </c>
       <c r="D532" t="inlineStr"/>
     </row>
     <row r="533">
       <c r="A533" t="inlineStr">
         <is>
-          <t>GAGLIARDI</t>
+          <t>SGRO'</t>
         </is>
       </c>
       <c r="B533" t="inlineStr">
         <is>
-          <t>GAIA</t>
+          <t>ELENA</t>
         </is>
       </c>
       <c r="C533" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D533" t="inlineStr"/>
+      <c r="E533" t="inlineStr"/>
     </row>
     <row r="534">
       <c r="A534" t="inlineStr">
         <is>
-          <t>COSACCO</t>
+          <t>SGUOTTI</t>
         </is>
       </c>
       <c r="B534" t="inlineStr">
         <is>
-          <t>ALESSIO MARIO</t>
+          <t>CHIARA</t>
         </is>
       </c>
       <c r="C534" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D534" t="inlineStr"/>
+      <c r="D534" t="inlineStr">
+        <is>
+          <t>SGUOTTI_C__2025.pdf</t>
+        </is>
+      </c>
+      <c r="E534" t="inlineStr">
+        <is>
+          <t>Sguotti.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="535">
       <c r="A535" t="inlineStr">
         <is>
-          <t>MONTAGNANI</t>
+          <t>SHAFIEI</t>
         </is>
       </c>
       <c r="B535" t="inlineStr">
         <is>
-          <t>ANDREA</t>
+          <t>VENNUS</t>
         </is>
       </c>
       <c r="C535" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D535" t="inlineStr"/>
+      <c r="D535" t="inlineStr">
+        <is>
+          <t>SHAFIEI_V__2025.pdf</t>
+        </is>
+      </c>
+      <c r="E535" t="inlineStr">
+        <is>
+          <t>incompatibilita_SHAFEI14539820240213163036.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="536">
       <c r="A536" t="inlineStr">
         <is>
-          <t>CLO'</t>
+          <t>SICCHIERO</t>
         </is>
       </c>
       <c r="B536" t="inlineStr">
         <is>
-          <t>STEFANO</t>
+          <t>DARIO</t>
         </is>
       </c>
       <c r="C536" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
-[...2 lines deleted...]
-      <c r="D536" t="inlineStr"/>
+          <t>AMMINISTRATIVO Dirigenza</t>
+        </is>
+      </c>
+      <c r="D536" t="inlineStr">
+        <is>
+          <t>cv_sicchiero_1.pdf</t>
+        </is>
+      </c>
+      <c r="E536" t="inlineStr">
+        <is>
+          <t>SICCHIERO_.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="537">
       <c r="A537" t="inlineStr">
         <is>
-          <t>CASTELLINO</t>
+          <t>SIGNORINI</t>
         </is>
       </c>
       <c r="B537" t="inlineStr">
         <is>
-          <t>SIMONA</t>
+          <t>MANUEL</t>
         </is>
       </c>
       <c r="C537" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D537" t="inlineStr"/>
+      <c r="E537" t="inlineStr"/>
     </row>
     <row r="538">
       <c r="A538" t="inlineStr">
         <is>
-          <t>BONI</t>
+          <t>SIGOLO</t>
         </is>
       </c>
       <c r="B538" t="inlineStr">
         <is>
-          <t>STEFANO</t>
+          <t>GUENDALINA</t>
         </is>
       </c>
       <c r="C538" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D538" t="inlineStr"/>
+      <c r="E538" t="inlineStr">
+        <is>
+          <t>Sigolo.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="539">
       <c r="A539" t="inlineStr">
         <is>
-          <t>FAGARAZZI</t>
+          <t>SINIGAGLIA</t>
         </is>
       </c>
       <c r="B539" t="inlineStr">
         <is>
-          <t>CARLO</t>
+          <t>GIUSY</t>
         </is>
       </c>
       <c r="C539" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
-[...2 lines deleted...]
-      <c r="D539" t="inlineStr"/>
+          <t>SANITARIO Dirigenza non Medica</t>
+        </is>
+      </c>
+      <c r="D539" t="inlineStr">
+        <is>
+          <t>SINIGAGLIA_2024.pdf</t>
+        </is>
+      </c>
+      <c r="E539" t="inlineStr">
+        <is>
+          <t>SINIGAGLIA_20241.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="540">
       <c r="A540" t="inlineStr">
         <is>
-          <t>DE NICOLO</t>
+          <t>SINIGAGLIA</t>
         </is>
       </c>
       <c r="B540" t="inlineStr">
         <is>
-          <t>DANIELE</t>
+          <t>DAVIDE</t>
         </is>
       </c>
       <c r="C540" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D540" t="inlineStr"/>
     </row>
     <row r="541">
       <c r="A541" t="inlineStr">
         <is>
-          <t>ALBERGHINI</t>
+          <t>SIOULIS</t>
         </is>
       </c>
       <c r="B541" t="inlineStr">
         <is>
-          <t>GIULIA</t>
+          <t>FOTINI</t>
         </is>
       </c>
       <c r="C541" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D541" t="inlineStr"/>
+      <c r="D541" t="inlineStr">
+        <is>
+          <t>FOTINI_S__2025.pdf</t>
+        </is>
+      </c>
+      <c r="E541" t="inlineStr">
+        <is>
+          <t>Sioulis.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="542">
       <c r="A542" t="inlineStr">
         <is>
-          <t>RAMPIN</t>
+          <t>SIVIERO</t>
         </is>
       </c>
       <c r="B542" t="inlineStr">
         <is>
-          <t>FABIO</t>
+          <t>SILVANO</t>
         </is>
       </c>
       <c r="C542" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D542" t="inlineStr"/>
+      <c r="D542" t="inlineStr">
+        <is>
+          <t>C_V__Siviero_Silvano.pdf</t>
+        </is>
+      </c>
+      <c r="E542" t="inlineStr">
+        <is>
+          <t>SIVIERO_20241.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="543">
       <c r="A543" t="inlineStr">
         <is>
-          <t>ARTIOLI</t>
+          <t>SIVIERO</t>
         </is>
       </c>
       <c r="B543" t="inlineStr">
         <is>
-          <t>ELENA</t>
+          <t>GRETA</t>
         </is>
       </c>
       <c r="C543" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
-[...2 lines deleted...]
-      <c r="D543" t="inlineStr"/>
+          <t>SANITARIO Dirigenza non Medica</t>
+        </is>
+      </c>
+      <c r="D543" t="inlineStr">
+        <is>
+          <t>SIVIERO_G__2025.pdf</t>
+        </is>
+      </c>
+      <c r="E543" t="inlineStr">
+        <is>
+          <t>Inconferibilit_incompatibilit_Siviero_G.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="544">
       <c r="A544" t="inlineStr">
         <is>
-          <t>MAZZONI</t>
+          <t>SMORGON</t>
         </is>
       </c>
       <c r="B544" t="inlineStr">
         <is>
-          <t>MARIA</t>
+          <t>CRISTIANA</t>
         </is>
       </c>
       <c r="C544" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D544" t="inlineStr"/>
+      <c r="D544" t="inlineStr">
+        <is>
+          <t>SMORGON_C__2025.pdf</t>
+        </is>
+      </c>
+      <c r="E544" t="inlineStr">
+        <is>
+          <t>SMORGON_2024.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="545">
       <c r="A545" t="inlineStr">
         <is>
-          <t>MICELI</t>
+          <t>SOFFRITTI</t>
         </is>
       </c>
       <c r="B545" t="inlineStr">
         <is>
-          <t>CARLOTTA</t>
+          <t>ALESSANDRA</t>
         </is>
       </c>
       <c r="C545" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D545" t="inlineStr"/>
     </row>
     <row r="546">
       <c r="A546" t="inlineStr">
         <is>
-          <t>VERONESE</t>
+          <t>SPADOTTO</t>
         </is>
       </c>
       <c r="B546" t="inlineStr">
         <is>
-          <t>CHIARA</t>
+          <t>BARBARA</t>
         </is>
       </c>
       <c r="C546" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
-[...2 lines deleted...]
-      <c r="D546" t="inlineStr"/>
+          <t>SANITARIO Dirigenza non Medica</t>
+        </is>
+      </c>
     </row>
     <row r="547">
       <c r="A547" t="inlineStr">
         <is>
-          <t>CASALE</t>
+          <t>SPARESATO</t>
         </is>
       </c>
       <c r="B547" t="inlineStr">
         <is>
-          <t>MASSIMO</t>
+          <t>STEFANIA</t>
         </is>
       </c>
       <c r="C547" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D547" t="inlineStr"/>
+      <c r="D547" t="inlineStr">
+        <is>
+          <t>SPARESATO_2024.pdf</t>
+        </is>
+      </c>
+      <c r="E547" t="inlineStr">
+        <is>
+          <t>Sparesato_Stefania.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="548">
       <c r="A548" t="inlineStr">
         <is>
-          <t>QUITADAMO</t>
+          <t>SPINA</t>
         </is>
       </c>
       <c r="B548" t="inlineStr">
         <is>
-          <t>MARIA PIA FRANCESCA</t>
+          <t>AURELIA</t>
         </is>
       </c>
       <c r="C548" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
-[...2 lines deleted...]
-      <c r="D548" t="inlineStr"/>
+          <t>SANITARIO Dirigenza non Medica</t>
+        </is>
+      </c>
+      <c r="D548" t="inlineStr">
+        <is>
+          <t>Spina_cv.pdf</t>
+        </is>
+      </c>
+      <c r="E548" t="inlineStr">
+        <is>
+          <t>Spina.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="549">
       <c r="A549" t="inlineStr">
         <is>
-          <t>BURSI</t>
+          <t>SPOLADORI</t>
         </is>
       </c>
       <c r="B549" t="inlineStr">
         <is>
-          <t>MARIALUCIA</t>
+          <t>MATTEO</t>
         </is>
       </c>
       <c r="C549" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D549" t="inlineStr"/>
+      <c r="D549" t="inlineStr">
+        <is>
+          <t>CURRICULUM_VITAE_Matteo_Spoladori_ULSS5.pdf</t>
+        </is>
+      </c>
+      <c r="E549" t="inlineStr"/>
     </row>
     <row r="550">
       <c r="A550" t="inlineStr">
         <is>
-          <t>MARINO</t>
+          <t>STERZA</t>
         </is>
       </c>
       <c r="B550" t="inlineStr">
         <is>
-          <t>MONICA</t>
+          <t>TIZIANA</t>
         </is>
       </c>
       <c r="C550" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D550" t="inlineStr"/>
+      <c r="D550" t="inlineStr">
+        <is>
+          <t>STERZA_T__2025.pdf</t>
+        </is>
+      </c>
+      <c r="E550" t="inlineStr">
+        <is>
+          <t>Incompatibilit_STERZA.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="551">
       <c r="A551" t="inlineStr">
         <is>
-          <t>GIANELLA</t>
+          <t>STIEVANO</t>
         </is>
       </c>
       <c r="B551" t="inlineStr">
         <is>
-          <t>ELGA</t>
+          <t>ANGELA</t>
         </is>
       </c>
       <c r="C551" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
-[...2 lines deleted...]
-      <c r="D551" t="inlineStr"/>
+          <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D551" t="inlineStr">
+        <is>
+          <t>STIEVANO_A__2025.pdf</t>
+        </is>
+      </c>
+      <c r="E551" t="inlineStr">
+        <is>
+          <t>Stievano.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="552">
       <c r="A552" t="inlineStr">
         <is>
-          <t>GAGNI</t>
+          <t>STIEVANO</t>
         </is>
       </c>
       <c r="B552" t="inlineStr">
         <is>
-          <t>GIUSEPPE</t>
+          <t>LAURA</t>
         </is>
       </c>
       <c r="C552" t="inlineStr">
         <is>
-          <t>AMMINISTRATIVO Dirigenza</t>
-[...2 lines deleted...]
-      <c r="D552" t="inlineStr"/>
+          <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D552" t="inlineStr">
+        <is>
+          <t>C_V__Stievano_Laura.pdf</t>
+        </is>
+      </c>
+      <c r="E552" t="inlineStr">
+        <is>
+          <t>STIEVANO_20241.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="553">
       <c r="A553" t="inlineStr">
         <is>
-          <t>BELTRAME</t>
+          <t>STOPPA</t>
         </is>
       </c>
       <c r="B553" t="inlineStr">
         <is>
-          <t>DANIELA</t>
+          <t>ALICE</t>
         </is>
       </c>
       <c r="C553" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D553" t="inlineStr"/>
+      <c r="D553" t="inlineStr">
+        <is>
+          <t>STOPPA_ALICE_2024.pdf</t>
+        </is>
+      </c>
+      <c r="E553" t="inlineStr">
+        <is>
+          <t>STOPPA_ALICE_20241.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="554">
       <c r="A554" t="inlineStr">
         <is>
-          <t>DI MARCELLO</t>
+          <t>STRAZIMIRI</t>
         </is>
       </c>
       <c r="B554" t="inlineStr">
         <is>
-          <t>ARIANNA</t>
+          <t>ALDA</t>
         </is>
       </c>
       <c r="C554" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D554" t="inlineStr"/>
+      <c r="D554" t="inlineStr">
+        <is>
+          <t>CV_Strazimiri_ALDA_ULSS5.pdf</t>
+        </is>
+      </c>
+      <c r="E554" t="inlineStr"/>
     </row>
     <row r="555">
       <c r="A555" t="inlineStr">
         <is>
-          <t>ALBERTINI</t>
+          <t>TAGLIAZUCCHI</t>
         </is>
       </c>
       <c r="B555" t="inlineStr">
         <is>
-          <t>MADDALENA</t>
+          <t>LUISA CARLA</t>
         </is>
       </c>
       <c r="C555" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
-[...2 lines deleted...]
-      <c r="D555" t="inlineStr"/>
+          <t>AMMINISTRATIVO Dirigenza</t>
+        </is>
+      </c>
+      <c r="D555" t="inlineStr">
+        <is>
+          <t>TAGLIAZUCCHI_L__2025.pdf</t>
+        </is>
+      </c>
+      <c r="E555" t="inlineStr">
+        <is>
+          <t>TAGLIAZUZZHI_.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="556">
       <c r="A556" t="inlineStr">
         <is>
-          <t>FRANCHINI</t>
+          <t>TAMASSIA</t>
         </is>
       </c>
       <c r="B556" t="inlineStr">
         <is>
-          <t>GIULIA</t>
+          <t>MASSIMILIANO</t>
         </is>
       </c>
       <c r="C556" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
-[...2 lines deleted...]
-      <c r="D556" t="inlineStr"/>
+          <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D556" t="inlineStr">
+        <is>
+          <t>TAMASSIA_M__2025.pdf</t>
+        </is>
+      </c>
+      <c r="E556" t="inlineStr">
+        <is>
+          <t>TAMASSIA_20241.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="557">
       <c r="A557" t="inlineStr">
         <is>
-          <t>PALANO</t>
+          <t>TAMMISO</t>
         </is>
       </c>
       <c r="B557" t="inlineStr">
         <is>
-          <t>ALESSIA</t>
+          <t>ENRICO</t>
         </is>
       </c>
       <c r="C557" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D557" t="inlineStr"/>
+      <c r="D557" t="inlineStr">
+        <is>
+          <t>TAMMISO_2024.pdf</t>
+        </is>
+      </c>
+      <c r="E557" t="inlineStr">
+        <is>
+          <t>TAMMISO_20241.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="558">
       <c r="A558" t="inlineStr">
         <is>
-          <t>RICCHIARI</t>
+          <t>TARGA</t>
         </is>
       </c>
       <c r="B558" t="inlineStr">
         <is>
-          <t>MARCO</t>
+          <t>SIMONE</t>
         </is>
       </c>
       <c r="C558" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D558" t="inlineStr"/>
+      <c r="D558" t="inlineStr">
+        <is>
+          <t>Targa_Simone.pdf</t>
+        </is>
+      </c>
+      <c r="E558" t="inlineStr">
+        <is>
+          <t>Targa_Simone1.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="559">
       <c r="A559" t="inlineStr">
         <is>
-          <t>PIGNANELLI</t>
+          <t>TARTARI</t>
         </is>
       </c>
       <c r="B559" t="inlineStr">
         <is>
-          <t>MARIA COSTANZA</t>
+          <t>CRISTINA</t>
         </is>
       </c>
       <c r="C559" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D559" t="inlineStr"/>
+      <c r="D559" t="inlineStr">
+        <is>
+          <t>TARTARI10584220230606145223.pdf</t>
+        </is>
+      </c>
+      <c r="E559" t="inlineStr">
+        <is>
+          <t>TARTARI_2024.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="560">
       <c r="A560" t="inlineStr">
         <is>
-          <t>FORLANI</t>
+          <t>TEGGI</t>
         </is>
       </c>
       <c r="B560" t="inlineStr">
         <is>
-          <t>LUDOVICA</t>
+          <t>SILVIA</t>
         </is>
       </c>
       <c r="C560" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D560" t="inlineStr"/>
+      <c r="D560" t="inlineStr">
+        <is>
+          <t>TEGGI_S__2025.pdf</t>
+        </is>
+      </c>
+      <c r="E560" t="inlineStr">
+        <is>
+          <t>TEGGI_20241.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="561">
       <c r="A561" t="inlineStr">
         <is>
-          <t>BARILLARO</t>
+          <t>TENAN</t>
         </is>
       </c>
       <c r="B561" t="inlineStr">
         <is>
-          <t>MATTEO</t>
+          <t>MICHELE</t>
         </is>
       </c>
       <c r="C561" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
-[...2 lines deleted...]
-      <c r="D561" t="inlineStr"/>
+          <t>PROFESSIONALE Dirigenza</t>
+        </is>
+      </c>
+      <c r="D561" t="inlineStr">
+        <is>
+          <t>TENAN_M__2025.pdf</t>
+        </is>
+      </c>
+      <c r="E561" t="inlineStr">
+        <is>
+          <t>TENAN_.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="562">
       <c r="A562" t="inlineStr">
         <is>
-          <t>ALBANO</t>
+          <t>TERRIBILE</t>
         </is>
       </c>
       <c r="B562" t="inlineStr">
         <is>
-          <t>TOMMASO</t>
+          <t>EMANUELA</t>
         </is>
       </c>
       <c r="C562" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
-[...2 lines deleted...]
-      <c r="D562" t="inlineStr"/>
+          <t>TECNICO Dirigenza</t>
+        </is>
+      </c>
+      <c r="D562" t="inlineStr">
+        <is>
+          <t>Terribile_Emanuela1.pdf</t>
+        </is>
+      </c>
+      <c r="E562" t="inlineStr">
+        <is>
+          <t>TERRIBILE_1.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="563">
       <c r="A563" t="inlineStr">
         <is>
-          <t>MANTOVANI</t>
+          <t>TESSARI</t>
         </is>
       </c>
       <c r="B563" t="inlineStr">
         <is>
-          <t>RENZO</t>
+          <t>ANDREA</t>
         </is>
       </c>
       <c r="C563" t="inlineStr">
         <is>
-          <t>PROFESSIONALE Dirigenza</t>
+          <t>SANITARIO Dirigenza non Medica</t>
         </is>
       </c>
       <c r="D563" t="inlineStr">
         <is>
-          <t>MANTOVANI_RENZO_2024.pdf</t>
+          <t>CV_Tessari_Andrea_2025.pdf</t>
         </is>
       </c>
       <c r="E563" t="inlineStr">
         <is>
-          <t>incompatibilita_MANTOVANI_RENZO14527220240213133640.pdf</t>
+          <t>incompatibilita_TESSARI14582720240215175937.pdf</t>
         </is>
       </c>
     </row>
     <row r="564">
       <c r="A564" t="inlineStr">
         <is>
-          <t>CREPALDI</t>
+          <t>TESSARI</t>
         </is>
       </c>
       <c r="B564" t="inlineStr">
         <is>
-          <t>ANTONIO</t>
+          <t>ANNA</t>
         </is>
       </c>
       <c r="C564" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D564" t="inlineStr">
         <is>
-          <t>CREPALDI_A__2025.pdf</t>
+          <t>C_V__Anna_Tessari.pdf</t>
         </is>
       </c>
       <c r="E564" t="inlineStr">
         <is>
-          <t>INCOMPATIBILITA_2025CREPALDI.pdf</t>
+          <t>Tessari_Anna.pdf</t>
         </is>
       </c>
     </row>
     <row r="565">
       <c r="A565" t="inlineStr">
         <is>
-          <t>LUCIANO'</t>
+          <t>TINJALA</t>
         </is>
       </c>
       <c r="B565" t="inlineStr">
         <is>
-          <t>GIOVANNI</t>
+          <t>DANIEL DUMITRU</t>
         </is>
       </c>
       <c r="C565" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
+          <t>SANITARIO Dirigenza non Medica</t>
         </is>
       </c>
       <c r="D565" t="inlineStr">
         <is>
-          <t>LUCIANO_G__2025.pdf</t>
+          <t>TINJALA.pdf</t>
         </is>
       </c>
       <c r="E565" t="inlineStr">
         <is>
-          <t>incompatbilita_LUCIANO14537820240213161455.pdf</t>
+          <t>incompatibilita_TNYALA14526920240213133512.pdf</t>
         </is>
       </c>
     </row>
     <row r="566">
       <c r="A566" t="inlineStr">
         <is>
-          <t>CAPPATO</t>
+          <t>TIUPA</t>
         </is>
       </c>
       <c r="B566" t="inlineStr">
         <is>
-          <t>DANIELE</t>
+          <t>ALEXANDRU</t>
         </is>
       </c>
       <c r="C566" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D566" t="inlineStr">
         <is>
-          <t>CAPPATO_2024.pdf</t>
+          <t>TIUPA_A__2025.pdf</t>
         </is>
       </c>
       <c r="E566" t="inlineStr">
         <is>
-          <t>CAPPATO_20241.pdf</t>
+          <t>incompatbilita_TIUPA14538420240213161651.pdf</t>
         </is>
       </c>
     </row>
     <row r="567">
       <c r="A567" t="inlineStr">
         <is>
-          <t>MARCHETTI</t>
+          <t>TOCCHIO</t>
         </is>
       </c>
       <c r="B567" t="inlineStr">
         <is>
-          <t>PIERGIORGIO</t>
+          <t>ANTONIO</t>
         </is>
       </c>
       <c r="C567" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D567" t="inlineStr">
         <is>
-          <t>MARCHETTI_P__2025.pdf</t>
+          <t>Curriculum_vitae_Tocchio_2025_AULSS5.pdf</t>
         </is>
       </c>
       <c r="E567" t="inlineStr">
         <is>
-          <t>incompatibilita_Marchetti14532420240213145312.pdf</t>
+          <t>TOCCHIO_ANTONIO_2024.pdf</t>
         </is>
       </c>
     </row>
     <row r="568">
       <c r="A568" t="inlineStr">
         <is>
-          <t>FINCHI</t>
+          <t>TORIN</t>
         </is>
       </c>
       <c r="B568" t="inlineStr">
         <is>
-          <t>ALESSANDRO</t>
+          <t>GIOIA</t>
         </is>
       </c>
       <c r="C568" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D568" t="inlineStr">
         <is>
-          <t>FINCHI__2024.pdf</t>
+          <t>TORIN_CV_WORD_aggiornato_Febbraio_25.pdf</t>
         </is>
       </c>
       <c r="E568" t="inlineStr">
         <is>
-          <t>FINCHI_2024.pdf</t>
+          <t>TORIN_GIOIA.pdf</t>
         </is>
       </c>
     </row>
     <row r="569">
       <c r="A569" t="inlineStr">
         <is>
-          <t>MONTACCIANI</t>
+          <t>TOSELLI</t>
         </is>
       </c>
       <c r="B569" t="inlineStr">
         <is>
-          <t>FRANCESCO</t>
+          <t>RICCARDO</t>
         </is>
       </c>
       <c r="C569" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D569" t="inlineStr"/>
+      <c r="D569" t="inlineStr">
+        <is>
+          <t>TOSELLI_2024.pdf</t>
+        </is>
+      </c>
       <c r="E569" t="inlineStr">
         <is>
-          <t>MONTACCIANI_2024.pdf</t>
+          <t>Toselli.pdf</t>
         </is>
       </c>
     </row>
     <row r="570">
       <c r="A570" t="inlineStr">
         <is>
-          <t>PORTO</t>
+          <t>TOSI</t>
         </is>
       </c>
       <c r="B570" t="inlineStr">
         <is>
-          <t>SERGIO</t>
+          <t>ANNA LISA</t>
         </is>
       </c>
       <c r="C570" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D570" t="inlineStr">
         <is>
-          <t>porto10536320230605100151.pdf</t>
+          <t>TOSI_2024.pdf</t>
         </is>
       </c>
       <c r="E570" t="inlineStr">
         <is>
-          <t>Porto_Sergio.pdf</t>
+          <t>incompatibilita_TOSI_ANNA_LISA14539220240213162912.pdf</t>
         </is>
       </c>
     </row>
     <row r="571">
       <c r="A571" t="inlineStr">
         <is>
-          <t>CONTINI</t>
+          <t>TOSIN</t>
         </is>
       </c>
       <c r="B571" t="inlineStr">
         <is>
-          <t>GIORGIO</t>
+          <t>ENRICO</t>
         </is>
       </c>
       <c r="C571" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D571" t="inlineStr">
         <is>
-          <t>CONTINI_G__2025.pdf</t>
+          <t>TOSIN_E__2025.pdf</t>
         </is>
       </c>
       <c r="E571" t="inlineStr">
         <is>
-          <t>CONTINI_GIORGIO_dich.pdf</t>
+          <t>TOSIN.pdf</t>
         </is>
       </c>
     </row>
     <row r="572">
       <c r="A572" t="inlineStr">
         <is>
-          <t>ZAGATTI</t>
+          <t>TOSINI</t>
         </is>
       </c>
       <c r="B572" t="inlineStr">
         <is>
-          <t>GABRIELLA</t>
+          <t>ELISA</t>
         </is>
       </c>
       <c r="C572" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D572" t="inlineStr">
         <is>
-          <t>Zagatti_gabriella.pdf</t>
+          <t>TOSINI_E__2025.pdf</t>
         </is>
       </c>
       <c r="E572" t="inlineStr">
         <is>
-          <t>Zagatti_Gabriella.pdf</t>
+          <t>incompatbilita_TOSINI14538220240213161615.pdf</t>
         </is>
       </c>
     </row>
     <row r="573">
       <c r="A573" t="inlineStr">
         <is>
-          <t>SANTIPOLO</t>
+          <t>TOT</t>
         </is>
       </c>
       <c r="B573" t="inlineStr">
         <is>
-          <t>NICOLETTA</t>
+          <t>EMA</t>
         </is>
       </c>
       <c r="C573" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D573" t="inlineStr">
         <is>
-          <t>SANTIPOLO_N__2025.pdf</t>
+          <t>TOT_E__2025.pdf</t>
         </is>
       </c>
       <c r="E573" t="inlineStr">
         <is>
-          <t>incompatbilita_SANTIPOLO14537920240213161519.pdf</t>
+          <t>TOT.pdf</t>
         </is>
       </c>
     </row>
     <row r="574">
       <c r="A574" t="inlineStr">
         <is>
-          <t>SPARESATO</t>
+          <t>TRALLI</t>
         </is>
       </c>
       <c r="B574" t="inlineStr">
         <is>
-          <t>STEFANIA</t>
+          <t>GIULIA</t>
         </is>
       </c>
       <c r="C574" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D574" t="inlineStr">
         <is>
-          <t>SPARESATO_2024.pdf</t>
-[...6 lines deleted...]
-      </c>
+          <t>C_V__Tralli_Giulia.pdf</t>
+        </is>
+      </c>
+      <c r="E574" t="inlineStr"/>
     </row>
     <row r="575">
       <c r="A575" t="inlineStr">
         <is>
-          <t>AZABDAFTARI</t>
+          <t>TSOPBENG DJOUMESSI</t>
         </is>
       </c>
       <c r="B575" t="inlineStr">
         <is>
-          <t>ALIREZA</t>
+          <t>BLAISE PATRICK</t>
         </is>
       </c>
       <c r="C575" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
-        </is>
-[...8 lines deleted...]
-          <t>Azabdaftari_Alireza.pdf</t>
         </is>
       </c>
     </row>
     <row r="576">
       <c r="A576" t="inlineStr">
         <is>
-          <t>ORLANDIN</t>
+          <t>TUMINO</t>
         </is>
       </c>
       <c r="B576" t="inlineStr">
         <is>
-          <t>ANDREA</t>
+          <t>ALBERTO</t>
         </is>
       </c>
       <c r="C576" t="inlineStr">
         <is>
-          <t>AMMINISTRATIVO Dirigenza</t>
-[...11 lines deleted...]
-      </c>
+          <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D576" t="inlineStr"/>
     </row>
     <row r="577">
       <c r="A577" t="inlineStr">
         <is>
-          <t>MUSSARI</t>
+          <t>TURLON</t>
         </is>
       </c>
       <c r="B577" t="inlineStr">
         <is>
-          <t>ANDREA</t>
+          <t>VALENTINA</t>
         </is>
       </c>
       <c r="C577" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
-[...11 lines deleted...]
-      </c>
+          <t>SANITARIO Dirigenza non Medica</t>
+        </is>
+      </c>
+      <c r="D577" t="inlineStr"/>
     </row>
     <row r="578">
       <c r="A578" t="inlineStr">
         <is>
-          <t>ZAGHI</t>
+          <t>VACCARINI</t>
         </is>
       </c>
       <c r="B578" t="inlineStr">
         <is>
-          <t>MICHELE</t>
+          <t>BARBARA</t>
         </is>
       </c>
       <c r="C578" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D578" t="inlineStr">
         <is>
-          <t>ZAGHI_M__2025.pdf</t>
+          <t>VACCARINI_B__2025.pdf</t>
         </is>
       </c>
       <c r="E578" t="inlineStr">
         <is>
-          <t>INCOMPATIBILITA_2025zaghi.pdf</t>
+          <t>VACCARINI_2024.pdf</t>
         </is>
       </c>
     </row>
     <row r="579">
       <c r="A579" t="inlineStr">
         <is>
-          <t>CHIANI</t>
+          <t>VALENZA</t>
         </is>
       </c>
       <c r="B579" t="inlineStr">
         <is>
-          <t>CRISTINA</t>
+          <t>SIMONE</t>
         </is>
       </c>
       <c r="C579" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D579" t="inlineStr">
         <is>
-          <t>chiani10591920230606170529.pdf</t>
+          <t>VALENZA_S__2025.pdf</t>
         </is>
       </c>
       <c r="E579" t="inlineStr">
         <is>
-          <t>CHIANI_2024.pdf</t>
+          <t>incompatiblia_VALENZA_SIMONE14527920240213134534.pdf</t>
         </is>
       </c>
     </row>
     <row r="580">
       <c r="A580" t="inlineStr">
         <is>
-          <t>FUMELLI</t>
+          <t>VALERI</t>
         </is>
       </c>
       <c r="B580" t="inlineStr">
         <is>
-          <t>PIERGIORGIO</t>
+          <t>MARTA</t>
         </is>
       </c>
       <c r="C580" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D580" t="inlineStr">
         <is>
-          <t>curriculm_2025_FUMELLI.pdf</t>
-[...6 lines deleted...]
-      </c>
+          <t>CV_VALERI_MARTA.pdf</t>
+        </is>
+      </c>
+      <c r="E580" t="inlineStr"/>
     </row>
     <row r="581">
       <c r="A581" t="inlineStr">
         <is>
-          <t>BERGO</t>
+          <t>VALIERI</t>
         </is>
       </c>
       <c r="B581" t="inlineStr">
         <is>
-          <t>FRANCESCA</t>
+          <t>LUCA</t>
         </is>
       </c>
       <c r="C581" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D581" t="inlineStr">
         <is>
-          <t>BERGO_F__2025.pdf</t>
+          <t>VALIERI_L__2025.pdf</t>
         </is>
       </c>
       <c r="E581" t="inlineStr">
         <is>
-          <t>incompatibilita_BERGO14539020240213162107.pdf</t>
+          <t>VALIERI_incompatibilita.pdf</t>
         </is>
       </c>
     </row>
     <row r="582">
       <c r="A582" t="inlineStr">
         <is>
-          <t>ALBERTI</t>
+          <t>VALLE</t>
         </is>
       </c>
       <c r="B582" t="inlineStr">
         <is>
-          <t>LORENZO</t>
+          <t>NICCOLO'</t>
         </is>
       </c>
       <c r="C582" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D582" t="inlineStr">
         <is>
-          <t>ALBERTI_L__2025.pdf</t>
+          <t>cv_Valle_Niccol.pdf</t>
         </is>
       </c>
       <c r="E582" t="inlineStr">
         <is>
-          <t>incompatbilita_ALBERTI14538020240213161536.pdf</t>
+          <t>Valle.pdf</t>
         </is>
       </c>
     </row>
     <row r="583">
       <c r="A583" t="inlineStr">
         <is>
-          <t>RAIMONDI</t>
+          <t>VANIA</t>
         </is>
       </c>
       <c r="B583" t="inlineStr">
         <is>
-          <t>IDA</t>
+          <t>MICHELE</t>
         </is>
       </c>
       <c r="C583" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D583" t="inlineStr">
         <is>
-          <t>RAIMONDI_I__2025.pdf</t>
-[...2 lines deleted...]
-      <c r="E583" t="inlineStr"/>
+          <t>VANIA_M__2025.pdf</t>
+        </is>
+      </c>
+      <c r="E583" t="inlineStr">
+        <is>
+          <t>VANIA.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="584">
       <c r="A584" t="inlineStr">
         <is>
-          <t>BONFANTE</t>
+          <t>VENDEMIATI</t>
         </is>
       </c>
       <c r="B584" t="inlineStr">
         <is>
-          <t>PAOLA</t>
+          <t>FRANCESCO</t>
         </is>
       </c>
       <c r="C584" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D584" t="inlineStr">
         <is>
-          <t>C_V__Bonfante_Paola.pdf</t>
-[...2 lines deleted...]
-      <c r="E584" t="inlineStr"/>
+          <t>VENDEMIATI_F__2025.pdf</t>
+        </is>
+      </c>
+      <c r="E584" t="inlineStr">
+        <is>
+          <t>Vendemiati.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="585">
       <c r="A585" t="inlineStr">
         <is>
-          <t>NOVO</t>
+          <t>VENDRAME</t>
         </is>
       </c>
       <c r="B585" t="inlineStr">
         <is>
-          <t>FRANCESCA</t>
+          <t>ALESSANDRA</t>
         </is>
       </c>
       <c r="C585" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
-[...11 lines deleted...]
-      </c>
+          <t>SANITARIO Dirigenza non Medica</t>
+        </is>
+      </c>
+      <c r="D585" t="inlineStr"/>
     </row>
     <row r="586">
       <c r="A586" t="inlineStr">
         <is>
-          <t>PRANDO</t>
+          <t>VENTRE</t>
         </is>
       </c>
       <c r="B586" t="inlineStr">
         <is>
-          <t>DANIELA</t>
+          <t>TOMMASO</t>
         </is>
       </c>
       <c r="C586" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D586" t="inlineStr">
         <is>
-          <t>PRANDO_D__2025.pdf</t>
+          <t>VENTRE_T__2025.pdf</t>
         </is>
       </c>
       <c r="E586" t="inlineStr">
         <is>
-          <t>Prando_Daniela.pdf</t>
+          <t>vENTRE.pdf</t>
         </is>
       </c>
     </row>
     <row r="587">
       <c r="A587" t="inlineStr">
         <is>
-          <t>MANTOVANI</t>
+          <t>VENTURIN</t>
         </is>
       </c>
       <c r="B587" t="inlineStr">
         <is>
-          <t>ALESSANDRO</t>
+          <t>CHIARA</t>
         </is>
       </c>
       <c r="C587" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
+          <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D587" t="inlineStr">
         <is>
-          <t>MANTOVANI.pdf</t>
+          <t>VENTURIN_2024.pdf</t>
         </is>
       </c>
       <c r="E587" t="inlineStr">
         <is>
-          <t>MANTOVANI_20241.pdf</t>
+          <t>Venturin.pdf</t>
         </is>
       </c>
     </row>
     <row r="588">
       <c r="A588" t="inlineStr">
         <is>
-          <t>MARANGONI</t>
+          <t>VERONESE</t>
         </is>
       </c>
       <c r="B588" t="inlineStr">
         <is>
-          <t>LIVIA</t>
+          <t>CHIARA</t>
         </is>
       </c>
       <c r="C588" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D588" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D588" t="inlineStr"/>
     </row>
     <row r="589">
       <c r="A589" t="inlineStr">
         <is>
-          <t>BEVILACQUA</t>
+          <t>VERONESI</t>
         </is>
       </c>
       <c r="B589" t="inlineStr">
         <is>
-          <t>GEMMA</t>
+          <t>GIULIA</t>
         </is>
       </c>
       <c r="C589" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D589" t="inlineStr">
         <is>
-          <t>BEVILACQUA.pdf</t>
-[...2 lines deleted...]
-      <c r="E589" t="inlineStr"/>
+          <t>VERONESI_GIULIA_CV.pdf</t>
+        </is>
+      </c>
+      <c r="E589" t="inlineStr">
+        <is>
+          <t>veronesi_giulia.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="590">
       <c r="A590" t="inlineStr">
         <is>
-          <t>ALBERGHINI</t>
+          <t>VERZA</t>
         </is>
       </c>
       <c r="B590" t="inlineStr">
         <is>
-          <t>EMIL</t>
+          <t>ANDREA</t>
         </is>
       </c>
       <c r="C590" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D590" t="inlineStr">
         <is>
-          <t>ALBERGHINI.pdf</t>
+          <t>verza_CV_2025.pdf</t>
         </is>
       </c>
       <c r="E590" t="inlineStr">
         <is>
-          <t>ALBERGHINI1.pdf</t>
+          <t>Verza.pdf</t>
         </is>
       </c>
     </row>
     <row r="591">
       <c r="A591" t="inlineStr">
         <is>
-          <t>GREGGIO</t>
+          <t>VIANELLO</t>
         </is>
       </c>
       <c r="B591" t="inlineStr">
         <is>
-          <t>GIOVANNI</t>
+          <t>LUCREZIA</t>
         </is>
       </c>
       <c r="C591" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D591" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D591" t="inlineStr"/>
     </row>
     <row r="592">
       <c r="A592" t="inlineStr">
         <is>
-          <t>PALLI</t>
+          <t>VIANELLO</t>
         </is>
       </c>
       <c r="B592" t="inlineStr">
         <is>
-          <t>ANNALISA</t>
+          <t>LUCA</t>
         </is>
       </c>
       <c r="C592" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
+          <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D592" t="inlineStr">
         <is>
-          <t>PALLI_A__2025.pdf</t>
+          <t>VIANELLO_2024.pdf</t>
         </is>
       </c>
       <c r="E592" t="inlineStr">
         <is>
-          <t>incopatibilita_PALLI14537120240213153852.pdf</t>
+          <t>incompatibilita_VIANELLO14539520240213163002.pdf</t>
         </is>
       </c>
     </row>
     <row r="593">
       <c r="A593" t="inlineStr">
         <is>
-          <t>RINUNCINI</t>
+          <t>VIGHESSO</t>
         </is>
       </c>
       <c r="B593" t="inlineStr">
         <is>
-          <t>DAVIDE</t>
+          <t>ERIKA</t>
         </is>
       </c>
       <c r="C593" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
+          <t>SANITARIO Dirigenza non Medica</t>
         </is>
       </c>
       <c r="D593" t="inlineStr">
         <is>
-          <t>rinuncini10480520230531112722.pdf</t>
+          <t>C_V__Vighesso_Erika.pdf</t>
         </is>
       </c>
       <c r="E593" t="inlineStr">
         <is>
-          <t>Rinuncini_Davide.pdf</t>
+          <t>VIGHESSO_20241.pdf</t>
         </is>
       </c>
     </row>
     <row r="594">
       <c r="A594" t="inlineStr">
         <is>
-          <t>TOSIN</t>
+          <t>VIRGILI</t>
         </is>
       </c>
       <c r="B594" t="inlineStr">
         <is>
-          <t>ENRICO</t>
+          <t>TIZIANA MICHELA</t>
         </is>
       </c>
       <c r="C594" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D594" t="inlineStr">
         <is>
-          <t>TOSIN_E__2025.pdf</t>
+          <t>VIRGILI_M__T__2025.pdf</t>
         </is>
       </c>
       <c r="E594" t="inlineStr">
         <is>
-          <t>TOSIN.pdf</t>
+          <t>Incompatibilit_VIRGILI.pdf</t>
         </is>
       </c>
     </row>
     <row r="595">
       <c r="A595" t="inlineStr">
         <is>
-          <t>TOSINI</t>
+          <t>VITALE</t>
         </is>
       </c>
       <c r="B595" t="inlineStr">
         <is>
-          <t>ELISA</t>
+          <t>LUISA</t>
         </is>
       </c>
       <c r="C595" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D595" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D595" t="inlineStr"/>
     </row>
     <row r="596">
       <c r="A596" t="inlineStr">
         <is>
-          <t>SIVIERO</t>
+          <t>VOLANTE</t>
         </is>
       </c>
       <c r="B596" t="inlineStr">
         <is>
-          <t>GRETA</t>
+          <t>VALENTINA</t>
         </is>
       </c>
       <c r="C596" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
+          <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D596" t="inlineStr">
         <is>
-          <t>SIVIERO_G__2025.pdf</t>
+          <t>VOLANTE_V__2025.pdf</t>
         </is>
       </c>
       <c r="E596" t="inlineStr">
         <is>
-          <t>Inconferibilit_incompatibilit_Siviero_G.pdf</t>
+          <t>Volante.pdf</t>
         </is>
       </c>
     </row>
     <row r="597">
       <c r="A597" t="inlineStr">
         <is>
-          <t>PAVANI</t>
+          <t>VOLPE</t>
         </is>
       </c>
       <c r="B597" t="inlineStr">
         <is>
-          <t>PAOLA</t>
+          <t>ANDREA</t>
         </is>
       </c>
       <c r="C597" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
+          <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D597" t="inlineStr">
         <is>
-          <t>PAVANI_P__2025.pdf</t>
+          <t>VOLPE_A__2025.pdf</t>
         </is>
       </c>
       <c r="E597" t="inlineStr">
         <is>
-          <t>PAVANI_PAOLA_20241.pdf</t>
+          <t>incompatibilita_VOLPE14533920240213145804.pdf</t>
         </is>
       </c>
     </row>
     <row r="598">
       <c r="A598" t="inlineStr">
         <is>
-          <t>ARTIOLI</t>
+          <t>WAHEED</t>
         </is>
       </c>
       <c r="B598" t="inlineStr">
         <is>
-          <t>ALESSANDRO</t>
+          <t>ALI</t>
         </is>
       </c>
       <c r="C598" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D598" t="inlineStr">
         <is>
-          <t>Curriculum_vitae_2021_Alessandro_Artioli_210730070012.pdf</t>
-[...2 lines deleted...]
-      <c r="E598" t="inlineStr"/>
+          <t>WAHEED_A__2025.pdf</t>
+        </is>
+      </c>
+      <c r="E598" t="inlineStr">
+        <is>
+          <t>Incompatibilit_ALI.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="599">
       <c r="A599" t="inlineStr">
         <is>
-          <t>RUFFINI</t>
+          <t>WALCZAK</t>
         </is>
       </c>
       <c r="B599" t="inlineStr">
         <is>
-          <t>RAFFAELE</t>
+          <t>GIULIA</t>
         </is>
       </c>
       <c r="C599" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D599" t="inlineStr">
         <is>
-          <t>RUFFINI_R__2025.pdf</t>
+          <t>Walczak_Giulia.pdf</t>
         </is>
       </c>
       <c r="E599" t="inlineStr">
         <is>
-          <t>dichiarazione_incof_incomp_R_Ruffini__2025_.pdf</t>
+          <t>walczak_giulia.pdf</t>
         </is>
       </c>
     </row>
     <row r="600">
       <c r="A600" t="inlineStr">
         <is>
-          <t>LA GLORIA VALERIO</t>
+          <t>WURZBURGER</t>
         </is>
       </c>
       <c r="B600" t="inlineStr">
         <is>
-          <t>ALVISE</t>
+          <t>WENDY</t>
         </is>
       </c>
       <c r="C600" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D600" t="inlineStr">
         <is>
-          <t>LA_GLORIA_A__2025.pdf</t>
+          <t>C_V__WURZBURGER.pdf</t>
         </is>
       </c>
       <c r="E600" t="inlineStr">
         <is>
-          <t>LA_GLORIA_ALVISE_DICH.pdf</t>
+          <t>WURZBURGER_2024.pdf</t>
         </is>
       </c>
     </row>
     <row r="601">
       <c r="A601" t="inlineStr">
         <is>
-          <t>MILANI</t>
+          <t>ZAGATTI</t>
         </is>
       </c>
       <c r="B601" t="inlineStr">
         <is>
-          <t>DONATELLA</t>
+          <t>GABRIELLA</t>
         </is>
       </c>
       <c r="C601" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D601" t="inlineStr">
         <is>
-          <t>MILANI_DONATELLA.pdf</t>
+          <t>Zagatti_gabriella.pdf</t>
         </is>
       </c>
       <c r="E601" t="inlineStr">
         <is>
-          <t>Milani.pdf</t>
+          <t>Zagatti_Gabriella.pdf</t>
         </is>
       </c>
     </row>
     <row r="602">
       <c r="A602" t="inlineStr">
         <is>
-          <t>GAGLIARDI</t>
+          <t>ZAGHI</t>
         </is>
       </c>
       <c r="B602" t="inlineStr">
         <is>
-          <t>GIUSEPPE</t>
+          <t>MICHELE</t>
         </is>
       </c>
       <c r="C602" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D602" t="inlineStr">
         <is>
-          <t>CV_Gagliardi10707320230613073226.pdf</t>
+          <t>ZAGHI_M__2025.pdf</t>
         </is>
       </c>
       <c r="E602" t="inlineStr">
         <is>
-          <t>GAGLIARDI_2024.pdf</t>
+          <t>INCOMPATIBILITA_2025zaghi.pdf</t>
         </is>
       </c>
     </row>
     <row r="603">
       <c r="A603" t="inlineStr">
         <is>
-          <t>SCARANARO</t>
+          <t>ZAMAGNI</t>
         </is>
       </c>
       <c r="B603" t="inlineStr">
         <is>
-          <t>JENNY</t>
+          <t>MONICA</t>
         </is>
       </c>
       <c r="C603" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D603" t="inlineStr">
         <is>
-          <t>SCARANARO_J__2025.pdf</t>
+          <t>CV_Monica_Zamagni_2025.pdf</t>
         </is>
       </c>
       <c r="E603" t="inlineStr">
         <is>
-          <t>incompatibilita_SCARANARO.pdf</t>
+          <t>ZAMAGNI_20241.pdf</t>
         </is>
       </c>
     </row>
     <row r="604">
       <c r="A604" t="inlineStr">
         <is>
-          <t>TURLON</t>
+          <t>ZAMBERLAN</t>
         </is>
       </c>
       <c r="B604" t="inlineStr">
         <is>
-          <t>VALENTINA</t>
+          <t>ILARIA</t>
         </is>
       </c>
       <c r="C604" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
+          <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D604" t="inlineStr"/>
     </row>
     <row r="605">
       <c r="A605" t="inlineStr">
         <is>
-          <t>DE CHIARA RUFFO</t>
+          <t>ZAMBON</t>
         </is>
       </c>
       <c r="B605" t="inlineStr">
         <is>
-          <t>RICCARDO</t>
+          <t>MICHELA</t>
         </is>
       </c>
       <c r="C605" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
-[...2 lines deleted...]
-      <c r="D605" t="inlineStr"/>
+          <t>SANITARIO Dirigenza non Medica</t>
+        </is>
+      </c>
+      <c r="D605" t="inlineStr">
+        <is>
+          <t>ZAMBON_M__2025.pdf</t>
+        </is>
+      </c>
+      <c r="E605" t="inlineStr">
+        <is>
+          <t>incompatibilita_ZMBON14583020240215180040.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="606">
       <c r="A606" t="inlineStr">
         <is>
-          <t>VITALE</t>
+          <t>ZAMBONIN</t>
         </is>
       </c>
       <c r="B606" t="inlineStr">
         <is>
-          <t>LUISA</t>
+          <t>MELISSA</t>
         </is>
       </c>
       <c r="C606" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D606" t="inlineStr"/>
+      <c r="D606" t="inlineStr">
+        <is>
+          <t>Zambonin_melissa.pdf</t>
+        </is>
+      </c>
+      <c r="E606" t="inlineStr"/>
     </row>
     <row r="607">
       <c r="A607" t="inlineStr">
         <is>
-          <t>SERRA</t>
+          <t>ZAMPINI</t>
         </is>
       </c>
       <c r="B607" t="inlineStr">
         <is>
-          <t>GIOVANNA ROSA</t>
+          <t>STEFANO</t>
         </is>
       </c>
       <c r="C607" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
-[...2 lines deleted...]
-      <c r="D607" t="inlineStr"/>
+          <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D607" t="inlineStr">
+        <is>
+          <t>C_V__Zampini_Srefano.pdf</t>
+        </is>
+      </c>
+      <c r="E607" t="inlineStr">
+        <is>
+          <t>ZAMPINI_20241.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="608">
       <c r="A608" t="inlineStr">
         <is>
-          <t>DALLA NORA</t>
+          <t>ZANARDI</t>
         </is>
       </c>
       <c r="B608" t="inlineStr">
         <is>
-          <t>EDOARDO</t>
+          <t>BARBARA</t>
         </is>
       </c>
       <c r="C608" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D608" t="inlineStr"/>
+      <c r="D608" t="inlineStr">
+        <is>
+          <t>zanardi10588320230606155735.pdf</t>
+        </is>
+      </c>
+      <c r="E608" t="inlineStr">
+        <is>
+          <t>Zanardi_Barbara.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="609">
       <c r="A609" t="inlineStr">
         <is>
-          <t>FORNASIERO</t>
+          <t>ZANCA</t>
         </is>
       </c>
       <c r="B609" t="inlineStr">
         <is>
-          <t>MADDALENA</t>
+          <t>ROSANNA</t>
         </is>
       </c>
       <c r="C609" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D609" t="inlineStr"/>
+      <c r="D609" t="inlineStr">
+        <is>
+          <t>ZANCA_R__2025.pdf</t>
+        </is>
+      </c>
+      <c r="E609" t="inlineStr">
+        <is>
+          <t>ZANCA_20241.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="610">
       <c r="A610" t="inlineStr">
         <is>
-          <t>VIANELLO</t>
+          <t>ZANELLA</t>
         </is>
       </c>
       <c r="B610" t="inlineStr">
         <is>
-          <t>LUCREZIA</t>
+          <t>MARIKA</t>
         </is>
       </c>
       <c r="C610" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
-[...2 lines deleted...]
-      <c r="D610" t="inlineStr"/>
+          <t>SANITARIO Dirigenza non Medica</t>
+        </is>
+      </c>
+      <c r="D610" t="inlineStr">
+        <is>
+          <t>CV_Dott_ssa_Marika_Zanella_120423.pdf</t>
+        </is>
+      </c>
+      <c r="E610" t="inlineStr">
+        <is>
+          <t>ZANELLA_2024.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="611">
       <c r="A611" t="inlineStr">
         <is>
-          <t>RUDATIS</t>
+          <t>ZANELLATO</t>
         </is>
       </c>
       <c r="B611" t="inlineStr">
         <is>
-          <t>CHIARA</t>
+          <t>ELISA</t>
         </is>
       </c>
       <c r="C611" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D611" t="inlineStr"/>
+      <c r="D611" t="inlineStr">
+        <is>
+          <t>Curriculum_Zanellato_Elisa.pdf</t>
+        </is>
+      </c>
+      <c r="E611" t="inlineStr">
+        <is>
+          <t>ZANELLATO_2024.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="612">
       <c r="A612" t="inlineStr">
         <is>
-          <t>GIROTTO</t>
+          <t>ZANINI</t>
         </is>
       </c>
       <c r="B612" t="inlineStr">
         <is>
-          <t>CHIARA</t>
+          <t>SILVIA</t>
         </is>
       </c>
       <c r="C612" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
-[...2 lines deleted...]
-      <c r="D612" t="inlineStr"/>
+          <t>AMMINISTRATIVO Dirigenza</t>
+        </is>
+      </c>
+      <c r="D612" t="inlineStr">
+        <is>
+          <t>ZANINI_2024.pdf</t>
+        </is>
+      </c>
+      <c r="E612" t="inlineStr">
+        <is>
+          <t>ZANINI_.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="613">
       <c r="A613" t="inlineStr">
         <is>
-          <t>MINGHETTI</t>
+          <t>ZANON</t>
         </is>
       </c>
       <c r="B613" t="inlineStr">
         <is>
-          <t>MARGHERITA</t>
+          <t>PAOLO</t>
         </is>
       </c>
       <c r="C613" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D613" t="inlineStr"/>
+      <c r="D613" t="inlineStr">
+        <is>
+          <t>C_V__Zanon_Paolo.pdf</t>
+        </is>
+      </c>
+      <c r="E613" t="inlineStr">
+        <is>
+          <t>ZANON_PAOLO_2024.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="614">
       <c r="A614" t="inlineStr">
         <is>
-          <t>SOFFRITTI</t>
+          <t>ZANON</t>
         </is>
       </c>
       <c r="B614" t="inlineStr">
         <is>
-          <t>ALESSANDRA</t>
+          <t>ALESSIA</t>
         </is>
       </c>
       <c r="C614" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D614" t="inlineStr"/>
+      <c r="D614" t="inlineStr">
+        <is>
+          <t>Curriculum_ULSS5_Alessia_Zanon_04042025.pdf</t>
+        </is>
+      </c>
+      <c r="E614" t="inlineStr">
+        <is>
+          <t>Inconferibilita_2025_Alessia_Zanon.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="615">
       <c r="A615" t="inlineStr">
         <is>
-          <t>LAGANA'</t>
+          <t>ZANON</t>
         </is>
       </c>
       <c r="B615" t="inlineStr">
         <is>
-          <t>MARTINA</t>
+          <t>FRANCESCO</t>
         </is>
       </c>
       <c r="C615" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D615" t="inlineStr"/>
+      <c r="D615" t="inlineStr">
+        <is>
+          <t>ZANON_FRANCESCO.pdf</t>
+        </is>
+      </c>
+      <c r="E615" t="inlineStr">
+        <is>
+          <t>incompatiblia_ZANON14528320240213134649.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="616">
       <c r="A616" t="inlineStr">
         <is>
-          <t>CORALLO</t>
+          <t>ZATTARIN</t>
         </is>
       </c>
       <c r="B616" t="inlineStr">
         <is>
-          <t>CRISTIANA</t>
+          <t>ALDO</t>
         </is>
       </c>
       <c r="C616" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
-[...2 lines deleted...]
-      <c r="D616" t="inlineStr"/>
+          <t>SANITARIO Dirigenza non Medica</t>
+        </is>
+      </c>
+      <c r="D616" t="inlineStr">
+        <is>
+          <t>ZATTARIN_2024.pdf</t>
+        </is>
+      </c>
+      <c r="E616" t="inlineStr">
+        <is>
+          <t>incompatibilita_ZATTARIN14535220240213151828.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="617">
       <c r="A617" t="inlineStr">
         <is>
-          <t>CILIBERTO</t>
+          <t>ZELANTE</t>
         </is>
       </c>
       <c r="B617" t="inlineStr">
         <is>
-          <t>LUIGI</t>
+          <t>ANGELO</t>
         </is>
       </c>
       <c r="C617" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D617" t="inlineStr"/>
+      <c r="D617" t="inlineStr">
+        <is>
+          <t>ZELANTE_A__2025.pdf</t>
+        </is>
+      </c>
+      <c r="E617" t="inlineStr">
+        <is>
+          <t>ZELANTE_ANGELO_2024.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="618">
       <c r="A618" t="inlineStr">
         <is>
-          <t>CORRADI</t>
+          <t>ZESE</t>
         </is>
       </c>
       <c r="B618" t="inlineStr">
         <is>
-          <t>MARIA FELICE</t>
+          <t>MONICA</t>
         </is>
       </c>
       <c r="C618" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D618" t="inlineStr"/>
+      <c r="D618" t="inlineStr">
+        <is>
+          <t>ZESE_2024.pdf</t>
+        </is>
+      </c>
+      <c r="E618" t="inlineStr">
+        <is>
+          <t>ZESE_20241.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="619">
       <c r="A619" t="inlineStr">
         <is>
-          <t>MORGHEN</t>
+          <t>ZORZI</t>
         </is>
       </c>
       <c r="B619" t="inlineStr">
         <is>
-          <t>ILARIA</t>
+          <t>FABIOLA</t>
         </is>
       </c>
       <c r="C619" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D619" t="inlineStr"/>
-[...295 lines deleted...]
-          <t>SANITARIO Dirigenza Medica</t>
+      <c r="D619" t="inlineStr">
+        <is>
+          <t>C_V__Zorzi_Fabiola.pdf</t>
+        </is>
+      </c>
+      <c r="E619" t="inlineStr">
+        <is>
+          <t>Zorzi_Fabiola.pdf</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>