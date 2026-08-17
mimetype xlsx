--- v2 (2026-07-03)
+++ v3 (2026-08-17)
@@ -410,51 +410,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:E619"/>
+  <dimension ref="A1:E623"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Cognome</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Nome</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>Organico</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
@@ -516,140 +516,143 @@
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>AGNOLETTO_20241.pdf</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>ALBANO</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>TOMMASO</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D4" t="inlineStr"/>
+      <c r="E4" t="inlineStr"/>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>ALBERGHINI</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>GIULIA</t>
+          <t>EMIL</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D5" t="inlineStr"/>
+      <c r="D5" t="inlineStr">
+        <is>
+          <t>ALBERGHINI.pdf</t>
+        </is>
+      </c>
+      <c r="E5" t="inlineStr">
+        <is>
+          <t>ALBERGHINI1.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>ALBERGHINI</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>EMIL</t>
+          <t>MICHELE</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>ALBERGHINI.pdf</t>
+          <t>ALBERGHINI_MICHELE_2025.pdf</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>ALBERGHINI1.pdf</t>
+          <t>Alberghini_Michele.pdf</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>ALBERGHINI</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>MICHELE</t>
+          <t>GIULIA</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D7" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D7" t="inlineStr"/>
+      <c r="E7" t="inlineStr"/>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>ALBERTINI</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>MADDALENA</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D8" t="inlineStr"/>
+      <c r="E8" t="inlineStr"/>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>ALDRIGHETTI</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>LEONARDO</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
           <t>ALDRIGHETTI_L__2025.pdf</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
           <t>Aldrighetti.pdf</t>
@@ -1031,82 +1034,83 @@
       </c>
       <c r="C24" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t>ARSENI_A__2025.pdf</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
           <t>DICHIARAZIONE_INCOMPATIBILITA_ARSENI.pdf</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>ARTIOLI</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>ALESSANDRO</t>
+          <t>ELENA</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D25" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D25" t="inlineStr"/>
       <c r="E25" t="inlineStr"/>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>ARTIOLI</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>ELENA</t>
+          <t>ALESSANDRO</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D26" t="inlineStr"/>
+      <c r="D26" t="inlineStr">
+        <is>
+          <t>Curriculum_vitae_2021_Alessandro_Artioli_210730070012.pdf</t>
+        </is>
+      </c>
+      <c r="E26" t="inlineStr"/>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>ARZENTON</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>MARIANNA</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
           <t>Arzenton_Marianna.pdf</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
           <t>Arzenton.pdf</t>
@@ -1134,50 +1138,52 @@
           <t>Aspidistria.pdf</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
           <t>Aspidistria1.pdf</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>AVOLA</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>GIORGIO</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
+      <c r="D29" t="inlineStr"/>
+      <c r="E29" t="inlineStr"/>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>AZABDAFTARI</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>ALIREZA</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
           <t>AZABDAFTARI_ALIREZA.pdf</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
           <t>Azabdaftari_Alireza.pdf</t>
@@ -1418,50 +1424,51 @@
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
           <t>Barile.pdf</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>BARILLARO</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
           <t>MATTEO</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D40" t="inlineStr"/>
+      <c r="E40" t="inlineStr"/>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>BARTOLETTI</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
           <t>PAOLA</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
           <t>CURRICULUM_VITAE_Paola_Bartoletti.pdf</t>
         </is>
       </c>
       <c r="E41" t="inlineStr"/>
     </row>
     <row r="42">
@@ -1612,2849 +1619,2854 @@
       </c>
       <c r="C47" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza non Medica</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
           <t>BELLAN_E__2025.pdf</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
           <t>BELLAN_2024.pdf</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>BELLINI</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>FEDERICO</t>
+          <t>LISA</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>Bellini.pdf</t>
+          <t>BELLINI_L__2025.pdf</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>Bellini1.pdf</t>
+          <t>Dichiarazione_BELLINI_LISA.pdf</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>BELLINI</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>LISA</t>
+          <t>FEDERICO</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>BELLINI_L__2025.pdf</t>
+          <t>Bellini.pdf</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>Dichiarazione_BELLINI_LISA.pdf</t>
+          <t>Bellini1.pdf</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
-          <t>BELLONZI</t>
+          <t>BELLON</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>SILVIA</t>
+          <t>TECLA</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
-[...11 lines deleted...]
-      </c>
+          <t>SANITARIO Dirigenza non Medica</t>
+        </is>
+      </c>
+      <c r="D50" t="inlineStr"/>
+      <c r="E50" t="inlineStr"/>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
-          <t>BELLUCO</t>
+          <t>BELLONZI</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>GIACOMO</t>
+          <t>SILVIA</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t>BELLUCO_G__2025.pdf</t>
+          <t>bellonzi25.pdf</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>Belluco.pdf</t>
+          <t>incopatiilita_BELLONZ14530020240213144537.pdf</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
-          <t>BELLUZZI</t>
+          <t>BELLUCO</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>AMANDA</t>
+          <t>GIACOMO</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>cv_belluzzi.pdf</t>
-[...2 lines deleted...]
-      <c r="E52" t="inlineStr"/>
+          <t>BELLUCO_G__2025.pdf</t>
+        </is>
+      </c>
+      <c r="E52" t="inlineStr">
+        <is>
+          <t>Belluco.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
-          <t>BELTRAME</t>
+          <t>BELLUZZI</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>DANIELA</t>
+          <t>AMANDA</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D53" t="inlineStr"/>
+      <c r="D53" t="inlineStr">
+        <is>
+          <t>cv_belluzzi.pdf</t>
+        </is>
+      </c>
+      <c r="E53" t="inlineStr"/>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
           <t>BELTRAME</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>LAURA</t>
+          <t>VALENTINA</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
-[...3 lines deleted...]
-      <c r="E54" t="inlineStr"/>
+          <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D54" t="inlineStr">
+        <is>
+          <t>BELTRAME.pdf</t>
+        </is>
+      </c>
+      <c r="E54" t="inlineStr">
+        <is>
+          <t>Incompatibilit_BELTRAME_Valentina.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>BELTRAME</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>VALENTINA</t>
+          <t>LAURA</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
-[...11 lines deleted...]
-      </c>
+          <t>SANITARIO Dirigenza non Medica</t>
+        </is>
+      </c>
+      <c r="D55" t="inlineStr"/>
+      <c r="E55" t="inlineStr"/>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
-          <t>BENELLE</t>
+          <t>BELTRAME</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>MARCO</t>
+          <t>DANIELA</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D56" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D56" t="inlineStr"/>
       <c r="E56" t="inlineStr"/>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
-          <t>BENETTON</t>
+          <t>BENELLE</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>GIANLUCA</t>
+          <t>MARCO</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>BENETTON_G__2025.pdf</t>
-[...6 lines deleted...]
-      </c>
+          <t>benelle_cv.pdf</t>
+        </is>
+      </c>
+      <c r="E57" t="inlineStr"/>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
-          <t>BENVENUTI</t>
+          <t>BENETTON</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>FRANCESCO</t>
+          <t>GIANLUCA</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>Dott__Benvenuti.pdf</t>
-[...2 lines deleted...]
-      <c r="E58" t="inlineStr"/>
+          <t>BENETTON_G__2025.pdf</t>
+        </is>
+      </c>
+      <c r="E58" t="inlineStr">
+        <is>
+          <t>Benetton.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
-          <t>BERGAMI</t>
+          <t>BENVENUTI</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>ELEONORA</t>
+          <t>FRANCESCO</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>BERGAMI_2024.pdf</t>
-[...6 lines deleted...]
-      </c>
+          <t>Dott__Benvenuti.pdf</t>
+        </is>
+      </c>
+      <c r="E59" t="inlineStr"/>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
-          <t>BERGAMINI</t>
+          <t>BERGAMI</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>ALICE</t>
+          <t>ELEONORA</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>cv_bergamini.pdf</t>
+          <t>BERGAMI_2024.pdf</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>Bergamini_Alice.pdf</t>
+          <t>BERGAMI_20241.pdf</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
-          <t>BERGO</t>
+          <t>BERGAMINI</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>FRANCESCA</t>
+          <t>ALICE</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>BERGO_F__2025.pdf</t>
+          <t>cv_bergamini.pdf</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>incompatibilita_BERGO14539020240213162107.pdf</t>
+          <t>Bergamini_Alice.pdf</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
           <t>BERGO</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>CRISTINA</t>
+          <t>FRANCESCA</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
+          <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>BERGO_C__2025.pdf</t>
+          <t>BERGO_F__2025.pdf</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>incompatibilita_BERGO14582820240215175958.pdf</t>
+          <t>incompatibilita_BERGO14539020240213162107.pdf</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
-          <t>BERNARDINELLO</t>
+          <t>BERGO</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>VALENTINA</t>
+          <t>CRISTINA</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
+          <t>SANITARIO Dirigenza non Medica</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>CURRICULM_VITAE_Valentina_Bernardinello.pdf</t>
-[...2 lines deleted...]
-      <c r="E63" t="inlineStr"/>
+          <t>BERGO_C__2025.pdf</t>
+        </is>
+      </c>
+      <c r="E63" t="inlineStr">
+        <is>
+          <t>incompatibilita_BERGO14582820240215175958.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
-          <t>BERNASCONI</t>
+          <t>BERNARDINELLO</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>MARA OLGA</t>
+          <t>VALENTINA</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>C_V__Bernasconi_M_O_.pdf</t>
-[...6 lines deleted...]
-      </c>
+          <t>CURRICULM_VITAE_Valentina_Bernardinello.pdf</t>
+        </is>
+      </c>
+      <c r="E64" t="inlineStr"/>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
-          <t>BERTOMORO</t>
+          <t>BERNASCONI</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>PERLA</t>
+          <t>MARA OLGA</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>Bertomoro1.pdf</t>
+          <t>C_V__Bernasconi_M_O_.pdf</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>BERTOMORO_2024.pdf</t>
+          <t>Bernasconi_Mara_Olga.pdf</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
-          <t>BETTARELLO</t>
+          <t>BERTOMORO</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>GIORGIO</t>
+          <t>PERLA</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>BETTARELLO_GIORGIO.pdf</t>
+          <t>Bertomoro1.pdf</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>BETTARELLO.pdf</t>
+          <t>BERTOMORO_2024.pdf</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
-          <t>BETTINI</t>
+          <t>BETTARELLO</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>FEDERICO MANFREDI</t>
+          <t>GIORGIO</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>Bettini_Federico_cv.pdf</t>
+          <t>BETTARELLO_GIORGIO.pdf</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>Bettini_Federico.pdf</t>
+          <t>BETTARELLO.pdf</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
-          <t>BIANCHI</t>
+          <t>BETTINI</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>CHIARA</t>
+          <t>FEDERICO MANFREDI</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D68" t="inlineStr">
+        <is>
+          <t>Bettini_Federico_cv.pdf</t>
+        </is>
+      </c>
+      <c r="E68" t="inlineStr">
+        <is>
+          <t>Bettini_Federico.pdf</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
-          <t>BISAN</t>
+          <t>BEVILACQUA</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>TAMARA</t>
+          <t>GEMMA</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
+          <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>BISAN_T__2025.pdf</t>
+          <t>BEVILACQUA.pdf</t>
         </is>
       </c>
       <c r="E69" t="inlineStr"/>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
-          <t>BISCUOLA</t>
+          <t>BIANCHI</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>SILVIA</t>
+          <t>CHIARA</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
-[...11 lines deleted...]
-      </c>
+          <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D70" t="inlineStr"/>
+      <c r="E70" t="inlineStr"/>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
-          <t>BISI</t>
+          <t>BISAN</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>RAFFAELLA</t>
+          <t>TAMARA</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza non Medica</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>BISI1.pdf</t>
-[...6 lines deleted...]
-      </c>
+          <t>BISAN_T__2025.pdf</t>
+        </is>
+      </c>
+      <c r="E71" t="inlineStr"/>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
-          <t>BOCCARDO</t>
+          <t>BISCUOLA</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>STEFANO</t>
+          <t>SILVIA</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
+          <t>SANITARIO Dirigenza non Medica</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>BOCCARDO_S__2025.pdf</t>
+          <t>BISCUOLA_2024.pdf</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t>BOCCARDO_20241.pdf</t>
+          <t>incopatiilita_BISCUOLA14530120240213144554.pdf</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
-          <t>BOE</t>
+          <t>BISI</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>EREDINA PASQUA</t>
+          <t>RAFFAELLA</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza non Medica</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>CV_dr_ssa_BOE_EREDINA_PASQUA_odt.pdf</t>
+          <t>BISI1.pdf</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>Boe.pdf</t>
+          <t>BISI.pdf</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
-          <t>BOGGIAN</t>
+          <t>BOCCARDO</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>ILEANA</t>
+          <t>STEFANO</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
+          <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t>boggian_ileana_cv.pdf</t>
+          <t>BOCCARDO_S__2025.pdf</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
-          <t>Boggian.pdf</t>
+          <t>BOCCARDO_20241.pdf</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
-          <t>BOLZONELLA</t>
+          <t>BOE</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>CATERINA</t>
+          <t>EREDINA PASQUA</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza non Medica</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t>BOLZONELLA_2024.pdf</t>
+          <t>CV_dr_ssa_BOE_EREDINA_PASQUA_odt.pdf</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
-          <t>incompatibilitaBONZONELLA14582620240215175905.pdf</t>
+          <t>Boe.pdf</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
-          <t>BON</t>
+          <t>BOGGIAN</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>MARTINA</t>
+          <t>ILEANA</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
+          <t>SANITARIO Dirigenza non Medica</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t>bon_cv_2025.pdf</t>
+          <t>boggian_ileana_cv.pdf</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
-          <t>Bon.pdf</t>
+          <t>Boggian.pdf</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
-          <t>BONATO</t>
+          <t>BOLZONELLA</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>OMAR</t>
+          <t>CATERINA</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
+          <t>SANITARIO Dirigenza non Medica</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t>BONATO_O__2025.pdf</t>
+          <t>BOLZONELLA_2024.pdf</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
-          <t>DICHIARAZIONE_INCOMPATIBILITA_BONATO.pdf</t>
+          <t>incompatibilitaBONZONELLA14582620240215175905.pdf</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
-          <t>BONI</t>
+          <t>BON</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>STEFANO</t>
+          <t>MARTINA</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D78" t="inlineStr"/>
+      <c r="D78" t="inlineStr">
+        <is>
+          <t>bon_cv_2025.pdf</t>
+        </is>
+      </c>
+      <c r="E78" t="inlineStr">
+        <is>
+          <t>Bon.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
-          <t>BONIPOZZI</t>
+          <t>BONATO</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>SILVIA</t>
+          <t>OMAR</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t>cv_bonipozzi.pdf</t>
-[...2 lines deleted...]
-      <c r="E79" t="inlineStr"/>
+          <t>BONATO_O__2025.pdf</t>
+        </is>
+      </c>
+      <c r="E79" t="inlineStr">
+        <is>
+          <t>DICHIARAZIONE_INCOMPATIBILITA_BONATO.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
-          <t>BORDON</t>
+          <t>BONI</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>PAOLA</t>
+          <t>STEFANO</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D80" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D80" t="inlineStr"/>
+      <c r="E80" t="inlineStr"/>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
-          <t>BORGHESAN</t>
+          <t>BONIPOZZI</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>FEDERICO</t>
+          <t>SILVIA</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t>CV_Borghesan_AULSS5.pdf</t>
-[...6 lines deleted...]
-      </c>
+          <t>cv_bonipozzi.pdf</t>
+        </is>
+      </c>
+      <c r="E81" t="inlineStr"/>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
-          <t>BORGO</t>
+          <t>BORDON</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>ANDREA</t>
+          <t>PAOLA</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
-          <t>BORGO_A__2025.pdf</t>
+          <t>BORDON_PAOLA.pdf</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
-          <t>BORGO_2024.pdf</t>
+          <t>BORDON_20241.pdf</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
-          <t>BOSCHETTI</t>
+          <t>BORGHESAN</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>STEFANO</t>
+          <t>FEDERICO</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t>BOSCHETTI_curriculum_vitae_2025.pdf</t>
-[...2 lines deleted...]
-      <c r="E83" t="inlineStr"/>
+          <t>CV_Borghesan_AULSS5.pdf</t>
+        </is>
+      </c>
+      <c r="E83" t="inlineStr">
+        <is>
+          <t>BORGHESAN_FEDERICO.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
-          <t>BOSELLI</t>
+          <t>BORGO</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>ANNA</t>
+          <t>ANDREA</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t>BOSELLI_A__2025.pdf</t>
+          <t>BORGO_A__2025.pdf</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
-          <t>BOSELLI2024.pdf</t>
+          <t>BORGO_2024.pdf</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
-          <t>BRAMANTE</t>
+          <t>BOSCHETTI</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>GIUSEPPE</t>
+          <t>STEFANO</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D85" t="inlineStr"/>
+      <c r="D85" t="inlineStr">
+        <is>
+          <t>BOSCHETTI_curriculum_vitae_2025.pdf</t>
+        </is>
+      </c>
+      <c r="E85" t="inlineStr"/>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
-          <t>BRANDOLESE</t>
+          <t>BOSELLI</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>ANDREA</t>
+          <t>ANNA</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D86" t="inlineStr">
+        <is>
+          <t>BOSELLI_A__2025.pdf</t>
+        </is>
+      </c>
+      <c r="E86" t="inlineStr">
+        <is>
+          <t>BOSELLI2024.pdf</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
-          <t>BRESSAN</t>
+          <t>BRAMANTE</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>GIULIA</t>
+          <t>GIUSEPPE</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
-[...11 lines deleted...]
-      </c>
+          <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D87" t="inlineStr"/>
+      <c r="E87" t="inlineStr"/>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
-          <t>BRIGATO</t>
+          <t>BRANDOLESE</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>LUCA</t>
+          <t>ANDREA</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
-[...11 lines deleted...]
-      </c>
+          <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D88" t="inlineStr"/>
+      <c r="E88" t="inlineStr"/>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
-          <t>BROGNARO</t>
+          <t>BRESSAN</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>ENRICO</t>
+          <t>GIULIA</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
+          <t>SANITARIO Dirigenza non Medica</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
-          <t>SCAN4860_000.pdf</t>
+          <t>Curriculum_Giulia_Bressan_aprile_20231.pdf</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
-          <t>BROGNARO_2024.pdf</t>
+          <t>Bressan.pdf</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
-          <t>BROMBIN</t>
+          <t>BRIGATO</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>CLAUDIA</t>
+          <t>LUCA</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
+          <t>SANITARIO Dirigenza non Medica</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
-          <t>BROMBIN_2024.pdf</t>
+          <t>BRIGATO_2024.pdf</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
-          <t>BROMBIN_20241.pdf</t>
+          <t>incompatibilitaBRIGATO14582520240215175833.pdf</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
-          <t>BRUNORO</t>
+          <t>BROGNARO</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>ROBERTO</t>
+          <t>ENRICO</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
-[...2 lines deleted...]
-      <c r="D91" t="inlineStr"/>
+          <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D91" t="inlineStr">
+        <is>
+          <t>SCAN4860_000.pdf</t>
+        </is>
+      </c>
+      <c r="E91" t="inlineStr">
+        <is>
+          <t>BROGNARO_2024.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
-          <t>BRUSEGAN</t>
+          <t>BROMBIN</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>ADRIANA</t>
+          <t>CLAUDIA</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
+          <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
-          <t>BRUSEGAN_A__2025.pdf</t>
+          <t>BROMBIN_2024.pdf</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
-          <t>Brusegan.pdf</t>
+          <t>BROMBIN_20241.pdf</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
-          <t>BRUSEGHELLO</t>
+          <t>BRUNORO</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>ELENA</t>
+          <t>ROBERTO</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
-[...1 lines deleted...]
-      </c>
+          <t>SANITARIO Dirigenza non Medica</t>
+        </is>
+      </c>
+      <c r="D93" t="inlineStr"/>
+      <c r="E93" t="inlineStr"/>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
-          <t>BUCCI</t>
+          <t>BRUSEGAN</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>MARCO</t>
+          <t>ADRIANA</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
+          <t>SANITARIO Dirigenza non Medica</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
-          <t>cv_bucci_marco.pdf</t>
-[...2 lines deleted...]
-      <c r="E94" t="inlineStr"/>
+          <t>BRUSEGAN_A__2025.pdf</t>
+        </is>
+      </c>
+      <c r="E94" t="inlineStr">
+        <is>
+          <t>Brusegan.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
-          <t>BUI</t>
+          <t>BRUSEGHELLO</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>VANDA</t>
+          <t>ELENA</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D95" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D95" t="inlineStr"/>
+      <c r="E95" t="inlineStr"/>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
-          <t>BUKLI</t>
+          <t>BUCCI</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>ESTER</t>
+          <t>MARCO</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
-          <t>bukli_cv.pdf</t>
-[...6 lines deleted...]
-      </c>
+          <t>cv_bucci_marco.pdf</t>
+        </is>
+      </c>
+      <c r="E96" t="inlineStr"/>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
-          <t>BUONO</t>
+          <t>BUI</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>UMBERTO</t>
+          <t>VANDA</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
-          <t>BUONO_U__2025.pdf</t>
+          <t>CV_Dott_ssa_BUI.pdf</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
-          <t>inconf_incom_BUONO.pdf</t>
+          <t>Bui.pdf</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
-          <t>BURATTIN</t>
+          <t>BUKLI</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>GIUSEPPE</t>
+          <t>ESTER</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
-          <t>Burattin_Giuseppe.pdf</t>
+          <t>bukli_cv.pdf</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
-          <t>Burattin_Giuseppe1.pdf</t>
+          <t>Bukli.pdf</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
-          <t>BURSI</t>
+          <t>BUONO</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>MARIALUCIA</t>
+          <t>UMBERTO</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D99" t="inlineStr"/>
+      <c r="D99" t="inlineStr">
+        <is>
+          <t>BUONO_U__2025.pdf</t>
+        </is>
+      </c>
+      <c r="E99" t="inlineStr">
+        <is>
+          <t>inconf_incom_BUONO.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
-          <t>BUSATTO</t>
+          <t>BURATTIN</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>ALESSIA</t>
+          <t>GIUSEPPE</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
+          <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
-          <t>BUSATTO_A__2025.pdf</t>
+          <t>Burattin_Giuseppe.pdf</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
-          <t>BUSATTO_ALESSIA.pdf</t>
+          <t>Burattin_Giuseppe1.pdf</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
-          <t>BUTTURINI</t>
+          <t>BURSI</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>ANGELO</t>
+          <t>MARIALUCIA</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D101" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D101" t="inlineStr"/>
+      <c r="E101" t="inlineStr"/>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
-          <t>BUZZI</t>
+          <t>BUSATTO</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>GIANLUCA</t>
+          <t>ALESSIA</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
+          <t>SANITARIO Dirigenza non Medica</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
-          <t>BUZZI_G_2025.pdf</t>
+          <t>BUSATTO_A__2025.pdf</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
-          <t>Buzzi_Gianluca.pdf</t>
+          <t>BUSATTO_ALESSIA.pdf</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
-          <t>CALANDRIELLO</t>
+          <t>BUTTURINI</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t>LUCIA</t>
+          <t>ANGELO</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
-          <t>CALANDRIELLO_L__2025.pdf</t>
+          <t>BUTTURINI_A_2025.pdf</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
-          <t>inconpatibilita_CALANDRELLO14530520240213144706.pdf</t>
+          <t>BUTTURINI_2024.pdf</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
-          <t>CAMEROTTO</t>
+          <t>BUZZI</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t>ALESSANDRO</t>
+          <t>GIANLUCA</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
-          <t>CV___CAMEROTTO_Alessandro.pdf</t>
+          <t>BUZZI_G_2025.pdf</t>
         </is>
       </c>
       <c r="E104" t="inlineStr">
         <is>
-          <t>Incompatibilit_Camerotto_Alessandro.pdf</t>
+          <t>Buzzi_Gianluca.pdf</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
-          <t>CAMPION</t>
+          <t>CALANDRIELLO</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t>ANNA</t>
+          <t>LUCIA</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
-          <t>pdfCV_anna_campion.pdf</t>
-[...2 lines deleted...]
-      <c r="E105" t="inlineStr"/>
+          <t>CALANDRIELLO_L__2025.pdf</t>
+        </is>
+      </c>
+      <c r="E105" t="inlineStr">
+        <is>
+          <t>inconpatibilita_CALANDRELLO14530520240213144706.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
-          <t>CANAZZA</t>
+          <t>CAMEROTTO</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t>STEFANO</t>
+          <t>ALESSANDRO</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
-          <t>C_V__Canazza_Stefano.pdf</t>
-[...2 lines deleted...]
-      <c r="E106" t="inlineStr"/>
+          <t>CV___CAMEROTTO_Alessandro.pdf</t>
+        </is>
+      </c>
+      <c r="E106" t="inlineStr">
+        <is>
+          <t>Incompatibilit_Camerotto_Alessandro.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
-          <t>CANEVA</t>
+          <t>CAMPION</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t>FRANCESCA</t>
+          <t>ANNA</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
-          <t>CANEVA_2024.pdf</t>
-[...6 lines deleted...]
-      </c>
+          <t>pdfCV_anna_campion.pdf</t>
+        </is>
+      </c>
+      <c r="E107" t="inlineStr"/>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
-          <t>CANOVA</t>
+          <t>CANAZZA</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
-          <t>ELISA</t>
+          <t>STEFANO</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
-          <t>CANOVA_2024.pdf</t>
-[...6 lines deleted...]
-      </c>
+          <t>C_V__Canazza_Stefano.pdf</t>
+        </is>
+      </c>
+      <c r="E108" t="inlineStr"/>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
-          <t>CAPPATO</t>
+          <t>CANEVA</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
-          <t>DANIELE</t>
+          <t>FRANCESCA</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
-          <t>CAPPATO_2024.pdf</t>
+          <t>CANEVA_2024.pdf</t>
         </is>
       </c>
       <c r="E109" t="inlineStr">
         <is>
-          <t>CAPPATO_20241.pdf</t>
+          <t>CANEVA_20241.pdf</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
-          <t>CAPUTO</t>
+          <t>CANOVA</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
-          <t>SARA</t>
+          <t>ELISA</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
-          <t>CAPUTO_S__2025.pdf</t>
+          <t>CANOVA_2024.pdf</t>
         </is>
       </c>
       <c r="E110" t="inlineStr">
         <is>
-          <t>CAPUTO_SARA_2024.pdf</t>
+          <t>incompatibilita_CANOVA14539420240213162944.pdf</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
-          <t>CAPUZZO</t>
+          <t>CAPPATO</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
-          <t>CHIARA</t>
+          <t>DANIELE</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D111" t="inlineStr"/>
+      <c r="D111" t="inlineStr">
+        <is>
+          <t>CAPPATO_2024.pdf</t>
+        </is>
+      </c>
       <c r="E111" t="inlineStr">
         <is>
-          <t>CAPUZZO_2024.pdf</t>
+          <t>CAPPATO_20241.pdf</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr">
         <is>
-          <t>CAPUZZO</t>
+          <t>CAPUTO</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
-          <t>LORENA</t>
+          <t>SARA</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
-          <t>AMMINISTRATIVO Dirigenza</t>
+          <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
         <is>
-          <t>Capuzzo_Lorena.pdf</t>
+          <t>CAPUTO_S__2025.pdf</t>
         </is>
       </c>
       <c r="E112" t="inlineStr">
         <is>
-          <t>CAPUZZO_.pdf</t>
+          <t>CAPUTO_SARA_2024.pdf</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="inlineStr">
         <is>
-          <t>CARBONIN</t>
+          <t>CAPUZZO</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
-          <t>GIAN ENRICO</t>
+          <t>CHIARA</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D113" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D113" t="inlineStr"/>
       <c r="E113" t="inlineStr">
         <is>
-          <t>CARBONIN_GIAN_ENRICO.pdf</t>
+          <t>CAPUZZO_2024.pdf</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr">
         <is>
-          <t>CARDI'</t>
+          <t>CAPUZZO</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
-          <t>VALENTINA</t>
+          <t>LORENA</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
+          <t>AMMINISTRATIVO Dirigenza</t>
         </is>
       </c>
       <c r="D114" t="inlineStr">
         <is>
-          <t>CARDI_V__2025.pdf</t>
+          <t>Capuzzo_Lorena.pdf</t>
         </is>
       </c>
       <c r="E114" t="inlineStr">
         <is>
-          <t>Card.pdf</t>
+          <t>CAPUZZO_.pdf</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="inlineStr">
         <is>
-          <t>CARETTI</t>
+          <t>CARBONIN</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
-          <t>LUIGI</t>
+          <t>GIAN ENRICO</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D115" t="inlineStr">
         <is>
-          <t>CARETTI_.pdf</t>
+          <t>CURRICULUM_CARBONIN.pdf</t>
         </is>
       </c>
       <c r="E115" t="inlineStr">
         <is>
-          <t>CARETTI1.pdf</t>
+          <t>CARBONIN_GIAN_ENRICO.pdf</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr">
         <is>
-          <t>CARITA'</t>
+          <t>CARDI'</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
-          <t>GIUSEPPE</t>
+          <t>VALENTINA</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D116" t="inlineStr">
         <is>
-          <t>CARITA_G__2025.pdf</t>
+          <t>CARDI_V__2025.pdf</t>
         </is>
       </c>
       <c r="E116" t="inlineStr">
         <is>
-          <t>Carita.pdf</t>
+          <t>Card.pdf</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="inlineStr">
         <is>
-          <t>CARLUCCI</t>
+          <t>CARETTI</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
-          <t>DOMENICO</t>
+          <t>LUIGI</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D117" t="inlineStr">
         <is>
-          <t>CARLUCCI_2024.pdf</t>
+          <t>CARETTI_.pdf</t>
         </is>
       </c>
       <c r="E117" t="inlineStr">
         <is>
-          <t>CARLUCCI_DOMENICO_2024.pdf</t>
+          <t>CARETTI1.pdf</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="inlineStr">
         <is>
-          <t>CARLUCCI</t>
+          <t>CARITA'</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
-          <t>ANTONIA</t>
+          <t>GIUSEPPE</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D118" t="inlineStr">
         <is>
-          <t>carlucci_10588720230606161813.pdf</t>
+          <t>CARITA_G__2025.pdf</t>
         </is>
       </c>
       <c r="E118" t="inlineStr">
         <is>
-          <t>CARLUCCI_20241.pdf</t>
+          <t>Carita.pdf</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="inlineStr">
         <is>
-          <t>CARRARO</t>
+          <t>CARLUCCI</t>
         </is>
       </c>
       <c r="B119" t="inlineStr">
         <is>
-          <t>MAURO</t>
+          <t>ANTONIA</t>
         </is>
       </c>
       <c r="C119" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D119" t="inlineStr">
         <is>
-          <t>CARRARO_mauro1.pdf</t>
+          <t>carlucci_10588720230606161813.pdf</t>
         </is>
       </c>
       <c r="E119" t="inlineStr">
         <is>
-          <t>incompatiblia_CARRARO_MAURO14527720240213134444.pdf</t>
+          <t>CARLUCCI_20241.pdf</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="inlineStr">
         <is>
-          <t>CARRASSI</t>
+          <t>CARLUCCI</t>
         </is>
       </c>
       <c r="B120" t="inlineStr">
         <is>
-          <t>ERIKA</t>
+          <t>DOMENICO</t>
         </is>
       </c>
       <c r="C120" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D120" t="inlineStr">
         <is>
-          <t>CARASSI_E_2025.pdf</t>
+          <t>CARLUCCI_2024.pdf</t>
         </is>
       </c>
       <c r="E120" t="inlineStr">
         <is>
-          <t>CARRASSI_2024.pdf</t>
+          <t>CARLUCCI_DOMENICO_2024.pdf</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="inlineStr">
         <is>
-          <t>CARRIERI</t>
+          <t>CARRARO</t>
         </is>
       </c>
       <c r="B121" t="inlineStr">
         <is>
-          <t>FILIPPO JODI</t>
+          <t>MAURO</t>
         </is>
       </c>
       <c r="C121" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D121" t="inlineStr">
         <is>
-          <t>CV_Carrieri_Filippo_Jodi_2023.pdf</t>
+          <t>CARRARO_mauro1.pdf</t>
         </is>
       </c>
       <c r="E121" t="inlineStr">
         <is>
-          <t>CARRIERI_2024.pdf</t>
+          <t>incompatiblia_CARRARO_MAURO14527720240213134444.pdf</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="inlineStr">
         <is>
-          <t>CASALE</t>
+          <t>CARRASSI</t>
         </is>
       </c>
       <c r="B122" t="inlineStr">
         <is>
-          <t>MASSIMO</t>
+          <t>ERIKA</t>
         </is>
       </c>
       <c r="C122" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D122" t="inlineStr"/>
+      <c r="D122" t="inlineStr">
+        <is>
+          <t>CARASSI_E_2025.pdf</t>
+        </is>
+      </c>
+      <c r="E122" t="inlineStr">
+        <is>
+          <t>CARRASSI_2024.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="123">
       <c r="A123" t="inlineStr">
         <is>
-          <t>CASELLATO</t>
+          <t>CARRIERI</t>
         </is>
       </c>
       <c r="B123" t="inlineStr">
         <is>
-          <t>GIACOMO</t>
+          <t>FILIPPO JODI</t>
         </is>
       </c>
       <c r="C123" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D123" t="inlineStr">
         <is>
-          <t>Curriculum_Dott__Casellato_Giacomo.pdf</t>
+          <t>CV_Carrieri_Filippo_Jodi_2023.pdf</t>
         </is>
       </c>
       <c r="E123" t="inlineStr">
         <is>
-          <t>CASELLATO_20241.pdf</t>
+          <t>CARRIERI_2024.pdf</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="inlineStr">
         <is>
-          <t>CASONI</t>
+          <t>CASALE</t>
         </is>
       </c>
       <c r="B124" t="inlineStr">
         <is>
-          <t>GIAN LUCA</t>
+          <t>MASSIMO</t>
         </is>
       </c>
       <c r="C124" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D124" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D124" t="inlineStr"/>
+      <c r="E124" t="inlineStr"/>
     </row>
     <row r="125">
       <c r="A125" t="inlineStr">
         <is>
-          <t>CASSON</t>
+          <t>CASONI</t>
         </is>
       </c>
       <c r="B125" t="inlineStr">
         <is>
-          <t>MASSIMILIANO</t>
+          <t>GIAN LUCA</t>
         </is>
       </c>
       <c r="C125" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D125" t="inlineStr">
         <is>
-          <t>curriculum_CASSON.pdf</t>
+          <t>CASONI_GIAN_LUCA.pdf</t>
         </is>
       </c>
       <c r="E125" t="inlineStr">
         <is>
-          <t>Dr__Casson.pdf</t>
+          <t>CASONI_GIAN_LUCA1.pdf</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="inlineStr">
         <is>
-          <t>CASTELLINI</t>
+          <t>CASSON</t>
         </is>
       </c>
       <c r="B126" t="inlineStr">
         <is>
-          <t>GIULIO</t>
+          <t>MASSIMILIANO</t>
         </is>
       </c>
       <c r="C126" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D126" t="inlineStr">
         <is>
-          <t>CASTELLINI_2024.pdf</t>
+          <t>curriculum_CASSON.pdf</t>
         </is>
       </c>
       <c r="E126" t="inlineStr">
         <is>
-          <t>CASTELLINI_20241.pdf</t>
+          <t>Dr__Casson.pdf</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="inlineStr">
         <is>
-          <t>CASTELLINO</t>
+          <t>CASTELLINI</t>
         </is>
       </c>
       <c r="B127" t="inlineStr">
         <is>
-          <t>SIMONA</t>
+          <t>GIULIO</t>
         </is>
       </c>
       <c r="C127" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D127" t="inlineStr"/>
+      <c r="D127" t="inlineStr">
+        <is>
+          <t>CASTELLINI_2024.pdf</t>
+        </is>
+      </c>
+      <c r="E127" t="inlineStr">
+        <is>
+          <t>CASTELLINI_20241.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="128">
       <c r="A128" t="inlineStr">
         <is>
-          <t>CATALANO</t>
+          <t>CASTELLINO</t>
         </is>
       </c>
       <c r="B128" t="inlineStr">
         <is>
-          <t>FELICE</t>
+          <t>SIMONA</t>
         </is>
       </c>
       <c r="C128" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D128" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D128" t="inlineStr"/>
+      <c r="E128" t="inlineStr"/>
     </row>
     <row r="129">
       <c r="A129" t="inlineStr">
         <is>
-          <t>CATTARIN</t>
+          <t>CATALANO</t>
         </is>
       </c>
       <c r="B129" t="inlineStr">
         <is>
-          <t>MAURIZIO</t>
+          <t>FELICE</t>
         </is>
       </c>
       <c r="C129" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D129" t="inlineStr">
         <is>
-          <t>CATTARIN_M__2025.pdf</t>
+          <t>Catalano_felice.pdf</t>
         </is>
       </c>
       <c r="E129" t="inlineStr">
         <is>
-          <t>CATTARIN_20241.pdf</t>
+          <t>CATALANO_felice.pdf</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="inlineStr">
         <is>
-          <t>CATTELAN</t>
+          <t>CATTARIN</t>
         </is>
       </c>
       <c r="B130" t="inlineStr">
         <is>
-          <t>MONICA</t>
+          <t>MAURIZIO</t>
         </is>
       </c>
       <c r="C130" t="inlineStr">
         <is>
-          <t>AMMINISTRATIVO Dirigenza</t>
+          <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D130" t="inlineStr">
         <is>
-          <t>CATTELAN_MONICA_CV.pdf</t>
+          <t>CATTARIN_M__2025.pdf</t>
         </is>
       </c>
       <c r="E130" t="inlineStr">
         <is>
-          <t>CATTELAN_.pdf</t>
+          <t>CATTARIN_20241.pdf</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="inlineStr">
         <is>
-          <t>CAVALIERI</t>
+          <t>CATTELAN</t>
         </is>
       </c>
       <c r="B131" t="inlineStr">
         <is>
-          <t>ANDREA</t>
+          <t>MONICA</t>
         </is>
       </c>
       <c r="C131" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
+          <t>AMMINISTRATIVO Dirigenza</t>
         </is>
       </c>
       <c r="D131" t="inlineStr">
         <is>
-          <t>CAVALIERI_A__2025.pdf</t>
+          <t>CATTELAN_MONICA_CV.pdf</t>
         </is>
       </c>
       <c r="E131" t="inlineStr">
         <is>
-          <t>CAVALIERI_20241.pdf</t>
+          <t>CATTELAN_.pdf</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="inlineStr">
         <is>
-          <t>CAVALLARO</t>
+          <t>CAVALIERI</t>
         </is>
       </c>
       <c r="B132" t="inlineStr">
         <is>
-          <t>BARBARA</t>
+          <t>ANDREA</t>
         </is>
       </c>
       <c r="C132" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
+          <t>SANITARIO Dirigenza non Medica</t>
         </is>
       </c>
       <c r="D132" t="inlineStr">
         <is>
-          <t>CV_CAVALLARO_BARBARA.pdf</t>
+          <t>CAVALIERI_A__2025.pdf</t>
         </is>
       </c>
       <c r="E132" t="inlineStr">
         <is>
-          <t>cavallaro_barbara_dich.pdf</t>
+          <t>CAVALIERI_20241.pdf</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="inlineStr">
         <is>
-          <t>CAVALLINI</t>
+          <t>CAVALLARO</t>
         </is>
       </c>
       <c r="B133" t="inlineStr">
         <is>
-          <t>LETIZIA</t>
+          <t>BARBARA</t>
         </is>
       </c>
       <c r="C133" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D133" t="inlineStr">
         <is>
-          <t>CURRICULUM_VITAE_CavalliniLetizia.pdf</t>
+          <t>CV_CAVALLARO_BARBARA.pdf</t>
         </is>
       </c>
       <c r="E133" t="inlineStr">
         <is>
-          <t>CAVALLINI.pdf</t>
+          <t>cavallaro_barbara_dich.pdf</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="inlineStr">
         <is>
-          <t>CAVARZERE</t>
+          <t>CAVALLINI</t>
         </is>
       </c>
       <c r="B134" t="inlineStr">
         <is>
-          <t>FEDERICA</t>
+          <t>LETIZIA</t>
         </is>
       </c>
       <c r="C134" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
+          <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D134" t="inlineStr">
         <is>
-          <t>CAVARZERE_F__2025.pdf</t>
+          <t>CURRICULUM_VITAE_CavalliniLetizia.pdf</t>
         </is>
       </c>
       <c r="E134" t="inlineStr">
         <is>
-          <t>incopatibilita_CAVARZERE14537220240213153910.pdf</t>
+          <t>CAVALLINI.pdf</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="inlineStr">
         <is>
-          <t>CAVAZZA</t>
+          <t>CAVARZERE</t>
         </is>
       </c>
       <c r="B135" t="inlineStr">
         <is>
-          <t>MARTINO</t>
+          <t>FEDERICA</t>
         </is>
       </c>
       <c r="C135" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
+          <t>SANITARIO Dirigenza non Medica</t>
         </is>
       </c>
       <c r="D135" t="inlineStr">
         <is>
-          <t>CAVAZZA_MA__2025.pdf</t>
-[...2 lines deleted...]
-      <c r="E135" t="inlineStr"/>
+          <t>CAVARZERE_F__2025.pdf</t>
+        </is>
+      </c>
+      <c r="E135" t="inlineStr">
+        <is>
+          <t>incopatibilita_CAVARZERE14537220240213153910.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="136">
       <c r="A136" t="inlineStr">
         <is>
-          <t>CAZZAVILLAN</t>
+          <t>CAVAZZA</t>
         </is>
       </c>
       <c r="B136" t="inlineStr">
         <is>
-          <t>SARA</t>
+          <t>MARTINO</t>
         </is>
       </c>
       <c r="C136" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D136" t="inlineStr">
         <is>
-          <t>CAZZAVILAN_S__2025.pdf</t>
-[...6 lines deleted...]
-      </c>
+          <t>CAVAZZA_MA__2025.pdf</t>
+        </is>
+      </c>
+      <c r="E136" t="inlineStr"/>
     </row>
     <row r="137">
       <c r="A137" t="inlineStr">
         <is>
-          <t>CELESTRA</t>
+          <t>CAZZAVILLAN</t>
         </is>
       </c>
       <c r="B137" t="inlineStr">
         <is>
-          <t>LUCA ALESSANDRO</t>
+          <t>SARA</t>
         </is>
       </c>
       <c r="C137" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D137" t="inlineStr">
         <is>
-          <t>CELESTRA_L__2025.pdf</t>
+          <t>CAZZAVILAN_S__2025.pdf</t>
         </is>
       </c>
       <c r="E137" t="inlineStr">
         <is>
-          <t>CELESTRA_20241.pdf</t>
+          <t>Cazzavillan.pdf</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="inlineStr">
         <is>
-          <t>CERVATI</t>
+          <t>CELESTRA</t>
         </is>
       </c>
       <c r="B138" t="inlineStr">
         <is>
-          <t>GIOVANNA</t>
+          <t>LUCA ALESSANDRO</t>
         </is>
       </c>
       <c r="C138" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D138" t="inlineStr">
         <is>
-          <t>CV_Dr_ssa_CERVATI10382820230525154200.pdf</t>
+          <t>CELESTRA_L__2025.pdf</t>
         </is>
       </c>
       <c r="E138" t="inlineStr">
         <is>
-          <t>CERVATI_giovanna.pdf</t>
+          <t>CELESTRA_20241.pdf</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="inlineStr">
         <is>
-          <t>CEVOLANI</t>
+          <t>CERVATI</t>
         </is>
       </c>
       <c r="B139" t="inlineStr">
         <is>
-          <t>ANNAMARIA</t>
+          <t>GIOVANNA</t>
         </is>
       </c>
       <c r="C139" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D139" t="inlineStr">
         <is>
-          <t>CEVOLANI_A__2025.pdf</t>
+          <t>CV_Dr_ssa_CERVATI10382820230525154200.pdf</t>
         </is>
       </c>
       <c r="E139" t="inlineStr">
         <is>
-          <t>Cevolani.pdf</t>
+          <t>CERVATI_giovanna.pdf</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="inlineStr">
         <is>
-          <t>CHIANI</t>
+          <t>CEVOLANI</t>
         </is>
       </c>
       <c r="B140" t="inlineStr">
         <is>
-          <t>CRISTINA</t>
+          <t>ANNAMARIA</t>
         </is>
       </c>
       <c r="C140" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D140" t="inlineStr">
         <is>
-          <t>chiani10591920230606170529.pdf</t>
+          <t>CEVOLANI_A__2025.pdf</t>
         </is>
       </c>
       <c r="E140" t="inlineStr">
         <is>
-          <t>CHIANI_2024.pdf</t>
+          <t>Cevolani.pdf</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="inlineStr">
         <is>
-          <t>CHIARENZA</t>
+          <t>CHIANI</t>
         </is>
       </c>
       <c r="B141" t="inlineStr">
         <is>
-          <t>SELENE</t>
+          <t>CRISTINA</t>
         </is>
       </c>
       <c r="C141" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D141" t="inlineStr">
         <is>
-          <t>CHIARENZA_S__2025__2025.pdf</t>
+          <t>chiani10591920230606170529.pdf</t>
         </is>
       </c>
       <c r="E141" t="inlineStr">
         <is>
-          <t>Chiarenza.pdf</t>
+          <t>CHIANI_2024.pdf</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="inlineStr">
         <is>
-          <t>CHIERCHINI</t>
+          <t>CHIARENZA</t>
         </is>
       </c>
       <c r="B142" t="inlineStr">
         <is>
-          <t>SARA</t>
+          <t>SELENE</t>
         </is>
       </c>
       <c r="C142" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D142" t="inlineStr">
         <is>
-          <t>CHIERCHINI.pdf</t>
+          <t>CHIARENZA_S__2025__2025.pdf</t>
         </is>
       </c>
       <c r="E142" t="inlineStr">
         <is>
-          <t>CHIERCHINI1.pdf</t>
+          <t>Chiarenza.pdf</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="inlineStr">
         <is>
-          <t>CHIESA</t>
+          <t>CHIERCHINI</t>
         </is>
       </c>
       <c r="B143" t="inlineStr">
         <is>
-          <t>MASSIMO</t>
+          <t>SARA</t>
         </is>
       </c>
       <c r="C143" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D143" t="inlineStr">
         <is>
-          <t>chiesa10590520230606163855.pdf</t>
+          <t>CHIERCHINI.pdf</t>
         </is>
       </c>
       <c r="E143" t="inlineStr">
         <is>
-          <t>CHIESA_2024.pdf</t>
+          <t>CHIERCHINI1.pdf</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="inlineStr">
         <is>
-          <t>CHIOZZI</t>
+          <t>CHIESA</t>
         </is>
       </c>
       <c r="B144" t="inlineStr">
         <is>
-          <t>ALESSANDRO</t>
+          <t>MASSIMO</t>
         </is>
       </c>
       <c r="C144" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D144" t="inlineStr">
         <is>
-          <t>Chiozzi_Alessandro.pdf</t>
+          <t>chiesa10590520230606163855.pdf</t>
         </is>
       </c>
       <c r="E144" t="inlineStr">
         <is>
-          <t>CHIOZZI_ALESSANDRO.pdf</t>
+          <t>CHIESA_2024.pdf</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="inlineStr">
         <is>
-          <t>CHONDROGIANNIS</t>
+          <t>CHIOZZI</t>
         </is>
       </c>
       <c r="B145" t="inlineStr">
         <is>
-          <t>SOTIRIOS</t>
+          <t>ALESSANDRO</t>
         </is>
       </c>
       <c r="C145" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D145" t="inlineStr">
         <is>
-          <t>chondrogiannis.pdf</t>
+          <t>Chiozzi_Alessandro.pdf</t>
         </is>
       </c>
       <c r="E145" t="inlineStr">
         <is>
-          <t>Chondrogiannis_Sortirios.pdf</t>
+          <t>CHIOZZI_ALESSANDRO.pdf</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="inlineStr">
         <is>
-          <t>CILIBERTO</t>
+          <t>CHONDROGIANNIS</t>
         </is>
       </c>
       <c r="B146" t="inlineStr">
         <is>
-          <t>LUIGI</t>
+          <t>SOTIRIOS</t>
         </is>
       </c>
       <c r="C146" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D146" t="inlineStr"/>
+      <c r="D146" t="inlineStr">
+        <is>
+          <t>chondrogiannis.pdf</t>
+        </is>
+      </c>
+      <c r="E146" t="inlineStr">
+        <is>
+          <t>Chondrogiannis_Sortirios.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="147">
       <c r="A147" t="inlineStr">
         <is>
-          <t>CLO'</t>
+          <t>CILIBERTO</t>
         </is>
       </c>
       <c r="B147" t="inlineStr">
         <is>
-          <t>STEFANO</t>
+          <t>LUIGI</t>
         </is>
       </c>
       <c r="C147" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D147" t="inlineStr"/>
+      <c r="E147" t="inlineStr"/>
     </row>
     <row r="148">
       <c r="A148" t="inlineStr">
         <is>
-          <t>COCUZZA</t>
+          <t>CLO'</t>
         </is>
       </c>
       <c r="B148" t="inlineStr">
         <is>
-          <t>ANGELO</t>
+          <t>STEFANO</t>
         </is>
       </c>
       <c r="C148" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D148" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D148" t="inlineStr"/>
+      <c r="E148" t="inlineStr"/>
     </row>
     <row r="149">
       <c r="A149" t="inlineStr">
         <is>
-          <t>CODAMO</t>
+          <t>COCUZZA</t>
         </is>
       </c>
       <c r="B149" t="inlineStr">
         <is>
-          <t>ANNA</t>
+          <t>ANGELO</t>
         </is>
       </c>
       <c r="C149" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
+          <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D149" t="inlineStr">
         <is>
-          <t>CODAMO_ANNA_2024.pdf</t>
+          <t>cv_cocuzza.pdf</t>
         </is>
       </c>
       <c r="E149" t="inlineStr">
         <is>
-          <t>inc_CODMO14655620240220173631.pdf</t>
+          <t>Cocuzza.pdf</t>
         </is>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="inlineStr">
         <is>
-          <t>CODEMO</t>
+          <t>CODAMO</t>
         </is>
       </c>
       <c r="B150" t="inlineStr">
         <is>
-          <t>VALENTINA</t>
+          <t>ANNA</t>
         </is>
       </c>
       <c r="C150" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
+          <t>SANITARIO Dirigenza non Medica</t>
         </is>
       </c>
       <c r="D150" t="inlineStr">
         <is>
-          <t>CODEMO_V__2025.pdf</t>
+          <t>CODAMO_ANNA_2024.pdf</t>
         </is>
       </c>
       <c r="E150" t="inlineStr">
         <is>
-          <t>CODEMO_20241.pdf</t>
+          <t>inc_CODMO14655620240220173631.pdf</t>
         </is>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="inlineStr">
         <is>
-          <t>COLANGELO</t>
+          <t>CODEMO</t>
         </is>
       </c>
       <c r="B151" t="inlineStr">
         <is>
-          <t>ANNA CLAUDIA</t>
+          <t>VALENTINA</t>
         </is>
       </c>
       <c r="C151" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D151" t="inlineStr">
         <is>
-          <t>COLANGELO_A_C__2025.pdf</t>
+          <t>CODEMO_V__2025.pdf</t>
         </is>
       </c>
       <c r="E151" t="inlineStr">
         <is>
-          <t>Colangelo_Anna.pdf</t>
+          <t>CODEMO_20241.pdf</t>
         </is>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="inlineStr">
         <is>
-          <t>CONTE</t>
+          <t>COLANGELO</t>
         </is>
       </c>
       <c r="B152" t="inlineStr">
         <is>
-          <t>LUCA</t>
+          <t>ANNA CLAUDIA</t>
         </is>
       </c>
       <c r="C152" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D152" t="inlineStr">
         <is>
-          <t>CONTE_LUCA.pdf</t>
+          <t>COLANGELO_A_C__2025.pdf</t>
         </is>
       </c>
       <c r="E152" t="inlineStr">
         <is>
-          <t>incompatiblia_CONTE14528220240213134626.pdf</t>
+          <t>Colangelo_Anna.pdf</t>
         </is>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="inlineStr">
         <is>
-          <t>CONTE</t>
+          <t>CONLEY</t>
         </is>
       </c>
       <c r="B153" t="inlineStr">
         <is>
-          <t>LUIGI</t>
+          <t>JORDYN BROOK</t>
         </is>
       </c>
       <c r="C153" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
-[...11 lines deleted...]
-      </c>
+          <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D153" t="inlineStr"/>
+      <c r="E153" t="inlineStr"/>
     </row>
     <row r="154">
       <c r="A154" t="inlineStr">
         <is>
-          <t>CONTESSA</t>
+          <t>CONTE</t>
         </is>
       </c>
       <c r="B154" t="inlineStr">
         <is>
-          <t>CRISTINA</t>
+          <t>LUCA</t>
         </is>
       </c>
       <c r="C154" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D154" t="inlineStr">
         <is>
-          <t>CONTESSA_C__2025.pdf</t>
-[...2 lines deleted...]
-      <c r="E154" t="inlineStr"/>
+          <t>CONTE_LUCA.pdf</t>
+        </is>
+      </c>
+      <c r="E154" t="inlineStr">
+        <is>
+          <t>incompatiblia_CONTE14528220240213134626.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="155">
       <c r="A155" t="inlineStr">
         <is>
-          <t>CONTINI</t>
+          <t>CONTE</t>
         </is>
       </c>
       <c r="B155" t="inlineStr">
         <is>
-          <t>GIORGIO</t>
+          <t>LUIGI</t>
         </is>
       </c>
       <c r="C155" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
+          <t>SANITARIO Dirigenza non Medica</t>
         </is>
       </c>
       <c r="D155" t="inlineStr">
         <is>
-          <t>CONTINI_G__2025.pdf</t>
+          <t>CONTE_LUIGI.pdf</t>
         </is>
       </c>
       <c r="E155" t="inlineStr">
         <is>
-          <t>CONTINI_GIORGIO_dich.pdf</t>
+          <t>CONTE_LUIGI1.pdf</t>
         </is>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="inlineStr">
         <is>
-          <t>CORALLO</t>
+          <t>CONTESSA</t>
         </is>
       </c>
       <c r="B156" t="inlineStr">
         <is>
-          <t>CRISTIANA</t>
+          <t>CRISTINA</t>
         </is>
       </c>
       <c r="C156" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D156" t="inlineStr"/>
+      <c r="D156" t="inlineStr">
+        <is>
+          <t>CONTESSA_C__2025.pdf</t>
+        </is>
+      </c>
+      <c r="E156" t="inlineStr"/>
     </row>
     <row r="157">
       <c r="A157" t="inlineStr">
         <is>
-          <t>CORAZZINI</t>
+          <t>CONTINI</t>
         </is>
       </c>
       <c r="B157" t="inlineStr">
         <is>
-          <t>VALENTINA</t>
+          <t>GIORGIO</t>
         </is>
       </c>
       <c r="C157" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D157" t="inlineStr">
         <is>
-          <t>CORAZZINI_V__2025.pdf</t>
+          <t>CONTINI_G__2025.pdf</t>
         </is>
       </c>
       <c r="E157" t="inlineStr">
         <is>
-          <t>CORAZZINI_DICH.pdf</t>
+          <t>CONTINI_GIORGIO_dich.pdf</t>
         </is>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="inlineStr">
         <is>
-          <t>CORRADI</t>
+          <t>CORALLO</t>
         </is>
       </c>
       <c r="B158" t="inlineStr">
         <is>
-          <t>MARIA FELICE</t>
+          <t>CRISTIANA</t>
         </is>
       </c>
       <c r="C158" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D158" t="inlineStr"/>
+      <c r="E158" t="inlineStr"/>
     </row>
     <row r="159">
       <c r="A159" t="inlineStr">
         <is>
           <t>CORRAIN</t>
         </is>
       </c>
       <c r="B159" t="inlineStr">
         <is>
           <t>RAFFAELA</t>
         </is>
       </c>
       <c r="C159" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D159" t="inlineStr">
         <is>
           <t>C_V__Corrain_Raffaela.pdf</t>
         </is>
       </c>
       <c r="E159" t="inlineStr">
         <is>
           <t>CORRAIN_20241.pdf</t>
@@ -4537,50 +4549,51 @@
         </is>
       </c>
       <c r="E162" t="inlineStr">
         <is>
           <t>Cortese.pdf</t>
         </is>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="inlineStr">
         <is>
           <t>COSACCO</t>
         </is>
       </c>
       <c r="B163" t="inlineStr">
         <is>
           <t>ALESSIO MARIO</t>
         </is>
       </c>
       <c r="C163" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D163" t="inlineStr"/>
+      <c r="E163" t="inlineStr"/>
     </row>
     <row r="164">
       <c r="A164" t="inlineStr">
         <is>
           <t>COTTI</t>
         </is>
       </c>
       <c r="B164" t="inlineStr">
         <is>
           <t>ELENA</t>
         </is>
       </c>
       <c r="C164" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D164" t="inlineStr">
         <is>
           <t>COTTI_E__2025.pdf</t>
         </is>
       </c>
       <c r="E164" t="inlineStr">
         <is>
           <t>Cotti.pdf</t>
@@ -4635,255 +4648,263 @@
           <t>CUPPINI_2024.pdf</t>
         </is>
       </c>
       <c r="E166" t="inlineStr">
         <is>
           <t>CUPPINI_20241.pdf</t>
         </is>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="inlineStr">
         <is>
           <t>DAL CHECCO</t>
         </is>
       </c>
       <c r="B167" t="inlineStr">
         <is>
           <t>MICHELE</t>
         </is>
       </c>
       <c r="C167" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
+      <c r="D167" t="inlineStr"/>
+      <c r="E167" t="inlineStr"/>
     </row>
     <row r="168">
       <c r="A168" t="inlineStr">
         <is>
           <t>DALLA NORA</t>
         </is>
       </c>
       <c r="B168" t="inlineStr">
         <is>
           <t>EDOARDO</t>
         </is>
       </c>
       <c r="C168" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D168" t="inlineStr"/>
+      <c r="E168" t="inlineStr"/>
     </row>
     <row r="169">
       <c r="A169" t="inlineStr">
         <is>
           <t>DALL'ARA</t>
         </is>
       </c>
       <c r="B169" t="inlineStr">
         <is>
-          <t>SERGIO</t>
+          <t>MARIA CLAUDIA</t>
         </is>
       </c>
       <c r="C169" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
+          <t>SANITARIO Dirigenza non Medica</t>
         </is>
       </c>
       <c r="D169" t="inlineStr">
         <is>
-          <t>DALLARA_S__2025.pdf</t>
+          <t>C_V__DallAra_Maria_Claudia.pdf</t>
         </is>
       </c>
       <c r="E169" t="inlineStr">
         <is>
-          <t>Dall_Ara_Sergio.pdf</t>
+          <t>DALLARA_20241.pdf</t>
         </is>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="inlineStr">
         <is>
           <t>DALL'ARA</t>
         </is>
       </c>
       <c r="B170" t="inlineStr">
         <is>
-          <t>MARIA CLAUDIA</t>
+          <t>SERGIO</t>
         </is>
       </c>
       <c r="C170" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
+          <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D170" t="inlineStr">
         <is>
-          <t>C_V__DallAra_Maria_Claudia.pdf</t>
+          <t>DALLARA_S__2025.pdf</t>
         </is>
       </c>
       <c r="E170" t="inlineStr">
         <is>
-          <t>DALLARA_20241.pdf</t>
+          <t>Dall_Ara_Sergio.pdf</t>
         </is>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="inlineStr">
         <is>
           <t>DAL SANTO</t>
         </is>
       </c>
       <c r="B171" t="inlineStr">
         <is>
           <t>PIERLUIGI</t>
         </is>
       </c>
       <c r="C171" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D171" t="inlineStr">
         <is>
           <t>Dal_Santo_Pierluigi.pdf</t>
         </is>
       </c>
       <c r="E171" t="inlineStr">
         <is>
           <t>DAL_SANTO_PIERLUIGI.pdf</t>
         </is>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="inlineStr">
         <is>
           <t>D'AMICO</t>
         </is>
       </c>
       <c r="B172" t="inlineStr">
         <is>
           <t>MATTIA</t>
         </is>
       </c>
       <c r="C172" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza non Medica</t>
         </is>
       </c>
       <c r="D172" t="inlineStr"/>
+      <c r="E172" t="inlineStr"/>
     </row>
     <row r="173">
       <c r="A173" t="inlineStr">
         <is>
           <t>DANIELE</t>
         </is>
       </c>
       <c r="B173" t="inlineStr">
         <is>
-          <t>MARTA MARIA</t>
+          <t>ANNA RITA</t>
         </is>
       </c>
       <c r="C173" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D173" t="inlineStr">
         <is>
-          <t>MARTA_DANIELE_cv.pdf</t>
+          <t>DANIELE_AR_2025.pdf</t>
         </is>
       </c>
       <c r="E173" t="inlineStr">
         <is>
-          <t>daniele.pdf</t>
+          <t>DANIELE_ANNA_RITA.pdf</t>
         </is>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="inlineStr">
         <is>
           <t>DANIELE</t>
         </is>
       </c>
       <c r="B174" t="inlineStr">
         <is>
-          <t>ELISA</t>
+          <t>MARTA MARIA</t>
         </is>
       </c>
       <c r="C174" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
+          <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D174" t="inlineStr">
+        <is>
+          <t>MARTA_DANIELE_cv.pdf</t>
+        </is>
+      </c>
+      <c r="E174" t="inlineStr">
+        <is>
+          <t>daniele.pdf</t>
         </is>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="inlineStr">
         <is>
           <t>DANIELE</t>
         </is>
       </c>
       <c r="B175" t="inlineStr">
         <is>
-          <t>ANNA RITA</t>
+          <t>ELISA</t>
         </is>
       </c>
       <c r="C175" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
-[...11 lines deleted...]
-      </c>
+          <t>SANITARIO Dirigenza non Medica</t>
+        </is>
+      </c>
+      <c r="D175" t="inlineStr"/>
+      <c r="E175" t="inlineStr"/>
     </row>
     <row r="176">
       <c r="A176" t="inlineStr">
         <is>
           <t>DANZI</t>
         </is>
       </c>
       <c r="B176" t="inlineStr">
         <is>
           <t>DAVIDE</t>
         </is>
       </c>
       <c r="C176" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
+      <c r="D176" t="inlineStr"/>
+      <c r="E176" t="inlineStr"/>
     </row>
     <row r="177">
       <c r="A177" t="inlineStr">
         <is>
           <t>DARU'</t>
         </is>
       </c>
       <c r="B177" t="inlineStr">
         <is>
           <t>ELISABETTA IRMA</t>
         </is>
       </c>
       <c r="C177" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D177" t="inlineStr">
         <is>
           <t>Curriculum_Eur__Dar_2023.pdf</t>
         </is>
       </c>
       <c r="E177" t="inlineStr">
         <is>
           <t>Daru.pdf</t>
@@ -4938,95 +4959,98 @@
           <t>DAZIALE_S__2025.pdf</t>
         </is>
       </c>
       <c r="E179" t="inlineStr">
         <is>
           <t>DAZIALE_20241.pdf</t>
         </is>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="inlineStr">
         <is>
           <t>DEAMBROSIS</t>
         </is>
       </c>
       <c r="B180" t="inlineStr">
         <is>
           <t>PAOLA</t>
         </is>
       </c>
       <c r="C180" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza non Medica</t>
         </is>
       </c>
+      <c r="D180" t="inlineStr"/>
+      <c r="E180" t="inlineStr"/>
     </row>
     <row r="181">
       <c r="A181" t="inlineStr">
         <is>
           <t>DE BIASIA</t>
         </is>
       </c>
       <c r="B181" t="inlineStr">
         <is>
           <t>FLORIANA</t>
         </is>
       </c>
       <c r="C181" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D181" t="inlineStr">
         <is>
           <t>DE_BIASIA_F__2025.pdf</t>
         </is>
       </c>
       <c r="E181" t="inlineStr">
         <is>
           <t>DE_BIASIA_20241.pdf</t>
         </is>
       </c>
     </row>
     <row r="182">
       <c r="A182" t="inlineStr">
         <is>
           <t>DE CHIARA RUFFO</t>
         </is>
       </c>
       <c r="B182" t="inlineStr">
         <is>
           <t>RICCARDO</t>
         </is>
       </c>
       <c r="C182" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D182" t="inlineStr"/>
+      <c r="E182" t="inlineStr"/>
     </row>
     <row r="183">
       <c r="A183" t="inlineStr">
         <is>
           <t>DEGAETANO</t>
         </is>
       </c>
       <c r="B183" t="inlineStr">
         <is>
           <t>ANGELO</t>
         </is>
       </c>
       <c r="C183" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D183" t="inlineStr">
         <is>
           <t>DEGAETANO_ANGELO_2024.pdf</t>
         </is>
       </c>
       <c r="E183" t="inlineStr">
         <is>
           <t>inconpatibilita_DEAEANO14530720240213144748.pdf</t>
@@ -5108,50 +5132,52 @@
           <t>delon10584820230606145919_1.pdf</t>
         </is>
       </c>
       <c r="E186" t="inlineStr">
         <is>
           <t>DELON_2024.pdf</t>
         </is>
       </c>
     </row>
     <row r="187">
       <c r="A187" t="inlineStr">
         <is>
           <t>DEL SOLE</t>
         </is>
       </c>
       <c r="B187" t="inlineStr">
         <is>
           <t>ANNAMARIA</t>
         </is>
       </c>
       <c r="C187" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
+      <c r="D187" t="inlineStr"/>
+      <c r="E187" t="inlineStr"/>
     </row>
     <row r="188">
       <c r="A188" t="inlineStr">
         <is>
           <t>DELUCA</t>
         </is>
       </c>
       <c r="B188" t="inlineStr">
         <is>
           <t>FRANCESCO</t>
         </is>
       </c>
       <c r="C188" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D188" t="inlineStr">
         <is>
           <t>DELUCA_F__2025.pdf</t>
         </is>
       </c>
       <c r="E188" t="inlineStr">
         <is>
           <t>incompatiblia_DE_LUCA_FRANCESCO14528520240213134743.pdf</t>
@@ -5203,10879 +5229,10986 @@
         </is>
       </c>
       <c r="E190" t="inlineStr">
         <is>
           <t>Dr__Maurizio_De_Luca_dichiarazione_di_IconferibilitIncompatibilit.pdf</t>
         </is>
       </c>
     </row>
     <row r="191">
       <c r="A191" t="inlineStr">
         <is>
           <t>DE NICOLO</t>
         </is>
       </c>
       <c r="B191" t="inlineStr">
         <is>
           <t>DANIELE</t>
         </is>
       </c>
       <c r="C191" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D191" t="inlineStr"/>
+      <c r="E191" t="inlineStr"/>
     </row>
     <row r="192">
       <c r="A192" t="inlineStr">
         <is>
-          <t>DE SANTIS</t>
+          <t>DE SALVO</t>
         </is>
       </c>
       <c r="B192" t="inlineStr">
         <is>
-          <t>GIOVANNI</t>
+          <t>DONATELLA</t>
         </is>
       </c>
       <c r="C192" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D192" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D192" t="inlineStr"/>
+      <c r="E192" t="inlineStr"/>
     </row>
     <row r="193">
       <c r="A193" t="inlineStr">
         <is>
-          <t>DESTRO</t>
+          <t>DE SANTIS</t>
         </is>
       </c>
       <c r="B193" t="inlineStr">
         <is>
-          <t>CARLA</t>
+          <t>GIOVANNI</t>
         </is>
       </c>
       <c r="C193" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D193" t="inlineStr"/>
+      <c r="D193" t="inlineStr">
+        <is>
+          <t>C_V__De_Santis_G_.pdf</t>
+        </is>
+      </c>
+      <c r="E193" t="inlineStr">
+        <is>
+          <t>De_Santis_Giovanni.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="194">
       <c r="A194" t="inlineStr">
         <is>
-          <t>DIBELLO</t>
+          <t>DESTRO</t>
         </is>
       </c>
       <c r="B194" t="inlineStr">
         <is>
-          <t>CRISTINA</t>
+          <t>CARLA</t>
         </is>
       </c>
       <c r="C194" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D194" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D194" t="inlineStr"/>
+      <c r="E194" t="inlineStr"/>
     </row>
     <row r="195">
       <c r="A195" t="inlineStr">
         <is>
-          <t>DI BIASE</t>
+          <t>DIBELLO</t>
         </is>
       </c>
       <c r="B195" t="inlineStr">
         <is>
-          <t>SAIDE</t>
+          <t>CRISTINA</t>
         </is>
       </c>
       <c r="C195" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D195" t="inlineStr">
         <is>
-          <t>DI_BIASE.pdf</t>
+          <t>DIBELLO_2024.pdf</t>
         </is>
       </c>
       <c r="E195" t="inlineStr">
         <is>
-          <t>DI_BIASE1.pdf</t>
+          <t>inconpatibilita_DIBELLO14531020240213144843.pdf</t>
         </is>
       </c>
     </row>
     <row r="196">
       <c r="A196" t="inlineStr">
         <is>
-          <t>DI CARLO</t>
+          <t>DI BIASE</t>
         </is>
       </c>
       <c r="B196" t="inlineStr">
         <is>
-          <t>ROBERTO</t>
+          <t>SAIDE</t>
         </is>
       </c>
       <c r="C196" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D196" t="inlineStr"/>
+      <c r="D196" t="inlineStr">
+        <is>
+          <t>DI_BIASE.pdf</t>
+        </is>
+      </c>
       <c r="E196" t="inlineStr">
         <is>
-          <t>Di_Carlo.pdf</t>
+          <t>DI_BIASE1.pdf</t>
         </is>
       </c>
     </row>
     <row r="197">
       <c r="A197" t="inlineStr">
         <is>
-          <t>DI CHIARA</t>
+          <t>DI CARLO</t>
         </is>
       </c>
       <c r="B197" t="inlineStr">
         <is>
-          <t>VALENTINA</t>
+          <t>ROBERTO</t>
         </is>
       </c>
       <c r="C197" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D197" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D197" t="inlineStr"/>
       <c r="E197" t="inlineStr">
         <is>
-          <t>di_chiara_valentina.pdf</t>
+          <t>Di_Carlo.pdf</t>
         </is>
       </c>
     </row>
     <row r="198">
       <c r="A198" t="inlineStr">
         <is>
-          <t>DI MARCELLO</t>
+          <t>DI CHIARA</t>
         </is>
       </c>
       <c r="B198" t="inlineStr">
         <is>
-          <t>ARIANNA</t>
+          <t>VALENTINA</t>
         </is>
       </c>
       <c r="C198" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D198" t="inlineStr"/>
+      <c r="D198" t="inlineStr">
+        <is>
+          <t>CV_DI_Chiara_Valentina.pdf</t>
+        </is>
+      </c>
+      <c r="E198" t="inlineStr">
+        <is>
+          <t>di_chiara_valentina.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="199">
       <c r="A199" t="inlineStr">
         <is>
-          <t>DINELLI</t>
+          <t>DI MARCELLO</t>
         </is>
       </c>
       <c r="B199" t="inlineStr">
         <is>
-          <t>ELENA</t>
+          <t>ARIANNA</t>
         </is>
       </c>
       <c r="C199" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D199" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D199" t="inlineStr"/>
+      <c r="E199" t="inlineStr"/>
     </row>
     <row r="200">
       <c r="A200" t="inlineStr">
         <is>
-          <t>DONEGA'</t>
+          <t>DINELLI</t>
         </is>
       </c>
       <c r="B200" t="inlineStr">
         <is>
-          <t>PAOLA</t>
+          <t>ELENA</t>
         </is>
       </c>
       <c r="C200" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D200" t="inlineStr">
         <is>
-          <t>DONEGA_P_2025.pdf</t>
-[...2 lines deleted...]
-      <c r="E200" t="inlineStr"/>
+          <t>DINELLI_E_2025.pdf</t>
+        </is>
+      </c>
+      <c r="E200" t="inlineStr">
+        <is>
+          <t>DINELLI_2024.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="201">
       <c r="A201" t="inlineStr">
         <is>
-          <t>DOSSI</t>
+          <t>DONEGA'</t>
         </is>
       </c>
       <c r="B201" t="inlineStr">
         <is>
-          <t>LEONARDO</t>
+          <t>PAOLA</t>
         </is>
       </c>
       <c r="C201" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D201" t="inlineStr">
         <is>
-          <t>Curriculum_vitae_Dossi.pdf</t>
-[...6 lines deleted...]
-      </c>
+          <t>DONEGA_P_2025.pdf</t>
+        </is>
+      </c>
+      <c r="E201" t="inlineStr"/>
     </row>
     <row r="202">
       <c r="A202" t="inlineStr">
         <is>
-          <t>DRAGO</t>
+          <t>DOSSI</t>
         </is>
       </c>
       <c r="B202" t="inlineStr">
         <is>
-          <t>LISA</t>
+          <t>LEONARDO</t>
         </is>
       </c>
       <c r="C202" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
+          <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D202" t="inlineStr">
         <is>
-          <t>Drago_Lisa_Curriculum_vitae.pdf</t>
+          <t>Curriculum_vitae_Dossi.pdf</t>
         </is>
       </c>
       <c r="E202" t="inlineStr">
         <is>
-          <t>DRAGO_20241.pdf</t>
+          <t>DOSSI.pdf</t>
         </is>
       </c>
     </row>
     <row r="203">
       <c r="A203" t="inlineStr">
         <is>
-          <t>DUGATO</t>
+          <t>DRAGO</t>
         </is>
       </c>
       <c r="B203" t="inlineStr">
         <is>
-          <t>LORENZO</t>
+          <t>LISA</t>
         </is>
       </c>
       <c r="C203" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
+          <t>SANITARIO Dirigenza non Medica</t>
         </is>
       </c>
       <c r="D203" t="inlineStr">
         <is>
-          <t>cv_dugato_lorenzo.pdf</t>
-[...2 lines deleted...]
-      <c r="E203" t="inlineStr"/>
+          <t>Drago_Lisa_Curriculum_vitae.pdf</t>
+        </is>
+      </c>
+      <c r="E203" t="inlineStr">
+        <is>
+          <t>DRAGO_20241.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="204">
       <c r="A204" t="inlineStr">
         <is>
-          <t>ESPOSITO</t>
+          <t>DUGATO</t>
         </is>
       </c>
       <c r="B204" t="inlineStr">
         <is>
-          <t>PIETRO</t>
+          <t>LORENZO</t>
         </is>
       </c>
       <c r="C204" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D204" t="inlineStr">
         <is>
-          <t>C_V_Pietro_Esposito.pdf</t>
-[...6 lines deleted...]
-      </c>
+          <t>cv_dugato_lorenzo.pdf</t>
+        </is>
+      </c>
+      <c r="E204" t="inlineStr"/>
     </row>
     <row r="205">
       <c r="A205" t="inlineStr">
         <is>
           <t>ESPOSITO</t>
         </is>
       </c>
       <c r="B205" t="inlineStr">
         <is>
           <t>RAFFAELA</t>
         </is>
       </c>
       <c r="C205" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D205" t="inlineStr">
         <is>
           <t>ESPOSITO_R__2025.pdf</t>
         </is>
       </c>
       <c r="E205" t="inlineStr">
         <is>
           <t>ESPOSITO_R__2024.pdf</t>
         </is>
       </c>
     </row>
     <row r="206">
       <c r="A206" t="inlineStr">
         <is>
-          <t>FABRONI</t>
+          <t>ESPOSITO</t>
         </is>
       </c>
       <c r="B206" t="inlineStr">
         <is>
-          <t>MARGHERITA</t>
+          <t>PIETRO</t>
         </is>
       </c>
       <c r="C206" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D206" t="inlineStr">
         <is>
-          <t>cv_fabroni.pdf</t>
+          <t>C_V_Pietro_Esposito.pdf</t>
         </is>
       </c>
       <c r="E206" t="inlineStr">
         <is>
-          <t>fabroni_margherita.pdf</t>
+          <t>Dr__Esposito.pdf</t>
         </is>
       </c>
     </row>
     <row r="207">
       <c r="A207" t="inlineStr">
         <is>
-          <t>FACCIOLLI</t>
+          <t>ESPOSITO</t>
         </is>
       </c>
       <c r="B207" t="inlineStr">
         <is>
-          <t>ARIANNA</t>
+          <t>LUDOVICA</t>
         </is>
       </c>
       <c r="C207" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
-[...11 lines deleted...]
-      </c>
+          <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D207" t="inlineStr"/>
+      <c r="E207" t="inlineStr"/>
     </row>
     <row r="208">
       <c r="A208" t="inlineStr">
         <is>
-          <t>FAGANELLO</t>
+          <t>FABRONI</t>
         </is>
       </c>
       <c r="B208" t="inlineStr">
         <is>
-          <t>DAVIDE</t>
+          <t>MARGHERITA</t>
         </is>
       </c>
       <c r="C208" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
+          <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D208" t="inlineStr">
         <is>
-          <t>FAGANELLO_D__2025.pdf</t>
+          <t>cv_fabroni.pdf</t>
         </is>
       </c>
       <c r="E208" t="inlineStr">
         <is>
-          <t>FAGANELLO_DAVIDE_Dichiarazione_di_non_inconferibilit_incompatibilit.pdf</t>
+          <t>fabroni_margherita.pdf</t>
         </is>
       </c>
     </row>
     <row r="209">
       <c r="A209" t="inlineStr">
         <is>
-          <t>FAGARAZZI</t>
+          <t>FACCIOLLI</t>
         </is>
       </c>
       <c r="B209" t="inlineStr">
         <is>
-          <t>CARLO</t>
+          <t>ARIANNA</t>
         </is>
       </c>
       <c r="C209" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
-[...2 lines deleted...]
-      <c r="D209" t="inlineStr"/>
+          <t>SANITARIO Dirigenza non Medica</t>
+        </is>
+      </c>
+      <c r="D209" t="inlineStr">
+        <is>
+          <t>FACCIOLLI_2024.pdf</t>
+        </is>
+      </c>
+      <c r="E209" t="inlineStr">
+        <is>
+          <t>incompatibilia_FACCIOLLI14583320240215181051.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="210">
       <c r="A210" t="inlineStr">
         <is>
-          <t>FARELLA</t>
+          <t>FAGANELLO</t>
         </is>
       </c>
       <c r="B210" t="inlineStr">
         <is>
-          <t>ASSUNTA</t>
+          <t>DAVIDE</t>
         </is>
       </c>
       <c r="C210" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
+          <t>SANITARIO Dirigenza non Medica</t>
         </is>
       </c>
       <c r="D210" t="inlineStr">
         <is>
-          <t>Assunta_Farella2025.pdf</t>
+          <t>FAGANELLO_D__2025.pdf</t>
         </is>
       </c>
       <c r="E210" t="inlineStr">
         <is>
-          <t>dichiarazione_incomp_ASSUNTA_FARELLA.pdf</t>
+          <t>FAGANELLO_DAVIDE_Dichiarazione_di_non_inconferibilit_incompatibilit.pdf</t>
         </is>
       </c>
     </row>
     <row r="211">
       <c r="A211" t="inlineStr">
         <is>
-          <t>FARINATTI</t>
+          <t>FAGARAZZI</t>
         </is>
       </c>
       <c r="B211" t="inlineStr">
         <is>
-          <t>MARCO</t>
+          <t>CARLO</t>
         </is>
       </c>
       <c r="C211" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D211" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D211" t="inlineStr"/>
+      <c r="E211" t="inlineStr"/>
     </row>
     <row r="212">
       <c r="A212" t="inlineStr">
         <is>
-          <t>FARINELLA</t>
+          <t>FARELLA</t>
         </is>
       </c>
       <c r="B212" t="inlineStr">
         <is>
-          <t>LAURA</t>
+          <t>ASSUNTA</t>
         </is>
       </c>
       <c r="C212" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
+          <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D212" t="inlineStr">
         <is>
-          <t>FARINELLA.pdf</t>
+          <t>Assunta_Farella2025.pdf</t>
         </is>
       </c>
       <c r="E212" t="inlineStr">
         <is>
-          <t>FARINELLA1.pdf</t>
+          <t>dichiarazione_incomp_ASSUNTA_FARELLA.pdf</t>
         </is>
       </c>
     </row>
     <row r="213">
       <c r="A213" t="inlineStr">
         <is>
-          <t>FARNIA</t>
+          <t>FARINATTI</t>
         </is>
       </c>
       <c r="B213" t="inlineStr">
         <is>
-          <t>FILIPPO</t>
+          <t>MARCO</t>
         </is>
       </c>
       <c r="C213" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D213" t="inlineStr">
         <is>
-          <t>FARNIA_F__2025.pdf</t>
+          <t>FARINATTI_M__2025.pdf</t>
         </is>
       </c>
       <c r="E213" t="inlineStr">
         <is>
-          <t>FARNIA_2024.pdf</t>
+          <t>Farinatti.pdf</t>
         </is>
       </c>
     </row>
     <row r="214">
       <c r="A214" t="inlineStr">
         <is>
-          <t>FASSON</t>
+          <t>FARINELLA</t>
         </is>
       </c>
       <c r="B214" t="inlineStr">
         <is>
-          <t>ANNA CHIARA</t>
+          <t>LAURA</t>
         </is>
       </c>
       <c r="C214" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
+          <t>SANITARIO Dirigenza non Medica</t>
         </is>
       </c>
       <c r="D214" t="inlineStr">
         <is>
-          <t>FASSON_A__2025.pdf</t>
+          <t>FARINELLA.pdf</t>
         </is>
       </c>
       <c r="E214" t="inlineStr">
         <is>
-          <t>FASSON_ANNA_CHIARA.pdf</t>
+          <t>FARINELLA1.pdf</t>
         </is>
       </c>
     </row>
     <row r="215">
       <c r="A215" t="inlineStr">
         <is>
-          <t>FAVARETTO</t>
+          <t>FARNIA</t>
         </is>
       </c>
       <c r="B215" t="inlineStr">
         <is>
-          <t>NICCOLO'</t>
+          <t>FILIPPO</t>
         </is>
       </c>
       <c r="C215" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D215" t="inlineStr">
         <is>
-          <t>FAVARETTO_2024.pdf</t>
+          <t>FARNIA_F__2025.pdf</t>
         </is>
       </c>
       <c r="E215" t="inlineStr">
         <is>
-          <t>Favaretto.pdf</t>
+          <t>FARNIA_2024.pdf</t>
         </is>
       </c>
     </row>
     <row r="216">
       <c r="A216" t="inlineStr">
         <is>
-          <t>FAZIO</t>
+          <t>FASSON</t>
         </is>
       </c>
       <c r="B216" t="inlineStr">
         <is>
-          <t>GIADA</t>
+          <t>ANNA CHIARA</t>
         </is>
       </c>
       <c r="C216" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D216" t="inlineStr">
         <is>
-          <t>FAZIO_G__2025.pdf</t>
+          <t>FASSON_A__2025.pdf</t>
         </is>
       </c>
       <c r="E216" t="inlineStr">
         <is>
-          <t>fazio.pdf</t>
+          <t>FASSON_ANNA_CHIARA.pdf</t>
         </is>
       </c>
     </row>
     <row r="217">
       <c r="A217" t="inlineStr">
         <is>
-          <t>FENZI</t>
+          <t>FAVARETTO</t>
         </is>
       </c>
       <c r="B217" t="inlineStr">
         <is>
-          <t>FEDERICA</t>
+          <t>NICCOLO'</t>
         </is>
       </c>
       <c r="C217" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D217" t="inlineStr">
         <is>
-          <t>FENZI_2024.pdf</t>
+          <t>FAVARETTO_2024.pdf</t>
         </is>
       </c>
       <c r="E217" t="inlineStr">
         <is>
-          <t>FENZI_20241.pdf</t>
+          <t>Favaretto.pdf</t>
         </is>
       </c>
     </row>
     <row r="218">
       <c r="A218" t="inlineStr">
         <is>
-          <t>FERRARESI</t>
+          <t>FAZIO</t>
         </is>
       </c>
       <c r="B218" t="inlineStr">
         <is>
-          <t>STEFANO</t>
+          <t>GIADA</t>
         </is>
       </c>
       <c r="C218" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D218" t="inlineStr">
         <is>
-          <t>Ferraresi_Stefano.pdf</t>
+          <t>FAZIO_G__2025.pdf</t>
         </is>
       </c>
       <c r="E218" t="inlineStr">
         <is>
-          <t>FERRARESI_2024.pdf</t>
+          <t>fazio.pdf</t>
         </is>
       </c>
     </row>
     <row r="219">
       <c r="A219" t="inlineStr">
         <is>
-          <t>FERRARI</t>
+          <t>FENZI</t>
         </is>
       </c>
       <c r="B219" t="inlineStr">
         <is>
-          <t>DANIA</t>
+          <t>FEDERICA</t>
         </is>
       </c>
       <c r="C219" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D219" t="inlineStr">
         <is>
-          <t>FERRARI_D__2025.pdf</t>
+          <t>FENZI_2024.pdf</t>
         </is>
       </c>
       <c r="E219" t="inlineStr">
         <is>
-          <t>incompatibilita_FERRARI_DANIA14538820240213162028.pdf</t>
+          <t>FENZI_20241.pdf</t>
         </is>
       </c>
     </row>
     <row r="220">
       <c r="A220" t="inlineStr">
         <is>
-          <t>FERRARO</t>
+          <t>FERRARESI</t>
         </is>
       </c>
       <c r="B220" t="inlineStr">
         <is>
-          <t>GIOCONDA</t>
+          <t>STEFANO</t>
         </is>
       </c>
       <c r="C220" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D220" t="inlineStr">
         <is>
-          <t>FERRARO_GIOCONDA.pdf</t>
+          <t>Ferraresi_Stefano.pdf</t>
         </is>
       </c>
       <c r="E220" t="inlineStr">
         <is>
-          <t>FERRARO_20241.pdf</t>
+          <t>FERRARESI_2024.pdf</t>
         </is>
       </c>
     </row>
     <row r="221">
       <c r="A221" t="inlineStr">
         <is>
-          <t>FERRARO</t>
+          <t>FERRARI</t>
         </is>
       </c>
       <c r="B221" t="inlineStr">
         <is>
-          <t>FRANCESCO</t>
+          <t>DANIA</t>
         </is>
       </c>
       <c r="C221" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D221" t="inlineStr">
         <is>
-          <t>FERRARO_2024.pdf</t>
+          <t>FERRARI_D__2025.pdf</t>
         </is>
       </c>
       <c r="E221" t="inlineStr">
         <is>
-          <t>incompatibilita_FERRARO14582120240215175607.pdf</t>
+          <t>incompatibilita_FERRARI_DANIA14538820240213162028.pdf</t>
         </is>
       </c>
     </row>
     <row r="222">
       <c r="A222" t="inlineStr">
         <is>
-          <t>FERRETTI</t>
+          <t>FERRARO</t>
         </is>
       </c>
       <c r="B222" t="inlineStr">
         <is>
-          <t>ALICE</t>
+          <t>GIOCONDA</t>
         </is>
       </c>
       <c r="C222" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
+          <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D222" t="inlineStr">
         <is>
-          <t>FERRETTI_A__2025.pdf</t>
+          <t>FERRARO_GIOCONDA.pdf</t>
         </is>
       </c>
       <c r="E222" t="inlineStr">
         <is>
-          <t>FERRETTI_2024.pdf</t>
+          <t>FERRARO_20241.pdf</t>
         </is>
       </c>
     </row>
     <row r="223">
       <c r="A223" t="inlineStr">
         <is>
-          <t>FILIPPINI</t>
+          <t>FERRARO</t>
         </is>
       </c>
       <c r="B223" t="inlineStr">
         <is>
-          <t>DAVIDE</t>
+          <t>FRANCESCO</t>
         </is>
       </c>
       <c r="C223" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D223" t="inlineStr">
         <is>
-          <t>cv_filippini_davide.pdf</t>
+          <t>FERRARO_2024.pdf</t>
         </is>
       </c>
       <c r="E223" t="inlineStr">
         <is>
-          <t>Filippini.pdf</t>
+          <t>incompatibilita_FERRARO14582120240215175607.pdf</t>
         </is>
       </c>
     </row>
     <row r="224">
       <c r="A224" t="inlineStr">
         <is>
-          <t>FINCHI</t>
+          <t>FERRETTI</t>
         </is>
       </c>
       <c r="B224" t="inlineStr">
         <is>
-          <t>ALESSANDRO</t>
+          <t>ALICE</t>
         </is>
       </c>
       <c r="C224" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
+          <t>SANITARIO Dirigenza non Medica</t>
         </is>
       </c>
       <c r="D224" t="inlineStr">
         <is>
-          <t>FINCHI__2024.pdf</t>
+          <t>FERRETTI_A__2025.pdf</t>
         </is>
       </c>
       <c r="E224" t="inlineStr">
         <is>
-          <t>FINCHI_2024.pdf</t>
+          <t>FERRETTI_2024.pdf</t>
         </is>
       </c>
     </row>
     <row r="225">
       <c r="A225" t="inlineStr">
         <is>
-          <t>FIORENTIN</t>
+          <t>FILIPPINI</t>
         </is>
       </c>
       <c r="B225" t="inlineStr">
         <is>
-          <t>DONATELLA</t>
+          <t>DAVIDE</t>
         </is>
       </c>
       <c r="C225" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
+          <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D225" t="inlineStr">
         <is>
-          <t>Curriculum_RCB_Fiorentin.pdf</t>
+          <t>cv_filippini_davide.pdf</t>
         </is>
       </c>
       <c r="E225" t="inlineStr">
         <is>
-          <t>FIORENTIN_2024.pdf</t>
+          <t>Filippini.pdf</t>
         </is>
       </c>
     </row>
     <row r="226">
       <c r="A226" t="inlineStr">
         <is>
-          <t>FIORINI</t>
+          <t>FINCHI</t>
         </is>
       </c>
       <c r="B226" t="inlineStr">
         <is>
-          <t>FEDERICO</t>
+          <t>ALESSANDRO</t>
         </is>
       </c>
       <c r="C226" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D226" t="inlineStr">
         <is>
-          <t>FIORINI10587020230606152609.pdf</t>
+          <t>FINCHI__2024.pdf</t>
         </is>
       </c>
       <c r="E226" t="inlineStr">
         <is>
-          <t>FIORINI_2024.pdf</t>
+          <t>FINCHI_2024.pdf</t>
         </is>
       </c>
     </row>
     <row r="227">
       <c r="A227" t="inlineStr">
         <is>
-          <t>FONTANI</t>
+          <t>FIORENTIN</t>
         </is>
       </c>
       <c r="B227" t="inlineStr">
         <is>
-          <t>SILVIA</t>
+          <t>DONATELLA</t>
         </is>
       </c>
       <c r="C227" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
+          <t>SANITARIO Dirigenza non Medica</t>
         </is>
       </c>
       <c r="D227" t="inlineStr">
         <is>
-          <t>CV_Fontani.pdf</t>
+          <t>Curriculum_RCB_Fiorentin.pdf</t>
         </is>
       </c>
       <c r="E227" t="inlineStr">
         <is>
-          <t>fontani.pdf</t>
+          <t>FIORENTIN_2024.pdf</t>
         </is>
       </c>
     </row>
     <row r="228">
       <c r="A228" t="inlineStr">
         <is>
-          <t>FORLANI</t>
+          <t>FIORINI</t>
         </is>
       </c>
       <c r="B228" t="inlineStr">
         <is>
-          <t>LUDOVICA</t>
+          <t>FEDERICO</t>
         </is>
       </c>
       <c r="C228" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D228" t="inlineStr"/>
+      <c r="D228" t="inlineStr">
+        <is>
+          <t>FIORINI10587020230606152609.pdf</t>
+        </is>
+      </c>
+      <c r="E228" t="inlineStr">
+        <is>
+          <t>FIORINI_2024.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="229">
       <c r="A229" t="inlineStr">
         <is>
-          <t>FORMAGLIO</t>
+          <t>FIORINO</t>
         </is>
       </c>
       <c r="B229" t="inlineStr">
         <is>
-          <t>ANDREA</t>
+          <t>ANGELO</t>
         </is>
       </c>
       <c r="C229" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D229" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D229" t="inlineStr"/>
+      <c r="E229" t="inlineStr"/>
     </row>
     <row r="230">
       <c r="A230" t="inlineStr">
         <is>
-          <t>FORMARO</t>
+          <t>FONTANI</t>
         </is>
       </c>
       <c r="B230" t="inlineStr">
         <is>
-          <t>CARLO MARIA</t>
+          <t>SILVIA</t>
         </is>
       </c>
       <c r="C230" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D230" t="inlineStr"/>
+      <c r="D230" t="inlineStr">
+        <is>
+          <t>CV_Fontani.pdf</t>
+        </is>
+      </c>
+      <c r="E230" t="inlineStr">
+        <is>
+          <t>fontani.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="231">
       <c r="A231" t="inlineStr">
         <is>
-          <t>FORMENTON</t>
+          <t>FORLANI</t>
         </is>
       </c>
       <c r="B231" t="inlineStr">
         <is>
-          <t>FLORA</t>
+          <t>LUDOVICA</t>
         </is>
       </c>
       <c r="C231" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
-[...11 lines deleted...]
-      </c>
+          <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D231" t="inlineStr"/>
+      <c r="E231" t="inlineStr"/>
     </row>
     <row r="232">
       <c r="A232" t="inlineStr">
         <is>
-          <t>FORNASIERO</t>
+          <t>FORMAGLIO</t>
         </is>
       </c>
       <c r="B232" t="inlineStr">
         <is>
-          <t>MADDALENA</t>
+          <t>ANDREA</t>
         </is>
       </c>
       <c r="C232" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D232" t="inlineStr"/>
+      <c r="D232" t="inlineStr">
+        <is>
+          <t>C_V__Formaglio_A_.pdf</t>
+        </is>
+      </c>
+      <c r="E232" t="inlineStr">
+        <is>
+          <t>FORMAGLIO_2024.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="233">
       <c r="A233" t="inlineStr">
         <is>
-          <t>FOTIA</t>
+          <t>FORMARO</t>
         </is>
       </c>
       <c r="B233" t="inlineStr">
         <is>
-          <t>GIUSEPPE</t>
+          <t>CARLO MARIA</t>
         </is>
       </c>
       <c r="C233" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D233" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D233" t="inlineStr"/>
+      <c r="E233" t="inlineStr"/>
     </row>
     <row r="234">
       <c r="A234" t="inlineStr">
         <is>
-          <t>FRANCHINI</t>
+          <t>FORMENTON</t>
         </is>
       </c>
       <c r="B234" t="inlineStr">
         <is>
-          <t>GIULIA</t>
+          <t>FLORA</t>
         </is>
       </c>
       <c r="C234" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza non Medica</t>
         </is>
       </c>
-      <c r="D234" t="inlineStr"/>
+      <c r="D234" t="inlineStr">
+        <is>
+          <t>FORMENTON_2024.pdf</t>
+        </is>
+      </c>
+      <c r="E234" t="inlineStr">
+        <is>
+          <t>inconpatibilita_FORMETON14531120240213144901.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="235">
       <c r="A235" t="inlineStr">
         <is>
-          <t>FRANZONI</t>
+          <t>FORNASIERO</t>
         </is>
       </c>
       <c r="B235" t="inlineStr">
         <is>
-          <t>NICOLA</t>
+          <t>MADDALENA</t>
         </is>
       </c>
       <c r="C235" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D235" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D235" t="inlineStr"/>
+      <c r="E235" t="inlineStr"/>
     </row>
     <row r="236">
       <c r="A236" t="inlineStr">
         <is>
-          <t>FRASSON</t>
+          <t>FOTIA</t>
         </is>
       </c>
       <c r="B236" t="inlineStr">
         <is>
-          <t>ENRICA</t>
+          <t>GIUSEPPE</t>
         </is>
       </c>
       <c r="C236" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D236" t="inlineStr">
         <is>
-          <t>CV_Frasson_Enrica.pdf</t>
-[...2 lines deleted...]
-      <c r="E236" t="inlineStr"/>
+          <t>FOTIA.pdf</t>
+        </is>
+      </c>
+      <c r="E236" t="inlineStr">
+        <is>
+          <t>Incompatibilit_FOTIA.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="237">
       <c r="A237" t="inlineStr">
         <is>
-          <t>FRENO</t>
+          <t>FRANCHINI</t>
         </is>
       </c>
       <c r="B237" t="inlineStr">
         <is>
-          <t>CHRISTIAN</t>
+          <t>GIULIA</t>
         </is>
       </c>
       <c r="C237" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
-[...6 lines deleted...]
-      </c>
+          <t>SANITARIO Dirigenza non Medica</t>
+        </is>
+      </c>
+      <c r="D237" t="inlineStr"/>
       <c r="E237" t="inlineStr"/>
     </row>
     <row r="238">
       <c r="A238" t="inlineStr">
         <is>
-          <t>FRIGO</t>
+          <t>FRANZONI</t>
         </is>
       </c>
       <c r="B238" t="inlineStr">
         <is>
-          <t>ANNA</t>
+          <t>NICOLA</t>
         </is>
       </c>
       <c r="C238" t="inlineStr">
         <is>
-          <t>PROFESSIONALE Dirigenza</t>
+          <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D238" t="inlineStr">
         <is>
-          <t>CV_Anna_Frigo.pdf</t>
+          <t>FRANZONI_NICOLA.pdf</t>
         </is>
       </c>
       <c r="E238" t="inlineStr">
         <is>
-          <t>FRIGO_.pdf</t>
+          <t>Franzoni.pdf</t>
         </is>
       </c>
     </row>
     <row r="239">
       <c r="A239" t="inlineStr">
         <is>
-          <t>FULITANO</t>
+          <t>FRASSON</t>
         </is>
       </c>
       <c r="B239" t="inlineStr">
         <is>
-          <t>DANIELA</t>
+          <t>ENRICA</t>
         </is>
       </c>
       <c r="C239" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D239" t="inlineStr">
         <is>
-          <t>FULITANO_D__2025.pdf</t>
-[...6 lines deleted...]
-      </c>
+          <t>CV_Frasson_Enrica.pdf</t>
+        </is>
+      </c>
+      <c r="E239" t="inlineStr"/>
     </row>
     <row r="240">
       <c r="A240" t="inlineStr">
         <is>
-          <t>FUMELLI</t>
+          <t>FRENO</t>
         </is>
       </c>
       <c r="B240" t="inlineStr">
         <is>
-          <t>PIERGIORGIO</t>
+          <t>CHRISTIAN</t>
         </is>
       </c>
       <c r="C240" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D240" t="inlineStr">
         <is>
-          <t>curriculm_2025_FUMELLI.pdf</t>
-[...6 lines deleted...]
-      </c>
+          <t>CURRICULM_VITAE_Christian_Freno.pdf</t>
+        </is>
+      </c>
+      <c r="E240" t="inlineStr"/>
     </row>
     <row r="241">
       <c r="A241" t="inlineStr">
         <is>
-          <t>FURCI</t>
+          <t>FULITANO</t>
         </is>
       </c>
       <c r="B241" t="inlineStr">
         <is>
-          <t>ANTONIO</t>
+          <t>DANIELA</t>
         </is>
       </c>
       <c r="C241" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D241" t="inlineStr">
         <is>
-          <t>Furci_Curriculum_formativo_professionale_2025.pdf</t>
+          <t>FULITANO_D__2025.pdf</t>
         </is>
       </c>
       <c r="E241" t="inlineStr">
         <is>
-          <t>FURCI_Dichiarazione_incompatibilita_2025.pdf</t>
+          <t>FULITANO_20241.pdf</t>
         </is>
       </c>
     </row>
     <row r="242">
       <c r="A242" t="inlineStr">
         <is>
-          <t>FURFARO</t>
+          <t>FUMELLI</t>
         </is>
       </c>
       <c r="B242" t="inlineStr">
         <is>
-          <t>MARIA</t>
+          <t>PIERGIORGIO</t>
         </is>
       </c>
       <c r="C242" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
+          <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D242" t="inlineStr">
         <is>
-          <t>C_V__Furfaro_Maria.pdf</t>
+          <t>curriculm_2025_FUMELLI.pdf</t>
         </is>
       </c>
       <c r="E242" t="inlineStr">
         <is>
-          <t>FURFARO_20241.pdf</t>
+          <t>incompatibilita_2025_FUMELLI.pdf</t>
         </is>
       </c>
     </row>
     <row r="243">
       <c r="A243" t="inlineStr">
         <is>
-          <t>FURINI</t>
+          <t>FURCI</t>
         </is>
       </c>
       <c r="B243" t="inlineStr">
         <is>
-          <t>LUCIANA</t>
+          <t>ANTONIO</t>
         </is>
       </c>
       <c r="C243" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
+          <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D243" t="inlineStr">
         <is>
-          <t>C_V__Furini_Luciana.pdf</t>
+          <t>Furci_Curriculum_formativo_professionale_2025.pdf</t>
         </is>
       </c>
       <c r="E243" t="inlineStr">
         <is>
-          <t>FURINI_20241.pdf</t>
+          <t>FURCI_Dichiarazione_incompatibilita_2025.pdf</t>
         </is>
       </c>
     </row>
     <row r="244">
       <c r="A244" t="inlineStr">
         <is>
-          <t>FUSARO</t>
+          <t>FURFARO</t>
         </is>
       </c>
       <c r="B244" t="inlineStr">
         <is>
-          <t>LAURA</t>
+          <t>MARIA</t>
         </is>
       </c>
       <c r="C244" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
+          <t>SANITARIO Dirigenza non Medica</t>
         </is>
       </c>
       <c r="D244" t="inlineStr">
         <is>
-          <t>FUSARO_L__2025.pdf</t>
+          <t>C_V__Furfaro_Maria.pdf</t>
         </is>
       </c>
       <c r="E244" t="inlineStr">
         <is>
-          <t>FUSARO_LAURA.pdf</t>
+          <t>FURFARO_20241.pdf</t>
         </is>
       </c>
     </row>
     <row r="245">
       <c r="A245" t="inlineStr">
         <is>
-          <t>GAGLIARDI</t>
+          <t>FURINI</t>
         </is>
       </c>
       <c r="B245" t="inlineStr">
         <is>
-          <t>GAIA</t>
+          <t>LUCIANA</t>
         </is>
       </c>
       <c r="C245" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
-[...2 lines deleted...]
-      <c r="D245" t="inlineStr"/>
+          <t>SANITARIO Dirigenza non Medica</t>
+        </is>
+      </c>
+      <c r="D245" t="inlineStr">
+        <is>
+          <t>C_V__Furini_Luciana.pdf</t>
+        </is>
+      </c>
+      <c r="E245" t="inlineStr">
+        <is>
+          <t>FURINI_20241.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="246">
       <c r="A246" t="inlineStr">
         <is>
-          <t>GAGNI</t>
+          <t>FUSARO</t>
         </is>
       </c>
       <c r="B246" t="inlineStr">
         <is>
-          <t>GIUSEPPE</t>
+          <t>LAURA</t>
         </is>
       </c>
       <c r="C246" t="inlineStr">
         <is>
-          <t>AMMINISTRATIVO Dirigenza</t>
-[...2 lines deleted...]
-      <c r="D246" t="inlineStr"/>
+          <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D246" t="inlineStr">
+        <is>
+          <t>FUSARO_L__2025.pdf</t>
+        </is>
+      </c>
       <c r="E246" t="inlineStr">
         <is>
-          <t>GAGNI_.pdf</t>
+          <t>FUSARO_LAURA.pdf</t>
         </is>
       </c>
     </row>
     <row r="247">
       <c r="A247" t="inlineStr">
         <is>
-          <t>GAITA</t>
+          <t>GAGLIARDI</t>
         </is>
       </c>
       <c r="B247" t="inlineStr">
         <is>
-          <t>MARZIA</t>
+          <t>GAIA</t>
         </is>
       </c>
       <c r="C247" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
-[...11 lines deleted...]
-      </c>
+          <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D247" t="inlineStr"/>
+      <c r="E247" t="inlineStr"/>
     </row>
     <row r="248">
       <c r="A248" t="inlineStr">
         <is>
-          <t>GALGANO</t>
+          <t>GAGNI</t>
         </is>
       </c>
       <c r="B248" t="inlineStr">
         <is>
-          <t>DANILO</t>
+          <t>GIUSEPPE</t>
         </is>
       </c>
       <c r="C248" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
-[...6 lines deleted...]
-      </c>
+          <t>AMMINISTRATIVO Dirigenza</t>
+        </is>
+      </c>
+      <c r="D248" t="inlineStr"/>
       <c r="E248" t="inlineStr">
         <is>
-          <t>Galgano.pdf</t>
+          <t>GAGNI_.pdf</t>
         </is>
       </c>
     </row>
     <row r="249">
       <c r="A249" t="inlineStr">
         <is>
-          <t>GALLERANI</t>
+          <t>GALGANO</t>
         </is>
       </c>
       <c r="B249" t="inlineStr">
         <is>
-          <t>ALTEA</t>
+          <t>DANILO</t>
         </is>
       </c>
       <c r="C249" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D249" t="inlineStr">
         <is>
-          <t>GALLERANI_A__2025.pdf</t>
+          <t>CV_Galgano_Danilo.pdf</t>
         </is>
       </c>
       <c r="E249" t="inlineStr">
         <is>
-          <t>Gallerani_Altea.pdf</t>
+          <t>Galgano.pdf</t>
         </is>
       </c>
     </row>
     <row r="250">
       <c r="A250" t="inlineStr">
         <is>
-          <t>GALUPPI</t>
+          <t>GALLERANI</t>
         </is>
       </c>
       <c r="B250" t="inlineStr">
         <is>
-          <t>CRISTIANA</t>
+          <t>ALTEA</t>
         </is>
       </c>
       <c r="C250" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D250" t="inlineStr">
         <is>
-          <t>GALUPPI_C__2025.pdf</t>
-[...2 lines deleted...]
-      <c r="E250" t="inlineStr"/>
+          <t>GALLERANI_A__2025.pdf</t>
+        </is>
+      </c>
+      <c r="E250" t="inlineStr">
+        <is>
+          <t>Gallerani_Altea.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="251">
       <c r="A251" t="inlineStr">
         <is>
-          <t>GALUPPO</t>
+          <t>GALUPPI</t>
         </is>
       </c>
       <c r="B251" t="inlineStr">
         <is>
-          <t>MARCO</t>
+          <t>CRISTIANA</t>
         </is>
       </c>
       <c r="C251" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D251" t="inlineStr">
         <is>
-          <t>GALUPPO_2025.pdf</t>
-[...6 lines deleted...]
-      </c>
+          <t>GALUPPI_C__2025.pdf</t>
+        </is>
+      </c>
+      <c r="E251" t="inlineStr"/>
     </row>
     <row r="252">
       <c r="A252" t="inlineStr">
         <is>
-          <t>GAMANJI</t>
+          <t>GALUPPO</t>
         </is>
       </c>
       <c r="B252" t="inlineStr">
         <is>
-          <t>STELA</t>
+          <t>MARCO</t>
         </is>
       </c>
       <c r="C252" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D252" t="inlineStr">
         <is>
-          <t>Gamanji_Stela.pdf</t>
+          <t>GALUPPO_2025.pdf</t>
         </is>
       </c>
       <c r="E252" t="inlineStr">
         <is>
-          <t>Gamanji.pdf</t>
+          <t>GALUPPO_2024.pdf</t>
         </is>
       </c>
     </row>
     <row r="253">
       <c r="A253" t="inlineStr">
         <is>
-          <t>GANOVELLI</t>
+          <t>GAMANJI</t>
         </is>
       </c>
       <c r="B253" t="inlineStr">
         <is>
-          <t>MICHELE</t>
+          <t>STELA</t>
         </is>
       </c>
       <c r="C253" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D253" t="inlineStr">
         <is>
-          <t>GANOVELLI_M__2025.pdf</t>
+          <t>Gamanji_Stela.pdf</t>
         </is>
       </c>
       <c r="E253" t="inlineStr">
         <is>
-          <t>Dichiarazione_Ganovelli.pdf</t>
+          <t>Gamanji.pdf</t>
         </is>
       </c>
     </row>
     <row r="254">
       <c r="A254" t="inlineStr">
         <is>
-          <t>GARLISI</t>
+          <t>GANOVELLI</t>
         </is>
       </c>
       <c r="B254" t="inlineStr">
         <is>
-          <t>LUCA</t>
+          <t>MICHELE</t>
         </is>
       </c>
       <c r="C254" t="inlineStr">
         <is>
-          <t>PROFESSIONALE Dirigenza</t>
+          <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D254" t="inlineStr">
         <is>
-          <t>GARLISI_L__2025.pdf</t>
+          <t>GANOVELLI_M__2025.pdf</t>
         </is>
       </c>
       <c r="E254" t="inlineStr">
         <is>
-          <t>GARLISI_.pdf</t>
+          <t>Dichiarazione_Ganovelli.pdf</t>
         </is>
       </c>
     </row>
     <row r="255">
       <c r="A255" t="inlineStr">
         <is>
-          <t>GAVA</t>
+          <t>GARLISI</t>
         </is>
       </c>
       <c r="B255" t="inlineStr">
         <is>
-          <t>MARCELLO</t>
+          <t>LUCA</t>
         </is>
       </c>
       <c r="C255" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
+          <t>PROFESSIONALE Dirigenza</t>
         </is>
       </c>
       <c r="D255" t="inlineStr">
         <is>
-          <t>Curriculum_Gava_Marcello.pdf</t>
+          <t>GARLISI_L__2025.pdf</t>
         </is>
       </c>
       <c r="E255" t="inlineStr">
         <is>
-          <t>GAVA_MARCELLO_2024.pdf</t>
+          <t>GARLISI_.pdf</t>
         </is>
       </c>
     </row>
     <row r="256">
       <c r="A256" t="inlineStr">
         <is>
-          <t>GAVESI</t>
+          <t>GAVA</t>
         </is>
       </c>
       <c r="B256" t="inlineStr">
         <is>
           <t>MARCELLO</t>
         </is>
       </c>
       <c r="C256" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
+          <t>SANITARIO Dirigenza non Medica</t>
         </is>
       </c>
       <c r="D256" t="inlineStr">
         <is>
-          <t>cv_gavesi_Marcell.pdf</t>
-[...2 lines deleted...]
-      <c r="E256" t="inlineStr"/>
+          <t>Curriculum_Gava_Marcello.pdf</t>
+        </is>
+      </c>
+      <c r="E256" t="inlineStr">
+        <is>
+          <t>GAVA_MARCELLO_2024.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="257">
       <c r="A257" t="inlineStr">
         <is>
-          <t>GEMELLI</t>
+          <t>GAVESI</t>
         </is>
       </c>
       <c r="B257" t="inlineStr">
         <is>
-          <t>BENEDETTA</t>
+          <t>MARCELLO</t>
         </is>
       </c>
       <c r="C257" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D257" t="inlineStr">
         <is>
-          <t>gemelli10587520230606154508.pdf</t>
-[...6 lines deleted...]
-      </c>
+          <t>cv_gavesi_Marcell.pdf</t>
+        </is>
+      </c>
+      <c r="E257" t="inlineStr"/>
     </row>
     <row r="258">
       <c r="A258" t="inlineStr">
         <is>
           <t>GEMELLI</t>
         </is>
       </c>
       <c r="B258" t="inlineStr">
         <is>
           <t>ALESSANDRO</t>
         </is>
       </c>
       <c r="C258" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D258" t="inlineStr">
         <is>
           <t>GEMELLI_2024.pdf</t>
         </is>
       </c>
       <c r="E258" t="inlineStr">
         <is>
           <t>GEMELLI_ALESSANDRO_2024.pdf</t>
         </is>
       </c>
     </row>
     <row r="259">
       <c r="A259" t="inlineStr">
         <is>
-          <t>GENGA</t>
+          <t>GEMELLI</t>
         </is>
       </c>
       <c r="B259" t="inlineStr">
         <is>
-          <t>DILETTA</t>
+          <t>BENEDETTA</t>
         </is>
       </c>
       <c r="C259" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D259" t="inlineStr">
         <is>
-          <t>GENGA_D__2025.pdf</t>
+          <t>gemelli10587520230606154508.pdf</t>
         </is>
       </c>
       <c r="E259" t="inlineStr">
         <is>
-          <t>genga.pdf</t>
+          <t>GEMELLI_20241.pdf</t>
         </is>
       </c>
     </row>
     <row r="260">
       <c r="A260" t="inlineStr">
         <is>
-          <t>GEROTTO</t>
+          <t>GENGA</t>
         </is>
       </c>
       <c r="B260" t="inlineStr">
         <is>
-          <t>ANDREA</t>
+          <t>DILETTA</t>
         </is>
       </c>
       <c r="C260" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D260" t="inlineStr">
+        <is>
+          <t>GENGA_D__2025.pdf</t>
+        </is>
+      </c>
+      <c r="E260" t="inlineStr">
+        <is>
+          <t>genga.pdf</t>
         </is>
       </c>
     </row>
     <row r="261">
       <c r="A261" t="inlineStr">
         <is>
-          <t>GIACOBBE</t>
+          <t>GEROTTO</t>
         </is>
       </c>
       <c r="B261" t="inlineStr">
         <is>
-          <t>LUANA</t>
+          <t>ANDREA</t>
         </is>
       </c>
       <c r="C261" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D261" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D261" t="inlineStr"/>
+      <c r="E261" t="inlineStr"/>
     </row>
     <row r="262">
       <c r="A262" t="inlineStr">
         <is>
-          <t>GIANDOMINICI</t>
+          <t>GIACOBBE</t>
         </is>
       </c>
       <c r="B262" t="inlineStr">
         <is>
-          <t>NICCOLO'</t>
+          <t>LUANA</t>
         </is>
       </c>
       <c r="C262" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D262" t="inlineStr">
         <is>
-          <t>2023_CV_Niccol_Giandominici.pdf</t>
+          <t>giacobbe_cv.pdf</t>
         </is>
       </c>
       <c r="E262" t="inlineStr">
         <is>
-          <t>Giandominici.pdf</t>
+          <t>Giacobbe.pdf</t>
         </is>
       </c>
     </row>
     <row r="263">
       <c r="A263" t="inlineStr">
         <is>
-          <t>GIANELLA</t>
+          <t>GIANDOMINICI</t>
         </is>
       </c>
       <c r="B263" t="inlineStr">
         <is>
-          <t>ELGA</t>
+          <t>NICCOLO'</t>
         </is>
       </c>
       <c r="C263" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
-[...2 lines deleted...]
-      <c r="D263" t="inlineStr"/>
+          <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D263" t="inlineStr">
+        <is>
+          <t>2023_CV_Niccol_Giandominici.pdf</t>
+        </is>
+      </c>
+      <c r="E263" t="inlineStr">
+        <is>
+          <t>Giandominici.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="264">
       <c r="A264" t="inlineStr">
         <is>
-          <t>GIANNI</t>
+          <t>GIANELLA</t>
         </is>
       </c>
       <c r="B264" t="inlineStr">
         <is>
-          <t>SIMONA</t>
+          <t>ELGA</t>
         </is>
       </c>
       <c r="C264" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
-[...11 lines deleted...]
-      </c>
+          <t>SANITARIO Dirigenza non Medica</t>
+        </is>
+      </c>
+      <c r="D264" t="inlineStr"/>
+      <c r="E264" t="inlineStr"/>
     </row>
     <row r="265">
       <c r="A265" t="inlineStr">
         <is>
-          <t>GIATTI</t>
+          <t>GIANNI</t>
         </is>
       </c>
       <c r="B265" t="inlineStr">
         <is>
-          <t>SARA</t>
+          <t>SIMONA</t>
         </is>
       </c>
       <c r="C265" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D265" t="inlineStr">
         <is>
-          <t>Giatti_Sara.pdf</t>
+          <t>GIANNI_2024.pdf</t>
         </is>
       </c>
       <c r="E265" t="inlineStr">
         <is>
-          <t>incompatiblia_GIATTI14528720240213134815.pdf</t>
+          <t>GIANNI_SIMONA_2024.pdf</t>
         </is>
       </c>
     </row>
     <row r="266">
       <c r="A266" t="inlineStr">
         <is>
-          <t>GIBBIN</t>
+          <t>GIATTI</t>
         </is>
       </c>
       <c r="B266" t="inlineStr">
         <is>
-          <t>ENRICO</t>
+          <t>SARA</t>
         </is>
       </c>
       <c r="C266" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D266" t="inlineStr">
         <is>
-          <t>C_V__Gibbin_Enrico.pdf</t>
+          <t>Giatti_Sara.pdf</t>
         </is>
       </c>
       <c r="E266" t="inlineStr">
         <is>
-          <t>Gibbin.pdf</t>
+          <t>incompatiblia_GIATTI14528720240213134815.pdf</t>
         </is>
       </c>
     </row>
     <row r="267">
       <c r="A267" t="inlineStr">
         <is>
-          <t>GIGLIOFIORITO</t>
+          <t>GIBBIN</t>
         </is>
       </c>
       <c r="B267" t="inlineStr">
         <is>
-          <t>GAETANO</t>
+          <t>ENRICO</t>
         </is>
       </c>
       <c r="C267" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D267" t="inlineStr">
         <is>
-          <t>GIGLIOFIORITO_G__2025.pdf</t>
+          <t>C_V__Gibbin_Enrico.pdf</t>
         </is>
       </c>
       <c r="E267" t="inlineStr">
         <is>
-          <t>Gigliofiorito.pdf</t>
+          <t>Gibbin.pdf</t>
         </is>
       </c>
     </row>
     <row r="268">
       <c r="A268" t="inlineStr">
         <is>
-          <t>GIORDAN</t>
+          <t>GIGLIOFIORITO</t>
         </is>
       </c>
       <c r="B268" t="inlineStr">
         <is>
-          <t>MASSIMO</t>
+          <t>GAETANO</t>
         </is>
       </c>
       <c r="C268" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D268" t="inlineStr">
         <is>
-          <t>GIORDAN_2024.pdf</t>
+          <t>GIGLIOFIORITO_G__2025.pdf</t>
         </is>
       </c>
       <c r="E268" t="inlineStr">
         <is>
-          <t>Incompatibilit_GIORDAN.pdf</t>
+          <t>Gigliofiorito.pdf</t>
         </is>
       </c>
     </row>
     <row r="269">
       <c r="A269" t="inlineStr">
         <is>
-          <t>GIORDANI</t>
+          <t>GIORDAN</t>
         </is>
       </c>
       <c r="B269" t="inlineStr">
         <is>
-          <t>MAURO</t>
+          <t>MASSIMO</t>
         </is>
       </c>
       <c r="C269" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D269" t="inlineStr">
         <is>
-          <t>Giordani_Mauro.pdf</t>
+          <t>GIORDAN_2024.pdf</t>
         </is>
       </c>
       <c r="E269" t="inlineStr">
         <is>
-          <t>Giordani_Mauro1.pdf</t>
+          <t>Incompatibilit_GIORDAN.pdf</t>
         </is>
       </c>
     </row>
     <row r="270">
       <c r="A270" t="inlineStr">
         <is>
-          <t>GIORGINO</t>
+          <t>GIORDANI</t>
         </is>
       </c>
       <c r="B270" t="inlineStr">
         <is>
-          <t>ADELAIDE</t>
+          <t>MAURO</t>
         </is>
       </c>
       <c r="C270" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D270" t="inlineStr">
         <is>
-          <t>GIORGINO_A_2025.pdf</t>
+          <t>Giordani_Mauro.pdf</t>
         </is>
       </c>
       <c r="E270" t="inlineStr">
         <is>
-          <t>Giorgino.pdf</t>
+          <t>Giordani_Mauro1.pdf</t>
         </is>
       </c>
     </row>
     <row r="271">
       <c r="A271" t="inlineStr">
         <is>
-          <t>GIRARDI</t>
+          <t>GIORGINO</t>
         </is>
       </c>
       <c r="B271" t="inlineStr">
         <is>
-          <t>PIETRO</t>
+          <t>ADELAIDE</t>
         </is>
       </c>
       <c r="C271" t="inlineStr">
         <is>
-          <t>TECNICO Dirigenza</t>
-[...2 lines deleted...]
-      <c r="D271" t="inlineStr"/>
+          <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D271" t="inlineStr">
+        <is>
+          <t>GIORGINO_A_2025.pdf</t>
+        </is>
+      </c>
+      <c r="E271" t="inlineStr">
+        <is>
+          <t>Giorgino.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="272">
       <c r="A272" t="inlineStr">
         <is>
-          <t>GIRASOLI</t>
+          <t>GIRARDI</t>
         </is>
       </c>
       <c r="B272" t="inlineStr">
         <is>
-          <t>LAURA</t>
+          <t>PIETRO</t>
         </is>
       </c>
       <c r="C272" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
-[...11 lines deleted...]
-      </c>
+          <t>TECNICO Dirigenza</t>
+        </is>
+      </c>
+      <c r="D272" t="inlineStr"/>
+      <c r="E272" t="inlineStr"/>
     </row>
     <row r="273">
       <c r="A273" t="inlineStr">
         <is>
-          <t>GIROTTO</t>
+          <t>GIRASOLI</t>
         </is>
       </c>
       <c r="B273" t="inlineStr">
         <is>
-          <t>ERICA</t>
+          <t>LAURA</t>
         </is>
       </c>
       <c r="C273" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
+          <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D273" t="inlineStr">
         <is>
-          <t>GIROTTO_E__2025.pdf</t>
+          <t>Girasoli_Laura.pdf</t>
         </is>
       </c>
       <c r="E273" t="inlineStr">
         <is>
-          <t>Erica_Girotto_dichiarazione_2025pdf.pdf</t>
+          <t>GIRASOLI.pdf</t>
         </is>
       </c>
     </row>
     <row r="274">
       <c r="A274" t="inlineStr">
         <is>
           <t>GIROTTO</t>
         </is>
       </c>
       <c r="B274" t="inlineStr">
         <is>
-          <t>CHIARA</t>
+          <t>ERICA</t>
         </is>
       </c>
       <c r="C274" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
-[...2 lines deleted...]
-      <c r="D274" t="inlineStr"/>
+          <t>SANITARIO Dirigenza non Medica</t>
+        </is>
+      </c>
+      <c r="D274" t="inlineStr">
+        <is>
+          <t>GIROTTO_E__2025.pdf</t>
+        </is>
+      </c>
+      <c r="E274" t="inlineStr">
+        <is>
+          <t>Erica_Girotto_dichiarazione_2025pdf.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="275">
       <c r="A275" t="inlineStr">
         <is>
-          <t>GIUFFRIDA</t>
+          <t>GIROTTO</t>
         </is>
       </c>
       <c r="B275" t="inlineStr">
         <is>
-          <t>DOMENICA RITA</t>
+          <t>CHIARA</t>
         </is>
       </c>
       <c r="C275" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
-[...11 lines deleted...]
-      </c>
+          <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D275" t="inlineStr"/>
+      <c r="E275" t="inlineStr"/>
     </row>
     <row r="276">
       <c r="A276" t="inlineStr">
         <is>
-          <t>GOBBI</t>
+          <t>GIUFFRIDA</t>
         </is>
       </c>
       <c r="B276" t="inlineStr">
         <is>
-          <t>FRANCO</t>
+          <t>DOMENICA RITA</t>
         </is>
       </c>
       <c r="C276" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
+          <t>SANITARIO Dirigenza non Medica</t>
         </is>
       </c>
       <c r="D276" t="inlineStr">
         <is>
-          <t>C_V__Gobbi_Franco.pdf</t>
+          <t>GIUFFRIDA__D__2025.pdf</t>
         </is>
       </c>
       <c r="E276" t="inlineStr">
         <is>
-          <t>GOBBI_20241.pdf</t>
+          <t>GIUFFRIDA_dichiarazione_incompatibilit_dirigente_2025.pdf</t>
         </is>
       </c>
     </row>
     <row r="277">
       <c r="A277" t="inlineStr">
         <is>
-          <t>GRANIERI</t>
+          <t>GOBBI</t>
         </is>
       </c>
       <c r="B277" t="inlineStr">
         <is>
-          <t>FRANCESCO PAOLO</t>
+          <t>FRANCO</t>
         </is>
       </c>
       <c r="C277" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D277" t="inlineStr">
         <is>
-          <t>GRANIERI_2024.pdf</t>
+          <t>C_V__Gobbi_Franco.pdf</t>
         </is>
       </c>
       <c r="E277" t="inlineStr">
         <is>
-          <t>Granieri.pdf</t>
+          <t>GOBBI_20241.pdf</t>
         </is>
       </c>
     </row>
     <row r="278">
       <c r="A278" t="inlineStr">
         <is>
-          <t>GRAPEGGIA</t>
+          <t>GRANIERI</t>
         </is>
       </c>
       <c r="B278" t="inlineStr">
         <is>
-          <t>MELANIA</t>
+          <t>FRANCESCO PAOLO</t>
         </is>
       </c>
       <c r="C278" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D278" t="inlineStr">
         <is>
-          <t>GRAPEGGIA_2024.pdf</t>
+          <t>GRANIERI_2024.pdf</t>
         </is>
       </c>
       <c r="E278" t="inlineStr">
         <is>
-          <t>GRAPEGGIA_20241.pdf</t>
+          <t>Granieri.pdf</t>
         </is>
       </c>
     </row>
     <row r="279">
       <c r="A279" t="inlineStr">
         <is>
-          <t>GRATTA</t>
+          <t>GRAPEGGIA</t>
         </is>
       </c>
       <c r="B279" t="inlineStr">
         <is>
-          <t>ANDREA</t>
+          <t>MELANIA</t>
         </is>
       </c>
       <c r="C279" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D279" t="inlineStr">
         <is>
-          <t>GRATTA.pdf</t>
+          <t>GRAPEGGIA_2024.pdf</t>
         </is>
       </c>
       <c r="E279" t="inlineStr">
         <is>
-          <t>Incompatibilit_GRATTA.pdf</t>
+          <t>GRAPEGGIA_20241.pdf</t>
         </is>
       </c>
     </row>
     <row r="280">
       <c r="A280" t="inlineStr">
         <is>
-          <t>GRAZIANO</t>
+          <t>GRATTA</t>
         </is>
       </c>
       <c r="B280" t="inlineStr">
         <is>
-          <t>GIANMARIO</t>
+          <t>ANDREA</t>
         </is>
       </c>
       <c r="C280" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D280" t="inlineStr"/>
+      <c r="D280" t="inlineStr">
+        <is>
+          <t>GRATTA.pdf</t>
+        </is>
+      </c>
+      <c r="E280" t="inlineStr">
+        <is>
+          <t>Incompatibilit_GRATTA.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="281">
       <c r="A281" t="inlineStr">
         <is>
-          <t>GRAZIOLI</t>
+          <t>GRAZIANO</t>
         </is>
       </c>
       <c r="B281" t="inlineStr">
         <is>
-          <t>LUDOVICA</t>
+          <t>GIANMARIO</t>
         </is>
       </c>
       <c r="C281" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D281" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D281" t="inlineStr"/>
+      <c r="E281" t="inlineStr"/>
     </row>
     <row r="282">
       <c r="A282" t="inlineStr">
         <is>
-          <t>GREGGIO</t>
+          <t>GRAZIOLI</t>
         </is>
       </c>
       <c r="B282" t="inlineStr">
         <is>
-          <t>GIOVANNI</t>
+          <t>LUDOVICA</t>
         </is>
       </c>
       <c r="C282" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D282" t="inlineStr">
         <is>
-          <t>GREGGIO_2024.pdf</t>
+          <t>grazioli_ludovica.pdf</t>
         </is>
       </c>
       <c r="E282" t="inlineStr">
         <is>
-          <t>GREGGIO_20241.pdf</t>
+          <t>Grazioli_Ludovica1.pdf</t>
         </is>
       </c>
     </row>
     <row r="283">
       <c r="A283" t="inlineStr">
         <is>
-          <t>GRILLINI</t>
+          <t>GREGGIO</t>
         </is>
       </c>
       <c r="B283" t="inlineStr">
         <is>
-          <t>LISA</t>
+          <t>GIOVANNI</t>
         </is>
       </c>
       <c r="C283" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D283" t="inlineStr"/>
-      <c r="E283" t="inlineStr"/>
+      <c r="D283" t="inlineStr">
+        <is>
+          <t>GREGGIO_2024.pdf</t>
+        </is>
+      </c>
+      <c r="E283" t="inlineStr">
+        <is>
+          <t>GREGGIO_20241.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="284">
       <c r="A284" t="inlineStr">
         <is>
-          <t>GROPPA</t>
+          <t>GRILLINI</t>
         </is>
       </c>
       <c r="B284" t="inlineStr">
         <is>
-          <t>FRANCESCA</t>
+          <t>LISA</t>
         </is>
       </c>
       <c r="C284" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
+      <c r="D284" t="inlineStr"/>
+      <c r="E284" t="inlineStr"/>
     </row>
     <row r="285">
       <c r="A285" t="inlineStr">
         <is>
-          <t>GRUPPO</t>
+          <t>GROPPA</t>
         </is>
       </c>
       <c r="B285" t="inlineStr">
         <is>
-          <t>FRANCESCO</t>
+          <t>FRANCESCA</t>
         </is>
       </c>
       <c r="C285" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D285" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D285" t="inlineStr"/>
+      <c r="E285" t="inlineStr"/>
     </row>
     <row r="286">
       <c r="A286" t="inlineStr">
         <is>
-          <t>GUBAS</t>
+          <t>GRUPPO</t>
         </is>
       </c>
       <c r="B286" t="inlineStr">
         <is>
-          <t>OKAB</t>
+          <t>FRANCESCO</t>
         </is>
       </c>
       <c r="C286" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D286" t="inlineStr">
         <is>
-          <t>GUBAS.pdf</t>
+          <t>CV_Gruppo.pdf</t>
         </is>
       </c>
       <c r="E286" t="inlineStr">
         <is>
-          <t>gubas_okab.pdf</t>
+          <t>Gruppo.pdf</t>
         </is>
       </c>
     </row>
     <row r="287">
       <c r="A287" t="inlineStr">
         <is>
-          <t>GUERRA</t>
+          <t>GUBAS</t>
         </is>
       </c>
       <c r="B287" t="inlineStr">
         <is>
-          <t>ROBERTA</t>
+          <t>OKAB</t>
         </is>
       </c>
       <c r="C287" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
+          <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D287" t="inlineStr">
         <is>
-          <t>GUERRA_R__2025.pdf</t>
+          <t>GUBAS.pdf</t>
         </is>
       </c>
       <c r="E287" t="inlineStr">
         <is>
-          <t>incompatibilita_GUERRA14526820240213133448.pdf</t>
+          <t>gubas_okab.pdf</t>
         </is>
       </c>
     </row>
     <row r="288">
       <c r="A288" t="inlineStr">
         <is>
-          <t>GUERRIERI</t>
+          <t>GUERRA</t>
         </is>
       </c>
       <c r="B288" t="inlineStr">
         <is>
-          <t>ELENA</t>
+          <t>ROBERTA</t>
         </is>
       </c>
       <c r="C288" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
-[...2 lines deleted...]
-      <c r="D288" t="inlineStr"/>
+          <t>SANITARIO Dirigenza non Medica</t>
+        </is>
+      </c>
+      <c r="D288" t="inlineStr">
+        <is>
+          <t>GUERRA_R__2025.pdf</t>
+        </is>
+      </c>
       <c r="E288" t="inlineStr">
         <is>
-          <t>Guerrieri.pdf</t>
+          <t>incompatibilita_GUERRA14526820240213133448.pdf</t>
         </is>
       </c>
     </row>
     <row r="289">
       <c r="A289" t="inlineStr">
         <is>
-          <t>GUERRIERO</t>
+          <t>GUERRIERI</t>
         </is>
       </c>
       <c r="B289" t="inlineStr">
         <is>
-          <t>ALBERTO</t>
+          <t>ELENA</t>
         </is>
       </c>
       <c r="C289" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D289" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D289" t="inlineStr"/>
       <c r="E289" t="inlineStr">
         <is>
-          <t>Dichiarazione_inconferibilit_incompatibilit_GUERRIERO.pdf</t>
+          <t>Guerrieri.pdf</t>
         </is>
       </c>
     </row>
     <row r="290">
       <c r="A290" t="inlineStr">
         <is>
-          <t>GUIDI</t>
+          <t>GUERRIERO</t>
         </is>
       </c>
       <c r="B290" t="inlineStr">
         <is>
-          <t>MARGHERITA</t>
+          <t>ALBERTO</t>
         </is>
       </c>
       <c r="C290" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D290" t="inlineStr">
         <is>
-          <t>cv_guidi_margherita.pdf</t>
-[...2 lines deleted...]
-      <c r="E290" t="inlineStr"/>
+          <t>Curriculum_vitae_Rovigo_Guerriero.pdf</t>
+        </is>
+      </c>
+      <c r="E290" t="inlineStr">
+        <is>
+          <t>Dichiarazione_inconferibilit_incompatibilit_GUERRIERO.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="291">
       <c r="A291" t="inlineStr">
         <is>
-          <t>GUSELLA</t>
+          <t>GUIDI</t>
         </is>
       </c>
       <c r="B291" t="inlineStr">
         <is>
-          <t>MILENA</t>
+          <t>MARGHERITA</t>
         </is>
       </c>
       <c r="C291" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D291" t="inlineStr">
         <is>
-          <t>Gusella_milena.pdf</t>
-[...6 lines deleted...]
-      </c>
+          <t>cv_guidi_margherita.pdf</t>
+        </is>
+      </c>
+      <c r="E291" t="inlineStr"/>
     </row>
     <row r="292">
       <c r="A292" t="inlineStr">
         <is>
-          <t>GUZZINATI</t>
+          <t>GUSELLA</t>
         </is>
       </c>
       <c r="B292" t="inlineStr">
         <is>
-          <t>IPPOLITO</t>
+          <t>MILENA</t>
         </is>
       </c>
       <c r="C292" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D292" t="inlineStr">
         <is>
-          <t>GUZZINATI_I__2025.pdf</t>
+          <t>Gusella_milena.pdf</t>
         </is>
       </c>
       <c r="E292" t="inlineStr">
         <is>
-          <t>Dichiarazione_inconferibili_incompatibilit_GUZZINATI.pdf</t>
+          <t>Gusella.pdf</t>
         </is>
       </c>
     </row>
     <row r="293">
       <c r="A293" t="inlineStr">
         <is>
-          <t>IANNINI</t>
+          <t>GUZZINATI</t>
         </is>
       </c>
       <c r="B293" t="inlineStr">
         <is>
-          <t>VALERIA</t>
+          <t>IPPOLITO</t>
         </is>
       </c>
       <c r="C293" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D293" t="inlineStr">
         <is>
-          <t>IANNINI_2024.pdf</t>
+          <t>GUZZINATI_I__2025.pdf</t>
         </is>
       </c>
       <c r="E293" t="inlineStr">
         <is>
-          <t>IANNINI_20241.pdf</t>
+          <t>Dichiarazione_inconferibili_incompatibilit_GUZZINATI.pdf</t>
         </is>
       </c>
     </row>
     <row r="294">
       <c r="A294" t="inlineStr">
         <is>
-          <t>IMOSCOPI</t>
+          <t>IACONO</t>
         </is>
       </c>
       <c r="B294" t="inlineStr">
         <is>
-          <t>ALESSANDRA</t>
+          <t>GENNARO</t>
         </is>
       </c>
       <c r="C294" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D294" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D294" t="inlineStr"/>
+      <c r="E294" t="inlineStr"/>
     </row>
     <row r="295">
       <c r="A295" t="inlineStr">
         <is>
-          <t>INCAO</t>
+          <t>IANNINI</t>
         </is>
       </c>
       <c r="B295" t="inlineStr">
         <is>
-          <t>MARTINA</t>
+          <t>VALERIA</t>
         </is>
       </c>
       <c r="C295" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D295" t="inlineStr">
         <is>
-          <t>cv_incao.pdf</t>
-[...2 lines deleted...]
-      <c r="E295" t="inlineStr"/>
+          <t>IANNINI_2024.pdf</t>
+        </is>
+      </c>
+      <c r="E295" t="inlineStr">
+        <is>
+          <t>IANNINI_20241.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="296">
       <c r="A296" t="inlineStr">
         <is>
-          <t>IODICE</t>
+          <t>IMOSCOPI</t>
         </is>
       </c>
       <c r="B296" t="inlineStr">
         <is>
-          <t>SEBASTIANO</t>
+          <t>ALESSANDRA</t>
         </is>
       </c>
       <c r="C296" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D296" t="inlineStr">
         <is>
-          <t>IODICE_S_2025.pdf</t>
-[...2 lines deleted...]
-      <c r="E296" t="inlineStr"/>
+          <t>C_V__Imoscopi_Alessandra.pdf</t>
+        </is>
+      </c>
+      <c r="E296" t="inlineStr">
+        <is>
+          <t>Imoscopi.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="297">
       <c r="A297" t="inlineStr">
         <is>
-          <t>ITALIANO</t>
+          <t>INCAO</t>
         </is>
       </c>
       <c r="B297" t="inlineStr">
         <is>
-          <t>NAZZARENO</t>
+          <t>MARTINA</t>
         </is>
       </c>
       <c r="C297" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D297" t="inlineStr">
         <is>
-          <t>Curriculum_Vitae_Nazzareno_Italiano.pdf</t>
-[...6 lines deleted...]
-      </c>
+          <t>cv_incao.pdf</t>
+        </is>
+      </c>
+      <c r="E297" t="inlineStr"/>
     </row>
     <row r="298">
       <c r="A298" t="inlineStr">
         <is>
-          <t>JANNELLO</t>
+          <t>IODICE</t>
         </is>
       </c>
       <c r="B298" t="inlineStr">
         <is>
-          <t>ELENA MARIA SANTINA</t>
+          <t>SEBASTIANO</t>
         </is>
       </c>
       <c r="C298" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D298" t="inlineStr">
         <is>
-          <t>CV_E__Jannello.pdf</t>
-[...6 lines deleted...]
-      </c>
+          <t>IODICE_S_2025.pdf</t>
+        </is>
+      </c>
+      <c r="E298" t="inlineStr"/>
     </row>
     <row r="299">
       <c r="A299" t="inlineStr">
         <is>
-          <t>JIRILLO</t>
+          <t>ITALIANO</t>
         </is>
       </c>
       <c r="B299" t="inlineStr">
         <is>
-          <t>ROSSELLA</t>
+          <t>NAZZARENO</t>
         </is>
       </c>
       <c r="C299" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D299" t="inlineStr">
         <is>
-          <t>JIRILLO_R_2025.pdf</t>
-[...2 lines deleted...]
-      <c r="E299" t="inlineStr"/>
+          <t>Curriculum_Vitae_Nazzareno_Italiano.pdf</t>
+        </is>
+      </c>
+      <c r="E299" t="inlineStr">
+        <is>
+          <t>italiano_nazzareno.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="300">
       <c r="A300" t="inlineStr">
         <is>
-          <t>LAGANA'</t>
+          <t>JANNELLO</t>
         </is>
       </c>
       <c r="B300" t="inlineStr">
         <is>
-          <t>MARTINA</t>
+          <t>ELENA MARIA SANTINA</t>
         </is>
       </c>
       <c r="C300" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D300" t="inlineStr"/>
+      <c r="D300" t="inlineStr">
+        <is>
+          <t>CV_E__Jannello.pdf</t>
+        </is>
+      </c>
+      <c r="E300" t="inlineStr">
+        <is>
+          <t>Dichiarazione_inconferibilita_incompatibilita_JANNELLO.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="301">
       <c r="A301" t="inlineStr">
         <is>
-          <t>LA GLORIA VALERIO</t>
+          <t>JIRILLO</t>
         </is>
       </c>
       <c r="B301" t="inlineStr">
         <is>
-          <t>ALVISE</t>
+          <t>ROSSELLA</t>
         </is>
       </c>
       <c r="C301" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D301" t="inlineStr">
         <is>
-          <t>LA_GLORIA_A__2025.pdf</t>
-[...6 lines deleted...]
-      </c>
+          <t>JIRILLO_R_2025.pdf</t>
+        </is>
+      </c>
+      <c r="E301" t="inlineStr"/>
     </row>
     <row r="302">
       <c r="A302" t="inlineStr">
         <is>
-          <t>LA MENDOLA</t>
+          <t>LAGANA'</t>
         </is>
       </c>
       <c r="B302" t="inlineStr">
         <is>
-          <t>ROBERTA</t>
+          <t>MARTINA</t>
         </is>
       </c>
       <c r="C302" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D302" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D302" t="inlineStr"/>
+      <c r="E302" t="inlineStr"/>
     </row>
     <row r="303">
       <c r="A303" t="inlineStr">
         <is>
-          <t>LANZA</t>
+          <t>LA GLORIA VALERIO</t>
         </is>
       </c>
       <c r="B303" t="inlineStr">
         <is>
-          <t>DANIELA</t>
+          <t>ALVISE</t>
         </is>
       </c>
       <c r="C303" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D303" t="inlineStr">
         <is>
-          <t>lanza_daniela.pdf</t>
+          <t>LA_GLORIA_A__2025.pdf</t>
         </is>
       </c>
       <c r="E303" t="inlineStr">
         <is>
-          <t>incompatiblia_LANZA14528620240213134759.pdf</t>
+          <t>LA_GLORIA_ALVISE_DICH.pdf</t>
         </is>
       </c>
     </row>
     <row r="304">
       <c r="A304" t="inlineStr">
         <is>
-          <t>LA ROSA</t>
+          <t>LA MENDOLA</t>
         </is>
       </c>
       <c r="B304" t="inlineStr">
         <is>
-          <t>RICCARDO</t>
+          <t>ROBERTA</t>
         </is>
       </c>
       <c r="C304" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D304" t="inlineStr">
         <is>
-          <t>cv_la_rosa_riccardo.pdf</t>
-[...2 lines deleted...]
-      <c r="E304" t="inlineStr"/>
+          <t>LA_MENDOLA_2024.pdf</t>
+        </is>
+      </c>
+      <c r="E304" t="inlineStr">
+        <is>
+          <t>LA_MENDOLA_ROBERTA_2024.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="305">
       <c r="A305" t="inlineStr">
         <is>
-          <t>LAZZARIN</t>
+          <t>LANZA</t>
         </is>
       </c>
       <c r="B305" t="inlineStr">
         <is>
-          <t>ALESSANDRO</t>
+          <t>DANIELA</t>
         </is>
       </c>
       <c r="C305" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D305" t="inlineStr">
         <is>
-          <t>cv_lazzarin.pdf</t>
-[...2 lines deleted...]
-      <c r="E305" t="inlineStr"/>
+          <t>lanza_daniela.pdf</t>
+        </is>
+      </c>
+      <c r="E305" t="inlineStr">
+        <is>
+          <t>incompatiblia_LANZA14528620240213134759.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="306">
       <c r="A306" t="inlineStr">
         <is>
-          <t>LAZZERI</t>
+          <t>LA ROSA</t>
         </is>
       </c>
       <c r="B306" t="inlineStr">
         <is>
-          <t>MARTA</t>
+          <t>RICCARDO</t>
         </is>
       </c>
       <c r="C306" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D306" t="inlineStr">
         <is>
-          <t>LAZZERI10588920230606162417_1.pdf</t>
-[...6 lines deleted...]
-      </c>
+          <t>cv_la_rosa_riccardo.pdf</t>
+        </is>
+      </c>
+      <c r="E306" t="inlineStr"/>
     </row>
     <row r="307">
       <c r="A307" t="inlineStr">
         <is>
-          <t>LEATI</t>
+          <t>LAZZARIN</t>
         </is>
       </c>
       <c r="B307" t="inlineStr">
         <is>
-          <t>MARTA</t>
+          <t>ALESSANDRO</t>
         </is>
       </c>
       <c r="C307" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D307" t="inlineStr">
         <is>
-          <t>CV_Leati_Marta_2025.pdf</t>
-[...6 lines deleted...]
-      </c>
+          <t>cv_lazzarin.pdf</t>
+        </is>
+      </c>
+      <c r="E307" t="inlineStr"/>
     </row>
     <row r="308">
       <c r="A308" t="inlineStr">
         <is>
-          <t>LEGNARO</t>
+          <t>LAZZERI</t>
         </is>
       </c>
       <c r="B308" t="inlineStr">
         <is>
-          <t>ANDREA</t>
+          <t>MARTA</t>
         </is>
       </c>
       <c r="C308" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D308" t="inlineStr">
         <is>
-          <t>LEGNARO_2024.pdf</t>
+          <t>LAZZERI10588920230606162417_1.pdf</t>
         </is>
       </c>
       <c r="E308" t="inlineStr">
         <is>
-          <t>inconpatibilita_LEGNARO14531420240213144939.pdf</t>
+          <t>LAZZERI_2024.pdf</t>
         </is>
       </c>
     </row>
     <row r="309">
       <c r="A309" t="inlineStr">
         <is>
-          <t>LEGNINDA SOP</t>
+          <t>LEATI</t>
         </is>
       </c>
       <c r="B309" t="inlineStr">
         <is>
-          <t>FRANCOIS YVES</t>
+          <t>MARTA</t>
         </is>
       </c>
       <c r="C309" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D309" t="inlineStr">
         <is>
-          <t>Legninda_SopFrancois_Yves.pdf</t>
+          <t>CV_Leati_Marta_2025.pdf</t>
         </is>
       </c>
       <c r="E309" t="inlineStr">
         <is>
-          <t>LEGNINDA_SOP_2024.pdf</t>
+          <t>LEATI_20241.pdf</t>
         </is>
       </c>
     </row>
     <row r="310">
       <c r="A310" t="inlineStr">
         <is>
-          <t>LEOPARDI</t>
+          <t>LEGNARO</t>
         </is>
       </c>
       <c r="B310" t="inlineStr">
         <is>
-          <t>MARCO</t>
+          <t>ANDREA</t>
         </is>
       </c>
       <c r="C310" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D310" t="inlineStr">
         <is>
-          <t>LEOPARDI.pdf</t>
+          <t>LEGNARO_2024.pdf</t>
         </is>
       </c>
       <c r="E310" t="inlineStr">
         <is>
-          <t>Incompatibilit_LEOPARDI.pdf</t>
+          <t>inconpatibilita_LEGNARO14531420240213144939.pdf</t>
         </is>
       </c>
     </row>
     <row r="311">
       <c r="A311" t="inlineStr">
         <is>
-          <t>LISATO</t>
+          <t>LEGNINDA SOP</t>
         </is>
       </c>
       <c r="B311" t="inlineStr">
         <is>
-          <t>LAURA CAMILLA</t>
+          <t>FRANCOIS YVES</t>
         </is>
       </c>
       <c r="C311" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D311" t="inlineStr">
         <is>
-          <t>Lisato_Laura_Camilla_CV.pdf</t>
+          <t>Legninda_SopFrancois_Yves.pdf</t>
         </is>
       </c>
       <c r="E311" t="inlineStr">
         <is>
-          <t>incompatibilita_LISATO14539620240213163016.pdf</t>
+          <t>LEGNINDA_SOP_2024.pdf</t>
         </is>
       </c>
     </row>
     <row r="312">
       <c r="A312" t="inlineStr">
         <is>
-          <t>LISIERO</t>
+          <t>LEOPARDI</t>
         </is>
       </c>
       <c r="B312" t="inlineStr">
         <is>
-          <t>MANOLA</t>
+          <t>MARCO</t>
         </is>
       </c>
       <c r="C312" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D312" t="inlineStr">
         <is>
-          <t>LISIERO_M__2025.pdf</t>
-[...2 lines deleted...]
-      <c r="E312" t="inlineStr"/>
+          <t>LEOPARDI.pdf</t>
+        </is>
+      </c>
+      <c r="E312" t="inlineStr">
+        <is>
+          <t>Incompatibilit_LEOPARDI.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="313">
       <c r="A313" t="inlineStr">
         <is>
-          <t>LODO</t>
+          <t>LISATO</t>
         </is>
       </c>
       <c r="B313" t="inlineStr">
         <is>
-          <t>ENRICO</t>
+          <t>LAURA CAMILLA</t>
         </is>
       </c>
       <c r="C313" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D313" t="inlineStr">
         <is>
-          <t>LODO_2024.pdf</t>
+          <t>Lisato_Laura_Camilla_CV.pdf</t>
         </is>
       </c>
       <c r="E313" t="inlineStr">
         <is>
-          <t>LODO_20241.pdf</t>
+          <t>incompatibilita_LISATO14539620240213163016.pdf</t>
         </is>
       </c>
     </row>
     <row r="314">
       <c r="A314" t="inlineStr">
         <is>
-          <t>LOMBARDO</t>
+          <t>LISIERO</t>
         </is>
       </c>
       <c r="B314" t="inlineStr">
         <is>
-          <t>LORENZO PASQUALE</t>
+          <t>MANOLA</t>
         </is>
       </c>
       <c r="C314" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
+      <c r="D314" t="inlineStr">
+        <is>
+          <t>LISIERO_M__2025.pdf</t>
+        </is>
+      </c>
+      <c r="E314" t="inlineStr"/>
     </row>
     <row r="315">
       <c r="A315" t="inlineStr">
         <is>
-          <t>LONGO</t>
+          <t>LODO</t>
         </is>
       </c>
       <c r="B315" t="inlineStr">
         <is>
-          <t>MICHELE</t>
+          <t>ENRICO</t>
         </is>
       </c>
       <c r="C315" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D315" t="inlineStr">
         <is>
-          <t>LONGO_MICHELE.pdf</t>
+          <t>LODO_2024.pdf</t>
         </is>
       </c>
       <c r="E315" t="inlineStr">
         <is>
-          <t>Longo_Michele.pdf</t>
+          <t>LODO_20241.pdf</t>
         </is>
       </c>
     </row>
     <row r="316">
       <c r="A316" t="inlineStr">
         <is>
-          <t>LORENZETTO</t>
+          <t>LOMBARDO</t>
         </is>
       </c>
       <c r="B316" t="inlineStr">
         <is>
-          <t>CHIARA</t>
+          <t>LORENZO PASQUALE</t>
         </is>
       </c>
       <c r="C316" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D316" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D316" t="inlineStr"/>
+      <c r="E316" t="inlineStr"/>
     </row>
     <row r="317">
       <c r="A317" t="inlineStr">
         <is>
-          <t>LUCCHETTA</t>
+          <t>LONGO</t>
         </is>
       </c>
       <c r="B317" t="inlineStr">
         <is>
-          <t>MARTA</t>
+          <t>MICHELE</t>
         </is>
       </c>
       <c r="C317" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D317" t="inlineStr">
         <is>
-          <t>LUCCHETTA_M__2025.pdf</t>
+          <t>LONGO_MICHELE.pdf</t>
         </is>
       </c>
       <c r="E317" t="inlineStr">
         <is>
-          <t>LUCCHETTA_20241.pdf</t>
+          <t>Longo_Michele.pdf</t>
         </is>
       </c>
     </row>
     <row r="318">
       <c r="A318" t="inlineStr">
         <is>
-          <t>LUCIANO'</t>
+          <t>LORENZETTO</t>
         </is>
       </c>
       <c r="B318" t="inlineStr">
         <is>
-          <t>DOMENICA</t>
+          <t>CHIARA</t>
         </is>
       </c>
       <c r="C318" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D318" t="inlineStr">
         <is>
-          <t>LUCIANO_Domenica.pdf</t>
+          <t>LORENZETTO_C__2025.pdf</t>
         </is>
       </c>
       <c r="E318" t="inlineStr">
         <is>
-          <t>Luciano_Domenica.pdf</t>
+          <t>inconpatibilita_LORENZETO14531520240213144956.pdf</t>
         </is>
       </c>
     </row>
     <row r="319">
       <c r="A319" t="inlineStr">
         <is>
-          <t>LUCIANO'</t>
+          <t>LUCCHETTA</t>
         </is>
       </c>
       <c r="B319" t="inlineStr">
         <is>
-          <t>GIOVANNI</t>
+          <t>MARTA</t>
         </is>
       </c>
       <c r="C319" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D319" t="inlineStr">
         <is>
-          <t>LUCIANO_G__2025.pdf</t>
+          <t>LUCCHETTA_M__2025.pdf</t>
         </is>
       </c>
       <c r="E319" t="inlineStr">
         <is>
-          <t>incompatbilita_LUCIANO14537820240213161455.pdf</t>
+          <t>LUCCHETTA_20241.pdf</t>
         </is>
       </c>
     </row>
     <row r="320">
       <c r="A320" t="inlineStr">
         <is>
-          <t>MACCARI</t>
+          <t>LUCIANO'</t>
         </is>
       </c>
       <c r="B320" t="inlineStr">
         <is>
-          <t>ADELE</t>
+          <t>GIOVANNI</t>
         </is>
       </c>
       <c r="C320" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D320" t="inlineStr">
         <is>
-          <t>maccari.pdf</t>
+          <t>LUCIANO_G__2025.pdf</t>
         </is>
       </c>
       <c r="E320" t="inlineStr">
         <is>
-          <t>MACCARI.pdf</t>
+          <t>incompatbilita_LUCIANO14537820240213161455.pdf</t>
         </is>
       </c>
     </row>
     <row r="321">
       <c r="A321" t="inlineStr">
         <is>
-          <t>MADEDDU</t>
+          <t>LUCIANO'</t>
         </is>
       </c>
       <c r="B321" t="inlineStr">
         <is>
-          <t>ELEONORA</t>
+          <t>DOMENICA</t>
         </is>
       </c>
       <c r="C321" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D321" t="inlineStr">
         <is>
-          <t>MADEDDU.pdf</t>
+          <t>LUCIANO_Domenica.pdf</t>
         </is>
       </c>
       <c r="E321" t="inlineStr">
         <is>
-          <t>Madeddu.pdf</t>
+          <t>Luciano_Domenica.pdf</t>
         </is>
       </c>
     </row>
     <row r="322">
       <c r="A322" t="inlineStr">
         <is>
-          <t>MADIA</t>
+          <t>MACCARI</t>
         </is>
       </c>
       <c r="B322" t="inlineStr">
         <is>
-          <t>SALVATORE PIERANDREA</t>
+          <t>ADELE</t>
         </is>
       </c>
       <c r="C322" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D322" t="inlineStr">
+        <is>
+          <t>maccari.pdf</t>
+        </is>
+      </c>
+      <c r="E322" t="inlineStr">
+        <is>
+          <t>MACCARI.pdf</t>
         </is>
       </c>
     </row>
     <row r="323">
       <c r="A323" t="inlineStr">
         <is>
-          <t>MAFFIONE</t>
+          <t>MADEDDU</t>
         </is>
       </c>
       <c r="B323" t="inlineStr">
         <is>
-          <t>ANNA MARGHERITA</t>
+          <t>ELEONORA</t>
         </is>
       </c>
       <c r="C323" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D323" t="inlineStr">
         <is>
-          <t>Cv_europeo_AM_Maffione_2025.pdf</t>
+          <t>MADEDDU.pdf</t>
         </is>
       </c>
       <c r="E323" t="inlineStr">
         <is>
-          <t>MAFFIONE_ANNA.pdf</t>
+          <t>Madeddu.pdf</t>
         </is>
       </c>
     </row>
     <row r="324">
       <c r="A324" t="inlineStr">
         <is>
-          <t>MAGAGNA</t>
+          <t>MADIA</t>
         </is>
       </c>
       <c r="B324" t="inlineStr">
         <is>
-          <t>SABINA</t>
+          <t>SALVATORE PIERANDREA</t>
         </is>
       </c>
       <c r="C324" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
-[...11 lines deleted...]
-      </c>
+          <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D324" t="inlineStr"/>
+      <c r="E324" t="inlineStr"/>
     </row>
     <row r="325">
       <c r="A325" t="inlineStr">
         <is>
-          <t>MAGAROTTO</t>
+          <t>MAFFIONE</t>
         </is>
       </c>
       <c r="B325" t="inlineStr">
         <is>
-          <t>BERNARDINA</t>
+          <t>ANNA MARGHERITA</t>
         </is>
       </c>
       <c r="C325" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D325" t="inlineStr">
         <is>
-          <t>MAGAROTTO10592120230606170937.pdf</t>
+          <t>Cv_europeo_AM_Maffione_2025.pdf</t>
         </is>
       </c>
       <c r="E325" t="inlineStr">
         <is>
-          <t>MAGAROTTO_2024.pdf</t>
+          <t>MAFFIONE_ANNA.pdf</t>
         </is>
       </c>
     </row>
     <row r="326">
       <c r="A326" t="inlineStr">
         <is>
-          <t>MAGHINI</t>
+          <t>MAGAGNA</t>
         </is>
       </c>
       <c r="B326" t="inlineStr">
         <is>
-          <t>NICCOLO'</t>
+          <t>SABINA</t>
         </is>
       </c>
       <c r="C326" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
+          <t>SANITARIO Dirigenza non Medica</t>
         </is>
       </c>
       <c r="D326" t="inlineStr">
         <is>
-          <t>maghini_cv.pdf</t>
+          <t>MAGAGNA_S__2025.pdf</t>
         </is>
       </c>
       <c r="E326" t="inlineStr">
         <is>
-          <t>Maghini_Niccol.pdf</t>
+          <t>Dichiarazione_S_Magagna.pdf</t>
         </is>
       </c>
     </row>
     <row r="327">
       <c r="A327" t="inlineStr">
         <is>
-          <t>MAGNABOSCO</t>
+          <t>MAGAROTTO</t>
         </is>
       </c>
       <c r="B327" t="inlineStr">
         <is>
-          <t>VITTORIA</t>
+          <t>BERNARDINA</t>
         </is>
       </c>
       <c r="C327" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D327" t="inlineStr">
         <is>
-          <t>cv_magnabosco.pdf</t>
+          <t>MAGAROTTO10592120230606170937.pdf</t>
         </is>
       </c>
       <c r="E327" t="inlineStr">
         <is>
-          <t>Magnabosco.pdf</t>
+          <t>MAGAROTTO_2024.pdf</t>
         </is>
       </c>
     </row>
     <row r="328">
       <c r="A328" t="inlineStr">
         <is>
-          <t>MAGNANI</t>
+          <t>MAGHINI</t>
         </is>
       </c>
       <c r="B328" t="inlineStr">
         <is>
-          <t>KATIA</t>
+          <t>NICCOLO'</t>
         </is>
       </c>
       <c r="C328" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
+          <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D328" t="inlineStr">
         <is>
-          <t>MAGNANI_K__2025.pdf</t>
+          <t>maghini_cv.pdf</t>
         </is>
       </c>
       <c r="E328" t="inlineStr">
         <is>
-          <t>Inconferibilit_Magnani2025.pdf</t>
+          <t>Maghini_Niccol.pdf</t>
         </is>
       </c>
     </row>
     <row r="329">
       <c r="A329" t="inlineStr">
         <is>
-          <t>MAINARDI</t>
+          <t>MAGNANI</t>
         </is>
       </c>
       <c r="B329" t="inlineStr">
         <is>
-          <t>ANDREA</t>
+          <t>KATIA</t>
         </is>
       </c>
       <c r="C329" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
+          <t>SANITARIO Dirigenza non Medica</t>
         </is>
       </c>
       <c r="D329" t="inlineStr">
         <is>
-          <t>FORMAT_CURRICULUM_VITAE__Andrea_Mainardi.pdf</t>
+          <t>MAGNANI_K__2025.pdf</t>
         </is>
       </c>
       <c r="E329" t="inlineStr">
         <is>
-          <t>Incompatibilit_MAINARDI.pdf</t>
+          <t>Inconferibilit_Magnani2025.pdf</t>
         </is>
       </c>
     </row>
     <row r="330">
       <c r="A330" t="inlineStr">
         <is>
-          <t>MAISTRELLO</t>
+          <t>MAINARDI</t>
         </is>
       </c>
       <c r="B330" t="inlineStr">
         <is>
-          <t>LORENZO</t>
+          <t>ANDREA</t>
         </is>
       </c>
       <c r="C330" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D330" t="inlineStr">
         <is>
-          <t>Maistrello_Lorenzo.pdf</t>
+          <t>FORMAT_CURRICULUM_VITAE__Andrea_Mainardi.pdf</t>
         </is>
       </c>
       <c r="E330" t="inlineStr">
         <is>
-          <t>MAISTRELLO_2024.pdf</t>
+          <t>Incompatibilit_MAINARDI.pdf</t>
         </is>
       </c>
     </row>
     <row r="331">
       <c r="A331" t="inlineStr">
         <is>
-          <t>MAKOUDJOU</t>
+          <t>MAISTRELLO</t>
         </is>
       </c>
       <c r="B331" t="inlineStr">
         <is>
-          <t>PULCHERIE GHISLAINE</t>
+          <t>LORENZO</t>
         </is>
       </c>
       <c r="C331" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D331" t="inlineStr">
         <is>
-          <t>C_V__Makoudjou.pdf</t>
+          <t>Maistrello_Lorenzo.pdf</t>
         </is>
       </c>
       <c r="E331" t="inlineStr">
         <is>
-          <t>Mokoudojou.pdf</t>
+          <t>MAISTRELLO_2024.pdf</t>
         </is>
       </c>
     </row>
     <row r="332">
       <c r="A332" t="inlineStr">
         <is>
-          <t>MALAFRONTE</t>
+          <t>MAKOUDJOU</t>
         </is>
       </c>
       <c r="B332" t="inlineStr">
         <is>
-          <t>ALESSANDRA</t>
+          <t>PULCHERIE GHISLAINE</t>
         </is>
       </c>
       <c r="C332" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D332" t="inlineStr">
         <is>
-          <t>MALAFRONTE_A__2025.pdf</t>
+          <t>C_V__Makoudjou.pdf</t>
         </is>
       </c>
       <c r="E332" t="inlineStr">
         <is>
-          <t>Malafronte1.pdf</t>
+          <t>Mokoudojou.pdf</t>
         </is>
       </c>
     </row>
     <row r="333">
       <c r="A333" t="inlineStr">
         <is>
-          <t>MALENA</t>
+          <t>MALAFRONTE</t>
         </is>
       </c>
       <c r="B333" t="inlineStr">
         <is>
-          <t>MARINA</t>
+          <t>ALESSANDRA</t>
         </is>
       </c>
       <c r="C333" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D333" t="inlineStr">
         <is>
-          <t>C_V__Malena_Marina.pdf</t>
+          <t>MALAFRONTE_A__2025.pdf</t>
         </is>
       </c>
       <c r="E333" t="inlineStr">
         <is>
-          <t>MALENA_20241.pdf</t>
+          <t>Malafronte1.pdf</t>
         </is>
       </c>
     </row>
     <row r="334">
       <c r="A334" t="inlineStr">
         <is>
-          <t>MALENGO</t>
+          <t>MALENA</t>
         </is>
       </c>
       <c r="B334" t="inlineStr">
         <is>
-          <t>STEFANIA</t>
+          <t>MARINA</t>
         </is>
       </c>
       <c r="C334" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D334" t="inlineStr">
         <is>
-          <t>MALENGO10585520230606151206.pdf</t>
+          <t>C_V__Malena_Marina.pdf</t>
         </is>
       </c>
       <c r="E334" t="inlineStr">
         <is>
-          <t>MALENGO_2024.pdf</t>
+          <t>MALENA_20241.pdf</t>
         </is>
       </c>
     </row>
     <row r="335">
       <c r="A335" t="inlineStr">
         <is>
-          <t>MALESANI</t>
+          <t>MALENGO</t>
         </is>
       </c>
       <c r="B335" t="inlineStr">
         <is>
-          <t>CHIARA</t>
+          <t>STEFANIA</t>
         </is>
       </c>
       <c r="C335" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D335" t="inlineStr">
         <is>
-          <t>CV_Malesani.PDF</t>
+          <t>MALENGO10585520230606151206.pdf</t>
         </is>
       </c>
       <c r="E335" t="inlineStr">
         <is>
-          <t>malesani_chiara.pdf</t>
+          <t>MALENGO_2024.pdf</t>
         </is>
       </c>
     </row>
     <row r="336">
       <c r="A336" t="inlineStr">
         <is>
-          <t>MANFIOLI</t>
+          <t>MALESANI</t>
         </is>
       </c>
       <c r="B336" t="inlineStr">
         <is>
-          <t>VALERIA</t>
+          <t>CHIARA</t>
         </is>
       </c>
       <c r="C336" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D336" t="inlineStr">
         <is>
-          <t>MANFIOLI_V__2025.pdf</t>
+          <t>CV_Malesani.PDF</t>
         </is>
       </c>
       <c r="E336" t="inlineStr">
         <is>
-          <t>MANFIOLI_20241.pdf</t>
+          <t>malesani_chiara.pdf</t>
         </is>
       </c>
     </row>
     <row r="337">
       <c r="A337" t="inlineStr">
         <is>
-          <t>MANFRIN</t>
+          <t>MANFIOLI</t>
         </is>
       </c>
       <c r="B337" t="inlineStr">
         <is>
-          <t>ALBERTO</t>
+          <t>VALERIA</t>
         </is>
       </c>
       <c r="C337" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D337" t="inlineStr">
         <is>
-          <t>Manfrin.pdf</t>
+          <t>MANFIOLI_V__2025.pdf</t>
         </is>
       </c>
       <c r="E337" t="inlineStr">
         <is>
-          <t>mANFRIN.pdf</t>
+          <t>MANFIOLI_20241.pdf</t>
         </is>
       </c>
     </row>
     <row r="338">
       <c r="A338" t="inlineStr">
         <is>
-          <t>MANFRINI</t>
+          <t>MANFRIN</t>
         </is>
       </c>
       <c r="B338" t="inlineStr">
         <is>
           <t>ALBERTO</t>
         </is>
       </c>
       <c r="C338" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D338" t="inlineStr">
         <is>
-          <t>MANFRINI_A__2025.pdf</t>
+          <t>Manfrin.pdf</t>
         </is>
       </c>
       <c r="E338" t="inlineStr">
         <is>
-          <t>MANFRINI_2024.pdf</t>
+          <t>mANFRIN.pdf</t>
         </is>
       </c>
     </row>
     <row r="339">
       <c r="A339" t="inlineStr">
         <is>
-          <t>MANNA</t>
+          <t>MANFRINI</t>
         </is>
       </c>
       <c r="B339" t="inlineStr">
         <is>
-          <t>DANIELE</t>
+          <t>ALBERTO</t>
         </is>
       </c>
       <c r="C339" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D339" t="inlineStr">
+        <is>
+          <t>MANFRINI_A__2025.pdf</t>
+        </is>
+      </c>
+      <c r="E339" t="inlineStr">
+        <is>
+          <t>MANFRINI_2024.pdf</t>
         </is>
       </c>
     </row>
     <row r="340">
       <c r="A340" t="inlineStr">
         <is>
-          <t>MANSERVIGI</t>
+          <t>MANNA</t>
         </is>
       </c>
       <c r="B340" t="inlineStr">
         <is>
-          <t>MARGHERITA</t>
+          <t>DANIELE</t>
         </is>
       </c>
       <c r="C340" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D340" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D340" t="inlineStr"/>
+      <c r="E340" t="inlineStr"/>
     </row>
     <row r="341">
       <c r="A341" t="inlineStr">
         <is>
-          <t>MANTOVANI</t>
+          <t>MANSERVIGI</t>
         </is>
       </c>
       <c r="B341" t="inlineStr">
         <is>
-          <t>ALESSANDRO</t>
+          <t>MARGHERITA</t>
         </is>
       </c>
       <c r="C341" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
+          <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D341" t="inlineStr">
         <is>
-          <t>MANTOVANI.pdf</t>
+          <t>MANSERVIGI_M_2025.pdf</t>
         </is>
       </c>
       <c r="E341" t="inlineStr">
         <is>
-          <t>MANTOVANI_20241.pdf</t>
+          <t>Manservigi_Margherita.pdf</t>
         </is>
       </c>
     </row>
     <row r="342">
       <c r="A342" t="inlineStr">
         <is>
-          <t>MARANGONI</t>
+          <t>MANTOVANI</t>
         </is>
       </c>
       <c r="B342" t="inlineStr">
         <is>
-          <t>ROBERTA</t>
+          <t>ALESSANDRO</t>
         </is>
       </c>
       <c r="C342" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
+          <t>SANITARIO Dirigenza non Medica</t>
         </is>
       </c>
       <c r="D342" t="inlineStr">
         <is>
-          <t>MARANGONI_ROBERTA_7725_OT_2025.pdf</t>
+          <t>MANTOVANI.pdf</t>
         </is>
       </c>
       <c r="E342" t="inlineStr">
         <is>
-          <t>MARANGONI1.pdf</t>
+          <t>MANTOVANI_20241.pdf</t>
         </is>
       </c>
     </row>
     <row r="343">
       <c r="A343" t="inlineStr">
         <is>
-          <t>MARANGONI</t>
+          <t>MANZETTO</t>
         </is>
       </c>
       <c r="B343" t="inlineStr">
         <is>
-          <t>ROBERTA</t>
+          <t>CRISTIANA</t>
         </is>
       </c>
       <c r="C343" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
+          <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D343" t="inlineStr">
         <is>
-          <t>MARANGONI_R__7975_PS__2025.pdf</t>
-[...6 lines deleted...]
-      </c>
+          <t>CV_Manzetto_Cristiana.pdf</t>
+        </is>
+      </c>
+      <c r="E343" t="inlineStr"/>
     </row>
     <row r="344">
       <c r="A344" t="inlineStr">
         <is>
           <t>MARANGONI</t>
         </is>
       </c>
       <c r="B344" t="inlineStr">
         <is>
-          <t>LIVIA</t>
+          <t>ROBERTA</t>
         </is>
       </c>
       <c r="C344" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D344" t="inlineStr">
         <is>
-          <t>CV_Livia_Marangoni.pdf</t>
+          <t>MARANGONI_ROBERTA_7725_OT_2025.pdf</t>
         </is>
       </c>
       <c r="E344" t="inlineStr">
         <is>
-          <t>MARANGONI_LIVIA_2024.pdf</t>
+          <t>MARANGONI1.pdf</t>
         </is>
       </c>
     </row>
     <row r="345">
       <c r="A345" t="inlineStr">
         <is>
-          <t>MARASKA</t>
+          <t>MARANGONI</t>
         </is>
       </c>
       <c r="B345" t="inlineStr">
         <is>
-          <t>FATLUM</t>
+          <t>ROBERTA</t>
         </is>
       </c>
       <c r="C345" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
+          <t>SANITARIO Dirigenza non Medica</t>
         </is>
       </c>
       <c r="D345" t="inlineStr">
         <is>
-          <t>MARASKA_F__2025.pdf</t>
+          <t>MARANGONI_R__7975_PS__2025.pdf</t>
         </is>
       </c>
       <c r="E345" t="inlineStr">
         <is>
-          <t>Maraska_Fatlum.pdf</t>
+          <t>incopatibilita_MARANGONI_ROBERT14536920240213153814.pdf</t>
         </is>
       </c>
     </row>
     <row r="346">
       <c r="A346" t="inlineStr">
         <is>
-          <t>MARCANTONI</t>
+          <t>MARANGONI</t>
         </is>
       </c>
       <c r="B346" t="inlineStr">
         <is>
-          <t>LINA</t>
+          <t>LIVIA</t>
         </is>
       </c>
       <c r="C346" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D346" t="inlineStr">
         <is>
-          <t>Marcantoni.pdf</t>
+          <t>CV_Livia_Marangoni.pdf</t>
         </is>
       </c>
       <c r="E346" t="inlineStr">
         <is>
-          <t>incompatiblia_MARCNTONI14528820240213134835.pdf</t>
+          <t>MARANGONI_LIVIA_2024.pdf</t>
         </is>
       </c>
     </row>
     <row r="347">
       <c r="A347" t="inlineStr">
         <is>
-          <t>MARCHEGIANI</t>
+          <t>MARASKA</t>
         </is>
       </c>
       <c r="B347" t="inlineStr">
         <is>
-          <t>VANESSA</t>
+          <t>FATLUM</t>
         </is>
       </c>
       <c r="C347" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D347" t="inlineStr"/>
+      <c r="D347" t="inlineStr">
+        <is>
+          <t>MARASKA_F__2025.pdf</t>
+        </is>
+      </c>
+      <c r="E347" t="inlineStr">
+        <is>
+          <t>Maraska_Fatlum.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="348">
       <c r="A348" t="inlineStr">
         <is>
-          <t>MARCHETTI</t>
+          <t>MARCANTONI</t>
         </is>
       </c>
       <c r="B348" t="inlineStr">
         <is>
-          <t>PIERGIORGIO</t>
+          <t>LINA</t>
         </is>
       </c>
       <c r="C348" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D348" t="inlineStr">
         <is>
-          <t>MARCHETTI_P__2025.pdf</t>
+          <t>Marcantoni.pdf</t>
         </is>
       </c>
       <c r="E348" t="inlineStr">
         <is>
-          <t>incompatibilita_Marchetti14532420240213145312.pdf</t>
+          <t>incompatiblia_MARCNTONI14528820240213134835.pdf</t>
         </is>
       </c>
     </row>
     <row r="349">
       <c r="A349" t="inlineStr">
         <is>
-          <t>MARCHI</t>
+          <t>MARCHEGIANI</t>
         </is>
       </c>
       <c r="B349" t="inlineStr">
         <is>
-          <t>ELISA</t>
+          <t>VANESSA</t>
         </is>
       </c>
       <c r="C349" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
-[...11 lines deleted...]
-      </c>
+          <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D349" t="inlineStr"/>
+      <c r="E349" t="inlineStr"/>
     </row>
     <row r="350">
       <c r="A350" t="inlineStr">
         <is>
-          <t>MARCONI</t>
+          <t>MARCHETTI</t>
         </is>
       </c>
       <c r="B350" t="inlineStr">
         <is>
-          <t>LINDA</t>
+          <t>PIERGIORGIO</t>
         </is>
       </c>
       <c r="C350" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
+          <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D350" t="inlineStr">
         <is>
-          <t>cv_marconi.pdf</t>
-[...2 lines deleted...]
-      <c r="E350" t="inlineStr"/>
+          <t>MARCHETTI_P__2025.pdf</t>
+        </is>
+      </c>
+      <c r="E350" t="inlineStr">
+        <is>
+          <t>incompatibilita_Marchetti14532420240213145312.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="351">
       <c r="A351" t="inlineStr">
         <is>
-          <t>MARICH</t>
+          <t>MARCHI</t>
         </is>
       </c>
       <c r="B351" t="inlineStr">
         <is>
-          <t>ELENA</t>
+          <t>ELISA</t>
         </is>
       </c>
       <c r="C351" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
+          <t>SANITARIO Dirigenza non Medica</t>
         </is>
       </c>
       <c r="D351" t="inlineStr">
         <is>
-          <t>Marich_Elena.pdf</t>
+          <t>MARCHI_ELISA_CV.pdf</t>
         </is>
       </c>
       <c r="E351" t="inlineStr">
         <is>
-          <t>MARICH.pdf</t>
+          <t>MARCHI.pdf</t>
         </is>
       </c>
     </row>
     <row r="352">
       <c r="A352" t="inlineStr">
         <is>
-          <t>MARIN</t>
+          <t>MARCONI</t>
         </is>
       </c>
       <c r="B352" t="inlineStr">
         <is>
-          <t>BRUNETTA</t>
+          <t>LINDA</t>
         </is>
       </c>
       <c r="C352" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
+          <t>SANITARIO Dirigenza non Medica</t>
         </is>
       </c>
       <c r="D352" t="inlineStr">
         <is>
-          <t>MARIN_B__2025.pdf</t>
-[...6 lines deleted...]
-      </c>
+          <t>cv_marconi.pdf</t>
+        </is>
+      </c>
+      <c r="E352" t="inlineStr"/>
     </row>
     <row r="353">
       <c r="A353" t="inlineStr">
         <is>
-          <t>MARINELLI</t>
+          <t>MARICH</t>
         </is>
       </c>
       <c r="B353" t="inlineStr">
         <is>
-          <t>ROBERTA</t>
+          <t>ELENA</t>
         </is>
       </c>
       <c r="C353" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
+          <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D353" t="inlineStr">
         <is>
-          <t>Marinelli_Roberta_Curriculum_vitae.pdf</t>
+          <t>Marich_Elena.pdf</t>
         </is>
       </c>
       <c r="E353" t="inlineStr">
         <is>
-          <t>MARINELLI.pdf</t>
+          <t>MARICH.pdf</t>
         </is>
       </c>
     </row>
     <row r="354">
       <c r="A354" t="inlineStr">
         <is>
-          <t>MARINO</t>
+          <t>MARIN</t>
         </is>
       </c>
       <c r="B354" t="inlineStr">
         <is>
-          <t>FLORA</t>
+          <t>BRUNETTA</t>
         </is>
       </c>
       <c r="C354" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D354" t="inlineStr">
         <is>
-          <t>MARINO.pdf</t>
+          <t>MARIN_B__2025.pdf</t>
         </is>
       </c>
       <c r="E354" t="inlineStr">
         <is>
-          <t>incompatibilita_FLORA_MARINO14532220240213145220.pdf</t>
+          <t>MARIN_2024.pdf</t>
         </is>
       </c>
     </row>
     <row r="355">
       <c r="A355" t="inlineStr">
         <is>
-          <t>MARINO</t>
+          <t>MARINELLI</t>
         </is>
       </c>
       <c r="B355" t="inlineStr">
         <is>
-          <t>MONICA</t>
+          <t>ROBERTA</t>
         </is>
       </c>
       <c r="C355" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
-[...2 lines deleted...]
-      <c r="D355" t="inlineStr"/>
+          <t>SANITARIO Dirigenza non Medica</t>
+        </is>
+      </c>
+      <c r="D355" t="inlineStr">
+        <is>
+          <t>Marinelli_Roberta_Curriculum_vitae.pdf</t>
+        </is>
+      </c>
+      <c r="E355" t="inlineStr">
+        <is>
+          <t>MARINELLI.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="356">
       <c r="A356" t="inlineStr">
         <is>
           <t>MARINO</t>
         </is>
       </c>
       <c r="B356" t="inlineStr">
         <is>
-          <t>GIOVANNA</t>
+          <t>MONICA</t>
         </is>
       </c>
       <c r="C356" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D356" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D356" t="inlineStr"/>
+      <c r="E356" t="inlineStr"/>
     </row>
     <row r="357">
       <c r="A357" t="inlineStr">
         <is>
-          <t>MARROCCO</t>
+          <t>MARINO</t>
         </is>
       </c>
       <c r="B357" t="inlineStr">
         <is>
-          <t>ENRICA</t>
+          <t>GIOVANNA</t>
         </is>
       </c>
       <c r="C357" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
+          <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D357" t="inlineStr">
         <is>
-          <t>MARROCCO_E__2025.pdf</t>
+          <t>MARINO_GIOVANNA_2024.pdf</t>
         </is>
       </c>
       <c r="E357" t="inlineStr">
         <is>
-          <t>Marrocco.pdf</t>
+          <t>incompatibilita_MARINO14531920240213145126.pdf</t>
         </is>
       </c>
     </row>
     <row r="358">
       <c r="A358" t="inlineStr">
         <is>
-          <t>MARSILIO</t>
+          <t>MARINO</t>
         </is>
       </c>
       <c r="B358" t="inlineStr">
         <is>
-          <t>ALESSANDRA</t>
+          <t>FLORA</t>
         </is>
       </c>
       <c r="C358" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D358" t="inlineStr">
         <is>
-          <t>CV_Marsilio.pdf</t>
+          <t>MARINO.pdf</t>
         </is>
       </c>
       <c r="E358" t="inlineStr">
         <is>
-          <t>Marsilio.pdf</t>
+          <t>incompatibilita_FLORA_MARINO14532220240213145220.pdf</t>
         </is>
       </c>
     </row>
     <row r="359">
       <c r="A359" t="inlineStr">
         <is>
-          <t>MARTIRE</t>
+          <t>MARROCCO</t>
         </is>
       </c>
       <c r="B359" t="inlineStr">
         <is>
-          <t>PIETRO</t>
+          <t>ENRICA</t>
         </is>
       </c>
       <c r="C359" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
+          <t>SANITARIO Dirigenza non Medica</t>
         </is>
       </c>
       <c r="D359" t="inlineStr">
         <is>
-          <t>MARTIRE_P_2025.pdf</t>
+          <t>MARROCCO_E__2025.pdf</t>
         </is>
       </c>
       <c r="E359" t="inlineStr">
         <is>
-          <t>incompatibilita_MARTIRE.pdf</t>
+          <t>Marrocco.pdf</t>
         </is>
       </c>
     </row>
     <row r="360">
       <c r="A360" t="inlineStr">
         <is>
-          <t>MARTIRE</t>
+          <t>MARSILIO</t>
         </is>
       </c>
       <c r="B360" t="inlineStr">
         <is>
-          <t>GIUSEPPE</t>
+          <t>ALESSANDRA</t>
         </is>
       </c>
       <c r="C360" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D360" t="inlineStr">
         <is>
-          <t>MARTIRE_GIUSEPPE.pdf</t>
+          <t>CV_Marsilio.pdf</t>
         </is>
       </c>
       <c r="E360" t="inlineStr">
         <is>
-          <t>Martire_Giuseppe.pdf</t>
+          <t>Marsilio.pdf</t>
         </is>
       </c>
     </row>
     <row r="361">
       <c r="A361" t="inlineStr">
         <is>
-          <t>MARTUCCI</t>
+          <t>MARTIRE</t>
         </is>
       </c>
       <c r="B361" t="inlineStr">
         <is>
-          <t>MARIA MADDALENA</t>
+          <t>PIETRO</t>
         </is>
       </c>
       <c r="C361" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D361" t="inlineStr">
         <is>
-          <t>CV_Martucci.pdf</t>
+          <t>MARTIRE_P_2025.pdf</t>
         </is>
       </c>
       <c r="E361" t="inlineStr">
         <is>
-          <t>Martucci.pdf</t>
+          <t>incompatibilita_MARTIRE.pdf</t>
         </is>
       </c>
     </row>
     <row r="362">
       <c r="A362" t="inlineStr">
         <is>
-          <t>MARZOLA</t>
+          <t>MARTIRE</t>
         </is>
       </c>
       <c r="B362" t="inlineStr">
         <is>
-          <t>MARIA CRISTINA</t>
+          <t>GIUSEPPE</t>
         </is>
       </c>
       <c r="C362" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D362" t="inlineStr">
         <is>
-          <t>CV_Marzola_MC_2023.pdf</t>
+          <t>MARTIRE_GIUSEPPE.pdf</t>
         </is>
       </c>
       <c r="E362" t="inlineStr">
         <is>
-          <t>Marzola_Maria_Cristina.pdf</t>
+          <t>Martire_Giuseppe.pdf</t>
         </is>
       </c>
     </row>
     <row r="363">
       <c r="A363" t="inlineStr">
         <is>
-          <t>MARZOLO</t>
+          <t>MARTUCCI</t>
         </is>
       </c>
       <c r="B363" t="inlineStr">
         <is>
-          <t>MARCO</t>
+          <t>MARIA MADDALENA</t>
         </is>
       </c>
       <c r="C363" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D363" t="inlineStr">
         <is>
-          <t>MARZOLO_2024.pdf</t>
+          <t>CV_Martucci.pdf</t>
         </is>
       </c>
       <c r="E363" t="inlineStr">
         <is>
-          <t>MARZOLO_20241.pdf</t>
+          <t>Martucci.pdf</t>
         </is>
       </c>
     </row>
     <row r="364">
       <c r="A364" t="inlineStr">
         <is>
-          <t>MASSARO</t>
+          <t>MARZOLA</t>
         </is>
       </c>
       <c r="B364" t="inlineStr">
         <is>
-          <t>TOMMASO</t>
+          <t>MARIA CRISTINA</t>
         </is>
       </c>
       <c r="C364" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
-[...2 lines deleted...]
-      <c r="D364" t="inlineStr"/>
+          <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D364" t="inlineStr">
+        <is>
+          <t>CV_Marzola_MC_2023.pdf</t>
+        </is>
+      </c>
+      <c r="E364" t="inlineStr">
+        <is>
+          <t>Marzola_Maria_Cristina.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="365">
       <c r="A365" t="inlineStr">
         <is>
-          <t>MASSE'</t>
+          <t>MARZOLO</t>
         </is>
       </c>
       <c r="B365" t="inlineStr">
         <is>
-          <t>BARBARA</t>
+          <t>MARCO</t>
         </is>
       </c>
       <c r="C365" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D365" t="inlineStr">
         <is>
-          <t>C_V__Mass_Barbara.pdf</t>
+          <t>MARZOLO_2024.pdf</t>
         </is>
       </c>
       <c r="E365" t="inlineStr">
         <is>
-          <t>Mass.pdf</t>
+          <t>MARZOLO_20241.pdf</t>
         </is>
       </c>
     </row>
     <row r="366">
       <c r="A366" t="inlineStr">
         <is>
-          <t>MAZZOCCO</t>
+          <t>MASSARO</t>
         </is>
       </c>
       <c r="B366" t="inlineStr">
         <is>
           <t>TOMMASO</t>
         </is>
       </c>
       <c r="C366" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
-[...1 lines deleted...]
-      </c>
+          <t>SANITARIO Dirigenza non Medica</t>
+        </is>
+      </c>
+      <c r="D366" t="inlineStr"/>
+      <c r="E366" t="inlineStr"/>
     </row>
     <row r="367">
       <c r="A367" t="inlineStr">
         <is>
-          <t>MEGGIATO</t>
+          <t>MASSE'</t>
         </is>
       </c>
       <c r="B367" t="inlineStr">
         <is>
-          <t>TAMARA</t>
+          <t>BARBARA</t>
         </is>
       </c>
       <c r="C367" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D367" t="inlineStr">
         <is>
-          <t>curriculum_europeo_Tamara.pdf</t>
+          <t>C_V__Mass_Barbara.pdf</t>
         </is>
       </c>
       <c r="E367" t="inlineStr">
         <is>
-          <t>MEGGIATO_2024.pdf</t>
+          <t>Mass.pdf</t>
         </is>
       </c>
     </row>
     <row r="368">
       <c r="A368" t="inlineStr">
         <is>
-          <t>MELINA</t>
+          <t>MAZZOCCO</t>
         </is>
       </c>
       <c r="B368" t="inlineStr">
         <is>
-          <t>PAOLA</t>
+          <t>TOMMASO</t>
         </is>
       </c>
       <c r="C368" t="inlineStr">
         <is>
-          <t>TECNICO Dirigenza</t>
-[...11 lines deleted...]
-      </c>
+          <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D368" t="inlineStr"/>
+      <c r="E368" t="inlineStr"/>
     </row>
     <row r="369">
       <c r="A369" t="inlineStr">
         <is>
-          <t>MENEGAZZOLI</t>
+          <t>MEGGIATO</t>
         </is>
       </c>
       <c r="B369" t="inlineStr">
         <is>
-          <t>MARCO</t>
+          <t>TAMARA</t>
         </is>
       </c>
       <c r="C369" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D369" t="inlineStr">
         <is>
-          <t>MENEGAZZOLI_M__2025.pdf</t>
+          <t>curriculum_europeo_Tamara.pdf</t>
         </is>
       </c>
       <c r="E369" t="inlineStr">
         <is>
-          <t>MENEGAZZOLI_2024.pdf</t>
+          <t>MEGGIATO_2024.pdf</t>
         </is>
       </c>
     </row>
     <row r="370">
       <c r="A370" t="inlineStr">
         <is>
-          <t>MENON</t>
+          <t>MELINA</t>
         </is>
       </c>
       <c r="B370" t="inlineStr">
         <is>
-          <t>ANDREA</t>
+          <t>PAOLA</t>
         </is>
       </c>
       <c r="C370" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
-[...2 lines deleted...]
-      <c r="D370" t="inlineStr"/>
+          <t>TECNICO Dirigenza</t>
+        </is>
+      </c>
+      <c r="D370" t="inlineStr">
+        <is>
+          <t>MELINA_P__2025.pdf</t>
+        </is>
+      </c>
+      <c r="E370" t="inlineStr">
+        <is>
+          <t>MELINA_.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="371">
       <c r="A371" t="inlineStr">
         <is>
-          <t>MENOTTI</t>
+          <t>MENEGAZZOLI</t>
         </is>
       </c>
       <c r="B371" t="inlineStr">
         <is>
-          <t>STEFANIA</t>
+          <t>MARCO</t>
         </is>
       </c>
       <c r="C371" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D371" t="inlineStr">
         <is>
-          <t>C_V__Menotti_Stefania.pdf</t>
+          <t>MENEGAZZOLI_M__2025.pdf</t>
         </is>
       </c>
       <c r="E371" t="inlineStr">
         <is>
-          <t>MENOTTI_20241.pdf</t>
+          <t>MENEGAZZOLI_2024.pdf</t>
         </is>
       </c>
     </row>
     <row r="372">
       <c r="A372" t="inlineStr">
         <is>
-          <t>MERAGLIA</t>
+          <t>MENON</t>
         </is>
       </c>
       <c r="B372" t="inlineStr">
         <is>
-          <t>FRANCESCA</t>
+          <t>ANDREA</t>
         </is>
       </c>
       <c r="C372" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D372" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D372" t="inlineStr"/>
+      <c r="E372" t="inlineStr"/>
     </row>
     <row r="373">
       <c r="A373" t="inlineStr">
         <is>
-          <t>MERLIN</t>
+          <t>MENOTTI</t>
         </is>
       </c>
       <c r="B373" t="inlineStr">
         <is>
-          <t>FEDERICA</t>
+          <t>STEFANIA</t>
         </is>
       </c>
       <c r="C373" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D373" t="inlineStr">
         <is>
-          <t>MERLIN_F__2025.pdf</t>
+          <t>C_V__Menotti_Stefania.pdf</t>
         </is>
       </c>
       <c r="E373" t="inlineStr">
         <is>
-          <t>merlin_federica.pdf</t>
+          <t>MENOTTI_20241.pdf</t>
         </is>
       </c>
     </row>
     <row r="374">
       <c r="A374" t="inlineStr">
         <is>
-          <t>MERLO</t>
+          <t>MERLIN</t>
         </is>
       </c>
       <c r="B374" t="inlineStr">
         <is>
-          <t>FRANCESCO</t>
+          <t>FEDERICA</t>
         </is>
       </c>
       <c r="C374" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
+          <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D374" t="inlineStr">
         <is>
-          <t>C_V__Merlo_Francesco.pdf</t>
+          <t>MERLIN_F__2025.pdf</t>
         </is>
       </c>
       <c r="E374" t="inlineStr">
         <is>
-          <t>MERLO_20241.pdf</t>
+          <t>merlin_federica.pdf</t>
         </is>
       </c>
     </row>
     <row r="375">
       <c r="A375" t="inlineStr">
         <is>
-          <t>MIAZZO</t>
+          <t>MERLO</t>
         </is>
       </c>
       <c r="B375" t="inlineStr">
         <is>
-          <t>GIACOMO</t>
+          <t>FRANCESCO</t>
         </is>
       </c>
       <c r="C375" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
+          <t>SANITARIO Dirigenza non Medica</t>
         </is>
       </c>
       <c r="D375" t="inlineStr">
         <is>
-          <t>Miazzo_Giacomo_2.pdf</t>
-[...2 lines deleted...]
-      <c r="E375" t="inlineStr"/>
+          <t>C_V__Merlo_Francesco.pdf</t>
+        </is>
+      </c>
+      <c r="E375" t="inlineStr">
+        <is>
+          <t>MERLO_20241.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="376">
       <c r="A376" t="inlineStr">
         <is>
-          <t>MICELI</t>
+          <t>MIAZZO</t>
         </is>
       </c>
       <c r="B376" t="inlineStr">
         <is>
-          <t>CARLOTTA</t>
+          <t>GIACOMO</t>
         </is>
       </c>
       <c r="C376" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D376" t="inlineStr"/>
+      <c r="D376" t="inlineStr">
+        <is>
+          <t>Miazzo_Giacomo_2.pdf</t>
+        </is>
+      </c>
+      <c r="E376" t="inlineStr"/>
     </row>
     <row r="377">
       <c r="A377" t="inlineStr">
         <is>
-          <t>MILAN</t>
+          <t>MICELI</t>
         </is>
       </c>
       <c r="B377" t="inlineStr">
         <is>
-          <t>MARTA</t>
+          <t>CARLOTTA</t>
         </is>
       </c>
       <c r="C377" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D377" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D377" t="inlineStr"/>
+      <c r="E377" t="inlineStr"/>
     </row>
     <row r="378">
       <c r="A378" t="inlineStr">
         <is>
-          <t>MILAN</t>
+          <t>MIGLIORINI</t>
         </is>
       </c>
       <c r="B378" t="inlineStr">
         <is>
-          <t>SILVIA</t>
+          <t>ALBERTO</t>
         </is>
       </c>
       <c r="C378" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
-[...11 lines deleted...]
-      </c>
+          <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D378" t="inlineStr"/>
+      <c r="E378" t="inlineStr"/>
     </row>
     <row r="379">
       <c r="A379" t="inlineStr">
         <is>
           <t>MILAN</t>
         </is>
       </c>
       <c r="B379" t="inlineStr">
         <is>
-          <t>GIOVANNI</t>
+          <t>MARTA</t>
         </is>
       </c>
       <c r="C379" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D379" t="inlineStr">
         <is>
-          <t>MILAN_GIOVANNI_CV.pdf</t>
+          <t>MILAN_M__2025.pdf</t>
         </is>
       </c>
       <c r="E379" t="inlineStr">
         <is>
-          <t>milan_giovanni.pdf</t>
+          <t>MILAN_MARTA_20241.pdf</t>
         </is>
       </c>
     </row>
     <row r="380">
       <c r="A380" t="inlineStr">
         <is>
-          <t>MILANI</t>
+          <t>MILAN</t>
         </is>
       </c>
       <c r="B380" t="inlineStr">
         <is>
-          <t>DONATELLA</t>
+          <t>GIOVANNI</t>
         </is>
       </c>
       <c r="C380" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D380" t="inlineStr">
         <is>
-          <t>MILANI_DONATELLA.pdf</t>
+          <t>MILAN_GIOVANNI_CV.pdf</t>
         </is>
       </c>
       <c r="E380" t="inlineStr">
         <is>
-          <t>Milani.pdf</t>
+          <t>milan_giovanni.pdf</t>
         </is>
       </c>
     </row>
     <row r="381">
       <c r="A381" t="inlineStr">
         <is>
-          <t>MILAZZO</t>
+          <t>MILAN</t>
         </is>
       </c>
       <c r="B381" t="inlineStr">
         <is>
-          <t>ALESSANDRO</t>
+          <t>SILVIA</t>
         </is>
       </c>
       <c r="C381" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
+          <t>SANITARIO Dirigenza non Medica</t>
         </is>
       </c>
       <c r="D381" t="inlineStr">
         <is>
-          <t>CV_Milazzo.pdf</t>
+          <t>MILAN_S__2025.pdf</t>
         </is>
       </c>
       <c r="E381" t="inlineStr">
         <is>
-          <t>MILAZZO_2024.pdf</t>
+          <t>Milan_Silvia.pdf</t>
         </is>
       </c>
     </row>
     <row r="382">
       <c r="A382" t="inlineStr">
         <is>
-          <t>MINGHETTI</t>
+          <t>MILANI</t>
         </is>
       </c>
       <c r="B382" t="inlineStr">
         <is>
-          <t>MARGHERITA</t>
+          <t>DONATELLA</t>
         </is>
       </c>
       <c r="C382" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D382" t="inlineStr"/>
+      <c r="D382" t="inlineStr">
+        <is>
+          <t>MILANI_DONATELLA.pdf</t>
+        </is>
+      </c>
+      <c r="E382" t="inlineStr">
+        <is>
+          <t>Milani.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="383">
       <c r="A383" t="inlineStr">
         <is>
-          <t>MION</t>
+          <t>MILAZZO</t>
         </is>
       </c>
       <c r="B383" t="inlineStr">
         <is>
-          <t>MARTA</t>
+          <t>ALESSANDRO</t>
         </is>
       </c>
       <c r="C383" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D383" t="inlineStr">
         <is>
-          <t>CV_Mion_2025.pdf</t>
+          <t>CV_Milazzo.pdf</t>
         </is>
       </c>
       <c r="E383" t="inlineStr">
         <is>
-          <t>MION_MARTA_DICH.pdf</t>
+          <t>MILAZZO_2024.pdf</t>
         </is>
       </c>
     </row>
     <row r="384">
       <c r="A384" t="inlineStr">
         <is>
-          <t>MIOZZO</t>
+          <t>MINGHETTI</t>
         </is>
       </c>
       <c r="B384" t="inlineStr">
         <is>
-          <t>ELIANA</t>
+          <t>MARGHERITA</t>
         </is>
       </c>
       <c r="C384" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D384" t="inlineStr"/>
-      <c r="E384" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E384" t="inlineStr"/>
     </row>
     <row r="385">
       <c r="A385" t="inlineStr">
         <is>
-          <t>MODENA</t>
+          <t>MION</t>
         </is>
       </c>
       <c r="B385" t="inlineStr">
         <is>
-          <t>YASMINA</t>
+          <t>MARTA</t>
         </is>
       </c>
       <c r="C385" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D385" t="inlineStr">
         <is>
-          <t>C_V__yasmina_Modena.pdf</t>
+          <t>CV_Mion_2025.pdf</t>
         </is>
       </c>
       <c r="E385" t="inlineStr">
         <is>
-          <t>MODENA_2024.pdf</t>
+          <t>MION_MARTA_DICH.pdf</t>
         </is>
       </c>
     </row>
     <row r="386">
       <c r="A386" t="inlineStr">
         <is>
-          <t>MONTACCIANI</t>
+          <t>MIOZZO</t>
         </is>
       </c>
       <c r="B386" t="inlineStr">
         <is>
-          <t>FRANCESCO</t>
+          <t>ELIANA</t>
         </is>
       </c>
       <c r="C386" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D386" t="inlineStr"/>
       <c r="E386" t="inlineStr">
         <is>
-          <t>MONTACCIANI_2024.pdf</t>
+          <t>MIOZZO_2024.pdf</t>
         </is>
       </c>
     </row>
     <row r="387">
       <c r="A387" t="inlineStr">
         <is>
-          <t>MORETTI</t>
+          <t>MODENA</t>
         </is>
       </c>
       <c r="B387" t="inlineStr">
         <is>
-          <t>CLAUDIO</t>
+          <t>YASMINA</t>
         </is>
       </c>
       <c r="C387" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D387" t="inlineStr">
         <is>
-          <t>MORETTI_C__2025.pdf</t>
+          <t>C_V__yasmina_Modena.pdf</t>
         </is>
       </c>
       <c r="E387" t="inlineStr">
         <is>
-          <t>Moretti.pdf</t>
+          <t>MODENA_2024.pdf</t>
         </is>
       </c>
     </row>
     <row r="388">
       <c r="A388" t="inlineStr">
         <is>
-          <t>MORGHEN</t>
+          <t>MONTACCIANI</t>
         </is>
       </c>
       <c r="B388" t="inlineStr">
         <is>
-          <t>ILARIA</t>
+          <t>FRANCESCO</t>
         </is>
       </c>
       <c r="C388" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D388" t="inlineStr"/>
+      <c r="E388" t="inlineStr">
+        <is>
+          <t>MONTACCIANI_2024.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="389">
       <c r="A389" t="inlineStr">
         <is>
-          <t>MORGILLO</t>
+          <t>MONTINA</t>
         </is>
       </c>
       <c r="B389" t="inlineStr">
         <is>
-          <t>GAETANO</t>
+          <t>ANDREA</t>
         </is>
       </c>
       <c r="C389" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D389" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D389" t="inlineStr"/>
+      <c r="E389" t="inlineStr"/>
     </row>
     <row r="390">
       <c r="A390" t="inlineStr">
         <is>
-          <t>MOROLDO</t>
+          <t>MORETTI</t>
         </is>
       </c>
       <c r="B390" t="inlineStr">
         <is>
-          <t>ALESSANDRO</t>
+          <t>CLAUDIO</t>
         </is>
       </c>
       <c r="C390" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D390" t="inlineStr">
         <is>
-          <t>CV_Moroldo_Alessandro_basic.pdf</t>
+          <t>MORETTI_C__2025.pdf</t>
         </is>
       </c>
       <c r="E390" t="inlineStr">
         <is>
-          <t>Moroldo_Alessandro.pdf</t>
+          <t>Moretti.pdf</t>
         </is>
       </c>
     </row>
     <row r="391">
       <c r="A391" t="inlineStr">
         <is>
-          <t>MUCIGNAT</t>
+          <t>MORGHEN</t>
         </is>
       </c>
       <c r="B391" t="inlineStr">
         <is>
-          <t>MARIANNA</t>
+          <t>ILARIA</t>
         </is>
       </c>
       <c r="C391" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D391" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D391" t="inlineStr"/>
       <c r="E391" t="inlineStr"/>
     </row>
     <row r="392">
       <c r="A392" t="inlineStr">
         <is>
-          <t>MURARO</t>
+          <t>MORGILLO</t>
         </is>
       </c>
       <c r="B392" t="inlineStr">
         <is>
-          <t>VALENTINA</t>
+          <t>GAETANO</t>
         </is>
       </c>
       <c r="C392" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
+          <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D392" t="inlineStr">
         <is>
-          <t>CV_VMuraroAprile_2025.pdf</t>
+          <t>MORGILLO_G__2025.pdf</t>
         </is>
       </c>
       <c r="E392" t="inlineStr">
         <is>
-          <t>Dichiarazione_incompatibilit_MURARO.pdf</t>
+          <t>Incompatibilit_MORGILLO.pdf</t>
         </is>
       </c>
     </row>
     <row r="393">
       <c r="A393" t="inlineStr">
         <is>
-          <t>MUSSARI</t>
+          <t>MOROLDO</t>
         </is>
       </c>
       <c r="B393" t="inlineStr">
         <is>
-          <t>ANDREA</t>
+          <t>ALESSANDRO</t>
         </is>
       </c>
       <c r="C393" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D393" t="inlineStr">
         <is>
-          <t>MUSSARI.pdf</t>
+          <t>CV_Moroldo_Alessandro_basic.pdf</t>
         </is>
       </c>
       <c r="E393" t="inlineStr">
         <is>
-          <t>incompatibilita_MUSSARI14532520240213145333.pdf</t>
+          <t>Moroldo_Alessandro.pdf</t>
         </is>
       </c>
     </row>
     <row r="394">
       <c r="A394" t="inlineStr">
         <is>
-          <t>NALIN</t>
+          <t>MUCIGNAT</t>
         </is>
       </c>
       <c r="B394" t="inlineStr">
         <is>
-          <t>MARA</t>
+          <t>MARIANNA</t>
         </is>
       </c>
       <c r="C394" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D394" t="inlineStr">
         <is>
-          <t>NALIN_2024.pdf</t>
-[...6 lines deleted...]
-      </c>
+          <t>CURRICULUM_VITAE_MUCIGNAT_MARIANNA1.pdf</t>
+        </is>
+      </c>
+      <c r="E394" t="inlineStr"/>
     </row>
     <row r="395">
       <c r="A395" t="inlineStr">
         <is>
-          <t>NAPOLI</t>
+          <t>MURARO</t>
         </is>
       </c>
       <c r="B395" t="inlineStr">
         <is>
-          <t>ETTORE</t>
+          <t>VALENTINA</t>
         </is>
       </c>
       <c r="C395" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
+          <t>SANITARIO Dirigenza non Medica</t>
+        </is>
+      </c>
+      <c r="D395" t="inlineStr">
+        <is>
+          <t>CV_VMuraroAprile_2025.pdf</t>
+        </is>
+      </c>
+      <c r="E395" t="inlineStr">
+        <is>
+          <t>Dichiarazione_incompatibilit_MURARO.pdf</t>
         </is>
       </c>
     </row>
     <row r="396">
       <c r="A396" t="inlineStr">
         <is>
-          <t>NARDINI</t>
+          <t>MUSSARI</t>
         </is>
       </c>
       <c r="B396" t="inlineStr">
         <is>
-          <t>SILVIA</t>
+          <t>ANDREA</t>
         </is>
       </c>
       <c r="C396" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D396" t="inlineStr">
         <is>
-          <t>NARDINI.pdf</t>
+          <t>MUSSARI.pdf</t>
         </is>
       </c>
       <c r="E396" t="inlineStr">
         <is>
-          <t>Nardini_Silvia.pdf</t>
+          <t>incompatibilita_MUSSARI14532520240213145333.pdf</t>
         </is>
       </c>
     </row>
     <row r="397">
       <c r="A397" t="inlineStr">
         <is>
-          <t>NAVARO</t>
+          <t>NALIN</t>
         </is>
       </c>
       <c r="B397" t="inlineStr">
         <is>
-          <t>MONICA</t>
+          <t>MARA</t>
         </is>
       </c>
       <c r="C397" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D397" t="inlineStr">
         <is>
-          <t>CV__Monica_Navaro_30_03_2023.pdf</t>
+          <t>NALIN_2024.pdf</t>
         </is>
       </c>
       <c r="E397" t="inlineStr">
         <is>
-          <t>Navaro_Monica.pdf</t>
+          <t>NALIN_20241.pdf</t>
         </is>
       </c>
     </row>
     <row r="398">
       <c r="A398" t="inlineStr">
         <is>
-          <t>NEGRISOLO</t>
+          <t>NAPOLI</t>
         </is>
       </c>
       <c r="B398" t="inlineStr">
         <is>
-          <t>REBECCA</t>
+          <t>ETTORE</t>
         </is>
       </c>
       <c r="C398" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
-[...11 lines deleted...]
-      </c>
+          <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D398" t="inlineStr"/>
+      <c r="E398" t="inlineStr"/>
     </row>
     <row r="399">
       <c r="A399" t="inlineStr">
         <is>
-          <t>NICHETTI</t>
+          <t>NARDINI</t>
         </is>
       </c>
       <c r="B399" t="inlineStr">
         <is>
-          <t>GIORGIO ANTONIO</t>
+          <t>SILVIA</t>
         </is>
       </c>
       <c r="C399" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
+          <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D399" t="inlineStr">
         <is>
-          <t>NICHETTI_GIORGIO_2024.pdf</t>
+          <t>NARDINI.pdf</t>
         </is>
       </c>
       <c r="E399" t="inlineStr">
         <is>
-          <t>incom_nichetti_14654720240220171606.pdf</t>
+          <t>Nardini_Silvia.pdf</t>
         </is>
       </c>
     </row>
     <row r="400">
       <c r="A400" t="inlineStr">
         <is>
-          <t>NOVENTA</t>
+          <t>NAVARO</t>
         </is>
       </c>
       <c r="B400" t="inlineStr">
         <is>
-          <t>LORENZO</t>
+          <t>MONICA</t>
         </is>
       </c>
       <c r="C400" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D400" t="inlineStr"/>
+      <c r="D400" t="inlineStr">
+        <is>
+          <t>CV__Monica_Navaro_30_03_2023.pdf</t>
+        </is>
+      </c>
+      <c r="E400" t="inlineStr">
+        <is>
+          <t>Navaro_Monica.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="401">
       <c r="A401" t="inlineStr">
         <is>
-          <t>NOVO</t>
+          <t>NEGRISOLO</t>
         </is>
       </c>
       <c r="B401" t="inlineStr">
         <is>
-          <t>FRANCESCA</t>
+          <t>REBECCA</t>
         </is>
       </c>
       <c r="C401" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
+          <t>SANITARIO Dirigenza non Medica</t>
         </is>
       </c>
       <c r="D401" t="inlineStr">
         <is>
-          <t>NOVO_F__2025.pdf</t>
+          <t>CV_Negrisolo_2023.pdf</t>
         </is>
       </c>
       <c r="E401" t="inlineStr">
         <is>
-          <t>incompatibilita_MOVO14532620240213145352.pdf</t>
+          <t>Negrisolo.pdf</t>
         </is>
       </c>
     </row>
     <row r="402">
       <c r="A402" t="inlineStr">
         <is>
-          <t>NUCIBELLA</t>
+          <t>NICHETTI</t>
         </is>
       </c>
       <c r="B402" t="inlineStr">
         <is>
-          <t>PAOLO</t>
+          <t>GIORGIO ANTONIO</t>
         </is>
       </c>
       <c r="C402" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
+          <t>SANITARIO Dirigenza non Medica</t>
         </is>
       </c>
       <c r="D402" t="inlineStr">
         <is>
-          <t>C_V__Nucibella_Paolo.pdf</t>
+          <t>NICHETTI_GIORGIO_2024.pdf</t>
         </is>
       </c>
       <c r="E402" t="inlineStr">
         <is>
-          <t>NUCIBELLA_20241.pdf</t>
+          <t>incom_nichetti_14654720240220171606.pdf</t>
         </is>
       </c>
     </row>
     <row r="403">
       <c r="A403" t="inlineStr">
         <is>
-          <t>ODDO</t>
+          <t>NOVENTA</t>
         </is>
       </c>
       <c r="B403" t="inlineStr">
         <is>
-          <t>PIETRO</t>
+          <t>LORENZO</t>
         </is>
       </c>
       <c r="C403" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D403" t="inlineStr"/>
+      <c r="E403" t="inlineStr"/>
     </row>
     <row r="404">
       <c r="A404" t="inlineStr">
         <is>
-          <t>ORLANDIN</t>
+          <t>NOVO</t>
         </is>
       </c>
       <c r="B404" t="inlineStr">
         <is>
-          <t>ANDREA</t>
+          <t>FRANCESCA</t>
         </is>
       </c>
       <c r="C404" t="inlineStr">
         <is>
-          <t>AMMINISTRATIVO Dirigenza</t>
+          <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D404" t="inlineStr">
         <is>
-          <t>ORLANDIN_A__2025.pdf</t>
+          <t>NOVO_F__2025.pdf</t>
         </is>
       </c>
       <c r="E404" t="inlineStr">
         <is>
-          <t>ORLANDIN_.pdf</t>
+          <t>incompatibilita_MOVO14532620240213145352.pdf</t>
         </is>
       </c>
     </row>
     <row r="405">
       <c r="A405" t="inlineStr">
         <is>
-          <t>OSELE</t>
+          <t>NUCIBELLA</t>
         </is>
       </c>
       <c r="B405" t="inlineStr">
         <is>
-          <t>ANDREA</t>
+          <t>PAOLO</t>
         </is>
       </c>
       <c r="C405" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D405" t="inlineStr">
         <is>
-          <t>CURRICULUM_VITAE_Andrea_Osele.pdf</t>
+          <t>C_V__Nucibella_Paolo.pdf</t>
         </is>
       </c>
       <c r="E405" t="inlineStr">
         <is>
-          <t>Osele.pdf</t>
+          <t>NUCIBELLA_20241.pdf</t>
         </is>
       </c>
     </row>
     <row r="406">
       <c r="A406" t="inlineStr">
         <is>
-          <t>OTTE</t>
+          <t>ODDO</t>
         </is>
       </c>
       <c r="B406" t="inlineStr">
         <is>
-          <t>OSCAR SAKWE</t>
+          <t>PIETRO</t>
         </is>
       </c>
       <c r="C406" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D406" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D406" t="inlineStr"/>
+      <c r="E406" t="inlineStr"/>
     </row>
     <row r="407">
       <c r="A407" t="inlineStr">
         <is>
-          <t>PACINO</t>
+          <t>ORLANDIN</t>
         </is>
       </c>
       <c r="B407" t="inlineStr">
         <is>
-          <t>GINO AMLETO</t>
+          <t>ANDREA</t>
         </is>
       </c>
       <c r="C407" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
+          <t>AMMINISTRATIVO Dirigenza</t>
         </is>
       </c>
       <c r="D407" t="inlineStr">
         <is>
-          <t>PACINO_G__2025.pdf</t>
+          <t>ORLANDIN_A__2025.pdf</t>
         </is>
       </c>
       <c r="E407" t="inlineStr">
         <is>
-          <t>inconf_PACINO.pdf</t>
+          <t>ORLANDIN_.pdf</t>
         </is>
       </c>
     </row>
     <row r="408">
       <c r="A408" t="inlineStr">
         <is>
-          <t>PADOVANO</t>
+          <t>OSELE</t>
         </is>
       </c>
       <c r="B408" t="inlineStr">
         <is>
-          <t>FEDERICA</t>
+          <t>ANDREA</t>
         </is>
       </c>
       <c r="C408" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D408" t="inlineStr"/>
+      <c r="D408" t="inlineStr">
+        <is>
+          <t>CURRICULUM_VITAE_Andrea_Osele.pdf</t>
+        </is>
+      </c>
+      <c r="E408" t="inlineStr">
+        <is>
+          <t>Osele.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="409">
       <c r="A409" t="inlineStr">
         <is>
-          <t>PAGANIN</t>
+          <t>OTTE</t>
         </is>
       </c>
       <c r="B409" t="inlineStr">
         <is>
-          <t>PAOLA</t>
+          <t>OSCAR SAKWE</t>
         </is>
       </c>
       <c r="C409" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
-[...3 lines deleted...]
-      <c r="E409" t="inlineStr"/>
+          <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D409" t="inlineStr">
+        <is>
+          <t>OTTE_O_S__2025.pdf</t>
+        </is>
+      </c>
+      <c r="E409" t="inlineStr">
+        <is>
+          <t>Otte_Oscar_Sawke.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="410">
       <c r="A410" t="inlineStr">
         <is>
-          <t>PALADINA</t>
+          <t>PACINO</t>
         </is>
       </c>
       <c r="B410" t="inlineStr">
         <is>
-          <t>ISABELLA</t>
+          <t>GINO AMLETO</t>
         </is>
       </c>
       <c r="C410" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D410" t="inlineStr">
         <is>
-          <t>C_V__Paladina_Isabella.pdf</t>
+          <t>PACINO_G__2025.pdf</t>
         </is>
       </c>
       <c r="E410" t="inlineStr">
         <is>
-          <t>PALADINA_2024.pdf</t>
+          <t>inconf_PACINO.pdf</t>
         </is>
       </c>
     </row>
     <row r="411">
       <c r="A411" t="inlineStr">
         <is>
-          <t>PALANO</t>
+          <t>PADOVANO</t>
         </is>
       </c>
       <c r="B411" t="inlineStr">
         <is>
-          <t>ALESSIA</t>
+          <t>FEDERICA</t>
         </is>
       </c>
       <c r="C411" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D411" t="inlineStr"/>
+      <c r="E411" t="inlineStr"/>
     </row>
     <row r="412">
       <c r="A412" t="inlineStr">
         <is>
-          <t>PALLI</t>
+          <t>PAGANIN</t>
         </is>
       </c>
       <c r="B412" t="inlineStr">
         <is>
-          <t>ANNALISA</t>
+          <t>PAOLA</t>
         </is>
       </c>
       <c r="C412" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza non Medica</t>
         </is>
       </c>
-      <c r="D412" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D412" t="inlineStr"/>
+      <c r="E412" t="inlineStr"/>
     </row>
     <row r="413">
       <c r="A413" t="inlineStr">
         <is>
-          <t>PAOLINELLI</t>
+          <t>PALADINA</t>
         </is>
       </c>
       <c r="B413" t="inlineStr">
         <is>
-          <t>SILVIA</t>
+          <t>ISABELLA</t>
         </is>
       </c>
       <c r="C413" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D413" t="inlineStr">
         <is>
-          <t>CV_Paolinelli.pdf</t>
+          <t>C_V__Paladina_Isabella.pdf</t>
         </is>
       </c>
       <c r="E413" t="inlineStr">
         <is>
-          <t>paolinelli_silvia.pdf</t>
+          <t>PALADINA_2024.pdf</t>
         </is>
       </c>
     </row>
     <row r="414">
       <c r="A414" t="inlineStr">
         <is>
-          <t>PARINI</t>
+          <t>PALANO</t>
         </is>
       </c>
       <c r="B414" t="inlineStr">
         <is>
-          <t>DARIO</t>
+          <t>ALESSIA</t>
         </is>
       </c>
       <c r="C414" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D414" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D414" t="inlineStr"/>
+      <c r="E414" t="inlineStr"/>
     </row>
     <row r="415">
       <c r="A415" t="inlineStr">
         <is>
-          <t>PARTI</t>
+          <t>PALLI</t>
         </is>
       </c>
       <c r="B415" t="inlineStr">
         <is>
-          <t>MONICA</t>
+          <t>ANNALISA</t>
         </is>
       </c>
       <c r="C415" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
+          <t>SANITARIO Dirigenza non Medica</t>
         </is>
       </c>
       <c r="D415" t="inlineStr">
         <is>
-          <t>PARTI_M__2025.pdf</t>
+          <t>PALLI_A__2025.pdf</t>
         </is>
       </c>
       <c r="E415" t="inlineStr">
         <is>
-          <t>PARTI_20241.pdf</t>
+          <t>incopatibilita_PALLI14537120240213153852.pdf</t>
         </is>
       </c>
     </row>
     <row r="416">
       <c r="A416" t="inlineStr">
         <is>
-          <t>PASCARELLA</t>
+          <t>PALMISANO PEPE</t>
         </is>
       </c>
       <c r="B416" t="inlineStr">
         <is>
-          <t>ROSARIO</t>
+          <t>MARTINA</t>
         </is>
       </c>
       <c r="C416" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D416" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D416" t="inlineStr"/>
+      <c r="E416" t="inlineStr"/>
     </row>
     <row r="417">
       <c r="A417" t="inlineStr">
         <is>
-          <t>PASCUCCI</t>
+          <t>PAOLINELLI</t>
         </is>
       </c>
       <c r="B417" t="inlineStr">
         <is>
-          <t>GIORGIO</t>
+          <t>SILVIA</t>
         </is>
       </c>
       <c r="C417" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
+          <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D417" t="inlineStr">
         <is>
-          <t>PASCUCCI.pdf</t>
+          <t>CV_Paolinelli.pdf</t>
         </is>
       </c>
       <c r="E417" t="inlineStr">
         <is>
-          <t>Pascucci.pdf</t>
+          <t>paolinelli_silvia.pdf</t>
         </is>
       </c>
     </row>
     <row r="418">
       <c r="A418" t="inlineStr">
         <is>
-          <t>PASCULLI</t>
+          <t>PARINI</t>
         </is>
       </c>
       <c r="B418" t="inlineStr">
         <is>
-          <t>MARCELLO</t>
+          <t>DARIO</t>
         </is>
       </c>
       <c r="C418" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D418" t="inlineStr">
         <is>
-          <t>PASCULLI_MARCELLO_2024.pdf</t>
+          <t>PARINI_2024.pdf</t>
         </is>
       </c>
       <c r="E418" t="inlineStr">
         <is>
-          <t>inc_PASCULLI_I14655720240220173657.pdf</t>
+          <t>PARINI_20241.pdf</t>
         </is>
       </c>
     </row>
     <row r="419">
       <c r="A419" t="inlineStr">
         <is>
-          <t>PASSADORE</t>
+          <t>PARTI</t>
         </is>
       </c>
       <c r="B419" t="inlineStr">
         <is>
-          <t>PAOLO</t>
+          <t>MONICA</t>
         </is>
       </c>
       <c r="C419" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D419" t="inlineStr">
         <is>
-          <t>PASSADORE_2024.pdf</t>
+          <t>PARTI_M__2025.pdf</t>
         </is>
       </c>
       <c r="E419" t="inlineStr">
         <is>
-          <t>PASSADORE_20241.pdf</t>
+          <t>PARTI_20241.pdf</t>
         </is>
       </c>
     </row>
     <row r="420">
       <c r="A420" t="inlineStr">
         <is>
-          <t>PASTORE</t>
+          <t>PASCARELLA</t>
         </is>
       </c>
       <c r="B420" t="inlineStr">
         <is>
-          <t>GIANNI</t>
+          <t>ROSARIO</t>
         </is>
       </c>
       <c r="C420" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D420" t="inlineStr">
         <is>
-          <t>PASTORE_GIANNI.pdf</t>
+          <t>PASCARELLA_R__2025.pdf</t>
         </is>
       </c>
       <c r="E420" t="inlineStr">
         <is>
-          <t>incompatiblia_PASTORE14528120240213134610.pdf</t>
+          <t>pascarella_rosario.pdf</t>
         </is>
       </c>
     </row>
     <row r="421">
       <c r="A421" t="inlineStr">
         <is>
-          <t>PASTORELLO</t>
+          <t>PASCUCCI</t>
         </is>
       </c>
       <c r="B421" t="inlineStr">
         <is>
-          <t>LAURA</t>
+          <t>GIORGIO</t>
         </is>
       </c>
       <c r="C421" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
+          <t>SANITARIO Dirigenza non Medica</t>
         </is>
       </c>
       <c r="D421" t="inlineStr">
         <is>
-          <t>PASTORELLO_L__2025.pdf</t>
+          <t>PASCUCCI.pdf</t>
         </is>
       </c>
       <c r="E421" t="inlineStr">
         <is>
-          <t>Pastorello1.pdf</t>
+          <t>Pascucci.pdf</t>
         </is>
       </c>
     </row>
     <row r="422">
       <c r="A422" t="inlineStr">
         <is>
-          <t>PASTORELLO</t>
+          <t>PASCULLI</t>
         </is>
       </c>
       <c r="B422" t="inlineStr">
         <is>
-          <t>VALERIA</t>
+          <t>MARCELLO</t>
         </is>
       </c>
       <c r="C422" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
+          <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D422" t="inlineStr">
         <is>
-          <t>C_V__Pastorello_Valeria.pdf</t>
+          <t>PASCULLI_MARCELLO_2024.pdf</t>
         </is>
       </c>
       <c r="E422" t="inlineStr">
         <is>
-          <t>PASTORELLO_20241.pdf</t>
+          <t>inc_PASCULLI_I14655720240220173657.pdf</t>
         </is>
       </c>
     </row>
     <row r="423">
       <c r="A423" t="inlineStr">
         <is>
-          <t>PATANE'</t>
+          <t>PASSADORE</t>
         </is>
       </c>
       <c r="B423" t="inlineStr">
         <is>
-          <t>GIUSEPPE</t>
+          <t>PAOLO</t>
         </is>
       </c>
       <c r="C423" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D423" t="inlineStr">
         <is>
-          <t>Patan1.pdf</t>
-[...2 lines deleted...]
-      <c r="E423" t="inlineStr"/>
+          <t>PASSADORE_2024.pdf</t>
+        </is>
+      </c>
+      <c r="E423" t="inlineStr">
+        <is>
+          <t>PASSADORE_20241.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="424">
       <c r="A424" t="inlineStr">
         <is>
-          <t>PAVAN</t>
+          <t>PASTORE</t>
         </is>
       </c>
       <c r="B424" t="inlineStr">
         <is>
-          <t>PAOLA</t>
+          <t>GIANNI</t>
         </is>
       </c>
       <c r="C424" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D424" t="inlineStr">
         <is>
-          <t>C_V__Pavan_Paola.pdf</t>
-[...2 lines deleted...]
-      <c r="E424" t="inlineStr"/>
+          <t>PASTORE_GIANNI.pdf</t>
+        </is>
+      </c>
+      <c r="E424" t="inlineStr">
+        <is>
+          <t>incompatiblia_PASTORE14528120240213134610.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="425">
       <c r="A425" t="inlineStr">
         <is>
-          <t>PAVANATI</t>
+          <t>PASTORELLO</t>
         </is>
       </c>
       <c r="B425" t="inlineStr">
         <is>
-          <t>MARIO ROBERTO</t>
+          <t>LAURA</t>
         </is>
       </c>
       <c r="C425" t="inlineStr">
         <is>
-          <t>AMMINISTRATIVO Dirigenza</t>
+          <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D425" t="inlineStr">
         <is>
-          <t>PAVANATI_M__2025.pdf</t>
+          <t>PASTORELLO_L__2025.pdf</t>
         </is>
       </c>
       <c r="E425" t="inlineStr">
         <is>
-          <t>PAVANATI_.pdf</t>
+          <t>Pastorello1.pdf</t>
         </is>
       </c>
     </row>
     <row r="426">
       <c r="A426" t="inlineStr">
         <is>
-          <t>PAVANATO</t>
+          <t>PASTORELLO</t>
         </is>
       </c>
       <c r="B426" t="inlineStr">
         <is>
-          <t>GIOVANNI</t>
+          <t>VALERIA</t>
         </is>
       </c>
       <c r="C426" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
+          <t>SANITARIO Dirigenza non Medica</t>
         </is>
       </c>
       <c r="D426" t="inlineStr">
         <is>
-          <t>PAVANATO_G__2025.pdf</t>
+          <t>C_V__Pastorello_Valeria.pdf</t>
         </is>
       </c>
       <c r="E426" t="inlineStr">
         <is>
-          <t>incompatibilita_PAVANATO_GIN14532820240213145424.pdf</t>
+          <t>PASTORELLO_20241.pdf</t>
         </is>
       </c>
     </row>
     <row r="427">
       <c r="A427" t="inlineStr">
         <is>
-          <t>PAVANI</t>
+          <t>PATANE'</t>
         </is>
       </c>
       <c r="B427" t="inlineStr">
         <is>
-          <t>VALENTINA</t>
+          <t>GIUSEPPE</t>
         </is>
       </c>
       <c r="C427" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
+          <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D427" t="inlineStr">
         <is>
-          <t>PAVANI_V__2025.pdf</t>
-[...6 lines deleted...]
-      </c>
+          <t>Patan1.pdf</t>
+        </is>
+      </c>
+      <c r="E427" t="inlineStr"/>
     </row>
     <row r="428">
       <c r="A428" t="inlineStr">
         <is>
-          <t>PAVANI</t>
+          <t>PAVAN</t>
         </is>
       </c>
       <c r="B428" t="inlineStr">
         <is>
           <t>PAOLA</t>
         </is>
       </c>
       <c r="C428" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
+          <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D428" t="inlineStr">
         <is>
-          <t>PAVANI_P__2025.pdf</t>
-[...6 lines deleted...]
-      </c>
+          <t>C_V__Pavan_Paola.pdf</t>
+        </is>
+      </c>
+      <c r="E428" t="inlineStr"/>
     </row>
     <row r="429">
       <c r="A429" t="inlineStr">
         <is>
-          <t>PELACANI</t>
+          <t>PAVANATI</t>
         </is>
       </c>
       <c r="B429" t="inlineStr">
         <is>
-          <t>LAURA</t>
+          <t>MARIO ROBERTO</t>
         </is>
       </c>
       <c r="C429" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
+          <t>AMMINISTRATIVO Dirigenza</t>
         </is>
       </c>
       <c r="D429" t="inlineStr">
         <is>
-          <t>PELACANI10591620230606170107.pdf</t>
+          <t>PAVANATI_M__2025.pdf</t>
         </is>
       </c>
       <c r="E429" t="inlineStr">
         <is>
-          <t>PELACANI_2024.pdf</t>
+          <t>PAVANATI_.pdf</t>
         </is>
       </c>
     </row>
     <row r="430">
       <c r="A430" t="inlineStr">
         <is>
-          <t>PELLIELO</t>
+          <t>PAVANATO</t>
         </is>
       </c>
       <c r="B430" t="inlineStr">
         <is>
-          <t>SANDRO</t>
+          <t>GIOVANNI</t>
         </is>
       </c>
       <c r="C430" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D430" t="inlineStr">
         <is>
-          <t>pellielo10584020230606144542.pdf</t>
+          <t>PAVANATO_G__2025.pdf</t>
         </is>
       </c>
       <c r="E430" t="inlineStr">
         <is>
-          <t>PELLIELO_2024.pdf</t>
+          <t>incompatibilita_PAVANATO_GIN14532820240213145424.pdf</t>
         </is>
       </c>
     </row>
     <row r="431">
       <c r="A431" t="inlineStr">
         <is>
-          <t>PENZO</t>
+          <t>PAVANI</t>
         </is>
       </c>
       <c r="B431" t="inlineStr">
         <is>
-          <t>BARBARA</t>
+          <t>VALENTINA</t>
         </is>
       </c>
       <c r="C431" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
+          <t>SANITARIO Dirigenza non Medica</t>
         </is>
       </c>
       <c r="D431" t="inlineStr">
         <is>
-          <t>PENZO_B__2025.pdf</t>
+          <t>PAVANI_V__2025.pdf</t>
         </is>
       </c>
       <c r="E431" t="inlineStr">
         <is>
-          <t>PENZO_2024_.pdf</t>
+          <t>PAVANI_20241.pdf</t>
         </is>
       </c>
     </row>
     <row r="432">
       <c r="A432" t="inlineStr">
         <is>
-          <t>PERIN</t>
+          <t>PAVANI</t>
         </is>
       </c>
       <c r="B432" t="inlineStr">
         <is>
-          <t>CHIARA</t>
+          <t>PAOLA</t>
         </is>
       </c>
       <c r="C432" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
+          <t>SANITARIO Dirigenza non Medica</t>
         </is>
       </c>
       <c r="D432" t="inlineStr">
         <is>
-          <t>PERIN_C__2025.pdf</t>
+          <t>PAVANI_P__2025.pdf</t>
         </is>
       </c>
       <c r="E432" t="inlineStr">
         <is>
-          <t>PERIN_20241.pdf</t>
+          <t>PAVANI_PAOLA_20241.pdf</t>
         </is>
       </c>
     </row>
     <row r="433">
       <c r="A433" t="inlineStr">
         <is>
-          <t>PETRUZZELLIS</t>
+          <t>PELACANI</t>
         </is>
       </c>
       <c r="B433" t="inlineStr">
         <is>
-          <t>FLORINDA</t>
+          <t>LAURA</t>
         </is>
       </c>
       <c r="C433" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D433" t="inlineStr">
         <is>
-          <t>CV_Petruzzellis_ULSS_5.pdf</t>
+          <t>PELACANI10591620230606170107.pdf</t>
         </is>
       </c>
       <c r="E433" t="inlineStr">
         <is>
-          <t>PETRUZZELLIS.pdf</t>
+          <t>PELACANI_2024.pdf</t>
         </is>
       </c>
     </row>
     <row r="434">
       <c r="A434" t="inlineStr">
         <is>
-          <t>PETTA</t>
+          <t>PELLIELO</t>
         </is>
       </c>
       <c r="B434" t="inlineStr">
         <is>
-          <t>DANIELE</t>
+          <t>SANDRO</t>
         </is>
       </c>
       <c r="C434" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D434" t="inlineStr">
+        <is>
+          <t>pellielo10584020230606144542.pdf</t>
+        </is>
+      </c>
+      <c r="E434" t="inlineStr">
+        <is>
+          <t>PELLIELO_2024.pdf</t>
         </is>
       </c>
     </row>
     <row r="435">
       <c r="A435" t="inlineStr">
         <is>
-          <t>PIACENTINI</t>
+          <t>PENZO</t>
         </is>
       </c>
       <c r="B435" t="inlineStr">
         <is>
-          <t>LUIGIMARIA</t>
+          <t>BARBARA</t>
         </is>
       </c>
       <c r="C435" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D435" t="inlineStr">
         <is>
-          <t>PIACENTINI_LM_curruculum_vitae_2025.pdf</t>
+          <t>PENZO_B__2025.pdf</t>
         </is>
       </c>
       <c r="E435" t="inlineStr">
         <is>
-          <t>DICH_INCOMPATIBILIT_AZIENDA_SANITARIA_PIACENTINI.pdf</t>
+          <t>PENZO_2024_.pdf</t>
         </is>
       </c>
     </row>
     <row r="436">
       <c r="A436" t="inlineStr">
         <is>
-          <t>PIAZZA</t>
+          <t>PERIN</t>
         </is>
       </c>
       <c r="B436" t="inlineStr">
         <is>
-          <t>GIULIA</t>
+          <t>CHIARA</t>
         </is>
       </c>
       <c r="C436" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D436" t="inlineStr">
         <is>
-          <t>CURRICULUM_VITAE_PIAZZA_GIULIA_aprile_2023.pdf</t>
+          <t>PERIN_C__2025.pdf</t>
         </is>
       </c>
       <c r="E436" t="inlineStr">
         <is>
-          <t>Piazza.pdf</t>
+          <t>PERIN_20241.pdf</t>
         </is>
       </c>
     </row>
     <row r="437">
       <c r="A437" t="inlineStr">
         <is>
-          <t>PICARIELLO</t>
+          <t>PETRUZZELLIS</t>
         </is>
       </c>
       <c r="B437" t="inlineStr">
         <is>
-          <t>CLAUDIO</t>
+          <t>FLORINDA</t>
         </is>
       </c>
       <c r="C437" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D437" t="inlineStr">
         <is>
-          <t>PICARIELLO_C__2025.pdf</t>
+          <t>CV_Petruzzellis_ULSS_5.pdf</t>
         </is>
       </c>
       <c r="E437" t="inlineStr">
         <is>
-          <t>incompatiblia_PICARIELLO14528020240213134554.pdf</t>
+          <t>PETRUZZELLIS.pdf</t>
         </is>
       </c>
     </row>
     <row r="438">
       <c r="A438" t="inlineStr">
         <is>
-          <t>PICCOLO</t>
+          <t>PETTA</t>
         </is>
       </c>
       <c r="B438" t="inlineStr">
         <is>
-          <t>DONATO</t>
+          <t>DANIELE</t>
         </is>
       </c>
       <c r="C438" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D438" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D438" t="inlineStr"/>
+      <c r="E438" t="inlineStr"/>
     </row>
     <row r="439">
       <c r="A439" t="inlineStr">
         <is>
-          <t>PIETRANGELI</t>
+          <t>PIACENTINI</t>
         </is>
       </c>
       <c r="B439" t="inlineStr">
         <is>
-          <t>FRANCESCO</t>
+          <t>LUIGIMARIA</t>
         </is>
       </c>
       <c r="C439" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D439" t="inlineStr">
         <is>
-          <t>PIETRANGELI_2024.pdf</t>
+          <t>PIACENTINI_LM_curruculum_vitae_2025.pdf</t>
         </is>
       </c>
       <c r="E439" t="inlineStr">
         <is>
-          <t>PIETRANGELI_20241.pdf</t>
+          <t>DICH_INCOMPATIBILIT_AZIENDA_SANITARIA_PIACENTINI.pdf</t>
         </is>
       </c>
     </row>
     <row r="440">
       <c r="A440" t="inlineStr">
         <is>
-          <t>PINTON</t>
+          <t>PIANO</t>
         </is>
       </c>
       <c r="B440" t="inlineStr">
         <is>
-          <t>TERESA</t>
+          <t>DENISE</t>
         </is>
       </c>
       <c r="C440" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
+      <c r="D440" t="inlineStr"/>
+      <c r="E440" t="inlineStr"/>
     </row>
     <row r="441">
       <c r="A441" t="inlineStr">
         <is>
-          <t>PIRRI</t>
+          <t>PIAZZA</t>
         </is>
       </c>
       <c r="B441" t="inlineStr">
         <is>
-          <t>NINA</t>
+          <t>GIULIA</t>
         </is>
       </c>
       <c r="C441" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D441" t="inlineStr"/>
-      <c r="E441" t="inlineStr"/>
+      <c r="D441" t="inlineStr">
+        <is>
+          <t>CURRICULUM_VITAE_PIAZZA_GIULIA_aprile_2023.pdf</t>
+        </is>
+      </c>
+      <c r="E441" t="inlineStr">
+        <is>
+          <t>Piazza.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="442">
       <c r="A442" t="inlineStr">
         <is>
-          <t>PISANO</t>
+          <t>PICARIELLO</t>
         </is>
       </c>
       <c r="B442" t="inlineStr">
         <is>
-          <t>LUCA</t>
+          <t>CLAUDIO</t>
         </is>
       </c>
       <c r="C442" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D442" t="inlineStr"/>
+      <c r="D442" t="inlineStr">
+        <is>
+          <t>PICARIELLO_C__2025.pdf</t>
+        </is>
+      </c>
       <c r="E442" t="inlineStr">
         <is>
-          <t>PISANO_LUCA.pdf</t>
+          <t>incompatiblia_PICARIELLO14528020240213134554.pdf</t>
         </is>
       </c>
     </row>
     <row r="443">
       <c r="A443" t="inlineStr">
         <is>
-          <t>PIVA</t>
+          <t>PICCOLO</t>
         </is>
       </c>
       <c r="B443" t="inlineStr">
         <is>
-          <t>ENRICO</t>
+          <t>DONATO</t>
         </is>
       </c>
       <c r="C443" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D443" t="inlineStr">
         <is>
-          <t>PIVA_E_2025.pdf</t>
+          <t>CV_Piccolo.pdf</t>
         </is>
       </c>
       <c r="E443" t="inlineStr">
         <is>
-          <t>Piva_E.pdf</t>
+          <t>PICCOLO_20241.pdf</t>
         </is>
       </c>
     </row>
     <row r="444">
       <c r="A444" t="inlineStr">
         <is>
-          <t>PIZZARDINI</t>
+          <t>PIETRANGELI</t>
         </is>
       </c>
       <c r="B444" t="inlineStr">
         <is>
-          <t>MADDALENA</t>
+          <t>FRANCESCO</t>
         </is>
       </c>
       <c r="C444" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D444" t="inlineStr">
         <is>
-          <t>PIZZARDINI_M__2025.pdf</t>
+          <t>PIETRANGELI_2024.pdf</t>
         </is>
       </c>
       <c r="E444" t="inlineStr">
         <is>
-          <t>incompatibilita_PIZZARDINI14538720240213162003.pdf</t>
+          <t>PIETRANGELI_20241.pdf</t>
         </is>
       </c>
     </row>
     <row r="445">
       <c r="A445" t="inlineStr">
         <is>
-          <t>PIZZARELLA</t>
+          <t>PINTON</t>
         </is>
       </c>
       <c r="B445" t="inlineStr">
         <is>
-          <t>MARIO</t>
+          <t>TERESA</t>
         </is>
       </c>
       <c r="C445" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D445" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D445" t="inlineStr"/>
+      <c r="E445" t="inlineStr"/>
     </row>
     <row r="446">
       <c r="A446" t="inlineStr">
         <is>
-          <t>POLESE</t>
+          <t>PIRRI</t>
         </is>
       </c>
       <c r="B446" t="inlineStr">
         <is>
-          <t>FRANCESCA</t>
+          <t>NINA</t>
         </is>
       </c>
       <c r="C446" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D446" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D446" t="inlineStr"/>
       <c r="E446" t="inlineStr"/>
     </row>
     <row r="447">
       <c r="A447" t="inlineStr">
         <is>
-          <t>POLETTO</t>
+          <t>PISANO</t>
         </is>
       </c>
       <c r="B447" t="inlineStr">
         <is>
-          <t>CHIARA</t>
+          <t>LUCA</t>
         </is>
       </c>
       <c r="C447" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D447" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D447" t="inlineStr"/>
       <c r="E447" t="inlineStr">
         <is>
-          <t>incompatibilita_POLETTO14535320240213151849.pdf</t>
+          <t>PISANO_LUCA.pdf</t>
         </is>
       </c>
     </row>
     <row r="448">
       <c r="A448" t="inlineStr">
         <is>
-          <t>POLO</t>
+          <t>PIVA</t>
         </is>
       </c>
       <c r="B448" t="inlineStr">
         <is>
-          <t>PAOLA</t>
+          <t>ENRICO</t>
         </is>
       </c>
       <c r="C448" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D448" t="inlineStr">
         <is>
-          <t>CV_Paola_Polo_ulss5.pdf</t>
+          <t>PIVA_E_2025.pdf</t>
         </is>
       </c>
       <c r="E448" t="inlineStr">
         <is>
-          <t>POLO_PAOLA_2024.pdf</t>
+          <t>Piva_E.pdf</t>
         </is>
       </c>
     </row>
     <row r="449">
       <c r="A449" t="inlineStr">
         <is>
-          <t>POLZONI</t>
+          <t>PIZZARDINI</t>
         </is>
       </c>
       <c r="B449" t="inlineStr">
         <is>
-          <t>FLAVIO</t>
+          <t>MADDALENA</t>
         </is>
       </c>
       <c r="C449" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D449" t="inlineStr">
         <is>
-          <t>CV_Flavio_Polzoni_2025.pdf</t>
-[...2 lines deleted...]
-      <c r="E449" t="inlineStr"/>
+          <t>PIZZARDINI_M__2025.pdf</t>
+        </is>
+      </c>
+      <c r="E449" t="inlineStr">
+        <is>
+          <t>incompatibilita_PIZZARDINI14538720240213162003.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="450">
       <c r="A450" t="inlineStr">
         <is>
-          <t>PONTESILLI</t>
+          <t>PIZZARELLA</t>
         </is>
       </c>
       <c r="B450" t="inlineStr">
         <is>
-          <t>GIULIA MARIA</t>
+          <t>MARIO</t>
         </is>
       </c>
       <c r="C450" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D450" t="inlineStr">
         <is>
-          <t>PONTESILLI_GM_2025.pdf</t>
+          <t>PIZZARELLA_Mario.pdf</t>
         </is>
       </c>
       <c r="E450" t="inlineStr">
         <is>
-          <t>Pontesilli_Giulia_Maria.pdf</t>
+          <t>Pizzarella.pdf</t>
         </is>
       </c>
     </row>
     <row r="451">
       <c r="A451" t="inlineStr">
         <is>
-          <t>PORCELLI</t>
+          <t>POLESE</t>
         </is>
       </c>
       <c r="B451" t="inlineStr">
         <is>
-          <t>GIORGIO</t>
+          <t>FRANCESCA</t>
         </is>
       </c>
       <c r="C451" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D451" t="inlineStr">
         <is>
-          <t>PORCELLI_G__2025.pdf</t>
-[...6 lines deleted...]
-      </c>
+          <t>POLESE_F__2025.pdf</t>
+        </is>
+      </c>
+      <c r="E451" t="inlineStr"/>
     </row>
     <row r="452">
       <c r="A452" t="inlineStr">
         <is>
-          <t>PORTESAN</t>
+          <t>POLETTO</t>
         </is>
       </c>
       <c r="B452" t="inlineStr">
         <is>
-          <t>PAOLO</t>
+          <t>CHIARA</t>
         </is>
       </c>
       <c r="C452" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D452" t="inlineStr">
         <is>
-          <t>PORTESAN_P__2025.pdf</t>
+          <t>POLETTO_C_2025.pdf</t>
         </is>
       </c>
       <c r="E452" t="inlineStr">
         <is>
-          <t>PORTESAN_2024.pdf</t>
+          <t>incompatibilita_POLETTO14535320240213151849.pdf</t>
         </is>
       </c>
     </row>
     <row r="453">
       <c r="A453" t="inlineStr">
         <is>
-          <t>PORTO</t>
+          <t>POLO</t>
         </is>
       </c>
       <c r="B453" t="inlineStr">
         <is>
-          <t>SERGIO</t>
+          <t>PAOLA</t>
         </is>
       </c>
       <c r="C453" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D453" t="inlineStr">
         <is>
-          <t>porto10536320230605100151.pdf</t>
+          <t>CV_Paola_Polo_ulss5.pdf</t>
         </is>
       </c>
       <c r="E453" t="inlineStr">
         <is>
-          <t>Porto_Sergio.pdf</t>
+          <t>POLO_PAOLA_2024.pdf</t>
         </is>
       </c>
     </row>
     <row r="454">
       <c r="A454" t="inlineStr">
         <is>
-          <t>POZZATO</t>
+          <t>POLZONI</t>
         </is>
       </c>
       <c r="B454" t="inlineStr">
         <is>
-          <t>ALESSIA</t>
+          <t>FLAVIO</t>
         </is>
       </c>
       <c r="C454" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D454" t="inlineStr">
         <is>
-          <t>pozzato.pdf</t>
-[...6 lines deleted...]
-      </c>
+          <t>CV_Flavio_Polzoni_2025.pdf</t>
+        </is>
+      </c>
+      <c r="E454" t="inlineStr"/>
     </row>
     <row r="455">
       <c r="A455" t="inlineStr">
         <is>
-          <t>PRANDO</t>
+          <t>PONTESILLI</t>
         </is>
       </c>
       <c r="B455" t="inlineStr">
         <is>
-          <t>DANIELA</t>
+          <t>GIULIA MARIA</t>
         </is>
       </c>
       <c r="C455" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D455" t="inlineStr">
         <is>
-          <t>PRANDO_D__2025.pdf</t>
+          <t>PONTESILLI_GM_2025.pdf</t>
         </is>
       </c>
       <c r="E455" t="inlineStr">
         <is>
-          <t>Prando_Daniela.pdf</t>
+          <t>Pontesilli_Giulia_Maria.pdf</t>
         </is>
       </c>
     </row>
     <row r="456">
       <c r="A456" t="inlineStr">
         <is>
-          <t>PREVIATO</t>
+          <t>PORCELLI</t>
         </is>
       </c>
       <c r="B456" t="inlineStr">
         <is>
-          <t>SARA</t>
+          <t>GIORGIO</t>
         </is>
       </c>
       <c r="C456" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D456" t="inlineStr">
         <is>
-          <t>C_V__Previato.pdf</t>
+          <t>PORCELLI_G__2025.pdf</t>
         </is>
       </c>
       <c r="E456" t="inlineStr">
         <is>
-          <t>PREVIATO_2024.pdf</t>
+          <t>incompatiblia_PORCELLI14528420240213134710.pdf</t>
         </is>
       </c>
     </row>
     <row r="457">
       <c r="A457" t="inlineStr">
         <is>
-          <t>PRIVITELLI</t>
+          <t>PORTESAN</t>
         </is>
       </c>
       <c r="B457" t="inlineStr">
         <is>
-          <t>LUCIO</t>
+          <t>PAOLO</t>
         </is>
       </c>
       <c r="C457" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D457" t="inlineStr">
         <is>
-          <t>PRIVITELLI_2024.pdf</t>
+          <t>PORTESAN_P__2025.pdf</t>
         </is>
       </c>
       <c r="E457" t="inlineStr">
         <is>
-          <t>Privitelli.pdf</t>
+          <t>PORTESAN_2024.pdf</t>
         </is>
       </c>
     </row>
     <row r="458">
       <c r="A458" t="inlineStr">
         <is>
-          <t>PROJIC MEZZOLI</t>
+          <t>PORTO</t>
         </is>
       </c>
       <c r="B458" t="inlineStr">
         <is>
-          <t>KETTY</t>
+          <t>SERGIO</t>
         </is>
       </c>
       <c r="C458" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D458" t="inlineStr">
         <is>
-          <t>C_V__Projic.pdf</t>
+          <t>porto10536320230605100151.pdf</t>
         </is>
       </c>
       <c r="E458" t="inlineStr">
         <is>
-          <t>PROJIC_20241.pdf</t>
+          <t>Porto_Sergio.pdf</t>
         </is>
       </c>
     </row>
     <row r="459">
       <c r="A459" t="inlineStr">
         <is>
-          <t>PROTTI</t>
+          <t>POZZATO</t>
         </is>
       </c>
       <c r="B459" t="inlineStr">
         <is>
-          <t>ELISA</t>
+          <t>ALESSIA</t>
         </is>
       </c>
       <c r="C459" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D459" t="inlineStr">
         <is>
-          <t>C_V__Protti_Elisa.pdf</t>
+          <t>pozzato.pdf</t>
         </is>
       </c>
       <c r="E459" t="inlineStr">
         <is>
-          <t>PROTTI_20241.pdf</t>
+          <t>incompatibilita_POZZTO14582220240215175635.pdf</t>
         </is>
       </c>
     </row>
     <row r="460">
       <c r="A460" t="inlineStr">
         <is>
-          <t>PULCINI</t>
+          <t>PRANDO</t>
         </is>
       </c>
       <c r="B460" t="inlineStr">
         <is>
-          <t>ALESSANDRA</t>
+          <t>DANIELA</t>
         </is>
       </c>
       <c r="C460" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D460" t="inlineStr">
         <is>
-          <t>PULCINI_A__2025.pdf</t>
+          <t>PRANDO_D__2025.pdf</t>
         </is>
       </c>
       <c r="E460" t="inlineStr">
         <is>
-          <t>PULCINI_dichiarazione.pdf</t>
+          <t>Prando_Daniela.pdf</t>
         </is>
       </c>
     </row>
     <row r="461">
       <c r="A461" t="inlineStr">
         <is>
-          <t>PURICELLI</t>
+          <t>PREVIATO</t>
         </is>
       </c>
       <c r="B461" t="inlineStr">
         <is>
-          <t>PAOLO</t>
+          <t>SARA</t>
         </is>
       </c>
       <c r="C461" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D461" t="inlineStr">
         <is>
-          <t>PURICELLI_P__2025.pdf</t>
+          <t>C_V__Previato.pdf</t>
         </is>
       </c>
       <c r="E461" t="inlineStr">
         <is>
-          <t>PURICELLI1.pdf</t>
+          <t>PREVIATO_2024.pdf</t>
         </is>
       </c>
     </row>
     <row r="462">
       <c r="A462" t="inlineStr">
         <is>
-          <t>QUITADAMO</t>
+          <t>PRIVITELLI</t>
         </is>
       </c>
       <c r="B462" t="inlineStr">
         <is>
-          <t>MARIA PIA FRANCESCA</t>
+          <t>LUCIO</t>
         </is>
       </c>
       <c r="C462" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D462" t="inlineStr"/>
+      <c r="D462" t="inlineStr">
+        <is>
+          <t>PRIVITELLI_2024.pdf</t>
+        </is>
+      </c>
+      <c r="E462" t="inlineStr">
+        <is>
+          <t>Privitelli.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="463">
       <c r="A463" t="inlineStr">
         <is>
-          <t>RAGAZZI</t>
+          <t>PROJIC MEZZOLI</t>
         </is>
       </c>
       <c r="B463" t="inlineStr">
         <is>
-          <t>RICCARDO</t>
+          <t>KETTY</t>
         </is>
       </c>
       <c r="C463" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D463" t="inlineStr">
         <is>
-          <t>RAGAZZI_R__2025.pdf</t>
+          <t>C_V__Projic.pdf</t>
         </is>
       </c>
       <c r="E463" t="inlineStr">
         <is>
-          <t>Ragazzi.pdf</t>
+          <t>PROJIC_20241.pdf</t>
         </is>
       </c>
     </row>
     <row r="464">
       <c r="A464" t="inlineStr">
         <is>
-          <t>RAIMONDI</t>
+          <t>PROTTI</t>
         </is>
       </c>
       <c r="B464" t="inlineStr">
         <is>
-          <t>IDA</t>
+          <t>ELISA</t>
         </is>
       </c>
       <c r="C464" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D464" t="inlineStr">
         <is>
-          <t>RAIMONDI_I__2025.pdf</t>
-[...2 lines deleted...]
-      <c r="E464" t="inlineStr"/>
+          <t>C_V__Protti_Elisa.pdf</t>
+        </is>
+      </c>
+      <c r="E464" t="inlineStr">
+        <is>
+          <t>PROTTI_20241.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="465">
       <c r="A465" t="inlineStr">
         <is>
-          <t>RAMPAZZO</t>
+          <t>PULCINI</t>
         </is>
       </c>
       <c r="B465" t="inlineStr">
         <is>
-          <t>ROBERTA</t>
+          <t>ALESSANDRA</t>
         </is>
       </c>
       <c r="C465" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
+          <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D465" t="inlineStr">
         <is>
-          <t>RAMPAZZO_2024.pdf</t>
+          <t>PULCINI_A__2025.pdf</t>
         </is>
       </c>
       <c r="E465" t="inlineStr">
         <is>
-          <t>RAMPAZZO_20241.pdf</t>
+          <t>PULCINI_dichiarazione.pdf</t>
         </is>
       </c>
     </row>
     <row r="466">
       <c r="A466" t="inlineStr">
         <is>
-          <t>RAMPIN</t>
+          <t>PURICELLI</t>
         </is>
       </c>
       <c r="B466" t="inlineStr">
         <is>
-          <t>FABIO</t>
+          <t>PAOLO</t>
         </is>
       </c>
       <c r="C466" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D466" t="inlineStr"/>
+      <c r="D466" t="inlineStr">
+        <is>
+          <t>PURICELLI_P__2025.pdf</t>
+        </is>
+      </c>
+      <c r="E466" t="inlineStr">
+        <is>
+          <t>PURICELLI1.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="467">
       <c r="A467" t="inlineStr">
         <is>
-          <t>REITANO</t>
+          <t>QUITADAMO</t>
         </is>
       </c>
       <c r="B467" t="inlineStr">
         <is>
-          <t>GIUSEPPE</t>
+          <t>MARIA PIA FRANCESCA</t>
         </is>
       </c>
       <c r="C467" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D467" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D467" t="inlineStr"/>
       <c r="E467" t="inlineStr"/>
     </row>
     <row r="468">
       <c r="A468" t="inlineStr">
         <is>
-          <t>REMOR</t>
+          <t>RABBONI</t>
         </is>
       </c>
       <c r="B468" t="inlineStr">
         <is>
-          <t>DAMIANO</t>
+          <t>LAURA</t>
         </is>
       </c>
       <c r="C468" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D468" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D468" t="inlineStr"/>
+      <c r="E468" t="inlineStr"/>
     </row>
     <row r="469">
       <c r="A469" t="inlineStr">
         <is>
-          <t>RENNA</t>
+          <t>RAGAZZI</t>
         </is>
       </c>
       <c r="B469" t="inlineStr">
         <is>
-          <t>MARTINA</t>
+          <t>RICCARDO</t>
         </is>
       </c>
       <c r="C469" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D469" t="inlineStr">
         <is>
-          <t>C_V__Renna_Martina.pdf</t>
-[...2 lines deleted...]
-      <c r="E469" t="inlineStr"/>
+          <t>RAGAZZI_R__2025.pdf</t>
+        </is>
+      </c>
+      <c r="E469" t="inlineStr">
+        <is>
+          <t>Ragazzi.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="470">
       <c r="A470" t="inlineStr">
         <is>
-          <t>RESCHIGLIAN</t>
+          <t>RAIMONDI</t>
         </is>
       </c>
       <c r="B470" t="inlineStr">
         <is>
-          <t>EMANUELA</t>
+          <t>IDA</t>
         </is>
       </c>
       <c r="C470" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D470" t="inlineStr">
         <is>
-          <t>RESCHIGLIAN_E__2025.pdf</t>
-[...6 lines deleted...]
-      </c>
+          <t>RAIMONDI_I__2025.pdf</t>
+        </is>
+      </c>
+      <c r="E470" t="inlineStr"/>
     </row>
     <row r="471">
       <c r="A471" t="inlineStr">
         <is>
-          <t>RESOS</t>
+          <t>RAMPAZZO</t>
         </is>
       </c>
       <c r="B471" t="inlineStr">
         <is>
-          <t>ADAMANTIA</t>
+          <t>ROBERTA</t>
         </is>
       </c>
       <c r="C471" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
-[...3 lines deleted...]
-      <c r="E471" t="inlineStr"/>
+          <t>SANITARIO Dirigenza non Medica</t>
+        </is>
+      </c>
+      <c r="D471" t="inlineStr">
+        <is>
+          <t>RAMPAZZO_2024.pdf</t>
+        </is>
+      </c>
+      <c r="E471" t="inlineStr">
+        <is>
+          <t>RAMPAZZO_20241.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="472">
       <c r="A472" t="inlineStr">
         <is>
-          <t>RICCHIARI</t>
+          <t>RAMPIN</t>
         </is>
       </c>
       <c r="B472" t="inlineStr">
         <is>
-          <t>MARCO</t>
+          <t>FABIO</t>
         </is>
       </c>
       <c r="C472" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D472" t="inlineStr"/>
+      <c r="E472" t="inlineStr"/>
     </row>
     <row r="473">
       <c r="A473" t="inlineStr">
         <is>
-          <t>RICCIARDELLI</t>
+          <t>REITANO</t>
         </is>
       </c>
       <c r="B473" t="inlineStr">
         <is>
-          <t>MARIA ADELINA</t>
+          <t>GIUSEPPE</t>
         </is>
       </c>
       <c r="C473" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D473" t="inlineStr">
         <is>
-          <t>RICCIARDELLI_M__2025.pdf</t>
-[...6 lines deleted...]
-      </c>
+          <t>CV_Reitano_Giuseppe.pdf</t>
+        </is>
+      </c>
+      <c r="E473" t="inlineStr"/>
     </row>
     <row r="474">
       <c r="A474" t="inlineStr">
         <is>
-          <t>RIGHETTI</t>
+          <t>REMOR</t>
         </is>
       </c>
       <c r="B474" t="inlineStr">
         <is>
-          <t>SOFIA</t>
+          <t>DAMIANO</t>
         </is>
       </c>
       <c r="C474" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D474" t="inlineStr">
         <is>
-          <t>CURRICULUM_VITAE_righetti.pdf</t>
+          <t>Remor_Damiano_CV.pdf</t>
         </is>
       </c>
       <c r="E474" t="inlineStr">
         <is>
-          <t>Righetti.pdf</t>
+          <t>Remor.pdf</t>
         </is>
       </c>
     </row>
     <row r="475">
       <c r="A475" t="inlineStr">
         <is>
-          <t>RIGON</t>
+          <t>RENNA</t>
         </is>
       </c>
       <c r="B475" t="inlineStr">
         <is>
-          <t>FRANCESCA</t>
+          <t>MARTINA</t>
         </is>
       </c>
       <c r="C475" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D475" t="inlineStr">
         <is>
-          <t>RIGON_2024.pdf</t>
-[...6 lines deleted...]
-      </c>
+          <t>C_V__Renna_Martina.pdf</t>
+        </is>
+      </c>
+      <c r="E475" t="inlineStr"/>
     </row>
     <row r="476">
       <c r="A476" t="inlineStr">
         <is>
-          <t>RIGON</t>
+          <t>RESCHIGLIAN</t>
         </is>
       </c>
       <c r="B476" t="inlineStr">
         <is>
-          <t>LISA</t>
+          <t>EMANUELA</t>
         </is>
       </c>
       <c r="C476" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D476" t="inlineStr">
         <is>
-          <t>Dott_ssa_Rigon.pdf</t>
-[...2 lines deleted...]
-      <c r="E476" t="inlineStr"/>
+          <t>RESCHIGLIAN_E__2025.pdf</t>
+        </is>
+      </c>
+      <c r="E476" t="inlineStr">
+        <is>
+          <t>Incompatibilit_RESCHIGLIAN.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="477">
       <c r="A477" t="inlineStr">
         <is>
-          <t>RINUNCINI</t>
+          <t>RICCHIARI</t>
         </is>
       </c>
       <c r="B477" t="inlineStr">
         <is>
-          <t>DAVIDE</t>
+          <t>MARCO</t>
         </is>
       </c>
       <c r="C477" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D477" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D477" t="inlineStr"/>
+      <c r="E477" t="inlineStr"/>
     </row>
     <row r="478">
       <c r="A478" t="inlineStr">
         <is>
-          <t>RISOLDI</t>
+          <t>RICCIARDELLI</t>
         </is>
       </c>
       <c r="B478" t="inlineStr">
         <is>
-          <t>FRANCESCO</t>
+          <t>MARIA ADELINA</t>
         </is>
       </c>
       <c r="C478" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D478" t="inlineStr">
         <is>
-          <t>RISOLDI_F__2025.pdf</t>
+          <t>RICCIARDELLI_M__2025.pdf</t>
         </is>
       </c>
       <c r="E478" t="inlineStr">
         <is>
-          <t>RISOLDI_FRANCESCO.pdf</t>
+          <t>RICCIARDELLI_ADELINA_DICHIARAZIONE_INCONFERIBILITA_INCARICHI_PERSONALE.pdf</t>
         </is>
       </c>
     </row>
     <row r="479">
       <c r="A479" t="inlineStr">
         <is>
-          <t>RIZZATI</t>
+          <t>RIGHETTI</t>
         </is>
       </c>
       <c r="B479" t="inlineStr">
         <is>
-          <t>SILVIA</t>
+          <t>SOFIA</t>
         </is>
       </c>
       <c r="C479" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D479" t="inlineStr">
         <is>
-          <t>RIZZATI_S__2025.pdf</t>
+          <t>CURRICULUM_VITAE_righetti.pdf</t>
         </is>
       </c>
       <c r="E479" t="inlineStr">
         <is>
-          <t>RIZZATI_SILVIA_Incompatibilit_2025.pdf</t>
+          <t>Righetti.pdf</t>
         </is>
       </c>
     </row>
     <row r="480">
       <c r="A480" t="inlineStr">
         <is>
-          <t>RIZZATO</t>
+          <t>RIGON</t>
         </is>
       </c>
       <c r="B480" t="inlineStr">
         <is>
-          <t>LUCIA</t>
+          <t>FRANCESCA</t>
         </is>
       </c>
       <c r="C480" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
-[...3 lines deleted...]
-      <c r="E480" t="inlineStr"/>
+          <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D480" t="inlineStr">
+        <is>
+          <t>RIGON_2024.pdf</t>
+        </is>
+      </c>
+      <c r="E480" t="inlineStr">
+        <is>
+          <t>incompatibilita_RIGON_FRA14532920240213145443.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="481">
       <c r="A481" t="inlineStr">
         <is>
-          <t>RIZZO</t>
+          <t>RIGON</t>
         </is>
       </c>
       <c r="B481" t="inlineStr">
         <is>
-          <t>ELISABETTA</t>
+          <t>LISA</t>
         </is>
       </c>
       <c r="C481" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
+          <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D481" t="inlineStr">
         <is>
-          <t>C_V__Rizzo_Elisabetta.pdf</t>
-[...6 lines deleted...]
-      </c>
+          <t>Dott_ssa_Rigon.pdf</t>
+        </is>
+      </c>
+      <c r="E481" t="inlineStr"/>
     </row>
     <row r="482">
       <c r="A482" t="inlineStr">
         <is>
-          <t>ROBECCHI</t>
+          <t>RINUNCINI</t>
         </is>
       </c>
       <c r="B482" t="inlineStr">
         <is>
-          <t>BIANCA</t>
+          <t>DAVIDE</t>
         </is>
       </c>
       <c r="C482" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D482" t="inlineStr">
         <is>
-          <t>ROBECCHI_B__2025.pdf</t>
+          <t>rinuncini10480520230531112722.pdf</t>
         </is>
       </c>
       <c r="E482" t="inlineStr">
         <is>
-          <t>Robecchi_Bianca.pdf</t>
+          <t>Rinuncini_Davide.pdf</t>
         </is>
       </c>
     </row>
     <row r="483">
       <c r="A483" t="inlineStr">
         <is>
-          <t>ROCCABRUNA</t>
+          <t>RIZZATI</t>
         </is>
       </c>
       <c r="B483" t="inlineStr">
         <is>
-          <t>ALESSANDRA</t>
+          <t>SILVIA</t>
         </is>
       </c>
       <c r="C483" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D483" t="inlineStr">
         <is>
-          <t>ROCCABRUNA_A__2025.pdf</t>
+          <t>RIZZATI_S__2025.pdf</t>
         </is>
       </c>
       <c r="E483" t="inlineStr">
         <is>
-          <t>Roccabruna.pdf</t>
+          <t>RIZZATI_SILVIA_Incompatibilit_2025.pdf</t>
         </is>
       </c>
     </row>
     <row r="484">
       <c r="A484" t="inlineStr">
         <is>
-          <t>ROCCATO</t>
+          <t>RIZZATO</t>
         </is>
       </c>
       <c r="B484" t="inlineStr">
         <is>
-          <t>ANNA</t>
+          <t>LUCIA</t>
         </is>
       </c>
       <c r="C484" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
-[...11 lines deleted...]
-      </c>
+          <t>SANITARIO Dirigenza non Medica</t>
+        </is>
+      </c>
+      <c r="D484" t="inlineStr"/>
+      <c r="E484" t="inlineStr"/>
     </row>
     <row r="485">
       <c r="A485" t="inlineStr">
         <is>
-          <t>ROCCOBERTON</t>
+          <t>RIZZO</t>
         </is>
       </c>
       <c r="B485" t="inlineStr">
         <is>
-          <t>MARTINA</t>
+          <t>ELISABETTA</t>
         </is>
       </c>
       <c r="C485" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
+          <t>SANITARIO Dirigenza non Medica</t>
         </is>
       </c>
       <c r="D485" t="inlineStr">
         <is>
-          <t>ROCCOBERTON_M__2025.pdf</t>
+          <t>C_V__Rizzo_Elisabetta.pdf</t>
         </is>
       </c>
       <c r="E485" t="inlineStr">
         <is>
-          <t>Incompatibilit_ROCCOBERTON.pdf</t>
+          <t>RIZZO_20241.pdf</t>
         </is>
       </c>
     </row>
     <row r="486">
       <c r="A486" t="inlineStr">
         <is>
-          <t>RODELLA</t>
+          <t>ROBECCHI</t>
         </is>
       </c>
       <c r="B486" t="inlineStr">
         <is>
-          <t>ELISABETTA</t>
+          <t>BIANCA</t>
         </is>
       </c>
       <c r="C486" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D486" t="inlineStr">
         <is>
-          <t>dottoressa_Rodella_CV.pdf</t>
+          <t>ROBECCHI_B__2025.pdf</t>
         </is>
       </c>
       <c r="E486" t="inlineStr">
         <is>
-          <t>RODELLA_ELISABETTA.pdf</t>
+          <t>Robecchi_Bianca.pdf</t>
         </is>
       </c>
     </row>
     <row r="487">
       <c r="A487" t="inlineStr">
         <is>
-          <t>ROGGIO</t>
+          <t>ROCCABRUNA</t>
         </is>
       </c>
       <c r="B487" t="inlineStr">
         <is>
-          <t>ANTONELLA</t>
+          <t>ALESSANDRA</t>
         </is>
       </c>
       <c r="C487" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
+          <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D487" t="inlineStr">
         <is>
-          <t>ROGGIO_A__2025.pdf</t>
+          <t>ROCCABRUNA_A__2025.pdf</t>
         </is>
       </c>
       <c r="E487" t="inlineStr">
         <is>
-          <t>ROGGIO_2024.pdf</t>
+          <t>Roccabruna.pdf</t>
         </is>
       </c>
     </row>
     <row r="488">
       <c r="A488" t="inlineStr">
         <is>
-          <t>ROLMA</t>
+          <t>ROCCATO</t>
         </is>
       </c>
       <c r="B488" t="inlineStr">
         <is>
-          <t>GIACOMO</t>
+          <t>ANNA</t>
         </is>
       </c>
       <c r="C488" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D488" t="inlineStr">
         <is>
-          <t>CV_Rolma1.odt</t>
+          <t>C_V__Roccato_Anna.pdf</t>
         </is>
       </c>
       <c r="E488" t="inlineStr">
         <is>
-          <t>Rolma.pdf</t>
+          <t>ROCCATO_20241.pdf</t>
         </is>
       </c>
     </row>
     <row r="489">
       <c r="A489" t="inlineStr">
         <is>
-          <t>ROMAGNOLO</t>
+          <t>ROCCOBERTON</t>
         </is>
       </c>
       <c r="B489" t="inlineStr">
         <is>
-          <t>FRANCESCA</t>
+          <t>MARTINA</t>
         </is>
       </c>
       <c r="C489" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D489" t="inlineStr">
         <is>
-          <t>romagnolo_cv.pdf</t>
+          <t>ROCCOBERTON_M__2025.pdf</t>
         </is>
       </c>
       <c r="E489" t="inlineStr">
         <is>
-          <t>Romagnolo.pdf</t>
+          <t>Incompatibilit_ROCCOBERTON.pdf</t>
         </is>
       </c>
     </row>
     <row r="490">
       <c r="A490" t="inlineStr">
         <is>
-          <t>ROMAN</t>
+          <t>RODELLA</t>
         </is>
       </c>
       <c r="B490" t="inlineStr">
         <is>
-          <t>ANNA</t>
+          <t>ELISABETTA</t>
         </is>
       </c>
       <c r="C490" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D490" t="inlineStr">
         <is>
-          <t>ROMAN_A__2025.pdf</t>
+          <t>dottoressa_Rodella_CV.pdf</t>
         </is>
       </c>
       <c r="E490" t="inlineStr">
         <is>
-          <t>ROMAN_20241.pdf</t>
+          <t>RODELLA_ELISABETTA.pdf</t>
         </is>
       </c>
     </row>
     <row r="491">
       <c r="A491" t="inlineStr">
         <is>
-          <t>ROMAN</t>
+          <t>ROGGIO</t>
         </is>
       </c>
       <c r="B491" t="inlineStr">
         <is>
-          <t>ALBERTO</t>
+          <t>ANTONELLA</t>
         </is>
       </c>
       <c r="C491" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
+          <t>SANITARIO Dirigenza non Medica</t>
         </is>
       </c>
       <c r="D491" t="inlineStr">
         <is>
-          <t>FORMAT_CURRICULUM_VITAE_AULSS5_Alberto_Roman_pdf_19_11_24.pdf</t>
-[...2 lines deleted...]
-      <c r="E491" t="inlineStr"/>
+          <t>ROGGIO_A__2025.pdf</t>
+        </is>
+      </c>
+      <c r="E491" t="inlineStr">
+        <is>
+          <t>ROGGIO_2024.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="492">
       <c r="A492" t="inlineStr">
         <is>
-          <t>ROMANATO</t>
+          <t>ROLMA</t>
         </is>
       </c>
       <c r="B492" t="inlineStr">
         <is>
-          <t>GIORGIA</t>
+          <t>GIACOMO</t>
         </is>
       </c>
       <c r="C492" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
+          <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D492" t="inlineStr">
         <is>
-          <t>C_V__Giorgia_Romanato.pdf</t>
+          <t>CV_Rolma1.odt</t>
         </is>
       </c>
       <c r="E492" t="inlineStr">
         <is>
-          <t>Dichiarazione_di_Inconferibilit_incompatibilit_Giorgia_Romanato.pdf</t>
+          <t>Rolma.pdf</t>
         </is>
       </c>
     </row>
     <row r="493">
       <c r="A493" t="inlineStr">
         <is>
-          <t>ROMANO</t>
+          <t>ROMAGNOLO</t>
         </is>
       </c>
       <c r="B493" t="inlineStr">
         <is>
-          <t>PAOLA</t>
+          <t>FRANCESCA</t>
         </is>
       </c>
       <c r="C493" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D493" t="inlineStr">
         <is>
-          <t>cv_romano_paola.pdf</t>
-[...2 lines deleted...]
-      <c r="E493" t="inlineStr"/>
+          <t>romagnolo_cv.pdf</t>
+        </is>
+      </c>
+      <c r="E493" t="inlineStr">
+        <is>
+          <t>Romagnolo.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="494">
       <c r="A494" t="inlineStr">
         <is>
-          <t>ROMEO</t>
+          <t>ROMAN</t>
         </is>
       </c>
       <c r="B494" t="inlineStr">
         <is>
-          <t>FRANCESCO</t>
+          <t>ANNA</t>
         </is>
       </c>
       <c r="C494" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D494" t="inlineStr">
         <is>
-          <t>ROMEO_2024.pdf</t>
+          <t>ROMAN_A__2025.pdf</t>
         </is>
       </c>
       <c r="E494" t="inlineStr">
         <is>
-          <t>ROMEO_20241.pdf</t>
+          <t>ROMAN_20241.pdf</t>
         </is>
       </c>
     </row>
     <row r="495">
       <c r="A495" t="inlineStr">
         <is>
-          <t>ROSSETTI</t>
+          <t>ROMAN</t>
         </is>
       </c>
       <c r="B495" t="inlineStr">
         <is>
-          <t>CIRO</t>
+          <t>ALBERTO</t>
         </is>
       </c>
       <c r="C495" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D495" t="inlineStr">
         <is>
-          <t>CV_ROSSETTI11123820230704162454_1.pdf</t>
-[...6 lines deleted...]
-      </c>
+          <t>FORMAT_CURRICULUM_VITAE_AULSS5_Alberto_Roman_pdf_19_11_24.pdf</t>
+        </is>
+      </c>
+      <c r="E495" t="inlineStr"/>
     </row>
     <row r="496">
       <c r="A496" t="inlineStr">
         <is>
-          <t>ROSSI</t>
+          <t>ROMANATO</t>
         </is>
       </c>
       <c r="B496" t="inlineStr">
         <is>
-          <t>LAURA</t>
+          <t>GIORGIA</t>
         </is>
       </c>
       <c r="C496" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
+          <t>SANITARIO Dirigenza non Medica</t>
         </is>
       </c>
       <c r="D496" t="inlineStr">
         <is>
-          <t>LAura_CV_europeo_Giugno_2025.pdf</t>
+          <t>C_V__Giorgia_Romanato.pdf</t>
         </is>
       </c>
       <c r="E496" t="inlineStr">
         <is>
-          <t>ROSSI_LAURA.pdf</t>
+          <t>Dichiarazione_di_Inconferibilit_incompatibilit_Giorgia_Romanato.pdf</t>
         </is>
       </c>
     </row>
     <row r="497">
       <c r="A497" t="inlineStr">
         <is>
-          <t>ROSSIN</t>
+          <t>ROMANO</t>
         </is>
       </c>
       <c r="B497" t="inlineStr">
         <is>
-          <t>FEDERICA</t>
+          <t>PAOLA</t>
         </is>
       </c>
       <c r="C497" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D497" t="inlineStr">
         <is>
-          <t>ROSSIN_F__2025.pdf</t>
-[...6 lines deleted...]
-      </c>
+          <t>cv_romano_paola.pdf</t>
+        </is>
+      </c>
+      <c r="E497" t="inlineStr"/>
     </row>
     <row r="498">
       <c r="A498" t="inlineStr">
         <is>
-          <t>ROSSIN</t>
+          <t>ROMEO</t>
         </is>
       </c>
       <c r="B498" t="inlineStr">
         <is>
-          <t>TIZIANO</t>
+          <t>FRANCESCO</t>
         </is>
       </c>
       <c r="C498" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D498" t="inlineStr">
         <is>
-          <t>CV_Rossin_Tiziano_2023.pdf</t>
+          <t>ROMEO_2024.pdf</t>
         </is>
       </c>
       <c r="E498" t="inlineStr">
         <is>
-          <t>ROSSIN_TIZIANO_2024.pdf</t>
+          <t>ROMEO_20241.pdf</t>
         </is>
       </c>
     </row>
     <row r="499">
       <c r="A499" t="inlineStr">
         <is>
-          <t>ROSSINI</t>
+          <t>ROSSETTI</t>
         </is>
       </c>
       <c r="B499" t="inlineStr">
         <is>
-          <t>PAOLA</t>
+          <t>CIRO</t>
         </is>
       </c>
       <c r="C499" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D499" t="inlineStr">
         <is>
-          <t>ROSSINI_2024.pdf</t>
+          <t>CV_ROSSETTI11123820230704162454_1.pdf</t>
         </is>
       </c>
       <c r="E499" t="inlineStr">
         <is>
-          <t>ROSSINI_PAOLA_2024.pdf</t>
+          <t>ROSSETTI_2024.pdf</t>
         </is>
       </c>
     </row>
     <row r="500">
       <c r="A500" t="inlineStr">
         <is>
-          <t>ROZZI</t>
+          <t>ROSSI</t>
         </is>
       </c>
       <c r="B500" t="inlineStr">
         <is>
-          <t>ALESSANDRO</t>
+          <t>LAURA</t>
         </is>
       </c>
       <c r="C500" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D500" t="inlineStr">
         <is>
-          <t>C_V__Rozzi_Alessandro.pdf</t>
+          <t>LAura_CV_europeo_Giugno_2025.pdf</t>
         </is>
       </c>
       <c r="E500" t="inlineStr">
         <is>
-          <t>ROZZI_20241.pdf</t>
+          <t>ROSSI_LAURA.pdf</t>
         </is>
       </c>
     </row>
     <row r="501">
       <c r="A501" t="inlineStr">
         <is>
-          <t>RUBINO</t>
+          <t>ROSSIN</t>
         </is>
       </c>
       <c r="B501" t="inlineStr">
         <is>
-          <t>ANNA ELISA</t>
+          <t>TIZIANO</t>
         </is>
       </c>
       <c r="C501" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D501" t="inlineStr"/>
+      <c r="D501" t="inlineStr">
+        <is>
+          <t>CV_Rossin_Tiziano_2023.pdf</t>
+        </is>
+      </c>
+      <c r="E501" t="inlineStr">
+        <is>
+          <t>ROSSIN_TIZIANO_2024.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="502">
       <c r="A502" t="inlineStr">
         <is>
-          <t>RUDATIS</t>
+          <t>ROSSIN</t>
         </is>
       </c>
       <c r="B502" t="inlineStr">
         <is>
-          <t>CHIARA</t>
+          <t>FEDERICA</t>
         </is>
       </c>
       <c r="C502" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D502" t="inlineStr"/>
+      <c r="D502" t="inlineStr">
+        <is>
+          <t>ROSSIN_F__2025.pdf</t>
+        </is>
+      </c>
+      <c r="E502" t="inlineStr">
+        <is>
+          <t>ROSSIN_FEDERICA_2024.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="503">
       <c r="A503" t="inlineStr">
         <is>
-          <t>RUFFINI</t>
+          <t>ROSSINI</t>
         </is>
       </c>
       <c r="B503" t="inlineStr">
         <is>
-          <t>RAFFAELE</t>
+          <t>PAOLA</t>
         </is>
       </c>
       <c r="C503" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D503" t="inlineStr">
         <is>
-          <t>RUFFINI_R__2025.pdf</t>
+          <t>ROSSINI_2024.pdf</t>
         </is>
       </c>
       <c r="E503" t="inlineStr">
         <is>
-          <t>dichiarazione_incof_incomp_R_Ruffini__2025_.pdf</t>
+          <t>ROSSINI_PAOLA_2024.pdf</t>
         </is>
       </c>
     </row>
     <row r="504">
       <c r="A504" t="inlineStr">
         <is>
-          <t>RUGOLOTTO</t>
+          <t>ROZZI</t>
         </is>
       </c>
       <c r="B504" t="inlineStr">
         <is>
-          <t>SIMONE</t>
+          <t>ALESSANDRO</t>
         </is>
       </c>
       <c r="C504" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D504" t="inlineStr">
         <is>
-          <t>RUGOLOTTO_S__2025.pdf</t>
+          <t>C_V__Rozzi_Alessandro.pdf</t>
         </is>
       </c>
       <c r="E504" t="inlineStr">
         <is>
-          <t>incompatibilita_RUGOLOTTO14533020240213145500.pdf</t>
+          <t>ROZZI_20241.pdf</t>
         </is>
       </c>
     </row>
     <row r="505">
       <c r="A505" t="inlineStr">
         <is>
-          <t>RUSSO</t>
+          <t>RUBINO</t>
         </is>
       </c>
       <c r="B505" t="inlineStr">
         <is>
-          <t>SAVINO</t>
+          <t>ANNA ELISA</t>
         </is>
       </c>
       <c r="C505" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D505" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D505" t="inlineStr"/>
       <c r="E505" t="inlineStr"/>
     </row>
     <row r="506">
       <c r="A506" t="inlineStr">
         <is>
-          <t>RUSSO</t>
+          <t>RUDATIS</t>
         </is>
       </c>
       <c r="B506" t="inlineStr">
         <is>
-          <t>MONIA</t>
+          <t>CHIARA</t>
         </is>
       </c>
       <c r="C506" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D506" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D506" t="inlineStr"/>
+      <c r="E506" t="inlineStr"/>
     </row>
     <row r="507">
       <c r="A507" t="inlineStr">
         <is>
-          <t>RUZZA</t>
+          <t>RUFFINI</t>
         </is>
       </c>
       <c r="B507" t="inlineStr">
         <is>
-          <t>RAFFAELLA</t>
+          <t>RAFFAELE</t>
         </is>
       </c>
       <c r="C507" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
+          <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D507" t="inlineStr">
         <is>
-          <t>RUZZA_2024.pdf</t>
+          <t>RUFFINI_R__2025.pdf</t>
         </is>
       </c>
       <c r="E507" t="inlineStr">
         <is>
-          <t>RUZZA_20241.pdf</t>
+          <t>dichiarazione_incof_incomp_R_Ruffini__2025_.pdf</t>
         </is>
       </c>
     </row>
     <row r="508">
       <c r="A508" t="inlineStr">
         <is>
-          <t>RUZZANTE</t>
+          <t>RUGOLOTTO</t>
         </is>
       </c>
       <c r="B508" t="inlineStr">
         <is>
-          <t>CHIARA</t>
+          <t>SIMONE</t>
         </is>
       </c>
       <c r="C508" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D508" t="inlineStr"/>
-      <c r="E508" t="inlineStr"/>
+      <c r="D508" t="inlineStr">
+        <is>
+          <t>RUGOLOTTO_S__2025.pdf</t>
+        </is>
+      </c>
+      <c r="E508" t="inlineStr">
+        <is>
+          <t>incompatibilita_RUGOLOTTO14533020240213145500.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="509">
       <c r="A509" t="inlineStr">
         <is>
-          <t>SACCO</t>
+          <t>RUSSO</t>
         </is>
       </c>
       <c r="B509" t="inlineStr">
         <is>
-          <t>ALBERTO</t>
+          <t>SAVINO</t>
         </is>
       </c>
       <c r="C509" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D509" t="inlineStr"/>
+      <c r="D509" t="inlineStr">
+        <is>
+          <t>cv_russo_savino.pdf</t>
+        </is>
+      </c>
       <c r="E509" t="inlineStr"/>
     </row>
     <row r="510">
       <c r="A510" t="inlineStr">
         <is>
-          <t>SAGGIORO</t>
+          <t>RUSSO</t>
         </is>
       </c>
       <c r="B510" t="inlineStr">
         <is>
-          <t>LAURA</t>
+          <t>MONIA</t>
         </is>
       </c>
       <c r="C510" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D510" t="inlineStr">
         <is>
-          <t>CV_Laura_Saggioro_.pdf</t>
-[...2 lines deleted...]
-      <c r="E510" t="inlineStr"/>
+          <t>RUSSO_M__2025.pdf</t>
+        </is>
+      </c>
+      <c r="E510" t="inlineStr">
+        <is>
+          <t>RUSSO_20024.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="511">
       <c r="A511" t="inlineStr">
         <is>
-          <t>SALE</t>
+          <t>RUZZA</t>
         </is>
       </c>
       <c r="B511" t="inlineStr">
         <is>
-          <t>MARIA LUISA</t>
+          <t>RAFFAELLA</t>
         </is>
       </c>
       <c r="C511" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza non Medica</t>
         </is>
       </c>
       <c r="D511" t="inlineStr">
         <is>
-          <t>SALE_M__L__2025.pdf</t>
+          <t>RUZZA_2024.pdf</t>
         </is>
       </c>
       <c r="E511" t="inlineStr">
         <is>
-          <t>Sale.pdf</t>
+          <t>RUZZA_20241.pdf</t>
         </is>
       </c>
     </row>
     <row r="512">
       <c r="A512" t="inlineStr">
         <is>
-          <t>SALMASO</t>
+          <t>RUZZANTE</t>
         </is>
       </c>
       <c r="B512" t="inlineStr">
         <is>
-          <t>BEATRICE</t>
+          <t>CHIARA</t>
         </is>
       </c>
       <c r="C512" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D512" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D512" t="inlineStr"/>
+      <c r="E512" t="inlineStr"/>
     </row>
     <row r="513">
       <c r="A513" t="inlineStr">
         <is>
-          <t>SANNA</t>
+          <t>SACCO</t>
         </is>
       </c>
       <c r="B513" t="inlineStr">
         <is>
-          <t>ANDREA</t>
+          <t>ALBERTO</t>
         </is>
       </c>
       <c r="C513" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D513" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D513" t="inlineStr"/>
+      <c r="E513" t="inlineStr"/>
     </row>
     <row r="514">
       <c r="A514" t="inlineStr">
         <is>
-          <t>SANSONE</t>
+          <t>SAGGIORO</t>
         </is>
       </c>
       <c r="B514" t="inlineStr">
         <is>
-          <t>FRANCESCO</t>
+          <t>LAURA</t>
         </is>
       </c>
       <c r="C514" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D514" t="inlineStr">
         <is>
-          <t>SANSONE_F__2025.pdf</t>
-[...6 lines deleted...]
-      </c>
+          <t>CV_Laura_Saggioro_.pdf</t>
+        </is>
+      </c>
+      <c r="E514" t="inlineStr"/>
     </row>
     <row r="515">
       <c r="A515" t="inlineStr">
         <is>
-          <t>SANTIPOLO</t>
+          <t>SALE</t>
         </is>
       </c>
       <c r="B515" t="inlineStr">
         <is>
-          <t>NICOLETTA</t>
+          <t>MARIA LUISA</t>
         </is>
       </c>
       <c r="C515" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
+          <t>SANITARIO Dirigenza non Medica</t>
         </is>
       </c>
       <c r="D515" t="inlineStr">
         <is>
-          <t>SANTIPOLO_N__2025.pdf</t>
+          <t>SALE_M__L__2025.pdf</t>
         </is>
       </c>
       <c r="E515" t="inlineStr">
         <is>
-          <t>incompatbilita_SANTIPOLO14537920240213161519.pdf</t>
+          <t>Sale.pdf</t>
         </is>
       </c>
     </row>
     <row r="516">
       <c r="A516" t="inlineStr">
         <is>
-          <t>SANTORO</t>
+          <t>SALMASO</t>
         </is>
       </c>
       <c r="B516" t="inlineStr">
         <is>
-          <t>GIANCARLO</t>
+          <t>BEATRICE</t>
         </is>
       </c>
       <c r="C516" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D516" t="inlineStr">
         <is>
-          <t>SANTORO.pdf</t>
+          <t>SALMASO_2024.pdf</t>
         </is>
       </c>
       <c r="E516" t="inlineStr">
         <is>
-          <t>SANTORO1.pdf</t>
+          <t>SALMASO_20241.pdf</t>
         </is>
       </c>
     </row>
     <row r="517">
       <c r="A517" t="inlineStr">
         <is>
-          <t>SARAGNESE</t>
+          <t>SANNA</t>
         </is>
       </c>
       <c r="B517" t="inlineStr">
         <is>
-          <t>MICHELE</t>
+          <t>ANDREA</t>
         </is>
       </c>
       <c r="C517" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D517" t="inlineStr">
         <is>
-          <t>CV_MICHELE_SARAGNESE_1_1.pdf</t>
+          <t>SANNA_A_2025.pdf</t>
         </is>
       </c>
       <c r="E517" t="inlineStr">
         <is>
-          <t>SARAGNESE_20241.pdf</t>
+          <t>Sanna_Andrea.pdf</t>
         </is>
       </c>
     </row>
     <row r="518">
       <c r="A518" t="inlineStr">
         <is>
-          <t>SARDELLA</t>
+          <t>SANSONE</t>
         </is>
       </c>
       <c r="B518" t="inlineStr">
         <is>
-          <t>GUGLIELMO</t>
+          <t>FRANCESCO</t>
         </is>
       </c>
       <c r="C518" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D518" t="inlineStr">
         <is>
-          <t>SARDELLA_G__2025.pdf</t>
+          <t>SANSONE_F__2025.pdf</t>
         </is>
       </c>
       <c r="E518" t="inlineStr">
         <is>
-          <t>Sardella.pdf</t>
+          <t>incompatibilita_SANSONE14533120240213145525.pdf</t>
         </is>
       </c>
     </row>
     <row r="519">
       <c r="A519" t="inlineStr">
         <is>
-          <t>SATURNI</t>
+          <t>SANTIPOLO</t>
         </is>
       </c>
       <c r="B519" t="inlineStr">
         <is>
-          <t>SARA</t>
+          <t>NICOLETTA</t>
         </is>
       </c>
       <c r="C519" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D519" t="inlineStr">
         <is>
-          <t>Sara_Saturni_curriculum_vitae__12_04_2023.pdf</t>
+          <t>SANTIPOLO_N__2025.pdf</t>
         </is>
       </c>
       <c r="E519" t="inlineStr">
         <is>
-          <t>SATURNI_SARA_2024.pdf</t>
+          <t>incompatbilita_SANTIPOLO14537920240213161519.pdf</t>
         </is>
       </c>
     </row>
     <row r="520">
       <c r="A520" t="inlineStr">
         <is>
-          <t>SCAFA</t>
+          <t>SANTORO</t>
         </is>
       </c>
       <c r="B520" t="inlineStr">
         <is>
-          <t>RAFFAELE</t>
+          <t>GIANCARLO</t>
         </is>
       </c>
       <c r="C520" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D520" t="inlineStr">
+        <is>
+          <t>SANTORO.pdf</t>
+        </is>
+      </c>
+      <c r="E520" t="inlineStr">
+        <is>
+          <t>SANTORO1.pdf</t>
         </is>
       </c>
     </row>
     <row r="521">
       <c r="A521" t="inlineStr">
         <is>
-          <t>SCAPARROTTA</t>
+          <t>SARAGNESE</t>
         </is>
       </c>
       <c r="B521" t="inlineStr">
         <is>
-          <t>GIUSEPPE</t>
+          <t>MICHELE</t>
         </is>
       </c>
       <c r="C521" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D521" t="inlineStr">
+        <is>
+          <t>CV_MICHELE_SARAGNESE_1_1.pdf</t>
+        </is>
+      </c>
+      <c r="E521" t="inlineStr">
+        <is>
+          <t>SARAGNESE_20241.pdf</t>
         </is>
       </c>
     </row>
     <row r="522">
       <c r="A522" t="inlineStr">
         <is>
-          <t>SCARABELLO</t>
+          <t>SARDELLA</t>
         </is>
       </c>
       <c r="B522" t="inlineStr">
         <is>
-          <t>GLORIA</t>
+          <t>GUGLIELMO</t>
         </is>
       </c>
       <c r="C522" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
+          <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D522" t="inlineStr">
         <is>
-          <t>C_V__Scarabello_Gloria.pdf</t>
+          <t>SARDELLA_G__2025.pdf</t>
         </is>
       </c>
       <c r="E522" t="inlineStr">
         <is>
-          <t>Scarabello.pdf</t>
+          <t>Sardella.pdf</t>
         </is>
       </c>
     </row>
     <row r="523">
       <c r="A523" t="inlineStr">
         <is>
-          <t>SCARANARO</t>
+          <t>SATURNI</t>
         </is>
       </c>
       <c r="B523" t="inlineStr">
         <is>
-          <t>JENNY</t>
+          <t>SARA</t>
         </is>
       </c>
       <c r="C523" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D523" t="inlineStr">
         <is>
-          <t>SCARANARO_J__2025.pdf</t>
+          <t>Sara_Saturni_curriculum_vitae__12_04_2023.pdf</t>
         </is>
       </c>
       <c r="E523" t="inlineStr">
         <is>
-          <t>incompatibilita_SCARANARO.pdf</t>
+          <t>SATURNI_SARA_2024.pdf</t>
         </is>
       </c>
     </row>
     <row r="524">
       <c r="A524" t="inlineStr">
         <is>
-          <t>SCHIAVON</t>
+          <t>SCAFA</t>
         </is>
       </c>
       <c r="B524" t="inlineStr">
         <is>
-          <t>LAURA</t>
+          <t>RAFFAELE</t>
         </is>
       </c>
       <c r="C524" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D524" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D524" t="inlineStr"/>
+      <c r="E524" t="inlineStr"/>
     </row>
     <row r="525">
       <c r="A525" t="inlineStr">
         <is>
-          <t>SCHIAVON</t>
+          <t>SCAPARROTTA</t>
         </is>
       </c>
       <c r="B525" t="inlineStr">
         <is>
-          <t>ESTER</t>
+          <t>GIUSEPPE</t>
         </is>
       </c>
       <c r="C525" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D525" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D525" t="inlineStr"/>
       <c r="E525" t="inlineStr"/>
     </row>
     <row r="526">
       <c r="A526" t="inlineStr">
         <is>
-          <t>SCHIMERA</t>
+          <t>SCARABELLO</t>
         </is>
       </c>
       <c r="B526" t="inlineStr">
         <is>
-          <t>ANTONIO</t>
+          <t>GLORIA</t>
         </is>
       </c>
       <c r="C526" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
+          <t>SANITARIO Dirigenza non Medica</t>
         </is>
       </c>
       <c r="D526" t="inlineStr">
         <is>
-          <t>CV_Antonio_Schimera.pdf</t>
+          <t>C_V__Scarabello_Gloria.pdf</t>
         </is>
       </c>
       <c r="E526" t="inlineStr">
         <is>
-          <t>Schimera_Antonio.pdf</t>
+          <t>Scarabello.pdf</t>
         </is>
       </c>
     </row>
     <row r="527">
       <c r="A527" t="inlineStr">
         <is>
-          <t>SCOPACASA</t>
+          <t>SCARANARO</t>
         </is>
       </c>
       <c r="B527" t="inlineStr">
         <is>
-          <t>FORTUNATO</t>
+          <t>JENNY</t>
         </is>
       </c>
       <c r="C527" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D527" t="inlineStr">
         <is>
-          <t>SCOPACASA_F__2025.pdf</t>
+          <t>SCARANARO_J__2025.pdf</t>
         </is>
       </c>
       <c r="E527" t="inlineStr">
         <is>
-          <t>incompatibilita_SCOPACASA.pdf</t>
+          <t>incompatibilita_SCARANARO.pdf</t>
         </is>
       </c>
     </row>
     <row r="528">
       <c r="A528" t="inlineStr">
         <is>
-          <t>SEGALA</t>
+          <t>SCHIAVON</t>
         </is>
       </c>
       <c r="B528" t="inlineStr">
         <is>
-          <t>MADDALENA</t>
+          <t>LAURA</t>
         </is>
       </c>
       <c r="C528" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
+          <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D528" t="inlineStr">
         <is>
-          <t>SEGALA_MADDALENA_2024.pdf</t>
+          <t>SCHIAVON_LAURA_2025.pdf</t>
         </is>
       </c>
       <c r="E528" t="inlineStr">
         <is>
-          <t>Segala_Maddalena.pdf</t>
+          <t>SCHIAVON_20241.pdf</t>
         </is>
       </c>
     </row>
     <row r="529">
       <c r="A529" t="inlineStr">
         <is>
-          <t>SEGALA</t>
+          <t>SCHIAVON</t>
         </is>
       </c>
       <c r="B529" t="inlineStr">
         <is>
-          <t>ROBERTO</t>
+          <t>ESTER</t>
         </is>
       </c>
       <c r="C529" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D529" t="inlineStr">
         <is>
-          <t>C_V__Segala_Roberto.pdf</t>
-[...6 lines deleted...]
-      </c>
+          <t>cv_schiavon.pdf</t>
+        </is>
+      </c>
+      <c r="E529" t="inlineStr"/>
     </row>
     <row r="530">
       <c r="A530" t="inlineStr">
         <is>
-          <t>SENO</t>
+          <t>SCHIMERA</t>
         </is>
       </c>
       <c r="B530" t="inlineStr">
         <is>
-          <t>SEBASTIANO</t>
+          <t>ANTONIO</t>
         </is>
       </c>
       <c r="C530" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D530" t="inlineStr">
         <is>
-          <t>Seno_Sebastiano.pdf</t>
-[...2 lines deleted...]
-      <c r="E530" t="inlineStr"/>
+          <t>CV_Antonio_Schimera.pdf</t>
+        </is>
+      </c>
+      <c r="E530" t="inlineStr">
+        <is>
+          <t>Schimera_Antonio.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="531">
       <c r="A531" t="inlineStr">
         <is>
-          <t>SERAFINI</t>
+          <t>SCOPACASA</t>
         </is>
       </c>
       <c r="B531" t="inlineStr">
         <is>
-          <t>PIER LUIGI</t>
+          <t>FORTUNATO</t>
         </is>
       </c>
       <c r="C531" t="inlineStr">
         <is>
-          <t>AMMINISTRATIVO Dirigenza</t>
+          <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D531" t="inlineStr">
         <is>
-          <t>C_V__Serafini_P_L_.pdf</t>
+          <t>SCOPACASA_F__2025.pdf</t>
         </is>
       </c>
       <c r="E531" t="inlineStr">
         <is>
-          <t>SERAFINI_.pdf</t>
+          <t>incompatibilita_SCOPACASA.pdf</t>
         </is>
       </c>
     </row>
     <row r="532">
       <c r="A532" t="inlineStr">
         <is>
-          <t>SERRA</t>
+          <t>SEGALA</t>
         </is>
       </c>
       <c r="B532" t="inlineStr">
         <is>
-          <t>GIOVANNA ROSA</t>
+          <t>MADDALENA</t>
         </is>
       </c>
       <c r="C532" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza non Medica</t>
         </is>
       </c>
-      <c r="D532" t="inlineStr"/>
+      <c r="D532" t="inlineStr">
+        <is>
+          <t>SEGALA_MADDALENA_2024.pdf</t>
+        </is>
+      </c>
+      <c r="E532" t="inlineStr">
+        <is>
+          <t>Segala_Maddalena.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="533">
       <c r="A533" t="inlineStr">
         <is>
-          <t>SGRO'</t>
+          <t>SEGALA</t>
         </is>
       </c>
       <c r="B533" t="inlineStr">
         <is>
-          <t>ELENA</t>
+          <t>ROBERTO</t>
         </is>
       </c>
       <c r="C533" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D533" t="inlineStr"/>
-      <c r="E533" t="inlineStr"/>
+      <c r="D533" t="inlineStr">
+        <is>
+          <t>C_V__Segala_Roberto.pdf</t>
+        </is>
+      </c>
+      <c r="E533" t="inlineStr">
+        <is>
+          <t>incom_SEGALA14655120240220171727.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="534">
       <c r="A534" t="inlineStr">
         <is>
-          <t>SGUOTTI</t>
+          <t>SENO</t>
         </is>
       </c>
       <c r="B534" t="inlineStr">
         <is>
-          <t>CHIARA</t>
+          <t>SEBASTIANO</t>
         </is>
       </c>
       <c r="C534" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D534" t="inlineStr">
         <is>
-          <t>SGUOTTI_C__2025.pdf</t>
-[...6 lines deleted...]
-      </c>
+          <t>Seno_Sebastiano.pdf</t>
+        </is>
+      </c>
+      <c r="E534" t="inlineStr"/>
     </row>
     <row r="535">
       <c r="A535" t="inlineStr">
         <is>
-          <t>SHAFIEI</t>
+          <t>SERAFINI</t>
         </is>
       </c>
       <c r="B535" t="inlineStr">
         <is>
-          <t>VENNUS</t>
+          <t>PIER LUIGI</t>
         </is>
       </c>
       <c r="C535" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
+          <t>AMMINISTRATIVO Dirigenza</t>
         </is>
       </c>
       <c r="D535" t="inlineStr">
         <is>
-          <t>SHAFIEI_V__2025.pdf</t>
+          <t>C_V__Serafini_P_L_.pdf</t>
         </is>
       </c>
       <c r="E535" t="inlineStr">
         <is>
-          <t>incompatibilita_SHAFEI14539820240213163036.pdf</t>
+          <t>SERAFINI_.pdf</t>
         </is>
       </c>
     </row>
     <row r="536">
       <c r="A536" t="inlineStr">
         <is>
-          <t>SICCHIERO</t>
+          <t>SERRA</t>
         </is>
       </c>
       <c r="B536" t="inlineStr">
         <is>
-          <t>DARIO</t>
+          <t>GIOVANNA ROSA</t>
         </is>
       </c>
       <c r="C536" t="inlineStr">
         <is>
-          <t>AMMINISTRATIVO Dirigenza</t>
-[...11 lines deleted...]
-      </c>
+          <t>SANITARIO Dirigenza non Medica</t>
+        </is>
+      </c>
+      <c r="D536" t="inlineStr"/>
+      <c r="E536" t="inlineStr"/>
     </row>
     <row r="537">
       <c r="A537" t="inlineStr">
         <is>
-          <t>SIGNORINI</t>
+          <t>SGRO'</t>
         </is>
       </c>
       <c r="B537" t="inlineStr">
         <is>
-          <t>MANUEL</t>
+          <t>ELENA</t>
         </is>
       </c>
       <c r="C537" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D537" t="inlineStr"/>
       <c r="E537" t="inlineStr"/>
     </row>
     <row r="538">
       <c r="A538" t="inlineStr">
         <is>
-          <t>SIGOLO</t>
+          <t>SGUOTTI</t>
         </is>
       </c>
       <c r="B538" t="inlineStr">
         <is>
-          <t>GUENDALINA</t>
+          <t>CHIARA</t>
         </is>
       </c>
       <c r="C538" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D538" t="inlineStr"/>
+      <c r="D538" t="inlineStr">
+        <is>
+          <t>SGUOTTI_C__2025.pdf</t>
+        </is>
+      </c>
       <c r="E538" t="inlineStr">
         <is>
-          <t>Sigolo.pdf</t>
+          <t>Sguotti.pdf</t>
         </is>
       </c>
     </row>
     <row r="539">
       <c r="A539" t="inlineStr">
         <is>
-          <t>SINIGAGLIA</t>
+          <t>SHAFIEI</t>
         </is>
       </c>
       <c r="B539" t="inlineStr">
         <is>
-          <t>GIUSY</t>
+          <t>VENNUS</t>
         </is>
       </c>
       <c r="C539" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
+          <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D539" t="inlineStr">
         <is>
-          <t>SINIGAGLIA_2024.pdf</t>
+          <t>SHAFIEI_V__2025.pdf</t>
         </is>
       </c>
       <c r="E539" t="inlineStr">
         <is>
-          <t>SINIGAGLIA_20241.pdf</t>
+          <t>incompatibilita_SHAFEI14539820240213163036.pdf</t>
         </is>
       </c>
     </row>
     <row r="540">
       <c r="A540" t="inlineStr">
         <is>
-          <t>SINIGAGLIA</t>
+          <t>SICCHIERO</t>
         </is>
       </c>
       <c r="B540" t="inlineStr">
         <is>
-          <t>DAVIDE</t>
+          <t>DARIO</t>
         </is>
       </c>
       <c r="C540" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
+          <t>AMMINISTRATIVO Dirigenza</t>
+        </is>
+      </c>
+      <c r="D540" t="inlineStr">
+        <is>
+          <t>cv_sicchiero_1.pdf</t>
+        </is>
+      </c>
+      <c r="E540" t="inlineStr">
+        <is>
+          <t>SICCHIERO_.pdf</t>
         </is>
       </c>
     </row>
     <row r="541">
       <c r="A541" t="inlineStr">
         <is>
-          <t>SIOULIS</t>
+          <t>SIGNORINI</t>
         </is>
       </c>
       <c r="B541" t="inlineStr">
         <is>
-          <t>FOTINI</t>
+          <t>MANUEL</t>
         </is>
       </c>
       <c r="C541" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D541" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D541" t="inlineStr"/>
+      <c r="E541" t="inlineStr"/>
     </row>
     <row r="542">
       <c r="A542" t="inlineStr">
         <is>
-          <t>SIVIERO</t>
+          <t>SIGOLO</t>
         </is>
       </c>
       <c r="B542" t="inlineStr">
         <is>
-          <t>SILVANO</t>
+          <t>GUENDALINA</t>
         </is>
       </c>
       <c r="C542" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D542" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D542" t="inlineStr"/>
       <c r="E542" t="inlineStr">
         <is>
-          <t>SIVIERO_20241.pdf</t>
+          <t>Sigolo.pdf</t>
         </is>
       </c>
     </row>
     <row r="543">
       <c r="A543" t="inlineStr">
         <is>
-          <t>SIVIERO</t>
+          <t>SINIGAGLIA</t>
         </is>
       </c>
       <c r="B543" t="inlineStr">
         <is>
-          <t>GRETA</t>
+          <t>GIUSY</t>
         </is>
       </c>
       <c r="C543" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza non Medica</t>
         </is>
       </c>
       <c r="D543" t="inlineStr">
         <is>
-          <t>SIVIERO_G__2025.pdf</t>
+          <t>SINIGAGLIA_2024.pdf</t>
         </is>
       </c>
       <c r="E543" t="inlineStr">
         <is>
-          <t>Inconferibilit_incompatibilit_Siviero_G.pdf</t>
+          <t>SINIGAGLIA_20241.pdf</t>
         </is>
       </c>
     </row>
     <row r="544">
       <c r="A544" t="inlineStr">
         <is>
-          <t>SMORGON</t>
+          <t>SINIGAGLIA</t>
         </is>
       </c>
       <c r="B544" t="inlineStr">
         <is>
-          <t>CRISTIANA</t>
+          <t>DAVIDE</t>
         </is>
       </c>
       <c r="C544" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D544" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D544" t="inlineStr"/>
+      <c r="E544" t="inlineStr"/>
     </row>
     <row r="545">
       <c r="A545" t="inlineStr">
         <is>
-          <t>SOFFRITTI</t>
+          <t>SIOULIS</t>
         </is>
       </c>
       <c r="B545" t="inlineStr">
         <is>
-          <t>ALESSANDRA</t>
+          <t>FOTINI</t>
         </is>
       </c>
       <c r="C545" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D545" t="inlineStr"/>
+      <c r="D545" t="inlineStr">
+        <is>
+          <t>FOTINI_S__2025.pdf</t>
+        </is>
+      </c>
+      <c r="E545" t="inlineStr">
+        <is>
+          <t>Sioulis.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="546">
       <c r="A546" t="inlineStr">
         <is>
-          <t>SPADOTTO</t>
+          <t>SIVIERO</t>
         </is>
       </c>
       <c r="B546" t="inlineStr">
         <is>
-          <t>BARBARA</t>
+          <t>SILVANO</t>
         </is>
       </c>
       <c r="C546" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
+          <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D546" t="inlineStr">
+        <is>
+          <t>C_V__Siviero_Silvano.pdf</t>
+        </is>
+      </c>
+      <c r="E546" t="inlineStr">
+        <is>
+          <t>SIVIERO_20241.pdf</t>
         </is>
       </c>
     </row>
     <row r="547">
       <c r="A547" t="inlineStr">
         <is>
-          <t>SPARESATO</t>
+          <t>SIVIERO</t>
         </is>
       </c>
       <c r="B547" t="inlineStr">
         <is>
-          <t>STEFANIA</t>
+          <t>GRETA</t>
         </is>
       </c>
       <c r="C547" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
+          <t>SANITARIO Dirigenza non Medica</t>
         </is>
       </c>
       <c r="D547" t="inlineStr">
         <is>
-          <t>SPARESATO_2024.pdf</t>
+          <t>SIVIERO_G__2025.pdf</t>
         </is>
       </c>
       <c r="E547" t="inlineStr">
         <is>
-          <t>Sparesato_Stefania.pdf</t>
+          <t>Inconferibilit_incompatibilit_Siviero_G.pdf</t>
         </is>
       </c>
     </row>
     <row r="548">
       <c r="A548" t="inlineStr">
         <is>
-          <t>SPINA</t>
+          <t>SMORGON</t>
         </is>
       </c>
       <c r="B548" t="inlineStr">
         <is>
-          <t>AURELIA</t>
+          <t>CRISTIANA</t>
         </is>
       </c>
       <c r="C548" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
+          <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D548" t="inlineStr">
         <is>
-          <t>Spina_cv.pdf</t>
+          <t>SMORGON_C__2025.pdf</t>
         </is>
       </c>
       <c r="E548" t="inlineStr">
         <is>
-          <t>Spina.pdf</t>
+          <t>SMORGON_2024.pdf</t>
         </is>
       </c>
     </row>
     <row r="549">
       <c r="A549" t="inlineStr">
         <is>
-          <t>SPOLADORI</t>
+          <t>SOFFRITTI</t>
         </is>
       </c>
       <c r="B549" t="inlineStr">
         <is>
-          <t>MATTEO</t>
+          <t>ALESSANDRA</t>
         </is>
       </c>
       <c r="C549" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D549" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D549" t="inlineStr"/>
       <c r="E549" t="inlineStr"/>
     </row>
     <row r="550">
       <c r="A550" t="inlineStr">
         <is>
-          <t>STERZA</t>
+          <t>SPADOTTO</t>
         </is>
       </c>
       <c r="B550" t="inlineStr">
         <is>
-          <t>TIZIANA</t>
+          <t>BARBARA</t>
         </is>
       </c>
       <c r="C550" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
-[...11 lines deleted...]
-      </c>
+          <t>SANITARIO Dirigenza non Medica</t>
+        </is>
+      </c>
+      <c r="D550" t="inlineStr"/>
+      <c r="E550" t="inlineStr"/>
     </row>
     <row r="551">
       <c r="A551" t="inlineStr">
         <is>
-          <t>STIEVANO</t>
+          <t>SPARESATO</t>
         </is>
       </c>
       <c r="B551" t="inlineStr">
         <is>
-          <t>ANGELA</t>
+          <t>STEFANIA</t>
         </is>
       </c>
       <c r="C551" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D551" t="inlineStr">
         <is>
-          <t>STIEVANO_A__2025.pdf</t>
+          <t>SPARESATO_2024.pdf</t>
         </is>
       </c>
       <c r="E551" t="inlineStr">
         <is>
-          <t>Stievano.pdf</t>
+          <t>Sparesato_Stefania.pdf</t>
         </is>
       </c>
     </row>
     <row r="552">
       <c r="A552" t="inlineStr">
         <is>
-          <t>STIEVANO</t>
+          <t>SPINA</t>
         </is>
       </c>
       <c r="B552" t="inlineStr">
         <is>
-          <t>LAURA</t>
+          <t>AURELIA</t>
         </is>
       </c>
       <c r="C552" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
+          <t>SANITARIO Dirigenza non Medica</t>
         </is>
       </c>
       <c r="D552" t="inlineStr">
         <is>
-          <t>C_V__Stievano_Laura.pdf</t>
+          <t>Spina_cv.pdf</t>
         </is>
       </c>
       <c r="E552" t="inlineStr">
         <is>
-          <t>STIEVANO_20241.pdf</t>
+          <t>Spina.pdf</t>
         </is>
       </c>
     </row>
     <row r="553">
       <c r="A553" t="inlineStr">
         <is>
-          <t>STOPPA</t>
+          <t>SPOLADORI</t>
         </is>
       </c>
       <c r="B553" t="inlineStr">
         <is>
-          <t>ALICE</t>
+          <t>MATTEO</t>
         </is>
       </c>
       <c r="C553" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D553" t="inlineStr">
         <is>
-          <t>STOPPA_ALICE_2024.pdf</t>
-[...6 lines deleted...]
-      </c>
+          <t>CURRICULUM_VITAE_Matteo_Spoladori_ULSS5.pdf</t>
+        </is>
+      </c>
+      <c r="E553" t="inlineStr"/>
     </row>
     <row r="554">
       <c r="A554" t="inlineStr">
         <is>
-          <t>STRAZIMIRI</t>
+          <t>STERZA</t>
         </is>
       </c>
       <c r="B554" t="inlineStr">
         <is>
-          <t>ALDA</t>
+          <t>TIZIANA</t>
         </is>
       </c>
       <c r="C554" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D554" t="inlineStr">
         <is>
-          <t>CV_Strazimiri_ALDA_ULSS5.pdf</t>
-[...2 lines deleted...]
-      <c r="E554" t="inlineStr"/>
+          <t>STERZA_T__2025.pdf</t>
+        </is>
+      </c>
+      <c r="E554" t="inlineStr">
+        <is>
+          <t>Incompatibilit_STERZA.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="555">
       <c r="A555" t="inlineStr">
         <is>
-          <t>TAGLIAZUCCHI</t>
+          <t>STIEVANO</t>
         </is>
       </c>
       <c r="B555" t="inlineStr">
         <is>
-          <t>LUISA CARLA</t>
+          <t>LAURA</t>
         </is>
       </c>
       <c r="C555" t="inlineStr">
         <is>
-          <t>AMMINISTRATIVO Dirigenza</t>
+          <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D555" t="inlineStr">
         <is>
-          <t>TAGLIAZUCCHI_L__2025.pdf</t>
+          <t>C_V__Stievano_Laura.pdf</t>
         </is>
       </c>
       <c r="E555" t="inlineStr">
         <is>
-          <t>TAGLIAZUZZHI_.pdf</t>
+          <t>STIEVANO_20241.pdf</t>
         </is>
       </c>
     </row>
     <row r="556">
       <c r="A556" t="inlineStr">
         <is>
-          <t>TAMASSIA</t>
+          <t>STIEVANO</t>
         </is>
       </c>
       <c r="B556" t="inlineStr">
         <is>
-          <t>MASSIMILIANO</t>
+          <t>ANGELA</t>
         </is>
       </c>
       <c r="C556" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D556" t="inlineStr">
         <is>
-          <t>TAMASSIA_M__2025.pdf</t>
+          <t>STIEVANO_A__2025.pdf</t>
         </is>
       </c>
       <c r="E556" t="inlineStr">
         <is>
-          <t>TAMASSIA_20241.pdf</t>
+          <t>Stievano.pdf</t>
         </is>
       </c>
     </row>
     <row r="557">
       <c r="A557" t="inlineStr">
         <is>
-          <t>TAMMISO</t>
+          <t>STOPPA</t>
         </is>
       </c>
       <c r="B557" t="inlineStr">
         <is>
-          <t>ENRICO</t>
+          <t>ALICE</t>
         </is>
       </c>
       <c r="C557" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D557" t="inlineStr">
         <is>
-          <t>TAMMISO_2024.pdf</t>
+          <t>STOPPA_ALICE_2024.pdf</t>
         </is>
       </c>
       <c r="E557" t="inlineStr">
         <is>
-          <t>TAMMISO_20241.pdf</t>
+          <t>STOPPA_ALICE_20241.pdf</t>
         </is>
       </c>
     </row>
     <row r="558">
       <c r="A558" t="inlineStr">
         <is>
-          <t>TARGA</t>
+          <t>STRAZIMIRI</t>
         </is>
       </c>
       <c r="B558" t="inlineStr">
         <is>
-          <t>SIMONE</t>
+          <t>ALDA</t>
         </is>
       </c>
       <c r="C558" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D558" t="inlineStr">
         <is>
-          <t>Targa_Simone.pdf</t>
-[...6 lines deleted...]
-      </c>
+          <t>CV_Strazimiri_ALDA_ULSS5.pdf</t>
+        </is>
+      </c>
+      <c r="E558" t="inlineStr"/>
     </row>
     <row r="559">
       <c r="A559" t="inlineStr">
         <is>
-          <t>TARTARI</t>
+          <t>TAGLIAZUCCHI</t>
         </is>
       </c>
       <c r="B559" t="inlineStr">
         <is>
-          <t>CRISTINA</t>
+          <t>LUISA CARLA</t>
         </is>
       </c>
       <c r="C559" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
+          <t>AMMINISTRATIVO Dirigenza</t>
         </is>
       </c>
       <c r="D559" t="inlineStr">
         <is>
-          <t>TARTARI10584220230606145223.pdf</t>
+          <t>TAGLIAZUCCHI_L__2025.pdf</t>
         </is>
       </c>
       <c r="E559" t="inlineStr">
         <is>
-          <t>TARTARI_2024.pdf</t>
+          <t>TAGLIAZUZZHI_.pdf</t>
         </is>
       </c>
     </row>
     <row r="560">
       <c r="A560" t="inlineStr">
         <is>
-          <t>TEGGI</t>
+          <t>TAMASSIA</t>
         </is>
       </c>
       <c r="B560" t="inlineStr">
         <is>
-          <t>SILVIA</t>
+          <t>MASSIMILIANO</t>
         </is>
       </c>
       <c r="C560" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D560" t="inlineStr">
         <is>
-          <t>TEGGI_S__2025.pdf</t>
+          <t>TAMASSIA_M__2025.pdf</t>
         </is>
       </c>
       <c r="E560" t="inlineStr">
         <is>
-          <t>TEGGI_20241.pdf</t>
+          <t>TAMASSIA_20241.pdf</t>
         </is>
       </c>
     </row>
     <row r="561">
       <c r="A561" t="inlineStr">
         <is>
-          <t>TENAN</t>
+          <t>TAMMISO</t>
         </is>
       </c>
       <c r="B561" t="inlineStr">
         <is>
-          <t>MICHELE</t>
+          <t>ENRICO</t>
         </is>
       </c>
       <c r="C561" t="inlineStr">
         <is>
-          <t>PROFESSIONALE Dirigenza</t>
+          <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D561" t="inlineStr">
         <is>
-          <t>TENAN_M__2025.pdf</t>
+          <t>TAMMISO_2024.pdf</t>
         </is>
       </c>
       <c r="E561" t="inlineStr">
         <is>
-          <t>TENAN_.pdf</t>
+          <t>TAMMISO_20241.pdf</t>
         </is>
       </c>
     </row>
     <row r="562">
       <c r="A562" t="inlineStr">
         <is>
-          <t>TERRIBILE</t>
+          <t>TARGA</t>
         </is>
       </c>
       <c r="B562" t="inlineStr">
         <is>
-          <t>EMANUELA</t>
+          <t>SIMONE</t>
         </is>
       </c>
       <c r="C562" t="inlineStr">
         <is>
-          <t>TECNICO Dirigenza</t>
+          <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D562" t="inlineStr">
         <is>
-          <t>Terribile_Emanuela1.pdf</t>
+          <t>Targa_Simone.pdf</t>
         </is>
       </c>
       <c r="E562" t="inlineStr">
         <is>
-          <t>TERRIBILE_1.pdf</t>
+          <t>Targa_Simone1.pdf</t>
         </is>
       </c>
     </row>
     <row r="563">
       <c r="A563" t="inlineStr">
         <is>
-          <t>TESSARI</t>
+          <t>TARTARI</t>
         </is>
       </c>
       <c r="B563" t="inlineStr">
         <is>
-          <t>ANDREA</t>
+          <t>CRISTINA</t>
         </is>
       </c>
       <c r="C563" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
+          <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D563" t="inlineStr">
         <is>
-          <t>CV_Tessari_Andrea_2025.pdf</t>
+          <t>TARTARI10584220230606145223.pdf</t>
         </is>
       </c>
       <c r="E563" t="inlineStr">
         <is>
-          <t>incompatibilita_TESSARI14582720240215175937.pdf</t>
+          <t>TARTARI_2024.pdf</t>
         </is>
       </c>
     </row>
     <row r="564">
       <c r="A564" t="inlineStr">
         <is>
-          <t>TESSARI</t>
+          <t>TEGGI</t>
         </is>
       </c>
       <c r="B564" t="inlineStr">
         <is>
-          <t>ANNA</t>
+          <t>SILVIA</t>
         </is>
       </c>
       <c r="C564" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D564" t="inlineStr">
         <is>
-          <t>C_V__Anna_Tessari.pdf</t>
+          <t>TEGGI_S__2025.pdf</t>
         </is>
       </c>
       <c r="E564" t="inlineStr">
         <is>
-          <t>Tessari_Anna.pdf</t>
+          <t>TEGGI_20241.pdf</t>
         </is>
       </c>
     </row>
     <row r="565">
       <c r="A565" t="inlineStr">
         <is>
-          <t>TINJALA</t>
+          <t>TENAN</t>
         </is>
       </c>
       <c r="B565" t="inlineStr">
         <is>
-          <t>DANIEL DUMITRU</t>
+          <t>MICHELE</t>
         </is>
       </c>
       <c r="C565" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
+          <t>PROFESSIONALE Dirigenza</t>
         </is>
       </c>
       <c r="D565" t="inlineStr">
         <is>
-          <t>TINJALA.pdf</t>
+          <t>TENAN_M__2025.pdf</t>
         </is>
       </c>
       <c r="E565" t="inlineStr">
         <is>
-          <t>incompatibilita_TNYALA14526920240213133512.pdf</t>
+          <t>TENAN_.pdf</t>
         </is>
       </c>
     </row>
     <row r="566">
       <c r="A566" t="inlineStr">
         <is>
-          <t>TIUPA</t>
+          <t>TERRIBILE</t>
         </is>
       </c>
       <c r="B566" t="inlineStr">
         <is>
-          <t>ALEXANDRU</t>
+          <t>EMANUELA</t>
         </is>
       </c>
       <c r="C566" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
+          <t>TECNICO Dirigenza</t>
         </is>
       </c>
       <c r="D566" t="inlineStr">
         <is>
-          <t>TIUPA_A__2025.pdf</t>
+          <t>Terribile_Emanuela1.pdf</t>
         </is>
       </c>
       <c r="E566" t="inlineStr">
         <is>
-          <t>incompatbilita_TIUPA14538420240213161651.pdf</t>
+          <t>TERRIBILE_1.pdf</t>
         </is>
       </c>
     </row>
     <row r="567">
       <c r="A567" t="inlineStr">
         <is>
-          <t>TOCCHIO</t>
+          <t>TESSARI</t>
         </is>
       </c>
       <c r="B567" t="inlineStr">
         <is>
-          <t>ANTONIO</t>
+          <t>ANDREA</t>
         </is>
       </c>
       <c r="C567" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
+          <t>SANITARIO Dirigenza non Medica</t>
         </is>
       </c>
       <c r="D567" t="inlineStr">
         <is>
-          <t>Curriculum_vitae_Tocchio_2025_AULSS5.pdf</t>
+          <t>CV_Tessari_Andrea_2025.pdf</t>
         </is>
       </c>
       <c r="E567" t="inlineStr">
         <is>
-          <t>TOCCHIO_ANTONIO_2024.pdf</t>
+          <t>incompatibilita_TESSARI14582720240215175937.pdf</t>
         </is>
       </c>
     </row>
     <row r="568">
       <c r="A568" t="inlineStr">
         <is>
-          <t>TORIN</t>
+          <t>TESSARI</t>
         </is>
       </c>
       <c r="B568" t="inlineStr">
         <is>
-          <t>GIOIA</t>
+          <t>ANNA</t>
         </is>
       </c>
       <c r="C568" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D568" t="inlineStr">
         <is>
-          <t>TORIN_CV_WORD_aggiornato_Febbraio_25.pdf</t>
+          <t>C_V__Anna_Tessari.pdf</t>
         </is>
       </c>
       <c r="E568" t="inlineStr">
         <is>
-          <t>TORIN_GIOIA.pdf</t>
+          <t>Tessari_Anna.pdf</t>
         </is>
       </c>
     </row>
     <row r="569">
       <c r="A569" t="inlineStr">
         <is>
-          <t>TOSELLI</t>
+          <t>TINJALA</t>
         </is>
       </c>
       <c r="B569" t="inlineStr">
         <is>
-          <t>RICCARDO</t>
+          <t>DANIEL DUMITRU</t>
         </is>
       </c>
       <c r="C569" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
+          <t>SANITARIO Dirigenza non Medica</t>
         </is>
       </c>
       <c r="D569" t="inlineStr">
         <is>
-          <t>TOSELLI_2024.pdf</t>
+          <t>TINJALA.pdf</t>
         </is>
       </c>
       <c r="E569" t="inlineStr">
         <is>
-          <t>Toselli.pdf</t>
+          <t>incompatibilita_TNYALA14526920240213133512.pdf</t>
         </is>
       </c>
     </row>
     <row r="570">
       <c r="A570" t="inlineStr">
         <is>
-          <t>TOSI</t>
+          <t>TIUPA</t>
         </is>
       </c>
       <c r="B570" t="inlineStr">
         <is>
-          <t>ANNA LISA</t>
+          <t>ALEXANDRU</t>
         </is>
       </c>
       <c r="C570" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D570" t="inlineStr">
         <is>
-          <t>TOSI_2024.pdf</t>
+          <t>TIUPA_A__2025.pdf</t>
         </is>
       </c>
       <c r="E570" t="inlineStr">
         <is>
-          <t>incompatibilita_TOSI_ANNA_LISA14539220240213162912.pdf</t>
+          <t>incompatbilita_TIUPA14538420240213161651.pdf</t>
         </is>
       </c>
     </row>
     <row r="571">
       <c r="A571" t="inlineStr">
         <is>
-          <t>TOSIN</t>
+          <t>TOCCHIO</t>
         </is>
       </c>
       <c r="B571" t="inlineStr">
         <is>
-          <t>ENRICO</t>
+          <t>ANTONIO</t>
         </is>
       </c>
       <c r="C571" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D571" t="inlineStr">
         <is>
-          <t>TOSIN_E__2025.pdf</t>
+          <t>Curriculum_vitae_Tocchio_2025_AULSS5.pdf</t>
         </is>
       </c>
       <c r="E571" t="inlineStr">
         <is>
-          <t>TOSIN.pdf</t>
+          <t>TOCCHIO_ANTONIO_2024.pdf</t>
         </is>
       </c>
     </row>
     <row r="572">
       <c r="A572" t="inlineStr">
         <is>
-          <t>TOSINI</t>
+          <t>TORIN</t>
         </is>
       </c>
       <c r="B572" t="inlineStr">
         <is>
-          <t>ELISA</t>
+          <t>GIOIA</t>
         </is>
       </c>
       <c r="C572" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D572" t="inlineStr">
         <is>
-          <t>TOSINI_E__2025.pdf</t>
+          <t>TORIN_CV_WORD_aggiornato_Febbraio_25.pdf</t>
         </is>
       </c>
       <c r="E572" t="inlineStr">
         <is>
-          <t>incompatbilita_TOSINI14538220240213161615.pdf</t>
+          <t>TORIN_GIOIA.pdf</t>
         </is>
       </c>
     </row>
     <row r="573">
       <c r="A573" t="inlineStr">
         <is>
-          <t>TOT</t>
+          <t>TOSELLI</t>
         </is>
       </c>
       <c r="B573" t="inlineStr">
         <is>
-          <t>EMA</t>
+          <t>RICCARDO</t>
         </is>
       </c>
       <c r="C573" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D573" t="inlineStr">
         <is>
-          <t>TOT_E__2025.pdf</t>
+          <t>TOSELLI_2024.pdf</t>
         </is>
       </c>
       <c r="E573" t="inlineStr">
         <is>
-          <t>TOT.pdf</t>
+          <t>Toselli.pdf</t>
         </is>
       </c>
     </row>
     <row r="574">
       <c r="A574" t="inlineStr">
         <is>
-          <t>TRALLI</t>
+          <t>TOSI</t>
         </is>
       </c>
       <c r="B574" t="inlineStr">
         <is>
-          <t>GIULIA</t>
+          <t>ANNA LISA</t>
         </is>
       </c>
       <c r="C574" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D574" t="inlineStr">
         <is>
-          <t>C_V__Tralli_Giulia.pdf</t>
-[...2 lines deleted...]
-      <c r="E574" t="inlineStr"/>
+          <t>TOSI_2024.pdf</t>
+        </is>
+      </c>
+      <c r="E574" t="inlineStr">
+        <is>
+          <t>incompatibilita_TOSI_ANNA_LISA14539220240213162912.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="575">
       <c r="A575" t="inlineStr">
         <is>
-          <t>TSOPBENG DJOUMESSI</t>
+          <t>TOSIN</t>
         </is>
       </c>
       <c r="B575" t="inlineStr">
         <is>
-          <t>BLAISE PATRICK</t>
+          <t>ENRICO</t>
         </is>
       </c>
       <c r="C575" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D575" t="inlineStr">
+        <is>
+          <t>TOSIN_E__2025.pdf</t>
+        </is>
+      </c>
+      <c r="E575" t="inlineStr">
+        <is>
+          <t>TOSIN.pdf</t>
         </is>
       </c>
     </row>
     <row r="576">
       <c r="A576" t="inlineStr">
         <is>
-          <t>TUMINO</t>
+          <t>TOSINI</t>
         </is>
       </c>
       <c r="B576" t="inlineStr">
         <is>
-          <t>ALBERTO</t>
+          <t>ELISA</t>
         </is>
       </c>
       <c r="C576" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D576" t="inlineStr"/>
+      <c r="D576" t="inlineStr">
+        <is>
+          <t>TOSINI_E__2025.pdf</t>
+        </is>
+      </c>
+      <c r="E576" t="inlineStr">
+        <is>
+          <t>incompatbilita_TOSINI14538220240213161615.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="577">
       <c r="A577" t="inlineStr">
         <is>
-          <t>TURLON</t>
+          <t>TOT</t>
         </is>
       </c>
       <c r="B577" t="inlineStr">
         <is>
-          <t>VALENTINA</t>
+          <t>EMA</t>
         </is>
       </c>
       <c r="C577" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
-[...2 lines deleted...]
-      <c r="D577" t="inlineStr"/>
+          <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D577" t="inlineStr">
+        <is>
+          <t>TOT_E__2025.pdf</t>
+        </is>
+      </c>
+      <c r="E577" t="inlineStr">
+        <is>
+          <t>TOT.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="578">
       <c r="A578" t="inlineStr">
         <is>
-          <t>VACCARINI</t>
+          <t>TRALLI</t>
         </is>
       </c>
       <c r="B578" t="inlineStr">
         <is>
-          <t>BARBARA</t>
+          <t>GIULIA</t>
         </is>
       </c>
       <c r="C578" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D578" t="inlineStr">
         <is>
-          <t>VACCARINI_B__2025.pdf</t>
-[...6 lines deleted...]
-      </c>
+          <t>C_V__Tralli_Giulia.pdf</t>
+        </is>
+      </c>
+      <c r="E578" t="inlineStr"/>
     </row>
     <row r="579">
       <c r="A579" t="inlineStr">
         <is>
-          <t>VALENZA</t>
+          <t>TSOPBENG DJOUMESSI</t>
         </is>
       </c>
       <c r="B579" t="inlineStr">
         <is>
-          <t>SIMONE</t>
+          <t>BLAISE PATRICK</t>
         </is>
       </c>
       <c r="C579" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D579" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D579" t="inlineStr"/>
+      <c r="E579" t="inlineStr"/>
     </row>
     <row r="580">
       <c r="A580" t="inlineStr">
         <is>
-          <t>VALERI</t>
+          <t>TUMINO</t>
         </is>
       </c>
       <c r="B580" t="inlineStr">
         <is>
-          <t>MARTA</t>
+          <t>ALBERTO</t>
         </is>
       </c>
       <c r="C580" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D580" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D580" t="inlineStr"/>
       <c r="E580" t="inlineStr"/>
     </row>
     <row r="581">
       <c r="A581" t="inlineStr">
         <is>
-          <t>VALIERI</t>
+          <t>TURLON</t>
         </is>
       </c>
       <c r="B581" t="inlineStr">
         <is>
-          <t>LUCA</t>
+          <t>VALENTINA</t>
         </is>
       </c>
       <c r="C581" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
-[...11 lines deleted...]
-      </c>
+          <t>SANITARIO Dirigenza non Medica</t>
+        </is>
+      </c>
+      <c r="D581" t="inlineStr"/>
+      <c r="E581" t="inlineStr"/>
     </row>
     <row r="582">
       <c r="A582" t="inlineStr">
         <is>
-          <t>VALLE</t>
+          <t>VACCARINI</t>
         </is>
       </c>
       <c r="B582" t="inlineStr">
         <is>
-          <t>NICCOLO'</t>
+          <t>BARBARA</t>
         </is>
       </c>
       <c r="C582" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D582" t="inlineStr">
         <is>
-          <t>cv_Valle_Niccol.pdf</t>
+          <t>VACCARINI_B__2025.pdf</t>
         </is>
       </c>
       <c r="E582" t="inlineStr">
         <is>
-          <t>Valle.pdf</t>
+          <t>VACCARINI_2024.pdf</t>
         </is>
       </c>
     </row>
     <row r="583">
       <c r="A583" t="inlineStr">
         <is>
-          <t>VANIA</t>
+          <t>VALENZA</t>
         </is>
       </c>
       <c r="B583" t="inlineStr">
         <is>
-          <t>MICHELE</t>
+          <t>SIMONE</t>
         </is>
       </c>
       <c r="C583" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D583" t="inlineStr">
         <is>
-          <t>VANIA_M__2025.pdf</t>
+          <t>VALENZA_S__2025.pdf</t>
         </is>
       </c>
       <c r="E583" t="inlineStr">
         <is>
-          <t>VANIA.pdf</t>
+          <t>incompatiblia_VALENZA_SIMONE14527920240213134534.pdf</t>
         </is>
       </c>
     </row>
     <row r="584">
       <c r="A584" t="inlineStr">
         <is>
-          <t>VENDEMIATI</t>
+          <t>VALERI</t>
         </is>
       </c>
       <c r="B584" t="inlineStr">
         <is>
-          <t>FRANCESCO</t>
+          <t>MARTA</t>
         </is>
       </c>
       <c r="C584" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D584" t="inlineStr">
         <is>
-          <t>VENDEMIATI_F__2025.pdf</t>
-[...6 lines deleted...]
-      </c>
+          <t>CV_VALERI_MARTA.pdf</t>
+        </is>
+      </c>
+      <c r="E584" t="inlineStr"/>
     </row>
     <row r="585">
       <c r="A585" t="inlineStr">
         <is>
-          <t>VENDRAME</t>
+          <t>VALIERI</t>
         </is>
       </c>
       <c r="B585" t="inlineStr">
         <is>
-          <t>ALESSANDRA</t>
+          <t>LUCA</t>
         </is>
       </c>
       <c r="C585" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
-[...2 lines deleted...]
-      <c r="D585" t="inlineStr"/>
+          <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D585" t="inlineStr">
+        <is>
+          <t>VALIERI_L__2025.pdf</t>
+        </is>
+      </c>
+      <c r="E585" t="inlineStr">
+        <is>
+          <t>VALIERI_incompatibilita.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="586">
       <c r="A586" t="inlineStr">
         <is>
-          <t>VENTRE</t>
+          <t>VALLE</t>
         </is>
       </c>
       <c r="B586" t="inlineStr">
         <is>
-          <t>TOMMASO</t>
+          <t>NICCOLO'</t>
         </is>
       </c>
       <c r="C586" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D586" t="inlineStr">
         <is>
-          <t>VENTRE_T__2025.pdf</t>
+          <t>cv_Valle_Niccol.pdf</t>
         </is>
       </c>
       <c r="E586" t="inlineStr">
         <is>
-          <t>vENTRE.pdf</t>
+          <t>Valle.pdf</t>
         </is>
       </c>
     </row>
     <row r="587">
       <c r="A587" t="inlineStr">
         <is>
-          <t>VENTURIN</t>
+          <t>VANIA</t>
         </is>
       </c>
       <c r="B587" t="inlineStr">
         <is>
-          <t>CHIARA</t>
+          <t>MICHELE</t>
         </is>
       </c>
       <c r="C587" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D587" t="inlineStr">
         <is>
-          <t>VENTURIN_2024.pdf</t>
+          <t>VANIA_M__2025.pdf</t>
         </is>
       </c>
       <c r="E587" t="inlineStr">
         <is>
-          <t>Venturin.pdf</t>
+          <t>VANIA.pdf</t>
         </is>
       </c>
     </row>
     <row r="588">
       <c r="A588" t="inlineStr">
         <is>
-          <t>VERONESE</t>
+          <t>VENDEMIATI</t>
         </is>
       </c>
       <c r="B588" t="inlineStr">
         <is>
-          <t>CHIARA</t>
+          <t>FRANCESCO</t>
         </is>
       </c>
       <c r="C588" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D588" t="inlineStr"/>
+      <c r="D588" t="inlineStr">
+        <is>
+          <t>VENDEMIATI_F__2025.pdf</t>
+        </is>
+      </c>
+      <c r="E588" t="inlineStr">
+        <is>
+          <t>Vendemiati.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="589">
       <c r="A589" t="inlineStr">
         <is>
-          <t>VERONESI</t>
+          <t>VENDRAME</t>
         </is>
       </c>
       <c r="B589" t="inlineStr">
         <is>
-          <t>GIULIA</t>
+          <t>ALESSANDRA</t>
         </is>
       </c>
       <c r="C589" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
-[...11 lines deleted...]
-      </c>
+          <t>SANITARIO Dirigenza non Medica</t>
+        </is>
+      </c>
+      <c r="D589" t="inlineStr"/>
+      <c r="E589" t="inlineStr"/>
     </row>
     <row r="590">
       <c r="A590" t="inlineStr">
         <is>
-          <t>VERZA</t>
+          <t>VENTRE</t>
         </is>
       </c>
       <c r="B590" t="inlineStr">
         <is>
-          <t>ANDREA</t>
+          <t>TOMMASO</t>
         </is>
       </c>
       <c r="C590" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D590" t="inlineStr">
         <is>
-          <t>verza_CV_2025.pdf</t>
+          <t>VENTRE_T__2025.pdf</t>
         </is>
       </c>
       <c r="E590" t="inlineStr">
         <is>
-          <t>Verza.pdf</t>
+          <t>vENTRE.pdf</t>
         </is>
       </c>
     </row>
     <row r="591">
       <c r="A591" t="inlineStr">
         <is>
-          <t>VIANELLO</t>
+          <t>VENTURIN</t>
         </is>
       </c>
       <c r="B591" t="inlineStr">
         <is>
-          <t>LUCREZIA</t>
+          <t>CHIARA</t>
         </is>
       </c>
       <c r="C591" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D591" t="inlineStr"/>
+      <c r="D591" t="inlineStr">
+        <is>
+          <t>VENTURIN_2024.pdf</t>
+        </is>
+      </c>
+      <c r="E591" t="inlineStr">
+        <is>
+          <t>Venturin.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="592">
       <c r="A592" t="inlineStr">
         <is>
-          <t>VIANELLO</t>
+          <t>VERONESE</t>
         </is>
       </c>
       <c r="B592" t="inlineStr">
         <is>
-          <t>LUCA</t>
+          <t>CHIARA</t>
         </is>
       </c>
       <c r="C592" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D592" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D592" t="inlineStr"/>
+      <c r="E592" t="inlineStr"/>
     </row>
     <row r="593">
       <c r="A593" t="inlineStr">
         <is>
-          <t>VIGHESSO</t>
+          <t>VERONESI</t>
         </is>
       </c>
       <c r="B593" t="inlineStr">
         <is>
-          <t>ERIKA</t>
+          <t>GIULIA</t>
         </is>
       </c>
       <c r="C593" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
+          <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D593" t="inlineStr">
         <is>
-          <t>C_V__Vighesso_Erika.pdf</t>
+          <t>VERONESI_GIULIA_CV.pdf</t>
         </is>
       </c>
       <c r="E593" t="inlineStr">
         <is>
-          <t>VIGHESSO_20241.pdf</t>
+          <t>veronesi_giulia.pdf</t>
         </is>
       </c>
     </row>
     <row r="594">
       <c r="A594" t="inlineStr">
         <is>
-          <t>VIRGILI</t>
+          <t>VERZA</t>
         </is>
       </c>
       <c r="B594" t="inlineStr">
         <is>
-          <t>TIZIANA MICHELA</t>
+          <t>ANDREA</t>
         </is>
       </c>
       <c r="C594" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D594" t="inlineStr">
         <is>
-          <t>VIRGILI_M__T__2025.pdf</t>
+          <t>verza_CV_2025.pdf</t>
         </is>
       </c>
       <c r="E594" t="inlineStr">
         <is>
-          <t>Incompatibilit_VIRGILI.pdf</t>
+          <t>Verza.pdf</t>
         </is>
       </c>
     </row>
     <row r="595">
       <c r="A595" t="inlineStr">
         <is>
-          <t>VITALE</t>
+          <t>VIANELLO</t>
         </is>
       </c>
       <c r="B595" t="inlineStr">
         <is>
-          <t>LUISA</t>
+          <t>LUCREZIA</t>
         </is>
       </c>
       <c r="C595" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D595" t="inlineStr"/>
+      <c r="E595" t="inlineStr"/>
     </row>
     <row r="596">
       <c r="A596" t="inlineStr">
         <is>
-          <t>VOLANTE</t>
+          <t>VIANELLO</t>
         </is>
       </c>
       <c r="B596" t="inlineStr">
         <is>
-          <t>VALENTINA</t>
+          <t>LUCA</t>
         </is>
       </c>
       <c r="C596" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D596" t="inlineStr">
         <is>
-          <t>VOLANTE_V__2025.pdf</t>
+          <t>VIANELLO_2024.pdf</t>
         </is>
       </c>
       <c r="E596" t="inlineStr">
         <is>
-          <t>Volante.pdf</t>
+          <t>incompatibilita_VIANELLO14539520240213163002.pdf</t>
         </is>
       </c>
     </row>
     <row r="597">
       <c r="A597" t="inlineStr">
         <is>
-          <t>VOLPE</t>
+          <t>VIGHESSO</t>
         </is>
       </c>
       <c r="B597" t="inlineStr">
         <is>
-          <t>ANDREA</t>
+          <t>ERIKA</t>
         </is>
       </c>
       <c r="C597" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
+          <t>SANITARIO Dirigenza non Medica</t>
         </is>
       </c>
       <c r="D597" t="inlineStr">
         <is>
-          <t>VOLPE_A__2025.pdf</t>
+          <t>C_V__Vighesso_Erika.pdf</t>
         </is>
       </c>
       <c r="E597" t="inlineStr">
         <is>
-          <t>incompatibilita_VOLPE14533920240213145804.pdf</t>
+          <t>VIGHESSO_20241.pdf</t>
         </is>
       </c>
     </row>
     <row r="598">
       <c r="A598" t="inlineStr">
         <is>
-          <t>WAHEED</t>
+          <t>VIRGILI</t>
         </is>
       </c>
       <c r="B598" t="inlineStr">
         <is>
-          <t>ALI</t>
+          <t>TIZIANA MICHELA</t>
         </is>
       </c>
       <c r="C598" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D598" t="inlineStr">
         <is>
-          <t>WAHEED_A__2025.pdf</t>
+          <t>VIRGILI_M__T__2025.pdf</t>
         </is>
       </c>
       <c r="E598" t="inlineStr">
         <is>
-          <t>Incompatibilit_ALI.pdf</t>
+          <t>Incompatibilit_VIRGILI.pdf</t>
         </is>
       </c>
     </row>
     <row r="599">
       <c r="A599" t="inlineStr">
         <is>
-          <t>WALCZAK</t>
+          <t>VITALE</t>
         </is>
       </c>
       <c r="B599" t="inlineStr">
         <is>
-          <t>GIULIA</t>
+          <t>LUISA</t>
         </is>
       </c>
       <c r="C599" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D599" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D599" t="inlineStr"/>
+      <c r="E599" t="inlineStr"/>
     </row>
     <row r="600">
       <c r="A600" t="inlineStr">
         <is>
-          <t>WURZBURGER</t>
+          <t>VOLANTE</t>
         </is>
       </c>
       <c r="B600" t="inlineStr">
         <is>
-          <t>WENDY</t>
+          <t>VALENTINA</t>
         </is>
       </c>
       <c r="C600" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D600" t="inlineStr">
         <is>
-          <t>C_V__WURZBURGER.pdf</t>
+          <t>VOLANTE_V__2025.pdf</t>
         </is>
       </c>
       <c r="E600" t="inlineStr">
         <is>
-          <t>WURZBURGER_2024.pdf</t>
+          <t>Volante.pdf</t>
         </is>
       </c>
     </row>
     <row r="601">
       <c r="A601" t="inlineStr">
         <is>
-          <t>ZAGATTI</t>
+          <t>VOLPE</t>
         </is>
       </c>
       <c r="B601" t="inlineStr">
         <is>
-          <t>GABRIELLA</t>
+          <t>ANDREA</t>
         </is>
       </c>
       <c r="C601" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D601" t="inlineStr">
         <is>
-          <t>Zagatti_gabriella.pdf</t>
+          <t>VOLPE_A__2025.pdf</t>
         </is>
       </c>
       <c r="E601" t="inlineStr">
         <is>
-          <t>Zagatti_Gabriella.pdf</t>
+          <t>incompatibilita_VOLPE14533920240213145804.pdf</t>
         </is>
       </c>
     </row>
     <row r="602">
       <c r="A602" t="inlineStr">
         <is>
-          <t>ZAGHI</t>
+          <t>WAHEED</t>
         </is>
       </c>
       <c r="B602" t="inlineStr">
         <is>
-          <t>MICHELE</t>
+          <t>ALI</t>
         </is>
       </c>
       <c r="C602" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D602" t="inlineStr">
         <is>
-          <t>ZAGHI_M__2025.pdf</t>
+          <t>WAHEED_A__2025.pdf</t>
         </is>
       </c>
       <c r="E602" t="inlineStr">
         <is>
-          <t>INCOMPATIBILITA_2025zaghi.pdf</t>
+          <t>Incompatibilit_ALI.pdf</t>
         </is>
       </c>
     </row>
     <row r="603">
       <c r="A603" t="inlineStr">
         <is>
-          <t>ZAMAGNI</t>
+          <t>WALCZAK</t>
         </is>
       </c>
       <c r="B603" t="inlineStr">
         <is>
-          <t>MONICA</t>
+          <t>GIULIA</t>
         </is>
       </c>
       <c r="C603" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D603" t="inlineStr">
         <is>
-          <t>CV_Monica_Zamagni_2025.pdf</t>
+          <t>Walczak_Giulia.pdf</t>
         </is>
       </c>
       <c r="E603" t="inlineStr">
         <is>
-          <t>ZAMAGNI_20241.pdf</t>
+          <t>walczak_giulia.pdf</t>
         </is>
       </c>
     </row>
     <row r="604">
       <c r="A604" t="inlineStr">
         <is>
-          <t>ZAMBERLAN</t>
+          <t>WURZBURGER</t>
         </is>
       </c>
       <c r="B604" t="inlineStr">
         <is>
-          <t>ILARIA</t>
+          <t>WENDY</t>
         </is>
       </c>
       <c r="C604" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D604" t="inlineStr"/>
+      <c r="D604" t="inlineStr">
+        <is>
+          <t>C_V__WURZBURGER.pdf</t>
+        </is>
+      </c>
+      <c r="E604" t="inlineStr">
+        <is>
+          <t>WURZBURGER_2024.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="605">
       <c r="A605" t="inlineStr">
         <is>
-          <t>ZAMBON</t>
+          <t>ZAGATTI</t>
         </is>
       </c>
       <c r="B605" t="inlineStr">
         <is>
-          <t>MICHELA</t>
+          <t>GABRIELLA</t>
         </is>
       </c>
       <c r="C605" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
+          <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D605" t="inlineStr">
         <is>
-          <t>ZAMBON_M__2025.pdf</t>
+          <t>Zagatti_gabriella.pdf</t>
         </is>
       </c>
       <c r="E605" t="inlineStr">
         <is>
-          <t>incompatibilita_ZMBON14583020240215180040.pdf</t>
+          <t>Zagatti_Gabriella.pdf</t>
         </is>
       </c>
     </row>
     <row r="606">
       <c r="A606" t="inlineStr">
         <is>
-          <t>ZAMBONIN</t>
+          <t>ZAGHI</t>
         </is>
       </c>
       <c r="B606" t="inlineStr">
         <is>
-          <t>MELISSA</t>
+          <t>MICHELE</t>
         </is>
       </c>
       <c r="C606" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D606" t="inlineStr">
         <is>
-          <t>Zambonin_melissa.pdf</t>
-[...2 lines deleted...]
-      <c r="E606" t="inlineStr"/>
+          <t>ZAGHI_M__2025.pdf</t>
+        </is>
+      </c>
+      <c r="E606" t="inlineStr">
+        <is>
+          <t>INCOMPATIBILITA_2025zaghi.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="607">
       <c r="A607" t="inlineStr">
         <is>
-          <t>ZAMPINI</t>
+          <t>ZAMAGNI</t>
         </is>
       </c>
       <c r="B607" t="inlineStr">
         <is>
-          <t>STEFANO</t>
+          <t>MONICA</t>
         </is>
       </c>
       <c r="C607" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D607" t="inlineStr">
         <is>
-          <t>C_V__Zampini_Srefano.pdf</t>
+          <t>CV_Monica_Zamagni_2025.pdf</t>
         </is>
       </c>
       <c r="E607" t="inlineStr">
         <is>
-          <t>ZAMPINI_20241.pdf</t>
+          <t>ZAMAGNI_20241.pdf</t>
         </is>
       </c>
     </row>
     <row r="608">
       <c r="A608" t="inlineStr">
         <is>
-          <t>ZANARDI</t>
+          <t>ZAMBERLAN</t>
         </is>
       </c>
       <c r="B608" t="inlineStr">
         <is>
-          <t>BARBARA</t>
+          <t>ILARIA</t>
         </is>
       </c>
       <c r="C608" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D608" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D608" t="inlineStr"/>
+      <c r="E608" t="inlineStr"/>
     </row>
     <row r="609">
       <c r="A609" t="inlineStr">
         <is>
-          <t>ZANCA</t>
+          <t>ZAMBON</t>
         </is>
       </c>
       <c r="B609" t="inlineStr">
         <is>
-          <t>ROSANNA</t>
+          <t>MICHELA</t>
         </is>
       </c>
       <c r="C609" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
+          <t>SANITARIO Dirigenza non Medica</t>
         </is>
       </c>
       <c r="D609" t="inlineStr">
         <is>
-          <t>ZANCA_R__2025.pdf</t>
+          <t>ZAMBON_M__2025.pdf</t>
         </is>
       </c>
       <c r="E609" t="inlineStr">
         <is>
-          <t>ZANCA_20241.pdf</t>
+          <t>incompatibilita_ZMBON14583020240215180040.pdf</t>
         </is>
       </c>
     </row>
     <row r="610">
       <c r="A610" t="inlineStr">
         <is>
-          <t>ZANELLA</t>
+          <t>ZAMBONIN</t>
         </is>
       </c>
       <c r="B610" t="inlineStr">
         <is>
-          <t>MARIKA</t>
+          <t>MELISSA</t>
         </is>
       </c>
       <c r="C610" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
+          <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D610" t="inlineStr">
         <is>
-          <t>CV_Dott_ssa_Marika_Zanella_120423.pdf</t>
-[...6 lines deleted...]
-      </c>
+          <t>Zambonin_melissa.pdf</t>
+        </is>
+      </c>
+      <c r="E610" t="inlineStr"/>
     </row>
     <row r="611">
       <c r="A611" t="inlineStr">
         <is>
-          <t>ZANELLATO</t>
+          <t>ZAMPINI</t>
         </is>
       </c>
       <c r="B611" t="inlineStr">
         <is>
-          <t>ELISA</t>
+          <t>STEFANO</t>
         </is>
       </c>
       <c r="C611" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D611" t="inlineStr">
         <is>
-          <t>Curriculum_Zanellato_Elisa.pdf</t>
+          <t>C_V__Zampini_Srefano.pdf</t>
         </is>
       </c>
       <c r="E611" t="inlineStr">
         <is>
-          <t>ZANELLATO_2024.pdf</t>
+          <t>ZAMPINI_20241.pdf</t>
         </is>
       </c>
     </row>
     <row r="612">
       <c r="A612" t="inlineStr">
         <is>
-          <t>ZANINI</t>
+          <t>ZANARDI</t>
         </is>
       </c>
       <c r="B612" t="inlineStr">
         <is>
-          <t>SILVIA</t>
+          <t>BARBARA</t>
         </is>
       </c>
       <c r="C612" t="inlineStr">
         <is>
-          <t>AMMINISTRATIVO Dirigenza</t>
+          <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D612" t="inlineStr">
         <is>
-          <t>ZANINI_2024.pdf</t>
+          <t>zanardi10588320230606155735.pdf</t>
         </is>
       </c>
       <c r="E612" t="inlineStr">
         <is>
-          <t>ZANINI_.pdf</t>
+          <t>Zanardi_Barbara.pdf</t>
         </is>
       </c>
     </row>
     <row r="613">
       <c r="A613" t="inlineStr">
         <is>
-          <t>ZANON</t>
+          <t>ZANCA</t>
         </is>
       </c>
       <c r="B613" t="inlineStr">
         <is>
-          <t>PAOLO</t>
+          <t>ROSANNA</t>
         </is>
       </c>
       <c r="C613" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D613" t="inlineStr">
         <is>
-          <t>C_V__Zanon_Paolo.pdf</t>
+          <t>ZANCA_R__2025.pdf</t>
         </is>
       </c>
       <c r="E613" t="inlineStr">
         <is>
-          <t>ZANON_PAOLO_2024.pdf</t>
+          <t>ZANCA_20241.pdf</t>
         </is>
       </c>
     </row>
     <row r="614">
       <c r="A614" t="inlineStr">
         <is>
-          <t>ZANON</t>
+          <t>ZANELLA</t>
         </is>
       </c>
       <c r="B614" t="inlineStr">
         <is>
-          <t>ALESSIA</t>
+          <t>MARIKA</t>
         </is>
       </c>
       <c r="C614" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
+          <t>SANITARIO Dirigenza non Medica</t>
         </is>
       </c>
       <c r="D614" t="inlineStr">
         <is>
-          <t>Curriculum_ULSS5_Alessia_Zanon_04042025.pdf</t>
+          <t>CV_Dott_ssa_Marika_Zanella_120423.pdf</t>
         </is>
       </c>
       <c r="E614" t="inlineStr">
         <is>
-          <t>Inconferibilita_2025_Alessia_Zanon.pdf</t>
+          <t>ZANELLA_2024.pdf</t>
         </is>
       </c>
     </row>
     <row r="615">
       <c r="A615" t="inlineStr">
         <is>
-          <t>ZANON</t>
+          <t>ZANELLATO</t>
         </is>
       </c>
       <c r="B615" t="inlineStr">
         <is>
-          <t>FRANCESCO</t>
+          <t>ELISA</t>
         </is>
       </c>
       <c r="C615" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D615" t="inlineStr">
         <is>
-          <t>ZANON_FRANCESCO.pdf</t>
+          <t>Curriculum_Zanellato_Elisa.pdf</t>
         </is>
       </c>
       <c r="E615" t="inlineStr">
         <is>
-          <t>incompatiblia_ZANON14528320240213134649.pdf</t>
+          <t>ZANELLATO_2024.pdf</t>
         </is>
       </c>
     </row>
     <row r="616">
       <c r="A616" t="inlineStr">
         <is>
-          <t>ZATTARIN</t>
+          <t>ZANINI</t>
         </is>
       </c>
       <c r="B616" t="inlineStr">
         <is>
-          <t>ALDO</t>
+          <t>SILVIA</t>
         </is>
       </c>
       <c r="C616" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
+          <t>AMMINISTRATIVO Dirigenza</t>
         </is>
       </c>
       <c r="D616" t="inlineStr">
         <is>
-          <t>ZATTARIN_2024.pdf</t>
+          <t>ZANINI_2024.pdf</t>
         </is>
       </c>
       <c r="E616" t="inlineStr">
         <is>
-          <t>incompatibilita_ZATTARIN14535220240213151828.pdf</t>
+          <t>ZANINI_.pdf</t>
         </is>
       </c>
     </row>
     <row r="617">
       <c r="A617" t="inlineStr">
         <is>
-          <t>ZELANTE</t>
+          <t>ZANON</t>
         </is>
       </c>
       <c r="B617" t="inlineStr">
         <is>
-          <t>ANGELO</t>
+          <t>ALESSIA</t>
         </is>
       </c>
       <c r="C617" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D617" t="inlineStr">
         <is>
-          <t>ZELANTE_A__2025.pdf</t>
+          <t>Curriculum_ULSS5_Alessia_Zanon_04042025.pdf</t>
         </is>
       </c>
       <c r="E617" t="inlineStr">
         <is>
-          <t>ZELANTE_ANGELO_2024.pdf</t>
+          <t>Inconferibilita_2025_Alessia_Zanon.pdf</t>
         </is>
       </c>
     </row>
     <row r="618">
       <c r="A618" t="inlineStr">
         <is>
-          <t>ZESE</t>
+          <t>ZANON</t>
         </is>
       </c>
       <c r="B618" t="inlineStr">
         <is>
-          <t>MONICA</t>
+          <t>FRANCESCO</t>
         </is>
       </c>
       <c r="C618" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D618" t="inlineStr">
         <is>
-          <t>ZESE_2024.pdf</t>
+          <t>ZANON_FRANCESCO.pdf</t>
         </is>
       </c>
       <c r="E618" t="inlineStr">
         <is>
-          <t>ZESE_20241.pdf</t>
+          <t>incompatiblia_ZANON14528320240213134649.pdf</t>
         </is>
       </c>
     </row>
     <row r="619">
       <c r="A619" t="inlineStr">
         <is>
+          <t>ZANON</t>
+        </is>
+      </c>
+      <c r="B619" t="inlineStr">
+        <is>
+          <t>PAOLO</t>
+        </is>
+      </c>
+      <c r="C619" t="inlineStr">
+        <is>
+          <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D619" t="inlineStr">
+        <is>
+          <t>C_V__Zanon_Paolo.pdf</t>
+        </is>
+      </c>
+      <c r="E619" t="inlineStr">
+        <is>
+          <t>ZANON_PAOLO_2024.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="620">
+      <c r="A620" t="inlineStr">
+        <is>
+          <t>ZATTARIN</t>
+        </is>
+      </c>
+      <c r="B620" t="inlineStr">
+        <is>
+          <t>ALDO</t>
+        </is>
+      </c>
+      <c r="C620" t="inlineStr">
+        <is>
+          <t>SANITARIO Dirigenza non Medica</t>
+        </is>
+      </c>
+      <c r="D620" t="inlineStr">
+        <is>
+          <t>ZATTARIN_2024.pdf</t>
+        </is>
+      </c>
+      <c r="E620" t="inlineStr">
+        <is>
+          <t>incompatibilita_ZATTARIN14535220240213151828.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="621">
+      <c r="A621" t="inlineStr">
+        <is>
+          <t>ZELANTE</t>
+        </is>
+      </c>
+      <c r="B621" t="inlineStr">
+        <is>
+          <t>ANGELO</t>
+        </is>
+      </c>
+      <c r="C621" t="inlineStr">
+        <is>
+          <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D621" t="inlineStr">
+        <is>
+          <t>ZELANTE_A__2025.pdf</t>
+        </is>
+      </c>
+      <c r="E621" t="inlineStr">
+        <is>
+          <t>ZELANTE_ANGELO_2024.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="622">
+      <c r="A622" t="inlineStr">
+        <is>
+          <t>ZESE</t>
+        </is>
+      </c>
+      <c r="B622" t="inlineStr">
+        <is>
+          <t>MONICA</t>
+        </is>
+      </c>
+      <c r="C622" t="inlineStr">
+        <is>
+          <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D622" t="inlineStr">
+        <is>
+          <t>ZESE_2024.pdf</t>
+        </is>
+      </c>
+      <c r="E622" t="inlineStr">
+        <is>
+          <t>ZESE_20241.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="623">
+      <c r="A623" t="inlineStr">
+        <is>
           <t>ZORZI</t>
         </is>
       </c>
-      <c r="B619" t="inlineStr">
+      <c r="B623" t="inlineStr">
         <is>
           <t>FABIOLA</t>
         </is>
       </c>
-      <c r="C619" t="inlineStr">
-[...4 lines deleted...]
-      <c r="D619" t="inlineStr">
+      <c r="C623" t="inlineStr">
+        <is>
+          <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D623" t="inlineStr">
         <is>
           <t>C_V__Zorzi_Fabiola.pdf</t>
         </is>
       </c>
-      <c r="E619" t="inlineStr">
+      <c r="E623" t="inlineStr">
         <is>
           <t>Zorzi_Fabiola.pdf</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>