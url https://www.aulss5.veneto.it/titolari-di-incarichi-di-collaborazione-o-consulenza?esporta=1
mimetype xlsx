--- v0 (2026-07-03)
+++ v1 (2026-08-17)
@@ -410,51 +410,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:H223"/>
+  <dimension ref="A1:H225"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Struttura conferente</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Soggetto</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>Atto incarico</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
@@ -463,207 +463,207 @@
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>Normativa di riferimento</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>Durata dell'incarico</t>
         </is>
       </c>
       <c r="G1" t="inlineStr">
         <is>
           <t>Compenso lordo</t>
         </is>
       </c>
       <c r="H1" t="inlineStr">
         <is>
           <t>Data di pubblicazione</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t>UOC GESTIONE RISORSE UMANE</t>
+          <t>UOC Servizi Tecnici e Patrimoniali</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>DR. STANZIANI DAVIDE</t>
+          <t>Energeticamente Consulenze di Ing. Stefano Facchini</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>D.D.G. n. 526 del 22.04.2026</t>
+          <t>Determinazione dirigenziale n. 601 del 27.7.2026</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>Avviso pubblico per n. 1 Tecnico di Neurofisiopatologia - Componenti Commissione esaminatrice</t>
+          <t>&lt;p&gt;Incarico Redazione di attestazione energetica APE ex post della Casa della Comunità di Castelmassa&lt;/p&gt;</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>DPCM 23/03/1995</t>
+          <t>D.Lgs 36/23</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>12/05/2026</t>
+          <t>27/7/26 - 30/9/2026</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>€ 263,87</t>
+          <t>€ 3.996,72</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
-          <t>22/06/2026</t>
+          <t>12/08/2026</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t>UOC GESTIONE RISORSE UMANE</t>
+          <t>UOC Servizi Tecnici e Patrimoniali</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>DR. DEVANI MASSIMO</t>
+          <t>Energeticamente Consulenze di Ing. Stefano Facchini</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>D.D.G. n. 483 del 15/04/2026</t>
+          <t>Determinazione dirigenziale n. 600 del 27.7.2026</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>Avviso pubblico per Direttore UOC Gastroenterologia - Componenti Commissione esaminatrice</t>
+          <t>&lt;p&gt;Incarico di redazione attestazione energetica APE ex post della Casa della Comunità di Badia Polesine&lt;/p&gt;</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>DPCM 23/03/1995</t>
+          <t>D.Lgs 36/23</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>28/05/2026</t>
+          <t>27/7/2026 - 30/9/2026</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>€ 544,96</t>
+          <t>€ 5.328,96</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
-          <t>17/06/2026</t>
+          <t>12/08/2026</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>UOC GESTIONE RISORSE UMANE</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>DR. CAPRODOSSI ANDREA</t>
+          <t>DR. STANZIANI DAVIDE</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>D.D.G. n. 335 del 11/03/2026</t>
+          <t>D.D.G. n. 526 del 22.04.2026</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>Avviso pubblico per Direttore UOC Assistenza Farmaceutica Territoriale - Componenti Commissione esaminatrice</t>
+          <t>Avviso pubblico per n. 1 Tecnico di Neurofisiopatologia - Componenti Commissione esaminatrice</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
           <t>DPCM 23/03/1995</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>23/04/2026</t>
+          <t>12/05/2026</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>€ 678,19</t>
+          <t>€ 263,87</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
-          <t>17/06/2026</t>
+          <t>22/06/2026</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>UOC GESTIONE RISORSE UMANE</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>DR. PASTORELLO MAURIZIO</t>
+          <t>DR. GERMANA' BASTIANELLO</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>D.D.G. n. 335 del 11/03/2026</t>
+          <t>D.D.G. n. 483 del 15/04/2026</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>Avviso pubblico per Direttore UOC Assistenza Farmaceutica Territoriale - Componenti Commissione esaminatrice</t>
+          <t>Avviso pubblico per Direttore UOC Gastroenterologia - Componenti Commissione esaminatrice</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t>DPCM 23/03/1995</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>23/04/2026</t>
+          <t>28/05/2026</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>€ 900,80</t>
+          <t>€ 470,95</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
           <t>17/06/2026</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>UOC GESTIONE RISORSE UMANE</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>DR. MANFREDI GUIDO</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>D.D.G. n. 483 del 15/04/2026</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
@@ -678,1295 +678,1295 @@
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>28/05/2026</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
           <t>€ 561,06</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
           <t>17/06/2026</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>UOC GESTIONE RISORSE UMANE</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>DR. GERMANA' BASTIANELLO</t>
+          <t>DR. DEVANI MASSIMO</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>D.D.G. n. 483 del 15/04/2026</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t>Avviso pubblico per Direttore UOC Gastroenterologia - Componenti Commissione esaminatrice</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
           <t>DPCM 23/03/1995</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>28/05/2026</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>€ 470,95</t>
+          <t>€ 544,96</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
           <t>17/06/2026</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>UOC GESTIONE RISORSE UMANE</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>DR.SSA ZARDO SUSANNA</t>
+          <t>DR. PASTORELLO MAURIZIO</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>D.D.G. n. 335 del 11/03/2026</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t>Avviso pubblico per Direttore UOC Assistenza Farmaceutica Territoriale - Componenti Commissione esaminatrice</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
           <t>DPCM 23/03/1995</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t>23/04/2026</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>€ 324,69</t>
+          <t>€ 900,80</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
           <t>17/06/2026</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>UOC GESTIONE RISORSE UMANE</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>DR.SSA MASSARELLI LAURA</t>
+          <t>DR. CAPRODOSSI ANDREA</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>D.D.G. n. 333 del 11/03/2026</t>
+          <t>D.D.G. n. 335 del 11/03/2026</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>Avviso pubblico per Direttore UOC Medicina Generale del P.O. di Adria - Componenti Commissione esaminatrice</t>
+          <t>Avviso pubblico per Direttore UOC Assistenza Farmaceutica Territoriale - Componenti Commissione esaminatrice</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
           <t>DPCM 23/03/1995</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>31/03/2026</t>
+          <t>23/04/2026</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t>€ 632,65</t>
+          <t>€ 678,19</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
           <t>17/06/2026</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>UOC GESTIONE RISORSE UMANE</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>DR. NOZZOLI CARLO</t>
+          <t>DR.SSA ZARDO SUSANNA</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>D.D.G. n. 333 del 11/03/2026</t>
+          <t>D.D.G. n. 335 del 11/03/2026</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>Avviso pubblico per Direttore UOC Medicina Generale del P.O. di Adria - Componenti Commissione esaminatrice</t>
+          <t>Avviso pubblico per Direttore UOC Assistenza Farmaceutica Territoriale - Componenti Commissione esaminatrice</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
           <t>DPCM 23/03/1995</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>31/03/2026</t>
+          <t>23/04/2026</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t>€ 516,75</t>
+          <t>€ 324,69</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
           <t>17/06/2026</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>UOC GESTIONE RISORSE UMANE</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>DR.SSA TABELLINI CRISTINA</t>
+          <t>DR.SSA ROSSI BARBARA</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>D.D.G. n. 333 del 11/03/2026</t>
+          <t>D.D.G. n. 163 del 04/02/2026</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>Avviso pubblico per Direttore UOC Medicina Generale del P.O. di Adria - Componenti Commissione esaminatrice</t>
+          <t>Avviso pubblico per Direttore UOC Nefrologia - Componenti Commissione esaminatrice</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
           <t>DPCM 23/03/1995</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>31/03/2026</t>
+          <t>06/03/2026</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t>€ 292,30</t>
+          <t>€ 324,51</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
           <t>17/06/2026</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>UOC GESTIONE RISORSE UMANE</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>DR.SSA GAZO ANTONIETTA</t>
+          <t>DR. NAPPI FELICE</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t>D.D.G. n. 163 del 04/02/2026</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
           <t>Avviso pubblico per Direttore UOC Nefrologia - Componenti Commissione esaminatrice</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
           <t>DPCM 23/03/1995</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t>06/03/2026</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
-          <t>€ 715,84</t>
+          <t>€ 535,86</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
           <t>17/06/2026</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>UOC GESTIONE RISORSE UMANE</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>DR. NAPPI FELICE</t>
+          <t>DR.SSA GAZO ANTONIETTA</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t>D.D.G. n. 163 del 04/02/2026</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
           <t>Avviso pubblico per Direttore UOC Nefrologia - Componenti Commissione esaminatrice</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
           <t>DPCM 23/03/1995</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t>06/03/2026</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
-          <t>€ 535,86</t>
+          <t>€ 715,84</t>
         </is>
       </c>
       <c r="H13" t="inlineStr">
         <is>
           <t>17/06/2026</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>UOC GESTIONE RISORSE UMANE</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>DR.SSA ROSSI BARBARA</t>
+          <t>DR.SSA TABELLINI CRISTINA</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>D.D.G. n. 163 del 04/02/2026</t>
+          <t>D.D.G. n. 333 del 11/03/2026</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>Avviso pubblico per Direttore UOC Nefrologia - Componenti Commissione esaminatrice</t>
+          <t>Avviso pubblico per Direttore UOC Medicina Generale del P.O. di Adria - Componenti Commissione esaminatrice</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
           <t>DPCM 23/03/1995</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
-          <t>06/03/2026</t>
+          <t>31/03/2026</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
-          <t>€ 324,51</t>
+          <t>€ 292,30</t>
         </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
           <t>17/06/2026</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+          <t>UOC GESTIONE RISORSE UMANE</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>Geom. Gianluca Fattorini</t>
+          <t>DR.SSA MASSARELLI LAURA</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>Determinazione dirigenziale n. 397 del 5.5.2026</t>
+          <t>D.D.G. n. 333 del 11/03/2026</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Servizio per lo svolgimento della Pratica di Aggiornamento catastale con cambio di destinazione d'uso della nuova Casa della Comunità di Porto Tolle (RO)&lt;/p&gt;</t>
+          <t>Avviso pubblico per Direttore UOC Medicina Generale del P.O. di Adria - Componenti Commissione esaminatrice</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>D.lgs 36/23</t>
+          <t>DPCM 23/03/1995</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
-          <t>15.5.2026 - 31.12.2026</t>
+          <t>31/03/2026</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
-          <t>€ 2.313,65</t>
+          <t>€ 632,65</t>
         </is>
       </c>
       <c r="H15" t="inlineStr">
         <is>
-          <t>15/05/2026</t>
+          <t>17/06/2026</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
-          <t>UOC Servizi Tecnici e Patrimoniali</t>
+          <t>UOC GESTIONE RISORSE UMANE</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>Notaio Giovanni Pozzati</t>
+          <t>DR. NOZZOLI CARLO</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>Determinazione dirigenziale n. 240 del 17.3.2026</t>
+          <t>D.D.G. n. 333 del 11/03/2026</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Incarico stesura atto notarile rinuncia all'esercizio diritto di superficie costituito a favore ULSS 5 Polesana in Ariano Polesine (RO) su terreno agricolo &lt;/p&gt;</t>
+          <t>Avviso pubblico per Direttore UOC Medicina Generale del P.O. di Adria - Componenti Commissione esaminatrice</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>D.Lgs 36/2023</t>
+          <t>DPCM 23/03/1995</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
-          <t>1.5.2026 - 31.5.2026</t>
+          <t>31/03/2026</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
-          <t>€ 2.000,00</t>
+          <t>€ 516,75</t>
         </is>
       </c>
       <c r="H16" t="inlineStr">
         <is>
-          <t>17/04/2026</t>
+          <t>17/06/2026</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
-          <t>UOC GESTIONE RISORSE UMANE</t>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>DR.SSA GORETTI PAOLA</t>
+          <t>Geom. Gianluca Fattorini</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>DDG n. 174 del 04/02/2026</t>
+          <t>Determinazione dirigenziale n. 397 del 5.5.2026</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Avviso pubblico per Direttore UOC Servizio Igiene degli Alimentie della Nutrizione - Componenti Commissione esaminatrice&lt;/p&gt;</t>
+          <t>&lt;p&gt;Servizio per lo svolgimento della Pratica di Aggiornamento catastale con cambio di destinazione d'uso della nuova Casa della Comunità di Porto Tolle (RO)&lt;/p&gt;</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>DPCM 23/03/1995</t>
+          <t>D.lgs 36/23</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
-          <t>27/02/2026</t>
+          <t>15.5.2026 - 31.12.2026</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
-          <t>662.97</t>
+          <t>€ 2.313,65</t>
         </is>
       </c>
       <c r="H17" t="inlineStr">
         <is>
-          <t>27/03/2026</t>
+          <t>15/05/2026</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
-          <t>UOC GESTIONE RISORSE UMANE</t>
+          <t>UOC Servizi Tecnici e Patrimoniali</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>DR. TORRAZZINA MARCO</t>
+          <t>Notaio Giovanni Pozzati</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>DDG n. 1302 del 29/10/2025</t>
+          <t>Determinazione dirigenziale n. 240 del 17.3.2026</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>Avviso pubblico per Direttore UOC Ostetricia e Ginecologia di Rovigo e Trecenta - Componenti Commissione esaminatrice</t>
+          <t>&lt;p&gt;Incarico stesura atto notarile rinuncia all'esercizio diritto di superficie costituito a favore ULSS 5 Polesana in Ariano Polesine (RO) su terreno agricolo &lt;/p&gt;</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>DPCM 23/03/1995</t>
+          <t>D.Lgs 36/2023</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>03/02/2026</t>
+          <t>1.5.2026 - 31.5.2026</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
-          <t>329.62</t>
+          <t>€ 2.000,00</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
-          <t>27/03/2026</t>
+          <t>17/04/2026</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
-          <t>UOC Gestione Risorse Umane</t>
+          <t>UOC GESTIONE RISORSE UMANE</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>DR.SSA VALENTI DANILA</t>
+          <t>DR. FORMAGLIO FABIO</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
           <t>DDG n. 1448 del 03/12/2025</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>Avviso pubblico per Direttore UOC Cure Palliative - Componenti Commissione esaminatrice</t>
+          <t>&lt;p&gt;Avviso pubblico per Direttore UOC Cure Palliative - Componenti Commissione esaminatrice&lt;/p&gt;</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
           <t>DPCM 23/03/1995</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>16/06/2026</t>
+          <t>16/01/2026</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
-          <t>€ 379,12</t>
+          <t>350.54</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
           <t>27/03/2026</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
-          <t>UOC Gestione Risorse Umane</t>
+          <t>UOC GESTIONE RISORSE UMANE</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>DR. NARETTO GIUSEPPE</t>
+          <t>DR. CORAZZA FABRIZIO</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>DDG n. 1448 del 03/12/2025</t>
+          <t>DDG n. 1302 del 29/10/2025</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Avviso pubblico per Direttore UOC Cure Palliative - Componenti Commissione esaminatrice&lt;/p&gt;</t>
+          <t>&lt;p&gt;Avviso pubblico per Direttore UOC Ostetricia e Ginecologia di Rovigo e Trecenta - Componenti Commissione esaminatrice&lt;/p&gt;</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
           <t>DPCM 23/03/1995</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>16/01/2026</t>
+          <t>03/02/2026</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
-          <t>€ 648,29</t>
+          <t>375.71</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
           <t>27/03/2026</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>UOC GESTIONE RISORSE UMANE</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>DR. ABELLI GIAN-FRANCO</t>
+          <t>DR. FERRARI ALESSANDRO</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>DDG n. 174 del 04/02/2026</t>
+          <t>DDG n. 1302 del 29/10/2025</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Avviso pubblico per Direttore UOC Servizio Igiene degli Alimentie della Nutrizione - Componenti Commissione esaminatrice&lt;/p&gt;</t>
+          <t>Avviso pubblico per Direttore UOC Ostetricia e Ginecologia di Rovigo e Trecenta - Componenti Commissione esaminatrice</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
           <t>DPCM 23/03/1995</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>27/02/2026</t>
+          <t>03/02/2026</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
-          <t>599.7</t>
+          <t>336.97</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
           <t>27/03/2026</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>UOC GESTIONE RISORSE UMANE</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>DR. CORAZZA FABRIZIO</t>
+          <t>DR. TORRAZZINA MARCO</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
           <t>DDG n. 1302 del 29/10/2025</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Avviso pubblico per Direttore UOC Ostetricia e Ginecologia di Rovigo e Trecenta - Componenti Commissione esaminatrice&lt;/p&gt;</t>
+          <t>Avviso pubblico per Direttore UOC Ostetricia e Ginecologia di Rovigo e Trecenta - Componenti Commissione esaminatrice</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
           <t>DPCM 23/03/1995</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
           <t>03/02/2026</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
-          <t>375.71</t>
+          <t>329.62</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
           <t>27/03/2026</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>UOC GESTIONE RISORSE UMANE</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>DR. FORMAGLIO FABIO</t>
+          <t>DR.SSA GORETTI PAOLA</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>DDG n. 1448 del 03/12/2025</t>
+          <t>DDG n. 174 del 04/02/2026</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Avviso pubblico per Direttore UOC Cure Palliative - Componenti Commissione esaminatrice&lt;/p&gt;</t>
+          <t>&lt;p&gt;Avviso pubblico per Direttore UOC Servizio Igiene degli Alimentie della Nutrizione - Componenti Commissione esaminatrice&lt;/p&gt;</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
           <t>DPCM 23/03/1995</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>16/01/2026</t>
+          <t>27/02/2026</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
-          <t>350.54</t>
+          <t>662.97</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
           <t>27/03/2026</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>UOC GESTIONE RISORSE UMANE</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>DR. STANZIONE STEFANO</t>
+          <t>DR. ABELLI GIAN-FRANCO</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
           <t>DDG n. 174 del 04/02/2026</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>Avviso pubblico per Direttore UOC Servizio Igiene degli Alimentie della Nutrizione - Componenti Commissione esaminatrice</t>
+          <t>&lt;p&gt;Avviso pubblico per Direttore UOC Servizio Igiene degli Alimentie della Nutrizione - Componenti Commissione esaminatrice&lt;/p&gt;</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
           <t>DPCM 23/03/1995</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
           <t>27/02/2026</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
-          <t>746.12</t>
+          <t>599.7</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
           <t>27/03/2026</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>UOC GESTIONE RISORSE UMANE</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>DR. FERRARI ALESSANDRO</t>
+          <t>DR. STANZIONE STEFANO</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>DDG n. 1302 del 29/10/2025</t>
+          <t>DDG n. 174 del 04/02/2026</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>Avviso pubblico per Direttore UOC Ostetricia e Ginecologia di Rovigo e Trecenta - Componenti Commissione esaminatrice</t>
+          <t>Avviso pubblico per Direttore UOC Servizio Igiene degli Alimentie della Nutrizione - Componenti Commissione esaminatrice</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
           <t>DPCM 23/03/1995</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
-          <t>03/02/2026</t>
+          <t>27/02/2026</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
-          <t>336.97</t>
+          <t>746.12</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
           <t>27/03/2026</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
-          <t>UOC Servizi Tecnici e Patrimoniali</t>
+          <t>UOC Gestione Risorse Umane</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>Ing. Jacopo Griguolo</t>
+          <t>DR. NARETTO GIUSEPPE</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>Determinazione dirigenziale n. 119 del 16.2.2026</t>
+          <t>DDG n. 1448 del 03/12/2025</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>Redazione del documento "Relazione da parte dell'Ingegnere Indipendente" Casa della Comunità di Badia Polesine (RO) - Target PNRR M6C1-3</t>
+          <t>&lt;p&gt;Avviso pubblico per Direttore UOC Cure Palliative - Componenti Commissione esaminatrice&lt;/p&gt;</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>D.Lgs 36/2023</t>
+          <t>DPCM 23/03/1995</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
-          <t>1.3.2026 - 31.12.2026</t>
+          <t>16/01/2026</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
-          <t>€ 2.156,96</t>
+          <t>€ 648,29</t>
         </is>
       </c>
       <c r="H26" t="inlineStr">
         <is>
-          <t>06/03/2026</t>
+          <t>27/03/2026</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
-          <t>UOC Servizi Tecnici e Patrimoniali</t>
+          <t>UOC Gestione Risorse Umane</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>Ing. Jacopo Griguolo</t>
+          <t>DR.SSA VALENTI DANILA</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>Determinazione dirigenziale n. 120 del 16.2.2026</t>
+          <t>DDG n. 1448 del 03/12/2025</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>Incarico di redazione della "Relazione da parte dell'Ingegnere Indipendente" della Casa di Comunità di Castelmassa (RO) - target PNRR M6C1-3</t>
+          <t>Avviso pubblico per Direttore UOC Cure Palliative - Componenti Commissione esaminatrice</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>D.Lgs 36/2023</t>
+          <t>DPCM 23/03/1995</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
-          <t>1.3.2026 - 31.12.2026</t>
+          <t>16/06/2026</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
-          <t>€ 2.156,96</t>
+          <t>€ 379,12</t>
         </is>
       </c>
       <c r="H27" t="inlineStr">
         <is>
-          <t>06/03/2026</t>
+          <t>27/03/2026</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
-          <t>UOC GESTIONE RISORSE UMANE</t>
+          <t>UOC Servizi Tecnici e Patrimoniali</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>DR.SSA SPINELLI ANNA LAURA</t>
+          <t>Ing. Jacopo Griguolo</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>DDG n. 1008 del 13/08/2025</t>
+          <t>Determinazione dirigenziale n. 119 del 16.2.2026</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Avviso pubblico per Direttore UOC Medicina Generale di Trecenta - Componenti Commissione esaminatrice&lt;/p&gt;</t>
+          <t>&lt;p&gt;Redazione del documento "Relazione da parte dell'Ingegnere Indipendente" Casa della Comunità di Badia Polesine (RO) - Target PNRR M6C1-3&lt;/p&gt;</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>DPCM 23/03/1995</t>
+          <t>D.Lgs 36/2023</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
-          <t>23/10/2025</t>
+          <t>1.3.2026 - 31.12.2026</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
-          <t>€ 696,14</t>
+          <t>€ 2.156,96</t>
         </is>
       </c>
       <c r="H28" t="inlineStr">
         <is>
-          <t>24/12/2025</t>
+          <t>06/03/2026</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
-          <t>UOC GESTIONE RISORSE UMANE</t>
+          <t>UOC Servizi Tecnici e Patrimoniali</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>DR.SSA COSSI STEFANIA</t>
+          <t>Ing. Jacopo Griguolo</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>DDG n. 1008 del 13/08/2025</t>
+          <t>Determinazione dirigenziale n. 120 del 16.2.2026</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Avviso pubblico per Direttore UOC Medicina Generale di Trecenta - Componenti Commissione esaminatrice&lt;/p&gt;</t>
+          <t>&lt;p&gt;Incarico di redazione della "Relazione da parte dell'Ingegnere Indipendente" della Casa di Comunità di Castelmassa (RO) - target PNRR M6C1-3&lt;/p&gt;</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>DPCM 23/03/1995</t>
+          <t>D.Lgs 36/2023</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
-          <t>23/10/2025</t>
+          <t>1.3.2026 - 31.12.2026</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
-          <t>€ 363,98</t>
+          <t>€ 2.156,96</t>
         </is>
       </c>
       <c r="H29" t="inlineStr">
         <is>
-          <t>24/12/2025</t>
+          <t>06/03/2026</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
-          <t>UOC Servizi Tecnici e Patrimoniali</t>
+          <t>UOC GESTIONE RISORSE UMANE</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>Società Adhox Srl</t>
+          <t>DR.SSA COSSI STEFANIA</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>Delibera Direttore Generale n. 1422 del 25.11.2025</t>
-[...2 lines deleted...]
-      <c r="D30" t="inlineStr"/>
+          <t>DDG n. 1008 del 13/08/2025</t>
+        </is>
+      </c>
+      <c r="D30" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Avviso pubblico per Direttore UOC Medicina Generale di Trecenta - Componenti Commissione esaminatrice&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>D.Lgs 36/2023</t>
+          <t>DPCM 23/03/1995</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
-          <t>25.11.2025 - 31.12.2026</t>
+          <t>23/10/2025</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
-          <t>€ 84.743,64</t>
+          <t>€ 363,98</t>
         </is>
       </c>
       <c r="H30" t="inlineStr">
         <is>
-          <t>19/12/2025</t>
+          <t>24/12/2025</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
-          <t>UOC Servizi Tecnici e Patrimoniali</t>
+          <t>UOC GESTIONE RISORSE UMANE</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>Studio Tecnico Ing. Andrea Callegari P.I. Mauriel Vicentini</t>
+          <t>DR.SSA SPINELLI ANNA LAURA</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>Determinazione dirigenziale n. 410 del 2.7.2025</t>
+          <t>DDG n. 1008 del 13/08/2025</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Servizio di ingegneria e architettura relativo alla gestione ed espletamento della richiesta incentivi conto termico tramite il portale informatico "Portaltermico GSE" per i progetti Case della Comunità di Rovigo, Adria e Porto Tolle e Ospedale di Comunità di Rovigo&lt;/p&gt;</t>
+          <t>&lt;p&gt;Avviso pubblico per Direttore UOC Medicina Generale di Trecenta - Componenti Commissione esaminatrice&lt;/p&gt;</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>D.Lgs 36/2023</t>
+          <t>DPCM 23/03/1995</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
-          <t>15/7/2025 - 31/12/2026</t>
+          <t>23/10/2025</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
-          <t>€ 178.058,75</t>
+          <t>€ 696,14</t>
         </is>
       </c>
       <c r="H31" t="inlineStr">
         <is>
-          <t>07/10/2025</t>
+          <t>24/12/2025</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
-          <t>UOC GESTIONE RISORSE UMANE</t>
+          <t>UOC Servizi Tecnici e Patrimoniali</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>DR. VARVELLO FRANCESCO</t>
+          <t>Società Adhox Srl</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>DDG n. 381 del 02/04/2025</t>
-[...6 lines deleted...]
-      </c>
+          <t>Delibera Direttore Generale n. 1422 del 25.11.2025</t>
+        </is>
+      </c>
+      <c r="D32" t="inlineStr"/>
       <c r="E32" t="inlineStr">
         <is>
-          <t>DPCM 23/03/1995</t>
+          <t>D.Lgs 36/2023</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
-          <t>16/05/2025</t>
+          <t>25.11.2025 - 31.12.2026</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
-          <t>€ 572,18</t>
+          <t>€ 84.743,64</t>
         </is>
       </c>
       <c r="H32" t="inlineStr">
         <is>
-          <t>30/06/2025</t>
+          <t>19/12/2025</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
-          <t>UOC GESTIONE RISORSE UMANE</t>
+          <t>UOC Servizi Tecnici e Patrimoniali</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>DR. POMARA GIORGIO</t>
+          <t>Studio Tecnico Ing. Andrea Callegari P.I. Mauriel Vicentini</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>DDG n. 381 del 02/04/2025</t>
+          <t>Determinazione dirigenziale n. 410 del 2.7.2025</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Avviso pubblico per Direttore UOC Urologia di Rovigo e Trecenta - Componenti Commissione esaminatrice&lt;/p&gt;</t>
+          <t>&lt;p&gt;Servizio di ingegneria e architettura relativo alla gestione ed espletamento della richiesta incentivi conto termico tramite il portale informatico "Portaltermico GSE" per i progetti Case della Comunità di Rovigo, Adria e Porto Tolle e Ospedale di Comunità di Rovigo&lt;/p&gt;</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>DPCM 23/03/1995</t>
+          <t>D.Lgs 36/2023</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
-          <t>16/05/2025</t>
+          <t>15/7/2025 - 31/12/2026</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
-          <t>€ 470,81</t>
+          <t>€ 178.058,75</t>
         </is>
       </c>
       <c r="H33" t="inlineStr">
         <is>
-          <t>30/06/2025</t>
+          <t>07/10/2025</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>UOC GESTIONE RISORSE UMANE</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>DR. SEPICH CARLO ALBERTO</t>
+          <t>DR. POMARA GIORGIO</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
           <t>DDG n. 381 del 02/04/2025</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
           <t>&lt;p&gt;Avviso pubblico per Direttore UOC Urologia di Rovigo e Trecenta - Componenti Commissione esaminatrice&lt;/p&gt;</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
           <t>DPCM 23/03/1995</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
           <t>16/05/2025</t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
-          <t>€ 642,82</t>
+          <t>€ 470,81</t>
         </is>
       </c>
       <c r="H34" t="inlineStr">
         <is>
           <t>30/06/2025</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>UOC GESTIONE RISORSE UMANE</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>DR. COSTA MASSIMO</t>
+          <t>DR. SEPICH CARLO ALBERTO</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>DDG N. 175 DEL 12/02/2025</t>
+          <t>DDG n. 381 del 02/04/2025</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Avviso pubblico per Direttore UOC Riabilitazione di Adria - Componenti Commissione esaminatrice&lt;/p&gt;</t>
+          <t>&lt;p&gt;Avviso pubblico per Direttore UOC Urologia di Rovigo e Trecenta - Componenti Commissione esaminatrice&lt;/p&gt;</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
           <t>DPCM 23/03/1995</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
-          <t>15/04/2025</t>
+          <t>16/05/2025</t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
-          <t>€ 633,09</t>
+          <t>€ 642,82</t>
         </is>
       </c>
       <c r="H35" t="inlineStr">
         <is>
-          <t>27/06/2025</t>
+          <t>30/06/2025</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>UOC GESTIONE RISORSE UMANE</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>DR.SSA LAVEZZI SUSANNA</t>
+          <t>DR. VARVELLO FRANCESCO</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>DDG N. 175 DEL 12/02/2025</t>
+          <t>DDG n. 381 del 02/04/2025</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Avviso pubblico per Direttore UOC Riabilitazione di Adria - Componenti Commissione esaminatrice&lt;/p&gt;</t>
+          <t>&lt;p&gt;Avviso pubblico per Direttore UOC Urologia di Rovigo e Trecenta - Componenti Commissione esaminatrice&lt;/p&gt;</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
           <t>DPCM 23/03/1995</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
-          <t>15/04/2025</t>
+          <t>16/05/2025</t>
         </is>
       </c>
       <c r="G36" t="inlineStr">
         <is>
-          <t>€ 294,67</t>
+          <t>€ 572,18</t>
         </is>
       </c>
       <c r="H36" t="inlineStr">
         <is>
-          <t>27/06/2025</t>
+          <t>30/06/2025</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>UOC GESTIONE RISORSE UMANE</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
           <t>DR. PAFFI PEPPINO</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
           <t>DDG N. 1373 DEL 22/11/2024</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
           <t>&lt;p&gt;Avviso pubblico per Direttore UOC Centrale Operativa 118 - Componenti Commissione esaminatrice&lt;/p&gt;</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
@@ -2060,244 +2060,244 @@
       </c>
       <c r="F39" t="inlineStr">
         <is>
           <t>01/04/2025</t>
         </is>
       </c>
       <c r="G39" t="inlineStr">
         <is>
           <t>€ 386,83</t>
         </is>
       </c>
       <c r="H39" t="inlineStr">
         <is>
           <t>27/06/2025</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>UOC GESTIONE RISORSE UMANE</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>DR.SSA DALLA NORA SONIA</t>
+          <t>DR. COSTA MASSIMO</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
           <t>DDG N. 175 DEL 12/02/2025</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
           <t>&lt;p&gt;Avviso pubblico per Direttore UOC Riabilitazione di Adria - Componenti Commissione esaminatrice&lt;/p&gt;</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
           <t>DPCM 23/03/1995</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
           <t>15/04/2025</t>
         </is>
       </c>
       <c r="G40" t="inlineStr">
         <is>
-          <t>€ 315,86</t>
+          <t>€ 633,09</t>
         </is>
       </c>
       <c r="H40" t="inlineStr">
         <is>
           <t>27/06/2025</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
-          <t>UOC Servizi Tecnici e Patrimoniali</t>
+          <t>UOC GESTIONE RISORSE UMANE</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>RTP Ing. Giovanna Busatto/Ing. Raffaele Amodio</t>
+          <t>DR.SSA DALLA NORA SONIA</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>Determinazione dirigenziale n. 118 del 4.3.2025</t>
+          <t>DDG N. 175 DEL 12/02/2025</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Servizi di ingegneria ed architettura per interventi di adeguamento antincendio presso varie strutture dell'Azienda ULSS 5 Polesana&lt;/p&gt;</t>
+          <t>&lt;p&gt;Avviso pubblico per Direttore UOC Riabilitazione di Adria - Componenti Commissione esaminatrice&lt;/p&gt;</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>D.Lgs 36/2023</t>
+          <t>DPCM 23/03/1995</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
-          <t>1/6/2025 - 31.5.2027</t>
+          <t>15/04/2025</t>
         </is>
       </c>
       <c r="G41" t="inlineStr">
         <is>
-          <t>177.066,05</t>
+          <t>€ 315,86</t>
         </is>
       </c>
       <c r="H41" t="inlineStr">
         <is>
-          <t>19/05/2025</t>
+          <t>27/06/2025</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>UOC GESTIONE RISORSE UMANE</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>DR. VIACAVA PAOLO</t>
+          <t>DR.SSA LAVEZZI SUSANNA</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>DDG n. 508 del 30/04/2025</t>
+          <t>DDG N. 175 DEL 12/02/2025</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Avviso pubblico per Direttore UOC Anatomia Patologica - Componenti Commissione esaminatrice&lt;/p&gt;</t>
+          <t>&lt;p&gt;Avviso pubblico per Direttore UOC Riabilitazione di Adria - Componenti Commissione esaminatrice&lt;/p&gt;</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>DPCM 23.03.1995</t>
+          <t>DPCM 23/03/1995</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
-          <t>04/06/2025</t>
+          <t>15/04/2025</t>
         </is>
       </c>
       <c r="G42" t="inlineStr">
         <is>
-          <t>€ 711,89</t>
+          <t>€ 294,67</t>
         </is>
       </c>
       <c r="H42" t="inlineStr">
         <is>
-          <t>09/05/2025</t>
+          <t>27/06/2025</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
-          <t>UOC GESTIONE RISORSE UMANE</t>
+          <t>UOC Servizi Tecnici e Patrimoniali</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>DR.SSA HANSPETER ESTHER</t>
+          <t>RTP Ing. Giovanna Busatto/Ing. Raffaele Amodio</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>DDG n. 508 del 30/04/2025</t>
+          <t>Determinazione dirigenziale n. 118 del 4.3.2025</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Avviso pubblico per Direttore UOC Anatomia Patologica - Componenti Commissione esaminatrice&lt;/p&gt;</t>
+          <t>&lt;p&gt;Servizi di ingegneria ed architettura per interventi di adeguamento antincendio presso varie strutture dell'Azienda ULSS 5 Polesana&lt;/p&gt;</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>DPCM 23.03.1995</t>
+          <t>D.Lgs 36/2023</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
-          <t>04/06/2025</t>
+          <t>1/6/2025 - 31.5.2027</t>
         </is>
       </c>
       <c r="G43" t="inlineStr">
         <is>
-          <t>€ 446,00</t>
+          <t>177.066,05</t>
         </is>
       </c>
       <c r="H43" t="inlineStr">
         <is>
-          <t>09/05/2025</t>
+          <t>19/05/2025</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>UOC GESTIONE RISORSE UMANE</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>DR.SSA FEYLES ELDA</t>
+          <t>DOTT. BARELLI PAOLO</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>DDG n. 508 del 30/04/2025</t>
+          <t>DDG n. 704 del 13/06/2025 e DDG n. 706 del 18/06/2025</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Avviso pubblico per Direttore UOC Anatomia Patologica - Componenti Commissione esaminatrice&lt;/p&gt;</t>
+          <t>&lt;p&gt;Avviso pubblico per Direttore UOC Direzione delle Professioni Sanitarie - Componenti Commissione esaminatrice&lt;/p&gt;</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
           <t>DPCM 23.03.1995</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
-          <t>04/06/2025</t>
+          <t>17/07/2025</t>
         </is>
       </c>
       <c r="G44" t="inlineStr">
         <is>
-          <t>€ 258,92</t>
+          <t>€ 511,02</t>
         </is>
       </c>
       <c r="H44" t="inlineStr">
         <is>
           <t>09/05/2025</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>UOC GESTIONE RISORSE UMANE</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
           <t>DOTT.SSA GAMBARINI LORELLA</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
           <t>DDG n. 704 del 13/06/2025 e DDG n. 706 del 18/06/2025</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
@@ -2354,4052 +2354,4052 @@
       </c>
       <c r="F46" t="inlineStr">
         <is>
           <t>17/07/2025</t>
         </is>
       </c>
       <c r="G46" t="inlineStr">
         <is>
           <t>€ 375,03</t>
         </is>
       </c>
       <c r="H46" t="inlineStr">
         <is>
           <t>09/05/2025</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>UOC GESTIONE RISORSE UMANE</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>DOTT. BARELLI PAOLO</t>
+          <t>DR. VIACAVA PAOLO</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>DDG n. 704 del 13/06/2025 e DDG n. 706 del 18/06/2025</t>
+          <t>DDG n. 508 del 30/04/2025</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Avviso pubblico per Direttore UOC Direzione delle Professioni Sanitarie - Componenti Commissione esaminatrice&lt;/p&gt;</t>
+          <t>&lt;p&gt;Avviso pubblico per Direttore UOC Anatomia Patologica - Componenti Commissione esaminatrice&lt;/p&gt;</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
           <t>DPCM 23.03.1995</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
-          <t>17/07/2025</t>
+          <t>04/06/2025</t>
         </is>
       </c>
       <c r="G47" t="inlineStr">
         <is>
-          <t>€ 511,02</t>
+          <t>€ 711,89</t>
         </is>
       </c>
       <c r="H47" t="inlineStr">
         <is>
           <t>09/05/2025</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>UOC GESTIONE RISORSE UMANE</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>Dott. Giuseppe ANGELONI</t>
+          <t>DR.SSA FEYLES ELDA</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>Collegi Tecnici di Valutazione - Componenti esterni DDG n. 578 del 08/05/2024 e DDG n. 949 del 31/07/2024</t>
-[...2 lines deleted...]
-      <c r="D48" t="inlineStr"/>
+          <t>DDG n. 508 del 30/04/2025</t>
+        </is>
+      </c>
+      <c r="D48" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Avviso pubblico per Direttore UOC Anatomia Patologica - Componenti Commissione esaminatrice&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>CCNL 23.01.2024 Area Sanità e CCNL 16.07.2024 Area delle Funzioni Locali - CCIIAA di cui rispettivamente alla DDG 1499/22 e 966/18</t>
+          <t>DPCM 23.03.1995</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
-          <t>02/08/2024</t>
+          <t>04/06/2025</t>
         </is>
       </c>
       <c r="G48" t="inlineStr">
         <is>
-          <t>€ 165,50</t>
+          <t>€ 258,92</t>
         </is>
       </c>
       <c r="H48" t="inlineStr">
         <is>
-          <t>31/03/2025</t>
+          <t>09/05/2025</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>UOC GESTIONE RISORSE UMANE</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>Dott. Roberto RULLI</t>
+          <t>DR.SSA HANSPETER ESTHER</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>Collegi Tecnici di Valutazione - Componenti esterni DDG n. 578 del 08/05/2024 e DDG n. 949 del 31/07/2024</t>
-[...2 lines deleted...]
-      <c r="D49" t="inlineStr"/>
+          <t>DDG n. 508 del 30/04/2025</t>
+        </is>
+      </c>
+      <c r="D49" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Avviso pubblico per Direttore UOC Anatomia Patologica - Componenti Commissione esaminatrice&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>CCNL 23.01.2024 Area Sanità e CCNL 16.07.2024 Area delle Funzioni Locali - CCIIAA di cui rispettivamente alla DDG 1499/22 e 966/18</t>
+          <t>DPCM 23.03.1995</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
-          <t>02/08/2024</t>
+          <t>04/06/2025</t>
         </is>
       </c>
       <c r="G49" t="inlineStr">
         <is>
-          <t>€ 218,57</t>
+          <t>€ 446,00</t>
         </is>
       </c>
       <c r="H49" t="inlineStr">
         <is>
-          <t>31/03/2025</t>
+          <t>09/05/2025</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>UOC GESTIONE RISORSE UMANE</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>Dott.ssa Marta PAIUSCO</t>
+          <t>Dott. Roberto RULLI</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>Collegi Tecnici di Valutazione - Componenti esterni DDG n. 1052 del 11/09/2024</t>
+          <t>Collegi Tecnici di Valutazione - Componenti esterni DDG n. 578 del 08/05/2024 e DDG n. 949 del 31/07/2024</t>
         </is>
       </c>
       <c r="D50" t="inlineStr"/>
       <c r="E50" t="inlineStr">
         <is>
           <t>CCNL 23.01.2024 Area Sanità e CCNL 16.07.2024 Area delle Funzioni Locali - CCIIAA di cui rispettivamente alla DDG 1499/22 e 966/18</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
-          <t>08/10/2023</t>
+          <t>02/08/2024</t>
         </is>
       </c>
       <c r="G50" t="inlineStr">
         <is>
-          <t>€ 162,14</t>
+          <t>€ 218,57</t>
         </is>
       </c>
       <c r="H50" t="inlineStr">
         <is>
           <t>31/03/2025</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>UOC GESTIONE RISORSE UMANE</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>Dott. Luca BINDONI</t>
+          <t>Dott. Giuseppe ANGELONI</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>Collegi Tecnici di Valutazione - Componenti esterni DDG n. 1052 del 11/09/2024</t>
+          <t>Collegi Tecnici di Valutazione - Componenti esterni DDG n. 578 del 08/05/2024 e DDG n. 949 del 31/07/2024</t>
         </is>
       </c>
       <c r="D51" t="inlineStr"/>
       <c r="E51" t="inlineStr">
         <is>
           <t>CCNL 23.01.2024 Area Sanità e CCNL 16.07.2024 Area delle Funzioni Locali - CCIIAA di cui rispettivamente alla DDG 1499/22 e 966/18</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
-          <t>08/10/2023</t>
+          <t>02/08/2024</t>
         </is>
       </c>
       <c r="G51" t="inlineStr">
         <is>
-          <t>€ 207,53</t>
+          <t>€ 165,50</t>
         </is>
       </c>
       <c r="H51" t="inlineStr">
         <is>
           <t>31/03/2025</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
-          <t>UOC Servizi Tecnici e Patrimoniali</t>
+          <t>UOC GESTIONE RISORSE UMANE</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>Ing. Vittorio Zuliani - Hospital Engineering Srl</t>
+          <t>Dott.ssa Marta PAIUSCO</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>Determinazione dirigenziale n. 120 del 4.3.2025</t>
-[...6 lines deleted...]
-      </c>
+          <t>Collegi Tecnici di Valutazione - Componenti esterni DDG n. 1052 del 11/09/2024</t>
+        </is>
+      </c>
+      <c r="D52" t="inlineStr"/>
       <c r="E52" t="inlineStr">
         <is>
-          <t>D.Lgs 36/2023</t>
+          <t>CCNL 23.01.2024 Area Sanità e CCNL 16.07.2024 Area delle Funzioni Locali - CCIIAA di cui rispettivamente alla DDG 1499/22 e 966/18</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
-          <t>22.1.2025 - 31.12.2025</t>
+          <t>08/10/2023</t>
         </is>
       </c>
       <c r="G52" t="inlineStr">
         <is>
-          <t>€ 6.090,24</t>
+          <t>€ 162,14</t>
         </is>
       </c>
       <c r="H52" t="inlineStr">
         <is>
-          <t>26/03/2025</t>
+          <t>31/03/2025</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
-          <t>UOC Servizi Tecnici e Patrimoniali</t>
+          <t>UOC GESTIONE RISORSE UMANE</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>BS Progetti Srl</t>
+          <t>Dott. Luca BINDONI</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>Determinazione dirigenziale n. 115 del 4.3.2025</t>
-[...6 lines deleted...]
-      </c>
+          <t>Collegi Tecnici di Valutazione - Componenti esterni DDG n. 1052 del 11/09/2024</t>
+        </is>
+      </c>
+      <c r="D53" t="inlineStr"/>
       <c r="E53" t="inlineStr">
         <is>
-          <t>D.Lgs 36/2023</t>
+          <t>CCNL 23.01.2024 Area Sanità e CCNL 16.07.2024 Area delle Funzioni Locali - CCIIAA di cui rispettivamente alla DDG 1499/22 e 966/18</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
-          <t>4/3/2025 - 31.12.2025</t>
+          <t>08/10/2023</t>
         </is>
       </c>
       <c r="G53" t="inlineStr">
         <is>
-          <t>€ 65.225,80</t>
+          <t>€ 207,53</t>
         </is>
       </c>
       <c r="H53" t="inlineStr">
         <is>
-          <t>19/03/2025</t>
+          <t>31/03/2025</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
-          <t>UOC GESTIONE RISORSE UMANE</t>
+          <t>UOC Servizi Tecnici e Patrimoniali</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>DR. PETRALIA BENEDETTO</t>
+          <t>Ing. Vittorio Zuliani - Hospital Engineering Srl</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>D.D.G. N. 1295 DEL 06.11.2024</t>
+          <t>Determinazione dirigenziale n. 120 del 4.3.2025</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Avviso pubblico per Direttore UOC Neuroradiologia - Componenti Commissione esaminatrice&lt;/p&gt;</t>
+          <t>Incarico alla partecipazione ai gruppi di lavoro finalizzati all'adeguamento della Centrale di Sterilizzazione Ospedale di Rovigo</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>DPCM 23.03.1995</t>
+          <t>D.Lgs 36/2023</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
-          <t>19/12/2024</t>
+          <t>22.1.2025 - 31.12.2025</t>
         </is>
       </c>
       <c r="G54" t="inlineStr">
         <is>
-          <t>€ 377,52</t>
+          <t>€ 6.090,24</t>
         </is>
       </c>
       <c r="H54" t="inlineStr">
         <is>
-          <t>17/03/2025</t>
+          <t>26/03/2025</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
-          <t>UOC GESTIONE RISORSE UMANE</t>
+          <t>UOC Servizi Tecnici e Patrimoniali</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>DR. FRANCHINI MASSIMO</t>
+          <t>BS Progetti Srl</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>D.D.G. N. 1444 DEL 11.12.2024</t>
+          <t>Determinazione dirigenziale n. 115 del 4.3.2025</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Avviso pubblico per Direttore UOC Medicina Trasfusionale - Componenti Commissione esaminatrice&lt;/p&gt;</t>
+          <t>&lt;p&gt;Servizio di ingegneria riguardante la progettazione esecutiva per l'adeguamento antincendio dei reparti di medicina nucleare e radioterapia oncologica Ospedale di Rovigo&lt;/p&gt;</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>DPCM 23.03.1995</t>
+          <t>D.Lgs 36/2023</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
-          <t>18/02/2025</t>
+          <t>4/3/2025 - 31.12.2025</t>
         </is>
       </c>
       <c r="G55" t="inlineStr">
         <is>
-          <t>€ 376,66</t>
+          <t>€ 65.225,80</t>
         </is>
       </c>
       <c r="H55" t="inlineStr">
         <is>
-          <t>17/03/2025</t>
+          <t>19/03/2025</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>UOC GESTIONE RISORSE UMANE</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>DR.SSA BERTI RAFFAELLA</t>
+          <t>DR.SSA MARINELLO EMANUELA</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>D.D.G. N. 1444 DEL 11.12.2024</t>
+          <t>D.D.G. N. 1294 DEL 06.11.2024</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Avviso pubblico per Direttore UOC Medicina Trasfusionale - Componenti Commissione esaminatrice&lt;/p&gt;</t>
+          <t>&lt;p&gt;Avviso pubblico per conferimento incarico Direttore UOC Direzione Medica degli Ospedali di Rovigo, Trecenta e Adria - Componenti Commissione esaminatrice&lt;/p&gt;</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>DPCM 23.03.1995</t>
+          <t>DPCM 23/03/1995</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
-          <t>18/02/2025</t>
+          <t>11/12/2024</t>
         </is>
       </c>
       <c r="G56" t="inlineStr">
         <is>
-          <t>€ 336,23</t>
+          <t>€ 679,20</t>
         </is>
       </c>
       <c r="H56" t="inlineStr">
         <is>
           <t>17/03/2025</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>UOC GESTIONE RISORSE UMANE</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>DR. SALETTI ANDREA</t>
+          <t>DR.SSA NESOTI MARIA VITTORIA</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>D.D.G. N. 1295 DEL 06.11.2024</t>
+          <t>D.D.G. N. 1294 DEL 06.11.2024</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Avviso pubblico per Direttore UOC Neuroradiologia - Componenti Commissione esaminatrice&lt;/p&gt;</t>
+          <t>&lt;p&gt;Avviso pubblico per Direttore UOC Direzione Medica degli Ospedali di Rovigo, Trecenta e Adria - Componenti Commissione esaminatrice&lt;/p&gt;</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
           <t>DPCM 23.03.1995</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
-          <t>19/12/2024</t>
+          <t>11/12/2024</t>
         </is>
       </c>
       <c r="G57" t="inlineStr">
         <is>
-          <t>€ 284,47</t>
+          <t>€ 295,83</t>
         </is>
       </c>
       <c r="H57" t="inlineStr">
         <is>
           <t>17/03/2025</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
           <t>UOC GESTIONE RISORSE UMANE</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>DR.SSA CENNI PATRIZIA</t>
+          <t>DR. LAZZARI CLAUDIO</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>D.D.G. N. 1295 DEL 06.11.2024</t>
+          <t>D.D.G. N. 1294 DEL 06.11.2024</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Avviso pubblico per Direttore UOC Neuroradiologia - Componenti Commissione esaminatrice&lt;/p&gt;</t>
+          <t>&lt;p&gt;Avviso pubblico per Direttore UOC Direzione Medica degli Ospedali di Rovigo, Trecenta e Adria - Componenti Commissione esaminatrice&lt;/p&gt;</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
           <t>DPCM 23.03.1995</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
-          <t>19/12/2024</t>
+          <t>11/12/2024</t>
         </is>
       </c>
       <c r="G58" t="inlineStr">
         <is>
-          <t>€ 397,66</t>
+          <t>€ 333,34</t>
         </is>
       </c>
       <c r="H58" t="inlineStr">
         <is>
           <t>17/03/2025</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
           <t>UOC GESTIONE RISORSE UMANE</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>DR.SSA MARINELLO EMANUELA</t>
+          <t>DR. PETRALIA BENEDETTO</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>D.D.G. N. 1294 DEL 06.11.2024</t>
+          <t>D.D.G. N. 1295 DEL 06.11.2024</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Avviso pubblico per conferimento incarico Direttore UOC Direzione Medica degli Ospedali di Rovigo, Trecenta e Adria - Componenti Commissione esaminatrice&lt;/p&gt;</t>
+          <t>&lt;p&gt;Avviso pubblico per Direttore UOC Neuroradiologia - Componenti Commissione esaminatrice&lt;/p&gt;</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>DPCM 23/03/1995</t>
+          <t>DPCM 23.03.1995</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
-          <t>11/12/2024</t>
+          <t>19/12/2024</t>
         </is>
       </c>
       <c r="G59" t="inlineStr">
         <is>
-          <t>€ 679,20</t>
+          <t>€ 377,52</t>
         </is>
       </c>
       <c r="H59" t="inlineStr">
         <is>
           <t>17/03/2025</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
           <t>UOC GESTIONE RISORSE UMANE</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
+          <t>DR.SSA CENNI PATRIZIA</t>
+        </is>
+      </c>
+      <c r="C60" t="inlineStr">
+        <is>
+          <t>D.D.G. N. 1295 DEL 06.11.2024</t>
+        </is>
+      </c>
+      <c r="D60" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Avviso pubblico per Direttore UOC Neuroradiologia - Componenti Commissione esaminatrice&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="E60" t="inlineStr">
+        <is>
+          <t>DPCM 23.03.1995</t>
+        </is>
+      </c>
+      <c r="F60" t="inlineStr">
+        <is>
+          <t>19/12/2024</t>
+        </is>
+      </c>
+      <c r="G60" t="inlineStr">
+        <is>
+          <t>€ 397,66</t>
+        </is>
+      </c>
+      <c r="H60" t="inlineStr">
+        <is>
+          <t>17/03/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61" t="inlineStr">
+        <is>
+          <t>UOC GESTIONE RISORSE UMANE</t>
+        </is>
+      </c>
+      <c r="B61" t="inlineStr">
+        <is>
+          <t>DR. SALETTI ANDREA</t>
+        </is>
+      </c>
+      <c r="C61" t="inlineStr">
+        <is>
+          <t>D.D.G. N. 1295 DEL 06.11.2024</t>
+        </is>
+      </c>
+      <c r="D61" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Avviso pubblico per Direttore UOC Neuroradiologia - Componenti Commissione esaminatrice&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="E61" t="inlineStr">
+        <is>
+          <t>DPCM 23.03.1995</t>
+        </is>
+      </c>
+      <c r="F61" t="inlineStr">
+        <is>
+          <t>19/12/2024</t>
+        </is>
+      </c>
+      <c r="G61" t="inlineStr">
+        <is>
+          <t>€ 284,47</t>
+        </is>
+      </c>
+      <c r="H61" t="inlineStr">
+        <is>
+          <t>17/03/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62" t="inlineStr">
+        <is>
+          <t>UOC GESTIONE RISORSE UMANE</t>
+        </is>
+      </c>
+      <c r="B62" t="inlineStr">
+        <is>
+          <t>DR.SSA BERTI RAFFAELLA</t>
+        </is>
+      </c>
+      <c r="C62" t="inlineStr">
+        <is>
+          <t>D.D.G. N. 1444 DEL 11.12.2024</t>
+        </is>
+      </c>
+      <c r="D62" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Avviso pubblico per Direttore UOC Medicina Trasfusionale - Componenti Commissione esaminatrice&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="E62" t="inlineStr">
+        <is>
+          <t>DPCM 23.03.1995</t>
+        </is>
+      </c>
+      <c r="F62" t="inlineStr">
+        <is>
+          <t>18/02/2025</t>
+        </is>
+      </c>
+      <c r="G62" t="inlineStr">
+        <is>
+          <t>€ 336,23</t>
+        </is>
+      </c>
+      <c r="H62" t="inlineStr">
+        <is>
+          <t>17/03/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63" t="inlineStr">
+        <is>
+          <t>UOC GESTIONE RISORSE UMANE</t>
+        </is>
+      </c>
+      <c r="B63" t="inlineStr">
+        <is>
           <t>DR. LODATO ANTONIO</t>
         </is>
       </c>
-      <c r="C60" t="inlineStr">
+      <c r="C63" t="inlineStr">
         <is>
           <t>D.D.G. N. 1444 DEL 11.12.2024</t>
         </is>
       </c>
-      <c r="D60" t="inlineStr">
+      <c r="D63" t="inlineStr">
         <is>
           <t>&lt;p&gt;Avviso pubblico per Direttore UOC Medicina Trasfusionale - Componenti Commissione esaminatrice
  &lt;br&gt;
   &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="E60" t="inlineStr">
+      <c r="E63" t="inlineStr">
         <is>
           <t>DPCM 23.03.1995</t>
         </is>
       </c>
-      <c r="F60" t="inlineStr">
+      <c r="F63" t="inlineStr">
         <is>
           <t>18/02/2025</t>
         </is>
       </c>
-      <c r="G60" t="inlineStr">
+      <c r="G63" t="inlineStr">
         <is>
           <t>€ 554,74</t>
         </is>
       </c>
-      <c r="H60" t="inlineStr">
+      <c r="H63" t="inlineStr">
         <is>
           <t>17/03/2025</t>
-        </is>
-[...124 lines deleted...]
-          <t>07/03/2025</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
-          <t>UOC Servizi Tecnici e Patrimoniali</t>
+          <t>UOC GESTIONE RISORSE UMANE</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>Geom. Federico Tivelli</t>
+          <t>DR. FRANCHINI MASSIMO</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>Determinazione dirigenziale n. 85 del 19.2.2025</t>
+          <t>D.D.G. N. 1444 DEL 11.12.2024</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Affidamento diretto Incarico per aggiornamento catastale immobile sito in Adria, Via Bettola, 15&lt;/p&gt;</t>
+          <t>&lt;p&gt;Avviso pubblico per Direttore UOC Medicina Trasfusionale - Componenti Commissione esaminatrice&lt;/p&gt;</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>D.Lgs 36/2023</t>
+          <t>DPCM 23.03.1995</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
-          <t>1.3.2025 - 30.4.2025</t>
+          <t>18/02/2025</t>
         </is>
       </c>
       <c r="G64" t="inlineStr">
         <is>
-          <t>€ 1822,50</t>
+          <t>€ 376,66</t>
         </is>
       </c>
       <c r="H64" t="inlineStr">
         <is>
-          <t>25/02/2025</t>
+          <t>17/03/2025</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
           <t>UOC Servizi Tecnici e Patrimoniali</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>Maggioli Spa - Santaarcangelo di Romagna (RN)</t>
+          <t>Arch. Nicola Perin</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>Delibera del Direttore Generale n. 139 del 5.2.2025</t>
+          <t>Delibera del Direttore Generale n. 636 del 28.5.2025</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Incarico servizio supporto al RUP per procedure di gara aperte di appalto integrato dei lavori di miglioramento sismico e adeguamento antincendio Ospedale di Rovigo nonché servizio di direzione lavori&lt;/p&gt;</t>
+          <t>&lt;p&gt;Servizio Coordinatore della Sicurezza in fase di esecuzione delle Case della Comunità di Adria e di Porto Tolle&lt;/p&gt;</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
           <t>D.Lgs 36/2023</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
-          <t>01/01/2025 - 31.12.2026</t>
+          <t>28/5/2025 - 31/12/2026</t>
         </is>
       </c>
       <c r="G65" t="inlineStr">
         <is>
-          <t>€ 86.315,00</t>
+          <t>€ 90.250,23</t>
         </is>
       </c>
       <c r="H65" t="inlineStr">
         <is>
-          <t>20/02/2025</t>
+          <t>07/03/2025</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
           <t>UOC Servizi Tecnici e Patrimoniali</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>Arch. Massimiliano Antonioli</t>
+          <t>Geom. Federico Tivelli</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>Determinazione dirigenziale n. 645 del 18.12.2024</t>
+          <t>Determinazione dirigenziale n. 85 del 19.2.2025</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Incarico servizio Direzione Lavori delle Case di Comunità di Badia Polesine e Castelmassa&lt;/p&gt;</t>
+          <t>&lt;p&gt;Affidamento diretto Incarico per aggiornamento catastale immobile sito in Adria, Via Bettola, 15&lt;/p&gt;</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
           <t>D.Lgs 36/2023</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
-          <t>01/01/2025 - 30/6/2026</t>
+          <t>1.3.2025 - 30.4.2025</t>
         </is>
       </c>
       <c r="G66" t="inlineStr">
         <is>
-          <t>€ 144.120,50</t>
+          <t>€ 1822,50</t>
         </is>
       </c>
       <c r="H66" t="inlineStr">
         <is>
-          <t>01/02/2025</t>
+          <t>25/02/2025</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
           <t>UOC Servizi Tecnici e Patrimoniali</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>Ing. Andrea Fochesato</t>
+          <t>Maggioli Spa - Santaarcangelo di Romagna (RN)</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>Determinazione dirigenziale n. 1503 del 24.12.2024</t>
+          <t>Delibera del Direttore Generale n. 139 del 5.2.2025</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Servizio di Direzione lavori delle Case di Comunità di Adria e Porto Tolle&lt;/p&gt;</t>
+          <t>&lt;p&gt;Incarico servizio supporto al RUP per procedure di gara aperte di appalto integrato dei lavori di miglioramento sismico e adeguamento antincendio Ospedale di Rovigo nonché servizio di direzione lavori&lt;/p&gt;</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
           <t>D.Lgs 36/2023</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
           <t>01/01/2025 - 31.12.2026</t>
         </is>
       </c>
       <c r="G67" t="inlineStr">
         <is>
-          <t>€ 173.683,01</t>
+          <t>€ 86.315,00</t>
         </is>
       </c>
       <c r="H67" t="inlineStr">
         <is>
-          <t>20/01/2025</t>
+          <t>20/02/2025</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
           <t>UOC Servizi Tecnici e Patrimoniali</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>Ing. Igino Michele Di Benedetto</t>
+          <t>Arch. Massimiliano Antonioli</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>Determinazione dirigenziale n. 630 del 10.12.2024</t>
+          <t>Determinazione dirigenziale n. 645 del 18.12.2024</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Servizio di collaudo statico Lavori per la realizzazione della Casa della Comunità di Rovigo&lt;/p&gt;</t>
+          <t>&lt;p&gt;Incarico servizio Direzione Lavori delle Case di Comunità di Badia Polesine e Castelmassa&lt;/p&gt;</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
           <t>D.Lgs 36/2023</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
-          <t>01/01/2025 - 31/12/2026</t>
+          <t>01/01/2025 - 30/6/2026</t>
         </is>
       </c>
       <c r="G68" t="inlineStr">
         <is>
-          <t>€ 12.055,67</t>
+          <t>€ 144.120,50</t>
         </is>
       </c>
       <c r="H68" t="inlineStr">
         <is>
-          <t>16/01/2025</t>
+          <t>01/02/2025</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
-          <t>UOC GESTIONE RISORSE UMANE</t>
+          <t>UOC Servizi Tecnici e Patrimoniali</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>DR. ALLEGRINI GIACOMO</t>
+          <t>Ing. Andrea Fochesato</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>DDG n. 923 del 24/07/2024</t>
+          <t>Determinazione dirigenziale n. 1503 del 24.12.2024</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Avviso pubblico per Direttore UOC Oncologia - Componenti Commissione esaminatrice&lt;/p&gt;</t>
+          <t>&lt;p&gt;Servizio di Direzione lavori delle Case di Comunità di Adria e Porto Tolle&lt;/p&gt;</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>DPCM 23/03/1995</t>
+          <t>D.Lgs 36/2023</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
-          <t>26/09/2024</t>
+          <t>01/01/2025 - 31.12.2026</t>
         </is>
       </c>
       <c r="G69" t="inlineStr">
         <is>
-          <t>€ 577,83</t>
+          <t>€ 173.683,01</t>
         </is>
       </c>
       <c r="H69" t="inlineStr">
         <is>
-          <t>20/12/2024</t>
+          <t>20/01/2025</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
-          <t>UOC GESTIONE RISORSE UMANE</t>
+          <t>UOC Servizi Tecnici e Patrimoniali</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>DR. DUGO MAURO</t>
+          <t>Ing. Igino Michele Di Benedetto</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>DDG n. 1166 del 03/10/2024</t>
+          <t>Determinazione dirigenziale n. 630 del 10.12.2024</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Avviso pubblico per Direttore UOC Nefrologia - Componenti Commissione esaminatrice&lt;/p&gt;</t>
+          <t>&lt;p&gt;Servizio di collaudo statico Lavori per la realizzazione della Casa della Comunità di Rovigo&lt;/p&gt;</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>DPCM 23/03/1995</t>
+          <t>D.Lgs 36/2023</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
-          <t>19/11/2024</t>
+          <t>01/01/2025 - 31/12/2026</t>
         </is>
       </c>
       <c r="G70" t="inlineStr">
         <is>
-          <t>€ 330,33</t>
+          <t>€ 12.055,67</t>
         </is>
       </c>
       <c r="H70" t="inlineStr">
         <is>
-          <t>20/12/2024</t>
+          <t>16/01/2025</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
           <t>UOC GESTIONE RISORSE UMANE</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>DR.SSA CADONI MARIA CHIARA</t>
+          <t>DR. ALLEGRINI GIACOMO</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>DDG n. 1166 del 03/10/2024</t>
+          <t>DDG n. 923 del 24/07/2024</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Avviso pubblico per Direttore UOC Nefrologia - Componenti Commissione esaminatrice&lt;/p&gt;</t>
+          <t>&lt;p&gt;Avviso pubblico per Direttore UOC Oncologia - Componenti Commissione esaminatrice&lt;/p&gt;</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
           <t>DPCM 23/03/1995</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
-          <t>19/11/2024</t>
+          <t>26/09/2024</t>
         </is>
       </c>
       <c r="G71" t="inlineStr">
         <is>
-          <t>€ 892,72</t>
+          <t>€ 577,83</t>
         </is>
       </c>
       <c r="H71" t="inlineStr">
         <is>
           <t>20/12/2024</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
           <t>UOC GESTIONE RISORSE UMANE</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>DR.SSA ROSSI NATALIA</t>
+          <t>DR.SSA MERLINI LAURA</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>DDG n. 116 del 03/10/2024</t>
+          <t>DDG n. 923 del 24/07/2024</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Avviso pubblico per Direttore UOC Nefrologia - Componenti Commissione esaminatrice&lt;/p&gt;</t>
+          <t>&lt;p&gt;Avviso pubblico per Direttore UOC Oncologia - Componenti Commissione esaminatrice&lt;/p&gt;</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
           <t>DPCM 23/03/1995</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
-          <t>19/11/2024</t>
+          <t>26/09/2024</t>
         </is>
       </c>
       <c r="G72" t="inlineStr">
         <is>
-          <t>€ 694,99</t>
+          <t>€ 292,20</t>
         </is>
       </c>
       <c r="H72" t="inlineStr">
         <is>
           <t>20/12/2024</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
           <t>UOC GESTIONE RISORSE UMANE</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>DR.SSA MERLINI LAURA</t>
+          <t>DR. BERETTA GIORDANO</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
           <t>DDG n. 923 del 24/07/2024</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
           <t>&lt;p&gt;Avviso pubblico per Direttore UOC Oncologia - Componenti Commissione esaminatrice&lt;/p&gt;</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
           <t>DPCM 23/03/1995</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
           <t>26/09/2024</t>
         </is>
       </c>
       <c r="G73" t="inlineStr">
         <is>
-          <t>€ 292,20</t>
+          <t>€ 750,88</t>
         </is>
       </c>
       <c r="H73" t="inlineStr">
         <is>
           <t>20/12/2024</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
           <t>UOC GESTIONE RISORSE UMANE</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>DR. BERETTA GIORDANO</t>
+          <t>DR. DUGO MAURO</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>DDG n. 923 del 24/07/2024</t>
+          <t>DDG n. 1166 del 03/10/2024</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Avviso pubblico per Direttore UOC Oncologia - Componenti Commissione esaminatrice&lt;/p&gt;</t>
+          <t>&lt;p&gt;Avviso pubblico per Direttore UOC Nefrologia - Componenti Commissione esaminatrice&lt;/p&gt;</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
           <t>DPCM 23/03/1995</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
-          <t>26/09/2024</t>
+          <t>19/11/2024</t>
         </is>
       </c>
       <c r="G74" t="inlineStr">
         <is>
-          <t>€ 750,88</t>
+          <t>€ 330,33</t>
         </is>
       </c>
       <c r="H74" t="inlineStr">
         <is>
           <t>20/12/2024</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
-          <t>UOC Servizi Tecnici e Patrimoniali</t>
+          <t>UOC GESTIONE RISORSE UMANE</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>Siever Srl</t>
+          <t>DR.SSA CADONI MARIA CHIARA</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>Determinazione dirigenziale n. 537 del 7.11.2024</t>
+          <t>DDG n. 1166 del 03/10/2024</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Servizio progettazione definitiva ed esecutiva nonché direzione lavori per la parte impiantistica per la realizzazione di una nuova centrale di sterilizzazione e spogliatoi per l'Ospedale di Rovigo&lt;/p&gt;</t>
+          <t>&lt;p&gt;Avviso pubblico per Direttore UOC Nefrologia - Componenti Commissione esaminatrice&lt;/p&gt;</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
-          <t>D.Lgs 36/2023</t>
+          <t>DPCM 23/03/1995</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
-          <t>01/12/2024 - 31.12.2025</t>
+          <t>19/11/2024</t>
         </is>
       </c>
       <c r="G75" t="inlineStr">
         <is>
-          <t>€ 106.359,16</t>
+          <t>€ 892,72</t>
         </is>
       </c>
       <c r="H75" t="inlineStr">
         <is>
-          <t>27/11/2024</t>
+          <t>20/12/2024</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
-          <t>UOC Servizi Tecnici e Patrimoniali</t>
+          <t>UOC GESTIONE RISORSE UMANE</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>Ing. Giovanna Busatto</t>
+          <t>DR.SSA ROSSI NATALIA</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>Determinazione dirigenziale n. 516 del 24.10.2024</t>
+          <t>DDG n. 116 del 03/10/2024</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Incarico di collaudo statico di due scale metalliche esterne di sicurezza presso la Cittadella Socio-Sanitaria di Rovigo&lt;/p&gt;</t>
+          <t>&lt;p&gt;Avviso pubblico per Direttore UOC Nefrologia - Componenti Commissione esaminatrice&lt;/p&gt;</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
-          <t>D.lgs 36/2023</t>
+          <t>DPCM 23/03/1995</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
-          <t>1/12/2024 - 331/3/2025</t>
+          <t>19/11/2024</t>
         </is>
       </c>
       <c r="G76" t="inlineStr">
         <is>
-          <t>4163,71</t>
+          <t>€ 694,99</t>
         </is>
       </c>
       <c r="H76" t="inlineStr">
         <is>
-          <t>18/11/2024</t>
+          <t>20/12/2024</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
           <t>UOC Servizi Tecnici e Patrimoniali</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>Arch. Roberto Trentini</t>
+          <t>Siever Srl</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>Determinazione dirigenziale n. 432 del 19.9.2024</t>
+          <t>Determinazione dirigenziale n. 537 del 7.11.2024</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Servizio di redazione di una perizia tecnico-estimativa degli immobili di proprietà dell'Azienda ULSS 5 di Rovigo ubicati in Comune di Castelmassa Viale Fattori, angolo Via Marconi&lt;/p&gt;</t>
+          <t>&lt;p&gt;Servizio progettazione definitiva ed esecutiva nonché direzione lavori per la parte impiantistica per la realizzazione di una nuova centrale di sterilizzazione e spogliatoi per l'Ospedale di Rovigo&lt;/p&gt;</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
           <t>D.Lgs 36/2023</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
-          <t>1/11/2024 - 30/11/2024</t>
+          <t>01/12/2024 - 31.12.2025</t>
         </is>
       </c>
       <c r="G77" t="inlineStr">
         <is>
-          <t>€ 10.248,00</t>
+          <t>€ 106.359,16</t>
         </is>
       </c>
       <c r="H77" t="inlineStr">
         <is>
-          <t>30/10/2024</t>
+          <t>27/11/2024</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
-          <t>UOC GESTIONE RISORSE UMANE</t>
+          <t>UOC Servizi Tecnici e Patrimoniali</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
+          <t>Ing. Giovanna Busatto</t>
+        </is>
+      </c>
+      <c r="C78" t="inlineStr">
+        <is>
+          <t>Determinazione dirigenziale n. 516 del 24.10.2024</t>
+        </is>
+      </c>
+      <c r="D78" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Incarico di collaudo statico di due scale metalliche esterne di sicurezza presso la Cittadella Socio-Sanitaria di Rovigo&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="E78" t="inlineStr">
+        <is>
+          <t>D.lgs 36/2023</t>
+        </is>
+      </c>
+      <c r="F78" t="inlineStr">
+        <is>
+          <t>1/12/2024 - 331/3/2025</t>
+        </is>
+      </c>
+      <c r="G78" t="inlineStr">
+        <is>
+          <t>4163,71</t>
+        </is>
+      </c>
+      <c r="H78" t="inlineStr">
+        <is>
+          <t>18/11/2024</t>
+        </is>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79" t="inlineStr">
+        <is>
+          <t>UOC Servizi Tecnici e Patrimoniali</t>
+        </is>
+      </c>
+      <c r="B79" t="inlineStr">
+        <is>
+          <t>Arch. Roberto Trentini</t>
+        </is>
+      </c>
+      <c r="C79" t="inlineStr">
+        <is>
+          <t>Determinazione dirigenziale n. 432 del 19.9.2024</t>
+        </is>
+      </c>
+      <c r="D79" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Servizio di redazione di una perizia tecnico-estimativa degli immobili di proprietà dell'Azienda ULSS 5 di Rovigo ubicati in Comune di Castelmassa Viale Fattori, angolo Via Marconi&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="E79" t="inlineStr">
+        <is>
+          <t>D.Lgs 36/2023</t>
+        </is>
+      </c>
+      <c r="F79" t="inlineStr">
+        <is>
+          <t>1/11/2024 - 30/11/2024</t>
+        </is>
+      </c>
+      <c r="G79" t="inlineStr">
+        <is>
+          <t>€ 10.248,00</t>
+        </is>
+      </c>
+      <c r="H79" t="inlineStr">
+        <is>
+          <t>30/10/2024</t>
+        </is>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80" t="inlineStr">
+        <is>
+          <t>UOC GESTIONE RISORSE UMANE</t>
+        </is>
+      </c>
+      <c r="B80" t="inlineStr">
+        <is>
           <t>DR. BARTOLOMEI MIRCO</t>
         </is>
       </c>
-      <c r="C78" t="inlineStr">
+      <c r="C80" t="inlineStr">
         <is>
           <t>DDG n. 71 del 17.01.2024</t>
         </is>
       </c>
-      <c r="D78" t="inlineStr">
+      <c r="D80" t="inlineStr">
         <is>
           <t>&lt;p&gt;Avviso pubblico per Direttore UOC Medicina Nucleare - Componenti Commissione esaminatrice
  &lt;br&gt;
   &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="E78" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F78" t="inlineStr">
+      <c r="E80" t="inlineStr">
+        <is>
+          <t>DPCM 23/03/1995</t>
+        </is>
+      </c>
+      <c r="F80" t="inlineStr">
         <is>
           <t>09/07/2024</t>
         </is>
       </c>
-      <c r="G78" t="inlineStr">
+      <c r="G80" t="inlineStr">
         <is>
           <t>€ 338,25</t>
-        </is>
-[...82 lines deleted...]
-          <t>€ 368,40</t>
         </is>
       </c>
       <c r="H80" t="inlineStr">
         <is>
           <t>24/09/2024</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
-          <t>UOC Servizi Tecnici e Patrimoniali</t>
+          <t>UOC GESTIONE RISORSE UMANE</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>Arch. Alberto Lavezzo</t>
+          <t>DR. DI GREGORIO FERNANDO</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>Delibera del Direttore Generale n. 319 del 29.2.2024</t>
+          <t>DDG n. 71 del 17.01.2024</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Incarico Direzione dei Lavori di riqualificazione del 'Blocco Nuovo' dell'ex Ospedale di Lendinara (RO) I° stralcio&lt;/p&gt;</t>
+          <t>&lt;p&gt;Avviso pubblico per Direttore UOC Medicina Nucleare - Componenti Commissione esaminatrice&lt;/p&gt;</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
-          <t>D.Lgs 36/2023</t>
+          <t>DPCM 23/03/1995</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
-          <t>1.4.2024 - 31.8.2024</t>
+          <t>09/07/2024</t>
         </is>
       </c>
       <c r="G81" t="inlineStr">
         <is>
-          <t>€ 4.160,00</t>
+          <t>€ 436,70</t>
         </is>
       </c>
       <c r="H81" t="inlineStr">
         <is>
-          <t>04/09/2024</t>
+          <t>24/09/2024</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
-          <t>UOC Servizi Tecnici e Patrimoniali</t>
+          <t>UOC GESTIONE RISORSE UMANE</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>Nicola Bacci - Nike Servizi per l'Archeologia</t>
+          <t>DR.SSA MILAN ELISA</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>Determinazione dirigenziale n. 308 del 24.7.2024</t>
+          <t>DDG n. 71 del 17.01.2024</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
-          <t>&lt;p&gt;PNRR - Missione 6 - Comp. 1 - Inv. 1.1 - Indagine archeologica preventiva e assistenza archeologica durante le operazioni di scavo presso la Cittadella Socio Sanitaria di Rovigo&lt;/p&gt;</t>
+          <t>&lt;p&gt;Avviso pubblico per Direttore UOC Medicina Nucleare - Componenti Commissione esaminatrice&lt;/p&gt;</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
-          <t>D.Lgs 36/2023</t>
+          <t>DPCM 23/03/1995</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
-          <t>1.9.2024 - 31.12.2024</t>
+          <t>09/07/2024</t>
         </is>
       </c>
       <c r="G82" t="inlineStr">
         <is>
-          <t>€ 3.552,64</t>
+          <t>€ 368,40</t>
         </is>
       </c>
       <c r="H82" t="inlineStr">
         <is>
-          <t>08/07/2024</t>
+          <t>24/09/2024</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
           <t>UOC Servizi Tecnici e Patrimoniali</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>Ing. Ruggero Panfilio</t>
+          <t>Arch. Alberto Lavezzo</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>Determinazione dirigenziale n. 133 del 21.5.2024</t>
+          <t>Delibera del Direttore Generale n. 319 del 29.2.2024</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Incarico per la redazione del documento 'Relazione da parte dell'Ingegnere Indipendente' Target M6C1-7 'Centrali operative pienamente funzionanti' COT Rovigo nucleo 1 e nucleo 2&lt;/p&gt;</t>
+          <t>&lt;p&gt;Incarico Direzione dei Lavori di riqualificazione del 'Blocco Nuovo' dell'ex Ospedale di Lendinara (RO) I° stralcio&lt;/p&gt;</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
           <t>D.Lgs 36/2023</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
-          <t>1.6.2024 - 30.6.2024</t>
+          <t>1.4.2024 - 31.8.2024</t>
         </is>
       </c>
       <c r="G83" t="inlineStr">
         <is>
-          <t>€ 1.664,00</t>
+          <t>€ 4.160,00</t>
         </is>
       </c>
       <c r="H83" t="inlineStr">
         <is>
-          <t>13/06/2024</t>
+          <t>04/09/2024</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
           <t>UOC Servizi Tecnici e Patrimoniali</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>Ing. Ruggero Panfilio</t>
+          <t>Nicola Bacci - Nike Servizi per l'Archeologia</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>Determinazione dirigenziale n. 132 del 21.5.2024</t>
+          <t>Determinazione dirigenziale n. 308 del 24.7.2024</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Incarico di redazione del documento 'Relazione da parte dell'Ingegnere Indipendente' target M6C1-7 'Centrali operative pienamente funzionanti' - COT Adria&lt;/p&gt;</t>
+          <t>&lt;p&gt;PNRR - Missione 6 - Comp. 1 - Inv. 1.1 - Indagine archeologica preventiva e assistenza archeologica durante le operazioni di scavo presso la Cittadella Socio Sanitaria di Rovigo&lt;/p&gt;</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
           <t>D.Lgs 36/2023</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
-          <t>1.6.2024 - 30.6.2024</t>
+          <t>1.9.2024 - 31.12.2024</t>
         </is>
       </c>
       <c r="G84" t="inlineStr">
         <is>
-          <t>€ 832,00</t>
+          <t>€ 3.552,64</t>
         </is>
       </c>
       <c r="H84" t="inlineStr">
         <is>
-          <t>13/06/2024</t>
+          <t>08/07/2024</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
           <t>UOC Servizi Tecnici e Patrimoniali</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
+          <t>Ing. Ruggero Panfilio</t>
+        </is>
+      </c>
+      <c r="C85" t="inlineStr">
+        <is>
+          <t>Determinazione dirigenziale n. 132 del 21.5.2024</t>
+        </is>
+      </c>
+      <c r="D85" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Incarico di redazione del documento 'Relazione da parte dell'Ingegnere Indipendente' target M6C1-7 'Centrali operative pienamente funzionanti' - COT Adria&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="E85" t="inlineStr">
+        <is>
+          <t>D.Lgs 36/2023</t>
+        </is>
+      </c>
+      <c r="F85" t="inlineStr">
+        <is>
+          <t>1.6.2024 - 30.6.2024</t>
+        </is>
+      </c>
+      <c r="G85" t="inlineStr">
+        <is>
+          <t>€ 832,00</t>
+        </is>
+      </c>
+      <c r="H85" t="inlineStr">
+        <is>
+          <t>13/06/2024</t>
+        </is>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86" t="inlineStr">
+        <is>
+          <t>UOC Servizi Tecnici e Patrimoniali</t>
+        </is>
+      </c>
+      <c r="B86" t="inlineStr">
+        <is>
+          <t>Ing. Ruggero Panfilio</t>
+        </is>
+      </c>
+      <c r="C86" t="inlineStr">
+        <is>
+          <t>Determinazione dirigenziale n. 133 del 21.5.2024</t>
+        </is>
+      </c>
+      <c r="D86" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Incarico per la redazione del documento 'Relazione da parte dell'Ingegnere Indipendente' Target M6C1-7 'Centrali operative pienamente funzionanti' COT Rovigo nucleo 1 e nucleo 2&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="E86" t="inlineStr">
+        <is>
+          <t>D.Lgs 36/2023</t>
+        </is>
+      </c>
+      <c r="F86" t="inlineStr">
+        <is>
+          <t>1.6.2024 - 30.6.2024</t>
+        </is>
+      </c>
+      <c r="G86" t="inlineStr">
+        <is>
+          <t>€ 1.664,00</t>
+        </is>
+      </c>
+      <c r="H86" t="inlineStr">
+        <is>
+          <t>13/06/2024</t>
+        </is>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87" t="inlineStr">
+        <is>
+          <t>UOC Servizi Tecnici e Patrimoniali</t>
+        </is>
+      </c>
+      <c r="B87" t="inlineStr">
+        <is>
           <t>Poolengineering Srl - Mareno di Piave (TV) - P.IVA 02354480267</t>
         </is>
       </c>
-      <c r="C85" t="inlineStr">
+      <c r="C87" t="inlineStr">
         <is>
           <t>Delibera del Direttore Generale n. 410 del 20.3.2024</t>
         </is>
       </c>
-      <c r="D85" t="inlineStr">
+      <c r="D87" t="inlineStr">
         <is>
           <t>&lt;p&gt;Servizio di progettazione esecutiva degli interventi strutturali propedeutici all'attuazione del 'Progetto di miglioramento sismico dell'Ospedale di Rovigo'. 
  &lt;br&gt;
   &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="E85" t="inlineStr">
+      <c r="E87" t="inlineStr">
         <is>
           <t>D.Lgs 36/2023</t>
         </is>
       </c>
-      <c r="F85" t="inlineStr">
+      <c r="F87" t="inlineStr">
         <is>
           <t>01.4.2024 - 30.6.2024</t>
         </is>
       </c>
-      <c r="G85" t="inlineStr">
+      <c r="G87" t="inlineStr">
         <is>
           <t>€ 22.838,40</t>
         </is>
       </c>
-      <c r="H85" t="inlineStr">
+      <c r="H87" t="inlineStr">
         <is>
           <t>04/03/2024</t>
-        </is>
-[...82 lines deleted...]
-          <t>21/12/2023</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
-          <t>UOC GESTIONE RISORSE UMANE</t>
+          <t>UOC Servizi Tecnici e Patrimoniali</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>DR. SEPICH CARLO ALBERTO</t>
+          <t>Arkys Service Sas</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>DDG n. 629 del 24.05.2023</t>
+          <t>Delibera del Direttore Generale n. 1772 del 29.12.2023</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Avviso pubblico per Direttore UOC Urologia di Adria - Componenti Commissione esaminatrice&lt;/p&gt;</t>
+          <t>&lt;p&gt;Incarico Coordinatore della sicurezza in fase di esecuzione dei lavori inerenti alle CDC Castelmassa e Badia Polesine&lt;/p&gt;</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
-          <t>DPCM 23/03/1995</t>
+          <t>D.Lgs 50/2016</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
-          <t>30/11/2023</t>
+          <t>1.1.2024 - 31.12.2024</t>
         </is>
       </c>
       <c r="G88" t="inlineStr">
         <is>
-          <t>€ 584,98</t>
+          <t>€ 49.654,00</t>
         </is>
       </c>
       <c r="H88" t="inlineStr">
         <is>
-          <t>20/12/2023</t>
+          <t>24/01/2024</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
-          <t>UOC GESTIONE RISORSE UMANE</t>
+          <t>UOC Servizi Tecnici e Patrimoniali</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>DR. GIORDA GIORGIO</t>
+          <t>Geom. Alberto Franchini</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>DDG n. 1304 del 04.10.2023</t>
+          <t>Deliberazione del Direttore Generale n. 1346 dell'11.10.2023</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Avviso pubblico per Direttore UOC Ostetricia e Ginecologia di Adria - Componenti Commissione esaminatrice&lt;/p&gt;</t>
+          <t>&lt;p&gt;Incarico professionale di coordinamento della sicurezza in fase di esecuzione riguardante i lavori propedeutici all'installazione delle apparecchiature radiologiche presso la Radiologia dei Presidi Ospedalieri di Rovigo e Trecenta&lt;/p&gt;</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
-          <t>DPCM 23/03/1995</t>
+          <t>D.Lgs 36/2023</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
-          <t>08/11/2023</t>
+          <t>1.11.2023 - 31.1.2024</t>
         </is>
       </c>
       <c r="G89" t="inlineStr">
         <is>
-          <t>€ 655,85</t>
+          <t>€ 5.380,00</t>
         </is>
       </c>
       <c r="H89" t="inlineStr">
         <is>
-          <t>20/12/2023</t>
+          <t>21/12/2023</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
-          <t>UOC GESTIONE RISORSE UMANE</t>
+          <t>UOC Servizi Tecnici e Patrimoniali</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>DR. FASOLIS GIUSEPPE</t>
+          <t>Società Base Ingegneria Srl</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>DDG n. 629 del 24.05.2023</t>
+          <t>Deliberazione del Direttore Generale n. 1626 dell'1.12.2023</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Avviso pubblico per Direttore UOC Urologia di Adria - Componenti Commissione esaminatrice&lt;/p&gt;</t>
+          <t>&lt;p&gt;Incarico professionale di progettazione esecutiva del sito ospitante il nuovo angiografo PNRR modello ALLIA IGS 530 da installarsi presso la Sala 1 della UOS di Diagnostica e Interventistica Cardiovascolare sito al piano terra del Corpo D del Presidio Ospedaliero di Rovigo&lt;/p&gt;</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
-          <t>DPCM 23/03/1995</t>
+          <t>:D.lgs 36/2023</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
-          <t>30/11/2023</t>
+          <t>15/12/2023 - 31/01/2024</t>
         </is>
       </c>
       <c r="G90" t="inlineStr">
         <is>
-          <t>€ 803,72</t>
+          <t>€ 18.193,58</t>
         </is>
       </c>
       <c r="H90" t="inlineStr">
         <is>
           <t>20/12/2023</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
           <t>UOC GESTIONE RISORSE UMANE</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>DR. LALLI PIETRO MARIO</t>
+          <t>DR. AGUZZOLI LORENZO</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t>DDG n. 1304 del 04.10.2023</t>
+          <t>DDG n. 1304 del 04/10/2023</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
           <t>&lt;p&gt;Avviso pubblico per Direttore UOC Ostetricia e Ginecologia di Adria - Componenti Commissione esaminatrice&lt;/p&gt;</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
           <t>DPCM 23/03/1995</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
           <t>08/11/2023</t>
         </is>
       </c>
       <c r="G91" t="inlineStr">
         <is>
-          <t>€ 1.066,65</t>
+          <t>€ 467,02</t>
         </is>
       </c>
       <c r="H91" t="inlineStr">
         <is>
           <t>20/12/2023</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
           <t>UOC GESTIONE RISORSE UMANE</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>DR. BENINCASA GIUSEPPE</t>
+          <t>DR. GIORDA GIORGIO</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t>DDG n. 629 del 24.05.2023</t>
+          <t>DDG n. 1304 del 04.10.2023</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Avviso pubblico per Direttore UOC Urologia di Adria - Componenti Commissione esaminatrice&lt;/p&gt;</t>
+          <t>&lt;p&gt;Avviso pubblico per Direttore UOC Ostetricia e Ginecologia di Adria - Componenti Commissione esaminatrice&lt;/p&gt;</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
           <t>DPCM 23/03/1995</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
-          <t>30/11/2023</t>
+          <t>08/11/2023</t>
         </is>
       </c>
       <c r="G92" t="inlineStr">
         <is>
-          <t>€ 1.109,94</t>
+          <t>€ 655,85</t>
         </is>
       </c>
       <c r="H92" t="inlineStr">
         <is>
           <t>20/12/2023</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
           <t>UOC GESTIONE RISORSE UMANE</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>DR. AGUZZOLI LORENZO</t>
+          <t>DR. LALLI PIETRO MARIO</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t>DDG n. 1304 del 04/10/2023</t>
+          <t>DDG n. 1304 del 04.10.2023</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
           <t>&lt;p&gt;Avviso pubblico per Direttore UOC Ostetricia e Ginecologia di Adria - Componenti Commissione esaminatrice&lt;/p&gt;</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
           <t>DPCM 23/03/1995</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
           <t>08/11/2023</t>
         </is>
       </c>
       <c r="G93" t="inlineStr">
         <is>
-          <t>€ 467,02</t>
+          <t>€ 1.066,65</t>
         </is>
       </c>
       <c r="H93" t="inlineStr">
         <is>
           <t>20/12/2023</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
-          <t>UOC Servizi Tecnici e Patrimoniali</t>
+          <t>UOC GESTIONE RISORSE UMANE</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>Società Base Ingegneria Srl</t>
+          <t>DR. BENINCASA GIUSEPPE</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t>Deliberazione del Direttore Generale n. 1626 dell'1.12.2023</t>
+          <t>DDG n. 629 del 24.05.2023</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Incarico professionale di progettazione esecutiva del sito ospitante il nuovo angiografo PNRR modello ALLIA IGS 530 da installarsi presso la Sala 1 della UOS di Diagnostica e Interventistica Cardiovascolare sito al piano terra del Corpo D del Presidio Ospedaliero di Rovigo&lt;/p&gt;</t>
+          <t>&lt;p&gt;Avviso pubblico per Direttore UOC Urologia di Adria - Componenti Commissione esaminatrice&lt;/p&gt;</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
-          <t>:D.lgs 36/2023</t>
+          <t>DPCM 23/03/1995</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
-          <t>15/12/2023 - 31/01/2024</t>
+          <t>30/11/2023</t>
         </is>
       </c>
       <c r="G94" t="inlineStr">
         <is>
-          <t>€ 18.193,58</t>
+          <t>€ 1.109,94</t>
         </is>
       </c>
       <c r="H94" t="inlineStr">
         <is>
           <t>20/12/2023</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
-          <t>UOC Servizi Tecnici e Patrimoniali</t>
+          <t>UOC GESTIONE RISORSE UMANE</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>Geom. Ruben Sagredin</t>
+          <t>DR. FASOLIS GIUSEPPE</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t>Determinazione dirigenziale n. 156 del 14.3.2023</t>
+          <t>DDG n. 629 del 24.05.2023</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Incarico redazione pratica S.C.I.A. in sanatoria, aggiornamento unità immobiliare al Catasto fabbricati e redazione di una S.C.A. in aggiornamento agibilità Punto Sanità di Ceregnano (RO)&lt;/p&gt;</t>
+          <t>&lt;p&gt;Avviso pubblico per Direttore UOC Urologia di Adria - Componenti Commissione esaminatrice&lt;/p&gt;</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
-          <t>D.Lgs 50/2016</t>
+          <t>DPCM 23/03/1995</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
-          <t>01.5.2023 - 31.7.2023</t>
+          <t>30/11/2023</t>
         </is>
       </c>
       <c r="G95" t="inlineStr">
         <is>
-          <t>€ 2.562,00</t>
+          <t>€ 803,72</t>
         </is>
       </c>
       <c r="H95" t="inlineStr">
         <is>
-          <t>10/11/2023</t>
+          <t>20/12/2023</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
-          <t>UOC Servizi Tecnici e Patrimoniali</t>
+          <t>UOC GESTIONE RISORSE UMANE</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>Ing Giovanna Busatto</t>
+          <t>DR. SEPICH CARLO ALBERTO</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
-          <t>Determinazione dirigenziale n. 158 del 14.3.2023</t>
+          <t>DDG n. 629 del 24.05.2023</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Incarico per la predisposizione dell'istanza progetto da presentare al comando dei Vigili del Fuoco di Rovigo per la Cittadella Socio Sanitaria&lt;/p&gt;</t>
+          <t>&lt;p&gt;Avviso pubblico per Direttore UOC Urologia di Adria - Componenti Commissione esaminatrice&lt;/p&gt;</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
-          <t>D.Lgs 50/2016</t>
+          <t>DPCM 23/03/1995</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
-          <t>01.4.2023 - 31.5.2023</t>
+          <t>30/11/2023</t>
         </is>
       </c>
       <c r="G96" t="inlineStr">
         <is>
-          <t>6.217,12</t>
+          <t>€ 584,98</t>
         </is>
       </c>
       <c r="H96" t="inlineStr">
         <is>
-          <t>05/11/2023</t>
+          <t>20/12/2023</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
-          <t>UOC GESTIONE RISORSE UMANE</t>
+          <t>UOC Servizi Tecnici e Patrimoniali</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>DR.SSA FALCO ABRAMO MARIA RITA</t>
+          <t>Geom. Ruben Sagredin</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
-          <t>DDG n. 551 del 10.05.2023</t>
+          <t>Determinazione dirigenziale n. 156 del 14.3.2023</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Avviso pubblico per Direttore UOC Ostetricia e Ginecologia di Rovigo - Componenti Commissione esaminatrice&lt;/p&gt;</t>
+          <t>&lt;p&gt;Incarico redazione pratica S.C.I.A. in sanatoria, aggiornamento unità immobiliare al Catasto fabbricati e redazione di una S.C.A. in aggiornamento agibilità Punto Sanità di Ceregnano (RO)&lt;/p&gt;</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
-          <t>DPCM 23/03/1995</t>
+          <t>D.Lgs 50/2016</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
-          <t>13/06/2023</t>
+          <t>01.5.2023 - 31.7.2023</t>
         </is>
       </c>
       <c r="G97" t="inlineStr">
         <is>
-          <t>€ 950,49</t>
+          <t>€ 2.562,00</t>
         </is>
       </c>
       <c r="H97" t="inlineStr">
         <is>
-          <t>26/09/2023</t>
+          <t>10/11/2023</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
-          <t>UOC GESTIONE RISORSE UMANE</t>
+          <t>UOC Servizi Tecnici e Patrimoniali</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>DR. BOERO GIOVANNI</t>
+          <t>Ing Giovanna Busatto</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
-          <t>DDG n. 604 del 17.05.2023</t>
+          <t>Determinazione dirigenziale n. 158 del 14.3.2023</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Avviso pubblico per Direttore UOC Neurologia - Componenti Commissione esaminatrice&lt;/p&gt;</t>
+          <t>&lt;p&gt;Incarico per la predisposizione dell'istanza progetto da presentare al comando dei Vigili del Fuoco di Rovigo per la Cittadella Socio Sanitaria&lt;/p&gt;</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
-          <t>DPCM 23/03/1995</t>
+          <t>D.Lgs 50/2016</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
-          <t>22/06/2023</t>
+          <t>01.4.2023 - 31.5.2023</t>
         </is>
       </c>
       <c r="G98" t="inlineStr">
         <is>
-          <t>€ 797,07</t>
+          <t>6.217,12</t>
         </is>
       </c>
       <c r="H98" t="inlineStr">
         <is>
-          <t>26/09/2023</t>
+          <t>05/11/2023</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
           <t>UOC GESTIONE RISORSE UMANE</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>DR.SSA VERROTTI DI PIANELLA CARLA</t>
+          <t>DR. SAVA VITO</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
-          <t>DDG n. 551 del 10.05.2023</t>
+          <t>DDG n. 268 del 01.03.2023</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Avviso pubblico per Direttore UOC Ostetricia e Ginecologia di Rovigo - Componenti Commissione esaminatrice&lt;/p&gt;</t>
+          <t>&lt;p&gt;Collegi Tecnici di Valutazione - Componenti esterni&lt;/p&gt;</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
-          <t>DPCM 23/03/1995</t>
+          <t>CCNL 19.12.2019 Area Sanità e CCNL 17.12.2020 Area delle Funzioni Locali - CCIIAA di cui rispettivamente alla DDG 1499/22 e 966/18</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
-          <t>13/06/2023</t>
+          <t>19/04/2023</t>
         </is>
       </c>
       <c r="G99" t="inlineStr">
         <is>
-          <t>€ 152,06</t>
+          <t>€ 162,51</t>
         </is>
       </c>
       <c r="H99" t="inlineStr">
         <is>
           <t>26/09/2023</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
           <t>UOC GESTIONE RISORSE UMANE</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>DR. SAVA VITO</t>
+          <t>DR.SSA GIUSEPPINA CAPIROSSI</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
-          <t>DDG n. 268 del 01.03.2023</t>
+          <t>DDG n. 300 del 08.03.2023</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
           <t>&lt;p&gt;Collegi Tecnici di Valutazione - Componenti esterni&lt;/p&gt;</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
           <t>CCNL 19.12.2019 Area Sanità e CCNL 17.12.2020 Area delle Funzioni Locali - CCIIAA di cui rispettivamente alla DDG 1499/22 e 966/18</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
-          <t>19/04/2023</t>
+          <t>03/05/2023</t>
         </is>
       </c>
       <c r="G100" t="inlineStr">
         <is>
-          <t>€ 162,51</t>
+          <t>€ 186,61</t>
         </is>
       </c>
       <c r="H100" t="inlineStr">
         <is>
           <t>26/09/2023</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
           <t>UOC GESTIONE RISORSE UMANE</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>DR. VISTA MARCO</t>
+          <t>DR.SSA MARIA GRAZIA CENGIA</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
-          <t>DDG n. 604 del 17.05.2023</t>
+          <t>DDG n. 300 del 08.03.2023</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Avviso pubblico per Direttore UOC Neurologia - Componenti Commissione esaminatrice&lt;/p&gt;</t>
+          <t>&lt;p&gt;Collegi Tecnici di Valutazione - Componenti esterni&lt;/p&gt;</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
-          <t>DPCM 23/03/1995</t>
+          <t>CCNL 19.12.2019 Area Sanità e CCNL 17.12.2020 Area delle Funzioni Locali - CCIIAA di cui rispettivamente alla DDG 1499/22 e 966/18</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
-          <t>22/06/2023</t>
+          <t>03/05/2023</t>
         </is>
       </c>
       <c r="G101" t="inlineStr">
         <is>
-          <t>€ 512,45</t>
+          <t>€ 171,33</t>
         </is>
       </c>
       <c r="H101" t="inlineStr">
         <is>
           <t>26/09/2023</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
           <t>UOC GESTIONE RISORSE UMANE</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>DR.SSA ALTAVISTA MARIA CONCETTA</t>
+          <t>DR. BOERO GIOVANNI</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
           <t>DDG n. 604 del 17.05.2023</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
           <t>&lt;p&gt;Avviso pubblico per Direttore UOC Neurologia - Componenti Commissione esaminatrice&lt;/p&gt;</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
           <t>DPCM 23/03/1995</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
           <t>22/06/2023</t>
         </is>
       </c>
       <c r="G102" t="inlineStr">
         <is>
-          <t>€ 512,54</t>
+          <t>€ 797,07</t>
         </is>
       </c>
       <c r="H102" t="inlineStr">
         <is>
           <t>26/09/2023</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
           <t>UOC GESTIONE RISORSE UMANE</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t>DR. SALVAGGIO CALOGERO</t>
+          <t>DR.SSA ALTAVISTA MARIA CONCETTA</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
-          <t>DDG n. 551 del 10.05.2023</t>
+          <t>DDG n. 604 del 17.05.2023</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Avviso pubblico per Direttore UOC Ostetricia e Ginecologia di Rovigo - Componenti Commissione esaminatrice&lt;/p&gt;</t>
+          <t>&lt;p&gt;Avviso pubblico per Direttore UOC Neurologia - Componenti Commissione esaminatrice&lt;/p&gt;</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
           <t>DPCM 23/03/1995</t>
         </is>
       </c>
       <c r="F103" t="inlineStr">
         <is>
-          <t>13/06/2023</t>
+          <t>22/06/2023</t>
         </is>
       </c>
       <c r="G103" t="inlineStr">
         <is>
-          <t>€ 1.016,97</t>
+          <t>€ 512,54</t>
         </is>
       </c>
       <c r="H103" t="inlineStr">
         <is>
           <t>26/09/2023</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
           <t>UOC GESTIONE RISORSE UMANE</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t>DR.SSA MARIA GRAZIA CENGIA</t>
+          <t>DR. VISTA MARCO</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
-          <t>DDG n. 300 del 08.03.2023</t>
+          <t>DDG n. 604 del 17.05.2023</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Collegi Tecnici di Valutazione - Componenti esterni&lt;/p&gt;</t>
+          <t>&lt;p&gt;Avviso pubblico per Direttore UOC Neurologia - Componenti Commissione esaminatrice&lt;/p&gt;</t>
         </is>
       </c>
       <c r="E104" t="inlineStr">
         <is>
-          <t>CCNL 19.12.2019 Area Sanità e CCNL 17.12.2020 Area delle Funzioni Locali - CCIIAA di cui rispettivamente alla DDG 1499/22 e 966/18</t>
+          <t>DPCM 23/03/1995</t>
         </is>
       </c>
       <c r="F104" t="inlineStr">
         <is>
-          <t>03/05/2023</t>
+          <t>22/06/2023</t>
         </is>
       </c>
       <c r="G104" t="inlineStr">
         <is>
-          <t>€ 171,33</t>
+          <t>€ 512,45</t>
         </is>
       </c>
       <c r="H104" t="inlineStr">
         <is>
           <t>26/09/2023</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
           <t>UOC GESTIONE RISORSE UMANE</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t>DR.SSA GIUSEPPINA CAPIROSSI</t>
+          <t>DR.SSA VERROTTI DI PIANELLA CARLA</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
-          <t>DDG n. 300 del 08.03.2023</t>
+          <t>DDG n. 551 del 10.05.2023</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Collegi Tecnici di Valutazione - Componenti esterni&lt;/p&gt;</t>
+          <t>&lt;p&gt;Avviso pubblico per Direttore UOC Ostetricia e Ginecologia di Rovigo - Componenti Commissione esaminatrice&lt;/p&gt;</t>
         </is>
       </c>
       <c r="E105" t="inlineStr">
         <is>
-          <t>CCNL 19.12.2019 Area Sanità e CCNL 17.12.2020 Area delle Funzioni Locali - CCIIAA di cui rispettivamente alla DDG 1499/22 e 966/18</t>
+          <t>DPCM 23/03/1995</t>
         </is>
       </c>
       <c r="F105" t="inlineStr">
         <is>
-          <t>03/05/2023</t>
+          <t>13/06/2023</t>
         </is>
       </c>
       <c r="G105" t="inlineStr">
         <is>
-          <t>€ 186,61</t>
+          <t>€ 152,06</t>
         </is>
       </c>
       <c r="H105" t="inlineStr">
         <is>
           <t>26/09/2023</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
-          <t>UOC Servizi Tecnici e Patrimoniali</t>
+          <t>UOC GESTIONE RISORSE UMANE</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t>Arch. Alberto Lavezzo</t>
+          <t>DR.SSA FALCO ABRAMO MARIA RITA</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
-          <t>Determinazione dirigenziale n. 195 del 30.3.2023</t>
+          <t>DDG n. 551 del 10.05.2023</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Incarico redazione della perizia di stima asseverata del "Complesso La Rocca" località Bresparola nel Comune di Polesella (RO)&lt;/p&gt;</t>
+          <t>&lt;p&gt;Avviso pubblico per Direttore UOC Ostetricia e Ginecologia di Rovigo - Componenti Commissione esaminatrice&lt;/p&gt;</t>
         </is>
       </c>
       <c r="E106" t="inlineStr">
         <is>
-          <t>D.Lgs 50/2016</t>
+          <t>DPCM 23/03/1995</t>
         </is>
       </c>
       <c r="F106" t="inlineStr">
         <is>
-          <t>1.5.2023 - 30.6.2023</t>
+          <t>13/06/2023</t>
         </is>
       </c>
       <c r="G106" t="inlineStr">
         <is>
-          <t>€ 3.120,00</t>
+          <t>€ 950,49</t>
         </is>
       </c>
       <c r="H106" t="inlineStr">
         <is>
-          <t>15/06/2023</t>
+          <t>26/09/2023</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
-          <t>UOC Servizi Tecnici e Patrimoniali</t>
+          <t>UOC GESTIONE RISORSE UMANE</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t>Arch. Carlo Casarotto</t>
+          <t>DR. SALVAGGIO CALOGERO</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
-          <t>Determinazione dirigenziale n. 285 del 4.5.2023</t>
+          <t>DDG n. 551 del 10.05.2023</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Incarico di redazione dello studio di fattibilità preliminare del nuovo Punto Sanità di Badia Polesine (RO)&lt;/p&gt;</t>
+          <t>&lt;p&gt;Avviso pubblico per Direttore UOC Ostetricia e Ginecologia di Rovigo - Componenti Commissione esaminatrice&lt;/p&gt;</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
-          <t>D.Lgs 50/2016</t>
+          <t>DPCM 23/03/1995</t>
         </is>
       </c>
       <c r="F107" t="inlineStr">
         <is>
-          <t>01.6.2023 - 31.8.2023</t>
+          <t>13/06/2023</t>
         </is>
       </c>
       <c r="G107" t="inlineStr">
         <is>
-          <t>7800,00</t>
+          <t>€ 1.016,97</t>
         </is>
       </c>
       <c r="H107" t="inlineStr">
         <is>
-          <t>15/05/2023</t>
+          <t>26/09/2023</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
           <t>UOC Servizi Tecnici e Patrimoniali</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
-          <t>Ing. Vittorino Legnaro</t>
+          <t>Arch. Alberto Lavezzo</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
-          <t>Determinazione dirigenziale n. 113 del 24.2.2023</t>
-[...2 lines deleted...]
-      <c r="D108" t="inlineStr"/>
+          <t>Determinazione dirigenziale n. 195 del 30.3.2023</t>
+        </is>
+      </c>
+      <c r="D108" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Incarico redazione della perizia di stima asseverata del "Complesso La Rocca" località Bresparola nel Comune di Polesella (RO)&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="E108" t="inlineStr">
         <is>
           <t>D.Lgs 50/2016</t>
         </is>
       </c>
       <c r="F108" t="inlineStr">
         <is>
-          <t>1.3.2023 - 31.5.2023</t>
+          <t>1.5.2023 - 30.6.2023</t>
         </is>
       </c>
       <c r="G108" t="inlineStr">
         <is>
-          <t>€ 6.241,65</t>
+          <t>€ 3.120,00</t>
         </is>
       </c>
       <c r="H108" t="inlineStr">
         <is>
-          <t>30/03/2023</t>
+          <t>15/06/2023</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
-          <t>UOC GESTIONE RISORSE UMANE</t>
+          <t>UOC Servizi Tecnici e Patrimoniali</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
-          <t>DR. RUSCONI CARLO</t>
+          <t>Arch. Carlo Casarotto</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
-          <t>DDG n. 41 del 13.01.2023</t>
+          <t>Determinazione dirigenziale n. 285 del 4.5.2023</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Avviso pubblico per il conferimento dell'incarico di Direttore della UOC Servizio Veterinario IAPZ - Componenti Commissione Esaminatrice&lt;/p&gt;</t>
+          <t>&lt;p&gt;Incarico di redazione dello studio di fattibilità preliminare del nuovo Punto Sanità di Badia Polesine (RO)&lt;/p&gt;</t>
         </is>
       </c>
       <c r="E109" t="inlineStr">
         <is>
-          <t>DPCM 23/03/1995</t>
+          <t>D.Lgs 50/2016</t>
         </is>
       </c>
       <c r="F109" t="inlineStr">
         <is>
-          <t>09/02/2023</t>
+          <t>01.6.2023 - 31.8.2023</t>
         </is>
       </c>
       <c r="G109" t="inlineStr">
         <is>
-          <t>296,57</t>
+          <t>7800,00</t>
         </is>
       </c>
       <c r="H109" t="inlineStr">
         <is>
-          <t>29/03/2023</t>
+          <t>15/05/2023</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
-          <t>UOC GESTIONE RISORSE UMANE</t>
+          <t>UOC Servizi Tecnici e Patrimoniali</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
-          <t>DR. BUFFON LUCA</t>
+          <t>Ing. Vittorino Legnaro</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
-          <t>DDG n. 41 del 13.01.2023</t>
-[...6 lines deleted...]
-      </c>
+          <t>Determinazione dirigenziale n. 113 del 24.2.2023</t>
+        </is>
+      </c>
+      <c r="D110" t="inlineStr"/>
       <c r="E110" t="inlineStr">
         <is>
-          <t>DPCM 23/03/1995</t>
+          <t>D.Lgs 50/2016</t>
         </is>
       </c>
       <c r="F110" t="inlineStr">
         <is>
-          <t>09/02/2023</t>
+          <t>1.3.2023 - 31.5.2023</t>
         </is>
       </c>
       <c r="G110" t="inlineStr">
         <is>
-          <t>409,57</t>
+          <t>€ 6.241,65</t>
         </is>
       </c>
       <c r="H110" t="inlineStr">
         <is>
-          <t>29/03/2023</t>
+          <t>30/03/2023</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
           <t>UOC GESTIONE RISORSE UMANE</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
           <t>DR.SSA MARTINI GABRIELLA</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
           <t>DDG. n. 41 del 13.01.2023</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
           <t>&lt;p&gt;Avviso pubblico per conferimento incarico Direttore UOC Servizio Veterinario IAPZ - Componenti Commissione Esaminatrice&lt;/p&gt;</t>
         </is>
       </c>
       <c r="E111" t="inlineStr">
         <is>
           <t>DPCM 23/03/1995</t>
         </is>
       </c>
       <c r="F111" t="inlineStr">
         <is>
           <t>09/02/2023</t>
         </is>
       </c>
       <c r="G111" t="inlineStr">
         <is>
           <t>421,43</t>
         </is>
       </c>
       <c r="H111" t="inlineStr">
         <is>
           <t>29/03/2023</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr">
         <is>
-          <t>UOC Servizi Tecnici e Patrimoniali</t>
+          <t>UOC GESTIONE RISORSE UMANE</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
-          <t>Geom. Fabio Franceschetti</t>
+          <t>DR. BUFFON LUCA</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
-          <t>Deliberazione n. 1441 del 25.10.2023</t>
+          <t>DDG n. 41 del 13.01.2023</t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Incarico di coordinamento della sicurezza in fase di esecuzione riguardante i lavori di adeguamento normativo del Centro di Procreazione Medicalmente Assistita del Presidio Ospedaliero San Luca di Trecenta&lt;/p&gt;</t>
+          <t>&lt;p&gt;Avviso pubblico per conferimento incarico Direttore UOC Servizio Veterinario IAPZ - Componenti Commissione Esaminatrice&lt;/p&gt;</t>
         </is>
       </c>
       <c r="E112" t="inlineStr">
         <is>
-          <t>D.Lgs 36/2023</t>
+          <t>DPCM 23/03/1995</t>
         </is>
       </c>
       <c r="F112" t="inlineStr">
         <is>
-          <t>01/11/2023 - 30/4/2024</t>
+          <t>09/02/2023</t>
         </is>
       </c>
       <c r="G112" t="inlineStr">
         <is>
-          <t>€ 6.597,76</t>
+          <t>409,57</t>
         </is>
       </c>
       <c r="H112" t="inlineStr">
         <is>
-          <t>11/03/2023</t>
+          <t>29/03/2023</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="inlineStr">
         <is>
-          <t>UOC Servizi Tecnici e Patrimoniali</t>
+          <t>UOC GESTIONE RISORSE UMANE</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
-          <t>Politecna Engineering Srl</t>
+          <t>DR. RUSCONI CARLO</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
-          <t>Delibera del Direttore Generale n. 743 del 14.6.2023</t>
+          <t>DDG n. 41 del 13.01.2023</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Incarico per la redazione del progetto esecutivo delle strutture, riferito a interventi locali su pilastri del piano interrato, terra e quarto, dell'ex Ospedale di Lendinara&lt;/p&gt;</t>
+          <t>&lt;p&gt;Avviso pubblico per il conferimento dell'incarico di Direttore della UOC Servizio Veterinario IAPZ - Componenti Commissione Esaminatrice&lt;/p&gt;</t>
         </is>
       </c>
       <c r="E113" t="inlineStr">
         <is>
-          <t>D.Lgs 50/2016</t>
+          <t>DPCM 23/03/1995</t>
         </is>
       </c>
       <c r="F113" t="inlineStr">
         <is>
-          <t>1.7.2023 - 31.12.2023</t>
+          <t>09/02/2023</t>
         </is>
       </c>
       <c r="G113" t="inlineStr">
         <is>
-          <t>€ 10.784.80</t>
+          <t>296,57</t>
         </is>
       </c>
       <c r="H113" t="inlineStr">
         <is>
-          <t>07/03/2023</t>
+          <t>29/03/2023</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr">
         <is>
           <t>UOC Servizi Tecnici e Patrimoniali</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
-          <t>Politecna Engineering Srl</t>
+          <t>Geom. Fabio Franceschetti</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
-          <t>Deliberazione del Direttore Generale n. 744 del 14.6.2023</t>
+          <t>Deliberazione n. 1441 del 25.10.2023</t>
         </is>
       </c>
       <c r="D114" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Incarico per la ricognizione dello stato di sicurezza in merito alla normativa antisismica delle strutture ex Ospedale di Lendinara&lt;/p&gt;</t>
+          <t>&lt;p&gt;Incarico di coordinamento della sicurezza in fase di esecuzione riguardante i lavori di adeguamento normativo del Centro di Procreazione Medicalmente Assistita del Presidio Ospedaliero San Luca di Trecenta&lt;/p&gt;</t>
         </is>
       </c>
       <c r="E114" t="inlineStr">
         <is>
-          <t>D.Lgs 50/2016</t>
+          <t>D.Lgs 36/2023</t>
         </is>
       </c>
       <c r="F114" t="inlineStr">
         <is>
-          <t>1.7.2023 - 31.12.2023</t>
+          <t>01/11/2023 - 30/4/2024</t>
         </is>
       </c>
       <c r="G114" t="inlineStr">
         <is>
-          <t>€ 24.741,60</t>
+          <t>€ 6.597,76</t>
         </is>
       </c>
       <c r="H114" t="inlineStr">
         <is>
-          <t>07/03/2023</t>
+          <t>11/03/2023</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="inlineStr">
         <is>
           <t>UOC Servizi Tecnici e Patrimoniali</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
-          <t>Busatto Ing. Giovanna</t>
+          <t>Politecna Engineering Srl</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
-          <t>Determinazione dirigenziale n. 769 del 13.12.2022</t>
+          <t>Delibera del Direttore Generale n. 743 del 14.6.2023</t>
         </is>
       </c>
       <c r="D115" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Incarico per le attività di supporto al RUP in materia di prevenzione incendi per i siti del territorio Azienda ULSS 5 Polesana&lt;/p&gt;</t>
+          <t>&lt;p&gt;Incarico per la redazione del progetto esecutivo delle strutture, riferito a interventi locali su pilastri del piano interrato, terra e quarto, dell'ex Ospedale di Lendinara&lt;/p&gt;</t>
         </is>
       </c>
       <c r="E115" t="inlineStr">
         <is>
           <t>D.Lgs 50/2016</t>
         </is>
       </c>
       <c r="F115" t="inlineStr">
         <is>
-          <t>1.1.2023 - 30.6.2023</t>
+          <t>1.7.2023 - 31.12.2023</t>
         </is>
       </c>
       <c r="G115" t="inlineStr">
         <is>
-          <t>€ 25.376,00</t>
+          <t>€ 10.784.80</t>
         </is>
       </c>
       <c r="H115" t="inlineStr">
         <is>
-          <t>27/01/2023</t>
+          <t>07/03/2023</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr">
         <is>
           <t>UOC Servizi Tecnici e Patrimoniali</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
-          <t>ALESSIO PIPINATO &amp; PARTNERS ARCHITECTURAL ENGINEERING S.R.L.</t>
+          <t>Politecna Engineering Srl</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
-          <t>Determinazione dirigenziale n. 35 del 19.1.2023</t>
+          <t>Deliberazione del Direttore Generale n. 744 del 14.6.2023</t>
         </is>
       </c>
       <c r="D116" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Service tecnico di supporto alla verifica e validazione del Progetto Definitivo dei lavori di miglioramento normativo antincendio, sismico e L.R. n. 22/2002 del Reparto di degenza e del Reparto di Terapia Intensiva Neonatale a servizio UOC Pediatria Ospedale Rovigo&lt;/p&gt;</t>
+          <t>&lt;p&gt;Incarico per la ricognizione dello stato di sicurezza in merito alla normativa antisismica delle strutture ex Ospedale di Lendinara&lt;/p&gt;</t>
         </is>
       </c>
       <c r="E116" t="inlineStr">
         <is>
           <t>D.Lgs 50/2016</t>
         </is>
       </c>
       <c r="F116" t="inlineStr">
         <is>
-          <t>1.2.2023 - 31.3.2023</t>
+          <t>1.7.2023 - 31.12.2023</t>
         </is>
       </c>
       <c r="G116" t="inlineStr">
         <is>
-          <t>8.881,60</t>
+          <t>€ 24.741,60</t>
         </is>
       </c>
       <c r="H116" t="inlineStr">
         <is>
-          <t>26/01/2023</t>
+          <t>07/03/2023</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="inlineStr">
         <is>
           <t>UOC Servizi Tecnici e Patrimoniali</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
-          <t>Ing. Enrico Schiesaro</t>
+          <t>Busatto Ing. Giovanna</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
-          <t>Determinazione dirigenziale n. 756 del 2.12.2022</t>
+          <t>Determinazione dirigenziale n. 769 del 13.12.2022</t>
         </is>
       </c>
       <c r="D117" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Incarico di progettazione del sito di Risonanza Magnetica 3 Tesla presso il Blocco D dell'Ospedale di Rovigo&lt;/p&gt;</t>
+          <t>&lt;p&gt;Incarico per le attività di supporto al RUP in materia di prevenzione incendi per i siti del territorio Azienda ULSS 5 Polesana&lt;/p&gt;</t>
         </is>
       </c>
       <c r="E117" t="inlineStr">
         <is>
           <t>D.Lgs 50/2016</t>
         </is>
       </c>
       <c r="F117" t="inlineStr">
         <is>
-          <t>2.12.2022 - 31.3.2023</t>
+          <t>1.1.2023 - 30.6.2023</t>
         </is>
       </c>
       <c r="G117" t="inlineStr">
         <is>
-          <t>€ 43.907,76</t>
+          <t>€ 25.376,00</t>
         </is>
       </c>
       <c r="H117" t="inlineStr">
         <is>
-          <t>27/12/2022</t>
+          <t>27/01/2023</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="inlineStr">
         <is>
-          <t>UOC GESTIONE RISORSE UMANE</t>
+          <t>UOC Servizi Tecnici e Patrimoniali</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
-          <t>DR. DANOVA MARCO</t>
-[...2 lines deleted...]
-      <c r="C118" t="inlineStr"/>
+          <t>ALESSIO PIPINATO &amp; PARTNERS ARCHITECTURAL ENGINEERING S.R.L.</t>
+        </is>
+      </c>
+      <c r="C118" t="inlineStr">
+        <is>
+          <t>Determinazione dirigenziale n. 35 del 19.1.2023</t>
+        </is>
+      </c>
       <c r="D118" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Avviso pubblico per conferimento incarico Direttore UOC Medicina Generale di Adria - Componenti Commissione Esaminatrice&lt;/p&gt;</t>
+          <t>&lt;p&gt;Service tecnico di supporto alla verifica e validazione del Progetto Definitivo dei lavori di miglioramento normativo antincendio, sismico e L.R. n. 22/2002 del Reparto di degenza e del Reparto di Terapia Intensiva Neonatale a servizio UOC Pediatria Ospedale Rovigo&lt;/p&gt;</t>
         </is>
       </c>
       <c r="E118" t="inlineStr">
         <is>
-          <t>DPCM 23/03/1995</t>
+          <t>D.Lgs 50/2016</t>
         </is>
       </c>
       <c r="F118" t="inlineStr">
         <is>
-          <t>26/10/2022</t>
+          <t>1.2.2023 - 31.3.2023</t>
         </is>
       </c>
       <c r="G118" t="inlineStr">
         <is>
-          <t>649,94</t>
+          <t>8.881,60</t>
         </is>
       </c>
       <c r="H118" t="inlineStr">
         <is>
-          <t>22/12/2022</t>
+          <t>26/01/2023</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="inlineStr">
         <is>
-          <t>UOC GESTIONE RISORSE UMANE</t>
+          <t>UOC Servizi Tecnici e Patrimoniali</t>
         </is>
       </c>
       <c r="B119" t="inlineStr">
         <is>
-          <t>DR.SSA D'AVINO MARIA</t>
-[...2 lines deleted...]
-      <c r="C119" t="inlineStr"/>
+          <t>Ing. Enrico Schiesaro</t>
+        </is>
+      </c>
+      <c r="C119" t="inlineStr">
+        <is>
+          <t>Determinazione dirigenziale n. 756 del 2.12.2022</t>
+        </is>
+      </c>
       <c r="D119" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Avviso pubblico per conferimento incarico Direttore UOC Medicina Generale di Adria - Componenti Commissione Esaminatrice&lt;/p&gt;</t>
+          <t>&lt;p&gt;Incarico di progettazione del sito di Risonanza Magnetica 3 Tesla presso il Blocco D dell'Ospedale di Rovigo&lt;/p&gt;</t>
         </is>
       </c>
       <c r="E119" t="inlineStr">
         <is>
-          <t>DPCM 23/03/1995</t>
+          <t>D.Lgs 50/2016</t>
         </is>
       </c>
       <c r="F119" t="inlineStr">
         <is>
-          <t>26/10/2022</t>
+          <t>2.12.2022 - 31.3.2023</t>
         </is>
       </c>
       <c r="G119" t="inlineStr">
         <is>
-          <t>649,65</t>
+          <t>€ 43.907,76</t>
         </is>
       </c>
       <c r="H119" t="inlineStr">
         <is>
-          <t>22/12/2022</t>
+          <t>27/12/2022</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="inlineStr">
         <is>
           <t>UOC GESTIONE RISORSE UMANE</t>
         </is>
       </c>
       <c r="B120" t="inlineStr">
         <is>
-          <t>DR. STARNINI GIULIO</t>
+          <t>DR. PANESE SANDRO</t>
         </is>
       </c>
       <c r="C120" t="inlineStr"/>
       <c r="D120" t="inlineStr">
         <is>
           <t>&lt;p&gt;Avviso pubblico per conferimento incarico Direttore UOC Malattie Infettive - Componenti Commissione esaminatrice&lt;/p&gt;</t>
         </is>
       </c>
       <c r="E120" t="inlineStr">
         <is>
           <t>DPCM 23/03/1995</t>
         </is>
       </c>
       <c r="F120" t="inlineStr">
         <is>
           <t>29/09/2022</t>
         </is>
       </c>
       <c r="G120" t="inlineStr">
         <is>
-          <t>699,5</t>
+          <t>323,7</t>
         </is>
       </c>
       <c r="H120" t="inlineStr">
         <is>
           <t>22/12/2022</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="inlineStr">
         <is>
           <t>UOC GESTIONE RISORSE UMANE</t>
         </is>
       </c>
       <c r="B121" t="inlineStr">
         <is>
-          <t>DR. SAVA VITO</t>
+          <t>DR. STARNINI GIULIO</t>
         </is>
       </c>
       <c r="C121" t="inlineStr"/>
       <c r="D121" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Concorso pubblico per stabilizzazione Psicologi ex art. 20, c.2, D. Lgs. 75/2017 e s.m.i. - Componenti Commissione esaminatrice&lt;/p&gt;</t>
+          <t>&lt;p&gt;Avviso pubblico per conferimento incarico Direttore UOC Malattie Infettive - Componenti Commissione esaminatrice&lt;/p&gt;</t>
         </is>
       </c>
       <c r="E121" t="inlineStr">
         <is>
           <t>DPCM 23/03/1995</t>
         </is>
       </c>
       <c r="F121" t="inlineStr">
         <is>
-          <t>21/10/2022</t>
+          <t>29/09/2022</t>
         </is>
       </c>
       <c r="G121" t="inlineStr">
         <is>
-          <t>306,00</t>
+          <t>699,5</t>
         </is>
       </c>
       <c r="H121" t="inlineStr">
         <is>
           <t>22/12/2022</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="inlineStr">
         <is>
           <t>UOC GESTIONE RISORSE UMANE</t>
         </is>
       </c>
       <c r="B122" t="inlineStr">
         <is>
-          <t>DR. PANESE SANDRO</t>
+          <t>DR.SSA MICHELUZZI CRISTINA</t>
         </is>
       </c>
       <c r="C122" t="inlineStr"/>
       <c r="D122" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Avviso pubblico per conferimento incarico Direttore UOC Malattie Infettive - Componenti Commissione esaminatrice&lt;/p&gt;</t>
+          <t>&lt;p&gt;Concorso pubblico per stabilizzazione Psicologi ex art. 20, c.2, D. Lgs. 75/2017 e s.m.i. - Componenti Commissione esaminatrice&lt;/p&gt;</t>
         </is>
       </c>
       <c r="E122" t="inlineStr">
         <is>
           <t>DPCM 23/03/1995</t>
         </is>
       </c>
       <c r="F122" t="inlineStr">
         <is>
-          <t>29/09/2022</t>
+          <t>21/10/2022</t>
         </is>
       </c>
       <c r="G122" t="inlineStr">
         <is>
-          <t>323,7</t>
+          <t>405,70</t>
         </is>
       </c>
       <c r="H122" t="inlineStr">
         <is>
           <t>22/12/2022</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="inlineStr">
         <is>
           <t>UOC GESTIONE RISORSE UMANE</t>
         </is>
       </c>
       <c r="B123" t="inlineStr">
         <is>
-          <t>DR. GIANNINI MASSIMO</t>
+          <t>DR. SAVA VITO</t>
         </is>
       </c>
       <c r="C123" t="inlineStr"/>
       <c r="D123" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Avviso pubblico per conferimento incarico Direttore UOC Radioterapia - Componenti Commissione Esaminatrice&lt;/p&gt;</t>
+          <t>&lt;p&gt;Concorso pubblico per stabilizzazione Psicologi ex art. 20, c.2, D. Lgs. 75/2017 e s.m.i. - Componenti Commissione esaminatrice&lt;/p&gt;</t>
         </is>
       </c>
       <c r="E123" t="inlineStr">
         <is>
           <t>DPCM 23/03/1995</t>
         </is>
       </c>
       <c r="F123" t="inlineStr">
         <is>
-          <t>24/11/2022</t>
+          <t>21/10/2022</t>
         </is>
       </c>
       <c r="G123" t="inlineStr">
         <is>
-          <t>538,83</t>
+          <t>306,00</t>
         </is>
       </c>
       <c r="H123" t="inlineStr">
         <is>
           <t>22/12/2022</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="inlineStr">
         <is>
           <t>UOC GESTIONE RISORSE UMANE</t>
         </is>
       </c>
       <c r="B124" t="inlineStr">
         <is>
-          <t>DR.SSA MASU ANNAMARIA</t>
+          <t>DR.SSA D'AVINO MARIA</t>
         </is>
       </c>
       <c r="C124" t="inlineStr"/>
       <c r="D124" t="inlineStr">
         <is>
           <t>&lt;p&gt;Avviso pubblico per conferimento incarico Direttore UOC Medicina Generale di Adria - Componenti Commissione Esaminatrice&lt;/p&gt;</t>
         </is>
       </c>
       <c r="E124" t="inlineStr">
         <is>
           <t>DPCM 23/03/1995</t>
         </is>
       </c>
       <c r="F124" t="inlineStr">
         <is>
           <t>26/10/2022</t>
         </is>
       </c>
       <c r="G124" t="inlineStr">
         <is>
-          <t>347,39</t>
+          <t>649,65</t>
         </is>
       </c>
       <c r="H124" t="inlineStr">
         <is>
           <t>22/12/2022</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="inlineStr">
         <is>
           <t>UOC GESTIONE RISORSE UMANE</t>
         </is>
       </c>
       <c r="B125" t="inlineStr">
         <is>
-          <t>DR.SSA PIRONTI TERESA</t>
+          <t>DR. DANOVA MARCO</t>
         </is>
       </c>
       <c r="C125" t="inlineStr"/>
       <c r="D125" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Avviso pubblico per conferimento incarico Direttore UOC Radioterapia - Componenti Commissione Esaminatrice&lt;/p&gt;</t>
+          <t>&lt;p&gt;Avviso pubblico per conferimento incarico Direttore UOC Medicina Generale di Adria - Componenti Commissione Esaminatrice&lt;/p&gt;</t>
         </is>
       </c>
       <c r="E125" t="inlineStr">
         <is>
           <t>DPCM 23/03/1995</t>
         </is>
       </c>
       <c r="F125" t="inlineStr">
         <is>
-          <t>24/11/2022</t>
+          <t>26/10/2022</t>
         </is>
       </c>
       <c r="G125" t="inlineStr">
         <is>
-          <t>548,06</t>
+          <t>649,94</t>
         </is>
       </c>
       <c r="H125" t="inlineStr">
         <is>
           <t>22/12/2022</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="inlineStr">
         <is>
           <t>UOC GESTIONE RISORSE UMANE</t>
         </is>
       </c>
       <c r="B126" t="inlineStr">
         <is>
-          <t>DR. SILVANO GIOVANNI</t>
+          <t>DR.SSA MASU ANNAMARIA</t>
         </is>
       </c>
       <c r="C126" t="inlineStr"/>
       <c r="D126" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Avviso pubblico per conferimento incarico Direttore UOC Radioterapia - Componenti Commissione Esaminatrice&lt;/p&gt;</t>
+          <t>&lt;p&gt;Avviso pubblico per conferimento incarico Direttore UOC Medicina Generale di Adria - Componenti Commissione Esaminatrice&lt;/p&gt;</t>
         </is>
       </c>
       <c r="E126" t="inlineStr">
         <is>
           <t>DPCM 23/03/1995</t>
         </is>
       </c>
       <c r="F126" t="inlineStr">
         <is>
-          <t>24/11/2022</t>
+          <t>26/10/2022</t>
         </is>
       </c>
       <c r="G126" t="inlineStr">
         <is>
-          <t>493,16</t>
+          <t>347,39</t>
         </is>
       </c>
       <c r="H126" t="inlineStr">
         <is>
           <t>22/12/2022</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="inlineStr">
         <is>
           <t>UOC GESTIONE RISORSE UMANE</t>
         </is>
       </c>
       <c r="B127" t="inlineStr">
         <is>
-          <t>DR.SSA MICHELUZZI CRISTINA</t>
+          <t>DR. GIANNINI MASSIMO</t>
         </is>
       </c>
       <c r="C127" t="inlineStr"/>
       <c r="D127" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Concorso pubblico per stabilizzazione Psicologi ex art. 20, c.2, D. Lgs. 75/2017 e s.m.i. - Componenti Commissione esaminatrice&lt;/p&gt;</t>
+          <t>&lt;p&gt;Avviso pubblico per conferimento incarico Direttore UOC Radioterapia - Componenti Commissione Esaminatrice&lt;/p&gt;</t>
         </is>
       </c>
       <c r="E127" t="inlineStr">
         <is>
           <t>DPCM 23/03/1995</t>
         </is>
       </c>
       <c r="F127" t="inlineStr">
         <is>
-          <t>21/10/2022</t>
+          <t>24/11/2022</t>
         </is>
       </c>
       <c r="G127" t="inlineStr">
         <is>
-          <t>405,70</t>
+          <t>538,83</t>
         </is>
       </c>
       <c r="H127" t="inlineStr">
         <is>
           <t>22/12/2022</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="inlineStr">
         <is>
           <t>UOC GESTIONE RISORSE UMANE</t>
         </is>
       </c>
       <c r="B128" t="inlineStr">
         <is>
-          <t>DR.SSA GIORDANI MARIA TERESA</t>
-[...6 lines deleted...]
-      </c>
+          <t>DR. SILVANO GIOVANNI</t>
+        </is>
+      </c>
+      <c r="C128" t="inlineStr"/>
       <c r="D128" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Avviso pubblico per conferimento incarico Direttore UOC Malattie Infettive - Componenti Commissione esaminatrice&lt;/p&gt;</t>
+          <t>&lt;p&gt;Avviso pubblico per conferimento incarico Direttore UOC Radioterapia - Componenti Commissione Esaminatrice&lt;/p&gt;</t>
         </is>
       </c>
       <c r="E128" t="inlineStr">
         <is>
           <t>DPCM 23/03/1995</t>
         </is>
       </c>
       <c r="F128" t="inlineStr">
         <is>
-          <t>29/09/2022</t>
+          <t>24/11/2022</t>
         </is>
       </c>
       <c r="G128" t="inlineStr">
         <is>
-          <t>€ 369,93</t>
+          <t>493,16</t>
         </is>
       </c>
       <c r="H128" t="inlineStr">
         <is>
-          <t>15/12/2022</t>
+          <t>22/12/2022</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="inlineStr">
         <is>
-          <t>UOC Servizi Tecnici e Patrimoniali</t>
+          <t>UOC GESTIONE RISORSE UMANE</t>
         </is>
       </c>
       <c r="B129" t="inlineStr">
         <is>
-          <t>Alessio Pipinato &amp; Partners</t>
-[...6 lines deleted...]
-      </c>
+          <t>DR.SSA PIRONTI TERESA</t>
+        </is>
+      </c>
+      <c r="C129" t="inlineStr"/>
       <c r="D129" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Incarico servizio di ingegneria ed architettura relativo al progetto definitivo e al coordinamento della sicurezza in fase di progettazione della Casa di Comunità di Porto Tolle,  in attuazione del PNRR&lt;/p&gt;</t>
+          <t>&lt;p&gt;Avviso pubblico per conferimento incarico Direttore UOC Radioterapia - Componenti Commissione Esaminatrice&lt;/p&gt;</t>
         </is>
       </c>
       <c r="E129" t="inlineStr">
         <is>
-          <t>D.Lgs 50/2016</t>
+          <t>DPCM 23/03/1995</t>
         </is>
       </c>
       <c r="F129" t="inlineStr">
         <is>
-          <t>1.8.2022 - 31.12.2022</t>
+          <t>24/11/2022</t>
         </is>
       </c>
       <c r="G129" t="inlineStr">
         <is>
-          <t>€ 44.528,07</t>
+          <t>548,06</t>
         </is>
       </c>
       <c r="H129" t="inlineStr">
         <is>
-          <t>08/12/2022</t>
+          <t>22/12/2022</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="inlineStr">
         <is>
-          <t>UOC Servizi Tecnici e Patrimoniali</t>
+          <t>UOC GESTIONE RISORSE UMANE</t>
         </is>
       </c>
       <c r="B130" t="inlineStr">
         <is>
-          <t>Ing. Emanuele Quota</t>
+          <t>DR.SSA GIORDANI MARIA TERESA</t>
         </is>
       </c>
       <c r="C130" t="inlineStr">
         <is>
-          <t>Determinazione dirigenziale n. 413 del 22.7.2022</t>
-[...2 lines deleted...]
-      <c r="D130" t="inlineStr"/>
+          <t>DDG n. n. 974 del 11/08/2022</t>
+        </is>
+      </c>
+      <c r="D130" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Avviso pubblico per conferimento incarico Direttore UOC Malattie Infettive - Componenti Commissione esaminatrice&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="E130" t="inlineStr">
         <is>
-          <t>D.Lgs 50/2016</t>
+          <t>DPCM 23/03/1995</t>
         </is>
       </c>
       <c r="F130" t="inlineStr">
         <is>
-          <t>1.8.2022 - 31.12.2022</t>
+          <t>29/09/2022</t>
         </is>
       </c>
       <c r="G130" t="inlineStr">
         <is>
-          <t>€ 25.673,18</t>
+          <t>€ 369,93</t>
         </is>
       </c>
       <c r="H130" t="inlineStr">
         <is>
-          <t>08/09/2022</t>
+          <t>15/12/2022</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="inlineStr">
         <is>
           <t>UOC Servizi Tecnici e Patrimoniali</t>
         </is>
       </c>
       <c r="B131" t="inlineStr">
         <is>
+          <t>Alessio Pipinato &amp; Partners</t>
+        </is>
+      </c>
+      <c r="C131" t="inlineStr">
+        <is>
+          <t>Delibera del Direttore Generale n. 868 del 13.7.2022</t>
+        </is>
+      </c>
+      <c r="D131" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Incarico servizio di ingegneria ed architettura relativo al progetto definitivo e al coordinamento della sicurezza in fase di progettazione della Casa di Comunità di Porto Tolle,  in attuazione del PNRR&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="E131" t="inlineStr">
+        <is>
+          <t>D.Lgs 50/2016</t>
+        </is>
+      </c>
+      <c r="F131" t="inlineStr">
+        <is>
+          <t>1.8.2022 - 31.12.2022</t>
+        </is>
+      </c>
+      <c r="G131" t="inlineStr">
+        <is>
+          <t>€ 44.528,07</t>
+        </is>
+      </c>
+      <c r="H131" t="inlineStr">
+        <is>
+          <t>08/12/2022</t>
+        </is>
+      </c>
+    </row>
+    <row r="132">
+      <c r="A132" t="inlineStr">
+        <is>
+          <t>UOC Servizi Tecnici e Patrimoniali</t>
+        </is>
+      </c>
+      <c r="B132" t="inlineStr">
+        <is>
+          <t>Ing. Emanuele Quota</t>
+        </is>
+      </c>
+      <c r="C132" t="inlineStr">
+        <is>
+          <t>Determinazione dirigenziale n. 413 del 22.7.2022</t>
+        </is>
+      </c>
+      <c r="D132" t="inlineStr"/>
+      <c r="E132" t="inlineStr">
+        <is>
+          <t>D.Lgs 50/2016</t>
+        </is>
+      </c>
+      <c r="F132" t="inlineStr">
+        <is>
+          <t>1.8.2022 - 31.12.2022</t>
+        </is>
+      </c>
+      <c r="G132" t="inlineStr">
+        <is>
+          <t>€ 25.673,18</t>
+        </is>
+      </c>
+      <c r="H132" t="inlineStr">
+        <is>
+          <t>08/09/2022</t>
+        </is>
+      </c>
+    </row>
+    <row r="133">
+      <c r="A133" t="inlineStr">
+        <is>
+          <t>UOC Servizi Tecnici e Patrimoniali</t>
+        </is>
+      </c>
+      <c r="B133" t="inlineStr">
+        <is>
           <t>F Project Srl</t>
         </is>
       </c>
-      <c r="C131" t="inlineStr">
+      <c r="C133" t="inlineStr">
         <is>
           <t>Delibera n. 878 del 13.7.2022</t>
         </is>
       </c>
-      <c r="D131" t="inlineStr">
+      <c r="D133" t="inlineStr">
         <is>
           <t>&lt;p&gt;Servizio di ingegneria ed architettura inerente la progettazione definitiva e i Piani di Sicurezza e Coordinamento della Casa di Comunità di Adria e COT di Adria, in attuazione del PNRR
  &lt;br&gt;
   &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="E131" t="inlineStr">
+      <c r="E133" t="inlineStr">
         <is>
           <t>D.Lgs 50/2016</t>
         </is>
       </c>
-      <c r="F131" t="inlineStr">
+      <c r="F133" t="inlineStr">
         <is>
           <t>1.8.2022 - 31.12.2022</t>
         </is>
       </c>
-      <c r="G131" t="inlineStr">
+      <c r="G133" t="inlineStr">
         <is>
           <t>€ 74.661,22</t>
         </is>
       </c>
-      <c r="H131" t="inlineStr">
+      <c r="H133" t="inlineStr">
         <is>
           <t>25/08/2022</t>
-        </is>
-[...82 lines deleted...]
-          <t>18/07/2022</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="inlineStr">
         <is>
-          <t>UOC GESTIONE RISORSE UMANE</t>
+          <t>UOC Servizi Tecnici e Patrimoniali</t>
         </is>
       </c>
       <c r="B134" t="inlineStr">
         <is>
-          <t>DR. BOCCIA ZOBOLI ANTONIO</t>
+          <t>Studio Tecnico Padovan e Franchini geometri associati</t>
         </is>
       </c>
       <c r="C134" t="inlineStr">
         <is>
-          <t>DDG n. 506 del 19/04/2022</t>
+          <t>Determinazione dirigenziale n. 345 del 21.6.2022</t>
         </is>
       </c>
       <c r="D134" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Avviso pubblico per Direttore UOC Direzione delle Professioni Sanitarie - Componenti Commissione esaminatrice&lt;/p&gt;</t>
+          <t>&lt;p&gt;Incarico di coordinamento della sicurezza in fase di esecuzione dei lavori di ampliamento Area Didattica universitaria, 3° piano Palazzina Servizi Ospedale di Adria&lt;/p&gt;</t>
         </is>
       </c>
       <c r="E134" t="inlineStr">
         <is>
-          <t>DPCM 23/03/1995</t>
+          <t>D.Lgs 50/2016</t>
         </is>
       </c>
       <c r="F134" t="inlineStr">
         <is>
-          <t>27/05/2022</t>
+          <t>25.7.2022 - 31.12.2022</t>
         </is>
       </c>
       <c r="G134" t="inlineStr">
         <is>
-          <t>€ 398,92</t>
+          <t>€ 4.324,00</t>
         </is>
       </c>
       <c r="H134" t="inlineStr">
         <is>
-          <t>16/06/2022</t>
+          <t>20/07/2022</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="inlineStr">
         <is>
-          <t>UOC GESTIONE RISORSE UMANE</t>
+          <t>UOC Servizi Tecnici e Patrimoniali</t>
         </is>
       </c>
       <c r="B135" t="inlineStr">
         <is>
-          <t>DR.SSA VOZZA STEFANIA</t>
+          <t>Arch. Alberto Lavezzo</t>
         </is>
       </c>
       <c r="C135" t="inlineStr">
         <is>
-          <t>DDG n. 244 del 23/02/2022</t>
+          <t>Determinazione dirigenziale n. 299 del 31.5.2022</t>
         </is>
       </c>
       <c r="D135" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Avviso pubblico per Direttore UOC Infanzia, Adolescenza e Famiglia del Consultorio D2 di Adria - Componenti Commissione esaminatrice&lt;/p&gt;</t>
+          <t>&lt;p&gt;Incarico di coordinamento  della sicurezza in fase di esecuzione dei lavori inerenti la realizzazione e riqualificazione del Blocco Nuovo dell'ex Ospedale di Lendinara (RO)&lt;/p&gt;</t>
         </is>
       </c>
       <c r="E135" t="inlineStr">
         <is>
-          <t>DPCM 23/03/1995</t>
+          <t>D.Lgs 50/2016</t>
         </is>
       </c>
       <c r="F135" t="inlineStr">
         <is>
-          <t>13/05/2022</t>
+          <t>1.8.2022 - 31.3.2023</t>
         </is>
       </c>
       <c r="G135" t="inlineStr">
         <is>
-          <t>€ 806,33</t>
+          <t>4.500,00</t>
         </is>
       </c>
       <c r="H135" t="inlineStr">
         <is>
-          <t>16/06/2022</t>
+          <t>18/07/2022</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="inlineStr">
         <is>
           <t>UOC GESTIONE RISORSE UMANE</t>
         </is>
       </c>
       <c r="B136" t="inlineStr">
         <is>
-          <t>DR. CALZOLARI STEFANO</t>
+          <t>DR.SSA VOZZA STEFANIA</t>
         </is>
       </c>
       <c r="C136" t="inlineStr">
         <is>
           <t>DDG n. 244 del 23/02/2022</t>
         </is>
       </c>
       <c r="D136" t="inlineStr">
         <is>
           <t>&lt;p&gt;Avviso pubblico per Direttore UOC Infanzia, Adolescenza e Famiglia del Consultorio D2 di Adria - Componenti Commissione esaminatrice&lt;/p&gt;</t>
         </is>
       </c>
       <c r="E136" t="inlineStr">
         <is>
           <t>DPCM 23/03/1995</t>
         </is>
       </c>
       <c r="F136" t="inlineStr">
         <is>
           <t>13/05/2022</t>
         </is>
       </c>
       <c r="G136" t="inlineStr">
         <is>
-          <t>€ 381,54</t>
+          <t>€ 806,33</t>
         </is>
       </c>
       <c r="H136" t="inlineStr">
         <is>
           <t>16/06/2022</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="inlineStr">
         <is>
           <t>UOC GESTIONE RISORSE UMANE</t>
         </is>
       </c>
       <c r="B137" t="inlineStr">
         <is>
-          <t>DR. FAGNI FABRIZIO</t>
+          <t>DR. CALZOLARI STEFANO</t>
         </is>
       </c>
       <c r="C137" t="inlineStr">
         <is>
           <t>DDG n. 244 del 23/02/2022</t>
         </is>
       </c>
       <c r="D137" t="inlineStr">
         <is>
           <t>&lt;p&gt;Avviso pubblico per Direttore UOC Infanzia, Adolescenza e Famiglia del Consultorio D2 di Adria - Componenti Commissione esaminatrice&lt;/p&gt;</t>
         </is>
       </c>
       <c r="E137" t="inlineStr">
         <is>
           <t>DPCM 23/03/1995</t>
         </is>
       </c>
       <c r="F137" t="inlineStr">
         <is>
           <t>13/05/2022</t>
         </is>
       </c>
       <c r="G137" t="inlineStr">
         <is>
-          <t>€ 556,55</t>
+          <t>€ 381,54</t>
         </is>
       </c>
       <c r="H137" t="inlineStr">
         <is>
           <t>16/06/2022</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="inlineStr">
         <is>
           <t>UOC GESTIONE RISORSE UMANE</t>
         </is>
       </c>
       <c r="B138" t="inlineStr">
         <is>
-          <t>DR. SESANA LUCA</t>
+          <t>DR. FAGNI FABRIZIO</t>
         </is>
       </c>
       <c r="C138" t="inlineStr">
         <is>
-          <t>DDG n. 209 del 17/02/2022</t>
+          <t>DDG n. 244 del 23/02/2022</t>
         </is>
       </c>
       <c r="D138" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Avviso pubblico per Direttore UOC Servizio Veterinario di Igiene degli Alimenti di origine Animale e loro Derivati - Componenti Commissione esaminatrice&lt;/p&gt;</t>
+          <t>&lt;p&gt;Avviso pubblico per Direttore UOC Infanzia, Adolescenza e Famiglia del Consultorio D2 di Adria - Componenti Commissione esaminatrice&lt;/p&gt;</t>
         </is>
       </c>
       <c r="E138" t="inlineStr">
         <is>
           <t>DPCM 23/03/1995</t>
         </is>
       </c>
       <c r="F138" t="inlineStr">
         <is>
-          <t>30/05/2022</t>
+          <t>13/05/2022</t>
         </is>
       </c>
       <c r="G138" t="inlineStr">
         <is>
-          <t>€ 603,97</t>
+          <t>€ 556,55</t>
         </is>
       </c>
       <c r="H138" t="inlineStr">
         <is>
           <t>16/06/2022</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="inlineStr">
         <is>
           <t>UOC GESTIONE RISORSE UMANE</t>
         </is>
       </c>
       <c r="B139" t="inlineStr">
         <is>
-          <t>DR.SSA DE PAULIS FRANCESCA</t>
+          <t>DR. SESANA LUCA</t>
         </is>
       </c>
       <c r="C139" t="inlineStr">
         <is>
           <t>DDG n. 209 del 17/02/2022</t>
         </is>
       </c>
       <c r="D139" t="inlineStr">
         <is>
           <t>&lt;p&gt;Avviso pubblico per Direttore UOC Servizio Veterinario di Igiene degli Alimenti di origine Animale e loro Derivati - Componenti Commissione esaminatrice&lt;/p&gt;</t>
         </is>
       </c>
       <c r="E139" t="inlineStr">
         <is>
           <t>DPCM 23/03/1995</t>
         </is>
       </c>
       <c r="F139" t="inlineStr">
         <is>
           <t>30/05/2022</t>
         </is>
       </c>
       <c r="G139" t="inlineStr">
         <is>
-          <t>€ 809,91</t>
+          <t>€ 603,97</t>
         </is>
       </c>
       <c r="H139" t="inlineStr">
         <is>
           <t>16/06/2022</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="inlineStr">
         <is>
           <t>UOC GESTIONE RISORSE UMANE</t>
         </is>
       </c>
       <c r="B140" t="inlineStr">
         <is>
-          <t>DR. GHINASSI PAOLO</t>
+          <t>DR.SSA DE PAULIS FRANCESCA</t>
         </is>
       </c>
       <c r="C140" t="inlineStr">
         <is>
           <t>DDG n. 209 del 17/02/2022</t>
         </is>
       </c>
       <c r="D140" t="inlineStr">
         <is>
           <t>&lt;p&gt;Avviso pubblico per Direttore UOC Servizio Veterinario di Igiene degli Alimenti di origine Animale e loro Derivati - Componenti Commissione esaminatrice&lt;/p&gt;</t>
         </is>
       </c>
       <c r="E140" t="inlineStr">
         <is>
           <t>DPCM 23/03/1995</t>
         </is>
       </c>
       <c r="F140" t="inlineStr">
         <is>
           <t>30/05/2022</t>
         </is>
       </c>
       <c r="G140" t="inlineStr">
         <is>
-          <t>€ 392,71</t>
+          <t>€ 809,91</t>
         </is>
       </c>
       <c r="H140" t="inlineStr">
         <is>
           <t>16/06/2022</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="inlineStr">
         <is>
           <t>UOC GESTIONE RISORSE UMANE</t>
         </is>
       </c>
       <c r="B141" t="inlineStr">
         <is>
-          <t>DR.SSA SGUGLIO ORSOLA</t>
+          <t>DR. GHINASSI PAOLO</t>
         </is>
       </c>
       <c r="C141" t="inlineStr">
         <is>
-          <t>DDG n. 843 del 22/10/2021</t>
+          <t>DDG n. 209 del 17/02/2022</t>
         </is>
       </c>
       <c r="D141" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Avviso pubblico per Direttore UOC Centrale Operativa 118 - Componenti Commissione esaminatrice&lt;/p&gt;</t>
+          <t>&lt;p&gt;Avviso pubblico per Direttore UOC Servizio Veterinario di Igiene degli Alimenti di origine Animale e loro Derivati - Componenti Commissione esaminatrice&lt;/p&gt;</t>
         </is>
       </c>
       <c r="E141" t="inlineStr">
         <is>
           <t>DPCM 23/03/1995</t>
         </is>
       </c>
       <c r="F141" t="inlineStr">
         <is>
-          <t>14/12/2021</t>
+          <t>30/05/2022</t>
         </is>
       </c>
       <c r="G141" t="inlineStr">
         <is>
-          <t>€ 1.331,73</t>
+          <t>€ 392,71</t>
         </is>
       </c>
       <c r="H141" t="inlineStr">
         <is>
           <t>16/06/2022</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="inlineStr">
         <is>
           <t>UOC GESTIONE RISORSE UMANE</t>
         </is>
       </c>
       <c r="B142" t="inlineStr">
         <is>
-          <t>DR. CALO' MAURO ANTONIO</t>
+          <t>DR.SSA SGUGLIO ORSOLA</t>
         </is>
       </c>
       <c r="C142" t="inlineStr">
         <is>
           <t>DDG n. 843 del 22/10/2021</t>
         </is>
       </c>
       <c r="D142" t="inlineStr">
         <is>
           <t>&lt;p&gt;Avviso pubblico per Direttore UOC Centrale Operativa 118 - Componenti Commissione esaminatrice&lt;/p&gt;</t>
         </is>
       </c>
       <c r="E142" t="inlineStr">
         <is>
           <t>DPCM 23/03/1995</t>
         </is>
       </c>
       <c r="F142" t="inlineStr">
         <is>
           <t>14/12/2021</t>
         </is>
       </c>
       <c r="G142" t="inlineStr">
         <is>
-          <t>€ 313,49</t>
+          <t>€ 1.331,73</t>
         </is>
       </c>
       <c r="H142" t="inlineStr">
         <is>
           <t>16/06/2022</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="inlineStr">
         <is>
           <t>UOC GESTIONE RISORSE UMANE</t>
         </is>
       </c>
       <c r="B143" t="inlineStr">
         <is>
-          <t>DR. BERTUCCO MAURIZIO</t>
+          <t>DR. CALO' MAURO ANTONIO</t>
         </is>
       </c>
       <c r="C143" t="inlineStr">
         <is>
-          <t>DDG n. 506 del 19/04/2022</t>
+          <t>DDG n. 843 del 22/10/2021</t>
         </is>
       </c>
       <c r="D143" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Avviso pubblico per Direttore UOC Direzione delle Professioni Sanitarie - Componenti Commissione esaminatrice&lt;/p&gt;</t>
+          <t>&lt;p&gt;Avviso pubblico per Direttore UOC Centrale Operativa 118 - Componenti Commissione esaminatrice&lt;/p&gt;</t>
         </is>
       </c>
       <c r="E143" t="inlineStr">
         <is>
           <t>DPCM 23/03/1995</t>
         </is>
       </c>
       <c r="F143" t="inlineStr">
         <is>
-          <t>27/05/2022</t>
+          <t>14/12/2021</t>
         </is>
       </c>
       <c r="G143" t="inlineStr">
         <is>
-          <t>€ 520,74</t>
+          <t>€ 313,49</t>
         </is>
       </c>
       <c r="H143" t="inlineStr">
         <is>
           <t>16/06/2022</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="inlineStr">
         <is>
           <t>UOC GESTIONE RISORSE UMANE</t>
         </is>
       </c>
       <c r="B144" t="inlineStr">
         <is>
           <t>DR. PAOLILLO CIRO</t>
         </is>
       </c>
       <c r="C144" t="inlineStr">
         <is>
           <t>DDG n. 843 del 22/10/2021</t>
         </is>
       </c>
       <c r="D144" t="inlineStr">
@@ -6414,165 +6414,165 @@
       </c>
       <c r="F144" t="inlineStr">
         <is>
           <t>14/12/2021</t>
         </is>
       </c>
       <c r="G144" t="inlineStr">
         <is>
           <t>€ 331,31</t>
         </is>
       </c>
       <c r="H144" t="inlineStr">
         <is>
           <t>16/06/2022</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="inlineStr">
         <is>
           <t>UOC GESTIONE RISORSE UMANE</t>
         </is>
       </c>
       <c r="B145" t="inlineStr">
         <is>
-          <t>DR.SSA SCATENI MONICA</t>
+          <t>DR. BERTUCCO MAURIZIO</t>
         </is>
       </c>
       <c r="C145" t="inlineStr">
         <is>
           <t>DDG n. 506 del 19/04/2022</t>
         </is>
       </c>
       <c r="D145" t="inlineStr">
         <is>
           <t>&lt;p&gt;Avviso pubblico per Direttore UOC Direzione delle Professioni Sanitarie - Componenti Commissione esaminatrice&lt;/p&gt;</t>
         </is>
       </c>
       <c r="E145" t="inlineStr">
         <is>
           <t>DPCM 23/03/1995</t>
         </is>
       </c>
       <c r="F145" t="inlineStr">
         <is>
           <t>27/05/2022</t>
         </is>
       </c>
       <c r="G145" t="inlineStr">
         <is>
-          <t>€ 482,92</t>
+          <t>€ 520,74</t>
         </is>
       </c>
       <c r="H145" t="inlineStr">
         <is>
           <t>16/06/2022</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="inlineStr">
         <is>
           <t>UOC GESTIONE RISORSE UMANE</t>
         </is>
       </c>
       <c r="B146" t="inlineStr">
         <is>
-          <t>DR.SSA BAIONA MARIA</t>
+          <t>DR. BOCCIA ZOBOLI ANTONIO</t>
         </is>
       </c>
       <c r="C146" t="inlineStr">
         <is>
-          <t>DDG n. 803 del 13.10.2021</t>
+          <t>DDG n. 506 del 19/04/2022</t>
         </is>
       </c>
       <c r="D146" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Avviso pubblico per conferimento incarico di Direttore della UOC Neuropsichiatria Infantile Ospedaliera - Componenti Commissione Esaminatrice&lt;/p&gt;</t>
+          <t>&lt;p&gt;Avviso pubblico per Direttore UOC Direzione delle Professioni Sanitarie - Componenti Commissione esaminatrice&lt;/p&gt;</t>
         </is>
       </c>
       <c r="E146" t="inlineStr">
         <is>
           <t>DPCM 23/03/1995</t>
         </is>
       </c>
       <c r="F146" t="inlineStr">
         <is>
-          <t>28/02/2022</t>
+          <t>27/05/2022</t>
         </is>
       </c>
       <c r="G146" t="inlineStr">
         <is>
-          <t>615,56</t>
+          <t>€ 398,92</t>
         </is>
       </c>
       <c r="H146" t="inlineStr">
         <is>
-          <t>26/05/2022</t>
+          <t>16/06/2022</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="inlineStr">
         <is>
           <t>UOC GESTIONE RISORSE UMANE</t>
         </is>
       </c>
       <c r="B147" t="inlineStr">
         <is>
-          <t>DR. ZULLINI EMANUELE</t>
+          <t>DR.SSA SCATENI MONICA</t>
         </is>
       </c>
       <c r="C147" t="inlineStr">
         <is>
-          <t>DDG n. 803 del 13.10.2021</t>
+          <t>DDG n. 506 del 19/04/2022</t>
         </is>
       </c>
       <c r="D147" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Avviso pubblico per conferimento incarico di Direttore della UOC Neuropsichiatria Infantile Ospedaliera - Componenti Commissione Esaminatrice&lt;/p&gt;</t>
+          <t>&lt;p&gt;Avviso pubblico per Direttore UOC Direzione delle Professioni Sanitarie - Componenti Commissione esaminatrice&lt;/p&gt;</t>
         </is>
       </c>
       <c r="E147" t="inlineStr">
         <is>
           <t>DPCM 23/03/1995</t>
         </is>
       </c>
       <c r="F147" t="inlineStr">
         <is>
-          <t>28/02/2022</t>
+          <t>27/05/2022</t>
         </is>
       </c>
       <c r="G147" t="inlineStr">
         <is>
-          <t>330,14</t>
+          <t>€ 482,92</t>
         </is>
       </c>
       <c r="H147" t="inlineStr">
         <is>
-          <t>26/05/2022</t>
+          <t>16/06/2022</t>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="inlineStr">
         <is>
           <t>UOC GESTIONE RISORSE UMANE</t>
         </is>
       </c>
       <c r="B148" t="inlineStr">
         <is>
           <t>DR. NONNIS ENRICO</t>
         </is>
       </c>
       <c r="C148" t="inlineStr">
         <is>
           <t>DDG n. 803 del 13.10.2021</t>
         </is>
       </c>
       <c r="D148" t="inlineStr">
         <is>
           <t>&lt;p&gt;Avviso pubblico per conferimento incarico di Direttore della UOC Neuropsichiatria Infantile Ospedaliera - Componenti Commissione Esaminatrice&lt;/p&gt;</t>
         </is>
       </c>
       <c r="E148" t="inlineStr">
@@ -6582,3176 +6582,3260 @@
       </c>
       <c r="F148" t="inlineStr">
         <is>
           <t>28/02/2022</t>
         </is>
       </c>
       <c r="G148" t="inlineStr">
         <is>
           <t>€ 946,00</t>
         </is>
       </c>
       <c r="H148" t="inlineStr">
         <is>
           <t>26/05/2022</t>
         </is>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="inlineStr">
         <is>
           <t>UOC GESTIONE RISORSE UMANE</t>
         </is>
       </c>
       <c r="B149" t="inlineStr">
         <is>
-          <t>DR. BIFULCO FRANCO</t>
+          <t>DR.SSA BAIONA MARIA</t>
         </is>
       </c>
       <c r="C149" t="inlineStr">
         <is>
-          <t>DDG n. 933 DEL 15.11.2022</t>
+          <t>DDG n. 803 del 13.10.2021</t>
         </is>
       </c>
       <c r="D149" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Avviso pubblico per il conferimento dell'incarico di Direttore della UOC Direzione Medica degli Ospedali di Rovigo, Trecenta e Adria - Componenti Commissione Esaminatrice&lt;/p&gt;</t>
+          <t>&lt;p&gt;Avviso pubblico per conferimento incarico di Direttore della UOC Neuropsichiatria Infantile Ospedaliera - Componenti Commissione Esaminatrice&lt;/p&gt;</t>
         </is>
       </c>
       <c r="E149" t="inlineStr">
         <is>
           <t>DPCM 23/03/1995</t>
         </is>
       </c>
       <c r="F149" t="inlineStr">
         <is>
-          <t>06/04/2022</t>
+          <t>28/02/2022</t>
         </is>
       </c>
       <c r="G149" t="inlineStr">
         <is>
-          <t>€ 571,22</t>
+          <t>615,56</t>
         </is>
       </c>
       <c r="H149" t="inlineStr">
         <is>
-          <t>23/05/2022</t>
+          <t>26/05/2022</t>
         </is>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="inlineStr">
         <is>
           <t>UOC GESTIONE RISORSE UMANE</t>
         </is>
       </c>
       <c r="B150" t="inlineStr">
         <is>
-          <t>DR.SSA VENTURINI DIANA</t>
+          <t>DR. ZULLINI EMANUELE</t>
         </is>
       </c>
       <c r="C150" t="inlineStr">
         <is>
-          <t>DDG n. 198 del 16.02.2022</t>
+          <t>DDG n. 803 del 13.10.2021</t>
         </is>
       </c>
       <c r="D150" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Avviso pubblico per il conferimento dell'incarico di Direttore della UOC Servizio Veterinario di Sanità Animale - Componenti Commissione Esaminatrice&lt;/p&gt;</t>
+          <t>&lt;p&gt;Avviso pubblico per conferimento incarico di Direttore della UOC Neuropsichiatria Infantile Ospedaliera - Componenti Commissione Esaminatrice&lt;/p&gt;</t>
         </is>
       </c>
       <c r="E150" t="inlineStr">
         <is>
           <t>DPCM 23/03/1995</t>
         </is>
       </c>
       <c r="F150" t="inlineStr">
         <is>
-          <t>12/04/2022</t>
+          <t>28/02/2022</t>
         </is>
       </c>
       <c r="G150" t="inlineStr">
         <is>
-          <t>€ 422,53</t>
+          <t>330,14</t>
         </is>
       </c>
       <c r="H150" t="inlineStr">
         <is>
-          <t>23/05/2022</t>
+          <t>26/05/2022</t>
         </is>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="inlineStr">
         <is>
           <t>UOC GESTIONE RISORSE UMANE</t>
         </is>
       </c>
       <c r="B151" t="inlineStr">
         <is>
-          <t>DR. FERRONATO ANSELMO</t>
+          <t>DR.SSA DEL CARLO PAOLA</t>
         </is>
       </c>
       <c r="C151" t="inlineStr">
         <is>
-          <t>DDG n. 198 del 16.02.2022</t>
+          <t>DDG n. 970 del 22/11/2021</t>
         </is>
       </c>
       <c r="D151" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Avviso pubblico per il conferimento dell'incarico di Direttore della UOC Servizio Veterinario di Sanità Animale - Componenti Commissione Esaminatrice&lt;/p&gt;</t>
+          <t>&lt;p&gt;Avviso pubblico per conferimento incarico Direttore UOC Ostetricia e Ginecologia di Adria - Componenti Commissione Esaminatrice&lt;/p&gt;</t>
         </is>
       </c>
       <c r="E151" t="inlineStr">
         <is>
           <t>DPCM 23/03/1995</t>
         </is>
       </c>
       <c r="F151" t="inlineStr">
         <is>
-          <t>12/04/2022</t>
+          <t>14/01/2022</t>
         </is>
       </c>
       <c r="G151" t="inlineStr">
         <is>
-          <t>€ 321,70</t>
+          <t>€ 637,13</t>
         </is>
       </c>
       <c r="H151" t="inlineStr">
         <is>
           <t>23/05/2022</t>
         </is>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="inlineStr">
         <is>
           <t>UOC GESTIONE RISORSE UMANE</t>
         </is>
       </c>
       <c r="B152" t="inlineStr">
         <is>
-          <t>DR.SSA GEMMA BRENZONI LAURA</t>
+          <t>DR. CONDEMI LEONE</t>
         </is>
       </c>
       <c r="C152" t="inlineStr">
         <is>
-          <t>DDG n. 198 del 16.02.2022</t>
+          <t>DDG n. 970 del 22/11/2021</t>
         </is>
       </c>
       <c r="D152" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Avviso pubblico per il conferimento dell'incarico di Direttore della UOC Servizio Veterinario di Sanità Animale - Componenti Commissione Esaminatrice&lt;/p&gt;</t>
+          <t>&lt;p&gt;Avviso pubblico per conferimento incarico Direttore UOC Ostetricia e Ginecologia di Adria - Componenti Commissione Esaminatrice&lt;/p&gt;</t>
         </is>
       </c>
       <c r="E152" t="inlineStr">
         <is>
           <t>DPCM 23/03/1995</t>
         </is>
       </c>
       <c r="F152" t="inlineStr">
         <is>
-          <t>12/04/2022</t>
+          <t>14/01/2022</t>
         </is>
       </c>
       <c r="G152" t="inlineStr">
         <is>
-          <t>€ 546,99</t>
+          <t>€ 212,33</t>
         </is>
       </c>
       <c r="H152" t="inlineStr">
         <is>
           <t>23/05/2022</t>
         </is>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="inlineStr">
         <is>
           <t>UOC GESTIONE RISORSE UMANE</t>
         </is>
       </c>
       <c r="B153" t="inlineStr">
         <is>
-          <t>DR.SSA DEL CARLO PAOLA</t>
+          <t>DR. STRUZZIERO ELISARIO</t>
         </is>
       </c>
       <c r="C153" t="inlineStr">
         <is>
           <t>DDG n. 970 del 22/11/2021</t>
         </is>
       </c>
       <c r="D153" t="inlineStr">
         <is>
           <t>&lt;p&gt;Avviso pubblico per conferimento incarico Direttore UOC Ostetricia e Ginecologia di Adria - Componenti Commissione Esaminatrice&lt;/p&gt;</t>
         </is>
       </c>
       <c r="E153" t="inlineStr">
         <is>
           <t>DPCM 23/03/1995</t>
         </is>
       </c>
       <c r="F153" t="inlineStr">
         <is>
           <t>14/01/2022</t>
         </is>
       </c>
       <c r="G153" t="inlineStr">
         <is>
-          <t>€ 637,13</t>
+          <t>€ 928,22</t>
         </is>
       </c>
       <c r="H153" t="inlineStr">
         <is>
           <t>23/05/2022</t>
         </is>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="inlineStr">
         <is>
           <t>UOC GESTIONE RISORSE UMANE</t>
         </is>
       </c>
       <c r="B154" t="inlineStr">
         <is>
-          <t>DR. CONDEMI LEONE</t>
+          <t>DR.SSA D'AURIA STEFANIA</t>
         </is>
       </c>
       <c r="C154" t="inlineStr">
         <is>
-          <t>DDG n. 970 del 22/11/2021</t>
+          <t>DDG n. 933 DEL 15.11.2022</t>
         </is>
       </c>
       <c r="D154" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Avviso pubblico per conferimento incarico Direttore UOC Ostetricia e Ginecologia di Adria - Componenti Commissione Esaminatrice&lt;/p&gt;</t>
+          <t>&lt;p&gt;Avviso pubblico per il conferimento dell'incarico di Direttore della UOC Direzione Medica degli Ospedali di Rovigo, Trecenta e Adria - Componenti Commissione Esaminatrice&lt;/p&gt;</t>
         </is>
       </c>
       <c r="E154" t="inlineStr">
         <is>
           <t>DPCM 23/03/1995</t>
         </is>
       </c>
       <c r="F154" t="inlineStr">
         <is>
-          <t>14/01/2022</t>
+          <t>06/04/2022</t>
         </is>
       </c>
       <c r="G154" t="inlineStr">
         <is>
-          <t>€ 212,33</t>
+          <t>€ 767,10</t>
         </is>
       </c>
       <c r="H154" t="inlineStr">
         <is>
           <t>23/05/2022</t>
         </is>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="inlineStr">
         <is>
           <t>UOC GESTIONE RISORSE UMANE</t>
         </is>
       </c>
       <c r="B155" t="inlineStr">
         <is>
-          <t>DR.SSA D'AURIA STEFANIA</t>
+          <t>DR. CADAMURO MORGANTE MARCO</t>
         </is>
       </c>
       <c r="C155" t="inlineStr">
         <is>
           <t>DDG n. 933 DEL 15.11.2022</t>
         </is>
       </c>
       <c r="D155" t="inlineStr">
         <is>
           <t>&lt;p&gt;Avviso pubblico per il conferimento dell'incarico di Direttore della UOC Direzione Medica degli Ospedali di Rovigo, Trecenta e Adria - Componenti Commissione Esaminatrice&lt;/p&gt;</t>
         </is>
       </c>
       <c r="E155" t="inlineStr">
         <is>
           <t>DPCM 23/03/1995</t>
         </is>
       </c>
       <c r="F155" t="inlineStr">
         <is>
           <t>06/04/2022</t>
         </is>
       </c>
       <c r="G155" t="inlineStr">
         <is>
-          <t>€ 767,10</t>
+          <t>€ 350,92</t>
         </is>
       </c>
       <c r="H155" t="inlineStr">
         <is>
           <t>23/05/2022</t>
         </is>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="inlineStr">
         <is>
           <t>UOC GESTIONE RISORSE UMANE</t>
         </is>
       </c>
       <c r="B156" t="inlineStr">
         <is>
-          <t>DR. STRUZZIERO ELISARIO</t>
+          <t>DR. BIFULCO FRANCO</t>
         </is>
       </c>
       <c r="C156" t="inlineStr">
         <is>
-          <t>DDG n. 970 del 22/11/2021</t>
+          <t>DDG n. 933 DEL 15.11.2022</t>
         </is>
       </c>
       <c r="D156" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Avviso pubblico per conferimento incarico Direttore UOC Ostetricia e Ginecologia di Adria - Componenti Commissione Esaminatrice&lt;/p&gt;</t>
+          <t>&lt;p&gt;Avviso pubblico per il conferimento dell'incarico di Direttore della UOC Direzione Medica degli Ospedali di Rovigo, Trecenta e Adria - Componenti Commissione Esaminatrice&lt;/p&gt;</t>
         </is>
       </c>
       <c r="E156" t="inlineStr">
         <is>
           <t>DPCM 23/03/1995</t>
         </is>
       </c>
       <c r="F156" t="inlineStr">
         <is>
-          <t>14/01/2022</t>
+          <t>06/04/2022</t>
         </is>
       </c>
       <c r="G156" t="inlineStr">
         <is>
-          <t>€ 928,22</t>
+          <t>€ 571,22</t>
         </is>
       </c>
       <c r="H156" t="inlineStr">
         <is>
           <t>23/05/2022</t>
         </is>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="inlineStr">
         <is>
           <t>UOC GESTIONE RISORSE UMANE</t>
         </is>
       </c>
       <c r="B157" t="inlineStr">
         <is>
-          <t>DR. CADAMURO MORGANTE MARCO</t>
+          <t>DR.SSA VENTURINI DIANA</t>
         </is>
       </c>
       <c r="C157" t="inlineStr">
         <is>
-          <t>DDG n. 933 DEL 15.11.2022</t>
+          <t>DDG n. 198 del 16.02.2022</t>
         </is>
       </c>
       <c r="D157" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Avviso pubblico per il conferimento dell'incarico di Direttore della UOC Direzione Medica degli Ospedali di Rovigo, Trecenta e Adria - Componenti Commissione Esaminatrice&lt;/p&gt;</t>
+          <t>&lt;p&gt;Avviso pubblico per il conferimento dell'incarico di Direttore della UOC Servizio Veterinario di Sanità Animale - Componenti Commissione Esaminatrice&lt;/p&gt;</t>
         </is>
       </c>
       <c r="E157" t="inlineStr">
         <is>
           <t>DPCM 23/03/1995</t>
         </is>
       </c>
       <c r="F157" t="inlineStr">
         <is>
-          <t>06/04/2022</t>
+          <t>12/04/2022</t>
         </is>
       </c>
       <c r="G157" t="inlineStr">
         <is>
-          <t>€ 350,92</t>
+          <t>€ 422,53</t>
         </is>
       </c>
       <c r="H157" t="inlineStr">
         <is>
           <t>23/05/2022</t>
         </is>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="inlineStr">
         <is>
           <t>UOC GESTIONE RISORSE UMANE</t>
         </is>
       </c>
       <c r="B158" t="inlineStr">
         <is>
-          <t>DR. BELLUATI ALBERTO</t>
+          <t>DR. FERRONATO ANSELMO</t>
         </is>
       </c>
       <c r="C158" t="inlineStr">
         <is>
-          <t>DDG n. 810 del 13/10/2021</t>
+          <t>DDG n. 198 del 16.02.2022</t>
         </is>
       </c>
       <c r="D158" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Avviso pubblico per il conferimento dell'incarico di Direttore UOC Ortopedia di Adria&lt;/p&gt;</t>
+          <t>&lt;p&gt;Avviso pubblico per il conferimento dell'incarico di Direttore della UOC Servizio Veterinario di Sanità Animale - Componenti Commissione Esaminatrice&lt;/p&gt;</t>
         </is>
       </c>
       <c r="E158" t="inlineStr">
         <is>
           <t>DPCM 23/03/1995</t>
         </is>
       </c>
       <c r="F158" t="inlineStr">
         <is>
-          <t>29/10/2021</t>
+          <t>12/04/2022</t>
         </is>
       </c>
       <c r="G158" t="inlineStr">
         <is>
-          <t>€ 356,3</t>
+          <t>€ 321,70</t>
         </is>
       </c>
       <c r="H158" t="inlineStr">
         <is>
-          <t>29/03/2022</t>
+          <t>23/05/2022</t>
         </is>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="inlineStr">
         <is>
           <t>UOC GESTIONE RISORSE UMANE</t>
         </is>
       </c>
       <c r="B159" t="inlineStr">
         <is>
-          <t>DR. MONTIS ANDREA</t>
+          <t>DR.SSA GEMMA BRENZONI LAURA</t>
         </is>
       </c>
       <c r="C159" t="inlineStr">
         <is>
-          <t>DDG n. 817 del 13/10/2021</t>
+          <t>DDG n. 198 del 16.02.2022</t>
         </is>
       </c>
       <c r="D159" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Avviso pubblico per conferimento incarico Direttore UOC Riabilitazione di Trecenta e Rovigo&lt;/p&gt;</t>
+          <t>&lt;p&gt;Avviso pubblico per il conferimento dell'incarico di Direttore della UOC Servizio Veterinario di Sanità Animale - Componenti Commissione Esaminatrice&lt;/p&gt;</t>
         </is>
       </c>
       <c r="E159" t="inlineStr">
         <is>
           <t>DPCM 23/03/1995</t>
         </is>
       </c>
       <c r="F159" t="inlineStr">
         <is>
-          <t>10/11/2021</t>
+          <t>12/04/2022</t>
         </is>
       </c>
       <c r="G159" t="inlineStr">
         <is>
-          <t>€ 351,56</t>
+          <t>€ 546,99</t>
         </is>
       </c>
       <c r="H159" t="inlineStr">
         <is>
-          <t>29/03/2022</t>
+          <t>23/05/2022</t>
         </is>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="inlineStr">
         <is>
           <t>UOC GESTIONE RISORSE UMANE</t>
         </is>
       </c>
       <c r="B160" t="inlineStr">
         <is>
-          <t>DR. LETTIERI CORRADO</t>
+          <t>DR. STORTI ENRICO</t>
         </is>
       </c>
       <c r="C160" t="inlineStr">
         <is>
-          <t>DDG n. 972 del 23/11/2021</t>
+          <t>DDG n. 1044 del 07/12/2021</t>
         </is>
       </c>
       <c r="D160" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Avviso pubblico per conferimento incarico Direttore UOC Cardiologia&lt;/p&gt;</t>
+          <t>&lt;p&gt;Avviso pubblico per attribuzione incarico Direttore UOC Anestesia e Rianimazione di Adria&lt;/p&gt;</t>
         </is>
       </c>
       <c r="E160" t="inlineStr">
         <is>
           <t>DPCM 23/03/1995</t>
         </is>
       </c>
       <c r="F160" t="inlineStr">
         <is>
-          <t>20/12/2021</t>
+          <t>21/12/2021</t>
         </is>
       </c>
       <c r="G160" t="inlineStr">
         <is>
-          <t>€ 529,19</t>
+          <t>€ 595,61</t>
         </is>
       </c>
       <c r="H160" t="inlineStr">
         <is>
           <t>29/03/2022</t>
         </is>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="inlineStr">
         <is>
           <t>UOC GESTIONE RISORSE UMANE</t>
         </is>
       </c>
       <c r="B161" t="inlineStr">
         <is>
-          <t>DR. CRIMI GASPARE</t>
+          <t>DR. CANTADORI LUCA</t>
         </is>
       </c>
       <c r="C161" t="inlineStr">
         <is>
-          <t>DDG n. 817 del 13/10/2021</t>
+          <t>DDG n. 1044 del 07/12/2021</t>
         </is>
       </c>
       <c r="D161" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Avviso pubblico per conferimento incarico Direttore UOC Riabilitazione di Trecenta e Rovigo&lt;/p&gt;</t>
+          <t>&lt;p&gt;Avviso pubblico per il conferimento dell'incarico di Direttore della UOC di Anestesia e Rianimazione di Adria&lt;/p&gt;</t>
         </is>
       </c>
       <c r="E161" t="inlineStr">
         <is>
           <t>DPCM 23/03/1995</t>
         </is>
       </c>
       <c r="F161" t="inlineStr">
         <is>
-          <t>10/11/2021</t>
+          <t>21/12/2021</t>
         </is>
       </c>
       <c r="G161" t="inlineStr">
         <is>
-          <t>€ 327,59</t>
+          <t>€ 469,82</t>
         </is>
       </c>
       <c r="H161" t="inlineStr">
         <is>
           <t>29/03/2022</t>
         </is>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="inlineStr">
         <is>
           <t>UOC GESTIONE RISORSE UMANE</t>
         </is>
       </c>
       <c r="B162" t="inlineStr">
         <is>
-          <t>DR. SACCA' SALVATORE</t>
+          <t>DR.SSA BEHR ASTRID</t>
         </is>
       </c>
       <c r="C162" t="inlineStr">
         <is>
-          <t>DDG n. 972 del 23/11/2021</t>
+          <t>DDG n. 1044 del 07/12/2021</t>
         </is>
       </c>
       <c r="D162" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Avviso pubblico per conferimento incarico Direttore UOC Cardiologia&lt;/p&gt;</t>
+          <t>&lt;p&gt;Avviso pubblico per il conferimento dell'incarico di Direttore della UOC di Anestesia e Rianimazione di Adria&lt;/p&gt;</t>
         </is>
       </c>
       <c r="E162" t="inlineStr">
         <is>
           <t>DPCM 23/03/1995</t>
         </is>
       </c>
       <c r="F162" t="inlineStr">
         <is>
-          <t>20/12/2021</t>
+          <t>21/12/2021</t>
         </is>
       </c>
       <c r="G162" t="inlineStr">
         <is>
-          <t>€ 370,1</t>
+          <t>€ 296,9</t>
         </is>
       </c>
       <c r="H162" t="inlineStr">
         <is>
           <t>29/03/2022</t>
         </is>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="inlineStr">
         <is>
           <t>UOC GESTIONE RISORSE UMANE</t>
         </is>
       </c>
       <c r="B163" t="inlineStr">
         <is>
-          <t>DR.SSA ROSSINI ROBERTA</t>
+          <t>DR. MOLINO CARLO</t>
         </is>
       </c>
       <c r="C163" t="inlineStr">
         <is>
-          <t>DDG n. 972 del 23/11/2021</t>
+          <t>DDG n. 1144 del 27/12/2021</t>
         </is>
       </c>
       <c r="D163" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Avviso pubblico per conferimento incarico Direttore UOC Cardiologia&lt;/p&gt;</t>
+          <t>&lt;p&gt;Avviso pubblico per conferimento incarico Direttore UOC Chirurgia Generale di Adria&lt;/p&gt;</t>
         </is>
       </c>
       <c r="E163" t="inlineStr">
         <is>
           <t>DPCM 23/03/1995</t>
         </is>
       </c>
       <c r="F163" t="inlineStr">
         <is>
-          <t>20/12/2021</t>
+          <t>20/01/2022</t>
         </is>
       </c>
       <c r="G163" t="inlineStr">
         <is>
-          <t>€ 536,01</t>
+          <t>€ 658,81</t>
         </is>
       </c>
       <c r="H163" t="inlineStr">
         <is>
           <t>29/03/2022</t>
         </is>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="inlineStr">
         <is>
           <t>UOC GESTIONE RISORSE UMANE</t>
         </is>
       </c>
       <c r="B164" t="inlineStr">
         <is>
-          <t>DR.SSA VANDELLI PAOLA</t>
+          <t>DR.SSA PICCOLI MICAELA</t>
         </is>
       </c>
       <c r="C164" t="inlineStr">
         <is>
-          <t>DDG n. 1075 del 09/12/2021</t>
+          <t>DDG n. 1144 del 27/12/2021</t>
         </is>
       </c>
       <c r="D164" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Avviso pubblico per conferimento incarico Direttore UOC Servizio per le Dipendenze - SerD&lt;/p&gt;</t>
+          <t>&lt;p&gt;Avviso pubblico per conferimento incarico Direttore UOC Chirurgia Generale di Adria&lt;/p&gt;</t>
         </is>
       </c>
       <c r="E164" t="inlineStr">
         <is>
           <t>DPCM 23/03/1995</t>
         </is>
       </c>
       <c r="F164" t="inlineStr">
         <is>
-          <t>27/01/2022</t>
+          <t>20/01/2022</t>
         </is>
       </c>
       <c r="G164" t="inlineStr">
         <is>
-          <t>€ 381,74</t>
+          <t>€ 423,37</t>
         </is>
       </c>
       <c r="H164" t="inlineStr">
         <is>
           <t>29/03/2022</t>
         </is>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="inlineStr">
         <is>
           <t>UOC GESTIONE RISORSE UMANE</t>
         </is>
       </c>
       <c r="B165" t="inlineStr">
         <is>
-          <t>DR.SSA DE PALMA ALESSANDRA</t>
+          <t>DR. RIZZO MAURIZIO</t>
         </is>
       </c>
       <c r="C165" t="inlineStr">
         <is>
-          <t>DDG n. 1101 del 16/12/2021</t>
+          <t>DDG n. 1144 del 27/12/2021</t>
         </is>
       </c>
       <c r="D165" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Avviso conferimento incarico Direttore UOC Medicina Legale&lt;/p&gt;</t>
+          <t>&lt;p&gt;Avviso pubblico per conferimento incarico Direttore UOC Chirurgia Generale di Adria&lt;/p&gt;</t>
         </is>
       </c>
       <c r="E165" t="inlineStr">
         <is>
           <t>DPCM 23/03/1995</t>
         </is>
       </c>
       <c r="F165" t="inlineStr">
         <is>
-          <t>11/01/2022</t>
+          <t>20/01/2022</t>
         </is>
       </c>
       <c r="G165" t="inlineStr">
         <is>
-          <t>€ 379,26</t>
+          <t>€ 326,65</t>
         </is>
       </c>
       <c r="H165" t="inlineStr">
         <is>
           <t>29/03/2022</t>
         </is>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="inlineStr">
         <is>
           <t>UOC GESTIONE RISORSE UMANE</t>
         </is>
       </c>
       <c r="B166" t="inlineStr">
         <is>
-          <t>DR. CERON GIACOMO</t>
+          <t>DR.SSA LOMBARDI BRUNA</t>
         </is>
       </c>
       <c r="C166" t="inlineStr">
         <is>
-          <t>DDG n. 1101 del 16/12/2021</t>
+          <t>DDG n. 813 del 13/10/2021</t>
         </is>
       </c>
       <c r="D166" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Avviso conferimento incarico Direttore UOC Medicina Legale&lt;/p&gt;</t>
+          <t>&lt;p&gt;Avviso pubblico per il conferimento dell'incarico di Direttore UOC Riabilitazione di Adria&lt;/p&gt;</t>
         </is>
       </c>
       <c r="E166" t="inlineStr">
         <is>
           <t>DPCM 23/03/1995</t>
         </is>
       </c>
       <c r="F166" t="inlineStr">
         <is>
-          <t>11/01/2022</t>
+          <t>09/11/2021</t>
         </is>
       </c>
       <c r="G166" t="inlineStr">
         <is>
-          <t>€ 340,58</t>
+          <t>€ 445,53</t>
         </is>
       </c>
       <c r="H166" t="inlineStr">
         <is>
           <t>29/03/2022</t>
         </is>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="inlineStr">
         <is>
           <t>UOC GESTIONE RISORSE UMANE</t>
         </is>
       </c>
       <c r="B167" t="inlineStr">
         <is>
-          <t>DR. VITELLO ANTONIO</t>
+          <t>DR.SSA ROSSETTO FRANCESCA</t>
         </is>
       </c>
       <c r="C167" t="inlineStr">
         <is>
-          <t>DDG n. 1101 del 16/12/2021</t>
+          <t>DDG n. 813 del 13/10/2021</t>
         </is>
       </c>
       <c r="D167" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Avviso conferimento incarico Direttore UOC Medicina Legale&lt;/p&gt;</t>
+          <t>&lt;p&gt;Avviso pubblico per il conferimento dell'incarico di Direttore UOC Riabilitazione di Adria&lt;/p&gt;</t>
         </is>
       </c>
       <c r="E167" t="inlineStr">
         <is>
           <t>DPCM 23/03/1995</t>
         </is>
       </c>
       <c r="F167" t="inlineStr">
         <is>
-          <t>11/01/2022</t>
+          <t>09/11/2021</t>
         </is>
       </c>
       <c r="G167" t="inlineStr">
         <is>
-          <t>€ 528,36</t>
+          <t>€ 343,94</t>
         </is>
       </c>
       <c r="H167" t="inlineStr">
         <is>
           <t>29/03/2022</t>
         </is>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="inlineStr">
         <is>
           <t>UOC GESTIONE RISORSE UMANE</t>
         </is>
       </c>
       <c r="B168" t="inlineStr">
         <is>
-          <t>DR. PARISI GIANCARLO</t>
+          <t>DR. SCAPIN MARIO</t>
         </is>
       </c>
       <c r="C168" t="inlineStr">
         <is>
-          <t>DDG n. 1075 del 09/12/2021</t>
+          <t>DDG n. 813 del 13/10/2021</t>
         </is>
       </c>
       <c r="D168" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Avviso pubblico per conferimento incarico Direttore UOC Servizio per le Dipendenze - SerD&lt;/p&gt;</t>
+          <t>&lt;p&gt;Avviso pubblico per il conferimento dell'incarico di Direttore UOC Riabilitazione di Adria&lt;/p&gt;</t>
         </is>
       </c>
       <c r="E168" t="inlineStr">
         <is>
           <t>DPCM 23/03/1995</t>
         </is>
       </c>
       <c r="F168" t="inlineStr">
         <is>
-          <t>27/01/2022</t>
+          <t>09/11/2021</t>
         </is>
       </c>
       <c r="G168" t="inlineStr">
         <is>
-          <t>€ 290,57</t>
+          <t>€ 343,94</t>
         </is>
       </c>
       <c r="H168" t="inlineStr">
         <is>
           <t>29/03/2022</t>
         </is>
       </c>
     </row>
     <row r="169">
       <c r="A169" t="inlineStr">
         <is>
           <t>UOC GESTIONE RISORSE UMANE</t>
         </is>
       </c>
       <c r="B169" t="inlineStr">
         <is>
-          <t>DR. SELLINI MARIO</t>
+          <t>DR. COLOMBINI MIRALDO</t>
         </is>
       </c>
       <c r="C169" t="inlineStr">
         <is>
-          <t>DDG n. 1075 del 09/12/2021</t>
+          <t>DDG n. 896 del 03/11/2021</t>
         </is>
       </c>
       <c r="D169" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Avviso pubblico per conferimento incarico Direttore UOC Servizio per le Dipendenze - SerD&lt;/p&gt;</t>
+          <t>&lt;p&gt;Avviso pubblico per conferimento incarico Direttore UOC Ortopedia e Traumatologia di Rovigo e Trecenta&lt;/p&gt;</t>
         </is>
       </c>
       <c r="E169" t="inlineStr">
         <is>
           <t>DPCM 23/03/1995</t>
         </is>
       </c>
       <c r="F169" t="inlineStr">
         <is>
-          <t>27/01/2022</t>
+          <t>25/11/2021</t>
         </is>
       </c>
       <c r="G169" t="inlineStr">
         <is>
-          <t>€ 720,74</t>
+          <t>€ 374,38</t>
         </is>
       </c>
       <c r="H169" t="inlineStr">
         <is>
           <t>29/03/2022</t>
         </is>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="inlineStr">
         <is>
           <t>UOC GESTIONE RISORSE UMANE</t>
         </is>
       </c>
       <c r="B170" t="inlineStr">
         <is>
-          <t>DR. SCAPIN MARIO</t>
+          <t>DR. SCALVI ANDREA</t>
         </is>
       </c>
       <c r="C170" t="inlineStr">
         <is>
-          <t>DDG n. 813 del 13/10/2021</t>
+          <t>DDG n. 896 del 03/11/2021</t>
         </is>
       </c>
       <c r="D170" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Avviso pubblico per il conferimento dell'incarico di Direttore UOC Riabilitazione di Adria&lt;/p&gt;</t>
+          <t>&lt;p&gt;Avviso pubblico per conferimento incarico Direttore UOC Ortopedia e Traumatologia di Rovigo e Trecenta&lt;/p&gt;</t>
         </is>
       </c>
       <c r="E170" t="inlineStr">
         <is>
           <t>DPCM 23/03/1995</t>
         </is>
       </c>
       <c r="F170" t="inlineStr">
         <is>
-          <t>09/11/2021</t>
+          <t>25/11/2021</t>
         </is>
       </c>
       <c r="G170" t="inlineStr">
         <is>
-          <t>€ 343,94</t>
+          <t>€ 318,69</t>
         </is>
       </c>
       <c r="H170" t="inlineStr">
         <is>
           <t>29/03/2022</t>
         </is>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="inlineStr">
         <is>
           <t>UOC GESTIONE RISORSE UMANE</t>
         </is>
       </c>
       <c r="B171" t="inlineStr">
         <is>
-          <t>DR. STORTI ENRICO</t>
+          <t>DR.SSA VIOLA ERIKA MARIA</t>
         </is>
       </c>
       <c r="C171" t="inlineStr">
         <is>
-          <t>DDG n. 1044 del 07/12/2021</t>
+          <t>DDG n. 896 del 03/11/2021</t>
         </is>
       </c>
       <c r="D171" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Avviso pubblico per attribuzione incarico Direttore UOC Anestesia e Rianimazione di Adria&lt;/p&gt;</t>
+          <t>&lt;p&gt;Avviso pubblico per conferimento incarico Direttore UOC Ortopedia e Traumatologia di Rovigo e Trecenta&lt;/p&gt;</t>
         </is>
       </c>
       <c r="E171" t="inlineStr">
         <is>
           <t>DPCM 23/03/1995</t>
         </is>
       </c>
       <c r="F171" t="inlineStr">
         <is>
-          <t>21/12/2021</t>
+          <t>25/11/2021</t>
         </is>
       </c>
       <c r="G171" t="inlineStr">
         <is>
-          <t>€ 595,61</t>
+          <t>€ 415,34</t>
         </is>
       </c>
       <c r="H171" t="inlineStr">
         <is>
           <t>29/03/2022</t>
         </is>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="inlineStr">
         <is>
           <t>UOC GESTIONE RISORSE UMANE</t>
         </is>
       </c>
       <c r="B172" t="inlineStr">
         <is>
-          <t>DR. CANTADORI LUCA</t>
+          <t>DR. FERRELI ALBERTO</t>
         </is>
       </c>
       <c r="C172" t="inlineStr">
         <is>
-          <t>DDG n. 1044 del 07/12/2021</t>
+          <t>DDG n. 810 del 13/10/2021</t>
         </is>
       </c>
       <c r="D172" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Avviso pubblico per il conferimento dell'incarico di Direttore della UOC di Anestesia e Rianimazione di Adria&lt;/p&gt;</t>
+          <t>&lt;p&gt;Avviso pubblico per il conferimento dell'incarico di Direttore UOC Ortopedia di Adria&lt;/p&gt;</t>
         </is>
       </c>
       <c r="E172" t="inlineStr">
         <is>
           <t>DPCM 23/03/1995</t>
         </is>
       </c>
       <c r="F172" t="inlineStr">
         <is>
-          <t>21/12/2021</t>
+          <t>29/10/2021</t>
         </is>
       </c>
       <c r="G172" t="inlineStr">
         <is>
-          <t>€ 469,82</t>
+          <t>€ 861,92</t>
         </is>
       </c>
       <c r="H172" t="inlineStr">
         <is>
           <t>29/03/2022</t>
         </is>
       </c>
     </row>
     <row r="173">
       <c r="A173" t="inlineStr">
         <is>
           <t>UOC GESTIONE RISORSE UMANE</t>
         </is>
       </c>
       <c r="B173" t="inlineStr">
         <is>
-          <t>DR.SSA BEHR ASTRID</t>
+          <t>DR. BELLUATI ALBERTO</t>
         </is>
       </c>
       <c r="C173" t="inlineStr">
         <is>
-          <t>DDG n. 1044 del 07/12/2021</t>
+          <t>DDG n. 810 del 13/10/2021</t>
         </is>
       </c>
       <c r="D173" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Avviso pubblico per il conferimento dell'incarico di Direttore della UOC di Anestesia e Rianimazione di Adria&lt;/p&gt;</t>
+          <t>&lt;p&gt;Avviso pubblico per il conferimento dell'incarico di Direttore UOC Ortopedia di Adria&lt;/p&gt;</t>
         </is>
       </c>
       <c r="E173" t="inlineStr">
         <is>
           <t>DPCM 23/03/1995</t>
         </is>
       </c>
       <c r="F173" t="inlineStr">
         <is>
-          <t>21/12/2021</t>
+          <t>29/10/2021</t>
         </is>
       </c>
       <c r="G173" t="inlineStr">
         <is>
-          <t>€ 296,9</t>
+          <t>€ 356,3</t>
         </is>
       </c>
       <c r="H173" t="inlineStr">
         <is>
           <t>29/03/2022</t>
         </is>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="inlineStr">
         <is>
           <t>UOC GESTIONE RISORSE UMANE</t>
         </is>
       </c>
       <c r="B174" t="inlineStr">
         <is>
-          <t>DR. MOLINO CARLO</t>
+          <t>DR. BIAGINI ROBERTO</t>
         </is>
       </c>
       <c r="C174" t="inlineStr">
         <is>
-          <t>DDG n. 1144 del 27/12/2021</t>
+          <t>DDG n. 810 del 13/10/2021</t>
         </is>
       </c>
       <c r="D174" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Avviso pubblico per conferimento incarico Direttore UOC Chirurgia Generale di Adria&lt;/p&gt;</t>
+          <t>&lt;p&gt;Avviso pubblico per il conferimento dell'incarico di Direttore UOC Ortopedia di Adria&lt;/p&gt;</t>
         </is>
       </c>
       <c r="E174" t="inlineStr">
         <is>
           <t>DPCM 23/03/1995</t>
         </is>
       </c>
       <c r="F174" t="inlineStr">
         <is>
-          <t>20/01/2022</t>
+          <t>29/10/2021</t>
         </is>
       </c>
       <c r="G174" t="inlineStr">
         <is>
-          <t>€ 658,81</t>
+          <t>€ 378,35</t>
         </is>
       </c>
       <c r="H174" t="inlineStr">
         <is>
           <t>29/03/2022</t>
         </is>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="inlineStr">
         <is>
           <t>UOC GESTIONE RISORSE UMANE</t>
         </is>
       </c>
       <c r="B175" t="inlineStr">
         <is>
-          <t>DR.SSA PICCOLI MICAELA</t>
+          <t>DR. GIOVANNINI ALESSANDRO</t>
         </is>
       </c>
       <c r="C175" t="inlineStr">
         <is>
-          <t>DDG n. 1144 del 27/12/2021</t>
+          <t>DDG n. 817 del 13/10/2021</t>
         </is>
       </c>
       <c r="D175" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Avviso pubblico per conferimento incarico Direttore UOC Chirurgia Generale di Adria&lt;/p&gt;</t>
+          <t>&lt;p&gt;Avviso pubblico per conferimento incarico Direttore UOC Riabilitazione di Trecenta e Rovigo&lt;/p&gt;</t>
         </is>
       </c>
       <c r="E175" t="inlineStr">
         <is>
           <t>DPCM 23/03/1995</t>
         </is>
       </c>
       <c r="F175" t="inlineStr">
         <is>
-          <t>20/01/2022</t>
+          <t>10/11/2021</t>
         </is>
       </c>
       <c r="G175" t="inlineStr">
         <is>
-          <t>€ 423,37</t>
+          <t>€ 348,15</t>
         </is>
       </c>
       <c r="H175" t="inlineStr">
         <is>
           <t>29/03/2022</t>
         </is>
       </c>
     </row>
     <row r="176">
       <c r="A176" t="inlineStr">
         <is>
           <t>UOC GESTIONE RISORSE UMANE</t>
         </is>
       </c>
       <c r="B176" t="inlineStr">
         <is>
-          <t>DR. RIZZO MAURIZIO</t>
+          <t>DR. MONTIS ANDREA</t>
         </is>
       </c>
       <c r="C176" t="inlineStr">
         <is>
-          <t>DDG n. 1144 del 27/12/2021</t>
+          <t>DDG n. 817 del 13/10/2021</t>
         </is>
       </c>
       <c r="D176" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Avviso pubblico per conferimento incarico Direttore UOC Chirurgia Generale di Adria&lt;/p&gt;</t>
+          <t>&lt;p&gt;Avviso pubblico per conferimento incarico Direttore UOC Riabilitazione di Trecenta e Rovigo&lt;/p&gt;</t>
         </is>
       </c>
       <c r="E176" t="inlineStr">
         <is>
           <t>DPCM 23/03/1995</t>
         </is>
       </c>
       <c r="F176" t="inlineStr">
         <is>
-          <t>20/01/2022</t>
+          <t>10/11/2021</t>
         </is>
       </c>
       <c r="G176" t="inlineStr">
         <is>
-          <t>€ 326,65</t>
+          <t>€ 351,56</t>
         </is>
       </c>
       <c r="H176" t="inlineStr">
         <is>
           <t>29/03/2022</t>
         </is>
       </c>
     </row>
     <row r="177">
       <c r="A177" t="inlineStr">
         <is>
           <t>UOC GESTIONE RISORSE UMANE</t>
         </is>
       </c>
       <c r="B177" t="inlineStr">
         <is>
-          <t>DR.SSA LOMBARDI BRUNA</t>
+          <t>DR. CRIMI GASPARE</t>
         </is>
       </c>
       <c r="C177" t="inlineStr">
         <is>
-          <t>DDG n. 813 del 13/10/2021</t>
+          <t>DDG n. 817 del 13/10/2021</t>
         </is>
       </c>
       <c r="D177" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Avviso pubblico per il conferimento dell'incarico di Direttore UOC Riabilitazione di Adria&lt;/p&gt;</t>
+          <t>&lt;p&gt;Avviso pubblico per conferimento incarico Direttore UOC Riabilitazione di Trecenta e Rovigo&lt;/p&gt;</t>
         </is>
       </c>
       <c r="E177" t="inlineStr">
         <is>
           <t>DPCM 23/03/1995</t>
         </is>
       </c>
       <c r="F177" t="inlineStr">
         <is>
-          <t>09/11/2021</t>
+          <t>10/11/2021</t>
         </is>
       </c>
       <c r="G177" t="inlineStr">
         <is>
-          <t>€ 445,53</t>
+          <t>€ 327,59</t>
         </is>
       </c>
       <c r="H177" t="inlineStr">
         <is>
           <t>29/03/2022</t>
         </is>
       </c>
     </row>
     <row r="178">
       <c r="A178" t="inlineStr">
         <is>
           <t>UOC GESTIONE RISORSE UMANE</t>
         </is>
       </c>
       <c r="B178" t="inlineStr">
         <is>
-          <t>DR.SSA ROSSETTO FRANCESCA</t>
+          <t>DR. SACCA' SALVATORE</t>
         </is>
       </c>
       <c r="C178" t="inlineStr">
         <is>
-          <t>DDG n. 813 del 13/10/2021</t>
+          <t>DDG n. 972 del 23/11/2021</t>
         </is>
       </c>
       <c r="D178" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Avviso pubblico per il conferimento dell'incarico di Direttore UOC Riabilitazione di Adria&lt;/p&gt;</t>
+          <t>&lt;p&gt;Avviso pubblico per conferimento incarico Direttore UOC Cardiologia&lt;/p&gt;</t>
         </is>
       </c>
       <c r="E178" t="inlineStr">
         <is>
           <t>DPCM 23/03/1995</t>
         </is>
       </c>
       <c r="F178" t="inlineStr">
         <is>
-          <t>09/11/2021</t>
+          <t>20/12/2021</t>
         </is>
       </c>
       <c r="G178" t="inlineStr">
         <is>
-          <t>€ 343,94</t>
+          <t>€ 370,1</t>
         </is>
       </c>
       <c r="H178" t="inlineStr">
         <is>
           <t>29/03/2022</t>
         </is>
       </c>
     </row>
     <row r="179">
       <c r="A179" t="inlineStr">
         <is>
           <t>UOC GESTIONE RISORSE UMANE</t>
         </is>
       </c>
       <c r="B179" t="inlineStr">
         <is>
-          <t>DR. COLOMBINI MIRALDO</t>
+          <t>DR. LETTIERI CORRADO</t>
         </is>
       </c>
       <c r="C179" t="inlineStr">
         <is>
-          <t>DDG n. 896 del 03/11/2021</t>
+          <t>DDG n. 972 del 23/11/2021</t>
         </is>
       </c>
       <c r="D179" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Avviso pubblico per conferimento incarico Direttore UOC Ortopedia e Traumatologia di Rovigo e Trecenta&lt;/p&gt;</t>
+          <t>&lt;p&gt;Avviso pubblico per conferimento incarico Direttore UOC Cardiologia&lt;/p&gt;</t>
         </is>
       </c>
       <c r="E179" t="inlineStr">
         <is>
           <t>DPCM 23/03/1995</t>
         </is>
       </c>
       <c r="F179" t="inlineStr">
         <is>
-          <t>25/11/2021</t>
+          <t>20/12/2021</t>
         </is>
       </c>
       <c r="G179" t="inlineStr">
         <is>
-          <t>€ 374,38</t>
+          <t>€ 529,19</t>
         </is>
       </c>
       <c r="H179" t="inlineStr">
         <is>
           <t>29/03/2022</t>
         </is>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="inlineStr">
         <is>
           <t>UOC GESTIONE RISORSE UMANE</t>
         </is>
       </c>
       <c r="B180" t="inlineStr">
         <is>
-          <t>DR. SCALVI ANDREA</t>
+          <t>DR.SSA ROSSINI ROBERTA</t>
         </is>
       </c>
       <c r="C180" t="inlineStr">
         <is>
-          <t>DDG n. 896 del 03/11/2021</t>
+          <t>DDG n. 972 del 23/11/2021</t>
         </is>
       </c>
       <c r="D180" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Avviso pubblico per conferimento incarico Direttore UOC Ortopedia e Traumatologia di Rovigo e Trecenta&lt;/p&gt;</t>
+          <t>&lt;p&gt;Avviso pubblico per conferimento incarico Direttore UOC Cardiologia&lt;/p&gt;</t>
         </is>
       </c>
       <c r="E180" t="inlineStr">
         <is>
           <t>DPCM 23/03/1995</t>
         </is>
       </c>
       <c r="F180" t="inlineStr">
         <is>
-          <t>25/11/2021</t>
+          <t>20/12/2021</t>
         </is>
       </c>
       <c r="G180" t="inlineStr">
         <is>
-          <t>€ 318,69</t>
+          <t>€ 536,01</t>
         </is>
       </c>
       <c r="H180" t="inlineStr">
         <is>
           <t>29/03/2022</t>
         </is>
       </c>
     </row>
     <row r="181">
       <c r="A181" t="inlineStr">
         <is>
           <t>UOC GESTIONE RISORSE UMANE</t>
         </is>
       </c>
       <c r="B181" t="inlineStr">
         <is>
-          <t>DR.SSA VIOLA ERIKA MARIA</t>
+          <t>DR.SSA DE PALMA ALESSANDRA</t>
         </is>
       </c>
       <c r="C181" t="inlineStr">
         <is>
-          <t>DDG n. 896 del 03/11/2021</t>
+          <t>DDG n. 1101 del 16/12/2021</t>
         </is>
       </c>
       <c r="D181" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Avviso pubblico per conferimento incarico Direttore UOC Ortopedia e Traumatologia di Rovigo e Trecenta&lt;/p&gt;</t>
+          <t>&lt;p&gt;Avviso conferimento incarico Direttore UOC Medicina Legale&lt;/p&gt;</t>
         </is>
       </c>
       <c r="E181" t="inlineStr">
         <is>
           <t>DPCM 23/03/1995</t>
         </is>
       </c>
       <c r="F181" t="inlineStr">
         <is>
-          <t>25/11/2021</t>
+          <t>11/01/2022</t>
         </is>
       </c>
       <c r="G181" t="inlineStr">
         <is>
-          <t>€ 415,34</t>
+          <t>€ 379,26</t>
         </is>
       </c>
       <c r="H181" t="inlineStr">
         <is>
           <t>29/03/2022</t>
         </is>
       </c>
     </row>
     <row r="182">
       <c r="A182" t="inlineStr">
         <is>
           <t>UOC GESTIONE RISORSE UMANE</t>
         </is>
       </c>
       <c r="B182" t="inlineStr">
         <is>
-          <t>DR. FERRELI ALBERTO</t>
+          <t>DR. CERON GIACOMO</t>
         </is>
       </c>
       <c r="C182" t="inlineStr">
         <is>
-          <t>DDG n. 810 del 13/10/2021</t>
+          <t>DDG n. 1101 del 16/12/2021</t>
         </is>
       </c>
       <c r="D182" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Avviso pubblico per il conferimento dell'incarico di Direttore UOC Ortopedia di Adria&lt;/p&gt;</t>
+          <t>&lt;p&gt;Avviso conferimento incarico Direttore UOC Medicina Legale&lt;/p&gt;</t>
         </is>
       </c>
       <c r="E182" t="inlineStr">
         <is>
           <t>DPCM 23/03/1995</t>
         </is>
       </c>
       <c r="F182" t="inlineStr">
         <is>
-          <t>29/10/2021</t>
+          <t>11/01/2022</t>
         </is>
       </c>
       <c r="G182" t="inlineStr">
         <is>
-          <t>€ 861,92</t>
+          <t>€ 340,58</t>
         </is>
       </c>
       <c r="H182" t="inlineStr">
         <is>
           <t>29/03/2022</t>
         </is>
       </c>
     </row>
     <row r="183">
       <c r="A183" t="inlineStr">
         <is>
           <t>UOC GESTIONE RISORSE UMANE</t>
         </is>
       </c>
       <c r="B183" t="inlineStr">
         <is>
-          <t>DR. BIAGINI ROBERTO</t>
+          <t>DR. VITELLO ANTONIO</t>
         </is>
       </c>
       <c r="C183" t="inlineStr">
         <is>
-          <t>DDG n. 810 del 13/10/2021</t>
+          <t>DDG n. 1101 del 16/12/2021</t>
         </is>
       </c>
       <c r="D183" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Avviso pubblico per il conferimento dell'incarico di Direttore UOC Ortopedia di Adria&lt;/p&gt;</t>
+          <t>&lt;p&gt;Avviso conferimento incarico Direttore UOC Medicina Legale&lt;/p&gt;</t>
         </is>
       </c>
       <c r="E183" t="inlineStr">
         <is>
           <t>DPCM 23/03/1995</t>
         </is>
       </c>
       <c r="F183" t="inlineStr">
         <is>
-          <t>29/10/2021</t>
+          <t>11/01/2022</t>
         </is>
       </c>
       <c r="G183" t="inlineStr">
         <is>
-          <t>€ 378,35</t>
+          <t>€ 528,36</t>
         </is>
       </c>
       <c r="H183" t="inlineStr">
         <is>
           <t>29/03/2022</t>
         </is>
       </c>
     </row>
     <row r="184">
       <c r="A184" t="inlineStr">
         <is>
           <t>UOC GESTIONE RISORSE UMANE</t>
         </is>
       </c>
       <c r="B184" t="inlineStr">
         <is>
-          <t>DR. GIOVANNINI ALESSANDRO</t>
+          <t>DR.SSA VANDELLI PAOLA</t>
         </is>
       </c>
       <c r="C184" t="inlineStr">
         <is>
-          <t>DDG n. 817 del 13/10/2021</t>
+          <t>DDG n. 1075 del 09/12/2021</t>
         </is>
       </c>
       <c r="D184" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Avviso pubblico per conferimento incarico Direttore UOC Riabilitazione di Trecenta e Rovigo&lt;/p&gt;</t>
+          <t>&lt;p&gt;Avviso pubblico per conferimento incarico Direttore UOC Servizio per le Dipendenze - SerD&lt;/p&gt;</t>
         </is>
       </c>
       <c r="E184" t="inlineStr">
         <is>
           <t>DPCM 23/03/1995</t>
         </is>
       </c>
       <c r="F184" t="inlineStr">
         <is>
-          <t>10/11/2021</t>
+          <t>27/01/2022</t>
         </is>
       </c>
       <c r="G184" t="inlineStr">
         <is>
-          <t>€ 348,15</t>
+          <t>€ 381,74</t>
         </is>
       </c>
       <c r="H184" t="inlineStr">
         <is>
           <t>29/03/2022</t>
         </is>
       </c>
     </row>
     <row r="185">
       <c r="A185" t="inlineStr">
         <is>
-          <t>UOC Servizi Tecnici e Patrimoniali</t>
+          <t>UOC GESTIONE RISORSE UMANE</t>
         </is>
       </c>
       <c r="B185" t="inlineStr">
         <is>
-          <t>Studio Tecnico Padovan e Franchini geometri associati</t>
+          <t>DR. PARISI GIANCARLO</t>
         </is>
       </c>
       <c r="C185" t="inlineStr">
         <is>
-          <t>Determinazione dirigenziale n. 495 del 19.8.2022</t>
+          <t>DDG n. 1075 del 09/12/2021</t>
         </is>
       </c>
       <c r="D185" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Incarico di coordinamento della sicurezza in fase di esecuzione dei lavori straordinari edili ed affini dell'Ospedale Santa Maria Regina degli Angeli - Commessa A180&lt;/p&gt;</t>
+          <t>&lt;p&gt;Avviso pubblico per conferimento incarico Direttore UOC Servizio per le Dipendenze - SerD&lt;/p&gt;</t>
         </is>
       </c>
       <c r="E185" t="inlineStr">
         <is>
-          <t>D.Lgs 50/2016</t>
+          <t>DPCM 23/03/1995</t>
         </is>
       </c>
       <c r="F185" t="inlineStr">
         <is>
-          <t>1.9.2022 - 30.11.2022</t>
+          <t>27/01/2022</t>
         </is>
       </c>
       <c r="G185" t="inlineStr">
         <is>
-          <t>€ 3.062,80</t>
+          <t>€ 290,57</t>
         </is>
       </c>
       <c r="H185" t="inlineStr">
         <is>
-          <t>10/03/2022</t>
+          <t>29/03/2022</t>
         </is>
       </c>
     </row>
     <row r="186">
       <c r="A186" t="inlineStr">
         <is>
-          <t>UOC Servizi Tecnici e Patrimoniali</t>
+          <t>UOC GESTIONE RISORSE UMANE</t>
         </is>
       </c>
       <c r="B186" t="inlineStr">
         <is>
-          <t>Politecna Engineering Srl</t>
+          <t>DR. SELLINI MARIO</t>
         </is>
       </c>
       <c r="C186" t="inlineStr">
         <is>
-          <t>Deliberazione del Direttore Generale n. 698 dell'1.6.2022</t>
+          <t>DDG n. 1075 del 09/12/2021</t>
         </is>
       </c>
       <c r="D186" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Servizi di ingegneria e architettura inerenti la progettazione definitiva ed i Piani di Sicurezza e Coordinamento della Casa di Comunità di Rovigo e della COT di Rovigo in attuazione del PNRR&lt;/p&gt;</t>
+          <t>&lt;p&gt;Avviso pubblico per conferimento incarico Direttore UOC Servizio per le Dipendenze - SerD&lt;/p&gt;</t>
         </is>
       </c>
       <c r="E186" t="inlineStr">
         <is>
-          <t>D.Lgs 50/2016</t>
+          <t>DPCM 23/03/1995</t>
         </is>
       </c>
       <c r="F186" t="inlineStr">
         <is>
-          <t>1.8.2022 - 31.12.2022</t>
+          <t>27/01/2022</t>
         </is>
       </c>
       <c r="G186" t="inlineStr">
         <is>
-          <t>€ 129.785,17</t>
+          <t>€ 720,74</t>
         </is>
       </c>
       <c r="H186" t="inlineStr">
         <is>
-          <t>08/03/2022</t>
+          <t>29/03/2022</t>
         </is>
       </c>
     </row>
     <row r="187">
       <c r="A187" t="inlineStr">
         <is>
           <t>UOC Servizi Tecnici e Patrimoniali</t>
         </is>
       </c>
       <c r="B187" t="inlineStr">
         <is>
           <t>Studio Tecnico Padovan e Franchini geometri associati</t>
         </is>
       </c>
       <c r="C187" t="inlineStr">
         <is>
-          <t>Determinazione dirigenziale n. 769 del 4.11.2021</t>
+          <t>Determinazione dirigenziale n. 495 del 19.8.2022</t>
         </is>
       </c>
       <c r="D187" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Rilievo topografico delle aree esterne del complesso dell'ex ospedale di Badia Polesine&lt;/p&gt;</t>
+          <t>&lt;p&gt;Incarico di coordinamento della sicurezza in fase di esecuzione dei lavori straordinari edili ed affini dell'Ospedale Santa Maria Regina degli Angeli - Commessa A180&lt;/p&gt;</t>
         </is>
       </c>
       <c r="E187" t="inlineStr">
         <is>
           <t>D.Lgs 50/2016</t>
         </is>
       </c>
-      <c r="F187" t="inlineStr"/>
+      <c r="F187" t="inlineStr">
+        <is>
+          <t>1.9.2022 - 30.11.2022</t>
+        </is>
+      </c>
       <c r="G187" t="inlineStr">
         <is>
-          <t>18.879,74</t>
+          <t>€ 3.062,80</t>
         </is>
       </c>
       <c r="H187" t="inlineStr">
         <is>
-          <t>14/02/2022</t>
+          <t>10/03/2022</t>
         </is>
       </c>
     </row>
     <row r="188">
       <c r="A188" t="inlineStr">
         <is>
           <t>UOC Servizi Tecnici e Patrimoniali</t>
         </is>
       </c>
       <c r="B188" t="inlineStr">
         <is>
-          <t>Studio Tecnico Padovan e Franchini geometri associati</t>
+          <t>Politecna Engineering Srl</t>
         </is>
       </c>
       <c r="C188" t="inlineStr">
         <is>
-          <t>Determinazione dirigenziale n. 32 del 19.1.2022</t>
+          <t>Deliberazione del Direttore Generale n. 698 dell'1.6.2022</t>
         </is>
       </c>
       <c r="D188" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Coordinamento della sicurezza in fase di esecuzione dei lavori di ristrutturazione del Punto Sanità di Castelmassa&lt;/p&gt;</t>
+          <t>&lt;p&gt;Servizi di ingegneria e architettura inerenti la progettazione definitiva ed i Piani di Sicurezza e Coordinamento della Casa di Comunità di Rovigo e della COT di Rovigo in attuazione del PNRR&lt;/p&gt;</t>
         </is>
       </c>
       <c r="E188" t="inlineStr">
         <is>
           <t>D.Lgs 50/2016</t>
         </is>
       </c>
-      <c r="F188" t="inlineStr"/>
+      <c r="F188" t="inlineStr">
+        <is>
+          <t>1.8.2022 - 31.12.2022</t>
+        </is>
+      </c>
       <c r="G188" t="inlineStr">
         <is>
-          <t>€ 6.269,80</t>
+          <t>€ 129.785,17</t>
         </is>
       </c>
       <c r="H188" t="inlineStr">
         <is>
-          <t>14/02/2022</t>
+          <t>08/03/2022</t>
         </is>
       </c>
     </row>
     <row r="189">
       <c r="A189" t="inlineStr">
         <is>
           <t>UOC Servizi Tecnici e Patrimoniali</t>
         </is>
       </c>
       <c r="B189" t="inlineStr">
         <is>
-          <t>Laut Engineering Srl</t>
+          <t>Studio Tecnico Padovan e Franchini geometri associati</t>
         </is>
       </c>
       <c r="C189" t="inlineStr">
         <is>
-          <t>Deliberazione del Direttore Generale n. 690 dell'1.6.2022</t>
+          <t>Determinazione dirigenziale n. 769 del 4.11.2021</t>
         </is>
       </c>
       <c r="D189" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Servizi di Ingegneria e architettura inerenti la progettazione definitiva ed i Piani di Sicurezza e Coordinamento delle Case di Comunità di Castelmassa e Badia Polesine in attuazione PNNR&lt;/p&gt;</t>
+          <t>&lt;p&gt;Rilievo topografico delle aree esterne del complesso dell'ex ospedale di Badia Polesine&lt;/p&gt;</t>
         </is>
       </c>
       <c r="E189" t="inlineStr">
         <is>
           <t>D.Lgs 50/2016</t>
         </is>
       </c>
-      <c r="F189" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F189" t="inlineStr"/>
       <c r="G189" t="inlineStr">
         <is>
-          <t>€ 138.715,98</t>
+          <t>18.879,74</t>
         </is>
       </c>
       <c r="H189" t="inlineStr">
         <is>
-          <t>08/02/2022</t>
+          <t>14/02/2022</t>
         </is>
       </c>
     </row>
     <row r="190">
       <c r="A190" t="inlineStr">
         <is>
           <t>UOC Servizi Tecnici e Patrimoniali</t>
         </is>
       </c>
       <c r="B190" t="inlineStr">
         <is>
-          <t>Studio Ing. Claudio Pigato</t>
+          <t>Studio Tecnico Padovan e Franchini geometri associati</t>
         </is>
       </c>
       <c r="C190" t="inlineStr">
         <is>
-          <t>Determinazione dirigenziale n. 853 del 6.12.2021</t>
+          <t>Determinazione dirigenziale n. 32 del 19.1.2022</t>
         </is>
       </c>
       <c r="D190" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Redazione del progetto definitivo per i lavori di ristrutturazione, adeguamento ed ammodernamento del complesso Corte Guazzo presso il Comune di Adria&lt;/p&gt;</t>
+          <t>&lt;p&gt;Coordinamento della sicurezza in fase di esecuzione dei lavori di ristrutturazione del Punto Sanità di Castelmassa&lt;/p&gt;</t>
         </is>
       </c>
       <c r="E190" t="inlineStr">
         <is>
           <t>D.Lgs 50/2016</t>
         </is>
       </c>
-      <c r="F190" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F190" t="inlineStr"/>
       <c r="G190" t="inlineStr">
         <is>
-          <t>€ 46.140,47</t>
+          <t>€ 6.269,80</t>
         </is>
       </c>
       <c r="H190" t="inlineStr">
         <is>
-          <t>19/01/2022</t>
+          <t>14/02/2022</t>
         </is>
       </c>
     </row>
     <row r="191">
       <c r="A191" t="inlineStr">
         <is>
           <t>UOC Servizi Tecnici e Patrimoniali</t>
         </is>
       </c>
       <c r="B191" t="inlineStr">
         <is>
-          <t>Arch. Alberto Lavezzo</t>
+          <t>Laut Engineering Srl</t>
         </is>
       </c>
       <c r="C191" t="inlineStr">
         <is>
-          <t>Determinazione dirigenziale n. 852 del 6.12.2021</t>
+          <t>Deliberazione del Direttore Generale n. 690 dell'1.6.2022</t>
         </is>
       </c>
       <c r="D191" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Incarico di redazione dalla relazione per la valutazione dello stato di conservazione e degrado dei manti di copertura in cemento-amianto dei fabbricati, ex compendio dell'Ospedale Psichiatrico di Rovigo&lt;/p&gt;</t>
+          <t>&lt;p&gt;Servizi di Ingegneria e architettura inerenti la progettazione definitiva ed i Piani di Sicurezza e Coordinamento delle Case di Comunità di Castelmassa e Badia Polesine in attuazione PNNR&lt;/p&gt;</t>
         </is>
       </c>
       <c r="E191" t="inlineStr">
         <is>
           <t>D.Lgs 50/2016</t>
         </is>
       </c>
       <c r="F191" t="inlineStr">
         <is>
-          <t>1.2.2022 - 30.4.2022</t>
+          <t>1.8.2022 - 31.12.2022</t>
         </is>
       </c>
       <c r="G191" t="inlineStr">
         <is>
-          <t>€ 10.500,00</t>
+          <t>€ 138.715,98</t>
         </is>
       </c>
       <c r="H191" t="inlineStr">
         <is>
-          <t>03/01/2022</t>
+          <t>08/02/2022</t>
         </is>
       </c>
     </row>
     <row r="192">
       <c r="A192" t="inlineStr">
         <is>
           <t>UOC Servizi Tecnici e Patrimoniali</t>
         </is>
       </c>
       <c r="B192" t="inlineStr">
         <is>
-          <t>Arch. Alberto Lavezzo</t>
+          <t>Studio Ing. Claudio Pigato</t>
         </is>
       </c>
       <c r="C192" t="inlineStr">
         <is>
-          <t>Determinazione dirigenziale n. 840 del 2.12.2021</t>
+          <t>Determinazione dirigenziale n. 853 del 6.12.2021</t>
         </is>
       </c>
       <c r="D192" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Incarico di supporto tecnico per il progetto e il rilascio dell'autorizzazione edilizia per la ripassatura della copertura dell'edificio "C" del complesso Ospedale Civile di Badia Polesine&lt;/p&gt;</t>
+          <t>&lt;p&gt;Redazione del progetto definitivo per i lavori di ristrutturazione, adeguamento ed ammodernamento del complesso Corte Guazzo presso il Comune di Adria&lt;/p&gt;</t>
         </is>
       </c>
       <c r="E192" t="inlineStr">
         <is>
           <t>D.Lgs 50/2016</t>
         </is>
       </c>
       <c r="F192" t="inlineStr">
         <is>
-          <t>1.2.2022 - 30.4.2022</t>
+          <t>1.1.2022 - 31.3.2022</t>
         </is>
       </c>
       <c r="G192" t="inlineStr">
         <is>
-          <t>€ 7.280,00</t>
+          <t>€ 46.140,47</t>
         </is>
       </c>
       <c r="H192" t="inlineStr">
         <is>
-          <t>03/01/2022</t>
+          <t>19/01/2022</t>
         </is>
       </c>
     </row>
     <row r="193">
       <c r="A193" t="inlineStr">
         <is>
-          <t>UOC GESTIONE RISORSE UMANE</t>
+          <t>UOC Servizi Tecnici e Patrimoniali</t>
         </is>
       </c>
       <c r="B193" t="inlineStr">
         <is>
-          <t>DR.SSA CIBIEN EVA</t>
+          <t>Arch. Alberto Lavezzo</t>
         </is>
       </c>
       <c r="C193" t="inlineStr">
         <is>
-          <t>DDG n. 772 del 30/09/2021</t>
+          <t>Determinazione dirigenziale n. 852 del 6.12.2021</t>
         </is>
       </c>
       <c r="D193" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Avviso pubblico per Collaboratore Professionale Sanitario - Podologo cat. D - Componenti Commissione esaminatrice&lt;/p&gt;</t>
+          <t>&lt;p&gt;Incarico di redazione dalla relazione per la valutazione dello stato di conservazione e degrado dei manti di copertura in cemento-amianto dei fabbricati, ex compendio dell'Ospedale Psichiatrico di Rovigo&lt;/p&gt;</t>
         </is>
       </c>
       <c r="E193" t="inlineStr">
         <is>
-          <t>DPCM 23/03/1995</t>
+          <t>D.Lgs 50/2016</t>
         </is>
       </c>
       <c r="F193" t="inlineStr">
         <is>
-          <t>21/10/2021</t>
+          <t>1.2.2022 - 30.4.2022</t>
         </is>
       </c>
       <c r="G193" t="inlineStr">
         <is>
-          <t>€ 584,61</t>
+          <t>€ 10.500,00</t>
         </is>
       </c>
       <c r="H193" t="inlineStr">
         <is>
-          <t>27/12/2021</t>
+          <t>03/01/2022</t>
         </is>
       </c>
     </row>
     <row r="194">
       <c r="A194" t="inlineStr">
         <is>
-          <t>UOC GESTIONE RISORSE UMANE</t>
+          <t>UOC Servizi Tecnici e Patrimoniali</t>
         </is>
       </c>
       <c r="B194" t="inlineStr">
         <is>
-          <t>DR. VENDITTI ANDREA</t>
+          <t>Arch. Alberto Lavezzo</t>
         </is>
       </c>
       <c r="C194" t="inlineStr">
         <is>
-          <t>DDG n. 772 del 30/09/2021</t>
+          <t>Determinazione dirigenziale n. 840 del 2.12.2021</t>
         </is>
       </c>
       <c r="D194" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Avviso pubblico per Collaboratore Professionale Sanitario - Podologo cat. D - Componenti Commissione esaminatrice&lt;/p&gt;</t>
+          <t>&lt;p&gt;Incarico di supporto tecnico per il progetto e il rilascio dell'autorizzazione edilizia per la ripassatura della copertura dell'edificio "C" del complesso Ospedale Civile di Badia Polesine&lt;/p&gt;</t>
         </is>
       </c>
       <c r="E194" t="inlineStr">
         <is>
-          <t>DPCM 23/03/1995</t>
+          <t>D.Lgs 50/2016</t>
         </is>
       </c>
       <c r="F194" t="inlineStr">
         <is>
-          <t>21/10/2021</t>
+          <t>1.2.2022 - 30.4.2022</t>
         </is>
       </c>
       <c r="G194" t="inlineStr">
         <is>
-          <t>€ 375,3</t>
+          <t>€ 7.280,00</t>
         </is>
       </c>
       <c r="H194" t="inlineStr">
         <is>
-          <t>24/12/2021</t>
+          <t>03/01/2022</t>
         </is>
       </c>
     </row>
     <row r="195">
       <c r="A195" t="inlineStr">
         <is>
           <t>UOC GESTIONE RISORSE UMANE</t>
         </is>
       </c>
       <c r="B195" t="inlineStr">
         <is>
-          <t>DR. MAURANO ATTILIO</t>
+          <t>DR.SSA CIBIEN EVA</t>
         </is>
       </c>
       <c r="C195" t="inlineStr">
         <is>
-          <t>DDG n. 1049 del 09/12/2020</t>
+          <t>DDG n. 772 del 30/09/2021</t>
         </is>
       </c>
       <c r="D195" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Avviso pubblico per Direttore UOC Gastroenterologia - Componenti Commissione esaminatrice&lt;/p&gt;</t>
+          <t>&lt;p&gt;Avviso pubblico per Collaboratore Professionale Sanitario - Podologo cat. D - Componenti Commissione esaminatrice&lt;/p&gt;</t>
         </is>
       </c>
       <c r="E195" t="inlineStr">
         <is>
           <t>DPCM 23/03/1995</t>
         </is>
       </c>
       <c r="F195" t="inlineStr">
         <is>
-          <t>01/09/2021</t>
+          <t>21/10/2021</t>
         </is>
       </c>
       <c r="G195" t="inlineStr">
         <is>
-          <t>€ 527,28</t>
+          <t>€ 584,61</t>
         </is>
       </c>
       <c r="H195" t="inlineStr">
         <is>
-          <t>24/12/2021</t>
+          <t>27/12/2021</t>
         </is>
       </c>
     </row>
     <row r="196">
       <c r="A196" t="inlineStr">
         <is>
           <t>UOC GESTIONE RISORSE UMANE</t>
         </is>
       </c>
       <c r="B196" t="inlineStr">
         <is>
-          <t>DR. FELICIANGELI GIUSEPPE</t>
+          <t>DR. SORRENTINO RAFFAELE</t>
         </is>
       </c>
       <c r="C196" t="inlineStr">
         <is>
-          <t>DDG n. 1049 del 09/12/2020</t>
+          <t>DDG n. 811 del 13/10/2021</t>
         </is>
       </c>
       <c r="D196" t="inlineStr">
-        <is>
-[...166 lines deleted...]
-      <c r="D200" t="inlineStr">
         <is>
           <t>&lt;p&gt;Avviso pubblico per Direttore UOC Otorinolaringoiatria - Componenti Commissione esaminatrice
  &lt;br&gt;
   &lt;/p&gt;</t>
         </is>
       </c>
+      <c r="E196" t="inlineStr">
+        <is>
+          <t>DPCM 23/03/1995</t>
+        </is>
+      </c>
+      <c r="F196" t="inlineStr">
+        <is>
+          <t>03/11/2021</t>
+        </is>
+      </c>
+      <c r="G196" t="inlineStr">
+        <is>
+          <t>€ 759,95</t>
+        </is>
+      </c>
+      <c r="H196" t="inlineStr">
+        <is>
+          <t>24/12/2021</t>
+        </is>
+      </c>
+    </row>
+    <row r="197">
+      <c r="A197" t="inlineStr">
+        <is>
+          <t>UOC GESTIONE RISORSE UMANE</t>
+        </is>
+      </c>
+      <c r="B197" t="inlineStr">
+        <is>
+          <t>DR.SSA SATTA MADDALENA</t>
+        </is>
+      </c>
+      <c r="C197" t="inlineStr">
+        <is>
+          <t>DDG n. 811 del 13/10/2021</t>
+        </is>
+      </c>
+      <c r="D197" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Avviso pubblico per Direttore UOC Otorinolaringoiatria - Componenti Commissione esaminatrice&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="E197" t="inlineStr">
+        <is>
+          <t>DPCM 23/03/1995</t>
+        </is>
+      </c>
+      <c r="F197" t="inlineStr">
+        <is>
+          <t>03/11/2021</t>
+        </is>
+      </c>
+      <c r="G197" t="inlineStr">
+        <is>
+          <t>€ 368,98 rimborso spese</t>
+        </is>
+      </c>
+      <c r="H197" t="inlineStr">
+        <is>
+          <t>24/12/2021</t>
+        </is>
+      </c>
+    </row>
+    <row r="198">
+      <c r="A198" t="inlineStr">
+        <is>
+          <t>UOC GESTIONE RISORSE UMANE</t>
+        </is>
+      </c>
+      <c r="B198" t="inlineStr">
+        <is>
+          <t>DR. GHIDINI ANGELO</t>
+        </is>
+      </c>
+      <c r="C198" t="inlineStr">
+        <is>
+          <t>DDG n. 811 del 13/10/2021</t>
+        </is>
+      </c>
+      <c r="D198" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Avviso pubblico per Direttore UOC Otorinolaringoiatria - Componenti Commissione esaminatrice&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="E198" t="inlineStr">
+        <is>
+          <t>DPCM 23/03/1995</t>
+        </is>
+      </c>
+      <c r="F198" t="inlineStr">
+        <is>
+          <t>03/11/2021</t>
+        </is>
+      </c>
+      <c r="G198" t="inlineStr">
+        <is>
+          <t>€ 362,69</t>
+        </is>
+      </c>
+      <c r="H198" t="inlineStr">
+        <is>
+          <t>24/12/2021</t>
+        </is>
+      </c>
+    </row>
+    <row r="199">
+      <c r="A199" t="inlineStr">
+        <is>
+          <t>UOC GESTIONE RISORSE UMANE</t>
+        </is>
+      </c>
+      <c r="B199" t="inlineStr">
+        <is>
+          <t>DR.SSA DE LAZZARI FRANCA</t>
+        </is>
+      </c>
+      <c r="C199" t="inlineStr">
+        <is>
+          <t>DDG n. 1049 del 09/12/2020</t>
+        </is>
+      </c>
+      <c r="D199" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Avviso pubblico per Direttore UOC Gastroenterologia - Componenti Commissione esaminatrice&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="E199" t="inlineStr">
+        <is>
+          <t>DPCM 23/03/1995</t>
+        </is>
+      </c>
+      <c r="F199" t="inlineStr">
+        <is>
+          <t>01/09/2021</t>
+        </is>
+      </c>
+      <c r="G199" t="inlineStr">
+        <is>
+          <t>€ 336,83</t>
+        </is>
+      </c>
+      <c r="H199" t="inlineStr">
+        <is>
+          <t>24/12/2021</t>
+        </is>
+      </c>
+    </row>
+    <row r="200">
+      <c r="A200" t="inlineStr">
+        <is>
+          <t>UOC GESTIONE RISORSE UMANE</t>
+        </is>
+      </c>
+      <c r="B200" t="inlineStr">
+        <is>
+          <t>DR. FELICIANGELI GIUSEPPE</t>
+        </is>
+      </c>
+      <c r="C200" t="inlineStr">
+        <is>
+          <t>DDG n. 1049 del 09/12/2020</t>
+        </is>
+      </c>
+      <c r="D200" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Avviso pubblico per Direttore UOC Gastroenterologia - Componenti Commissione esaminatrice&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="E200" t="inlineStr">
         <is>
           <t>DPCM 23/03/1995</t>
         </is>
       </c>
       <c r="F200" t="inlineStr">
         <is>
-          <t>03/11/2021</t>
+          <t>01/09/2021</t>
         </is>
       </c>
       <c r="G200" t="inlineStr">
         <is>
-          <t>€ 759,95</t>
+          <t>€ 548,63</t>
         </is>
       </c>
       <c r="H200" t="inlineStr">
         <is>
           <t>24/12/2021</t>
         </is>
       </c>
     </row>
     <row r="201">
       <c r="A201" t="inlineStr">
         <is>
-          <t>UOC Servizi Tecnici e Patrimoniali</t>
+          <t>UOC GESTIONE RISORSE UMANE</t>
         </is>
       </c>
       <c r="B201" t="inlineStr">
         <is>
-          <t>Politecna Engineering Srl - Rovigo, C.F. e P.IVA: 01233000296</t>
+          <t>DR. MAURANO ATTILIO</t>
         </is>
       </c>
       <c r="C201" t="inlineStr">
         <is>
-          <t>Determinazione dirigenziale n. 818 del 18.11.2021</t>
+          <t>DDG n. 1049 del 09/12/2020</t>
         </is>
       </c>
       <c r="D201" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Incarico prestazioni relative alla ricognizione dello stato di sicurezza in merito alla normativa antisismica del blocco "D" della Cittadella Socio-Sanitaria&lt;/p&gt;</t>
+          <t>&lt;p&gt;Avviso pubblico per Direttore UOC Gastroenterologia - Componenti Commissione esaminatrice&lt;/p&gt;</t>
         </is>
       </c>
       <c r="E201" t="inlineStr">
         <is>
-          <t>D.Lgs 50/2016</t>
+          <t>DPCM 23/03/1995</t>
         </is>
       </c>
       <c r="F201" t="inlineStr">
         <is>
-          <t>1.12.2021 - 31.3.2021</t>
+          <t>01/09/2021</t>
         </is>
       </c>
       <c r="G201" t="inlineStr">
         <is>
-          <t>29.182,40</t>
+          <t>€ 527,28</t>
         </is>
       </c>
       <c r="H201" t="inlineStr">
         <is>
-          <t>17/12/2021</t>
+          <t>24/12/2021</t>
         </is>
       </c>
     </row>
     <row r="202">
       <c r="A202" t="inlineStr">
         <is>
-          <t>UOC Servizi Tecnici e Patrimoniali</t>
+          <t>UOC GESTIONE RISORSE UMANE</t>
         </is>
       </c>
       <c r="B202" t="inlineStr">
         <is>
-          <t>Studio Voltan Ingegneria</t>
+          <t>DR. VENDITTI ANDREA</t>
         </is>
       </c>
       <c r="C202" t="inlineStr">
         <is>
-          <t>Determinazione dirigenziale n. 694 del 15.9.2021</t>
+          <t>DDG n. 772 del 30/09/2021</t>
         </is>
       </c>
       <c r="D202" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Incarico redazione aggiornamento progetto definitivo per messa in sicurezza idraulica Ospedale di Adria&lt;/p&gt;</t>
+          <t>&lt;p&gt;Avviso pubblico per Collaboratore Professionale Sanitario - Podologo cat. D - Componenti Commissione esaminatrice&lt;/p&gt;</t>
         </is>
       </c>
       <c r="E202" t="inlineStr">
         <is>
-          <t>D.Lgs 50/2016</t>
+          <t>DPCM 23/03/1995</t>
         </is>
       </c>
       <c r="F202" t="inlineStr">
         <is>
-          <t>1.11.2021 - 31.3.2022</t>
+          <t>21/10/2021</t>
         </is>
       </c>
       <c r="G202" t="inlineStr">
         <is>
-          <t>25.376,00</t>
+          <t>€ 375,3</t>
         </is>
       </c>
       <c r="H202" t="inlineStr">
         <is>
-          <t>16/12/2021</t>
+          <t>24/12/2021</t>
         </is>
       </c>
     </row>
     <row r="203">
       <c r="A203" t="inlineStr">
         <is>
           <t>UOC Servizi Tecnici e Patrimoniali</t>
         </is>
       </c>
       <c r="B203" t="inlineStr">
         <is>
-          <t>ATA Studio Associato Farinatti Merola</t>
+          <t>Politecna Engineering Srl - Rovigo, C.F. e P.IVA: 01233000296</t>
         </is>
       </c>
       <c r="C203" t="inlineStr">
         <is>
-          <t>Determinazione dirigenziale n. 771 del 4.11.2021</t>
+          <t>Determinazione dirigenziale n. 818 del 18.11.2021</t>
         </is>
       </c>
       <c r="D203" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Incarico professionale per l'effettuazione di indagini geotecniche presso i siti dell'Ospedale di Adria e di Corte Guazzo, di proprietà dell'Azienda ULSS5 Polesana&lt;/p&gt;</t>
+          <t>&lt;p&gt;Incarico prestazioni relative alla ricognizione dello stato di sicurezza in merito alla normativa antisismica del blocco "D" della Cittadella Socio-Sanitaria&lt;/p&gt;</t>
         </is>
       </c>
       <c r="E203" t="inlineStr">
         <is>
-          <t>L.117/2020</t>
-[...2 lines deleted...]
-      <c r="F203" t="inlineStr"/>
+          <t>D.Lgs 50/2016</t>
+        </is>
+      </c>
+      <c r="F203" t="inlineStr">
+        <is>
+          <t>1.12.2021 - 31.3.2021</t>
+        </is>
+      </c>
       <c r="G203" t="inlineStr">
         <is>
-          <t>18879,74</t>
+          <t>29.182,40</t>
         </is>
       </c>
       <c r="H203" t="inlineStr">
         <is>
-          <t>24/11/2021</t>
+          <t>17/12/2021</t>
         </is>
       </c>
     </row>
     <row r="204">
       <c r="A204" t="inlineStr">
         <is>
           <t>UOC Servizi Tecnici e Patrimoniali</t>
         </is>
       </c>
       <c r="B204" t="inlineStr">
         <is>
-          <t>Notaio Marzia Tommasina Formicola</t>
+          <t>Studio Voltan Ingegneria</t>
         </is>
       </c>
       <c r="C204" t="inlineStr">
         <is>
-          <t>Delibera Direttore Generale n. 1157 del 30.12.2020</t>
+          <t>Determinazione dirigenziale n. 694 del 15.9.2021</t>
         </is>
       </c>
       <c r="D204" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Incarico professionale per la stesura dell'atto di permuta dei terreni tra l'Azienda ULSS 5 Polesana e il Comune di Adria&lt;/p&gt;</t>
+          <t>&lt;p&gt;Incarico redazione aggiornamento progetto definitivo per messa in sicurezza idraulica Ospedale di Adria&lt;/p&gt;</t>
         </is>
       </c>
       <c r="E204" t="inlineStr">
         <is>
           <t>D.Lgs 50/2016</t>
         </is>
       </c>
       <c r="F204" t="inlineStr">
         <is>
-          <t>11/2/2021 - 31/3/2021</t>
+          <t>1.11.2021 - 31.3.2022</t>
         </is>
       </c>
       <c r="G204" t="inlineStr">
         <is>
-          <t>18442,4</t>
+          <t>25.376,00</t>
         </is>
       </c>
       <c r="H204" t="inlineStr">
         <is>
-          <t>02/10/2021</t>
+          <t>16/12/2021</t>
         </is>
       </c>
     </row>
     <row r="205">
       <c r="A205" t="inlineStr">
         <is>
           <t>UOC Servizi Tecnici e Patrimoniali</t>
         </is>
       </c>
       <c r="B205" t="inlineStr">
         <is>
-          <t>P.I. Jennifer Zambello</t>
+          <t>ATA Studio Associato Farinatti Merola</t>
         </is>
       </c>
       <c r="C205" t="inlineStr">
         <is>
-          <t>Determinazione dirigenziale n. 567 del 26.7.2021</t>
+          <t>Determinazione dirigenziale n. 771 del 4.11.2021</t>
         </is>
       </c>
       <c r="D205" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Incarico professionale di supporto tecnico impiantistico per la variazione impiantistica elettrica di due locali da destinarsi a subintensiva pneumologica&lt;/p&gt;</t>
+          <t>&lt;p&gt;Incarico professionale per l'effettuazione di indagini geotecniche presso i siti dell'Ospedale di Adria e di Corte Guazzo, di proprietà dell'Azienda ULSS5 Polesana&lt;/p&gt;</t>
         </is>
       </c>
       <c r="E205" t="inlineStr">
         <is>
-          <t>D.Lgs 50/2016</t>
-[...6 lines deleted...]
-      </c>
+          <t>L.117/2020</t>
+        </is>
+      </c>
+      <c r="F205" t="inlineStr"/>
       <c r="G205" t="inlineStr">
         <is>
-          <t>€ 1.921,50</t>
+          <t>18879,74</t>
         </is>
       </c>
       <c r="H205" t="inlineStr">
         <is>
-          <t>13/09/2021</t>
+          <t>24/11/2021</t>
         </is>
       </c>
     </row>
     <row r="206">
       <c r="A206" t="inlineStr">
         <is>
           <t>UOC Servizi Tecnici e Patrimoniali</t>
         </is>
       </c>
       <c r="B206" t="inlineStr">
         <is>
-          <t>Ing. Umberto Domini c/o Ditta UNODI</t>
+          <t>Notaio Marzia Tommasina Formicola</t>
         </is>
       </c>
       <c r="C206" t="inlineStr">
         <is>
-          <t>Determinazione dirig n. 502 del 28.6.2021</t>
+          <t>Delibera Direttore Generale n. 1157 del 30.12.2020</t>
         </is>
       </c>
       <c r="D206" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Incarico professionale per il supporto tecnico per la valutazione di aspetti innovativi e riorganizzativi per la digitalizzazione dei processi&lt;/p&gt;</t>
+          <t>&lt;p&gt;Incarico professionale per la stesura dell'atto di permuta dei terreni tra l'Azienda ULSS 5 Polesana e il Comune di Adria&lt;/p&gt;</t>
         </is>
       </c>
       <c r="E206" t="inlineStr">
         <is>
           <t>D.Lgs 50/2016</t>
         </is>
       </c>
       <c r="F206" t="inlineStr">
         <is>
-          <t>1.8.2021 - 31.5.2022</t>
+          <t>11/2/2021 - 31/3/2021</t>
         </is>
       </c>
       <c r="G206" t="inlineStr">
         <is>
-          <t>30000</t>
+          <t>18442,4</t>
         </is>
       </c>
       <c r="H206" t="inlineStr">
         <is>
-          <t>16/07/2021</t>
+          <t>02/10/2021</t>
         </is>
       </c>
     </row>
     <row r="207">
       <c r="A207" t="inlineStr">
         <is>
           <t>UOC Servizi Tecnici e Patrimoniali</t>
         </is>
       </c>
       <c r="B207" t="inlineStr">
         <is>
-          <t>Arch. Alberto Lavezzo</t>
+          <t>P.I. Jennifer Zambello</t>
         </is>
       </c>
       <c r="C207" t="inlineStr">
         <is>
-          <t>Determinazione dirigenziale n. 412 del 28.5.21</t>
+          <t>Determinazione dirigenziale n. 567 del 26.7.2021</t>
         </is>
       </c>
       <c r="D207" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Incarico Direzione Lavori, Contabilità, CRE e Coordinatore Sicurezza in fase di esecuzione per rifacimento coperture vecchio Ospedale di Badia Polesine&lt;/p&gt;</t>
+          <t>&lt;p&gt;Incarico professionale di supporto tecnico impiantistico per la variazione impiantistica elettrica di due locali da destinarsi a subintensiva pneumologica&lt;/p&gt;</t>
         </is>
       </c>
       <c r="E207" t="inlineStr">
         <is>
           <t>D.Lgs 50/2016</t>
         </is>
       </c>
       <c r="F207" t="inlineStr">
         <is>
-          <t>Dall'1.7.2021 al 30/11/2021</t>
+          <t>25.8.2021 - 30.9.2021</t>
         </is>
       </c>
       <c r="G207" t="inlineStr">
         <is>
-          <t>4264</t>
+          <t>€ 1.921,50</t>
         </is>
       </c>
       <c r="H207" t="inlineStr">
         <is>
-          <t>30/06/2021</t>
+          <t>13/09/2021</t>
         </is>
       </c>
     </row>
     <row r="208">
       <c r="A208" t="inlineStr">
         <is>
           <t>UOC Servizi Tecnici e Patrimoniali</t>
         </is>
       </c>
       <c r="B208" t="inlineStr">
         <is>
-          <t>Rti capogruppo poll engineeringmandanti: manens-tifs spa striolofochesato &amp; partnersing. Emanuele quotadr.Silvio Cavallucci</t>
+          <t>Ing. Umberto Domini c/o Ditta UNODI</t>
         </is>
       </c>
       <c r="C208" t="inlineStr">
         <is>
-          <t>Deliberazione del Direttore Generale n. 109 del 31.3.2021</t>
+          <t>Determinazione dirig n. 502 del 28.6.2021</t>
         </is>
       </c>
       <c r="D208" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Incarico professionale progettazione di fattibilità tecnico economica e definitiva e coordinamento per la sicurezza in progettazione dei lavori di miglioramento sismico ed adeguamento antincendio Ospedale di Rovigo&lt;/p&gt;</t>
+          <t>&lt;p&gt;Incarico professionale per il supporto tecnico per la valutazione di aspetti innovativi e riorganizzativi per la digitalizzazione dei processi&lt;/p&gt;</t>
         </is>
       </c>
       <c r="E208" t="inlineStr">
         <is>
           <t>D.Lgs 50/2016</t>
         </is>
       </c>
       <c r="F208" t="inlineStr">
         <is>
-          <t>Dall'1.6.2021 al 31.12.2021</t>
+          <t>1.8.2021 - 31.5.2022</t>
         </is>
       </c>
       <c r="G208" t="inlineStr">
         <is>
-          <t>590.077.28</t>
+          <t>30000</t>
         </is>
       </c>
       <c r="H208" t="inlineStr">
         <is>
-          <t>27/05/2021</t>
+          <t>16/07/2021</t>
         </is>
       </c>
     </row>
     <row r="209">
       <c r="A209" t="inlineStr">
         <is>
           <t>UOC Servizi Tecnici e Patrimoniali</t>
         </is>
       </c>
       <c r="B209" t="inlineStr">
         <is>
-          <t>P.I. Simone Riccardi</t>
+          <t>Arch. Alberto Lavezzo</t>
         </is>
       </c>
       <c r="C209" t="inlineStr">
         <is>
-          <t>Determinazione dirig n. 428 del 4.6.2021</t>
+          <t>Determinazione dirigenziale n. 412 del 28.5.21</t>
         </is>
       </c>
       <c r="D209" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Incarico professionale per il supporto tecnico impiantistico al Servizio Tecnico aziendale per la stesura degli elaborati necessari al progetto esecutivo del piano terra del vecchio ospedale di Catelmassa&lt;/p&gt;</t>
+          <t>&lt;p&gt;Incarico Direzione Lavori, Contabilità, CRE e Coordinatore Sicurezza in fase di esecuzione per rifacimento coperture vecchio Ospedale di Badia Polesine&lt;/p&gt;</t>
         </is>
       </c>
       <c r="E209" t="inlineStr">
         <is>
           <t>D.Lgs 50/2016</t>
         </is>
       </c>
       <c r="F209" t="inlineStr">
         <is>
-          <t>1/7/2021 - 30.12.2021</t>
+          <t>Dall'1.7.2021 al 30/11/2021</t>
         </is>
       </c>
       <c r="G209" t="inlineStr">
         <is>
-          <t>4680</t>
+          <t>4264</t>
         </is>
       </c>
       <c r="H209" t="inlineStr">
         <is>
-          <t>07/05/2021</t>
+          <t>30/06/2021</t>
         </is>
       </c>
     </row>
     <row r="210">
       <c r="A210" t="inlineStr">
         <is>
-          <t>UOC Gestione Risorse Umane - Dr.ssa Chiara Tiengo</t>
+          <t>UOC Servizi Tecnici e Patrimoniali</t>
         </is>
       </c>
       <c r="B210" t="inlineStr">
         <is>
-          <t>DR. Magna Battista</t>
+          <t>Rti capogruppo poll engineeringmandanti: manens-tifs spa striolofochesato &amp; partnersing. Emanuele quotadr.Silvio Cavallucci</t>
         </is>
       </c>
       <c r="C210" t="inlineStr">
         <is>
-          <t>DDG n. 1022 del 02/12/2020</t>
+          <t>Deliberazione del Direttore Generale n. 109 del 31.3.2021</t>
         </is>
       </c>
       <c r="D210" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Avviso pubblico per Direttore UOC SPISAL - Componenti Commissione esaminatrice&lt;/p&gt;</t>
+          <t>&lt;p&gt;Incarico professionale progettazione di fattibilità tecnico economica e definitiva e coordinamento per la sicurezza in progettazione dei lavori di miglioramento sismico ed adeguamento antincendio Ospedale di Rovigo&lt;/p&gt;</t>
         </is>
       </c>
       <c r="E210" t="inlineStr">
         <is>
-          <t>DPCM 23/03/1995</t>
+          <t>D.Lgs 50/2016</t>
         </is>
       </c>
       <c r="F210" t="inlineStr">
         <is>
-          <t>Giorno di espletamento procedure concorsuali 26/01/2021</t>
+          <t>Dall'1.6.2021 al 31.12.2021</t>
         </is>
       </c>
       <c r="G210" t="inlineStr">
         <is>
-          <t>434,46</t>
+          <t>590.077.28</t>
         </is>
       </c>
       <c r="H210" t="inlineStr">
         <is>
-          <t>19/03/2021</t>
+          <t>27/05/2021</t>
         </is>
       </c>
     </row>
     <row r="211">
       <c r="A211" t="inlineStr">
         <is>
-          <t>UOC Gestione Risorse Umane - Dr.ssa Chiara Tiengo</t>
+          <t>UOC Servizi Tecnici e Patrimoniali</t>
         </is>
       </c>
       <c r="B211" t="inlineStr">
         <is>
-          <t>Dr.Trinco Roberto</t>
+          <t>P.I. Simone Riccardi</t>
         </is>
       </c>
       <c r="C211" t="inlineStr">
         <is>
-          <t>DDG n. 1022 del 02/12/2020</t>
+          <t>Determinazione dirig n. 428 del 4.6.2021</t>
         </is>
       </c>
       <c r="D211" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Avviso pubblico per Direttore UOC SPISAL - Componenti Commissione esaminatrice&lt;/p&gt;</t>
+          <t>&lt;p&gt;Incarico professionale per il supporto tecnico impiantistico al Servizio Tecnico aziendale per la stesura degli elaborati necessari al progetto esecutivo del piano terra del vecchio ospedale di Catelmassa&lt;/p&gt;</t>
         </is>
       </c>
       <c r="E211" t="inlineStr">
         <is>
-          <t>DPCM 23/03/1995</t>
+          <t>D.Lgs 50/2016</t>
         </is>
       </c>
       <c r="F211" t="inlineStr">
         <is>
-          <t>Giorno di espletamento procedure concorsuali 26/01/2021</t>
+          <t>1/7/2021 - 30.12.2021</t>
         </is>
       </c>
       <c r="G211" t="inlineStr">
         <is>
-          <t>316,96</t>
+          <t>4680</t>
         </is>
       </c>
       <c r="H211" t="inlineStr">
         <is>
-          <t>19/03/2021</t>
+          <t>07/05/2021</t>
         </is>
       </c>
     </row>
     <row r="212">
       <c r="A212" t="inlineStr">
         <is>
           <t>UOC Gestione Risorse Umane - Dr.ssa Chiara Tiengo</t>
         </is>
       </c>
       <c r="B212" t="inlineStr">
         <is>
-          <t>Dr. Manno Pietro</t>
+          <t>Dr.ssa Isolani Lucia</t>
         </is>
       </c>
       <c r="C212" t="inlineStr">
         <is>
-          <t>DDG n. 943 del 05/11/2020</t>
+          <t>DDG n. 1022 del 02/12/2020</t>
         </is>
       </c>
       <c r="D212" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Avviso pubblico per Direttore UOC Cure Palliative - Componenti Commissione esaminatrice&lt;/p&gt;</t>
+          <t>&lt;p&gt;Avviso pubblico per Direttore UOC SPISAL - Componenti Commissione esaminatrice&lt;/p&gt;</t>
         </is>
       </c>
       <c r="E212" t="inlineStr">
         <is>
           <t>DPCM 23/03/1995</t>
         </is>
       </c>
       <c r="F212" t="inlineStr">
         <is>
-          <t>Giorno di espletamento procedure concorsuali 10/12/2020</t>
+          <t>Giorno di espletamento procedure concorsuali 26/01/2021</t>
         </is>
       </c>
       <c r="G212" t="inlineStr">
         <is>
-          <t>304,65</t>
+          <t>668,37</t>
         </is>
       </c>
       <c r="H212" t="inlineStr">
         <is>
           <t>19/03/2021</t>
         </is>
       </c>
     </row>
     <row r="213">
       <c r="A213" t="inlineStr">
         <is>
           <t>UOC Gestione Risorse Umane - Dr.ssa Chiara Tiengo</t>
         </is>
       </c>
       <c r="B213" t="inlineStr">
         <is>
-          <t>Dr.ssa Isolani Lucia</t>
+          <t>Dr.Trinco Roberto</t>
         </is>
       </c>
       <c r="C213" t="inlineStr">
         <is>
           <t>DDG n. 1022 del 02/12/2020</t>
         </is>
       </c>
       <c r="D213" t="inlineStr">
         <is>
           <t>&lt;p&gt;Avviso pubblico per Direttore UOC SPISAL - Componenti Commissione esaminatrice&lt;/p&gt;</t>
         </is>
       </c>
       <c r="E213" t="inlineStr">
         <is>
           <t>DPCM 23/03/1995</t>
         </is>
       </c>
       <c r="F213" t="inlineStr">
         <is>
           <t>Giorno di espletamento procedure concorsuali 26/01/2021</t>
         </is>
       </c>
       <c r="G213" t="inlineStr">
         <is>
-          <t>668,37</t>
+          <t>316,96</t>
         </is>
       </c>
       <c r="H213" t="inlineStr">
         <is>
           <t>19/03/2021</t>
         </is>
       </c>
     </row>
     <row r="214">
       <c r="A214" t="inlineStr">
         <is>
           <t>UOC Gestione Risorse Umane - Dr.ssa Chiara Tiengo</t>
         </is>
       </c>
       <c r="B214" t="inlineStr">
         <is>
-          <t>Dr.ssa Rigotti Laura</t>
+          <t>DR. Magna Battista</t>
         </is>
       </c>
       <c r="C214" t="inlineStr">
         <is>
-          <t>DDG n. 943 del 05/11/2020</t>
+          <t>DDG n. 1022 del 02/12/2020</t>
         </is>
       </c>
       <c r="D214" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Avviso pubblico per Direttore UOC Cure Palliative - Componenti Commissione esaminatrice&lt;/p&gt;</t>
+          <t>&lt;p&gt;Avviso pubblico per Direttore UOC SPISAL - Componenti Commissione esaminatrice&lt;/p&gt;</t>
         </is>
       </c>
       <c r="E214" t="inlineStr">
         <is>
           <t>DPCM 23/03/1995</t>
         </is>
       </c>
       <c r="F214" t="inlineStr">
         <is>
-          <t>Giorno di espletamento procedure concorsuali 10/12/2020</t>
+          <t>Giorno di espletamento procedure concorsuali 26/01/2021</t>
         </is>
       </c>
       <c r="G214" t="inlineStr">
         <is>
-          <t>322,19</t>
+          <t>434,46</t>
         </is>
       </c>
       <c r="H214" t="inlineStr">
         <is>
           <t>19/03/2021</t>
         </is>
       </c>
     </row>
     <row r="215">
       <c r="A215" t="inlineStr">
         <is>
           <t>UOC Gestione Risorse Umane - Dr.ssa Chiara Tiengo</t>
         </is>
       </c>
       <c r="B215" t="inlineStr">
         <is>
-          <t>Dr.ssa Cattelan Anna Maria</t>
+          <t>Dr. Zanni Giuliano Carlo</t>
         </is>
       </c>
       <c r="C215" t="inlineStr">
         <is>
-          <t>DDG n. 958 del 11/11/2020</t>
+          <t>DDG n. 959 dell'11/11/2020</t>
         </is>
       </c>
       <c r="D215" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Avviso pubblico per Direttore UOC Malattie Infettive - Componenti Commissione esaminatrice&lt;/p&gt;</t>
+          <t>&lt;p&gt;Avviso pubblico per Direttore UOC Ostetricia e Ginecologia di Rovigo e Trecenta - Componenti Commissione esaminatrice&lt;/p&gt;</t>
         </is>
       </c>
       <c r="E215" t="inlineStr">
         <is>
           <t>DPCM 23/03/1995</t>
         </is>
       </c>
       <c r="F215" t="inlineStr">
         <is>
-          <t>Giorno di espletamento procedure concorsuali 18/12/2020</t>
+          <t>Giorno di espletamento procedure concorsuali 29,12,2020</t>
         </is>
       </c>
       <c r="G215" t="inlineStr">
         <is>
-          <t>341,53</t>
+          <t>313,39</t>
         </is>
       </c>
       <c r="H215" t="inlineStr">
         <is>
           <t>19/03/2021</t>
         </is>
       </c>
     </row>
     <row r="216">
       <c r="A216" t="inlineStr">
         <is>
           <t>UOC Gestione Risorse Umane - Dr.ssa Chiara Tiengo</t>
         </is>
       </c>
       <c r="B216" t="inlineStr">
         <is>
-          <t>Dr. Bonfante Salvatore</t>
+          <t>Dr. Abate Sergio</t>
         </is>
       </c>
       <c r="C216" t="inlineStr">
         <is>
-          <t>Rti Capogruppo Poll Engineering Mandanti: Manens-Tifs Spa Striolo Fochesato &amp; Partners Ing. Emanuele Quota Dr.Silvio Cavallucci</t>
+          <t>DDG n. 959 dell'11/11/2020</t>
         </is>
       </c>
       <c r="D216" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Avviso pubblico per Direttore UOC Malattie Infettive - Componenti Commissione esaminatrice&lt;/p&gt;</t>
+          <t>&lt;p&gt;Avviso pubblico per Direttore UOC Ostetricia e Ginecologia di Rovigo e Trecenta - Componenti Commissione esaminatrice&lt;/p&gt;</t>
         </is>
       </c>
       <c r="E216" t="inlineStr">
         <is>
           <t>DPCM 23/03/1995</t>
         </is>
       </c>
       <c r="F216" t="inlineStr">
         <is>
-          <t>Giorno di espletamento procedure concorsuali 18/12/2020</t>
+          <t>Giorno di espletamento procedure concorsuali 29/12/2020</t>
         </is>
       </c>
       <c r="G216" t="inlineStr">
         <is>
-          <t>795,11</t>
+          <t>528,69</t>
         </is>
       </c>
       <c r="H216" t="inlineStr">
         <is>
           <t>19/03/2021</t>
         </is>
       </c>
     </row>
     <row r="217">
       <c r="A217" t="inlineStr">
         <is>
           <t>UOC Gestione Risorse Umane - Dr.ssa Chiara Tiengo</t>
         </is>
       </c>
       <c r="B217" t="inlineStr">
         <is>
-          <t>Dr.ssa Valenti Danila</t>
+          <t>Dr. Florio Pasquale Mario</t>
         </is>
       </c>
       <c r="C217" t="inlineStr">
         <is>
-          <t>DDG n. 943 del 05/11/2020</t>
+          <t>DDG n. 959 dell'11/11/2020</t>
         </is>
       </c>
       <c r="D217" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Avviso pubblico per Direttore UOC Cure Palliative - Componenti Commissione esaminatrice&lt;/p&gt;</t>
+          <t>&lt;p&gt;Avviso pubblico per Direttore UOC Ostetricia e Ginecologia di Rovigo e Trecenta - Componenti Commissione esaminatrice&lt;/p&gt;</t>
         </is>
       </c>
       <c r="E217" t="inlineStr">
         <is>
           <t>DPCM 23/03/1995</t>
         </is>
       </c>
       <c r="F217" t="inlineStr">
         <is>
-          <t>Giorno di espletamento procedure concorsuali 10/12/2020</t>
+          <t>Giorno di espletamento procedure concorsuali 29,12,2020</t>
         </is>
       </c>
       <c r="G217" t="inlineStr">
         <is>
-          <t>377,48</t>
+          <t>466,56</t>
         </is>
       </c>
       <c r="H217" t="inlineStr">
         <is>
           <t>19/03/2021</t>
         </is>
       </c>
     </row>
     <row r="218">
       <c r="A218" t="inlineStr">
         <is>
           <t>UOC Gestione Risorse Umane - Dr.ssa Chiara Tiengo</t>
         </is>
       </c>
       <c r="B218" t="inlineStr">
         <is>
-          <t>Dr. Florio Pasquale Mario</t>
+          <t>Dr. Libanore Marco</t>
         </is>
       </c>
       <c r="C218" t="inlineStr">
         <is>
-          <t>DDG n. 959 dell'11/11/2020</t>
+          <t>DDG n. 958 del 11/11/2020</t>
         </is>
       </c>
       <c r="D218" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Avviso pubblico per Direttore UOC Ostetricia e Ginecologia di Rovigo e Trecenta - Componenti Commissione esaminatrice&lt;/p&gt;</t>
+          <t>&lt;p&gt;Avviso pubblico per Direttore UOC Malattie Infettive - Componenti Commissione esaminatrice&lt;/p&gt;</t>
         </is>
       </c>
       <c r="E218" t="inlineStr">
         <is>
           <t>DPCM 23/03/1995</t>
         </is>
       </c>
       <c r="F218" t="inlineStr">
         <is>
-          <t>Giorno di espletamento procedure concorsuali 29,12,2020</t>
+          <t>Giorno di espletamento procedure concorsuali 18/12/2020</t>
         </is>
       </c>
       <c r="G218" t="inlineStr">
         <is>
-          <t>466,56</t>
+          <t>281,47</t>
         </is>
       </c>
       <c r="H218" t="inlineStr">
         <is>
           <t>19/03/2021</t>
         </is>
       </c>
     </row>
     <row r="219">
       <c r="A219" t="inlineStr">
         <is>
           <t>UOC Gestione Risorse Umane - Dr.ssa Chiara Tiengo</t>
         </is>
       </c>
       <c r="B219" t="inlineStr">
         <is>
-          <t>Dr. Abate Sergio</t>
+          <t>Dr. Bonfante Salvatore</t>
         </is>
       </c>
       <c r="C219" t="inlineStr">
         <is>
-          <t>DDG n. 959 dell'11/11/2020</t>
+          <t>Rti Capogruppo Poll Engineering Mandanti: Manens-Tifs Spa Striolo Fochesato &amp; Partners Ing. Emanuele Quota Dr.Silvio Cavallucci</t>
         </is>
       </c>
       <c r="D219" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Avviso pubblico per Direttore UOC Ostetricia e Ginecologia di Rovigo e Trecenta - Componenti Commissione esaminatrice&lt;/p&gt;</t>
+          <t>&lt;p&gt;Avviso pubblico per Direttore UOC Malattie Infettive - Componenti Commissione esaminatrice&lt;/p&gt;</t>
         </is>
       </c>
       <c r="E219" t="inlineStr">
         <is>
           <t>DPCM 23/03/1995</t>
         </is>
       </c>
       <c r="F219" t="inlineStr">
         <is>
-          <t>Giorno di espletamento procedure concorsuali 29/12/2020</t>
+          <t>Giorno di espletamento procedure concorsuali 18/12/2020</t>
         </is>
       </c>
       <c r="G219" t="inlineStr">
         <is>
-          <t>528,69</t>
+          <t>795,11</t>
         </is>
       </c>
       <c r="H219" t="inlineStr">
         <is>
           <t>19/03/2021</t>
         </is>
       </c>
     </row>
     <row r="220">
       <c r="A220" t="inlineStr">
         <is>
           <t>UOC Gestione Risorse Umane - Dr.ssa Chiara Tiengo</t>
         </is>
       </c>
       <c r="B220" t="inlineStr">
         <is>
-          <t>Dr. Zanni Giuliano Carlo</t>
+          <t>Dr.ssa Cattelan Anna Maria</t>
         </is>
       </c>
       <c r="C220" t="inlineStr">
         <is>
-          <t>DDG n. 959 dell'11/11/2020</t>
+          <t>DDG n. 958 del 11/11/2020</t>
         </is>
       </c>
       <c r="D220" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Avviso pubblico per Direttore UOC Ostetricia e Ginecologia di Rovigo e Trecenta - Componenti Commissione esaminatrice&lt;/p&gt;</t>
+          <t>&lt;p&gt;Avviso pubblico per Direttore UOC Malattie Infettive - Componenti Commissione esaminatrice&lt;/p&gt;</t>
         </is>
       </c>
       <c r="E220" t="inlineStr">
         <is>
           <t>DPCM 23/03/1995</t>
         </is>
       </c>
       <c r="F220" t="inlineStr">
         <is>
-          <t>Giorno di espletamento procedure concorsuali 29,12,2020</t>
+          <t>Giorno di espletamento procedure concorsuali 18/12/2020</t>
         </is>
       </c>
       <c r="G220" t="inlineStr">
         <is>
-          <t>313,39</t>
+          <t>341,53</t>
         </is>
       </c>
       <c r="H220" t="inlineStr">
         <is>
           <t>19/03/2021</t>
         </is>
       </c>
     </row>
     <row r="221">
       <c r="A221" t="inlineStr">
         <is>
           <t>UOC Gestione Risorse Umane - Dr.ssa Chiara Tiengo</t>
         </is>
       </c>
       <c r="B221" t="inlineStr">
         <is>
-          <t>Dr. Libanore Marco</t>
+          <t>Dr. Manno Pietro</t>
         </is>
       </c>
       <c r="C221" t="inlineStr">
         <is>
-          <t>DDG n. 958 del 11/11/2020</t>
+          <t>DDG n. 943 del 05/11/2020</t>
         </is>
       </c>
       <c r="D221" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Avviso pubblico per Direttore UOC Malattie Infettive - Componenti Commissione esaminatrice&lt;/p&gt;</t>
+          <t>&lt;p&gt;Avviso pubblico per Direttore UOC Cure Palliative - Componenti Commissione esaminatrice&lt;/p&gt;</t>
         </is>
       </c>
       <c r="E221" t="inlineStr">
         <is>
           <t>DPCM 23/03/1995</t>
         </is>
       </c>
       <c r="F221" t="inlineStr">
         <is>
-          <t>Giorno di espletamento procedure concorsuali 18/12/2020</t>
+          <t>Giorno di espletamento procedure concorsuali 10/12/2020</t>
         </is>
       </c>
       <c r="G221" t="inlineStr">
         <is>
-          <t>281,47</t>
+          <t>304,65</t>
         </is>
       </c>
       <c r="H221" t="inlineStr">
         <is>
           <t>19/03/2021</t>
         </is>
       </c>
     </row>
     <row r="222">
       <c r="A222" t="inlineStr">
         <is>
-          <t>UOC Servizi Tecnici e Patrimoniali</t>
+          <t>UOC Gestione Risorse Umane - Dr.ssa Chiara Tiengo</t>
         </is>
       </c>
       <c r="B222" t="inlineStr">
         <is>
-          <t>Tre Esse Srl - Vigonovo (VE)</t>
+          <t>Dr.ssa Rigotti Laura</t>
         </is>
       </c>
       <c r="C222" t="inlineStr">
         <is>
-          <t>Determinazione dirigenziale n. 815 del 18.11.2021</t>
+          <t>DDG n. 943 del 05/11/2020</t>
         </is>
       </c>
       <c r="D222" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Incarico verifica di vulnerabilità sismica dell'edificio Centro Polifunzionale Socio Sanitario in Comune di Badia Polesine, Via Miani, 66, di proprietà Azienda ULSS 5 Polesana&lt;/p&gt;</t>
+          <t>&lt;p&gt;Avviso pubblico per Direttore UOC Cure Palliative - Componenti Commissione esaminatrice&lt;/p&gt;</t>
         </is>
       </c>
       <c r="E222" t="inlineStr">
         <is>
-          <t>D.Lgs 50/2016</t>
+          <t>DPCM 23/03/1995</t>
         </is>
       </c>
       <c r="F222" t="inlineStr">
         <is>
-          <t>18.11.2021 - 31.1.2022</t>
+          <t>Giorno di espletamento procedure concorsuali 10/12/2020</t>
         </is>
       </c>
       <c r="G222" t="inlineStr">
         <is>
-          <t>€ 38.063,76</t>
+          <t>322,19</t>
         </is>
       </c>
       <c r="H222" t="inlineStr">
         <is>
-          <t>12/03/2021</t>
+          <t>19/03/2021</t>
         </is>
       </c>
     </row>
     <row r="223">
       <c r="A223" t="inlineStr">
         <is>
+          <t>UOC Gestione Risorse Umane - Dr.ssa Chiara Tiengo</t>
+        </is>
+      </c>
+      <c r="B223" t="inlineStr">
+        <is>
+          <t>Dr.ssa Valenti Danila</t>
+        </is>
+      </c>
+      <c r="C223" t="inlineStr">
+        <is>
+          <t>DDG n. 943 del 05/11/2020</t>
+        </is>
+      </c>
+      <c r="D223" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Avviso pubblico per Direttore UOC Cure Palliative - Componenti Commissione esaminatrice&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="E223" t="inlineStr">
+        <is>
+          <t>DPCM 23/03/1995</t>
+        </is>
+      </c>
+      <c r="F223" t="inlineStr">
+        <is>
+          <t>Giorno di espletamento procedure concorsuali 10/12/2020</t>
+        </is>
+      </c>
+      <c r="G223" t="inlineStr">
+        <is>
+          <t>377,48</t>
+        </is>
+      </c>
+      <c r="H223" t="inlineStr">
+        <is>
+          <t>19/03/2021</t>
+        </is>
+      </c>
+    </row>
+    <row r="224">
+      <c r="A224" t="inlineStr">
+        <is>
           <t>UOC Servizi Tecnici e Patrimoniali</t>
         </is>
       </c>
-      <c r="B223" t="inlineStr">
+      <c r="B224" t="inlineStr">
+        <is>
+          <t>Tre Esse Srl - Vigonovo (VE)</t>
+        </is>
+      </c>
+      <c r="C224" t="inlineStr">
+        <is>
+          <t>Determinazione dirigenziale n. 815 del 18.11.2021</t>
+        </is>
+      </c>
+      <c r="D224" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Incarico verifica di vulnerabilità sismica dell'edificio Centro Polifunzionale Socio Sanitario in Comune di Badia Polesine, Via Miani, 66, di proprietà Azienda ULSS 5 Polesana&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="E224" t="inlineStr">
+        <is>
+          <t>D.Lgs 50/2016</t>
+        </is>
+      </c>
+      <c r="F224" t="inlineStr">
+        <is>
+          <t>18.11.2021 - 31.1.2022</t>
+        </is>
+      </c>
+      <c r="G224" t="inlineStr">
+        <is>
+          <t>€ 38.063,76</t>
+        </is>
+      </c>
+      <c r="H224" t="inlineStr">
+        <is>
+          <t>12/03/2021</t>
+        </is>
+      </c>
+    </row>
+    <row r="225">
+      <c r="A225" t="inlineStr">
+        <is>
+          <t>UOC Servizi Tecnici e Patrimoniali</t>
+        </is>
+      </c>
+      <c r="B225" t="inlineStr">
         <is>
           <t>AreaTecnica Srl</t>
         </is>
       </c>
-      <c r="C223" t="inlineStr">
+      <c r="C225" t="inlineStr">
         <is>
           <t>Determinazione dirigenziale n. 78 del 3.2.2021</t>
         </is>
       </c>
-      <c r="D223" t="inlineStr">
+      <c r="D225" t="inlineStr">
         <is>
           <t>&lt;p&gt;Incarico professionale per verifica certificazioni di prevenzione incendi e sicurezza Ospedale di Rovigo per conseguimento nuovo parere confomità VV.F. &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="E223" t="inlineStr">
+      <c r="E225" t="inlineStr">
         <is>
           <t>D.P.R. 151/2011</t>
         </is>
       </c>
-      <c r="F223" t="inlineStr">
+      <c r="F225" t="inlineStr">
         <is>
           <t>09/02/2021 - 15/5/2021</t>
         </is>
       </c>
-      <c r="G223" t="inlineStr">
+      <c r="G225" t="inlineStr">
         <is>
           <t>48848,8</t>
         </is>
       </c>
-      <c r="H223" t="inlineStr">
+      <c r="H225" t="inlineStr">
         <is>
           <t>19/02/2021</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>