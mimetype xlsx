--- v0 (2026-04-03)
+++ v1 (2026-05-20)
@@ -740,51 +740,51 @@
       </c>
       <c r="Q4" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="R4" t="inlineStr"/>
       <c r="S4" t="inlineStr"/>
       <c r="T4" t="inlineStr"/>
       <c r="U4" t="inlineStr"/>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr"/>
       <c r="B5" t="inlineStr">
         <is>
           <t>AVVISO PUBBLICO  INDAGINE DI MERCATO PER L’INDIVIDUAZIONE DI OPERATORI ECONOMICI PER L’AFFIDAMENTO IN URGENZA, A SEGUITO PROCEDURA TELEMATICA AI SENSI DELL’ART.  50 COMMA 1, LETTERA E), DEL D.LGS 36/2023 E DELL’ART. 10 COMMI 1 E 5 BIS DEL D.L. N. 34/2023 CONVERTITO IN LEGGE N. 56/2023, TRAMITE PIATTAFORMA ARIA S.P.A., DI SERVIZI DI ASSISTENZA MEDICA PRESSO LA UOC PEDIATRIA DEI PRESIDI OSPEDALIERI DI ROVIGO E ADRIA DELL’A.ULSS 5 “POLESANA” PER IL PERIODO DI TRE MESI.</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>Pubblicato</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t xml:space="preserve">&lt;p&gt;&lt;strong&gt;AVVISO PUBBLICO&lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;INDAGINE DI MERCATO PER L&amp;rsquo;INDIVIDUAZIONE DI OPERATORI ECONOMICI PER L&amp;rsquo;AFFIDAMENTO IN URGENZA, A SEGUITO PROCEDURA TELEMATICA AI SENSI DELL&amp;rsquo;ART.&amp;nbsp; 50 COMMA 1, LETTERA E), DEL D.LGS 36/2023 E DELL&amp;rsquo;ART. 10 COMMI 1 E 5 BIS DEL D.L. N. 34/2023 CONVERTITO IN LEGGE N. 56/2023, TRAMITE PIATTAFORMA ARIA S.P.A., DI SERVIZI DI ASSISTENZA MEDICA PRESSO LA UOC PEDIATRIA DEI PRESIDI OSPEDALIERI DI ROVIGO E ADRIA DELL&amp;rsquo;A.ULSS 5 &amp;ldquo;POLESANA&amp;rdquo; PER IL PERIODO DI TRE MESI.&lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt;&amp;nbsp;&lt;/p&gt;
 &lt;p&gt;Termine invio domande di partecipazione: entro il giorno 19/09/2023&lt;/p&gt;
 &lt;p&gt;&amp;nbsp;&lt;/p&gt;
 </t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H5" t="inlineStr"/>
       <c r="I5" t="inlineStr"/>
       <c r="J5" t="inlineStr"/>
       <c r="K5" t="inlineStr">
         <is>
           <t>14/09/2023 00:00</t>
         </is>
       </c>
@@ -803,51 +803,51 @@
       </c>
       <c r="Q5" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R5" t="inlineStr"/>
       <c r="S5" t="inlineStr"/>
       <c r="T5" t="inlineStr"/>
       <c r="U5" t="inlineStr"/>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr"/>
       <c r="B6" t="inlineStr">
         <is>
           <t xml:space="preserve">AVVISO PUBBLICO DI AVVIO ID SINTEL 172941151/2023 - PROCEDURA DI GARA TELEMATICA AI SENSI DELL’ ART.  50 COMMA 1, LETTERA E), DEL D.LGS 36/2023 E DELL’ART. 10 COMMI 1 E 5 BIS DEL D.L. N. 34/2023 CONVERTITO IN LEGGE N. 56/2023 PER L’AFFIDAMENTO IN URGENZA DI SERVIZI DI ASSISTENZA MEDICA SUDDIVISI IN N. 2 LOTTI PRESSO LA UOC OSTETRICIA E GINECOLOGIA DELL’AZIENDA ULSS 5 POLESANA PER LA DURATA DI QUATTRO MESI. </t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>Pubblicato</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t xml:space="preserve">&lt;p&gt;&lt;strong&gt;AVVISO PUBBLICO DI AVVIO&lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;ID SINTEL 172941151/2023 - PROCEDURA DI GARA TELEMATICA AI SENSI DELL&amp;rsquo; ART.&amp;nbsp; 50 COMMA 1, LETTERA E), DEL D.LGS 36/2023 E DELL&amp;rsquo;ART. 10 COMMI 1 E 5 BIS DEL D.L. N. 34/2023 CONVERTITO IN LEGGE N. 56/2023 PER L&amp;rsquo;AFFIDAMENTO IN URGENZA DI SERVIZI DI ASSISTENZA MEDICA SUDDIVISI IN N. 2 LOTTI PRESSO LA UOC OSTETRICIA E GINECOLOGIA DELL&amp;rsquo;AZIENDA ULSS 5 POLESANA PER LA DURATA DI QUATTRO MESI. &lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;LOTTO 1 UOC OSTETRICIA E GINECOLOGIA DEL P.O. DI ROVIGO &lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;LOTTO 2 UOC OSTETRICIA E GINECOLOGIA DEL P.O. ADRIA &lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;Simog. n. 9266285&lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt;&amp;nbsp;&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;Il termine previsto per la presentazione delle offerte &amp;egrave; il giorno 22/08/2023 ore 18:00.&lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt;&amp;nbsp;&lt;/p&gt;
 </t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H6" t="inlineStr"/>
       <c r="I6" t="inlineStr"/>
       <c r="J6" t="inlineStr"/>
       <c r="K6" t="inlineStr">
         <is>
@@ -869,51 +869,51 @@
       </c>
       <c r="Q6" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R6" t="inlineStr"/>
       <c r="S6" t="inlineStr"/>
       <c r="T6" t="inlineStr"/>
       <c r="U6" t="inlineStr"/>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr"/>
       <c r="B7" t="inlineStr">
         <is>
           <t>Indagine di mercato per l’individuazione di operatori economici per l’affidamento in urgenza, ai sensi dell’art. 50, comma 1 lett. e) del D.lgs. n. 36/2023 e dell’art. 10 commi 1 e 5 bis del D.L. n. 34/2023 convertito in Legge n. 56/2023, tramite piattaforma Aria S.p.A., di servizi di assistenza medica presso la UOC di Pediatria dei Presidi Ospedalieri di Rovigo e Adria dell’Azienda Ulss 5 Polesana per il periodo di quattro mesi.</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>Bando</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>Pubblicato</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t xml:space="preserve">&lt;p&gt;&lt;strong&gt;Indagine di mercato per l&amp;rsquo;individuazione di operatori economici per l&amp;rsquo;affidamento in urgenza, ai sensi dell&amp;rsquo;art. 50, comma 1 lett. e) del D.lgs. n. 36/2023 e dell&amp;rsquo;art. 10 commi 1 e 5 bis del D.L. n. 34/2023 convertito in Legge n. 56/2023, tramite piattaforma Aria S.p.A., di servizi di assistenza medica presso la UOC di Pediatria dei Presidi Ospedalieri di Rovigo e Adria dell&amp;rsquo;Azienda Ulss 5 Polesana per il periodo di quattro mesi.&lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;Termine manifestazione interesse il 18/07/2023&lt;/strong&gt;&lt;/p&gt;
 </t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H7" t="inlineStr"/>
       <c r="I7" t="inlineStr"/>
       <c r="J7" t="inlineStr"/>
       <c r="K7" t="inlineStr">
         <is>
           <t>13/07/2023 00:00</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
           <t>13/07/2028 00:00</t>
@@ -980,82 +980,98 @@
       </c>
       <c r="M8" t="inlineStr">
         <is>
           <t>19/05/2023 12:00</t>
         </is>
       </c>
       <c r="O8" t="inlineStr">
         <is>
           <t>15/02/2024</t>
         </is>
       </c>
       <c r="P8" t="n">
         <v>0</v>
       </c>
       <c r="Q8" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R8" t="inlineStr"/>
       <c r="S8" t="inlineStr"/>
       <c r="T8" t="inlineStr"/>
       <c r="U8" t="inlineStr"/>
     </row>
     <row r="9">
-      <c r="A9" t="inlineStr"/>
+      <c r="A9" t="inlineStr">
+        <is>
+          <t>PROV 2026</t>
+        </is>
+      </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>“Sostegno alle capacità genitoriali e prevenzione della vulnerabilità delle famiglie e dei bambini nel territorio afferente all’ATS VEN_18 (Lendinara) come previsto dal Programma per l’implementazione delle Linee di indirizzo nazionali sull’intervento con bambini e famiglie in situazione di vulnerabilità (P.I.P.P.I) – linea di sub-investimento 1.1.1 della Missione 5 “Inclusione e coesione”.</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>Avviso</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
+      <c r="E9" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato, Economato e Gestione della Logistica</t>
+        </is>
+      </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;strong&gt;INDAGINE DI MERCATO PER MANIFESTAZIONE DI INTERESSE ai sensi dell&amp;#39;art. 1 comma 2 lett. b della L. 120/2020, tramite piattaforma SINTEL per l&amp;rsquo;affidamento dei servizi e delle attivit&amp;agrave; volti al &amp;ldquo;Sostegno alle capacit&amp;agrave; genitoriali e prevenzione della vulnerabilit&amp;agrave; delle famiglie e dei bambini nel territorio afferente all&amp;rsquo;ATS VEN&lt;/strong&gt;_&lt;strong&gt;18 (Lendinara) come previsto dal Programma per l&amp;rsquo;implementazione delle Linee di indirizzo nazionali sull&amp;rsquo;intervento con bambini e famiglie in situazione di vulnerabilit&amp;agrave; (P.I.P.P.I) &amp;ndash; linea di sub-investimento 1.1.1 della Missione 5 &amp;ldquo;Inclusione e coesione&amp;rdquo;, Componente 2 &amp;quot;Infrastrutture sociali, famiglie, comunit&amp;agrave; e terzo settore&amp;rdquo;, Sottocomponente 1 &amp;ldquo;Servizi sociali, disabilit&amp;agrave; e marginalit&amp;agrave; sociale&amp;rdquo; a valere sulle risorse messe a disposizione dall&amp;rsquo;Avviso pubblico 1/2022 PNRR - Next generation EU.&lt;/strong&gt;&lt;/p&gt;
+          <t>&lt;p&gt;&lt;strong&gt;INDAGINE DI MERCATO PER MANIFESTAZIONE DI INTERESSE ai sensi dell'art. 1 comma 2 lett. b della L. 120/2020, tramite piattaforma SINTEL per l’affidamento dei servizi e delle attività volti al “Sostegno alle capacità genitoriali e prevenzione della vulnerabilità delle famiglie e dei bambini nel territorio afferente all’ATS VEN&lt;/strong&gt;_&lt;strong&gt;18 (Lendinara) come previsto dal Programma per l’implementazione delle Linee di indirizzo nazionali sull’intervento con bambini e famiglie in situazione di vulnerabilità (P.I.P.P.I) – linea di sub-investimento 1.1.1 della Missione 5 “Inclusione e coesione”, Componente 2 "Infrastrutture sociali, famiglie, comunità e terzo settore”, Sottocomponente 1 “Servizi sociali, disabilità e marginalità sociale” a valere sulle risorse messe a disposizione dall’Avviso pubblico 1/2022 PNRR - Next generation EU.&lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;CUP: I14H22000430001&lt;/strong&gt;&lt;/p&gt;
-&lt;p&gt;&lt;strong&gt;Termine manifestazione interesse 03/05/2023 ore 15.00&lt;/strong&gt;&lt;/p&gt;
-</t>
+&lt;p&gt;&lt;strong&gt;Termine manifestazione interesse 03/05/2023 ore 15.00&lt;/strong&gt;&lt;/p&gt;</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
           <t>Si</t>
         </is>
       </c>
       <c r="H9" t="inlineStr"/>
-      <c r="I9" t="inlineStr"/>
-      <c r="J9" t="inlineStr"/>
+      <c r="I9" t="inlineStr">
+        <is>
+          <t>I14H22000430001</t>
+        </is>
+      </c>
+      <c r="J9" t="inlineStr">
+        <is>
+          <t>9838484DD3</t>
+        </is>
+      </c>
       <c r="K9" t="inlineStr">
         <is>
           <t>18/04/2023 00:00</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
           <t>18/04/2028 00:00</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
           <t>03/05/2023 15:00</t>
         </is>
       </c>
       <c r="P9" t="n">
         <v>0</v>
       </c>
       <c r="Q9" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R9" t="inlineStr"/>
       <c r="S9" t="inlineStr"/>
@@ -1182,51 +1198,51 @@
       </c>
       <c r="Q11" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R11" t="inlineStr"/>
       <c r="S11" t="inlineStr"/>
       <c r="T11" t="inlineStr"/>
       <c r="U11" t="inlineStr"/>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr"/>
       <c r="B12" t="inlineStr">
         <is>
           <t>AVVISO PUBBLICO DI AVVIO PROCEDURA DI GARA TELEMATICA SOTTOSOGLIA AI SENSI DELL’ART. 1, C. 2, LETT. A) DEL D.L. 76 DEL 2020, CONVERTITO CON LEGGE 120/2020 e S.M.I, TRAMITE PIATTAFORMA ARIA SINTEL PER L’AFFIDAMENTO DEL “SERVIZIO DI ASSISTENZA MEDICA OSTETRICO-GINECOLOGICA DI SUPPORTO ALLA UOC DI OSTETRICIA E GINECOLOGIA DEL PRESIDIO OSPEDALIERO DI ROVIGO DELL’AZIENDA ULSS 5 POLESANA” PER IL PERIODO DI DUE MESI. CIG 9693982F00</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t>Bando</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>Pubblicato</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t xml:space="preserve">&lt;p&gt;&lt;strong&gt;AVVISO PUBBLICO DI AVVIO&lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;PROCEDURA DI GARA TELEMATICA SOTTOSOGLIA AI SENSI DELL&amp;rsquo;ART. 1, C. 2, LETT. A) DEL D.L. 76 DEL 2020, CONVERTITO CON LEGGE 120/2020 e S.M.I, TRAMITE PIATTAFORMA ARIA SINTEL PER L&amp;rsquo;AFFIDAMENTO DEL &amp;ldquo;SERVIZIO DI ASSISTENZA MEDICA OSTETRICO-GINECOLOGICA DI SUPPORTO ALLA UOC DI OSTETRICIA E GINECOLOGIA DEL PRESIDIO OSPEDALIERO DI ROVIGO DELL&amp;rsquo;AZIENDA ULSS 5 POLESANA&amp;rdquo; PER IL PERIODO DI DUE MESI.&lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;CIG 9693982F00&lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;SINTEL ID 166129459/2023&lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt;&amp;nbsp;&lt;/p&gt;
 &lt;p&gt;Il termine previsto per la presentazione delle offerte &amp;egrave; il giorno &lt;strong&gt;07/03/2023 &lt;/strong&gt;ore &lt;strong&gt;15.00&lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt;&amp;nbsp;&lt;/p&gt;
 </t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H12" t="inlineStr"/>
       <c r="I12" t="inlineStr"/>
       <c r="J12" t="inlineStr"/>
       <c r="K12" t="inlineStr">
         <is>
           <t>03/03/2023 00:00</t>