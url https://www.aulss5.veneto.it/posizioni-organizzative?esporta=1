--- v0 (2026-04-03)
+++ v1 (2026-05-19)
@@ -410,51 +410,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:D151"/>
+  <dimension ref="A1:D81"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Cognome</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Nome</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>Profilo</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
@@ -465,3299 +465,1751 @@
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>BEDENDO</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>EMILIANO</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.tecn.san</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>BEDENDO_EMILIANO.pdf</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t>BECCATI</t>
+          <t>BRIZZANTE</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>MARINA</t>
+          <t>CRISTINA</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>CURRICULUM_VITAE_Marina_Beccati_new_1_.pdf</t>
+          <t>Brizzante_Cristina.pdf</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t>BRIZZANTE</t>
+          <t>TURATI</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>CRISTINA</t>
+          <t>FABRIZIO</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Prev.</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>Brizzante_Cristina.pdf</t>
+          <t>Turati.pdf</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t>FOGAGNOLO</t>
+          <t>ROSSIN</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>MONICA</t>
+          <t>MARIELLA</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>FOGAGNOLO_MONICA.pdf</t>
+          <t>ROSSIN_M__2025.pdf</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>TURATI</t>
+          <t>BELLESIA</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>FABRIZIO</t>
+          <t>TIZIANA</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Prev.</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>Turati.pdf</t>
+          <t>Curriculum_bellesia.pdf</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
-          <t>ROSSIN</t>
+          <t>MURARO</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>MARIELLA</t>
+          <t>MARISTELLA</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>ROSSIN_M__2025.pdf</t>
+          <t>MURARO_M__2025.pdf</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
-          <t>BELLESIA</t>
+          <t>COMINATO</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>TIZIANA</t>
+          <t>SANDRA</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>Curriculum_bellesia.pdf</t>
+          <t>Sandra_Cominato.pdf</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t>MURARO</t>
+          <t>ROSSI</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>MARISTELLA</t>
+          <t>COSETTA</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>MURARO_M__2025.pdf</t>
+          <t>cv_Rossi_Cosetta.pdf</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>SCHIESARO</t>
+          <t>BETTONTE</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>SIMONETTA</t>
+          <t>KATIUSCIA</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>Schiesaro_Simonetta.pdf</t>
+          <t>BETTONTE_K__2025.pdf</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>COMINATO</t>
+          <t>FASOLATO</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>SANDRA</t>
+          <t>MICHELA</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof. San.Ost.</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>Sandra_Cominato.pdf</t>
+          <t>FASOLATO_M__2025.pdf</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>ROSSI</t>
+          <t>BONDESAN</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>COSETTA</t>
+          <t>VANNA</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>cv_Rossi_Cosetta.pdf</t>
+          <t>CV_bondesan13574520231211082749.pdf</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>MAGRO</t>
+          <t>TENAN</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>BEATRICE</t>
+          <t>ELISA</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>MAGRO_B__2025.pdf</t>
+          <t>TENAN_2024.pdf</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>BETTONTE</t>
+          <t>TONIOLO</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>KATIUSCIA</t>
+          <t>MARINA</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>BETTONTE_K__2025.pdf</t>
+          <t>TONIOLO_MARINA.pdf</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>FASOLATO</t>
+          <t>NATALI</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>MICHELA</t>
+          <t>CRISTINA</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof. San.Ost.</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.tecn.san</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>FASOLATO_M__2025.pdf</t>
+          <t>NATALI_C__2025.pdf</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
-          <t>POLI</t>
+          <t>PERTOLDI</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>BERTILLA</t>
+          <t>DONATELLA</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.tecn.san</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>Poli_bertilla.pdf</t>
+          <t>Pertoldi_Dontella.pdf</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
-          <t>BONDESAN</t>
+          <t>BOLZON</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>VANNA</t>
+          <t>STEFANIA</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>CV_bondesan13574520231211082749.pdf</t>
+          <t>BOLZON_S__2025.pdf</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
-          <t>TENAN</t>
+          <t>TAROZZO</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>ELISA</t>
+          <t>MONICA</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>TENAN_2024.pdf</t>
+          <t>Tarozzo.pdf</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
-          <t>CHIARION</t>
+          <t>MALIN</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>LUCIA</t>
+          <t>STEFANIA</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>curricula_CHIARION.pdf</t>
+          <t>Malin_Stefania.pdf</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
-          <t>SANTATO</t>
+          <t>BUSATO</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>DAVIDE</t>
+          <t>BARBARA</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>Santato_davide.pdf</t>
+          <t>BUSATO_B__2025.pdf</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
-          <t>BERNARDINELLO</t>
+          <t>GHEZA</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>ALESSANDRA</t>
+          <t>MARIA CRISTINA</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>curriculum_vitae_Bernardinello.pdf</t>
+          <t>GHEZA_M_2024_Cristina.pdf</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
-          <t>TONIOLO</t>
+          <t>BORGHETTO</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>MARINA</t>
+          <t>PAOLO</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.tecn.san</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>TONIOLO_MARINA.pdf</t>
+          <t>Borghetto_PaoloFINALE.pdf</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
-          <t>RIGOBELLO</t>
+          <t>TOSO</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>RITA</t>
+          <t>CRISTIANA</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION. P.San.Riabili</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>RIGOBELLLO.pdf</t>
+          <t>TOSO_CRISTIANA.pdf</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
-          <t>NATALI</t>
+          <t>PAVANI</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>CRISTINA</t>
+          <t>CONSUELO</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.tecn.san</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>NATALI_C__2025.pdf</t>
+          <t>PAVANI_C__2025.pdf</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
-          <t>PERTOLDI</t>
+          <t>INCANUTI</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>DONATELLA</t>
+          <t>MARY</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.tecn.san</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>Pertoldi_Dontella.pdf</t>
+          <t>INCANUTI1NUOVO.pdf</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
-          <t>BOLZON</t>
+          <t>BELTRAME</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>STEFANIA</t>
+          <t>ROBERTO</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Prev.</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>BOLZON_S__2025.pdf</t>
+          <t>Curriculum_Vitae__Beltrame_Roberto.pdf</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
-          <t>TAROZZO</t>
+          <t>LUCCHIARI</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>MONICA</t>
+          <t>ARIANNA</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.tecn.san</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>Tarozzo.pdf</t>
+          <t>CV_lucchiari.pdf</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
-          <t>PREVIATO</t>
+          <t>FRANCESCHETTI</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>GIORDANO</t>
+          <t>EMANUELE</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.tecn.san</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>Previato_Giordano.pdf</t>
+          <t>FRANCESCHETTI_EMANUELE.pdf</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
-          <t>GENTILI</t>
+          <t>PIZZO</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>ELISABETTA</t>
+          <t>ROBERTO</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>ELISABETTA_GENTILI.pdf</t>
+          <t>Pizzo_Roberto.pdf</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
-          <t>TURRI</t>
+          <t>SACCARDIN</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>FRANCESCO</t>
+          <t>SILVIA</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Prev.</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>22_CV_Turri_Francesco.pdf</t>
+          <t>CURRICULUM_VITAE_Saccardin_24_04_2024.pdf</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
-          <t>MALIN</t>
+          <t>ZANIRATO</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>STEFANIA</t>
+          <t>DARIA</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
-      <c r="D31" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D31" t="inlineStr"/>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
-          <t>BUSATO</t>
+          <t>MASSARO</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>BARBARA</t>
+          <t>ARIANNA</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.tecn.san</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>BUSATO_B__2025.pdf</t>
+          <t>Massaro_Arianna.pdf</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
-          <t>GHEZA</t>
+          <t>BOLDRIN</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>MARIA CRISTINA</t>
+          <t>MICHELA</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.tecn.san</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>GHEZA_M_2024_Cristina.pdf</t>
+          <t>BOLDRIN_M__2025.pdf</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
-          <t>BERGAMINI</t>
+          <t>BEDENDO</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>MASSIMILIANO</t>
+          <t>ELEONORA</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.tecn.san</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>CURR_VITAE_BERGAMINI_MASSIMILIANO.pdf</t>
+          <t>BEDENDO_ELEONORA_2024.pdf</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
-          <t>GIROTTO</t>
+          <t>SALVAN</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>CHIARA</t>
+          <t>FABIANA</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>GIROTTO_C__2025.pdf</t>
+          <t>SALVAN_F__2025.pdf</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
-          <t>BORGHETTO</t>
+          <t>ZAMBON</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>PAOLA</t>
+          <t>CINZIA</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>Bprghetto_Paola.pdf</t>
+          <t>CINZIA_ZAMBON_CV.pdf</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
-          <t>PILON</t>
+          <t>GIUSTO</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>MORENA</t>
+          <t>FEDERICA</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
-      <c r="D37" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D37" t="inlineStr"/>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
-          <t>BORGHETTO</t>
+          <t>MANZIN</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>PAOLO</t>
+          <t>ELISABETTA LAURA</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.tecn.san</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>Borghetto_PaoloFINALE.pdf</t>
+          <t>MANZIN_elisabetta.pdf</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
-          <t>TOSO</t>
+          <t>RIBERTO</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>CRISTIANA</t>
+          <t>ALESSIA</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+          <t>AREA PROF. SALUTE FUNZION.Assist.Sociale</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>TOSO_CRISTIANA.pdf</t>
+          <t>RIBERTO_A__2025.pdf</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
-          <t>GAJON</t>
+          <t>BENETTI</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>SARA</t>
+          <t>BARBARA</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>GAJON_S__2025.pdf</t>
+          <t>BENETTI_B__2025.pdf</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
-          <t>PAVANI</t>
+          <t>GIRARDI</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>CONSUELO</t>
+          <t>BARBARA</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
-[...6 lines deleted...]
-      </c>
+          <t>AREA PROF. SALUTE FUNZION.Prof.tecn.san</t>
+        </is>
+      </c>
+      <c r="D41" t="inlineStr"/>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
-          <t>INCANUTI</t>
+          <t>CHINAGLIA</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>MARY</t>
+          <t>DAMIANO</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>INCANUTI1NUOVO.pdf</t>
+          <t>CHINAGLIA_D__2025.pdf</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
-          <t>ZAMBELLO</t>
+          <t>ROSSATO</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>DARIO</t>
+          <t>FRANCESCO</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.tecn.san</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>ZAMBELLO_DARIO.pdf</t>
+          <t>ROSSATO_F__2025.pdf</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
-          <t>LOMBARDI</t>
+          <t>CESPUGLIO</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>MARZIA</t>
+          <t>DIEGO</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.tecn.san</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>LOMBARDI_Marzia.pdf</t>
+          <t>CESPUGLIO_diego.pdf</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
-          <t>CARIANI</t>
+          <t>MUNERATO</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>DANIELE</t>
+          <t>ILENIA</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION. P.San.Riabili</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>CARIANI_D__2025.pdf</t>
+          <t>CV_MUNERATO10738320230614084841.pdf</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
-          <t>LEONE</t>
+          <t>ZAMBELLO</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>GRAZIELLA</t>
+          <t>SILVIA</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>LEONE_G__2025.pdf</t>
+          <t>ZAMBELLO_S__2025.pdf</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
-          <t>ZANIRATO</t>
+          <t>PREGNOLATO</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>GABRIELLA</t>
+          <t>EMMA</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t>Zanirato_Gabriella.pdf</t>
+          <t>PREGNOLATO_E__20251.pdf</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
-          <t>SIVIERO</t>
+          <t>PASQUALI</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>MARTINA</t>
+          <t>NICOLA</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION. P.San.Riabili</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>SIVIERO_M__2025.pdf</t>
+          <t>PASQUALI_N__2025.pdf</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
-          <t>BALDON</t>
+          <t>NICHELE</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>SABRINA</t>
+          <t>LAURA</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.tecn.san</t>
+          <t>AREA PROF. SALUTE FUNZION.Assist.Sociale</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>BALDON_SABRINA.pdf</t>
+          <t>Nichele_laura.pdf</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
-          <t>BELTRAME</t>
+          <t>BAROLLO</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>ROBERTO</t>
+          <t>FRANCESCA</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Prev.</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>Curriculum_Vitae__Beltrame_Roberto.pdf</t>
+          <t>CV_BAROLLO_FRANCESCA.pdf</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
-          <t>LUCCHIARI</t>
+          <t>CAMPESAN</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>ARIANNA</t>
+          <t>OMBRETTA</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.tecn.san</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t>CV_lucchiari.pdf</t>
+          <t>CAMPESAN.pdf</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
-          <t>BOSCHINI</t>
+          <t>NEZZO</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>ANNALISA</t>
+          <t>ANTONELLA</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>curriculum_Boschini.pdf</t>
+          <t>NEZZO_ANTONELLA.pdf</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
-          <t>SARTI</t>
+          <t>RENESTO</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>ERMANNO</t>
+          <t>DONATELLA</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Prev.</t>
+          <t>AREA PROF. SALUTE FUNZION.Assist.Sociale</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>SARTI_Ermanno.pdf</t>
+          <t>RENESTO_donatella.pdf</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
-          <t>PALANCA</t>
+          <t>ROVERON</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>CLAUDIA</t>
+          <t>GABRIELE</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>PALANCA.pdf</t>
+          <t>ROVERON_G__2025.pdf</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
-          <t>FRANCESCHETTI</t>
+          <t>BOMBONATO</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>EMANUELE</t>
+          <t>SIMONE</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.tecn.san</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>FRANCESCHETTI_EMANUELE.pdf</t>
+          <t>Bombonato_Simone.pdf</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
-          <t>GUGLIELMO</t>
+          <t>BRASOLA</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>SIMONETTA</t>
+          <t>MARZIA</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>Guglielmo.pdf</t>
+          <t>BRASOLA_MARZIA.pdf</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
-          <t>QUAGLIO</t>
+          <t>TOVO</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>MICHELA</t>
+          <t>RICCARDO</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
+          <t>AREA PROF. SALUTE FUNZION. P.San.Riabili</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>QUAGLIO_M__2025.pdf</t>
+          <t>Cv_europeo_Tovo_Riccardo.pdf</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
-          <t>PIZZO</t>
+          <t>ZAGARRI'</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>ROBERTO</t>
+          <t>DAVIDE</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
-[...6 lines deleted...]
-      </c>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Prev.</t>
+        </is>
+      </c>
+      <c r="D58" t="inlineStr"/>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
-          <t>SACCARDIN</t>
+          <t>FACCIO</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>SILVIA</t>
+          <t>CHIARA</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
-[...6 lines deleted...]
-      </c>
+          <t>AREA PROF. SALUTE FUNZION.Prof. San.Ost.</t>
+        </is>
+      </c>
+      <c r="D59" t="inlineStr"/>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
-          <t>ZANIRATO</t>
+          <t>FERRON</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>DARIA</t>
+          <t>SARA</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
-[...2 lines deleted...]
-      <c r="D60" t="inlineStr"/>
+          <t>AREA PROF. SALUTE FUNZION. P.San.Riabili</t>
+        </is>
+      </c>
+      <c r="D60" t="inlineStr">
+        <is>
+          <t>FERRON_SARAa.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
-          <t>MASSARO</t>
+          <t>PEZZUOLO</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>ARIANNA</t>
+          <t>ROBERTA</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.tecn.san</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>Massaro_Arianna.pdf</t>
+          <t>PEZZUOLO_R_2024.pdf</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
-          <t>PEZZOLO</t>
+          <t>FIORAVANTI</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>SILVIA</t>
+          <t>ELISA VALENTINA</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+          <t>AREA PROF. SALUTE FUNZION. P.San.Riabili</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>PEZZOLO_S__2025.pdf</t>
+          <t>fioravanti.pdf</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
-          <t>BOLDRIN</t>
+          <t>MORELLI</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>MICHELA</t>
+          <t>SAMANTA</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.tecn.san</t>
         </is>
       </c>
-      <c r="D63" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D63" t="inlineStr"/>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
-          <t>BEDENDO</t>
+          <t>FACCIO</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>ELEONORA</t>
+          <t>CHIARA</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.tecn.san</t>
-[...6 lines deleted...]
-      </c>
+          <t>AREA DEGLI OPERATORI Op. Socio Sanitario</t>
+        </is>
+      </c>
+      <c r="D64" t="inlineStr"/>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
-          <t>SALVAN</t>
+          <t>TOMASI</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>FABIANA</t>
+          <t>DONATO</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Prev.</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>SALVAN_F__2025.pdf</t>
+          <t>TOMASI_DONATO.pdf</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
-          <t>FIASCHI</t>
+          <t>CAPPELLO</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>ANNA</t>
+          <t>SANDRA</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
-      <c r="D66" t="inlineStr"/>
+      <c r="D66" t="inlineStr">
+        <is>
+          <t>CAPPELLO_S__2025.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
-          <t>ZAMBON</t>
+          <t>BUSATTO</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>CINZIA</t>
+          <t>SABRINA</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>CINZIA_ZAMBON_CV.pdf</t>
+          <t>Busatto_Sabrina.pdf</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
-          <t>MANZIN</t>
+          <t>SACCHETTO</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>ELISABETTA LAURA</t>
+          <t>SABINA</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>MANZIN_elisabetta.pdf</t>
+          <t>SACCHETTO_SABINA_2025.pdf</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
-          <t>RIBERTO</t>
+          <t>FOLEGATTI</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>ALESSIA</t>
+          <t>COSETTA</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Assist.Sociale</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>RIBERTO_A__2025.pdf</t>
+          <t>FOLEGATTI.pdf</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
-          <t>BENETTI</t>
+          <t>PILOTTO</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>BARBARA</t>
+          <t>SABRINA</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t>BENETTI_B__2025.pdf</t>
+          <t>PILOTTO_S__2025.pdf</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
-          <t>BASSAN</t>
+          <t>CAVALIERE</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>ALEX</t>
+          <t>MANUELA</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.tecn.san</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>BASSAN_ALEX_2024.pdf</t>
+          <t>CAVALIERE_MANUELA_2024.pdf</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
-          <t>CHINAGLIA</t>
+          <t>CASAZZA</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>DAMIANO</t>
+          <t>ROSELLA</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>CHINAGLIA_D__2025.pdf</t>
+          <t>CASAZZA_R__2025.pdf</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
-          <t>ROSSATO</t>
+          <t>CROCCO</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>FRANCESCO</t>
+          <t>MASSIMO</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.tecn.san</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>ROSSATO_F__2025.pdf</t>
+          <t>CROCCO_M__2025.pdf</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
-          <t>BERTAZZO</t>
+          <t>MAGAGNATO</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>PAOLA</t>
+          <t>MELISSA</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t>BERTAZZO_P_2025.pdf</t>
+          <t>CV_Melissa_Magagnato.pdf</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
-          <t>CESPUGLIO</t>
+          <t>FERRARESE</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>DIEGO</t>
+          <t>FRANCESCA</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.tecn.san</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t>CESPUGLIO_diego.pdf</t>
+          <t>FERRARESE_FRANCESCA.pdf</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
-          <t>TRAVAGLI</t>
+          <t>GASPARETTO</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>NADIA</t>
+          <t>SARA</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t>TRAVAGLI_N__2025.pdf</t>
+          <t>Gasparetto_Sara_curriculum_firmato_07032025.pdf</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
-          <t>TIOZZO NETTI</t>
+          <t>FIORESE</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>ALESSANDRA</t>
+          <t>ALBERTO</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.tecn.san</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t>TIOZZO_NETTI_A__2025.pdf</t>
+          <t>Fiorese_Alberto.pdf</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
-          <t>MUNERATO</t>
+          <t>MASIERI</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>ILENIA</t>
+          <t>ENRICO</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t>CV_MUNERATO10738320230614084841.pdf</t>
+          <t>MASIERI_ENRICO.pdf</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
-          <t>ZAMBELLO</t>
+          <t>DONA'</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
           <t>SILVIA</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+          <t>AREA PROF. SALUTE FUNZION. P.San.Riabili</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t>ZAMBELLO_S__2025.pdf</t>
+          <t>DONA_S__2025.pdf</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
-          <t>PREGNOLATO</t>
+          <t>CECCARELLO</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>EMMA</t>
+          <t>SIMONE</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
-          <t>PREGNOLATO_E__20251.pdf</t>
+          <t>CECCARELLO.pdf</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
-          <t>PASQUALI</t>
+          <t>GIRIBUOLA</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>NICOLA</t>
+          <t>ELISA</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
-        <is>
-[...1526 lines deleted...]
-      <c r="D151" t="inlineStr">
         <is>
           <t>GIRIBUOLA_ELISA_2024.pdf</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>