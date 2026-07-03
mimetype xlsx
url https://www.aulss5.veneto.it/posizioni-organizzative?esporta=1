--- v1 (2026-05-19)
+++ v2 (2026-07-03)
@@ -410,1806 +410,1784 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:D81"/>
+  <dimension ref="A1:D80"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Cognome</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Nome</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>Profilo</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>Curriculum</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t>BEDENDO</t>
+          <t>BAROLLO</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>EMILIANO</t>
+          <t>FRANCESCA</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.tecn.san</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>BEDENDO_EMILIANO.pdf</t>
+          <t>CV_BAROLLO_FRANCESCA.pdf</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t>BRIZZANTE</t>
+          <t>BEDENDO</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>CRISTINA</t>
+          <t>ELEONORA</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.tecn.san</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>Brizzante_Cristina.pdf</t>
+          <t>BEDENDO_ELEONORA_2024.pdf</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t>TURATI</t>
+          <t>BEDENDO</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>FABRIZIO</t>
+          <t>EMILIANO</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Prev.</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.tecn.san</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>Turati.pdf</t>
+          <t>BEDENDO_EMILIANO.pdf</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t>ROSSIN</t>
+          <t>BELLESIA</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>MARIELLA</t>
+          <t>TIZIANA</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>ROSSIN_M__2025.pdf</t>
+          <t>Curriculum_bellesia.pdf</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>BELLESIA</t>
+          <t>BELTRAME</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>TIZIANA</t>
+          <t>ROBERTO</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Prev.</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>Curriculum_bellesia.pdf</t>
+          <t>Curriculum_Vitae__Beltrame_Roberto.pdf</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
-          <t>MURARO</t>
+          <t>BENETTI</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>MARISTELLA</t>
+          <t>BARBARA</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>MURARO_M__2025.pdf</t>
+          <t>BENETTI_B__2025.pdf</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
-          <t>COMINATO</t>
+          <t>BETTONTE</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>SANDRA</t>
+          <t>KATIUSCIA</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>Sandra_Cominato.pdf</t>
+          <t>BETTONTE_K__2025.pdf</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t>ROSSI</t>
+          <t>BOLDRIN</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>COSETTA</t>
+          <t>MICHELA</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.tecn.san</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>cv_Rossi_Cosetta.pdf</t>
+          <t>BOLDRIN_M__2025.pdf</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>BETTONTE</t>
+          <t>BOLZON</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>KATIUSCIA</t>
+          <t>STEFANIA</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>BETTONTE_K__2025.pdf</t>
+          <t>BOLZON_S__2025.pdf</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>FASOLATO</t>
+          <t>BOMBONATO</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>MICHELA</t>
+          <t>SIMONE</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof. San.Ost.</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>FASOLATO_M__2025.pdf</t>
+          <t>Bombonato_Simone.pdf</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>BONDESAN</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>VANNA</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
           <t>CV_bondesan13574520231211082749.pdf</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>TENAN</t>
+          <t>BORGHETTO</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>ELISA</t>
+          <t>PAOLO</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.tecn.san</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>TENAN_2024.pdf</t>
+          <t>Borghetto_PaoloFINALE.pdf</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>TONIOLO</t>
+          <t>BRASOLA</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>MARINA</t>
+          <t>MARZIA</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>TONIOLO_MARINA.pdf</t>
+          <t>BRASOLA_MARZIA.pdf</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>NATALI</t>
+          <t>BRIZZANTE</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>CRISTINA</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.tecn.san</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>NATALI_C__2025.pdf</t>
+          <t>Brizzante_Cristina.pdf</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
-          <t>PERTOLDI</t>
+          <t>BUSATO</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>DONATELLA</t>
+          <t>BARBARA</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.tecn.san</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>Pertoldi_Dontella.pdf</t>
+          <t>BUSATO_B__2025.pdf</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
-          <t>BOLZON</t>
+          <t>BUSATTO</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>STEFANIA</t>
+          <t>SABRINA</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>BOLZON_S__2025.pdf</t>
+          <t>Busatto_Sabrina.pdf</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
-          <t>TAROZZO</t>
+          <t>CAMPESAN</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>MONICA</t>
+          <t>OMBRETTA</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>Tarozzo.pdf</t>
+          <t>CAMPESAN.pdf</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
-          <t>MALIN</t>
+          <t>CAPPELLO</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>STEFANIA</t>
+          <t>SANDRA</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>Malin_Stefania.pdf</t>
+          <t>CAPPELLO_S__2025.pdf</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
-          <t>BUSATO</t>
+          <t>CASAZZA</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>BARBARA</t>
+          <t>ROSELLA</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>BUSATO_B__2025.pdf</t>
+          <t>CASAZZA_R__2025.pdf</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
-          <t>GHEZA</t>
+          <t>CAVALIERE</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>MARIA CRISTINA</t>
+          <t>MANUELA</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>GHEZA_M_2024_Cristina.pdf</t>
+          <t>CAVALIERE_MANUELA_2024.pdf</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
-          <t>BORGHETTO</t>
+          <t>CECCARELLO</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>PAOLO</t>
+          <t>SIMONE</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.tecn.san</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>Borghetto_PaoloFINALE.pdf</t>
+          <t>CECCARELLO.pdf</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
-          <t>TOSO</t>
+          <t>CESPUGLIO</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>CRISTIANA</t>
+          <t>DIEGO</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.tecn.san</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>TOSO_CRISTIANA.pdf</t>
+          <t>CESPUGLIO_diego.pdf</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
-          <t>PAVANI</t>
+          <t>CHINAGLIA</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>CONSUELO</t>
+          <t>DAMIANO</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>PAVANI_C__2025.pdf</t>
+          <t>CHINAGLIA_D__2025.pdf</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
-          <t>INCANUTI</t>
+          <t>COMINATO</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>MARY</t>
+          <t>SANDRA</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>INCANUTI1NUOVO.pdf</t>
+          <t>Sandra_Cominato.pdf</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
-          <t>BELTRAME</t>
+          <t>CROCCO</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>ROBERTO</t>
+          <t>MASSIMO</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Prev.</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>Curriculum_Vitae__Beltrame_Roberto.pdf</t>
+          <t>CROCCO_M__2025.pdf</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
-          <t>LUCCHIARI</t>
+          <t>DONA'</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>ARIANNA</t>
+          <t>SILVIA</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.tecn.san</t>
+          <t>AREA PROF. SALUTE FUNZION. P.San.Riabili</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>CV_lucchiari.pdf</t>
+          <t>DONA_S__2025.pdf</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
-          <t>FRANCESCHETTI</t>
+          <t>FACCIO</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>EMANUELE</t>
+          <t>CHIARA</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.tecn.san</t>
-[...6 lines deleted...]
-      </c>
+          <t>AREA PROF. SALUTE FUNZION.Prof. San.Ost.</t>
+        </is>
+      </c>
+      <c r="D28" t="inlineStr"/>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
-          <t>PIZZO</t>
+          <t>FACCIO</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>ROBERTO</t>
+          <t>CHIARA</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
-[...6 lines deleted...]
-      </c>
+          <t>AREA DEGLI OPERATORI Op. Socio Sanitario</t>
+        </is>
+      </c>
+      <c r="D29" t="inlineStr"/>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
-          <t>SACCARDIN</t>
+          <t>FASOLATO</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>SILVIA</t>
+          <t>MICHELA</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof. San.Ost.</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>CURRICULUM_VITAE_Saccardin_24_04_2024.pdf</t>
+          <t>FASOLATO_M__2025.pdf</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
-          <t>ZANIRATO</t>
+          <t>FERRARESE</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>DARIA</t>
+          <t>FRANCESCA</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
-      <c r="D31" t="inlineStr"/>
+      <c r="D31" t="inlineStr">
+        <is>
+          <t>FERRARESE_FRANCESCA.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
-          <t>MASSARO</t>
+          <t>FERRON</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>ARIANNA</t>
+          <t>SARA</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.tecn.san</t>
+          <t>AREA PROF. SALUTE FUNZION. P.San.Riabili</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>Massaro_Arianna.pdf</t>
+          <t>FERRON_SARAa.pdf</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
-          <t>BOLDRIN</t>
+          <t>FIORAVANTI</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>MICHELA</t>
+          <t>ELISA VALENTINA</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.tecn.san</t>
+          <t>AREA PROF. SALUTE FUNZION. P.San.Riabili</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>BOLDRIN_M__2025.pdf</t>
+          <t>fioravanti.pdf</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
-          <t>BEDENDO</t>
+          <t>FIORESE</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>ELEONORA</t>
+          <t>ALBERTO</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.tecn.san</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>BEDENDO_ELEONORA_2024.pdf</t>
+          <t>Fiorese_Alberto.pdf</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
-          <t>SALVAN</t>
+          <t>FOLEGATTI</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>FABIANA</t>
+          <t>COSETTA</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+          <t>AREA PROF. SALUTE FUNZION.Assist.Sociale</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>SALVAN_F__2025.pdf</t>
+          <t>FOLEGATTI.pdf</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
-          <t>ZAMBON</t>
+          <t>FRANCESCHETTI</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>CINZIA</t>
+          <t>EMANUELE</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.tecn.san</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>CINZIA_ZAMBON_CV.pdf</t>
+          <t>FRANCESCHETTI_EMANUELE.pdf</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
-          <t>GIUSTO</t>
+          <t>GASPARETTO</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>FEDERICA</t>
+          <t>SARA</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
-      <c r="D37" t="inlineStr"/>
+      <c r="D37" t="inlineStr">
+        <is>
+          <t>Gasparetto_Sara_curriculum_firmato_07032025.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
-          <t>MANZIN</t>
+          <t>GHEZA</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>ELISABETTA LAURA</t>
+          <t>MARIA CRISTINA</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>MANZIN_elisabetta.pdf</t>
+          <t>GHEZA_M_2024_Cristina.pdf</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
-          <t>RIBERTO</t>
+          <t>GIRARDI</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>ALESSIA</t>
+          <t>BARBARA</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Assist.Sociale</t>
-[...6 lines deleted...]
-      </c>
+          <t>AREA PROF. SALUTE FUNZION.Prof.tecn.san</t>
+        </is>
+      </c>
+      <c r="D39" t="inlineStr"/>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
-          <t>BENETTI</t>
+          <t>GIRIBUOLA</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>BARBARA</t>
+          <t>ELISA</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>BENETTI_B__2025.pdf</t>
+          <t>GIRIBUOLA_ELISA_2024.pdf</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
-          <t>GIRARDI</t>
+          <t>GIUSTO</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>BARBARA</t>
+          <t>FEDERICA</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.tecn.san</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D41" t="inlineStr"/>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
-          <t>CHINAGLIA</t>
+          <t>INCANUTI</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>DAMIANO</t>
+          <t>MARY</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>CHINAGLIA_D__2025.pdf</t>
+          <t>INCANUTI1NUOVO.pdf</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
-          <t>ROSSATO</t>
+          <t>LUCCHIARI</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>FRANCESCO</t>
+          <t>ARIANNA</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.tecn.san</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>ROSSATO_F__2025.pdf</t>
+          <t>CV_lucchiari.pdf</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
-          <t>CESPUGLIO</t>
+          <t>MAGAGNATO</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>DIEGO</t>
+          <t>MELISSA</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.tecn.san</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>CESPUGLIO_diego.pdf</t>
+          <t>CV_Melissa_Magagnato.pdf</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
-          <t>MUNERATO</t>
+          <t>MALIN</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>ILENIA</t>
+          <t>STEFANIA</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>CV_MUNERATO10738320230614084841.pdf</t>
+          <t>Malin_Stefania.pdf</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
-          <t>ZAMBELLO</t>
+          <t>MANZIN</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>SILVIA</t>
+          <t>ELISABETTA LAURA</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>ZAMBELLO_S__2025.pdf</t>
+          <t>MANZIN_elisabetta.pdf</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
-          <t>PREGNOLATO</t>
+          <t>MASIERI</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>EMMA</t>
+          <t>ENRICO</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t>PREGNOLATO_E__20251.pdf</t>
+          <t>MASIERI_ENRICO.pdf</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
-          <t>PASQUALI</t>
+          <t>MASSARO</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>NICOLA</t>
+          <t>ARIANNA</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.tecn.san</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>PASQUALI_N__2025.pdf</t>
+          <t>Massaro_Arianna.pdf</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
-          <t>NICHELE</t>
+          <t>MORELLI</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>LAURA</t>
+          <t>SAMANTA</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Assist.Sociale</t>
-[...6 lines deleted...]
-      </c>
+          <t>AREA PROF. SALUTE FUNZION.Prof.tecn.san</t>
+        </is>
+      </c>
+      <c r="D49" t="inlineStr"/>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
-          <t>BAROLLO</t>
+          <t>MUNERATO</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>FRANCESCA</t>
+          <t>ILENIA</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>CV_BAROLLO_FRANCESCA.pdf</t>
+          <t>CV_MUNERATO10738320230614084841.pdf</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
-          <t>CAMPESAN</t>
+          <t>MURARO</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>OMBRETTA</t>
+          <t>MARISTELLA</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t>CAMPESAN.pdf</t>
+          <t>MURARO_M__2025.pdf</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
-          <t>NEZZO</t>
+          <t>NATALI</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>ANTONELLA</t>
+          <t>CRISTINA</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.tecn.san</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>NEZZO_ANTONELLA.pdf</t>
+          <t>NATALI_C__2025.pdf</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
-          <t>RENESTO</t>
+          <t>NEZZO</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>DONATELLA</t>
+          <t>ANTONELLA</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Assist.Sociale</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>RENESTO_donatella.pdf</t>
+          <t>NEZZO_ANTONELLA.pdf</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
-          <t>ROVERON</t>
+          <t>NICHELE</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>GABRIELE</t>
+          <t>LAURA</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+          <t>AREA PROF. SALUTE FUNZION.Assist.Sociale</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>ROVERON_G__2025.pdf</t>
+          <t>Nichele_laura.pdf</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
-          <t>BOMBONATO</t>
+          <t>PASQUALI</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>SIMONE</t>
+          <t>NICOLA</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>Bombonato_Simone.pdf</t>
+          <t>PASQUALI_N__2025.pdf</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
-          <t>BRASOLA</t>
+          <t>PAVANI</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>MARZIA</t>
+          <t>CONSUELO</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>BRASOLA_MARZIA.pdf</t>
+          <t>PAVANI_C__2025.pdf</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
-          <t>TOVO</t>
+          <t>PERTOLDI</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>RICCARDO</t>
+          <t>DONATELLA</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION. P.San.Riabili</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.tecn.san</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>Cv_europeo_Tovo_Riccardo.pdf</t>
+          <t>Pertoldi_Dontella.pdf</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
-          <t>ZAGARRI'</t>
+          <t>PEZZUOLO</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>DAVIDE</t>
+          <t>ROBERTA</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Prev.</t>
-[...2 lines deleted...]
-      <c r="D58" t="inlineStr"/>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+        </is>
+      </c>
+      <c r="D58" t="inlineStr">
+        <is>
+          <t>PEZZUOLO_R_2024.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
-          <t>FACCIO</t>
+          <t>PILOTTO</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>CHIARA</t>
+          <t>SABRINA</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof. San.Ost.</t>
-[...2 lines deleted...]
-      <c r="D59" t="inlineStr"/>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+        </is>
+      </c>
+      <c r="D59" t="inlineStr">
+        <is>
+          <t>PILOTTO_S__2025.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
-          <t>FERRON</t>
+          <t>PIZZO</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>SARA</t>
+          <t>ROBERTO</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION. P.San.Riabili</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>FERRON_SARAa.pdf</t>
+          <t>Pizzo_Roberto.pdf</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
-          <t>PEZZUOLO</t>
+          <t>PREGNOLATO</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>ROBERTA</t>
+          <t>EMMA</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>PEZZUOLO_R_2024.pdf</t>
+          <t>PREGNOLATO_E__20251.pdf</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
-          <t>FIORAVANTI</t>
+          <t>RENESTO</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>ELISA VALENTINA</t>
+          <t>DONATELLA</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION. P.San.Riabili</t>
+          <t>AREA PROF. SALUTE FUNZION.Assist.Sociale</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>fioravanti.pdf</t>
+          <t>RENESTO_donatella.pdf</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
-          <t>MORELLI</t>
+          <t>RIBERTO</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>SAMANTA</t>
+          <t>ALESSIA</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.tecn.san</t>
-[...2 lines deleted...]
-      <c r="D63" t="inlineStr"/>
+          <t>AREA PROF. SALUTE FUNZION.Assist.Sociale</t>
+        </is>
+      </c>
+      <c r="D63" t="inlineStr">
+        <is>
+          <t>RIBERTO_A__2025.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
-          <t>FACCIO</t>
+          <t>ROSSATO</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>CHIARA</t>
+          <t>FRANCESCO</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>AREA DEGLI OPERATORI Op. Socio Sanitario</t>
-[...2 lines deleted...]
-      <c r="D64" t="inlineStr"/>
+          <t>AREA PROF. SALUTE FUNZION.Prof.tecn.san</t>
+        </is>
+      </c>
+      <c r="D64" t="inlineStr">
+        <is>
+          <t>ROSSATO_F__2025.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
-          <t>TOMASI</t>
+          <t>ROSSI</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>DONATO</t>
+          <t>COSETTA</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Prev.</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>TOMASI_DONATO.pdf</t>
+          <t>cv_Rossi_Cosetta.pdf</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
-          <t>CAPPELLO</t>
+          <t>ROSSIN</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>SANDRA</t>
+          <t>MARIELLA</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>CAPPELLO_S__2025.pdf</t>
+          <t>ROSSIN_M__2025.pdf</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
-          <t>BUSATTO</t>
+          <t>ROVERON</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>SABRINA</t>
+          <t>GABRIELE</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>Busatto_Sabrina.pdf</t>
+          <t>ROVERON_G__2025.pdf</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
-          <t>SACCHETTO</t>
+          <t>SACCARDIN</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>SABINA</t>
+          <t>SILVIA</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>SACCHETTO_SABINA_2025.pdf</t>
+          <t>CURRICULUM_VITAE_Saccardin_24_04_2024.pdf</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
-          <t>FOLEGATTI</t>
+          <t>SACCHETTO</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>COSETTA</t>
+          <t>SABINA</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Assist.Sociale</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>FOLEGATTI.pdf</t>
+          <t>SACCHETTO_SABINA_2025.pdf</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
-          <t>PILOTTO</t>
+          <t>SALVAN</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>SABRINA</t>
+          <t>FABIANA</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t>PILOTTO_S__2025.pdf</t>
+          <t>SALVAN_F__2025.pdf</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
-          <t>CAVALIERE</t>
+          <t>TAROZZO</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>MANUELA</t>
+          <t>MONICA</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>CAVALIERE_MANUELA_2024.pdf</t>
+          <t>Tarozzo.pdf</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
-          <t>CASAZZA</t>
+          <t>TOMASI</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>ROSELLA</t>
+          <t>DONATO</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Prev.</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>CASAZZA_R__2025.pdf</t>
+          <t>TOMASI_DONATO.pdf</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
-          <t>CROCCO</t>
+          <t>TONIOLO</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>MASSIMO</t>
+          <t>MARINA</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>CROCCO_M__2025.pdf</t>
+          <t>TONIOLO_MARINA.pdf</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
-          <t>MAGAGNATO</t>
+          <t>TOSO</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>MELISSA</t>
+          <t>CRISTIANA</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t>CV_Melissa_Magagnato.pdf</t>
+          <t>TOSO_CRISTIANA.pdf</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
-          <t>FERRARESE</t>
+          <t>TOVO</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>FRANCESCA</t>
+          <t>RICCARDO</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+          <t>AREA PROF. SALUTE FUNZION. P.San.Riabili</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t>FERRARESE_FRANCESCA.pdf</t>
+          <t>Cv_europeo_Tovo_Riccardo.pdf</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
-          <t>GASPARETTO</t>
+          <t>TURATI</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>SARA</t>
+          <t>FABRIZIO</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Prev.</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t>Gasparetto_Sara_curriculum_firmato_07032025.pdf</t>
+          <t>Turati.pdf</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
-          <t>FIORESE</t>
+          <t>ZAGARRI'</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>ALBERTO</t>
+          <t>DAVIDE</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.tecn.san</t>
-[...6 lines deleted...]
-      </c>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Prev.</t>
+        </is>
+      </c>
+      <c r="D77" t="inlineStr"/>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
-          <t>MASIERI</t>
+          <t>ZAMBELLO</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>ENRICO</t>
+          <t>SILVIA</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t>MASIERI_ENRICO.pdf</t>
+          <t>ZAMBELLO_S__2025.pdf</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
-          <t>DONA'</t>
+          <t>ZAMBON</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>SILVIA</t>
+          <t>CINZIA</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION. P.San.Riabili</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t>DONA_S__2025.pdf</t>
+          <t>CINZIA_ZAMBON_CV.pdf</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
-          <t>CECCARELLO</t>
+          <t>ZANIRATO</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>SIMONE</t>
+          <t>DARIA</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
-      <c r="D80" t="inlineStr">
-[...25 lines deleted...]
-      </c>
+      <c r="D80" t="inlineStr"/>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>