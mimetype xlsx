--- v2 (2026-07-03)
+++ v3 (2026-08-17)
@@ -410,51 +410,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:D80"/>
+  <dimension ref="A1:D81"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Cognome</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Nome</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>Profilo</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
@@ -470,83 +470,83 @@
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>FRANCESCA</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>CV_BAROLLO_FRANCESCA.pdf</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>BEDENDO</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>ELEONORA</t>
+          <t>EMILIANO</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.tecn.san</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>BEDENDO_ELEONORA_2024.pdf</t>
+          <t>BEDENDO_EMILIANO.pdf</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>BEDENDO</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>EMILIANO</t>
+          <t>ELEONORA</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.tecn.san</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>BEDENDO_EMILIANO.pdf</t>
+          <t>BEDENDO_ELEONORA_2024.pdf</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>BELLESIA</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>TIZIANA</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>Curriculum_bellesia.pdf</t>
         </is>
       </c>
     </row>
@@ -2149,45 +2149,63 @@
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
           <t>CINZIA_ZAMBON_CV.pdf</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
           <t>ZANIRATO</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
           <t>DARIA</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D80" t="inlineStr"/>
+    </row>
+    <row r="81">
+      <c r="A81" t="inlineStr">
+        <is>
+          <t>ZORZI</t>
+        </is>
+      </c>
+      <c r="B81" t="inlineStr">
+        <is>
+          <t>DANIA</t>
+        </is>
+      </c>
+      <c r="C81" t="inlineStr">
+        <is>
+          <t>AREA PROF. SALUTE FUNZION.Prof. San.Ost.</t>
+        </is>
+      </c>
+      <c r="D81" t="inlineStr"/>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>