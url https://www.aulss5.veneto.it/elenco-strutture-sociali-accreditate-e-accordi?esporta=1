--- v0 (2026-06-16)
+++ v1 (2026-08-17)
@@ -410,51 +410,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:M32"/>
+  <dimension ref="A1:M35"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Area</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Tipologia struttura</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>Classe DGRV</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
@@ -488,1970 +488,2151 @@
       </c>
       <c r="J1" t="inlineStr">
         <is>
           <t>Telefono</t>
         </is>
       </c>
       <c r="K1" t="inlineStr">
         <is>
           <t>Email</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>Sito Web</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>Note</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t>Disabilità adulta</t>
-[...7 lines deleted...]
-      <c r="C2" t="inlineStr"/>
+          <t>Infanzia Adolescenza, Famiglia e Consultorio</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr"/>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>CF</t>
+        </is>
+      </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>Comunità Alloggio Borgo Vita - Partita Iva: 01196500290</t>
+          <t>Comunità Familiare Cooperativa Sociale L'Arco</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>via del Giubileo n. 636/1</t>
+          <t>Via Banze, 9</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>Taglio di Po</t>
-[...4 lines deleted...]
-      <c r="I2" t="inlineStr"/>
+          <t>Baone</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>6</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>6</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>D.D.G. n. 864 del 15.07.2026</t>
+        </is>
+      </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>042528835</t>
+          <t>042955552</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>marta.guolo@peterpangroup.it</t>
-[...6 lines deleted...]
-      </c>
+          <t>larcocasafamiglia@gmail.com</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr"/>
       <c r="M2" t="inlineStr">
         <is>
-          <t>Borgo Vita è un servizio residenziale nato per permettere alla Persona con Disabilità di vivere una vita adulta, al di fuori della famiglia di origine, operando scelte autonome e autodeterminate compatibilmente con i limiti e le possibilità proprie della persona stessa</t>
+          <t>L'Arco offre servizi di accoglienza residenziale di tipo familiare per i minori.</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t>Disabili</t>
-[...6 lines deleted...]
-      </c>
+          <t>Infanzia Adolescenza, Famiglia e Consultorio</t>
+        </is>
+      </c>
+      <c r="B3" t="inlineStr"/>
       <c r="C3" t="inlineStr">
         <is>
-          <t>SS</t>
+          <t>CE</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>Sereni Orizzonti 1 s.p.a., con sede legale in Udine, via Vittorio Veneto n. 45, c.f. 02833470301</t>
+          <t>Comunità Educativa per minori In-Patto TITOLI MINORI Soc. Coop Sociale</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>Viale Trieste n. 216</t>
+          <t>Via Salvo D'Acquisto, 1</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>Fiesso Umbertiano</t>
+          <t>Porto Viro</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>20</t>
+          <t>8</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
-          <t>20</t>
+          <t>8</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
-          <t>DGR n. 422/2025</t>
+          <t>D.D.G. n. 646 del 20.05.2026</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>0432506519</t>
+          <t>0426320031</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>info@sereniorizzonti.it</t>
-[...3 lines deleted...]
-      <c r="M3" t="inlineStr"/>
+          <t>equipeinpatto@titoliminori.com</t>
+        </is>
+      </c>
+      <c r="L3" t="inlineStr">
+        <is>
+          <t>https://titoliminori.com/</t>
+        </is>
+      </c>
+      <c r="M3" t="inlineStr">
+        <is>
+          <t>In-Patto offre servizio con finalità di accoglienza temporanea del minore, il cui nucleo familiare di origine sia impossibilitato o incapace ad assolvere al proprio compito, offrendogli un sostegno educativo e assistenziale.</t>
+        </is>
+      </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t>Anziani</t>
-[...6 lines deleted...]
-      </c>
+          <t>Infanzia Adolescenza, Famiglia e Consultorio</t>
+        </is>
+      </c>
+      <c r="B4" t="inlineStr"/>
       <c r="C4" t="inlineStr">
         <is>
-          <t>SS</t>
+          <t>CER</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>CSA Bellini di Frassinelle Polesine - Gruppo Gheron s.r.l.</t>
+          <t>Comunità Educativa Riabilitativa Karisma - Cooperativa Società CODESS</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>via Libertà n. 320/160</t>
+          <t>Via Due Palazzi, 34</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>Frassinelle Polesine</t>
+          <t>Padova</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>9</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>9</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
-          <t>DGR n. 146 del 20/02/2024</t>
-[...6 lines deleted...]
-      </c>
+          <t>D.D.G. n. 490 del 15.04.2026</t>
+        </is>
+      </c>
+      <c r="J4" t="inlineStr"/>
       <c r="K4" t="inlineStr">
         <is>
-          <t>csabellini@gruppogheron.it</t>
+          <t>info@vitaadolescente.org</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>https://www.centroservizianzianibellini.it/</t>
-[...2 lines deleted...]
-      <c r="M4" t="inlineStr"/>
+          <t>www.vitaadolescente.org</t>
+        </is>
+      </c>
+      <c r="M4" t="inlineStr">
+        <is>
+          <t>Karisma si è strutturata come progetto residenziale rivolto ad adolescenti in crisi o con quadri di elevata complessità</t>
+        </is>
+      </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t>Disabili</t>
+          <t>Disabilità adulta</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>RSA per disabili</t>
         </is>
       </c>
-      <c r="C5" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C5" t="inlineStr"/>
       <c r="D5" t="inlineStr">
         <is>
-          <t>Ente Ecclesiastico Istituto Figlie di Maria della Divina Provvidenza – Centro Servizi Casa Sacra Famiglia - Fratta Polesine (RO)</t>
+          <t>Comunità Alloggio Borgo Vita - Partita Iva: 01196500290</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>Via Luigi Guanella, 21</t>
+          <t>via del Giubileo n. 636/1</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>Fratta Polesine</t>
-[...16 lines deleted...]
-      </c>
+          <t>Taglio di Po</t>
+        </is>
+      </c>
+      <c r="G5" t="inlineStr"/>
+      <c r="H5" t="inlineStr"/>
+      <c r="I5" t="inlineStr"/>
       <c r="J5" t="inlineStr">
         <is>
-          <t>0425 668856</t>
+          <t>042528835</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>amministrazione1@casasacrafamiglia.it</t>
-[...3 lines deleted...]
-      <c r="M5" t="inlineStr"/>
+          <t>marta.guolo@peterpangroup.it</t>
+        </is>
+      </c>
+      <c r="L5" t="inlineStr">
+        <is>
+          <t>www.peterpangroup.it</t>
+        </is>
+      </c>
+      <c r="M5" t="inlineStr">
+        <is>
+          <t>Borgo Vita è un servizio residenziale nato per permettere alla Persona con Disabilità di vivere una vita adulta, al di fuori della famiglia di origine, operando scelte autonome e autodeterminate compatibilmente con i limiti e le possibilità proprie della persona stessa</t>
+        </is>
+      </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Disabili</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>RSA per disabili</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>SS</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>Cooperativa Sociale Coopselios, Società Cooperativa - Il Gabbiano</t>
+          <t>Sereni Orizzonti 1 s.p.a., con sede legale in Udine, via Vittorio Veneto n. 45, c.f. 02833470301</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>Via Contarini n.64</t>
+          <t>Viale Trieste n. 216</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>Porto Viro</t>
+          <t>Fiesso Umbertiano</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>P.L. 20</t>
+          <t>20</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
-          <t>P.L. 20</t>
+          <t>20</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
-          <t>DGR n. 316/2021</t>
+          <t>DGR n. 422/2025</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t>0426 632779</t>
+          <t>0432506519</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t>resp-d-ilgabbiano@coopselios.com</t>
-[...6 lines deleted...]
-      </c>
+          <t>info@sereniorizzonti.it</t>
+        </is>
+      </c>
+      <c r="L6" t="inlineStr"/>
       <c r="M6" t="inlineStr"/>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
-          <t>Salute mentale</t>
+          <t>Anziani</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>RSSP – Residenza Socio Sanitaria Psichiatrica</t>
+          <t>Centro Servizi per Anziani</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>SS</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>Istituti Polesani s.r.l. Centro Residenziale Il Pioppeto</t>
+          <t>CSA Bellini di Frassinelle Polesine - Gruppo Gheron s.r.l.</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>Via Don Minzoni n. 80</t>
+          <t>via Libertà n. 320/160</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>Ficarolo</t>
+          <t>Frassinelle Polesine</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>P.L.20</t>
+          <t>120</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
-          <t>P.L. 20</t>
+          <t>120</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
-          <t>DGR n. 1171/2021 &amp;nbsp;</t>
+          <t>DGR n. 146 del 20/02/2024</t>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
-          <t>0425 727444</t>
+          <t>04251882338</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
-          <t>info@istitutipolesani.it&amp;nbsp;</t>
+          <t>csabellini@gruppogheron.it</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
-          <t>https://www.istitutipolesani.it/</t>
+          <t>https://www.centroservizianzianibellini.it/</t>
         </is>
       </c>
       <c r="M7" t="inlineStr"/>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>Disabili</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>Comunità alloggio per disabili</t>
+          <t>RSA per disabili</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>SS</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>Abilo Impresa Sociale srl - Comunità Alloggio casa degli Alberi</t>
+          <t>Ente Ecclesiastico Istituto Figlie di Maria della Divina Provvidenza – Centro Servizi Casa Sacra Famiglia - Fratta Polesine (RO)</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>Via Pietro Nenni n. 9/C</t>
+          <t>Via Luigi Guanella, 21</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>Gavello</t>
+          <t>Fratta Polesine</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>P.L. 10</t>
+          <t>P.L. 1° livello 72</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
-          <t>P.L. 10</t>
+          <t>P.L. 1° livello 72</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
-          <t>DGR 1967 del 21/12/2018</t>
+          <t>DGR 1967/2018 DGR 178/2019</t>
         </is>
       </c>
       <c r="J8" t="inlineStr">
         <is>
-          <t>0425412238</t>
+          <t>0425 668856</t>
         </is>
       </c>
       <c r="K8" t="inlineStr">
         <is>
-          <t>info@abilo.org</t>
-[...6 lines deleted...]
-      </c>
+          <t>amministrazione1@casasacrafamiglia.it</t>
+        </is>
+      </c>
+      <c r="L8" t="inlineStr"/>
       <c r="M8" t="inlineStr"/>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Disabili</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>Comunità alloggio per disabili</t>
+          <t>RSA per disabili</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>SS</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>Abilo s.r.l. Impresa sociale – comunità alloggio Il Diamante</t>
+          <t>Cooperativa Sociale Coopselios, Società Cooperativa - Il Gabbiano</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>Via Bramante n. 7</t>
+          <t>Via Contarini n.64</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>Rovigo</t>
+          <t>Porto Viro</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t>P.L. 10</t>
+          <t>P.L. 20</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
-          <t>P.L. 10</t>
+          <t>P.L. 20</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
-          <t>DGR 1130 del 17/8/2021</t>
+          <t>DGR n. 316/2021</t>
         </is>
       </c>
       <c r="J9" t="inlineStr">
         <is>
-          <t>0425412238</t>
+          <t>0426 632779</t>
         </is>
       </c>
       <c r="K9" t="inlineStr">
         <is>
-          <t>info@abilo.org</t>
+          <t>resp-d-ilgabbiano@coopselios.com</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
-          <t>https://www.abilo.org/</t>
+          <t>https://www.coopselios.com/struttura/r-s-d-gabbiano-porto-viro-ro/</t>
         </is>
       </c>
       <c r="M9" t="inlineStr"/>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>Disabili</t>
+          <t>Salute mentale</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>RSA per disabili</t>
+          <t>RSSP – Residenza Socio Sanitaria Psichiatrica</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>SS</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>Istituti Polesani s.r.l. Centro Residenziali per persone disabili Il Pioppeto</t>
+          <t>Istituti Polesani s.r.l. Centro Residenziale Il Pioppeto</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
           <t>Via Don Minzoni n. 80</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t>Ficarolo</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t>&amp;nbsp;CRGD &amp;nbsp;25 posti Rsa Il Frassino 40 Posti Rsa Il Pioppo 40 Posti Rsa La Betulla 29 Posti Rsa Il Faggio 40 Posti Rsa La Capinera 27&amp;nbsp;Posti Rsa Il Pettirosso 29&amp;nbsp;Posti Rsa Il Passero 25&amp;nbsp;Posti Rsa L'usignolo 30 Posti Comunità Alloggio Le Rondini 10 Posti</t>
+          <t>P.L.20</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
-          <t>&amp;nbsp;CRGD &amp;nbsp;25 posti Rsa Il Frassino 40 Posti Rsa Il Pioppo 40 Posti Rsa La Betulla 40 Posti Rsa Il Faggio 29 Posti Rsa La Capinera 27&amp;nbsp;Posti Rsa Il Pettirosso 29&amp;nbsp;Posti Rsa Il Passero 25&amp;nbsp;Posti Rsa L'usignolo 30 Posti Comunità Alloggio Le Rondini 10 Posti</t>
+          <t>P.L. 20</t>
         </is>
       </c>
       <c r="I10" t="inlineStr">
         <is>
-          <t>DGR&amp;nbsp;n. 1422 del 11/11/2025&amp;nbsp;</t>
+          <t xml:space="preserve">DGR n. 1171/2021  </t>
         </is>
       </c>
       <c r="J10" t="inlineStr">
         <is>
-          <t>0425727444</t>
+          <t>0425 727444</t>
         </is>
       </c>
       <c r="K10" t="inlineStr">
         <is>
-          <t>info@istitutipolesani.it</t>
+          <t xml:space="preserve">info@istitutipolesani.it </t>
         </is>
       </c>
       <c r="L10" t="inlineStr">
         <is>
-          <t>https://www.istitutipolesani.it/contatti/</t>
+          <t>https://www.istitutipolesani.it/</t>
         </is>
       </c>
       <c r="M10" t="inlineStr"/>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>Anziani</t>
+          <t>Disabili</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>Centro Servizi per Anziani</t>
+          <t>Comunità alloggio per disabili</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>SS</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>Cooperativa Sociale Coopselios, Società Cooperativa - Villa Tamerici</t>
+          <t>Abilo Impresa Sociale srl - Comunità Alloggio casa degli Alberi</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>Via Contarini n. 64</t>
+          <t>Via Pietro Nenni n. 9/C</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>Porto Viro</t>
+          <t>Gavello</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t>P.L. 1° livello 98</t>
+          <t>P.L. 10</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
-          <t>P.L. 1° livello 98</t>
+          <t>P.L. 10</t>
         </is>
       </c>
       <c r="I11" t="inlineStr">
         <is>
-          <t>&amp;nbsp;DGR n. 548/2023</t>
+          <t>DGR 1967 del 21/12/2018</t>
         </is>
       </c>
       <c r="J11" t="inlineStr">
         <is>
-          <t>0426632779</t>
+          <t>0425412238</t>
         </is>
       </c>
       <c r="K11" t="inlineStr">
         <is>
-          <t>cs-villatamerici@coopselios.com</t>
+          <t>info@abilo.org</t>
         </is>
       </c>
       <c r="L11" t="inlineStr">
         <is>
-          <t>http://www.coopselios.com/struttura/centro-servizi-anziani-villa-tamerici-porto-viro-ro/</t>
+          <t>https://www.abilo.org/</t>
         </is>
       </c>
       <c r="M11" t="inlineStr"/>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>Anziani</t>
+          <t>Disabili</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>Centro Servizi per Anziani</t>
+          <t>Comunità alloggio per disabili</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t>SS</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>Ente Ecclesiastico Istituto Figlie di Santa Maria della Divina Provvidenza - Casa S.Antonio – Trecenta (RO)</t>
+          <t>Abilo s.r.l. Impresa sociale – comunità alloggio Il Diamante</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>Via Don Luigi Guanella n. 141</t>
+          <t>Via Bramante n. 7</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t>Trecenta</t>
+          <t>Rovigo</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
-          <t>P.L. 1° livello 83</t>
+          <t>P.L. 10</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
-          <t>P.L. 1° livello 83</t>
+          <t>P.L. 10</t>
         </is>
       </c>
       <c r="I12" t="inlineStr">
         <is>
-          <t>DGR n. 1393/2021 (in attesa di rinnovo accreditamento – iter avviato)</t>
+          <t>DGR 1130 del 17/8/2021</t>
         </is>
       </c>
       <c r="J12" t="inlineStr">
         <is>
-          <t>0425701205</t>
+          <t>0425412238</t>
         </is>
       </c>
       <c r="K12" t="inlineStr">
         <is>
-          <t>amministrazione@cdrtrecenta.it</t>
+          <t>info@abilo.org</t>
         </is>
       </c>
       <c r="L12" t="inlineStr">
         <is>
-          <t>https://peranziani.it/strutture/casa-divina-provvidenza-s-antonio/</t>
+          <t>https://www.abilo.org/</t>
         </is>
       </c>
       <c r="M12" t="inlineStr"/>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>Anziani</t>
+          <t>Disabili</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>Centro Servizi per Anziani</t>
+          <t>RSA per disabili</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t>SS</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>Fondazione San Salvatore – Residenza San Salvatore</t>
+          <t>Istituti Polesani s.r.l. Centro Residenziali per persone disabili Il Pioppeto</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>Via Piave n. 67</t>
+          <t>Via Don Minzoni n. 80</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t>Ficarolo</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
-          <t>P.L. 1° livello 59</t>
+          <t xml:space="preserve"> CRGD  25 posti Rsa Il Frassino 40 Posti Rsa Il Pioppo 40 Posti Rsa La Betulla 29 Posti Rsa Il Faggio 40 Posti Rsa La Capinera 27 Posti Rsa Il Pettirosso 29 Posti Rsa Il Passero 25 Posti Rsa L'usignolo 30 Posti Comunità Alloggio Le Rondini 10 Posti</t>
         </is>
       </c>
       <c r="H13" t="inlineStr">
         <is>
-          <t>P.L. 1° livello 50</t>
+          <t xml:space="preserve"> CRGD  25 posti Rsa Il Frassino 40 Posti Rsa Il Pioppo 40 Posti Rsa La Betulla 40 Posti Rsa Il Faggio 29 Posti Rsa La Capinera 27 Posti Rsa Il Pettirosso 29 Posti Rsa Il Passero 25 Posti Rsa L'usignolo 30 Posti Comunità Alloggio Le Rondini 10 Posti</t>
         </is>
       </c>
       <c r="I13" t="inlineStr">
         <is>
-          <t>DGR n. 655/2019 in corso di rinnovo</t>
+          <t xml:space="preserve">DGR n. 1422 del 11/11/2025 </t>
         </is>
       </c>
       <c r="J13" t="inlineStr">
         <is>
-          <t>0425 708176</t>
+          <t>0425727444</t>
         </is>
       </c>
       <c r="K13" t="inlineStr">
         <is>
-          <t>amministrazione@fondazionesansalvatore .it</t>
+          <t>info@istitutipolesani.it</t>
         </is>
       </c>
       <c r="L13" t="inlineStr">
         <is>
-          <t>https://www.fondazionesansalvatore.it/</t>
+          <t>https://www.istitutipolesani.it/contatti/</t>
         </is>
       </c>
       <c r="M13" t="inlineStr"/>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Anziani</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>Centro Servizi per Anziani</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
           <t>SS</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>KCS Caregiver Cooperativa Sociale - Bergamo - RSA San Martino Castelmassa</t>
+          <t>Cooperativa Sociale Coopselios, Società Cooperativa - Villa Tamerici</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>Via Fattori n. 2</t>
+          <t>Via Contarini n. 64</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
-          <t>Castelmassa</t>
+          <t>Porto Viro</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
-          <t>P.L. per persone anziane non autosufficienti 99 P.L. SVP 4</t>
+          <t>P.L. 1° livello 98</t>
         </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
-          <t>P.L. per persone anziane non autosufficienti 99 P.L. SVP 4</t>
+          <t>P.L. 1° livello 98</t>
         </is>
       </c>
       <c r="I14" t="inlineStr">
         <is>
-          <t>DGR n. 1063/2024</t>
+          <t xml:space="preserve"> DGR n. 548/2023</t>
         </is>
       </c>
       <c r="J14" t="inlineStr">
         <is>
-          <t>042581748</t>
+          <t>0426632779</t>
         </is>
       </c>
       <c r="K14" t="inlineStr">
         <is>
-          <t>info@rsasanmartino.it</t>
+          <t>cs-villatamerici@coopselios.com</t>
         </is>
       </c>
       <c r="L14" t="inlineStr">
         <is>
-          <t>https://www.casariposo.org/rsa-san-martino-castelmassa/</t>
+          <t>http://www.coopselios.com/struttura/centro-servizi-anziani-villa-tamerici-porto-viro-ro/</t>
         </is>
       </c>
       <c r="M14" t="inlineStr"/>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Anziani</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>Centro Servizi per Anziani</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
           <t>SS</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>KOS CARE S.r.l. – Residenza Sant’Anna – Villadose (RO)</t>
+          <t>Ente Ecclesiastico Istituto Figlie di Santa Maria della Divina Provvidenza - Casa S.Antonio – Trecenta (RO)</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>Via De Gasperi n. 1</t>
+          <t>Via Don Luigi Guanella n. 141</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
-          <t>Villadose</t>
+          <t>Trecenta</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
-          <t>P.L. 1° livello 80 P.L. 2° livello 40</t>
+          <t>P.L. 1° livello 83</t>
         </is>
       </c>
       <c r="H15" t="inlineStr">
         <is>
-          <t>P.L. 1° livello 80 P.L. 2° livello 40</t>
+          <t>P.L. 1° livello 83</t>
         </is>
       </c>
       <c r="I15" t="inlineStr">
         <is>
-          <t>DGR n. 316/2021 in corso di rinnovo</t>
+          <t>DGR n. 1393/2021 (in attesa di rinnovo accreditamento – iter avviato)</t>
         </is>
       </c>
       <c r="J15" t="inlineStr">
         <is>
-          <t>0425908121</t>
+          <t>0425701205</t>
         </is>
       </c>
       <c r="K15" t="inlineStr">
         <is>
-          <t>residenzasantanna@anniazzurri.it</t>
+          <t>amministrazione@cdrtrecenta.it</t>
         </is>
       </c>
       <c r="L15" t="inlineStr">
         <is>
-          <t>https://anniazzurri.it/residenza-anni-azzurri-sant-anna</t>
+          <t>https://peranziani.it/strutture/casa-divina-provvidenza-s-antonio/</t>
         </is>
       </c>
       <c r="M15" t="inlineStr"/>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>Anziani</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>Centro Servizi per Anziani</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
           <t>SS</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>Società La Residence S.r.l.- Centro Servizi “la Residence” di Ficarolo (RO)</t>
+          <t>Fondazione San Salvatore – Residenza San Salvatore</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>Via Castello n. 55</t>
+          <t>Via Piave n. 67</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t>Ficarolo</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
-          <t>P.L. 198</t>
+          <t>P.L. 1° livello 59</t>
         </is>
       </c>
       <c r="H16" t="inlineStr">
         <is>
-          <t>P.L. 198</t>
+          <t>P.L. 1° livello 50</t>
         </is>
       </c>
       <c r="I16" t="inlineStr">
         <is>
-          <t>DGR n. 548/2023</t>
+          <t>DGR n. 655/2019 in corso di rinnovo</t>
         </is>
       </c>
       <c r="J16" t="inlineStr">
         <is>
-          <t>0425727310</t>
+          <t>0425 708176</t>
         </is>
       </c>
       <c r="K16" t="inlineStr">
         <is>
-          <t>info@laresidencesrl.it</t>
+          <t>amministrazione@fondazionesansalvatore .it</t>
         </is>
       </c>
       <c r="L16" t="inlineStr">
         <is>
-          <t>https://www.casadiriposolaresidence.it/</t>
+          <t>https://www.fondazionesansalvatore.it/</t>
         </is>
       </c>
       <c r="M16" t="inlineStr"/>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>Anziani</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>Centro Servizi per Anziani</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
           <t>SS</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>Sereni Orizzonti 1 s.p.a., con sede legale in Udine, via Vittorio Veneto n. 45, c.f. 02833470301</t>
+          <t>KCS Caregiver Cooperativa Sociale - Bergamo - RSA San Martino Castelmassa</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>Viale Trieste n. 216</t>
+          <t>Via Fattori n. 2</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
-          <t>Fiesso Umbertiano</t>
+          <t>Castelmassa</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
-          <t>P.L. 1° livello 50</t>
+          <t>P.L. per persone anziane non autosufficienti 99 P.L. SVP 4</t>
         </is>
       </c>
       <c r="H17" t="inlineStr">
         <is>
-          <t>P.L. 1° livello 50</t>
+          <t>P.L. per persone anziane non autosufficienti 99 P.L. SVP 4</t>
         </is>
       </c>
       <c r="I17" t="inlineStr">
         <is>
-          <t>DGR n. 422/2025</t>
+          <t>DGR n. 1063/2024</t>
         </is>
       </c>
       <c r="J17" t="inlineStr">
         <is>
-          <t>0432506519</t>
+          <t>042581748</t>
         </is>
       </c>
       <c r="K17" t="inlineStr">
         <is>
-          <t>info@sereniorizzonti.it</t>
+          <t>info@rsasanmartino.it</t>
         </is>
       </c>
       <c r="L17" t="inlineStr">
         <is>
-          <t>https://sereniorizzonti.it/it/residenza/centro-servizi-la-quiete/</t>
+          <t>https://www.casariposo.org/rsa-san-martino-castelmassa/</t>
         </is>
       </c>
       <c r="M17" t="inlineStr"/>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>Anziani</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>Centro Servizi per Anziani</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
           <t>SS</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>IRAS – Istituto Rodigino di Assistenza Sociale - Casa di Riposo San Bortolo</t>
+          <t>KOS CARE S.r.l. – Residenza Sant’Anna – Villadose (RO)</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>Via Giacomo Giro n. 3</t>
+          <t>Via De Gasperi n. 1</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>Rovigo</t>
+          <t>Villadose</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
-          <t>P.L. 1° livello 216 P.L. 2° livello 45</t>
+          <t>P.L. 1° livello 80 P.L. 2° livello 40</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
-          <t>P.L. 1° livello 216 P.L. 2° livello 45</t>
+          <t>P.L. 1° livello 80 P.L. 2° livello 40</t>
         </is>
       </c>
       <c r="I18" t="inlineStr">
         <is>
-          <t>DGR n. 795/2019</t>
+          <t>DGR n. 316/2021 in corso di rinnovo</t>
         </is>
       </c>
       <c r="J18" t="inlineStr">
         <is>
-          <t>0425 363311</t>
+          <t>0425908121</t>
         </is>
       </c>
       <c r="K18" t="inlineStr">
         <is>
-          <t>info@irasrovigo.it</t>
+          <t>residenzasantanna@anniazzurri.it</t>
         </is>
       </c>
       <c r="L18" t="inlineStr">
         <is>
-          <t>https://www.irasrovigo.it/l-iras/centro-servizi-san-bortolo</t>
+          <t>https://anniazzurri.it/residenza-anni-azzurri-sant-anna</t>
         </is>
       </c>
       <c r="M18" t="inlineStr"/>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>Anziani</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>Centro Servizi per Anziani</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
           <t>SS</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>IRAS Casa Serena – Casa di Riposo</t>
+          <t>Società La Residence S.r.l.- Centro Servizi “la Residence” di Ficarolo (RO)</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>Via Bramante n. 13</t>
+          <t>Via Castello n. 55</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>Rovigo</t>
+          <t>Ficarolo</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
-          <t>P.L. 1° livello 90 P.L. 2° livello 10</t>
+          <t>P.L. 198</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
-          <t>P.L. 1° livello 90 P.L. 2° livello 10</t>
+          <t>P.L. 198</t>
         </is>
       </c>
       <c r="I19" t="inlineStr">
         <is>
-          <t>DGR n. 655/2019</t>
+          <t>DGR n. 548/2023</t>
         </is>
       </c>
       <c r="J19" t="inlineStr">
         <is>
-          <t>0425 363311</t>
+          <t>0425727310</t>
         </is>
       </c>
       <c r="K19" t="inlineStr">
         <is>
-          <t>info@irasrovigo.it info@irasrovigo.it</t>
+          <t>info@laresidencesrl.it</t>
         </is>
       </c>
       <c r="L19" t="inlineStr">
         <is>
-          <t>https://www.irasrovigo.it/l-iras/centro-servizi-casa-serena</t>
+          <t>https://www.casadiriposolaresidence.it/</t>
         </is>
       </c>
       <c r="M19" t="inlineStr"/>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>Anziani</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>Centro Servizi per Anziani</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
           <t>SS</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>IPAB Centro Servizi per Anziani</t>
+          <t>Sereni Orizzonti 1 s.p.a., con sede legale in Udine, via Vittorio Veneto n. 45, c.f. 02833470301</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>Riviera Sant'Andrea n. 4</t>
+          <t>Viale Trieste n. 216</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>Adria</t>
+          <t>Fiesso Umbertiano</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
-          <t>P.L. 147 per anziani non autosufficienti P.L. 4 SVP&amp;nbsp; P.L. 8 centro diurno per anziani con profilo di non autosufficienza&amp;nbsp;</t>
+          <t>P.L. 1° livello 50</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
-          <t>P.L. 147 per anziani non autosufficienti P.L. 4 SVP P.L. 8 centro diurno per anziani con profilo di non autosufficienza&amp;nbsp;</t>
+          <t>P.L. 1° livello 50</t>
         </is>
       </c>
       <c r="I20" t="inlineStr">
         <is>
-          <t>DGR n. 316/2021 e DGR n. 104/2021 in corso di rinnovo</t>
+          <t>DGR n. 422/2025</t>
         </is>
       </c>
       <c r="J20" t="inlineStr">
         <is>
-          <t>0426 903311</t>
+          <t>0432506519</t>
         </is>
       </c>
       <c r="K20" t="inlineStr">
         <is>
-          <t>segreteria@csaadria.it</t>
+          <t>info@sereniorizzonti.it</t>
         </is>
       </c>
       <c r="L20" t="inlineStr">
         <is>
-          <t>http://www.csaadria.it/</t>
+          <t>https://sereniorizzonti.it/it/residenza/centro-servizi-la-quiete/</t>
         </is>
       </c>
       <c r="M20" t="inlineStr"/>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>Anziani</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>Centro Servizi per Anziani</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
           <t>SS</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>Ente Ecclesiastico Istituto Figlie di Maria della Divina Provvidenza – Centro Servizi Casa Sacra Famiglia – Fratta Polesine (RO)</t>
+          <t>IRAS – Istituto Rodigino di Assistenza Sociale - Casa di Riposo San Bortolo</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>Via Beato Luigi Guanella n. 21</t>
+          <t>Via Giacomo Giro n. 3</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>Fratta Polesine</t>
+          <t>Rovigo</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
-          <t>P.L. 1° livello 60</t>
+          <t>P.L. 1° livello 216 P.L. 2° livello 45</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
-          <t>P.L. 1° livello 60</t>
+          <t>P.L. 1° livello 216 P.L. 2° livello 45</t>
         </is>
       </c>
       <c r="I21" t="inlineStr">
         <is>
-          <t>DGR n. 1120/2022 in fase di rinnovo</t>
+          <t>DGR n. 795/2019</t>
         </is>
       </c>
       <c r="J21" t="inlineStr">
         <is>
-          <t>0425 668856</t>
+          <t>0425 363311</t>
         </is>
       </c>
       <c r="K21" t="inlineStr">
         <is>
-          <t>amministrazione1@casasacrafamiglia.it</t>
-[...2 lines deleted...]
-      <c r="L21" t="inlineStr"/>
+          <t>info@irasrovigo.it</t>
+        </is>
+      </c>
+      <c r="L21" t="inlineStr">
+        <is>
+          <t>https://www.irasrovigo.it/l-iras/centro-servizi-san-bortolo</t>
+        </is>
+      </c>
       <c r="M21" t="inlineStr"/>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>Anziani</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>Centro Servizi per Anziani</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
           <t>SS</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>Hospitalia S.r.l.</t>
+          <t>IRAS Casa Serena – Casa di Riposo</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>Via M. Marangon n. 10</t>
+          <t>Via Bramante n. 13</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>Rosolina</t>
+          <t>Rovigo</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
-          <t>P.L. 1° livello 96</t>
+          <t>P.L. 1° livello 90 P.L. 2° livello 10</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
-          <t>P.L. 1° livello 96</t>
+          <t>P.L. 1° livello 90 P.L. 2° livello 10</t>
         </is>
       </c>
       <c r="I22" t="inlineStr">
         <is>
-          <t>DGR n. 104/2021</t>
+          <t>DGR n. 655/2019</t>
         </is>
       </c>
       <c r="J22" t="inlineStr">
         <is>
-          <t>0426323099</t>
+          <t>0425 363311</t>
         </is>
       </c>
       <c r="K22" t="inlineStr">
         <is>
-          <t>info@hospitaliasrl.eu</t>
+          <t>info@irasrovigo.it info@irasrovigo.it</t>
         </is>
       </c>
       <c r="L22" t="inlineStr">
         <is>
-          <t>https://www.rsalarosadeiventi.eu/struttura-rsa-hospitalia/</t>
+          <t>https://www.irasrovigo.it/l-iras/centro-servizi-casa-serena</t>
         </is>
       </c>
       <c r="M22" t="inlineStr"/>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>Anziani</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>Centro Servizi per Anziani</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
           <t>SS</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>Consorzio PASS Polesine Assistenza Socio Sanitaria Società Cooperativa Sociale</t>
+          <t>IPAB Centro Servizi per Anziani</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>Via Novembre '66 n. 4</t>
+          <t>Riviera Sant'Andrea n. 4</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>Porto Tolle</t>
+          <t>Adria</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
-          <t>P.L. 47</t>
+          <t xml:space="preserve">P.L. 147 per anziani non autosufficienti P.L. 4 SVP  P.L. 8 centro diurno per anziani con profilo di non autosufficienza </t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
-          <t>P.L. 42</t>
+          <t xml:space="preserve">P.L. 147 per anziani non autosufficienti P.L. 4 SVP P.L. 8 centro diurno per anziani con profilo di non autosufficienza </t>
         </is>
       </c>
       <c r="I23" t="inlineStr">
         <is>
-          <t>DGR n. 104/2021 in corso di rinnovo</t>
+          <t>DGR n. 316/2021 e DGR n. 104/2021 in corso di rinnovo</t>
         </is>
       </c>
       <c r="J23" t="inlineStr">
         <is>
-          <t>0426 1883120</t>
+          <t>0426 903311</t>
         </is>
       </c>
       <c r="K23" t="inlineStr">
         <is>
-          <t>segreteria@conspass.it</t>
+          <t>segreteria@csaadria.it</t>
         </is>
       </c>
       <c r="L23" t="inlineStr">
         <is>
-          <t>https://consorziopass.it/csa-san-nicolo/</t>
+          <t>http://www.csaadria.it/</t>
         </is>
       </c>
       <c r="M23" t="inlineStr"/>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>Anziani</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>Centro Servizi per Anziani</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
           <t>SS</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>Casa di Riposo S. Gaetano</t>
+          <t>Ente Ecclesiastico Istituto Figlie di Maria della Divina Provvidenza – Centro Servizi Casa Sacra Famiglia – Fratta Polesine (RO)</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>Via SS. Martino e Severo n. 26/A</t>
+          <t>Via Beato Luigi Guanella n. 21</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t>Crespino</t>
+          <t>Fratta Polesine</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
-          <t>P.L. 1° livello 50</t>
+          <t>P.L. 1° livello 60</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
-          <t>P.L. 1° livello 50</t>
+          <t>P.L. 1° livello 60</t>
         </is>
       </c>
       <c r="I24" t="inlineStr">
         <is>
-          <t>DGR n. &amp;nbsp;139 del 15/02/22</t>
+          <t>DGR n. 1120/2022 in fase di rinnovo</t>
         </is>
       </c>
       <c r="J24" t="inlineStr">
         <is>
-          <t>0425 780520</t>
+          <t>0425 668856</t>
         </is>
       </c>
       <c r="K24" t="inlineStr">
         <is>
-          <t>sangaetano.crespino@libero.it</t>
-[...6 lines deleted...]
-      </c>
+          <t>amministrazione1@casasacrafamiglia.it</t>
+        </is>
+      </c>
+      <c r="L24" t="inlineStr"/>
       <c r="M24" t="inlineStr"/>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>Anziani</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>Centro Servizi per Anziani</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
           <t>SS</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>C.I.A.S.S. - Consorzio Isola di Ariano Servizi Sociali</t>
+          <t>Hospitalia S.r.l.</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>Via Roma n. 673</t>
+          <t>Via M. Marangon n. 10</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
-          <t>Corbola</t>
+          <t>Rosolina</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
-          <t>P.L. 104</t>
+          <t>P.L. 1° livello 96</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
-          <t>P.L. 104</t>
+          <t>P.L. 1° livello 96</t>
         </is>
       </c>
       <c r="I25" t="inlineStr">
         <is>
-          <t>DGR n. 1233/2022 in corso di rinnovo</t>
+          <t>DGR n. 104/2021</t>
         </is>
       </c>
       <c r="J25" t="inlineStr">
         <is>
-          <t>0426 45425</t>
+          <t>0426323099</t>
         </is>
       </c>
       <c r="K25" t="inlineStr">
         <is>
-          <t>direzione.ciass@legalmail.it</t>
+          <t>info@hospitaliasrl.eu</t>
         </is>
       </c>
       <c r="L25" t="inlineStr">
         <is>
-          <t>https://www.ciass.it/villa-agopian/</t>
+          <t>https://www.rsalarosadeiventi.eu/struttura-rsa-hospitalia/</t>
         </is>
       </c>
       <c r="M25" t="inlineStr"/>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>Anziani</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>Centro Servizi per Anziani</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
           <t>SS</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>IPAB Opera Pia Francesco Bottoni</t>
+          <t>Consorzio PASS Polesine Assistenza Socio Sanitaria Società Cooperativa Sociale</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>Piazza della Chiesa n. 9</t>
+          <t>Via Novembre '66 n. 4</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
-          <t>Papozze</t>
+          <t>Porto Tolle</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
-          <t>P.L. 1° livello 84</t>
+          <t>P.L. 47</t>
         </is>
       </c>
       <c r="H26" t="inlineStr">
         <is>
-          <t>P.L. 1° livello 84</t>
+          <t>P.L. 42</t>
         </is>
       </c>
       <c r="I26" t="inlineStr">
         <is>
-          <t>DGR n. 201/2021 in corso di rinnovo</t>
+          <t>DGR n. 104/2021 in corso di rinnovo</t>
         </is>
       </c>
       <c r="J26" t="inlineStr">
         <is>
-          <t>042644249</t>
+          <t>0426 1883120</t>
         </is>
       </c>
       <c r="K26" t="inlineStr">
         <is>
-          <t>info@operapiabottoni.it</t>
+          <t>segreteria@conspass.it</t>
         </is>
       </c>
       <c r="L26" t="inlineStr">
         <is>
-          <t>https://www.operapiabottoni.com/sito/pagine/home.php</t>
+          <t>https://consorziopass.it/csa-san-nicolo/</t>
         </is>
       </c>
       <c r="M26" t="inlineStr"/>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>Anziani</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>Centro Servizi per Anziani</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
           <t>SS</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>C.I.A.S.S. - Consorzio Isola di Ariano Servizi Sociali</t>
+          <t>Casa di Riposo S. Gaetano</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>Via Romea Vecchia n. 80</t>
+          <t>Via SS. Martino e Severo n. 26/A</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
-          <t>Taglio di Po</t>
+          <t>Crespino</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
-          <t>P.L. 1° livello 48</t>
+          <t>P.L. 1° livello 50</t>
         </is>
       </c>
       <c r="H27" t="inlineStr">
         <is>
-          <t>P.L. 1° livello 48</t>
+          <t>P.L. 1° livello 50</t>
         </is>
       </c>
       <c r="I27" t="inlineStr">
         <is>
-          <t>&amp;nbsp;DGR n. 548/2023</t>
+          <t>DGR n.  139 del 15/02/22</t>
         </is>
       </c>
       <c r="J27" t="inlineStr">
         <is>
-          <t>0426 662073</t>
+          <t>0425 780520</t>
         </is>
       </c>
       <c r="K27" t="inlineStr">
         <is>
-          <t>direzione.ciass@legalmail.it</t>
+          <t>sangaetano.crespino@libero.it</t>
         </is>
       </c>
       <c r="L27" t="inlineStr">
         <is>
-          <t>https://www.ciass.it/madonna-del-vaiolo-di-taglio-di-po/</t>
+          <t>https://peranziani.it/strutture/casa-di-riposo-comunale-s-gaetano/</t>
         </is>
       </c>
       <c r="M27" t="inlineStr"/>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>Anziani</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>Centro Servizi per Anziani</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
           <t>SS</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>Casa di Cura Privata Città di Rovigo S.r.l. - Centro Servizi Città di Rovigo</t>
+          <t>C.I.A.S.S. - Consorzio Isola di Ariano Servizi Sociali</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>Via G. Falcone P. Borsellino n. 69</t>
+          <t>Via Roma n. 673</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
-          <t>Rovigo</t>
+          <t>Corbola</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
-          <t>P.L. 1° livello 100</t>
+          <t>P.L. 104</t>
         </is>
       </c>
       <c r="H28" t="inlineStr">
         <is>
-          <t>P.L. 1° livello 100</t>
+          <t>P.L. 104</t>
         </is>
       </c>
       <c r="I28" t="inlineStr">
         <is>
-          <t>&amp;nbsp;DGR n. 1869/21 in corso di rinnovo</t>
+          <t>DGR n. 1233/2022 in corso di rinnovo</t>
         </is>
       </c>
       <c r="J28" t="inlineStr">
         <is>
-          <t>0425426111</t>
+          <t>0426 45425</t>
         </is>
       </c>
       <c r="K28" t="inlineStr">
         <is>
-          <t>info@cittàdirovigo.it</t>
+          <t>direzione.ciass@legalmail.it</t>
         </is>
       </c>
       <c r="L28" t="inlineStr">
         <is>
-          <t>https://www.cittadirovigo.it/il-centro-servizi/</t>
+          <t>https://www.ciass.it/villa-agopian/</t>
         </is>
       </c>
       <c r="M28" t="inlineStr"/>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>Anziani</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>Centro Servizi per Anziani</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
           <t>SS</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>C.I.A.S.S. - Consorzio Isola di Ariano Servizi Sociali</t>
+          <t>IPAB Opera Pia Francesco Bottoni</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>Via A. Moro n. 7/A</t>
+          <t>Piazza della Chiesa n. 9</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
-          <t>Ariano nel Polesine</t>
+          <t>Papozze</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
-          <t>P.L. 1° 43</t>
+          <t>P.L. 1° livello 84</t>
         </is>
       </c>
       <c r="H29" t="inlineStr">
         <is>
-          <t>P.L. 1° 43</t>
+          <t>P.L. 1° livello 84</t>
         </is>
       </c>
       <c r="I29" t="inlineStr">
         <is>
-          <t>DGR n. 1461/2021 in corso di rinnovo</t>
+          <t>DGR n. 201/2021 in corso di rinnovo</t>
         </is>
       </c>
       <c r="J29" t="inlineStr">
         <is>
-          <t>0426 71960</t>
+          <t>042644249</t>
         </is>
       </c>
       <c r="K29" t="inlineStr">
         <is>
-          <t>direzione.ciass@legalmail.it</t>
+          <t>info@operapiabottoni.it</t>
         </is>
       </c>
       <c r="L29" t="inlineStr">
         <is>
-          <t>https://www.ciass.it/ing-arturo-pedrelli-di-ariano-nel-polesine/</t>
+          <t>https://www.operapiabottoni.com/sito/pagine/home.php</t>
         </is>
       </c>
       <c r="M29" t="inlineStr"/>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>Anziani</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>Centro Servizi per Anziani</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
           <t>SS</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>Casa del Sorriso di Badia Polesine</t>
+          <t>C.I.A.S.S. - Consorzio Isola di Ariano Servizi Sociali</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>Via S. Nicolò n. 118</t>
+          <t>Via Romea Vecchia n. 80</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
-          <t>Badia Polesine</t>
+          <t>Taglio di Po</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
-          <t>151</t>
+          <t>P.L. 1° livello 48</t>
         </is>
       </c>
       <c r="H30" t="inlineStr">
         <is>
-          <t>151</t>
+          <t>P.L. 1° livello 48</t>
         </is>
       </c>
       <c r="I30" t="inlineStr">
         <is>
-          <t>DGR 596/22 in corso di rinnovo in conformità all’istanza</t>
+          <t xml:space="preserve"> DGR n. 548/2023</t>
         </is>
       </c>
       <c r="J30" t="inlineStr">
         <is>
-          <t>0425 591100</t>
+          <t>0426 662073</t>
         </is>
       </c>
       <c r="K30" t="inlineStr">
         <is>
-          <t>carip.badia@libero.it</t>
+          <t>direzione.ciass@legalmail.it</t>
         </is>
       </c>
       <c r="L30" t="inlineStr">
         <is>
-          <t>http://www.caripdelsorriso.it/</t>
+          <t>https://www.ciass.it/madonna-del-vaiolo-di-taglio-di-po/</t>
         </is>
       </c>
       <c r="M30" t="inlineStr"/>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>Anziani</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>Centro Servizi per Anziani</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
           <t>SS</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>IPAB Centro dei Servizi Sociali Villa C. Resemini – Centro Servizi Villa C. Resemini – Stienta (RO)</t>
+          <t>Casa di Cura Privata Città di Rovigo S.r.l. - Centro Servizi Città di Rovigo</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>Via Maffei n. 370</t>
+          <t>Via G. Falcone P. Borsellino n. 69</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
-          <t>Stienta</t>
+          <t>Rovigo</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
-          <t>P.L. 1° livello 50</t>
+          <t>P.L. 1° livello 100</t>
         </is>
       </c>
       <c r="H31" t="inlineStr">
         <is>
-          <t>P.L. 1° livello 50</t>
+          <t>P.L. 1° livello 100</t>
         </is>
       </c>
       <c r="I31" t="inlineStr">
         <is>
-          <t>DGR n. 1875/2020&amp;nbsp;in corso di rinnovo</t>
+          <t xml:space="preserve"> DGR n. 1869/21 in corso di rinnovo</t>
         </is>
       </c>
       <c r="J31" t="inlineStr">
         <is>
-          <t>0425 746077</t>
+          <t>0425426111</t>
         </is>
       </c>
       <c r="K31" t="inlineStr">
         <is>
-          <t>info@villaresemini.it</t>
+          <t>info@cittàdirovigo.it</t>
         </is>
       </c>
       <c r="L31" t="inlineStr">
         <is>
-          <t>https://villaresemini.it/</t>
+          <t>https://www.cittadirovigo.it/il-centro-servizi/</t>
         </is>
       </c>
       <c r="M31" t="inlineStr"/>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>Anziani</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>Centro Servizi per Anziani</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
           <t>SS</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
+          <t>C.I.A.S.S. - Consorzio Isola di Ariano Servizi Sociali</t>
+        </is>
+      </c>
+      <c r="E32" t="inlineStr">
+        <is>
+          <t>Via A. Moro n. 7/A</t>
+        </is>
+      </c>
+      <c r="F32" t="inlineStr">
+        <is>
+          <t>Ariano nel Polesine</t>
+        </is>
+      </c>
+      <c r="G32" t="inlineStr">
+        <is>
+          <t>P.L. 1° 43</t>
+        </is>
+      </c>
+      <c r="H32" t="inlineStr">
+        <is>
+          <t>P.L. 1° 43</t>
+        </is>
+      </c>
+      <c r="I32" t="inlineStr">
+        <is>
+          <t>DGR n. 1461/2021 in corso di rinnovo</t>
+        </is>
+      </c>
+      <c r="J32" t="inlineStr">
+        <is>
+          <t>0426 71960</t>
+        </is>
+      </c>
+      <c r="K32" t="inlineStr">
+        <is>
+          <t>direzione.ciass@legalmail.it</t>
+        </is>
+      </c>
+      <c r="L32" t="inlineStr">
+        <is>
+          <t>https://www.ciass.it/ing-arturo-pedrelli-di-ariano-nel-polesine/</t>
+        </is>
+      </c>
+      <c r="M32" t="inlineStr"/>
+    </row>
+    <row r="33">
+      <c r="A33" t="inlineStr">
+        <is>
+          <t>Anziani</t>
+        </is>
+      </c>
+      <c r="B33" t="inlineStr">
+        <is>
+          <t>Centro Servizi per Anziani</t>
+        </is>
+      </c>
+      <c r="C33" t="inlineStr">
+        <is>
+          <t>SS</t>
+        </is>
+      </c>
+      <c r="D33" t="inlineStr">
+        <is>
+          <t>Casa del Sorriso di Badia Polesine</t>
+        </is>
+      </c>
+      <c r="E33" t="inlineStr">
+        <is>
+          <t>Via S. Nicolò n. 118</t>
+        </is>
+      </c>
+      <c r="F33" t="inlineStr">
+        <is>
+          <t>Badia Polesine</t>
+        </is>
+      </c>
+      <c r="G33" t="inlineStr">
+        <is>
+          <t>151</t>
+        </is>
+      </c>
+      <c r="H33" t="inlineStr">
+        <is>
+          <t>151</t>
+        </is>
+      </c>
+      <c r="I33" t="inlineStr">
+        <is>
+          <t>DGR 596/22 in corso di rinnovo in conformità all’istanza</t>
+        </is>
+      </c>
+      <c r="J33" t="inlineStr">
+        <is>
+          <t>0425 591100</t>
+        </is>
+      </c>
+      <c r="K33" t="inlineStr">
+        <is>
+          <t>carip.badia@libero.it</t>
+        </is>
+      </c>
+      <c r="L33" t="inlineStr">
+        <is>
+          <t>http://www.caripdelsorriso.it/</t>
+        </is>
+      </c>
+      <c r="M33" t="inlineStr"/>
+    </row>
+    <row r="34">
+      <c r="A34" t="inlineStr">
+        <is>
+          <t>Anziani</t>
+        </is>
+      </c>
+      <c r="B34" t="inlineStr">
+        <is>
+          <t>Centro Servizi per Anziani</t>
+        </is>
+      </c>
+      <c r="C34" t="inlineStr">
+        <is>
+          <t>SS</t>
+        </is>
+      </c>
+      <c r="D34" t="inlineStr">
+        <is>
+          <t>IPAB Centro dei Servizi Sociali Villa C. Resemini – Centro Servizi Villa C. Resemini – Stienta (RO)</t>
+        </is>
+      </c>
+      <c r="E34" t="inlineStr">
+        <is>
+          <t>Via Maffei n. 370</t>
+        </is>
+      </c>
+      <c r="F34" t="inlineStr">
+        <is>
+          <t>Stienta</t>
+        </is>
+      </c>
+      <c r="G34" t="inlineStr">
+        <is>
+          <t>P.L. 1° livello 50</t>
+        </is>
+      </c>
+      <c r="H34" t="inlineStr">
+        <is>
+          <t>P.L. 1° livello 50</t>
+        </is>
+      </c>
+      <c r="I34" t="inlineStr">
+        <is>
+          <t>DGR n. 1875/2020 in corso di rinnovo</t>
+        </is>
+      </c>
+      <c r="J34" t="inlineStr">
+        <is>
+          <t>0425 746077</t>
+        </is>
+      </c>
+      <c r="K34" t="inlineStr">
+        <is>
+          <t>info@villaresemini.it</t>
+        </is>
+      </c>
+      <c r="L34" t="inlineStr">
+        <is>
+          <t>https://villaresemini.it/</t>
+        </is>
+      </c>
+      <c r="M34" t="inlineStr"/>
+    </row>
+    <row r="35">
+      <c r="A35" t="inlineStr">
+        <is>
+          <t>Anziani</t>
+        </is>
+      </c>
+      <c r="B35" t="inlineStr">
+        <is>
+          <t>Centro Servizi per Anziani</t>
+        </is>
+      </c>
+      <c r="C35" t="inlineStr">
+        <is>
+          <t>SS</t>
+        </is>
+      </c>
+      <c r="D35" t="inlineStr">
+        <is>
           <t>Casa Albergo per Anziani di Lendinara</t>
         </is>
       </c>
-      <c r="E32" t="inlineStr">
+      <c r="E35" t="inlineStr">
         <is>
           <t>Via del Santuario n. 31</t>
         </is>
       </c>
-      <c r="F32" t="inlineStr">
+      <c r="F35" t="inlineStr">
         <is>
           <t>Lendinara</t>
         </is>
       </c>
-      <c r="G32" t="inlineStr">
+      <c r="G35" t="inlineStr">
         <is>
           <t>P.L. per anziani non autosufficienti 178 P.L. HOSPICE 10</t>
         </is>
       </c>
-      <c r="H32" t="inlineStr">
+      <c r="H35" t="inlineStr">
         <is>
           <t>P.L. per anziani non autosufficienti 178 P.L. HOSPICE 10</t>
         </is>
       </c>
-      <c r="I32" t="inlineStr">
-[...4 lines deleted...]
-      <c r="J32" t="inlineStr">
+      <c r="I35" t="inlineStr">
+        <is>
+          <t>Casa Albergo di Lendinara DGR n. 548/2023 – Hospice Casa del Vento Rosa DGR n. 1554/23</t>
+        </is>
+      </c>
+      <c r="J35" t="inlineStr">
         <is>
           <t>0425641015</t>
         </is>
       </c>
-      <c r="K32" t="inlineStr">
+      <c r="K35" t="inlineStr">
         <is>
           <t>info@casalendinara.it</t>
         </is>
       </c>
-      <c r="L32" t="inlineStr">
+      <c r="L35" t="inlineStr">
         <is>
           <t>http://www.casalendinara.it/</t>
         </is>
       </c>
-      <c r="M32" t="inlineStr"/>
+      <c r="M35" t="inlineStr"/>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>