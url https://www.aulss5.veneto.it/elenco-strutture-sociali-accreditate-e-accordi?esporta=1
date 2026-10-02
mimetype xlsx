--- v1 (2026-08-17)
+++ v2 (2026-10-02)
@@ -410,51 +410,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:M35"/>
+  <dimension ref="A1:M39"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Area</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Tipologia struttura</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>Classe DGRV</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
@@ -491,2148 +491,2432 @@
           <t>Telefono</t>
         </is>
       </c>
       <c r="K1" t="inlineStr">
         <is>
           <t>Email</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>Sito Web</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>Note</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Infanzia Adolescenza, Famiglia e Consultorio</t>
         </is>
       </c>
-      <c r="B2" t="inlineStr"/>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>Comunità Educativa</t>
+        </is>
+      </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>CF</t>
+          <t>CE</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>Comunità Familiare Cooperativa Sociale L'Arco</t>
+          <t>Comunità Educativa " Villa Ardena" - Soc Coop Sociale l'Adelfia Onlus</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>Via Banze, 9</t>
+          <t>Via Stazione</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>Baone</t>
+          <t>Alessano</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>6</t>
+          <t>12</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
-          <t>6</t>
+          <t>12</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t>D.D.G. n. 864 del 15.07.2026</t>
+          <t>D.D.G. n. 881 del 15.07.2026</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>042955552</t>
+          <t>0833522984</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>larcocasafamiglia@gmail.com</t>
-[...2 lines deleted...]
-      <c r="L2" t="inlineStr"/>
+          <t>adelfialessano@libero.it</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>www.ladelfia.org</t>
+        </is>
+      </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>L'Arco offre servizi di accoglienza residenziale di tipo familiare per i minori.</t>
+          <t>Servizio educativo integrato in regime residenziale, che eroga prestazioni multidisciplinari volte al recupero funzionale e sociale.</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Infanzia Adolescenza, Famiglia e Consultorio</t>
         </is>
       </c>
-      <c r="B3" t="inlineStr"/>
+      <c r="B3" t="inlineStr">
+        <is>
+          <t>Comunità Educativa</t>
+        </is>
+      </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>CE</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>Comunità Educativa per minori In-Patto TITOLI MINORI Soc. Coop Sociale</t>
+          <t>Comunità Educativa mamma bambino "Il Gomitolo" - PETER PAN GROUP COOP SOC</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>Via Salvo D'Acquisto, 1</t>
+          <t>Viale delle Industrie, 1/B</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>Porto Viro</t>
+          <t>Rovigo</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>8</t>
+          <t>6 nuclei mamma-bambino</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
-          <t>8</t>
+          <t>6 nuclei mamma-bambino</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
-          <t>D.D.G. n. 646 del 20.05.2026</t>
+          <t>D.D.G. n. 523 del 22.04.2026</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>0426320031</t>
+          <t>042528835</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>equipeinpatto@titoliminori.com</t>
+          <t>info@peterpangroup.it</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>https://titoliminori.com/</t>
+          <t>www.peterpangroup.it</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>In-Patto offre servizio con finalità di accoglienza temporanea del minore, il cui nucleo familiare di origine sia impossibilitato o incapace ad assolvere al proprio compito, offrendogli un sostegno educativo e assistenziale.</t>
+          <t>Propone servizi socio-sanitari, assistenziali ed educativi rivolti ai minori, alle famiglie, agli adulti e agli anziani.</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Infanzia Adolescenza, Famiglia e Consultorio</t>
         </is>
       </c>
-      <c r="B4" t="inlineStr"/>
+      <c r="B4" t="inlineStr">
+        <is>
+          <t>Comunità Educativa</t>
+        </is>
+      </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>CER</t>
+          <t>CE</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>Comunità Educativa Riabilitativa Karisma - Cooperativa Società CODESS</t>
+          <t>Comunità Educativa Orsa Minore - Coop Sociale CIDAS a r.l.</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>Via Due Palazzi, 34</t>
+          <t>Via Fascinata, 98</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>Padova</t>
+          <t>Argenta</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>9</t>
+          <t>12</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
-          <t>9</t>
+          <t>12</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
-          <t>D.D.G. n. 490 del 15.04.2026</t>
-[...2 lines deleted...]
-      <c r="J4" t="inlineStr"/>
+          <t>D.D.G. n. 874 del 15.07.2026</t>
+        </is>
+      </c>
+      <c r="J4" t="inlineStr">
+        <is>
+          <t>0532861597</t>
+        </is>
+      </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>info@vitaadolescente.org</t>
+          <t>ufficio.segreteria@cidas.coop</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>www.vitaadolescente.org</t>
+          <t>www.cidas.coop</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>Karisma si è strutturata come progetto residenziale rivolto ad adolescenti in crisi o con quadri di elevata complessità</t>
+          <t>La Comunità Educativo Orsa Minore, operativa dal 1981, è una struttura residenziale rivolta a minori che necessitano temporaneamente di una collocazione extra familiare, prescritta dall’autorità giudiziaria</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t>Disabilità adulta</t>
+          <t>Infanzia Adolescenza, Famiglia e Consultorio</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>RSA per disabili</t>
-[...2 lines deleted...]
-      <c r="C5" t="inlineStr"/>
+          <t>Comunità Educativa</t>
+        </is>
+      </c>
+      <c r="C5" t="inlineStr">
+        <is>
+          <t>CE</t>
+        </is>
+      </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>Comunità Alloggio Borgo Vita - Partita Iva: 01196500290</t>
+          <t>Comunità Educativa Mamma Gina - Coop Sociale LAERTE</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>via del Giubileo n. 636/1</t>
+          <t>Via Monte Grappa, 20</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>Taglio di Po</t>
-[...4 lines deleted...]
-      <c r="I5" t="inlineStr"/>
+          <t>Rovigo</t>
+        </is>
+      </c>
+      <c r="G5" t="inlineStr">
+        <is>
+          <t>8</t>
+        </is>
+      </c>
+      <c r="H5" t="inlineStr">
+        <is>
+          <t>8</t>
+        </is>
+      </c>
+      <c r="I5" t="inlineStr">
+        <is>
+          <t>D.D.G. n. 524 del 22.04.2026</t>
+        </is>
+      </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>042528835</t>
+          <t>042525900</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>marta.guolo@peterpangroup.it</t>
+          <t>info@cooplaerte.it</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t>www.peterpangroup.it</t>
+          <t>www.cooplaerte.it</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>Borgo Vita è un servizio residenziale nato per permettere alla Persona con Disabilità di vivere una vita adulta, al di fuori della famiglia di origine, operando scelte autonome e autodeterminate compatibilmente con i limiti e le possibilità proprie della persona stessa</t>
+          <t>La mission è progettare, realizzare ed erogare servizi socio-sanitari assistenziali e residenziali, educativi e culturali</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>Disabili</t>
+          <t>Infanzia Adolescenza, Famiglia e Consultorio</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>RSA per disabili</t>
+          <t>Comunità Familiare</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>SS</t>
+          <t>CF</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>Sereni Orizzonti 1 s.p.a., con sede legale in Udine, via Vittorio Veneto n. 45, c.f. 02833470301</t>
+          <t>Comunità Familiare Cooperativa Sociale L'Arco</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>Viale Trieste n. 216</t>
+          <t>Via Banze, 9</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>Fiesso Umbertiano</t>
+          <t>Baone</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>20</t>
+          <t>6</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
-          <t>20</t>
+          <t>6</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
-          <t>DGR n. 422/2025</t>
+          <t>D.D.G. n. 864 del 15.07.2026</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t>0432506519</t>
+          <t>042955552</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t>info@sereniorizzonti.it</t>
+          <t>larcocasafamiglia@gmail.com</t>
         </is>
       </c>
       <c r="L6" t="inlineStr"/>
-      <c r="M6" t="inlineStr"/>
+      <c r="M6" t="inlineStr">
+        <is>
+          <t>L'Arco offre servizi di accoglienza residenziale di tipo familiare per i minori.</t>
+        </is>
+      </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
-          <t>Anziani</t>
+          <t>Infanzia Adolescenza, Famiglia e Consultorio</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>Centro Servizi per Anziani</t>
+          <t>Comunità Educativa</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>SS</t>
+          <t>CE</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>CSA Bellini di Frassinelle Polesine - Gruppo Gheron s.r.l.</t>
+          <t>Comunità Educativa per minori In-Patto TITOLI MINORI Soc. Coop Sociale</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>via Libertà n. 320/160</t>
+          <t>Via Salvo D'Acquisto, 1</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>Frassinelle Polesine</t>
+          <t>Porto Viro</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>8</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>8</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
-          <t>DGR n. 146 del 20/02/2024</t>
+          <t>D.D.G. n. 646 del 20.05.2026</t>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
-          <t>04251882338</t>
+          <t>0426320031</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
-          <t>csabellini@gruppogheron.it</t>
+          <t>equipeinpatto@titoliminori.com</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
-          <t>https://www.centroservizianzianibellini.it/</t>
-[...2 lines deleted...]
-      <c r="M7" t="inlineStr"/>
+          <t>https://titoliminori.com/</t>
+        </is>
+      </c>
+      <c r="M7" t="inlineStr">
+        <is>
+          <t>In-Patto offre servizio con finalità di accoglienza temporanea del minore, il cui nucleo familiare di origine sia impossibilitato o incapace ad assolvere al proprio compito, offrendogli un sostegno educativo e assistenziale.</t>
+        </is>
+      </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
-          <t>Disabili</t>
+          <t>Infanzia Adolescenza, Famiglia e Consultorio</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>RSA per disabili</t>
+          <t>Comunità Educativa</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>SS</t>
+          <t>CER</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>Ente Ecclesiastico Istituto Figlie di Maria della Divina Provvidenza – Centro Servizi Casa Sacra Famiglia - Fratta Polesine (RO)</t>
+          <t>Comunità Educativa Riabilitativa Karisma - Cooperativa Società CODESS</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>Via Luigi Guanella, 21</t>
+          <t>Via Due Palazzi, 34</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>Fratta Polesine</t>
+          <t>Padova</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>P.L. 1° livello 72</t>
+          <t>9</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
-          <t>P.L. 1° livello 72</t>
+          <t>9</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
-          <t>DGR 1967/2018 DGR 178/2019</t>
-[...6 lines deleted...]
-      </c>
+          <t>D.D.G. n. 490 del 15.04.2026</t>
+        </is>
+      </c>
+      <c r="J8" t="inlineStr"/>
       <c r="K8" t="inlineStr">
         <is>
-          <t>amministrazione1@casasacrafamiglia.it</t>
-[...3 lines deleted...]
-      <c r="M8" t="inlineStr"/>
+          <t>info@vitaadolescente.org</t>
+        </is>
+      </c>
+      <c r="L8" t="inlineStr">
+        <is>
+          <t>www.vitaadolescente.org</t>
+        </is>
+      </c>
+      <c r="M8" t="inlineStr">
+        <is>
+          <t>Karisma si è strutturata come progetto residenziale rivolto ad adolescenti in crisi o con quadri di elevata complessità</t>
+        </is>
+      </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t>Disabili</t>
+          <t>Disabilità adulta</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>RSA per disabili</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>SS</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>Cooperativa Sociale Coopselios, Società Cooperativa - Il Gabbiano</t>
+          <t>Comunità Alloggio Borgo Vita - Partita Iva: 01196500290</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>Via Contarini n.64</t>
+          <t>via del Giubileo n. 636/1</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>Porto Viro</t>
-[...16 lines deleted...]
-      </c>
+          <t>Taglio di Po</t>
+        </is>
+      </c>
+      <c r="G9" t="inlineStr"/>
+      <c r="H9" t="inlineStr"/>
+      <c r="I9" t="inlineStr"/>
       <c r="J9" t="inlineStr">
         <is>
-          <t>0426 632779</t>
+          <t>042528835</t>
         </is>
       </c>
       <c r="K9" t="inlineStr">
         <is>
-          <t>resp-d-ilgabbiano@coopselios.com</t>
+          <t>marta.guolo@peterpangroup.it</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
-          <t>https://www.coopselios.com/struttura/r-s-d-gabbiano-porto-viro-ro/</t>
-[...2 lines deleted...]
-      <c r="M9" t="inlineStr"/>
+          <t>www.peterpangroup.it</t>
+        </is>
+      </c>
+      <c r="M9" t="inlineStr">
+        <is>
+          <t>Borgo Vita è un servizio residenziale nato per permettere alla Persona con Disabilità di vivere una vita adulta, al di fuori della famiglia di origine, operando scelte autonome e autodeterminate compatibilmente con i limiti e le possibilità proprie della persona stessa</t>
+        </is>
+      </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>Salute mentale</t>
+          <t>Disabili</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>RSSP – Residenza Socio Sanitaria Psichiatrica</t>
+          <t>RSA per disabili</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>SS</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>Istituti Polesani s.r.l. Centro Residenziale Il Pioppeto</t>
+          <t>Sereni Orizzonti 1 s.p.a., con sede legale in Udine, via Vittorio Veneto n. 45, c.f. 02833470301</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>Via Don Minzoni n. 80</t>
+          <t>Viale Trieste n. 216</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>Ficarolo</t>
+          <t>Fiesso Umbertiano</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t>P.L.20</t>
+          <t>20</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
-          <t>P.L. 20</t>
+          <t>20</t>
         </is>
       </c>
       <c r="I10" t="inlineStr">
         <is>
-          <t xml:space="preserve">DGR n. 1171/2021  </t>
+          <t>DGR n. 422/2025</t>
         </is>
       </c>
       <c r="J10" t="inlineStr">
         <is>
-          <t>0425 727444</t>
+          <t>0432506519</t>
         </is>
       </c>
       <c r="K10" t="inlineStr">
         <is>
-          <t xml:space="preserve">info@istitutipolesani.it </t>
-[...6 lines deleted...]
-      </c>
+          <t>info@sereniorizzonti.it</t>
+        </is>
+      </c>
+      <c r="L10" t="inlineStr"/>
       <c r="M10" t="inlineStr"/>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>Disabili</t>
+          <t>Anziani</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>Comunità alloggio per disabili</t>
+          <t>Centro Servizi per Anziani</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>SS</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>Abilo Impresa Sociale srl - Comunità Alloggio casa degli Alberi</t>
+          <t>CSA Bellini di Frassinelle Polesine - Gruppo Gheron s.r.l.</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>Via Pietro Nenni n. 9/C</t>
+          <t>via Libertà n. 320/160</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>Gavello</t>
+          <t>Frassinelle Polesine</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t>P.L. 10</t>
+          <t>120</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
-          <t>P.L. 10</t>
+          <t>120</t>
         </is>
       </c>
       <c r="I11" t="inlineStr">
         <is>
-          <t>DGR 1967 del 21/12/2018</t>
+          <t>DGR n. 146 del 20/02/2024</t>
         </is>
       </c>
       <c r="J11" t="inlineStr">
         <is>
-          <t>0425412238</t>
+          <t>04251882338</t>
         </is>
       </c>
       <c r="K11" t="inlineStr">
         <is>
-          <t>info@abilo.org</t>
+          <t>csabellini@gruppogheron.it</t>
         </is>
       </c>
       <c r="L11" t="inlineStr">
         <is>
-          <t>https://www.abilo.org/</t>
+          <t>https://www.centroservizianzianibellini.it/</t>
         </is>
       </c>
       <c r="M11" t="inlineStr"/>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Disabili</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>Comunità alloggio per disabili</t>
+          <t>RSA per disabili</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t>SS</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>Abilo s.r.l. Impresa sociale – comunità alloggio Il Diamante</t>
+          <t>Ente Ecclesiastico Istituto Figlie di Maria della Divina Provvidenza – Centro Servizi Casa Sacra Famiglia - Fratta Polesine (RO)</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>Via Bramante n. 7</t>
+          <t>Via Luigi Guanella, 21</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t>Rovigo</t>
+          <t>Fratta Polesine</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
-          <t>P.L. 10</t>
+          <t>P.L. 1° livello 72</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
-          <t>P.L. 10</t>
+          <t>P.L. 1° livello 72</t>
         </is>
       </c>
       <c r="I12" t="inlineStr">
         <is>
-          <t>DGR 1130 del 17/8/2021</t>
+          <t>DGR 1967/2018 DGR 178/2019</t>
         </is>
       </c>
       <c r="J12" t="inlineStr">
         <is>
-          <t>0425412238</t>
+          <t>0425 668856</t>
         </is>
       </c>
       <c r="K12" t="inlineStr">
         <is>
-          <t>info@abilo.org</t>
-[...6 lines deleted...]
-      </c>
+          <t>amministrazione1@casasacrafamiglia.it</t>
+        </is>
+      </c>
+      <c r="L12" t="inlineStr"/>
       <c r="M12" t="inlineStr"/>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Disabili</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>RSA per disabili</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t>SS</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>Istituti Polesani s.r.l. Centro Residenziali per persone disabili Il Pioppeto</t>
+          <t>Cooperativa Sociale Coopselios, Società Cooperativa - Il Gabbiano</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>Via Don Minzoni n. 80</t>
+          <t>Via Contarini n.64</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t>Ficarolo</t>
+          <t>Porto Viro</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
-          <t xml:space="preserve"> CRGD  25 posti Rsa Il Frassino 40 Posti Rsa Il Pioppo 40 Posti Rsa La Betulla 29 Posti Rsa Il Faggio 40 Posti Rsa La Capinera 27 Posti Rsa Il Pettirosso 29 Posti Rsa Il Passero 25 Posti Rsa L'usignolo 30 Posti Comunità Alloggio Le Rondini 10 Posti</t>
+          <t>P.L. 20</t>
         </is>
       </c>
       <c r="H13" t="inlineStr">
         <is>
-          <t xml:space="preserve"> CRGD  25 posti Rsa Il Frassino 40 Posti Rsa Il Pioppo 40 Posti Rsa La Betulla 40 Posti Rsa Il Faggio 29 Posti Rsa La Capinera 27 Posti Rsa Il Pettirosso 29 Posti Rsa Il Passero 25 Posti Rsa L'usignolo 30 Posti Comunità Alloggio Le Rondini 10 Posti</t>
+          <t>P.L. 20</t>
         </is>
       </c>
       <c r="I13" t="inlineStr">
         <is>
-          <t xml:space="preserve">DGR n. 1422 del 11/11/2025 </t>
+          <t>DGR n. 316/2021</t>
         </is>
       </c>
       <c r="J13" t="inlineStr">
         <is>
-          <t>0425727444</t>
+          <t>0426 632779</t>
         </is>
       </c>
       <c r="K13" t="inlineStr">
         <is>
-          <t>info@istitutipolesani.it</t>
+          <t>resp-d-ilgabbiano@coopselios.com</t>
         </is>
       </c>
       <c r="L13" t="inlineStr">
         <is>
-          <t>https://www.istitutipolesani.it/contatti/</t>
+          <t>https://www.coopselios.com/struttura/r-s-d-gabbiano-porto-viro-ro/</t>
         </is>
       </c>
       <c r="M13" t="inlineStr"/>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>Anziani</t>
+          <t>Salute mentale</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>Centro Servizi per Anziani</t>
+          <t>RSSP – Residenza Socio Sanitaria Psichiatrica</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
           <t>SS</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>Cooperativa Sociale Coopselios, Società Cooperativa - Villa Tamerici</t>
+          <t>Istituti Polesani s.r.l. Centro Residenziale Il Pioppeto</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>Via Contarini n. 64</t>
+          <t>Via Don Minzoni n. 80</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
-          <t>Porto Viro</t>
+          <t>Ficarolo</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
-          <t>P.L. 1° livello 98</t>
+          <t>P.L.20</t>
         </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
-          <t>P.L. 1° livello 98</t>
+          <t>P.L. 20</t>
         </is>
       </c>
       <c r="I14" t="inlineStr">
         <is>
-          <t xml:space="preserve"> DGR n. 548/2023</t>
+          <t xml:space="preserve">DGR n. 1171/2021  </t>
         </is>
       </c>
       <c r="J14" t="inlineStr">
         <is>
-          <t>0426632779</t>
+          <t>0425 727444</t>
         </is>
       </c>
       <c r="K14" t="inlineStr">
         <is>
-          <t>cs-villatamerici@coopselios.com</t>
+          <t xml:space="preserve">info@istitutipolesani.it </t>
         </is>
       </c>
       <c r="L14" t="inlineStr">
         <is>
-          <t>http://www.coopselios.com/struttura/centro-servizi-anziani-villa-tamerici-porto-viro-ro/</t>
+          <t>https://www.istitutipolesani.it/</t>
         </is>
       </c>
       <c r="M14" t="inlineStr"/>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>Anziani</t>
+          <t>Disabili</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>Centro Servizi per Anziani</t>
+          <t>Comunità alloggio per disabili</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
           <t>SS</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>Ente Ecclesiastico Istituto Figlie di Santa Maria della Divina Provvidenza - Casa S.Antonio – Trecenta (RO)</t>
+          <t>Abilo Impresa Sociale srl - Comunità Alloggio casa degli Alberi</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>Via Don Luigi Guanella n. 141</t>
+          <t>Via Pietro Nenni n. 9/C</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
-          <t>Trecenta</t>
+          <t>Gavello</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
-          <t>P.L. 1° livello 83</t>
+          <t>P.L. 10</t>
         </is>
       </c>
       <c r="H15" t="inlineStr">
         <is>
-          <t>P.L. 1° livello 83</t>
+          <t>P.L. 10</t>
         </is>
       </c>
       <c r="I15" t="inlineStr">
         <is>
-          <t>DGR n. 1393/2021 (in attesa di rinnovo accreditamento – iter avviato)</t>
+          <t>DGR 1967 del 21/12/2018</t>
         </is>
       </c>
       <c r="J15" t="inlineStr">
         <is>
-          <t>0425701205</t>
+          <t>0425412238</t>
         </is>
       </c>
       <c r="K15" t="inlineStr">
         <is>
-          <t>amministrazione@cdrtrecenta.it</t>
+          <t>info@abilo.org</t>
         </is>
       </c>
       <c r="L15" t="inlineStr">
         <is>
-          <t>https://peranziani.it/strutture/casa-divina-provvidenza-s-antonio/</t>
+          <t>https://www.abilo.org/</t>
         </is>
       </c>
       <c r="M15" t="inlineStr"/>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
-          <t>Anziani</t>
+          <t>Disabili</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>Centro Servizi per Anziani</t>
+          <t>Comunità alloggio per disabili</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
           <t>SS</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>Fondazione San Salvatore – Residenza San Salvatore</t>
+          <t>Abilo s.r.l. Impresa sociale – comunità alloggio Il Diamante</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>Via Piave n. 67</t>
+          <t>Via Bramante n. 7</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
-          <t>Ficarolo</t>
+          <t>Rovigo</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
-          <t>P.L. 1° livello 59</t>
+          <t>P.L. 10</t>
         </is>
       </c>
       <c r="H16" t="inlineStr">
         <is>
-          <t>P.L. 1° livello 50</t>
+          <t>P.L. 10</t>
         </is>
       </c>
       <c r="I16" t="inlineStr">
         <is>
-          <t>DGR n. 655/2019 in corso di rinnovo</t>
+          <t>DGR 1130 del 17/8/2021</t>
         </is>
       </c>
       <c r="J16" t="inlineStr">
         <is>
-          <t>0425 708176</t>
+          <t>0425412238</t>
         </is>
       </c>
       <c r="K16" t="inlineStr">
         <is>
-          <t>amministrazione@fondazionesansalvatore .it</t>
+          <t>info@abilo.org</t>
         </is>
       </c>
       <c r="L16" t="inlineStr">
         <is>
-          <t>https://www.fondazionesansalvatore.it/</t>
+          <t>https://www.abilo.org/</t>
         </is>
       </c>
       <c r="M16" t="inlineStr"/>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
-          <t>Anziani</t>
+          <t>Disabili</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>Centro Servizi per Anziani</t>
+          <t>RSA per disabili</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
           <t>SS</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>KCS Caregiver Cooperativa Sociale - Bergamo - RSA San Martino Castelmassa</t>
+          <t>Istituti Polesani s.r.l. Centro Residenziali per persone disabili Il Pioppeto</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>Via Fattori n. 2</t>
+          <t>Via Don Minzoni n. 80</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
-          <t>Castelmassa</t>
+          <t>Ficarolo</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
-          <t>P.L. per persone anziane non autosufficienti 99 P.L. SVP 4</t>
+          <t xml:space="preserve"> CRGD  25 posti Rsa Il Frassino 40 Posti Rsa Il Pioppo 40 Posti Rsa La Betulla 29 Posti Rsa Il Faggio 40 Posti Rsa La Capinera 27 Posti Rsa Il Pettirosso 29 Posti Rsa Il Passero 25 Posti Rsa L'usignolo 30 Posti Comunità Alloggio Le Rondini 10 Posti</t>
         </is>
       </c>
       <c r="H17" t="inlineStr">
         <is>
-          <t>P.L. per persone anziane non autosufficienti 99 P.L. SVP 4</t>
+          <t xml:space="preserve"> CRGD  25 posti Rsa Il Frassino 40 Posti Rsa Il Pioppo 40 Posti Rsa La Betulla 40 Posti Rsa Il Faggio 29 Posti Rsa La Capinera 27 Posti Rsa Il Pettirosso 29 Posti Rsa Il Passero 25 Posti Rsa L'usignolo 30 Posti Comunità Alloggio Le Rondini 10 Posti</t>
         </is>
       </c>
       <c r="I17" t="inlineStr">
         <is>
-          <t>DGR n. 1063/2024</t>
+          <t xml:space="preserve">DGR n. 1422 del 11/11/2025 </t>
         </is>
       </c>
       <c r="J17" t="inlineStr">
         <is>
-          <t>042581748</t>
+          <t>0425727444</t>
         </is>
       </c>
       <c r="K17" t="inlineStr">
         <is>
-          <t>info@rsasanmartino.it</t>
+          <t>info@istitutipolesani.it</t>
         </is>
       </c>
       <c r="L17" t="inlineStr">
         <is>
-          <t>https://www.casariposo.org/rsa-san-martino-castelmassa/</t>
+          <t>https://www.istitutipolesani.it/contatti/</t>
         </is>
       </c>
       <c r="M17" t="inlineStr"/>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>Anziani</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>Centro Servizi per Anziani</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
           <t>SS</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>KOS CARE S.r.l. – Residenza Sant’Anna – Villadose (RO)</t>
+          <t>Cooperativa Sociale Coopselios, Società Cooperativa - Villa Tamerici</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>Via De Gasperi n. 1</t>
+          <t>Via Contarini n. 64</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>Villadose</t>
+          <t>Porto Viro</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
-          <t>P.L. 1° livello 80 P.L. 2° livello 40</t>
+          <t>P.L. 1° livello 98</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
-          <t>P.L. 1° livello 80 P.L. 2° livello 40</t>
+          <t>P.L. 1° livello 98</t>
         </is>
       </c>
       <c r="I18" t="inlineStr">
         <is>
-          <t>DGR n. 316/2021 in corso di rinnovo</t>
+          <t xml:space="preserve"> DGR n. 548/2023</t>
         </is>
       </c>
       <c r="J18" t="inlineStr">
         <is>
-          <t>0425908121</t>
+          <t>0426632779</t>
         </is>
       </c>
       <c r="K18" t="inlineStr">
         <is>
-          <t>residenzasantanna@anniazzurri.it</t>
+          <t>cs-villatamerici@coopselios.com</t>
         </is>
       </c>
       <c r="L18" t="inlineStr">
         <is>
-          <t>https://anniazzurri.it/residenza-anni-azzurri-sant-anna</t>
+          <t>http://www.coopselios.com/struttura/centro-servizi-anziani-villa-tamerici-porto-viro-ro/</t>
         </is>
       </c>
       <c r="M18" t="inlineStr"/>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>Anziani</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>Centro Servizi per Anziani</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
           <t>SS</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>Società La Residence S.r.l.- Centro Servizi “la Residence” di Ficarolo (RO)</t>
+          <t>Ente Ecclesiastico Istituto Figlie di Santa Maria della Divina Provvidenza - Casa S.Antonio – Trecenta (RO)</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>Via Castello n. 55</t>
+          <t>Via Don Luigi Guanella n. 141</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>Ficarolo</t>
+          <t>Trecenta</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
-          <t>P.L. 198</t>
+          <t>P.L. 1° livello 83</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
-          <t>P.L. 198</t>
+          <t>P.L. 1° livello 83</t>
         </is>
       </c>
       <c r="I19" t="inlineStr">
         <is>
-          <t>DGR n. 548/2023</t>
+          <t>DGR n. 1393/2021 (in attesa di rinnovo accreditamento – iter avviato)</t>
         </is>
       </c>
       <c r="J19" t="inlineStr">
         <is>
-          <t>0425727310</t>
+          <t>0425701205</t>
         </is>
       </c>
       <c r="K19" t="inlineStr">
         <is>
-          <t>info@laresidencesrl.it</t>
+          <t>amministrazione@cdrtrecenta.it</t>
         </is>
       </c>
       <c r="L19" t="inlineStr">
         <is>
-          <t>https://www.casadiriposolaresidence.it/</t>
+          <t>https://peranziani.it/strutture/casa-divina-provvidenza-s-antonio/</t>
         </is>
       </c>
       <c r="M19" t="inlineStr"/>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>Anziani</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>Centro Servizi per Anziani</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
           <t>SS</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>Sereni Orizzonti 1 s.p.a., con sede legale in Udine, via Vittorio Veneto n. 45, c.f. 02833470301</t>
+          <t>Fondazione San Salvatore – Residenza San Salvatore</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>Viale Trieste n. 216</t>
+          <t>Via Piave n. 67</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>Fiesso Umbertiano</t>
+          <t>Ficarolo</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
+          <t>P.L. 1° livello 59</t>
+        </is>
+      </c>
+      <c r="H20" t="inlineStr">
+        <is>
           <t>P.L. 1° livello 50</t>
         </is>
       </c>
-      <c r="H20" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="I20" t="inlineStr">
         <is>
-          <t>DGR n. 422/2025</t>
+          <t>DGR n. 655/2019 in corso di rinnovo</t>
         </is>
       </c>
       <c r="J20" t="inlineStr">
         <is>
-          <t>0432506519</t>
+          <t>0425 708176</t>
         </is>
       </c>
       <c r="K20" t="inlineStr">
         <is>
-          <t>info@sereniorizzonti.it</t>
+          <t>amministrazione@fondazionesansalvatore .it</t>
         </is>
       </c>
       <c r="L20" t="inlineStr">
         <is>
-          <t>https://sereniorizzonti.it/it/residenza/centro-servizi-la-quiete/</t>
+          <t>https://www.fondazionesansalvatore.it/</t>
         </is>
       </c>
       <c r="M20" t="inlineStr"/>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>Anziani</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>Centro Servizi per Anziani</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
           <t>SS</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>IRAS – Istituto Rodigino di Assistenza Sociale - Casa di Riposo San Bortolo</t>
+          <t>KCS Caregiver Cooperativa Sociale - Bergamo - RSA San Martino Castelmassa</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>Via Giacomo Giro n. 3</t>
+          <t>Via Fattori n. 2</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>Rovigo</t>
+          <t>Castelmassa</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
-          <t>P.L. 1° livello 216 P.L. 2° livello 45</t>
+          <t>P.L. per persone anziane non autosufficienti 99 P.L. SVP 4</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
-          <t>P.L. 1° livello 216 P.L. 2° livello 45</t>
+          <t>P.L. per persone anziane non autosufficienti 99 P.L. SVP 4</t>
         </is>
       </c>
       <c r="I21" t="inlineStr">
         <is>
-          <t>DGR n. 795/2019</t>
+          <t>DGR n. 1063/2024</t>
         </is>
       </c>
       <c r="J21" t="inlineStr">
         <is>
-          <t>0425 363311</t>
+          <t>042581748</t>
         </is>
       </c>
       <c r="K21" t="inlineStr">
         <is>
-          <t>info@irasrovigo.it</t>
+          <t>info@rsasanmartino.it</t>
         </is>
       </c>
       <c r="L21" t="inlineStr">
         <is>
-          <t>https://www.irasrovigo.it/l-iras/centro-servizi-san-bortolo</t>
+          <t>https://www.casariposo.org/rsa-san-martino-castelmassa/</t>
         </is>
       </c>
       <c r="M21" t="inlineStr"/>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>Anziani</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>Centro Servizi per Anziani</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
           <t>SS</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>IRAS Casa Serena – Casa di Riposo</t>
+          <t>KOS CARE S.r.l. – Residenza Sant’Anna – Villadose (RO)</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>Via Bramante n. 13</t>
+          <t>Via De Gasperi n. 1</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>Rovigo</t>
+          <t>Villadose</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
-          <t>P.L. 1° livello 90 P.L. 2° livello 10</t>
+          <t>P.L. 1° livello 80 P.L. 2° livello 40</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
-          <t>P.L. 1° livello 90 P.L. 2° livello 10</t>
+          <t>P.L. 1° livello 80 P.L. 2° livello 40</t>
         </is>
       </c>
       <c r="I22" t="inlineStr">
         <is>
-          <t>DGR n. 655/2019</t>
+          <t>DGR n. 316/2021 in corso di rinnovo</t>
         </is>
       </c>
       <c r="J22" t="inlineStr">
         <is>
-          <t>0425 363311</t>
+          <t>0425908121</t>
         </is>
       </c>
       <c r="K22" t="inlineStr">
         <is>
-          <t>info@irasrovigo.it info@irasrovigo.it</t>
+          <t>residenzasantanna@anniazzurri.it</t>
         </is>
       </c>
       <c r="L22" t="inlineStr">
         <is>
-          <t>https://www.irasrovigo.it/l-iras/centro-servizi-casa-serena</t>
+          <t>https://anniazzurri.it/residenza-anni-azzurri-sant-anna</t>
         </is>
       </c>
       <c r="M22" t="inlineStr"/>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>Anziani</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>Centro Servizi per Anziani</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
           <t>SS</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>IPAB Centro Servizi per Anziani</t>
+          <t>Società La Residence S.r.l.- Centro Servizi “la Residence” di Ficarolo (RO)</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>Riviera Sant'Andrea n. 4</t>
+          <t>Via Castello n. 55</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>Adria</t>
+          <t>Ficarolo</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
-          <t xml:space="preserve">P.L. 147 per anziani non autosufficienti P.L. 4 SVP  P.L. 8 centro diurno per anziani con profilo di non autosufficienza </t>
+          <t>P.L. 198</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
-          <t xml:space="preserve">P.L. 147 per anziani non autosufficienti P.L. 4 SVP P.L. 8 centro diurno per anziani con profilo di non autosufficienza </t>
+          <t>P.L. 198</t>
         </is>
       </c>
       <c r="I23" t="inlineStr">
         <is>
-          <t>DGR n. 316/2021 e DGR n. 104/2021 in corso di rinnovo</t>
+          <t>DGR n. 548/2023</t>
         </is>
       </c>
       <c r="J23" t="inlineStr">
         <is>
-          <t>0426 903311</t>
+          <t>0425727310</t>
         </is>
       </c>
       <c r="K23" t="inlineStr">
         <is>
-          <t>segreteria@csaadria.it</t>
+          <t>info@laresidencesrl.it</t>
         </is>
       </c>
       <c r="L23" t="inlineStr">
         <is>
-          <t>http://www.csaadria.it/</t>
+          <t>https://www.casadiriposolaresidence.it/</t>
         </is>
       </c>
       <c r="M23" t="inlineStr"/>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>Anziani</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>Centro Servizi per Anziani</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
           <t>SS</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>Ente Ecclesiastico Istituto Figlie di Maria della Divina Provvidenza – Centro Servizi Casa Sacra Famiglia – Fratta Polesine (RO)</t>
+          <t>Sereni Orizzonti 1 s.p.a., con sede legale in Udine, via Vittorio Veneto n. 45, c.f. 02833470301</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>Via Beato Luigi Guanella n. 21</t>
+          <t>Viale Trieste n. 216</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t>Fratta Polesine</t>
+          <t>Fiesso Umbertiano</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
-          <t>P.L. 1° livello 60</t>
+          <t>P.L. 1° livello 50</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
-          <t>P.L. 1° livello 60</t>
+          <t>P.L. 1° livello 50</t>
         </is>
       </c>
       <c r="I24" t="inlineStr">
         <is>
-          <t>DGR n. 1120/2022 in fase di rinnovo</t>
+          <t>DGR n. 422/2025</t>
         </is>
       </c>
       <c r="J24" t="inlineStr">
         <is>
-          <t>0425 668856</t>
+          <t>0432506519</t>
         </is>
       </c>
       <c r="K24" t="inlineStr">
         <is>
-          <t>amministrazione1@casasacrafamiglia.it</t>
-[...2 lines deleted...]
-      <c r="L24" t="inlineStr"/>
+          <t>info@sereniorizzonti.it</t>
+        </is>
+      </c>
+      <c r="L24" t="inlineStr">
+        <is>
+          <t>https://sereniorizzonti.it/it/residenza/centro-servizi-la-quiete/</t>
+        </is>
+      </c>
       <c r="M24" t="inlineStr"/>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>Anziani</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>Centro Servizi per Anziani</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
           <t>SS</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>Hospitalia S.r.l.</t>
+          <t>IRAS – Istituto Rodigino di Assistenza Sociale - Casa di Riposo San Bortolo</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>Via M. Marangon n. 10</t>
+          <t>Via Giacomo Giro n. 3</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
-          <t>Rosolina</t>
+          <t>Rovigo</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
-          <t>P.L. 1° livello 96</t>
+          <t>P.L. 1° livello 216 P.L. 2° livello 45</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
-          <t>P.L. 1° livello 96</t>
+          <t>P.L. 1° livello 216 P.L. 2° livello 45</t>
         </is>
       </c>
       <c r="I25" t="inlineStr">
         <is>
-          <t>DGR n. 104/2021</t>
+          <t>DGR n. 795/2019</t>
         </is>
       </c>
       <c r="J25" t="inlineStr">
         <is>
-          <t>0426323099</t>
+          <t>0425 363311</t>
         </is>
       </c>
       <c r="K25" t="inlineStr">
         <is>
-          <t>info@hospitaliasrl.eu</t>
+          <t>info@irasrovigo.it</t>
         </is>
       </c>
       <c r="L25" t="inlineStr">
         <is>
-          <t>https://www.rsalarosadeiventi.eu/struttura-rsa-hospitalia/</t>
+          <t>https://www.irasrovigo.it/l-iras/centro-servizi-san-bortolo</t>
         </is>
       </c>
       <c r="M25" t="inlineStr"/>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>Anziani</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>Centro Servizi per Anziani</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
           <t>SS</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>Consorzio PASS Polesine Assistenza Socio Sanitaria Società Cooperativa Sociale</t>
+          <t>IRAS Casa Serena – Casa di Riposo</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>Via Novembre '66 n. 4</t>
+          <t>Via Bramante n. 13</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
-          <t>Porto Tolle</t>
+          <t>Rovigo</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
-          <t>P.L. 47</t>
+          <t>P.L. 1° livello 90 P.L. 2° livello 10</t>
         </is>
       </c>
       <c r="H26" t="inlineStr">
         <is>
-          <t>P.L. 42</t>
+          <t>P.L. 1° livello 90 P.L. 2° livello 10</t>
         </is>
       </c>
       <c r="I26" t="inlineStr">
         <is>
-          <t>DGR n. 104/2021 in corso di rinnovo</t>
+          <t>DGR n. 655/2019</t>
         </is>
       </c>
       <c r="J26" t="inlineStr">
         <is>
-          <t>0426 1883120</t>
+          <t>0425 363311</t>
         </is>
       </c>
       <c r="K26" t="inlineStr">
         <is>
-          <t>segreteria@conspass.it</t>
+          <t>info@irasrovigo.it info@irasrovigo.it</t>
         </is>
       </c>
       <c r="L26" t="inlineStr">
         <is>
-          <t>https://consorziopass.it/csa-san-nicolo/</t>
+          <t>https://www.irasrovigo.it/l-iras/centro-servizi-casa-serena</t>
         </is>
       </c>
       <c r="M26" t="inlineStr"/>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>Anziani</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>Centro Servizi per Anziani</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
           <t>SS</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>Casa di Riposo S. Gaetano</t>
+          <t>IPAB Centro Servizi per Anziani</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>Via SS. Martino e Severo n. 26/A</t>
+          <t>Riviera Sant'Andrea n. 4</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
-          <t>Crespino</t>
+          <t>Adria</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
-          <t>P.L. 1° livello 50</t>
+          <t xml:space="preserve">P.L. 147 per anziani non autosufficienti P.L. 4 SVP  P.L. 8 centro diurno per anziani con profilo di non autosufficienza </t>
         </is>
       </c>
       <c r="H27" t="inlineStr">
         <is>
-          <t>P.L. 1° livello 50</t>
+          <t xml:space="preserve">P.L. 147 per anziani non autosufficienti P.L. 4 SVP P.L. 8 centro diurno per anziani con profilo di non autosufficienza </t>
         </is>
       </c>
       <c r="I27" t="inlineStr">
         <is>
-          <t>DGR n.  139 del 15/02/22</t>
+          <t>DGR n. 316/2021 e DGR n. 104/2021 in corso di rinnovo</t>
         </is>
       </c>
       <c r="J27" t="inlineStr">
         <is>
-          <t>0425 780520</t>
+          <t>0426 903311</t>
         </is>
       </c>
       <c r="K27" t="inlineStr">
         <is>
-          <t>sangaetano.crespino@libero.it</t>
+          <t>segreteria@csaadria.it</t>
         </is>
       </c>
       <c r="L27" t="inlineStr">
         <is>
-          <t>https://peranziani.it/strutture/casa-di-riposo-comunale-s-gaetano/</t>
+          <t>http://www.csaadria.it/</t>
         </is>
       </c>
       <c r="M27" t="inlineStr"/>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>Anziani</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>Centro Servizi per Anziani</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
           <t>SS</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>C.I.A.S.S. - Consorzio Isola di Ariano Servizi Sociali</t>
+          <t>Ente Ecclesiastico Istituto Figlie di Maria della Divina Provvidenza – Centro Servizi Casa Sacra Famiglia – Fratta Polesine (RO)</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>Via Roma n. 673</t>
+          <t>Via Beato Luigi Guanella n. 21</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
-          <t>Corbola</t>
+          <t>Fratta Polesine</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
-          <t>P.L. 104</t>
+          <t>P.L. 1° livello 60</t>
         </is>
       </c>
       <c r="H28" t="inlineStr">
         <is>
-          <t>P.L. 104</t>
+          <t>P.L. 1° livello 60</t>
         </is>
       </c>
       <c r="I28" t="inlineStr">
         <is>
-          <t>DGR n. 1233/2022 in corso di rinnovo</t>
+          <t>DGR n. 1120/2022 in fase di rinnovo</t>
         </is>
       </c>
       <c r="J28" t="inlineStr">
         <is>
-          <t>0426 45425</t>
+          <t>0425 668856</t>
         </is>
       </c>
       <c r="K28" t="inlineStr">
         <is>
-          <t>direzione.ciass@legalmail.it</t>
-[...6 lines deleted...]
-      </c>
+          <t>amministrazione1@casasacrafamiglia.it</t>
+        </is>
+      </c>
+      <c r="L28" t="inlineStr"/>
       <c r="M28" t="inlineStr"/>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>Anziani</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>Centro Servizi per Anziani</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
           <t>SS</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>IPAB Opera Pia Francesco Bottoni</t>
+          <t>Hospitalia S.r.l.</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>Piazza della Chiesa n. 9</t>
+          <t>Via M. Marangon n. 10</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
-          <t>Papozze</t>
+          <t>Rosolina</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
-          <t>P.L. 1° livello 84</t>
+          <t>P.L. 1° livello 96</t>
         </is>
       </c>
       <c r="H29" t="inlineStr">
         <is>
-          <t>P.L. 1° livello 84</t>
+          <t>P.L. 1° livello 96</t>
         </is>
       </c>
       <c r="I29" t="inlineStr">
         <is>
-          <t>DGR n. 201/2021 in corso di rinnovo</t>
+          <t>DGR n. 104/2021</t>
         </is>
       </c>
       <c r="J29" t="inlineStr">
         <is>
-          <t>042644249</t>
+          <t>0426323099</t>
         </is>
       </c>
       <c r="K29" t="inlineStr">
         <is>
-          <t>info@operapiabottoni.it</t>
+          <t>info@hospitaliasrl.eu</t>
         </is>
       </c>
       <c r="L29" t="inlineStr">
         <is>
-          <t>https://www.operapiabottoni.com/sito/pagine/home.php</t>
+          <t>https://www.rsalarosadeiventi.eu/struttura-rsa-hospitalia/</t>
         </is>
       </c>
       <c r="M29" t="inlineStr"/>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>Anziani</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>Centro Servizi per Anziani</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
           <t>SS</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>C.I.A.S.S. - Consorzio Isola di Ariano Servizi Sociali</t>
+          <t>Consorzio PASS Polesine Assistenza Socio Sanitaria Società Cooperativa Sociale</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>Via Romea Vecchia n. 80</t>
+          <t>Via Novembre '66 n. 4</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
-          <t>Taglio di Po</t>
+          <t>Porto Tolle</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
-          <t>P.L. 1° livello 48</t>
+          <t>P.L. 47</t>
         </is>
       </c>
       <c r="H30" t="inlineStr">
         <is>
-          <t>P.L. 1° livello 48</t>
+          <t>P.L. 42</t>
         </is>
       </c>
       <c r="I30" t="inlineStr">
         <is>
-          <t xml:space="preserve"> DGR n. 548/2023</t>
+          <t>DGR n. 104/2021 in corso di rinnovo</t>
         </is>
       </c>
       <c r="J30" t="inlineStr">
         <is>
-          <t>0426 662073</t>
+          <t>0426 1883120</t>
         </is>
       </c>
       <c r="K30" t="inlineStr">
         <is>
-          <t>direzione.ciass@legalmail.it</t>
+          <t>segreteria@conspass.it</t>
         </is>
       </c>
       <c r="L30" t="inlineStr">
         <is>
-          <t>https://www.ciass.it/madonna-del-vaiolo-di-taglio-di-po/</t>
+          <t>https://consorziopass.it/csa-san-nicolo/</t>
         </is>
       </c>
       <c r="M30" t="inlineStr"/>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>Anziani</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>Centro Servizi per Anziani</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
           <t>SS</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>Casa di Cura Privata Città di Rovigo S.r.l. - Centro Servizi Città di Rovigo</t>
+          <t>Casa di Riposo S. Gaetano</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>Via G. Falcone P. Borsellino n. 69</t>
+          <t>Via SS. Martino e Severo n. 26/A</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
-          <t>Rovigo</t>
+          <t>Crespino</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
-          <t>P.L. 1° livello 100</t>
+          <t>P.L. 1° livello 50</t>
         </is>
       </c>
       <c r="H31" t="inlineStr">
         <is>
-          <t>P.L. 1° livello 100</t>
+          <t>P.L. 1° livello 50</t>
         </is>
       </c>
       <c r="I31" t="inlineStr">
         <is>
-          <t xml:space="preserve"> DGR n. 1869/21 in corso di rinnovo</t>
+          <t>DGR n.  139 del 15/02/22</t>
         </is>
       </c>
       <c r="J31" t="inlineStr">
         <is>
-          <t>0425426111</t>
+          <t>0425 780520</t>
         </is>
       </c>
       <c r="K31" t="inlineStr">
         <is>
-          <t>info@cittàdirovigo.it</t>
+          <t>sangaetano.crespino@libero.it</t>
         </is>
       </c>
       <c r="L31" t="inlineStr">
         <is>
-          <t>https://www.cittadirovigo.it/il-centro-servizi/</t>
+          <t>https://peranziani.it/strutture/casa-di-riposo-comunale-s-gaetano/</t>
         </is>
       </c>
       <c r="M31" t="inlineStr"/>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>Anziani</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>Centro Servizi per Anziani</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
           <t>SS</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
           <t>C.I.A.S.S. - Consorzio Isola di Ariano Servizi Sociali</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>Via A. Moro n. 7/A</t>
+          <t>Via Roma n. 673</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
-          <t>Ariano nel Polesine</t>
+          <t>Corbola</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
-          <t>P.L. 1° 43</t>
+          <t>P.L. 104</t>
         </is>
       </c>
       <c r="H32" t="inlineStr">
         <is>
-          <t>P.L. 1° 43</t>
+          <t>P.L. 104</t>
         </is>
       </c>
       <c r="I32" t="inlineStr">
         <is>
-          <t>DGR n. 1461/2021 in corso di rinnovo</t>
+          <t>DGR n. 1233/2022 in corso di rinnovo</t>
         </is>
       </c>
       <c r="J32" t="inlineStr">
         <is>
-          <t>0426 71960</t>
+          <t>0426 45425</t>
         </is>
       </c>
       <c r="K32" t="inlineStr">
         <is>
           <t>direzione.ciass@legalmail.it</t>
         </is>
       </c>
       <c r="L32" t="inlineStr">
         <is>
-          <t>https://www.ciass.it/ing-arturo-pedrelli-di-ariano-nel-polesine/</t>
+          <t>https://www.ciass.it/villa-agopian/</t>
         </is>
       </c>
       <c r="M32" t="inlineStr"/>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>Anziani</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>Centro Servizi per Anziani</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
           <t>SS</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>Casa del Sorriso di Badia Polesine</t>
+          <t>IPAB Opera Pia Francesco Bottoni</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>Via S. Nicolò n. 118</t>
+          <t>Piazza della Chiesa n. 9</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
-          <t>Badia Polesine</t>
+          <t>Papozze</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
-          <t>151</t>
+          <t>P.L. 1° livello 84</t>
         </is>
       </c>
       <c r="H33" t="inlineStr">
         <is>
-          <t>151</t>
+          <t>P.L. 1° livello 84</t>
         </is>
       </c>
       <c r="I33" t="inlineStr">
         <is>
-          <t>DGR 596/22 in corso di rinnovo in conformità all’istanza</t>
+          <t>DGR n. 201/2021 in corso di rinnovo</t>
         </is>
       </c>
       <c r="J33" t="inlineStr">
         <is>
-          <t>0425 591100</t>
+          <t>042644249</t>
         </is>
       </c>
       <c r="K33" t="inlineStr">
         <is>
-          <t>carip.badia@libero.it</t>
+          <t>info@operapiabottoni.it</t>
         </is>
       </c>
       <c r="L33" t="inlineStr">
         <is>
-          <t>http://www.caripdelsorriso.it/</t>
+          <t>https://www.operapiabottoni.com/sito/pagine/home.php</t>
         </is>
       </c>
       <c r="M33" t="inlineStr"/>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>Anziani</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>Centro Servizi per Anziani</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
           <t>SS</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>IPAB Centro dei Servizi Sociali Villa C. Resemini – Centro Servizi Villa C. Resemini – Stienta (RO)</t>
+          <t>C.I.A.S.S. - Consorzio Isola di Ariano Servizi Sociali</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>Via Maffei n. 370</t>
+          <t>Via Romea Vecchia n. 80</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
-          <t>Stienta</t>
+          <t>Taglio di Po</t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
-          <t>P.L. 1° livello 50</t>
+          <t>P.L. 1° livello 48</t>
         </is>
       </c>
       <c r="H34" t="inlineStr">
         <is>
-          <t>P.L. 1° livello 50</t>
+          <t>P.L. 1° livello 48</t>
         </is>
       </c>
       <c r="I34" t="inlineStr">
         <is>
-          <t>DGR n. 1875/2020 in corso di rinnovo</t>
+          <t xml:space="preserve"> DGR n. 548/2023</t>
         </is>
       </c>
       <c r="J34" t="inlineStr">
         <is>
-          <t>0425 746077</t>
+          <t>0426 662073</t>
         </is>
       </c>
       <c r="K34" t="inlineStr">
         <is>
-          <t>info@villaresemini.it</t>
+          <t>direzione.ciass@legalmail.it</t>
         </is>
       </c>
       <c r="L34" t="inlineStr">
         <is>
-          <t>https://villaresemini.it/</t>
+          <t>https://www.ciass.it/madonna-del-vaiolo-di-taglio-di-po/</t>
         </is>
       </c>
       <c r="M34" t="inlineStr"/>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>Anziani</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>Centro Servizi per Anziani</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
           <t>SS</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
+          <t>Casa di Cura Privata Città di Rovigo S.r.l. - Centro Servizi Città di Rovigo</t>
+        </is>
+      </c>
+      <c r="E35" t="inlineStr">
+        <is>
+          <t>Via G. Falcone P. Borsellino n. 69</t>
+        </is>
+      </c>
+      <c r="F35" t="inlineStr">
+        <is>
+          <t>Rovigo</t>
+        </is>
+      </c>
+      <c r="G35" t="inlineStr">
+        <is>
+          <t>P.L. 1° livello 100</t>
+        </is>
+      </c>
+      <c r="H35" t="inlineStr">
+        <is>
+          <t>P.L. 1° livello 100</t>
+        </is>
+      </c>
+      <c r="I35" t="inlineStr">
+        <is>
+          <t xml:space="preserve"> DGR n. 1869/21 in corso di rinnovo</t>
+        </is>
+      </c>
+      <c r="J35" t="inlineStr">
+        <is>
+          <t>0425426111</t>
+        </is>
+      </c>
+      <c r="K35" t="inlineStr">
+        <is>
+          <t>info@cittàdirovigo.it</t>
+        </is>
+      </c>
+      <c r="L35" t="inlineStr">
+        <is>
+          <t>https://www.cittadirovigo.it/il-centro-servizi/</t>
+        </is>
+      </c>
+      <c r="M35" t="inlineStr"/>
+    </row>
+    <row r="36">
+      <c r="A36" t="inlineStr">
+        <is>
+          <t>Anziani</t>
+        </is>
+      </c>
+      <c r="B36" t="inlineStr">
+        <is>
+          <t>Centro Servizi per Anziani</t>
+        </is>
+      </c>
+      <c r="C36" t="inlineStr">
+        <is>
+          <t>SS</t>
+        </is>
+      </c>
+      <c r="D36" t="inlineStr">
+        <is>
+          <t>C.I.A.S.S. - Consorzio Isola di Ariano Servizi Sociali</t>
+        </is>
+      </c>
+      <c r="E36" t="inlineStr">
+        <is>
+          <t>Via A. Moro n. 7/A</t>
+        </is>
+      </c>
+      <c r="F36" t="inlineStr">
+        <is>
+          <t>Ariano nel Polesine</t>
+        </is>
+      </c>
+      <c r="G36" t="inlineStr">
+        <is>
+          <t>P.L. 1° 43</t>
+        </is>
+      </c>
+      <c r="H36" t="inlineStr">
+        <is>
+          <t>P.L. 1° 43</t>
+        </is>
+      </c>
+      <c r="I36" t="inlineStr">
+        <is>
+          <t>DGR n. 1461/2021 in corso di rinnovo</t>
+        </is>
+      </c>
+      <c r="J36" t="inlineStr">
+        <is>
+          <t>0426 71960</t>
+        </is>
+      </c>
+      <c r="K36" t="inlineStr">
+        <is>
+          <t>direzione.ciass@legalmail.it</t>
+        </is>
+      </c>
+      <c r="L36" t="inlineStr">
+        <is>
+          <t>https://www.ciass.it/ing-arturo-pedrelli-di-ariano-nel-polesine/</t>
+        </is>
+      </c>
+      <c r="M36" t="inlineStr"/>
+    </row>
+    <row r="37">
+      <c r="A37" t="inlineStr">
+        <is>
+          <t>Anziani</t>
+        </is>
+      </c>
+      <c r="B37" t="inlineStr">
+        <is>
+          <t>Centro Servizi per Anziani</t>
+        </is>
+      </c>
+      <c r="C37" t="inlineStr">
+        <is>
+          <t>SS</t>
+        </is>
+      </c>
+      <c r="D37" t="inlineStr">
+        <is>
+          <t>Casa del Sorriso di Badia Polesine</t>
+        </is>
+      </c>
+      <c r="E37" t="inlineStr">
+        <is>
+          <t>Via S. Nicolò n. 118</t>
+        </is>
+      </c>
+      <c r="F37" t="inlineStr">
+        <is>
+          <t>Badia Polesine</t>
+        </is>
+      </c>
+      <c r="G37" t="inlineStr">
+        <is>
+          <t>151</t>
+        </is>
+      </c>
+      <c r="H37" t="inlineStr">
+        <is>
+          <t>151</t>
+        </is>
+      </c>
+      <c r="I37" t="inlineStr">
+        <is>
+          <t>DGR 596/22 in corso di rinnovo in conformità all’istanza</t>
+        </is>
+      </c>
+      <c r="J37" t="inlineStr">
+        <is>
+          <t>0425 591100</t>
+        </is>
+      </c>
+      <c r="K37" t="inlineStr">
+        <is>
+          <t>carip.badia@libero.it</t>
+        </is>
+      </c>
+      <c r="L37" t="inlineStr">
+        <is>
+          <t>http://www.caripdelsorriso.it/</t>
+        </is>
+      </c>
+      <c r="M37" t="inlineStr"/>
+    </row>
+    <row r="38">
+      <c r="A38" t="inlineStr">
+        <is>
+          <t>Anziani</t>
+        </is>
+      </c>
+      <c r="B38" t="inlineStr">
+        <is>
+          <t>Centro Servizi per Anziani</t>
+        </is>
+      </c>
+      <c r="C38" t="inlineStr">
+        <is>
+          <t>SS</t>
+        </is>
+      </c>
+      <c r="D38" t="inlineStr">
+        <is>
+          <t>IPAB Centro dei Servizi Sociali Villa C. Resemini – Centro Servizi Villa C. Resemini – Stienta (RO)</t>
+        </is>
+      </c>
+      <c r="E38" t="inlineStr">
+        <is>
+          <t>Via Maffei n. 370</t>
+        </is>
+      </c>
+      <c r="F38" t="inlineStr">
+        <is>
+          <t>Stienta</t>
+        </is>
+      </c>
+      <c r="G38" t="inlineStr">
+        <is>
+          <t>P.L. 1° livello 50</t>
+        </is>
+      </c>
+      <c r="H38" t="inlineStr">
+        <is>
+          <t>P.L. 1° livello 50</t>
+        </is>
+      </c>
+      <c r="I38" t="inlineStr">
+        <is>
+          <t>DGR n. 1875/2020 in corso di rinnovo</t>
+        </is>
+      </c>
+      <c r="J38" t="inlineStr">
+        <is>
+          <t>0425 746077</t>
+        </is>
+      </c>
+      <c r="K38" t="inlineStr">
+        <is>
+          <t>info@villaresemini.it</t>
+        </is>
+      </c>
+      <c r="L38" t="inlineStr">
+        <is>
+          <t>https://villaresemini.it/</t>
+        </is>
+      </c>
+      <c r="M38" t="inlineStr"/>
+    </row>
+    <row r="39">
+      <c r="A39" t="inlineStr">
+        <is>
+          <t>Anziani</t>
+        </is>
+      </c>
+      <c r="B39" t="inlineStr">
+        <is>
+          <t>Centro Servizi per Anziani</t>
+        </is>
+      </c>
+      <c r="C39" t="inlineStr">
+        <is>
+          <t>SS</t>
+        </is>
+      </c>
+      <c r="D39" t="inlineStr">
+        <is>
           <t>Casa Albergo per Anziani di Lendinara</t>
         </is>
       </c>
-      <c r="E35" t="inlineStr">
+      <c r="E39" t="inlineStr">
         <is>
           <t>Via del Santuario n. 31</t>
         </is>
       </c>
-      <c r="F35" t="inlineStr">
+      <c r="F39" t="inlineStr">
         <is>
           <t>Lendinara</t>
         </is>
       </c>
-      <c r="G35" t="inlineStr">
+      <c r="G39" t="inlineStr">
         <is>
           <t>P.L. per anziani non autosufficienti 178 P.L. HOSPICE 10</t>
         </is>
       </c>
-      <c r="H35" t="inlineStr">
+      <c r="H39" t="inlineStr">
         <is>
           <t>P.L. per anziani non autosufficienti 178 P.L. HOSPICE 10</t>
         </is>
       </c>
-      <c r="I35" t="inlineStr">
+      <c r="I39" t="inlineStr">
         <is>
           <t>Casa Albergo di Lendinara DGR n. 548/2023 – Hospice Casa del Vento Rosa DGR n. 1554/23</t>
         </is>
       </c>
-      <c r="J35" t="inlineStr">
+      <c r="J39" t="inlineStr">
         <is>
           <t>0425641015</t>
         </is>
       </c>
-      <c r="K35" t="inlineStr">
+      <c r="K39" t="inlineStr">
         <is>
           <t>info@casalendinara.it</t>
         </is>
       </c>
-      <c r="L35" t="inlineStr">
+      <c r="L39" t="inlineStr">
         <is>
           <t>http://www.casalendinara.it/</t>
         </is>
       </c>
-      <c r="M35" t="inlineStr"/>
+      <c r="M39" t="inlineStr"/>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>