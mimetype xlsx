--- v0 (2026-04-03)
+++ v1 (2026-05-18)
@@ -410,79 +410,5426 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:E1"/>
+  <dimension ref="A1:E201"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Cognome</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Nome</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>Telefono</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>Indirizzo</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>Comune</t>
+        </is>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>ADEWALE ADESANMI</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>ADESOJI</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>348 9135226</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>VIA REATO M.T. 80</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t>San Martino di Venezze</t>
+        </is>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="inlineStr">
+        <is>
+          <t>KHOSROW</t>
+        </is>
+      </c>
+      <c r="B3" t="inlineStr">
+        <is>
+          <t>AHSANI GHAHREMAN</t>
+        </is>
+      </c>
+      <c r="C3" t="inlineStr">
+        <is>
+          <t>0426/1881763</t>
+        </is>
+      </c>
+      <c r="D3" t="inlineStr">
+        <is>
+          <t>VIA NOVEMBRE 1966-CA'TIEPOLO 66</t>
+        </is>
+      </c>
+      <c r="E3" t="inlineStr">
+        <is>
+          <t>Porto Tolle</t>
+        </is>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="inlineStr">
+        <is>
+          <t>RAFFAELE</t>
+        </is>
+      </c>
+      <c r="B4" t="inlineStr">
+        <is>
+          <t>ARALLA</t>
+        </is>
+      </c>
+      <c r="C4" t="inlineStr">
+        <is>
+          <t>0426012222</t>
+        </is>
+      </c>
+      <c r="D4" t="inlineStr">
+        <is>
+          <t>VIA ROMA 58/A</t>
+        </is>
+      </c>
+      <c r="E4" t="inlineStr">
+        <is>
+          <t>Porto Viro</t>
+        </is>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" t="inlineStr">
+        <is>
+          <t>FRANCESCO</t>
+        </is>
+      </c>
+      <c r="B5" t="inlineStr">
+        <is>
+          <t>ARILLOTTA</t>
+        </is>
+      </c>
+      <c r="C5" t="inlineStr">
+        <is>
+          <t>0425/497272</t>
+        </is>
+      </c>
+      <c r="D5" t="inlineStr">
+        <is>
+          <t>VIA ROSSI MARIO 70</t>
+        </is>
+      </c>
+      <c r="E5" t="inlineStr">
+        <is>
+          <t>Costa di Rovigo</t>
+        </is>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" t="inlineStr">
+        <is>
+          <t>FRANCESCO</t>
+        </is>
+      </c>
+      <c r="B6" t="inlineStr">
+        <is>
+          <t>ARILLOTTA</t>
+        </is>
+      </c>
+      <c r="C6" t="inlineStr">
+        <is>
+          <t>0425/31010</t>
+        </is>
+      </c>
+      <c r="D6" t="inlineStr">
+        <is>
+          <t>VLE GRAMSCI ANTONIO 38</t>
+        </is>
+      </c>
+      <c r="E6" t="inlineStr">
+        <is>
+          <t>Rovigo</t>
+        </is>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="inlineStr">
+        <is>
+          <t>TOMMASO</t>
+        </is>
+      </c>
+      <c r="B7" t="inlineStr">
+        <is>
+          <t>ARILLOTTA</t>
+        </is>
+      </c>
+      <c r="C7" t="inlineStr">
+        <is>
+          <t>327 2306855</t>
+        </is>
+      </c>
+      <c r="D7" t="inlineStr">
+        <is>
+          <t>VIA ZONA INDUSTRIALE 32E</t>
+        </is>
+      </c>
+      <c r="E7" t="inlineStr">
+        <is>
+          <t>Villadose</t>
+        </is>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="inlineStr">
+        <is>
+          <t>SABRINA</t>
+        </is>
+      </c>
+      <c r="B8" t="inlineStr">
+        <is>
+          <t>ARMARI</t>
+        </is>
+      </c>
+      <c r="C8" t="inlineStr">
+        <is>
+          <t>351 7398858</t>
+        </is>
+      </c>
+      <c r="D8" t="inlineStr">
+        <is>
+          <t>VIA MARCONI GUGLIELMO 3</t>
+        </is>
+      </c>
+      <c r="E8" t="inlineStr">
+        <is>
+          <t>Occhiobello</t>
+        </is>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="inlineStr">
+        <is>
+          <t>VINCENZO</t>
+        </is>
+      </c>
+      <c r="B9" t="inlineStr">
+        <is>
+          <t>ASSUMMA</t>
+        </is>
+      </c>
+      <c r="C9" t="inlineStr">
+        <is>
+          <t>0425/703382</t>
+        </is>
+      </c>
+      <c r="D9" t="inlineStr">
+        <is>
+          <t>VIA KENNEDY JOHN FITZ GERALD 2</t>
+        </is>
+      </c>
+      <c r="E9" t="inlineStr">
+        <is>
+          <t>San Bellino</t>
+        </is>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="inlineStr">
+        <is>
+          <t>VINCENZO</t>
+        </is>
+      </c>
+      <c r="B10" t="inlineStr">
+        <is>
+          <t>ASSUMMA</t>
+        </is>
+      </c>
+      <c r="C10" t="inlineStr">
+        <is>
+          <t>0425/1818675</t>
+        </is>
+      </c>
+      <c r="D10" t="inlineStr">
+        <is>
+          <t>VIA MONTE GRAPPA 1</t>
+        </is>
+      </c>
+      <c r="E10" t="inlineStr">
+        <is>
+          <t>Lendinara</t>
+        </is>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="inlineStr">
+        <is>
+          <t>ANDREA</t>
+        </is>
+      </c>
+      <c r="B11" t="inlineStr">
+        <is>
+          <t>BARACCA</t>
+        </is>
+      </c>
+      <c r="C11" t="inlineStr">
+        <is>
+          <t>375 6824582</t>
+        </is>
+      </c>
+      <c r="D11" t="inlineStr">
+        <is>
+          <t>VIA ARIOSTE 1494</t>
+        </is>
+      </c>
+      <c r="E11" t="inlineStr">
+        <is>
+          <t>Bagnolo di Po</t>
+        </is>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="inlineStr">
+        <is>
+          <t>ANDREA</t>
+        </is>
+      </c>
+      <c r="B12" t="inlineStr">
+        <is>
+          <t>BARACCA</t>
+        </is>
+      </c>
+      <c r="C12" t="inlineStr">
+        <is>
+          <t>0425/725780</t>
+        </is>
+      </c>
+      <c r="D12" t="inlineStr">
+        <is>
+          <t>VIALE PROF UGO GRISETTI 265</t>
+        </is>
+      </c>
+      <c r="E12" t="inlineStr">
+        <is>
+          <t>Trecenta</t>
+        </is>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="inlineStr">
+        <is>
+          <t>LAURETTA MARIA ROSARIA</t>
+        </is>
+      </c>
+      <c r="B13" t="inlineStr">
+        <is>
+          <t>BARALDI</t>
+        </is>
+      </c>
+      <c r="C13" t="inlineStr">
+        <is>
+          <t>0425/29879</t>
+        </is>
+      </c>
+      <c r="D13" t="inlineStr">
+        <is>
+          <t>VIA GRIMANI M. 6</t>
+        </is>
+      </c>
+      <c r="E13" t="inlineStr">
+        <is>
+          <t>Rovigo</t>
+        </is>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="inlineStr">
+        <is>
+          <t>FAISY</t>
+        </is>
+      </c>
+      <c r="B14" t="inlineStr">
+        <is>
+          <t>BASSAL</t>
+        </is>
+      </c>
+      <c r="C14" t="inlineStr">
+        <is>
+          <t>0425/1818675</t>
+        </is>
+      </c>
+      <c r="D14" t="inlineStr">
+        <is>
+          <t>VIA MONTE GRAPPA 1</t>
+        </is>
+      </c>
+      <c r="E14" t="inlineStr">
+        <is>
+          <t>Lendinara</t>
+        </is>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="inlineStr">
+        <is>
+          <t>FRANCESCO</t>
+        </is>
+      </c>
+      <c r="B15" t="inlineStr">
+        <is>
+          <t>BEDENDO</t>
+        </is>
+      </c>
+      <c r="C15" t="inlineStr">
+        <is>
+          <t>0425200243</t>
+        </is>
+      </c>
+      <c r="D15" t="inlineStr">
+        <is>
+          <t>VIA VIERNHEIM 59/1</t>
+        </is>
+      </c>
+      <c r="E15" t="inlineStr">
+        <is>
+          <t>Rovigo</t>
+        </is>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" t="inlineStr">
+        <is>
+          <t>GIORGIA ALESSANDRA</t>
+        </is>
+      </c>
+      <c r="B16" t="inlineStr">
+        <is>
+          <t>BEDENDO</t>
+        </is>
+      </c>
+      <c r="C16" t="inlineStr">
+        <is>
+          <t>3711223684</t>
+        </is>
+      </c>
+      <c r="D16" t="inlineStr">
+        <is>
+          <t>VLE AMENDOLA GIOVANNI 17/B</t>
+        </is>
+      </c>
+      <c r="E16" t="inlineStr">
+        <is>
+          <t>Rovigo</t>
+        </is>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" t="inlineStr">
+        <is>
+          <t>LUCA</t>
+        </is>
+      </c>
+      <c r="B17" t="inlineStr">
+        <is>
+          <t>BELLETTATO</t>
+        </is>
+      </c>
+      <c r="C17" t="inlineStr">
+        <is>
+          <t>0425 751468</t>
+        </is>
+      </c>
+      <c r="D17" t="inlineStr">
+        <is>
+          <t>VIA MAFFEI 371</t>
+        </is>
+      </c>
+      <c r="E17" t="inlineStr">
+        <is>
+          <t>Stienta</t>
+        </is>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" t="inlineStr">
+        <is>
+          <t>MASSIMO</t>
+        </is>
+      </c>
+      <c r="B18" t="inlineStr">
+        <is>
+          <t>BENVEGNU'</t>
+        </is>
+      </c>
+      <c r="C18" t="inlineStr">
+        <is>
+          <t>335 5458951</t>
+        </is>
+      </c>
+      <c r="D18" t="inlineStr">
+        <is>
+          <t>VIA PEGOLINI PIETRO 8</t>
+        </is>
+      </c>
+      <c r="E18" t="inlineStr">
+        <is>
+          <t>Adria</t>
+        </is>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" t="inlineStr">
+        <is>
+          <t>RAFFAELLA</t>
+        </is>
+      </c>
+      <c r="B19" t="inlineStr">
+        <is>
+          <t>BIGHIN</t>
+        </is>
+      </c>
+      <c r="C19" t="inlineStr">
+        <is>
+          <t>351 8208389</t>
+        </is>
+      </c>
+      <c r="D19" t="inlineStr">
+        <is>
+          <t>VIA MANZONI ALESSANDRO 23</t>
+        </is>
+      </c>
+      <c r="E19" t="inlineStr">
+        <is>
+          <t>Adria</t>
+        </is>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" t="inlineStr">
+        <is>
+          <t>BRUNO</t>
+        </is>
+      </c>
+      <c r="B20" t="inlineStr">
+        <is>
+          <t>BIGNARDI</t>
+        </is>
+      </c>
+      <c r="C20" t="inlineStr">
+        <is>
+          <t>0425 751468</t>
+        </is>
+      </c>
+      <c r="D20" t="inlineStr">
+        <is>
+          <t>VIA MAFFEI 371</t>
+        </is>
+      </c>
+      <c r="E20" t="inlineStr">
+        <is>
+          <t>Stienta</t>
+        </is>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" t="inlineStr">
+        <is>
+          <t>BRUNO</t>
+        </is>
+      </c>
+      <c r="B21" t="inlineStr">
+        <is>
+          <t>BIGNARDI</t>
+        </is>
+      </c>
+      <c r="D21" t="inlineStr">
+        <is>
+          <t>VIA MAGENTA 113</t>
+        </is>
+      </c>
+      <c r="E21" t="inlineStr">
+        <is>
+          <t>Castelguglielmo</t>
+        </is>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" t="inlineStr">
+        <is>
+          <t>BRUNO</t>
+        </is>
+      </c>
+      <c r="B22" t="inlineStr">
+        <is>
+          <t>BIGNARDI</t>
+        </is>
+      </c>
+      <c r="C22" t="inlineStr">
+        <is>
+          <t>0425/702344</t>
+        </is>
+      </c>
+      <c r="D22" t="inlineStr">
+        <is>
+          <t>VIA MARCONI GUGLIELMO 77</t>
+        </is>
+      </c>
+      <c r="E22" t="inlineStr">
+        <is>
+          <t>Canda</t>
+        </is>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" t="inlineStr">
+        <is>
+          <t>CLAUDIA</t>
+        </is>
+      </c>
+      <c r="B23" t="inlineStr">
+        <is>
+          <t>BOLDRIN</t>
+        </is>
+      </c>
+      <c r="C23" t="inlineStr">
+        <is>
+          <t>0425/509250</t>
+        </is>
+      </c>
+      <c r="D23" t="inlineStr">
+        <is>
+          <t>RVI MIANI GIOVANNI 66</t>
+        </is>
+      </c>
+      <c r="E23" t="inlineStr">
+        <is>
+          <t>Badia Polesine</t>
+        </is>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" t="inlineStr">
+        <is>
+          <t>LUISA</t>
+        </is>
+      </c>
+      <c r="B24" t="inlineStr">
+        <is>
+          <t>BOLDRIN</t>
+        </is>
+      </c>
+      <c r="C24" t="inlineStr">
+        <is>
+          <t>0425/509250</t>
+        </is>
+      </c>
+      <c r="D24" t="inlineStr">
+        <is>
+          <t>RVI MIANI GIOVANNI 66</t>
+        </is>
+      </c>
+      <c r="E24" t="inlineStr">
+        <is>
+          <t>Badia Polesine</t>
+        </is>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" t="inlineStr">
+        <is>
+          <t>CLAUDIA</t>
+        </is>
+      </c>
+      <c r="B25" t="inlineStr">
+        <is>
+          <t>BONDESAN</t>
+        </is>
+      </c>
+      <c r="C25" t="inlineStr">
+        <is>
+          <t>329 5590595</t>
+        </is>
+      </c>
+      <c r="D25" t="inlineStr">
+        <is>
+          <t>VLE AMENDOLA GIOVANNI 17B</t>
+        </is>
+      </c>
+      <c r="E25" t="inlineStr">
+        <is>
+          <t>Rovigo</t>
+        </is>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" t="inlineStr">
+        <is>
+          <t>MATTEO</t>
+        </is>
+      </c>
+      <c r="B26" t="inlineStr">
+        <is>
+          <t>BORGATO</t>
+        </is>
+      </c>
+      <c r="C26" t="inlineStr">
+        <is>
+          <t>3924242219</t>
+        </is>
+      </c>
+      <c r="D26" t="inlineStr">
+        <is>
+          <t>VIA CASTELLO 37</t>
+        </is>
+      </c>
+      <c r="E26" t="inlineStr"/>
+    </row>
+    <row r="27">
+      <c r="A27" t="inlineStr">
+        <is>
+          <t>CINZIA</t>
+        </is>
+      </c>
+      <c r="B27" t="inlineStr">
+        <is>
+          <t>BOSCOLO</t>
+        </is>
+      </c>
+      <c r="C27" t="inlineStr">
+        <is>
+          <t>042529800</t>
+        </is>
+      </c>
+      <c r="D27" t="inlineStr">
+        <is>
+          <t>VLO VALIER SILVESTRO 5</t>
+        </is>
+      </c>
+      <c r="E27" t="inlineStr">
+        <is>
+          <t>Rovigo</t>
+        </is>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28" t="inlineStr">
+        <is>
+          <t>ANSELMO</t>
+        </is>
+      </c>
+      <c r="B28" t="inlineStr">
+        <is>
+          <t>BOVO</t>
+        </is>
+      </c>
+      <c r="C28" t="inlineStr">
+        <is>
+          <t>04261913005</t>
+        </is>
+      </c>
+      <c r="D28" t="inlineStr">
+        <is>
+          <t>VIA MATTEOTTI GIACOMO 42</t>
+        </is>
+      </c>
+      <c r="E28" t="inlineStr">
+        <is>
+          <t>Ariano nel Polesine</t>
+        </is>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" t="inlineStr">
+        <is>
+          <t>ANSELMO</t>
+        </is>
+      </c>
+      <c r="B29" t="inlineStr">
+        <is>
+          <t>BOVO</t>
+        </is>
+      </c>
+      <c r="C29" t="inlineStr">
+        <is>
+          <t>0426/346824</t>
+        </is>
+      </c>
+      <c r="D29" t="inlineStr">
+        <is>
+          <t>VIA COLLODI 2</t>
+        </is>
+      </c>
+      <c r="E29" t="inlineStr">
+        <is>
+          <t>Taglio di Po</t>
+        </is>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" t="inlineStr">
+        <is>
+          <t>MAURIZIO</t>
+        </is>
+      </c>
+      <c r="B30" t="inlineStr">
+        <is>
+          <t>BRAGHIN</t>
+        </is>
+      </c>
+      <c r="C30" t="inlineStr">
+        <is>
+          <t>0426/504000</t>
+        </is>
+      </c>
+      <c r="D30" t="inlineStr">
+        <is>
+          <t>VIA SANTUARIO 25</t>
+        </is>
+      </c>
+      <c r="E30" t="inlineStr">
+        <is>
+          <t>Pettorazza Grimani</t>
+        </is>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" t="inlineStr">
+        <is>
+          <t>MAURIZIO</t>
+        </is>
+      </c>
+      <c r="B31" t="inlineStr">
+        <is>
+          <t>BRAGHIN</t>
+        </is>
+      </c>
+      <c r="C31" t="inlineStr">
+        <is>
+          <t>3382611622</t>
+        </is>
+      </c>
+      <c r="D31" t="inlineStr">
+        <is>
+          <t>P.ZZA IV NOVEMBRE - CA' EMO 7</t>
+        </is>
+      </c>
+      <c r="E31" t="inlineStr"/>
+    </row>
+    <row r="32">
+      <c r="A32" t="inlineStr">
+        <is>
+          <t>MAURIZIO</t>
+        </is>
+      </c>
+      <c r="B32" t="inlineStr">
+        <is>
+          <t>BRAGHIN</t>
+        </is>
+      </c>
+      <c r="C32" t="inlineStr">
+        <is>
+          <t>3382611622</t>
+        </is>
+      </c>
+      <c r="D32" t="inlineStr">
+        <is>
+          <t>VIA ARGINELLI-FASANA 44</t>
+        </is>
+      </c>
+      <c r="E32" t="inlineStr">
+        <is>
+          <t>Adria</t>
+        </is>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" t="inlineStr">
+        <is>
+          <t>IDA</t>
+        </is>
+      </c>
+      <c r="B33" t="inlineStr">
+        <is>
+          <t>CABERLETTI</t>
+        </is>
+      </c>
+      <c r="C33" t="inlineStr">
+        <is>
+          <t>0425/709858</t>
+        </is>
+      </c>
+      <c r="D33" t="inlineStr">
+        <is>
+          <t>VIA ROMA 12</t>
+        </is>
+      </c>
+      <c r="E33" t="inlineStr">
+        <is>
+          <t>Gaiba</t>
+        </is>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34" t="inlineStr">
+        <is>
+          <t>IDA</t>
+        </is>
+      </c>
+      <c r="B34" t="inlineStr">
+        <is>
+          <t>CABERLETTI</t>
+        </is>
+      </c>
+      <c r="D34" t="inlineStr">
+        <is>
+          <t>VIA MAFFEI 371</t>
+        </is>
+      </c>
+      <c r="E34" t="inlineStr">
+        <is>
+          <t>Stienta</t>
+        </is>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35" t="inlineStr">
+        <is>
+          <t>MARCO</t>
+        </is>
+      </c>
+      <c r="B35" t="inlineStr">
+        <is>
+          <t>CALORE</t>
+        </is>
+      </c>
+      <c r="C35" t="inlineStr">
+        <is>
+          <t>0425/509250</t>
+        </is>
+      </c>
+      <c r="D35" t="inlineStr">
+        <is>
+          <t>RVI MIANI GIOVANNI 66</t>
+        </is>
+      </c>
+      <c r="E35" t="inlineStr">
+        <is>
+          <t>Badia Polesine</t>
+        </is>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36" t="inlineStr">
+        <is>
+          <t>FABRIZIO</t>
+        </is>
+      </c>
+      <c r="B36" t="inlineStr">
+        <is>
+          <t>CAMPANATI</t>
+        </is>
+      </c>
+      <c r="C36" t="inlineStr">
+        <is>
+          <t>0425/938047</t>
+        </is>
+      </c>
+      <c r="D36" t="inlineStr">
+        <is>
+          <t>VIA 43 MARTIRI 222</t>
+        </is>
+      </c>
+      <c r="E36" t="inlineStr">
+        <is>
+          <t>Villamarzana</t>
+        </is>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37" t="inlineStr">
+        <is>
+          <t>SUSANNA</t>
+        </is>
+      </c>
+      <c r="B37" t="inlineStr">
+        <is>
+          <t>CARRETTI</t>
+        </is>
+      </c>
+      <c r="C37" t="inlineStr">
+        <is>
+          <t>0425/1818675</t>
+        </is>
+      </c>
+      <c r="D37" t="inlineStr">
+        <is>
+          <t>VIA MONTE GRAPPA 1</t>
+        </is>
+      </c>
+      <c r="E37" t="inlineStr">
+        <is>
+          <t>Lendinara</t>
+        </is>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38" t="inlineStr">
+        <is>
+          <t>ANTONIO</t>
+        </is>
+      </c>
+      <c r="B38" t="inlineStr">
+        <is>
+          <t>CASERTA</t>
+        </is>
+      </c>
+      <c r="C38" t="inlineStr">
+        <is>
+          <t>0425/410904</t>
+        </is>
+      </c>
+      <c r="D38" t="inlineStr">
+        <is>
+          <t>VLE PUCCINI GIACOMO 1</t>
+        </is>
+      </c>
+      <c r="E38" t="inlineStr">
+        <is>
+          <t>Rovigo</t>
+        </is>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39" t="inlineStr">
+        <is>
+          <t>ANGELA</t>
+        </is>
+      </c>
+      <c r="B39" t="inlineStr">
+        <is>
+          <t>CASTRONUOVO</t>
+        </is>
+      </c>
+      <c r="C39" t="inlineStr">
+        <is>
+          <t>0425/758413</t>
+        </is>
+      </c>
+      <c r="D39" t="inlineStr">
+        <is>
+          <t>VIA MORETTO ROBERTO DETTO 'ICARO' 16</t>
+        </is>
+      </c>
+      <c r="E39" t="inlineStr">
+        <is>
+          <t>Occhiobello</t>
+        </is>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40" t="inlineStr">
+        <is>
+          <t>GIOVANNI</t>
+        </is>
+      </c>
+      <c r="B40" t="inlineStr">
+        <is>
+          <t>CATALANO</t>
+        </is>
+      </c>
+      <c r="C40" t="inlineStr">
+        <is>
+          <t>0426/940206</t>
+        </is>
+      </c>
+      <c r="D40" t="inlineStr">
+        <is>
+          <t>VIA CENTRO 25</t>
+        </is>
+      </c>
+      <c r="E40" t="inlineStr">
+        <is>
+          <t>Papozze</t>
+        </is>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41" t="inlineStr">
+        <is>
+          <t>GIOVANNI</t>
+        </is>
+      </c>
+      <c r="B41" t="inlineStr">
+        <is>
+          <t>CATALANO</t>
+        </is>
+      </c>
+      <c r="C41" t="inlineStr">
+        <is>
+          <t>0426/940206</t>
+        </is>
+      </c>
+      <c r="D41" t="inlineStr">
+        <is>
+          <t>PLE DEGLI ETRUSCHI 9</t>
+        </is>
+      </c>
+      <c r="E41" t="inlineStr">
+        <is>
+          <t>Adria</t>
+        </is>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42" t="inlineStr">
+        <is>
+          <t>MARIA</t>
+        </is>
+      </c>
+      <c r="B42" t="inlineStr">
+        <is>
+          <t>CECCHETTO</t>
+        </is>
+      </c>
+      <c r="C42" t="inlineStr">
+        <is>
+          <t>0425/21990</t>
+        </is>
+      </c>
+      <c r="D42" t="inlineStr">
+        <is>
+          <t>VIA GIORDANO BRUNO 1</t>
+        </is>
+      </c>
+      <c r="E42" t="inlineStr">
+        <is>
+          <t>Rovigo</t>
+        </is>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43" t="inlineStr">
+        <is>
+          <t>RITA PIA</t>
+        </is>
+      </c>
+      <c r="B43" t="inlineStr">
+        <is>
+          <t>CERESATTO</t>
+        </is>
+      </c>
+      <c r="C43" t="inlineStr">
+        <is>
+          <t>0425/31010</t>
+        </is>
+      </c>
+      <c r="D43" t="inlineStr">
+        <is>
+          <t>VLE GRAMSCI ANTONIO 38</t>
+        </is>
+      </c>
+      <c r="E43" t="inlineStr">
+        <is>
+          <t>Rovigo</t>
+        </is>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44" t="inlineStr">
+        <is>
+          <t>RITA PIA</t>
+        </is>
+      </c>
+      <c r="B44" t="inlineStr">
+        <is>
+          <t>CERESATTO</t>
+        </is>
+      </c>
+      <c r="C44" t="inlineStr">
+        <is>
+          <t>0425/484394</t>
+        </is>
+      </c>
+      <c r="D44" t="inlineStr">
+        <is>
+          <t>PZA POLESANI NEL MONDO 2</t>
+        </is>
+      </c>
+      <c r="E44" t="inlineStr">
+        <is>
+          <t>Rovigo</t>
+        </is>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45" t="inlineStr">
+        <is>
+          <t>MARIA ANTONIETTA</t>
+        </is>
+      </c>
+      <c r="B45" t="inlineStr">
+        <is>
+          <t>CHIRIACO'</t>
+        </is>
+      </c>
+      <c r="C45" t="inlineStr">
+        <is>
+          <t>0425/444730</t>
+        </is>
+      </c>
+      <c r="D45" t="inlineStr">
+        <is>
+          <t>VIA SOLIANI C. 153</t>
+        </is>
+      </c>
+      <c r="E45" t="inlineStr">
+        <is>
+          <t>Polesella</t>
+        </is>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46" t="inlineStr">
+        <is>
+          <t>MORENO</t>
+        </is>
+      </c>
+      <c r="B46" t="inlineStr">
+        <is>
+          <t>CONCATO</t>
+        </is>
+      </c>
+      <c r="C46" t="inlineStr">
+        <is>
+          <t>351 9194565</t>
+        </is>
+      </c>
+      <c r="D46" t="inlineStr">
+        <is>
+          <t>VIA PIAVE 67</t>
+        </is>
+      </c>
+      <c r="E46" t="inlineStr">
+        <is>
+          <t>Ficarolo</t>
+        </is>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47" t="inlineStr">
+        <is>
+          <t>MORENO</t>
+        </is>
+      </c>
+      <c r="B47" t="inlineStr">
+        <is>
+          <t>CONCATO</t>
+        </is>
+      </c>
+      <c r="C47" t="inlineStr">
+        <is>
+          <t>0425/725780</t>
+        </is>
+      </c>
+      <c r="D47" t="inlineStr">
+        <is>
+          <t>VIALE PROF UGO GRISETTI 265</t>
+        </is>
+      </c>
+      <c r="E47" t="inlineStr">
+        <is>
+          <t>Trecenta</t>
+        </is>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48" t="inlineStr">
+        <is>
+          <t>MORENO</t>
+        </is>
+      </c>
+      <c r="B48" t="inlineStr">
+        <is>
+          <t>CONCATO</t>
+        </is>
+      </c>
+      <c r="C48" t="inlineStr">
+        <is>
+          <t>351 9194565</t>
+        </is>
+      </c>
+      <c r="D48" t="inlineStr">
+        <is>
+          <t>VIA ROMA 41</t>
+        </is>
+      </c>
+      <c r="E48" t="inlineStr">
+        <is>
+          <t>Salara</t>
+        </is>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49" t="inlineStr">
+        <is>
+          <t>ALESSANDRA</t>
+        </is>
+      </c>
+      <c r="B49" t="inlineStr">
+        <is>
+          <t>COSTANZO</t>
+        </is>
+      </c>
+      <c r="D49" t="inlineStr">
+        <is>
+          <t>VLE PORTA ADIGE 45</t>
+        </is>
+      </c>
+      <c r="E49" t="inlineStr">
+        <is>
+          <t>Rovigo</t>
+        </is>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50" t="inlineStr">
+        <is>
+          <t>ALESSANDRA</t>
+        </is>
+      </c>
+      <c r="B50" t="inlineStr">
+        <is>
+          <t>COSTANZO</t>
+        </is>
+      </c>
+      <c r="C50" t="inlineStr">
+        <is>
+          <t>0425/22277</t>
+        </is>
+      </c>
+      <c r="D50" t="inlineStr">
+        <is>
+          <t>VIA CASTIGLIONI A.VITALIS 6</t>
+        </is>
+      </c>
+      <c r="E50" t="inlineStr">
+        <is>
+          <t>Rovigo</t>
+        </is>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51" t="inlineStr">
+        <is>
+          <t>IRINA</t>
+        </is>
+      </c>
+      <c r="B51" t="inlineStr">
+        <is>
+          <t>COTOVICI</t>
+        </is>
+      </c>
+      <c r="C51" t="inlineStr">
+        <is>
+          <t>0425/1818168</t>
+        </is>
+      </c>
+      <c r="D51" t="inlineStr">
+        <is>
+          <t>PZA FRACCON T. 239</t>
+        </is>
+      </c>
+      <c r="E51" t="inlineStr">
+        <is>
+          <t>Pontecchio Polesine</t>
+        </is>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52" t="inlineStr">
+        <is>
+          <t>LAURA</t>
+        </is>
+      </c>
+      <c r="B52" t="inlineStr">
+        <is>
+          <t>CUOGHI</t>
+        </is>
+      </c>
+      <c r="C52" t="inlineStr">
+        <is>
+          <t>0425/509250</t>
+        </is>
+      </c>
+      <c r="D52" t="inlineStr">
+        <is>
+          <t>RVI MIANI GIOVANNI 66</t>
+        </is>
+      </c>
+      <c r="E52" t="inlineStr">
+        <is>
+          <t>Badia Polesine</t>
+        </is>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53" t="inlineStr">
+        <is>
+          <t>LAURA</t>
+        </is>
+      </c>
+      <c r="B53" t="inlineStr">
+        <is>
+          <t>DALL'ARMELLINA</t>
+        </is>
+      </c>
+      <c r="C53" t="inlineStr">
+        <is>
+          <t>0425/725780</t>
+        </is>
+      </c>
+      <c r="D53" t="inlineStr">
+        <is>
+          <t>VIALE PROF UGO GRISETTI 265</t>
+        </is>
+      </c>
+      <c r="E53" t="inlineStr">
+        <is>
+          <t>Trecenta</t>
+        </is>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54" t="inlineStr">
+        <is>
+          <t>LAURA</t>
+        </is>
+      </c>
+      <c r="B54" t="inlineStr">
+        <is>
+          <t>DALL'ARMELLINA</t>
+        </is>
+      </c>
+      <c r="C54" t="inlineStr">
+        <is>
+          <t>0425/50533</t>
+        </is>
+      </c>
+      <c r="D54" t="inlineStr">
+        <is>
+          <t>PZZ LIBERTA' 86</t>
+        </is>
+      </c>
+      <c r="E54" t="inlineStr">
+        <is>
+          <t>Giacciano con Baruchella</t>
+        </is>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55" t="inlineStr">
+        <is>
+          <t>LAURA</t>
+        </is>
+      </c>
+      <c r="B55" t="inlineStr">
+        <is>
+          <t>DALL'ARMELLINA</t>
+        </is>
+      </c>
+      <c r="C55" t="inlineStr">
+        <is>
+          <t>349 7841398</t>
+        </is>
+      </c>
+      <c r="D55" t="inlineStr">
+        <is>
+          <t>PZZ ALIGHIERI DANTE 13</t>
+        </is>
+      </c>
+      <c r="E55" t="inlineStr">
+        <is>
+          <t>Giacciano con Baruchella</t>
+        </is>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56" t="inlineStr">
+        <is>
+          <t>MASSIMO</t>
+        </is>
+      </c>
+      <c r="B56" t="inlineStr">
+        <is>
+          <t>DE FIORE</t>
+        </is>
+      </c>
+      <c r="C56" t="inlineStr">
+        <is>
+          <t>0425/31010</t>
+        </is>
+      </c>
+      <c r="D56" t="inlineStr">
+        <is>
+          <t>VLE GRAMSCI ANTONIO 38</t>
+        </is>
+      </c>
+      <c r="E56" t="inlineStr">
+        <is>
+          <t>Rovigo</t>
+        </is>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57" t="inlineStr">
+        <is>
+          <t>RENATO</t>
+        </is>
+      </c>
+      <c r="B57" t="inlineStr">
+        <is>
+          <t>DE RITA</t>
+        </is>
+      </c>
+      <c r="C57" t="inlineStr">
+        <is>
+          <t>0425/30635</t>
+        </is>
+      </c>
+      <c r="D57" t="inlineStr">
+        <is>
+          <t>VLE TISI BENVENUTO DA G. 7</t>
+        </is>
+      </c>
+      <c r="E57" t="inlineStr">
+        <is>
+          <t>Rovigo</t>
+        </is>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58" t="inlineStr">
+        <is>
+          <t>FLORINDA</t>
+        </is>
+      </c>
+      <c r="B58" t="inlineStr">
+        <is>
+          <t>DESTRO</t>
+        </is>
+      </c>
+      <c r="C58" t="inlineStr">
+        <is>
+          <t>0425/641880</t>
+        </is>
+      </c>
+      <c r="D58" t="inlineStr">
+        <is>
+          <t>VIA SANTA SOFIA 22</t>
+        </is>
+      </c>
+      <c r="E58" t="inlineStr">
+        <is>
+          <t>Lendinara</t>
+        </is>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59" t="inlineStr">
+        <is>
+          <t>LUCA</t>
+        </is>
+      </c>
+      <c r="B59" t="inlineStr">
+        <is>
+          <t>DI NOVO</t>
+        </is>
+      </c>
+      <c r="C59" t="inlineStr">
+        <is>
+          <t>351 4969772</t>
+        </is>
+      </c>
+      <c r="D59" t="inlineStr">
+        <is>
+          <t>VLE FATTORI 1</t>
+        </is>
+      </c>
+      <c r="E59" t="inlineStr">
+        <is>
+          <t>Castelmassa</t>
+        </is>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60" t="inlineStr">
+        <is>
+          <t>VITTORIO GIUSEPPE</t>
+        </is>
+      </c>
+      <c r="B60" t="inlineStr">
+        <is>
+          <t>DONZELLI</t>
+        </is>
+      </c>
+      <c r="C60" t="inlineStr">
+        <is>
+          <t>0425/410540</t>
+        </is>
+      </c>
+      <c r="D60" t="inlineStr">
+        <is>
+          <t>VLE PUCCINI GIACOMO 16</t>
+        </is>
+      </c>
+      <c r="E60" t="inlineStr">
+        <is>
+          <t>Rovigo</t>
+        </is>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61" t="inlineStr">
+        <is>
+          <t>ROBERTO</t>
+        </is>
+      </c>
+      <c r="B61" t="inlineStr">
+        <is>
+          <t>FANTE</t>
+        </is>
+      </c>
+      <c r="C61" t="inlineStr">
+        <is>
+          <t>329 3662566</t>
+        </is>
+      </c>
+      <c r="D61" t="inlineStr">
+        <is>
+          <t>PZA FETONTE 32</t>
+        </is>
+      </c>
+      <c r="E61" t="inlineStr">
+        <is>
+          <t>Crespino</t>
+        </is>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62" t="inlineStr">
+        <is>
+          <t>DARIA</t>
+        </is>
+      </c>
+      <c r="B62" t="inlineStr">
+        <is>
+          <t>FANTINATI</t>
+        </is>
+      </c>
+      <c r="C62" t="inlineStr">
+        <is>
+          <t>0425/758413</t>
+        </is>
+      </c>
+      <c r="D62" t="inlineStr">
+        <is>
+          <t>VIA MORETTO ROBERTO DETTO 'ICARO' 16</t>
+        </is>
+      </c>
+      <c r="E62" t="inlineStr">
+        <is>
+          <t>Occhiobello</t>
+        </is>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63" t="inlineStr">
+        <is>
+          <t>FRANCESCO</t>
+        </is>
+      </c>
+      <c r="B63" t="inlineStr">
+        <is>
+          <t>FATTORUSO</t>
+        </is>
+      </c>
+      <c r="C63" t="inlineStr">
+        <is>
+          <t>351 6856251</t>
+        </is>
+      </c>
+      <c r="D63" t="inlineStr">
+        <is>
+          <t>CLE COSTA 12</t>
+        </is>
+      </c>
+      <c r="E63" t="inlineStr">
+        <is>
+          <t>Loreo</t>
+        </is>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64" t="inlineStr">
+        <is>
+          <t>MAURO</t>
+        </is>
+      </c>
+      <c r="B64" t="inlineStr">
+        <is>
+          <t>FAVARON</t>
+        </is>
+      </c>
+      <c r="C64" t="inlineStr">
+        <is>
+          <t>0426340166</t>
+        </is>
+      </c>
+      <c r="D64" t="inlineStr">
+        <is>
+          <t>VIA CARABELLA 50</t>
+        </is>
+      </c>
+      <c r="E64" t="inlineStr">
+        <is>
+          <t>Rosolina</t>
+        </is>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65" t="inlineStr">
+        <is>
+          <t>MICHELE</t>
+        </is>
+      </c>
+      <c r="B65" t="inlineStr">
+        <is>
+          <t>FERLINI</t>
+        </is>
+      </c>
+      <c r="C65" t="inlineStr">
+        <is>
+          <t>0425/1818675</t>
+        </is>
+      </c>
+      <c r="D65" t="inlineStr">
+        <is>
+          <t>VIA MONTE GRAPPA 1</t>
+        </is>
+      </c>
+      <c r="E65" t="inlineStr">
+        <is>
+          <t>Lendinara</t>
+        </is>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66" t="inlineStr">
+        <is>
+          <t>NICOLETTA</t>
+        </is>
+      </c>
+      <c r="B66" t="inlineStr">
+        <is>
+          <t>FERRARESE</t>
+        </is>
+      </c>
+      <c r="C66" t="inlineStr">
+        <is>
+          <t>0425/412344</t>
+        </is>
+      </c>
+      <c r="D66" t="inlineStr">
+        <is>
+          <t>VLE PUCCINI GIACOMO 26</t>
+        </is>
+      </c>
+      <c r="E66" t="inlineStr">
+        <is>
+          <t>Rovigo</t>
+        </is>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67" t="inlineStr">
+        <is>
+          <t>VITO</t>
+        </is>
+      </c>
+      <c r="B67" t="inlineStr">
+        <is>
+          <t>FERROCI</t>
+        </is>
+      </c>
+      <c r="C67" t="inlineStr">
+        <is>
+          <t>333 3976272</t>
+        </is>
+      </c>
+      <c r="D67" t="inlineStr">
+        <is>
+          <t>VLE FATTORI 1</t>
+        </is>
+      </c>
+      <c r="E67" t="inlineStr">
+        <is>
+          <t>Castelmassa</t>
+        </is>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68" t="inlineStr">
+        <is>
+          <t>RAMONA</t>
+        </is>
+      </c>
+      <c r="B68" t="inlineStr">
+        <is>
+          <t>GALLI</t>
+        </is>
+      </c>
+      <c r="C68" t="inlineStr">
+        <is>
+          <t>0425/725780</t>
+        </is>
+      </c>
+      <c r="D68" t="inlineStr">
+        <is>
+          <t>VIALE PROF UGO GRISETTI 265</t>
+        </is>
+      </c>
+      <c r="E68" t="inlineStr">
+        <is>
+          <t>Trecenta</t>
+        </is>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69" t="inlineStr">
+        <is>
+          <t>MATTEO</t>
+        </is>
+      </c>
+      <c r="B69" t="inlineStr">
+        <is>
+          <t>GANDOLFI</t>
+        </is>
+      </c>
+      <c r="C69" t="inlineStr">
+        <is>
+          <t>0425 751468</t>
+        </is>
+      </c>
+      <c r="D69" t="inlineStr">
+        <is>
+          <t>VIA MAFFEI 371</t>
+        </is>
+      </c>
+      <c r="E69" t="inlineStr">
+        <is>
+          <t>Stienta</t>
+        </is>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70" t="inlineStr">
+        <is>
+          <t>MATTEO</t>
+        </is>
+      </c>
+      <c r="B70" t="inlineStr">
+        <is>
+          <t>GANDOLFI</t>
+        </is>
+      </c>
+      <c r="C70" t="inlineStr">
+        <is>
+          <t>0425/751468</t>
+        </is>
+      </c>
+      <c r="D70" t="inlineStr">
+        <is>
+          <t>PZZ MAGGIORE 9</t>
+        </is>
+      </c>
+      <c r="E70" t="inlineStr">
+        <is>
+          <t>Occhiobello</t>
+        </is>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71" t="inlineStr">
+        <is>
+          <t>CLAUDIA</t>
+        </is>
+      </c>
+      <c r="B71" t="inlineStr">
+        <is>
+          <t>GELLI</t>
+        </is>
+      </c>
+      <c r="C71" t="inlineStr">
+        <is>
+          <t>3338220386</t>
+        </is>
+      </c>
+      <c r="D71" t="inlineStr">
+        <is>
+          <t>LRG GRADASSI 15/A</t>
+        </is>
+      </c>
+      <c r="E71" t="inlineStr">
+        <is>
+          <t>Badia Polesine</t>
+        </is>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72" t="inlineStr">
+        <is>
+          <t>BARBARA</t>
+        </is>
+      </c>
+      <c r="B72" t="inlineStr">
+        <is>
+          <t>GENNARI</t>
+        </is>
+      </c>
+      <c r="C72" t="inlineStr">
+        <is>
+          <t>351 7747933</t>
+        </is>
+      </c>
+      <c r="D72" t="inlineStr">
+        <is>
+          <t>VIA MAZZINI GIUSEPPE 160</t>
+        </is>
+      </c>
+      <c r="E72" t="inlineStr">
+        <is>
+          <t>Calto</t>
+        </is>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73" t="inlineStr">
+        <is>
+          <t>BARBARA</t>
+        </is>
+      </c>
+      <c r="B73" t="inlineStr">
+        <is>
+          <t>GENNARI</t>
+        </is>
+      </c>
+      <c r="C73" t="inlineStr">
+        <is>
+          <t>0425/725780</t>
+        </is>
+      </c>
+      <c r="D73" t="inlineStr">
+        <is>
+          <t>VIALE PROF UGO GRISETTI 265</t>
+        </is>
+      </c>
+      <c r="E73" t="inlineStr">
+        <is>
+          <t>Trecenta</t>
+        </is>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74" t="inlineStr">
+        <is>
+          <t>BASILIO</t>
+        </is>
+      </c>
+      <c r="B74" t="inlineStr">
+        <is>
+          <t>GERMANO'</t>
+        </is>
+      </c>
+      <c r="C74" t="inlineStr">
+        <is>
+          <t>347 6839911</t>
+        </is>
+      </c>
+      <c r="D74" t="inlineStr">
+        <is>
+          <t>VIA PEGOLINI PIETRO 8</t>
+        </is>
+      </c>
+      <c r="E74" t="inlineStr">
+        <is>
+          <t>Adria</t>
+        </is>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75" t="inlineStr">
+        <is>
+          <t>LUCIANO</t>
+        </is>
+      </c>
+      <c r="B75" t="inlineStr">
+        <is>
+          <t>GHIRALDELLI</t>
+        </is>
+      </c>
+      <c r="C75" t="inlineStr">
+        <is>
+          <t>0425/1752055</t>
+        </is>
+      </c>
+      <c r="D75" t="inlineStr">
+        <is>
+          <t>VIA SABBIONI 5</t>
+        </is>
+      </c>
+      <c r="E75" t="inlineStr">
+        <is>
+          <t>Villanova del Ghebbo</t>
+        </is>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76" t="inlineStr">
+        <is>
+          <t>CINZIA</t>
+        </is>
+      </c>
+      <c r="B76" t="inlineStr">
+        <is>
+          <t>GHIRARDELLO</t>
+        </is>
+      </c>
+      <c r="C76" t="inlineStr">
+        <is>
+          <t>349 3684775</t>
+        </is>
+      </c>
+      <c r="D76" t="inlineStr">
+        <is>
+          <t>VIA ROMA 31 E</t>
+        </is>
+      </c>
+      <c r="E76" t="inlineStr">
+        <is>
+          <t>Fratta Polesine</t>
+        </is>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77" t="inlineStr">
+        <is>
+          <t>CINZIA</t>
+        </is>
+      </c>
+      <c r="B77" t="inlineStr">
+        <is>
+          <t>GHIRARDELLO</t>
+        </is>
+      </c>
+      <c r="C77" t="inlineStr">
+        <is>
+          <t>0425/1752055</t>
+        </is>
+      </c>
+      <c r="D77" t="inlineStr">
+        <is>
+          <t>VIA SABBIONI 5</t>
+        </is>
+      </c>
+      <c r="E77" t="inlineStr">
+        <is>
+          <t>Villanova del Ghebbo</t>
+        </is>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78" t="inlineStr">
+        <is>
+          <t>GIULIA</t>
+        </is>
+      </c>
+      <c r="B78" t="inlineStr">
+        <is>
+          <t>GHIRARDINI</t>
+        </is>
+      </c>
+      <c r="C78" t="inlineStr">
+        <is>
+          <t>0425/22277</t>
+        </is>
+      </c>
+      <c r="D78" t="inlineStr">
+        <is>
+          <t>VIA CASTIGLIONI A.VITALIS 6</t>
+        </is>
+      </c>
+      <c r="E78" t="inlineStr">
+        <is>
+          <t>Rovigo</t>
+        </is>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79" t="inlineStr">
+        <is>
+          <t>GIULIA</t>
+        </is>
+      </c>
+      <c r="B79" t="inlineStr">
+        <is>
+          <t>GHIRARDINI</t>
+        </is>
+      </c>
+      <c r="C79" t="inlineStr">
+        <is>
+          <t>0425/22277</t>
+        </is>
+      </c>
+      <c r="D79" t="inlineStr">
+        <is>
+          <t>VIA BASSA 1</t>
+        </is>
+      </c>
+      <c r="E79" t="inlineStr">
+        <is>
+          <t>Rovigo</t>
+        </is>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80" t="inlineStr">
+        <is>
+          <t>ROBERTO</t>
+        </is>
+      </c>
+      <c r="B80" t="inlineStr">
+        <is>
+          <t>GIRARDI</t>
+        </is>
+      </c>
+      <c r="C80" t="inlineStr">
+        <is>
+          <t>0426 41958</t>
+        </is>
+      </c>
+      <c r="D80" t="inlineStr">
+        <is>
+          <t>VIA MARCONI GUGLIELMO 29/F</t>
+        </is>
+      </c>
+      <c r="E80" t="inlineStr">
+        <is>
+          <t>Adria</t>
+        </is>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81" t="inlineStr">
+        <is>
+          <t>ELISA</t>
+        </is>
+      </c>
+      <c r="B81" t="inlineStr">
+        <is>
+          <t>GIRRI</t>
+        </is>
+      </c>
+      <c r="C81" t="inlineStr">
+        <is>
+          <t>0425/22277</t>
+        </is>
+      </c>
+      <c r="D81" t="inlineStr">
+        <is>
+          <t>VIA CASTIGLIONI A.VITALIS 6</t>
+        </is>
+      </c>
+      <c r="E81" t="inlineStr">
+        <is>
+          <t>Rovigo</t>
+        </is>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82" t="inlineStr">
+        <is>
+          <t>ALESSIO ALBINO</t>
+        </is>
+      </c>
+      <c r="B82" t="inlineStr">
+        <is>
+          <t>GIULIANO</t>
+        </is>
+      </c>
+      <c r="C82" t="inlineStr">
+        <is>
+          <t>351 6720691</t>
+        </is>
+      </c>
+      <c r="D82" t="inlineStr">
+        <is>
+          <t>VIA MARTIRI 25 APRILE 10</t>
+        </is>
+      </c>
+      <c r="E82" t="inlineStr">
+        <is>
+          <t>Ceregnano</t>
+        </is>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83" t="inlineStr">
+        <is>
+          <t>ORLANDO</t>
+        </is>
+      </c>
+      <c r="B83" t="inlineStr">
+        <is>
+          <t>GROSSATO</t>
+        </is>
+      </c>
+      <c r="C83" t="inlineStr">
+        <is>
+          <t>0426/320876</t>
+        </is>
+      </c>
+      <c r="D83" t="inlineStr">
+        <is>
+          <t>VIA CONTARINI 9/B</t>
+        </is>
+      </c>
+      <c r="E83" t="inlineStr">
+        <is>
+          <t>Porto Viro</t>
+        </is>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84" t="inlineStr">
+        <is>
+          <t>ANNUNZIATA</t>
+        </is>
+      </c>
+      <c r="B84" t="inlineStr">
+        <is>
+          <t>INDINO</t>
+        </is>
+      </c>
+      <c r="C84" t="inlineStr">
+        <is>
+          <t>3939758588</t>
+        </is>
+      </c>
+      <c r="D84" t="inlineStr">
+        <is>
+          <t>PZZ CADUTI DELLA REPUBBLICA 6</t>
+        </is>
+      </c>
+      <c r="E84" t="inlineStr">
+        <is>
+          <t>Fiesso Umbertiano</t>
+        </is>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85" t="inlineStr">
+        <is>
+          <t>AMIRA</t>
+        </is>
+      </c>
+      <c r="B85" t="inlineStr">
+        <is>
+          <t>KILZIE</t>
+        </is>
+      </c>
+      <c r="C85" t="inlineStr">
+        <is>
+          <t>342 6464693</t>
+        </is>
+      </c>
+      <c r="D85" t="inlineStr">
+        <is>
+          <t>VLE AMENDOLA GIOVANNI 17 B</t>
+        </is>
+      </c>
+      <c r="E85" t="inlineStr">
+        <is>
+          <t>Rovigo</t>
+        </is>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86" t="inlineStr">
+        <is>
+          <t>TATIANA</t>
+        </is>
+      </c>
+      <c r="B86" t="inlineStr">
+        <is>
+          <t>KONECNA</t>
+        </is>
+      </c>
+      <c r="C86" t="inlineStr">
+        <is>
+          <t>0425/24133</t>
+        </is>
+      </c>
+      <c r="D86" t="inlineStr">
+        <is>
+          <t>VIA CASTIGLIONI A.VITALIS 6</t>
+        </is>
+      </c>
+      <c r="E86" t="inlineStr">
+        <is>
+          <t>Rovigo</t>
+        </is>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87" t="inlineStr">
+        <is>
+          <t>GIANLORENZO</t>
+        </is>
+      </c>
+      <c r="B87" t="inlineStr">
+        <is>
+          <t>LAGO</t>
+        </is>
+      </c>
+      <c r="C87" t="inlineStr">
+        <is>
+          <t>0426/346824</t>
+        </is>
+      </c>
+      <c r="D87" t="inlineStr">
+        <is>
+          <t>VIA ROMA 673</t>
+        </is>
+      </c>
+      <c r="E87" t="inlineStr">
+        <is>
+          <t>Corbola</t>
+        </is>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88" t="inlineStr">
+        <is>
+          <t>GIANLORENZO</t>
+        </is>
+      </c>
+      <c r="B88" t="inlineStr">
+        <is>
+          <t>LAGO</t>
+        </is>
+      </c>
+      <c r="C88" t="inlineStr">
+        <is>
+          <t>0426/346824</t>
+        </is>
+      </c>
+      <c r="D88" t="inlineStr">
+        <is>
+          <t>VIA COLLODI 2</t>
+        </is>
+      </c>
+      <c r="E88" t="inlineStr">
+        <is>
+          <t>Taglio di Po</t>
+        </is>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89" t="inlineStr">
+        <is>
+          <t>MATTEO</t>
+        </is>
+      </c>
+      <c r="B89" t="inlineStr">
+        <is>
+          <t>LAZZARIN</t>
+        </is>
+      </c>
+      <c r="C89" t="inlineStr">
+        <is>
+          <t>0426/346824</t>
+        </is>
+      </c>
+      <c r="D89" t="inlineStr">
+        <is>
+          <t>VIA COLLODI 2</t>
+        </is>
+      </c>
+      <c r="E89" t="inlineStr">
+        <is>
+          <t>Taglio di Po</t>
+        </is>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90" t="inlineStr">
+        <is>
+          <t>TERESA</t>
+        </is>
+      </c>
+      <c r="B90" t="inlineStr">
+        <is>
+          <t>MANZALINI</t>
+        </is>
+      </c>
+      <c r="C90" t="inlineStr">
+        <is>
+          <t>351 2557110</t>
+        </is>
+      </c>
+      <c r="D90" t="inlineStr">
+        <is>
+          <t>VLE FATTORI 1</t>
+        </is>
+      </c>
+      <c r="E90" t="inlineStr">
+        <is>
+          <t>Castelmassa</t>
+        </is>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91" t="inlineStr">
+        <is>
+          <t>ROSETTA</t>
+        </is>
+      </c>
+      <c r="B91" t="inlineStr">
+        <is>
+          <t>MARANGONI</t>
+        </is>
+      </c>
+      <c r="C91" t="inlineStr">
+        <is>
+          <t>0425/754395</t>
+        </is>
+      </c>
+      <c r="D91" t="inlineStr">
+        <is>
+          <t>VIA MATTEOTTI GIACOMO 291</t>
+        </is>
+      </c>
+      <c r="E91" t="inlineStr">
+        <is>
+          <t>Fiesso Umbertiano</t>
+        </is>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92" t="inlineStr">
+        <is>
+          <t>IACOPO</t>
+        </is>
+      </c>
+      <c r="B92" t="inlineStr">
+        <is>
+          <t>MARCHESAN</t>
+        </is>
+      </c>
+      <c r="C92" t="inlineStr">
+        <is>
+          <t>0425 751468</t>
+        </is>
+      </c>
+      <c r="D92" t="inlineStr">
+        <is>
+          <t>VIA MAFFEI 371</t>
+        </is>
+      </c>
+      <c r="E92" t="inlineStr">
+        <is>
+          <t>Stienta</t>
+        </is>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93" t="inlineStr">
+        <is>
+          <t>IACOPO</t>
+        </is>
+      </c>
+      <c r="B93" t="inlineStr">
+        <is>
+          <t>MARCHESAN</t>
+        </is>
+      </c>
+      <c r="C93" t="inlineStr">
+        <is>
+          <t>333 9261801</t>
+        </is>
+      </c>
+      <c r="D93" t="inlineStr">
+        <is>
+          <t>PZZ MAGGIORE 9</t>
+        </is>
+      </c>
+      <c r="E93" t="inlineStr">
+        <is>
+          <t>Occhiobello</t>
+        </is>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94" t="inlineStr">
+        <is>
+          <t>GIOVANNI</t>
+        </is>
+      </c>
+      <c r="B94" t="inlineStr">
+        <is>
+          <t>MARCOMINI</t>
+        </is>
+      </c>
+      <c r="C94" t="inlineStr">
+        <is>
+          <t>0425/727226</t>
+        </is>
+      </c>
+      <c r="D94" t="inlineStr">
+        <is>
+          <t>PZZ GARIBALDI GIUSEPPE 45</t>
+        </is>
+      </c>
+      <c r="E94" t="inlineStr">
+        <is>
+          <t>Ficarolo</t>
+        </is>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95" t="inlineStr">
+        <is>
+          <t>GIOVANNI</t>
+        </is>
+      </c>
+      <c r="B95" t="inlineStr">
+        <is>
+          <t>MARCOMINI</t>
+        </is>
+      </c>
+      <c r="C95" t="inlineStr">
+        <is>
+          <t>0425/725780</t>
+        </is>
+      </c>
+      <c r="D95" t="inlineStr">
+        <is>
+          <t>VIALE PROF UGO GRISETTI 265</t>
+        </is>
+      </c>
+      <c r="E95" t="inlineStr">
+        <is>
+          <t>Trecenta</t>
+        </is>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96" t="inlineStr">
+        <is>
+          <t>ARNALDO</t>
+        </is>
+      </c>
+      <c r="B96" t="inlineStr">
+        <is>
+          <t>MARTINI</t>
+        </is>
+      </c>
+      <c r="C96" t="inlineStr">
+        <is>
+          <t>042689103</t>
+        </is>
+      </c>
+      <c r="D96" t="inlineStr">
+        <is>
+          <t>VIA ROMA-SCARDOVARI 84</t>
+        </is>
+      </c>
+      <c r="E96" t="inlineStr">
+        <is>
+          <t>Porto Tolle</t>
+        </is>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97" t="inlineStr">
+        <is>
+          <t>ARNALDO</t>
+        </is>
+      </c>
+      <c r="B97" t="inlineStr">
+        <is>
+          <t>MARTINI</t>
+        </is>
+      </c>
+      <c r="C97" t="inlineStr">
+        <is>
+          <t>0426/1881763</t>
+        </is>
+      </c>
+      <c r="D97" t="inlineStr">
+        <is>
+          <t>VIA NOVEMBRE 1966-CA'TIEPOLO 66</t>
+        </is>
+      </c>
+      <c r="E97" t="inlineStr">
+        <is>
+          <t>Porto Tolle</t>
+        </is>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98" t="inlineStr">
+        <is>
+          <t>ARNALDO</t>
+        </is>
+      </c>
+      <c r="B98" t="inlineStr">
+        <is>
+          <t>MARTINI</t>
+        </is>
+      </c>
+      <c r="D98" t="inlineStr">
+        <is>
+          <t>VIA DEL MARE-SCARDOVARI 1</t>
+        </is>
+      </c>
+      <c r="E98" t="inlineStr">
+        <is>
+          <t>Porto Tolle</t>
+        </is>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99" t="inlineStr">
+        <is>
+          <t>MARIA GRAZIA</t>
+        </is>
+      </c>
+      <c r="B99" t="inlineStr">
+        <is>
+          <t>MASATO</t>
+        </is>
+      </c>
+      <c r="C99" t="inlineStr">
+        <is>
+          <t>0425/758413</t>
+        </is>
+      </c>
+      <c r="D99" t="inlineStr">
+        <is>
+          <t>VIA MORETTO ROBERTO DETTO 'ICARO' 16</t>
+        </is>
+      </c>
+      <c r="E99" t="inlineStr">
+        <is>
+          <t>Occhiobello</t>
+        </is>
+      </c>
+    </row>
+    <row r="100">
+      <c r="A100" t="inlineStr">
+        <is>
+          <t>GIORGIO PAOLO</t>
+        </is>
+      </c>
+      <c r="B100" t="inlineStr">
+        <is>
+          <t>MASSA</t>
+        </is>
+      </c>
+      <c r="C100" t="inlineStr">
+        <is>
+          <t>0426/1881763</t>
+        </is>
+      </c>
+      <c r="D100" t="inlineStr">
+        <is>
+          <t>VIA NOVEMBRE 1966-CA'TIEPOLO 66</t>
+        </is>
+      </c>
+      <c r="E100" t="inlineStr">
+        <is>
+          <t>Porto Tolle</t>
+        </is>
+      </c>
+    </row>
+    <row r="101">
+      <c r="A101" t="inlineStr">
+        <is>
+          <t>GIORGIO PAOLO</t>
+        </is>
+      </c>
+      <c r="B101" t="inlineStr">
+        <is>
+          <t>MASSA</t>
+        </is>
+      </c>
+      <c r="D101" t="inlineStr">
+        <is>
+          <t>VIA PO DI TOLLE-TOLLE 1</t>
+        </is>
+      </c>
+      <c r="E101" t="inlineStr">
+        <is>
+          <t>Porto Tolle</t>
+        </is>
+      </c>
+    </row>
+    <row r="102">
+      <c r="A102" t="inlineStr">
+        <is>
+          <t>GIORGIO PAOLO</t>
+        </is>
+      </c>
+      <c r="B102" t="inlineStr">
+        <is>
+          <t>MASSA</t>
+        </is>
+      </c>
+      <c r="D102" t="inlineStr">
+        <is>
+          <t>VIA DI GIULIO F.-POLESINE CAM 0</t>
+        </is>
+      </c>
+      <c r="E102" t="inlineStr">
+        <is>
+          <t>Porto Tolle</t>
+        </is>
+      </c>
+    </row>
+    <row r="103">
+      <c r="A103" t="inlineStr">
+        <is>
+          <t>ROBERTO</t>
+        </is>
+      </c>
+      <c r="B103" t="inlineStr">
+        <is>
+          <t>MATTEI</t>
+        </is>
+      </c>
+      <c r="C103" t="inlineStr">
+        <is>
+          <t>375 6925125</t>
+        </is>
+      </c>
+      <c r="D103" t="inlineStr">
+        <is>
+          <t>CSO DEL POPOLO 84</t>
+        </is>
+      </c>
+      <c r="E103" t="inlineStr">
+        <is>
+          <t>Ariano nel Polesine</t>
+        </is>
+      </c>
+    </row>
+    <row r="104">
+      <c r="A104" t="inlineStr">
+        <is>
+          <t>DOMENICO</t>
+        </is>
+      </c>
+      <c r="B104" t="inlineStr">
+        <is>
+          <t>MAZZOCCHI</t>
+        </is>
+      </c>
+      <c r="C104" t="inlineStr">
+        <is>
+          <t>375/6151774</t>
+        </is>
+      </c>
+      <c r="D104" t="inlineStr">
+        <is>
+          <t>PZA MARCONI G. 34</t>
+        </is>
+      </c>
+      <c r="E104" t="inlineStr">
+        <is>
+          <t>Porto Viro</t>
+        </is>
+      </c>
+    </row>
+    <row r="105">
+      <c r="A105" t="inlineStr">
+        <is>
+          <t>DOMENICO</t>
+        </is>
+      </c>
+      <c r="B105" t="inlineStr">
+        <is>
+          <t>MAZZOCCHI</t>
+        </is>
+      </c>
+      <c r="C105" t="inlineStr">
+        <is>
+          <t>375/6151774</t>
+        </is>
+      </c>
+      <c r="D105" t="inlineStr">
+        <is>
+          <t>VLE DEL POPOLO 1</t>
+        </is>
+      </c>
+      <c r="E105" t="inlineStr">
+        <is>
+          <t>Rosolina</t>
+        </is>
+      </c>
+    </row>
+    <row r="106">
+      <c r="A106" t="inlineStr">
+        <is>
+          <t>CHIARA</t>
+        </is>
+      </c>
+      <c r="B106" t="inlineStr">
+        <is>
+          <t>MELLINO</t>
+        </is>
+      </c>
+      <c r="C106" t="inlineStr">
+        <is>
+          <t>3792246379</t>
+        </is>
+      </c>
+      <c r="D106" t="inlineStr">
+        <is>
+          <t>PLE DEGLI ETRUSCHI 9</t>
+        </is>
+      </c>
+      <c r="E106" t="inlineStr">
+        <is>
+          <t>Adria</t>
+        </is>
+      </c>
+    </row>
+    <row r="107">
+      <c r="A107" t="inlineStr">
+        <is>
+          <t>FEDERICA</t>
+        </is>
+      </c>
+      <c r="B107" t="inlineStr">
+        <is>
+          <t>MENON</t>
+        </is>
+      </c>
+      <c r="C107" t="inlineStr">
+        <is>
+          <t>0425/1818170</t>
+        </is>
+      </c>
+      <c r="D107" t="inlineStr">
+        <is>
+          <t>VIA REATO M.T. 80</t>
+        </is>
+      </c>
+      <c r="E107" t="inlineStr">
+        <is>
+          <t>San Martino di Venezze</t>
+        </is>
+      </c>
+    </row>
+    <row r="108">
+      <c r="A108" t="inlineStr">
+        <is>
+          <t>FEDERICA</t>
+        </is>
+      </c>
+      <c r="B108" t="inlineStr">
+        <is>
+          <t>MENON</t>
+        </is>
+      </c>
+      <c r="C108" t="inlineStr">
+        <is>
+          <t>0425/797495</t>
+        </is>
+      </c>
+      <c r="D108" t="inlineStr">
+        <is>
+          <t>VIA LIVELLI 10</t>
+        </is>
+      </c>
+      <c r="E108" t="inlineStr">
+        <is>
+          <t>San Martino di Venezze</t>
+        </is>
+      </c>
+    </row>
+    <row r="109">
+      <c r="A109" t="inlineStr">
+        <is>
+          <t>LINDA</t>
+        </is>
+      </c>
+      <c r="B109" t="inlineStr">
+        <is>
+          <t>MODENA</t>
+        </is>
+      </c>
+      <c r="C109" t="inlineStr">
+        <is>
+          <t>0425/22277</t>
+        </is>
+      </c>
+      <c r="D109" t="inlineStr">
+        <is>
+          <t>PZA SAN MARCO EVANGELISTA 1</t>
+        </is>
+      </c>
+      <c r="E109" t="inlineStr">
+        <is>
+          <t>Rovigo</t>
+        </is>
+      </c>
+    </row>
+    <row r="110">
+      <c r="A110" t="inlineStr">
+        <is>
+          <t>LINDA</t>
+        </is>
+      </c>
+      <c r="B110" t="inlineStr">
+        <is>
+          <t>MODENA</t>
+        </is>
+      </c>
+      <c r="C110" t="inlineStr">
+        <is>
+          <t>0425/22277</t>
+        </is>
+      </c>
+      <c r="D110" t="inlineStr">
+        <is>
+          <t>VIA CASTIGLIONI A.VITALIS 6</t>
+        </is>
+      </c>
+      <c r="E110" t="inlineStr">
+        <is>
+          <t>Rovigo</t>
+        </is>
+      </c>
+    </row>
+    <row r="111">
+      <c r="A111" t="inlineStr">
+        <is>
+          <t>GIANLUIGI</t>
+        </is>
+      </c>
+      <c r="B111" t="inlineStr">
+        <is>
+          <t>MUTTERLE</t>
+        </is>
+      </c>
+      <c r="C111" t="inlineStr">
+        <is>
+          <t>0425/48081</t>
+        </is>
+      </c>
+      <c r="D111" t="inlineStr">
+        <is>
+          <t>VIA CURTATONE 112 B</t>
+        </is>
+      </c>
+      <c r="E111" t="inlineStr">
+        <is>
+          <t>Rovigo</t>
+        </is>
+      </c>
+    </row>
+    <row r="112">
+      <c r="A112" t="inlineStr">
+        <is>
+          <t>VANESSA</t>
+        </is>
+      </c>
+      <c r="B112" t="inlineStr">
+        <is>
+          <t>OCHRIM</t>
+        </is>
+      </c>
+      <c r="C112" t="inlineStr">
+        <is>
+          <t>0426/940206</t>
+        </is>
+      </c>
+      <c r="D112" t="inlineStr">
+        <is>
+          <t>VIA PISACANE CARLO-CAVANELLA 1</t>
+        </is>
+      </c>
+      <c r="E112" t="inlineStr">
+        <is>
+          <t>Adria</t>
+        </is>
+      </c>
+    </row>
+    <row r="113">
+      <c r="A113" t="inlineStr">
+        <is>
+          <t>VANESSA</t>
+        </is>
+      </c>
+      <c r="B113" t="inlineStr">
+        <is>
+          <t>OCHRIM</t>
+        </is>
+      </c>
+      <c r="C113" t="inlineStr">
+        <is>
+          <t>0426/940206</t>
+        </is>
+      </c>
+      <c r="D113" t="inlineStr">
+        <is>
+          <t>PLE DEGLI ETRUSCHI 9</t>
+        </is>
+      </c>
+      <c r="E113" t="inlineStr">
+        <is>
+          <t>Adria</t>
+        </is>
+      </c>
+    </row>
+    <row r="114">
+      <c r="A114" t="inlineStr">
+        <is>
+          <t>ANDRIY</t>
+        </is>
+      </c>
+      <c r="B114" t="inlineStr">
+        <is>
+          <t>OLIYNYK</t>
+        </is>
+      </c>
+      <c r="C114" t="inlineStr">
+        <is>
+          <t>328 4452782</t>
+        </is>
+      </c>
+      <c r="D114" t="inlineStr">
+        <is>
+          <t>VIA DON TORQUATO G. ASTORI 117</t>
+        </is>
+      </c>
+      <c r="E114" t="inlineStr">
+        <is>
+          <t>Rovigo</t>
+        </is>
+      </c>
+    </row>
+    <row r="115">
+      <c r="A115" t="inlineStr">
+        <is>
+          <t>ANDRIY</t>
+        </is>
+      </c>
+      <c r="B115" t="inlineStr">
+        <is>
+          <t>OLIYNYK</t>
+        </is>
+      </c>
+      <c r="C115" t="inlineStr">
+        <is>
+          <t>0425/22294</t>
+        </is>
+      </c>
+      <c r="D115" t="inlineStr">
+        <is>
+          <t>VIA UMBERTO I 24</t>
+        </is>
+      </c>
+      <c r="E115" t="inlineStr">
+        <is>
+          <t>Rovigo</t>
+        </is>
+      </c>
+    </row>
+    <row r="116">
+      <c r="A116" t="inlineStr">
+        <is>
+          <t>ANGELA</t>
+        </is>
+      </c>
+      <c r="B116" t="inlineStr">
+        <is>
+          <t>OTTOLINI</t>
+        </is>
+      </c>
+      <c r="C116" t="inlineStr">
+        <is>
+          <t>0425/31010</t>
+        </is>
+      </c>
+      <c r="D116" t="inlineStr">
+        <is>
+          <t>VLE GRAMSCI ANTONIO 38</t>
+        </is>
+      </c>
+      <c r="E116" t="inlineStr">
+        <is>
+          <t>Rovigo</t>
+        </is>
+      </c>
+    </row>
+    <row r="117">
+      <c r="A117" t="inlineStr">
+        <is>
+          <t>GIULIA</t>
+        </is>
+      </c>
+      <c r="B117" t="inlineStr">
+        <is>
+          <t>PAIATO</t>
+        </is>
+      </c>
+      <c r="C117" t="inlineStr">
+        <is>
+          <t>371 3485997</t>
+        </is>
+      </c>
+      <c r="D117" t="inlineStr">
+        <is>
+          <t>VIA S. ANTONIO 596</t>
+        </is>
+      </c>
+      <c r="E117" t="inlineStr">
+        <is>
+          <t>Ceregnano</t>
+        </is>
+      </c>
+    </row>
+    <row r="118">
+      <c r="A118" t="inlineStr">
+        <is>
+          <t>MASSIMO</t>
+        </is>
+      </c>
+      <c r="B118" t="inlineStr">
+        <is>
+          <t>PASQUALINI</t>
+        </is>
+      </c>
+      <c r="C118" t="inlineStr">
+        <is>
+          <t>0425/700043</t>
+        </is>
+      </c>
+      <c r="D118" t="inlineStr">
+        <is>
+          <t>VIA BADALONI NICOLA 74</t>
+        </is>
+      </c>
+      <c r="E118" t="inlineStr">
+        <is>
+          <t>Trecenta</t>
+        </is>
+      </c>
+    </row>
+    <row r="119">
+      <c r="A119" t="inlineStr">
+        <is>
+          <t>ALESSANDRO</t>
+        </is>
+      </c>
+      <c r="B119" t="inlineStr">
+        <is>
+          <t>PAVAN</t>
+        </is>
+      </c>
+      <c r="C119" t="inlineStr">
+        <is>
+          <t>0425/31010</t>
+        </is>
+      </c>
+      <c r="D119" t="inlineStr">
+        <is>
+          <t>VLE GRAMSCI ANTONIO 38</t>
+        </is>
+      </c>
+      <c r="E119" t="inlineStr">
+        <is>
+          <t>Rovigo</t>
+        </is>
+      </c>
+    </row>
+    <row r="120">
+      <c r="A120" t="inlineStr">
+        <is>
+          <t>ALESSANDRO</t>
+        </is>
+      </c>
+      <c r="B120" t="inlineStr">
+        <is>
+          <t>PAVAN</t>
+        </is>
+      </c>
+      <c r="D120" t="inlineStr">
+        <is>
+          <t>VIA MEUCCI A. 6</t>
+        </is>
+      </c>
+      <c r="E120" t="inlineStr">
+        <is>
+          <t>Boara Pisani</t>
+        </is>
+      </c>
+    </row>
+    <row r="121">
+      <c r="A121" t="inlineStr">
+        <is>
+          <t>SILVIA</t>
+        </is>
+      </c>
+      <c r="B121" t="inlineStr">
+        <is>
+          <t>PAVAN</t>
+        </is>
+      </c>
+      <c r="C121" t="inlineStr">
+        <is>
+          <t>0426/940206</t>
+        </is>
+      </c>
+      <c r="D121" t="inlineStr">
+        <is>
+          <t>PZA SAN GIORGIO-MAZZORNO 1</t>
+        </is>
+      </c>
+      <c r="E121" t="inlineStr">
+        <is>
+          <t>Adria</t>
+        </is>
+      </c>
+    </row>
+    <row r="122">
+      <c r="A122" t="inlineStr">
+        <is>
+          <t>SILVIA</t>
+        </is>
+      </c>
+      <c r="B122" t="inlineStr">
+        <is>
+          <t>PAVAN</t>
+        </is>
+      </c>
+      <c r="C122" t="inlineStr">
+        <is>
+          <t>0426/940206</t>
+        </is>
+      </c>
+      <c r="D122" t="inlineStr">
+        <is>
+          <t>PLE DEGLI ETRUSCHI 9</t>
+        </is>
+      </c>
+      <c r="E122" t="inlineStr">
+        <is>
+          <t>Adria</t>
+        </is>
+      </c>
+    </row>
+    <row r="123">
+      <c r="A123" t="inlineStr">
+        <is>
+          <t>IRENE</t>
+        </is>
+      </c>
+      <c r="B123" t="inlineStr">
+        <is>
+          <t>PAVANELLO</t>
+        </is>
+      </c>
+      <c r="C123" t="inlineStr">
+        <is>
+          <t>352 0538852</t>
+        </is>
+      </c>
+      <c r="D123" t="inlineStr">
+        <is>
+          <t>PZA MARCONI G. 34</t>
+        </is>
+      </c>
+      <c r="E123" t="inlineStr">
+        <is>
+          <t>Porto Viro</t>
+        </is>
+      </c>
+    </row>
+    <row r="124">
+      <c r="A124" t="inlineStr">
+        <is>
+          <t>ANNA CHIARA</t>
+        </is>
+      </c>
+      <c r="B124" t="inlineStr">
+        <is>
+          <t>PERARI</t>
+        </is>
+      </c>
+      <c r="C124" t="inlineStr">
+        <is>
+          <t>329/9361649</t>
+        </is>
+      </c>
+      <c r="D124" t="inlineStr">
+        <is>
+          <t>VLE GRAMSCI ANTONIO 126</t>
+        </is>
+      </c>
+      <c r="E124" t="inlineStr">
+        <is>
+          <t>Rovigo</t>
+        </is>
+      </c>
+    </row>
+    <row r="125">
+      <c r="A125" t="inlineStr">
+        <is>
+          <t>TERESA</t>
+        </is>
+      </c>
+      <c r="B125" t="inlineStr">
+        <is>
+          <t>PERETTO</t>
+        </is>
+      </c>
+      <c r="C125" t="inlineStr">
+        <is>
+          <t>0425/509250</t>
+        </is>
+      </c>
+      <c r="D125" t="inlineStr">
+        <is>
+          <t>RVI MIANI GIOVANNI 66</t>
+        </is>
+      </c>
+      <c r="E125" t="inlineStr">
+        <is>
+          <t>Badia Polesine</t>
+        </is>
+      </c>
+    </row>
+    <row r="126">
+      <c r="A126" t="inlineStr">
+        <is>
+          <t>ETTORE</t>
+        </is>
+      </c>
+      <c r="B126" t="inlineStr">
+        <is>
+          <t>PETRACCA</t>
+        </is>
+      </c>
+      <c r="C126" t="inlineStr">
+        <is>
+          <t>0426/346824</t>
+        </is>
+      </c>
+      <c r="D126" t="inlineStr">
+        <is>
+          <t>VIA COLLODI 2</t>
+        </is>
+      </c>
+      <c r="E126" t="inlineStr">
+        <is>
+          <t>Taglio di Po</t>
+        </is>
+      </c>
+    </row>
+    <row r="127">
+      <c r="A127" t="inlineStr">
+        <is>
+          <t>ROSANNA</t>
+        </is>
+      </c>
+      <c r="B127" t="inlineStr">
+        <is>
+          <t>PICCOLO</t>
+        </is>
+      </c>
+      <c r="C127" t="inlineStr">
+        <is>
+          <t>0425/1752055</t>
+        </is>
+      </c>
+      <c r="D127" t="inlineStr">
+        <is>
+          <t>VIA SABBIONI 5</t>
+        </is>
+      </c>
+      <c r="E127" t="inlineStr">
+        <is>
+          <t>Villanova del Ghebbo</t>
+        </is>
+      </c>
+    </row>
+    <row r="128">
+      <c r="A128" t="inlineStr">
+        <is>
+          <t>ROSANNA</t>
+        </is>
+      </c>
+      <c r="B128" t="inlineStr">
+        <is>
+          <t>PICCOLO</t>
+        </is>
+      </c>
+      <c r="C128" t="inlineStr">
+        <is>
+          <t>0425/659015</t>
+        </is>
+      </c>
+      <c r="D128" t="inlineStr">
+        <is>
+          <t>PZZ MARTIRI DI VILLAMARZANA 7</t>
+        </is>
+      </c>
+      <c r="E128" t="inlineStr">
+        <is>
+          <t>Fratta Polesine</t>
+        </is>
+      </c>
+    </row>
+    <row r="129">
+      <c r="A129" t="inlineStr">
+        <is>
+          <t>LINDA</t>
+        </is>
+      </c>
+      <c r="B129" t="inlineStr">
+        <is>
+          <t>PIETROPOLLI</t>
+        </is>
+      </c>
+      <c r="C129" t="inlineStr">
+        <is>
+          <t>04261913005</t>
+        </is>
+      </c>
+      <c r="D129" t="inlineStr">
+        <is>
+          <t>VIA MATTEOTTI GIACOMO 42</t>
+        </is>
+      </c>
+      <c r="E129" t="inlineStr">
+        <is>
+          <t>Ariano nel Polesine</t>
+        </is>
+      </c>
+    </row>
+    <row r="130">
+      <c r="A130" t="inlineStr">
+        <is>
+          <t>LINDA</t>
+        </is>
+      </c>
+      <c r="B130" t="inlineStr">
+        <is>
+          <t>PIETROPOLLI</t>
+        </is>
+      </c>
+      <c r="C130" t="inlineStr">
+        <is>
+          <t>0426/346824</t>
+        </is>
+      </c>
+      <c r="D130" t="inlineStr">
+        <is>
+          <t>VIA COLLODI 2</t>
+        </is>
+      </c>
+      <c r="E130" t="inlineStr">
+        <is>
+          <t>Taglio di Po</t>
+        </is>
+      </c>
+    </row>
+    <row r="131">
+      <c r="A131" t="inlineStr">
+        <is>
+          <t>ROSELLA</t>
+        </is>
+      </c>
+      <c r="B131" t="inlineStr">
+        <is>
+          <t>PILI</t>
+        </is>
+      </c>
+      <c r="C131" t="inlineStr">
+        <is>
+          <t>3403358538</t>
+        </is>
+      </c>
+      <c r="D131" t="inlineStr">
+        <is>
+          <t>BGO RIVOLI 5</t>
+        </is>
+      </c>
+      <c r="E131" t="inlineStr">
+        <is>
+          <t>Porto Viro</t>
+        </is>
+      </c>
+    </row>
+    <row r="132">
+      <c r="A132" t="inlineStr">
+        <is>
+          <t>MARCO</t>
+        </is>
+      </c>
+      <c r="B132" t="inlineStr">
+        <is>
+          <t>POLATO</t>
+        </is>
+      </c>
+      <c r="C132" t="inlineStr">
+        <is>
+          <t>0425/31010</t>
+        </is>
+      </c>
+      <c r="D132" t="inlineStr">
+        <is>
+          <t>VLE GRAMSCI ANTONIO 38</t>
+        </is>
+      </c>
+      <c r="E132" t="inlineStr">
+        <is>
+          <t>Rovigo</t>
+        </is>
+      </c>
+    </row>
+    <row r="133">
+      <c r="A133" t="inlineStr">
+        <is>
+          <t>STEFANIA</t>
+        </is>
+      </c>
+      <c r="B133" t="inlineStr">
+        <is>
+          <t>POLETTO</t>
+        </is>
+      </c>
+      <c r="C133" t="inlineStr">
+        <is>
+          <t>0425/476526</t>
+        </is>
+      </c>
+      <c r="D133" t="inlineStr">
+        <is>
+          <t>VIA VENEZIA 215</t>
+        </is>
+      </c>
+      <c r="E133" t="inlineStr">
+        <is>
+          <t>Ceregnano</t>
+        </is>
+      </c>
+    </row>
+    <row r="134">
+      <c r="A134" t="inlineStr">
+        <is>
+          <t>STEFANIA</t>
+        </is>
+      </c>
+      <c r="B134" t="inlineStr">
+        <is>
+          <t>POLETTO</t>
+        </is>
+      </c>
+      <c r="C134" t="inlineStr">
+        <is>
+          <t>0425/908528</t>
+        </is>
+      </c>
+      <c r="D134" t="inlineStr">
+        <is>
+          <t>VIA CORTE BARCHESSA 26</t>
+        </is>
+      </c>
+      <c r="E134" t="inlineStr">
+        <is>
+          <t>Villadose</t>
+        </is>
+      </c>
+    </row>
+    <row r="135">
+      <c r="A135" t="inlineStr">
+        <is>
+          <t>RICCARDO</t>
+        </is>
+      </c>
+      <c r="B135" t="inlineStr">
+        <is>
+          <t>PREVIATO</t>
+        </is>
+      </c>
+      <c r="C135" t="inlineStr">
+        <is>
+          <t>351 4190895</t>
+        </is>
+      </c>
+      <c r="D135" t="inlineStr">
+        <is>
+          <t>VIA CORTE BARCHESSA 26</t>
+        </is>
+      </c>
+      <c r="E135" t="inlineStr">
+        <is>
+          <t>Villadose</t>
+        </is>
+      </c>
+    </row>
+    <row r="136">
+      <c r="A136" t="inlineStr">
+        <is>
+          <t>ELISABETTA</t>
+        </is>
+      </c>
+      <c r="B136" t="inlineStr">
+        <is>
+          <t>PRINI</t>
+        </is>
+      </c>
+      <c r="C136" t="inlineStr">
+        <is>
+          <t>3403170094</t>
+        </is>
+      </c>
+      <c r="D136" t="inlineStr">
+        <is>
+          <t>VIA MAFFEI 371</t>
+        </is>
+      </c>
+      <c r="E136" t="inlineStr">
+        <is>
+          <t>Stienta</t>
+        </is>
+      </c>
+    </row>
+    <row r="137">
+      <c r="A137" t="inlineStr">
+        <is>
+          <t>DANIELE</t>
+        </is>
+      </c>
+      <c r="B137" t="inlineStr">
+        <is>
+          <t>RAMOSINI</t>
+        </is>
+      </c>
+      <c r="C137" t="inlineStr">
+        <is>
+          <t>349 1423635</t>
+        </is>
+      </c>
+      <c r="D137" t="inlineStr">
+        <is>
+          <t>VIA PONTE DEL MERLO 1</t>
+        </is>
+      </c>
+      <c r="E137" t="inlineStr">
+        <is>
+          <t>Rovigo</t>
+        </is>
+      </c>
+    </row>
+    <row r="138">
+      <c r="A138" t="inlineStr">
+        <is>
+          <t>LEONARDO</t>
+        </is>
+      </c>
+      <c r="B138" t="inlineStr">
+        <is>
+          <t>RICUCCI</t>
+        </is>
+      </c>
+      <c r="C138" t="inlineStr">
+        <is>
+          <t>3486961775</t>
+        </is>
+      </c>
+      <c r="D138" t="inlineStr">
+        <is>
+          <t>VIA LONGO LUIGI-SANTA GIULIA 1</t>
+        </is>
+      </c>
+      <c r="E138" t="inlineStr">
+        <is>
+          <t>Porto Tolle</t>
+        </is>
+      </c>
+    </row>
+    <row r="139">
+      <c r="A139" t="inlineStr">
+        <is>
+          <t>LEONARDO</t>
+        </is>
+      </c>
+      <c r="B139" t="inlineStr">
+        <is>
+          <t>RICUCCI</t>
+        </is>
+      </c>
+      <c r="C139" t="inlineStr">
+        <is>
+          <t>0426/1881763</t>
+        </is>
+      </c>
+      <c r="D139" t="inlineStr">
+        <is>
+          <t>VIA NOVEMBRE 1966-CA'TIEPOLO 66</t>
+        </is>
+      </c>
+      <c r="E139" t="inlineStr">
+        <is>
+          <t>Porto Tolle</t>
+        </is>
+      </c>
+    </row>
+    <row r="140">
+      <c r="A140" t="inlineStr">
+        <is>
+          <t>EMANUELA</t>
+        </is>
+      </c>
+      <c r="B140" t="inlineStr">
+        <is>
+          <t>RIGON</t>
+        </is>
+      </c>
+      <c r="C140" t="inlineStr">
+        <is>
+          <t>0426/940206</t>
+        </is>
+      </c>
+      <c r="D140" t="inlineStr">
+        <is>
+          <t>PLE DEGLI ETRUSCHI 9</t>
+        </is>
+      </c>
+      <c r="E140" t="inlineStr">
+        <is>
+          <t>Adria</t>
+        </is>
+      </c>
+    </row>
+    <row r="141">
+      <c r="A141" t="inlineStr">
+        <is>
+          <t>EMANUELA</t>
+        </is>
+      </c>
+      <c r="B141" t="inlineStr">
+        <is>
+          <t>RIGON</t>
+        </is>
+      </c>
+      <c r="D141" t="inlineStr">
+        <is>
+          <t>VIC EINAUDI         BARICETTA 8</t>
+        </is>
+      </c>
+      <c r="E141" t="inlineStr">
+        <is>
+          <t>Adria</t>
+        </is>
+      </c>
+    </row>
+    <row r="142">
+      <c r="A142" t="inlineStr">
+        <is>
+          <t>EMANUELA</t>
+        </is>
+      </c>
+      <c r="B142" t="inlineStr">
+        <is>
+          <t>RIGON</t>
+        </is>
+      </c>
+      <c r="D142" t="inlineStr">
+        <is>
+          <t>PZA SAN GIACOMO     BELLOMBRA 1</t>
+        </is>
+      </c>
+      <c r="E142" t="inlineStr">
+        <is>
+          <t>Adria</t>
+        </is>
+      </c>
+    </row>
+    <row r="143">
+      <c r="A143" t="inlineStr">
+        <is>
+          <t>CATERINA</t>
+        </is>
+      </c>
+      <c r="B143" t="inlineStr">
+        <is>
+          <t>RIZZO</t>
+        </is>
+      </c>
+      <c r="C143" t="inlineStr">
+        <is>
+          <t>3935322053</t>
+        </is>
+      </c>
+      <c r="D143" t="inlineStr">
+        <is>
+          <t>VIA ROMA 16</t>
+        </is>
+      </c>
+      <c r="E143" t="inlineStr">
+        <is>
+          <t>Villanova Marchesana</t>
+        </is>
+      </c>
+    </row>
+    <row r="144">
+      <c r="A144" t="inlineStr">
+        <is>
+          <t>CATERINA</t>
+        </is>
+      </c>
+      <c r="B144" t="inlineStr">
+        <is>
+          <t>RIZZO</t>
+        </is>
+      </c>
+      <c r="C144" t="inlineStr">
+        <is>
+          <t>393 5322053</t>
+        </is>
+      </c>
+      <c r="D144" t="inlineStr">
+        <is>
+          <t>PZA MATTEOTTI 50</t>
+        </is>
+      </c>
+      <c r="E144" t="inlineStr">
+        <is>
+          <t>Polesella</t>
+        </is>
+      </c>
+    </row>
+    <row r="145">
+      <c r="A145" t="inlineStr">
+        <is>
+          <t>MICHELE</t>
+        </is>
+      </c>
+      <c r="B145" t="inlineStr">
+        <is>
+          <t>ROCCATO</t>
+        </is>
+      </c>
+      <c r="C145" t="inlineStr">
+        <is>
+          <t>0425/1818675</t>
+        </is>
+      </c>
+      <c r="D145" t="inlineStr">
+        <is>
+          <t>VIA MONTE GRAPPA 1</t>
+        </is>
+      </c>
+      <c r="E145" t="inlineStr">
+        <is>
+          <t>Lendinara</t>
+        </is>
+      </c>
+    </row>
+    <row r="146">
+      <c r="A146" t="inlineStr">
+        <is>
+          <t>MORENO</t>
+        </is>
+      </c>
+      <c r="B146" t="inlineStr">
+        <is>
+          <t>ROCCATO</t>
+        </is>
+      </c>
+      <c r="C146" t="inlineStr">
+        <is>
+          <t>0426/940206</t>
+        </is>
+      </c>
+      <c r="D146" t="inlineStr">
+        <is>
+          <t>PLE DEGLI ETRUSCHI 9</t>
+        </is>
+      </c>
+      <c r="E146" t="inlineStr">
+        <is>
+          <t>Adria</t>
+        </is>
+      </c>
+    </row>
+    <row r="147">
+      <c r="A147" t="inlineStr">
+        <is>
+          <t>MORENO</t>
+        </is>
+      </c>
+      <c r="B147" t="inlineStr">
+        <is>
+          <t>ROCCATO</t>
+        </is>
+      </c>
+      <c r="C147" t="inlineStr">
+        <is>
+          <t>0426/940206</t>
+        </is>
+      </c>
+      <c r="D147" t="inlineStr">
+        <is>
+          <t>STR CAVEDON-VALLIERA 81</t>
+        </is>
+      </c>
+      <c r="E147" t="inlineStr">
+        <is>
+          <t>Adria</t>
+        </is>
+      </c>
+    </row>
+    <row r="148">
+      <c r="A148" t="inlineStr">
+        <is>
+          <t>STEFANO</t>
+        </is>
+      </c>
+      <c r="B148" t="inlineStr">
+        <is>
+          <t>ROCCATO</t>
+        </is>
+      </c>
+      <c r="C148" t="inlineStr">
+        <is>
+          <t>351 6856251</t>
+        </is>
+      </c>
+      <c r="D148" t="inlineStr">
+        <is>
+          <t>PZA DEL LONGHENA 9</t>
+        </is>
+      </c>
+      <c r="E148" t="inlineStr">
+        <is>
+          <t>Loreo</t>
+        </is>
+      </c>
+    </row>
+    <row r="149">
+      <c r="A149" t="inlineStr">
+        <is>
+          <t>STEFANO</t>
+        </is>
+      </c>
+      <c r="B149" t="inlineStr">
+        <is>
+          <t>ROCCATO</t>
+        </is>
+      </c>
+      <c r="C149" t="inlineStr">
+        <is>
+          <t>351 6856251</t>
+        </is>
+      </c>
+      <c r="D149" t="inlineStr">
+        <is>
+          <t>VIA CARABELLA 38</t>
+        </is>
+      </c>
+      <c r="E149" t="inlineStr">
+        <is>
+          <t>Rosolina</t>
+        </is>
+      </c>
+    </row>
+    <row r="150">
+      <c r="A150" t="inlineStr">
+        <is>
+          <t>DAVIDE</t>
+        </is>
+      </c>
+      <c r="B150" t="inlineStr">
+        <is>
+          <t>RONCHETTI</t>
+        </is>
+      </c>
+      <c r="C150" t="inlineStr">
+        <is>
+          <t>0425/754540</t>
+        </is>
+      </c>
+      <c r="D150" t="inlineStr">
+        <is>
+          <t>PZZ CADUTI DELLA REPUBBLICA 6</t>
+        </is>
+      </c>
+      <c r="E150" t="inlineStr">
+        <is>
+          <t>Fiesso Umbertiano</t>
+        </is>
+      </c>
+    </row>
+    <row r="151">
+      <c r="A151" t="inlineStr">
+        <is>
+          <t>DAVIDE</t>
+        </is>
+      </c>
+      <c r="B151" t="inlineStr">
+        <is>
+          <t>RONCHETTI</t>
+        </is>
+      </c>
+      <c r="C151" t="inlineStr">
+        <is>
+          <t>0425/758413</t>
+        </is>
+      </c>
+      <c r="D151" t="inlineStr">
+        <is>
+          <t>VIA MORETTO ROBERTO DETTO 'ICARO' 16</t>
+        </is>
+      </c>
+      <c r="E151" t="inlineStr">
+        <is>
+          <t>Occhiobello</t>
+        </is>
+      </c>
+    </row>
+    <row r="152">
+      <c r="A152" t="inlineStr">
+        <is>
+          <t>ALBERTO</t>
+        </is>
+      </c>
+      <c r="B152" t="inlineStr">
+        <is>
+          <t>ROSSI</t>
+        </is>
+      </c>
+      <c r="C152" t="inlineStr">
+        <is>
+          <t>0425/1752055</t>
+        </is>
+      </c>
+      <c r="D152" t="inlineStr">
+        <is>
+          <t>VIA SABBIONI 5</t>
+        </is>
+      </c>
+      <c r="E152" t="inlineStr">
+        <is>
+          <t>Villanova del Ghebbo</t>
+        </is>
+      </c>
+    </row>
+    <row r="153">
+      <c r="A153" t="inlineStr">
+        <is>
+          <t>ALBERTO</t>
+        </is>
+      </c>
+      <c r="B153" t="inlineStr">
+        <is>
+          <t>ROSSI</t>
+        </is>
+      </c>
+      <c r="C153" t="inlineStr">
+        <is>
+          <t>338/7626990</t>
+        </is>
+      </c>
+      <c r="D153" t="inlineStr">
+        <is>
+          <t>VIA MAZZINI GIUSEPPE 45</t>
+        </is>
+      </c>
+      <c r="E153" t="inlineStr">
+        <is>
+          <t>Lusia</t>
+        </is>
+      </c>
+    </row>
+    <row r="154">
+      <c r="A154" t="inlineStr">
+        <is>
+          <t>CINZIA</t>
+        </is>
+      </c>
+      <c r="B154" t="inlineStr">
+        <is>
+          <t>ROSSI</t>
+        </is>
+      </c>
+      <c r="C154" t="inlineStr">
+        <is>
+          <t>0425/22277</t>
+        </is>
+      </c>
+      <c r="D154" t="inlineStr">
+        <is>
+          <t>VIA CASTIGLIONI A.VITALIS 6</t>
+        </is>
+      </c>
+      <c r="E154" t="inlineStr">
+        <is>
+          <t>Rovigo</t>
+        </is>
+      </c>
+    </row>
+    <row r="155">
+      <c r="A155" t="inlineStr">
+        <is>
+          <t>CINZIA</t>
+        </is>
+      </c>
+      <c r="B155" t="inlineStr">
+        <is>
+          <t>ROSSI</t>
+        </is>
+      </c>
+      <c r="C155" t="inlineStr">
+        <is>
+          <t>0425/34019</t>
+        </is>
+      </c>
+      <c r="D155" t="inlineStr">
+        <is>
+          <t>VIA MASCAGNI PIETRO 67</t>
+        </is>
+      </c>
+      <c r="E155" t="inlineStr">
+        <is>
+          <t>Rovigo</t>
+        </is>
+      </c>
+    </row>
+    <row r="156">
+      <c r="A156" t="inlineStr">
+        <is>
+          <t>LUCA</t>
+        </is>
+      </c>
+      <c r="B156" t="inlineStr">
+        <is>
+          <t>SACCHETTO</t>
+        </is>
+      </c>
+      <c r="C156" t="inlineStr">
+        <is>
+          <t>0426/940206</t>
+        </is>
+      </c>
+      <c r="D156" t="inlineStr">
+        <is>
+          <t>PZA DELLA LIBERTA'  BOTTRIGHE 3</t>
+        </is>
+      </c>
+      <c r="E156" t="inlineStr">
+        <is>
+          <t>Adria</t>
+        </is>
+      </c>
+    </row>
+    <row r="157">
+      <c r="A157" t="inlineStr">
+        <is>
+          <t>LUCA</t>
+        </is>
+      </c>
+      <c r="B157" t="inlineStr">
+        <is>
+          <t>SACCHETTO</t>
+        </is>
+      </c>
+      <c r="C157" t="inlineStr">
+        <is>
+          <t>0426/940206</t>
+        </is>
+      </c>
+      <c r="D157" t="inlineStr">
+        <is>
+          <t>PLE DEGLI ETRUSCHI 9</t>
+        </is>
+      </c>
+      <c r="E157" t="inlineStr">
+        <is>
+          <t>Adria</t>
+        </is>
+      </c>
+    </row>
+    <row r="158">
+      <c r="A158" t="inlineStr">
+        <is>
+          <t>ALESSANDRA</t>
+        </is>
+      </c>
+      <c r="B158" t="inlineStr">
+        <is>
+          <t>SALVALAGGIO</t>
+        </is>
+      </c>
+      <c r="C158" t="inlineStr">
+        <is>
+          <t>0426/1931527</t>
+        </is>
+      </c>
+      <c r="D158" t="inlineStr">
+        <is>
+          <t>VIA REPUBBLICA (DELLA) 9</t>
+        </is>
+      </c>
+      <c r="E158" t="inlineStr">
+        <is>
+          <t>Papozze</t>
+        </is>
+      </c>
+    </row>
+    <row r="159">
+      <c r="A159" t="inlineStr">
+        <is>
+          <t>ALESSANDRA</t>
+        </is>
+      </c>
+      <c r="B159" t="inlineStr">
+        <is>
+          <t>SALVALAGGIO</t>
+        </is>
+      </c>
+      <c r="C159" t="inlineStr">
+        <is>
+          <t>0426/940206</t>
+        </is>
+      </c>
+      <c r="D159" t="inlineStr">
+        <is>
+          <t>PLE DEGLI ETRUSCHI 9</t>
+        </is>
+      </c>
+      <c r="E159" t="inlineStr">
+        <is>
+          <t>Adria</t>
+        </is>
+      </c>
+    </row>
+    <row r="160">
+      <c r="A160" t="inlineStr">
+        <is>
+          <t>GIORGIA</t>
+        </is>
+      </c>
+      <c r="B160" t="inlineStr">
+        <is>
+          <t>SANTARELLO</t>
+        </is>
+      </c>
+      <c r="C160" t="inlineStr">
+        <is>
+          <t>0425/31010</t>
+        </is>
+      </c>
+      <c r="D160" t="inlineStr">
+        <is>
+          <t>PZA XX SETTEMBRE 9</t>
+        </is>
+      </c>
+      <c r="E160" t="inlineStr">
+        <is>
+          <t>Gavello</t>
+        </is>
+      </c>
+    </row>
+    <row r="161">
+      <c r="A161" t="inlineStr">
+        <is>
+          <t>GIORGIA</t>
+        </is>
+      </c>
+      <c r="B161" t="inlineStr">
+        <is>
+          <t>SANTARELLO</t>
+        </is>
+      </c>
+      <c r="C161" t="inlineStr">
+        <is>
+          <t>0425/31010</t>
+        </is>
+      </c>
+      <c r="D161" t="inlineStr">
+        <is>
+          <t>VLE GRAMSCI ANTONIO 38</t>
+        </is>
+      </c>
+      <c r="E161" t="inlineStr">
+        <is>
+          <t>Rovigo</t>
+        </is>
+      </c>
+    </row>
+    <row r="162">
+      <c r="A162" t="inlineStr">
+        <is>
+          <t>ELENA</t>
+        </is>
+      </c>
+      <c r="B162" t="inlineStr">
+        <is>
+          <t>SAVOIA</t>
+        </is>
+      </c>
+      <c r="C162" t="inlineStr">
+        <is>
+          <t>0425/1818675</t>
+        </is>
+      </c>
+      <c r="D162" t="inlineStr">
+        <is>
+          <t>VIA MONTE GRAPPA 1</t>
+        </is>
+      </c>
+      <c r="E162" t="inlineStr">
+        <is>
+          <t>Lendinara</t>
+        </is>
+      </c>
+    </row>
+    <row r="163">
+      <c r="A163" t="inlineStr">
+        <is>
+          <t>SIMONE</t>
+        </is>
+      </c>
+      <c r="B163" t="inlineStr">
+        <is>
+          <t>SBRENNA</t>
+        </is>
+      </c>
+      <c r="C163" t="inlineStr">
+        <is>
+          <t>0425/509250</t>
+        </is>
+      </c>
+      <c r="D163" t="inlineStr">
+        <is>
+          <t>RVI MIANI GIOVANNI 66</t>
+        </is>
+      </c>
+      <c r="E163" t="inlineStr">
+        <is>
+          <t>Badia Polesine</t>
+        </is>
+      </c>
+    </row>
+    <row r="164">
+      <c r="A164" t="inlineStr">
+        <is>
+          <t>GIOVANNI</t>
+        </is>
+      </c>
+      <c r="B164" t="inlineStr">
+        <is>
+          <t>SCANAVACCA</t>
+        </is>
+      </c>
+      <c r="C164" t="inlineStr">
+        <is>
+          <t>0425/601874</t>
+        </is>
+      </c>
+      <c r="D164" t="inlineStr">
+        <is>
+          <t>VIA CADUTI DEL LAVORO 13</t>
+        </is>
+      </c>
+      <c r="E164" t="inlineStr">
+        <is>
+          <t>Lendinara</t>
+        </is>
+      </c>
+    </row>
+    <row r="165">
+      <c r="A165" t="inlineStr">
+        <is>
+          <t>GIOVANNI</t>
+        </is>
+      </c>
+      <c r="B165" t="inlineStr">
+        <is>
+          <t>SCANAVACCA</t>
+        </is>
+      </c>
+      <c r="C165" t="inlineStr">
+        <is>
+          <t>0425/1752055</t>
+        </is>
+      </c>
+      <c r="D165" t="inlineStr">
+        <is>
+          <t>VIA SABBIONI 5</t>
+        </is>
+      </c>
+      <c r="E165" t="inlineStr">
+        <is>
+          <t>Villanova del Ghebbo</t>
+        </is>
+      </c>
+    </row>
+    <row r="166">
+      <c r="A166" t="inlineStr">
+        <is>
+          <t>SAMUELE</t>
+        </is>
+      </c>
+      <c r="B166" t="inlineStr">
+        <is>
+          <t>SCARPARO</t>
+        </is>
+      </c>
+      <c r="C166" t="inlineStr">
+        <is>
+          <t>0426/940206</t>
+        </is>
+      </c>
+      <c r="D166" t="inlineStr">
+        <is>
+          <t>PLE DEGLI ETRUSCHI 9</t>
+        </is>
+      </c>
+      <c r="E166" t="inlineStr">
+        <is>
+          <t>Adria</t>
+        </is>
+      </c>
+    </row>
+    <row r="167">
+      <c r="A167" t="inlineStr">
+        <is>
+          <t>SAMUELE</t>
+        </is>
+      </c>
+      <c r="B167" t="inlineStr">
+        <is>
+          <t>SCARPARO</t>
+        </is>
+      </c>
+      <c r="C167" t="inlineStr">
+        <is>
+          <t>0426/748136</t>
+        </is>
+      </c>
+      <c r="D167" t="inlineStr">
+        <is>
+          <t>VIA MORO 7A</t>
+        </is>
+      </c>
+      <c r="E167" t="inlineStr">
+        <is>
+          <t>Pettorazza Grimani</t>
+        </is>
+      </c>
+    </row>
+    <row r="168">
+      <c r="A168" t="inlineStr">
+        <is>
+          <t>GLORIA</t>
+        </is>
+      </c>
+      <c r="B168" t="inlineStr">
+        <is>
+          <t>SEGATO</t>
+        </is>
+      </c>
+      <c r="C168" t="inlineStr">
+        <is>
+          <t>0425/697195</t>
+        </is>
+      </c>
+      <c r="D168" t="inlineStr">
+        <is>
+          <t>VIA SAN BELLINO 2</t>
+        </is>
+      </c>
+      <c r="E168" t="inlineStr">
+        <is>
+          <t>Rovigo</t>
+        </is>
+      </c>
+    </row>
+    <row r="169">
+      <c r="A169" t="inlineStr">
+        <is>
+          <t>GUIDO ALBERTO</t>
+        </is>
+      </c>
+      <c r="B169" t="inlineStr">
+        <is>
+          <t>SIVIERO</t>
+        </is>
+      </c>
+      <c r="C169" t="inlineStr">
+        <is>
+          <t>0426321728</t>
+        </is>
+      </c>
+      <c r="D169" t="inlineStr">
+        <is>
+          <t>VIA ZARA 20</t>
+        </is>
+      </c>
+      <c r="E169" t="inlineStr">
+        <is>
+          <t>Porto Viro</t>
+        </is>
+      </c>
+    </row>
+    <row r="170">
+      <c r="A170" t="inlineStr">
+        <is>
+          <t>GUIDO ALBERTO</t>
+        </is>
+      </c>
+      <c r="B170" t="inlineStr">
+        <is>
+          <t>SIVIERO</t>
+        </is>
+      </c>
+      <c r="C170" t="inlineStr">
+        <is>
+          <t>0426321728</t>
+        </is>
+      </c>
+      <c r="D170" t="inlineStr">
+        <is>
+          <t>VIA ZARA 20</t>
+        </is>
+      </c>
+      <c r="E170" t="inlineStr">
+        <is>
+          <t>Porto Viro</t>
+        </is>
+      </c>
+    </row>
+    <row r="171">
+      <c r="A171" t="inlineStr">
+        <is>
+          <t>PAOLO</t>
+        </is>
+      </c>
+      <c r="B171" t="inlineStr">
+        <is>
+          <t>SORTINO</t>
+        </is>
+      </c>
+      <c r="C171" t="inlineStr">
+        <is>
+          <t>0425/410342</t>
+        </is>
+      </c>
+      <c r="D171" t="inlineStr">
+        <is>
+          <t>VLE REGINA MARGHERITA 35</t>
+        </is>
+      </c>
+      <c r="E171" t="inlineStr">
+        <is>
+          <t>Rovigo</t>
+        </is>
+      </c>
+    </row>
+    <row r="172">
+      <c r="A172" t="inlineStr">
+        <is>
+          <t>CARLOTTA</t>
+        </is>
+      </c>
+      <c r="B172" t="inlineStr">
+        <is>
+          <t>SQUARZONI</t>
+        </is>
+      </c>
+      <c r="C172" t="inlineStr">
+        <is>
+          <t>352 0242832</t>
+        </is>
+      </c>
+      <c r="D172" t="inlineStr">
+        <is>
+          <t>VIA ROMA 281</t>
+        </is>
+      </c>
+      <c r="E172" t="inlineStr">
+        <is>
+          <t>Guarda Veneta</t>
+        </is>
+      </c>
+    </row>
+    <row r="173">
+      <c r="A173" t="inlineStr">
+        <is>
+          <t>CARLOTTA</t>
+        </is>
+      </c>
+      <c r="B173" t="inlineStr">
+        <is>
+          <t>SQUARZONI</t>
+        </is>
+      </c>
+      <c r="C173" t="inlineStr">
+        <is>
+          <t>352 0242832</t>
+        </is>
+      </c>
+      <c r="D173" t="inlineStr">
+        <is>
+          <t>PZA MATTEOTTI 46</t>
+        </is>
+      </c>
+      <c r="E173" t="inlineStr">
+        <is>
+          <t>Polesella</t>
+        </is>
+      </c>
+    </row>
+    <row r="174">
+      <c r="A174" t="inlineStr">
+        <is>
+          <t>STEFANO</t>
+        </is>
+      </c>
+      <c r="B174" t="inlineStr">
+        <is>
+          <t>SQUILLACE</t>
+        </is>
+      </c>
+      <c r="C174" t="inlineStr">
+        <is>
+          <t>3513195420</t>
+        </is>
+      </c>
+      <c r="D174" t="inlineStr">
+        <is>
+          <t>VIA COLLODI 2</t>
+        </is>
+      </c>
+      <c r="E174" t="inlineStr">
+        <is>
+          <t>Taglio di Po</t>
+        </is>
+      </c>
+    </row>
+    <row r="175">
+      <c r="A175" t="inlineStr">
+        <is>
+          <t>ROBERTA</t>
+        </is>
+      </c>
+      <c r="B175" t="inlineStr">
+        <is>
+          <t>STAULO</t>
+        </is>
+      </c>
+      <c r="C175" t="inlineStr">
+        <is>
+          <t>3383102343</t>
+        </is>
+      </c>
+      <c r="D175" t="inlineStr">
+        <is>
+          <t>VIA UMBRIA 9</t>
+        </is>
+      </c>
+      <c r="E175" t="inlineStr">
+        <is>
+          <t>Taglio di Po</t>
+        </is>
+      </c>
+    </row>
+    <row r="176">
+      <c r="A176" t="inlineStr">
+        <is>
+          <t>ROBERTA</t>
+        </is>
+      </c>
+      <c r="B176" t="inlineStr">
+        <is>
+          <t>STAULO</t>
+        </is>
+      </c>
+      <c r="C176" t="inlineStr">
+        <is>
+          <t>3383102343</t>
+        </is>
+      </c>
+      <c r="D176" t="inlineStr">
+        <is>
+          <t>VIA KENNEDY J.F. 86</t>
+        </is>
+      </c>
+      <c r="E176" t="inlineStr">
+        <is>
+          <t>Taglio di Po</t>
+        </is>
+      </c>
+    </row>
+    <row r="177">
+      <c r="A177" t="inlineStr">
+        <is>
+          <t>RICCARDO</t>
+        </is>
+      </c>
+      <c r="B177" t="inlineStr">
+        <is>
+          <t>STEFANI</t>
+        </is>
+      </c>
+      <c r="C177" t="inlineStr">
+        <is>
+          <t>3485227275</t>
+        </is>
+      </c>
+      <c r="D177" t="inlineStr">
+        <is>
+          <t>VIA FERRARIA 12</t>
+        </is>
+      </c>
+      <c r="E177" t="inlineStr">
+        <is>
+          <t>Boara Pisani</t>
+        </is>
+      </c>
+    </row>
+    <row r="178">
+      <c r="A178" t="inlineStr">
+        <is>
+          <t>RICCARDO</t>
+        </is>
+      </c>
+      <c r="B178" t="inlineStr">
+        <is>
+          <t>STEFANI</t>
+        </is>
+      </c>
+      <c r="C178" t="inlineStr">
+        <is>
+          <t>0425/24133</t>
+        </is>
+      </c>
+      <c r="D178" t="inlineStr">
+        <is>
+          <t>VIA CASTIGLIONI A.VITALIS 6</t>
+        </is>
+      </c>
+      <c r="E178" t="inlineStr">
+        <is>
+          <t>Rovigo</t>
+        </is>
+      </c>
+    </row>
+    <row r="179">
+      <c r="A179" t="inlineStr">
+        <is>
+          <t>FRANCESCA LETIZIA</t>
+        </is>
+      </c>
+      <c r="B179" t="inlineStr">
+        <is>
+          <t>TAMBURELLO</t>
+        </is>
+      </c>
+      <c r="C179" t="inlineStr">
+        <is>
+          <t>378 0023086</t>
+        </is>
+      </c>
+      <c r="D179" t="inlineStr">
+        <is>
+          <t>VIA VITTORIO EMANUELE 107</t>
+        </is>
+      </c>
+      <c r="E179" t="inlineStr">
+        <is>
+          <t>Bergantino</t>
+        </is>
+      </c>
+    </row>
+    <row r="180">
+      <c r="A180" t="inlineStr">
+        <is>
+          <t>FRANCESCA LETIZIA</t>
+        </is>
+      </c>
+      <c r="B180" t="inlineStr">
+        <is>
+          <t>TAMBURELLO</t>
+        </is>
+      </c>
+      <c r="C180" t="inlineStr">
+        <is>
+          <t>3780023086</t>
+        </is>
+      </c>
+      <c r="D180" t="inlineStr">
+        <is>
+          <t>PZZ PIAZZA BERNINI 6</t>
+        </is>
+      </c>
+      <c r="E180" t="inlineStr">
+        <is>
+          <t>Melara</t>
+        </is>
+      </c>
+    </row>
+    <row r="181">
+      <c r="A181" t="inlineStr">
+        <is>
+          <t>ROBERTO</t>
+        </is>
+      </c>
+      <c r="B181" t="inlineStr">
+        <is>
+          <t>TENAN</t>
+        </is>
+      </c>
+      <c r="C181" t="inlineStr">
+        <is>
+          <t>0425/940130</t>
+        </is>
+      </c>
+      <c r="D181" t="inlineStr">
+        <is>
+          <t>VIA ROMA 391</t>
+        </is>
+      </c>
+      <c r="E181" t="inlineStr">
+        <is>
+          <t>Canaro</t>
+        </is>
+      </c>
+    </row>
+    <row r="182">
+      <c r="A182" t="inlineStr">
+        <is>
+          <t>MANUEL</t>
+        </is>
+      </c>
+      <c r="B182" t="inlineStr">
+        <is>
+          <t>TIRANA</t>
+        </is>
+      </c>
+      <c r="C182" t="inlineStr">
+        <is>
+          <t>0425/758413</t>
+        </is>
+      </c>
+      <c r="D182" t="inlineStr">
+        <is>
+          <t>VIA MORETTO ROBERTO DETTO 'ICARO' 16</t>
+        </is>
+      </c>
+      <c r="E182" t="inlineStr">
+        <is>
+          <t>Occhiobello</t>
+        </is>
+      </c>
+    </row>
+    <row r="183">
+      <c r="A183" t="inlineStr">
+        <is>
+          <t>OXANA</t>
+        </is>
+      </c>
+      <c r="B183" t="inlineStr">
+        <is>
+          <t>TOACA</t>
+        </is>
+      </c>
+      <c r="C183" t="inlineStr">
+        <is>
+          <t>0425/758413</t>
+        </is>
+      </c>
+      <c r="D183" t="inlineStr">
+        <is>
+          <t>VIA MORETTO ROBERTO DETTO 'ICARO' 16</t>
+        </is>
+      </c>
+      <c r="E183" t="inlineStr">
+        <is>
+          <t>Occhiobello</t>
+        </is>
+      </c>
+    </row>
+    <row r="184">
+      <c r="A184" t="inlineStr">
+        <is>
+          <t>SILVIA</t>
+        </is>
+      </c>
+      <c r="B184" t="inlineStr">
+        <is>
+          <t>TOGNOLO</t>
+        </is>
+      </c>
+      <c r="C184" t="inlineStr">
+        <is>
+          <t>042643411</t>
+        </is>
+      </c>
+      <c r="D184" t="inlineStr">
+        <is>
+          <t>PZA DELLA LIBERTA'  BOTTRIGHE 3</t>
+        </is>
+      </c>
+      <c r="E184" t="inlineStr">
+        <is>
+          <t>Adria</t>
+        </is>
+      </c>
+    </row>
+    <row r="185">
+      <c r="A185" t="inlineStr">
+        <is>
+          <t>SILVIA</t>
+        </is>
+      </c>
+      <c r="B185" t="inlineStr">
+        <is>
+          <t>TOGNOLO</t>
+        </is>
+      </c>
+      <c r="C185" t="inlineStr">
+        <is>
+          <t>0426/940206</t>
+        </is>
+      </c>
+      <c r="D185" t="inlineStr">
+        <is>
+          <t>PLE DEGLI ETRUSCHI 9</t>
+        </is>
+      </c>
+      <c r="E185" t="inlineStr">
+        <is>
+          <t>Adria</t>
+        </is>
+      </c>
+    </row>
+    <row r="186">
+      <c r="A186" t="inlineStr">
+        <is>
+          <t>LUCIO</t>
+        </is>
+      </c>
+      <c r="B186" t="inlineStr">
+        <is>
+          <t>TOMMASIN</t>
+        </is>
+      </c>
+      <c r="C186" t="inlineStr">
+        <is>
+          <t>0426-631449</t>
+        </is>
+      </c>
+      <c r="D186" t="inlineStr">
+        <is>
+          <t>VIA ROMA 42</t>
+        </is>
+      </c>
+      <c r="E186" t="inlineStr">
+        <is>
+          <t>Porto Viro</t>
+        </is>
+      </c>
+    </row>
+    <row r="187">
+      <c r="A187" t="inlineStr">
+        <is>
+          <t>ROSALIA</t>
+        </is>
+      </c>
+      <c r="B187" t="inlineStr">
+        <is>
+          <t>VEGGIAN</t>
+        </is>
+      </c>
+      <c r="C187" t="inlineStr">
+        <is>
+          <t>347/5517321</t>
+        </is>
+      </c>
+      <c r="D187" t="inlineStr">
+        <is>
+          <t>VLE FATTORI 1</t>
+        </is>
+      </c>
+      <c r="E187" t="inlineStr">
+        <is>
+          <t>Castelmassa</t>
+        </is>
+      </c>
+    </row>
+    <row r="188">
+      <c r="A188" t="inlineStr">
+        <is>
+          <t>GIAN LUIGI</t>
+        </is>
+      </c>
+      <c r="B188" t="inlineStr">
+        <is>
+          <t>VIVODA</t>
+        </is>
+      </c>
+      <c r="C188" t="inlineStr">
+        <is>
+          <t>353 4908615</t>
+        </is>
+      </c>
+      <c r="D188" t="inlineStr">
+        <is>
+          <t>PZA MADONNA SAN LUCA 23</t>
+        </is>
+      </c>
+      <c r="E188" t="inlineStr">
+        <is>
+          <t>Bosaro</t>
+        </is>
+      </c>
+    </row>
+    <row r="189">
+      <c r="A189" t="inlineStr">
+        <is>
+          <t>RAFFAELLO</t>
+        </is>
+      </c>
+      <c r="B189" t="inlineStr">
+        <is>
+          <t>VOLTAN</t>
+        </is>
+      </c>
+      <c r="C189" t="inlineStr">
+        <is>
+          <t>0426340134</t>
+        </is>
+      </c>
+      <c r="D189" t="inlineStr">
+        <is>
+          <t>VIA MARINAI D ITALIA 4</t>
+        </is>
+      </c>
+      <c r="E189" t="inlineStr">
+        <is>
+          <t>Rosolina</t>
+        </is>
+      </c>
+    </row>
+    <row r="190">
+      <c r="A190" t="inlineStr">
+        <is>
+          <t>SILVIA</t>
+        </is>
+      </c>
+      <c r="B190" t="inlineStr">
+        <is>
+          <t>ZAGHI</t>
+        </is>
+      </c>
+      <c r="C190" t="inlineStr">
+        <is>
+          <t>0426/346824</t>
+        </is>
+      </c>
+      <c r="D190" t="inlineStr">
+        <is>
+          <t>VIA COLLODI 2</t>
+        </is>
+      </c>
+      <c r="E190" t="inlineStr">
+        <is>
+          <t>Taglio di Po</t>
+        </is>
+      </c>
+    </row>
+    <row r="191">
+      <c r="A191" t="inlineStr">
+        <is>
+          <t>ALA</t>
+        </is>
+      </c>
+      <c r="B191" t="inlineStr">
+        <is>
+          <t>ZAHARIA</t>
+        </is>
+      </c>
+      <c r="C191" t="inlineStr">
+        <is>
+          <t>0425/1818675</t>
+        </is>
+      </c>
+      <c r="D191" t="inlineStr">
+        <is>
+          <t>VIA MONTE GRAPPA 1</t>
+        </is>
+      </c>
+      <c r="E191" t="inlineStr">
+        <is>
+          <t>Lendinara</t>
+        </is>
+      </c>
+    </row>
+    <row r="192">
+      <c r="A192" t="inlineStr">
+        <is>
+          <t>CHIARA</t>
+        </is>
+      </c>
+      <c r="B192" t="inlineStr">
+        <is>
+          <t>ZAMBON</t>
+        </is>
+      </c>
+      <c r="C192" t="inlineStr">
+        <is>
+          <t>3245317963</t>
+        </is>
+      </c>
+      <c r="D192" t="inlineStr">
+        <is>
+          <t>PZZ LIBERTA' 43</t>
+        </is>
+      </c>
+      <c r="E192" t="inlineStr">
+        <is>
+          <t>Castelmassa</t>
+        </is>
+      </c>
+    </row>
+    <row r="193">
+      <c r="A193" t="inlineStr">
+        <is>
+          <t>CARLUCCIO</t>
+        </is>
+      </c>
+      <c r="B193" t="inlineStr">
+        <is>
+          <t>ZANGIROLAMI</t>
+        </is>
+      </c>
+      <c r="C193" t="inlineStr">
+        <is>
+          <t>0426-320433</t>
+        </is>
+      </c>
+      <c r="D193" t="inlineStr">
+        <is>
+          <t>VIA TRIESTE 17</t>
+        </is>
+      </c>
+      <c r="E193" t="inlineStr">
+        <is>
+          <t>Porto Viro</t>
+        </is>
+      </c>
+    </row>
+    <row r="194">
+      <c r="A194" t="inlineStr">
+        <is>
+          <t>FLAVIO</t>
+        </is>
+      </c>
+      <c r="B194" t="inlineStr">
+        <is>
+          <t>ZANIRATO</t>
+        </is>
+      </c>
+      <c r="C194" t="inlineStr">
+        <is>
+          <t>0425/31010</t>
+        </is>
+      </c>
+      <c r="D194" t="inlineStr">
+        <is>
+          <t>VLE GRAMSCI ANTONIO 38</t>
+        </is>
+      </c>
+      <c r="E194" t="inlineStr">
+        <is>
+          <t>Rovigo</t>
+        </is>
+      </c>
+    </row>
+    <row r="195">
+      <c r="A195" t="inlineStr">
+        <is>
+          <t>MARIA LUCIA</t>
+        </is>
+      </c>
+      <c r="B195" t="inlineStr">
+        <is>
+          <t>ZARAMELLA</t>
+        </is>
+      </c>
+      <c r="C195" t="inlineStr">
+        <is>
+          <t>0425/88021</t>
+        </is>
+      </c>
+      <c r="D195" t="inlineStr">
+        <is>
+          <t>VLE DELLA RIMEMBRANZA 159</t>
+        </is>
+      </c>
+      <c r="E195" t="inlineStr">
+        <is>
+          <t>Ceneselli</t>
+        </is>
+      </c>
+    </row>
+    <row r="196">
+      <c r="A196" t="inlineStr">
+        <is>
+          <t>GIADA</t>
+        </is>
+      </c>
+      <c r="B196" t="inlineStr">
+        <is>
+          <t>ZENNARO</t>
+        </is>
+      </c>
+      <c r="C196" t="inlineStr">
+        <is>
+          <t>0425/935374</t>
+        </is>
+      </c>
+      <c r="D196" t="inlineStr">
+        <is>
+          <t>VLE DEI MILLE 284A</t>
+        </is>
+      </c>
+      <c r="E196" t="inlineStr">
+        <is>
+          <t>Rovigo</t>
+        </is>
+      </c>
+    </row>
+    <row r="197">
+      <c r="A197" t="inlineStr">
+        <is>
+          <t>GIADA</t>
+        </is>
+      </c>
+      <c r="B197" t="inlineStr">
+        <is>
+          <t>ZENNARO</t>
+        </is>
+      </c>
+      <c r="C197" t="inlineStr">
+        <is>
+          <t>0425/22277</t>
+        </is>
+      </c>
+      <c r="D197" t="inlineStr">
+        <is>
+          <t>VIA CASTIGLIONI A.VITALIS 6</t>
+        </is>
+      </c>
+      <c r="E197" t="inlineStr">
+        <is>
+          <t>Rovigo</t>
+        </is>
+      </c>
+    </row>
+    <row r="198">
+      <c r="A198" t="inlineStr">
+        <is>
+          <t>LUDMILA</t>
+        </is>
+      </c>
+      <c r="B198" t="inlineStr">
+        <is>
+          <t>ZOP</t>
+        </is>
+      </c>
+      <c r="C198" t="inlineStr">
+        <is>
+          <t>0425/509250</t>
+        </is>
+      </c>
+      <c r="D198" t="inlineStr">
+        <is>
+          <t>RVI MIANI GIOVANNI 66</t>
+        </is>
+      </c>
+      <c r="E198" t="inlineStr">
+        <is>
+          <t>Badia Polesine</t>
+        </is>
+      </c>
+    </row>
+    <row r="199">
+      <c r="A199" t="inlineStr">
+        <is>
+          <t>SARA</t>
+        </is>
+      </c>
+      <c r="B199" t="inlineStr">
+        <is>
+          <t>ZORZAN</t>
+        </is>
+      </c>
+      <c r="C199" t="inlineStr">
+        <is>
+          <t>0425/31010</t>
+        </is>
+      </c>
+      <c r="D199" t="inlineStr">
+        <is>
+          <t>VLE GRAMSCI ANTONIO 38</t>
+        </is>
+      </c>
+      <c r="E199" t="inlineStr">
+        <is>
+          <t>Rovigo</t>
+        </is>
+      </c>
+    </row>
+    <row r="200">
+      <c r="A200" t="inlineStr">
+        <is>
+          <t>ANNA MARIA</t>
+        </is>
+      </c>
+      <c r="B200" t="inlineStr">
+        <is>
+          <t>ZUCCOLO</t>
+        </is>
+      </c>
+      <c r="C200" t="inlineStr">
+        <is>
+          <t>0425/778440</t>
+        </is>
+      </c>
+      <c r="D200" t="inlineStr">
+        <is>
+          <t>PZA XX SETTEMBRE 4</t>
+        </is>
+      </c>
+      <c r="E200" t="inlineStr">
+        <is>
+          <t>Gavello</t>
+        </is>
+      </c>
+    </row>
+    <row r="201">
+      <c r="A201" t="inlineStr">
+        <is>
+          <t>ANNA MARIA</t>
+        </is>
+      </c>
+      <c r="B201" t="inlineStr">
+        <is>
+          <t>ZUCCOLO</t>
+        </is>
+      </c>
+      <c r="C201" t="inlineStr">
+        <is>
+          <t>0425/908528</t>
+        </is>
+      </c>
+      <c r="D201" t="inlineStr">
+        <is>
+          <t>VIA CORTE BARCHESSA 26</t>
+        </is>
+      </c>
+      <c r="E201" t="inlineStr">
+        <is>
+          <t>Villadose</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>