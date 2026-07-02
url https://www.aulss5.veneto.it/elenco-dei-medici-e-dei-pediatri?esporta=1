--- v1 (2026-05-18)
+++ v2 (2026-07-02)
@@ -410,51 +410,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:E201"/>
+  <dimension ref="A1:E215"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Cognome</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Nome</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>Telefono</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
@@ -539,88 +539,88 @@
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>VIA ROMA 58/A</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
           <t>Porto Viro</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>FRANCESCO</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>ARILLOTTA</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>0425/497272</t>
+          <t>0425/31010</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>VIA ROSSI MARIO 70</t>
+          <t>VLE GRAMSCI ANTONIO 38</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>Costa di Rovigo</t>
+          <t>Rovigo</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>FRANCESCO</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>ARILLOTTA</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>0425/31010</t>
+          <t>0425/497272</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>VLE GRAMSCI ANTONIO 38</t>
+          <t>VIA ROSSI MARIO 70</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>Rovigo</t>
+          <t>Costa di Rovigo</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>TOMMASO</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>ARILLOTTA</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>327 2306855</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t>VIA ZONA INDUSTRIALE 32E</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
@@ -647,5189 +647,5562 @@
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t>VIA MARCONI GUGLIELMO 3</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
           <t>Occhiobello</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>VINCENZO</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>ASSUMMA</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>0425/703382</t>
+          <t>0425/1818675</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>VIA KENNEDY JOHN FITZ GERALD 2</t>
+          <t>VIA MONTE GRAPPA 1</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>San Bellino</t>
+          <t>Lendinara</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>VINCENZO</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>ASSUMMA</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>0425/1818675</t>
+          <t>0425/703382</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>VIA MONTE GRAPPA 1</t>
+          <t>VIA KENNEDY JOHN FITZ GERALD 2</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>Lendinara</t>
+          <t>San Bellino</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>ANDREA</t>
+          <t>VINCENZO</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>BARACCA</t>
+          <t>ASSUMMA</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>375 6824582</t>
+          <t>0425/1818675</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>VIA ARIOSTE 1494</t>
+          <t>VIA MONTE GRAPPA 1</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>Bagnolo di Po</t>
+          <t>Lendinara</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>ANDREA</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>BARACCA</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>0425/725780</t>
+          <t>375 6824582</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>VIALE PROF UGO GRISETTI 265</t>
+          <t>VIA ARIOSTE 1494</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>Trecenta</t>
+          <t>Bagnolo di Po</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>LAURETTA MARIA ROSARIA</t>
+          <t>ANDREA</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>BARALDI</t>
+          <t>BARACCA</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>0425/29879</t>
+          <t>0425/725780</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>VIA GRIMANI M. 6</t>
+          <t>VIALE PROF UGO GRISETTI 265</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>Rovigo</t>
+          <t>Trecenta</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>FAISY</t>
+          <t>LAURETTA MARIA ROSARIA</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>BASSAL</t>
+          <t>BARALDI</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>0425/1818675</t>
+          <t>0425/29879</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>VIA MONTE GRAPPA 1</t>
+          <t>VIA GRIMANI M. 6</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>Lendinara</t>
+          <t>Rovigo</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>FRANCESCO</t>
+          <t>FAISY</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>BEDENDO</t>
+          <t>BASSAL</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>0425200243</t>
+          <t>0425/1818675</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>VIA VIERNHEIM 59/1</t>
+          <t>VIA MONTE GRAPPA 1</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>Rovigo</t>
+          <t>Lendinara</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
-          <t>GIORGIA ALESSANDRA</t>
+          <t>FAISY</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>BEDENDO</t>
+          <t>BASSAL</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>3711223684</t>
+          <t>0425/1818675</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>VLE AMENDOLA GIOVANNI 17/B</t>
+          <t>VIA MONTE GRAPPA 1</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>Rovigo</t>
+          <t>Lendinara</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
-          <t>LUCA</t>
+          <t>FRANCESCO</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>BELLETTATO</t>
+          <t>BEDENDO</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>0425 751468</t>
+          <t>0425200243</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>VIA MAFFEI 371</t>
+          <t>VIA VIERNHEIM 59/1</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>Stienta</t>
+          <t>Rovigo</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
-          <t>MASSIMO</t>
+          <t>GIORGIA ALESSANDRA</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>BENVEGNU'</t>
+          <t>BEDENDO</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>335 5458951</t>
+          <t>3711223684</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>VIA PEGOLINI PIETRO 8</t>
+          <t>VLE AMENDOLA GIOVANNI 17/B</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>Adria</t>
+          <t>Rovigo</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
-          <t>RAFFAELLA</t>
+          <t>LUCA</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>BIGHIN</t>
+          <t>BELLETTATO</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>351 8208389</t>
+          <t>0425 751468</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>VIA MANZONI ALESSANDRO 23</t>
+          <t>VIA MAFFEI 371</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>Adria</t>
+          <t>Stienta</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
-          <t>BRUNO</t>
+          <t>MASSIMO</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>BIGNARDI</t>
+          <t>BENVEGNU'</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>0425 751468</t>
+          <t>335 5458951</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>VIA MAFFEI 371</t>
+          <t>VIA PEGOLINI PIETRO 8</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>Stienta</t>
+          <t>Adria</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
-          <t>BRUNO</t>
+          <t>RAFFAELLA</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>BIGNARDI</t>
+          <t>BIGHIN</t>
+        </is>
+      </c>
+      <c r="C21" t="inlineStr">
+        <is>
+          <t>351 8208389</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>VIA MAGENTA 113</t>
+          <t>VIA MANZONI ALESSANDRO 23</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>Castelguglielmo</t>
+          <t>Adria</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>BRUNO</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>BIGNARDI</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
           <t>0425/702344</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>VIA MARCONI GUGLIELMO 77</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
           <t>Canda</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
-          <t>CLAUDIA</t>
+          <t>BRUNO</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>BOLDRIN</t>
+          <t>BIGNARDI</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>0425/509250</t>
+          <t>0425 751468</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>RVI MIANI GIOVANNI 66</t>
+          <t>VIA MAFFEI 371</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>Badia Polesine</t>
+          <t>Stienta</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
-          <t>LUISA</t>
+          <t>BRUNO</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>BOLDRIN</t>
-[...4 lines deleted...]
-          <t>0425/509250</t>
+          <t>BIGNARDI</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>RVI MIANI GIOVANNI 66</t>
+          <t>VIA MAGENTA 113</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>Badia Polesine</t>
+          <t>Castelguglielmo</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>CLAUDIA</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>BONDESAN</t>
+          <t>BOLDRIN</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>329 5590595</t>
+          <t>0425/509250</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>VLE AMENDOLA GIOVANNI 17B</t>
+          <t>RVI MIANI GIOVANNI 66</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>Rovigo</t>
+          <t>Badia Polesine</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
-          <t>MATTEO</t>
+          <t>LUISA</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>BORGATO</t>
+          <t>BOLDRIN</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>3924242219</t>
+          <t>0425/509250</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>VIA CASTELLO 37</t>
-[...2 lines deleted...]
-      <c r="E26" t="inlineStr"/>
+          <t>RVI MIANI GIOVANNI 66</t>
+        </is>
+      </c>
+      <c r="E26" t="inlineStr">
+        <is>
+          <t>Badia Polesine</t>
+        </is>
+      </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
-          <t>CINZIA</t>
+          <t>CLAUDIA</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>BOSCOLO</t>
+          <t>BONDESAN</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>042529800</t>
+          <t>329 5590595</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>VLO VALIER SILVESTRO 5</t>
+          <t>VLE AMENDOLA GIOVANNI 17B</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
           <t>Rovigo</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
-          <t>ANSELMO</t>
+          <t>MATTEO</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>BOVO</t>
+          <t>BORGATO</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>04261913005</t>
+          <t>3924242219</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>VIA MATTEOTTI GIACOMO 42</t>
-[...6 lines deleted...]
-      </c>
+          <t>VIA CASTELLO 37</t>
+        </is>
+      </c>
+      <c r="E28" t="inlineStr"/>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
-          <t>ANSELMO</t>
+          <t>CINZIA</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>BOVO</t>
+          <t>BOSCOLO</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>0426/346824</t>
+          <t>042529800</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>VIA COLLODI 2</t>
+          <t>VLO VALIER SILVESTRO 5</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>Taglio di Po</t>
+          <t>Rovigo</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
-          <t>MAURIZIO</t>
+          <t>ANSELMO</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>BRAGHIN</t>
+          <t>BOVO</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>0426/504000</t>
+          <t>0426/346824</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>VIA SANTUARIO 25</t>
+          <t>VIA COLLODI 2</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>Pettorazza Grimani</t>
+          <t>Taglio di Po</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
-          <t>MAURIZIO</t>
+          <t>ANSELMO</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>BRAGHIN</t>
+          <t>BOVO</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>3382611622</t>
+          <t>04261913005</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>P.ZZA IV NOVEMBRE - CA' EMO 7</t>
-[...2 lines deleted...]
-      <c r="E31" t="inlineStr"/>
+          <t>VIA MATTEOTTI GIACOMO 42</t>
+        </is>
+      </c>
+      <c r="E31" t="inlineStr">
+        <is>
+          <t>Ariano nel Polesine</t>
+        </is>
+      </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>MAURIZIO</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>BRAGHIN</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
           <t>3382611622</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>VIA ARGINELLI-FASANA 44</t>
-[...6 lines deleted...]
-      </c>
+          <t>P.ZZA IV NOVEMBRE - CA' EMO 7</t>
+        </is>
+      </c>
+      <c r="E32" t="inlineStr"/>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
-          <t>IDA</t>
+          <t>MAURIZIO</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>CABERLETTI</t>
+          <t>BRAGHIN</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>0425/709858</t>
+          <t>0426/504000</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>VIA ROMA 12</t>
+          <t>VIA SANTUARIO 25</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>Gaiba</t>
+          <t>Pettorazza Grimani</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
-          <t>IDA</t>
+          <t>MAURIZIO</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>CABERLETTI</t>
+          <t>BRAGHIN</t>
+        </is>
+      </c>
+      <c r="C34" t="inlineStr">
+        <is>
+          <t>3382611622</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>VIA MAFFEI 371</t>
+          <t>VIA ARGINELLI-FASANA 44</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>Stienta</t>
+          <t>Adria</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
-          <t>MARCO</t>
+          <t>IDA</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>CALORE</t>
-[...4 lines deleted...]
-          <t>0425/509250</t>
+          <t>CABERLETTI</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>RVI MIANI GIOVANNI 66</t>
+          <t>VIA MAFFEI 371</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>Badia Polesine</t>
+          <t>Stienta</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
-          <t>FABRIZIO</t>
+          <t>IDA</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>CAMPANATI</t>
+          <t>CABERLETTI</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>0425/938047</t>
+          <t>0425/709858</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>VIA 43 MARTIRI 222</t>
+          <t>VIA ROMA 12</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>Villamarzana</t>
+          <t>Gaiba</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
-          <t>SUSANNA</t>
+          <t>MARCO</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>CARRETTI</t>
+          <t>CALORE</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>0425/1818675</t>
+          <t>0425/509250</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>VIA MONTE GRAPPA 1</t>
+          <t>RVI MIANI GIOVANNI 66</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>Lendinara</t>
+          <t>Badia Polesine</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
-          <t>ANTONIO</t>
+          <t>FABRIZIO</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>CASERTA</t>
+          <t>CAMPANATI</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>0425/410904</t>
+          <t>0425/938047</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>VLE PUCCINI GIACOMO 1</t>
+          <t>VIA 43 MARTIRI 222</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>Rovigo</t>
+          <t>Villamarzana</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
-          <t>ANGELA</t>
+          <t>FABRIZIO</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>CASTRONUOVO</t>
+          <t>CAMPANATI</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>0425/758413</t>
+          <t>0425/938047</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>VIA MORETTO ROBERTO DETTO 'ICARO' 16</t>
+          <t>VIA 43 MARTIRI 222</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>Occhiobello</t>
+          <t>Villamarzana</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
-          <t>GIOVANNI</t>
+          <t>SUSANNA</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>CATALANO</t>
+          <t>CARRETTI</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>0426/940206</t>
+          <t>0425/1818675</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>VIA CENTRO 25</t>
+          <t>VIA MONTE GRAPPA 1</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>Papozze</t>
+          <t>Lendinara</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
-          <t>GIOVANNI</t>
+          <t>SUSANNA</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>CATALANO</t>
+          <t>CARRETTI</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>0426/940206</t>
+          <t>0425/1818675</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>PLE DEGLI ETRUSCHI 9</t>
+          <t>VIA MONTE GRAPPA 1</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>Adria</t>
+          <t>Lendinara</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
-          <t>MARIA</t>
+          <t>ANTONIO</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>CECCHETTO</t>
+          <t>CASERTA</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>0425/21990</t>
+          <t>0425/410904</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>VIA GIORDANO BRUNO 1</t>
+          <t>VLE PUCCINI GIACOMO 1</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
           <t>Rovigo</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
-          <t>RITA PIA</t>
+          <t>ANGELA</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>CERESATTO</t>
+          <t>CASTRONUOVO</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>0425/31010</t>
+          <t>0425/758413</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>VLE GRAMSCI ANTONIO 38</t>
+          <t>VIA MORETTO ROBERTO DETTO 'ICARO' 16</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>Rovigo</t>
+          <t>Occhiobello</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
-          <t>RITA PIA</t>
+          <t>GIOVANNI</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>CERESATTO</t>
+          <t>CATALANO</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>0425/484394</t>
+          <t>0426/940206</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>PZA POLESANI NEL MONDO 2</t>
+          <t>PLE DEGLI ETRUSCHI 9</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>Rovigo</t>
+          <t>Adria</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
-          <t>MARIA ANTONIETTA</t>
+          <t>GIOVANNI</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>CHIRIACO'</t>
+          <t>CATALANO</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>0425/444730</t>
+          <t>0426/940206</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>VIA SOLIANI C. 153</t>
+          <t>VIA CENTRO 25</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>Polesella</t>
+          <t>Papozze</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
-          <t>MORENO</t>
+          <t>MARIA</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>CONCATO</t>
+          <t>CECCHETTO</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>351 9194565</t>
+          <t>0425/21990</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>VIA PIAVE 67</t>
+          <t>VIA GIORDANO BRUNO 1</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>Ficarolo</t>
+          <t>Rovigo</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
-          <t>MORENO</t>
+          <t>RITA PIA</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>CONCATO</t>
+          <t>CERESATTO</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>0425/725780</t>
+          <t>0425/31010</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t>VIALE PROF UGO GRISETTI 265</t>
+          <t>VLE GRAMSCI ANTONIO 38</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>Trecenta</t>
+          <t>Rovigo</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
-          <t>MORENO</t>
+          <t>RITA PIA</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>CONCATO</t>
+          <t>CERESATTO</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>351 9194565</t>
+          <t>0425/484394</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>VIA ROMA 41</t>
+          <t>PZA POLESANI NEL MONDO 2</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>Salara</t>
+          <t>Rovigo</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
-          <t>ALESSANDRA</t>
+          <t>MARIA ANTONIETTA</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>COSTANZO</t>
+          <t>CHIRIACO'</t>
+        </is>
+      </c>
+      <c r="C49" t="inlineStr">
+        <is>
+          <t>0425/444730</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>VLE PORTA ADIGE 45</t>
+          <t>VIA SOLIANI C. 153</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>Rovigo</t>
+          <t>Polesella</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
-          <t>ALESSANDRA</t>
+          <t>MORENO</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>COSTANZO</t>
+          <t>CONCATO</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>0425/22277</t>
+          <t>351 9194565</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>VIA CASTIGLIONI A.VITALIS 6</t>
+          <t>VIA PIAVE 67</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>Rovigo</t>
+          <t>Ficarolo</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
-          <t>IRINA</t>
+          <t>MORENO</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>COTOVICI</t>
+          <t>CONCATO</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>0425/1818168</t>
+          <t>0425/725780</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t>PZA FRACCON T. 239</t>
+          <t>VIALE PROF UGO GRISETTI 265</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>Pontecchio Polesine</t>
+          <t>Trecenta</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
-          <t>LAURA</t>
+          <t>MORENO</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>CUOGHI</t>
+          <t>CONCATO</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>0425/509250</t>
+          <t>351 9194565</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>RVI MIANI GIOVANNI 66</t>
+          <t>VIA ROMA 41</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>Badia Polesine</t>
+          <t>Salara</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
-          <t>LAURA</t>
+          <t>ALESSANDRA</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>DALL'ARMELLINA</t>
+          <t>COSTANZO</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>0425/725780</t>
+          <t>0425/22277</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>VIALE PROF UGO GRISETTI 265</t>
+          <t>VIA CASTIGLIONI A.VITALIS 6</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>Trecenta</t>
+          <t>Rovigo</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
-          <t>LAURA</t>
+          <t>ALESSANDRA</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>DALL'ARMELLINA</t>
-[...4 lines deleted...]
-          <t>0425/50533</t>
+          <t>COSTANZO</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>PZZ LIBERTA' 86</t>
+          <t>VLE PORTA ADIGE 45</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>Giacciano con Baruchella</t>
+          <t>Rovigo</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
-          <t>LAURA</t>
+          <t>IRINA</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>DALL'ARMELLINA</t>
+          <t>COTOVICI</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>349 7841398</t>
+          <t>0425/1818168</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>PZZ ALIGHIERI DANTE 13</t>
+          <t>PZA FRACCON T. 239</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>Giacciano con Baruchella</t>
+          <t>Pontecchio Polesine</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
-          <t>MASSIMO</t>
+          <t>LAURA</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>DE FIORE</t>
+          <t>CUOGHI</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>0425/31010</t>
+          <t>0425/509250</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>VLE GRAMSCI ANTONIO 38</t>
+          <t>RVI MIANI GIOVANNI 66</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>Rovigo</t>
+          <t>Badia Polesine</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
-          <t>RENATO</t>
+          <t>LAURA</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>DE RITA</t>
+          <t>DALL'ARMELLINA</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>0425/30635</t>
+          <t>349 7841398</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>VLE TISI BENVENUTO DA G. 7</t>
+          <t>PZZ ALIGHIERI DANTE 13</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>Rovigo</t>
+          <t>Giacciano con Baruchella</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
-          <t>FLORINDA</t>
+          <t>LAURA</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>DESTRO</t>
+          <t>DALL'ARMELLINA</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>0425/641880</t>
+          <t>0425/725780</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>VIA SANTA SOFIA 22</t>
+          <t>VIALE PROF UGO GRISETTI 265</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>Lendinara</t>
+          <t>Trecenta</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
-          <t>LUCA</t>
+          <t>LAURA</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>DI NOVO</t>
+          <t>DALL'ARMELLINA</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>351 4969772</t>
+          <t>0425/50533</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>VLE FATTORI 1</t>
+          <t>PZZ LIBERTA' 86</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>Castelmassa</t>
+          <t>Giacciano con Baruchella</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
-          <t>VITTORIO GIUSEPPE</t>
+          <t>MASSIMO</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>DONZELLI</t>
+          <t>DE FIORE</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>0425/410540</t>
+          <t>0425/31010</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>VLE PUCCINI GIACOMO 16</t>
+          <t>VLE GRAMSCI ANTONIO 38</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
           <t>Rovigo</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
-          <t>ROBERTO</t>
+          <t>RENATO</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>FANTE</t>
+          <t>DE RITA</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>329 3662566</t>
+          <t>0425/30635</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>PZA FETONTE 32</t>
+          <t>VLE TISI BENVENUTO DA G. 7</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>Crespino</t>
+          <t>Rovigo</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
-          <t>DARIA</t>
+          <t>FLORINDA</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>FANTINATI</t>
+          <t>DESTRO</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>0425/758413</t>
+          <t>0425/641880</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>VIA MORETTO ROBERTO DETTO 'ICARO' 16</t>
+          <t>VIA SANTA SOFIA 22</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>Occhiobello</t>
+          <t>Lendinara</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
-          <t>FRANCESCO</t>
+          <t>LUCA</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>FATTORUSO</t>
+          <t>DI NOVO</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>351 6856251</t>
+          <t>351 4969772</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>CLE COSTA 12</t>
+          <t>VLE FATTORI 1</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>Loreo</t>
+          <t>Castelmassa</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
-          <t>MAURO</t>
+          <t>VITTORIO GIUSEPPE</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>FAVARON</t>
+          <t>DONZELLI</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>0426340166</t>
+          <t>0425/410540</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>VIA CARABELLA 50</t>
+          <t>VLE PUCCINI GIACOMO 16</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>Rosolina</t>
+          <t>Rovigo</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
-          <t>MICHELE</t>
+          <t>VITTORIO GIUSEPPE</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>FERLINI</t>
+          <t>DONZELLI</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>0425/1818675</t>
+          <t>0425/410540</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>VIA MONTE GRAPPA 1</t>
+          <t>VLE PUCCINI GIACOMO 16</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>Lendinara</t>
+          <t>Rovigo</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
-          <t>NICOLETTA</t>
+          <t>ROBERTO</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>FERRARESE</t>
+          <t>FANTE</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>0425/412344</t>
+          <t>329 3662566</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>VLE PUCCINI GIACOMO 26</t>
+          <t>PZA FETONTE 32</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>Rovigo</t>
+          <t>Crespino</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
-          <t>VITO</t>
+          <t>DARIA</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>FERROCI</t>
+          <t>FANTINATI</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>333 3976272</t>
+          <t>0425/758413</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>VLE FATTORI 1</t>
+          <t>VIA MORETTO ROBERTO DETTO 'ICARO' 16</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>Castelmassa</t>
+          <t>Occhiobello</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
-          <t>RAMONA</t>
+          <t>FRANCESCO</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>GALLI</t>
+          <t>FATTORUSO</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>0425/725780</t>
+          <t>351 6856251</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>VIALE PROF UGO GRISETTI 265</t>
+          <t>CLE COSTA 12</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>Trecenta</t>
+          <t>Loreo</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
-          <t>MATTEO</t>
+          <t>MAURO</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>GANDOLFI</t>
+          <t>FAVARON</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>0425 751468</t>
+          <t>0426340166</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>VIA MAFFEI 371</t>
+          <t>VIA CARABELLA 50</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>Stienta</t>
+          <t>Rosolina</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
-          <t>MATTEO</t>
+          <t>MICHELE</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>GANDOLFI</t>
+          <t>FERLINI</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>0425/751468</t>
+          <t>0425/1818675</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t>PZZ MAGGIORE 9</t>
+          <t>VIA MONTE GRAPPA 1</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>Occhiobello</t>
+          <t>Lendinara</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
-          <t>CLAUDIA</t>
+          <t>MICHELE</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>GELLI</t>
+          <t>FERLINI</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>3338220386</t>
+          <t>0425/1818675</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>LRG GRADASSI 15/A</t>
+          <t>VIA MONTE GRAPPA 1</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>Badia Polesine</t>
+          <t>Lendinara</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
-          <t>BARBARA</t>
+          <t>NICOLETTA</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>GENNARI</t>
+          <t>FERRARESE</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>351 7747933</t>
+          <t>0425/412344</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>VIA MAZZINI GIUSEPPE 160</t>
+          <t>VLE PUCCINI GIACOMO 26</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t>Calto</t>
+          <t>Rovigo</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
-          <t>BARBARA</t>
+          <t>VITO</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>GENNARI</t>
+          <t>FERROCI</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>0425/725780</t>
+          <t>333 3976272</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>VIALE PROF UGO GRISETTI 265</t>
+          <t>VLE FATTORI 1</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>Trecenta</t>
+          <t>Castelmassa</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
-          <t>BASILIO</t>
+          <t>RAMONA</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>GERMANO'</t>
+          <t>GALLI</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>347 6839911</t>
+          <t>0425/725780</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t>VIA PEGOLINI PIETRO 8</t>
+          <t>VIALE PROF UGO GRISETTI 265</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
-          <t>Adria</t>
+          <t>Trecenta</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
-          <t>LUCIANO</t>
+          <t>MATTEO</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>GHIRALDELLI</t>
+          <t>GANDOLFI</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>0425/1752055</t>
+          <t>0425 751468</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t>VIA SABBIONI 5</t>
+          <t>VIA MAFFEI 371</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
-          <t>Villanova del Ghebbo</t>
+          <t>Stienta</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
-          <t>CINZIA</t>
+          <t>MATTEO</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>GHIRARDELLO</t>
+          <t>GANDOLFI</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>349 3684775</t>
+          <t>0425/751468</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t>VIA ROMA 31 E</t>
+          <t>PZZ MAGGIORE 9</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
-          <t>Fratta Polesine</t>
+          <t>Occhiobello</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
-          <t>CINZIA</t>
+          <t>CLAUDIA</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>GHIRARDELLO</t>
+          <t>GELLI</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>0425/1752055</t>
+          <t>3338220386</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t>VIA SABBIONI 5</t>
+          <t>LRG GRADASSI 15/A</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
-          <t>Villanova del Ghebbo</t>
+          <t>Badia Polesine</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
-          <t>GIULIA</t>
+          <t>BARBARA</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>GHIRARDINI</t>
+          <t>GENNARI</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>0425/22277</t>
+          <t>0425/725780</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t>VIA CASTIGLIONI A.VITALIS 6</t>
+          <t>VIALE PROF UGO GRISETTI 265</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
-          <t>Rovigo</t>
+          <t>Trecenta</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
-          <t>GIULIA</t>
+          <t>BARBARA</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>GHIRARDINI</t>
+          <t>GENNARI</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>0425/22277</t>
+          <t>351 7747933</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t>VIA BASSA 1</t>
+          <t>VIA MAZZINI GIUSEPPE 160</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
-          <t>Rovigo</t>
+          <t>Calto</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
-          <t>ROBERTO</t>
+          <t>BASILIO</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>GIRARDI</t>
+          <t>GERMANO'</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>0426 41958</t>
+          <t>347 6839911</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
-          <t>VIA MARCONI GUGLIELMO 29/F</t>
+          <t>VIA PEGOLINI PIETRO 8</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
           <t>Adria</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
-          <t>ELISA</t>
+          <t>LUCIANO</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>GIRRI</t>
+          <t>GHIRALDELLI</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>0425/22277</t>
+          <t>0425/1752055</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t>VIA CASTIGLIONI A.VITALIS 6</t>
+          <t>VIA SABBIONI 5</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
-          <t>Rovigo</t>
+          <t>Villanova del Ghebbo</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
-          <t>ALESSIO ALBINO</t>
+          <t>CINZIA</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>GIULIANO</t>
+          <t>GHIRARDELLO</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>351 6720691</t>
+          <t>349 3684775</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
-          <t>VIA MARTIRI 25 APRILE 10</t>
+          <t>VIA ROMA 31 E</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
-          <t>Ceregnano</t>
+          <t>Fratta Polesine</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
-          <t>ORLANDO</t>
+          <t>CINZIA</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>GROSSATO</t>
+          <t>GHIRARDELLO</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>0426/320876</t>
+          <t>0425/1752055</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t>VIA CONTARINI 9/B</t>
+          <t>VIA SABBIONI 5</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
-          <t>Porto Viro</t>
+          <t>Villanova del Ghebbo</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
-          <t>ANNUNZIATA</t>
+          <t>GIULIA</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>INDINO</t>
+          <t>GHIRARDINI</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>3939758588</t>
+          <t>0425/22277</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t>PZZ CADUTI DELLA REPUBBLICA 6</t>
+          <t>VIA BASSA 1</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
-          <t>Fiesso Umbertiano</t>
+          <t>Rovigo</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
-          <t>AMIRA</t>
+          <t>GIULIA</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>KILZIE</t>
+          <t>GHIRARDINI</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>342 6464693</t>
+          <t>0425/22277</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
-          <t>VLE AMENDOLA GIOVANNI 17 B</t>
+          <t>VIA CASTIGLIONI A.VITALIS 6</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
           <t>Rovigo</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
-          <t>TATIANA</t>
+          <t>ROBERTO</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>KONECNA</t>
+          <t>GIRARDI</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>0425/24133</t>
+          <t>0426 41958</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
-          <t>VIA CASTIGLIONI A.VITALIS 6</t>
+          <t>VIA MARCONI GUGLIELMO 29/F</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
-          <t>Rovigo</t>
+          <t>Adria</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
-          <t>GIANLORENZO</t>
+          <t>ELISA</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>LAGO</t>
+          <t>GIRRI</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>0426/346824</t>
+          <t>0425/22277</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
-          <t>VIA ROMA 673</t>
+          <t>VIA CASTIGLIONI A.VITALIS 6</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
-          <t>Corbola</t>
+          <t>Rovigo</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
-          <t>GIANLORENZO</t>
+          <t>ALESSIO ALBINO</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>LAGO</t>
+          <t>GIULIANO</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>0426/346824</t>
+          <t>351 6720691</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
-          <t>VIA COLLODI 2</t>
+          <t>VIA MARTIRI 25 APRILE 10</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
-          <t>Taglio di Po</t>
+          <t>Ceregnano</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
-          <t>MATTEO</t>
+          <t>ORLANDO</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>LAZZARIN</t>
+          <t>GROSSATO</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>0426/346824</t>
+          <t>0426/320876</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
-          <t>VIA COLLODI 2</t>
+          <t>VIA CONTARINI  9/B</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
-          <t>Taglio di Po</t>
+          <t>Porto Viro</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
-          <t>TERESA</t>
+          <t>ANNUNZIATA</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>MANZALINI</t>
+          <t>INDINO</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>351 2557110</t>
+          <t>3939758588</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
-          <t>VLE FATTORI 1</t>
+          <t>PZZ CADUTI DELLA REPUBBLICA 6</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
-          <t>Castelmassa</t>
+          <t>Fiesso Umbertiano</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
-          <t>ROSETTA</t>
+          <t>AMIRA</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>MARANGONI</t>
+          <t>KILZIE</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t>0425/754395</t>
+          <t>342 6464693</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
-          <t>VIA MATTEOTTI GIACOMO 291</t>
+          <t>VLE AMENDOLA GIOVANNI 17 B</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
-          <t>Fiesso Umbertiano</t>
+          <t>Rovigo</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
-          <t>IACOPO</t>
+          <t>TATIANA</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>MARCHESAN</t>
+          <t>KONECNA</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t>0425 751468</t>
+          <t>0425/24133</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
-          <t>VIA MAFFEI 371</t>
+          <t>VIA CASTIGLIONI A.VITALIS 6</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
-          <t>Stienta</t>
+          <t>Rovigo</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
-          <t>IACOPO</t>
+          <t>GIANLORENZO</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>MARCHESAN</t>
+          <t>LAGO</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t>333 9261801</t>
+          <t>0426/346824</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
-          <t>PZZ MAGGIORE 9</t>
+          <t>VIA ROMA 673</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
-          <t>Occhiobello</t>
+          <t>Corbola</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
-          <t>GIOVANNI</t>
+          <t>GIANLORENZO</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>MARCOMINI</t>
+          <t>LAGO</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t>0425/727226</t>
+          <t>0426/346824</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
-          <t>PZZ GARIBALDI GIUSEPPE 45</t>
+          <t>VIA COLLODI 2</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
-          <t>Ficarolo</t>
+          <t>Taglio di Po</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
-          <t>GIOVANNI</t>
+          <t>MATTEO</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>MARCOMINI</t>
+          <t>LAZZARIN</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t>0425/725780</t>
+          <t>0426/346824</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
-          <t>VIALE PROF UGO GRISETTI 265</t>
+          <t>VIA COLLODI 2</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
-          <t>Trecenta</t>
+          <t>Taglio di Po</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
-          <t>ARNALDO</t>
+          <t>TERESA</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>MARTINI</t>
+          <t>MANZALINI</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
-          <t>042689103</t>
+          <t>351 2557110</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
-          <t>VIA ROMA-SCARDOVARI 84</t>
+          <t>VLE FATTORI 1</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
-          <t>Porto Tolle</t>
+          <t>Castelmassa</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
-          <t>ARNALDO</t>
+          <t>ROSETTA</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>MARTINI</t>
+          <t>MARANGONI</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
-          <t>0426/1881763</t>
+          <t>0425/754395</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
-          <t>VIA NOVEMBRE 1966-CA'TIEPOLO 66</t>
+          <t>VIA MATTEOTTI GIACOMO 291</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
-          <t>Porto Tolle</t>
+          <t>Fiesso Umbertiano</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
-          <t>ARNALDO</t>
+          <t>IACOPO</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>MARTINI</t>
+          <t>MARCHESAN</t>
+        </is>
+      </c>
+      <c r="C98" t="inlineStr">
+        <is>
+          <t>0425 751468</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
-          <t>VIA DEL MARE-SCARDOVARI 1</t>
+          <t>VIA MAFFEI 371</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
-          <t>Porto Tolle</t>
+          <t>Stienta</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
-          <t>MARIA GRAZIA</t>
+          <t>IACOPO</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>MASATO</t>
+          <t>MARCHESAN</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
-          <t>0425/758413</t>
+          <t>333 9261801</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
-          <t>VIA MORETTO ROBERTO DETTO 'ICARO' 16</t>
+          <t>PZZ MAGGIORE 9</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
           <t>Occhiobello</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
-          <t>GIORGIO PAOLO</t>
+          <t>GIOVANNI</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>MASSA</t>
+          <t>MARCOMINI</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
-          <t>0426/1881763</t>
+          <t>0425/725780</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
-          <t>VIA NOVEMBRE 1966-CA'TIEPOLO 66</t>
+          <t>VIALE PROF UGO GRISETTI 265</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
-          <t>Porto Tolle</t>
+          <t>Trecenta</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
-          <t>GIORGIO PAOLO</t>
+          <t>GIOVANNI</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>MASSA</t>
+          <t>MARCOMINI</t>
+        </is>
+      </c>
+      <c r="C101" t="inlineStr">
+        <is>
+          <t>0425/727226</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
-          <t>VIA PO DI TOLLE-TOLLE 1</t>
+          <t>PZZ GARIBALDI GIUSEPPE 45</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
-          <t>Porto Tolle</t>
+          <t>Ficarolo</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
-          <t>GIORGIO PAOLO</t>
+          <t>ARNALDO</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>MASSA</t>
+          <t>MARTINI</t>
+        </is>
+      </c>
+      <c r="C102" t="inlineStr">
+        <is>
+          <t>0426/1881763</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
-          <t>VIA DI GIULIO F.-POLESINE CAM 0</t>
+          <t>VIA NOVEMBRE 1966-CA'TIEPOLO 66</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
           <t>Porto Tolle</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
-          <t>ROBERTO</t>
+          <t>ARNALDO</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t>MATTEI</t>
+          <t>MARTINI</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
-          <t>375 6925125</t>
+          <t>042689103</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
-          <t>CSO DEL POPOLO 84</t>
+          <t>VIA ROMA-SCARDOVARI 84</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
-          <t>Ariano nel Polesine</t>
+          <t>Porto Tolle</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
-          <t>DOMENICO</t>
+          <t>ARNALDO</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t>MAZZOCCHI</t>
-[...4 lines deleted...]
-          <t>375/6151774</t>
+          <t>MARTINI</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
-          <t>PZA MARCONI G. 34</t>
+          <t>VIA DEL MARE-SCARDOVARI 1</t>
         </is>
       </c>
       <c r="E104" t="inlineStr">
         <is>
-          <t>Porto Viro</t>
+          <t>Porto Tolle</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
-          <t>DOMENICO</t>
+          <t>MARIA GRAZIA</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t>MAZZOCCHI</t>
+          <t>MASATO</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
-          <t>375/6151774</t>
+          <t>0425/758413</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
-          <t>VLE DEL POPOLO 1</t>
+          <t>VIA MORETTO ROBERTO DETTO 'ICARO' 16</t>
         </is>
       </c>
       <c r="E105" t="inlineStr">
         <is>
-          <t>Rosolina</t>
+          <t>Occhiobello</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
-          <t>CHIARA</t>
+          <t>GIORGIO PAOLO</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t>MELLINO</t>
+          <t>MASSA</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
-          <t>3792246379</t>
+          <t>0426/1881763</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
-          <t>PLE DEGLI ETRUSCHI 9</t>
+          <t>VIA NOVEMBRE 1966-CA'TIEPOLO 66</t>
         </is>
       </c>
       <c r="E106" t="inlineStr">
         <is>
-          <t>Adria</t>
+          <t>Porto Tolle</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
-          <t>FEDERICA</t>
+          <t>GIORGIO PAOLO</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t>MENON</t>
-[...4 lines deleted...]
-          <t>0425/1818170</t>
+          <t>MASSA</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
-          <t>VIA REATO M.T. 80</t>
+          <t>VIA PO DI TOLLE-TOLLE 1</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
-          <t>San Martino di Venezze</t>
+          <t>Porto Tolle</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
-          <t>FEDERICA</t>
+          <t>GIORGIO PAOLO</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
-          <t>MENON</t>
-[...4 lines deleted...]
-          <t>0425/797495</t>
+          <t>MASSA</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
-          <t>VIA LIVELLI 10</t>
+          <t>VIA DI GIULIO F.-POLESINE CAM 0</t>
         </is>
       </c>
       <c r="E108" t="inlineStr">
         <is>
-          <t>San Martino di Venezze</t>
+          <t>Porto Tolle</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
-          <t>LINDA</t>
+          <t>ROBERTO</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
-          <t>MODENA</t>
+          <t>MATTEI</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
-          <t>0425/22277</t>
+          <t>375 6925125</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
-          <t>PZA SAN MARCO EVANGELISTA 1</t>
+          <t>CSO DEL POPOLO 84</t>
         </is>
       </c>
       <c r="E109" t="inlineStr">
         <is>
-          <t>Rovigo</t>
+          <t>Ariano nel Polesine</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
-          <t>LINDA</t>
+          <t>DOMENICO</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
-          <t>MODENA</t>
+          <t>MAZZOCCHI</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
-          <t>0425/22277</t>
+          <t>375/6151774</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
-          <t>VIA CASTIGLIONI A.VITALIS 6</t>
+          <t>PZA MARCONI G. 34</t>
         </is>
       </c>
       <c r="E110" t="inlineStr">
         <is>
-          <t>Rovigo</t>
+          <t>Porto Viro</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
-          <t>GIANLUIGI</t>
+          <t>DOMENICO</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
-          <t>MUTTERLE</t>
+          <t>MAZZOCCHI</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
-          <t>0425/48081</t>
+          <t>375/6151774</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
-          <t>VIA CURTATONE 112 B</t>
+          <t>VLE DEL POPOLO 1</t>
         </is>
       </c>
       <c r="E111" t="inlineStr">
         <is>
-          <t>Rovigo</t>
+          <t>Rosolina</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr">
         <is>
-          <t>VANESSA</t>
+          <t>DOMENICO</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
-          <t>OCHRIM</t>
+          <t>MAZZOCCHI</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
-          <t>0426/940206</t>
+          <t>375/6151774</t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
         <is>
-          <t>VIA PISACANE CARLO-CAVANELLA 1</t>
+          <t>PZA MARCONI G. 34</t>
         </is>
       </c>
       <c r="E112" t="inlineStr">
         <is>
-          <t>Adria</t>
+          <t>Porto Viro</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="inlineStr">
         <is>
-          <t>VANESSA</t>
+          <t>CHIARA</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
-          <t>OCHRIM</t>
+          <t>MELLINO</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
-          <t>0426/940206</t>
+          <t>3792246379</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
           <t>PLE DEGLI ETRUSCHI 9</t>
         </is>
       </c>
       <c r="E113" t="inlineStr">
         <is>
           <t>Adria</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr">
         <is>
-          <t>ANDRIY</t>
+          <t>FEDERICA</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
-          <t>OLIYNYK</t>
+          <t>MENON</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
-          <t>328 4452782</t>
+          <t>0425/1818170</t>
         </is>
       </c>
       <c r="D114" t="inlineStr">
         <is>
-          <t>VIA DON TORQUATO G. ASTORI 117</t>
+          <t>VIA REATO M.T. 80</t>
         </is>
       </c>
       <c r="E114" t="inlineStr">
         <is>
-          <t>Rovigo</t>
+          <t>San Martino di Venezze</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="inlineStr">
         <is>
-          <t>ANDRIY</t>
+          <t>FEDERICA</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
-          <t>OLIYNYK</t>
+          <t>MENON</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
-          <t>0425/22294</t>
+          <t>0425/797495</t>
         </is>
       </c>
       <c r="D115" t="inlineStr">
         <is>
-          <t>VIA UMBERTO I 24</t>
+          <t>VIA LIVELLI 10</t>
         </is>
       </c>
       <c r="E115" t="inlineStr">
         <is>
-          <t>Rovigo</t>
+          <t>San Martino di Venezze</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr">
         <is>
-          <t>ANGELA</t>
+          <t>LINDA</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
-          <t>OTTOLINI</t>
+          <t>MODENA</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
-          <t>0425/31010</t>
+          <t>0425/22277</t>
         </is>
       </c>
       <c r="D116" t="inlineStr">
         <is>
-          <t>VLE GRAMSCI ANTONIO 38</t>
+          <t>VIA CASTIGLIONI A.VITALIS 6</t>
         </is>
       </c>
       <c r="E116" t="inlineStr">
         <is>
           <t>Rovigo</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="inlineStr">
         <is>
-          <t>GIULIA</t>
+          <t>LINDA</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
-          <t>PAIATO</t>
+          <t>MODENA</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
-          <t>371 3485997</t>
+          <t>0425/22277</t>
         </is>
       </c>
       <c r="D117" t="inlineStr">
         <is>
-          <t>VIA S. ANTONIO 596</t>
+          <t>PZA SAN MARCO EVANGELISTA 1</t>
         </is>
       </c>
       <c r="E117" t="inlineStr">
         <is>
-          <t>Ceregnano</t>
+          <t>Rovigo</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="inlineStr">
         <is>
-          <t>MASSIMO</t>
+          <t>GIANLUIGI</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
-          <t>PASQUALINI</t>
+          <t>MUTTERLE</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
-          <t>0425/700043</t>
+          <t>0425/48081</t>
         </is>
       </c>
       <c r="D118" t="inlineStr">
         <is>
-          <t>VIA BADALONI NICOLA 74</t>
+          <t>VIA CURTATONE 112 B</t>
         </is>
       </c>
       <c r="E118" t="inlineStr">
         <is>
-          <t>Trecenta</t>
+          <t>Rovigo</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="inlineStr">
         <is>
-          <t>ALESSANDRO</t>
+          <t>VANESSA</t>
         </is>
       </c>
       <c r="B119" t="inlineStr">
         <is>
-          <t>PAVAN</t>
+          <t>OCHRIM</t>
         </is>
       </c>
       <c r="C119" t="inlineStr">
         <is>
-          <t>0425/31010</t>
+          <t>0426/940206</t>
         </is>
       </c>
       <c r="D119" t="inlineStr">
         <is>
-          <t>VLE GRAMSCI ANTONIO 38</t>
+          <t>PLE DEGLI ETRUSCHI 9</t>
         </is>
       </c>
       <c r="E119" t="inlineStr">
         <is>
-          <t>Rovigo</t>
+          <t>Adria</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="inlineStr">
         <is>
-          <t>ALESSANDRO</t>
+          <t>VANESSA</t>
         </is>
       </c>
       <c r="B120" t="inlineStr">
         <is>
-          <t>PAVAN</t>
+          <t>OCHRIM</t>
+        </is>
+      </c>
+      <c r="C120" t="inlineStr">
+        <is>
+          <t>0426/940206</t>
         </is>
       </c>
       <c r="D120" t="inlineStr">
         <is>
-          <t>VIA MEUCCI A. 6</t>
+          <t>VIA PISACANE CARLO-CAVANELLA 1</t>
         </is>
       </c>
       <c r="E120" t="inlineStr">
         <is>
-          <t>Boara Pisani</t>
+          <t>Adria</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="inlineStr">
         <is>
-          <t>SILVIA</t>
+          <t>ANDRIY</t>
         </is>
       </c>
       <c r="B121" t="inlineStr">
         <is>
-          <t>PAVAN</t>
+          <t>OLIYNYK</t>
         </is>
       </c>
       <c r="C121" t="inlineStr">
         <is>
-          <t>0426/940206</t>
+          <t>0425/22294</t>
         </is>
       </c>
       <c r="D121" t="inlineStr">
         <is>
-          <t>PZA SAN GIORGIO-MAZZORNO 1</t>
+          <t>VIA UMBERTO I 24</t>
         </is>
       </c>
       <c r="E121" t="inlineStr">
         <is>
-          <t>Adria</t>
+          <t>Rovigo</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="inlineStr">
         <is>
-          <t>SILVIA</t>
+          <t>ANDRIY</t>
         </is>
       </c>
       <c r="B122" t="inlineStr">
         <is>
-          <t>PAVAN</t>
+          <t>OLIYNYK</t>
         </is>
       </c>
       <c r="C122" t="inlineStr">
         <is>
-          <t>0426/940206</t>
+          <t>328 4452782</t>
         </is>
       </c>
       <c r="D122" t="inlineStr">
         <is>
-          <t>PLE DEGLI ETRUSCHI 9</t>
+          <t>VIA DON TORQUATO G. ASTORI 117</t>
         </is>
       </c>
       <c r="E122" t="inlineStr">
         <is>
-          <t>Adria</t>
+          <t>Rovigo</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="inlineStr">
         <is>
-          <t>IRENE</t>
+          <t>ANGELA</t>
         </is>
       </c>
       <c r="B123" t="inlineStr">
         <is>
-          <t>PAVANELLO</t>
+          <t>OTTOLINI</t>
         </is>
       </c>
       <c r="C123" t="inlineStr">
         <is>
-          <t>352 0538852</t>
+          <t>0425/31010</t>
         </is>
       </c>
       <c r="D123" t="inlineStr">
         <is>
-          <t>PZA MARCONI G. 34</t>
+          <t>VLE GRAMSCI ANTONIO 38</t>
         </is>
       </c>
       <c r="E123" t="inlineStr">
         <is>
-          <t>Porto Viro</t>
+          <t>Rovigo</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="inlineStr">
         <is>
-          <t>ANNA CHIARA</t>
+          <t>GIULIA</t>
         </is>
       </c>
       <c r="B124" t="inlineStr">
         <is>
-          <t>PERARI</t>
+          <t>PAIATO</t>
         </is>
       </c>
       <c r="C124" t="inlineStr">
         <is>
-          <t>329/9361649</t>
+          <t>371 3485997</t>
         </is>
       </c>
       <c r="D124" t="inlineStr">
         <is>
-          <t>VLE GRAMSCI ANTONIO 126</t>
+          <t>VIA S. ANTONIO 596</t>
         </is>
       </c>
       <c r="E124" t="inlineStr">
         <is>
-          <t>Rovigo</t>
+          <t>Ceregnano</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="inlineStr">
         <is>
-          <t>TERESA</t>
+          <t>MASSIMO</t>
         </is>
       </c>
       <c r="B125" t="inlineStr">
         <is>
-          <t>PERETTO</t>
+          <t>PASQUALINI</t>
         </is>
       </c>
       <c r="C125" t="inlineStr">
         <is>
-          <t>0425/509250</t>
+          <t>0425/700043</t>
         </is>
       </c>
       <c r="D125" t="inlineStr">
         <is>
-          <t>RVI MIANI GIOVANNI 66</t>
+          <t>VIA BADALONI NICOLA 74</t>
         </is>
       </c>
       <c r="E125" t="inlineStr">
         <is>
-          <t>Badia Polesine</t>
+          <t>Trecenta</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="inlineStr">
         <is>
-          <t>ETTORE</t>
+          <t>ALESSANDRO</t>
         </is>
       </c>
       <c r="B126" t="inlineStr">
         <is>
-          <t>PETRACCA</t>
-[...4 lines deleted...]
-          <t>0426/346824</t>
+          <t>PAVAN</t>
         </is>
       </c>
       <c r="D126" t="inlineStr">
         <is>
-          <t>VIA COLLODI 2</t>
+          <t>VIA MEUCCI A. 6</t>
         </is>
       </c>
       <c r="E126" t="inlineStr">
         <is>
-          <t>Taglio di Po</t>
+          <t>Boara Pisani</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="inlineStr">
         <is>
-          <t>ROSANNA</t>
+          <t>ALESSANDRO</t>
         </is>
       </c>
       <c r="B127" t="inlineStr">
         <is>
-          <t>PICCOLO</t>
+          <t>PAVAN</t>
         </is>
       </c>
       <c r="C127" t="inlineStr">
         <is>
-          <t>0425/1752055</t>
+          <t>0425/31010</t>
         </is>
       </c>
       <c r="D127" t="inlineStr">
         <is>
-          <t>VIA SABBIONI 5</t>
+          <t>VLE GRAMSCI ANTONIO 38</t>
         </is>
       </c>
       <c r="E127" t="inlineStr">
         <is>
-          <t>Villanova del Ghebbo</t>
+          <t>Rovigo</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="inlineStr">
         <is>
-          <t>ROSANNA</t>
+          <t>ALESSANDRO</t>
         </is>
       </c>
       <c r="B128" t="inlineStr">
         <is>
-          <t>PICCOLO</t>
-[...4 lines deleted...]
-          <t>0425/659015</t>
+          <t>PAVAN</t>
         </is>
       </c>
       <c r="D128" t="inlineStr">
         <is>
-          <t>PZZ MARTIRI DI VILLAMARZANA 7</t>
+          <t>VIA MEUCCI A. 6</t>
         </is>
       </c>
       <c r="E128" t="inlineStr">
         <is>
-          <t>Fratta Polesine</t>
+          <t>Boara Pisani</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="inlineStr">
         <is>
-          <t>LINDA</t>
+          <t>SILVIA</t>
         </is>
       </c>
       <c r="B129" t="inlineStr">
         <is>
-          <t>PIETROPOLLI</t>
+          <t>PAVAN</t>
         </is>
       </c>
       <c r="C129" t="inlineStr">
         <is>
-          <t>04261913005</t>
+          <t>0426/940206</t>
         </is>
       </c>
       <c r="D129" t="inlineStr">
         <is>
-          <t>VIA MATTEOTTI GIACOMO 42</t>
+          <t>PLE DEGLI ETRUSCHI 9</t>
         </is>
       </c>
       <c r="E129" t="inlineStr">
         <is>
-          <t>Ariano nel Polesine</t>
+          <t>Adria</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="inlineStr">
         <is>
-          <t>LINDA</t>
+          <t>SILVIA</t>
         </is>
       </c>
       <c r="B130" t="inlineStr">
         <is>
-          <t>PIETROPOLLI</t>
+          <t>PAVAN</t>
         </is>
       </c>
       <c r="C130" t="inlineStr">
         <is>
-          <t>0426/346824</t>
+          <t>0426/940206</t>
         </is>
       </c>
       <c r="D130" t="inlineStr">
         <is>
-          <t>VIA COLLODI 2</t>
+          <t>PZA SAN GIORGIO-MAZZORNO 1</t>
         </is>
       </c>
       <c r="E130" t="inlineStr">
         <is>
-          <t>Taglio di Po</t>
+          <t>Adria</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="inlineStr">
         <is>
-          <t>ROSELLA</t>
+          <t>IRENE</t>
         </is>
       </c>
       <c r="B131" t="inlineStr">
         <is>
-          <t>PILI</t>
+          <t>PAVANELLO</t>
         </is>
       </c>
       <c r="C131" t="inlineStr">
         <is>
-          <t>3403358538</t>
+          <t>352 0538852</t>
         </is>
       </c>
       <c r="D131" t="inlineStr">
         <is>
-          <t>BGO RIVOLI 5</t>
+          <t>PZA MARCONI G. 34</t>
         </is>
       </c>
       <c r="E131" t="inlineStr">
         <is>
           <t>Porto Viro</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="inlineStr">
         <is>
-          <t>MARCO</t>
+          <t>ANNA CHIARA</t>
         </is>
       </c>
       <c r="B132" t="inlineStr">
         <is>
-          <t>POLATO</t>
+          <t>PERARI</t>
         </is>
       </c>
       <c r="C132" t="inlineStr">
         <is>
-          <t>0425/31010</t>
+          <t>329/9361649</t>
         </is>
       </c>
       <c r="D132" t="inlineStr">
         <is>
-          <t>VLE GRAMSCI ANTONIO 38</t>
+          <t>VLE GRAMSCI ANTONIO 126</t>
         </is>
       </c>
       <c r="E132" t="inlineStr">
         <is>
           <t>Rovigo</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="inlineStr">
         <is>
-          <t>STEFANIA</t>
+          <t>TERESA</t>
         </is>
       </c>
       <c r="B133" t="inlineStr">
         <is>
-          <t>POLETTO</t>
+          <t>PERETTO</t>
         </is>
       </c>
       <c r="C133" t="inlineStr">
         <is>
-          <t>0425/476526</t>
+          <t>0425/509250</t>
         </is>
       </c>
       <c r="D133" t="inlineStr">
         <is>
-          <t>VIA VENEZIA 215</t>
+          <t>RVI MIANI GIOVANNI 66</t>
         </is>
       </c>
       <c r="E133" t="inlineStr">
         <is>
-          <t>Ceregnano</t>
+          <t>Badia Polesine</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="inlineStr">
         <is>
-          <t>STEFANIA</t>
+          <t>ETTORE</t>
         </is>
       </c>
       <c r="B134" t="inlineStr">
         <is>
-          <t>POLETTO</t>
+          <t>PETRACCA</t>
         </is>
       </c>
       <c r="C134" t="inlineStr">
         <is>
-          <t>0425/908528</t>
+          <t>0426/346824</t>
         </is>
       </c>
       <c r="D134" t="inlineStr">
         <is>
-          <t>VIA CORTE BARCHESSA 26</t>
+          <t>VIA COLLODI 2</t>
         </is>
       </c>
       <c r="E134" t="inlineStr">
         <is>
-          <t>Villadose</t>
+          <t>Taglio di Po</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="inlineStr">
         <is>
-          <t>RICCARDO</t>
+          <t>ROSANNA</t>
         </is>
       </c>
       <c r="B135" t="inlineStr">
         <is>
-          <t>PREVIATO</t>
+          <t>PICCOLO</t>
         </is>
       </c>
       <c r="C135" t="inlineStr">
         <is>
-          <t>351 4190895</t>
+          <t>0425/1752055</t>
         </is>
       </c>
       <c r="D135" t="inlineStr">
         <is>
-          <t>VIA CORTE BARCHESSA 26</t>
+          <t>VIA SABBIONI 5</t>
         </is>
       </c>
       <c r="E135" t="inlineStr">
         <is>
-          <t>Villadose</t>
+          <t>Villanova del Ghebbo</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="inlineStr">
         <is>
-          <t>ELISABETTA</t>
+          <t>ROSANNA</t>
         </is>
       </c>
       <c r="B136" t="inlineStr">
         <is>
-          <t>PRINI</t>
+          <t>PICCOLO</t>
         </is>
       </c>
       <c r="C136" t="inlineStr">
         <is>
-          <t>3403170094</t>
+          <t>0425/659015</t>
         </is>
       </c>
       <c r="D136" t="inlineStr">
         <is>
-          <t>VIA MAFFEI 371</t>
+          <t>PZZ MARTIRI DI VILLAMARZANA 7</t>
         </is>
       </c>
       <c r="E136" t="inlineStr">
         <is>
-          <t>Stienta</t>
+          <t>Fratta Polesine</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="inlineStr">
         <is>
-          <t>DANIELE</t>
+          <t>LINDA</t>
         </is>
       </c>
       <c r="B137" t="inlineStr">
         <is>
-          <t>RAMOSINI</t>
+          <t>PIETROPOLLI</t>
         </is>
       </c>
       <c r="C137" t="inlineStr">
         <is>
-          <t>349 1423635</t>
+          <t>04261913005</t>
         </is>
       </c>
       <c r="D137" t="inlineStr">
         <is>
-          <t>VIA PONTE DEL MERLO 1</t>
+          <t>VIA MATTEOTTI GIACOMO 42</t>
         </is>
       </c>
       <c r="E137" t="inlineStr">
         <is>
-          <t>Rovigo</t>
+          <t>Ariano nel Polesine</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="inlineStr">
         <is>
-          <t>LEONARDO</t>
+          <t>LINDA</t>
         </is>
       </c>
       <c r="B138" t="inlineStr">
         <is>
-          <t>RICUCCI</t>
+          <t>PIETROPOLLI</t>
         </is>
       </c>
       <c r="C138" t="inlineStr">
         <is>
-          <t>3486961775</t>
+          <t>0426/346824</t>
         </is>
       </c>
       <c r="D138" t="inlineStr">
         <is>
-          <t>VIA LONGO LUIGI-SANTA GIULIA 1</t>
+          <t>VIA COLLODI 2</t>
         </is>
       </c>
       <c r="E138" t="inlineStr">
         <is>
-          <t>Porto Tolle</t>
+          <t>Taglio di Po</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="inlineStr">
         <is>
-          <t>LEONARDO</t>
+          <t>ROSELLA</t>
         </is>
       </c>
       <c r="B139" t="inlineStr">
         <is>
-          <t>RICUCCI</t>
+          <t>PILI</t>
         </is>
       </c>
       <c r="C139" t="inlineStr">
         <is>
-          <t>0426/1881763</t>
+          <t>3403358538</t>
         </is>
       </c>
       <c r="D139" t="inlineStr">
         <is>
-          <t>VIA NOVEMBRE 1966-CA'TIEPOLO 66</t>
+          <t>BGO RIVOLI 5</t>
         </is>
       </c>
       <c r="E139" t="inlineStr">
         <is>
-          <t>Porto Tolle</t>
+          <t>Porto Viro</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="inlineStr">
         <is>
-          <t>EMANUELA</t>
+          <t>MARCO</t>
         </is>
       </c>
       <c r="B140" t="inlineStr">
         <is>
-          <t>RIGON</t>
+          <t>POLATO</t>
         </is>
       </c>
       <c r="C140" t="inlineStr">
         <is>
-          <t>0426/940206</t>
+          <t>0425/31010</t>
         </is>
       </c>
       <c r="D140" t="inlineStr">
         <is>
-          <t>PLE DEGLI ETRUSCHI 9</t>
+          <t>VLE GRAMSCI ANTONIO 38</t>
         </is>
       </c>
       <c r="E140" t="inlineStr">
         <is>
-          <t>Adria</t>
+          <t>Rovigo</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="inlineStr">
         <is>
-          <t>EMANUELA</t>
+          <t>STEFANIA</t>
         </is>
       </c>
       <c r="B141" t="inlineStr">
         <is>
-          <t>RIGON</t>
+          <t>POLETTO</t>
+        </is>
+      </c>
+      <c r="C141" t="inlineStr">
+        <is>
+          <t>0425/908528</t>
         </is>
       </c>
       <c r="D141" t="inlineStr">
         <is>
-          <t>VIC EINAUDI         BARICETTA 8</t>
+          <t>VIA CORTE BARCHESSA 26</t>
         </is>
       </c>
       <c r="E141" t="inlineStr">
         <is>
-          <t>Adria</t>
+          <t>Villadose</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="inlineStr">
         <is>
-          <t>EMANUELA</t>
+          <t>STEFANIA</t>
         </is>
       </c>
       <c r="B142" t="inlineStr">
         <is>
-          <t>RIGON</t>
+          <t>POLETTO</t>
+        </is>
+      </c>
+      <c r="C142" t="inlineStr">
+        <is>
+          <t>0425/476526</t>
         </is>
       </c>
       <c r="D142" t="inlineStr">
         <is>
-          <t>PZA SAN GIACOMO     BELLOMBRA 1</t>
+          <t>VIA VENEZIA 215</t>
         </is>
       </c>
       <c r="E142" t="inlineStr">
         <is>
-          <t>Adria</t>
+          <t>Ceregnano</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="inlineStr">
         <is>
-          <t>CATERINA</t>
+          <t>RICCARDO</t>
         </is>
       </c>
       <c r="B143" t="inlineStr">
         <is>
-          <t>RIZZO</t>
+          <t>PREVIATO</t>
         </is>
       </c>
       <c r="C143" t="inlineStr">
         <is>
-          <t>3935322053</t>
+          <t>351 4190895</t>
         </is>
       </c>
       <c r="D143" t="inlineStr">
         <is>
-          <t>VIA ROMA 16</t>
+          <t>VIA CORTE BARCHESSA 26</t>
         </is>
       </c>
       <c r="E143" t="inlineStr">
         <is>
-          <t>Villanova Marchesana</t>
+          <t>Villadose</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="inlineStr">
         <is>
-          <t>CATERINA</t>
+          <t>ELISABETTA</t>
         </is>
       </c>
       <c r="B144" t="inlineStr">
         <is>
-          <t>RIZZO</t>
+          <t>PRINI</t>
         </is>
       </c>
       <c r="C144" t="inlineStr">
         <is>
-          <t>393 5322053</t>
+          <t>3403170094</t>
         </is>
       </c>
       <c r="D144" t="inlineStr">
         <is>
-          <t>PZA MATTEOTTI 50</t>
+          <t>VIA MAFFEI 371</t>
         </is>
       </c>
       <c r="E144" t="inlineStr">
         <is>
-          <t>Polesella</t>
+          <t>Stienta</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="inlineStr">
         <is>
-          <t>MICHELE</t>
+          <t>DANIELE</t>
         </is>
       </c>
       <c r="B145" t="inlineStr">
         <is>
-          <t>ROCCATO</t>
+          <t>RAMOSINI</t>
         </is>
       </c>
       <c r="C145" t="inlineStr">
         <is>
-          <t>0425/1818675</t>
+          <t>349 1423635</t>
         </is>
       </c>
       <c r="D145" t="inlineStr">
         <is>
-          <t>VIA MONTE GRAPPA 1</t>
+          <t>VIA PONTE DEL MERLO 1</t>
         </is>
       </c>
       <c r="E145" t="inlineStr">
         <is>
-          <t>Lendinara</t>
+          <t>Rovigo</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="inlineStr">
         <is>
-          <t>MORENO</t>
+          <t>LEONARDO</t>
         </is>
       </c>
       <c r="B146" t="inlineStr">
         <is>
-          <t>ROCCATO</t>
+          <t>RICUCCI</t>
         </is>
       </c>
       <c r="C146" t="inlineStr">
         <is>
-          <t>0426/940206</t>
+          <t>3486961775</t>
         </is>
       </c>
       <c r="D146" t="inlineStr">
         <is>
-          <t>PLE DEGLI ETRUSCHI 9</t>
+          <t>VIA LONGO LUIGI-SANTA GIULIA 1</t>
         </is>
       </c>
       <c r="E146" t="inlineStr">
         <is>
-          <t>Adria</t>
+          <t>Porto Tolle</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="inlineStr">
         <is>
-          <t>MORENO</t>
+          <t>LEONARDO</t>
         </is>
       </c>
       <c r="B147" t="inlineStr">
         <is>
-          <t>ROCCATO</t>
+          <t>RICUCCI</t>
         </is>
       </c>
       <c r="C147" t="inlineStr">
         <is>
-          <t>0426/940206</t>
+          <t>0426/1881763</t>
         </is>
       </c>
       <c r="D147" t="inlineStr">
         <is>
-          <t>STR CAVEDON-VALLIERA 81</t>
+          <t>VIA NOVEMBRE 1966-CA'TIEPOLO 66</t>
         </is>
       </c>
       <c r="E147" t="inlineStr">
         <is>
-          <t>Adria</t>
+          <t>Porto Tolle</t>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="inlineStr">
         <is>
-          <t>STEFANO</t>
+          <t>EMANUELA</t>
         </is>
       </c>
       <c r="B148" t="inlineStr">
         <is>
-          <t>ROCCATO</t>
+          <t>RIGON</t>
         </is>
       </c>
       <c r="C148" t="inlineStr">
         <is>
-          <t>351 6856251</t>
+          <t>0426/940206</t>
         </is>
       </c>
       <c r="D148" t="inlineStr">
         <is>
-          <t>PZA DEL LONGHENA 9</t>
+          <t>PLE DEGLI ETRUSCHI 9</t>
         </is>
       </c>
       <c r="E148" t="inlineStr">
         <is>
-          <t>Loreo</t>
+          <t>Adria</t>
         </is>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="inlineStr">
         <is>
-          <t>STEFANO</t>
+          <t>EMANUELA</t>
         </is>
       </c>
       <c r="B149" t="inlineStr">
         <is>
-          <t>ROCCATO</t>
-[...4 lines deleted...]
-          <t>351 6856251</t>
+          <t>RIGON</t>
         </is>
       </c>
       <c r="D149" t="inlineStr">
         <is>
-          <t>VIA CARABELLA 38</t>
+          <t>PZA SAN GIACOMO     BELLOMBRA 1</t>
         </is>
       </c>
       <c r="E149" t="inlineStr">
         <is>
-          <t>Rosolina</t>
+          <t>Adria</t>
         </is>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="inlineStr">
         <is>
-          <t>DAVIDE</t>
+          <t>EMANUELA</t>
         </is>
       </c>
       <c r="B150" t="inlineStr">
         <is>
-          <t>RONCHETTI</t>
-[...4 lines deleted...]
-          <t>0425/754540</t>
+          <t>RIGON</t>
         </is>
       </c>
       <c r="D150" t="inlineStr">
         <is>
-          <t>PZZ CADUTI DELLA REPUBBLICA 6</t>
+          <t>VIC EINAUDI         BARICETTA 8</t>
         </is>
       </c>
       <c r="E150" t="inlineStr">
         <is>
-          <t>Fiesso Umbertiano</t>
+          <t>Adria</t>
         </is>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="inlineStr">
         <is>
-          <t>DAVIDE</t>
+          <t>CATERINA</t>
         </is>
       </c>
       <c r="B151" t="inlineStr">
         <is>
-          <t>RONCHETTI</t>
+          <t>RIZZO</t>
         </is>
       </c>
       <c r="C151" t="inlineStr">
         <is>
-          <t>0425/758413</t>
+          <t>3935322053</t>
         </is>
       </c>
       <c r="D151" t="inlineStr">
         <is>
-          <t>VIA MORETTO ROBERTO DETTO 'ICARO' 16</t>
+          <t>VIA ROMA 16</t>
         </is>
       </c>
       <c r="E151" t="inlineStr">
         <is>
-          <t>Occhiobello</t>
+          <t>Villanova Marchesana</t>
         </is>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="inlineStr">
         <is>
-          <t>ALBERTO</t>
+          <t>CATERINA</t>
         </is>
       </c>
       <c r="B152" t="inlineStr">
         <is>
-          <t>ROSSI</t>
+          <t>RIZZO</t>
         </is>
       </c>
       <c r="C152" t="inlineStr">
         <is>
-          <t>0425/1752055</t>
+          <t>393 5322053</t>
         </is>
       </c>
       <c r="D152" t="inlineStr">
         <is>
-          <t>VIA SABBIONI 5</t>
+          <t>PZA MATTEOTTI 50</t>
         </is>
       </c>
       <c r="E152" t="inlineStr">
         <is>
-          <t>Villanova del Ghebbo</t>
+          <t>Polesella</t>
         </is>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="inlineStr">
         <is>
-          <t>ALBERTO</t>
+          <t>MICHELE</t>
         </is>
       </c>
       <c r="B153" t="inlineStr">
         <is>
-          <t>ROSSI</t>
+          <t>ROCCATO</t>
         </is>
       </c>
       <c r="C153" t="inlineStr">
         <is>
-          <t>338/7626990</t>
+          <t>0425/1818675</t>
         </is>
       </c>
       <c r="D153" t="inlineStr">
         <is>
-          <t>VIA MAZZINI GIUSEPPE 45</t>
+          <t>VIA MONTE GRAPPA 1</t>
         </is>
       </c>
       <c r="E153" t="inlineStr">
         <is>
-          <t>Lusia</t>
+          <t>Lendinara</t>
         </is>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="inlineStr">
         <is>
-          <t>CINZIA</t>
+          <t>MICHELE</t>
         </is>
       </c>
       <c r="B154" t="inlineStr">
         <is>
-          <t>ROSSI</t>
+          <t>ROCCATO</t>
         </is>
       </c>
       <c r="C154" t="inlineStr">
         <is>
-          <t>0425/22277</t>
+          <t>0425/1818675</t>
         </is>
       </c>
       <c r="D154" t="inlineStr">
         <is>
-          <t>VIA CASTIGLIONI A.VITALIS 6</t>
+          <t>VIA MONTE GRAPPA 1</t>
         </is>
       </c>
       <c r="E154" t="inlineStr">
         <is>
-          <t>Rovigo</t>
+          <t>Lendinara</t>
         </is>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="inlineStr">
         <is>
-          <t>CINZIA</t>
+          <t>MORENO</t>
         </is>
       </c>
       <c r="B155" t="inlineStr">
         <is>
-          <t>ROSSI</t>
+          <t>ROCCATO</t>
         </is>
       </c>
       <c r="C155" t="inlineStr">
         <is>
-          <t>0425/34019</t>
+          <t>0426/940206</t>
         </is>
       </c>
       <c r="D155" t="inlineStr">
         <is>
-          <t>VIA MASCAGNI PIETRO 67</t>
+          <t>STR CAVEDON-VALLIERA 81</t>
         </is>
       </c>
       <c r="E155" t="inlineStr">
         <is>
-          <t>Rovigo</t>
+          <t>Adria</t>
         </is>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="inlineStr">
         <is>
-          <t>LUCA</t>
+          <t>MORENO</t>
         </is>
       </c>
       <c r="B156" t="inlineStr">
         <is>
-          <t>SACCHETTO</t>
+          <t>ROCCATO</t>
         </is>
       </c>
       <c r="C156" t="inlineStr">
         <is>
           <t>0426/940206</t>
         </is>
       </c>
       <c r="D156" t="inlineStr">
         <is>
-          <t>PZA DELLA LIBERTA'  BOTTRIGHE 3</t>
+          <t>PLE DEGLI ETRUSCHI 9</t>
         </is>
       </c>
       <c r="E156" t="inlineStr">
         <is>
           <t>Adria</t>
         </is>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="inlineStr">
         <is>
-          <t>LUCA</t>
+          <t>STEFANO</t>
         </is>
       </c>
       <c r="B157" t="inlineStr">
         <is>
-          <t>SACCHETTO</t>
+          <t>ROCCATO</t>
         </is>
       </c>
       <c r="C157" t="inlineStr">
         <is>
-          <t>0426/940206</t>
+          <t>351 6856251</t>
         </is>
       </c>
       <c r="D157" t="inlineStr">
         <is>
-          <t>PLE DEGLI ETRUSCHI 9</t>
+          <t>PZA DEL LONGHENA 9</t>
         </is>
       </c>
       <c r="E157" t="inlineStr">
         <is>
-          <t>Adria</t>
+          <t>Loreo</t>
         </is>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="inlineStr">
         <is>
-          <t>ALESSANDRA</t>
+          <t>STEFANO</t>
         </is>
       </c>
       <c r="B158" t="inlineStr">
         <is>
-          <t>SALVALAGGIO</t>
+          <t>ROCCATO</t>
         </is>
       </c>
       <c r="C158" t="inlineStr">
         <is>
-          <t>0426/1931527</t>
+          <t>351 6856251</t>
         </is>
       </c>
       <c r="D158" t="inlineStr">
         <is>
-          <t>VIA REPUBBLICA (DELLA) 9</t>
+          <t>VIA CARABELLA 38</t>
         </is>
       </c>
       <c r="E158" t="inlineStr">
         <is>
-          <t>Papozze</t>
+          <t>Rosolina</t>
         </is>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="inlineStr">
         <is>
-          <t>ALESSANDRA</t>
+          <t>STEFANO</t>
         </is>
       </c>
       <c r="B159" t="inlineStr">
         <is>
-          <t>SALVALAGGIO</t>
+          <t>ROCCATO</t>
         </is>
       </c>
       <c r="C159" t="inlineStr">
         <is>
-          <t>0426/940206</t>
+          <t>351 6856251</t>
         </is>
       </c>
       <c r="D159" t="inlineStr">
         <is>
-          <t>PLE DEGLI ETRUSCHI 9</t>
+          <t>VIA CARABELLA 38</t>
         </is>
       </c>
       <c r="E159" t="inlineStr">
         <is>
-          <t>Adria</t>
+          <t>Rosolina</t>
         </is>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="inlineStr">
         <is>
-          <t>GIORGIA</t>
+          <t>DAVIDE</t>
         </is>
       </c>
       <c r="B160" t="inlineStr">
         <is>
-          <t>SANTARELLO</t>
+          <t>RONCHETTI</t>
         </is>
       </c>
       <c r="C160" t="inlineStr">
         <is>
-          <t>0425/31010</t>
+          <t>0425/754540</t>
         </is>
       </c>
       <c r="D160" t="inlineStr">
         <is>
-          <t>PZA XX SETTEMBRE 9</t>
+          <t>PZZ CADUTI DELLA REPUBBLICA 6</t>
         </is>
       </c>
       <c r="E160" t="inlineStr">
         <is>
-          <t>Gavello</t>
+          <t>Fiesso Umbertiano</t>
         </is>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="inlineStr">
         <is>
-          <t>GIORGIA</t>
+          <t>DAVIDE</t>
         </is>
       </c>
       <c r="B161" t="inlineStr">
         <is>
-          <t>SANTARELLO</t>
+          <t>RONCHETTI</t>
         </is>
       </c>
       <c r="C161" t="inlineStr">
         <is>
-          <t>0425/31010</t>
+          <t>0425/758413</t>
         </is>
       </c>
       <c r="D161" t="inlineStr">
         <is>
-          <t>VLE GRAMSCI ANTONIO 38</t>
+          <t>VIA MORETTO ROBERTO DETTO 'ICARO' 16</t>
         </is>
       </c>
       <c r="E161" t="inlineStr">
         <is>
-          <t>Rovigo</t>
+          <t>Occhiobello</t>
         </is>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="inlineStr">
         <is>
-          <t>ELENA</t>
+          <t>ALBERTO</t>
         </is>
       </c>
       <c r="B162" t="inlineStr">
         <is>
-          <t>SAVOIA</t>
+          <t>ROSSI</t>
         </is>
       </c>
       <c r="C162" t="inlineStr">
         <is>
-          <t>0425/1818675</t>
+          <t>338/7626990</t>
         </is>
       </c>
       <c r="D162" t="inlineStr">
         <is>
-          <t>VIA MONTE GRAPPA 1</t>
+          <t>PZZ PAPA GIOVANNI XXIII 1</t>
         </is>
       </c>
       <c r="E162" t="inlineStr">
         <is>
-          <t>Lendinara</t>
+          <t>Lusia</t>
         </is>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="inlineStr">
         <is>
-          <t>SIMONE</t>
+          <t>ALBERTO</t>
         </is>
       </c>
       <c r="B163" t="inlineStr">
         <is>
-          <t>SBRENNA</t>
+          <t>ROSSI</t>
         </is>
       </c>
       <c r="C163" t="inlineStr">
         <is>
-          <t>0425/509250</t>
+          <t>0425/1752055</t>
         </is>
       </c>
       <c r="D163" t="inlineStr">
         <is>
-          <t>RVI MIANI GIOVANNI 66</t>
+          <t>VIA SABBIONI 5</t>
         </is>
       </c>
       <c r="E163" t="inlineStr">
         <is>
-          <t>Badia Polesine</t>
+          <t>Villanova del Ghebbo</t>
         </is>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="inlineStr">
         <is>
-          <t>GIOVANNI</t>
+          <t>ALBERTO</t>
         </is>
       </c>
       <c r="B164" t="inlineStr">
         <is>
-          <t>SCANAVACCA</t>
+          <t>ROSSI</t>
         </is>
       </c>
       <c r="C164" t="inlineStr">
         <is>
-          <t>0425/601874</t>
+          <t>338/7626990</t>
         </is>
       </c>
       <c r="D164" t="inlineStr">
         <is>
-          <t>VIA CADUTI DEL LAVORO 13</t>
+          <t>VIA MAZZINI GIUSEPPE 45</t>
         </is>
       </c>
       <c r="E164" t="inlineStr">
         <is>
-          <t>Lendinara</t>
+          <t>Lusia</t>
         </is>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="inlineStr">
         <is>
-          <t>GIOVANNI</t>
+          <t>CINZIA</t>
         </is>
       </c>
       <c r="B165" t="inlineStr">
         <is>
-          <t>SCANAVACCA</t>
+          <t>ROSSI</t>
         </is>
       </c>
       <c r="C165" t="inlineStr">
         <is>
-          <t>0425/1752055</t>
+          <t>0425/22277</t>
         </is>
       </c>
       <c r="D165" t="inlineStr">
         <is>
-          <t>VIA SABBIONI 5</t>
+          <t>VIA CASTIGLIONI A.VITALIS 6</t>
         </is>
       </c>
       <c r="E165" t="inlineStr">
         <is>
-          <t>Villanova del Ghebbo</t>
+          <t>Rovigo</t>
         </is>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="inlineStr">
         <is>
-          <t>SAMUELE</t>
+          <t>CINZIA</t>
         </is>
       </c>
       <c r="B166" t="inlineStr">
         <is>
-          <t>SCARPARO</t>
+          <t>ROSSI</t>
         </is>
       </c>
       <c r="C166" t="inlineStr">
         <is>
-          <t>0426/940206</t>
+          <t>0425/34019</t>
         </is>
       </c>
       <c r="D166" t="inlineStr">
         <is>
-          <t>PLE DEGLI ETRUSCHI 9</t>
+          <t>VIA MASCAGNI PIETRO 67</t>
         </is>
       </c>
       <c r="E166" t="inlineStr">
         <is>
-          <t>Adria</t>
+          <t>Rovigo</t>
         </is>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="inlineStr">
         <is>
-          <t>SAMUELE</t>
+          <t>CINZIA</t>
         </is>
       </c>
       <c r="B167" t="inlineStr">
         <is>
-          <t>SCARPARO</t>
+          <t>ROSSI</t>
         </is>
       </c>
       <c r="C167" t="inlineStr">
         <is>
-          <t>0426/748136</t>
+          <t>0425/34019</t>
         </is>
       </c>
       <c r="D167" t="inlineStr">
         <is>
-          <t>VIA MORO 7A</t>
+          <t>VIA MASCAGNI PIETRO 67</t>
         </is>
       </c>
       <c r="E167" t="inlineStr">
         <is>
-          <t>Pettorazza Grimani</t>
+          <t>Rovigo</t>
         </is>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="inlineStr">
         <is>
-          <t>GLORIA</t>
+          <t>LUCA</t>
         </is>
       </c>
       <c r="B168" t="inlineStr">
         <is>
-          <t>SEGATO</t>
+          <t>SACCHETTO</t>
         </is>
       </c>
       <c r="C168" t="inlineStr">
         <is>
-          <t>0425/697195</t>
+          <t>0426/940206</t>
         </is>
       </c>
       <c r="D168" t="inlineStr">
         <is>
-          <t>VIA SAN BELLINO 2</t>
+          <t>PLE DEGLI ETRUSCHI 9</t>
         </is>
       </c>
       <c r="E168" t="inlineStr">
         <is>
-          <t>Rovigo</t>
+          <t>Adria</t>
         </is>
       </c>
     </row>
     <row r="169">
       <c r="A169" t="inlineStr">
         <is>
-          <t>GUIDO ALBERTO</t>
+          <t>LUCA</t>
         </is>
       </c>
       <c r="B169" t="inlineStr">
         <is>
-          <t>SIVIERO</t>
+          <t>SACCHETTO</t>
         </is>
       </c>
       <c r="C169" t="inlineStr">
         <is>
-          <t>0426321728</t>
+          <t>0426/940206</t>
         </is>
       </c>
       <c r="D169" t="inlineStr">
         <is>
-          <t>VIA ZARA 20</t>
+          <t>PZA DELLA LIBERTA'  BOTTRIGHE 3</t>
         </is>
       </c>
       <c r="E169" t="inlineStr">
         <is>
-          <t>Porto Viro</t>
+          <t>Adria</t>
         </is>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="inlineStr">
         <is>
-          <t>GUIDO ALBERTO</t>
+          <t>ALESSANDRA</t>
         </is>
       </c>
       <c r="B170" t="inlineStr">
         <is>
-          <t>SIVIERO</t>
+          <t>SALVALAGGIO</t>
         </is>
       </c>
       <c r="C170" t="inlineStr">
         <is>
-          <t>0426321728</t>
+          <t>0426/940206</t>
         </is>
       </c>
       <c r="D170" t="inlineStr">
         <is>
-          <t>VIA ZARA 20</t>
+          <t>PLE DEGLI ETRUSCHI 9</t>
         </is>
       </c>
       <c r="E170" t="inlineStr">
         <is>
-          <t>Porto Viro</t>
+          <t>Adria</t>
         </is>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="inlineStr">
         <is>
-          <t>PAOLO</t>
+          <t>ALESSANDRA</t>
         </is>
       </c>
       <c r="B171" t="inlineStr">
         <is>
-          <t>SORTINO</t>
+          <t>SALVALAGGIO</t>
         </is>
       </c>
       <c r="C171" t="inlineStr">
         <is>
-          <t>0425/410342</t>
+          <t>0426/1931527</t>
         </is>
       </c>
       <c r="D171" t="inlineStr">
         <is>
-          <t>VLE REGINA MARGHERITA 35</t>
+          <t>VIA REPUBBLICA (DELLA) 9</t>
         </is>
       </c>
       <c r="E171" t="inlineStr">
         <is>
-          <t>Rovigo</t>
+          <t>Papozze</t>
         </is>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="inlineStr">
         <is>
-          <t>CARLOTTA</t>
+          <t>GIORGIA</t>
         </is>
       </c>
       <c r="B172" t="inlineStr">
         <is>
-          <t>SQUARZONI</t>
+          <t>SANTARELLO</t>
         </is>
       </c>
       <c r="C172" t="inlineStr">
         <is>
-          <t>352 0242832</t>
+          <t>0425/31010</t>
         </is>
       </c>
       <c r="D172" t="inlineStr">
         <is>
-          <t>VIA ROMA 281</t>
+          <t>PZA XX SETTEMBRE 9</t>
         </is>
       </c>
       <c r="E172" t="inlineStr">
         <is>
-          <t>Guarda Veneta</t>
+          <t>Gavello</t>
         </is>
       </c>
     </row>
     <row r="173">
       <c r="A173" t="inlineStr">
         <is>
-          <t>CARLOTTA</t>
+          <t>GIORGIA</t>
         </is>
       </c>
       <c r="B173" t="inlineStr">
         <is>
-          <t>SQUARZONI</t>
+          <t>SANTARELLO</t>
         </is>
       </c>
       <c r="C173" t="inlineStr">
         <is>
-          <t>352 0242832</t>
+          <t>0425/31010</t>
         </is>
       </c>
       <c r="D173" t="inlineStr">
         <is>
-          <t>PZA MATTEOTTI 46</t>
+          <t>VLE GRAMSCI ANTONIO 38</t>
         </is>
       </c>
       <c r="E173" t="inlineStr">
         <is>
-          <t>Polesella</t>
+          <t>Rovigo</t>
         </is>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="inlineStr">
         <is>
-          <t>STEFANO</t>
+          <t>ELENA</t>
         </is>
       </c>
       <c r="B174" t="inlineStr">
         <is>
-          <t>SQUILLACE</t>
+          <t>SAVOIA</t>
         </is>
       </c>
       <c r="C174" t="inlineStr">
         <is>
-          <t>3513195420</t>
+          <t>0425/1818675</t>
         </is>
       </c>
       <c r="D174" t="inlineStr">
         <is>
-          <t>VIA COLLODI 2</t>
+          <t>VIA MONTE GRAPPA 1</t>
         </is>
       </c>
       <c r="E174" t="inlineStr">
         <is>
-          <t>Taglio di Po</t>
+          <t>Lendinara</t>
         </is>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="inlineStr">
         <is>
-          <t>ROBERTA</t>
+          <t>ELENA</t>
         </is>
       </c>
       <c r="B175" t="inlineStr">
         <is>
-          <t>STAULO</t>
+          <t>SAVOIA</t>
         </is>
       </c>
       <c r="C175" t="inlineStr">
         <is>
-          <t>3383102343</t>
+          <t>0425/1818675</t>
         </is>
       </c>
       <c r="D175" t="inlineStr">
         <is>
-          <t>VIA UMBRIA 9</t>
+          <t>VIA MONTE GRAPPA 1</t>
         </is>
       </c>
       <c r="E175" t="inlineStr">
         <is>
-          <t>Taglio di Po</t>
+          <t>Lendinara</t>
         </is>
       </c>
     </row>
     <row r="176">
       <c r="A176" t="inlineStr">
         <is>
-          <t>ROBERTA</t>
+          <t>SIMONE</t>
         </is>
       </c>
       <c r="B176" t="inlineStr">
         <is>
-          <t>STAULO</t>
+          <t>SBRENNA</t>
         </is>
       </c>
       <c r="C176" t="inlineStr">
         <is>
-          <t>3383102343</t>
+          <t>0425/509250</t>
         </is>
       </c>
       <c r="D176" t="inlineStr">
         <is>
-          <t>VIA KENNEDY J.F. 86</t>
+          <t>RVI MIANI GIOVANNI 66</t>
         </is>
       </c>
       <c r="E176" t="inlineStr">
         <is>
-          <t>Taglio di Po</t>
+          <t>Badia Polesine</t>
         </is>
       </c>
     </row>
     <row r="177">
       <c r="A177" t="inlineStr">
         <is>
-          <t>RICCARDO</t>
+          <t>GIOVANNI</t>
         </is>
       </c>
       <c r="B177" t="inlineStr">
         <is>
-          <t>STEFANI</t>
+          <t>SCANAVACCA</t>
         </is>
       </c>
       <c r="C177" t="inlineStr">
         <is>
-          <t>3485227275</t>
+          <t>0425/601874</t>
         </is>
       </c>
       <c r="D177" t="inlineStr">
         <is>
-          <t>VIA FERRARIA 12</t>
+          <t>VIA CADUTI DEL LAVORO 13</t>
         </is>
       </c>
       <c r="E177" t="inlineStr">
         <is>
-          <t>Boara Pisani</t>
+          <t>Lendinara</t>
         </is>
       </c>
     </row>
     <row r="178">
       <c r="A178" t="inlineStr">
         <is>
-          <t>RICCARDO</t>
+          <t>GIOVANNI</t>
         </is>
       </c>
       <c r="B178" t="inlineStr">
         <is>
-          <t>STEFANI</t>
+          <t>SCANAVACCA</t>
         </is>
       </c>
       <c r="C178" t="inlineStr">
         <is>
-          <t>0425/24133</t>
+          <t>0425/1752055</t>
         </is>
       </c>
       <c r="D178" t="inlineStr">
         <is>
-          <t>VIA CASTIGLIONI A.VITALIS 6</t>
+          <t>VIA SABBIONI 5</t>
         </is>
       </c>
       <c r="E178" t="inlineStr">
         <is>
-          <t>Rovigo</t>
+          <t>Villanova del Ghebbo</t>
         </is>
       </c>
     </row>
     <row r="179">
       <c r="A179" t="inlineStr">
         <is>
-          <t>FRANCESCA LETIZIA</t>
+          <t>SAMUELE</t>
         </is>
       </c>
       <c r="B179" t="inlineStr">
         <is>
-          <t>TAMBURELLO</t>
+          <t>SCARPARO</t>
         </is>
       </c>
       <c r="C179" t="inlineStr">
         <is>
-          <t>378 0023086</t>
+          <t>0426/940206</t>
         </is>
       </c>
       <c r="D179" t="inlineStr">
         <is>
-          <t>VIA VITTORIO EMANUELE 107</t>
+          <t>PLE DEGLI ETRUSCHI 9</t>
         </is>
       </c>
       <c r="E179" t="inlineStr">
         <is>
-          <t>Bergantino</t>
+          <t>Adria</t>
         </is>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="inlineStr">
         <is>
-          <t>FRANCESCA LETIZIA</t>
+          <t>SAMUELE</t>
         </is>
       </c>
       <c r="B180" t="inlineStr">
         <is>
-          <t>TAMBURELLO</t>
+          <t>SCARPARO</t>
         </is>
       </c>
       <c r="C180" t="inlineStr">
         <is>
-          <t>3780023086</t>
+          <t>0426/748136</t>
         </is>
       </c>
       <c r="D180" t="inlineStr">
         <is>
-          <t>PZZ PIAZZA BERNINI 6</t>
+          <t>VIA MORO 7A</t>
         </is>
       </c>
       <c r="E180" t="inlineStr">
         <is>
-          <t>Melara</t>
+          <t>Pettorazza Grimani</t>
         </is>
       </c>
     </row>
     <row r="181">
       <c r="A181" t="inlineStr">
         <is>
-          <t>ROBERTO</t>
+          <t>GLORIA</t>
         </is>
       </c>
       <c r="B181" t="inlineStr">
         <is>
-          <t>TENAN</t>
+          <t>SEGATO</t>
         </is>
       </c>
       <c r="C181" t="inlineStr">
         <is>
-          <t>0425/940130</t>
+          <t>0425/697195</t>
         </is>
       </c>
       <c r="D181" t="inlineStr">
         <is>
-          <t>VIA ROMA 391</t>
+          <t>VIA SAN BELLINO 2</t>
         </is>
       </c>
       <c r="E181" t="inlineStr">
         <is>
-          <t>Canaro</t>
+          <t>Rovigo</t>
         </is>
       </c>
     </row>
     <row r="182">
       <c r="A182" t="inlineStr">
         <is>
-          <t>MANUEL</t>
+          <t>GUIDO ALBERTO</t>
         </is>
       </c>
       <c r="B182" t="inlineStr">
         <is>
-          <t>TIRANA</t>
+          <t>SIVIERO</t>
         </is>
       </c>
       <c r="C182" t="inlineStr">
         <is>
-          <t>0425/758413</t>
+          <t>0426321728</t>
         </is>
       </c>
       <c r="D182" t="inlineStr">
         <is>
-          <t>VIA MORETTO ROBERTO DETTO 'ICARO' 16</t>
+          <t>VIA ZARA 20</t>
         </is>
       </c>
       <c r="E182" t="inlineStr">
         <is>
-          <t>Occhiobello</t>
+          <t>Porto Viro</t>
         </is>
       </c>
     </row>
     <row r="183">
       <c r="A183" t="inlineStr">
         <is>
-          <t>OXANA</t>
+          <t>GUIDO ALBERTO</t>
         </is>
       </c>
       <c r="B183" t="inlineStr">
         <is>
-          <t>TOACA</t>
+          <t>SIVIERO</t>
         </is>
       </c>
       <c r="C183" t="inlineStr">
         <is>
-          <t>0425/758413</t>
+          <t>0426321728</t>
         </is>
       </c>
       <c r="D183" t="inlineStr">
         <is>
-          <t>VIA MORETTO ROBERTO DETTO 'ICARO' 16</t>
+          <t>VIA ZARA 20</t>
         </is>
       </c>
       <c r="E183" t="inlineStr">
         <is>
-          <t>Occhiobello</t>
+          <t>Porto Viro</t>
         </is>
       </c>
     </row>
     <row r="184">
       <c r="A184" t="inlineStr">
         <is>
-          <t>SILVIA</t>
+          <t>PAOLO</t>
         </is>
       </c>
       <c r="B184" t="inlineStr">
         <is>
-          <t>TOGNOLO</t>
+          <t>SORTINO</t>
         </is>
       </c>
       <c r="C184" t="inlineStr">
         <is>
-          <t>042643411</t>
+          <t>0425/410342</t>
         </is>
       </c>
       <c r="D184" t="inlineStr">
         <is>
-          <t>PZA DELLA LIBERTA'  BOTTRIGHE 3</t>
+          <t>VLE REGINA MARGHERITA 35</t>
         </is>
       </c>
       <c r="E184" t="inlineStr">
         <is>
-          <t>Adria</t>
+          <t>Rovigo</t>
         </is>
       </c>
     </row>
     <row r="185">
       <c r="A185" t="inlineStr">
         <is>
-          <t>SILVIA</t>
+          <t>CARLOTTA</t>
         </is>
       </c>
       <c r="B185" t="inlineStr">
         <is>
-          <t>TOGNOLO</t>
+          <t>SQUARZONI</t>
         </is>
       </c>
       <c r="C185" t="inlineStr">
         <is>
-          <t>0426/940206</t>
+          <t>352 0242832</t>
         </is>
       </c>
       <c r="D185" t="inlineStr">
         <is>
-          <t>PLE DEGLI ETRUSCHI 9</t>
+          <t>PZA MATTEOTTI 46</t>
         </is>
       </c>
       <c r="E185" t="inlineStr">
         <is>
-          <t>Adria</t>
+          <t>Polesella</t>
         </is>
       </c>
     </row>
     <row r="186">
       <c r="A186" t="inlineStr">
         <is>
-          <t>LUCIO</t>
+          <t>CARLOTTA</t>
         </is>
       </c>
       <c r="B186" t="inlineStr">
         <is>
-          <t>TOMMASIN</t>
+          <t>SQUARZONI</t>
         </is>
       </c>
       <c r="C186" t="inlineStr">
         <is>
-          <t>0426-631449</t>
+          <t>352 0242832</t>
         </is>
       </c>
       <c r="D186" t="inlineStr">
         <is>
-          <t>VIA ROMA 42</t>
+          <t>VIA ROMA 281</t>
         </is>
       </c>
       <c r="E186" t="inlineStr">
         <is>
-          <t>Porto Viro</t>
+          <t>Guarda Veneta</t>
         </is>
       </c>
     </row>
     <row r="187">
       <c r="A187" t="inlineStr">
         <is>
-          <t>ROSALIA</t>
+          <t>STEFANO</t>
         </is>
       </c>
       <c r="B187" t="inlineStr">
         <is>
-          <t>VEGGIAN</t>
+          <t>SQUILLACE</t>
         </is>
       </c>
       <c r="C187" t="inlineStr">
         <is>
-          <t>347/5517321</t>
+          <t>3513195420</t>
         </is>
       </c>
       <c r="D187" t="inlineStr">
         <is>
-          <t>VLE FATTORI 1</t>
+          <t>VIA COLLODI 2</t>
         </is>
       </c>
       <c r="E187" t="inlineStr">
         <is>
-          <t>Castelmassa</t>
+          <t>Taglio di Po</t>
         </is>
       </c>
     </row>
     <row r="188">
       <c r="A188" t="inlineStr">
         <is>
-          <t>GIAN LUIGI</t>
+          <t>ROBERTA</t>
         </is>
       </c>
       <c r="B188" t="inlineStr">
         <is>
-          <t>VIVODA</t>
+          <t>STAULO</t>
         </is>
       </c>
       <c r="C188" t="inlineStr">
         <is>
-          <t>353 4908615</t>
+          <t>3383102343</t>
         </is>
       </c>
       <c r="D188" t="inlineStr">
         <is>
-          <t>PZA MADONNA SAN LUCA 23</t>
+          <t>VIA KENNEDY J.F. 86</t>
         </is>
       </c>
       <c r="E188" t="inlineStr">
         <is>
-          <t>Bosaro</t>
+          <t>Taglio di Po</t>
         </is>
       </c>
     </row>
     <row r="189">
       <c r="A189" t="inlineStr">
         <is>
-          <t>RAFFAELLO</t>
+          <t>ROBERTA</t>
         </is>
       </c>
       <c r="B189" t="inlineStr">
         <is>
-          <t>VOLTAN</t>
+          <t>STAULO</t>
         </is>
       </c>
       <c r="C189" t="inlineStr">
         <is>
-          <t>0426340134</t>
+          <t>3383102343</t>
         </is>
       </c>
       <c r="D189" t="inlineStr">
         <is>
-          <t>VIA MARINAI D ITALIA 4</t>
+          <t>VIA UMBRIA 9</t>
         </is>
       </c>
       <c r="E189" t="inlineStr">
         <is>
-          <t>Rosolina</t>
+          <t>Taglio di Po</t>
         </is>
       </c>
     </row>
     <row r="190">
       <c r="A190" t="inlineStr">
         <is>
-          <t>SILVIA</t>
+          <t>RICCARDO</t>
         </is>
       </c>
       <c r="B190" t="inlineStr">
         <is>
-          <t>ZAGHI</t>
+          <t>STEFANI</t>
         </is>
       </c>
       <c r="C190" t="inlineStr">
         <is>
-          <t>0426/346824</t>
+          <t>0425/24133</t>
         </is>
       </c>
       <c r="D190" t="inlineStr">
         <is>
-          <t>VIA COLLODI 2</t>
+          <t>VIA CASTIGLIONI A.VITALIS 6</t>
         </is>
       </c>
       <c r="E190" t="inlineStr">
         <is>
-          <t>Taglio di Po</t>
+          <t>Rovigo</t>
         </is>
       </c>
     </row>
     <row r="191">
       <c r="A191" t="inlineStr">
         <is>
-          <t>ALA</t>
+          <t>RICCARDO</t>
         </is>
       </c>
       <c r="B191" t="inlineStr">
         <is>
-          <t>ZAHARIA</t>
+          <t>STEFANI</t>
         </is>
       </c>
       <c r="C191" t="inlineStr">
         <is>
-          <t>0425/1818675</t>
+          <t>3485227275</t>
         </is>
       </c>
       <c r="D191" t="inlineStr">
         <is>
-          <t>VIA MONTE GRAPPA 1</t>
+          <t>VIA FERRARIA 12</t>
         </is>
       </c>
       <c r="E191" t="inlineStr">
         <is>
-          <t>Lendinara</t>
+          <t>Boara Pisani</t>
         </is>
       </c>
     </row>
     <row r="192">
       <c r="A192" t="inlineStr">
         <is>
-          <t>CHIARA</t>
+          <t>FRANCESCA LETIZIA</t>
         </is>
       </c>
       <c r="B192" t="inlineStr">
         <is>
-          <t>ZAMBON</t>
+          <t>TAMBURELLO</t>
         </is>
       </c>
       <c r="C192" t="inlineStr">
         <is>
-          <t>3245317963</t>
+          <t>3780023086</t>
         </is>
       </c>
       <c r="D192" t="inlineStr">
         <is>
-          <t>PZZ LIBERTA' 43</t>
+          <t>PZZ PIAZZA BERNINI 6</t>
         </is>
       </c>
       <c r="E192" t="inlineStr">
         <is>
-          <t>Castelmassa</t>
+          <t>Melara</t>
         </is>
       </c>
     </row>
     <row r="193">
       <c r="A193" t="inlineStr">
         <is>
-          <t>CARLUCCIO</t>
+          <t>FRANCESCA LETIZIA</t>
         </is>
       </c>
       <c r="B193" t="inlineStr">
         <is>
-          <t>ZANGIROLAMI</t>
+          <t>TAMBURELLO</t>
         </is>
       </c>
       <c r="C193" t="inlineStr">
         <is>
-          <t>0426-320433</t>
+          <t>378 0023086</t>
         </is>
       </c>
       <c r="D193" t="inlineStr">
         <is>
-          <t>VIA TRIESTE 17</t>
+          <t>VIA VITTORIO EMANUELE 107</t>
         </is>
       </c>
       <c r="E193" t="inlineStr">
         <is>
-          <t>Porto Viro</t>
+          <t>Bergantino</t>
         </is>
       </c>
     </row>
     <row r="194">
       <c r="A194" t="inlineStr">
         <is>
-          <t>FLAVIO</t>
+          <t>ROBERTO</t>
         </is>
       </c>
       <c r="B194" t="inlineStr">
         <is>
-          <t>ZANIRATO</t>
+          <t>TENAN</t>
         </is>
       </c>
       <c r="C194" t="inlineStr">
         <is>
-          <t>0425/31010</t>
+          <t>0425/940130</t>
         </is>
       </c>
       <c r="D194" t="inlineStr">
         <is>
-          <t>VLE GRAMSCI ANTONIO 38</t>
+          <t>VIA ROMA 391</t>
         </is>
       </c>
       <c r="E194" t="inlineStr">
         <is>
-          <t>Rovigo</t>
+          <t>Canaro</t>
         </is>
       </c>
     </row>
     <row r="195">
       <c r="A195" t="inlineStr">
         <is>
-          <t>MARIA LUCIA</t>
+          <t>MANUEL</t>
         </is>
       </c>
       <c r="B195" t="inlineStr">
         <is>
-          <t>ZARAMELLA</t>
+          <t>TIRANA</t>
         </is>
       </c>
       <c r="C195" t="inlineStr">
         <is>
-          <t>0425/88021</t>
+          <t>0425/758413</t>
         </is>
       </c>
       <c r="D195" t="inlineStr">
         <is>
-          <t>VLE DELLA RIMEMBRANZA 159</t>
+          <t>VIA MORETTO ROBERTO DETTO 'ICARO' 16</t>
         </is>
       </c>
       <c r="E195" t="inlineStr">
         <is>
-          <t>Ceneselli</t>
+          <t>Occhiobello</t>
         </is>
       </c>
     </row>
     <row r="196">
       <c r="A196" t="inlineStr">
         <is>
-          <t>GIADA</t>
+          <t>OXANA</t>
         </is>
       </c>
       <c r="B196" t="inlineStr">
         <is>
-          <t>ZENNARO</t>
+          <t>TOACA</t>
         </is>
       </c>
       <c r="C196" t="inlineStr">
         <is>
-          <t>0425/935374</t>
+          <t>0425/758413</t>
         </is>
       </c>
       <c r="D196" t="inlineStr">
         <is>
-          <t>VLE DEI MILLE 284A</t>
+          <t>VIA MORETTO ROBERTO DETTO 'ICARO' 16</t>
         </is>
       </c>
       <c r="E196" t="inlineStr">
         <is>
-          <t>Rovigo</t>
+          <t>Occhiobello</t>
         </is>
       </c>
     </row>
     <row r="197">
       <c r="A197" t="inlineStr">
         <is>
-          <t>GIADA</t>
+          <t>SILVIA</t>
         </is>
       </c>
       <c r="B197" t="inlineStr">
         <is>
-          <t>ZENNARO</t>
+          <t>TOGNOLO</t>
         </is>
       </c>
       <c r="C197" t="inlineStr">
         <is>
-          <t>0425/22277</t>
+          <t>042643411</t>
         </is>
       </c>
       <c r="D197" t="inlineStr">
         <is>
-          <t>VIA CASTIGLIONI A.VITALIS 6</t>
+          <t>PZA DELLA LIBERTA'  BOTTRIGHE 3</t>
         </is>
       </c>
       <c r="E197" t="inlineStr">
         <is>
-          <t>Rovigo</t>
+          <t>Adria</t>
         </is>
       </c>
     </row>
     <row r="198">
       <c r="A198" t="inlineStr">
         <is>
-          <t>LUDMILA</t>
+          <t>SILVIA</t>
         </is>
       </c>
       <c r="B198" t="inlineStr">
         <is>
-          <t>ZOP</t>
+          <t>TOGNOLO</t>
         </is>
       </c>
       <c r="C198" t="inlineStr">
         <is>
-          <t>0425/509250</t>
+          <t>0426/940206</t>
         </is>
       </c>
       <c r="D198" t="inlineStr">
         <is>
-          <t>RVI MIANI GIOVANNI 66</t>
+          <t>PLE DEGLI ETRUSCHI 9</t>
         </is>
       </c>
       <c r="E198" t="inlineStr">
         <is>
-          <t>Badia Polesine</t>
+          <t>Adria</t>
         </is>
       </c>
     </row>
     <row r="199">
       <c r="A199" t="inlineStr">
         <is>
-          <t>SARA</t>
+          <t>LUCIO</t>
         </is>
       </c>
       <c r="B199" t="inlineStr">
         <is>
-          <t>ZORZAN</t>
+          <t>TOMMASIN</t>
         </is>
       </c>
       <c r="C199" t="inlineStr">
         <is>
-          <t>0425/31010</t>
+          <t>0426-631449</t>
         </is>
       </c>
       <c r="D199" t="inlineStr">
         <is>
-          <t>VLE GRAMSCI ANTONIO 38</t>
+          <t>VIA ROMA 42</t>
         </is>
       </c>
       <c r="E199" t="inlineStr">
         <is>
-          <t>Rovigo</t>
+          <t>Porto Viro</t>
         </is>
       </c>
     </row>
     <row r="200">
       <c r="A200" t="inlineStr">
         <is>
-          <t>ANNA MARIA</t>
+          <t>ROSALIA</t>
         </is>
       </c>
       <c r="B200" t="inlineStr">
         <is>
-          <t>ZUCCOLO</t>
+          <t>VEGGIAN</t>
         </is>
       </c>
       <c r="C200" t="inlineStr">
         <is>
-          <t>0425/778440</t>
+          <t>347/5517321</t>
         </is>
       </c>
       <c r="D200" t="inlineStr">
         <is>
-          <t>PZA XX SETTEMBRE 4</t>
+          <t>VLE FATTORI 1</t>
         </is>
       </c>
       <c r="E200" t="inlineStr">
         <is>
-          <t>Gavello</t>
+          <t>Castelmassa</t>
         </is>
       </c>
     </row>
     <row r="201">
       <c r="A201" t="inlineStr">
         <is>
+          <t>GIAN LUIGI</t>
+        </is>
+      </c>
+      <c r="B201" t="inlineStr">
+        <is>
+          <t>VIVODA</t>
+        </is>
+      </c>
+      <c r="C201" t="inlineStr">
+        <is>
+          <t>353 4908615</t>
+        </is>
+      </c>
+      <c r="D201" t="inlineStr">
+        <is>
+          <t>PZA MADONNA SAN LUCA 23</t>
+        </is>
+      </c>
+      <c r="E201" t="inlineStr">
+        <is>
+          <t>Bosaro</t>
+        </is>
+      </c>
+    </row>
+    <row r="202">
+      <c r="A202" t="inlineStr">
+        <is>
+          <t>RAFFAELLO</t>
+        </is>
+      </c>
+      <c r="B202" t="inlineStr">
+        <is>
+          <t>VOLTAN</t>
+        </is>
+      </c>
+      <c r="C202" t="inlineStr">
+        <is>
+          <t>0426340134</t>
+        </is>
+      </c>
+      <c r="D202" t="inlineStr">
+        <is>
+          <t>VIA MARINAI D ITALIA 4</t>
+        </is>
+      </c>
+      <c r="E202" t="inlineStr">
+        <is>
+          <t>Rosolina</t>
+        </is>
+      </c>
+    </row>
+    <row r="203">
+      <c r="A203" t="inlineStr">
+        <is>
+          <t>SILVIA</t>
+        </is>
+      </c>
+      <c r="B203" t="inlineStr">
+        <is>
+          <t>ZAGHI</t>
+        </is>
+      </c>
+      <c r="C203" t="inlineStr">
+        <is>
+          <t>0426/346824</t>
+        </is>
+      </c>
+      <c r="D203" t="inlineStr">
+        <is>
+          <t>VIA COLLODI 2</t>
+        </is>
+      </c>
+      <c r="E203" t="inlineStr">
+        <is>
+          <t>Taglio di Po</t>
+        </is>
+      </c>
+    </row>
+    <row r="204">
+      <c r="A204" t="inlineStr">
+        <is>
+          <t>ALA</t>
+        </is>
+      </c>
+      <c r="B204" t="inlineStr">
+        <is>
+          <t>ZAHARIA</t>
+        </is>
+      </c>
+      <c r="C204" t="inlineStr">
+        <is>
+          <t>0425/1818675</t>
+        </is>
+      </c>
+      <c r="D204" t="inlineStr">
+        <is>
+          <t>VIA MONTE GRAPPA 1</t>
+        </is>
+      </c>
+      <c r="E204" t="inlineStr">
+        <is>
+          <t>Lendinara</t>
+        </is>
+      </c>
+    </row>
+    <row r="205">
+      <c r="A205" t="inlineStr">
+        <is>
+          <t>ALA</t>
+        </is>
+      </c>
+      <c r="B205" t="inlineStr">
+        <is>
+          <t>ZAHARIA</t>
+        </is>
+      </c>
+      <c r="C205" t="inlineStr">
+        <is>
+          <t>0425/1818675</t>
+        </is>
+      </c>
+      <c r="D205" t="inlineStr">
+        <is>
+          <t>VIA MONTE GRAPPA 1</t>
+        </is>
+      </c>
+      <c r="E205" t="inlineStr">
+        <is>
+          <t>Lendinara</t>
+        </is>
+      </c>
+    </row>
+    <row r="206">
+      <c r="A206" t="inlineStr">
+        <is>
+          <t>CHIARA</t>
+        </is>
+      </c>
+      <c r="B206" t="inlineStr">
+        <is>
+          <t>ZAMBON</t>
+        </is>
+      </c>
+      <c r="C206" t="inlineStr">
+        <is>
+          <t>3245317963</t>
+        </is>
+      </c>
+      <c r="D206" t="inlineStr">
+        <is>
+          <t>PZZ LIBERTA' 43</t>
+        </is>
+      </c>
+      <c r="E206" t="inlineStr">
+        <is>
+          <t>Castelmassa</t>
+        </is>
+      </c>
+    </row>
+    <row r="207">
+      <c r="A207" t="inlineStr">
+        <is>
+          <t>CARLUCCIO</t>
+        </is>
+      </c>
+      <c r="B207" t="inlineStr">
+        <is>
+          <t>ZANGIROLAMI</t>
+        </is>
+      </c>
+      <c r="C207" t="inlineStr">
+        <is>
+          <t>0426-320433</t>
+        </is>
+      </c>
+      <c r="D207" t="inlineStr">
+        <is>
+          <t>VIA TRIESTE 17</t>
+        </is>
+      </c>
+      <c r="E207" t="inlineStr">
+        <is>
+          <t>Porto Viro</t>
+        </is>
+      </c>
+    </row>
+    <row r="208">
+      <c r="A208" t="inlineStr">
+        <is>
+          <t>FLAVIO</t>
+        </is>
+      </c>
+      <c r="B208" t="inlineStr">
+        <is>
+          <t>ZANIRATO</t>
+        </is>
+      </c>
+      <c r="C208" t="inlineStr">
+        <is>
+          <t>0425/31010</t>
+        </is>
+      </c>
+      <c r="D208" t="inlineStr">
+        <is>
+          <t>VLE GRAMSCI ANTONIO 38</t>
+        </is>
+      </c>
+      <c r="E208" t="inlineStr">
+        <is>
+          <t>Rovigo</t>
+        </is>
+      </c>
+    </row>
+    <row r="209">
+      <c r="A209" t="inlineStr">
+        <is>
+          <t>MARIA LUCIA</t>
+        </is>
+      </c>
+      <c r="B209" t="inlineStr">
+        <is>
+          <t>ZARAMELLA</t>
+        </is>
+      </c>
+      <c r="C209" t="inlineStr">
+        <is>
+          <t>0425/88021</t>
+        </is>
+      </c>
+      <c r="D209" t="inlineStr">
+        <is>
+          <t>VLE DELLA RIMEMBRANZA 159</t>
+        </is>
+      </c>
+      <c r="E209" t="inlineStr">
+        <is>
+          <t>Ceneselli</t>
+        </is>
+      </c>
+    </row>
+    <row r="210">
+      <c r="A210" t="inlineStr">
+        <is>
+          <t>GIADA</t>
+        </is>
+      </c>
+      <c r="B210" t="inlineStr">
+        <is>
+          <t>ZENNARO</t>
+        </is>
+      </c>
+      <c r="C210" t="inlineStr">
+        <is>
+          <t>0425/22277</t>
+        </is>
+      </c>
+      <c r="D210" t="inlineStr">
+        <is>
+          <t>VIA CASTIGLIONI A.VITALIS 6</t>
+        </is>
+      </c>
+      <c r="E210" t="inlineStr">
+        <is>
+          <t>Rovigo</t>
+        </is>
+      </c>
+    </row>
+    <row r="211">
+      <c r="A211" t="inlineStr">
+        <is>
+          <t>GIADA</t>
+        </is>
+      </c>
+      <c r="B211" t="inlineStr">
+        <is>
+          <t>ZENNARO</t>
+        </is>
+      </c>
+      <c r="C211" t="inlineStr">
+        <is>
+          <t>0425/935374</t>
+        </is>
+      </c>
+      <c r="D211" t="inlineStr">
+        <is>
+          <t>VLE DEI MILLE 284A</t>
+        </is>
+      </c>
+      <c r="E211" t="inlineStr">
+        <is>
+          <t>Rovigo</t>
+        </is>
+      </c>
+    </row>
+    <row r="212">
+      <c r="A212" t="inlineStr">
+        <is>
+          <t>LUDMILA</t>
+        </is>
+      </c>
+      <c r="B212" t="inlineStr">
+        <is>
+          <t>ZOP</t>
+        </is>
+      </c>
+      <c r="C212" t="inlineStr">
+        <is>
+          <t>0425/509250</t>
+        </is>
+      </c>
+      <c r="D212" t="inlineStr">
+        <is>
+          <t>RVI MIANI GIOVANNI 66</t>
+        </is>
+      </c>
+      <c r="E212" t="inlineStr">
+        <is>
+          <t>Badia Polesine</t>
+        </is>
+      </c>
+    </row>
+    <row r="213">
+      <c r="A213" t="inlineStr">
+        <is>
+          <t>SARA</t>
+        </is>
+      </c>
+      <c r="B213" t="inlineStr">
+        <is>
+          <t>ZORZAN</t>
+        </is>
+      </c>
+      <c r="C213" t="inlineStr">
+        <is>
+          <t>0425/31010</t>
+        </is>
+      </c>
+      <c r="D213" t="inlineStr">
+        <is>
+          <t>VLE GRAMSCI ANTONIO 38</t>
+        </is>
+      </c>
+      <c r="E213" t="inlineStr">
+        <is>
+          <t>Rovigo</t>
+        </is>
+      </c>
+    </row>
+    <row r="214">
+      <c r="A214" t="inlineStr">
+        <is>
           <t>ANNA MARIA</t>
         </is>
       </c>
-      <c r="B201" t="inlineStr">
+      <c r="B214" t="inlineStr">
         <is>
           <t>ZUCCOLO</t>
         </is>
       </c>
-      <c r="C201" t="inlineStr">
+      <c r="C214" t="inlineStr">
         <is>
           <t>0425/908528</t>
         </is>
       </c>
-      <c r="D201" t="inlineStr">
+      <c r="D214" t="inlineStr">
         <is>
           <t>VIA CORTE BARCHESSA 26</t>
         </is>
       </c>
-      <c r="E201" t="inlineStr">
+      <c r="E214" t="inlineStr">
         <is>
           <t>Villadose</t>
+        </is>
+      </c>
+    </row>
+    <row r="215">
+      <c r="A215" t="inlineStr">
+        <is>
+          <t>ANNA MARIA</t>
+        </is>
+      </c>
+      <c r="B215" t="inlineStr">
+        <is>
+          <t>ZUCCOLO</t>
+        </is>
+      </c>
+      <c r="C215" t="inlineStr">
+        <is>
+          <t>0425/778440</t>
+        </is>
+      </c>
+      <c r="D215" t="inlineStr">
+        <is>
+          <t>PZA XX SETTEMBRE 4</t>
+        </is>
+      </c>
+      <c r="E215" t="inlineStr">
+        <is>
+          <t>Gavello</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>