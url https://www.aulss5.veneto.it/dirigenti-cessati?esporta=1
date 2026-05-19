--- v0 (2026-04-03)
+++ v1 (2026-05-19)
@@ -410,968 +410,1052 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:D42"/>
+  <dimension ref="A1:D46"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Cognome</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Nome</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>Data cessazione</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>Curriculum</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t>FAVAT</t>
+          <t>MEJAK</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>MASSIMO</t>
+          <t>CRISTINA</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>2026-04-01 00:00:00</t>
-[...2 lines deleted...]
-      <c r="D2" t="inlineStr"/>
+          <t>2026-05-01 00:00:00</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>MEJACK_C__2025.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t>NACCARELLA</t>
+          <t>FAVAT</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>CRISTIANA</t>
+          <t>MASSIMO</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>2026-04-01 00:00:00</t>
         </is>
       </c>
-      <c r="D3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D3" t="inlineStr"/>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t>MARTELLI</t>
+          <t>NACCARELLA</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>CHIARA</t>
+          <t>CRISTIANA</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>2026-04-01 00:00:00</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>cv_martelli_chiara.pdf</t>
+          <t>NACCARELLA_CRISTINA_2024.pdf</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t>AMISTA'</t>
+          <t>CARTA</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>PIETRO</t>
+          <t>FRANCESCA</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>2025-10-28 00:00:00</t>
+          <t>2026-04-20 00:00:00</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>Curriculum_Amista_.pdf</t>
+          <t>CARTA_2024.pdf</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>ANDREOTTI</t>
+          <t>MARTELLI</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>LUCIO</t>
+          <t>CHIARA</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>2025-12-31 00:00:00</t>
+          <t>2026-04-01 00:00:00</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>ANDREOTTI_.pdf</t>
+          <t>cv_martelli_chiara.pdf</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
-          <t>BANZATO</t>
+          <t>GIUTTARI</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>ROBERTO</t>
+          <t>MICHELE</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>2025-10-28 00:00:00</t>
+          <t>2026-05-01 00:00:00</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>Curriculum_vitae_Banzato_Roberto_.pdf</t>
+          <t>FORMAT_CURRICULUM_VITAE_GIUTTARI_MICHELE.pdf</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
-          <t>BATTISTA</t>
+          <t>TARRICONE</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>RAFFAELE</t>
+          <t>ALFONSO</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>2025-10-28 00:00:00</t>
-[...6 lines deleted...]
-      </c>
+          <t>2026-04-29 00:00:00</t>
+        </is>
+      </c>
+      <c r="D8" t="inlineStr"/>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t>BRAZZALE</t>
+          <t>AMISTA'</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>URBANO</t>
+          <t>PIETRO</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>2025-10-28 00:00:00</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>Curriculum_Dr__Brazzale_.pdf</t>
+          <t>Curriculum_Amista_.pdf</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>CIATO</t>
+          <t>ANDREOTTI</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>LEOPOLDO</t>
+          <t>LUCIO</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>2025-10-28 00:00:00</t>
+          <t>2025-12-31 00:00:00</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>Curriculum_Dott__Leopoldo_Ciato_.pdf</t>
+          <t>ANDREOTTI.pdf</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>D'ERRICO</t>
+          <t>BANZATO</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>GUGLIELMO</t>
+          <t>ROBERTO</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>2025-10-28 00:00:00</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>DErrico_2_.pdf</t>
+          <t>Curriculum_vitae_Banzato_Roberto_.pdf</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>FIORINI</t>
+          <t>BATTISTA</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>FULVIO</t>
+          <t>RAFFAELE</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t>2025-10-28 00:00:00</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>FIORINI_FULVIO_.pdf</t>
+          <t>Battista_2_.pdf</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>FRIGATO</t>
+          <t>BRAZZALE</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>ANDREA</t>
+          <t>URBANO</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t>2025-10-28 00:00:00</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>Frigato_andrea_.pdf</t>
+          <t>Curriculum_Dr__Brazzale_.pdf</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>GOZZA</t>
+          <t>CIATO</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>CINZIA</t>
+          <t>LEOPOLDO</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
           <t>2025-10-28 00:00:00</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>GOZZA_CINZIA_.pdf</t>
+          <t>Curriculum_Dott__Leopoldo_Ciato_.pdf</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>GROTTO</t>
+          <t>D'ERRICO</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>GAETANO</t>
+          <t>GUGLIELMO</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
           <t>2025-10-28 00:00:00</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>GROTTO_2_.pdf</t>
+          <t>DErrico_2_.pdf</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
-          <t>L'ERARIO</t>
+          <t>FIORINI</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>ROBERTO</t>
+          <t>FULVIO</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
           <t>2025-10-28 00:00:00</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>LERARIO_ROBERTO_.pdf</t>
+          <t>FIORINI_FULVIO_.pdf</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
-          <t>LIBERA</t>
+          <t>FRIGATO</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>MARCO</t>
+          <t>ANDREA</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
           <t>2025-10-28 00:00:00</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>Libera_2_.pdf</t>
+          <t>Frigato_andrea_.pdf</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
-          <t>LOLLI</t>
+          <t>GOZZA</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>VINCENZO</t>
+          <t>CINZIA</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
           <t>2025-10-28 00:00:00</t>
         </is>
       </c>
-      <c r="D18" t="inlineStr"/>
+      <c r="D18" t="inlineStr">
+        <is>
+          <t>GOZZA_CINZIA_.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
-          <t>MANCINO</t>
+          <t>GROTTO</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>VINCENZO</t>
+          <t>GAETANO</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
           <t>2025-10-28 00:00:00</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>Mancino_Vincenzo_.pdf</t>
+          <t>GROTTO_2_.pdf</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
-          <t>MENEGHINI</t>
+          <t>L'ERARIO</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>AGOSTINO</t>
+          <t>ROBERTO</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
           <t>2025-10-28 00:00:00</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>CURRICULUM_VITAE_MENEGHINI_2_.pdf</t>
+          <t>LERARIO_ROBERTO_.pdf</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
-          <t>MOLLO</t>
+          <t>LIBERA</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>FRANCESCO</t>
+          <t>MARCO</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
           <t>2025-10-28 00:00:00</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>Mollo_.pdf</t>
+          <t>Libera_2_.pdf</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
-          <t>OLIANI</t>
+          <t>LOLLI</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>CRISTINA</t>
+          <t>VINCENZO</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
           <t>2025-10-28 00:00:00</t>
         </is>
       </c>
-      <c r="D22" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D22" t="inlineStr"/>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
-          <t>ORVIETO</t>
+          <t>MANCINO</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>ENRICO</t>
+          <t>VINCENZO</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
           <t>2025-10-28 00:00:00</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>ORVIETO_2_.pdf</t>
+          <t>Mancino_Vincenzo_.pdf</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
-          <t>PALMIERI</t>
+          <t>MENEGHINI</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>ROSA</t>
+          <t>AGOSTINO</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
           <t>2025-10-28 00:00:00</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>PALMIERI_rosa2_.pdf</t>
+          <t>CURRICULUM_VITAE_MENEGHINI_2_.pdf</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
-          <t>PAOLI</t>
+          <t>MOLLO</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>ANDREA</t>
+          <t>FRANCESCO</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
           <t>2025-10-28 00:00:00</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>CV_Paoli_2_.pdf</t>
+          <t>Mollo_.pdf</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
-          <t>PAPARELLA</t>
+          <t>OLIANI</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>MARIA CHIARA</t>
+          <t>CRISTINA</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
           <t>2025-10-28 00:00:00</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>Paparella3_.pdf</t>
+          <t>Oliani_2_.pdf</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
-          <t>RIGO</t>
+          <t>ORVIETO</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>ALBERTO</t>
+          <t>ENRICO</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
           <t>2025-10-28 00:00:00</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>Rigo_.pdf</t>
+          <t>ORVIETO_2_.pdf</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
-          <t>SALTARI</t>
+          <t>PALMIERI</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>MARIA RITA</t>
+          <t>ROSA</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
           <t>2025-10-28 00:00:00</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>Saltari_2_.pdf</t>
+          <t>PALMIERI_rosa2_.pdf</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
-          <t>SCARAMUZZO</t>
+          <t>PAOLI</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>PAOLO</t>
+          <t>ANDREA</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
           <t>2025-10-28 00:00:00</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>Scaramuzzo_Paolo_.pdf</t>
+          <t>CV_Paoli_2_.pdf</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
-          <t>SCHIAVI</t>
+          <t>PAPARELLA</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>CARLA</t>
+          <t>MARIA CHIARA</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
           <t>2025-10-28 00:00:00</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>dott_ssa_Schiavi_curriculum_2_.pdf</t>
+          <t>Paparella3_.pdf</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
-          <t>SCHIAVONE</t>
+          <t>RIGO</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>DIONISIO</t>
+          <t>ALBERTO</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
           <t>2025-10-28 00:00:00</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>Schiavone_2_.pdf</t>
+          <t>Rigo_.pdf</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
-          <t>SCUDERI</t>
+          <t>SALTARI</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>LIVIA</t>
+          <t>MARIA RITA</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
           <t>2025-10-28 00:00:00</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>SCUDERI_LIVIA_.pdf</t>
+          <t>Saltari_2_.pdf</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
-          <t>SIMIONATO</t>
+          <t>SCARAMUZZO</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>PATRIZIA</t>
+          <t>PAOLO</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
           <t>2025-10-28 00:00:00</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>Curriculum_Dr__ssa_Simionato_.pdf</t>
+          <t>Scaramuzzo_Paolo_.pdf</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
-          <t>SUGLIA</t>
+          <t>SCHIAVI</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>DORA</t>
+          <t>CARLA</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
           <t>2025-10-28 00:00:00</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>cv_SUGLia_2_.pdf</t>
+          <t>dott_ssa_Schiavi_curriculum_2_.pdf</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
-          <t>TEMPESTA</t>
+          <t>SCHIAVONE</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>MARCO</t>
+          <t>DIONISIO</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
           <t>2025-10-28 00:00:00</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>C_V__dr__Tempesta_Marco_2_.pdf</t>
+          <t>Schiavone_2_.pdf</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
-          <t>TOMASI</t>
+          <t>SCUDERI</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>ALESSANDRA</t>
+          <t>LIVIA</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
           <t>2025-10-28 00:00:00</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>Tomasi_Alessandra_2_.pdf</t>
+          <t>SCUDERI_LIVIA_.pdf</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
-          <t>VALENTE</t>
+          <t>SIMIONATO</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>FABRIZIO</t>
+          <t>PATRIZIA</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
           <t>2025-10-28 00:00:00</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>Curriculum_Fabrizio_Valente_2_.pdf</t>
+          <t>Curriculum_Dr__ssa_Simionato_.pdf</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
-          <t>VIGNA</t>
+          <t>SUGLIA</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>GIOVANNI BATTISTA</t>
+          <t>DORA</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
           <t>2025-10-28 00:00:00</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>VIGNANUOVO_.pdf</t>
+          <t>cv_SUGLia_2_.pdf</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
-          <t>ZATTONI</t>
+          <t>TEMPESTA</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>LUCA</t>
+          <t>MARCO</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
           <t>2025-10-28 00:00:00</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>zattoni_luca_.pdf</t>
+          <t>C_V__dr__Tempesta_Marco_2_.pdf</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
-          <t>ZENNARO</t>
+          <t>TOMASI</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>ANTONELLA</t>
+          <t>ALESSANDRA</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
           <t>2025-10-28 00:00:00</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>Zennaro_Antonella_.pdf</t>
+          <t>Tomasi_Alessandra_2_.pdf</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
-          <t>ZENNARO</t>
+          <t>VALENTE</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>ROBERTO VITTORIO</t>
+          <t>FABRIZIO</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
           <t>2025-10-28 00:00:00</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>Zennaro_.pdf</t>
+          <t>Curriculum_Fabrizio_Valente_2_.pdf</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
+          <t>VIGNA</t>
+        </is>
+      </c>
+      <c r="B42" t="inlineStr">
+        <is>
+          <t>GIOVANNI BATTISTA</t>
+        </is>
+      </c>
+      <c r="C42" t="inlineStr">
+        <is>
+          <t>2025-10-28 00:00:00</t>
+        </is>
+      </c>
+      <c r="D42" t="inlineStr">
+        <is>
+          <t>VIGNANUOVO_.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43" t="inlineStr">
+        <is>
+          <t>ZATTONI</t>
+        </is>
+      </c>
+      <c r="B43" t="inlineStr">
+        <is>
+          <t>LUCA</t>
+        </is>
+      </c>
+      <c r="C43" t="inlineStr">
+        <is>
+          <t>2025-10-28 00:00:00</t>
+        </is>
+      </c>
+      <c r="D43" t="inlineStr">
+        <is>
+          <t>zattoni_luca_.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44" t="inlineStr">
+        <is>
+          <t>ZENNARO</t>
+        </is>
+      </c>
+      <c r="B44" t="inlineStr">
+        <is>
+          <t>ANTONELLA</t>
+        </is>
+      </c>
+      <c r="C44" t="inlineStr">
+        <is>
+          <t>2025-10-28 00:00:00</t>
+        </is>
+      </c>
+      <c r="D44" t="inlineStr">
+        <is>
+          <t>Zennaro_Antonella_.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45" t="inlineStr">
+        <is>
+          <t>ZENNARO</t>
+        </is>
+      </c>
+      <c r="B45" t="inlineStr">
+        <is>
+          <t>ROBERTO VITTORIO</t>
+        </is>
+      </c>
+      <c r="C45" t="inlineStr">
+        <is>
+          <t>2025-10-28 00:00:00</t>
+        </is>
+      </c>
+      <c r="D45" t="inlineStr">
+        <is>
+          <t>Zennaro_.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46" t="inlineStr">
+        <is>
           <t>LOSACCO</t>
         </is>
       </c>
-      <c r="B42" t="inlineStr">
+      <c r="B46" t="inlineStr">
         <is>
           <t>LUIGI</t>
         </is>
       </c>
-      <c r="C42" t="inlineStr">
+      <c r="C46" t="inlineStr">
         <is>
           <t>2024-12-01 00:00:00</t>
         </is>
       </c>
-      <c r="D42" t="inlineStr">
+      <c r="D46" t="inlineStr">
         <is>
           <t>LOSACCO_LUIGI_.pdf</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>