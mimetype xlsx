--- v1 (2026-05-19)
+++ v2 (2026-07-03)
@@ -410,1052 +410,1489 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:D46"/>
+  <dimension ref="A1:D71"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Cognome</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Nome</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>Data cessazione</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>Curriculum</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t>MEJAK</t>
+          <t>ALBERTI</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>CRISTINA</t>
-[...4 lines deleted...]
-          <t>2026-05-01 00:00:00</t>
+          <t>LORENZO</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>MEJACK_C__2025.pdf</t>
+          <t>ALBERTI_L__2025.pdf</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t>FAVAT</t>
+          <t>ALBERTON</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>MASSIMO</t>
-[...7 lines deleted...]
-      <c r="D3" t="inlineStr"/>
+          <t>GIULIANO MARIA</t>
+        </is>
+      </c>
+      <c r="D3" t="inlineStr">
+        <is>
+          <t>ALBERTON_2024.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t>NACCARELLA</t>
+          <t>AMISTA'</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>CRISTIANA</t>
+          <t>PIETRO</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>2026-04-01 00:00:00</t>
+          <t>2025-10-28 00:00:00</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>NACCARELLA_CRISTINA_2024.pdf</t>
+          <t>Curriculum_Amista_.pdf</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t>CARTA</t>
+          <t>BANZATO</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>FRANCESCA</t>
+          <t>ROBERTO</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>2026-04-20 00:00:00</t>
+          <t>2025-10-28 00:00:00</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>CARTA_2024.pdf</t>
+          <t>Curriculum_vitae_Banzato_Roberto_.pdf</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>MARTELLI</t>
+          <t>BATTISTA</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>CHIARA</t>
+          <t>RAFFAELE</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>2026-04-01 00:00:00</t>
+          <t>2025-10-28 00:00:00</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>cv_martelli_chiara.pdf</t>
+          <t>Battista_2_.pdf</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
-          <t>GIUTTARI</t>
+          <t>BERTOCCHI</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>MICHELE</t>
+          <t>AMEDEO</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>2026-05-01 00:00:00</t>
+          <t>2026-07-01 00:00:00</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>FORMAT_CURRICULUM_VITAE_GIUTTARI_MICHELE.pdf</t>
+          <t>BERTOCCHI_2024.pdf</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
-          <t>TARRICONE</t>
+          <t>BONFANTE</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>ALFONSO</t>
-[...7 lines deleted...]
-      <c r="D8" t="inlineStr"/>
+          <t>PAOLA</t>
+        </is>
+      </c>
+      <c r="D8" t="inlineStr">
+        <is>
+          <t>C_V__Bonfante_Paola.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t>AMISTA'</t>
+          <t>BRAZZALE</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>PIETRO</t>
+          <t>URBANO</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>2025-10-28 00:00:00</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>Curriculum_Amista_.pdf</t>
+          <t>Curriculum_Dr__Brazzale_.pdf</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>ANDREOTTI</t>
+          <t>CAREGNATO</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>LUCIO</t>
-[...4 lines deleted...]
-          <t>2025-12-31 00:00:00</t>
+          <t>ALLEGRA</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>ANDREOTTI.pdf</t>
+          <t>CAREGNATO_A__2025.pdf</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>BANZATO</t>
+          <t>CARTA</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>ROBERTO</t>
+          <t>FRANCESCA</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>2025-10-28 00:00:00</t>
+          <t>2026-04-20 00:00:00</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>Curriculum_vitae_Banzato_Roberto_.pdf</t>
+          <t>CARTA_2024.pdf</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>BATTISTA</t>
+          <t>CIATO</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>RAFFAELE</t>
+          <t>LEOPOLDO</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t>2025-10-28 00:00:00</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>Battista_2_.pdf</t>
+          <t>Curriculum_Dott__Leopoldo_Ciato_.pdf</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>BRAZZALE</t>
+          <t>CREPALDI</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>URBANO</t>
-[...4 lines deleted...]
-          <t>2025-10-28 00:00:00</t>
+          <t>ANTONIO</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>Curriculum_Dr__Brazzale_.pdf</t>
+          <t>CREPALDI_A__2025.pdf</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>CIATO</t>
+          <t>D'AMATO</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>LEOPOLDO</t>
+          <t>DONATO</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>2025-10-28 00:00:00</t>
-[...6 lines deleted...]
-      </c>
+          <t>2026-06-01 00:00:00</t>
+        </is>
+      </c>
+      <c r="D14" t="inlineStr"/>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>D'ERRICO</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>GUGLIELMO</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
           <t>2025-10-28 00:00:00</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
           <t>DErrico_2_.pdf</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
-          <t>FIORINI</t>
+          <t>FAVAT</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>FULVIO</t>
+          <t>MASSIMO</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>2025-10-28 00:00:00</t>
-[...6 lines deleted...]
-      </c>
+          <t>2026-04-01 00:00:00</t>
+        </is>
+      </c>
+      <c r="D16" t="inlineStr"/>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
-          <t>FRIGATO</t>
+          <t>FIORINI</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>ANDREA</t>
+          <t>FULVIO</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
           <t>2025-10-28 00:00:00</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>Frigato_andrea_.pdf</t>
+          <t>FIORINI_FULVIO_.pdf</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
-          <t>GOZZA</t>
+          <t>FRIGATO</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>CINZIA</t>
+          <t>ANDREA</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
           <t>2025-10-28 00:00:00</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>GOZZA_CINZIA_.pdf</t>
+          <t>Frigato_andrea_.pdf</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
-          <t>GROTTO</t>
+          <t>GAGLIARDI</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>GAETANO</t>
-[...4 lines deleted...]
-          <t>2025-10-28 00:00:00</t>
+          <t>GIUSEPPE</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>GROTTO_2_.pdf</t>
+          <t>CV_Gagliardi10707320230613073226.pdf</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
-          <t>L'ERARIO</t>
+          <t>GASPARINI</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>ROBERTO</t>
+          <t>FRANCESCA</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>2025-10-28 00:00:00</t>
+          <t>2026-06-15 00:00:00</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>LERARIO_ROBERTO_.pdf</t>
+          <t>GASPARINI_F__2025.pdf</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
-          <t>LIBERA</t>
+          <t>GIUTTARI</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>MARCO</t>
+          <t>MICHELE</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>2025-10-28 00:00:00</t>
+          <t>2026-05-01 00:00:00</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>Libera_2_.pdf</t>
+          <t>FORMAT_CURRICULUM_VITAE_GIUTTARI_MICHELE.pdf</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
-          <t>LOLLI</t>
+          <t>GOZZA</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>VINCENZO</t>
+          <t>CINZIA</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
           <t>2025-10-28 00:00:00</t>
         </is>
       </c>
-      <c r="D22" t="inlineStr"/>
+      <c r="D22" t="inlineStr">
+        <is>
+          <t>GOZZA_CINZIA_.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
-          <t>MANCINO</t>
+          <t>GROTTO</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>VINCENZO</t>
+          <t>GAETANO</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
           <t>2025-10-28 00:00:00</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>Mancino_Vincenzo_.pdf</t>
+          <t>GROTTO_2_.pdf</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
-          <t>MENEGHINI</t>
+          <t>IANNI</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>AGOSTINO</t>
+          <t>REMO</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>2025-10-28 00:00:00</t>
-[...6 lines deleted...]
-      </c>
+          <t>2023-09-01 00:00:00</t>
+        </is>
+      </c>
+      <c r="D24" t="inlineStr"/>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
-          <t>MOLLO</t>
+          <t>L'ERARIO</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>FRANCESCO</t>
+          <t>ROBERTO</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
           <t>2025-10-28 00:00:00</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>Mollo_.pdf</t>
+          <t>LERARIO_ROBERTO_.pdf</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
-          <t>OLIANI</t>
+          <t>LIBERA</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>CRISTINA</t>
+          <t>MARCO</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
           <t>2025-10-28 00:00:00</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>Oliani_2_.pdf</t>
+          <t>Libera_2_.pdf</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
-          <t>ORVIETO</t>
+          <t>LOLLI</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>ENRICO</t>
+          <t>VINCENZO</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
           <t>2025-10-28 00:00:00</t>
         </is>
       </c>
-      <c r="D27" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D27" t="inlineStr"/>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
-          <t>PALMIERI</t>
+          <t>LOSACCO</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>ROSA</t>
+          <t>LUIGI</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>2025-10-28 00:00:00</t>
+          <t>2024-12-01 00:00:00</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>PALMIERI_rosa2_.pdf</t>
+          <t>LOSACCO_LUIGI_.pdf</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
-          <t>PAOLI</t>
+          <t>LUCENTI</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>ANDREA</t>
-[...4 lines deleted...]
-          <t>2025-10-28 00:00:00</t>
+          <t>ELENA</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>CV_Paoli_2_.pdf</t>
+          <t>cv_Lucenti.pdf</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
-          <t>PAPARELLA</t>
+          <t>MANCINO</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>MARIA CHIARA</t>
+          <t>VINCENZO</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
           <t>2025-10-28 00:00:00</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>Paparella3_.pdf</t>
+          <t>Mancino_Vincenzo_.pdf</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
-          <t>RIGO</t>
+          <t>MANNA</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>ALBERTO</t>
-[...4 lines deleted...]
-          <t>2025-10-28 00:00:00</t>
+          <t>FRANCESCA</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>Rigo_.pdf</t>
+          <t>FORMAT_CURRICULUM_VITAE_F_MANNA.pdf</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
-          <t>SALTARI</t>
+          <t>MANTOVANI</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>MARIA RITA</t>
+          <t>RENZO</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>2025-10-28 00:00:00</t>
+          <t>2026-07-01 00:00:00</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>Saltari_2_.pdf</t>
+          <t>MANTOVANI_RENZO_2024.pdf</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
-          <t>SCARAMUZZO</t>
+          <t>MANZETTO</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>PAOLO</t>
+          <t>CRISTIANA</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>2025-10-28 00:00:00</t>
+          <t>2026-05-22 00:00:00</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>Scaramuzzo_Paolo_.pdf</t>
+          <t>CV_Manzetto_Cristiana.pdf</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
-          <t>SCHIAVI</t>
+          <t>MARTELLI</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>CARLA</t>
+          <t>CHIARA</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>2025-10-28 00:00:00</t>
+          <t>2026-04-01 00:00:00</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>dott_ssa_Schiavi_curriculum_2_.pdf</t>
+          <t>cv_martelli_chiara.pdf</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
-          <t>SCHIAVONE</t>
+          <t>MAZZA</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>DIONISIO</t>
-[...4 lines deleted...]
-          <t>2025-10-28 00:00:00</t>
+          <t>ALBERTO</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>Schiavone_2_.pdf</t>
+          <t>MAZZA_A__2025.pdf</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
-          <t>SCUDERI</t>
+          <t>MAZZETTI</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>LIVIA</t>
-[...4 lines deleted...]
-          <t>2025-10-28 00:00:00</t>
+          <t>LUCIA</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>SCUDERI_LIVIA_.pdf</t>
+          <t>MAZZETTI_L__2025.pdf</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
-          <t>SIMIONATO</t>
+          <t>MAZZONI</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>PATRIZIA</t>
-[...11 lines deleted...]
-      </c>
+          <t>MARIA</t>
+        </is>
+      </c>
+      <c r="D37" t="inlineStr"/>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
-          <t>SUGLIA</t>
+          <t>MEJAK</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>DORA</t>
+          <t>CRISTINA</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>2025-10-28 00:00:00</t>
+          <t>2026-05-01 00:00:00</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>cv_SUGLia_2_.pdf</t>
+          <t>MEJACK_C__2025.pdf</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
-          <t>TEMPESTA</t>
+          <t>MENEGHINI</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>MARCO</t>
+          <t>AGOSTINO</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
           <t>2025-10-28 00:00:00</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>C_V__dr__Tempesta_Marco_2_.pdf</t>
+          <t>CURRICULUM_VITAE_MENEGHINI_2_.pdf</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
-          <t>TOMASI</t>
+          <t>MOLLO</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>ALESSANDRA</t>
+          <t>FRANCESCO</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
           <t>2025-10-28 00:00:00</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>Tomasi_Alessandra_2_.pdf</t>
+          <t>Mollo_.pdf</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
-          <t>VALENTE</t>
+          <t>MONTAGNANI</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>FABRIZIO</t>
-[...11 lines deleted...]
-      </c>
+          <t>ANDREA</t>
+        </is>
+      </c>
+      <c r="D41" t="inlineStr"/>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
-          <t>VIGNA</t>
+          <t>NACCARELLA</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>GIOVANNI BATTISTA</t>
+          <t>CRISTIANA</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>2025-10-28 00:00:00</t>
+          <t>2026-04-01 00:00:00</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>VIGNANUOVO_.pdf</t>
+          <t>NACCARELLA_CRISTINA_2024.pdf</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
-          <t>ZATTONI</t>
+          <t>NEGRISOLO</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>LUCA</t>
+          <t>ANNA</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>2025-10-28 00:00:00</t>
+          <t>2026-07-01 00:00:00</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>zattoni_luca_.pdf</t>
+          <t>NEGRISOLO_A__2025.pdf</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
-          <t>ZENNARO</t>
+          <t>NICOLI</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>ANTONELLA</t>
-[...4 lines deleted...]
-          <t>2025-10-28 00:00:00</t>
+          <t>PIER ANDREA</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>Zennaro_Antonella_.pdf</t>
+          <t>CV_Nicoli_Pier_Andrea_2025.pdf</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
-          <t>ZENNARO</t>
+          <t>OLIANI</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>ROBERTO VITTORIO</t>
+          <t>CRISTINA</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
           <t>2025-10-28 00:00:00</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>Zennaro_.pdf</t>
+          <t>Oliani_2_.pdf</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
-          <t>LOSACCO</t>
+          <t>ORVIETO</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>LUIGI</t>
+          <t>ENRICO</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>2024-12-01 00:00:00</t>
+          <t>2025-10-28 00:00:00</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>LOSACCO_LUIGI_.pdf</t>
+          <t>ORVIETO_2_.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47" t="inlineStr">
+        <is>
+          <t>PALMIERI</t>
+        </is>
+      </c>
+      <c r="B47" t="inlineStr">
+        <is>
+          <t>ROSA</t>
+        </is>
+      </c>
+      <c r="C47" t="inlineStr">
+        <is>
+          <t>2025-10-28 00:00:00</t>
+        </is>
+      </c>
+      <c r="D47" t="inlineStr">
+        <is>
+          <t>PALMIERI_rosa2_.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48" t="inlineStr">
+        <is>
+          <t>PAOLI</t>
+        </is>
+      </c>
+      <c r="B48" t="inlineStr">
+        <is>
+          <t>ANDREA</t>
+        </is>
+      </c>
+      <c r="C48" t="inlineStr">
+        <is>
+          <t>2025-10-28 00:00:00</t>
+        </is>
+      </c>
+      <c r="D48" t="inlineStr">
+        <is>
+          <t>CV_Paoli_2_.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49" t="inlineStr">
+        <is>
+          <t>PAOLINI</t>
+        </is>
+      </c>
+      <c r="B49" t="inlineStr">
+        <is>
+          <t>ROSSELLA</t>
+        </is>
+      </c>
+      <c r="C49" t="inlineStr">
+        <is>
+          <t>2026-06-01 00:00:00</t>
+        </is>
+      </c>
+      <c r="D49" t="inlineStr">
+        <is>
+          <t>Dr_ssa_PAOLINI.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50" t="inlineStr">
+        <is>
+          <t>PAPARELLA</t>
+        </is>
+      </c>
+      <c r="B50" t="inlineStr">
+        <is>
+          <t>MARIA CHIARA</t>
+        </is>
+      </c>
+      <c r="C50" t="inlineStr">
+        <is>
+          <t>2025-10-28 00:00:00</t>
+        </is>
+      </c>
+      <c r="D50" t="inlineStr">
+        <is>
+          <t>Paparella3_.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51" t="inlineStr">
+        <is>
+          <t>PATRUNO</t>
+        </is>
+      </c>
+      <c r="B51" t="inlineStr">
+        <is>
+          <t>MICHELE</t>
+        </is>
+      </c>
+      <c r="C51" t="inlineStr">
+        <is>
+          <t>2026-06-01 00:00:00</t>
+        </is>
+      </c>
+      <c r="D51" t="inlineStr"/>
+    </row>
+    <row r="52">
+      <c r="A52" t="inlineStr">
+        <is>
+          <t>PEZZOLI</t>
+        </is>
+      </c>
+      <c r="B52" t="inlineStr">
+        <is>
+          <t>ALESSANDRO</t>
+        </is>
+      </c>
+      <c r="D52" t="inlineStr">
+        <is>
+          <t>PEZZOLI_A__2025.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53" t="inlineStr">
+        <is>
+          <t>PIGNANELLI</t>
+        </is>
+      </c>
+      <c r="B53" t="inlineStr">
+        <is>
+          <t>MARIA COSTANZA</t>
+        </is>
+      </c>
+      <c r="D53" t="inlineStr"/>
+    </row>
+    <row r="54">
+      <c r="A54" t="inlineStr">
+        <is>
+          <t>RIGO</t>
+        </is>
+      </c>
+      <c r="B54" t="inlineStr">
+        <is>
+          <t>ALBERTO</t>
+        </is>
+      </c>
+      <c r="C54" t="inlineStr">
+        <is>
+          <t>2025-10-28 00:00:00</t>
+        </is>
+      </c>
+      <c r="D54" t="inlineStr">
+        <is>
+          <t>Rigo_.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55" t="inlineStr">
+        <is>
+          <t>SALTARI</t>
+        </is>
+      </c>
+      <c r="B55" t="inlineStr">
+        <is>
+          <t>MARIA RITA</t>
+        </is>
+      </c>
+      <c r="C55" t="inlineStr">
+        <is>
+          <t>2025-10-28 00:00:00</t>
+        </is>
+      </c>
+      <c r="D55" t="inlineStr">
+        <is>
+          <t>Saltari_2_.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56" t="inlineStr">
+        <is>
+          <t>SCARAMUZZO</t>
+        </is>
+      </c>
+      <c r="B56" t="inlineStr">
+        <is>
+          <t>PAOLO</t>
+        </is>
+      </c>
+      <c r="C56" t="inlineStr">
+        <is>
+          <t>2025-10-28 00:00:00</t>
+        </is>
+      </c>
+      <c r="D56" t="inlineStr">
+        <is>
+          <t>Scaramuzzo_Paolo_.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57" t="inlineStr">
+        <is>
+          <t>SCHIAVI</t>
+        </is>
+      </c>
+      <c r="B57" t="inlineStr">
+        <is>
+          <t>CARLA</t>
+        </is>
+      </c>
+      <c r="C57" t="inlineStr">
+        <is>
+          <t>2025-10-28 00:00:00</t>
+        </is>
+      </c>
+      <c r="D57" t="inlineStr">
+        <is>
+          <t>dott_ssa_Schiavi_curriculum_2_.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58" t="inlineStr">
+        <is>
+          <t>SCHIAVONE</t>
+        </is>
+      </c>
+      <c r="B58" t="inlineStr">
+        <is>
+          <t>DIONISIO</t>
+        </is>
+      </c>
+      <c r="C58" t="inlineStr">
+        <is>
+          <t>2025-10-28 00:00:00</t>
+        </is>
+      </c>
+      <c r="D58" t="inlineStr">
+        <is>
+          <t>Schiavone_2_.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59" t="inlineStr">
+        <is>
+          <t>SCUDERI</t>
+        </is>
+      </c>
+      <c r="B59" t="inlineStr">
+        <is>
+          <t>LIVIA</t>
+        </is>
+      </c>
+      <c r="C59" t="inlineStr">
+        <is>
+          <t>2025-10-28 00:00:00</t>
+        </is>
+      </c>
+      <c r="D59" t="inlineStr">
+        <is>
+          <t>SCUDERI_LIVIA_.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60" t="inlineStr">
+        <is>
+          <t>SHAKAJ</t>
+        </is>
+      </c>
+      <c r="B60" t="inlineStr">
+        <is>
+          <t>KLAUDIO</t>
+        </is>
+      </c>
+      <c r="D60" t="inlineStr"/>
+    </row>
+    <row r="61">
+      <c r="A61" t="inlineStr">
+        <is>
+          <t>SIMIONATO</t>
+        </is>
+      </c>
+      <c r="B61" t="inlineStr">
+        <is>
+          <t>PATRIZIA</t>
+        </is>
+      </c>
+      <c r="C61" t="inlineStr">
+        <is>
+          <t>2025-10-28 00:00:00</t>
+        </is>
+      </c>
+      <c r="D61" t="inlineStr">
+        <is>
+          <t>Curriculum_Dr__ssa_Simionato_.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62" t="inlineStr">
+        <is>
+          <t>STOPPA</t>
+        </is>
+      </c>
+      <c r="B62" t="inlineStr">
+        <is>
+          <t>FABRIZIO</t>
+        </is>
+      </c>
+      <c r="D62" t="inlineStr">
+        <is>
+          <t>Stoppa_Fabrizio.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63" t="inlineStr">
+        <is>
+          <t>SUGLIA</t>
+        </is>
+      </c>
+      <c r="B63" t="inlineStr">
+        <is>
+          <t>DORA</t>
+        </is>
+      </c>
+      <c r="C63" t="inlineStr">
+        <is>
+          <t>2025-10-28 00:00:00</t>
+        </is>
+      </c>
+      <c r="D63" t="inlineStr">
+        <is>
+          <t>cv_SUGLia_2_.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64" t="inlineStr">
+        <is>
+          <t>TARRICONE</t>
+        </is>
+      </c>
+      <c r="B64" t="inlineStr">
+        <is>
+          <t>ALFONSO</t>
+        </is>
+      </c>
+      <c r="C64" t="inlineStr">
+        <is>
+          <t>2026-04-29 00:00:00</t>
+        </is>
+      </c>
+      <c r="D64" t="inlineStr"/>
+    </row>
+    <row r="65">
+      <c r="A65" t="inlineStr">
+        <is>
+          <t>TEMPESTA</t>
+        </is>
+      </c>
+      <c r="B65" t="inlineStr">
+        <is>
+          <t>MARCO</t>
+        </is>
+      </c>
+      <c r="C65" t="inlineStr">
+        <is>
+          <t>2025-10-28 00:00:00</t>
+        </is>
+      </c>
+      <c r="D65" t="inlineStr">
+        <is>
+          <t>C_V__dr__Tempesta_Marco_2_.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66" t="inlineStr">
+        <is>
+          <t>TOMASI</t>
+        </is>
+      </c>
+      <c r="B66" t="inlineStr">
+        <is>
+          <t>ALESSANDRA</t>
+        </is>
+      </c>
+      <c r="C66" t="inlineStr">
+        <is>
+          <t>2025-10-28 00:00:00</t>
+        </is>
+      </c>
+      <c r="D66" t="inlineStr">
+        <is>
+          <t>Tomasi_Alessandra_2_.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67" t="inlineStr">
+        <is>
+          <t>VALENTE</t>
+        </is>
+      </c>
+      <c r="B67" t="inlineStr">
+        <is>
+          <t>FABRIZIO</t>
+        </is>
+      </c>
+      <c r="C67" t="inlineStr">
+        <is>
+          <t>2025-10-28 00:00:00</t>
+        </is>
+      </c>
+      <c r="D67" t="inlineStr">
+        <is>
+          <t>Curriculum_Fabrizio_Valente_2_.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68" t="inlineStr">
+        <is>
+          <t>VIGNA</t>
+        </is>
+      </c>
+      <c r="B68" t="inlineStr">
+        <is>
+          <t>GIOVANNI BATTISTA</t>
+        </is>
+      </c>
+      <c r="C68" t="inlineStr">
+        <is>
+          <t>2025-10-28 00:00:00</t>
+        </is>
+      </c>
+      <c r="D68" t="inlineStr">
+        <is>
+          <t>VIGNANUOVO_.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69" t="inlineStr">
+        <is>
+          <t>ZATTONI</t>
+        </is>
+      </c>
+      <c r="B69" t="inlineStr">
+        <is>
+          <t>LUCA</t>
+        </is>
+      </c>
+      <c r="C69" t="inlineStr">
+        <is>
+          <t>2025-10-28 00:00:00</t>
+        </is>
+      </c>
+      <c r="D69" t="inlineStr">
+        <is>
+          <t>zattoni_luca_.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70" t="inlineStr">
+        <is>
+          <t>ZENNARO</t>
+        </is>
+      </c>
+      <c r="B70" t="inlineStr">
+        <is>
+          <t>ANTONELLA</t>
+        </is>
+      </c>
+      <c r="C70" t="inlineStr">
+        <is>
+          <t>2025-10-28 00:00:00</t>
+        </is>
+      </c>
+      <c r="D70" t="inlineStr">
+        <is>
+          <t>Zennaro_Antonella_.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71" t="inlineStr">
+        <is>
+          <t>ZENNARO</t>
+        </is>
+      </c>
+      <c r="B71" t="inlineStr">
+        <is>
+          <t>ROBERTO VITTORIO</t>
+        </is>
+      </c>
+      <c r="C71" t="inlineStr">
+        <is>
+          <t>2025-10-28 00:00:00</t>
+        </is>
+      </c>
+      <c r="D71" t="inlineStr">
+        <is>
+          <t>Zennaro_.pdf</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>