--- v2 (2026-07-03)
+++ v3 (2026-08-17)
@@ -410,51 +410,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:D71"/>
+  <dimension ref="A1:D77"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Cognome</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Nome</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>Data cessazione</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
@@ -643,1256 +643,1379 @@
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>CARTA</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>FRANCESCA</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>2026-04-20 00:00:00</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t>CARTA_2024.pdf</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>CIATO</t>
+          <t>CASELLATO</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>LEOPOLDO</t>
+          <t>GIACOMO</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>2025-10-28 00:00:00</t>
+          <t>2026-07-23 00:00:00</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>Curriculum_Dott__Leopoldo_Ciato_.pdf</t>
+          <t>Curriculum_Dott__Casellato_Giacomo.pdf</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>CREPALDI</t>
+          <t>CIATO</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>ANTONIO</t>
+          <t>LEOPOLDO</t>
+        </is>
+      </c>
+      <c r="C13" t="inlineStr">
+        <is>
+          <t>2025-10-28 00:00:00</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>CREPALDI_A__2025.pdf</t>
+          <t>Curriculum_Dott__Leopoldo_Ciato_.pdf</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>D'AMATO</t>
+          <t>CORAZZINI</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>DONATO</t>
+          <t>VALENTINA</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>2026-06-01 00:00:00</t>
-[...2 lines deleted...]
-      <c r="D14" t="inlineStr"/>
+          <t>2026-07-17 00:00:00</t>
+        </is>
+      </c>
+      <c r="D14" t="inlineStr">
+        <is>
+          <t>CORAZZINI_V__2025.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>D'ERRICO</t>
+          <t>CORRADI</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>GUGLIELMO</t>
-[...11 lines deleted...]
-      </c>
+          <t>MARIA FELICE</t>
+        </is>
+      </c>
+      <c r="D15" t="inlineStr"/>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
-          <t>FAVAT</t>
+          <t>CREPALDI</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>MASSIMO</t>
-[...7 lines deleted...]
-      <c r="D16" t="inlineStr"/>
+          <t>ANTONIO</t>
+        </is>
+      </c>
+      <c r="D16" t="inlineStr">
+        <is>
+          <t>CREPALDI_A__2025.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
-          <t>FIORINI</t>
+          <t>D'AMATO</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>FULVIO</t>
+          <t>DONATO</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>2025-10-28 00:00:00</t>
-[...6 lines deleted...]
-      </c>
+          <t>2026-06-01 00:00:00</t>
+        </is>
+      </c>
+      <c r="D17" t="inlineStr"/>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
-          <t>FRIGATO</t>
+          <t>D'ERRICO</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>ANDREA</t>
+          <t>GUGLIELMO</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
           <t>2025-10-28 00:00:00</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>Frigato_andrea_.pdf</t>
+          <t>DErrico_2_.pdf</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
-          <t>GAGLIARDI</t>
+          <t>FAVAT</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>GIUSEPPE</t>
-[...6 lines deleted...]
-      </c>
+          <t>MASSIMO</t>
+        </is>
+      </c>
+      <c r="C19" t="inlineStr">
+        <is>
+          <t>2026-04-01 00:00:00</t>
+        </is>
+      </c>
+      <c r="D19" t="inlineStr"/>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
-          <t>GASPARINI</t>
+          <t>FIORINI</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>FRANCESCA</t>
+          <t>FULVIO</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>2026-06-15 00:00:00</t>
+          <t>2025-10-28 00:00:00</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>GASPARINI_F__2025.pdf</t>
+          <t>FIORINI_FULVIO_.pdf</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
-          <t>GIUTTARI</t>
+          <t>FRIGATO</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>MICHELE</t>
+          <t>ANDREA</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>2026-05-01 00:00:00</t>
+          <t>2025-10-28 00:00:00</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>FORMAT_CURRICULUM_VITAE_GIUTTARI_MICHELE.pdf</t>
+          <t>Frigato_andrea_.pdf</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
-          <t>GOZZA</t>
+          <t>FRIGO</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>CINZIA</t>
+          <t>ANNA</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>2025-10-28 00:00:00</t>
+          <t>2026-08-17 00:00:00</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>GOZZA_CINZIA_.pdf</t>
+          <t>CV_Anna_Frigo.pdf</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
-          <t>GROTTO</t>
+          <t>GAGLIARDI</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>GAETANO</t>
-[...4 lines deleted...]
-          <t>2025-10-28 00:00:00</t>
+          <t>GIUSEPPE</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>GROTTO_2_.pdf</t>
+          <t>CV_Gagliardi10707320230613073226.pdf</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
-          <t>IANNI</t>
+          <t>GASPARINI</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>REMO</t>
+          <t>FRANCESCA</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>2023-09-01 00:00:00</t>
-[...2 lines deleted...]
-      <c r="D24" t="inlineStr"/>
+          <t>2026-06-15 00:00:00</t>
+        </is>
+      </c>
+      <c r="D24" t="inlineStr">
+        <is>
+          <t>GASPARINI_F__2025.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
-          <t>L'ERARIO</t>
+          <t>GIUTTARI</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>ROBERTO</t>
+          <t>MICHELE</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>2025-10-28 00:00:00</t>
+          <t>2026-05-01 00:00:00</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>LERARIO_ROBERTO_.pdf</t>
+          <t>FORMAT_CURRICULUM_VITAE_GIUTTARI_MICHELE.pdf</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
-          <t>LIBERA</t>
+          <t>GOZZA</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>MARCO</t>
+          <t>CINZIA</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
           <t>2025-10-28 00:00:00</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>Libera_2_.pdf</t>
+          <t>GOZZA_CINZIA_.pdf</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
-          <t>LOLLI</t>
+          <t>GROTTO</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>VINCENZO</t>
+          <t>GAETANO</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
           <t>2025-10-28 00:00:00</t>
         </is>
       </c>
-      <c r="D27" t="inlineStr"/>
+      <c r="D27" t="inlineStr">
+        <is>
+          <t>GROTTO_2_.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
-          <t>LOSACCO</t>
+          <t>IANNI</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>LUIGI</t>
+          <t>REMO</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>2024-12-01 00:00:00</t>
-[...6 lines deleted...]
-      </c>
+          <t>2023-09-01 00:00:00</t>
+        </is>
+      </c>
+      <c r="D28" t="inlineStr"/>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
-          <t>LUCENTI</t>
+          <t>L'ERARIO</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>ELENA</t>
+          <t>ROBERTO</t>
+        </is>
+      </c>
+      <c r="C29" t="inlineStr">
+        <is>
+          <t>2025-10-28 00:00:00</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>cv_Lucenti.pdf</t>
+          <t>LERARIO_ROBERTO_.pdf</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
-          <t>MANCINO</t>
+          <t>LIBERA</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>VINCENZO</t>
+          <t>MARCO</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
           <t>2025-10-28 00:00:00</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>Mancino_Vincenzo_.pdf</t>
+          <t>Libera_2_.pdf</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
-          <t>MANNA</t>
+          <t>LOLLI</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>FRANCESCA</t>
-[...6 lines deleted...]
-      </c>
+          <t>VINCENZO</t>
+        </is>
+      </c>
+      <c r="C31" t="inlineStr">
+        <is>
+          <t>2025-10-28 00:00:00</t>
+        </is>
+      </c>
+      <c r="D31" t="inlineStr"/>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
-          <t>MANTOVANI</t>
+          <t>LOSACCO</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>RENZO</t>
+          <t>LUIGI</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>2026-07-01 00:00:00</t>
+          <t>2024-12-01 00:00:00</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>MANTOVANI_RENZO_2024.pdf</t>
+          <t>LOSACCO_LUIGI_.pdf</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
-          <t>MANZETTO</t>
+          <t>LUCENTI</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>CRISTIANA</t>
-[...4 lines deleted...]
-          <t>2026-05-22 00:00:00</t>
+          <t>ELENA</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>CV_Manzetto_Cristiana.pdf</t>
+          <t>cv_Lucenti.pdf</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
-          <t>MARTELLI</t>
+          <t>MAGNABOSCO</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>CHIARA</t>
+          <t>VITTORIA</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>2026-04-01 00:00:00</t>
+          <t>2026-08-01 00:00:00</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>cv_martelli_chiara.pdf</t>
+          <t>cv_magnabosco.pdf</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
-          <t>MAZZA</t>
+          <t>MANCINO</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>ALBERTO</t>
+          <t>VINCENZO</t>
+        </is>
+      </c>
+      <c r="C35" t="inlineStr">
+        <is>
+          <t>2025-10-28 00:00:00</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>MAZZA_A__2025.pdf</t>
+          <t>Mancino_Vincenzo_.pdf</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
-          <t>MAZZETTI</t>
+          <t>MANNA</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>LUCIA</t>
+          <t>FRANCESCA</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>MAZZETTI_L__2025.pdf</t>
+          <t>FORMAT_CURRICULUM_VITAE_F_MANNA.pdf</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
-          <t>MAZZONI</t>
+          <t>MANTOVANI</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>MARIA</t>
-[...2 lines deleted...]
-      <c r="D37" t="inlineStr"/>
+          <t>RENZO</t>
+        </is>
+      </c>
+      <c r="C37" t="inlineStr">
+        <is>
+          <t>2026-07-01 00:00:00</t>
+        </is>
+      </c>
+      <c r="D37" t="inlineStr">
+        <is>
+          <t>MANTOVANI_RENZO_2024.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
-          <t>MEJAK</t>
+          <t>MARTELLI</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>CRISTINA</t>
+          <t>CHIARA</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>2026-05-01 00:00:00</t>
+          <t>2026-04-01 00:00:00</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>MEJACK_C__2025.pdf</t>
+          <t>cv_martelli_chiara.pdf</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
-          <t>MENEGHINI</t>
+          <t>MAZZA</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>AGOSTINO</t>
-[...4 lines deleted...]
-          <t>2025-10-28 00:00:00</t>
+          <t>ALBERTO</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>CURRICULUM_VITAE_MENEGHINI_2_.pdf</t>
+          <t>MAZZA_A__2025.pdf</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
-          <t>MOLLO</t>
+          <t>MAZZETTI</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>FRANCESCO</t>
-[...4 lines deleted...]
-          <t>2025-10-28 00:00:00</t>
+          <t>LUCIA</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>Mollo_.pdf</t>
+          <t>MAZZETTI_L__2025.pdf</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
-          <t>MONTAGNANI</t>
+          <t>MAZZONI</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>ANDREA</t>
+          <t>MARIA</t>
         </is>
       </c>
       <c r="D41" t="inlineStr"/>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
-          <t>NACCARELLA</t>
+          <t>MEJAK</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>CRISTIANA</t>
+          <t>CRISTINA</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>2026-04-01 00:00:00</t>
+          <t>2026-05-01 00:00:00</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>NACCARELLA_CRISTINA_2024.pdf</t>
+          <t>MEJACK_C__2025.pdf</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
-          <t>NEGRISOLO</t>
+          <t>MENEGHINI</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>ANNA</t>
+          <t>AGOSTINO</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>2026-07-01 00:00:00</t>
+          <t>2025-10-28 00:00:00</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>NEGRISOLO_A__2025.pdf</t>
+          <t>CURRICULUM_VITAE_MENEGHINI_2_.pdf</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
-          <t>NICOLI</t>
+          <t>MERAGLIA</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>PIER ANDREA</t>
+          <t>FRANCESCA</t>
+        </is>
+      </c>
+      <c r="C44" t="inlineStr">
+        <is>
+          <t>2026-07-16 00:00:00</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>CV_Nicoli_Pier_Andrea_2025.pdf</t>
+          <t>CV_MeragliaFrancesca.pdf</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
-          <t>OLIANI</t>
+          <t>MOLLO</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>CRISTINA</t>
+          <t>FRANCESCO</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
           <t>2025-10-28 00:00:00</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>Oliani_2_.pdf</t>
+          <t>Mollo_.pdf</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
-          <t>ORVIETO</t>
+          <t>MONTAGNANI</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>ENRICO</t>
-[...11 lines deleted...]
-      </c>
+          <t>ANDREA</t>
+        </is>
+      </c>
+      <c r="D46" t="inlineStr"/>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
-          <t>PALMIERI</t>
+          <t>NACCARELLA</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>ROSA</t>
+          <t>CRISTIANA</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>2025-10-28 00:00:00</t>
+          <t>2026-04-01 00:00:00</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t>PALMIERI_rosa2_.pdf</t>
+          <t>NACCARELLA_CRISTINA_2024.pdf</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
-          <t>PAOLI</t>
+          <t>NEGRISOLO</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>ANDREA</t>
+          <t>ANNA</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>2025-10-28 00:00:00</t>
+          <t>2026-07-01 00:00:00</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>CV_Paoli_2_.pdf</t>
+          <t>NEGRISOLO_A__2025.pdf</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
-          <t>PAOLINI</t>
+          <t>NICOLI</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>ROSSELLA</t>
-[...4 lines deleted...]
-          <t>2026-06-01 00:00:00</t>
+          <t>PIER ANDREA</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>Dr_ssa_PAOLINI.pdf</t>
+          <t>CV_Nicoli_Pier_Andrea_2025.pdf</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
-          <t>PAPARELLA</t>
+          <t>OLIANI</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>MARIA CHIARA</t>
+          <t>CRISTINA</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
           <t>2025-10-28 00:00:00</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>Paparella3_.pdf</t>
+          <t>Oliani_2_.pdf</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
-          <t>PATRUNO</t>
+          <t>ORVIETO</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>MICHELE</t>
+          <t>ENRICO</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>2026-06-01 00:00:00</t>
-[...2 lines deleted...]
-      <c r="D51" t="inlineStr"/>
+          <t>2025-10-28 00:00:00</t>
+        </is>
+      </c>
+      <c r="D51" t="inlineStr">
+        <is>
+          <t>ORVIETO_2_.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
-          <t>PEZZOLI</t>
+          <t>PALMIERI</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>ALESSANDRO</t>
+          <t>ROSA</t>
+        </is>
+      </c>
+      <c r="C52" t="inlineStr">
+        <is>
+          <t>2025-10-28 00:00:00</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>PEZZOLI_A__2025.pdf</t>
+          <t>PALMIERI_rosa2_.pdf</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
-          <t>PIGNANELLI</t>
+          <t>PAOLI</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>MARIA COSTANZA</t>
-[...2 lines deleted...]
-      <c r="D53" t="inlineStr"/>
+          <t>ANDREA</t>
+        </is>
+      </c>
+      <c r="C53" t="inlineStr">
+        <is>
+          <t>2025-10-28 00:00:00</t>
+        </is>
+      </c>
+      <c r="D53" t="inlineStr">
+        <is>
+          <t>CV_Paoli_2_.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
-          <t>RIGO</t>
+          <t>PAOLINI</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>ALBERTO</t>
+          <t>ROSSELLA</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>2025-10-28 00:00:00</t>
+          <t>2026-06-01 00:00:00</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>Rigo_.pdf</t>
+          <t>Dr_ssa_PAOLINI.pdf</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
-          <t>SALTARI</t>
+          <t>PAPARELLA</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>MARIA RITA</t>
+          <t>MARIA CHIARA</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
           <t>2025-10-28 00:00:00</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>Saltari_2_.pdf</t>
+          <t>Paparella3_.pdf</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
-          <t>SCARAMUZZO</t>
+          <t>PATRUNO</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>PAOLO</t>
+          <t>MICHELE</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>2025-10-28 00:00:00</t>
-[...6 lines deleted...]
-      </c>
+          <t>2026-06-01 00:00:00</t>
+        </is>
+      </c>
+      <c r="D56" t="inlineStr"/>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
-          <t>SCHIAVI</t>
+          <t>PEZZOLI</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>CARLA</t>
-[...4 lines deleted...]
-          <t>2025-10-28 00:00:00</t>
+          <t>ALESSANDRO</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>dott_ssa_Schiavi_curriculum_2_.pdf</t>
+          <t>PEZZOLI_A__2025.pdf</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
-          <t>SCHIAVONE</t>
+          <t>PIGNANELLI</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>DIONISIO</t>
-[...11 lines deleted...]
-      </c>
+          <t>MARIA COSTANZA</t>
+        </is>
+      </c>
+      <c r="D58" t="inlineStr"/>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
-          <t>SCUDERI</t>
+          <t>RIGO</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>LIVIA</t>
+          <t>ALBERTO</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
           <t>2025-10-28 00:00:00</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>SCUDERI_LIVIA_.pdf</t>
+          <t>Rigo_.pdf</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
-          <t>SHAKAJ</t>
+          <t>RISOLDI</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>KLAUDIO</t>
-[...2 lines deleted...]
-      <c r="D60" t="inlineStr"/>
+          <t>FRANCESCO</t>
+        </is>
+      </c>
+      <c r="C60" t="inlineStr">
+        <is>
+          <t>2026-07-16 00:00:00</t>
+        </is>
+      </c>
+      <c r="D60" t="inlineStr">
+        <is>
+          <t>RISOLDI_F__2025.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
-          <t>SIMIONATO</t>
+          <t>SALTARI</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>PATRIZIA</t>
+          <t>MARIA RITA</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
           <t>2025-10-28 00:00:00</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>Curriculum_Dr__ssa_Simionato_.pdf</t>
+          <t>Saltari_2_.pdf</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
-          <t>STOPPA</t>
+          <t>SCARAMUZZO</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>FABRIZIO</t>
+          <t>PAOLO</t>
+        </is>
+      </c>
+      <c r="C62" t="inlineStr">
+        <is>
+          <t>2025-10-28 00:00:00</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>Stoppa_Fabrizio.pdf</t>
+          <t>Scaramuzzo_Paolo_.pdf</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
-          <t>SUGLIA</t>
+          <t>SCHIAVI</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>DORA</t>
+          <t>CARLA</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
           <t>2025-10-28 00:00:00</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>cv_SUGLia_2_.pdf</t>
+          <t>dott_ssa_Schiavi_curriculum_2_.pdf</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
-          <t>TARRICONE</t>
+          <t>SCHIAVONE</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>ALFONSO</t>
+          <t>DIONISIO</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>2026-04-29 00:00:00</t>
-[...2 lines deleted...]
-      <c r="D64" t="inlineStr"/>
+          <t>2025-10-28 00:00:00</t>
+        </is>
+      </c>
+      <c r="D64" t="inlineStr">
+        <is>
+          <t>Schiavone_2_.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
-          <t>TEMPESTA</t>
+          <t>SCUDERI</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>MARCO</t>
+          <t>LIVIA</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
           <t>2025-10-28 00:00:00</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>C_V__dr__Tempesta_Marco_2_.pdf</t>
+          <t>SCUDERI_LIVIA_.pdf</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
-          <t>TOMASI</t>
+          <t>SHAKAJ</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>ALESSANDRA</t>
-[...11 lines deleted...]
-      </c>
+          <t>KLAUDIO</t>
+        </is>
+      </c>
+      <c r="D66" t="inlineStr"/>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
-          <t>VALENTE</t>
+          <t>SIMIONATO</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>FABRIZIO</t>
+          <t>PATRIZIA</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
           <t>2025-10-28 00:00:00</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>Curriculum_Fabrizio_Valente_2_.pdf</t>
+          <t>Curriculum_Dr__ssa_Simionato_.pdf</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
-          <t>VIGNA</t>
+          <t>STOPPA</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>GIOVANNI BATTISTA</t>
-[...4 lines deleted...]
-          <t>2025-10-28 00:00:00</t>
+          <t>FABRIZIO</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>VIGNANUOVO_.pdf</t>
+          <t>Stoppa_Fabrizio.pdf</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
-          <t>ZATTONI</t>
+          <t>SUGLIA</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>LUCA</t>
+          <t>DORA</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
           <t>2025-10-28 00:00:00</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>zattoni_luca_.pdf</t>
+          <t>cv_SUGLia_2_.pdf</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
-          <t>ZENNARO</t>
+          <t>TARRICONE</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>ANTONELLA</t>
+          <t>ALFONSO</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>2025-10-28 00:00:00</t>
-[...6 lines deleted...]
-      </c>
+          <t>2026-04-29 00:00:00</t>
+        </is>
+      </c>
+      <c r="D70" t="inlineStr"/>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
+          <t>TEMPESTA</t>
+        </is>
+      </c>
+      <c r="B71" t="inlineStr">
+        <is>
+          <t>MARCO</t>
+        </is>
+      </c>
+      <c r="C71" t="inlineStr">
+        <is>
+          <t>2025-10-28 00:00:00</t>
+        </is>
+      </c>
+      <c r="D71" t="inlineStr">
+        <is>
+          <t>C_V__dr__Tempesta_Marco_2_.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72" t="inlineStr">
+        <is>
+          <t>TOMASI</t>
+        </is>
+      </c>
+      <c r="B72" t="inlineStr">
+        <is>
+          <t>ALESSANDRA</t>
+        </is>
+      </c>
+      <c r="C72" t="inlineStr">
+        <is>
+          <t>2025-10-28 00:00:00</t>
+        </is>
+      </c>
+      <c r="D72" t="inlineStr">
+        <is>
+          <t>Tomasi_Alessandra_2_.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73" t="inlineStr">
+        <is>
+          <t>VALENTE</t>
+        </is>
+      </c>
+      <c r="B73" t="inlineStr">
+        <is>
+          <t>FABRIZIO</t>
+        </is>
+      </c>
+      <c r="C73" t="inlineStr">
+        <is>
+          <t>2025-10-28 00:00:00</t>
+        </is>
+      </c>
+      <c r="D73" t="inlineStr">
+        <is>
+          <t>Curriculum_Fabrizio_Valente_2_.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74" t="inlineStr">
+        <is>
+          <t>VIGNA</t>
+        </is>
+      </c>
+      <c r="B74" t="inlineStr">
+        <is>
+          <t>GIOVANNI BATTISTA</t>
+        </is>
+      </c>
+      <c r="C74" t="inlineStr">
+        <is>
+          <t>2025-10-28 00:00:00</t>
+        </is>
+      </c>
+      <c r="D74" t="inlineStr">
+        <is>
+          <t>VIGNANUOVO_.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75" t="inlineStr">
+        <is>
+          <t>ZATTONI</t>
+        </is>
+      </c>
+      <c r="B75" t="inlineStr">
+        <is>
+          <t>LUCA</t>
+        </is>
+      </c>
+      <c r="C75" t="inlineStr">
+        <is>
+          <t>2025-10-28 00:00:00</t>
+        </is>
+      </c>
+      <c r="D75" t="inlineStr">
+        <is>
+          <t>zattoni_luca_.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76" t="inlineStr">
+        <is>
           <t>ZENNARO</t>
         </is>
       </c>
-      <c r="B71" t="inlineStr">
+      <c r="B76" t="inlineStr">
         <is>
           <t>ROBERTO VITTORIO</t>
         </is>
       </c>
-      <c r="C71" t="inlineStr">
-[...4 lines deleted...]
-      <c r="D71" t="inlineStr">
+      <c r="C76" t="inlineStr">
+        <is>
+          <t>2025-10-28 00:00:00</t>
+        </is>
+      </c>
+      <c r="D76" t="inlineStr">
         <is>
           <t>Zennaro_.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77" t="inlineStr">
+        <is>
+          <t>ZENNARO</t>
+        </is>
+      </c>
+      <c r="B77" t="inlineStr">
+        <is>
+          <t>ANTONELLA</t>
+        </is>
+      </c>
+      <c r="C77" t="inlineStr">
+        <is>
+          <t>2025-10-28 00:00:00</t>
+        </is>
+      </c>
+      <c r="D77" t="inlineStr">
+        <is>
+          <t>Zennaro_Antonella_.pdf</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>