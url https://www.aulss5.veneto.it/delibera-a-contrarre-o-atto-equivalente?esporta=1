--- v0 (2026-07-05)
+++ v1 (2026-08-19)
@@ -410,51 +410,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:U45"/>
+  <dimension ref="A1:U44"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Codice</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Titolo</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>Tipo</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
@@ -501,270 +501,287 @@
           <t>Data fine</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>Data scadenza</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>Data proroga</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>Data aggiudicazione</t>
         </is>
       </c>
       <c r="P1" t="inlineStr">
         <is>
           <t>Importo</t>
         </is>
       </c>
       <c r="Q1" t="inlineStr">
         <is>
-          <t>Soglia art. 35</t>
+          <t>Soglia art. 14</t>
         </is>
       </c>
       <c r="R1" t="inlineStr">
         <is>
           <t>Riferimento</t>
         </is>
       </c>
       <c r="S1" t="inlineStr">
         <is>
           <t>Indirizzo</t>
         </is>
       </c>
       <c r="T1" t="inlineStr">
         <is>
           <t>Telefono</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>Email</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t>018</t>
+          <t>C132</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>ID SINTEL 219401661 - Fornitura del servizio di supporto psicologico educativo e di inserimento socio-lavorativo di tossicodipendenti ed alcolisti presso il centro diurno "Il Pane e le Rose" per il periodo di 12 mesi, eventualmente rinnovabile di ulteriori 6 mesi. CIG: BBB0798F41</t>
+          <t>Procedura aperta per l’affidamento del servizio di movimentazione carichi interni e traslochi di arredi e mobili dell’Azienda ULSS 5 Polesana per le annualità 2026 – 2029 con opzione di rinnovo per ulteriori 24 mesi</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>Avviso</t>
+          <t>Asta</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>In Gestione</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>UOC Provveditorato, Economato e Gestione della Logistica</t>
+          <t>UOC Servizi Tecnici e Patrimoniali</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>&lt;p class="MsoNormal"&gt;In calce il link in cui è possibile visionare la documentazione di gara inerente la procedura pubblicata su Sintel:&lt;/p&gt;
-&lt;p&gt;&lt;a href="https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=219401661" rel="nofollow noopener noreferrer"&gt;https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=219401661&lt;/a&gt;&lt;/p&gt;</t>
+          <t>&lt;p&gt;Di seguito il link alla Piattaforma Sintel di Aria Spa presso cui reperire tutti i documenti:&lt;/p&gt;
+&lt;p&gt; &lt;/p&gt;
+&lt;p&gt;&lt;a href="https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=222163996" target="_blank" rel="nofollow noopener noreferrer" data-saferedirecturl="https://www.google.com/url?q=https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id%3D222163996&amp;source=gmail&amp;ust=1784286846146000&amp;usg=AOvVaw1r58Jq1cb_q8ZEEf1vrEXi"&gt;https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=222163996&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
-          <t>219401661</t>
+          <t>222163996</t>
         </is>
       </c>
       <c r="I2" t="inlineStr"/>
       <c r="J2" t="inlineStr">
         <is>
-          <t>BBB0798F41</t>
+          <t>BC69CA1252</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>11/06/2026 11:00</t>
+          <t>16/07/2026 14:00</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>01/01/2032 11:00</t>
+          <t>01/01/2032 00:00</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>05/06/2026 12:00</t>
-        </is>
+          <t>17/08/2026 12:00</t>
+        </is>
+      </c>
+      <c r="P2" t="n">
+        <v>0</v>
       </c>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R2" t="inlineStr"/>
       <c r="S2" t="inlineStr"/>
       <c r="T2" t="inlineStr"/>
       <c r="U2" t="inlineStr"/>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
+          <t>018</t>
+        </is>
+      </c>
+      <c r="B3" t="inlineStr">
+        <is>
+          <t>ID SINTEL 219401661 - Fornitura del servizio di supporto psicologico educativo e di inserimento socio-lavorativo di tossicodipendenti ed alcolisti presso il centro diurno "Il Pane e le Rose" per il periodo di 12 mesi, eventualmente rinnovabile di ulteriori 6 mesi. CIG: BBB0798F41</t>
+        </is>
+      </c>
+      <c r="C3" t="inlineStr">
+        <is>
+          <t>Avviso</t>
+        </is>
+      </c>
+      <c r="D3" t="inlineStr">
+        <is>
+          <t>In Gestione</t>
+        </is>
+      </c>
+      <c r="E3" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato, Economato e Gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F3" t="inlineStr">
+        <is>
+          <t>&lt;p class="MsoNormal"&gt;In calce il link in cui è possibile visionare la documentazione di gara inerente la procedura pubblicata su Sintel:&lt;/p&gt;
+&lt;p&gt;&lt;a href="https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=219401661" rel="nofollow noopener noreferrer"&gt;https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=219401661&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="G3" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H3" t="inlineStr">
+        <is>
+          <t>219401661</t>
+        </is>
+      </c>
+      <c r="I3" t="inlineStr"/>
+      <c r="J3" t="inlineStr">
+        <is>
+          <t>BBB0798F41</t>
+        </is>
+      </c>
+      <c r="K3" t="inlineStr">
+        <is>
+          <t>11/06/2026 11:00</t>
+        </is>
+      </c>
+      <c r="L3" t="inlineStr">
+        <is>
+          <t>01/01/2032 11:00</t>
+        </is>
+      </c>
+      <c r="M3" t="inlineStr">
+        <is>
+          <t>05/06/2026 12:00</t>
+        </is>
+      </c>
+      <c r="Q3" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R3" t="inlineStr"/>
+      <c r="S3" t="inlineStr"/>
+      <c r="T3" t="inlineStr"/>
+      <c r="U3" t="inlineStr"/>
+    </row>
+    <row r="4">
+      <c r="A4" t="inlineStr">
+        <is>
           <t>IC593</t>
         </is>
       </c>
-      <c r="B3" t="inlineStr">
+      <c r="B4" t="inlineStr">
         <is>
           <t>Procedura negoziata sotto soglia ai sensi dell’art. 50, comma 1, lett. e) del D.Lgs. 36/2023 mediante piattaforma Sintel di Aria S.p.A. per l’affidamento del servizio di manutenzione e assistenza tecnica full-risk dei ventilatori polmonari domiciliari, dell’Azienda ULSS 5 Polesana per il periodo 2026</t>
         </is>
       </c>
-      <c r="C3" t="inlineStr">
+      <c r="C4" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
-      <c r="D3" t="inlineStr">
+      <c r="D4" t="inlineStr">
         <is>
           <t>In Gestione</t>
         </is>
       </c>
-      <c r="E3" t="inlineStr">
+      <c r="E4" t="inlineStr">
         <is>
           <t>UOC Servizi Tecnici e Patrimoniali</t>
         </is>
       </c>
-      <c r="F3" t="inlineStr">
+      <c r="F4" t="inlineStr">
         <is>
           <t>&lt;p&gt;Al seguente link la documentazione di gara mediante la quale partecipare all'indagine di mercato per la gara in oggetto:&lt;/p&gt;
 &lt;p&gt;https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=218846585&lt;/p&gt;
 &lt;p&gt;Di seguito il link per accedere alla documentazione di gara per partecipare alla procedura negoziata&lt;/p&gt;
 &lt;p&gt;https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=219648247&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="G3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H3" t="inlineStr">
+      <c r="G4" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H4" t="inlineStr">
         <is>
           <t>219648247</t>
         </is>
       </c>
-      <c r="I3" t="inlineStr"/>
-      <c r="J3" t="inlineStr">
+      <c r="I4" t="inlineStr"/>
+      <c r="J4" t="inlineStr">
         <is>
           <t>BB7FAD4061</t>
         </is>
       </c>
-      <c r="K3" t="inlineStr">
+      <c r="K4" t="inlineStr">
         <is>
           <t>25/05/2026 09:00</t>
         </is>
       </c>
-      <c r="L3" t="inlineStr">
+      <c r="L4" t="inlineStr">
         <is>
           <t>01/01/2032 12:00</t>
         </is>
       </c>
-      <c r="M3" t="inlineStr">
+      <c r="M4" t="inlineStr">
         <is>
           <t>29/05/2026 17:00</t>
-        </is>
-[...58 lines deleted...]
-          <t>18/05/2026 08:00</t>
         </is>
       </c>
       <c r="Q4" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R4" t="inlineStr"/>
       <c r="S4" t="inlineStr"/>
       <c r="T4" t="inlineStr"/>
       <c r="U4" t="inlineStr"/>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>A266</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>A266 - Indizione procedura negoziata ex art. 17 comma 1 del D.lgs 36/2023 per l'affidamento ai sensi dell'art. 50 co. 1 lett.c) D.Lgs 36/203, da espletarsi tramite Piattaforma Sintel di Aria Spa, dei lavori della nuova Sterilizzazione dell'Ospedale di Rovigo</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
@@ -892,1572 +909,1587 @@
       </c>
       <c r="L6" t="inlineStr">
         <is>
           <t>24/04/2031 18:00</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
           <t>24/04/2026 18:00</t>
         </is>
       </c>
       <c r="Q6" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R6" t="inlineStr"/>
       <c r="S6" t="inlineStr"/>
       <c r="T6" t="inlineStr"/>
       <c r="U6" t="inlineStr"/>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr"/>
       <c r="B7" t="inlineStr">
         <is>
-          <t>C132 Indizione procedura aperta ai sensi dell'art. 71 del D.Lgs 36/2023, da espletarsi mediante procedura SINTEL di Aria Spa, per l'affidamento del servizio di movimentazione carichi interni e traslochi arredi e mobili  - anni 2026-2027 con opzione anno 2028</t>
+          <t>IC - Procedure di gara senza pubblicazione di bando, ai sensi dell'art. 76 comma 1 D.lgs 36/2023, da esperirsi sulla Piattaforma Sintel di Aria Spa, per l'affidamento dei servizi di manutenzione e assistenza tecnica "full risk" relativi alle grandi apparecchiature elettromedicali ad alta complessità in dotazione all'Azienda ULSS 5 Polesana</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t>In Gestione</t>
         </is>
       </c>
       <c r="F7" t="inlineStr"/>
       <c r="G7" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H7" t="inlineStr"/>
       <c r="I7" t="inlineStr"/>
       <c r="J7" t="inlineStr"/>
       <c r="K7" t="inlineStr">
         <is>
-          <t>03/02/2026 00:00</t>
+          <t>07/01/2026 00:00</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
-          <t>03/02/2031 00:00</t>
+          <t>07/01/2031 00:00</t>
         </is>
       </c>
       <c r="P7" t="n">
         <v>0</v>
       </c>
       <c r="Q7" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R7" t="inlineStr"/>
       <c r="S7" t="inlineStr"/>
       <c r="T7" t="inlineStr"/>
       <c r="U7" t="inlineStr"/>
     </row>
     <row r="8">
-      <c r="A8" t="inlineStr"/>
+      <c r="A8" t="inlineStr">
+        <is>
+          <t>A285</t>
+        </is>
+      </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>IC - Procedure di gara senza pubblicazione di bando, ai sensi dell'art. 76 comma 1 D.lgs 36/2023, da esperirsi sulla Piattaforma Sintel di Aria Spa, per l'affidamento dei servizi di manutenzione e assistenza tecnica "full risk" relativi alle grandi apparecchiature elettromedicali ad alta complessità in dotazione all'Azienda ULSS 5 Polesana</t>
+          <t>Procedura negoziata ex art. 50 co 1 lett c) del D.Lgs n. 36/2023, per l'affidamento dei lavori di ampliamento ed efficientamento del parcheggio della Cittadella Socio Sanitaria di Rovigo</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>In Gestione</t>
-[...2 lines deleted...]
-      <c r="F8" t="inlineStr"/>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="E8" t="inlineStr">
+        <is>
+          <t>UOC Servizi Tecnici e Patrimoniali</t>
+        </is>
+      </c>
+      <c r="F8" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;In calce link da cui poter scaricare la documentazione di gara inerente la procedura negoziata pubblicata sul portale Sintel:&lt;/p&gt;
+&lt;p&gt;https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=210774120&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="G8" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="H8" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="J8" t="inlineStr"/>
+      <c r="H8" t="inlineStr">
+        <is>
+          <t>210774120</t>
+        </is>
+      </c>
+      <c r="I8" t="inlineStr">
+        <is>
+          <t>B18I25002900002</t>
+        </is>
+      </c>
+      <c r="J8" t="inlineStr">
+        <is>
+          <t>B9457D792D</t>
+        </is>
+      </c>
       <c r="K8" t="inlineStr">
         <is>
-          <t>07/01/2026 00:00</t>
+          <t>27/11/2025 00:00</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
-          <t>07/01/2031 00:00</t>
+          <t>01/01/2031 00:00</t>
+        </is>
+      </c>
+      <c r="M8" t="inlineStr">
+        <is>
+          <t>19/12/2025 12:00</t>
+        </is>
+      </c>
+      <c r="O8" t="inlineStr">
+        <is>
+          <t>29/01/2026</t>
         </is>
       </c>
       <c r="P8" t="n">
         <v>0</v>
       </c>
       <c r="Q8" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R8" t="inlineStr"/>
       <c r="S8" t="inlineStr"/>
       <c r="T8" t="inlineStr"/>
       <c r="U8" t="inlineStr"/>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t>A285</t>
+          <t>A198-02</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>Procedura negoziata ex art. 50 co 1 lett c) del D.Lgs n. 36/2023, per l'affidamento dei lavori di ampliamento ed efficientamento del parcheggio della Cittadella Socio Sanitaria di Rovigo</t>
+          <t>A198.02 Procedura di gara aperta ai sensi dell'art. 71 D.Lgs. 36/2023 del servizio di Direzione Lavori e di Coordinamento per la sicurezza in fase di esecuzione dei lavori di adeguamento sismico ed antincendio dell'Ospedale di Rovigo mediante appalto integrato CUP: B19J19000220002</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>Aggiudicato</t>
+          <t>In Gestione</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
           <t>UOC Servizi Tecnici e Patrimoniali</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>&lt;p&gt;In calce link da cui poter scaricare la documentazione di gara inerente la procedura negoziata pubblicata sul portale Sintel:&lt;/p&gt;
-&lt;p&gt;https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=210774120&lt;/p&gt;</t>
+          <t>&lt;p&gt;In calce il link da cui poter scaricare la documentazione di gara inerente la procedura aperta pubblicata sul portale Sintel di Aria S.p.A.&lt;/p&gt;
+&lt;p&gt; &lt;/p&gt;
+&lt;p&gt;&lt;a href="https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=210381932" target="_blank" rel="nofollow"&gt;https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=210381932&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="H9" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="H9" t="inlineStr"/>
+      <c r="I9" t="inlineStr"/>
+      <c r="J9" t="inlineStr"/>
       <c r="K9" t="inlineStr">
         <is>
-          <t>27/11/2025 00:00</t>
+          <t>13/10/2025 00:00</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
-          <t>01/01/2031 00:00</t>
+          <t>13/10/2030 00:00</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t>19/12/2025 12:00</t>
-[...4 lines deleted...]
-          <t>29/01/2026</t>
+          <t>23/12/2025 17:00</t>
         </is>
       </c>
       <c r="P9" t="n">
         <v>0</v>
       </c>
       <c r="Q9" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R9" t="inlineStr"/>
       <c r="S9" t="inlineStr"/>
       <c r="T9" t="inlineStr"/>
       <c r="U9" t="inlineStr"/>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>A198-02</t>
+          <t>prov 2026</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>A198.02 Procedura di gara aperta ai sensi dell'art. 71 D.Lgs. 36/2023 del servizio di Direzione Lavori e di Coordinamento per la sicurezza in fase di esecuzione dei lavori di adeguamento sismico ed antincendio dell'Ospedale di Rovigo mediante appalto integrato CUP: B19J19000220002</t>
+          <t>ID SINTEL 201531086 - AFFIDAMENTO DIRETTO, AI SENSI DELL’ART 50 COMMA 1 LETT. B) DEL DLGS 36/2023, DEL SERVIZIO CATERING IN OCCASIONE DELL’EVENTO FORMATIVO DEL 21 E 22 MAGGIO 2025, ORGANIZZATO DAL SERVIZIO IGIENE DEGLI ALIMENTI E DELLA NUTRIZIONE PRESSO LA CITTADELLA SOCIO SANITARIA-ROVIGO CIG: B6D692523B</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>In Gestione</t>
-[...13 lines deleted...]
-      </c>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="F10" t="inlineStr"/>
       <c r="G10" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="H10" t="inlineStr"/>
+      <c r="H10" t="inlineStr">
+        <is>
+          <t xml:space="preserve"> 201531086</t>
+        </is>
+      </c>
       <c r="I10" t="inlineStr"/>
-      <c r="J10" t="inlineStr"/>
+      <c r="J10" t="inlineStr">
+        <is>
+          <t>B6D692523B</t>
+        </is>
+      </c>
       <c r="K10" t="inlineStr">
         <is>
-          <t>13/10/2025 00:00</t>
+          <t>19/09/2025 12:00</t>
         </is>
       </c>
       <c r="L10" t="inlineStr">
         <is>
-          <t>13/10/2030 00:00</t>
+          <t>01/01/2031 12:00</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t>23/12/2025 17:00</t>
+          <t>16/05/2025 15:00</t>
         </is>
       </c>
       <c r="P10" t="n">
         <v>0</v>
       </c>
       <c r="Q10" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R10" t="inlineStr"/>
       <c r="S10" t="inlineStr"/>
       <c r="T10" t="inlineStr"/>
       <c r="U10" t="inlineStr"/>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>prov 2026</t>
+          <t>A198-01</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>ID SINTEL 201531086 - AFFIDAMENTO DIRETTO, AI SENSI DELL’ART 50 COMMA 1 LETT. B) DEL DLGS 36/2023, DEL SERVIZIO CATERING IN OCCASIONE DELL’EVENTO FORMATIVO DEL 21 E 22 MAGGIO 2025, ORGANIZZATO DAL SERVIZIO IGIENE DEGLI ALIMENTI E DELLA NUTRIZIONE PRESSO LA CITTADELLA SOCIO SANITARIA-ROVIGO CIG: B6D692523B</t>
+          <t>A198-01 Indizione della procedura di gara aperta ai sensi dell'art. 71 D.Lgs 36/2023 per l'affidamento della progettazione esecutiva ed i lavori di adeguamento sismico ed antincendio dell'Ospedale di Rovigo mediante appalto integrato</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
-      <c r="F11" t="inlineStr"/>
+      <c r="E11" t="inlineStr">
+        <is>
+          <t>UOC Servizi Tecnici e Patrimoniali</t>
+        </is>
+      </c>
+      <c r="F11" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;In calce il link da cui poter scaricare la documentazione di gara inerente la procedura aperta pubblicata sul portale Sintel di Aria S.p.A.&lt;/p&gt;
+&lt;p&gt;https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=204550601&lt;/p&gt;
+&lt;p&gt;Si precisa che gli elaborati progettuali sono consultabili mediante accesso a link Drive inserito nel Disciplinare di gara&lt;/p&gt;
+&lt;p&gt; &lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="G11" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="H11" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H11" t="inlineStr"/>
       <c r="I11" t="inlineStr"/>
       <c r="J11" t="inlineStr">
         <is>
-          <t>B6D692523B</t>
+          <t>B78B66AC37</t>
         </is>
       </c>
       <c r="K11" t="inlineStr">
         <is>
-          <t>19/09/2025 12:00</t>
+          <t>07/07/2025 00:00</t>
         </is>
       </c>
       <c r="L11" t="inlineStr">
         <is>
-          <t>01/01/2031 12:00</t>
+          <t>07/07/2030 00:00</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t>16/05/2025 15:00</t>
+          <t>15/09/2025 09:00</t>
+        </is>
+      </c>
+      <c r="O11" t="inlineStr">
+        <is>
+          <t>11/02/2026</t>
         </is>
       </c>
       <c r="P11" t="n">
         <v>0</v>
       </c>
       <c r="Q11" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sopra</t>
         </is>
       </c>
       <c r="R11" t="inlineStr"/>
       <c r="S11" t="inlineStr"/>
       <c r="T11" t="inlineStr"/>
       <c r="U11" t="inlineStr"/>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>A198-01</t>
+          <t>A171-10</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>A198-01 Indizione della procedura di gara aperta ai sensi dell'art. 71 D.Lgs 36/2023 per l'affidamento della progettazione esecutiva ed i lavori di adeguamento sismico ed antincendio dell'Ospedale di Rovigo mediante appalto integrato</t>
+          <t>Procedura negoziata per lavori di opere aggiuntive straordinarie per adeguamento pertinenze esterne Corte Guazzo</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
           <t>UOC Servizi Tecnici e Patrimoniali</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t>&lt;p&gt;In calce il link da cui poter scaricare la documentazione di gara inerente la procedura aperta pubblicata sul portale Sintel di Aria S.p.A.&lt;/p&gt;
-[...2 lines deleted...]
-&lt;p&gt; &lt;/p&gt;</t>
+          <t>&lt;p&gt;In calce il link in cui è possibile visionare la documentazione di gara inerente la procedura pubblicata su Sintel:&lt;/p&gt;
+&lt;p&gt;https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=202795100&lt;/p&gt;</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="H12" t="inlineStr"/>
+      <c r="H12" t="inlineStr">
+        <is>
+          <t>202795100</t>
+        </is>
+      </c>
       <c r="I12" t="inlineStr"/>
       <c r="J12" t="inlineStr">
         <is>
-          <t>B78B66AC37</t>
+          <t>B73ABC5963</t>
         </is>
       </c>
       <c r="K12" t="inlineStr">
         <is>
-          <t>07/07/2025 00:00</t>
+          <t>12/06/2025 00:00</t>
         </is>
       </c>
       <c r="L12" t="inlineStr">
         <is>
-          <t>07/07/2030 00:00</t>
+          <t>12/06/2030 00:00</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t>15/09/2025 09:00</t>
+          <t>20/06/2025 18:00</t>
         </is>
       </c>
       <c r="O12" t="inlineStr">
         <is>
-          <t>11/02/2026</t>
+          <t>30/07/2025</t>
         </is>
       </c>
       <c r="P12" t="n">
         <v>0</v>
       </c>
       <c r="Q12" t="inlineStr">
         <is>
-          <t>Sopra</t>
+          <t>Sotto</t>
         </is>
       </c>
       <c r="R12" t="inlineStr"/>
       <c r="S12" t="inlineStr"/>
       <c r="T12" t="inlineStr"/>
       <c r="U12" t="inlineStr"/>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>A171-10</t>
+          <t>IC542</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>Procedura negoziata per lavori di opere aggiuntive straordinarie per adeguamento pertinenze esterne Corte Guazzo</t>
+          <t>Procedura negoziata servizio di assistenza e manutenzione tecnica della durata di 12 mesi sui ventilatori domiciliari Azienda ULSS 5 Polesana</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
           <t>UOC Servizi Tecnici e Patrimoniali</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t>&lt;p&gt;In calce il link in cui è possibile visionare la documentazione di gara inerente la procedura pubblicata su Sintel:&lt;/p&gt;
-&lt;p&gt;https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=202795100&lt;/p&gt;</t>
+          <t>&lt;p&gt;In calce il link da cui poter scaricare la documentazione di gara inerente la procedura caricata su Sintel:&lt;/p&gt;
+&lt;p&gt;&lt;a href="https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=202693712" target="_blank" rel="nofollow"&gt;https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=202693712&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H13" t="inlineStr">
         <is>
-          <t>202795100</t>
+          <t>202693712</t>
         </is>
       </c>
       <c r="I13" t="inlineStr"/>
       <c r="J13" t="inlineStr">
         <is>
-          <t>B73ABC5963</t>
+          <t>B73466946D</t>
         </is>
       </c>
       <c r="K13" t="inlineStr">
         <is>
-          <t>12/06/2025 00:00</t>
+          <t>11/06/2025 00:00</t>
         </is>
       </c>
       <c r="L13" t="inlineStr">
         <is>
-          <t>12/06/2030 00:00</t>
+          <t>11/06/2030 00:00</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t>20/06/2025 18:00</t>
+          <t>19/06/2025 11:00</t>
         </is>
       </c>
       <c r="O13" t="inlineStr">
         <is>
-          <t>30/07/2025</t>
+          <t>27/08/2025</t>
         </is>
       </c>
       <c r="P13" t="n">
         <v>0</v>
       </c>
       <c r="Q13" t="inlineStr">
         <is>
-          <t>Sotto</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="R13" t="inlineStr"/>
       <c r="S13" t="inlineStr"/>
       <c r="T13" t="inlineStr"/>
       <c r="U13" t="inlineStr"/>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>IC542</t>
+          <t>A287</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>Procedura negoziata servizio di assistenza e manutenzione tecnica della durata di 12 mesi sui ventilatori domiciliari Azienda ULSS 5 Polesana</t>
+          <t>Procedura negoziata per affidamento dei lavori di manutenzione sugli immobili, opere da fabbro e falegname, anno 2025</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
           <t>UOC Servizi Tecnici e Patrimoniali</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
-          <t>&lt;p&gt;In calce il link da cui poter scaricare la documentazione di gara inerente la procedura caricata su Sintel:&lt;/p&gt;
-&lt;p&gt;&lt;a href="https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=202693712" target="_blank" rel="nofollow"&gt;https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=202693712&lt;/a&gt;&lt;/p&gt;</t>
+          <t>&lt;p&gt;Al presente link è possibile scaricare la documentazione inerente la procedura di gara lanciata nella piattaforma Sintel di Aria S.p.A.:&lt;/p&gt;
+&lt;p&gt;&lt;a href="https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=199931871" target="_blank" rel="nofollow"&gt;https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=199931871&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
-          <t>202693712</t>
+          <t>199931871</t>
         </is>
       </c>
       <c r="I14" t="inlineStr"/>
       <c r="J14" t="inlineStr">
         <is>
-          <t>B73466946D</t>
+          <t>B67C8FCD08</t>
         </is>
       </c>
       <c r="K14" t="inlineStr">
         <is>
-          <t>11/06/2025 00:00</t>
+          <t>05/03/2025 00:00</t>
         </is>
       </c>
       <c r="L14" t="inlineStr">
         <is>
-          <t>11/06/2030 00:00</t>
+          <t>05/03/2030 00:00</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t>19/06/2025 11:00</t>
+          <t>05/05/2025 11:00</t>
         </is>
       </c>
       <c r="O14" t="inlineStr">
         <is>
-          <t>27/08/2025</t>
+          <t>28/05/2025</t>
         </is>
       </c>
       <c r="P14" t="n">
         <v>0</v>
       </c>
       <c r="Q14" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R14" t="inlineStr"/>
       <c r="S14" t="inlineStr"/>
       <c r="T14" t="inlineStr"/>
       <c r="U14" t="inlineStr"/>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>A287</t>
+          <t>B2D1DCA1A3</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>Procedura negoziata per affidamento dei lavori di manutenzione sugli immobili, opere da fabbro e falegname, anno 2025</t>
+          <t>IC507 Indizione procedura negoziata ai sensi art. 50 co. 1 lett. e)  D.Lgs 36/2023 da espletarsi in Piattaforma telematica Sintel Aria Spa del servizio triennale di manutenzione frigoriferi e gestione allarmi connessi in dotazione Azienda ULSS 5 Polesana</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
-      <c r="E15" t="inlineStr">
-[...9 lines deleted...]
-      </c>
+      <c r="F15" t="inlineStr"/>
       <c r="G15" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="H15" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H15" t="inlineStr"/>
       <c r="I15" t="inlineStr"/>
-      <c r="J15" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J15" t="inlineStr"/>
       <c r="K15" t="inlineStr">
         <is>
-          <t>05/03/2025 00:00</t>
+          <t>29/10/2024 00:00</t>
         </is>
       </c>
       <c r="L15" t="inlineStr">
         <is>
-          <t>05/03/2030 00:00</t>
-[...9 lines deleted...]
-          <t>28/05/2025</t>
+          <t>29/10/2029 00:00</t>
         </is>
       </c>
       <c r="P15" t="n">
-        <v>0</v>
+        <v>180000</v>
       </c>
       <c r="Q15" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R15" t="inlineStr"/>
       <c r="S15" t="inlineStr"/>
       <c r="T15" t="inlineStr"/>
       <c r="U15" t="inlineStr"/>
     </row>
     <row r="16">
-      <c r="A16" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="A16" t="inlineStr"/>
       <c r="B16" t="inlineStr">
         <is>
-          <t>IC507 Indizione procedura negoziata ai sensi art. 50 co. 1 lett. e)  D.Lgs 36/2023 da espletarsi in Piattaforma telematica Sintel Aria Spa del servizio triennale di manutenzione frigoriferi e gestione allarmi connessi in dotazione Azienda ULSS 5 Polesana</t>
+          <t>C122 Indizione procedura negoziata ai sensi art. 50 co. 1 lett. e) D.Lgs 36/2023 da espletarsi in piattaforma ARIA Sintel relativa al servizio annuale di movimentazione carichi interni e traslochi arredi e mobili Azienda ULSS 5 Polesana</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="F16" t="inlineStr"/>
       <c r="G16" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H16" t="inlineStr"/>
       <c r="I16" t="inlineStr"/>
       <c r="J16" t="inlineStr"/>
       <c r="K16" t="inlineStr">
         <is>
-          <t>29/10/2024 00:00</t>
+          <t>04/09/2024 00:00</t>
         </is>
       </c>
       <c r="L16" t="inlineStr">
         <is>
-          <t>29/10/2029 00:00</t>
+          <t>04/09/2029 00:00</t>
         </is>
       </c>
       <c r="P16" t="n">
-        <v>180000</v>
+        <v>0</v>
       </c>
       <c r="Q16" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R16" t="inlineStr"/>
       <c r="S16" t="inlineStr"/>
       <c r="T16" t="inlineStr"/>
       <c r="U16" t="inlineStr"/>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr"/>
       <c r="B17" t="inlineStr">
         <is>
-          <t>C122 Indizione procedura negoziata ai sensi art. 50 co. 1 lett. e) D.Lgs 36/2023 da espletarsi in piattaforma ARIA Sintel relativa al servizio annuale di movimentazione carichi interni e traslochi arredi e mobili Azienda ULSS 5 Polesana</t>
+          <t>IC487 Procedura di gara, ai sensi dell'art. 50 co. 1 lett. e) D.lgs 36/2023, per l'affidamento del servizio di assistenza e manutenzione tecnica della durata di 12 mesi di tipo Full Risk sui ventilatori domiciliari</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="F17" t="inlineStr"/>
       <c r="G17" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H17" t="inlineStr"/>
       <c r="I17" t="inlineStr"/>
       <c r="J17" t="inlineStr"/>
       <c r="K17" t="inlineStr">
         <is>
-          <t>04/09/2024 00:00</t>
+          <t>09/05/2024 00:00</t>
         </is>
       </c>
       <c r="L17" t="inlineStr">
         <is>
-          <t>04/09/2029 00:00</t>
+          <t>09/05/2029 00:00</t>
         </is>
       </c>
       <c r="P17" t="n">
         <v>0</v>
       </c>
       <c r="Q17" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R17" t="inlineStr"/>
       <c r="S17" t="inlineStr"/>
       <c r="T17" t="inlineStr"/>
       <c r="U17" t="inlineStr"/>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr"/>
       <c r="B18" t="inlineStr">
         <is>
-          <t>IC487 Procedura di gara, ai sensi dell'art. 50 co. 1 lett. e) D.lgs 36/2023, per l'affidamento del servizio di assistenza e manutenzione tecnica della durata di 12 mesi di tipo Full Risk sui ventilatori domiciliari</t>
+          <t>PROCEDURA SOTTOSOGLIA, AI SENSI DELL’ARTICOLO 50 C. 1 LETT. B DEL D.LGS 36/2023, TRAMITE PIATTAFORMA SINTEL DI ARIA SPA, PER LA FORNITURA DEL FARMACO CON PRINCIPIO ATTIVO UROKINASI, PER IL PERIODO DI 12 MESI, EVENTUALMENTE PROROGABILE DI ULTERIORI 6 MESI.</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>Asta</t>
+          <t>Avviso</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>Aggiudicato</t>
-[...2 lines deleted...]
-      <c r="F18" t="inlineStr"/>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F18" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p style="text-align:justify"&gt;&lt;span style="font-size:12pt"&gt;&lt;strong&gt;&lt;span style="font-size:11.0pt"&gt;INDAGINE DI MERCATO PER AVVIO PROCEDURA SOTTOSOGLIA, AI SENSI DELL’ARTICOLO 50 C. 1 LETT. B DEL D.LGS 36/2023, TRAMITE PIATTAFORMA SINTEL DI ARIA SPA, PER LA FORNITURA DEL FARMACO CON PRINCIPIO ATTIVO UROKINASI, PER IL PERIODO DI 12 MESI, EVENTUALMENTE PROROGABILE DI ULTERIORI 6 MESI.&lt;/span&gt;&lt;/strong&gt;&lt;/span&gt;&lt;/p&gt;
+&lt;p style="text-align:justify"&gt;&lt;strong&gt;Termine manifestazione interesse 22/03/2024.&lt;/strong&gt;&lt;/p&gt;
+</t>
+        </is>
+      </c>
       <c r="G18" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H18" t="inlineStr"/>
       <c r="I18" t="inlineStr"/>
       <c r="J18" t="inlineStr"/>
       <c r="K18" t="inlineStr">
         <is>
-          <t>09/05/2024 00:00</t>
+          <t>12/03/2024 00:00</t>
         </is>
       </c>
       <c r="L18" t="inlineStr">
         <is>
-          <t>09/05/2029 00:00</t>
+          <t>12/03/2029 00:00</t>
+        </is>
+      </c>
+      <c r="M18" t="inlineStr">
+        <is>
+          <t>22/03/2024 23:59</t>
         </is>
       </c>
       <c r="P18" t="n">
         <v>0</v>
       </c>
       <c r="Q18" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R18" t="inlineStr"/>
       <c r="S18" t="inlineStr"/>
       <c r="T18" t="inlineStr"/>
       <c r="U18" t="inlineStr"/>
     </row>
     <row r="19">
-      <c r="A19" t="inlineStr"/>
+      <c r="A19" t="inlineStr">
+        <is>
+          <t>B046F9D4E7</t>
+        </is>
+      </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>PROCEDURA SOTTOSOGLIA, AI SENSI DELL’ARTICOLO 50 C. 1 LETT. B DEL D.LGS 36/2023, TRAMITE PIATTAFORMA SINTEL DI ARIA SPA, PER LA FORNITURA DEL FARMACO CON PRINCIPIO ATTIVO UROKINASI, PER IL PERIODO DI 12 MESI, EVENTUALMENTE PROROGABILE DI ULTERIORI 6 MESI.</t>
+          <t>A251 Procedura di gara telematica ex art. 50 co. 1 lett. c) D.lgs 36/2023 per l'affidamento dei lavori per la ristrutturazione del piano 1° blocco B della Cittadella Socio Sanitaria di Rovigo necessari al trasferimento di due centri diurni. CIG: B046F9D4E7</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>Avviso</t>
+          <t>Asta</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>Scaduto</t>
-[...8 lines deleted...]
-      </c>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="F19" t="inlineStr"/>
       <c r="G19" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H19" t="inlineStr"/>
       <c r="I19" t="inlineStr"/>
       <c r="J19" t="inlineStr"/>
       <c r="K19" t="inlineStr">
         <is>
-          <t>12/03/2024 00:00</t>
+          <t>21/02/2024 00:00</t>
         </is>
       </c>
       <c r="L19" t="inlineStr">
         <is>
-          <t>12/03/2029 00:00</t>
-[...4 lines deleted...]
-          <t>22/03/2024 23:59</t>
+          <t>21/02/2029 00:00</t>
         </is>
       </c>
       <c r="P19" t="n">
         <v>0</v>
       </c>
       <c r="Q19" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R19" t="inlineStr"/>
       <c r="S19" t="inlineStr"/>
       <c r="T19" t="inlineStr"/>
       <c r="U19" t="inlineStr"/>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
-          <t>B046F9D4E7</t>
+          <t>A008CBF68A</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>A251 Procedura di gara telematica ex art. 50 co. 1 lett. c) D.lgs 36/2023 per l'affidamento dei lavori per la ristrutturazione del piano 1° blocco B della Cittadella Socio Sanitaria di Rovigo necessari al trasferimento di due centri diurni. CIG: B046F9D4E7</t>
+          <t>A252 Procedura negoziata per la realizzazione mediante Accordo Quadro di lavori di minuta manutenzione anno 2024</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="F20" t="inlineStr"/>
       <c r="G20" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H20" t="inlineStr"/>
       <c r="I20" t="inlineStr"/>
       <c r="J20" t="inlineStr"/>
       <c r="K20" t="inlineStr">
         <is>
-          <t>21/02/2024 00:00</t>
+          <t>30/10/2023 00:00</t>
         </is>
       </c>
       <c r="L20" t="inlineStr">
         <is>
-          <t>21/02/2029 00:00</t>
+          <t>30/10/2028 00:00</t>
         </is>
       </c>
       <c r="P20" t="n">
         <v>0</v>
       </c>
       <c r="Q20" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R20" t="inlineStr"/>
       <c r="S20" t="inlineStr"/>
       <c r="T20" t="inlineStr"/>
       <c r="U20" t="inlineStr"/>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
-          <t>A008CBF68A</t>
+          <t>PROV 2023</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>A252 Procedura negoziata per la realizzazione mediante Accordo Quadro di lavori di minuta manutenzione anno 2024</t>
+          <t>AVVISO PUBBLICO PER L’AVVIO PROCEDURA NEGOZIATA SOTTOSOGLIA AI SENSI DELL’ART. 50 COMMA 1 LETTERA E) DEL D.LGS 36/2023 TRAMITE PIATTAFORMA ARIA SINTEL PER IL SERVIZIO DI “SENSIBILIZZAZIONE DEI GIOVANI – STRADA FACENDO 6^ EDIZIONE” - A01ADB7D75</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>Asta</t>
+          <t>Avviso</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
-      <c r="F21" t="inlineStr"/>
+      <c r="F21" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;AVVISO PUBBLICO PER L’AVVIO PROCEDURA NEGOZIATA SOTTOSOGLIA AI SENSI DELL’ART. 50 COMMA 1 LETTERA E) DEL D.LGS 36/2023 TRAMITE PIATTAFORMA ARIA SINTEL PER IL SERVIZIO DI  “SENSIBILIZZAZIONE DEI GIOVANI – STRADA FACENDO 6^ EDIZIONE” - A01ADB7D75&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt; &lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;Termine manifestazioni interesse il 26/09/2023&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt; &lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="G21" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H21" t="inlineStr"/>
       <c r="I21" t="inlineStr"/>
-      <c r="J21" t="inlineStr"/>
+      <c r="J21" t="inlineStr">
+        <is>
+          <t>A01ADB7D75</t>
+        </is>
+      </c>
       <c r="K21" t="inlineStr">
         <is>
-          <t>30/10/2023 00:00</t>
+          <t>11/09/2023 00:00</t>
         </is>
       </c>
       <c r="L21" t="inlineStr">
         <is>
-          <t>30/10/2028 00:00</t>
+          <t>11/09/2028 00:00</t>
+        </is>
+      </c>
+      <c r="M21" t="inlineStr">
+        <is>
+          <t>26/09/2023 00:00</t>
         </is>
       </c>
       <c r="P21" t="n">
         <v>0</v>
       </c>
       <c r="Q21" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sotto</t>
         </is>
       </c>
       <c r="R21" t="inlineStr"/>
       <c r="S21" t="inlineStr"/>
       <c r="T21" t="inlineStr"/>
       <c r="U21" t="inlineStr"/>
     </row>
     <row r="22">
-      <c r="A22" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="A22" t="inlineStr"/>
       <c r="B22" t="inlineStr">
         <is>
-          <t>AVVISO PUBBLICO PER L’AVVIO PROCEDURA NEGOZIATA SOTTOSOGLIA AI SENSI DELL’ART. 50 COMMA 1 LETTERA E) DEL D.LGS 36/2023 TRAMITE PIATTAFORMA ARIA SINTEL PER IL SERVIZIO DI “SENSIBILIZZAZIONE DEI GIOVANI – STRADA FACENDO 6^ EDIZIONE” - A01ADB7D75</t>
+          <t>PROCEDURA DI GARA TELEMATICA AI SENSI DELL’ ART.  50 COMMA 1, LETTERA B), DEL D.LGS 36/2023 PER L’AFFIDAMENTO DEL SERVIZIO DI ESECUZIONE ANALISI CITOGENETICHE PER L’AZIENDA ULSS 5 POLESANA PER IL PERIODO DI 24 MESI, EVENTUALMENTE RINNOVABILE DI ULTERIORI 24 MESI. CIG A00B5219B9</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>Avviso</t>
+          <t>Asta</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>Aggiudicato</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
-        <is>
-[...63 lines deleted...]
-      <c r="F23" t="inlineStr">
         <is>
           <t xml:space="preserve">&lt;p&gt;&lt;strong&gt;PROCEDURA DI GARA TELEMATICA AI SENSI DELL’ ART.  50 COMMA 1, LETTERA B), DEL&lt;/strong&gt;&lt;strong&gt; D.LGS 36/2023 PER L’AFFIDAMENTO DEL SERVIZIO DI ESECUZIONE ANALISI CITOGENETICHE PER L’AZIENDA ULSS 5 POLESANA PER IL PERIODO DI 24 MESI, EVENTUALMENTE RINNOVABILE DI ULTERIORI 24 MESI.&lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;CIG A00B5219B9&lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt; &lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;Il nuovo termine di scadenza per la presentazione delle offerte è fissato per il giorno 02/10/2023 ore 12:00.&lt;/strong&gt;&lt;/p&gt;
 </t>
         </is>
       </c>
+      <c r="G22" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H22" t="inlineStr"/>
+      <c r="I22" t="inlineStr"/>
+      <c r="J22" t="inlineStr"/>
+      <c r="K22" t="inlineStr">
+        <is>
+          <t>06/09/2023 00:00</t>
+        </is>
+      </c>
+      <c r="L22" t="inlineStr">
+        <is>
+          <t>06/09/2028 00:00</t>
+        </is>
+      </c>
+      <c r="M22" t="inlineStr">
+        <is>
+          <t>02/10/2023 12:00</t>
+        </is>
+      </c>
+      <c r="P22" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q22" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R22" t="inlineStr"/>
+      <c r="S22" t="inlineStr"/>
+      <c r="T22" t="inlineStr"/>
+      <c r="U22" t="inlineStr"/>
+    </row>
+    <row r="23">
+      <c r="A23" t="inlineStr">
+        <is>
+          <t>prov 2023</t>
+        </is>
+      </c>
+      <c r="B23" t="inlineStr">
+        <is>
+          <t>AVVISO PUBBLICO PER L’AFFIDAMENTO DEL SERVIZIO DI SOSTEGNO EDUCATIVO DOMICILIARE MINORI PER I COMUNI DEL DISTRETTO 1 DI ROVIGO PER IL PERIODO DI 12 MESI EVENTUALMENTE RINNOVABILE DI ULTERIORI 6 MESI - CIG A017003233</t>
+        </is>
+      </c>
+      <c r="C23" t="inlineStr">
+        <is>
+          <t>Avviso</t>
+        </is>
+      </c>
+      <c r="D23" t="inlineStr">
+        <is>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="E23" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato, Economato e Gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F23" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;AVVISO PUBBLICO PER L’AFFIDAMENTO DEL SERVIZIO DI SOSTEGNO EDUCATIVO DOMICILIARE MINORI PER I COMUNI DEL DISTRETTO 1 DI ROVIGO  PER IL PERIODO DI 12 MESI EVENTUALMENTE RINNOVABILE DI ULTERIORI 6 MESI - CIG A017003233&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt; &lt;/p&gt;
+&lt;p&gt;Ternime manifestazione di interesse il 15/09/2023 &lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="G23" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="H23" t="inlineStr"/>
+      <c r="H23" t="inlineStr">
+        <is>
+          <t>174634855</t>
+        </is>
+      </c>
       <c r="I23" t="inlineStr"/>
-      <c r="J23" t="inlineStr"/>
+      <c r="J23" t="inlineStr">
+        <is>
+          <t>A017003233</t>
+        </is>
+      </c>
       <c r="K23" t="inlineStr">
         <is>
-          <t>06/09/2023 00:00</t>
+          <t>31/08/2023 00:00</t>
         </is>
       </c>
       <c r="L23" t="inlineStr">
         <is>
-          <t>06/09/2028 00:00</t>
+          <t>31/08/2028 00:00</t>
         </is>
       </c>
       <c r="M23" t="inlineStr">
         <is>
-          <t>02/10/2023 12:00</t>
+          <t>15/09/2023 23:45</t>
         </is>
       </c>
       <c r="P23" t="n">
         <v>0</v>
       </c>
       <c r="Q23" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R23" t="inlineStr"/>
       <c r="S23" t="inlineStr"/>
       <c r="T23" t="inlineStr"/>
       <c r="U23" t="inlineStr"/>
     </row>
     <row r="24">
-      <c r="A24" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="A24" t="inlineStr"/>
       <c r="B24" t="inlineStr">
         <is>
-          <t>AVVISO PUBBLICO PER L’AFFIDAMENTO DEL SERVIZIO DI SOSTEGNO EDUCATIVO DOMICILIARE MINORI PER I COMUNI DEL DISTRETTO 1 DI ROVIGO PER IL PERIODO DI 12 MESI EVENTUALMENTE RINNOVABILE DI ULTERIORI 6 MESI - CIG A017003233</t>
+          <t>AVVISO PUBBLICO DI AVVIO  ID SINTEL 173178488/2023_PROCEDURA NEGOZIATA TELEMATICA AI SENSI DELL’ ART.  50 COMMA 1, LETTERA E), DEL D.LGS 36/2023 E DELL’ART. 10 COMMI 1 E 5 BIS DEL D.L. N. 34/2023 CONVERTITO IN LEGGE N. 56/2023 PER L’AFFIDAMENTO IN URGENZA DI SERVIZI DI ASSISTENZA MEDICA PRESSO LA UOC DI RADIOLOGIA DEL PRESIDIO OSPEDALIERO DI ROVIGO DELL’A.ULSS 5 “POLESANA” PER LA DURATA DI QUATTRO MESI. CIG A0047C49DE</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>Avviso</t>
+          <t>Asta</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>Aggiudicato</t>
-[...4 lines deleted...]
-          <t>UOC Provveditorato, Economato e Gestione della Logistica</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
-        <is>
-[...66 lines deleted...]
-      <c r="F25" t="inlineStr">
         <is>
           <t xml:space="preserve">&lt;p&gt;&lt;strong&gt;AVVISO PUBBLICO DI AVVIO&lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;ID SINTEL 173178488/2023_PROCEDURA NEGOZIATA TELEMATICA AI SENSI DELL’ ART.  50 COMMA 1, LETTERA E), DEL D.LGS 36/2023 E DELL’ART. 10 COMMI 1 E 5 BIS DEL D.L. N. 34/2023 CONVERTITO IN LEGGE N. 56/2023 PER L’AFFIDAMENTO IN URGENZA DI SERVIZI DI ASSISTENZA MEDICA PRESSO LA UOC DI RADIOLOGIA DEL PRESIDIO OSPEDALIERO DI ROVIGO DELL’A.ULSS 5 “POLESANA” PER LA DURATA DI QUATTRO MESI. CIG A0047C49DE&lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt; &lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;Il termine previsto per la presentazione delle offerte è il giorno 24/08/2023 ore 18:00.&lt;/strong&gt;&lt;/p&gt;
 </t>
         </is>
       </c>
-      <c r="G25" t="inlineStr">
-[...7 lines deleted...]
-      <c r="K25" t="inlineStr">
+      <c r="G24" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H24" t="inlineStr"/>
+      <c r="I24" t="inlineStr"/>
+      <c r="J24" t="inlineStr"/>
+      <c r="K24" t="inlineStr">
         <is>
           <t>11/08/2023 00:00</t>
         </is>
       </c>
-      <c r="L25" t="inlineStr">
+      <c r="L24" t="inlineStr">
         <is>
           <t>11/08/2028 00:00</t>
         </is>
       </c>
-      <c r="M25" t="inlineStr">
+      <c r="M24" t="inlineStr">
         <is>
           <t>24/08/2023 18:59</t>
         </is>
       </c>
-      <c r="P25" t="n">
-[...14 lines deleted...]
-      <c r="B26" t="inlineStr">
+      <c r="P24" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q24" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R24" t="inlineStr"/>
+      <c r="S24" t="inlineStr"/>
+      <c r="T24" t="inlineStr"/>
+      <c r="U24" t="inlineStr"/>
+    </row>
+    <row r="25">
+      <c r="A25" t="inlineStr"/>
+      <c r="B25" t="inlineStr">
         <is>
           <t xml:space="preserve">AVVISO PUBBLICO DI AVVIO ID SINTEL 172941151/2023 - PROCEDURA DI GARA TELEMATICA AI SENSI DELL’ ART.  50 COMMA 1, LETTERA E), DEL D.LGS 36/2023 E DELL’ART. 10 COMMI 1 E 5 BIS DEL D.L. N. 34/2023 CONVERTITO IN LEGGE N. 56/2023 PER L’AFFIDAMENTO IN URGENZA DI SERVIZI DI ASSISTENZA MEDICA SUDDIVISI IN N. 2 LOTTI PRESSO LA UOC OSTETRICIA E GINECOLOGIA DELL’AZIENDA ULSS 5 POLESANA PER LA DURATA DI QUATTRO MESI. </t>
         </is>
       </c>
-      <c r="C26" t="inlineStr">
+      <c r="C25" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
-      <c r="D26" t="inlineStr">
+      <c r="D25" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="F26" t="inlineStr">
+      <c r="F25" t="inlineStr">
         <is>
           <t xml:space="preserve">&lt;p&gt;&lt;strong&gt;AVVISO PUBBLICO DI AVVIO&lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;ID SINTEL 172941151/2023 - PROCEDURA DI GARA TELEMATICA AI SENSI DELL’ ART.  50 COMMA 1, LETTERA E), DEL D.LGS 36/2023 E DELL’ART. 10 COMMI 1 E 5 BIS DEL D.L. N. 34/2023 CONVERTITO IN LEGGE N. 56/2023 PER L’AFFIDAMENTO IN URGENZA DI SERVIZI DI ASSISTENZA MEDICA SUDDIVISI IN N. 2 LOTTI PRESSO LA UOC OSTETRICIA E GINECOLOGIA DELL’AZIENDA ULSS 5 POLESANA PER LA DURATA DI QUATTRO MESI. &lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;LOTTO 1 UOC OSTETRICIA E GINECOLOGIA DEL P.O. DI ROVIGO &lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;LOTTO 2 UOC OSTETRICIA E GINECOLOGIA DEL P.O. ADRIA &lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;Simog. n. 9266285&lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt; &lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;Il termine previsto per la presentazione delle offerte è il giorno 22/08/2023 ore 18:00.&lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt; &lt;/p&gt;
 </t>
         </is>
       </c>
-      <c r="G26" t="inlineStr">
-[...7 lines deleted...]
-      <c r="K26" t="inlineStr">
+      <c r="G25" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H25" t="inlineStr"/>
+      <c r="I25" t="inlineStr"/>
+      <c r="J25" t="inlineStr"/>
+      <c r="K25" t="inlineStr">
         <is>
           <t>04/08/2023 00:00</t>
         </is>
       </c>
-      <c r="L26" t="inlineStr">
+      <c r="L25" t="inlineStr">
         <is>
           <t>04/08/2028 00:00</t>
         </is>
       </c>
-      <c r="M26" t="inlineStr">
+      <c r="M25" t="inlineStr">
         <is>
           <t>22/08/2023 18:00</t>
         </is>
       </c>
-      <c r="P26" t="n">
-[...14 lines deleted...]
-      <c r="B27" t="inlineStr">
+      <c r="P25" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q25" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R25" t="inlineStr"/>
+      <c r="S25" t="inlineStr"/>
+      <c r="T25" t="inlineStr"/>
+      <c r="U25" t="inlineStr"/>
+    </row>
+    <row r="26">
+      <c r="A26" t="inlineStr"/>
+      <c r="B26" t="inlineStr">
         <is>
           <t>AVVISO PUBBLICO DI AVVIO  ID SINTEL 172906668/2023 - PROCEDURA NEGOZIATA TELEMATICA AI SENSI DELL’ ART.  50 COMMA 1, LETTERA E), DEL D.LGS 36/2023 E DELL’ART. 10 COMMI 1 E 5 BIS DEL D.L. N. 34/2023 CONVERTITO IN LEGGE N. 56/2023 PER L’AFFIDAMENTO IN URGENZA DI SERVIZI DI ASSISTENZA MEDICA PRESSO LA UOC PEDIATRIA DEI PRESIDI OSPEDALIERI DI ROVIGO E ADRIA DELL’A.ULSS 5 “POLESANA” PER LA DURATA DI QUATTRO MESI. CIG A001F507D4</t>
         </is>
       </c>
-      <c r="C27" t="inlineStr">
+      <c r="C26" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
-      <c r="D27" t="inlineStr">
+      <c r="D26" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="F27" t="inlineStr">
+      <c r="F26" t="inlineStr">
         <is>
           <t xml:space="preserve">&lt;p&gt;&lt;strong&gt;AVVISO PUBBLICO DI AVVIO&lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;ID SINTEL 172906668/2023 - PROCEDURA NEGOZIATA TELEMATICA AI SENSI DELL’ ART.  50 COMMA 1, LETTERA E), DEL D.LGS 36/2023 E DELL’ART. 10 COMMI 1 E 5 BIS DEL D.L. N. 34/2023 CONVERTITO IN LEGGE N. 56/2023 PER L’AFFIDAMENTO IN URGENZA DI SERVIZI DI ASSISTENZA MEDICA PRESSO LA UOC PEDIATRIA DEI PRESIDI OSPEDALIERI DI ROVIGO E ADRIA DELL’A.ULSS 5 “POLESANA” PER LA DURATA DI QUATTRO MESI.&lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;CIG A001F507D4&lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt; &lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;Il termine previsto per la presentazione delle offerte è il giorno 22/08/2023 ore 18:00.&lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt; &lt;/p&gt;
 &lt;p&gt; &lt;/p&gt;
 </t>
         </is>
       </c>
+      <c r="G26" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H26" t="inlineStr"/>
+      <c r="I26" t="inlineStr"/>
+      <c r="J26" t="inlineStr"/>
+      <c r="K26" t="inlineStr">
+        <is>
+          <t>03/08/2023 00:00</t>
+        </is>
+      </c>
+      <c r="L26" t="inlineStr">
+        <is>
+          <t>03/08/2028 00:00</t>
+        </is>
+      </c>
+      <c r="M26" t="inlineStr">
+        <is>
+          <t>22/08/2023 18:00</t>
+        </is>
+      </c>
+      <c r="P26" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q26" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R26" t="inlineStr"/>
+      <c r="S26" t="inlineStr"/>
+      <c r="T26" t="inlineStr"/>
+      <c r="U26" t="inlineStr"/>
+    </row>
+    <row r="27">
+      <c r="A27" t="inlineStr"/>
+      <c r="B27" t="inlineStr">
+        <is>
+          <t>INDAGINE DI MERCATO COMPARATIVA CON PREVENTIVO - AFFIDAMENTO DIRETTO, EX ART. 50, CM 1 LETT B D.LGS. N. 36/2023 DEL SERVIZIO DI TURISMO INCLUSIVO – MODULO OSPITALITA’ E TRASPORTI  NEL TERRITORIO AFFERENTE ALL'A.ULSS 5 POLESANA FINO AL 30/09/2023</t>
+        </is>
+      </c>
+      <c r="C27" t="inlineStr">
+        <is>
+          <t>Bando</t>
+        </is>
+      </c>
+      <c r="D27" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F27" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;INDAGINE DI MERCATO COMPARATIVA CON PREVENTIVO - AFFIDAMENTO DIRETTO, EX ART. 50, CM 1 LETT B D.LGS. N. 36/2023 DEL SERVIZIO DI TURISMO INCLUSIVO – MODULO OSPITALITA’ E TRASPORTI  NEL TERRITORIO AFFERENTE ALL'A.ULSS 5 POLESANA FINO AL 30/09/2023&lt;/p&gt;
+&lt;p&gt; &lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;Termine presentazione proposta e preventivo il 12/07/2023 alle ore 15:00&lt;/strong&gt;&lt;/p&gt;
+</t>
+        </is>
+      </c>
       <c r="G27" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H27" t="inlineStr"/>
       <c r="I27" t="inlineStr"/>
       <c r="J27" t="inlineStr"/>
       <c r="K27" t="inlineStr">
         <is>
-          <t>03/08/2023 00:00</t>
+          <t>05/07/2023 00:00</t>
         </is>
       </c>
       <c r="L27" t="inlineStr">
         <is>
-          <t>03/08/2028 00:00</t>
+          <t>05/07/2028 00:00</t>
         </is>
       </c>
       <c r="M27" t="inlineStr">
         <is>
-          <t>22/08/2023 18:00</t>
+          <t>12/07/2023 15:00</t>
         </is>
       </c>
       <c r="P27" t="n">
         <v>0</v>
       </c>
       <c r="Q27" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R27" t="inlineStr"/>
       <c r="S27" t="inlineStr"/>
       <c r="T27" t="inlineStr"/>
       <c r="U27" t="inlineStr"/>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr"/>
       <c r="B28" t="inlineStr">
         <is>
-          <t>INDAGINE DI MERCATO COMPARATIVA CON PREVENTIVO - AFFIDAMENTO DIRETTO, EX ART. 50, CM 1 LETT B D.LGS. N. 36/2023 DEL SERVIZIO DI TURISMO INCLUSIVO – MODULO OSPITALITA’ E TRASPORTI  NEL TERRITORIO AFFERENTE ALL'A.ULSS 5 POLESANA FINO AL 30/09/2023</t>
+          <t xml:space="preserve">AVVISO AGGIUDICAZIONE FORNITURA DISPOSITIVI MEDICI IN VITRO E PRODOTTI DIAGNOSTICI PER LA UOSD MICROBIOLOGIA DELL’ A. ULSS 5 POLESANA, PER IL PERIODO DI 24 MESI, SUDDIVISA IN 3 LOTTI. N. GARA 8919346. </t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>Bando</t>
+          <t>Avviso</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aggiudicato</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;INDAGINE DI MERCATO COMPARATIVA CON PREVENTIVO - AFFIDAMENTO DIRETTO, EX ART. 50, CM 1 LETT B D.LGS. N. 36/2023 DEL SERVIZIO DI TURISMO INCLUSIVO – MODULO OSPITALITA’ E TRASPORTI  NEL TERRITORIO AFFERENTE ALL'A.ULSS 5 POLESANA FINO AL 30/09/2023&lt;/p&gt;
-[...1 lines deleted...]
-&lt;p&gt;&lt;strong&gt;Termine presentazione proposta e preventivo il 12/07/2023 alle ore 15:00&lt;/strong&gt;&lt;/p&gt;
+          <t xml:space="preserve">&lt;p&gt;AVVISO AGGIUDICAZIONE PROVV. N° 164604533, FORNITURA DISPOSITIVI MEDICI IN VITRO E PRODOTTI DIAGNOSTICI PER LA UOSD MICROBIOLOGIA DELL’ A. ULSS 5 POLESANA, PER IL PERIODO DI 24 MESI, SUDDIVISA IN 3 LOTTI. N. GARA 8919346&lt;/p&gt;
 </t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H28" t="inlineStr"/>
       <c r="I28" t="inlineStr"/>
       <c r="J28" t="inlineStr"/>
       <c r="K28" t="inlineStr">
         <is>
-          <t>05/07/2023 00:00</t>
+          <t>18/05/2023 00:00</t>
         </is>
       </c>
       <c r="L28" t="inlineStr">
         <is>
-          <t>05/07/2028 00:00</t>
-[...4 lines deleted...]
-          <t>12/07/2023 15:00</t>
+          <t>18/05/2028 00:00</t>
+        </is>
+      </c>
+      <c r="O28" t="inlineStr">
+        <is>
+          <t>10/05/2023</t>
         </is>
       </c>
       <c r="P28" t="n">
         <v>0</v>
       </c>
       <c r="Q28" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R28" t="inlineStr"/>
       <c r="S28" t="inlineStr"/>
       <c r="T28" t="inlineStr"/>
       <c r="U28" t="inlineStr"/>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr"/>
       <c r="B29" t="inlineStr">
         <is>
-          <t xml:space="preserve">AVVISO AGGIUDICAZIONE FORNITURA DISPOSITIVI MEDICI IN VITRO E PRODOTTI DIAGNOSTICI PER LA UOSD MICROBIOLOGIA DELL’ A. ULSS 5 POLESANA, PER IL PERIODO DI 24 MESI, SUDDIVISA IN 3 LOTTI. N. GARA 8919346. </t>
+          <t>AVVISO PUBBLICO DI AVVIO  PROCEDURA DI GARA TELEMATICA,  AI SENSI DELL’ART. 1, COMMA 2, LETT. B) LEGGE 120/2020 E S.M.I.,  PER L’AFFIDAMENTO DEL SERVIZIO DI ESECUZIONE ANALISI CITOGENETICHE PER L’AULSS 5 POLESANA PER IL PERIODO DI 24 MESI    CIG 9801851753</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>Avviso</t>
+          <t>Bando</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>Aggiudicato</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
-        <is>
-[...57 lines deleted...]
-      <c r="F30" t="inlineStr">
         <is>
           <t xml:space="preserve">&lt;p&gt;&lt;strong&gt;AVVISO PUBBLICO DI AVVIO PROCEDURA DI GARA TELEMATICA, &lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;AI SENSI DELL’ART. 1, COMMA 2, LETT. B) LEGGE 120/2020 E S.M.I.&lt;/strong&gt;&lt;strong&gt;, &lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;PER L’AFFIDAMENTO DEL SERVIZIO DI ESECUZIONE ANALISI CITOGENETICHE PER L’AULSS 5 POLESANA PER IL PERIODO DI 24 MESI &lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt; CIG 9801851753&lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;Termine manifestazione interesse 22/05/2023 ore 18.00&lt;/strong&gt;&lt;/p&gt;
 </t>
         </is>
       </c>
+      <c r="G29" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H29" t="inlineStr"/>
+      <c r="I29" t="inlineStr"/>
+      <c r="J29" t="inlineStr"/>
+      <c r="K29" t="inlineStr">
+        <is>
+          <t>04/05/2023 00:00</t>
+        </is>
+      </c>
+      <c r="L29" t="inlineStr">
+        <is>
+          <t>04/05/2028 00:00</t>
+        </is>
+      </c>
+      <c r="M29" t="inlineStr">
+        <is>
+          <t>22/05/2023 18:00</t>
+        </is>
+      </c>
+      <c r="P29" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q29" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R29" t="inlineStr"/>
+      <c r="S29" t="inlineStr"/>
+      <c r="T29" t="inlineStr"/>
+      <c r="U29" t="inlineStr"/>
+    </row>
+    <row r="30">
+      <c r="A30" t="inlineStr"/>
+      <c r="B30" t="inlineStr">
+        <is>
+          <t xml:space="preserve">AVVISO PUBBLICO PER L’AVVIO DELLA PROCEDURA DI GARA SOTTOSOGLIA, CON L’IMPIEGO DELLA PIATTAFORMA SINTEL, AI SENSI DELL’ART. 1 C. 2 LETT. B) DEL D.L 76/2020 CONVERTITO CON LEGGE 120/2020, COME MODIFICATO DALL'ART. 51, COMMA 1, LETT. A) DEL D.L. 77/2021 CONVERTITO CON LEGGE 108/2021 E S.M.I., PER LA FORNITURA DI DISPOSITIVI - GUIDE AD IMPIEGO CORONARICO - PER IL POLO ANGIOGRAFICO DI QUESTA AULSS5, PER IL PERIODO DI 24 MESI. </t>
+        </is>
+      </c>
+      <c r="C30" t="inlineStr">
+        <is>
+          <t>Avviso</t>
+        </is>
+      </c>
+      <c r="D30" t="inlineStr">
+        <is>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="F30" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;Si rende noto che con Determinazione Dirigenziale n. 259/2023 l’Azienda Ulss 5 Polesana ha indetto procedura di gara telematica sottosoglia ai sensi dell'art. 1, comma 2, lettera B) del D.L. 76/2020 convertito con Legge 120/2020 e s.m.i., per la fornitura&lt;a name="_Hlk126918221"&gt;, &lt;/a&gt;per il periodo di 24 mesi, &lt;a name="_Hlk124512280"&gt;di dispositivi - guide ad impiego coronarico - necessari per il &lt;/a&gt;Polo Angiografico, suddivisa in n. 3 lotti, per un importo complessivo biennale stimato di € 185.500,00, Iva non compresa&lt;/p&gt;
+</t>
+        </is>
+      </c>
       <c r="G30" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H30" t="inlineStr"/>
       <c r="I30" t="inlineStr"/>
       <c r="J30" t="inlineStr"/>
       <c r="K30" t="inlineStr">
         <is>
-          <t>04/05/2023 00:00</t>
+          <t>03/05/2023 00:00</t>
         </is>
       </c>
       <c r="L30" t="inlineStr">
         <is>
-          <t>04/05/2028 00:00</t>
+          <t>03/05/2028 00:00</t>
         </is>
       </c>
       <c r="M30" t="inlineStr">
         <is>
-          <t>22/05/2023 18:00</t>
+          <t>18/05/2023 12:00</t>
+        </is>
+      </c>
+      <c r="O30" t="inlineStr">
+        <is>
+          <t>07/02/2024</t>
         </is>
       </c>
       <c r="P30" t="n">
         <v>0</v>
       </c>
       <c r="Q30" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R30" t="inlineStr"/>
       <c r="S30" t="inlineStr"/>
       <c r="T30" t="inlineStr"/>
       <c r="U30" t="inlineStr"/>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr"/>
       <c r="B31" t="inlineStr">
         <is>
           <t>AVVISO PUBBLICO PER L’AVVIO DELLA PROCEDURA DI GARA SOTTOSOGLIA, CON L’IMPIEGO DELLA PIATTAFORMA SINTEL, AI SENSI DELL’ART. 1 C. 2 LETT. A) DEL D.L 76/2020 CONVERTITO CON LEGGE 120/2020, COME MODIFICATO DALL'ART. 51, COMMA 1, LETT. A) DEL D.L. 77/2021 CONVERTITO CON LEGGE 108/2021 E S.M.I., PER LA FORNITURA DI MICROCATETERI, GUIDE, INTRODUTTORI E ALTRI DISPOSITIVI AD IMPIEGO PERIFERICO NECESSARI PER IL POLO ANGIOGRAFICO DI QUESTA AULSS5, PER IL PERIODO DI 24 MESI, EVENTUALMENTE PROROGABILE DI ULTERIORI 6 ME</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
           <t>Avviso</t>
@@ -2497,464 +2529,465 @@
           <t>18/05/2023 12:00</t>
         </is>
       </c>
       <c r="O31" t="inlineStr">
         <is>
           <t>07/02/2024</t>
         </is>
       </c>
       <c r="P31" t="n">
         <v>0</v>
       </c>
       <c r="Q31" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R31" t="inlineStr"/>
       <c r="S31" t="inlineStr"/>
       <c r="T31" t="inlineStr"/>
       <c r="U31" t="inlineStr"/>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr"/>
       <c r="B32" t="inlineStr">
         <is>
-          <t xml:space="preserve">AVVISO PUBBLICO PER L’AVVIO DELLA PROCEDURA DI GARA SOTTOSOGLIA, CON L’IMPIEGO DELLA PIATTAFORMA SINTEL, AI SENSI DELL’ART. 1 C. 2 LETT. B) DEL D.L 76/2020 CONVERTITO CON LEGGE 120/2020, COME MODIFICATO DALL'ART. 51, COMMA 1, LETT. A) DEL D.L. 77/2021 CONVERTITO CON LEGGE 108/2021 E S.M.I., PER LA FORNITURA DI DISPOSITIVI - GUIDE AD IMPIEGO CORONARICO - PER IL POLO ANGIOGRAFICO DI QUESTA AULSS5, PER IL PERIODO DI 24 MESI. </t>
+          <t xml:space="preserve">AVVISO PUBBLICO PER L’AVVIO DELLA PROCEDURA DI GARA SOTTOSOGLIA, CON L’IMPIEGO DELLA PIATTAFORMA SINTEL, AI SENSI DELL’ART. 1 C. 2 LETT. A) DEL D.L 76/2020 CONVERTITO CON LEGGE 120/2020, COME MODIFICATO DALL'ART. 51, COMMA 1, LETT. A) DEL D.L. 77/2021 CONVERTITO CON LEGGE 108/2021 E S.M.I., PER LA FORNITURA DI CATETERI A PALLONCINO CORONARICI SEMICOMPLIANTI, NON COMPLIANTI E MEDICATI PER IL POLO ANGIOGRAFICO DI QUESTA AULSS5, PER IL PERIODO DI 12 MESI, EVENTUALMENTE PROROGABILE DI ULTERIORI 3 MESI. </t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
           <t>Avviso</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;Si rende noto che con Determinazione Dirigenziale n. 259/2023 l’Azienda Ulss 5 Polesana ha indetto procedura di gara telematica sottosoglia ai sensi dell'art. 1, comma 2, lettera B) del D.L. 76/2020 convertito con Legge 120/2020 e s.m.i., per la fornitura&lt;a name="_Hlk126918221"&gt;, &lt;/a&gt;per il periodo di 24 mesi, &lt;a name="_Hlk124512280"&gt;di dispositivi - guide ad impiego coronarico - necessari per il &lt;/a&gt;Polo Angiografico, suddivisa in n. 3 lotti, per un importo complessivo biennale stimato di € 185.500,00, Iva non compresa&lt;/p&gt;
+          <t xml:space="preserve">&lt;p&gt;Si rende noto che con Determinazione Dirigenziale n. 266/2023 l’Azienda Ulss 5 Polesana ha indetto procedura di gara telematica sottosoglia ai sensi dell'art. 1, comma 2, lettera A) del D.L. 76/2020 convertito con Legge 120/2020 e s.m.i., per la fornitura&lt;a name="_Hlk126918221"&gt;, &lt;/a&gt;per il periodo di 12 mesi eventualmente prorogabile per 3 mesi, &lt;a name="_Hlk124512280"&gt;di &lt;/a&gt;cateteri a palloncino coronarici semicomplianti, non complianti e medicati necessari per il Polo Angiografico, suddivisa in n. 9 lotti, per un importo complessivo annuale stimato di € 138.600,00, Iva non compresa&lt;/p&gt;
 </t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H32" t="inlineStr"/>
       <c r="I32" t="inlineStr"/>
       <c r="J32" t="inlineStr"/>
       <c r="K32" t="inlineStr">
         <is>
           <t>03/05/2023 00:00</t>
         </is>
       </c>
       <c r="L32" t="inlineStr">
         <is>
           <t>03/05/2028 00:00</t>
         </is>
       </c>
       <c r="M32" t="inlineStr">
         <is>
-          <t>18/05/2023 12:00</t>
+          <t>19/05/2023 12:00</t>
         </is>
       </c>
       <c r="O32" t="inlineStr">
         <is>
-          <t>07/02/2024</t>
+          <t>15/02/2024</t>
         </is>
       </c>
       <c r="P32" t="n">
         <v>0</v>
       </c>
       <c r="Q32" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R32" t="inlineStr"/>
       <c r="S32" t="inlineStr"/>
       <c r="T32" t="inlineStr"/>
       <c r="U32" t="inlineStr"/>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr"/>
       <c r="B33" t="inlineStr">
         <is>
-          <t xml:space="preserve">AVVISO PUBBLICO PER L’AVVIO DELLA PROCEDURA DI GARA SOTTOSOGLIA, CON L’IMPIEGO DELLA PIATTAFORMA SINTEL, AI SENSI DELL’ART. 1 C. 2 LETT. A) DEL D.L 76/2020 CONVERTITO CON LEGGE 120/2020, COME MODIFICATO DALL'ART. 51, COMMA 1, LETT. A) DEL D.L. 77/2021 CONVERTITO CON LEGGE 108/2021 E S.M.I., PER LA FORNITURA DI CATETERI A PALLONCINO CORONARICI SEMICOMPLIANTI, NON COMPLIANTI E MEDICATI PER IL POLO ANGIOGRAFICO DI QUESTA AULSS5, PER IL PERIODO DI 12 MESI, EVENTUALMENTE PROROGABILE DI ULTERIORI 3 MESI. </t>
+          <t xml:space="preserve">AVVISO PUBBLICO PER L’AVVIO DELLA PROCEDURA DI GARA SOTTOSOGLIA, CON L’IMPIEGO DELLA PIATTAFORMA SINTEL, AI SENSI DELL’ART. 1 C. 2 LETT. B) DEL D.L 76/2020 CONVERTITO CON LEGGE 120/2020, COME MODIFICATO DALL'ART. 51, COMMA 1, LETT. A) DEL D.L. 77/2021 CONVERTITO CON LEGGE 108/2021 E S.M.I., PER LA FORNITURA DI DISPOSITIVI PER ANGIOGRAFIA CARDIACA NECESSARI PER IL POLO ANGIOGRAFICO DI QUESTA AULSS5, PER IL PERIODO DI 24 MESI, EVENTUALMENTE PROROGABILE DI ULTERIORI 3 MESI. </t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
           <t>Avviso</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;Si rende noto che con Determinazione Dirigenziale n. 266/2023 l’Azienda Ulss 5 Polesana ha indetto procedura di gara telematica sottosoglia ai sensi dell'art. 1, comma 2, lettera A) del D.L. 76/2020 convertito con Legge 120/2020 e s.m.i., per la fornitura&lt;a name="_Hlk126918221"&gt;, &lt;/a&gt;per il periodo di 12 mesi eventualmente prorogabile per 3 mesi, &lt;a name="_Hlk124512280"&gt;di &lt;/a&gt;cateteri a palloncino coronarici semicomplianti, non complianti e medicati necessari per il Polo Angiografico, suddivisa in n. 9 lotti, per un importo complessivo annuale stimato di € 138.600,00, Iva non compresa&lt;/p&gt;
+          <t xml:space="preserve">&lt;p&gt;Si rende noto che con Determinazione Dirigenziale n. 208/2023 l’Azienda Ulss 5 Polesana ha indetto procedura di gara telematica sottosoglia ai sensi dell'art. 1, comma 2, lettera B) del D.L. 76/2020 convertito con Legge 120/2020 e s.m.i., per la fornitura&lt;a name="_Hlk126918221"&gt;, &lt;/a&gt;per il periodo di 24 mesi eventualmente prorogabili per 3 mesi, di dispositivi per angiografia cardiaca “sistemi trombectomia, kit accessori per PTCA, gonfiaggio cateteri a palloncino, stent coronarico Megatron, stent cobalto-cromo, pallone scoring per PTCA coronarica” necessari per il Polo Angiografico, suddivisa in n. 6 lotti, per un importo complessivo biennale stimato di € 160.500,00, Iva non compresa.&lt;/p&gt;
 </t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H33" t="inlineStr"/>
       <c r="I33" t="inlineStr"/>
       <c r="J33" t="inlineStr"/>
       <c r="K33" t="inlineStr">
         <is>
-          <t>03/05/2023 00:00</t>
+          <t>03/04/2023 00:00</t>
         </is>
       </c>
       <c r="L33" t="inlineStr">
         <is>
-          <t>03/05/2028 00:00</t>
+          <t>03/04/2028 00:00</t>
         </is>
       </c>
       <c r="M33" t="inlineStr">
         <is>
-          <t>19/05/2023 12:00</t>
+          <t>18/04/2023 12:00</t>
         </is>
       </c>
       <c r="O33" t="inlineStr">
         <is>
-          <t>15/02/2024</t>
+          <t>04/10/2023</t>
         </is>
       </c>
       <c r="P33" t="n">
         <v>0</v>
       </c>
       <c r="Q33" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R33" t="inlineStr"/>
       <c r="S33" t="inlineStr"/>
       <c r="T33" t="inlineStr"/>
       <c r="U33" t="inlineStr"/>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr"/>
       <c r="B34" t="inlineStr">
         <is>
-          <t xml:space="preserve">AVVISO PUBBLICO PER L’AVVIO DELLA PROCEDURA DI GARA SOTTOSOGLIA, CON L’IMPIEGO DELLA PIATTAFORMA SINTEL, AI SENSI DELL’ART. 1 C. 2 LETT. B) DEL D.L 76/2020 CONVERTITO CON LEGGE 120/2020, COME MODIFICATO DALL'ART. 51, COMMA 1, LETT. A) DEL D.L. 77/2021 CONVERTITO CON LEGGE 108/2021 E S.M.I., PER LA FORNITURA DI DISPOSITIVI PER ANGIOGRAFIA CARDIACA NECESSARI PER IL POLO ANGIOGRAFICO DI QUESTA AULSS5, PER IL PERIODO DI 24 MESI, EVENTUALMENTE PROROGABILE DI ULTERIORI 3 MESI. </t>
+          <t>AVVISO PUBBLICO PER L’AVVIO DELLA PROCEDURA DI GARA SOTTOSOGLIA, CON L’IMPIEGO DELLA PIATTAFORMA SINTEL, AI SENSI DELL'ART. 1, COMMA 2, LETTERA B) DEL D.L. 76/2020 CONVERTITO CON LEGGE 120/2020, E S.M.I., PER LA FORNITURA DI DISPOSITIVI VARI PER OFTALMOLOGIA (STRUMENTARIO CHIRURGICO E DM VARI) SUDDIVISA IN 18 LOTTI, PER IL PERIODO DI 24 MESI EVENTUALMENTE PROROGABILE PER ULTERIORI 3 MESI.</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>Avviso</t>
+          <t>Asta</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;Si rende noto che con Determinazione Dirigenziale n. 208/2023 l’Azienda Ulss 5 Polesana ha indetto procedura di gara telematica sottosoglia ai sensi dell'art. 1, comma 2, lettera B) del D.L. 76/2020 convertito con Legge 120/2020 e s.m.i., per la fornitura&lt;a name="_Hlk126918221"&gt;, &lt;/a&gt;per il periodo di 24 mesi eventualmente prorogabili per 3 mesi, di dispositivi per angiografia cardiaca “sistemi trombectomia, kit accessori per PTCA, gonfiaggio cateteri a palloncino, stent coronarico Megatron, stent cobalto-cromo, pallone scoring per PTCA coronarica” necessari per il Polo Angiografico, suddivisa in n. 6 lotti, per un importo complessivo biennale stimato di € 160.500,00, Iva non compresa.&lt;/p&gt;
+          <t xml:space="preserve">&lt;p&gt;Si rende noto che con Determinazione Dirigenziale n. 103/2023 l’Azienda Ulss 5 Polesana ha indetto procedura di gara telematica sottosoglia ai sensi ai sensi dell'art. 1, comma 2, lettera B) del D.L. 76/2020 convertito con Legge 120/2020 e s.m.i., per la fornitura biennale di dispositivi vari per oftalmologia (strumentario chirurgico e DM vari) suddivisa in 18 lotti, eventualmente prorogabile di 3 mesi, per l’importo complessivo biennale di €. 165.000,00 IVA non compresa.&lt;/p&gt;
+&lt;p&gt; &lt;/p&gt;
+&lt;p&gt;Scadenza 21/03/2023 alle ore 12:00&lt;strong&gt; &lt;/strong&gt;&lt;/p&gt;
 </t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H34" t="inlineStr"/>
       <c r="I34" t="inlineStr"/>
       <c r="J34" t="inlineStr"/>
       <c r="K34" t="inlineStr">
         <is>
-          <t>03/04/2023 00:00</t>
+          <t>06/03/2023 00:00</t>
         </is>
       </c>
       <c r="L34" t="inlineStr">
         <is>
-          <t>03/04/2028 00:00</t>
+          <t>06/03/2028 00:00</t>
         </is>
       </c>
       <c r="M34" t="inlineStr">
         <is>
-          <t>18/04/2023 12:00</t>
-[...4 lines deleted...]
-          <t>04/10/2023</t>
+          <t>21/03/2023 12:00</t>
         </is>
       </c>
       <c r="P34" t="n">
         <v>0</v>
       </c>
       <c r="Q34" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R34" t="inlineStr"/>
       <c r="S34" t="inlineStr"/>
       <c r="T34" t="inlineStr"/>
       <c r="U34" t="inlineStr"/>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr"/>
       <c r="B35" t="inlineStr">
         <is>
-          <t>AVVISO PUBBLICO PER L’AVVIO DELLA PROCEDURA DI GARA SOTTOSOGLIA, CON L’IMPIEGO DELLA PIATTAFORMA SINTEL, AI SENSI DELL'ART. 1, COMMA 2, LETTERA B) DEL D.L. 76/2020 CONVERTITO CON LEGGE 120/2020, E S.M.I., PER LA FORNITURA DI DISPOSITIVI VARI PER OFTALMOLOGIA (STRUMENTARIO CHIRURGICO E DM VARI) SUDDIVISA IN 18 LOTTI, PER IL PERIODO DI 24 MESI EVENTUALMENTE PROROGABILE PER ULTERIORI 3 MESI.</t>
+          <t>Avviso Pubblico di avvio procedura di gara telematica, da espletarsi ai sensi dell'art. 1, comma 2, lett. a) del D.lgs. n. 76/2020, convertito con Legge 120/2020 e s.m.i., tramite piattaforma telematica Sintel di Aria spa – ID 164604533– per l’affidamento della fornitura dispositivi medici in vitro e prodotti diagnostici per la UOSD Microbiologia dell’ A. Ulss 5 Polesana, per il periodo di 24 mesi, suddivisa in 3 lotti. N. GARA 8919346.</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>Asta</t>
+          <t>Bando</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>Aggiudicato</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
-        <is>
-[...59 lines deleted...]
-      <c r="F36" t="inlineStr">
         <is>
           <t xml:space="preserve">&lt;p&gt;Si rende noto che con Determinazione Dirigenziale n. 746 del 30/11/2022, l’Azienda Ulss 5 Polesana ha indetto la procedura di gara telematica, da espletarsi ai sensi dell'art. 1, comma 2, lett. a) del D.lgs. n. 76/2020, convertito con Legge 120/2020 e s.m.i., tramite piattaforma Sintel di Aria spa, per l’affidamento della fornitura dispositivi medici in vitro e prodotti diagnostici per la UOSD Microbiologia, per il periodo di 24 mesi, suddivisa in 3 lotti.&lt;/p&gt;
 &lt;p&gt;Alla procedura saranno invitate le n. 4 Imprese specializzate che hanno già manifestato interesse a partecipare alla procedura di gara per l’assegnazione della fornitura di cui all’Avviso Pubblico prot. n. 12653/2021 e le altre Imprese che, eventualmente, richiederanno di partecipare.&lt;/p&gt;
 &lt;p&gt;Gli operatori economici eventualmente interessati a partecipare alla procedura di gara - ID 164604533- che sarà espletata esclusivamente tramite la piattaforma di e-procurement denominata Sintel della Regione Lombardia (www.sintel.regione.lombardia.it) , potranno richiedere di essere inviatati, tramite PEC: &lt;strong&gt;&lt;a href="mailto:protocollo.aulss5@pecveneto.it"&gt;protocollo.aulss5@pecveneto.it&lt;/a&gt;, &lt;/strong&gt;riportando nell’oggetto: “&lt;strong&gt;&lt;em&gt;Avviso pubblico per l’avvio di procedura di gara telematica&lt;/em&gt;&lt;/strong&gt;&lt;strong&gt;&lt;em&gt;, per l’affidamento della dispositivi medici in vitro e prodotti diagnostici per la UOSD Microbiologia dell’ A. Ulss 5 Polesana, per il periodo di 24 mesi, suddivisa in 3 lotti”.&lt;/em&gt;&lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt; &lt;/p&gt;
 &lt;p&gt;Tutti gli atti gara sono liberamente consultabili nell’area “&lt;em&gt;Bandi sulla piattaforma Sintel&lt;/em&gt;” al link: &lt;a href="https://www.sintel.regione.lombardia.it/eprocdata/sintelSearch.xhtml"&gt;https://www.sintel.regione.lombardia.it/eprocdata/sintelSearch.xhtml&lt;/a&gt;, selezionando “stazione appaltante” AZIENDA ULSS 5 POLESANA e ricercando l’ID 164604533.&lt;/p&gt;
 &lt;p&gt;Le imprese devono obbligatoriamente essere qualificate nella piattaforma Aria Sintel per l’A. Ulss n. 5 Polesana. Il termine previsto per la presentazione delle offerte è il giorno &lt;strong&gt;10/02/2023&lt;/strong&gt; alle ore &lt;strong&gt;13:00&lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt;Il Responsabile Unico del Procedimento (R.U.P.) per l’espletamento della procedura in argomento ai sensi dell’art. 31 del D.Lgs. n. 50/2016 e s.m.i. è la Dott.ssa Emanuela Pizzardo Funzionario della UOC Provveditorato, Economato e Gestione della Logistica Tel 0425-394625 e-mail: &lt;a href="mailto:emanuela.pizzardo@aulss5.veneto.it"&gt;emanuela.pizzardo@aulss5.veneto.it&lt;/a&gt; &lt;/p&gt;
 &lt;p&gt; &lt;/p&gt;
 </t>
         </is>
       </c>
+      <c r="G35" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H35" t="inlineStr"/>
+      <c r="I35" t="inlineStr"/>
+      <c r="J35" t="inlineStr"/>
+      <c r="K35" t="inlineStr">
+        <is>
+          <t>26/01/2023 00:00</t>
+        </is>
+      </c>
+      <c r="L35" t="inlineStr">
+        <is>
+          <t>26/01/2028 00:00</t>
+        </is>
+      </c>
+      <c r="M35" t="inlineStr">
+        <is>
+          <t>10/02/2023 00:00</t>
+        </is>
+      </c>
+      <c r="P35" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q35" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R35" t="inlineStr"/>
+      <c r="S35" t="inlineStr"/>
+      <c r="T35" t="inlineStr"/>
+      <c r="U35" t="inlineStr"/>
+    </row>
+    <row r="36">
+      <c r="A36" t="inlineStr"/>
+      <c r="B36" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Indagine di mercato per l’individuazione di operatori economici per l’affidamento della fornitura di prodotti monouso diversi per i laboratori dell’A. Ulss 5 Polesana, per il periodo di 24 mesi. </t>
+        </is>
+      </c>
+      <c r="C36" t="inlineStr">
+        <is>
+          <t>Bando</t>
+        </is>
+      </c>
+      <c r="D36" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F36" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;L’Azienda Ulss 5 Polesana intende procedere, tramite il presente avviso, ad un’indagine di mercato al fine di costituire un elenco di operatori economici interessati a partecipare alla procedura di gara telematica da espletarsi ai sensi dell’ art. 1, comma 2 lett. a) del D.lgs. n. 76/2020 convertito con Legge n. 120/2020 e s.m.i., mediante l’utilizzo della piattaforma Sintel di ARIA spa, per l’affidamento della fornitura – suddivisa in tre lotti – di prodotti monouso diversi per i laboratori dell’A. Ulss 5 Polesana, per il periodo di 24 mesi, da affidare secondo il criterio del minor prezzo.&lt;/p&gt;
+&lt;p&gt;Il valore complessivo della fornitura in noleggio, per il periodo di 24 mesi, risulta stimato in € 78.000,00 - Iva non compresa.&lt;/p&gt;
+</t>
+        </is>
+      </c>
       <c r="G36" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H36" t="inlineStr"/>
       <c r="I36" t="inlineStr"/>
       <c r="J36" t="inlineStr"/>
       <c r="K36" t="inlineStr">
         <is>
-          <t>26/01/2023 00:00</t>
+          <t>24/01/2023 00:00</t>
         </is>
       </c>
       <c r="L36" t="inlineStr">
         <is>
-          <t>26/01/2028 00:00</t>
+          <t>24/01/2028 00:00</t>
         </is>
       </c>
       <c r="M36" t="inlineStr">
         <is>
-          <t>10/02/2023 00:00</t>
+          <t>08/02/2023 00:00</t>
         </is>
       </c>
       <c r="P36" t="n">
         <v>0</v>
       </c>
       <c r="Q36" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R36" t="inlineStr"/>
       <c r="S36" t="inlineStr"/>
       <c r="T36" t="inlineStr"/>
       <c r="U36" t="inlineStr"/>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr"/>
       <c r="B37" t="inlineStr">
         <is>
-          <t xml:space="preserve">Indagine di mercato per l’individuazione di operatori economici per l’affidamento della fornitura di prodotti monouso diversi per i laboratori dell’A. Ulss 5 Polesana, per il periodo di 24 mesi. </t>
+          <t>AVVISO AGGIUDICAZIONE FORNITURA IN NOLEGGIO DI UN SISTEMA DIAGNOSTICO, COMPRENSIVO DI REAGENTI, CALIBRATORI, MATERIALE DI CONSUMO E ASSISTENZA TECNICA, PER LA RICERCA DI MICOBATTERI IN CAMPIONI BIOLOGICI NON EMATICI, PER IL PERIODO DI 36 MESI, PER LA UOSD MICROBIOLOGIA. CIG 9466251572</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
           <t>Bando</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aggiudicato</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;L’Azienda Ulss 5 Polesana intende procedere, tramite il presente avviso, ad un’indagine di mercato al fine di costituire un elenco di operatori economici interessati a partecipare alla procedura di gara telematica da espletarsi ai sensi dell’ art. 1, comma 2 lett. a) del D.lgs. n. 76/2020 convertito con Legge n. 120/2020 e s.m.i., mediante l’utilizzo della piattaforma Sintel di ARIA spa, per l’affidamento della fornitura – suddivisa in tre lotti – di prodotti monouso diversi per i laboratori dell’A. Ulss 5 Polesana, per il periodo di 24 mesi, da affidare secondo il criterio del minor prezzo.&lt;/p&gt;
-&lt;p&gt;Il valore complessivo della fornitura in noleggio, per il periodo di 24 mesi, risulta stimato in € 78.000,00 - Iva non compresa.&lt;/p&gt;
+          <t xml:space="preserve">&lt;p&gt;&lt;strong&gt;AVVISO AGGIUDICAZIONE PROVV. N° 160912708&lt;/strong&gt;, FORNITURA IN NOLEGGIO DI UN SISTEMA DIAGNOSTICO, COMPRENSIVO DI REAGENTI, CALIBRATORI, MATERIALE DI CONSUMO E ASSISTENZA TECNICA, PER LA RICERCA DI MICOBATTERI IN CAMPIONI BIOLOGICI NON EMATICI, PER IL PERIODO DI 36 MESI, PER LA UOSD MICROBIOLOGIA. CIG 9466251572.&lt;/p&gt;
 </t>
         </is>
       </c>
       <c r="G37" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H37" t="inlineStr"/>
       <c r="I37" t="inlineStr"/>
       <c r="J37" t="inlineStr"/>
       <c r="K37" t="inlineStr">
         <is>
-          <t>24/01/2023 00:00</t>
+          <t>23/01/2023 00:00</t>
         </is>
       </c>
       <c r="L37" t="inlineStr">
         <is>
-          <t>24/01/2028 00:00</t>
-[...4 lines deleted...]
-          <t>08/02/2023 00:00</t>
+          <t>23/01/2028 00:00</t>
         </is>
       </c>
       <c r="P37" t="n">
         <v>0</v>
       </c>
       <c r="Q37" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R37" t="inlineStr"/>
       <c r="S37" t="inlineStr"/>
       <c r="T37" t="inlineStr"/>
       <c r="U37" t="inlineStr"/>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr"/>
       <c r="B38" t="inlineStr">
         <is>
-          <t>AVVISO AGGIUDICAZIONE FORNITURA IN NOLEGGIO DI UN SISTEMA DIAGNOSTICO, COMPRENSIVO DI REAGENTI, CALIBRATORI, MATERIALE DI CONSUMO E ASSISTENZA TECNICA, PER LA RICERCA DI MICOBATTERI IN CAMPIONI BIOLOGICI NON EMATICI, PER IL PERIODO DI 36 MESI, PER LA UOSD MICROBIOLOGIA. CIG 9466251572</t>
+          <t>AVVISO PUBBLICO PER L’AVVIO DELLA II PROCEDURA DI GARA SOTTOSOGLIA, CON L’IMPIEGO DELLA PIATTAFORMA SINTEL, AI SENSI DELL'ART. 1, COMMA 2, LETTERA A) DEL D.L. 76/2020 CONVERTITO CON LEGGE 120/2020, E S.M.I., PER LA FORNITURA DELLA PIATTAFORMA DI PLACCHE PER OSTEOSINTESI MAXILLO-FACCIALE, PER IL PERIODO DI 24 MESI, EVENTUALMENTE PROROGABILE DI 6 MESI.</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>Bando</t>
+          <t>Asta</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;strong&gt;AVVISO AGGIUDICAZIONE PROVV. N° 160912708&lt;/strong&gt;, FORNITURA IN NOLEGGIO DI UN SISTEMA DIAGNOSTICO, COMPRENSIVO DI REAGENTI, CALIBRATORI, MATERIALE DI CONSUMO E ASSISTENZA TECNICA, PER LA RICERCA DI MICOBATTERI IN CAMPIONI BIOLOGICI NON EMATICI, PER IL PERIODO DI 36 MESI, PER LA UOSD MICROBIOLOGIA. CIG 9466251572.&lt;/p&gt;
+          <t xml:space="preserve">&lt;p&gt;&lt;strong&gt;AVVISO PUBBLICO PER L’AVVIO DELLA II PROCEDURA DI GARA SOTTOSOGLIA, CON L’IMPIEGO DELLA PIATTAFORMA SINTEL, AI SENSI DELL'ART. 1, COMMA 2, LETTERA A) DEL D.L. 76/2020 CONVERTITO CON LEGGE 120/2020, E S.M.I., PER LA FORNITURA DELLA PIATTAFORMA DI PLACCHE PER OSTEOSINTESI MAXILLO-FACCIALE, PER IL PERIODO DI 24 MESI, EVENTUALMENTE PROROGABILE DI 6 MESI.&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;Termine manifestazione interesse 01/02/2023 ore 12.00.&lt;/strong&gt;&lt;/p&gt;
 </t>
         </is>
       </c>
       <c r="G38" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H38" t="inlineStr"/>
       <c r="I38" t="inlineStr"/>
       <c r="J38" t="inlineStr"/>
       <c r="K38" t="inlineStr">
         <is>
-          <t>23/01/2023 00:00</t>
+          <t>17/01/2023 00:00</t>
         </is>
       </c>
       <c r="L38" t="inlineStr">
         <is>
-          <t>23/01/2028 00:00</t>
+          <t>17/01/2028 00:00</t>
+        </is>
+      </c>
+      <c r="M38" t="inlineStr">
+        <is>
+          <t>01/02/2023 12:00</t>
+        </is>
+      </c>
+      <c r="O38" t="inlineStr">
+        <is>
+          <t>21/06/2023</t>
         </is>
       </c>
       <c r="P38" t="n">
         <v>0</v>
       </c>
       <c r="Q38" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R38" t="inlineStr"/>
       <c r="S38" t="inlineStr"/>
       <c r="T38" t="inlineStr"/>
       <c r="U38" t="inlineStr"/>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr"/>
       <c r="B39" t="inlineStr">
         <is>
           <t xml:space="preserve">Avviso volontario per la trasparenza ex ante per l’avvio di procedura di gara sottosoglia ai sensi dell'art. 1, comma 2, lettera a) del D.L 76/2020 convertito con Legge 120/2020, come modificato dall’art. 51, comma 1, lett. a) del D.L. 77/2021 convertito con Legge 108/2021 tramite piattaforma Sintel per la fornitura triennale di n. 78 morcellatori laparoscopici monouso tipo “LINA Xcise”, per il periodo di 36 mesi eventualmente prorogabile di ulteriori 6 mesi. </t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
           <t>Asta</t>
@@ -2992,420 +3025,355 @@
           <t>17/01/2028 00:00</t>
         </is>
       </c>
       <c r="M39" t="inlineStr">
         <is>
           <t>07/02/2023 12:00</t>
         </is>
       </c>
       <c r="P39" t="n">
         <v>0</v>
       </c>
       <c r="Q39" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R39" t="inlineStr"/>
       <c r="S39" t="inlineStr"/>
       <c r="T39" t="inlineStr"/>
       <c r="U39" t="inlineStr"/>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr"/>
       <c r="B40" t="inlineStr">
         <is>
-          <t>AVVISO PUBBLICO PER L’AVVIO DELLA II PROCEDURA DI GARA SOTTOSOGLIA, CON L’IMPIEGO DELLA PIATTAFORMA SINTEL, AI SENSI DELL'ART. 1, COMMA 2, LETTERA A) DEL D.L. 76/2020 CONVERTITO CON LEGGE 120/2020, E S.M.I., PER LA FORNITURA DELLA PIATTAFORMA DI PLACCHE PER OSTEOSINTESI MAXILLO-FACCIALE, PER IL PERIODO DI 24 MESI, EVENTUALMENTE PROROGABILE DI 6 MESI.</t>
+          <t>AVVISO PUBBLICO PER L’AVVIO DI PROCEDURA DI GARA SOTTOSOGLIA - AI SENSI DELL’ART. 1 C. 2 LETT. B) DEL D.LGS 76/2020 CONVERTITO CON L. 120/2020, MEDIANTE UTILIZZO DELLA PIATTAFORMA DI ARIA SPA SINTEL - PER LA FORNITURA DI CUSTOM PACK PER OCULISTICA, NECESSARI PER LA UOC OCULISTICA, PER IL PERIODO DI UN ANNO EVENTUALMENTE PROROGABILE PER ULTERIORI 6 MESI.</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>Aggiudicato</t>
+          <t>In Gestione</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;strong&gt;AVVISO PUBBLICO PER L’AVVIO DELLA II PROCEDURA DI GARA SOTTOSOGLIA, CON L’IMPIEGO DELLA PIATTAFORMA SINTEL, AI SENSI DELL'ART. 1, COMMA 2, LETTERA A) DEL D.L. 76/2020 CONVERTITO CON LEGGE 120/2020, E S.M.I., PER LA FORNITURA DELLA PIATTAFORMA DI PLACCHE PER OSTEOSINTESI MAXILLO-FACCIALE, PER IL PERIODO DI 24 MESI, EVENTUALMENTE PROROGABILE DI 6 MESI.&lt;/strong&gt;&lt;/p&gt;
-&lt;p&gt;&lt;strong&gt;Termine manifestazione interesse 01/02/2023 ore 12.00.&lt;/strong&gt;&lt;/p&gt;
+          <t xml:space="preserve">&lt;p&gt;Con Determinazione Dirigenziale n 664 del 26/10/2022 è stata indetta procedura di gara sottosoglia telematica ai sensi dell’art. 1 c. 2 lett. B) del D.Lgs 76/2020 convertito con L. 120/2020, mediante utilizzo della piattaforma di Aria Spa SINTEL - per la fornitura di custom pack per oculistica suddivisa in 3 lotti, necessari per la UOC Oculistica, per il periodo di un anno eventualmente prorogabile per ulteriori 6 mesi.&lt;/p&gt;
 </t>
         </is>
       </c>
       <c r="G40" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H40" t="inlineStr"/>
       <c r="I40" t="inlineStr"/>
       <c r="J40" t="inlineStr"/>
       <c r="K40" t="inlineStr">
         <is>
-          <t>17/01/2023 00:00</t>
+          <t>27/10/2022 00:00</t>
         </is>
       </c>
       <c r="L40" t="inlineStr">
         <is>
-          <t>17/01/2028 00:00</t>
+          <t>27/10/2027 00:00</t>
         </is>
       </c>
       <c r="M40" t="inlineStr">
         <is>
-          <t>01/02/2023 12:00</t>
-[...4 lines deleted...]
-          <t>21/06/2023</t>
+          <t>10/11/2022 00:00</t>
         </is>
       </c>
       <c r="P40" t="n">
         <v>0</v>
       </c>
       <c r="Q40" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R40" t="inlineStr"/>
       <c r="S40" t="inlineStr"/>
       <c r="T40" t="inlineStr"/>
       <c r="U40" t="inlineStr"/>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr"/>
       <c r="B41" t="inlineStr">
         <is>
-          <t>AVVISO PUBBLICO PER L’AVVIO DI PROCEDURA DI GARA SOTTOSOGLIA - AI SENSI DELL’ART. 1 C. 2 LETT. B) DEL D.LGS 76/2020 CONVERTITO CON L. 120/2020, MEDIANTE UTILIZZO DELLA PIATTAFORMA DI ARIA SPA SINTEL - PER LA FORNITURA DI CUSTOM PACK PER OCULISTICA, NECESSARI PER LA UOC OCULISTICA, PER IL PERIODO DI UN ANNO EVENTUALMENTE PROROGABILE PER ULTERIORI 6 MESI.</t>
+          <t>AVVISO PUBBLICO PER L’AVVIO DI PROCEDURA DI GARA SOTTOSOGLIA, AI SENSI ART. 1, COMMA 2, LETTERA A) DEL D.L 76/2020 CONVERTITO CON LEGGE 120/2020, COME MODIFICATO DALL’ART. 51, COMMA 1, LETT. A) DEL D.L. 77/2021 CONVERTITO CON LEGGE 108/2021 TRAMITE PIATTAFORMA SINTEL PER LA FORNITURA DI DEFLUSSORI SUDDIVISA IN 2 LOTTI, PER IL PERIODO DI 12 MESI EVENTUALMENTE PROROGABILE PER ULTERIORI 3 MESI</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
           <t>In Gestione</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;Con Determinazione Dirigenziale n 664 del 26/10/2022 è stata indetta procedura di gara sottosoglia telematica ai sensi dell’art. 1 c. 2 lett. B) del D.Lgs 76/2020 convertito con L. 120/2020, mediante utilizzo della piattaforma di Aria Spa SINTEL - per la fornitura di custom pack per oculistica suddivisa in 3 lotti, necessari per la UOC Oculistica, per il periodo di un anno eventualmente prorogabile per ulteriori 6 mesi.&lt;/p&gt;
+          <t xml:space="preserve">&lt;p&gt;Con Determinazione Dirigenziale n. 603 del 29/09/2022 è stata indetta procedura di gara telematica sottosoglia ai sensi dell’art 1, comma 2, lettera a) del d.l 76/2020 convertito con legge 120/2020, come modificato dall’art. 51, comma 1, lett. a) del d.l. 77/2021 convertito con legge 108/2021 per la fornitura di deflussori suddivisa in 2 lotti, per il periodo di 12 mesi eventualmente prorogabile per ulteriori 3 mesi.&lt;/p&gt;
 </t>
         </is>
       </c>
       <c r="G41" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H41" t="inlineStr"/>
       <c r="I41" t="inlineStr"/>
       <c r="J41" t="inlineStr"/>
       <c r="K41" t="inlineStr">
         <is>
-          <t>27/10/2022 00:00</t>
+          <t>30/09/2022 00:00</t>
         </is>
       </c>
       <c r="L41" t="inlineStr">
         <is>
-          <t>27/10/2027 00:00</t>
+          <t>30/09/2027 00:00</t>
         </is>
       </c>
       <c r="M41" t="inlineStr">
         <is>
-          <t>10/11/2022 00:00</t>
+          <t>17/10/2022 00:00</t>
         </is>
       </c>
       <c r="P41" t="n">
         <v>0</v>
       </c>
       <c r="Q41" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R41" t="inlineStr"/>
       <c r="S41" t="inlineStr"/>
       <c r="T41" t="inlineStr"/>
       <c r="U41" t="inlineStr"/>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr"/>
       <c r="B42" t="inlineStr">
         <is>
-          <t>AVVISO PUBBLICO PER L’AVVIO DI PROCEDURA DI GARA SOTTOSOGLIA, AI SENSI ART. 1, COMMA 2, LETTERA A) DEL D.L 76/2020 CONVERTITO CON LEGGE 120/2020, COME MODIFICATO DALL’ART. 51, COMMA 1, LETT. A) DEL D.L. 77/2021 CONVERTITO CON LEGGE 108/2021 TRAMITE PIATTAFORMA SINTEL PER LA FORNITURA DI DEFLUSSORI SUDDIVISA IN 2 LOTTI, PER IL PERIODO DI 12 MESI EVENTUALMENTE PROROGABILE PER ULTERIORI 3 MESI</t>
+          <t>AVVISO PUBBLICO PER L’AVVIO DI PROCEDURA DI GARA SOTTOSOGLIA, AI SENSI ART. 1, COMMA 2, LETTERA A) DEL D.L 76/2020 CONVERTITO CON LEGGE 120/2020, COME MODIFICATO DALL’ART. 51, COMMA 1, LETT. A) DEL D.L. 77/2021 CONVERTITO CON LEGGE 108/2021 TRAMITE PIATTAFORMA SINTEL PER LA FORNITURA DI RUBINETTI SUDDIVISA IN 2 LOTTI, PER IL PERIODO DI 36 MESI, EVENTUALMENTE PROROGABILE DI 6 MESI.</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>Asta</t>
+          <t>Bando</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>In Gestione</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;Con Determinazione Dirigenziale n. 603 del 29/09/2022 è stata indetta procedura di gara telematica sottosoglia ai sensi dell’art 1, comma 2, lettera a) del d.l 76/2020 convertito con legge 120/2020, come modificato dall’art. 51, comma 1, lett. a) del d.l. 77/2021 convertito con legge 108/2021 per la fornitura di deflussori suddivisa in 2 lotti, per il periodo di 12 mesi eventualmente prorogabile per ulteriori 3 mesi.&lt;/p&gt;
+          <t xml:space="preserve">&lt;p&gt;Con Determinazione Dirigenziale n. 605 del 29/09/2022 è stata indetta procedura di gara telematica sottosoglia ai sensi dell’art 1, comma 2, lettera a) del d.l 76/2020 convertito con legge 120/2020, come modificato dall’art. 51, comma 1, lett. a) del d.l. 77/2021 convertito con legge 108/2021 per la fornitura di rubinetti suddivisa in 2 lotti, per il periodo di 12 mesi eventualmente prorogabile per ulteriori 6 mesi&lt;/p&gt;
 </t>
         </is>
       </c>
       <c r="G42" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H42" t="inlineStr"/>
       <c r="I42" t="inlineStr"/>
       <c r="J42" t="inlineStr"/>
       <c r="K42" t="inlineStr">
         <is>
           <t>30/09/2022 00:00</t>
         </is>
       </c>
       <c r="L42" t="inlineStr">
         <is>
           <t>30/09/2027 00:00</t>
         </is>
       </c>
       <c r="M42" t="inlineStr">
         <is>
           <t>17/10/2022 00:00</t>
         </is>
       </c>
       <c r="P42" t="n">
         <v>0</v>
       </c>
       <c r="Q42" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R42" t="inlineStr"/>
       <c r="S42" t="inlineStr"/>
       <c r="T42" t="inlineStr"/>
       <c r="U42" t="inlineStr"/>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr"/>
       <c r="B43" t="inlineStr">
         <is>
-          <t>AVVISO PUBBLICO PER L’AVVIO DI PROCEDURA DI GARA SOTTOSOGLIA, AI SENSI ART. 1, COMMA 2, LETTERA A) DEL D.L 76/2020 CONVERTITO CON LEGGE 120/2020, COME MODIFICATO DALL’ART. 51, COMMA 1, LETT. A) DEL D.L. 77/2021 CONVERTITO CON LEGGE 108/2021 TRAMITE PIATTAFORMA SINTEL PER LA FORNITURA DI RUBINETTI SUDDIVISA IN 2 LOTTI, PER IL PERIODO DI 36 MESI, EVENTUALMENTE PROROGABILE DI 6 MESI.</t>
+          <t>AVVISO INDAGINE DI MERCATO E RELATIVA MANIFESTAZIONE DI INTERESSE PARTECIPAZIONE PROCEDURE SU PIATTAFORMA TELEMATICA SINTEL PER LA FORNITURA E MANUTENZIONE DI N.2 SISTEMI AUTOMATIZZATI A CIRCUITO CHIUSO PER IL LAVAGGIO E DISINFEZIONE SONDE AD ULTRASUONI, COMPRENSIVA DEL MATERIALE DI CONSUMO DEDICATO, PER LA U.O.C. CARDIOLOGIA P.O. ROVIGO E LA U.O.S. CARDIOLOGIA P.O. ADRIA DELL’AZIENDA ULSS 5 POLESANA</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>Bando</t>
+          <t>Asta</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aggiudicato</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;Con Determinazione Dirigenziale n. 605 del 29/09/2022 è stata indetta procedura di gara telematica sottosoglia ai sensi dell’art 1, comma 2, lettera a) del d.l 76/2020 convertito con legge 120/2020, come modificato dall’art. 51, comma 1, lett. a) del d.l. 77/2021 convertito con legge 108/2021 per la fornitura di rubinetti suddivisa in 2 lotti, per il periodo di 12 mesi eventualmente prorogabile per ulteriori 6 mesi&lt;/p&gt;
+          <t xml:space="preserve">&lt;p&gt;AVVISO INDAGINE DI MERCATO E RELATIVA MANIFESTAZIONE DI INTERESSE PARTECIPAZIONE PROCEDURE SU PIATTAFORMA TELEMATICA SINTEL PER &lt;strong&gt;LA FORNITURA E MANUTENZIONE DI N.2 SISTEMI AUTOMATIZZATI A CIRCUITO CHIUSO PER IL LAVAGGIO E DISINFEZIONE SONDE AD ULTRASUONI, COMPRENSIVA DEL MATERIALE DI CONSUMO DEDICATO, PER LA U.O.C. CARDIOLOGIA P.O. ROVIGO E LA U.O.S. CARDIOLOGIA P.O. ADRIA DELL’AZIENDA ULSS 5 POLESANA&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;Si chiede a tutti gli Operatori interessati a presentare richiesta di essere invitati alla suddetta procedura  entro e non oltre &lt;strong&gt;le ore 12.00 del giorno 06.09.2022&lt;/strong&gt;, all’U.O.C. Provveditorato Economato e Gestione Logistica dell’Azienda ULSS 5 Polesana seguente indirizzo PEC &lt;a href="mailto:protocollo.aulss5@pecveneto.it"&gt;protocollo.aulss5@pecveneto.it&lt;/a&gt;, riportando nell’oggetto: &lt;em&gt;“Avviso volontario per la trasparenza ex ante per l’avvio di procedura sottosoglia, senza previa pubblicazione del bando di gara, per la fornitura e manutenzione di n.2 Sistemi Automatizzati a circuito chiuso per il lavaggio e disinfezione sonde ad ultrasuoni, comprensiva del materiale di consumo dedicato, per la U.O.C. Cardiologia P.O. Rovigo e la U.O.S. Cardiologia P.O. Adria dell’Azienda ULSS 5 Polesana”&lt;/em&gt;&lt;/p&gt;
 </t>
         </is>
       </c>
       <c r="G43" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H43" t="inlineStr"/>
       <c r="I43" t="inlineStr"/>
       <c r="J43" t="inlineStr"/>
       <c r="K43" t="inlineStr">
         <is>
-          <t>30/09/2022 00:00</t>
+          <t>25/08/2022 00:00</t>
         </is>
       </c>
       <c r="L43" t="inlineStr">
         <is>
-          <t>30/09/2027 00:00</t>
+          <t>25/08/2027 00:00</t>
         </is>
       </c>
       <c r="M43" t="inlineStr">
         <is>
-          <t>17/10/2022 00:00</t>
+          <t>06/09/2022 00:00</t>
+        </is>
+      </c>
+      <c r="O43" t="inlineStr">
+        <is>
+          <t>08/03/2023</t>
         </is>
       </c>
       <c r="P43" t="n">
         <v>0</v>
       </c>
       <c r="Q43" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R43" t="inlineStr"/>
       <c r="S43" t="inlineStr"/>
       <c r="T43" t="inlineStr"/>
-      <c r="U43" t="inlineStr"/>
+      <c r="U43" t="inlineStr">
+        <is>
+          <t>ares.michieletti@aulss5.veneto.it</t>
+        </is>
+      </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr"/>
       <c r="B44" t="inlineStr">
         <is>
-          <t>AVVISO INDAGINE DI MERCATO E RELATIVA MANIFESTAZIONE DI INTERESSE PARTECIPAZIONE PROCEDURE SU PIATTAFORMA TELEMATICA SINTEL PER LA FORNITURA E MANUTENZIONE DI N.2 SISTEMI AUTOMATIZZATI A CIRCUITO CHIUSO PER IL LAVAGGIO E DISINFEZIONE SONDE AD ULTRASUONI, COMPRENSIVA DEL MATERIALE DI CONSUMO DEDICATO, PER LA U.O.C. CARDIOLOGIA P.O. ROVIGO E LA U.O.S. CARDIOLOGIA P.O. ADRIA DELL’AZIENDA ULSS 5 POLESANA</t>
+          <t>AVVISO PUBBLICO PER L’AVVIO DI PROCEDURA DI GARA SOTTOSOGLIA, AI SENSI ART. 36, C. 2 LETT. B) D.LGS. 50/2016 E SMI CON L’IMPIEGO DELLA PIATTAFORMA DI E-PROCUREMENT SINTEL GESTITA DA A.R.I.A. S.P.A., PER LA FORNITURA IN NOLEGGIO DI SISTEMI PER IL TRATTAMENTO DELL’IPOTERMIA PERIOPERATORIA, CON RELATIVI DISPOSITIVI MEDICI E   ASSISTENZA TECNICA FULL RISK, PER IL PERIODO DI TRE ANNI, EVENTUALMEMTE PROROGABILE DI 12 MESI.</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
-        <is>
-[...67 lines deleted...]
-      <c r="F45" t="inlineStr">
         <is>
           <t xml:space="preserve">&lt;p&gt;Con Determinazione Dirigenziale n. 282 del 16/05/2022 è stata indetta procedura di gara telematica sottosoglia ai sensi dell’art. 36 c. 2 lett. b) del D.Lgs. n. 50/2016 e smi per la fornitura in noleggio di Sistemi per il trattamento dell’ipotermia perioperatoria, con i relativi dispositivi medici, assistenza tecnica full risk, per un periodo di tre anni, eventualmente prorogabile di 12 mesi come di seguito indicato:&lt;/p&gt;
 &lt;ul&gt;
 	&lt;li&gt;Noleggio unità di gestione della temperatura sistema convettivo ad aria forzata compatibile con tutti i modelli di copertine;&lt;/li&gt;
 	&lt;li&gt;Copertina monouso per la gestione dell’ipotermia perioperatoria sovra-Paziente, parte superiore del corpo;&lt;/li&gt;
 	&lt;li&gt;Copertina monouso per la gestione dell’ipotermia perioperatoria sovra-Paziente, parte superiore del corpo, misura large;&lt;/li&gt;
 	&lt;li&gt;Copertina monouso per la gestione dell’ipotermia perioperatoria sovra-paziente, parte inferiore del corpo;&lt;/li&gt;
 	&lt;li&gt;Copertina monouso per la gestione dell’ipotermia perioperatoria, corpo intero, adulti;&lt;/li&gt;
 	&lt;li&gt;Copertina monouso per la gestione dell’ipotermia perioperatoria, corpo intero, pediatrica;&lt;/li&gt;
 	&lt;li&gt;Copertina monouso per la gestione dell’ipotermia perioperatoria, corpo intero, neonatale;&lt;/li&gt;
 	&lt;li&gt;Copertina monouso per la gestione dell’ipotermia perioperatoria sotto-paziente.&lt;/li&gt;
 &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="G45" t="inlineStr">
-[...7 lines deleted...]
-      <c r="K45" t="inlineStr">
+      <c r="G44" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H44" t="inlineStr"/>
+      <c r="I44" t="inlineStr"/>
+      <c r="J44" t="inlineStr"/>
+      <c r="K44" t="inlineStr">
         <is>
           <t>18/05/2022 00:00</t>
         </is>
       </c>
-      <c r="L45" t="inlineStr">
+      <c r="L44" t="inlineStr">
         <is>
           <t>18/05/2027 00:00</t>
         </is>
       </c>
-      <c r="M45" t="inlineStr">
+      <c r="M44" t="inlineStr">
         <is>
           <t>03/06/2022 00:00</t>
         </is>
       </c>
-      <c r="P45" t="n">
-[...10 lines deleted...]
-      <c r="U45" t="inlineStr"/>
+      <c r="P44" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q44" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R44" t="inlineStr"/>
+      <c r="S44" t="inlineStr"/>
+      <c r="T44" t="inlineStr"/>
+      <c r="U44" t="inlineStr"/>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>