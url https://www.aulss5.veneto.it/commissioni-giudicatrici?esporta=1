--- v0 (2026-04-03)
+++ v1 (2026-05-20)
@@ -600,51 +600,51 @@
       </c>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R2" t="inlineStr"/>
       <c r="S2" t="inlineStr"/>
       <c r="T2" t="inlineStr"/>
       <c r="U2" t="inlineStr"/>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr"/>
       <c r="B3" t="inlineStr">
         <is>
           <t>AVVISO DI PUBBLICAZIONE PROCEDURA DI GARA APERTA TELEMATICA, AI SENSI DELL’ART. 71 DEL D.LGS. N. 36/2023 PER L’AFFIDAMENTO DI SERVIZI DI ASSISTENZA MEDICA PER LE UU.OO.CC PRONTO SOCCORSO, GINECOLOGIA, ANESTESIA E RIANIMAZIONE, NEFROLOGIA E DIALISI E UROLOGIA DELLE SEDI OSPEDALIERE DELL’AZIENDA ULSS 5 POLESANA PER IL PERIODO DI UN ANNO, SUDDIVISO IN 5 LOTTI.</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>Pubblicato</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t xml:space="preserve">&lt;p&gt;&lt;span style="font-size:11pt"&gt;&lt;span style="font-family:Calibri,sans-serif"&gt;&lt;span style="color:black"&gt;&lt;strong&gt;&lt;span style="font-size:12.0pt"&gt;AVVISO DI PUBBLICAZIONE&lt;/span&gt;&lt;/strong&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
 &lt;p style="text-align:justify"&gt;&lt;span style="font-size:11pt"&gt;&lt;span style="font-family:Calibri,sans-serif"&gt;&lt;span style="color:black"&gt;&lt;strong&gt;&lt;span dir="ltr" lang="EN-US" style="font-size:12.0pt"&gt;PROCEDURA DI GARA APERTA TELEMATICA, AI SENSI DELL&amp;rsquo;ART. 71 DEL D.LGS. N. 36/2023 PER L&amp;rsquo;AFFIDAMENTO DI SERVIZI DI ASSISTENZA MEDICA PER LE UU.OO.CC PRONTO SOCCORSO, GINECOLOGIA, ANESTESIA E RIANIMAZIONE, NEFROLOGIA E DIALISI E UROLOGIA DELLE SEDI OSPEDALIERE DELL&amp;rsquo;AZIENDA ULSS 5 POLESANA PER IL PERIODO DI UN ANNO, SUDDIVISO IN 5 LOTTI.&lt;/span&gt;&lt;/strong&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
 &lt;p&gt;&lt;span style="font-size:11pt"&gt;&lt;span style="font-family:Calibri,sans-serif"&gt;&lt;span style="color:black"&gt;&lt;strong&gt;&lt;span dir="ltr" lang="EN-US" style="font-size:12.0pt"&gt;Lotto 1: CIG B7F0DA21FC &lt;/span&gt;&lt;/strong&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
 &lt;p&gt;&lt;span style="font-size:11pt"&gt;&lt;span style="font-family:Calibri,sans-serif"&gt;&lt;span style="color:black"&gt;&lt;strong&gt;&lt;span dir="ltr" lang="EN-US" style="font-size:12.0pt"&gt;Lotto 2: CIG B7F0DA32CF&lt;/span&gt;&lt;/strong&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
 &lt;p&gt;&lt;span style="font-size:11pt"&gt;&lt;span style="font-family:Calibri,sans-serif"&gt;&lt;span style="color:black"&gt;&lt;strong&gt;&lt;span dir="ltr" lang="EN-US" style="font-size:12.0pt"&gt;Lotto 3: CIG B7F0DA43A2&lt;/span&gt;&lt;/strong&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
 &lt;p&gt;&lt;span style="font-size:11pt"&gt;&lt;span style="font-family:Calibri,sans-serif"&gt;&lt;span style="color:black"&gt;&lt;strong&gt;&lt;span dir="ltr" lang="EN-US" style="font-size:12.0pt"&gt;Lotto 4: CIG B7F0DA5475&lt;/span&gt;&lt;/strong&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
 &lt;p&gt;&lt;span style="font-size:11pt"&gt;&lt;span style="font-family:Calibri,sans-serif"&gt;&lt;span style="color:black"&gt;&lt;strong&gt;&lt;span dir="ltr" lang="EN-US" style="font-size:12.0pt"&gt;Lotto 5: CIG B7F0DA6548&lt;/span&gt;&lt;/strong&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
 &lt;h5 style="text-align:justify"&gt;&lt;span style="font-size:13pt"&gt;&lt;span style="font-family:Garamond,serif"&gt;&lt;em&gt;&lt;span style="color:black"&gt;&lt;u&gt;ID SINTEL 206027098&lt;/u&gt;&lt;/span&gt;&lt;/em&gt;&lt;/span&gt;&lt;/span&gt;&lt;/h5&gt;
 &lt;p&gt;&lt;span style="font-size:13pt"&gt;&lt;span style="font-family:Garamond,serif"&gt;&lt;em&gt;&lt;span style="font-size:12.0pt"&gt;Si rende noto che l&amp;#39;Azienda ULSS 5 Polesana, intende procedere all&amp;rsquo;AFFIDAMENTO DI &lt;/span&gt;&lt;span dir="ltr" lang="X-NONE" style="font-size:12.0pt"&gt;SERVIZI DI ASSISTENZA MEDICA PER LE UU.OO.CC PRONTO SOCCORSO, GINECOLOGIA, ANESTESIA E RIANIMAZIONE, NEFROLOGIA E DIALISI E UROLOGIA DELLE SEDI OSPEDALIERE DELL&amp;rsquo;AZIENDA ULSS 5 POLESANA&lt;/span&gt;&lt;span style="font-size:12.0pt"&gt;, SUDDIVISO IN 5 LOTTI, &lt;/span&gt;&lt;span style="font-size:12.0pt"&gt;ai sensi dell&amp;rsquo;articolo 71 del D.Lgs. n. 36/2023.&lt;/span&gt;&lt;/em&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
 &lt;p style="text-align:justify"&gt;&amp;nbsp;&lt;/p&gt;
 &lt;p style="text-align:justify"&gt;&lt;span style="font-size:11pt"&gt;&lt;span style="font-family:Calibri,sans-serif"&gt;&lt;span style="color:black"&gt;&lt;span style="font-size:12.0pt"&gt;Si invitano pertanto gli operatori economici eventualmente interessati, alla partecipazione alla procedura aperta per l&amp;rsquo;assegnazione della fornitura in oggetto, che sar&amp;agrave; espletata esclusivamente tramite la piattaforma di e-procurement denominata SINTEL della Regione Lombardia (&lt;/span&gt;&lt;a href="https://www.ariaspa.it/wps/portal/Aria" style="color:#0563c1; text-decoration:underline"&gt;&lt;strong&gt;&lt;span dir="ltr" lang="IT"&gt;https://www.ariaspa.it/wps/portal/Aria&lt;/span&gt;&lt;/strong&gt;&lt;/a&gt;&lt;span style="font-size:12.0pt"&gt;), a visionare la documentazione ricercando l&amp;rsquo;ID sopradescritto nell&amp;rsquo;area &amp;ldquo;&lt;em&gt;Bandi sulla piattaforma Sintel&lt;/em&gt;&amp;rdquo; al link:&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
 &lt;p style="text-align:justify"&gt;&lt;span style="font-size:11pt"&gt;&lt;span style="font-family:Calibri,sans-serif"&gt;&lt;span style="color:black"&gt;&lt;span style="color:#0563c1"&gt;&lt;u&gt;&lt;span style="font-size:12.0pt"&gt;https://www.sintel.regione.lombardia.it/eprocdata/sintelSearch.xhtml&lt;/span&gt;&lt;/u&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
 &lt;p style="text-align:justify"&gt;&lt;span style="font-size:11pt"&gt;&lt;span style="font-family:Calibri,sans-serif"&gt;&lt;span style="color:black"&gt;&lt;span style="font-size:12.0pt"&gt;Le imprese si devono qualificare per l&amp;rsquo;Azienda ULSS n. 5 Polesana &lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
 &lt;p style="margin-left:192px; text-align:justify"&gt;&amp;nbsp;&lt;/p&gt;
 &lt;p&gt;&lt;span style="font-size:11pt"&gt;&lt;span style="font-family:Calibri,sans-serif"&gt;&lt;span style="color:black"&gt;&lt;u&gt;&lt;span style="font-size:12.0pt"&gt;Il termine ultimo per la presentazione delle offerte &amp;egrave; indicato sulla piattaforma Sintel&lt;/span&gt;&lt;/u&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
 &lt;p style="text-align:justify"&gt;&amp;nbsp;&lt;/p&gt;
 &lt;p&gt;&lt;span style="font-size:11pt"&gt;&lt;span style="font-family:Calibri,sans-serif"&gt;&lt;span style="color:black"&gt;&lt;span dir="ltr" lang="EN-US" style="font-size:12.0pt"&gt;Per il RUP&amp;nbsp; &amp;nbsp;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;span style="font-size:11pt"&gt;&lt;span style="font-family:Calibri,sans-serif"&gt;&lt;span style="color:black"&gt;&lt;span dir="ltr" lang="EN-US" style="font-size:12.0pt"&gt;Dr. Pier Luigi Serafini &lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
 &lt;p&gt;&lt;span style="font-size:11pt"&gt;&lt;span style="font-family:Calibri,sans-serif"&gt;&lt;span style="color:black"&gt;&lt;strong&gt;&lt;span dir="ltr" lang="EN-US" style="font-size:10.0pt"&gt;&amp;nbsp;Il Dirigente Sostituto UOC&amp;nbsp; &amp;nbsp;&lt;/span&gt;&lt;/strong&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;span style="font-size:11pt"&gt;&lt;span style="font-family:Calibri,sans-serif"&gt;&lt;span style="color:black"&gt;&lt;strong&gt;&lt;span dir="ltr" lang="EN-US" style="font-size:10.0pt"&gt;Dott. Andrea Orlandin&lt;/span&gt;&lt;/strong&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
 </t>
         </is>
       </c>
@@ -982,51 +982,51 @@
       </c>
       <c r="Q8" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R8" t="inlineStr"/>
       <c r="S8" t="inlineStr"/>
       <c r="T8" t="inlineStr"/>
       <c r="U8" t="inlineStr"/>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr"/>
       <c r="B9" t="inlineStr">
         <is>
           <t>FORNITURA di n. 1 Ecografo per la U.O.C. Neurologia del Presidio Ospedaliero di Rovigo dell'Azienda ULSS 5 Polesana</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>Pubblicato</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="F9" t="inlineStr"/>
       <c r="G9" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
           <t>182991855</t>
         </is>
       </c>
       <c r="I9" t="inlineStr"/>
       <c r="J9" t="inlineStr">
         <is>
           <t>B16F0B72F4</t>
         </is>
       </c>
       <c r="K9" t="inlineStr">
         <is>
           <t>29/04/2024 00:00</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
@@ -1044,51 +1044,51 @@
       </c>
       <c r="Q9" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R9" t="inlineStr"/>
       <c r="S9" t="inlineStr"/>
       <c r="T9" t="inlineStr"/>
       <c r="U9" t="inlineStr"/>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr"/>
       <c r="B10" t="inlineStr">
         <is>
           <t>AVVISO DI PUBBLICAZIONE PROCEDURA DI GARA APERTA TELEMATICA, AI SENSI DELL’ART. 71 DEL D.LGS. N. 36/2023 PER LA FORNITURA DI UN SISTEMA DIAGNOSTICO, COMPRENSIVO DI REAGENTI E MATERIALI DI CONSUMO PER L'ESECUZIONE DI INDAGINI IMMUNOISTOCHIMICHE E DI IBRIDAZIONE IN SITU PER DIAGNOSTICA MORFO FUNZIONALE E PER L'INDIVIDUAZIONE DI PARAMETRI PROGNOSTICO PREDITTIVI, SUDDIVISA IN DUE LOTTI, PER LA UOC ANATOMIA PATOLOGICA, PER IL PERIODO DI 36 MESI, EVENTUALMENTE RINNOVABILE PER ULTERIORI 24 MESI.Sintel ID 176436100</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>Pubblicato</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t xml:space="preserve">&lt;p&gt;&lt;strong&gt;AVVISO DI PUBBLICAZIONE&lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;PROCEDURA DI GARA APERTA TELEMATICA, AI SENSI DELL&amp;rsquo;ART. 71 DEL D.LGS. N. 36/2023 PER LA FORNITURA DI UN SISTEMA DIAGNOSTICO, COMPRENSIVO DI REAGENTI E MATERIALI DI CONSUMO PER L&amp;#39;ESECUZIONE DI INDAGINI IMMUNOISTOCHIMICHE E DI IBRIDAZIONE IN SITU PER DIAGNOSTICA MORFO FUNZIONALE E PER L&amp;#39;INDIVIDUAZIONE DI PARAMETRI PROGNOSTICO PREDITTIVI, SUDDIVISA IN DUE LOTTI, PER LA UOC ANATOMIA PATOLOGICA, PER IL PERIODO DI 36 MESI, EVENTUALMENTE RINNOVABILE PER ULTERIORI 24 MESI&lt;/strong&gt;&lt;strong&gt;. &lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;Sintel ID n. 176436100&lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt;Si rende noto che l&amp;#39;Azienda ULSS 5 Polesana, intende procedere, ai sensi dell&amp;rsquo;articolo ai sensi dell&amp;rsquo;art. 71 del D.lgs n. 36/2023 all&amp;rsquo;affidamento della fornitura di un sistema diagnostico, comprensivo di reagenti e materiali di consumo per l&amp;#39;esecuzione di indagini immunoistochimiche e di ibridazione in situ per diagnostica morfo funzionale e per l&amp;#39;individuazione di parametri prognostico predittivi, suddivisa in due lotti, per la UOC Anatomia Patologica dell&amp;rsquo;Azienda Ulss 5 Polesana, per il periodo di 36 mesi, eventualmente rinnovabili per ulteriori 24 mesi ed eventuale opzione di proroga di 6 mesi.&lt;/p&gt;
 &lt;p&gt;Lotto 1 &amp;ndash; Tests ancillari morfo-Funzionali CIG A02E3E0140 CPV 33124110-9&lt;/p&gt;
 &lt;p&gt;Lotto 2 &amp;ndash; Tests prognostico-predittivi CIG A02E40716F CPV 33124110-9&lt;/p&gt;
 &lt;p&gt;L&amp;rsquo;importo complessivo triennale a base d&amp;rsquo;asta Iva non compresa e Oneri DUVRI non compresi &amp;egrave;:&lt;/p&gt;
 &lt;p&gt;Lotto 1 &amp;ndash; Tests ancillari morfo-Funzionali &amp;euro; 300.000,00&lt;/p&gt;
 &lt;p&gt;Lotto 2 &amp;ndash; Tests prognostico-predittivi &amp;euro; 255.000,00&lt;/p&gt;
 &lt;p&gt;Si invitano pertanto gli operatori economici eventualmente interessati, alla partecipazione alla procedura aperta per l&amp;rsquo;assegnazione della fornitura in oggetto, che sar&amp;agrave; espletata esclusivamente tramite la piattaforma di e-procurement denominata SINTEL della Regione Lombardia (&lt;a href="https://www.ariaspa.it/wps/portal/Aria"&gt;&lt;strong&gt;https://www.ariaspa.it/wps/portal/Aria&lt;/strong&gt;&lt;/a&gt;), a visionare la documentazione ricercando l&amp;rsquo;ID sopradescritto nell&amp;rsquo;area &amp;ldquo;&lt;em&gt;Bandi sulla piattaforma Sintel&lt;/em&gt;&amp;rdquo; al link:&lt;/p&gt;
 &lt;p&gt;https://www.sintel.regione.lombardia.it/eprocdata/sintelSearch.xhtml&lt;/p&gt;
 &lt;p&gt;Il termine ultimo per la presentazione delle offerte &amp;egrave; indicato sulla piattaforma Sintel e sul bando GUUE&lt;/p&gt;
 &lt;p&gt;Il RUP&amp;nbsp;Dott.ssa Emanuela Pizzardo&lt;/p&gt;
 &lt;p&gt;&amp;nbsp;&lt;/p&gt;
 &lt;p&gt;&amp;nbsp;&lt;/p&gt;
 </t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
           <t>No</t>
@@ -1117,51 +1117,51 @@
       </c>
       <c r="Q10" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R10" t="inlineStr"/>
       <c r="S10" t="inlineStr"/>
       <c r="T10" t="inlineStr"/>
       <c r="U10" t="inlineStr"/>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr"/>
       <c r="B11" t="inlineStr">
         <is>
           <t xml:space="preserve">Avviso pubblico per l’avvio della procedura sottosoglia, ai sensi dell’art. 50 c. 1 lett. b) del D.Lgs 36/2023 tramite piattaforma Sintel di Aria Spa, per la fornitura di custom pack per oculistica suddivisa in 3 lotti, per il periodo di 12 mesi, eventualmente prorogabile per ulteriori 3 mesi. </t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>Pubblicato</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t xml:space="preserve">&lt;p&gt;&lt;strong&gt;Avviso pubblico per l&amp;rsquo;avvio della procedura sottosoglia, ai sensi dell&amp;rsquo;art. 50 c. 1 lett. b) del D.Lgs 36/2023 tramite piattaforma Sintel di Aria Spa, per la fornitura di custom pack per oculistica suddivisa in 3 lotti, per il periodo di 12 mesi, eventualmente prorogabile per ulteriori 3 mesi.&lt;/strong&gt;&lt;strong&gt; &lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;Termine manifestazione interesse 21/11/2023.&lt;/strong&gt;&lt;/p&gt;
 </t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H11" t="inlineStr"/>
       <c r="I11" t="inlineStr"/>
       <c r="J11" t="inlineStr"/>
       <c r="K11" t="inlineStr">
         <is>
           <t>07/11/2023 00:00</t>
         </is>
       </c>
       <c r="L11" t="inlineStr">
         <is>
           <t>07/11/2028 00:00</t>
@@ -1230,51 +1230,51 @@
       </c>
       <c r="Q12" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R12" t="inlineStr"/>
       <c r="S12" t="inlineStr"/>
       <c r="T12" t="inlineStr"/>
       <c r="U12" t="inlineStr"/>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr"/>
       <c r="B13" t="inlineStr">
         <is>
           <t>AVVISO PUBBLICO DI AVVIO  ID SINTEL 175228087/2023 - PROCEDURA NEGOZIATA TELEMATICA AI SENSI DELL’ ART.  50 COMMA 1, LETTERA E), DEL D.LGS 36/2023 E DELL’ART. 10 COMMI 1 E 5 BIS DEL D.L. N. 34/2023 CONVERTITO IN LEGGE N. 56/2023 PER L’AFFIDAMENTO IN URGENZA DI SERVIZI DI ASSISTENZA MEDICA PRESSO LA UOC DI RADIOLOGIA DEL PRESIDIO OSPEDALIERO DI ROVIGO DELL’A.ULSS 5 “POLESANA” PER LA DURATA DI CINQUE MESI. CIG A01D604F50</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>Pubblicato</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t xml:space="preserve">&lt;p&gt;&lt;strong&gt;AVVISO PUBBLICO DI AVVIO&lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;ID SINTEL 175228087/2023 - PROCEDURA NEGOZIATA TELEMATICA AI SENSI DELL&amp;rsquo; ART.&amp;nbsp; 50 COMMA 1, LETTERA E), DEL D.LGS 36/2023 E DELL&amp;rsquo;ART. 10 COMMI 1 E 5 BIS DEL D.L. N. 34/2023 CONVERTITO IN LEGGE N. 56/2023 PER L&amp;rsquo;AFFIDAMENTO IN URGENZA DI SERVIZI DI ASSISTENZA MEDICA PRESSO LA UOC DI RADIOLOGIA DEL PRESIDIO OSPEDALIERO DI ROVIGO DELL&amp;rsquo;A.ULSS 5 &amp;ldquo;POLESANA&amp;rdquo; PER LA DURATA DI CINQUE MESI.&amp;nbsp;CIG A01D604F50&lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt;&amp;nbsp;&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;Il termine previsto per la presentazione delle offerte &amp;egrave; il giorno 19/10/2023 ore 18:00.&lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt;&amp;nbsp;&lt;/p&gt;
 </t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H13" t="inlineStr"/>
       <c r="I13" t="inlineStr"/>
       <c r="J13" t="inlineStr"/>
       <c r="K13" t="inlineStr">
         <is>
           <t>13/10/2023 00:00</t>
         </is>
       </c>
@@ -1293,51 +1293,51 @@
       </c>
       <c r="Q13" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R13" t="inlineStr"/>
       <c r="S13" t="inlineStr"/>
       <c r="T13" t="inlineStr"/>
       <c r="U13" t="inlineStr"/>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr"/>
       <c r="B14" t="inlineStr">
         <is>
           <t>AVVISO PUBBLICO  INDAGINE DI MERCATO PER L’INDIVIDUAZIONE DI OPERATORI ECONOMICI PER L’AFFIDAMENTO IN URGENZA, A SEGUITO PROCEDURA TELEMATICA AI SENSI DELL’ART.  50 COMMA 1, LETTERA E), DEL D.LGS 36/2023 E DELL’ART. 10 COMMI 1 E 5 BIS DEL D.L. N. 34/2023 CONVERTITO IN LEGGE N. 56/2023, TRAMITE PIATTAFORMA ARIA S.P.A., DI SERVIZI DI ASSISTENZA MEDICA PRESSO LA UOC PEDIATRIA DEI PRESIDI OSPEDALIERI DI ROVIGO E ADRIA DELL’A.ULSS 5 “POLESANA” PER IL PERIODO DI TRE MESI.</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>Pubblicato</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t xml:space="preserve">&lt;p&gt;&lt;strong&gt;AVVISO PUBBLICO&lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;INDAGINE DI MERCATO PER L&amp;rsquo;INDIVIDUAZIONE DI OPERATORI ECONOMICI PER L&amp;rsquo;AFFIDAMENTO IN URGENZA, A SEGUITO PROCEDURA TELEMATICA AI SENSI DELL&amp;rsquo;ART.&amp;nbsp; 50 COMMA 1, LETTERA E), DEL D.LGS 36/2023 E DELL&amp;rsquo;ART. 10 COMMI 1 E 5 BIS DEL D.L. N. 34/2023 CONVERTITO IN LEGGE N. 56/2023, TRAMITE PIATTAFORMA ARIA S.P.A., DI SERVIZI DI ASSISTENZA MEDICA PRESSO LA UOC PEDIATRIA DEI PRESIDI OSPEDALIERI DI ROVIGO E ADRIA DELL&amp;rsquo;A.ULSS 5 &amp;ldquo;POLESANA&amp;rdquo; PER IL PERIODO DI TRE MESI.&lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt;&amp;nbsp;&lt;/p&gt;
 &lt;p&gt;Termine invio domande di partecipazione: entro il giorno 19/09/2023&lt;/p&gt;
 &lt;p&gt;&amp;nbsp;&lt;/p&gt;
 </t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H14" t="inlineStr"/>
       <c r="I14" t="inlineStr"/>
       <c r="J14" t="inlineStr"/>
       <c r="K14" t="inlineStr">
         <is>
           <t>14/09/2023 00:00</t>
         </is>
       </c>
@@ -1356,51 +1356,51 @@
       </c>
       <c r="Q14" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R14" t="inlineStr"/>
       <c r="S14" t="inlineStr"/>
       <c r="T14" t="inlineStr"/>
       <c r="U14" t="inlineStr"/>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr"/>
       <c r="B15" t="inlineStr">
         <is>
           <t>AVVISO PUBBLICO  INDAGINE DI MERCATO PER L’INDIVIDUAZIONE DI OPERATORI ECONOMICI PER L’AFFIDAMENTO IN URGENZA, A SEGUITO PROCEDURA TELEMATICA AI SENSI DELL’ART.  50 COMMA 1, LETTERA E), DEL D.LGS 36/2023 E DELL’ART. 10 COMMI 1 E 5 BIS DEL D.L. N. 34/2023 CONVERTITO IN LEGGE N. 56/2023, TRAMITE PIATTAFORMA ARIA S.P.A., DI SERVIZI DI ASSISTENZA MEDICA PRESSO LA UOC OSTETRICIA E GINECOLOGIA DEL PRESIDIO OSPEDALIERO DI ROVIGO DELL’A.ULSS 5 “POLESANA” PER IL PERIODO DI TRE MESI.</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>Pubblicato</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
           <t xml:space="preserve">&lt;p&gt;&lt;strong&gt;AVVISO PUBBLICO&lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;INDAGINE DI MERCATO PER L&amp;rsquo;INDIVIDUAZIONE DI OPERATORI ECONOMICI PER L&amp;rsquo;AFFIDAMENTO IN URGENZA, A SEGUITO PROCEDURA TELEMATICA AI SENSI DELL&amp;rsquo;ART.&amp;nbsp; 50 COMMA 1, LETTERA E), DEL D.LGS 36/2023 E DELL&amp;rsquo;ART. 10 COMMI 1 E 5 BIS DEL D.L. N. 34/2023 CONVERTITO IN LEGGE N. 56/2023, TRAMITE PIATTAFORMA ARIA S.P.A., DI SERVIZI DI ASSISTENZA MEDICA PRESSO LA UOC OSTETRICIA E GINECOLOGIA DEL PRESIDIO OSPEDALIERO DI ROVIGO DELL&amp;rsquo;A.ULSS 5 &amp;ldquo;POLESANA&amp;rdquo; PER IL PERIODO DI TRE MESI.&lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt;&amp;nbsp;&lt;/p&gt;
 &lt;p&gt;Le domande di partecipazione dovranno pervenire: entro il giorno 20/09/2023.&lt;/p&gt;
 </t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H15" t="inlineStr"/>
       <c r="I15" t="inlineStr"/>
       <c r="J15" t="inlineStr"/>
       <c r="K15" t="inlineStr">
         <is>
           <t>14/09/2023 00:00</t>
         </is>
       </c>
       <c r="L15" t="inlineStr">
@@ -1484,51 +1484,51 @@
       </c>
       <c r="Q16" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R16" t="inlineStr"/>
       <c r="S16" t="inlineStr"/>
       <c r="T16" t="inlineStr"/>
       <c r="U16" t="inlineStr"/>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr"/>
       <c r="B17" t="inlineStr">
         <is>
           <t>AVVISO INDAGINE DI MERCATO E RELATIVA MANIFESTAZIONE DI INTERESSE  PER ??LA FORNITURA E MANUTENZIONE DI N.1 ORTOPANTOMOGRAFO PER LA U.O.C. RADIOLOGIA DEL PRESIDIO OSPEDALIERO DI ROVIGO DELL’AZIENDA ULSS 5 POLESANA</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
           <t>Avviso</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>Pubblicato</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t xml:space="preserve">&lt;p&gt;AVVISO INDAGINE DI MERCATO E RELATIVA MANIFESTAZIONE DI INTERESSE &amp;nbsp;PER ??LA FORNITURA E MANUTENZIONE DI N.1 ORTOPANTOMOGRAFO PER LA U.O.C. RADIOLOGIA DEL PRESIDIO OSPEDALIERO DI ROVIGO DELL&amp;rsquo;AZIENDA ULSS 5 POLESANA&lt;/p&gt;
 &lt;p&gt;Si chiede a tutti gli Operatori interessati a presentare richiesta di essere invitati alla suddetta procedura&amp;nbsp; entro e non oltre &lt;strong&gt;le ore 12.00 del giorno 19.09.2023&lt;/strong&gt;, all&amp;rsquo;U.O.C. Provveditorato Economato e Gestione Logistica dell&amp;rsquo;Azienda ULSS 5 Polesana seguente indirizzo PEC &lt;a href="mailto:protocollo.aulss5@pecveneto.it"&gt;protocollo.aulss5@pecveneto.it&lt;/a&gt;, riportando nell&amp;rsquo;oggetto: &lt;em&gt;&amp;ldquo;Avviso volontario per partecipazione alla procedura sottosoglia, senza previa pubblicazione del bando di gara, per la fornitura e manutenzione di n. 1 Ortopantomografo per la U.O.C. Radiologia del Presidio Ospedaliero di Rovigo dell&amp;rsquo;Azienda ULSS 5 Polesana.&amp;rdquo;&lt;/em&gt;&lt;/p&gt;
 &lt;p&gt;Si precisa inoltre che le procedure per l&amp;rsquo;assegnazione della fornitura in oggetto, saranno espletate esclusivamente tramite la piattaforma di e-procurement denominata Sintel della Regione Lombardia (&lt;a href="http://www.aria.regione.lombardia.it"&gt;www.aria.regione.lombardia.it&lt;/a&gt;).&lt;/p&gt;
 &lt;p&gt;L&amp;rsquo;Azienda ULSS 5 Polesana si riserva la possibilit&amp;agrave; di sospendere, modificare o annullare, in tutto o in parte, il procedimento avviato, senza che i richiedenti possano vantare alcuna pretesa o qualsivoglia rimborso spese/risarcimento per il solo fatto di aver partecipato alla presente manifestazione di interesse.&lt;/p&gt;
 &lt;p&gt;La risposta alla presente indagine di mercato non vincola n&amp;eacute; impegna in alcun modo l&amp;rsquo;Azienda ULSS 5 Polesana nei confronti degli operatori economici partecipanti, che pertanto non potranno vantare alcun titolo, pretesa, referenza o priorit&amp;agrave; in ordine all&amp;rsquo;affidamento della fornitura.&lt;/p&gt;
 &lt;p&gt;I dati forniti dalla ditta in sede di presentazione della domanda di partecipazione alla gara saranno trattati esclusivamente ai fini dello svolgimento delle attivit&amp;agrave; dell&amp;rsquo;Azienda ULSS 5 in conformit&amp;agrave; a quanto disposto dalla L. 196/03.&lt;/p&gt;
 &lt;p&gt;Le imprese si devono qualificare per l&amp;rsquo;Azienda ULSS n. 5 Polesana&lt;/p&gt;
 </t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H17" t="inlineStr"/>
       <c r="I17" t="inlineStr"/>
       <c r="J17" t="inlineStr"/>
       <c r="K17" t="inlineStr">
         <is>
           <t>04/09/2023 00:00</t>
@@ -1675,51 +1675,51 @@
       </c>
       <c r="Q19" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R19" t="inlineStr"/>
       <c r="S19" t="inlineStr"/>
       <c r="T19" t="inlineStr"/>
       <c r="U19" t="inlineStr"/>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr"/>
       <c r="B20" t="inlineStr">
         <is>
           <t>AVVISO INDAGINE DI MERCATO E RELATIVA MANIFESTAZIONE DI INTERESSE PER LA  LA FORNITURA E MANUTENZIONE DI N.1 SISTEMA DI RESEZIONE BIPOLARE COMPLETO DI ANSE PER LA U.O.C. UROLOGIA DEL PRESIDIO OSPEDALIERO DI ROVIGO DELL’AZIENDA ULSS 5 POLESANA</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
           <t>Avviso</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>Pubblicato</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
           <t xml:space="preserve">&lt;p&gt;AVVISO INDAGINE DI MERCATO E RELATIVA MANIFESTAZIONE DI INTERESSE PER LA &amp;nbsp;LA FORNITURA E MANUTENZIONE DI N.1 SISTEMA DI RESEZIONE BIPOLARE COMPLETO DI ANSE PER LA U.O.C. UROLOGIA DEL PRESIDIO OSPEDALIERO DI ROVIGO DELL&amp;rsquo;AZIENDA ULSS 5 POLESANA&lt;/p&gt;
 &lt;p&gt;Si chiede a tutti gli Operatori interessati a presentare richiesta di essere invitati alla suddetta procedura&amp;nbsp; entro e non oltre &lt;strong&gt;le ore 12.00 del giorno 11.09.2023&lt;/strong&gt;, all&amp;rsquo;U.O.C. Provveditorato Economato e Gestione Logistica dell&amp;rsquo;Azienda ULSS 5 Polesana seguente indirizzo PEC &lt;a href="mailto:protocollo.aulss5@pecveneto.it"&gt;protocollo.aulss5@pecveneto.it&lt;/a&gt;, riportando nell&amp;rsquo;oggetto: &lt;em&gt;&amp;ldquo;Avviso volontario per partecipazione alla procedura sottosoglia, senza previa pubblicazione del bando di gara, per la fornitura e manutenzione di N.1 Sistema di Resezione Bipolare completo di Anse per la U.O.C. Urologia del Presidio Ospedaliero di Rovigo dell&amp;rsquo;Azienda ULSS 5 Polesana&amp;rdquo;&lt;/em&gt;&lt;/p&gt;
 &lt;p&gt;Si precisa inoltre che le procedure per l&amp;rsquo;assegnazione della fornitura in oggetto, saranno espletate esclusivamente tramite la piattaforma di e-procurement denominata Sintel della Regione Lombardia (&lt;a href="http://www.aria.regione.lombardia.it"&gt;www.aria.regione.lombardia.it&lt;/a&gt;).&lt;/p&gt;
 &lt;p&gt;L&amp;rsquo;Azienda ULSS 5 Polesana si riserva la possibilit&amp;agrave; di sospendere, modificare o annullare, in tutto o in parte, il procedimento avviato, senza che i richiedenti possano vantare alcuna pretesa o qualsivoglia rimborso spese/risarcimento per il solo fatto di aver partecipato alla presente manifestazione di interesse.&lt;/p&gt;
 &lt;p&gt;La risposta alla presente indagine di mercato non vincola n&amp;eacute; impegna in alcun modo l&amp;rsquo;Azienda ULSS 5 Polesana nei confronti degli operatori economici partecipanti, che pertanto non potranno vantare alcun titolo, pretesa, referenza o priorit&amp;agrave; in ordine all&amp;rsquo;affidamento della fornitura.&lt;/p&gt;
 &lt;p&gt;I dati forniti dalla ditta in sede di presentazione della domanda di partecipazione alla gara saranno trattati esclusivamente ai fini dello svolgimento delle attivit&amp;agrave; dell&amp;rsquo;Azienda ULSS 5 in conformit&amp;agrave; a quanto disposto dalla L. 196/03.&lt;/p&gt;
 &lt;p&gt;Le imprese si devono qualificare per l&amp;rsquo;Azienda ULSS n. 5 Polesana&lt;/p&gt;
 </t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H20" t="inlineStr"/>
       <c r="I20" t="inlineStr"/>
       <c r="J20" t="inlineStr"/>
       <c r="K20" t="inlineStr">
         <is>
           <t>29/08/2023 00:00</t>
@@ -1814,51 +1814,51 @@
       </c>
       <c r="Q21" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R21" t="inlineStr"/>
       <c r="S21" t="inlineStr"/>
       <c r="T21" t="inlineStr"/>
       <c r="U21" t="inlineStr"/>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr"/>
       <c r="B22" t="inlineStr">
         <is>
           <t xml:space="preserve">AVVISO PUBBLICO DI AVVIO ID SINTEL 172941151/2023 - PROCEDURA DI GARA TELEMATICA AI SENSI DELL’ ART.  50 COMMA 1, LETTERA E), DEL D.LGS 36/2023 E DELL’ART. 10 COMMI 1 E 5 BIS DEL D.L. N. 34/2023 CONVERTITO IN LEGGE N. 56/2023 PER L’AFFIDAMENTO IN URGENZA DI SERVIZI DI ASSISTENZA MEDICA SUDDIVISI IN N. 2 LOTTI PRESSO LA UOC OSTETRICIA E GINECOLOGIA DELL’AZIENDA ULSS 5 POLESANA PER LA DURATA DI QUATTRO MESI. </t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>Pubblicato</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
           <t xml:space="preserve">&lt;p&gt;&lt;strong&gt;AVVISO PUBBLICO DI AVVIO&lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;ID SINTEL 172941151/2023 - PROCEDURA DI GARA TELEMATICA AI SENSI DELL&amp;rsquo; ART.&amp;nbsp; 50 COMMA 1, LETTERA E), DEL D.LGS 36/2023 E DELL&amp;rsquo;ART. 10 COMMI 1 E 5 BIS DEL D.L. N. 34/2023 CONVERTITO IN LEGGE N. 56/2023 PER L&amp;rsquo;AFFIDAMENTO IN URGENZA DI SERVIZI DI ASSISTENZA MEDICA SUDDIVISI IN N. 2 LOTTI PRESSO LA UOC OSTETRICIA E GINECOLOGIA DELL&amp;rsquo;AZIENDA ULSS 5 POLESANA PER LA DURATA DI QUATTRO MESI. &lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;LOTTO 1 UOC OSTETRICIA E GINECOLOGIA DEL P.O. DI ROVIGO &lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;LOTTO 2 UOC OSTETRICIA E GINECOLOGIA DEL P.O. ADRIA &lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;Simog. n. 9266285&lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt;&amp;nbsp;&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;Il termine previsto per la presentazione delle offerte &amp;egrave; il giorno 22/08/2023 ore 18:00.&lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt;&amp;nbsp;&lt;/p&gt;
 </t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H22" t="inlineStr"/>
       <c r="I22" t="inlineStr"/>
       <c r="J22" t="inlineStr"/>
       <c r="K22" t="inlineStr">
         <is>
@@ -1880,51 +1880,51 @@
       </c>
       <c r="Q22" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R22" t="inlineStr"/>
       <c r="S22" t="inlineStr"/>
       <c r="T22" t="inlineStr"/>
       <c r="U22" t="inlineStr"/>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr"/>
       <c r="B23" t="inlineStr">
         <is>
           <t>Avviso di interesse per la selezione di reti di soggetti e azioni progettuali da sviluppare in co-progettazione per la sperimentazione di un modello di sviluppo della DDG n. 506/2023 “Progetto Quality of life 7-21”, nel quadro degli indirizzi programmatori di cui alla DGR n.73/2022, inerente ad interventi e servizi a favore di persone con disturbi dello spettro autistico (PcASD) e alle loro famiglie, in età evolutiva e della transizione (7-21 anni).</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
           <t>Bando</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>Pubblicato</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
           <t xml:space="preserve">&lt;p&gt;&lt;strong&gt;Avviso di interesse per la selezione di reti di soggetti e azioni progettuali da sviluppare in co-progettazione per la sperimentazione di un modello di sviluppo della &lt;/strong&gt;&lt;strong&gt;DDG n. 506/2023 &amp;ldquo;Progetto Quality of life 7-21&amp;rdquo;, nel quadro degli indirizzi programmatori di cui alla DGR n.73/2022, inerente ad interventi e servizi a favore di persone con disturbi dello spettro autistico (PcASD) e alle loro famiglie, in et&amp;agrave; evolutiva e della transizione (7-21 anni).&lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;Termine manifestazione interesse 11/08/2023 ore 15:00&lt;/strong&gt;&lt;/p&gt;
 </t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H23" t="inlineStr"/>
       <c r="I23" t="inlineStr"/>
       <c r="J23" t="inlineStr"/>
       <c r="K23" t="inlineStr">
         <is>
           <t>28/07/2023 00:00</t>
         </is>
       </c>
       <c r="L23" t="inlineStr">
         <is>
           <t>28/07/2028 00:00</t>
@@ -1940,51 +1940,51 @@
       </c>
       <c r="Q23" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R23" t="inlineStr"/>
       <c r="S23" t="inlineStr"/>
       <c r="T23" t="inlineStr"/>
       <c r="U23" t="inlineStr"/>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr"/>
       <c r="B24" t="inlineStr">
         <is>
           <t>Indagine di mercato per l’individuazione di operatori economici per l’affidamento in urgenza, ai sensi dell’art. 50, comma 1 lett. e) del D.lgs. n. 36/2023 e dell’art. 10 commi 1 e 5 bis del D.L. n. 34/2023 convertito in Legge n. 56/2023, tramite piattaforma Aria S.p.A., di servizi di assistenza medica presso la UOC di Pediatria dei Presidi Ospedalieri di Rovigo e Adria dell’Azienda Ulss 5 Polesana per il periodo di quattro mesi.</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
           <t>Bando</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>Pubblicato</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
           <t xml:space="preserve">&lt;p&gt;&lt;strong&gt;Indagine di mercato per l&amp;rsquo;individuazione di operatori economici per l&amp;rsquo;affidamento in urgenza, ai sensi dell&amp;rsquo;art. 50, comma 1 lett. e) del D.lgs. n. 36/2023 e dell&amp;rsquo;art. 10 commi 1 e 5 bis del D.L. n. 34/2023 convertito in Legge n. 56/2023, tramite piattaforma Aria S.p.A., di servizi di assistenza medica presso la UOC di Pediatria dei Presidi Ospedalieri di Rovigo e Adria dell&amp;rsquo;Azienda Ulss 5 Polesana per il periodo di quattro mesi.&lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;Termine manifestazione interesse il 18/07/2023&lt;/strong&gt;&lt;/p&gt;
 </t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H24" t="inlineStr"/>
       <c r="I24" t="inlineStr"/>
       <c r="J24" t="inlineStr"/>
       <c r="K24" t="inlineStr">
         <is>
           <t>13/07/2023 00:00</t>
         </is>
       </c>
       <c r="L24" t="inlineStr">
         <is>
           <t>13/07/2028 00:00</t>
@@ -2000,51 +2000,51 @@
       </c>
       <c r="Q24" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R24" t="inlineStr"/>
       <c r="S24" t="inlineStr"/>
       <c r="T24" t="inlineStr"/>
       <c r="U24" t="inlineStr"/>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr"/>
       <c r="B25" t="inlineStr">
         <is>
           <t>PROCEDURA DI GARA APERTA TELEMATICA, AI SENSI DELL’ART. 60 - D. LGS. N. 50/2016 E S.M.I., SVOLTA TRAMITE L’UTILIZZO DELLA PIATTAFORMA DI INTERMEDIAZIONE TELEMATICA SINTEL, PER L’AFFIDAMENTO DEL SERVIZIO DI GESTIONE, ARCHIVIAZIONE, CUSTODIA, RIORDINO E SCARTO DELLA DOCUMENTAZIONE SANITARIA E DEI DOCUMENTI TECNICO-AMMINISTRATIVI DELLE UNITÀ OPERATIVE DELL’AZIENDA ULSS 5 POLESANA PER LA DURATA DI 60 MESI ED EVENTUALMENTE RINNOVABILE PER ULTERIORI 24 MESI.</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
           <t>Bando</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>Pubblicato</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
           <t xml:space="preserve">&lt;p&gt;PROCEDURA DI GARA APERTA TELEMATICA, AI SENSI DELL&amp;rsquo;ART. 60 - D. LGS. N.&amp;nbsp;50/2016 E S.M.I., SVOLTA TRAMITE L&amp;rsquo;UTILIZZO DELLA PIATTAFORMA DI&amp;nbsp;INTERMEDIAZIONE TELEMATICA SINTEL, PER L&amp;rsquo;AFFIDAMENTO DEL SERVIZIO DI&amp;nbsp;GESTIONE, ARCHIVIAZIONE, CUSTODIA, RIORDINO E SCARTO DELLA&amp;nbsp;DOCUMENTAZIONE SANITARIA E DEI DOCUMENTI TECNICO-AMMINISTRATIVI&amp;nbsp;DELLE UNIT&amp;Agrave; OPERATIVE DELL&amp;rsquo;AZIENDA ULSS 5 POLESANA PER LA DURATA DI 60&amp;nbsp;MESI ED EVENTUALMENTE RINNOVABILE PER ULTERIORI 24 MESI.&amp;nbsp;CIG 9934777555&lt;br /&gt;
 Sintel ID n. 171455184&lt;/p&gt;
 &lt;p&gt;Si rende noto che l&amp;#39;Azienda ULSS 5 Polesana, intende procedere, ai sensi dell&amp;rsquo;articolo 60 del D.lgs.&amp;nbsp;n.50/2016 e s.m.i., all&amp;rsquo;acquisizione del servizio di gestione, archiviazione, custodia, riordino e scarto&amp;nbsp;della documentazione sanitaria e dei documenti tecnico-amministrativi delle unit&amp;agrave; operative&amp;nbsp;dell&amp;rsquo;Azienda Ulss 5 Polesana per la durata di 60 mesi ed eventualmente rinnovabile per ulteriori 24&amp;nbsp;mesi.&lt;br /&gt;
 Si invitano pertanto gli operatori economici eventualmente interessati, alla partecipazione alla&amp;nbsp;procedura aperta per l&amp;rsquo;assegnazione della fornitura in oggetto, che sar&amp;agrave; espletata esclusivamente&amp;nbsp;tramite la piattaforma di e-procurement denominata SINTEL della Regione Lombardia&amp;nbsp;(https://www.ariaspa.it/wps/portal/Aria), a visionare la documentazione ricercando l&amp;rsquo;ID sopradescritto&amp;nbsp;nell&amp;rsquo;area &amp;ldquo;Bandi sulla piattaforma Sintel&amp;rdquo; al link:&amp;nbsp;https://www.sintel.regione.lombardia.it/eprocdata/sintelSearch.xhtml&lt;/p&gt;
 &lt;p&gt;Le imprese si devono qualificare per l&amp;rsquo;Azienda ULSS n. 5 Polesana&lt;/p&gt;
 &lt;p&gt;Il termine ultimo per la presentazione delle offerte &amp;egrave; indicato sulla piattaforma Sintel e sul bando&amp;nbsp;GUUE&lt;/p&gt;
 &lt;p&gt;Il RUP&lt;br /&gt;
 Dott.ssa Emanuela Pizzardo&lt;/p&gt;
 &lt;p&gt;&amp;nbsp;&lt;/p&gt;
 </t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H25" t="inlineStr"/>
       <c r="I25" t="inlineStr"/>
       <c r="J25" t="inlineStr"/>
       <c r="K25" t="inlineStr">
@@ -2113,261 +2113,277 @@
       </c>
       <c r="L26" t="inlineStr">
         <is>
           <t>29/06/2028 00:00</t>
         </is>
       </c>
       <c r="M26" t="inlineStr">
         <is>
           <t>02/08/2023 15:00</t>
         </is>
       </c>
       <c r="P26" t="n">
         <v>0</v>
       </c>
       <c r="Q26" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R26" t="inlineStr"/>
       <c r="S26" t="inlineStr"/>
       <c r="T26" t="inlineStr"/>
       <c r="U26" t="inlineStr"/>
     </row>
     <row r="27">
-      <c r="A27" t="inlineStr"/>
+      <c r="A27" t="inlineStr">
+        <is>
+          <t>PROV 2026</t>
+        </is>
+      </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>INDAGINE DI MERCATO PER MANIFESTAZIONE DI INTERESSE ai sensi dell'art. 1 comma 2 lett. b della L. 120/2020, tramite piattaforma SINTEL per l’affidamento delle attività previste dalla Missione 5 - Componente 2 - Investimento 1.1 “Sostegno alle persone vulnerabili e prevenzione dell’istituzionalizzazione degli anziani non autosufficienti” - Linea di sub-investimento 1.1.4. “Rafforzamento dei Servizi Sociali e prevenzione del fenomeno dei Burn Out tra gli operatori sociali”, a valere sulle risorse messe a disp</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
           <t>Avviso</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
+      <c r="E27" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato, Economato e Gestione della Logistica</t>
+        </is>
+      </c>
       <c r="F27" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;Questa Azienda ULSS intende affidare i servizi le attivit&amp;agrave; volte al &amp;ldquo;Rafforzamento dei Servizi Sociali e prevenzione del fenomeno dei Burn Out tra gli operatori sociali&amp;rdquo; nel territorio afferente all&amp;rsquo;ATS VEN_19 (Adria) e VEN_18 (Lendinara) come previsto dalla linea di sub-investimento 1.1.4 della Missione 5 &amp;ldquo;Inclusione e coesione&amp;rdquo;, Componente 2 &amp;quot;Infrastrutture sociali, famiglie, comunit&amp;agrave; e terzo settore&amp;rdquo;, Sottocomponente 1 &amp;ldquo;Servizi sociali, disabilit&amp;agrave; e marginalit&amp;agrave; sociale&amp;rdquo;, a valere sulle risorse messe a disposizione dall&amp;rsquo;Avviso pubblico 1/2022 PNRR - Next generation Eu&amp;nbsp; per il periodo di 36 mesi tramite specifica procedura di gara sotto soglia, ai sensi dell&amp;rsquo;art. 1, c. 2) lett. b) del D.Lgs.&amp;nbsp;76/2020 convertito con L. 120/2020 e smi, da aggiudicare secondo il criterio dell&amp;rsquo;offerta economicamente pi&amp;ugrave; vantaggiosa individuata sulla base del miglior rapporto qualit&amp;agrave;/prezzo, ai sensi dell&amp;rsquo;art. 95 comma 3 del suddetto Decreto.&lt;/p&gt;
-</t>
+          <t>&lt;p&gt;Questa Azienda ULSS intende affidare i servizi le attività volte al “Rafforzamento dei Servizi Sociali e prevenzione del fenomeno dei Burn Out tra gli operatori sociali” nel territorio afferente all’ATS VEN_19 (Adria) e VEN_18 (Lendinara) come previsto dalla linea di sub-investimento 1.1.4 della Missione 5 “Inclusione e coesione”, Componente 2 "Infrastrutture sociali, famiglie, comunità e terzo settore”, Sottocomponente 1 “Servizi sociali, disabilità e marginalità sociale”, a valere sulle risorse messe a disposizione dall’Avviso pubblico 1/2022 PNRR - Next generation Eu&amp;nbsp; per il periodo di 36 mesi tramite specifica procedura di gara sotto soglia, ai sensi dell’art. 1, c. 2) lett. b) del D.Lgs.&amp;nbsp;76/2020 convertito con L. 120/2020 e smi, da aggiudicare secondo il criterio dell’offerta economicamente più vantaggiosa individuata sulla base del miglior rapporto qualità/prezzo, ai sensi dell’art. 95 comma 3 del suddetto Decreto.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Si</t>
         </is>
       </c>
       <c r="H27" t="inlineStr"/>
-      <c r="I27" t="inlineStr"/>
-      <c r="J27" t="inlineStr"/>
+      <c r="I27" t="inlineStr">
+        <is>
+          <t>F34H22000470006</t>
+        </is>
+      </c>
+      <c r="J27" t="inlineStr">
+        <is>
+          <t>A00594E324</t>
+        </is>
+      </c>
       <c r="K27" t="inlineStr">
         <is>
           <t>20/06/2023 00:00</t>
         </is>
       </c>
       <c r="L27" t="inlineStr">
         <is>
           <t>20/06/2028 00:00</t>
         </is>
       </c>
       <c r="M27" t="inlineStr">
         <is>
           <t>05/07/2023 00:00</t>
         </is>
       </c>
       <c r="P27" t="n">
         <v>0</v>
       </c>
       <c r="Q27" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R27" t="inlineStr"/>
       <c r="S27" t="inlineStr"/>
       <c r="T27" t="inlineStr"/>
       <c r="U27" t="inlineStr"/>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr"/>
       <c r="B28" t="inlineStr">
         <is>
+          <t>AVVISO PUBBLICO PER L’AVVIO DELLA PROCEDURA DI GARA SOTTOSOGLIA, AI SENSI DELL’ART. 1 C. 2 LETT. A) DEL D.L 76/2020 CONVERTITO CON LEGGE 120/2020 E S.M.I., CON L’IMPIEGO DELLA PIATTAFORMA SINTEL DI ARIA SPA, PER LA FORNITURA DI CARTUCCE MONOUSO PER TRATTAMENTO PAZIENTI SETTICI / CON SHOCK SETTICO PER L'UOC NEFROLOGIA E DIALISI, PER IL PERIODO DI 36 MESI, EVENTUALMENTE PROROGABILE DI ULTERIORI 6 MESI.</t>
+        </is>
+      </c>
+      <c r="C28" t="inlineStr">
+        <is>
+          <t>Bando</t>
+        </is>
+      </c>
+      <c r="D28" t="inlineStr">
+        <is>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="F28" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;&lt;strong&gt;AVVISO PUBBLICO PER L&amp;rsquo;AVVIO DELLA PROCEDURA DI GARA SOTTOSOGLIA, AI SENSI DELL&amp;rsquo;ART. 1 C. 2 LETT. A) DEL D.L 76/2020 CONVERTITO CON LEGGE 120/2020 E S.M.I., CON L&amp;rsquo;IMPIEGO DELLA PIATTAFORMA SINTEL DI ARIA SPA, PER LA FORNITURA DI CARTUCCE MONOUSO PER TRATTAMENTO PAZIENTI SETTICI / CON SHOCK SETTICO PER L&amp;#39;UOC NEFROLOGIA E DIALISI, PER IL PERIODO DI 36 MESI, EVENTUALMENTE PROROGABILE DI ULTERIORI 6 MESI.&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;Termine manifestazione interesse 03/07/2023 ore 12.00&lt;/strong&gt;&lt;/p&gt;
+</t>
+        </is>
+      </c>
+      <c r="G28" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H28" t="inlineStr"/>
+      <c r="I28" t="inlineStr"/>
+      <c r="J28" t="inlineStr"/>
+      <c r="K28" t="inlineStr">
+        <is>
+          <t>16/06/2023 00:00</t>
+        </is>
+      </c>
+      <c r="L28" t="inlineStr">
+        <is>
+          <t>16/06/2028 00:00</t>
+        </is>
+      </c>
+      <c r="M28" t="inlineStr">
+        <is>
+          <t>03/07/2023 12:00</t>
+        </is>
+      </c>
+      <c r="O28" t="inlineStr">
+        <is>
+          <t>31/01/2024</t>
+        </is>
+      </c>
+      <c r="P28" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q28" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R28" t="inlineStr"/>
+      <c r="S28" t="inlineStr"/>
+      <c r="T28" t="inlineStr"/>
+      <c r="U28" t="inlineStr"/>
+    </row>
+    <row r="29">
+      <c r="A29" t="inlineStr"/>
+      <c r="B29" t="inlineStr">
+        <is>
           <t>AVVISO LA FORNITURA E MANUTENZIONE DI N.2 ECOCARDIOGRAFI PORTATILI PER LA RIABILITAZIONE DEL PRESIDIO OSPEDALIERO DI ADRIA E PER IL PROGETTO FOCE DELL’AZIENDA ULSS 5 POLESANA</t>
         </is>
       </c>
-      <c r="C28" t="inlineStr">
+      <c r="C29" t="inlineStr">
         <is>
           <t>Bando</t>
         </is>
       </c>
-      <c r="D28" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F28" t="inlineStr">
+      <c r="D29" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F29" t="inlineStr">
         <is>
           <t xml:space="preserve">&lt;p&gt;AVVISO LA FORNITURA E MANUTENZIONE DI N.2 ECOCARDIOGRAFI PORTATILI PER LA RIABILITAZIONE DEL PRESIDIO OSPEDALIERO DI ADRIA E PER IL PROGETTO FOCE DELL&amp;rsquo;AZIENDA ULSS 5 POLESANA&lt;/p&gt;
 &lt;p&gt;Si chiede a tutti gli Operatori interessati a presentare richiesta di essere invitati alla suddetta procedura&amp;nbsp; entro e non oltre &lt;strong&gt;le ore 12.00 del giorno 27.06.2023&lt;/strong&gt;, all&amp;rsquo;U.O.C. Provveditorato Economato e Gestione Logistica dell&amp;rsquo;Azienda ULSS 5 Polesana seguente indirizzo PEC &lt;a href="mailto:protocollo.aulss5@pecveneto.it"&gt;protocollo.aulss5@pecveneto.it&lt;/a&gt;, riportando nell&amp;rsquo;oggetto: &lt;em&gt;&amp;ldquo;Avviso volontario per partecipazione alla procedura sottosoglia, senza previa pubblicazione del bando di gara, per la fornitura e manutenzione di n. 2 Ecocardiografi portatili per la Riabilitazione del Presidio Ospedaliero di Adria e per il progetto FOCE dell&amp;rsquo;Azienda ULSS 5 Polesana.&amp;rdquo;&lt;/em&gt;&lt;/p&gt;
 &lt;p&gt;Si precisa inoltre che le procedure per l&amp;rsquo;assegnazione della fornitura in oggetto, saranno espletate esclusivamente tramite la piattaforma di e-procurement denominata Sintel della Regione Lombardia (&lt;a href="http://www.aria.regione.lombardia.it"&gt;www.aria.regione.lombardia.it&lt;/a&gt;).&lt;/p&gt;
 &lt;p&gt;L&amp;rsquo;Azienda ULSS 5 Polesana si riserva la possibilit&amp;agrave; di sospendere, modificare o annullare, in tutto o in parte, il procedimento avviato, senza che i richiedenti possano vantare alcuna pretesa o qualsivoglia rimborso spese/risarcimento per il solo fatto di aver partecipato alla presente manifestazione di interesse.&lt;/p&gt;
 &lt;p&gt;La risposta alla presente indagine di mercato non vincola n&amp;eacute; impegna in alcun modo l&amp;rsquo;Azienda ULSS 5 Polesana nei confronti degli operatori economici partecipanti, che pertanto non potranno vantare alcun titolo, pretesa, referenza o priorit&amp;agrave; in ordine all&amp;rsquo;affidamento della fornitura.&lt;/p&gt;
 &lt;p&gt;I dati forniti dalla ditta in sede di presentazione della domanda di partecipazione alla gara saranno trattati esclusivamente ai fini dello svolgimento delle attivit&amp;agrave; dell&amp;rsquo;Azienda ULSS 5 in conformit&amp;agrave; a quanto disposto dalla L. 196/03.&lt;/p&gt;
 &lt;p&gt;Le imprese si devono qualificare per l&amp;rsquo;Azienda ULSS n. 5 Polesana&lt;/p&gt;
 </t>
         </is>
       </c>
-      <c r="G28" t="inlineStr">
-[...66 lines deleted...]
-      </c>
       <c r="G29" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H29" t="inlineStr"/>
       <c r="I29" t="inlineStr"/>
       <c r="J29" t="inlineStr"/>
       <c r="K29" t="inlineStr">
         <is>
           <t>16/06/2023 00:00</t>
         </is>
       </c>
       <c r="L29" t="inlineStr">
         <is>
           <t>16/06/2028 00:00</t>
         </is>
       </c>
       <c r="M29" t="inlineStr">
         <is>
-          <t>03/07/2023 12:00</t>
-[...4 lines deleted...]
-          <t>31/01/2024</t>
+          <t>27/06/2023 00:00</t>
         </is>
       </c>
       <c r="P29" t="n">
         <v>0</v>
       </c>
       <c r="Q29" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
-      <c r="R29" t="inlineStr"/>
+      <c r="R29" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Ares Michieletti / Antonella Raimondi </t>
+        </is>
+      </c>
       <c r="S29" t="inlineStr"/>
       <c r="T29" t="inlineStr"/>
-      <c r="U29" t="inlineStr"/>
+      <c r="U29" t="inlineStr">
+        <is>
+          <t>ares.michieletti@aulss5.veneto.it</t>
+        </is>
+      </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr"/>
       <c r="B30" t="inlineStr">
         <is>
           <t>A243 Avviso esplorativo per manifestazione di interesse affidamento ristrutturazione ed adeguamento normativo piano terzo blocco D della Cittadella Socio-Sanitaria di Rovigo, mediante procedura negoziata da espletarsi sulla piattaforma SINTEL</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
           <t>Bando</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>Pubblicato</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="F30" t="inlineStr"/>
       <c r="G30" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H30" t="inlineStr"/>
       <c r="I30" t="inlineStr"/>
       <c r="J30" t="inlineStr"/>
       <c r="K30" t="inlineStr">
         <is>
           <t>29/05/2023 00:00</t>
         </is>
       </c>
       <c r="L30" t="inlineStr">
         <is>
           <t>29/05/2028 00:00</t>
         </is>
       </c>
       <c r="M30" t="inlineStr">
         <is>
           <t>15/06/2023 12:00</t>
         </is>
@@ -2377,51 +2393,51 @@
       </c>
       <c r="Q30" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R30" t="inlineStr"/>
       <c r="S30" t="inlineStr"/>
       <c r="T30" t="inlineStr"/>
       <c r="U30" t="inlineStr"/>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr"/>
       <c r="B31" t="inlineStr">
         <is>
           <t>AVVISO PUBBLICO PER L’AVVIO PROCEDURA MEDIANTE L'IMPIEGO DELLA PIATTAFORMA SINTEL DI A.R.I.A S.P.A. PER IL NOLEGGIO DI 24 MESI DI N.1 SISTEMA EMETTITORE UVA COMPRENSIVO DEL MATERIALE DI CONSUMO PER LA U.O.C. OCULISTICA DEL PRESIDIO OSPEDALIERO DI ROVIGO</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
           <t>Bando</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>Pubblicato</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
           <t xml:space="preserve">&lt;p&gt;&lt;strong&gt;AVVISO PUBBLICO PER L&amp;rsquo;AVVIO PROCEDURA MEDIANTE L&amp;#39;IMPIEGO DELLA PIATTAFORMA SINTEL DI A.R.I.A S.P.A. PER IL NOLEGGIO DI 24 MESI DI N.1 SISTEMA EMETTITORE UVA COMPRENSIVO DEL MATERIALE DI CONSUMO PER LA U.O.C. OCULISTICA DEL PRESIDIO OSPEDALIERO DI ROVIGO&lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt;&amp;nbsp;&lt;/p&gt;
 &lt;p&gt;Si rende noto che l&amp;#39;Azienda ULSS 5 Polesana, intende avviare una procedura telematica, per il noleggio di 24 mesi di n.1 Sistema emettitore UVA comprensivo le materiale di consumo per la U.O.C. Oculistica del Presidio Ospedaliero di Rovigo per l&amp;rsquo;importo presunto di &amp;euro; 65.000,00 IVA. non compresa.&lt;/p&gt;
 &lt;p&gt;Si chiede a tutti gli Operatori interessati a presentare richiesta di essere invitati alla suddetta procedura&amp;nbsp; entro e non oltre &lt;strong&gt;le ore 12.00 del giorno 06/06/2023&lt;/strong&gt;, all&amp;rsquo;U.O.C. Provveditorato Economato e Gestione Logistica dell&amp;rsquo;Azienda ULSS 5 Polesana seguente indirizzo PEC &lt;a href="mailto:protocollo.aulss5@pecveneto.it"&gt;protocollo.aulss5@pecveneto.it&lt;/a&gt;, riportando nell&amp;rsquo;oggetto: &lt;em&gt;&amp;ldquo;Avviso volontario per la trasparenza ex ante per l&amp;rsquo;avvio di procedura telematica, per il noleggio di 24 mesi di &lt;strong&gt;&amp;ldquo;N. 1 Sistema Emettitore UVA comprensivo del materiale di consumo per la U.O.C. Oculistica del Presidio Ospedaliero di Rovigo&amp;rdquo;&lt;/strong&gt;&lt;/em&gt;&lt;/p&gt;
 &lt;p&gt;Si precisa inoltre che le procedure per l&amp;rsquo;assegnazione della fornitura in oggetto, saranno espletate esclusivamente tramite la piattaforma di e-procurement denominata Sintel della Regione Lombardia (&lt;a href="https://www.ariaspa.it"&gt;https://www.ariaspa.it&lt;/a&gt;).&lt;/p&gt;
 &lt;p&gt;Le imprese devono obbligatoriamente essere qualificate per l&amp;rsquo;Azienda ULSS n. 5 Polesana.&lt;/p&gt;
 &lt;p&gt;Il Responsabile Unico del Procedimento (R.U.P.) per l&amp;rsquo;espletamento della procedura in argomento ai sensi dell&amp;rsquo;art. 31 del D.Lgs. n. 50/2016 e smi &amp;nbsp;&amp;egrave; il Dr. Ares Michieletti dell&amp;rsquo;UOC Provveditorato, Economato e Gestione della Logistica.&lt;/p&gt;
 &lt;p&gt;I dati forniti dalla ditta in sede di presentazione della domanda di partecipazione alla gara saranno trattati esclusivamente ai fini dello svolgimento delle attivit&amp;agrave; dell&amp;rsquo;Azienda ULSS 5 in conformit&amp;agrave; a quanto disposto dalla L. 196/03.&lt;/p&gt;
 </t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H31" t="inlineStr"/>
       <c r="I31" t="inlineStr"/>
       <c r="J31" t="inlineStr"/>
       <c r="K31" t="inlineStr">
         <is>
@@ -2441,620 +2457,636 @@
       <c r="P31" t="n">
         <v>0</v>
       </c>
       <c r="Q31" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R31" t="inlineStr">
         <is>
           <t xml:space="preserve">Ares Michieletti / Antonella Raimondi </t>
         </is>
       </c>
       <c r="S31" t="inlineStr"/>
       <c r="T31" t="inlineStr"/>
       <c r="U31" t="inlineStr">
         <is>
           <t>ares.michieletti@aulss5.veneto.it</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr"/>
       <c r="B32" t="inlineStr">
         <is>
-          <t>AVVISO PER  LA FORNITURA E MANUTENZIONE DI N.1 APPARECCHIO ERGOMETRO  CARDIOPOLMONARE PER LA RIABILITAZIONE DEL PRESIDIO OSPEDALIERO DI ADRIA</t>
+          <t>PROCEDURA SOTTOSOGLIA  TELEMATICA SU PIATTAFORMA TELEMATICA SINTEL PER  “LA FORNITURA E MANUTENZIONE DI N.1 SISTEMA DI ACQUISIZIONE IMMAGINI PER LA U.O.C. ANATOMIA PATOLOGICA DEL PRESIDIO OSPEDALIERO DI ROVIGO”</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
           <t>Bando</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>Pubblicato</t>
+          <t>Aggiudicato</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
-        <is>
-[...71 lines deleted...]
-      <c r="F33" t="inlineStr">
         <is>
           <t xml:space="preserve">&lt;p&gt;PROCEDURA SOTTOSOGLIA&amp;nbsp; TELEMATICA SU PIATTAFORMA TELEMATICA SINTEL PER&amp;nbsp;&lt;strong&gt;&amp;ldquo;LA FORNITURA E MANUTENZIONE DI N.1 SISTEMA DI ACQUISIZIONE IMMAGINI PER LA U.O.C. ANATOMIA PATOLOGICA DEL PRESIDIO OSPEDALIERO DI ROVIGO&amp;rdquo;&lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt;&amp;nbsp;&lt;/p&gt;
 &lt;p&gt;Si chiede a tutti gli Operatori interessati a presentare richiesta di essere invitati alla suddetta procedura&amp;nbsp; entro e non oltre &lt;strong&gt;le ore 12.00 del giorno 01.06.2023&lt;/strong&gt;, all&amp;rsquo;U.O.C. Provveditorato Economato e Gestione Logistica dell&amp;rsquo;Azienda ULSS 5 Polesana seguente indirizzo PEC &lt;a href="mailto:protocollo.aulss5@pecveneto.it"&gt;protocollo.aulss5@pecveneto.it&lt;/a&gt;, riportando nell&amp;rsquo;oggetto: &lt;em&gt;&amp;ldquo;Avviso volontario per partecipazione alla procedura sottosoglia, senza previa pubblicazione del bando di gara, per la fornitura e manutenzione di n.1 Sistema di Acquisizione Immagini per la U.O.C. Anatomia Patologica del Presidio Ospedaliero di Rovigo&amp;rdquo;&lt;/em&gt;&lt;/p&gt;
 &lt;p&gt;&amp;nbsp;&lt;/p&gt;
 &lt;p&gt;&amp;nbsp;&lt;/p&gt;
 &lt;p&gt;Si precisa inoltre che le procedure per l&amp;rsquo;assegnazione della fornitura in oggetto, saranno espletate esclusivamente tramite la piattaforma di e-procurement denominata Sintel della Regione Lombardia (&lt;a href="http://www.aria.regione.lombardia.it"&gt;www.aria.regione.lombardia.it&lt;/a&gt;).&lt;/p&gt;
 &lt;p&gt;L&amp;rsquo;Azienda ULSS 5 Polesana si riserva la possibilit&amp;agrave; di sospendere, modificare o annullare, in tutto o in parte, il procedimento avviato, senza che i richiedenti possano vantare alcuna pretesa o qualsivoglia rimborso spese/risarcimento per il solo fatto di aver partecipato alla presente manifestazione di interesse.&lt;/p&gt;
 &lt;p&gt;La risposta alla presente indagine di mercato non vincola n&amp;eacute; impegna in alcun modo l&amp;rsquo;Azienda ULSS 5 Polesana nei confronti degli operatori economici partecipanti, che pertanto non potranno vantare alcun titolo, pretesa, referenza o priorit&amp;agrave; in ordine all&amp;rsquo;affidamento della fornitura.&lt;/p&gt;
 &lt;p&gt;I dati forniti dalla ditta in sede di presentazione della domanda di partecipazione alla gara saranno trattati esclusivamente ai fini dello svolgimento delle attivit&amp;agrave; dell&amp;rsquo;Azienda ULSS 5 in conformit&amp;agrave; a quanto disposto dalla L. 196/03.&lt;/p&gt;
 &lt;p&gt;Le imprese si devono qualificare per l&amp;rsquo;Azienda ULSS n. 5 Polesana&lt;/p&gt;
 </t>
         </is>
       </c>
-      <c r="G33" t="inlineStr">
-[...7 lines deleted...]
-      <c r="K33" t="inlineStr">
+      <c r="G32" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H32" t="inlineStr"/>
+      <c r="I32" t="inlineStr"/>
+      <c r="J32" t="inlineStr"/>
+      <c r="K32" t="inlineStr">
         <is>
           <t>23/05/2023 00:00</t>
         </is>
       </c>
-      <c r="L33" t="inlineStr">
+      <c r="L32" t="inlineStr">
         <is>
           <t>23/05/2028 00:00</t>
         </is>
       </c>
-      <c r="M33" t="inlineStr">
+      <c r="M32" t="inlineStr">
         <is>
           <t>01/06/2023 00:00</t>
         </is>
       </c>
-      <c r="O33" t="inlineStr">
+      <c r="O32" t="inlineStr">
         <is>
           <t>25/10/2023</t>
         </is>
       </c>
-      <c r="P33" t="n">
-[...7 lines deleted...]
-      <c r="R33" t="inlineStr">
+      <c r="P32" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q32" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R32" t="inlineStr">
         <is>
           <t xml:space="preserve">Ares Michieletti </t>
         </is>
       </c>
-      <c r="S33" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="U33" t="inlineStr">
+      <c r="S32" t="inlineStr"/>
+      <c r="T32" t="inlineStr"/>
+      <c r="U32" t="inlineStr">
         <is>
           <t>ares.michieletti@aulss5.veneto.it</t>
         </is>
       </c>
     </row>
-    <row r="34">
-[...1 lines deleted...]
-      <c r="B34" t="inlineStr">
+    <row r="33">
+      <c r="A33" t="inlineStr"/>
+      <c r="B33" t="inlineStr">
         <is>
           <t>Indagine di mercato ed avviso volontario per la trasparenza ex ante per l’avvio di procedura sottosoglia, senza previa pubblicazione del bando di gara, per la fornitura di n. 1 software integrativo del treatment planning system in uso presso la UOC di Radioterapia Oncologica e la UOSD di Fisica Sanitaria dell’ospedale di Rovigo, per la pianificazione dei trattamenti radianti oncologici, per un importo complessivo di spesa presunto di € 80.000,00 (Iva non compresa)</t>
         </is>
       </c>
-      <c r="C34" t="inlineStr">
+      <c r="C33" t="inlineStr">
         <is>
           <t>Bando</t>
         </is>
       </c>
-      <c r="D34" t="inlineStr">
+      <c r="D33" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
-      <c r="F34" t="inlineStr">
+      <c r="F33" t="inlineStr">
         <is>
           <t xml:space="preserve">&lt;p&gt;&lt;strong&gt;Indagine di mercato ed avviso volontario per la trasparenza ex ante per l&amp;rsquo;avvio di procedura sottosoglia, senza previa pubblicazione del bando di gara, per la fornitura di n. 1 software integrativo del treatment planning system in uso presso la UOC di Radioterapia Oncologica e la UOSD di Fisica Sanitaria dell&amp;rsquo;ospedale di Rovigo, per la pianificazione dei trattamenti radianti oncologici, per un importo complessivo di spesa presunto di &amp;euro; 80.000,00 (Iva non compresa)&lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt;&amp;nbsp;&lt;/p&gt;
 &lt;p&gt;Si invitano pertanto gli operatori economici eventualmente interessati a manifestare a questa Amministrazione, l&amp;rsquo;interesse alla partecipazione alla procedura negoziata per l&amp;rsquo;assegnazione della fornitura in oggetto dichiarando:&lt;/p&gt;
 &lt;ul&gt;
 	&lt;li&gt;la capacit&amp;agrave; tecnica di fornire i defibrillatori di cui all&amp;rsquo;oggetto, alle condizioni sopra specificate;&lt;/li&gt;
 	&lt;li&gt;di non incorrere in nessuna delle cause di esclusione di cui all&amp;rsquo;Art.80 del D.lgs. n.50/2016 e s.m.i.&lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;&amp;nbsp;&lt;/p&gt;
 &lt;p&gt;La dichiarazione, resa ai sensi del D.P.R. n.445/2000 e s.m.i. dovr&amp;agrave;:&lt;/p&gt;
 &lt;ul&gt;
 	&lt;li&gt;essere sottoscritta dal Legale Rappresentante dell&amp;rsquo;Impresa&lt;/li&gt;
 	&lt;li&gt;essere corredata da fotocopia del documento di identit&amp;agrave; in corso di validit&amp;agrave;&lt;/li&gt;
 	&lt;li&gt;riportare l&amp;rsquo;espressa autorizzazione a ricevere le eventuali comunicazioni mediante PEC, ai sensi dell&amp;rsquo;art.76 del D.Lgs. n.50/2016 e s.m.i.&lt;/li&gt;
 	&lt;li&gt;pervenire esclusivamente via PEC all&amp;rsquo;indirizzo &lt;a href="mailto:asl18.rovigo@actaliscertymail.it"&gt;protocollo.aulss5@pecveneto.it&lt;/a&gt;, &lt;strong&gt;nel&lt;/strong&gt;&lt;strong&gt; termine di 10 giorni &lt;/strong&gt;dalla pubblicazione del presente avviso, nel sito aziendale &lt;a href="http://www.aulss5.veneto.it"&gt;www.aulss5.veneto.it&lt;/a&gt; &amp;ndash; sezione Bandi -, riportando nell&amp;rsquo;oggetto: &lt;em&gt;&amp;ldquo;Avviso volontario per la trasparenza ex ante per l&amp;rsquo;avvio di procedura negoziata, senza previa pubblicazione del bando di gara, per la fornitura di n. 1 software integrativo del treatment planning system in uso presso la UOC di Radioterapia Oncologica e la UOSD di Fisica Sanitaria dell&amp;rsquo;ospedale di Rovigo, per la pianificazione dei trattamenti radianti oncologici&amp;rdquo;&lt;/em&gt;&lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;&amp;nbsp;&lt;/p&gt;
 &lt;p&gt;In caso di mancanza di riscontri al presente avviso, entro 10 giorni dalla data di pubblicazione, e venga quindi confermata la circostanza secondo cui l&amp;rsquo;Impresa succitata costituisca l&amp;rsquo;unico fornitore dei sistemi analitici richiesti, questa Azienda proceder&amp;agrave;, ai sensi dell&amp;rsquo;art. 63 comma 2) lett.b) del D.lgs n.50/2016 e s.m.i. a concludere un contratto, previa negoziazione delle condizioni di fornitura, con l&amp;rsquo;Impresa che, allo stato attuale risulta essere l&amp;rsquo;unico operatore economico individuato.&lt;/p&gt;
 &lt;p&gt;&amp;nbsp;&lt;/p&gt;
 &lt;p&gt;Si precisa che la procedura di acquisto / affidamento avverr&amp;agrave; attraverso l&amp;rsquo;utilizzazione di un sistema telematico di propriet&amp;agrave; dell&amp;rsquo;Azienda Regionale Centrale Acquisti S.p.A. (di seguito ARIA) della Regione Lombardia, denominato &amp;ldquo;Sintel&amp;rdquo;&lt;/p&gt;
 &lt;p&gt;I dati forniti dalla ditta in sede di presentazione della domanda di partecipazione alla gara saranno trattati esclusivamente ai fini dello svolgimento delle attivit&amp;agrave; dell&amp;rsquo;Azienda ULSS 5 in conformit&amp;agrave; a quanto disposto dalla L. 196/03.&lt;/p&gt;
 </t>
         </is>
       </c>
+      <c r="G33" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H33" t="inlineStr"/>
+      <c r="I33" t="inlineStr"/>
+      <c r="J33" t="inlineStr"/>
+      <c r="K33" t="inlineStr">
+        <is>
+          <t>23/05/2023 00:00</t>
+        </is>
+      </c>
+      <c r="L33" t="inlineStr">
+        <is>
+          <t>23/05/2028 00:00</t>
+        </is>
+      </c>
+      <c r="M33" t="inlineStr">
+        <is>
+          <t>01/06/2023 00:00</t>
+        </is>
+      </c>
+      <c r="O33" t="inlineStr">
+        <is>
+          <t>22/11/2023</t>
+        </is>
+      </c>
+      <c r="P33" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q33" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R33" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Ares Michieletti </t>
+        </is>
+      </c>
+      <c r="S33" t="inlineStr"/>
+      <c r="T33" t="inlineStr"/>
+      <c r="U33" t="inlineStr">
+        <is>
+          <t>ares.michieletti@aulss5.veneto.it</t>
+        </is>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34" t="inlineStr"/>
+      <c r="B34" t="inlineStr">
+        <is>
+          <t>AVVISO PER  LA FORNITURA E MANUTENZIONE DI N.1 APPARECCHIO ERGOMETRO  CARDIOPOLMONARE PER LA RIABILITAZIONE DEL PRESIDIO OSPEDALIERO DI ADRIA</t>
+        </is>
+      </c>
+      <c r="C34" t="inlineStr">
+        <is>
+          <t>Bando</t>
+        </is>
+      </c>
+      <c r="D34" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F34" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;AVVISO PER &amp;nbsp;LA FORNITURA E MANUTENZIONE DI N.1 APPARECCHIO ERGOMETRO &amp;nbsp;CARDIOPOLMONARE PER LA RIABILITAZIONE DEL PRESIDIO OSPEDALIERO DI ADRIA&lt;/p&gt;
+&lt;p&gt;Si chiede a tutti gli Operatori interessati a presentare richiesta di essere invitati alla suddetta procedura&amp;nbsp; entro e non oltre &lt;strong&gt;le ore 12.00 del giorno 01.06.2023&lt;/strong&gt;, all&amp;rsquo;U.O.C. Provveditorato Economato e Gestione Logistica dell&amp;rsquo;Azienda ULSS 5 Polesana seguente indirizzo PEC &lt;a href="mailto:protocollo.aulss5@pecveneto.it"&gt;protocollo.aulss5@pecveneto.it&lt;/a&gt;, riportando nell&amp;rsquo;oggetto: &lt;em&gt;&amp;ldquo;Avviso volontario per partecipazione alla procedura sottosoglia, senza previa pubblicazione del bando di gara, per la fornitura e manutenzione di n.1 Apparecchio Ergometro Cardiopolmonare per la Riabilitazione del Presidio Ospedaliero di Adria dell&amp;rsquo;Azienda ULSS 5 Polesana.&amp;rdquo;&lt;/em&gt;&lt;/p&gt;
+&lt;p&gt;Si precisa inoltre che le procedure per l&amp;rsquo;assegnazione della fornitura in oggetto, saranno espletate esclusivamente tramite la piattaforma di e-procurement denominata Sintel della Regione Lombardia (&lt;a href="http://www.aria.regione.lombardia.it"&gt;www.aria.regione.lombardia.it&lt;/a&gt;).&lt;/p&gt;
+&lt;p&gt;L&amp;rsquo;Azienda ULSS 5 Polesana si riserva la possibilit&amp;agrave; di sospendere, modificare o annullare, in tutto o in parte, il procedimento avviato, senza che i richiedenti possano vantare alcuna pretesa o qualsivoglia rimborso spese/risarcimento per il solo fatto di aver partecipato alla presente manifestazione di interesse.&lt;/p&gt;
+&lt;p&gt;La risposta alla presente indagine di mercato non vincola n&amp;eacute; impegna in alcun modo l&amp;rsquo;Azienda ULSS 5 Polesana nei confronti degli operatori economici partecipanti, che pertanto non potranno vantare alcun titolo, pretesa, referenza o priorit&amp;agrave; in ordine all&amp;rsquo;affidamento della fornitura.&lt;/p&gt;
+&lt;p&gt;I dati forniti dalla ditta in sede di presentazione della domanda di partecipazione alla gara saranno trattati esclusivamente ai fini dello svolgimento delle attivit&amp;agrave; dell&amp;rsquo;Azienda ULSS 5 in conformit&amp;agrave; a quanto disposto dalla L. 196/03.&lt;/p&gt;
+&lt;p&gt;Le imprese si devono qualificare per l&amp;rsquo;Azienda ULSS n. 5 Polesana&lt;/p&gt;
+</t>
+        </is>
+      </c>
       <c r="G34" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H34" t="inlineStr"/>
       <c r="I34" t="inlineStr"/>
       <c r="J34" t="inlineStr"/>
       <c r="K34" t="inlineStr">
         <is>
           <t>23/05/2023 00:00</t>
         </is>
       </c>
       <c r="L34" t="inlineStr">
         <is>
           <t>23/05/2028 00:00</t>
         </is>
       </c>
       <c r="M34" t="inlineStr">
         <is>
           <t>01/06/2023 00:00</t>
         </is>
       </c>
-      <c r="O34" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="P34" t="n">
         <v>0</v>
       </c>
       <c r="Q34" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R34" t="inlineStr">
         <is>
           <t xml:space="preserve">Ares Michieletti </t>
         </is>
       </c>
       <c r="S34" t="inlineStr"/>
       <c r="T34" t="inlineStr"/>
       <c r="U34" t="inlineStr">
         <is>
           <t>ares.michieletti@aulss5.veneto.it</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr"/>
       <c r="B35" t="inlineStr">
         <is>
-          <t xml:space="preserve">AVVISO PUBBLICO PER L’AVVIO DELLA PROCEDURA DI GARA SOTTOSOGLIA, CON L’IMPIEGO DELLA PIATTAFORMA SINTEL, AI SENSI DELL’ART. 1 C. 2 LETT. A) DEL D.L 76/2020 CONVERTITO CON LEGGE 120/2020, COME MODIFICATO DALL'ART. 51, COMMA 1, LETT. A) DEL D.L. 77/2021 CONVERTITO CON LEGGE 108/2021 E S.M.I., PER LA FORNITURA DI CATETERI A PALLONCINO CORONARICI SEMICOMPLIANTI, NON COMPLIANTI E MEDICATI PER IL POLO ANGIOGRAFICO DI QUESTA AULSS5, PER IL PERIODO DI 12 MESI, EVENTUALMENTE PROROGABILE DI ULTERIORI 3 MESI. </t>
+          <t xml:space="preserve">AVVISO PUBBLICO PER L’AVVIO DELLA PROCEDURA DI GARA SOTTOSOGLIA, CON L’IMPIEGO DELLA PIATTAFORMA SINTEL, AI SENSI DELL’ART. 1 C. 2 LETT. B) DEL D.L 76/2020 CONVERTITO CON LEGGE 120/2020, COME MODIFICATO DALL'ART. 51, COMMA 1, LETT. A) DEL D.L. 77/2021 CONVERTITO CON LEGGE 108/2021 E S.M.I., PER LA FORNITURA DI DISPOSITIVI - GUIDE AD IMPIEGO CORONARICO - PER IL POLO ANGIOGRAFICO DI QUESTA AULSS5, PER IL PERIODO DI 24 MESI. </t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
           <t>Avviso</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;Si rende noto che con Determinazione Dirigenziale n. 266/2023 l&amp;rsquo;Azienda Ulss 5 Polesana ha indetto procedura di gara telematica sottosoglia ai sensi dell&amp;#39;art. 1, comma 2, lettera A) del D.L. 76/2020 convertito con Legge 120/2020 e s.m.i., per la fornitura&lt;a name="_Hlk126918221"&gt;, &lt;/a&gt;per il periodo di 12 mesi eventualmente prorogabile per 3 mesi, &lt;a name="_Hlk124512280"&gt;di &lt;/a&gt;cateteri a palloncino coronarici semicomplianti, non complianti e medicati necessari per il Polo Angiografico, suddivisa in n. 9 lotti, per un importo complessivo annuale stimato di &amp;euro; 138.600,00, Iva non compresa&lt;/p&gt;
+          <t xml:space="preserve">&lt;p&gt;Si rende noto che con Determinazione Dirigenziale n. 259/2023 l&amp;rsquo;Azienda Ulss 5 Polesana ha indetto procedura di gara telematica sottosoglia ai sensi dell&amp;#39;art. 1, comma 2, lettera B) del D.L. 76/2020 convertito con Legge 120/2020 e s.m.i., per la fornitura&lt;a name="_Hlk126918221"&gt;, &lt;/a&gt;per il periodo di 24 mesi, &lt;a name="_Hlk124512280"&gt;di dispositivi - guide ad impiego coronarico - necessari per il &lt;/a&gt;Polo Angiografico, suddivisa in n. 3 lotti, per un importo complessivo biennale stimato di &amp;euro; 185.500,00, Iva non compresa&lt;/p&gt;
 </t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H35" t="inlineStr"/>
       <c r="I35" t="inlineStr"/>
       <c r="J35" t="inlineStr"/>
       <c r="K35" t="inlineStr">
         <is>
           <t>03/05/2023 00:00</t>
         </is>
       </c>
       <c r="L35" t="inlineStr">
         <is>
           <t>03/05/2028 00:00</t>
         </is>
       </c>
       <c r="M35" t="inlineStr">
         <is>
-          <t>19/05/2023 12:00</t>
+          <t>18/05/2023 12:00</t>
         </is>
       </c>
       <c r="O35" t="inlineStr">
         <is>
-          <t>15/02/2024</t>
+          <t>07/02/2024</t>
         </is>
       </c>
       <c r="P35" t="n">
         <v>0</v>
       </c>
       <c r="Q35" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R35" t="inlineStr"/>
       <c r="S35" t="inlineStr"/>
       <c r="T35" t="inlineStr"/>
       <c r="U35" t="inlineStr"/>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr"/>
       <c r="B36" t="inlineStr">
         <is>
-          <t xml:space="preserve">AVVISO PUBBLICO PER L’AVVIO DELLA PROCEDURA DI GARA SOTTOSOGLIA, CON L’IMPIEGO DELLA PIATTAFORMA SINTEL, AI SENSI DELL’ART. 1 C. 2 LETT. B) DEL D.L 76/2020 CONVERTITO CON LEGGE 120/2020, COME MODIFICATO DALL'ART. 51, COMMA 1, LETT. A) DEL D.L. 77/2021 CONVERTITO CON LEGGE 108/2021 E S.M.I., PER LA FORNITURA DI DISPOSITIVI - GUIDE AD IMPIEGO CORONARICO - PER IL POLO ANGIOGRAFICO DI QUESTA AULSS5, PER IL PERIODO DI 24 MESI. </t>
+          <t>AVVISO PUBBLICO PER L’AVVIO DELLA PROCEDURA DI GARA SOTTOSOGLIA, CON L’IMPIEGO DELLA PIATTAFORMA SINTEL, AI SENSI DELL’ART. 1 C. 2 LETT. A) DEL D.L 76/2020 CONVERTITO CON LEGGE 120/2020, COME MODIFICATO DALL'ART. 51, COMMA 1, LETT. A) DEL D.L. 77/2021 CONVERTITO CON LEGGE 108/2021 E S.M.I., PER LA FORNITURA DI MICROCATETERI, GUIDE, INTRODUTTORI E ALTRI DISPOSITIVI AD IMPIEGO PERIFERICO NECESSARI PER IL POLO ANGIOGRAFICO DI QUESTA AULSS5, PER IL PERIODO DI 24 MESI, EVENTUALMENTE PROROGABILE DI ULTERIORI 6 ME</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
           <t>Avviso</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;Si rende noto che con Determinazione Dirigenziale n. 259/2023 l&amp;rsquo;Azienda Ulss 5 Polesana ha indetto procedura di gara telematica sottosoglia ai sensi dell&amp;#39;art. 1, comma 2, lettera B) del D.L. 76/2020 convertito con Legge 120/2020 e s.m.i., per la fornitura&lt;a name="_Hlk126918221"&gt;, &lt;/a&gt;per il periodo di 24 mesi, &lt;a name="_Hlk124512280"&gt;di dispositivi - guide ad impiego coronarico - necessari per il &lt;/a&gt;Polo Angiografico, suddivisa in n. 3 lotti, per un importo complessivo biennale stimato di &amp;euro; 185.500,00, Iva non compresa&lt;/p&gt;
+          <t xml:space="preserve">&lt;p&gt;Si rende noto che con Determinazione Dirigenziale n. 258/2023 l&amp;rsquo;Azienda Ulss 5 Polesana ha indetto procedura di gara telematica sottosoglia ai sensi dell&amp;#39;art. 1, comma 2, lettera A) del D.L. 76/2020 convertito con Legge 120/2020 e s.m.i., per la fornitura&lt;a name="_Hlk126918221"&gt;, &lt;/a&gt;per il periodo di 24 mesi eventualmente prorogabile per 6 mesi, &lt;a name="_Hlk124512280"&gt;di microcateteri, guide, introduttori e altri dispositivi ad impiego periferico necessari per il Polo Angiografico&lt;/a&gt;, suddivisa in n. 7 lotti, per un importo complessivo biennale stimato di &amp;euro; 74.000,00, Iva non compresa&lt;/p&gt;
 </t>
         </is>
       </c>
       <c r="G36" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H36" t="inlineStr"/>
       <c r="I36" t="inlineStr"/>
       <c r="J36" t="inlineStr"/>
       <c r="K36" t="inlineStr">
         <is>
           <t>03/05/2023 00:00</t>
         </is>
       </c>
       <c r="L36" t="inlineStr">
         <is>
           <t>03/05/2028 00:00</t>
         </is>
       </c>
       <c r="M36" t="inlineStr">
         <is>
           <t>18/05/2023 12:00</t>
         </is>
       </c>
       <c r="O36" t="inlineStr">
         <is>
           <t>07/02/2024</t>
         </is>
       </c>
       <c r="P36" t="n">
         <v>0</v>
       </c>
       <c r="Q36" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R36" t="inlineStr"/>
       <c r="S36" t="inlineStr"/>
       <c r="T36" t="inlineStr"/>
       <c r="U36" t="inlineStr"/>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr"/>
       <c r="B37" t="inlineStr">
         <is>
-          <t>AVVISO PUBBLICO PER L’AVVIO DELLA PROCEDURA DI GARA SOTTOSOGLIA, CON L’IMPIEGO DELLA PIATTAFORMA SINTEL, AI SENSI DELL’ART. 1 C. 2 LETT. A) DEL D.L 76/2020 CONVERTITO CON LEGGE 120/2020, COME MODIFICATO DALL'ART. 51, COMMA 1, LETT. A) DEL D.L. 77/2021 CONVERTITO CON LEGGE 108/2021 E S.M.I., PER LA FORNITURA DI MICROCATETERI, GUIDE, INTRODUTTORI E ALTRI DISPOSITIVI AD IMPIEGO PERIFERICO NECESSARI PER IL POLO ANGIOGRAFICO DI QUESTA AULSS5, PER IL PERIODO DI 24 MESI, EVENTUALMENTE PROROGABILE DI ULTERIORI 6 ME</t>
+          <t xml:space="preserve">AVVISO PUBBLICO PER L’AVVIO DELLA PROCEDURA DI GARA SOTTOSOGLIA, CON L’IMPIEGO DELLA PIATTAFORMA SINTEL, AI SENSI DELL’ART. 1 C. 2 LETT. A) DEL D.L 76/2020 CONVERTITO CON LEGGE 120/2020, COME MODIFICATO DALL'ART. 51, COMMA 1, LETT. A) DEL D.L. 77/2021 CONVERTITO CON LEGGE 108/2021 E S.M.I., PER LA FORNITURA DI CATETERI A PALLONCINO CORONARICI SEMICOMPLIANTI, NON COMPLIANTI E MEDICATI PER IL POLO ANGIOGRAFICO DI QUESTA AULSS5, PER IL PERIODO DI 12 MESI, EVENTUALMENTE PROROGABILE DI ULTERIORI 3 MESI. </t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
           <t>Avviso</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;Si rende noto che con Determinazione Dirigenziale n. 258/2023 l&amp;rsquo;Azienda Ulss 5 Polesana ha indetto procedura di gara telematica sottosoglia ai sensi dell&amp;#39;art. 1, comma 2, lettera A) del D.L. 76/2020 convertito con Legge 120/2020 e s.m.i., per la fornitura&lt;a name="_Hlk126918221"&gt;, &lt;/a&gt;per il periodo di 24 mesi eventualmente prorogabile per 6 mesi, &lt;a name="_Hlk124512280"&gt;di microcateteri, guide, introduttori e altri dispositivi ad impiego periferico necessari per il Polo Angiografico&lt;/a&gt;, suddivisa in n. 7 lotti, per un importo complessivo biennale stimato di &amp;euro; 74.000,00, Iva non compresa&lt;/p&gt;
+          <t xml:space="preserve">&lt;p&gt;Si rende noto che con Determinazione Dirigenziale n. 266/2023 l&amp;rsquo;Azienda Ulss 5 Polesana ha indetto procedura di gara telematica sottosoglia ai sensi dell&amp;#39;art. 1, comma 2, lettera A) del D.L. 76/2020 convertito con Legge 120/2020 e s.m.i., per la fornitura&lt;a name="_Hlk126918221"&gt;, &lt;/a&gt;per il periodo di 12 mesi eventualmente prorogabile per 3 mesi, &lt;a name="_Hlk124512280"&gt;di &lt;/a&gt;cateteri a palloncino coronarici semicomplianti, non complianti e medicati necessari per il Polo Angiografico, suddivisa in n. 9 lotti, per un importo complessivo annuale stimato di &amp;euro; 138.600,00, Iva non compresa&lt;/p&gt;
 </t>
         </is>
       </c>
       <c r="G37" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H37" t="inlineStr"/>
       <c r="I37" t="inlineStr"/>
       <c r="J37" t="inlineStr"/>
       <c r="K37" t="inlineStr">
         <is>
           <t>03/05/2023 00:00</t>
         </is>
       </c>
       <c r="L37" t="inlineStr">
         <is>
           <t>03/05/2028 00:00</t>
         </is>
       </c>
       <c r="M37" t="inlineStr">
         <is>
-          <t>18/05/2023 12:00</t>
+          <t>19/05/2023 12:00</t>
         </is>
       </c>
       <c r="O37" t="inlineStr">
         <is>
-          <t>07/02/2024</t>
+          <t>15/02/2024</t>
         </is>
       </c>
       <c r="P37" t="n">
         <v>0</v>
       </c>
       <c r="Q37" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R37" t="inlineStr"/>
       <c r="S37" t="inlineStr"/>
       <c r="T37" t="inlineStr"/>
       <c r="U37" t="inlineStr"/>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr"/>
       <c r="B38" t="inlineStr">
         <is>
-          <t>“Sostegno alle capacità genitoriali e prevenzione della vulnerabilità delle famiglie e dei bambini nel territorio afferente all’ATS VEN_18 (Lendinara) come previsto dal Programma per l’implementazione delle Linee di indirizzo nazionali sull’intervento con bambini e famiglie in situazione di vulnerabilità (P.I.P.P.I) – linea di sub-investimento 1.1.1 della Missione 5 “Inclusione e coesione”.</t>
+          <t>“Sostegno alle capacità genitoriali e prevenzione della vulnerabilità delle famiglie e dei bambini nel territorio afferente all’ATS VEN_19 (Adria) come previsto dal Programma per l’implementazione delle Linee di indirizzo nazionali sull’intervento con bambini e famiglie in situazione di vulnerabilità (P.I.P.P.I) – linea di sub-investimento 1.1.1 della Missione 5 “Inclusione e coesione”</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
           <t>Avviso</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;strong&gt;INDAGINE DI MERCATO PER MANIFESTAZIONE DI INTERESSE ai sensi dell&amp;#39;art. 1 comma 2 lett. b della L. 120/2020, tramite piattaforma SINTEL per l&amp;rsquo;affidamento dei servizi e delle attivit&amp;agrave; volti al &amp;ldquo;Sostegno alle capacit&amp;agrave; genitoriali e prevenzione della vulnerabilit&amp;agrave; delle famiglie e dei bambini nel territorio afferente all&amp;rsquo;ATS VEN&lt;/strong&gt;_&lt;strong&gt;18 (Lendinara) come previsto dal Programma per l&amp;rsquo;implementazione delle Linee di indirizzo nazionali sull&amp;rsquo;intervento con bambini e famiglie in situazione di vulnerabilit&amp;agrave; (P.I.P.P.I) &amp;ndash; linea di sub-investimento 1.1.1 della Missione 5 &amp;ldquo;Inclusione e coesione&amp;rdquo;, Componente 2 &amp;quot;Infrastrutture sociali, famiglie, comunit&amp;agrave; e terzo settore&amp;rdquo;, Sottocomponente 1 &amp;ldquo;Servizi sociali, disabilit&amp;agrave; e marginalit&amp;agrave; sociale&amp;rdquo; a valere sulle risorse messe a disposizione dall&amp;rsquo;Avviso pubblico 1/2022 PNRR - Next generation EU.&lt;/strong&gt;&lt;/p&gt;
-&lt;p&gt;&lt;strong&gt;CUP: I14H22000430001&lt;/strong&gt;&lt;/p&gt;
+          <t xml:space="preserve">&lt;p&gt;&lt;strong&gt;INDAGINE DI MERCATO PER MANIFESTAZIONE DI INTERESSE ai sensi dell&amp;#39;art. 1 comma 2 lett. b della L. 120/2020, tramite piattaforma SINTEL per l&amp;rsquo;affidamento dei servizi e delle attivit&amp;agrave; volti al &amp;ldquo;Sostegno alle capacit&amp;agrave; genitoriali e prevenzione della vulnerabilit&amp;agrave; delle famiglie e dei bambini nel territorio afferente all&amp;rsquo;ATS VEN&lt;/strong&gt;_&lt;strong&gt;19 (Adria) come previsto dal Programma per l&amp;rsquo;implementazione delle Linee di indirizzo nazionali sull&amp;rsquo;intervento con bambini e famiglie in situazione di vulnerabilit&amp;agrave; (P.I.P.P.I) &amp;ndash; linea di sub-investimento 1.1.1 della Missione 5 &amp;ldquo;Inclusione e coesione&amp;rdquo;, Componente 2 &amp;quot;Infrastrutture sociali, famiglie, comunit&amp;agrave; e terzo settore&amp;rdquo;, Sottocomponente 1 &amp;ldquo;Servizi sociali, disabilit&amp;agrave; e marginalit&amp;agrave; sociale&amp;rdquo; a valere sulle risorse messe a disposizione dall&amp;rsquo;Avviso pubblico 1/2022 PNRR - Next generation Eu.&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;CUP: F44H22000380006&lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;Termine manifestazione interesse 03/05/2023 ore 15.00&lt;/strong&gt;&lt;/p&gt;
 </t>
         </is>
       </c>
       <c r="G38" t="inlineStr">
         <is>
           <t>Si</t>
         </is>
       </c>
       <c r="H38" t="inlineStr"/>
       <c r="I38" t="inlineStr"/>
       <c r="J38" t="inlineStr"/>
       <c r="K38" t="inlineStr">
         <is>
           <t>18/04/2023 00:00</t>
         </is>
       </c>
       <c r="L38" t="inlineStr">
         <is>
           <t>18/04/2028 00:00</t>
         </is>
       </c>
       <c r="M38" t="inlineStr">
         <is>
           <t>03/05/2023 15:00</t>
         </is>
       </c>
       <c r="P38" t="n">
         <v>0</v>
       </c>
       <c r="Q38" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R38" t="inlineStr"/>
       <c r="S38" t="inlineStr"/>
       <c r="T38" t="inlineStr"/>
       <c r="U38" t="inlineStr"/>
     </row>
     <row r="39">
-      <c r="A39" t="inlineStr"/>
+      <c r="A39" t="inlineStr">
+        <is>
+          <t>PROV 2026</t>
+        </is>
+      </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>“Sostegno alle capacità genitoriali e prevenzione della vulnerabilità delle famiglie e dei bambini nel territorio afferente all’ATS VEN_19 (Adria) come previsto dal Programma per l’implementazione delle Linee di indirizzo nazionali sull’intervento con bambini e famiglie in situazione di vulnerabilità (P.I.P.P.I) – linea di sub-investimento 1.1.1 della Missione 5 “Inclusione e coesione”</t>
+          <t>“Sostegno alle capacità genitoriali e prevenzione della vulnerabilità delle famiglie e dei bambini nel territorio afferente all’ATS VEN_18 (Lendinara) come previsto dal Programma per l’implementazione delle Linee di indirizzo nazionali sull’intervento con bambini e famiglie in situazione di vulnerabilità (P.I.P.P.I) – linea di sub-investimento 1.1.1 della Missione 5 “Inclusione e coesione”.</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
           <t>Avviso</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
+      <c r="E39" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato, Economato e Gestione della Logistica</t>
+        </is>
+      </c>
       <c r="F39" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;strong&gt;INDAGINE DI MERCATO PER MANIFESTAZIONE DI INTERESSE ai sensi dell&amp;#39;art. 1 comma 2 lett. b della L. 120/2020, tramite piattaforma SINTEL per l&amp;rsquo;affidamento dei servizi e delle attivit&amp;agrave; volti al &amp;ldquo;Sostegno alle capacit&amp;agrave; genitoriali e prevenzione della vulnerabilit&amp;agrave; delle famiglie e dei bambini nel territorio afferente all&amp;rsquo;ATS VEN&lt;/strong&gt;_&lt;strong&gt;19 (Adria) come previsto dal Programma per l&amp;rsquo;implementazione delle Linee di indirizzo nazionali sull&amp;rsquo;intervento con bambini e famiglie in situazione di vulnerabilit&amp;agrave; (P.I.P.P.I) &amp;ndash; linea di sub-investimento 1.1.1 della Missione 5 &amp;ldquo;Inclusione e coesione&amp;rdquo;, Componente 2 &amp;quot;Infrastrutture sociali, famiglie, comunit&amp;agrave; e terzo settore&amp;rdquo;, Sottocomponente 1 &amp;ldquo;Servizi sociali, disabilit&amp;agrave; e marginalit&amp;agrave; sociale&amp;rdquo; a valere sulle risorse messe a disposizione dall&amp;rsquo;Avviso pubblico 1/2022 PNRR - Next generation Eu.&lt;/strong&gt;&lt;/p&gt;
-[...2 lines deleted...]
-</t>
+          <t>&lt;p&gt;&lt;strong&gt;INDAGINE DI MERCATO PER MANIFESTAZIONE DI INTERESSE ai sensi dell'art. 1 comma 2 lett. b della L. 120/2020, tramite piattaforma SINTEL per l’affidamento dei servizi e delle attività volti al “Sostegno alle capacità genitoriali e prevenzione della vulnerabilità delle famiglie e dei bambini nel territorio afferente all’ATS VEN&lt;/strong&gt;_&lt;strong&gt;18 (Lendinara) come previsto dal Programma per l’implementazione delle Linee di indirizzo nazionali sull’intervento con bambini e famiglie in situazione di vulnerabilità (P.I.P.P.I) – linea di sub-investimento 1.1.1 della Missione 5 “Inclusione e coesione”, Componente 2 "Infrastrutture sociali, famiglie, comunità e terzo settore”, Sottocomponente 1 “Servizi sociali, disabilità e marginalità sociale” a valere sulle risorse messe a disposizione dall’Avviso pubblico 1/2022 PNRR - Next generation EU.&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;CUP: I14H22000430001&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;Termine manifestazione interesse 03/05/2023 ore 15.00&lt;/strong&gt;&lt;/p&gt;</t>
         </is>
       </c>
       <c r="G39" t="inlineStr">
         <is>
           <t>Si</t>
         </is>
       </c>
       <c r="H39" t="inlineStr"/>
-      <c r="I39" t="inlineStr"/>
-      <c r="J39" t="inlineStr"/>
+      <c r="I39" t="inlineStr">
+        <is>
+          <t>I14H22000430001</t>
+        </is>
+      </c>
+      <c r="J39" t="inlineStr">
+        <is>
+          <t>9838484DD3</t>
+        </is>
+      </c>
       <c r="K39" t="inlineStr">
         <is>
           <t>18/04/2023 00:00</t>
         </is>
       </c>
       <c r="L39" t="inlineStr">
         <is>
           <t>18/04/2028 00:00</t>
         </is>
       </c>
       <c r="M39" t="inlineStr">
         <is>
           <t>03/05/2023 15:00</t>
         </is>
       </c>
       <c r="P39" t="n">
         <v>0</v>
       </c>
       <c r="Q39" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R39" t="inlineStr"/>
       <c r="S39" t="inlineStr"/>
       <c r="T39" t="inlineStr"/>
       <c r="U39" t="inlineStr"/>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr"/>
       <c r="B40" t="inlineStr">
         <is>
           <t>AVVISO PER LA FORNITURA E MANUTENZIONE DI ISTEROSCOPI, MINIRESETTORI E RESETTORI PER LA U.O.C. OSTETRICIA E GINECOLOGIA DELL’AZIENDA ULSS 5 POLESANA. CIG 9719888153</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
           <t>Bando</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>Pubblicato</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
           <t xml:space="preserve">&lt;p&gt;AVVISO PROCEDURA SOTTOSOGLIA&amp;nbsp; TELEMATICA SU PIATTAFORMA TELEMATICA SINTEL PER&amp;nbsp;&lt;strong&gt;&amp;ldquo;LA FORNITURA E MANUTENZIONE DI ISTEROSCOPI, MINIRESETTORI E RESETTORI PER LA U.O.C. OSTETRICIA E GINECOLOGIA DELL&amp;rsquo;AZIENDA ULSS 5 POLESANA. CIG 9719888153&amp;rdquo;&lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt;&amp;nbsp;&lt;/p&gt;
 &lt;p&gt;Si chiede a tutti gli Operatori interessati a presentare richiesta di essere invitati alla suddetta procedura&amp;nbsp; entro e non oltre &lt;strong&gt;le ore 12.00 del giorno 21.04.2023&lt;/strong&gt;, all&amp;rsquo;U.O.C. Provveditorato Economato e Gestione Logistica dell&amp;rsquo;Azienda ULSS 5 Polesana seguente indirizzo PEC &lt;a href="mailto:protocollo.aulss5@pecveneto.it"&gt;protocollo.aulss5@pecveneto.it&lt;/a&gt;, riportando nell&amp;rsquo;oggetto: &lt;em&gt;&amp;ldquo;Avviso volontario per partecipazione alla procedura sottosoglia, senza previa pubblicazione del bando di gara, per la fornitura di Isteroscopi, Miniresettori e Resettori per la U.O.C. Ostetricia e Ginecologia dell&amp;rsquo;Azienda ULSS 5 Polesana. Cig 9719888153&amp;rdquo;&lt;/em&gt;&lt;/p&gt;
 &lt;p&gt;Si precisa inoltre che le procedure per l&amp;rsquo;assegnazione della fornitura in oggetto, saranno espletate esclusivamente tramite la piattaforma di e-procurement denominata Sintel della Regione Lombardia (&lt;a href="http://www.aria.regione.lombardia.it"&gt;www.aria.regione.lombardia.it&lt;/a&gt;).&lt;/p&gt;
 &lt;p&gt;L&amp;rsquo;Azienda ULSS 5 Polesana si riserva la possibilit&amp;agrave; di sospendere, modificare o annullare, in tutto o in parte, il procedimento avviato, senza che i richiedenti possano vantare alcuna pretesa o qualsivoglia rimborso spese/risarcimento per il solo fatto di aver partecipato alla presente manifestazione di interesse.&lt;/p&gt;
 </t>
         </is>
       </c>
       <c r="G40" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H40" t="inlineStr"/>
       <c r="I40" t="inlineStr"/>
       <c r="J40" t="inlineStr"/>
       <c r="K40" t="inlineStr">
         <is>
           <t>11/04/2023 00:00</t>
         </is>
       </c>
@@ -3371,51 +3403,51 @@
           <t xml:space="preserve">Ares Michieletti / Antonella Raimondi </t>
         </is>
       </c>
       <c r="S44" t="inlineStr"/>
       <c r="T44" t="inlineStr"/>
       <c r="U44" t="inlineStr">
         <is>
           <t>ares.michieletti@aulss5.veneto.it</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr"/>
       <c r="B45" t="inlineStr">
         <is>
           <t>PROCEDURA APERTA, AI SENSI ART. 60 DEL D.LGS N. 50/2016 E S.M.I. TELEMATICA PER L’AFFIDAMENTO DELLA CONCESSIONE DEL SERVIZIO DI ESERCIZIO E GESTIONE DEL CENTRO SERVIZI PER PERSONE ANZIANE NON AUTOSUFFICIENTI “SAN MARTINO” DI CASTELMASSA (RO) PER IL PERIODO DI UN ANNO.  CIG 971411012B</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
           <t>Bando</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>Pubblicato</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
           <t xml:space="preserve">&lt;p&gt;ID SINTEL 166687062&lt;/p&gt;
 &lt;p&gt;Si rende noto che l&amp;#39;Azienda ULSS 5 Polesana, intende procedere all&amp;rsquo;AFFIDAMENTO DELLA CONCESSIONE DEL SERVIZIO DI ESERCIZIO E GESTIONE DEL CENTRO SERVIZI PER PERSONE ANZIANE NON AUTOSUFFICIENTI &amp;ldquo;SAN MARTINO&amp;rdquo; DI CASTELMASSA (RO) PER IL PERIODO DI UN ANNO, ai sensi dell&amp;rsquo;articolo 60 del D.lgs. n.50/2016 e s.m.i.&lt;/p&gt;
 &lt;p&gt;Si invitano pertanto gli operatori economici eventualmente interessati, alla partecipazione alla procedura aperta per l&amp;rsquo;assegnazione del servizio in oggetto, che sar&amp;agrave; espletata esclusivamente tramite la piattaforma di e-procurement denominata SINTEL della Regione Lombardia (&lt;a href="https://www.ariaspa.it"&gt;&lt;strong&gt;https://www.ariaspa.it&lt;/strong&gt;&lt;/a&gt;), a visionare la documentazione ricercando l&amp;rsquo;ID sopradescritto.&lt;/p&gt;
 &lt;p&gt;Le imprese si devono qualificare per l&amp;rsquo;Azienda ULSS n. 5 Polesana.&lt;/p&gt;
 &lt;p&gt;Il termine ultimo per la presentazione delle offerte &amp;egrave; indicato sulla piattaforma Sintel&lt;/p&gt;
 </t>
         </is>
       </c>
       <c r="G45" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H45" t="inlineStr"/>
       <c r="I45" t="inlineStr"/>
       <c r="J45" t="inlineStr"/>
       <c r="K45" t="inlineStr">
         <is>
           <t>16/03/2023 00:00</t>
         </is>
       </c>
@@ -3889,51 +3921,51 @@
       </c>
       <c r="Q52" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R52" t="inlineStr"/>
       <c r="S52" t="inlineStr"/>
       <c r="T52" t="inlineStr"/>
       <c r="U52" t="inlineStr"/>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr"/>
       <c r="B53" t="inlineStr">
         <is>
           <t>AVVISO PUBBLICO DI AVVIO  PROCEDURA DI GARA TELEMATICA, AI SENSI DELL’ART. 1, COMMA 2 LETT.B) DEL D.LGS. N. 50/2016, PER L'AFFIDAMENTO DEL SERVIZIO DI ASSISTENZA MEDICA DI SUPPORTO ALLA UOC DI ANESTESIA E RIANIMAZIONE DEL PRESIDIO OSPEDALIERO DI ADRIA DELL’AZIENDA ULSS 5 POLESANA PER IL PERIODO DI TRE MESI.</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
           <t>Bando</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>Pubblicato</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
           <t xml:space="preserve">&lt;p&gt;&lt;strong&gt;AVVISO PUBBLICO DI AVVIO&amp;nbsp;PROCEDURA DI GARA TELEMATICA, AI SENSI DELL&amp;rsquo;ART. 1, COMMA 2 LETT.B) DEL D.LGS. N. 50/2016, PER L&amp;#39;AFFIDAMENTO DEL SERVIZIO DI ASSISTENZA MEDICA DI SUPPORTO ALLA UOC DI ANESTESIA E RIANIMAZIONE DEL PRESIDIO OSPEDALIERO DI ADRIA DELL&amp;rsquo;AZIENDA ULSS 5 POLESANA PER IL PERIODO DI TRE MESI.&lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;ID 162907764&lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt;Il termine previsto per la presentazione delle offerte &amp;egrave; il giorno &lt;strong&gt;29/12/2022 &lt;/strong&gt;ore &lt;strong&gt;13.00&lt;/strong&gt;&lt;/p&gt;
 </t>
         </is>
       </c>
       <c r="G53" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H53" t="inlineStr"/>
       <c r="I53" t="inlineStr"/>
       <c r="J53" t="inlineStr"/>
       <c r="K53" t="inlineStr">
         <is>
           <t>16/12/2022 00:00</t>
         </is>
       </c>
       <c r="L53" t="inlineStr">
         <is>
@@ -4184,51 +4216,51 @@
       </c>
       <c r="Q57" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R57" t="inlineStr"/>
       <c r="S57" t="inlineStr"/>
       <c r="T57" t="inlineStr"/>
       <c r="U57" t="inlineStr"/>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr"/>
       <c r="B58" t="inlineStr">
         <is>
           <t xml:space="preserve">Avviso di pubblicazione di procedura aperta telematica , ai sensi dell’art. 60 del D.lgs 50/2016 e smi su piattaforma telematica ARIA – SINTEL, lotto unico, per l’affidamento del servizio di trasporto pazienti emodializzati per il periodo due anni eventualmente rinnovabile di un altro anno per il Distretto 1 (Centri Dialisi di Rovigo e di Trecenta) e per il Distretto 2 (Centro Dialisi di Adria). </t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
           <t>Bando</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>Pubblicato</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
           <t xml:space="preserve">&lt;p&gt;Si rende noto che l&amp;rsquo;azienda Ulss 5 Polesana intende procedere all&amp;rsquo;affidamento del servizio di trasporto pazienti emodializzati per il periodo due anni eventualmente rinnovabile di un altro anno per il Distretto 1 (Centri Dialisi di Rovigo e di Trecenta) e per il Distretto 2 (Centro Dialisi di Adria), ai sensi dell&amp;rsquo;art. 60 del d.lgs 50/2016 e s.m.i., base d&amp;rsquo;asta &amp;euro;. 781.000,00/biennale iva non compresa, &amp;euro;. 390.500,00 per eventuale rinnovo annuale.&lt;/p&gt;
 </t>
         </is>
       </c>
       <c r="G58" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H58" t="inlineStr"/>
       <c r="I58" t="inlineStr"/>
       <c r="J58" t="inlineStr"/>
       <c r="K58" t="inlineStr">
         <is>
           <t>10/10/2022 00:00</t>
         </is>
       </c>
       <c r="L58" t="inlineStr">
         <is>
           <t>10/10/2027 00:00</t>
         </is>
@@ -4853,51 +4885,51 @@
       </c>
       <c r="Q67" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R67" t="inlineStr"/>
       <c r="S67" t="inlineStr"/>
       <c r="T67" t="inlineStr"/>
       <c r="U67" t="inlineStr"/>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr"/>
       <c r="B68" t="inlineStr">
         <is>
           <t>PROCEDURA DI GARA APERTA TELEMATICA, AI SENSI DELL’ART. 60 DEL D.LGS. N. 50/2016, PER L'AFFIDAMENTO DEL SERVIZIO DI MEDICALIZZAZIONE DEL 118 E SERVIZIO DI SUPPORTO ASSISTENZA MEDICA AL PRONTO SOCCORSO OSPEDALE DI ADRIA (RO) AZIENDA ULSS 5 “POLESANA” PER IL PERIODO DI UN ANNO, EVENTUALMENTE RINNOVABILE DI UN ULTERIORE ANNO CIG  9360942DB3</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
           <t>Bando</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>Pubblicato</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
           <t xml:space="preserve">&lt;p&gt;ID SINTEL 158057127&lt;/p&gt;
 &lt;p&gt;Si rende noto che l&amp;#39;Azienda ULSS 5 Polesana, intende procedere all&amp;rsquo;AFFIDAMENTO DEL SERVIZIO DI MEDICALIZZAZIONE DEL 118 E SERVIZIO DI SUPPORTO ASSISTENZA MEDICA AL PRONTO SOCCORSO AZIENDA ULSS 5 &amp;ldquo;POLESANA&amp;rdquo; PER IL PERIODO DI UN ANNO, EVENTUALMENTE RINNOVABILE DI UN ULTERIORE ANNO, ai sensi&amp;nbsp; dell&amp;rsquo;articolo&amp;nbsp; 60 del D.lgs. n.50/2016 e s.m.i.&lt;/p&gt;
 &lt;p&gt;Si invitano pertanto gli operatori economici eventualmente interessati, alla partecipazione alla procedura aperta per l&amp;rsquo;assegnazione della fornitura in oggetto, che sar&amp;agrave; espletata esclusivamente tramite la piattaforma di e-procurement denominata SINTEL della Regione Lombardia (&lt;a href="https://www.ariaspa.it/wps/portal/Aria"&gt;&lt;strong&gt;https://www.ariaspa.it/wps/portal/Aria&lt;/strong&gt;&lt;/a&gt;), a visionare la documentazione ricercando l&amp;rsquo;ID sopradescritto nell&amp;rsquo;area &amp;ldquo;&lt;em&gt;Bandi sulla piattaforma Sintel&lt;/em&gt;&amp;rdquo; al link:&lt;/p&gt;
 &lt;p&gt;https://www.sintel.regione.lombardia.it/eprocdata/sintelSearch.xhtml&lt;/p&gt;
 &lt;p&gt;Le imprese si devono qualificare per l&amp;rsquo;Azienda ULSS n. 5 Polesana&lt;/p&gt;
 &lt;p&gt;Il termine ultimo per la presentazione delle offerte &amp;egrave; indicato sulla piattaforma Sintel&lt;/p&gt;
 &lt;p&gt;Il RUP -&amp;nbsp;Dr. Roberto Banzato&lt;/p&gt;
 &lt;p&gt;&lt;em&gt;&amp;nbsp; &amp;nbsp; &amp;nbsp; &amp;nbsp; &amp;nbsp; &amp;nbsp; &amp;nbsp; &amp;nbsp; &amp;nbsp; &amp;nbsp; &amp;nbsp;&lt;/em&gt;&lt;/p&gt;
 &lt;p&gt;&amp;nbsp;&lt;/p&gt;
 </t>
         </is>
       </c>
       <c r="G68" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H68" t="inlineStr"/>
       <c r="I68" t="inlineStr"/>
       <c r="J68" t="inlineStr"/>
       <c r="K68" t="inlineStr">
@@ -4920,51 +4952,51 @@
       </c>
       <c r="Q68" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R68" t="inlineStr"/>
       <c r="S68" t="inlineStr"/>
       <c r="T68" t="inlineStr"/>
       <c r="U68" t="inlineStr"/>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr"/>
       <c r="B69" t="inlineStr">
         <is>
           <t>AVVISO PUBBLICO PER L’AVVIO URGENTE DI PROCEDURA TELEMATICA SOTTOSOGLIA, TRAMITE PIATTAFORMA ARIA SINTEL, AI SENSI DEL D.L. 76/2020, CONVERTITO CON LEGGE 120/2020, COME MODIFICATO DAL D.L. 77/2021, CONVERTITO CON LEGGE 108/2021 E SMI, PER L’AFFIDAMENTO DEL “SERVIZIO DI RITIRO, TRASPORTO E CONSEGNA VACCINI E ANTICORPI MONOCLONALI COVID19 PRESSO I PUNTI VACCINALI DELL’AZIENDA ULSS 5 POLESANA PER IL PERIODO DI SEI MESI”</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
           <t>Bando</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>Pubblicato</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
           <t xml:space="preserve">&lt;p&gt;&lt;strong&gt;AVVISO PUBBLICO PER L&amp;rsquo;AVVIO URGENTE DI PROCEDURA TELEMATICA SOTTOSOGLIA, TRAMITE PIATTAFORMA ARIA SINTEL, AI SENSI DEL D.L. 76/2020, CONVERTITO CON LEGGE 120/2020, COME MODIFICATO DAL D.L. 77/2021, CONVERTITO CON LEGGE 108/2021 E SMI, PER L&amp;rsquo;AFFIDAMENTO DEL &amp;ldquo;SERVIZIO DI RITIRO, TRASPORTO E CONSEGNA VACCINI E ANTICORPI MONOCLONALI COVID19 PRESSO I PUNTI VACCINALI DELL&amp;rsquo;AZIENDA ULSS 5 POLESANA PER IL PERIODO DI SEI MESI&amp;rdquo;&lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt;&amp;nbsp;&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;Termine previsto per la presentazione delle manifestazioni di interesse: entro le ore 13:00 del 01/08/2022&lt;/strong&gt;&lt;/p&gt;
 </t>
         </is>
       </c>
       <c r="G69" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H69" t="inlineStr"/>
       <c r="I69" t="inlineStr"/>
       <c r="J69" t="inlineStr"/>
       <c r="K69" t="inlineStr">
         <is>
           <t>26/07/2022 00:00</t>
         </is>
       </c>
       <c r="L69" t="inlineStr">
         <is>
@@ -5040,51 +5072,51 @@
       </c>
       <c r="Q70" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R70" t="inlineStr"/>
       <c r="S70" t="inlineStr"/>
       <c r="T70" t="inlineStr"/>
       <c r="U70" t="inlineStr"/>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr"/>
       <c r="B71" t="inlineStr">
         <is>
           <t xml:space="preserve">Avviso volontario per la trasparenza ex ante per l’avvio di procedura negoziata, senza previa pubblicazione del bando di gara, per la fornitura n. 1 Sistema di Monitoraggio integrato compatibile con l’attuale sistema di monitoraggio centralizzato Philips, con le centrali di monitoraggio Philips PIIC iX e l’attuale database server Philips PIIC iX al fine di permettere una condivisione completa dei dati pazienti, in modo da consentire il trasferimento dei dati di pazienti </t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
           <t>Bando</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>Pubblicato</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
           <t xml:space="preserve">&lt;p&gt;Con il presente avviso si intende avviare un&amp;rsquo;indagine di mercato al fine di conoscere se, diversamente dalle informazioni in possesso di questa Amministrazione, oltre a quello individuato, vi sono altri operatori economici presenti sul mercato che possano fornire sistema di monitoraggio con le caratteristiche richieste od equivalenti, indicate nell&amp;#39;avviso allegato.&lt;/p&gt;
 &lt;p&gt;Importo complessivo di spesa presunto di &amp;euro; 171.000,00 (Iva non compresa).&lt;/p&gt;
 &lt;p&gt;Si invitano pertanto gli operatori economici eventualmente interessati a manifestare a questa Amministrazione, l&amp;rsquo;interesse alla partecipazione alla procedura negoziata per l&amp;rsquo;assegnazione della fornitura in oggetto dichiarando:&lt;/p&gt;
 &lt;ul&gt;
 	&lt;li&gt;la capacit&amp;agrave; tecnica di fornire i defibrillatori di cui all&amp;rsquo;oggetto, alle condizioni sopra specificate;&lt;/li&gt;
 	&lt;li&gt;di non incorrere in nessuna delle cause di esclusione di cui all&amp;rsquo;Art.80 del D.lgs. n.50/2016 e s.m.i.&lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;In caso di mancanza di riscontri al presente avviso, entro 10 giorni dalla data di pubblicazione, e venga quindi confermata la circostanza secondo cui l&amp;rsquo;Impresa succitata costituisca l&amp;rsquo;unico fornitore dei sistemi analitici richiesti, questa Azienda proceder&amp;agrave;, ai sensi dell&amp;rsquo;art. 63 comma 2) lett.b) del D.lgs n.50/2016 e s.m.i. a concludere un contratto, previa negoziazione delle condizioni di fornitura, con l&amp;rsquo;Impresa che, allo stato attuale risulta essere l&amp;rsquo;unico operatore economico individuato&lt;/p&gt;
 </t>
         </is>
       </c>
       <c r="G71" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H71" t="inlineStr"/>
       <c r="I71" t="inlineStr"/>
       <c r="J71" t="inlineStr"/>
       <c r="K71" t="inlineStr">
         <is>
@@ -5236,51 +5268,51 @@
       </c>
       <c r="Q73" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R73" t="inlineStr"/>
       <c r="S73" t="inlineStr"/>
       <c r="T73" t="inlineStr"/>
       <c r="U73" t="inlineStr"/>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr"/>
       <c r="B74" t="inlineStr">
         <is>
           <t>PROVV ID 153340105: AVVISO DI PUBBLICAZIONE PROCEDURA DI GARA APERTA TELEMATICA, AI SENSI DELL’ART. 60 DEL D.LGS. N. 50/2016, PER L'AFFIDAMENTO DELLA FORNITURA DI REAGENTI, CONTROLLI, CALIBRATORI E VEQ PER ESECUZIONE TEST PROCALCITONINA IN REGIME DI URGENZA H24, CON UTILIZZO DELLA CATENA “ROCHE” GIÀ IN USO, PER LA UOC MEDICINA DI LABORATORIO DELL’AZIENDA ULSS 5 POLESANA PER IL PERIODO DI TRE ANNI.</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
           <t>Bando</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t>Pubblicato</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
           <t xml:space="preserve">&lt;p&gt;Si rende noto che l&amp;#39;Azienda ULSS 5 Polesana, intende procedere all&amp;rsquo;affidamento della fornitura di reagenti, controlli, calibratori e veq per esecuzione test procalcitonina in regime di urgenza h24, con utilizzo della catena &amp;ldquo;Roche&amp;rdquo; gi&amp;agrave; in uso, per la UOC Medicina di Laboratorio dell&amp;rsquo;Azienda Ulss 5 Polesana per il periodo di tre anni, ai sensi&amp;nbsp; dell&amp;rsquo;articolo 60 del D.lgs. n.50/2016 e s.m.i.&lt;/p&gt;
 &lt;p&gt;&lt;em&gt;CIG 9178475D2B&lt;/em&gt;&lt;/p&gt;
 &lt;p&gt;Si invitano pertanto gli operatori economici eventualmente interessati, alla partecipazione alla procedura aperta per l&amp;rsquo;assegnazione della fornitura in oggetto, che sar&amp;agrave; espletata esclusivamente tramite la piattaforma di e-procurement denominata SINTEL della Regione Lombardia (&lt;a href="https://www.ariaspa.it/wps/portal/Aria"&gt;&lt;strong&gt;https://www.ariaspa.it/wps/portal/Aria&lt;/strong&gt;&lt;/a&gt;),&amp;nbsp;a visionare la documentazione ricercando l&amp;rsquo;ID&amp;nbsp;153340105.&lt;/p&gt;
 </t>
         </is>
       </c>
       <c r="G74" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H74" t="inlineStr"/>
       <c r="I74" t="inlineStr"/>
       <c r="J74" t="inlineStr"/>
       <c r="K74" t="inlineStr">
         <is>
           <t>12/04/2022 00:00</t>
         </is>
       </c>
       <c r="L74" t="inlineStr">
         <is>
@@ -5351,51 +5383,51 @@
       </c>
       <c r="Q75" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R75" t="inlineStr"/>
       <c r="S75" t="inlineStr"/>
       <c r="T75" t="inlineStr"/>
       <c r="U75" t="inlineStr"/>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr"/>
       <c r="B76" t="inlineStr">
         <is>
           <t>AVVISO INDAGINE DI MERCATO E RELATIVA MANIFESTAZIONE DI INTERESSE PARTECIPAZIONE PROCEDURE SU PIATTAFORMA TELEMATICA SINTEL PER “LA FORNITURA DI ATTREZZATURE PER LA RIABILITAZIONE CARDIOLOGICA PER L’U.O.S.D. CARDIOLOGIA DEL PRESIDIO OSPEDALIERO DI ADRIA DELL&amp;#39;AZIENDA ULSS 5 POLESANA”</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
           <t>Bando</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t>Pubblicato</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
           <t xml:space="preserve">&lt;p&gt;AVVISO INDAGINE DI MERCATO E RELATIVA MANIFESTAZIONE DI INTERESSE PARTECIPAZIONE PROCEDURE SU PIATTAFORMA TELEMATICA SINTEL PER &amp;ldquo;LA FORNITURA DI ATTREZZATURE PER LA RIABILITAZIONE CARDIOLOGICA PER L&amp;rsquo;U.O.S.D. CARDIOLOGIA DEL PRESIDIO OSPEDALIERO DI ADRIA DELL&amp;amp;#39;AZIENDA ULSS 5 POLESANA&amp;rdquo;&lt;/p&gt;
 </t>
         </is>
       </c>
       <c r="G76" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H76" t="inlineStr"/>
       <c r="I76" t="inlineStr"/>
       <c r="J76" t="inlineStr"/>
       <c r="K76" t="inlineStr">
         <is>
           <t>31/03/2022 00:00</t>
         </is>
       </c>
       <c r="L76" t="inlineStr">
         <is>
           <t>31/03/2027 00:00</t>
         </is>
@@ -5475,51 +5507,51 @@
       </c>
       <c r="Q77" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R77" t="inlineStr"/>
       <c r="S77" t="inlineStr"/>
       <c r="T77" t="inlineStr"/>
       <c r="U77" t="inlineStr"/>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr"/>
       <c r="B78" t="inlineStr">
         <is>
           <t>AVVISO PUBBLICO PER AVVIO PROCEDURA DI GARA TELEMATICA SOTTOSOGLIA AI SENSI DELL’ART. 1, C. 2, LETT. A) DEL D.L. 76 DEL 2020, CONVERTITO CON LEGGE 120/2020 E S.M.I., TRAMITE PIATTAFORMA ARIA SINTEL (ID 152020727) PER L’AFFIDAMENTO DEL “SERVIZIO DI ASSISTENZA MEDICA OSTETRICO-GINECOLOGICA DI SUPPORTO ALLA UOC DI OSTETRICIA E GINECOLOGIA DEL PRESIDIO OSPEDALIERO DI ADRIA DELL’AZIENDA ULSS 5 POLESANA” PER IL PERIODO DI NOVE MESI.</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
           <t>Bando</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t>Pubblicato</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
           <t xml:space="preserve">&lt;p&gt;&lt;strong&gt;AVVISO PUBBLICO PER AVVIO PROCEDURA DI GARA TELEMATICA SOTTOSOGLIA AI SENSI DELL&amp;rsquo;ART. 1, C. 2, LETT. A) DEL D.L. 76 DEL 2020, CONVERTITO CON LEGGE 120/2020 E S.M.I., TRAMITE PIATTAFORMA ARIA SINTEL (ID 152020727) PER L&amp;rsquo;AFFIDAMENTO DEL &amp;ldquo;SERVIZIO DI ASSISTENZA MEDICA OSTETRICO-GINECOLOGICA DI SUPPORTO ALLA UOC DI OSTETRICIA E GINECOLOGIA DEL PRESIDIO OSPEDALIERO DI ADRIA DELL&amp;rsquo;AZIENDA ULSS 5 POLESANA&amp;rdquo; PER IL PERIODO DI NOVE MESI.&lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt;&amp;nbsp;&lt;/p&gt;
 &lt;p&gt;SCADENZA MANIFESTAZIONE DI INTERESSE: ORE 13:00 DEL 18/03/2022&amp;nbsp;&lt;/p&gt;
 &lt;p&gt;SCADENZA PRESENTAZIONE OFFERTE: ORE 15:00 DEL 01/04/2022&lt;/p&gt;
 &lt;p&gt;&amp;nbsp;&lt;/p&gt;
 &lt;p&gt;&amp;nbsp;&lt;/p&gt;
 </t>
         </is>
       </c>
       <c r="G78" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H78" t="inlineStr"/>
       <c r="I78" t="inlineStr"/>
       <c r="J78" t="inlineStr"/>
       <c r="K78" t="inlineStr">
         <is>
           <t>11/03/2022 00:00</t>
         </is>
@@ -5605,51 +5637,51 @@
       </c>
       <c r="Q79" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R79" t="inlineStr"/>
       <c r="S79" t="inlineStr"/>
       <c r="T79" t="inlineStr"/>
       <c r="U79" t="inlineStr"/>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr"/>
       <c r="B80" t="inlineStr">
         <is>
           <t>PROVV ID 146198862 PROCEDURA DI GARA NEGOZIATA TELEMATICA, SENZA PREVIA PUBBLICAZIONE DI UN BANDO DI GARA, AI SENSI DELL’ART. 63 COMMA 2, LETT. A) DEL D.LGS. N. 50/2016, PER L&amp;#39;AFFIDAMENTO DEL SERVIZIO DI ASSISTENZA / PRESTAZIONI DIVERSE DI ASSISTENZA MEDICA PEDIATRICA PRESSO OSPEDALI DI ROVIGO E ADRIA DELL’AZIENDA ULSS 5 POLESANA PER IL PERIODO DI 1 (UNO) ANNO, EVENTUALMENTE RINNOVABILE PER 1 (UNO) ULTERIORE ANNO</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
           <t>Bando</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
-          <t>Pubblicato</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
           <t xml:space="preserve">&lt;p&gt;PROCEDURA DI GARA NEGOZIATA TELEMATICA, SENZA PREVIA PUBBLICAZIONE DI UN BANDO DI GARA, AI SENSI DELL&amp;rsquo;ART. 63 COMMA 2, LETT. A) DEL D.LGS. N. 50/2016, PER L&amp;#39;AFFIDAMENTO DEL SERVIZIO DI ASSISTENZA / PRESTAZIONI DIVERSE DI ASSISTENZA MEDICA PEDIATRICA PRESSO OSPEDALI DI ROVIGO E ADRIA&lt;br /&gt;
 DELL&amp;rsquo;AZIENDA ULSS 5 POLESANA PER IL PERIODO DI 1 (UNO) ANNO, EVENTUALMENTE RINNOVABILE PER 1 (UNO) ULTERIORE ANNO&lt;/p&gt;
 </t>
         </is>
       </c>
       <c r="G80" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H80" t="inlineStr"/>
       <c r="I80" t="inlineStr"/>
       <c r="J80" t="inlineStr"/>
       <c r="K80" t="inlineStr">
         <is>
           <t>07/10/2021 00:00</t>
         </is>
       </c>
       <c r="L80" t="inlineStr">
         <is>
           <t>07/10/2026 00:00</t>
@@ -5665,51 +5697,51 @@
       </c>
       <c r="Q80" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R80" t="inlineStr"/>
       <c r="S80" t="inlineStr"/>
       <c r="T80" t="inlineStr"/>
       <c r="U80" t="inlineStr"/>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr"/>
       <c r="B81" t="inlineStr">
         <is>
           <t>AVVISO PUBBLICO PER AVVIO PROCEDURA URGENTE DI GARA TELEMATICA SOTTOSOGLIA AI SENSI DELL’ART. 36, COMMA 2, LETTERA B) DEL D.LGS. N. 50/2016 E SMI TRAMITE PIATTAFORMA ARIA SINTEL PER L’AFFIDAMENTO DEL “SERVIZIO DI RITIRO, TRASPORTO E CONSEGNA VACCINI E ANTICORPI MONOCLONALI COVID19 PRESSO I PUNTI VACCINALI DELL’AZIENDA ULSS 5 POLESANA PER IL PERIODO DI 5 MESI”.</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
           <t>Bando</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t>Pubblicato</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
           <t xml:space="preserve">&lt;p&gt;&lt;strong&gt;AVVISO PUBBLICO PER AVVIO PROCEDURA URGENTE DI GARA TELEMATICA SOTTOSOGLIA AI SENSI DELL&amp;rsquo;ART. 36, COMMA 2, LETTERA B) DEL D.LGS. N. 50/2016 E SMI TRAMITE PIATTAFORMA ARIA SINTEL PER L&amp;rsquo;AFFIDAMENTO DEL &amp;ldquo;SERVIZIO DI RITIRO, TRASPORTO E CONSEGNA VACCINI E ANTICORPI MONOCLONALI COVID19 PRESSO I PUNTI VACCINALI DELL&amp;rsquo;AZIENDA ULSS 5 POLESANA PER IL PERIODO DI 5 MESI&amp;rdquo;.&lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt;&amp;nbsp;&lt;/p&gt;
 &lt;p&gt;SCADENZA MANIFESTAZIONE INTERESSE: ore 12:00 del 24/09/2021&lt;/p&gt;
 </t>
         </is>
       </c>
       <c r="G81" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H81" t="inlineStr"/>
       <c r="I81" t="inlineStr"/>
       <c r="J81" t="inlineStr"/>
       <c r="K81" t="inlineStr">
         <is>
           <t>17/09/2021 00:00</t>
         </is>
       </c>
       <c r="L81" t="inlineStr">
         <is>
@@ -5726,51 +5758,51 @@
       </c>
       <c r="Q81" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R81" t="inlineStr"/>
       <c r="S81" t="inlineStr"/>
       <c r="T81" t="inlineStr"/>
       <c r="U81" t="inlineStr"/>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr"/>
       <c r="B82" t="inlineStr">
         <is>
           <t>PROCEDURA DI GARA APERTA TELEMATICA, AI SENSI DELL’ART. 60 DEL D.LGS. N. 50/2016, PER L'AFFIDAMENTO DEL SERVIZIO DI ASSISTENZA / PRESTAZIONI DIVERSE DI ASSISTENZA MEDICA PEDIATRICA PRESSO OSPEDALI DI ROVIGO E ADRIA DELL’AZIENDA ULSS 5 POLESANA PER IL PERIODO DI 1 (UNO) ANNO, EVENTUALMENTE RINNOVABILE PER 1 (UNO)  ULTERIORE ANNO CIG 88145837FF</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
           <t>Bando</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
-          <t>Pubblicato</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
           <t xml:space="preserve">&lt;p&gt;&lt;em&gt;ID SINTEL&amp;nbsp;&amp;nbsp;&amp;nbsp; ID&amp;nbsp;&amp;nbsp;141893506&amp;nbsp;&amp;nbsp; &lt;/em&gt;&lt;/p&gt;
 &lt;p&gt;&lt;em&gt;Si rende noto che l&amp;#39;Azienda ULSS 5 Polesana, intende procedere all&amp;rsquo;AFFIDAMENTO DEL SERVIZIO DI ASSISTENZA / PRESTAZIONI DIVERSE DI ASSISTENZA MEDICA PEDIATRICA PRESSO OSPEDALI DI ROVIGO E ADRIA DELL&amp;rsquo;AZIENDA ULSS 5 POLESANA PER IL PERIODO DI 1 (UNO) ANNO, EVENTUALMENTE RINNOVABILE PER 1 (UNO) &amp;nbsp;ULTERIORE ANNO, ai sensi&amp;nbsp; dell&amp;rsquo;articolo&amp;nbsp; 60 del D.lgs. n.50/2016 e s.m.i.&lt;/em&gt;&lt;/p&gt;
 &lt;p&gt;Si invitano pertanto gli operatori economici eventualmente interessati, alla partecipazione alla procedura aperta per l&amp;rsquo;assegnazione della fornitura in oggetto, che sar&amp;agrave; espletata esclusivamente tramite la piattaforma di e-procurement denominata SINTEL della Regione Lombardia (&lt;a href="https://www.ariaspa.it/wps/portal/Aria"&gt;&lt;strong&gt;https://www.ariaspa.it/wps/portal/Aria&lt;/strong&gt;&lt;/a&gt;), a visionare la documentazione ricercando l&amp;rsquo;ID sopradescritto nell&amp;rsquo;area &amp;ldquo;&lt;em&gt;Bandi sulla piattaforma Sintel&lt;/em&gt;&amp;rdquo; al link:&lt;/p&gt;
 &lt;p&gt;https://www.sintel.regione.lombardia.it/eprocdata/sintelSearch.xhtml&lt;/p&gt;
 &lt;p&gt;Le imprese si devono qualificare per l&amp;rsquo;Azienda ULSS n. 5 Polesana&lt;/p&gt;
 &lt;p&gt;Il termine ultimo per la presentazione delle offerte &amp;egrave; indicato sulla piattaforma Sintel&lt;/p&gt;
 &lt;p&gt;Il RUP -&amp;nbsp;Dr. Roberto Banzato&lt;/p&gt;
 </t>
         </is>
       </c>
       <c r="G82" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H82" t="inlineStr"/>
       <c r="I82" t="inlineStr"/>
       <c r="J82" t="inlineStr"/>
       <c r="K82" t="inlineStr">
         <is>
           <t>01/07/2021 17:15</t>
@@ -5791,51 +5823,51 @@
       </c>
       <c r="Q82" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R82" t="inlineStr"/>
       <c r="S82" t="inlineStr"/>
       <c r="T82" t="inlineStr"/>
       <c r="U82" t="inlineStr"/>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr"/>
       <c r="B83" t="inlineStr">
         <is>
           <t>Provv id n° 133216242 affidamento del servizio di trasporto sanitario non urgente sul territorio dell’azienda ulss 5 polesana per il periodo di tre anni eventualmente rinnovabile per ulteriori due</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
           <t>Bando</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t>Pubblicato</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
           <t xml:space="preserve">&lt;p&gt;PROCEDURA DI GARA APERTA TELEMATICA, AI SENSI DELL&amp;rsquo;ART. 60 DEL D.LGS. N. 50/2016, PER L&amp;#39;AFFIDAMENTO DEL SERVIZIO DI TRASPORTO SANITARIO NON URGENTE SUL TERRITORIO DELL&amp;rsquo;AZIENDA ULSS 5 POLESANA PER IL PERIODO DI TRE ANNI EVENTUALMENTE RINNOVABILE PER ULTERIORI DUE CIG 8572247A00&lt;/p&gt;
 &lt;p&gt;ID SINTEL 133216242&lt;/p&gt;
 </t>
         </is>
       </c>
       <c r="G83" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H83" t="inlineStr"/>
       <c r="I83" t="inlineStr"/>
       <c r="J83" t="inlineStr"/>
       <c r="K83" t="inlineStr">
         <is>
           <t>30/12/2020 00:00</t>
         </is>
       </c>
       <c r="L83" t="inlineStr">
         <is>
           <t>30/12/2026 00:00</t>