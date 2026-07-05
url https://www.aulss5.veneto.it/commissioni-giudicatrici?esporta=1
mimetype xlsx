--- v1 (2026-05-20)
+++ v2 (2026-07-05)
@@ -526,72 +526,80 @@
           <t>Soglia art. 35</t>
         </is>
       </c>
       <c r="R1" t="inlineStr">
         <is>
           <t>Riferimento</t>
         </is>
       </c>
       <c r="S1" t="inlineStr">
         <is>
           <t>Indirizzo</t>
         </is>
       </c>
       <c r="T1" t="inlineStr">
         <is>
           <t>Telefono</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>Email</t>
         </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="inlineStr"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>A198-02</t>
+        </is>
+      </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>A198.02 Procedura di gara aperta ai sensi dell'art. 71 D.Lgs. 36/2023 del servizio di Direzione Lavori e di Coordinamento per la sicurezza in fase di esecuzione dei lavori di adeguamento sismico ed antincendio dell'Ospedale di Rovigo mediante appalto integrato CUP: B19J19000220002</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>In Gestione</t>
         </is>
       </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t>UOC Servizi Tecnici e Patrimoniali</t>
+        </is>
+      </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;In calce il link da cui poter scaricare la documentazione di gara inerente la procedura aperta pubblicata sul portale Sintel di Aria S.p.A.&lt;/p&gt;
-[...2 lines deleted...]
-</t>
+          <t>&lt;p&gt;In calce il link da cui poter scaricare la documentazione di gara inerente la procedura aperta pubblicata sul portale Sintel di Aria S.p.A.&lt;/p&gt;
+&lt;p&gt; &lt;/p&gt;
+&lt;p&gt;&lt;a href="https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=210381932" target="_blank" rel="nofollow"&gt;https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=210381932&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H2" t="inlineStr"/>
       <c r="I2" t="inlineStr"/>
       <c r="J2" t="inlineStr"/>
       <c r="K2" t="inlineStr">
         <is>
           <t>13/10/2025 00:00</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t>13/10/2030 00:00</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>23/12/2025 17:00</t>
         </is>
       </c>
@@ -606,281 +614,308 @@
       <c r="R2" t="inlineStr"/>
       <c r="S2" t="inlineStr"/>
       <c r="T2" t="inlineStr"/>
       <c r="U2" t="inlineStr"/>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr"/>
       <c r="B3" t="inlineStr">
         <is>
           <t>AVVISO DI PUBBLICAZIONE PROCEDURA DI GARA APERTA TELEMATICA, AI SENSI DELL’ART. 71 DEL D.LGS. N. 36/2023 PER L’AFFIDAMENTO DI SERVIZI DI ASSISTENZA MEDICA PER LE UU.OO.CC PRONTO SOCCORSO, GINECOLOGIA, ANESTESIA E RIANIMAZIONE, NEFROLOGIA E DIALISI E UROLOGIA DELLE SEDI OSPEDALIERE DELL’AZIENDA ULSS 5 POLESANA PER IL PERIODO DI UN ANNO, SUDDIVISO IN 5 LOTTI.</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t xml:space="preserve">&lt;p&gt;&lt;span style="font-size:11pt"&gt;&lt;span style="font-family:Calibri,sans-serif"&gt;&lt;span style="color:black"&gt;&lt;strong&gt;&lt;span style="font-size:12.0pt"&gt;AVVISO DI PUBBLICAZIONE&lt;/span&gt;&lt;/strong&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
-&lt;p style="text-align:justify"&gt;&lt;span style="font-size:11pt"&gt;&lt;span style="font-family:Calibri,sans-serif"&gt;&lt;span style="color:black"&gt;&lt;strong&gt;&lt;span dir="ltr" lang="EN-US" style="font-size:12.0pt"&gt;PROCEDURA DI GARA APERTA TELEMATICA, AI SENSI DELL&amp;rsquo;ART. 71 DEL D.LGS. N. 36/2023 PER L&amp;rsquo;AFFIDAMENTO DI SERVIZI DI ASSISTENZA MEDICA PER LE UU.OO.CC PRONTO SOCCORSO, GINECOLOGIA, ANESTESIA E RIANIMAZIONE, NEFROLOGIA E DIALISI E UROLOGIA DELLE SEDI OSPEDALIERE DELL&amp;rsquo;AZIENDA ULSS 5 POLESANA PER IL PERIODO DI UN ANNO, SUDDIVISO IN 5 LOTTI.&lt;/span&gt;&lt;/strong&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
+&lt;p style="text-align:justify"&gt;&lt;span style="font-size:11pt"&gt;&lt;span style="font-family:Calibri,sans-serif"&gt;&lt;span style="color:black"&gt;&lt;strong&gt;&lt;span dir="ltr" lang="EN-US" style="font-size:12.0pt"&gt;PROCEDURA DI GARA APERTA TELEMATICA, AI SENSI DELL’ART. 71 DEL D.LGS. N. 36/2023 PER L’AFFIDAMENTO DI SERVIZI DI ASSISTENZA MEDICA PER LE UU.OO.CC PRONTO SOCCORSO, GINECOLOGIA, ANESTESIA E RIANIMAZIONE, NEFROLOGIA E DIALISI E UROLOGIA DELLE SEDI OSPEDALIERE DELL’AZIENDA ULSS 5 POLESANA PER IL PERIODO DI UN ANNO, SUDDIVISO IN 5 LOTTI.&lt;/span&gt;&lt;/strong&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
 &lt;p&gt;&lt;span style="font-size:11pt"&gt;&lt;span style="font-family:Calibri,sans-serif"&gt;&lt;span style="color:black"&gt;&lt;strong&gt;&lt;span dir="ltr" lang="EN-US" style="font-size:12.0pt"&gt;Lotto 1: CIG B7F0DA21FC &lt;/span&gt;&lt;/strong&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
 &lt;p&gt;&lt;span style="font-size:11pt"&gt;&lt;span style="font-family:Calibri,sans-serif"&gt;&lt;span style="color:black"&gt;&lt;strong&gt;&lt;span dir="ltr" lang="EN-US" style="font-size:12.0pt"&gt;Lotto 2: CIG B7F0DA32CF&lt;/span&gt;&lt;/strong&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
 &lt;p&gt;&lt;span style="font-size:11pt"&gt;&lt;span style="font-family:Calibri,sans-serif"&gt;&lt;span style="color:black"&gt;&lt;strong&gt;&lt;span dir="ltr" lang="EN-US" style="font-size:12.0pt"&gt;Lotto 3: CIG B7F0DA43A2&lt;/span&gt;&lt;/strong&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
 &lt;p&gt;&lt;span style="font-size:11pt"&gt;&lt;span style="font-family:Calibri,sans-serif"&gt;&lt;span style="color:black"&gt;&lt;strong&gt;&lt;span dir="ltr" lang="EN-US" style="font-size:12.0pt"&gt;Lotto 4: CIG B7F0DA5475&lt;/span&gt;&lt;/strong&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
 &lt;p&gt;&lt;span style="font-size:11pt"&gt;&lt;span style="font-family:Calibri,sans-serif"&gt;&lt;span style="color:black"&gt;&lt;strong&gt;&lt;span dir="ltr" lang="EN-US" style="font-size:12.0pt"&gt;Lotto 5: CIG B7F0DA6548&lt;/span&gt;&lt;/strong&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
 &lt;h5 style="text-align:justify"&gt;&lt;span style="font-size:13pt"&gt;&lt;span style="font-family:Garamond,serif"&gt;&lt;em&gt;&lt;span style="color:black"&gt;&lt;u&gt;ID SINTEL 206027098&lt;/u&gt;&lt;/span&gt;&lt;/em&gt;&lt;/span&gt;&lt;/span&gt;&lt;/h5&gt;
-&lt;p&gt;&lt;span style="font-size:13pt"&gt;&lt;span style="font-family:Garamond,serif"&gt;&lt;em&gt;&lt;span style="font-size:12.0pt"&gt;Si rende noto che l&amp;#39;Azienda ULSS 5 Polesana, intende procedere all&amp;rsquo;AFFIDAMENTO DI &lt;/span&gt;&lt;span dir="ltr" lang="X-NONE" style="font-size:12.0pt"&gt;SERVIZI DI ASSISTENZA MEDICA PER LE UU.OO.CC PRONTO SOCCORSO, GINECOLOGIA, ANESTESIA E RIANIMAZIONE, NEFROLOGIA E DIALISI E UROLOGIA DELLE SEDI OSPEDALIERE DELL&amp;rsquo;AZIENDA ULSS 5 POLESANA&lt;/span&gt;&lt;span style="font-size:12.0pt"&gt;, SUDDIVISO IN 5 LOTTI, &lt;/span&gt;&lt;span style="font-size:12.0pt"&gt;ai sensi dell&amp;rsquo;articolo 71 del D.Lgs. n. 36/2023.&lt;/span&gt;&lt;/em&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
-[...1 lines deleted...]
-&lt;p style="text-align:justify"&gt;&lt;span style="font-size:11pt"&gt;&lt;span style="font-family:Calibri,sans-serif"&gt;&lt;span style="color:black"&gt;&lt;span style="font-size:12.0pt"&gt;Si invitano pertanto gli operatori economici eventualmente interessati, alla partecipazione alla procedura aperta per l&amp;rsquo;assegnazione della fornitura in oggetto, che sar&amp;agrave; espletata esclusivamente tramite la piattaforma di e-procurement denominata SINTEL della Regione Lombardia (&lt;/span&gt;&lt;a href="https://www.ariaspa.it/wps/portal/Aria" style="color:#0563c1; text-decoration:underline"&gt;&lt;strong&gt;&lt;span dir="ltr" lang="IT"&gt;https://www.ariaspa.it/wps/portal/Aria&lt;/span&gt;&lt;/strong&gt;&lt;/a&gt;&lt;span style="font-size:12.0pt"&gt;), a visionare la documentazione ricercando l&amp;rsquo;ID sopradescritto nell&amp;rsquo;area &amp;ldquo;&lt;em&gt;Bandi sulla piattaforma Sintel&lt;/em&gt;&amp;rdquo; al link:&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;&lt;span style="font-size:13pt"&gt;&lt;span style="font-family:Garamond,serif"&gt;&lt;em&gt;&lt;span style="font-size:12.0pt"&gt;Si rende noto che l'Azienda ULSS 5 Polesana, intende procedere all’AFFIDAMENTO DI &lt;/span&gt;&lt;span dir="ltr" lang="X-NONE" style="font-size:12.0pt"&gt;SERVIZI DI ASSISTENZA MEDICA PER LE UU.OO.CC PRONTO SOCCORSO, GINECOLOGIA, ANESTESIA E RIANIMAZIONE, NEFROLOGIA E DIALISI E UROLOGIA DELLE SEDI OSPEDALIERE DELL’AZIENDA ULSS 5 POLESANA&lt;/span&gt;&lt;span style="font-size:12.0pt"&gt;, SUDDIVISO IN 5 LOTTI, &lt;/span&gt;&lt;span style="font-size:12.0pt"&gt;ai sensi dell’articolo 71 del D.Lgs. n. 36/2023.&lt;/span&gt;&lt;/em&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
+&lt;p style="text-align:justify"&gt; &lt;/p&gt;
+&lt;p style="text-align:justify"&gt;&lt;span style="font-size:11pt"&gt;&lt;span style="font-family:Calibri,sans-serif"&gt;&lt;span style="color:black"&gt;&lt;span style="font-size:12.0pt"&gt;Si invitano pertanto gli operatori economici eventualmente interessati, alla partecipazione alla procedura aperta per l’assegnazione della fornitura in oggetto, che sarà espletata esclusivamente tramite la piattaforma di e-procurement denominata SINTEL della Regione Lombardia (&lt;/span&gt;&lt;a href="https://www.ariaspa.it/wps/portal/Aria" style="color:#0563c1; text-decoration:underline"&gt;&lt;strong&gt;&lt;span dir="ltr" lang="IT"&gt;https://www.ariaspa.it/wps/portal/Aria&lt;/span&gt;&lt;/strong&gt;&lt;/a&gt;&lt;span style="font-size:12.0pt"&gt;), a visionare la documentazione ricercando l’ID sopradescritto nell’area “&lt;em&gt;Bandi sulla piattaforma Sintel&lt;/em&gt;” al link:&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
 &lt;p style="text-align:justify"&gt;&lt;span style="font-size:11pt"&gt;&lt;span style="font-family:Calibri,sans-serif"&gt;&lt;span style="color:black"&gt;&lt;span style="color:#0563c1"&gt;&lt;u&gt;&lt;span style="font-size:12.0pt"&gt;https://www.sintel.regione.lombardia.it/eprocdata/sintelSearch.xhtml&lt;/span&gt;&lt;/u&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
-&lt;p style="text-align:justify"&gt;&lt;span style="font-size:11pt"&gt;&lt;span style="font-family:Calibri,sans-serif"&gt;&lt;span style="color:black"&gt;&lt;span style="font-size:12.0pt"&gt;Le imprese si devono qualificare per l&amp;rsquo;Azienda ULSS n. 5 Polesana &lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
-[...4 lines deleted...]
-&lt;p&gt;&lt;span style="font-size:11pt"&gt;&lt;span style="font-family:Calibri,sans-serif"&gt;&lt;span style="color:black"&gt;&lt;strong&gt;&lt;span dir="ltr" lang="EN-US" style="font-size:10.0pt"&gt;&amp;nbsp;Il Dirigente Sostituto UOC&amp;nbsp; &amp;nbsp;&lt;/span&gt;&lt;/strong&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;span style="font-size:11pt"&gt;&lt;span style="font-family:Calibri,sans-serif"&gt;&lt;span style="color:black"&gt;&lt;strong&gt;&lt;span dir="ltr" lang="EN-US" style="font-size:10.0pt"&gt;Dott. Andrea Orlandin&lt;/span&gt;&lt;/strong&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
+&lt;p style="text-align:justify"&gt;&lt;span style="font-size:11pt"&gt;&lt;span style="font-family:Calibri,sans-serif"&gt;&lt;span style="color:black"&gt;&lt;span style="font-size:12.0pt"&gt;Le imprese si devono qualificare per l’Azienda ULSS n. 5 Polesana &lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
+&lt;p style="margin-left:192px; text-align:justify"&gt; &lt;/p&gt;
+&lt;p&gt;&lt;span style="font-size:11pt"&gt;&lt;span style="font-family:Calibri,sans-serif"&gt;&lt;span style="color:black"&gt;&lt;u&gt;&lt;span style="font-size:12.0pt"&gt;Il termine ultimo per la presentazione delle offerte è indicato sulla piattaforma Sintel&lt;/span&gt;&lt;/u&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
+&lt;p style="text-align:justify"&gt; &lt;/p&gt;
+&lt;p&gt;&lt;span style="font-size:11pt"&gt;&lt;span style="font-family:Calibri,sans-serif"&gt;&lt;span style="color:black"&gt;&lt;span dir="ltr" lang="EN-US" style="font-size:12.0pt"&gt;Per il RUP   &lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;span style="font-size:11pt"&gt;&lt;span style="font-family:Calibri,sans-serif"&gt;&lt;span style="color:black"&gt;&lt;span dir="ltr" lang="EN-US" style="font-size:12.0pt"&gt;Dr. Pier Luigi Serafini &lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;&lt;span style="font-size:11pt"&gt;&lt;span style="font-family:Calibri,sans-serif"&gt;&lt;span style="color:black"&gt;&lt;strong&gt;&lt;span dir="ltr" lang="EN-US" style="font-size:10.0pt"&gt; Il Dirigente Sostituto UOC   &lt;/span&gt;&lt;/strong&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;span style="font-size:11pt"&gt;&lt;span style="font-family:Calibri,sans-serif"&gt;&lt;span style="color:black"&gt;&lt;strong&gt;&lt;span dir="ltr" lang="EN-US" style="font-size:10.0pt"&gt;Dott. Andrea Orlandin&lt;/span&gt;&lt;/strong&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
 </t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>206027098</t>
         </is>
       </c>
       <c r="I3" t="inlineStr"/>
       <c r="J3" t="inlineStr"/>
       <c r="K3" t="inlineStr">
         <is>
           <t>11/08/2025 00:00</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
           <t>11/08/2030 00:00</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
           <t>25/08/2025 13:00</t>
         </is>
       </c>
       <c r="P3" t="n">
         <v>0</v>
       </c>
       <c r="Q3" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R3" t="inlineStr"/>
       <c r="S3" t="inlineStr"/>
       <c r="T3" t="inlineStr"/>
       <c r="U3" t="inlineStr"/>
     </row>
     <row r="4">
-      <c r="A4" t="inlineStr"/>
+      <c r="A4" t="inlineStr">
+        <is>
+          <t>prov 2025</t>
+        </is>
+      </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>Avviso di pubblicazione di procedura aperta telematica , ai sensi dell’art. 71 del D.lgs 36/2023 e su piattaforma telematica ARIA – SINTEL, per l’affidamento del servizio di manutenzione degli automezzi del parco dell’Azienda Ulss 5 Polesana per la durata di 36 mesi, eventualmente rinnovabile di ulteriori 12 mesi suddiviso in n. 3 lotti territoriali. Lotto n. 1 – CIG B7A6B62551 -  Lotto n. 2 – CIG B7A6B63624 -  Lotto n. 3 – CIG B7A6B646F7.</t>
+          <t>Avviso di pubblicazione di procedura aperta telematica , ai sensi dell’art. 71 del D.lgs 36/2023 e su piattaforma telematica ARIA – SINTEL, per l’affidamento del servizio di manutenzione degli automezzi del parco dell’Azienda Ulss 5 Polesana per la durata di 36 mesi, eventualmente rinnovabile di ulteriori 12 mesi suddiviso in n. 3 lotti territoriali. Lotto n. 1 – CIG B7A6B62551 - Lotto n. 2 – CIG B7A6B63624 - Lotto n. 3 – CIG B7A6B646F7.</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>Avviso</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span style="font-size:11pt"&gt;&lt;span style="font-family:Calibri,"&gt;&lt;span style="font-size:14.0pt"&gt;&lt;span style="color:#212529"&gt;In calce il link da cui poter scaricare la documentazione di gara pubblicata sul portale Sintel di Aria S.p.A.:&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
-[...1 lines deleted...]
-</t>
+          <t>&lt;p&gt;&lt;span style="font-size: 11pt;"&gt;&lt;span style="font-family: Calibri,;"&gt;&lt;span style="font-size: 14.0pt;"&gt;&lt;span style="color: #212529;"&gt;In calce il link da cui poter scaricare la documentazione di gara pubblicata sul portale Sintel di Aria S.p.A.:&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;&lt;a href="http://In calce il link da cui poter scaricare la documentazione di gara pubblicata sul portale Sintel di Aria S.p.A. https" rel="nofollow noopener noreferrer"&gt;&lt;span style="font-size: 11pt;"&gt;&lt;span style="font-family: Calibri,;"&gt;&lt;span style="font-size: 14.0pt;"&gt;https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=204189731&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t>204189731</t>
         </is>
       </c>
       <c r="I4" t="inlineStr"/>
       <c r="J4" t="inlineStr">
         <is>
-          <t>B7A6B62551 - B7A6B63624 - B7A6B646F7</t>
+          <t>B7A6B62551,B7A6B63624,B7A6B646F7</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
           <t>16/07/2025 00:00</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
           <t>16/07/2030 00:00</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
           <t>26/08/2025 15:00</t>
         </is>
       </c>
       <c r="P4" t="n">
         <v>0</v>
       </c>
       <c r="Q4" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R4" t="inlineStr"/>
       <c r="S4" t="inlineStr"/>
       <c r="T4" t="inlineStr"/>
       <c r="U4" t="inlineStr"/>
     </row>
     <row r="5">
-      <c r="A5" t="inlineStr"/>
+      <c r="A5" t="inlineStr">
+        <is>
+          <t>A198-01</t>
+        </is>
+      </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>A198-01 Indizione della procedura di gara aperta ai sensi dell'art. 71 D.Lgs 36/2023 per l'affidamento della progettazione esecutiva ed i lavori di adeguamento sismico ed antincendio dell'Ospedale di Rovigo mediante appalto integrato</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
+      <c r="E5" t="inlineStr">
+        <is>
+          <t>UOC Servizi Tecnici e Patrimoniali</t>
+        </is>
+      </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;In calce il link da cui poter scaricare la documentazione di gara inerente la procedura aperta pubblicata sul portale Sintel di Aria S.p.A.&lt;/p&gt;
+          <t>&lt;p&gt;In calce il link da cui poter scaricare la documentazione di gara inerente la procedura aperta pubblicata sul portale Sintel di Aria S.p.A.&lt;/p&gt;
 &lt;p&gt;https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=204550601&lt;/p&gt;
 &lt;p&gt;Si precisa che gli elaborati progettuali sono consultabili mediante accesso a link Drive inserito nel Disciplinare di gara&lt;/p&gt;
-&lt;p&gt;&amp;nbsp;&lt;/p&gt;
-</t>
+&lt;p&gt; &lt;/p&gt;</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H5" t="inlineStr"/>
       <c r="I5" t="inlineStr"/>
       <c r="J5" t="inlineStr">
         <is>
           <t>B78B66AC37</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
           <t>07/07/2025 00:00</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
           <t>07/07/2030 00:00</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
           <t>15/09/2025 09:00</t>
         </is>
       </c>
       <c r="O5" t="inlineStr">
         <is>
           <t>11/02/2026</t>
         </is>
       </c>
       <c r="P5" t="n">
         <v>0</v>
       </c>
       <c r="Q5" t="inlineStr">
         <is>
           <t>Sopra</t>
         </is>
       </c>
       <c r="R5" t="inlineStr"/>
       <c r="S5" t="inlineStr"/>
       <c r="T5" t="inlineStr"/>
       <c r="U5" t="inlineStr"/>
     </row>
     <row r="6">
-      <c r="A6" t="inlineStr"/>
+      <c r="A6" t="inlineStr">
+        <is>
+          <t>A287</t>
+        </is>
+      </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>A287 Indizione procedura negoziata per affidamento dei lavori di manutenzione sugli immobili, opere da fabbro e falegname, anno 2025</t>
+          <t>Procedura negoziata per affidamento dei lavori di manutenzione sugli immobili, opere da fabbro e falegname, anno 2025</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
+      <c r="E6" t="inlineStr">
+        <is>
+          <t>UOC Servizi Tecnici e Patrimoniali</t>
+        </is>
+      </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;Al presente link &amp;egrave; possibile scaricare la documentazione inerente la procedura di gara lanciata nella piattaforma Sintel di Aria S.p.A.:&lt;/p&gt;
-[...1 lines deleted...]
-</t>
+          <t>&lt;p&gt;Al presente link è possibile scaricare la documentazione inerente la procedura di gara lanciata nella piattaforma Sintel di Aria S.p.A.:&lt;/p&gt;
+&lt;p&gt;&lt;a href="https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=199931871" target="_blank" rel="nofollow"&gt;https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=199931871&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="H6" t="inlineStr"/>
+      <c r="H6" t="inlineStr">
+        <is>
+          <t>199931871</t>
+        </is>
+      </c>
       <c r="I6" t="inlineStr"/>
-      <c r="J6" t="inlineStr"/>
+      <c r="J6" t="inlineStr">
+        <is>
+          <t>B67C8FCD08</t>
+        </is>
+      </c>
       <c r="K6" t="inlineStr">
         <is>
           <t>05/03/2025 00:00</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
           <t>05/03/2030 00:00</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
           <t>05/05/2025 11:00</t>
         </is>
       </c>
       <c r="O6" t="inlineStr">
         <is>
           <t>28/05/2025</t>
         </is>
       </c>
       <c r="P6" t="n">
         <v>0</v>
       </c>
       <c r="Q6" t="inlineStr">
         <is>
@@ -920,1781 +955,1782 @@
       <c r="J7" t="inlineStr"/>
       <c r="K7" t="inlineStr">
         <is>
           <t>14/10/2024 00:00</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
           <t>14/10/2029 00:00</t>
         </is>
       </c>
       <c r="P7" t="n">
         <v>0</v>
       </c>
       <c r="Q7" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R7" t="inlineStr"/>
       <c r="S7" t="inlineStr"/>
       <c r="T7" t="inlineStr"/>
       <c r="U7" t="inlineStr"/>
     </row>
     <row r="8">
-      <c r="A8" t="inlineStr"/>
+      <c r="A8" t="inlineStr">
+        <is>
+          <t>prov 2024</t>
+        </is>
+      </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>C122 Indizione procedura negoziata ai sensi art. 50 co. 1 lett. e) D.Lgs 36/2023 da espletarsi in piattaforma ARIA Sintel relativa al servizio annuale di movimentazione carichi interni e traslochi arredi e mobili Azienda ULSS 5 Polesana</t>
+          <t>Avviso di pubblicazione di procedura aperta telematica, ai sensi dell’art. 71 del D.lgs 36/2023 e su piattaforma telematica ARIA – SINTEL, lotto unico, per l’affidamento del servizio di recupero di cani e gatti vaganti e altri piccoli animali da cortile vaganti su pubblica via sul territorio di Rovigo e provincia e pulizia box e recinti Canile Sanitario periodo di tre anni eventualmente rinnovabile per ulteriori due anni CIG B35A75FB0F - ID N. 190494203</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>Asta</t>
+          <t>Avviso</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
-      <c r="F8" t="inlineStr"/>
+      <c r="E8" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato, Economato e Gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F8" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;&lt;span style="font-size: 16px;"&gt;Avviso di pubblicazione di procedura aperta telematica , ai sensi dell’art. 71 del D.lgs 36/2023 e su piattaforma telematica ARIA – SINTEL, lotto unico, per l’affidamento del servizio di recupero di cani e gatti vaganti e altri piccoli animali da cortile vaganti su pubblica via sul territorio di Rovigo e provincia e pulizia box e recinti Canile Sanitario periodo di tre anni eventualmente rinnovabile per ulteriori due anni CIG B35A75FB0F - ID N. 190494203&lt;/span&gt;&lt;/strong&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="G8" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="H8" t="inlineStr"/>
+      <c r="H8" t="inlineStr">
+        <is>
+          <t>190494203</t>
+        </is>
+      </c>
       <c r="I8" t="inlineStr"/>
-      <c r="J8" t="inlineStr"/>
+      <c r="J8" t="inlineStr">
+        <is>
+          <t>B35A75FB0F</t>
+        </is>
+      </c>
       <c r="K8" t="inlineStr">
         <is>
-          <t>04/09/2024 00:00</t>
+          <t>10/10/2024 00:00</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
-          <t>04/09/2029 00:00</t>
+          <t>10/10/2029 00:00</t>
+        </is>
+      </c>
+      <c r="M8" t="inlineStr">
+        <is>
+          <t>18/11/2024 15:00</t>
+        </is>
+      </c>
+      <c r="O8" t="inlineStr">
+        <is>
+          <t>12/03/2025</t>
         </is>
       </c>
       <c r="P8" t="n">
         <v>0</v>
       </c>
       <c r="Q8" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R8" t="inlineStr"/>
       <c r="S8" t="inlineStr"/>
       <c r="T8" t="inlineStr"/>
       <c r="U8" t="inlineStr"/>
     </row>
     <row r="9">
-      <c r="A9" t="inlineStr"/>
+      <c r="A9" t="inlineStr">
+        <is>
+          <t>prov 2024</t>
+        </is>
+      </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>FORNITURA di n. 1 Ecografo per la U.O.C. Neurologia del Presidio Ospedaliero di Rovigo dell'Azienda ULSS 5 Polesana</t>
+          <t>AVVISO PUBBLICO - INDAGINE DI MERCATO PER L’INDIVIDUAZIONE DI OPERATORI ECONOMICI PER L’AFFIDAMENTO DEI SERVIZI DIURNI E RESIDENZIALI PER PERSONE CON DISABILITÀ E RIDOTTA AUTONOMIA PSICHICA PRESSO N. 7 GRUPPI APPARTAMENTO DELL’AZIENDA ULSS 5 PER IL PERIODO DI 24 MESI, EVENTUALMENTE RINNOVABILE PER ULTERIORI 10 MESI, DISTRETTO 1 DI ROVIGO</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>Asta</t>
+          <t>Avviso</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>Scaduto</t>
-[...2 lines deleted...]
-      <c r="F9" t="inlineStr"/>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="E9" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato, Economato e Gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F9" t="inlineStr">
+        <is>
+          <t>&lt;div class="WordSection1"&gt;
+ &lt;h1 style="margin-left: 7px;"&gt;&lt;span style="font-size: 16px;"&gt;&lt;span style="font-family: Arial,Helvetica,sans-serif;"&gt;AVVISO PUBBLICO - INDAGINE DI MERCATO PER L’INDIVIDUAZIONE DI OPERATORI ECONOMICI PER L’AFFIDAMENTO DEI SERVIZI DIURNI E RESIDENZIALI PER PERSONE CON DISABILITÀ E RIDOTTA AUTONOMIA PSICHICA PRESSO N. 7 GRUPPI APPARTAMENTO DELL’AZIENDA ULSS 5 PER IL PERIODO DI 24 MESI, EVENTUALMENTE RINNOVABILE PER ULTERIORI 10 MESI, DISTRETTO 1 DI ROVIGO &lt;/span&gt;&lt;/span&gt;&lt;/h1&gt;
+ &lt;h1 style="margin-left: 7px;"&gt;&lt;span style="font-size: 16px;"&gt;&lt;strong&gt;Termine presentazione manifestazione di interesse: 05/10/2024&lt;/strong&gt;&lt;/span&gt;&lt;/h1&gt;
+&lt;/div&gt;</t>
+        </is>
+      </c>
       <c r="G9" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
-          <t>182991855</t>
+          <t>191834617</t>
         </is>
       </c>
       <c r="I9" t="inlineStr"/>
       <c r="J9" t="inlineStr">
         <is>
-          <t>B16F0B72F4</t>
+          <t>B42D8E96D1</t>
         </is>
       </c>
       <c r="K9" t="inlineStr">
         <is>
-          <t>29/04/2024 00:00</t>
+          <t>20/09/2024 12:00</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
-          <t>29/04/2029 00:00</t>
+          <t>01/01/2030 12:00</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t>20/05/2024 00:00</t>
+          <t>02/12/2024 15:00</t>
         </is>
       </c>
       <c r="P9" t="n">
         <v>0</v>
       </c>
       <c r="Q9" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R9" t="inlineStr"/>
       <c r="S9" t="inlineStr"/>
       <c r="T9" t="inlineStr"/>
       <c r="U9" t="inlineStr"/>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr"/>
       <c r="B10" t="inlineStr">
         <is>
-          <t>AVVISO DI PUBBLICAZIONE PROCEDURA DI GARA APERTA TELEMATICA, AI SENSI DELL’ART. 71 DEL D.LGS. N. 36/2023 PER LA FORNITURA DI UN SISTEMA DIAGNOSTICO, COMPRENSIVO DI REAGENTI E MATERIALI DI CONSUMO PER L'ESECUZIONE DI INDAGINI IMMUNOISTOCHIMICHE E DI IBRIDAZIONE IN SITU PER DIAGNOSTICA MORFO FUNZIONALE E PER L'INDIVIDUAZIONE DI PARAMETRI PROGNOSTICO PREDITTIVI, SUDDIVISA IN DUE LOTTI, PER LA UOC ANATOMIA PATOLOGICA, PER IL PERIODO DI 36 MESI, EVENTUALMENTE RINNOVABILE PER ULTERIORI 24 MESI.Sintel ID 176436100</t>
+          <t>C122 Indizione procedura negoziata ai sensi art. 50 co. 1 lett. e) D.Lgs 36/2023 da espletarsi in piattaforma ARIA Sintel relativa al servizio annuale di movimentazione carichi interni e traslochi arredi e mobili Azienda ULSS 5 Polesana</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>Scaduto</t>
-[...21 lines deleted...]
-      </c>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="F10" t="inlineStr"/>
       <c r="G10" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H10" t="inlineStr"/>
       <c r="I10" t="inlineStr"/>
       <c r="J10" t="inlineStr"/>
       <c r="K10" t="inlineStr">
         <is>
-          <t>21/11/2023 00:00</t>
+          <t>04/09/2024 00:00</t>
         </is>
       </c>
       <c r="L10" t="inlineStr">
         <is>
-          <t>21/11/2028 00:00</t>
-[...4 lines deleted...]
-          <t>18/01/2024 15:00</t>
+          <t>04/09/2029 00:00</t>
         </is>
       </c>
       <c r="P10" t="n">
         <v>0</v>
       </c>
       <c r="Q10" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R10" t="inlineStr"/>
       <c r="S10" t="inlineStr"/>
       <c r="T10" t="inlineStr"/>
       <c r="U10" t="inlineStr"/>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr"/>
       <c r="B11" t="inlineStr">
         <is>
-          <t xml:space="preserve">Avviso pubblico per l’avvio della procedura sottosoglia, ai sensi dell’art. 50 c. 1 lett. b) del D.Lgs 36/2023 tramite piattaforma Sintel di Aria Spa, per la fornitura di custom pack per oculistica suddivisa in 3 lotti, per il periodo di 12 mesi, eventualmente prorogabile per ulteriori 3 mesi. </t>
+          <t>FORNITURA di n. 1 Ecografo per la U.O.C. Neurologia del Presidio Ospedaliero di Rovigo dell'Azienda ULSS 5 Polesana</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="F11" t="inlineStr">
-[...5 lines deleted...]
-      </c>
+      <c r="F11" t="inlineStr"/>
       <c r="G11" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="H11" t="inlineStr"/>
+      <c r="H11" t="inlineStr">
+        <is>
+          <t>182991855</t>
+        </is>
+      </c>
       <c r="I11" t="inlineStr"/>
-      <c r="J11" t="inlineStr"/>
+      <c r="J11" t="inlineStr">
+        <is>
+          <t>B16F0B72F4</t>
+        </is>
+      </c>
       <c r="K11" t="inlineStr">
         <is>
-          <t>07/11/2023 00:00</t>
+          <t>29/04/2024 00:00</t>
         </is>
       </c>
       <c r="L11" t="inlineStr">
         <is>
-          <t>07/11/2028 00:00</t>
+          <t>29/04/2029 00:00</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t>21/11/2023 23:59</t>
+          <t>20/05/2024 00:00</t>
         </is>
       </c>
       <c r="P11" t="n">
         <v>0</v>
       </c>
       <c r="Q11" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R11" t="inlineStr"/>
       <c r="S11" t="inlineStr"/>
       <c r="T11" t="inlineStr"/>
       <c r="U11" t="inlineStr"/>
     </row>
     <row r="12">
-      <c r="A12" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="A12" t="inlineStr"/>
       <c r="B12" t="inlineStr">
         <is>
-          <t>A252 Procedura negoziata per la realizzazione mediante Accordo Quadro di lavori di minuta manutenzione anno 2024</t>
+          <t>AVVISO DI PUBBLICAZIONE PROCEDURA DI GARA APERTA TELEMATICA, AI SENSI DELL’ART. 71 DEL D.LGS. N. 36/2023 PER LA FORNITURA DI UN SISTEMA DIAGNOSTICO, COMPRENSIVO DI REAGENTI E MATERIALI DI CONSUMO PER L'ESECUZIONE DI INDAGINI IMMUNOISTOCHIMICHE E DI IBRIDAZIONE IN SITU PER DIAGNOSTICA MORFO FUNZIONALE E PER L'INDIVIDUAZIONE DI PARAMETRI PROGNOSTICO PREDITTIVI, SUDDIVISA IN DUE LOTTI, PER LA UOC ANATOMIA PATOLOGICA, PER IL PERIODO DI 36 MESI, EVENTUALMENTE RINNOVABILE PER ULTERIORI 24 MESI.Sintel ID 176436100</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>Aggiudicato</t>
-[...2 lines deleted...]
-      <c r="F12" t="inlineStr"/>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;&lt;strong&gt;AVVISO DI PUBBLICAZIONE&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;PROCEDURA DI GARA APERTA TELEMATICA, AI SENSI DELL’ART. 71 DEL D.LGS. N. 36/2023 PER LA FORNITURA DI UN SISTEMA DIAGNOSTICO, COMPRENSIVO DI REAGENTI E MATERIALI DI CONSUMO PER L'ESECUZIONE DI INDAGINI IMMUNOISTOCHIMICHE E DI IBRIDAZIONE IN SITU PER DIAGNOSTICA MORFO FUNZIONALE E PER L'INDIVIDUAZIONE DI PARAMETRI PROGNOSTICO PREDITTIVI, SUDDIVISA IN DUE LOTTI, PER LA UOC ANATOMIA PATOLOGICA, PER IL PERIODO DI 36 MESI, EVENTUALMENTE RINNOVABILE PER ULTERIORI 24 MESI&lt;/strong&gt;&lt;strong&gt;. &lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;Sintel ID n. 176436100&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;Si rende noto che l'Azienda ULSS 5 Polesana, intende procedere, ai sensi dell’articolo ai sensi dell’art. 71 del D.lgs n. 36/2023 all’affidamento della fornitura di un sistema diagnostico, comprensivo di reagenti e materiali di consumo per l'esecuzione di indagini immunoistochimiche e di ibridazione in situ per diagnostica morfo funzionale e per l'individuazione di parametri prognostico predittivi, suddivisa in due lotti, per la UOC Anatomia Patologica dell’Azienda Ulss 5 Polesana, per il periodo di 36 mesi, eventualmente rinnovabili per ulteriori 24 mesi ed eventuale opzione di proroga di 6 mesi.&lt;/p&gt;
+&lt;p&gt;Lotto 1 – Tests ancillari morfo-Funzionali CIG A02E3E0140 CPV 33124110-9&lt;/p&gt;
+&lt;p&gt;Lotto 2 – Tests prognostico-predittivi CIG A02E40716F CPV 33124110-9&lt;/p&gt;
+&lt;p&gt;L’importo complessivo triennale a base d’asta Iva non compresa e Oneri DUVRI non compresi è:&lt;/p&gt;
+&lt;p&gt;Lotto 1 – Tests ancillari morfo-Funzionali € 300.000,00&lt;/p&gt;
+&lt;p&gt;Lotto 2 – Tests prognostico-predittivi € 255.000,00&lt;/p&gt;
+&lt;p&gt;Si invitano pertanto gli operatori economici eventualmente interessati, alla partecipazione alla procedura aperta per l’assegnazione della fornitura in oggetto, che sarà espletata esclusivamente tramite la piattaforma di e-procurement denominata SINTEL della Regione Lombardia (&lt;a href="https://www.ariaspa.it/wps/portal/Aria"&gt;&lt;strong&gt;https://www.ariaspa.it/wps/portal/Aria&lt;/strong&gt;&lt;/a&gt;), a visionare la documentazione ricercando l’ID sopradescritto nell’area “&lt;em&gt;Bandi sulla piattaforma Sintel&lt;/em&gt;” al link:&lt;/p&gt;
+&lt;p&gt;https://www.sintel.regione.lombardia.it/eprocdata/sintelSearch.xhtml&lt;/p&gt;
+&lt;p&gt;Il termine ultimo per la presentazione delle offerte è indicato sulla piattaforma Sintel e sul bando GUUE&lt;/p&gt;
+&lt;p&gt;Il RUP Dott.ssa Emanuela Pizzardo&lt;/p&gt;
+&lt;p&gt; &lt;/p&gt;
+&lt;p&gt; &lt;/p&gt;
+</t>
+        </is>
+      </c>
       <c r="G12" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H12" t="inlineStr"/>
       <c r="I12" t="inlineStr"/>
       <c r="J12" t="inlineStr"/>
       <c r="K12" t="inlineStr">
         <is>
-          <t>30/10/2023 00:00</t>
+          <t>21/11/2023 00:00</t>
         </is>
       </c>
       <c r="L12" t="inlineStr">
         <is>
-          <t>30/10/2028 00:00</t>
+          <t>21/11/2028 00:00</t>
+        </is>
+      </c>
+      <c r="M12" t="inlineStr">
+        <is>
+          <t>18/01/2024 15:00</t>
         </is>
       </c>
       <c r="P12" t="n">
         <v>0</v>
       </c>
       <c r="Q12" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R12" t="inlineStr"/>
       <c r="S12" t="inlineStr"/>
       <c r="T12" t="inlineStr"/>
       <c r="U12" t="inlineStr"/>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr"/>
       <c r="B13" t="inlineStr">
         <is>
-          <t>AVVISO PUBBLICO DI AVVIO  ID SINTEL 175228087/2023 - PROCEDURA NEGOZIATA TELEMATICA AI SENSI DELL’ ART.  50 COMMA 1, LETTERA E), DEL D.LGS 36/2023 E DELL’ART. 10 COMMI 1 E 5 BIS DEL D.L. N. 34/2023 CONVERTITO IN LEGGE N. 56/2023 PER L’AFFIDAMENTO IN URGENZA DI SERVIZI DI ASSISTENZA MEDICA PRESSO LA UOC DI RADIOLOGIA DEL PRESIDIO OSPEDALIERO DI ROVIGO DELL’A.ULSS 5 “POLESANA” PER LA DURATA DI CINQUE MESI. CIG A01D604F50</t>
+          <t xml:space="preserve">Avviso pubblico per l’avvio della procedura sottosoglia, ai sensi dell’art. 50 c. 1 lett. b) del D.Lgs 36/2023 tramite piattaforma Sintel di Aria Spa, per la fornitura di custom pack per oculistica suddivisa in 3 lotti, per il periodo di 12 mesi, eventualmente prorogabile per ulteriori 3 mesi. </t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;strong&gt;AVVISO PUBBLICO DI AVVIO&lt;/strong&gt;&lt;/p&gt;
-[...3 lines deleted...]
-&lt;p&gt;&amp;nbsp;&lt;/p&gt;
+          <t xml:space="preserve">&lt;p&gt;&lt;strong&gt;Avviso pubblico per l’avvio della procedura sottosoglia, ai sensi dell’art. 50 c. 1 lett. b) del D.Lgs 36/2023 tramite piattaforma Sintel di Aria Spa, per la fornitura di custom pack per oculistica suddivisa in 3 lotti, per il periodo di 12 mesi, eventualmente prorogabile per ulteriori 3 mesi.&lt;/strong&gt;&lt;strong&gt; &lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;Termine manifestazione interesse 21/11/2023.&lt;/strong&gt;&lt;/p&gt;
 </t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H13" t="inlineStr"/>
       <c r="I13" t="inlineStr"/>
       <c r="J13" t="inlineStr"/>
       <c r="K13" t="inlineStr">
         <is>
-          <t>13/10/2023 00:00</t>
+          <t>07/11/2023 00:00</t>
         </is>
       </c>
       <c r="L13" t="inlineStr">
         <is>
-          <t>13/10/2028 00:00</t>
+          <t>07/11/2028 00:00</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t>19/10/2023 18:00</t>
+          <t>21/11/2023 23:59</t>
         </is>
       </c>
       <c r="P13" t="n">
         <v>0</v>
       </c>
       <c r="Q13" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R13" t="inlineStr"/>
       <c r="S13" t="inlineStr"/>
       <c r="T13" t="inlineStr"/>
       <c r="U13" t="inlineStr"/>
     </row>
     <row r="14">
-      <c r="A14" t="inlineStr"/>
+      <c r="A14" t="inlineStr">
+        <is>
+          <t>A008CBF68A</t>
+        </is>
+      </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>AVVISO PUBBLICO  INDAGINE DI MERCATO PER L’INDIVIDUAZIONE DI OPERATORI ECONOMICI PER L’AFFIDAMENTO IN URGENZA, A SEGUITO PROCEDURA TELEMATICA AI SENSI DELL’ART.  50 COMMA 1, LETTERA E), DEL D.LGS 36/2023 E DELL’ART. 10 COMMI 1 E 5 BIS DEL D.L. N. 34/2023 CONVERTITO IN LEGGE N. 56/2023, TRAMITE PIATTAFORMA ARIA S.P.A., DI SERVIZI DI ASSISTENZA MEDICA PRESSO LA UOC PEDIATRIA DEI PRESIDI OSPEDALIERI DI ROVIGO E ADRIA DELL’A.ULSS 5 “POLESANA” PER IL PERIODO DI TRE MESI.</t>
+          <t>A252 Procedura negoziata per la realizzazione mediante Accordo Quadro di lavori di minuta manutenzione anno 2024</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>Scaduto</t>
-[...11 lines deleted...]
-      </c>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="F14" t="inlineStr"/>
       <c r="G14" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H14" t="inlineStr"/>
       <c r="I14" t="inlineStr"/>
       <c r="J14" t="inlineStr"/>
       <c r="K14" t="inlineStr">
         <is>
-          <t>14/09/2023 00:00</t>
+          <t>30/10/2023 00:00</t>
         </is>
       </c>
       <c r="L14" t="inlineStr">
         <is>
-          <t>14/09/2028 00:00</t>
-[...4 lines deleted...]
-          <t>19/09/2023 23:59</t>
+          <t>30/10/2028 00:00</t>
         </is>
       </c>
       <c r="P14" t="n">
         <v>0</v>
       </c>
       <c r="Q14" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R14" t="inlineStr"/>
       <c r="S14" t="inlineStr"/>
       <c r="T14" t="inlineStr"/>
       <c r="U14" t="inlineStr"/>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr"/>
       <c r="B15" t="inlineStr">
         <is>
-          <t>AVVISO PUBBLICO  INDAGINE DI MERCATO PER L’INDIVIDUAZIONE DI OPERATORI ECONOMICI PER L’AFFIDAMENTO IN URGENZA, A SEGUITO PROCEDURA TELEMATICA AI SENSI DELL’ART.  50 COMMA 1, LETTERA E), DEL D.LGS 36/2023 E DELL’ART. 10 COMMI 1 E 5 BIS DEL D.L. N. 34/2023 CONVERTITO IN LEGGE N. 56/2023, TRAMITE PIATTAFORMA ARIA S.P.A., DI SERVIZI DI ASSISTENZA MEDICA PRESSO LA UOC OSTETRICIA E GINECOLOGIA DEL PRESIDIO OSPEDALIERO DI ROVIGO DELL’A.ULSS 5 “POLESANA” PER IL PERIODO DI TRE MESI.</t>
+          <t>AVVISO PUBBLICO DI AVVIO  ID SINTEL 175228087/2023 - PROCEDURA NEGOZIATA TELEMATICA AI SENSI DELL’ ART.  50 COMMA 1, LETTERA E), DEL D.LGS 36/2023 E DELL’ART. 10 COMMI 1 E 5 BIS DEL D.L. N. 34/2023 CONVERTITO IN LEGGE N. 56/2023 PER L’AFFIDAMENTO IN URGENZA DI SERVIZI DI ASSISTENZA MEDICA PRESSO LA UOC DI RADIOLOGIA DEL PRESIDIO OSPEDALIERO DI ROVIGO DELL’A.ULSS 5 “POLESANA” PER LA DURATA DI CINQUE MESI. CIG A01D604F50</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;strong&gt;AVVISO PUBBLICO&lt;/strong&gt;&lt;/p&gt;
-[...2 lines deleted...]
-&lt;p&gt;Le domande di partecipazione dovranno pervenire: entro il giorno 20/09/2023.&lt;/p&gt;
+          <t xml:space="preserve">&lt;p&gt;&lt;strong&gt;AVVISO PUBBLICO DI AVVIO&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;ID SINTEL 175228087/2023 - PROCEDURA NEGOZIATA TELEMATICA AI SENSI DELL’ ART.  50 COMMA 1, LETTERA E), DEL D.LGS 36/2023 E DELL’ART. 10 COMMI 1 E 5 BIS DEL D.L. N. 34/2023 CONVERTITO IN LEGGE N. 56/2023 PER L’AFFIDAMENTO IN URGENZA DI SERVIZI DI ASSISTENZA MEDICA PRESSO LA UOC DI RADIOLOGIA DEL PRESIDIO OSPEDALIERO DI ROVIGO DELL’A.ULSS 5 “POLESANA” PER LA DURATA DI CINQUE MESI. CIG A01D604F50&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt; &lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;Il termine previsto per la presentazione delle offerte è il giorno 19/10/2023 ore 18:00.&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt; &lt;/p&gt;
 </t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H15" t="inlineStr"/>
       <c r="I15" t="inlineStr"/>
       <c r="J15" t="inlineStr"/>
       <c r="K15" t="inlineStr">
         <is>
-          <t>14/09/2023 00:00</t>
+          <t>13/10/2023 00:00</t>
         </is>
       </c>
       <c r="L15" t="inlineStr">
         <is>
-          <t>14/09/2028 00:00</t>
+          <t>13/10/2028 00:00</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t>20/09/2023 23:59</t>
+          <t>19/10/2023 18:00</t>
         </is>
       </c>
       <c r="P15" t="n">
         <v>0</v>
       </c>
       <c r="Q15" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R15" t="inlineStr"/>
       <c r="S15" t="inlineStr"/>
       <c r="T15" t="inlineStr"/>
       <c r="U15" t="inlineStr"/>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr"/>
       <c r="B16" t="inlineStr">
         <is>
-          <t>AVVISO PUBBLICO PER L’AVVIO PROCEDURA NEGOZIATA SOTTOSOGLIA AI SENSI DELL’ART. 50 COMMA 1 LETTERA E) DEL D.LGS 36/2023 TRAMITE PIATTAFORMA ARIA SINTEL PER IL SERVIZIO DI   “SENSIBILIZZAZIONE DEI GIOVANI – STRADA FACENDO 6^ EDIZIONE” - A01ADB7D75</t>
+          <t>AVVISO PUBBLICO  INDAGINE DI MERCATO PER L’INDIVIDUAZIONE DI OPERATORI ECONOMICI PER L’AFFIDAMENTO IN URGENZA, A SEGUITO PROCEDURA TELEMATICA AI SENSI DELL’ART.  50 COMMA 1, LETTERA E), DEL D.LGS 36/2023 E DELL’ART. 10 COMMI 1 E 5 BIS DEL D.L. N. 34/2023 CONVERTITO IN LEGGE N. 56/2023, TRAMITE PIATTAFORMA ARIA S.P.A., DI SERVIZI DI ASSISTENZA MEDICA PRESSO LA UOC PEDIATRIA DEI PRESIDI OSPEDALIERI DI ROVIGO E ADRIA DELL’A.ULSS 5 “POLESANA” PER IL PERIODO DI TRE MESI.</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>Aggiudicato</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;strong&gt;AVVISO PUBBLICO PER L&amp;rsquo;AVVIO PROCEDURA NEGOZIATA SOTTOSOGLIA AI SENSI DELL&amp;rsquo;ART. 50 COMMA 1 LETTERA E) DEL D.LGS 36/2023 TRAMITE PIATTAFORMA ARIA SINTEL PER IL SERVIZIO DI&amp;nbsp; &amp;ldquo;SENSIBILIZZAZIONE DEI GIOVANI &amp;ndash; STRADA FACENDO 6^ EDIZIONE&amp;rdquo; -&amp;nbsp;A01ADB7D75&lt;/strong&gt;&lt;/p&gt;
-[...2 lines deleted...]
-&lt;p&gt;&amp;nbsp;&lt;/p&gt;
+          <t xml:space="preserve">&lt;p&gt;&lt;strong&gt;AVVISO PUBBLICO&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;INDAGINE DI MERCATO PER L’INDIVIDUAZIONE DI OPERATORI ECONOMICI PER L’AFFIDAMENTO IN URGENZA, A SEGUITO PROCEDURA TELEMATICA AI SENSI DELL’ART.  50 COMMA 1, LETTERA E), DEL D.LGS 36/2023 E DELL’ART. 10 COMMI 1 E 5 BIS DEL D.L. N. 34/2023 CONVERTITO IN LEGGE N. 56/2023, TRAMITE PIATTAFORMA ARIA S.P.A., DI SERVIZI DI ASSISTENZA MEDICA PRESSO LA UOC PEDIATRIA DEI PRESIDI OSPEDALIERI DI ROVIGO E ADRIA DELL’A.ULSS 5 “POLESANA” PER IL PERIODO DI TRE MESI.&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt; &lt;/p&gt;
+&lt;p&gt;Termine invio domande di partecipazione: entro il giorno 19/09/2023&lt;/p&gt;
+&lt;p&gt; &lt;/p&gt;
 </t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H16" t="inlineStr"/>
       <c r="I16" t="inlineStr"/>
-      <c r="J16" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J16" t="inlineStr"/>
       <c r="K16" t="inlineStr">
         <is>
-          <t>11/09/2023 00:00</t>
+          <t>14/09/2023 00:00</t>
         </is>
       </c>
       <c r="L16" t="inlineStr">
         <is>
-          <t>11/09/2028 00:00</t>
+          <t>14/09/2028 00:00</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
-          <t>26/09/2023 00:00</t>
+          <t>19/09/2023 23:59</t>
         </is>
       </c>
       <c r="P16" t="n">
         <v>0</v>
       </c>
       <c r="Q16" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R16" t="inlineStr"/>
       <c r="S16" t="inlineStr"/>
       <c r="T16" t="inlineStr"/>
       <c r="U16" t="inlineStr"/>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr"/>
       <c r="B17" t="inlineStr">
         <is>
-          <t>AVVISO INDAGINE DI MERCATO E RELATIVA MANIFESTAZIONE DI INTERESSE  PER ??LA FORNITURA E MANUTENZIONE DI N.1 ORTOPANTOMOGRAFO PER LA U.O.C. RADIOLOGIA DEL PRESIDIO OSPEDALIERO DI ROVIGO DELL’AZIENDA ULSS 5 POLESANA</t>
+          <t>AVVISO PUBBLICO  INDAGINE DI MERCATO PER L’INDIVIDUAZIONE DI OPERATORI ECONOMICI PER L’AFFIDAMENTO IN URGENZA, A SEGUITO PROCEDURA TELEMATICA AI SENSI DELL’ART.  50 COMMA 1, LETTERA E), DEL D.LGS 36/2023 E DELL’ART. 10 COMMI 1 E 5 BIS DEL D.L. N. 34/2023 CONVERTITO IN LEGGE N. 56/2023, TRAMITE PIATTAFORMA ARIA S.P.A., DI SERVIZI DI ASSISTENZA MEDICA PRESSO LA UOC OSTETRICIA E GINECOLOGIA DEL PRESIDIO OSPEDALIERO DI ROVIGO DELL’A.ULSS 5 “POLESANA” PER IL PERIODO DI TRE MESI.</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>Avviso</t>
+          <t>Asta</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;AVVISO INDAGINE DI MERCATO E RELATIVA MANIFESTAZIONE DI INTERESSE &amp;nbsp;PER ??LA FORNITURA E MANUTENZIONE DI N.1 ORTOPANTOMOGRAFO PER LA U.O.C. RADIOLOGIA DEL PRESIDIO OSPEDALIERO DI ROVIGO DELL&amp;rsquo;AZIENDA ULSS 5 POLESANA&lt;/p&gt;
-[...5 lines deleted...]
-&lt;p&gt;Le imprese si devono qualificare per l&amp;rsquo;Azienda ULSS n. 5 Polesana&lt;/p&gt;
+          <t xml:space="preserve">&lt;p&gt;&lt;strong&gt;AVVISO PUBBLICO&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;INDAGINE DI MERCATO PER L’INDIVIDUAZIONE DI OPERATORI ECONOMICI PER L’AFFIDAMENTO IN URGENZA, A SEGUITO PROCEDURA TELEMATICA AI SENSI DELL’ART.  50 COMMA 1, LETTERA E), DEL D.LGS 36/2023 E DELL’ART. 10 COMMI 1 E 5 BIS DEL D.L. N. 34/2023 CONVERTITO IN LEGGE N. 56/2023, TRAMITE PIATTAFORMA ARIA S.P.A., DI SERVIZI DI ASSISTENZA MEDICA PRESSO LA UOC OSTETRICIA E GINECOLOGIA DEL PRESIDIO OSPEDALIERO DI ROVIGO DELL’A.ULSS 5 “POLESANA” PER IL PERIODO DI TRE MESI.&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt; &lt;/p&gt;
+&lt;p&gt;Le domande di partecipazione dovranno pervenire: entro il giorno 20/09/2023.&lt;/p&gt;
 </t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H17" t="inlineStr"/>
       <c r="I17" t="inlineStr"/>
       <c r="J17" t="inlineStr"/>
       <c r="K17" t="inlineStr">
         <is>
-          <t>04/09/2023 00:00</t>
+          <t>14/09/2023 00:00</t>
         </is>
       </c>
       <c r="L17" t="inlineStr">
         <is>
-          <t>04/09/2028 00:00</t>
+          <t>14/09/2028 00:00</t>
         </is>
       </c>
       <c r="M17" t="inlineStr">
         <is>
-          <t>19/09/2023 00:00</t>
+          <t>20/09/2023 23:59</t>
         </is>
       </c>
       <c r="P17" t="n">
-        <v>100000</v>
+        <v>0</v>
       </c>
       <c r="Q17" t="inlineStr">
         <is>
-          <t>Sotto</t>
-[...6 lines deleted...]
-      </c>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R17" t="inlineStr"/>
       <c r="S17" t="inlineStr"/>
       <c r="T17" t="inlineStr"/>
-      <c r="U17" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="U17" t="inlineStr"/>
     </row>
     <row r="18">
-      <c r="A18" t="inlineStr"/>
+      <c r="A18" t="inlineStr">
+        <is>
+          <t>PROV 2023</t>
+        </is>
+      </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>A227 Procedura negoziata senza pubblicazione di bando, da esperire in Sintel, per l'affidamento dei lavori di ristrutturazione della Nuova Medicina Fisica e Riabilitazione Ospedale di Rovigo, CIG: 9967862BEE</t>
+          <t>AVVISO PUBBLICO PER L’AVVIO PROCEDURA NEGOZIATA SOTTOSOGLIA AI SENSI DELL’ART. 50 COMMA 1 LETTERA E) DEL D.LGS 36/2023 TRAMITE PIATTAFORMA ARIA SINTEL PER IL SERVIZIO DI “SENSIBILIZZAZIONE DEI GIOVANI – STRADA FACENDO 6^ EDIZIONE” - A01ADB7D75</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>Asta</t>
+          <t>Avviso</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
-      <c r="F18" t="inlineStr"/>
+      <c r="F18" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;AVVISO PUBBLICO PER L’AVVIO PROCEDURA NEGOZIATA SOTTOSOGLIA AI SENSI DELL’ART. 50 COMMA 1 LETTERA E) DEL D.LGS 36/2023 TRAMITE PIATTAFORMA ARIA SINTEL PER IL SERVIZIO DI  “SENSIBILIZZAZIONE DEI GIOVANI – STRADA FACENDO 6^ EDIZIONE” - A01ADB7D75&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt; &lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;Termine manifestazioni interesse il 26/09/2023&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt; &lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="G18" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="H18" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H18" t="inlineStr"/>
       <c r="I18" t="inlineStr"/>
-      <c r="J18" t="inlineStr"/>
+      <c r="J18" t="inlineStr">
+        <is>
+          <t>A01ADB7D75</t>
+        </is>
+      </c>
       <c r="K18" t="inlineStr">
         <is>
-          <t>01/09/2023 00:00</t>
+          <t>11/09/2023 00:00</t>
         </is>
       </c>
       <c r="L18" t="inlineStr">
         <is>
-          <t>01/09/2028 00:00</t>
+          <t>11/09/2028 00:00</t>
+        </is>
+      </c>
+      <c r="M18" t="inlineStr">
+        <is>
+          <t>26/09/2023 00:00</t>
         </is>
       </c>
       <c r="P18" t="n">
         <v>0</v>
       </c>
       <c r="Q18" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sotto</t>
         </is>
       </c>
       <c r="R18" t="inlineStr"/>
       <c r="S18" t="inlineStr"/>
       <c r="T18" t="inlineStr"/>
       <c r="U18" t="inlineStr"/>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr"/>
       <c r="B19" t="inlineStr">
         <is>
-          <t>AVVISO PUBBLICO PER L’AFFIDAMENTO DEL SERVIZIO DI SOSTEGNO EDUCATIVO DOMICILIARE MINORI PER I COMUNI DEL DISTRETTO 1 DI ROVIGO  PER IL PERIODO DI 12 MESI EVENTUALMENTE RINNOVABILE DI ULTERIORI 6 MESI  - CIG A017003233</t>
+          <t>AVVISO INDAGINE DI MERCATO E RELATIVA MANIFESTAZIONE DI INTERESSE  PER ??LA FORNITURA E MANUTENZIONE DI N.1 ORTOPANTOMOGRAFO PER LA U.O.C. RADIOLOGIA DEL PRESIDIO OSPEDALIERO DI ROVIGO DELL’AZIENDA ULSS 5 POLESANA</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>Asta</t>
+          <t>Avviso</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>Aggiudicato</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;strong&gt;AVVISO PUBBLICO PER L&amp;rsquo;AFFIDAMENTO DEL SERVIZIO DI SOSTEGNO EDUCATIVO DOMICILIARE MINORI PER I COMUNI DEL DISTRETTO 1 DI ROVIGO&amp;nbsp; PER IL PERIODO DI 12 MESI EVENTUALMENTE RINNOVABILE DI ULTERIORI 6 MESI - CIG&amp;nbsp;A017003233&lt;/strong&gt;&lt;/p&gt;
-[...1 lines deleted...]
-&lt;p&gt;Ternime manifestazione di interesse il 15/09/2023&amp;nbsp;&lt;/p&gt;
+          <t xml:space="preserve">&lt;p&gt;AVVISO INDAGINE DI MERCATO E RELATIVA MANIFESTAZIONE DI INTERESSE  PER ??LA FORNITURA E MANUTENZIONE DI N.1 ORTOPANTOMOGRAFO PER LA U.O.C. RADIOLOGIA DEL PRESIDIO OSPEDALIERO DI ROVIGO DELL’AZIENDA ULSS 5 POLESANA&lt;/p&gt;
+&lt;p&gt;Si chiede a tutti gli Operatori interessati a presentare richiesta di essere invitati alla suddetta procedura  entro e non oltre &lt;strong&gt;le ore 12.00 del giorno 19.09.2023&lt;/strong&gt;, all’U.O.C. Provveditorato Economato e Gestione Logistica dell’Azienda ULSS 5 Polesana seguente indirizzo PEC &lt;a href="mailto:protocollo.aulss5@pecveneto.it"&gt;protocollo.aulss5@pecveneto.it&lt;/a&gt;, riportando nell’oggetto: &lt;em&gt;“Avviso volontario per partecipazione alla procedura sottosoglia, senza previa pubblicazione del bando di gara, per la fornitura e manutenzione di n. 1 Ortopantomografo per la U.O.C. Radiologia del Presidio Ospedaliero di Rovigo dell’Azienda ULSS 5 Polesana.”&lt;/em&gt;&lt;/p&gt;
+&lt;p&gt;Si precisa inoltre che le procedure per l’assegnazione della fornitura in oggetto, saranno espletate esclusivamente tramite la piattaforma di e-procurement denominata Sintel della Regione Lombardia (&lt;a href="http://www.aria.regione.lombardia.it"&gt;www.aria.regione.lombardia.it&lt;/a&gt;).&lt;/p&gt;
+&lt;p&gt;L’Azienda ULSS 5 Polesana si riserva la possibilità di sospendere, modificare o annullare, in tutto o in parte, il procedimento avviato, senza che i richiedenti possano vantare alcuna pretesa o qualsivoglia rimborso spese/risarcimento per il solo fatto di aver partecipato alla presente manifestazione di interesse.&lt;/p&gt;
+&lt;p&gt;La risposta alla presente indagine di mercato non vincola né impegna in alcun modo l’Azienda ULSS 5 Polesana nei confronti degli operatori economici partecipanti, che pertanto non potranno vantare alcun titolo, pretesa, referenza o priorità in ordine all’affidamento della fornitura.&lt;/p&gt;
+&lt;p&gt;I dati forniti dalla ditta in sede di presentazione della domanda di partecipazione alla gara saranno trattati esclusivamente ai fini dello svolgimento delle attività dell’Azienda ULSS 5 in conformità a quanto disposto dalla L. 196/03.&lt;/p&gt;
+&lt;p&gt;Le imprese si devono qualificare per l’Azienda ULSS n. 5 Polesana&lt;/p&gt;
 </t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H19" t="inlineStr"/>
       <c r="I19" t="inlineStr"/>
-      <c r="J19" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J19" t="inlineStr"/>
       <c r="K19" t="inlineStr">
         <is>
-          <t>31/08/2023 00:00</t>
+          <t>04/09/2023 00:00</t>
         </is>
       </c>
       <c r="L19" t="inlineStr">
         <is>
-          <t>31/08/2028 00:00</t>
+          <t>04/09/2028 00:00</t>
         </is>
       </c>
       <c r="M19" t="inlineStr">
         <is>
-          <t>15/09/2023 23:45</t>
+          <t>19/09/2023 00:00</t>
         </is>
       </c>
       <c r="P19" t="n">
-        <v>0</v>
+        <v>100000</v>
       </c>
       <c r="Q19" t="inlineStr">
         <is>
-          <t>Nessuna</t>
-[...2 lines deleted...]
-      <c r="R19" t="inlineStr"/>
+          <t>Sotto</t>
+        </is>
+      </c>
+      <c r="R19" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Ares Michieletti / Antonella Raimondi </t>
+        </is>
+      </c>
       <c r="S19" t="inlineStr"/>
       <c r="T19" t="inlineStr"/>
-      <c r="U19" t="inlineStr"/>
+      <c r="U19" t="inlineStr">
+        <is>
+          <t>ares.michieletti@aulss5.veneto.it</t>
+        </is>
+      </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr"/>
       <c r="B20" t="inlineStr">
         <is>
-          <t>AVVISO INDAGINE DI MERCATO E RELATIVA MANIFESTAZIONE DI INTERESSE PER LA  LA FORNITURA E MANUTENZIONE DI N.1 SISTEMA DI RESEZIONE BIPOLARE COMPLETO DI ANSE PER LA U.O.C. UROLOGIA DEL PRESIDIO OSPEDALIERO DI ROVIGO DELL’AZIENDA ULSS 5 POLESANA</t>
+          <t>A227 Procedura negoziata senza pubblicazione di bando, da esperire in Sintel, per l'affidamento dei lavori di ristrutturazione della Nuova Medicina Fisica e Riabilitazione Ospedale di Rovigo, CIG: 9967862BEE</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>Avviso</t>
+          <t>Asta</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>Scaduto</t>
-[...13 lines deleted...]
-      </c>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="F20" t="inlineStr"/>
       <c r="G20" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="H20" t="inlineStr"/>
+      <c r="H20" t="inlineStr">
+        <is>
+          <t>172716147</t>
+        </is>
+      </c>
       <c r="I20" t="inlineStr"/>
       <c r="J20" t="inlineStr"/>
       <c r="K20" t="inlineStr">
         <is>
-          <t>29/08/2023 00:00</t>
+          <t>01/09/2023 00:00</t>
         </is>
       </c>
       <c r="L20" t="inlineStr">
         <is>
-          <t>29/08/2028 00:00</t>
-[...4 lines deleted...]
-          <t>11/09/2023 00:00</t>
+          <t>01/09/2028 00:00</t>
         </is>
       </c>
       <c r="P20" t="n">
-        <v>50000</v>
+        <v>0</v>
       </c>
       <c r="Q20" t="inlineStr">
         <is>
-          <t>Sotto</t>
-[...6 lines deleted...]
-      </c>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R20" t="inlineStr"/>
       <c r="S20" t="inlineStr"/>
       <c r="T20" t="inlineStr"/>
-      <c r="U20" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="U20" t="inlineStr"/>
     </row>
     <row r="21">
-      <c r="A21" t="inlineStr"/>
+      <c r="A21" t="inlineStr">
+        <is>
+          <t>prov 2023</t>
+        </is>
+      </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Avviso volontario per la trasparenza ex ante per avvio di procedura sottosoglia ai sensi dell’art. 50 comma 1 lettera e) del D.lgs 36/2023, per l’affidamento in concessione della gestione del nido aziendale “Nuvola Blu” dell’Azienda Ulss 5 Polesana per il periodo di cinque anni - A03ACB194A</t>
+          <t>AVVISO PUBBLICO PER L’AFFIDAMENTO DEL SERVIZIO DI SOSTEGNO EDUCATIVO DOMICILIARE MINORI PER I COMUNI DEL DISTRETTO 1 DI ROVIGO PER IL PERIODO DI 12 MESI EVENTUALMENTE RINNOVABILE DI ULTERIORI 6 MESI - CIG A017003233</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
           <t>Avviso</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
+      <c r="E21" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato, Economato e Gestione della Logistica</t>
+        </is>
+      </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;Questa Azienda ULSS intende affidare in concessione il servizio di gestione in concessione del Nido Aziendale dell&amp;rsquo;Azienda ULSS 5 Polesana che ha sede presso l&amp;rsquo;Ospedale Santa Maria della Misericordia di Rovigo.&lt;/p&gt;
-[...3 lines deleted...]
-</t>
+          <t>&lt;p&gt;&lt;strong&gt;AVVISO PUBBLICO PER L’AFFIDAMENTO DEL SERVIZIO DI SOSTEGNO EDUCATIVO DOMICILIARE MINORI PER I COMUNI DEL DISTRETTO 1 DI ROVIGO  PER IL PERIODO DI 12 MESI EVENTUALMENTE RINNOVABILE DI ULTERIORI 6 MESI - CIG A017003233&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt; &lt;/p&gt;
+&lt;p&gt;Ternime manifestazione di interesse il 15/09/2023 &lt;/p&gt;</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="H21" t="inlineStr"/>
+      <c r="H21" t="inlineStr">
+        <is>
+          <t>174634855</t>
+        </is>
+      </c>
       <c r="I21" t="inlineStr"/>
       <c r="J21" t="inlineStr">
         <is>
-          <t>A03ACB194A</t>
+          <t>A017003233</t>
         </is>
       </c>
       <c r="K21" t="inlineStr">
         <is>
-          <t>21/08/2023 00:00</t>
+          <t>31/08/2023 00:00</t>
         </is>
       </c>
       <c r="L21" t="inlineStr">
         <is>
-          <t>21/08/2028 00:00</t>
+          <t>31/08/2028 00:00</t>
         </is>
       </c>
       <c r="M21" t="inlineStr">
         <is>
-          <t>05/09/2023 15:00</t>
+          <t>15/09/2023 23:45</t>
         </is>
       </c>
       <c r="P21" t="n">
         <v>0</v>
       </c>
       <c r="Q21" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R21" t="inlineStr"/>
       <c r="S21" t="inlineStr"/>
       <c r="T21" t="inlineStr"/>
       <c r="U21" t="inlineStr"/>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr"/>
       <c r="B22" t="inlineStr">
         <is>
-          <t xml:space="preserve">AVVISO PUBBLICO DI AVVIO ID SINTEL 172941151/2023 - PROCEDURA DI GARA TELEMATICA AI SENSI DELL’ ART.  50 COMMA 1, LETTERA E), DEL D.LGS 36/2023 E DELL’ART. 10 COMMI 1 E 5 BIS DEL D.L. N. 34/2023 CONVERTITO IN LEGGE N. 56/2023 PER L’AFFIDAMENTO IN URGENZA DI SERVIZI DI ASSISTENZA MEDICA SUDDIVISI IN N. 2 LOTTI PRESSO LA UOC OSTETRICIA E GINECOLOGIA DELL’AZIENDA ULSS 5 POLESANA PER LA DURATA DI QUATTRO MESI. </t>
+          <t>AVVISO INDAGINE DI MERCATO E RELATIVA MANIFESTAZIONE DI INTERESSE PER LA  LA FORNITURA E MANUTENZIONE DI N.1 SISTEMA DI RESEZIONE BIPOLARE COMPLETO DI ANSE PER LA U.O.C. UROLOGIA DEL PRESIDIO OSPEDALIERO DI ROVIGO DELL’AZIENDA ULSS 5 POLESANA</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>Asta</t>
+          <t>Avviso</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;strong&gt;AVVISO PUBBLICO DI AVVIO&lt;/strong&gt;&lt;/p&gt;
-[...6 lines deleted...]
-&lt;p&gt;&amp;nbsp;&lt;/p&gt;
+          <t xml:space="preserve">&lt;p&gt;AVVISO INDAGINE DI MERCATO E RELATIVA MANIFESTAZIONE DI INTERESSE PER LA  LA FORNITURA E MANUTENZIONE DI N.1 SISTEMA DI RESEZIONE BIPOLARE COMPLETO DI ANSE PER LA U.O.C. UROLOGIA DEL PRESIDIO OSPEDALIERO DI ROVIGO DELL’AZIENDA ULSS 5 POLESANA&lt;/p&gt;
+&lt;p&gt;Si chiede a tutti gli Operatori interessati a presentare richiesta di essere invitati alla suddetta procedura  entro e non oltre &lt;strong&gt;le ore 12.00 del giorno 11.09.2023&lt;/strong&gt;, all’U.O.C. Provveditorato Economato e Gestione Logistica dell’Azienda ULSS 5 Polesana seguente indirizzo PEC &lt;a href="mailto:protocollo.aulss5@pecveneto.it"&gt;protocollo.aulss5@pecveneto.it&lt;/a&gt;, riportando nell’oggetto: &lt;em&gt;“Avviso volontario per partecipazione alla procedura sottosoglia, senza previa pubblicazione del bando di gara, per la fornitura e manutenzione di N.1 Sistema di Resezione Bipolare completo di Anse per la U.O.C. Urologia del Presidio Ospedaliero di Rovigo dell’Azienda ULSS 5 Polesana”&lt;/em&gt;&lt;/p&gt;
+&lt;p&gt;Si precisa inoltre che le procedure per l’assegnazione della fornitura in oggetto, saranno espletate esclusivamente tramite la piattaforma di e-procurement denominata Sintel della Regione Lombardia (&lt;a href="http://www.aria.regione.lombardia.it"&gt;www.aria.regione.lombardia.it&lt;/a&gt;).&lt;/p&gt;
+&lt;p&gt;L’Azienda ULSS 5 Polesana si riserva la possibilità di sospendere, modificare o annullare, in tutto o in parte, il procedimento avviato, senza che i richiedenti possano vantare alcuna pretesa o qualsivoglia rimborso spese/risarcimento per il solo fatto di aver partecipato alla presente manifestazione di interesse.&lt;/p&gt;
+&lt;p&gt;La risposta alla presente indagine di mercato non vincola né impegna in alcun modo l’Azienda ULSS 5 Polesana nei confronti degli operatori economici partecipanti, che pertanto non potranno vantare alcun titolo, pretesa, referenza o priorità in ordine all’affidamento della fornitura.&lt;/p&gt;
+&lt;p&gt;I dati forniti dalla ditta in sede di presentazione della domanda di partecipazione alla gara saranno trattati esclusivamente ai fini dello svolgimento delle attività dell’Azienda ULSS 5 in conformità a quanto disposto dalla L. 196/03.&lt;/p&gt;
+&lt;p&gt;Le imprese si devono qualificare per l’Azienda ULSS n. 5 Polesana&lt;/p&gt;
 </t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H22" t="inlineStr"/>
       <c r="I22" t="inlineStr"/>
       <c r="J22" t="inlineStr"/>
       <c r="K22" t="inlineStr">
         <is>
-          <t>04/08/2023 00:00</t>
+          <t>29/08/2023 00:00</t>
         </is>
       </c>
       <c r="L22" t="inlineStr">
         <is>
-          <t>04/08/2028 00:00</t>
+          <t>29/08/2028 00:00</t>
         </is>
       </c>
       <c r="M22" t="inlineStr">
         <is>
-          <t>22/08/2023 18:00</t>
+          <t>11/09/2023 00:00</t>
         </is>
       </c>
       <c r="P22" t="n">
-        <v>0</v>
+        <v>50000</v>
       </c>
       <c r="Q22" t="inlineStr">
         <is>
-          <t>Nessuna</t>
-[...2 lines deleted...]
-      <c r="R22" t="inlineStr"/>
+          <t>Sotto</t>
+        </is>
+      </c>
+      <c r="R22" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Ares Michieletti / Antonella Raimondi </t>
+        </is>
+      </c>
       <c r="S22" t="inlineStr"/>
       <c r="T22" t="inlineStr"/>
-      <c r="U22" t="inlineStr"/>
+      <c r="U22" t="inlineStr">
+        <is>
+          <t>ares.michieletti@aulss5.veneto.it</t>
+        </is>
+      </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr"/>
       <c r="B23" t="inlineStr">
         <is>
-          <t>Avviso di interesse per la selezione di reti di soggetti e azioni progettuali da sviluppare in co-progettazione per la sperimentazione di un modello di sviluppo della DDG n. 506/2023 “Progetto Quality of life 7-21”, nel quadro degli indirizzi programmatori di cui alla DGR n.73/2022, inerente ad interventi e servizi a favore di persone con disturbi dello spettro autistico (PcASD) e alle loro famiglie, in età evolutiva e della transizione (7-21 anni).</t>
+          <t>Avviso volontario per la trasparenza ex ante per avvio di procedura sottosoglia ai sensi dell’art. 50 comma 1 lettera e) del D.lgs 36/2023, per l’affidamento in concessione della gestione del nido aziendale “Nuvola Blu” dell’Azienda Ulss 5 Polesana per il periodo di cinque anni - A03ACB194A</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>Bando</t>
+          <t>Avviso</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aggiudicato</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;strong&gt;Avviso di interesse per la selezione di reti di soggetti e azioni progettuali da sviluppare in co-progettazione per la sperimentazione di un modello di sviluppo della &lt;/strong&gt;&lt;strong&gt;DDG n. 506/2023 &amp;ldquo;Progetto Quality of life 7-21&amp;rdquo;, nel quadro degli indirizzi programmatori di cui alla DGR n.73/2022, inerente ad interventi e servizi a favore di persone con disturbi dello spettro autistico (PcASD) e alle loro famiglie, in et&amp;agrave; evolutiva e della transizione (7-21 anni).&lt;/strong&gt;&lt;/p&gt;
-&lt;p&gt;&lt;strong&gt;Termine manifestazione interesse 11/08/2023 ore 15:00&lt;/strong&gt;&lt;/p&gt;
+          <t xml:space="preserve">&lt;p&gt;Questa Azienda ULSS intende affidare in concessione il servizio di gestione in concessione del Nido Aziendale dell’Azienda ULSS 5 Polesana che ha sede presso l’Ospedale Santa Maria della Misericordia di Rovigo.&lt;/p&gt;
+&lt;p&gt;Tale struttura è stata attivata per offrire l’accoglienza ai figli minori delle famiglie dei dipendenti dell’Azienda ULSS, assicurando un concreto supporto alla genitorialità. &lt;/p&gt;
+&lt;p&gt;Per i posti non utilizzati dalle famiglie dei dipendenti, il servizio è aperto anche alle necessità del territorio, in conformità alle politiche regionali e comunali in materia.&lt;/p&gt;
+&lt;p&gt;La struttura in parola è autorizzata ed agibile per un numero complessivo di 40 bambini di età compresa tra i 3 ed i 36 mesi, presenti contemporaneamente, da aggiudicare secondo il criterio dell’offerta economicamente più vantaggiosa individuata sulla base del miglior rapporto qualità/prezzo, ai sensi dell’art. 108 comma 2, del D.Lgs 36/2023 ed ai sensi degli artt.li 176 e seguenti del D.Lgs 36/2023 relativi agli affidamenti dei contratti di concessione.&lt;/p&gt;
 </t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H23" t="inlineStr"/>
       <c r="I23" t="inlineStr"/>
-      <c r="J23" t="inlineStr"/>
+      <c r="J23" t="inlineStr">
+        <is>
+          <t>A03ACB194A</t>
+        </is>
+      </c>
       <c r="K23" t="inlineStr">
         <is>
-          <t>28/07/2023 00:00</t>
+          <t>21/08/2023 00:00</t>
         </is>
       </c>
       <c r="L23" t="inlineStr">
         <is>
-          <t>28/07/2028 00:00</t>
+          <t>21/08/2028 00:00</t>
         </is>
       </c>
       <c r="M23" t="inlineStr">
         <is>
-          <t>11/08/2023 15:00</t>
+          <t>05/09/2023 15:00</t>
         </is>
       </c>
       <c r="P23" t="n">
         <v>0</v>
       </c>
       <c r="Q23" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R23" t="inlineStr"/>
       <c r="S23" t="inlineStr"/>
       <c r="T23" t="inlineStr"/>
       <c r="U23" t="inlineStr"/>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr"/>
       <c r="B24" t="inlineStr">
         <is>
-          <t>Indagine di mercato per l’individuazione di operatori economici per l’affidamento in urgenza, ai sensi dell’art. 50, comma 1 lett. e) del D.lgs. n. 36/2023 e dell’art. 10 commi 1 e 5 bis del D.L. n. 34/2023 convertito in Legge n. 56/2023, tramite piattaforma Aria S.p.A., di servizi di assistenza medica presso la UOC di Pediatria dei Presidi Ospedalieri di Rovigo e Adria dell’Azienda Ulss 5 Polesana per il periodo di quattro mesi.</t>
+          <t xml:space="preserve">AVVISO PUBBLICO DI AVVIO ID SINTEL 172941151/2023 - PROCEDURA DI GARA TELEMATICA AI SENSI DELL’ ART.  50 COMMA 1, LETTERA E), DEL D.LGS 36/2023 E DELL’ART. 10 COMMI 1 E 5 BIS DEL D.L. N. 34/2023 CONVERTITO IN LEGGE N. 56/2023 PER L’AFFIDAMENTO IN URGENZA DI SERVIZI DI ASSISTENZA MEDICA SUDDIVISI IN N. 2 LOTTI PRESSO LA UOC OSTETRICIA E GINECOLOGIA DELL’AZIENDA ULSS 5 POLESANA PER LA DURATA DI QUATTRO MESI. </t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>Bando</t>
+          <t>Asta</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;strong&gt;Indagine di mercato per l&amp;rsquo;individuazione di operatori economici per l&amp;rsquo;affidamento in urgenza, ai sensi dell&amp;rsquo;art. 50, comma 1 lett. e) del D.lgs. n. 36/2023 e dell&amp;rsquo;art. 10 commi 1 e 5 bis del D.L. n. 34/2023 convertito in Legge n. 56/2023, tramite piattaforma Aria S.p.A., di servizi di assistenza medica presso la UOC di Pediatria dei Presidi Ospedalieri di Rovigo e Adria dell&amp;rsquo;Azienda Ulss 5 Polesana per il periodo di quattro mesi.&lt;/strong&gt;&lt;/p&gt;
-&lt;p&gt;&lt;strong&gt;Termine manifestazione interesse il 18/07/2023&lt;/strong&gt;&lt;/p&gt;
+          <t xml:space="preserve">&lt;p&gt;&lt;strong&gt;AVVISO PUBBLICO DI AVVIO&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;ID SINTEL 172941151/2023 - PROCEDURA DI GARA TELEMATICA AI SENSI DELL’ ART.  50 COMMA 1, LETTERA E), DEL D.LGS 36/2023 E DELL’ART. 10 COMMI 1 E 5 BIS DEL D.L. N. 34/2023 CONVERTITO IN LEGGE N. 56/2023 PER L’AFFIDAMENTO IN URGENZA DI SERVIZI DI ASSISTENZA MEDICA SUDDIVISI IN N. 2 LOTTI PRESSO LA UOC OSTETRICIA E GINECOLOGIA DELL’AZIENDA ULSS 5 POLESANA PER LA DURATA DI QUATTRO MESI. &lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;LOTTO 1 UOC OSTETRICIA E GINECOLOGIA DEL P.O. DI ROVIGO &lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;LOTTO 2 UOC OSTETRICIA E GINECOLOGIA DEL P.O. ADRIA &lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;Simog. n. 9266285&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt; &lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;Il termine previsto per la presentazione delle offerte è il giorno 22/08/2023 ore 18:00.&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt; &lt;/p&gt;
 </t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H24" t="inlineStr"/>
       <c r="I24" t="inlineStr"/>
       <c r="J24" t="inlineStr"/>
       <c r="K24" t="inlineStr">
         <is>
-          <t>13/07/2023 00:00</t>
+          <t>04/08/2023 00:00</t>
         </is>
       </c>
       <c r="L24" t="inlineStr">
         <is>
-          <t>13/07/2028 00:00</t>
+          <t>04/08/2028 00:00</t>
         </is>
       </c>
       <c r="M24" t="inlineStr">
         <is>
-          <t>18/07/2023 23:59</t>
+          <t>22/08/2023 18:00</t>
         </is>
       </c>
       <c r="P24" t="n">
         <v>0</v>
       </c>
       <c r="Q24" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R24" t="inlineStr"/>
       <c r="S24" t="inlineStr"/>
       <c r="T24" t="inlineStr"/>
       <c r="U24" t="inlineStr"/>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr"/>
       <c r="B25" t="inlineStr">
         <is>
-          <t>PROCEDURA DI GARA APERTA TELEMATICA, AI SENSI DELL’ART. 60 - D. LGS. N. 50/2016 E S.M.I., SVOLTA TRAMITE L’UTILIZZO DELLA PIATTAFORMA DI INTERMEDIAZIONE TELEMATICA SINTEL, PER L’AFFIDAMENTO DEL SERVIZIO DI GESTIONE, ARCHIVIAZIONE, CUSTODIA, RIORDINO E SCARTO DELLA DOCUMENTAZIONE SANITARIA E DEI DOCUMENTI TECNICO-AMMINISTRATIVI DELLE UNITÀ OPERATIVE DELL’AZIENDA ULSS 5 POLESANA PER LA DURATA DI 60 MESI ED EVENTUALMENTE RINNOVABILE PER ULTERIORI 24 MESI.</t>
+          <t>Avviso di interesse per la selezione di reti di soggetti e azioni progettuali da sviluppare in co-progettazione per la sperimentazione di un modello di sviluppo della DDG n. 506/2023 “Progetto Quality of life 7-21”, nel quadro degli indirizzi programmatori di cui alla DGR n.73/2022, inerente ad interventi e servizi a favore di persone con disturbi dello spettro autistico (PcASD) e alle loro famiglie, in età evolutiva e della transizione (7-21 anni).</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
           <t>Bando</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;PROCEDURA DI GARA APERTA TELEMATICA, AI SENSI DELL&amp;rsquo;ART. 60 - D. LGS. N.&amp;nbsp;50/2016 E S.M.I., SVOLTA TRAMITE L&amp;rsquo;UTILIZZO DELLA PIATTAFORMA DI&amp;nbsp;INTERMEDIAZIONE TELEMATICA SINTEL, PER L&amp;rsquo;AFFIDAMENTO DEL SERVIZIO DI&amp;nbsp;GESTIONE, ARCHIVIAZIONE, CUSTODIA, RIORDINO E SCARTO DELLA&amp;nbsp;DOCUMENTAZIONE SANITARIA E DEI DOCUMENTI TECNICO-AMMINISTRATIVI&amp;nbsp;DELLE UNIT&amp;Agrave; OPERATIVE DELL&amp;rsquo;AZIENDA ULSS 5 POLESANA PER LA DURATA DI 60&amp;nbsp;MESI ED EVENTUALMENTE RINNOVABILE PER ULTERIORI 24 MESI.&amp;nbsp;CIG 9934777555&lt;br /&gt;
-[...7 lines deleted...]
-&lt;p&gt;&amp;nbsp;&lt;/p&gt;
+          <t xml:space="preserve">&lt;p&gt;&lt;strong&gt;Avviso di interesse per la selezione di reti di soggetti e azioni progettuali da sviluppare in co-progettazione per la sperimentazione di un modello di sviluppo della &lt;/strong&gt;&lt;strong&gt;DDG n. 506/2023 “Progetto Quality of life 7-21”, nel quadro degli indirizzi programmatori di cui alla DGR n.73/2022, inerente ad interventi e servizi a favore di persone con disturbi dello spettro autistico (PcASD) e alle loro famiglie, in età evolutiva e della transizione (7-21 anni).&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;Termine manifestazione interesse 11/08/2023 ore 15:00&lt;/strong&gt;&lt;/p&gt;
 </t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H25" t="inlineStr"/>
       <c r="I25" t="inlineStr"/>
       <c r="J25" t="inlineStr"/>
       <c r="K25" t="inlineStr">
         <is>
-          <t>30/06/2023 00:00</t>
+          <t>28/07/2023 00:00</t>
         </is>
       </c>
       <c r="L25" t="inlineStr">
         <is>
-          <t>30/06/2028 00:00</t>
+          <t>28/07/2028 00:00</t>
         </is>
       </c>
       <c r="M25" t="inlineStr">
         <is>
-          <t>10/08/2023 00:00</t>
+          <t>11/08/2023 15:00</t>
         </is>
       </c>
       <c r="P25" t="n">
         <v>0</v>
       </c>
       <c r="Q25" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R25" t="inlineStr"/>
       <c r="S25" t="inlineStr"/>
       <c r="T25" t="inlineStr"/>
       <c r="U25" t="inlineStr"/>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr"/>
       <c r="B26" t="inlineStr">
         <is>
-          <t>Avviso di pubblicazione di procedura aperta telematica , ai sensi dell’art. 60 del D.lgs 50/2016 e smi su piattaforma telematica ARIA – SINTEL, lotto unico, per l’affidamento in concessione della gestione dei servizi bar degli ospedali di Rovigo, Adria, Trecenta, della Cittadella Socio Sanitaria e dei distributori automatici di alimenti e bevande all’interno degli immobili gestiti dall'A.Ulss 5 Polesana, per il periodo di tre anni, eventualmente rinnovabili per altri due anni. CIG 9923811BE5.</t>
+          <t>Indagine di mercato per l’individuazione di operatori economici per l’affidamento in urgenza, ai sensi dell’art. 50, comma 1 lett. e) del D.lgs. n. 36/2023 e dell’art. 10 commi 1 e 5 bis del D.L. n. 34/2023 convertito in Legge n. 56/2023, tramite piattaforma Aria S.p.A., di servizi di assistenza medica presso la UOC di Pediatria dei Presidi Ospedalieri di Rovigo e Adria dell’Azienda Ulss 5 Polesana per il periodo di quattro mesi.</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>Avviso</t>
+          <t>Bando</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>Aggiudicato</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;Si rende noto che l&amp;rsquo;azienda Ulss 5 Polesana intende procedere all&amp;#39;affidamento in concessione della gestione dei servizi bar degli ospedali di Rovigo, Adria, Trecenta, della Cittadella Socio Sanitaria e dei distributori automatici di alimenti e bevande all&amp;rsquo;interno degli immobili gestiti dall&amp;#39;A.Ulss 5 Polesana, per il periodo di tre anni, eventualmente rinnovabili per altri due anni, ai sensi dell&amp;rsquo;art. 60 del d.lgs 50/2016 e s.m.i., base d&amp;rsquo;asta &amp;euro;. 1.140.000,00/triennale iva non compresa, CIG 9923811BE5.&amp;nbsp;ID SINTEL n. 171259319.&lt;/p&gt;
+          <t xml:space="preserve">&lt;p&gt;&lt;strong&gt;Indagine di mercato per l’individuazione di operatori economici per l’affidamento in urgenza, ai sensi dell’art. 50, comma 1 lett. e) del D.lgs. n. 36/2023 e dell’art. 10 commi 1 e 5 bis del D.L. n. 34/2023 convertito in Legge n. 56/2023, tramite piattaforma Aria S.p.A., di servizi di assistenza medica presso la UOC di Pediatria dei Presidi Ospedalieri di Rovigo e Adria dell’Azienda Ulss 5 Polesana per il periodo di quattro mesi.&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;Termine manifestazione interesse il 18/07/2023&lt;/strong&gt;&lt;/p&gt;
 </t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H26" t="inlineStr"/>
       <c r="I26" t="inlineStr"/>
       <c r="J26" t="inlineStr"/>
       <c r="K26" t="inlineStr">
         <is>
-          <t>29/06/2023 00:00</t>
+          <t>13/07/2023 00:00</t>
         </is>
       </c>
       <c r="L26" t="inlineStr">
         <is>
-          <t>29/06/2028 00:00</t>
+          <t>13/07/2028 00:00</t>
         </is>
       </c>
       <c r="M26" t="inlineStr">
         <is>
-          <t>02/08/2023 15:00</t>
+          <t>18/07/2023 23:59</t>
         </is>
       </c>
       <c r="P26" t="n">
         <v>0</v>
       </c>
       <c r="Q26" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R26" t="inlineStr"/>
       <c r="S26" t="inlineStr"/>
       <c r="T26" t="inlineStr"/>
       <c r="U26" t="inlineStr"/>
     </row>
     <row r="27">
-      <c r="A27" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="A27" t="inlineStr"/>
       <c r="B27" t="inlineStr">
         <is>
-          <t>INDAGINE DI MERCATO PER MANIFESTAZIONE DI INTERESSE ai sensi dell'art. 1 comma 2 lett. b della L. 120/2020, tramite piattaforma SINTEL per l’affidamento delle attività previste dalla Missione 5 - Componente 2 - Investimento 1.1 “Sostegno alle persone vulnerabili e prevenzione dell’istituzionalizzazione degli anziani non autosufficienti” - Linea di sub-investimento 1.1.4. “Rafforzamento dei Servizi Sociali e prevenzione del fenomeno dei Burn Out tra gli operatori sociali”, a valere sulle risorse messe a disp</t>
+          <t>PROCEDURA DI GARA APERTA TELEMATICA, AI SENSI DELL’ART. 60 - D. LGS. N. 50/2016 E S.M.I., SVOLTA TRAMITE L’UTILIZZO DELLA PIATTAFORMA DI INTERMEDIAZIONE TELEMATICA SINTEL, PER L’AFFIDAMENTO DEL SERVIZIO DI GESTIONE, ARCHIVIAZIONE, CUSTODIA, RIORDINO E SCARTO DELLA DOCUMENTAZIONE SANITARIA E DEI DOCUMENTI TECNICO-AMMINISTRATIVI DELLE UNITÀ OPERATIVE DELL’AZIENDA ULSS 5 POLESANA PER LA DURATA DI 60 MESI ED EVENTUALMENTE RINNOVABILE PER ULTERIORI 24 MESI.</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>Avviso</t>
+          <t>Bando</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>Aggiudicato</t>
-[...4 lines deleted...]
-          <t>UOC Provveditorato, Economato e Gestione della Logistica</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Questa Azienda ULSS intende affidare i servizi le attività volte al “Rafforzamento dei Servizi Sociali e prevenzione del fenomeno dei Burn Out tra gli operatori sociali” nel territorio afferente all’ATS VEN_19 (Adria) e VEN_18 (Lendinara) come previsto dalla linea di sub-investimento 1.1.4 della Missione 5 “Inclusione e coesione”, Componente 2 "Infrastrutture sociali, famiglie, comunità e terzo settore”, Sottocomponente 1 “Servizi sociali, disabilità e marginalità sociale”, a valere sulle risorse messe a disposizione dall’Avviso pubblico 1/2022 PNRR - Next generation Eu&amp;nbsp; per il periodo di 36 mesi tramite specifica procedura di gara sotto soglia, ai sensi dell’art. 1, c. 2) lett. b) del D.Lgs.&amp;nbsp;76/2020 convertito con L. 120/2020 e smi, da aggiudicare secondo il criterio dell’offerta economicamente più vantaggiosa individuata sulla base del miglior rapporto qualità/prezzo, ai sensi dell’art. 95 comma 3 del suddetto Decreto.&lt;/p&gt;</t>
+          <t xml:space="preserve">&lt;p&gt;PROCEDURA DI GARA APERTA TELEMATICA, AI SENSI DELL’ART. 60 - D. LGS. N. 50/2016 E S.M.I., SVOLTA TRAMITE L’UTILIZZO DELLA PIATTAFORMA DI INTERMEDIAZIONE TELEMATICA SINTEL, PER L’AFFIDAMENTO DEL SERVIZIO DI GESTIONE, ARCHIVIAZIONE, CUSTODIA, RIORDINO E SCARTO DELLA DOCUMENTAZIONE SANITARIA E DEI DOCUMENTI TECNICO-AMMINISTRATIVI DELLE UNITÀ OPERATIVE DELL’AZIENDA ULSS 5 POLESANA PER LA DURATA DI 60 MESI ED EVENTUALMENTE RINNOVABILE PER ULTERIORI 24 MESI. CIG 9934777555&lt;br /&gt;
+Sintel ID n. 171455184&lt;/p&gt;
+&lt;p&gt;Si rende noto che l'Azienda ULSS 5 Polesana, intende procedere, ai sensi dell’articolo 60 del D.lgs. n.50/2016 e s.m.i., all’acquisizione del servizio di gestione, archiviazione, custodia, riordino e scarto della documentazione sanitaria e dei documenti tecnico-amministrativi delle unità operative dell’Azienda Ulss 5 Polesana per la durata di 60 mesi ed eventualmente rinnovabile per ulteriori 24 mesi.&lt;br /&gt;
+Si invitano pertanto gli operatori economici eventualmente interessati, alla partecipazione alla procedura aperta per l’assegnazione della fornitura in oggetto, che sarà espletata esclusivamente tramite la piattaforma di e-procurement denominata SINTEL della Regione Lombardia (https://www.ariaspa.it/wps/portal/Aria), a visionare la documentazione ricercando l’ID sopradescritto nell’area “Bandi sulla piattaforma Sintel” al link: https://www.sintel.regione.lombardia.it/eprocdata/sintelSearch.xhtml&lt;/p&gt;
+&lt;p&gt;Le imprese si devono qualificare per l’Azienda ULSS n. 5 Polesana&lt;/p&gt;
+&lt;p&gt;Il termine ultimo per la presentazione delle offerte è indicato sulla piattaforma Sintel e sul bando GUUE&lt;/p&gt;
+&lt;p&gt;Il RUP&lt;br /&gt;
+Dott.ssa Emanuela Pizzardo&lt;/p&gt;
+&lt;p&gt; &lt;/p&gt;
+</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
-          <t>Si</t>
+          <t>No</t>
         </is>
       </c>
       <c r="H27" t="inlineStr"/>
-      <c r="I27" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="I27" t="inlineStr"/>
+      <c r="J27" t="inlineStr"/>
       <c r="K27" t="inlineStr">
         <is>
-          <t>20/06/2023 00:00</t>
+          <t>30/06/2023 00:00</t>
         </is>
       </c>
       <c r="L27" t="inlineStr">
         <is>
-          <t>20/06/2028 00:00</t>
+          <t>30/06/2028 00:00</t>
         </is>
       </c>
       <c r="M27" t="inlineStr">
         <is>
-          <t>05/07/2023 00:00</t>
+          <t>10/08/2023 00:00</t>
         </is>
       </c>
       <c r="P27" t="n">
         <v>0</v>
       </c>
       <c r="Q27" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R27" t="inlineStr"/>
       <c r="S27" t="inlineStr"/>
       <c r="T27" t="inlineStr"/>
       <c r="U27" t="inlineStr"/>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr"/>
       <c r="B28" t="inlineStr">
         <is>
-          <t>AVVISO PUBBLICO PER L’AVVIO DELLA PROCEDURA DI GARA SOTTOSOGLIA, AI SENSI DELL’ART. 1 C. 2 LETT. A) DEL D.L 76/2020 CONVERTITO CON LEGGE 120/2020 E S.M.I., CON L’IMPIEGO DELLA PIATTAFORMA SINTEL DI ARIA SPA, PER LA FORNITURA DI CARTUCCE MONOUSO PER TRATTAMENTO PAZIENTI SETTICI / CON SHOCK SETTICO PER L'UOC NEFROLOGIA E DIALISI, PER IL PERIODO DI 36 MESI, EVENTUALMENTE PROROGABILE DI ULTERIORI 6 MESI.</t>
+          <t>Avviso di pubblicazione di procedura aperta telematica , ai sensi dell’art. 60 del D.lgs 50/2016 e smi su piattaforma telematica ARIA – SINTEL, lotto unico, per l’affidamento in concessione della gestione dei servizi bar degli ospedali di Rovigo, Adria, Trecenta, della Cittadella Socio Sanitaria e dei distributori automatici di alimenti e bevande all’interno degli immobili gestiti dall'A.Ulss 5 Polesana, per il periodo di tre anni, eventualmente rinnovabili per altri due anni. CIG 9923811BE5.</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>Bando</t>
+          <t>Avviso</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;strong&gt;AVVISO PUBBLICO PER L&amp;rsquo;AVVIO DELLA PROCEDURA DI GARA SOTTOSOGLIA, AI SENSI DELL&amp;rsquo;ART. 1 C. 2 LETT. A) DEL D.L 76/2020 CONVERTITO CON LEGGE 120/2020 E S.M.I., CON L&amp;rsquo;IMPIEGO DELLA PIATTAFORMA SINTEL DI ARIA SPA, PER LA FORNITURA DI CARTUCCE MONOUSO PER TRATTAMENTO PAZIENTI SETTICI / CON SHOCK SETTICO PER L&amp;#39;UOC NEFROLOGIA E DIALISI, PER IL PERIODO DI 36 MESI, EVENTUALMENTE PROROGABILE DI ULTERIORI 6 MESI.&lt;/strong&gt;&lt;/p&gt;
-&lt;p&gt;&lt;strong&gt;Termine manifestazione interesse 03/07/2023 ore 12.00&lt;/strong&gt;&lt;/p&gt;
+          <t xml:space="preserve">&lt;p&gt;Si rende noto che l’azienda Ulss 5 Polesana intende procedere all'affidamento in concessione della gestione dei servizi bar degli ospedali di Rovigo, Adria, Trecenta, della Cittadella Socio Sanitaria e dei distributori automatici di alimenti e bevande all’interno degli immobili gestiti dall'A.Ulss 5 Polesana, per il periodo di tre anni, eventualmente rinnovabili per altri due anni, ai sensi dell’art. 60 del d.lgs 50/2016 e s.m.i., base d’asta €. 1.140.000,00/triennale iva non compresa, CIG 9923811BE5. ID SINTEL n. 171259319.&lt;/p&gt;
 </t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H28" t="inlineStr"/>
       <c r="I28" t="inlineStr"/>
       <c r="J28" t="inlineStr"/>
       <c r="K28" t="inlineStr">
         <is>
-          <t>16/06/2023 00:00</t>
+          <t>29/06/2023 00:00</t>
         </is>
       </c>
       <c r="L28" t="inlineStr">
         <is>
-          <t>16/06/2028 00:00</t>
+          <t>29/06/2028 00:00</t>
         </is>
       </c>
       <c r="M28" t="inlineStr">
         <is>
-          <t>03/07/2023 12:00</t>
-[...4 lines deleted...]
-          <t>31/01/2024</t>
+          <t>02/08/2023 15:00</t>
         </is>
       </c>
       <c r="P28" t="n">
         <v>0</v>
       </c>
       <c r="Q28" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R28" t="inlineStr"/>
       <c r="S28" t="inlineStr"/>
       <c r="T28" t="inlineStr"/>
       <c r="U28" t="inlineStr"/>
     </row>
     <row r="29">
-      <c r="A29" t="inlineStr"/>
+      <c r="A29" t="inlineStr">
+        <is>
+          <t>PROV 2026</t>
+        </is>
+      </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>AVVISO LA FORNITURA E MANUTENZIONE DI N.2 ECOCARDIOGRAFI PORTATILI PER LA RIABILITAZIONE DEL PRESIDIO OSPEDALIERO DI ADRIA E PER IL PROGETTO FOCE DELL’AZIENDA ULSS 5 POLESANA</t>
+          <t>INDAGINE DI MERCATO PER MANIFESTAZIONE DI INTERESSE ai sensi dell'art. 1 comma 2 lett. b della L. 120/2020, tramite piattaforma SINTEL per l’affidamento delle attività previste dalla Missione 5 - Componente 2 - Investimento 1.1 “Sostegno alle persone vulnerabili e prevenzione dell’istituzionalizzazione degli anziani non autosufficienti” - Linea di sub-investimento 1.1.4. “Rafforzamento dei Servizi Sociali e prevenzione del fenomeno dei Burn Out tra gli operatori sociali”, a valere sulle risorse messe a disp</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>Bando</t>
+          <t>Avviso</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="E29" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato, Economato e Gestione della Logistica</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;AVVISO LA FORNITURA E MANUTENZIONE DI N.2 ECOCARDIOGRAFI PORTATILI PER LA RIABILITAZIONE DEL PRESIDIO OSPEDALIERO DI ADRIA E PER IL PROGETTO FOCE DELL&amp;rsquo;AZIENDA ULSS 5 POLESANA&lt;/p&gt;
-[...6 lines deleted...]
-</t>
+          <t>&lt;p&gt;Questa Azienda ULSS intende affidare i servizi le attività volte al “Rafforzamento dei Servizi Sociali e prevenzione del fenomeno dei Burn Out tra gli operatori sociali” nel territorio afferente all’ATS VEN_19 (Adria) e VEN_18 (Lendinara) come previsto dalla linea di sub-investimento 1.1.4 della Missione 5 “Inclusione e coesione”, Componente 2 "Infrastrutture sociali, famiglie, comunità e terzo settore”, Sottocomponente 1 “Servizi sociali, disabilità e marginalità sociale”, a valere sulle risorse messe a disposizione dall’Avviso pubblico 1/2022 PNRR - Next generation Eu  per il periodo di 36 mesi tramite specifica procedura di gara sotto soglia, ai sensi dell’art. 1, c. 2) lett. b) del D.Lgs. 76/2020 convertito con L. 120/2020 e smi, da aggiudicare secondo il criterio dell’offerta economicamente più vantaggiosa individuata sulla base del miglior rapporto qualità/prezzo, ai sensi dell’art. 95 comma 3 del suddetto Decreto.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Si</t>
         </is>
       </c>
       <c r="H29" t="inlineStr"/>
-      <c r="I29" t="inlineStr"/>
-      <c r="J29" t="inlineStr"/>
+      <c r="I29" t="inlineStr">
+        <is>
+          <t>F34H22000470006</t>
+        </is>
+      </c>
+      <c r="J29" t="inlineStr">
+        <is>
+          <t>A00594E324</t>
+        </is>
+      </c>
       <c r="K29" t="inlineStr">
         <is>
-          <t>16/06/2023 00:00</t>
+          <t>20/06/2023 00:00</t>
         </is>
       </c>
       <c r="L29" t="inlineStr">
         <is>
-          <t>16/06/2028 00:00</t>
+          <t>20/06/2028 00:00</t>
         </is>
       </c>
       <c r="M29" t="inlineStr">
         <is>
-          <t>27/06/2023 00:00</t>
+          <t>05/07/2023 00:00</t>
         </is>
       </c>
       <c r="P29" t="n">
         <v>0</v>
       </c>
       <c r="Q29" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
-      <c r="R29" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="R29" t="inlineStr"/>
       <c r="S29" t="inlineStr"/>
       <c r="T29" t="inlineStr"/>
-      <c r="U29" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="U29" t="inlineStr"/>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr"/>
       <c r="B30" t="inlineStr">
         <is>
-          <t>A243 Avviso esplorativo per manifestazione di interesse affidamento ristrutturazione ed adeguamento normativo piano terzo blocco D della Cittadella Socio-Sanitaria di Rovigo, mediante procedura negoziata da espletarsi sulla piattaforma SINTEL</t>
+          <t>AVVISO LA FORNITURA E MANUTENZIONE DI N.2 ECOCARDIOGRAFI PORTATILI PER LA RIABILITAZIONE DEL PRESIDIO OSPEDALIERO DI ADRIA E PER IL PROGETTO FOCE DELL’AZIENDA ULSS 5 POLESANA</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
           <t>Bando</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="F30" t="inlineStr"/>
+      <c r="F30" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;AVVISO LA FORNITURA E MANUTENZIONE DI N.2 ECOCARDIOGRAFI PORTATILI PER LA RIABILITAZIONE DEL PRESIDIO OSPEDALIERO DI ADRIA E PER IL PROGETTO FOCE DELL’AZIENDA ULSS 5 POLESANA&lt;/p&gt;
+&lt;p&gt;Si chiede a tutti gli Operatori interessati a presentare richiesta di essere invitati alla suddetta procedura  entro e non oltre &lt;strong&gt;le ore 12.00 del giorno 27.06.2023&lt;/strong&gt;, all’U.O.C. Provveditorato Economato e Gestione Logistica dell’Azienda ULSS 5 Polesana seguente indirizzo PEC &lt;a href="mailto:protocollo.aulss5@pecveneto.it"&gt;protocollo.aulss5@pecveneto.it&lt;/a&gt;, riportando nell’oggetto: &lt;em&gt;“Avviso volontario per partecipazione alla procedura sottosoglia, senza previa pubblicazione del bando di gara, per la fornitura e manutenzione di n. 2 Ecocardiografi portatili per la Riabilitazione del Presidio Ospedaliero di Adria e per il progetto FOCE dell’Azienda ULSS 5 Polesana.”&lt;/em&gt;&lt;/p&gt;
+&lt;p&gt;Si precisa inoltre che le procedure per l’assegnazione della fornitura in oggetto, saranno espletate esclusivamente tramite la piattaforma di e-procurement denominata Sintel della Regione Lombardia (&lt;a href="http://www.aria.regione.lombardia.it"&gt;www.aria.regione.lombardia.it&lt;/a&gt;).&lt;/p&gt;
+&lt;p&gt;L’Azienda ULSS 5 Polesana si riserva la possibilità di sospendere, modificare o annullare, in tutto o in parte, il procedimento avviato, senza che i richiedenti possano vantare alcuna pretesa o qualsivoglia rimborso spese/risarcimento per il solo fatto di aver partecipato alla presente manifestazione di interesse.&lt;/p&gt;
+&lt;p&gt;La risposta alla presente indagine di mercato non vincola né impegna in alcun modo l’Azienda ULSS 5 Polesana nei confronti degli operatori economici partecipanti, che pertanto non potranno vantare alcun titolo, pretesa, referenza o priorità in ordine all’affidamento della fornitura.&lt;/p&gt;
+&lt;p&gt;I dati forniti dalla ditta in sede di presentazione della domanda di partecipazione alla gara saranno trattati esclusivamente ai fini dello svolgimento delle attività dell’Azienda ULSS 5 in conformità a quanto disposto dalla L. 196/03.&lt;/p&gt;
+&lt;p&gt;Le imprese si devono qualificare per l’Azienda ULSS n. 5 Polesana&lt;/p&gt;
+</t>
+        </is>
+      </c>
       <c r="G30" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H30" t="inlineStr"/>
       <c r="I30" t="inlineStr"/>
       <c r="J30" t="inlineStr"/>
       <c r="K30" t="inlineStr">
         <is>
-          <t>29/05/2023 00:00</t>
+          <t>16/06/2023 00:00</t>
         </is>
       </c>
       <c r="L30" t="inlineStr">
         <is>
-          <t>29/05/2028 00:00</t>
+          <t>16/06/2028 00:00</t>
         </is>
       </c>
       <c r="M30" t="inlineStr">
         <is>
-          <t>15/06/2023 12:00</t>
+          <t>27/06/2023 00:00</t>
         </is>
       </c>
       <c r="P30" t="n">
         <v>0</v>
       </c>
       <c r="Q30" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
-      <c r="R30" t="inlineStr"/>
+      <c r="R30" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Ares Michieletti / Antonella Raimondi </t>
+        </is>
+      </c>
       <c r="S30" t="inlineStr"/>
       <c r="T30" t="inlineStr"/>
-      <c r="U30" t="inlineStr"/>
+      <c r="U30" t="inlineStr">
+        <is>
+          <t>ares.michieletti@aulss5.veneto.it</t>
+        </is>
+      </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr"/>
       <c r="B31" t="inlineStr">
         <is>
-          <t>AVVISO PUBBLICO PER L’AVVIO PROCEDURA MEDIANTE L'IMPIEGO DELLA PIATTAFORMA SINTEL DI A.R.I.A S.P.A. PER IL NOLEGGIO DI 24 MESI DI N.1 SISTEMA EMETTITORE UVA COMPRENSIVO DEL MATERIALE DI CONSUMO PER LA U.O.C. OCULISTICA DEL PRESIDIO OSPEDALIERO DI ROVIGO</t>
+          <t>AVVISO PUBBLICO PER L’AVVIO DELLA PROCEDURA DI GARA SOTTOSOGLIA, AI SENSI DELL’ART. 1 C. 2 LETT. A) DEL D.L 76/2020 CONVERTITO CON LEGGE 120/2020 E S.M.I., CON L’IMPIEGO DELLA PIATTAFORMA SINTEL DI ARIA SPA, PER LA FORNITURA DI CARTUCCE MONOUSO PER TRATTAMENTO PAZIENTI SETTICI / CON SHOCK SETTICO PER L'UOC NEFROLOGIA E DIALISI, PER IL PERIODO DI 36 MESI, EVENTUALMENTE PROROGABILE DI ULTERIORI 6 MESI.</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
           <t>Bando</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aggiudicato</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;strong&gt;AVVISO PUBBLICO PER L&amp;rsquo;AVVIO PROCEDURA MEDIANTE L&amp;#39;IMPIEGO DELLA PIATTAFORMA SINTEL DI A.R.I.A S.P.A. PER IL NOLEGGIO DI 24 MESI DI N.1 SISTEMA EMETTITORE UVA COMPRENSIVO DEL MATERIALE DI CONSUMO PER LA U.O.C. OCULISTICA DEL PRESIDIO OSPEDALIERO DI ROVIGO&lt;/strong&gt;&lt;/p&gt;
-[...6 lines deleted...]
-&lt;p&gt;I dati forniti dalla ditta in sede di presentazione della domanda di partecipazione alla gara saranno trattati esclusivamente ai fini dello svolgimento delle attivit&amp;agrave; dell&amp;rsquo;Azienda ULSS 5 in conformit&amp;agrave; a quanto disposto dalla L. 196/03.&lt;/p&gt;
+          <t xml:space="preserve">&lt;p&gt;&lt;strong&gt;AVVISO PUBBLICO PER L’AVVIO DELLA PROCEDURA DI GARA SOTTOSOGLIA, AI SENSI DELL’ART. 1 C. 2 LETT. A) DEL D.L 76/2020 CONVERTITO CON LEGGE 120/2020 E S.M.I., CON L’IMPIEGO DELLA PIATTAFORMA SINTEL DI ARIA SPA, PER LA FORNITURA DI CARTUCCE MONOUSO PER TRATTAMENTO PAZIENTI SETTICI / CON SHOCK SETTICO PER L'UOC NEFROLOGIA E DIALISI, PER IL PERIODO DI 36 MESI, EVENTUALMENTE PROROGABILE DI ULTERIORI 6 MESI.&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;Termine manifestazione interesse 03/07/2023 ore 12.00&lt;/strong&gt;&lt;/p&gt;
 </t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H31" t="inlineStr"/>
       <c r="I31" t="inlineStr"/>
       <c r="J31" t="inlineStr"/>
       <c r="K31" t="inlineStr">
         <is>
-          <t>25/05/2023 00:00</t>
+          <t>16/06/2023 00:00</t>
         </is>
       </c>
       <c r="L31" t="inlineStr">
         <is>
-          <t>25/05/2028 00:00</t>
+          <t>16/06/2028 00:00</t>
         </is>
       </c>
       <c r="M31" t="inlineStr">
         <is>
-          <t>06/06/2023 00:00</t>
+          <t>03/07/2023 12:00</t>
+        </is>
+      </c>
+      <c r="O31" t="inlineStr">
+        <is>
+          <t>31/01/2024</t>
         </is>
       </c>
       <c r="P31" t="n">
         <v>0</v>
       </c>
       <c r="Q31" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
-      <c r="R31" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="R31" t="inlineStr"/>
       <c r="S31" t="inlineStr"/>
       <c r="T31" t="inlineStr"/>
-      <c r="U31" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="U31" t="inlineStr"/>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr"/>
       <c r="B32" t="inlineStr">
         <is>
-          <t>PROCEDURA SOTTOSOGLIA  TELEMATICA SU PIATTAFORMA TELEMATICA SINTEL PER  “LA FORNITURA E MANUTENZIONE DI N.1 SISTEMA DI ACQUISIZIONE IMMAGINI PER LA U.O.C. ANATOMIA PATOLOGICA DEL PRESIDIO OSPEDALIERO DI ROVIGO”</t>
+          <t>A243 Avviso esplorativo per manifestazione di interesse affidamento ristrutturazione ed adeguamento normativo piano terzo blocco D della Cittadella Socio-Sanitaria di Rovigo, mediante procedura negoziata da espletarsi sulla piattaforma SINTEL</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
           <t>Bando</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>Aggiudicato</t>
-[...16 lines deleted...]
-      </c>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F32" t="inlineStr"/>
       <c r="G32" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H32" t="inlineStr"/>
       <c r="I32" t="inlineStr"/>
       <c r="J32" t="inlineStr"/>
       <c r="K32" t="inlineStr">
         <is>
-          <t>23/05/2023 00:00</t>
+          <t>29/05/2023 00:00</t>
         </is>
       </c>
       <c r="L32" t="inlineStr">
         <is>
-          <t>23/05/2028 00:00</t>
+          <t>29/05/2028 00:00</t>
         </is>
       </c>
       <c r="M32" t="inlineStr">
         <is>
-          <t>01/06/2023 00:00</t>
-[...4 lines deleted...]
-          <t>25/10/2023</t>
+          <t>15/06/2023 12:00</t>
         </is>
       </c>
       <c r="P32" t="n">
         <v>0</v>
       </c>
       <c r="Q32" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
-      <c r="R32" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="R32" t="inlineStr"/>
       <c r="S32" t="inlineStr"/>
       <c r="T32" t="inlineStr"/>
-      <c r="U32" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="U32" t="inlineStr"/>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr"/>
       <c r="B33" t="inlineStr">
         <is>
-          <t>Indagine di mercato ed avviso volontario per la trasparenza ex ante per l’avvio di procedura sottosoglia, senza previa pubblicazione del bando di gara, per la fornitura di n. 1 software integrativo del treatment planning system in uso presso la UOC di Radioterapia Oncologica e la UOSD di Fisica Sanitaria dell’ospedale di Rovigo, per la pianificazione dei trattamenti radianti oncologici, per un importo complessivo di spesa presunto di € 80.000,00 (Iva non compresa)</t>
+          <t>AVVISO PUBBLICO PER L’AVVIO PROCEDURA MEDIANTE L'IMPIEGO DELLA PIATTAFORMA SINTEL DI A.R.I.A S.P.A. PER IL NOLEGGIO DI 24 MESI DI N.1 SISTEMA EMETTITORE UVA COMPRENSIVO DEL MATERIALE DI CONSUMO PER LA U.O.C. OCULISTICA DEL PRESIDIO OSPEDALIERO DI ROVIGO</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
           <t>Bando</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>Aggiudicato</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;strong&gt;Indagine di mercato ed avviso volontario per la trasparenza ex ante per l&amp;rsquo;avvio di procedura sottosoglia, senza previa pubblicazione del bando di gara, per la fornitura di n. 1 software integrativo del treatment planning system in uso presso la UOC di Radioterapia Oncologica e la UOSD di Fisica Sanitaria dell&amp;rsquo;ospedale di Rovigo, per la pianificazione dei trattamenti radianti oncologici, per un importo complessivo di spesa presunto di &amp;euro; 80.000,00 (Iva non compresa)&lt;/strong&gt;&lt;/p&gt;
-[...18 lines deleted...]
-&lt;p&gt;I dati forniti dalla ditta in sede di presentazione della domanda di partecipazione alla gara saranno trattati esclusivamente ai fini dello svolgimento delle attivit&amp;agrave; dell&amp;rsquo;Azienda ULSS 5 in conformit&amp;agrave; a quanto disposto dalla L. 196/03.&lt;/p&gt;
+          <t xml:space="preserve">&lt;p&gt;&lt;strong&gt;AVVISO PUBBLICO PER L’AVVIO PROCEDURA MEDIANTE L'IMPIEGO DELLA PIATTAFORMA SINTEL DI A.R.I.A S.P.A. PER IL NOLEGGIO DI 24 MESI DI N.1 SISTEMA EMETTITORE UVA COMPRENSIVO DEL MATERIALE DI CONSUMO PER LA U.O.C. OCULISTICA DEL PRESIDIO OSPEDALIERO DI ROVIGO&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt; &lt;/p&gt;
+&lt;p&gt;Si rende noto che l'Azienda ULSS 5 Polesana, intende avviare una procedura telematica, per il noleggio di 24 mesi di n.1 Sistema emettitore UVA comprensivo le materiale di consumo per la U.O.C. Oculistica del Presidio Ospedaliero di Rovigo per l’importo presunto di € 65.000,00 IVA. non compresa.&lt;/p&gt;
+&lt;p&gt;Si chiede a tutti gli Operatori interessati a presentare richiesta di essere invitati alla suddetta procedura  entro e non oltre &lt;strong&gt;le ore 12.00 del giorno 06/06/2023&lt;/strong&gt;, all’U.O.C. Provveditorato Economato e Gestione Logistica dell’Azienda ULSS 5 Polesana seguente indirizzo PEC &lt;a href="mailto:protocollo.aulss5@pecveneto.it"&gt;protocollo.aulss5@pecveneto.it&lt;/a&gt;, riportando nell’oggetto: &lt;em&gt;“Avviso volontario per la trasparenza ex ante per l’avvio di procedura telematica, per il noleggio di 24 mesi di &lt;strong&gt;“N. 1 Sistema Emettitore UVA comprensivo del materiale di consumo per la U.O.C. Oculistica del Presidio Ospedaliero di Rovigo”&lt;/strong&gt;&lt;/em&gt;&lt;/p&gt;
+&lt;p&gt;Si precisa inoltre che le procedure per l’assegnazione della fornitura in oggetto, saranno espletate esclusivamente tramite la piattaforma di e-procurement denominata Sintel della Regione Lombardia (&lt;a href="https://www.ariaspa.it"&gt;https://www.ariaspa.it&lt;/a&gt;).&lt;/p&gt;
+&lt;p&gt;Le imprese devono obbligatoriamente essere qualificate per l’Azienda ULSS n. 5 Polesana.&lt;/p&gt;
+&lt;p&gt;Il Responsabile Unico del Procedimento (R.U.P.) per l’espletamento della procedura in argomento ai sensi dell’art. 31 del D.Lgs. n. 50/2016 e smi  è il Dr. Ares Michieletti dell’UOC Provveditorato, Economato e Gestione della Logistica.&lt;/p&gt;
+&lt;p&gt;I dati forniti dalla ditta in sede di presentazione della domanda di partecipazione alla gara saranno trattati esclusivamente ai fini dello svolgimento delle attività dell’Azienda ULSS 5 in conformità a quanto disposto dalla L. 196/03.&lt;/p&gt;
 </t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H33" t="inlineStr"/>
       <c r="I33" t="inlineStr"/>
       <c r="J33" t="inlineStr"/>
       <c r="K33" t="inlineStr">
         <is>
-          <t>23/05/2023 00:00</t>
+          <t>25/05/2023 00:00</t>
         </is>
       </c>
       <c r="L33" t="inlineStr">
         <is>
-          <t>23/05/2028 00:00</t>
+          <t>25/05/2028 00:00</t>
         </is>
       </c>
       <c r="M33" t="inlineStr">
         <is>
-          <t>01/06/2023 00:00</t>
-[...4 lines deleted...]
-          <t>22/11/2023</t>
+          <t>06/06/2023 00:00</t>
         </is>
       </c>
       <c r="P33" t="n">
         <v>0</v>
       </c>
       <c r="Q33" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R33" t="inlineStr">
         <is>
-          <t xml:space="preserve">Ares Michieletti </t>
+          <t xml:space="preserve">Ares Michieletti / Antonella Raimondi </t>
         </is>
       </c>
       <c r="S33" t="inlineStr"/>
       <c r="T33" t="inlineStr"/>
       <c r="U33" t="inlineStr">
         <is>
           <t>ares.michieletti@aulss5.veneto.it</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr"/>
       <c r="B34" t="inlineStr">
         <is>
           <t>AVVISO PER  LA FORNITURA E MANUTENZIONE DI N.1 APPARECCHIO ERGOMETRO  CARDIOPOLMONARE PER LA RIABILITAZIONE DEL PRESIDIO OSPEDALIERO DI ADRIA</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
           <t>Bando</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;AVVISO PER &amp;nbsp;LA FORNITURA E MANUTENZIONE DI N.1 APPARECCHIO ERGOMETRO &amp;nbsp;CARDIOPOLMONARE PER LA RIABILITAZIONE DEL PRESIDIO OSPEDALIERO DI ADRIA&lt;/p&gt;
-[...5 lines deleted...]
-&lt;p&gt;Le imprese si devono qualificare per l&amp;rsquo;Azienda ULSS n. 5 Polesana&lt;/p&gt;
+          <t xml:space="preserve">&lt;p&gt;AVVISO PER  LA FORNITURA E MANUTENZIONE DI N.1 APPARECCHIO ERGOMETRO  CARDIOPOLMONARE PER LA RIABILITAZIONE DEL PRESIDIO OSPEDALIERO DI ADRIA&lt;/p&gt;
+&lt;p&gt;Si chiede a tutti gli Operatori interessati a presentare richiesta di essere invitati alla suddetta procedura  entro e non oltre &lt;strong&gt;le ore 12.00 del giorno 01.06.2023&lt;/strong&gt;, all’U.O.C. Provveditorato Economato e Gestione Logistica dell’Azienda ULSS 5 Polesana seguente indirizzo PEC &lt;a href="mailto:protocollo.aulss5@pecveneto.it"&gt;protocollo.aulss5@pecveneto.it&lt;/a&gt;, riportando nell’oggetto: &lt;em&gt;“Avviso volontario per partecipazione alla procedura sottosoglia, senza previa pubblicazione del bando di gara, per la fornitura e manutenzione di n.1 Apparecchio Ergometro Cardiopolmonare per la Riabilitazione del Presidio Ospedaliero di Adria dell’Azienda ULSS 5 Polesana.”&lt;/em&gt;&lt;/p&gt;
+&lt;p&gt;Si precisa inoltre che le procedure per l’assegnazione della fornitura in oggetto, saranno espletate esclusivamente tramite la piattaforma di e-procurement denominata Sintel della Regione Lombardia (&lt;a href="http://www.aria.regione.lombardia.it"&gt;www.aria.regione.lombardia.it&lt;/a&gt;).&lt;/p&gt;
+&lt;p&gt;L’Azienda ULSS 5 Polesana si riserva la possibilità di sospendere, modificare o annullare, in tutto o in parte, il procedimento avviato, senza che i richiedenti possano vantare alcuna pretesa o qualsivoglia rimborso spese/risarcimento per il solo fatto di aver partecipato alla presente manifestazione di interesse.&lt;/p&gt;
+&lt;p&gt;La risposta alla presente indagine di mercato non vincola né impegna in alcun modo l’Azienda ULSS 5 Polesana nei confronti degli operatori economici partecipanti, che pertanto non potranno vantare alcun titolo, pretesa, referenza o priorità in ordine all’affidamento della fornitura.&lt;/p&gt;
+&lt;p&gt;I dati forniti dalla ditta in sede di presentazione della domanda di partecipazione alla gara saranno trattati esclusivamente ai fini dello svolgimento delle attività dell’Azienda ULSS 5 in conformità a quanto disposto dalla L. 196/03.&lt;/p&gt;
+&lt;p&gt;Le imprese si devono qualificare per l’Azienda ULSS n. 5 Polesana&lt;/p&gt;
 </t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H34" t="inlineStr"/>
       <c r="I34" t="inlineStr"/>
       <c r="J34" t="inlineStr"/>
       <c r="K34" t="inlineStr">
         <is>
           <t>23/05/2023 00:00</t>
         </is>
       </c>
       <c r="L34" t="inlineStr">
         <is>
           <t>23/05/2028 00:00</t>
         </is>
       </c>
       <c r="M34" t="inlineStr">
         <is>
           <t>01/06/2023 00:00</t>
         </is>
@@ -2702,1836 +2738,1891 @@
       <c r="P34" t="n">
         <v>0</v>
       </c>
       <c r="Q34" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R34" t="inlineStr">
         <is>
           <t xml:space="preserve">Ares Michieletti </t>
         </is>
       </c>
       <c r="S34" t="inlineStr"/>
       <c r="T34" t="inlineStr"/>
       <c r="U34" t="inlineStr">
         <is>
           <t>ares.michieletti@aulss5.veneto.it</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr"/>
       <c r="B35" t="inlineStr">
         <is>
-          <t xml:space="preserve">AVVISO PUBBLICO PER L’AVVIO DELLA PROCEDURA DI GARA SOTTOSOGLIA, CON L’IMPIEGO DELLA PIATTAFORMA SINTEL, AI SENSI DELL’ART. 1 C. 2 LETT. B) DEL D.L 76/2020 CONVERTITO CON LEGGE 120/2020, COME MODIFICATO DALL'ART. 51, COMMA 1, LETT. A) DEL D.L. 77/2021 CONVERTITO CON LEGGE 108/2021 E S.M.I., PER LA FORNITURA DI DISPOSITIVI - GUIDE AD IMPIEGO CORONARICO - PER IL POLO ANGIOGRAFICO DI QUESTA AULSS5, PER IL PERIODO DI 24 MESI. </t>
+          <t>PROCEDURA SOTTOSOGLIA  TELEMATICA SU PIATTAFORMA TELEMATICA SINTEL PER  “LA FORNITURA E MANUTENZIONE DI N.1 SISTEMA DI ACQUISIZIONE IMMAGINI PER LA U.O.C. ANATOMIA PATOLOGICA DEL PRESIDIO OSPEDALIERO DI ROVIGO”</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>Avviso</t>
+          <t>Bando</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;Si rende noto che con Determinazione Dirigenziale n. 259/2023 l&amp;rsquo;Azienda Ulss 5 Polesana ha indetto procedura di gara telematica sottosoglia ai sensi dell&amp;#39;art. 1, comma 2, lettera B) del D.L. 76/2020 convertito con Legge 120/2020 e s.m.i., per la fornitura&lt;a name="_Hlk126918221"&gt;, &lt;/a&gt;per il periodo di 24 mesi, &lt;a name="_Hlk124512280"&gt;di dispositivi - guide ad impiego coronarico - necessari per il &lt;/a&gt;Polo Angiografico, suddivisa in n. 3 lotti, per un importo complessivo biennale stimato di &amp;euro; 185.500,00, Iva non compresa&lt;/p&gt;
+          <t xml:space="preserve">&lt;p&gt;PROCEDURA SOTTOSOGLIA  TELEMATICA SU PIATTAFORMA TELEMATICA SINTEL PER &lt;strong&gt;“LA FORNITURA E MANUTENZIONE DI N.1 SISTEMA DI ACQUISIZIONE IMMAGINI PER LA U.O.C. ANATOMIA PATOLOGICA DEL PRESIDIO OSPEDALIERO DI ROVIGO”&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt; &lt;/p&gt;
+&lt;p&gt;Si chiede a tutti gli Operatori interessati a presentare richiesta di essere invitati alla suddetta procedura  entro e non oltre &lt;strong&gt;le ore 12.00 del giorno 01.06.2023&lt;/strong&gt;, all’U.O.C. Provveditorato Economato e Gestione Logistica dell’Azienda ULSS 5 Polesana seguente indirizzo PEC &lt;a href="mailto:protocollo.aulss5@pecveneto.it"&gt;protocollo.aulss5@pecveneto.it&lt;/a&gt;, riportando nell’oggetto: &lt;em&gt;“Avviso volontario per partecipazione alla procedura sottosoglia, senza previa pubblicazione del bando di gara, per la fornitura e manutenzione di n.1 Sistema di Acquisizione Immagini per la U.O.C. Anatomia Patologica del Presidio Ospedaliero di Rovigo”&lt;/em&gt;&lt;/p&gt;
+&lt;p&gt; &lt;/p&gt;
+&lt;p&gt; &lt;/p&gt;
+&lt;p&gt;Si precisa inoltre che le procedure per l’assegnazione della fornitura in oggetto, saranno espletate esclusivamente tramite la piattaforma di e-procurement denominata Sintel della Regione Lombardia (&lt;a href="http://www.aria.regione.lombardia.it"&gt;www.aria.regione.lombardia.it&lt;/a&gt;).&lt;/p&gt;
+&lt;p&gt;L’Azienda ULSS 5 Polesana si riserva la possibilità di sospendere, modificare o annullare, in tutto o in parte, il procedimento avviato, senza che i richiedenti possano vantare alcuna pretesa o qualsivoglia rimborso spese/risarcimento per il solo fatto di aver partecipato alla presente manifestazione di interesse.&lt;/p&gt;
+&lt;p&gt;La risposta alla presente indagine di mercato non vincola né impegna in alcun modo l’Azienda ULSS 5 Polesana nei confronti degli operatori economici partecipanti, che pertanto non potranno vantare alcun titolo, pretesa, referenza o priorità in ordine all’affidamento della fornitura.&lt;/p&gt;
+&lt;p&gt;I dati forniti dalla ditta in sede di presentazione della domanda di partecipazione alla gara saranno trattati esclusivamente ai fini dello svolgimento delle attività dell’Azienda ULSS 5 in conformità a quanto disposto dalla L. 196/03.&lt;/p&gt;
+&lt;p&gt;Le imprese si devono qualificare per l’Azienda ULSS n. 5 Polesana&lt;/p&gt;
 </t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H35" t="inlineStr"/>
       <c r="I35" t="inlineStr"/>
       <c r="J35" t="inlineStr"/>
       <c r="K35" t="inlineStr">
         <is>
-          <t>03/05/2023 00:00</t>
+          <t>23/05/2023 00:00</t>
         </is>
       </c>
       <c r="L35" t="inlineStr">
         <is>
-          <t>03/05/2028 00:00</t>
+          <t>23/05/2028 00:00</t>
         </is>
       </c>
       <c r="M35" t="inlineStr">
         <is>
-          <t>18/05/2023 12:00</t>
+          <t>01/06/2023 00:00</t>
         </is>
       </c>
       <c r="O35" t="inlineStr">
         <is>
-          <t>07/02/2024</t>
+          <t>25/10/2023</t>
         </is>
       </c>
       <c r="P35" t="n">
         <v>0</v>
       </c>
       <c r="Q35" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
-      <c r="R35" t="inlineStr"/>
+      <c r="R35" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Ares Michieletti </t>
+        </is>
+      </c>
       <c r="S35" t="inlineStr"/>
       <c r="T35" t="inlineStr"/>
-      <c r="U35" t="inlineStr"/>
+      <c r="U35" t="inlineStr">
+        <is>
+          <t>ares.michieletti@aulss5.veneto.it</t>
+        </is>
+      </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr"/>
       <c r="B36" t="inlineStr">
         <is>
-          <t>AVVISO PUBBLICO PER L’AVVIO DELLA PROCEDURA DI GARA SOTTOSOGLIA, CON L’IMPIEGO DELLA PIATTAFORMA SINTEL, AI SENSI DELL’ART. 1 C. 2 LETT. A) DEL D.L 76/2020 CONVERTITO CON LEGGE 120/2020, COME MODIFICATO DALL'ART. 51, COMMA 1, LETT. A) DEL D.L. 77/2021 CONVERTITO CON LEGGE 108/2021 E S.M.I., PER LA FORNITURA DI MICROCATETERI, GUIDE, INTRODUTTORI E ALTRI DISPOSITIVI AD IMPIEGO PERIFERICO NECESSARI PER IL POLO ANGIOGRAFICO DI QUESTA AULSS5, PER IL PERIODO DI 24 MESI, EVENTUALMENTE PROROGABILE DI ULTERIORI 6 ME</t>
+          <t>Indagine di mercato ed avviso volontario per la trasparenza ex ante per l’avvio di procedura sottosoglia, senza previa pubblicazione del bando di gara, per la fornitura di n. 1 software integrativo del treatment planning system in uso presso la UOC di Radioterapia Oncologica e la UOSD di Fisica Sanitaria dell’ospedale di Rovigo, per la pianificazione dei trattamenti radianti oncologici, per un importo complessivo di spesa presunto di € 80.000,00 (Iva non compresa)</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>Avviso</t>
+          <t>Bando</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;Si rende noto che con Determinazione Dirigenziale n. 258/2023 l&amp;rsquo;Azienda Ulss 5 Polesana ha indetto procedura di gara telematica sottosoglia ai sensi dell&amp;#39;art. 1, comma 2, lettera A) del D.L. 76/2020 convertito con Legge 120/2020 e s.m.i., per la fornitura&lt;a name="_Hlk126918221"&gt;, &lt;/a&gt;per il periodo di 24 mesi eventualmente prorogabile per 6 mesi, &lt;a name="_Hlk124512280"&gt;di microcateteri, guide, introduttori e altri dispositivi ad impiego periferico necessari per il Polo Angiografico&lt;/a&gt;, suddivisa in n. 7 lotti, per un importo complessivo biennale stimato di &amp;euro; 74.000,00, Iva non compresa&lt;/p&gt;
+          <t xml:space="preserve">&lt;p&gt;&lt;strong&gt;Indagine di mercato ed avviso volontario per la trasparenza ex ante per l’avvio di procedura sottosoglia, senza previa pubblicazione del bando di gara, per la fornitura di n. 1 software integrativo del treatment planning system in uso presso la UOC di Radioterapia Oncologica e la UOSD di Fisica Sanitaria dell’ospedale di Rovigo, per la pianificazione dei trattamenti radianti oncologici, per un importo complessivo di spesa presunto di € 80.000,00 (Iva non compresa)&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt; &lt;/p&gt;
+&lt;p&gt;Si invitano pertanto gli operatori economici eventualmente interessati a manifestare a questa Amministrazione, l’interesse alla partecipazione alla procedura negoziata per l’assegnazione della fornitura in oggetto dichiarando:&lt;/p&gt;
+&lt;ul&gt;
+	&lt;li&gt;la capacità tecnica di fornire i defibrillatori di cui all’oggetto, alle condizioni sopra specificate;&lt;/li&gt;
+	&lt;li&gt;di non incorrere in nessuna delle cause di esclusione di cui all’Art.80 del D.lgs. n.50/2016 e s.m.i.&lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt; &lt;/p&gt;
+&lt;p&gt;La dichiarazione, resa ai sensi del D.P.R. n.445/2000 e s.m.i. dovrà:&lt;/p&gt;
+&lt;ul&gt;
+	&lt;li&gt;essere sottoscritta dal Legale Rappresentante dell’Impresa&lt;/li&gt;
+	&lt;li&gt;essere corredata da fotocopia del documento di identità in corso di validità&lt;/li&gt;
+	&lt;li&gt;riportare l’espressa autorizzazione a ricevere le eventuali comunicazioni mediante PEC, ai sensi dell’art.76 del D.Lgs. n.50/2016 e s.m.i.&lt;/li&gt;
+	&lt;li&gt;pervenire esclusivamente via PEC all’indirizzo &lt;a href="mailto:asl18.rovigo@actaliscertymail.it"&gt;protocollo.aulss5@pecveneto.it&lt;/a&gt;, &lt;strong&gt;nel&lt;/strong&gt;&lt;strong&gt; termine di 10 giorni &lt;/strong&gt;dalla pubblicazione del presente avviso, nel sito aziendale &lt;a href="http://www.aulss5.veneto.it"&gt;www.aulss5.veneto.it&lt;/a&gt; – sezione Bandi -, riportando nell’oggetto: &lt;em&gt;“Avviso volontario per la trasparenza ex ante per l’avvio di procedura negoziata, senza previa pubblicazione del bando di gara, per la fornitura di n. 1 software integrativo del treatment planning system in uso presso la UOC di Radioterapia Oncologica e la UOSD di Fisica Sanitaria dell’ospedale di Rovigo, per la pianificazione dei trattamenti radianti oncologici”&lt;/em&gt;&lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt; &lt;/p&gt;
+&lt;p&gt;In caso di mancanza di riscontri al presente avviso, entro 10 giorni dalla data di pubblicazione, e venga quindi confermata la circostanza secondo cui l’Impresa succitata costituisca l’unico fornitore dei sistemi analitici richiesti, questa Azienda procederà, ai sensi dell’art. 63 comma 2) lett.b) del D.lgs n.50/2016 e s.m.i. a concludere un contratto, previa negoziazione delle condizioni di fornitura, con l’Impresa che, allo stato attuale risulta essere l’unico operatore economico individuato.&lt;/p&gt;
+&lt;p&gt; &lt;/p&gt;
+&lt;p&gt;Si precisa che la procedura di acquisto / affidamento avverrà attraverso l’utilizzazione di un sistema telematico di proprietà dell’Azienda Regionale Centrale Acquisti S.p.A. (di seguito ARIA) della Regione Lombardia, denominato “Sintel”&lt;/p&gt;
+&lt;p&gt;I dati forniti dalla ditta in sede di presentazione della domanda di partecipazione alla gara saranno trattati esclusivamente ai fini dello svolgimento delle attività dell’Azienda ULSS 5 in conformità a quanto disposto dalla L. 196/03.&lt;/p&gt;
 </t>
         </is>
       </c>
       <c r="G36" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H36" t="inlineStr"/>
       <c r="I36" t="inlineStr"/>
       <c r="J36" t="inlineStr"/>
       <c r="K36" t="inlineStr">
         <is>
-          <t>03/05/2023 00:00</t>
+          <t>23/05/2023 00:00</t>
         </is>
       </c>
       <c r="L36" t="inlineStr">
         <is>
-          <t>03/05/2028 00:00</t>
+          <t>23/05/2028 00:00</t>
         </is>
       </c>
       <c r="M36" t="inlineStr">
         <is>
-          <t>18/05/2023 12:00</t>
+          <t>01/06/2023 00:00</t>
         </is>
       </c>
       <c r="O36" t="inlineStr">
         <is>
-          <t>07/02/2024</t>
+          <t>22/11/2023</t>
         </is>
       </c>
       <c r="P36" t="n">
         <v>0</v>
       </c>
       <c r="Q36" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
-      <c r="R36" t="inlineStr"/>
+      <c r="R36" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Ares Michieletti </t>
+        </is>
+      </c>
       <c r="S36" t="inlineStr"/>
       <c r="T36" t="inlineStr"/>
-      <c r="U36" t="inlineStr"/>
+      <c r="U36" t="inlineStr">
+        <is>
+          <t>ares.michieletti@aulss5.veneto.it</t>
+        </is>
+      </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr"/>
       <c r="B37" t="inlineStr">
         <is>
-          <t xml:space="preserve">AVVISO PUBBLICO PER L’AVVIO DELLA PROCEDURA DI GARA SOTTOSOGLIA, CON L’IMPIEGO DELLA PIATTAFORMA SINTEL, AI SENSI DELL’ART. 1 C. 2 LETT. A) DEL D.L 76/2020 CONVERTITO CON LEGGE 120/2020, COME MODIFICATO DALL'ART. 51, COMMA 1, LETT. A) DEL D.L. 77/2021 CONVERTITO CON LEGGE 108/2021 E S.M.I., PER LA FORNITURA DI CATETERI A PALLONCINO CORONARICI SEMICOMPLIANTI, NON COMPLIANTI E MEDICATI PER IL POLO ANGIOGRAFICO DI QUESTA AULSS5, PER IL PERIODO DI 12 MESI, EVENTUALMENTE PROROGABILE DI ULTERIORI 3 MESI. </t>
+          <t>AVVISO PUBBLICO PER L’AVVIO DELLA PROCEDURA DI GARA SOTTOSOGLIA, CON L’IMPIEGO DELLA PIATTAFORMA SINTEL, AI SENSI DELL’ART. 1 C. 2 LETT. A) DEL D.L 76/2020 CONVERTITO CON LEGGE 120/2020, COME MODIFICATO DALL'ART. 51, COMMA 1, LETT. A) DEL D.L. 77/2021 CONVERTITO CON LEGGE 108/2021 E S.M.I., PER LA FORNITURA DI MICROCATETERI, GUIDE, INTRODUTTORI E ALTRI DISPOSITIVI AD IMPIEGO PERIFERICO NECESSARI PER IL POLO ANGIOGRAFICO DI QUESTA AULSS5, PER IL PERIODO DI 24 MESI, EVENTUALMENTE PROROGABILE DI ULTERIORI 6 ME</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
           <t>Avviso</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;Si rende noto che con Determinazione Dirigenziale n. 266/2023 l&amp;rsquo;Azienda Ulss 5 Polesana ha indetto procedura di gara telematica sottosoglia ai sensi dell&amp;#39;art. 1, comma 2, lettera A) del D.L. 76/2020 convertito con Legge 120/2020 e s.m.i., per la fornitura&lt;a name="_Hlk126918221"&gt;, &lt;/a&gt;per il periodo di 12 mesi eventualmente prorogabile per 3 mesi, &lt;a name="_Hlk124512280"&gt;di &lt;/a&gt;cateteri a palloncino coronarici semicomplianti, non complianti e medicati necessari per il Polo Angiografico, suddivisa in n. 9 lotti, per un importo complessivo annuale stimato di &amp;euro; 138.600,00, Iva non compresa&lt;/p&gt;
+          <t xml:space="preserve">&lt;p&gt;Si rende noto che con Determinazione Dirigenziale n. 258/2023 l’Azienda Ulss 5 Polesana ha indetto procedura di gara telematica sottosoglia ai sensi dell'art. 1, comma 2, lettera A) del D.L. 76/2020 convertito con Legge 120/2020 e s.m.i., per la fornitura&lt;a name="_Hlk126918221"&gt;, &lt;/a&gt;per il periodo di 24 mesi eventualmente prorogabile per 6 mesi, &lt;a name="_Hlk124512280"&gt;di microcateteri, guide, introduttori e altri dispositivi ad impiego periferico necessari per il Polo Angiografico&lt;/a&gt;, suddivisa in n. 7 lotti, per un importo complessivo biennale stimato di € 74.000,00, Iva non compresa&lt;/p&gt;
 </t>
         </is>
       </c>
       <c r="G37" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H37" t="inlineStr"/>
       <c r="I37" t="inlineStr"/>
       <c r="J37" t="inlineStr"/>
       <c r="K37" t="inlineStr">
         <is>
           <t>03/05/2023 00:00</t>
         </is>
       </c>
       <c r="L37" t="inlineStr">
         <is>
           <t>03/05/2028 00:00</t>
         </is>
       </c>
       <c r="M37" t="inlineStr">
         <is>
-          <t>19/05/2023 12:00</t>
+          <t>18/05/2023 12:00</t>
         </is>
       </c>
       <c r="O37" t="inlineStr">
         <is>
-          <t>15/02/2024</t>
+          <t>07/02/2024</t>
         </is>
       </c>
       <c r="P37" t="n">
         <v>0</v>
       </c>
       <c r="Q37" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R37" t="inlineStr"/>
       <c r="S37" t="inlineStr"/>
       <c r="T37" t="inlineStr"/>
       <c r="U37" t="inlineStr"/>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr"/>
       <c r="B38" t="inlineStr">
         <is>
-          <t>“Sostegno alle capacità genitoriali e prevenzione della vulnerabilità delle famiglie e dei bambini nel territorio afferente all’ATS VEN_19 (Adria) come previsto dal Programma per l’implementazione delle Linee di indirizzo nazionali sull’intervento con bambini e famiglie in situazione di vulnerabilità (P.I.P.P.I) – linea di sub-investimento 1.1.1 della Missione 5 “Inclusione e coesione”</t>
+          <t xml:space="preserve">AVVISO PUBBLICO PER L’AVVIO DELLA PROCEDURA DI GARA SOTTOSOGLIA, CON L’IMPIEGO DELLA PIATTAFORMA SINTEL, AI SENSI DELL’ART. 1 C. 2 LETT. A) DEL D.L 76/2020 CONVERTITO CON LEGGE 120/2020, COME MODIFICATO DALL'ART. 51, COMMA 1, LETT. A) DEL D.L. 77/2021 CONVERTITO CON LEGGE 108/2021 E S.M.I., PER LA FORNITURA DI CATETERI A PALLONCINO CORONARICI SEMICOMPLIANTI, NON COMPLIANTI E MEDICATI PER IL POLO ANGIOGRAFICO DI QUESTA AULSS5, PER IL PERIODO DI 12 MESI, EVENTUALMENTE PROROGABILE DI ULTERIORI 3 MESI. </t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
           <t>Avviso</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;strong&gt;INDAGINE DI MERCATO PER MANIFESTAZIONE DI INTERESSE ai sensi dell&amp;#39;art. 1 comma 2 lett. b della L. 120/2020, tramite piattaforma SINTEL per l&amp;rsquo;affidamento dei servizi e delle attivit&amp;agrave; volti al &amp;ldquo;Sostegno alle capacit&amp;agrave; genitoriali e prevenzione della vulnerabilit&amp;agrave; delle famiglie e dei bambini nel territorio afferente all&amp;rsquo;ATS VEN&lt;/strong&gt;_&lt;strong&gt;19 (Adria) come previsto dal Programma per l&amp;rsquo;implementazione delle Linee di indirizzo nazionali sull&amp;rsquo;intervento con bambini e famiglie in situazione di vulnerabilit&amp;agrave; (P.I.P.P.I) &amp;ndash; linea di sub-investimento 1.1.1 della Missione 5 &amp;ldquo;Inclusione e coesione&amp;rdquo;, Componente 2 &amp;quot;Infrastrutture sociali, famiglie, comunit&amp;agrave; e terzo settore&amp;rdquo;, Sottocomponente 1 &amp;ldquo;Servizi sociali, disabilit&amp;agrave; e marginalit&amp;agrave; sociale&amp;rdquo; a valere sulle risorse messe a disposizione dall&amp;rsquo;Avviso pubblico 1/2022 PNRR - Next generation Eu.&lt;/strong&gt;&lt;/p&gt;
-[...1 lines deleted...]
-&lt;p&gt;&lt;strong&gt;Termine manifestazione interesse 03/05/2023 ore 15.00&lt;/strong&gt;&lt;/p&gt;
+          <t xml:space="preserve">&lt;p&gt;Si rende noto che con Determinazione Dirigenziale n. 266/2023 l’Azienda Ulss 5 Polesana ha indetto procedura di gara telematica sottosoglia ai sensi dell'art. 1, comma 2, lettera A) del D.L. 76/2020 convertito con Legge 120/2020 e s.m.i., per la fornitura&lt;a name="_Hlk126918221"&gt;, &lt;/a&gt;per il periodo di 12 mesi eventualmente prorogabile per 3 mesi, &lt;a name="_Hlk124512280"&gt;di &lt;/a&gt;cateteri a palloncino coronarici semicomplianti, non complianti e medicati necessari per il Polo Angiografico, suddivisa in n. 9 lotti, per un importo complessivo annuale stimato di € 138.600,00, Iva non compresa&lt;/p&gt;
 </t>
         </is>
       </c>
       <c r="G38" t="inlineStr">
         <is>
-          <t>Si</t>
+          <t>No</t>
         </is>
       </c>
       <c r="H38" t="inlineStr"/>
       <c r="I38" t="inlineStr"/>
       <c r="J38" t="inlineStr"/>
       <c r="K38" t="inlineStr">
         <is>
-          <t>18/04/2023 00:00</t>
+          <t>03/05/2023 00:00</t>
         </is>
       </c>
       <c r="L38" t="inlineStr">
         <is>
-          <t>18/04/2028 00:00</t>
+          <t>03/05/2028 00:00</t>
         </is>
       </c>
       <c r="M38" t="inlineStr">
         <is>
-          <t>03/05/2023 15:00</t>
+          <t>19/05/2023 12:00</t>
+        </is>
+      </c>
+      <c r="O38" t="inlineStr">
+        <is>
+          <t>15/02/2024</t>
         </is>
       </c>
       <c r="P38" t="n">
         <v>0</v>
       </c>
       <c r="Q38" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R38" t="inlineStr"/>
       <c r="S38" t="inlineStr"/>
       <c r="T38" t="inlineStr"/>
       <c r="U38" t="inlineStr"/>
     </row>
     <row r="39">
-      <c r="A39" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="A39" t="inlineStr"/>
       <c r="B39" t="inlineStr">
         <is>
-          <t>“Sostegno alle capacità genitoriali e prevenzione della vulnerabilità delle famiglie e dei bambini nel territorio afferente all’ATS VEN_18 (Lendinara) come previsto dal Programma per l’implementazione delle Linee di indirizzo nazionali sull’intervento con bambini e famiglie in situazione di vulnerabilità (P.I.P.P.I) – linea di sub-investimento 1.1.1 della Missione 5 “Inclusione e coesione”.</t>
+          <t xml:space="preserve">AVVISO PUBBLICO PER L’AVVIO DELLA PROCEDURA DI GARA SOTTOSOGLIA, CON L’IMPIEGO DELLA PIATTAFORMA SINTEL, AI SENSI DELL’ART. 1 C. 2 LETT. B) DEL D.L 76/2020 CONVERTITO CON LEGGE 120/2020, COME MODIFICATO DALL'ART. 51, COMMA 1, LETT. A) DEL D.L. 77/2021 CONVERTITO CON LEGGE 108/2021 E S.M.I., PER LA FORNITURA DI DISPOSITIVI - GUIDE AD IMPIEGO CORONARICO - PER IL POLO ANGIOGRAFICO DI QUESTA AULSS5, PER IL PERIODO DI 24 MESI. </t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
           <t>Avviso</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
-      <c r="E39" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F39" t="inlineStr">
         <is>
-          <t>&lt;p&gt;&lt;strong&gt;INDAGINE DI MERCATO PER MANIFESTAZIONE DI INTERESSE ai sensi dell'art. 1 comma 2 lett. b della L. 120/2020, tramite piattaforma SINTEL per l’affidamento dei servizi e delle attività volti al “Sostegno alle capacità genitoriali e prevenzione della vulnerabilità delle famiglie e dei bambini nel territorio afferente all’ATS VEN&lt;/strong&gt;_&lt;strong&gt;18 (Lendinara) come previsto dal Programma per l’implementazione delle Linee di indirizzo nazionali sull’intervento con bambini e famiglie in situazione di vulnerabilità (P.I.P.P.I) – linea di sub-investimento 1.1.1 della Missione 5 “Inclusione e coesione”, Componente 2 "Infrastrutture sociali, famiglie, comunità e terzo settore”, Sottocomponente 1 “Servizi sociali, disabilità e marginalità sociale” a valere sulle risorse messe a disposizione dall’Avviso pubblico 1/2022 PNRR - Next generation EU.&lt;/strong&gt;&lt;/p&gt;
-[...1 lines deleted...]
-&lt;p&gt;&lt;strong&gt;Termine manifestazione interesse 03/05/2023 ore 15.00&lt;/strong&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">&lt;p&gt;Si rende noto che con Determinazione Dirigenziale n. 259/2023 l’Azienda Ulss 5 Polesana ha indetto procedura di gara telematica sottosoglia ai sensi dell'art. 1, comma 2, lettera B) del D.L. 76/2020 convertito con Legge 120/2020 e s.m.i., per la fornitura&lt;a name="_Hlk126918221"&gt;, &lt;/a&gt;per il periodo di 24 mesi, &lt;a name="_Hlk124512280"&gt;di dispositivi - guide ad impiego coronarico - necessari per il &lt;/a&gt;Polo Angiografico, suddivisa in n. 3 lotti, per un importo complessivo biennale stimato di € 185.500,00, Iva non compresa&lt;/p&gt;
+</t>
         </is>
       </c>
       <c r="G39" t="inlineStr">
         <is>
-          <t>Si</t>
+          <t>No</t>
         </is>
       </c>
       <c r="H39" t="inlineStr"/>
-      <c r="I39" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="I39" t="inlineStr"/>
+      <c r="J39" t="inlineStr"/>
       <c r="K39" t="inlineStr">
         <is>
-          <t>18/04/2023 00:00</t>
+          <t>03/05/2023 00:00</t>
         </is>
       </c>
       <c r="L39" t="inlineStr">
         <is>
-          <t>18/04/2028 00:00</t>
+          <t>03/05/2028 00:00</t>
         </is>
       </c>
       <c r="M39" t="inlineStr">
         <is>
-          <t>03/05/2023 15:00</t>
+          <t>18/05/2023 12:00</t>
+        </is>
+      </c>
+      <c r="O39" t="inlineStr">
+        <is>
+          <t>07/02/2024</t>
         </is>
       </c>
       <c r="P39" t="n">
         <v>0</v>
       </c>
       <c r="Q39" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R39" t="inlineStr"/>
       <c r="S39" t="inlineStr"/>
       <c r="T39" t="inlineStr"/>
       <c r="U39" t="inlineStr"/>
     </row>
     <row r="40">
-      <c r="A40" t="inlineStr"/>
+      <c r="A40" t="inlineStr">
+        <is>
+          <t>PROV 2026</t>
+        </is>
+      </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>AVVISO PER LA FORNITURA E MANUTENZIONE DI ISTEROSCOPI, MINIRESETTORI E RESETTORI PER LA U.O.C. OSTETRICIA E GINECOLOGIA DELL’AZIENDA ULSS 5 POLESANA. CIG 9719888153</t>
+          <t>“Sostegno alle capacità genitoriali e prevenzione della vulnerabilità delle famiglie e dei bambini nel territorio afferente all’ATS VEN_18 (Lendinara) come previsto dal Programma per l’implementazione delle Linee di indirizzo nazionali sull’intervento con bambini e famiglie in situazione di vulnerabilità (P.I.P.P.I) – linea di sub-investimento 1.1.1 della Missione 5 “Inclusione e coesione”.</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>Bando</t>
+          <t>Avviso</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="E40" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato, Economato e Gestione della Logistica</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;AVVISO PROCEDURA SOTTOSOGLIA&amp;nbsp; TELEMATICA SU PIATTAFORMA TELEMATICA SINTEL PER&amp;nbsp;&lt;strong&gt;&amp;ldquo;LA FORNITURA E MANUTENZIONE DI ISTEROSCOPI, MINIRESETTORI E RESETTORI PER LA U.O.C. OSTETRICIA E GINECOLOGIA DELL&amp;rsquo;AZIENDA ULSS 5 POLESANA. CIG 9719888153&amp;rdquo;&lt;/strong&gt;&lt;/p&gt;
-[...4 lines deleted...]
-</t>
+          <t>&lt;p&gt;&lt;strong&gt;INDAGINE DI MERCATO PER MANIFESTAZIONE DI INTERESSE ai sensi dell'art. 1 comma 2 lett. b della L. 120/2020, tramite piattaforma SINTEL per l’affidamento dei servizi e delle attività volti al “Sostegno alle capacità genitoriali e prevenzione della vulnerabilità delle famiglie e dei bambini nel territorio afferente all’ATS VEN&lt;/strong&gt;_&lt;strong&gt;18 (Lendinara) come previsto dal Programma per l’implementazione delle Linee di indirizzo nazionali sull’intervento con bambini e famiglie in situazione di vulnerabilità (P.I.P.P.I) – linea di sub-investimento 1.1.1 della Missione 5 “Inclusione e coesione”, Componente 2 "Infrastrutture sociali, famiglie, comunità e terzo settore”, Sottocomponente 1 “Servizi sociali, disabilità e marginalità sociale” a valere sulle risorse messe a disposizione dall’Avviso pubblico 1/2022 PNRR - Next generation EU.&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;CUP: I14H22000430001&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;Termine manifestazione interesse 03/05/2023 ore 15.00&lt;/strong&gt;&lt;/p&gt;</t>
         </is>
       </c>
       <c r="G40" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Si</t>
         </is>
       </c>
       <c r="H40" t="inlineStr"/>
-      <c r="I40" t="inlineStr"/>
-      <c r="J40" t="inlineStr"/>
+      <c r="I40" t="inlineStr">
+        <is>
+          <t>I14H22000430001</t>
+        </is>
+      </c>
+      <c r="J40" t="inlineStr">
+        <is>
+          <t>9838484DD3</t>
+        </is>
+      </c>
       <c r="K40" t="inlineStr">
         <is>
-          <t>11/04/2023 00:00</t>
+          <t>18/04/2023 00:00</t>
         </is>
       </c>
       <c r="L40" t="inlineStr">
         <is>
-          <t>11/04/2028 00:00</t>
+          <t>18/04/2028 00:00</t>
         </is>
       </c>
       <c r="M40" t="inlineStr">
         <is>
-          <t>21/04/2023 00:00</t>
+          <t>03/05/2023 15:00</t>
         </is>
       </c>
       <c r="P40" t="n">
-        <v>140000</v>
+        <v>0</v>
       </c>
       <c r="Q40" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
-      <c r="R40" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="R40" t="inlineStr"/>
       <c r="S40" t="inlineStr"/>
       <c r="T40" t="inlineStr"/>
-      <c r="U40" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="U40" t="inlineStr"/>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr"/>
       <c r="B41" t="inlineStr">
         <is>
-          <t xml:space="preserve">AVVISO PUBBLICO PER L’AVVIO DELLA PROCEDURA DI GARA SOTTOSOGLIA, CON L’IMPIEGO DELLA PIATTAFORMA SINTEL, AI SENSI DELL’ART. 1 C. 2 LETT. B) DEL D.L 76/2020 CONVERTITO CON LEGGE 120/2020, COME MODIFICATO DALL'ART. 51, COMMA 1, LETT. A) DEL D.L. 77/2021 CONVERTITO CON LEGGE 108/2021 E S.M.I., PER LA FORNITURA DI DISPOSITIVI PER ANGIOGRAFIA CARDIACA NECESSARI PER IL POLO ANGIOGRAFICO DI QUESTA AULSS5, PER IL PERIODO DI 24 MESI, EVENTUALMENTE PROROGABILE DI ULTERIORI 3 MESI. </t>
+          <t>“Sostegno alle capacità genitoriali e prevenzione della vulnerabilità delle famiglie e dei bambini nel territorio afferente all’ATS VEN_19 (Adria) come previsto dal Programma per l’implementazione delle Linee di indirizzo nazionali sull’intervento con bambini e famiglie in situazione di vulnerabilità (P.I.P.P.I) – linea di sub-investimento 1.1.1 della Missione 5 “Inclusione e coesione”</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
           <t>Avviso</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;Si rende noto che con Determinazione Dirigenziale n. 208/2023 l&amp;rsquo;Azienda Ulss 5 Polesana ha indetto procedura di gara telematica sottosoglia ai sensi dell&amp;#39;art. 1, comma 2, lettera B) del D.L. 76/2020 convertito con Legge 120/2020 e s.m.i., per la fornitura&lt;a name="_Hlk126918221"&gt;, &lt;/a&gt;per il periodo di 24 mesi eventualmente prorogabili per 3 mesi, di dispositivi per angiografia cardiaca &amp;ldquo;sistemi trombectomia, kit accessori per PTCA, gonfiaggio cateteri a palloncino, stent coronarico Megatron, stent cobalto-cromo, pallone scoring per PTCA coronarica&amp;rdquo; necessari per il Polo Angiografico, suddivisa in n. 6 lotti, per un importo complessivo biennale stimato di &amp;euro; 160.500,00, Iva non compresa.&lt;/p&gt;
+          <t xml:space="preserve">&lt;p&gt;&lt;strong&gt;INDAGINE DI MERCATO PER MANIFESTAZIONE DI INTERESSE ai sensi dell'art. 1 comma 2 lett. b della L. 120/2020, tramite piattaforma SINTEL per l’affidamento dei servizi e delle attività volti al “Sostegno alle capacità genitoriali e prevenzione della vulnerabilità delle famiglie e dei bambini nel territorio afferente all’ATS VEN&lt;/strong&gt;_&lt;strong&gt;19 (Adria) come previsto dal Programma per l’implementazione delle Linee di indirizzo nazionali sull’intervento con bambini e famiglie in situazione di vulnerabilità (P.I.P.P.I) – linea di sub-investimento 1.1.1 della Missione 5 “Inclusione e coesione”, Componente 2 "Infrastrutture sociali, famiglie, comunità e terzo settore”, Sottocomponente 1 “Servizi sociali, disabilità e marginalità sociale” a valere sulle risorse messe a disposizione dall’Avviso pubblico 1/2022 PNRR - Next generation Eu.&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;CUP: F44H22000380006&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;Termine manifestazione interesse 03/05/2023 ore 15.00&lt;/strong&gt;&lt;/p&gt;
 </t>
         </is>
       </c>
       <c r="G41" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Si</t>
         </is>
       </c>
       <c r="H41" t="inlineStr"/>
       <c r="I41" t="inlineStr"/>
       <c r="J41" t="inlineStr"/>
       <c r="K41" t="inlineStr">
         <is>
-          <t>03/04/2023 00:00</t>
+          <t>18/04/2023 00:00</t>
         </is>
       </c>
       <c r="L41" t="inlineStr">
         <is>
-          <t>03/04/2028 00:00</t>
+          <t>18/04/2028 00:00</t>
         </is>
       </c>
       <c r="M41" t="inlineStr">
         <is>
-          <t>18/04/2023 12:00</t>
-[...4 lines deleted...]
-          <t>04/10/2023</t>
+          <t>03/05/2023 15:00</t>
         </is>
       </c>
       <c r="P41" t="n">
         <v>0</v>
       </c>
       <c r="Q41" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R41" t="inlineStr"/>
       <c r="S41" t="inlineStr"/>
       <c r="T41" t="inlineStr"/>
       <c r="U41" t="inlineStr"/>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr"/>
       <c r="B42" t="inlineStr">
         <is>
-          <t xml:space="preserve">AVVISO PUBBLICO PER L’AVVIO DELLA PROCEDURA DI GARA SOTTOSOGLIA, CON L’IMPIEGO DELLA PIATTAFORMA SINTEL, AI SENSI DELL’ART. 1 C. 2 LETT. B) DEL D.L 76/2020 CONVERTITO CON LEGGE 120/2020, COME MODIFICATO DALL'ART. 51, COMMA 1, LETT. A) DEL D.L. 77/2021 CONVERTITO CON LEGGE 108/2021 E S.M.I., PER LA FORNITURA DI DISPOSITIVI </t>
+          <t>AVVISO PER LA FORNITURA E MANUTENZIONE DI ISTEROSCOPI, MINIRESETTORI E RESETTORI PER LA U.O.C. OSTETRICIA E GINECOLOGIA DELL’AZIENDA ULSS 5 POLESANA. CIG 9719888153</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>Avviso</t>
+          <t>Bando</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>Aggiudicato</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;Si rende noto che con Determinazione Dirigenziale n. 209/2023 l&amp;rsquo;Azienda Ulss 5 Polesana ha indetto procedura di gara telematica sottosoglia ai sensi dell&amp;#39;art. 1, comma 2, lettera B) del D.L. 76/2020 convertito con Legge 120/2020 e s.m.i., per la fornitura&lt;a name="_Hlk126918221"&gt;, &lt;/a&gt;per il periodo di 12 mesi eventualmente prorogabili per 3 mesi, di &lt;a name="_Hlk124512280"&gt;dispositivi &amp;quot;introduttori ad impiego coronarico&amp;quot; necessari per il &lt;/a&gt;Polo Angiografico, suddivisa in n. 4 lotti, per un importo complessivo annuale stimato di &amp;euro; 140.000,00, Iva non compresa.&lt;/p&gt;
+          <t xml:space="preserve">&lt;p&gt;AVVISO PROCEDURA SOTTOSOGLIA  TELEMATICA SU PIATTAFORMA TELEMATICA SINTEL PER &lt;strong&gt;“LA FORNITURA E MANUTENZIONE DI ISTEROSCOPI, MINIRESETTORI E RESETTORI PER LA U.O.C. OSTETRICIA E GINECOLOGIA DELL’AZIENDA ULSS 5 POLESANA. CIG 9719888153”&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt; &lt;/p&gt;
+&lt;p&gt;Si chiede a tutti gli Operatori interessati a presentare richiesta di essere invitati alla suddetta procedura  entro e non oltre &lt;strong&gt;le ore 12.00 del giorno 21.04.2023&lt;/strong&gt;, all’U.O.C. Provveditorato Economato e Gestione Logistica dell’Azienda ULSS 5 Polesana seguente indirizzo PEC &lt;a href="mailto:protocollo.aulss5@pecveneto.it"&gt;protocollo.aulss5@pecveneto.it&lt;/a&gt;, riportando nell’oggetto: &lt;em&gt;“Avviso volontario per partecipazione alla procedura sottosoglia, senza previa pubblicazione del bando di gara, per la fornitura di Isteroscopi, Miniresettori e Resettori per la U.O.C. Ostetricia e Ginecologia dell’Azienda ULSS 5 Polesana. Cig 9719888153”&lt;/em&gt;&lt;/p&gt;
+&lt;p&gt;Si precisa inoltre che le procedure per l’assegnazione della fornitura in oggetto, saranno espletate esclusivamente tramite la piattaforma di e-procurement denominata Sintel della Regione Lombardia (&lt;a href="http://www.aria.regione.lombardia.it"&gt;www.aria.regione.lombardia.it&lt;/a&gt;).&lt;/p&gt;
+&lt;p&gt;L’Azienda ULSS 5 Polesana si riserva la possibilità di sospendere, modificare o annullare, in tutto o in parte, il procedimento avviato, senza che i richiedenti possano vantare alcuna pretesa o qualsivoglia rimborso spese/risarcimento per il solo fatto di aver partecipato alla presente manifestazione di interesse.&lt;/p&gt;
 </t>
         </is>
       </c>
       <c r="G42" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H42" t="inlineStr"/>
       <c r="I42" t="inlineStr"/>
       <c r="J42" t="inlineStr"/>
       <c r="K42" t="inlineStr">
         <is>
-          <t>03/04/2023 00:00</t>
+          <t>11/04/2023 00:00</t>
         </is>
       </c>
       <c r="L42" t="inlineStr">
         <is>
-          <t>03/04/2028 00:00</t>
+          <t>11/04/2028 00:00</t>
         </is>
       </c>
       <c r="M42" t="inlineStr">
         <is>
-          <t>18/04/2023 12:00</t>
-[...4 lines deleted...]
-          <t>04/10/2023</t>
+          <t>21/04/2023 00:00</t>
         </is>
       </c>
       <c r="P42" t="n">
-        <v>0</v>
+        <v>140000</v>
       </c>
       <c r="Q42" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
-      <c r="R42" t="inlineStr"/>
+      <c r="R42" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Ares Michieletti / Antonella Raimondi </t>
+        </is>
+      </c>
       <c r="S42" t="inlineStr"/>
       <c r="T42" t="inlineStr"/>
-      <c r="U42" t="inlineStr"/>
+      <c r="U42" t="inlineStr">
+        <is>
+          <t>ares.michieletti@aulss5.veneto.it</t>
+        </is>
+      </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr"/>
       <c r="B43" t="inlineStr">
         <is>
-          <t xml:space="preserve">AVVISO PUBBLICO PER L’AVVIO DELLA PROCEDURA DI GARA SOTTOSOGLIA, CON L’IMPIEGO DELLA PIATTAFORMA SINTEL, AI SENSI DELL’ART. 1 C. 2 LETT. B) DEL D.L 76/2020 CONVERTITO CON LEGGE 120/2020, COME MODIFICATO DALL'ART. 51, COMMA 1, LETT. A) DEL D.L. 77/2021 CONVERTITO CON LEGGE 108/2021 E S.M.I., PER LA FORNITURA DI DISPOSITIVI </t>
+          <t xml:space="preserve">AVVISO PUBBLICO PER L’AVVIO DELLA PROCEDURA DI GARA SOTTOSOGLIA, CON L’IMPIEGO DELLA PIATTAFORMA SINTEL, AI SENSI DELL’ART. 1 C. 2 LETT. B) DEL D.L 76/2020 CONVERTITO CON LEGGE 120/2020, COME MODIFICATO DALL'ART. 51, COMMA 1, LETT. A) DEL D.L. 77/2021 CONVERTITO CON LEGGE 108/2021 E S.M.I., PER LA FORNITURA DI DISPOSITIVI PER ANGIOGRAFIA CARDIACA NECESSARI PER IL POLO ANGIOGRAFICO DI QUESTA AULSS5, PER IL PERIODO DI 24 MESI, EVENTUALMENTE PROROGABILE DI ULTERIORI 3 MESI. </t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
           <t>Avviso</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;Si rende noto che con Determinazione Dirigenziale n. 174/2023 l&amp;rsquo;Azienda Ulss 5 Polesana ha indetto procedura di gara telematica sottosoglia ai sensi ai sensi dell&amp;#39;art. 1, comma 2, lettera B) del D.L. 76/2020 convertito con Legge 120/2020 e s.m.i., per la fornitura&lt;a name="_Hlk126918221"&gt;, per il periodo di 24 mesi,&lt;/a&gt; eventualmente prorogabile per 6 mesi, dei dispositivi - cateteri diagnostici per distretti periferici e cateteri dilatatori per PTA - per il Polo Angiografico, suddivisa in n. 6 lotti, per un importo complessivo biennale stimato di &amp;euro; 103.000,00, Iva non compresa.&lt;/p&gt;
-[...1 lines deleted...]
-&lt;p&gt;Scadenza:&amp;nbsp;11/04/2023 alle ore 12:00&lt;strong&gt; &lt;/strong&gt;&lt;/p&gt;
+          <t xml:space="preserve">&lt;p&gt;Si rende noto che con Determinazione Dirigenziale n. 208/2023 l’Azienda Ulss 5 Polesana ha indetto procedura di gara telematica sottosoglia ai sensi dell'art. 1, comma 2, lettera B) del D.L. 76/2020 convertito con Legge 120/2020 e s.m.i., per la fornitura&lt;a name="_Hlk126918221"&gt;, &lt;/a&gt;per il periodo di 24 mesi eventualmente prorogabili per 3 mesi, di dispositivi per angiografia cardiaca “sistemi trombectomia, kit accessori per PTCA, gonfiaggio cateteri a palloncino, stent coronarico Megatron, stent cobalto-cromo, pallone scoring per PTCA coronarica” necessari per il Polo Angiografico, suddivisa in n. 6 lotti, per un importo complessivo biennale stimato di € 160.500,00, Iva non compresa.&lt;/p&gt;
 </t>
         </is>
       </c>
       <c r="G43" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H43" t="inlineStr"/>
       <c r="I43" t="inlineStr"/>
       <c r="J43" t="inlineStr"/>
       <c r="K43" t="inlineStr">
         <is>
-          <t>27/03/2023 00:00</t>
+          <t>03/04/2023 00:00</t>
         </is>
       </c>
       <c r="L43" t="inlineStr">
         <is>
-          <t>27/03/2028 00:00</t>
+          <t>03/04/2028 00:00</t>
         </is>
       </c>
       <c r="M43" t="inlineStr">
         <is>
-          <t>11/04/2023 12:00</t>
+          <t>18/04/2023 12:00</t>
         </is>
       </c>
       <c r="O43" t="inlineStr">
         <is>
           <t>04/10/2023</t>
         </is>
       </c>
       <c r="P43" t="n">
         <v>0</v>
       </c>
       <c r="Q43" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R43" t="inlineStr"/>
       <c r="S43" t="inlineStr"/>
       <c r="T43" t="inlineStr"/>
       <c r="U43" t="inlineStr"/>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr"/>
       <c r="B44" t="inlineStr">
         <is>
+          <t xml:space="preserve">AVVISO PUBBLICO PER L’AVVIO DELLA PROCEDURA DI GARA SOTTOSOGLIA, CON L’IMPIEGO DELLA PIATTAFORMA SINTEL, AI SENSI DELL’ART. 1 C. 2 LETT. B) DEL D.L 76/2020 CONVERTITO CON LEGGE 120/2020, COME MODIFICATO DALL'ART. 51, COMMA 1, LETT. A) DEL D.L. 77/2021 CONVERTITO CON LEGGE 108/2021 E S.M.I., PER LA FORNITURA DI DISPOSITIVI </t>
+        </is>
+      </c>
+      <c r="C44" t="inlineStr">
+        <is>
+          <t>Avviso</t>
+        </is>
+      </c>
+      <c r="D44" t="inlineStr">
+        <is>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="F44" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;Si rende noto che con Determinazione Dirigenziale n. 209/2023 l’Azienda Ulss 5 Polesana ha indetto procedura di gara telematica sottosoglia ai sensi dell'art. 1, comma 2, lettera B) del D.L. 76/2020 convertito con Legge 120/2020 e s.m.i., per la fornitura&lt;a name="_Hlk126918221"&gt;, &lt;/a&gt;per il periodo di 12 mesi eventualmente prorogabili per 3 mesi, di &lt;a name="_Hlk124512280"&gt;dispositivi "introduttori ad impiego coronarico" necessari per il &lt;/a&gt;Polo Angiografico, suddivisa in n. 4 lotti, per un importo complessivo annuale stimato di € 140.000,00, Iva non compresa.&lt;/p&gt;
+</t>
+        </is>
+      </c>
+      <c r="G44" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H44" t="inlineStr"/>
+      <c r="I44" t="inlineStr"/>
+      <c r="J44" t="inlineStr"/>
+      <c r="K44" t="inlineStr">
+        <is>
+          <t>03/04/2023 00:00</t>
+        </is>
+      </c>
+      <c r="L44" t="inlineStr">
+        <is>
+          <t>03/04/2028 00:00</t>
+        </is>
+      </c>
+      <c r="M44" t="inlineStr">
+        <is>
+          <t>18/04/2023 12:00</t>
+        </is>
+      </c>
+      <c r="O44" t="inlineStr">
+        <is>
+          <t>04/10/2023</t>
+        </is>
+      </c>
+      <c r="P44" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q44" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R44" t="inlineStr"/>
+      <c r="S44" t="inlineStr"/>
+      <c r="T44" t="inlineStr"/>
+      <c r="U44" t="inlineStr"/>
+    </row>
+    <row r="45">
+      <c r="A45" t="inlineStr"/>
+      <c r="B45" t="inlineStr">
+        <is>
+          <t xml:space="preserve">AVVISO PUBBLICO PER L’AVVIO DELLA PROCEDURA DI GARA SOTTOSOGLIA, CON L’IMPIEGO DELLA PIATTAFORMA SINTEL, AI SENSI DELL’ART. 1 C. 2 LETT. B) DEL D.L 76/2020 CONVERTITO CON LEGGE 120/2020, COME MODIFICATO DALL'ART. 51, COMMA 1, LETT. A) DEL D.L. 77/2021 CONVERTITO CON LEGGE 108/2021 E S.M.I., PER LA FORNITURA DI DISPOSITIVI </t>
+        </is>
+      </c>
+      <c r="C45" t="inlineStr">
+        <is>
+          <t>Avviso</t>
+        </is>
+      </c>
+      <c r="D45" t="inlineStr">
+        <is>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="F45" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;Si rende noto che con Determinazione Dirigenziale n. 174/2023 l’Azienda Ulss 5 Polesana ha indetto procedura di gara telematica sottosoglia ai sensi ai sensi dell'art. 1, comma 2, lettera B) del D.L. 76/2020 convertito con Legge 120/2020 e s.m.i., per la fornitura&lt;a name="_Hlk126918221"&gt;, per il periodo di 24 mesi,&lt;/a&gt; eventualmente prorogabile per 6 mesi, dei dispositivi - cateteri diagnostici per distretti periferici e cateteri dilatatori per PTA - per il Polo Angiografico, suddivisa in n. 6 lotti, per un importo complessivo biennale stimato di € 103.000,00, Iva non compresa.&lt;/p&gt;
+&lt;p&gt; &lt;/p&gt;
+&lt;p&gt;Scadenza: 11/04/2023 alle ore 12:00&lt;strong&gt; &lt;/strong&gt;&lt;/p&gt;
+</t>
+        </is>
+      </c>
+      <c r="G45" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H45" t="inlineStr"/>
+      <c r="I45" t="inlineStr"/>
+      <c r="J45" t="inlineStr"/>
+      <c r="K45" t="inlineStr">
+        <is>
+          <t>27/03/2023 00:00</t>
+        </is>
+      </c>
+      <c r="L45" t="inlineStr">
+        <is>
+          <t>27/03/2028 00:00</t>
+        </is>
+      </c>
+      <c r="M45" t="inlineStr">
+        <is>
+          <t>11/04/2023 12:00</t>
+        </is>
+      </c>
+      <c r="O45" t="inlineStr">
+        <is>
+          <t>04/10/2023</t>
+        </is>
+      </c>
+      <c r="P45" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q45" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R45" t="inlineStr"/>
+      <c r="S45" t="inlineStr"/>
+      <c r="T45" t="inlineStr"/>
+      <c r="U45" t="inlineStr"/>
+    </row>
+    <row r="46">
+      <c r="A46" t="inlineStr"/>
+      <c r="B46" t="inlineStr">
+        <is>
           <t xml:space="preserve">AVVISO PER LA FORNITURA DI N. 1 SISTEMA DI MONITORAGGIO PER LA U.O.C. ANESTESIA E RIANIMAZIONE DEL PRESIDIO OSPEDALIERO DI ADRIA DELL'AZIENDA ULSS 5 POLESANA </t>
         </is>
       </c>
-      <c r="C44" t="inlineStr">
+      <c r="C46" t="inlineStr">
         <is>
           <t>Bando</t>
         </is>
       </c>
-      <c r="D44" t="inlineStr">
+      <c r="D46" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
-      <c r="F44" t="inlineStr">
+      <c r="F46" t="inlineStr">
         <is>
           <t xml:space="preserve">&lt;p&gt;&lt;strong&gt;Con il presente avviso si intende conoscere se, &lt;/strong&gt;diversamente dalle informazioni in possesso di questa Amministrazione, oltre a quelli individuati, vi sono altri operatori economici presenti sul mercato che possano fornire quanto in oggetto con le caratteristiche richieste od equivalenti, come di seguito&lt;strong&gt; indicate:&lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;n.5 monitor multi parametrici di fascia alta da pensile&lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt;I monitor multiparametrici dovranno essere dotati di sw specifici per utilizzo in Rianimazione su pazienti adulti pediatrici e neonatali, collegati alla centrali di monitoraggio Philips PIIC iX, con le seguenti caratteristiche:&lt;/p&gt;
 &lt;ul&gt;
-	&lt;li&gt;Display TFT da 15&amp;rdquo; ad alta risoluzione touch-screen&lt;/li&gt;
+	&lt;li&gt;Display TFT da 15” ad alta risoluzione touch-screen&lt;/li&gt;
 	&lt;li&gt;Presentazione dei trend grafici per 48 ore&lt;/li&gt;
-	&lt;li&gt;Ciascun monitor dovr&amp;agrave; essere dotato di modulo da trasporto con maniglia, display da almeno 6&amp;rdquo; touch-screen e batteria con autonomia di almeno 5 ore, di peso e dimensioni contenute, con elevato grado di protezione da liquidii e polveri (indicare grado IP) costruito con materiale resistenti agli agenti chimici per garantire un elevato grado di disinfezione, in grado di monitorare i seguenti parametri (anche durante il trasporto) :&lt;/li&gt;
+	&lt;li&gt;Ciascun monitor dovrà essere dotato di modulo da trasporto con maniglia, display da almeno 6” touch-screen e batteria con autonomia di almeno 5 ore, di peso e dimensioni contenute, con elevato grado di protezione da liquidii e polveri (indicare grado IP) costruito con materiale resistenti agli agenti chimici per garantire un elevato grado di disinfezione, in grado di monitorare i seguenti parametri (anche durante il trasporto) :&lt;/li&gt;
 	&lt;li&gt;ECG a 3 /5 /12 derivazioni / Respiro&lt;/li&gt;
 	&lt;li&gt;N.2 Pressioni Invasive&lt;/li&gt;
 	&lt;li&gt;SpO2 con algoritmo originale Masimo&lt;/li&gt;
 	&lt;li&gt;N.1 Temperatura&lt;/li&gt;
 	&lt;li&gt;Pressione Non Invasiva&lt;/li&gt;
 	&lt;li&gt;Interfaccia di rete RJ45&lt;/li&gt;
 	&lt;li&gt;ETCO2&lt;/li&gt;
 	&lt;li&gt;n.1 modulo EEG a 4 Canali,&lt;/li&gt;
 &lt;/ul&gt;
-&lt;p&gt;La ditta dovr&amp;agrave; fornire n.5 monitor con supporti per aggancio a pensile&lt;/p&gt;
+&lt;p&gt;La ditta dovrà fornire n.5 monitor con supporti per aggancio a pensile&lt;/p&gt;
 &lt;p&gt;Garanzia full risk 24 mesi&lt;/p&gt;
-&lt;p&gt;&lt;strong&gt;L&amp;rsquo;aggiudicatario dovr&amp;agrave; a propria cura e spese provvedere all&amp;rsquo;installazione di tutta la fornitura&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;L’aggiudicatario dovrà a propria cura e spese provvedere all’installazione di tutta la fornitura&lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;Contratto full risk post garanzia della durata di 72 mesi&lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;Materiale di consumo per due anni (n. 10 cavi ECG a 10 fili completi di terminazioni / anno, completi di Set di 5 derivazioni IEC, con terminazione a molletta, per terapia intensiva e di Set 5 derivazioni per torace a molletta, IEC,ICU,che si connette al cavo paziente a 10 derivazioni, n.10 terminazioni ECG a 3 fili, n.10 tubi bracciali a pressione /anno, e n.5 bracciali, n.10 sensori di saturimetria a dito/anno, n. 10 cavi per EEG, n. 10 cavi di Pressione Invasiva)&lt;/strong&gt;&lt;/p&gt;
-&lt;p&gt;&lt;strong&gt;Valore presunto affidamento &amp;euro; 176.000,00 + I.V.A. 22%&lt;/strong&gt;&lt;/p&gt;
-[...137 lines deleted...]
-          <t xml:space="preserve">&lt;p&gt;Si rende noto che con Determinazione Dirigenziale n. 135/2023 l&amp;rsquo;Azienda Ulss 5 Polesana ha indetto procedura di gara telematica sottosoglia ai sensi ai sensi dell&amp;#39;art. 1, comma 2, lettera B) del D.L. 76/2020 convertito con Legge 120/2020 e s.m.i., per la fornitura, per il periodo di 24 mesi , eventualmente prorogabile per 6 mesi, di Dispositivi Medici per Polo Angiografico - cateteri per angiografia diagnostica e interventistica coronarica -, suddivisa in n. 6 lotti, per un importo complessivo biennale stimato di &amp;euro; 145.000,00, Iva non compresa.&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;Valore presunto affidamento € 176.000,00 + I.V.A. 22%&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;Il sistema di monitoraggio in oggetto dovrà essere pienamente compatibile il sistema monitoraggio attualmente installato in Recovery room ed in Sala operatoria composto da : n.3 monitor Philips MX400, n. 2 Monitor Philips MX 550 e n.1 Centrale di monitoraggio Philips PIIC iX da 12 posti letto inv. 342585. Tale compatibilità è necessaria al fine di permettere una condivisione completa di tutti i dati paziente e consentire il trasferimento dei pazienti all’interno dell’intera area di Sala Operatoria ed Anestesia e Rianimazione, permettendo la continuità del monitoraggio in sicurezza ed in maniera automatica.&lt;/p&gt;
+&lt;p&gt;Si chiede a tutti gli Operatori interessati a presentare richiesta di essere invitati alla suddetta procedura  entro e non oltre &lt;strong&gt;le ore 12.00 del giorno 04.04.2023&lt;/strong&gt;, all’U.O.C. Provveditorato Economato e Gestione Logistica dell’Azienda ULSS 5 Polesana seguente indirizzo PEC &lt;a href="mailto:protocollo.aulss5@pecveneto.it"&gt;protocollo.aulss5@pecveneto.it&lt;/a&gt;, riportando nell’oggetto: &lt;em&gt;“Avviso volontario per partecipazione alla procedura sottosoglia, senza previa pubblicazione del bando di gara, per la fornitura di n.1 Sistema di monitoraggio per la U.O.C. Anestesia e Rianimazione del Presidio Ospedaliero di Adria dell’Azienda ULSS 5 Polesana”&lt;/em&gt;&lt;/p&gt;
+&lt;p&gt;Si precisa inoltre che le procedure per l’assegnazione della fornitura in oggetto, saranno espletate esclusivamente tramite la piattaforma di e-procurement denominata Sintel della Regione Lombardia (&lt;a href="http://www.aria.regione.lombardia.it"&gt;www.aria.regione.lombardia.it&lt;/a&gt;).&lt;/p&gt;
 </t>
         </is>
       </c>
       <c r="G46" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H46" t="inlineStr"/>
       <c r="I46" t="inlineStr"/>
       <c r="J46" t="inlineStr"/>
       <c r="K46" t="inlineStr">
         <is>
-          <t>15/03/2023 00:00</t>
+          <t>20/03/2023 00:00</t>
         </is>
       </c>
       <c r="L46" t="inlineStr">
         <is>
-          <t>15/03/2028 00:00</t>
+          <t>20/03/2028 00:00</t>
         </is>
       </c>
       <c r="M46" t="inlineStr">
         <is>
-          <t>30/03/2023 12:00</t>
+          <t>04/04/2023 00:00</t>
         </is>
       </c>
       <c r="O46" t="inlineStr">
         <is>
-          <t>18/10/2023</t>
+          <t>02/08/2023</t>
         </is>
       </c>
       <c r="P46" t="n">
         <v>0</v>
       </c>
       <c r="Q46" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
-      <c r="R46" t="inlineStr"/>
+      <c r="R46" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Ares Michieletti / Antonella Raimondi </t>
+        </is>
+      </c>
       <c r="S46" t="inlineStr"/>
       <c r="T46" t="inlineStr"/>
-      <c r="U46" t="inlineStr"/>
+      <c r="U46" t="inlineStr">
+        <is>
+          <t>ares.michieletti@aulss5.veneto.it</t>
+        </is>
+      </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr"/>
       <c r="B47" t="inlineStr">
         <is>
-          <t>AVVISO PUBBLICO PER L’AVVIO DELLA PROCEDURA DI GARA SOTTOSOGLIA, CON L’IMPIEGO DELLA PIATTAFORMA SINTEL, AI SENSI DELL'ART. 1, COMMA 2, LETTERA B) DEL D.L. 76/2020 CONVERTITO CON LEGGE 120/2020, E S.M.I., PER LA FORNITURA DI DISPOSITIVI VARI PER OFTALMOLOGIA (STRUMENTARIO CHIRURGICO E DM VARI) SUDDIVISA IN 18 LOTTI, PER IL PERIODO DI 24 MESI EVENTUALMENTE PROROGABILE PER ULTERIORI 3 MESI.</t>
+          <t>PROCEDURA APERTA, AI SENSI ART. 60 DEL D.LGS N. 50/2016 E S.M.I. TELEMATICA PER L’AFFIDAMENTO DELLA CONCESSIONE DEL SERVIZIO DI ESERCIZIO E GESTIONE DEL CENTRO SERVIZI PER PERSONE ANZIANE NON AUTOSUFFICIENTI “SAN MARTINO” DI CASTELMASSA (RO) PER IL PERIODO DI UN ANNO.  CIG 971411012B</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>Asta</t>
+          <t>Bando</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t>Aggiudicato</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;Si rende noto che con Determinazione Dirigenziale n. 103/2023 l&amp;rsquo;Azienda Ulss 5 Polesana ha indetto procedura di gara telematica sottosoglia ai sensi ai sensi dell&amp;#39;art. 1, comma 2, lettera B) del D.L. 76/2020 convertito con Legge 120/2020 e s.m.i., per la fornitura biennale di dispositivi vari per oftalmologia (strumentario chirurgico e DM vari) suddivisa in 18 lotti, eventualmente prorogabile di 3 mesi, per l&amp;rsquo;importo complessivo biennale di &amp;euro;. 165.000,00 IVA non compresa.&lt;/p&gt;
-[...1 lines deleted...]
-&lt;p&gt;Scadenza 21/03/2023 alle ore 12:00&lt;strong&gt; &lt;/strong&gt;&lt;/p&gt;
+          <t xml:space="preserve">&lt;p&gt;ID SINTEL 166687062&lt;/p&gt;
+&lt;p&gt;Si rende noto che l'Azienda ULSS 5 Polesana, intende procedere all’AFFIDAMENTO DELLA CONCESSIONE DEL SERVIZIO DI ESERCIZIO E GESTIONE DEL CENTRO SERVIZI PER PERSONE ANZIANE NON AUTOSUFFICIENTI “SAN MARTINO” DI CASTELMASSA (RO) PER IL PERIODO DI UN ANNO, ai sensi dell’articolo 60 del D.lgs. n.50/2016 e s.m.i.&lt;/p&gt;
+&lt;p&gt;Si invitano pertanto gli operatori economici eventualmente interessati, alla partecipazione alla procedura aperta per l’assegnazione del servizio in oggetto, che sarà espletata esclusivamente tramite la piattaforma di e-procurement denominata SINTEL della Regione Lombardia (&lt;a href="https://www.ariaspa.it"&gt;&lt;strong&gt;https://www.ariaspa.it&lt;/strong&gt;&lt;/a&gt;), a visionare la documentazione ricercando l’ID sopradescritto.&lt;/p&gt;
+&lt;p&gt;Le imprese si devono qualificare per l’Azienda ULSS n. 5 Polesana.&lt;/p&gt;
+&lt;p&gt;Il termine ultimo per la presentazione delle offerte è indicato sulla piattaforma Sintel&lt;/p&gt;
 </t>
         </is>
       </c>
       <c r="G47" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H47" t="inlineStr"/>
       <c r="I47" t="inlineStr"/>
       <c r="J47" t="inlineStr"/>
       <c r="K47" t="inlineStr">
         <is>
-          <t>06/03/2023 00:00</t>
+          <t>16/03/2023 00:00</t>
         </is>
       </c>
       <c r="L47" t="inlineStr">
         <is>
-          <t>06/03/2028 00:00</t>
+          <t>16/03/2028 00:00</t>
         </is>
       </c>
       <c r="M47" t="inlineStr">
         <is>
-          <t>21/03/2023 12:00</t>
+          <t>18/04/2023 13:00</t>
         </is>
       </c>
       <c r="P47" t="n">
         <v>0</v>
       </c>
       <c r="Q47" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R47" t="inlineStr"/>
       <c r="S47" t="inlineStr"/>
       <c r="T47" t="inlineStr"/>
       <c r="U47" t="inlineStr"/>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr"/>
       <c r="B48" t="inlineStr">
         <is>
-          <t>CED - Avviso esplorativo per manifestazione di interesse fornitura ed installazione di applicativo per il monitoraggio dei dati di attività dei Medici di Medicina Generale di durata triennale</t>
+          <t>AVVISO PUBBLICO PER L’AVVIO DELLA PROCEDURA DI GARA SOTTOSOGLIA, CON L’IMPIEGO DELLA PIATTAFORMA SINTEL, AI SENSI DELL’ART. 1 C. 2 LETT. B) DEL D.L 76/2020 CONVERTITO CON LEGGE 120/2020, COME MODIFICATO DALL'ART. 51, COMMA 1, LETT. A) DEL D.L. 77/2021 CONVERTITO CON LEGGE 108/2021 E S.M.I., PER LA FORNITURA DI DISPOSITIVI MEDICI PER POLO ANGIOGRAFICO - CATETERI PER ANGIOGRAFIA DIAGNOSTICA E INTERVENTISTICA CORONARICA -, PER IL PERIODO DI 24 MESI, EVENTUALMENTE PROROGABILE DI ULTERIORI 6 MESI.</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>Bando</t>
+          <t>Avviso</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
-      <c r="F48" t="inlineStr"/>
+      <c r="F48" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;Si rende noto che con Determinazione Dirigenziale n. 135/2023 l’Azienda Ulss 5 Polesana ha indetto procedura di gara telematica sottosoglia ai sensi ai sensi dell'art. 1, comma 2, lettera B) del D.L. 76/2020 convertito con Legge 120/2020 e s.m.i., per la fornitura, per il periodo di 24 mesi , eventualmente prorogabile per 6 mesi, di Dispositivi Medici per Polo Angiografico - cateteri per angiografia diagnostica e interventistica coronarica -, suddivisa in n. 6 lotti, per un importo complessivo biennale stimato di € 145.000,00, Iva non compresa.&lt;/p&gt;
+</t>
+        </is>
+      </c>
       <c r="G48" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H48" t="inlineStr"/>
       <c r="I48" t="inlineStr"/>
       <c r="J48" t="inlineStr"/>
       <c r="K48" t="inlineStr">
         <is>
-          <t>28/02/2023 00:00</t>
+          <t>15/03/2023 00:00</t>
         </is>
       </c>
       <c r="L48" t="inlineStr">
         <is>
-          <t>28/02/2028 00:00</t>
+          <t>15/03/2028 00:00</t>
         </is>
       </c>
       <c r="M48" t="inlineStr">
         <is>
-          <t>15/03/2023 12:00</t>
+          <t>30/03/2023 12:00</t>
+        </is>
+      </c>
+      <c r="O48" t="inlineStr">
+        <is>
+          <t>18/10/2023</t>
         </is>
       </c>
       <c r="P48" t="n">
         <v>0</v>
       </c>
       <c r="Q48" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R48" t="inlineStr"/>
       <c r="S48" t="inlineStr"/>
       <c r="T48" t="inlineStr"/>
       <c r="U48" t="inlineStr"/>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr"/>
       <c r="B49" t="inlineStr">
         <is>
-          <t xml:space="preserve">AVVISO PUBBLICO PER L’AVVIO PROCEDURA MEDIANTE L'IMPIEGO DELLA PIATTAFORMA SINTEL DI A.R.I.A S.P.A. PER LA FORNITURA DI N.1 RIUNITO ODONTOIATRICO LA CASA CIRCONDARIALE DI ROVIGO </t>
+          <t>AVVISO PUBBLICO PER L’AVVIO DELLA PROCEDURA DI GARA SOTTOSOGLIA, CON L’IMPIEGO DELLA PIATTAFORMA SINTEL, AI SENSI DELL'ART. 1, COMMA 2, LETTERA B) DEL D.L. 76/2020 CONVERTITO CON LEGGE 120/2020, E S.M.I., PER LA FORNITURA DI DISPOSITIVI VARI PER OFTALMOLOGIA (STRUMENTARIO CHIRURGICO E DM VARI) SUDDIVISA IN 18 LOTTI, PER IL PERIODO DI 24 MESI EVENTUALMENTE PROROGABILE PER ULTERIORI 3 MESI.</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;Si rende noto che l&amp;#39;Azienda ULSS 5 Polesana, intende avviare una procedura telematica, per la fornitura di n. 1 Riunito Odontoiatrico per la casa circondariale di Rovigo per l&amp;rsquo;importo presunto di &amp;euro; 20.000,00 IVA. non compresa.&lt;/p&gt;
-[...3 lines deleted...]
-&lt;p&gt;Il Responsabile Unico del Procedimento (R.U.P.) per l&amp;rsquo;espletamento della procedura in argomento ai sensi dell&amp;rsquo;art. 31 del D.Lgs. n. 50/2016 e smi &amp;nbsp;&amp;egrave; il Dr. Ares Michieletti dell&amp;rsquo;UOC Provveditorato, Economato e Gestione della Logistica.&lt;/p&gt;
+          <t xml:space="preserve">&lt;p&gt;Si rende noto che con Determinazione Dirigenziale n. 103/2023 l’Azienda Ulss 5 Polesana ha indetto procedura di gara telematica sottosoglia ai sensi ai sensi dell'art. 1, comma 2, lettera B) del D.L. 76/2020 convertito con Legge 120/2020 e s.m.i., per la fornitura biennale di dispositivi vari per oftalmologia (strumentario chirurgico e DM vari) suddivisa in 18 lotti, eventualmente prorogabile di 3 mesi, per l’importo complessivo biennale di €. 165.000,00 IVA non compresa.&lt;/p&gt;
+&lt;p&gt; &lt;/p&gt;
+&lt;p&gt;Scadenza 21/03/2023 alle ore 12:00&lt;strong&gt; &lt;/strong&gt;&lt;/p&gt;
 </t>
         </is>
       </c>
       <c r="G49" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H49" t="inlineStr"/>
       <c r="I49" t="inlineStr"/>
       <c r="J49" t="inlineStr"/>
       <c r="K49" t="inlineStr">
         <is>
-          <t>28/02/2023 00:00</t>
+          <t>06/03/2023 00:00</t>
         </is>
       </c>
       <c r="L49" t="inlineStr">
         <is>
-          <t>28/02/2028 00:00</t>
+          <t>06/03/2028 00:00</t>
         </is>
       </c>
       <c r="M49" t="inlineStr">
         <is>
-          <t>13/03/2023 00:00</t>
-[...4 lines deleted...]
-          <t>04/10/2023</t>
+          <t>21/03/2023 12:00</t>
         </is>
       </c>
       <c r="P49" t="n">
         <v>0</v>
       </c>
       <c r="Q49" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
-      <c r="R49" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="R49" t="inlineStr"/>
       <c r="S49" t="inlineStr"/>
       <c r="T49" t="inlineStr"/>
-      <c r="U49" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="U49" t="inlineStr"/>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr"/>
       <c r="B50" t="inlineStr">
         <is>
-          <t>AVVISO DI PUBBLICAZIONE DI PROCEDURA APERTA  PER LA FORNITURA E LA MANUTENZIONE DI   N. 1 SIMUL TAC PER LA U.O.C. RADIOTERAPIA DEL PRESIDIO OSPEDALIERO DI ROVIGO DELL’AZIENDA ULSS 5 POLESANA CIG 95152107B0</t>
+          <t xml:space="preserve">AVVISO PUBBLICO PER L’AVVIO PROCEDURA MEDIANTE L'IMPIEGO DELLA PIATTAFORMA SINTEL DI A.R.I.A S.P.A. PER LA FORNITURA DI N.1 RIUNITO ODONTOIATRICO LA CASA CIRCONDARIALE DI ROVIGO </t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;AVVISO DI PUBBLICAZIONE DI PROCEDURA APERTA&amp;nbsp; TELEMATICA AI SENSI DELL&amp;rsquo; ART. 60 DEL D.LGS. 50/2016 E S.M.I. SU PIATTAFORMA TELEMATICA SINTEL PER LA FORNITURA E LA MANUTENZIONE DI&amp;nbsp;&amp;nbsp;&lt;strong&gt;N. 1 SIMUL TAC PER LA U.O.C. RADIOTERAPIA DEL PRESIDIO OSPEDALIERO DI ROVIGO DELL&amp;rsquo;AZIENDA ULSS 5 POLESANA CIG 95152107B0&amp;nbsp;&amp;nbsp;ID n. 164660260&lt;/strong&gt;&lt;/p&gt;
-[...3 lines deleted...]
-&lt;p&gt;&amp;nbsp;&lt;/p&gt;
+          <t xml:space="preserve">&lt;p&gt;Si rende noto che l'Azienda ULSS 5 Polesana, intende avviare una procedura telematica, per la fornitura di n. 1 Riunito Odontoiatrico per la casa circondariale di Rovigo per l’importo presunto di € 20.000,00 IVA. non compresa.&lt;/p&gt;
+&lt;p&gt;Si chiede a tutti gli Operatori interessati a presentare richiesta di essere invitati alla suddetta procedura  entro e non oltre &lt;strong&gt;le ore 12.00 del giorno 13/03/2023&lt;/strong&gt;, all’U.O.C. Provveditorato Economato e Gestione Logistica dell’Azienda ULSS 5 Polesana seguente indirizzo PEC &lt;a href="mailto:protocollo.aulss5@pecveneto.it"&gt;protocollo.aulss5@pecveneto.it&lt;/a&gt;, riportando nell’oggetto: &lt;em&gt;“Avviso volontario per la trasparenza ex ante per l’avvio di procedura telematica, per la fornitura di &lt;strong&gt;“N. 1 RIUNITO ODONTOIATRICO PER LA CASA CIRCONDARIALE DI ROVIGO”&lt;/strong&gt;&lt;/em&gt;&lt;/p&gt;
+&lt;p&gt;Si precisa inoltre che le procedure per l’assegnazione della fornitura in oggetto, saranno espletate esclusivamente tramite la piattaforma di e-procurement denominata Sintel della Regione Lombardia (&lt;a href="https://www.ariaspa.it"&gt;https://www.ariaspa.it&lt;/a&gt;).&lt;/p&gt;
+&lt;p&gt;Le imprese devono obbligatoriamente essere qualificate per l’Azienda ULSS n. 5 Polesana. &lt;/p&gt;
+&lt;p&gt;Il Responsabile Unico del Procedimento (R.U.P.) per l’espletamento della procedura in argomento ai sensi dell’art. 31 del D.Lgs. n. 50/2016 e smi  è il Dr. Ares Michieletti dell’UOC Provveditorato, Economato e Gestione della Logistica.&lt;/p&gt;
 </t>
         </is>
       </c>
       <c r="G50" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H50" t="inlineStr"/>
       <c r="I50" t="inlineStr"/>
       <c r="J50" t="inlineStr"/>
       <c r="K50" t="inlineStr">
         <is>
-          <t>27/01/2023 00:00</t>
+          <t>28/02/2023 00:00</t>
         </is>
       </c>
       <c r="L50" t="inlineStr">
         <is>
-          <t>27/01/2028 00:00</t>
+          <t>28/02/2028 00:00</t>
         </is>
       </c>
       <c r="M50" t="inlineStr">
         <is>
-          <t>07/03/2023 00:00</t>
+          <t>13/03/2023 00:00</t>
         </is>
       </c>
       <c r="O50" t="inlineStr">
         <is>
-          <t>14/06/2023</t>
+          <t>04/10/2023</t>
         </is>
       </c>
       <c r="P50" t="n">
         <v>0</v>
       </c>
       <c r="Q50" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R50" t="inlineStr">
         <is>
-          <t xml:space="preserve">Ares Michieletti </t>
+          <t xml:space="preserve">Ares Michieletti / Antonella Raimondi </t>
         </is>
       </c>
       <c r="S50" t="inlineStr"/>
       <c r="T50" t="inlineStr"/>
       <c r="U50" t="inlineStr">
         <is>
           <t>ares.michieletti@aulss5.veneto.it</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr"/>
       <c r="B51" t="inlineStr">
         <is>
-          <t>AVVISO PUBBLICO PER L’AVVIO DELLA II PROCEDURA DI GARA SOTTOSOGLIA, CON L’IMPIEGO DELLA PIATTAFORMA SINTEL, AI SENSI DELL'ART. 1, COMMA 2, LETTERA A) DEL D.L. 76/2020 CONVERTITO CON LEGGE 120/2020, E S.M.I., PER LA FORNITURA DELLA PIATTAFORMA DI PLACCHE PER OSTEOSINTESI MAXILLO-FACCIALE, PER IL PERIODO DI 24 MESI, EVENTUALMENTE PROROGABILE DI 6 MESI.</t>
+          <t>CED - Avviso esplorativo per manifestazione di interesse fornitura ed installazione di applicativo per il monitoraggio dei dati di attività dei Medici di Medicina Generale di durata triennale</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>Asta</t>
+          <t>Bando</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
-      <c r="F51" t="inlineStr">
-[...5 lines deleted...]
-      </c>
+      <c r="F51" t="inlineStr"/>
       <c r="G51" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H51" t="inlineStr"/>
       <c r="I51" t="inlineStr"/>
       <c r="J51" t="inlineStr"/>
       <c r="K51" t="inlineStr">
         <is>
-          <t>17/01/2023 00:00</t>
+          <t>28/02/2023 00:00</t>
         </is>
       </c>
       <c r="L51" t="inlineStr">
         <is>
-          <t>17/01/2028 00:00</t>
+          <t>28/02/2028 00:00</t>
         </is>
       </c>
       <c r="M51" t="inlineStr">
         <is>
-          <t>01/02/2023 12:00</t>
-[...4 lines deleted...]
-          <t>21/06/2023</t>
+          <t>15/03/2023 12:00</t>
         </is>
       </c>
       <c r="P51" t="n">
         <v>0</v>
       </c>
       <c r="Q51" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R51" t="inlineStr"/>
       <c r="S51" t="inlineStr"/>
       <c r="T51" t="inlineStr"/>
       <c r="U51" t="inlineStr"/>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr"/>
       <c r="B52" t="inlineStr">
         <is>
-          <t>AVVISO VOLONTARIO PER LA TRASPARENZA EX ANTE PER AVVIO PROCEDURA DI GARA SOTTOSOGLIA AI SENSI DELL'ART. 1, COMMA 2, LETTERA A) DEL D.L 76/2020 CONVERTITO CON LEGGE 120/2020, COME MODIFICATO DALL’ART. 51, COMMA 1, LETT. A) DEL D.L. 77/2021 CONVERTITO CON LEGGE 108/2021 E SMI TRAMITE PIATTAFORMA SINTEL PER LA FORNITURA DI MANIPOLATORI UTERINI E SPECULUM VAGINALI, DIVISA IN 7 LOTTI.</t>
+          <t>AVVISO DI PUBBLICAZIONE DI PROCEDURA APERTA  PER LA FORNITURA E LA MANUTENZIONE DI   N. 1 SIMUL TAC PER LA U.O.C. RADIOTERAPIA DEL PRESIDIO OSPEDALIERO DI ROVIGO DELL’AZIENDA ULSS 5 POLESANA CIG 95152107B0</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;Si rende noto che, con Determinazione Dirigenziale 773 del 31/12/2022 l&amp;#39;Azienda ULSS 5 Polesana, ha avviato procedura di gara sottosoglia, ai sensi dell&amp;rsquo;art. 1, comma 2, lett. a) del d.l 76/2020, convertito con legge 120/2020, come modificato dall&amp;#39;art. 51, comma 1, lett. a) del d.l. 77/2021 convertito con legge 108/2021 e smi, per la fornitura di Manipolatori uterini e Speculum vaginali, divisa in 7 lotti per il periodo di 36 mesi, per l&amp;rsquo;importo complessivo triennale presunto di &amp;euro; 49.000,00 (Iva non compresa), eventualmente prorogabili per 6 mesi.&lt;/p&gt;
+          <t xml:space="preserve">&lt;p&gt;AVVISO DI PUBBLICAZIONE DI PROCEDURA APERTA  TELEMATICA AI SENSI DELL’ ART. 60 DEL D.LGS. 50/2016 E S.M.I. SU PIATTAFORMA TELEMATICA SINTEL PER LA FORNITURA E LA MANUTENZIONE DI  &lt;strong&gt;N. 1 SIMUL TAC PER LA U.O.C. RADIOTERAPIA DEL PRESIDIO OSPEDALIERO DI ROVIGO DELL’AZIENDA ULSS 5 POLESANA CIG 95152107B0  ID n. 164660260&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;Si rende noto che l'Azienda ULSS 5 Polesana, intende procedere all’acquisizione di n. 1 Simul TAC per la UOC di Radioterapia del P.O. di Rovigo, ai sensi dell’articolo  60 del  D.lgs.  n.50/2016 e smi.&lt;/p&gt;
+&lt;p&gt;Si invitano pertanto gli operatori economici eventualmente interessati, alla partecipazione alla procedura aperta per l’assegnazione della fornitura in oggetto, che sarà espletata esclusivamente tramite la piattaforma di e-procurement denominata Sintel della Regione Lombardia (&lt;a href="https://www.ariaspa.it"&gt;https://www.ariaspa.it&lt;/a&gt;), a visionare la documentazione ricercando l’ID sopradescritto. &lt;/p&gt;
+&lt;p&gt;Le imprese si devono qualificare per l’Azienda ULSS n. 5 Polesana&lt;/p&gt;
+&lt;p&gt; &lt;/p&gt;
 </t>
         </is>
       </c>
       <c r="G52" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H52" t="inlineStr"/>
       <c r="I52" t="inlineStr"/>
       <c r="J52" t="inlineStr"/>
       <c r="K52" t="inlineStr">
         <is>
-          <t>10/01/2023 00:00</t>
+          <t>27/01/2023 00:00</t>
         </is>
       </c>
       <c r="L52" t="inlineStr">
         <is>
-          <t>10/01/2028 00:00</t>
+          <t>27/01/2028 00:00</t>
         </is>
       </c>
       <c r="M52" t="inlineStr">
         <is>
-          <t>24/01/2023 12:00</t>
+          <t>07/03/2023 00:00</t>
+        </is>
+      </c>
+      <c r="O52" t="inlineStr">
+        <is>
+          <t>14/06/2023</t>
         </is>
       </c>
       <c r="P52" t="n">
         <v>0</v>
       </c>
       <c r="Q52" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
-      <c r="R52" t="inlineStr"/>
+      <c r="R52" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Ares Michieletti </t>
+        </is>
+      </c>
       <c r="S52" t="inlineStr"/>
       <c r="T52" t="inlineStr"/>
-      <c r="U52" t="inlineStr"/>
+      <c r="U52" t="inlineStr">
+        <is>
+          <t>ares.michieletti@aulss5.veneto.it</t>
+        </is>
+      </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr"/>
       <c r="B53" t="inlineStr">
         <is>
-          <t>AVVISO PUBBLICO DI AVVIO  PROCEDURA DI GARA TELEMATICA, AI SENSI DELL’ART. 1, COMMA 2 LETT.B) DEL D.LGS. N. 50/2016, PER L'AFFIDAMENTO DEL SERVIZIO DI ASSISTENZA MEDICA DI SUPPORTO ALLA UOC DI ANESTESIA E RIANIMAZIONE DEL PRESIDIO OSPEDALIERO DI ADRIA DELL’AZIENDA ULSS 5 POLESANA PER IL PERIODO DI TRE MESI.</t>
+          <t>AVVISO PUBBLICO PER L’AVVIO DELLA II PROCEDURA DI GARA SOTTOSOGLIA, CON L’IMPIEGO DELLA PIATTAFORMA SINTEL, AI SENSI DELL'ART. 1, COMMA 2, LETTERA A) DEL D.L. 76/2020 CONVERTITO CON LEGGE 120/2020, E S.M.I., PER LA FORNITURA DELLA PIATTAFORMA DI PLACCHE PER OSTEOSINTESI MAXILLO-FACCIALE, PER IL PERIODO DI 24 MESI, EVENTUALMENTE PROROGABILE DI 6 MESI.</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>Bando</t>
+          <t>Asta</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aggiudicato</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;strong&gt;AVVISO PUBBLICO DI AVVIO&amp;nbsp;PROCEDURA DI GARA TELEMATICA, AI SENSI DELL&amp;rsquo;ART. 1, COMMA 2 LETT.B) DEL D.LGS. N. 50/2016, PER L&amp;#39;AFFIDAMENTO DEL SERVIZIO DI ASSISTENZA MEDICA DI SUPPORTO ALLA UOC DI ANESTESIA E RIANIMAZIONE DEL PRESIDIO OSPEDALIERO DI ADRIA DELL&amp;rsquo;AZIENDA ULSS 5 POLESANA PER IL PERIODO DI TRE MESI.&lt;/strong&gt;&lt;/p&gt;
-[...1 lines deleted...]
-&lt;p&gt;Il termine previsto per la presentazione delle offerte &amp;egrave; il giorno &lt;strong&gt;29/12/2022 &lt;/strong&gt;ore &lt;strong&gt;13.00&lt;/strong&gt;&lt;/p&gt;
+          <t xml:space="preserve">&lt;p&gt;&lt;strong&gt;AVVISO PUBBLICO PER L’AVVIO DELLA II PROCEDURA DI GARA SOTTOSOGLIA, CON L’IMPIEGO DELLA PIATTAFORMA SINTEL, AI SENSI DELL'ART. 1, COMMA 2, LETTERA A) DEL D.L. 76/2020 CONVERTITO CON LEGGE 120/2020, E S.M.I., PER LA FORNITURA DELLA PIATTAFORMA DI PLACCHE PER OSTEOSINTESI MAXILLO-FACCIALE, PER IL PERIODO DI 24 MESI, EVENTUALMENTE PROROGABILE DI 6 MESI.&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;Termine manifestazione interesse 01/02/2023 ore 12.00.&lt;/strong&gt;&lt;/p&gt;
 </t>
         </is>
       </c>
       <c r="G53" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H53" t="inlineStr"/>
       <c r="I53" t="inlineStr"/>
       <c r="J53" t="inlineStr"/>
       <c r="K53" t="inlineStr">
         <is>
-          <t>16/12/2022 00:00</t>
+          <t>17/01/2023 00:00</t>
         </is>
       </c>
       <c r="L53" t="inlineStr">
         <is>
-          <t>16/12/2027 00:00</t>
+          <t>17/01/2028 00:00</t>
         </is>
       </c>
       <c r="M53" t="inlineStr">
         <is>
-          <t>29/12/2022 13:00</t>
+          <t>01/02/2023 12:00</t>
+        </is>
+      </c>
+      <c r="O53" t="inlineStr">
+        <is>
+          <t>21/06/2023</t>
         </is>
       </c>
       <c r="P53" t="n">
         <v>0</v>
       </c>
       <c r="Q53" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R53" t="inlineStr"/>
       <c r="S53" t="inlineStr"/>
       <c r="T53" t="inlineStr"/>
       <c r="U53" t="inlineStr"/>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr"/>
       <c r="B54" t="inlineStr">
         <is>
-          <t>Servizio di gestione della comunità terapeutica di riabilitazione protetta e della comunità alloggio site in Corte Guazzo nel comune di Adria per il periodo di tre anni eventualmente rinnovabile di ulteriori due anni CIG 9477311C70</t>
+          <t>AVVISO VOLONTARIO PER LA TRASPARENZA EX ANTE PER AVVIO PROCEDURA DI GARA SOTTOSOGLIA AI SENSI DELL'ART. 1, COMMA 2, LETTERA A) DEL D.L 76/2020 CONVERTITO CON LEGGE 120/2020, COME MODIFICATO DALL’ART. 51, COMMA 1, LETT. A) DEL D.L. 77/2021 CONVERTITO CON LEGGE 108/2021 E SMI TRAMITE PIATTAFORMA SINTEL PER LA FORNITURA DI MANIPOLATORI UTERINI E SPECULUM VAGINALI, DIVISA IN 7 LOTTI.</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>Bando</t>
+          <t>Asta</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;strong&gt;Avviso di pubblicazione di procedura aperta telematica , ai sensi dell&amp;rsquo;art. 60 del D.lgs 50/2016 e smi su piattaforma telematica ARIA &amp;ndash; SINTEL, lotto unico, per l&amp;rsquo;affidamento per l&amp;rsquo;Ulss 5 Polesana del servizio di gestione della comunit&amp;agrave; terapeutica di riabilitazione protetta e della comunit&amp;agrave; alloggio site in Corte Guazzo nel comune di Adria per il periodo di tre anni eventualmente rinnovabile di ulteriori due anni CIG 9477311C70.&lt;/strong&gt;&lt;/p&gt;
-[...2 lines deleted...]
-&lt;p&gt;Si invitano pertanto gli operatori economici eventualmente interessati, alla partecipazione alla procedura aperta per l&amp;rsquo;affidamento dei servizi in oggetto, che sar&amp;agrave; espletata esclusivamente tramite la piattaforma di e-procurement denominata Sintel della Regione Lombardia &lt;a href="http://www.ariaspa.it/wps/portal/site/aria"&gt;http://www.ariaspa.it/wps/portal/site/aria&lt;/a&gt;, a visionare la documentazione ricercando l&amp;rsquo;ID sopradescritto.&lt;/p&gt;
+          <t xml:space="preserve">&lt;p&gt;Si rende noto che, con Determinazione Dirigenziale 773 del 31/12/2022 l'Azienda ULSS 5 Polesana, ha avviato procedura di gara sottosoglia, ai sensi dell’art. 1, comma 2, lett. a) del d.l 76/2020, convertito con legge 120/2020, come modificato dall'art. 51, comma 1, lett. a) del d.l. 77/2021 convertito con legge 108/2021 e smi, per la fornitura di Manipolatori uterini e Speculum vaginali, divisa in 7 lotti per il periodo di 36 mesi, per l’importo complessivo triennale presunto di € 49.000,00 (Iva non compresa), eventualmente prorogabili per 6 mesi.&lt;/p&gt;
 </t>
         </is>
       </c>
       <c r="G54" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H54" t="inlineStr"/>
       <c r="I54" t="inlineStr"/>
       <c r="J54" t="inlineStr"/>
       <c r="K54" t="inlineStr">
         <is>
-          <t>17/11/2022 00:00</t>
+          <t>10/01/2023 00:00</t>
         </is>
       </c>
       <c r="L54" t="inlineStr">
         <is>
-          <t>17/11/2027 00:00</t>
-[...4 lines deleted...]
-          <t>03/05/2023</t>
+          <t>10/01/2028 00:00</t>
+        </is>
+      </c>
+      <c r="M54" t="inlineStr">
+        <is>
+          <t>24/01/2023 12:00</t>
         </is>
       </c>
       <c r="P54" t="n">
         <v>0</v>
       </c>
       <c r="Q54" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R54" t="inlineStr"/>
       <c r="S54" t="inlineStr"/>
       <c r="T54" t="inlineStr"/>
       <c r="U54" t="inlineStr"/>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr"/>
       <c r="B55" t="inlineStr">
         <is>
-          <t>AVVISO AGGIUDICAZIONE FORNITURA IN NOLEGGIO DI UN SISTEMA DIAGNOSTICO PER L’ESECUZIONE DEGLI ESAMI DI IDENTIFICAZIONE BATTERICA E ANTIBIOTICO SENSIBILITÀ, COMPRENSIVO DI REAGENTI, MATERIALI DI CONSUMO E ASSISTENZA TECNICA, PER LA UOSD MICROBIOLOGIA DELL’AZIENDA ULSS 5 POLESANA, PER IL PERIODO DI 24 MESI. CIG 937027645F</t>
+          <t>AVVISO PUBBLICO DI AVVIO  PROCEDURA DI GARA TELEMATICA, AI SENSI DELL’ART. 1, COMMA 2 LETT.B) DEL D.LGS. N. 50/2016, PER L'AFFIDAMENTO DEL SERVIZIO DI ASSISTENZA MEDICA DI SUPPORTO ALLA UOC DI ANESTESIA E RIANIMAZIONE DEL PRESIDIO OSPEDALIERO DI ADRIA DELL’AZIENDA ULSS 5 POLESANA PER IL PERIODO DI TRE MESI.</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
           <t>Bando</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>Aggiudicato</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;strong&gt;AVVISO AGGIUDICAZIONE:&amp;nbsp;&lt;/strong&gt;PROVV. N&amp;deg;&lt;strong&gt; &lt;/strong&gt;158236431, FORNITURA IN NOLEGGIO DI UN SISTEMA DIAGNOSTICO PER L&amp;rsquo;ESECUZIONE DEGLI ESAMI DI IDENTIFICAZIONE BATTERICA E ANTIBIOTICO SENSIBILIT&amp;Agrave;, COMPRENSIVO DI REAGENTI, MATERIALI DI CONSUMO E ASSISTENZA TECNICA, PER LA UOSD MICROBIOLOGIA DELL&amp;rsquo;AZIENDA ULSS 5 POLESANA, PER IL PERIODO DI 24 MESI. CIG 937027645F&lt;/p&gt;
+          <t xml:space="preserve">&lt;p&gt;&lt;strong&gt;AVVISO PUBBLICO DI AVVIO PROCEDURA DI GARA TELEMATICA, AI SENSI DELL’ART. 1, COMMA 2 LETT.B) DEL D.LGS. N. 50/2016, PER L'AFFIDAMENTO DEL SERVIZIO DI ASSISTENZA MEDICA DI SUPPORTO ALLA UOC DI ANESTESIA E RIANIMAZIONE DEL PRESIDIO OSPEDALIERO DI ADRIA DELL’AZIENDA ULSS 5 POLESANA PER IL PERIODO DI TRE MESI.&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;ID 162907764&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;Il termine previsto per la presentazione delle offerte è il giorno &lt;strong&gt;29/12/2022 &lt;/strong&gt;ore &lt;strong&gt;13.00&lt;/strong&gt;&lt;/p&gt;
 </t>
         </is>
       </c>
       <c r="G55" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H55" t="inlineStr"/>
       <c r="I55" t="inlineStr"/>
       <c r="J55" t="inlineStr"/>
       <c r="K55" t="inlineStr">
         <is>
-          <t>03/11/2022 00:00</t>
+          <t>16/12/2022 00:00</t>
         </is>
       </c>
       <c r="L55" t="inlineStr">
         <is>
-          <t>03/11/2027 00:00</t>
-[...4 lines deleted...]
-          <t>26/10/2022</t>
+          <t>16/12/2027 00:00</t>
+        </is>
+      </c>
+      <c r="M55" t="inlineStr">
+        <is>
+          <t>29/12/2022 13:00</t>
         </is>
       </c>
       <c r="P55" t="n">
         <v>0</v>
       </c>
       <c r="Q55" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R55" t="inlineStr"/>
       <c r="S55" t="inlineStr"/>
       <c r="T55" t="inlineStr"/>
       <c r="U55" t="inlineStr"/>
     </row>
     <row r="56">
-      <c r="A56" t="inlineStr"/>
+      <c r="A56" t="inlineStr">
+        <is>
+          <t>PROV 2022</t>
+        </is>
+      </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>AVVISO PUBBLICO PER L’AVVIO DI PROCEDURA DI GARA SOTTOSOGLIA - AI SENSI DELL’ART. 1 C. 2 LETT. B) DEL D.LGS 76/2020 CONVERTITO CON L. 120/2020, MEDIANTE UTILIZZO DELLA PIATTAFORMA DI ARIA SPA SINTEL - PER LA FORNITURA DI CUSTOM PACK PER OCULISTICA, NECESSARI PER LA UOC OCULISTICA, PER IL PERIODO DI UN ANNO EVENTUALMENTE PROROGABILE PER ULTERIORI 6 MESI.</t>
+          <t>Servizio di gestione della comunità terapeutica di riabilitazione protetta e della comunità alloggio site in Corte Guazzo nel comune di Adria per il periodo di tre anni eventualmente rinnovabile di ulteriori due anni CIG 9477311C70</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>Asta</t>
+          <t>Bando</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>In Gestione</t>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="E56" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato, Economato e Gestione della Logistica</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;Con Determinazione Dirigenziale n 664 del 26/10/2022 &amp;egrave; stata indetta procedura di gara sottosoglia telematica ai sensi dell&amp;rsquo;art. 1 c. 2 lett. B) del D.Lgs 76/2020 convertito con L. 120/2020, mediante utilizzo della piattaforma di Aria Spa SINTEL - per la fornitura di custom pack per oculistica suddivisa in 3 lotti, necessari per la UOC Oculistica, per il periodo di un anno eventualmente prorogabile per ulteriori 6 mesi.&lt;/p&gt;
-</t>
+          <t>&lt;p&gt;&lt;strong&gt;Avviso di pubblicazione di procedura aperta telematica , ai sensi dell’art. 60 del D.lgs 50/2016 e smi su piattaforma telematica ARIA – SINTEL, lotto unico, per l’affidamento per l’Ulss 5 Polesana del servizio di gestione della comunità terapeutica di riabilitazione protetta e della comunità alloggio site in Corte Guazzo nel comune di Adria per il periodo di tre anni eventualmente rinnovabile di ulteriori due anni CIG 9477311C70.&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;ID n. 161417621&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;Si rende noto che l’azienda Ulss 5 Polesana intende procedere all'affidamento del servizio di gestione della comunità terapeutica di riabilitazione protetta e della comunità alloggio site in Corte Guazzo nel comune di Adria per il periodo di tre anni eventualmente rinnovabile di ulteriori due anni, ai sensi dell’art. 60 del d.lgs 50/2016 e s.m.i., base d’asta €. 2.700.000,00/triennale iva non compresa, CIG 9477311C70.&lt;/p&gt;
+&lt;p&gt;Si invitano pertanto gli operatori economici eventualmente interessati, alla partecipazione alla procedura aperta per l’affidamento dei servizi in oggetto, che sarà espletata esclusivamente tramite la piattaforma di e-procurement denominata Sintel della Regione Lombardia &lt;a href="http://www.ariaspa.it/wps/portal/site/aria" rel="nofollow"&gt;http://www.ariaspa.it/wps/portal/site/aria&lt;/a&gt;, a visionare la documentazione ricercando l’ID sopradescritto.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="G56" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H56" t="inlineStr"/>
       <c r="I56" t="inlineStr"/>
-      <c r="J56" t="inlineStr"/>
+      <c r="J56" t="inlineStr">
+        <is>
+          <t>9477311C70</t>
+        </is>
+      </c>
       <c r="K56" t="inlineStr">
         <is>
-          <t>27/10/2022 00:00</t>
+          <t>17/11/2022 00:00</t>
         </is>
       </c>
       <c r="L56" t="inlineStr">
         <is>
-          <t>27/10/2027 00:00</t>
+          <t>17/11/2027 00:00</t>
         </is>
       </c>
       <c r="M56" t="inlineStr">
         <is>
-          <t>10/11/2022 00:00</t>
+          <t>22/12/2022 15:00</t>
+        </is>
+      </c>
+      <c r="O56" t="inlineStr">
+        <is>
+          <t>03/05/2023</t>
         </is>
       </c>
       <c r="P56" t="n">
         <v>0</v>
       </c>
       <c r="Q56" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R56" t="inlineStr"/>
       <c r="S56" t="inlineStr"/>
       <c r="T56" t="inlineStr"/>
       <c r="U56" t="inlineStr"/>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr"/>
       <c r="B57" t="inlineStr">
         <is>
-          <t>C103 Avviso esplorativo per manifestazione di interesse finalizzata all'affidamento di Accordo Quadro lavori di manutenzione, potatura e costruzione del verde nelle aree di proprietà dell'Azienda ULSS5 Polesana anno 2023</t>
+          <t>AVVISO AGGIUDICAZIONE FORNITURA IN NOLEGGIO DI UN SISTEMA DIAGNOSTICO PER L’ESECUZIONE DEGLI ESAMI DI IDENTIFICAZIONE BATTERICA E ANTIBIOTICO SENSIBILITÀ, COMPRENSIVO DI REAGENTI, MATERIALI DI CONSUMO E ASSISTENZA TECNICA, PER LA UOSD MICROBIOLOGIA DELL’AZIENDA ULSS 5 POLESANA, PER IL PERIODO DI 24 MESI. CIG 937027645F</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>Asta</t>
+          <t>Bando</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
-      <c r="F57" t="inlineStr"/>
+      <c r="F57" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;&lt;strong&gt;AVVISO AGGIUDICAZIONE: &lt;/strong&gt;PROVV. N°&lt;strong&gt; &lt;/strong&gt;158236431, FORNITURA IN NOLEGGIO DI UN SISTEMA DIAGNOSTICO PER L’ESECUZIONE DEGLI ESAMI DI IDENTIFICAZIONE BATTERICA E ANTIBIOTICO SENSIBILITÀ, COMPRENSIVO DI REAGENTI, MATERIALI DI CONSUMO E ASSISTENZA TECNICA, PER LA UOSD MICROBIOLOGIA DELL’AZIENDA ULSS 5 POLESANA, PER IL PERIODO DI 24 MESI. CIG 937027645F&lt;/p&gt;
+</t>
+        </is>
+      </c>
       <c r="G57" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H57" t="inlineStr"/>
       <c r="I57" t="inlineStr"/>
       <c r="J57" t="inlineStr"/>
       <c r="K57" t="inlineStr">
         <is>
-          <t>18/10/2022 00:00</t>
+          <t>03/11/2022 00:00</t>
         </is>
       </c>
       <c r="L57" t="inlineStr">
         <is>
-          <t>18/10/2027 00:00</t>
-[...4 lines deleted...]
-          <t>02/11/2022 00:00</t>
+          <t>03/11/2027 00:00</t>
+        </is>
+      </c>
+      <c r="O57" t="inlineStr">
+        <is>
+          <t>26/10/2022</t>
         </is>
       </c>
       <c r="P57" t="n">
         <v>0</v>
       </c>
       <c r="Q57" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R57" t="inlineStr"/>
       <c r="S57" t="inlineStr"/>
       <c r="T57" t="inlineStr"/>
       <c r="U57" t="inlineStr"/>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr"/>
       <c r="B58" t="inlineStr">
         <is>
-          <t xml:space="preserve">Avviso di pubblicazione di procedura aperta telematica , ai sensi dell’art. 60 del D.lgs 50/2016 e smi su piattaforma telematica ARIA – SINTEL, lotto unico, per l’affidamento del servizio di trasporto pazienti emodializzati per il periodo due anni eventualmente rinnovabile di un altro anno per il Distretto 1 (Centri Dialisi di Rovigo e di Trecenta) e per il Distretto 2 (Centro Dialisi di Adria). </t>
+          <t>AVVISO PUBBLICO PER L’AVVIO DI PROCEDURA DI GARA SOTTOSOGLIA - AI SENSI DELL’ART. 1 C. 2 LETT. B) DEL D.LGS 76/2020 CONVERTITO CON L. 120/2020, MEDIANTE UTILIZZO DELLA PIATTAFORMA DI ARIA SPA SINTEL - PER LA FORNITURA DI CUSTOM PACK PER OCULISTICA, NECESSARI PER LA UOC OCULISTICA, PER IL PERIODO DI UN ANNO EVENTUALMENTE PROROGABILE PER ULTERIORI 6 MESI.</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>Bando</t>
+          <t>Asta</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>In Gestione</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;Si rende noto che l&amp;rsquo;azienda Ulss 5 Polesana intende procedere all&amp;rsquo;affidamento del servizio di trasporto pazienti emodializzati per il periodo due anni eventualmente rinnovabile di un altro anno per il Distretto 1 (Centri Dialisi di Rovigo e di Trecenta) e per il Distretto 2 (Centro Dialisi di Adria), ai sensi dell&amp;rsquo;art. 60 del d.lgs 50/2016 e s.m.i., base d&amp;rsquo;asta &amp;euro;. 781.000,00/biennale iva non compresa, &amp;euro;. 390.500,00 per eventuale rinnovo annuale.&lt;/p&gt;
+          <t xml:space="preserve">&lt;p&gt;Con Determinazione Dirigenziale n 664 del 26/10/2022 è stata indetta procedura di gara sottosoglia telematica ai sensi dell’art. 1 c. 2 lett. B) del D.Lgs 76/2020 convertito con L. 120/2020, mediante utilizzo della piattaforma di Aria Spa SINTEL - per la fornitura di custom pack per oculistica suddivisa in 3 lotti, necessari per la UOC Oculistica, per il periodo di un anno eventualmente prorogabile per ulteriori 6 mesi.&lt;/p&gt;
 </t>
         </is>
       </c>
       <c r="G58" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H58" t="inlineStr"/>
       <c r="I58" t="inlineStr"/>
       <c r="J58" t="inlineStr"/>
       <c r="K58" t="inlineStr">
         <is>
-          <t>10/10/2022 00:00</t>
+          <t>27/10/2022 00:00</t>
         </is>
       </c>
       <c r="L58" t="inlineStr">
         <is>
-          <t>10/10/2027 00:00</t>
+          <t>27/10/2027 00:00</t>
         </is>
       </c>
       <c r="M58" t="inlineStr">
         <is>
-          <t>11/11/2022 00:00</t>
+          <t>10/11/2022 00:00</t>
         </is>
       </c>
       <c r="P58" t="n">
         <v>0</v>
       </c>
       <c r="Q58" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R58" t="inlineStr"/>
       <c r="S58" t="inlineStr"/>
       <c r="T58" t="inlineStr"/>
       <c r="U58" t="inlineStr"/>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr"/>
       <c r="B59" t="inlineStr">
         <is>
-          <t>AVVISO PUBBLICO PER L’AVVIO DI PROCEDURA DI GARA SOTTOSOGLIA, AI SENSI ART. 1, COMMA 2, LETTERA A) DEL D.L 76/2020 CONVERTITO CON LEGGE 120/2020, COME MODIFICATO DALL’ART. 51, COMMA 1, LETT. A) DEL D.L. 77/2021 CONVERTITO CON LEGGE 108/2021 TRAMITE PIATTAFORMA SINTEL PER LA FORNITURA DI DEFLUSSORI SUDDIVISA IN 2 LOTTI, PER IL PERIODO DI 12 MESI EVENTUALMENTE PROROGABILE PER ULTERIORI 3 MESI</t>
+          <t>C103 Avviso esplorativo per manifestazione di interesse finalizzata all'affidamento di Accordo Quadro lavori di manutenzione, potatura e costruzione del verde nelle aree di proprietà dell'Azienda ULSS5 Polesana anno 2023</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>In Gestione</t>
-[...7 lines deleted...]
-      </c>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="F59" t="inlineStr"/>
       <c r="G59" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H59" t="inlineStr"/>
       <c r="I59" t="inlineStr"/>
       <c r="J59" t="inlineStr"/>
       <c r="K59" t="inlineStr">
         <is>
-          <t>30/09/2022 00:00</t>
+          <t>18/10/2022 00:00</t>
         </is>
       </c>
       <c r="L59" t="inlineStr">
         <is>
-          <t>30/09/2027 00:00</t>
+          <t>18/10/2027 00:00</t>
         </is>
       </c>
       <c r="M59" t="inlineStr">
         <is>
-          <t>17/10/2022 00:00</t>
+          <t>02/11/2022 00:00</t>
         </is>
       </c>
       <c r="P59" t="n">
         <v>0</v>
       </c>
       <c r="Q59" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R59" t="inlineStr"/>
       <c r="S59" t="inlineStr"/>
       <c r="T59" t="inlineStr"/>
       <c r="U59" t="inlineStr"/>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr"/>
       <c r="B60" t="inlineStr">
         <is>
-          <t>AVVISO INDAGINE DI MERCATO E RELATIVA MANIFESTAZIONE DI INTERESSE PARTECIPAZIONE PROCEDURE SU PIATTAFORMA TELEMATICA SINTEL PER   “LA FORNITURA E MANUTENZIONE DI N. 2 BIOMETRI A COERENZA OTTICA, PER LA U.O.C. OCULISTICA P.O. ROVIGO DELL’AZIENDA ULSS 5 POLESANA”</t>
+          <t>AVVISO PUBBLICO PER L’AVVIO DI PROCEDURA DI GARA SOTTOSOGLIA, AI SENSI ART. 1, COMMA 2, LETTERA A) DEL D.L 76/2020 CONVERTITO CON LEGGE 120/2020, COME MODIFICATO DALL’ART. 51, COMMA 1, LETT. A) DEL D.L. 77/2021 CONVERTITO CON LEGGE 108/2021 TRAMITE PIATTAFORMA SINTEL PER LA FORNITURA DI DEFLUSSORI SUDDIVISA IN 2 LOTTI, PER IL PERIODO DI 12 MESI EVENTUALMENTE PROROGABILE PER ULTERIORI 3 MESI</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>Aggiudicato</t>
+          <t>In Gestione</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;AVVISO INDAGINE DI MERCATO E RELATIVA MANIFESTAZIONE DI INTERESSE PARTECIPAZIONE PROCEDURE SU PIATTAFORMA TELEMATICA SINTEL PER&amp;nbsp;&lt;strong&gt;&amp;ldquo;LA FORNITURA E MANUTENZIONE DI N. 2 BIOMETRI A COERENZA OTTICA, PER LA U.O.C. OCULISTICA P.O. ROVIGO DELL&amp;rsquo;AZIENDA ULSS 5 POLESANA&amp;rdquo;&lt;/strong&gt;&lt;/p&gt;
-[...2 lines deleted...]
-&lt;p&gt;Si precisa inoltre che le procedure per l&amp;rsquo;assegnazione della fornitura in oggetto, saranno espletate esclusivamente tramite la piattaforma di e-procurement denominata Sintel della Regione Lombardia (&lt;a href="http://www.arca.regione.lombardia.it"&gt;www.arca.regione.lombardia.it&lt;/a&gt;).&lt;/p&gt;
+          <t xml:space="preserve">&lt;p&gt;Con Determinazione Dirigenziale n. 603 del 29/09/2022 è stata indetta procedura di gara telematica sottosoglia ai sensi dell’art 1, comma 2, lettera a) del d.l 76/2020 convertito con legge 120/2020, come modificato dall’art. 51, comma 1, lett. a) del d.l. 77/2021 convertito con legge 108/2021 per la fornitura di deflussori suddivisa in 2 lotti, per il periodo di 12 mesi eventualmente prorogabile per ulteriori 3 mesi.&lt;/p&gt;
 </t>
         </is>
       </c>
       <c r="G60" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H60" t="inlineStr"/>
       <c r="I60" t="inlineStr"/>
       <c r="J60" t="inlineStr"/>
       <c r="K60" t="inlineStr">
         <is>
-          <t>19/09/2022 00:00</t>
+          <t>30/09/2022 00:00</t>
         </is>
       </c>
       <c r="L60" t="inlineStr">
         <is>
-          <t>19/09/2027 00:00</t>
+          <t>30/09/2027 00:00</t>
         </is>
       </c>
       <c r="M60" t="inlineStr">
         <is>
-          <t>03/10/2022 00:00</t>
+          <t>17/10/2022 00:00</t>
         </is>
       </c>
       <c r="P60" t="n">
         <v>0</v>
       </c>
       <c r="Q60" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
-      <c r="R60" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="R60" t="inlineStr"/>
       <c r="S60" t="inlineStr"/>
       <c r="T60" t="inlineStr"/>
-      <c r="U60" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="U60" t="inlineStr"/>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr"/>
       <c r="B61" t="inlineStr">
         <is>
-          <t>AVVISO INDAGINE DI MERCATO E RELATIVA MANIFESTAZIONE DI INTERESSE PARTECIPAZIONE PROCEDURE SU PIATTAFORMA TELEMATICA SINTEL PER   “LA FORNITURA E MANUTENZIONE DI N. 1 MICROSCOPIO OPERATORIO PER LA U.O.C. OCULISTICA P.O. ROVIGO DELL’AZIENDA ULSS 5 POLESANA”</t>
+          <t>AVVISO INDAGINE DI MERCATO E RELATIVA MANIFESTAZIONE DI INTERESSE PARTECIPAZIONE PROCEDURE SU PIATTAFORMA TELEMATICA SINTEL PER   “LA FORNITURA E MANUTENZIONE DI N. 2 BIOMETRI A COERENZA OTTICA, PER LA U.O.C. OCULISTICA P.O. ROVIGO DELL’AZIENDA ULSS 5 POLESANA”</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;AVVISO INDAGINE DI MERCATO E RELATIVA MANIFESTAZIONE DI INTERESSE PARTECIPAZIONE PROCEDURE SU PIATTAFORMA TELEMATICA SINTEL PER&amp;nbsp;&lt;strong&gt;&amp;ldquo;LA FORNITURA E MANUTENZIONE DI N. 1 MICROSCOPIO OPERATORIO PER LA U.O.C. OCULISTICA P.O. ROVIGO DELL&amp;rsquo;AZIENDA ULSS 5 POLESANA&amp;rdquo;&lt;/strong&gt;&lt;/p&gt;
-[...2 lines deleted...]
-&lt;p&gt;Si precisa inoltre che le procedure per l&amp;rsquo;assegnazione della fornitura in oggetto, saranno espletate esclusivamente tramite la piattaforma di e-procurement denominata Sintel della Regione Lombardia (&lt;a href="http://www.arca.regione.lombardia.it"&gt;www.arca.regione.lombardia.it&lt;/a&gt;).&lt;/p&gt;
+          <t xml:space="preserve">&lt;p&gt;AVVISO INDAGINE DI MERCATO E RELATIVA MANIFESTAZIONE DI INTERESSE PARTECIPAZIONE PROCEDURE SU PIATTAFORMA TELEMATICA SINTEL PER &lt;strong&gt;“LA FORNITURA E MANUTENZIONE DI N. 2 BIOMETRI A COERENZA OTTICA, PER LA U.O.C. OCULISTICA P.O. ROVIGO DELL’AZIENDA ULSS 5 POLESANA”&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt; &lt;/p&gt;
+&lt;p&gt;Si chiede a tutti gli Operatori interessati a presentare richiesta di essere invitati alla suddetta procedura  entro e non oltre &lt;strong&gt;le ore 12.00 del giorno 03.10.2022&lt;/strong&gt;, all’U.O.C. Provveditorato Economato e Gestione Logistica dell’Azienda ULSS 5 Polesana seguente indirizzo PEC &lt;a href="mailto:protocollo.aulss5@pecveneto.it"&gt;protocollo.aulss5@pecveneto.it&lt;/a&gt;, riportando nell’oggetto: &lt;em&gt;“Avviso volontario per la trasparenza ex ante per l’avvio di procedura sottosoglia, senza previa pubblicazione del bando di gara, per la fornitura e manutenzione di n.2 Biometri a coerenza ottica, per la U.O.C. Oculistica P.O. Rovigo dell’Azienda ULSS 5 Polesana”&lt;/em&gt;&lt;/p&gt;
+&lt;p&gt;Si precisa inoltre che le procedure per l’assegnazione della fornitura in oggetto, saranno espletate esclusivamente tramite la piattaforma di e-procurement denominata Sintel della Regione Lombardia (&lt;a href="http://www.arca.regione.lombardia.it"&gt;www.arca.regione.lombardia.it&lt;/a&gt;).&lt;/p&gt;
 </t>
         </is>
       </c>
       <c r="G61" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H61" t="inlineStr"/>
       <c r="I61" t="inlineStr"/>
       <c r="J61" t="inlineStr"/>
       <c r="K61" t="inlineStr">
         <is>
-          <t>14/09/2022 00:00</t>
+          <t>19/09/2022 00:00</t>
         </is>
       </c>
       <c r="L61" t="inlineStr">
         <is>
-          <t>14/09/2027 00:00</t>
+          <t>19/09/2027 00:00</t>
         </is>
       </c>
       <c r="M61" t="inlineStr">
         <is>
-          <t>28/09/2022 00:00</t>
-[...4 lines deleted...]
-          <t>28/12/2022</t>
+          <t>03/10/2022 00:00</t>
         </is>
       </c>
       <c r="P61" t="n">
         <v>0</v>
       </c>
       <c r="Q61" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R61" t="inlineStr">
         <is>
           <t xml:space="preserve">Ares Michieletti </t>
         </is>
       </c>
       <c r="S61" t="inlineStr"/>
       <c r="T61" t="inlineStr"/>
       <c r="U61" t="inlineStr">
         <is>
           <t>ares.michieletti@aulss5.veneto.it</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr"/>
       <c r="B62" t="inlineStr">
         <is>
           <t>AVVISO INDAGINE DI MERCATO E RELATIVA MANIFESTAZIONE DI INTERESSE PARTECIPAZIONE PROCEDURE SU PIATTAFORMA TELEMATICA SINTEL PER   “LA FORNITURA DI UN SISTEMA DIGITALE DI PIANIFICAZIONE PRE-INTRA-POST OPERATORIA DELLE LENTI INTRAOCULARI PER LA CORREZIONE DELL’ASTIGMATISMO PER LA U.O.C. OCULISTICA DEL PRESIDIO OSPEDALIERO DI ROVIGO DELL'AZIENDA ULSS 5 POLESANA”</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;AVVISO INDAGINE DI MERCATO E RELATIVA MANIFESTAZIONE DI INTERESSE PARTECIPAZIONE PROCEDURE SU PIATTAFORMA TELEMATICA SINTEL PER&amp;nbsp;&lt;strong&gt;&amp;ldquo;LA FORNITURA DI UN SISTEMA DIGITALE DI PIANIFICAZIONE PRE-INTRA-POST OPERATORIA DELLE LENTI INTRAOCULARI PER LA CORREZIONE DELL&amp;rsquo;ASTIGMATISMO PER LA U.O.C. OCULISTICA DEL PRESIDIO OSPEDALIERO DI ROVIGO DELL&amp;#39;AZIENDA ULSS 5 POLESANA&amp;rdquo;&lt;/strong&gt;&lt;/p&gt;
-[...2 lines deleted...]
-&lt;p&gt;Si precisa inoltre che le procedure per l&amp;rsquo;assegnazione della fornitura in oggetto, saranno espletate esclusivamente tramite la piattaforma di e-procurement denominata Sintel della Regione Lombardia (&lt;a href="http://www.arca.regione.lombardia.it"&gt;www.arca.regione.lombardia.it&lt;/a&gt;).&lt;/p&gt;
+          <t xml:space="preserve">&lt;p&gt;AVVISO INDAGINE DI MERCATO E RELATIVA MANIFESTAZIONE DI INTERESSE PARTECIPAZIONE PROCEDURE SU PIATTAFORMA TELEMATICA SINTEL PER &lt;strong&gt;“LA FORNITURA DI UN SISTEMA DIGITALE DI PIANIFICAZIONE PRE-INTRA-POST OPERATORIA DELLE LENTI INTRAOCULARI PER LA CORREZIONE DELL’ASTIGMATISMO PER LA U.O.C. OCULISTICA DEL PRESIDIO OSPEDALIERO DI ROVIGO DELL'AZIENDA ULSS 5 POLESANA”&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt; &lt;/p&gt;
+&lt;p&gt;Si chiede a tutti gli Operatori interessati a presentare richiesta di essere invitati alla suddetta procedura  entro e non oltre &lt;strong&gt;le ore 12.00 del giorno 28.09.2022&lt;/strong&gt;, all’U.O.C. Provveditorato Economato e Gestione Logistica dell’Azienda ULSS 5 Polesana seguente indirizzo PEC &lt;a href="mailto:protocollo.aulss5@pecveneto.it"&gt;protocollo.aulss5@pecveneto.it&lt;/a&gt;, riportando nell’oggetto: &lt;em&gt;“Avviso volontario per la trasparenza ex ante per l’avvio di procedura sottosoglia, senza previa pubblicazione del bando di gara, per la fornitura di un sistema digitale di pianificazione per-intra-post operatoria delle lenti intraoculari per la correzione dell’astigmatismo per la U.O.C. Oculistica del Presidio Ospedaliero di Rovigo dell’Azienda ULSS 5 Polesana” &lt;/em&gt;&lt;/p&gt;
+&lt;p&gt;Si precisa inoltre che le procedure per l’assegnazione della fornitura in oggetto, saranno espletate esclusivamente tramite la piattaforma di e-procurement denominata Sintel della Regione Lombardia (&lt;a href="http://www.arca.regione.lombardia.it"&gt;www.arca.regione.lombardia.it&lt;/a&gt;).&lt;/p&gt;
 </t>
         </is>
       </c>
       <c r="G62" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H62" t="inlineStr"/>
       <c r="I62" t="inlineStr"/>
       <c r="J62" t="inlineStr"/>
       <c r="K62" t="inlineStr">
         <is>
           <t>14/09/2022 00:00</t>
         </is>
       </c>
       <c r="L62" t="inlineStr">
         <is>
           <t>14/09/2027 00:00</t>
         </is>
       </c>
       <c r="M62" t="inlineStr">
         <is>
           <t>28/09/2022 00:00</t>
         </is>
@@ -4544,69 +4635,69 @@
       <c r="P62" t="n">
         <v>0</v>
       </c>
       <c r="Q62" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R62" t="inlineStr">
         <is>
           <t xml:space="preserve">Ares Michieletti </t>
         </is>
       </c>
       <c r="S62" t="inlineStr"/>
       <c r="T62" t="inlineStr"/>
       <c r="U62" t="inlineStr">
         <is>
           <t>ares.michieletti@aulss5.veneto.it</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr"/>
       <c r="B63" t="inlineStr">
         <is>
-          <t>AVVISO INDAGINE DI MERCATO E RELATIVA MANIFESTAZIONE DI INTERESSE PARTECIPAZIONE PROCEDURE SU PIATTAFORMA TELEMATICA SINTEL PER   “LA FORNITURA E MANUTENZIONE DI N. 2 YAG LASER, PER LA U.O.C. OCULISTICA P.O. ROVIGO DELL’AZIENDA ULSS 5 POLESANA”</t>
+          <t>AVVISO INDAGINE DI MERCATO E RELATIVA MANIFESTAZIONE DI INTERESSE PARTECIPAZIONE PROCEDURE SU PIATTAFORMA TELEMATICA SINTEL PER   “LA FORNITURA E MANUTENZIONE DI N. 1 MICROSCOPIO OPERATORIO PER LA U.O.C. OCULISTICA P.O. ROVIGO DELL’AZIENDA ULSS 5 POLESANA”</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;AVVISO INDAGINE DI MERCATO E RELATIVA MANIFESTAZIONE DI INTERESSE PARTECIPAZIONE PROCEDURE SU PIATTAFORMA TELEMATICA SINTEL PER&amp;nbsp;&lt;strong&gt;&amp;ldquo;LA FORNITURA E MANUTENZIONE DI N. 2 YAG LASER, PER LA U.O.C. OCULISTICA P.O. ROVIGO DELL&amp;rsquo;AZIENDA ULSS 5 POLESANA&amp;rdquo;&lt;/strong&gt;&lt;/p&gt;
-[...2 lines deleted...]
-&lt;p&gt;Si precisa inoltre che le procedure per l&amp;rsquo;assegnazione della fornitura in oggetto, saranno espletate esclusivamente tramite la piattaforma di e-procurement denominata Sintel della Regione Lombardia (&lt;a href="http://www.arca.regione.lombardia.it"&gt;www.arca.regione.lombardia.it&lt;/a&gt;).&lt;/p&gt;
+          <t xml:space="preserve">&lt;p&gt;AVVISO INDAGINE DI MERCATO E RELATIVA MANIFESTAZIONE DI INTERESSE PARTECIPAZIONE PROCEDURE SU PIATTAFORMA TELEMATICA SINTEL PER &lt;strong&gt;“LA FORNITURA E MANUTENZIONE DI N. 1 MICROSCOPIO OPERATORIO PER LA U.O.C. OCULISTICA P.O. ROVIGO DELL’AZIENDA ULSS 5 POLESANA”&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt; &lt;/p&gt;
+&lt;p&gt;Si chiede a tutti gli Operatori interessati a presentare richiesta di essere invitati alla suddetta procedura  entro e non oltre &lt;strong&gt;le ore 12.00 del giorno 28.09.2022&lt;/strong&gt;, all’U.O.C. Provveditorato Economato e Gestione Logistica dell’Azienda ULSS 5 Polesana seguente indirizzo PEC &lt;a href="mailto:protocollo.aulss5@pecveneto.it"&gt;protocollo.aulss5@pecveneto.it&lt;/a&gt;, riportando nell’oggetto: &lt;em&gt;“Avviso volontario per la trasparenza ex ante per l’avvio di procedura sottosoglia, senza previa pubblicazione del bando di gara, per la fornitura e manutenzione di n. 1 Microscopio operatorio per la U.O.C. Oculistica P.O. Rovigo dell’Azienda ULSS 5 Polesana”&lt;/em&gt;&lt;/p&gt;
+&lt;p&gt;Si precisa inoltre che le procedure per l’assegnazione della fornitura in oggetto, saranno espletate esclusivamente tramite la piattaforma di e-procurement denominata Sintel della Regione Lombardia (&lt;a href="http://www.arca.regione.lombardia.it"&gt;www.arca.regione.lombardia.it&lt;/a&gt;).&lt;/p&gt;
 </t>
         </is>
       </c>
       <c r="G63" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H63" t="inlineStr"/>
       <c r="I63" t="inlineStr"/>
       <c r="J63" t="inlineStr"/>
       <c r="K63" t="inlineStr">
         <is>
           <t>14/09/2022 00:00</t>
         </is>
       </c>
       <c r="L63" t="inlineStr">
         <is>
           <t>14/09/2027 00:00</t>
         </is>
       </c>
       <c r="M63" t="inlineStr">
         <is>
           <t>28/09/2022 00:00</t>
         </is>
@@ -4619,262 +4710,283 @@
       <c r="P63" t="n">
         <v>0</v>
       </c>
       <c r="Q63" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R63" t="inlineStr">
         <is>
           <t xml:space="preserve">Ares Michieletti </t>
         </is>
       </c>
       <c r="S63" t="inlineStr"/>
       <c r="T63" t="inlineStr"/>
       <c r="U63" t="inlineStr">
         <is>
           <t>ares.michieletti@aulss5.veneto.it</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr"/>
       <c r="B64" t="inlineStr">
         <is>
-          <t>AVVISO INDAGINE DI MERCATO E RELATIVA MANIFESTAZIONE DI INTERESSE PARTECIPAZIONE PROCEDURE SU PIATTAFORMA TELEMATICA SINTEL PER   “LA FORNITURA E MANUTENZIONE DI N.1 ELETTROBISTURI PER CHIRURGIA MONOPOLARE E BIPOLARE, COMPRENSIVA DEL MATERIALE DI CONSUMO DEDICATO, PER LA U.O.C. OCULISTICA P.O. ROVIGO DELL’AZIENDA ULSS 5 POLESANA”</t>
+          <t>AVVISO INDAGINE DI MERCATO E RELATIVA MANIFESTAZIONE DI INTERESSE PARTECIPAZIONE PROCEDURE SU PIATTAFORMA TELEMATICA SINTEL PER   “LA FORNITURA E MANUTENZIONE DI N. 2 YAG LASER, PER LA U.O.C. OCULISTICA P.O. ROVIGO DELL’AZIENDA ULSS 5 POLESANA”</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;AVVISO INDAGINE DI MERCATO E RELATIVA MANIFESTAZIONE DI INTERESSE PARTECIPAZIONE PROCEDURE SU PIATTAFORMA TELEMATICA SINTEL PER&lt;strong&gt;&amp;ldquo;LA FORNITURA E MANUTENZIONE DI N.1 ELETTROBISTURI PER CHIRURGIA MONOPOLARE E BIPOLARE, COMPRENSIVA DEL MATERIALE DI CONSUMO DEDICATO, PER LA U.O.C. OCULISTICA P.O. ROVIGO DELL&amp;rsquo;AZIENDA ULSS 5 POLESANA&amp;rdquo;&lt;/strong&gt;&lt;/p&gt;
-&lt;p&gt;Si chiede a tutti gli Operatori interessati a presentare richiesta di essere invitati alla suddetta procedura&amp;nbsp; entro e non oltre &lt;strong&gt;le ore 12.00 del giorno 22.09.2022&lt;/strong&gt;, all&amp;rsquo;U.O.C. Provveditorato Economato e Gestione Logistica dell&amp;rsquo;Azienda ULSS 5 Polesana seguente indirizzo PEC &lt;a href="mailto:protocollo.aulss5@pecveneto.it"&gt;protocollo.aulss5@pecveneto.it&lt;/a&gt;, riportando nell&amp;rsquo;oggetto: &lt;em&gt;&amp;ldquo;Avviso volontario per la trasparenza ex ante per l&amp;rsquo;avvio di procedura sottosoglia, senza previa pubblicazione del bando di gara, per la fornitura e manutenzione di n.1 Elettrobisturi per chirurgia monopolare e bipolare, comprensiva del materiale di consumo dedicato, per la U.O.C. Oculistica&amp;nbsp;P.O. Rovigo dell&amp;rsquo;Azienda ULSS 5 Polesana&amp;rdquo;&lt;/em&gt;&lt;/p&gt;
+          <t xml:space="preserve">&lt;p&gt;AVVISO INDAGINE DI MERCATO E RELATIVA MANIFESTAZIONE DI INTERESSE PARTECIPAZIONE PROCEDURE SU PIATTAFORMA TELEMATICA SINTEL PER &lt;strong&gt;“LA FORNITURA E MANUTENZIONE DI N. 2 YAG LASER, PER LA U.O.C. OCULISTICA P.O. ROVIGO DELL’AZIENDA ULSS 5 POLESANA”&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt; &lt;/p&gt;
+&lt;p&gt;Si chiede a tutti gli Operatori interessati a presentare richiesta di essere invitati alla suddetta procedura  entro e non oltre &lt;strong&gt;le ore 12.00 del giorno 28.09.2022&lt;/strong&gt;, all’U.O.C. Provveditorato Economato e Gestione Logistica dell’Azienda ULSS 5 Polesana seguente indirizzo PEC &lt;a href="mailto:protocollo.aulss5@pecveneto.it"&gt;protocollo.aulss5@pecveneto.it&lt;/a&gt;, riportando nell’oggetto: &lt;em&gt;“Avviso volontario per la trasparenza ex ante per l’avvio di procedura sottosoglia, senza previa pubblicazione del bando di gara, per la fornitura e manutenzione di n.2 YAG Laser, per la U.O.C. Oculistica P.O. Rovigo dell’Azienda ULSS 5 Polesana”&lt;/em&gt;&lt;/p&gt;
+&lt;p&gt;Si precisa inoltre che le procedure per l’assegnazione della fornitura in oggetto, saranno espletate esclusivamente tramite la piattaforma di e-procurement denominata Sintel della Regione Lombardia (&lt;a href="http://www.arca.regione.lombardia.it"&gt;www.arca.regione.lombardia.it&lt;/a&gt;).&lt;/p&gt;
 </t>
         </is>
       </c>
       <c r="G64" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H64" t="inlineStr"/>
       <c r="I64" t="inlineStr"/>
       <c r="J64" t="inlineStr"/>
       <c r="K64" t="inlineStr">
         <is>
-          <t>12/09/2022 00:00</t>
+          <t>14/09/2022 00:00</t>
         </is>
       </c>
       <c r="L64" t="inlineStr">
         <is>
-          <t>12/09/2027 00:00</t>
+          <t>14/09/2027 00:00</t>
         </is>
       </c>
       <c r="M64" t="inlineStr">
         <is>
-          <t>22/09/2022 00:00</t>
+          <t>28/09/2022 00:00</t>
         </is>
       </c>
       <c r="O64" t="inlineStr">
         <is>
-          <t>30/12/2022</t>
+          <t>28/12/2022</t>
         </is>
       </c>
       <c r="P64" t="n">
         <v>0</v>
       </c>
       <c r="Q64" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
-      <c r="R64" t="inlineStr"/>
+      <c r="R64" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Ares Michieletti </t>
+        </is>
+      </c>
       <c r="S64" t="inlineStr"/>
       <c r="T64" t="inlineStr"/>
       <c r="U64" t="inlineStr">
         <is>
           <t>ares.michieletti@aulss5.veneto.it</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr"/>
       <c r="B65" t="inlineStr">
         <is>
-          <t>AVVISO INDAGINE DI MERCATO E RELATIVA MANIFESTAZIONE DI INTERESSE PARTECIPAZIONE PROCEDURE SU PIATTAFORMA TELEMATICA SINTEL PER   “FORNITURA URGENTE DI N.1 CENTRALE DI MONITORAGGIO, N.5 MONITOR FETALE E N.3 TELEMETRIE”</t>
+          <t>AVVISO INDAGINE DI MERCATO E RELATIVA MANIFESTAZIONE DI INTERESSE PARTECIPAZIONE PROCEDURE SU PIATTAFORMA TELEMATICA SINTEL PER   “LA FORNITURA E MANUTENZIONE DI N.1 ELETTROBISTURI PER CHIRURGIA MONOPOLARE E BIPOLARE, COMPRENSIVA DEL MATERIALE DI CONSUMO DEDICATO, PER LA U.O.C. OCULISTICA P.O. ROVIGO DELL’AZIENDA ULSS 5 POLESANA”</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;AVVISO INDAGINE DI MERCATO E RELATIVA MANIFESTAZIONE DI INTERESSE PARTECIPAZIONE PROCEDURE SU PIATTAFORMA TELEMATICA SINTEL PER&amp;nbsp;&lt;strong&gt;&amp;ldquo;FORNITURA URGENTE DI N.&lt;/strong&gt;&lt;strong&gt;1 CENTRALE DI MONITORAGGIO, N.5 MONITOR FETALE E N.3 TELEMETRIE&amp;rdquo;&lt;/strong&gt;&lt;/p&gt;
-[...4 lines deleted...]
-&lt;p&gt;Le imprese si devono qualificare per l&amp;rsquo;Azienda ULSS n. 5 Polesana&lt;/p&gt;
+          <t xml:space="preserve">&lt;p&gt;AVVISO INDAGINE DI MERCATO E RELATIVA MANIFESTAZIONE DI INTERESSE PARTECIPAZIONE PROCEDURE SU PIATTAFORMA TELEMATICA SINTEL PER&lt;strong&gt;“LA FORNITURA E MANUTENZIONE DI N.1 ELETTROBISTURI PER CHIRURGIA MONOPOLARE E BIPOLARE, COMPRENSIVA DEL MATERIALE DI CONSUMO DEDICATO, PER LA U.O.C. OCULISTICA P.O. ROVIGO DELL’AZIENDA ULSS 5 POLESANA”&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;Si chiede a tutti gli Operatori interessati a presentare richiesta di essere invitati alla suddetta procedura  entro e non oltre &lt;strong&gt;le ore 12.00 del giorno 22.09.2022&lt;/strong&gt;, all’U.O.C. Provveditorato Economato e Gestione Logistica dell’Azienda ULSS 5 Polesana seguente indirizzo PEC &lt;a href="mailto:protocollo.aulss5@pecveneto.it"&gt;protocollo.aulss5@pecveneto.it&lt;/a&gt;, riportando nell’oggetto: &lt;em&gt;“Avviso volontario per la trasparenza ex ante per l’avvio di procedura sottosoglia, senza previa pubblicazione del bando di gara, per la fornitura e manutenzione di n.1 Elettrobisturi per chirurgia monopolare e bipolare, comprensiva del materiale di consumo dedicato, per la U.O.C. Oculistica P.O. Rovigo dell’Azienda ULSS 5 Polesana”&lt;/em&gt;&lt;/p&gt;
 </t>
         </is>
       </c>
       <c r="G65" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H65" t="inlineStr"/>
       <c r="I65" t="inlineStr"/>
       <c r="J65" t="inlineStr"/>
       <c r="K65" t="inlineStr">
         <is>
-          <t>05/09/2022 00:00</t>
+          <t>12/09/2022 00:00</t>
         </is>
       </c>
       <c r="L65" t="inlineStr">
         <is>
-          <t>05/09/2027 00:00</t>
+          <t>12/09/2027 00:00</t>
         </is>
       </c>
       <c r="M65" t="inlineStr">
         <is>
-          <t>13/09/2022 00:00</t>
+          <t>22/09/2022 00:00</t>
+        </is>
+      </c>
+      <c r="O65" t="inlineStr">
+        <is>
+          <t>30/12/2022</t>
         </is>
       </c>
       <c r="P65" t="n">
         <v>0</v>
       </c>
       <c r="Q65" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
-      <c r="R65" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="R65" t="inlineStr"/>
       <c r="S65" t="inlineStr"/>
       <c r="T65" t="inlineStr"/>
       <c r="U65" t="inlineStr">
         <is>
           <t>ares.michieletti@aulss5.veneto.it</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr"/>
       <c r="B66" t="inlineStr">
         <is>
-          <t>A225 Avviso esplorativo per manifestazione di interesse finalizzata all'affidamento di Accordo Quadro lavori di manutenzione su tutti gli immobili dell'Azienda ULSS5 Polesana anno 2023</t>
+          <t>AVVISO INDAGINE DI MERCATO E RELATIVA MANIFESTAZIONE DI INTERESSE PARTECIPAZIONE PROCEDURE SU PIATTAFORMA TELEMATICA SINTEL PER   “FORNITURA URGENTE DI N.1 CENTRALE DI MONITORAGGIO, N.5 MONITOR FETALE E N.3 TELEMETRIE”</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>Bando</t>
+          <t>Asta</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
-      <c r="F66" t="inlineStr"/>
+      <c r="F66" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;AVVISO INDAGINE DI MERCATO E RELATIVA MANIFESTAZIONE DI INTERESSE PARTECIPAZIONE PROCEDURE SU PIATTAFORMA TELEMATICA SINTEL PER &lt;strong&gt;“FORNITURA URGENTE DI N.&lt;/strong&gt;&lt;strong&gt;1 CENTRALE DI MONITORAGGIO, N.5 MONITOR FETALE E N.3 TELEMETRIE”&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt; &lt;/p&gt;
+&lt;p&gt;Si chiede a tutti gli Operatori interessati a presentare richiesta di essere invitati alla suddetta procedura  entro e non oltre &lt;strong&gt;le ore 12.00 del giorno 13.09.2022&lt;/strong&gt;, all’U.O.C. Provveditorato Economato e Gestione Logistica dell’Azienda ULSS 5 Polesana seguente indirizzo PEC &lt;a href="mailto:protocollo.aulss5@pecveneto.it"&gt;protocollo.aulss5@pecveneto.it&lt;/a&gt;, riportando nell’oggetto: &lt;em&gt;“Avviso volontario per la trasparenza ex ante per l’avvio di procedura sottosoglia, senza previa pubblicazione del bando di gara, per la fornitura URGENTE di n.1 Centrale Di Monitoraggio, n.5 Monitor Fetale e n.3 Telemetrie” &lt;/em&gt;&lt;/p&gt;
+&lt;p&gt;Si precisa inoltre che le procedure per l’assegnazione della fornitura in oggetto, saranno espletate esclusivamente tramite la piattaforma di e-procurement denominata Sintel della Regione Lombardia (&lt;a href="http://www.arca.regione.lombardia.it"&gt;www.arca.regione.lombardia.it&lt;/a&gt;).&lt;/p&gt;
+&lt;p&gt;I dati forniti dalla ditta in sede di presentazione della domanda di partecipazione alla gara saranno trattati esclusivamente ai fini dello svolgimento delle attività dell’Azienda ULSS 5 in conformità a quanto disposto dalla L. 196/03.&lt;/p&gt;
+&lt;p&gt;Le imprese si devono qualificare per l’Azienda ULSS n. 5 Polesana&lt;/p&gt;
+</t>
+        </is>
+      </c>
       <c r="G66" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H66" t="inlineStr"/>
       <c r="I66" t="inlineStr"/>
       <c r="J66" t="inlineStr"/>
       <c r="K66" t="inlineStr">
         <is>
-          <t>09/08/2022 00:00</t>
+          <t>05/09/2022 00:00</t>
         </is>
       </c>
       <c r="L66" t="inlineStr">
         <is>
-          <t>09/08/2027 00:00</t>
+          <t>05/09/2027 00:00</t>
         </is>
       </c>
       <c r="M66" t="inlineStr">
         <is>
-          <t>30/09/2022 00:00</t>
+          <t>13/09/2022 00:00</t>
         </is>
       </c>
       <c r="P66" t="n">
         <v>0</v>
       </c>
       <c r="Q66" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
-      <c r="R66" t="inlineStr"/>
+      <c r="R66" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Ares Michieletti </t>
+        </is>
+      </c>
       <c r="S66" t="inlineStr"/>
       <c r="T66" t="inlineStr"/>
-      <c r="U66" t="inlineStr"/>
+      <c r="U66" t="inlineStr">
+        <is>
+          <t>ares.michieletti@aulss5.veneto.it</t>
+        </is>
+      </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr"/>
       <c r="B67" t="inlineStr">
         <is>
           <t>C107 INDAGINE DI MERCATO PER MANIFESTAZIONE DI INTERESSE PER L’AVVIO DI PROCEDURA NEGOZIATA, AI SENSI DELL’ART. 1, C. 2, LETT. B) DEL D.L. 76 DEL 2020, CONVERTITO CON LEGGE 120/2020 E S.M.I., PER L’AFFIDAMENTO DEL SERVIZIO DI MOVIMENTAZIONE CARICHI INTERNI E TRASLOCHI PER L’AZIENDA ULSS 5 POLESANA PER IL PERIODO DI UN ANNO.</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
           <t>Bando</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;strong&gt;INDAGINE DI MERCATO PER MANIFESTAZIONE DI INTERESSE PER L&amp;rsquo;AVVIO DI PROCEDURA NEGOZIATA, AI SENSI DELL&amp;rsquo;ART. 1, C. 2, LETT. B) DEL D.L. 76 DEL 2020, CONVERTITO CON LEGGE 120/2020 E S.M.I., PER L&amp;rsquo;AFFIDAMENTO DEL SERVIZIO DI MOVIMENTAZIONE CARICHI INTERNI E TRASLOCHI PER L&amp;rsquo;AZIENDA ULSS 5 POLESANA PER IL PERIODO DI UN ANNO.&lt;/strong&gt;&lt;/p&gt;
-&lt;p&gt;&amp;nbsp;&lt;/p&gt;
+          <t xml:space="preserve">&lt;p&gt;&lt;strong&gt;INDAGINE DI MERCATO PER MANIFESTAZIONE DI INTERESSE PER L’AVVIO DI PROCEDURA NEGOZIATA, AI SENSI DELL’ART. 1, C. 2, LETT. B) DEL D.L. 76 DEL 2020, CONVERTITO CON LEGGE 120/2020 E S.M.I., PER L’AFFIDAMENTO DEL SERVIZIO DI MOVIMENTAZIONE CARICHI INTERNI E TRASLOCHI PER L’AZIENDA ULSS 5 POLESANA PER IL PERIODO DI UN ANNO.&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt; &lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;Termine manifestazione di interesse: 15 giorni dalla pubblicazione del presente avviso&lt;/strong&gt;&lt;/p&gt;
 </t>
         </is>
       </c>
       <c r="G67" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H67" t="inlineStr"/>
       <c r="I67" t="inlineStr"/>
       <c r="J67" t="inlineStr"/>
       <c r="K67" t="inlineStr">
         <is>
           <t>09/08/2022 00:00</t>
         </is>
       </c>
       <c r="L67" t="inlineStr">
         <is>
           <t>09/08/2027 00:00</t>
         </is>
       </c>
       <c r="M67" t="inlineStr">
         <is>
           <t>24/08/2022 23:59</t>
@@ -4891,988 +5003,977 @@
       <c r="R67" t="inlineStr"/>
       <c r="S67" t="inlineStr"/>
       <c r="T67" t="inlineStr"/>
       <c r="U67" t="inlineStr"/>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr"/>
       <c r="B68" t="inlineStr">
         <is>
           <t>PROCEDURA DI GARA APERTA TELEMATICA, AI SENSI DELL’ART. 60 DEL D.LGS. N. 50/2016, PER L'AFFIDAMENTO DEL SERVIZIO DI MEDICALIZZAZIONE DEL 118 E SERVIZIO DI SUPPORTO ASSISTENZA MEDICA AL PRONTO SOCCORSO OSPEDALE DI ADRIA (RO) AZIENDA ULSS 5 “POLESANA” PER IL PERIODO DI UN ANNO, EVENTUALMENTE RINNOVABILE DI UN ULTERIORE ANNO CIG  9360942DB3</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
           <t>Bando</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
           <t xml:space="preserve">&lt;p&gt;ID SINTEL 158057127&lt;/p&gt;
-&lt;p&gt;Si rende noto che l&amp;#39;Azienda ULSS 5 Polesana, intende procedere all&amp;rsquo;AFFIDAMENTO DEL SERVIZIO DI MEDICALIZZAZIONE DEL 118 E SERVIZIO DI SUPPORTO ASSISTENZA MEDICA AL PRONTO SOCCORSO AZIENDA ULSS 5 &amp;ldquo;POLESANA&amp;rdquo; PER IL PERIODO DI UN ANNO, EVENTUALMENTE RINNOVABILE DI UN ULTERIORE ANNO, ai sensi&amp;nbsp; dell&amp;rsquo;articolo&amp;nbsp; 60 del D.lgs. n.50/2016 e s.m.i.&lt;/p&gt;
-&lt;p&gt;Si invitano pertanto gli operatori economici eventualmente interessati, alla partecipazione alla procedura aperta per l&amp;rsquo;assegnazione della fornitura in oggetto, che sar&amp;agrave; espletata esclusivamente tramite la piattaforma di e-procurement denominata SINTEL della Regione Lombardia (&lt;a href="https://www.ariaspa.it/wps/portal/Aria"&gt;&lt;strong&gt;https://www.ariaspa.it/wps/portal/Aria&lt;/strong&gt;&lt;/a&gt;), a visionare la documentazione ricercando l&amp;rsquo;ID sopradescritto nell&amp;rsquo;area &amp;ldquo;&lt;em&gt;Bandi sulla piattaforma Sintel&lt;/em&gt;&amp;rdquo; al link:&lt;/p&gt;
+&lt;p&gt;Si rende noto che l'Azienda ULSS 5 Polesana, intende procedere all’AFFIDAMENTO DEL SERVIZIO DI MEDICALIZZAZIONE DEL 118 E SERVIZIO DI SUPPORTO ASSISTENZA MEDICA AL PRONTO SOCCORSO AZIENDA ULSS 5 “POLESANA” PER IL PERIODO DI UN ANNO, EVENTUALMENTE RINNOVABILE DI UN ULTERIORE ANNO, ai sensi  dell’articolo  60 del D.lgs. n.50/2016 e s.m.i.&lt;/p&gt;
+&lt;p&gt;Si invitano pertanto gli operatori economici eventualmente interessati, alla partecipazione alla procedura aperta per l’assegnazione della fornitura in oggetto, che sarà espletata esclusivamente tramite la piattaforma di e-procurement denominata SINTEL della Regione Lombardia (&lt;a href="https://www.ariaspa.it/wps/portal/Aria"&gt;&lt;strong&gt;https://www.ariaspa.it/wps/portal/Aria&lt;/strong&gt;&lt;/a&gt;), a visionare la documentazione ricercando l’ID sopradescritto nell’area “&lt;em&gt;Bandi sulla piattaforma Sintel&lt;/em&gt;” al link:&lt;/p&gt;
 &lt;p&gt;https://www.sintel.regione.lombardia.it/eprocdata/sintelSearch.xhtml&lt;/p&gt;
-&lt;p&gt;Le imprese si devono qualificare per l&amp;rsquo;Azienda ULSS n. 5 Polesana&lt;/p&gt;
-[...3 lines deleted...]
-&lt;p&gt;&amp;nbsp;&lt;/p&gt;
+&lt;p&gt;Le imprese si devono qualificare per l’Azienda ULSS n. 5 Polesana&lt;/p&gt;
+&lt;p&gt;Il termine ultimo per la presentazione delle offerte è indicato sulla piattaforma Sintel&lt;/p&gt;
+&lt;p&gt;Il RUP - Dr. Roberto Banzato&lt;/p&gt;
+&lt;p&gt;&lt;em&gt;                     &lt;/em&gt;&lt;/p&gt;
+&lt;p&gt; &lt;/p&gt;
 </t>
         </is>
       </c>
       <c r="G68" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H68" t="inlineStr"/>
       <c r="I68" t="inlineStr"/>
       <c r="J68" t="inlineStr"/>
       <c r="K68" t="inlineStr">
         <is>
           <t>09/08/2022 00:00</t>
         </is>
       </c>
       <c r="L68" t="inlineStr">
         <is>
           <t>09/08/2027 00:00</t>
         </is>
       </c>
       <c r="M68" t="inlineStr">
         <is>
           <t>29/08/2022 15:00</t>
         </is>
       </c>
       <c r="P68" t="n">
         <v>0</v>
       </c>
       <c r="Q68" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R68" t="inlineStr"/>
       <c r="S68" t="inlineStr"/>
       <c r="T68" t="inlineStr"/>
       <c r="U68" t="inlineStr"/>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr"/>
       <c r="B69" t="inlineStr">
         <is>
-          <t>AVVISO PUBBLICO PER L’AVVIO URGENTE DI PROCEDURA TELEMATICA SOTTOSOGLIA, TRAMITE PIATTAFORMA ARIA SINTEL, AI SENSI DEL D.L. 76/2020, CONVERTITO CON LEGGE 120/2020, COME MODIFICATO DAL D.L. 77/2021, CONVERTITO CON LEGGE 108/2021 E SMI, PER L’AFFIDAMENTO DEL “SERVIZIO DI RITIRO, TRASPORTO E CONSEGNA VACCINI E ANTICORPI MONOCLONALI COVID19 PRESSO I PUNTI VACCINALI DELL’AZIENDA ULSS 5 POLESANA PER IL PERIODO DI SEI MESI”</t>
+          <t>A225 Avviso esplorativo per manifestazione di interesse finalizzata all'affidamento di Accordo Quadro lavori di manutenzione su tutti gli immobili dell'Azienda ULSS5 Polesana anno 2023</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
           <t>Bando</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>Scaduto</t>
-[...9 lines deleted...]
-      </c>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="F69" t="inlineStr"/>
       <c r="G69" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H69" t="inlineStr"/>
       <c r="I69" t="inlineStr"/>
       <c r="J69" t="inlineStr"/>
       <c r="K69" t="inlineStr">
         <is>
-          <t>26/07/2022 00:00</t>
+          <t>09/08/2022 00:00</t>
         </is>
       </c>
       <c r="L69" t="inlineStr">
         <is>
-          <t>26/07/2027 00:00</t>
+          <t>09/08/2027 00:00</t>
         </is>
       </c>
       <c r="M69" t="inlineStr">
         <is>
-          <t>01/08/2022 13:00</t>
+          <t>30/09/2022 00:00</t>
         </is>
       </c>
       <c r="P69" t="n">
         <v>0</v>
       </c>
       <c r="Q69" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R69" t="inlineStr"/>
       <c r="S69" t="inlineStr"/>
       <c r="T69" t="inlineStr"/>
       <c r="U69" t="inlineStr"/>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr"/>
       <c r="B70" t="inlineStr">
         <is>
-          <t>AVVISO PUBBLICO PER L’AVVIO DI PROCEDURA DI GARA SOTTOSOGLIA, CON L’IMPIEGO DELLA PIATTAFORMA DI E-PROCUREMENT SINTEL GESTITA DA A.R.I.A. S.P.A., PER LA FORNITURA DI  “CATETERI, GUIDE, STENT RETRIEVER E ACCESSORI” SUDDIVISI IN 12 LOTTI PER UOC NEURORADIOLOGIA  AI SENSI ART. 36, C. 2 LETT. B) D.LGS. 50/2016 E SMI</t>
+          <t>AVVISO PUBBLICO PER L’AVVIO URGENTE DI PROCEDURA TELEMATICA SOTTOSOGLIA, TRAMITE PIATTAFORMA ARIA SINTEL, AI SENSI DEL D.L. 76/2020, CONVERTITO CON LEGGE 120/2020, COME MODIFICATO DAL D.L. 77/2021, CONVERTITO CON LEGGE 108/2021 E SMI, PER L’AFFIDAMENTO DEL “SERVIZIO DI RITIRO, TRASPORTO E CONSEGNA VACCINI E ANTICORPI MONOCLONALI COVID19 PRESSO I PUNTI VACCINALI DELL’AZIENDA ULSS 5 POLESANA PER IL PERIODO DI SEI MESI”</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>Asta</t>
+          <t>Bando</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t>Aggiudicato</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;Si rende noto che con Deliberazione del Direttore Generale n. 712/2022 l&amp;rsquo;Azienda Ulss 5 Polesana ha indetto procedura di gara telematica sottosoglia ai sensi dell&amp;rsquo;art. 36 c. 2 lett. b) del D.Lgs. n. 50/2016 e smi per la fornitura annuale di &amp;ldquo;Cateteri, guide, stent retriever e accessori&amp;rdquo; per il periodo di 12 mesi eventualmente prorogabile per ulteriori 3 mesi, per l&amp;rsquo;importo annuale presunto di &amp;euro;. 192.000,00, suddivisi in 12 lotti per UOC Neuroradiologia&lt;strong&gt; &lt;/strong&gt;di Rovigo&lt;/p&gt;
+          <t xml:space="preserve">&lt;p&gt;&lt;strong&gt;AVVISO PUBBLICO PER L’AVVIO URGENTE DI PROCEDURA TELEMATICA SOTTOSOGLIA, TRAMITE PIATTAFORMA ARIA SINTEL, AI SENSI DEL D.L. 76/2020, CONVERTITO CON LEGGE 120/2020, COME MODIFICATO DAL D.L. 77/2021, CONVERTITO CON LEGGE 108/2021 E SMI, PER L’AFFIDAMENTO DEL “SERVIZIO DI RITIRO, TRASPORTO E CONSEGNA VACCINI E ANTICORPI MONOCLONALI COVID19 PRESSO I PUNTI VACCINALI DELL’AZIENDA ULSS 5 POLESANA PER IL PERIODO DI SEI MESI”&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt; &lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;Termine previsto per la presentazione delle manifestazioni di interesse: entro le ore 13:00 del 01/08/2022&lt;/strong&gt;&lt;/p&gt;
 </t>
         </is>
       </c>
       <c r="G70" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H70" t="inlineStr"/>
       <c r="I70" t="inlineStr"/>
       <c r="J70" t="inlineStr"/>
       <c r="K70" t="inlineStr">
         <is>
-          <t>13/06/2022 00:00</t>
+          <t>26/07/2022 00:00</t>
         </is>
       </c>
       <c r="L70" t="inlineStr">
         <is>
-          <t>13/06/2027 00:00</t>
+          <t>26/07/2027 00:00</t>
         </is>
       </c>
       <c r="M70" t="inlineStr">
         <is>
-          <t>29/06/2022 00:00</t>
+          <t>01/08/2022 13:00</t>
         </is>
       </c>
       <c r="P70" t="n">
         <v>0</v>
       </c>
       <c r="Q70" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R70" t="inlineStr"/>
       <c r="S70" t="inlineStr"/>
       <c r="T70" t="inlineStr"/>
       <c r="U70" t="inlineStr"/>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr"/>
       <c r="B71" t="inlineStr">
         <is>
-          <t xml:space="preserve">Avviso volontario per la trasparenza ex ante per l’avvio di procedura negoziata, senza previa pubblicazione del bando di gara, per la fornitura n. 1 Sistema di Monitoraggio integrato compatibile con l’attuale sistema di monitoraggio centralizzato Philips, con le centrali di monitoraggio Philips PIIC iX e l’attuale database server Philips PIIC iX al fine di permettere una condivisione completa dei dati pazienti, in modo da consentire il trasferimento dei dati di pazienti </t>
+          <t>AVVISO PUBBLICO PER L’AVVIO DI PROCEDURA DI GARA SOTTOSOGLIA, CON L’IMPIEGO DELLA PIATTAFORMA DI E-PROCUREMENT SINTEL GESTITA DA A.R.I.A. S.P.A., PER LA FORNITURA DI  “CATETERI, GUIDE, STENT RETRIEVER E ACCESSORI” SUDDIVISI IN 12 LOTTI PER UOC NEURORADIOLOGIA  AI SENSI ART. 36, C. 2 LETT. B) D.LGS. 50/2016 E SMI</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>Bando</t>
+          <t>Asta</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aggiudicato</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;Con il presente avviso si intende avviare un&amp;rsquo;indagine di mercato al fine di conoscere se, diversamente dalle informazioni in possesso di questa Amministrazione, oltre a quello individuato, vi sono altri operatori economici presenti sul mercato che possano fornire sistema di monitoraggio con le caratteristiche richieste od equivalenti, indicate nell&amp;#39;avviso allegato.&lt;/p&gt;
-[...6 lines deleted...]
-&lt;p&gt;In caso di mancanza di riscontri al presente avviso, entro 10 giorni dalla data di pubblicazione, e venga quindi confermata la circostanza secondo cui l&amp;rsquo;Impresa succitata costituisca l&amp;rsquo;unico fornitore dei sistemi analitici richiesti, questa Azienda proceder&amp;agrave;, ai sensi dell&amp;rsquo;art. 63 comma 2) lett.b) del D.lgs n.50/2016 e s.m.i. a concludere un contratto, previa negoziazione delle condizioni di fornitura, con l&amp;rsquo;Impresa che, allo stato attuale risulta essere l&amp;rsquo;unico operatore economico individuato&lt;/p&gt;
+          <t xml:space="preserve">&lt;p&gt;Si rende noto che con Deliberazione del Direttore Generale n. 712/2022 l’Azienda Ulss 5 Polesana ha indetto procedura di gara telematica sottosoglia ai sensi dell’art. 36 c. 2 lett. b) del D.Lgs. n. 50/2016 e smi per la fornitura annuale di “Cateteri, guide, stent retriever e accessori” per il periodo di 12 mesi eventualmente prorogabile per ulteriori 3 mesi, per l’importo annuale presunto di €. 192.000,00, suddivisi in 12 lotti per UOC Neuroradiologia&lt;strong&gt; &lt;/strong&gt;di Rovigo&lt;/p&gt;
 </t>
         </is>
       </c>
       <c r="G71" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H71" t="inlineStr"/>
       <c r="I71" t="inlineStr"/>
       <c r="J71" t="inlineStr"/>
       <c r="K71" t="inlineStr">
         <is>
-          <t>03/06/2022 00:00</t>
+          <t>13/06/2022 00:00</t>
         </is>
       </c>
       <c r="L71" t="inlineStr">
         <is>
-          <t>03/06/2027 00:00</t>
+          <t>13/06/2027 00:00</t>
         </is>
       </c>
       <c r="M71" t="inlineStr">
         <is>
-          <t>13/06/2022 00:00</t>
+          <t>29/06/2022 00:00</t>
         </is>
       </c>
       <c r="P71" t="n">
         <v>0</v>
       </c>
       <c r="Q71" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R71" t="inlineStr"/>
       <c r="S71" t="inlineStr"/>
       <c r="T71" t="inlineStr"/>
       <c r="U71" t="inlineStr"/>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr"/>
       <c r="B72" t="inlineStr">
         <is>
-          <t>AVVISO PUBBLICO PER L’AVVIO DI PROCEDURA DI GARA SOTTOSOGLIA, AI SENSI ART. 36, C. 2 LETT. B) D.LGS. 50/2016 E SMI CON L’IMPIEGO DELLA PIATTAFORMA DI E-PROCUREMENT SINTEL GESTITA DA A.R.I.A. S.P.A., PER LA FORNITURA IN NOLEGGIO DI SISTEMI PER IL TRATTAMENTO DELL’IPOTERMIA PERIOPERATORIA, CON RELATIVI DISPOSITIVI MEDICI E   ASSISTENZA TECNICA FULL RISK, PER IL PERIODO DI TRE ANNI, EVENTUALMEMTE PROROGABILE DI 12 MESI.</t>
+          <t xml:space="preserve">Avviso volontario per la trasparenza ex ante per l’avvio di procedura negoziata, senza previa pubblicazione del bando di gara, per la fornitura n. 1 Sistema di Monitoraggio integrato compatibile con l’attuale sistema di monitoraggio centralizzato Philips, con le centrali di monitoraggio Philips PIIC iX e l’attuale database server Philips PIIC iX al fine di permettere una condivisione completa dei dati pazienti, in modo da consentire il trasferimento dei dati di pazienti </t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>Asta</t>
+          <t>Bando</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>Aggiudicato</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;Con Determinazione Dirigenziale n. 282 del 16/05/2022 &amp;egrave; stata indetta procedura di gara telematica sottosoglia ai sensi dell&amp;rsquo;art. 36 c. 2 lett. b) del D.Lgs. n. 50/2016 e smi per la fornitura in noleggio di Sistemi per il trattamento dell&amp;rsquo;ipotermia perioperatoria, con i relativi dispositivi medici, assistenza tecnica full risk, per un periodo di tre anni, eventualmente prorogabile di 12 mesi come di seguito indicato:&lt;/p&gt;
+          <t xml:space="preserve">&lt;p&gt;Con il presente avviso si intende avviare un’indagine di mercato al fine di conoscere se, diversamente dalle informazioni in possesso di questa Amministrazione, oltre a quello individuato, vi sono altri operatori economici presenti sul mercato che possano fornire sistema di monitoraggio con le caratteristiche richieste od equivalenti, indicate nell'avviso allegato.&lt;/p&gt;
+&lt;p&gt;Importo complessivo di spesa presunto di € 171.000,00 (Iva non compresa).&lt;/p&gt;
+&lt;p&gt;Si invitano pertanto gli operatori economici eventualmente interessati a manifestare a questa Amministrazione, l’interesse alla partecipazione alla procedura negoziata per l’assegnazione della fornitura in oggetto dichiarando:&lt;/p&gt;
 &lt;ul&gt;
-	&lt;li&gt;Noleggio unit&amp;agrave; di gestione della temperatura sistema convettivo ad aria forzata compatibile con tutti i modelli di copertine;&lt;/li&gt;
-[...6 lines deleted...]
-	&lt;li&gt;Copertina monouso per la gestione dell&amp;rsquo;ipotermia perioperatoria sotto-paziente.&lt;/li&gt;
+	&lt;li&gt;la capacità tecnica di fornire i defibrillatori di cui all’oggetto, alle condizioni sopra specificate;&lt;/li&gt;
+	&lt;li&gt;di non incorrere in nessuna delle cause di esclusione di cui all’Art.80 del D.lgs. n.50/2016 e s.m.i.&lt;/li&gt;
 &lt;/ul&gt;
+&lt;p&gt;In caso di mancanza di riscontri al presente avviso, entro 10 giorni dalla data di pubblicazione, e venga quindi confermata la circostanza secondo cui l’Impresa succitata costituisca l’unico fornitore dei sistemi analitici richiesti, questa Azienda procederà, ai sensi dell’art. 63 comma 2) lett.b) del D.lgs n.50/2016 e s.m.i. a concludere un contratto, previa negoziazione delle condizioni di fornitura, con l’Impresa che, allo stato attuale risulta essere l’unico operatore economico individuato&lt;/p&gt;
 </t>
         </is>
       </c>
       <c r="G72" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H72" t="inlineStr"/>
       <c r="I72" t="inlineStr"/>
       <c r="J72" t="inlineStr"/>
       <c r="K72" t="inlineStr">
         <is>
-          <t>18/05/2022 00:00</t>
+          <t>03/06/2022 00:00</t>
         </is>
       </c>
       <c r="L72" t="inlineStr">
         <is>
-          <t>18/05/2027 00:00</t>
+          <t>03/06/2027 00:00</t>
         </is>
       </c>
       <c r="M72" t="inlineStr">
         <is>
-          <t>03/06/2022 00:00</t>
+          <t>13/06/2022 00:00</t>
         </is>
       </c>
       <c r="P72" t="n">
         <v>0</v>
       </c>
       <c r="Q72" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R72" t="inlineStr"/>
       <c r="S72" t="inlineStr"/>
       <c r="T72" t="inlineStr"/>
       <c r="U72" t="inlineStr"/>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr"/>
       <c r="B73" t="inlineStr">
         <is>
-          <t>AVVISO INDAGINE DI MERCATO E RELATIVA MANIFESTAZIONE DI INTERESSE PARTECIPAZIONE PROCEDURE SU PIATTAFORMA TELEMATICA SINTEL PER LA FORNITURA E MANUTENZIONE DI N. 6 VENTILATORI PER LE U.O.C. PRONTO SOCCORSO DELL'AZIENDA ULSS 5 POLESANA CIG  91892297A8</t>
+          <t>AVVISO PUBBLICO PER L’AVVIO DI PROCEDURA DI GARA SOTTOSOGLIA, AI SENSI ART. 36, C. 2 LETT. B) D.LGS. 50/2016 E SMI CON L’IMPIEGO DELLA PIATTAFORMA DI E-PROCUREMENT SINTEL GESTITA DA A.R.I.A. S.P.A., PER LA FORNITURA IN NOLEGGIO DI SISTEMI PER IL TRATTAMENTO DELL’IPOTERMIA PERIOPERATORIA, CON RELATIVI DISPOSITIVI MEDICI E   ASSISTENZA TECNICA FULL RISK, PER IL PERIODO DI TRE ANNI, EVENTUALMEMTE PROROGABILE DI 12 MESI.</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;Si rende noto che l&amp;#39;Azienda ULSS 5 Polesana, intende procedere a SPECIFICA Indagine di Mercato per&amp;nbsp;la fornitura e manutenzione di n. 6 ventilatori per le U.O.C. Pronto Soccorso dell&amp;#39;Azienda ULSS 5 Polesana CIG 91892297A8.&lt;/p&gt;
-[...1 lines deleted...]
-&lt;p&gt;Si chiede a tutti gli Operatori interessati a presentare richiesta di essere invitati alla suddetta procedura&amp;nbsp; entro e non oltre &lt;strong&gt;le ore 12.00 del giorno 23.05.2022&lt;/strong&gt;, all&amp;rsquo;U.O.C. Provveditorato Economato e Gestione Logistica dell&amp;rsquo;Azienda ULSS 5 Polesana seguente indirizzo PEC &lt;a href="mailto:protocollo.aulss5@pecveneto.it"&gt;protocollo.aulss5@pecveneto.it&lt;/a&gt;, riportando nell&amp;rsquo;oggetto: &lt;em&gt;&amp;ldquo;Avviso volontario per la trasparenza ex ante per l&amp;rsquo;avvio di procedura sottosoglia, senza previa pubblicazione del bando di gara, per la fornitura e manutenzione di n. 6 ventilatori per le U.O.C. Pronto Soccorso dell&amp;#39;Azienda ULSS 5 Polesana CIG 91892297A8&amp;rdquo;&lt;/em&gt;&lt;/p&gt;
+          <t xml:space="preserve">&lt;p&gt;Con Determinazione Dirigenziale n. 282 del 16/05/2022 è stata indetta procedura di gara telematica sottosoglia ai sensi dell’art. 36 c. 2 lett. b) del D.Lgs. n. 50/2016 e smi per la fornitura in noleggio di Sistemi per il trattamento dell’ipotermia perioperatoria, con i relativi dispositivi medici, assistenza tecnica full risk, per un periodo di tre anni, eventualmente prorogabile di 12 mesi come di seguito indicato:&lt;/p&gt;
+&lt;ul&gt;
+	&lt;li&gt;Noleggio unità di gestione della temperatura sistema convettivo ad aria forzata compatibile con tutti i modelli di copertine;&lt;/li&gt;
+	&lt;li&gt;Copertina monouso per la gestione dell’ipotermia perioperatoria sovra-Paziente, parte superiore del corpo;&lt;/li&gt;
+	&lt;li&gt;Copertina monouso per la gestione dell’ipotermia perioperatoria sovra-Paziente, parte superiore del corpo, misura large;&lt;/li&gt;
+	&lt;li&gt;Copertina monouso per la gestione dell’ipotermia perioperatoria sovra-paziente, parte inferiore del corpo;&lt;/li&gt;
+	&lt;li&gt;Copertina monouso per la gestione dell’ipotermia perioperatoria, corpo intero, adulti;&lt;/li&gt;
+	&lt;li&gt;Copertina monouso per la gestione dell’ipotermia perioperatoria, corpo intero, pediatrica;&lt;/li&gt;
+	&lt;li&gt;Copertina monouso per la gestione dell’ipotermia perioperatoria, corpo intero, neonatale;&lt;/li&gt;
+	&lt;li&gt;Copertina monouso per la gestione dell’ipotermia perioperatoria sotto-paziente.&lt;/li&gt;
+&lt;/ul&gt;
 </t>
         </is>
       </c>
       <c r="G73" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H73" t="inlineStr"/>
       <c r="I73" t="inlineStr"/>
       <c r="J73" t="inlineStr"/>
       <c r="K73" t="inlineStr">
         <is>
-          <t>11/05/2022 00:00</t>
+          <t>18/05/2022 00:00</t>
         </is>
       </c>
       <c r="L73" t="inlineStr">
         <is>
-          <t>11/05/2027 00:00</t>
+          <t>18/05/2027 00:00</t>
         </is>
       </c>
       <c r="M73" t="inlineStr">
         <is>
-          <t>23/05/2022 00:00</t>
+          <t>03/06/2022 00:00</t>
         </is>
       </c>
       <c r="P73" t="n">
         <v>0</v>
       </c>
       <c r="Q73" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R73" t="inlineStr"/>
       <c r="S73" t="inlineStr"/>
       <c r="T73" t="inlineStr"/>
       <c r="U73" t="inlineStr"/>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr"/>
       <c r="B74" t="inlineStr">
         <is>
-          <t>PROVV ID 153340105: AVVISO DI PUBBLICAZIONE PROCEDURA DI GARA APERTA TELEMATICA, AI SENSI DELL’ART. 60 DEL D.LGS. N. 50/2016, PER L'AFFIDAMENTO DELLA FORNITURA DI REAGENTI, CONTROLLI, CALIBRATORI E VEQ PER ESECUZIONE TEST PROCALCITONINA IN REGIME DI URGENZA H24, CON UTILIZZO DELLA CATENA “ROCHE” GIÀ IN USO, PER LA UOC MEDICINA DI LABORATORIO DELL’AZIENDA ULSS 5 POLESANA PER IL PERIODO DI TRE ANNI.</t>
+          <t>AVVISO INDAGINE DI MERCATO E RELATIVA MANIFESTAZIONE DI INTERESSE PARTECIPAZIONE PROCEDURE SU PIATTAFORMA TELEMATICA SINTEL PER LA FORNITURA E MANUTENZIONE DI N. 6 VENTILATORI PER LE U.O.C. PRONTO SOCCORSO DELL'AZIENDA ULSS 5 POLESANA CIG  91892297A8</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>Bando</t>
+          <t>Asta</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aggiudicato</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;Si rende noto che l&amp;#39;Azienda ULSS 5 Polesana, intende procedere all&amp;rsquo;affidamento della fornitura di reagenti, controlli, calibratori e veq per esecuzione test procalcitonina in regime di urgenza h24, con utilizzo della catena &amp;ldquo;Roche&amp;rdquo; gi&amp;agrave; in uso, per la UOC Medicina di Laboratorio dell&amp;rsquo;Azienda Ulss 5 Polesana per il periodo di tre anni, ai sensi&amp;nbsp; dell&amp;rsquo;articolo 60 del D.lgs. n.50/2016 e s.m.i.&lt;/p&gt;
-[...1 lines deleted...]
-&lt;p&gt;Si invitano pertanto gli operatori economici eventualmente interessati, alla partecipazione alla procedura aperta per l&amp;rsquo;assegnazione della fornitura in oggetto, che sar&amp;agrave; espletata esclusivamente tramite la piattaforma di e-procurement denominata SINTEL della Regione Lombardia (&lt;a href="https://www.ariaspa.it/wps/portal/Aria"&gt;&lt;strong&gt;https://www.ariaspa.it/wps/portal/Aria&lt;/strong&gt;&lt;/a&gt;),&amp;nbsp;a visionare la documentazione ricercando l&amp;rsquo;ID&amp;nbsp;153340105.&lt;/p&gt;
+          <t xml:space="preserve">&lt;p&gt;Si rende noto che l'Azienda ULSS 5 Polesana, intende procedere a SPECIFICA Indagine di Mercato per la fornitura e manutenzione di n. 6 ventilatori per le U.O.C. Pronto Soccorso dell'Azienda ULSS 5 Polesana CIG 91892297A8.&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;Valore presunto affidamento € 90.000,00 + I.V.A. 22%&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;Si chiede a tutti gli Operatori interessati a presentare richiesta di essere invitati alla suddetta procedura  entro e non oltre &lt;strong&gt;le ore 12.00 del giorno 23.05.2022&lt;/strong&gt;, all’U.O.C. Provveditorato Economato e Gestione Logistica dell’Azienda ULSS 5 Polesana seguente indirizzo PEC &lt;a href="mailto:protocollo.aulss5@pecveneto.it"&gt;protocollo.aulss5@pecveneto.it&lt;/a&gt;, riportando nell’oggetto: &lt;em&gt;“Avviso volontario per la trasparenza ex ante per l’avvio di procedura sottosoglia, senza previa pubblicazione del bando di gara, per la fornitura e manutenzione di n. 6 ventilatori per le U.O.C. Pronto Soccorso dell'Azienda ULSS 5 Polesana CIG 91892297A8”&lt;/em&gt;&lt;/p&gt;
 </t>
         </is>
       </c>
       <c r="G74" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H74" t="inlineStr"/>
       <c r="I74" t="inlineStr"/>
       <c r="J74" t="inlineStr"/>
       <c r="K74" t="inlineStr">
         <is>
-          <t>12/04/2022 00:00</t>
+          <t>11/05/2022 00:00</t>
         </is>
       </c>
       <c r="L74" t="inlineStr">
         <is>
-          <t>12/04/2027 00:00</t>
+          <t>11/05/2027 00:00</t>
         </is>
       </c>
       <c r="M74" t="inlineStr">
         <is>
-          <t>19/05/2022 00:00</t>
+          <t>23/05/2022 00:00</t>
         </is>
       </c>
       <c r="P74" t="n">
         <v>0</v>
       </c>
       <c r="Q74" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R74" t="inlineStr"/>
       <c r="S74" t="inlineStr"/>
       <c r="T74" t="inlineStr"/>
       <c r="U74" t="inlineStr"/>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr"/>
       <c r="B75" t="inlineStr">
         <is>
-          <t>C99 Avviso esplorativo per manifestazione di interesse finalizzata all'affidamento tramite procedura negoziata del servizio quinquennale e proroga biennale per la manutenzione ordinaria e straordinaria dell'impianto di posta pneumatica presso Ospedale S. Maria della Misericordia di Rovigo</t>
+          <t>PROVV ID 153340105: AVVISO DI PUBBLICAZIONE PROCEDURA DI GARA APERTA TELEMATICA, AI SENSI DELL’ART. 60 DEL D.LGS. N. 50/2016, PER L'AFFIDAMENTO DELLA FORNITURA DI REAGENTI, CONTROLLI, CALIBRATORI E VEQ PER ESECUZIONE TEST PROCALCITONINA IN REGIME DI URGENZA H24, CON UTILIZZO DELLA CATENA “ROCHE” GIÀ IN USO, PER LA UOC MEDICINA DI LABORATORIO DELL’AZIENDA ULSS 5 POLESANA PER IL PERIODO DI TRE ANNI.</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
           <t>Bando</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t>Aggiudicato</t>
-[...2 lines deleted...]
-      <c r="F75" t="inlineStr"/>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F75" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;Si rende noto che l'Azienda ULSS 5 Polesana, intende procedere all’affidamento della fornitura di reagenti, controlli, calibratori e veq per esecuzione test procalcitonina in regime di urgenza h24, con utilizzo della catena “Roche” già in uso, per la UOC Medicina di Laboratorio dell’Azienda Ulss 5 Polesana per il periodo di tre anni, ai sensi  dell’articolo 60 del D.lgs. n.50/2016 e s.m.i.&lt;/p&gt;
+&lt;p&gt;&lt;em&gt;CIG 9178475D2B&lt;/em&gt;&lt;/p&gt;
+&lt;p&gt;Si invitano pertanto gli operatori economici eventualmente interessati, alla partecipazione alla procedura aperta per l’assegnazione della fornitura in oggetto, che sarà espletata esclusivamente tramite la piattaforma di e-procurement denominata SINTEL della Regione Lombardia (&lt;a href="https://www.ariaspa.it/wps/portal/Aria"&gt;&lt;strong&gt;https://www.ariaspa.it/wps/portal/Aria&lt;/strong&gt;&lt;/a&gt;), a visionare la documentazione ricercando l’ID 153340105.&lt;/p&gt;
+</t>
+        </is>
+      </c>
       <c r="G75" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H75" t="inlineStr"/>
       <c r="I75" t="inlineStr"/>
       <c r="J75" t="inlineStr"/>
       <c r="K75" t="inlineStr">
         <is>
-          <t>05/04/2022 00:00</t>
+          <t>12/04/2022 00:00</t>
         </is>
       </c>
       <c r="L75" t="inlineStr">
         <is>
-          <t>05/04/2027 00:00</t>
+          <t>12/04/2027 00:00</t>
         </is>
       </c>
       <c r="M75" t="inlineStr">
         <is>
-          <t>22/04/2022 12:00</t>
+          <t>19/05/2022 00:00</t>
         </is>
       </c>
       <c r="P75" t="n">
         <v>0</v>
       </c>
       <c r="Q75" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R75" t="inlineStr"/>
       <c r="S75" t="inlineStr"/>
       <c r="T75" t="inlineStr"/>
       <c r="U75" t="inlineStr"/>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr"/>
       <c r="B76" t="inlineStr">
         <is>
-          <t>AVVISO INDAGINE DI MERCATO E RELATIVA MANIFESTAZIONE DI INTERESSE PARTECIPAZIONE PROCEDURE SU PIATTAFORMA TELEMATICA SINTEL PER “LA FORNITURA DI ATTREZZATURE PER LA RIABILITAZIONE CARDIOLOGICA PER L’U.O.S.D. CARDIOLOGIA DEL PRESIDIO OSPEDALIERO DI ADRIA DELL&amp;#39;AZIENDA ULSS 5 POLESANA”</t>
+          <t>C99 Avviso esplorativo per manifestazione di interesse finalizzata all'affidamento tramite procedura negoziata del servizio quinquennale e proroga biennale per la manutenzione ordinaria e straordinaria dell'impianto di posta pneumatica presso Ospedale S. Maria della Misericordia di Rovigo</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
           <t>Bando</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t>Scaduto</t>
-[...7 lines deleted...]
-      </c>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="F76" t="inlineStr"/>
       <c r="G76" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H76" t="inlineStr"/>
       <c r="I76" t="inlineStr"/>
       <c r="J76" t="inlineStr"/>
       <c r="K76" t="inlineStr">
         <is>
-          <t>31/03/2022 00:00</t>
+          <t>05/04/2022 00:00</t>
         </is>
       </c>
       <c r="L76" t="inlineStr">
         <is>
-          <t>31/03/2027 00:00</t>
+          <t>05/04/2027 00:00</t>
         </is>
       </c>
       <c r="M76" t="inlineStr">
         <is>
-          <t>10/04/2022 12:00</t>
+          <t>22/04/2022 12:00</t>
         </is>
       </c>
       <c r="P76" t="n">
-        <v>50000</v>
+        <v>0</v>
       </c>
       <c r="Q76" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R76" t="inlineStr"/>
       <c r="S76" t="inlineStr"/>
       <c r="T76" t="inlineStr"/>
       <c r="U76" t="inlineStr"/>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr"/>
       <c r="B77" t="inlineStr">
         <is>
-          <t>PROVV ID n. 152668088 AVVISO DI PUBBLICAZIONE DI PROCEDURA APERTA TELEMATICA AI SENSI DELL’ ART. 60 DEL D.LGS. 50/2016 E S.M.I. SU PIATTAFORMA TELEMATICA SINTEL PER LA FORNITURA E LA MANUTENZIONE DI N. 1 SPECT TAC PER LA U.O.C. MEDICINA NUCLEARE DEL PRESIDIO OSPEDALIERO DI ROVIGO DELL’AZIENDA ULSS 5 POLESANA CIG 9149390B78</t>
+          <t>AVVISO INDAGINE DI MERCATO E RELATIVA MANIFESTAZIONE DI INTERESSE PARTECIPAZIONE PROCEDURE SU PIATTAFORMA TELEMATICA SINTEL PER “LA FORNITURA DI ATTREZZATURE PER LA RIABILITAZIONE CARDIOLOGICA PER L’U.O.S.D. CARDIOLOGIA DEL PRESIDIO OSPEDALIERO DI ADRIA DELL'AZIENDA ULSS 5 POLESANA”</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>Asta</t>
+          <t>Bando</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t>Aggiudicato</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;AVVISO DI PUBBLICAZIONE DI PROCEDURA APERTA TELEMATICA AI SENSI DELL&amp;rsquo; ART. 60 DEL D.LGS. 50/2016 E S.M.I. SU PIATTAFORMA TELEMATICA SINTEL PER LA FORNITURA E LA MANUTENZIONE DI N. 1 SPECT TAC PER LA U.O.C. MEDICINA NUCLEARE DEL PRESIDIO OSPEDALIERO DI ROVIGO DELL&amp;rsquo;AZIENDA ULSS 5 POLESANA CIG&lt;br /&gt;
-9149390B78&lt;/p&gt;
+          <t xml:space="preserve">&lt;p&gt;AVVISO INDAGINE DI MERCATO E RELATIVA MANIFESTAZIONE DI INTERESSE PARTECIPAZIONE PROCEDURE SU PIATTAFORMA TELEMATICA SINTEL PER “LA FORNITURA DI ATTREZZATURE PER LA RIABILITAZIONE CARDIOLOGICA PER L’U.O.S.D. CARDIOLOGIA DEL PRESIDIO OSPEDALIERO DI ADRIA DELL&amp;#39;AZIENDA ULSS 5 POLESANA”&lt;/p&gt;
 </t>
         </is>
       </c>
       <c r="G77" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H77" t="inlineStr"/>
       <c r="I77" t="inlineStr"/>
       <c r="J77" t="inlineStr"/>
       <c r="K77" t="inlineStr">
         <is>
-          <t>30/03/2022 00:00</t>
+          <t>31/03/2022 00:00</t>
         </is>
       </c>
       <c r="L77" t="inlineStr">
         <is>
-          <t>30/03/2027 00:00</t>
+          <t>31/03/2027 00:00</t>
         </is>
       </c>
       <c r="M77" t="inlineStr">
         <is>
-          <t>09/05/2022 00:00</t>
-[...4 lines deleted...]
-          <t>29/09/2022</t>
+          <t>10/04/2022 12:00</t>
         </is>
       </c>
       <c r="P77" t="n">
-        <v>1350000</v>
+        <v>50000</v>
       </c>
       <c r="Q77" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R77" t="inlineStr"/>
       <c r="S77" t="inlineStr"/>
       <c r="T77" t="inlineStr"/>
       <c r="U77" t="inlineStr"/>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr"/>
       <c r="B78" t="inlineStr">
         <is>
-          <t>AVVISO PUBBLICO PER AVVIO PROCEDURA DI GARA TELEMATICA SOTTOSOGLIA AI SENSI DELL’ART. 1, C. 2, LETT. A) DEL D.L. 76 DEL 2020, CONVERTITO CON LEGGE 120/2020 E S.M.I., TRAMITE PIATTAFORMA ARIA SINTEL (ID 152020727) PER L’AFFIDAMENTO DEL “SERVIZIO DI ASSISTENZA MEDICA OSTETRICO-GINECOLOGICA DI SUPPORTO ALLA UOC DI OSTETRICIA E GINECOLOGIA DEL PRESIDIO OSPEDALIERO DI ADRIA DELL’AZIENDA ULSS 5 POLESANA” PER IL PERIODO DI NOVE MESI.</t>
+          <t>PROVV ID n. 152668088 AVVISO DI PUBBLICAZIONE DI PROCEDURA APERTA TELEMATICA AI SENSI DELL’ ART. 60 DEL D.LGS. 50/2016 E S.M.I. SU PIATTAFORMA TELEMATICA SINTEL PER LA FORNITURA E LA MANUTENZIONE DI N. 1 SPECT TAC PER LA U.O.C. MEDICINA NUCLEARE DEL PRESIDIO OSPEDALIERO DI ROVIGO DELL’AZIENDA ULSS 5 POLESANA CIG 9149390B78</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>Bando</t>
+          <t>Asta</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aggiudicato</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;strong&gt;AVVISO PUBBLICO PER AVVIO PROCEDURA DI GARA TELEMATICA SOTTOSOGLIA AI SENSI DELL&amp;rsquo;ART. 1, C. 2, LETT. A) DEL D.L. 76 DEL 2020, CONVERTITO CON LEGGE 120/2020 E S.M.I., TRAMITE PIATTAFORMA ARIA SINTEL (ID 152020727) PER L&amp;rsquo;AFFIDAMENTO DEL &amp;ldquo;SERVIZIO DI ASSISTENZA MEDICA OSTETRICO-GINECOLOGICA DI SUPPORTO ALLA UOC DI OSTETRICIA E GINECOLOGIA DEL PRESIDIO OSPEDALIERO DI ADRIA DELL&amp;rsquo;AZIENDA ULSS 5 POLESANA&amp;rdquo; PER IL PERIODO DI NOVE MESI.&lt;/strong&gt;&lt;/p&gt;
-[...4 lines deleted...]
-&lt;p&gt;&amp;nbsp;&lt;/p&gt;
+          <t xml:space="preserve">&lt;p&gt;AVVISO DI PUBBLICAZIONE DI PROCEDURA APERTA TELEMATICA AI SENSI DELL’ ART. 60 DEL D.LGS. 50/2016 E S.M.I. SU PIATTAFORMA TELEMATICA SINTEL PER LA FORNITURA E LA MANUTENZIONE DI N. 1 SPECT TAC PER LA U.O.C. MEDICINA NUCLEARE DEL PRESIDIO OSPEDALIERO DI ROVIGO DELL’AZIENDA ULSS 5 POLESANA CIG&lt;br /&gt;
+9149390B78&lt;/p&gt;
 </t>
         </is>
       </c>
       <c r="G78" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H78" t="inlineStr"/>
       <c r="I78" t="inlineStr"/>
       <c r="J78" t="inlineStr"/>
       <c r="K78" t="inlineStr">
         <is>
-          <t>11/03/2022 00:00</t>
+          <t>30/03/2022 00:00</t>
         </is>
       </c>
       <c r="L78" t="inlineStr">
         <is>
-          <t>11/03/2027 00:00</t>
+          <t>30/03/2027 00:00</t>
         </is>
       </c>
       <c r="M78" t="inlineStr">
         <is>
-          <t>18/03/2022 13:00</t>
+          <t>09/05/2022 00:00</t>
+        </is>
+      </c>
+      <c r="O78" t="inlineStr">
+        <is>
+          <t>29/09/2022</t>
         </is>
       </c>
       <c r="P78" t="n">
-        <v>0</v>
+        <v>1350000</v>
       </c>
       <c r="Q78" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R78" t="inlineStr"/>
       <c r="S78" t="inlineStr"/>
       <c r="T78" t="inlineStr"/>
       <c r="U78" t="inlineStr"/>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr"/>
       <c r="B79" t="inlineStr">
         <is>
-          <t>AVVISO PUBBLICO PER L’AVVIO DI PROCEDURA DI GARA SOTTOSOGLIA, CON L’IMPIEGO DELLA PIATTAFORMA DI E-PROCUREMENT SINTEL GESTITA DA A.R.I.A. S.P.A., PER LA FORNITURA DI RACCOGLITORI DI URINA SUDDIVISI IN N. 3 LOTTI PER IL PERIODO DI 12 MESI EVENTUALMENTE RINNOVABILI PER ULTERIORI 12 MESI.</t>
+          <t>AVVISO PUBBLICO PER AVVIO PROCEDURA DI GARA TELEMATICA SOTTOSOGLIA AI SENSI DELL’ART. 1, C. 2, LETT. A) DEL D.L. 76 DEL 2020, CONVERTITO CON LEGGE 120/2020 E S.M.I., TRAMITE PIATTAFORMA ARIA SINTEL (ID 152020727) PER L’AFFIDAMENTO DEL “SERVIZIO DI ASSISTENZA MEDICA OSTETRICO-GINECOLOGICA DI SUPPORTO ALLA UOC DI OSTETRICIA E GINECOLOGIA DEL PRESIDIO OSPEDALIERO DI ADRIA DELL’AZIENDA ULSS 5 POLESANA” PER IL PERIODO DI NOVE MESI.</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>Asta</t>
+          <t>Bando</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t>Aggiudicato</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;Si rende noto che l&amp;#39;Azienda ULSS 5 Polesana, ha avviato la procedura di gara sottosoglia, ai sensi dell&amp;rsquo;art. 36 comma 2 lett. b) del D.lgs.&amp;nbsp; n.50/2016 e smi sulla Piattaforma Sintel di A.R.I.A. &amp;ndash; Azienda Regionale per l&amp;#39;Innovazione e per gli Acquisti della Regione Lombardia &lt;strong&gt;ID 151047033&lt;/strong&gt;, per la fornitura di &amp;ldquo;Raccoglitori di urina&amp;rdquo; per il periodo 12 mesi, per l&amp;rsquo;importo complessivo presunto di &amp;euro; 74.800,00 (Iva non compresa) suddivisa in 3 lotti&lt;/p&gt;
-[...1 lines deleted...]
-&lt;p&gt;SCADENZA PRESENTAZIONE OFFERTE 01/03/2022&lt;/p&gt;
+          <t xml:space="preserve">&lt;p&gt;&lt;strong&gt;AVVISO PUBBLICO PER AVVIO PROCEDURA DI GARA TELEMATICA SOTTOSOGLIA AI SENSI DELL’ART. 1, C. 2, LETT. A) DEL D.L. 76 DEL 2020, CONVERTITO CON LEGGE 120/2020 E S.M.I., TRAMITE PIATTAFORMA ARIA SINTEL (ID 152020727) PER L’AFFIDAMENTO DEL “SERVIZIO DI ASSISTENZA MEDICA OSTETRICO-GINECOLOGICA DI SUPPORTO ALLA UOC DI OSTETRICIA E GINECOLOGIA DEL PRESIDIO OSPEDALIERO DI ADRIA DELL’AZIENDA ULSS 5 POLESANA” PER IL PERIODO DI NOVE MESI.&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt; &lt;/p&gt;
+&lt;p&gt;SCADENZA MANIFESTAZIONE DI INTERESSE: ORE 13:00 DEL 18/03/2022 &lt;/p&gt;
+&lt;p&gt;SCADENZA PRESENTAZIONE OFFERTE: ORE 15:00 DEL 01/04/2022&lt;/p&gt;
+&lt;p&gt; &lt;/p&gt;
+&lt;p&gt; &lt;/p&gt;
 </t>
         </is>
       </c>
       <c r="G79" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H79" t="inlineStr"/>
       <c r="I79" t="inlineStr"/>
       <c r="J79" t="inlineStr"/>
       <c r="K79" t="inlineStr">
         <is>
-          <t>08/02/2022 00:00</t>
+          <t>11/03/2022 00:00</t>
         </is>
       </c>
       <c r="L79" t="inlineStr">
         <is>
-          <t>08/02/2027 00:00</t>
+          <t>11/03/2027 00:00</t>
         </is>
       </c>
       <c r="M79" t="inlineStr">
         <is>
-          <t>21/02/2022 00:00</t>
-[...4 lines deleted...]
-          <t>03/08/2022</t>
+          <t>18/03/2022 13:00</t>
         </is>
       </c>
       <c r="P79" t="n">
         <v>0</v>
       </c>
       <c r="Q79" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R79" t="inlineStr"/>
       <c r="S79" t="inlineStr"/>
       <c r="T79" t="inlineStr"/>
       <c r="U79" t="inlineStr"/>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr"/>
       <c r="B80" t="inlineStr">
         <is>
-          <t>PROVV ID 146198862 PROCEDURA DI GARA NEGOZIATA TELEMATICA, SENZA PREVIA PUBBLICAZIONE DI UN BANDO DI GARA, AI SENSI DELL’ART. 63 COMMA 2, LETT. A) DEL D.LGS. N. 50/2016, PER L&amp;#39;AFFIDAMENTO DEL SERVIZIO DI ASSISTENZA / PRESTAZIONI DIVERSE DI ASSISTENZA MEDICA PEDIATRICA PRESSO OSPEDALI DI ROVIGO E ADRIA DELL’AZIENDA ULSS 5 POLESANA PER IL PERIODO DI 1 (UNO) ANNO, EVENTUALMENTE RINNOVABILE PER 1 (UNO) ULTERIORE ANNO</t>
+          <t>AVVISO PUBBLICO PER L’AVVIO DI PROCEDURA DI GARA SOTTOSOGLIA, CON L’IMPIEGO DELLA PIATTAFORMA DI E-PROCUREMENT SINTEL GESTITA DA A.R.I.A. S.P.A., PER LA FORNITURA DI RACCOGLITORI DI URINA SUDDIVISI IN N. 3 LOTTI PER IL PERIODO DI 12 MESI EVENTUALMENTE RINNOVABILI PER ULTERIORI 12 MESI.</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>Bando</t>
+          <t>Asta</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aggiudicato</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;PROCEDURA DI GARA NEGOZIATA TELEMATICA, SENZA PREVIA PUBBLICAZIONE DI UN BANDO DI GARA, AI SENSI DELL&amp;rsquo;ART. 63 COMMA 2, LETT. A) DEL D.LGS. N. 50/2016, PER L&amp;#39;AFFIDAMENTO DEL SERVIZIO DI ASSISTENZA / PRESTAZIONI DIVERSE DI ASSISTENZA MEDICA PEDIATRICA PRESSO OSPEDALI DI ROVIGO E ADRIA&lt;br /&gt;
-DELL&amp;rsquo;AZIENDA ULSS 5 POLESANA PER IL PERIODO DI 1 (UNO) ANNO, EVENTUALMENTE RINNOVABILE PER 1 (UNO) ULTERIORE ANNO&lt;/p&gt;
+          <t xml:space="preserve">&lt;p&gt;Si rende noto che l'Azienda ULSS 5 Polesana, ha avviato la procedura di gara sottosoglia, ai sensi dell’art. 36 comma 2 lett. b) del D.lgs.  n.50/2016 e smi sulla Piattaforma Sintel di A.R.I.A. – Azienda Regionale per l'Innovazione e per gli Acquisti della Regione Lombardia &lt;strong&gt;ID 151047033&lt;/strong&gt;, per la fornitura di “Raccoglitori di urina” per il periodo 12 mesi, per l’importo complessivo presunto di € 74.800,00 (Iva non compresa) suddivisa in 3 lotti&lt;/p&gt;
+&lt;p&gt; &lt;/p&gt;
+&lt;p&gt;SCADENZA PRESENTAZIONE OFFERTE 01/03/2022&lt;/p&gt;
 </t>
         </is>
       </c>
       <c r="G80" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H80" t="inlineStr"/>
       <c r="I80" t="inlineStr"/>
       <c r="J80" t="inlineStr"/>
       <c r="K80" t="inlineStr">
         <is>
-          <t>07/10/2021 00:00</t>
+          <t>08/02/2022 00:00</t>
         </is>
       </c>
       <c r="L80" t="inlineStr">
         <is>
-          <t>07/10/2026 00:00</t>
+          <t>08/02/2027 00:00</t>
         </is>
       </c>
       <c r="M80" t="inlineStr">
         <is>
-          <t>12/10/2021 00:00</t>
+          <t>21/02/2022 00:00</t>
+        </is>
+      </c>
+      <c r="O80" t="inlineStr">
+        <is>
+          <t>03/08/2022</t>
         </is>
       </c>
       <c r="P80" t="n">
         <v>0</v>
       </c>
       <c r="Q80" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R80" t="inlineStr"/>
       <c r="S80" t="inlineStr"/>
       <c r="T80" t="inlineStr"/>
       <c r="U80" t="inlineStr"/>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr"/>
       <c r="B81" t="inlineStr">
         <is>
-          <t>AVVISO PUBBLICO PER AVVIO PROCEDURA URGENTE DI GARA TELEMATICA SOTTOSOGLIA AI SENSI DELL’ART. 36, COMMA 2, LETTERA B) DEL D.LGS. N. 50/2016 E SMI TRAMITE PIATTAFORMA ARIA SINTEL PER L’AFFIDAMENTO DEL “SERVIZIO DI RITIRO, TRASPORTO E CONSEGNA VACCINI E ANTICORPI MONOCLONALI COVID19 PRESSO I PUNTI VACCINALI DELL’AZIENDA ULSS 5 POLESANA PER IL PERIODO DI 5 MESI”.</t>
+          <t>PROVV ID 146198862 PROCEDURA DI GARA NEGOZIATA TELEMATICA, SENZA PREVIA PUBBLICAZIONE DI UN BANDO DI GARA, AI SENSI DELL’ART. 63 COMMA 2, LETT. A) DEL D.LGS. N. 50/2016, PER L'AFFIDAMENTO DEL SERVIZIO DI ASSISTENZA / PRESTAZIONI DIVERSE DI ASSISTENZA MEDICA PEDIATRICA PRESSO OSPEDALI DI ROVIGO E ADRIA DELL’AZIENDA ULSS 5 POLESANA PER IL PERIODO DI 1 (UNO) ANNO, EVENTUALMENTE RINNOVABILE PER 1 (UNO) ULTERIORE ANNO</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
           <t>Bando</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;strong&gt;AVVISO PUBBLICO PER AVVIO PROCEDURA URGENTE DI GARA TELEMATICA SOTTOSOGLIA AI SENSI DELL&amp;rsquo;ART. 36, COMMA 2, LETTERA B) DEL D.LGS. N. 50/2016 E SMI TRAMITE PIATTAFORMA ARIA SINTEL PER L&amp;rsquo;AFFIDAMENTO DEL &amp;ldquo;SERVIZIO DI RITIRO, TRASPORTO E CONSEGNA VACCINI E ANTICORPI MONOCLONALI COVID19 PRESSO I PUNTI VACCINALI DELL&amp;rsquo;AZIENDA ULSS 5 POLESANA PER IL PERIODO DI 5 MESI&amp;rdquo;.&lt;/strong&gt;&lt;/p&gt;
-[...1 lines deleted...]
-&lt;p&gt;SCADENZA MANIFESTAZIONE INTERESSE: ore 12:00 del 24/09/2021&lt;/p&gt;
+          <t xml:space="preserve">&lt;p&gt;PROCEDURA DI GARA NEGOZIATA TELEMATICA, SENZA PREVIA PUBBLICAZIONE DI UN BANDO DI GARA, AI SENSI DELL’ART. 63 COMMA 2, LETT. A) DEL D.LGS. N. 50/2016, PER L'AFFIDAMENTO DEL SERVIZIO DI ASSISTENZA / PRESTAZIONI DIVERSE DI ASSISTENZA MEDICA PEDIATRICA PRESSO OSPEDALI DI ROVIGO E ADRIA&lt;br /&gt;
+DELL’AZIENDA ULSS 5 POLESANA PER IL PERIODO DI 1 (UNO) ANNO, EVENTUALMENTE RINNOVABILE PER 1 (UNO) ULTERIORE ANNO&lt;/p&gt;
 </t>
         </is>
       </c>
       <c r="G81" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H81" t="inlineStr"/>
       <c r="I81" t="inlineStr"/>
       <c r="J81" t="inlineStr"/>
       <c r="K81" t="inlineStr">
         <is>
-          <t>17/09/2021 00:00</t>
+          <t>07/10/2021 00:00</t>
         </is>
       </c>
       <c r="L81" t="inlineStr">
         <is>
-          <t>17/09/2026 00:00</t>
+          <t>07/10/2026 00:00</t>
         </is>
       </c>
       <c r="M81" t="inlineStr">
         <is>
-          <t>24/09/2021 12:00</t>
+          <t>12/10/2021 00:00</t>
         </is>
       </c>
       <c r="P81" t="n">
         <v>0</v>
       </c>
       <c r="Q81" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R81" t="inlineStr"/>
       <c r="S81" t="inlineStr"/>
       <c r="T81" t="inlineStr"/>
       <c r="U81" t="inlineStr"/>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr"/>
       <c r="B82" t="inlineStr">
         <is>
-          <t>PROCEDURA DI GARA APERTA TELEMATICA, AI SENSI DELL’ART. 60 DEL D.LGS. N. 50/2016, PER L'AFFIDAMENTO DEL SERVIZIO DI ASSISTENZA / PRESTAZIONI DIVERSE DI ASSISTENZA MEDICA PEDIATRICA PRESSO OSPEDALI DI ROVIGO E ADRIA DELL’AZIENDA ULSS 5 POLESANA PER IL PERIODO DI 1 (UNO) ANNO, EVENTUALMENTE RINNOVABILE PER 1 (UNO)  ULTERIORE ANNO CIG 88145837FF</t>
+          <t>AVVISO PUBBLICO PER AVVIO PROCEDURA URGENTE DI GARA TELEMATICA SOTTOSOGLIA AI SENSI DELL’ART. 36, COMMA 2, LETTERA B) DEL D.LGS. N. 50/2016 E SMI TRAMITE PIATTAFORMA ARIA SINTEL PER L’AFFIDAMENTO DEL “SERVIZIO DI RITIRO, TRASPORTO E CONSEGNA VACCINI E ANTICORPI MONOCLONALI COVID19 PRESSO I PUNTI VACCINALI DELL’AZIENDA ULSS 5 POLESANA PER IL PERIODO DI 5 MESI”.</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
           <t>Bando</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;em&gt;ID SINTEL&amp;nbsp;&amp;nbsp;&amp;nbsp; ID&amp;nbsp;&amp;nbsp;141893506&amp;nbsp;&amp;nbsp; &lt;/em&gt;&lt;/p&gt;
-[...5 lines deleted...]
-&lt;p&gt;Il RUP -&amp;nbsp;Dr. Roberto Banzato&lt;/p&gt;
+          <t xml:space="preserve">&lt;p&gt;&lt;strong&gt;AVVISO PUBBLICO PER AVVIO PROCEDURA URGENTE DI GARA TELEMATICA SOTTOSOGLIA AI SENSI DELL’ART. 36, COMMA 2, LETTERA B) DEL D.LGS. N. 50/2016 E SMI TRAMITE PIATTAFORMA ARIA SINTEL PER L’AFFIDAMENTO DEL “SERVIZIO DI RITIRO, TRASPORTO E CONSEGNA VACCINI E ANTICORPI MONOCLONALI COVID19 PRESSO I PUNTI VACCINALI DELL’AZIENDA ULSS 5 POLESANA PER IL PERIODO DI 5 MESI”.&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt; &lt;/p&gt;
+&lt;p&gt;SCADENZA MANIFESTAZIONE INTERESSE: ore 12:00 del 24/09/2021&lt;/p&gt;
 </t>
         </is>
       </c>
       <c r="G82" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H82" t="inlineStr"/>
       <c r="I82" t="inlineStr"/>
       <c r="J82" t="inlineStr"/>
       <c r="K82" t="inlineStr">
         <is>
-          <t>01/07/2021 17:15</t>
+          <t>17/09/2021 00:00</t>
         </is>
       </c>
       <c r="L82" t="inlineStr">
         <is>
-          <t>01/07/2026 17:15</t>
+          <t>17/09/2026 00:00</t>
         </is>
       </c>
       <c r="M82" t="inlineStr">
         <is>
-          <t>06/08/2021 16:00</t>
+          <t>24/09/2021 12:00</t>
         </is>
       </c>
       <c r="P82" t="n">
         <v>0</v>
       </c>
       <c r="Q82" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R82" t="inlineStr"/>
       <c r="S82" t="inlineStr"/>
       <c r="T82" t="inlineStr"/>
       <c r="U82" t="inlineStr"/>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr"/>
       <c r="B83" t="inlineStr">
         <is>
           <t>Provv id n° 133216242 affidamento del servizio di trasporto sanitario non urgente sul territorio dell’azienda ulss 5 polesana per il periodo di tre anni eventualmente rinnovabile per ulteriori due</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
           <t>Bando</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;PROCEDURA DI GARA APERTA TELEMATICA, AI SENSI DELL&amp;rsquo;ART. 60 DEL D.LGS. N. 50/2016, PER L&amp;#39;AFFIDAMENTO DEL SERVIZIO DI TRASPORTO SANITARIO NON URGENTE SUL TERRITORIO DELL&amp;rsquo;AZIENDA ULSS 5 POLESANA PER IL PERIODO DI TRE ANNI EVENTUALMENTE RINNOVABILE PER ULTERIORI DUE CIG 8572247A00&lt;/p&gt;
+          <t xml:space="preserve">&lt;p&gt;PROCEDURA DI GARA APERTA TELEMATICA, AI SENSI DELL’ART. 60 DEL D.LGS. N. 50/2016, PER L'AFFIDAMENTO DEL SERVIZIO DI TRASPORTO SANITARIO NON URGENTE SUL TERRITORIO DELL’AZIENDA ULSS 5 POLESANA PER IL PERIODO DI TRE ANNI EVENTUALMENTE RINNOVABILE PER ULTERIORI DUE CIG 8572247A00&lt;/p&gt;
 &lt;p&gt;ID SINTEL 133216242&lt;/p&gt;
 </t>
         </is>
       </c>
       <c r="G83" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H83" t="inlineStr"/>
       <c r="I83" t="inlineStr"/>
       <c r="J83" t="inlineStr"/>
       <c r="K83" t="inlineStr">
         <is>
           <t>30/12/2020 00:00</t>
         </is>
       </c>
       <c r="L83" t="inlineStr">
         <is>
           <t>30/12/2026 00:00</t>
         </is>
       </c>
       <c r="M83" t="inlineStr">
         <is>
           <t>16/03/2021 00:00</t>