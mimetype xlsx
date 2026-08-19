--- v2 (2026-07-05)
+++ v3 (2026-08-19)
@@ -501,51 +501,51 @@
           <t>Data fine</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>Data scadenza</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>Data proroga</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>Data aggiudicazione</t>
         </is>
       </c>
       <c r="P1" t="inlineStr">
         <is>
           <t>Importo</t>
         </is>
       </c>
       <c r="Q1" t="inlineStr">
         <is>
-          <t>Soglia art. 35</t>
+          <t>Soglia art. 14</t>
         </is>
       </c>
       <c r="R1" t="inlineStr">
         <is>
           <t>Riferimento</t>
         </is>
       </c>
       <c r="S1" t="inlineStr">
         <is>
           <t>Indirizzo</t>
         </is>
       </c>
       <c r="T1" t="inlineStr">
         <is>
           <t>Telefono</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>Email</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">