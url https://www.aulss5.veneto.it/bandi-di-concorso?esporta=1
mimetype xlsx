--- v3 (2026-07-03)
+++ v4 (2026-08-19)
@@ -410,51 +410,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AF506"/>
+  <dimension ref="A1:AF499"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Codice</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Codice pubblico</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>Titolo</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
@@ -585,464 +585,478 @@
         <is>
           <t>Graduatoria esaurita</t>
         </is>
       </c>
       <c r="AD1" t="inlineStr">
         <is>
           <t>Costi sostenuti</t>
         </is>
       </c>
       <c r="AE1" t="inlineStr">
         <is>
           <t>a_desc_tipo_selezione</t>
         </is>
       </c>
       <c r="AF1" t="inlineStr">
         <is>
           <t>a_desc_reclutamento</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr"/>
       <c r="B2" t="inlineStr"/>
       <c r="C2" t="inlineStr">
         <is>
-          <t>Avviso Pubblico con Bando Aperto e formazione di graduatorie periodiche, per soli titoli, per l'assunzione a tempo determinato di Ostetriche/Ostetrici - Area dei Professionisti della Salute e dei Funzionari</t>
+          <t>Azienda Zero - Avviso pubblico per mobilità volontaria esterna per la copertura di n. 120 posti di INFERMIERE - Area dei Professionisti della Salute e dei Funzionari – Ruolo Sanitario a tempo pieno ed indeterminato.</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>Aperto</t>
-[...6 lines deleted...]
-      </c>
+          <t>Graduatoria/Esito</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr"/>
       <c r="F2" t="inlineStr">
         <is>
           <t>Area dei professionisti della salute e dei funzionari-Sanitario</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>OSTETRICA/O</t>
+          <t>INFERMIERE</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
-          <t>03/07/2026 00:00</t>
+          <t>05/08/2026 12:00</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t>31/12/2026 23:59</t>
+          <t>31/10/2026 23:59</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P2" t="inlineStr"/>
       <c r="Q2" t="inlineStr"/>
       <c r="R2" t="inlineStr"/>
       <c r="S2" t="inlineStr"/>
       <c r="T2" t="inlineStr"/>
       <c r="W2" t="n">
         <v>0</v>
       </c>
       <c r="X2" t="n">
         <v>0</v>
       </c>
       <c r="Y2" t="n">
         <v>0</v>
       </c>
       <c r="Z2" t="n">
         <v>0</v>
       </c>
       <c r="AA2" t="n">
         <v>0</v>
       </c>
       <c r="AC2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD2" t="n">
         <v>0</v>
       </c>
       <c r="AE2" t="inlineStr">
         <is>
-          <t>Avviso Pubblico</t>
+          <t>Avviso di mobilità da altro ente</t>
         </is>
       </c>
       <c r="AF2" t="inlineStr">
         <is>
-          <t>Tempo determinato</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr"/>
       <c r="B3" t="inlineStr"/>
       <c r="C3" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa di coordinamento denominato "COORDINAMENTO OSPEDALE DI COMUNITA' ROVIGO", riservato al ruolo sanitario - APSF Infermiere</t>
+          <t>Azienda Zero - Concorso pubblico, per titoli ed esami, per n. 8 posti, a tempo pieno, indeterminato ed a rapporto esclusivo, di Dirigente Medico – disciplina Anatomia Patologica.</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E3" t="inlineStr"/>
       <c r="F3" t="inlineStr">
         <is>
-          <t>Area dei professionisti della salute e dei funzionari-Sanitario</t>
+          <t>Dirigenza Area Sanità-Sanitario</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>INFERMIERE</t>
+          <t>MEDICO</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
-          <t>02/07/2026 12:00</t>
+          <t>04/08/2026 15:00</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
-          <t>12/07/2026 23:59</t>
+          <t>02/08/2028 23:59</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P3" t="inlineStr"/>
       <c r="Q3" t="inlineStr"/>
       <c r="R3" t="inlineStr"/>
       <c r="S3" t="inlineStr"/>
       <c r="T3" t="inlineStr"/>
       <c r="W3" t="n">
         <v>0</v>
       </c>
       <c r="X3" t="n">
         <v>0</v>
       </c>
       <c r="Y3" t="n">
         <v>0</v>
       </c>
       <c r="Z3" t="n">
         <v>0</v>
       </c>
       <c r="AA3" t="n">
         <v>0</v>
       </c>
       <c r="AC3" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD3" t="n">
         <v>0</v>
       </c>
       <c r="AE3" t="inlineStr">
         <is>
-          <t>Selezioni interne per il personale dipendente - comparto</t>
-[...2 lines deleted...]
-      <c r="AF3" t="inlineStr"/>
+          <t>Concorso pubblico</t>
+        </is>
+      </c>
+      <c r="AF3" t="inlineStr">
+        <is>
+          <t>Tempo indeterminato</t>
+        </is>
+      </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr"/>
       <c r="B4" t="inlineStr"/>
       <c r="C4" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa di coordinamento denominato "COORDINAMENTO RETE PROVINCIALE 118", riservato al ruolo sanitario - APSF Infermiere</t>
+          <t>Azienda Zero - Concorso pubblico, per titoli ed esami, per n. 38 posti, a tempo pieno e indeterminato, di Fisioterapista – Area dei Professionisti della Salute e dei Funzionari – Ruolo Sanitario.</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E4" t="inlineStr"/>
       <c r="F4" t="inlineStr">
         <is>
           <t>Area dei professionisti della salute e dei funzionari-Sanitario</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>INFERMIERE</t>
+          <t>FISIOTERAPISTA</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
-          <t>02/07/2026 12:00</t>
+          <t>04/08/2026 15:00</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
-          <t>12/07/2026 23:59</t>
+          <t>02/08/2028 23:59</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P4" t="inlineStr"/>
       <c r="Q4" t="inlineStr"/>
       <c r="R4" t="inlineStr"/>
       <c r="S4" t="inlineStr"/>
       <c r="T4" t="inlineStr"/>
       <c r="W4" t="n">
         <v>0</v>
       </c>
       <c r="X4" t="n">
         <v>0</v>
       </c>
       <c r="Y4" t="n">
         <v>0</v>
       </c>
       <c r="Z4" t="n">
         <v>0</v>
       </c>
       <c r="AA4" t="n">
         <v>0</v>
       </c>
       <c r="AC4" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD4" t="n">
         <v>0</v>
       </c>
       <c r="AE4" t="inlineStr">
         <is>
-          <t>Selezioni interne per il personale dipendente - comparto</t>
-[...2 lines deleted...]
-      <c r="AF4" t="inlineStr"/>
+          <t>Concorso pubblico</t>
+        </is>
+      </c>
+      <c r="AF4" t="inlineStr">
+        <is>
+          <t>Tempo indeterminato</t>
+        </is>
+      </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr"/>
       <c r="B5" t="inlineStr"/>
       <c r="C5" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa di coordinamento denominato "COORDINAMENTO SPECIALISTICA AMBULATORIALE OSPEDALE TRECENTA", riservato al ruolo sanitario - APSF Infermiere</t>
+          <t>Azienda Zero - Concorso pubblico, per titoli ed esami, per n. 5 posti, a tempo pieno, indeterminato ed a rapporto esclusivo, di Dirigente Medico – disciplina Reumatologia.</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E5" t="inlineStr"/>
       <c r="F5" t="inlineStr">
         <is>
-          <t>Area dei professionisti della salute e dei funzionari-Sanitario</t>
+          <t>Dirigenza Area Sanità-Sanitario</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>INFERMIERE</t>
+          <t>MEDICO</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
-          <t>02/07/2026 12:00</t>
+          <t>27/07/2026 16:00</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
-          <t>12/07/2026 23:59</t>
+          <t>20/07/2028 23:59</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P5" t="inlineStr"/>
       <c r="Q5" t="inlineStr"/>
       <c r="R5" t="inlineStr"/>
       <c r="S5" t="inlineStr"/>
       <c r="T5" t="inlineStr"/>
       <c r="W5" t="n">
         <v>0</v>
       </c>
       <c r="X5" t="n">
         <v>0</v>
       </c>
       <c r="Y5" t="n">
         <v>0</v>
       </c>
       <c r="Z5" t="n">
         <v>0</v>
       </c>
       <c r="AA5" t="n">
         <v>0</v>
       </c>
       <c r="AC5" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD5" t="n">
         <v>0</v>
       </c>
       <c r="AE5" t="inlineStr">
         <is>
-          <t>Selezioni interne per il personale dipendente - comparto</t>
-[...2 lines deleted...]
-      <c r="AF5" t="inlineStr"/>
+          <t>Concorso pubblico</t>
+        </is>
+      </c>
+      <c r="AF5" t="inlineStr">
+        <is>
+          <t>Tempo indeterminato</t>
+        </is>
+      </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr"/>
-      <c r="B6" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="B6" t="inlineStr"/>
       <c r="C6" t="inlineStr">
         <is>
-          <t>Tabella triennale avvisi, concorsi e procedure comparative aggiornata a giugno 2026</t>
+          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione professionale denominato "TUTOR DIDATTICO AZIENDALE - CDL INFERMIERISTICA SEDE DI ADRIA PRIMO ANNO", riservato al ruolo sanitario - APSF Infermiere</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>Aperto</t>
-[...4 lines deleted...]
-          <t>&lt;p&gt;Tabella triennale avvisi, concorsi e procedure comparative aggiornata a giugno 2026&lt;/p&gt;</t>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E6" t="inlineStr"/>
+      <c r="F6" t="inlineStr">
+        <is>
+          <t>Area dei professionisti della salute e dei funzionari-Sanitario</t>
+        </is>
+      </c>
+      <c r="G6" t="inlineStr">
+        <is>
+          <t>INFERMIERE</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
-          <t>29/06/2026 12:00</t>
+          <t>27/07/2026 12:00</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
-          <t>28/06/2031 12:00</t>
+          <t>06/08/2026 23:59</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P6" t="inlineStr"/>
       <c r="Q6" t="inlineStr"/>
       <c r="R6" t="inlineStr"/>
       <c r="S6" t="inlineStr"/>
       <c r="T6" t="inlineStr"/>
       <c r="W6" t="n">
         <v>0</v>
       </c>
       <c r="X6" t="n">
         <v>0</v>
       </c>
       <c r="Y6" t="n">
         <v>0</v>
       </c>
       <c r="Z6" t="n">
         <v>0</v>
       </c>
       <c r="AA6" t="n">
         <v>0</v>
       </c>
       <c r="AC6" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD6" t="n">
         <v>0</v>
       </c>
-      <c r="AE6" t="inlineStr"/>
+      <c r="AE6" t="inlineStr">
+        <is>
+          <t>Selezioni interne per il personale dipendente - comparto</t>
+        </is>
+      </c>
       <c r="AF6" t="inlineStr"/>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr"/>
       <c r="B7" t="inlineStr"/>
       <c r="C7" t="inlineStr">
         <is>
-          <t>Part-time personale dipendente del Comparto: approvazione graduatorie</t>
+          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa denominato "RESPONSABILE DEI PROGETTI FORMATIVI IN MATERIA DI SSL E DIRETTORE OPERATIVO PIATTAFORMA FORMAZIONE", riservato a tutti i profili del ruolo sanitario - APSF</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>Graduatoria/Esito</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="E7" t="inlineStr"/>
       <c r="H7" t="inlineStr">
         <is>
-          <t>26/06/2026 12:00</t>
+          <t>27/07/2026 12:00</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
-          <t>30/06/2029 12:00</t>
+          <t>06/08/2026 23:59</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P7" t="inlineStr"/>
       <c r="Q7" t="inlineStr"/>
       <c r="R7" t="inlineStr"/>
       <c r="S7" t="inlineStr"/>
       <c r="T7" t="inlineStr"/>
       <c r="W7" t="n">
         <v>0</v>
       </c>
       <c r="X7" t="n">
         <v>0</v>
       </c>
       <c r="Y7" t="n">
         <v>0</v>
@@ -1051,575 +1065,593 @@
         <v>0</v>
       </c>
       <c r="AA7" t="n">
         <v>0</v>
       </c>
       <c r="AC7" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD7" t="n">
         <v>0</v>
       </c>
       <c r="AE7" t="inlineStr">
         <is>
           <t>Selezioni interne per il personale dipendente - comparto</t>
         </is>
       </c>
       <c r="AF7" t="inlineStr"/>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr"/>
       <c r="B8" t="inlineStr"/>
       <c r="C8" t="inlineStr">
         <is>
-          <t>Avviso di procedura comparativa per conferimento di nr. 4 incarichi libero professionali a professionisti in possesso di laurea in ostetricia (profilo di ostetriche) per attività assistenziali presso il Dipartimento Materno Infantile dell'Azienda.</t>
+          <t>Concorso pubblico, per titoli ed esami, per n. 4 posti, a tempo pieno e indeterminato, di Collaboratore Tecnico Professionale nella professionalità di Ingegnere Biomedico Area dei Professionisti della Salute e dei Funzionari – Ruolo Tecnico.</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E8" t="inlineStr"/>
       <c r="F8" t="inlineStr">
         <is>
-          <t>Lavoro autonomo-Lavoro autonomo</t>
+          <t>Area dei professionisti della salute e dei funzionari-Tecnico</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>Lavoro autonomo</t>
+          <t>COLLABORATORE TECNICO PROFESSIONALE</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
-          <t>24/06/2026 11:00</t>
+          <t>24/07/2026 09:00</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
-          <t>28/06/2026 23:59</t>
+          <t>20/07/2028 23:59</t>
         </is>
       </c>
       <c r="K8" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P8" t="inlineStr"/>
       <c r="Q8" t="inlineStr"/>
       <c r="R8" t="inlineStr"/>
       <c r="S8" t="inlineStr"/>
       <c r="T8" t="inlineStr"/>
       <c r="W8" t="n">
         <v>0</v>
       </c>
       <c r="X8" t="n">
         <v>0</v>
       </c>
       <c r="Y8" t="n">
         <v>0</v>
       </c>
       <c r="Z8" t="n">
         <v>0</v>
       </c>
       <c r="AA8" t="n">
         <v>0</v>
       </c>
       <c r="AC8" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD8" t="n">
         <v>0</v>
       </c>
       <c r="AE8" t="inlineStr">
         <is>
-          <t>Incarichi di lavoro autonomo</t>
+          <t>Concorso pubblico</t>
         </is>
       </c>
       <c r="AF8" t="inlineStr">
         <is>
-          <t>Lavoro autonomo</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr"/>
       <c r="B9" t="inlineStr"/>
       <c r="C9" t="inlineStr">
         <is>
-          <t>Riapertura Termini Avviso Pubblico per il conferimento dell'incarico di Direttore della UOC Disabilità e Non Autosufficienza del Distretto 1 di Rovigo</t>
+          <t>Azienda Zero - Concorso pubblico, per titoli ed esami, per la copertura di n. 8 posti di dirigente medico nella disciplina di oftalmologia area chirurgica e delle specialità chirurgiche a tempo pieno, indeterminato ed a rapporto esclusivo.</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>Aperto</t>
-[...4 lines deleted...]
-          <t>&lt;p&gt;Riapertura Termini Avviso Pubblico per il conferimento dell'incarico di Direttore della UOC Disabilità e Non Autosufficienza del Distretto 1 di Rovigo&lt;/p&gt;</t>
+          <t>Graduatoria/Esito</t>
+        </is>
+      </c>
+      <c r="E9" t="inlineStr"/>
+      <c r="F9" t="inlineStr">
+        <is>
+          <t>Dirigenza Area Sanità-Sanitario</t>
+        </is>
+      </c>
+      <c r="G9" t="inlineStr">
+        <is>
+          <t>MEDICO</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
-          <t>23/06/2026 12:00</t>
+          <t>24/07/2026 09:00</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
-          <t>23/07/2026 12:00</t>
+          <t>20/07/2028 23:59</t>
         </is>
       </c>
       <c r="K9" t="inlineStr">
         <is>
-          <t>Si</t>
-[...9 lines deleted...]
-          <t>23/07/2026 12:00</t>
+          <t>No</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P9" t="inlineStr"/>
       <c r="Q9" t="inlineStr"/>
       <c r="R9" t="inlineStr"/>
       <c r="S9" t="inlineStr"/>
       <c r="T9" t="inlineStr"/>
+      <c r="U9" t="inlineStr">
+        <is>
+          <t>24/07/2026 00:00</t>
+        </is>
+      </c>
+      <c r="V9" t="inlineStr">
+        <is>
+          <t>23/07/2031 00:00</t>
+        </is>
+      </c>
       <c r="W9" t="n">
         <v>0</v>
       </c>
       <c r="X9" t="n">
         <v>0</v>
       </c>
       <c r="Y9" t="n">
         <v>0</v>
       </c>
       <c r="Z9" t="n">
         <v>0</v>
       </c>
       <c r="AA9" t="n">
         <v>0</v>
       </c>
       <c r="AC9" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD9" t="n">
         <v>0</v>
       </c>
       <c r="AE9" t="inlineStr">
         <is>
-          <t>Avviso di struttura complessa</t>
+          <t>Concorso pubblico</t>
         </is>
       </c>
       <c r="AF9" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr"/>
       <c r="B10" t="inlineStr"/>
       <c r="C10" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa denominato "UFFICIO TECNOLOGIE DI LABORATORIO E DIAGNOSTICA" , riservato al ruolo amministrativo - APSF Collaboratore Amministrativo.</t>
+          <t>Avviso pubblico con Bando aperto e formazione di graduatorie periodiche, per soli titoli, per l'assunzione a tempo determinato di Assistenti Sanitari - Area PSF</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
-      <c r="E10" t="inlineStr"/>
+      <c r="E10" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Avviso pubblico con Bando aperto e formazione di graduatorie periodiche, per soli titoli, per l'assunzione a tempo determinato di Assistenti Sanitari - Area PSF&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="F10" t="inlineStr">
+        <is>
+          <t>Area dei professionisti della salute e dei funzionari-Sanitario</t>
+        </is>
+      </c>
+      <c r="G10" t="inlineStr">
+        <is>
+          <t>ASSISTENTE SANITARIO</t>
+        </is>
+      </c>
       <c r="H10" t="inlineStr">
         <is>
-          <t>23/06/2026 10:42</t>
+          <t>24/07/2026 00:00</t>
         </is>
       </c>
       <c r="I10" t="inlineStr">
         <is>
-          <t>04/07/2026 00:01</t>
+          <t>31/12/2026 23:59</t>
         </is>
       </c>
       <c r="K10" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P10" t="inlineStr"/>
       <c r="Q10" t="inlineStr"/>
       <c r="R10" t="inlineStr"/>
       <c r="S10" t="inlineStr"/>
       <c r="T10" t="inlineStr"/>
       <c r="W10" t="n">
         <v>0</v>
       </c>
       <c r="X10" t="n">
         <v>0</v>
       </c>
       <c r="Y10" t="n">
         <v>0</v>
       </c>
       <c r="Z10" t="n">
         <v>0</v>
       </c>
       <c r="AA10" t="n">
         <v>0</v>
       </c>
       <c r="AC10" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD10" t="n">
         <v>0</v>
       </c>
       <c r="AE10" t="inlineStr">
         <is>
-          <t>Selezioni interne per il personale dipendente - comparto</t>
-[...2 lines deleted...]
-      <c r="AF10" t="inlineStr"/>
+          <t>Avviso Pubblico</t>
+        </is>
+      </c>
+      <c r="AF10" t="inlineStr">
+        <is>
+          <t>Tempo determinato</t>
+        </is>
+      </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr"/>
       <c r="B11" t="inlineStr"/>
       <c r="C11" t="inlineStr">
         <is>
-          <t>AVVISO DI PROCEDURA COMPARATIVA PER CONFERIMENTO DI NR. 1 INCARICO LIBERO PROFESSIONALE A MEDICO, PSICHIATRA, PER LA REALIZZAZIONE, NELL’AMBITO DELLA UOC SERD, DEGLI OBIETTIVI DEL PROGETTO REGIONALE “CONTRASTO AL GIOCO D’AZZARDO PATOLOGICO”</t>
+          <t>Avviso pubblico di mobilità volontaria per la copertura di n. 2posti, a tempo indeterminato, di Dirigente Medico nella disciplina di Ematologia</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="E11" t="inlineStr"/>
       <c r="F11" t="inlineStr">
         <is>
-          <t>Lavoro autonomo-Lavoro autonomo</t>
+          <t>Dirigenza Area Sanità-Sanitario</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t>Lavoro autonomo</t>
+          <t>MEDICO</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
-          <t>22/06/2026 10:00</t>
+          <t>24/07/2026 00:00</t>
         </is>
       </c>
       <c r="I11" t="inlineStr">
         <is>
-          <t>28/06/2026 23:59</t>
+          <t>23/08/2026 23:59</t>
         </is>
       </c>
       <c r="K11" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P11" t="inlineStr"/>
       <c r="Q11" t="inlineStr"/>
       <c r="R11" t="inlineStr"/>
       <c r="S11" t="inlineStr"/>
       <c r="T11" t="inlineStr"/>
       <c r="W11" t="n">
         <v>0</v>
       </c>
       <c r="X11" t="n">
         <v>0</v>
       </c>
       <c r="Y11" t="n">
         <v>0</v>
       </c>
       <c r="Z11" t="n">
         <v>0</v>
       </c>
       <c r="AA11" t="n">
         <v>0</v>
       </c>
       <c r="AC11" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD11" t="n">
         <v>0</v>
       </c>
       <c r="AE11" t="inlineStr">
         <is>
-          <t>Incarichi di lavoro autonomo</t>
+          <t>Avviso di mobilità da altro ente</t>
         </is>
       </c>
       <c r="AF11" t="inlineStr">
         <is>
-          <t>Lavoro autonomo</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr"/>
       <c r="B12" t="inlineStr"/>
       <c r="C12" t="inlineStr">
         <is>
-          <t>Azienda Zero - Concorso pubblico, per titoli ed esami, per n. 5 posti, a tempo pieno, indeterminato ed a rapporto esclusivo, di Dirigente Medico – disciplina Malattie dell'Apparato Respiratorio.</t>
+          <t>Avviso pubblico con Bando aperto e formazione di graduatorie periodiche, per soli titoli, per l'assunzione a tempo determinato di Tecnici della Prevenzione nell'Ambiente e nei Luoghi di Lavoro - Area PSF</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>Graduatoria/Esito</t>
-[...2 lines deleted...]
-      <c r="E12" t="inlineStr"/>
+          <t>Aperto</t>
+        </is>
+      </c>
+      <c r="E12" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Avviso pubblico con Bando aperto e formazione di graduatorie periodiche, per soli titoli, per l'assunzione a tempo determinato di Tecnici della Prevenzione nell'Ambiente e nei Luoghi di Lavoro - Area PSF&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t>Dirigenza Area Sanità-Sanitario</t>
+          <t>Area dei professionisti della salute e dei funzionari-Sanitario</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
-          <t>MEDICO</t>
+          <t>TECNICO DELLA PREVENZIONE NEGLI AMBIENTI E NEI LUOGHI DI LAVORO</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
-          <t>18/06/2026 12:00</t>
+          <t>24/07/2026 00:00</t>
         </is>
       </c>
       <c r="I12" t="inlineStr">
         <is>
-          <t>16/06/2028 23:59</t>
+          <t>31/12/2026 23:59</t>
         </is>
       </c>
       <c r="K12" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P12" t="inlineStr"/>
       <c r="Q12" t="inlineStr"/>
       <c r="R12" t="inlineStr"/>
       <c r="S12" t="inlineStr"/>
       <c r="T12" t="inlineStr"/>
       <c r="W12" t="n">
         <v>0</v>
       </c>
       <c r="X12" t="n">
         <v>0</v>
       </c>
       <c r="Y12" t="n">
         <v>0</v>
       </c>
       <c r="Z12" t="n">
         <v>0</v>
       </c>
       <c r="AA12" t="n">
         <v>0</v>
       </c>
       <c r="AC12" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD12" t="n">
         <v>0</v>
       </c>
       <c r="AE12" t="inlineStr">
         <is>
-          <t>Concorso pubblico</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF12" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr"/>
       <c r="B13" t="inlineStr"/>
       <c r="C13" t="inlineStr">
         <is>
-          <t>Riapertura termini avviso pubblico per Direttore di Struttura Operativa Complessa di Radiologia</t>
+          <t>Azienda Zero - Concorso pubblico, per titoli ed esami, per n. 14 posti, a tempo pieno, indeterminato ed a rapporto esclusivo, di Dirigente Medico – disciplina Igiene, Epidemiologia e Sanità Pubblica.</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E13" t="inlineStr"/>
       <c r="F13" t="inlineStr">
         <is>
           <t>Dirigenza Area Sanità-Sanitario</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
           <t>MEDICO</t>
         </is>
       </c>
       <c r="H13" t="inlineStr">
         <is>
-          <t>16/06/2026 12:00</t>
+          <t>15/07/2026 09:00</t>
         </is>
       </c>
       <c r="I13" t="inlineStr">
         <is>
-          <t>16/07/2026 23:59</t>
+          <t>12/07/2028 23:59</t>
         </is>
       </c>
       <c r="K13" t="inlineStr">
         <is>
-          <t>Si</t>
-[...9 lines deleted...]
-          <t>16/07/2026 23:59</t>
+          <t>No</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P13" t="inlineStr"/>
       <c r="Q13" t="inlineStr"/>
       <c r="R13" t="inlineStr"/>
       <c r="S13" t="inlineStr"/>
       <c r="T13" t="inlineStr"/>
       <c r="W13" t="n">
         <v>0</v>
       </c>
       <c r="X13" t="n">
         <v>0</v>
       </c>
       <c r="Y13" t="n">
         <v>0</v>
       </c>
       <c r="Z13" t="n">
         <v>0</v>
       </c>
       <c r="AA13" t="n">
         <v>0</v>
       </c>
       <c r="AC13" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD13" t="n">
         <v>0</v>
       </c>
       <c r="AE13" t="inlineStr">
         <is>
-          <t>Avviso di struttura complessa</t>
+          <t>Concorso pubblico</t>
         </is>
       </c>
       <c r="AF13" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr"/>
       <c r="B14" t="inlineStr"/>
       <c r="C14" t="inlineStr">
         <is>
-          <t>Azienda Zero - Concorso pubblico, per titoli ed esami, per n. 14 posti, a tempo pieno, indeterminato ed a rapporto esclusivo, di Dirigente Medico – disciplina Urologia.</t>
+          <t>Azienda Zero - Concorso pubblico, per titoli ed esami, per n. 24 posti, a tempo pieno, indeterminato ed a rapporto esclusivo, di Dirigente Psicologo – disciplina Psicoterapia.</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E14" t="inlineStr"/>
       <c r="F14" t="inlineStr">
         <is>
           <t>Dirigenza Area Sanità-Sanitario</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
-          <t>MEDICO</t>
+          <t>PSICOLOGO</t>
         </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
-          <t>15/06/2026 12:00</t>
+          <t>14/07/2026 09:00</t>
         </is>
       </c>
       <c r="I14" t="inlineStr">
         <is>
-          <t>10/06/2028 23:59</t>
+          <t>08/06/2028 23:59</t>
         </is>
       </c>
       <c r="K14" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P14" t="inlineStr"/>
       <c r="Q14" t="inlineStr"/>
       <c r="R14" t="inlineStr"/>
       <c r="S14" t="inlineStr"/>
       <c r="T14" t="inlineStr"/>
       <c r="W14" t="n">
         <v>0</v>
       </c>
       <c r="X14" t="n">
         <v>0</v>
       </c>
       <c r="Y14" t="n">
         <v>0</v>
@@ -1632,492 +1664,464 @@
       </c>
       <c r="AC14" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD14" t="n">
         <v>0</v>
       </c>
       <c r="AE14" t="inlineStr">
         <is>
           <t>Concorso pubblico</t>
         </is>
       </c>
       <c r="AF14" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr"/>
       <c r="B15" t="inlineStr"/>
       <c r="C15" t="inlineStr">
         <is>
-          <t>Azienda Zero - Concorso pubblico, per titoli ed esami, per n. 64 posti, a tempo pieno, indeterminato ed a rapporto esclusivo, di Dirigente Medico – disciplina Anestesia e Rianimazione.</t>
+          <t>Avviso Pubblico con Bando Aperto e formazione di graduatorie periodiche, per soli titoli, per l'assunzione a tempo determinato di Ostetriche/Ostetrici - Area dei Professionisti della Salute e dei Funzionari</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>Graduatoria/Esito</t>
-[...2 lines deleted...]
-      <c r="E15" t="inlineStr"/>
+          <t>Aperto</t>
+        </is>
+      </c>
+      <c r="E15" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Avviso Pubblico con Bando Aperto e formazione di graduatorie periodiche, per soli titoli, per l'assunzione a tempo determinato di Ostetriche/Ostetrici - Area dei Professionisti della Salute e dei Funzionari&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="F15" t="inlineStr">
         <is>
-          <t>Dirigenza Area Sanità-Sanitario</t>
+          <t>Area dei professionisti della salute e dei funzionari-Sanitario</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
-          <t>MEDICO</t>
+          <t>OSTETRICA/O</t>
         </is>
       </c>
       <c r="H15" t="inlineStr">
         <is>
-          <t>12/06/2026 12:00</t>
+          <t>03/07/2026 00:00</t>
         </is>
       </c>
       <c r="I15" t="inlineStr">
         <is>
-          <t>08/06/2028 23:59</t>
+          <t>31/12/2026 23:59</t>
         </is>
       </c>
       <c r="K15" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P15" t="inlineStr"/>
       <c r="Q15" t="inlineStr"/>
       <c r="R15" t="inlineStr"/>
       <c r="S15" t="inlineStr"/>
       <c r="T15" t="inlineStr"/>
       <c r="W15" t="n">
         <v>0</v>
       </c>
       <c r="X15" t="n">
         <v>0</v>
       </c>
       <c r="Y15" t="n">
         <v>0</v>
       </c>
       <c r="Z15" t="n">
         <v>0</v>
       </c>
       <c r="AA15" t="n">
         <v>0</v>
       </c>
       <c r="AC15" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD15" t="n">
         <v>0</v>
       </c>
       <c r="AE15" t="inlineStr">
         <is>
-          <t>Concorso pubblico</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF15" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr"/>
       <c r="B16" t="inlineStr"/>
       <c r="C16" t="inlineStr">
         <is>
-          <t>Azienda Zero - Concorso pubblico, per titoli ed esami, per n. 13 posti, a tempo pieno, indeterminato ed a rapporto esclusivo, di Dirigente Medico – disciplina Cardiologia.</t>
+          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa di coordinamento denominato "COORDINAMENTO RETE PROVINCIALE 118", riservato al ruolo sanitario - APSF Infermiere</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>Graduatoria/Esito</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="E16" t="inlineStr"/>
       <c r="F16" t="inlineStr">
         <is>
-          <t>Dirigenza Area Sanità-Sanitario</t>
+          <t>Area dei professionisti della salute e dei funzionari-Sanitario</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
-          <t>MEDICO</t>
+          <t>INFERMIERE</t>
         </is>
       </c>
       <c r="H16" t="inlineStr">
         <is>
-          <t>08/06/2026 12:00</t>
+          <t>02/07/2026 12:00</t>
         </is>
       </c>
       <c r="I16" t="inlineStr">
         <is>
-          <t>03/06/2028 23:59</t>
+          <t>12/07/2026 23:59</t>
         </is>
       </c>
       <c r="K16" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P16" t="inlineStr"/>
       <c r="Q16" t="inlineStr"/>
       <c r="R16" t="inlineStr"/>
       <c r="S16" t="inlineStr"/>
       <c r="T16" t="inlineStr"/>
       <c r="W16" t="n">
         <v>0</v>
       </c>
       <c r="X16" t="n">
         <v>0</v>
       </c>
       <c r="Y16" t="n">
         <v>0</v>
       </c>
       <c r="Z16" t="n">
         <v>0</v>
       </c>
       <c r="AA16" t="n">
         <v>0</v>
       </c>
       <c r="AC16" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD16" t="n">
         <v>0</v>
       </c>
       <c r="AE16" t="inlineStr">
         <is>
-          <t>Concorso pubblico</t>
-[...6 lines deleted...]
-      </c>
+          <t>Selezioni interne per il personale dipendente - comparto</t>
+        </is>
+      </c>
+      <c r="AF16" t="inlineStr"/>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr"/>
       <c r="B17" t="inlineStr"/>
       <c r="C17" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 1 Dirigente Medico nella disciplina di Medicina Fisica e Riabilitazione</t>
+          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa di coordinamento denominato "COORDINAMENTO SPECIALISTICA AMBULATORIALE OSPEDALE TRECENTA", riservato al ruolo sanitario - APSF Infermiere</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E17" t="inlineStr"/>
       <c r="F17" t="inlineStr">
         <is>
-          <t>Dirigenza Area Sanità-Sanitario</t>
+          <t>Area dei professionisti della salute e dei funzionari-Sanitario</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
-          <t>MEDICO</t>
+          <t>INFERMIERE</t>
         </is>
       </c>
       <c r="H17" t="inlineStr">
         <is>
-          <t>05/06/2026 12:00</t>
+          <t>02/07/2026 12:00</t>
         </is>
       </c>
       <c r="I17" t="inlineStr">
         <is>
-          <t>19/06/2026 12:00</t>
+          <t>12/07/2026 23:59</t>
         </is>
       </c>
       <c r="K17" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N17" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P17" t="inlineStr"/>
       <c r="Q17" t="inlineStr"/>
       <c r="R17" t="inlineStr"/>
       <c r="S17" t="inlineStr"/>
       <c r="T17" t="inlineStr"/>
       <c r="W17" t="n">
         <v>0</v>
       </c>
       <c r="X17" t="n">
         <v>0</v>
       </c>
       <c r="Y17" t="n">
         <v>0</v>
       </c>
       <c r="Z17" t="n">
         <v>0</v>
       </c>
       <c r="AA17" t="n">
         <v>0</v>
       </c>
       <c r="AC17" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD17" t="n">
         <v>0</v>
       </c>
       <c r="AE17" t="inlineStr">
         <is>
-          <t>Avviso Pubblico</t>
-[...6 lines deleted...]
-      </c>
+          <t>Selezioni interne per il personale dipendente - comparto</t>
+        </is>
+      </c>
+      <c r="AF17" t="inlineStr"/>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr"/>
       <c r="B18" t="inlineStr"/>
       <c r="C18" t="inlineStr">
         <is>
-          <t>Azienda Zero - Concorso pubblico, per titoli ed esami, per n. 165 posti, a tempo pieno, indeterminato ed a rapporto esclusivo, di Dirigente Medico – disciplina Medicina d'Emergenza-Urgenza.</t>
+          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa di coordinamento denominato "COORDINAMENTO OSPEDALE DI COMUNITA' ROVIGO", riservato al ruolo sanitario - APSF Infermiere</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>Graduatoria/Esito</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="E18" t="inlineStr"/>
       <c r="F18" t="inlineStr">
         <is>
-          <t>Dirigenza Area Sanità-Sanitario</t>
+          <t>Area dei professionisti della salute e dei funzionari-Sanitario</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
-          <t>MEDICO</t>
+          <t>INFERMIERE</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
-          <t>29/05/2026 12:00</t>
+          <t>02/07/2026 12:00</t>
         </is>
       </c>
       <c r="I18" t="inlineStr">
         <is>
-          <t>27/05/2028 00:00</t>
+          <t>12/07/2026 23:59</t>
         </is>
       </c>
       <c r="K18" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N18" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P18" t="inlineStr"/>
       <c r="Q18" t="inlineStr"/>
       <c r="R18" t="inlineStr"/>
       <c r="S18" t="inlineStr"/>
       <c r="T18" t="inlineStr"/>
       <c r="W18" t="n">
         <v>0</v>
       </c>
       <c r="X18" t="n">
         <v>0</v>
       </c>
       <c r="Y18" t="n">
         <v>0</v>
       </c>
       <c r="Z18" t="n">
         <v>0</v>
       </c>
       <c r="AA18" t="n">
         <v>0</v>
       </c>
       <c r="AC18" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD18" t="n">
         <v>0</v>
       </c>
       <c r="AE18" t="inlineStr">
         <is>
-          <t>Concorso pubblico</t>
-[...6 lines deleted...]
-      </c>
+          <t>Selezioni interne per il personale dipendente - comparto</t>
+        </is>
+      </c>
+      <c r="AF18" t="inlineStr"/>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr"/>
-      <c r="B19" t="inlineStr"/>
+      <c r="B19" t="inlineStr">
+        <is>
+          <t>Tabella</t>
+        </is>
+      </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>Azienda Zero - Concorso pubblico, per titoli ed esami, per n. 5 posti, a tempo pieno, indeterminato ed a rapporto esclusivo, di Dirigente Medico – disciplina Neuroradiologia.</t>
+          <t>Tabella triennale avvisi, concorsi e procedure comparative aggiornata a giugno 2026</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>Graduatoria/Esito</t>
-[...10 lines deleted...]
-          <t>MEDICO</t>
+          <t>Aperto</t>
+        </is>
+      </c>
+      <c r="E19" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Tabella triennale avvisi, concorsi e procedure comparative aggiornata a giugno 2026&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
-          <t>29/05/2026 12:00</t>
+          <t>29/06/2026 12:00</t>
         </is>
       </c>
       <c r="I19" t="inlineStr">
         <is>
-          <t>27/05/2028 00:00</t>
+          <t>28/06/2031 12:00</t>
         </is>
       </c>
       <c r="K19" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N19" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P19" t="inlineStr"/>
       <c r="Q19" t="inlineStr"/>
       <c r="R19" t="inlineStr"/>
       <c r="S19" t="inlineStr"/>
       <c r="T19" t="inlineStr"/>
       <c r="W19" t="n">
         <v>0</v>
       </c>
       <c r="X19" t="n">
         <v>0</v>
       </c>
       <c r="Y19" t="n">
         <v>0</v>
       </c>
       <c r="Z19" t="n">
         <v>0</v>
       </c>
       <c r="AA19" t="n">
         <v>0</v>
       </c>
       <c r="AC19" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD19" t="n">
         <v>0</v>
       </c>
-      <c r="AE19" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="AE19" t="inlineStr"/>
+      <c r="AF19" t="inlineStr"/>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr"/>
       <c r="B20" t="inlineStr"/>
       <c r="C20" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa denominato "UFFICIO PER LA GESTIONE DEI SISTEMI INFORMATIVI CLINICI DIPARTIMENTALI E DELLE NUOVE PROGETTUALITA' AZIENDALI E REGIONALI", riservato al personale dipendente appartenente al ruolo amministrativo, tecnico e professionale - APSF Collaboratore Tecnico</t>
+          <t>Part-time personale dipendente del Comparto: approvazione graduatorie</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E20" t="inlineStr"/>
-      <c r="F20" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="H20" t="inlineStr">
         <is>
-          <t>26/05/2026 12:00</t>
+          <t>26/06/2026 12:00</t>
         </is>
       </c>
       <c r="I20" t="inlineStr">
         <is>
-          <t>05/06/2026 23:59</t>
+          <t>30/06/2029 12:00</t>
         </is>
       </c>
       <c r="K20" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N20" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P20" t="inlineStr"/>
       <c r="Q20" t="inlineStr"/>
       <c r="R20" t="inlineStr"/>
       <c r="S20" t="inlineStr"/>
       <c r="T20" t="inlineStr"/>
       <c r="W20" t="n">
         <v>0</v>
       </c>
       <c r="X20" t="n">
         <v>0</v>
       </c>
       <c r="Y20" t="n">
         <v>0</v>
@@ -2126,235 +2130,237 @@
         <v>0</v>
       </c>
       <c r="AA20" t="n">
         <v>0</v>
       </c>
       <c r="AC20" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD20" t="n">
         <v>0</v>
       </c>
       <c r="AE20" t="inlineStr">
         <is>
           <t>Selezioni interne per il personale dipendente - comparto</t>
         </is>
       </c>
       <c r="AF20" t="inlineStr"/>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr"/>
       <c r="B21" t="inlineStr"/>
       <c r="C21" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione professionale denominato "GESTIONE ECONOMICA E FISCALE DEL PERSONALE DIPENDENTE E NON", riservato al personale dipendente appartenente al ruolo amministrativo, tecnico e professionale - APSF Collaboratore Amministrativo</t>
+          <t>Avviso di procedura comparativa per conferimento di nr. 4 incarichi libero professionali a professionisti in possesso di laurea in ostetricia (profilo di ostetriche) per attività assistenziali presso il Dipartimento Materno Infantile dell'Azienda.</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E21" t="inlineStr"/>
       <c r="F21" t="inlineStr">
         <is>
-          <t>Area dei professionisti della salute e dei funzionari-Amministrativo</t>
+          <t>Lavoro autonomo-Lavoro autonomo</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
-          <t>COLLABORATORE AMMINISTRATIVO PROFESSIONALE</t>
+          <t>Lavoro autonomo</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
-          <t>26/05/2026 12:00</t>
+          <t>24/06/2026 11:00</t>
         </is>
       </c>
       <c r="I21" t="inlineStr">
         <is>
-          <t>05/06/2026 23:59</t>
+          <t>28/06/2026 23:59</t>
         </is>
       </c>
       <c r="K21" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N21" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P21" t="inlineStr"/>
       <c r="Q21" t="inlineStr"/>
       <c r="R21" t="inlineStr"/>
       <c r="S21" t="inlineStr"/>
       <c r="T21" t="inlineStr"/>
       <c r="W21" t="n">
         <v>0</v>
       </c>
       <c r="X21" t="n">
         <v>0</v>
       </c>
       <c r="Y21" t="n">
         <v>0</v>
       </c>
       <c r="Z21" t="n">
         <v>0</v>
       </c>
       <c r="AA21" t="n">
         <v>0</v>
       </c>
       <c r="AC21" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD21" t="n">
         <v>0</v>
       </c>
       <c r="AE21" t="inlineStr">
         <is>
-          <t>Selezioni interne per il personale dipendente - comparto</t>
-[...2 lines deleted...]
-      <c r="AF21" t="inlineStr"/>
+          <t>Incarichi di lavoro autonomo</t>
+        </is>
+      </c>
+      <c r="AF21" t="inlineStr">
+        <is>
+          <t>Lavoro autonomo</t>
+        </is>
+      </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr"/>
       <c r="B22" t="inlineStr"/>
       <c r="C22" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa denominato "UFFICIO PRIVACY", riservato al personale dipendente appartenente al ruolo amministrativo, tecnico e professionale - APSF Collaboratore Amministrativo</t>
+          <t>Riapertura Termini Avviso Pubblico per il conferimento dell'incarico di Direttore della UOC Disabilità e Non Autosufficienza del Distretto 1 di Rovigo</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="E22" t="inlineStr"/>
-[...7 lines deleted...]
-          <t>COLLABORATORE AMMINISTRATIVO PROFESSIONALE</t>
+      <c r="E22" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Riapertura Termini Avviso Pubblico per il conferimento dell'incarico di Direttore della UOC Disabilità e Non Autosufficienza del Distretto 1 di Rovigo&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
-          <t>26/05/2026 12:00</t>
+          <t>23/06/2026 12:00</t>
         </is>
       </c>
       <c r="I22" t="inlineStr">
         <is>
-          <t>05/06/2026 23:59</t>
+          <t>23/07/2026 12:00</t>
         </is>
       </c>
       <c r="K22" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Si</t>
+        </is>
+      </c>
+      <c r="L22" t="inlineStr">
+        <is>
+          <t>23/06/2026 12:00</t>
+        </is>
+      </c>
+      <c r="M22" t="inlineStr">
+        <is>
+          <t>23/07/2026 12:00</t>
         </is>
       </c>
       <c r="N22" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P22" t="inlineStr"/>
       <c r="Q22" t="inlineStr"/>
       <c r="R22" t="inlineStr"/>
       <c r="S22" t="inlineStr"/>
       <c r="T22" t="inlineStr"/>
       <c r="W22" t="n">
         <v>0</v>
       </c>
       <c r="X22" t="n">
         <v>0</v>
       </c>
       <c r="Y22" t="n">
         <v>0</v>
       </c>
       <c r="Z22" t="n">
         <v>0</v>
       </c>
       <c r="AA22" t="n">
         <v>0</v>
       </c>
       <c r="AC22" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD22" t="n">
         <v>0</v>
       </c>
       <c r="AE22" t="inlineStr">
         <is>
-          <t>Selezioni interne per il personale dipendente - comparto</t>
-[...2 lines deleted...]
-      <c r="AF22" t="inlineStr"/>
+          <t>Avviso di struttura complessa</t>
+        </is>
+      </c>
+      <c r="AF22" t="inlineStr">
+        <is>
+          <t>Tempo indeterminato</t>
+        </is>
+      </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr"/>
       <c r="B23" t="inlineStr"/>
       <c r="C23" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa denominato "RESPONSABILE UFFICIO GARE E AFFIDAMENTI", riservato al personale dipendente appartenente al ruolo amministrativo, tecnico e professionale - APSF Collaboratore Amministrativo</t>
+          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa denominato "UFFICIO TECNOLOGIE DI LABORATORIO E DIAGNOSTICA" , riservato al ruolo amministrativo - APSF Collaboratore Amministrativo.</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E23" t="inlineStr"/>
-      <c r="F23" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="H23" t="inlineStr">
         <is>
-          <t>26/05/2026 12:00</t>
+          <t>23/06/2026 10:42</t>
         </is>
       </c>
       <c r="I23" t="inlineStr">
         <is>
-          <t>05/06/2026 23:59</t>
+          <t>04/07/2026 00:01</t>
         </is>
       </c>
       <c r="K23" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N23" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P23" t="inlineStr"/>
       <c r="Q23" t="inlineStr"/>
       <c r="R23" t="inlineStr"/>
       <c r="S23" t="inlineStr"/>
       <c r="T23" t="inlineStr"/>
       <c r="W23" t="n">
         <v>0</v>
       </c>
       <c r="X23" t="n">
         <v>0</v>
       </c>
       <c r="Y23" t="n">
         <v>0</v>
@@ -2363,77 +2369,77 @@
         <v>0</v>
       </c>
       <c r="AA23" t="n">
         <v>0</v>
       </c>
       <c r="AC23" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD23" t="n">
         <v>0</v>
       </c>
       <c r="AE23" t="inlineStr">
         <is>
           <t>Selezioni interne per il personale dipendente - comparto</t>
         </is>
       </c>
       <c r="AF23" t="inlineStr"/>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr"/>
       <c r="B24" t="inlineStr"/>
       <c r="C24" t="inlineStr">
         <is>
-          <t>Avviso di selezione pubblica per conferimento incarichi libero professionali a medici per la U.O.C. Pediatria.</t>
+          <t>AVVISO DI PROCEDURA COMPARATIVA PER CONFERIMENTO DI NR. 1 INCARICO LIBERO PROFESSIONALE A MEDICO, PSICHIATRA, PER LA REALIZZAZIONE, NELL’AMBITO DELLA UOC SERD, DEGLI OBIETTIVI DEL PROGETTO REGIONALE “CONTRASTO AL GIOCO D’AZZARDO PATOLOGICO”</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E24" t="inlineStr"/>
       <c r="F24" t="inlineStr">
         <is>
           <t>Lavoro autonomo-Lavoro autonomo</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
           <t>Lavoro autonomo</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
-          <t>25/05/2026 14:00</t>
+          <t>22/06/2026 10:00</t>
         </is>
       </c>
       <c r="I24" t="inlineStr">
         <is>
-          <t>31/12/2026 23:59</t>
+          <t>28/06/2026 23:59</t>
         </is>
       </c>
       <c r="K24" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N24" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P24" t="inlineStr"/>
       <c r="Q24" t="inlineStr"/>
       <c r="R24" t="inlineStr"/>
       <c r="S24" t="inlineStr"/>
       <c r="T24" t="inlineStr"/>
       <c r="W24" t="n">
         <v>0</v>
       </c>
       <c r="X24" t="n">
         <v>0</v>
       </c>
       <c r="Y24" t="n">
         <v>0</v>
@@ -2446,1471 +2452,1477 @@
       </c>
       <c r="AC24" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD24" t="n">
         <v>0</v>
       </c>
       <c r="AE24" t="inlineStr">
         <is>
           <t>Incarichi di lavoro autonomo</t>
         </is>
       </c>
       <c r="AF24" t="inlineStr">
         <is>
           <t>Lavoro autonomo</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr"/>
       <c r="B25" t="inlineStr"/>
       <c r="C25" t="inlineStr">
         <is>
-          <t>Avviso di selezione pubblica per conferimento incarichi libero-professionali a medici per le U.O.C. di Ostetricia e Ginecologia.</t>
+          <t>Azienda Zero - Concorso pubblico, per titoli ed esami, per n. 5 posti, a tempo pieno, indeterminato ed a rapporto esclusivo, di Dirigente Medico – disciplina Malattie dell'Apparato Respiratorio.</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E25" t="inlineStr"/>
       <c r="F25" t="inlineStr">
         <is>
-          <t>Lavoro autonomo-Lavoro autonomo</t>
+          <t>Dirigenza Area Sanità-Sanitario</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
-          <t>Lavoro autonomo</t>
+          <t>MEDICO</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
-          <t>25/05/2026 14:00</t>
+          <t>18/06/2026 12:00</t>
         </is>
       </c>
       <c r="I25" t="inlineStr">
         <is>
-          <t>31/12/2026 23:59</t>
+          <t>16/06/2028 23:59</t>
         </is>
       </c>
       <c r="K25" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N25" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P25" t="inlineStr"/>
       <c r="Q25" t="inlineStr"/>
       <c r="R25" t="inlineStr"/>
       <c r="S25" t="inlineStr"/>
       <c r="T25" t="inlineStr"/>
       <c r="W25" t="n">
         <v>0</v>
       </c>
       <c r="X25" t="n">
         <v>0</v>
       </c>
       <c r="Y25" t="n">
         <v>0</v>
       </c>
       <c r="Z25" t="n">
         <v>0</v>
       </c>
       <c r="AA25" t="n">
         <v>0</v>
       </c>
       <c r="AC25" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD25" t="n">
         <v>0</v>
       </c>
       <c r="AE25" t="inlineStr">
         <is>
-          <t>Incarichi di lavoro autonomo</t>
+          <t>Concorso pubblico</t>
         </is>
       </c>
       <c r="AF25" t="inlineStr">
         <is>
-          <t>Lavoro autonomo</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr"/>
       <c r="B26" t="inlineStr"/>
       <c r="C26" t="inlineStr">
         <is>
-          <t>Avviso di selezione pubblica per conferimento di incarichi libero professionali a medici per le U.O.C. Medicina Generale dell'Azienda.</t>
+          <t>Riapertura termini avviso pubblico per Direttore di Struttura Operativa Complessa di Radiologia</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Ammissione/Commissione/Espletamento</t>
         </is>
       </c>
       <c r="E26" t="inlineStr"/>
       <c r="F26" t="inlineStr">
         <is>
-          <t>Lavoro autonomo-Lavoro autonomo</t>
+          <t>Dirigenza Area Sanità-Sanitario</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
-          <t>Lavoro autonomo</t>
+          <t>MEDICO</t>
         </is>
       </c>
       <c r="H26" t="inlineStr">
         <is>
-          <t>25/05/2026 14:00</t>
+          <t>16/06/2026 12:00</t>
         </is>
       </c>
       <c r="I26" t="inlineStr">
         <is>
-          <t>31/12/2026 23:59</t>
+          <t>16/07/2026 23:59</t>
         </is>
       </c>
       <c r="K26" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Si</t>
+        </is>
+      </c>
+      <c r="L26" t="inlineStr">
+        <is>
+          <t>16/06/2026 12:00</t>
+        </is>
+      </c>
+      <c r="M26" t="inlineStr">
+        <is>
+          <t>16/07/2026 23:59</t>
         </is>
       </c>
       <c r="N26" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P26" t="inlineStr"/>
       <c r="Q26" t="inlineStr"/>
       <c r="R26" t="inlineStr"/>
       <c r="S26" t="inlineStr"/>
       <c r="T26" t="inlineStr"/>
       <c r="W26" t="n">
         <v>0</v>
       </c>
       <c r="X26" t="n">
         <v>0</v>
       </c>
       <c r="Y26" t="n">
         <v>0</v>
       </c>
       <c r="Z26" t="n">
         <v>0</v>
       </c>
       <c r="AA26" t="n">
         <v>0</v>
       </c>
       <c r="AC26" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD26" t="n">
         <v>0</v>
       </c>
       <c r="AE26" t="inlineStr">
         <is>
-          <t>Incarichi di lavoro autonomo</t>
+          <t>Avviso di struttura complessa</t>
         </is>
       </c>
       <c r="AF26" t="inlineStr">
         <is>
-          <t>Lavoro autonomo</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr"/>
       <c r="B27" t="inlineStr"/>
       <c r="C27" t="inlineStr">
         <is>
-          <t>Avviso di selezione pubblica per conferimento di incarichi libero professionali a medici per le U.O.C. di Urologia dell'Azienda.</t>
+          <t>Azienda Zero - Concorso pubblico, per titoli ed esami, per n. 14 posti, a tempo pieno, indeterminato ed a rapporto esclusivo, di Dirigente Medico – disciplina Urologia.</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E27" t="inlineStr"/>
       <c r="F27" t="inlineStr">
         <is>
-          <t>Lavoro autonomo-Lavoro autonomo</t>
+          <t>Dirigenza Area Sanità-Sanitario</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
-          <t>Lavoro autonomo</t>
+          <t>MEDICO</t>
         </is>
       </c>
       <c r="H27" t="inlineStr">
         <is>
-          <t>25/05/2026 14:00</t>
+          <t>15/06/2026 12:00</t>
         </is>
       </c>
       <c r="I27" t="inlineStr">
         <is>
-          <t>31/12/2026 23:59</t>
+          <t>10/06/2028 23:59</t>
         </is>
       </c>
       <c r="K27" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N27" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P27" t="inlineStr"/>
       <c r="Q27" t="inlineStr"/>
       <c r="R27" t="inlineStr"/>
       <c r="S27" t="inlineStr"/>
       <c r="T27" t="inlineStr"/>
       <c r="W27" t="n">
         <v>0</v>
       </c>
       <c r="X27" t="n">
         <v>0</v>
       </c>
       <c r="Y27" t="n">
         <v>0</v>
       </c>
       <c r="Z27" t="n">
         <v>0</v>
       </c>
       <c r="AA27" t="n">
         <v>0</v>
       </c>
       <c r="AC27" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD27" t="n">
         <v>0</v>
       </c>
       <c r="AE27" t="inlineStr">
         <is>
-          <t>Incarichi di lavoro autonomo</t>
+          <t>Concorso pubblico</t>
         </is>
       </c>
       <c r="AF27" t="inlineStr">
         <is>
-          <t>Lavoro autonomo</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr"/>
       <c r="B28" t="inlineStr"/>
       <c r="C28" t="inlineStr">
         <is>
-          <t>Avviso di selezione pubblica per conferimento incarichi libero-professionali a medici per attività assistenziali presso le strutture dell'Azienda</t>
+          <t>Azienda Zero - Concorso pubblico, per titoli ed esami, per n. 64 posti, a tempo pieno, indeterminato ed a rapporto esclusivo, di Dirigente Medico – disciplina Anestesia e Rianimazione.</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E28" t="inlineStr"/>
       <c r="F28" t="inlineStr">
         <is>
-          <t>Lavoro autonomo-Lavoro autonomo</t>
+          <t>Dirigenza Area Sanità-Sanitario</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
-          <t>Lavoro autonomo</t>
+          <t>MEDICO</t>
         </is>
       </c>
       <c r="H28" t="inlineStr">
         <is>
-          <t>25/05/2026 14:00</t>
+          <t>12/06/2026 12:00</t>
         </is>
       </c>
       <c r="I28" t="inlineStr">
         <is>
-          <t>31/12/2026 23:59</t>
+          <t>08/06/2028 23:59</t>
         </is>
       </c>
       <c r="K28" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N28" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P28" t="inlineStr"/>
       <c r="Q28" t="inlineStr"/>
       <c r="R28" t="inlineStr"/>
       <c r="S28" t="inlineStr"/>
       <c r="T28" t="inlineStr"/>
       <c r="W28" t="n">
         <v>0</v>
       </c>
       <c r="X28" t="n">
         <v>0</v>
       </c>
       <c r="Y28" t="n">
         <v>0</v>
       </c>
       <c r="Z28" t="n">
         <v>0</v>
       </c>
       <c r="AA28" t="n">
         <v>0</v>
       </c>
       <c r="AC28" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD28" t="n">
         <v>0</v>
       </c>
       <c r="AE28" t="inlineStr">
         <is>
-          <t>Incarichi di lavoro autonomo</t>
+          <t>Concorso pubblico</t>
         </is>
       </c>
       <c r="AF28" t="inlineStr">
         <is>
-          <t>Lavoro autonomo</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr"/>
       <c r="B29" t="inlineStr"/>
       <c r="C29" t="inlineStr">
         <is>
-          <t>Avviso di selezione pubblica per conferimento incarichi libero-professionali a medici per le U.O.C. di Anestesia e Rianimazione</t>
+          <t>Azienda Zero - Concorso pubblico, per titoli ed esami, per n. 13 posti, a tempo pieno, indeterminato ed a rapporto esclusivo, di Dirigente Medico – disciplina Cardiologia.</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E29" t="inlineStr"/>
       <c r="F29" t="inlineStr">
         <is>
-          <t>Lavoro autonomo-Lavoro autonomo</t>
+          <t>Dirigenza Area Sanità-Sanitario</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
-          <t>Lavoro autonomo</t>
+          <t>MEDICO</t>
         </is>
       </c>
       <c r="H29" t="inlineStr">
         <is>
-          <t>25/05/2026 14:00</t>
+          <t>08/06/2026 12:00</t>
         </is>
       </c>
       <c r="I29" t="inlineStr">
         <is>
-          <t>31/12/2026 23:59</t>
+          <t>03/06/2028 23:59</t>
         </is>
       </c>
       <c r="K29" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N29" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P29" t="inlineStr"/>
       <c r="Q29" t="inlineStr"/>
       <c r="R29" t="inlineStr"/>
       <c r="S29" t="inlineStr"/>
       <c r="T29" t="inlineStr"/>
       <c r="W29" t="n">
         <v>0</v>
       </c>
       <c r="X29" t="n">
         <v>0</v>
       </c>
       <c r="Y29" t="n">
         <v>0</v>
       </c>
       <c r="Z29" t="n">
         <v>0</v>
       </c>
       <c r="AA29" t="n">
         <v>0</v>
       </c>
       <c r="AC29" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD29" t="n">
         <v>0</v>
       </c>
       <c r="AE29" t="inlineStr">
         <is>
-          <t>Incarichi di lavoro autonomo</t>
+          <t>Concorso pubblico</t>
         </is>
       </c>
       <c r="AF29" t="inlineStr">
         <is>
-          <t>Lavoro autonomo</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr"/>
       <c r="B30" t="inlineStr"/>
       <c r="C30" t="inlineStr">
         <is>
-          <t>Avviso di selezione pubblica per conferimento incarichi libero-professionali a medici per la U.O.C. di Cardiologia.</t>
+          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 1 Dirigente Medico nella disciplina di Medicina Fisica e Riabilitazione</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="E30" t="inlineStr"/>
       <c r="F30" t="inlineStr">
         <is>
-          <t>Lavoro autonomo-Lavoro autonomo</t>
+          <t>Dirigenza Area Sanità-Sanitario</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
-          <t>Lavoro autonomo</t>
+          <t>MEDICO</t>
         </is>
       </c>
       <c r="H30" t="inlineStr">
         <is>
-          <t>25/05/2026 14:00</t>
+          <t>05/06/2026 12:00</t>
         </is>
       </c>
       <c r="I30" t="inlineStr">
         <is>
-          <t>31/12/2026 23:59</t>
+          <t>19/06/2026 12:00</t>
         </is>
       </c>
       <c r="K30" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N30" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P30" t="inlineStr"/>
       <c r="Q30" t="inlineStr"/>
       <c r="R30" t="inlineStr"/>
       <c r="S30" t="inlineStr"/>
       <c r="T30" t="inlineStr"/>
       <c r="W30" t="n">
         <v>0</v>
       </c>
       <c r="X30" t="n">
         <v>0</v>
       </c>
       <c r="Y30" t="n">
         <v>0</v>
       </c>
       <c r="Z30" t="n">
         <v>0</v>
       </c>
       <c r="AA30" t="n">
         <v>0</v>
       </c>
       <c r="AC30" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD30" t="n">
         <v>0</v>
       </c>
       <c r="AE30" t="inlineStr">
         <is>
-          <t>Incarichi di lavoro autonomo</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF30" t="inlineStr">
         <is>
-          <t>Lavoro autonomo</t>
+          <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr"/>
       <c r="B31" t="inlineStr"/>
       <c r="C31" t="inlineStr">
         <is>
-          <t>Avviso di selezione pubblica per conferimento d'incarichi libero professionali a medici per le U.O.C. di Accettazione e Pronto Soccorso.</t>
+          <t>Azienda Zero - Concorso pubblico, per titoli ed esami, per n. 165 posti, a tempo pieno, indeterminato ed a rapporto esclusivo, di Dirigente Medico – disciplina Medicina d'Emergenza-Urgenza.</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E31" t="inlineStr"/>
       <c r="F31" t="inlineStr">
         <is>
-          <t>Lavoro autonomo-Lavoro autonomo</t>
+          <t>Dirigenza Area Sanità-Sanitario</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
-          <t>Lavoro autonomo</t>
+          <t>MEDICO</t>
         </is>
       </c>
       <c r="H31" t="inlineStr">
         <is>
-          <t>25/05/2026 14:00</t>
+          <t>29/05/2026 12:00</t>
         </is>
       </c>
       <c r="I31" t="inlineStr">
         <is>
-          <t>31/12/2026 23:59</t>
+          <t>27/05/2028 00:00</t>
         </is>
       </c>
       <c r="K31" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N31" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P31" t="inlineStr"/>
       <c r="Q31" t="inlineStr"/>
       <c r="R31" t="inlineStr"/>
       <c r="S31" t="inlineStr"/>
       <c r="T31" t="inlineStr"/>
       <c r="W31" t="n">
         <v>0</v>
       </c>
       <c r="X31" t="n">
         <v>0</v>
       </c>
       <c r="Y31" t="n">
         <v>0</v>
       </c>
       <c r="Z31" t="n">
         <v>0</v>
       </c>
       <c r="AA31" t="n">
         <v>0</v>
       </c>
       <c r="AC31" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD31" t="n">
         <v>0</v>
       </c>
       <c r="AE31" t="inlineStr">
         <is>
-          <t>Incarichi di lavoro autonomo</t>
+          <t>Concorso pubblico</t>
         </is>
       </c>
       <c r="AF31" t="inlineStr">
         <is>
-          <t>Lavoro autonomo</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr"/>
       <c r="B32" t="inlineStr"/>
       <c r="C32" t="inlineStr">
         <is>
-          <t>Avviso di selezione pubblica per il conferimento di incarichi di lavoro autonomo nella disciplina di gastroenterologia, per prestazioni di attività professionale presso la UOC Gastroenterologia dell'Azienda Ulss5 Polesana.</t>
+          <t>Azienda Zero - Concorso pubblico, per titoli ed esami, per n. 5 posti, a tempo pieno, indeterminato ed a rapporto esclusivo, di Dirigente Medico – disciplina Neuroradiologia.</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>Ammissione/Commissione/Espletamento</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E32" t="inlineStr"/>
       <c r="F32" t="inlineStr">
         <is>
-          <t>Lavoro autonomo-Lavoro autonomo</t>
+          <t>Dirigenza Area Sanità-Sanitario</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
-          <t>Lavoro autonomo</t>
+          <t>MEDICO</t>
         </is>
       </c>
       <c r="H32" t="inlineStr">
         <is>
-          <t>25/05/2026 14:00</t>
+          <t>29/05/2026 12:00</t>
         </is>
       </c>
       <c r="I32" t="inlineStr">
         <is>
-          <t>31/12/2026 23:59</t>
+          <t>27/05/2028 00:00</t>
         </is>
       </c>
       <c r="K32" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N32" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P32" t="inlineStr"/>
       <c r="Q32" t="inlineStr"/>
       <c r="R32" t="inlineStr"/>
       <c r="S32" t="inlineStr"/>
       <c r="T32" t="inlineStr"/>
       <c r="W32" t="n">
         <v>0</v>
       </c>
       <c r="X32" t="n">
         <v>0</v>
       </c>
       <c r="Y32" t="n">
         <v>0</v>
       </c>
       <c r="Z32" t="n">
         <v>0</v>
       </c>
       <c r="AA32" t="n">
         <v>0</v>
       </c>
       <c r="AC32" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD32" t="n">
         <v>0</v>
       </c>
       <c r="AE32" t="inlineStr">
         <is>
-          <t>Incarichi di lavoro autonomo</t>
+          <t>Concorso pubblico</t>
         </is>
       </c>
       <c r="AF32" t="inlineStr">
         <is>
-          <t>Lavoro autonomo</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr"/>
       <c r="B33" t="inlineStr"/>
       <c r="C33" t="inlineStr">
         <is>
-          <t>Avviso di selezione pubblica per conferimento di incarichi libero professionali a medici per la U.O.C. Centrale Operativa 118.</t>
+          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa denominato "UFFICIO PER LA GESTIONE DEI SISTEMI INFORMATIVI CLINICI DIPARTIMENTALI E DELLE NUOVE PROGETTUALITA' AZIENDALI E REGIONALI", riservato al personale dipendente appartenente al ruolo amministrativo, tecnico e professionale - APSF Collaboratore Tecnico</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="E33" t="inlineStr"/>
       <c r="F33" t="inlineStr">
         <is>
-          <t>Lavoro autonomo-Lavoro autonomo</t>
+          <t>Area dei professionisti della salute e dei funzionari-Tecnico</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
-          <t>Lavoro autonomo</t>
+          <t>COLLABORATORE TECNICO PROFESSIONALE</t>
         </is>
       </c>
       <c r="H33" t="inlineStr">
         <is>
-          <t>25/05/2026 14:00</t>
+          <t>26/05/2026 12:00</t>
         </is>
       </c>
       <c r="I33" t="inlineStr">
         <is>
-          <t>31/12/2026 23:59</t>
+          <t>05/06/2026 23:59</t>
         </is>
       </c>
       <c r="K33" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N33" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P33" t="inlineStr"/>
       <c r="Q33" t="inlineStr"/>
       <c r="R33" t="inlineStr"/>
       <c r="S33" t="inlineStr"/>
       <c r="T33" t="inlineStr"/>
       <c r="W33" t="n">
         <v>0</v>
       </c>
       <c r="X33" t="n">
         <v>0</v>
       </c>
       <c r="Y33" t="n">
         <v>0</v>
       </c>
       <c r="Z33" t="n">
         <v>0</v>
       </c>
       <c r="AA33" t="n">
         <v>0</v>
       </c>
       <c r="AC33" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD33" t="n">
         <v>0</v>
       </c>
       <c r="AE33" t="inlineStr">
         <is>
-          <t>Incarichi di lavoro autonomo</t>
-[...6 lines deleted...]
-      </c>
+          <t>Selezioni interne per il personale dipendente - comparto</t>
+        </is>
+      </c>
+      <c r="AF33" t="inlineStr"/>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr"/>
       <c r="B34" t="inlineStr"/>
       <c r="C34" t="inlineStr">
         <is>
-          <t>Avviso di procedura comparativa per conferimento nr.1 libero professionale a professionista laureato in psicologia-specializzato in psicoterapia-Progetto Regionale "Sistema Veneto Adozioni (P.T.V.A)"-U.O.C. IAF E Consultorio del Distretto 1 e 2.</t>
+          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione professionale denominato "GESTIONE ECONOMICA E FISCALE DEL PERSONALE DIPENDENTE E NON", riservato al personale dipendente appartenente al ruolo amministrativo, tecnico e professionale - APSF Collaboratore Amministrativo</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E34" t="inlineStr"/>
       <c r="F34" t="inlineStr">
         <is>
-          <t>Lavoro autonomo-Lavoro autonomo</t>
+          <t>Area dei professionisti della salute e dei funzionari-Amministrativo</t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
-          <t>Lavoro autonomo</t>
+          <t>COLLABORATORE AMMINISTRATIVO PROFESSIONALE</t>
         </is>
       </c>
       <c r="H34" t="inlineStr">
         <is>
-          <t>22/05/2026 12:00</t>
+          <t>26/05/2026 12:00</t>
         </is>
       </c>
       <c r="I34" t="inlineStr">
         <is>
-          <t>31/05/2026 23:59</t>
+          <t>05/06/2026 23:59</t>
         </is>
       </c>
       <c r="K34" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N34" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P34" t="inlineStr"/>
       <c r="Q34" t="inlineStr"/>
       <c r="R34" t="inlineStr"/>
       <c r="S34" t="inlineStr"/>
       <c r="T34" t="inlineStr"/>
       <c r="W34" t="n">
         <v>0</v>
       </c>
       <c r="X34" t="n">
         <v>0</v>
       </c>
       <c r="Y34" t="n">
         <v>0</v>
       </c>
       <c r="Z34" t="n">
         <v>0</v>
       </c>
       <c r="AA34" t="n">
         <v>0</v>
       </c>
       <c r="AC34" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD34" t="n">
         <v>0</v>
       </c>
       <c r="AE34" t="inlineStr">
         <is>
-          <t>Incarichi di lavoro autonomo</t>
-[...6 lines deleted...]
-      </c>
+          <t>Selezioni interne per il personale dipendente - comparto</t>
+        </is>
+      </c>
+      <c r="AF34" t="inlineStr"/>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr"/>
       <c r="B35" t="inlineStr"/>
       <c r="C35" t="inlineStr">
         <is>
-          <t>Avviso pubblico di mobilità volontaria per Dirigente delle Professioni Sanitarie - Area Infermieristica - Area Organizzativo Professionale: Emergenza-Urgenza e Blocchi Operatori</t>
+          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa denominato "UFFICIO PRIVACY", riservato al personale dipendente appartenente al ruolo amministrativo, tecnico e professionale - APSF Collaboratore Amministrativo</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E35" t="inlineStr"/>
       <c r="F35" t="inlineStr">
         <is>
-          <t>Dirigenza Area Sanità-Sanitario</t>
+          <t>Area dei professionisti della salute e dei funzionari-Amministrativo</t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
-          <t>DIRIGENTE DELLE PROFESSIONI SANITARIE</t>
+          <t>COLLABORATORE AMMINISTRATIVO PROFESSIONALE</t>
         </is>
       </c>
       <c r="H35" t="inlineStr">
         <is>
-          <t>21/05/2026 12:00</t>
+          <t>26/05/2026 12:00</t>
         </is>
       </c>
       <c r="I35" t="inlineStr">
         <is>
-          <t>20/06/2026 12:00</t>
+          <t>05/06/2026 23:59</t>
         </is>
       </c>
       <c r="K35" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N35" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P35" t="inlineStr"/>
       <c r="Q35" t="inlineStr"/>
       <c r="R35" t="inlineStr"/>
       <c r="S35" t="inlineStr"/>
       <c r="T35" t="inlineStr"/>
       <c r="W35" t="n">
         <v>0</v>
       </c>
       <c r="X35" t="n">
         <v>0</v>
       </c>
       <c r="Y35" t="n">
         <v>0</v>
       </c>
       <c r="Z35" t="n">
         <v>0</v>
       </c>
       <c r="AA35" t="n">
         <v>0</v>
       </c>
       <c r="AC35" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD35" t="n">
         <v>0</v>
       </c>
       <c r="AE35" t="inlineStr">
         <is>
-          <t>Avviso di mobilità da altro ente</t>
-[...6 lines deleted...]
-      </c>
+          <t>Selezioni interne per il personale dipendente - comparto</t>
+        </is>
+      </c>
+      <c r="AF35" t="inlineStr"/>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr"/>
       <c r="B36" t="inlineStr"/>
       <c r="C36" t="inlineStr">
         <is>
-          <t>Azienda Zero - Concorso pubblico, per titoli ed esami, per n. 40 posti, a tempo pieno e indeterminato, di Assistente Sanitario – Area dei Professionisti della Salute e dei Funzionari – Ruolo Sanitario.</t>
+          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa denominato "RESPONSABILE UFFICIO GARE E AFFIDAMENTI", riservato al personale dipendente appartenente al ruolo amministrativo, tecnico e professionale - APSF Collaboratore Amministrativo</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>Graduatoria/Esito</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="E36" t="inlineStr"/>
       <c r="F36" t="inlineStr">
         <is>
-          <t>Area dei professionisti della salute e dei funzionari-Sanitario</t>
+          <t>Area dei professionisti della salute e dei funzionari-Amministrativo</t>
         </is>
       </c>
       <c r="G36" t="inlineStr">
         <is>
-          <t>ASSISTENTE SANITARIO</t>
+          <t>COLLABORATORE AMMINISTRATIVO PROFESSIONALE</t>
         </is>
       </c>
       <c r="H36" t="inlineStr">
         <is>
-          <t>20/05/2026 12:00</t>
+          <t>26/05/2026 12:00</t>
         </is>
       </c>
       <c r="I36" t="inlineStr">
         <is>
-          <t>17/05/2028 23:59</t>
+          <t>05/06/2026 23:59</t>
         </is>
       </c>
       <c r="K36" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N36" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P36" t="inlineStr"/>
       <c r="Q36" t="inlineStr"/>
       <c r="R36" t="inlineStr"/>
       <c r="S36" t="inlineStr"/>
       <c r="T36" t="inlineStr"/>
       <c r="W36" t="n">
         <v>0</v>
       </c>
       <c r="X36" t="n">
         <v>0</v>
       </c>
       <c r="Y36" t="n">
         <v>0</v>
       </c>
       <c r="Z36" t="n">
         <v>0</v>
       </c>
       <c r="AA36" t="n">
         <v>0</v>
       </c>
       <c r="AC36" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD36" t="n">
         <v>0</v>
       </c>
       <c r="AE36" t="inlineStr">
         <is>
-          <t>Concorso pubblico</t>
-[...6 lines deleted...]
-      </c>
+          <t>Selezioni interne per il personale dipendente - comparto</t>
+        </is>
+      </c>
+      <c r="AF36" t="inlineStr"/>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr"/>
       <c r="B37" t="inlineStr"/>
       <c r="C37" t="inlineStr">
         <is>
-          <t>Azienda Zero - Concorso pubblico, per titoli ed esami, per n. 17 posti, a tempo pieno, indeterminato ed a rapporto esclusivo, di Dirigente Medico – disciplina Pediatria.</t>
+          <t>Avviso di selezione pubblica per conferimento di incarichi libero professionali a medici per la U.O.C. Centrale Operativa 118.</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>Graduatoria/Esito</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="E37" t="inlineStr"/>
       <c r="F37" t="inlineStr">
         <is>
-          <t>Dirigenza Area Sanità-Sanitario</t>
+          <t>Lavoro autonomo-Lavoro autonomo</t>
         </is>
       </c>
       <c r="G37" t="inlineStr">
         <is>
-          <t>MEDICO</t>
+          <t>Lavoro autonomo</t>
         </is>
       </c>
       <c r="H37" t="inlineStr">
         <is>
-          <t>20/05/2026 12:00</t>
+          <t>25/05/2026 14:00</t>
         </is>
       </c>
       <c r="I37" t="inlineStr">
         <is>
-          <t>17/05/2028 23:59</t>
+          <t>31/12/2026 23:59</t>
         </is>
       </c>
       <c r="K37" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N37" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P37" t="inlineStr"/>
       <c r="Q37" t="inlineStr"/>
       <c r="R37" t="inlineStr"/>
       <c r="S37" t="inlineStr"/>
       <c r="T37" t="inlineStr"/>
       <c r="W37" t="n">
         <v>0</v>
       </c>
       <c r="X37" t="n">
         <v>0</v>
       </c>
       <c r="Y37" t="n">
         <v>0</v>
       </c>
       <c r="Z37" t="n">
         <v>0</v>
       </c>
       <c r="AA37" t="n">
         <v>0</v>
       </c>
       <c r="AC37" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD37" t="n">
         <v>0</v>
       </c>
       <c r="AE37" t="inlineStr">
         <is>
-          <t>Concorso pubblico</t>
+          <t>Incarichi di lavoro autonomo</t>
         </is>
       </c>
       <c r="AF37" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Lavoro autonomo</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr"/>
       <c r="B38" t="inlineStr"/>
       <c r="C38" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa di coordinamento denominato "COORDINAMENTO PNEUMOLOGIA E MEDICINA MULTISPECIALISTICA OSPEDALE DI ROVIGO" riservato al personale dipendente ruolo sanitario - APSF Infermiere</t>
+          <t>Avviso di selezione pubblica per il conferimento di incarichi di lavoro autonomo nella disciplina di gastroenterologia, per prestazioni di attività professionale presso la UOC Gastroenterologia dell'Azienda Ulss5 Polesana.</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Ammissione/Commissione/Espletamento</t>
         </is>
       </c>
       <c r="E38" t="inlineStr"/>
       <c r="F38" t="inlineStr">
         <is>
-          <t>Area dei professionisti della salute e dei funzionari-Sanitario</t>
+          <t>Lavoro autonomo-Lavoro autonomo</t>
         </is>
       </c>
       <c r="G38" t="inlineStr">
         <is>
-          <t>INFERMIERE</t>
+          <t>Lavoro autonomo</t>
         </is>
       </c>
       <c r="H38" t="inlineStr">
         <is>
-          <t>20/05/2026 09:00</t>
+          <t>25/05/2026 14:00</t>
         </is>
       </c>
       <c r="I38" t="inlineStr">
         <is>
-          <t>30/05/2026 00:00</t>
+          <t>31/12/2026 23:59</t>
         </is>
       </c>
       <c r="K38" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N38" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P38" t="inlineStr"/>
       <c r="Q38" t="inlineStr"/>
       <c r="R38" t="inlineStr"/>
       <c r="S38" t="inlineStr"/>
       <c r="T38" t="inlineStr"/>
       <c r="W38" t="n">
         <v>0</v>
       </c>
       <c r="X38" t="n">
         <v>0</v>
       </c>
       <c r="Y38" t="n">
         <v>0</v>
       </c>
       <c r="Z38" t="n">
         <v>0</v>
       </c>
       <c r="AA38" t="n">
         <v>0</v>
       </c>
       <c r="AC38" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD38" t="n">
         <v>0</v>
       </c>
       <c r="AE38" t="inlineStr">
         <is>
-          <t>Selezioni interne per il personale dipendente - comparto</t>
-[...2 lines deleted...]
-      <c r="AF38" t="inlineStr"/>
+          <t>Incarichi di lavoro autonomo</t>
+        </is>
+      </c>
+      <c r="AF38" t="inlineStr">
+        <is>
+          <t>Lavoro autonomo</t>
+        </is>
+      </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr"/>
       <c r="B39" t="inlineStr"/>
       <c r="C39" t="inlineStr">
         <is>
-          <t>Avviso pubblico di mobilità volontaria per Dirigente Ingegnere Civile/Edile o Dirigente Ingegnere Meccanico da assegnare alla UOC Servizi Tecnici e Patrimoniali</t>
+          <t>Avviso di selezione pubblica per conferimento incarichi libero-professionali a medici per le U.O.C. di Ostetricia e Ginecologia.</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="E39" t="inlineStr"/>
       <c r="F39" t="inlineStr">
         <is>
-          <t>Dirigenza PTA-Professionale</t>
+          <t>Lavoro autonomo-Lavoro autonomo</t>
         </is>
       </c>
       <c r="G39" t="inlineStr">
         <is>
-          <t>INGEGNERE</t>
+          <t>Lavoro autonomo</t>
         </is>
       </c>
       <c r="H39" t="inlineStr">
         <is>
-          <t>19/05/2026 12:00</t>
+          <t>25/05/2026 14:00</t>
         </is>
       </c>
       <c r="I39" t="inlineStr">
         <is>
-          <t>18/06/2026 23:59</t>
+          <t>31/12/2026 23:59</t>
         </is>
       </c>
       <c r="K39" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N39" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P39" t="inlineStr"/>
       <c r="Q39" t="inlineStr"/>
       <c r="R39" t="inlineStr"/>
       <c r="S39" t="inlineStr"/>
       <c r="T39" t="inlineStr"/>
       <c r="W39" t="n">
         <v>0</v>
       </c>
       <c r="X39" t="n">
         <v>0</v>
       </c>
       <c r="Y39" t="n">
         <v>0</v>
       </c>
       <c r="Z39" t="n">
         <v>0</v>
       </c>
       <c r="AA39" t="n">
         <v>0</v>
       </c>
       <c r="AC39" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD39" t="n">
         <v>0</v>
       </c>
       <c r="AE39" t="inlineStr">
         <is>
-          <t>Avviso di mobilità da altro ente</t>
+          <t>Incarichi di lavoro autonomo</t>
         </is>
       </c>
       <c r="AF39" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Lavoro autonomo</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr"/>
       <c r="B40" t="inlineStr"/>
       <c r="C40" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa di coordinamento denominato "COORDINAMENTO PIATTAFORMA DI OSTETRICIA E GINECOLOGIA PO DI ROVIGO E PMA DI TRECENTA" riservato al personale dipendente ruolo sanitario - APSF Ostetrica</t>
+          <t>Avviso di selezione pubblica per conferimento di incarichi libero professionali a medici per le U.O.C. Medicina Generale dell'Azienda.</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="E40" t="inlineStr"/>
       <c r="F40" t="inlineStr">
         <is>
-          <t>Area dei professionisti della salute e dei funzionari-Sanitario</t>
+          <t>Lavoro autonomo-Lavoro autonomo</t>
         </is>
       </c>
       <c r="G40" t="inlineStr">
         <is>
-          <t>OSTETRICA/O</t>
+          <t>Lavoro autonomo</t>
         </is>
       </c>
       <c r="H40" t="inlineStr">
         <is>
-          <t>13/05/2026 12:00</t>
+          <t>25/05/2026 14:00</t>
         </is>
       </c>
       <c r="I40" t="inlineStr">
         <is>
-          <t>23/05/2026 00:00</t>
+          <t>31/12/2026 23:59</t>
         </is>
       </c>
       <c r="K40" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N40" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P40" t="inlineStr"/>
       <c r="Q40" t="inlineStr"/>
       <c r="R40" t="inlineStr"/>
       <c r="S40" t="inlineStr"/>
       <c r="T40" t="inlineStr"/>
       <c r="W40" t="n">
         <v>0</v>
       </c>
       <c r="X40" t="n">
         <v>0</v>
       </c>
       <c r="Y40" t="n">
         <v>0</v>
       </c>
       <c r="Z40" t="n">
         <v>0</v>
       </c>
       <c r="AA40" t="n">
         <v>0</v>
       </c>
       <c r="AC40" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD40" t="n">
         <v>0</v>
       </c>
       <c r="AE40" t="inlineStr">
         <is>
-          <t>Selezioni interne per il personale dipendente - comparto</t>
-[...2 lines deleted...]
-      <c r="AF40" t="inlineStr"/>
+          <t>Incarichi di lavoro autonomo</t>
+        </is>
+      </c>
+      <c r="AF40" t="inlineStr">
+        <is>
+          <t>Lavoro autonomo</t>
+        </is>
+      </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr"/>
       <c r="B41" t="inlineStr"/>
       <c r="C41" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa di coordinamento denominato "COORDINAMENTO DEGENZA CARDIOLOGICA E RIABILITATIVA ADRIA. ATTIVITA' AMBULATORIALE CARDIOLOGICA" riservato al personale dipendente ruolo sanitario - APSF Infermiere</t>
+          <t>Avviso di selezione pubblica per conferimento di incarichi libero professionali a medici per le U.O.C. di Urologia dell'Azienda.</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="E41" t="inlineStr"/>
       <c r="F41" t="inlineStr">
         <is>
-          <t>Area dei professionisti della salute e dei funzionari-Sanitario</t>
+          <t>Lavoro autonomo-Lavoro autonomo</t>
         </is>
       </c>
       <c r="G41" t="inlineStr">
         <is>
-          <t>INFERMIERE</t>
+          <t>Lavoro autonomo</t>
         </is>
       </c>
       <c r="H41" t="inlineStr">
         <is>
-          <t>13/05/2026 07:00</t>
+          <t>25/05/2026 14:00</t>
         </is>
       </c>
       <c r="I41" t="inlineStr">
         <is>
-          <t>23/05/2026 00:00</t>
+          <t>31/12/2026 23:59</t>
         </is>
       </c>
       <c r="K41" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N41" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P41" t="inlineStr"/>
       <c r="Q41" t="inlineStr"/>
       <c r="R41" t="inlineStr"/>
       <c r="S41" t="inlineStr"/>
       <c r="T41" t="inlineStr"/>
       <c r="W41" t="n">
         <v>0</v>
       </c>
       <c r="X41" t="n">
         <v>0</v>
       </c>
       <c r="Y41" t="n">
         <v>0</v>
       </c>
       <c r="Z41" t="n">
         <v>0</v>
       </c>
       <c r="AA41" t="n">
         <v>0</v>
       </c>
       <c r="AC41" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD41" t="n">
         <v>0</v>
       </c>
       <c r="AE41" t="inlineStr">
         <is>
-          <t>Selezioni interne per il personale dipendente - comparto</t>
-[...2 lines deleted...]
-      <c r="AF41" t="inlineStr"/>
+          <t>Incarichi di lavoro autonomo</t>
+        </is>
+      </c>
+      <c r="AF41" t="inlineStr">
+        <is>
+          <t>Lavoro autonomo</t>
+        </is>
+      </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr"/>
       <c r="B42" t="inlineStr"/>
       <c r="C42" t="inlineStr">
         <is>
-          <t>Avviso di selezione pubblica per conferimento incarichi libero professionali a medici per attività presso le case della comunità.</t>
+          <t>Avviso di selezione pubblica per conferimento incarichi libero-professionali a medici per attività assistenziali presso le strutture dell'Azienda</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="E42" t="inlineStr"/>
       <c r="F42" t="inlineStr">
         <is>
           <t>Lavoro autonomo-Lavoro autonomo</t>
         </is>
       </c>
       <c r="G42" t="inlineStr">
         <is>
           <t>Lavoro autonomo</t>
         </is>
       </c>
       <c r="H42" t="inlineStr">
         <is>
-          <t>12/05/2026 12:00</t>
+          <t>25/05/2026 14:00</t>
         </is>
       </c>
       <c r="I42" t="inlineStr">
         <is>
           <t>31/12/2026 23:59</t>
         </is>
       </c>
       <c r="K42" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N42" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P42" t="inlineStr"/>
       <c r="Q42" t="inlineStr"/>
       <c r="R42" t="inlineStr"/>
       <c r="S42" t="inlineStr"/>
       <c r="T42" t="inlineStr"/>
       <c r="W42" t="n">
         <v>0</v>
       </c>
@@ -3928,2690 +3940,2857 @@
       </c>
       <c r="AC42" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD42" t="n">
         <v>0</v>
       </c>
       <c r="AE42" t="inlineStr">
         <is>
           <t>Incarichi di lavoro autonomo</t>
         </is>
       </c>
       <c r="AF42" t="inlineStr">
         <is>
           <t>Lavoro autonomo</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr"/>
       <c r="B43" t="inlineStr"/>
       <c r="C43" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 2 Dirigenti Medici nella disciplina di Ginecologia e Ostetricia</t>
+          <t>Avviso di selezione pubblica per conferimento incarichi libero-professionali a medici per le U.O.C. di Anestesia e Rianimazione</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="E43" t="inlineStr"/>
       <c r="F43" t="inlineStr">
         <is>
-          <t>Dirigenza Area Sanità-Sanitario</t>
+          <t>Lavoro autonomo-Lavoro autonomo</t>
         </is>
       </c>
       <c r="G43" t="inlineStr">
         <is>
-          <t>MEDICO</t>
+          <t>Lavoro autonomo</t>
         </is>
       </c>
       <c r="H43" t="inlineStr">
         <is>
-          <t>08/05/2026 12:00</t>
+          <t>25/05/2026 14:00</t>
         </is>
       </c>
       <c r="I43" t="inlineStr">
         <is>
-          <t>22/05/2026 23:59</t>
+          <t>31/12/2026 23:59</t>
         </is>
       </c>
       <c r="K43" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N43" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P43" t="inlineStr"/>
       <c r="Q43" t="inlineStr"/>
       <c r="R43" t="inlineStr"/>
       <c r="S43" t="inlineStr"/>
       <c r="T43" t="inlineStr"/>
       <c r="W43" t="n">
         <v>0</v>
       </c>
       <c r="X43" t="n">
         <v>0</v>
       </c>
       <c r="Y43" t="n">
         <v>0</v>
       </c>
       <c r="Z43" t="n">
         <v>0</v>
       </c>
       <c r="AA43" t="n">
         <v>0</v>
       </c>
       <c r="AC43" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD43" t="n">
         <v>0</v>
       </c>
       <c r="AE43" t="inlineStr">
         <is>
-          <t>Avviso Pubblico</t>
+          <t>Incarichi di lavoro autonomo</t>
         </is>
       </c>
       <c r="AF43" t="inlineStr">
         <is>
-          <t>Tempo determinato</t>
+          <t>Lavoro autonomo</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr"/>
       <c r="B44" t="inlineStr"/>
       <c r="C44" t="inlineStr">
         <is>
-          <t>Azienda Zero - Concorso pubblico, per titoli ed esami, per n. 28 posti, a tempo pieno e indeterminato, di Collaboratore Amministrativo Professionale – Area Giuridica – Area dei Professionisti della Salute e dei Funzionari – Ruolo Amministrativo.</t>
+          <t>Avviso di selezione pubblica per conferimento incarichi libero-professionali a medici per la U.O.C. di Cardiologia.</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>Graduatoria/Esito</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="E44" t="inlineStr"/>
       <c r="F44" t="inlineStr">
         <is>
-          <t>Area dei professionisti della salute e dei funzionari-Amministrativo</t>
+          <t>Lavoro autonomo-Lavoro autonomo</t>
         </is>
       </c>
       <c r="G44" t="inlineStr">
         <is>
-          <t>COLLABORATORE AMMINISTRATIVO PROFESSIONALE</t>
+          <t>Lavoro autonomo</t>
         </is>
       </c>
       <c r="H44" t="inlineStr">
         <is>
-          <t>30/04/2026 14:10</t>
+          <t>25/05/2026 14:00</t>
         </is>
       </c>
       <c r="I44" t="inlineStr">
         <is>
-          <t>23/04/2028 23:59</t>
+          <t>31/12/2026 23:59</t>
         </is>
       </c>
       <c r="K44" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N44" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P44" t="inlineStr"/>
       <c r="Q44" t="inlineStr"/>
       <c r="R44" t="inlineStr"/>
       <c r="S44" t="inlineStr"/>
       <c r="T44" t="inlineStr"/>
       <c r="W44" t="n">
         <v>0</v>
       </c>
       <c r="X44" t="n">
         <v>0</v>
       </c>
       <c r="Y44" t="n">
         <v>0</v>
       </c>
       <c r="Z44" t="n">
         <v>0</v>
       </c>
       <c r="AA44" t="n">
         <v>0</v>
       </c>
       <c r="AC44" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD44" t="n">
         <v>0</v>
       </c>
       <c r="AE44" t="inlineStr">
         <is>
-          <t>Concorso pubblico</t>
+          <t>Incarichi di lavoro autonomo</t>
         </is>
       </c>
       <c r="AF44" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Lavoro autonomo</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr"/>
       <c r="B45" t="inlineStr"/>
       <c r="C45" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione professionale denominato "SVILUPPO ATTIVITA' DI PREVENZIONE E SORVEGLIANZA DEI VETTORI RESPONSABILI DELLE FEBBRI ESTIVE", riservato al personale dipendente ruolo sanitario -APSF Tecnico della prevenzione nell'ambiente e nei luoghi di lavoro</t>
+          <t>Avviso di selezione pubblica per conferimento d'incarichi libero professionali a medici per le U.O.C. di Accettazione e Pronto Soccorso.</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="E45" t="inlineStr"/>
       <c r="F45" t="inlineStr">
         <is>
-          <t>Area dei professionisti della salute e dei funzionari-Sanitario</t>
+          <t>Lavoro autonomo-Lavoro autonomo</t>
         </is>
       </c>
       <c r="G45" t="inlineStr">
         <is>
-          <t>TECNICO DELLA PREVENZIONE NEGLI AMBIENTI E NEI LUOGHI DI LAVORO</t>
+          <t>Lavoro autonomo</t>
         </is>
       </c>
       <c r="H45" t="inlineStr">
         <is>
-          <t>27/04/2026 00:00</t>
+          <t>25/05/2026 14:00</t>
         </is>
       </c>
       <c r="I45" t="inlineStr">
         <is>
-          <t>07/05/2026 00:00</t>
+          <t>31/12/2026 23:59</t>
         </is>
       </c>
       <c r="K45" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N45" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P45" t="inlineStr"/>
       <c r="Q45" t="inlineStr"/>
       <c r="R45" t="inlineStr"/>
       <c r="S45" t="inlineStr"/>
       <c r="T45" t="inlineStr"/>
       <c r="W45" t="n">
         <v>0</v>
       </c>
       <c r="X45" t="n">
         <v>0</v>
       </c>
       <c r="Y45" t="n">
         <v>0</v>
       </c>
       <c r="Z45" t="n">
         <v>0</v>
       </c>
       <c r="AA45" t="n">
         <v>0</v>
       </c>
       <c r="AC45" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD45" t="n">
         <v>0</v>
       </c>
       <c r="AE45" t="inlineStr">
         <is>
-          <t>Selezioni interne per il personale dipendente - comparto</t>
-[...2 lines deleted...]
-      <c r="AF45" t="inlineStr"/>
+          <t>Incarichi di lavoro autonomo</t>
+        </is>
+      </c>
+      <c r="AF45" t="inlineStr">
+        <is>
+          <t>Lavoro autonomo</t>
+        </is>
+      </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr"/>
       <c r="B46" t="inlineStr"/>
       <c r="C46" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa di coordinamento denominato "COORDINAMENTO UOC SIAN E REFERENTE REACH E CLP", riservato al personale dipendente ruolo sanitario -APSF Tecnico della prevenzione nell'ambiente e nei luoghi di lavoro</t>
+          <t>Avviso di selezione pubblica per conferimento incarichi libero professionali a medici per la U.O.C. Pediatria.</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="E46" t="inlineStr"/>
       <c r="F46" t="inlineStr">
         <is>
-          <t>Area dei professionisti della salute e dei funzionari-Sanitario</t>
+          <t>Lavoro autonomo-Lavoro autonomo</t>
         </is>
       </c>
       <c r="G46" t="inlineStr">
         <is>
-          <t>TECNICO DELLA PREVENZIONE NEGLI AMBIENTI E NEI LUOGHI DI LAVORO</t>
+          <t>Lavoro autonomo</t>
         </is>
       </c>
       <c r="H46" t="inlineStr">
         <is>
-          <t>27/04/2026 00:00</t>
+          <t>25/05/2026 14:00</t>
         </is>
       </c>
       <c r="I46" t="inlineStr">
         <is>
-          <t>07/05/2026 00:00</t>
+          <t>31/12/2026 23:59</t>
         </is>
       </c>
       <c r="K46" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N46" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P46" t="inlineStr"/>
       <c r="Q46" t="inlineStr"/>
       <c r="R46" t="inlineStr"/>
       <c r="S46" t="inlineStr"/>
       <c r="T46" t="inlineStr"/>
       <c r="W46" t="n">
         <v>0</v>
       </c>
       <c r="X46" t="n">
         <v>0</v>
       </c>
       <c r="Y46" t="n">
         <v>0</v>
       </c>
       <c r="Z46" t="n">
         <v>0</v>
       </c>
       <c r="AA46" t="n">
         <v>0</v>
       </c>
       <c r="AC46" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD46" t="n">
         <v>0</v>
       </c>
       <c r="AE46" t="inlineStr">
         <is>
-          <t>Selezioni interne per il personale dipendente - comparto</t>
-[...2 lines deleted...]
-      <c r="AF46" t="inlineStr"/>
+          <t>Incarichi di lavoro autonomo</t>
+        </is>
+      </c>
+      <c r="AF46" t="inlineStr">
+        <is>
+          <t>Lavoro autonomo</t>
+        </is>
+      </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr"/>
       <c r="B47" t="inlineStr"/>
       <c r="C47" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa di coordinamento denominato "COORDINAMENTO DELLE ATTIVITA' DI INTERFECCIA DIPARTIMENTALE DI POLIZIA GIUDIZIARIA c/o LA PROCURA", riservato al personale dipendente ruolo sanitario -APSF Tecnico della prevenzione nell'ambiente e nei luoghi di lavoro</t>
+          <t>Avviso di procedura comparativa per conferimento nr.1 libero professionale a professionista laureato in psicologia-specializzato in psicoterapia-Progetto Regionale "Sistema Veneto Adozioni (P.T.V.A)"-U.O.C. IAF E Consultorio del Distretto 1 e 2.</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E47" t="inlineStr"/>
       <c r="F47" t="inlineStr">
         <is>
-          <t>Area dei professionisti della salute e dei funzionari-Sanitario</t>
+          <t>Lavoro autonomo-Lavoro autonomo</t>
         </is>
       </c>
       <c r="G47" t="inlineStr">
         <is>
-          <t>TECNICO DELLA PREVENZIONE NEGLI AMBIENTI E NEI LUOGHI DI LAVORO</t>
+          <t>Lavoro autonomo</t>
         </is>
       </c>
       <c r="H47" t="inlineStr">
         <is>
-          <t>27/04/2026 00:00</t>
+          <t>22/05/2026 12:00</t>
         </is>
       </c>
       <c r="I47" t="inlineStr">
         <is>
-          <t>07/05/2026 00:00</t>
+          <t>31/05/2026 23:59</t>
         </is>
       </c>
       <c r="K47" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N47" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P47" t="inlineStr"/>
       <c r="Q47" t="inlineStr"/>
       <c r="R47" t="inlineStr"/>
       <c r="S47" t="inlineStr"/>
       <c r="T47" t="inlineStr"/>
       <c r="W47" t="n">
         <v>0</v>
       </c>
       <c r="X47" t="n">
         <v>0</v>
       </c>
       <c r="Y47" t="n">
         <v>0</v>
       </c>
       <c r="Z47" t="n">
         <v>0</v>
       </c>
       <c r="AA47" t="n">
         <v>0</v>
       </c>
       <c r="AC47" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD47" t="n">
         <v>0</v>
       </c>
       <c r="AE47" t="inlineStr">
         <is>
-          <t>Selezioni interne per il personale dipendente - comparto</t>
-[...2 lines deleted...]
-      <c r="AF47" t="inlineStr"/>
+          <t>Incarichi di lavoro autonomo</t>
+        </is>
+      </c>
+      <c r="AF47" t="inlineStr">
+        <is>
+          <t>Lavoro autonomo</t>
+        </is>
+      </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr"/>
       <c r="B48" t="inlineStr"/>
       <c r="C48" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione professionale denominato "REFERENTE GESTIONE DIALISI PERITONEALE", riservato al personale dipendente ruolo sanitario -APSF Infermiere</t>
+          <t>Avviso pubblico di mobilità volontaria per Dirigente delle Professioni Sanitarie - Area Infermieristica - Area Organizzativo Professionale: Emergenza-Urgenza e Blocchi Operatori</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E48" t="inlineStr"/>
       <c r="F48" t="inlineStr">
         <is>
-          <t>Area dei professionisti della salute e dei funzionari-Sanitario</t>
+          <t>Dirigenza Area Sanità-Sanitario</t>
         </is>
       </c>
       <c r="G48" t="inlineStr">
         <is>
-          <t>INFERMIERE</t>
+          <t>DIRIGENTE DELLE PROFESSIONI SANITARIE</t>
         </is>
       </c>
       <c r="H48" t="inlineStr">
         <is>
-          <t>27/04/2026 00:00</t>
+          <t>21/05/2026 12:00</t>
         </is>
       </c>
       <c r="I48" t="inlineStr">
         <is>
-          <t>07/05/2026 00:00</t>
+          <t>20/06/2026 12:00</t>
         </is>
       </c>
       <c r="K48" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N48" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P48" t="inlineStr"/>
       <c r="Q48" t="inlineStr"/>
       <c r="R48" t="inlineStr"/>
       <c r="S48" t="inlineStr"/>
       <c r="T48" t="inlineStr"/>
       <c r="W48" t="n">
         <v>0</v>
       </c>
       <c r="X48" t="n">
         <v>0</v>
       </c>
       <c r="Y48" t="n">
         <v>0</v>
       </c>
       <c r="Z48" t="n">
         <v>0</v>
       </c>
       <c r="AA48" t="n">
         <v>0</v>
       </c>
       <c r="AC48" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD48" t="n">
         <v>0</v>
       </c>
       <c r="AE48" t="inlineStr">
         <is>
-          <t>Selezioni interne per il personale dipendente - comparto</t>
-[...2 lines deleted...]
-      <c r="AF48" t="inlineStr"/>
+          <t>Avviso di mobilità da altro ente</t>
+        </is>
+      </c>
+      <c r="AF48" t="inlineStr">
+        <is>
+          <t>Tempo indeterminato</t>
+        </is>
+      </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr"/>
       <c r="B49" t="inlineStr"/>
       <c r="C49" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa di coordinamento denominato "COORDINATORE DIPARTIMENTO DIAGNOSI E CURA" riservato al personale dipendente titolare di incarico di funzione organizzativa di coordinamento di una delle UU.OO. afferenti al Dipartimento Servizi di Diagnosi e Cura</t>
+          <t>Azienda Zero - Concorso pubblico, per titoli ed esami, per n. 40 posti, a tempo pieno e indeterminato, di Assistente Sanitario – Area dei Professionisti della Salute e dei Funzionari – Ruolo Sanitario.</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E49" t="inlineStr"/>
+      <c r="F49" t="inlineStr">
+        <is>
+          <t>Area dei professionisti della salute e dei funzionari-Sanitario</t>
+        </is>
+      </c>
+      <c r="G49" t="inlineStr">
+        <is>
+          <t>ASSISTENTE SANITARIO</t>
+        </is>
+      </c>
       <c r="H49" t="inlineStr">
         <is>
-          <t>23/04/2026 00:00</t>
+          <t>20/05/2026 12:00</t>
         </is>
       </c>
       <c r="I49" t="inlineStr">
         <is>
-          <t>03/05/2026 00:00</t>
+          <t>17/05/2028 23:59</t>
         </is>
       </c>
       <c r="K49" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N49" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P49" t="inlineStr"/>
       <c r="Q49" t="inlineStr"/>
       <c r="R49" t="inlineStr"/>
       <c r="S49" t="inlineStr"/>
       <c r="T49" t="inlineStr"/>
       <c r="W49" t="n">
         <v>0</v>
       </c>
       <c r="X49" t="n">
         <v>0</v>
       </c>
       <c r="Y49" t="n">
         <v>0</v>
       </c>
       <c r="Z49" t="n">
         <v>0</v>
       </c>
       <c r="AA49" t="n">
         <v>0</v>
       </c>
       <c r="AC49" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD49" t="n">
         <v>0</v>
       </c>
       <c r="AE49" t="inlineStr">
         <is>
-          <t>Selezioni per il personale dipendente - Coordinamenti</t>
-[...2 lines deleted...]
-      <c r="AF49" t="inlineStr"/>
+          <t>Concorso pubblico</t>
+        </is>
+      </c>
+      <c r="AF49" t="inlineStr">
+        <is>
+          <t>Tempo indeterminato</t>
+        </is>
+      </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr"/>
       <c r="B50" t="inlineStr"/>
       <c r="C50" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa di coordinamento denominato "COORDINATORE DIPARTIMENTO SALUTE MENTALE", riservato al personale dipendente titolare di un incarico di funzione organizzativa di coordinamento di una delle UU.OO. afferenti al Dipartimento Salute Mentale</t>
+          <t>Azienda Zero - Concorso pubblico, per titoli ed esami, per n. 17 posti, a tempo pieno, indeterminato ed a rapporto esclusivo, di Dirigente Medico – disciplina Pediatria.</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E50" t="inlineStr"/>
+      <c r="F50" t="inlineStr">
+        <is>
+          <t>Dirigenza Area Sanità-Sanitario</t>
+        </is>
+      </c>
+      <c r="G50" t="inlineStr">
+        <is>
+          <t>MEDICO</t>
+        </is>
+      </c>
       <c r="H50" t="inlineStr">
         <is>
-          <t>23/04/2026 00:00</t>
+          <t>20/05/2026 12:00</t>
         </is>
       </c>
       <c r="I50" t="inlineStr">
         <is>
-          <t>03/05/2026 00:00</t>
+          <t>17/05/2028 23:59</t>
         </is>
       </c>
       <c r="K50" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N50" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P50" t="inlineStr"/>
       <c r="Q50" t="inlineStr"/>
       <c r="R50" t="inlineStr"/>
       <c r="S50" t="inlineStr"/>
       <c r="T50" t="inlineStr"/>
       <c r="W50" t="n">
         <v>0</v>
       </c>
       <c r="X50" t="n">
         <v>0</v>
       </c>
       <c r="Y50" t="n">
         <v>0</v>
       </c>
       <c r="Z50" t="n">
         <v>0</v>
       </c>
       <c r="AA50" t="n">
         <v>0</v>
       </c>
       <c r="AC50" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD50" t="n">
         <v>0</v>
       </c>
       <c r="AE50" t="inlineStr">
         <is>
-          <t>Selezioni per il personale dipendente - Coordinamenti</t>
-[...2 lines deleted...]
-      <c r="AF50" t="inlineStr"/>
+          <t>Concorso pubblico</t>
+        </is>
+      </c>
+      <c r="AF50" t="inlineStr">
+        <is>
+          <t>Tempo indeterminato</t>
+        </is>
+      </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr"/>
       <c r="B51" t="inlineStr"/>
       <c r="C51" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa di coordinamento denominato "COORDINATORE DIPARTIMENTO CHIRURGICO" riservato al personale dipendente titolare di incarico di funzione organizzativa di coordinamento di una delle UU.OO. afferenti al Dipartimento Chirurgico</t>
+          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa di coordinamento denominato "COORDINAMENTO PNEUMOLOGIA E MEDICINA MULTISPECIALISTICA OSPEDALE DI ROVIGO" riservato al personale dipendente ruolo sanitario - APSF Infermiere</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E51" t="inlineStr"/>
+      <c r="F51" t="inlineStr">
+        <is>
+          <t>Area dei professionisti della salute e dei funzionari-Sanitario</t>
+        </is>
+      </c>
+      <c r="G51" t="inlineStr">
+        <is>
+          <t>INFERMIERE</t>
+        </is>
+      </c>
       <c r="H51" t="inlineStr">
         <is>
-          <t>23/04/2026 00:00</t>
+          <t>20/05/2026 09:00</t>
         </is>
       </c>
       <c r="I51" t="inlineStr">
         <is>
-          <t>03/05/2026 00:00</t>
+          <t>30/05/2026 00:00</t>
         </is>
       </c>
       <c r="K51" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N51" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P51" t="inlineStr"/>
       <c r="Q51" t="inlineStr"/>
       <c r="R51" t="inlineStr"/>
       <c r="S51" t="inlineStr"/>
       <c r="T51" t="inlineStr"/>
       <c r="W51" t="n">
         <v>0</v>
       </c>
       <c r="X51" t="n">
         <v>0</v>
       </c>
       <c r="Y51" t="n">
         <v>0</v>
       </c>
       <c r="Z51" t="n">
         <v>0</v>
       </c>
       <c r="AA51" t="n">
         <v>0</v>
       </c>
       <c r="AC51" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD51" t="n">
         <v>0</v>
       </c>
       <c r="AE51" t="inlineStr">
         <is>
-          <t>Selezioni per il personale dipendente - Coordinamenti</t>
+          <t>Selezioni interne per il personale dipendente - comparto</t>
         </is>
       </c>
       <c r="AF51" t="inlineStr"/>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr"/>
       <c r="B52" t="inlineStr"/>
       <c r="C52" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa di coordinamento denominato "COORDINATORE DIPARTIMENTO MEDICO" riservato al personale dipendente titolare di incarico di funzione organizzativa di coordinamento di una delle UU.OO. afferenti al Dipartimento Medico</t>
+          <t>Avviso pubblico di mobilità volontaria per Dirigente Ingegnere Civile/Edile o Dirigente Ingegnere Meccanico da assegnare alla UOC Servizi Tecnici e Patrimoniali</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E52" t="inlineStr"/>
+      <c r="F52" t="inlineStr">
+        <is>
+          <t>Dirigenza PTA-Professionale</t>
+        </is>
+      </c>
+      <c r="G52" t="inlineStr">
+        <is>
+          <t>INGEGNERE</t>
+        </is>
+      </c>
       <c r="H52" t="inlineStr">
         <is>
-          <t>23/04/2026 00:00</t>
+          <t>19/05/2026 12:00</t>
         </is>
       </c>
       <c r="I52" t="inlineStr">
         <is>
-          <t>03/05/2026 00:00</t>
+          <t>18/06/2026 23:59</t>
         </is>
       </c>
       <c r="K52" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N52" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P52" t="inlineStr"/>
       <c r="Q52" t="inlineStr"/>
       <c r="R52" t="inlineStr"/>
       <c r="S52" t="inlineStr"/>
       <c r="T52" t="inlineStr"/>
       <c r="W52" t="n">
         <v>0</v>
       </c>
       <c r="X52" t="n">
         <v>0</v>
       </c>
       <c r="Y52" t="n">
         <v>0</v>
       </c>
       <c r="Z52" t="n">
         <v>0</v>
       </c>
       <c r="AA52" t="n">
         <v>0</v>
       </c>
       <c r="AC52" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD52" t="n">
         <v>0</v>
       </c>
       <c r="AE52" t="inlineStr">
         <is>
-          <t>Selezioni per il personale dipendente - Coordinamenti</t>
-[...2 lines deleted...]
-      <c r="AF52" t="inlineStr"/>
+          <t>Avviso di mobilità da altro ente</t>
+        </is>
+      </c>
+      <c r="AF52" t="inlineStr">
+        <is>
+          <t>Tempo indeterminato</t>
+        </is>
+      </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr"/>
       <c r="B53" t="inlineStr"/>
       <c r="C53" t="inlineStr">
         <is>
-          <t>Azienda Zero - Concorso pubblico, per titoli ed esami, per n. 52 posti, a tempo pieno, indeterminato ed a rapporto esclusivo, di Dirigente Medico – disciplina Radiodiagnostica.</t>
+          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa di coordinamento denominato "COORDINAMENTO PIATTAFORMA DI OSTETRICIA E GINECOLOGIA PO DI ROVIGO E PMA DI TRECENTA" riservato al personale dipendente ruolo sanitario - APSF Ostetrica</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>Graduatoria/Esito</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="E53" t="inlineStr"/>
       <c r="F53" t="inlineStr">
         <is>
-          <t>Dirigenza Area Sanità-Sanitario</t>
+          <t>Area dei professionisti della salute e dei funzionari-Sanitario</t>
         </is>
       </c>
       <c r="G53" t="inlineStr">
         <is>
-          <t>MEDICO</t>
+          <t>OSTETRICA/O</t>
         </is>
       </c>
       <c r="H53" t="inlineStr">
         <is>
-          <t>14/04/2026 12:00</t>
+          <t>13/05/2026 12:00</t>
         </is>
       </c>
       <c r="I53" t="inlineStr">
         <is>
-          <t>30/03/2028 23:59</t>
+          <t>23/05/2026 00:00</t>
         </is>
       </c>
       <c r="K53" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N53" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P53" t="inlineStr"/>
       <c r="Q53" t="inlineStr"/>
       <c r="R53" t="inlineStr"/>
       <c r="S53" t="inlineStr"/>
       <c r="T53" t="inlineStr"/>
       <c r="W53" t="n">
         <v>0</v>
       </c>
       <c r="X53" t="n">
         <v>0</v>
       </c>
       <c r="Y53" t="n">
         <v>0</v>
       </c>
       <c r="Z53" t="n">
         <v>0</v>
       </c>
       <c r="AA53" t="n">
         <v>0</v>
       </c>
       <c r="AC53" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD53" t="n">
         <v>0</v>
       </c>
       <c r="AE53" t="inlineStr">
         <is>
-          <t>Concorso pubblico</t>
-[...6 lines deleted...]
-      </c>
+          <t>Selezioni interne per il personale dipendente - comparto</t>
+        </is>
+      </c>
+      <c r="AF53" t="inlineStr"/>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr"/>
       <c r="B54" t="inlineStr"/>
       <c r="C54" t="inlineStr">
         <is>
-          <t>Azienda Zero - Concorso pubblico, per titoli ed esami, per n. 26 posti, a tempo pieno e indeterminato, di Collaboratore Amministrativo Professionale – Area Economica – Area dei Professionisti della Salute e dei Funzionari – Ruolo Amministrativo.</t>
+          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa di coordinamento denominato "COORDINAMENTO DEGENZA CARDIOLOGICA E RIABILITATIVA ADRIA. ATTIVITA' AMBULATORIALE CARDIOLOGICA" riservato al personale dipendente ruolo sanitario - APSF Infermiere</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>Graduatoria/Esito</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="E54" t="inlineStr"/>
       <c r="F54" t="inlineStr">
         <is>
-          <t>Area dei professionisti della salute e dei funzionari-Amministrativo</t>
+          <t>Area dei professionisti della salute e dei funzionari-Sanitario</t>
         </is>
       </c>
       <c r="G54" t="inlineStr">
         <is>
-          <t>COLLABORATORE AMMINISTRATIVO PROFESSIONALE</t>
+          <t>INFERMIERE</t>
         </is>
       </c>
       <c r="H54" t="inlineStr">
         <is>
-          <t>14/04/2026 12:00</t>
+          <t>13/05/2026 07:00</t>
         </is>
       </c>
       <c r="I54" t="inlineStr">
         <is>
-          <t>31/03/2028 23:59</t>
+          <t>23/05/2026 00:00</t>
         </is>
       </c>
       <c r="K54" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N54" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P54" t="inlineStr"/>
       <c r="Q54" t="inlineStr"/>
       <c r="R54" t="inlineStr"/>
       <c r="S54" t="inlineStr"/>
       <c r="T54" t="inlineStr"/>
       <c r="W54" t="n">
         <v>0</v>
       </c>
       <c r="X54" t="n">
         <v>0</v>
       </c>
       <c r="Y54" t="n">
         <v>0</v>
       </c>
       <c r="Z54" t="n">
         <v>0</v>
       </c>
       <c r="AA54" t="n">
         <v>0</v>
       </c>
       <c r="AC54" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD54" t="n">
         <v>0</v>
       </c>
       <c r="AE54" t="inlineStr">
         <is>
-          <t>Concorso pubblico</t>
-[...6 lines deleted...]
-      </c>
+          <t>Selezioni interne per il personale dipendente - comparto</t>
+        </is>
+      </c>
+      <c r="AF54" t="inlineStr"/>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr"/>
       <c r="B55" t="inlineStr"/>
       <c r="C55" t="inlineStr">
         <is>
-          <t>Avviso pubblico di mobilità volontaria per Dirigente Amministrativo da assegnare alla UOC Provveditorato, Economato e Gestione della Logistica</t>
+          <t>Avviso di selezione pubblica per conferimento incarichi libero professionali a medici per attività presso le case della comunità.</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="E55" t="inlineStr"/>
       <c r="F55" t="inlineStr">
         <is>
-          <t>Dirigenza PTA-Amministrativo</t>
+          <t>Lavoro autonomo-Lavoro autonomo</t>
         </is>
       </c>
       <c r="G55" t="inlineStr">
         <is>
-          <t>DIRIGENTE AMMINISTRATIVO</t>
+          <t>Lavoro autonomo</t>
         </is>
       </c>
       <c r="H55" t="inlineStr">
         <is>
-          <t>07/04/2026 12:00</t>
+          <t>12/05/2026 12:00</t>
         </is>
       </c>
       <c r="I55" t="inlineStr">
         <is>
-          <t>07/05/2026 12:00</t>
+          <t>31/12/2026 23:59</t>
         </is>
       </c>
       <c r="K55" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N55" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P55" t="inlineStr"/>
       <c r="Q55" t="inlineStr"/>
       <c r="R55" t="inlineStr"/>
       <c r="S55" t="inlineStr"/>
       <c r="T55" t="inlineStr"/>
       <c r="W55" t="n">
         <v>0</v>
       </c>
       <c r="X55" t="n">
         <v>0</v>
       </c>
       <c r="Y55" t="n">
         <v>0</v>
       </c>
       <c r="Z55" t="n">
         <v>0</v>
       </c>
       <c r="AA55" t="n">
         <v>0</v>
       </c>
       <c r="AC55" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD55" t="n">
         <v>0</v>
       </c>
       <c r="AE55" t="inlineStr">
         <is>
-          <t>Avviso di mobilità da altro ente</t>
+          <t>Incarichi di lavoro autonomo</t>
         </is>
       </c>
       <c r="AF55" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Lavoro autonomo</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr"/>
-      <c r="B56" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="B56" t="inlineStr"/>
       <c r="C56" t="inlineStr">
         <is>
-          <t>Tabella triennale avvisi, concorsi e procedure comparative aggiornata a marzo 2026</t>
+          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 2 Dirigenti Medici nella disciplina di Ginecologia e Ostetricia</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="E56" t="inlineStr"/>
+      <c r="F56" t="inlineStr">
+        <is>
+          <t>Dirigenza Area Sanità-Sanitario</t>
+        </is>
+      </c>
+      <c r="G56" t="inlineStr">
+        <is>
+          <t>MEDICO</t>
+        </is>
+      </c>
       <c r="H56" t="inlineStr">
         <is>
-          <t>27/03/2026 00:00</t>
+          <t>08/05/2026 12:00</t>
         </is>
       </c>
       <c r="I56" t="inlineStr">
         <is>
-          <t>26/03/2031 23:59</t>
+          <t>22/05/2026 23:59</t>
         </is>
       </c>
       <c r="K56" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N56" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P56" t="inlineStr"/>
       <c r="Q56" t="inlineStr"/>
       <c r="R56" t="inlineStr"/>
       <c r="S56" t="inlineStr"/>
       <c r="T56" t="inlineStr"/>
       <c r="W56" t="n">
         <v>0</v>
       </c>
       <c r="X56" t="n">
         <v>0</v>
       </c>
       <c r="Y56" t="n">
         <v>0</v>
       </c>
       <c r="Z56" t="n">
         <v>0</v>
       </c>
       <c r="AA56" t="n">
         <v>0</v>
       </c>
       <c r="AC56" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD56" t="n">
         <v>0</v>
       </c>
       <c r="AE56" t="inlineStr">
         <is>
-          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF56" t="inlineStr">
         <is>
-          <t>Non definito</t>
+          <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr"/>
       <c r="B57" t="inlineStr"/>
       <c r="C57" t="inlineStr">
         <is>
-          <t>Avviso di selezione pubblica per conferimento incarico libero professionale a fisioterapista per la UOSD Salute in Carcere.</t>
+          <t>Azienda Zero - Concorso pubblico, per titoli ed esami, per n. 28 posti, a tempo pieno e indeterminato, di Collaboratore Amministrativo Professionale – Area Giuridica – Area dei Professionisti della Salute e dei Funzionari – Ruolo Amministrativo.</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E57" t="inlineStr"/>
+      <c r="F57" t="inlineStr">
+        <is>
+          <t>Area dei professionisti della salute e dei funzionari-Amministrativo</t>
+        </is>
+      </c>
+      <c r="G57" t="inlineStr">
+        <is>
+          <t>COLLABORATORE AMMINISTRATIVO PROFESSIONALE</t>
+        </is>
+      </c>
       <c r="H57" t="inlineStr">
         <is>
-          <t>26/03/2026 00:00</t>
+          <t>30/04/2026 14:10</t>
         </is>
       </c>
       <c r="I57" t="inlineStr">
         <is>
-          <t>01/04/2026 23:59</t>
+          <t>23/04/2028 23:59</t>
         </is>
       </c>
       <c r="K57" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N57" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P57" t="inlineStr"/>
       <c r="Q57" t="inlineStr"/>
       <c r="R57" t="inlineStr"/>
       <c r="S57" t="inlineStr"/>
       <c r="T57" t="inlineStr"/>
+      <c r="W57" t="n">
+        <v>0</v>
+      </c>
+      <c r="X57" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y57" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z57" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA57" t="n">
+        <v>0</v>
+      </c>
       <c r="AC57" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD57" t="n">
+        <v>0</v>
+      </c>
       <c r="AE57" t="inlineStr">
         <is>
-          <t>Incarichi libero professionali</t>
+          <t>Concorso pubblico</t>
         </is>
       </c>
       <c r="AF57" t="inlineStr">
         <is>
-          <t>Lavoro autonomo</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr"/>
       <c r="B58" t="inlineStr"/>
       <c r="C58" t="inlineStr">
         <is>
-          <t>Azienda Zero - Graduatoria di Concorso pubblico, per titoli ed esami, per n. 916 posti, a tempo pieno e indeterminato, di Infermiere – Area dei Professionisti della Salute e dei Funzionari – Ruolo Sanitario.</t>
+          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione professionale denominato "SVILUPPO ATTIVITA' DI PREVENZIONE E SORVEGLIANZA DEI VETTORI RESPONSABILI DELLE FEBBRI ESTIVE", riservato al personale dipendente ruolo sanitario -APSF Tecnico della prevenzione nell'ambiente e nei luoghi di lavoro</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>Graduatoria/Esito</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="E58" t="inlineStr"/>
       <c r="F58" t="inlineStr">
         <is>
-          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
+          <t>Area dei professionisti della salute e dei funzionari-Sanitario</t>
         </is>
       </c>
       <c r="G58" t="inlineStr">
         <is>
-          <t>Infermiere</t>
+          <t>TECNICO DELLA PREVENZIONE NEGLI AMBIENTI E NEI LUOGHI DI LAVORO</t>
         </is>
       </c>
       <c r="H58" t="inlineStr">
         <is>
-          <t>25/03/2026 00:00</t>
+          <t>27/04/2026 00:00</t>
         </is>
       </c>
       <c r="I58" t="inlineStr">
         <is>
-          <t>23/03/2028 23:59</t>
+          <t>07/05/2026 00:00</t>
         </is>
       </c>
       <c r="K58" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N58" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P58" t="inlineStr"/>
       <c r="Q58" t="inlineStr"/>
       <c r="R58" t="inlineStr"/>
       <c r="S58" t="inlineStr"/>
       <c r="T58" t="inlineStr"/>
+      <c r="W58" t="n">
+        <v>0</v>
+      </c>
+      <c r="X58" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y58" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z58" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA58" t="n">
+        <v>0</v>
+      </c>
       <c r="AC58" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD58" t="n">
+        <v>0</v>
+      </c>
       <c r="AE58" t="inlineStr">
         <is>
-          <t>Concorsi Comparto</t>
-[...6 lines deleted...]
-      </c>
+          <t>Selezioni interne per il personale dipendente - comparto</t>
+        </is>
+      </c>
+      <c r="AF58" t="inlineStr"/>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr"/>
       <c r="B59" t="inlineStr"/>
       <c r="C59" t="inlineStr">
         <is>
-          <t>Azienda Zero - Graduatoria di Concorso pubblico, per titoli ed esami, per n. 120 posti, a tempo pieno e indeterminato, di Tecnico Sanitario di Laboratorio Biomedico – Area dei Professionisti della Salute e dei Funzionari – Ruolo Sanitario.</t>
+          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione professionale denominato "REFERENTE GESTIONE DIALISI PERITONEALE", riservato al personale dipendente ruolo sanitario -APSF Infermiere</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>Graduatoria/Esito</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="E59" t="inlineStr"/>
       <c r="F59" t="inlineStr">
         <is>
-          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
+          <t>Area dei professionisti della salute e dei funzionari-Sanitario</t>
         </is>
       </c>
       <c r="G59" t="inlineStr">
         <is>
-          <t>Tecnico Sanitario di Laboratorio Biomedico</t>
+          <t>INFERMIERE</t>
         </is>
       </c>
       <c r="H59" t="inlineStr">
         <is>
-          <t>25/03/2026 00:00</t>
+          <t>27/04/2026 00:00</t>
         </is>
       </c>
       <c r="I59" t="inlineStr">
         <is>
-          <t>23/03/2028 23:59</t>
+          <t>07/05/2026 00:00</t>
         </is>
       </c>
       <c r="K59" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N59" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P59" t="inlineStr"/>
       <c r="Q59" t="inlineStr"/>
       <c r="R59" t="inlineStr"/>
       <c r="S59" t="inlineStr"/>
       <c r="T59" t="inlineStr"/>
+      <c r="W59" t="n">
+        <v>0</v>
+      </c>
+      <c r="X59" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y59" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z59" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA59" t="n">
+        <v>0</v>
+      </c>
       <c r="AC59" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD59" t="n">
+        <v>0</v>
+      </c>
       <c r="AE59" t="inlineStr">
         <is>
-          <t>Concorsi Comparto</t>
-[...6 lines deleted...]
-      </c>
+          <t>Selezioni interne per il personale dipendente - comparto</t>
+        </is>
+      </c>
+      <c r="AF59" t="inlineStr"/>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr"/>
       <c r="B60" t="inlineStr"/>
       <c r="C60" t="inlineStr">
         <is>
-          <t>Azienda Zero - Graduatoria di Concorso pubblico, per titoli ed esami, per n. 5 posti, a tempo pieno, indeterminato ed a rapporto esclusivo, di Dirigente Chimico – disciplina Chimica Analitica.</t>
+          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa di coordinamento denominato "COORDINAMENTO UOC SIAN E REFERENTE REACH E CLP", riservato al personale dipendente ruolo sanitario -APSF Tecnico della prevenzione nell'ambiente e nei luoghi di lavoro</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>Graduatoria/Esito</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="E60" t="inlineStr"/>
       <c r="F60" t="inlineStr">
         <is>
-          <t>Dirigenza</t>
+          <t>Area dei professionisti della salute e dei funzionari-Sanitario</t>
         </is>
       </c>
       <c r="G60" t="inlineStr">
         <is>
-          <t>Dirigente Chimico</t>
+          <t>TECNICO DELLA PREVENZIONE NEGLI AMBIENTI E NEI LUOGHI DI LAVORO</t>
         </is>
       </c>
       <c r="H60" t="inlineStr">
         <is>
-          <t>25/03/2026 00:00</t>
+          <t>27/04/2026 00:00</t>
         </is>
       </c>
       <c r="I60" t="inlineStr">
         <is>
-          <t>23/03/2028 23:59</t>
+          <t>07/05/2026 00:00</t>
         </is>
       </c>
       <c r="K60" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N60" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P60" t="inlineStr"/>
       <c r="Q60" t="inlineStr"/>
       <c r="R60" t="inlineStr"/>
       <c r="S60" t="inlineStr"/>
       <c r="T60" t="inlineStr"/>
+      <c r="W60" t="n">
+        <v>0</v>
+      </c>
+      <c r="X60" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y60" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z60" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA60" t="n">
+        <v>0</v>
+      </c>
       <c r="AC60" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD60" t="n">
+        <v>0</v>
+      </c>
       <c r="AE60" t="inlineStr">
         <is>
-          <t>Concorsi Dirigenza</t>
-[...6 lines deleted...]
-      </c>
+          <t>Selezioni interne per il personale dipendente - comparto</t>
+        </is>
+      </c>
+      <c r="AF60" t="inlineStr"/>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr"/>
       <c r="B61" t="inlineStr"/>
       <c r="C61" t="inlineStr">
         <is>
-          <t>Avviso pubblico per il conferimento dell'incarico di Direttore UOC Anestesia e Rianimazione di Rovigo e Trecenta</t>
+          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa di coordinamento denominato "COORDINAMENTO DELLE ATTIVITA' DI INTERFECCIA DIPARTIMENTALE DI POLIZIA GIUDIZIARIA c/o LA PROCURA", riservato al personale dipendente ruolo sanitario -APSF Tecnico della prevenzione nell'ambiente e nei luoghi di lavoro</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>Ammissione/Commissione/Espletamento</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="E61" t="inlineStr"/>
       <c r="F61" t="inlineStr">
         <is>
-          <t>Apicale</t>
+          <t>Area dei professionisti della salute e dei funzionari-Sanitario</t>
         </is>
       </c>
       <c r="G61" t="inlineStr">
         <is>
-          <t>Dirigente Medico - DIRETTORE</t>
+          <t>TECNICO DELLA PREVENZIONE NEGLI AMBIENTI E NEI LUOGHI DI LAVORO</t>
         </is>
       </c>
       <c r="H61" t="inlineStr">
         <is>
-          <t>13/03/2026 00:00</t>
+          <t>27/04/2026 00:00</t>
         </is>
       </c>
       <c r="I61" t="inlineStr">
         <is>
-          <t>12/04/2026 23:59</t>
+          <t>07/05/2026 00:00</t>
         </is>
       </c>
       <c r="K61" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N61" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P61" t="inlineStr"/>
       <c r="Q61" t="inlineStr"/>
       <c r="R61" t="inlineStr"/>
       <c r="S61" t="inlineStr"/>
       <c r="T61" t="inlineStr"/>
       <c r="W61" t="n">
         <v>0</v>
       </c>
       <c r="X61" t="n">
         <v>0</v>
       </c>
       <c r="Y61" t="n">
         <v>0</v>
       </c>
       <c r="Z61" t="n">
         <v>0</v>
       </c>
       <c r="AA61" t="n">
         <v>0</v>
       </c>
       <c r="AC61" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD61" t="n">
         <v>0</v>
       </c>
       <c r="AE61" t="inlineStr">
         <is>
-          <t>Avviso di struttura complessa</t>
-[...6 lines deleted...]
-      </c>
+          <t>Selezioni interne per il personale dipendente - comparto</t>
+        </is>
+      </c>
+      <c r="AF61" t="inlineStr"/>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr"/>
       <c r="B62" t="inlineStr"/>
       <c r="C62" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per soli titoli, per l'assunzione a tempo determinato di n. 1 Fisioterapista - Area dei Professionisti della Salute e dei Funzionari</t>
+          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa di coordinamento denominato "COORDINATORE DIPARTIMENTO SALUTE MENTALE", riservato al personale dipendente titolare di un incarico di funzione organizzativa di coordinamento di una delle UU.OO. afferenti al Dipartimento Salute Mentale</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>Graduatoria/Esito</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="E62" t="inlineStr"/>
-      <c r="F62" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="H62" t="inlineStr">
         <is>
-          <t>13/03/2026 00:00</t>
+          <t>23/04/2026 00:00</t>
         </is>
       </c>
       <c r="I62" t="inlineStr">
         <is>
-          <t>27/03/2026 23:59</t>
+          <t>03/05/2026 00:00</t>
         </is>
       </c>
       <c r="K62" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N62" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P62" t="inlineStr"/>
       <c r="Q62" t="inlineStr"/>
       <c r="R62" t="inlineStr"/>
       <c r="S62" t="inlineStr"/>
       <c r="T62" t="inlineStr"/>
       <c r="W62" t="n">
         <v>0</v>
       </c>
       <c r="X62" t="n">
         <v>0</v>
       </c>
       <c r="Y62" t="n">
         <v>0</v>
       </c>
       <c r="Z62" t="n">
         <v>0</v>
       </c>
       <c r="AA62" t="n">
         <v>0</v>
       </c>
       <c r="AC62" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD62" t="n">
         <v>0</v>
       </c>
       <c r="AE62" t="inlineStr">
         <is>
-          <t>Avviso Pubblico</t>
-[...6 lines deleted...]
-      </c>
+          <t>Selezioni per il personale dipendente - Coordinamenti</t>
+        </is>
+      </c>
+      <c r="AF62" t="inlineStr"/>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr"/>
       <c r="B63" t="inlineStr"/>
       <c r="C63" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per soli titoli, per l'assunzione a tempo determinato di n. 1 Tecnico di Neurofisiopatologia - Area PSF</t>
+          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa di coordinamento denominato "COORDINATORE DIPARTIMENTO MEDICO" riservato al personale dipendente titolare di incarico di funzione organizzativa di coordinamento di una delle UU.OO. afferenti al Dipartimento Medico</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>Graduatoria/Esito</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="E63" t="inlineStr"/>
-      <c r="F63" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="H63" t="inlineStr">
         <is>
-          <t>13/03/2026 00:00</t>
+          <t>23/04/2026 00:00</t>
         </is>
       </c>
       <c r="I63" t="inlineStr">
         <is>
-          <t>27/03/2026 23:59</t>
+          <t>03/05/2026 00:00</t>
         </is>
       </c>
       <c r="K63" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N63" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P63" t="inlineStr"/>
       <c r="Q63" t="inlineStr"/>
       <c r="R63" t="inlineStr"/>
       <c r="S63" t="inlineStr"/>
       <c r="T63" t="inlineStr"/>
       <c r="W63" t="n">
         <v>0</v>
       </c>
       <c r="X63" t="n">
         <v>0</v>
       </c>
       <c r="Y63" t="n">
         <v>0</v>
       </c>
       <c r="Z63" t="n">
         <v>0</v>
       </c>
       <c r="AA63" t="n">
         <v>0</v>
       </c>
       <c r="AC63" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD63" t="n">
         <v>0</v>
       </c>
       <c r="AE63" t="inlineStr">
         <is>
-          <t>Avviso Pubblico</t>
-[...6 lines deleted...]
-      </c>
+          <t>Selezioni per il personale dipendente - Coordinamenti</t>
+        </is>
+      </c>
+      <c r="AF63" t="inlineStr"/>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr"/>
       <c r="B64" t="inlineStr"/>
       <c r="C64" t="inlineStr">
         <is>
-          <t>Azienda Zero - Graduatoria concorso pubblico per n. 4 posti di Dirigente Medico di Pediatria, Area Medica e delle Specialità Mediche – Profilo Professionale Dirigente Medico – Ruolo Sanitario, per prevalente attività di cardiologia pediatrica.</t>
+          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa di coordinamento denominato "COORDINATORE DIPARTIMENTO DIAGNOSI E CURA" riservato al personale dipendente titolare di incarico di funzione organizzativa di coordinamento di una delle UU.OO. afferenti al Dipartimento Servizi di Diagnosi e Cura</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>Graduatoria/Esito</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="E64" t="inlineStr"/>
-      <c r="F64" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="H64" t="inlineStr">
         <is>
-          <t>11/03/2026 00:00</t>
+          <t>23/04/2026 00:00</t>
         </is>
       </c>
       <c r="I64" t="inlineStr">
         <is>
-          <t>09/03/2028 23:59</t>
+          <t>03/05/2026 00:00</t>
         </is>
       </c>
       <c r="K64" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N64" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P64" t="inlineStr"/>
       <c r="Q64" t="inlineStr"/>
       <c r="R64" t="inlineStr"/>
       <c r="S64" t="inlineStr"/>
       <c r="T64" t="inlineStr"/>
+      <c r="W64" t="n">
+        <v>0</v>
+      </c>
+      <c r="X64" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y64" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z64" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA64" t="n">
+        <v>0</v>
+      </c>
       <c r="AC64" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD64" t="n">
+        <v>0</v>
+      </c>
       <c r="AE64" t="inlineStr">
         <is>
-          <t>Concorsi Dirigenza</t>
-[...6 lines deleted...]
-      </c>
+          <t>Selezioni per il personale dipendente - Coordinamenti</t>
+        </is>
+      </c>
+      <c r="AF64" t="inlineStr"/>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr"/>
       <c r="B65" t="inlineStr"/>
       <c r="C65" t="inlineStr">
         <is>
-          <t>Azienda Zero - Graduatoria concorso pubblico per n. 24 posti di Dirigente Medico nella disciplina di MEDICINA INTERNA - Area Medica e delle Specialità Mediche - Profilo Professionale: Dirigente Medico – Ruolo Sanitario.</t>
+          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa di coordinamento denominato "COORDINATORE DIPARTIMENTO CHIRURGICO" riservato al personale dipendente titolare di incarico di funzione organizzativa di coordinamento di una delle UU.OO. afferenti al Dipartimento Chirurgico</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>Graduatoria/Esito</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="E65" t="inlineStr"/>
-      <c r="F65" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="H65" t="inlineStr">
         <is>
-          <t>11/03/2026 00:00</t>
+          <t>23/04/2026 00:00</t>
         </is>
       </c>
       <c r="I65" t="inlineStr">
         <is>
-          <t>09/03/2028 23:59</t>
+          <t>03/05/2026 00:00</t>
         </is>
       </c>
       <c r="K65" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N65" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P65" t="inlineStr"/>
       <c r="Q65" t="inlineStr"/>
       <c r="R65" t="inlineStr"/>
       <c r="S65" t="inlineStr"/>
       <c r="T65" t="inlineStr"/>
+      <c r="W65" t="n">
+        <v>0</v>
+      </c>
+      <c r="X65" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y65" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z65" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA65" t="n">
+        <v>0</v>
+      </c>
       <c r="AC65" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD65" t="n">
+        <v>0</v>
+      </c>
       <c r="AE65" t="inlineStr">
         <is>
-          <t>Concorsi Dirigenza</t>
-[...6 lines deleted...]
-      </c>
+          <t>Selezioni per il personale dipendente - Coordinamenti</t>
+        </is>
+      </c>
+      <c r="AF65" t="inlineStr"/>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr"/>
       <c r="B66" t="inlineStr"/>
       <c r="C66" t="inlineStr">
         <is>
-          <t>Avviso pubblico di mobilità volontaria per n. 1 Collaboratore Tecnico Professionale -Ingegnere Civile - Area PSF, per la UOC Servizi Tecnici e Patrimoniali</t>
+          <t>Azienda Zero - Concorso pubblico, per titoli ed esami, per n. 52 posti, a tempo pieno, indeterminato ed a rapporto esclusivo, di Dirigente Medico – disciplina Radiodiagnostica.</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E66" t="inlineStr"/>
       <c r="F66" t="inlineStr">
         <is>
-          <t>D</t>
+          <t>Dirigenza Area Sanità-Sanitario</t>
         </is>
       </c>
       <c r="G66" t="inlineStr">
         <is>
-          <t>Collaboratore Tecnico Professionale</t>
+          <t>MEDICO</t>
         </is>
       </c>
       <c r="H66" t="inlineStr">
         <is>
-          <t>25/02/2026 00:00</t>
+          <t>14/04/2026 12:00</t>
         </is>
       </c>
       <c r="I66" t="inlineStr">
         <is>
-          <t>27/03/2026 23:59</t>
+          <t>30/03/2028 23:59</t>
         </is>
       </c>
       <c r="K66" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N66" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P66" t="inlineStr"/>
       <c r="Q66" t="inlineStr"/>
       <c r="R66" t="inlineStr"/>
       <c r="S66" t="inlineStr"/>
       <c r="T66" t="inlineStr"/>
       <c r="W66" t="n">
         <v>0</v>
       </c>
       <c r="X66" t="n">
         <v>0</v>
       </c>
       <c r="Y66" t="n">
         <v>0</v>
       </c>
       <c r="Z66" t="n">
         <v>0</v>
       </c>
       <c r="AA66" t="n">
         <v>0</v>
       </c>
       <c r="AC66" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD66" t="n">
         <v>0</v>
       </c>
       <c r="AE66" t="inlineStr">
         <is>
-          <t>Avviso di mobilità da altro ente</t>
+          <t>Concorso pubblico</t>
         </is>
       </c>
       <c r="AF66" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr"/>
       <c r="B67" t="inlineStr"/>
       <c r="C67" t="inlineStr">
         <is>
-          <t xml:space="preserve">AVVISO DI SELEZIONE PUBBLICA PER CONFERIMENTO INCARICHI LIBERO-PROFESSIONALI A MEDICI PER LA UOC RADIOLOGIA - Azienda Ulss 5 Polesana
-</t>
+          <t>Azienda Zero - Concorso pubblico, per titoli ed esami, per n. 26 posti, a tempo pieno e indeterminato, di Collaboratore Amministrativo Professionale – Area Economica – Area dei Professionisti della Salute e dei Funzionari – Ruolo Amministrativo.</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E67" t="inlineStr"/>
+      <c r="F67" t="inlineStr">
+        <is>
+          <t>Area dei professionisti della salute e dei funzionari-Amministrativo</t>
+        </is>
+      </c>
+      <c r="G67" t="inlineStr">
+        <is>
+          <t>COLLABORATORE AMMINISTRATIVO PROFESSIONALE</t>
+        </is>
+      </c>
       <c r="H67" t="inlineStr">
         <is>
-          <t>24/02/2026 00:00</t>
+          <t>14/04/2026 12:00</t>
         </is>
       </c>
       <c r="I67" t="inlineStr">
         <is>
-          <t>31/12/2026 23:59</t>
+          <t>31/03/2028 23:59</t>
         </is>
       </c>
       <c r="K67" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N67" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P67" t="inlineStr"/>
       <c r="Q67" t="inlineStr"/>
       <c r="R67" t="inlineStr"/>
       <c r="S67" t="inlineStr"/>
       <c r="T67" t="inlineStr"/>
+      <c r="W67" t="n">
+        <v>0</v>
+      </c>
+      <c r="X67" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y67" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z67" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA67" t="n">
+        <v>0</v>
+      </c>
       <c r="AC67" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD67" t="n">
+        <v>0</v>
+      </c>
       <c r="AE67" t="inlineStr">
         <is>
-          <t>Incarichi libero professionali</t>
+          <t>Concorso pubblico</t>
         </is>
       </c>
       <c r="AF67" t="inlineStr">
         <is>
-          <t>Lavoro autonomo</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr"/>
       <c r="B68" t="inlineStr"/>
       <c r="C68" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa di coordinamento denominato "COORDINAMENTO LABORATORIO ROVIGO E TRECENTA", riservato al personale dipendente appartenente al ruolo sanitario - APSF Tecnico Sanitario di Laboratorio Biomedico</t>
+          <t>Avviso pubblico di mobilità volontaria per Dirigente Amministrativo da assegnare alla UOC Provveditorato, Economato e Gestione della Logistica</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E68" t="inlineStr"/>
       <c r="F68" t="inlineStr">
         <is>
-          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
+          <t>Dirigenza PTA-Amministrativo</t>
         </is>
       </c>
       <c r="G68" t="inlineStr">
         <is>
-          <t>Tecnico Sanitario di Laboratorio Biomedico</t>
+          <t>DIRIGENTE AMMINISTRATIVO</t>
         </is>
       </c>
       <c r="H68" t="inlineStr">
         <is>
-          <t>23/02/2026 00:00</t>
+          <t>07/04/2026 12:00</t>
         </is>
       </c>
       <c r="I68" t="inlineStr">
         <is>
-          <t>05/03/2026 23:59</t>
+          <t>07/05/2026 12:00</t>
         </is>
       </c>
       <c r="K68" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N68" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P68" t="inlineStr"/>
       <c r="Q68" t="inlineStr"/>
       <c r="R68" t="inlineStr"/>
       <c r="S68" t="inlineStr"/>
       <c r="T68" t="inlineStr"/>
+      <c r="W68" t="n">
+        <v>0</v>
+      </c>
+      <c r="X68" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y68" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z68" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA68" t="n">
+        <v>0</v>
+      </c>
       <c r="AC68" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD68" t="n">
+        <v>0</v>
+      </c>
       <c r="AE68" t="inlineStr">
         <is>
-          <t>AVVISI/SELEZIONI INTERNE per il personale dipendente dell'Azienda</t>
+          <t>Avviso di mobilità da altro ente</t>
         </is>
       </c>
       <c r="AF68" t="inlineStr">
         <is>
-          <t>Non definito</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr"/>
-      <c r="B69" t="inlineStr"/>
+      <c r="B69" t="inlineStr">
+        <is>
+          <t>Tabella</t>
+        </is>
+      </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa denominato "RESPONSABILE AREA DELLE RISORSE UMANE DPS", riservato al personale dipendente appartenente a tutti i profili professionali del ruolo sanitario - APSF</t>
+          <t>Tabella triennale avvisi, concorsi e procedure comparative aggiornata a marzo 2026</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="E69" t="inlineStr"/>
-      <c r="F69" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="H69" t="inlineStr">
         <is>
-          <t>23/02/2026 00:00</t>
+          <t>27/03/2026 00:00</t>
         </is>
       </c>
       <c r="I69" t="inlineStr">
         <is>
-          <t>05/03/2026 23:59</t>
+          <t>26/03/2031 23:59</t>
         </is>
       </c>
       <c r="K69" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N69" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P69" t="inlineStr"/>
       <c r="Q69" t="inlineStr"/>
       <c r="R69" t="inlineStr"/>
       <c r="S69" t="inlineStr"/>
       <c r="T69" t="inlineStr"/>
+      <c r="W69" t="n">
+        <v>0</v>
+      </c>
+      <c r="X69" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y69" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z69" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA69" t="n">
+        <v>0</v>
+      </c>
       <c r="AC69" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD69" t="n">
+        <v>0</v>
+      </c>
       <c r="AE69" t="inlineStr">
         <is>
-          <t>AVVISI/SELEZIONI INTERNE per il personale dipendente dell'Azienda</t>
+          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
         </is>
       </c>
       <c r="AF69" t="inlineStr">
         <is>
           <t>Non definito</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr"/>
       <c r="B70" t="inlineStr"/>
       <c r="C70" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa denominato "RESPONSABILE SVILUPPO MODELLI ORGANIZZATIVI E PROFESSIONALI", riservato al personale dipendente appartenente a tutti i profili professionali del ruolo sanitario - APSF</t>
+          <t>Avviso di selezione pubblica per conferimento incarico libero professionale a fisioterapista per la UOSD Salute in Carcere.</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E70" t="inlineStr"/>
-      <c r="F70" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="H70" t="inlineStr">
         <is>
-          <t>23/02/2026 00:00</t>
+          <t>26/03/2026 00:00</t>
         </is>
       </c>
       <c r="I70" t="inlineStr">
         <is>
-          <t>05/03/2026 23:59</t>
+          <t>01/04/2026 23:59</t>
         </is>
       </c>
       <c r="K70" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N70" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P70" t="inlineStr"/>
       <c r="Q70" t="inlineStr"/>
       <c r="R70" t="inlineStr"/>
       <c r="S70" t="inlineStr"/>
       <c r="T70" t="inlineStr"/>
       <c r="AC70" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE70" t="inlineStr">
         <is>
-          <t>AVVISI/SELEZIONI INTERNE per il personale dipendente dell'Azienda</t>
+          <t>Incarichi libero professionali</t>
         </is>
       </c>
       <c r="AF70" t="inlineStr">
         <is>
-          <t>Non definito</t>
+          <t>Lavoro autonomo</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr"/>
       <c r="B71" t="inlineStr"/>
       <c r="C71" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa di coordinamento denominato "COORDINAMENTO LABORATORIO ADRIA E REFERENTE RETE AZIENDALE POCT", riservato al personale dipendente appartenente al ruolo sanitario - APSF Tecnico Sanitario di Laboratorio Biomedico</t>
+          <t>Azienda Zero - Graduatoria di Concorso pubblico, per titoli ed esami, per n. 5 posti, a tempo pieno, indeterminato ed a rapporto esclusivo, di Dirigente Chimico – disciplina Chimica Analitica.</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E71" t="inlineStr"/>
       <c r="F71" t="inlineStr">
         <is>
-          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
+          <t>Dirigenza</t>
         </is>
       </c>
       <c r="G71" t="inlineStr">
         <is>
-          <t>Tecnico Sanitario di Laboratorio Biomedico</t>
+          <t>Dirigente Chimico</t>
         </is>
       </c>
       <c r="H71" t="inlineStr">
         <is>
-          <t>23/02/2026 00:00</t>
+          <t>25/03/2026 00:00</t>
         </is>
       </c>
       <c r="I71" t="inlineStr">
         <is>
-          <t>05/03/2026 23:59</t>
+          <t>23/03/2028 23:59</t>
         </is>
       </c>
       <c r="K71" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N71" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P71" t="inlineStr"/>
       <c r="Q71" t="inlineStr"/>
       <c r="R71" t="inlineStr"/>
       <c r="S71" t="inlineStr"/>
       <c r="T71" t="inlineStr"/>
       <c r="AC71" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE71" t="inlineStr">
         <is>
-          <t>AVVISI/SELEZIONI INTERNE per il personale dipendente dell'Azienda</t>
+          <t>Concorsi Dirigenza</t>
         </is>
       </c>
       <c r="AF71" t="inlineStr">
         <is>
-          <t>Non definito</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr"/>
       <c r="B72" t="inlineStr"/>
       <c r="C72" t="inlineStr">
         <is>
-          <t xml:space="preserve">Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa denominato "RESPONSABILE AREA FORMAZIONE DPS", riservato al personale dipendente appartenente a tutti i profili professionali del ruolo sanitario - APSF </t>
+          <t>Azienda Zero - Graduatoria di Concorso pubblico, per titoli ed esami, per n. 120 posti, a tempo pieno e indeterminato, di Tecnico Sanitario di Laboratorio Biomedico – Area dei Professionisti della Salute e dei Funzionari – Ruolo Sanitario.</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E72" t="inlineStr"/>
       <c r="F72" t="inlineStr">
         <is>
           <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
         </is>
       </c>
       <c r="G72" t="inlineStr">
         <is>
-          <t>Vari profili</t>
+          <t>Tecnico Sanitario di Laboratorio Biomedico</t>
         </is>
       </c>
       <c r="H72" t="inlineStr">
         <is>
-          <t>23/02/2026 00:00</t>
+          <t>25/03/2026 00:00</t>
         </is>
       </c>
       <c r="I72" t="inlineStr">
         <is>
-          <t>05/03/2026 23:59</t>
+          <t>23/03/2028 23:59</t>
         </is>
       </c>
       <c r="K72" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N72" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P72" t="inlineStr"/>
       <c r="Q72" t="inlineStr"/>
       <c r="R72" t="inlineStr"/>
       <c r="S72" t="inlineStr"/>
       <c r="T72" t="inlineStr"/>
       <c r="AC72" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE72" t="inlineStr">
         <is>
-          <t>AVVISI/SELEZIONI INTERNE per il personale dipendente dell'Azienda</t>
+          <t>Concorsi Comparto</t>
         </is>
       </c>
       <c r="AF72" t="inlineStr">
         <is>
-          <t>Non definito</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr"/>
       <c r="B73" t="inlineStr"/>
       <c r="C73" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa di coordinamento denominato "COORDINAMENTO CENTRI SALUTE MENTALE E SEMIRESIDENZIALITA' DIPARTIMENTO SALUTE MENTALE E GAP", riservato al personale dipendente appartenente al ruolo sanitario - APSF Infermiere, Educatore Professionale, Tecnico della Riabilitazione Psichiatrica</t>
+          <t>Azienda Zero - Graduatoria di Concorso pubblico, per titoli ed esami, per n. 916 posti, a tempo pieno e indeterminato, di Infermiere – Area dei Professionisti della Salute e dei Funzionari – Ruolo Sanitario.</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E73" t="inlineStr"/>
       <c r="F73" t="inlineStr">
         <is>
           <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
         </is>
       </c>
       <c r="G73" t="inlineStr">
         <is>
-          <t>Vari profili</t>
+          <t>Infermiere</t>
         </is>
       </c>
       <c r="H73" t="inlineStr">
         <is>
-          <t>23/02/2026 00:00</t>
+          <t>25/03/2026 00:00</t>
         </is>
       </c>
       <c r="I73" t="inlineStr">
         <is>
-          <t>05/03/2026 23:59</t>
+          <t>23/03/2028 23:59</t>
         </is>
       </c>
       <c r="K73" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N73" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P73" t="inlineStr"/>
       <c r="Q73" t="inlineStr"/>
       <c r="R73" t="inlineStr"/>
       <c r="S73" t="inlineStr"/>
       <c r="T73" t="inlineStr"/>
       <c r="AC73" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE73" t="inlineStr">
         <is>
-          <t>AVVISI/SELEZIONI INTERNE per il personale dipendente dell'Azienda</t>
+          <t>Concorsi Comparto</t>
         </is>
       </c>
       <c r="AF73" t="inlineStr">
         <is>
-          <t>Non definito</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr"/>
       <c r="B74" t="inlineStr"/>
       <c r="C74" t="inlineStr">
         <is>
-          <t>Avviso pubblico per il conferimento dell'incarico di Direttore UOC Servizio Veterinario di Sanità Animale</t>
+          <t>Avviso pubblico, per soli titoli, per l'assunzione a tempo determinato di n. 1 Tecnico di Neurofisiopatologia - Area PSF</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t>Ammissione/Commissione/Espletamento</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E74" t="inlineStr"/>
       <c r="F74" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
         </is>
       </c>
       <c r="G74" t="inlineStr">
         <is>
-          <t>Dirigente Veterinario</t>
+          <t>Tecnico della Neurofisiopatologia</t>
         </is>
       </c>
       <c r="H74" t="inlineStr">
         <is>
-          <t>20/02/2026 00:00</t>
+          <t>13/03/2026 00:00</t>
         </is>
       </c>
       <c r="I74" t="inlineStr">
         <is>
-          <t>21/03/2026 23:59</t>
+          <t>27/03/2026 23:59</t>
         </is>
       </c>
       <c r="K74" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N74" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P74" t="inlineStr"/>
       <c r="Q74" t="inlineStr"/>
       <c r="R74" t="inlineStr"/>
       <c r="S74" t="inlineStr"/>
       <c r="T74" t="inlineStr"/>
       <c r="W74" t="n">
         <v>0</v>
       </c>
       <c r="X74" t="n">
         <v>0</v>
       </c>
       <c r="Y74" t="n">
         <v>0</v>
       </c>
       <c r="Z74" t="n">
         <v>0</v>
       </c>
       <c r="AA74" t="n">
         <v>0</v>
       </c>
       <c r="AC74" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD74" t="n">
         <v>0</v>
       </c>
       <c r="AE74" t="inlineStr">
         <is>
-          <t>Avviso di struttura complessa</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF74" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr"/>
       <c r="B75" t="inlineStr"/>
       <c r="C75" t="inlineStr">
         <is>
-          <t xml:space="preserve">Azienda Zero - Graduatoria concorso pubblico per n. 9 posti di Dirigente Medico di Nefrologia -  Area Medica e delle Specialità Mediche a tempo pieno, indeterminato ed a rapporto esclusivo 
-</t>
+          <t>Avviso pubblico per il conferimento dell'incarico di Direttore UOC Anestesia e Rianimazione di Rovigo e Trecenta</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E75" t="inlineStr"/>
       <c r="F75" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>Apicale</t>
         </is>
       </c>
       <c r="G75" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>Dirigente Medico - DIRETTORE</t>
         </is>
       </c>
       <c r="H75" t="inlineStr">
         <is>
-          <t>19/02/2026 00:00</t>
+          <t>13/03/2026 00:00</t>
         </is>
       </c>
       <c r="I75" t="inlineStr">
         <is>
-          <t>15/02/2028 23:59</t>
+          <t>12/04/2026 23:59</t>
         </is>
       </c>
       <c r="K75" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N75" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P75" t="inlineStr"/>
       <c r="Q75" t="inlineStr"/>
       <c r="R75" t="inlineStr"/>
       <c r="S75" t="inlineStr"/>
       <c r="T75" t="inlineStr"/>
+      <c r="W75" t="n">
+        <v>0</v>
+      </c>
+      <c r="X75" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y75" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z75" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA75" t="n">
+        <v>0</v>
+      </c>
       <c r="AC75" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD75" t="n">
+        <v>0</v>
+      </c>
       <c r="AE75" t="inlineStr">
         <is>
-          <t>Avvisi Incarichi 15 septies/octies D.Lgs 502/92</t>
+          <t>Avviso di struttura complessa</t>
         </is>
       </c>
       <c r="AF75" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr"/>
       <c r="B76" t="inlineStr"/>
       <c r="C76" t="inlineStr">
         <is>
-          <t>Azienda Zero - Graduatoria concorso pubblico per n. 6 posti di Dirigente Medico di Geriatria - Area Medica e delle Specialità Mediche – Profilo Professionale Dirigente Medico – Ruolo
-Sanitario, per prevalente attività inerente ai disturbi e alle demenze del paziente anziano.</t>
+          <t>Avviso pubblico, per soli titoli, per l'assunzione a tempo determinato di n. 1 Fisioterapista - Area dei Professionisti della Salute e dei Funzionari</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E76" t="inlineStr"/>
       <c r="F76" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
         </is>
       </c>
       <c r="G76" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>Fisioterapista</t>
         </is>
       </c>
       <c r="H76" t="inlineStr">
         <is>
-          <t>19/02/2026 00:00</t>
+          <t>13/03/2026 00:00</t>
         </is>
       </c>
       <c r="I76" t="inlineStr">
         <is>
-          <t>15/02/2028 23:59</t>
+          <t>27/03/2026 23:59</t>
         </is>
       </c>
       <c r="K76" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N76" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P76" t="inlineStr"/>
       <c r="Q76" t="inlineStr"/>
       <c r="R76" t="inlineStr"/>
       <c r="S76" t="inlineStr"/>
       <c r="T76" t="inlineStr"/>
+      <c r="W76" t="n">
+        <v>0</v>
+      </c>
+      <c r="X76" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y76" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z76" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA76" t="n">
+        <v>0</v>
+      </c>
       <c r="AC76" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD76" t="n">
+        <v>0</v>
+      </c>
       <c r="AE76" t="inlineStr">
         <is>
-          <t>Concorsi Dirigenza</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF76" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr"/>
       <c r="B77" t="inlineStr"/>
       <c r="C77" t="inlineStr">
         <is>
-          <t xml:space="preserve">Azienda Zero - Graduatoria concorso pubblico per n. 11 posti di Operatore Tecnico Specializzato Magazziniere - Area degli Operatori Ruolo Tecnico a tempo pieno ed indeterminato </t>
+          <t>Azienda Zero - Graduatoria concorso pubblico per n. 4 posti di Dirigente Medico di Pediatria, Area Medica e delle Specialità Mediche – Profilo Professionale Dirigente Medico – Ruolo Sanitario, per prevalente attività di cardiologia pediatrica.</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E77" t="inlineStr"/>
       <c r="F77" t="inlineStr">
         <is>
-          <t>Area degli Operatori - Ruolo Tecnico</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G77" t="inlineStr">
         <is>
-          <t>Magazziniere</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H77" t="inlineStr">
         <is>
-          <t>18/02/2026 00:00</t>
+          <t>11/03/2026 00:00</t>
         </is>
       </c>
       <c r="I77" t="inlineStr">
         <is>
-          <t>09/02/2028 23:59</t>
+          <t>09/03/2028 23:59</t>
         </is>
       </c>
       <c r="K77" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N77" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P77" t="inlineStr"/>
       <c r="Q77" t="inlineStr"/>
       <c r="R77" t="inlineStr"/>
       <c r="S77" t="inlineStr"/>
       <c r="T77" t="inlineStr"/>
       <c r="AC77" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE77" t="inlineStr">
         <is>
-          <t>Concorsi Comparto</t>
+          <t>Concorsi Dirigenza</t>
         </is>
       </c>
       <c r="AF77" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr"/>
       <c r="B78" t="inlineStr"/>
       <c r="C78" t="inlineStr">
         <is>
-          <t>Avviso pubblico di mobilità volontaria per n. 1 Collaboratore Tecnico Professionale - Area PSF, per l'Ufficio Logistica e Autoparco</t>
+          <t>Azienda Zero - Graduatoria concorso pubblico per n. 24 posti di Dirigente Medico nella disciplina di MEDICINA INTERNA - Area Medica e delle Specialità Mediche - Profilo Professionale: Dirigente Medico – Ruolo Sanitario.</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t>Scaduto</t>
-[...6 lines deleted...]
-      </c>
+          <t>Graduatoria/Esito</t>
+        </is>
+      </c>
+      <c r="E78" t="inlineStr"/>
       <c r="F78" t="inlineStr">
         <is>
-          <t>D</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G78" t="inlineStr">
         <is>
-          <t>Collaboratore Tecnico Professionale</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H78" t="inlineStr">
         <is>
-          <t>16/02/2026 00:00</t>
+          <t>11/03/2026 00:00</t>
         </is>
       </c>
       <c r="I78" t="inlineStr">
         <is>
-          <t>18/03/2026 23:59</t>
+          <t>09/03/2028 23:59</t>
         </is>
       </c>
       <c r="K78" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N78" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P78" t="inlineStr"/>
       <c r="Q78" t="inlineStr"/>
       <c r="R78" t="inlineStr"/>
       <c r="S78" t="inlineStr"/>
       <c r="T78" t="inlineStr"/>
-      <c r="W78" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="AC78" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="AD78" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AE78" t="inlineStr">
         <is>
-          <t>Avviso di mobilità da altro ente</t>
+          <t>Concorsi Dirigenza</t>
         </is>
       </c>
       <c r="AF78" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr"/>
       <c r="B79" t="inlineStr"/>
       <c r="C79" t="inlineStr">
         <is>
-          <t>Avviso pubblico di mobilità volontaria per n. 1 Collaboratore Amministrativo Professionale - Area PSF, per l'Ufficio Logistica e Autoparco</t>
+          <t>Avviso pubblico di mobilità volontaria per n. 1 Collaboratore Tecnico Professionale -Ingegnere Civile - Area PSF, per la UOC Servizi Tecnici e Patrimoniali</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t>Scaduto</t>
-[...6 lines deleted...]
-      </c>
+          <t>Graduatoria/Esito</t>
+        </is>
+      </c>
+      <c r="E79" t="inlineStr"/>
       <c r="F79" t="inlineStr">
         <is>
-          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo amministrativo</t>
+          <t>D</t>
         </is>
       </c>
       <c r="G79" t="inlineStr">
         <is>
-          <t>Collaboratore Amministrativo Professionale</t>
+          <t>Collaboratore Tecnico Professionale</t>
         </is>
       </c>
       <c r="H79" t="inlineStr">
         <is>
-          <t>16/02/2026 00:00</t>
+          <t>25/02/2026 00:00</t>
         </is>
       </c>
       <c r="I79" t="inlineStr">
         <is>
-          <t>18/03/2026 23:59</t>
+          <t>27/03/2026 23:59</t>
         </is>
       </c>
       <c r="K79" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N79" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P79" t="inlineStr"/>
       <c r="Q79" t="inlineStr"/>
       <c r="R79" t="inlineStr"/>
       <c r="S79" t="inlineStr"/>
       <c r="T79" t="inlineStr"/>
       <c r="W79" t="n">
         <v>0</v>
       </c>
       <c r="X79" t="n">
         <v>0</v>
       </c>
       <c r="Y79" t="n">
         <v>0</v>
@@ -6624,6861 +6803,6876 @@
       </c>
       <c r="AC79" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD79" t="n">
         <v>0</v>
       </c>
       <c r="AE79" t="inlineStr">
         <is>
           <t>Avviso di mobilità da altro ente</t>
         </is>
       </c>
       <c r="AF79" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr"/>
       <c r="B80" t="inlineStr"/>
       <c r="C80" t="inlineStr">
         <is>
-          <t>Avviso Pubblico per l' assunzione a tempo determinato di n. 1 Tecnico Sanitario di Radiologia Medica - Area PSF</t>
+          <t xml:space="preserve">AVVISO DI SELEZIONE PUBBLICA PER CONFERIMENTO INCARICHI LIBERO-PROFESSIONALI A MEDICI PER LA UOC RADIOLOGIA - Azienda Ulss 5 Polesana
+</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
-          <t>Graduatoria/Esito</t>
-[...16 lines deleted...]
-      </c>
+          <t>Aperto</t>
+        </is>
+      </c>
+      <c r="E80" t="inlineStr"/>
       <c r="H80" t="inlineStr">
         <is>
-          <t>13/02/2026 00:00</t>
+          <t>24/02/2026 00:00</t>
         </is>
       </c>
       <c r="I80" t="inlineStr">
         <is>
-          <t>27/02/2026 23:59</t>
+          <t>31/12/2026 23:59</t>
         </is>
       </c>
       <c r="K80" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N80" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P80" t="inlineStr"/>
       <c r="Q80" t="inlineStr"/>
       <c r="R80" t="inlineStr"/>
       <c r="S80" t="inlineStr"/>
-      <c r="T80" t="inlineStr">
-[...28 lines deleted...]
-      </c>
+      <c r="T80" t="inlineStr"/>
       <c r="AC80" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="AD80" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AE80" t="inlineStr">
         <is>
-          <t>Avviso Pubblico</t>
+          <t>Incarichi libero professionali</t>
         </is>
       </c>
       <c r="AF80" t="inlineStr">
         <is>
-          <t>Tempo determinato</t>
+          <t>Lavoro autonomo</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr"/>
       <c r="B81" t="inlineStr"/>
       <c r="C81" t="inlineStr">
         <is>
-          <t>Avviso Pubblico per l' assunzione a tempo determinato di n. 2 Assistenti Sociali - Area PSF</t>
+          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa denominato "RESPONSABILE AREA DELLE RISORSE UMANE DPS", riservato al personale dipendente appartenente a tutti i profili professionali del ruolo sanitario - APSF</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t>Graduatoria/Esito</t>
-[...6 lines deleted...]
-      </c>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E81" t="inlineStr"/>
       <c r="F81" t="inlineStr">
         <is>
-          <t>Area dei Professionisti della Salute e dei Funzionari - ruolo socio-sanitario</t>
+          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
         </is>
       </c>
       <c r="G81" t="inlineStr">
         <is>
-          <t>Assistente Sociale</t>
+          <t>Vari profili</t>
         </is>
       </c>
       <c r="H81" t="inlineStr">
         <is>
-          <t>13/02/2026 00:00</t>
+          <t>23/02/2026 00:00</t>
         </is>
       </c>
       <c r="I81" t="inlineStr">
         <is>
-          <t>27/02/2026 23:59</t>
+          <t>05/03/2026 23:59</t>
         </is>
       </c>
       <c r="K81" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N81" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P81" t="inlineStr"/>
       <c r="Q81" t="inlineStr"/>
       <c r="R81" t="inlineStr"/>
       <c r="S81" t="inlineStr"/>
-      <c r="T81" t="inlineStr">
-[...28 lines deleted...]
-      </c>
+      <c r="T81" t="inlineStr"/>
       <c r="AC81" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="AD81" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AE81" t="inlineStr">
         <is>
-          <t>Avviso Pubblico</t>
+          <t>AVVISI/SELEZIONI INTERNE per il personale dipendente dell'Azienda</t>
         </is>
       </c>
       <c r="AF81" t="inlineStr">
         <is>
-          <t>Tempo determinato</t>
+          <t>Non definito</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr"/>
       <c r="B82" t="inlineStr"/>
       <c r="C82" t="inlineStr">
         <is>
-          <t>AVVISO DI SELEZIONE PUBBLICA PER CONFERIMENTO INCARICO LIBERO-PROFESSIONALE A BIOLOGO PER LA UOSD PMA DI TRECENTA.</t>
+          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa di coordinamento denominato "COORDINAMENTO LABORATORIO ADRIA E REFERENTE RETE AZIENDALE POCT", riservato al personale dipendente appartenente al ruolo sanitario - APSF Tecnico Sanitario di Laboratorio Biomedico</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E82" t="inlineStr"/>
+      <c r="F82" t="inlineStr">
+        <is>
+          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
+        </is>
+      </c>
+      <c r="G82" t="inlineStr">
+        <is>
+          <t>Tecnico Sanitario di Laboratorio Biomedico</t>
+        </is>
+      </c>
       <c r="H82" t="inlineStr">
         <is>
-          <t>06/02/2026 00:00</t>
+          <t>23/02/2026 00:00</t>
         </is>
       </c>
       <c r="I82" t="inlineStr">
         <is>
-          <t>14/02/2026 23:59</t>
+          <t>05/03/2026 23:59</t>
         </is>
       </c>
       <c r="K82" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N82" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P82" t="inlineStr"/>
       <c r="Q82" t="inlineStr"/>
       <c r="R82" t="inlineStr"/>
       <c r="S82" t="inlineStr"/>
       <c r="T82" t="inlineStr"/>
       <c r="AC82" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE82" t="inlineStr">
         <is>
-          <t>Incarichi libero professionali</t>
+          <t>AVVISI/SELEZIONI INTERNE per il personale dipendente dell'Azienda</t>
         </is>
       </c>
       <c r="AF82" t="inlineStr">
         <is>
-          <t>Lavoro autonomo</t>
+          <t>Non definito</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr"/>
       <c r="B83" t="inlineStr"/>
       <c r="C83" t="inlineStr">
         <is>
-          <t>Avviso pubblico per il conferimento dell'incarico di Direttore UOC Radiologia</t>
+          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa di coordinamento denominato "COORDINAMENTO LABORATORIO ROVIGO E TRECENTA", riservato al personale dipendente appartenente al ruolo sanitario - APSF Tecnico Sanitario di Laboratorio Biomedico</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="E83" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E83" t="inlineStr"/>
       <c r="F83" t="inlineStr">
         <is>
-          <t>Apicale</t>
+          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
         </is>
       </c>
       <c r="G83" t="inlineStr">
         <is>
-          <t>Dirigente Medico - DIRETTORE</t>
+          <t>Tecnico Sanitario di Laboratorio Biomedico</t>
         </is>
       </c>
       <c r="H83" t="inlineStr">
         <is>
-          <t>20/01/2026 00:00</t>
+          <t>23/02/2026 00:00</t>
         </is>
       </c>
       <c r="I83" t="inlineStr">
         <is>
-          <t>19/02/2026 23:59</t>
+          <t>05/03/2026 23:59</t>
         </is>
       </c>
       <c r="K83" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N83" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P83" t="inlineStr"/>
       <c r="Q83" t="inlineStr"/>
       <c r="R83" t="inlineStr"/>
       <c r="S83" t="inlineStr"/>
       <c r="T83" t="inlineStr"/>
-      <c r="W83" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="AC83" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="AD83" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AE83" t="inlineStr">
         <is>
-          <t>Avviso di struttura complessa</t>
+          <t>AVVISI/SELEZIONI INTERNE per il personale dipendente dell'Azienda</t>
         </is>
       </c>
       <c r="AF83" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Non definito</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr"/>
       <c r="B84" t="inlineStr"/>
       <c r="C84" t="inlineStr">
         <is>
-          <t>Avviso pubblico per il conferimento dell'incarico di Direttore UOC Gastroenterologia</t>
+          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa di coordinamento denominato "COORDINAMENTO CENTRI SALUTE MENTALE E SEMIRESIDENZIALITA' DIPARTIMENTO SALUTE MENTALE E GAP", riservato al personale dipendente appartenente al ruolo sanitario - APSF Infermiere, Educatore Professionale, Tecnico della Riabilitazione Psichiatrica</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t>Graduatoria/Esito</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="E84" t="inlineStr"/>
       <c r="F84" t="inlineStr">
         <is>
-          <t>Apicale</t>
+          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
         </is>
       </c>
       <c r="G84" t="inlineStr">
         <is>
-          <t>Dirigente Medico - DIRETTORE</t>
+          <t>Vari profili</t>
         </is>
       </c>
       <c r="H84" t="inlineStr">
         <is>
-          <t>16/01/2026 00:00</t>
+          <t>23/02/2026 00:00</t>
         </is>
       </c>
       <c r="I84" t="inlineStr">
         <is>
-          <t>15/02/2026 23:59</t>
+          <t>05/03/2026 23:59</t>
         </is>
       </c>
       <c r="K84" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N84" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P84" t="inlineStr"/>
       <c r="Q84" t="inlineStr"/>
       <c r="R84" t="inlineStr"/>
       <c r="S84" t="inlineStr"/>
       <c r="T84" t="inlineStr"/>
-      <c r="W84" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="AC84" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="AD84" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AE84" t="inlineStr">
         <is>
-          <t>Avvisi Incarichi Direzione Struttura Complessa</t>
+          <t>AVVISI/SELEZIONI INTERNE per il personale dipendente dell'Azienda</t>
         </is>
       </c>
       <c r="AF84" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Non definito</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr"/>
       <c r="B85" t="inlineStr"/>
       <c r="C85" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa  denominato "REFERENTE DELLA PIATTAFORMA DELLA FORMAZIONE AZIENDALE E DELLA FORMAZIONE INTERNATIONAL TRAINING CENTER AMERICAN HEART ASSOCIATION", riservato al personale dipendente appartenente al ruolo sanitario - APSF Infermiere</t>
+          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa denominato "RESPONSABILE SVILUPPO MODELLI ORGANIZZATIVI E PROFESSIONALI", riservato al personale dipendente appartenente a tutti i profili professionali del ruolo sanitario - APSF</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E85" t="inlineStr"/>
       <c r="F85" t="inlineStr">
         <is>
           <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
         </is>
       </c>
       <c r="G85" t="inlineStr">
         <is>
-          <t>Infermiere</t>
+          <t>Vari profili</t>
         </is>
       </c>
       <c r="H85" t="inlineStr">
         <is>
-          <t>14/01/2026 00:00</t>
+          <t>23/02/2026 00:00</t>
         </is>
       </c>
       <c r="I85" t="inlineStr">
         <is>
-          <t>24/01/2026 23:59</t>
+          <t>05/03/2026 23:59</t>
         </is>
       </c>
       <c r="K85" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N85" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P85" t="inlineStr"/>
       <c r="Q85" t="inlineStr"/>
       <c r="R85" t="inlineStr"/>
       <c r="S85" t="inlineStr"/>
       <c r="T85" t="inlineStr"/>
       <c r="AC85" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE85" t="inlineStr">
         <is>
           <t>AVVISI/SELEZIONI INTERNE per il personale dipendente dell'Azienda</t>
         </is>
       </c>
       <c r="AF85" t="inlineStr">
         <is>
           <t>Non definito</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr"/>
       <c r="B86" t="inlineStr"/>
       <c r="C86" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa di coordinamento denominato "COORDINAMENTO GRUPPO OPERATORIO ROVIGO", riservato al personale dipendente appartenente al ruolo sanitario - APSF Infermiere</t>
+          <t xml:space="preserve">Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa denominato "RESPONSABILE AREA FORMAZIONE DPS", riservato al personale dipendente appartenente a tutti i profili professionali del ruolo sanitario - APSF </t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E86" t="inlineStr"/>
       <c r="F86" t="inlineStr">
         <is>
           <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
         </is>
       </c>
       <c r="G86" t="inlineStr">
         <is>
-          <t>Infermiere</t>
+          <t>Vari profili</t>
         </is>
       </c>
       <c r="H86" t="inlineStr">
         <is>
-          <t>13/01/2026 00:00</t>
+          <t>23/02/2026 00:00</t>
         </is>
       </c>
       <c r="I86" t="inlineStr">
         <is>
-          <t>23/01/2026 23:59</t>
+          <t>05/03/2026 23:59</t>
         </is>
       </c>
       <c r="K86" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N86" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P86" t="inlineStr"/>
       <c r="Q86" t="inlineStr"/>
       <c r="R86" t="inlineStr"/>
       <c r="S86" t="inlineStr"/>
       <c r="T86" t="inlineStr"/>
       <c r="AC86" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE86" t="inlineStr">
         <is>
           <t>AVVISI/SELEZIONI INTERNE per il personale dipendente dell'Azienda</t>
         </is>
       </c>
       <c r="AF86" t="inlineStr">
         <is>
           <t>Non definito</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr"/>
       <c r="B87" t="inlineStr"/>
       <c r="C87" t="inlineStr">
         <is>
-          <t>Avviso di procedura comparativa per l’attribuzione di nr. 2 incarichi libero professionali, ex art. 7, comma 6, D. Lgs 165 del 30.03.2001 e ss.mm.ii., a professionisti laureati in Psicologia, specializzati in Psicoterapia, per la realizzazione delle attività previste dal progetto regionale “Piano operativo per il potenziamento delle funzioni dei Centri per la Famiglia nell’ambito delle competenze sociali dei Consultori familiari delle Aziende ULSS del Veneto.</t>
+          <t>Avviso pubblico per il conferimento dell'incarico di Direttore UOC Servizio Veterinario di Sanità Animale</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E87" t="inlineStr"/>
+      <c r="F87" t="inlineStr">
+        <is>
+          <t>Dirigenza medica e veterinaria</t>
+        </is>
+      </c>
+      <c r="G87" t="inlineStr">
+        <is>
+          <t>Dirigente Veterinario</t>
+        </is>
+      </c>
       <c r="H87" t="inlineStr">
         <is>
-          <t>13/01/2026 00:00</t>
+          <t>20/02/2026 00:00</t>
         </is>
       </c>
       <c r="I87" t="inlineStr">
         <is>
-          <t>21/01/2026 23:59</t>
+          <t>21/03/2026 23:59</t>
         </is>
       </c>
       <c r="K87" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N87" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P87" t="inlineStr"/>
       <c r="Q87" t="inlineStr"/>
       <c r="R87" t="inlineStr"/>
       <c r="S87" t="inlineStr"/>
       <c r="T87" t="inlineStr"/>
+      <c r="W87" t="n">
+        <v>0</v>
+      </c>
+      <c r="X87" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y87" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z87" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA87" t="n">
+        <v>0</v>
+      </c>
       <c r="AC87" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD87" t="n">
+        <v>0</v>
+      </c>
       <c r="AE87" t="inlineStr">
         <is>
-          <t>Incarichi libero professionali</t>
+          <t>Avviso di struttura complessa</t>
         </is>
       </c>
       <c r="AF87" t="inlineStr">
         <is>
-          <t>Lavoro autonomo</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr"/>
       <c r="B88" t="inlineStr"/>
       <c r="C88" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione di professionista specialista denominato "SPECIALISTA REFERENTE AMMINISTRATORE DI SISTEMA", riservato al personale dipendente appartenente al ruolo sanitario - APSF Tecnico Sanitario di Radiologia Medica</t>
+          <t>Azienda Zero - Graduatoria concorso pubblico per n. 6 posti di Dirigente Medico di Geriatria - Area Medica e delle Specialità Mediche – Profilo Professionale Dirigente Medico – Ruolo
+Sanitario, per prevalente attività inerente ai disturbi e alle demenze del paziente anziano.</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E88" t="inlineStr"/>
       <c r="F88" t="inlineStr">
         <is>
-          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G88" t="inlineStr">
         <is>
-          <t>Tecnico Sanitario di Radiologia Medica</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H88" t="inlineStr">
         <is>
-          <t>13/01/2026 00:00</t>
+          <t>19/02/2026 00:00</t>
         </is>
       </c>
       <c r="I88" t="inlineStr">
         <is>
-          <t>23/01/2026 23:59</t>
+          <t>15/02/2028 23:59</t>
         </is>
       </c>
       <c r="K88" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N88" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P88" t="inlineStr"/>
       <c r="Q88" t="inlineStr"/>
       <c r="R88" t="inlineStr"/>
       <c r="S88" t="inlineStr"/>
       <c r="T88" t="inlineStr"/>
       <c r="AC88" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE88" t="inlineStr">
         <is>
-          <t>AVVISI/SELEZIONI INTERNE per il personale dipendente dell'Azienda</t>
+          <t>Concorsi Dirigenza</t>
         </is>
       </c>
       <c r="AF88" t="inlineStr">
         <is>
-          <t>Non definito</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr"/>
       <c r="B89" t="inlineStr"/>
       <c r="C89" t="inlineStr">
         <is>
-          <t>Avviso pubblico per n. 1 Dirigente Medico di Anestesia e Rianimazione a tempo determinato</t>
+          <t xml:space="preserve">Azienda Zero - Graduatoria concorso pubblico per n. 9 posti di Dirigente Medico di Nefrologia -  Area Medica e delle Specialità Mediche a tempo pieno, indeterminato ed a rapporto esclusivo 
+</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
-          <t>Scaduto</t>
-[...6 lines deleted...]
-      </c>
+          <t>Graduatoria/Esito</t>
+        </is>
+      </c>
+      <c r="E89" t="inlineStr"/>
       <c r="F89" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G89" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H89" t="inlineStr">
         <is>
-          <t>02/01/2026 00:00</t>
+          <t>19/02/2026 00:00</t>
         </is>
       </c>
       <c r="I89" t="inlineStr">
         <is>
-          <t>16/01/2026 23:59</t>
+          <t>15/02/2028 23:59</t>
         </is>
       </c>
       <c r="K89" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N89" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P89" t="inlineStr"/>
       <c r="Q89" t="inlineStr"/>
       <c r="R89" t="inlineStr"/>
       <c r="S89" t="inlineStr"/>
       <c r="T89" t="inlineStr"/>
-      <c r="W89" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="AC89" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="AD89" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AE89" t="inlineStr">
         <is>
-          <t>Avviso Pubblico</t>
+          <t>Avvisi Incarichi 15 septies/octies D.Lgs 502/92</t>
         </is>
       </c>
       <c r="AF89" t="inlineStr">
         <is>
-          <t>Tempo determinato</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr"/>
       <c r="B90" t="inlineStr"/>
       <c r="C90" t="inlineStr">
         <is>
-          <t>Azienda Zero - Graduatoria concorso pubblico per n. 32 posti di Dirigente Medico di Psichiatria</t>
+          <t xml:space="preserve">Azienda Zero - Graduatoria concorso pubblico per n. 11 posti di Operatore Tecnico Specializzato Magazziniere - Area degli Operatori Ruolo Tecnico a tempo pieno ed indeterminato </t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E90" t="inlineStr"/>
       <c r="F90" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>Area degli Operatori - Ruolo Tecnico</t>
         </is>
       </c>
       <c r="G90" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>Magazziniere</t>
         </is>
       </c>
       <c r="H90" t="inlineStr">
         <is>
-          <t>30/12/2025 00:00</t>
+          <t>18/02/2026 00:00</t>
         </is>
       </c>
       <c r="I90" t="inlineStr">
         <is>
-          <t>22/12/2027 23:59</t>
+          <t>09/02/2028 23:59</t>
         </is>
       </c>
       <c r="K90" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N90" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P90" t="inlineStr"/>
       <c r="Q90" t="inlineStr"/>
       <c r="R90" t="inlineStr"/>
       <c r="S90" t="inlineStr"/>
       <c r="T90" t="inlineStr"/>
       <c r="AC90" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE90" t="inlineStr">
         <is>
-          <t>Concorsi Dirigenza</t>
+          <t>Concorsi Comparto</t>
         </is>
       </c>
       <c r="AF90" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr"/>
       <c r="B91" t="inlineStr"/>
       <c r="C91" t="inlineStr">
         <is>
-          <t>Azienda Zero - Graduatoria concorso pubblico per n. 6 posti di Dirigente Medico di Medicina Interna per gli Istituti Penitenziari</t>
+          <t>Avviso pubblico di mobilità volontaria per n. 1 Collaboratore Amministrativo Professionale - Area PSF, per l'Ufficio Logistica e Autoparco</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
-          <t>Graduatoria/Esito</t>
-[...2 lines deleted...]
-      <c r="E91" t="inlineStr"/>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E91" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Avviso pubblico di mobilità volontaria per n. 1 Collaboratore Amministrativo Professionale - Area PSF, per l'Ufficio Logistica e Autoparco&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="F91" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo amministrativo</t>
         </is>
       </c>
       <c r="G91" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>Collaboratore Amministrativo Professionale</t>
         </is>
       </c>
       <c r="H91" t="inlineStr">
         <is>
-          <t>30/12/2025 00:00</t>
+          <t>16/02/2026 00:00</t>
         </is>
       </c>
       <c r="I91" t="inlineStr">
         <is>
-          <t>22/12/2027 23:59</t>
+          <t>18/03/2026 23:59</t>
         </is>
       </c>
       <c r="K91" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N91" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P91" t="inlineStr"/>
       <c r="Q91" t="inlineStr"/>
       <c r="R91" t="inlineStr"/>
       <c r="S91" t="inlineStr"/>
       <c r="T91" t="inlineStr"/>
+      <c r="W91" t="n">
+        <v>0</v>
+      </c>
+      <c r="X91" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y91" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z91" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA91" t="n">
+        <v>0</v>
+      </c>
       <c r="AC91" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD91" t="n">
+        <v>0</v>
+      </c>
       <c r="AE91" t="inlineStr">
         <is>
-          <t>Concorsi Dirigenza</t>
+          <t>Avviso di mobilità da altro ente</t>
         </is>
       </c>
       <c r="AF91" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr"/>
       <c r="B92" t="inlineStr"/>
       <c r="C92" t="inlineStr">
         <is>
-          <t>Azienda Zero - Graduatoria concorso pubblico per n. 33 posti di Ostetrica/o - Area PSF</t>
+          <t>Avviso pubblico di mobilità volontaria per n. 1 Collaboratore Tecnico Professionale - Area PSF, per l'Ufficio Logistica e Autoparco</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
-          <t>Graduatoria/Esito</t>
-[...2 lines deleted...]
-      <c r="E92" t="inlineStr"/>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E92" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Avviso pubblico di mobilità volontaria per n. 1 Collaboratore Tecnico Professionale - Area PSF, per l'Ufficio Logistica e Autoparco&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="F92" t="inlineStr">
         <is>
-          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
+          <t>D</t>
         </is>
       </c>
       <c r="G92" t="inlineStr">
         <is>
-          <t>Ostetrica/o</t>
+          <t>Collaboratore Tecnico Professionale</t>
         </is>
       </c>
       <c r="H92" t="inlineStr">
         <is>
-          <t>30/12/2025 00:00</t>
+          <t>16/02/2026 00:00</t>
         </is>
       </c>
       <c r="I92" t="inlineStr">
         <is>
-          <t>22/12/2027 23:59</t>
+          <t>18/03/2026 23:59</t>
         </is>
       </c>
       <c r="K92" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N92" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P92" t="inlineStr"/>
       <c r="Q92" t="inlineStr"/>
       <c r="R92" t="inlineStr"/>
       <c r="S92" t="inlineStr"/>
       <c r="T92" t="inlineStr"/>
+      <c r="W92" t="n">
+        <v>0</v>
+      </c>
+      <c r="X92" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y92" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z92" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA92" t="n">
+        <v>0</v>
+      </c>
       <c r="AC92" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD92" t="n">
+        <v>0</v>
+      </c>
       <c r="AE92" t="inlineStr">
         <is>
-          <t>Concorsi Comparto</t>
+          <t>Avviso di mobilità da altro ente</t>
         </is>
       </c>
       <c r="AF92" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr"/>
       <c r="B93" t="inlineStr"/>
       <c r="C93" t="inlineStr">
         <is>
-          <t>Avviso pubblico di mobilità volontaria per n. 1 Tecnico Sanitario di Laboratorio Biomedico - Area dei Professionisti della Salute e dei Funzionari</t>
+          <t>Avviso Pubblico per l' assunzione a tempo determinato di n. 1 Tecnico Sanitario di Radiologia Medica - Area PSF</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
-      <c r="E93" t="inlineStr"/>
+      <c r="E93" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Graduatoria &lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="F93" t="inlineStr">
         <is>
           <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
         </is>
       </c>
       <c r="G93" t="inlineStr">
         <is>
-          <t>Tecnico Sanitario di Laboratorio Biomedico</t>
+          <t>Tecnico Sanitario di Radiologia Medica</t>
         </is>
       </c>
       <c r="H93" t="inlineStr">
         <is>
-          <t>30/12/2025 00:00</t>
+          <t>13/02/2026 00:00</t>
         </is>
       </c>
       <c r="I93" t="inlineStr">
         <is>
-          <t>29/01/2026 23:59</t>
+          <t>27/02/2026 23:59</t>
         </is>
       </c>
       <c r="K93" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N93" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P93" t="inlineStr"/>
       <c r="Q93" t="inlineStr"/>
       <c r="R93" t="inlineStr"/>
       <c r="S93" t="inlineStr"/>
-      <c r="T93" t="inlineStr"/>
+      <c r="T93" t="inlineStr">
+        <is>
+          <t>Determina Dirigenziale n. 288 del 30.03.2026</t>
+        </is>
+      </c>
+      <c r="U93" t="inlineStr">
+        <is>
+          <t>07/04/2026 00:00</t>
+        </is>
+      </c>
+      <c r="V93" t="inlineStr">
+        <is>
+          <t>29/03/2028 00:00</t>
+        </is>
+      </c>
       <c r="W93" t="n">
         <v>0</v>
       </c>
       <c r="X93" t="n">
         <v>0</v>
       </c>
       <c r="Y93" t="n">
         <v>0</v>
       </c>
       <c r="Z93" t="n">
         <v>0</v>
       </c>
       <c r="AA93" t="n">
         <v>0</v>
       </c>
       <c r="AC93" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD93" t="n">
         <v>0</v>
       </c>
       <c r="AE93" t="inlineStr">
         <is>
           <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF93" t="inlineStr">
         <is>
           <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr"/>
-      <c r="B94" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="B94" t="inlineStr"/>
       <c r="C94" t="inlineStr">
         <is>
-          <t>Tabella triennale avvisi, concorsi e procedure comparative aggiornata a dicembre 2025</t>
+          <t>Avviso Pubblico per l' assunzione a tempo determinato di n. 2 Assistenti Sociali - Area PSF</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Tabella triennale avvisi, concorsi e procedure comparative aggiornata a dicembre 2025&lt;/p&gt;</t>
+          <t>&lt;p&gt;Graduatoria&lt;/p&gt;</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
-          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
+          <t>Area dei Professionisti della Salute e dei Funzionari - ruolo socio-sanitario</t>
         </is>
       </c>
       <c r="G94" t="inlineStr">
         <is>
-          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
+          <t>Assistente Sociale</t>
         </is>
       </c>
       <c r="H94" t="inlineStr">
         <is>
-          <t>30/12/2025 00:00</t>
+          <t>13/02/2026 00:00</t>
         </is>
       </c>
       <c r="I94" t="inlineStr">
         <is>
-          <t>29/12/2030 23:59</t>
+          <t>27/02/2026 23:59</t>
         </is>
       </c>
       <c r="K94" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N94" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P94" t="inlineStr"/>
       <c r="Q94" t="inlineStr"/>
       <c r="R94" t="inlineStr"/>
       <c r="S94" t="inlineStr"/>
-      <c r="T94" t="inlineStr"/>
+      <c r="T94" t="inlineStr">
+        <is>
+          <t>Determina Dirigenziale n. 286 del 30.03.2026</t>
+        </is>
+      </c>
+      <c r="U94" t="inlineStr">
+        <is>
+          <t>07/04/2026 00:00</t>
+        </is>
+      </c>
+      <c r="V94" t="inlineStr">
+        <is>
+          <t>29/03/2028 00:00</t>
+        </is>
+      </c>
       <c r="W94" t="n">
         <v>0</v>
       </c>
       <c r="X94" t="n">
         <v>0</v>
       </c>
       <c r="Y94" t="n">
         <v>0</v>
       </c>
       <c r="Z94" t="n">
         <v>0</v>
       </c>
       <c r="AA94" t="n">
         <v>0</v>
       </c>
       <c r="AC94" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD94" t="n">
         <v>0</v>
       </c>
       <c r="AE94" t="inlineStr">
         <is>
-          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
-[...2 lines deleted...]
-      <c r="AF94" t="inlineStr"/>
+          <t>Avviso Pubblico</t>
+        </is>
+      </c>
+      <c r="AF94" t="inlineStr">
+        <is>
+          <t>Tempo determinato</t>
+        </is>
+      </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr"/>
       <c r="B95" t="inlineStr"/>
       <c r="C95" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa di coordinamento denominato "COORDINAMENTO AREA OSTETRICA OSPEDALIERA", riservato al personale dipendente appartenente al ruolo sanitario - APSF Ostetrica/o</t>
+          <t>AVVISO DI SELEZIONE PUBBLICA PER CONFERIMENTO INCARICO LIBERO-PROFESSIONALE A BIOLOGO PER LA UOSD PMA DI TRECENTA.</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E95" t="inlineStr"/>
-      <c r="F95" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="H95" t="inlineStr">
         <is>
-          <t>29/12/2025 00:00</t>
+          <t>06/02/2026 00:00</t>
         </is>
       </c>
       <c r="I95" t="inlineStr">
         <is>
-          <t>08/01/2026 23:59</t>
+          <t>14/02/2026 23:59</t>
         </is>
       </c>
       <c r="K95" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N95" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P95" t="inlineStr"/>
       <c r="Q95" t="inlineStr"/>
       <c r="R95" t="inlineStr"/>
       <c r="S95" t="inlineStr"/>
       <c r="T95" t="inlineStr"/>
       <c r="AC95" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE95" t="inlineStr">
         <is>
-          <t>AVVISI/SELEZIONI INTERNE per il personale dipendente dell'Azienda</t>
+          <t>Incarichi libero professionali</t>
         </is>
       </c>
       <c r="AF95" t="inlineStr">
         <is>
-          <t>Non definito</t>
+          <t>Lavoro autonomo</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr"/>
       <c r="B96" t="inlineStr"/>
       <c r="C96" t="inlineStr">
         <is>
-          <t>Avviso di procedura comparativa per l’attribuzione di nr. 1 incarico libero professionale, ex art. 7, comma 6, D. Lgs 165 del 30.03.2001 e ss.mm.ii., a professionista laureato in Psicologia, specializzato in Psicoterapia, al fine di garantire, presso i Centri per i Disturbi Cognitivi e le Demenze (CDCD) del territorio aziendale, gli obiettivi del Progetto “Fondo per l’Alzheimer e le demenze 2024-2026”</t>
+          <t>Avviso pubblico per il conferimento dell'incarico di Direttore UOC Radiologia</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Ammissione/Commissione/Espletamento</t>
         </is>
       </c>
       <c r="E96" t="inlineStr"/>
+      <c r="F96" t="inlineStr">
+        <is>
+          <t>Apicale</t>
+        </is>
+      </c>
+      <c r="G96" t="inlineStr">
+        <is>
+          <t>Dirigente Medico - DIRETTORE</t>
+        </is>
+      </c>
       <c r="H96" t="inlineStr">
         <is>
-          <t>29/12/2025 00:00</t>
+          <t>20/01/2026 00:00</t>
         </is>
       </c>
       <c r="I96" t="inlineStr">
         <is>
-          <t>06/01/2026 23:59</t>
+          <t>19/02/2026 23:59</t>
         </is>
       </c>
       <c r="K96" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N96" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P96" t="inlineStr"/>
       <c r="Q96" t="inlineStr"/>
       <c r="R96" t="inlineStr"/>
       <c r="S96" t="inlineStr"/>
       <c r="T96" t="inlineStr"/>
+      <c r="W96" t="n">
+        <v>0</v>
+      </c>
+      <c r="X96" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y96" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z96" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA96" t="n">
+        <v>0</v>
+      </c>
       <c r="AC96" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD96" t="n">
+        <v>0</v>
+      </c>
       <c r="AE96" t="inlineStr">
         <is>
-          <t>Incarichi libero professionali</t>
+          <t>Avviso di struttura complessa</t>
         </is>
       </c>
       <c r="AF96" t="inlineStr">
         <is>
-          <t>Lavoro autonomo</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr"/>
       <c r="B97" t="inlineStr"/>
       <c r="C97" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa di coordinamento denominato "COORDINAMENTO UOC FARMACIA OSPEDALIERA", riservato al personale dipendente appartenente al ruolo sanitario - APSF Tecnico sanitario di laboratorio biomedico</t>
+          <t>Avviso pubblico per il conferimento dell'incarico di Direttore UOC Gastroenterologia</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E97" t="inlineStr"/>
       <c r="F97" t="inlineStr">
         <is>
-          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
+          <t>Apicale</t>
         </is>
       </c>
       <c r="G97" t="inlineStr">
         <is>
-          <t>Tecnico Sanitario di Laboratorio Biomedico</t>
+          <t>Dirigente Medico - DIRETTORE</t>
         </is>
       </c>
       <c r="H97" t="inlineStr">
         <is>
-          <t>29/12/2025 00:00</t>
+          <t>16/01/2026 00:00</t>
         </is>
       </c>
       <c r="I97" t="inlineStr">
         <is>
-          <t>08/01/2026 23:59</t>
+          <t>15/02/2026 23:59</t>
         </is>
       </c>
       <c r="K97" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N97" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P97" t="inlineStr"/>
       <c r="Q97" t="inlineStr"/>
       <c r="R97" t="inlineStr"/>
       <c r="S97" t="inlineStr"/>
       <c r="T97" t="inlineStr"/>
+      <c r="W97" t="n">
+        <v>0</v>
+      </c>
+      <c r="X97" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y97" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z97" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA97" t="n">
+        <v>0</v>
+      </c>
       <c r="AC97" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD97" t="n">
+        <v>0</v>
+      </c>
       <c r="AE97" t="inlineStr">
         <is>
-          <t>AVVISI/SELEZIONI INTERNE per il personale dipendente dell'Azienda</t>
+          <t>Avvisi Incarichi Direzione Struttura Complessa</t>
         </is>
       </c>
       <c r="AF97" t="inlineStr">
         <is>
-          <t>Non definito</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr"/>
       <c r="B98" t="inlineStr"/>
       <c r="C98" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa di coordinamento denominato "COORDINAMENTO UOC MEDICINA P.O. DI ADRIA", riservato al personale dipendente appartenente al ruolo sanitario - APSF Infermiere</t>
+          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa  denominato "REFERENTE DELLA PIATTAFORMA DELLA FORMAZIONE AZIENDALE E DELLA FORMAZIONE INTERNATIONAL TRAINING CENTER AMERICAN HEART ASSOCIATION", riservato al personale dipendente appartenente al ruolo sanitario - APSF Infermiere</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E98" t="inlineStr"/>
       <c r="F98" t="inlineStr">
         <is>
           <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
         </is>
       </c>
       <c r="G98" t="inlineStr">
         <is>
           <t>Infermiere</t>
         </is>
       </c>
       <c r="H98" t="inlineStr">
         <is>
-          <t>29/12/2025 00:00</t>
+          <t>14/01/2026 00:00</t>
         </is>
       </c>
       <c r="I98" t="inlineStr">
         <is>
-          <t>08/01/2026 23:59</t>
+          <t>24/01/2026 23:59</t>
         </is>
       </c>
       <c r="K98" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N98" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P98" t="inlineStr"/>
       <c r="Q98" t="inlineStr"/>
       <c r="R98" t="inlineStr"/>
       <c r="S98" t="inlineStr"/>
       <c r="T98" t="inlineStr"/>
       <c r="AC98" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE98" t="inlineStr">
         <is>
           <t>AVVISI/SELEZIONI INTERNE per il personale dipendente dell'Azienda</t>
         </is>
       </c>
       <c r="AF98" t="inlineStr">
         <is>
           <t>Non definito</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr"/>
       <c r="B99" t="inlineStr"/>
       <c r="C99" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa di coordinamento denominato "COORDINAMENTO CARDIOLOGIA E UTIC ROVIGO", riservato al personale dipendente appartenente al ruolo sanitario - APSF Infermiere</t>
+          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione di professionista specialista denominato "SPECIALISTA REFERENTE AMMINISTRATORE DI SISTEMA", riservato al personale dipendente appartenente al ruolo sanitario - APSF Tecnico Sanitario di Radiologia Medica</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E99" t="inlineStr"/>
       <c r="F99" t="inlineStr">
         <is>
           <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
         </is>
       </c>
       <c r="G99" t="inlineStr">
         <is>
-          <t>Infermiere</t>
+          <t>Tecnico Sanitario di Radiologia Medica</t>
         </is>
       </c>
       <c r="H99" t="inlineStr">
         <is>
-          <t>29/12/2025 00:00</t>
+          <t>13/01/2026 00:00</t>
         </is>
       </c>
       <c r="I99" t="inlineStr">
         <is>
-          <t>08/01/2026 23:59</t>
+          <t>23/01/2026 23:59</t>
         </is>
       </c>
       <c r="K99" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N99" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P99" t="inlineStr"/>
       <c r="Q99" t="inlineStr"/>
       <c r="R99" t="inlineStr"/>
       <c r="S99" t="inlineStr"/>
       <c r="T99" t="inlineStr"/>
       <c r="AC99" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE99" t="inlineStr">
         <is>
           <t>AVVISI/SELEZIONI INTERNE per il personale dipendente dell'Azienda</t>
         </is>
       </c>
       <c r="AF99" t="inlineStr">
         <is>
           <t>Non definito</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr"/>
       <c r="B100" t="inlineStr"/>
       <c r="C100" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa di coordinamento denominato "COORDINAMENTO ONCOLOGIA DEGENZA E DH ONCOLOGICO ROVIGO E ADRIA", riservato al personale dipendente appartenente al ruolo sanitario - APSF Infermiere</t>
+          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa di coordinamento denominato "COORDINAMENTO GRUPPO OPERATORIO ROVIGO", riservato al personale dipendente appartenente al ruolo sanitario - APSF Infermiere</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E100" t="inlineStr"/>
       <c r="F100" t="inlineStr">
         <is>
           <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
         </is>
       </c>
       <c r="G100" t="inlineStr">
         <is>
           <t>Infermiere</t>
         </is>
       </c>
       <c r="H100" t="inlineStr">
         <is>
-          <t>29/12/2025 00:00</t>
+          <t>13/01/2026 00:00</t>
         </is>
       </c>
       <c r="I100" t="inlineStr">
         <is>
-          <t>08/01/2026 23:59</t>
+          <t>23/01/2026 23:59</t>
         </is>
       </c>
       <c r="K100" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N100" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P100" t="inlineStr"/>
       <c r="Q100" t="inlineStr"/>
       <c r="R100" t="inlineStr"/>
       <c r="S100" t="inlineStr"/>
       <c r="T100" t="inlineStr"/>
       <c r="AC100" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE100" t="inlineStr">
         <is>
           <t>AVVISI/SELEZIONI INTERNE per il personale dipendente dell'Azienda</t>
         </is>
       </c>
       <c r="AF100" t="inlineStr">
         <is>
           <t>Non definito</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr"/>
       <c r="B101" t="inlineStr"/>
       <c r="C101" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa di coordinamento denominato "COORDINAMENTO UOC MEDICINA OSPEDALE DI TRECENTA", riservato al personale dipendente appartenente al ruolo sanitario - APSF Infermiere</t>
+          <t>Avviso di procedura comparativa per l’attribuzione di nr. 2 incarichi libero professionali, ex art. 7, comma 6, D. Lgs 165 del 30.03.2001 e ss.mm.ii., a professionisti laureati in Psicologia, specializzati in Psicoterapia, per la realizzazione delle attività previste dal progetto regionale “Piano operativo per il potenziamento delle funzioni dei Centri per la Famiglia nell’ambito delle competenze sociali dei Consultori familiari delle Aziende ULSS del Veneto.</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E101" t="inlineStr"/>
-      <c r="F101" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="H101" t="inlineStr">
         <is>
-          <t>29/12/2025 00:00</t>
+          <t>13/01/2026 00:00</t>
         </is>
       </c>
       <c r="I101" t="inlineStr">
         <is>
-          <t>08/01/2026 23:59</t>
+          <t>21/01/2026 23:59</t>
         </is>
       </c>
       <c r="K101" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N101" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P101" t="inlineStr"/>
       <c r="Q101" t="inlineStr"/>
       <c r="R101" t="inlineStr"/>
       <c r="S101" t="inlineStr"/>
       <c r="T101" t="inlineStr"/>
       <c r="AC101" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE101" t="inlineStr">
         <is>
-          <t>AVVISI/SELEZIONI INTERNE per il personale dipendente dell'Azienda</t>
+          <t>Incarichi libero professionali</t>
         </is>
       </c>
       <c r="AF101" t="inlineStr">
         <is>
-          <t>Non definito</t>
+          <t>Lavoro autonomo</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr"/>
       <c r="B102" t="inlineStr"/>
       <c r="C102" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa  denominato "REFERENTE SISTEMI INFORMATIVI OSPEDALIERI", riservato al personale dipendente appartenente al ruolo sanitario - APSF Infermiere</t>
+          <t>Avviso pubblico per n. 1 Dirigente Medico di Anestesia e Rianimazione a tempo determinato</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="E102" t="inlineStr"/>
+      <c r="E102" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Avviso pubblico per n. 1 Dirigente Medico di Anestesia e Rianimazione a tempo determinato&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="F102" t="inlineStr">
         <is>
-          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G102" t="inlineStr">
         <is>
-          <t>Infermiere</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H102" t="inlineStr">
         <is>
-          <t>29/12/2025 00:00</t>
+          <t>02/01/2026 00:00</t>
         </is>
       </c>
       <c r="I102" t="inlineStr">
         <is>
-          <t>08/01/2026 23:59</t>
+          <t>16/01/2026 23:59</t>
         </is>
       </c>
       <c r="K102" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N102" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P102" t="inlineStr"/>
       <c r="Q102" t="inlineStr"/>
       <c r="R102" t="inlineStr"/>
       <c r="S102" t="inlineStr"/>
       <c r="T102" t="inlineStr"/>
+      <c r="W102" t="n">
+        <v>0</v>
+      </c>
+      <c r="X102" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y102" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z102" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA102" t="n">
+        <v>0</v>
+      </c>
       <c r="AC102" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD102" t="n">
+        <v>0</v>
+      </c>
       <c r="AE102" t="inlineStr">
         <is>
-          <t>AVVISI/SELEZIONI INTERNE per il personale dipendente dell'Azienda</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF102" t="inlineStr">
         <is>
-          <t>Non definito</t>
+          <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr"/>
-      <c r="B103" t="inlineStr"/>
+      <c r="B103" t="inlineStr">
+        <is>
+          <t>Tabella</t>
+        </is>
+      </c>
       <c r="C103" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa di coordinamento denominato "COORDINAMENTO STRUTTURE RESIDENZIALI DIPARTIMENTO SALUTE MENTALE", riservato al personale dipendente appartenente al ruolo sanitario - APSF Infermiere</t>
+          <t>Tabella triennale avvisi, concorsi e procedure comparative aggiornata a dicembre 2025</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
-          <t>Scaduto</t>
-[...2 lines deleted...]
-      <c r="E103" t="inlineStr"/>
+          <t>Aperto</t>
+        </is>
+      </c>
+      <c r="E103" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Tabella triennale avvisi, concorsi e procedure comparative aggiornata a dicembre 2025&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="F103" t="inlineStr">
         <is>
-          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
+          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
         </is>
       </c>
       <c r="G103" t="inlineStr">
         <is>
-          <t>Infermiere</t>
+          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
         </is>
       </c>
       <c r="H103" t="inlineStr">
         <is>
-          <t>29/12/2025 00:00</t>
+          <t>30/12/2025 00:00</t>
         </is>
       </c>
       <c r="I103" t="inlineStr">
         <is>
-          <t>08/01/2026 23:59</t>
+          <t>29/12/2030 23:59</t>
         </is>
       </c>
       <c r="K103" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N103" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P103" t="inlineStr"/>
       <c r="Q103" t="inlineStr"/>
       <c r="R103" t="inlineStr"/>
       <c r="S103" t="inlineStr"/>
       <c r="T103" t="inlineStr"/>
+      <c r="W103" t="n">
+        <v>0</v>
+      </c>
+      <c r="X103" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y103" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z103" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA103" t="n">
+        <v>0</v>
+      </c>
       <c r="AC103" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD103" t="n">
+        <v>0</v>
+      </c>
       <c r="AE103" t="inlineStr">
         <is>
-          <t>AVVISI/SELEZIONI INTERNE per il personale dipendente dell'Azienda</t>
-[...6 lines deleted...]
-      </c>
+          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
+        </is>
+      </c>
+      <c r="AF103" t="inlineStr"/>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr"/>
       <c r="B104" t="inlineStr"/>
       <c r="C104" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa di coordinamento denominato "REFERENTE ORGANIZZATIVO AZIENDALE DELLA PROGRAMMAZIONE DEI SERVIZI SOCIALI E SOCIO SANITARI TERRITORIALI", riservato al personale dipendente appartenente al ruolo socio-sanitario - APSF Assistente sociale</t>
+          <t>Avviso pubblico di mobilità volontaria per n. 1 Tecnico Sanitario di Laboratorio Biomedico - Area dei Professionisti della Salute e dei Funzionari</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E104" t="inlineStr"/>
       <c r="F104" t="inlineStr">
         <is>
-          <t>Area dei Professionisti della Salute e dei Funzionari - ruolo socio-sanitario</t>
+          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
         </is>
       </c>
       <c r="G104" t="inlineStr">
         <is>
-          <t>Assistente Sociale</t>
+          <t>Tecnico Sanitario di Laboratorio Biomedico</t>
         </is>
       </c>
       <c r="H104" t="inlineStr">
         <is>
-          <t>29/12/2025 00:00</t>
+          <t>30/12/2025 00:00</t>
         </is>
       </c>
       <c r="I104" t="inlineStr">
         <is>
-          <t>08/01/2026 23:59</t>
+          <t>29/01/2026 23:59</t>
         </is>
       </c>
       <c r="K104" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N104" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P104" t="inlineStr"/>
       <c r="Q104" t="inlineStr"/>
       <c r="R104" t="inlineStr"/>
       <c r="S104" t="inlineStr"/>
       <c r="T104" t="inlineStr"/>
+      <c r="W104" t="n">
+        <v>0</v>
+      </c>
+      <c r="X104" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y104" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z104" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA104" t="n">
+        <v>0</v>
+      </c>
       <c r="AC104" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD104" t="n">
+        <v>0</v>
+      </c>
       <c r="AE104" t="inlineStr">
         <is>
-          <t>AVVISI/SELEZIONI INTERNE per il personale dipendente dell'Azienda</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF104" t="inlineStr">
         <is>
-          <t>Non definito</t>
+          <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr"/>
       <c r="B105" t="inlineStr"/>
       <c r="C105" t="inlineStr">
         <is>
-          <t>Azienda Zero - Graduatoria concorso pubblico per n. 11 posti di Dirigente Medico di Neurologia</t>
+          <t>Azienda Zero - Graduatoria concorso pubblico per n. 6 posti di Dirigente Medico di Medicina Interna per gli Istituti Penitenziari</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E105" t="inlineStr"/>
       <c r="F105" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G105" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H105" t="inlineStr">
         <is>
-          <t>24/12/2025 00:00</t>
+          <t>30/12/2025 00:00</t>
         </is>
       </c>
       <c r="I105" t="inlineStr">
         <is>
-          <t>21/12/2027 23:59</t>
+          <t>22/12/2027 23:59</t>
         </is>
       </c>
       <c r="K105" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N105" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P105" t="inlineStr"/>
       <c r="Q105" t="inlineStr"/>
       <c r="R105" t="inlineStr"/>
       <c r="S105" t="inlineStr"/>
       <c r="T105" t="inlineStr"/>
       <c r="AC105" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE105" t="inlineStr">
         <is>
           <t>Concorsi Dirigenza</t>
         </is>
       </c>
       <c r="AF105" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr"/>
       <c r="B106" t="inlineStr"/>
       <c r="C106" t="inlineStr">
         <is>
-          <t>Azienda Zero - Graduatoria concorso pubblico per n. 9 Tecnici della Riabilitazione Psichiatrica - Area PSF</t>
+          <t>Azienda Zero - Graduatoria concorso pubblico per n. 32 posti di Dirigente Medico di Psichiatria</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E106" t="inlineStr"/>
       <c r="F106" t="inlineStr">
         <is>
-          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G106" t="inlineStr">
         <is>
-          <t>Tecnico della Riabilitazione Psichiatrica</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H106" t="inlineStr">
         <is>
-          <t>24/12/2025 00:00</t>
+          <t>30/12/2025 00:00</t>
         </is>
       </c>
       <c r="I106" t="inlineStr">
         <is>
-          <t>21/12/2027 23:59</t>
+          <t>22/12/2027 23:59</t>
         </is>
       </c>
       <c r="K106" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N106" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P106" t="inlineStr"/>
       <c r="Q106" t="inlineStr"/>
       <c r="R106" t="inlineStr"/>
       <c r="S106" t="inlineStr"/>
       <c r="T106" t="inlineStr"/>
       <c r="AC106" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE106" t="inlineStr">
         <is>
-          <t>Concorsi Comparto</t>
+          <t>Concorsi Dirigenza</t>
         </is>
       </c>
       <c r="AF106" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr"/>
       <c r="B107" t="inlineStr"/>
       <c r="C107" t="inlineStr">
         <is>
-          <t>Avviso pubblico per il conferimento dell'incarico di Direttore UOC Medicina Generale del Presidio Ospedaliero di Adria</t>
+          <t>Azienda Zero - Graduatoria concorso pubblico per n. 33 posti di Ostetrica/o - Area PSF</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
-      <c r="E107" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E107" t="inlineStr"/>
       <c r="F107" t="inlineStr">
         <is>
-          <t>Apicale</t>
+          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
         </is>
       </c>
       <c r="G107" t="inlineStr">
         <is>
-          <t>Dirigente Medico - DIRETTORE</t>
+          <t>Ostetrica/o</t>
         </is>
       </c>
       <c r="H107" t="inlineStr">
         <is>
-          <t>23/12/2025 00:00</t>
+          <t>30/12/2025 00:00</t>
         </is>
       </c>
       <c r="I107" t="inlineStr">
         <is>
-          <t>22/01/2026 23:59</t>
+          <t>22/12/2027 23:59</t>
         </is>
       </c>
       <c r="K107" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N107" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P107" t="inlineStr"/>
       <c r="Q107" t="inlineStr"/>
       <c r="R107" t="inlineStr"/>
       <c r="S107" t="inlineStr"/>
       <c r="T107" t="inlineStr"/>
-      <c r="W107" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="AC107" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="AD107" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AE107" t="inlineStr">
         <is>
-          <t>Avviso di struttura complessa</t>
+          <t>Concorsi Comparto</t>
         </is>
       </c>
       <c r="AF107" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr"/>
       <c r="B108" t="inlineStr"/>
       <c r="C108" t="inlineStr">
         <is>
-          <t>Avviso pubblico per il conferimento dell'incarico di Direttore UOC Nefrologia</t>
+          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa di coordinamento denominato "COORDINAMENTO ONCOLOGIA DEGENZA E DH ONCOLOGICO ROVIGO E ADRIA", riservato al personale dipendente appartenente al ruolo sanitario - APSF Infermiere</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
-          <t>Graduatoria/Esito</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="E108" t="inlineStr"/>
       <c r="F108" t="inlineStr">
         <is>
-          <t>Apicale</t>
+          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
         </is>
       </c>
       <c r="G108" t="inlineStr">
         <is>
-          <t>Dirigente Medico - DIRETTORE</t>
+          <t>Infermiere</t>
         </is>
       </c>
       <c r="H108" t="inlineStr">
         <is>
-          <t>23/12/2025 00:00</t>
+          <t>29/12/2025 00:00</t>
         </is>
       </c>
       <c r="I108" t="inlineStr">
         <is>
-          <t>22/01/2026 23:59</t>
+          <t>08/01/2026 23:59</t>
         </is>
       </c>
       <c r="K108" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N108" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P108" t="inlineStr"/>
       <c r="Q108" t="inlineStr"/>
       <c r="R108" t="inlineStr"/>
       <c r="S108" t="inlineStr"/>
       <c r="T108" t="inlineStr"/>
-      <c r="W108" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="AC108" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="AD108" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AE108" t="inlineStr">
         <is>
-          <t>Avviso di struttura complessa</t>
+          <t>AVVISI/SELEZIONI INTERNE per il personale dipendente dell'Azienda</t>
         </is>
       </c>
       <c r="AF108" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Non definito</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr"/>
       <c r="B109" t="inlineStr"/>
       <c r="C109" t="inlineStr">
         <is>
-          <t>AVVISO DI PROCEDURA COMPARATIVA PER CONFERIMENTO DI BORSA DI STUDIO PRESSO LA UOC MEDICINA TRASFUSIONALE FINANZIATO DALL’ASSOCIAZIONE ITALIANA CONTRO LE LEUCEMIE E LINFOMI ONLUS – AIL ROVIGO “SARA E FABIO BELLATO” ODV.</t>
+          <t>Avviso di procedura comparativa per l’attribuzione di nr. 1 incarico libero professionale, ex art. 7, comma 6, D. Lgs 165 del 30.03.2001 e ss.mm.ii., a professionista laureato in Psicologia, specializzato in Psicoterapia, al fine di garantire, presso i Centri per i Disturbi Cognitivi e le Demenze (CDCD) del territorio aziendale, gli obiettivi del Progetto “Fondo per l’Alzheimer e le demenze 2024-2026”</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E109" t="inlineStr"/>
-      <c r="F109" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="H109" t="inlineStr">
         <is>
-          <t>19/12/2025 00:00</t>
+          <t>29/12/2025 00:00</t>
         </is>
       </c>
       <c r="I109" t="inlineStr">
         <is>
-          <t>29/12/2025 23:59</t>
+          <t>06/01/2026 23:59</t>
         </is>
       </c>
       <c r="K109" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N109" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P109" t="inlineStr"/>
       <c r="Q109" t="inlineStr"/>
       <c r="R109" t="inlineStr"/>
       <c r="S109" t="inlineStr"/>
       <c r="T109" t="inlineStr"/>
       <c r="AC109" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE109" t="inlineStr">
         <is>
-          <t>Borse di Studio</t>
+          <t>Incarichi libero professionali</t>
         </is>
       </c>
       <c r="AF109" t="inlineStr">
         <is>
-          <t>Borsa di studio</t>
+          <t>Lavoro autonomo</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr"/>
       <c r="B110" t="inlineStr"/>
       <c r="C110" t="inlineStr">
         <is>
-          <t>Azienda Zero - Graduatoria concorso pubblico per n. 5 posti di Dirigente Medico- disciplina di Ematologia</t>
+          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa di coordinamento denominato "COORDINAMENTO UOC FARMACIA OSPEDALIERA", riservato al personale dipendente appartenente al ruolo sanitario - APSF Tecnico sanitario di laboratorio biomedico</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
-          <t>Graduatoria/Esito</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="E110" t="inlineStr"/>
       <c r="F110" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
         </is>
       </c>
       <c r="G110" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>Tecnico Sanitario di Laboratorio Biomedico</t>
         </is>
       </c>
       <c r="H110" t="inlineStr">
         <is>
-          <t>18/12/2025 00:00</t>
+          <t>29/12/2025 00:00</t>
         </is>
       </c>
       <c r="I110" t="inlineStr">
         <is>
-          <t>15/12/2027 23:59</t>
+          <t>08/01/2026 23:59</t>
         </is>
       </c>
       <c r="K110" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N110" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P110" t="inlineStr"/>
       <c r="Q110" t="inlineStr"/>
       <c r="R110" t="inlineStr"/>
       <c r="S110" t="inlineStr"/>
       <c r="T110" t="inlineStr"/>
       <c r="AC110" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE110" t="inlineStr">
         <is>
-          <t>Concorsi Dirigenza</t>
+          <t>AVVISI/SELEZIONI INTERNE per il personale dipendente dell'Azienda</t>
         </is>
       </c>
       <c r="AF110" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Non definito</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr"/>
       <c r="B111" t="inlineStr"/>
       <c r="C111" t="inlineStr">
         <is>
-          <t>Azienda Zero - Graduatoria concorso Pubblico per n. 34 posti di Dirigente Medico- disciplina di Ginecologia e Ostetricia</t>
+          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa di coordinamento denominato "COORDINAMENTO UOC MEDICINA P.O. DI ADRIA", riservato al personale dipendente appartenente al ruolo sanitario - APSF Infermiere</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
-          <t>Graduatoria/Esito</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="E111" t="inlineStr"/>
       <c r="F111" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
         </is>
       </c>
       <c r="G111" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>Infermiere</t>
         </is>
       </c>
       <c r="H111" t="inlineStr">
         <is>
-          <t>16/12/2025 00:00</t>
+          <t>29/12/2025 00:00</t>
         </is>
       </c>
       <c r="I111" t="inlineStr">
         <is>
-          <t>11/12/2027 23:59</t>
+          <t>08/01/2026 23:59</t>
         </is>
       </c>
       <c r="K111" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N111" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P111" t="inlineStr"/>
       <c r="Q111" t="inlineStr"/>
       <c r="R111" t="inlineStr"/>
       <c r="S111" t="inlineStr"/>
       <c r="T111" t="inlineStr"/>
       <c r="AC111" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE111" t="inlineStr">
         <is>
-          <t>Concorsi Dirigenza</t>
+          <t>AVVISI/SELEZIONI INTERNE per il personale dipendente dell'Azienda</t>
         </is>
       </c>
       <c r="AF111" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Non definito</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr"/>
       <c r="B112" t="inlineStr"/>
       <c r="C112" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa di coordinamento denominato "COORDINAMENTO COT AZIENDALE", riservato al personale dipendente appartenente al ruolo sanitario - APSF Infermiere</t>
+          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa di coordinamento denominato "COORDINAMENTO CARDIOLOGIA E UTIC ROVIGO", riservato al personale dipendente appartenente al ruolo sanitario - APSF Infermiere</t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E112" t="inlineStr"/>
       <c r="F112" t="inlineStr">
         <is>
           <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
         </is>
       </c>
       <c r="G112" t="inlineStr">
         <is>
           <t>Infermiere</t>
         </is>
       </c>
       <c r="H112" t="inlineStr">
         <is>
-          <t>12/12/2025 00:00</t>
+          <t>29/12/2025 00:00</t>
         </is>
       </c>
       <c r="I112" t="inlineStr">
         <is>
-          <t>22/12/2025 23:59</t>
+          <t>08/01/2026 23:59</t>
         </is>
       </c>
       <c r="K112" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N112" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P112" t="inlineStr"/>
       <c r="Q112" t="inlineStr"/>
       <c r="R112" t="inlineStr"/>
       <c r="S112" t="inlineStr"/>
       <c r="T112" t="inlineStr"/>
       <c r="AC112" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE112" t="inlineStr">
         <is>
           <t>AVVISI/SELEZIONI INTERNE per il personale dipendente dell'Azienda</t>
         </is>
       </c>
       <c r="AF112" t="inlineStr">
         <is>
           <t>Non definito</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="inlineStr"/>
       <c r="B113" t="inlineStr"/>
       <c r="C113" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa denominato "REFERENTE PUNTO UNICO ACCESSO DISTRETTO 1", riservato al personale dipendente appartenente al ruolo sanitario e socio-sanitario - APSF Infermiere e Assistente sociale</t>
+          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa di coordinamento denominato "COORDINAMENTO UOC MEDICINA OSPEDALE DI TRECENTA", riservato al personale dipendente appartenente al ruolo sanitario - APSF Infermiere</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E113" t="inlineStr"/>
+      <c r="F113" t="inlineStr">
+        <is>
+          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
+        </is>
+      </c>
+      <c r="G113" t="inlineStr">
+        <is>
+          <t>Infermiere</t>
+        </is>
+      </c>
       <c r="H113" t="inlineStr">
         <is>
-          <t>12/12/2025 00:00</t>
+          <t>29/12/2025 00:00</t>
         </is>
       </c>
       <c r="I113" t="inlineStr">
         <is>
-          <t>22/12/2025 23:59</t>
+          <t>08/01/2026 23:59</t>
         </is>
       </c>
       <c r="K113" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N113" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P113" t="inlineStr"/>
       <c r="Q113" t="inlineStr"/>
       <c r="R113" t="inlineStr"/>
       <c r="S113" t="inlineStr"/>
       <c r="T113" t="inlineStr"/>
       <c r="AC113" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE113" t="inlineStr">
         <is>
           <t>AVVISI/SELEZIONI INTERNE per il personale dipendente dell'Azienda</t>
         </is>
       </c>
       <c r="AF113" t="inlineStr">
         <is>
           <t>Non definito</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr"/>
       <c r="B114" t="inlineStr"/>
       <c r="C114" t="inlineStr">
         <is>
-          <t>Azienda Zero - Graduatoria concorso pubblico, per titoli ed esami, per n. 11 posti di Dirigente Medico – disciplina di Dermatologia e Venereologia</t>
+          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa di coordinamento denominato "COORDINAMENTO AREA OSTETRICA OSPEDALIERA", riservato al personale dipendente appartenente al ruolo sanitario - APSF Ostetrica/o</t>
         </is>
       </c>
       <c r="D114" t="inlineStr">
         <is>
-          <t>Graduatoria/Esito</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="E114" t="inlineStr"/>
       <c r="F114" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
         </is>
       </c>
       <c r="G114" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>Ostetrica/o</t>
         </is>
       </c>
       <c r="H114" t="inlineStr">
         <is>
-          <t>11/12/2025 00:00</t>
+          <t>29/12/2025 00:00</t>
         </is>
       </c>
       <c r="I114" t="inlineStr">
         <is>
-          <t>03/12/2027 23:59</t>
+          <t>08/01/2026 23:59</t>
         </is>
       </c>
       <c r="K114" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N114" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P114" t="inlineStr"/>
       <c r="Q114" t="inlineStr"/>
       <c r="R114" t="inlineStr"/>
       <c r="S114" t="inlineStr"/>
       <c r="T114" t="inlineStr"/>
       <c r="AC114" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE114" t="inlineStr">
         <is>
-          <t>Concorsi Dirigenza</t>
+          <t>AVVISI/SELEZIONI INTERNE per il personale dipendente dell'Azienda</t>
         </is>
       </c>
       <c r="AF114" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Non definito</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="inlineStr"/>
       <c r="B115" t="inlineStr"/>
       <c r="C115" t="inlineStr">
         <is>
-          <t>Azienda Zero - Graduatoria concorso pubblico, per titoli ed esami, per n. 12 posti di Dirigente Medico – disciplina di Gastroenterologia</t>
+          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa  denominato "REFERENTE SISTEMI INFORMATIVI OSPEDALIERI", riservato al personale dipendente appartenente al ruolo sanitario - APSF Infermiere</t>
         </is>
       </c>
       <c r="D115" t="inlineStr">
         <is>
-          <t>Ammissione/Commissione/Espletamento</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="E115" t="inlineStr"/>
       <c r="F115" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
         </is>
       </c>
       <c r="G115" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>Infermiere</t>
         </is>
       </c>
       <c r="H115" t="inlineStr">
         <is>
-          <t>11/12/2025 00:00</t>
+          <t>29/12/2025 00:00</t>
         </is>
       </c>
       <c r="I115" t="inlineStr">
         <is>
-          <t>30/11/2027 23:59</t>
+          <t>08/01/2026 23:59</t>
         </is>
       </c>
       <c r="K115" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N115" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P115" t="inlineStr"/>
       <c r="Q115" t="inlineStr"/>
       <c r="R115" t="inlineStr"/>
       <c r="S115" t="inlineStr"/>
       <c r="T115" t="inlineStr"/>
-      <c r="W115" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="AC115" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="AD115" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AE115" t="inlineStr">
         <is>
-          <t>Concorsi Dirigenza</t>
+          <t>AVVISI/SELEZIONI INTERNE per il personale dipendente dell'Azienda</t>
         </is>
       </c>
       <c r="AF115" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Non definito</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr"/>
       <c r="B116" t="inlineStr"/>
       <c r="C116" t="inlineStr">
         <is>
-          <t>Avviso pubblico per l'assunzione a tempo determinato di n. 3 Assistenti Sanitari - Area PSF</t>
+          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa di coordinamento denominato "COORDINAMENTO STRUTTURE RESIDENZIALI DIPARTIMENTO SALUTE MENTALE", riservato al personale dipendente appartenente al ruolo sanitario - APSF Infermiere</t>
         </is>
       </c>
       <c r="D116" t="inlineStr">
         <is>
-          <t>Graduatoria/Esito</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="E116" t="inlineStr"/>
       <c r="F116" t="inlineStr">
         <is>
           <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
         </is>
       </c>
       <c r="G116" t="inlineStr">
         <is>
-          <t>Assistente Sanitario</t>
+          <t>Infermiere</t>
         </is>
       </c>
       <c r="H116" t="inlineStr">
         <is>
-          <t>05/12/2025 00:00</t>
+          <t>29/12/2025 00:00</t>
         </is>
       </c>
       <c r="I116" t="inlineStr">
         <is>
-          <t>19/12/2025 23:59</t>
+          <t>08/01/2026 23:59</t>
         </is>
       </c>
       <c r="K116" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N116" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P116" t="inlineStr"/>
       <c r="Q116" t="inlineStr"/>
       <c r="R116" t="inlineStr"/>
       <c r="S116" t="inlineStr"/>
       <c r="T116" t="inlineStr"/>
-      <c r="W116" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="AC116" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="AD116" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AE116" t="inlineStr">
         <is>
-          <t>Avviso Pubblico</t>
+          <t>AVVISI/SELEZIONI INTERNE per il personale dipendente dell'Azienda</t>
         </is>
       </c>
       <c r="AF116" t="inlineStr">
         <is>
-          <t>Tempo determinato</t>
+          <t>Non definito</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="inlineStr"/>
       <c r="B117" t="inlineStr"/>
       <c r="C117" t="inlineStr">
         <is>
-          <t>Avviso pubblico per n. 2 Dirigenti Medici di Medicina d'Emergenza-Urgenza a tempo determinato</t>
+          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa di coordinamento denominato "REFERENTE ORGANIZZATIVO AZIENDALE DELLA PROGRAMMAZIONE DEI SERVIZI SOCIALI E SOCIO SANITARI TERRITORIALI", riservato al personale dipendente appartenente al ruolo socio-sanitario - APSF Assistente sociale</t>
         </is>
       </c>
       <c r="D117" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="E117" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E117" t="inlineStr"/>
       <c r="F117" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>Area dei Professionisti della Salute e dei Funzionari - ruolo socio-sanitario</t>
         </is>
       </c>
       <c r="G117" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>Assistente Sociale</t>
         </is>
       </c>
       <c r="H117" t="inlineStr">
         <is>
-          <t>05/12/2025 00:00</t>
+          <t>29/12/2025 00:00</t>
         </is>
       </c>
       <c r="I117" t="inlineStr">
         <is>
-          <t>19/12/2025 23:59</t>
+          <t>08/01/2026 23:59</t>
         </is>
       </c>
       <c r="K117" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N117" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P117" t="inlineStr"/>
       <c r="Q117" t="inlineStr"/>
       <c r="R117" t="inlineStr"/>
       <c r="S117" t="inlineStr"/>
       <c r="T117" t="inlineStr"/>
-      <c r="W117" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="AC117" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="AD117" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AE117" t="inlineStr">
         <is>
-          <t>Avviso Pubblico</t>
+          <t>AVVISI/SELEZIONI INTERNE per il personale dipendente dell'Azienda</t>
         </is>
       </c>
       <c r="AF117" t="inlineStr">
         <is>
-          <t>Tempo determinato</t>
+          <t>Non definito</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="inlineStr"/>
       <c r="B118" t="inlineStr"/>
       <c r="C118" t="inlineStr">
         <is>
-          <t>Azienda Zero - graduatoria concorso pubblico per n. 18 Infermieri a tempo indeterminato presso gli Istituti Penitenziari</t>
+          <t>Azienda Zero - Graduatoria concorso pubblico per n. 9 Tecnici della Riabilitazione Psichiatrica - Area PSF</t>
         </is>
       </c>
       <c r="D118" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E118" t="inlineStr"/>
       <c r="F118" t="inlineStr">
         <is>
           <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
         </is>
       </c>
       <c r="G118" t="inlineStr">
         <is>
-          <t>Infermiere</t>
+          <t>Tecnico della Riabilitazione Psichiatrica</t>
         </is>
       </c>
       <c r="H118" t="inlineStr">
         <is>
-          <t>05/12/2025 00:00</t>
+          <t>24/12/2025 00:00</t>
         </is>
       </c>
       <c r="I118" t="inlineStr">
         <is>
-          <t>30/11/2027 23:59</t>
+          <t>21/12/2027 23:59</t>
         </is>
       </c>
       <c r="K118" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N118" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P118" t="inlineStr"/>
       <c r="Q118" t="inlineStr"/>
       <c r="R118" t="inlineStr"/>
       <c r="S118" t="inlineStr"/>
       <c r="T118" t="inlineStr"/>
       <c r="AC118" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE118" t="inlineStr">
         <is>
           <t>Concorsi Comparto</t>
         </is>
       </c>
       <c r="AF118" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="inlineStr"/>
       <c r="B119" t="inlineStr"/>
       <c r="C119" t="inlineStr">
         <is>
-          <t>Avviso pubblico per n. 1 Tecnico della Prevenzione nell'Ambiente e nei Luoghi di Lavoro - Area PSF a tempo determinato</t>
+          <t>Azienda Zero - Graduatoria concorso pubblico per n. 11 posti di Dirigente Medico di Neurologia</t>
         </is>
       </c>
       <c r="D119" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E119" t="inlineStr"/>
       <c r="F119" t="inlineStr">
         <is>
-          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G119" t="inlineStr">
         <is>
-          <t>Tecnico della Prevenzione nell'Ambiente  e nei Luoghi di Lavoro</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H119" t="inlineStr">
         <is>
-          <t>05/12/2025 00:00</t>
+          <t>24/12/2025 00:00</t>
         </is>
       </c>
       <c r="I119" t="inlineStr">
         <is>
-          <t>19/12/2025 23:59</t>
+          <t>21/12/2027 23:59</t>
         </is>
       </c>
       <c r="K119" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N119" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P119" t="inlineStr"/>
       <c r="Q119" t="inlineStr"/>
       <c r="R119" t="inlineStr"/>
       <c r="S119" t="inlineStr"/>
       <c r="T119" t="inlineStr"/>
-      <c r="W119" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="AC119" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="AD119" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AE119" t="inlineStr">
         <is>
-          <t>Avviso Pubblico</t>
+          <t>Concorsi Dirigenza</t>
         </is>
       </c>
       <c r="AF119" t="inlineStr">
         <is>
-          <t>Tempo determinato</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="inlineStr"/>
       <c r="B120" t="inlineStr"/>
       <c r="C120" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 1 Dirigente Medico nella disciplina di Neurologia</t>
+          <t>Avviso pubblico per il conferimento dell'incarico di Direttore UOC Nefrologia</t>
         </is>
       </c>
       <c r="D120" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E120" t="inlineStr"/>
       <c r="F120" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>Apicale</t>
         </is>
       </c>
       <c r="G120" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>Dirigente Medico - DIRETTORE</t>
         </is>
       </c>
       <c r="H120" t="inlineStr">
         <is>
-          <t>28/11/2025 00:00</t>
+          <t>23/12/2025 00:00</t>
         </is>
       </c>
       <c r="I120" t="inlineStr">
         <is>
-          <t>12/12/2025 23:59</t>
+          <t>22/01/2026 23:59</t>
         </is>
       </c>
       <c r="K120" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N120" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P120" t="inlineStr"/>
       <c r="Q120" t="inlineStr"/>
       <c r="R120" t="inlineStr"/>
       <c r="S120" t="inlineStr"/>
       <c r="T120" t="inlineStr"/>
       <c r="W120" t="n">
         <v>0</v>
       </c>
       <c r="X120" t="n">
         <v>0</v>
       </c>
       <c r="Y120" t="n">
         <v>0</v>
       </c>
       <c r="Z120" t="n">
         <v>0</v>
       </c>
       <c r="AA120" t="n">
         <v>0</v>
       </c>
       <c r="AC120" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD120" t="n">
         <v>0</v>
       </c>
       <c r="AE120" t="inlineStr">
         <is>
-          <t>Avviso Pubblico</t>
+          <t>Avviso di struttura complessa</t>
         </is>
       </c>
       <c r="AF120" t="inlineStr">
         <is>
-          <t>Tempo determinato</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="inlineStr"/>
       <c r="B121" t="inlineStr"/>
       <c r="C121" t="inlineStr">
         <is>
-          <t xml:space="preserve">Azienda Zero - Graduatoria concorso pubblico, per titoli ed esami, per n. 6 posti, a tempo pieno e indeterminato, di Operatore Tecnico Specializzato Elettricista – Area degli Operatori – Ruolo Tecnico.
-</t>
+          <t>Avviso pubblico per il conferimento dell'incarico di Direttore UOC Medicina Generale del Presidio Ospedaliero di Adria</t>
         </is>
       </c>
       <c r="D121" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
-      <c r="E121" t="inlineStr"/>
+      <c r="E121" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Delibera conferimento incarico&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="F121" t="inlineStr">
         <is>
-          <t>Area degli Operatori - Ruolo Tecnico</t>
+          <t>Apicale</t>
         </is>
       </c>
       <c r="G121" t="inlineStr">
         <is>
-          <t>Elettricista</t>
+          <t>Dirigente Medico - DIRETTORE</t>
         </is>
       </c>
       <c r="H121" t="inlineStr">
         <is>
-          <t>20/11/2025 00:00</t>
+          <t>23/12/2025 00:00</t>
         </is>
       </c>
       <c r="I121" t="inlineStr">
         <is>
-          <t>17/11/2027 23:59</t>
+          <t>22/01/2026 23:59</t>
         </is>
       </c>
       <c r="K121" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N121" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P121" t="inlineStr"/>
       <c r="Q121" t="inlineStr"/>
       <c r="R121" t="inlineStr"/>
       <c r="S121" t="inlineStr"/>
       <c r="T121" t="inlineStr"/>
+      <c r="W121" t="n">
+        <v>0</v>
+      </c>
+      <c r="X121" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y121" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z121" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA121" t="n">
+        <v>0</v>
+      </c>
       <c r="AC121" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD121" t="n">
+        <v>0</v>
+      </c>
       <c r="AE121" t="inlineStr">
         <is>
-          <t>Concorsi Comparto</t>
+          <t>Avviso di struttura complessa</t>
         </is>
       </c>
       <c r="AF121" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="inlineStr"/>
       <c r="B122" t="inlineStr"/>
       <c r="C122" t="inlineStr">
         <is>
-          <t>Azienda Zero - Graduatoria concorso pubblico, per titoli ed esami, per n. 4 posti di
-Dirigente Medico – disciplina di Allergologia e Immunologia Clinica.</t>
+          <t>AVVISO DI PROCEDURA COMPARATIVA PER CONFERIMENTO DI BORSA DI STUDIO PRESSO LA UOC MEDICINA TRASFUSIONALE FINANZIATO DALL’ASSOCIAZIONE ITALIANA CONTRO LE LEUCEMIE E LINFOMI ONLUS – AIL ROVIGO “SARA E FABIO BELLATO” ODV.</t>
         </is>
       </c>
       <c r="D122" t="inlineStr">
         <is>
-          <t>Graduatoria/Esito</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="E122" t="inlineStr"/>
       <c r="F122" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G122" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H122" t="inlineStr">
         <is>
-          <t>17/11/2025 00:00</t>
+          <t>19/12/2025 00:00</t>
         </is>
       </c>
       <c r="I122" t="inlineStr">
         <is>
-          <t>10/11/2027 23:59</t>
+          <t>29/12/2025 23:59</t>
         </is>
       </c>
       <c r="K122" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N122" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P122" t="inlineStr"/>
       <c r="Q122" t="inlineStr"/>
       <c r="R122" t="inlineStr"/>
       <c r="S122" t="inlineStr"/>
       <c r="T122" t="inlineStr"/>
       <c r="AC122" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE122" t="inlineStr">
         <is>
-          <t>Concorsi Dirigenza</t>
+          <t>Borse di Studio</t>
         </is>
       </c>
       <c r="AF122" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Borsa di studio</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="inlineStr"/>
       <c r="B123" t="inlineStr"/>
       <c r="C123" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per soli titoli, per l'assunzione a tempo determinato di n. 10 Infermieri - Area PSF</t>
+          <t>Azienda Zero - Graduatoria concorso pubblico per n. 5 posti di Dirigente Medico- disciplina di Ematologia</t>
         </is>
       </c>
       <c r="D123" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E123" t="inlineStr"/>
       <c r="F123" t="inlineStr">
         <is>
-          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G123" t="inlineStr">
         <is>
-          <t>Infermiere</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H123" t="inlineStr">
         <is>
-          <t>14/11/2025 00:00</t>
+          <t>18/12/2025 00:00</t>
         </is>
       </c>
       <c r="I123" t="inlineStr">
         <is>
-          <t>28/11/2025 23:59</t>
+          <t>15/12/2027 23:59</t>
         </is>
       </c>
       <c r="K123" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N123" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P123" t="inlineStr"/>
       <c r="Q123" t="inlineStr"/>
       <c r="R123" t="inlineStr"/>
       <c r="S123" t="inlineStr"/>
       <c r="T123" t="inlineStr"/>
-      <c r="W123" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="AC123" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="AD123" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AE123" t="inlineStr">
         <is>
-          <t>Avviso Pubblico</t>
+          <t>Concorsi Dirigenza</t>
         </is>
       </c>
       <c r="AF123" t="inlineStr">
         <is>
-          <t>Tempo determinato</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="inlineStr"/>
       <c r="B124" t="inlineStr"/>
       <c r="C124" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa denominato "Gestione e Controllo di Qualità delle Attività di Igiene Industriale e dei Processi SPISAL Relativi all'Amianto", riservato al personale dipendente appartenente al ruolo sanitario - APSF Tecnico della Prevenzione nell'Ambiente e nei Luoghi di Lavoro</t>
+          <t>Azienda Zero - Graduatoria concorso Pubblico per n. 34 posti di Dirigente Medico- disciplina di Ginecologia e Ostetricia</t>
         </is>
       </c>
       <c r="D124" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E124" t="inlineStr"/>
       <c r="F124" t="inlineStr">
         <is>
-          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G124" t="inlineStr">
         <is>
-          <t>Tecnico della Prevenzione nell'Ambiente  e nei Luoghi di Lavoro</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H124" t="inlineStr">
         <is>
-          <t>13/11/2025 00:00</t>
+          <t>16/12/2025 00:00</t>
         </is>
       </c>
       <c r="I124" t="inlineStr">
         <is>
-          <t>23/11/2025 23:59</t>
+          <t>11/12/2027 23:59</t>
         </is>
       </c>
       <c r="K124" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N124" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P124" t="inlineStr"/>
       <c r="Q124" t="inlineStr"/>
       <c r="R124" t="inlineStr"/>
       <c r="S124" t="inlineStr"/>
       <c r="T124" t="inlineStr"/>
       <c r="AC124" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE124" t="inlineStr">
         <is>
-          <t>AVVISI/SELEZIONI INTERNE per il personale dipendente dell'Azienda</t>
+          <t>Concorsi Dirigenza</t>
         </is>
       </c>
       <c r="AF124" t="inlineStr">
         <is>
-          <t>Non definito</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="inlineStr"/>
       <c r="B125" t="inlineStr"/>
       <c r="C125" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa di coordinamento denominato "Coordinatore dei Processi di Prevenzione e Formazione dei Lavoratori in Materia di Igiene e Sicurezza", riservato al personale dipendente appartenente al ruolo sanitario - APSF Tecnico della Prevenzione nell'Ambiente e nei Luoghi di Lavoro</t>
+          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa denominato "REFERENTE PUNTO UNICO ACCESSO DISTRETTO 1", riservato al personale dipendente appartenente al ruolo sanitario e socio-sanitario - APSF Infermiere e Assistente sociale</t>
         </is>
       </c>
       <c r="D125" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E125" t="inlineStr"/>
-      <c r="F125" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="H125" t="inlineStr">
         <is>
-          <t>12/11/2025 00:00</t>
+          <t>12/12/2025 00:00</t>
         </is>
       </c>
       <c r="I125" t="inlineStr">
         <is>
-          <t>23/11/2025 23:59</t>
+          <t>22/12/2025 23:59</t>
         </is>
       </c>
       <c r="K125" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N125" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P125" t="inlineStr"/>
       <c r="Q125" t="inlineStr"/>
       <c r="R125" t="inlineStr"/>
       <c r="S125" t="inlineStr"/>
       <c r="T125" t="inlineStr"/>
       <c r="AC125" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE125" t="inlineStr">
         <is>
           <t>AVVISI/SELEZIONI INTERNE per il personale dipendente dell'Azienda</t>
         </is>
       </c>
       <c r="AF125" t="inlineStr">
         <is>
           <t>Non definito</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="inlineStr"/>
       <c r="B126" t="inlineStr"/>
       <c r="C126" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa denominato "Ufficio Coordinamento Tecnico Ospedaliero" riservato al personale dipendente appartenente al ruolo amministrativo, tecnico e professionale - APSF Collaboratore Tecnico Professionale</t>
+          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa di coordinamento denominato "COORDINAMENTO COT AZIENDALE", riservato al personale dipendente appartenente al ruolo sanitario - APSF Infermiere</t>
         </is>
       </c>
       <c r="D126" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E126" t="inlineStr"/>
+      <c r="F126" t="inlineStr">
+        <is>
+          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
+        </is>
+      </c>
+      <c r="G126" t="inlineStr">
+        <is>
+          <t>Infermiere</t>
+        </is>
+      </c>
       <c r="H126" t="inlineStr">
         <is>
-          <t>12/11/2025 00:00</t>
+          <t>12/12/2025 00:00</t>
         </is>
       </c>
       <c r="I126" t="inlineStr">
         <is>
-          <t>23/11/2025 23:59</t>
+          <t>22/12/2025 23:59</t>
         </is>
       </c>
       <c r="K126" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N126" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P126" t="inlineStr"/>
       <c r="Q126" t="inlineStr"/>
       <c r="R126" t="inlineStr"/>
       <c r="S126" t="inlineStr"/>
       <c r="T126" t="inlineStr"/>
       <c r="AC126" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE126" t="inlineStr">
         <is>
           <t>AVVISI/SELEZIONI INTERNE per il personale dipendente dell'Azienda</t>
         </is>
       </c>
       <c r="AF126" t="inlineStr">
         <is>
           <t>Non definito</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="inlineStr"/>
       <c r="B127" t="inlineStr"/>
       <c r="C127" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa denominato "Ufficio per la Gestione dei Sistemi Centrali e dell'Help Desk" riservato al personale dipendente appartenente al ruolo amministrativo, tecnico e professionale - APSF Collaboratore Tecnico Professionale</t>
+          <t>Azienda Zero - Graduatoria concorso pubblico, per titoli ed esami, per n. 11 posti di Dirigente Medico – disciplina di Dermatologia e Venereologia</t>
         </is>
       </c>
       <c r="D127" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E127" t="inlineStr"/>
+      <c r="F127" t="inlineStr">
+        <is>
+          <t>Dirigenza medica e veterinaria</t>
+        </is>
+      </c>
+      <c r="G127" t="inlineStr">
+        <is>
+          <t>Dirigente Medico</t>
+        </is>
+      </c>
       <c r="H127" t="inlineStr">
         <is>
-          <t>12/11/2025 00:00</t>
+          <t>11/12/2025 00:00</t>
         </is>
       </c>
       <c r="I127" t="inlineStr">
         <is>
-          <t>23/11/2025 23:59</t>
+          <t>03/12/2027 23:59</t>
         </is>
       </c>
       <c r="K127" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N127" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P127" t="inlineStr"/>
       <c r="Q127" t="inlineStr"/>
       <c r="R127" t="inlineStr"/>
       <c r="S127" t="inlineStr"/>
       <c r="T127" t="inlineStr"/>
       <c r="AC127" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE127" t="inlineStr">
         <is>
-          <t>AVVISI/SELEZIONI INTERNE per il personale dipendente dell'Azienda</t>
+          <t>Concorsi Dirigenza</t>
         </is>
       </c>
       <c r="AF127" t="inlineStr">
         <is>
-          <t>Non definito</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="inlineStr"/>
       <c r="B128" t="inlineStr"/>
       <c r="C128" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione professionale denominato "Esperto Ambientale - Ospedali di Rovigo, Adria e Trecenta" riservato al personale dipendente appartenente al ruolo amministrativo, tecnico e professionale - APSF Collaboratore Tecnico Professionale</t>
+          <t>Azienda Zero - Graduatoria concorso pubblico, per titoli ed esami, per n. 12 posti di Dirigente Medico – disciplina di Gastroenterologia</t>
         </is>
       </c>
       <c r="D128" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Ammissione/Commissione/Espletamento</t>
         </is>
       </c>
       <c r="E128" t="inlineStr"/>
+      <c r="F128" t="inlineStr">
+        <is>
+          <t>Dirigenza medica e veterinaria</t>
+        </is>
+      </c>
+      <c r="G128" t="inlineStr">
+        <is>
+          <t>Dirigente Medico</t>
+        </is>
+      </c>
       <c r="H128" t="inlineStr">
         <is>
-          <t>12/11/2025 00:00</t>
+          <t>11/12/2025 00:00</t>
         </is>
       </c>
       <c r="I128" t="inlineStr">
         <is>
-          <t>23/11/2025 23:59</t>
+          <t>30/11/2027 23:59</t>
         </is>
       </c>
       <c r="K128" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N128" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P128" t="inlineStr"/>
       <c r="Q128" t="inlineStr"/>
       <c r="R128" t="inlineStr"/>
       <c r="S128" t="inlineStr"/>
       <c r="T128" t="inlineStr"/>
+      <c r="W128" t="n">
+        <v>0</v>
+      </c>
+      <c r="X128" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y128" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z128" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA128" t="n">
+        <v>0</v>
+      </c>
       <c r="AC128" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD128" t="n">
+        <v>0</v>
+      </c>
       <c r="AE128" t="inlineStr">
         <is>
-          <t>AVVISI/SELEZIONI INTERNE per il personale dipendente dell'Azienda</t>
+          <t>Concorsi Dirigenza</t>
         </is>
       </c>
       <c r="AF128" t="inlineStr">
         <is>
-          <t>Non definito</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="inlineStr"/>
       <c r="B129" t="inlineStr"/>
       <c r="C129" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa denominato "Ufficio Servizi Amministrativi di Programmazione e Gestione del Dipartimento" riservato al personale dipendente appartenente al ruolo amministrativo, tecnico e professionale - APSF Collaboratore Amministrativo</t>
+          <t>Azienda Zero - graduatoria concorso pubblico per n. 18 Infermieri a tempo indeterminato presso gli Istituti Penitenziari</t>
         </is>
       </c>
       <c r="D129" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E129" t="inlineStr"/>
       <c r="F129" t="inlineStr">
         <is>
-          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo amministrativo</t>
+          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
         </is>
       </c>
       <c r="G129" t="inlineStr">
         <is>
-          <t>Collaboratore Amministrativo Professionale</t>
+          <t>Infermiere</t>
         </is>
       </c>
       <c r="H129" t="inlineStr">
         <is>
-          <t>12/11/2025 00:00</t>
+          <t>05/12/2025 00:00</t>
         </is>
       </c>
       <c r="I129" t="inlineStr">
         <is>
-          <t>23/11/2025 23:59</t>
+          <t>30/11/2027 23:59</t>
         </is>
       </c>
       <c r="K129" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N129" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P129" t="inlineStr"/>
       <c r="Q129" t="inlineStr"/>
       <c r="R129" t="inlineStr"/>
       <c r="S129" t="inlineStr"/>
       <c r="T129" t="inlineStr"/>
       <c r="AC129" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE129" t="inlineStr">
         <is>
-          <t>AVVISI/SELEZIONI INTERNE per il personale dipendente dell'Azienda</t>
+          <t>Concorsi Comparto</t>
         </is>
       </c>
       <c r="AF129" t="inlineStr">
         <is>
-          <t>Non definito</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="inlineStr"/>
       <c r="B130" t="inlineStr"/>
       <c r="C130" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa denominato "Ufficio Segreteria, Convenzioni, Contratti e Procedimenti Disciplinari" riservato al personale dipendente appartenente al ruolo amministrativo, tecnico e professionale - APSF Collaboratore Amministrativo</t>
+          <t>Avviso pubblico per l'assunzione a tempo determinato di n. 3 Assistenti Sanitari - Area PSF</t>
         </is>
       </c>
       <c r="D130" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E130" t="inlineStr"/>
       <c r="F130" t="inlineStr">
         <is>
-          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo amministrativo</t>
+          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
         </is>
       </c>
       <c r="G130" t="inlineStr">
         <is>
-          <t>Collaboratore Amministrativo Professionale</t>
+          <t>Assistente Sanitario</t>
         </is>
       </c>
       <c r="H130" t="inlineStr">
         <is>
-          <t>12/11/2025 00:00</t>
+          <t>05/12/2025 00:00</t>
         </is>
       </c>
       <c r="I130" t="inlineStr">
         <is>
-          <t>23/11/2025 23:59</t>
+          <t>19/12/2025 23:59</t>
         </is>
       </c>
       <c r="K130" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N130" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P130" t="inlineStr"/>
       <c r="Q130" t="inlineStr"/>
       <c r="R130" t="inlineStr"/>
       <c r="S130" t="inlineStr"/>
       <c r="T130" t="inlineStr"/>
+      <c r="W130" t="n">
+        <v>0</v>
+      </c>
+      <c r="X130" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y130" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z130" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA130" t="n">
+        <v>0</v>
+      </c>
       <c r="AC130" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD130" t="n">
+        <v>0</v>
+      </c>
       <c r="AE130" t="inlineStr">
         <is>
-          <t>AVVISI/SELEZIONI INTERNE per il personale dipendente dell'Azienda</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF130" t="inlineStr">
         <is>
-          <t>Non definito</t>
+          <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="inlineStr"/>
       <c r="B131" t="inlineStr"/>
       <c r="C131" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa denominato "Gestione Giuridica dello Sviluppo del Personale e dei Percorsi di Carriera, Relazioni Sindacali e Gestione Intra Moenia" riservato al personale dipendente appartenente al ruolo amministrativo, tecnico e professionale - APSF Collaboratore Amministrativo</t>
+          <t>Avviso pubblico per n. 1 Tecnico della Prevenzione nell'Ambiente e nei Luoghi di Lavoro - Area PSF a tempo determinato</t>
         </is>
       </c>
       <c r="D131" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E131" t="inlineStr"/>
       <c r="F131" t="inlineStr">
         <is>
-          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo amministrativo</t>
+          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
         </is>
       </c>
       <c r="G131" t="inlineStr">
         <is>
-          <t>Collaboratore Amministrativo Professionale</t>
+          <t>Tecnico della Prevenzione nell'Ambiente  e nei Luoghi di Lavoro</t>
         </is>
       </c>
       <c r="H131" t="inlineStr">
         <is>
-          <t>12/11/2025 00:00</t>
+          <t>05/12/2025 00:00</t>
         </is>
       </c>
       <c r="I131" t="inlineStr">
         <is>
-          <t>23/11/2025 23:59</t>
+          <t>19/12/2025 23:59</t>
         </is>
       </c>
       <c r="K131" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N131" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P131" t="inlineStr"/>
       <c r="Q131" t="inlineStr"/>
       <c r="R131" t="inlineStr"/>
       <c r="S131" t="inlineStr"/>
       <c r="T131" t="inlineStr"/>
+      <c r="W131" t="n">
+        <v>0</v>
+      </c>
+      <c r="X131" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y131" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z131" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA131" t="n">
+        <v>0</v>
+      </c>
       <c r="AC131" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD131" t="n">
+        <v>0</v>
+      </c>
       <c r="AE131" t="inlineStr">
         <is>
-          <t>AVVISI/SELEZIONI INTERNE per il personale dipendente dell'Azienda</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF131" t="inlineStr">
         <is>
-          <t>Non definito</t>
+          <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="inlineStr"/>
       <c r="B132" t="inlineStr"/>
       <c r="C132" t="inlineStr">
         <is>
-          <t xml:space="preserve">Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa di coordinamento denominato "Responsabile Polo Formativo Aziendale", riservato al personale dipendente appartenente a tutti i profili professionali del ruolo sanitario - APSF </t>
+          <t>Avviso pubblico per n. 2 Dirigenti Medici di Medicina d'Emergenza-Urgenza a tempo determinato</t>
         </is>
       </c>
       <c r="D132" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="E132" t="inlineStr"/>
+      <c r="E132" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Avviso pubblico per n. 2 Dirigenti Medici di Medicina d'Emergenza-Urgenza a tempo determinato&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="F132" t="inlineStr">
         <is>
-          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G132" t="inlineStr">
         <is>
-          <t>Vari profili</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H132" t="inlineStr">
         <is>
-          <t>12/11/2025 00:00</t>
+          <t>05/12/2025 00:00</t>
         </is>
       </c>
       <c r="I132" t="inlineStr">
         <is>
-          <t>03/12/2025 23:59</t>
+          <t>19/12/2025 23:59</t>
         </is>
       </c>
       <c r="K132" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N132" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P132" t="inlineStr"/>
       <c r="Q132" t="inlineStr"/>
       <c r="R132" t="inlineStr"/>
       <c r="S132" t="inlineStr"/>
       <c r="T132" t="inlineStr"/>
+      <c r="W132" t="n">
+        <v>0</v>
+      </c>
+      <c r="X132" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y132" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z132" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA132" t="n">
+        <v>0</v>
+      </c>
       <c r="AC132" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD132" t="n">
+        <v>0</v>
+      </c>
       <c r="AE132" t="inlineStr">
         <is>
-          <t>AVVISI/SELEZIONI INTERNE per il personale dipendente dell'Azienda</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF132" t="inlineStr">
         <is>
-          <t>Non definito</t>
+          <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="inlineStr"/>
       <c r="B133" t="inlineStr"/>
       <c r="C133" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa di coordinamento denominato "Coordinamento UOC Radiologia P.O. di Rovigo", riservato al personale dipendente appartenente al ruolo sanitario - APSF Tecnico Sanitario di Radiologia Medica</t>
+          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 1 Dirigente Medico nella disciplina di Neurologia</t>
         </is>
       </c>
       <c r="D133" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E133" t="inlineStr"/>
       <c r="F133" t="inlineStr">
         <is>
-          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G133" t="inlineStr">
         <is>
-          <t>Tecnico Sanitario di Radiologia Medica</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H133" t="inlineStr">
         <is>
-          <t>12/11/2025 00:00</t>
+          <t>28/11/2025 00:00</t>
         </is>
       </c>
       <c r="I133" t="inlineStr">
         <is>
-          <t>23/11/2025 23:59</t>
+          <t>12/12/2025 23:59</t>
         </is>
       </c>
       <c r="K133" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N133" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P133" t="inlineStr"/>
       <c r="Q133" t="inlineStr"/>
       <c r="R133" t="inlineStr"/>
       <c r="S133" t="inlineStr"/>
       <c r="T133" t="inlineStr"/>
+      <c r="W133" t="n">
+        <v>0</v>
+      </c>
+      <c r="X133" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y133" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z133" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA133" t="n">
+        <v>0</v>
+      </c>
       <c r="AC133" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD133" t="n">
+        <v>0</v>
+      </c>
       <c r="AE133" t="inlineStr">
         <is>
-          <t>AVVISI/SELEZIONI INTERNE per il personale dipendente dell'Azienda</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF133" t="inlineStr">
         <is>
-          <t>Non definito</t>
+          <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="inlineStr"/>
       <c r="B134" t="inlineStr"/>
       <c r="C134" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa di coordinamento denominato "Coordinatore Corso di Laurea in Tecnico della Riabilitazione Psichiatrica", riservato al personale dipendente appartenente al ruolo sanitario - APSF Tecnico della Riabilitazione Psichiatrica</t>
+          <t xml:space="preserve">Azienda Zero - Graduatoria concorso pubblico, per titoli ed esami, per n. 6 posti, a tempo pieno e indeterminato, di Operatore Tecnico Specializzato Elettricista – Area degli Operatori – Ruolo Tecnico.
+</t>
         </is>
       </c>
       <c r="D134" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E134" t="inlineStr"/>
+      <c r="F134" t="inlineStr">
+        <is>
+          <t>Area degli Operatori - Ruolo Tecnico</t>
+        </is>
+      </c>
+      <c r="G134" t="inlineStr">
+        <is>
+          <t>Elettricista</t>
+        </is>
+      </c>
       <c r="H134" t="inlineStr">
         <is>
-          <t>12/11/2025 00:00</t>
+          <t>20/11/2025 00:00</t>
         </is>
       </c>
       <c r="I134" t="inlineStr">
         <is>
-          <t>23/11/2025 23:59</t>
+          <t>17/11/2027 23:59</t>
         </is>
       </c>
       <c r="K134" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N134" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P134" t="inlineStr"/>
       <c r="Q134" t="inlineStr"/>
       <c r="R134" t="inlineStr"/>
       <c r="S134" t="inlineStr"/>
       <c r="T134" t="inlineStr"/>
       <c r="AC134" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE134" t="inlineStr">
         <is>
-          <t>AVVISI/SELEZIONI INTERNE per il personale dipendente dell'Azienda</t>
+          <t>Concorsi Comparto</t>
         </is>
       </c>
       <c r="AF134" t="inlineStr">
         <is>
-          <t>Non definito</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="inlineStr"/>
       <c r="B135" t="inlineStr"/>
       <c r="C135" t="inlineStr">
         <is>
-          <t>Azienda Zero - Graduatoria concorso pubblico, per titoli ed esami, per n. 11 posti di Collaboratore Tecnico Professionale – Informatico – Area dei Professionisti della Salute e dei Funzionari – Ruolo Tecnico.</t>
+          <t>Azienda Zero - Graduatoria concorso pubblico, per titoli ed esami, per n. 4 posti di
+Dirigente Medico – disciplina di Allergologia e Immunologia Clinica.</t>
         </is>
       </c>
       <c r="D135" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E135" t="inlineStr"/>
       <c r="F135" t="inlineStr">
         <is>
-          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Tecnico</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G135" t="inlineStr">
         <is>
-          <t xml:space="preserve">Collaboratore Tecnico Professionale – Informatico </t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H135" t="inlineStr">
         <is>
-          <t>10/11/2025 00:00</t>
+          <t>17/11/2025 00:00</t>
         </is>
       </c>
       <c r="I135" t="inlineStr">
         <is>
-          <t>04/11/2027 23:59</t>
+          <t>10/11/2027 23:59</t>
         </is>
       </c>
       <c r="K135" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N135" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P135" t="inlineStr"/>
       <c r="Q135" t="inlineStr"/>
       <c r="R135" t="inlineStr"/>
       <c r="S135" t="inlineStr"/>
       <c r="T135" t="inlineStr"/>
       <c r="AC135" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE135" t="inlineStr">
         <is>
-          <t>Concorsi Comparto</t>
+          <t>Concorsi Dirigenza</t>
         </is>
       </c>
       <c r="AF135" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="inlineStr"/>
       <c r="B136" t="inlineStr"/>
       <c r="C136" t="inlineStr">
         <is>
-          <t xml:space="preserve">Azienda Zero - Graduatoria concorso pubblico, per titoli ed esami, per la copertura di n. 6 posti di Dirigente Medico nella disciplina di  Farmacologia e Tossicologia Clinica - Area della Medicina Diagnostica e dei Servizi </t>
+          <t>Avviso pubblico, per soli titoli, per l'assunzione a tempo determinato di n. 10 Infermieri - Area PSF</t>
         </is>
       </c>
       <c r="D136" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E136" t="inlineStr"/>
       <c r="F136" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
         </is>
       </c>
       <c r="G136" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>Infermiere</t>
         </is>
       </c>
       <c r="H136" t="inlineStr">
         <is>
-          <t>03/11/2025 00:00</t>
+          <t>14/11/2025 00:00</t>
         </is>
       </c>
       <c r="I136" t="inlineStr">
         <is>
-          <t>29/10/2027 23:59</t>
+          <t>28/11/2025 23:59</t>
         </is>
       </c>
       <c r="K136" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N136" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P136" t="inlineStr"/>
       <c r="Q136" t="inlineStr"/>
       <c r="R136" t="inlineStr"/>
       <c r="S136" t="inlineStr"/>
       <c r="T136" t="inlineStr"/>
+      <c r="W136" t="n">
+        <v>0</v>
+      </c>
+      <c r="X136" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y136" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z136" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA136" t="n">
+        <v>0</v>
+      </c>
       <c r="AC136" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD136" t="n">
+        <v>0</v>
+      </c>
       <c r="AE136" t="inlineStr">
         <is>
-          <t>Concorsi Dirigenza</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF136" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="inlineStr"/>
       <c r="B137" t="inlineStr"/>
       <c r="C137" t="inlineStr">
         <is>
-          <t>Avviso pubblico per il conferimento dell'incarico di Direttore UOC Assistenza Farmaceutica Territoriale</t>
+          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa denominato "Gestione e Controllo di Qualità delle Attività di Igiene Industriale e dei Processi SPISAL Relativi all'Amianto", riservato al personale dipendente appartenente al ruolo sanitario - APSF Tecnico della Prevenzione nell'Ambiente e nei Luoghi di Lavoro</t>
         </is>
       </c>
       <c r="D137" t="inlineStr">
         <is>
-          <t>Graduatoria/Esito</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="E137" t="inlineStr"/>
       <c r="F137" t="inlineStr">
         <is>
-          <t>Dirigenza</t>
+          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
         </is>
       </c>
       <c r="G137" t="inlineStr">
         <is>
-          <t>Dirigente Farmacista</t>
+          <t>Tecnico della Prevenzione nell'Ambiente  e nei Luoghi di Lavoro</t>
         </is>
       </c>
       <c r="H137" t="inlineStr">
         <is>
-          <t>24/10/2025 00:00</t>
+          <t>13/11/2025 00:00</t>
         </is>
       </c>
       <c r="I137" t="inlineStr">
         <is>
           <t>23/11/2025 23:59</t>
         </is>
       </c>
       <c r="K137" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N137" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P137" t="inlineStr"/>
       <c r="Q137" t="inlineStr"/>
       <c r="R137" t="inlineStr"/>
       <c r="S137" t="inlineStr"/>
       <c r="T137" t="inlineStr"/>
-      <c r="W137" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="AC137" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="AD137" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AE137" t="inlineStr">
         <is>
-          <t>Avviso di struttura complessa</t>
+          <t>AVVISI/SELEZIONI INTERNE per il personale dipendente dell'Azienda</t>
         </is>
       </c>
       <c r="AF137" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Non definito</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="inlineStr"/>
       <c r="B138" t="inlineStr"/>
       <c r="C138" t="inlineStr">
         <is>
-          <t>Avviso di mobilità volontaria per n. 1 Dirigente Amministrativo da assegnare alla UOC Direzione Amministrativa Territoriale</t>
+          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa di coordinamento denominato "Coordinatore dei Processi di Prevenzione e Formazione dei Lavoratori in Materia di Igiene e Sicurezza", riservato al personale dipendente appartenente al ruolo sanitario - APSF Tecnico della Prevenzione nell'Ambiente e nei Luoghi di Lavoro</t>
         </is>
       </c>
       <c r="D138" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="E138" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E138" t="inlineStr"/>
       <c r="F138" t="inlineStr">
         <is>
-          <t>Dirigenza</t>
+          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
         </is>
       </c>
       <c r="G138" t="inlineStr">
         <is>
-          <t>Dirigente Amministrativo</t>
+          <t>Tecnico della Prevenzione nell'Ambiente  e nei Luoghi di Lavoro</t>
         </is>
       </c>
       <c r="H138" t="inlineStr">
         <is>
-          <t>21/10/2025 00:00</t>
+          <t>12/11/2025 00:00</t>
         </is>
       </c>
       <c r="I138" t="inlineStr">
         <is>
-          <t>20/11/2025 23:59</t>
+          <t>23/11/2025 23:59</t>
         </is>
       </c>
       <c r="K138" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N138" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P138" t="inlineStr"/>
       <c r="Q138" t="inlineStr"/>
       <c r="R138" t="inlineStr"/>
       <c r="S138" t="inlineStr"/>
       <c r="T138" t="inlineStr"/>
-      <c r="W138" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="AC138" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="AD138" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AE138" t="inlineStr">
         <is>
-          <t>Avviso di mobilità da altro ente</t>
+          <t>AVVISI/SELEZIONI INTERNE per il personale dipendente dell'Azienda</t>
         </is>
       </c>
       <c r="AF138" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Non definito</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="inlineStr"/>
       <c r="B139" t="inlineStr"/>
       <c r="C139" t="inlineStr">
         <is>
-          <t>Azienda Zero - Graduatorie concorso pubblico, per titoli ed esami, per n. 3 posti, a tempo pieno, indeterminato ed a rapporto esclusivo, di Dirigente Medico – disciplina Endocrinologia</t>
+          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa di coordinamento denominato "Coordinatore Corso di Laurea in Tecnico della Riabilitazione Psichiatrica", riservato al personale dipendente appartenente al ruolo sanitario - APSF Tecnico della Riabilitazione Psichiatrica</t>
         </is>
       </c>
       <c r="D139" t="inlineStr">
         <is>
-          <t>Graduatoria/Esito</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="E139" t="inlineStr"/>
-      <c r="F139" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="H139" t="inlineStr">
         <is>
-          <t>15/10/2025 00:00</t>
+          <t>12/11/2025 00:00</t>
         </is>
       </c>
       <c r="I139" t="inlineStr">
         <is>
-          <t>06/10/2027 23:59</t>
+          <t>23/11/2025 23:59</t>
         </is>
       </c>
       <c r="K139" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N139" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P139" t="inlineStr"/>
       <c r="Q139" t="inlineStr"/>
       <c r="R139" t="inlineStr"/>
       <c r="S139" t="inlineStr"/>
       <c r="T139" t="inlineStr"/>
       <c r="AC139" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE139" t="inlineStr">
         <is>
-          <t>Concorsi Dirigenza</t>
+          <t>AVVISI/SELEZIONI INTERNE per il personale dipendente dell'Azienda</t>
         </is>
       </c>
       <c r="AF139" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Non definito</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="inlineStr"/>
       <c r="B140" t="inlineStr"/>
       <c r="C140" t="inlineStr">
         <is>
-          <t>Avviso pubblico di mobilità volontaria per n. 2 Assistenti Amministrativi - Area degli Assistenti, per la UOC Provveditorato, Economato e Gestione della Logistica</t>
+          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa di coordinamento denominato "Coordinamento UOC Radiologia P.O. di Rovigo", riservato al personale dipendente appartenente al ruolo sanitario - APSF Tecnico Sanitario di Radiologia Medica</t>
         </is>
       </c>
       <c r="D140" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="E140" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E140" t="inlineStr"/>
       <c r="F140" t="inlineStr">
         <is>
-          <t>Area degli Assistenti - ruolo amministrativo</t>
+          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
         </is>
       </c>
       <c r="G140" t="inlineStr">
         <is>
-          <t>Assistente Amministrativo</t>
+          <t>Tecnico Sanitario di Radiologia Medica</t>
         </is>
       </c>
       <c r="H140" t="inlineStr">
         <is>
-          <t>13/10/2025 00:00</t>
+          <t>12/11/2025 00:00</t>
         </is>
       </c>
       <c r="I140" t="inlineStr">
         <is>
-          <t>12/11/2025 23:59</t>
+          <t>23/11/2025 23:59</t>
         </is>
       </c>
       <c r="K140" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N140" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P140" t="inlineStr"/>
       <c r="Q140" t="inlineStr"/>
       <c r="R140" t="inlineStr"/>
       <c r="S140" t="inlineStr"/>
       <c r="T140" t="inlineStr"/>
-      <c r="W140" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="AC140" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="AD140" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AE140" t="inlineStr">
         <is>
-          <t>Avviso di mobilità da altro ente</t>
+          <t>AVVISI/SELEZIONI INTERNE per il personale dipendente dell'Azienda</t>
         </is>
       </c>
       <c r="AF140" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Non definito</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="inlineStr"/>
       <c r="B141" t="inlineStr"/>
       <c r="C141" t="inlineStr">
         <is>
-          <t>Avviso pubblico di mobilità volontaria per n. 2 Collaboratori Amministrativi Professionali - Area dei Professionisti della Salute e dei Funzionari, per la UOC Provveditorato, Economato e Gestione della Logistica</t>
+          <t xml:space="preserve">Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa di coordinamento denominato "Responsabile Polo Formativo Aziendale", riservato al personale dipendente appartenente a tutti i profili professionali del ruolo sanitario - APSF </t>
         </is>
       </c>
       <c r="D141" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="E141" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E141" t="inlineStr"/>
       <c r="F141" t="inlineStr">
         <is>
-          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo amministrativo</t>
+          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
         </is>
       </c>
       <c r="G141" t="inlineStr">
         <is>
-          <t>Collaboratore Amministrativo Professionale</t>
+          <t>Vari profili</t>
         </is>
       </c>
       <c r="H141" t="inlineStr">
         <is>
-          <t>13/10/2025 00:00</t>
+          <t>12/11/2025 00:00</t>
         </is>
       </c>
       <c r="I141" t="inlineStr">
         <is>
-          <t>12/11/2025 23:59</t>
+          <t>03/12/2025 23:59</t>
         </is>
       </c>
       <c r="K141" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N141" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P141" t="inlineStr"/>
       <c r="Q141" t="inlineStr"/>
       <c r="R141" t="inlineStr"/>
       <c r="S141" t="inlineStr"/>
       <c r="T141" t="inlineStr"/>
-      <c r="W141" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="AC141" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="AD141" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AE141" t="inlineStr">
         <is>
-          <t>Avviso di mobilità da altro ente</t>
+          <t>AVVISI/SELEZIONI INTERNE per il personale dipendente dell'Azienda</t>
         </is>
       </c>
       <c r="AF141" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Non definito</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="inlineStr"/>
       <c r="B142" t="inlineStr"/>
       <c r="C142" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa di coordinamento denominato "Coordinamento Aziendale Personale Sanitario UOC IAF Distretti 1 e 2 e Screening Citologico" riservato al personale dipendente di tutti i profili professionali del ruolo sanitario - APSF.</t>
+          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa denominato "Gestione Giuridica dello Sviluppo del Personale e dei Percorsi di Carriera, Relazioni Sindacali e Gestione Intra Moenia" riservato al personale dipendente appartenente al ruolo amministrativo, tecnico e professionale - APSF Collaboratore Amministrativo</t>
         </is>
       </c>
       <c r="D142" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E142" t="inlineStr"/>
       <c r="F142" t="inlineStr">
         <is>
-          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
+          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo amministrativo</t>
         </is>
       </c>
       <c r="G142" t="inlineStr">
         <is>
-          <t>Vari profili</t>
+          <t>Collaboratore Amministrativo Professionale</t>
         </is>
       </c>
       <c r="H142" t="inlineStr">
         <is>
-          <t>07/10/2025 00:00</t>
+          <t>12/11/2025 00:00</t>
         </is>
       </c>
       <c r="I142" t="inlineStr">
         <is>
-          <t>17/10/2025 23:59</t>
+          <t>23/11/2025 23:59</t>
         </is>
       </c>
       <c r="K142" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N142" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P142" t="inlineStr"/>
       <c r="Q142" t="inlineStr"/>
       <c r="R142" t="inlineStr"/>
       <c r="S142" t="inlineStr"/>
       <c r="T142" t="inlineStr"/>
       <c r="AC142" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE142" t="inlineStr">
         <is>
           <t>AVVISI/SELEZIONI INTERNE per il personale dipendente dell'Azienda</t>
         </is>
       </c>
       <c r="AF142" t="inlineStr">
         <is>
           <t>Non definito</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="inlineStr"/>
       <c r="B143" t="inlineStr"/>
       <c r="C143" t="inlineStr">
         <is>
-          <t>Avviso pubblico per il conferimento dell'incarico di Direttore UOC SIAN</t>
+          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa denominato "Ufficio Segreteria, Convenzioni, Contratti e Procedimenti Disciplinari" riservato al personale dipendente appartenente al ruolo amministrativo, tecnico e professionale - APSF Collaboratore Amministrativo</t>
         </is>
       </c>
       <c r="D143" t="inlineStr">
         <is>
-          <t>Graduatoria/Esito</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="E143" t="inlineStr"/>
       <c r="F143" t="inlineStr">
         <is>
-          <t>Apicale</t>
+          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo amministrativo</t>
         </is>
       </c>
       <c r="G143" t="inlineStr">
         <is>
-          <t>Dirigente Medico - DIRETTORE</t>
+          <t>Collaboratore Amministrativo Professionale</t>
         </is>
       </c>
       <c r="H143" t="inlineStr">
         <is>
-          <t>06/10/2025 00:00</t>
+          <t>12/11/2025 00:00</t>
         </is>
       </c>
       <c r="I143" t="inlineStr">
         <is>
-          <t>02/11/2025 23:59</t>
+          <t>23/11/2025 23:59</t>
         </is>
       </c>
       <c r="K143" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N143" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P143" t="inlineStr"/>
       <c r="Q143" t="inlineStr"/>
       <c r="R143" t="inlineStr"/>
       <c r="S143" t="inlineStr"/>
       <c r="T143" t="inlineStr"/>
-      <c r="W143" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="AC143" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="AD143" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AE143" t="inlineStr">
         <is>
-          <t>Avviso di struttura complessa</t>
+          <t>AVVISI/SELEZIONI INTERNE per il personale dipendente dell'Azienda</t>
         </is>
       </c>
       <c r="AF143" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Non definito</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="inlineStr"/>
       <c r="B144" t="inlineStr"/>
       <c r="C144" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa denominato "Logistica Integrata e Autoparco", riservato al personale dipendente appartenente al ruolo amministrativo, tecnico e professionale- APSF Collaboratore Amministrativo e Collaboratore Tecnico Professionale</t>
+          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa denominato "Ufficio Servizi Amministrativi di Programmazione e Gestione del Dipartimento" riservato al personale dipendente appartenente al ruolo amministrativo, tecnico e professionale - APSF Collaboratore Amministrativo</t>
         </is>
       </c>
       <c r="D144" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E144" t="inlineStr"/>
+      <c r="F144" t="inlineStr">
+        <is>
+          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo amministrativo</t>
+        </is>
+      </c>
+      <c r="G144" t="inlineStr">
+        <is>
+          <t>Collaboratore Amministrativo Professionale</t>
+        </is>
+      </c>
       <c r="H144" t="inlineStr">
         <is>
-          <t>03/10/2025 00:00</t>
+          <t>12/11/2025 00:00</t>
         </is>
       </c>
       <c r="I144" t="inlineStr">
         <is>
-          <t>13/10/2025 23:59</t>
+          <t>23/11/2025 23:59</t>
         </is>
       </c>
       <c r="K144" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N144" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P144" t="inlineStr"/>
       <c r="Q144" t="inlineStr"/>
       <c r="R144" t="inlineStr"/>
       <c r="S144" t="inlineStr"/>
       <c r="T144" t="inlineStr"/>
       <c r="AC144" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE144" t="inlineStr">
         <is>
           <t>AVVISI/SELEZIONI INTERNE per il personale dipendente dell'Azienda</t>
         </is>
       </c>
       <c r="AF144" t="inlineStr">
         <is>
           <t>Non definito</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="inlineStr"/>
       <c r="B145" t="inlineStr"/>
       <c r="C145" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa denominato "Ufficio Tecnologie di Laboratorio e Diagnostica" , riservato al ruolo amministrativo - APSF Collaboratore Amministrativo.</t>
+          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione professionale denominato "Esperto Ambientale - Ospedali di Rovigo, Adria e Trecenta" riservato al personale dipendente appartenente al ruolo amministrativo, tecnico e professionale - APSF Collaboratore Tecnico Professionale</t>
         </is>
       </c>
       <c r="D145" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E145" t="inlineStr"/>
-      <c r="F145" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="H145" t="inlineStr">
         <is>
-          <t>03/10/2025 00:00</t>
+          <t>12/11/2025 00:00</t>
         </is>
       </c>
       <c r="I145" t="inlineStr">
         <is>
-          <t>13/10/2025 23:59</t>
+          <t>23/11/2025 23:59</t>
         </is>
       </c>
       <c r="K145" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N145" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P145" t="inlineStr"/>
       <c r="Q145" t="inlineStr"/>
       <c r="R145" t="inlineStr"/>
       <c r="S145" t="inlineStr"/>
       <c r="T145" t="inlineStr"/>
       <c r="AC145" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE145" t="inlineStr">
         <is>
           <t>AVVISI/SELEZIONI INTERNE per il personale dipendente dell'Azienda</t>
         </is>
       </c>
       <c r="AF145" t="inlineStr">
         <is>
           <t>Non definito</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="inlineStr"/>
       <c r="B146" t="inlineStr"/>
       <c r="C146" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa di coordinamento denominato " Coordinamento logistica Ospedaliera, Servizio Barellieri e Servizio Necroforico", riservato al personale dipendente di tutti i profili professionali del ruolo sanitario -APSF</t>
+          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa denominato "Ufficio per la Gestione dei Sistemi Centrali e dell'Help Desk" riservato al personale dipendente appartenente al ruolo amministrativo, tecnico e professionale - APSF Collaboratore Tecnico Professionale</t>
         </is>
       </c>
       <c r="D146" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E146" t="inlineStr"/>
-      <c r="F146" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="H146" t="inlineStr">
         <is>
-          <t>03/10/2025 00:00</t>
+          <t>12/11/2025 00:00</t>
         </is>
       </c>
       <c r="I146" t="inlineStr">
         <is>
-          <t>13/10/2025 23:59</t>
+          <t>23/11/2025 23:59</t>
         </is>
       </c>
       <c r="K146" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N146" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P146" t="inlineStr"/>
       <c r="Q146" t="inlineStr"/>
       <c r="R146" t="inlineStr"/>
       <c r="S146" t="inlineStr"/>
       <c r="T146" t="inlineStr"/>
       <c r="AC146" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE146" t="inlineStr">
         <is>
           <t>AVVISI/SELEZIONI INTERNE per il personale dipendente dell'Azienda</t>
         </is>
       </c>
       <c r="AF146" t="inlineStr">
         <is>
           <t>Non definito</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="inlineStr"/>
       <c r="B147" t="inlineStr"/>
       <c r="C147" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione professionale denominato "Ufficio Acquisti Dispositivi Medici", riservato al personale dipendente appartenente al ruolo amministrativo - APSF Collaboratore Amministrativo.</t>
+          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa denominato "Ufficio Coordinamento Tecnico Ospedaliero" riservato al personale dipendente appartenente al ruolo amministrativo, tecnico e professionale - APSF Collaboratore Tecnico Professionale</t>
         </is>
       </c>
       <c r="D147" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E147" t="inlineStr"/>
-      <c r="F147" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="H147" t="inlineStr">
         <is>
-          <t>03/10/2025 00:00</t>
+          <t>12/11/2025 00:00</t>
         </is>
       </c>
       <c r="I147" t="inlineStr">
         <is>
-          <t>13/10/2025 23:59</t>
+          <t>23/11/2025 23:59</t>
         </is>
       </c>
       <c r="K147" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N147" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P147" t="inlineStr"/>
       <c r="Q147" t="inlineStr"/>
       <c r="R147" t="inlineStr"/>
       <c r="S147" t="inlineStr"/>
       <c r="T147" t="inlineStr"/>
       <c r="AC147" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE147" t="inlineStr">
         <is>
           <t>AVVISI/SELEZIONI INTERNE per il personale dipendente dell'Azienda</t>
         </is>
       </c>
       <c r="AF147" t="inlineStr">
         <is>
           <t>Non definito</t>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="inlineStr"/>
       <c r="B148" t="inlineStr"/>
       <c r="C148" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa di coordinamento denominato "Responsabile Area Socio-Educativa UOC IAF e Consultorio Familiare D2", riservato al personale dipendente appartenente al ruolo socio-sanitario - APSF Assistente Sociale.</t>
+          <t>Azienda Zero - Graduatoria concorso pubblico, per titoli ed esami, per n. 11 posti di Collaboratore Tecnico Professionale – Informatico – Area dei Professionisti della Salute e dei Funzionari – Ruolo Tecnico.</t>
         </is>
       </c>
       <c r="D148" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="E148" t="inlineStr"/>
       <c r="F148" t="inlineStr">
         <is>
-          <t>Area dei Professionisti della Salute e dei Funzionari - ruolo socio-sanitario</t>
+          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Tecnico</t>
         </is>
       </c>
       <c r="G148" t="inlineStr">
         <is>
-          <t>Assistente Sociale</t>
+          <t xml:space="preserve">Collaboratore Tecnico Professionale – Informatico </t>
         </is>
       </c>
       <c r="H148" t="inlineStr">
         <is>
-          <t>03/10/2025 00:00</t>
+          <t>10/11/2025 00:00</t>
         </is>
       </c>
       <c r="I148" t="inlineStr">
         <is>
-          <t>13/10/2025 23:59</t>
+          <t>04/11/2027 23:59</t>
         </is>
       </c>
       <c r="K148" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N148" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P148" t="inlineStr"/>
       <c r="Q148" t="inlineStr"/>
       <c r="R148" t="inlineStr"/>
       <c r="S148" t="inlineStr"/>
       <c r="T148" t="inlineStr"/>
       <c r="AC148" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE148" t="inlineStr">
         <is>
-          <t>AVVISI/SELEZIONI INTERNE per il personale dipendente dell'Azienda</t>
+          <t>Concorsi Comparto</t>
         </is>
       </c>
       <c r="AF148" t="inlineStr">
         <is>
-          <t>Non definito</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="inlineStr"/>
       <c r="B149" t="inlineStr"/>
       <c r="C149" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa di coordinamento denominato "Responsabile Area Socio-Educativa UOC IAF e Consultorio Familiare D1", riservato al personale dipendente appartenente al ruolo socio-sanitario - APSF Assistente Sociale.</t>
+          <t xml:space="preserve">Azienda Zero - Graduatoria concorso pubblico, per titoli ed esami, per la copertura di n. 6 posti di Dirigente Medico nella disciplina di  Farmacologia e Tossicologia Clinica - Area della Medicina Diagnostica e dei Servizi </t>
         </is>
       </c>
       <c r="D149" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E149" t="inlineStr"/>
       <c r="F149" t="inlineStr">
         <is>
-          <t>Area dei Professionisti della Salute e dei Funzionari - ruolo socio-sanitario</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G149" t="inlineStr">
         <is>
-          <t>Assistente Sociale</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H149" t="inlineStr">
         <is>
-          <t>03/10/2025 00:00</t>
+          <t>03/11/2025 00:00</t>
         </is>
       </c>
       <c r="I149" t="inlineStr">
         <is>
-          <t>13/10/2025 23:59</t>
+          <t>29/10/2027 23:59</t>
         </is>
       </c>
       <c r="K149" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N149" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P149" t="inlineStr"/>
       <c r="Q149" t="inlineStr"/>
       <c r="R149" t="inlineStr"/>
       <c r="S149" t="inlineStr"/>
       <c r="T149" t="inlineStr"/>
       <c r="AC149" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE149" t="inlineStr">
         <is>
-          <t>AVVISI/SELEZIONI INTERNE per il personale dipendente dell'Azienda</t>
+          <t>Concorsi Dirigenza</t>
         </is>
       </c>
       <c r="AF149" t="inlineStr">
         <is>
-          <t>Non definito</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="inlineStr"/>
       <c r="B150" t="inlineStr"/>
       <c r="C150" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa di coordinamento denominato "Coordinamento Salute in Carcere e Istituto Minorile" riservato al personale dipendente appartenente al ruolo sanitario - APSF Infermiere</t>
+          <t>Avviso pubblico per il conferimento dell'incarico di Direttore UOC Assistenza Farmaceutica Territoriale</t>
         </is>
       </c>
       <c r="D150" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E150" t="inlineStr"/>
       <c r="F150" t="inlineStr">
         <is>
-          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
+          <t>Dirigenza</t>
         </is>
       </c>
       <c r="G150" t="inlineStr">
         <is>
-          <t>Infermiere</t>
+          <t>Dirigente Farmacista</t>
         </is>
       </c>
       <c r="H150" t="inlineStr">
         <is>
-          <t>03/10/2025 00:00</t>
+          <t>24/10/2025 00:00</t>
         </is>
       </c>
       <c r="I150" t="inlineStr">
         <is>
-          <t>13/10/2025 23:59</t>
+          <t>23/11/2025 23:59</t>
         </is>
       </c>
       <c r="K150" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N150" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P150" t="inlineStr"/>
       <c r="Q150" t="inlineStr"/>
       <c r="R150" t="inlineStr"/>
       <c r="S150" t="inlineStr"/>
       <c r="T150" t="inlineStr"/>
+      <c r="W150" t="n">
+        <v>0</v>
+      </c>
+      <c r="X150" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y150" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z150" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA150" t="n">
+        <v>0</v>
+      </c>
       <c r="AC150" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD150" t="n">
+        <v>0</v>
+      </c>
       <c r="AE150" t="inlineStr">
         <is>
-          <t>AVVISI/SELEZIONI INTERNE per il personale dipendente dell'Azienda</t>
+          <t>Avviso di struttura complessa</t>
         </is>
       </c>
       <c r="AF150" t="inlineStr">
         <is>
-          <t>Non definito</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="inlineStr"/>
       <c r="B151" t="inlineStr"/>
       <c r="C151" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa di coordinamento denominato " Responsabile Organizzativo Case della Comunità", riservato al personale dipendente appartenente al ruolo sanitario - APSF Infermiere</t>
+          <t>Avviso di mobilità volontaria per n. 1 Dirigente Amministrativo da assegnare alla UOC Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="D151" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="E151" t="inlineStr"/>
+      <c r="E151" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Avviso di mobilità volontaria per n. 1 Dirigente Amministrativo da assegnare alla UOC Direzione Amministrativa Territoriale&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="F151" t="inlineStr">
         <is>
-          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
+          <t>Dirigenza</t>
         </is>
       </c>
       <c r="G151" t="inlineStr">
         <is>
-          <t>Infermiere</t>
+          <t>Dirigente Amministrativo</t>
         </is>
       </c>
       <c r="H151" t="inlineStr">
         <is>
-          <t>03/10/2025 00:00</t>
+          <t>21/10/2025 00:00</t>
         </is>
       </c>
       <c r="I151" t="inlineStr">
         <is>
-          <t>13/10/2025 23:59</t>
+          <t>20/11/2025 23:59</t>
         </is>
       </c>
       <c r="K151" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N151" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P151" t="inlineStr"/>
       <c r="Q151" t="inlineStr"/>
       <c r="R151" t="inlineStr"/>
       <c r="S151" t="inlineStr"/>
       <c r="T151" t="inlineStr"/>
+      <c r="W151" t="n">
+        <v>0</v>
+      </c>
+      <c r="X151" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y151" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z151" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA151" t="n">
+        <v>0</v>
+      </c>
       <c r="AC151" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD151" t="n">
+        <v>0</v>
+      </c>
       <c r="AE151" t="inlineStr">
         <is>
-          <t>AVVISI/SELEZIONI INTERNE per il personale dipendente dell'Azienda</t>
+          <t>Avviso di mobilità da altro ente</t>
         </is>
       </c>
       <c r="AF151" t="inlineStr">
         <is>
-          <t>Non definito</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="inlineStr"/>
       <c r="B152" t="inlineStr"/>
       <c r="C152" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa denominato " Ufficio Acquisti Farmaci", riservato al personale dipendente appartenente al ruolo amministrativo - APSF Collaboratore Amministrativo</t>
+          <t>Azienda Zero - Graduatorie concorso pubblico, per titoli ed esami, per n. 3 posti, a tempo pieno, indeterminato ed a rapporto esclusivo, di Dirigente Medico – disciplina Endocrinologia</t>
         </is>
       </c>
       <c r="D152" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E152" t="inlineStr"/>
       <c r="F152" t="inlineStr">
         <is>
-          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo amministrativo</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G152" t="inlineStr">
         <is>
-          <t>Collaboratore Amministrativo Professionale</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H152" t="inlineStr">
         <is>
-          <t>03/10/2025 00:00</t>
+          <t>15/10/2025 00:00</t>
         </is>
       </c>
       <c r="I152" t="inlineStr">
         <is>
-          <t>13/10/2025 23:59</t>
+          <t>06/10/2027 23:59</t>
         </is>
       </c>
       <c r="K152" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N152" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P152" t="inlineStr"/>
       <c r="Q152" t="inlineStr"/>
       <c r="R152" t="inlineStr"/>
       <c r="S152" t="inlineStr"/>
       <c r="T152" t="inlineStr"/>
       <c r="AC152" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE152" t="inlineStr">
         <is>
-          <t>AVVISI/SELEZIONI INTERNE per il personale dipendente dell'Azienda</t>
+          <t>Concorsi Dirigenza</t>
         </is>
       </c>
       <c r="AF152" t="inlineStr">
         <is>
-          <t>Non definito</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="inlineStr"/>
-      <c r="B153" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="B153" t="inlineStr"/>
       <c r="C153" t="inlineStr">
         <is>
-          <t>Tabella triennale avvisi, concorsi e procedure comparative aggiornata a settembre 2025</t>
+          <t>Avviso pubblico di mobilità volontaria per n. 2 Collaboratori Amministrativi Professionali - Area dei Professionisti della Salute e dei Funzionari, per la UOC Provveditorato, Economato e Gestione della Logistica</t>
         </is>
       </c>
       <c r="D153" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="E153" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Tabella triennale avvisi, concorsi e procedure comparative aggiornata a settembre 2025&lt;/p&gt;</t>
+          <t>&lt;p&gt;Avviso pubblico di mobilità volontaria per n. 2  Collaboratori Amministrativi Professionali - Area dei Professionisti della Salute e dei Funzionari, per la UOC Provveditorato, Economato e Gestione della Logistica&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="F153" t="inlineStr">
+        <is>
+          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo amministrativo</t>
+        </is>
+      </c>
+      <c r="G153" t="inlineStr">
+        <is>
+          <t>Collaboratore Amministrativo Professionale</t>
         </is>
       </c>
       <c r="H153" t="inlineStr">
         <is>
-          <t>25/09/2025 00:00</t>
+          <t>13/10/2025 00:00</t>
         </is>
       </c>
       <c r="I153" t="inlineStr">
         <is>
-          <t>24/09/3030 23:59</t>
+          <t>12/11/2025 23:59</t>
         </is>
       </c>
       <c r="K153" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N153" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P153" t="inlineStr"/>
       <c r="Q153" t="inlineStr"/>
       <c r="R153" t="inlineStr"/>
       <c r="S153" t="inlineStr"/>
       <c r="T153" t="inlineStr"/>
       <c r="W153" t="n">
         <v>0</v>
       </c>
       <c r="X153" t="n">
         <v>0</v>
       </c>
       <c r="Y153" t="n">
         <v>0</v>
       </c>
       <c r="Z153" t="n">
         <v>0</v>
       </c>
       <c r="AA153" t="n">
         <v>0</v>
       </c>
       <c r="AC153" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD153" t="n">
         <v>0</v>
       </c>
       <c r="AE153" t="inlineStr">
         <is>
-          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
+          <t>Avviso di mobilità da altro ente</t>
         </is>
       </c>
       <c r="AF153" t="inlineStr">
         <is>
-          <t>Non definito</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="inlineStr"/>
       <c r="B154" t="inlineStr"/>
       <c r="C154" t="inlineStr">
         <is>
-          <t>Azienda Zero - graduatoria concorso pubblico per n. 6 Dirigenti Medici disciplina di Malattie Infettive</t>
+          <t>Avviso pubblico di mobilità volontaria per n. 2 Assistenti Amministrativi - Area degli Assistenti, per la UOC Provveditorato, Economato e Gestione della Logistica</t>
         </is>
       </c>
       <c r="D154" t="inlineStr">
         <is>
-          <t>Graduatoria/Esito</t>
-[...2 lines deleted...]
-      <c r="E154" t="inlineStr"/>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E154" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Avviso pubblico di mobilità volontaria per n. 2 Assistenti Amministrativi - Area degli Assistenti, per la UOC Provveditorato, Economato e Gestione della Logistica&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="F154" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>Area degli Assistenti - ruolo amministrativo</t>
         </is>
       </c>
       <c r="G154" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>Assistente Amministrativo</t>
         </is>
       </c>
       <c r="H154" t="inlineStr">
         <is>
-          <t>25/09/2025 00:00</t>
+          <t>13/10/2025 00:00</t>
         </is>
       </c>
       <c r="I154" t="inlineStr">
         <is>
-          <t>24/09/2027 23:59</t>
+          <t>12/11/2025 23:59</t>
         </is>
       </c>
       <c r="K154" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N154" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P154" t="inlineStr"/>
       <c r="Q154" t="inlineStr"/>
       <c r="R154" t="inlineStr"/>
       <c r="S154" t="inlineStr"/>
       <c r="T154" t="inlineStr"/>
+      <c r="W154" t="n">
+        <v>0</v>
+      </c>
+      <c r="X154" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y154" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z154" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA154" t="n">
+        <v>0</v>
+      </c>
       <c r="AC154" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD154" t="n">
+        <v>0</v>
+      </c>
       <c r="AE154" t="inlineStr">
         <is>
-          <t>Concorsi Dirigenza</t>
+          <t>Avviso di mobilità da altro ente</t>
         </is>
       </c>
       <c r="AF154" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="inlineStr"/>
       <c r="B155" t="inlineStr"/>
       <c r="C155" t="inlineStr">
         <is>
-          <t>Azienda Zero - graduatoria concorso pubblico per n. 4 Dirigenti Veterinari disciplina di Sanità Animale</t>
+          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa di coordinamento denominato "Coordinamento Aziendale Personale Sanitario UOC IAF Distretti 1 e 2 e Screening Citologico" riservato al personale dipendente di tutti i profili professionali del ruolo sanitario - APSF.</t>
         </is>
       </c>
       <c r="D155" t="inlineStr">
         <is>
-          <t>Graduatoria/Esito</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="E155" t="inlineStr"/>
       <c r="F155" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
         </is>
       </c>
       <c r="G155" t="inlineStr">
         <is>
-          <t>Dirigente Veterinario</t>
+          <t>Vari profili</t>
         </is>
       </c>
       <c r="H155" t="inlineStr">
         <is>
-          <t>24/09/2025 00:00</t>
+          <t>07/10/2025 00:00</t>
         </is>
       </c>
       <c r="I155" t="inlineStr">
         <is>
-          <t>18/09/2027 23:59</t>
+          <t>17/10/2025 23:59</t>
         </is>
       </c>
       <c r="K155" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N155" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P155" t="inlineStr"/>
       <c r="Q155" t="inlineStr"/>
       <c r="R155" t="inlineStr"/>
       <c r="S155" t="inlineStr"/>
       <c r="T155" t="inlineStr"/>
       <c r="AC155" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE155" t="inlineStr">
         <is>
-          <t>Concorsi Dirigenza</t>
+          <t>AVVISI/SELEZIONI INTERNE per il personale dipendente dell'Azienda</t>
         </is>
       </c>
       <c r="AF155" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Non definito</t>
         </is>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="inlineStr"/>
       <c r="B156" t="inlineStr"/>
       <c r="C156" t="inlineStr">
         <is>
-          <t xml:space="preserve">Azienda Zero - Graduatoria concorso pubblico, per titoli ed esami, per n. 46 posti di Assistente Sanitario – Area dei Professionisti della Salute e dei Funzionari – Ruolo Sanitario.
-</t>
+          <t>Avviso pubblico per il conferimento dell'incarico di Direttore UOC SIAN</t>
         </is>
       </c>
       <c r="D156" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E156" t="inlineStr"/>
       <c r="F156" t="inlineStr">
         <is>
-          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
+          <t>Apicale</t>
         </is>
       </c>
       <c r="G156" t="inlineStr">
         <is>
-          <t>Assistente Sanitario</t>
+          <t>Dirigente Medico - DIRETTORE</t>
         </is>
       </c>
       <c r="H156" t="inlineStr">
         <is>
-          <t>24/09/2025 00:00</t>
+          <t>06/10/2025 00:00</t>
         </is>
       </c>
       <c r="I156" t="inlineStr">
         <is>
-          <t>22/09/2027 23:59</t>
+          <t>02/11/2025 23:59</t>
         </is>
       </c>
       <c r="K156" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N156" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P156" t="inlineStr"/>
       <c r="Q156" t="inlineStr"/>
       <c r="R156" t="inlineStr"/>
       <c r="S156" t="inlineStr"/>
       <c r="T156" t="inlineStr"/>
+      <c r="W156" t="n">
+        <v>0</v>
+      </c>
+      <c r="X156" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y156" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z156" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA156" t="n">
+        <v>0</v>
+      </c>
       <c r="AC156" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD156" t="n">
+        <v>0</v>
+      </c>
       <c r="AE156" t="inlineStr">
         <is>
-          <t>Concorsi Comparto</t>
+          <t>Avviso di struttura complessa</t>
         </is>
       </c>
       <c r="AF156" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="inlineStr"/>
       <c r="B157" t="inlineStr"/>
       <c r="C157" t="inlineStr">
         <is>
-          <t xml:space="preserve">Azienda Zero - Graduatoria concorso pubblico, per titoli ed esami, per n. 58 posti di Tecnico Sanitario di Radiologia Medica – Area dei Professionisti della Salute e dei Funzionari – Ruolo Sanitario.
-</t>
+          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa di coordinamento denominato "Coordinamento Salute in Carcere e Istituto Minorile" riservato al personale dipendente appartenente al ruolo sanitario - APSF Infermiere</t>
         </is>
       </c>
       <c r="D157" t="inlineStr">
         <is>
-          <t>Graduatoria/Esito</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="E157" t="inlineStr"/>
       <c r="F157" t="inlineStr">
         <is>
-          <t>D</t>
+          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
         </is>
       </c>
       <c r="G157" t="inlineStr">
         <is>
-          <t>C.P.S. Tecnico Sanitario di Radiologia Medica</t>
+          <t>Infermiere</t>
         </is>
       </c>
       <c r="H157" t="inlineStr">
         <is>
-          <t>24/09/2025 00:00</t>
+          <t>03/10/2025 00:00</t>
         </is>
       </c>
       <c r="I157" t="inlineStr">
         <is>
-          <t>22/09/2027 23:59</t>
+          <t>13/10/2025 23:59</t>
         </is>
       </c>
       <c r="K157" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N157" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P157" t="inlineStr"/>
       <c r="Q157" t="inlineStr"/>
       <c r="R157" t="inlineStr"/>
       <c r="S157" t="inlineStr"/>
       <c r="T157" t="inlineStr"/>
       <c r="AC157" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE157" t="inlineStr">
         <is>
-          <t>Concorsi Comparto</t>
+          <t>AVVISI/SELEZIONI INTERNE per il personale dipendente dell'Azienda</t>
         </is>
       </c>
       <c r="AF157" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Non definito</t>
         </is>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="inlineStr"/>
       <c r="B158" t="inlineStr"/>
       <c r="C158" t="inlineStr">
         <is>
-          <t>Azienda Zero - Graduatoria concorso pubblico per n. 12 posti di Dirigente Medico di Organizzazione dei Servizi Sanitari di Base</t>
+          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa denominato "Logistica Integrata e Autoparco", riservato al personale dipendente appartenente al ruolo amministrativo, tecnico e professionale- APSF Collaboratore Amministrativo e Collaboratore Tecnico Professionale</t>
         </is>
       </c>
       <c r="D158" t="inlineStr">
         <is>
-          <t>Graduatoria/Esito</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="E158" t="inlineStr"/>
-      <c r="F158" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="H158" t="inlineStr">
         <is>
-          <t>19/09/2025 00:00</t>
+          <t>03/10/2025 00:00</t>
         </is>
       </c>
       <c r="I158" t="inlineStr">
         <is>
-          <t>16/09/2027 23:59</t>
+          <t>13/10/2025 23:59</t>
         </is>
       </c>
       <c r="K158" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N158" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P158" t="inlineStr"/>
       <c r="Q158" t="inlineStr"/>
       <c r="R158" t="inlineStr"/>
       <c r="S158" t="inlineStr"/>
       <c r="T158" t="inlineStr"/>
       <c r="AC158" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE158" t="inlineStr">
         <is>
-          <t>Concorsi Dirigenza</t>
+          <t>AVVISI/SELEZIONI INTERNE per il personale dipendente dell'Azienda</t>
         </is>
       </c>
       <c r="AF158" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Non definito</t>
         </is>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="inlineStr"/>
       <c r="B159" t="inlineStr"/>
       <c r="C159" t="inlineStr">
         <is>
-          <t>Azienda Zero - Graduatoria concorso pubblico per n. 11 posti di Dirigente Medico di Oncologia</t>
+          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa di coordinamento denominato " Responsabile Organizzativo Case della Comunità", riservato al personale dipendente appartenente al ruolo sanitario - APSF Infermiere</t>
         </is>
       </c>
       <c r="D159" t="inlineStr">
         <is>
-          <t>Graduatoria/Esito</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="E159" t="inlineStr"/>
       <c r="F159" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
         </is>
       </c>
       <c r="G159" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>Infermiere</t>
         </is>
       </c>
       <c r="H159" t="inlineStr">
         <is>
-          <t>19/09/2025 00:00</t>
+          <t>03/10/2025 00:00</t>
         </is>
       </c>
       <c r="I159" t="inlineStr">
         <is>
-          <t>16/09/2027 23:59</t>
+          <t>13/10/2025 23:59</t>
         </is>
       </c>
       <c r="K159" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N159" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P159" t="inlineStr"/>
       <c r="Q159" t="inlineStr"/>
       <c r="R159" t="inlineStr"/>
       <c r="S159" t="inlineStr"/>
       <c r="T159" t="inlineStr"/>
       <c r="AC159" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE159" t="inlineStr">
         <is>
-          <t>Concorsi Dirigenza</t>
+          <t>AVVISI/SELEZIONI INTERNE per il personale dipendente dell'Azienda</t>
         </is>
       </c>
       <c r="AF159" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Non definito</t>
         </is>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="inlineStr"/>
       <c r="B160" t="inlineStr"/>
       <c r="C160" t="inlineStr">
         <is>
-          <t>Avviso pubblico per il conferimento dell'incarico di Direttore UOC Disabilità e non Autosufficienza del Distretto 1 di Rovigo</t>
+          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa denominato " Ufficio Acquisti Farmaci", riservato al personale dipendente appartenente al ruolo amministrativo - APSF Collaboratore Amministrativo</t>
         </is>
       </c>
       <c r="D160" t="inlineStr">
         <is>
-          <t>Graduatoria/Esito</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="E160" t="inlineStr"/>
       <c r="F160" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo amministrativo</t>
         </is>
       </c>
       <c r="G160" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>Collaboratore Amministrativo Professionale</t>
         </is>
       </c>
       <c r="H160" t="inlineStr">
         <is>
-          <t>16/09/2025 00:00</t>
+          <t>03/10/2025 00:00</t>
         </is>
       </c>
       <c r="I160" t="inlineStr">
         <is>
-          <t>16/10/2025 23:59</t>
+          <t>13/10/2025 23:59</t>
         </is>
       </c>
       <c r="K160" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N160" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P160" t="inlineStr"/>
       <c r="Q160" t="inlineStr"/>
       <c r="R160" t="inlineStr"/>
       <c r="S160" t="inlineStr"/>
       <c r="T160" t="inlineStr"/>
-      <c r="W160" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="AC160" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="AD160" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AE160" t="inlineStr">
         <is>
-          <t>Avviso di struttura complessa</t>
+          <t>AVVISI/SELEZIONI INTERNE per il personale dipendente dell'Azienda</t>
         </is>
       </c>
       <c r="AF160" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Non definito</t>
         </is>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="inlineStr"/>
       <c r="B161" t="inlineStr"/>
       <c r="C161" t="inlineStr">
         <is>
-          <t>Azienda Zero - graduatoria concorso pubblico per n. 5 posti di Dirigente Medico di Ginecologia e Ostetricia per Procreazione Medicalmente Assistita</t>
+          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa di coordinamento denominato " Coordinamento logistica Ospedaliera, Servizio Barellieri e Servizio Necroforico", riservato al personale dipendente di tutti i profili professionali del ruolo sanitario -APSF</t>
         </is>
       </c>
       <c r="D161" t="inlineStr">
         <is>
-          <t>Graduatoria/Esito</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="E161" t="inlineStr"/>
       <c r="F161" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
         </is>
       </c>
       <c r="G161" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>Vari profili</t>
         </is>
       </c>
       <c r="H161" t="inlineStr">
         <is>
-          <t>16/09/2025 00:00</t>
+          <t>03/10/2025 00:00</t>
         </is>
       </c>
       <c r="I161" t="inlineStr">
         <is>
-          <t>10/09/2027 23:59</t>
+          <t>13/10/2025 23:59</t>
         </is>
       </c>
       <c r="K161" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N161" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P161" t="inlineStr"/>
       <c r="Q161" t="inlineStr"/>
       <c r="R161" t="inlineStr"/>
       <c r="S161" t="inlineStr"/>
       <c r="T161" t="inlineStr"/>
       <c r="AC161" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE161" t="inlineStr">
         <is>
-          <t>Concorsi Dirigenza</t>
+          <t>AVVISI/SELEZIONI INTERNE per il personale dipendente dell'Azienda</t>
         </is>
       </c>
       <c r="AF161" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Non definito</t>
         </is>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="inlineStr"/>
       <c r="B162" t="inlineStr"/>
       <c r="C162" t="inlineStr">
         <is>
-          <t>Avviso pubblico di mobilità volontaria per n. 1 Dirigente Medico disciplina di Direzione Medica di Presidio Ospedaliero</t>
+          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa denominato "Ufficio Tecnologie di Laboratorio e Diagnostica" , riservato al ruolo amministrativo - APSF Collaboratore Amministrativo.</t>
         </is>
       </c>
       <c r="D162" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="E162" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E162" t="inlineStr"/>
       <c r="F162" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo amministrativo</t>
         </is>
       </c>
       <c r="G162" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>Collaboratore Amministrativo Professionale</t>
         </is>
       </c>
       <c r="H162" t="inlineStr">
         <is>
-          <t>05/09/2025 00:00</t>
+          <t>03/10/2025 00:00</t>
         </is>
       </c>
       <c r="I162" t="inlineStr">
         <is>
-          <t>05/10/2025 23:59</t>
+          <t>13/10/2025 23:59</t>
         </is>
       </c>
       <c r="K162" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N162" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P162" t="inlineStr"/>
       <c r="Q162" t="inlineStr"/>
       <c r="R162" t="inlineStr"/>
       <c r="S162" t="inlineStr"/>
       <c r="T162" t="inlineStr"/>
-      <c r="W162" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="AC162" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="AD162" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AE162" t="inlineStr">
         <is>
-          <t>Avviso Pubblico</t>
+          <t>AVVISI/SELEZIONI INTERNE per il personale dipendente dell'Azienda</t>
         </is>
       </c>
       <c r="AF162" t="inlineStr">
         <is>
-          <t>Tempo determinato</t>
+          <t>Non definito</t>
         </is>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="inlineStr"/>
       <c r="B163" t="inlineStr"/>
       <c r="C163" t="inlineStr">
         <is>
-          <t>Avviso di procedura comparativa per l’attribuzione di n. 1 incarico libero professionale, ex art. 7, comma 6, D. Lgs 165 del 30.03.2001 e ss.mm.ii., a professionista laureato in Psicologia, specializzato in Psicoterapia, per la realizzazione delle attività previste dal Progetto relativo al Contrasto al Gioco D’Azzardo Patologico della Regione Veneto, da assegnare alla UOC SERD dell’Azienda Ulss 5 Polesana.</t>
+          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione professionale denominato "Ufficio Acquisti Dispositivi Medici", riservato al personale dipendente appartenente al ruolo amministrativo - APSF Collaboratore Amministrativo.</t>
         </is>
       </c>
       <c r="D163" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E163" t="inlineStr"/>
+      <c r="F163" t="inlineStr">
+        <is>
+          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo amministrativo</t>
+        </is>
+      </c>
+      <c r="G163" t="inlineStr">
+        <is>
+          <t>Collaboratore Amministrativo Professionale</t>
+        </is>
+      </c>
       <c r="H163" t="inlineStr">
         <is>
-          <t>05/09/2025 00:00</t>
+          <t>03/10/2025 00:00</t>
         </is>
       </c>
       <c r="I163" t="inlineStr">
         <is>
-          <t>16/09/2025 23:59</t>
+          <t>13/10/2025 23:59</t>
         </is>
       </c>
       <c r="K163" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N163" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P163" t="inlineStr"/>
       <c r="Q163" t="inlineStr"/>
       <c r="R163" t="inlineStr"/>
       <c r="S163" t="inlineStr"/>
       <c r="T163" t="inlineStr"/>
       <c r="AC163" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE163" t="inlineStr">
         <is>
-          <t>Incarichi libero professionali</t>
+          <t>AVVISI/SELEZIONI INTERNE per il personale dipendente dell'Azienda</t>
         </is>
       </c>
       <c r="AF163" t="inlineStr">
         <is>
-          <t>Lavoro autonomo</t>
+          <t>Non definito</t>
         </is>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="inlineStr"/>
       <c r="B164" t="inlineStr"/>
       <c r="C164" t="inlineStr">
         <is>
-          <t>Avviso di selezione pubblica per conferimento di nr. 2 incarichi libero professionali, ad Avvocati con comprovata esperienza in materia di responsabilità civile verso terzi in ambito sanitario, per attività di supporto alla gestione stragiudiziale dei sinistri di responsabilità civile sanitaria presso la UOC Affari Generali e Comitato Aziendale di Valutazione Sinistri.</t>
+          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa di coordinamento denominato "Responsabile Area Socio-Educativa UOC IAF e Consultorio Familiare D1", riservato al personale dipendente appartenente al ruolo socio-sanitario - APSF Assistente Sociale.</t>
         </is>
       </c>
       <c r="D164" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E164" t="inlineStr"/>
+      <c r="F164" t="inlineStr">
+        <is>
+          <t>Area dei Professionisti della Salute e dei Funzionari - ruolo socio-sanitario</t>
+        </is>
+      </c>
+      <c r="G164" t="inlineStr">
+        <is>
+          <t>Assistente Sociale</t>
+        </is>
+      </c>
       <c r="H164" t="inlineStr">
         <is>
-          <t>01/09/2025 00:00</t>
+          <t>03/10/2025 00:00</t>
         </is>
       </c>
       <c r="I164" t="inlineStr">
         <is>
-          <t>10/09/2025 23:59</t>
+          <t>13/10/2025 23:59</t>
         </is>
       </c>
       <c r="K164" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N164" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P164" t="inlineStr"/>
       <c r="Q164" t="inlineStr"/>
       <c r="R164" t="inlineStr"/>
       <c r="S164" t="inlineStr"/>
       <c r="T164" t="inlineStr"/>
       <c r="AC164" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE164" t="inlineStr">
         <is>
-          <t>Incarichi libero professionali</t>
+          <t>AVVISI/SELEZIONI INTERNE per il personale dipendente dell'Azienda</t>
         </is>
       </c>
       <c r="AF164" t="inlineStr">
         <is>
-          <t>Lavoro autonomo</t>
+          <t>Non definito</t>
         </is>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="inlineStr"/>
       <c r="B165" t="inlineStr"/>
       <c r="C165" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per soli titoli, per l'assunzione a tempo determinato di n. 1 Tecnico Sanitario di Laboratorio Biomedico - Area PSF</t>
+          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa di coordinamento denominato "Responsabile Area Socio-Educativa UOC IAF e Consultorio Familiare D2", riservato al personale dipendente appartenente al ruolo socio-sanitario - APSF Assistente Sociale.</t>
         </is>
       </c>
       <c r="D165" t="inlineStr">
         <is>
-          <t>Graduatoria/Esito</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="E165" t="inlineStr"/>
       <c r="F165" t="inlineStr">
         <is>
-          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
+          <t>Area dei Professionisti della Salute e dei Funzionari - ruolo socio-sanitario</t>
         </is>
       </c>
       <c r="G165" t="inlineStr">
         <is>
-          <t>Tecnico Sanitario di Laboratorio Biomedico</t>
+          <t>Assistente Sociale</t>
         </is>
       </c>
       <c r="H165" t="inlineStr">
         <is>
-          <t>08/08/2025 00:00</t>
+          <t>03/10/2025 00:00</t>
         </is>
       </c>
       <c r="I165" t="inlineStr">
         <is>
-          <t>22/08/2025 23:59</t>
+          <t>13/10/2025 23:59</t>
         </is>
       </c>
       <c r="K165" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N165" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P165" t="inlineStr"/>
       <c r="Q165" t="inlineStr"/>
       <c r="R165" t="inlineStr"/>
       <c r="S165" t="inlineStr"/>
       <c r="T165" t="inlineStr"/>
-      <c r="W165" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="AC165" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="AD165" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AE165" t="inlineStr">
         <is>
-          <t>Avviso Pubblico</t>
+          <t>AVVISI/SELEZIONI INTERNE per il personale dipendente dell'Azienda</t>
         </is>
       </c>
       <c r="AF165" t="inlineStr">
         <is>
-          <t>Tempo determinato</t>
+          <t>Non definito</t>
         </is>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="inlineStr"/>
       <c r="B166" t="inlineStr"/>
       <c r="C166" t="inlineStr">
         <is>
-          <t>Azienda Zero - graduatoria concorso pubblico per n. 19 posti di Dirigente Medico di Ortopedia e Traumatologia</t>
+          <t>Azienda Zero - graduatoria concorso pubblico per n. 6 Dirigenti Medici disciplina di Malattie Infettive</t>
         </is>
       </c>
       <c r="D166" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E166" t="inlineStr"/>
       <c r="F166" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G166" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H166" t="inlineStr">
         <is>
-          <t>07/08/2025 00:00</t>
+          <t>25/09/2025 00:00</t>
         </is>
       </c>
       <c r="I166" t="inlineStr">
         <is>
-          <t>05/08/2027 23:59</t>
+          <t>24/09/2027 23:59</t>
         </is>
       </c>
       <c r="K166" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N166" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P166" t="inlineStr"/>
       <c r="Q166" t="inlineStr"/>
       <c r="R166" t="inlineStr"/>
       <c r="S166" t="inlineStr"/>
       <c r="T166" t="inlineStr"/>
       <c r="AC166" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE166" t="inlineStr">
         <is>
           <t>Concorsi Dirigenza</t>
         </is>
       </c>
       <c r="AF166" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="inlineStr"/>
-      <c r="B167" t="inlineStr"/>
+      <c r="B167" t="inlineStr">
+        <is>
+          <t>Tabella</t>
+        </is>
+      </c>
       <c r="C167" t="inlineStr">
         <is>
-          <t>Azienda Zero - graduatoria concorso pubblico per n. 11 posti di Dirigente Medico di Nefrologia</t>
+          <t>Tabella triennale avvisi, concorsi e procedure comparative aggiornata a settembre 2025</t>
         </is>
       </c>
       <c r="D167" t="inlineStr">
         <is>
-          <t>Graduatoria/Esito</t>
-[...10 lines deleted...]
-          <t>Dirigente Medico</t>
+          <t>Aperto</t>
+        </is>
+      </c>
+      <c r="E167" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Tabella triennale avvisi, concorsi e procedure comparative aggiornata a settembre 2025&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H167" t="inlineStr">
         <is>
-          <t>07/08/2025 00:00</t>
+          <t>25/09/2025 00:00</t>
         </is>
       </c>
       <c r="I167" t="inlineStr">
         <is>
-          <t>05/08/2027 23:59</t>
+          <t>24/09/3030 23:59</t>
         </is>
       </c>
       <c r="K167" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N167" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P167" t="inlineStr"/>
       <c r="Q167" t="inlineStr"/>
       <c r="R167" t="inlineStr"/>
       <c r="S167" t="inlineStr"/>
       <c r="T167" t="inlineStr"/>
+      <c r="W167" t="n">
+        <v>0</v>
+      </c>
+      <c r="X167" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y167" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z167" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA167" t="n">
+        <v>0</v>
+      </c>
       <c r="AC167" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD167" t="n">
+        <v>0</v>
+      </c>
       <c r="AE167" t="inlineStr">
         <is>
-          <t>Concorsi Dirigenza</t>
+          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
         </is>
       </c>
       <c r="AF167" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Non definito</t>
         </is>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="inlineStr"/>
       <c r="B168" t="inlineStr"/>
       <c r="C168" t="inlineStr">
         <is>
-          <t>Azienda Zero - graduatoria concorso pubblico per n. 8 posti di Dirigente Veterinario disciplina Produzione, Trasformazione, Commercializzazione, Conservazione e Trasporto Alimenti di Origine Animale e loro Derivati</t>
+          <t>Azienda Zero - graduatoria concorso pubblico per n. 4 Dirigenti Veterinari disciplina di Sanità Animale</t>
         </is>
       </c>
       <c r="D168" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E168" t="inlineStr"/>
       <c r="F168" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G168" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>Dirigente Veterinario</t>
         </is>
       </c>
       <c r="H168" t="inlineStr">
         <is>
-          <t>07/08/2025 00:00</t>
+          <t>24/09/2025 00:00</t>
         </is>
       </c>
       <c r="I168" t="inlineStr">
         <is>
-          <t>05/08/2027 23:59</t>
+          <t>18/09/2027 23:59</t>
         </is>
       </c>
       <c r="K168" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N168" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P168" t="inlineStr"/>
       <c r="Q168" t="inlineStr"/>
       <c r="R168" t="inlineStr"/>
       <c r="S168" t="inlineStr"/>
       <c r="T168" t="inlineStr"/>
       <c r="AC168" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE168" t="inlineStr">
         <is>
           <t>Concorsi Dirigenza</t>
         </is>
       </c>
       <c r="AF168" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="169">
       <c r="A169" t="inlineStr"/>
       <c r="B169" t="inlineStr"/>
       <c r="C169" t="inlineStr">
         <is>
-          <t>Azienda Zero - graduatoria concorso pubblico per n. 15 posti di Dirigente Medico di Urologia</t>
+          <t xml:space="preserve">Azienda Zero - Graduatoria concorso pubblico, per titoli ed esami, per n. 58 posti di Tecnico Sanitario di Radiologia Medica – Area dei Professionisti della Salute e dei Funzionari – Ruolo Sanitario.
+</t>
         </is>
       </c>
       <c r="D169" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E169" t="inlineStr"/>
       <c r="F169" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>D</t>
         </is>
       </c>
       <c r="G169" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>C.P.S. Tecnico Sanitario di Radiologia Medica</t>
         </is>
       </c>
       <c r="H169" t="inlineStr">
         <is>
-          <t>07/08/2025 00:00</t>
+          <t>24/09/2025 00:00</t>
         </is>
       </c>
       <c r="I169" t="inlineStr">
         <is>
-          <t>05/08/2027 23:59</t>
+          <t>22/09/2027 23:59</t>
         </is>
       </c>
       <c r="K169" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N169" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P169" t="inlineStr"/>
       <c r="Q169" t="inlineStr"/>
       <c r="R169" t="inlineStr"/>
       <c r="S169" t="inlineStr"/>
       <c r="T169" t="inlineStr"/>
       <c r="AC169" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE169" t="inlineStr">
         <is>
-          <t>Concorsi Dirigenza</t>
+          <t>Concorsi Comparto</t>
         </is>
       </c>
       <c r="AF169" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="inlineStr"/>
       <c r="B170" t="inlineStr"/>
       <c r="C170" t="inlineStr">
         <is>
-          <t>Azienda Zero - Graduatorie del concorso pubblico, per titoli ed esami, per n. 3 posti di Dirigente Medico – disciplina di Chirurgia Generale per attività di chirurgia senologica</t>
+          <t xml:space="preserve">Azienda Zero - Graduatoria concorso pubblico, per titoli ed esami, per n. 46 posti di Assistente Sanitario – Area dei Professionisti della Salute e dei Funzionari – Ruolo Sanitario.
+</t>
         </is>
       </c>
       <c r="D170" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E170" t="inlineStr"/>
       <c r="F170" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
         </is>
       </c>
       <c r="G170" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>Assistente Sanitario</t>
         </is>
       </c>
       <c r="H170" t="inlineStr">
         <is>
-          <t>06/08/2025 00:00</t>
+          <t>24/09/2025 00:00</t>
         </is>
       </c>
       <c r="I170" t="inlineStr">
         <is>
-          <t>03/08/2027 23:59</t>
+          <t>22/09/2027 23:59</t>
         </is>
       </c>
       <c r="K170" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N170" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P170" t="inlineStr"/>
       <c r="Q170" t="inlineStr"/>
       <c r="R170" t="inlineStr"/>
       <c r="S170" t="inlineStr"/>
       <c r="T170" t="inlineStr"/>
       <c r="AC170" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE170" t="inlineStr">
         <is>
-          <t>Concorsi Dirigenza</t>
+          <t>Concorsi Comparto</t>
         </is>
       </c>
       <c r="AF170" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="inlineStr"/>
       <c r="B171" t="inlineStr"/>
       <c r="C171" t="inlineStr">
         <is>
-          <t>Azienda Zero - Graduatoria concorso pubblico, per titoli ed esami, per n. 8 posti di Assistente Tecnico – Perito Industriale con diploma quinquennale di istruzione secondaria tecnica nell’indirizzo “Elettronica ed Elettrotecnica” – Area degli Assistenti – Ruolo Tecnico</t>
+          <t>Azienda Zero - Graduatoria concorso pubblico per n. 12 posti di Dirigente Medico di Organizzazione dei Servizi Sanitari di Base</t>
         </is>
       </c>
       <c r="D171" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E171" t="inlineStr"/>
       <c r="F171" t="inlineStr">
         <is>
-          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Tecnico</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G171" t="inlineStr">
         <is>
-          <t>Assistente Tecnico - Perito Elettrotecnico e/o Elettronico</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H171" t="inlineStr">
         <is>
-          <t>06/08/2025 00:00</t>
+          <t>19/09/2025 00:00</t>
         </is>
       </c>
       <c r="I171" t="inlineStr">
         <is>
-          <t>05/08/2027 23:59</t>
+          <t>16/09/2027 23:59</t>
         </is>
       </c>
       <c r="K171" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N171" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P171" t="inlineStr"/>
       <c r="Q171" t="inlineStr"/>
       <c r="R171" t="inlineStr"/>
       <c r="S171" t="inlineStr"/>
       <c r="T171" t="inlineStr"/>
       <c r="AC171" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE171" t="inlineStr">
         <is>
-          <t>Concorsi Comparto</t>
+          <t>Concorsi Dirigenza</t>
         </is>
       </c>
       <c r="AF171" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="inlineStr"/>
       <c r="B172" t="inlineStr"/>
       <c r="C172" t="inlineStr">
         <is>
-          <t>Procedura comparativa per il conferimento di incarichi libero - professionali a medici, ex art. 7, comma 6, del D.Lgs. nr. 165/2001, per le UOC di Pronto Soccorso della Azienda Ulss 5 Polesana.</t>
+          <t>Azienda Zero - Graduatoria concorso pubblico per n. 11 posti di Dirigente Medico di Oncologia</t>
         </is>
       </c>
       <c r="D172" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E172" t="inlineStr"/>
       <c r="F172" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G172" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H172" t="inlineStr">
         <is>
-          <t>31/07/2025 00:00</t>
+          <t>19/09/2025 00:00</t>
         </is>
       </c>
       <c r="I172" t="inlineStr">
         <is>
-          <t>31/12/2025 23:59</t>
+          <t>16/09/2027 23:59</t>
         </is>
       </c>
       <c r="K172" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N172" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P172" t="inlineStr"/>
       <c r="Q172" t="inlineStr"/>
       <c r="R172" t="inlineStr"/>
       <c r="S172" t="inlineStr"/>
       <c r="T172" t="inlineStr"/>
       <c r="AC172" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE172" t="inlineStr">
         <is>
-          <t>Incarichi libero professionali</t>
+          <t>Concorsi Dirigenza</t>
         </is>
       </c>
       <c r="AF172" t="inlineStr">
         <is>
-          <t>Lavoro autonomo</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="173">
       <c r="A173" t="inlineStr"/>
       <c r="B173" t="inlineStr"/>
       <c r="C173" t="inlineStr">
         <is>
-          <t xml:space="preserve"> Azienda Zero - Graduatoria concorso pubblico, per titoli ed esami, per n. 13 posti di Dirigente Medico – disciplina Cure Palliative – Area della Medicina Diagnostica e dei Servizi – Profilo Professionale Dirigente Medico – Ruolo Sanitario.</t>
+          <t>Azienda Zero - graduatoria concorso pubblico per n. 5 posti di Dirigente Medico di Ginecologia e Ostetricia per Procreazione Medicalmente Assistita</t>
         </is>
       </c>
       <c r="D173" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E173" t="inlineStr"/>
       <c r="F173" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G173" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H173" t="inlineStr">
         <is>
-          <t>29/07/2025 00:00</t>
+          <t>16/09/2025 00:00</t>
         </is>
       </c>
       <c r="I173" t="inlineStr">
         <is>
-          <t>27/07/2027 23:59</t>
+          <t>10/09/2027 23:59</t>
         </is>
       </c>
       <c r="K173" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N173" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P173" t="inlineStr"/>
       <c r="Q173" t="inlineStr"/>
       <c r="R173" t="inlineStr"/>
       <c r="S173" t="inlineStr"/>
       <c r="T173" t="inlineStr"/>
       <c r="AC173" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE173" t="inlineStr">
         <is>
           <t>Concorsi Dirigenza</t>
         </is>
       </c>
       <c r="AF173" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="inlineStr"/>
       <c r="B174" t="inlineStr"/>
       <c r="C174" t="inlineStr">
         <is>
-          <t>Azienda Zero - Graduatoria concorso pubblico, per titoli ed esami, per n. 12 posti, a tempo indeterminato ed a rapporto esclusivo, di Dirigente Medico – disciplina Medicina del Lavoro e Sicurezza degli Ambienti di Lavoro</t>
+          <t>Avviso pubblico per il conferimento dell'incarico di Direttore UOC Disabilità e non Autosufficienza del Distretto 1 di Rovigo</t>
         </is>
       </c>
       <c r="D174" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E174" t="inlineStr"/>
       <c r="F174" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G174" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H174" t="inlineStr">
         <is>
-          <t>29/07/2025 00:00</t>
+          <t>16/09/2025 00:00</t>
         </is>
       </c>
       <c r="I174" t="inlineStr">
         <is>
-          <t>27/07/2027 23:59</t>
+          <t>16/10/2025 23:59</t>
         </is>
       </c>
       <c r="K174" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N174" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P174" t="inlineStr"/>
       <c r="Q174" t="inlineStr"/>
       <c r="R174" t="inlineStr"/>
       <c r="S174" t="inlineStr"/>
       <c r="T174" t="inlineStr"/>
+      <c r="W174" t="n">
+        <v>0</v>
+      </c>
+      <c r="X174" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y174" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z174" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA174" t="n">
+        <v>0</v>
+      </c>
       <c r="AC174" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD174" t="n">
+        <v>0</v>
+      </c>
       <c r="AE174" t="inlineStr">
         <is>
-          <t>Concorsi Dirigenza</t>
+          <t>Avviso di struttura complessa</t>
         </is>
       </c>
       <c r="AF174" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="inlineStr"/>
       <c r="B175" t="inlineStr"/>
       <c r="C175" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per soli titoli, per l'assunzione a tempo determinato di n. 1 Logopedista - Area dei Professionisti della Salute e dei Funzionari</t>
+          <t>Avviso di procedura comparativa per l’attribuzione di n. 1 incarico libero professionale, ex art. 7, comma 6, D. Lgs 165 del 30.03.2001 e ss.mm.ii., a professionista laureato in Psicologia, specializzato in Psicoterapia, per la realizzazione delle attività previste dal Progetto relativo al Contrasto al Gioco D’Azzardo Patologico della Regione Veneto, da assegnare alla UOC SERD dell’Azienda Ulss 5 Polesana.</t>
         </is>
       </c>
       <c r="D175" t="inlineStr">
         <is>
-          <t>Graduatoria/Esito</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="E175" t="inlineStr"/>
-      <c r="F175" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="H175" t="inlineStr">
         <is>
-          <t>25/07/2025 00:00</t>
+          <t>05/09/2025 00:00</t>
         </is>
       </c>
       <c r="I175" t="inlineStr">
         <is>
-          <t>08/08/2025 23:59</t>
+          <t>16/09/2025 23:59</t>
         </is>
       </c>
       <c r="K175" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N175" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P175" t="inlineStr"/>
       <c r="Q175" t="inlineStr"/>
       <c r="R175" t="inlineStr"/>
       <c r="S175" t="inlineStr"/>
       <c r="T175" t="inlineStr"/>
-      <c r="W175" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="AC175" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="AD175" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AE175" t="inlineStr">
         <is>
-          <t>Avviso Pubblico</t>
+          <t>Incarichi libero professionali</t>
         </is>
       </c>
       <c r="AF175" t="inlineStr">
         <is>
-          <t>Tempo determinato</t>
+          <t>Lavoro autonomo</t>
         </is>
       </c>
     </row>
     <row r="176">
       <c r="A176" t="inlineStr"/>
       <c r="B176" t="inlineStr"/>
       <c r="C176" t="inlineStr">
         <is>
-          <t>Azienda Zero - Graduatoria concorso pubblico, per titoli ed esami, per n. 21 posti di Dirigente Medico – disciplina Geriatria – Area Medica e delle Specialità Mediche – Ruolo Sanitario</t>
+          <t>Avviso pubblico di mobilità volontaria per n. 1 Dirigente Medico disciplina di Direzione Medica di Presidio Ospedaliero</t>
         </is>
       </c>
       <c r="D176" t="inlineStr">
         <is>
-          <t>Graduatoria/Esito</t>
-[...2 lines deleted...]
-      <c r="E176" t="inlineStr"/>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E176" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Avviso pubblico di mobilità volontaria per n. 1 Dirigente Medico disciplina di Direzione Medica di Presidio Ospedaliero&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="F176" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G176" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H176" t="inlineStr">
         <is>
-          <t>24/07/2025 00:00</t>
+          <t>05/09/2025 00:00</t>
         </is>
       </c>
       <c r="I176" t="inlineStr">
         <is>
-          <t>22/07/2027 23:59</t>
+          <t>05/10/2025 23:59</t>
         </is>
       </c>
       <c r="K176" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N176" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P176" t="inlineStr"/>
       <c r="Q176" t="inlineStr"/>
       <c r="R176" t="inlineStr"/>
       <c r="S176" t="inlineStr"/>
       <c r="T176" t="inlineStr"/>
+      <c r="W176" t="n">
+        <v>0</v>
+      </c>
+      <c r="X176" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y176" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z176" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA176" t="n">
+        <v>0</v>
+      </c>
       <c r="AC176" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD176" t="n">
+        <v>0</v>
+      </c>
       <c r="AE176" t="inlineStr">
         <is>
-          <t>Concorsi Dirigenza</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF176" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="177">
       <c r="A177" t="inlineStr"/>
       <c r="B177" t="inlineStr"/>
       <c r="C177" t="inlineStr">
         <is>
-          <t>Azienda Zero - graduatoria concorso pubblico per n. 9 posti di Dietista - Area PSF - Ruolo sanitario</t>
+          <t>Avviso di selezione pubblica per conferimento di nr. 2 incarichi libero professionali, ad Avvocati con comprovata esperienza in materia di responsabilità civile verso terzi in ambito sanitario, per attività di supporto alla gestione stragiudiziale dei sinistri di responsabilità civile sanitaria presso la UOC Affari Generali e Comitato Aziendale di Valutazione Sinistri.</t>
         </is>
       </c>
       <c r="D177" t="inlineStr">
         <is>
-          <t>Graduatoria/Esito</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="E177" t="inlineStr"/>
-      <c r="F177" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="H177" t="inlineStr">
         <is>
-          <t>24/07/2025 00:00</t>
+          <t>01/09/2025 00:00</t>
         </is>
       </c>
       <c r="I177" t="inlineStr">
         <is>
-          <t>22/07/2027 23:59</t>
+          <t>10/09/2025 23:59</t>
         </is>
       </c>
       <c r="K177" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N177" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P177" t="inlineStr"/>
       <c r="Q177" t="inlineStr"/>
       <c r="R177" t="inlineStr"/>
       <c r="S177" t="inlineStr"/>
       <c r="T177" t="inlineStr"/>
       <c r="AC177" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE177" t="inlineStr">
         <is>
-          <t>Concorsi Comparto</t>
+          <t>Incarichi libero professionali</t>
         </is>
       </c>
       <c r="AF177" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Lavoro autonomo</t>
         </is>
       </c>
     </row>
     <row r="178">
       <c r="A178" t="inlineStr"/>
       <c r="B178" t="inlineStr"/>
       <c r="C178" t="inlineStr">
         <is>
-          <t>Riapertura termini avviso pubblico di mobilità volontaria per Dirigente Medico di Cardiologia da assegnare alla UOS Cardiologia di Adria</t>
+          <t>Avviso pubblico, per soli titoli, per l'assunzione a tempo determinato di n. 1 Tecnico Sanitario di Laboratorio Biomedico - Area PSF</t>
         </is>
       </c>
       <c r="D178" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E178" t="inlineStr"/>
       <c r="F178" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
         </is>
       </c>
       <c r="G178" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>Tecnico Sanitario di Laboratorio Biomedico</t>
         </is>
       </c>
       <c r="H178" t="inlineStr">
         <is>
-          <t>10/07/2025 00:00</t>
+          <t>08/08/2025 00:00</t>
         </is>
       </c>
       <c r="I178" t="inlineStr">
         <is>
-          <t>09/08/2025 23:59</t>
+          <t>22/08/2025 23:59</t>
         </is>
       </c>
       <c r="K178" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N178" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P178" t="inlineStr"/>
       <c r="Q178" t="inlineStr"/>
       <c r="R178" t="inlineStr"/>
       <c r="S178" t="inlineStr"/>
       <c r="T178" t="inlineStr"/>
       <c r="W178" t="n">
         <v>0</v>
       </c>
       <c r="X178" t="n">
         <v>0</v>
       </c>
       <c r="Y178" t="n">
         <v>0</v>
@@ -13491,1825 +13685,1797 @@
       </c>
       <c r="AC178" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD178" t="n">
         <v>0</v>
       </c>
       <c r="AE178" t="inlineStr">
         <is>
           <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF178" t="inlineStr">
         <is>
           <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="179">
       <c r="A179" t="inlineStr"/>
       <c r="B179" t="inlineStr"/>
       <c r="C179" t="inlineStr">
         <is>
-          <t>Riapertura termini avviso pubblico di mobilità volontaria per Dirigente Medico di Ginecologia e Ostetricia da assegnare alla UOC Ostetricia e Ginecologia di Adria</t>
+          <t>Azienda Zero - graduatoria concorso pubblico per n. 8 posti di Dirigente Veterinario disciplina Produzione, Trasformazione, Commercializzazione, Conservazione e Trasporto Alimenti di Origine Animale e loro Derivati</t>
         </is>
       </c>
       <c r="D179" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E179" t="inlineStr"/>
       <c r="F179" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G179" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H179" t="inlineStr">
         <is>
-          <t>10/07/2025 00:00</t>
+          <t>07/08/2025 00:00</t>
         </is>
       </c>
       <c r="I179" t="inlineStr">
         <is>
-          <t>09/08/2025 23:59</t>
+          <t>05/08/2027 23:59</t>
         </is>
       </c>
       <c r="K179" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N179" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P179" t="inlineStr"/>
       <c r="Q179" t="inlineStr"/>
       <c r="R179" t="inlineStr"/>
       <c r="S179" t="inlineStr"/>
       <c r="T179" t="inlineStr"/>
-      <c r="W179" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="AC179" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="AD179" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AE179" t="inlineStr">
         <is>
-          <t>Avviso di mobilità da altro ente</t>
+          <t>Concorsi Dirigenza</t>
         </is>
       </c>
       <c r="AF179" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="inlineStr"/>
       <c r="B180" t="inlineStr"/>
       <c r="C180" t="inlineStr">
         <is>
-          <t>Avviso pubblico per il conferimento dell'incarico di Direttore della UOC Cure Palliative</t>
+          <t>Azienda Zero - graduatoria concorso pubblico per n. 19 posti di Dirigente Medico di Ortopedia e Traumatologia</t>
         </is>
       </c>
       <c r="D180" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E180" t="inlineStr"/>
       <c r="F180" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G180" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H180" t="inlineStr">
         <is>
-          <t>01/07/2025 00:00</t>
+          <t>07/08/2025 00:00</t>
         </is>
       </c>
       <c r="I180" t="inlineStr">
         <is>
-          <t>31/07/2025 23:59</t>
+          <t>05/08/2027 23:59</t>
         </is>
       </c>
       <c r="K180" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N180" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P180" t="inlineStr"/>
       <c r="Q180" t="inlineStr"/>
       <c r="R180" t="inlineStr"/>
       <c r="S180" t="inlineStr"/>
       <c r="T180" t="inlineStr"/>
-      <c r="W180" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="AC180" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="AD180" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AE180" t="inlineStr">
         <is>
-          <t>Avviso di struttura complessa</t>
+          <t>Concorsi Dirigenza</t>
         </is>
       </c>
       <c r="AF180" t="inlineStr">
         <is>
-          <t>Tempo determinato</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="181">
       <c r="A181" t="inlineStr"/>
       <c r="B181" t="inlineStr"/>
       <c r="C181" t="inlineStr">
         <is>
-          <t>Azienda Zero - Graduatoria concorso pubblico, per titoli ed esami, per n. 6 posti di Dirigente Medico – disciplina Malattie Metaboliche e Diabetologia – Area Medica e delle Specialità Mediche – Ruolo Sanitario</t>
+          <t>Azienda Zero - graduatoria concorso pubblico per n. 11 posti di Dirigente Medico di Nefrologia</t>
         </is>
       </c>
       <c r="D181" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E181" t="inlineStr"/>
       <c r="F181" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G181" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H181" t="inlineStr">
         <is>
-          <t>30/06/2025 00:00</t>
+          <t>07/08/2025 00:00</t>
         </is>
       </c>
       <c r="I181" t="inlineStr">
         <is>
-          <t>26/06/2027 23:59</t>
+          <t>05/08/2027 23:59</t>
         </is>
       </c>
       <c r="K181" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N181" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P181" t="inlineStr"/>
       <c r="Q181" t="inlineStr"/>
       <c r="R181" t="inlineStr"/>
       <c r="S181" t="inlineStr"/>
       <c r="T181" t="inlineStr"/>
       <c r="AC181" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE181" t="inlineStr">
         <is>
           <t>Concorsi Dirigenza</t>
         </is>
       </c>
       <c r="AF181" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="182">
       <c r="A182" t="inlineStr"/>
-      <c r="B182" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="B182" t="inlineStr"/>
       <c r="C182" t="inlineStr">
         <is>
-          <t>Tabella triennale avvisi, concorsi e procedure comparative aggiornata a giugno 2025</t>
+          <t>Azienda Zero - graduatoria concorso pubblico per n. 15 posti di Dirigente Medico di Urologia</t>
         </is>
       </c>
       <c r="D182" t="inlineStr">
         <is>
-          <t>Aperto</t>
-[...4 lines deleted...]
-          <t>&lt;p&gt;Tabella triennale avvisi, concorsi e procedure comparative aggiornata a giugno 2025&lt;/p&gt;</t>
+          <t>Graduatoria/Esito</t>
+        </is>
+      </c>
+      <c r="E182" t="inlineStr"/>
+      <c r="F182" t="inlineStr">
+        <is>
+          <t>Dirigenza medica e veterinaria</t>
+        </is>
+      </c>
+      <c r="G182" t="inlineStr">
+        <is>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H182" t="inlineStr">
         <is>
-          <t>27/06/2025 00:00</t>
+          <t>07/08/2025 00:00</t>
         </is>
       </c>
       <c r="I182" t="inlineStr">
         <is>
-          <t>26/06/2030 23:59</t>
+          <t>05/08/2027 23:59</t>
         </is>
       </c>
       <c r="K182" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N182" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P182" t="inlineStr"/>
       <c r="Q182" t="inlineStr"/>
       <c r="R182" t="inlineStr"/>
       <c r="S182" t="inlineStr"/>
       <c r="T182" t="inlineStr"/>
-      <c r="W182" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="AC182" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="AD182" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AE182" t="inlineStr">
         <is>
-          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
-[...2 lines deleted...]
-      <c r="AF182" t="inlineStr"/>
+          <t>Concorsi Dirigenza</t>
+        </is>
+      </c>
+      <c r="AF182" t="inlineStr">
+        <is>
+          <t>Tempo indeterminato</t>
+        </is>
+      </c>
     </row>
     <row r="183">
       <c r="A183" t="inlineStr"/>
       <c r="B183" t="inlineStr"/>
       <c r="C183" t="inlineStr">
         <is>
-          <t>Azienda Zero - Graduatorie concorso pubblico, per titoli ed esami, per n. 13 posti di Dirigente Medico – disciplina Oftalmologia</t>
+          <t>Azienda Zero - Graduatoria concorso pubblico, per titoli ed esami, per n. 8 posti di Assistente Tecnico – Perito Industriale con diploma quinquennale di istruzione secondaria tecnica nell’indirizzo “Elettronica ed Elettrotecnica” – Area degli Assistenti – Ruolo Tecnico</t>
         </is>
       </c>
       <c r="D183" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E183" t="inlineStr"/>
       <c r="F183" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Tecnico</t>
         </is>
       </c>
       <c r="G183" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>Assistente Tecnico - Perito Elettrotecnico e/o Elettronico</t>
         </is>
       </c>
       <c r="H183" t="inlineStr">
         <is>
-          <t>23/06/2025 00:00</t>
+          <t>06/08/2025 00:00</t>
         </is>
       </c>
       <c r="I183" t="inlineStr">
         <is>
-          <t>19/06/2027 23:59</t>
+          <t>05/08/2027 23:59</t>
         </is>
       </c>
       <c r="K183" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N183" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P183" t="inlineStr"/>
       <c r="Q183" t="inlineStr"/>
       <c r="R183" t="inlineStr"/>
       <c r="S183" t="inlineStr"/>
       <c r="T183" t="inlineStr"/>
       <c r="AC183" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE183" t="inlineStr">
         <is>
-          <t>Concorsi Dirigenza</t>
+          <t>Concorsi Comparto</t>
         </is>
       </c>
       <c r="AF183" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="184">
       <c r="A184" t="inlineStr"/>
       <c r="B184" t="inlineStr"/>
       <c r="C184" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per soli titoli, per l'assunzione a tempo determinato di n. 1 Dietista - Area PSF</t>
+          <t>Azienda Zero - Graduatorie del concorso pubblico, per titoli ed esami, per n. 3 posti di Dirigente Medico – disciplina di Chirurgia Generale per attività di chirurgia senologica</t>
         </is>
       </c>
       <c r="D184" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E184" t="inlineStr"/>
       <c r="F184" t="inlineStr">
         <is>
-          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G184" t="inlineStr">
         <is>
-          <t>Dietista</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H184" t="inlineStr">
         <is>
-          <t>30/05/2025 00:00</t>
+          <t>06/08/2025 00:00</t>
         </is>
       </c>
       <c r="I184" t="inlineStr">
         <is>
-          <t>13/06/2025 23:59</t>
+          <t>03/08/2027 23:59</t>
         </is>
       </c>
       <c r="K184" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N184" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P184" t="inlineStr"/>
       <c r="Q184" t="inlineStr"/>
       <c r="R184" t="inlineStr"/>
       <c r="S184" t="inlineStr"/>
       <c r="T184" t="inlineStr"/>
-      <c r="W184" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="AC184" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="AD184" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AE184" t="inlineStr">
         <is>
-          <t>Avviso Pubblico</t>
+          <t>Concorsi Dirigenza</t>
         </is>
       </c>
       <c r="AF184" t="inlineStr">
         <is>
-          <t>Tempo determinato</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="185">
       <c r="A185" t="inlineStr"/>
       <c r="B185" t="inlineStr"/>
       <c r="C185" t="inlineStr">
         <is>
-          <t>Avviso pubblico per il conferimento dell'incarico di Direttore UOC Medicina Generale di Trecenta</t>
+          <t>Procedura comparativa per il conferimento di incarichi libero - professionali a medici, ex art. 7, comma 6, del D.Lgs. nr. 165/2001, per le UOC di Pronto Soccorso della Azienda Ulss 5 Polesana.</t>
         </is>
       </c>
       <c r="D185" t="inlineStr">
         <is>
-          <t>Graduatoria/Esito</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="E185" t="inlineStr"/>
       <c r="F185" t="inlineStr">
         <is>
-          <t>Apicale</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G185" t="inlineStr">
         <is>
-          <t>Dirigente Medico - DIRETTORE</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H185" t="inlineStr">
         <is>
-          <t>30/05/2025 00:00</t>
+          <t>31/07/2025 00:00</t>
         </is>
       </c>
       <c r="I185" t="inlineStr">
         <is>
-          <t>29/06/2025 23:59</t>
+          <t>31/12/2025 23:59</t>
         </is>
       </c>
       <c r="K185" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N185" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P185" t="inlineStr"/>
       <c r="Q185" t="inlineStr"/>
       <c r="R185" t="inlineStr"/>
       <c r="S185" t="inlineStr"/>
       <c r="T185" t="inlineStr"/>
-      <c r="W185" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="AC185" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="AD185" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AE185" t="inlineStr">
         <is>
-          <t>Avvisi Incarichi Direzione Struttura Complessa</t>
+          <t>Incarichi libero professionali</t>
         </is>
       </c>
       <c r="AF185" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Lavoro autonomo</t>
         </is>
       </c>
     </row>
     <row r="186">
       <c r="A186" t="inlineStr"/>
       <c r="B186" t="inlineStr"/>
       <c r="C186" t="inlineStr">
         <is>
-          <t>Avviso pubblico per il conferimento dell'incarico di Direttore UOC Neuropsichiatria Infantile Ospedaliera</t>
+          <t>Azienda Zero - Graduatoria concorso pubblico, per titoli ed esami, per n. 12 posti, a tempo indeterminato ed a rapporto esclusivo, di Dirigente Medico – disciplina Medicina del Lavoro e Sicurezza degli Ambienti di Lavoro</t>
         </is>
       </c>
       <c r="D186" t="inlineStr">
         <is>
-          <t>Scaduto</t>
-[...6 lines deleted...]
-      </c>
+          <t>Graduatoria/Esito</t>
+        </is>
+      </c>
+      <c r="E186" t="inlineStr"/>
       <c r="F186" t="inlineStr">
         <is>
-          <t>Apicale</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G186" t="inlineStr">
         <is>
-          <t>Dirigente Medico - DIRETTORE</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H186" t="inlineStr">
         <is>
-          <t>30/05/2025 00:00</t>
+          <t>29/07/2025 00:00</t>
         </is>
       </c>
       <c r="I186" t="inlineStr">
         <is>
-          <t>29/06/2025 23:59</t>
+          <t>27/07/2027 23:59</t>
         </is>
       </c>
       <c r="K186" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N186" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P186" t="inlineStr"/>
       <c r="Q186" t="inlineStr"/>
       <c r="R186" t="inlineStr"/>
       <c r="S186" t="inlineStr"/>
       <c r="T186" t="inlineStr"/>
-      <c r="W186" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="AC186" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="AD186" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AE186" t="inlineStr">
         <is>
-          <t>Avvisi Incarichi Direzione Struttura Complessa</t>
+          <t>Concorsi Dirigenza</t>
         </is>
       </c>
       <c r="AF186" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="187">
       <c r="A187" t="inlineStr"/>
       <c r="B187" t="inlineStr"/>
       <c r="C187" t="inlineStr">
         <is>
-          <t>Avviso pubblico per l'assunzione a tempo determinato di n. 1 Infermiere - Area PSF</t>
+          <t xml:space="preserve"> Azienda Zero - Graduatoria concorso pubblico, per titoli ed esami, per n. 13 posti di Dirigente Medico – disciplina Cure Palliative – Area della Medicina Diagnostica e dei Servizi – Profilo Professionale Dirigente Medico – Ruolo Sanitario.</t>
         </is>
       </c>
       <c r="D187" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E187" t="inlineStr"/>
       <c r="F187" t="inlineStr">
         <is>
-          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G187" t="inlineStr">
         <is>
-          <t>Infermiere</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H187" t="inlineStr">
         <is>
-          <t>23/05/2025 00:00</t>
+          <t>29/07/2025 00:00</t>
         </is>
       </c>
       <c r="I187" t="inlineStr">
         <is>
-          <t>06/06/2025 23:59</t>
+          <t>27/07/2027 23:59</t>
         </is>
       </c>
       <c r="K187" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N187" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P187" t="inlineStr"/>
       <c r="Q187" t="inlineStr"/>
       <c r="R187" t="inlineStr"/>
       <c r="S187" t="inlineStr"/>
       <c r="T187" t="inlineStr"/>
-      <c r="W187" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="AC187" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="AD187" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AE187" t="inlineStr">
         <is>
-          <t>Avviso Pubblico</t>
+          <t>Concorsi Dirigenza</t>
         </is>
       </c>
       <c r="AF187" t="inlineStr">
         <is>
-          <t>Tempo determinato</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="188">
       <c r="A188" t="inlineStr"/>
       <c r="B188" t="inlineStr"/>
       <c r="C188" t="inlineStr">
         <is>
-          <t>Azienda Zero - graduatoria concorso pubblico per n. 33 posti di Dirigente Medico disciplina di Pediatria</t>
+          <t>Avviso pubblico, per soli titoli, per l'assunzione a tempo determinato di n. 1 Logopedista - Area dei Professionisti della Salute e dei Funzionari</t>
         </is>
       </c>
       <c r="D188" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E188" t="inlineStr"/>
       <c r="F188" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
         </is>
       </c>
       <c r="G188" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>Logopedista</t>
         </is>
       </c>
       <c r="H188" t="inlineStr">
         <is>
-          <t>21/05/2025 00:00</t>
+          <t>25/07/2025 00:00</t>
         </is>
       </c>
       <c r="I188" t="inlineStr">
         <is>
-          <t>19/05/2027 23:59</t>
+          <t>08/08/2025 23:59</t>
         </is>
       </c>
       <c r="K188" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N188" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P188" t="inlineStr"/>
       <c r="Q188" t="inlineStr"/>
       <c r="R188" t="inlineStr"/>
       <c r="S188" t="inlineStr"/>
       <c r="T188" t="inlineStr"/>
+      <c r="W188" t="n">
+        <v>0</v>
+      </c>
+      <c r="X188" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y188" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z188" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA188" t="n">
+        <v>0</v>
+      </c>
       <c r="AC188" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD188" t="n">
+        <v>0</v>
+      </c>
       <c r="AE188" t="inlineStr">
         <is>
-          <t>Concorsi Dirigenza</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF188" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="189">
       <c r="A189" t="inlineStr"/>
       <c r="B189" t="inlineStr"/>
       <c r="C189" t="inlineStr">
         <is>
-          <t>Azienda Zero - Graduatorie relative al concorso pubblico, per titoli ed esami, per n. 16 posti di Dirigente Medico – disciplina di Cardiologia</t>
+          <t>Azienda Zero - graduatoria concorso pubblico per n. 9 posti di Dietista - Area PSF - Ruolo sanitario</t>
         </is>
       </c>
       <c r="D189" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E189" t="inlineStr"/>
       <c r="F189" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
         </is>
       </c>
       <c r="G189" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>Dietista</t>
         </is>
       </c>
       <c r="H189" t="inlineStr">
         <is>
-          <t>20/05/2025 00:00</t>
+          <t>24/07/2025 00:00</t>
         </is>
       </c>
       <c r="I189" t="inlineStr">
         <is>
-          <t>18/05/2027 23:59</t>
+          <t>22/07/2027 23:59</t>
         </is>
       </c>
       <c r="K189" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N189" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P189" t="inlineStr"/>
       <c r="Q189" t="inlineStr"/>
       <c r="R189" t="inlineStr"/>
       <c r="S189" t="inlineStr"/>
       <c r="T189" t="inlineStr"/>
       <c r="AC189" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE189" t="inlineStr">
         <is>
-          <t>Concorsi Dirigenza</t>
+          <t>Concorsi Comparto</t>
         </is>
       </c>
       <c r="AF189" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="190">
       <c r="A190" t="inlineStr"/>
       <c r="B190" t="inlineStr"/>
       <c r="C190" t="inlineStr">
         <is>
-          <t xml:space="preserve">Azienda zero - Graduatorie concorso pubblico, per titoli ed esami, per n. 21 posti di Dirigente Medico – disciplina Chirurgia Generale.
-</t>
+          <t>Azienda Zero - Graduatoria concorso pubblico, per titoli ed esami, per n. 21 posti di Dirigente Medico – disciplina Geriatria – Area Medica e delle Specialità Mediche – Ruolo Sanitario</t>
         </is>
       </c>
       <c r="D190" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E190" t="inlineStr"/>
       <c r="F190" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G190" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H190" t="inlineStr">
         <is>
-          <t>16/05/2025 00:00</t>
+          <t>24/07/2025 00:00</t>
         </is>
       </c>
       <c r="I190" t="inlineStr">
         <is>
-          <t>13/05/2027 23:59</t>
+          <t>22/07/2027 23:59</t>
         </is>
       </c>
       <c r="K190" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N190" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P190" t="inlineStr"/>
       <c r="Q190" t="inlineStr"/>
       <c r="R190" t="inlineStr"/>
       <c r="S190" t="inlineStr"/>
       <c r="T190" t="inlineStr"/>
       <c r="AC190" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE190" t="inlineStr">
         <is>
           <t>Concorsi Dirigenza</t>
         </is>
       </c>
       <c r="AF190" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="191">
       <c r="A191" t="inlineStr"/>
       <c r="B191" t="inlineStr"/>
       <c r="C191" t="inlineStr">
         <is>
-          <t>Avviso pubblico per l'assunzione a tempo determinato di n. 1 Dirigente Biologo nella disciplina di Patologia Clinica</t>
+          <t>Riapertura termini avviso pubblico di mobilità volontaria per Dirigente Medico di Ginecologia e Ostetricia da assegnare alla UOC Ostetricia e Ginecologia di Adria</t>
         </is>
       </c>
       <c r="D191" t="inlineStr">
         <is>
-          <t>Graduatoria/Esito</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="E191" t="inlineStr"/>
       <c r="F191" t="inlineStr">
         <is>
-          <t>Dirigenza</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G191" t="inlineStr">
         <is>
-          <t>Dirigente Biologo</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H191" t="inlineStr">
         <is>
-          <t>16/05/2025 00:00</t>
+          <t>10/07/2025 00:00</t>
         </is>
       </c>
       <c r="I191" t="inlineStr">
         <is>
-          <t>30/05/2025 23:59</t>
+          <t>09/08/2025 23:59</t>
         </is>
       </c>
       <c r="K191" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N191" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P191" t="inlineStr"/>
       <c r="Q191" t="inlineStr"/>
       <c r="R191" t="inlineStr"/>
       <c r="S191" t="inlineStr"/>
       <c r="T191" t="inlineStr"/>
       <c r="W191" t="n">
         <v>0</v>
       </c>
       <c r="X191" t="n">
         <v>0</v>
       </c>
       <c r="Y191" t="n">
         <v>0</v>
       </c>
       <c r="Z191" t="n">
         <v>0</v>
       </c>
       <c r="AA191" t="n">
         <v>0</v>
       </c>
       <c r="AC191" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD191" t="n">
         <v>0</v>
       </c>
       <c r="AE191" t="inlineStr">
         <is>
-          <t>Avviso Pubblico</t>
+          <t>Avviso di mobilità da altro ente</t>
         </is>
       </c>
       <c r="AF191" t="inlineStr">
         <is>
-          <t>Tempo determinato</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="192">
       <c r="A192" t="inlineStr"/>
       <c r="B192" t="inlineStr"/>
       <c r="C192" t="inlineStr">
         <is>
-          <t>Azienda Zero - graduatoria concorso pubblico, per titoli ed esami, per n. 20 posti di Educatore Professionale Socio-Sanitario – Area dei Professionisti della Salute e dei Funzionari – Ruolo Sanitario.</t>
+          <t>Riapertura termini avviso pubblico di mobilità volontaria per Dirigente Medico di Cardiologia da assegnare alla UOS Cardiologia di Adria</t>
         </is>
       </c>
       <c r="D192" t="inlineStr">
         <is>
-          <t>Graduatoria/Esito</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="E192" t="inlineStr"/>
       <c r="F192" t="inlineStr">
         <is>
-          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G192" t="inlineStr">
         <is>
-          <t>Educatore Professionale</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H192" t="inlineStr">
         <is>
-          <t>14/05/2025 00:00</t>
+          <t>10/07/2025 00:00</t>
         </is>
       </c>
       <c r="I192" t="inlineStr">
         <is>
-          <t>13/05/2027 23:59</t>
+          <t>09/08/2025 23:59</t>
         </is>
       </c>
       <c r="K192" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N192" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P192" t="inlineStr"/>
       <c r="Q192" t="inlineStr"/>
       <c r="R192" t="inlineStr"/>
       <c r="S192" t="inlineStr"/>
       <c r="T192" t="inlineStr"/>
+      <c r="W192" t="n">
+        <v>0</v>
+      </c>
+      <c r="X192" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y192" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z192" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA192" t="n">
+        <v>0</v>
+      </c>
       <c r="AC192" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD192" t="n">
+        <v>0</v>
+      </c>
       <c r="AE192" t="inlineStr">
         <is>
-          <t>Concorsi Comparto</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF192" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="193">
       <c r="A193" t="inlineStr"/>
       <c r="B193" t="inlineStr"/>
       <c r="C193" t="inlineStr">
         <is>
-          <t>Azienda Zero - graduatoria concorso pubblico per n. 24 posti di Fisioterapista - Area PSF</t>
+          <t>Avviso pubblico per il conferimento dell'incarico di Direttore della UOC Cure Palliative</t>
         </is>
       </c>
       <c r="D193" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E193" t="inlineStr"/>
       <c r="F193" t="inlineStr">
         <is>
-          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G193" t="inlineStr">
         <is>
-          <t>Fisioterapista</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H193" t="inlineStr">
         <is>
-          <t>14/05/2025 00:00</t>
+          <t>01/07/2025 00:00</t>
         </is>
       </c>
       <c r="I193" t="inlineStr">
         <is>
-          <t>12/05/2027 23:59</t>
+          <t>31/07/2025 23:59</t>
         </is>
       </c>
       <c r="K193" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N193" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P193" t="inlineStr"/>
       <c r="Q193" t="inlineStr"/>
       <c r="R193" t="inlineStr"/>
       <c r="S193" t="inlineStr"/>
       <c r="T193" t="inlineStr"/>
+      <c r="W193" t="n">
+        <v>0</v>
+      </c>
+      <c r="X193" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y193" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z193" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA193" t="n">
+        <v>0</v>
+      </c>
       <c r="AC193" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD193" t="n">
+        <v>0</v>
+      </c>
       <c r="AE193" t="inlineStr">
         <is>
-          <t>Concorsi Comparto</t>
+          <t>Avviso di struttura complessa</t>
         </is>
       </c>
       <c r="AF193" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="194">
       <c r="A194" t="inlineStr"/>
       <c r="B194" t="inlineStr"/>
       <c r="C194" t="inlineStr">
         <is>
-          <t>Avviso pubblico di mobilità volontaria per Dirigente Medico di Cardiologia da assegnare alla UOS Cardiologia di Adria</t>
+          <t>Azienda Zero - Graduatoria concorso pubblico, per titoli ed esami, per n. 6 posti di Dirigente Medico – disciplina Malattie Metaboliche e Diabetologia – Area Medica e delle Specialità Mediche – Ruolo Sanitario</t>
         </is>
       </c>
       <c r="D194" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E194" t="inlineStr"/>
       <c r="F194" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G194" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H194" t="inlineStr">
         <is>
-          <t>09/05/2025 00:00</t>
+          <t>30/06/2025 00:00</t>
         </is>
       </c>
       <c r="I194" t="inlineStr">
         <is>
-          <t>09/06/2025 23:59</t>
+          <t>26/06/2027 23:59</t>
         </is>
       </c>
       <c r="K194" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N194" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P194" t="inlineStr"/>
       <c r="Q194" t="inlineStr"/>
       <c r="R194" t="inlineStr"/>
       <c r="S194" t="inlineStr"/>
       <c r="T194" t="inlineStr"/>
-      <c r="W194" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="AC194" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="AD194" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AE194" t="inlineStr">
         <is>
-          <t>Avviso di mobilità da altro ente</t>
+          <t>Concorsi Dirigenza</t>
         </is>
       </c>
       <c r="AF194" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="195">
       <c r="A195" t="inlineStr"/>
-      <c r="B195" t="inlineStr"/>
+      <c r="B195" t="inlineStr">
+        <is>
+          <t>Tabella</t>
+        </is>
+      </c>
       <c r="C195" t="inlineStr">
         <is>
-          <t>Avviso di procedura selettiva pubblica per l'acquisizione di manifestazioni di interesse per la nomina dell'Organismo Indipendente di Valutazione della Performance (O.I.V.)</t>
+          <t>Tabella triennale avvisi, concorsi e procedure comparative aggiornata a giugno 2025</t>
         </is>
       </c>
       <c r="D195" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="E195" t="inlineStr">
         <is>
-          <t>Procedura selettiva pubblica diretta ad acquisire le candidature dei soggetti interessati alla nomina di componente OIV, costituito in forma collegiale con tre componenti, di cui uno con le funzioni di Presidente per l'Azienda Ulss 5 Polesana (triennio 2025 - 2028).</t>
-[...9 lines deleted...]
-          <t>Vari profili</t>
+          <t>&lt;p&gt;Tabella triennale avvisi, concorsi e procedure comparative aggiornata a giugno 2025&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H195" t="inlineStr">
         <is>
-          <t>08/05/2025 00:00</t>
+          <t>27/06/2025 00:00</t>
         </is>
       </c>
       <c r="I195" t="inlineStr">
         <is>
-          <t>22/05/2025 23:59</t>
+          <t>26/06/2030 23:59</t>
         </is>
       </c>
       <c r="K195" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N195" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P195" t="inlineStr"/>
       <c r="Q195" t="inlineStr"/>
       <c r="R195" t="inlineStr"/>
       <c r="S195" t="inlineStr"/>
       <c r="T195" t="inlineStr"/>
+      <c r="W195" t="n">
+        <v>0</v>
+      </c>
+      <c r="X195" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y195" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z195" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA195" t="n">
+        <v>0</v>
+      </c>
       <c r="AC195" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD195" t="n">
+        <v>0</v>
+      </c>
       <c r="AE195" t="inlineStr">
         <is>
-          <t>Incarichi libero professionali</t>
-[...6 lines deleted...]
-      </c>
+          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
+        </is>
+      </c>
+      <c r="AF195" t="inlineStr"/>
     </row>
     <row r="196">
       <c r="A196" t="inlineStr"/>
       <c r="B196" t="inlineStr"/>
       <c r="C196" t="inlineStr">
         <is>
-          <t>Avviso di procedura comparativa per il conferimento di nr. 1 borsa di studio della durata di 12 mesi, per persona in possesso di laurea in Farmacia Ospedaliera o Chimica e Tecnologia Farmaceutica presso l’UOSD Oncoematologia – UOC Farmacia Ospedaliera dell’Ospedale di Rovigo.</t>
+          <t>Azienda Zero - Graduatorie concorso pubblico, per titoli ed esami, per n. 13 posti di Dirigente Medico – disciplina Oftalmologia</t>
         </is>
       </c>
       <c r="D196" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E196" t="inlineStr"/>
       <c r="F196" t="inlineStr">
         <is>
-          <t>Dirigenza</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G196" t="inlineStr">
         <is>
-          <t>Dirigente Farmacista</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H196" t="inlineStr">
         <is>
-          <t>05/05/2025 00:00</t>
+          <t>23/06/2025 00:00</t>
         </is>
       </c>
       <c r="I196" t="inlineStr">
         <is>
-          <t>18/05/2025 23:59</t>
+          <t>19/06/2027 23:59</t>
         </is>
       </c>
       <c r="K196" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N196" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P196" t="inlineStr"/>
       <c r="Q196" t="inlineStr"/>
       <c r="R196" t="inlineStr"/>
       <c r="S196" t="inlineStr"/>
       <c r="T196" t="inlineStr"/>
       <c r="AC196" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE196" t="inlineStr">
         <is>
-          <t>Borse di Studio</t>
+          <t>Concorsi Dirigenza</t>
         </is>
       </c>
       <c r="AF196" t="inlineStr">
         <is>
-          <t>Borsa di studio</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="197">
       <c r="A197" t="inlineStr"/>
       <c r="B197" t="inlineStr"/>
       <c r="C197" t="inlineStr">
         <is>
-          <t>Graduatoria concorso pubblico, per titoli ed esami, per n. 50 posti di Tecnico della Prevenzione nell’Ambiente e nei Luoghi di Lavoro – Area dei Professionisti della Salute e dei Funzionari – Ruolo Sanitario</t>
+          <t>Avviso pubblico per il conferimento dell'incarico di Direttore UOC Neuropsichiatria Infantile Ospedaliera</t>
         </is>
       </c>
       <c r="D197" t="inlineStr">
         <is>
-          <t>Graduatoria/Esito</t>
-[...2 lines deleted...]
-      <c r="E197" t="inlineStr"/>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E197" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Avviso pubblico per il conferimento dell'incarico di Direttore UOC Neuropsichiatria Infantile Ospedaliera&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="F197" t="inlineStr">
         <is>
-          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
+          <t>Apicale</t>
         </is>
       </c>
       <c r="G197" t="inlineStr">
         <is>
-          <t>Tecnico della Prevenzione nell'Ambiente  e nei Luoghi di Lavoro</t>
+          <t>Dirigente Medico - DIRETTORE</t>
         </is>
       </c>
       <c r="H197" t="inlineStr">
         <is>
-          <t>24/04/2025 00:00</t>
+          <t>30/05/2025 00:00</t>
         </is>
       </c>
       <c r="I197" t="inlineStr">
         <is>
-          <t>23/04/2027 23:59</t>
+          <t>29/06/2025 23:59</t>
         </is>
       </c>
       <c r="K197" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N197" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P197" t="inlineStr"/>
       <c r="Q197" t="inlineStr"/>
       <c r="R197" t="inlineStr"/>
       <c r="S197" t="inlineStr"/>
       <c r="T197" t="inlineStr"/>
+      <c r="W197" t="n">
+        <v>0</v>
+      </c>
+      <c r="X197" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y197" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z197" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA197" t="n">
+        <v>0</v>
+      </c>
       <c r="AC197" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD197" t="n">
+        <v>0</v>
+      </c>
       <c r="AE197" t="inlineStr">
         <is>
-          <t>Concorsi Comparto</t>
+          <t>Avvisi Incarichi Direzione Struttura Complessa</t>
         </is>
       </c>
       <c r="AF197" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="198">
       <c r="A198" t="inlineStr"/>
       <c r="B198" t="inlineStr"/>
       <c r="C198" t="inlineStr">
         <is>
-          <t>Graduatoria concorso pubblico, per titoli ed esami, per n. 4 posti di Dirigente delle Professioni Sanitarie – Area della Riabilitazione</t>
+          <t>Avviso pubblico, per soli titoli, per l'assunzione a tempo determinato di n. 1 Dietista - Area PSF</t>
         </is>
       </c>
       <c r="D198" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E198" t="inlineStr"/>
       <c r="F198" t="inlineStr">
         <is>
-          <t>Dirigenza dell'Area Sanità</t>
+          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
         </is>
       </c>
       <c r="G198" t="inlineStr">
         <is>
-          <t>Dirigente delle Professioni Sanitarie - Area della Riabilitazione</t>
+          <t>Dietista</t>
         </is>
       </c>
       <c r="H198" t="inlineStr">
         <is>
-          <t>23/04/2025 00:00</t>
+          <t>30/05/2025 00:00</t>
         </is>
       </c>
       <c r="I198" t="inlineStr">
         <is>
-          <t>22/04/2027 23:59</t>
+          <t>13/06/2025 23:59</t>
         </is>
       </c>
       <c r="K198" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N198" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P198" t="inlineStr"/>
       <c r="Q198" t="inlineStr"/>
       <c r="R198" t="inlineStr"/>
       <c r="S198" t="inlineStr"/>
       <c r="T198" t="inlineStr"/>
+      <c r="W198" t="n">
+        <v>0</v>
+      </c>
+      <c r="X198" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y198" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z198" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA198" t="n">
+        <v>0</v>
+      </c>
       <c r="AC198" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD198" t="n">
+        <v>0</v>
+      </c>
       <c r="AE198" t="inlineStr">
         <is>
-          <t>Avvisi Incarichi 15 septies/octies D.Lgs 502/92</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF198" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="199">
       <c r="A199" t="inlineStr"/>
       <c r="B199" t="inlineStr"/>
       <c r="C199" t="inlineStr">
         <is>
-          <t>Azienda Zero - graduatoria concorso pubblico per n. 9 Dirigenti Medici disciplina di Neuropsichiatria Infantile</t>
+          <t>Avviso pubblico per il conferimento dell'incarico di Direttore UOC Medicina Generale di Trecenta</t>
         </is>
       </c>
       <c r="D199" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E199" t="inlineStr"/>
       <c r="F199" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>Apicale</t>
         </is>
       </c>
       <c r="G199" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>Dirigente Medico - DIRETTORE</t>
         </is>
       </c>
       <c r="H199" t="inlineStr">
         <is>
-          <t>18/04/2025 00:00</t>
+          <t>30/05/2025 00:00</t>
         </is>
       </c>
       <c r="I199" t="inlineStr">
         <is>
-          <t>16/04/2027 23:59</t>
+          <t>29/06/2025 23:59</t>
         </is>
       </c>
       <c r="K199" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N199" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P199" t="inlineStr"/>
       <c r="Q199" t="inlineStr"/>
       <c r="R199" t="inlineStr"/>
       <c r="S199" t="inlineStr"/>
       <c r="T199" t="inlineStr"/>
+      <c r="W199" t="n">
+        <v>0</v>
+      </c>
+      <c r="X199" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y199" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z199" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA199" t="n">
+        <v>0</v>
+      </c>
       <c r="AC199" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD199" t="n">
+        <v>0</v>
+      </c>
       <c r="AE199" t="inlineStr">
         <is>
-          <t>Concorsi Dirigenza</t>
+          <t>Avvisi Incarichi Direzione Struttura Complessa</t>
         </is>
       </c>
       <c r="AF199" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="200">
       <c r="A200" t="inlineStr"/>
       <c r="B200" t="inlineStr"/>
       <c r="C200" t="inlineStr">
         <is>
-          <t>Azienda Zero - graduatoria concorso n. 43 posti di Dirigente Medico di Psichiatria</t>
+          <t>Avviso pubblico per l'assunzione a tempo determinato di n. 1 Infermiere - Area PSF</t>
         </is>
       </c>
       <c r="D200" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E200" t="inlineStr"/>
       <c r="F200" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
         </is>
       </c>
       <c r="G200" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>Infermiere</t>
         </is>
       </c>
       <c r="H200" t="inlineStr">
         <is>
-          <t>16/04/2025 00:00</t>
+          <t>23/05/2025 00:00</t>
         </is>
       </c>
       <c r="I200" t="inlineStr">
         <is>
-          <t>13/04/2027 23:59</t>
+          <t>06/06/2025 23:59</t>
         </is>
       </c>
       <c r="K200" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N200" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P200" t="inlineStr"/>
       <c r="Q200" t="inlineStr"/>
       <c r="R200" t="inlineStr"/>
       <c r="S200" t="inlineStr"/>
       <c r="T200" t="inlineStr"/>
+      <c r="W200" t="n">
+        <v>0</v>
+      </c>
+      <c r="X200" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y200" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z200" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA200" t="n">
+        <v>0</v>
+      </c>
       <c r="AC200" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD200" t="n">
+        <v>0</v>
+      </c>
       <c r="AE200" t="inlineStr">
         <is>
-          <t>Concorsi Dirigenza</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF200" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="201">
       <c r="A201" t="inlineStr"/>
       <c r="B201" t="inlineStr"/>
       <c r="C201" t="inlineStr">
         <is>
-          <t xml:space="preserve">Graduatoria concorso pubblico, per titoli ed esami, per n. 9 posti, a tempo pieno e indeterminato, di Coadiutore Amministrativo Senior – Area degli Operatori – Ruolo Amministrativo.
-</t>
+          <t>Azienda Zero - graduatoria concorso pubblico per n. 33 posti di Dirigente Medico disciplina di Pediatria</t>
         </is>
       </c>
       <c r="D201" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E201" t="inlineStr"/>
       <c r="F201" t="inlineStr">
         <is>
-          <t>Area degli Operatori - Ruolo Amministrativo</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G201" t="inlineStr">
         <is>
-          <t>Coadiutore Amministrativo Senior</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H201" t="inlineStr">
         <is>
-          <t>14/04/2025 00:00</t>
+          <t>21/05/2025 00:00</t>
         </is>
       </c>
       <c r="I201" t="inlineStr">
         <is>
-          <t>13/04/2027 23:59</t>
+          <t>19/05/2027 23:59</t>
         </is>
       </c>
       <c r="K201" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N201" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P201" t="inlineStr"/>
       <c r="Q201" t="inlineStr"/>
       <c r="R201" t="inlineStr"/>
       <c r="S201" t="inlineStr"/>
       <c r="T201" t="inlineStr"/>
       <c r="AC201" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE201" t="inlineStr">
         <is>
-          <t>Concorsi Comparto</t>
+          <t>Concorsi Dirigenza</t>
         </is>
       </c>
       <c r="AF201" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="202">
       <c r="A202" t="inlineStr"/>
       <c r="B202" t="inlineStr"/>
       <c r="C202" t="inlineStr">
         <is>
-          <t>Avviso pubblico per l'assunzione a tempo determinato di n. 1 Dirigente Medico nella disciplina di Medicina del Lavoro e Sicurezza degli Ambienti di Lavoro</t>
+          <t>Azienda Zero - Graduatorie relative al concorso pubblico, per titoli ed esami, per n. 16 posti di Dirigente Medico – disciplina di Cardiologia</t>
         </is>
       </c>
       <c r="D202" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E202" t="inlineStr"/>
       <c r="F202" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G202" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H202" t="inlineStr">
         <is>
-          <t>11/04/2025 00:00</t>
+          <t>20/05/2025 00:00</t>
         </is>
       </c>
       <c r="I202" t="inlineStr">
         <is>
-          <t>25/04/2025 23:59</t>
+          <t>18/05/2027 23:59</t>
         </is>
       </c>
       <c r="K202" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N202" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P202" t="inlineStr"/>
       <c r="Q202" t="inlineStr"/>
       <c r="R202" t="inlineStr"/>
       <c r="S202" t="inlineStr"/>
       <c r="T202" t="inlineStr"/>
-      <c r="W202" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="AC202" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="AD202" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AE202" t="inlineStr">
         <is>
-          <t>Avviso Pubblico</t>
+          <t>Concorsi Dirigenza</t>
         </is>
       </c>
       <c r="AF202" t="inlineStr">
         <is>
-          <t>Tempo determinato</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="203">
       <c r="A203" t="inlineStr"/>
       <c r="B203" t="inlineStr"/>
       <c r="C203" t="inlineStr">
         <is>
-          <t>Avviso pubblico RISERVATO AI CITTADINI UCRAINI per l'assunzione a tempo determinato di n. 1 OSTETRICA/O - Area PSF</t>
+          <t>Avviso pubblico per l'assunzione a tempo determinato di n. 1 Dirigente Biologo nella disciplina di Patologia Clinica</t>
         </is>
       </c>
       <c r="D203" t="inlineStr">
         <is>
-          <t>Scaduto</t>
-[...6 lines deleted...]
-      </c>
+          <t>Graduatoria/Esito</t>
+        </is>
+      </c>
+      <c r="E203" t="inlineStr"/>
       <c r="F203" t="inlineStr">
         <is>
-          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
+          <t>Dirigenza</t>
         </is>
       </c>
       <c r="G203" t="inlineStr">
         <is>
-          <t>Ostetrica/o</t>
+          <t>Dirigente Biologo</t>
         </is>
       </c>
       <c r="H203" t="inlineStr">
         <is>
-          <t>04/04/2025 00:00</t>
+          <t>16/05/2025 00:00</t>
         </is>
       </c>
       <c r="I203" t="inlineStr">
         <is>
-          <t>18/04/2025 23:59</t>
+          <t>30/05/2025 23:59</t>
         </is>
       </c>
       <c r="K203" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N203" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P203" t="inlineStr"/>
       <c r="Q203" t="inlineStr"/>
       <c r="R203" t="inlineStr"/>
       <c r="S203" t="inlineStr"/>
       <c r="T203" t="inlineStr"/>
       <c r="W203" t="n">
         <v>0</v>
       </c>
       <c r="X203" t="n">
         <v>0</v>
       </c>
       <c r="Y203" t="n">
         <v>0</v>
@@ -15322,880 +15488,816 @@
       </c>
       <c r="AC203" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD203" t="n">
         <v>0</v>
       </c>
       <c r="AE203" t="inlineStr">
         <is>
           <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF203" t="inlineStr">
         <is>
           <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="204">
       <c r="A204" t="inlineStr"/>
       <c r="B204" t="inlineStr"/>
       <c r="C204" t="inlineStr">
         <is>
-          <t>Avviso pubblico per l'assunzione a tempo determinato di n. 3 Dirigenti Medici disciplina di Gastroenterologia</t>
+          <t xml:space="preserve">Azienda zero - Graduatorie concorso pubblico, per titoli ed esami, per n. 21 posti di Dirigente Medico – disciplina Chirurgia Generale.
+</t>
         </is>
       </c>
       <c r="D204" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E204" t="inlineStr"/>
       <c r="F204" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G204" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H204" t="inlineStr">
         <is>
-          <t>04/04/2025 00:00</t>
+          <t>16/05/2025 00:00</t>
         </is>
       </c>
       <c r="I204" t="inlineStr">
         <is>
-          <t>18/04/2025 23:59</t>
+          <t>13/05/2027 23:59</t>
         </is>
       </c>
       <c r="K204" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N204" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P204" t="inlineStr"/>
       <c r="Q204" t="inlineStr"/>
       <c r="R204" t="inlineStr"/>
       <c r="S204" t="inlineStr"/>
       <c r="T204" t="inlineStr"/>
-      <c r="W204" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="AC204" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="AD204" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AE204" t="inlineStr">
         <is>
-          <t>Avviso Pubblico</t>
+          <t>Concorsi Dirigenza</t>
         </is>
       </c>
       <c r="AF204" t="inlineStr">
         <is>
-          <t>Tempo determinato</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="205">
       <c r="A205" t="inlineStr"/>
       <c r="B205" t="inlineStr"/>
       <c r="C205" t="inlineStr">
         <is>
-          <t>Avviso pubblico per l'assunzione a tempo determinato di n. 1 Dirigente Psicologo nella disciplina di Psicoterapia da assegnare alle strutture carcerarie</t>
+          <t>Azienda Zero - graduatoria concorso pubblico per n. 24 posti di Fisioterapista - Area PSF</t>
         </is>
       </c>
       <c r="D205" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E205" t="inlineStr"/>
       <c r="F205" t="inlineStr">
         <is>
-          <t>Dirigenza</t>
+          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
         </is>
       </c>
       <c r="G205" t="inlineStr">
         <is>
-          <t>Dirigente Psicologo</t>
+          <t>Fisioterapista</t>
         </is>
       </c>
       <c r="H205" t="inlineStr">
         <is>
-          <t>04/04/2025 00:00</t>
+          <t>14/05/2025 00:00</t>
         </is>
       </c>
       <c r="I205" t="inlineStr">
         <is>
-          <t>18/04/2025 23:59</t>
+          <t>12/05/2027 23:59</t>
         </is>
       </c>
       <c r="K205" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N205" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P205" t="inlineStr"/>
       <c r="Q205" t="inlineStr"/>
       <c r="R205" t="inlineStr"/>
       <c r="S205" t="inlineStr"/>
       <c r="T205" t="inlineStr"/>
-      <c r="W205" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="AC205" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="AD205" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AE205" t="inlineStr">
         <is>
-          <t>Avviso Pubblico</t>
+          <t>Concorsi Comparto</t>
         </is>
       </c>
       <c r="AF205" t="inlineStr">
         <is>
-          <t>Tempo determinato</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="206">
       <c r="A206" t="inlineStr"/>
       <c r="B206" t="inlineStr"/>
       <c r="C206" t="inlineStr">
         <is>
-          <t>Avviso pubblico per l'assunzione a tempo determinato di n. 2 Ostetriche/Ostetrici - Area PSF</t>
+          <t>Azienda Zero - graduatoria concorso pubblico, per titoli ed esami, per n. 20 posti di Educatore Professionale Socio-Sanitario – Area dei Professionisti della Salute e dei Funzionari – Ruolo Sanitario.</t>
         </is>
       </c>
       <c r="D206" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E206" t="inlineStr"/>
       <c r="F206" t="inlineStr">
         <is>
           <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
         </is>
       </c>
       <c r="G206" t="inlineStr">
         <is>
-          <t>Ostetrica/o</t>
+          <t>Educatore Professionale</t>
         </is>
       </c>
       <c r="H206" t="inlineStr">
         <is>
-          <t>04/04/2025 00:00</t>
+          <t>14/05/2025 00:00</t>
         </is>
       </c>
       <c r="I206" t="inlineStr">
         <is>
-          <t>18/04/2025 23:59</t>
+          <t>13/05/2027 23:59</t>
         </is>
       </c>
       <c r="K206" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N206" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P206" t="inlineStr"/>
       <c r="Q206" t="inlineStr"/>
       <c r="R206" t="inlineStr"/>
       <c r="S206" t="inlineStr"/>
       <c r="T206" t="inlineStr"/>
-      <c r="W206" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="AC206" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="AD206" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AE206" t="inlineStr">
         <is>
-          <t>Avviso Pubblico</t>
+          <t>Concorsi Comparto</t>
         </is>
       </c>
       <c r="AF206" t="inlineStr">
         <is>
-          <t>Tempo determinato</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="207">
       <c r="A207" t="inlineStr"/>
-      <c r="B207" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="B207" t="inlineStr"/>
       <c r="C207" t="inlineStr">
         <is>
-          <t>Tabella triennale avvisi, concorsi e procedure comparative aggiornata a marzo 2025</t>
+          <t>Avviso pubblico di mobilità volontaria per Dirigente Medico di Cardiologia da assegnare alla UOS Cardiologia di Adria</t>
         </is>
       </c>
       <c r="D207" t="inlineStr">
         <is>
-          <t>Aperto</t>
-[...4 lines deleted...]
-          <t>&lt;p&gt;Tabella triennale avvisi, concorsi e procedure comparative aggiornata a marzo 2025&lt;/p&gt;</t>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E207" t="inlineStr"/>
+      <c r="F207" t="inlineStr">
+        <is>
+          <t>Dirigenza medica e veterinaria</t>
+        </is>
+      </c>
+      <c r="G207" t="inlineStr">
+        <is>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H207" t="inlineStr">
         <is>
-          <t>28/03/2025 00:00</t>
+          <t>09/05/2025 00:00</t>
         </is>
       </c>
       <c r="I207" t="inlineStr">
         <is>
-          <t>27/03/2030 23:59</t>
+          <t>09/06/2025 23:59</t>
         </is>
       </c>
       <c r="K207" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N207" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P207" t="inlineStr"/>
       <c r="Q207" t="inlineStr"/>
       <c r="R207" t="inlineStr"/>
       <c r="S207" t="inlineStr"/>
       <c r="T207" t="inlineStr"/>
       <c r="W207" t="n">
         <v>0</v>
       </c>
       <c r="X207" t="n">
         <v>0</v>
       </c>
       <c r="Y207" t="n">
         <v>0</v>
       </c>
       <c r="Z207" t="n">
         <v>0</v>
       </c>
       <c r="AA207" t="n">
         <v>0</v>
       </c>
       <c r="AC207" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD207" t="n">
         <v>0</v>
       </c>
       <c r="AE207" t="inlineStr">
         <is>
-          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
+          <t>Avviso di mobilità da altro ente</t>
         </is>
       </c>
       <c r="AF207" t="inlineStr">
         <is>
-          <t>Non definito</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="208">
       <c r="A208" t="inlineStr"/>
       <c r="B208" t="inlineStr"/>
       <c r="C208" t="inlineStr">
         <is>
-          <t>Avviso pubblico per l'assunzione a tempo determinato di n. 2 Dirigenti Medici disciplina di Medicina Interna</t>
+          <t>Avviso di procedura selettiva pubblica per l'acquisizione di manifestazioni di interesse per la nomina dell'Organismo Indipendente di Valutazione della Performance (O.I.V.)</t>
         </is>
       </c>
       <c r="D208" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="E208" t="inlineStr"/>
+      <c r="E208" t="inlineStr">
+        <is>
+          <t>Procedura selettiva pubblica diretta ad acquisire le candidature dei soggetti interessati alla nomina di componente OIV, costituito in forma collegiale con tre componenti, di cui uno con le funzioni di Presidente per l'Azienda Ulss 5 Polesana (triennio 2025 - 2028).</t>
+        </is>
+      </c>
       <c r="F208" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
         </is>
       </c>
       <c r="G208" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>Vari profili</t>
         </is>
       </c>
       <c r="H208" t="inlineStr">
         <is>
-          <t>28/03/2025 00:00</t>
+          <t>08/05/2025 00:00</t>
         </is>
       </c>
       <c r="I208" t="inlineStr">
         <is>
-          <t>11/04/2025 23:59</t>
+          <t>22/05/2025 23:59</t>
         </is>
       </c>
       <c r="K208" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N208" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P208" t="inlineStr"/>
       <c r="Q208" t="inlineStr"/>
       <c r="R208" t="inlineStr"/>
       <c r="S208" t="inlineStr"/>
       <c r="T208" t="inlineStr"/>
-      <c r="W208" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="AC208" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="AD208" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AE208" t="inlineStr">
         <is>
-          <t>Avviso Pubblico</t>
+          <t>Incarichi libero professionali</t>
         </is>
       </c>
       <c r="AF208" t="inlineStr">
         <is>
-          <t>Tempo determinato</t>
+          <t>Lavoro autonomo</t>
         </is>
       </c>
     </row>
     <row r="209">
       <c r="A209" t="inlineStr"/>
       <c r="B209" t="inlineStr"/>
       <c r="C209" t="inlineStr">
         <is>
-          <t>Azienda Zero - graduatoria concorso pubblico per n. 9 posti di Tecnico di Neurofisiopatologia - Area PSF</t>
+          <t>Avviso di procedura comparativa per il conferimento di nr. 1 borsa di studio della durata di 12 mesi, per persona in possesso di laurea in Farmacia Ospedaliera o Chimica e Tecnologia Farmaceutica presso l’UOSD Oncoematologia – UOC Farmacia Ospedaliera dell’Ospedale di Rovigo.</t>
         </is>
       </c>
       <c r="D209" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E209" t="inlineStr"/>
       <c r="F209" t="inlineStr">
         <is>
-          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
+          <t>Dirigenza</t>
         </is>
       </c>
       <c r="G209" t="inlineStr">
         <is>
-          <t>Tecnico della Neurofisiopatologia</t>
+          <t>Dirigente Farmacista</t>
         </is>
       </c>
       <c r="H209" t="inlineStr">
         <is>
-          <t>14/03/2025 00:00</t>
+          <t>05/05/2025 00:00</t>
         </is>
       </c>
       <c r="I209" t="inlineStr">
         <is>
-          <t>12/03/2027 23:59</t>
+          <t>18/05/2025 23:59</t>
         </is>
       </c>
       <c r="K209" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N209" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P209" t="inlineStr"/>
       <c r="Q209" t="inlineStr"/>
       <c r="R209" t="inlineStr"/>
       <c r="S209" t="inlineStr"/>
       <c r="T209" t="inlineStr"/>
       <c r="AC209" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE209" t="inlineStr">
         <is>
-          <t>Concorsi Comparto</t>
+          <t>Borse di Studio</t>
         </is>
       </c>
       <c r="AF209" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Borsa di studio</t>
         </is>
       </c>
     </row>
     <row r="210">
       <c r="A210" t="inlineStr"/>
       <c r="B210" t="inlineStr"/>
       <c r="C210" t="inlineStr">
         <is>
-          <t>Procedura comparativa per il conferimento di incarichi libero - professionali a medici, ex art. 7, comma 6, del D.Lgs. nr. 165/2001, per prestare attività presso la UOC di Cardiologia.</t>
+          <t>Graduatoria concorso pubblico, per titoli ed esami, per n. 50 posti di Tecnico della Prevenzione nell’Ambiente e nei Luoghi di Lavoro – Area dei Professionisti della Salute e dei Funzionari – Ruolo Sanitario</t>
         </is>
       </c>
       <c r="D210" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E210" t="inlineStr"/>
       <c r="F210" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
         </is>
       </c>
       <c r="G210" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>Tecnico della Prevenzione nell'Ambiente  e nei Luoghi di Lavoro</t>
         </is>
       </c>
       <c r="H210" t="inlineStr">
         <is>
-          <t>12/03/2025 00:00</t>
+          <t>24/04/2025 00:00</t>
         </is>
       </c>
       <c r="I210" t="inlineStr">
         <is>
-          <t>31/12/2025 23:59</t>
+          <t>23/04/2027 23:59</t>
         </is>
       </c>
       <c r="K210" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N210" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P210" t="inlineStr"/>
       <c r="Q210" t="inlineStr"/>
       <c r="R210" t="inlineStr"/>
       <c r="S210" t="inlineStr"/>
       <c r="T210" t="inlineStr"/>
       <c r="AC210" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE210" t="inlineStr">
         <is>
-          <t>Incarichi libero professionali</t>
+          <t>Concorsi Comparto</t>
         </is>
       </c>
       <c r="AF210" t="inlineStr">
         <is>
-          <t>Lavoro autonomo</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="211">
       <c r="A211" t="inlineStr"/>
       <c r="B211" t="inlineStr"/>
       <c r="C211" t="inlineStr">
         <is>
-          <t>Procedura comparativa per il conferimento di incarichi libero - professionali a medici, ex art. 7, comma 6, del D.Lgs. nr. 165/2001, per prestare attività presso le UOC di Medicina Generale dell'Azienda.</t>
+          <t>Graduatoria concorso pubblico, per titoli ed esami, per n. 4 posti di Dirigente delle Professioni Sanitarie – Area della Riabilitazione</t>
         </is>
       </c>
       <c r="D211" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E211" t="inlineStr"/>
       <c r="F211" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>Dirigenza dell'Area Sanità</t>
         </is>
       </c>
       <c r="G211" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>Dirigente delle Professioni Sanitarie - Area della Riabilitazione</t>
         </is>
       </c>
       <c r="H211" t="inlineStr">
         <is>
-          <t>12/03/2025 00:00</t>
+          <t>23/04/2025 00:00</t>
         </is>
       </c>
       <c r="I211" t="inlineStr">
         <is>
-          <t>31/12/2025 23:59</t>
+          <t>22/04/2027 23:59</t>
         </is>
       </c>
       <c r="K211" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N211" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P211" t="inlineStr"/>
       <c r="Q211" t="inlineStr"/>
       <c r="R211" t="inlineStr"/>
       <c r="S211" t="inlineStr"/>
       <c r="T211" t="inlineStr"/>
       <c r="AC211" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE211" t="inlineStr">
         <is>
-          <t>Incarichi libero professionali</t>
+          <t>Avvisi Incarichi 15 septies/octies D.Lgs 502/92</t>
         </is>
       </c>
       <c r="AF211" t="inlineStr">
         <is>
-          <t>Lavoro autonomo</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="212">
       <c r="A212" t="inlineStr"/>
       <c r="B212" t="inlineStr"/>
       <c r="C212" t="inlineStr">
         <is>
-          <t>Procedura comparativa per il conferimento di incarichi libero - professionali a medici, ex art. 7, comma 6, del D.Lgs. nr. 165/2001, per prestare attività assistenziali presso le strutture dell'Azienda.</t>
+          <t>Azienda Zero - graduatoria concorso pubblico per n. 9 Dirigenti Medici disciplina di Neuropsichiatria Infantile</t>
         </is>
       </c>
       <c r="D212" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E212" t="inlineStr"/>
       <c r="F212" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G212" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H212" t="inlineStr">
         <is>
-          <t>12/03/2025 00:00</t>
+          <t>18/04/2025 00:00</t>
         </is>
       </c>
       <c r="I212" t="inlineStr">
         <is>
-          <t>31/12/2025 23:59</t>
+          <t>16/04/2027 23:59</t>
         </is>
       </c>
       <c r="K212" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N212" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P212" t="inlineStr"/>
       <c r="Q212" t="inlineStr"/>
       <c r="R212" t="inlineStr"/>
       <c r="S212" t="inlineStr"/>
       <c r="T212" t="inlineStr"/>
       <c r="AC212" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE212" t="inlineStr">
         <is>
-          <t>Incarichi libero professionali</t>
+          <t>Concorsi Dirigenza</t>
         </is>
       </c>
       <c r="AF212" t="inlineStr">
         <is>
-          <t>Lavoro autonomo</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="213">
       <c r="A213" t="inlineStr"/>
       <c r="B213" t="inlineStr"/>
       <c r="C213" t="inlineStr">
         <is>
-          <t>Procedura comparativa per il conferimento di incarichi libero - professionali a medici, ex art. 7, comma 6, del D.Lgs. nr. 165/2001, per prestare attività presso le UOC di Urologia.</t>
+          <t>Azienda Zero - graduatoria concorso n. 43 posti di Dirigente Medico di Psichiatria</t>
         </is>
       </c>
       <c r="D213" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E213" t="inlineStr"/>
       <c r="F213" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G213" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H213" t="inlineStr">
         <is>
-          <t>12/03/2025 00:00</t>
+          <t>16/04/2025 00:00</t>
         </is>
       </c>
       <c r="I213" t="inlineStr">
         <is>
-          <t>31/12/2025 23:59</t>
+          <t>13/04/2027 23:59</t>
         </is>
       </c>
       <c r="K213" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N213" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P213" t="inlineStr"/>
       <c r="Q213" t="inlineStr"/>
       <c r="R213" t="inlineStr"/>
       <c r="S213" t="inlineStr"/>
       <c r="T213" t="inlineStr"/>
       <c r="AC213" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE213" t="inlineStr">
         <is>
-          <t>Incarichi libero professionali</t>
+          <t>Concorsi Dirigenza</t>
         </is>
       </c>
       <c r="AF213" t="inlineStr">
         <is>
-          <t>Lavoro autonomo</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="214">
       <c r="A214" t="inlineStr"/>
       <c r="B214" t="inlineStr"/>
       <c r="C214" t="inlineStr">
         <is>
-          <t>Procedura comparativa per il conferimento di incarichi libero - professionali a medici, ex art. 7, comma 6, del D.Lgs. nr. 165/2001, per prestare attività presso le UOC di Anestesia e Rianimazione degli Ospedali dell'Azienda.</t>
+          <t xml:space="preserve">Graduatoria concorso pubblico, per titoli ed esami, per n. 9 posti, a tempo pieno e indeterminato, di Coadiutore Amministrativo Senior – Area degli Operatori – Ruolo Amministrativo.
+</t>
         </is>
       </c>
       <c r="D214" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E214" t="inlineStr"/>
       <c r="F214" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>Area degli Operatori - Ruolo Amministrativo</t>
         </is>
       </c>
       <c r="G214" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>Coadiutore Amministrativo Senior</t>
         </is>
       </c>
       <c r="H214" t="inlineStr">
         <is>
-          <t>12/03/2025 00:00</t>
+          <t>14/04/2025 00:00</t>
         </is>
       </c>
       <c r="I214" t="inlineStr">
         <is>
-          <t>31/12/2025 23:59</t>
+          <t>13/04/2027 23:59</t>
         </is>
       </c>
       <c r="K214" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N214" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P214" t="inlineStr"/>
       <c r="Q214" t="inlineStr"/>
       <c r="R214" t="inlineStr"/>
       <c r="S214" t="inlineStr"/>
       <c r="T214" t="inlineStr"/>
       <c r="AC214" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE214" t="inlineStr">
         <is>
-          <t>Incarichi libero professionali</t>
+          <t>Concorsi Comparto</t>
         </is>
       </c>
       <c r="AF214" t="inlineStr">
         <is>
-          <t>Lavoro autonomo</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="215">
       <c r="A215" t="inlineStr"/>
       <c r="B215" t="inlineStr"/>
       <c r="C215" t="inlineStr">
         <is>
-          <t>Avviso pubblico per l'assunzione a tempo determinato di n. 1 Dirigente Medico disciplina di Cure Palliative</t>
+          <t>Avviso pubblico per l'assunzione a tempo determinato di n. 1 Dirigente Medico nella disciplina di Medicina del Lavoro e Sicurezza degli Ambienti di Lavoro</t>
         </is>
       </c>
       <c r="D215" t="inlineStr">
         <is>
-          <t>Ammissione/Commissione/Espletamento</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="E215" t="inlineStr"/>
       <c r="F215" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G215" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H215" t="inlineStr">
         <is>
-          <t>07/03/2025 00:00</t>
+          <t>11/04/2025 00:00</t>
         </is>
       </c>
       <c r="I215" t="inlineStr">
         <is>
-          <t>21/03/2025 23:59</t>
+          <t>25/04/2025 23:59</t>
         </is>
       </c>
       <c r="K215" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N215" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P215" t="inlineStr"/>
       <c r="Q215" t="inlineStr"/>
       <c r="R215" t="inlineStr"/>
       <c r="S215" t="inlineStr"/>
       <c r="T215" t="inlineStr"/>
       <c r="W215" t="n">
         <v>0</v>
       </c>
       <c r="X215" t="n">
         <v>0</v>
       </c>
       <c r="Y215" t="n">
         <v>0</v>
@@ -16208,2356 +16310,2390 @@
       </c>
       <c r="AC215" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD215" t="n">
         <v>0</v>
       </c>
       <c r="AE215" t="inlineStr">
         <is>
           <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF215" t="inlineStr">
         <is>
           <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="216">
       <c r="A216" t="inlineStr"/>
       <c r="B216" t="inlineStr"/>
       <c r="C216" t="inlineStr">
         <is>
-          <t>Azienda Zero - graduatoria concorso pubblico per n. 68 posti di Dirigente Medico di Anestesia e Rianimazione</t>
+          <t>Avviso pubblico per l'assunzione a tempo determinato di n. 2 Ostetriche/Ostetrici - Area PSF</t>
         </is>
       </c>
       <c r="D216" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E216" t="inlineStr"/>
       <c r="F216" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
         </is>
       </c>
       <c r="G216" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>Ostetrica/o</t>
         </is>
       </c>
       <c r="H216" t="inlineStr">
         <is>
-          <t>03/03/2025 00:00</t>
+          <t>04/04/2025 00:00</t>
         </is>
       </c>
       <c r="I216" t="inlineStr">
         <is>
-          <t>26/02/2027 23:59</t>
+          <t>18/04/2025 23:59</t>
         </is>
       </c>
       <c r="K216" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N216" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P216" t="inlineStr"/>
       <c r="Q216" t="inlineStr"/>
       <c r="R216" t="inlineStr"/>
       <c r="S216" t="inlineStr"/>
       <c r="T216" t="inlineStr"/>
+      <c r="W216" t="n">
+        <v>0</v>
+      </c>
+      <c r="X216" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y216" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z216" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA216" t="n">
+        <v>0</v>
+      </c>
       <c r="AC216" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD216" t="n">
+        <v>0</v>
+      </c>
       <c r="AE216" t="inlineStr">
         <is>
-          <t>Concorsi Dirigenza</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF216" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="217">
       <c r="A217" t="inlineStr"/>
       <c r="B217" t="inlineStr"/>
       <c r="C217" t="inlineStr">
         <is>
-          <t xml:space="preserve">Azienda Zero - graduatoria concorso pubblico per n. 119 posti di Dirigente Medico di Medicina d'Emergenza-Urgenza </t>
+          <t>Avviso pubblico per l'assunzione a tempo determinato di n. 1 Dirigente Psicologo nella disciplina di Psicoterapia da assegnare alle strutture carcerarie</t>
         </is>
       </c>
       <c r="D217" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E217" t="inlineStr"/>
       <c r="F217" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>Dirigenza</t>
         </is>
       </c>
       <c r="G217" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>Dirigente Psicologo</t>
         </is>
       </c>
       <c r="H217" t="inlineStr">
         <is>
-          <t>03/03/2025 00:00</t>
+          <t>04/04/2025 00:00</t>
         </is>
       </c>
       <c r="I217" t="inlineStr">
         <is>
-          <t>26/02/2027 23:59</t>
+          <t>18/04/2025 23:59</t>
         </is>
       </c>
       <c r="K217" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N217" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P217" t="inlineStr"/>
       <c r="Q217" t="inlineStr"/>
       <c r="R217" t="inlineStr"/>
       <c r="S217" t="inlineStr"/>
       <c r="T217" t="inlineStr"/>
+      <c r="W217" t="n">
+        <v>0</v>
+      </c>
+      <c r="X217" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y217" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z217" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA217" t="n">
+        <v>0</v>
+      </c>
       <c r="AC217" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD217" t="n">
+        <v>0</v>
+      </c>
       <c r="AE217" t="inlineStr">
         <is>
-          <t>Concorsi Dirigenza</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF217" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="218">
       <c r="A218" t="inlineStr"/>
       <c r="B218" t="inlineStr"/>
       <c r="C218" t="inlineStr">
         <is>
-          <t>Azienda Zero - graduatoria concorso pubblico n. 111 posti di Tecnico Sanitario di Laboratorio Biomedico</t>
+          <t>Avviso pubblico RISERVATO AI CITTADINI UCRAINI per l'assunzione a tempo determinato di n. 1 OSTETRICA/O - Area PSF</t>
         </is>
       </c>
       <c r="D218" t="inlineStr">
         <is>
-          <t>Graduatoria/Esito</t>
-[...2 lines deleted...]
-      <c r="E218" t="inlineStr"/>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E218" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Avviso pubblico RISERVATO AI CITTADINI UCRAINI per l'assunzione  a tempo determinato di n. 1 OSTETRICA/O - Area PSF&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="F218" t="inlineStr">
         <is>
           <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
         </is>
       </c>
       <c r="G218" t="inlineStr">
         <is>
-          <t>Tecnico Sanitario di Laboratorio Biomedico</t>
+          <t>Ostetrica/o</t>
         </is>
       </c>
       <c r="H218" t="inlineStr">
         <is>
-          <t>03/03/2025 00:00</t>
+          <t>04/04/2025 00:00</t>
         </is>
       </c>
       <c r="I218" t="inlineStr">
         <is>
-          <t>26/02/2027 23:59</t>
+          <t>18/04/2025 23:59</t>
         </is>
       </c>
       <c r="K218" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N218" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P218" t="inlineStr"/>
       <c r="Q218" t="inlineStr"/>
       <c r="R218" t="inlineStr"/>
       <c r="S218" t="inlineStr"/>
       <c r="T218" t="inlineStr"/>
+      <c r="W218" t="n">
+        <v>0</v>
+      </c>
+      <c r="X218" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y218" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z218" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA218" t="n">
+        <v>0</v>
+      </c>
       <c r="AC218" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD218" t="n">
+        <v>0</v>
+      </c>
       <c r="AE218" t="inlineStr">
         <is>
-          <t>Concorsi Comparto</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF218" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="219">
       <c r="A219" t="inlineStr"/>
       <c r="B219" t="inlineStr"/>
       <c r="C219" t="inlineStr">
         <is>
-          <t>Procedura comparativa per il conferimento di nr. 3 incarichi libero - professionali, ex art. 7, comma 6, del D.Lgs. nr. 165/2001, professionisti laureati in psicologia - specializzati in psicoterapia per la realizzazione delle attività previste dal progetto "ORA - ORIENTAMENTO RETE ASCOLTO".</t>
+          <t>Avviso pubblico per l'assunzione a tempo determinato di n. 3 Dirigenti Medici disciplina di Gastroenterologia</t>
         </is>
       </c>
       <c r="D219" t="inlineStr">
         <is>
-          <t>Graduatoria/Esito</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="E219" t="inlineStr"/>
       <c r="F219" t="inlineStr">
         <is>
-          <t>Dirigenza</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G219" t="inlineStr">
         <is>
-          <t>Dirigente Psicologo</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H219" t="inlineStr">
         <is>
-          <t>28/02/2025 00:00</t>
+          <t>04/04/2025 00:00</t>
         </is>
       </c>
       <c r="I219" t="inlineStr">
         <is>
-          <t>09/03/2025 23:59</t>
+          <t>18/04/2025 23:59</t>
         </is>
       </c>
       <c r="K219" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N219" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P219" t="inlineStr"/>
       <c r="Q219" t="inlineStr"/>
       <c r="R219" t="inlineStr"/>
       <c r="S219" t="inlineStr"/>
       <c r="T219" t="inlineStr"/>
+      <c r="W219" t="n">
+        <v>0</v>
+      </c>
+      <c r="X219" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y219" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z219" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA219" t="n">
+        <v>0</v>
+      </c>
       <c r="AC219" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD219" t="n">
+        <v>0</v>
+      </c>
       <c r="AE219" t="inlineStr">
         <is>
-          <t>Incarichi libero professionali</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF219" t="inlineStr">
         <is>
-          <t>Lavoro autonomo</t>
+          <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="220">
       <c r="A220" t="inlineStr"/>
-      <c r="B220" t="inlineStr"/>
+      <c r="B220" t="inlineStr">
+        <is>
+          <t>Tabella</t>
+        </is>
+      </c>
       <c r="C220" t="inlineStr">
         <is>
-          <t>Azienda Zero - Graduatoria concorso pubblico per n. 5 Dirigenti Medici disciplina di Chirurgia Maxillo-Facciale</t>
+          <t>Tabella triennale avvisi, concorsi e procedure comparative aggiornata a marzo 2025</t>
         </is>
       </c>
       <c r="D220" t="inlineStr">
         <is>
-          <t>Graduatoria/Esito</t>
-[...10 lines deleted...]
-          <t>Dirigente Medico</t>
+          <t>Aperto</t>
+        </is>
+      </c>
+      <c r="E220" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Tabella triennale avvisi, concorsi e procedure comparative aggiornata a marzo 2025&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H220" t="inlineStr">
         <is>
-          <t>25/02/2025 00:00</t>
+          <t>28/03/2025 00:00</t>
         </is>
       </c>
       <c r="I220" t="inlineStr">
         <is>
-          <t>20/02/2027 23:59</t>
+          <t>27/03/2030 23:59</t>
         </is>
       </c>
       <c r="K220" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N220" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P220" t="inlineStr"/>
       <c r="Q220" t="inlineStr"/>
       <c r="R220" t="inlineStr"/>
       <c r="S220" t="inlineStr"/>
       <c r="T220" t="inlineStr"/>
+      <c r="W220" t="n">
+        <v>0</v>
+      </c>
+      <c r="X220" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y220" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z220" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA220" t="n">
+        <v>0</v>
+      </c>
       <c r="AC220" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD220" t="n">
+        <v>0</v>
+      </c>
       <c r="AE220" t="inlineStr">
         <is>
-          <t>Concorsi Dirigenza</t>
+          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
         </is>
       </c>
       <c r="AF220" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Non definito</t>
         </is>
       </c>
     </row>
     <row r="221">
       <c r="A221" t="inlineStr"/>
       <c r="B221" t="inlineStr"/>
       <c r="C221" t="inlineStr">
         <is>
-          <t>Procedura comparativa per il conferimento di incarichi libero - professionali a medici, ex art. 7, comma 6, del D.Lgs. nr. 165/2001, per prestare attività presso la UOC Centrale Operativa 118.</t>
+          <t>Avviso pubblico per l'assunzione a tempo determinato di n. 2 Dirigenti Medici disciplina di Medicina Interna</t>
         </is>
       </c>
       <c r="D221" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E221" t="inlineStr"/>
       <c r="F221" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G221" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H221" t="inlineStr">
         <is>
-          <t>25/02/2025 00:00</t>
+          <t>28/03/2025 00:00</t>
         </is>
       </c>
       <c r="I221" t="inlineStr">
         <is>
-          <t>31/12/2025 23:59</t>
+          <t>11/04/2025 23:59</t>
         </is>
       </c>
       <c r="K221" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N221" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P221" t="inlineStr"/>
       <c r="Q221" t="inlineStr"/>
       <c r="R221" t="inlineStr"/>
       <c r="S221" t="inlineStr"/>
       <c r="T221" t="inlineStr"/>
+      <c r="W221" t="n">
+        <v>0</v>
+      </c>
+      <c r="X221" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y221" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z221" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA221" t="n">
+        <v>0</v>
+      </c>
       <c r="AC221" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD221" t="n">
+        <v>0</v>
+      </c>
       <c r="AE221" t="inlineStr">
         <is>
-          <t>Incarichi libero professionali</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF221" t="inlineStr">
         <is>
-          <t>Lavoro autonomo</t>
+          <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="222">
       <c r="A222" t="inlineStr"/>
       <c r="B222" t="inlineStr"/>
       <c r="C222" t="inlineStr">
         <is>
-          <t xml:space="preserve">GRADUATORIA CONCORSO PUBBLICO, PER TITOLI ED ESAMI, PER LA COPERTURA DI N. 13 POSTI DI COLLABORATORE AMMINISTRATIVO PROFESSIONALE SETTORE GIURIDICO AREA DEI PROFESSIONISTI DELLA SALUTE E DEI FUNZIONARI – RUOLO AMMINISTRATIVO
-</t>
+          <t>Azienda Zero - graduatoria concorso pubblico per n. 9 posti di Tecnico di Neurofisiopatologia - Area PSF</t>
         </is>
       </c>
       <c r="D222" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E222" t="inlineStr"/>
       <c r="F222" t="inlineStr">
         <is>
-          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo amministrativo</t>
+          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
         </is>
       </c>
       <c r="G222" t="inlineStr">
         <is>
-          <t>Collaboratore Amministrativo Professionale</t>
+          <t>Tecnico della Neurofisiopatologia</t>
         </is>
       </c>
       <c r="H222" t="inlineStr">
         <is>
-          <t>21/02/2025 00:00</t>
+          <t>14/03/2025 00:00</t>
         </is>
       </c>
       <c r="I222" t="inlineStr">
         <is>
-          <t>19/02/2027 23:59</t>
+          <t>12/03/2027 23:59</t>
         </is>
       </c>
       <c r="K222" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N222" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P222" t="inlineStr"/>
       <c r="Q222" t="inlineStr"/>
       <c r="R222" t="inlineStr"/>
       <c r="S222" t="inlineStr"/>
       <c r="T222" t="inlineStr"/>
-      <c r="U222" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="AC222" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE222" t="inlineStr">
         <is>
           <t>Concorsi Comparto</t>
         </is>
       </c>
       <c r="AF222" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="223">
       <c r="A223" t="inlineStr"/>
       <c r="B223" t="inlineStr"/>
       <c r="C223" t="inlineStr">
         <is>
-          <t>Procedura comparativa per il conferimento di nr. 2 incarichi libero - professionali a veterinari, ex art. 7, comma 6, del D.Lgs. nr. 165/2001, per il la UOC Servizio Veterinario di Igiene degli Alimenti di Origine Animale e loro derivati.</t>
+          <t>Procedura comparativa per il conferimento di incarichi libero - professionali a medici, ex art. 7, comma 6, del D.Lgs. nr. 165/2001, per prestare attività presso le UOC di Anestesia e Rianimazione degli Ospedali dell'Azienda.</t>
         </is>
       </c>
       <c r="D223" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E223" t="inlineStr"/>
       <c r="F223" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G223" t="inlineStr">
         <is>
-          <t>Dirigente Veterinario</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H223" t="inlineStr">
         <is>
-          <t>20/02/2025 00:00</t>
+          <t>12/03/2025 00:00</t>
         </is>
       </c>
       <c r="I223" t="inlineStr">
         <is>
-          <t>10/03/2025 23:59</t>
+          <t>31/12/2025 23:59</t>
         </is>
       </c>
       <c r="K223" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N223" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P223" t="inlineStr"/>
       <c r="Q223" t="inlineStr"/>
       <c r="R223" t="inlineStr"/>
       <c r="S223" t="inlineStr"/>
       <c r="T223" t="inlineStr"/>
       <c r="AC223" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE223" t="inlineStr">
         <is>
           <t>Incarichi libero professionali</t>
         </is>
       </c>
       <c r="AF223" t="inlineStr">
         <is>
           <t>Lavoro autonomo</t>
         </is>
       </c>
     </row>
     <row r="224">
       <c r="A224" t="inlineStr"/>
       <c r="B224" t="inlineStr"/>
       <c r="C224" t="inlineStr">
         <is>
-          <t>Procedura comparativa per il conferimento di incarichi libero - professionali a medici, ex art. 7, comma 6, del D.Lgs. nr. 165/2001, per prestare attività presso la UOC di Pediatria.</t>
+          <t>Procedura comparativa per il conferimento di incarichi libero - professionali a medici, ex art. 7, comma 6, del D.Lgs. nr. 165/2001, per prestare attività presso le UOC di Urologia.</t>
         </is>
       </c>
       <c r="D224" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E224" t="inlineStr"/>
       <c r="F224" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G224" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H224" t="inlineStr">
         <is>
-          <t>19/02/2025 00:00</t>
+          <t>12/03/2025 00:00</t>
         </is>
       </c>
       <c r="I224" t="inlineStr">
         <is>
           <t>31/12/2025 23:59</t>
         </is>
       </c>
       <c r="K224" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N224" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P224" t="inlineStr"/>
       <c r="Q224" t="inlineStr"/>
       <c r="R224" t="inlineStr"/>
       <c r="S224" t="inlineStr"/>
       <c r="T224" t="inlineStr"/>
       <c r="AC224" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE224" t="inlineStr">
         <is>
           <t>Incarichi libero professionali</t>
         </is>
       </c>
       <c r="AF224" t="inlineStr">
         <is>
           <t>Lavoro autonomo</t>
         </is>
       </c>
     </row>
     <row r="225">
       <c r="A225" t="inlineStr"/>
       <c r="B225" t="inlineStr"/>
       <c r="C225" t="inlineStr">
         <is>
-          <t>Procedura comparativa per il conferimento di incarichi libero - professionali a professionista laureato in psicologia e specializzato in psicoterapia, ex art. 7, comma 6, del D.Lgs. nr. 165/2001, per il progetto "contrasto ai disturbi della nutrizione e alimentazione".</t>
+          <t>Procedura comparativa per il conferimento di incarichi libero - professionali a medici, ex art. 7, comma 6, del D.Lgs. nr. 165/2001, per prestare attività presso la UOC di Cardiologia.</t>
         </is>
       </c>
       <c r="D225" t="inlineStr">
         <is>
-          <t>Graduatoria/Esito</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="E225" t="inlineStr"/>
       <c r="F225" t="inlineStr">
         <is>
-          <t>Dirigenza</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G225" t="inlineStr">
         <is>
-          <t>Dirigente Psicologo</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H225" t="inlineStr">
         <is>
-          <t>19/02/2025 00:00</t>
+          <t>12/03/2025 00:00</t>
         </is>
       </c>
       <c r="I225" t="inlineStr">
         <is>
-          <t>27/02/2025 23:59</t>
+          <t>31/12/2025 23:59</t>
         </is>
       </c>
       <c r="K225" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N225" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P225" t="inlineStr"/>
       <c r="Q225" t="inlineStr"/>
       <c r="R225" t="inlineStr"/>
       <c r="S225" t="inlineStr"/>
       <c r="T225" t="inlineStr"/>
       <c r="AC225" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE225" t="inlineStr">
         <is>
           <t>Incarichi libero professionali</t>
         </is>
       </c>
       <c r="AF225" t="inlineStr">
         <is>
           <t>Lavoro autonomo</t>
         </is>
       </c>
     </row>
     <row r="226">
       <c r="A226" t="inlineStr"/>
       <c r="B226" t="inlineStr"/>
       <c r="C226" t="inlineStr">
         <is>
-          <t>Avviso pubblico per il conferimento dell'incarico di Direttore UOC Direzione Professioni Sanitarie</t>
+          <t>Procedura comparativa per il conferimento di incarichi libero - professionali a medici, ex art. 7, comma 6, del D.Lgs. nr. 165/2001, per prestare attività presso le UOC di Medicina Generale dell'Azienda.</t>
         </is>
       </c>
       <c r="D226" t="inlineStr">
         <is>
-          <t>Graduatoria/Esito</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="E226" t="inlineStr"/>
       <c r="F226" t="inlineStr">
         <is>
-          <t>Dirigenza dell'Area Sanità</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G226" t="inlineStr">
         <is>
-          <t>Dirigente delle Professioni Sanitarie - DIRETTORE</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H226" t="inlineStr">
         <is>
-          <t>14/02/2025 00:00</t>
+          <t>12/03/2025 00:00</t>
         </is>
       </c>
       <c r="I226" t="inlineStr">
         <is>
-          <t>16/03/2025 23:59</t>
+          <t>31/12/2025 23:59</t>
         </is>
       </c>
       <c r="K226" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N226" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P226" t="inlineStr"/>
       <c r="Q226" t="inlineStr"/>
       <c r="R226" t="inlineStr"/>
       <c r="S226" t="inlineStr"/>
       <c r="T226" t="inlineStr"/>
-      <c r="W226" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="AC226" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="AD226" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AE226" t="inlineStr">
         <is>
-          <t>Avviso di struttura complessa</t>
+          <t>Incarichi libero professionali</t>
         </is>
       </c>
       <c r="AF226" t="inlineStr">
         <is>
-          <t>Tempo determinato</t>
+          <t>Lavoro autonomo</t>
         </is>
       </c>
     </row>
     <row r="227">
       <c r="A227" t="inlineStr"/>
       <c r="B227" t="inlineStr"/>
       <c r="C227" t="inlineStr">
         <is>
-          <t>Procedura comparativa per il conferimento di incarichi libero - professionali a medici, ex art. 7, comma 6, del D.Lgs. nr. 165/2001, per prestare attività presso la UOC di Gastroenterologia dell'Azienda.</t>
+          <t>Procedura comparativa per il conferimento di incarichi libero - professionali a medici, ex art. 7, comma 6, del D.Lgs. nr. 165/2001, per prestare attività assistenziali presso le strutture dell'Azienda.</t>
         </is>
       </c>
       <c r="D227" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E227" t="inlineStr"/>
       <c r="F227" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G227" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H227" t="inlineStr">
         <is>
-          <t>13/02/2025 00:00</t>
+          <t>12/03/2025 00:00</t>
         </is>
       </c>
       <c r="I227" t="inlineStr">
         <is>
           <t>31/12/2025 23:59</t>
         </is>
       </c>
       <c r="K227" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N227" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P227" t="inlineStr"/>
       <c r="Q227" t="inlineStr"/>
       <c r="R227" t="inlineStr"/>
       <c r="S227" t="inlineStr"/>
       <c r="T227" t="inlineStr"/>
       <c r="AC227" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE227" t="inlineStr">
         <is>
           <t>Incarichi libero professionali</t>
         </is>
       </c>
       <c r="AF227" t="inlineStr">
         <is>
           <t>Lavoro autonomo</t>
         </is>
       </c>
     </row>
     <row r="228">
       <c r="A228" t="inlineStr"/>
       <c r="B228" t="inlineStr"/>
       <c r="C228" t="inlineStr">
         <is>
-          <t>Avviso pubblico per il conferimento dell'incarico di Direttore della UOC Ostetricia e Ginecologia di Rovigo e Trecenta</t>
+          <t>Avviso pubblico per l'assunzione a tempo determinato di n. 1 Dirigente Medico disciplina di Cure Palliative</t>
         </is>
       </c>
       <c r="D228" t="inlineStr">
         <is>
-          <t>Graduatoria/Esito</t>
+          <t>Ammissione/Commissione/Espletamento</t>
         </is>
       </c>
       <c r="E228" t="inlineStr"/>
       <c r="F228" t="inlineStr">
         <is>
-          <t>Apicale</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G228" t="inlineStr">
         <is>
-          <t>Dirigente Medico - DIRETTORE</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H228" t="inlineStr">
         <is>
-          <t>12/02/2025 00:00</t>
+          <t>07/03/2025 00:00</t>
         </is>
       </c>
       <c r="I228" t="inlineStr">
         <is>
-          <t>13/03/2025 23:59</t>
+          <t>21/03/2025 23:59</t>
         </is>
       </c>
       <c r="K228" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N228" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P228" t="inlineStr"/>
       <c r="Q228" t="inlineStr"/>
       <c r="R228" t="inlineStr"/>
       <c r="S228" t="inlineStr"/>
       <c r="T228" t="inlineStr"/>
       <c r="W228" t="n">
         <v>0</v>
       </c>
       <c r="X228" t="n">
         <v>0</v>
       </c>
       <c r="Y228" t="n">
         <v>0</v>
       </c>
       <c r="Z228" t="n">
         <v>0</v>
       </c>
       <c r="AA228" t="n">
         <v>0</v>
       </c>
       <c r="AC228" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD228" t="n">
         <v>0</v>
       </c>
       <c r="AE228" t="inlineStr">
         <is>
-          <t>Avviso di struttura complessa</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF228" t="inlineStr">
         <is>
           <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="229">
       <c r="A229" t="inlineStr"/>
       <c r="B229" t="inlineStr"/>
       <c r="C229" t="inlineStr">
         <is>
-          <t>GRADUATORIA CONCORSO PUBBLICO, PER TITOLI ED ESAMI, PER LA COPERTURA DI N. 20 POSTI DI ASSISTENTE
-[...1 lines deleted...]
-SOCIOSANITARIO</t>
+          <t>Azienda Zero - graduatoria concorso pubblico per n. 68 posti di Dirigente Medico di Anestesia e Rianimazione</t>
         </is>
       </c>
       <c r="D229" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E229" t="inlineStr"/>
       <c r="F229" t="inlineStr">
         <is>
-          <t>Area dei Professionisti della Salute e dei Funzionari - ruolo socio-sanitario</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G229" t="inlineStr">
         <is>
-          <t>Assistente Sociale</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H229" t="inlineStr">
         <is>
-          <t>04/02/2025 00:00</t>
+          <t>03/03/2025 00:00</t>
         </is>
       </c>
       <c r="I229" t="inlineStr">
         <is>
-          <t>02/02/2027 23:59</t>
+          <t>26/02/2027 23:59</t>
         </is>
       </c>
       <c r="K229" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N229" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P229" t="inlineStr"/>
       <c r="Q229" t="inlineStr"/>
       <c r="R229" t="inlineStr"/>
       <c r="S229" t="inlineStr"/>
       <c r="T229" t="inlineStr"/>
       <c r="AC229" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE229" t="inlineStr">
         <is>
-          <t>Concorsi Comparto</t>
+          <t>Concorsi Dirigenza</t>
         </is>
       </c>
       <c r="AF229" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="230">
       <c r="A230" t="inlineStr"/>
       <c r="B230" t="inlineStr"/>
       <c r="C230" t="inlineStr">
         <is>
-          <t>GRADUATORIA AVVISO PUBBLICO, PER TITOLI ED ESAMI, PER N. 16 POSTI DI C.A.P. - SETTORE ECONOMICO,
-[...1 lines deleted...]
-“CONTROLLO DI GESTIONE”</t>
+          <t xml:space="preserve">Azienda Zero - graduatoria concorso pubblico per n. 119 posti di Dirigente Medico di Medicina d'Emergenza-Urgenza </t>
         </is>
       </c>
       <c r="D230" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E230" t="inlineStr"/>
       <c r="F230" t="inlineStr">
         <is>
-          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo amministrativo</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G230" t="inlineStr">
         <is>
-          <t>Collaboratore Amministrativo Professionale</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H230" t="inlineStr">
         <is>
-          <t>04/02/2025 00:00</t>
+          <t>03/03/2025 00:00</t>
         </is>
       </c>
       <c r="I230" t="inlineStr">
         <is>
-          <t>28/01/2027 23:59</t>
+          <t>26/02/2027 23:59</t>
         </is>
       </c>
       <c r="K230" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N230" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P230" t="inlineStr"/>
       <c r="Q230" t="inlineStr"/>
       <c r="R230" t="inlineStr"/>
       <c r="S230" t="inlineStr"/>
       <c r="T230" t="inlineStr"/>
       <c r="AC230" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE230" t="inlineStr">
         <is>
-          <t>Avvisi tempo determinato Comparto</t>
+          <t>Concorsi Dirigenza</t>
         </is>
       </c>
       <c r="AF230" t="inlineStr">
         <is>
-          <t>Tempo determinato</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="231">
       <c r="A231" t="inlineStr"/>
       <c r="B231" t="inlineStr"/>
       <c r="C231" t="inlineStr">
         <is>
-          <t>Avviso pubblico per la stabilizzazione del personale precario del ruolo sanitario, ai sensi dell'art. 1, c. 268, lett. b), della L. 234/2021, come modificato dall'art. 1, c. 528, della L. 197/2022, dall'art. 4 del D.L. 198/2022, come modificato dalla Legge di conversione n. 14/2023 e dall'art. 8 comma 2-bis del Decreto Legge 19/2024, convertito in Legge n. 56/2024: n. 1 Dirigente Medico nella disciplina di Otorinolaringoiatria.</t>
+          <t>Azienda Zero - graduatoria concorso pubblico n. 111 posti di Tecnico Sanitario di Laboratorio Biomedico</t>
         </is>
       </c>
       <c r="D231" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E231" t="inlineStr"/>
       <c r="F231" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
         </is>
       </c>
       <c r="G231" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>Tecnico Sanitario di Laboratorio Biomedico</t>
         </is>
       </c>
       <c r="H231" t="inlineStr">
         <is>
-          <t>03/02/2025 00:00</t>
+          <t>03/03/2025 00:00</t>
         </is>
       </c>
       <c r="I231" t="inlineStr">
         <is>
-          <t>18/02/2025 23:59</t>
+          <t>26/02/2027 23:59</t>
         </is>
       </c>
       <c r="K231" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N231" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P231" t="inlineStr"/>
       <c r="Q231" t="inlineStr"/>
       <c r="R231" t="inlineStr"/>
       <c r="S231" t="inlineStr"/>
       <c r="T231" t="inlineStr"/>
-      <c r="W231" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="AC231" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="AD231" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AE231" t="inlineStr">
         <is>
-          <t>Stabilizzazione</t>
+          <t>Concorsi Comparto</t>
         </is>
       </c>
       <c r="AF231" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="232">
       <c r="A232" t="inlineStr"/>
       <c r="B232" t="inlineStr"/>
       <c r="C232" t="inlineStr">
         <is>
-          <t>Procedura comparativa per il conferimento di incarichi libero - professionali a medici, ex art. 7, comma 6, del D.Lgs. nr. 165/2001, per prestare attività presso le UOC di Ostetricia e Ginecologia degli Ospedali dell'Azienda.</t>
+          <t>Procedura comparativa per il conferimento di nr. 3 incarichi libero - professionali, ex art. 7, comma 6, del D.Lgs. nr. 165/2001, professionisti laureati in psicologia - specializzati in psicoterapia per la realizzazione delle attività previste dal progetto "ORA - ORIENTAMENTO RETE ASCOLTO".</t>
         </is>
       </c>
       <c r="D232" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E232" t="inlineStr"/>
       <c r="F232" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>Dirigenza</t>
         </is>
       </c>
       <c r="G232" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>Dirigente Psicologo</t>
         </is>
       </c>
       <c r="H232" t="inlineStr">
         <is>
-          <t>03/02/2025 00:00</t>
+          <t>28/02/2025 00:00</t>
         </is>
       </c>
       <c r="I232" t="inlineStr">
         <is>
-          <t>31/12/2025 23:59</t>
+          <t>09/03/2025 23:59</t>
         </is>
       </c>
       <c r="K232" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N232" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P232" t="inlineStr"/>
       <c r="Q232" t="inlineStr"/>
       <c r="R232" t="inlineStr"/>
       <c r="S232" t="inlineStr"/>
       <c r="T232" t="inlineStr"/>
       <c r="AC232" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE232" t="inlineStr">
         <is>
           <t>Incarichi libero professionali</t>
         </is>
       </c>
       <c r="AF232" t="inlineStr">
         <is>
           <t>Lavoro autonomo</t>
         </is>
       </c>
     </row>
     <row r="233">
       <c r="A233" t="inlineStr"/>
       <c r="B233" t="inlineStr"/>
       <c r="C233" t="inlineStr">
         <is>
-          <t>Avviso pubblico per il conferimento dell'incarico di Direttore della UOC Urologia di Rovigo e Trecenta</t>
+          <t>Procedura comparativa per il conferimento di incarichi libero - professionali a medici, ex art. 7, comma 6, del D.Lgs. nr. 165/2001, per prestare attività presso la UOC Centrale Operativa 118.</t>
         </is>
       </c>
       <c r="D233" t="inlineStr">
         <is>
-          <t>Graduatoria/Esito</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="E233" t="inlineStr"/>
       <c r="F233" t="inlineStr">
         <is>
-          <t>Apicale</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G233" t="inlineStr">
         <is>
-          <t>Dirigente Medico - DIRETTORE</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H233" t="inlineStr">
         <is>
-          <t>28/01/2025 00:00</t>
+          <t>25/02/2025 00:00</t>
         </is>
       </c>
       <c r="I233" t="inlineStr">
         <is>
-          <t>27/02/2025 23:59</t>
+          <t>31/12/2025 23:59</t>
         </is>
       </c>
       <c r="K233" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N233" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P233" t="inlineStr"/>
       <c r="Q233" t="inlineStr"/>
       <c r="R233" t="inlineStr"/>
       <c r="S233" t="inlineStr"/>
       <c r="T233" t="inlineStr"/>
-      <c r="W233" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="AC233" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="AD233" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AE233" t="inlineStr">
         <is>
-          <t>Avviso di struttura complessa</t>
+          <t>Incarichi libero professionali</t>
         </is>
       </c>
       <c r="AF233" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Lavoro autonomo</t>
         </is>
       </c>
     </row>
     <row r="234">
       <c r="A234" t="inlineStr"/>
       <c r="B234" t="inlineStr"/>
       <c r="C234" t="inlineStr">
         <is>
-          <t>Avviso pubblico per il conferimento dell'incarico di Direttore della UOC Anatomia Patologica</t>
+          <t>Azienda Zero - Graduatoria concorso pubblico per n. 5 Dirigenti Medici disciplina di Chirurgia Maxillo-Facciale</t>
         </is>
       </c>
       <c r="D234" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E234" t="inlineStr"/>
       <c r="F234" t="inlineStr">
         <is>
-          <t>Apicale</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G234" t="inlineStr">
         <is>
-          <t>Dirigente Medico - DIRETTORE</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H234" t="inlineStr">
         <is>
-          <t>28/01/2025 00:00</t>
+          <t>25/02/2025 00:00</t>
         </is>
       </c>
       <c r="I234" t="inlineStr">
         <is>
-          <t>27/02/2025 23:59</t>
+          <t>20/02/2027 23:59</t>
         </is>
       </c>
       <c r="K234" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N234" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P234" t="inlineStr"/>
       <c r="Q234" t="inlineStr"/>
       <c r="R234" t="inlineStr"/>
       <c r="S234" t="inlineStr"/>
       <c r="T234" t="inlineStr"/>
-      <c r="W234" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="AC234" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="AD234" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AE234" t="inlineStr">
         <is>
-          <t>Avviso di struttura complessa</t>
+          <t>Concorsi Dirigenza</t>
         </is>
       </c>
       <c r="AF234" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="235">
       <c r="A235" t="inlineStr"/>
       <c r="B235" t="inlineStr"/>
       <c r="C235" t="inlineStr">
         <is>
-          <t>Concorso pubblico, per titoli ed esami, per l'assunzione a tempo indeterminato di n. 1 Assistente Amministrativo, Area degli Assistenti, RISERVATO ALLE PERSONE DISABILI di cui all'art. 1 della L. 68/99 e s.m.i. ed iscritte nello specifico elenco di cui all'art. 8 della medesima legge</t>
+          <t xml:space="preserve">GRADUATORIA CONCORSO PUBBLICO, PER TITOLI ED ESAMI, PER LA COPERTURA DI N. 13 POSTI DI COLLABORATORE AMMINISTRATIVO PROFESSIONALE SETTORE GIURIDICO AREA DEI PROFESSIONISTI DELLA SALUTE E DEI FUNZIONARI – RUOLO AMMINISTRATIVO
+</t>
         </is>
       </c>
       <c r="D235" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E235" t="inlineStr"/>
       <c r="F235" t="inlineStr">
         <is>
-          <t>Area degli Assistenti - ruolo amministrativo</t>
+          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo amministrativo</t>
         </is>
       </c>
       <c r="G235" t="inlineStr">
         <is>
-          <t>Assistente Amministrativo</t>
+          <t>Collaboratore Amministrativo Professionale</t>
         </is>
       </c>
       <c r="H235" t="inlineStr">
         <is>
-          <t>28/01/2025 00:00</t>
+          <t>21/02/2025 00:00</t>
         </is>
       </c>
       <c r="I235" t="inlineStr">
         <is>
-          <t>27/02/2025 23:59</t>
+          <t>19/02/2027 23:59</t>
         </is>
       </c>
       <c r="K235" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N235" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P235" t="inlineStr"/>
       <c r="Q235" t="inlineStr"/>
       <c r="R235" t="inlineStr"/>
       <c r="S235" t="inlineStr"/>
       <c r="T235" t="inlineStr"/>
-      <c r="W235" t="n">
-[...12 lines deleted...]
-        <v>0</v>
+      <c r="U235" t="inlineStr">
+        <is>
+          <t>21/02/2025 00:00</t>
+        </is>
+      </c>
+      <c r="V235" t="inlineStr">
+        <is>
+          <t>19/02/2027 00:00</t>
+        </is>
       </c>
       <c r="AC235" t="inlineStr">
         <is>
           <t>No</t>
         </is>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="AE235" t="inlineStr">
         <is>
           <t>Concorsi Comparto</t>
         </is>
       </c>
       <c r="AF235" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="236">
       <c r="A236" t="inlineStr"/>
       <c r="B236" t="inlineStr"/>
       <c r="C236" t="inlineStr">
         <is>
-          <t>Azienda Zero - graduatoria concorso pubblico per n. 39 posti di Dirigente Medico di Medicina Interna</t>
+          <t>Procedura comparativa per il conferimento di nr. 2 incarichi libero - professionali a veterinari, ex art. 7, comma 6, del D.Lgs. nr. 165/2001, per il la UOC Servizio Veterinario di Igiene degli Alimenti di Origine Animale e loro derivati.</t>
         </is>
       </c>
       <c r="D236" t="inlineStr">
         <is>
-          <t>Graduatoria/Esito</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="E236" t="inlineStr"/>
       <c r="F236" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G236" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>Dirigente Veterinario</t>
         </is>
       </c>
       <c r="H236" t="inlineStr">
         <is>
-          <t>23/01/2025 00:00</t>
+          <t>20/02/2025 00:00</t>
         </is>
       </c>
       <c r="I236" t="inlineStr">
         <is>
-          <t>20/01/2027 23:59</t>
+          <t>10/03/2025 23:59</t>
         </is>
       </c>
       <c r="K236" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N236" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P236" t="inlineStr"/>
       <c r="Q236" t="inlineStr"/>
       <c r="R236" t="inlineStr"/>
       <c r="S236" t="inlineStr"/>
       <c r="T236" t="inlineStr"/>
       <c r="AC236" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE236" t="inlineStr">
         <is>
-          <t>Concorsi Dirigenza</t>
+          <t>Incarichi libero professionali</t>
         </is>
       </c>
       <c r="AF236" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Lavoro autonomo</t>
         </is>
       </c>
     </row>
     <row r="237">
       <c r="A237" t="inlineStr"/>
       <c r="B237" t="inlineStr"/>
       <c r="C237" t="inlineStr">
         <is>
-          <t>Avviso Interno RISERVATO al personale dell'Azienda ULSS 5 Polesana per il conferimento dell'incarico di Direttore della UOC Distretto 2 di Adria</t>
+          <t>Procedura comparativa per il conferimento di incarichi libero - professionali a professionista laureato in psicologia e specializzato in psicoterapia, ex art. 7, comma 6, del D.Lgs. nr. 165/2001, per il progetto "contrasto ai disturbi della nutrizione e alimentazione".</t>
         </is>
       </c>
       <c r="D237" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E237" t="inlineStr"/>
+      <c r="F237" t="inlineStr">
+        <is>
+          <t>Dirigenza</t>
+        </is>
+      </c>
+      <c r="G237" t="inlineStr">
+        <is>
+          <t>Dirigente Psicologo</t>
+        </is>
+      </c>
       <c r="H237" t="inlineStr">
         <is>
-          <t>22/01/2025 00:00</t>
+          <t>19/02/2025 00:00</t>
         </is>
       </c>
       <c r="I237" t="inlineStr">
         <is>
-          <t>06/02/2025 23:59</t>
+          <t>27/02/2025 23:59</t>
         </is>
       </c>
       <c r="K237" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N237" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P237" t="inlineStr"/>
       <c r="Q237" t="inlineStr"/>
       <c r="R237" t="inlineStr"/>
       <c r="S237" t="inlineStr"/>
       <c r="T237" t="inlineStr"/>
-      <c r="W237" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="AC237" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="AD237" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AE237" t="inlineStr">
         <is>
-          <t>Avvisi Incarichi Direzione Struttura Complessa</t>
-[...2 lines deleted...]
-      <c r="AF237" t="inlineStr"/>
+          <t>Incarichi libero professionali</t>
+        </is>
+      </c>
+      <c r="AF237" t="inlineStr">
+        <is>
+          <t>Lavoro autonomo</t>
+        </is>
+      </c>
     </row>
     <row r="238">
       <c r="A238" t="inlineStr"/>
       <c r="B238" t="inlineStr"/>
       <c r="C238" t="inlineStr">
         <is>
-          <t>Avviso pubblico per l'assunzione a tempo determinato di n. 5 Infermieri - Area PSF</t>
+          <t>Procedura comparativa per il conferimento di incarichi libero - professionali a medici, ex art. 7, comma 6, del D.Lgs. nr. 165/2001, per prestare attività presso la UOC di Pediatria.</t>
         </is>
       </c>
       <c r="D238" t="inlineStr">
         <is>
-          <t>Graduatoria/Esito</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="E238" t="inlineStr"/>
       <c r="F238" t="inlineStr">
         <is>
-          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G238" t="inlineStr">
         <is>
-          <t>Infermiere</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H238" t="inlineStr">
         <is>
-          <t>10/01/2025 00:00</t>
+          <t>19/02/2025 00:00</t>
         </is>
       </c>
       <c r="I238" t="inlineStr">
         <is>
-          <t>24/01/2025 23:59</t>
+          <t>31/12/2025 23:59</t>
         </is>
       </c>
       <c r="K238" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N238" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P238" t="inlineStr"/>
       <c r="Q238" t="inlineStr"/>
       <c r="R238" t="inlineStr"/>
       <c r="S238" t="inlineStr"/>
       <c r="T238" t="inlineStr"/>
-      <c r="W238" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="AC238" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="AD238" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AE238" t="inlineStr">
         <is>
-          <t>Avviso Pubblico</t>
+          <t>Incarichi libero professionali</t>
         </is>
       </c>
       <c r="AF238" t="inlineStr">
         <is>
-          <t>Tempo determinato</t>
+          <t>Lavoro autonomo</t>
         </is>
       </c>
     </row>
     <row r="239">
       <c r="A239" t="inlineStr"/>
       <c r="B239" t="inlineStr"/>
       <c r="C239" t="inlineStr">
         <is>
-          <t>Avviso pubblico per la stabilizzazione del personale precario del ruolo sanitario, ai sensi dell'art. 1, comma 268, lett. b), della L. 234/2021, come modificato dall'art. 1, comma 528, della L. 197/2022 e dall'art. 4 del D.L. 198/2022, come modificato dalla Legge di conversione n. 14/2023 e dall'art. 8 comma 2-bis del Decreto Legge 19/2024, convertito in Legge n. 56/2024, nonché delle Linee Guida di cui al Documento adottato il 10.05.2023 dalla Conferenza delle Regioni e delle Province Autonome, trasmesso dalla Regione Veneto con nota prot. 293995 del 31.05.2023: n. 1 Coadiutore Amministrativo Senior - Area degli Operatori - Ruolo Amministrativo.</t>
+          <t>Avviso pubblico per il conferimento dell'incarico di Direttore UOC Direzione Professioni Sanitarie</t>
         </is>
       </c>
       <c r="D239" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E239" t="inlineStr"/>
       <c r="F239" t="inlineStr">
         <is>
-          <t>Area degli Operatori - Ruolo Amministrativo</t>
+          <t>Dirigenza dell'Area Sanità</t>
         </is>
       </c>
       <c r="G239" t="inlineStr">
         <is>
-          <t>Coadiutore Amministrativo Senior</t>
+          <t>Dirigente delle Professioni Sanitarie - DIRETTORE</t>
         </is>
       </c>
       <c r="H239" t="inlineStr">
         <is>
-          <t>30/12/2024 00:00</t>
+          <t>14/02/2025 00:00</t>
         </is>
       </c>
       <c r="I239" t="inlineStr">
         <is>
-          <t>15/01/2025 23:59</t>
+          <t>16/03/2025 23:59</t>
         </is>
       </c>
       <c r="K239" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N239" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P239" t="inlineStr"/>
       <c r="Q239" t="inlineStr"/>
       <c r="R239" t="inlineStr"/>
       <c r="S239" t="inlineStr"/>
       <c r="T239" t="inlineStr"/>
       <c r="W239" t="n">
         <v>0</v>
       </c>
       <c r="X239" t="n">
         <v>0</v>
       </c>
       <c r="Y239" t="n">
         <v>0</v>
       </c>
       <c r="Z239" t="n">
         <v>0</v>
       </c>
       <c r="AA239" t="n">
         <v>0</v>
       </c>
       <c r="AC239" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD239" t="n">
         <v>0</v>
       </c>
       <c r="AE239" t="inlineStr">
         <is>
-          <t>Stabilizzazione</t>
+          <t>Avviso di struttura complessa</t>
         </is>
       </c>
       <c r="AF239" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="240">
       <c r="A240" t="inlineStr"/>
       <c r="B240" t="inlineStr"/>
       <c r="C240" t="inlineStr">
         <is>
-          <t>Avviso pubblico per la stabilizzazione del personale precario del ruolo sanitario, ai sensi dell'art. 1, comma 268, lett. b), della L. 234/2021, come modificato dall'art. 1, comma 528, della L. 197/2022 e dall'art. 4 del D.L. 198/2022, come modificato dalla Legge di conversione n. 14/2023 e dall'art. 8 comma 2-bis del Decreto Legge 19/2024, convertito in Legge n. 56/2024, nonché delle Linee Guida di cui al Documento adottato il 10.05.2023 dalla Conferenza delle Regioni e delle Province Autonome, trasmesso dalla Regione Veneto con nota prot. 293995 del 31.05.2023: n. 1 Assistente Amministrativo - Area degli Assistenti - Ruolo Amministrativo.</t>
+          <t>Procedura comparativa per il conferimento di incarichi libero - professionali a medici, ex art. 7, comma 6, del D.Lgs. nr. 165/2001, per prestare attività presso la UOC di Gastroenterologia dell'Azienda.</t>
         </is>
       </c>
       <c r="D240" t="inlineStr">
         <is>
-          <t>Graduatoria/Esito</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="E240" t="inlineStr"/>
       <c r="F240" t="inlineStr">
         <is>
-          <t>Area degli Assistenti - ruolo amministrativo</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G240" t="inlineStr">
         <is>
-          <t>Assistente Amministrativo</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H240" t="inlineStr">
         <is>
-          <t>30/12/2024 00:00</t>
+          <t>13/02/2025 00:00</t>
         </is>
       </c>
       <c r="I240" t="inlineStr">
         <is>
-          <t>15/01/2025 23:59</t>
+          <t>31/12/2025 23:59</t>
         </is>
       </c>
       <c r="K240" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N240" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P240" t="inlineStr"/>
       <c r="Q240" t="inlineStr"/>
       <c r="R240" t="inlineStr"/>
       <c r="S240" t="inlineStr"/>
       <c r="T240" t="inlineStr"/>
-      <c r="W240" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="AC240" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="AD240" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AE240" t="inlineStr">
         <is>
-          <t>Stabilizzazione</t>
+          <t>Incarichi libero professionali</t>
         </is>
       </c>
       <c r="AF240" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Lavoro autonomo</t>
         </is>
       </c>
     </row>
     <row r="241">
       <c r="A241" t="inlineStr"/>
       <c r="B241" t="inlineStr"/>
       <c r="C241" t="inlineStr">
         <is>
-          <t>Azienda Zero - graduatoria concorso pubblico per n. 37 posti di Dirigente Medico di Ginecologia e Ostetricia</t>
+          <t>Avviso pubblico per il conferimento dell'incarico di Direttore della UOC Ostetricia e Ginecologia di Rovigo e Trecenta</t>
         </is>
       </c>
       <c r="D241" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E241" t="inlineStr"/>
       <c r="F241" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>Apicale</t>
         </is>
       </c>
       <c r="G241" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>Dirigente Medico - DIRETTORE</t>
         </is>
       </c>
       <c r="H241" t="inlineStr">
         <is>
-          <t>24/12/2024 00:00</t>
+          <t>12/02/2025 00:00</t>
         </is>
       </c>
       <c r="I241" t="inlineStr">
         <is>
-          <t>23/12/2026 23:59</t>
+          <t>13/03/2025 23:59</t>
         </is>
       </c>
       <c r="K241" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N241" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P241" t="inlineStr"/>
       <c r="Q241" t="inlineStr"/>
       <c r="R241" t="inlineStr"/>
       <c r="S241" t="inlineStr"/>
       <c r="T241" t="inlineStr"/>
+      <c r="W241" t="n">
+        <v>0</v>
+      </c>
+      <c r="X241" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y241" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z241" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA241" t="n">
+        <v>0</v>
+      </c>
       <c r="AC241" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD241" t="n">
+        <v>0</v>
+      </c>
       <c r="AE241" t="inlineStr">
         <is>
-          <t>Concorsi Dirigenza</t>
+          <t>Avviso di struttura complessa</t>
         </is>
       </c>
       <c r="AF241" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="242">
       <c r="A242" t="inlineStr"/>
-      <c r="B242" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="B242" t="inlineStr"/>
       <c r="C242" t="inlineStr">
         <is>
-          <t>Tabella triennale avvisi, concorsi e procedure comparative aggiornata a dicembre 2024</t>
+          <t>GRADUATORIA AVVISO PUBBLICO, PER TITOLI ED ESAMI, PER N. 16 POSTI DI C.A.P. - SETTORE ECONOMICO,
+CON CONTRATTO DI FORMAZIONE E LAVORO A TEMPO DETERMINATO PER IL PROGETTO
+“CONTROLLO DI GESTIONE”</t>
         </is>
       </c>
       <c r="D242" t="inlineStr">
         <is>
-          <t>Aperto</t>
-[...4 lines deleted...]
-          <t>&lt;p&gt;Tabella triennale avvisi, concorsi e procedure comparative aggiornata a dicembre 2024&lt;/p&gt;</t>
+          <t>Graduatoria/Esito</t>
+        </is>
+      </c>
+      <c r="E242" t="inlineStr"/>
+      <c r="F242" t="inlineStr">
+        <is>
+          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo amministrativo</t>
+        </is>
+      </c>
+      <c r="G242" t="inlineStr">
+        <is>
+          <t>Collaboratore Amministrativo Professionale</t>
         </is>
       </c>
       <c r="H242" t="inlineStr">
         <is>
-          <t>20/12/2024 00:00</t>
+          <t>04/02/2025 00:00</t>
         </is>
       </c>
       <c r="I242" t="inlineStr">
         <is>
-          <t>19/12/2029 23:59</t>
+          <t>28/01/2027 23:59</t>
         </is>
       </c>
       <c r="K242" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N242" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P242" t="inlineStr"/>
       <c r="Q242" t="inlineStr"/>
       <c r="R242" t="inlineStr"/>
       <c r="S242" t="inlineStr"/>
       <c r="T242" t="inlineStr"/>
-      <c r="W242" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="AC242" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="AD242" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AE242" t="inlineStr">
         <is>
-          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
+          <t>Avvisi tempo determinato Comparto</t>
         </is>
       </c>
       <c r="AF242" t="inlineStr">
         <is>
-          <t>Non definito</t>
+          <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="243">
       <c r="A243" t="inlineStr"/>
       <c r="B243" t="inlineStr"/>
       <c r="C243" t="inlineStr">
         <is>
-          <t>Azienda Zero - graduatoria concorso pubblico per n. 58 posti di Operatore Socio Sanitario - Area degli Operatori - Ruolo Socio Sanitario</t>
+          <t>GRADUATORIA CONCORSO PUBBLICO, PER TITOLI ED ESAMI, PER LA COPERTURA DI N. 20 POSTI DI ASSISTENTE
+SOCIALE AREA DEI PROFESSIONISTI DELLA SALUTE E DEI FUNZIONARI – RUOLO
+SOCIOSANITARIO</t>
         </is>
       </c>
       <c r="D243" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E243" t="inlineStr"/>
       <c r="F243" t="inlineStr">
         <is>
-          <t>Area degli Operatori - Ruolo Socio Sanitario</t>
+          <t>Area dei Professionisti della Salute e dei Funzionari - ruolo socio-sanitario</t>
         </is>
       </c>
       <c r="G243" t="inlineStr">
         <is>
-          <t>Operatore Socio Sanitario (OSS)</t>
+          <t>Assistente Sociale</t>
         </is>
       </c>
       <c r="H243" t="inlineStr">
         <is>
-          <t>17/12/2024 00:00</t>
+          <t>04/02/2025 00:00</t>
         </is>
       </c>
       <c r="I243" t="inlineStr">
         <is>
-          <t>16/12/2026 23:59</t>
+          <t>02/02/2027 23:59</t>
         </is>
       </c>
       <c r="K243" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N243" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P243" t="inlineStr"/>
       <c r="Q243" t="inlineStr"/>
       <c r="R243" t="inlineStr"/>
       <c r="S243" t="inlineStr"/>
       <c r="T243" t="inlineStr"/>
       <c r="AC243" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE243" t="inlineStr">
         <is>
           <t>Concorsi Comparto</t>
         </is>
       </c>
       <c r="AF243" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="244">
       <c r="A244" t="inlineStr"/>
       <c r="B244" t="inlineStr"/>
       <c r="C244" t="inlineStr">
         <is>
-          <t xml:space="preserve">Azienda Zero - Graduatoria concorso pubblico, per titoli ed esami, per n. 4 posti di Dirigente Medico - Disciplina: Otorinolaringoiatria  - Area Chirurgica e delle Specialità Chirurgiche, a tempo indeterminato ed a rapporto esclusivo.
-</t>
+          <t>Avviso pubblico per la stabilizzazione del personale precario del ruolo sanitario, ai sensi dell'art. 1, c. 268, lett. b), della L. 234/2021, come modificato dall'art. 1, c. 528, della L. 197/2022, dall'art. 4 del D.L. 198/2022, come modificato dalla Legge di conversione n. 14/2023 e dall'art. 8 comma 2-bis del Decreto Legge 19/2024, convertito in Legge n. 56/2024: n. 1 Dirigente Medico nella disciplina di Otorinolaringoiatria.</t>
         </is>
       </c>
       <c r="D244" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E244" t="inlineStr"/>
       <c r="F244" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G244" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H244" t="inlineStr">
         <is>
-          <t>17/12/2024 00:00</t>
+          <t>03/02/2025 00:00</t>
         </is>
       </c>
       <c r="I244" t="inlineStr">
         <is>
-          <t>11/12/2026 23:59</t>
+          <t>18/02/2025 23:59</t>
         </is>
       </c>
       <c r="K244" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N244" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P244" t="inlineStr"/>
       <c r="Q244" t="inlineStr"/>
       <c r="R244" t="inlineStr"/>
       <c r="S244" t="inlineStr"/>
       <c r="T244" t="inlineStr"/>
+      <c r="W244" t="n">
+        <v>0</v>
+      </c>
+      <c r="X244" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y244" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z244" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA244" t="n">
+        <v>0</v>
+      </c>
       <c r="AC244" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD244" t="n">
+        <v>0</v>
+      </c>
       <c r="AE244" t="inlineStr">
         <is>
-          <t>Concorsi Dirigenza</t>
+          <t>Stabilizzazione</t>
         </is>
       </c>
       <c r="AF244" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="245">
       <c r="A245" t="inlineStr"/>
       <c r="B245" t="inlineStr"/>
       <c r="C245" t="inlineStr">
         <is>
-          <t xml:space="preserve">Azienda Zero - Graduatoria concorso pubblico, per titoli ed esami, per la copertura di n. 17 posti di Dirigente Medico nella disciplina di Medicina Trasfusionale Area della Medicina Diagnostica e dei Servizi, a tempo indeterminato ed a rapporto esclusivo.
-</t>
+          <t>Procedura comparativa per il conferimento di incarichi libero - professionali a medici, ex art. 7, comma 6, del D.Lgs. nr. 165/2001, per prestare attività presso le UOC di Ostetricia e Ginecologia degli Ospedali dell'Azienda.</t>
         </is>
       </c>
       <c r="D245" t="inlineStr">
         <is>
-          <t>Graduatoria/Esito</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="E245" t="inlineStr"/>
       <c r="F245" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G245" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H245" t="inlineStr">
         <is>
-          <t>10/12/2024 00:00</t>
+          <t>03/02/2025 00:00</t>
         </is>
       </c>
       <c r="I245" t="inlineStr">
         <is>
-          <t>02/12/2024 23:59</t>
+          <t>31/12/2025 23:59</t>
         </is>
       </c>
       <c r="K245" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N245" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P245" t="inlineStr"/>
       <c r="Q245" t="inlineStr"/>
       <c r="R245" t="inlineStr"/>
       <c r="S245" t="inlineStr"/>
       <c r="T245" t="inlineStr"/>
       <c r="AC245" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE245" t="inlineStr">
         <is>
-          <t>Concorsi Dirigenza</t>
+          <t>Incarichi libero professionali</t>
         </is>
       </c>
       <c r="AF245" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Lavoro autonomo</t>
         </is>
       </c>
     </row>
     <row r="246">
       <c r="A246" t="inlineStr"/>
       <c r="B246" t="inlineStr"/>
       <c r="C246" t="inlineStr">
         <is>
-          <t>Azienda Zero - graduatoria concorso pubblico per n. 7 posti di Collaboratore Tecnico Professionale - Ingegnere Civile - Area PSF</t>
+          <t>Concorso pubblico, per titoli ed esami, per l'assunzione a tempo indeterminato di n. 1 Assistente Amministrativo, Area degli Assistenti, RISERVATO ALLE PERSONE DISABILI di cui all'art. 1 della L. 68/99 e s.m.i. ed iscritte nello specifico elenco di cui all'art. 8 della medesima legge</t>
         </is>
       </c>
       <c r="D246" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E246" t="inlineStr"/>
       <c r="F246" t="inlineStr">
         <is>
-          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Tecnico</t>
+          <t>Area degli Assistenti - ruolo amministrativo</t>
         </is>
       </c>
       <c r="G246" t="inlineStr">
         <is>
-          <t>CTP - Ingegnere Civile</t>
+          <t>Assistente Amministrativo</t>
         </is>
       </c>
       <c r="H246" t="inlineStr">
         <is>
-          <t>10/12/2024 00:00</t>
+          <t>28/01/2025 00:00</t>
         </is>
       </c>
       <c r="I246" t="inlineStr">
         <is>
-          <t>19/11/2026 23:59</t>
+          <t>27/02/2025 23:59</t>
         </is>
       </c>
       <c r="K246" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N246" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P246" t="inlineStr"/>
       <c r="Q246" t="inlineStr"/>
       <c r="R246" t="inlineStr"/>
       <c r="S246" t="inlineStr"/>
       <c r="T246" t="inlineStr"/>
+      <c r="W246" t="n">
+        <v>0</v>
+      </c>
+      <c r="X246" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y246" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z246" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA246" t="n">
+        <v>0</v>
+      </c>
       <c r="AC246" t="inlineStr">
         <is>
           <t>No</t>
         </is>
+      </c>
+      <c r="AD246" t="n">
+        <v>0</v>
       </c>
       <c r="AE246" t="inlineStr">
         <is>
           <t>Concorsi Comparto</t>
         </is>
       </c>
       <c r="AF246" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="247">
       <c r="A247" t="inlineStr"/>
       <c r="B247" t="inlineStr"/>
       <c r="C247" t="inlineStr">
         <is>
-          <t>Azienda Zero - graduatoria concorso pubblico per n. 33 posti di Ostetrica/o - Area PSF</t>
+          <t>Avviso pubblico per il conferimento dell'incarico di Direttore della UOC Anatomia Patologica</t>
         </is>
       </c>
       <c r="D247" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E247" t="inlineStr"/>
       <c r="F247" t="inlineStr">
         <is>
-          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
+          <t>Apicale</t>
         </is>
       </c>
       <c r="G247" t="inlineStr">
         <is>
-          <t>Ostetrica/o</t>
+          <t>Dirigente Medico - DIRETTORE</t>
         </is>
       </c>
       <c r="H247" t="inlineStr">
         <is>
-          <t>04/12/2024 00:00</t>
+          <t>28/01/2025 00:00</t>
         </is>
       </c>
       <c r="I247" t="inlineStr">
         <is>
-          <t>03/12/2026 23:59</t>
+          <t>27/02/2025 23:59</t>
         </is>
       </c>
       <c r="K247" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N247" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P247" t="inlineStr"/>
       <c r="Q247" t="inlineStr"/>
       <c r="R247" t="inlineStr"/>
       <c r="S247" t="inlineStr"/>
       <c r="T247" t="inlineStr"/>
+      <c r="W247" t="n">
+        <v>0</v>
+      </c>
+      <c r="X247" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y247" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z247" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA247" t="n">
+        <v>0</v>
+      </c>
       <c r="AC247" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD247" t="n">
+        <v>0</v>
+      </c>
       <c r="AE247" t="inlineStr">
         <is>
-          <t>Concorsi Comparto</t>
+          <t>Avviso di struttura complessa</t>
         </is>
       </c>
       <c r="AF247" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="248">
       <c r="A248" t="inlineStr"/>
       <c r="B248" t="inlineStr"/>
       <c r="C248" t="inlineStr">
         <is>
-          <t>Avviso pubblico per il conferimento dell'incarico di Direttore della UOC Riabilitazione di Adria</t>
+          <t>Avviso pubblico per il conferimento dell'incarico di Direttore della UOC Urologia di Rovigo e Trecenta</t>
         </is>
       </c>
       <c r="D248" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E248" t="inlineStr"/>
       <c r="F248" t="inlineStr">
         <is>
           <t>Apicale</t>
         </is>
       </c>
       <c r="G248" t="inlineStr">
         <is>
           <t>Dirigente Medico - DIRETTORE</t>
         </is>
       </c>
       <c r="H248" t="inlineStr">
         <is>
-          <t>02/12/2024 00:00</t>
+          <t>28/01/2025 00:00</t>
         </is>
       </c>
       <c r="I248" t="inlineStr">
         <is>
-          <t>29/12/2024 23:59</t>
+          <t>27/02/2025 23:59</t>
         </is>
       </c>
       <c r="K248" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N248" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P248" t="inlineStr"/>
       <c r="Q248" t="inlineStr"/>
       <c r="R248" t="inlineStr"/>
       <c r="S248" t="inlineStr"/>
       <c r="T248" t="inlineStr"/>
       <c r="W248" t="n">
         <v>0</v>
       </c>
       <c r="X248" t="n">
         <v>0</v>
       </c>
       <c r="Y248" t="n">
         <v>0</v>
@@ -18570,1321 +18706,1314 @@
       </c>
       <c r="AC248" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD248" t="n">
         <v>0</v>
       </c>
       <c r="AE248" t="inlineStr">
         <is>
           <t>Avviso di struttura complessa</t>
         </is>
       </c>
       <c r="AF248" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="249">
       <c r="A249" t="inlineStr"/>
       <c r="B249" t="inlineStr"/>
       <c r="C249" t="inlineStr">
         <is>
-          <t>Avviso pubblico di mobilità volontaria per n. 1 Dirigente Medico nella disciplina di Medicina Fisica e Riabilitazione per la UOC Ortopedia e Traumatologia di Rovigo e Trecenta</t>
+          <t>Azienda Zero - graduatoria concorso pubblico per n. 39 posti di Dirigente Medico di Medicina Interna</t>
         </is>
       </c>
       <c r="D249" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E249" t="inlineStr"/>
       <c r="F249" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G249" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H249" t="inlineStr">
         <is>
-          <t>01/12/2024 00:00</t>
+          <t>23/01/2025 00:00</t>
         </is>
       </c>
       <c r="I249" t="inlineStr">
         <is>
-          <t>31/12/2024 23:59</t>
+          <t>20/01/2027 23:59</t>
         </is>
       </c>
       <c r="K249" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N249" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P249" t="inlineStr"/>
       <c r="Q249" t="inlineStr"/>
       <c r="R249" t="inlineStr"/>
       <c r="S249" t="inlineStr"/>
       <c r="T249" t="inlineStr"/>
-      <c r="W249" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="AC249" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="AD249" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AE249" t="inlineStr">
         <is>
-          <t>Avviso Pubblico</t>
+          <t>Concorsi Dirigenza</t>
         </is>
       </c>
       <c r="AF249" t="inlineStr">
         <is>
-          <t>Tempo determinato</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="250">
       <c r="A250" t="inlineStr"/>
       <c r="B250" t="inlineStr"/>
       <c r="C250" t="inlineStr">
         <is>
-          <t>Avviso pubblico per l'assunzione a tempo determinato di n. 1 Dirigente Veterinario nella disciplina di Igiene della Produzione, Trasformazione, Commercializzazione, Trasporto degli Alimenti di Origine Animale e loro derivati</t>
+          <t>Avviso Interno RISERVATO al personale dell'Azienda ULSS 5 Polesana per il conferimento dell'incarico di Direttore della UOC Distretto 2 di Adria</t>
         </is>
       </c>
       <c r="D250" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E250" t="inlineStr"/>
-      <c r="F250" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="H250" t="inlineStr">
         <is>
-          <t>29/11/2024 00:00</t>
+          <t>22/01/2025 00:00</t>
         </is>
       </c>
       <c r="I250" t="inlineStr">
         <is>
-          <t>13/12/2024 23:59</t>
+          <t>06/02/2025 23:59</t>
         </is>
       </c>
       <c r="K250" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N250" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P250" t="inlineStr"/>
       <c r="Q250" t="inlineStr"/>
       <c r="R250" t="inlineStr"/>
       <c r="S250" t="inlineStr"/>
       <c r="T250" t="inlineStr"/>
       <c r="W250" t="n">
         <v>0</v>
       </c>
       <c r="X250" t="n">
         <v>0</v>
       </c>
       <c r="Y250" t="n">
         <v>0</v>
       </c>
       <c r="Z250" t="n">
         <v>0</v>
       </c>
       <c r="AA250" t="n">
         <v>0</v>
       </c>
       <c r="AC250" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD250" t="n">
         <v>0</v>
       </c>
       <c r="AE250" t="inlineStr">
         <is>
-          <t>Avviso Pubblico</t>
-[...6 lines deleted...]
-      </c>
+          <t>Avvisi Incarichi Direzione Struttura Complessa</t>
+        </is>
+      </c>
+      <c r="AF250" t="inlineStr"/>
     </row>
     <row r="251">
       <c r="A251" t="inlineStr"/>
       <c r="B251" t="inlineStr"/>
       <c r="C251" t="inlineStr">
         <is>
-          <t xml:space="preserve">Azienda Zero - Graduatoria concorso pubblico, per titoli ed esami, per la copertura di n. 10 Posti di Dirigente Medico – 
-[...1 lines deleted...]
-</t>
+          <t>Avviso pubblico per l'assunzione a tempo determinato di n. 5 Infermieri - Area PSF</t>
         </is>
       </c>
       <c r="D251" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E251" t="inlineStr"/>
       <c r="F251" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
         </is>
       </c>
       <c r="G251" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>Infermiere</t>
         </is>
       </c>
       <c r="H251" t="inlineStr">
         <is>
-          <t>25/11/2024 00:00</t>
+          <t>10/01/2025 00:00</t>
         </is>
       </c>
       <c r="I251" t="inlineStr">
         <is>
-          <t>19/11/2026 23:59</t>
+          <t>24/01/2025 23:59</t>
         </is>
       </c>
       <c r="K251" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N251" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P251" t="inlineStr"/>
       <c r="Q251" t="inlineStr"/>
       <c r="R251" t="inlineStr"/>
       <c r="S251" t="inlineStr"/>
       <c r="T251" t="inlineStr"/>
+      <c r="W251" t="n">
+        <v>0</v>
+      </c>
+      <c r="X251" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y251" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z251" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA251" t="n">
+        <v>0</v>
+      </c>
       <c r="AC251" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD251" t="n">
+        <v>0</v>
+      </c>
       <c r="AE251" t="inlineStr">
         <is>
-          <t>Concorsi Dirigenza</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF251" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="252">
       <c r="A252" t="inlineStr"/>
       <c r="B252" t="inlineStr"/>
       <c r="C252" t="inlineStr">
         <is>
-          <t>Azienda Zero - graduatoria concorso pubblico per n. 5 posti di Dirigente Medico – disciplina Medicina Nucleare</t>
+          <t>Avviso pubblico per la stabilizzazione del personale precario del ruolo sanitario, ai sensi dell'art. 1, comma 268, lett. b), della L. 234/2021, come modificato dall'art. 1, comma 528, della L. 197/2022 e dall'art. 4 del D.L. 198/2022, come modificato dalla Legge di conversione n. 14/2023 e dall'art. 8 comma 2-bis del Decreto Legge 19/2024, convertito in Legge n. 56/2024, nonché delle Linee Guida di cui al Documento adottato il 10.05.2023 dalla Conferenza delle Regioni e delle Province Autonome, trasmesso dalla Regione Veneto con nota prot. 293995 del 31.05.2023: n. 1 Coadiutore Amministrativo Senior - Area degli Operatori - Ruolo Amministrativo.</t>
         </is>
       </c>
       <c r="D252" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E252" t="inlineStr"/>
       <c r="F252" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>Area degli Operatori - Ruolo Amministrativo</t>
         </is>
       </c>
       <c r="G252" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>Coadiutore Amministrativo Senior</t>
         </is>
       </c>
       <c r="H252" t="inlineStr">
         <is>
-          <t>20/11/2024 00:00</t>
+          <t>30/12/2024 00:00</t>
         </is>
       </c>
       <c r="I252" t="inlineStr">
         <is>
-          <t>17/11/2026 23:59</t>
+          <t>15/01/2025 23:59</t>
         </is>
       </c>
       <c r="K252" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N252" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P252" t="inlineStr"/>
       <c r="Q252" t="inlineStr"/>
       <c r="R252" t="inlineStr"/>
       <c r="S252" t="inlineStr"/>
       <c r="T252" t="inlineStr"/>
+      <c r="W252" t="n">
+        <v>0</v>
+      </c>
+      <c r="X252" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y252" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z252" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA252" t="n">
+        <v>0</v>
+      </c>
       <c r="AC252" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD252" t="n">
+        <v>0</v>
+      </c>
       <c r="AE252" t="inlineStr">
         <is>
-          <t>Concorsi Dirigenza</t>
+          <t>Stabilizzazione</t>
         </is>
       </c>
       <c r="AF252" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="253">
       <c r="A253" t="inlineStr"/>
       <c r="B253" t="inlineStr"/>
       <c r="C253" t="inlineStr">
         <is>
-          <t>Riapertura termini Avviso pubblico per n.1 Dirigente Medico di Medicina d'Emergenza-Urgenza</t>
+          <t>Avviso pubblico per la stabilizzazione del personale precario del ruolo sanitario, ai sensi dell'art. 1, comma 268, lett. b), della L. 234/2021, come modificato dall'art. 1, comma 528, della L. 197/2022 e dall'art. 4 del D.L. 198/2022, come modificato dalla Legge di conversione n. 14/2023 e dall'art. 8 comma 2-bis del Decreto Legge 19/2024, convertito in Legge n. 56/2024, nonché delle Linee Guida di cui al Documento adottato il 10.05.2023 dalla Conferenza delle Regioni e delle Province Autonome, trasmesso dalla Regione Veneto con nota prot. 293995 del 31.05.2023: n. 1 Assistente Amministrativo - Area degli Assistenti - Ruolo Amministrativo.</t>
         </is>
       </c>
       <c r="D253" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E253" t="inlineStr"/>
       <c r="F253" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>Area degli Assistenti - ruolo amministrativo</t>
         </is>
       </c>
       <c r="G253" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>Assistente Amministrativo</t>
         </is>
       </c>
       <c r="H253" t="inlineStr">
         <is>
-          <t>14/11/2024 00:00</t>
+          <t>30/12/2024 00:00</t>
         </is>
       </c>
       <c r="I253" t="inlineStr">
         <is>
-          <t>22/11/2024 23:59</t>
+          <t>15/01/2025 23:59</t>
         </is>
       </c>
       <c r="K253" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N253" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P253" t="inlineStr"/>
       <c r="Q253" t="inlineStr"/>
       <c r="R253" t="inlineStr"/>
       <c r="S253" t="inlineStr"/>
       <c r="T253" t="inlineStr"/>
       <c r="W253" t="n">
         <v>0</v>
       </c>
       <c r="X253" t="n">
         <v>0</v>
       </c>
       <c r="Y253" t="n">
         <v>0</v>
       </c>
       <c r="Z253" t="n">
         <v>0</v>
       </c>
       <c r="AA253" t="n">
         <v>0</v>
       </c>
       <c r="AC253" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD253" t="n">
         <v>0</v>
       </c>
       <c r="AE253" t="inlineStr">
         <is>
-          <t>Avviso Pubblico</t>
+          <t>Stabilizzazione</t>
         </is>
       </c>
       <c r="AF253" t="inlineStr">
         <is>
-          <t>Tempo determinato</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="254">
       <c r="A254" t="inlineStr"/>
       <c r="B254" t="inlineStr"/>
       <c r="C254" t="inlineStr">
         <is>
-          <t>Azienda Zero - graduatoria concorso pubblico per n. 18 posti di Dirigente Medico di Nefrologia</t>
+          <t>Azienda Zero - graduatoria concorso pubblico per n. 37 posti di Dirigente Medico di Ginecologia e Ostetricia</t>
         </is>
       </c>
       <c r="D254" t="inlineStr">
         <is>
-          <t>Aperto</t>
-[...6 lines deleted...]
-      </c>
+          <t>Graduatoria/Esito</t>
+        </is>
+      </c>
+      <c r="E254" t="inlineStr"/>
       <c r="F254" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G254" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H254" t="inlineStr">
         <is>
-          <t>12/11/2024 00:00</t>
+          <t>24/12/2024 00:00</t>
         </is>
       </c>
       <c r="I254" t="inlineStr">
         <is>
-          <t>05/11/2026 23:59</t>
+          <t>23/12/2026 23:59</t>
         </is>
       </c>
       <c r="K254" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N254" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P254" t="inlineStr"/>
       <c r="Q254" t="inlineStr"/>
       <c r="R254" t="inlineStr"/>
       <c r="S254" t="inlineStr"/>
       <c r="T254" t="inlineStr"/>
       <c r="AC254" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE254" t="inlineStr">
         <is>
           <t>Concorsi Dirigenza</t>
         </is>
       </c>
       <c r="AF254" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="255">
       <c r="A255" t="inlineStr"/>
-      <c r="B255" t="inlineStr"/>
+      <c r="B255" t="inlineStr">
+        <is>
+          <t>Tabella</t>
+        </is>
+      </c>
       <c r="C255" t="inlineStr">
         <is>
-          <t>Azienda Zero - Graduatoria  concorso pubblico, per titoli ed esami, per n. 54 posti di Tecnico della Prevenzione nell’Ambiente e nei Luoghi di Lavoro – Area dei Professionisti della Salute e dei Funzionari – Ruolo Sanitario</t>
+          <t>Tabella triennale avvisi, concorsi e procedure comparative aggiornata a dicembre 2024</t>
         </is>
       </c>
       <c r="D255" t="inlineStr">
         <is>
-          <t>Graduatoria/Esito</t>
-[...10 lines deleted...]
-          <t>Tecnico della Prevenzione nell'Ambiente  e nei Luoghi di Lavoro</t>
+          <t>Aperto</t>
+        </is>
+      </c>
+      <c r="E255" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Tabella triennale avvisi, concorsi e procedure comparative aggiornata a dicembre 2024&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H255" t="inlineStr">
         <is>
-          <t>08/11/2024 00:00</t>
+          <t>20/12/2024 00:00</t>
         </is>
       </c>
       <c r="I255" t="inlineStr">
         <is>
-          <t>30/10/2026 23:59</t>
+          <t>19/12/2029 23:59</t>
         </is>
       </c>
       <c r="K255" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N255" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P255" t="inlineStr"/>
       <c r="Q255" t="inlineStr"/>
       <c r="R255" t="inlineStr"/>
       <c r="S255" t="inlineStr"/>
       <c r="T255" t="inlineStr"/>
+      <c r="W255" t="n">
+        <v>0</v>
+      </c>
+      <c r="X255" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y255" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z255" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA255" t="n">
+        <v>0</v>
+      </c>
       <c r="AC255" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD255" t="n">
+        <v>0</v>
+      </c>
       <c r="AE255" t="inlineStr">
         <is>
-          <t>Concorsi Comparto</t>
+          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
         </is>
       </c>
       <c r="AF255" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Non definito</t>
         </is>
       </c>
     </row>
     <row r="256">
       <c r="A256" t="inlineStr"/>
       <c r="B256" t="inlineStr"/>
       <c r="C256" t="inlineStr">
         <is>
-          <t>Azienda Zero - Graduatoria  concorso pubblico, per titoli ed esami, per n. 9 posti di Collaboratore Tecnico Professionale – Ingegnere Biomedico – Area dei Professionisti della Salute e dei Funzionari – Ruolo Tecnico.</t>
+          <t>Azienda Zero - graduatoria concorso pubblico per n. 58 posti di Operatore Socio Sanitario - Area degli Operatori - Ruolo Socio Sanitario</t>
         </is>
       </c>
       <c r="D256" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E256" t="inlineStr"/>
       <c r="F256" t="inlineStr">
         <is>
-          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Tecnico</t>
+          <t>Area degli Operatori - Ruolo Socio Sanitario</t>
         </is>
       </c>
       <c r="G256" t="inlineStr">
         <is>
-          <t>CTP - Ingegnere Biomedico</t>
+          <t>Operatore Socio Sanitario (OSS)</t>
         </is>
       </c>
       <c r="H256" t="inlineStr">
         <is>
-          <t>08/11/2024 00:00</t>
+          <t>17/12/2024 00:00</t>
         </is>
       </c>
       <c r="I256" t="inlineStr">
         <is>
-          <t>30/10/2026 23:59</t>
+          <t>16/12/2026 23:59</t>
         </is>
       </c>
       <c r="K256" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N256" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P256" t="inlineStr"/>
       <c r="Q256" t="inlineStr"/>
       <c r="R256" t="inlineStr"/>
       <c r="S256" t="inlineStr"/>
       <c r="T256" t="inlineStr"/>
       <c r="AC256" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE256" t="inlineStr">
         <is>
           <t>Concorsi Comparto</t>
         </is>
       </c>
       <c r="AF256" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="257">
       <c r="A257" t="inlineStr"/>
       <c r="B257" t="inlineStr"/>
       <c r="C257" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per titoli e colloquio, per n. 1 posto di Dirigente Medico di Cardiologia a tempo determinato</t>
+          <t xml:space="preserve">Azienda Zero - Graduatoria concorso pubblico, per titoli ed esami, per n. 4 posti di Dirigente Medico - Disciplina: Otorinolaringoiatria  - Area Chirurgica e delle Specialità Chirurgiche, a tempo indeterminato ed a rapporto esclusivo.
+</t>
         </is>
       </c>
       <c r="D257" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E257" t="inlineStr"/>
       <c r="F257" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G257" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H257" t="inlineStr">
         <is>
-          <t>25/10/2024 00:00</t>
+          <t>17/12/2024 00:00</t>
         </is>
       </c>
       <c r="I257" t="inlineStr">
         <is>
-          <t>08/11/2024 23:59</t>
+          <t>11/12/2026 23:59</t>
         </is>
       </c>
       <c r="K257" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N257" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P257" t="inlineStr"/>
       <c r="Q257" t="inlineStr"/>
       <c r="R257" t="inlineStr"/>
       <c r="S257" t="inlineStr"/>
       <c r="T257" t="inlineStr"/>
-      <c r="W257" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="AC257" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="AD257" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AE257" t="inlineStr">
         <is>
-          <t>Avviso Pubblico</t>
+          <t>Concorsi Dirigenza</t>
         </is>
       </c>
       <c r="AF257" t="inlineStr">
         <is>
-          <t>Tempo determinato</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="258">
       <c r="A258" t="inlineStr"/>
       <c r="B258" t="inlineStr"/>
       <c r="C258" t="inlineStr">
         <is>
-          <t>Azienda Zero - graduatoria concorso pubblico per n. 7 posti di Tecnico di Fisiopatologia Cardiocircolatoria e Perfusione Cardiovascolare</t>
+          <t xml:space="preserve">Azienda Zero - Graduatoria concorso pubblico, per titoli ed esami, per la copertura di n. 17 posti di Dirigente Medico nella disciplina di Medicina Trasfusionale Area della Medicina Diagnostica e dei Servizi, a tempo indeterminato ed a rapporto esclusivo.
+</t>
         </is>
       </c>
       <c r="D258" t="inlineStr">
         <is>
-          <t>Aperto</t>
-[...6 lines deleted...]
-      </c>
+          <t>Graduatoria/Esito</t>
+        </is>
+      </c>
+      <c r="E258" t="inlineStr"/>
       <c r="F258" t="inlineStr">
         <is>
-          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G258" t="inlineStr">
         <is>
-          <t>Tecnico della Fisiopatologia Cardiocircolatoria e Perfusione Cardiovascolare</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H258" t="inlineStr">
         <is>
-          <t>23/10/2024 00:00</t>
+          <t>10/12/2024 00:00</t>
         </is>
       </c>
       <c r="I258" t="inlineStr">
         <is>
-          <t>17/10/2026 23:59</t>
+          <t>02/12/2024 23:59</t>
         </is>
       </c>
       <c r="K258" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N258" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P258" t="inlineStr"/>
       <c r="Q258" t="inlineStr"/>
       <c r="R258" t="inlineStr"/>
       <c r="S258" t="inlineStr"/>
       <c r="T258" t="inlineStr"/>
       <c r="AC258" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE258" t="inlineStr">
         <is>
-          <t>Concorsi Comparto</t>
+          <t>Concorsi Dirigenza</t>
         </is>
       </c>
       <c r="AF258" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="259">
       <c r="A259" t="inlineStr"/>
       <c r="B259" t="inlineStr"/>
       <c r="C259" t="inlineStr">
         <is>
-          <t>Avviso pubblico di mobilità volontaria per la copertura di n 1 posto di Dirigente Medico nella disciplina di Cardiologia</t>
+          <t>Azienda Zero - graduatoria concorso pubblico per n. 7 posti di Collaboratore Tecnico Professionale - Ingegnere Civile - Area PSF</t>
         </is>
       </c>
       <c r="D259" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E259" t="inlineStr"/>
       <c r="F259" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Tecnico</t>
         </is>
       </c>
       <c r="G259" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>CTP - Ingegnere Civile</t>
         </is>
       </c>
       <c r="H259" t="inlineStr">
         <is>
-          <t>14/10/2024 00:00</t>
+          <t>10/12/2024 00:00</t>
         </is>
       </c>
       <c r="I259" t="inlineStr">
         <is>
-          <t>13/11/2024 23:59</t>
+          <t>19/11/2026 23:59</t>
         </is>
       </c>
       <c r="K259" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N259" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P259" t="inlineStr"/>
       <c r="Q259" t="inlineStr"/>
       <c r="R259" t="inlineStr"/>
       <c r="S259" t="inlineStr"/>
       <c r="T259" t="inlineStr"/>
-      <c r="W259" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="AC259" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="AD259" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AE259" t="inlineStr">
         <is>
-          <t>Avviso di mobilità da altro ente</t>
+          <t>Concorsi Comparto</t>
         </is>
       </c>
       <c r="AF259" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="260">
       <c r="A260" t="inlineStr"/>
       <c r="B260" t="inlineStr"/>
       <c r="C260" t="inlineStr">
         <is>
-          <t>Avviso di procedura comparativa per il conferimento di incarichi libero professionale a medici, ex art. 7, comma 6 del D.Lsg. nr. 165/2001, per prestare attività presso le UOC di Pronto Soccorso degli Ospedali dell'Azienda.</t>
+          <t>Azienda Zero - graduatoria concorso pubblico per n. 33 posti di Ostetrica/o - Area PSF</t>
         </is>
       </c>
       <c r="D260" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E260" t="inlineStr"/>
       <c r="F260" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
         </is>
       </c>
       <c r="G260" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>Ostetrica/o</t>
         </is>
       </c>
       <c r="H260" t="inlineStr">
         <is>
-          <t>01/10/2024 00:00</t>
+          <t>04/12/2024 00:00</t>
         </is>
       </c>
       <c r="I260" t="inlineStr">
         <is>
-          <t>13/10/2024 23:59</t>
+          <t>03/12/2026 23:59</t>
         </is>
       </c>
       <c r="K260" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N260" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P260" t="inlineStr"/>
       <c r="Q260" t="inlineStr"/>
       <c r="R260" t="inlineStr"/>
       <c r="S260" t="inlineStr"/>
       <c r="T260" t="inlineStr"/>
       <c r="AC260" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE260" t="inlineStr">
         <is>
-          <t>Incarichi libero professionali</t>
+          <t>Concorsi Comparto</t>
         </is>
       </c>
       <c r="AF260" t="inlineStr">
         <is>
-          <t>Lavoro autonomo</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="261">
       <c r="A261" t="inlineStr"/>
       <c r="B261" t="inlineStr"/>
       <c r="C261" t="inlineStr">
         <is>
-          <t>Indizione avviso di procedura comparativa per il conferimento di incarico libero professionale ex art. 7, comma 6 del D.Lgs. 165/2001 a professionista esterno per attività presso la UOC Centrale Operativa Suem 118.</t>
+          <t>Avviso pubblico per il conferimento dell'incarico di Direttore della UOC Riabilitazione di Adria</t>
         </is>
       </c>
       <c r="D261" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E261" t="inlineStr"/>
       <c r="F261" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>Apicale</t>
         </is>
       </c>
       <c r="G261" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>Dirigente Medico - DIRETTORE</t>
         </is>
       </c>
       <c r="H261" t="inlineStr">
         <is>
-          <t>30/09/2024 00:00</t>
+          <t>02/12/2024 00:00</t>
         </is>
       </c>
       <c r="I261" t="inlineStr">
         <is>
-          <t>10/10/2024 23:59</t>
+          <t>29/12/2024 23:59</t>
         </is>
       </c>
       <c r="K261" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N261" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P261" t="inlineStr"/>
       <c r="Q261" t="inlineStr"/>
-      <c r="R261" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="R261" t="inlineStr"/>
       <c r="S261" t="inlineStr"/>
       <c r="T261" t="inlineStr"/>
+      <c r="W261" t="n">
+        <v>0</v>
+      </c>
+      <c r="X261" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y261" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z261" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA261" t="n">
+        <v>0</v>
+      </c>
       <c r="AC261" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD261" t="n">
+        <v>0</v>
+      </c>
       <c r="AE261" t="inlineStr">
         <is>
-          <t>Incarichi libero professionali</t>
+          <t>Avviso di struttura complessa</t>
         </is>
       </c>
       <c r="AF261" t="inlineStr">
         <is>
-          <t>Lavoro autonomo</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="262">
       <c r="A262" t="inlineStr"/>
       <c r="B262" t="inlineStr"/>
       <c r="C262" t="inlineStr">
         <is>
-          <t>Azienda Zero - graduatoria concorso pubblico n. 56 posti di Dirigente Medico di Radiodiagnostica</t>
+          <t>Avviso pubblico di mobilità volontaria per n. 1 Dirigente Medico nella disciplina di Medicina Fisica e Riabilitazione per la UOC Ortopedia e Traumatologia di Rovigo e Trecenta</t>
         </is>
       </c>
       <c r="D262" t="inlineStr">
         <is>
-          <t>Aperto</t>
-[...6 lines deleted...]
-      </c>
+          <t>Graduatoria/Esito</t>
+        </is>
+      </c>
+      <c r="E262" t="inlineStr"/>
       <c r="F262" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G262" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H262" t="inlineStr">
         <is>
-          <t>30/09/2024 00:00</t>
+          <t>01/12/2024 00:00</t>
         </is>
       </c>
       <c r="I262" t="inlineStr">
         <is>
-          <t>26/09/2026 23:59</t>
+          <t>31/12/2024 23:59</t>
         </is>
       </c>
       <c r="K262" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N262" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P262" t="inlineStr"/>
       <c r="Q262" t="inlineStr"/>
       <c r="R262" t="inlineStr"/>
       <c r="S262" t="inlineStr"/>
       <c r="T262" t="inlineStr"/>
+      <c r="W262" t="n">
+        <v>0</v>
+      </c>
+      <c r="X262" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y262" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z262" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA262" t="n">
+        <v>0</v>
+      </c>
       <c r="AC262" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD262" t="n">
+        <v>0</v>
+      </c>
       <c r="AE262" t="inlineStr">
         <is>
-          <t>Avvisi Incarichi 15 septies/octies D.Lgs 502/92</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF262" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="263">
       <c r="A263" t="inlineStr"/>
-      <c r="B263" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="B263" t="inlineStr"/>
       <c r="C263" t="inlineStr">
         <is>
-          <t>Tabella triennale avvisi, concorsi e procedure comparative aggiornata a settembre 2024</t>
+          <t>Avviso pubblico per l'assunzione a tempo determinato di n. 1 Dirigente Veterinario nella disciplina di Igiene della Produzione, Trasformazione, Commercializzazione, Trasporto degli Alimenti di Origine Animale e loro derivati</t>
         </is>
       </c>
       <c r="D263" t="inlineStr">
         <is>
-          <t>Aperto</t>
-[...4 lines deleted...]
-          <t>&lt;p&gt;Tabella triennale avvisi, concorsi e procedure comparative aggiornata a settembre 2024&lt;/p&gt;</t>
+          <t>Graduatoria/Esito</t>
+        </is>
+      </c>
+      <c r="E263" t="inlineStr"/>
+      <c r="F263" t="inlineStr">
+        <is>
+          <t>Dirigenza medica e veterinaria</t>
+        </is>
+      </c>
+      <c r="G263" t="inlineStr">
+        <is>
+          <t>Dirigente Veterinario</t>
         </is>
       </c>
       <c r="H263" t="inlineStr">
         <is>
-          <t>24/09/2024 00:00</t>
+          <t>29/11/2024 00:00</t>
         </is>
       </c>
       <c r="I263" t="inlineStr">
         <is>
-          <t>24/09/2029 23:59</t>
+          <t>13/12/2024 23:59</t>
         </is>
       </c>
       <c r="K263" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N263" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P263" t="inlineStr"/>
       <c r="Q263" t="inlineStr"/>
       <c r="R263" t="inlineStr"/>
       <c r="S263" t="inlineStr"/>
       <c r="T263" t="inlineStr"/>
       <c r="W263" t="n">
         <v>0</v>
       </c>
       <c r="X263" t="n">
         <v>0</v>
       </c>
       <c r="Y263" t="n">
         <v>0</v>
       </c>
       <c r="Z263" t="n">
         <v>0</v>
       </c>
       <c r="AA263" t="n">
         <v>0</v>
       </c>
       <c r="AC263" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD263" t="n">
         <v>0</v>
       </c>
       <c r="AE263" t="inlineStr">
         <is>
-          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
-[...2 lines deleted...]
-      <c r="AF263" t="inlineStr"/>
+          <t>Avviso Pubblico</t>
+        </is>
+      </c>
+      <c r="AF263" t="inlineStr">
+        <is>
+          <t>Tempo determinato</t>
+        </is>
+      </c>
     </row>
     <row r="264">
       <c r="A264" t="inlineStr"/>
       <c r="B264" t="inlineStr"/>
       <c r="C264" t="inlineStr">
         <is>
-          <t>Avviso pubblico per la stabilizzazione del personale precario del ruolo sanitario, ai sensi dell'art. 1, comma 268, lett. b), della L. 234/2021, come modificato dall'art. 1, comma 528, della L. 197/2022 e dall'art. 4 del D.L. 198/2022, come modificato dalla Legge di conversione n. 14/2023 e dall'art. 8 comma 2-bis del Decreto Legge 19/2024, convertito in Legge n. 56/2024: n. 1 Dirigente Medico nella disciplina di Chirurgia Generale.</t>
+          <t xml:space="preserve">Azienda Zero - Graduatoria concorso pubblico, per titoli ed esami, per la copertura di n. 10 Posti di Dirigente Medico – 
+Disciplina Urologia - Area Chirurgica e delle Specialità Chirurgiche, a tempo Indeterminato ed a rapporto esclusivo
+</t>
         </is>
       </c>
       <c r="D264" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E264" t="inlineStr"/>
       <c r="F264" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G264" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H264" t="inlineStr">
         <is>
-          <t>19/09/2024 00:00</t>
+          <t>25/11/2024 00:00</t>
         </is>
       </c>
       <c r="I264" t="inlineStr">
         <is>
-          <t>04/10/2024 23:59</t>
+          <t>19/11/2026 23:59</t>
         </is>
       </c>
       <c r="K264" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N264" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P264" t="inlineStr"/>
       <c r="Q264" t="inlineStr"/>
       <c r="R264" t="inlineStr"/>
       <c r="S264" t="inlineStr"/>
       <c r="T264" t="inlineStr"/>
-      <c r="W264" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="AC264" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="AD264" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AE264" t="inlineStr">
         <is>
-          <t>Stabilizzazione</t>
+          <t>Concorsi Dirigenza</t>
         </is>
       </c>
       <c r="AF264" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="265">
       <c r="A265" t="inlineStr"/>
       <c r="B265" t="inlineStr"/>
       <c r="C265" t="inlineStr">
         <is>
-          <t xml:space="preserve">AVVISO DI PROCEDURA COMPARATIVA PER CONFERIMENTO DI NR. 1 INCARICO LIBERO-PROFESSIONALE, EX ART. 7 COMMA 6 DEL DLGS 165/2001, A MEDICO SPECIALIZZATO IN GINECOLOGIA E OSTETRICIA PER ATTIVITA' NELL'AMBITO DELLE U.O.C. DI OSTETRICIA E GINECOLOGIA DEGLI OSPEDALI DELL'AZIENDA.
-</t>
+          <t>Azienda Zero - graduatoria concorso pubblico per n. 5 posti di Dirigente Medico – disciplina Medicina Nucleare</t>
         </is>
       </c>
       <c r="D265" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E265" t="inlineStr"/>
       <c r="F265" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G265" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H265" t="inlineStr">
         <is>
-          <t>09/09/2024 00:00</t>
+          <t>20/11/2024 00:00</t>
         </is>
       </c>
       <c r="I265" t="inlineStr">
         <is>
-          <t>20/09/2024 23:59</t>
+          <t>17/11/2026 23:59</t>
         </is>
       </c>
       <c r="K265" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N265" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P265" t="inlineStr"/>
       <c r="Q265" t="inlineStr"/>
       <c r="R265" t="inlineStr"/>
       <c r="S265" t="inlineStr"/>
       <c r="T265" t="inlineStr"/>
       <c r="AC265" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE265" t="inlineStr">
         <is>
-          <t>Incarichi libero professionali</t>
+          <t>Concorsi Dirigenza</t>
         </is>
       </c>
       <c r="AF265" t="inlineStr">
         <is>
-          <t>Lavoro autonomo</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="266">
       <c r="A266" t="inlineStr"/>
       <c r="B266" t="inlineStr"/>
       <c r="C266" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per titoli e colloquio, per n. 1 posto di Dirigente Medico di Medicina Interna a tempo determinato</t>
+          <t>Riapertura termini Avviso pubblico per n.1 Dirigente Medico di Medicina d'Emergenza-Urgenza</t>
         </is>
       </c>
       <c r="D266" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E266" t="inlineStr"/>
       <c r="F266" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G266" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H266" t="inlineStr">
         <is>
-          <t>06/09/2024 00:00</t>
+          <t>14/11/2024 00:00</t>
         </is>
       </c>
       <c r="I266" t="inlineStr">
         <is>
-          <t>20/09/2024 23:59</t>
+          <t>22/11/2024 23:59</t>
         </is>
       </c>
       <c r="K266" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N266" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P266" t="inlineStr"/>
       <c r="Q266" t="inlineStr"/>
       <c r="R266" t="inlineStr"/>
       <c r="S266" t="inlineStr"/>
       <c r="T266" t="inlineStr"/>
       <c r="W266" t="n">
         <v>0</v>
       </c>
       <c r="X266" t="n">
         <v>0</v>
       </c>
       <c r="Y266" t="n">
         <v>0</v>
@@ -19897,326 +20026,276 @@
       </c>
       <c r="AC266" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD266" t="n">
         <v>0</v>
       </c>
       <c r="AE266" t="inlineStr">
         <is>
           <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF266" t="inlineStr">
         <is>
           <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="267">
       <c r="A267" t="inlineStr"/>
       <c r="B267" t="inlineStr"/>
       <c r="C267" t="inlineStr">
         <is>
-          <t>Avviso pubblico per il conferimento dell'incarico di Direttore di Struttura Operativa Complessa UOC Centrale Operativa 118</t>
+          <t>Azienda Zero - graduatoria concorso pubblico per n. 18 posti di Dirigente Medico di Nefrologia</t>
         </is>
       </c>
       <c r="D267" t="inlineStr">
         <is>
-          <t>Graduatoria/Esito</t>
-[...2 lines deleted...]
-      <c r="E267" t="inlineStr"/>
+          <t>Aperto</t>
+        </is>
+      </c>
+      <c r="E267" t="inlineStr">
+        <is>
+          <t>Azienda Zero - graduatoria concorso pubblico per n. 18 posti di Dirigente Medico di Nefrologia</t>
+        </is>
+      </c>
       <c r="F267" t="inlineStr">
         <is>
-          <t>Apicale</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G267" t="inlineStr">
         <is>
-          <t>Dirigente Medico - DIRETTORE</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H267" t="inlineStr">
         <is>
-          <t>06/09/2024 00:00</t>
+          <t>12/11/2024 00:00</t>
         </is>
       </c>
       <c r="I267" t="inlineStr">
         <is>
-          <t>06/10/2024 23:59</t>
+          <t>05/11/2026 23:59</t>
         </is>
       </c>
       <c r="K267" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N267" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P267" t="inlineStr"/>
       <c r="Q267" t="inlineStr"/>
       <c r="R267" t="inlineStr"/>
       <c r="S267" t="inlineStr"/>
       <c r="T267" t="inlineStr"/>
-      <c r="W267" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="AC267" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="AD267" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AE267" t="inlineStr">
         <is>
-          <t>Avviso di struttura complessa</t>
+          <t>Concorsi Dirigenza</t>
         </is>
       </c>
       <c r="AF267" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="268">
       <c r="A268" t="inlineStr"/>
       <c r="B268" t="inlineStr"/>
       <c r="C268" t="inlineStr">
         <is>
-          <t>Avviso pubblico per il conferimento dell'incarico a tempo determinato di Direttore di Struttura Operativa Complessa Direzione Medica degli Ospedali di Rovigo Trecenta e Adria"</t>
+          <t>Azienda Zero - Graduatoria  concorso pubblico, per titoli ed esami, per n. 54 posti di Tecnico della Prevenzione nell’Ambiente e nei Luoghi di Lavoro – Area dei Professionisti della Salute e dei Funzionari – Ruolo Sanitario</t>
         </is>
       </c>
       <c r="D268" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E268" t="inlineStr"/>
       <c r="F268" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
         </is>
       </c>
       <c r="G268" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>Tecnico della Prevenzione nell'Ambiente  e nei Luoghi di Lavoro</t>
         </is>
       </c>
       <c r="H268" t="inlineStr">
         <is>
-          <t>03/09/2024 00:00</t>
+          <t>08/11/2024 00:00</t>
         </is>
       </c>
       <c r="I268" t="inlineStr">
         <is>
-          <t>03/10/2024 23:59</t>
+          <t>30/10/2026 23:59</t>
         </is>
       </c>
       <c r="K268" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N268" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P268" t="inlineStr"/>
       <c r="Q268" t="inlineStr"/>
       <c r="R268" t="inlineStr"/>
       <c r="S268" t="inlineStr"/>
       <c r="T268" t="inlineStr"/>
-      <c r="W268" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="AC268" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="AD268" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AE268" t="inlineStr">
         <is>
-          <t>Avviso di struttura complessa</t>
+          <t>Concorsi Comparto</t>
         </is>
       </c>
       <c r="AF268" t="inlineStr">
         <is>
-          <t>Tempo determinato</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="269">
       <c r="A269" t="inlineStr"/>
       <c r="B269" t="inlineStr"/>
       <c r="C269" t="inlineStr">
         <is>
-          <t>Avviso pubblico per il conferimento dell'incarico di Direttore di Struttura Operativa Complessa di Neuroradiologia</t>
+          <t>Azienda Zero - Graduatoria  concorso pubblico, per titoli ed esami, per n. 9 posti di Collaboratore Tecnico Professionale – Ingegnere Biomedico – Area dei Professionisti della Salute e dei Funzionari – Ruolo Tecnico.</t>
         </is>
       </c>
       <c r="D269" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E269" t="inlineStr"/>
       <c r="F269" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Tecnico</t>
         </is>
       </c>
       <c r="G269" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>CTP - Ingegnere Biomedico</t>
         </is>
       </c>
       <c r="H269" t="inlineStr">
         <is>
-          <t>23/08/2024 00:00</t>
+          <t>08/11/2024 00:00</t>
         </is>
       </c>
       <c r="I269" t="inlineStr">
         <is>
-          <t>22/09/2024 23:59</t>
+          <t>30/10/2026 23:59</t>
         </is>
       </c>
       <c r="K269" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N269" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P269" t="inlineStr"/>
       <c r="Q269" t="inlineStr"/>
       <c r="R269" t="inlineStr"/>
       <c r="S269" t="inlineStr"/>
       <c r="T269" t="inlineStr"/>
-      <c r="W269" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="AC269" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="AD269" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AE269" t="inlineStr">
         <is>
-          <t>Avviso di struttura complessa</t>
+          <t>Concorsi Comparto</t>
         </is>
       </c>
       <c r="AF269" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="270">
       <c r="A270" t="inlineStr"/>
       <c r="B270" t="inlineStr"/>
       <c r="C270" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per titoli e colloquio, per n. 1 posto di Dirigente Medico di Anatomia Patologica a tempo determinato</t>
+          <t>Avviso pubblico, per titoli e colloquio, per n. 1 posto di Dirigente Medico di Cardiologia a tempo determinato</t>
         </is>
       </c>
       <c r="D270" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E270" t="inlineStr"/>
       <c r="F270" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G270" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H270" t="inlineStr">
         <is>
-          <t>16/08/2024 00:00</t>
+          <t>25/10/2024 00:00</t>
         </is>
       </c>
       <c r="I270" t="inlineStr">
         <is>
-          <t>30/08/2024 23:59</t>
+          <t>08/11/2024 23:59</t>
         </is>
       </c>
       <c r="K270" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N270" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P270" t="inlineStr"/>
       <c r="Q270" t="inlineStr"/>
       <c r="R270" t="inlineStr"/>
       <c r="S270" t="inlineStr"/>
       <c r="T270" t="inlineStr"/>
       <c r="W270" t="n">
         <v>0</v>
       </c>
       <c r="X270" t="n">
         <v>0</v>
       </c>
       <c r="Y270" t="n">
         <v>0</v>
@@ -20229,1359 +20308,1322 @@
       </c>
       <c r="AC270" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD270" t="n">
         <v>0</v>
       </c>
       <c r="AE270" t="inlineStr">
         <is>
           <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF270" t="inlineStr">
         <is>
           <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="271">
       <c r="A271" t="inlineStr"/>
       <c r="B271" t="inlineStr"/>
       <c r="C271" t="inlineStr">
         <is>
-          <t>Avviso pubblico per il conferimento dell'incarico di Direttore di Struttura Operativa Complessa di Medicina Trasfusionale</t>
+          <t>Azienda Zero - graduatoria concorso pubblico per n. 7 posti di Tecnico di Fisiopatologia Cardiocircolatoria e Perfusione Cardiovascolare</t>
         </is>
       </c>
       <c r="D271" t="inlineStr">
         <is>
-          <t>Graduatoria/Esito</t>
-[...2 lines deleted...]
-      <c r="E271" t="inlineStr"/>
+          <t>Aperto</t>
+        </is>
+      </c>
+      <c r="E271" t="inlineStr">
+        <is>
+          <t>Azienda Zero - graduatoria concorso pubblico per n. 7 posti di Tecnico di Fisiopatologia Cardiocircolatoria e Perfusione Cardiovascolare</t>
+        </is>
+      </c>
       <c r="F271" t="inlineStr">
         <is>
-          <t>Apicale</t>
+          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
         </is>
       </c>
       <c r="G271" t="inlineStr">
         <is>
-          <t>Dirigente Medico - DIRETTORE</t>
+          <t>Tecnico della Fisiopatologia Cardiocircolatoria e Perfusione Cardiovascolare</t>
         </is>
       </c>
       <c r="H271" t="inlineStr">
         <is>
-          <t>09/08/2024 00:00</t>
+          <t>23/10/2024 00:00</t>
         </is>
       </c>
       <c r="I271" t="inlineStr">
         <is>
-          <t>08/09/2024 23:59</t>
+          <t>17/10/2026 23:59</t>
         </is>
       </c>
       <c r="K271" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N271" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P271" t="inlineStr"/>
       <c r="Q271" t="inlineStr"/>
       <c r="R271" t="inlineStr"/>
       <c r="S271" t="inlineStr"/>
       <c r="T271" t="inlineStr"/>
-      <c r="W271" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="AC271" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="AD271" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AE271" t="inlineStr">
         <is>
-          <t>Avviso di struttura complessa</t>
+          <t>Concorsi Comparto</t>
         </is>
       </c>
       <c r="AF271" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="272">
       <c r="A272" t="inlineStr"/>
       <c r="B272" t="inlineStr"/>
       <c r="C272" t="inlineStr">
         <is>
-          <t>Avviso pubblico per il conferimento dell'incarico di Direttore di Struttura Operativa Complessa di Nefrologia</t>
+          <t>Avviso pubblico di mobilità volontaria per la copertura di n 1 posto di Dirigente Medico nella disciplina di Cardiologia</t>
         </is>
       </c>
       <c r="D272" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E272" t="inlineStr"/>
       <c r="F272" t="inlineStr">
         <is>
-          <t>Apicale</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G272" t="inlineStr">
         <is>
-          <t>Dirigente Medico - DIRETTORE</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H272" t="inlineStr">
         <is>
-          <t>09/08/2024 00:00</t>
+          <t>14/10/2024 00:00</t>
         </is>
       </c>
       <c r="I272" t="inlineStr">
         <is>
-          <t>08/09/2024 23:59</t>
+          <t>13/11/2024 23:59</t>
         </is>
       </c>
       <c r="K272" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N272" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P272" t="inlineStr"/>
       <c r="Q272" t="inlineStr"/>
       <c r="R272" t="inlineStr"/>
       <c r="S272" t="inlineStr"/>
       <c r="T272" t="inlineStr"/>
       <c r="W272" t="n">
         <v>0</v>
       </c>
       <c r="X272" t="n">
         <v>0</v>
       </c>
       <c r="Y272" t="n">
         <v>0</v>
       </c>
       <c r="Z272" t="n">
         <v>0</v>
       </c>
       <c r="AA272" t="n">
         <v>0</v>
       </c>
       <c r="AC272" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD272" t="n">
         <v>0</v>
       </c>
       <c r="AE272" t="inlineStr">
         <is>
-          <t>Avviso di struttura complessa</t>
+          <t>Avviso di mobilità da altro ente</t>
         </is>
       </c>
       <c r="AF272" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="273">
       <c r="A273" t="inlineStr"/>
       <c r="B273" t="inlineStr"/>
       <c r="C273" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 1 Tecnico della Fisiopatologia Cardiocircolatoria e Perfusione Cardiovascolare - Area PSF</t>
+          <t>Avviso di procedura comparativa per il conferimento di incarichi libero professionale a medici, ex art. 7, comma 6 del D.Lsg. nr. 165/2001, per prestare attività presso le UOC di Pronto Soccorso degli Ospedali dell'Azienda.</t>
         </is>
       </c>
       <c r="D273" t="inlineStr">
         <is>
-          <t>Graduatoria/Esito</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="E273" t="inlineStr"/>
       <c r="F273" t="inlineStr">
         <is>
-          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G273" t="inlineStr">
         <is>
-          <t>Tecnico della Fisiopatologia Cardiocircolatoria e Perfusione Cardiovascolare</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H273" t="inlineStr">
         <is>
-          <t>09/08/2024 00:00</t>
+          <t>01/10/2024 00:00</t>
         </is>
       </c>
       <c r="I273" t="inlineStr">
         <is>
-          <t>23/08/2024 23:59</t>
+          <t>13/10/2024 23:59</t>
         </is>
       </c>
       <c r="K273" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N273" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P273" t="inlineStr"/>
       <c r="Q273" t="inlineStr"/>
       <c r="R273" t="inlineStr"/>
       <c r="S273" t="inlineStr"/>
       <c r="T273" t="inlineStr"/>
-      <c r="W273" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="AC273" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="AD273" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AE273" t="inlineStr">
         <is>
-          <t>Avviso Pubblico</t>
+          <t>Incarichi libero professionali</t>
         </is>
       </c>
       <c r="AF273" t="inlineStr">
         <is>
-          <t>Tempo determinato</t>
+          <t>Lavoro autonomo</t>
         </is>
       </c>
     </row>
     <row r="274">
       <c r="A274" t="inlineStr"/>
       <c r="B274" t="inlineStr"/>
       <c r="C274" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per titoli e colloquio, per n. 1 posto di Dirigente Medico di Neurologia a tempo determinato</t>
+          <t>Azienda Zero - graduatoria concorso pubblico n. 56 posti di Dirigente Medico di Radiodiagnostica</t>
         </is>
       </c>
       <c r="D274" t="inlineStr">
         <is>
-          <t>Graduatoria/Esito</t>
-[...2 lines deleted...]
-      <c r="E274" t="inlineStr"/>
+          <t>Aperto</t>
+        </is>
+      </c>
+      <c r="E274" t="inlineStr">
+        <is>
+          <t>Azienda Zero - graduatoria concorso pubblico n. 56 posti di Dirigente Medico di Radiodiagnostica</t>
+        </is>
+      </c>
       <c r="F274" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G274" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H274" t="inlineStr">
         <is>
-          <t>02/08/2024 00:00</t>
+          <t>30/09/2024 00:00</t>
         </is>
       </c>
       <c r="I274" t="inlineStr">
         <is>
-          <t>16/08/2024 23:59</t>
+          <t>26/09/2026 23:59</t>
         </is>
       </c>
       <c r="K274" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N274" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P274" t="inlineStr"/>
       <c r="Q274" t="inlineStr"/>
       <c r="R274" t="inlineStr"/>
       <c r="S274" t="inlineStr"/>
       <c r="T274" t="inlineStr"/>
-      <c r="W274" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="AC274" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="AD274" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AE274" t="inlineStr">
         <is>
-          <t>Avviso Pubblico</t>
+          <t>Avvisi Incarichi 15 septies/octies D.Lgs 502/92</t>
         </is>
       </c>
       <c r="AF274" t="inlineStr">
         <is>
-          <t>Tempo determinato</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="275">
       <c r="A275" t="inlineStr"/>
       <c r="B275" t="inlineStr"/>
       <c r="C275" t="inlineStr">
         <is>
-          <t xml:space="preserve">Azienda Zero - Graduatoria concorso pubblico per n. 5 posti di Dirigente Medico nella disciplina di Malattie Metaboliche e Diabetologia </t>
+          <t>Indizione avviso di procedura comparativa per il conferimento di incarico libero professionale ex art. 7, comma 6 del D.Lgs. 165/2001 a professionista esterno per attività presso la UOC Centrale Operativa Suem 118.</t>
         </is>
       </c>
       <c r="D275" t="inlineStr">
         <is>
-          <t>Graduatoria/Esito</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="E275" t="inlineStr"/>
       <c r="F275" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G275" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H275" t="inlineStr">
         <is>
-          <t>30/07/2024 00:00</t>
+          <t>30/09/2024 00:00</t>
         </is>
       </c>
       <c r="I275" t="inlineStr">
         <is>
-          <t>28/07/2026 23:59</t>
+          <t>10/10/2024 23:59</t>
         </is>
       </c>
       <c r="K275" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N275" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P275" t="inlineStr"/>
       <c r="Q275" t="inlineStr"/>
-      <c r="R275" t="inlineStr"/>
+      <c r="R275" t="inlineStr">
+        <is>
+          <t>0425393959</t>
+        </is>
+      </c>
       <c r="S275" t="inlineStr"/>
       <c r="T275" t="inlineStr"/>
       <c r="AC275" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE275" t="inlineStr">
         <is>
-          <t>Concorsi Dirigenza</t>
+          <t>Incarichi libero professionali</t>
         </is>
       </c>
       <c r="AF275" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Lavoro autonomo</t>
         </is>
       </c>
     </row>
     <row r="276">
       <c r="A276" t="inlineStr"/>
-      <c r="B276" t="inlineStr"/>
+      <c r="B276" t="inlineStr">
+        <is>
+          <t>Tabella</t>
+        </is>
+      </c>
       <c r="C276" t="inlineStr">
         <is>
-          <t>Azienda Zero - graduatoria concorso pubblico per n. 41 posti di Assistente Sanitario - Area PSF</t>
+          <t>Tabella triennale avvisi, concorsi e procedure comparative aggiornata a settembre 2024</t>
         </is>
       </c>
       <c r="D276" t="inlineStr">
         <is>
-          <t>Graduatoria/Esito</t>
-[...10 lines deleted...]
-          <t>Assistente Sanitario</t>
+          <t>Aperto</t>
+        </is>
+      </c>
+      <c r="E276" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Tabella triennale avvisi, concorsi e procedure comparative aggiornata a settembre 2024&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H276" t="inlineStr">
         <is>
-          <t>24/07/2024 00:00</t>
+          <t>24/09/2024 00:00</t>
         </is>
       </c>
       <c r="I276" t="inlineStr">
         <is>
-          <t>22/07/2026 23:59</t>
+          <t>24/09/2029 23:59</t>
         </is>
       </c>
       <c r="K276" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N276" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P276" t="inlineStr"/>
       <c r="Q276" t="inlineStr"/>
       <c r="R276" t="inlineStr"/>
       <c r="S276" t="inlineStr"/>
       <c r="T276" t="inlineStr"/>
+      <c r="W276" t="n">
+        <v>0</v>
+      </c>
+      <c r="X276" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y276" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z276" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA276" t="n">
+        <v>0</v>
+      </c>
       <c r="AC276" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD276" t="n">
+        <v>0</v>
+      </c>
       <c r="AE276" t="inlineStr">
         <is>
-          <t>Concorsi Comparto</t>
-[...6 lines deleted...]
-      </c>
+          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
+        </is>
+      </c>
+      <c r="AF276" t="inlineStr"/>
     </row>
     <row r="277">
       <c r="A277" t="inlineStr"/>
       <c r="B277" t="inlineStr"/>
       <c r="C277" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per titoli e colloquio, per n. 1 posto di Dirigente Medico di Medicina Nucleare a tempo determinato</t>
+          <t>Avviso pubblico per la stabilizzazione del personale precario del ruolo sanitario, ai sensi dell'art. 1, comma 268, lett. b), della L. 234/2021, come modificato dall'art. 1, comma 528, della L. 197/2022 e dall'art. 4 del D.L. 198/2022, come modificato dalla Legge di conversione n. 14/2023 e dall'art. 8 comma 2-bis del Decreto Legge 19/2024, convertito in Legge n. 56/2024: n. 1 Dirigente Medico nella disciplina di Chirurgia Generale.</t>
         </is>
       </c>
       <c r="D277" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E277" t="inlineStr"/>
       <c r="F277" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G277" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H277" t="inlineStr">
         <is>
-          <t>19/07/2024 00:00</t>
+          <t>19/09/2024 00:00</t>
         </is>
       </c>
       <c r="I277" t="inlineStr">
         <is>
-          <t>02/08/2024 23:59</t>
+          <t>04/10/2024 23:59</t>
         </is>
       </c>
       <c r="K277" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N277" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P277" t="inlineStr"/>
       <c r="Q277" t="inlineStr"/>
       <c r="R277" t="inlineStr"/>
       <c r="S277" t="inlineStr"/>
       <c r="T277" t="inlineStr"/>
       <c r="W277" t="n">
         <v>0</v>
       </c>
       <c r="X277" t="n">
         <v>0</v>
       </c>
       <c r="Y277" t="n">
         <v>0</v>
       </c>
       <c r="Z277" t="n">
         <v>0</v>
       </c>
       <c r="AA277" t="n">
         <v>0</v>
       </c>
       <c r="AC277" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD277" t="n">
         <v>0</v>
       </c>
       <c r="AE277" t="inlineStr">
         <is>
-          <t>Avviso Pubblico</t>
+          <t>Stabilizzazione</t>
         </is>
       </c>
       <c r="AF277" t="inlineStr">
         <is>
-          <t>Tempo determinato</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="278">
       <c r="A278" t="inlineStr"/>
       <c r="B278" t="inlineStr"/>
       <c r="C278" t="inlineStr">
         <is>
-          <t>Avviso pubblico per la stabilizzazione del personale precario del ruolo sanitario, ai sensi dell'art. 1, comma 268, lett. b), della L. 234/2021, come modificato dall'art. 1, comma 528, della L. 197/2022 e dall'art. 4 del D.L. 198/2022, come modificato dalla Legge di conversione n. 14/2023: n. 1 EDUCATORE PROFESSIONALE - AREA PSF</t>
+          <t xml:space="preserve">AVVISO DI PROCEDURA COMPARATIVA PER CONFERIMENTO DI NR. 1 INCARICO LIBERO-PROFESSIONALE, EX ART. 7 COMMA 6 DEL DLGS 165/2001, A MEDICO SPECIALIZZATO IN GINECOLOGIA E OSTETRICIA PER ATTIVITA' NELL'AMBITO DELLE U.O.C. DI OSTETRICIA E GINECOLOGIA DEGLI OSPEDALI DELL'AZIENDA.
+</t>
         </is>
       </c>
       <c r="D278" t="inlineStr">
         <is>
-          <t>Graduatoria/Esito</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="E278" t="inlineStr"/>
       <c r="F278" t="inlineStr">
         <is>
-          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G278" t="inlineStr">
         <is>
-          <t>Educatore Professionale</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H278" t="inlineStr">
         <is>
-          <t>19/07/2024 00:00</t>
+          <t>09/09/2024 00:00</t>
         </is>
       </c>
       <c r="I278" t="inlineStr">
         <is>
-          <t>03/08/2024 23:59</t>
+          <t>20/09/2024 23:59</t>
         </is>
       </c>
       <c r="K278" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N278" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P278" t="inlineStr"/>
       <c r="Q278" t="inlineStr"/>
       <c r="R278" t="inlineStr"/>
       <c r="S278" t="inlineStr"/>
       <c r="T278" t="inlineStr"/>
-      <c r="W278" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="AC278" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="AD278" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AE278" t="inlineStr">
         <is>
-          <t>Stabilizzazione</t>
+          <t>Incarichi libero professionali</t>
         </is>
       </c>
       <c r="AF278" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Lavoro autonomo</t>
         </is>
       </c>
     </row>
     <row r="279">
       <c r="A279" t="inlineStr"/>
       <c r="B279" t="inlineStr"/>
       <c r="C279" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per titoli e colloquio, per n. 1 posto di Dirigente Medico di Medicina d'Emergenza-Urgenza a tempo determinato</t>
+          <t>Avviso pubblico per il conferimento dell'incarico di Direttore di Struttura Operativa Complessa UOC Centrale Operativa 118</t>
         </is>
       </c>
       <c r="D279" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E279" t="inlineStr"/>
       <c r="F279" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>Apicale</t>
         </is>
       </c>
       <c r="G279" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>Dirigente Medico - DIRETTORE</t>
         </is>
       </c>
       <c r="H279" t="inlineStr">
         <is>
-          <t>12/07/2024 00:00</t>
+          <t>06/09/2024 00:00</t>
         </is>
       </c>
       <c r="I279" t="inlineStr">
         <is>
-          <t>26/07/2024 23:59</t>
+          <t>06/10/2024 23:59</t>
         </is>
       </c>
       <c r="K279" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N279" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P279" t="inlineStr"/>
       <c r="Q279" t="inlineStr"/>
       <c r="R279" t="inlineStr"/>
       <c r="S279" t="inlineStr"/>
       <c r="T279" t="inlineStr"/>
       <c r="W279" t="n">
         <v>0</v>
       </c>
       <c r="X279" t="n">
         <v>0</v>
       </c>
       <c r="Y279" t="n">
         <v>0</v>
       </c>
       <c r="Z279" t="n">
         <v>0</v>
       </c>
       <c r="AA279" t="n">
         <v>0</v>
       </c>
       <c r="AC279" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD279" t="n">
         <v>0</v>
       </c>
       <c r="AE279" t="inlineStr">
         <is>
-          <t>Avviso Pubblico</t>
+          <t>Avviso di struttura complessa</t>
         </is>
       </c>
       <c r="AF279" t="inlineStr">
         <is>
-          <t>Tempo determinato</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="280">
       <c r="A280" t="inlineStr"/>
       <c r="B280" t="inlineStr"/>
       <c r="C280" t="inlineStr">
         <is>
-          <t>Avviso pubblico di mobilità volontaria per n. 1 posto di Dirigente Medico nella disciplina di Ginecologia e Ostetricia per la UOC Ostetricia e Ginecologia di Adria</t>
+          <t>Avviso pubblico, per titoli e colloquio, per n. 1 posto di Dirigente Medico di Medicina Interna a tempo determinato</t>
         </is>
       </c>
       <c r="D280" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E280" t="inlineStr"/>
       <c r="F280" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G280" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H280" t="inlineStr">
         <is>
-          <t>08/07/2024 00:00</t>
+          <t>06/09/2024 00:00</t>
         </is>
       </c>
       <c r="I280" t="inlineStr">
         <is>
-          <t>07/08/2024 23:59</t>
+          <t>20/09/2024 23:59</t>
         </is>
       </c>
       <c r="K280" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N280" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P280" t="inlineStr"/>
       <c r="Q280" t="inlineStr"/>
       <c r="R280" t="inlineStr"/>
       <c r="S280" t="inlineStr"/>
       <c r="T280" t="inlineStr"/>
       <c r="W280" t="n">
         <v>0</v>
       </c>
       <c r="X280" t="n">
         <v>0</v>
       </c>
       <c r="Y280" t="n">
         <v>0</v>
       </c>
       <c r="Z280" t="n">
         <v>0</v>
       </c>
       <c r="AA280" t="n">
         <v>0</v>
       </c>
       <c r="AC280" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD280" t="n">
         <v>0</v>
       </c>
       <c r="AE280" t="inlineStr">
         <is>
-          <t>Avviso di mobilità da altro ente</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF280" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="281">
       <c r="A281" t="inlineStr"/>
       <c r="B281" t="inlineStr"/>
       <c r="C281" t="inlineStr">
         <is>
-          <t>Azienda Zero - graduatoria concorso pubblico per n. 24 Dirigenti Medici di Neuropsichiatria Infantile</t>
+          <t>Avviso pubblico per il conferimento dell'incarico a tempo determinato di Direttore di Struttura Operativa Complessa Direzione Medica degli Ospedali di Rovigo Trecenta e Adria"</t>
         </is>
       </c>
       <c r="D281" t="inlineStr">
         <is>
-          <t>Aperto</t>
-[...6 lines deleted...]
-      </c>
+          <t>Graduatoria/Esito</t>
+        </is>
+      </c>
+      <c r="E281" t="inlineStr"/>
       <c r="F281" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G281" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H281" t="inlineStr">
         <is>
-          <t>05/07/2024 00:00</t>
+          <t>03/09/2024 00:00</t>
         </is>
       </c>
       <c r="I281" t="inlineStr">
         <is>
-          <t>03/07/2026 23:59</t>
+          <t>03/10/2024 23:59</t>
         </is>
       </c>
       <c r="K281" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N281" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P281" t="inlineStr"/>
       <c r="Q281" t="inlineStr"/>
       <c r="R281" t="inlineStr"/>
       <c r="S281" t="inlineStr"/>
       <c r="T281" t="inlineStr"/>
+      <c r="W281" t="n">
+        <v>0</v>
+      </c>
+      <c r="X281" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y281" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z281" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA281" t="n">
+        <v>0</v>
+      </c>
       <c r="AC281" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD281" t="n">
+        <v>0</v>
+      </c>
       <c r="AE281" t="inlineStr">
         <is>
-          <t>Concorsi Dirigenza</t>
+          <t>Avviso di struttura complessa</t>
         </is>
       </c>
       <c r="AF281" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="282">
       <c r="A282" t="inlineStr"/>
-      <c r="B282" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="B282" t="inlineStr"/>
       <c r="C282" t="inlineStr">
         <is>
-          <t>Tabella triennale avvisi, concorsi e procedure comparative aggiornata a giugno 2024</t>
+          <t>Avviso pubblico per il conferimento dell'incarico di Direttore di Struttura Operativa Complessa di Neuroradiologia</t>
         </is>
       </c>
       <c r="D282" t="inlineStr">
         <is>
-          <t>Aperto</t>
-[...6 lines deleted...]
-      </c>
+          <t>Graduatoria/Esito</t>
+        </is>
+      </c>
+      <c r="E282" t="inlineStr"/>
       <c r="F282" t="inlineStr">
         <is>
-          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G282" t="inlineStr">
         <is>
-          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H282" t="inlineStr">
         <is>
-          <t>19/06/2024 00:00</t>
+          <t>23/08/2024 00:00</t>
         </is>
       </c>
       <c r="I282" t="inlineStr">
         <is>
-          <t>18/06/2029 23:59</t>
+          <t>22/09/2024 23:59</t>
         </is>
       </c>
       <c r="K282" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N282" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P282" t="inlineStr"/>
       <c r="Q282" t="inlineStr"/>
       <c r="R282" t="inlineStr"/>
       <c r="S282" t="inlineStr"/>
       <c r="T282" t="inlineStr"/>
       <c r="W282" t="n">
         <v>0</v>
       </c>
       <c r="X282" t="n">
         <v>0</v>
       </c>
       <c r="Y282" t="n">
         <v>0</v>
       </c>
       <c r="Z282" t="n">
         <v>0</v>
       </c>
       <c r="AA282" t="n">
         <v>0</v>
       </c>
       <c r="AC282" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD282" t="n">
         <v>0</v>
       </c>
       <c r="AE282" t="inlineStr">
         <is>
-          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
-[...2 lines deleted...]
-      <c r="AF282" t="inlineStr"/>
+          <t>Avviso di struttura complessa</t>
+        </is>
+      </c>
+      <c r="AF282" t="inlineStr">
+        <is>
+          <t>Tempo indeterminato</t>
+        </is>
+      </c>
     </row>
     <row r="283">
       <c r="A283" t="inlineStr"/>
       <c r="B283" t="inlineStr"/>
       <c r="C283" t="inlineStr">
         <is>
-          <t>Avviso pubblico per la stabilizzazione del personale precario del ruolo sanitario, ai sensi dell'art. 1, comma 268, lett. b), della L. 234/2021, come modificato dall'art. 1, comma 528, della L. 197/2022 e dall'art. 4 del D.L. 198/2022, come modificato dalla Legge di conversione n. 14/2023: n. 1 DIRIGENTE MEDICO DI OTORINOLARINGOIATRIA</t>
+          <t>Avviso pubblico, per titoli e colloquio, per n. 1 posto di Dirigente Medico di Anatomia Patologica a tempo determinato</t>
         </is>
       </c>
       <c r="D283" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E283" t="inlineStr"/>
       <c r="F283" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G283" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H283" t="inlineStr">
         <is>
-          <t>14/05/2024 00:00</t>
+          <t>16/08/2024 00:00</t>
         </is>
       </c>
       <c r="I283" t="inlineStr">
         <is>
-          <t>29/05/2024 23:59</t>
+          <t>30/08/2024 23:59</t>
         </is>
       </c>
       <c r="K283" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N283" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P283" t="inlineStr"/>
       <c r="Q283" t="inlineStr"/>
       <c r="R283" t="inlineStr"/>
       <c r="S283" t="inlineStr"/>
       <c r="T283" t="inlineStr"/>
       <c r="W283" t="n">
         <v>0</v>
       </c>
       <c r="X283" t="n">
         <v>0</v>
       </c>
       <c r="Y283" t="n">
         <v>0</v>
       </c>
       <c r="Z283" t="n">
         <v>0</v>
       </c>
       <c r="AA283" t="n">
         <v>0</v>
       </c>
       <c r="AC283" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD283" t="n">
         <v>0</v>
       </c>
       <c r="AE283" t="inlineStr">
         <is>
-          <t>Stabilizzazione</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF283" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="284">
       <c r="A284" t="inlineStr"/>
       <c r="B284" t="inlineStr"/>
       <c r="C284" t="inlineStr">
         <is>
-          <t>Avviso pubblico di mobilità volontaria per n. 1 posto di Dirigente Medico nella disciplina di Direzione Medica di Presidio Ospedaliero</t>
+          <t>Avviso pubblico per il conferimento dell'incarico di Direttore di Struttura Operativa Complessa di Medicina Trasfusionale</t>
         </is>
       </c>
       <c r="D284" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E284" t="inlineStr"/>
       <c r="F284" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>Apicale</t>
         </is>
       </c>
       <c r="G284" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>Dirigente Medico - DIRETTORE</t>
         </is>
       </c>
       <c r="H284" t="inlineStr">
         <is>
-          <t>13/05/2024 00:00</t>
+          <t>09/08/2024 00:00</t>
         </is>
       </c>
       <c r="I284" t="inlineStr">
         <is>
-          <t>12/06/2024 23:59</t>
+          <t>08/09/2024 23:59</t>
         </is>
       </c>
       <c r="K284" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N284" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P284" t="inlineStr"/>
       <c r="Q284" t="inlineStr"/>
       <c r="R284" t="inlineStr"/>
       <c r="S284" t="inlineStr"/>
       <c r="T284" t="inlineStr"/>
       <c r="W284" t="n">
         <v>0</v>
       </c>
       <c r="X284" t="n">
         <v>0</v>
       </c>
       <c r="Y284" t="n">
         <v>0</v>
       </c>
       <c r="Z284" t="n">
         <v>0</v>
       </c>
       <c r="AA284" t="n">
         <v>0</v>
       </c>
       <c r="AC284" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD284" t="n">
         <v>0</v>
       </c>
       <c r="AE284" t="inlineStr">
         <is>
-          <t>Avviso di mobilità da altro ente</t>
+          <t>Avviso di struttura complessa</t>
         </is>
       </c>
       <c r="AF284" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="285">
       <c r="A285" t="inlineStr"/>
       <c r="B285" t="inlineStr"/>
       <c r="C285" t="inlineStr">
         <is>
-          <t>Avviso pubblico di mobilità per n. 1 posto di Collaboratore Amministrativo Professionale - Area PSF, da assegnare alla UOC Provveditorato, Economato e Gestione della Logistica</t>
+          <t>Avviso pubblico per il conferimento dell'incarico di Direttore di Struttura Operativa Complessa di Nefrologia</t>
         </is>
       </c>
       <c r="D285" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E285" t="inlineStr"/>
       <c r="F285" t="inlineStr">
         <is>
-          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo amministrativo</t>
+          <t>Apicale</t>
         </is>
       </c>
       <c r="G285" t="inlineStr">
         <is>
-          <t>Collaboratore Amministrativo Professionale</t>
+          <t>Dirigente Medico - DIRETTORE</t>
         </is>
       </c>
       <c r="H285" t="inlineStr">
         <is>
-          <t>08/05/2024 00:00</t>
+          <t>09/08/2024 00:00</t>
         </is>
       </c>
       <c r="I285" t="inlineStr">
         <is>
-          <t>07/06/2024 23:59</t>
+          <t>08/09/2024 23:59</t>
         </is>
       </c>
       <c r="K285" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N285" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P285" t="inlineStr"/>
       <c r="Q285" t="inlineStr"/>
       <c r="R285" t="inlineStr"/>
       <c r="S285" t="inlineStr"/>
       <c r="T285" t="inlineStr"/>
       <c r="W285" t="n">
         <v>0</v>
       </c>
       <c r="X285" t="n">
         <v>0</v>
       </c>
       <c r="Y285" t="n">
         <v>0</v>
       </c>
       <c r="Z285" t="n">
         <v>0</v>
       </c>
       <c r="AA285" t="n">
         <v>0</v>
       </c>
       <c r="AC285" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD285" t="n">
         <v>0</v>
       </c>
       <c r="AE285" t="inlineStr">
         <is>
-          <t>Avviso di mobilità da altro ente</t>
+          <t>Avviso di struttura complessa</t>
         </is>
       </c>
       <c r="AF285" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="286">
       <c r="A286" t="inlineStr"/>
       <c r="B286" t="inlineStr"/>
       <c r="C286" t="inlineStr">
         <is>
-          <t>Avviso pubblico per il conferimento dell'incarico di Direttore di Struttura Operativa Complessa di Oncologia</t>
+          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 1 Tecnico della Fisiopatologia Cardiocircolatoria e Perfusione Cardiovascolare - Area PSF</t>
         </is>
       </c>
       <c r="D286" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E286" t="inlineStr"/>
       <c r="F286" t="inlineStr">
         <is>
-          <t>Apicale</t>
+          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
         </is>
       </c>
       <c r="G286" t="inlineStr">
         <is>
-          <t>Dirigente Medico - DIRETTORE</t>
+          <t>Tecnico della Fisiopatologia Cardiocircolatoria e Perfusione Cardiovascolare</t>
         </is>
       </c>
       <c r="H286" t="inlineStr">
         <is>
-          <t>06/05/2024 00:00</t>
+          <t>09/08/2024 00:00</t>
         </is>
       </c>
       <c r="I286" t="inlineStr">
         <is>
-          <t>02/06/2024 23:59</t>
+          <t>23/08/2024 23:59</t>
         </is>
       </c>
       <c r="K286" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N286" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P286" t="inlineStr"/>
       <c r="Q286" t="inlineStr"/>
       <c r="R286" t="inlineStr"/>
       <c r="S286" t="inlineStr"/>
       <c r="T286" t="inlineStr"/>
       <c r="W286" t="n">
         <v>0</v>
       </c>
       <c r="X286" t="n">
         <v>0</v>
       </c>
       <c r="Y286" t="n">
         <v>0</v>
       </c>
       <c r="Z286" t="n">
         <v>0</v>
       </c>
       <c r="AA286" t="n">
         <v>0</v>
       </c>
       <c r="AC286" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD286" t="n">
         <v>0</v>
       </c>
       <c r="AE286" t="inlineStr">
         <is>
-          <t>Avviso di struttura complessa</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF286" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="287">
       <c r="A287" t="inlineStr"/>
       <c r="B287" t="inlineStr"/>
       <c r="C287" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per soli titoli, per l'assunzione a tempo determinato di n. 2 Ostetriche/Ostetrici - Area dei Professionisti della Salute e dei Funzionari</t>
+          <t>Avviso pubblico, per titoli e colloquio, per n. 1 posto di Dirigente Medico di Neurologia a tempo determinato</t>
         </is>
       </c>
       <c r="D287" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E287" t="inlineStr"/>
       <c r="F287" t="inlineStr">
         <is>
-          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G287" t="inlineStr">
         <is>
-          <t>Ostetrica/o</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H287" t="inlineStr">
         <is>
-          <t>03/05/2024 00:00</t>
+          <t>02/08/2024 00:00</t>
         </is>
       </c>
       <c r="I287" t="inlineStr">
         <is>
-          <t>17/05/2024 23:59</t>
+          <t>16/08/2024 23:59</t>
         </is>
       </c>
       <c r="K287" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N287" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P287" t="inlineStr"/>
       <c r="Q287" t="inlineStr"/>
       <c r="R287" t="inlineStr"/>
       <c r="S287" t="inlineStr"/>
       <c r="T287" t="inlineStr"/>
       <c r="W287" t="n">
         <v>0</v>
       </c>
       <c r="X287" t="n">
         <v>0</v>
       </c>
       <c r="Y287" t="n">
         <v>0</v>
@@ -21591,775 +21633,831 @@
       </c>
       <c r="AA287" t="n">
         <v>0</v>
       </c>
       <c r="AC287" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD287" t="n">
         <v>0</v>
       </c>
       <c r="AE287" t="inlineStr">
         <is>
           <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF287" t="inlineStr">
         <is>
           <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="288">
       <c r="A288" t="inlineStr"/>
-      <c r="B288" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="B288" t="inlineStr"/>
       <c r="C288" t="inlineStr">
         <is>
-          <t>Tabella triennale avvisi, concorsi e procedure comparative aggiornata a marzo 2024</t>
+          <t>Avviso pubblico per la stabilizzazione del personale precario del ruolo sanitario, ai sensi dell'art. 1, comma 268, lett. b), della L. 234/2021, come modificato dall'art. 1, comma 528, della L. 197/2022 e dall'art. 4 del D.L. 198/2022, come modificato dalla Legge di conversione n. 14/2023: n. 1 EDUCATORE PROFESSIONALE - AREA PSF</t>
         </is>
       </c>
       <c r="D288" t="inlineStr">
         <is>
-          <t>Aperto</t>
-[...6 lines deleted...]
-      </c>
+          <t>Graduatoria/Esito</t>
+        </is>
+      </c>
+      <c r="E288" t="inlineStr"/>
       <c r="F288" t="inlineStr">
         <is>
-          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
+          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
         </is>
       </c>
       <c r="G288" t="inlineStr">
         <is>
-          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
+          <t>Educatore Professionale</t>
         </is>
       </c>
       <c r="H288" t="inlineStr">
         <is>
-          <t>26/03/2024 00:00</t>
+          <t>19/07/2024 00:00</t>
         </is>
       </c>
       <c r="I288" t="inlineStr">
         <is>
-          <t>25/03/2029 23:59</t>
+          <t>03/08/2024 23:59</t>
         </is>
       </c>
       <c r="K288" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N288" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P288" t="inlineStr"/>
       <c r="Q288" t="inlineStr"/>
       <c r="R288" t="inlineStr"/>
       <c r="S288" t="inlineStr"/>
       <c r="T288" t="inlineStr"/>
       <c r="W288" t="n">
         <v>0</v>
       </c>
       <c r="X288" t="n">
         <v>0</v>
       </c>
       <c r="Y288" t="n">
         <v>0</v>
       </c>
       <c r="Z288" t="n">
         <v>0</v>
       </c>
       <c r="AA288" t="n">
         <v>0</v>
       </c>
       <c r="AC288" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD288" t="n">
         <v>0</v>
       </c>
       <c r="AE288" t="inlineStr">
         <is>
-          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
-[...2 lines deleted...]
-      <c r="AF288" t="inlineStr"/>
+          <t>Stabilizzazione</t>
+        </is>
+      </c>
+      <c r="AF288" t="inlineStr">
+        <is>
+          <t>Tempo indeterminato</t>
+        </is>
+      </c>
     </row>
     <row r="289">
       <c r="A289" t="inlineStr"/>
       <c r="B289" t="inlineStr"/>
       <c r="C289" t="inlineStr">
         <is>
-          <t>INDIZIONE AVVISO DI PROCEDURA COMPARATIVA PER IL CONFERIMENTO DI NR. 2 INCARICHI LIBERO-PROFESSIONALI A PSICOLOGI, PER LA REALIZZAZIONE DELLE ATTIVITA' PREVISTE DAL PROGETTO REGIONE "QUALITY OF LIFE" DESTINATO A PERSONE CON DISTURBI DELLO SPETTRO AUTISTICO E ALLE LORO FAMIGLIE - DGR NR. 1557 DEL 12.12.2023.</t>
+          <t>Avviso pubblico, per titoli e colloquio, per n. 1 posto di Dirigente Medico di Medicina Nucleare a tempo determinato</t>
         </is>
       </c>
       <c r="D289" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E289" t="inlineStr"/>
       <c r="F289" t="inlineStr">
         <is>
-          <t>Dirigenza</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G289" t="inlineStr">
         <is>
-          <t>Dirigente Psicologo</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H289" t="inlineStr">
         <is>
-          <t>12/03/2024 00:00</t>
+          <t>19/07/2024 00:00</t>
         </is>
       </c>
       <c r="I289" t="inlineStr">
         <is>
-          <t>24/03/2024 23:59</t>
+          <t>02/08/2024 23:59</t>
         </is>
       </c>
       <c r="K289" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N289" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P289" t="inlineStr"/>
       <c r="Q289" t="inlineStr"/>
-      <c r="R289" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="R289" t="inlineStr"/>
       <c r="S289" t="inlineStr"/>
       <c r="T289" t="inlineStr"/>
+      <c r="W289" t="n">
+        <v>0</v>
+      </c>
+      <c r="X289" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y289" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z289" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA289" t="n">
+        <v>0</v>
+      </c>
       <c r="AC289" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD289" t="n">
+        <v>0</v>
+      </c>
       <c r="AE289" t="inlineStr">
         <is>
-          <t>Incarichi libero professionali</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF289" t="inlineStr">
         <is>
-          <t>Lavoro autonomo</t>
+          <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="290">
       <c r="A290" t="inlineStr"/>
       <c r="B290" t="inlineStr"/>
       <c r="C290" t="inlineStr">
         <is>
-          <t>AVVISO DI SELEZIONE PUBBLICA PER CONFERIMENTO INCARICHI LIBERO-PROFESSIONALI A MEDICI SPECIALIZZATI IN UROLOGIA.</t>
+          <t>Avviso pubblico, per titoli e colloquio, per n. 1 posto di Dirigente Medico di Medicina d'Emergenza-Urgenza a tempo determinato</t>
         </is>
       </c>
       <c r="D290" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E290" t="inlineStr"/>
       <c r="F290" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G290" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H290" t="inlineStr">
         <is>
-          <t>04/03/2024 00:00</t>
+          <t>12/07/2024 00:00</t>
         </is>
       </c>
       <c r="I290" t="inlineStr">
         <is>
-          <t>31/12/2024 23:59</t>
+          <t>26/07/2024 23:59</t>
         </is>
       </c>
       <c r="K290" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N290" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P290" t="inlineStr"/>
       <c r="Q290" t="inlineStr"/>
-      <c r="R290" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="R290" t="inlineStr"/>
       <c r="S290" t="inlineStr"/>
       <c r="T290" t="inlineStr"/>
+      <c r="W290" t="n">
+        <v>0</v>
+      </c>
+      <c r="X290" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y290" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z290" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA290" t="n">
+        <v>0</v>
+      </c>
       <c r="AC290" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD290" t="n">
+        <v>0</v>
+      </c>
       <c r="AE290" t="inlineStr">
         <is>
-          <t>Incarichi libero professionali</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF290" t="inlineStr">
         <is>
-          <t>Lavoro autonomo</t>
+          <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="291">
       <c r="A291" t="inlineStr"/>
       <c r="B291" t="inlineStr"/>
       <c r="C291" t="inlineStr">
         <is>
-          <t>AVVISO DI SELEZIONE PUBBLICA PER CONFERIMENTO INCARICHI LIBERO-PROFESSIONALI A MEDICI SPECIALIZZATI IN RADIODIAGNOSTICA.</t>
+          <t>Avviso pubblico di mobilità volontaria per n. 1 posto di Dirigente Medico nella disciplina di Ginecologia e Ostetricia per la UOC Ostetricia e Ginecologia di Adria</t>
         </is>
       </c>
       <c r="D291" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E291" t="inlineStr"/>
       <c r="F291" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G291" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H291" t="inlineStr">
         <is>
-          <t>04/03/2024 00:00</t>
+          <t>08/07/2024 00:00</t>
         </is>
       </c>
       <c r="I291" t="inlineStr">
         <is>
-          <t>31/12/2024 23:59</t>
+          <t>07/08/2024 23:59</t>
         </is>
       </c>
       <c r="K291" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N291" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P291" t="inlineStr"/>
       <c r="Q291" t="inlineStr"/>
-      <c r="R291" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="R291" t="inlineStr"/>
       <c r="S291" t="inlineStr"/>
       <c r="T291" t="inlineStr"/>
+      <c r="W291" t="n">
+        <v>0</v>
+      </c>
+      <c r="X291" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y291" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z291" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA291" t="n">
+        <v>0</v>
+      </c>
       <c r="AC291" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD291" t="n">
+        <v>0</v>
+      </c>
       <c r="AE291" t="inlineStr">
         <is>
-          <t>Incarichi libero professionali</t>
+          <t>Avviso di mobilità da altro ente</t>
         </is>
       </c>
       <c r="AF291" t="inlineStr">
         <is>
-          <t>Lavoro autonomo</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="292">
       <c r="A292" t="inlineStr"/>
-      <c r="B292" t="inlineStr"/>
+      <c r="B292" t="inlineStr">
+        <is>
+          <t>Tabella</t>
+        </is>
+      </c>
       <c r="C292" t="inlineStr">
         <is>
-          <t>Procedura comparativa per il conferimento di nr. 1 borsa di studio, per l’anno 2024, per la realizzazione del Progetto: “Supporto psicologico per pazienti onco-ematologici” da svolgersi presso la U.O.S.D. Onco-Ematologia e la U.O.S. Psicologia Ospedaliera e Benessere Organizzativo.</t>
+          <t>Tabella triennale avvisi, concorsi e procedure comparative aggiornata a giugno 2024</t>
         </is>
       </c>
       <c r="D292" t="inlineStr">
         <is>
-          <t>Ammissione/Commissione/Espletamento</t>
-[...2 lines deleted...]
-      <c r="E292" t="inlineStr"/>
+          <t>Aperto</t>
+        </is>
+      </c>
+      <c r="E292" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Tabella triennale avvisi, concorsi e procedure comparative aggiornata a giugno 2024&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="F292" t="inlineStr">
         <is>
-          <t>Dirigenza</t>
+          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
         </is>
       </c>
       <c r="G292" t="inlineStr">
         <is>
-          <t>Dirigente Psicologo</t>
+          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
         </is>
       </c>
       <c r="H292" t="inlineStr">
         <is>
-          <t>27/02/2024 00:00</t>
+          <t>19/06/2024 00:00</t>
         </is>
       </c>
       <c r="I292" t="inlineStr">
         <is>
-          <t>10/03/2024 23:59</t>
+          <t>18/06/2029 23:59</t>
         </is>
       </c>
       <c r="K292" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N292" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P292" t="inlineStr"/>
       <c r="Q292" t="inlineStr"/>
-      <c r="R292" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="R292" t="inlineStr"/>
       <c r="S292" t="inlineStr"/>
       <c r="T292" t="inlineStr"/>
+      <c r="W292" t="n">
+        <v>0</v>
+      </c>
+      <c r="X292" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y292" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z292" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA292" t="n">
+        <v>0</v>
+      </c>
       <c r="AC292" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD292" t="n">
+        <v>0</v>
+      </c>
       <c r="AE292" t="inlineStr">
         <is>
-          <t>Borse di Studio</t>
-[...6 lines deleted...]
-      </c>
+          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
+        </is>
+      </c>
+      <c r="AF292" t="inlineStr"/>
     </row>
     <row r="293">
       <c r="A293" t="inlineStr"/>
       <c r="B293" t="inlineStr"/>
       <c r="C293" t="inlineStr">
         <is>
-          <t>Avviso pubblico per il conferimento dell'incarico di Direttore di Struttura Operativa Complessa di Medicina Nucleare</t>
+          <t>Avviso pubblico per la stabilizzazione del personale precario del ruolo sanitario, ai sensi dell'art. 1, comma 268, lett. b), della L. 234/2021, come modificato dall'art. 1, comma 528, della L. 197/2022 e dall'art. 4 del D.L. 198/2022, come modificato dalla Legge di conversione n. 14/2023: n. 1 DIRIGENTE MEDICO DI OTORINOLARINGOIATRIA</t>
         </is>
       </c>
       <c r="D293" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E293" t="inlineStr"/>
       <c r="F293" t="inlineStr">
         <is>
-          <t>Apicale</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G293" t="inlineStr">
         <is>
-          <t>Dirigente Medico - DIRETTORE</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H293" t="inlineStr">
         <is>
-          <t>26/02/2024 00:00</t>
+          <t>14/05/2024 00:00</t>
         </is>
       </c>
       <c r="I293" t="inlineStr">
         <is>
-          <t>24/03/2024 23:59</t>
+          <t>29/05/2024 23:59</t>
         </is>
       </c>
       <c r="K293" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N293" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P293" t="inlineStr"/>
       <c r="Q293" t="inlineStr"/>
       <c r="R293" t="inlineStr"/>
       <c r="S293" t="inlineStr"/>
       <c r="T293" t="inlineStr"/>
       <c r="W293" t="n">
         <v>0</v>
       </c>
       <c r="X293" t="n">
         <v>0</v>
       </c>
       <c r="Y293" t="n">
         <v>0</v>
       </c>
       <c r="Z293" t="n">
         <v>0</v>
       </c>
       <c r="AA293" t="n">
         <v>0</v>
       </c>
       <c r="AC293" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD293" t="n">
         <v>0</v>
       </c>
       <c r="AE293" t="inlineStr">
         <is>
-          <t>Avviso di struttura complessa</t>
+          <t>Stabilizzazione</t>
         </is>
       </c>
       <c r="AF293" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="294">
       <c r="A294" t="inlineStr"/>
       <c r="B294" t="inlineStr"/>
       <c r="C294" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per titoli e colloquio, per Dirigente Medico di Medicina Interna</t>
+          <t>Avviso pubblico di mobilità volontaria per n. 1 posto di Dirigente Medico nella disciplina di Direzione Medica di Presidio Ospedaliero</t>
         </is>
       </c>
       <c r="D294" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E294" t="inlineStr"/>
       <c r="F294" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G294" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H294" t="inlineStr">
         <is>
-          <t>23/02/2024 00:00</t>
+          <t>13/05/2024 00:00</t>
         </is>
       </c>
       <c r="I294" t="inlineStr">
         <is>
-          <t>08/03/2024 23:59</t>
+          <t>12/06/2024 23:59</t>
         </is>
       </c>
       <c r="K294" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N294" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P294" t="inlineStr"/>
       <c r="Q294" t="inlineStr"/>
       <c r="R294" t="inlineStr"/>
       <c r="S294" t="inlineStr"/>
       <c r="T294" t="inlineStr"/>
       <c r="W294" t="n">
         <v>0</v>
       </c>
       <c r="X294" t="n">
         <v>0</v>
       </c>
       <c r="Y294" t="n">
         <v>0</v>
       </c>
       <c r="Z294" t="n">
         <v>0</v>
       </c>
       <c r="AA294" t="n">
         <v>0</v>
       </c>
       <c r="AC294" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD294" t="n">
         <v>0</v>
       </c>
       <c r="AE294" t="inlineStr">
         <is>
-          <t>Avviso Pubblico</t>
+          <t>Avviso di mobilità da altro ente</t>
         </is>
       </c>
       <c r="AF294" t="inlineStr">
         <is>
-          <t>Tempo determinato</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="295">
       <c r="A295" t="inlineStr"/>
       <c r="B295" t="inlineStr"/>
       <c r="C295" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per soli titoli, per l'assunzione a tempo determinato di n. 1 Assistente Sanitario - Area dei Professionisti della Salute e dei Funzionari</t>
+          <t>Avviso pubblico di mobilità per n. 1 posto di Collaboratore Amministrativo Professionale - Area PSF, da assegnare alla UOC Provveditorato, Economato e Gestione della Logistica</t>
         </is>
       </c>
       <c r="D295" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E295" t="inlineStr"/>
       <c r="F295" t="inlineStr">
         <is>
-          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
+          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo amministrativo</t>
         </is>
       </c>
       <c r="G295" t="inlineStr">
         <is>
-          <t>Assistente Sanitario</t>
+          <t>Collaboratore Amministrativo Professionale</t>
         </is>
       </c>
       <c r="H295" t="inlineStr">
         <is>
-          <t>16/02/2024 00:00</t>
+          <t>08/05/2024 00:00</t>
         </is>
       </c>
       <c r="I295" t="inlineStr">
         <is>
-          <t>01/03/2024 23:59</t>
+          <t>07/06/2024 23:59</t>
         </is>
       </c>
       <c r="K295" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N295" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P295" t="inlineStr"/>
       <c r="Q295" t="inlineStr"/>
       <c r="R295" t="inlineStr"/>
       <c r="S295" t="inlineStr"/>
       <c r="T295" t="inlineStr"/>
       <c r="W295" t="n">
         <v>0</v>
       </c>
       <c r="X295" t="n">
         <v>0</v>
       </c>
       <c r="Y295" t="n">
         <v>0</v>
       </c>
       <c r="Z295" t="n">
         <v>0</v>
       </c>
       <c r="AA295" t="n">
         <v>0</v>
       </c>
       <c r="AC295" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD295" t="n">
         <v>0</v>
       </c>
       <c r="AE295" t="inlineStr">
         <is>
-          <t>Avviso Pubblico</t>
+          <t>Avviso di mobilità da altro ente</t>
         </is>
       </c>
       <c r="AF295" t="inlineStr">
         <is>
-          <t>Tempo determinato</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="296">
       <c r="A296" t="inlineStr"/>
       <c r="B296" t="inlineStr"/>
       <c r="C296" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per titoli e colloquio, per Dirigente Medico di Direzione Medica di Presidio Ospedaliero</t>
+          <t>Avviso pubblico per il conferimento dell'incarico di Direttore di Struttura Operativa Complessa di Oncologia</t>
         </is>
       </c>
       <c r="D296" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E296" t="inlineStr"/>
       <c r="F296" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>Apicale</t>
         </is>
       </c>
       <c r="G296" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>Dirigente Medico - DIRETTORE</t>
         </is>
       </c>
       <c r="H296" t="inlineStr">
         <is>
-          <t>02/02/2024 00:00</t>
+          <t>06/05/2024 00:00</t>
         </is>
       </c>
       <c r="I296" t="inlineStr">
         <is>
-          <t>16/02/2024 23:59</t>
+          <t>02/06/2024 23:59</t>
         </is>
       </c>
       <c r="K296" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N296" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P296" t="inlineStr"/>
       <c r="Q296" t="inlineStr"/>
       <c r="R296" t="inlineStr"/>
       <c r="S296" t="inlineStr"/>
       <c r="T296" t="inlineStr"/>
       <c r="W296" t="n">
         <v>0</v>
       </c>
       <c r="X296" t="n">
         <v>0</v>
       </c>
       <c r="Y296" t="n">
         <v>0</v>
       </c>
       <c r="Z296" t="n">
         <v>0</v>
       </c>
       <c r="AA296" t="n">
         <v>0</v>
       </c>
       <c r="AC296" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD296" t="n">
         <v>0</v>
       </c>
       <c r="AE296" t="inlineStr">
         <is>
-          <t>Avviso Pubblico</t>
+          <t>Avviso di struttura complessa</t>
         </is>
       </c>
       <c r="AF296" t="inlineStr">
         <is>
-          <t>Tempo determinato</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="297">
       <c r="A297" t="inlineStr"/>
       <c r="B297" t="inlineStr"/>
       <c r="C297" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per titoli e colloquio, per Dirigente Medico di Medicina del Lavoro e Sicurezza degli Ambienti di Lavoro</t>
+          <t>Avviso pubblico, per soli titoli, per l'assunzione a tempo determinato di n. 2 Ostetriche/Ostetrici - Area dei Professionisti della Salute e dei Funzionari</t>
         </is>
       </c>
       <c r="D297" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E297" t="inlineStr"/>
       <c r="F297" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
         </is>
       </c>
       <c r="G297" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>Ostetrica/o</t>
         </is>
       </c>
       <c r="H297" t="inlineStr">
         <is>
-          <t>22/01/2024 00:00</t>
+          <t>03/05/2024 00:00</t>
         </is>
       </c>
       <c r="I297" t="inlineStr">
         <is>
-          <t>02/02/2024 23:59</t>
+          <t>17/05/2024 23:59</t>
         </is>
       </c>
       <c r="K297" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N297" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P297" t="inlineStr"/>
       <c r="Q297" t="inlineStr"/>
       <c r="R297" t="inlineStr"/>
       <c r="S297" t="inlineStr"/>
       <c r="T297" t="inlineStr"/>
       <c r="W297" t="n">
         <v>0</v>
       </c>
       <c r="X297" t="n">
         <v>0</v>
       </c>
       <c r="Y297" t="n">
         <v>0</v>
@@ -22369,676 +22467,692 @@
       </c>
       <c r="AA297" t="n">
         <v>0</v>
       </c>
       <c r="AC297" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD297" t="n">
         <v>0</v>
       </c>
       <c r="AE297" t="inlineStr">
         <is>
           <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF297" t="inlineStr">
         <is>
           <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="298">
       <c r="A298" t="inlineStr"/>
-      <c r="B298" t="inlineStr"/>
+      <c r="B298" t="inlineStr">
+        <is>
+          <t>Tabella</t>
+        </is>
+      </c>
       <c r="C298" t="inlineStr">
         <is>
-          <t xml:space="preserve">AVVISO DI SELEZIONE PUBBLICA PER CONFERIMENTO INCARICHI LIBERO-PROFESSIONALI  A MEDICI SPECIALIZZATI IN MEDICINA INTERNA
-</t>
+          <t>Tabella triennale avvisi, concorsi e procedure comparative aggiornata a marzo 2024</t>
         </is>
       </c>
       <c r="D298" t="inlineStr">
         <is>
-          <t>Scaduto</t>
-[...2 lines deleted...]
-      <c r="E298" t="inlineStr"/>
+          <t>Aperto</t>
+        </is>
+      </c>
+      <c r="E298" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Tabella triennale avvisi, concorsi e procedure comparative aggiornata a marzo 2024&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="F298" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
         </is>
       </c>
       <c r="G298" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
         </is>
       </c>
       <c r="H298" t="inlineStr">
         <is>
-          <t>09/01/2024 00:00</t>
+          <t>26/03/2024 00:00</t>
         </is>
       </c>
       <c r="I298" t="inlineStr">
         <is>
-          <t>31/12/2024 23:59</t>
+          <t>25/03/2029 23:59</t>
         </is>
       </c>
       <c r="K298" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N298" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P298" t="inlineStr"/>
       <c r="Q298" t="inlineStr"/>
-      <c r="R298" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="R298" t="inlineStr"/>
       <c r="S298" t="inlineStr"/>
       <c r="T298" t="inlineStr"/>
+      <c r="W298" t="n">
+        <v>0</v>
+      </c>
+      <c r="X298" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y298" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z298" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA298" t="n">
+        <v>0</v>
+      </c>
       <c r="AC298" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD298" t="n">
+        <v>0</v>
+      </c>
       <c r="AE298" t="inlineStr">
         <is>
-          <t>Incarichi libero professionali</t>
-[...6 lines deleted...]
-      </c>
+          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
+        </is>
+      </c>
+      <c r="AF298" t="inlineStr"/>
     </row>
     <row r="299">
       <c r="A299" t="inlineStr"/>
       <c r="B299" t="inlineStr"/>
       <c r="C299" t="inlineStr">
         <is>
-          <t>AVVISO DI SELEZIONE PUBBLICAPER CONFERIMENTO INCARICHI LIBERO-PROFESSIONALI A MEDICI SPECIALIZZATI PER ATTIVITA’ AMBULATORIALI</t>
+          <t>INDIZIONE AVVISO DI PROCEDURA COMPARATIVA PER IL CONFERIMENTO DI NR. 2 INCARICHI LIBERO-PROFESSIONALI A PSICOLOGI, PER LA REALIZZAZIONE DELLE ATTIVITA' PREVISTE DAL PROGETTO REGIONE "QUALITY OF LIFE" DESTINATO A PERSONE CON DISTURBI DELLO SPETTRO AUTISTICO E ALLE LORO FAMIGLIE - DGR NR. 1557 DEL 12.12.2023.</t>
         </is>
       </c>
       <c r="D299" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E299" t="inlineStr"/>
       <c r="F299" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>Dirigenza</t>
         </is>
       </c>
       <c r="G299" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>Dirigente Psicologo</t>
         </is>
       </c>
       <c r="H299" t="inlineStr">
         <is>
-          <t>09/01/2024 00:00</t>
+          <t>12/03/2024 00:00</t>
         </is>
       </c>
       <c r="I299" t="inlineStr">
         <is>
-          <t>31/12/2024 23:59</t>
+          <t>24/03/2024 23:59</t>
         </is>
       </c>
       <c r="K299" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N299" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P299" t="inlineStr"/>
       <c r="Q299" t="inlineStr"/>
       <c r="R299" t="inlineStr">
         <is>
-          <t>0425 393959</t>
+          <t>0425393959</t>
         </is>
       </c>
       <c r="S299" t="inlineStr"/>
       <c r="T299" t="inlineStr"/>
       <c r="AC299" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE299" t="inlineStr">
         <is>
           <t>Incarichi libero professionali</t>
         </is>
       </c>
       <c r="AF299" t="inlineStr">
         <is>
           <t>Lavoro autonomo</t>
         </is>
       </c>
     </row>
     <row r="300">
       <c r="A300" t="inlineStr"/>
       <c r="B300" t="inlineStr"/>
       <c r="C300" t="inlineStr">
         <is>
-          <t xml:space="preserve">AVVISO DI SELEZIONE PUBBLICA PER CONFERIMENTO INCARICHI LIBERO-PROFESSIONALI A MEDICI PER LA U.O.C. CENTRALE OPERATIVA SUEM 118.
-</t>
+          <t>AVVISO DI SELEZIONE PUBBLICA PER CONFERIMENTO INCARICHI LIBERO-PROFESSIONALI A MEDICI SPECIALIZZATI IN UROLOGIA.</t>
         </is>
       </c>
       <c r="D300" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E300" t="inlineStr"/>
       <c r="F300" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G300" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H300" t="inlineStr">
         <is>
-          <t>09/01/2024 00:00</t>
+          <t>04/03/2024 00:00</t>
         </is>
       </c>
       <c r="I300" t="inlineStr">
         <is>
           <t>31/12/2024 23:59</t>
         </is>
       </c>
       <c r="K300" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N300" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P300" t="inlineStr"/>
       <c r="Q300" t="inlineStr"/>
       <c r="R300" t="inlineStr">
         <is>
-          <t>0425 393959</t>
+          <t>0425393959</t>
         </is>
       </c>
       <c r="S300" t="inlineStr"/>
       <c r="T300" t="inlineStr"/>
       <c r="AC300" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE300" t="inlineStr">
         <is>
           <t>Incarichi libero professionali</t>
         </is>
       </c>
       <c r="AF300" t="inlineStr">
         <is>
           <t>Lavoro autonomo</t>
         </is>
       </c>
     </row>
     <row r="301">
       <c r="A301" t="inlineStr"/>
-      <c r="B301" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="B301" t="inlineStr"/>
       <c r="C301" t="inlineStr">
         <is>
-          <t>Tabella triennale avvisi, concorsi e procedure comparative aggiornata a dicembre 2023</t>
+          <t>AVVISO DI SELEZIONE PUBBLICA PER CONFERIMENTO INCARICHI LIBERO-PROFESSIONALI A MEDICI SPECIALIZZATI IN RADIODIAGNOSTICA.</t>
         </is>
       </c>
       <c r="D301" t="inlineStr">
         <is>
-          <t>Aperto</t>
-[...6 lines deleted...]
-      </c>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E301" t="inlineStr"/>
       <c r="F301" t="inlineStr">
         <is>
-          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G301" t="inlineStr">
         <is>
-          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H301" t="inlineStr">
         <is>
-          <t>28/12/2023 00:00</t>
+          <t>04/03/2024 00:00</t>
         </is>
       </c>
       <c r="I301" t="inlineStr">
         <is>
-          <t>27/12/2028 23:59</t>
+          <t>31/12/2024 23:59</t>
         </is>
       </c>
       <c r="K301" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N301" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P301" t="inlineStr"/>
       <c r="Q301" t="inlineStr"/>
-      <c r="R301" t="inlineStr"/>
+      <c r="R301" t="inlineStr">
+        <is>
+          <t>0425393959</t>
+        </is>
+      </c>
       <c r="S301" t="inlineStr"/>
       <c r="T301" t="inlineStr"/>
-      <c r="W301" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="AC301" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="AD301" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AE301" t="inlineStr">
         <is>
-          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
-[...2 lines deleted...]
-      <c r="AF301" t="inlineStr"/>
+          <t>Incarichi libero professionali</t>
+        </is>
+      </c>
+      <c r="AF301" t="inlineStr">
+        <is>
+          <t>Lavoro autonomo</t>
+        </is>
+      </c>
     </row>
     <row r="302">
       <c r="A302" t="inlineStr"/>
       <c r="B302" t="inlineStr"/>
       <c r="C302" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per titoli e colloquio, per Dirigente Medico di Psichiatria</t>
+          <t>Procedura comparativa per il conferimento di nr. 1 borsa di studio, per l’anno 2024, per la realizzazione del Progetto: “Supporto psicologico per pazienti onco-ematologici” da svolgersi presso la U.O.S.D. Onco-Ematologia e la U.O.S. Psicologia Ospedaliera e Benessere Organizzativo.</t>
         </is>
       </c>
       <c r="D302" t="inlineStr">
         <is>
-          <t>Graduatoria/Esito</t>
+          <t>Ammissione/Commissione/Espletamento</t>
         </is>
       </c>
       <c r="E302" t="inlineStr"/>
       <c r="F302" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>Dirigenza</t>
         </is>
       </c>
       <c r="G302" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>Dirigente Psicologo</t>
         </is>
       </c>
       <c r="H302" t="inlineStr">
         <is>
-          <t>15/12/2023 00:00</t>
+          <t>27/02/2024 00:00</t>
         </is>
       </c>
       <c r="I302" t="inlineStr">
         <is>
-          <t>29/12/2023 23:59</t>
+          <t>10/03/2024 23:59</t>
         </is>
       </c>
       <c r="K302" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N302" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P302" t="inlineStr"/>
       <c r="Q302" t="inlineStr"/>
-      <c r="R302" t="inlineStr"/>
+      <c r="R302" t="inlineStr">
+        <is>
+          <t>0425 393959</t>
+        </is>
+      </c>
       <c r="S302" t="inlineStr"/>
       <c r="T302" t="inlineStr"/>
-      <c r="W302" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="AC302" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="AD302" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AE302" t="inlineStr">
         <is>
-          <t>Avviso Pubblico</t>
+          <t>Borse di Studio</t>
         </is>
       </c>
       <c r="AF302" t="inlineStr">
         <is>
-          <t>Tempo determinato</t>
+          <t>Borsa di studio</t>
         </is>
       </c>
     </row>
     <row r="303">
       <c r="A303" t="inlineStr"/>
       <c r="B303" t="inlineStr"/>
       <c r="C303" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per soli titoli, per l'assunzione a tempo determinato di n. 1 Infermiere - Area dei Professionisti della Salute e dei Funzionari</t>
+          <t>Avviso pubblico per il conferimento dell'incarico di Direttore di Struttura Operativa Complessa di Medicina Nucleare</t>
         </is>
       </c>
       <c r="D303" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E303" t="inlineStr"/>
       <c r="F303" t="inlineStr">
         <is>
-          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
+          <t>Apicale</t>
         </is>
       </c>
       <c r="G303" t="inlineStr">
         <is>
-          <t>Infermiere</t>
+          <t>Dirigente Medico - DIRETTORE</t>
         </is>
       </c>
       <c r="H303" t="inlineStr">
         <is>
-          <t>07/12/2023 00:00</t>
+          <t>26/02/2024 00:00</t>
         </is>
       </c>
       <c r="I303" t="inlineStr">
         <is>
-          <t>21/12/2023 23:59</t>
+          <t>24/03/2024 23:59</t>
         </is>
       </c>
       <c r="K303" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N303" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P303" t="inlineStr"/>
       <c r="Q303" t="inlineStr"/>
       <c r="R303" t="inlineStr"/>
       <c r="S303" t="inlineStr"/>
       <c r="T303" t="inlineStr"/>
       <c r="W303" t="n">
         <v>0</v>
       </c>
       <c r="X303" t="n">
         <v>0</v>
       </c>
       <c r="Y303" t="n">
         <v>0</v>
       </c>
       <c r="Z303" t="n">
         <v>0</v>
       </c>
       <c r="AA303" t="n">
         <v>0</v>
       </c>
       <c r="AC303" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD303" t="n">
         <v>0</v>
       </c>
       <c r="AE303" t="inlineStr">
         <is>
-          <t>Avviso Pubblico</t>
+          <t>Avviso di struttura complessa</t>
         </is>
       </c>
       <c r="AF303" t="inlineStr">
         <is>
-          <t>Tempo determinato</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="304">
       <c r="A304" t="inlineStr"/>
       <c r="B304" t="inlineStr"/>
       <c r="C304" t="inlineStr">
         <is>
-          <t>Avviso di procedura comparativa per conferimento di nr. 1 borsa di studio della durata di 15 mesi, per figura in possesso di laurea in Farmacia Ospedaliera o Chimica e Tecnologia Farmaceutica per la realizzazione del Progetto Regionale "Revisione Farmacologica nei pazienti anziani: studio multicentrico nelle residenze sanitarie per anziani nella Regione Veneto".</t>
+          <t>Avviso pubblico, per titoli e colloquio, per Dirigente Medico di Medicina Interna</t>
         </is>
       </c>
       <c r="D304" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E304" t="inlineStr"/>
       <c r="F304" t="inlineStr">
         <is>
-          <t>Dirigenza</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G304" t="inlineStr">
         <is>
-          <t>Dirigente Farmacista</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H304" t="inlineStr">
         <is>
-          <t>20/11/2023 00:00</t>
+          <t>23/02/2024 00:00</t>
         </is>
       </c>
       <c r="I304" t="inlineStr">
         <is>
-          <t>28/11/2023 23:59</t>
+          <t>08/03/2024 23:59</t>
         </is>
       </c>
       <c r="K304" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N304" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P304" t="inlineStr"/>
       <c r="Q304" t="inlineStr"/>
-      <c r="R304" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="R304" t="inlineStr"/>
       <c r="S304" t="inlineStr"/>
       <c r="T304" t="inlineStr"/>
+      <c r="W304" t="n">
+        <v>0</v>
+      </c>
+      <c r="X304" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y304" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z304" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA304" t="n">
+        <v>0</v>
+      </c>
       <c r="AC304" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD304" t="n">
+        <v>0</v>
+      </c>
       <c r="AE304" t="inlineStr">
         <is>
-          <t>Borse di Studio</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF304" t="inlineStr">
         <is>
-          <t>Borsa di studio</t>
+          <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="305">
       <c r="A305" t="inlineStr"/>
       <c r="B305" t="inlineStr"/>
       <c r="C305" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO - GRADUATORIA CONCORSO PUBBLICO, PER TITOLI ED ESAMI, PER LA COPERTURA Dl N. 3 POSTI Dl DIRIGENTE MEDICO NELLA DISCIPLINA Dl REUMATOLOGIA</t>
+          <t>Avviso pubblico, per soli titoli, per l'assunzione a tempo determinato di n. 1 Assistente Sanitario - Area dei Professionisti della Salute e dei Funzionari</t>
         </is>
       </c>
       <c r="D305" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E305" t="inlineStr"/>
       <c r="F305" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
         </is>
       </c>
       <c r="G305" t="inlineStr">
         <is>
-          <t>Dirigente Veterinario</t>
+          <t>Assistente Sanitario</t>
         </is>
       </c>
       <c r="H305" t="inlineStr">
         <is>
-          <t>30/10/2023 00:00</t>
+          <t>16/02/2024 00:00</t>
         </is>
       </c>
       <c r="I305" t="inlineStr">
         <is>
-          <t>29/10/2025 23:59</t>
+          <t>01/03/2024 23:59</t>
         </is>
       </c>
       <c r="K305" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N305" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P305" t="inlineStr"/>
       <c r="Q305" t="inlineStr"/>
       <c r="R305" t="inlineStr"/>
       <c r="S305" t="inlineStr"/>
       <c r="T305" t="inlineStr"/>
+      <c r="W305" t="n">
+        <v>0</v>
+      </c>
+      <c r="X305" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y305" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z305" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA305" t="n">
+        <v>0</v>
+      </c>
       <c r="AC305" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD305" t="n">
+        <v>0</v>
+      </c>
       <c r="AE305" t="inlineStr">
         <is>
-          <t>Concorsi Dirigenza</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF305" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="306">
       <c r="A306" t="inlineStr"/>
       <c r="B306" t="inlineStr"/>
       <c r="C306" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per titoli e colloquio, per Dirigente Medico di Chirurgia Generale</t>
+          <t>Avviso pubblico, per titoli e colloquio, per Dirigente Medico di Direzione Medica di Presidio Ospedaliero</t>
         </is>
       </c>
       <c r="D306" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E306" t="inlineStr"/>
       <c r="F306" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G306" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H306" t="inlineStr">
         <is>
-          <t>30/10/2023 00:00</t>
+          <t>02/02/2024 00:00</t>
         </is>
       </c>
       <c r="I306" t="inlineStr">
         <is>
-          <t>10/11/2023 23:59</t>
+          <t>16/02/2024 23:59</t>
         </is>
       </c>
       <c r="K306" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N306" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P306" t="inlineStr"/>
       <c r="Q306" t="inlineStr"/>
       <c r="R306" t="inlineStr"/>
       <c r="S306" t="inlineStr"/>
       <c r="T306" t="inlineStr"/>
       <c r="W306" t="n">
         <v>0</v>
       </c>
       <c r="X306" t="n">
         <v>0</v>
       </c>
       <c r="Y306" t="n">
         <v>0</v>
@@ -23051,466 +23165,456 @@
       </c>
       <c r="AC306" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD306" t="n">
         <v>0</v>
       </c>
       <c r="AE306" t="inlineStr">
         <is>
           <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF306" t="inlineStr">
         <is>
           <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="307">
       <c r="A307" t="inlineStr"/>
       <c r="B307" t="inlineStr"/>
       <c r="C307" t="inlineStr">
         <is>
-          <t xml:space="preserve">AZIENDA ZERO - GRADUATORIA CONCORSO PUBBLICO, PER TITOLI ED ESAMI, PER LA COPERTURA Dl N. 10 POSTI Dl DIRIGENTE
-[...1 lines deleted...]
-</t>
+          <t>Avviso pubblico, per titoli e colloquio, per Dirigente Medico di Medicina del Lavoro e Sicurezza degli Ambienti di Lavoro</t>
         </is>
       </c>
       <c r="D307" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E307" t="inlineStr"/>
       <c r="F307" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G307" t="inlineStr">
         <is>
-          <t>Dirigente Veterinario</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H307" t="inlineStr">
         <is>
-          <t>30/10/2023 00:00</t>
+          <t>22/01/2024 00:00</t>
         </is>
       </c>
       <c r="I307" t="inlineStr">
         <is>
-          <t>29/10/2025 23:59</t>
+          <t>02/02/2024 23:59</t>
         </is>
       </c>
       <c r="K307" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N307" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P307" t="inlineStr"/>
       <c r="Q307" t="inlineStr"/>
       <c r="R307" t="inlineStr"/>
       <c r="S307" t="inlineStr"/>
       <c r="T307" t="inlineStr"/>
+      <c r="W307" t="n">
+        <v>0</v>
+      </c>
+      <c r="X307" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y307" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z307" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA307" t="n">
+        <v>0</v>
+      </c>
       <c r="AC307" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD307" t="n">
+        <v>0</v>
+      </c>
       <c r="AE307" t="inlineStr">
         <is>
-          <t>Concorsi Dirigenza</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF307" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="308">
       <c r="A308" t="inlineStr"/>
       <c r="B308" t="inlineStr"/>
       <c r="C308" t="inlineStr">
         <is>
-          <t>Avviso pubblico per la stabilizzazione del personale precario del ruolo sanitario, ai sensi dell'art. 1, comma 268, lett. b), della L. 234/2021, come modificato dall'art. 1, comma 528, della L. 197/2022 e dall'art. 4 del D.L. 198/2022, come modificato dalla Legge di conversione n. 14/2023: n. 1 Dirigente Medico nella disciplina di Psichiatria</t>
+          <t xml:space="preserve">AVVISO DI SELEZIONE PUBBLICA PER CONFERIMENTO INCARICHI LIBERO-PROFESSIONALI A MEDICI PER LA U.O.C. CENTRALE OPERATIVA SUEM 118.
+</t>
         </is>
       </c>
       <c r="D308" t="inlineStr">
         <is>
-          <t>Graduatoria/Esito</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="E308" t="inlineStr"/>
       <c r="F308" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G308" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H308" t="inlineStr">
         <is>
-          <t>24/10/2023 00:00</t>
+          <t>09/01/2024 00:00</t>
         </is>
       </c>
       <c r="I308" t="inlineStr">
         <is>
-          <t>08/11/2023 00:00</t>
+          <t>31/12/2024 23:59</t>
         </is>
       </c>
       <c r="K308" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N308" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P308" t="inlineStr"/>
       <c r="Q308" t="inlineStr"/>
-      <c r="R308" t="inlineStr"/>
+      <c r="R308" t="inlineStr">
+        <is>
+          <t>0425 393959</t>
+        </is>
+      </c>
       <c r="S308" t="inlineStr"/>
       <c r="T308" t="inlineStr"/>
-      <c r="W308" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="AC308" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="AD308" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AE308" t="inlineStr">
         <is>
-          <t>Stabilizzazione</t>
+          <t>Incarichi libero professionali</t>
         </is>
       </c>
       <c r="AF308" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Lavoro autonomo</t>
         </is>
       </c>
     </row>
     <row r="309">
       <c r="A309" t="inlineStr"/>
       <c r="B309" t="inlineStr"/>
       <c r="C309" t="inlineStr">
         <is>
-          <t>Avviso pubblico per la stabilizzazione del personale precario del ruolo sanitario, ai sensi dell'art. 1, comma 268, lett. b), della L. 234/2021, come modificato dall'art. 1, comma 528, della L. 197/2022 e dall'art. 4 del D.L. 198/2022, come modificato dalla Legge di conversione n. 14/2023: n. 1 Dirigente Farmacista disciplina di Farmacia Ospedaliera</t>
+          <t>AVVISO DI SELEZIONE PUBBLICAPER CONFERIMENTO INCARICHI LIBERO-PROFESSIONALI A MEDICI SPECIALIZZATI PER ATTIVITA’ AMBULATORIALI</t>
         </is>
       </c>
       <c r="D309" t="inlineStr">
         <is>
-          <t>Graduatoria/Esito</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="E309" t="inlineStr"/>
       <c r="F309" t="inlineStr">
         <is>
-          <t>Dirigenza</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G309" t="inlineStr">
         <is>
-          <t>Dirigente Farmacista</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H309" t="inlineStr">
         <is>
-          <t>24/10/2023 00:00</t>
+          <t>09/01/2024 00:00</t>
         </is>
       </c>
       <c r="I309" t="inlineStr">
         <is>
-          <t>08/11/2023 00:00</t>
+          <t>31/12/2024 23:59</t>
         </is>
       </c>
       <c r="K309" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N309" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P309" t="inlineStr"/>
       <c r="Q309" t="inlineStr"/>
-      <c r="R309" t="inlineStr"/>
+      <c r="R309" t="inlineStr">
+        <is>
+          <t>0425 393959</t>
+        </is>
+      </c>
       <c r="S309" t="inlineStr"/>
       <c r="T309" t="inlineStr"/>
-      <c r="W309" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="AC309" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="AD309" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AE309" t="inlineStr">
         <is>
-          <t>Stabilizzazione</t>
+          <t>Incarichi libero professionali</t>
         </is>
       </c>
       <c r="AF309" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Lavoro autonomo</t>
         </is>
       </c>
     </row>
     <row r="310">
       <c r="A310" t="inlineStr"/>
       <c r="B310" t="inlineStr"/>
       <c r="C310" t="inlineStr">
         <is>
-          <t>Azienda Zero - graduatoria concorso pubblico per n. 60 posti di Dirigente Medico di Psichiatria</t>
+          <t xml:space="preserve">AVVISO DI SELEZIONE PUBBLICA PER CONFERIMENTO INCARICHI LIBERO-PROFESSIONALI  A MEDICI SPECIALIZZATI IN MEDICINA INTERNA
+</t>
         </is>
       </c>
       <c r="D310" t="inlineStr">
         <is>
-          <t>Graduatoria/Esito</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="E310" t="inlineStr"/>
       <c r="F310" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G310" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H310" t="inlineStr">
         <is>
-          <t>18/10/2023 00:00</t>
+          <t>09/01/2024 00:00</t>
         </is>
       </c>
       <c r="I310" t="inlineStr">
         <is>
-          <t>15/10/2025 23:59</t>
+          <t>31/12/2024 23:59</t>
         </is>
       </c>
       <c r="K310" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N310" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P310" t="inlineStr"/>
       <c r="Q310" t="inlineStr"/>
-      <c r="R310" t="inlineStr"/>
+      <c r="R310" t="inlineStr">
+        <is>
+          <t>0425393959</t>
+        </is>
+      </c>
       <c r="S310" t="inlineStr"/>
       <c r="T310" t="inlineStr"/>
       <c r="AC310" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE310" t="inlineStr">
         <is>
-          <t>Concorsi Dirigenza</t>
+          <t>Incarichi libero professionali</t>
         </is>
       </c>
       <c r="AF310" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Lavoro autonomo</t>
         </is>
       </c>
     </row>
     <row r="311">
       <c r="A311" t="inlineStr"/>
       <c r="B311" t="inlineStr">
         <is>
           <t>Tabella</t>
         </is>
       </c>
       <c r="C311" t="inlineStr">
         <is>
-          <t>Tabella triennale avvisi, concorsi e procedure comparative aggiornata a settembre 2023</t>
+          <t>Tabella triennale avvisi, concorsi e procedure comparative aggiornata a dicembre 2023</t>
         </is>
       </c>
       <c r="D311" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="E311" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Tabella triennale avvisi, concorsi e procedure comparative aggiornata a settembre 2023&lt;/p&gt;</t>
+          <t>&lt;p&gt;Tabella triennale avvisi, concorsi e procedure comparative aggiornata a dicembre 2023&lt;/p&gt;</t>
         </is>
       </c>
       <c r="F311" t="inlineStr">
         <is>
           <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
         </is>
       </c>
       <c r="G311" t="inlineStr">
         <is>
           <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
         </is>
       </c>
       <c r="H311" t="inlineStr">
         <is>
-          <t>26/09/2023 00:00</t>
+          <t>28/12/2023 00:00</t>
         </is>
       </c>
       <c r="I311" t="inlineStr">
         <is>
-          <t>25/09/2028 23:59</t>
+          <t>27/12/2028 23:59</t>
         </is>
       </c>
       <c r="K311" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N311" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P311" t="inlineStr"/>
       <c r="Q311" t="inlineStr"/>
       <c r="R311" t="inlineStr"/>
       <c r="S311" t="inlineStr"/>
       <c r="T311" t="inlineStr"/>
       <c r="W311" t="n">
         <v>0</v>
       </c>
       <c r="X311" t="n">
         <v>0</v>
       </c>
       <c r="Y311" t="n">
         <v>0</v>
       </c>
       <c r="Z311" t="n">
         <v>0</v>
       </c>
       <c r="AA311" t="n">
         <v>0</v>
       </c>
       <c r="AC311" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD311" t="n">
         <v>0</v>
       </c>
       <c r="AE311" t="inlineStr">
         <is>
           <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
         </is>
       </c>
-      <c r="AF311" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="AF311" t="inlineStr"/>
     </row>
     <row r="312">
       <c r="A312" t="inlineStr"/>
       <c r="B312" t="inlineStr"/>
       <c r="C312" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 1 Dirigente Medico di Medicina Interna</t>
+          <t>Avviso pubblico, per titoli e colloquio, per Dirigente Medico di Psichiatria</t>
         </is>
       </c>
       <c r="D312" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E312" t="inlineStr"/>
       <c r="F312" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G312" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H312" t="inlineStr">
         <is>
-          <t>08/09/2023 00:00</t>
+          <t>15/12/2023 00:00</t>
         </is>
       </c>
       <c r="I312" t="inlineStr">
         <is>
-          <t>22/09/2023 23:59</t>
+          <t>29/12/2023 23:59</t>
         </is>
       </c>
       <c r="K312" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N312" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P312" t="inlineStr"/>
       <c r="Q312" t="inlineStr"/>
       <c r="R312" t="inlineStr"/>
       <c r="S312" t="inlineStr"/>
       <c r="T312" t="inlineStr"/>
       <c r="W312" t="n">
         <v>0</v>
       </c>
       <c r="X312" t="n">
         <v>0</v>
       </c>
       <c r="Y312" t="n">
         <v>0</v>
@@ -23523,77 +23627,77 @@
       </c>
       <c r="AC312" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD312" t="n">
         <v>0</v>
       </c>
       <c r="AE312" t="inlineStr">
         <is>
           <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF312" t="inlineStr">
         <is>
           <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="313">
       <c r="A313" t="inlineStr"/>
       <c r="B313" t="inlineStr"/>
       <c r="C313" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 1 Dirigente Medico di Nefrologia</t>
+          <t>Avviso pubblico, per soli titoli, per l'assunzione a tempo determinato di n. 1 Infermiere - Area dei Professionisti della Salute e dei Funzionari</t>
         </is>
       </c>
       <c r="D313" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E313" t="inlineStr"/>
       <c r="F313" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
         </is>
       </c>
       <c r="G313" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>Infermiere</t>
         </is>
       </c>
       <c r="H313" t="inlineStr">
         <is>
-          <t>08/09/2023 00:00</t>
+          <t>07/12/2023 00:00</t>
         </is>
       </c>
       <c r="I313" t="inlineStr">
         <is>
-          <t>22/09/2023 23:59</t>
+          <t>21/12/2023 23:59</t>
         </is>
       </c>
       <c r="K313" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N313" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P313" t="inlineStr"/>
       <c r="Q313" t="inlineStr"/>
       <c r="R313" t="inlineStr"/>
       <c r="S313" t="inlineStr"/>
       <c r="T313" t="inlineStr"/>
       <c r="W313" t="n">
         <v>0</v>
       </c>
       <c r="X313" t="n">
         <v>0</v>
       </c>
       <c r="Y313" t="n">
         <v>0</v>
@@ -23606,330 +23710,278 @@
       </c>
       <c r="AC313" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD313" t="n">
         <v>0</v>
       </c>
       <c r="AE313" t="inlineStr">
         <is>
           <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF313" t="inlineStr">
         <is>
           <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="314">
       <c r="A314" t="inlineStr"/>
       <c r="B314" t="inlineStr"/>
       <c r="C314" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 1 Dirigente Medico di Malattie Metaboliche e Diabetologia</t>
+          <t>Avviso di procedura comparativa per conferimento di nr. 1 borsa di studio della durata di 15 mesi, per figura in possesso di laurea in Farmacia Ospedaliera o Chimica e Tecnologia Farmaceutica per la realizzazione del Progetto Regionale "Revisione Farmacologica nei pazienti anziani: studio multicentrico nelle residenze sanitarie per anziani nella Regione Veneto".</t>
         </is>
       </c>
       <c r="D314" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="E314" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E314" t="inlineStr"/>
       <c r="F314" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>Dirigenza</t>
         </is>
       </c>
       <c r="G314" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>Dirigente Farmacista</t>
         </is>
       </c>
       <c r="H314" t="inlineStr">
         <is>
-          <t>08/09/2023 00:00</t>
+          <t>20/11/2023 00:00</t>
         </is>
       </c>
       <c r="I314" t="inlineStr">
         <is>
-          <t>22/09/2023 23:59</t>
+          <t>28/11/2023 23:59</t>
         </is>
       </c>
       <c r="K314" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N314" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P314" t="inlineStr"/>
       <c r="Q314" t="inlineStr"/>
-      <c r="R314" t="inlineStr"/>
+      <c r="R314" t="inlineStr">
+        <is>
+          <t>0425 393959</t>
+        </is>
+      </c>
       <c r="S314" t="inlineStr"/>
       <c r="T314" t="inlineStr"/>
-      <c r="W314" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="AC314" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="AD314" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AE314" t="inlineStr">
         <is>
-          <t>Avviso Pubblico</t>
+          <t>Borse di Studio</t>
         </is>
       </c>
       <c r="AF314" t="inlineStr">
         <is>
-          <t>Tempo determinato</t>
+          <t>Borsa di studio</t>
         </is>
       </c>
     </row>
     <row r="315">
       <c r="A315" t="inlineStr"/>
       <c r="B315" t="inlineStr"/>
       <c r="C315" t="inlineStr">
         <is>
-          <t>Avviso pubblico per la stabilizzazione del personale precario del ruolo sanitario, ai sensi dell'art. 1, comma 268, lett. b), della L. 234/2021, come modificato dall'art. 1, comma 528, della L. 197/2022 e dall'art. 4 del D.L. 198/2022, come modificato dalla Legge di conversione n. 14/2023: n. 1 Dirigente Medico disciplina di Chirurgia Generale.</t>
+          <t xml:space="preserve">AZIENDA ZERO - GRADUATORIA CONCORSO PUBBLICO, PER TITOLI ED ESAMI, PER LA COPERTURA Dl N. 10 POSTI Dl DIRIGENTE
+MEDICO VETERINARIO - DISCIPLINA IGIENE DELLA PRODUZIONE, TRASFORMAZIONE, COMMERCIALIZZAZIONE, CONSERVAZIONE E TRASPORTO DEGLI ALIMENTI Dl ORIGINE ANIMALE E LORO DERIVATI
+</t>
         </is>
       </c>
       <c r="D315" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E315" t="inlineStr"/>
       <c r="F315" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G315" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>Dirigente Veterinario</t>
         </is>
       </c>
       <c r="H315" t="inlineStr">
         <is>
-          <t>01/09/2023 00:00</t>
+          <t>30/10/2023 00:00</t>
         </is>
       </c>
       <c r="I315" t="inlineStr">
         <is>
-          <t>18/09/2023 23:59</t>
+          <t>29/10/2025 23:59</t>
         </is>
       </c>
       <c r="K315" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N315" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P315" t="inlineStr"/>
       <c r="Q315" t="inlineStr"/>
       <c r="R315" t="inlineStr"/>
       <c r="S315" t="inlineStr"/>
       <c r="T315" t="inlineStr"/>
-      <c r="W315" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="AC315" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="AD315" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AE315" t="inlineStr">
         <is>
-          <t>Stabilizzazione</t>
+          <t>Concorsi Dirigenza</t>
         </is>
       </c>
       <c r="AF315" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="316">
       <c r="A316" t="inlineStr"/>
       <c r="B316" t="inlineStr"/>
       <c r="C316" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 1 Dirigente Medico di Chirurgia Vascolare (DDG n. 1101 del 16.08.2023)</t>
+          <t>AZIENDA ZERO - GRADUATORIA CONCORSO PUBBLICO, PER TITOLI ED ESAMI, PER LA COPERTURA Dl N. 3 POSTI Dl DIRIGENTE MEDICO NELLA DISCIPLINA Dl REUMATOLOGIA</t>
         </is>
       </c>
       <c r="D316" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E316" t="inlineStr"/>
       <c r="F316" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G316" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>Dirigente Veterinario</t>
         </is>
       </c>
       <c r="H316" t="inlineStr">
         <is>
-          <t>01/09/2023 00:00</t>
+          <t>30/10/2023 00:00</t>
         </is>
       </c>
       <c r="I316" t="inlineStr">
         <is>
-          <t>15/09/2023 23:59</t>
+          <t>29/10/2025 23:59</t>
         </is>
       </c>
       <c r="K316" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N316" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P316" t="inlineStr"/>
       <c r="Q316" t="inlineStr"/>
       <c r="R316" t="inlineStr"/>
       <c r="S316" t="inlineStr"/>
       <c r="T316" t="inlineStr"/>
-      <c r="W316" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="AC316" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="AD316" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AE316" t="inlineStr">
         <is>
-          <t>Avviso Pubblico</t>
+          <t>Concorsi Dirigenza</t>
         </is>
       </c>
       <c r="AF316" t="inlineStr">
         <is>
-          <t>Tempo determinato</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="317">
       <c r="A317" t="inlineStr"/>
       <c r="B317" t="inlineStr"/>
       <c r="C317" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 1 Dirigente Medico di Chirurgia Vascolare (DDG n. 1102 del 16.08.2023)</t>
+          <t>Avviso pubblico, per titoli e colloquio, per Dirigente Medico di Chirurgia Generale</t>
         </is>
       </c>
       <c r="D317" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E317" t="inlineStr"/>
       <c r="F317" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G317" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H317" t="inlineStr">
         <is>
-          <t>01/09/2023 00:00</t>
+          <t>30/10/2023 00:00</t>
         </is>
       </c>
       <c r="I317" t="inlineStr">
         <is>
-          <t>15/09/2023 23:59</t>
+          <t>10/11/2023 23:59</t>
         </is>
       </c>
       <c r="K317" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N317" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P317" t="inlineStr"/>
       <c r="Q317" t="inlineStr"/>
       <c r="R317" t="inlineStr"/>
       <c r="S317" t="inlineStr"/>
       <c r="T317" t="inlineStr"/>
       <c r="W317" t="n">
         <v>0</v>
       </c>
       <c r="X317" t="n">
         <v>0</v>
       </c>
       <c r="Y317" t="n">
         <v>0</v>
@@ -23942,409 +23994,399 @@
       </c>
       <c r="AC317" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD317" t="n">
         <v>0</v>
       </c>
       <c r="AE317" t="inlineStr">
         <is>
           <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF317" t="inlineStr">
         <is>
           <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="318">
       <c r="A318" t="inlineStr"/>
       <c r="B318" t="inlineStr"/>
       <c r="C318" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 1 Dirigente Medico di Dermatologia e Venerologia</t>
+          <t>Avviso pubblico per la stabilizzazione del personale precario del ruolo sanitario, ai sensi dell'art. 1, comma 268, lett. b), della L. 234/2021, come modificato dall'art. 1, comma 528, della L. 197/2022 e dall'art. 4 del D.L. 198/2022, come modificato dalla Legge di conversione n. 14/2023: n. 1 Dirigente Farmacista disciplina di Farmacia Ospedaliera</t>
         </is>
       </c>
       <c r="D318" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E318" t="inlineStr"/>
       <c r="F318" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>Dirigenza</t>
         </is>
       </c>
       <c r="G318" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>Dirigente Farmacista</t>
         </is>
       </c>
       <c r="H318" t="inlineStr">
         <is>
-          <t>25/08/2023 00:00</t>
+          <t>24/10/2023 00:00</t>
         </is>
       </c>
       <c r="I318" t="inlineStr">
         <is>
-          <t>08/09/2023 23:59</t>
+          <t>08/11/2023 00:00</t>
         </is>
       </c>
       <c r="K318" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N318" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P318" t="inlineStr"/>
       <c r="Q318" t="inlineStr"/>
       <c r="R318" t="inlineStr"/>
       <c r="S318" t="inlineStr"/>
       <c r="T318" t="inlineStr"/>
       <c r="W318" t="n">
         <v>0</v>
       </c>
       <c r="X318" t="n">
         <v>0</v>
       </c>
       <c r="Y318" t="n">
         <v>0</v>
       </c>
       <c r="Z318" t="n">
         <v>0</v>
       </c>
       <c r="AA318" t="n">
         <v>0</v>
       </c>
       <c r="AC318" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD318" t="n">
         <v>0</v>
       </c>
       <c r="AE318" t="inlineStr">
         <is>
-          <t>Avviso Pubblico</t>
+          <t>Stabilizzazione</t>
         </is>
       </c>
       <c r="AF318" t="inlineStr">
         <is>
-          <t>Tempo determinato</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="319">
       <c r="A319" t="inlineStr"/>
       <c r="B319" t="inlineStr"/>
       <c r="C319" t="inlineStr">
         <is>
-          <t>Avviso pubblico per il conferimento dell'incarico di Direttore dell'Unità Operativa Complessa “OSTETRICIA E GINECOLOGIA DI ADRIA”</t>
+          <t>Avviso pubblico per la stabilizzazione del personale precario del ruolo sanitario, ai sensi dell'art. 1, comma 268, lett. b), della L. 234/2021, come modificato dall'art. 1, comma 528, della L. 197/2022 e dall'art. 4 del D.L. 198/2022, come modificato dalla Legge di conversione n. 14/2023: n. 1 Dirigente Medico nella disciplina di Psichiatria</t>
         </is>
       </c>
       <c r="D319" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E319" t="inlineStr"/>
       <c r="F319" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G319" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H319" t="inlineStr">
         <is>
-          <t>21/08/2023 00:00</t>
+          <t>24/10/2023 00:00</t>
         </is>
       </c>
       <c r="I319" t="inlineStr">
         <is>
-          <t>17/09/2023 23:59</t>
+          <t>08/11/2023 00:00</t>
         </is>
       </c>
       <c r="K319" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N319" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P319" t="inlineStr"/>
       <c r="Q319" t="inlineStr"/>
       <c r="R319" t="inlineStr"/>
       <c r="S319" t="inlineStr"/>
       <c r="T319" t="inlineStr"/>
       <c r="W319" t="n">
         <v>0</v>
       </c>
       <c r="X319" t="n">
         <v>0</v>
       </c>
       <c r="Y319" t="n">
         <v>0</v>
       </c>
       <c r="Z319" t="n">
         <v>0</v>
       </c>
       <c r="AA319" t="n">
         <v>0</v>
       </c>
       <c r="AC319" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD319" t="n">
         <v>0</v>
       </c>
       <c r="AE319" t="inlineStr">
         <is>
-          <t>Avviso di struttura complessa</t>
+          <t>Stabilizzazione</t>
         </is>
       </c>
       <c r="AF319" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="320">
       <c r="A320" t="inlineStr"/>
       <c r="B320" t="inlineStr"/>
       <c r="C320" t="inlineStr">
         <is>
-          <t>Avviso pubblico per la stabilizzazione del personale precario del ruolo sanitario, ai sensi dell'art. 1, comma 268, lett. b), della L. 234/2021, come modificato dall'art. 1, comma 528, della L. 197/2022 e dall'art. 4 del D.L. 198/2022, come modificato dalla Legge di conversione n. 14/2023: n. 2 Dirigenti Psicologi.</t>
+          <t>Azienda Zero - graduatoria concorso pubblico per n. 60 posti di Dirigente Medico di Psichiatria</t>
         </is>
       </c>
       <c r="D320" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E320" t="inlineStr"/>
       <c r="F320" t="inlineStr">
         <is>
-          <t>Dirigenza</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G320" t="inlineStr">
         <is>
-          <t>Dirigente Psicologo</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H320" t="inlineStr">
         <is>
-          <t>04/08/2023 00:00</t>
+          <t>18/10/2023 00:00</t>
         </is>
       </c>
       <c r="I320" t="inlineStr">
         <is>
-          <t>21/08/2023 23:59</t>
+          <t>15/10/2025 23:59</t>
         </is>
       </c>
       <c r="K320" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N320" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P320" t="inlineStr"/>
       <c r="Q320" t="inlineStr"/>
       <c r="R320" t="inlineStr"/>
       <c r="S320" t="inlineStr"/>
       <c r="T320" t="inlineStr"/>
-      <c r="W320" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="AC320" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="AD320" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AE320" t="inlineStr">
         <is>
-          <t>Stabilizzazione</t>
+          <t>Concorsi Dirigenza</t>
         </is>
       </c>
       <c r="AF320" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="321">
       <c r="A321" t="inlineStr"/>
-      <c r="B321" t="inlineStr"/>
+      <c r="B321" t="inlineStr">
+        <is>
+          <t>Tabella</t>
+        </is>
+      </c>
       <c r="C321" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 1 Dirigente Medico di Pediatria</t>
+          <t>Tabella triennale avvisi, concorsi e procedure comparative aggiornata a settembre 2023</t>
         </is>
       </c>
       <c r="D321" t="inlineStr">
         <is>
-          <t>Graduatoria/Esito</t>
-[...2 lines deleted...]
-      <c r="E321" t="inlineStr"/>
+          <t>Aperto</t>
+        </is>
+      </c>
+      <c r="E321" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Tabella triennale avvisi, concorsi e procedure comparative aggiornata a settembre 2023&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="F321" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
         </is>
       </c>
       <c r="G321" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
         </is>
       </c>
       <c r="H321" t="inlineStr">
         <is>
-          <t>28/07/2023 00:00</t>
+          <t>26/09/2023 00:00</t>
         </is>
       </c>
       <c r="I321" t="inlineStr">
         <is>
-          <t>11/08/2023 23:59</t>
+          <t>25/09/2028 23:59</t>
         </is>
       </c>
       <c r="K321" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N321" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P321" t="inlineStr"/>
       <c r="Q321" t="inlineStr"/>
       <c r="R321" t="inlineStr"/>
       <c r="S321" t="inlineStr"/>
       <c r="T321" t="inlineStr"/>
       <c r="W321" t="n">
         <v>0</v>
       </c>
       <c r="X321" t="n">
         <v>0</v>
       </c>
       <c r="Y321" t="n">
         <v>0</v>
       </c>
       <c r="Z321" t="n">
         <v>0</v>
       </c>
       <c r="AA321" t="n">
         <v>0</v>
       </c>
       <c r="AC321" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD321" t="n">
         <v>0</v>
       </c>
       <c r="AE321" t="inlineStr">
         <is>
-          <t>Avviso Pubblico</t>
+          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
         </is>
       </c>
       <c r="AF321" t="inlineStr">
         <is>
-          <t>Tempo determinato</t>
+          <t>Non definito</t>
         </is>
       </c>
     </row>
     <row r="322">
       <c r="A322" t="inlineStr"/>
       <c r="B322" t="inlineStr"/>
       <c r="C322" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 1 Dirigente Medico Anestesia e Rianimazione</t>
+          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 1 Dirigente Medico di Medicina Interna</t>
         </is>
       </c>
       <c r="D322" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E322" t="inlineStr"/>
       <c r="F322" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G322" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H322" t="inlineStr">
         <is>
-          <t>28/07/2023 00:00</t>
+          <t>08/09/2023 00:00</t>
         </is>
       </c>
       <c r="I322" t="inlineStr">
         <is>
-          <t>11/08/2023 00:00</t>
+          <t>22/09/2023 23:59</t>
         </is>
       </c>
       <c r="K322" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N322" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P322" t="inlineStr"/>
       <c r="Q322" t="inlineStr"/>
       <c r="R322" t="inlineStr"/>
       <c r="S322" t="inlineStr"/>
       <c r="T322" t="inlineStr"/>
       <c r="W322" t="n">
         <v>0</v>
       </c>
       <c r="X322" t="n">
         <v>0</v>
       </c>
       <c r="Y322" t="n">
         <v>0</v>
@@ -24357,77 +24399,81 @@
       </c>
       <c r="AC322" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD322" t="n">
         <v>0</v>
       </c>
       <c r="AE322" t="inlineStr">
         <is>
           <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF322" t="inlineStr">
         <is>
           <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="323">
       <c r="A323" t="inlineStr"/>
       <c r="B323" t="inlineStr"/>
       <c r="C323" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 1 Dirigente Medico di Medicina d'Emergenza-Urgenza</t>
+          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 1 Dirigente Medico di Malattie Metaboliche e Diabetologia</t>
         </is>
       </c>
       <c r="D323" t="inlineStr">
         <is>
-          <t>Graduatoria/Esito</t>
-[...2 lines deleted...]
-      <c r="E323" t="inlineStr"/>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E323" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 1 Dirigente Medico di Malattie Metaboliche e Diabetologia&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="F323" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G323" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H323" t="inlineStr">
         <is>
-          <t>28/07/2023 00:00</t>
+          <t>08/09/2023 00:00</t>
         </is>
       </c>
       <c r="I323" t="inlineStr">
         <is>
-          <t>11/08/2023 00:00</t>
+          <t>22/09/2023 23:59</t>
         </is>
       </c>
       <c r="K323" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N323" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P323" t="inlineStr"/>
       <c r="Q323" t="inlineStr"/>
       <c r="R323" t="inlineStr"/>
       <c r="S323" t="inlineStr"/>
       <c r="T323" t="inlineStr"/>
       <c r="W323" t="n">
         <v>0</v>
       </c>
       <c r="X323" t="n">
         <v>0</v>
       </c>
       <c r="Y323" t="n">
         <v>0</v>
@@ -24440,77 +24486,77 @@
       </c>
       <c r="AC323" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD323" t="n">
         <v>0</v>
       </c>
       <c r="AE323" t="inlineStr">
         <is>
           <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF323" t="inlineStr">
         <is>
           <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="324">
       <c r="A324" t="inlineStr"/>
       <c r="B324" t="inlineStr"/>
       <c r="C324" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 1 Dirigente Medico di Psichiatria</t>
+          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 1 Dirigente Medico di Nefrologia</t>
         </is>
       </c>
       <c r="D324" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E324" t="inlineStr"/>
       <c r="F324" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G324" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H324" t="inlineStr">
         <is>
-          <t>28/07/2023 00:00</t>
+          <t>08/09/2023 00:00</t>
         </is>
       </c>
       <c r="I324" t="inlineStr">
         <is>
-          <t>11/08/2023 23:59</t>
+          <t>22/09/2023 23:59</t>
         </is>
       </c>
       <c r="K324" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N324" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P324" t="inlineStr"/>
       <c r="Q324" t="inlineStr"/>
       <c r="R324" t="inlineStr"/>
       <c r="S324" t="inlineStr"/>
       <c r="T324" t="inlineStr"/>
       <c r="W324" t="n">
         <v>0</v>
       </c>
       <c r="X324" t="n">
         <v>0</v>
       </c>
       <c r="Y324" t="n">
         <v>0</v>
@@ -24523,160 +24569,160 @@
       </c>
       <c r="AC324" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD324" t="n">
         <v>0</v>
       </c>
       <c r="AE324" t="inlineStr">
         <is>
           <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF324" t="inlineStr">
         <is>
           <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="325">
       <c r="A325" t="inlineStr"/>
       <c r="B325" t="inlineStr"/>
       <c r="C325" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 1 Dirigente Medico di Radiodiagnostica</t>
+          <t>Avviso pubblico per la stabilizzazione del personale precario del ruolo sanitario, ai sensi dell'art. 1, comma 268, lett. b), della L. 234/2021, come modificato dall'art. 1, comma 528, della L. 197/2022 e dall'art. 4 del D.L. 198/2022, come modificato dalla Legge di conversione n. 14/2023: n. 1 Dirigente Medico disciplina di Chirurgia Generale.</t>
         </is>
       </c>
       <c r="D325" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E325" t="inlineStr"/>
       <c r="F325" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G325" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H325" t="inlineStr">
         <is>
-          <t>28/07/2023 00:00</t>
+          <t>01/09/2023 00:00</t>
         </is>
       </c>
       <c r="I325" t="inlineStr">
         <is>
-          <t>11/08/2023 23:59</t>
+          <t>18/09/2023 23:59</t>
         </is>
       </c>
       <c r="K325" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N325" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P325" t="inlineStr"/>
       <c r="Q325" t="inlineStr"/>
       <c r="R325" t="inlineStr"/>
       <c r="S325" t="inlineStr"/>
       <c r="T325" t="inlineStr"/>
       <c r="W325" t="n">
         <v>0</v>
       </c>
       <c r="X325" t="n">
         <v>0</v>
       </c>
       <c r="Y325" t="n">
         <v>0</v>
       </c>
       <c r="Z325" t="n">
         <v>0</v>
       </c>
       <c r="AA325" t="n">
         <v>0</v>
       </c>
       <c r="AC325" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD325" t="n">
         <v>0</v>
       </c>
       <c r="AE325" t="inlineStr">
         <is>
-          <t>Avviso Pubblico</t>
+          <t>Stabilizzazione</t>
         </is>
       </c>
       <c r="AF325" t="inlineStr">
         <is>
-          <t>Tempo determinato</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="326">
       <c r="A326" t="inlineStr"/>
       <c r="B326" t="inlineStr"/>
       <c r="C326" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 1 Dirigente Medico di Ginecologia e Ostetricia</t>
+          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 1 Dirigente Medico di Chirurgia Vascolare (DDG n. 1101 del 16.08.2023)</t>
         </is>
       </c>
       <c r="D326" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E326" t="inlineStr"/>
       <c r="F326" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G326" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H326" t="inlineStr">
         <is>
-          <t>21/07/2023 00:00</t>
+          <t>01/09/2023 00:00</t>
         </is>
       </c>
       <c r="I326" t="inlineStr">
         <is>
-          <t>04/08/2023 23:59</t>
+          <t>15/09/2023 23:59</t>
         </is>
       </c>
       <c r="K326" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N326" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P326" t="inlineStr"/>
       <c r="Q326" t="inlineStr"/>
       <c r="R326" t="inlineStr"/>
       <c r="S326" t="inlineStr"/>
       <c r="T326" t="inlineStr"/>
       <c r="W326" t="n">
         <v>0</v>
       </c>
       <c r="X326" t="n">
         <v>0</v>
       </c>
       <c r="Y326" t="n">
         <v>0</v>
@@ -24689,473 +24735,492 @@
       </c>
       <c r="AC326" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD326" t="n">
         <v>0</v>
       </c>
       <c r="AE326" t="inlineStr">
         <is>
           <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF326" t="inlineStr">
         <is>
           <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="327">
       <c r="A327" t="inlineStr"/>
       <c r="B327" t="inlineStr"/>
       <c r="C327" t="inlineStr">
         <is>
-          <t xml:space="preserve">Avviso di procedura comparativa per l’attribuzione di nr. 1 borsa di studio, a persona in possesso di laurea in "Educazione professionale" classe di laurea delle professioni sanitarie L/SNT-2, per la realizzazione del Progetto “L’analisi dei bisogni educativi nel paziente asmatico e con broncopneumopatia cronica ostruttiva” presso al U.O.C. di Pneumologia dell’Azienda Ulss 5 Polesana </t>
+          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 1 Dirigente Medico di Chirurgia Vascolare (DDG n. 1102 del 16.08.2023)</t>
         </is>
       </c>
       <c r="D327" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E327" t="inlineStr"/>
       <c r="F327" t="inlineStr">
         <is>
-          <t>D</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G327" t="inlineStr">
         <is>
-          <t>C.P.S. Educatore Professionale</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H327" t="inlineStr">
         <is>
-          <t>19/07/2023 00:00</t>
+          <t>01/09/2023 00:00</t>
         </is>
       </c>
       <c r="I327" t="inlineStr">
         <is>
-          <t>01/08/2023 23:59</t>
+          <t>15/09/2023 23:59</t>
         </is>
       </c>
       <c r="K327" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N327" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P327" t="inlineStr"/>
       <c r="Q327" t="inlineStr"/>
-      <c r="R327" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="R327" t="inlineStr"/>
+      <c r="S327" t="inlineStr"/>
       <c r="T327" t="inlineStr"/>
-      <c r="U327" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="W327" t="n">
+        <v>0</v>
+      </c>
+      <c r="X327" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y327" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z327" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA327" t="n">
+        <v>0</v>
       </c>
       <c r="AC327" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD327" t="n">
+        <v>0</v>
+      </c>
       <c r="AE327" t="inlineStr">
         <is>
-          <t>Borse di Studio</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF327" t="inlineStr">
         <is>
-          <t>Borsa di studio</t>
+          <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="328">
       <c r="A328" t="inlineStr"/>
       <c r="B328" t="inlineStr"/>
       <c r="C328" t="inlineStr">
         <is>
-          <t>Avviso pubblico per la stabilizzazione del personale precario Infermiere e Podologo, ruolo sanitario, ai sensi art. 1, c. 268, lett. b), L. 234/2021 e s.m.i.</t>
+          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 1 Dirigente Medico di Dermatologia e Venerologia</t>
         </is>
       </c>
       <c r="D328" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E328" t="inlineStr"/>
       <c r="F328" t="inlineStr">
         <is>
-          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G328" t="inlineStr">
         <is>
-          <t>Vari profili</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H328" t="inlineStr">
         <is>
-          <t>17/07/2023 00:00</t>
+          <t>25/08/2023 00:00</t>
         </is>
       </c>
       <c r="I328" t="inlineStr">
         <is>
-          <t>01/08/2023 00:00</t>
+          <t>08/09/2023 23:59</t>
         </is>
       </c>
       <c r="K328" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N328" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P328" t="inlineStr"/>
       <c r="Q328" t="inlineStr"/>
       <c r="R328" t="inlineStr"/>
       <c r="S328" t="inlineStr"/>
       <c r="T328" t="inlineStr"/>
       <c r="W328" t="n">
         <v>0</v>
       </c>
       <c r="X328" t="n">
         <v>0</v>
       </c>
       <c r="Y328" t="n">
         <v>0</v>
       </c>
       <c r="Z328" t="n">
         <v>0</v>
       </c>
       <c r="AA328" t="n">
         <v>0</v>
       </c>
       <c r="AC328" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD328" t="n">
         <v>0</v>
       </c>
       <c r="AE328" t="inlineStr">
         <is>
-          <t>Stabilizzazione</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF328" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="329">
       <c r="A329" t="inlineStr"/>
       <c r="B329" t="inlineStr"/>
       <c r="C329" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 1 Dirigente Medico disciplina di Neuroradiologia</t>
+          <t>Avviso pubblico per il conferimento dell'incarico di Direttore dell'Unità Operativa Complessa “OSTETRICIA E GINECOLOGIA DI ADRIA”</t>
         </is>
       </c>
       <c r="D329" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E329" t="inlineStr"/>
       <c r="F329" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G329" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H329" t="inlineStr">
         <is>
-          <t>07/07/2023 00:00</t>
+          <t>21/08/2023 00:00</t>
         </is>
       </c>
       <c r="I329" t="inlineStr">
         <is>
-          <t>21/07/2023 23:59</t>
+          <t>17/09/2023 23:59</t>
         </is>
       </c>
       <c r="K329" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N329" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P329" t="inlineStr"/>
       <c r="Q329" t="inlineStr"/>
       <c r="R329" t="inlineStr"/>
       <c r="S329" t="inlineStr"/>
       <c r="T329" t="inlineStr"/>
       <c r="W329" t="n">
         <v>0</v>
       </c>
       <c r="X329" t="n">
         <v>0</v>
       </c>
       <c r="Y329" t="n">
         <v>0</v>
       </c>
       <c r="Z329" t="n">
         <v>0</v>
       </c>
       <c r="AA329" t="n">
         <v>0</v>
       </c>
       <c r="AC329" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD329" t="n">
         <v>0</v>
       </c>
       <c r="AE329" t="inlineStr">
         <is>
-          <t>Avviso Pubblico</t>
+          <t>Avviso di struttura complessa</t>
         </is>
       </c>
       <c r="AF329" t="inlineStr">
         <is>
-          <t>Tempo determinato</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="330">
       <c r="A330" t="inlineStr"/>
       <c r="B330" t="inlineStr"/>
       <c r="C330" t="inlineStr">
         <is>
-          <t>AVVISO FINALIZZATO ALLA FORMAZIONE DI UN ELENCO RISTRETTO DI AVVOCATI</t>
+          <t>Avviso pubblico per la stabilizzazione del personale precario del ruolo sanitario, ai sensi dell'art. 1, comma 268, lett. b), della L. 234/2021, come modificato dall'art. 1, comma 528, della L. 197/2022 e dall'art. 4 del D.L. 198/2022, come modificato dalla Legge di conversione n. 14/2023: n. 2 Dirigenti Psicologi.</t>
         </is>
       </c>
       <c r="D330" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E330" t="inlineStr"/>
       <c r="F330" t="inlineStr">
         <is>
           <t>Dirigenza</t>
         </is>
       </c>
       <c r="G330" t="inlineStr">
         <is>
-          <t>Dirigente</t>
+          <t>Dirigente Psicologo</t>
         </is>
       </c>
       <c r="H330" t="inlineStr">
         <is>
-          <t>28/06/2023 00:00</t>
+          <t>04/08/2023 00:00</t>
         </is>
       </c>
       <c r="I330" t="inlineStr">
         <is>
-          <t>31/12/2030 00:00</t>
+          <t>21/08/2023 23:59</t>
         </is>
       </c>
       <c r="K330" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N330" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P330" t="inlineStr"/>
       <c r="Q330" t="inlineStr"/>
       <c r="R330" t="inlineStr"/>
       <c r="S330" t="inlineStr"/>
       <c r="T330" t="inlineStr"/>
+      <c r="W330" t="n">
+        <v>0</v>
+      </c>
+      <c r="X330" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y330" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z330" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA330" t="n">
+        <v>0</v>
+      </c>
       <c r="AC330" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD330" t="n">
+        <v>0</v>
+      </c>
       <c r="AE330" t="inlineStr">
         <is>
-          <t>Avviso generico</t>
+          <t>Stabilizzazione</t>
         </is>
       </c>
       <c r="AF330" t="inlineStr">
         <is>
-          <t>Non definito</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="331">
       <c r="A331" t="inlineStr"/>
-      <c r="B331" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="B331" t="inlineStr"/>
       <c r="C331" t="inlineStr">
         <is>
-          <t>Tabella triennale avvisi, concorsi e procedure comparative aggiornata a giugno 2023</t>
+          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 1 Dirigente Medico di Medicina d'Emergenza-Urgenza</t>
         </is>
       </c>
       <c r="D331" t="inlineStr">
         <is>
-          <t>Aperto</t>
-[...6 lines deleted...]
-      </c>
+          <t>Graduatoria/Esito</t>
+        </is>
+      </c>
+      <c r="E331" t="inlineStr"/>
       <c r="F331" t="inlineStr">
         <is>
-          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G331" t="inlineStr">
         <is>
-          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H331" t="inlineStr">
         <is>
-          <t>26/06/2023 00:00</t>
+          <t>28/07/2023 00:00</t>
         </is>
       </c>
       <c r="I331" t="inlineStr">
         <is>
-          <t>26/06/2028 00:00</t>
+          <t>11/08/2023 00:00</t>
         </is>
       </c>
       <c r="K331" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N331" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P331" t="inlineStr"/>
       <c r="Q331" t="inlineStr"/>
       <c r="R331" t="inlineStr"/>
       <c r="S331" t="inlineStr"/>
       <c r="T331" t="inlineStr"/>
       <c r="W331" t="n">
         <v>0</v>
       </c>
       <c r="X331" t="n">
         <v>0</v>
       </c>
       <c r="Y331" t="n">
         <v>0</v>
       </c>
       <c r="Z331" t="n">
         <v>0</v>
       </c>
       <c r="AA331" t="n">
         <v>0</v>
       </c>
       <c r="AC331" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD331" t="n">
         <v>0</v>
       </c>
       <c r="AE331" t="inlineStr">
         <is>
-          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
-[...2 lines deleted...]
-      <c r="AF331" t="inlineStr"/>
+          <t>Avviso Pubblico</t>
+        </is>
+      </c>
+      <c r="AF331" t="inlineStr">
+        <is>
+          <t>Tempo determinato</t>
+        </is>
+      </c>
     </row>
     <row r="332">
       <c r="A332" t="inlineStr"/>
       <c r="B332" t="inlineStr"/>
       <c r="C332" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per soli titoli, per l'assunzione a tempo determinato di n. 1 Ostetrica/o - Area Professionisti Salute e Funzionari</t>
+          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 1 Dirigente Medico di Pediatria</t>
         </is>
       </c>
       <c r="D332" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E332" t="inlineStr"/>
       <c r="F332" t="inlineStr">
         <is>
-          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G332" t="inlineStr">
         <is>
-          <t>Ostetrica/o</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H332" t="inlineStr">
         <is>
-          <t>23/06/2023 00:00</t>
+          <t>28/07/2023 00:00</t>
         </is>
       </c>
       <c r="I332" t="inlineStr">
         <is>
-          <t>07/07/2023 23:59</t>
+          <t>11/08/2023 23:59</t>
         </is>
       </c>
       <c r="K332" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N332" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P332" t="inlineStr"/>
       <c r="Q332" t="inlineStr"/>
       <c r="R332" t="inlineStr"/>
       <c r="S332" t="inlineStr"/>
       <c r="T332" t="inlineStr"/>
       <c r="W332" t="n">
         <v>0</v>
       </c>
       <c r="X332" t="n">
         <v>0</v>
       </c>
       <c r="Y332" t="n">
         <v>0</v>
@@ -25168,160 +25233,160 @@
       </c>
       <c r="AC332" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD332" t="n">
         <v>0</v>
       </c>
       <c r="AE332" t="inlineStr">
         <is>
           <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF332" t="inlineStr">
         <is>
           <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="333">
       <c r="A333" t="inlineStr"/>
       <c r="B333" t="inlineStr"/>
       <c r="C333" t="inlineStr">
         <is>
-          <t>Avviso pubblico per la stabilizzazione del personale precario TSRM e Tecnico Riabilitazione Psichiatrica, ruolo sanitario, ai sensi art. 1, c. 268, lett. b), L. 234/2021 e s.m.i.</t>
+          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 1 Dirigente Medico di Psichiatria</t>
         </is>
       </c>
       <c r="D333" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E333" t="inlineStr"/>
       <c r="F333" t="inlineStr">
         <is>
-          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G333" t="inlineStr">
         <is>
-          <t>Vari profili</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H333" t="inlineStr">
         <is>
-          <t>01/06/2023 00:00</t>
+          <t>28/07/2023 00:00</t>
         </is>
       </c>
       <c r="I333" t="inlineStr">
         <is>
-          <t>16/06/2023 23:59</t>
+          <t>11/08/2023 23:59</t>
         </is>
       </c>
       <c r="K333" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N333" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P333" t="inlineStr"/>
       <c r="Q333" t="inlineStr"/>
       <c r="R333" t="inlineStr"/>
       <c r="S333" t="inlineStr"/>
       <c r="T333" t="inlineStr"/>
       <c r="W333" t="n">
         <v>0</v>
       </c>
       <c r="X333" t="n">
         <v>0</v>
       </c>
       <c r="Y333" t="n">
         <v>0</v>
       </c>
       <c r="Z333" t="n">
         <v>0</v>
       </c>
       <c r="AA333" t="n">
         <v>0</v>
       </c>
       <c r="AC333" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD333" t="n">
         <v>0</v>
       </c>
       <c r="AE333" t="inlineStr">
         <is>
-          <t>Stabilizzazione</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF333" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="334">
       <c r="A334" t="inlineStr"/>
       <c r="B334" t="inlineStr"/>
       <c r="C334" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di Dirigente Medico di Malattie Infettive</t>
+          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 1 Dirigente Medico Anestesia e Rianimazione</t>
         </is>
       </c>
       <c r="D334" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E334" t="inlineStr"/>
       <c r="F334" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G334" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H334" t="inlineStr">
         <is>
-          <t>01/06/2023 00:00</t>
+          <t>28/07/2023 00:00</t>
         </is>
       </c>
       <c r="I334" t="inlineStr">
         <is>
-          <t>15/06/2023 23:59</t>
+          <t>11/08/2023 00:00</t>
         </is>
       </c>
       <c r="K334" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N334" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P334" t="inlineStr"/>
       <c r="Q334" t="inlineStr"/>
       <c r="R334" t="inlineStr"/>
       <c r="S334" t="inlineStr"/>
       <c r="T334" t="inlineStr"/>
       <c r="W334" t="n">
         <v>0</v>
       </c>
       <c r="X334" t="n">
         <v>0</v>
       </c>
       <c r="Y334" t="n">
         <v>0</v>
@@ -25334,77 +25399,77 @@
       </c>
       <c r="AC334" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD334" t="n">
         <v>0</v>
       </c>
       <c r="AE334" t="inlineStr">
         <is>
           <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF334" t="inlineStr">
         <is>
           <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="335">
       <c r="A335" t="inlineStr"/>
       <c r="B335" t="inlineStr"/>
       <c r="C335" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 1 Assistente Sociale - Area PSF</t>
+          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 1 Dirigente Medico di Radiodiagnostica</t>
         </is>
       </c>
       <c r="D335" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E335" t="inlineStr"/>
       <c r="F335" t="inlineStr">
         <is>
-          <t>Area dei Professionisti della Salute e dei Funzionari - ruolo socio-sanitario</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G335" t="inlineStr">
         <is>
-          <t>Assistente Sociale</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H335" t="inlineStr">
         <is>
-          <t>26/05/2023 00:00</t>
+          <t>28/07/2023 00:00</t>
         </is>
       </c>
       <c r="I335" t="inlineStr">
         <is>
-          <t>09/06/2023 23:59</t>
+          <t>11/08/2023 23:59</t>
         </is>
       </c>
       <c r="K335" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N335" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P335" t="inlineStr"/>
       <c r="Q335" t="inlineStr"/>
       <c r="R335" t="inlineStr"/>
       <c r="S335" t="inlineStr"/>
       <c r="T335" t="inlineStr"/>
       <c r="W335" t="n">
         <v>0</v>
       </c>
       <c r="X335" t="n">
         <v>0</v>
       </c>
       <c r="Y335" t="n">
         <v>0</v>
@@ -25417,605 +25482,639 @@
       </c>
       <c r="AC335" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD335" t="n">
         <v>0</v>
       </c>
       <c r="AE335" t="inlineStr">
         <is>
           <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF335" t="inlineStr">
         <is>
           <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="336">
       <c r="A336" t="inlineStr"/>
       <c r="B336" t="inlineStr"/>
       <c r="C336" t="inlineStr">
         <is>
-          <t>Avviso pubblico di mobilità volontaria per Dirigente Medico di Chirurgia Maxillo-Facciale</t>
+          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 1 Dirigente Medico di Ginecologia e Ostetricia</t>
         </is>
       </c>
       <c r="D336" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E336" t="inlineStr"/>
       <c r="F336" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G336" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H336" t="inlineStr">
         <is>
-          <t>22/05/2023 00:00</t>
+          <t>21/07/2023 00:00</t>
         </is>
       </c>
       <c r="I336" t="inlineStr">
         <is>
-          <t>21/06/2023 23:59</t>
+          <t>04/08/2023 23:59</t>
         </is>
       </c>
       <c r="K336" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N336" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P336" t="inlineStr"/>
       <c r="Q336" t="inlineStr"/>
       <c r="R336" t="inlineStr"/>
       <c r="S336" t="inlineStr"/>
       <c r="T336" t="inlineStr"/>
       <c r="W336" t="n">
         <v>0</v>
       </c>
       <c r="X336" t="n">
         <v>0</v>
       </c>
       <c r="Y336" t="n">
         <v>0</v>
       </c>
       <c r="Z336" t="n">
         <v>0</v>
       </c>
       <c r="AA336" t="n">
         <v>0</v>
       </c>
       <c r="AC336" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD336" t="n">
         <v>0</v>
       </c>
       <c r="AE336" t="inlineStr">
         <is>
-          <t>Avviso di mobilità da altro ente</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF336" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="337">
       <c r="A337" t="inlineStr"/>
       <c r="B337" t="inlineStr"/>
       <c r="C337" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n.1 Dirigente Medico di Reumatologia</t>
+          <t xml:space="preserve">Avviso di procedura comparativa per l’attribuzione di nr. 1 borsa di studio, a persona in possesso di laurea in "Educazione professionale" classe di laurea delle professioni sanitarie L/SNT-2, per la realizzazione del Progetto “L’analisi dei bisogni educativi nel paziente asmatico e con broncopneumopatia cronica ostruttiva” presso al U.O.C. di Pneumologia dell’Azienda Ulss 5 Polesana </t>
         </is>
       </c>
       <c r="D337" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E337" t="inlineStr"/>
       <c r="F337" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>D</t>
         </is>
       </c>
       <c r="G337" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>C.P.S. Educatore Professionale</t>
         </is>
       </c>
       <c r="H337" t="inlineStr">
         <is>
-          <t>19/05/2023 00:00</t>
+          <t>19/07/2023 00:00</t>
         </is>
       </c>
       <c r="I337" t="inlineStr">
         <is>
-          <t>02/06/2023 00:00</t>
+          <t>01/08/2023 23:59</t>
         </is>
       </c>
       <c r="K337" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N337" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P337" t="inlineStr"/>
       <c r="Q337" t="inlineStr"/>
-      <c r="R337" t="inlineStr"/>
-      <c r="S337" t="inlineStr"/>
+      <c r="R337" t="inlineStr">
+        <is>
+          <t>0425 393959</t>
+        </is>
+      </c>
+      <c r="S337" t="inlineStr">
+        <is>
+          <t>protocollo@aulss5.veneto.it</t>
+        </is>
+      </c>
       <c r="T337" t="inlineStr"/>
-      <c r="W337" t="n">
-[...12 lines deleted...]
-        <v>0</v>
+      <c r="U337" t="inlineStr">
+        <is>
+          <t>04/10/2023 00:00</t>
+        </is>
       </c>
       <c r="AC337" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="AD337" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AE337" t="inlineStr">
         <is>
-          <t>Avviso Pubblico</t>
+          <t>Borse di Studio</t>
         </is>
       </c>
       <c r="AF337" t="inlineStr">
         <is>
-          <t>Tempo determinato</t>
+          <t>Borsa di studio</t>
         </is>
       </c>
     </row>
     <row r="338">
       <c r="A338" t="inlineStr"/>
       <c r="B338" t="inlineStr"/>
       <c r="C338" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO - GRADUATORIA CONCORSO PUBBLICO PER TITOLI ED ESAMI PER LA COPERTURA Dl N:25 POSTI Dl DIRIGENTE MEDICO - DISCIPLINA GERIATRIA</t>
+          <t>Avviso pubblico per la stabilizzazione del personale precario Infermiere e Podologo, ruolo sanitario, ai sensi art. 1, c. 268, lett. b), L. 234/2021 e s.m.i.</t>
         </is>
       </c>
       <c r="D338" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E338" t="inlineStr"/>
       <c r="F338" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
         </is>
       </c>
       <c r="G338" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>Vari profili</t>
         </is>
       </c>
       <c r="H338" t="inlineStr">
         <is>
-          <t>15/05/2023 00:00</t>
+          <t>17/07/2023 00:00</t>
         </is>
       </c>
       <c r="I338" t="inlineStr">
         <is>
-          <t>15/05/2028 00:00</t>
+          <t>01/08/2023 00:00</t>
         </is>
       </c>
       <c r="K338" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N338" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P338" t="inlineStr"/>
       <c r="Q338" t="inlineStr"/>
       <c r="R338" t="inlineStr"/>
       <c r="S338" t="inlineStr"/>
       <c r="T338" t="inlineStr"/>
+      <c r="W338" t="n">
+        <v>0</v>
+      </c>
+      <c r="X338" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y338" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z338" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA338" t="n">
+        <v>0</v>
+      </c>
       <c r="AC338" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD338" t="n">
+        <v>0</v>
+      </c>
       <c r="AE338" t="inlineStr">
         <is>
-          <t>Avvisi Incarichi 15 septies/octies D.Lgs 502/92</t>
+          <t>Stabilizzazione</t>
         </is>
       </c>
       <c r="AF338" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="339">
       <c r="A339" t="inlineStr"/>
       <c r="B339" t="inlineStr"/>
       <c r="C339" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO - GRADUATORIA CONCORSO PUBBLICO, PER TITOLI ED ESAMI, PER N. 13 POSTI Dl ASSISTENTE INFORMATICO AREA DEGLI ASSISTENTI - RUOLO TECNICO</t>
+          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 1 Dirigente Medico disciplina di Neuroradiologia</t>
         </is>
       </c>
       <c r="D339" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E339" t="inlineStr"/>
       <c r="F339" t="inlineStr">
         <is>
-          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Tecnico</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G339" t="inlineStr">
         <is>
-          <t>Assistente Informatico</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H339" t="inlineStr">
         <is>
-          <t>15/05/2023 00:00</t>
+          <t>07/07/2023 00:00</t>
         </is>
       </c>
       <c r="I339" t="inlineStr">
         <is>
-          <t>15/05/2028 00:00</t>
+          <t>21/07/2023 23:59</t>
         </is>
       </c>
       <c r="K339" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N339" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P339" t="inlineStr"/>
       <c r="Q339" t="inlineStr"/>
       <c r="R339" t="inlineStr"/>
       <c r="S339" t="inlineStr"/>
       <c r="T339" t="inlineStr"/>
+      <c r="W339" t="n">
+        <v>0</v>
+      </c>
+      <c r="X339" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y339" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z339" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA339" t="n">
+        <v>0</v>
+      </c>
       <c r="AC339" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD339" t="n">
+        <v>0</v>
+      </c>
       <c r="AE339" t="inlineStr">
         <is>
-          <t>Concorsi Comparto</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF339" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="340">
       <c r="A340" t="inlineStr"/>
       <c r="B340" t="inlineStr"/>
       <c r="C340" t="inlineStr">
         <is>
-          <t>Avviso pubblico di mobilità volontaria per Dirigente Medico di Reumatologia</t>
+          <t>AVVISO FINALIZZATO ALLA FORMAZIONE DI UN ELENCO RISTRETTO DI AVVOCATI</t>
         </is>
       </c>
       <c r="D340" t="inlineStr">
         <is>
-          <t>Graduatoria/Esito</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="E340" t="inlineStr"/>
       <c r="F340" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>Dirigenza</t>
         </is>
       </c>
       <c r="G340" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>Dirigente</t>
         </is>
       </c>
       <c r="H340" t="inlineStr">
         <is>
-          <t>05/05/2023 00:00</t>
+          <t>28/06/2023 00:00</t>
         </is>
       </c>
       <c r="I340" t="inlineStr">
         <is>
-          <t>05/06/2023 00:00</t>
+          <t>31/12/2030 00:00</t>
         </is>
       </c>
       <c r="K340" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N340" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P340" t="inlineStr"/>
       <c r="Q340" t="inlineStr"/>
       <c r="R340" t="inlineStr"/>
       <c r="S340" t="inlineStr"/>
       <c r="T340" t="inlineStr"/>
-      <c r="W340" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="AC340" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="AD340" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AE340" t="inlineStr">
         <is>
-          <t>Avviso di mobilità da altro ente</t>
+          <t>Avviso generico</t>
         </is>
       </c>
       <c r="AF340" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Non definito</t>
         </is>
       </c>
     </row>
     <row r="341">
       <c r="A341" t="inlineStr"/>
-      <c r="B341" t="inlineStr"/>
+      <c r="B341" t="inlineStr">
+        <is>
+          <t>Tabella</t>
+        </is>
+      </c>
       <c r="C341" t="inlineStr">
         <is>
-          <t>Avviso pubblico per la stabilizzazione del personale precario Tecnico Audiometrista - Area PSF, ruolo sanitario, ai sensi art. 20, c.1, D. Lgs. n. 75/2017</t>
+          <t>Tabella triennale avvisi, concorsi e procedure comparative aggiornata a giugno 2023</t>
         </is>
       </c>
       <c r="D341" t="inlineStr">
         <is>
-          <t>Graduatoria/Esito</t>
-[...2 lines deleted...]
-      <c r="E341" t="inlineStr"/>
+          <t>Aperto</t>
+        </is>
+      </c>
+      <c r="E341" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Tabella triennale avvisi, concorsi e procedure comparative aggiornata a giugno 2023&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="F341" t="inlineStr">
         <is>
-          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
+          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
         </is>
       </c>
       <c r="G341" t="inlineStr">
         <is>
-          <t>Tecnico Audiometrista</t>
+          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
         </is>
       </c>
       <c r="H341" t="inlineStr">
         <is>
-          <t>05/05/2023 00:00</t>
+          <t>26/06/2023 00:00</t>
         </is>
       </c>
       <c r="I341" t="inlineStr">
         <is>
-          <t>20/05/2023 23:59</t>
+          <t>26/06/2028 00:00</t>
         </is>
       </c>
       <c r="K341" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N341" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P341" t="inlineStr"/>
       <c r="Q341" t="inlineStr"/>
       <c r="R341" t="inlineStr"/>
       <c r="S341" t="inlineStr"/>
       <c r="T341" t="inlineStr"/>
       <c r="W341" t="n">
         <v>0</v>
       </c>
       <c r="X341" t="n">
         <v>0</v>
       </c>
       <c r="Y341" t="n">
         <v>0</v>
       </c>
       <c r="Z341" t="n">
         <v>0</v>
       </c>
       <c r="AA341" t="n">
         <v>0</v>
       </c>
       <c r="AC341" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD341" t="n">
         <v>0</v>
       </c>
       <c r="AE341" t="inlineStr">
         <is>
-          <t>Stabilizzazione</t>
-[...6 lines deleted...]
-      </c>
+          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
+        </is>
+      </c>
+      <c r="AF341" t="inlineStr"/>
     </row>
     <row r="342">
       <c r="A342" t="inlineStr"/>
       <c r="B342" t="inlineStr"/>
       <c r="C342" t="inlineStr">
         <is>
-          <t xml:space="preserve">AVVISO DI SELEZIONE PUBBLICA PER CONFERIMENTO INCARICHI LIBERO-PROFESSIONALI A MEDICI SPECIALIZZATI IN GINECOLOGIA E OSTETRICIA PER ATTIVITA’ ASSISTENZIALI PRESSO LA UOC OSTETRICIA E GINECOLOGIA DELL’OSPEDALE DI ADRIA
-</t>
+          <t>Avviso pubblico, per soli titoli, per l'assunzione a tempo determinato di n. 1 Ostetrica/o - Area Professionisti Salute e Funzionari</t>
         </is>
       </c>
       <c r="D342" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E342" t="inlineStr"/>
       <c r="F342" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
         </is>
       </c>
       <c r="G342" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>Ostetrica/o</t>
         </is>
       </c>
       <c r="H342" t="inlineStr">
         <is>
-          <t>28/04/2023 00:00</t>
+          <t>23/06/2023 00:00</t>
         </is>
       </c>
       <c r="I342" t="inlineStr">
         <is>
-          <t>08/05/2023 23:59</t>
+          <t>07/07/2023 23:59</t>
         </is>
       </c>
       <c r="K342" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N342" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P342" t="inlineStr"/>
       <c r="Q342" t="inlineStr"/>
       <c r="R342" t="inlineStr"/>
       <c r="S342" t="inlineStr"/>
       <c r="T342" t="inlineStr"/>
+      <c r="W342" t="n">
+        <v>0</v>
+      </c>
+      <c r="X342" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y342" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z342" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA342" t="n">
+        <v>0</v>
+      </c>
       <c r="AC342" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD342" t="n">
+        <v>0</v>
+      </c>
       <c r="AE342" t="inlineStr">
         <is>
-          <t>Incarichi libero professionali</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF342" t="inlineStr">
         <is>
-          <t>Lavoro autonomo</t>
+          <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="343">
       <c r="A343" t="inlineStr"/>
       <c r="B343" t="inlineStr"/>
       <c r="C343" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n.1 Dirigente Medico di Neuroradiologia</t>
+          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di Dirigente Medico di Malattie Infettive</t>
         </is>
       </c>
       <c r="D343" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E343" t="inlineStr"/>
       <c r="F343" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G343" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H343" t="inlineStr">
         <is>
-          <t>28/04/2023 00:00</t>
+          <t>01/06/2023 00:00</t>
         </is>
       </c>
       <c r="I343" t="inlineStr">
         <is>
-          <t>12/05/2023 00:00</t>
+          <t>15/06/2023 23:59</t>
         </is>
       </c>
       <c r="K343" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N343" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P343" t="inlineStr"/>
       <c r="Q343" t="inlineStr"/>
       <c r="R343" t="inlineStr"/>
       <c r="S343" t="inlineStr"/>
       <c r="T343" t="inlineStr"/>
       <c r="W343" t="n">
         <v>0</v>
       </c>
       <c r="X343" t="n">
         <v>0</v>
       </c>
       <c r="Y343" t="n">
         <v>0</v>
@@ -26028,1774 +26127,1762 @@
       </c>
       <c r="AC343" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD343" t="n">
         <v>0</v>
       </c>
       <c r="AE343" t="inlineStr">
         <is>
           <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF343" t="inlineStr">
         <is>
           <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="344">
       <c r="A344" t="inlineStr"/>
       <c r="B344" t="inlineStr"/>
       <c r="C344" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 1 Dirigente Farmacista nella disciplina di Farmacia Ospedaliera</t>
+          <t>Avviso pubblico per la stabilizzazione del personale precario TSRM e Tecnico Riabilitazione Psichiatrica, ruolo sanitario, ai sensi art. 1, c. 268, lett. b), L. 234/2021 e s.m.i.</t>
         </is>
       </c>
       <c r="D344" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E344" t="inlineStr"/>
       <c r="F344" t="inlineStr">
         <is>
-          <t>Dirigenza</t>
+          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
         </is>
       </c>
       <c r="G344" t="inlineStr">
         <is>
-          <t>Dirigente Farmacista</t>
+          <t>Vari profili</t>
         </is>
       </c>
       <c r="H344" t="inlineStr">
         <is>
-          <t>14/04/2023 00:00</t>
+          <t>01/06/2023 00:00</t>
         </is>
       </c>
       <c r="I344" t="inlineStr">
         <is>
-          <t>28/04/2023 00:00</t>
+          <t>16/06/2023 23:59</t>
         </is>
       </c>
       <c r="K344" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N344" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P344" t="inlineStr"/>
       <c r="Q344" t="inlineStr"/>
       <c r="R344" t="inlineStr"/>
       <c r="S344" t="inlineStr"/>
       <c r="T344" t="inlineStr"/>
       <c r="W344" t="n">
         <v>0</v>
       </c>
       <c r="X344" t="n">
         <v>0</v>
       </c>
       <c r="Y344" t="n">
         <v>0</v>
       </c>
       <c r="Z344" t="n">
         <v>0</v>
       </c>
       <c r="AA344" t="n">
         <v>0</v>
       </c>
       <c r="AC344" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD344" t="n">
         <v>0</v>
       </c>
       <c r="AE344" t="inlineStr">
         <is>
-          <t>Avviso Pubblico</t>
+          <t>Stabilizzazione</t>
         </is>
       </c>
       <c r="AF344" t="inlineStr">
         <is>
-          <t>Tempo determinato</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="345">
       <c r="A345" t="inlineStr"/>
       <c r="B345" t="inlineStr"/>
       <c r="C345" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO - GRADUATORIA CONCORSO PUBBLICO, PER TITOLI ED ESAMI, PER N. 13 POSTI DI COLLABORATORE AMMINISTRATIVO PROFESSIONALE – SETTORE ECONOMICO – AREA DEI PROFESSIONISTI DELLA SALUTE E DEI FUNZIONARI – RUOLO AMMINISTRATIVO.</t>
+          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 1 Assistente Sociale - Area PSF</t>
         </is>
       </c>
       <c r="D345" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E345" t="inlineStr"/>
       <c r="F345" t="inlineStr">
         <is>
-          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo amministrativo</t>
+          <t>Area dei Professionisti della Salute e dei Funzionari - ruolo socio-sanitario</t>
         </is>
       </c>
       <c r="G345" t="inlineStr">
         <is>
-          <t>Collaboratore Amministrativo Professionale</t>
+          <t>Assistente Sociale</t>
         </is>
       </c>
       <c r="H345" t="inlineStr">
         <is>
-          <t>12/04/2023 00:00</t>
+          <t>26/05/2023 00:00</t>
         </is>
       </c>
       <c r="I345" t="inlineStr">
         <is>
-          <t>12/03/2028 00:00</t>
+          <t>09/06/2023 23:59</t>
         </is>
       </c>
       <c r="K345" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N345" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P345" t="inlineStr"/>
       <c r="Q345" t="inlineStr"/>
       <c r="R345" t="inlineStr"/>
       <c r="S345" t="inlineStr"/>
       <c r="T345" t="inlineStr"/>
+      <c r="W345" t="n">
+        <v>0</v>
+      </c>
+      <c r="X345" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y345" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z345" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA345" t="n">
+        <v>0</v>
+      </c>
       <c r="AC345" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD345" t="n">
+        <v>0</v>
+      </c>
       <c r="AE345" t="inlineStr">
         <is>
-          <t>Concorsi Comparto</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF345" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="346">
       <c r="A346" t="inlineStr"/>
       <c r="B346" t="inlineStr"/>
       <c r="C346" t="inlineStr">
         <is>
-          <t>Avviso pubblico per il conferimento dell'incarico di Direttore dell'Unità Operativa Complessa Urologia Adria</t>
+          <t>Avviso pubblico di mobilità volontaria per Dirigente Medico di Chirurgia Maxillo-Facciale</t>
         </is>
       </c>
       <c r="D346" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E346" t="inlineStr"/>
       <c r="F346" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G346" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H346" t="inlineStr">
         <is>
-          <t>29/03/2023 00:00</t>
+          <t>22/05/2023 00:00</t>
         </is>
       </c>
       <c r="I346" t="inlineStr">
         <is>
-          <t>27/04/2023 00:00</t>
+          <t>21/06/2023 23:59</t>
         </is>
       </c>
       <c r="K346" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N346" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P346" t="inlineStr"/>
       <c r="Q346" t="inlineStr"/>
       <c r="R346" t="inlineStr"/>
       <c r="S346" t="inlineStr"/>
       <c r="T346" t="inlineStr"/>
       <c r="W346" t="n">
         <v>0</v>
       </c>
       <c r="X346" t="n">
         <v>0</v>
       </c>
       <c r="Y346" t="n">
         <v>0</v>
       </c>
       <c r="Z346" t="n">
         <v>0</v>
       </c>
       <c r="AA346" t="n">
         <v>0</v>
       </c>
       <c r="AC346" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD346" t="n">
         <v>0</v>
       </c>
       <c r="AE346" t="inlineStr">
         <is>
-          <t>Avviso di struttura complessa</t>
+          <t>Avviso di mobilità da altro ente</t>
         </is>
       </c>
       <c r="AF346" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="347">
       <c r="A347" t="inlineStr"/>
-      <c r="B347" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="B347" t="inlineStr"/>
       <c r="C347" t="inlineStr">
         <is>
-          <t>Tabella triennale avvisi, concorsi e procedure comparative aggiornata a marzo 2023</t>
+          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n.1 Dirigente Medico di Reumatologia</t>
         </is>
       </c>
       <c r="D347" t="inlineStr">
         <is>
-          <t>Aperto</t>
-[...6 lines deleted...]
-      </c>
+          <t>Graduatoria/Esito</t>
+        </is>
+      </c>
+      <c r="E347" t="inlineStr"/>
       <c r="F347" t="inlineStr">
         <is>
-          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G347" t="inlineStr">
         <is>
-          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H347" t="inlineStr">
         <is>
-          <t>29/03/2023 00:00</t>
+          <t>19/05/2023 00:00</t>
         </is>
       </c>
       <c r="I347" t="inlineStr">
         <is>
-          <t>28/03/2028 00:00</t>
+          <t>02/06/2023 00:00</t>
         </is>
       </c>
       <c r="K347" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N347" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P347" t="inlineStr"/>
       <c r="Q347" t="inlineStr"/>
       <c r="R347" t="inlineStr"/>
       <c r="S347" t="inlineStr"/>
       <c r="T347" t="inlineStr"/>
       <c r="W347" t="n">
         <v>0</v>
       </c>
       <c r="X347" t="n">
         <v>0</v>
       </c>
       <c r="Y347" t="n">
         <v>0</v>
       </c>
       <c r="Z347" t="n">
         <v>0</v>
       </c>
       <c r="AA347" t="n">
         <v>0</v>
       </c>
       <c r="AC347" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD347" t="n">
         <v>0</v>
       </c>
       <c r="AE347" t="inlineStr">
         <is>
-          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF347" t="inlineStr">
         <is>
-          <t>Non definito</t>
+          <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="348">
       <c r="A348" t="inlineStr"/>
       <c r="B348" t="inlineStr"/>
       <c r="C348" t="inlineStr">
         <is>
-          <t>Avviso pubblico per il conferimento dell'incarico di Direttore dell'Unità Operativa Complessa Neurologia</t>
+          <t>AZIENDA ZERO - GRADUATORIA CONCORSO PUBBLICO, PER TITOLI ED ESAMI, PER N. 13 POSTI Dl ASSISTENTE INFORMATICO AREA DEGLI ASSISTENTI - RUOLO TECNICO</t>
         </is>
       </c>
       <c r="D348" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E348" t="inlineStr"/>
       <c r="F348" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Tecnico</t>
         </is>
       </c>
       <c r="G348" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>Assistente Informatico</t>
         </is>
       </c>
       <c r="H348" t="inlineStr">
         <is>
-          <t>29/03/2023 00:00</t>
+          <t>15/05/2023 00:00</t>
         </is>
       </c>
       <c r="I348" t="inlineStr">
         <is>
-          <t>27/04/2023 00:00</t>
+          <t>15/05/2028 00:00</t>
         </is>
       </c>
       <c r="K348" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N348" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P348" t="inlineStr"/>
       <c r="Q348" t="inlineStr"/>
       <c r="R348" t="inlineStr"/>
       <c r="S348" t="inlineStr"/>
       <c r="T348" t="inlineStr"/>
-      <c r="W348" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="AC348" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="AD348" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AE348" t="inlineStr">
         <is>
-          <t>Avviso di struttura complessa</t>
+          <t>Concorsi Comparto</t>
         </is>
       </c>
       <c r="AF348" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="349">
       <c r="A349" t="inlineStr"/>
       <c r="B349" t="inlineStr"/>
       <c r="C349" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO - GRADUATORIA CONCORSO PUBBLICO, PER TITOLI ED ESAMI, PER LA COPERTURA Dl N. 18 POSTI Dl DIRIGENTE MEDICO - DISCIPLINA Dl NEUROLOGIA</t>
+          <t>AZIENDA ZERO - GRADUATORIA CONCORSO PUBBLICO PER TITOLI ED ESAMI PER LA COPERTURA Dl N:25 POSTI Dl DIRIGENTE MEDICO - DISCIPLINA GERIATRIA</t>
         </is>
       </c>
       <c r="D349" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E349" t="inlineStr"/>
       <c r="F349" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G349" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H349" t="inlineStr">
         <is>
-          <t>21/03/2023 00:00</t>
+          <t>15/05/2023 00:00</t>
         </is>
       </c>
       <c r="I349" t="inlineStr">
         <is>
-          <t>21/03/2028 00:00</t>
+          <t>15/05/2028 00:00</t>
         </is>
       </c>
       <c r="K349" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N349" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P349" t="inlineStr"/>
       <c r="Q349" t="inlineStr"/>
       <c r="R349" t="inlineStr"/>
       <c r="S349" t="inlineStr"/>
       <c r="T349" t="inlineStr"/>
       <c r="AC349" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE349" t="inlineStr">
         <is>
-          <t>Avvisi tempo determinato Dirigenza</t>
+          <t>Avvisi Incarichi 15 septies/octies D.Lgs 502/92</t>
         </is>
       </c>
       <c r="AF349" t="inlineStr">
         <is>
-          <t>Tempo determinato</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="350">
       <c r="A350" t="inlineStr"/>
       <c r="B350" t="inlineStr"/>
       <c r="C350" t="inlineStr">
         <is>
-          <t>GRADUATORIA CONCORSO PUBBLICO, PER TITOLI ED ESAMI, PER LA COPERTURA Dl N. 29 POSTI Dl DIRIGENTE MEDICO - DISCIPLINA CARDIOLOGIA</t>
+          <t>Avviso pubblico per la stabilizzazione del personale precario Tecnico Audiometrista - Area PSF, ruolo sanitario, ai sensi art. 20, c.1, D. Lgs. n. 75/2017</t>
         </is>
       </c>
       <c r="D350" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E350" t="inlineStr"/>
       <c r="F350" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
         </is>
       </c>
       <c r="G350" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>Tecnico Audiometrista</t>
         </is>
       </c>
       <c r="H350" t="inlineStr">
         <is>
-          <t>21/03/2023 00:00</t>
+          <t>05/05/2023 00:00</t>
         </is>
       </c>
       <c r="I350" t="inlineStr">
         <is>
-          <t>21/03/2028 00:00</t>
+          <t>20/05/2023 23:59</t>
         </is>
       </c>
       <c r="K350" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N350" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P350" t="inlineStr"/>
       <c r="Q350" t="inlineStr"/>
       <c r="R350" t="inlineStr"/>
       <c r="S350" t="inlineStr"/>
       <c r="T350" t="inlineStr"/>
+      <c r="W350" t="n">
+        <v>0</v>
+      </c>
+      <c r="X350" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y350" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z350" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA350" t="n">
+        <v>0</v>
+      </c>
       <c r="AC350" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD350" t="n">
+        <v>0</v>
+      </c>
       <c r="AE350" t="inlineStr">
         <is>
-          <t>Avvisi Incarichi 15 septies/octies D.Lgs 502/92</t>
+          <t>Stabilizzazione</t>
         </is>
       </c>
       <c r="AF350" t="inlineStr">
         <is>
-          <t>Tempo determinato</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="351">
       <c r="A351" t="inlineStr"/>
       <c r="B351" t="inlineStr"/>
       <c r="C351" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 2 Dirigenti Medici di Ginecologia e Ostetricia</t>
+          <t>Avviso pubblico di mobilità volontaria per Dirigente Medico di Reumatologia</t>
         </is>
       </c>
       <c r="D351" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E351" t="inlineStr"/>
       <c r="F351" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G351" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H351" t="inlineStr">
         <is>
-          <t>17/03/2023 00:00</t>
+          <t>05/05/2023 00:00</t>
         </is>
       </c>
       <c r="I351" t="inlineStr">
         <is>
-          <t>31/03/2023 00:00</t>
+          <t>05/06/2023 00:00</t>
         </is>
       </c>
       <c r="K351" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N351" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P351" t="inlineStr"/>
       <c r="Q351" t="inlineStr"/>
       <c r="R351" t="inlineStr"/>
       <c r="S351" t="inlineStr"/>
       <c r="T351" t="inlineStr"/>
       <c r="W351" t="n">
         <v>0</v>
       </c>
       <c r="X351" t="n">
         <v>0</v>
       </c>
       <c r="Y351" t="n">
         <v>0</v>
       </c>
       <c r="Z351" t="n">
         <v>0</v>
       </c>
       <c r="AA351" t="n">
         <v>0</v>
       </c>
       <c r="AC351" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD351" t="n">
         <v>0</v>
       </c>
       <c r="AE351" t="inlineStr">
         <is>
-          <t>Avviso Pubblico</t>
+          <t>Avviso di mobilità da altro ente</t>
         </is>
       </c>
       <c r="AF351" t="inlineStr">
         <is>
-          <t>Tempo determinato</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="352">
       <c r="A352" t="inlineStr"/>
       <c r="B352" t="inlineStr"/>
       <c r="C352" t="inlineStr">
         <is>
-          <t xml:space="preserve">AZIENDA ZERO - GRADUATORIA CONCORSO PUBBLICO, PER TITOLI ED ESAMI, PER LA COPERTURA DI N. 10 POSTI DI DIRIGENTE
-MEDICO – DISCIPLINA OFTALMOLOGIA
+          <t xml:space="preserve">AVVISO DI SELEZIONE PUBBLICA PER CONFERIMENTO INCARICHI LIBERO-PROFESSIONALI A MEDICI SPECIALIZZATI IN GINECOLOGIA E OSTETRICIA PER ATTIVITA’ ASSISTENZIALI PRESSO LA UOC OSTETRICIA E GINECOLOGIA DELL’OSPEDALE DI ADRIA
 </t>
         </is>
       </c>
       <c r="D352" t="inlineStr">
         <is>
-          <t>Graduatoria/Esito</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="E352" t="inlineStr"/>
       <c r="F352" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G352" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H352" t="inlineStr">
         <is>
-          <t>15/03/2023 00:00</t>
+          <t>28/04/2023 00:00</t>
         </is>
       </c>
       <c r="I352" t="inlineStr">
         <is>
-          <t>15/03/2023 00:00</t>
+          <t>08/05/2023 23:59</t>
         </is>
       </c>
       <c r="K352" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N352" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P352" t="inlineStr"/>
       <c r="Q352" t="inlineStr"/>
       <c r="R352" t="inlineStr"/>
       <c r="S352" t="inlineStr"/>
       <c r="T352" t="inlineStr"/>
       <c r="AC352" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE352" t="inlineStr">
         <is>
-          <t>Concorsi Dirigenza</t>
+          <t>Incarichi libero professionali</t>
         </is>
       </c>
       <c r="AF352" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Lavoro autonomo</t>
         </is>
       </c>
     </row>
     <row r="353">
       <c r="A353" t="inlineStr"/>
       <c r="B353" t="inlineStr"/>
       <c r="C353" t="inlineStr">
         <is>
-          <t xml:space="preserve">AZIENDA ZERO - GRADUATORIA GRADUATORIA CONCORSO PUBBLICO, PER TITOLI ED ESAMI, PER LA COPERTURA DI: N. 12
-POSTI DI DIRIGENTE MEDICO – DISCIPLINA CHIRURGIA GENERALE </t>
+          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n.1 Dirigente Medico di Neuroradiologia</t>
         </is>
       </c>
       <c r="D353" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E353" t="inlineStr"/>
       <c r="F353" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G353" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H353" t="inlineStr">
         <is>
-          <t>15/03/2023 00:00</t>
+          <t>28/04/2023 00:00</t>
         </is>
       </c>
       <c r="I353" t="inlineStr">
         <is>
-          <t>15/03/2023 00:00</t>
+          <t>12/05/2023 00:00</t>
         </is>
       </c>
       <c r="K353" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N353" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P353" t="inlineStr"/>
       <c r="Q353" t="inlineStr"/>
       <c r="R353" t="inlineStr"/>
       <c r="S353" t="inlineStr"/>
       <c r="T353" t="inlineStr"/>
+      <c r="W353" t="n">
+        <v>0</v>
+      </c>
+      <c r="X353" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y353" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z353" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA353" t="n">
+        <v>0</v>
+      </c>
       <c r="AC353" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD353" t="n">
+        <v>0</v>
+      </c>
       <c r="AE353" t="inlineStr">
         <is>
-          <t>Concorsi Dirigenza</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF353" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="354">
       <c r="A354" t="inlineStr"/>
       <c r="B354" t="inlineStr"/>
       <c r="C354" t="inlineStr">
         <is>
-          <t>AVVISO DI PROCEDURA COMPARATIVA, PER TITOLI E COLLOQUIO, PER LA FORMULAZIONE DI UN ELENCO DI CANDIDATI IDONEI AL CONFERIMENTO DI INCARICHI LIBERO-PROFESSIONALI A PSICOLOGI SPECIALIZZATI IN PSICOTERAPIA</t>
+          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 1 Dirigente Farmacista nella disciplina di Farmacia Ospedaliera</t>
         </is>
       </c>
       <c r="D354" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E354" t="inlineStr"/>
       <c r="F354" t="inlineStr">
         <is>
           <t>Dirigenza</t>
         </is>
       </c>
       <c r="G354" t="inlineStr">
         <is>
-          <t>Dirigente Psicologo</t>
+          <t>Dirigente Farmacista</t>
         </is>
       </c>
       <c r="H354" t="inlineStr">
         <is>
-          <t>15/03/2023 00:00</t>
+          <t>14/04/2023 00:00</t>
         </is>
       </c>
       <c r="I354" t="inlineStr">
         <is>
-          <t>03/04/2023 23:59</t>
+          <t>28/04/2023 00:00</t>
         </is>
       </c>
       <c r="K354" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N354" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P354" t="inlineStr"/>
       <c r="Q354" t="inlineStr"/>
       <c r="R354" t="inlineStr"/>
       <c r="S354" t="inlineStr"/>
-      <c r="T354" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="T354" t="inlineStr"/>
+      <c r="W354" t="n">
+        <v>0</v>
+      </c>
+      <c r="X354" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y354" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z354" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA354" t="n">
+        <v>0</v>
       </c>
       <c r="AC354" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD354" t="n">
+        <v>0</v>
+      </c>
       <c r="AE354" t="inlineStr">
         <is>
-          <t>Incarichi libero professionali</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF354" t="inlineStr">
         <is>
-          <t>Lavoro autonomo</t>
+          <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="355">
       <c r="A355" t="inlineStr"/>
       <c r="B355" t="inlineStr"/>
       <c r="C355" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 1 Dirigente Medico disciplina di Ginecologia e Ostetricia da assegnare alla UOS</t>
+          <t>AZIENDA ZERO - GRADUATORIA CONCORSO PUBBLICO, PER TITOLI ED ESAMI, PER N. 13 POSTI DI COLLABORATORE AMMINISTRATIVO PROFESSIONALE – SETTORE ECONOMICO – AREA DEI PROFESSIONISTI DELLA SALUTE E DEI FUNZIONARI – RUOLO AMMINISTRATIVO.</t>
         </is>
       </c>
       <c r="D355" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E355" t="inlineStr"/>
       <c r="F355" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo amministrativo</t>
         </is>
       </c>
       <c r="G355" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>Collaboratore Amministrativo Professionale</t>
         </is>
       </c>
       <c r="H355" t="inlineStr">
         <is>
-          <t>10/03/2023 00:00</t>
+          <t>12/04/2023 00:00</t>
         </is>
       </c>
       <c r="I355" t="inlineStr">
         <is>
-          <t>24/03/2023 00:00</t>
+          <t>12/03/2028 00:00</t>
         </is>
       </c>
       <c r="K355" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N355" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P355" t="inlineStr"/>
       <c r="Q355" t="inlineStr"/>
       <c r="R355" t="inlineStr"/>
       <c r="S355" t="inlineStr"/>
       <c r="T355" t="inlineStr"/>
-      <c r="W355" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="AC355" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="AD355" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AE355" t="inlineStr">
         <is>
-          <t>Avviso Pubblico</t>
+          <t>Concorsi Comparto</t>
         </is>
       </c>
       <c r="AF355" t="inlineStr">
         <is>
-          <t>Tempo determinato</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="356">
       <c r="A356" t="inlineStr"/>
       <c r="B356" t="inlineStr"/>
       <c r="C356" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 1 Specialista della Comunicazione Istituzionale</t>
+          <t>Avviso pubblico per il conferimento dell'incarico di Direttore dell'Unità Operativa Complessa Urologia Adria</t>
         </is>
       </c>
       <c r="D356" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E356" t="inlineStr"/>
       <c r="F356" t="inlineStr">
         <is>
-          <t>Area dei Professionisti della Salute e dei Funzionari - ruolo professionale</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G356" t="inlineStr">
         <is>
-          <t>Specialista della Comunicazione Istituzionale</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H356" t="inlineStr">
         <is>
-          <t>10/03/2023 00:00</t>
+          <t>29/03/2023 00:00</t>
         </is>
       </c>
       <c r="I356" t="inlineStr">
         <is>
-          <t>24/03/2023 23:59</t>
+          <t>27/04/2023 00:00</t>
         </is>
       </c>
       <c r="K356" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N356" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P356" t="inlineStr"/>
       <c r="Q356" t="inlineStr"/>
       <c r="R356" t="inlineStr"/>
       <c r="S356" t="inlineStr"/>
       <c r="T356" t="inlineStr"/>
       <c r="W356" t="n">
         <v>0</v>
       </c>
       <c r="X356" t="n">
         <v>0</v>
       </c>
       <c r="Y356" t="n">
         <v>0</v>
       </c>
       <c r="Z356" t="n">
         <v>0</v>
       </c>
       <c r="AA356" t="n">
         <v>0</v>
       </c>
       <c r="AC356" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD356" t="n">
         <v>0</v>
       </c>
       <c r="AE356" t="inlineStr">
         <is>
-          <t>Avviso Pubblico</t>
+          <t>Avviso di struttura complessa</t>
         </is>
       </c>
       <c r="AF356" t="inlineStr">
         <is>
-          <t>Tempo determinato</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="357">
       <c r="A357" t="inlineStr"/>
       <c r="B357" t="inlineStr"/>
       <c r="C357" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per soli titoli, per l'assunzione a tempo determinato di n. 1 Logopedista - Area PSF</t>
+          <t>Avviso pubblico per il conferimento dell'incarico di Direttore dell'Unità Operativa Complessa Neurologia</t>
         </is>
       </c>
       <c r="D357" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E357" t="inlineStr"/>
       <c r="F357" t="inlineStr">
         <is>
-          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G357" t="inlineStr">
         <is>
-          <t>Logopedista</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H357" t="inlineStr">
         <is>
-          <t>10/03/2023 00:00</t>
+          <t>29/03/2023 00:00</t>
         </is>
       </c>
       <c r="I357" t="inlineStr">
         <is>
-          <t>24/03/2023 23:59</t>
+          <t>27/04/2023 00:00</t>
         </is>
       </c>
       <c r="K357" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N357" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P357" t="inlineStr"/>
       <c r="Q357" t="inlineStr"/>
       <c r="R357" t="inlineStr"/>
       <c r="S357" t="inlineStr"/>
       <c r="T357" t="inlineStr"/>
       <c r="W357" t="n">
         <v>0</v>
       </c>
       <c r="X357" t="n">
         <v>0</v>
       </c>
       <c r="Y357" t="n">
         <v>0</v>
       </c>
       <c r="Z357" t="n">
         <v>0</v>
       </c>
       <c r="AA357" t="n">
         <v>0</v>
       </c>
       <c r="AC357" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD357" t="n">
         <v>0</v>
       </c>
       <c r="AE357" t="inlineStr">
         <is>
-          <t>Avviso Pubblico</t>
+          <t>Avviso di struttura complessa</t>
         </is>
       </c>
       <c r="AF357" t="inlineStr">
         <is>
-          <t>Tempo determinato</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="358">
       <c r="A358" t="inlineStr"/>
-      <c r="B358" t="inlineStr"/>
+      <c r="B358" t="inlineStr">
+        <is>
+          <t>Tabella</t>
+        </is>
+      </c>
       <c r="C358" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 1 Dirigente Medico disciplina di Igiene, Epidemiologia e Sanità Pubblica</t>
+          <t>Tabella triennale avvisi, concorsi e procedure comparative aggiornata a marzo 2023</t>
         </is>
       </c>
       <c r="D358" t="inlineStr">
         <is>
-          <t>Graduatoria/Esito</t>
-[...2 lines deleted...]
-      <c r="E358" t="inlineStr"/>
+          <t>Aperto</t>
+        </is>
+      </c>
+      <c r="E358" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Tabella triennale avvisi, concorsi e procedure comparative aggiornata a marzo 2023&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="F358" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
         </is>
       </c>
       <c r="G358" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
         </is>
       </c>
       <c r="H358" t="inlineStr">
         <is>
-          <t>08/03/2023 09:26</t>
+          <t>29/03/2023 00:00</t>
         </is>
       </c>
       <c r="I358" t="inlineStr">
         <is>
-          <t>17/03/2023 23:59</t>
+          <t>28/03/2028 00:00</t>
         </is>
       </c>
       <c r="K358" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N358" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P358" t="inlineStr"/>
       <c r="Q358" t="inlineStr"/>
       <c r="R358" t="inlineStr"/>
       <c r="S358" t="inlineStr"/>
       <c r="T358" t="inlineStr"/>
       <c r="W358" t="n">
         <v>0</v>
       </c>
       <c r="X358" t="n">
         <v>0</v>
       </c>
       <c r="Y358" t="n">
         <v>0</v>
       </c>
       <c r="Z358" t="n">
         <v>0</v>
       </c>
       <c r="AA358" t="n">
         <v>0</v>
       </c>
       <c r="AC358" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD358" t="n">
         <v>0</v>
       </c>
       <c r="AE358" t="inlineStr">
         <is>
-          <t>Avviso Pubblico</t>
+          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
         </is>
       </c>
       <c r="AF358" t="inlineStr">
         <is>
-          <t>Tempo determinato</t>
+          <t>Non definito</t>
         </is>
       </c>
     </row>
     <row r="359">
       <c r="A359" t="inlineStr"/>
       <c r="B359" t="inlineStr"/>
       <c r="C359" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n.1 Dirigente Medico di Radioterapia</t>
+          <t>AZIENDA ZERO - GRADUATORIA CONCORSO PUBBLICO, PER TITOLI ED ESAMI, PER LA COPERTURA Dl N. 18 POSTI Dl DIRIGENTE MEDICO - DISCIPLINA Dl NEUROLOGIA</t>
         </is>
       </c>
       <c r="D359" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E359" t="inlineStr"/>
       <c r="F359" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G359" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H359" t="inlineStr">
         <is>
-          <t>08/03/2023 09:25</t>
+          <t>21/03/2023 00:00</t>
         </is>
       </c>
       <c r="I359" t="inlineStr">
         <is>
-          <t>17/03/2023 09:25</t>
+          <t>21/03/2028 00:00</t>
         </is>
       </c>
       <c r="K359" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N359" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P359" t="inlineStr"/>
       <c r="Q359" t="inlineStr"/>
       <c r="R359" t="inlineStr"/>
       <c r="S359" t="inlineStr"/>
       <c r="T359" t="inlineStr"/>
-      <c r="W359" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="AC359" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="AD359" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AE359" t="inlineStr">
         <is>
-          <t>Avviso Pubblico</t>
+          <t>Avvisi tempo determinato Dirigenza</t>
         </is>
       </c>
       <c r="AF359" t="inlineStr">
         <is>
           <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="360">
       <c r="A360" t="inlineStr"/>
       <c r="B360" t="inlineStr"/>
       <c r="C360" t="inlineStr">
         <is>
-          <t>AVVISO PROCEDURA COMPARATIVA PER IL CONFERIMENTO DI NR. 4 INCARICHI LIBERO-PROFESSIONALI A PSICOLOGI SPECIALIZZATI IN PSICOTERAPIA AI SENSI DELLA D.G.R.V. NR. 371 DELL'8 APRILE 2022 "DEFINIZIONE MODELLO ORGANIZZATIVO E GESTIONALE DELL'AREA SALUTE MENTALE" NELL'AMBITO DEL FINANZIAMENTO ASSEGNATO CON DECRETO DELLA REGIONE VENETO NR. 89 DEL 16 SETTEMBRE 2022 (PRG 11675CSM).</t>
+          <t>GRADUATORIA CONCORSO PUBBLICO, PER TITOLI ED ESAMI, PER LA COPERTURA Dl N. 29 POSTI Dl DIRIGENTE MEDICO - DISCIPLINA CARDIOLOGIA</t>
         </is>
       </c>
       <c r="D360" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E360" t="inlineStr"/>
       <c r="F360" t="inlineStr">
         <is>
-          <t>Dirigenza</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G360" t="inlineStr">
         <is>
-          <t>Dirigente Psicologo</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H360" t="inlineStr">
         <is>
-          <t>02/03/2023 12:36</t>
+          <t>21/03/2023 00:00</t>
         </is>
       </c>
       <c r="I360" t="inlineStr">
         <is>
-          <t>20/03/2023 23:59</t>
+          <t>21/03/2028 00:00</t>
         </is>
       </c>
       <c r="K360" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N360" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P360" t="inlineStr"/>
       <c r="Q360" t="inlineStr"/>
       <c r="R360" t="inlineStr"/>
       <c r="S360" t="inlineStr"/>
       <c r="T360" t="inlineStr"/>
       <c r="AC360" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE360" t="inlineStr">
         <is>
-          <t>Incarichi libero professionali</t>
+          <t>Avvisi Incarichi 15 septies/octies D.Lgs 502/92</t>
         </is>
       </c>
       <c r="AF360" t="inlineStr">
         <is>
-          <t>Lavoro autonomo</t>
+          <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="361">
       <c r="A361" t="inlineStr"/>
       <c r="B361" t="inlineStr"/>
       <c r="C361" t="inlineStr">
         <is>
-          <t>AVVISO PROCEDURA COMPARATIVA PER CONFERIMENTO DI NR. 4 BORSE DI STUDIO DELLA DURATA DI 18 MESI, PER PERSONE IN POSSESSO DI LAURA IN FARMACIA OSPEDALIERA O CHIMICA E TECNOLOGIA FARMACEUTICA PER LA REALIZZAZIONE DEL PROGETTO REGIONALE "REVISIONE FARMACOLOGICA NEI PAZIENTI ANZIANI: STUDIO MULTICENTRICO NELLE RESIDENZE SANITARIE PER ANZIANI NELLA REGIONE VENETO".</t>
+          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 2 Dirigenti Medici di Ginecologia e Ostetricia</t>
         </is>
       </c>
       <c r="D361" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E361" t="inlineStr"/>
       <c r="F361" t="inlineStr">
         <is>
-          <t>Dirigenza</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G361" t="inlineStr">
         <is>
-          <t>Dirigente Farmacista</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H361" t="inlineStr">
         <is>
-          <t>27/02/2023 11:33</t>
+          <t>17/03/2023 00:00</t>
         </is>
       </c>
       <c r="I361" t="inlineStr">
         <is>
-          <t>13/03/2023 23:59</t>
+          <t>31/03/2023 00:00</t>
         </is>
       </c>
       <c r="K361" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N361" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P361" t="inlineStr"/>
       <c r="Q361" t="inlineStr"/>
-      <c r="R361" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="R361" t="inlineStr"/>
       <c r="S361" t="inlineStr"/>
-      <c r="T361" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="T361" t="inlineStr"/>
+      <c r="W361" t="n">
+        <v>0</v>
+      </c>
+      <c r="X361" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y361" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z361" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA361" t="n">
+        <v>0</v>
       </c>
       <c r="AC361" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD361" t="n">
+        <v>0</v>
+      </c>
       <c r="AE361" t="inlineStr">
         <is>
-          <t>Borse di Studio</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF361" t="inlineStr">
         <is>
-          <t>Borsa di studio</t>
+          <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="362">
       <c r="A362" t="inlineStr"/>
       <c r="B362" t="inlineStr"/>
       <c r="C362" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n.1 Dirigente Medico di Chirurgia maxillo-Facciale</t>
+          <t>AVVISO DI PROCEDURA COMPARATIVA, PER TITOLI E COLLOQUIO, PER LA FORMULAZIONE DI UN ELENCO DI CANDIDATI IDONEI AL CONFERIMENTO DI INCARICHI LIBERO-PROFESSIONALI A PSICOLOGI SPECIALIZZATI IN PSICOTERAPIA</t>
         </is>
       </c>
       <c r="D362" t="inlineStr">
         <is>
-          <t>Ammissione/Commissione/Espletamento</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E362" t="inlineStr"/>
       <c r="F362" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>Dirigenza</t>
         </is>
       </c>
       <c r="G362" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>Dirigente Psicologo</t>
         </is>
       </c>
       <c r="H362" t="inlineStr">
         <is>
-          <t>24/02/2023 13:48</t>
+          <t>15/03/2023 00:00</t>
         </is>
       </c>
       <c r="I362" t="inlineStr">
         <is>
-          <t>10/03/2023 13:48</t>
+          <t>03/04/2023 23:59</t>
         </is>
       </c>
       <c r="K362" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N362" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P362" t="inlineStr"/>
       <c r="Q362" t="inlineStr"/>
       <c r="R362" t="inlineStr"/>
       <c r="S362" t="inlineStr"/>
-      <c r="T362" t="inlineStr"/>
-[...13 lines deleted...]
-        <v>0</v>
+      <c r="T362" t="inlineStr">
+        <is>
+          <t>Deliberazione 850 del 28/06/2023</t>
+        </is>
+      </c>
+      <c r="U362" t="inlineStr">
+        <is>
+          <t>28/06/2023 00:00</t>
+        </is>
       </c>
       <c r="AC362" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="AD362" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AE362" t="inlineStr">
         <is>
-          <t>Avviso Pubblico</t>
+          <t>Incarichi libero professionali</t>
         </is>
       </c>
       <c r="AF362" t="inlineStr">
         <is>
-          <t>Tempo determinato</t>
+          <t>Lavoro autonomo</t>
         </is>
       </c>
     </row>
     <row r="363">
       <c r="A363" t="inlineStr"/>
       <c r="B363" t="inlineStr"/>
       <c r="C363" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n.1 Dirigente Medico di Oncologia</t>
+          <t xml:space="preserve">AZIENDA ZERO - GRADUATORIA GRADUATORIA CONCORSO PUBBLICO, PER TITOLI ED ESAMI, PER LA COPERTURA DI: N. 12
+POSTI DI DIRIGENTE MEDICO – DISCIPLINA CHIRURGIA GENERALE </t>
         </is>
       </c>
       <c r="D363" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E363" t="inlineStr"/>
       <c r="F363" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G363" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H363" t="inlineStr">
         <is>
-          <t>24/02/2023 13:46</t>
+          <t>15/03/2023 00:00</t>
         </is>
       </c>
       <c r="I363" t="inlineStr">
         <is>
-          <t>10/03/2023 13:46</t>
+          <t>15/03/2023 00:00</t>
         </is>
       </c>
       <c r="K363" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N363" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P363" t="inlineStr"/>
       <c r="Q363" t="inlineStr"/>
       <c r="R363" t="inlineStr"/>
       <c r="S363" t="inlineStr"/>
       <c r="T363" t="inlineStr"/>
-      <c r="W363" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="AC363" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="AD363" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AE363" t="inlineStr">
         <is>
-          <t>Avviso Pubblico</t>
+          <t>Concorsi Dirigenza</t>
         </is>
       </c>
       <c r="AF363" t="inlineStr">
         <is>
-          <t>Tempo determinato</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="364">
       <c r="A364" t="inlineStr"/>
       <c r="B364" t="inlineStr"/>
       <c r="C364" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n.1 Dirigente Medico di Otorinolaringoiatria</t>
+          <t xml:space="preserve">AZIENDA ZERO - GRADUATORIA CONCORSO PUBBLICO, PER TITOLI ED ESAMI, PER LA COPERTURA DI N. 10 POSTI DI DIRIGENTE
+MEDICO – DISCIPLINA OFTALMOLOGIA
+</t>
         </is>
       </c>
       <c r="D364" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E364" t="inlineStr"/>
       <c r="F364" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G364" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H364" t="inlineStr">
         <is>
-          <t>24/02/2023 13:43</t>
+          <t>15/03/2023 00:00</t>
         </is>
       </c>
       <c r="I364" t="inlineStr">
         <is>
-          <t>10/03/2023 13:43</t>
+          <t>15/03/2023 00:00</t>
         </is>
       </c>
       <c r="K364" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N364" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P364" t="inlineStr"/>
       <c r="Q364" t="inlineStr"/>
       <c r="R364" t="inlineStr"/>
       <c r="S364" t="inlineStr"/>
       <c r="T364" t="inlineStr"/>
-      <c r="W364" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="AC364" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="AD364" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AE364" t="inlineStr">
         <is>
-          <t>Avviso Pubblico</t>
+          <t>Concorsi Dirigenza</t>
         </is>
       </c>
       <c r="AF364" t="inlineStr">
         <is>
-          <t>Tempo determinato</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="365">
       <c r="A365" t="inlineStr"/>
       <c r="B365" t="inlineStr"/>
       <c r="C365" t="inlineStr">
         <is>
-          <t>GRADUATORIA AVVISO PUBBLICO, PER TITOLI ED ESAMI, PER LA COPERTURA DI N. 20 POSTI DI COLLABORATORE AMMINISTRATIVO PROFESSIONALE - CAT. D AREA GIURIDICA A TEMPO DETERMINATO CON CONTRATTO DI FORMAZIONE E LAVORO</t>
+          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 1 Dirigente Medico disciplina di Ginecologia e Ostetricia da assegnare alla UOS</t>
         </is>
       </c>
       <c r="D365" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E365" t="inlineStr"/>
       <c r="F365" t="inlineStr">
         <is>
-          <t>D</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G365" t="inlineStr">
         <is>
-          <t>Collaboratore Amministrativo</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H365" t="inlineStr">
         <is>
-          <t>22/02/2023 08:10</t>
+          <t>10/03/2023 00:00</t>
         </is>
       </c>
       <c r="I365" t="inlineStr">
         <is>
-          <t>22/03/2023 08:10</t>
+          <t>24/03/2023 00:00</t>
         </is>
       </c>
       <c r="K365" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N365" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P365" t="inlineStr"/>
       <c r="Q365" t="inlineStr"/>
       <c r="R365" t="inlineStr"/>
       <c r="S365" t="inlineStr"/>
       <c r="T365" t="inlineStr"/>
+      <c r="W365" t="n">
+        <v>0</v>
+      </c>
+      <c r="X365" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y365" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z365" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA365" t="n">
+        <v>0</v>
+      </c>
       <c r="AC365" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD365" t="n">
+        <v>0</v>
+      </c>
       <c r="AE365" t="inlineStr">
         <is>
-          <t>Avvisi tempo determinato Comparto</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF365" t="inlineStr">
         <is>
           <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="366">
       <c r="A366" t="inlineStr"/>
       <c r="B366" t="inlineStr"/>
       <c r="C366" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n.1 Dirigente Medico di Neurochirurgia</t>
+          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 1 Specialista della Comunicazione Istituzionale</t>
         </is>
       </c>
       <c r="D366" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E366" t="inlineStr"/>
       <c r="F366" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>Area dei Professionisti della Salute e dei Funzionari - ruolo professionale</t>
         </is>
       </c>
       <c r="G366" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>Specialista della Comunicazione Istituzionale</t>
         </is>
       </c>
       <c r="H366" t="inlineStr">
         <is>
-          <t>17/02/2023 13:46</t>
+          <t>10/03/2023 00:00</t>
         </is>
       </c>
       <c r="I366" t="inlineStr">
         <is>
-          <t>03/03/2023 13:46</t>
+          <t>24/03/2023 23:59</t>
         </is>
       </c>
       <c r="K366" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N366" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P366" t="inlineStr"/>
       <c r="Q366" t="inlineStr"/>
       <c r="R366" t="inlineStr"/>
       <c r="S366" t="inlineStr"/>
       <c r="T366" t="inlineStr"/>
       <c r="W366" t="n">
         <v>0</v>
       </c>
       <c r="X366" t="n">
         <v>0</v>
       </c>
       <c r="Y366" t="n">
         <v>0</v>
@@ -27808,77 +27895,77 @@
       </c>
       <c r="AC366" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD366" t="n">
         <v>0</v>
       </c>
       <c r="AE366" t="inlineStr">
         <is>
           <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF366" t="inlineStr">
         <is>
           <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="367">
       <c r="A367" t="inlineStr"/>
       <c r="B367" t="inlineStr"/>
       <c r="C367" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per soli titoli, per n. 1 Tecnico Sanitario di Radiologia Medica - Area Professionisti della Salute e Funzionari</t>
+          <t>Avviso pubblico, per soli titoli, per l'assunzione a tempo determinato di n. 1 Logopedista - Area PSF</t>
         </is>
       </c>
       <c r="D367" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E367" t="inlineStr"/>
       <c r="F367" t="inlineStr">
         <is>
           <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
         </is>
       </c>
       <c r="G367" t="inlineStr">
         <is>
-          <t>Tecnico Sanitario di Radiologia Medica</t>
+          <t>Logopedista</t>
         </is>
       </c>
       <c r="H367" t="inlineStr">
         <is>
-          <t>17/02/2023 13:37</t>
+          <t>10/03/2023 00:00</t>
         </is>
       </c>
       <c r="I367" t="inlineStr">
         <is>
-          <t>03/03/2023 23:59</t>
+          <t>24/03/2023 23:59</t>
         </is>
       </c>
       <c r="K367" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N367" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P367" t="inlineStr"/>
       <c r="Q367" t="inlineStr"/>
       <c r="R367" t="inlineStr"/>
       <c r="S367" t="inlineStr"/>
       <c r="T367" t="inlineStr"/>
       <c r="W367" t="n">
         <v>0</v>
       </c>
       <c r="X367" t="n">
         <v>0</v>
       </c>
       <c r="Y367" t="n">
         <v>0</v>
@@ -27891,337 +27978,386 @@
       </c>
       <c r="AC367" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD367" t="n">
         <v>0</v>
       </c>
       <c r="AE367" t="inlineStr">
         <is>
           <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF367" t="inlineStr">
         <is>
           <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="368">
       <c r="A368" t="inlineStr"/>
       <c r="B368" t="inlineStr"/>
       <c r="C368" t="inlineStr">
         <is>
-          <t>Azienda Zero - Graduatoria concorso pubblico, per titoli ed esami, per n. 22 posti di Collaboratore Tecnico Professionale - Informatico (cat.D)</t>
+          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 1 Dirigente Medico disciplina di Igiene, Epidemiologia e Sanità Pubblica</t>
         </is>
       </c>
       <c r="D368" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E368" t="inlineStr"/>
       <c r="F368" t="inlineStr">
         <is>
-          <t>D</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G368" t="inlineStr">
         <is>
-          <t>Collaboratore Tecnico Professionale</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H368" t="inlineStr">
         <is>
-          <t>14/02/2023 13:56</t>
+          <t>08/03/2023 09:26</t>
         </is>
       </c>
       <c r="I368" t="inlineStr">
         <is>
-          <t>14/03/2023 13:56</t>
+          <t>17/03/2023 23:59</t>
         </is>
       </c>
       <c r="K368" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N368" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P368" t="inlineStr"/>
       <c r="Q368" t="inlineStr"/>
       <c r="R368" t="inlineStr"/>
       <c r="S368" t="inlineStr"/>
       <c r="T368" t="inlineStr"/>
+      <c r="W368" t="n">
+        <v>0</v>
+      </c>
+      <c r="X368" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y368" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z368" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA368" t="n">
+        <v>0</v>
+      </c>
       <c r="AC368" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD368" t="n">
+        <v>0</v>
+      </c>
       <c r="AE368" t="inlineStr">
         <is>
-          <t>Concorsi Comparto</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF368" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="369">
       <c r="A369" t="inlineStr"/>
       <c r="B369" t="inlineStr"/>
       <c r="C369" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO - GRADUATORIA CONCORSO PUBBLICO PER TITOLI ED ESAMI PER LA COPERTURA DI N. 18 POSTI DI DIRIGENTE MEDICO – DISCIPLINA DI NEFROLOGIA</t>
+          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n.1 Dirigente Medico di Radioterapia</t>
         </is>
       </c>
       <c r="D369" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E369" t="inlineStr"/>
       <c r="F369" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G369" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H369" t="inlineStr">
         <is>
-          <t>07/02/2023 11:42</t>
+          <t>08/03/2023 09:25</t>
         </is>
       </c>
       <c r="I369" t="inlineStr">
         <is>
-          <t>07/03/2023 11:42</t>
+          <t>17/03/2023 09:25</t>
         </is>
       </c>
       <c r="K369" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N369" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P369" t="inlineStr"/>
       <c r="Q369" t="inlineStr"/>
       <c r="R369" t="inlineStr"/>
       <c r="S369" t="inlineStr"/>
       <c r="T369" t="inlineStr"/>
+      <c r="W369" t="n">
+        <v>0</v>
+      </c>
+      <c r="X369" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y369" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z369" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA369" t="n">
+        <v>0</v>
+      </c>
       <c r="AC369" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD369" t="n">
+        <v>0</v>
+      </c>
       <c r="AE369" t="inlineStr">
         <is>
-          <t>Concorsi Dirigenza</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF369" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="370">
       <c r="A370" t="inlineStr"/>
       <c r="B370" t="inlineStr"/>
       <c r="C370" t="inlineStr">
         <is>
-          <t>AVVISO DI PROCEDURA COMPARATIVA PER CONFERIMENTO DI BORSA DI STUDIO PER PERSONA IN POSSESSO DI LAUREA IN FARMACIA OSPEDALIERA O CHIMICA E TECNOLOGIA FARMACEUTICA.</t>
+          <t>AVVISO PROCEDURA COMPARATIVA PER IL CONFERIMENTO DI NR. 4 INCARICHI LIBERO-PROFESSIONALI A PSICOLOGI SPECIALIZZATI IN PSICOTERAPIA AI SENSI DELLA D.G.R.V. NR. 371 DELL'8 APRILE 2022 "DEFINIZIONE MODELLO ORGANIZZATIVO E GESTIONALE DELL'AREA SALUTE MENTALE" NELL'AMBITO DEL FINANZIAMENTO ASSEGNATO CON DECRETO DELLA REGIONE VENETO NR. 89 DEL 16 SETTEMBRE 2022 (PRG 11675CSM).</t>
         </is>
       </c>
       <c r="D370" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E370" t="inlineStr"/>
       <c r="F370" t="inlineStr">
         <is>
-          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Tecnico</t>
+          <t>Dirigenza</t>
         </is>
       </c>
       <c r="G370" t="inlineStr">
         <is>
-          <t>Assistente Informatico</t>
+          <t>Dirigente Psicologo</t>
         </is>
       </c>
       <c r="H370" t="inlineStr">
         <is>
-          <t>01/02/2023 11:25</t>
+          <t>02/03/2023 12:36</t>
         </is>
       </c>
       <c r="I370" t="inlineStr">
         <is>
-          <t>15/02/2023 23:59</t>
+          <t>20/03/2023 23:59</t>
         </is>
       </c>
       <c r="K370" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N370" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P370" t="inlineStr"/>
       <c r="Q370" t="inlineStr"/>
       <c r="R370" t="inlineStr"/>
       <c r="S370" t="inlineStr"/>
       <c r="T370" t="inlineStr"/>
       <c r="AC370" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE370" t="inlineStr">
         <is>
-          <t>Borse di Studio</t>
+          <t>Incarichi libero professionali</t>
         </is>
       </c>
       <c r="AF370" t="inlineStr">
         <is>
-          <t>Borsa di studio</t>
+          <t>Lavoro autonomo</t>
         </is>
       </c>
     </row>
     <row r="371">
       <c r="A371" t="inlineStr"/>
       <c r="B371" t="inlineStr"/>
       <c r="C371" t="inlineStr">
         <is>
-          <t>AVVISO DI SELEZIONE PUBBLICA PER CONFERIMENTO INCARICHI LIBERO-PROFESSIONALI A MEDICI - ANNO 2023</t>
+          <t>AVVISO PROCEDURA COMPARATIVA PER CONFERIMENTO DI NR. 4 BORSE DI STUDIO DELLA DURATA DI 18 MESI, PER PERSONE IN POSSESSO DI LAURA IN FARMACIA OSPEDALIERA O CHIMICA E TECNOLOGIA FARMACEUTICA PER LA REALIZZAZIONE DEL PROGETTO REGIONALE "REVISIONE FARMACOLOGICA NEI PAZIENTI ANZIANI: STUDIO MULTICENTRICO NELLE RESIDENZE SANITARIE PER ANZIANI NELLA REGIONE VENETO".</t>
         </is>
       </c>
       <c r="D371" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E371" t="inlineStr"/>
       <c r="F371" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>Dirigenza</t>
         </is>
       </c>
       <c r="G371" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>Dirigente Farmacista</t>
         </is>
       </c>
       <c r="H371" t="inlineStr">
         <is>
-          <t>26/01/2023 15:10</t>
+          <t>27/02/2023 11:33</t>
         </is>
       </c>
       <c r="I371" t="inlineStr">
         <is>
-          <t>31/12/2023 23:59</t>
+          <t>13/03/2023 23:59</t>
         </is>
       </c>
       <c r="K371" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N371" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P371" t="inlineStr"/>
       <c r="Q371" t="inlineStr"/>
-      <c r="R371" t="inlineStr"/>
+      <c r="R371" t="inlineStr">
+        <is>
+          <t>0425 393959</t>
+        </is>
+      </c>
       <c r="S371" t="inlineStr"/>
-      <c r="T371" t="inlineStr"/>
+      <c r="T371" t="inlineStr">
+        <is>
+          <t>DETERMINAZIONE DIRIGENZIALE n. 289 del 10/05/2023</t>
+        </is>
+      </c>
+      <c r="U371" t="inlineStr">
+        <is>
+          <t>10/05/2023 00:00</t>
+        </is>
+      </c>
       <c r="AC371" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE371" t="inlineStr">
         <is>
-          <t>Incarichi libero professionali</t>
+          <t>Borse di Studio</t>
         </is>
       </c>
       <c r="AF371" t="inlineStr">
         <is>
-          <t>Lavoro autonomo</t>
+          <t>Borsa di studio</t>
         </is>
       </c>
     </row>
     <row r="372">
       <c r="A372" t="inlineStr"/>
       <c r="B372" t="inlineStr"/>
       <c r="C372" t="inlineStr">
         <is>
-          <t>Avviso Pubblico per Stabilizzazione personale precario ruolo sanitario e socio sanitario ai sensi art. 1, c. 268, lett. b), L.234/2021, come modificato da art.1, c.528, L. 197/2022</t>
+          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n.1 Dirigente Medico di Chirurgia maxillo-Facciale</t>
         </is>
       </c>
       <c r="D372" t="inlineStr">
         <is>
-          <t>Graduatoria/Esito</t>
+          <t>Ammissione/Commissione/Espletamento</t>
         </is>
       </c>
       <c r="E372" t="inlineStr"/>
       <c r="F372" t="inlineStr">
         <is>
-          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Tecnico</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G372" t="inlineStr">
         <is>
-          <t>Assistente Informatico</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H372" t="inlineStr">
         <is>
-          <t>20/01/2023 12:47</t>
+          <t>24/02/2023 13:48</t>
         </is>
       </c>
       <c r="I372" t="inlineStr">
         <is>
-          <t>06/02/2023 23:59</t>
+          <t>10/03/2023 13:48</t>
         </is>
       </c>
       <c r="K372" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N372" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P372" t="inlineStr"/>
       <c r="Q372" t="inlineStr"/>
       <c r="R372" t="inlineStr"/>
       <c r="S372" t="inlineStr"/>
       <c r="T372" t="inlineStr"/>
       <c r="W372" t="n">
         <v>0</v>
       </c>
       <c r="X372" t="n">
         <v>0</v>
       </c>
       <c r="Y372" t="n">
         <v>0</v>
@@ -28234,274 +28370,308 @@
       </c>
       <c r="AC372" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD372" t="n">
         <v>0</v>
       </c>
       <c r="AE372" t="inlineStr">
         <is>
           <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF372" t="inlineStr">
         <is>
           <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="373">
       <c r="A373" t="inlineStr"/>
       <c r="B373" t="inlineStr"/>
       <c r="C373" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO - GRADUATORIA CONCORSO PUBBLICO PER TITOLI ED ESAMI PER LA COPERTURA DI N. 34 POSTI DI DIRIGENTE MEDICO – DISCIPLINA DI PEDIATRIA</t>
+          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n.1 Dirigente Medico di Oncologia</t>
         </is>
       </c>
       <c r="D373" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E373" t="inlineStr"/>
       <c r="F373" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G373" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H373" t="inlineStr">
         <is>
-          <t>13/01/2023 11:55</t>
+          <t>24/02/2023 13:46</t>
         </is>
       </c>
       <c r="I373" t="inlineStr">
         <is>
-          <t>13/02/2023 11:55</t>
+          <t>10/03/2023 13:46</t>
         </is>
       </c>
       <c r="K373" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N373" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P373" t="inlineStr"/>
       <c r="Q373" t="inlineStr"/>
       <c r="R373" t="inlineStr"/>
       <c r="S373" t="inlineStr"/>
       <c r="T373" t="inlineStr"/>
+      <c r="W373" t="n">
+        <v>0</v>
+      </c>
+      <c r="X373" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y373" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z373" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA373" t="n">
+        <v>0</v>
+      </c>
       <c r="AC373" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD373" t="n">
+        <v>0</v>
+      </c>
       <c r="AE373" t="inlineStr">
         <is>
-          <t>Concorsi Dirigenza</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF373" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="374">
       <c r="A374" t="inlineStr"/>
       <c r="B374" t="inlineStr"/>
       <c r="C374" t="inlineStr">
         <is>
-          <t xml:space="preserve">AZIENDA ZERO - GRADUATORIA CONCORSO  PUBBLICO PER TITOLI ED ESAMI PER LA COPERTURA DI N. 42 POSTI DI  DIRIGENTE 
-[...1 lines deleted...]
-</t>
+          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n.1 Dirigente Medico di Otorinolaringoiatria</t>
         </is>
       </c>
       <c r="D374" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E374" t="inlineStr"/>
       <c r="F374" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G374" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H374" t="inlineStr">
         <is>
-          <t>13/01/2023 11:45</t>
+          <t>24/02/2023 13:43</t>
         </is>
       </c>
       <c r="I374" t="inlineStr">
         <is>
-          <t>13/02/2023 11:45</t>
+          <t>10/03/2023 13:43</t>
         </is>
       </c>
       <c r="K374" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N374" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P374" t="inlineStr"/>
       <c r="Q374" t="inlineStr"/>
       <c r="R374" t="inlineStr"/>
       <c r="S374" t="inlineStr"/>
       <c r="T374" t="inlineStr"/>
+      <c r="W374" t="n">
+        <v>0</v>
+      </c>
+      <c r="X374" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y374" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z374" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA374" t="n">
+        <v>0</v>
+      </c>
       <c r="AC374" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD374" t="n">
+        <v>0</v>
+      </c>
       <c r="AE374" t="inlineStr">
         <is>
-          <t>Concorsi Dirigenza</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF374" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="375">
       <c r="A375" t="inlineStr"/>
       <c r="B375" t="inlineStr"/>
       <c r="C375" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO - GRADUATORIA CONCORSO PUBBLICO, PER TITOLI ED ESAMI, PER LA COPERTURA Dl N. 151 POSTI Dl ASSISTENTE AMMINISTRATIVO - CAT. C</t>
+          <t>GRADUATORIA AVVISO PUBBLICO, PER TITOLI ED ESAMI, PER LA COPERTURA DI N. 20 POSTI DI COLLABORATORE AMMINISTRATIVO PROFESSIONALE - CAT. D AREA GIURIDICA A TEMPO DETERMINATO CON CONTRATTO DI FORMAZIONE E LAVORO</t>
         </is>
       </c>
       <c r="D375" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E375" t="inlineStr"/>
       <c r="F375" t="inlineStr">
         <is>
-          <t>Area degli Assistenti - ruolo amministrativo</t>
+          <t>D</t>
         </is>
       </c>
       <c r="G375" t="inlineStr">
         <is>
-          <t>Assistente Amministrativo</t>
+          <t>Collaboratore Amministrativo</t>
         </is>
       </c>
       <c r="H375" t="inlineStr">
         <is>
-          <t>13/01/2023 11:41</t>
+          <t>22/02/2023 08:10</t>
         </is>
       </c>
       <c r="I375" t="inlineStr">
         <is>
-          <t>13/02/2023 11:41</t>
+          <t>22/03/2023 08:10</t>
         </is>
       </c>
       <c r="K375" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N375" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P375" t="inlineStr"/>
       <c r="Q375" t="inlineStr"/>
       <c r="R375" t="inlineStr"/>
       <c r="S375" t="inlineStr"/>
       <c r="T375" t="inlineStr"/>
       <c r="AC375" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE375" t="inlineStr">
         <is>
-          <t>Concorsi Comparto</t>
+          <t>Avvisi tempo determinato Comparto</t>
         </is>
       </c>
       <c r="AF375" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="376">
       <c r="A376" t="inlineStr"/>
       <c r="B376" t="inlineStr"/>
       <c r="C376" t="inlineStr">
         <is>
-          <t>Avviso pubblico per n. 1 posto di Collaboratore Professionale Sanitario - Tecnico di Neurofisiopatologia - cat. D</t>
+          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n.1 Dirigente Medico di Neurochirurgia</t>
         </is>
       </c>
       <c r="D376" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E376" t="inlineStr"/>
       <c r="F376" t="inlineStr">
         <is>
-          <t>D</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G376" t="inlineStr">
         <is>
-          <t>C.P.S. Tecnico di Neurofisiopatologia</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H376" t="inlineStr">
         <is>
-          <t>30/12/2022 12:37</t>
+          <t>17/02/2023 13:46</t>
         </is>
       </c>
       <c r="I376" t="inlineStr">
         <is>
-          <t>13/01/2023 12:37</t>
+          <t>03/03/2023 13:46</t>
         </is>
       </c>
       <c r="K376" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N376" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P376" t="inlineStr"/>
       <c r="Q376" t="inlineStr"/>
       <c r="R376" t="inlineStr"/>
       <c r="S376" t="inlineStr"/>
       <c r="T376" t="inlineStr"/>
       <c r="W376" t="n">
         <v>0</v>
       </c>
       <c r="X376" t="n">
         <v>0</v>
       </c>
       <c r="Y376" t="n">
         <v>0</v>
@@ -28514,782 +28684,700 @@
       </c>
       <c r="AC376" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD376" t="n">
         <v>0</v>
       </c>
       <c r="AE376" t="inlineStr">
         <is>
           <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF376" t="inlineStr">
         <is>
           <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="377">
       <c r="A377" t="inlineStr"/>
       <c r="B377" t="inlineStr"/>
       <c r="C377" t="inlineStr">
         <is>
-          <t>Avviso pubblico di mobilità volontaria per n. 1 posto di Collaboratore Tecnico Professionale cat. D</t>
+          <t>Avviso pubblico, per soli titoli, per n. 1 Tecnico Sanitario di Radiologia Medica - Area Professionisti della Salute e Funzionari</t>
         </is>
       </c>
       <c r="D377" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E377" t="inlineStr"/>
       <c r="F377" t="inlineStr">
         <is>
-          <t>D</t>
+          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
         </is>
       </c>
       <c r="G377" t="inlineStr">
         <is>
-          <t>Collaboratore Tecnico Professionale</t>
+          <t>Tecnico Sanitario di Radiologia Medica</t>
         </is>
       </c>
       <c r="H377" t="inlineStr">
         <is>
-          <t>30/12/2022 09:52</t>
+          <t>17/02/2023 13:37</t>
         </is>
       </c>
       <c r="I377" t="inlineStr">
         <is>
-          <t>29/01/2023 09:52</t>
+          <t>03/03/2023 23:59</t>
         </is>
       </c>
       <c r="K377" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N377" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P377" t="inlineStr"/>
       <c r="Q377" t="inlineStr"/>
       <c r="R377" t="inlineStr"/>
       <c r="S377" t="inlineStr"/>
       <c r="T377" t="inlineStr"/>
       <c r="W377" t="n">
         <v>0</v>
       </c>
       <c r="X377" t="n">
         <v>0</v>
       </c>
       <c r="Y377" t="n">
         <v>0</v>
       </c>
       <c r="Z377" t="n">
         <v>0</v>
       </c>
       <c r="AA377" t="n">
         <v>0</v>
       </c>
       <c r="AC377" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD377" t="n">
         <v>0</v>
       </c>
       <c r="AE377" t="inlineStr">
         <is>
-          <t>Avviso di mobilità da altro ente</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF377" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="378">
       <c r="A378" t="inlineStr"/>
       <c r="B378" t="inlineStr"/>
       <c r="C378" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n.1 Dirigente Medico di Medicina Fisica e Riabilitazione</t>
+          <t>Azienda Zero - Graduatoria concorso pubblico, per titoli ed esami, per n. 22 posti di Collaboratore Tecnico Professionale - Informatico (cat.D)</t>
         </is>
       </c>
       <c r="D378" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E378" t="inlineStr"/>
       <c r="F378" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>D</t>
         </is>
       </c>
       <c r="G378" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>Collaboratore Tecnico Professionale</t>
         </is>
       </c>
       <c r="H378" t="inlineStr">
         <is>
-          <t>23/12/2022 13:22</t>
+          <t>14/02/2023 13:56</t>
         </is>
       </c>
       <c r="I378" t="inlineStr">
         <is>
-          <t>06/01/2023 23:59</t>
+          <t>14/03/2023 13:56</t>
         </is>
       </c>
       <c r="K378" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N378" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P378" t="inlineStr"/>
       <c r="Q378" t="inlineStr"/>
       <c r="R378" t="inlineStr"/>
       <c r="S378" t="inlineStr"/>
       <c r="T378" t="inlineStr"/>
-      <c r="W378" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="AC378" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="AD378" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AE378" t="inlineStr">
         <is>
-          <t>Avvisi tempo determinato Dirigenza</t>
+          <t>Concorsi Comparto</t>
         </is>
       </c>
       <c r="AF378" t="inlineStr">
         <is>
-          <t>Tempo determinato</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="379">
       <c r="A379" t="inlineStr"/>
-      <c r="B379" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="B379" t="inlineStr"/>
       <c r="C379" t="inlineStr">
         <is>
-          <t>Tabella triennale avvisi, concorsi e procedure comparative aggiornata a dicembre 2022</t>
+          <t>AZIENDA ZERO - GRADUATORIA CONCORSO PUBBLICO PER TITOLI ED ESAMI PER LA COPERTURA DI N. 18 POSTI DI DIRIGENTE MEDICO – DISCIPLINA DI NEFROLOGIA</t>
         </is>
       </c>
       <c r="D379" t="inlineStr">
         <is>
-          <t>Aperto</t>
-[...6 lines deleted...]
-      </c>
+          <t>Graduatoria/Esito</t>
+        </is>
+      </c>
+      <c r="E379" t="inlineStr"/>
       <c r="F379" t="inlineStr">
         <is>
-          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G379" t="inlineStr">
         <is>
-          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H379" t="inlineStr">
         <is>
-          <t>21/12/2022 13:46</t>
+          <t>07/02/2023 11:42</t>
         </is>
       </c>
       <c r="I379" t="inlineStr">
         <is>
-          <t>21/01/2027 13:46</t>
+          <t>07/03/2023 11:42</t>
         </is>
       </c>
       <c r="K379" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N379" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P379" t="inlineStr"/>
       <c r="Q379" t="inlineStr"/>
       <c r="R379" t="inlineStr"/>
       <c r="S379" t="inlineStr"/>
       <c r="T379" t="inlineStr"/>
-      <c r="W379" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="AC379" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="AD379" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AE379" t="inlineStr">
         <is>
-          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
+          <t>Concorsi Dirigenza</t>
         </is>
       </c>
       <c r="AF379" t="inlineStr">
         <is>
-          <t>Non definito</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="380">
       <c r="A380" t="inlineStr"/>
       <c r="B380" t="inlineStr"/>
       <c r="C380" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO - GRADUATORIA CONCORSO PUBBLICO PER N. 19 POSTI DI DIRIGENTE MEDICO DISCIPLINA DI MALATTIE DELL'APPARATO RESPIRATORIO</t>
+          <t>AVVISO DI PROCEDURA COMPARATIVA PER CONFERIMENTO DI BORSA DI STUDIO PER PERSONA IN POSSESSO DI LAUREA IN FARMACIA OSPEDALIERA O CHIMICA E TECNOLOGIA FARMACEUTICA.</t>
         </is>
       </c>
       <c r="D380" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E380" t="inlineStr"/>
       <c r="F380" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Tecnico</t>
         </is>
       </c>
       <c r="G380" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>Assistente Informatico</t>
         </is>
       </c>
       <c r="H380" t="inlineStr">
         <is>
-          <t>21/12/2022 12:55</t>
+          <t>01/02/2023 11:25</t>
         </is>
       </c>
       <c r="I380" t="inlineStr">
         <is>
-          <t>21/01/2023 12:55</t>
+          <t>15/02/2023 23:59</t>
         </is>
       </c>
       <c r="K380" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N380" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P380" t="inlineStr"/>
       <c r="Q380" t="inlineStr"/>
       <c r="R380" t="inlineStr"/>
       <c r="S380" t="inlineStr"/>
       <c r="T380" t="inlineStr"/>
       <c r="AC380" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE380" t="inlineStr">
         <is>
-          <t>Concorsi Dirigenza</t>
+          <t>Borse di Studio</t>
         </is>
       </c>
       <c r="AF380" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Borsa di studio</t>
         </is>
       </c>
     </row>
     <row r="381">
       <c r="A381" t="inlineStr"/>
       <c r="B381" t="inlineStr"/>
       <c r="C381" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO - GRADUATORIA CONCORSO PUBBLICO PER N. 61 POSTI DI DIRIGENTE MEDICO DISCIPLINA DI PSICHIATRIA</t>
+          <t>AVVISO DI SELEZIONE PUBBLICA PER CONFERIMENTO INCARICHI LIBERO-PROFESSIONALI A MEDICI - ANNO 2023</t>
         </is>
       </c>
       <c r="D381" t="inlineStr">
         <is>
-          <t>Graduatoria/Esito</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="E381" t="inlineStr"/>
       <c r="F381" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G381" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H381" t="inlineStr">
         <is>
-          <t>21/12/2022 12:47</t>
+          <t>26/01/2023 15:10</t>
         </is>
       </c>
       <c r="I381" t="inlineStr">
         <is>
-          <t>21/01/2023 12:47</t>
+          <t>31/12/2023 23:59</t>
         </is>
       </c>
       <c r="K381" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N381" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P381" t="inlineStr"/>
       <c r="Q381" t="inlineStr"/>
       <c r="R381" t="inlineStr"/>
       <c r="S381" t="inlineStr"/>
       <c r="T381" t="inlineStr"/>
       <c r="AC381" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE381" t="inlineStr">
         <is>
-          <t>Concorsi Dirigenza</t>
+          <t>Incarichi libero professionali</t>
         </is>
       </c>
       <c r="AF381" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Lavoro autonomo</t>
         </is>
       </c>
     </row>
     <row r="382">
       <c r="A382" t="inlineStr"/>
       <c r="B382" t="inlineStr"/>
       <c r="C382" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO - GRADUATORIA CONCORSO PUBBLICO PER N. 46 POSTI DI DIRIGENTE MEDICO DISCIPLINA DI RADIODIAGNOSTICA</t>
+          <t>Avviso Pubblico per Stabilizzazione personale precario ruolo sanitario e socio sanitario ai sensi art. 1, c. 268, lett. b), L.234/2021, come modificato da art.1, c.528, L. 197/2022</t>
         </is>
       </c>
       <c r="D382" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E382" t="inlineStr"/>
       <c r="F382" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Tecnico</t>
         </is>
       </c>
       <c r="G382" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>Assistente Informatico</t>
         </is>
       </c>
       <c r="H382" t="inlineStr">
         <is>
-          <t>21/12/2022 11:04</t>
+          <t>20/01/2023 12:47</t>
         </is>
       </c>
       <c r="I382" t="inlineStr">
         <is>
-          <t>21/01/2023 11:04</t>
+          <t>06/02/2023 23:59</t>
         </is>
       </c>
       <c r="K382" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N382" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P382" t="inlineStr"/>
       <c r="Q382" t="inlineStr"/>
       <c r="R382" t="inlineStr"/>
       <c r="S382" t="inlineStr"/>
       <c r="T382" t="inlineStr"/>
+      <c r="W382" t="n">
+        <v>0</v>
+      </c>
+      <c r="X382" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y382" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z382" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA382" t="n">
+        <v>0</v>
+      </c>
       <c r="AC382" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD382" t="n">
+        <v>0</v>
+      </c>
       <c r="AE382" t="inlineStr">
         <is>
-          <t>Concorsi Dirigenza</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF382" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="383">
       <c r="A383" t="inlineStr"/>
       <c r="B383" t="inlineStr"/>
       <c r="C383" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 1 Collaboratore Professionale Sanitario - Assistente Sanitario - cat. D</t>
+          <t>AZIENDA ZERO - GRADUATORIA CONCORSO PUBBLICO PER TITOLI ED ESAMI PER LA COPERTURA DI N. 34 POSTI DI DIRIGENTE MEDICO – DISCIPLINA DI PEDIATRIA</t>
         </is>
       </c>
       <c r="D383" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E383" t="inlineStr"/>
       <c r="F383" t="inlineStr">
         <is>
-          <t>D</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G383" t="inlineStr">
         <is>
-          <t>C.P.S. Assistente Sanitario</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H383" t="inlineStr">
         <is>
-          <t>19/12/2022 10:42</t>
+          <t>13/01/2023 11:55</t>
         </is>
       </c>
       <c r="I383" t="inlineStr">
         <is>
-          <t>30/12/2022 23:59</t>
+          <t>13/02/2023 11:55</t>
         </is>
       </c>
       <c r="K383" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N383" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P383" t="inlineStr"/>
       <c r="Q383" t="inlineStr"/>
       <c r="R383" t="inlineStr"/>
       <c r="S383" t="inlineStr"/>
       <c r="T383" t="inlineStr"/>
-      <c r="W383" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="AC383" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="AD383" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AE383" t="inlineStr">
         <is>
-          <t>Avviso Pubblico</t>
+          <t>Concorsi Dirigenza</t>
         </is>
       </c>
       <c r="AF383" t="inlineStr">
         <is>
-          <t>Tempo determinato</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="384">
       <c r="A384" t="inlineStr"/>
       <c r="B384" t="inlineStr"/>
       <c r="C384" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n.1 Dirigente Medico di Neuroradiologia</t>
+          <t xml:space="preserve">AZIENDA ZERO - GRADUATORIA CONCORSO  PUBBLICO PER TITOLI ED ESAMI PER LA COPERTURA DI N. 42 POSTI DI  DIRIGENTE 
+MEDICO – DISCIPLINA DI MEDICINA INTERNA
+</t>
         </is>
       </c>
       <c r="D384" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E384" t="inlineStr"/>
       <c r="F384" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G384" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H384" t="inlineStr">
         <is>
-          <t>09/12/2022 13:27</t>
+          <t>13/01/2023 11:45</t>
         </is>
       </c>
       <c r="I384" t="inlineStr">
         <is>
-          <t>23/12/2022 23:59</t>
+          <t>13/02/2023 11:45</t>
         </is>
       </c>
       <c r="K384" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N384" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P384" t="inlineStr"/>
       <c r="Q384" t="inlineStr"/>
       <c r="R384" t="inlineStr"/>
       <c r="S384" t="inlineStr"/>
       <c r="T384" t="inlineStr"/>
-      <c r="W384" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="AC384" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="AD384" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AE384" t="inlineStr">
         <is>
-          <t>Avviso Pubblico</t>
+          <t>Concorsi Dirigenza</t>
         </is>
       </c>
       <c r="AF384" t="inlineStr">
         <is>
-          <t>Tempo determinato</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="385">
       <c r="A385" t="inlineStr"/>
       <c r="B385" t="inlineStr"/>
       <c r="C385" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di un Dirigente Medico di Oftalmologia</t>
+          <t>AZIENDA ZERO - GRADUATORIA CONCORSO PUBBLICO, PER TITOLI ED ESAMI, PER LA COPERTURA Dl N. 151 POSTI Dl ASSISTENTE AMMINISTRATIVO - CAT. C</t>
         </is>
       </c>
       <c r="D385" t="inlineStr">
         <is>
-          <t>Scaduto</t>
-[...6 lines deleted...]
-      </c>
+          <t>Graduatoria/Esito</t>
+        </is>
+      </c>
+      <c r="E385" t="inlineStr"/>
       <c r="F385" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>Area degli Assistenti - ruolo amministrativo</t>
         </is>
       </c>
       <c r="G385" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>Assistente Amministrativo</t>
         </is>
       </c>
       <c r="H385" t="inlineStr">
         <is>
-          <t>09/12/2022 13:25</t>
+          <t>13/01/2023 11:41</t>
         </is>
       </c>
       <c r="I385" t="inlineStr">
         <is>
-          <t>23/12/2022 23:59</t>
+          <t>13/02/2023 11:41</t>
         </is>
       </c>
       <c r="K385" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N385" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P385" t="inlineStr"/>
       <c r="Q385" t="inlineStr"/>
       <c r="R385" t="inlineStr"/>
       <c r="S385" t="inlineStr"/>
       <c r="T385" t="inlineStr"/>
-      <c r="W385" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="AC385" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="AD385" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AE385" t="inlineStr">
         <is>
-          <t>Avviso Pubblico</t>
+          <t>Concorsi Comparto</t>
         </is>
       </c>
       <c r="AF385" t="inlineStr">
         <is>
-          <t>Tempo determinato</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="386">
       <c r="A386" t="inlineStr"/>
       <c r="B386" t="inlineStr"/>
       <c r="C386" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 1 C.P.S. - Fisioterapista - cat. D</t>
+          <t>Avviso pubblico per n. 1 posto di Collaboratore Professionale Sanitario - Tecnico di Neurofisiopatologia - cat. D</t>
         </is>
       </c>
       <c r="D386" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E386" t="inlineStr"/>
       <c r="F386" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="G386" t="inlineStr">
         <is>
-          <t>C.P.S. Fisioterapista</t>
+          <t>C.P.S. Tecnico di Neurofisiopatologia</t>
         </is>
       </c>
       <c r="H386" t="inlineStr">
         <is>
-          <t>11/11/2022 13:17</t>
+          <t>30/12/2022 12:37</t>
         </is>
       </c>
       <c r="I386" t="inlineStr">
         <is>
-          <t>25/11/2022 23:59</t>
+          <t>13/01/2023 12:37</t>
         </is>
       </c>
       <c r="K386" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N386" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P386" t="inlineStr"/>
       <c r="Q386" t="inlineStr"/>
       <c r="R386" t="inlineStr"/>
       <c r="S386" t="inlineStr"/>
       <c r="T386" t="inlineStr"/>
       <c r="W386" t="n">
         <v>0</v>
       </c>
       <c r="X386" t="n">
         <v>0</v>
       </c>
       <c r="Y386" t="n">
         <v>0</v>
@@ -29302,505 +29390,529 @@
       </c>
       <c r="AC386" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD386" t="n">
         <v>0</v>
       </c>
       <c r="AE386" t="inlineStr">
         <is>
           <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF386" t="inlineStr">
         <is>
           <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="387">
       <c r="A387" t="inlineStr"/>
       <c r="B387" t="inlineStr"/>
       <c r="C387" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO - GRADUATORIA CONCORSO PUBBLICO PER N. 16 POSTI DI DIRIGENTE MEDICO
-DISCIPLINA DI PATOLOGIA CLINICA (Laboratorio di Analisi Chimico-Cliniche e Microbiologia) - SPECIALIZZANDI</t>
+          <t>Avviso pubblico di mobilità volontaria per n. 1 posto di Collaboratore Tecnico Professionale cat. D</t>
         </is>
       </c>
       <c r="D387" t="inlineStr">
         <is>
-          <t>Graduatoria/Esito</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="E387" t="inlineStr"/>
       <c r="F387" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>D</t>
         </is>
       </c>
       <c r="G387" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>Collaboratore Tecnico Professionale</t>
         </is>
       </c>
       <c r="H387" t="inlineStr">
         <is>
-          <t>10/11/2022 08:40</t>
+          <t>30/12/2022 09:52</t>
         </is>
       </c>
       <c r="I387" t="inlineStr">
         <is>
-          <t>10/12/2022 08:40</t>
+          <t>29/01/2023 09:52</t>
         </is>
       </c>
       <c r="K387" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N387" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P387" t="inlineStr"/>
       <c r="Q387" t="inlineStr"/>
       <c r="R387" t="inlineStr"/>
       <c r="S387" t="inlineStr"/>
       <c r="T387" t="inlineStr"/>
+      <c r="W387" t="n">
+        <v>0</v>
+      </c>
+      <c r="X387" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y387" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z387" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA387" t="n">
+        <v>0</v>
+      </c>
       <c r="AC387" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD387" t="n">
+        <v>0</v>
+      </c>
       <c r="AE387" t="inlineStr">
         <is>
-          <t>Concorsi Dirigenza</t>
+          <t>Avviso di mobilità da altro ente</t>
         </is>
       </c>
       <c r="AF387" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="388">
       <c r="A388" t="inlineStr"/>
       <c r="B388" t="inlineStr"/>
       <c r="C388" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO - GRADUATORIA CONCORSO PUBBLICO, PER TITOLI ED ESAMI, PER LA COPERTURA DI N. 11 POSTI DI DIRIGENTE MEDICO – DISCIPLINA DI EMATOLOGIA - SPECIALIZZANDI</t>
+          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n.1 Dirigente Medico di Medicina Fisica e Riabilitazione</t>
         </is>
       </c>
       <c r="D388" t="inlineStr">
         <is>
-          <t>Graduatoria/Esito</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="E388" t="inlineStr"/>
       <c r="F388" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G388" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H388" t="inlineStr">
         <is>
-          <t>10/11/2022 08:37</t>
+          <t>23/12/2022 13:22</t>
         </is>
       </c>
       <c r="I388" t="inlineStr">
         <is>
-          <t>10/12/2022 08:37</t>
+          <t>06/01/2023 23:59</t>
         </is>
       </c>
       <c r="K388" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N388" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P388" t="inlineStr"/>
       <c r="Q388" t="inlineStr"/>
       <c r="R388" t="inlineStr"/>
       <c r="S388" t="inlineStr"/>
       <c r="T388" t="inlineStr"/>
+      <c r="W388" t="n">
+        <v>0</v>
+      </c>
+      <c r="X388" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y388" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z388" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA388" t="n">
+        <v>0</v>
+      </c>
       <c r="AC388" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD388" t="n">
+        <v>0</v>
+      </c>
       <c r="AE388" t="inlineStr">
         <is>
-          <t>Concorsi Dirigenza</t>
+          <t>Avvisi tempo determinato Dirigenza</t>
         </is>
       </c>
       <c r="AF388" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="389">
       <c r="A389" t="inlineStr"/>
-      <c r="B389" t="inlineStr"/>
+      <c r="B389" t="inlineStr">
+        <is>
+          <t>Tabella</t>
+        </is>
+      </c>
       <c r="C389" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO - GRADUATORIA CONCORSO PUBBLICO, PER TITOLI ED ESAMI, PER LA COPERTURA DI N. 66 POSTI DI COLLABORATORE PROFESSIONALE SANITARIO - TECNICO SANITARIO DI RADIOLOGIA MEDICA - CAT. D</t>
+          <t>Tabella triennale avvisi, concorsi e procedure comparative aggiornata a dicembre 2022</t>
         </is>
       </c>
       <c r="D389" t="inlineStr">
         <is>
-          <t>Graduatoria/Esito</t>
-[...2 lines deleted...]
-      <c r="E389" t="inlineStr"/>
+          <t>Aperto</t>
+        </is>
+      </c>
+      <c r="E389" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Tabella triennale avvisi, concorsi e procedure comparative aggiornata a dicembre 2022&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="F389" t="inlineStr">
         <is>
-          <t>D</t>
+          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
         </is>
       </c>
       <c r="G389" t="inlineStr">
         <is>
-          <t>C.P.S. Tecnico Sanitario di Radiologia Medica</t>
+          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
         </is>
       </c>
       <c r="H389" t="inlineStr">
         <is>
-          <t>31/10/2022 14:54</t>
+          <t>21/12/2022 13:46</t>
         </is>
       </c>
       <c r="I389" t="inlineStr">
         <is>
-          <t>30/11/2022 14:54</t>
+          <t>21/01/2027 13:46</t>
         </is>
       </c>
       <c r="K389" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N389" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P389" t="inlineStr"/>
       <c r="Q389" t="inlineStr"/>
       <c r="R389" t="inlineStr"/>
       <c r="S389" t="inlineStr"/>
       <c r="T389" t="inlineStr"/>
+      <c r="W389" t="n">
+        <v>0</v>
+      </c>
+      <c r="X389" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y389" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z389" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA389" t="n">
+        <v>0</v>
+      </c>
       <c r="AC389" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD389" t="n">
+        <v>0</v>
+      </c>
       <c r="AE389" t="inlineStr">
         <is>
-          <t>Avvisi tempo determinato Comparto</t>
+          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
         </is>
       </c>
       <c r="AF389" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Non definito</t>
         </is>
       </c>
     </row>
     <row r="390">
       <c r="A390" t="inlineStr"/>
       <c r="B390" t="inlineStr"/>
       <c r="C390" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO - GRADUATORIA CONCORSO PUBBLICO, PER TITOLI ED ESAMI, PER LA COPERTURA DI N. 8 POSTI DI
-COLLABORATORE PROFESSIONALE SANITARIO - TECNICO AUDIOMETRISTA - CAT. D</t>
+          <t>AZIENDA ZERO - GRADUATORIA CONCORSO PUBBLICO PER N. 19 POSTI DI DIRIGENTE MEDICO DISCIPLINA DI MALATTIE DELL'APPARATO RESPIRATORIO</t>
         </is>
       </c>
       <c r="D390" t="inlineStr">
         <is>
-          <t>Graduatoria/Esito</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="E390" t="inlineStr"/>
       <c r="F390" t="inlineStr">
         <is>
-          <t>D</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G390" t="inlineStr">
         <is>
-          <t>C.P.S. Tecnico Audiometrista</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H390" t="inlineStr">
         <is>
-          <t>31/10/2022 14:51</t>
+          <t>21/12/2022 12:55</t>
         </is>
       </c>
       <c r="I390" t="inlineStr">
         <is>
-          <t>30/11/2022 14:51</t>
+          <t>21/01/2023 12:55</t>
         </is>
       </c>
       <c r="K390" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N390" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P390" t="inlineStr"/>
       <c r="Q390" t="inlineStr"/>
       <c r="R390" t="inlineStr"/>
       <c r="S390" t="inlineStr"/>
       <c r="T390" t="inlineStr"/>
       <c r="AC390" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE390" t="inlineStr">
         <is>
-          <t>Avvisi tempo determinato Comparto</t>
+          <t>Concorsi Dirigenza</t>
         </is>
       </c>
       <c r="AF390" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="391">
       <c r="A391" t="inlineStr"/>
       <c r="B391" t="inlineStr"/>
       <c r="C391" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per titoli e prova colloquio, indetto dall'Azienda ULSS 1 Dolomiti, in condivisione con l'Azienda ULSS n. 5 Polesana e l'Azienda ULSS n.7 Pedemontana, per la formulazione di graduatorie da utilizzare per l'assunzione a tempo determinato di dirigentipsicologi nella disciplina di psicoterapia.</t>
+          <t>AZIENDA ZERO - GRADUATORIA CONCORSO PUBBLICO PER N. 61 POSTI DI DIRIGENTE MEDICO DISCIPLINA DI PSICHIATRIA</t>
         </is>
       </c>
       <c r="D391" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E391" t="inlineStr"/>
       <c r="F391" t="inlineStr">
         <is>
-          <t>Dirigenza</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G391" t="inlineStr">
         <is>
-          <t>Dirigente Psicologo</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H391" t="inlineStr">
         <is>
-          <t>31/10/2022 09:45</t>
+          <t>21/12/2022 12:47</t>
         </is>
       </c>
       <c r="I391" t="inlineStr">
         <is>
-          <t>12/11/2022 09:45</t>
+          <t>21/01/2023 12:47</t>
         </is>
       </c>
       <c r="K391" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N391" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P391" t="inlineStr"/>
       <c r="Q391" t="inlineStr"/>
       <c r="R391" t="inlineStr"/>
       <c r="S391" t="inlineStr"/>
       <c r="T391" t="inlineStr"/>
-      <c r="W391" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="AC391" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="AD391" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AE391" t="inlineStr">
         <is>
-          <t>Avviso Pubblico</t>
+          <t>Concorsi Dirigenza</t>
         </is>
       </c>
       <c r="AF391" t="inlineStr">
         <is>
-          <t>Tempo determinato</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="392">
       <c r="A392" t="inlineStr"/>
       <c r="B392" t="inlineStr"/>
       <c r="C392" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 1 Dirigente Medico disciplina di Medicina Nucleare</t>
+          <t>AZIENDA ZERO - GRADUATORIA CONCORSO PUBBLICO PER N. 46 POSTI DI DIRIGENTE MEDICO DISCIPLINA DI RADIODIAGNOSTICA</t>
         </is>
       </c>
       <c r="D392" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E392" t="inlineStr"/>
       <c r="F392" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G392" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H392" t="inlineStr">
         <is>
-          <t>28/10/2022 12:46</t>
+          <t>21/12/2022 11:04</t>
         </is>
       </c>
       <c r="I392" t="inlineStr">
         <is>
-          <t>11/11/2022 23:59</t>
+          <t>21/01/2023 11:04</t>
         </is>
       </c>
       <c r="K392" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N392" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P392" t="inlineStr"/>
       <c r="Q392" t="inlineStr"/>
       <c r="R392" t="inlineStr"/>
       <c r="S392" t="inlineStr"/>
       <c r="T392" t="inlineStr"/>
-      <c r="W392" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="AC392" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="AD392" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AE392" t="inlineStr">
         <is>
-          <t>Avviso Pubblico</t>
+          <t>Concorsi Dirigenza</t>
         </is>
       </c>
       <c r="AF392" t="inlineStr">
         <is>
-          <t>Tempo determinato</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="393">
       <c r="A393" t="inlineStr"/>
       <c r="B393" t="inlineStr"/>
       <c r="C393" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n, 1 Dirigente Medico disciplina di Neurochirugia</t>
+          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 1 Collaboratore Professionale Sanitario - Assistente Sanitario - cat. D</t>
         </is>
       </c>
       <c r="D393" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E393" t="inlineStr"/>
       <c r="F393" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>D</t>
         </is>
       </c>
       <c r="G393" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>C.P.S. Assistente Sanitario</t>
         </is>
       </c>
       <c r="H393" t="inlineStr">
         <is>
-          <t>28/10/2022 12:45</t>
+          <t>19/12/2022 10:42</t>
         </is>
       </c>
       <c r="I393" t="inlineStr">
         <is>
-          <t>11/11/2022 12:45</t>
+          <t>30/12/2022 23:59</t>
         </is>
       </c>
       <c r="K393" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N393" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P393" t="inlineStr"/>
       <c r="Q393" t="inlineStr"/>
       <c r="R393" t="inlineStr"/>
       <c r="S393" t="inlineStr"/>
       <c r="T393" t="inlineStr"/>
       <c r="W393" t="n">
         <v>0</v>
       </c>
       <c r="X393" t="n">
         <v>0</v>
       </c>
       <c r="Y393" t="n">
         <v>0</v>
@@ -29813,615 +29925,592 @@
       </c>
       <c r="AC393" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD393" t="n">
         <v>0</v>
       </c>
       <c r="AE393" t="inlineStr">
         <is>
           <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF393" t="inlineStr">
         <is>
           <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="394">
       <c r="A394" t="inlineStr"/>
       <c r="B394" t="inlineStr"/>
       <c r="C394" t="inlineStr">
         <is>
-          <t>Avviso pubblico per l'assunzione a tempo determinato ex art. 15-septies di un Dirigente delle Professioni Sanitarie Infermieristiche, della Riabilitazione, Tecniche, della Prevenzione della Professione Ostetrica per affidamento incarico di Alta Specializzazione</t>
+          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n.1 Dirigente Medico di Neuroradiologia</t>
         </is>
       </c>
       <c r="D394" t="inlineStr">
         <is>
-          <t>Scaduto</t>
-[...6 lines deleted...]
-      </c>
+          <t>Graduatoria/Esito</t>
+        </is>
+      </c>
+      <c r="E394" t="inlineStr"/>
       <c r="F394" t="inlineStr">
         <is>
-          <t>Dirigenza</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G394" t="inlineStr">
         <is>
-          <t>Dirigente</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H394" t="inlineStr">
         <is>
-          <t>24/10/2022 09:08</t>
+          <t>09/12/2022 13:27</t>
         </is>
       </c>
       <c r="I394" t="inlineStr">
         <is>
-          <t>05/11/2022 23:59</t>
+          <t>23/12/2022 23:59</t>
         </is>
       </c>
       <c r="K394" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N394" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P394" t="inlineStr"/>
       <c r="Q394" t="inlineStr"/>
       <c r="R394" t="inlineStr"/>
       <c r="S394" t="inlineStr"/>
       <c r="T394" t="inlineStr"/>
       <c r="W394" t="n">
         <v>0</v>
       </c>
       <c r="X394" t="n">
         <v>0</v>
       </c>
       <c r="Y394" t="n">
         <v>0</v>
       </c>
       <c r="Z394" t="n">
         <v>0</v>
       </c>
       <c r="AA394" t="n">
         <v>0</v>
       </c>
       <c r="AC394" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD394" t="n">
         <v>0</v>
       </c>
       <c r="AE394" t="inlineStr">
         <is>
-          <t>Avvisi per incarico ex. art. 15 septies/15 octies</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF394" t="inlineStr">
         <is>
           <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="395">
       <c r="A395" t="inlineStr"/>
       <c r="B395" t="inlineStr"/>
       <c r="C395" t="inlineStr">
         <is>
-          <t xml:space="preserve">AZIENDA ZERO - GRADUATORIA CONCORSO PUBBLICO, PER TITOLI ED ESAMI, PER LA COPERTURA DI N. 34 POSTI DI DIRIGENTE MEDICO – DISCIPLINA DI MEDICINA TRASFUSIONALE </t>
+          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di un Dirigente Medico di Oftalmologia</t>
         </is>
       </c>
       <c r="D395" t="inlineStr">
         <is>
-          <t>Graduatoria/Esito</t>
-[...2 lines deleted...]
-      <c r="E395" t="inlineStr"/>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E395" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di un Dirigente Medico di Oftalmologia&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="F395" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G395" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H395" t="inlineStr">
         <is>
-          <t>20/10/2022 10:05</t>
+          <t>09/12/2022 13:25</t>
         </is>
       </c>
       <c r="I395" t="inlineStr">
         <is>
-          <t>20/11/2022 10:05</t>
+          <t>23/12/2022 23:59</t>
         </is>
       </c>
       <c r="K395" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N395" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P395" t="inlineStr"/>
       <c r="Q395" t="inlineStr"/>
       <c r="R395" t="inlineStr"/>
       <c r="S395" t="inlineStr"/>
       <c r="T395" t="inlineStr"/>
+      <c r="W395" t="n">
+        <v>0</v>
+      </c>
+      <c r="X395" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y395" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z395" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA395" t="n">
+        <v>0</v>
+      </c>
       <c r="AC395" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD395" t="n">
+        <v>0</v>
+      </c>
       <c r="AE395" t="inlineStr">
         <is>
-          <t>Concorsi Dirigenza</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF395" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="396">
       <c r="A396" t="inlineStr"/>
       <c r="B396" t="inlineStr"/>
       <c r="C396" t="inlineStr">
         <is>
-          <t xml:space="preserve">AZIENDA ZERO - GRADUATORIA  CONCORSO PUBBLICO PER TITOLI ED ESAMI N. 10 POSTI DI COLLABORATORE 
-[...1 lines deleted...]
-</t>
+          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 1 C.P.S. - Fisioterapista - cat. D</t>
         </is>
       </c>
       <c r="D396" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E396" t="inlineStr"/>
       <c r="F396" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="G396" t="inlineStr">
         <is>
-          <t>C.P.S. Dietista</t>
+          <t>C.P.S. Fisioterapista</t>
         </is>
       </c>
       <c r="H396" t="inlineStr">
         <is>
-          <t>13/10/2022 11:30</t>
+          <t>11/11/2022 13:17</t>
         </is>
       </c>
       <c r="I396" t="inlineStr">
         <is>
-          <t>13/11/2022 11:30</t>
+          <t>25/11/2022 23:59</t>
         </is>
       </c>
       <c r="K396" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N396" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P396" t="inlineStr"/>
       <c r="Q396" t="inlineStr"/>
       <c r="R396" t="inlineStr"/>
       <c r="S396" t="inlineStr"/>
       <c r="T396" t="inlineStr"/>
+      <c r="W396" t="n">
+        <v>0</v>
+      </c>
+      <c r="X396" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y396" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z396" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA396" t="n">
+        <v>0</v>
+      </c>
       <c r="AC396" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD396" t="n">
+        <v>0</v>
+      </c>
       <c r="AE396" t="inlineStr">
         <is>
-          <t>Concorsi Comparto</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF396" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="397">
       <c r="A397" t="inlineStr"/>
       <c r="B397" t="inlineStr"/>
       <c r="C397" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n, 1 Dirigente Veterinario nella disciplina di Igiene della Produzione, Trasformazione, Commercializzazione e Trasporto degli Alimenti di origine Animale e loro derivati</t>
+          <t>AZIENDA ZERO - GRADUATORIA CONCORSO PUBBLICO PER N. 16 POSTI DI DIRIGENTE MEDICO
+DISCIPLINA DI PATOLOGIA CLINICA (Laboratorio di Analisi Chimico-Cliniche e Microbiologia) - SPECIALIZZANDI</t>
         </is>
       </c>
       <c r="D397" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E397" t="inlineStr"/>
       <c r="F397" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G397" t="inlineStr">
         <is>
-          <t>Dirigente Veterinario</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H397" t="inlineStr">
         <is>
-          <t>07/10/2022 12:39</t>
+          <t>10/11/2022 08:40</t>
         </is>
       </c>
       <c r="I397" t="inlineStr">
         <is>
-          <t>21/10/2022 12:39</t>
+          <t>10/12/2022 08:40</t>
         </is>
       </c>
       <c r="K397" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N397" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P397" t="inlineStr"/>
       <c r="Q397" t="inlineStr"/>
       <c r="R397" t="inlineStr"/>
       <c r="S397" t="inlineStr"/>
       <c r="T397" t="inlineStr"/>
-      <c r="W397" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="AC397" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="AD397" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AE397" t="inlineStr">
         <is>
-          <t>Avviso Pubblico</t>
+          <t>Concorsi Dirigenza</t>
         </is>
       </c>
       <c r="AF397" t="inlineStr">
         <is>
-          <t>Tempo determinato</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="398">
       <c r="A398" t="inlineStr"/>
       <c r="B398" t="inlineStr"/>
       <c r="C398" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO - GRADUATORIA CONCORSO PUBBLICO, PER TITOLI ED ESAMI, PER LA COPERTURA DI N. 13
-POSTI DI DIRIGENTE MEDICO - DISCIPLINA UROLOGIA</t>
+          <t>AZIENDA ZERO - GRADUATORIA CONCORSO PUBBLICO, PER TITOLI ED ESAMI, PER LA COPERTURA DI N. 11 POSTI DI DIRIGENTE MEDICO – DISCIPLINA DI EMATOLOGIA - SPECIALIZZANDI</t>
         </is>
       </c>
       <c r="D398" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E398" t="inlineStr"/>
       <c r="F398" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G398" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H398" t="inlineStr">
         <is>
-          <t>05/10/2022 13:01</t>
+          <t>10/11/2022 08:37</t>
         </is>
       </c>
       <c r="I398" t="inlineStr">
         <is>
-          <t>05/11/2022 13:01</t>
+          <t>10/12/2022 08:37</t>
         </is>
       </c>
       <c r="K398" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N398" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P398" t="inlineStr"/>
       <c r="Q398" t="inlineStr"/>
       <c r="R398" t="inlineStr"/>
       <c r="S398" t="inlineStr"/>
       <c r="T398" t="inlineStr"/>
       <c r="AC398" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE398" t="inlineStr">
         <is>
           <t>Concorsi Dirigenza</t>
         </is>
       </c>
       <c r="AF398" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="399">
       <c r="A399" t="inlineStr"/>
-      <c r="B399" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="B399" t="inlineStr"/>
       <c r="C399" t="inlineStr">
         <is>
-          <t>Tabella triennale Avvisi e Procedure Comparative aggiornata a settembre 2022</t>
+          <t>AZIENDA ZERO - GRADUATORIA CONCORSO PUBBLICO, PER TITOLI ED ESAMI, PER LA COPERTURA DI N. 66 POSTI DI COLLABORATORE PROFESSIONALE SANITARIO - TECNICO SANITARIO DI RADIOLOGIA MEDICA - CAT. D</t>
         </is>
       </c>
       <c r="D399" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E399" t="inlineStr"/>
       <c r="F399" t="inlineStr">
         <is>
-          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
+          <t>D</t>
         </is>
       </c>
       <c r="G399" t="inlineStr">
         <is>
-          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
+          <t>C.P.S. Tecnico Sanitario di Radiologia Medica</t>
         </is>
       </c>
       <c r="H399" t="inlineStr">
         <is>
-          <t>28/09/2022 11:10</t>
+          <t>31/10/2022 14:54</t>
         </is>
       </c>
       <c r="I399" t="inlineStr">
         <is>
-          <t>28/09/2027 11:10</t>
+          <t>30/11/2022 14:54</t>
         </is>
       </c>
       <c r="K399" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N399" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P399" t="inlineStr"/>
       <c r="Q399" t="inlineStr"/>
       <c r="R399" t="inlineStr"/>
       <c r="S399" t="inlineStr"/>
       <c r="T399" t="inlineStr"/>
-      <c r="W399" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="AC399" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="AD399" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AE399" t="inlineStr">
         <is>
-          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
+          <t>Avvisi tempo determinato Comparto</t>
         </is>
       </c>
       <c r="AF399" t="inlineStr">
         <is>
-          <t>Non definito</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="400">
       <c r="A400" t="inlineStr"/>
       <c r="B400" t="inlineStr"/>
       <c r="C400" t="inlineStr">
         <is>
-          <t>Avviso pubblico per la stabilizzazione del personale precario del ruolo sanitario e socio sanitario, ai sensi dell'art. 1, comma 268, lett. b) della L. 234/2021, per i profili professionali di:- DIRIGENTE MEDICO di MEDICINA LEGALE, - Coll. Prof. San. OSTETRICA/O cat. D, - Coll. Prof. San. TECNICO DELLA RIABILITAZIONE PSICHIATRICA cat. D</t>
+          <t>AZIENDA ZERO - GRADUATORIA CONCORSO PUBBLICO, PER TITOLI ED ESAMI, PER LA COPERTURA DI N. 8 POSTI DI
+COLLABORATORE PROFESSIONALE SANITARIO - TECNICO AUDIOMETRISTA - CAT. D</t>
         </is>
       </c>
       <c r="D400" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E400" t="inlineStr"/>
       <c r="F400" t="inlineStr">
         <is>
-          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Tecnico</t>
+          <t>D</t>
         </is>
       </c>
       <c r="G400" t="inlineStr">
         <is>
-          <t>Assistente Informatico</t>
+          <t>C.P.S. Tecnico Audiometrista</t>
         </is>
       </c>
       <c r="H400" t="inlineStr">
         <is>
-          <t>26/09/2022 12:48</t>
+          <t>31/10/2022 14:51</t>
         </is>
       </c>
       <c r="I400" t="inlineStr">
         <is>
-          <t>11/10/2022 12:48</t>
+          <t>30/11/2022 14:51</t>
         </is>
       </c>
       <c r="K400" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N400" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P400" t="inlineStr"/>
       <c r="Q400" t="inlineStr"/>
       <c r="R400" t="inlineStr"/>
       <c r="S400" t="inlineStr"/>
       <c r="T400" t="inlineStr"/>
-      <c r="W400" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="AC400" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="AD400" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AE400" t="inlineStr">
         <is>
-          <t>Stabilizzazione</t>
+          <t>Avvisi tempo determinato Comparto</t>
         </is>
       </c>
       <c r="AF400" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="401">
       <c r="A401" t="inlineStr"/>
       <c r="B401" t="inlineStr"/>
       <c r="C401" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per soli titoli, per l'assunzione a tempo determinato di Collaboratori Professionali Sanitari - Tecnici Sanitari di Laboratorio Biomedico - cat. D (Bando Aperto al 31.12.2022)</t>
+          <t>Avviso pubblico, per titoli e prova colloquio, indetto dall'Azienda ULSS 1 Dolomiti, in condivisione con l'Azienda ULSS n. 5 Polesana e l'Azienda ULSS n.7 Pedemontana, per la formulazione di graduatorie da utilizzare per l'assunzione a tempo determinato di dirigentipsicologi nella disciplina di psicoterapia.</t>
         </is>
       </c>
       <c r="D401" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E401" t="inlineStr"/>
       <c r="F401" t="inlineStr">
         <is>
-          <t>D</t>
+          <t>Dirigenza</t>
         </is>
       </c>
       <c r="G401" t="inlineStr">
         <is>
-          <t>C.P.S. Tecnico Sanitario di Laboratorio Biomedico</t>
+          <t>Dirigente Psicologo</t>
         </is>
       </c>
       <c r="H401" t="inlineStr">
         <is>
-          <t>23/09/2022 13:48</t>
+          <t>31/10/2022 09:45</t>
         </is>
       </c>
       <c r="I401" t="inlineStr">
         <is>
-          <t>31/12/2022 13:48</t>
+          <t>12/11/2022 09:45</t>
         </is>
       </c>
       <c r="K401" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N401" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P401" t="inlineStr"/>
       <c r="Q401" t="inlineStr"/>
       <c r="R401" t="inlineStr"/>
       <c r="S401" t="inlineStr"/>
       <c r="T401" t="inlineStr"/>
       <c r="W401" t="n">
         <v>0</v>
       </c>
       <c r="X401" t="n">
         <v>0</v>
       </c>
       <c r="Y401" t="n">
         <v>0</v>
@@ -30434,808 +30523,781 @@
       </c>
       <c r="AC401" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD401" t="n">
         <v>0</v>
       </c>
       <c r="AE401" t="inlineStr">
         <is>
           <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF401" t="inlineStr">
         <is>
           <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="402">
       <c r="A402" t="inlineStr"/>
       <c r="B402" t="inlineStr"/>
       <c r="C402" t="inlineStr">
         <is>
-          <t>Avviso pubblico per assunzione a tempo determinato ex art. 15-septies D. Lgs. n. 502/92 e s.m.i., di un Dirigente delle Professione Sanitarie, per affidamento dell'incarico di Alta Specializzazione</t>
+          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 1 Dirigente Medico disciplina di Medicina Nucleare</t>
         </is>
       </c>
       <c r="D402" t="inlineStr">
         <is>
-          <t>Scaduto</t>
-[...6 lines deleted...]
-      </c>
+          <t>Graduatoria/Esito</t>
+        </is>
+      </c>
+      <c r="E402" t="inlineStr"/>
       <c r="F402" t="inlineStr">
         <is>
-          <t>Dirigenza dell'Area Sanità</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G402" t="inlineStr">
         <is>
-          <t>Dirigente delle Professioni Sanitarie - DIRETTORE</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H402" t="inlineStr">
         <is>
-          <t>14/09/2022 11:27</t>
+          <t>28/10/2022 12:46</t>
         </is>
       </c>
       <c r="I402" t="inlineStr">
         <is>
-          <t>29/09/2022 23:59</t>
+          <t>11/11/2022 23:59</t>
         </is>
       </c>
       <c r="K402" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N402" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P402" t="inlineStr"/>
       <c r="Q402" t="inlineStr"/>
       <c r="R402" t="inlineStr"/>
       <c r="S402" t="inlineStr"/>
       <c r="T402" t="inlineStr"/>
       <c r="W402" t="n">
         <v>0</v>
       </c>
       <c r="X402" t="n">
         <v>0</v>
       </c>
       <c r="Y402" t="n">
         <v>0</v>
       </c>
       <c r="Z402" t="n">
         <v>0</v>
       </c>
       <c r="AA402" t="n">
         <v>0</v>
       </c>
       <c r="AC402" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD402" t="n">
         <v>0</v>
       </c>
       <c r="AE402" t="inlineStr">
         <is>
-          <t>Avvisi per incarico ex. art. 15 septies/15 octies</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF402" t="inlineStr">
         <is>
           <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="403">
       <c r="A403" t="inlineStr"/>
       <c r="B403" t="inlineStr"/>
       <c r="C403" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO - GRADUATORIA CONCORSO PUBBLICO, PER TITOLI ED ESAMI, PER LA COPERTURA DI N. 14 POSTI DI DIRIGENTE MEDICO - DISCIPLINA NEUROLOGIA</t>
+          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n, 1 Dirigente Medico disciplina di Neurochirugia</t>
         </is>
       </c>
       <c r="D403" t="inlineStr">
         <is>
-          <t>Graduatoria/Esito</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="E403" t="inlineStr"/>
       <c r="F403" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G403" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H403" t="inlineStr">
         <is>
-          <t>12/09/2022 16:58</t>
+          <t>28/10/2022 12:45</t>
         </is>
       </c>
       <c r="I403" t="inlineStr">
         <is>
-          <t>12/10/2022 16:58</t>
+          <t>11/11/2022 12:45</t>
         </is>
       </c>
       <c r="K403" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N403" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P403" t="inlineStr"/>
       <c r="Q403" t="inlineStr"/>
       <c r="R403" t="inlineStr"/>
       <c r="S403" t="inlineStr"/>
       <c r="T403" t="inlineStr"/>
+      <c r="W403" t="n">
+        <v>0</v>
+      </c>
+      <c r="X403" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y403" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z403" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA403" t="n">
+        <v>0</v>
+      </c>
       <c r="AC403" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD403" t="n">
+        <v>0</v>
+      </c>
       <c r="AE403" t="inlineStr">
         <is>
-          <t>Concorsi Dirigenza</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF403" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="404">
       <c r="A404" t="inlineStr"/>
       <c r="B404" t="inlineStr"/>
       <c r="C404" t="inlineStr">
         <is>
-          <t>Avviso pubblico di mobilità volontaria per n. 1 posto di Collaboratore Tecnico Professionale cat. D</t>
+          <t>Avviso pubblico per l'assunzione a tempo determinato ex art. 15-septies di un Dirigente delle Professioni Sanitarie Infermieristiche, della Riabilitazione, Tecniche, della Prevenzione della Professione Ostetrica per affidamento incarico di Alta Specializzazione</t>
         </is>
       </c>
       <c r="D404" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E404" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Avviso pubblico di mobilità volontaria per n. 1 posto di Collaboratore Tecnico Professionale cat. D&lt;/p&gt;</t>
+          <t>&lt;p&gt;Avviso pubblico per l'assunzione a tempo determinato ex art. 15-septies di un Dirigente delle Professioni Sanitarie Infermieristiche, della Riabilitazione, Tecniche, della Prevenzione della Professione Ostetrica per affidamento incarico di Alta Specializzazione "Polo Formativo e Coordinamento Corsi di Laurea" - Riapertura termini&lt;/p&gt;</t>
         </is>
       </c>
       <c r="F404" t="inlineStr">
         <is>
-          <t>D</t>
+          <t>Dirigenza</t>
         </is>
       </c>
       <c r="G404" t="inlineStr">
         <is>
-          <t>Collaboratore Tecnico Professionale</t>
+          <t>Dirigente</t>
         </is>
       </c>
       <c r="H404" t="inlineStr">
         <is>
-          <t>24/08/2022 08:57</t>
+          <t>24/10/2022 09:08</t>
         </is>
       </c>
       <c r="I404" t="inlineStr">
         <is>
-          <t>23/09/2022 23:59</t>
+          <t>05/11/2022 23:59</t>
         </is>
       </c>
       <c r="K404" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N404" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P404" t="inlineStr"/>
       <c r="Q404" t="inlineStr"/>
       <c r="R404" t="inlineStr"/>
       <c r="S404" t="inlineStr"/>
       <c r="T404" t="inlineStr"/>
       <c r="W404" t="n">
         <v>0</v>
       </c>
       <c r="X404" t="n">
         <v>0</v>
       </c>
       <c r="Y404" t="n">
         <v>0</v>
       </c>
       <c r="Z404" t="n">
         <v>0</v>
       </c>
       <c r="AA404" t="n">
         <v>0</v>
       </c>
       <c r="AC404" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD404" t="n">
         <v>0</v>
       </c>
       <c r="AE404" t="inlineStr">
         <is>
-          <t>Avviso di mobilità da altro ente</t>
+          <t>Avvisi per incarico ex. art. 15 septies/15 octies</t>
         </is>
       </c>
       <c r="AF404" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="405">
       <c r="A405" t="inlineStr"/>
       <c r="B405" t="inlineStr"/>
       <c r="C405" t="inlineStr">
         <is>
-          <t>Riapertura termini avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 5 Dirigenti Medici disciplina di Medicina Interna</t>
+          <t xml:space="preserve">AZIENDA ZERO - GRADUATORIA CONCORSO PUBBLICO, PER TITOLI ED ESAMI, PER LA COPERTURA DI N. 34 POSTI DI DIRIGENTE MEDICO – DISCIPLINA DI MEDICINA TRASFUSIONALE </t>
         </is>
       </c>
       <c r="D405" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E405" t="inlineStr"/>
       <c r="F405" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G405" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H405" t="inlineStr">
         <is>
-          <t>19/08/2022 10:50</t>
+          <t>20/10/2022 10:05</t>
         </is>
       </c>
       <c r="I405" t="inlineStr">
         <is>
-          <t>02/09/2022 10:50</t>
+          <t>20/11/2022 10:05</t>
         </is>
       </c>
       <c r="K405" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N405" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P405" t="inlineStr"/>
       <c r="Q405" t="inlineStr"/>
       <c r="R405" t="inlineStr"/>
       <c r="S405" t="inlineStr"/>
       <c r="T405" t="inlineStr"/>
-      <c r="W405" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="AC405" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="AD405" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AE405" t="inlineStr">
         <is>
-          <t>Avviso Pubblico</t>
+          <t>Concorsi Dirigenza</t>
         </is>
       </c>
       <c r="AF405" t="inlineStr">
         <is>
-          <t>Tempo determinato</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="406">
       <c r="A406" t="inlineStr"/>
       <c r="B406" t="inlineStr"/>
       <c r="C406" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO - GRADUATORIA CONCORSO PUBBLICO PER TITOLI ED ESAMI N. 14 POSTI DI COADIUTORE AMMINISTRATIVO CATEGORIA B livello economico super (Bs)</t>
+          <t xml:space="preserve">AZIENDA ZERO - GRADUATORIA  CONCORSO PUBBLICO PER TITOLI ED ESAMI N. 10 POSTI DI COLLABORATORE 
+PROFESSIONALE SANITARIO - DIETISTA - CATEGORIA D
+</t>
         </is>
       </c>
       <c r="D406" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E406" t="inlineStr"/>
       <c r="F406" t="inlineStr">
         <is>
-          <t>BS</t>
+          <t>D</t>
         </is>
       </c>
       <c r="G406" t="inlineStr">
         <is>
-          <t>Coadiutore Amministrativo Esperto</t>
+          <t>C.P.S. Dietista</t>
         </is>
       </c>
       <c r="H406" t="inlineStr">
         <is>
-          <t>09/08/2022 12:17</t>
+          <t>13/10/2022 11:30</t>
         </is>
       </c>
       <c r="I406" t="inlineStr">
         <is>
-          <t>09/09/2022 12:17</t>
+          <t>13/11/2022 11:30</t>
         </is>
       </c>
       <c r="K406" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N406" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P406" t="inlineStr"/>
       <c r="Q406" t="inlineStr"/>
       <c r="R406" t="inlineStr"/>
       <c r="S406" t="inlineStr"/>
       <c r="T406" t="inlineStr"/>
       <c r="AC406" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE406" t="inlineStr">
         <is>
           <t>Concorsi Comparto</t>
         </is>
       </c>
       <c r="AF406" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="407">
       <c r="A407" t="inlineStr"/>
       <c r="B407" t="inlineStr"/>
       <c r="C407" t="inlineStr">
         <is>
-          <t>Avviso pubblico per il conferimento dell'incarico di Direttore della Struttura Complessa "Servizio Veterinario di Igiene Allevamenti e Produzioni Zootecniche</t>
+          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n, 1 Dirigente Veterinario nella disciplina di Igiene della Produzione, Trasformazione, Commercializzazione e Trasporto degli Alimenti di origine Animale e loro derivati</t>
         </is>
       </c>
       <c r="D407" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E407" t="inlineStr"/>
       <c r="F407" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G407" t="inlineStr">
         <is>
           <t>Dirigente Veterinario</t>
         </is>
       </c>
       <c r="H407" t="inlineStr">
         <is>
-          <t>09/08/2022 09:10</t>
+          <t>07/10/2022 12:39</t>
         </is>
       </c>
       <c r="I407" t="inlineStr">
         <is>
-          <t>08/09/2022 09:10</t>
+          <t>21/10/2022 12:39</t>
         </is>
       </c>
       <c r="K407" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N407" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P407" t="inlineStr"/>
       <c r="Q407" t="inlineStr"/>
       <c r="R407" t="inlineStr"/>
       <c r="S407" t="inlineStr"/>
       <c r="T407" t="inlineStr"/>
       <c r="W407" t="n">
         <v>0</v>
       </c>
       <c r="X407" t="n">
         <v>0</v>
       </c>
       <c r="Y407" t="n">
         <v>0</v>
       </c>
       <c r="Z407" t="n">
         <v>0</v>
       </c>
       <c r="AA407" t="n">
         <v>0</v>
       </c>
       <c r="AC407" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD407" t="n">
         <v>0</v>
       </c>
       <c r="AE407" t="inlineStr">
         <is>
-          <t>Avviso di struttura complessa</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF407" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="408">
       <c r="A408" t="inlineStr"/>
       <c r="B408" t="inlineStr"/>
       <c r="C408" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n, 1 Dirigente Medico disciplina di Psichiatria</t>
+          <t>AZIENDA ZERO - GRADUATORIA CONCORSO PUBBLICO, PER TITOLI ED ESAMI, PER LA COPERTURA DI N. 13
+POSTI DI DIRIGENTE MEDICO - DISCIPLINA UROLOGIA</t>
         </is>
       </c>
       <c r="D408" t="inlineStr">
         <is>
-          <t>Scaduto</t>
-[...6 lines deleted...]
-      </c>
+          <t>Graduatoria/Esito</t>
+        </is>
+      </c>
+      <c r="E408" t="inlineStr"/>
       <c r="F408" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G408" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H408" t="inlineStr">
         <is>
-          <t>29/07/2022 11:09</t>
+          <t>05/10/2022 13:01</t>
         </is>
       </c>
       <c r="I408" t="inlineStr">
         <is>
-          <t>12/08/2022 23:59</t>
+          <t>05/11/2022 13:01</t>
         </is>
       </c>
       <c r="K408" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N408" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P408" t="inlineStr"/>
       <c r="Q408" t="inlineStr"/>
       <c r="R408" t="inlineStr"/>
       <c r="S408" t="inlineStr"/>
       <c r="T408" t="inlineStr"/>
-      <c r="W408" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="AC408" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="AD408" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AE408" t="inlineStr">
         <is>
-          <t>Avviso Pubblico</t>
+          <t>Concorsi Dirigenza</t>
         </is>
       </c>
       <c r="AF408" t="inlineStr">
         <is>
-          <t>Tempo determinato</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="409">
       <c r="A409" t="inlineStr"/>
-      <c r="B409" t="inlineStr"/>
+      <c r="B409" t="inlineStr">
+        <is>
+          <t>Tabella</t>
+        </is>
+      </c>
       <c r="C409" t="inlineStr">
         <is>
-          <t>Avviso pubblico per conferimento incarico ex art. 15-septies D. Lgs. n. 502/92 e s.m.i., a Dirigente Medico disciplina di Psichiatria, di Responsabile della UOSD Sanità Penitenziaria - Salute in Carcere</t>
+          <t>Tabella triennale Avvisi e Procedure Comparative aggiornata a settembre 2022</t>
         </is>
       </c>
       <c r="D409" t="inlineStr">
         <is>
-          <t>Scaduto</t>
-[...6 lines deleted...]
-      </c>
+          <t>Aperto</t>
+        </is>
+      </c>
+      <c r="E409" t="inlineStr"/>
       <c r="F409" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
         </is>
       </c>
       <c r="G409" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
         </is>
       </c>
       <c r="H409" t="inlineStr">
         <is>
-          <t>22/07/2022 11:11</t>
+          <t>28/09/2022 11:10</t>
         </is>
       </c>
       <c r="I409" t="inlineStr">
         <is>
-          <t>06/08/2022 23:59</t>
+          <t>28/09/2027 11:10</t>
         </is>
       </c>
       <c r="K409" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N409" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P409" t="inlineStr"/>
       <c r="Q409" t="inlineStr"/>
       <c r="R409" t="inlineStr"/>
       <c r="S409" t="inlineStr"/>
       <c r="T409" t="inlineStr"/>
       <c r="W409" t="n">
         <v>0</v>
       </c>
       <c r="X409" t="n">
         <v>0</v>
       </c>
       <c r="Y409" t="n">
         <v>0</v>
       </c>
       <c r="Z409" t="n">
         <v>0</v>
       </c>
       <c r="AA409" t="n">
         <v>0</v>
       </c>
       <c r="AC409" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD409" t="n">
         <v>0</v>
       </c>
       <c r="AE409" t="inlineStr">
         <is>
-          <t>Avvisi per incarico ex. art. 15 septies/15 octies</t>
+          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
         </is>
       </c>
       <c r="AF409" t="inlineStr">
         <is>
-          <t>Tempo determinato</t>
+          <t>Non definito</t>
         </is>
       </c>
     </row>
     <row r="410">
       <c r="A410" t="inlineStr"/>
       <c r="B410" t="inlineStr"/>
       <c r="C410" t="inlineStr">
         <is>
-          <t>Avviso pubblico per il conferimento dell'incarico di Direttore della Struttura Complessa "Medicina Generale di Adria"</t>
+          <t>Avviso pubblico per la stabilizzazione del personale precario del ruolo sanitario e socio sanitario, ai sensi dell'art. 1, comma 268, lett. b) della L. 234/2021, per i profili professionali di:- DIRIGENTE MEDICO di MEDICINA LEGALE, - Coll. Prof. San. OSTETRICA/O cat. D, - Coll. Prof. San. TECNICO DELLA RIABILITAZIONE PSICHIATRICA cat. D</t>
         </is>
       </c>
       <c r="D410" t="inlineStr">
         <is>
-          <t>Graduatoria/Esito</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="E410" t="inlineStr"/>
       <c r="F410" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Tecnico</t>
         </is>
       </c>
       <c r="G410" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>Assistente Informatico</t>
         </is>
       </c>
       <c r="H410" t="inlineStr">
         <is>
-          <t>19/07/2022 10:21</t>
+          <t>26/09/2022 12:48</t>
         </is>
       </c>
       <c r="I410" t="inlineStr">
         <is>
-          <t>18/08/2022 23:59</t>
+          <t>11/10/2022 12:48</t>
         </is>
       </c>
       <c r="K410" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N410" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P410" t="inlineStr"/>
       <c r="Q410" t="inlineStr"/>
       <c r="R410" t="inlineStr"/>
       <c r="S410" t="inlineStr"/>
       <c r="T410" t="inlineStr"/>
       <c r="W410" t="n">
         <v>0</v>
       </c>
       <c r="X410" t="n">
         <v>0</v>
       </c>
       <c r="Y410" t="n">
         <v>0</v>
       </c>
       <c r="Z410" t="n">
         <v>0</v>
       </c>
       <c r="AA410" t="n">
         <v>0</v>
       </c>
       <c r="AC410" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD410" t="n">
         <v>0</v>
       </c>
       <c r="AE410" t="inlineStr">
         <is>
-          <t>Avviso di struttura complessa</t>
+          <t>Stabilizzazione</t>
         </is>
       </c>
       <c r="AF410" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="411">
       <c r="A411" t="inlineStr"/>
       <c r="B411" t="inlineStr"/>
       <c r="C411" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 5 Dirigenti Medici disciplina di Medicina Interna</t>
+          <t>Avviso pubblico, per soli titoli, per l'assunzione a tempo determinato di Collaboratori Professionali Sanitari - Tecnici Sanitari di Laboratorio Biomedico - cat. D (Bando Aperto al 31.12.2022)</t>
         </is>
       </c>
       <c r="D411" t="inlineStr">
         <is>
-          <t>Scaduto</t>
-[...6 lines deleted...]
-      </c>
+          <t>Graduatoria/Esito</t>
+        </is>
+      </c>
+      <c r="E411" t="inlineStr"/>
       <c r="F411" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>D</t>
         </is>
       </c>
       <c r="G411" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>C.P.S. Tecnico Sanitario di Laboratorio Biomedico</t>
         </is>
       </c>
       <c r="H411" t="inlineStr">
         <is>
-          <t>11/07/2022 09:49</t>
+          <t>23/09/2022 13:48</t>
         </is>
       </c>
       <c r="I411" t="inlineStr">
         <is>
-          <t>22/07/2022 23:59</t>
+          <t>31/12/2022 13:48</t>
         </is>
       </c>
       <c r="K411" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N411" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P411" t="inlineStr"/>
       <c r="Q411" t="inlineStr"/>
       <c r="R411" t="inlineStr"/>
       <c r="S411" t="inlineStr"/>
       <c r="T411" t="inlineStr"/>
       <c r="W411" t="n">
         <v>0</v>
       </c>
       <c r="X411" t="n">
         <v>0</v>
       </c>
       <c r="Y411" t="n">
         <v>0</v>
@@ -31248,1882 +31310,1904 @@
       </c>
       <c r="AC411" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD411" t="n">
         <v>0</v>
       </c>
       <c r="AE411" t="inlineStr">
         <is>
           <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF411" t="inlineStr">
         <is>
           <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="412">
       <c r="A412" t="inlineStr"/>
       <c r="B412" t="inlineStr"/>
       <c r="C412" t="inlineStr">
         <is>
-          <t>Avviso pubblico di mobilità volontaria per Dirigente Medico di Gastroenterologia</t>
+          <t>Avviso pubblico per assunzione a tempo determinato ex art. 15-septies D. Lgs. n. 502/92 e s.m.i., di un Dirigente delle Professione Sanitarie, per affidamento dell'incarico di Alta Specializzazione</t>
         </is>
       </c>
       <c r="D412" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="E412" t="inlineStr"/>
+      <c r="E412" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Avviso pubblico per assunzione a tempo determinato ex art. 15-septies D. Lgs. n. 502/92 e s.m.i., di un Dirigente delle Professione Sanitarie, per affidamento dell'incarico di Alta Specializzazione "Polo Formativo e Coordinamento Corsi di Laurea"&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="F412" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>Dirigenza dell'Area Sanità</t>
         </is>
       </c>
       <c r="G412" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>Dirigente delle Professioni Sanitarie - DIRETTORE</t>
         </is>
       </c>
       <c r="H412" t="inlineStr">
         <is>
-          <t>29/06/2022 09:03</t>
+          <t>14/09/2022 11:27</t>
         </is>
       </c>
       <c r="I412" t="inlineStr">
         <is>
-          <t>29/07/2022 09:03</t>
+          <t>29/09/2022 23:59</t>
         </is>
       </c>
       <c r="K412" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N412" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P412" t="inlineStr"/>
       <c r="Q412" t="inlineStr"/>
       <c r="R412" t="inlineStr"/>
       <c r="S412" t="inlineStr"/>
       <c r="T412" t="inlineStr"/>
       <c r="W412" t="n">
         <v>0</v>
       </c>
       <c r="X412" t="n">
         <v>0</v>
       </c>
       <c r="Y412" t="n">
         <v>0</v>
       </c>
       <c r="Z412" t="n">
         <v>0</v>
       </c>
       <c r="AA412" t="n">
         <v>0</v>
       </c>
       <c r="AC412" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD412" t="n">
         <v>0</v>
       </c>
       <c r="AE412" t="inlineStr">
         <is>
-          <t>Avviso di mobilità da altro ente</t>
+          <t>Avvisi per incarico ex. art. 15 septies/15 octies</t>
         </is>
       </c>
       <c r="AF412" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="413">
       <c r="A413" t="inlineStr"/>
       <c r="B413" t="inlineStr"/>
       <c r="C413" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO - GRADUATORIA CONCORSO PUBBLICO PER N. 11 POSTI DI COLLABORATORE PROFESSIONALE
-ASSISTENTE SOCIALE - CATEGORIA D</t>
+          <t>AZIENDA ZERO - GRADUATORIA CONCORSO PUBBLICO, PER TITOLI ED ESAMI, PER LA COPERTURA DI N. 14 POSTI DI DIRIGENTE MEDICO - DISCIPLINA NEUROLOGIA</t>
         </is>
       </c>
       <c r="D413" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E413" t="inlineStr"/>
       <c r="F413" t="inlineStr">
         <is>
-          <t>D</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G413" t="inlineStr">
         <is>
-          <t>C.P. Assistente Sociale</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H413" t="inlineStr">
         <is>
-          <t>28/06/2022 09:14</t>
+          <t>12/09/2022 16:58</t>
         </is>
       </c>
       <c r="I413" t="inlineStr">
         <is>
-          <t>28/07/2022 09:14</t>
+          <t>12/10/2022 16:58</t>
         </is>
       </c>
       <c r="K413" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N413" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P413" t="inlineStr"/>
       <c r="Q413" t="inlineStr"/>
       <c r="R413" t="inlineStr"/>
       <c r="S413" t="inlineStr"/>
       <c r="T413" t="inlineStr"/>
       <c r="AC413" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE413" t="inlineStr">
         <is>
-          <t>Concorsi Comparto</t>
+          <t>Concorsi Dirigenza</t>
         </is>
       </c>
       <c r="AF413" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="414">
       <c r="A414" t="inlineStr"/>
       <c r="B414" t="inlineStr"/>
       <c r="C414" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO - GRADUATORIA CONCORSO PUBBLICO N. 12 POSTI DI DIRIGENTE MEDICO - DISCIPLINA DI ONCOLOGIA - SPECIALIZZATI</t>
+          <t>Avviso pubblico di mobilità volontaria per n. 1 posto di Collaboratore Tecnico Professionale cat. D</t>
         </is>
       </c>
       <c r="D414" t="inlineStr">
         <is>
-          <t>Graduatoria/Esito</t>
-[...2 lines deleted...]
-      <c r="E414" t="inlineStr"/>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E414" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Avviso pubblico di mobilità volontaria per n. 1 posto di Collaboratore Tecnico Professionale cat. D&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="F414" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>D</t>
         </is>
       </c>
       <c r="G414" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>Collaboratore Tecnico Professionale</t>
         </is>
       </c>
       <c r="H414" t="inlineStr">
         <is>
-          <t>17/06/2022 08:43</t>
+          <t>24/08/2022 08:57</t>
         </is>
       </c>
       <c r="I414" t="inlineStr">
         <is>
-          <t>17/07/2022 08:43</t>
+          <t>23/09/2022 23:59</t>
         </is>
       </c>
       <c r="K414" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N414" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P414" t="inlineStr"/>
       <c r="Q414" t="inlineStr"/>
       <c r="R414" t="inlineStr"/>
       <c r="S414" t="inlineStr"/>
       <c r="T414" t="inlineStr"/>
+      <c r="W414" t="n">
+        <v>0</v>
+      </c>
+      <c r="X414" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y414" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z414" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA414" t="n">
+        <v>0</v>
+      </c>
       <c r="AC414" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD414" t="n">
+        <v>0</v>
+      </c>
       <c r="AE414" t="inlineStr">
         <is>
-          <t>Avvisi Incarichi 15 septies/octies D.Lgs 502/92</t>
+          <t>Avviso di mobilità da altro ente</t>
         </is>
       </c>
       <c r="AF414" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="415">
       <c r="A415" t="inlineStr"/>
       <c r="B415" t="inlineStr"/>
       <c r="C415" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO - GRADUATORIA CONCORSO PUBBLICO N. 12 POSTI DI DIRIGENTE MEDICO - DISCIPLINA DI ONCOLOGIA - SPECIALIZZANDI</t>
+          <t>Riapertura termini avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 5 Dirigenti Medici disciplina di Medicina Interna</t>
         </is>
       </c>
       <c r="D415" t="inlineStr">
         <is>
-          <t>Graduatoria/Esito</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="E415" t="inlineStr"/>
       <c r="F415" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G415" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H415" t="inlineStr">
         <is>
-          <t>17/06/2022 08:38</t>
+          <t>19/08/2022 10:50</t>
         </is>
       </c>
       <c r="I415" t="inlineStr">
         <is>
-          <t>17/07/2022 08:38</t>
+          <t>02/09/2022 10:50</t>
         </is>
       </c>
       <c r="K415" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N415" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P415" t="inlineStr"/>
       <c r="Q415" t="inlineStr"/>
       <c r="R415" t="inlineStr"/>
       <c r="S415" t="inlineStr"/>
       <c r="T415" t="inlineStr"/>
+      <c r="W415" t="n">
+        <v>0</v>
+      </c>
+      <c r="X415" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y415" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z415" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA415" t="n">
+        <v>0</v>
+      </c>
       <c r="AC415" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD415" t="n">
+        <v>0</v>
+      </c>
       <c r="AE415" t="inlineStr">
         <is>
-          <t>Concorsi Dirigenza</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF415" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="416">
       <c r="A416" t="inlineStr"/>
       <c r="B416" t="inlineStr"/>
       <c r="C416" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO - GRADUATORIA CONCORSO PUBBLICO N. 23 POSTI DI DIRIGENTE MEDICO - DISCIPLINA ORGANIZZAZIONE DEI SERVIZI SANITARI DI BASE - SPECIALISTI</t>
+          <t>AZIENDA ZERO - GRADUATORIA CONCORSO PUBBLICO PER TITOLI ED ESAMI N. 14 POSTI DI COADIUTORE AMMINISTRATIVO CATEGORIA B livello economico super (Bs)</t>
         </is>
       </c>
       <c r="D416" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E416" t="inlineStr"/>
       <c r="F416" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>BS</t>
         </is>
       </c>
       <c r="G416" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>Coadiutore Amministrativo Esperto</t>
         </is>
       </c>
       <c r="H416" t="inlineStr">
         <is>
-          <t>17/06/2022 08:30</t>
+          <t>09/08/2022 12:17</t>
         </is>
       </c>
       <c r="I416" t="inlineStr">
         <is>
-          <t>17/07/2022 08:30</t>
+          <t>09/09/2022 12:17</t>
         </is>
       </c>
       <c r="K416" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N416" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P416" t="inlineStr"/>
       <c r="Q416" t="inlineStr"/>
       <c r="R416" t="inlineStr"/>
       <c r="S416" t="inlineStr"/>
       <c r="T416" t="inlineStr"/>
       <c r="AC416" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE416" t="inlineStr">
         <is>
-          <t>Concorsi Dirigenza</t>
+          <t>Concorsi Comparto</t>
         </is>
       </c>
       <c r="AF416" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="417">
       <c r="A417" t="inlineStr"/>
       <c r="B417" t="inlineStr"/>
       <c r="C417" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO - GRADUATORIA CONCORSO PUBBLICO N. 23 POSTI DI DIRIGENTE MEDICO - DISCIPLINA ORGANIZZAZIONE DEI SERVIZI SANITARI DI BASE - SPECIALIZZANDI</t>
+          <t>Avviso pubblico per il conferimento dell'incarico di Direttore della Struttura Complessa "Servizio Veterinario di Igiene Allevamenti e Produzioni Zootecniche</t>
         </is>
       </c>
       <c r="D417" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E417" t="inlineStr"/>
       <c r="F417" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G417" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>Dirigente Veterinario</t>
         </is>
       </c>
       <c r="H417" t="inlineStr">
         <is>
-          <t>17/06/2022 08:26</t>
+          <t>09/08/2022 09:10</t>
         </is>
       </c>
       <c r="I417" t="inlineStr">
         <is>
-          <t>17/07/2022 08:26</t>
+          <t>08/09/2022 09:10</t>
         </is>
       </c>
       <c r="K417" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N417" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P417" t="inlineStr"/>
       <c r="Q417" t="inlineStr"/>
       <c r="R417" t="inlineStr"/>
       <c r="S417" t="inlineStr"/>
       <c r="T417" t="inlineStr"/>
+      <c r="W417" t="n">
+        <v>0</v>
+      </c>
+      <c r="X417" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y417" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z417" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA417" t="n">
+        <v>0</v>
+      </c>
       <c r="AC417" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD417" t="n">
+        <v>0</v>
+      </c>
       <c r="AE417" t="inlineStr">
         <is>
-          <t>Concorsi Dirigenza</t>
+          <t>Avviso di struttura complessa</t>
         </is>
       </c>
       <c r="AF417" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="418">
       <c r="A418" t="inlineStr"/>
       <c r="B418" t="inlineStr"/>
       <c r="C418" t="inlineStr">
         <is>
-          <t>Azienda Zero - Graduatoria concorso pubblico per n. 110 posti di C.P.S. Tecnico Sanitario di Laboratorio Biomedico - cat. D</t>
+          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n, 1 Dirigente Medico disciplina di Psichiatria</t>
         </is>
       </c>
       <c r="D418" t="inlineStr">
         <is>
-          <t>Graduatoria/Esito</t>
-[...2 lines deleted...]
-      <c r="E418" t="inlineStr"/>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E418" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n, 1 Dirigente Medico disciplina di Psichiatria&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="F418" t="inlineStr">
         <is>
-          <t>D</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G418" t="inlineStr">
         <is>
-          <t>C.P.S. Tecnico Sanitario di Laboratorio Biomedico</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H418" t="inlineStr">
         <is>
-          <t>16/06/2022 13:44</t>
+          <t>29/07/2022 11:09</t>
         </is>
       </c>
       <c r="I418" t="inlineStr">
         <is>
-          <t>16/07/2022 13:44</t>
+          <t>12/08/2022 23:59</t>
         </is>
       </c>
       <c r="K418" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N418" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P418" t="inlineStr"/>
       <c r="Q418" t="inlineStr"/>
       <c r="R418" t="inlineStr"/>
       <c r="S418" t="inlineStr"/>
       <c r="T418" t="inlineStr"/>
+      <c r="W418" t="n">
+        <v>0</v>
+      </c>
+      <c r="X418" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y418" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z418" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA418" t="n">
+        <v>0</v>
+      </c>
       <c r="AC418" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD418" t="n">
+        <v>0</v>
+      </c>
       <c r="AE418" t="inlineStr">
         <is>
-          <t>Concorsi Comparto</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF418" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="419">
       <c r="A419" t="inlineStr"/>
-      <c r="B419" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="B419" t="inlineStr"/>
       <c r="C419" t="inlineStr">
         <is>
-          <t>Tabella triennale avvisi e procedure comparative aggiornata a giugno 2022</t>
+          <t>Avviso pubblico per conferimento incarico ex art. 15-septies D. Lgs. n. 502/92 e s.m.i., a Dirigente Medico disciplina di Psichiatria, di Responsabile della UOSD Sanità Penitenziaria - Salute in Carcere</t>
         </is>
       </c>
       <c r="D419" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="E419" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Tabella triennale avvisi e procedure comparative aggiornata a giugno 2022&lt;/p&gt;</t>
+          <t>&lt;p&gt;Avviso pubblico per conferimento incarico ex art. 15-septies D. Lgs. n. 502/92 e s.m.i., a Dirigente Medico disciplina di Psichiatria, di Responsabile della UOSD Sanità Penitenziaria - Salute in Carcere&lt;/p&gt;</t>
         </is>
       </c>
       <c r="F419" t="inlineStr">
         <is>
-          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G419" t="inlineStr">
         <is>
-          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H419" t="inlineStr">
         <is>
-          <t>16/06/2022 11:59</t>
+          <t>22/07/2022 11:11</t>
         </is>
       </c>
       <c r="I419" t="inlineStr">
         <is>
-          <t>16/06/2027 23:59</t>
+          <t>06/08/2022 23:59</t>
         </is>
       </c>
       <c r="K419" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N419" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P419" t="inlineStr"/>
       <c r="Q419" t="inlineStr"/>
       <c r="R419" t="inlineStr"/>
       <c r="S419" t="inlineStr"/>
       <c r="T419" t="inlineStr"/>
       <c r="W419" t="n">
         <v>0</v>
       </c>
       <c r="X419" t="n">
         <v>0</v>
       </c>
       <c r="Y419" t="n">
         <v>0</v>
       </c>
       <c r="Z419" t="n">
         <v>0</v>
       </c>
       <c r="AA419" t="n">
         <v>0</v>
       </c>
       <c r="AC419" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD419" t="n">
         <v>0</v>
       </c>
       <c r="AE419" t="inlineStr">
         <is>
-          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
+          <t>Avvisi per incarico ex. art. 15 septies/15 octies</t>
         </is>
       </c>
       <c r="AF419" t="inlineStr">
         <is>
-          <t>Non definito</t>
+          <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="420">
       <c r="A420" t="inlineStr"/>
       <c r="B420" t="inlineStr"/>
       <c r="C420" t="inlineStr">
         <is>
-          <t>Avviso procedura comparativa per il conferimento di nr. 1 incarico libero-professionale a Psicologo, per la realizzazione delle attività progettuali previste dal Piano per contrastare il Gioco d'Azzardo Patologico.</t>
+          <t>Avviso pubblico per il conferimento dell'incarico di Direttore della Struttura Complessa "Medicina Generale di Adria"</t>
         </is>
       </c>
       <c r="D420" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E420" t="inlineStr"/>
       <c r="F420" t="inlineStr">
         <is>
-          <t>Dirigenza</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G420" t="inlineStr">
         <is>
-          <t>Dirigente Psicologo</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H420" t="inlineStr">
         <is>
-          <t>14/06/2022 11:13</t>
+          <t>19/07/2022 10:21</t>
         </is>
       </c>
       <c r="I420" t="inlineStr">
         <is>
-          <t>22/06/2022 23:59</t>
+          <t>18/08/2022 23:59</t>
         </is>
       </c>
       <c r="K420" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N420" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P420" t="inlineStr"/>
       <c r="Q420" t="inlineStr"/>
       <c r="R420" t="inlineStr"/>
       <c r="S420" t="inlineStr"/>
       <c r="T420" t="inlineStr"/>
+      <c r="W420" t="n">
+        <v>0</v>
+      </c>
+      <c r="X420" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y420" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z420" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA420" t="n">
+        <v>0</v>
+      </c>
       <c r="AC420" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD420" t="n">
+        <v>0</v>
+      </c>
       <c r="AE420" t="inlineStr">
         <is>
-          <t>Incarichi libero professionali</t>
+          <t>Avviso di struttura complessa</t>
         </is>
       </c>
       <c r="AF420" t="inlineStr">
         <is>
-          <t>Lavoro autonomo</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="421">
       <c r="A421" t="inlineStr"/>
       <c r="B421" t="inlineStr"/>
       <c r="C421" t="inlineStr">
         <is>
-          <t>Azienda Zero - graduatoria concorso pubblico n. 23 posti di C.P.S. Tecnico della Riabilitazione Psichiatria - cat. D</t>
+          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 5 Dirigenti Medici disciplina di Medicina Interna</t>
         </is>
       </c>
       <c r="D421" t="inlineStr">
         <is>
-          <t>Graduatoria/Esito</t>
-[...2 lines deleted...]
-      <c r="E421" t="inlineStr"/>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E421" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 5 Dirigenti Medici disciplina di Medicina Interna&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="F421" t="inlineStr">
         <is>
-          <t>D</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G421" t="inlineStr">
         <is>
-          <t>C.P.S. Tecnico della Riabilitazione Psichiatrica</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H421" t="inlineStr">
         <is>
-          <t>13/06/2022 10:53</t>
+          <t>11/07/2022 09:49</t>
         </is>
       </c>
       <c r="I421" t="inlineStr">
         <is>
-          <t>13/07/2022 10:53</t>
+          <t>22/07/2022 23:59</t>
         </is>
       </c>
       <c r="K421" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N421" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P421" t="inlineStr"/>
       <c r="Q421" t="inlineStr"/>
       <c r="R421" t="inlineStr"/>
       <c r="S421" t="inlineStr"/>
       <c r="T421" t="inlineStr"/>
+      <c r="W421" t="n">
+        <v>0</v>
+      </c>
+      <c r="X421" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y421" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z421" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA421" t="n">
+        <v>0</v>
+      </c>
       <c r="AC421" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD421" t="n">
+        <v>0</v>
+      </c>
       <c r="AE421" t="inlineStr">
         <is>
-          <t>Avvisi Incarichi 15 septies/octies D.Lgs 502/92</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF421" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="422">
       <c r="A422" t="inlineStr"/>
       <c r="B422" t="inlineStr"/>
       <c r="C422" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di Dirigenti Medici discipline: Gastroenterologia, Patologia Clinica, Urologia.</t>
+          <t>Avviso pubblico di mobilità volontaria per Dirigente Medico di Gastroenterologia</t>
         </is>
       </c>
       <c r="D422" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E422" t="inlineStr"/>
       <c r="F422" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G422" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H422" t="inlineStr">
         <is>
-          <t>10/06/2022 12:56</t>
+          <t>29/06/2022 09:03</t>
         </is>
       </c>
       <c r="I422" t="inlineStr">
         <is>
-          <t>10/07/2022 12:56</t>
+          <t>29/07/2022 09:03</t>
         </is>
       </c>
       <c r="K422" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N422" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P422" t="inlineStr"/>
       <c r="Q422" t="inlineStr"/>
       <c r="R422" t="inlineStr"/>
       <c r="S422" t="inlineStr"/>
       <c r="T422" t="inlineStr"/>
+      <c r="W422" t="n">
+        <v>0</v>
+      </c>
+      <c r="X422" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y422" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z422" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA422" t="n">
+        <v>0</v>
+      </c>
       <c r="AC422" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD422" t="n">
+        <v>0</v>
+      </c>
       <c r="AE422" t="inlineStr">
         <is>
-          <t>Avvisi tempo determinato Dirigenza</t>
+          <t>Avviso di mobilità da altro ente</t>
         </is>
       </c>
       <c r="AF422" t="inlineStr">
         <is>
-          <t>Tempo determinato</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="423">
       <c r="A423" t="inlineStr"/>
       <c r="B423" t="inlineStr"/>
       <c r="C423" t="inlineStr">
         <is>
-          <t>Concorso pubblico, per titoli ed esami, riservato al personale precario in possesso dei requisiti per la stabilizzazione, di cui all'art. 20, comma 2, del D. Lgs. n. 75/2017 e s.m.i., per l'assunzione a tempo indeterminato di n. 2 Dirigenti Psicologi nella disciplina di Psicologia o Psicoterapia.</t>
+          <t>AZIENDA ZERO - GRADUATORIA CONCORSO PUBBLICO PER N. 11 POSTI DI COLLABORATORE PROFESSIONALE
+ASSISTENTE SOCIALE - CATEGORIA D</t>
         </is>
       </c>
       <c r="D423" t="inlineStr">
         <is>
-          <t>Ammissione/Commissione/Espletamento</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E423" t="inlineStr"/>
       <c r="F423" t="inlineStr">
         <is>
-          <t>Dirigenza</t>
+          <t>D</t>
         </is>
       </c>
       <c r="G423" t="inlineStr">
         <is>
-          <t>Dirigente Psicologo</t>
+          <t>C.P. Assistente Sociale</t>
         </is>
       </c>
       <c r="H423" t="inlineStr">
         <is>
-          <t>03/06/2022 09:48</t>
+          <t>28/06/2022 09:14</t>
         </is>
       </c>
       <c r="I423" t="inlineStr">
         <is>
-          <t>03/07/2022 23:59</t>
+          <t>28/07/2022 09:14</t>
         </is>
       </c>
       <c r="K423" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N423" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P423" t="inlineStr"/>
       <c r="Q423" t="inlineStr"/>
       <c r="R423" t="inlineStr"/>
       <c r="S423" t="inlineStr"/>
       <c r="T423" t="inlineStr"/>
-      <c r="W423" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="AC423" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="AD423" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AE423" t="inlineStr">
         <is>
-          <t>Stabilizzazione</t>
+          <t>Concorsi Comparto</t>
         </is>
       </c>
       <c r="AF423" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="424">
       <c r="A424" t="inlineStr"/>
       <c r="B424" t="inlineStr"/>
       <c r="C424" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di Dirigenti Medici di varie discipline (v. bando) a servizio dei Pronto Soccorso degli Ospedali dell'Azienda ULSS 5 Polesana</t>
+          <t>AZIENDA ZERO - GRADUATORIA CONCORSO PUBBLICO N. 12 POSTI DI DIRIGENTE MEDICO - DISCIPLINA DI ONCOLOGIA - SPECIALIZZATI</t>
         </is>
       </c>
       <c r="D424" t="inlineStr">
         <is>
-          <t>Scaduto</t>
-[...6 lines deleted...]
-      </c>
+          <t>Graduatoria/Esito</t>
+        </is>
+      </c>
+      <c r="E424" t="inlineStr"/>
       <c r="F424" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G424" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H424" t="inlineStr">
         <is>
-          <t>23/05/2022 12:01</t>
+          <t>17/06/2022 08:43</t>
         </is>
       </c>
       <c r="I424" t="inlineStr">
         <is>
-          <t>03/06/2022 23:59</t>
+          <t>17/07/2022 08:43</t>
         </is>
       </c>
       <c r="K424" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N424" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P424" t="inlineStr"/>
       <c r="Q424" t="inlineStr"/>
       <c r="R424" t="inlineStr"/>
       <c r="S424" t="inlineStr"/>
       <c r="T424" t="inlineStr"/>
-      <c r="W424" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="AC424" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="AD424" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AE424" t="inlineStr">
         <is>
-          <t>Avviso Pubblico</t>
+          <t>Avvisi Incarichi 15 septies/octies D.Lgs 502/92</t>
         </is>
       </c>
       <c r="AF424" t="inlineStr">
         <is>
-          <t>Tempo determinato</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="425">
       <c r="A425" t="inlineStr"/>
       <c r="B425" t="inlineStr"/>
       <c r="C425" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di Dirigenti Medici discipline: Anestesia e Rianimazione, Cardiologia, Pediatria</t>
+          <t>AZIENDA ZERO - GRADUATORIA CONCORSO PUBBLICO N. 12 POSTI DI DIRIGENTE MEDICO - DISCIPLINA DI ONCOLOGIA - SPECIALIZZANDI</t>
         </is>
       </c>
       <c r="D425" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E425" t="inlineStr"/>
       <c r="F425" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G425" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H425" t="inlineStr">
         <is>
-          <t>23/05/2022 11:59</t>
+          <t>17/06/2022 08:38</t>
         </is>
       </c>
       <c r="I425" t="inlineStr">
         <is>
-          <t>03/06/2022 23:59</t>
+          <t>17/07/2022 08:38</t>
         </is>
       </c>
       <c r="K425" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N425" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P425" t="inlineStr"/>
       <c r="Q425" t="inlineStr"/>
       <c r="R425" t="inlineStr"/>
       <c r="S425" t="inlineStr"/>
       <c r="T425" t="inlineStr"/>
-      <c r="W425" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="AC425" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="AD425" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AE425" t="inlineStr">
         <is>
-          <t>Avviso Pubblico</t>
+          <t>Concorsi Dirigenza</t>
         </is>
       </c>
       <c r="AF425" t="inlineStr">
         <is>
-          <t>Tempo determinato</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="426">
       <c r="A426" t="inlineStr"/>
       <c r="B426" t="inlineStr"/>
       <c r="C426" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di Dirigenti Medici discipline: Chirurgia Generale, Ginecologia ed Ostetricia, Radiodiagnostica</t>
+          <t>AZIENDA ZERO - GRADUATORIA CONCORSO PUBBLICO N. 23 POSTI DI DIRIGENTE MEDICO - DISCIPLINA ORGANIZZAZIONE DEI SERVIZI SANITARI DI BASE - SPECIALISTI</t>
         </is>
       </c>
       <c r="D426" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E426" t="inlineStr"/>
       <c r="F426" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G426" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H426" t="inlineStr">
         <is>
-          <t>23/05/2022 11:56</t>
+          <t>17/06/2022 08:30</t>
         </is>
       </c>
       <c r="I426" t="inlineStr">
         <is>
-          <t>03/06/2022 23:59</t>
+          <t>17/07/2022 08:30</t>
         </is>
       </c>
       <c r="K426" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N426" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P426" t="inlineStr"/>
       <c r="Q426" t="inlineStr"/>
       <c r="R426" t="inlineStr"/>
       <c r="S426" t="inlineStr"/>
       <c r="T426" t="inlineStr"/>
-      <c r="W426" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="AC426" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="AD426" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AE426" t="inlineStr">
         <is>
-          <t>Avviso Pubblico</t>
+          <t>Concorsi Dirigenza</t>
         </is>
       </c>
       <c r="AF426" t="inlineStr">
         <is>
-          <t>Tempo determinato</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="427">
       <c r="A427" t="inlineStr"/>
       <c r="B427" t="inlineStr"/>
       <c r="C427" t="inlineStr">
         <is>
-          <t>Avviso pubblico per conferimento dell'incarico di Direttore della UOC Malattie Infettive</t>
+          <t>AZIENDA ZERO - GRADUATORIA CONCORSO PUBBLICO N. 23 POSTI DI DIRIGENTE MEDICO - DISCIPLINA ORGANIZZAZIONE DEI SERVIZI SANITARI DI BASE - SPECIALIZZANDI</t>
         </is>
       </c>
       <c r="D427" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E427" t="inlineStr"/>
       <c r="F427" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G427" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H427" t="inlineStr">
         <is>
-          <t>13/05/2022 14:50</t>
+          <t>17/06/2022 08:26</t>
         </is>
       </c>
       <c r="I427" t="inlineStr">
         <is>
-          <t>12/06/2022 23:59</t>
+          <t>17/07/2022 08:26</t>
         </is>
       </c>
       <c r="K427" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N427" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P427" t="inlineStr"/>
       <c r="Q427" t="inlineStr"/>
       <c r="R427" t="inlineStr"/>
       <c r="S427" t="inlineStr"/>
       <c r="T427" t="inlineStr"/>
-      <c r="W427" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="AC427" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="AD427" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AE427" t="inlineStr">
         <is>
-          <t>Avviso di struttura complessa</t>
+          <t>Concorsi Dirigenza</t>
         </is>
       </c>
       <c r="AF427" t="inlineStr">
         <is>
-          <t>Tempo determinato</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="428">
       <c r="A428" t="inlineStr"/>
       <c r="B428" t="inlineStr"/>
       <c r="C428" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per soli titoli, per l'assunzione a tempo determinato di Collaboratori Professionali Sanitari - Infermieri - cat. D, anche per possibile inserimento presso i Centri di Servizi del Territorio (Bando Aperto al 31.12.2022)</t>
+          <t>Azienda Zero - Graduatoria concorso pubblico per n. 110 posti di C.P.S. Tecnico Sanitario di Laboratorio Biomedico - cat. D</t>
         </is>
       </c>
       <c r="D428" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E428" t="inlineStr"/>
       <c r="F428" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="G428" t="inlineStr">
         <is>
-          <t>C.P.S. Infermiere</t>
+          <t>C.P.S. Tecnico Sanitario di Laboratorio Biomedico</t>
         </is>
       </c>
       <c r="H428" t="inlineStr">
         <is>
-          <t>13/05/2022 14:45</t>
+          <t>16/06/2022 13:44</t>
         </is>
       </c>
       <c r="I428" t="inlineStr">
         <is>
-          <t>31/12/2022 23:59</t>
+          <t>16/07/2022 13:44</t>
         </is>
       </c>
       <c r="K428" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N428" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P428" t="inlineStr"/>
       <c r="Q428" t="inlineStr"/>
       <c r="R428" t="inlineStr"/>
       <c r="S428" t="inlineStr"/>
       <c r="T428" t="inlineStr"/>
-      <c r="W428" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="AC428" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="AD428" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AE428" t="inlineStr">
         <is>
-          <t>Avviso Pubblico</t>
+          <t>Concorsi Comparto</t>
         </is>
       </c>
       <c r="AF428" t="inlineStr">
         <is>
-          <t>Tempo determinato</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="429">
       <c r="A429" t="inlineStr"/>
-      <c r="B429" t="inlineStr"/>
+      <c r="B429" t="inlineStr">
+        <is>
+          <t>Tabella</t>
+        </is>
+      </c>
       <c r="C429" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 1 Dirigente Medico disciplina di Ortopedia e Traumatologia</t>
+          <t>Tabella triennale avvisi e procedure comparative aggiornata a giugno 2022</t>
         </is>
       </c>
       <c r="D429" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="E429" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 1 Dirigente Medico disciplina di Ortopedia e Traumatologia&lt;/p&gt;</t>
+          <t>&lt;p&gt;Tabella triennale avvisi e procedure comparative aggiornata a giugno 2022&lt;/p&gt;</t>
         </is>
       </c>
       <c r="F429" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
         </is>
       </c>
       <c r="G429" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
         </is>
       </c>
       <c r="H429" t="inlineStr">
         <is>
-          <t>13/05/2022 14:42</t>
+          <t>16/06/2022 11:59</t>
         </is>
       </c>
       <c r="I429" t="inlineStr">
         <is>
-          <t>27/05/2022 23:59</t>
+          <t>16/06/2027 23:59</t>
         </is>
       </c>
       <c r="K429" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N429" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P429" t="inlineStr"/>
       <c r="Q429" t="inlineStr"/>
       <c r="R429" t="inlineStr"/>
       <c r="S429" t="inlineStr"/>
       <c r="T429" t="inlineStr"/>
       <c r="W429" t="n">
         <v>0</v>
       </c>
       <c r="X429" t="n">
         <v>0</v>
       </c>
       <c r="Y429" t="n">
         <v>0</v>
       </c>
       <c r="Z429" t="n">
         <v>0</v>
       </c>
       <c r="AA429" t="n">
         <v>0</v>
       </c>
       <c r="AC429" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD429" t="n">
         <v>0</v>
       </c>
       <c r="AE429" t="inlineStr">
         <is>
-          <t>Avviso Pubblico</t>
+          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
         </is>
       </c>
       <c r="AF429" t="inlineStr">
         <is>
-          <t>Tempo determinato</t>
+          <t>Non definito</t>
         </is>
       </c>
     </row>
     <row r="430">
       <c r="A430" t="inlineStr"/>
       <c r="B430" t="inlineStr"/>
       <c r="C430" t="inlineStr">
         <is>
-          <t>Avviso pubblico di mobilità volontaria per n. 1 Operatore Socio Sanitario (OSS) - cat. B livello economico super (Bs)</t>
+          <t>Avviso procedura comparativa per il conferimento di nr. 1 incarico libero-professionale a Psicologo, per la realizzazione delle attività progettuali previste dal Piano per contrastare il Gioco d'Azzardo Patologico.</t>
         </is>
       </c>
       <c r="D430" t="inlineStr">
         <is>
-          <t>Graduatoria/Esito</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="E430" t="inlineStr"/>
       <c r="F430" t="inlineStr">
         <is>
-          <t>BS</t>
+          <t>Dirigenza</t>
         </is>
       </c>
       <c r="G430" t="inlineStr">
         <is>
-          <t>Operatore Socio Sanitario</t>
+          <t>Dirigente Psicologo</t>
         </is>
       </c>
       <c r="H430" t="inlineStr">
         <is>
-          <t>12/05/2022 13:29</t>
+          <t>14/06/2022 11:13</t>
         </is>
       </c>
       <c r="I430" t="inlineStr">
         <is>
-          <t>13/06/2022 23:59</t>
+          <t>22/06/2022 23:59</t>
         </is>
       </c>
       <c r="K430" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N430" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P430" t="inlineStr"/>
       <c r="Q430" t="inlineStr"/>
       <c r="R430" t="inlineStr"/>
       <c r="S430" t="inlineStr"/>
       <c r="T430" t="inlineStr"/>
-      <c r="W430" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="AC430" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="AD430" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AE430" t="inlineStr">
         <is>
-          <t>Avviso di mobilità da altro ente</t>
+          <t>Incarichi libero professionali</t>
         </is>
       </c>
       <c r="AF430" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Lavoro autonomo</t>
         </is>
       </c>
     </row>
     <row r="431">
       <c r="A431" t="inlineStr"/>
       <c r="B431" t="inlineStr"/>
       <c r="C431" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 1 Collaboratore Professionale Sanitario - Tecnico della Prevenzione nell'ambiente e nei luoghi di lavoro - cat. D</t>
+          <t>Azienda Zero - graduatoria concorso pubblico n. 23 posti di C.P.S. Tecnico della Riabilitazione Psichiatria - cat. D</t>
         </is>
       </c>
       <c r="D431" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E431" t="inlineStr"/>
       <c r="F431" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="G431" t="inlineStr">
         <is>
-          <t>C.P.S. Tecnico della Prevenzione nell'ambiente e nei luoghi di lavoro</t>
+          <t>C.P.S. Tecnico della Riabilitazione Psichiatrica</t>
         </is>
       </c>
       <c r="H431" t="inlineStr">
         <is>
-          <t>09/05/2022 09:54</t>
+          <t>13/06/2022 10:53</t>
         </is>
       </c>
       <c r="I431" t="inlineStr">
         <is>
-          <t>20/05/2022 23:59</t>
+          <t>13/07/2022 10:53</t>
         </is>
       </c>
       <c r="K431" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N431" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P431" t="inlineStr"/>
       <c r="Q431" t="inlineStr"/>
       <c r="R431" t="inlineStr"/>
       <c r="S431" t="inlineStr"/>
       <c r="T431" t="inlineStr"/>
-      <c r="W431" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="AC431" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="AD431" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AE431" t="inlineStr">
         <is>
-          <t>Avviso Pubblico</t>
+          <t>Avvisi Incarichi 15 septies/octies D.Lgs 502/92</t>
         </is>
       </c>
       <c r="AF431" t="inlineStr">
         <is>
-          <t>Tempo determinato</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="432">
       <c r="A432" t="inlineStr"/>
       <c r="B432" t="inlineStr"/>
       <c r="C432" t="inlineStr">
         <is>
-          <t>Avviso pubblico per il conferimento dell'incarico di Direttore della Struttura Complessa Radioterapia</t>
+          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di Dirigenti Medici discipline: Gastroenterologia, Patologia Clinica, Urologia.</t>
         </is>
       </c>
       <c r="D432" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E432" t="inlineStr"/>
       <c r="F432" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G432" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H432" t="inlineStr">
         <is>
-          <t>06/05/2022 10:27</t>
+          <t>10/06/2022 12:56</t>
         </is>
       </c>
       <c r="I432" t="inlineStr">
         <is>
-          <t>05/06/2022 23:59</t>
+          <t>10/07/2022 12:56</t>
         </is>
       </c>
       <c r="K432" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N432" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P432" t="inlineStr"/>
       <c r="Q432" t="inlineStr"/>
       <c r="R432" t="inlineStr"/>
       <c r="S432" t="inlineStr"/>
       <c r="T432" t="inlineStr"/>
-      <c r="W432" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="AC432" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="AD432" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AE432" t="inlineStr">
         <is>
-          <t>Avviso di struttura complessa</t>
+          <t>Avvisi tempo determinato Dirigenza</t>
         </is>
       </c>
       <c r="AF432" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="433">
       <c r="A433" t="inlineStr"/>
       <c r="B433" t="inlineStr"/>
       <c r="C433" t="inlineStr">
         <is>
-          <t>Avviso pubblico per il conferimento dell'incarico di Direttore della Struttura Complessa Medicina Nucleare</t>
+          <t>Concorso pubblico, per titoli ed esami, riservato al personale precario in possesso dei requisiti per la stabilizzazione, di cui all'art. 20, comma 2, del D. Lgs. n. 75/2017 e s.m.i., per l'assunzione a tempo indeterminato di n. 2 Dirigenti Psicologi nella disciplina di Psicologia o Psicoterapia.</t>
         </is>
       </c>
       <c r="D433" t="inlineStr">
         <is>
-          <t>Graduatoria/Esito</t>
+          <t>Ammissione/Commissione/Espletamento</t>
         </is>
       </c>
       <c r="E433" t="inlineStr"/>
       <c r="F433" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>Dirigenza</t>
         </is>
       </c>
       <c r="G433" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>Dirigente Psicologo</t>
         </is>
       </c>
       <c r="H433" t="inlineStr">
         <is>
-          <t>06/05/2022 10:22</t>
+          <t>03/06/2022 09:48</t>
         </is>
       </c>
       <c r="I433" t="inlineStr">
         <is>
-          <t>05/06/2022 23:59</t>
+          <t>03/07/2022 23:59</t>
         </is>
       </c>
       <c r="K433" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N433" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P433" t="inlineStr"/>
       <c r="Q433" t="inlineStr"/>
       <c r="R433" t="inlineStr"/>
       <c r="S433" t="inlineStr"/>
       <c r="T433" t="inlineStr"/>
       <c r="W433" t="n">
         <v>0</v>
       </c>
       <c r="X433" t="n">
         <v>0</v>
       </c>
       <c r="Y433" t="n">
         <v>0</v>
       </c>
       <c r="Z433" t="n">
         <v>0</v>
       </c>
       <c r="AA433" t="n">
         <v>0</v>
       </c>
       <c r="AC433" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD433" t="n">
         <v>0</v>
       </c>
       <c r="AE433" t="inlineStr">
         <is>
-          <t>Avviso di struttura complessa</t>
+          <t>Stabilizzazione</t>
         </is>
       </c>
       <c r="AF433" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="434">
       <c r="A434" t="inlineStr"/>
       <c r="B434" t="inlineStr"/>
       <c r="C434" t="inlineStr">
         <is>
-          <t>Avviso di procedura comparativa per il conferimento di nr. 1 incarico libero professionale della durata di sei mesi, a Tecnico di Laboratorio Biomedico per addestramento di personale interno allo svolgimento di attività di valutazione di preparati citologici (da prelievo cervico vaginale - Pap Test), presso la UOC Anatomia Patologica dell'Ospedale di Rovigo.</t>
+          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di Dirigenti Medici di varie discipline (v. bando) a servizio dei Pronto Soccorso degli Ospedali dell'Azienda ULSS 5 Polesana</t>
         </is>
       </c>
       <c r="D434" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="E434" t="inlineStr"/>
+      <c r="E434" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di Dirigenti Medici di varie discipline (v. bando) a servizio dei Pronto Soccorso degli Ospedali dell'Azienda ULSS 5 Polesana&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="F434" t="inlineStr">
         <is>
-          <t>D</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G434" t="inlineStr">
         <is>
-          <t>C.P.S. Tecnico Sanitario di Laboratorio Biomedico</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H434" t="inlineStr">
         <is>
-          <t>04/05/2022 10:55</t>
+          <t>23/05/2022 12:01</t>
         </is>
       </c>
       <c r="I434" t="inlineStr">
         <is>
-          <t>15/05/2022 23:59</t>
+          <t>03/06/2022 23:59</t>
         </is>
       </c>
       <c r="K434" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N434" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P434" t="inlineStr"/>
       <c r="Q434" t="inlineStr"/>
       <c r="R434" t="inlineStr"/>
       <c r="S434" t="inlineStr"/>
       <c r="T434" t="inlineStr"/>
+      <c r="W434" t="n">
+        <v>0</v>
+      </c>
+      <c r="X434" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y434" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z434" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA434" t="n">
+        <v>0</v>
+      </c>
       <c r="AC434" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD434" t="n">
+        <v>0</v>
+      </c>
       <c r="AE434" t="inlineStr">
         <is>
-          <t>Incarichi libero professionali</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF434" t="inlineStr">
         <is>
-          <t>Lavoro autonomo</t>
+          <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="435">
       <c r="A435" t="inlineStr"/>
       <c r="B435" t="inlineStr"/>
       <c r="C435" t="inlineStr">
         <is>
-          <t>AVVISO PER MANIFESTAZIONE DI INTERESSE FINALIZZATA AD INDIVIDUARE IL PERSONALE IN POSSESSO DEI REQUISITI ED INTERESSATO ALLA STABILIZZAZIONE DI CUI ALL’ART. 20, COMMA 1, DEL D. LGS. 75/2017 E S.M.I. - COLLABORATORE PROFESSIONALE - ASSISTENTE SOCIALE - CAT. D</t>
+          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di Dirigenti Medici discipline: Anestesia e Rianimazione, Cardiologia, Pediatria</t>
         </is>
       </c>
       <c r="D435" t="inlineStr">
         <is>
-          <t>Scaduto</t>
-[...4 lines deleted...]
-          <t>AVVISO PER MANIFESTAZIONE DI INTERESSE FINALIZZATA AD INDIVIDUARE IL PERSONALE IN POSSESSO DEI REQUISITI ED INTERESSATO ALLA STABILIZZAZIONE DI CUI ALL’ART. 20, COMMA 1, DEL D. LGS. 75/2017 E S.M.I. - COLLABORATORE PROFESSIONALE - ASSISTENTE SOCIALE - CAT. D</t>
+          <t>Graduatoria/Esito</t>
+        </is>
+      </c>
+      <c r="E435" t="inlineStr"/>
+      <c r="F435" t="inlineStr">
+        <is>
+          <t>Dirigenza medica e veterinaria</t>
+        </is>
+      </c>
+      <c r="G435" t="inlineStr">
+        <is>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H435" t="inlineStr">
         <is>
-          <t>26/04/2022 08:48</t>
+          <t>23/05/2022 11:59</t>
         </is>
       </c>
       <c r="I435" t="inlineStr">
         <is>
-          <t>11/05/2022 23:59</t>
+          <t>03/06/2022 23:59</t>
         </is>
       </c>
       <c r="K435" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N435" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P435" t="inlineStr"/>
       <c r="Q435" t="inlineStr"/>
       <c r="R435" t="inlineStr"/>
       <c r="S435" t="inlineStr"/>
       <c r="T435" t="inlineStr"/>
+      <c r="W435" t="n">
+        <v>0</v>
+      </c>
+      <c r="X435" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y435" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z435" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA435" t="n">
+        <v>0</v>
+      </c>
       <c r="AC435" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD435" t="n">
+        <v>0</v>
+      </c>
       <c r="AE435" t="inlineStr">
         <is>
-          <t>Avviso per stabilizzazione</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF435" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="436">
       <c r="A436" t="inlineStr"/>
       <c r="B436" t="inlineStr"/>
       <c r="C436" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per titoli e colloquio, per n. 1 Dirigente Medico disciplina di Medicina Interna</t>
+          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di Dirigenti Medici discipline: Chirurgia Generale, Ginecologia ed Ostetricia, Radiodiagnostica</t>
         </is>
       </c>
       <c r="D436" t="inlineStr">
         <is>
-          <t>Ammissione/Commissione/Espletamento</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E436" t="inlineStr"/>
       <c r="F436" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G436" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H436" t="inlineStr">
         <is>
-          <t>22/04/2022 12:39</t>
+          <t>23/05/2022 11:56</t>
         </is>
       </c>
       <c r="I436" t="inlineStr">
         <is>
-          <t>06/05/2022 23:59</t>
+          <t>03/06/2022 23:59</t>
         </is>
       </c>
       <c r="K436" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N436" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P436" t="inlineStr"/>
       <c r="Q436" t="inlineStr"/>
       <c r="R436" t="inlineStr"/>
       <c r="S436" t="inlineStr"/>
       <c r="T436" t="inlineStr"/>
       <c r="W436" t="n">
         <v>0</v>
       </c>
       <c r="X436" t="n">
         <v>0</v>
       </c>
       <c r="Y436" t="n">
         <v>0</v>
@@ -33136,738 +33220,786 @@
       </c>
       <c r="AC436" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD436" t="n">
         <v>0</v>
       </c>
       <c r="AE436" t="inlineStr">
         <is>
           <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF436" t="inlineStr">
         <is>
           <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="437">
       <c r="A437" t="inlineStr"/>
       <c r="B437" t="inlineStr"/>
       <c r="C437" t="inlineStr">
         <is>
-          <t>AVVISO PUBBLICO PER LA NOMINA DELL'ORGANISMO INDIPENDENTE DI VALUTAZIONE DELL'AZIENDA ULSS 5 POLESANA - Triennio 2022-2024</t>
+          <t>Avviso pubblico per conferimento dell'incarico di Direttore della UOC Malattie Infettive</t>
         </is>
       </c>
       <c r="D437" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E437" t="inlineStr"/>
       <c r="F437" t="inlineStr">
         <is>
-          <t>Dirigenza</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G437" t="inlineStr">
         <is>
-          <t>Dirigente</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H437" t="inlineStr">
         <is>
-          <t>21/04/2022 14:26</t>
+          <t>13/05/2022 14:50</t>
         </is>
       </c>
       <c r="I437" t="inlineStr">
         <is>
-          <t>13/05/2022 15:26</t>
+          <t>12/06/2022 23:59</t>
         </is>
       </c>
       <c r="K437" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N437" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P437" t="inlineStr"/>
       <c r="Q437" t="inlineStr"/>
       <c r="R437" t="inlineStr"/>
       <c r="S437" t="inlineStr"/>
       <c r="T437" t="inlineStr"/>
+      <c r="W437" t="n">
+        <v>0</v>
+      </c>
+      <c r="X437" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y437" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z437" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA437" t="n">
+        <v>0</v>
+      </c>
       <c r="AC437" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD437" t="n">
+        <v>0</v>
+      </c>
       <c r="AE437" t="inlineStr">
         <is>
-          <t>Avviso generico</t>
+          <t>Avviso di struttura complessa</t>
         </is>
       </c>
       <c r="AF437" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="438">
       <c r="A438" t="inlineStr"/>
       <c r="B438" t="inlineStr"/>
       <c r="C438" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO_GRADUATORIA CONCORSO PUBBLICO, PER TITOLI ED ESAMI, PER N. 10 POSTI DI DIRIGENTE
-FARMACISTA - DISCIPLINA DI FARMACIA OSPEDALIERA</t>
+          <t>Avviso pubblico, per soli titoli, per l'assunzione a tempo determinato di Collaboratori Professionali Sanitari - Infermieri - cat. D, anche per possibile inserimento presso i Centri di Servizi del Territorio (Bando Aperto al 31.12.2022)</t>
         </is>
       </c>
       <c r="D438" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
-      <c r="E438" t="inlineStr">
-[...2 lines deleted...]
-FARMACISTA - DISCIPLINA DI FARMACIA OSPEDALIERA</t>
+      <c r="E438" t="inlineStr"/>
+      <c r="F438" t="inlineStr">
+        <is>
+          <t>D</t>
+        </is>
+      </c>
+      <c r="G438" t="inlineStr">
+        <is>
+          <t>C.P.S. Infermiere</t>
         </is>
       </c>
       <c r="H438" t="inlineStr">
         <is>
-          <t>21/04/2022 12:56</t>
+          <t>13/05/2022 14:45</t>
         </is>
       </c>
       <c r="I438" t="inlineStr">
         <is>
-          <t>21/05/2022 12:56</t>
+          <t>31/12/2022 23:59</t>
         </is>
       </c>
       <c r="K438" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N438" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P438" t="inlineStr"/>
       <c r="Q438" t="inlineStr"/>
       <c r="R438" t="inlineStr"/>
       <c r="S438" t="inlineStr"/>
       <c r="T438" t="inlineStr"/>
+      <c r="W438" t="n">
+        <v>0</v>
+      </c>
+      <c r="X438" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y438" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z438" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA438" t="n">
+        <v>0</v>
+      </c>
       <c r="AC438" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD438" t="n">
+        <v>0</v>
+      </c>
       <c r="AE438" t="inlineStr">
         <is>
-          <t>Avvisi Incarichi 15 septies/octies D.Lgs 502/92</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF438" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="439">
       <c r="A439" t="inlineStr"/>
       <c r="B439" t="inlineStr"/>
       <c r="C439" t="inlineStr">
         <is>
-          <t>Avviso procedura comparativa per conferimento nr. 1 borsa di studio della durata di 12 mesi, eventualmente rinnovabili a persona in possesso di laurea in Farmacia o Chimica e Tecnologia Farmaceutiche presso l'UOC di Farmacia Ospedaliera di Rovigo - Azienda ULSS 5 Polesana.</t>
+          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 1 Dirigente Medico disciplina di Ortopedia e Traumatologia</t>
         </is>
       </c>
       <c r="D439" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="E439" t="inlineStr"/>
+      <c r="E439" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 1 Dirigente Medico disciplina di Ortopedia e Traumatologia&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="F439" t="inlineStr">
         <is>
-          <t>Dirigenza</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G439" t="inlineStr">
         <is>
-          <t>Dirigente Farmacista</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H439" t="inlineStr">
         <is>
-          <t>19/04/2022 10:32</t>
+          <t>13/05/2022 14:42</t>
         </is>
       </c>
       <c r="I439" t="inlineStr">
         <is>
-          <t>28/04/2022 23:59</t>
+          <t>27/05/2022 23:59</t>
         </is>
       </c>
       <c r="K439" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N439" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P439" t="inlineStr"/>
       <c r="Q439" t="inlineStr"/>
       <c r="R439" t="inlineStr"/>
       <c r="S439" t="inlineStr"/>
       <c r="T439" t="inlineStr"/>
+      <c r="W439" t="n">
+        <v>0</v>
+      </c>
+      <c r="X439" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y439" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z439" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA439" t="n">
+        <v>0</v>
+      </c>
       <c r="AC439" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD439" t="n">
+        <v>0</v>
+      </c>
       <c r="AE439" t="inlineStr">
         <is>
-          <t>Borse di Studio</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF439" t="inlineStr">
         <is>
-          <t>Borsa di studio</t>
+          <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="440">
       <c r="A440" t="inlineStr"/>
       <c r="B440" t="inlineStr"/>
       <c r="C440" t="inlineStr">
         <is>
-          <t>Indizione avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 1 Collaboratore Professionale Sanitario - Educatore Professionale - cat. D</t>
+          <t>Avviso pubblico di mobilità volontaria per n. 1 Operatore Socio Sanitario (OSS) - cat. B livello economico super (Bs)</t>
         </is>
       </c>
       <c r="D440" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E440" t="inlineStr"/>
       <c r="F440" t="inlineStr">
         <is>
-          <t>D</t>
+          <t>BS</t>
         </is>
       </c>
       <c r="G440" t="inlineStr">
         <is>
-          <t>C.P.S. Educatore Professionale</t>
+          <t>Operatore Socio Sanitario</t>
         </is>
       </c>
       <c r="H440" t="inlineStr">
         <is>
-          <t>01/04/2022 14:06</t>
+          <t>12/05/2022 13:29</t>
         </is>
       </c>
       <c r="I440" t="inlineStr">
         <is>
-          <t>15/04/2022 23:59</t>
+          <t>13/06/2022 23:59</t>
         </is>
       </c>
       <c r="K440" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N440" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P440" t="inlineStr"/>
       <c r="Q440" t="inlineStr"/>
       <c r="R440" t="inlineStr"/>
       <c r="S440" t="inlineStr"/>
       <c r="T440" t="inlineStr"/>
       <c r="W440" t="n">
         <v>0</v>
       </c>
       <c r="X440" t="n">
         <v>0</v>
       </c>
       <c r="Y440" t="n">
         <v>0</v>
       </c>
       <c r="Z440" t="n">
         <v>0</v>
       </c>
       <c r="AA440" t="n">
         <v>0</v>
       </c>
       <c r="AC440" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD440" t="n">
         <v>0</v>
       </c>
       <c r="AE440" t="inlineStr">
         <is>
-          <t>Avviso Pubblico</t>
+          <t>Avviso di mobilità da altro ente</t>
         </is>
       </c>
       <c r="AF440" t="inlineStr">
         <is>
-          <t>Tempo determinato</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="441">
       <c r="A441" t="inlineStr"/>
-      <c r="B441" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="B441" t="inlineStr"/>
       <c r="C441" t="inlineStr">
         <is>
-          <t>Tabella triennale avvisi e procedure comparative aggiornata a marzo 2022</t>
+          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 1 Collaboratore Professionale Sanitario - Tecnico della Prevenzione nell'ambiente e nei luoghi di lavoro - cat. D</t>
         </is>
       </c>
       <c r="D441" t="inlineStr">
         <is>
-          <t>Aperto</t>
-[...6 lines deleted...]
-      </c>
+          <t>Graduatoria/Esito</t>
+        </is>
+      </c>
+      <c r="E441" t="inlineStr"/>
       <c r="F441" t="inlineStr">
         <is>
-          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
+          <t>D</t>
         </is>
       </c>
       <c r="G441" t="inlineStr">
         <is>
-          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
+          <t>C.P.S. Tecnico della Prevenzione nell'ambiente e nei luoghi di lavoro</t>
         </is>
       </c>
       <c r="H441" t="inlineStr">
         <is>
-          <t>29/03/2022 09:36</t>
+          <t>09/05/2022 09:54</t>
         </is>
       </c>
       <c r="I441" t="inlineStr">
         <is>
-          <t>29/03/2027 23:59</t>
+          <t>20/05/2022 23:59</t>
         </is>
       </c>
       <c r="K441" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N441" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P441" t="inlineStr"/>
       <c r="Q441" t="inlineStr"/>
       <c r="R441" t="inlineStr"/>
       <c r="S441" t="inlineStr"/>
       <c r="T441" t="inlineStr"/>
       <c r="W441" t="n">
         <v>0</v>
       </c>
       <c r="X441" t="n">
         <v>0</v>
       </c>
       <c r="Y441" t="n">
         <v>0</v>
       </c>
       <c r="Z441" t="n">
         <v>0</v>
       </c>
       <c r="AA441" t="n">
         <v>0</v>
       </c>
       <c r="AC441" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD441" t="n">
         <v>0</v>
       </c>
       <c r="AE441" t="inlineStr">
         <is>
-          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF441" t="inlineStr">
         <is>
-          <t>Non definito</t>
+          <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="442">
       <c r="A442" t="inlineStr"/>
       <c r="B442" t="inlineStr"/>
       <c r="C442" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per titoli e colloquio, per n. 1 Dirigente Medico disciplina di Igiene, Epidemiologia e Sanità Pubblica</t>
+          <t>Avviso pubblico per il conferimento dell'incarico di Direttore della Struttura Complessa Radioterapia</t>
         </is>
       </c>
       <c r="D442" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E442" t="inlineStr"/>
       <c r="F442" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G442" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H442" t="inlineStr">
         <is>
-          <t>18/03/2022 12:33</t>
+          <t>06/05/2022 10:27</t>
         </is>
       </c>
       <c r="I442" t="inlineStr">
         <is>
-          <t>01/04/2022 23:59</t>
+          <t>05/06/2022 23:59</t>
         </is>
       </c>
       <c r="K442" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N442" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P442" t="inlineStr"/>
       <c r="Q442" t="inlineStr"/>
       <c r="R442" t="inlineStr"/>
       <c r="S442" t="inlineStr"/>
       <c r="T442" t="inlineStr"/>
       <c r="W442" t="n">
         <v>0</v>
       </c>
       <c r="X442" t="n">
         <v>0</v>
       </c>
       <c r="Y442" t="n">
         <v>0</v>
       </c>
       <c r="Z442" t="n">
         <v>0</v>
       </c>
       <c r="AA442" t="n">
         <v>0</v>
       </c>
       <c r="AC442" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD442" t="n">
         <v>0</v>
       </c>
       <c r="AE442" t="inlineStr">
         <is>
-          <t>Avviso Pubblico</t>
+          <t>Avviso di struttura complessa</t>
         </is>
       </c>
       <c r="AF442" t="inlineStr">
         <is>
-          <t>Tempo determinato</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="443">
       <c r="A443" t="inlineStr"/>
       <c r="B443" t="inlineStr"/>
       <c r="C443" t="inlineStr">
         <is>
-          <t>Azienda Zero - Graduatoria Concorso Pubblico per la copertura di n. 40 posti di Collaboratore Professionale Sanitario - OSTETRICA/O – categoria D</t>
+          <t>Avviso pubblico per il conferimento dell'incarico di Direttore della Struttura Complessa Medicina Nucleare</t>
         </is>
       </c>
       <c r="D443" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E443" t="inlineStr"/>
       <c r="F443" t="inlineStr">
         <is>
-          <t>D</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G443" t="inlineStr">
         <is>
-          <t>C.P.S. Ostetrica</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H443" t="inlineStr">
         <is>
-          <t>14/03/2022 12:10</t>
+          <t>06/05/2022 10:22</t>
         </is>
       </c>
       <c r="I443" t="inlineStr">
         <is>
-          <t>14/04/2022 12:10</t>
+          <t>05/06/2022 23:59</t>
         </is>
       </c>
       <c r="K443" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N443" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P443" t="inlineStr"/>
       <c r="Q443" t="inlineStr"/>
       <c r="R443" t="inlineStr"/>
       <c r="S443" t="inlineStr"/>
       <c r="T443" t="inlineStr"/>
+      <c r="W443" t="n">
+        <v>0</v>
+      </c>
+      <c r="X443" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y443" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z443" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA443" t="n">
+        <v>0</v>
+      </c>
       <c r="AC443" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD443" t="n">
+        <v>0</v>
+      </c>
       <c r="AE443" t="inlineStr">
         <is>
-          <t>Concorsi Comparto</t>
+          <t>Avviso di struttura complessa</t>
         </is>
       </c>
       <c r="AF443" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="444">
       <c r="A444" t="inlineStr"/>
       <c r="B444" t="inlineStr"/>
       <c r="C444" t="inlineStr">
         <is>
-          <t>Avviso procedura comparativa per conferimento nr. 1 borsa di studio della durata di 12 mesi, eventualmente rinnovabili, per persona in possesso di laurea in Dietistica presso l'UOC Servizio Igiene degli Alimenti e della Nutrizione (SIAN).</t>
+          <t>Avviso di procedura comparativa per il conferimento di nr. 1 incarico libero professionale della durata di sei mesi, a Tecnico di Laboratorio Biomedico per addestramento di personale interno allo svolgimento di attività di valutazione di preparati citologici (da prelievo cervico vaginale - Pap Test), presso la UOC Anatomia Patologica dell'Ospedale di Rovigo.</t>
         </is>
       </c>
       <c r="D444" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E444" t="inlineStr"/>
       <c r="F444" t="inlineStr">
         <is>
-          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Tecnico</t>
+          <t>D</t>
         </is>
       </c>
       <c r="G444" t="inlineStr">
         <is>
-          <t>Assistente Informatico</t>
+          <t>C.P.S. Tecnico Sanitario di Laboratorio Biomedico</t>
         </is>
       </c>
       <c r="H444" t="inlineStr">
         <is>
-          <t>07/03/2022 10:45</t>
+          <t>04/05/2022 10:55</t>
         </is>
       </c>
       <c r="I444" t="inlineStr">
         <is>
-          <t>14/03/2022 23:59</t>
+          <t>15/05/2022 23:59</t>
         </is>
       </c>
       <c r="K444" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N444" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P444" t="inlineStr"/>
       <c r="Q444" t="inlineStr"/>
       <c r="R444" t="inlineStr"/>
       <c r="S444" t="inlineStr"/>
       <c r="T444" t="inlineStr"/>
       <c r="AC444" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE444" t="inlineStr">
         <is>
-          <t>Borse di Studio</t>
+          <t>Incarichi libero professionali</t>
         </is>
       </c>
       <c r="AF444" t="inlineStr">
         <is>
-          <t>Borsa di studio</t>
+          <t>Lavoro autonomo</t>
         </is>
       </c>
     </row>
     <row r="445">
       <c r="A445" t="inlineStr"/>
       <c r="B445" t="inlineStr"/>
       <c r="C445" t="inlineStr">
         <is>
-          <t>Avviso pubblico per il conferimento dell'incarico di Direttore della Struttura Operativa Complessa “Direzione delle Professioni Sanitarie” – Ruolo: Sanitario - Profilo Professionale: Dirigente delle Professioni Sanitarie (Infermieristiche, Tecniche, della Riabilitazione, della Prevenzione e della Professione Ostetrica)</t>
+          <t>AVVISO PER MANIFESTAZIONE DI INTERESSE FINALIZZATA AD INDIVIDUARE IL PERSONALE IN POSSESSO DEI REQUISITI ED INTERESSATO ALLA STABILIZZAZIONE DI CUI ALL’ART. 20, COMMA 1, DEL D. LGS. 75/2017 E S.M.I. - COLLABORATORE PROFESSIONALE - ASSISTENTE SOCIALE - CAT. D</t>
         </is>
       </c>
       <c r="D445" t="inlineStr">
         <is>
-          <t>Graduatoria/Esito</t>
-[...10 lines deleted...]
-          <t>Dirigente delle Professioni Sanitarie - DIRETTORE</t>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E445" t="inlineStr">
+        <is>
+          <t>AVVISO PER MANIFESTAZIONE DI INTERESSE FINALIZZATA AD INDIVIDUARE IL PERSONALE IN POSSESSO DEI REQUISITI ED INTERESSATO ALLA STABILIZZAZIONE DI CUI ALL’ART. 20, COMMA 1, DEL D. LGS. 75/2017 E S.M.I. - COLLABORATORE PROFESSIONALE - ASSISTENTE SOCIALE - CAT. D</t>
         </is>
       </c>
       <c r="H445" t="inlineStr">
         <is>
-          <t>01/03/2022 09:46</t>
+          <t>26/04/2022 08:48</t>
         </is>
       </c>
       <c r="I445" t="inlineStr">
         <is>
-          <t>31/03/2022 09:46</t>
+          <t>11/05/2022 23:59</t>
         </is>
       </c>
       <c r="K445" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N445" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P445" t="inlineStr"/>
       <c r="Q445" t="inlineStr"/>
       <c r="R445" t="inlineStr"/>
       <c r="S445" t="inlineStr"/>
       <c r="T445" t="inlineStr"/>
-      <c r="W445" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="AC445" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="AD445" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AE445" t="inlineStr">
         <is>
-          <t>Avviso di struttura complessa</t>
+          <t>Avviso per stabilizzazione</t>
         </is>
       </c>
       <c r="AF445" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="446">
       <c r="A446" t="inlineStr"/>
       <c r="B446" t="inlineStr"/>
       <c r="C446" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 3 Operatori Tecnici Specializzati - Autisti - cat. B livello economico super (Bs), per il servizio di trasporto di materiale sanitario.</t>
+          <t>Avviso pubblico, per titoli e colloquio, per n. 1 Dirigente Medico disciplina di Medicina Interna</t>
         </is>
       </c>
       <c r="D446" t="inlineStr">
         <is>
-          <t>Graduatoria/Esito</t>
+          <t>Ammissione/Commissione/Espletamento</t>
         </is>
       </c>
       <c r="E446" t="inlineStr"/>
       <c r="F446" t="inlineStr">
         <is>
-          <t>BS</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G446" t="inlineStr">
         <is>
-          <t>Operatore Tecnico Specializzato</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H446" t="inlineStr">
         <is>
-          <t>25/02/2022 11:36</t>
+          <t>22/04/2022 12:39</t>
         </is>
       </c>
       <c r="I446" t="inlineStr">
         <is>
-          <t>11/03/2022 23:59</t>
+          <t>06/05/2022 23:59</t>
         </is>
       </c>
       <c r="K446" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N446" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P446" t="inlineStr"/>
       <c r="Q446" t="inlineStr"/>
       <c r="R446" t="inlineStr"/>
       <c r="S446" t="inlineStr"/>
       <c r="T446" t="inlineStr"/>
       <c r="W446" t="n">
         <v>0</v>
       </c>
       <c r="X446" t="n">
         <v>0</v>
       </c>
       <c r="Y446" t="n">
         <v>0</v>
@@ -33880,431 +34012,442 @@
       </c>
       <c r="AC446" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD446" t="n">
         <v>0</v>
       </c>
       <c r="AE446" t="inlineStr">
         <is>
           <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF446" t="inlineStr">
         <is>
           <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="447">
       <c r="A447" t="inlineStr"/>
       <c r="B447" t="inlineStr"/>
       <c r="C447" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per titoli e colloquio, per n. 1 Dirigente Medico di Psichiatria</t>
+          <t>AVVISO PUBBLICO PER LA NOMINA DELL'ORGANISMO INDIPENDENTE DI VALUTAZIONE DELL'AZIENDA ULSS 5 POLESANA - Triennio 2022-2024</t>
         </is>
       </c>
       <c r="D447" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E447" t="inlineStr"/>
       <c r="F447" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>Dirigenza</t>
         </is>
       </c>
       <c r="G447" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>Dirigente</t>
         </is>
       </c>
       <c r="H447" t="inlineStr">
         <is>
-          <t>18/02/2022 10:58</t>
+          <t>21/04/2022 14:26</t>
         </is>
       </c>
       <c r="I447" t="inlineStr">
         <is>
-          <t>04/03/2022 10:58</t>
+          <t>13/05/2022 15:26</t>
         </is>
       </c>
       <c r="K447" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N447" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P447" t="inlineStr"/>
       <c r="Q447" t="inlineStr"/>
       <c r="R447" t="inlineStr"/>
       <c r="S447" t="inlineStr"/>
       <c r="T447" t="inlineStr"/>
-      <c r="W447" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="AC447" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="AD447" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AE447" t="inlineStr">
         <is>
-          <t>Avviso Pubblico</t>
+          <t>Avviso generico</t>
         </is>
       </c>
       <c r="AF447" t="inlineStr">
         <is>
-          <t>Tempo determinato</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="448">
       <c r="A448" t="inlineStr"/>
       <c r="B448" t="inlineStr"/>
       <c r="C448" t="inlineStr">
         <is>
-          <t>Azienda Zero - graduatoria concorso pubblico per n. 14 posti di Dirigente Veterinario Area Igiene produzione, trasformazione, commercializzazione, conservazione e trasporto alimenti origine animale e loro derivati (Area B)</t>
+          <t>AZIENDA ZERO_GRADUATORIA CONCORSO PUBBLICO, PER TITOLI ED ESAMI, PER N. 10 POSTI DI DIRIGENTE
+FARMACISTA - DISCIPLINA DI FARMACIA OSPEDALIERA</t>
         </is>
       </c>
       <c r="D448" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
-      <c r="E448" t="inlineStr"/>
-[...7 lines deleted...]
-          <t>Dirigente Veterinario</t>
+      <c r="E448" t="inlineStr">
+        <is>
+          <t>AZIENDA ZERO_GRADUATORIA CONCORSO PUBBLICO, PER TITOLI ED ESAMI, PER N. 10 POSTI DI DIRIGENTE&lt;br /&gt;
+FARMACISTA - DISCIPLINA DI FARMACIA OSPEDALIERA</t>
         </is>
       </c>
       <c r="H448" t="inlineStr">
         <is>
-          <t>14/02/2022 10:14</t>
+          <t>21/04/2022 12:56</t>
         </is>
       </c>
       <c r="I448" t="inlineStr">
         <is>
-          <t>14/03/2022 23:59</t>
+          <t>21/05/2022 12:56</t>
         </is>
       </c>
       <c r="K448" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N448" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P448" t="inlineStr"/>
       <c r="Q448" t="inlineStr"/>
       <c r="R448" t="inlineStr"/>
       <c r="S448" t="inlineStr"/>
       <c r="T448" t="inlineStr"/>
       <c r="AC448" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE448" t="inlineStr">
         <is>
           <t>Avvisi Incarichi 15 septies/octies D.Lgs 502/92</t>
         </is>
       </c>
       <c r="AF448" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="449">
       <c r="A449" t="inlineStr"/>
       <c r="B449" t="inlineStr"/>
       <c r="C449" t="inlineStr">
         <is>
-          <t>AVVISO PER MANIFESTAZIONE DI INTERESSE FINALIZZATA AD INDIVIDUARE IL PERSONALE IN POSSESSO DEI REQUISITI ED INTERESSATO ALLA STABILIZZAZIONE DI CUI ALL’ART. 20, COMMA 1, DEL D.LGS. 75/2017 - DIRIGENTE BIOLOGO - DISCIPLINA: PATOLOGIA CLINICA</t>
+          <t>Avviso procedura comparativa per conferimento nr. 1 borsa di studio della durata di 12 mesi, eventualmente rinnovabili a persona in possesso di laurea in Farmacia o Chimica e Tecnologia Farmaceutiche presso l'UOC di Farmacia Ospedaliera di Rovigo - Azienda ULSS 5 Polesana.</t>
         </is>
       </c>
       <c r="D449" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E449" t="inlineStr"/>
+      <c r="F449" t="inlineStr">
+        <is>
+          <t>Dirigenza</t>
+        </is>
+      </c>
+      <c r="G449" t="inlineStr">
+        <is>
+          <t>Dirigente Farmacista</t>
+        </is>
+      </c>
       <c r="H449" t="inlineStr">
         <is>
-          <t>11/02/2022 09:42</t>
+          <t>19/04/2022 10:32</t>
         </is>
       </c>
       <c r="I449" t="inlineStr">
         <is>
-          <t>26/02/2022 23:59</t>
+          <t>28/04/2022 23:59</t>
         </is>
       </c>
       <c r="K449" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N449" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P449" t="inlineStr"/>
       <c r="Q449" t="inlineStr"/>
       <c r="R449" t="inlineStr"/>
       <c r="S449" t="inlineStr"/>
       <c r="T449" t="inlineStr"/>
       <c r="AC449" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE449" t="inlineStr">
         <is>
-          <t>Avviso per stabilizzazione</t>
+          <t>Borse di Studio</t>
         </is>
       </c>
       <c r="AF449" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Borsa di studio</t>
         </is>
       </c>
     </row>
     <row r="450">
       <c r="A450" t="inlineStr"/>
       <c r="B450" t="inlineStr"/>
       <c r="C450" t="inlineStr">
         <is>
-          <t>Azienda Zero - graduatoria concorso pubblico per n. 8 Dirigenti Medici disciplina di Chirurgia Generale</t>
+          <t>Indizione avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 1 Collaboratore Professionale Sanitario - Educatore Professionale - cat. D</t>
         </is>
       </c>
       <c r="D450" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E450" t="inlineStr"/>
+      <c r="F450" t="inlineStr">
+        <is>
+          <t>D</t>
+        </is>
+      </c>
+      <c r="G450" t="inlineStr">
+        <is>
+          <t>C.P.S. Educatore Professionale</t>
+        </is>
+      </c>
       <c r="H450" t="inlineStr">
         <is>
-          <t>04/02/2022 12:35</t>
+          <t>01/04/2022 14:06</t>
         </is>
       </c>
       <c r="I450" t="inlineStr">
         <is>
-          <t>04/03/2022 12:35</t>
+          <t>15/04/2022 23:59</t>
         </is>
       </c>
       <c r="K450" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N450" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P450" t="inlineStr"/>
       <c r="Q450" t="inlineStr"/>
       <c r="R450" t="inlineStr"/>
       <c r="S450" t="inlineStr"/>
       <c r="T450" t="inlineStr"/>
+      <c r="W450" t="n">
+        <v>0</v>
+      </c>
+      <c r="X450" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y450" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z450" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA450" t="n">
+        <v>0</v>
+      </c>
       <c r="AC450" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD450" t="n">
+        <v>0</v>
+      </c>
       <c r="AE450" t="inlineStr">
         <is>
-          <t>Concorsi Dirigenza</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF450" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="451">
       <c r="A451" t="inlineStr"/>
-      <c r="B451" t="inlineStr"/>
+      <c r="B451" t="inlineStr">
+        <is>
+          <t>Tabella</t>
+        </is>
+      </c>
       <c r="C451" t="inlineStr">
         <is>
-          <t>Avviso pubblico per n. 10 C.P.S. Infermieri cat. D anche per possibile inserimento presso i Centri di Servizi del Territorio</t>
+          <t>Tabella triennale avvisi e procedure comparative aggiornata a marzo 2022</t>
         </is>
       </c>
       <c r="D451" t="inlineStr">
         <is>
-          <t>Graduatoria/Esito</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="E451" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Graduatoria&lt;/p&gt;</t>
+          <t>&lt;p&gt;Tabella triennale avvisi e procedure comparative aggiornata a marzo 2022&lt;/p&gt;</t>
         </is>
       </c>
       <c r="F451" t="inlineStr">
         <is>
-          <t>D</t>
+          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
         </is>
       </c>
       <c r="G451" t="inlineStr">
         <is>
-          <t>C.P.S. Infermiere</t>
+          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
         </is>
       </c>
       <c r="H451" t="inlineStr">
         <is>
-          <t>28/01/2022 12:42</t>
+          <t>29/03/2022 09:36</t>
         </is>
       </c>
       <c r="I451" t="inlineStr">
         <is>
-          <t>11/02/2022 23:59</t>
+          <t>29/03/2027 23:59</t>
         </is>
       </c>
       <c r="K451" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N451" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P451" t="inlineStr"/>
       <c r="Q451" t="inlineStr"/>
       <c r="R451" t="inlineStr"/>
       <c r="S451" t="inlineStr"/>
       <c r="T451" t="inlineStr"/>
-      <c r="U451" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="W451" t="n">
         <v>0</v>
       </c>
       <c r="X451" t="n">
         <v>0</v>
       </c>
       <c r="Y451" t="n">
         <v>0</v>
       </c>
       <c r="Z451" t="n">
         <v>0</v>
       </c>
       <c r="AA451" t="n">
         <v>0</v>
       </c>
       <c r="AC451" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD451" t="n">
         <v>0</v>
       </c>
       <c r="AE451" t="inlineStr">
         <is>
-          <t>Avviso Pubblico</t>
+          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
         </is>
       </c>
       <c r="AF451" t="inlineStr">
         <is>
-          <t>Tempo determinato</t>
+          <t>Non definito</t>
         </is>
       </c>
     </row>
     <row r="452">
       <c r="A452" t="inlineStr"/>
       <c r="B452" t="inlineStr"/>
       <c r="C452" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per titoli e colloquio, per n.1 Dirigente Medico disciplina di Malattie dell'Apparato Respiratorio</t>
+          <t>Avviso pubblico, per titoli e colloquio, per n. 1 Dirigente Medico disciplina di Igiene, Epidemiologia e Sanità Pubblica</t>
         </is>
       </c>
       <c r="D452" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="E452" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E452" t="inlineStr"/>
       <c r="F452" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G452" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H452" t="inlineStr">
         <is>
-          <t>17/01/2022 11:49</t>
+          <t>18/03/2022 12:33</t>
         </is>
       </c>
       <c r="I452" t="inlineStr">
         <is>
-          <t>28/01/2022 23:59</t>
+          <t>01/04/2022 23:59</t>
         </is>
       </c>
       <c r="K452" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N452" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P452" t="inlineStr"/>
       <c r="Q452" t="inlineStr"/>
       <c r="R452" t="inlineStr"/>
       <c r="S452" t="inlineStr"/>
       <c r="T452" t="inlineStr"/>
       <c r="W452" t="n">
         <v>0</v>
       </c>
       <c r="X452" t="n">
         <v>0</v>
       </c>
       <c r="Y452" t="n">
         <v>0</v>
@@ -34317,1404 +34460,1335 @@
       </c>
       <c r="AC452" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD452" t="n">
         <v>0</v>
       </c>
       <c r="AE452" t="inlineStr">
         <is>
           <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF452" t="inlineStr">
         <is>
           <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="453">
       <c r="A453" t="inlineStr"/>
       <c r="B453" t="inlineStr"/>
       <c r="C453" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per titoli e colloquio, per n. 1 Dirigente Medico disciplina di Radioterapia</t>
+          <t>Azienda Zero - Graduatoria Concorso Pubblico per la copertura di n. 40 posti di Collaboratore Professionale Sanitario - OSTETRICA/O – categoria D</t>
         </is>
       </c>
       <c r="D453" t="inlineStr">
         <is>
-          <t>Scaduto</t>
-[...6 lines deleted...]
-      </c>
+          <t>Graduatoria/Esito</t>
+        </is>
+      </c>
+      <c r="E453" t="inlineStr"/>
       <c r="F453" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>D</t>
         </is>
       </c>
       <c r="G453" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>C.P.S. Ostetrica</t>
         </is>
       </c>
       <c r="H453" t="inlineStr">
         <is>
-          <t>17/01/2022 11:46</t>
+          <t>14/03/2022 12:10</t>
         </is>
       </c>
       <c r="I453" t="inlineStr">
         <is>
-          <t>28/01/2022 23:59</t>
+          <t>14/04/2022 12:10</t>
         </is>
       </c>
       <c r="K453" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N453" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P453" t="inlineStr"/>
       <c r="Q453" t="inlineStr"/>
       <c r="R453" t="inlineStr"/>
       <c r="S453" t="inlineStr"/>
       <c r="T453" t="inlineStr"/>
-      <c r="W453" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="AC453" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="AD453" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AE453" t="inlineStr">
         <is>
-          <t>Avviso Pubblico</t>
+          <t>Concorsi Comparto</t>
         </is>
       </c>
       <c r="AF453" t="inlineStr">
         <is>
-          <t>Tempo determinato</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="454">
       <c r="A454" t="inlineStr"/>
       <c r="B454" t="inlineStr"/>
       <c r="C454" t="inlineStr">
         <is>
-          <t>Azienda Zero - indizione concorsi pubblici dirigenza medica</t>
+          <t>Avviso procedura comparativa per conferimento nr. 1 borsa di studio della durata di 12 mesi, eventualmente rinnovabili, per persona in possesso di laurea in Dietistica presso l'UOC Servizio Igiene degli Alimenti e della Nutrizione (SIAN).</t>
         </is>
       </c>
       <c r="D454" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="E454" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E454" t="inlineStr"/>
       <c r="F454" t="inlineStr">
         <is>
           <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Tecnico</t>
         </is>
       </c>
       <c r="G454" t="inlineStr">
         <is>
           <t>Assistente Informatico</t>
         </is>
       </c>
       <c r="H454" t="inlineStr">
         <is>
-          <t>12/01/2022 09:44</t>
+          <t>07/03/2022 10:45</t>
         </is>
       </c>
       <c r="I454" t="inlineStr">
         <is>
-          <t>07/02/2022 09:44</t>
+          <t>14/03/2022 23:59</t>
         </is>
       </c>
       <c r="K454" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N454" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P454" t="inlineStr"/>
       <c r="Q454" t="inlineStr"/>
       <c r="R454" t="inlineStr"/>
       <c r="S454" t="inlineStr"/>
       <c r="T454" t="inlineStr"/>
       <c r="AC454" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE454" t="inlineStr">
         <is>
-          <t>Avviso generico</t>
+          <t>Borse di Studio</t>
         </is>
       </c>
       <c r="AF454" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Borsa di studio</t>
         </is>
       </c>
     </row>
     <row r="455">
       <c r="A455" t="inlineStr"/>
       <c r="B455" t="inlineStr"/>
       <c r="C455" t="inlineStr">
         <is>
-          <t>AVVISO DI SELEZIONE PUBBLICA PER CONFERIMENTO INCARICHI LIBERO-PROFESSIONALI A MEDICI</t>
+          <t>Avviso pubblico per il conferimento dell'incarico di Direttore della Struttura Operativa Complessa “Direzione delle Professioni Sanitarie” – Ruolo: Sanitario - Profilo Professionale: Dirigente delle Professioni Sanitarie (Infermieristiche, Tecniche, della Riabilitazione, della Prevenzione e della Professione Ostetrica)</t>
         </is>
       </c>
       <c r="D455" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E455" t="inlineStr"/>
       <c r="F455" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>Dirigenza dell'Area Sanità</t>
         </is>
       </c>
       <c r="G455" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>Dirigente delle Professioni Sanitarie - DIRETTORE</t>
         </is>
       </c>
       <c r="H455" t="inlineStr">
         <is>
-          <t>28/12/2021 12:10</t>
+          <t>01/03/2022 09:46</t>
         </is>
       </c>
       <c r="I455" t="inlineStr">
         <is>
-          <t>31/12/2022 23:59</t>
+          <t>31/03/2022 09:46</t>
         </is>
       </c>
       <c r="K455" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N455" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P455" t="inlineStr"/>
       <c r="Q455" t="inlineStr"/>
       <c r="R455" t="inlineStr"/>
       <c r="S455" t="inlineStr"/>
       <c r="T455" t="inlineStr"/>
+      <c r="W455" t="n">
+        <v>0</v>
+      </c>
+      <c r="X455" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y455" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z455" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA455" t="n">
+        <v>0</v>
+      </c>
       <c r="AC455" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD455" t="n">
+        <v>0</v>
+      </c>
       <c r="AE455" t="inlineStr">
         <is>
-          <t>Incarichi libero professionali</t>
+          <t>Avviso di struttura complessa</t>
         </is>
       </c>
       <c r="AF455" t="inlineStr">
         <is>
-          <t>Lavoro autonomo</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="456">
       <c r="A456" t="inlineStr"/>
-      <c r="B456" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="B456" t="inlineStr"/>
       <c r="C456" t="inlineStr">
         <is>
-          <t>Tabella triennale avvisi e procedure comparative aggiornata al 31.12.2021</t>
+          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 3 Operatori Tecnici Specializzati - Autisti - cat. B livello economico super (Bs), per il servizio di trasporto di materiale sanitario.</t>
         </is>
       </c>
       <c r="D456" t="inlineStr">
         <is>
-          <t>Aperto</t>
-[...6 lines deleted...]
-      </c>
+          <t>Graduatoria/Esito</t>
+        </is>
+      </c>
+      <c r="E456" t="inlineStr"/>
       <c r="F456" t="inlineStr">
         <is>
-          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
+          <t>BS</t>
         </is>
       </c>
       <c r="G456" t="inlineStr">
         <is>
-          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
+          <t>Operatore Tecnico Specializzato</t>
         </is>
       </c>
       <c r="H456" t="inlineStr">
         <is>
-          <t>24/12/2021 10:12</t>
+          <t>25/02/2022 11:36</t>
         </is>
       </c>
       <c r="I456" t="inlineStr">
         <is>
-          <t>24/12/2026 00:00</t>
+          <t>11/03/2022 23:59</t>
         </is>
       </c>
       <c r="K456" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N456" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P456" t="inlineStr"/>
       <c r="Q456" t="inlineStr"/>
       <c r="R456" t="inlineStr"/>
       <c r="S456" t="inlineStr"/>
       <c r="T456" t="inlineStr"/>
       <c r="W456" t="n">
         <v>0</v>
       </c>
       <c r="X456" t="n">
         <v>0</v>
       </c>
       <c r="Y456" t="n">
         <v>0</v>
       </c>
       <c r="Z456" t="n">
         <v>0</v>
       </c>
       <c r="AA456" t="n">
         <v>0</v>
       </c>
       <c r="AC456" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD456" t="n">
         <v>0</v>
       </c>
       <c r="AE456" t="inlineStr">
         <is>
-          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF456" t="inlineStr">
         <is>
-          <t>Non definito</t>
+          <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="457">
       <c r="A457" t="inlineStr"/>
       <c r="B457" t="inlineStr"/>
       <c r="C457" t="inlineStr">
         <is>
-          <t>Avviso di procedura comparativa, per titoli ed eventuale colloquio, per conferimento incarico libero-professionale a psicologo specializzato in neuropsicologia clinica</t>
+          <t>Avviso pubblico, per titoli e colloquio, per n. 1 Dirigente Medico di Psichiatria</t>
         </is>
       </c>
       <c r="D457" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E457" t="inlineStr"/>
       <c r="F457" t="inlineStr">
         <is>
-          <t>Dirigenza</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G457" t="inlineStr">
         <is>
-          <t>Dirigente Psicologo</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H457" t="inlineStr">
         <is>
-          <t>20/12/2021 11:42</t>
+          <t>18/02/2022 10:58</t>
         </is>
       </c>
       <c r="I457" t="inlineStr">
         <is>
-          <t>27/12/2021 23:59</t>
+          <t>04/03/2022 10:58</t>
         </is>
       </c>
       <c r="K457" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N457" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P457" t="inlineStr"/>
       <c r="Q457" t="inlineStr"/>
       <c r="R457" t="inlineStr"/>
       <c r="S457" t="inlineStr"/>
       <c r="T457" t="inlineStr"/>
+      <c r="W457" t="n">
+        <v>0</v>
+      </c>
+      <c r="X457" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y457" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z457" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA457" t="n">
+        <v>0</v>
+      </c>
       <c r="AC457" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD457" t="n">
+        <v>0</v>
+      </c>
       <c r="AE457" t="inlineStr">
         <is>
-          <t>Incarichi libero professionali</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF457" t="inlineStr">
         <is>
-          <t>Lavoro autonomo</t>
+          <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="458">
       <c r="A458" t="inlineStr"/>
       <c r="B458" t="inlineStr"/>
       <c r="C458" t="inlineStr">
         <is>
-          <t>Azienda Zero - Graduatoria concorso pubblico, per titoli ed esami, per n. 37 posti di Dirigente Medico – disciplina di Pediatria.</t>
+          <t>Azienda Zero - graduatoria concorso pubblico per n. 14 posti di Dirigente Veterinario Area Igiene produzione, trasformazione, commercializzazione, conservazione e trasporto alimenti origine animale e loro derivati (Area B)</t>
         </is>
       </c>
       <c r="D458" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E458" t="inlineStr"/>
       <c r="F458" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G458" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>Dirigente Veterinario</t>
         </is>
       </c>
       <c r="H458" t="inlineStr">
         <is>
-          <t>13/12/2021 17:06</t>
+          <t>14/02/2022 10:14</t>
         </is>
       </c>
       <c r="I458" t="inlineStr">
         <is>
-          <t>13/01/2022 17:06</t>
+          <t>14/03/2022 23:59</t>
         </is>
       </c>
       <c r="K458" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N458" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P458" t="inlineStr"/>
       <c r="Q458" t="inlineStr"/>
       <c r="R458" t="inlineStr"/>
       <c r="S458" t="inlineStr"/>
       <c r="T458" t="inlineStr"/>
       <c r="AC458" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE458" t="inlineStr">
         <is>
-          <t>Concorsi Dirigenza</t>
+          <t>Avvisi Incarichi 15 septies/octies D.Lgs 502/92</t>
         </is>
       </c>
       <c r="AF458" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="459">
       <c r="A459" t="inlineStr"/>
       <c r="B459" t="inlineStr"/>
       <c r="C459" t="inlineStr">
         <is>
-          <t>Avviso pubblico per n. 1 Collaboratore Professionale Sanitario - Assistente Sanitario - cat. D</t>
+          <t>AVVISO PER MANIFESTAZIONE DI INTERESSE FINALIZZATA AD INDIVIDUARE IL PERSONALE IN POSSESSO DEI REQUISITI ED INTERESSATO ALLA STABILIZZAZIONE DI CUI ALL’ART. 20, COMMA 1, DEL D.LGS. 75/2017 - DIRIGENTE BIOLOGO - DISCIPLINA: PATOLOGIA CLINICA</t>
         </is>
       </c>
       <c r="D459" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E459" t="inlineStr"/>
-      <c r="F459" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="H459" t="inlineStr">
         <is>
-          <t>29/11/2021 11:07</t>
+          <t>11/02/2022 09:42</t>
         </is>
       </c>
       <c r="I459" t="inlineStr">
         <is>
-          <t>10/12/2021 11:07</t>
+          <t>26/02/2022 23:59</t>
         </is>
       </c>
       <c r="K459" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N459" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P459" t="inlineStr"/>
       <c r="Q459" t="inlineStr"/>
       <c r="R459" t="inlineStr"/>
       <c r="S459" t="inlineStr"/>
       <c r="T459" t="inlineStr"/>
-      <c r="W459" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="AC459" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="AD459" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AE459" t="inlineStr">
         <is>
-          <t>Avviso Pubblico</t>
+          <t>Avviso per stabilizzazione</t>
         </is>
       </c>
       <c r="AF459" t="inlineStr">
         <is>
-          <t>Tempo determinato</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="460">
       <c r="A460" t="inlineStr"/>
       <c r="B460" t="inlineStr"/>
       <c r="C460" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per soli titoli, per n. 30 Collaboratori Prof.li Sanitari - Infermieri - cat. D</t>
+          <t>Azienda Zero - graduatoria concorso pubblico per n. 8 Dirigenti Medici disciplina di Chirurgia Generale</t>
         </is>
       </c>
       <c r="D460" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E460" t="inlineStr"/>
-      <c r="F460" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="H460" t="inlineStr">
         <is>
-          <t>12/11/2021 11:13</t>
+          <t>04/02/2022 12:35</t>
         </is>
       </c>
       <c r="I460" t="inlineStr">
         <is>
-          <t>26/11/2021 23:59</t>
+          <t>04/03/2022 12:35</t>
         </is>
       </c>
       <c r="K460" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N460" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P460" t="inlineStr"/>
       <c r="Q460" t="inlineStr"/>
       <c r="R460" t="inlineStr"/>
       <c r="S460" t="inlineStr"/>
       <c r="T460" t="inlineStr"/>
-      <c r="W460" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="AC460" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="AD460" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AE460" t="inlineStr">
         <is>
-          <t>Avviso Pubblico</t>
+          <t>Concorsi Dirigenza</t>
         </is>
       </c>
       <c r="AF460" t="inlineStr">
         <is>
-          <t>Tempo determinato</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="461">
       <c r="A461" t="inlineStr"/>
       <c r="B461" t="inlineStr"/>
       <c r="C461" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per titoli e colloquio, per n. 1 Dirigente Medico di Medicina Fisica e Riabilitazione</t>
+          <t>Avviso pubblico per n. 10 C.P.S. Infermieri cat. D anche per possibile inserimento presso i Centri di Servizi del Territorio</t>
         </is>
       </c>
       <c r="D461" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E461" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Avviso pubblico, per titoli e colloquio, per n. 1 Dirigente Medico di Medicina Fisica e Riabilitazione&lt;/p&gt;</t>
+          <t>&lt;p&gt;Graduatoria&lt;/p&gt;</t>
         </is>
       </c>
       <c r="F461" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>D</t>
         </is>
       </c>
       <c r="G461" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>C.P.S. Infermiere</t>
         </is>
       </c>
       <c r="H461" t="inlineStr">
         <is>
-          <t>12/11/2021 11:10</t>
+          <t>28/01/2022 12:42</t>
         </is>
       </c>
       <c r="I461" t="inlineStr">
         <is>
-          <t>26/11/2021 23:59</t>
+          <t>11/02/2022 23:59</t>
         </is>
       </c>
       <c r="K461" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N461" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P461" t="inlineStr"/>
       <c r="Q461" t="inlineStr"/>
       <c r="R461" t="inlineStr"/>
       <c r="S461" t="inlineStr"/>
       <c r="T461" t="inlineStr"/>
+      <c r="U461" t="inlineStr">
+        <is>
+          <t>21/03/2022 00:00</t>
+        </is>
+      </c>
       <c r="W461" t="n">
         <v>0</v>
       </c>
       <c r="X461" t="n">
         <v>0</v>
       </c>
       <c r="Y461" t="n">
         <v>0</v>
       </c>
       <c r="Z461" t="n">
         <v>0</v>
       </c>
       <c r="AA461" t="n">
         <v>0</v>
       </c>
       <c r="AC461" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD461" t="n">
         <v>0</v>
       </c>
       <c r="AE461" t="inlineStr">
         <is>
           <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF461" t="inlineStr">
         <is>
           <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="462">
       <c r="A462" t="inlineStr"/>
       <c r="B462" t="inlineStr"/>
       <c r="C462" t="inlineStr">
         <is>
-          <t>Azienda Zero - Graduatoria concorso pubblico per n. 39 posti di Collaboratore Professionale Sanitario - Tecnico della Prevenzione nell'Ambiente e nei Luoghi di Lavoro</t>
+          <t>Avviso pubblico, per titoli e colloquio, per n.1 Dirigente Medico disciplina di Malattie dell'Apparato Respiratorio</t>
         </is>
       </c>
       <c r="D462" t="inlineStr">
         <is>
-          <t>Graduatoria/Esito</t>
-[...2 lines deleted...]
-      <c r="E462" t="inlineStr"/>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E462" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Avviso pubblico, per titoli e colloquio, per n.1 Dirigente Medico disciplina di Malattie dell'Apparato Respiratorio&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="F462" t="inlineStr">
         <is>
-          <t>D</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G462" t="inlineStr">
         <is>
-          <t>C.P.S. Tecnico della Prevenzione nell'ambiente e nei luoghi di lavoro</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H462" t="inlineStr">
         <is>
-          <t>11/11/2021 13:49</t>
+          <t>17/01/2022 11:49</t>
         </is>
       </c>
       <c r="I462" t="inlineStr">
         <is>
-          <t>11/12/2021 13:49</t>
+          <t>28/01/2022 23:59</t>
         </is>
       </c>
       <c r="K462" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N462" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P462" t="inlineStr"/>
       <c r="Q462" t="inlineStr"/>
       <c r="R462" t="inlineStr"/>
       <c r="S462" t="inlineStr"/>
       <c r="T462" t="inlineStr"/>
+      <c r="W462" t="n">
+        <v>0</v>
+      </c>
+      <c r="X462" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y462" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z462" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA462" t="n">
+        <v>0</v>
+      </c>
       <c r="AC462" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD462" t="n">
+        <v>0</v>
+      </c>
       <c r="AE462" t="inlineStr">
         <is>
-          <t>Concorsi Comparto</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF462" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="463">
       <c r="A463" t="inlineStr"/>
       <c r="B463" t="inlineStr"/>
       <c r="C463" t="inlineStr">
         <is>
-          <t>Azienda Zero - Graduatoria concorso pubblico, per titoli ed esami, per n. 60 posti a tempo indeterminato di DIRIGENTE MEDICO – disciplina PSICHIATRIA</t>
+          <t>Avviso pubblico, per titoli e colloquio, per n. 1 Dirigente Medico disciplina di Radioterapia</t>
         </is>
       </c>
       <c r="D463" t="inlineStr">
         <is>
-          <t>Graduatoria/Esito</t>
-[...2 lines deleted...]
-      <c r="E463" t="inlineStr"/>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E463" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Avviso pubblico, per titoli e colloquio, per n. 1 Dirigente Medico disciplina di Radioterapia&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="F463" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G463" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H463" t="inlineStr">
         <is>
-          <t>11/11/2021 13:36</t>
+          <t>17/01/2022 11:46</t>
         </is>
       </c>
       <c r="I463" t="inlineStr">
         <is>
-          <t>11/12/2021 13:36</t>
+          <t>28/01/2022 23:59</t>
         </is>
       </c>
       <c r="K463" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N463" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P463" t="inlineStr"/>
       <c r="Q463" t="inlineStr"/>
       <c r="R463" t="inlineStr"/>
       <c r="S463" t="inlineStr"/>
       <c r="T463" t="inlineStr"/>
+      <c r="W463" t="n">
+        <v>0</v>
+      </c>
+      <c r="X463" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y463" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z463" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA463" t="n">
+        <v>0</v>
+      </c>
       <c r="AC463" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD463" t="n">
+        <v>0</v>
+      </c>
       <c r="AE463" t="inlineStr">
         <is>
-          <t>Concorsi Dirigenza</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF463" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="464">
       <c r="A464" t="inlineStr"/>
       <c r="B464" t="inlineStr"/>
       <c r="C464" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per titoli e colloquio, per n. 1 Collaboratore Professionale Sanitario - Tecnico Sanitario di Laboratorio Biomedico - cat. D</t>
+          <t>Azienda Zero - indizione concorsi pubblici dirigenza medica</t>
         </is>
       </c>
       <c r="D464" t="inlineStr">
         <is>
-          <t>Graduatoria/Esito</t>
-[...2 lines deleted...]
-      <c r="E464" t="inlineStr"/>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E464" t="inlineStr">
+        <is>
+          <t>Azienda Zero - indizione concorsi pubblici dirigenza medica</t>
+        </is>
+      </c>
       <c r="F464" t="inlineStr">
         <is>
-          <t>D</t>
+          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Tecnico</t>
         </is>
       </c>
       <c r="G464" t="inlineStr">
         <is>
-          <t>C.P.S. Tecnico Sanitario di Laboratorio Biomedico</t>
+          <t>Assistente Informatico</t>
         </is>
       </c>
       <c r="H464" t="inlineStr">
         <is>
-          <t>05/11/2021 12:18</t>
+          <t>12/01/2022 09:44</t>
         </is>
       </c>
       <c r="I464" t="inlineStr">
         <is>
-          <t>19/11/2021 12:18</t>
+          <t>07/02/2022 09:44</t>
         </is>
       </c>
       <c r="K464" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N464" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P464" t="inlineStr"/>
       <c r="Q464" t="inlineStr"/>
       <c r="R464" t="inlineStr"/>
       <c r="S464" t="inlineStr"/>
       <c r="T464" t="inlineStr"/>
-      <c r="W464" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="AC464" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="AD464" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AE464" t="inlineStr">
         <is>
-          <t>Avviso Pubblico</t>
+          <t>Avviso generico</t>
         </is>
       </c>
       <c r="AF464" t="inlineStr">
         <is>
-          <t>Tempo determinato</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="465">
       <c r="A465" t="inlineStr"/>
       <c r="B465" t="inlineStr"/>
       <c r="C465" t="inlineStr">
         <is>
-          <t>Avviso pubblico per il conferimento dell'incarico di Direttore della Struttura Operativa Complessa “Servizio Veterinario di Sanità Animale”</t>
+          <t>AVVISO DI SELEZIONE PUBBLICA PER CONFERIMENTO INCARICHI LIBERO-PROFESSIONALI A MEDICI</t>
         </is>
       </c>
       <c r="D465" t="inlineStr">
         <is>
-          <t>Graduatoria/Esito</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="E465" t="inlineStr"/>
       <c r="F465" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G465" t="inlineStr">
         <is>
-          <t>Dirigente Veterinario</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H465" t="inlineStr">
         <is>
-          <t>26/10/2021 14:24</t>
+          <t>28/12/2021 12:10</t>
         </is>
       </c>
       <c r="I465" t="inlineStr">
         <is>
-          <t>26/11/2021 14:24</t>
+          <t>31/12/2022 23:59</t>
         </is>
       </c>
       <c r="K465" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N465" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P465" t="inlineStr"/>
       <c r="Q465" t="inlineStr"/>
       <c r="R465" t="inlineStr"/>
       <c r="S465" t="inlineStr"/>
       <c r="T465" t="inlineStr"/>
-      <c r="W465" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="AC465" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="AD465" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AE465" t="inlineStr">
         <is>
-          <t>Avviso di struttura complessa</t>
+          <t>Incarichi libero professionali</t>
         </is>
       </c>
       <c r="AF465" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Lavoro autonomo</t>
         </is>
       </c>
     </row>
     <row r="466">
       <c r="A466" t="inlineStr"/>
-      <c r="B466" t="inlineStr"/>
+      <c r="B466" t="inlineStr">
+        <is>
+          <t>Tabella</t>
+        </is>
+      </c>
       <c r="C466" t="inlineStr">
         <is>
-          <t>Avviso pubblico per conferimento incarico Direttore UOC Infanzia, Adolescenza, Famiglia e Consultorio del Distretto 2 di Adria</t>
+          <t>Tabella triennale avvisi e procedure comparative aggiornata al 31.12.2021</t>
         </is>
       </c>
       <c r="D466" t="inlineStr">
         <is>
-          <t>Graduatoria/Esito</t>
-[...2 lines deleted...]
-      <c r="E466" t="inlineStr"/>
+          <t>Aperto</t>
+        </is>
+      </c>
+      <c r="E466" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Tabella triennale avvisi e procedure comparative aggiornata al 31.12.2021&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="F466" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
         </is>
       </c>
       <c r="G466" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
         </is>
       </c>
       <c r="H466" t="inlineStr">
         <is>
-          <t>22/10/2021 10:46</t>
+          <t>24/12/2021 10:12</t>
         </is>
       </c>
       <c r="I466" t="inlineStr">
         <is>
-          <t>22/11/2021 10:46</t>
+          <t>24/12/2026 00:00</t>
         </is>
       </c>
       <c r="K466" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N466" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P466" t="inlineStr"/>
       <c r="Q466" t="inlineStr"/>
       <c r="R466" t="inlineStr"/>
       <c r="S466" t="inlineStr"/>
       <c r="T466" t="inlineStr"/>
       <c r="W466" t="n">
         <v>0</v>
       </c>
       <c r="X466" t="n">
         <v>0</v>
       </c>
       <c r="Y466" t="n">
         <v>0</v>
       </c>
       <c r="Z466" t="n">
         <v>0</v>
       </c>
       <c r="AA466" t="n">
         <v>0</v>
       </c>
       <c r="AC466" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD466" t="n">
         <v>0</v>
       </c>
       <c r="AE466" t="inlineStr">
         <is>
-          <t>Avviso di struttura complessa</t>
+          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
         </is>
       </c>
       <c r="AF466" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Non definito</t>
         </is>
       </c>
     </row>
     <row r="467">
       <c r="A467" t="inlineStr"/>
       <c r="B467" t="inlineStr"/>
       <c r="C467" t="inlineStr">
         <is>
-          <t>Avviso pubblico per il conferimento dell'incarico di Direttore della Struttura Operativa Complessa “Servizio Veterinario di Igiene degli Alimenti di Origine Animale e loro Derivati”</t>
+          <t>Avviso di procedura comparativa, per titoli ed eventuale colloquio, per conferimento incarico libero-professionale a psicologo specializzato in neuropsicologia clinica</t>
         </is>
       </c>
       <c r="D467" t="inlineStr">
         <is>
-          <t>Graduatoria/Esito</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="E467" t="inlineStr"/>
       <c r="F467" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>Dirigenza</t>
         </is>
       </c>
       <c r="G467" t="inlineStr">
         <is>
-          <t>Dirigente Veterinario</t>
+          <t>Dirigente Psicologo</t>
         </is>
       </c>
       <c r="H467" t="inlineStr">
         <is>
-          <t>22/10/2021 10:45</t>
+          <t>20/12/2021 11:42</t>
         </is>
       </c>
       <c r="I467" t="inlineStr">
         <is>
-          <t>21/11/2021 10:45</t>
+          <t>27/12/2021 23:59</t>
         </is>
       </c>
       <c r="K467" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N467" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P467" t="inlineStr"/>
       <c r="Q467" t="inlineStr"/>
       <c r="R467" t="inlineStr"/>
       <c r="S467" t="inlineStr"/>
       <c r="T467" t="inlineStr"/>
-      <c r="W467" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="AC467" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="AD467" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AE467" t="inlineStr">
         <is>
-          <t>Avviso di struttura complessa</t>
+          <t>Incarichi libero professionali</t>
         </is>
       </c>
       <c r="AF467" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Lavoro autonomo</t>
         </is>
       </c>
     </row>
     <row r="468">
       <c r="A468" t="inlineStr"/>
       <c r="B468" t="inlineStr"/>
       <c r="C468" t="inlineStr">
         <is>
-          <t>Avviso pubblico per il conferimento dell'incarico di Direttore UOC Anestesia e Rianimazione di Adria</t>
+          <t>Azienda Zero - Graduatoria concorso pubblico, per titoli ed esami, per n. 37 posti di Dirigente Medico – disciplina di Pediatria.</t>
         </is>
       </c>
       <c r="D468" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E468" t="inlineStr"/>
       <c r="F468" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G468" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H468" t="inlineStr">
         <is>
-          <t>22/10/2021 10:43</t>
+          <t>13/12/2021 17:06</t>
         </is>
       </c>
       <c r="I468" t="inlineStr">
         <is>
-          <t>21/11/2021 10:43</t>
+          <t>13/01/2022 17:06</t>
         </is>
       </c>
       <c r="K468" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N468" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P468" t="inlineStr"/>
       <c r="Q468" t="inlineStr"/>
       <c r="R468" t="inlineStr"/>
       <c r="S468" t="inlineStr"/>
       <c r="T468" t="inlineStr"/>
-      <c r="W468" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="AC468" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="AD468" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AE468" t="inlineStr">
         <is>
-          <t>Avviso di struttura complessa</t>
+          <t>Concorsi Dirigenza</t>
         </is>
       </c>
       <c r="AF468" t="inlineStr">
         <is>
-          <t>Tempo determinato</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="469">
       <c r="A469" t="inlineStr"/>
       <c r="B469" t="inlineStr"/>
       <c r="C469" t="inlineStr">
         <is>
-          <t>Avviso pubblico per il conferimento dell'incarico di Direttore della Struttura Operativa Complessa “Medicina legale”</t>
+          <t>Avviso pubblico per n. 1 Collaboratore Professionale Sanitario - Assistente Sanitario - cat. D</t>
         </is>
       </c>
       <c r="D469" t="inlineStr">
         <is>
-          <t>Graduatoria/Esito</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="E469" t="inlineStr"/>
       <c r="F469" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>D</t>
         </is>
       </c>
       <c r="G469" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>C.P. Assistente Sociale</t>
         </is>
       </c>
       <c r="H469" t="inlineStr">
         <is>
-          <t>22/10/2021 10:42</t>
+          <t>29/11/2021 11:07</t>
         </is>
       </c>
       <c r="I469" t="inlineStr">
         <is>
-          <t>21/11/2021 10:42</t>
+          <t>10/12/2021 11:07</t>
         </is>
       </c>
       <c r="K469" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N469" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P469" t="inlineStr"/>
       <c r="Q469" t="inlineStr"/>
       <c r="R469" t="inlineStr"/>
       <c r="S469" t="inlineStr"/>
       <c r="T469" t="inlineStr"/>
       <c r="W469" t="n">
         <v>0</v>
       </c>
       <c r="X469" t="n">
         <v>0</v>
       </c>
       <c r="Y469" t="n">
         <v>0</v>
       </c>
       <c r="Z469" t="n">
         <v>0</v>
       </c>
       <c r="AA469" t="n">
         <v>0</v>
       </c>
       <c r="AC469" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD469" t="n">
         <v>0</v>
       </c>
       <c r="AE469" t="inlineStr">
         <is>
-          <t>Avviso di struttura complessa</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF469" t="inlineStr">
         <is>
           <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="470">
       <c r="A470" t="inlineStr"/>
       <c r="B470" t="inlineStr"/>
       <c r="C470" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per titoli e colloquio, per n. 1 Collaboratore Professionale Sanitario - Tecnico di Neurofisiopatologia - cat. D</t>
+          <t>Avviso pubblico, per soli titoli, per n. 30 Collaboratori Prof.li Sanitari - Infermieri - cat. D</t>
         </is>
       </c>
       <c r="D470" t="inlineStr">
         <is>
-          <t>Scaduto</t>
-[...6 lines deleted...]
-      </c>
+          <t>Graduatoria/Esito</t>
+        </is>
+      </c>
+      <c r="E470" t="inlineStr"/>
       <c r="F470" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="G470" t="inlineStr">
         <is>
-          <t>C.P.S. Tecnico di Neurofisiopatologia</t>
+          <t>C.P.S. Infermiere</t>
         </is>
       </c>
       <c r="H470" t="inlineStr">
         <is>
-          <t>15/10/2021 13:47</t>
+          <t>12/11/2021 11:13</t>
         </is>
       </c>
       <c r="I470" t="inlineStr">
         <is>
-          <t>29/10/2021 23:59</t>
+          <t>26/11/2021 23:59</t>
         </is>
       </c>
       <c r="K470" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N470" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P470" t="inlineStr"/>
       <c r="Q470" t="inlineStr"/>
       <c r="R470" t="inlineStr"/>
       <c r="S470" t="inlineStr"/>
       <c r="T470" t="inlineStr"/>
       <c r="W470" t="n">
         <v>0</v>
       </c>
       <c r="X470" t="n">
         <v>0</v>
       </c>
       <c r="Y470" t="n">
         <v>0</v>
@@ -35727,373 +35801,377 @@
       </c>
       <c r="AC470" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD470" t="n">
         <v>0</v>
       </c>
       <c r="AE470" t="inlineStr">
         <is>
           <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF470" t="inlineStr">
         <is>
           <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="471">
       <c r="A471" t="inlineStr"/>
       <c r="B471" t="inlineStr"/>
       <c r="C471" t="inlineStr">
         <is>
-          <t>AVVISO PER MANIFESTAZIONE DI INTERESSE FINALIZZATA AD INDIVIDUARE IL PERSONALE IN POSSESSO DEI REQUISITI ED INTERESSATO ALLA STABILIZZAZIONE DI CUI ALL’ART. 20, COMMA 2, DEL D.LGS. 75/2017</t>
+          <t>Avviso pubblico, per titoli e colloquio, per n. 1 Dirigente Medico di Medicina Fisica e Riabilitazione</t>
         </is>
       </c>
       <c r="D471" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="E471" t="inlineStr"/>
+      <c r="E471" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Avviso pubblico, per titoli e colloquio, per n. 1 Dirigente Medico di Medicina Fisica e Riabilitazione&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="F471" t="inlineStr">
         <is>
-          <t>Dirigenza</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G471" t="inlineStr">
         <is>
-          <t>Dirigente Psicologo</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H471" t="inlineStr">
         <is>
-          <t>13/10/2021 13:02</t>
+          <t>12/11/2021 11:10</t>
         </is>
       </c>
       <c r="I471" t="inlineStr">
         <is>
-          <t>28/10/2021 13:02</t>
+          <t>26/11/2021 23:59</t>
         </is>
       </c>
       <c r="K471" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N471" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P471" t="inlineStr"/>
       <c r="Q471" t="inlineStr"/>
       <c r="R471" t="inlineStr"/>
       <c r="S471" t="inlineStr"/>
       <c r="T471" t="inlineStr"/>
+      <c r="W471" t="n">
+        <v>0</v>
+      </c>
+      <c r="X471" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y471" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z471" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA471" t="n">
+        <v>0</v>
+      </c>
       <c r="AC471" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD471" t="n">
+        <v>0</v>
+      </c>
       <c r="AE471" t="inlineStr">
         <is>
-          <t>Avviso per stabilizzazione</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF471" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="472">
       <c r="A472" t="inlineStr"/>
       <c r="B472" t="inlineStr"/>
       <c r="C472" t="inlineStr">
         <is>
-          <t>Azienda Zero - graduatoria concorso pubblico per n. 49 Dirigenti Medici di Ortopedia e Traumatologia</t>
+          <t>Azienda Zero - Graduatoria concorso pubblico per n. 39 posti di Collaboratore Professionale Sanitario - Tecnico della Prevenzione nell'Ambiente e nei Luoghi di Lavoro</t>
         </is>
       </c>
       <c r="D472" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E472" t="inlineStr"/>
       <c r="F472" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>D</t>
         </is>
       </c>
       <c r="G472" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>C.P.S. Tecnico della Prevenzione nell'ambiente e nei luoghi di lavoro</t>
         </is>
       </c>
       <c r="H472" t="inlineStr">
         <is>
-          <t>05/10/2021 14:40</t>
+          <t>11/11/2021 13:49</t>
         </is>
       </c>
       <c r="I472" t="inlineStr">
         <is>
-          <t>05/11/2021 14:40</t>
+          <t>11/12/2021 13:49</t>
         </is>
       </c>
       <c r="K472" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N472" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P472" t="inlineStr"/>
       <c r="Q472" t="inlineStr"/>
       <c r="R472" t="inlineStr"/>
       <c r="S472" t="inlineStr"/>
       <c r="T472" t="inlineStr"/>
       <c r="AC472" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE472" t="inlineStr">
         <is>
-          <t>Concorsi Dirigenza</t>
+          <t>Concorsi Comparto</t>
         </is>
       </c>
       <c r="AF472" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="473">
       <c r="A473" t="inlineStr"/>
       <c r="B473" t="inlineStr"/>
       <c r="C473" t="inlineStr">
         <is>
-          <t>Avviso pubblico per il conferimento dell'incarico di Direttore della Struttura Complessa Cardiologia</t>
+          <t>Azienda Zero - Graduatoria concorso pubblico, per titoli ed esami, per n. 60 posti a tempo indeterminato di DIRIGENTE MEDICO – disciplina PSICHIATRIA</t>
         </is>
       </c>
       <c r="D473" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E473" t="inlineStr"/>
       <c r="F473" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G473" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H473" t="inlineStr">
         <is>
-          <t>05/10/2021 12:28</t>
+          <t>11/11/2021 13:36</t>
         </is>
       </c>
       <c r="I473" t="inlineStr">
         <is>
-          <t>04/11/2021 23:59</t>
+          <t>11/12/2021 13:36</t>
         </is>
       </c>
       <c r="K473" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N473" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P473" t="inlineStr"/>
       <c r="Q473" t="inlineStr"/>
       <c r="R473" t="inlineStr"/>
       <c r="S473" t="inlineStr"/>
       <c r="T473" t="inlineStr"/>
-      <c r="W473" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="AC473" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="AD473" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AE473" t="inlineStr">
         <is>
-          <t>Avviso di struttura complessa</t>
+          <t>Concorsi Dirigenza</t>
         </is>
       </c>
       <c r="AF473" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="474">
       <c r="A474" t="inlineStr"/>
       <c r="B474" t="inlineStr"/>
       <c r="C474" t="inlineStr">
         <is>
-          <t>Avviso pubblico per il conferimento dell'incarico di Direttore della Struttura Complessa Ostetricia e Ginecologia di Adria</t>
+          <t>Avviso pubblico, per titoli e colloquio, per n. 1 Collaboratore Professionale Sanitario - Tecnico Sanitario di Laboratorio Biomedico - cat. D</t>
         </is>
       </c>
       <c r="D474" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E474" t="inlineStr"/>
       <c r="F474" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>D</t>
         </is>
       </c>
       <c r="G474" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>C.P.S. Tecnico Sanitario di Laboratorio Biomedico</t>
         </is>
       </c>
       <c r="H474" t="inlineStr">
         <is>
-          <t>05/10/2021 12:27</t>
+          <t>05/11/2021 12:18</t>
         </is>
       </c>
       <c r="I474" t="inlineStr">
         <is>
-          <t>04/11/2021 23:59</t>
+          <t>19/11/2021 12:18</t>
         </is>
       </c>
       <c r="K474" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N474" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P474" t="inlineStr"/>
       <c r="Q474" t="inlineStr"/>
       <c r="R474" t="inlineStr"/>
       <c r="S474" t="inlineStr"/>
       <c r="T474" t="inlineStr"/>
       <c r="W474" t="n">
         <v>0</v>
       </c>
       <c r="X474" t="n">
         <v>0</v>
       </c>
       <c r="Y474" t="n">
         <v>0</v>
       </c>
       <c r="Z474" t="n">
         <v>0</v>
       </c>
       <c r="AA474" t="n">
         <v>0</v>
       </c>
       <c r="AC474" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD474" t="n">
         <v>0</v>
       </c>
       <c r="AE474" t="inlineStr">
         <is>
-          <t>Avviso di struttura complessa</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF474" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="475">
       <c r="A475" t="inlineStr"/>
       <c r="B475" t="inlineStr"/>
       <c r="C475" t="inlineStr">
         <is>
-          <t>Avviso pubblico per il conferimento dell'incarico di Direttore della Struttura Complessa Chirurgia Generale di Adria</t>
+          <t>Avviso pubblico per il conferimento dell'incarico di Direttore della Struttura Operativa Complessa “Servizio Veterinario di Sanità Animale”</t>
         </is>
       </c>
       <c r="D475" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E475" t="inlineStr"/>
       <c r="F475" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G475" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>Dirigente Veterinario</t>
         </is>
       </c>
       <c r="H475" t="inlineStr">
         <is>
-          <t>05/10/2021 12:25</t>
+          <t>26/10/2021 14:24</t>
         </is>
       </c>
       <c r="I475" t="inlineStr">
         <is>
-          <t>04/11/2021 23:59</t>
+          <t>26/11/2021 14:24</t>
         </is>
       </c>
       <c r="K475" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N475" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P475" t="inlineStr"/>
       <c r="Q475" t="inlineStr"/>
       <c r="R475" t="inlineStr"/>
       <c r="S475" t="inlineStr"/>
       <c r="T475" t="inlineStr"/>
       <c r="W475" t="n">
         <v>0</v>
       </c>
       <c r="X475" t="n">
         <v>0</v>
       </c>
       <c r="Y475" t="n">
         <v>0</v>
@@ -36106,77 +36184,77 @@
       </c>
       <c r="AC475" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD475" t="n">
         <v>0</v>
       </c>
       <c r="AE475" t="inlineStr">
         <is>
           <t>Avviso di struttura complessa</t>
         </is>
       </c>
       <c r="AF475" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="476">
       <c r="A476" t="inlineStr"/>
       <c r="B476" t="inlineStr"/>
       <c r="C476" t="inlineStr">
         <is>
-          <t>Avviso pubblico per il conferimento dell'incarico di Direttore della Struttura Complessa Direzione Medica degli Ospedali di Rovigo, Trecenta e Adria</t>
+          <t>Avviso pubblico per conferimento incarico Direttore UOC Infanzia, Adolescenza, Famiglia e Consultorio del Distretto 2 di Adria</t>
         </is>
       </c>
       <c r="D476" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E476" t="inlineStr"/>
       <c r="F476" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G476" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H476" t="inlineStr">
         <is>
-          <t>05/10/2021 12:23</t>
+          <t>22/10/2021 10:46</t>
         </is>
       </c>
       <c r="I476" t="inlineStr">
         <is>
-          <t>04/11/2021 23:59</t>
+          <t>22/11/2021 10:46</t>
         </is>
       </c>
       <c r="K476" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N476" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P476" t="inlineStr"/>
       <c r="Q476" t="inlineStr"/>
       <c r="R476" t="inlineStr"/>
       <c r="S476" t="inlineStr"/>
       <c r="T476" t="inlineStr"/>
       <c r="W476" t="n">
         <v>0</v>
       </c>
       <c r="X476" t="n">
         <v>0</v>
       </c>
       <c r="Y476" t="n">
         <v>0</v>
@@ -36189,551 +36267,543 @@
       </c>
       <c r="AC476" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD476" t="n">
         <v>0</v>
       </c>
       <c r="AE476" t="inlineStr">
         <is>
           <t>Avviso di struttura complessa</t>
         </is>
       </c>
       <c r="AF476" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="477">
       <c r="A477" t="inlineStr"/>
       <c r="B477" t="inlineStr"/>
       <c r="C477" t="inlineStr">
         <is>
-          <t>Azienda Zero - Graduatoria concorso pubblico per n. 35 Dirigenti Medici - disciplina di Medicina Interna - specializzandi</t>
+          <t>Avviso pubblico per il conferimento dell'incarico di Direttore della Struttura Operativa Complessa “Servizio Veterinario di Igiene degli Alimenti di Origine Animale e loro Derivati”</t>
         </is>
       </c>
       <c r="D477" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E477" t="inlineStr"/>
       <c r="F477" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G477" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>Dirigente Veterinario</t>
         </is>
       </c>
       <c r="H477" t="inlineStr">
         <is>
-          <t>01/10/2021 13:01</t>
+          <t>22/10/2021 10:45</t>
         </is>
       </c>
       <c r="I477" t="inlineStr">
         <is>
-          <t>01/11/2026 13:01</t>
+          <t>21/11/2021 10:45</t>
         </is>
       </c>
       <c r="K477" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N477" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P477" t="inlineStr"/>
       <c r="Q477" t="inlineStr"/>
       <c r="R477" t="inlineStr"/>
       <c r="S477" t="inlineStr"/>
       <c r="T477" t="inlineStr"/>
+      <c r="W477" t="n">
+        <v>0</v>
+      </c>
+      <c r="X477" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y477" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z477" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA477" t="n">
+        <v>0</v>
+      </c>
       <c r="AC477" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD477" t="n">
+        <v>0</v>
+      </c>
       <c r="AE477" t="inlineStr">
         <is>
-          <t>Concorsi Dirigenza</t>
+          <t>Avviso di struttura complessa</t>
         </is>
       </c>
       <c r="AF477" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="478">
       <c r="A478" t="inlineStr"/>
-      <c r="B478" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="B478" t="inlineStr"/>
       <c r="C478" t="inlineStr">
         <is>
-          <t>Tabella triennale avvisi e procedure comparative aggiornata al 30.09.2021</t>
+          <t>Avviso pubblico per il conferimento dell'incarico di Direttore UOC Anestesia e Rianimazione di Adria</t>
         </is>
       </c>
       <c r="D478" t="inlineStr">
         <is>
-          <t>Aperto</t>
-[...6 lines deleted...]
-      </c>
+          <t>Graduatoria/Esito</t>
+        </is>
+      </c>
+      <c r="E478" t="inlineStr"/>
       <c r="F478" t="inlineStr">
         <is>
-          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G478" t="inlineStr">
         <is>
-          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H478" t="inlineStr">
         <is>
-          <t>30/09/2021 16:13</t>
+          <t>22/10/2021 10:43</t>
         </is>
       </c>
       <c r="I478" t="inlineStr">
         <is>
-          <t>30/09/2026 16:13</t>
+          <t>21/11/2021 10:43</t>
         </is>
       </c>
       <c r="K478" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N478" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P478" t="inlineStr"/>
       <c r="Q478" t="inlineStr"/>
       <c r="R478" t="inlineStr"/>
       <c r="S478" t="inlineStr"/>
       <c r="T478" t="inlineStr"/>
       <c r="W478" t="n">
         <v>0</v>
       </c>
       <c r="X478" t="n">
         <v>0</v>
       </c>
       <c r="Y478" t="n">
         <v>0</v>
       </c>
       <c r="Z478" t="n">
         <v>0</v>
       </c>
       <c r="AA478" t="n">
         <v>0</v>
       </c>
       <c r="AC478" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD478" t="n">
         <v>0</v>
       </c>
       <c r="AE478" t="inlineStr">
         <is>
-          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
+          <t>Avviso di struttura complessa</t>
         </is>
       </c>
       <c r="AF478" t="inlineStr">
         <is>
-          <t>Non definito</t>
+          <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="479">
       <c r="A479" t="inlineStr"/>
       <c r="B479" t="inlineStr"/>
       <c r="C479" t="inlineStr">
         <is>
-          <t>Avviso pubblico di mobilità volontaria per n. 1 Operatore Tecnico Specializzato - cat. Bs</t>
+          <t>Avviso pubblico per il conferimento dell'incarico di Direttore della Struttura Operativa Complessa “Medicina legale”</t>
         </is>
       </c>
       <c r="D479" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E479" t="inlineStr"/>
       <c r="F479" t="inlineStr">
         <is>
-          <t>BS</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G479" t="inlineStr">
         <is>
-          <t>Operatore Tecnico Specializzato</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H479" t="inlineStr">
         <is>
-          <t>27/09/2021 11:11</t>
+          <t>22/10/2021 10:42</t>
         </is>
       </c>
       <c r="I479" t="inlineStr">
         <is>
-          <t>27/10/2021 23:59</t>
+          <t>21/11/2021 10:42</t>
         </is>
       </c>
       <c r="K479" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N479" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P479" t="inlineStr"/>
       <c r="Q479" t="inlineStr"/>
       <c r="R479" t="inlineStr"/>
       <c r="S479" t="inlineStr"/>
       <c r="T479" t="inlineStr"/>
       <c r="W479" t="n">
         <v>0</v>
       </c>
       <c r="X479" t="n">
         <v>0</v>
       </c>
       <c r="Y479" t="n">
         <v>0</v>
       </c>
       <c r="Z479" t="n">
         <v>0</v>
       </c>
       <c r="AA479" t="n">
         <v>0</v>
       </c>
       <c r="AC479" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD479" t="n">
         <v>0</v>
       </c>
       <c r="AE479" t="inlineStr">
         <is>
-          <t>Avviso di mobilità da altro ente</t>
+          <t>Avviso di struttura complessa</t>
         </is>
       </c>
       <c r="AF479" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="480">
       <c r="A480" t="inlineStr"/>
       <c r="B480" t="inlineStr"/>
       <c r="C480" t="inlineStr">
         <is>
-          <t>Azienda Zero - Graduatoria concorso pubblico, per titoli ed esami, per n. 30 posti a tempo indeterminato di DIRIGENTE MEDICO - disciplina MEDICINA TRASFUSIONALE</t>
+          <t>Avviso pubblico, per titoli e colloquio, per n. 1 Collaboratore Professionale Sanitario - Tecnico di Neurofisiopatologia - cat. D</t>
         </is>
       </c>
       <c r="D480" t="inlineStr">
         <is>
-          <t>Graduatoria/Esito</t>
-[...2 lines deleted...]
-      <c r="E480" t="inlineStr"/>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E480" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Avviso pubblico, per titoli e colloquio, per n. 1 Collaboratore Professionale Sanitario - Tecnico di Neurofisiopatologia - cat. D&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="F480" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>D</t>
         </is>
       </c>
       <c r="G480" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>C.P.S. Tecnico di Neurofisiopatologia</t>
         </is>
       </c>
       <c r="H480" t="inlineStr">
         <is>
-          <t>22/09/2021 11:55</t>
+          <t>15/10/2021 13:47</t>
         </is>
       </c>
       <c r="I480" t="inlineStr">
         <is>
-          <t>22/10/2021 11:55</t>
+          <t>29/10/2021 23:59</t>
         </is>
       </c>
       <c r="K480" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N480" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P480" t="inlineStr"/>
       <c r="Q480" t="inlineStr"/>
       <c r="R480" t="inlineStr"/>
       <c r="S480" t="inlineStr"/>
       <c r="T480" t="inlineStr"/>
+      <c r="W480" t="n">
+        <v>0</v>
+      </c>
+      <c r="X480" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y480" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z480" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA480" t="n">
+        <v>0</v>
+      </c>
       <c r="AC480" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD480" t="n">
+        <v>0</v>
+      </c>
       <c r="AE480" t="inlineStr">
         <is>
-          <t>Concorsi Dirigenza</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF480" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="481">
       <c r="A481" t="inlineStr"/>
       <c r="B481" t="inlineStr"/>
       <c r="C481" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per titoli e colloquio, per n. 1 Dirigente Medico disciplina di Otorinolaringoiatria</t>
+          <t>AVVISO PER MANIFESTAZIONE DI INTERESSE FINALIZZATA AD INDIVIDUARE IL PERSONALE IN POSSESSO DEI REQUISITI ED INTERESSATO ALLA STABILIZZAZIONE DI CUI ALL’ART. 20, COMMA 2, DEL D.LGS. 75/2017</t>
         </is>
       </c>
       <c r="D481" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="E481" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E481" t="inlineStr"/>
       <c r="F481" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>Dirigenza</t>
         </is>
       </c>
       <c r="G481" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>Dirigente Psicologo</t>
         </is>
       </c>
       <c r="H481" t="inlineStr">
         <is>
-          <t>17/09/2021 13:20</t>
+          <t>13/10/2021 13:02</t>
         </is>
       </c>
       <c r="I481" t="inlineStr">
         <is>
-          <t>01/10/2021 23:59</t>
+          <t>28/10/2021 13:02</t>
         </is>
       </c>
       <c r="K481" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N481" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P481" t="inlineStr"/>
       <c r="Q481" t="inlineStr"/>
       <c r="R481" t="inlineStr"/>
       <c r="S481" t="inlineStr"/>
       <c r="T481" t="inlineStr"/>
-      <c r="W481" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="AC481" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="AD481" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AE481" t="inlineStr">
         <is>
-          <t>Avviso Pubblico</t>
+          <t>Avviso per stabilizzazione</t>
         </is>
       </c>
       <c r="AF481" t="inlineStr">
         <is>
-          <t>Tempo determinato</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="482">
       <c r="A482" t="inlineStr"/>
       <c r="B482" t="inlineStr"/>
       <c r="C482" t="inlineStr">
         <is>
-          <t>Avviso pubblico per il conferimento dell'incarico di Direttore della Struttura Complessa "Riabilitazione di Adria"</t>
+          <t>Azienda Zero - graduatoria concorso pubblico per n. 49 Dirigenti Medici di Ortopedia e Traumatologia</t>
         </is>
       </c>
       <c r="D482" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E482" t="inlineStr"/>
       <c r="F482" t="inlineStr">
         <is>
-          <t>Apicale</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G482" t="inlineStr">
         <is>
-          <t>Dirigente Medico - DIRETTORE</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H482" t="inlineStr">
         <is>
-          <t>03/09/2021 11:14</t>
+          <t>05/10/2021 14:40</t>
         </is>
       </c>
       <c r="I482" t="inlineStr">
         <is>
-          <t>03/10/2021 11:14</t>
+          <t>05/11/2021 14:40</t>
         </is>
       </c>
       <c r="K482" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N482" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P482" t="inlineStr"/>
       <c r="Q482" t="inlineStr"/>
       <c r="R482" t="inlineStr"/>
       <c r="S482" t="inlineStr"/>
       <c r="T482" t="inlineStr"/>
-      <c r="W482" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="AC482" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="AD482" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AE482" t="inlineStr">
         <is>
-          <t>Avviso di struttura complessa</t>
+          <t>Concorsi Dirigenza</t>
         </is>
       </c>
       <c r="AF482" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="483">
       <c r="A483" t="inlineStr"/>
       <c r="B483" t="inlineStr"/>
       <c r="C483" t="inlineStr">
         <is>
-          <t>Avviso pubblico per il conferimento dell'incarico di Direttore della Struttura Complessa "Riabilitazione di Trecenta e Rovigo"</t>
+          <t>Avviso pubblico per il conferimento dell'incarico di Direttore della Struttura Complessa Cardiologia</t>
         </is>
       </c>
       <c r="D483" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E483" t="inlineStr"/>
       <c r="F483" t="inlineStr">
         <is>
-          <t>Apicale</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G483" t="inlineStr">
         <is>
-          <t>Dirigente Medico - DIRETTORE</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H483" t="inlineStr">
         <is>
-          <t>03/09/2021 11:12</t>
+          <t>05/10/2021 12:28</t>
         </is>
       </c>
       <c r="I483" t="inlineStr">
         <is>
-          <t>03/10/2021 11:12</t>
+          <t>04/11/2021 23:59</t>
         </is>
       </c>
       <c r="K483" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N483" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P483" t="inlineStr"/>
       <c r="Q483" t="inlineStr"/>
       <c r="R483" t="inlineStr"/>
       <c r="S483" t="inlineStr"/>
       <c r="T483" t="inlineStr"/>
       <c r="W483" t="n">
         <v>0</v>
       </c>
       <c r="X483" t="n">
         <v>0</v>
       </c>
       <c r="Y483" t="n">
         <v>0</v>
@@ -36746,77 +36816,77 @@
       </c>
       <c r="AC483" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD483" t="n">
         <v>0</v>
       </c>
       <c r="AE483" t="inlineStr">
         <is>
           <t>Avviso di struttura complessa</t>
         </is>
       </c>
       <c r="AF483" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="484">
       <c r="A484" t="inlineStr"/>
       <c r="B484" t="inlineStr"/>
       <c r="C484" t="inlineStr">
         <is>
-          <t>Avviso pubblico per il conferimento dell'incarico di Direttore della Struttura Complessa "Neuropsichiatria Infantile Ospedaliera"</t>
+          <t>Avviso pubblico per il conferimento dell'incarico di Direttore della Struttura Complessa Ostetricia e Ginecologia di Adria</t>
         </is>
       </c>
       <c r="D484" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E484" t="inlineStr"/>
       <c r="F484" t="inlineStr">
         <is>
-          <t>Apicale</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G484" t="inlineStr">
         <is>
-          <t>Dirigente Medico - DIRETTORE</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H484" t="inlineStr">
         <is>
-          <t>03/09/2021 11:09</t>
+          <t>05/10/2021 12:27</t>
         </is>
       </c>
       <c r="I484" t="inlineStr">
         <is>
-          <t>03/10/2021 11:09</t>
+          <t>04/11/2021 23:59</t>
         </is>
       </c>
       <c r="K484" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N484" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P484" t="inlineStr"/>
       <c r="Q484" t="inlineStr"/>
       <c r="R484" t="inlineStr"/>
       <c r="S484" t="inlineStr"/>
       <c r="T484" t="inlineStr"/>
       <c r="W484" t="n">
         <v>0</v>
       </c>
       <c r="X484" t="n">
         <v>0</v>
       </c>
       <c r="Y484" t="n">
         <v>0</v>
@@ -36829,77 +36899,77 @@
       </c>
       <c r="AC484" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD484" t="n">
         <v>0</v>
       </c>
       <c r="AE484" t="inlineStr">
         <is>
           <t>Avviso di struttura complessa</t>
         </is>
       </c>
       <c r="AF484" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="485">
       <c r="A485" t="inlineStr"/>
       <c r="B485" t="inlineStr"/>
       <c r="C485" t="inlineStr">
         <is>
-          <t>Avviso pubblico per il conferimento dell'incarico di Direttore della Struttura Complessa "Centrale Operativa 118"</t>
+          <t>Avviso pubblico per il conferimento dell'incarico di Direttore della Struttura Complessa Chirurgia Generale di Adria</t>
         </is>
       </c>
       <c r="D485" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E485" t="inlineStr"/>
       <c r="F485" t="inlineStr">
         <is>
-          <t>Apicale</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G485" t="inlineStr">
         <is>
-          <t>Dirigente Medico - DIRETTORE</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H485" t="inlineStr">
         <is>
-          <t>03/09/2021 11:07</t>
+          <t>05/10/2021 12:25</t>
         </is>
       </c>
       <c r="I485" t="inlineStr">
         <is>
-          <t>03/10/2021 11:07</t>
+          <t>04/11/2021 23:59</t>
         </is>
       </c>
       <c r="K485" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N485" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P485" t="inlineStr"/>
       <c r="Q485" t="inlineStr"/>
       <c r="R485" t="inlineStr"/>
       <c r="S485" t="inlineStr"/>
       <c r="T485" t="inlineStr"/>
       <c r="W485" t="n">
         <v>0</v>
       </c>
       <c r="X485" t="n">
         <v>0</v>
       </c>
       <c r="Y485" t="n">
         <v>0</v>
@@ -36912,77 +36982,77 @@
       </c>
       <c r="AC485" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD485" t="n">
         <v>0</v>
       </c>
       <c r="AE485" t="inlineStr">
         <is>
           <t>Avviso di struttura complessa</t>
         </is>
       </c>
       <c r="AF485" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="486">
       <c r="A486" t="inlineStr"/>
       <c r="B486" t="inlineStr"/>
       <c r="C486" t="inlineStr">
         <is>
-          <t>Avviso pubblico per il conferimento dell'incarico di Direttore della Struttura Complessa "Ortopedia di Adria"</t>
+          <t>Avviso pubblico per il conferimento dell'incarico di Direttore della Struttura Complessa Direzione Medica degli Ospedali di Rovigo, Trecenta e Adria</t>
         </is>
       </c>
       <c r="D486" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E486" t="inlineStr"/>
       <c r="F486" t="inlineStr">
         <is>
-          <t>Apicale</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G486" t="inlineStr">
         <is>
-          <t>Dirigente Medico - DIRETTORE</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H486" t="inlineStr">
         <is>
-          <t>03/09/2021 11:06</t>
+          <t>05/10/2021 12:23</t>
         </is>
       </c>
       <c r="I486" t="inlineStr">
         <is>
-          <t>03/10/2021 11:06</t>
+          <t>04/11/2021 23:59</t>
         </is>
       </c>
       <c r="K486" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N486" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P486" t="inlineStr"/>
       <c r="Q486" t="inlineStr"/>
       <c r="R486" t="inlineStr"/>
       <c r="S486" t="inlineStr"/>
       <c r="T486" t="inlineStr"/>
       <c r="W486" t="n">
         <v>0</v>
       </c>
       <c r="X486" t="n">
         <v>0</v>
       </c>
       <c r="Y486" t="n">
         <v>0</v>
@@ -36995,1636 +37065,1098 @@
       </c>
       <c r="AC486" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD486" t="n">
         <v>0</v>
       </c>
       <c r="AE486" t="inlineStr">
         <is>
           <t>Avviso di struttura complessa</t>
         </is>
       </c>
       <c r="AF486" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="487">
       <c r="A487" t="inlineStr"/>
       <c r="B487" t="inlineStr"/>
       <c r="C487" t="inlineStr">
         <is>
-          <t>Avviso pubblico per il conferimento dell'incarico di Direttore della Struttura Complessa "Ortopedia e Traumatologia di Rovigo e Trecenta"</t>
+          <t>Azienda Zero - Graduatoria concorso pubblico per n. 35 Dirigenti Medici - disciplina di Medicina Interna - specializzandi</t>
         </is>
       </c>
       <c r="D487" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E487" t="inlineStr"/>
       <c r="F487" t="inlineStr">
         <is>
-          <t>Apicale</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G487" t="inlineStr">
         <is>
-          <t>Dirigente Medico - DIRETTORE</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H487" t="inlineStr">
         <is>
-          <t>03/09/2021 11:04</t>
+          <t>01/10/2021 13:01</t>
         </is>
       </c>
       <c r="I487" t="inlineStr">
         <is>
-          <t>03/10/2021 11:04</t>
+          <t>01/11/2026 13:01</t>
         </is>
       </c>
       <c r="K487" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N487" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P487" t="inlineStr"/>
       <c r="Q487" t="inlineStr"/>
       <c r="R487" t="inlineStr"/>
       <c r="S487" t="inlineStr"/>
       <c r="T487" t="inlineStr"/>
-      <c r="W487" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="AC487" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="AD487" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AE487" t="inlineStr">
         <is>
-          <t>Avviso di struttura complessa</t>
+          <t>Concorsi Dirigenza</t>
         </is>
       </c>
       <c r="AF487" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="488">
       <c r="A488" t="inlineStr"/>
-      <c r="B488" t="inlineStr"/>
+      <c r="B488" t="inlineStr">
+        <is>
+          <t>Tabella</t>
+        </is>
+      </c>
       <c r="C488" t="inlineStr">
         <is>
-          <t>Avviso pubblico per il conferimento dell'incarico di Direttore della Struttura Complessa "Otorinolaringoiatria"</t>
+          <t>Tabella triennale avvisi e procedure comparative aggiornata al 30.09.2021</t>
         </is>
       </c>
       <c r="D488" t="inlineStr">
         <is>
-          <t>Graduatoria/Esito</t>
-[...2 lines deleted...]
-      <c r="E488" t="inlineStr"/>
+          <t>Aperto</t>
+        </is>
+      </c>
+      <c r="E488" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Tabella triennale avvisi e procedure comparative aggiornata al 30.09.2021&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="F488" t="inlineStr">
         <is>
-          <t>Apicale</t>
+          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
         </is>
       </c>
       <c r="G488" t="inlineStr">
         <is>
-          <t>Dirigente Medico - DIRETTORE</t>
+          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
         </is>
       </c>
       <c r="H488" t="inlineStr">
         <is>
-          <t>03/09/2021 11:01</t>
+          <t>30/09/2021 16:13</t>
         </is>
       </c>
       <c r="I488" t="inlineStr">
         <is>
-          <t>03/10/2021 11:01</t>
+          <t>30/09/2026 16:13</t>
         </is>
       </c>
       <c r="K488" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N488" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P488" t="inlineStr"/>
       <c r="Q488" t="inlineStr"/>
       <c r="R488" t="inlineStr"/>
       <c r="S488" t="inlineStr"/>
       <c r="T488" t="inlineStr"/>
       <c r="W488" t="n">
         <v>0</v>
       </c>
       <c r="X488" t="n">
         <v>0</v>
       </c>
       <c r="Y488" t="n">
         <v>0</v>
       </c>
       <c r="Z488" t="n">
         <v>0</v>
       </c>
       <c r="AA488" t="n">
         <v>0</v>
       </c>
       <c r="AC488" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD488" t="n">
         <v>0</v>
       </c>
       <c r="AE488" t="inlineStr">
         <is>
-          <t>Avviso di struttura complessa</t>
+          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
         </is>
       </c>
       <c r="AF488" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Non definito</t>
         </is>
       </c>
     </row>
     <row r="489">
       <c r="A489" t="inlineStr"/>
       <c r="B489" t="inlineStr"/>
       <c r="C489" t="inlineStr">
         <is>
-          <t>Azienda Zero_Graduatoria concorso pubblico per Dirigente Ingegnere civile-edile</t>
+          <t>Avviso pubblico di mobilità volontaria per n. 1 Operatore Tecnico Specializzato - cat. Bs</t>
         </is>
       </c>
       <c r="D489" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
-      <c r="E489" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E489" t="inlineStr"/>
       <c r="F489" t="inlineStr">
         <is>
-          <t>Dirigenza</t>
+          <t>BS</t>
         </is>
       </c>
       <c r="G489" t="inlineStr">
         <is>
-          <t>Dirigente del ruolo professionale (Avvocato, Ingegnere, architetto, Geologo)</t>
+          <t>Operatore Tecnico Specializzato</t>
         </is>
       </c>
       <c r="H489" t="inlineStr">
         <is>
-          <t>04/08/2021 17:18</t>
+          <t>27/09/2021 11:11</t>
         </is>
       </c>
       <c r="I489" t="inlineStr">
         <is>
-          <t>04/08/2026 17:18</t>
+          <t>27/10/2021 23:59</t>
         </is>
       </c>
       <c r="K489" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N489" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P489" t="inlineStr"/>
       <c r="Q489" t="inlineStr"/>
       <c r="R489" t="inlineStr"/>
       <c r="S489" t="inlineStr"/>
       <c r="T489" t="inlineStr"/>
-      <c r="U489" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="W489" t="n">
+        <v>0</v>
+      </c>
+      <c r="X489" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y489" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z489" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA489" t="n">
+        <v>0</v>
       </c>
       <c r="AC489" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD489" t="n">
+        <v>0</v>
+      </c>
       <c r="AE489" t="inlineStr">
         <is>
-          <t>Concorsi Dirigenza</t>
+          <t>Avviso di mobilità da altro ente</t>
         </is>
       </c>
       <c r="AF489" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="490">
       <c r="A490" t="inlineStr"/>
       <c r="B490" t="inlineStr"/>
       <c r="C490" t="inlineStr">
         <is>
-          <t>Avviso pubblico di mobilità volontaria per la copertura di n. 1 posto di Collaboratore Professionale Sanitario Senior - Infermiere -cat. Ds</t>
+          <t>Azienda Zero - Graduatoria concorso pubblico, per titoli ed esami, per n. 30 posti a tempo indeterminato di DIRIGENTE MEDICO - disciplina MEDICINA TRASFUSIONALE</t>
         </is>
       </c>
       <c r="D490" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E490" t="inlineStr"/>
       <c r="F490" t="inlineStr">
         <is>
-          <t>DS</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G490" t="inlineStr">
         <is>
-          <t xml:space="preserve">	Collaboratore Professionale Sanitario Senior Infermiere</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H490" t="inlineStr">
         <is>
-          <t>02/08/2021 09:19</t>
+          <t>22/09/2021 11:55</t>
         </is>
       </c>
       <c r="I490" t="inlineStr">
         <is>
-          <t>01/09/2021 23:59</t>
+          <t>22/10/2021 11:55</t>
         </is>
       </c>
       <c r="K490" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N490" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P490" t="inlineStr"/>
       <c r="Q490" t="inlineStr"/>
       <c r="R490" t="inlineStr"/>
       <c r="S490" t="inlineStr"/>
       <c r="T490" t="inlineStr"/>
-      <c r="W490" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="AC490" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="AD490" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AE490" t="inlineStr">
         <is>
-          <t>Avviso di mobilità da altro ente</t>
+          <t>Concorsi Dirigenza</t>
         </is>
       </c>
       <c r="AF490" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="491">
       <c r="A491" t="inlineStr"/>
       <c r="B491" t="inlineStr"/>
       <c r="C491" t="inlineStr">
         <is>
-          <t>Azienda Zero - Graduatorie concorsi pubblici Dirigenti Medici anno 2021</t>
+          <t>Avviso pubblico, per titoli e colloquio, per n. 1 Dirigente Medico disciplina di Otorinolaringoiatria</t>
         </is>
       </c>
       <c r="D491" t="inlineStr">
         <is>
-          <t>Graduatoria/Esito</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="E491" t="inlineStr">
         <is>
-          <t>Azienda Zero - Graduatoria concorso pubblico per n. 7 posti di Dirigente Medico di Ematologia - Specializzati</t>
+          <t>&lt;p&gt;Avviso pubblico, per titoli e colloquio, per n. 1 Dirigente Medico disciplina di Otorinolaringoiatria&lt;/p&gt;</t>
         </is>
       </c>
       <c r="F491" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G491" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H491" t="inlineStr">
         <is>
-          <t>29/07/2021 13:03</t>
+          <t>17/09/2021 13:20</t>
         </is>
       </c>
       <c r="I491" t="inlineStr">
         <is>
-          <t>31/12/2026 13:03</t>
+          <t>01/10/2021 23:59</t>
         </is>
       </c>
       <c r="K491" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N491" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P491" t="inlineStr"/>
       <c r="Q491" t="inlineStr"/>
       <c r="R491" t="inlineStr"/>
       <c r="S491" t="inlineStr"/>
       <c r="T491" t="inlineStr"/>
-      <c r="U491" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="W491" t="n">
+        <v>0</v>
+      </c>
+      <c r="X491" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y491" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z491" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA491" t="n">
+        <v>0</v>
       </c>
       <c r="AC491" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD491" t="n">
+        <v>0</v>
+      </c>
       <c r="AE491" t="inlineStr">
         <is>
-          <t>Avvisi Incarichi 15 septies/octies D.Lgs 502/92</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF491" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="492">
       <c r="A492" t="inlineStr"/>
       <c r="B492" t="inlineStr"/>
       <c r="C492" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per soli titoli, per n. 10 Collaboratori Professionali Sanitari - Infermieri - cat. D</t>
+          <t>Avviso pubblico per il conferimento dell'incarico di Direttore della Struttura Complessa "Riabilitazione di Adria"</t>
         </is>
       </c>
       <c r="D492" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E492" t="inlineStr"/>
       <c r="F492" t="inlineStr">
         <is>
-          <t>D</t>
+          <t>Apicale</t>
         </is>
       </c>
       <c r="G492" t="inlineStr">
         <is>
-          <t>C.P.S. Infermiere</t>
+          <t>Dirigente Medico - DIRETTORE</t>
         </is>
       </c>
       <c r="H492" t="inlineStr">
         <is>
-          <t>23/07/2021 13:22</t>
+          <t>03/09/2021 11:14</t>
         </is>
       </c>
       <c r="I492" t="inlineStr">
         <is>
-          <t>06/08/2021 23:59</t>
+          <t>03/10/2021 11:14</t>
         </is>
       </c>
       <c r="K492" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N492" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P492" t="inlineStr"/>
       <c r="Q492" t="inlineStr"/>
       <c r="R492" t="inlineStr"/>
       <c r="S492" t="inlineStr"/>
       <c r="T492" t="inlineStr"/>
-      <c r="U492" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="W492" t="n">
         <v>0</v>
       </c>
       <c r="X492" t="n">
         <v>0</v>
       </c>
       <c r="Y492" t="n">
         <v>0</v>
       </c>
       <c r="Z492" t="n">
         <v>0</v>
       </c>
       <c r="AA492" t="n">
         <v>0</v>
       </c>
       <c r="AC492" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD492" t="n">
         <v>0</v>
       </c>
       <c r="AE492" t="inlineStr">
         <is>
-          <t>Avviso Pubblico</t>
+          <t>Avviso di struttura complessa</t>
         </is>
       </c>
       <c r="AF492" t="inlineStr">
         <is>
-          <t>Tempo determinato</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="493">
       <c r="A493" t="inlineStr"/>
       <c r="B493" t="inlineStr"/>
       <c r="C493" t="inlineStr">
         <is>
-          <t>Graduatoria finale di merito Tecnico Sanitario di Radiologia Medica cat. D - 13.07.2021</t>
+          <t>Avviso pubblico per il conferimento dell'incarico di Direttore della Struttura Complessa "Riabilitazione di Trecenta e Rovigo"</t>
         </is>
       </c>
       <c r="D493" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E493" t="inlineStr"/>
       <c r="F493" t="inlineStr">
         <is>
-          <t>D</t>
+          <t>Apicale</t>
         </is>
       </c>
       <c r="G493" t="inlineStr">
         <is>
-          <t>C.P.S. Tecnico Sanitario di Radiologia Medica</t>
+          <t>Dirigente Medico - DIRETTORE</t>
         </is>
       </c>
       <c r="H493" t="inlineStr">
         <is>
-          <t>20/07/2021 11:02</t>
+          <t>03/09/2021 11:12</t>
         </is>
       </c>
       <c r="I493" t="inlineStr">
         <is>
-          <t>20/07/2023 23:59</t>
+          <t>03/10/2021 11:12</t>
         </is>
       </c>
       <c r="K493" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N493" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P493" t="inlineStr"/>
       <c r="Q493" t="inlineStr"/>
       <c r="R493" t="inlineStr"/>
       <c r="S493" t="inlineStr"/>
       <c r="T493" t="inlineStr"/>
       <c r="W493" t="n">
         <v>0</v>
       </c>
       <c r="X493" t="n">
         <v>0</v>
       </c>
       <c r="Y493" t="n">
         <v>0</v>
       </c>
       <c r="Z493" t="n">
         <v>0</v>
       </c>
       <c r="AA493" t="n">
         <v>0</v>
       </c>
       <c r="AC493" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD493" t="n">
         <v>0</v>
       </c>
       <c r="AE493" t="inlineStr">
         <is>
-          <t>Avviso Pubblico</t>
+          <t>Avviso di struttura complessa</t>
         </is>
       </c>
       <c r="AF493" t="inlineStr">
         <is>
-          <t>Tempo determinato</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="494">
       <c r="A494" t="inlineStr"/>
       <c r="B494" t="inlineStr"/>
       <c r="C494" t="inlineStr">
         <is>
-          <t>Avviso pubblico di mobilità volontaria per n. 1 Dirigente Medico di Malattie Infettive</t>
+          <t>Avviso pubblico per il conferimento dell'incarico di Direttore della Struttura Complessa "Neuropsichiatria Infantile Ospedaliera"</t>
         </is>
       </c>
       <c r="D494" t="inlineStr">
         <is>
-          <t>Scaduto</t>
-[...6 lines deleted...]
-      </c>
+          <t>Graduatoria/Esito</t>
+        </is>
+      </c>
+      <c r="E494" t="inlineStr"/>
       <c r="F494" t="inlineStr">
         <is>
-          <t>Dirigenza</t>
+          <t>Apicale</t>
         </is>
       </c>
       <c r="G494" t="inlineStr">
         <is>
-          <t>Dirigente del ruolo professionale (Avvocato, Ingegnere, architetto, Geologo)</t>
+          <t>Dirigente Medico - DIRETTORE</t>
         </is>
       </c>
       <c r="H494" t="inlineStr">
         <is>
-          <t>20/07/2021 09:52</t>
+          <t>03/09/2021 11:09</t>
         </is>
       </c>
       <c r="I494" t="inlineStr">
         <is>
-          <t>19/08/2021 23:59</t>
+          <t>03/10/2021 11:09</t>
         </is>
       </c>
       <c r="K494" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N494" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P494" t="inlineStr"/>
       <c r="Q494" t="inlineStr"/>
       <c r="R494" t="inlineStr"/>
       <c r="S494" t="inlineStr"/>
       <c r="T494" t="inlineStr"/>
       <c r="W494" t="n">
         <v>0</v>
       </c>
       <c r="X494" t="n">
         <v>0</v>
       </c>
       <c r="Y494" t="n">
         <v>0</v>
       </c>
       <c r="Z494" t="n">
         <v>0</v>
       </c>
       <c r="AA494" t="n">
         <v>0</v>
       </c>
       <c r="AC494" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD494" t="n">
         <v>0</v>
       </c>
       <c r="AE494" t="inlineStr">
         <is>
-          <t>Avviso di mobilità da altro ente</t>
+          <t>Avviso di struttura complessa</t>
         </is>
       </c>
       <c r="AF494" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="495">
       <c r="A495" t="inlineStr"/>
       <c r="B495" t="inlineStr"/>
       <c r="C495" t="inlineStr">
         <is>
-          <t>Esito Colloquio Tecnico Sanitario di Radiologia Medica Cat. D - 13.07.2021</t>
+          <t>Avviso pubblico per il conferimento dell'incarico di Direttore della Struttura Complessa "Centrale Operativa 118"</t>
         </is>
       </c>
       <c r="D495" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E495" t="inlineStr"/>
       <c r="F495" t="inlineStr">
         <is>
-          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Tecnico</t>
+          <t>Apicale</t>
         </is>
       </c>
       <c r="G495" t="inlineStr">
         <is>
-          <t>Assistente Informatico</t>
+          <t>Dirigente Medico - DIRETTORE</t>
         </is>
       </c>
       <c r="H495" t="inlineStr">
         <is>
-          <t>13/07/2021 17:11</t>
+          <t>03/09/2021 11:07</t>
         </is>
       </c>
       <c r="I495" t="inlineStr">
         <is>
-          <t>13/08/2026 17:11</t>
+          <t>03/10/2021 11:07</t>
         </is>
       </c>
       <c r="K495" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N495" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P495" t="inlineStr"/>
       <c r="Q495" t="inlineStr"/>
       <c r="R495" t="inlineStr"/>
       <c r="S495" t="inlineStr"/>
       <c r="T495" t="inlineStr"/>
       <c r="W495" t="n">
         <v>0</v>
       </c>
       <c r="X495" t="n">
         <v>0</v>
       </c>
       <c r="Y495" t="n">
         <v>0</v>
       </c>
       <c r="Z495" t="n">
         <v>0</v>
       </c>
       <c r="AA495" t="n">
         <v>0</v>
       </c>
       <c r="AC495" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD495" t="n">
         <v>0</v>
       </c>
       <c r="AE495" t="inlineStr">
         <is>
-          <t>Avviso Pubblico</t>
+          <t>Avviso di struttura complessa</t>
         </is>
       </c>
       <c r="AF495" t="inlineStr">
         <is>
-          <t>Tempo determinato</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="496">
       <c r="A496" t="inlineStr"/>
       <c r="B496" t="inlineStr"/>
       <c r="C496" t="inlineStr">
         <is>
-          <t>Azienda Zero - Concorso pubblico per n. 4 posti di Collaboratore Tecnico Professionale - Ingegnere Informatico - cat. D.pdf</t>
+          <t>Avviso pubblico per il conferimento dell'incarico di Direttore della Struttura Complessa "Ortopedia di Adria"</t>
         </is>
       </c>
       <c r="D496" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
-      <c r="E496" t="inlineStr">
-[...1 lines deleted...]
-          <t>Azienda Zero - Graduatoria concorso pubblico per n. 4 posti di Collaboratore Tecnico Professionale - Ingegnere Informatico - cat. D.pdf</t>
+      <c r="E496" t="inlineStr"/>
+      <c r="F496" t="inlineStr">
+        <is>
+          <t>Apicale</t>
+        </is>
+      </c>
+      <c r="G496" t="inlineStr">
+        <is>
+          <t>Dirigente Medico - DIRETTORE</t>
         </is>
       </c>
       <c r="H496" t="inlineStr">
         <is>
-          <t>12/07/2021 15:25</t>
+          <t>03/09/2021 11:06</t>
         </is>
       </c>
       <c r="I496" t="inlineStr">
         <is>
-          <t>12/08/2021 15:25</t>
+          <t>03/10/2021 11:06</t>
         </is>
       </c>
       <c r="K496" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N496" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P496" t="inlineStr"/>
       <c r="Q496" t="inlineStr"/>
       <c r="R496" t="inlineStr"/>
       <c r="S496" t="inlineStr"/>
       <c r="T496" t="inlineStr"/>
-      <c r="U496" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="W496" t="n">
+        <v>0</v>
+      </c>
+      <c r="X496" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y496" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z496" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA496" t="n">
+        <v>0</v>
       </c>
       <c r="AC496" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD496" t="n">
+        <v>0</v>
+      </c>
       <c r="AE496" t="inlineStr">
         <is>
-          <t>Avvisi Incarichi 15 septies/octies D.Lgs 502/92</t>
+          <t>Avviso di struttura complessa</t>
         </is>
       </c>
       <c r="AF496" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="497">
       <c r="A497" t="inlineStr"/>
       <c r="B497" t="inlineStr"/>
       <c r="C497" t="inlineStr">
         <is>
-          <t>Azienda Zero - Graduatoria Concorso pubblico per n. 11 posti di Collaboratore Tecnico Professionale - Ingegnere Civile - categoria D</t>
+          <t>Avviso pubblico per il conferimento dell'incarico di Direttore della Struttura Complessa "Ortopedia e Traumatologia di Rovigo e Trecenta"</t>
         </is>
       </c>
       <c r="D497" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
-      <c r="E497" t="inlineStr">
-[...1 lines deleted...]
-          <t>Azienda Zero - Graduatoria Concorso pubblico per n. 11 posti di Collaboratore Tecnico Professionale - Ingegnere Civile - categoria D</t>
+      <c r="E497" t="inlineStr"/>
+      <c r="F497" t="inlineStr">
+        <is>
+          <t>Apicale</t>
+        </is>
+      </c>
+      <c r="G497" t="inlineStr">
+        <is>
+          <t>Dirigente Medico - DIRETTORE</t>
         </is>
       </c>
       <c r="H497" t="inlineStr">
         <is>
-          <t>12/07/2021 15:20</t>
+          <t>03/09/2021 11:04</t>
         </is>
       </c>
       <c r="I497" t="inlineStr">
         <is>
-          <t>12/08/2021 15:20</t>
+          <t>03/10/2021 11:04</t>
         </is>
       </c>
       <c r="K497" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N497" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P497" t="inlineStr"/>
       <c r="Q497" t="inlineStr"/>
       <c r="R497" t="inlineStr"/>
       <c r="S497" t="inlineStr"/>
       <c r="T497" t="inlineStr"/>
-      <c r="U497" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="W497" t="n">
+        <v>0</v>
+      </c>
+      <c r="X497" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y497" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z497" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA497" t="n">
+        <v>0</v>
       </c>
       <c r="AC497" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD497" t="n">
+        <v>0</v>
+      </c>
       <c r="AE497" t="inlineStr">
         <is>
-          <t>Avvisi Incarichi 15 septies/octies D.Lgs 502/92</t>
+          <t>Avviso di struttura complessa</t>
         </is>
       </c>
       <c r="AF497" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="498">
       <c r="A498" t="inlineStr"/>
       <c r="B498" t="inlineStr"/>
       <c r="C498" t="inlineStr">
         <is>
-          <t>Azienda Zero - Graduatoria concorso pubblico per n. 15 posti di Collaboratore Tecnico Professionale - Statistico - categoria D</t>
+          <t>Avviso pubblico per il conferimento dell'incarico di Direttore della Struttura Complessa "Otorinolaringoiatria"</t>
         </is>
       </c>
       <c r="D498" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
-      <c r="E498" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E498" t="inlineStr"/>
       <c r="F498" t="inlineStr">
         <is>
-          <t>D</t>
+          <t>Apicale</t>
         </is>
       </c>
       <c r="G498" t="inlineStr">
         <is>
-          <t>Collaboratore Tecnico Professionale</t>
+          <t>Dirigente Medico - DIRETTORE</t>
         </is>
       </c>
       <c r="H498" t="inlineStr">
         <is>
-          <t>12/07/2021 15:13</t>
+          <t>03/09/2021 11:01</t>
         </is>
       </c>
       <c r="I498" t="inlineStr">
         <is>
-          <t>12/07/2023 15:13</t>
+          <t>03/10/2021 11:01</t>
         </is>
       </c>
       <c r="K498" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N498" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P498" t="inlineStr"/>
       <c r="Q498" t="inlineStr"/>
       <c r="R498" t="inlineStr"/>
       <c r="S498" t="inlineStr"/>
       <c r="T498" t="inlineStr"/>
-      <c r="U498" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="W498" t="n">
+        <v>0</v>
+      </c>
+      <c r="X498" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y498" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z498" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA498" t="n">
+        <v>0</v>
       </c>
       <c r="AC498" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD498" t="n">
+        <v>0</v>
+      </c>
       <c r="AE498" t="inlineStr">
         <is>
-          <t>Concorsi Comparto</t>
+          <t>Avviso di struttura complessa</t>
         </is>
       </c>
       <c r="AF498" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="499">
       <c r="A499" t="inlineStr"/>
       <c r="B499" t="inlineStr"/>
       <c r="C499" t="inlineStr">
         <is>
-          <t>Azienda Zero - Graduatorie concorso pubblico per Dirigente Medico di Cure Palliative</t>
+          <t>Avviso pubblico di mobilità volontaria per n. 1 Dirigente Medico di Malattie Infettive</t>
         </is>
       </c>
       <c r="D499" t="inlineStr">
         <is>
-          <t>Graduatoria/Esito</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="E499" t="inlineStr">
         <is>
-          <t>Azienda Zero - Graduatorie concorso pubblico per Dirigente Medico di Cure Palliative</t>
+          <t>&lt;p&gt;Avviso pubblico di mobilità volontaria per n. 1 Dirigente Medico di Malattie Infettive&lt;/p&gt;</t>
         </is>
       </c>
       <c r="F499" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>Dirigenza</t>
         </is>
       </c>
       <c r="G499" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>Dirigente del ruolo professionale (Avvocato, Ingegnere, architetto, Geologo)</t>
         </is>
       </c>
       <c r="H499" t="inlineStr">
         <is>
-          <t>06/07/2021 08:28</t>
+          <t>20/07/2021 09:52</t>
         </is>
       </c>
       <c r="I499" t="inlineStr">
         <is>
-          <t>28/06/2023 08:28</t>
+          <t>19/08/2021 23:59</t>
         </is>
       </c>
       <c r="K499" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N499" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P499" t="inlineStr"/>
       <c r="Q499" t="inlineStr"/>
       <c r="R499" t="inlineStr"/>
       <c r="S499" t="inlineStr"/>
       <c r="T499" t="inlineStr"/>
-      <c r="U499" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="W499" t="n">
+        <v>0</v>
+      </c>
+      <c r="X499" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y499" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z499" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA499" t="n">
+        <v>0</v>
       </c>
       <c r="AC499" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD499" t="n">
+        <v>0</v>
+      </c>
       <c r="AE499" t="inlineStr">
         <is>
-          <t>Concorsi Dirigenza</t>
+          <t>Avviso di mobilità da altro ente</t>
         </is>
       </c>
       <c r="AF499" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
-        </is>
-[...581 lines deleted...]
-          <t>Tempo determinato</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>