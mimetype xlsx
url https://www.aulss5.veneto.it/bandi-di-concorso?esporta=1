--- v1 (2026-05-19)
+++ v2 (2026-07-03)
@@ -410,51 +410,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AF478"/>
+  <dimension ref="A1:AF505"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Codice</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Codice pubblico</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>Titolo</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
@@ -585,77 +585,77 @@
         <is>
           <t>Graduatoria esaurita</t>
         </is>
       </c>
       <c r="AD1" t="inlineStr">
         <is>
           <t>Costi sostenuti</t>
         </is>
       </c>
       <c r="AE1" t="inlineStr">
         <is>
           <t>a_desc_tipo_selezione</t>
         </is>
       </c>
       <c r="AF1" t="inlineStr">
         <is>
           <t>a_desc_reclutamento</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr"/>
       <c r="B2" t="inlineStr"/>
       <c r="C2" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa di coordinamento denominato &amp;quot;COORDINAMENTO PIATTAFORMA DI OSTETRICIA E GINECOLOGIA PO DI ROVIGO E PMA DI TRECENTA&amp;quot; riservato al personale dipendente ruolo sanitario - APSF Ostetrica</t>
+          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa di coordinamento denominato "COORDINAMENTO RETE PROVINCIALE 118", riservato al ruolo sanitario - APSF Infermiere</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>Pubblicato</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="E2" t="inlineStr"/>
       <c r="F2" t="inlineStr">
         <is>
           <t>Area dei professionisti della salute e dei funzionari-Sanitario</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>OSTETRICA/O</t>
+          <t>INFERMIERE</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
-          <t>13/05/2026 12:00</t>
+          <t>02/07/2026 12:00</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t>23/05/2026 00:00</t>
+          <t>12/07/2026 23:59</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P2" t="inlineStr"/>
       <c r="Q2" t="inlineStr"/>
       <c r="R2" t="inlineStr"/>
       <c r="S2" t="inlineStr"/>
       <c r="T2" t="inlineStr"/>
       <c r="W2" t="n">
         <v>0</v>
       </c>
       <c r="X2" t="n">
         <v>0</v>
       </c>
       <c r="Y2" t="n">
         <v>0</v>
@@ -664,77 +664,77 @@
         <v>0</v>
       </c>
       <c r="AA2" t="n">
         <v>0</v>
       </c>
       <c r="AC2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD2" t="n">
         <v>0</v>
       </c>
       <c r="AE2" t="inlineStr">
         <is>
           <t>Selezioni interne per il personale dipendente - comparto</t>
         </is>
       </c>
       <c r="AF2" t="inlineStr"/>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr"/>
       <c r="B3" t="inlineStr"/>
       <c r="C3" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa di coordinamento denominato &amp;quot;COORDINAMENTO DEGENZA CARDIOLOGICA E RIABILITATIVA ADRIA. ATTIVITA' AMBULATORIALE CARDIOLOGICA&amp;quot; riservato al personale dipendente ruolo sanitario - APSF Infermiere</t>
+          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa di coordinamento denominato "COORDINAMENTO OSPEDALE DI COMUNITA' ROVIGO", riservato al ruolo sanitario - APSF Infermiere</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>Pubblicato</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="E3" t="inlineStr"/>
       <c r="F3" t="inlineStr">
         <is>
           <t>Area dei professionisti della salute e dei funzionari-Sanitario</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
           <t>INFERMIERE</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
-          <t>13/05/2026 07:00</t>
+          <t>02/07/2026 12:00</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
-          <t>23/05/2026 00:00</t>
+          <t>12/07/2026 23:59</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P3" t="inlineStr"/>
       <c r="Q3" t="inlineStr"/>
       <c r="R3" t="inlineStr"/>
       <c r="S3" t="inlineStr"/>
       <c r="T3" t="inlineStr"/>
       <c r="W3" t="n">
         <v>0</v>
       </c>
       <c r="X3" t="n">
         <v>0</v>
       </c>
       <c r="Y3" t="n">
         <v>0</v>
@@ -743,484 +743,458 @@
         <v>0</v>
       </c>
       <c r="AA3" t="n">
         <v>0</v>
       </c>
       <c r="AC3" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD3" t="n">
         <v>0</v>
       </c>
       <c r="AE3" t="inlineStr">
         <is>
           <t>Selezioni interne per il personale dipendente - comparto</t>
         </is>
       </c>
       <c r="AF3" t="inlineStr"/>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr"/>
       <c r="B4" t="inlineStr"/>
       <c r="C4" t="inlineStr">
         <is>
-          <t>Avviso di selezione pubblica per conferimento incarichi libero professionali a medici per attività presso le case della comunità.</t>
+          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa di coordinamento denominato "COORDINAMENTO SPECIALISTICA AMBULATORIALE OSPEDALE TRECENTA", riservato al ruolo sanitario - APSF Infermiere</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>Pubblicato</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="E4" t="inlineStr"/>
       <c r="F4" t="inlineStr">
         <is>
-          <t>Lavoro autonomo-Lavoro autonomo</t>
+          <t>Area dei professionisti della salute e dei funzionari-Sanitario</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>Lavoro autonomo</t>
+          <t>INFERMIERE</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
-          <t>12/05/2026 12:00</t>
+          <t>02/07/2026 12:00</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
-          <t>31/12/2026 23:59</t>
+          <t>12/07/2026 23:59</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P4" t="inlineStr"/>
       <c r="Q4" t="inlineStr"/>
       <c r="R4" t="inlineStr"/>
       <c r="S4" t="inlineStr"/>
       <c r="T4" t="inlineStr"/>
       <c r="W4" t="n">
         <v>0</v>
       </c>
       <c r="X4" t="n">
         <v>0</v>
       </c>
       <c r="Y4" t="n">
         <v>0</v>
       </c>
       <c r="Z4" t="n">
         <v>0</v>
       </c>
       <c r="AA4" t="n">
         <v>0</v>
       </c>
       <c r="AC4" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD4" t="n">
         <v>0</v>
       </c>
       <c r="AE4" t="inlineStr">
         <is>
-          <t>Incarichi di lavoro autonomo</t>
-[...6 lines deleted...]
-      </c>
+          <t>Selezioni interne per il personale dipendente - comparto</t>
+        </is>
+      </c>
+      <c r="AF4" t="inlineStr"/>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr"/>
-      <c r="B5" t="inlineStr"/>
+      <c r="B5" t="inlineStr">
+        <is>
+          <t>Tabella</t>
+        </is>
+      </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 2 Dirigenti Medici nella disciplina di Ginecologia e Ostetricia</t>
+          <t>Tabella triennale avvisi, concorsi e procedure comparative aggiornata a giugno 2026</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>Pubblicato</t>
-[...10 lines deleted...]
-          <t>MEDICO</t>
+          <t>Aperto</t>
+        </is>
+      </c>
+      <c r="E5" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Tabella triennale avvisi, concorsi e procedure comparative aggiornata a giugno 2026&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
-          <t>08/05/2026 12:00</t>
+          <t>29/06/2026 12:00</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
-          <t>22/05/2026 23:59</t>
+          <t>28/06/2031 12:00</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P5" t="inlineStr"/>
       <c r="Q5" t="inlineStr"/>
       <c r="R5" t="inlineStr"/>
       <c r="S5" t="inlineStr"/>
       <c r="T5" t="inlineStr"/>
       <c r="W5" t="n">
         <v>0</v>
       </c>
       <c r="X5" t="n">
         <v>0</v>
       </c>
       <c r="Y5" t="n">
         <v>0</v>
       </c>
       <c r="Z5" t="n">
         <v>0</v>
       </c>
       <c r="AA5" t="n">
         <v>0</v>
       </c>
       <c r="AC5" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD5" t="n">
         <v>0</v>
       </c>
-      <c r="AE5" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="AE5" t="inlineStr"/>
+      <c r="AF5" t="inlineStr"/>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr"/>
       <c r="B6" t="inlineStr"/>
       <c r="C6" t="inlineStr">
         <is>
-          <t>Azienda Zero - Concorso pubblico, per titoli ed esami, per n. 28 posti, a tempo pieno e indeterminato, di Collaboratore Amministrativo Professionale – Area Giuridica – Area dei Professionisti della Salute e dei Funzionari – Ruolo Amministrativo.</t>
+          <t>Part-time personale dipendente del Comparto: approvazione graduatorie</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E6" t="inlineStr"/>
-      <c r="F6" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="H6" t="inlineStr">
         <is>
-          <t>30/04/2026 14:10</t>
+          <t>26/06/2026 12:00</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
-          <t>23/04/2028 23:59</t>
+          <t>30/06/2029 12:00</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P6" t="inlineStr"/>
       <c r="Q6" t="inlineStr"/>
       <c r="R6" t="inlineStr"/>
       <c r="S6" t="inlineStr"/>
       <c r="T6" t="inlineStr"/>
       <c r="W6" t="n">
         <v>0</v>
       </c>
       <c r="X6" t="n">
         <v>0</v>
       </c>
       <c r="Y6" t="n">
         <v>0</v>
       </c>
       <c r="Z6" t="n">
         <v>0</v>
       </c>
       <c r="AA6" t="n">
         <v>0</v>
       </c>
       <c r="AC6" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD6" t="n">
         <v>0</v>
       </c>
       <c r="AE6" t="inlineStr">
         <is>
-          <t>Concorso pubblico</t>
-[...6 lines deleted...]
-      </c>
+          <t>Selezioni interne per il personale dipendente - comparto</t>
+        </is>
+      </c>
+      <c r="AF6" t="inlineStr"/>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr"/>
       <c r="B7" t="inlineStr"/>
       <c r="C7" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa di coordinamento denominato &amp;quot;COORDINAMENTO DELLE ATTIVITA' DI INTERFECCIA DIPARTIMENTALE DI POLIZIA GIUDIZIARIA c/o LA PROCURA&amp;quot;, riservato al personale dipendente ruolo sanitario -APSF Tecnico della prevenzione nell'ambiente e nei luoghi di lavoro</t>
+          <t>Avviso di procedura comparativa per conferimento di nr. 4 incarichi libero professionali a professionisti in possesso di laurea in ostetricia (profilo di ostetriche) per attività assistenziali presso il Dipartimento Materno Infantile dell'Azienda.</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E7" t="inlineStr"/>
       <c r="F7" t="inlineStr">
         <is>
-          <t>Area dei professionisti della salute e dei funzionari-Sanitario</t>
+          <t>Lavoro autonomo-Lavoro autonomo</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>TECNICO DELLA PREVENZIONE NEGLI AMBIENTI E NEI LUOGHI DI LAVORO</t>
+          <t>Lavoro autonomo</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
-          <t>27/04/2026 00:00</t>
+          <t>24/06/2026 11:00</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
-          <t>07/05/2026 00:00</t>
+          <t>28/06/2026 23:59</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P7" t="inlineStr"/>
       <c r="Q7" t="inlineStr"/>
       <c r="R7" t="inlineStr"/>
       <c r="S7" t="inlineStr"/>
       <c r="T7" t="inlineStr"/>
       <c r="W7" t="n">
         <v>0</v>
       </c>
       <c r="X7" t="n">
         <v>0</v>
       </c>
       <c r="Y7" t="n">
         <v>0</v>
       </c>
       <c r="Z7" t="n">
         <v>0</v>
       </c>
       <c r="AA7" t="n">
         <v>0</v>
       </c>
       <c r="AC7" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD7" t="n">
         <v>0</v>
       </c>
       <c r="AE7" t="inlineStr">
         <is>
-          <t>Selezioni interne per il personale dipendente - comparto</t>
-[...2 lines deleted...]
-      <c r="AF7" t="inlineStr"/>
+          <t>Incarichi di lavoro autonomo</t>
+        </is>
+      </c>
+      <c r="AF7" t="inlineStr">
+        <is>
+          <t>Lavoro autonomo</t>
+        </is>
+      </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr"/>
       <c r="B8" t="inlineStr"/>
       <c r="C8" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa di coordinamento denominato &amp;quot;COORDINAMENTO UOC SIAN E REFERENTE REACH E CLP&amp;quot;, riservato al personale dipendente ruolo sanitario -APSF Tecnico della prevenzione nell'ambiente e nei luoghi di lavoro</t>
+          <t>Riapertura Termini Avviso Pubblico per il conferimento dell'incarico di Direttore della UOC Disabilità e Non Autosufficienza del Distretto 1 di Rovigo</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>Scaduto</t>
-[...10 lines deleted...]
-          <t>TECNICO DELLA PREVENZIONE NEGLI AMBIENTI E NEI LUOGHI DI LAVORO</t>
+          <t>Aperto</t>
+        </is>
+      </c>
+      <c r="E8" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Riapertura Termini Avviso Pubblico per il conferimento dell'incarico di Direttore della UOC Disabilità e Non Autosufficienza del Distretto 1 di Rovigo&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
-          <t>27/04/2026 00:00</t>
+          <t>23/06/2026 12:00</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
-          <t>07/05/2026 00:00</t>
+          <t>23/07/2026 12:00</t>
         </is>
       </c>
       <c r="K8" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Si</t>
+        </is>
+      </c>
+      <c r="L8" t="inlineStr">
+        <is>
+          <t>23/06/2026 12:00</t>
+        </is>
+      </c>
+      <c r="M8" t="inlineStr">
+        <is>
+          <t>23/07/2026 12:00</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P8" t="inlineStr"/>
       <c r="Q8" t="inlineStr"/>
       <c r="R8" t="inlineStr"/>
       <c r="S8" t="inlineStr"/>
       <c r="T8" t="inlineStr"/>
       <c r="W8" t="n">
         <v>0</v>
       </c>
       <c r="X8" t="n">
         <v>0</v>
       </c>
       <c r="Y8" t="n">
         <v>0</v>
       </c>
       <c r="Z8" t="n">
         <v>0</v>
       </c>
       <c r="AA8" t="n">
         <v>0</v>
       </c>
       <c r="AC8" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD8" t="n">
         <v>0</v>
       </c>
       <c r="AE8" t="inlineStr">
         <is>
-          <t>Selezioni interne per il personale dipendente - comparto</t>
-[...2 lines deleted...]
-      <c r="AF8" t="inlineStr"/>
+          <t>Avviso di struttura complessa</t>
+        </is>
+      </c>
+      <c r="AF8" t="inlineStr">
+        <is>
+          <t>Tempo indeterminato</t>
+        </is>
+      </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr"/>
       <c r="B9" t="inlineStr"/>
       <c r="C9" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione professionale denominato &amp;quot;SVILUPPO ATTIVITA' DI PREVENZIONE E SORVEGLIANZA DEI VETTORI RESPONSABILI DELLE FEBBRI ESTIVE&amp;quot;, riservato al personale dipendente ruolo sanitario -APSF Tecnico della prevenzione nell'ambiente e nei luoghi di lavoro</t>
+          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa denominato "UFFICIO TECNOLOGIE DI LABORATORIO E DIAGNOSTICA" , riservato al ruolo amministrativo - APSF Collaboratore Amministrativo.</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="E9" t="inlineStr"/>
-      <c r="F9" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="H9" t="inlineStr">
         <is>
-          <t>27/04/2026 00:00</t>
+          <t>23/06/2026 10:42</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
-          <t>07/05/2026 00:00</t>
+          <t>04/07/2026 00:01</t>
         </is>
       </c>
       <c r="K9" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P9" t="inlineStr"/>
       <c r="Q9" t="inlineStr"/>
       <c r="R9" t="inlineStr"/>
       <c r="S9" t="inlineStr"/>
       <c r="T9" t="inlineStr"/>
       <c r="W9" t="n">
         <v>0</v>
       </c>
       <c r="X9" t="n">
         <v>0</v>
       </c>
       <c r="Y9" t="n">
         <v>0</v>
@@ -1229,432 +1203,502 @@
         <v>0</v>
       </c>
       <c r="AA9" t="n">
         <v>0</v>
       </c>
       <c r="AC9" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD9" t="n">
         <v>0</v>
       </c>
       <c r="AE9" t="inlineStr">
         <is>
           <t>Selezioni interne per il personale dipendente - comparto</t>
         </is>
       </c>
       <c r="AF9" t="inlineStr"/>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr"/>
       <c r="B10" t="inlineStr"/>
       <c r="C10" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione professionale denominato &amp;quot;REFERENTE GESTIONE DIALISI PERITONEALE&amp;quot;, riservato al personale dipendente ruolo sanitario -APSF Infermiere</t>
+          <t>AVVISO DI PROCEDURA COMPARATIVA PER CONFERIMENTO DI NR. 1 INCARICO LIBERO PROFESSIONALE A MEDICO, PSICHIATRA, PER LA REALIZZAZIONE, NELL’AMBITO DELLA UOC SERD, DEGLI OBIETTIVI DEL PROGETTO REGIONALE “CONTRASTO AL GIOCO D’AZZARDO PATOLOGICO”</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E10" t="inlineStr"/>
       <c r="F10" t="inlineStr">
         <is>
-          <t>Area dei professionisti della salute e dei funzionari-Sanitario</t>
+          <t>Lavoro autonomo-Lavoro autonomo</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t>INFERMIERE</t>
+          <t>Lavoro autonomo</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
-          <t>27/04/2026 00:00</t>
+          <t>22/06/2026 10:00</t>
         </is>
       </c>
       <c r="I10" t="inlineStr">
         <is>
-          <t>07/05/2026 00:00</t>
+          <t>28/06/2026 23:59</t>
         </is>
       </c>
       <c r="K10" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P10" t="inlineStr"/>
       <c r="Q10" t="inlineStr"/>
       <c r="R10" t="inlineStr"/>
       <c r="S10" t="inlineStr"/>
       <c r="T10" t="inlineStr"/>
       <c r="W10" t="n">
         <v>0</v>
       </c>
       <c r="X10" t="n">
         <v>0</v>
       </c>
       <c r="Y10" t="n">
         <v>0</v>
       </c>
       <c r="Z10" t="n">
         <v>0</v>
       </c>
       <c r="AA10" t="n">
         <v>0</v>
       </c>
       <c r="AC10" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD10" t="n">
         <v>0</v>
       </c>
       <c r="AE10" t="inlineStr">
         <is>
-          <t>Selezioni interne per il personale dipendente - comparto</t>
-[...2 lines deleted...]
-      <c r="AF10" t="inlineStr"/>
+          <t>Incarichi di lavoro autonomo</t>
+        </is>
+      </c>
+      <c r="AF10" t="inlineStr">
+        <is>
+          <t>Lavoro autonomo</t>
+        </is>
+      </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr"/>
       <c r="B11" t="inlineStr"/>
       <c r="C11" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa di coordinamento denominato &amp;quot;COORDINATORE DIPARTIMENTO DIAGNOSI E CURA&amp;quot; riservato al personale dipendente titolare di incarico di funzione organizzativa di coordinamento di una delle UU.OO. afferenti al Dipartimento Servizi di Diagnosi e Cura</t>
+          <t>Azienda Zero - Concorso pubblico, per titoli ed esami, per n. 5 posti, a tempo pieno, indeterminato ed a rapporto esclusivo, di Dirigente Medico – disciplina Malattie dell'Apparato Respiratorio.</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E11" t="inlineStr"/>
+      <c r="F11" t="inlineStr">
+        <is>
+          <t>Dirigenza Area Sanità-Sanitario</t>
+        </is>
+      </c>
+      <c r="G11" t="inlineStr">
+        <is>
+          <t>MEDICO</t>
+        </is>
+      </c>
       <c r="H11" t="inlineStr">
         <is>
-          <t>23/04/2026 00:00</t>
+          <t>18/06/2026 12:00</t>
         </is>
       </c>
       <c r="I11" t="inlineStr">
         <is>
-          <t>03/05/2026 00:00</t>
+          <t>16/06/2028 23:59</t>
         </is>
       </c>
       <c r="K11" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P11" t="inlineStr"/>
       <c r="Q11" t="inlineStr"/>
       <c r="R11" t="inlineStr"/>
       <c r="S11" t="inlineStr"/>
       <c r="T11" t="inlineStr"/>
       <c r="W11" t="n">
         <v>0</v>
       </c>
       <c r="X11" t="n">
         <v>0</v>
       </c>
       <c r="Y11" t="n">
         <v>0</v>
       </c>
       <c r="Z11" t="n">
         <v>0</v>
       </c>
       <c r="AA11" t="n">
         <v>0</v>
       </c>
       <c r="AC11" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD11" t="n">
         <v>0</v>
       </c>
       <c r="AE11" t="inlineStr">
         <is>
-          <t>Selezioni per il personale dipendente - Coordinamenti</t>
-[...2 lines deleted...]
-      <c r="AF11" t="inlineStr"/>
+          <t>Concorso pubblico</t>
+        </is>
+      </c>
+      <c r="AF11" t="inlineStr">
+        <is>
+          <t>Tempo indeterminato</t>
+        </is>
+      </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr"/>
       <c r="B12" t="inlineStr"/>
       <c r="C12" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa di coordinamento denominato &amp;quot;COORDINATORE DIPARTIMENTO SALUTE MENTALE&amp;quot;, riservato al personale dipendente titolare di un incarico di funzione organizzativa di coordinamento di una delle UU.OO. afferenti al Dipartimento Salute Mentale</t>
+          <t>Riapertura termini avviso pubblico per Direttore di Struttura Operativa Complessa di Radiologia</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="E12" t="inlineStr"/>
+      <c r="F12" t="inlineStr">
+        <is>
+          <t>Dirigenza Area Sanità-Sanitario</t>
+        </is>
+      </c>
+      <c r="G12" t="inlineStr">
+        <is>
+          <t>MEDICO</t>
+        </is>
+      </c>
       <c r="H12" t="inlineStr">
         <is>
-          <t>23/04/2026 00:00</t>
+          <t>16/06/2026 12:00</t>
         </is>
       </c>
       <c r="I12" t="inlineStr">
         <is>
-          <t>03/05/2026 00:00</t>
+          <t>16/07/2026 23:59</t>
         </is>
       </c>
       <c r="K12" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Si</t>
+        </is>
+      </c>
+      <c r="L12" t="inlineStr">
+        <is>
+          <t>16/06/2026 12:00</t>
+        </is>
+      </c>
+      <c r="M12" t="inlineStr">
+        <is>
+          <t>16/07/2026 23:59</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P12" t="inlineStr"/>
       <c r="Q12" t="inlineStr"/>
       <c r="R12" t="inlineStr"/>
       <c r="S12" t="inlineStr"/>
       <c r="T12" t="inlineStr"/>
       <c r="W12" t="n">
         <v>0</v>
       </c>
       <c r="X12" t="n">
         <v>0</v>
       </c>
       <c r="Y12" t="n">
         <v>0</v>
       </c>
       <c r="Z12" t="n">
         <v>0</v>
       </c>
       <c r="AA12" t="n">
         <v>0</v>
       </c>
       <c r="AC12" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD12" t="n">
         <v>0</v>
       </c>
       <c r="AE12" t="inlineStr">
         <is>
-          <t>Selezioni per il personale dipendente - Coordinamenti</t>
-[...2 lines deleted...]
-      <c r="AF12" t="inlineStr"/>
+          <t>Avviso di struttura complessa</t>
+        </is>
+      </c>
+      <c r="AF12" t="inlineStr">
+        <is>
+          <t>Tempo indeterminato</t>
+        </is>
+      </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr"/>
       <c r="B13" t="inlineStr"/>
       <c r="C13" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa di coordinamento denominato &amp;quot;COORDINATORE DIPARTIMENTO CHIRURGICO&amp;quot; riservato al personale dipendente titolare di incarico di funzione organizzativa di coordinamento di una delle UU.OO. afferenti al Dipartimento Chirurgico</t>
+          <t>Azienda Zero - Concorso pubblico, per titoli ed esami, per n. 14 posti, a tempo pieno, indeterminato ed a rapporto esclusivo, di Dirigente Medico – disciplina Urologia.</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E13" t="inlineStr"/>
+      <c r="F13" t="inlineStr">
+        <is>
+          <t>Dirigenza Area Sanità-Sanitario</t>
+        </is>
+      </c>
+      <c r="G13" t="inlineStr">
+        <is>
+          <t>MEDICO</t>
+        </is>
+      </c>
       <c r="H13" t="inlineStr">
         <is>
-          <t>23/04/2026 00:00</t>
+          <t>15/06/2026 12:00</t>
         </is>
       </c>
       <c r="I13" t="inlineStr">
         <is>
-          <t>03/05/2026 00:00</t>
+          <t>10/06/2028 23:59</t>
         </is>
       </c>
       <c r="K13" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P13" t="inlineStr"/>
       <c r="Q13" t="inlineStr"/>
       <c r="R13" t="inlineStr"/>
       <c r="S13" t="inlineStr"/>
       <c r="T13" t="inlineStr"/>
       <c r="W13" t="n">
         <v>0</v>
       </c>
       <c r="X13" t="n">
         <v>0</v>
       </c>
       <c r="Y13" t="n">
         <v>0</v>
       </c>
       <c r="Z13" t="n">
         <v>0</v>
       </c>
       <c r="AA13" t="n">
         <v>0</v>
       </c>
       <c r="AC13" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD13" t="n">
         <v>0</v>
       </c>
       <c r="AE13" t="inlineStr">
         <is>
-          <t>Selezioni per il personale dipendente - Coordinamenti</t>
-[...2 lines deleted...]
-      <c r="AF13" t="inlineStr"/>
+          <t>Concorso pubblico</t>
+        </is>
+      </c>
+      <c r="AF13" t="inlineStr">
+        <is>
+          <t>Tempo indeterminato</t>
+        </is>
+      </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr"/>
       <c r="B14" t="inlineStr"/>
       <c r="C14" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa di coordinamento denominato &amp;quot;COORDINATORE DIPARTIMENTO MEDICO&amp;quot; riservato al personale dipendente titolare di incarico di funzione organizzativa di coordinamento di una delle UU.OO. afferenti al Dipartimento Medico</t>
+          <t>Azienda Zero - Concorso pubblico, per titoli ed esami, per n. 64 posti, a tempo pieno, indeterminato ed a rapporto esclusivo, di Dirigente Medico – disciplina Anestesia e Rianimazione.</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E14" t="inlineStr"/>
+      <c r="F14" t="inlineStr">
+        <is>
+          <t>Dirigenza Area Sanità-Sanitario</t>
+        </is>
+      </c>
+      <c r="G14" t="inlineStr">
+        <is>
+          <t>MEDICO</t>
+        </is>
+      </c>
       <c r="H14" t="inlineStr">
         <is>
-          <t>23/04/2026 00:00</t>
+          <t>12/06/2026 12:00</t>
         </is>
       </c>
       <c r="I14" t="inlineStr">
         <is>
-          <t>03/05/2026 00:00</t>
+          <t>08/06/2028 23:59</t>
         </is>
       </c>
       <c r="K14" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P14" t="inlineStr"/>
       <c r="Q14" t="inlineStr"/>
       <c r="R14" t="inlineStr"/>
       <c r="S14" t="inlineStr"/>
       <c r="T14" t="inlineStr"/>
       <c r="W14" t="n">
         <v>0</v>
       </c>
       <c r="X14" t="n">
         <v>0</v>
       </c>
       <c r="Y14" t="n">
         <v>0</v>
       </c>
       <c r="Z14" t="n">
         <v>0</v>
       </c>
       <c r="AA14" t="n">
         <v>0</v>
       </c>
       <c r="AC14" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD14" t="n">
         <v>0</v>
       </c>
       <c r="AE14" t="inlineStr">
         <is>
-          <t>Selezioni per il personale dipendente - Coordinamenti</t>
-[...2 lines deleted...]
-      <c r="AF14" t="inlineStr"/>
+          <t>Concorso pubblico</t>
+        </is>
+      </c>
+      <c r="AF14" t="inlineStr">
+        <is>
+          <t>Tempo indeterminato</t>
+        </is>
+      </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr"/>
       <c r="B15" t="inlineStr"/>
       <c r="C15" t="inlineStr">
         <is>
-          <t>Azienda Zero - Concorso pubblico, per titoli ed esami, per n. 52 posti, a tempo pieno, indeterminato ed a rapporto esclusivo, di Dirigente Medico – disciplina Radiodiagnostica.</t>
+          <t>Azienda Zero - Concorso pubblico, per titoli ed esami, per n. 13 posti, a tempo pieno, indeterminato ed a rapporto esclusivo, di Dirigente Medico – disciplina Cardiologia.</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E15" t="inlineStr"/>
       <c r="F15" t="inlineStr">
         <is>
           <t>Dirigenza Area Sanità-Sanitario</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
           <t>MEDICO</t>
         </is>
       </c>
       <c r="H15" t="inlineStr">
         <is>
-          <t>14/04/2026 12:00</t>
+          <t>08/06/2026 12:00</t>
         </is>
       </c>
       <c r="I15" t="inlineStr">
         <is>
-          <t>30/03/2028 23:59</t>
+          <t>03/06/2028 23:59</t>
         </is>
       </c>
       <c r="K15" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P15" t="inlineStr"/>
       <c r="Q15" t="inlineStr"/>
       <c r="R15" t="inlineStr"/>
       <c r="S15" t="inlineStr"/>
       <c r="T15" t="inlineStr"/>
       <c r="W15" t="n">
         <v>0</v>
       </c>
       <c r="X15" t="n">
         <v>0</v>
       </c>
       <c r="Y15" t="n">
         <v>0</v>
@@ -1667,8689 +1711,9182 @@
       </c>
       <c r="AC15" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD15" t="n">
         <v>0</v>
       </c>
       <c r="AE15" t="inlineStr">
         <is>
           <t>Concorso pubblico</t>
         </is>
       </c>
       <c r="AF15" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr"/>
       <c r="B16" t="inlineStr"/>
       <c r="C16" t="inlineStr">
         <is>
-          <t>Azienda Zero - Concorso pubblico, per titoli ed esami, per n. 26 posti, a tempo pieno e indeterminato, di Collaboratore Amministrativo Professionale – Area Economica – Area dei Professionisti della Salute e dei Funzionari – Ruolo Amministrativo.</t>
+          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 1 Dirigente Medico nella disciplina di Medicina Fisica e Riabilitazione</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="E16" t="inlineStr"/>
       <c r="F16" t="inlineStr">
         <is>
-          <t>Area dei professionisti della salute e dei funzionari-Amministrativo</t>
+          <t>Dirigenza Area Sanità-Sanitario</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
-          <t>COLLABORATORE AMMINISTRATIVO PROFESSIONALE</t>
+          <t>MEDICO</t>
         </is>
       </c>
       <c r="H16" t="inlineStr">
         <is>
-          <t>14/04/2026 12:00</t>
+          <t>05/06/2026 12:00</t>
         </is>
       </c>
       <c r="I16" t="inlineStr">
         <is>
-          <t>31/03/2028 23:59</t>
+          <t>19/06/2026 12:00</t>
         </is>
       </c>
       <c r="K16" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P16" t="inlineStr"/>
       <c r="Q16" t="inlineStr"/>
       <c r="R16" t="inlineStr"/>
       <c r="S16" t="inlineStr"/>
       <c r="T16" t="inlineStr"/>
       <c r="W16" t="n">
         <v>0</v>
       </c>
       <c r="X16" t="n">
         <v>0</v>
       </c>
       <c r="Y16" t="n">
         <v>0</v>
       </c>
       <c r="Z16" t="n">
         <v>0</v>
       </c>
       <c r="AA16" t="n">
         <v>0</v>
       </c>
       <c r="AC16" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD16" t="n">
         <v>0</v>
       </c>
       <c r="AE16" t="inlineStr">
         <is>
-          <t>Concorso pubblico</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF16" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr"/>
       <c r="B17" t="inlineStr"/>
       <c r="C17" t="inlineStr">
         <is>
-          <t>Avviso pubblico di mobilità volontaria per Dirigente Amministrativo da assegnare alla UOC Provveditorato, Economato e Gestione della Logistica</t>
+          <t>Azienda Zero - Concorso pubblico, per titoli ed esami, per n. 165 posti, a tempo pieno, indeterminato ed a rapporto esclusivo, di Dirigente Medico – disciplina Medicina d'Emergenza-Urgenza.</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E17" t="inlineStr"/>
       <c r="F17" t="inlineStr">
         <is>
-          <t>Dirigenza PTA-Amministrativo</t>
+          <t>Dirigenza Area Sanità-Sanitario</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
-          <t>DIRIGENTE AMMINISTRATIVO</t>
+          <t>MEDICO</t>
         </is>
       </c>
       <c r="H17" t="inlineStr">
         <is>
-          <t>07/04/2026 12:00</t>
+          <t>29/05/2026 12:00</t>
         </is>
       </c>
       <c r="I17" t="inlineStr">
         <is>
-          <t>07/05/2026 12:00</t>
+          <t>27/05/2028 00:00</t>
         </is>
       </c>
       <c r="K17" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N17" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P17" t="inlineStr"/>
       <c r="Q17" t="inlineStr"/>
       <c r="R17" t="inlineStr"/>
       <c r="S17" t="inlineStr"/>
       <c r="T17" t="inlineStr"/>
       <c r="W17" t="n">
         <v>0</v>
       </c>
       <c r="X17" t="n">
         <v>0</v>
       </c>
       <c r="Y17" t="n">
         <v>0</v>
       </c>
       <c r="Z17" t="n">
         <v>0</v>
       </c>
       <c r="AA17" t="n">
         <v>0</v>
       </c>
       <c r="AC17" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD17" t="n">
         <v>0</v>
       </c>
       <c r="AE17" t="inlineStr">
         <is>
-          <t>Avviso di mobilità da altro ente</t>
+          <t>Concorso pubblico</t>
         </is>
       </c>
       <c r="AF17" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr"/>
       <c r="B18" t="inlineStr"/>
       <c r="C18" t="inlineStr">
         <is>
-          <t>Tabella triennale avvisi, concorsi e procedure comparative aggiornata a marzo 2026</t>
+          <t>Azienda Zero - Concorso pubblico, per titoli ed esami, per n. 5 posti, a tempo pieno, indeterminato ed a rapporto esclusivo, di Dirigente Medico – disciplina Neuroradiologia.</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>Pubblicato</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E18" t="inlineStr"/>
+      <c r="F18" t="inlineStr">
+        <is>
+          <t>Dirigenza Area Sanità-Sanitario</t>
+        </is>
+      </c>
+      <c r="G18" t="inlineStr">
+        <is>
+          <t>MEDICO</t>
+        </is>
+      </c>
       <c r="H18" t="inlineStr">
         <is>
-          <t>27/03/2026 00:00</t>
+          <t>29/05/2026 12:00</t>
         </is>
       </c>
       <c r="I18" t="inlineStr">
         <is>
-          <t>26/03/2031 23:59</t>
+          <t>27/05/2028 00:00</t>
         </is>
       </c>
       <c r="K18" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N18" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P18" t="inlineStr"/>
       <c r="Q18" t="inlineStr"/>
       <c r="R18" t="inlineStr"/>
       <c r="S18" t="inlineStr"/>
       <c r="T18" t="inlineStr"/>
       <c r="W18" t="n">
         <v>0</v>
       </c>
       <c r="X18" t="n">
         <v>0</v>
       </c>
       <c r="Y18" t="n">
         <v>0</v>
       </c>
       <c r="Z18" t="n">
         <v>0</v>
       </c>
       <c r="AA18" t="n">
         <v>0</v>
       </c>
       <c r="AC18" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD18" t="n">
         <v>0</v>
       </c>
       <c r="AE18" t="inlineStr">
         <is>
-          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
+          <t>Concorso pubblico</t>
         </is>
       </c>
       <c r="AF18" t="inlineStr">
         <is>
-          <t>Non definito</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr"/>
       <c r="B19" t="inlineStr"/>
       <c r="C19" t="inlineStr">
         <is>
-          <t>Avviso di selezione pubblica per conferimento incarico libero professionale a fisioterapista per la UOSD Salute in Carcere.</t>
+          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa denominato "UFFICIO PER LA GESTIONE DEI SISTEMI INFORMATIVI CLINICI DIPARTIMENTALI E DELLE NUOVE PROGETTUALITA' AZIENDALI E REGIONALI", riservato al personale dipendente appartenente al ruolo amministrativo, tecnico e professionale - APSF Collaboratore Tecnico</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E19" t="inlineStr"/>
+      <c r="F19" t="inlineStr">
+        <is>
+          <t>Area dei professionisti della salute e dei funzionari-Tecnico</t>
+        </is>
+      </c>
+      <c r="G19" t="inlineStr">
+        <is>
+          <t>COLLABORATORE TECNICO PROFESSIONALE</t>
+        </is>
+      </c>
       <c r="H19" t="inlineStr">
         <is>
-          <t>26/03/2026 00:00</t>
+          <t>26/05/2026 12:00</t>
         </is>
       </c>
       <c r="I19" t="inlineStr">
         <is>
-          <t>01/04/2026 23:59</t>
+          <t>05/06/2026 23:59</t>
         </is>
       </c>
       <c r="K19" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N19" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P19" t="inlineStr"/>
       <c r="Q19" t="inlineStr"/>
       <c r="R19" t="inlineStr"/>
       <c r="S19" t="inlineStr"/>
       <c r="T19" t="inlineStr"/>
+      <c r="W19" t="n">
+        <v>0</v>
+      </c>
+      <c r="X19" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y19" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z19" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA19" t="n">
+        <v>0</v>
+      </c>
       <c r="AC19" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD19" t="n">
+        <v>0</v>
+      </c>
       <c r="AE19" t="inlineStr">
         <is>
-          <t>Incarichi libero professionali</t>
-[...6 lines deleted...]
-      </c>
+          <t>Selezioni interne per il personale dipendente - comparto</t>
+        </is>
+      </c>
+      <c r="AF19" t="inlineStr"/>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr"/>
       <c r="B20" t="inlineStr"/>
       <c r="C20" t="inlineStr">
         <is>
-          <t>Azienda Zero - Graduatoria di Concorso pubblico, per titoli ed esami, per n. 916 posti, a tempo pieno e indeterminato, di Infermiere – Area dei Professionisti della Salute e dei Funzionari – Ruolo Sanitario.</t>
+          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione professionale denominato "GESTIONE ECONOMICA E FISCALE DEL PERSONALE DIPENDENTE E NON", riservato al personale dipendente appartenente al ruolo amministrativo, tecnico e professionale - APSF Collaboratore Amministrativo</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="E20" t="inlineStr"/>
       <c r="F20" t="inlineStr">
         <is>
-          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
+          <t>Area dei professionisti della salute e dei funzionari-Amministrativo</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
-          <t>Infermiere</t>
+          <t>COLLABORATORE AMMINISTRATIVO PROFESSIONALE</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
-          <t>25/03/2026 00:00</t>
+          <t>26/05/2026 12:00</t>
         </is>
       </c>
       <c r="I20" t="inlineStr">
         <is>
-          <t>23/03/2028 23:59</t>
+          <t>05/06/2026 23:59</t>
         </is>
       </c>
       <c r="K20" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N20" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P20" t="inlineStr"/>
       <c r="Q20" t="inlineStr"/>
       <c r="R20" t="inlineStr"/>
       <c r="S20" t="inlineStr"/>
       <c r="T20" t="inlineStr"/>
+      <c r="W20" t="n">
+        <v>0</v>
+      </c>
+      <c r="X20" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y20" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z20" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA20" t="n">
+        <v>0</v>
+      </c>
       <c r="AC20" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD20" t="n">
+        <v>0</v>
+      </c>
       <c r="AE20" t="inlineStr">
         <is>
-          <t>Concorsi Comparto</t>
-[...6 lines deleted...]
-      </c>
+          <t>Selezioni interne per il personale dipendente - comparto</t>
+        </is>
+      </c>
+      <c r="AF20" t="inlineStr"/>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr"/>
       <c r="B21" t="inlineStr"/>
       <c r="C21" t="inlineStr">
         <is>
-          <t>Azienda Zero - Graduatoria di Concorso pubblico, per titoli ed esami, per n. 120 posti, a tempo pieno e indeterminato, di Tecnico Sanitario di Laboratorio Biomedico – Area dei Professionisti della Salute e dei Funzionari – Ruolo Sanitario.</t>
+          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa denominato "UFFICIO PRIVACY", riservato al personale dipendente appartenente al ruolo amministrativo, tecnico e professionale - APSF Collaboratore Amministrativo</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="E21" t="inlineStr"/>
       <c r="F21" t="inlineStr">
         <is>
-          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
+          <t>Area dei professionisti della salute e dei funzionari-Amministrativo</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
-          <t>Tecnico Sanitario di Laboratorio Biomedico</t>
+          <t>COLLABORATORE AMMINISTRATIVO PROFESSIONALE</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
-          <t>25/03/2026 00:00</t>
+          <t>26/05/2026 12:00</t>
         </is>
       </c>
       <c r="I21" t="inlineStr">
         <is>
-          <t>23/03/2028 23:59</t>
+          <t>05/06/2026 23:59</t>
         </is>
       </c>
       <c r="K21" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N21" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P21" t="inlineStr"/>
       <c r="Q21" t="inlineStr"/>
       <c r="R21" t="inlineStr"/>
       <c r="S21" t="inlineStr"/>
       <c r="T21" t="inlineStr"/>
+      <c r="W21" t="n">
+        <v>0</v>
+      </c>
+      <c r="X21" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y21" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z21" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA21" t="n">
+        <v>0</v>
+      </c>
       <c r="AC21" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD21" t="n">
+        <v>0</v>
+      </c>
       <c r="AE21" t="inlineStr">
         <is>
-          <t>Concorsi Comparto</t>
-[...6 lines deleted...]
-      </c>
+          <t>Selezioni interne per il personale dipendente - comparto</t>
+        </is>
+      </c>
+      <c r="AF21" t="inlineStr"/>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr"/>
       <c r="B22" t="inlineStr"/>
       <c r="C22" t="inlineStr">
         <is>
-          <t>Azienda Zero - Graduatoria di Concorso pubblico, per titoli ed esami, per n. 5 posti, a tempo pieno, indeterminato ed a rapporto esclusivo, di Dirigente Chimico – disciplina Chimica Analitica.</t>
+          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa denominato "RESPONSABILE UFFICIO GARE E AFFIDAMENTI", riservato al personale dipendente appartenente al ruolo amministrativo, tecnico e professionale - APSF Collaboratore Amministrativo</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="E22" t="inlineStr"/>
       <c r="F22" t="inlineStr">
         <is>
-          <t>Dirigenza</t>
+          <t>Area dei professionisti della salute e dei funzionari-Amministrativo</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
-          <t>Dirigente Chimico</t>
+          <t>COLLABORATORE AMMINISTRATIVO PROFESSIONALE</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
-          <t>25/03/2026 00:00</t>
+          <t>26/05/2026 12:00</t>
         </is>
       </c>
       <c r="I22" t="inlineStr">
         <is>
-          <t>23/03/2028 23:59</t>
+          <t>05/06/2026 23:59</t>
         </is>
       </c>
       <c r="K22" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N22" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P22" t="inlineStr"/>
       <c r="Q22" t="inlineStr"/>
       <c r="R22" t="inlineStr"/>
       <c r="S22" t="inlineStr"/>
       <c r="T22" t="inlineStr"/>
+      <c r="W22" t="n">
+        <v>0</v>
+      </c>
+      <c r="X22" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y22" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z22" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA22" t="n">
+        <v>0</v>
+      </c>
       <c r="AC22" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD22" t="n">
+        <v>0</v>
+      </c>
       <c r="AE22" t="inlineStr">
         <is>
-          <t>Concorsi Dirigenza</t>
-[...6 lines deleted...]
-      </c>
+          <t>Selezioni interne per il personale dipendente - comparto</t>
+        </is>
+      </c>
+      <c r="AF22" t="inlineStr"/>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr"/>
       <c r="B23" t="inlineStr"/>
       <c r="C23" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per soli titoli, per l'assunzione a tempo determinato di n. 1 Fisioterapista - Area dei Professionisti della Salute e dei Funzionari</t>
+          <t>Avviso di selezione pubblica per conferimento d'incarichi libero professionali a medici per le U.O.C. di Accettazione e Pronto Soccorso.</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="E23" t="inlineStr"/>
       <c r="F23" t="inlineStr">
         <is>
-          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
+          <t>Lavoro autonomo-Lavoro autonomo</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
-          <t>Fisioterapista</t>
+          <t>Lavoro autonomo</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
-          <t>13/03/2026 00:00</t>
+          <t>25/05/2026 14:00</t>
         </is>
       </c>
       <c r="I23" t="inlineStr">
         <is>
-          <t>27/03/2026 23:59</t>
+          <t>31/12/2026 23:59</t>
         </is>
       </c>
       <c r="K23" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N23" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P23" t="inlineStr"/>
       <c r="Q23" t="inlineStr"/>
       <c r="R23" t="inlineStr"/>
       <c r="S23" t="inlineStr"/>
       <c r="T23" t="inlineStr"/>
       <c r="W23" t="n">
         <v>0</v>
       </c>
       <c r="X23" t="n">
         <v>0</v>
       </c>
       <c r="Y23" t="n">
         <v>0</v>
       </c>
       <c r="Z23" t="n">
         <v>0</v>
       </c>
       <c r="AA23" t="n">
         <v>0</v>
       </c>
       <c r="AC23" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD23" t="n">
         <v>0</v>
       </c>
       <c r="AE23" t="inlineStr">
         <is>
-          <t>Avviso Pubblico</t>
+          <t>Incarichi di lavoro autonomo</t>
         </is>
       </c>
       <c r="AF23" t="inlineStr">
         <is>
-          <t>Tempo determinato</t>
+          <t>Lavoro autonomo</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr"/>
       <c r="B24" t="inlineStr"/>
       <c r="C24" t="inlineStr">
         <is>
-          <t>Avviso pubblico per il conferimento dell'incarico di Direttore UOC Anestesia e Rianimazione di Rovigo e Trecenta</t>
+          <t>Avviso di selezione pubblica per il conferimento di incarichi di lavoro autonomo nella disciplina di gastroenterologia, per prestazioni di attività professionale presso la UOC Gastroenterologia dell'Azienda Ulss5 Polesana.</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Ammissione/Commissione/Espletamento</t>
         </is>
       </c>
       <c r="E24" t="inlineStr"/>
       <c r="F24" t="inlineStr">
         <is>
-          <t>Apicale</t>
+          <t>Lavoro autonomo-Lavoro autonomo</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
-          <t>Dirigente Medico - DIRETTORE</t>
+          <t>Lavoro autonomo</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
-          <t>13/03/2026 00:00</t>
+          <t>25/05/2026 14:00</t>
         </is>
       </c>
       <c r="I24" t="inlineStr">
         <is>
-          <t>12/04/2026 23:59</t>
+          <t>31/12/2026 23:59</t>
         </is>
       </c>
       <c r="K24" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N24" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P24" t="inlineStr"/>
       <c r="Q24" t="inlineStr"/>
       <c r="R24" t="inlineStr"/>
       <c r="S24" t="inlineStr"/>
       <c r="T24" t="inlineStr"/>
       <c r="W24" t="n">
         <v>0</v>
       </c>
       <c r="X24" t="n">
         <v>0</v>
       </c>
       <c r="Y24" t="n">
         <v>0</v>
       </c>
       <c r="Z24" t="n">
         <v>0</v>
       </c>
       <c r="AA24" t="n">
         <v>0</v>
       </c>
       <c r="AC24" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD24" t="n">
         <v>0</v>
       </c>
       <c r="AE24" t="inlineStr">
         <is>
-          <t>Avviso di struttura complessa</t>
+          <t>Incarichi di lavoro autonomo</t>
         </is>
       </c>
       <c r="AF24" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Lavoro autonomo</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr"/>
       <c r="B25" t="inlineStr"/>
       <c r="C25" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per soli titoli, per l'assunzione a tempo determinato di n. 1 Tecnico di Neurofisiopatologia - Area PSF</t>
+          <t>Avviso di selezione pubblica per conferimento incarichi libero-professionali a medici per le U.O.C. di Ostetricia e Ginecologia.</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="E25" t="inlineStr"/>
       <c r="F25" t="inlineStr">
         <is>
-          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
+          <t>Lavoro autonomo-Lavoro autonomo</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
-          <t>Tecnico della Neurofisiopatologia</t>
+          <t>Lavoro autonomo</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
-          <t>13/03/2026 00:00</t>
+          <t>25/05/2026 14:00</t>
         </is>
       </c>
       <c r="I25" t="inlineStr">
         <is>
-          <t>27/03/2026 23:59</t>
+          <t>31/12/2026 23:59</t>
         </is>
       </c>
       <c r="K25" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N25" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P25" t="inlineStr"/>
       <c r="Q25" t="inlineStr"/>
       <c r="R25" t="inlineStr"/>
       <c r="S25" t="inlineStr"/>
       <c r="T25" t="inlineStr"/>
       <c r="W25" t="n">
         <v>0</v>
       </c>
       <c r="X25" t="n">
         <v>0</v>
       </c>
       <c r="Y25" t="n">
         <v>0</v>
       </c>
       <c r="Z25" t="n">
         <v>0</v>
       </c>
       <c r="AA25" t="n">
         <v>0</v>
       </c>
       <c r="AC25" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD25" t="n">
         <v>0</v>
       </c>
       <c r="AE25" t="inlineStr">
         <is>
-          <t>Avviso Pubblico</t>
+          <t>Incarichi di lavoro autonomo</t>
         </is>
       </c>
       <c r="AF25" t="inlineStr">
         <is>
-          <t>Tempo determinato</t>
+          <t>Lavoro autonomo</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr"/>
       <c r="B26" t="inlineStr"/>
       <c r="C26" t="inlineStr">
         <is>
-          <t>Azienda Zero - Graduatoria concorso pubblico per n. 24 posti di Dirigente Medico nella disciplina di MEDICINA INTERNA - Area Medica e delle Specialità Mediche - Profilo Professionale: Dirigente Medico – Ruolo Sanitario.</t>
+          <t>Avviso di selezione pubblica per conferimento di incarichi libero professionali a medici per le U.O.C. Medicina Generale dell'Azienda.</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="E26" t="inlineStr"/>
       <c r="F26" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>Lavoro autonomo-Lavoro autonomo</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>Lavoro autonomo</t>
         </is>
       </c>
       <c r="H26" t="inlineStr">
         <is>
-          <t>11/03/2026 00:00</t>
+          <t>25/05/2026 14:00</t>
         </is>
       </c>
       <c r="I26" t="inlineStr">
         <is>
-          <t>09/03/2028 23:59</t>
+          <t>31/12/2026 23:59</t>
         </is>
       </c>
       <c r="K26" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N26" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P26" t="inlineStr"/>
       <c r="Q26" t="inlineStr"/>
       <c r="R26" t="inlineStr"/>
       <c r="S26" t="inlineStr"/>
       <c r="T26" t="inlineStr"/>
+      <c r="W26" t="n">
+        <v>0</v>
+      </c>
+      <c r="X26" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y26" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z26" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA26" t="n">
+        <v>0</v>
+      </c>
       <c r="AC26" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD26" t="n">
+        <v>0</v>
+      </c>
       <c r="AE26" t="inlineStr">
         <is>
-          <t>Concorsi Dirigenza</t>
+          <t>Incarichi di lavoro autonomo</t>
         </is>
       </c>
       <c r="AF26" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Lavoro autonomo</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr"/>
       <c r="B27" t="inlineStr"/>
       <c r="C27" t="inlineStr">
         <is>
-          <t>Azienda Zero - Graduatoria concorso pubblico per n. 4 posti di Dirigente Medico di Pediatria, Area Medica e delle Specialità Mediche – Profilo Professionale Dirigente Medico – Ruolo Sanitario, per prevalente attività di cardiologia pediatrica.</t>
+          <t>Avviso di selezione pubblica per conferimento di incarichi libero professionali a medici per le U.O.C. di Urologia dell'Azienda.</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="E27" t="inlineStr"/>
       <c r="F27" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>Lavoro autonomo-Lavoro autonomo</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>Lavoro autonomo</t>
         </is>
       </c>
       <c r="H27" t="inlineStr">
         <is>
-          <t>11/03/2026 00:00</t>
+          <t>25/05/2026 14:00</t>
         </is>
       </c>
       <c r="I27" t="inlineStr">
         <is>
-          <t>09/03/2028 23:59</t>
+          <t>31/12/2026 23:59</t>
         </is>
       </c>
       <c r="K27" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N27" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P27" t="inlineStr"/>
       <c r="Q27" t="inlineStr"/>
       <c r="R27" t="inlineStr"/>
       <c r="S27" t="inlineStr"/>
       <c r="T27" t="inlineStr"/>
+      <c r="W27" t="n">
+        <v>0</v>
+      </c>
+      <c r="X27" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y27" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z27" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA27" t="n">
+        <v>0</v>
+      </c>
       <c r="AC27" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD27" t="n">
+        <v>0</v>
+      </c>
       <c r="AE27" t="inlineStr">
         <is>
-          <t>Concorsi Dirigenza</t>
+          <t>Incarichi di lavoro autonomo</t>
         </is>
       </c>
       <c r="AF27" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Lavoro autonomo</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr"/>
       <c r="B28" t="inlineStr"/>
       <c r="C28" t="inlineStr">
         <is>
-          <t>Avviso pubblico di mobilità volontaria per n. 1 Collaboratore Tecnico Professionale -Ingegnere Civile - Area PSF, per la UOC Servizi Tecnici e Patrimoniali</t>
+          <t>Avviso di selezione pubblica per conferimento incarichi libero-professionali a medici per attività assistenziali presso le strutture dell'Azienda</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="E28" t="inlineStr"/>
       <c r="F28" t="inlineStr">
         <is>
-          <t>D</t>
+          <t>Lavoro autonomo-Lavoro autonomo</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
-          <t>Collaboratore Tecnico Professionale</t>
+          <t>Lavoro autonomo</t>
         </is>
       </c>
       <c r="H28" t="inlineStr">
         <is>
-          <t>25/02/2026 00:00</t>
+          <t>25/05/2026 14:00</t>
         </is>
       </c>
       <c r="I28" t="inlineStr">
         <is>
-          <t>27/03/2026 23:59</t>
+          <t>31/12/2026 23:59</t>
         </is>
       </c>
       <c r="K28" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N28" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P28" t="inlineStr"/>
       <c r="Q28" t="inlineStr"/>
       <c r="R28" t="inlineStr"/>
       <c r="S28" t="inlineStr"/>
       <c r="T28" t="inlineStr"/>
       <c r="W28" t="n">
         <v>0</v>
       </c>
       <c r="X28" t="n">
         <v>0</v>
       </c>
       <c r="Y28" t="n">
         <v>0</v>
       </c>
       <c r="Z28" t="n">
         <v>0</v>
       </c>
       <c r="AA28" t="n">
         <v>0</v>
       </c>
       <c r="AC28" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD28" t="n">
         <v>0</v>
       </c>
       <c r="AE28" t="inlineStr">
         <is>
-          <t>Avviso di mobilità da altro ente</t>
+          <t>Incarichi di lavoro autonomo</t>
         </is>
       </c>
       <c r="AF28" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Lavoro autonomo</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr"/>
       <c r="B29" t="inlineStr"/>
       <c r="C29" t="inlineStr">
         <is>
-          <t xml:space="preserve">AVVISO DI SELEZIONE PUBBLICA PER CONFERIMENTO INCARICHI LIBERO-PROFESSIONALI A MEDICI PER LA UOC RADIOLOGIA - Azienda Ulss 5 Polesana
-</t>
+          <t>Avviso di selezione pubblica per conferimento incarichi libero-professionali a medici per le U.O.C. di Anestesia e Rianimazione</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>Pubblicato</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="E29" t="inlineStr"/>
+      <c r="F29" t="inlineStr">
+        <is>
+          <t>Lavoro autonomo-Lavoro autonomo</t>
+        </is>
+      </c>
+      <c r="G29" t="inlineStr">
+        <is>
+          <t>Lavoro autonomo</t>
+        </is>
+      </c>
       <c r="H29" t="inlineStr">
         <is>
-          <t>24/02/2026 00:00</t>
+          <t>25/05/2026 14:00</t>
         </is>
       </c>
       <c r="I29" t="inlineStr">
         <is>
           <t>31/12/2026 23:59</t>
         </is>
       </c>
       <c r="K29" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N29" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P29" t="inlineStr"/>
       <c r="Q29" t="inlineStr"/>
       <c r="R29" t="inlineStr"/>
       <c r="S29" t="inlineStr"/>
       <c r="T29" t="inlineStr"/>
+      <c r="W29" t="n">
+        <v>0</v>
+      </c>
+      <c r="X29" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y29" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z29" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA29" t="n">
+        <v>0</v>
+      </c>
       <c r="AC29" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD29" t="n">
+        <v>0</v>
+      </c>
       <c r="AE29" t="inlineStr">
         <is>
-          <t>Incarichi libero professionali</t>
+          <t>Incarichi di lavoro autonomo</t>
         </is>
       </c>
       <c r="AF29" t="inlineStr">
         <is>
           <t>Lavoro autonomo</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr"/>
       <c r="B30" t="inlineStr"/>
       <c r="C30" t="inlineStr">
         <is>
-          <t xml:space="preserve">Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa denominato "RESPONSABILE AREA FORMAZIONE DPS", riservato al personale dipendente appartenente a tutti i profili professionali del ruolo sanitario - APSF </t>
+          <t>Avviso di selezione pubblica per conferimento incarichi libero-professionali a medici per la U.O.C. di Cardiologia.</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="E30" t="inlineStr"/>
       <c r="F30" t="inlineStr">
         <is>
-          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
+          <t>Lavoro autonomo-Lavoro autonomo</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
-          <t>Vari profili</t>
+          <t>Lavoro autonomo</t>
         </is>
       </c>
       <c r="H30" t="inlineStr">
         <is>
-          <t>23/02/2026 00:00</t>
+          <t>25/05/2026 14:00</t>
         </is>
       </c>
       <c r="I30" t="inlineStr">
         <is>
-          <t>05/03/2026 23:59</t>
+          <t>31/12/2026 23:59</t>
         </is>
       </c>
       <c r="K30" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N30" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P30" t="inlineStr"/>
       <c r="Q30" t="inlineStr"/>
       <c r="R30" t="inlineStr"/>
       <c r="S30" t="inlineStr"/>
       <c r="T30" t="inlineStr"/>
+      <c r="W30" t="n">
+        <v>0</v>
+      </c>
+      <c r="X30" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y30" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z30" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA30" t="n">
+        <v>0</v>
+      </c>
       <c r="AC30" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD30" t="n">
+        <v>0</v>
+      </c>
       <c r="AE30" t="inlineStr">
         <is>
-          <t>AVVISI/SELEZIONI INTERNE per il personale dipendente dell'Azienda</t>
+          <t>Incarichi di lavoro autonomo</t>
         </is>
       </c>
       <c r="AF30" t="inlineStr">
         <is>
-          <t>Non definito</t>
+          <t>Lavoro autonomo</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr"/>
       <c r="B31" t="inlineStr"/>
       <c r="C31" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa denominato "RESPONSABILE AREA DELLE RISORSE UMANE DPS", riservato al personale dipendente appartenente a tutti i profili professionali del ruolo sanitario - APSF</t>
+          <t>Avviso di selezione pubblica per conferimento di incarichi libero professionali a medici per la U.O.C. Centrale Operativa 118.</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="E31" t="inlineStr"/>
       <c r="F31" t="inlineStr">
         <is>
-          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
+          <t>Lavoro autonomo-Lavoro autonomo</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
-          <t>Vari profili</t>
+          <t>Lavoro autonomo</t>
         </is>
       </c>
       <c r="H31" t="inlineStr">
         <is>
-          <t>23/02/2026 00:00</t>
+          <t>25/05/2026 14:00</t>
         </is>
       </c>
       <c r="I31" t="inlineStr">
         <is>
-          <t>05/03/2026 23:59</t>
+          <t>31/12/2026 23:59</t>
         </is>
       </c>
       <c r="K31" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N31" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P31" t="inlineStr"/>
       <c r="Q31" t="inlineStr"/>
       <c r="R31" t="inlineStr"/>
       <c r="S31" t="inlineStr"/>
       <c r="T31" t="inlineStr"/>
+      <c r="W31" t="n">
+        <v>0</v>
+      </c>
+      <c r="X31" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y31" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z31" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA31" t="n">
+        <v>0</v>
+      </c>
       <c r="AC31" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD31" t="n">
+        <v>0</v>
+      </c>
       <c r="AE31" t="inlineStr">
         <is>
-          <t>AVVISI/SELEZIONI INTERNE per il personale dipendente dell'Azienda</t>
+          <t>Incarichi di lavoro autonomo</t>
         </is>
       </c>
       <c r="AF31" t="inlineStr">
         <is>
-          <t>Non definito</t>
+          <t>Lavoro autonomo</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr"/>
       <c r="B32" t="inlineStr"/>
       <c r="C32" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa di coordinamento denominato "COORDINAMENTO LABORATORIO ADRIA E REFERENTE RETE AZIENDALE POCT", riservato al personale dipendente appartenente al ruolo sanitario - APSF Tecnico Sanitario di Laboratorio Biomedico</t>
+          <t>Avviso di selezione pubblica per conferimento incarichi libero professionali a medici per la U.O.C. Pediatria.</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="E32" t="inlineStr"/>
       <c r="F32" t="inlineStr">
         <is>
-          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
+          <t>Lavoro autonomo-Lavoro autonomo</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
-          <t>Tecnico Sanitario di Laboratorio Biomedico</t>
+          <t>Lavoro autonomo</t>
         </is>
       </c>
       <c r="H32" t="inlineStr">
         <is>
-          <t>23/02/2026 00:00</t>
+          <t>25/05/2026 14:00</t>
         </is>
       </c>
       <c r="I32" t="inlineStr">
         <is>
-          <t>05/03/2026 23:59</t>
+          <t>31/12/2026 23:59</t>
         </is>
       </c>
       <c r="K32" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N32" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P32" t="inlineStr"/>
       <c r="Q32" t="inlineStr"/>
       <c r="R32" t="inlineStr"/>
       <c r="S32" t="inlineStr"/>
       <c r="T32" t="inlineStr"/>
+      <c r="W32" t="n">
+        <v>0</v>
+      </c>
+      <c r="X32" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y32" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z32" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA32" t="n">
+        <v>0</v>
+      </c>
       <c r="AC32" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD32" t="n">
+        <v>0</v>
+      </c>
       <c r="AE32" t="inlineStr">
         <is>
-          <t>AVVISI/SELEZIONI INTERNE per il personale dipendente dell'Azienda</t>
+          <t>Incarichi di lavoro autonomo</t>
         </is>
       </c>
       <c r="AF32" t="inlineStr">
         <is>
-          <t>Non definito</t>
+          <t>Lavoro autonomo</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr"/>
       <c r="B33" t="inlineStr"/>
       <c r="C33" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa denominato "RESPONSABILE SVILUPPO MODELLI ORGANIZZATIVI E PROFESSIONALI", riservato al personale dipendente appartenente a tutti i profili professionali del ruolo sanitario - APSF</t>
+          <t>Avviso di procedura comparativa per conferimento nr.1 libero professionale a professionista laureato in psicologia-specializzato in psicoterapia-Progetto Regionale "Sistema Veneto Adozioni (P.T.V.A)"-U.O.C. IAF E Consultorio del Distretto 1 e 2.</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E33" t="inlineStr"/>
       <c r="F33" t="inlineStr">
         <is>
-          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
+          <t>Lavoro autonomo-Lavoro autonomo</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
-          <t>Vari profili</t>
+          <t>Lavoro autonomo</t>
         </is>
       </c>
       <c r="H33" t="inlineStr">
         <is>
-          <t>23/02/2026 00:00</t>
+          <t>22/05/2026 12:00</t>
         </is>
       </c>
       <c r="I33" t="inlineStr">
         <is>
-          <t>05/03/2026 23:59</t>
+          <t>31/05/2026 23:59</t>
         </is>
       </c>
       <c r="K33" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N33" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P33" t="inlineStr"/>
       <c r="Q33" t="inlineStr"/>
       <c r="R33" t="inlineStr"/>
       <c r="S33" t="inlineStr"/>
       <c r="T33" t="inlineStr"/>
+      <c r="W33" t="n">
+        <v>0</v>
+      </c>
+      <c r="X33" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y33" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z33" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA33" t="n">
+        <v>0</v>
+      </c>
       <c r="AC33" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD33" t="n">
+        <v>0</v>
+      </c>
       <c r="AE33" t="inlineStr">
         <is>
-          <t>AVVISI/SELEZIONI INTERNE per il personale dipendente dell'Azienda</t>
+          <t>Incarichi di lavoro autonomo</t>
         </is>
       </c>
       <c r="AF33" t="inlineStr">
         <is>
-          <t>Non definito</t>
+          <t>Lavoro autonomo</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr"/>
       <c r="B34" t="inlineStr"/>
       <c r="C34" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa di coordinamento denominato "COORDINAMENTO CENTRI SALUTE MENTALE E SEMIRESIDENZIALITA' DIPARTIMENTO SALUTE MENTALE E GAP", riservato al personale dipendente appartenente al ruolo sanitario - APSF Infermiere, Educatore Professionale, Tecnico della Riabilitazione Psichiatrica</t>
+          <t>Avviso pubblico di mobilità volontaria per Dirigente delle Professioni Sanitarie - Area Infermieristica - Area Organizzativo Professionale: Emergenza-Urgenza e Blocchi Operatori</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E34" t="inlineStr"/>
       <c r="F34" t="inlineStr">
         <is>
-          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
+          <t>Dirigenza Area Sanità-Sanitario</t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
-          <t>Vari profili</t>
+          <t>DIRIGENTE DELLE PROFESSIONI SANITARIE</t>
         </is>
       </c>
       <c r="H34" t="inlineStr">
         <is>
-          <t>23/02/2026 00:00</t>
+          <t>21/05/2026 12:00</t>
         </is>
       </c>
       <c r="I34" t="inlineStr">
         <is>
-          <t>05/03/2026 23:59</t>
+          <t>20/06/2026 12:00</t>
         </is>
       </c>
       <c r="K34" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N34" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P34" t="inlineStr"/>
       <c r="Q34" t="inlineStr"/>
       <c r="R34" t="inlineStr"/>
       <c r="S34" t="inlineStr"/>
       <c r="T34" t="inlineStr"/>
+      <c r="W34" t="n">
+        <v>0</v>
+      </c>
+      <c r="X34" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y34" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z34" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA34" t="n">
+        <v>0</v>
+      </c>
       <c r="AC34" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD34" t="n">
+        <v>0</v>
+      </c>
       <c r="AE34" t="inlineStr">
         <is>
-          <t>AVVISI/SELEZIONI INTERNE per il personale dipendente dell'Azienda</t>
+          <t>Avviso di mobilità da altro ente</t>
         </is>
       </c>
       <c r="AF34" t="inlineStr">
         <is>
-          <t>Non definito</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr"/>
       <c r="B35" t="inlineStr"/>
       <c r="C35" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa di coordinamento denominato "COORDINAMENTO LABORATORIO ROVIGO E TRECENTA", riservato al personale dipendente appartenente al ruolo sanitario - APSF Tecnico Sanitario di Laboratorio Biomedico</t>
+          <t>Azienda Zero - Concorso pubblico, per titoli ed esami, per n. 17 posti, a tempo pieno, indeterminato ed a rapporto esclusivo, di Dirigente Medico – disciplina Pediatria.</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E35" t="inlineStr"/>
       <c r="F35" t="inlineStr">
         <is>
-          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
+          <t>Dirigenza Area Sanità-Sanitario</t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
-          <t>Tecnico Sanitario di Laboratorio Biomedico</t>
+          <t>MEDICO</t>
         </is>
       </c>
       <c r="H35" t="inlineStr">
         <is>
-          <t>23/02/2026 00:00</t>
+          <t>20/05/2026 12:00</t>
         </is>
       </c>
       <c r="I35" t="inlineStr">
         <is>
-          <t>05/03/2026 23:59</t>
+          <t>17/05/2028 23:59</t>
         </is>
       </c>
       <c r="K35" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N35" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P35" t="inlineStr"/>
       <c r="Q35" t="inlineStr"/>
       <c r="R35" t="inlineStr"/>
       <c r="S35" t="inlineStr"/>
       <c r="T35" t="inlineStr"/>
+      <c r="W35" t="n">
+        <v>0</v>
+      </c>
+      <c r="X35" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y35" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z35" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA35" t="n">
+        <v>0</v>
+      </c>
       <c r="AC35" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD35" t="n">
+        <v>0</v>
+      </c>
       <c r="AE35" t="inlineStr">
         <is>
-          <t>AVVISI/SELEZIONI INTERNE per il personale dipendente dell'Azienda</t>
+          <t>Concorso pubblico</t>
         </is>
       </c>
       <c r="AF35" t="inlineStr">
         <is>
-          <t>Non definito</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr"/>
       <c r="B36" t="inlineStr"/>
       <c r="C36" t="inlineStr">
         <is>
-          <t>Avviso pubblico per il conferimento dell'incarico di Direttore UOC Servizio Veterinario di Sanità Animale</t>
+          <t>Azienda Zero - Concorso pubblico, per titoli ed esami, per n. 40 posti, a tempo pieno e indeterminato, di Assistente Sanitario – Area dei Professionisti della Salute e dei Funzionari – Ruolo Sanitario.</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>Ammissione/Commissione/Espletamento</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E36" t="inlineStr"/>
       <c r="F36" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>Area dei professionisti della salute e dei funzionari-Sanitario</t>
         </is>
       </c>
       <c r="G36" t="inlineStr">
         <is>
-          <t>Dirigente Veterinario</t>
+          <t>ASSISTENTE SANITARIO</t>
         </is>
       </c>
       <c r="H36" t="inlineStr">
         <is>
-          <t>20/02/2026 00:00</t>
+          <t>20/05/2026 12:00</t>
         </is>
       </c>
       <c r="I36" t="inlineStr">
         <is>
-          <t>21/03/2026 23:59</t>
+          <t>17/05/2028 23:59</t>
         </is>
       </c>
       <c r="K36" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N36" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P36" t="inlineStr"/>
       <c r="Q36" t="inlineStr"/>
       <c r="R36" t="inlineStr"/>
       <c r="S36" t="inlineStr"/>
       <c r="T36" t="inlineStr"/>
       <c r="W36" t="n">
         <v>0</v>
       </c>
       <c r="X36" t="n">
         <v>0</v>
       </c>
       <c r="Y36" t="n">
         <v>0</v>
       </c>
       <c r="Z36" t="n">
         <v>0</v>
       </c>
       <c r="AA36" t="n">
         <v>0</v>
       </c>
       <c r="AC36" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD36" t="n">
         <v>0</v>
       </c>
       <c r="AE36" t="inlineStr">
         <is>
-          <t>Avviso di struttura complessa</t>
+          <t>Concorso pubblico</t>
         </is>
       </c>
       <c r="AF36" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr"/>
       <c r="B37" t="inlineStr"/>
       <c r="C37" t="inlineStr">
         <is>
-          <t>Azienda Zero - Graduatoria concorso pubblico per n. 6 posti di Dirigente Medico di Geriatria - Area Medica e delle Specialità Mediche – Profilo Professionale Dirigente Medico – Ruolo
-Sanitario, per prevalente attività inerente ai disturbi e alle demenze del paziente anziano.</t>
+          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa di coordinamento denominato "COORDINAMENTO PNEUMOLOGIA E MEDICINA MULTISPECIALISTICA OSPEDALE DI ROVIGO" riservato al personale dipendente ruolo sanitario - APSF Infermiere</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="E37" t="inlineStr"/>
       <c r="F37" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>Area dei professionisti della salute e dei funzionari-Sanitario</t>
         </is>
       </c>
       <c r="G37" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>INFERMIERE</t>
         </is>
       </c>
       <c r="H37" t="inlineStr">
         <is>
-          <t>19/02/2026 00:00</t>
+          <t>20/05/2026 09:00</t>
         </is>
       </c>
       <c r="I37" t="inlineStr">
         <is>
-          <t>15/02/2028 23:59</t>
+          <t>30/05/2026 00:00</t>
         </is>
       </c>
       <c r="K37" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N37" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P37" t="inlineStr"/>
       <c r="Q37" t="inlineStr"/>
       <c r="R37" t="inlineStr"/>
       <c r="S37" t="inlineStr"/>
       <c r="T37" t="inlineStr"/>
+      <c r="W37" t="n">
+        <v>0</v>
+      </c>
+      <c r="X37" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y37" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z37" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA37" t="n">
+        <v>0</v>
+      </c>
       <c r="AC37" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD37" t="n">
+        <v>0</v>
+      </c>
       <c r="AE37" t="inlineStr">
         <is>
-          <t>Concorsi Dirigenza</t>
-[...6 lines deleted...]
-      </c>
+          <t>Selezioni interne per il personale dipendente - comparto</t>
+        </is>
+      </c>
+      <c r="AF37" t="inlineStr"/>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr"/>
       <c r="B38" t="inlineStr"/>
       <c r="C38" t="inlineStr">
         <is>
-          <t xml:space="preserve">Azienda Zero - Graduatoria concorso pubblico per n. 9 posti di Dirigente Medico di Nefrologia -  Area Medica e delle Specialità Mediche a tempo pieno, indeterminato ed a rapporto esclusivo 
-</t>
+          <t>Avviso pubblico di mobilità volontaria per Dirigente Ingegnere Civile/Edile o Dirigente Ingegnere Meccanico da assegnare alla UOC Servizi Tecnici e Patrimoniali</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="E38" t="inlineStr"/>
       <c r="F38" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>Dirigenza PTA-Professionale</t>
         </is>
       </c>
       <c r="G38" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>INGEGNERE</t>
         </is>
       </c>
       <c r="H38" t="inlineStr">
         <is>
-          <t>19/02/2026 00:00</t>
+          <t>19/05/2026 12:00</t>
         </is>
       </c>
       <c r="I38" t="inlineStr">
         <is>
-          <t>15/02/2028 23:59</t>
+          <t>18/06/2026 23:59</t>
         </is>
       </c>
       <c r="K38" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N38" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P38" t="inlineStr"/>
       <c r="Q38" t="inlineStr"/>
       <c r="R38" t="inlineStr"/>
       <c r="S38" t="inlineStr"/>
       <c r="T38" t="inlineStr"/>
+      <c r="W38" t="n">
+        <v>0</v>
+      </c>
+      <c r="X38" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y38" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z38" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA38" t="n">
+        <v>0</v>
+      </c>
       <c r="AC38" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD38" t="n">
+        <v>0</v>
+      </c>
       <c r="AE38" t="inlineStr">
         <is>
-          <t>Avvisi Incarichi 15 septies/octies D.Lgs 502/92</t>
+          <t>Avviso di mobilità da altro ente</t>
         </is>
       </c>
       <c r="AF38" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr"/>
       <c r="B39" t="inlineStr"/>
       <c r="C39" t="inlineStr">
         <is>
-          <t xml:space="preserve">Azienda Zero - Graduatoria concorso pubblico per n. 11 posti di Operatore Tecnico Specializzato Magazziniere - Area degli Operatori Ruolo Tecnico a tempo pieno ed indeterminato </t>
+          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa di coordinamento denominato "COORDINAMENTO PIATTAFORMA DI OSTETRICIA E GINECOLOGIA PO DI ROVIGO E PMA DI TRECENTA" riservato al personale dipendente ruolo sanitario - APSF Ostetrica</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="E39" t="inlineStr"/>
       <c r="F39" t="inlineStr">
         <is>
-          <t>Area degli Operatori - Ruolo Tecnico</t>
+          <t>Area dei professionisti della salute e dei funzionari-Sanitario</t>
         </is>
       </c>
       <c r="G39" t="inlineStr">
         <is>
-          <t>Magazziniere</t>
+          <t>OSTETRICA/O</t>
         </is>
       </c>
       <c r="H39" t="inlineStr">
         <is>
-          <t>18/02/2026 00:00</t>
+          <t>13/05/2026 12:00</t>
         </is>
       </c>
       <c r="I39" t="inlineStr">
         <is>
-          <t>09/02/2028 23:59</t>
+          <t>23/05/2026 00:00</t>
         </is>
       </c>
       <c r="K39" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N39" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P39" t="inlineStr"/>
       <c r="Q39" t="inlineStr"/>
       <c r="R39" t="inlineStr"/>
       <c r="S39" t="inlineStr"/>
       <c r="T39" t="inlineStr"/>
+      <c r="W39" t="n">
+        <v>0</v>
+      </c>
+      <c r="X39" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y39" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z39" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA39" t="n">
+        <v>0</v>
+      </c>
       <c r="AC39" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD39" t="n">
+        <v>0</v>
+      </c>
       <c r="AE39" t="inlineStr">
         <is>
-          <t>Concorsi Comparto</t>
-[...6 lines deleted...]
-      </c>
+          <t>Selezioni interne per il personale dipendente - comparto</t>
+        </is>
+      </c>
+      <c r="AF39" t="inlineStr"/>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr"/>
       <c r="B40" t="inlineStr"/>
       <c r="C40" t="inlineStr">
         <is>
-          <t>Avviso pubblico di mobilità volontaria per n. 1 Collaboratore Amministrativo Professionale - Area PSF, per l'Ufficio Logistica e Autoparco</t>
+          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa di coordinamento denominato "COORDINAMENTO DEGENZA CARDIOLOGICA E RIABILITATIVA ADRIA. ATTIVITA' AMBULATORIALE CARDIOLOGICA" riservato al personale dipendente ruolo sanitario - APSF Infermiere</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="E40" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E40" t="inlineStr"/>
       <c r="F40" t="inlineStr">
         <is>
-          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo amministrativo</t>
+          <t>Area dei professionisti della salute e dei funzionari-Sanitario</t>
         </is>
       </c>
       <c r="G40" t="inlineStr">
         <is>
-          <t>Collaboratore Amministrativo Professionale</t>
+          <t>INFERMIERE</t>
         </is>
       </c>
       <c r="H40" t="inlineStr">
         <is>
-          <t>16/02/2026 00:00</t>
+          <t>13/05/2026 07:00</t>
         </is>
       </c>
       <c r="I40" t="inlineStr">
         <is>
-          <t>18/03/2026 23:59</t>
+          <t>23/05/2026 00:00</t>
         </is>
       </c>
       <c r="K40" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N40" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P40" t="inlineStr"/>
       <c r="Q40" t="inlineStr"/>
       <c r="R40" t="inlineStr"/>
       <c r="S40" t="inlineStr"/>
       <c r="T40" t="inlineStr"/>
       <c r="W40" t="n">
         <v>0</v>
       </c>
       <c r="X40" t="n">
         <v>0</v>
       </c>
       <c r="Y40" t="n">
         <v>0</v>
       </c>
       <c r="Z40" t="n">
         <v>0</v>
       </c>
       <c r="AA40" t="n">
         <v>0</v>
       </c>
       <c r="AC40" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD40" t="n">
         <v>0</v>
       </c>
       <c r="AE40" t="inlineStr">
         <is>
-          <t>Avviso di mobilità da altro ente</t>
-[...6 lines deleted...]
-      </c>
+          <t>Selezioni interne per il personale dipendente - comparto</t>
+        </is>
+      </c>
+      <c r="AF40" t="inlineStr"/>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr"/>
       <c r="B41" t="inlineStr"/>
       <c r="C41" t="inlineStr">
         <is>
-          <t>Avviso pubblico di mobilità volontaria per n. 1 Collaboratore Tecnico Professionale - Area PSF, per l'Ufficio Logistica e Autoparco</t>
+          <t>Avviso di selezione pubblica per conferimento incarichi libero professionali a medici per attività presso le case della comunità.</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>Scaduto</t>
-[...6 lines deleted...]
-      </c>
+          <t>Aperto</t>
+        </is>
+      </c>
+      <c r="E41" t="inlineStr"/>
       <c r="F41" t="inlineStr">
         <is>
-          <t>D</t>
+          <t>Lavoro autonomo-Lavoro autonomo</t>
         </is>
       </c>
       <c r="G41" t="inlineStr">
         <is>
-          <t>Collaboratore Tecnico Professionale</t>
+          <t>Lavoro autonomo</t>
         </is>
       </c>
       <c r="H41" t="inlineStr">
         <is>
-          <t>16/02/2026 00:00</t>
+          <t>12/05/2026 12:00</t>
         </is>
       </c>
       <c r="I41" t="inlineStr">
         <is>
-          <t>18/03/2026 23:59</t>
+          <t>31/12/2026 23:59</t>
         </is>
       </c>
       <c r="K41" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N41" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P41" t="inlineStr"/>
       <c r="Q41" t="inlineStr"/>
       <c r="R41" t="inlineStr"/>
       <c r="S41" t="inlineStr"/>
       <c r="T41" t="inlineStr"/>
       <c r="W41" t="n">
         <v>0</v>
       </c>
       <c r="X41" t="n">
         <v>0</v>
       </c>
       <c r="Y41" t="n">
         <v>0</v>
       </c>
       <c r="Z41" t="n">
         <v>0</v>
       </c>
       <c r="AA41" t="n">
         <v>0</v>
       </c>
       <c r="AC41" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD41" t="n">
         <v>0</v>
       </c>
       <c r="AE41" t="inlineStr">
         <is>
-          <t>Avviso di mobilità da altro ente</t>
+          <t>Incarichi di lavoro autonomo</t>
         </is>
       </c>
       <c r="AF41" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Lavoro autonomo</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr"/>
       <c r="B42" t="inlineStr"/>
       <c r="C42" t="inlineStr">
         <is>
-          <t>Avviso Pubblico per l' assunzione a tempo determinato di n. 1 Tecnico Sanitario di Radiologia Medica - Area PSF</t>
+          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 2 Dirigenti Medici nella disciplina di Ginecologia e Ostetricia</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
-[...6 lines deleted...]
-      </c>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E42" t="inlineStr"/>
       <c r="F42" t="inlineStr">
         <is>
-          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
+          <t>Dirigenza Area Sanità-Sanitario</t>
         </is>
       </c>
       <c r="G42" t="inlineStr">
         <is>
-          <t>Tecnico Sanitario di Radiologia Medica</t>
+          <t>MEDICO</t>
         </is>
       </c>
       <c r="H42" t="inlineStr">
         <is>
-          <t>13/02/2026 00:00</t>
+          <t>08/05/2026 12:00</t>
         </is>
       </c>
       <c r="I42" t="inlineStr">
         <is>
-          <t>27/02/2026 23:59</t>
+          <t>22/05/2026 23:59</t>
         </is>
       </c>
       <c r="K42" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N42" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P42" t="inlineStr"/>
       <c r="Q42" t="inlineStr"/>
       <c r="R42" t="inlineStr"/>
       <c r="S42" t="inlineStr"/>
-      <c r="T42" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="T42" t="inlineStr"/>
       <c r="W42" t="n">
         <v>0</v>
       </c>
       <c r="X42" t="n">
         <v>0</v>
       </c>
       <c r="Y42" t="n">
         <v>0</v>
       </c>
       <c r="Z42" t="n">
         <v>0</v>
       </c>
       <c r="AA42" t="n">
         <v>0</v>
       </c>
       <c r="AC42" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD42" t="n">
         <v>0</v>
       </c>
       <c r="AE42" t="inlineStr">
         <is>
           <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF42" t="inlineStr">
         <is>
           <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr"/>
       <c r="B43" t="inlineStr"/>
       <c r="C43" t="inlineStr">
         <is>
-          <t>Avviso Pubblico per l' assunzione a tempo determinato di n. 2 Assistenti Sociali - Area PSF</t>
+          <t>Azienda Zero - Concorso pubblico, per titoli ed esami, per n. 28 posti, a tempo pieno e indeterminato, di Collaboratore Amministrativo Professionale – Area Giuridica – Area dei Professionisti della Salute e dei Funzionari – Ruolo Amministrativo.</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
-[...6 lines deleted...]
-      </c>
+          <t>Graduatoria/Esito</t>
+        </is>
+      </c>
+      <c r="E43" t="inlineStr"/>
       <c r="F43" t="inlineStr">
         <is>
-          <t>Area dei Professionisti della Salute e dei Funzionari - ruolo socio-sanitario</t>
+          <t>Area dei professionisti della salute e dei funzionari-Amministrativo</t>
         </is>
       </c>
       <c r="G43" t="inlineStr">
         <is>
-          <t>Assistente Sociale</t>
+          <t>COLLABORATORE AMMINISTRATIVO PROFESSIONALE</t>
         </is>
       </c>
       <c r="H43" t="inlineStr">
         <is>
-          <t>13/02/2026 00:00</t>
+          <t>30/04/2026 14:10</t>
         </is>
       </c>
       <c r="I43" t="inlineStr">
         <is>
-          <t>27/02/2026 23:59</t>
+          <t>23/04/2028 23:59</t>
         </is>
       </c>
       <c r="K43" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N43" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P43" t="inlineStr"/>
       <c r="Q43" t="inlineStr"/>
       <c r="R43" t="inlineStr"/>
       <c r="S43" t="inlineStr"/>
-      <c r="T43" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="T43" t="inlineStr"/>
       <c r="W43" t="n">
         <v>0</v>
       </c>
       <c r="X43" t="n">
         <v>0</v>
       </c>
       <c r="Y43" t="n">
         <v>0</v>
       </c>
       <c r="Z43" t="n">
         <v>0</v>
       </c>
       <c r="AA43" t="n">
         <v>0</v>
       </c>
       <c r="AC43" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD43" t="n">
         <v>0</v>
       </c>
       <c r="AE43" t="inlineStr">
         <is>
-          <t>Avviso Pubblico</t>
+          <t>Concorso pubblico</t>
         </is>
       </c>
       <c r="AF43" t="inlineStr">
         <is>
-          <t>Tempo determinato</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr"/>
       <c r="B44" t="inlineStr"/>
       <c r="C44" t="inlineStr">
         <is>
-          <t>AVVISO DI SELEZIONE PUBBLICA PER CONFERIMENTO INCARICO LIBERO-PROFESSIONALE A BIOLOGO PER LA UOSD PMA DI TRECENTA.</t>
+          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa di coordinamento denominato "COORDINAMENTO DELLE ATTIVITA' DI INTERFECCIA DIPARTIMENTALE DI POLIZIA GIUDIZIARIA c/o LA PROCURA", riservato al personale dipendente ruolo sanitario -APSF Tecnico della prevenzione nell'ambiente e nei luoghi di lavoro</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E44" t="inlineStr"/>
+      <c r="F44" t="inlineStr">
+        <is>
+          <t>Area dei professionisti della salute e dei funzionari-Sanitario</t>
+        </is>
+      </c>
+      <c r="G44" t="inlineStr">
+        <is>
+          <t>TECNICO DELLA PREVENZIONE NEGLI AMBIENTI E NEI LUOGHI DI LAVORO</t>
+        </is>
+      </c>
       <c r="H44" t="inlineStr">
         <is>
-          <t>06/02/2026 00:00</t>
+          <t>27/04/2026 00:00</t>
         </is>
       </c>
       <c r="I44" t="inlineStr">
         <is>
-          <t>14/02/2026 23:59</t>
+          <t>07/05/2026 00:00</t>
         </is>
       </c>
       <c r="K44" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N44" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P44" t="inlineStr"/>
       <c r="Q44" t="inlineStr"/>
       <c r="R44" t="inlineStr"/>
       <c r="S44" t="inlineStr"/>
       <c r="T44" t="inlineStr"/>
+      <c r="W44" t="n">
+        <v>0</v>
+      </c>
+      <c r="X44" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y44" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z44" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA44" t="n">
+        <v>0</v>
+      </c>
       <c r="AC44" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD44" t="n">
+        <v>0</v>
+      </c>
       <c r="AE44" t="inlineStr">
         <is>
-          <t>Incarichi libero professionali</t>
-[...6 lines deleted...]
-      </c>
+          <t>Selezioni interne per il personale dipendente - comparto</t>
+        </is>
+      </c>
+      <c r="AF44" t="inlineStr"/>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr"/>
       <c r="B45" t="inlineStr"/>
       <c r="C45" t="inlineStr">
         <is>
-          <t>Avviso pubblico per il conferimento dell'incarico di Direttore UOC Radiologia</t>
+          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione professionale denominato "REFERENTE GESTIONE DIALISI PERITONEALE", riservato al personale dipendente ruolo sanitario -APSF Infermiere</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="E45" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E45" t="inlineStr"/>
       <c r="F45" t="inlineStr">
         <is>
-          <t>Apicale</t>
+          <t>Area dei professionisti della salute e dei funzionari-Sanitario</t>
         </is>
       </c>
       <c r="G45" t="inlineStr">
         <is>
-          <t>Dirigente Medico - DIRETTORE</t>
+          <t>INFERMIERE</t>
         </is>
       </c>
       <c r="H45" t="inlineStr">
         <is>
-          <t>20/01/2026 00:00</t>
+          <t>27/04/2026 00:00</t>
         </is>
       </c>
       <c r="I45" t="inlineStr">
         <is>
-          <t>19/02/2026 23:59</t>
+          <t>07/05/2026 00:00</t>
         </is>
       </c>
       <c r="K45" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N45" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P45" t="inlineStr"/>
       <c r="Q45" t="inlineStr"/>
       <c r="R45" t="inlineStr"/>
       <c r="S45" t="inlineStr"/>
       <c r="T45" t="inlineStr"/>
       <c r="W45" t="n">
         <v>0</v>
       </c>
       <c r="X45" t="n">
         <v>0</v>
       </c>
       <c r="Y45" t="n">
         <v>0</v>
       </c>
       <c r="Z45" t="n">
         <v>0</v>
       </c>
       <c r="AA45" t="n">
         <v>0</v>
       </c>
       <c r="AC45" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD45" t="n">
         <v>0</v>
       </c>
       <c r="AE45" t="inlineStr">
         <is>
-          <t>Avviso di struttura complessa</t>
-[...6 lines deleted...]
-      </c>
+          <t>Selezioni interne per il personale dipendente - comparto</t>
+        </is>
+      </c>
+      <c r="AF45" t="inlineStr"/>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr"/>
       <c r="B46" t="inlineStr"/>
       <c r="C46" t="inlineStr">
         <is>
-          <t>Avviso pubblico per il conferimento dell'incarico di Direttore UOC Gastroenterologia</t>
+          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione professionale denominato "SVILUPPO ATTIVITA' DI PREVENZIONE E SORVEGLIANZA DEI VETTORI RESPONSABILI DELLE FEBBRI ESTIVE", riservato al personale dipendente ruolo sanitario -APSF Tecnico della prevenzione nell'ambiente e nei luoghi di lavoro</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>Ammissione/Commissione/Espletamento</t>
-[...6 lines deleted...]
-      </c>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E46" t="inlineStr"/>
       <c r="F46" t="inlineStr">
         <is>
-          <t>Apicale</t>
+          <t>Area dei professionisti della salute e dei funzionari-Sanitario</t>
         </is>
       </c>
       <c r="G46" t="inlineStr">
         <is>
-          <t>Dirigente Medico - DIRETTORE</t>
+          <t>TECNICO DELLA PREVENZIONE NEGLI AMBIENTI E NEI LUOGHI DI LAVORO</t>
         </is>
       </c>
       <c r="H46" t="inlineStr">
         <is>
-          <t>16/01/2026 00:00</t>
+          <t>27/04/2026 00:00</t>
         </is>
       </c>
       <c r="I46" t="inlineStr">
         <is>
-          <t>15/02/2026 23:59</t>
+          <t>07/05/2026 00:00</t>
         </is>
       </c>
       <c r="K46" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N46" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P46" t="inlineStr"/>
       <c r="Q46" t="inlineStr"/>
       <c r="R46" t="inlineStr"/>
       <c r="S46" t="inlineStr"/>
       <c r="T46" t="inlineStr"/>
       <c r="W46" t="n">
         <v>0</v>
       </c>
       <c r="X46" t="n">
         <v>0</v>
       </c>
       <c r="Y46" t="n">
         <v>0</v>
       </c>
       <c r="Z46" t="n">
         <v>0</v>
       </c>
       <c r="AA46" t="n">
         <v>0</v>
       </c>
       <c r="AC46" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD46" t="n">
         <v>0</v>
       </c>
       <c r="AE46" t="inlineStr">
         <is>
-          <t>Avvisi Incarichi Direzione Struttura Complessa</t>
-[...6 lines deleted...]
-      </c>
+          <t>Selezioni interne per il personale dipendente - comparto</t>
+        </is>
+      </c>
+      <c r="AF46" t="inlineStr"/>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr"/>
       <c r="B47" t="inlineStr"/>
       <c r="C47" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa  denominato "REFERENTE DELLA PIATTAFORMA DELLA FORMAZIONE AZIENDALE E DELLA FORMAZIONE INTERNATIONAL TRAINING CENTER AMERICAN HEART ASSOCIATION", riservato al personale dipendente appartenente al ruolo sanitario - APSF Infermiere</t>
+          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa di coordinamento denominato "COORDINAMENTO UOC SIAN E REFERENTE REACH E CLP", riservato al personale dipendente ruolo sanitario -APSF Tecnico della prevenzione nell'ambiente e nei luoghi di lavoro</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E47" t="inlineStr"/>
       <c r="F47" t="inlineStr">
         <is>
-          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
+          <t>Area dei professionisti della salute e dei funzionari-Sanitario</t>
         </is>
       </c>
       <c r="G47" t="inlineStr">
         <is>
-          <t>Infermiere</t>
+          <t>TECNICO DELLA PREVENZIONE NEGLI AMBIENTI E NEI LUOGHI DI LAVORO</t>
         </is>
       </c>
       <c r="H47" t="inlineStr">
         <is>
-          <t>14/01/2026 00:00</t>
+          <t>27/04/2026 00:00</t>
         </is>
       </c>
       <c r="I47" t="inlineStr">
         <is>
-          <t>24/01/2026 23:59</t>
+          <t>07/05/2026 00:00</t>
         </is>
       </c>
       <c r="K47" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N47" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P47" t="inlineStr"/>
       <c r="Q47" t="inlineStr"/>
       <c r="R47" t="inlineStr"/>
       <c r="S47" t="inlineStr"/>
       <c r="T47" t="inlineStr"/>
+      <c r="W47" t="n">
+        <v>0</v>
+      </c>
+      <c r="X47" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y47" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z47" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA47" t="n">
+        <v>0</v>
+      </c>
       <c r="AC47" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD47" t="n">
+        <v>0</v>
+      </c>
       <c r="AE47" t="inlineStr">
         <is>
-          <t>AVVISI/SELEZIONI INTERNE per il personale dipendente dell'Azienda</t>
-[...6 lines deleted...]
-      </c>
+          <t>Selezioni interne per il personale dipendente - comparto</t>
+        </is>
+      </c>
+      <c r="AF47" t="inlineStr"/>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr"/>
       <c r="B48" t="inlineStr"/>
       <c r="C48" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa di coordinamento denominato "COORDINAMENTO GRUPPO OPERATORIO ROVIGO", riservato al personale dipendente appartenente al ruolo sanitario - APSF Infermiere</t>
+          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa di coordinamento denominato "COORDINATORE DIPARTIMENTO SALUTE MENTALE", riservato al personale dipendente titolare di un incarico di funzione organizzativa di coordinamento di una delle UU.OO. afferenti al Dipartimento Salute Mentale</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E48" t="inlineStr"/>
-      <c r="F48" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="H48" t="inlineStr">
         <is>
-          <t>13/01/2026 00:00</t>
+          <t>23/04/2026 00:00</t>
         </is>
       </c>
       <c r="I48" t="inlineStr">
         <is>
-          <t>23/01/2026 23:59</t>
+          <t>03/05/2026 00:00</t>
         </is>
       </c>
       <c r="K48" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N48" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P48" t="inlineStr"/>
       <c r="Q48" t="inlineStr"/>
       <c r="R48" t="inlineStr"/>
       <c r="S48" t="inlineStr"/>
       <c r="T48" t="inlineStr"/>
+      <c r="W48" t="n">
+        <v>0</v>
+      </c>
+      <c r="X48" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y48" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z48" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA48" t="n">
+        <v>0</v>
+      </c>
       <c r="AC48" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD48" t="n">
+        <v>0</v>
+      </c>
       <c r="AE48" t="inlineStr">
         <is>
-          <t>AVVISI/SELEZIONI INTERNE per il personale dipendente dell'Azienda</t>
-[...6 lines deleted...]
-      </c>
+          <t>Selezioni per il personale dipendente - Coordinamenti</t>
+        </is>
+      </c>
+      <c r="AF48" t="inlineStr"/>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr"/>
       <c r="B49" t="inlineStr"/>
       <c r="C49" t="inlineStr">
         <is>
-          <t>Avviso di procedura comparativa per l’attribuzione di nr. 2 incarichi libero professionali, ex art. 7, comma 6, D. Lgs 165 del 30.03.2001 e ss.mm.ii., a professionisti laureati in Psicologia, specializzati in Psicoterapia, per la realizzazione delle attività previste dal progetto regionale “Piano operativo per il potenziamento delle funzioni dei Centri per la Famiglia nell’ambito delle competenze sociali dei Consultori familiari delle Aziende ULSS del Veneto.</t>
+          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa di coordinamento denominato "COORDINATORE DIPARTIMENTO MEDICO" riservato al personale dipendente titolare di incarico di funzione organizzativa di coordinamento di una delle UU.OO. afferenti al Dipartimento Medico</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E49" t="inlineStr"/>
       <c r="H49" t="inlineStr">
         <is>
-          <t>13/01/2026 00:00</t>
+          <t>23/04/2026 00:00</t>
         </is>
       </c>
       <c r="I49" t="inlineStr">
         <is>
-          <t>21/01/2026 23:59</t>
+          <t>03/05/2026 00:00</t>
         </is>
       </c>
       <c r="K49" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N49" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P49" t="inlineStr"/>
       <c r="Q49" t="inlineStr"/>
       <c r="R49" t="inlineStr"/>
       <c r="S49" t="inlineStr"/>
       <c r="T49" t="inlineStr"/>
+      <c r="W49" t="n">
+        <v>0</v>
+      </c>
+      <c r="X49" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y49" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z49" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA49" t="n">
+        <v>0</v>
+      </c>
       <c r="AC49" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD49" t="n">
+        <v>0</v>
+      </c>
       <c r="AE49" t="inlineStr">
         <is>
-          <t>Incarichi libero professionali</t>
-[...6 lines deleted...]
-      </c>
+          <t>Selezioni per il personale dipendente - Coordinamenti</t>
+        </is>
+      </c>
+      <c r="AF49" t="inlineStr"/>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr"/>
       <c r="B50" t="inlineStr"/>
       <c r="C50" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione di professionista specialista denominato "SPECIALISTA REFERENTE AMMINISTRATORE DI SISTEMA", riservato al personale dipendente appartenente al ruolo sanitario - APSF Tecnico Sanitario di Radiologia Medica</t>
+          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa di coordinamento denominato "COORDINATORE DIPARTIMENTO DIAGNOSI E CURA" riservato al personale dipendente titolare di incarico di funzione organizzativa di coordinamento di una delle UU.OO. afferenti al Dipartimento Servizi di Diagnosi e Cura</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E50" t="inlineStr"/>
-      <c r="F50" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="H50" t="inlineStr">
         <is>
-          <t>13/01/2026 00:00</t>
+          <t>23/04/2026 00:00</t>
         </is>
       </c>
       <c r="I50" t="inlineStr">
         <is>
-          <t>23/01/2026 23:59</t>
+          <t>03/05/2026 00:00</t>
         </is>
       </c>
       <c r="K50" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N50" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P50" t="inlineStr"/>
       <c r="Q50" t="inlineStr"/>
       <c r="R50" t="inlineStr"/>
       <c r="S50" t="inlineStr"/>
       <c r="T50" t="inlineStr"/>
+      <c r="W50" t="n">
+        <v>0</v>
+      </c>
+      <c r="X50" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y50" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z50" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA50" t="n">
+        <v>0</v>
+      </c>
       <c r="AC50" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD50" t="n">
+        <v>0</v>
+      </c>
       <c r="AE50" t="inlineStr">
         <is>
-          <t>AVVISI/SELEZIONI INTERNE per il personale dipendente dell'Azienda</t>
-[...6 lines deleted...]
-      </c>
+          <t>Selezioni per il personale dipendente - Coordinamenti</t>
+        </is>
+      </c>
+      <c r="AF50" t="inlineStr"/>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr"/>
       <c r="B51" t="inlineStr"/>
       <c r="C51" t="inlineStr">
         <is>
-          <t>Avviso pubblico per n. 1 Dirigente Medico di Anestesia e Rianimazione a tempo determinato</t>
+          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa di coordinamento denominato "COORDINATORE DIPARTIMENTO CHIRURGICO" riservato al personale dipendente titolare di incarico di funzione organizzativa di coordinamento di una delle UU.OO. afferenti al Dipartimento Chirurgico</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="E51" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="E51" t="inlineStr"/>
       <c r="H51" t="inlineStr">
         <is>
-          <t>02/01/2026 00:00</t>
+          <t>23/04/2026 00:00</t>
         </is>
       </c>
       <c r="I51" t="inlineStr">
         <is>
-          <t>16/01/2026 23:59</t>
+          <t>03/05/2026 00:00</t>
         </is>
       </c>
       <c r="K51" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N51" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P51" t="inlineStr"/>
       <c r="Q51" t="inlineStr"/>
       <c r="R51" t="inlineStr"/>
       <c r="S51" t="inlineStr"/>
       <c r="T51" t="inlineStr"/>
       <c r="W51" t="n">
         <v>0</v>
       </c>
       <c r="X51" t="n">
         <v>0</v>
       </c>
       <c r="Y51" t="n">
         <v>0</v>
       </c>
       <c r="Z51" t="n">
         <v>0</v>
       </c>
       <c r="AA51" t="n">
         <v>0</v>
       </c>
       <c r="AC51" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD51" t="n">
         <v>0</v>
       </c>
       <c r="AE51" t="inlineStr">
         <is>
-          <t>Avviso Pubblico</t>
-[...6 lines deleted...]
-      </c>
+          <t>Selezioni per il personale dipendente - Coordinamenti</t>
+        </is>
+      </c>
+      <c r="AF51" t="inlineStr"/>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr"/>
       <c r="B52" t="inlineStr"/>
       <c r="C52" t="inlineStr">
         <is>
-          <t>Azienda Zero - Graduatoria concorso pubblico per n. 32 posti di Dirigente Medico di Psichiatria</t>
+          <t>Azienda Zero - Concorso pubblico, per titoli ed esami, per n. 52 posti, a tempo pieno, indeterminato ed a rapporto esclusivo, di Dirigente Medico – disciplina Radiodiagnostica.</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E52" t="inlineStr"/>
       <c r="F52" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>Dirigenza Area Sanità-Sanitario</t>
         </is>
       </c>
       <c r="G52" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>MEDICO</t>
         </is>
       </c>
       <c r="H52" t="inlineStr">
         <is>
-          <t>30/12/2025 00:00</t>
+          <t>14/04/2026 12:00</t>
         </is>
       </c>
       <c r="I52" t="inlineStr">
         <is>
-          <t>22/12/2027 23:59</t>
+          <t>30/03/2028 23:59</t>
         </is>
       </c>
       <c r="K52" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N52" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P52" t="inlineStr"/>
       <c r="Q52" t="inlineStr"/>
       <c r="R52" t="inlineStr"/>
       <c r="S52" t="inlineStr"/>
       <c r="T52" t="inlineStr"/>
+      <c r="W52" t="n">
+        <v>0</v>
+      </c>
+      <c r="X52" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y52" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z52" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA52" t="n">
+        <v>0</v>
+      </c>
       <c r="AC52" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD52" t="n">
+        <v>0</v>
+      </c>
       <c r="AE52" t="inlineStr">
         <is>
-          <t>Concorsi Dirigenza</t>
+          <t>Concorso pubblico</t>
         </is>
       </c>
       <c r="AF52" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr"/>
       <c r="B53" t="inlineStr"/>
       <c r="C53" t="inlineStr">
         <is>
-          <t>Azienda Zero - Graduatoria concorso pubblico per n. 33 posti di Ostetrica/o - Area PSF</t>
+          <t>Azienda Zero - Concorso pubblico, per titoli ed esami, per n. 26 posti, a tempo pieno e indeterminato, di Collaboratore Amministrativo Professionale – Area Economica – Area dei Professionisti della Salute e dei Funzionari – Ruolo Amministrativo.</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E53" t="inlineStr"/>
       <c r="F53" t="inlineStr">
         <is>
-          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
+          <t>Area dei professionisti della salute e dei funzionari-Amministrativo</t>
         </is>
       </c>
       <c r="G53" t="inlineStr">
         <is>
-          <t>Ostetrica/o</t>
+          <t>COLLABORATORE AMMINISTRATIVO PROFESSIONALE</t>
         </is>
       </c>
       <c r="H53" t="inlineStr">
         <is>
-          <t>30/12/2025 00:00</t>
+          <t>14/04/2026 12:00</t>
         </is>
       </c>
       <c r="I53" t="inlineStr">
         <is>
-          <t>22/12/2027 23:59</t>
+          <t>31/03/2028 23:59</t>
         </is>
       </c>
       <c r="K53" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N53" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P53" t="inlineStr"/>
       <c r="Q53" t="inlineStr"/>
       <c r="R53" t="inlineStr"/>
       <c r="S53" t="inlineStr"/>
       <c r="T53" t="inlineStr"/>
+      <c r="W53" t="n">
+        <v>0</v>
+      </c>
+      <c r="X53" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y53" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z53" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA53" t="n">
+        <v>0</v>
+      </c>
       <c r="AC53" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD53" t="n">
+        <v>0</v>
+      </c>
       <c r="AE53" t="inlineStr">
         <is>
-          <t>Concorsi Comparto</t>
+          <t>Concorso pubblico</t>
         </is>
       </c>
       <c r="AF53" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr"/>
       <c r="B54" t="inlineStr"/>
       <c r="C54" t="inlineStr">
         <is>
-          <t xml:space="preserve">	Tabella triennale avvisi, concorsi e procedure comparative aggiornata a dicembre 2025</t>
+          <t>Avviso pubblico di mobilità volontaria per Dirigente Amministrativo da assegnare alla UOC Provveditorato, Economato e Gestione della Logistica</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>Pubblicato</t>
-[...6 lines deleted...]
-      </c>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E54" t="inlineStr"/>
       <c r="F54" t="inlineStr">
         <is>
-          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
+          <t>Dirigenza PTA-Amministrativo</t>
         </is>
       </c>
       <c r="G54" t="inlineStr">
         <is>
-          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
+          <t>DIRIGENTE AMMINISTRATIVO</t>
         </is>
       </c>
       <c r="H54" t="inlineStr">
         <is>
-          <t>30/12/2025 00:00</t>
+          <t>07/04/2026 12:00</t>
         </is>
       </c>
       <c r="I54" t="inlineStr">
         <is>
-          <t>29/12/2030 23:59</t>
+          <t>07/05/2026 12:00</t>
         </is>
       </c>
       <c r="K54" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N54" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P54" t="inlineStr"/>
       <c r="Q54" t="inlineStr"/>
       <c r="R54" t="inlineStr"/>
       <c r="S54" t="inlineStr"/>
       <c r="T54" t="inlineStr"/>
+      <c r="W54" t="n">
+        <v>0</v>
+      </c>
+      <c r="X54" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y54" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z54" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA54" t="n">
+        <v>0</v>
+      </c>
       <c r="AC54" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD54" t="n">
+        <v>0</v>
+      </c>
       <c r="AE54" t="inlineStr">
         <is>
-          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
+          <t>Avviso di mobilità da altro ente</t>
+        </is>
+      </c>
+      <c r="AF54" t="inlineStr">
+        <is>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr"/>
-      <c r="B55" t="inlineStr"/>
+      <c r="B55" t="inlineStr">
+        <is>
+          <t>Tabella</t>
+        </is>
+      </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>Avviso pubblico di mobilità volontaria per n. 1 Tecnico Sanitario di Laboratorio Biomedico - Area dei Professionisti della Salute e dei Funzionari</t>
+          <t>Tabella triennale avvisi, concorsi e procedure comparative aggiornata a marzo 2026</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="E55" t="inlineStr"/>
-      <c r="F55" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="H55" t="inlineStr">
         <is>
-          <t>30/12/2025 00:00</t>
+          <t>27/03/2026 00:00</t>
         </is>
       </c>
       <c r="I55" t="inlineStr">
         <is>
-          <t>29/01/2026 23:59</t>
+          <t>26/03/2031 23:59</t>
         </is>
       </c>
       <c r="K55" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N55" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P55" t="inlineStr"/>
       <c r="Q55" t="inlineStr"/>
       <c r="R55" t="inlineStr"/>
       <c r="S55" t="inlineStr"/>
       <c r="T55" t="inlineStr"/>
       <c r="W55" t="n">
         <v>0</v>
       </c>
       <c r="X55" t="n">
         <v>0</v>
       </c>
       <c r="Y55" t="n">
         <v>0</v>
       </c>
       <c r="Z55" t="n">
         <v>0</v>
       </c>
       <c r="AA55" t="n">
         <v>0</v>
       </c>
       <c r="AC55" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD55" t="n">
         <v>0</v>
       </c>
       <c r="AE55" t="inlineStr">
         <is>
-          <t>Avviso Pubblico</t>
+          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
         </is>
       </c>
       <c r="AF55" t="inlineStr">
         <is>
-          <t>Tempo determinato</t>
+          <t>Non definito</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr"/>
       <c r="B56" t="inlineStr"/>
       <c r="C56" t="inlineStr">
         <is>
-          <t>Azienda Zero - Graduatoria concorso pubblico per n. 6 posti di Dirigente Medico di Medicina Interna per gli Istituti Penitenziari</t>
+          <t>Avviso di selezione pubblica per conferimento incarico libero professionale a fisioterapista per la UOSD Salute in Carcere.</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="E56" t="inlineStr"/>
-      <c r="F56" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="H56" t="inlineStr">
         <is>
-          <t>30/12/2025 00:00</t>
+          <t>26/03/2026 00:00</t>
         </is>
       </c>
       <c r="I56" t="inlineStr">
         <is>
-          <t>22/12/2027 23:59</t>
+          <t>01/04/2026 23:59</t>
         </is>
       </c>
       <c r="K56" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N56" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P56" t="inlineStr"/>
       <c r="Q56" t="inlineStr"/>
       <c r="R56" t="inlineStr"/>
       <c r="S56" t="inlineStr"/>
       <c r="T56" t="inlineStr"/>
       <c r="AC56" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE56" t="inlineStr">
         <is>
-          <t>Concorsi Dirigenza</t>
+          <t>Incarichi libero professionali</t>
         </is>
       </c>
       <c r="AF56" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Lavoro autonomo</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr"/>
       <c r="B57" t="inlineStr"/>
       <c r="C57" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa di coordinamento denominato "COORDINAMENTO ONCOLOGIA DEGENZA E DH ONCOLOGICO ROVIGO E ADRIA", riservato al personale dipendente appartenente al ruolo sanitario - APSF Infermiere</t>
+          <t>Azienda Zero - Graduatoria di Concorso pubblico, per titoli ed esami, per n. 120 posti, a tempo pieno e indeterminato, di Tecnico Sanitario di Laboratorio Biomedico – Area dei Professionisti della Salute e dei Funzionari – Ruolo Sanitario.</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E57" t="inlineStr"/>
       <c r="F57" t="inlineStr">
         <is>
           <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
         </is>
       </c>
       <c r="G57" t="inlineStr">
         <is>
-          <t>Infermiere</t>
+          <t>Tecnico Sanitario di Laboratorio Biomedico</t>
         </is>
       </c>
       <c r="H57" t="inlineStr">
         <is>
-          <t>29/12/2025 00:00</t>
+          <t>25/03/2026 00:00</t>
         </is>
       </c>
       <c r="I57" t="inlineStr">
         <is>
-          <t>08/01/2026 23:59</t>
+          <t>23/03/2028 23:59</t>
         </is>
       </c>
       <c r="K57" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N57" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P57" t="inlineStr"/>
       <c r="Q57" t="inlineStr"/>
       <c r="R57" t="inlineStr"/>
       <c r="S57" t="inlineStr"/>
       <c r="T57" t="inlineStr"/>
       <c r="AC57" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE57" t="inlineStr">
         <is>
-          <t>AVVISI/SELEZIONI INTERNE per il personale dipendente dell'Azienda</t>
+          <t>Concorsi Comparto</t>
         </is>
       </c>
       <c r="AF57" t="inlineStr">
         <is>
-          <t>Non definito</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr"/>
       <c r="B58" t="inlineStr"/>
       <c r="C58" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa di coordinamento denominato "REFERENTE ORGANIZZATIVO AZIENDALE DELLA PROGRAMMAZIONE DEI SERVIZI SOCIALI E SOCIO SANITARI TERRITORIALI", riservato al personale dipendente appartenente al ruolo socio-sanitario - APSF Assistente sociale</t>
+          <t>Azienda Zero - Graduatoria di Concorso pubblico, per titoli ed esami, per n. 5 posti, a tempo pieno, indeterminato ed a rapporto esclusivo, di Dirigente Chimico – disciplina Chimica Analitica.</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E58" t="inlineStr"/>
       <c r="F58" t="inlineStr">
         <is>
-          <t>Area dei Professionisti della Salute e dei Funzionari - ruolo socio-sanitario</t>
+          <t>Dirigenza</t>
         </is>
       </c>
       <c r="G58" t="inlineStr">
         <is>
-          <t>Assistente Sociale</t>
+          <t>Dirigente Chimico</t>
         </is>
       </c>
       <c r="H58" t="inlineStr">
         <is>
-          <t>29/12/2025 00:00</t>
+          <t>25/03/2026 00:00</t>
         </is>
       </c>
       <c r="I58" t="inlineStr">
         <is>
-          <t>08/01/2026 23:59</t>
+          <t>23/03/2028 23:59</t>
         </is>
       </c>
       <c r="K58" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N58" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P58" t="inlineStr"/>
       <c r="Q58" t="inlineStr"/>
       <c r="R58" t="inlineStr"/>
       <c r="S58" t="inlineStr"/>
       <c r="T58" t="inlineStr"/>
       <c r="AC58" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE58" t="inlineStr">
         <is>
-          <t>AVVISI/SELEZIONI INTERNE per il personale dipendente dell'Azienda</t>
+          <t>Concorsi Dirigenza</t>
         </is>
       </c>
       <c r="AF58" t="inlineStr">
         <is>
-          <t>Non definito</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr"/>
       <c r="B59" t="inlineStr"/>
       <c r="C59" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa di coordinamento denominato "COORDINAMENTO STRUTTURE RESIDENZIALI DIPARTIMENTO SALUTE MENTALE", riservato al personale dipendente appartenente al ruolo sanitario - APSF Infermiere</t>
+          <t>Azienda Zero - Graduatoria di Concorso pubblico, per titoli ed esami, per n. 916 posti, a tempo pieno e indeterminato, di Infermiere – Area dei Professionisti della Salute e dei Funzionari – Ruolo Sanitario.</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E59" t="inlineStr"/>
       <c r="F59" t="inlineStr">
         <is>
           <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
         </is>
       </c>
       <c r="G59" t="inlineStr">
         <is>
           <t>Infermiere</t>
         </is>
       </c>
       <c r="H59" t="inlineStr">
         <is>
-          <t>29/12/2025 00:00</t>
+          <t>25/03/2026 00:00</t>
         </is>
       </c>
       <c r="I59" t="inlineStr">
         <is>
-          <t>08/01/2026 23:59</t>
+          <t>23/03/2028 23:59</t>
         </is>
       </c>
       <c r="K59" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N59" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P59" t="inlineStr"/>
       <c r="Q59" t="inlineStr"/>
       <c r="R59" t="inlineStr"/>
       <c r="S59" t="inlineStr"/>
       <c r="T59" t="inlineStr"/>
       <c r="AC59" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE59" t="inlineStr">
         <is>
-          <t>AVVISI/SELEZIONI INTERNE per il personale dipendente dell'Azienda</t>
+          <t>Concorsi Comparto</t>
         </is>
       </c>
       <c r="AF59" t="inlineStr">
         <is>
-          <t>Non definito</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr"/>
       <c r="B60" t="inlineStr"/>
       <c r="C60" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa  denominato "REFERENTE SISTEMI INFORMATIVI OSPEDALIERI", riservato al personale dipendente appartenente al ruolo sanitario - APSF Infermiere</t>
+          <t>Avviso pubblico per il conferimento dell'incarico di Direttore UOC Anestesia e Rianimazione di Rovigo e Trecenta</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Ammissione/Commissione/Espletamento</t>
         </is>
       </c>
       <c r="E60" t="inlineStr"/>
       <c r="F60" t="inlineStr">
         <is>
-          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
+          <t>Apicale</t>
         </is>
       </c>
       <c r="G60" t="inlineStr">
         <is>
-          <t>Infermiere</t>
+          <t>Dirigente Medico - DIRETTORE</t>
         </is>
       </c>
       <c r="H60" t="inlineStr">
         <is>
-          <t>29/12/2025 00:00</t>
+          <t>13/03/2026 00:00</t>
         </is>
       </c>
       <c r="I60" t="inlineStr">
         <is>
-          <t>08/01/2026 23:59</t>
+          <t>12/04/2026 23:59</t>
         </is>
       </c>
       <c r="K60" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N60" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P60" t="inlineStr"/>
       <c r="Q60" t="inlineStr"/>
       <c r="R60" t="inlineStr"/>
       <c r="S60" t="inlineStr"/>
       <c r="T60" t="inlineStr"/>
+      <c r="W60" t="n">
+        <v>0</v>
+      </c>
+      <c r="X60" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y60" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z60" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA60" t="n">
+        <v>0</v>
+      </c>
       <c r="AC60" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD60" t="n">
+        <v>0</v>
+      </c>
       <c r="AE60" t="inlineStr">
         <is>
-          <t>AVVISI/SELEZIONI INTERNE per il personale dipendente dell'Azienda</t>
+          <t>Avviso di struttura complessa</t>
         </is>
       </c>
       <c r="AF60" t="inlineStr">
         <is>
-          <t>Non definito</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr"/>
       <c r="B61" t="inlineStr"/>
       <c r="C61" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa di coordinamento denominato "COORDINAMENTO AREA OSTETRICA OSPEDALIERA", riservato al personale dipendente appartenente al ruolo sanitario - APSF Ostetrica/o</t>
+          <t>Avviso pubblico, per soli titoli, per l'assunzione a tempo determinato di n. 1 Fisioterapista - Area dei Professionisti della Salute e dei Funzionari</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E61" t="inlineStr"/>
       <c r="F61" t="inlineStr">
         <is>
           <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
         </is>
       </c>
       <c r="G61" t="inlineStr">
         <is>
-          <t>Ostetrica/o</t>
+          <t>Fisioterapista</t>
         </is>
       </c>
       <c r="H61" t="inlineStr">
         <is>
-          <t>29/12/2025 00:00</t>
+          <t>13/03/2026 00:00</t>
         </is>
       </c>
       <c r="I61" t="inlineStr">
         <is>
-          <t>08/01/2026 23:59</t>
+          <t>27/03/2026 23:59</t>
         </is>
       </c>
       <c r="K61" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N61" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P61" t="inlineStr"/>
       <c r="Q61" t="inlineStr"/>
       <c r="R61" t="inlineStr"/>
       <c r="S61" t="inlineStr"/>
       <c r="T61" t="inlineStr"/>
+      <c r="W61" t="n">
+        <v>0</v>
+      </c>
+      <c r="X61" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y61" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z61" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA61" t="n">
+        <v>0</v>
+      </c>
       <c r="AC61" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD61" t="n">
+        <v>0</v>
+      </c>
       <c r="AE61" t="inlineStr">
         <is>
-          <t>AVVISI/SELEZIONI INTERNE per il personale dipendente dell'Azienda</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF61" t="inlineStr">
         <is>
-          <t>Non definito</t>
+          <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr"/>
       <c r="B62" t="inlineStr"/>
       <c r="C62" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa di coordinamento denominato "COORDINAMENTO UOC MEDICINA OSPEDALE DI TRECENTA", riservato al personale dipendente appartenente al ruolo sanitario - APSF Infermiere</t>
+          <t>Avviso pubblico, per soli titoli, per l'assunzione a tempo determinato di n. 1 Tecnico di Neurofisiopatologia - Area PSF</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E62" t="inlineStr"/>
       <c r="F62" t="inlineStr">
         <is>
           <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
         </is>
       </c>
       <c r="G62" t="inlineStr">
         <is>
-          <t>Infermiere</t>
+          <t>Tecnico della Neurofisiopatologia</t>
         </is>
       </c>
       <c r="H62" t="inlineStr">
         <is>
-          <t>29/12/2025 00:00</t>
+          <t>13/03/2026 00:00</t>
         </is>
       </c>
       <c r="I62" t="inlineStr">
         <is>
-          <t>08/01/2026 23:59</t>
+          <t>27/03/2026 23:59</t>
         </is>
       </c>
       <c r="K62" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N62" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P62" t="inlineStr"/>
       <c r="Q62" t="inlineStr"/>
       <c r="R62" t="inlineStr"/>
       <c r="S62" t="inlineStr"/>
       <c r="T62" t="inlineStr"/>
+      <c r="W62" t="n">
+        <v>0</v>
+      </c>
+      <c r="X62" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y62" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z62" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA62" t="n">
+        <v>0</v>
+      </c>
       <c r="AC62" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD62" t="n">
+        <v>0</v>
+      </c>
       <c r="AE62" t="inlineStr">
         <is>
-          <t>AVVISI/SELEZIONI INTERNE per il personale dipendente dell'Azienda</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF62" t="inlineStr">
         <is>
-          <t>Non definito</t>
+          <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr"/>
       <c r="B63" t="inlineStr"/>
       <c r="C63" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa di coordinamento denominato "COORDINAMENTO CARDIOLOGIA E UTIC ROVIGO", riservato al personale dipendente appartenente al ruolo sanitario - APSF Infermiere</t>
+          <t>Azienda Zero - Graduatoria concorso pubblico per n. 24 posti di Dirigente Medico nella disciplina di MEDICINA INTERNA - Area Medica e delle Specialità Mediche - Profilo Professionale: Dirigente Medico – Ruolo Sanitario.</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E63" t="inlineStr"/>
       <c r="F63" t="inlineStr">
         <is>
-          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G63" t="inlineStr">
         <is>
-          <t>Infermiere</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H63" t="inlineStr">
         <is>
-          <t>29/12/2025 00:00</t>
+          <t>11/03/2026 00:00</t>
         </is>
       </c>
       <c r="I63" t="inlineStr">
         <is>
-          <t>08/01/2026 23:59</t>
+          <t>09/03/2028 23:59</t>
         </is>
       </c>
       <c r="K63" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N63" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P63" t="inlineStr"/>
       <c r="Q63" t="inlineStr"/>
       <c r="R63" t="inlineStr"/>
       <c r="S63" t="inlineStr"/>
       <c r="T63" t="inlineStr"/>
       <c r="AC63" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE63" t="inlineStr">
         <is>
-          <t>AVVISI/SELEZIONI INTERNE per il personale dipendente dell'Azienda</t>
+          <t>Concorsi Dirigenza</t>
         </is>
       </c>
       <c r="AF63" t="inlineStr">
         <is>
-          <t>Non definito</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr"/>
       <c r="B64" t="inlineStr"/>
       <c r="C64" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa di coordinamento denominato "COORDINAMENTO UOC MEDICINA P.O. DI ADRIA", riservato al personale dipendente appartenente al ruolo sanitario - APSF Infermiere</t>
+          <t>Azienda Zero - Graduatoria concorso pubblico per n. 4 posti di Dirigente Medico di Pediatria, Area Medica e delle Specialità Mediche – Profilo Professionale Dirigente Medico – Ruolo Sanitario, per prevalente attività di cardiologia pediatrica.</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E64" t="inlineStr"/>
       <c r="F64" t="inlineStr">
         <is>
-          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G64" t="inlineStr">
         <is>
-          <t>Infermiere</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H64" t="inlineStr">
         <is>
-          <t>29/12/2025 00:00</t>
+          <t>11/03/2026 00:00</t>
         </is>
       </c>
       <c r="I64" t="inlineStr">
         <is>
-          <t>08/01/2026 23:59</t>
+          <t>09/03/2028 23:59</t>
         </is>
       </c>
       <c r="K64" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N64" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P64" t="inlineStr"/>
       <c r="Q64" t="inlineStr"/>
       <c r="R64" t="inlineStr"/>
       <c r="S64" t="inlineStr"/>
       <c r="T64" t="inlineStr"/>
       <c r="AC64" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE64" t="inlineStr">
         <is>
-          <t>AVVISI/SELEZIONI INTERNE per il personale dipendente dell'Azienda</t>
+          <t>Concorsi Dirigenza</t>
         </is>
       </c>
       <c r="AF64" t="inlineStr">
         <is>
-          <t>Non definito</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr"/>
       <c r="B65" t="inlineStr"/>
       <c r="C65" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa di coordinamento denominato "COORDINAMENTO UOC FARMACIA OSPEDALIERA", riservato al personale dipendente appartenente al ruolo sanitario - APSF Tecnico sanitario di laboratorio biomedico</t>
+          <t>Avviso pubblico di mobilità volontaria per n. 1 Collaboratore Tecnico Professionale -Ingegnere Civile - Area PSF, per la UOC Servizi Tecnici e Patrimoniali</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E65" t="inlineStr"/>
       <c r="F65" t="inlineStr">
         <is>
-          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
+          <t>D</t>
         </is>
       </c>
       <c r="G65" t="inlineStr">
         <is>
-          <t>Tecnico Sanitario di Laboratorio Biomedico</t>
+          <t>Collaboratore Tecnico Professionale</t>
         </is>
       </c>
       <c r="H65" t="inlineStr">
         <is>
-          <t>29/12/2025 00:00</t>
+          <t>25/02/2026 00:00</t>
         </is>
       </c>
       <c r="I65" t="inlineStr">
         <is>
-          <t>08/01/2026 23:59</t>
+          <t>27/03/2026 23:59</t>
         </is>
       </c>
       <c r="K65" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N65" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P65" t="inlineStr"/>
       <c r="Q65" t="inlineStr"/>
       <c r="R65" t="inlineStr"/>
       <c r="S65" t="inlineStr"/>
       <c r="T65" t="inlineStr"/>
+      <c r="W65" t="n">
+        <v>0</v>
+      </c>
+      <c r="X65" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y65" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z65" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA65" t="n">
+        <v>0</v>
+      </c>
       <c r="AC65" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD65" t="n">
+        <v>0</v>
+      </c>
       <c r="AE65" t="inlineStr">
         <is>
-          <t>AVVISI/SELEZIONI INTERNE per il personale dipendente dell'Azienda</t>
+          <t>Avviso di mobilità da altro ente</t>
         </is>
       </c>
       <c r="AF65" t="inlineStr">
         <is>
-          <t>Non definito</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr"/>
       <c r="B66" t="inlineStr"/>
       <c r="C66" t="inlineStr">
         <is>
-          <t>Avviso di procedura comparativa per l’attribuzione di nr. 1 incarico libero professionale, ex art. 7, comma 6, D. Lgs 165 del 30.03.2001 e ss.mm.ii., a professionista laureato in Psicologia, specializzato in Psicoterapia, al fine di garantire, presso i Centri per i Disturbi Cognitivi e le Demenze (CDCD) del territorio aziendale, gli obiettivi del Progetto “Fondo per l’Alzheimer e le demenze 2024-2026”</t>
+          <t xml:space="preserve">AVVISO DI SELEZIONE PUBBLICA PER CONFERIMENTO INCARICHI LIBERO-PROFESSIONALI A MEDICI PER LA UOC RADIOLOGIA - Azienda Ulss 5 Polesana
+</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="E66" t="inlineStr"/>
       <c r="H66" t="inlineStr">
         <is>
-          <t>29/12/2025 00:00</t>
+          <t>24/02/2026 00:00</t>
         </is>
       </c>
       <c r="I66" t="inlineStr">
         <is>
-          <t>06/01/2026 23:59</t>
+          <t>31/12/2026 23:59</t>
         </is>
       </c>
       <c r="K66" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N66" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P66" t="inlineStr"/>
       <c r="Q66" t="inlineStr"/>
       <c r="R66" t="inlineStr"/>
       <c r="S66" t="inlineStr"/>
       <c r="T66" t="inlineStr"/>
       <c r="AC66" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE66" t="inlineStr">
         <is>
           <t>Incarichi libero professionali</t>
         </is>
       </c>
       <c r="AF66" t="inlineStr">
         <is>
           <t>Lavoro autonomo</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr"/>
       <c r="B67" t="inlineStr"/>
       <c r="C67" t="inlineStr">
         <is>
-          <t>Azienda Zero - Graduatoria concorso pubblico per n. 9 Tecnici della Riabilitazione Psichiatrica - Area PSF</t>
+          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa denominato "RESPONSABILE SVILUPPO MODELLI ORGANIZZATIVI E PROFESSIONALI", riservato al personale dipendente appartenente a tutti i profili professionali del ruolo sanitario - APSF</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="E67" t="inlineStr"/>
       <c r="F67" t="inlineStr">
         <is>
           <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
         </is>
       </c>
       <c r="G67" t="inlineStr">
         <is>
-          <t>Tecnico della Riabilitazione Psichiatrica</t>
+          <t>Vari profili</t>
         </is>
       </c>
       <c r="H67" t="inlineStr">
         <is>
-          <t>24/12/2025 00:00</t>
+          <t>23/02/2026 00:00</t>
         </is>
       </c>
       <c r="I67" t="inlineStr">
         <is>
-          <t>21/12/2027 23:59</t>
+          <t>05/03/2026 23:59</t>
         </is>
       </c>
       <c r="K67" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N67" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P67" t="inlineStr"/>
       <c r="Q67" t="inlineStr"/>
       <c r="R67" t="inlineStr"/>
       <c r="S67" t="inlineStr"/>
       <c r="T67" t="inlineStr"/>
       <c r="AC67" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE67" t="inlineStr">
         <is>
-          <t>Concorsi Comparto</t>
+          <t>AVVISI/SELEZIONI INTERNE per il personale dipendente dell'Azienda</t>
         </is>
       </c>
       <c r="AF67" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Non definito</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr"/>
       <c r="B68" t="inlineStr"/>
       <c r="C68" t="inlineStr">
         <is>
-          <t>Azienda Zero - Graduatoria concorso pubblico per n. 11 posti di Dirigente Medico di Neurologia</t>
+          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa di coordinamento denominato "COORDINAMENTO CENTRI SALUTE MENTALE E SEMIRESIDENZIALITA' DIPARTIMENTO SALUTE MENTALE E GAP", riservato al personale dipendente appartenente al ruolo sanitario - APSF Infermiere, Educatore Professionale, Tecnico della Riabilitazione Psichiatrica</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="E68" t="inlineStr"/>
       <c r="F68" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
         </is>
       </c>
       <c r="G68" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>Vari profili</t>
         </is>
       </c>
       <c r="H68" t="inlineStr">
         <is>
-          <t>24/12/2025 00:00</t>
+          <t>23/02/2026 00:00</t>
         </is>
       </c>
       <c r="I68" t="inlineStr">
         <is>
-          <t>21/12/2027 23:59</t>
+          <t>05/03/2026 23:59</t>
         </is>
       </c>
       <c r="K68" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N68" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P68" t="inlineStr"/>
       <c r="Q68" t="inlineStr"/>
       <c r="R68" t="inlineStr"/>
       <c r="S68" t="inlineStr"/>
       <c r="T68" t="inlineStr"/>
       <c r="AC68" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE68" t="inlineStr">
         <is>
-          <t>Concorsi Dirigenza</t>
+          <t>AVVISI/SELEZIONI INTERNE per il personale dipendente dell'Azienda</t>
         </is>
       </c>
       <c r="AF68" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Non definito</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr"/>
       <c r="B69" t="inlineStr"/>
       <c r="C69" t="inlineStr">
         <is>
-          <t>Avviso pubblico per il conferimento dell'incarico di Direttore UOC Nefrologia</t>
+          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa di coordinamento denominato "COORDINAMENTO LABORATORIO ROVIGO E TRECENTA", riservato al personale dipendente appartenente al ruolo sanitario - APSF Tecnico Sanitario di Laboratorio Biomedico</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="E69" t="inlineStr"/>
       <c r="F69" t="inlineStr">
         <is>
-          <t>Apicale</t>
+          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
         </is>
       </c>
       <c r="G69" t="inlineStr">
         <is>
-          <t>Dirigente Medico - DIRETTORE</t>
+          <t>Tecnico Sanitario di Laboratorio Biomedico</t>
         </is>
       </c>
       <c r="H69" t="inlineStr">
         <is>
-          <t>23/12/2025 00:00</t>
+          <t>23/02/2026 00:00</t>
         </is>
       </c>
       <c r="I69" t="inlineStr">
         <is>
-          <t>22/01/2026 23:59</t>
+          <t>05/03/2026 23:59</t>
         </is>
       </c>
       <c r="K69" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N69" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P69" t="inlineStr"/>
       <c r="Q69" t="inlineStr"/>
       <c r="R69" t="inlineStr"/>
       <c r="S69" t="inlineStr"/>
       <c r="T69" t="inlineStr"/>
-      <c r="W69" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="AC69" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="AD69" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AE69" t="inlineStr">
         <is>
-          <t>Avviso di struttura complessa</t>
+          <t>AVVISI/SELEZIONI INTERNE per il personale dipendente dell'Azienda</t>
         </is>
       </c>
       <c r="AF69" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Non definito</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr"/>
       <c r="B70" t="inlineStr"/>
       <c r="C70" t="inlineStr">
         <is>
-          <t>Avviso pubblico per il conferimento dell'incarico di Direttore UOC Medicina Generale del Presidio Ospedaliero di Adria</t>
+          <t xml:space="preserve">Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa denominato "RESPONSABILE AREA FORMAZIONE DPS", riservato al personale dipendente appartenente a tutti i profili professionali del ruolo sanitario - APSF </t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
-[...6 lines deleted...]
-      </c>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E70" t="inlineStr"/>
       <c r="F70" t="inlineStr">
         <is>
-          <t>Apicale</t>
+          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
         </is>
       </c>
       <c r="G70" t="inlineStr">
         <is>
-          <t>Dirigente Medico - DIRETTORE</t>
+          <t>Vari profili</t>
         </is>
       </c>
       <c r="H70" t="inlineStr">
         <is>
-          <t>23/12/2025 00:00</t>
+          <t>23/02/2026 00:00</t>
         </is>
       </c>
       <c r="I70" t="inlineStr">
         <is>
-          <t>22/01/2026 23:59</t>
+          <t>05/03/2026 23:59</t>
         </is>
       </c>
       <c r="K70" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N70" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P70" t="inlineStr"/>
       <c r="Q70" t="inlineStr"/>
       <c r="R70" t="inlineStr"/>
       <c r="S70" t="inlineStr"/>
       <c r="T70" t="inlineStr"/>
-      <c r="W70" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="AC70" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="AD70" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AE70" t="inlineStr">
         <is>
-          <t>Avviso di struttura complessa</t>
+          <t>AVVISI/SELEZIONI INTERNE per il personale dipendente dell'Azienda</t>
         </is>
       </c>
       <c r="AF70" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Non definito</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr"/>
       <c r="B71" t="inlineStr"/>
       <c r="C71" t="inlineStr">
         <is>
-          <t>AVVISO DI PROCEDURA COMPARATIVA PER CONFERIMENTO DI BORSA DI STUDIO PRESSO LA UOC MEDICINA TRASFUSIONALE FINANZIATO DALL’ASSOCIAZIONE ITALIANA CONTRO LE LEUCEMIE E LINFOMI ONLUS – AIL ROVIGO “SARA E FABIO BELLATO” ODV.</t>
+          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa di coordinamento denominato "COORDINAMENTO LABORATORIO ADRIA E REFERENTE RETE AZIENDALE POCT", riservato al personale dipendente appartenente al ruolo sanitario - APSF Tecnico Sanitario di Laboratorio Biomedico</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E71" t="inlineStr"/>
       <c r="F71" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
         </is>
       </c>
       <c r="G71" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>Tecnico Sanitario di Laboratorio Biomedico</t>
         </is>
       </c>
       <c r="H71" t="inlineStr">
         <is>
-          <t>19/12/2025 00:00</t>
+          <t>23/02/2026 00:00</t>
         </is>
       </c>
       <c r="I71" t="inlineStr">
         <is>
-          <t>29/12/2025 23:59</t>
+          <t>05/03/2026 23:59</t>
         </is>
       </c>
       <c r="K71" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N71" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P71" t="inlineStr"/>
       <c r="Q71" t="inlineStr"/>
       <c r="R71" t="inlineStr"/>
       <c r="S71" t="inlineStr"/>
       <c r="T71" t="inlineStr"/>
       <c r="AC71" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE71" t="inlineStr">
         <is>
-          <t>Borse di Studio</t>
+          <t>AVVISI/SELEZIONI INTERNE per il personale dipendente dell'Azienda</t>
         </is>
       </c>
       <c r="AF71" t="inlineStr">
         <is>
-          <t>Borsa di studio</t>
+          <t>Non definito</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr"/>
       <c r="B72" t="inlineStr"/>
       <c r="C72" t="inlineStr">
         <is>
-          <t>Azienda Zero - Graduatoria concorso pubblico per n. 5 posti di Dirigente Medico- disciplina di Ematologia</t>
+          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa denominato "RESPONSABILE AREA DELLE RISORSE UMANE DPS", riservato al personale dipendente appartenente a tutti i profili professionali del ruolo sanitario - APSF</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="E72" t="inlineStr"/>
       <c r="F72" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
         </is>
       </c>
       <c r="G72" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>Vari profili</t>
         </is>
       </c>
       <c r="H72" t="inlineStr">
         <is>
-          <t>18/12/2025 00:00</t>
+          <t>23/02/2026 00:00</t>
         </is>
       </c>
       <c r="I72" t="inlineStr">
         <is>
-          <t>15/12/2027 23:59</t>
+          <t>05/03/2026 23:59</t>
         </is>
       </c>
       <c r="K72" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N72" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P72" t="inlineStr"/>
       <c r="Q72" t="inlineStr"/>
       <c r="R72" t="inlineStr"/>
       <c r="S72" t="inlineStr"/>
       <c r="T72" t="inlineStr"/>
       <c r="AC72" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE72" t="inlineStr">
         <is>
-          <t>Concorsi Dirigenza</t>
+          <t>AVVISI/SELEZIONI INTERNE per il personale dipendente dell'Azienda</t>
         </is>
       </c>
       <c r="AF72" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Non definito</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr"/>
       <c r="B73" t="inlineStr"/>
       <c r="C73" t="inlineStr">
         <is>
-          <t>Azienda Zero - Graduatoria concorso Pubblico per n. 34 posti di Dirigente Medico- disciplina di Ginecologia e Ostetricia</t>
+          <t>Avviso pubblico per il conferimento dell'incarico di Direttore UOC Servizio Veterinario di Sanità Animale</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
+          <t>Ammissione/Commissione/Espletamento</t>
         </is>
       </c>
       <c r="E73" t="inlineStr"/>
       <c r="F73" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G73" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>Dirigente Veterinario</t>
         </is>
       </c>
       <c r="H73" t="inlineStr">
         <is>
-          <t>16/12/2025 00:00</t>
+          <t>20/02/2026 00:00</t>
         </is>
       </c>
       <c r="I73" t="inlineStr">
         <is>
-          <t>11/12/2027 23:59</t>
+          <t>21/03/2026 23:59</t>
         </is>
       </c>
       <c r="K73" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N73" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P73" t="inlineStr"/>
       <c r="Q73" t="inlineStr"/>
       <c r="R73" t="inlineStr"/>
       <c r="S73" t="inlineStr"/>
       <c r="T73" t="inlineStr"/>
+      <c r="W73" t="n">
+        <v>0</v>
+      </c>
+      <c r="X73" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y73" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z73" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA73" t="n">
+        <v>0</v>
+      </c>
       <c r="AC73" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD73" t="n">
+        <v>0</v>
+      </c>
       <c r="AE73" t="inlineStr">
         <is>
-          <t>Concorsi Dirigenza</t>
+          <t>Avviso di struttura complessa</t>
         </is>
       </c>
       <c r="AF73" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr"/>
       <c r="B74" t="inlineStr"/>
       <c r="C74" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa denominato "REFERENTE PUNTO UNICO ACCESSO DISTRETTO 1", riservato al personale dipendente appartenente al ruolo sanitario e socio-sanitario - APSF Infermiere e Assistente sociale</t>
+          <t>Azienda Zero - Graduatoria concorso pubblico per n. 6 posti di Dirigente Medico di Geriatria - Area Medica e delle Specialità Mediche – Profilo Professionale Dirigente Medico – Ruolo
+Sanitario, per prevalente attività inerente ai disturbi e alle demenze del paziente anziano.</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E74" t="inlineStr"/>
+      <c r="F74" t="inlineStr">
+        <is>
+          <t>Dirigenza medica e veterinaria</t>
+        </is>
+      </c>
+      <c r="G74" t="inlineStr">
+        <is>
+          <t>Dirigente Medico</t>
+        </is>
+      </c>
       <c r="H74" t="inlineStr">
         <is>
-          <t>12/12/2025 00:00</t>
+          <t>19/02/2026 00:00</t>
         </is>
       </c>
       <c r="I74" t="inlineStr">
         <is>
-          <t>22/12/2025 23:59</t>
+          <t>15/02/2028 23:59</t>
         </is>
       </c>
       <c r="K74" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N74" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P74" t="inlineStr"/>
       <c r="Q74" t="inlineStr"/>
       <c r="R74" t="inlineStr"/>
       <c r="S74" t="inlineStr"/>
       <c r="T74" t="inlineStr"/>
       <c r="AC74" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE74" t="inlineStr">
         <is>
-          <t>AVVISI/SELEZIONI INTERNE per il personale dipendente dell'Azienda</t>
+          <t>Concorsi Dirigenza</t>
         </is>
       </c>
       <c r="AF74" t="inlineStr">
         <is>
-          <t>Non definito</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr"/>
       <c r="B75" t="inlineStr"/>
       <c r="C75" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa di coordinamento denominato "COORDINAMENTO COT AZIENDALE", riservato al personale dipendente appartenente al ruolo sanitario - APSF Infermiere</t>
+          <t xml:space="preserve">Azienda Zero - Graduatoria concorso pubblico per n. 9 posti di Dirigente Medico di Nefrologia -  Area Medica e delle Specialità Mediche a tempo pieno, indeterminato ed a rapporto esclusivo 
+</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E75" t="inlineStr"/>
       <c r="F75" t="inlineStr">
         <is>
-          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G75" t="inlineStr">
         <is>
-          <t>Infermiere</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H75" t="inlineStr">
         <is>
-          <t>12/12/2025 00:00</t>
+          <t>19/02/2026 00:00</t>
         </is>
       </c>
       <c r="I75" t="inlineStr">
         <is>
-          <t>22/12/2025 23:59</t>
+          <t>15/02/2028 23:59</t>
         </is>
       </c>
       <c r="K75" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N75" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P75" t="inlineStr"/>
       <c r="Q75" t="inlineStr"/>
       <c r="R75" t="inlineStr"/>
       <c r="S75" t="inlineStr"/>
       <c r="T75" t="inlineStr"/>
       <c r="AC75" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE75" t="inlineStr">
         <is>
-          <t>AVVISI/SELEZIONI INTERNE per il personale dipendente dell'Azienda</t>
+          <t>Avvisi Incarichi 15 septies/octies D.Lgs 502/92</t>
         </is>
       </c>
       <c r="AF75" t="inlineStr">
         <is>
-          <t>Non definito</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr"/>
       <c r="B76" t="inlineStr"/>
       <c r="C76" t="inlineStr">
         <is>
-          <t>Azienda Zero - Graduatoria concorso pubblico, per titoli ed esami, per n. 11 posti di Dirigente Medico – disciplina di Dermatologia e Venereologia</t>
+          <t xml:space="preserve">Azienda Zero - Graduatoria concorso pubblico per n. 11 posti di Operatore Tecnico Specializzato Magazziniere - Area degli Operatori Ruolo Tecnico a tempo pieno ed indeterminato </t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E76" t="inlineStr"/>
       <c r="F76" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>Area degli Operatori - Ruolo Tecnico</t>
         </is>
       </c>
       <c r="G76" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>Magazziniere</t>
         </is>
       </c>
       <c r="H76" t="inlineStr">
         <is>
-          <t>11/12/2025 00:00</t>
+          <t>18/02/2026 00:00</t>
         </is>
       </c>
       <c r="I76" t="inlineStr">
         <is>
-          <t>03/12/2027 23:59</t>
+          <t>09/02/2028 23:59</t>
         </is>
       </c>
       <c r="K76" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N76" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P76" t="inlineStr"/>
       <c r="Q76" t="inlineStr"/>
       <c r="R76" t="inlineStr"/>
       <c r="S76" t="inlineStr"/>
       <c r="T76" t="inlineStr"/>
       <c r="AC76" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE76" t="inlineStr">
         <is>
-          <t>Concorsi Dirigenza</t>
+          <t>Concorsi Comparto</t>
         </is>
       </c>
       <c r="AF76" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr"/>
       <c r="B77" t="inlineStr"/>
       <c r="C77" t="inlineStr">
         <is>
-          <t>Azienda Zero - Graduatoria concorso pubblico, per titoli ed esami, per n. 12 posti di Dirigente Medico – disciplina di Gastroenterologia</t>
+          <t>Avviso pubblico di mobilità volontaria per n. 1 Collaboratore Tecnico Professionale - Area PSF, per l'Ufficio Logistica e Autoparco</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t>Ammissione/Commissione/Espletamento</t>
-[...2 lines deleted...]
-      <c r="E77" t="inlineStr"/>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E77" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Avviso pubblico di mobilità volontaria per n. 1 Collaboratore Tecnico Professionale - Area PSF, per l'Ufficio Logistica e Autoparco&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="F77" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>D</t>
         </is>
       </c>
       <c r="G77" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>Collaboratore Tecnico Professionale</t>
         </is>
       </c>
       <c r="H77" t="inlineStr">
         <is>
-          <t>11/12/2025 00:00</t>
+          <t>16/02/2026 00:00</t>
         </is>
       </c>
       <c r="I77" t="inlineStr">
         <is>
-          <t>30/11/2027 23:59</t>
+          <t>18/03/2026 23:59</t>
         </is>
       </c>
       <c r="K77" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N77" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P77" t="inlineStr"/>
       <c r="Q77" t="inlineStr"/>
       <c r="R77" t="inlineStr"/>
       <c r="S77" t="inlineStr"/>
       <c r="T77" t="inlineStr"/>
       <c r="W77" t="n">
         <v>0</v>
       </c>
       <c r="X77" t="n">
         <v>0</v>
       </c>
       <c r="Y77" t="n">
         <v>0</v>
       </c>
       <c r="Z77" t="n">
         <v>0</v>
       </c>
       <c r="AA77" t="n">
         <v>0</v>
       </c>
       <c r="AC77" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD77" t="n">
         <v>0</v>
       </c>
       <c r="AE77" t="inlineStr">
         <is>
-          <t>Concorsi Dirigenza</t>
+          <t>Avviso di mobilità da altro ente</t>
         </is>
       </c>
       <c r="AF77" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr"/>
       <c r="B78" t="inlineStr"/>
       <c r="C78" t="inlineStr">
         <is>
-          <t>Avviso pubblico per n. 1 Tecnico della Prevenzione nell'Ambiente e nei Luoghi di Lavoro - Area PSF a tempo determinato</t>
+          <t>Avviso pubblico di mobilità volontaria per n. 1 Collaboratore Amministrativo Professionale - Area PSF, per l'Ufficio Logistica e Autoparco</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
-[...2 lines deleted...]
-      <c r="E78" t="inlineStr"/>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E78" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Avviso pubblico di mobilità volontaria per n. 1 Collaboratore Amministrativo Professionale - Area PSF, per l'Ufficio Logistica e Autoparco&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="F78" t="inlineStr">
         <is>
-          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
+          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo amministrativo</t>
         </is>
       </c>
       <c r="G78" t="inlineStr">
         <is>
-          <t>Tecnico della Prevenzione nell'Ambiente  e nei Luoghi di Lavoro</t>
+          <t>Collaboratore Amministrativo Professionale</t>
         </is>
       </c>
       <c r="H78" t="inlineStr">
         <is>
-          <t>05/12/2025 00:00</t>
+          <t>16/02/2026 00:00</t>
         </is>
       </c>
       <c r="I78" t="inlineStr">
         <is>
-          <t>19/12/2025 23:59</t>
+          <t>18/03/2026 23:59</t>
         </is>
       </c>
       <c r="K78" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N78" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P78" t="inlineStr"/>
       <c r="Q78" t="inlineStr"/>
       <c r="R78" t="inlineStr"/>
       <c r="S78" t="inlineStr"/>
       <c r="T78" t="inlineStr"/>
       <c r="W78" t="n">
         <v>0</v>
       </c>
       <c r="X78" t="n">
         <v>0</v>
       </c>
       <c r="Y78" t="n">
         <v>0</v>
       </c>
       <c r="Z78" t="n">
         <v>0</v>
       </c>
       <c r="AA78" t="n">
         <v>0</v>
       </c>
       <c r="AC78" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD78" t="n">
         <v>0</v>
       </c>
       <c r="AE78" t="inlineStr">
         <is>
-          <t>Avviso Pubblico</t>
+          <t>Avviso di mobilità da altro ente</t>
         </is>
       </c>
       <c r="AF78" t="inlineStr">
         <is>
-          <t>Tempo determinato</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr"/>
       <c r="B79" t="inlineStr"/>
       <c r="C79" t="inlineStr">
         <is>
-          <t>Avviso pubblico per n. 2 Dirigenti Medici di Medicina d'Emergenza-Urgenza a tempo determinato</t>
+          <t>Avviso Pubblico per l' assunzione a tempo determinato di n. 1 Tecnico Sanitario di Radiologia Medica - Area PSF</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Avviso pubblico per n. 2 Dirigenti Medici di Medicina d'Emergenza-Urgenza a tempo determinato&lt;/p&gt;</t>
+          <t>&lt;p&gt;Graduatoria &lt;/p&gt;</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
         </is>
       </c>
       <c r="G79" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>Tecnico Sanitario di Radiologia Medica</t>
         </is>
       </c>
       <c r="H79" t="inlineStr">
         <is>
-          <t>05/12/2025 00:00</t>
+          <t>13/02/2026 00:00</t>
         </is>
       </c>
       <c r="I79" t="inlineStr">
         <is>
-          <t>19/12/2025 23:59</t>
+          <t>27/02/2026 23:59</t>
         </is>
       </c>
       <c r="K79" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N79" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P79" t="inlineStr"/>
       <c r="Q79" t="inlineStr"/>
       <c r="R79" t="inlineStr"/>
       <c r="S79" t="inlineStr"/>
-      <c r="T79" t="inlineStr"/>
+      <c r="T79" t="inlineStr">
+        <is>
+          <t>Determina Dirigenziale n. 288 del 30.03.2026</t>
+        </is>
+      </c>
+      <c r="U79" t="inlineStr">
+        <is>
+          <t>07/04/2026 00:00</t>
+        </is>
+      </c>
+      <c r="V79" t="inlineStr">
+        <is>
+          <t>29/03/2028 00:00</t>
+        </is>
+      </c>
       <c r="W79" t="n">
         <v>0</v>
       </c>
       <c r="X79" t="n">
         <v>0</v>
       </c>
       <c r="Y79" t="n">
         <v>0</v>
       </c>
       <c r="Z79" t="n">
         <v>0</v>
       </c>
       <c r="AA79" t="n">
         <v>0</v>
       </c>
       <c r="AC79" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD79" t="n">
         <v>0</v>
       </c>
       <c r="AE79" t="inlineStr">
         <is>
           <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF79" t="inlineStr">
         <is>
           <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr"/>
       <c r="B80" t="inlineStr"/>
       <c r="C80" t="inlineStr">
         <is>
-          <t>Azienda Zero - graduatoria concorso pubblico per n. 18 Infermieri a tempo indeterminato presso gli Istituti Penitenziari</t>
+          <t>Avviso Pubblico per l' assunzione a tempo determinato di n. 2 Assistenti Sociali - Area PSF</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
-[...2 lines deleted...]
-      <c r="E80" t="inlineStr"/>
+          <t>Graduatoria/Esito</t>
+        </is>
+      </c>
+      <c r="E80" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Graduatoria&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="F80" t="inlineStr">
         <is>
-          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
+          <t>Area dei Professionisti della Salute e dei Funzionari - ruolo socio-sanitario</t>
         </is>
       </c>
       <c r="G80" t="inlineStr">
         <is>
-          <t>Infermiere</t>
+          <t>Assistente Sociale</t>
         </is>
       </c>
       <c r="H80" t="inlineStr">
         <is>
-          <t>05/12/2025 00:00</t>
+          <t>13/02/2026 00:00</t>
         </is>
       </c>
       <c r="I80" t="inlineStr">
         <is>
-          <t>30/11/2027 23:59</t>
+          <t>27/02/2026 23:59</t>
         </is>
       </c>
       <c r="K80" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N80" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P80" t="inlineStr"/>
       <c r="Q80" t="inlineStr"/>
       <c r="R80" t="inlineStr"/>
       <c r="S80" t="inlineStr"/>
-      <c r="T80" t="inlineStr"/>
+      <c r="T80" t="inlineStr">
+        <is>
+          <t>Determina Dirigenziale n. 286 del 30.03.2026</t>
+        </is>
+      </c>
+      <c r="U80" t="inlineStr">
+        <is>
+          <t>07/04/2026 00:00</t>
+        </is>
+      </c>
+      <c r="V80" t="inlineStr">
+        <is>
+          <t>29/03/2028 00:00</t>
+        </is>
+      </c>
+      <c r="W80" t="n">
+        <v>0</v>
+      </c>
+      <c r="X80" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y80" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z80" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA80" t="n">
+        <v>0</v>
+      </c>
       <c r="AC80" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD80" t="n">
+        <v>0</v>
+      </c>
       <c r="AE80" t="inlineStr">
         <is>
-          <t>Concorsi Comparto</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF80" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr"/>
       <c r="B81" t="inlineStr"/>
       <c r="C81" t="inlineStr">
         <is>
-          <t>Avviso pubblico per l'assunzione a tempo determinato di n. 3 Assistenti Sanitari - Area PSF</t>
+          <t>AVVISO DI SELEZIONE PUBBLICA PER CONFERIMENTO INCARICO LIBERO-PROFESSIONALE A BIOLOGO PER LA UOSD PMA DI TRECENTA.</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="E81" t="inlineStr"/>
-      <c r="F81" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="H81" t="inlineStr">
         <is>
-          <t>05/12/2025 00:00</t>
+          <t>06/02/2026 00:00</t>
         </is>
       </c>
       <c r="I81" t="inlineStr">
         <is>
-          <t>19/12/2025 23:59</t>
+          <t>14/02/2026 23:59</t>
         </is>
       </c>
       <c r="K81" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N81" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P81" t="inlineStr"/>
       <c r="Q81" t="inlineStr"/>
       <c r="R81" t="inlineStr"/>
       <c r="S81" t="inlineStr"/>
       <c r="T81" t="inlineStr"/>
-      <c r="W81" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="AC81" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="AD81" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AE81" t="inlineStr">
         <is>
-          <t>Avviso Pubblico</t>
+          <t>Incarichi libero professionali</t>
         </is>
       </c>
       <c r="AF81" t="inlineStr">
         <is>
-          <t>Tempo determinato</t>
+          <t>Lavoro autonomo</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr"/>
       <c r="B82" t="inlineStr"/>
       <c r="C82" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 1 Dirigente Medico nella disciplina di Neurologia</t>
+          <t>Avviso pubblico per il conferimento dell'incarico di Direttore UOC Radiologia</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="E82" t="inlineStr"/>
+      <c r="E82" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Avviso pubblico per il conferimento dell'incarico di Direttore UOC Radiologia&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="F82" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>Apicale</t>
         </is>
       </c>
       <c r="G82" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>Dirigente Medico - DIRETTORE</t>
         </is>
       </c>
       <c r="H82" t="inlineStr">
         <is>
-          <t>28/11/2025 00:00</t>
+          <t>20/01/2026 00:00</t>
         </is>
       </c>
       <c r="I82" t="inlineStr">
         <is>
-          <t>12/12/2025 23:59</t>
+          <t>19/02/2026 23:59</t>
         </is>
       </c>
       <c r="K82" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N82" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P82" t="inlineStr"/>
       <c r="Q82" t="inlineStr"/>
       <c r="R82" t="inlineStr"/>
       <c r="S82" t="inlineStr"/>
       <c r="T82" t="inlineStr"/>
       <c r="W82" t="n">
         <v>0</v>
       </c>
       <c r="X82" t="n">
         <v>0</v>
       </c>
       <c r="Y82" t="n">
         <v>0</v>
       </c>
       <c r="Z82" t="n">
         <v>0</v>
       </c>
       <c r="AA82" t="n">
         <v>0</v>
       </c>
       <c r="AC82" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD82" t="n">
         <v>0</v>
       </c>
       <c r="AE82" t="inlineStr">
         <is>
-          <t>Avviso Pubblico</t>
+          <t>Avviso di struttura complessa</t>
         </is>
       </c>
       <c r="AF82" t="inlineStr">
         <is>
-          <t>Tempo determinato</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr"/>
       <c r="B83" t="inlineStr"/>
       <c r="C83" t="inlineStr">
         <is>
-          <t xml:space="preserve">Azienda Zero - Graduatoria concorso pubblico, per titoli ed esami, per n. 6 posti, a tempo pieno e indeterminato, di Operatore Tecnico Specializzato Elettricista – Area degli Operatori – Ruolo Tecnico.
-</t>
+          <t>Avviso pubblico per il conferimento dell'incarico di Direttore UOC Gastroenterologia</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E83" t="inlineStr"/>
       <c r="F83" t="inlineStr">
         <is>
-          <t>Area degli Operatori - Ruolo Tecnico</t>
+          <t>Apicale</t>
         </is>
       </c>
       <c r="G83" t="inlineStr">
         <is>
-          <t>Elettricista</t>
+          <t>Dirigente Medico - DIRETTORE</t>
         </is>
       </c>
       <c r="H83" t="inlineStr">
         <is>
-          <t>20/11/2025 00:00</t>
+          <t>16/01/2026 00:00</t>
         </is>
       </c>
       <c r="I83" t="inlineStr">
         <is>
-          <t>17/11/2027 23:59</t>
+          <t>15/02/2026 23:59</t>
         </is>
       </c>
       <c r="K83" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N83" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P83" t="inlineStr"/>
       <c r="Q83" t="inlineStr"/>
       <c r="R83" t="inlineStr"/>
       <c r="S83" t="inlineStr"/>
       <c r="T83" t="inlineStr"/>
+      <c r="W83" t="n">
+        <v>0</v>
+      </c>
+      <c r="X83" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y83" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z83" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA83" t="n">
+        <v>0</v>
+      </c>
       <c r="AC83" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD83" t="n">
+        <v>0</v>
+      </c>
       <c r="AE83" t="inlineStr">
         <is>
-          <t>Concorsi Comparto</t>
+          <t>Avvisi Incarichi Direzione Struttura Complessa</t>
         </is>
       </c>
       <c r="AF83" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr"/>
       <c r="B84" t="inlineStr"/>
       <c r="C84" t="inlineStr">
         <is>
-          <t>Azienda Zero - Graduatoria concorso pubblico, per titoli ed esami, per n. 4 posti di
-Dirigente Medico – disciplina di Allergologia e Immunologia Clinica.</t>
+          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa  denominato "REFERENTE DELLA PIATTAFORMA DELLA FORMAZIONE AZIENDALE E DELLA FORMAZIONE INTERNATIONAL TRAINING CENTER AMERICAN HEART ASSOCIATION", riservato al personale dipendente appartenente al ruolo sanitario - APSF Infermiere</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="E84" t="inlineStr"/>
       <c r="F84" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
         </is>
       </c>
       <c r="G84" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>Infermiere</t>
         </is>
       </c>
       <c r="H84" t="inlineStr">
         <is>
-          <t>17/11/2025 00:00</t>
+          <t>14/01/2026 00:00</t>
         </is>
       </c>
       <c r="I84" t="inlineStr">
         <is>
-          <t>10/11/2027 23:59</t>
+          <t>24/01/2026 23:59</t>
         </is>
       </c>
       <c r="K84" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N84" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P84" t="inlineStr"/>
       <c r="Q84" t="inlineStr"/>
       <c r="R84" t="inlineStr"/>
       <c r="S84" t="inlineStr"/>
       <c r="T84" t="inlineStr"/>
       <c r="AC84" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE84" t="inlineStr">
         <is>
-          <t>Concorsi Dirigenza</t>
+          <t>AVVISI/SELEZIONI INTERNE per il personale dipendente dell'Azienda</t>
         </is>
       </c>
       <c r="AF84" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Non definito</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr"/>
       <c r="B85" t="inlineStr"/>
       <c r="C85" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per soli titoli, per l'assunzione a tempo determinato di n. 10 Infermieri - Area PSF</t>
+          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa di coordinamento denominato "COORDINAMENTO GRUPPO OPERATORIO ROVIGO", riservato al personale dipendente appartenente al ruolo sanitario - APSF Infermiere</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="E85" t="inlineStr"/>
       <c r="F85" t="inlineStr">
         <is>
           <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
         </is>
       </c>
       <c r="G85" t="inlineStr">
         <is>
           <t>Infermiere</t>
         </is>
       </c>
       <c r="H85" t="inlineStr">
         <is>
-          <t>14/11/2025 00:00</t>
+          <t>13/01/2026 00:00</t>
         </is>
       </c>
       <c r="I85" t="inlineStr">
         <is>
-          <t>28/11/2025 23:59</t>
+          <t>23/01/2026 23:59</t>
         </is>
       </c>
       <c r="K85" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N85" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P85" t="inlineStr"/>
       <c r="Q85" t="inlineStr"/>
       <c r="R85" t="inlineStr"/>
       <c r="S85" t="inlineStr"/>
       <c r="T85" t="inlineStr"/>
-      <c r="W85" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="AC85" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="AD85" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AE85" t="inlineStr">
         <is>
-          <t>Avviso Pubblico</t>
+          <t>AVVISI/SELEZIONI INTERNE per il personale dipendente dell'Azienda</t>
         </is>
       </c>
       <c r="AF85" t="inlineStr">
         <is>
-          <t>Tempo determinato</t>
+          <t>Non definito</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr"/>
       <c r="B86" t="inlineStr"/>
       <c r="C86" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa denominato "Gestione e Controllo di Qualità delle Attività di Igiene Industriale e dei Processi SPISAL Relativi all'Amianto", riservato al personale dipendente appartenente al ruolo sanitario - APSF Tecnico della Prevenzione nell'Ambiente e nei Luoghi di Lavoro</t>
+          <t>Avviso di procedura comparativa per l’attribuzione di nr. 2 incarichi libero professionali, ex art. 7, comma 6, D. Lgs 165 del 30.03.2001 e ss.mm.ii., a professionisti laureati in Psicologia, specializzati in Psicoterapia, per la realizzazione delle attività previste dal progetto regionale “Piano operativo per il potenziamento delle funzioni dei Centri per la Famiglia nell’ambito delle competenze sociali dei Consultori familiari delle Aziende ULSS del Veneto.</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E86" t="inlineStr"/>
-      <c r="F86" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="H86" t="inlineStr">
         <is>
-          <t>13/11/2025 00:00</t>
+          <t>13/01/2026 00:00</t>
         </is>
       </c>
       <c r="I86" t="inlineStr">
         <is>
-          <t>23/11/2025 23:59</t>
+          <t>21/01/2026 23:59</t>
         </is>
       </c>
       <c r="K86" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N86" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P86" t="inlineStr"/>
       <c r="Q86" t="inlineStr"/>
       <c r="R86" t="inlineStr"/>
       <c r="S86" t="inlineStr"/>
       <c r="T86" t="inlineStr"/>
       <c r="AC86" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE86" t="inlineStr">
         <is>
-          <t>AVVISI/SELEZIONI INTERNE per il personale dipendente dell'Azienda</t>
+          <t>Incarichi libero professionali</t>
         </is>
       </c>
       <c r="AF86" t="inlineStr">
         <is>
-          <t>Non definito</t>
+          <t>Lavoro autonomo</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr"/>
       <c r="B87" t="inlineStr"/>
       <c r="C87" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa denominato "Gestione Giuridica dello Sviluppo del Personale e dei Percorsi di Carriera, Relazioni Sindacali e Gestione Intra Moenia" riservato al personale dipendente appartenente al ruolo amministrativo, tecnico e professionale - APSF Collaboratore Amministrativo</t>
+          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione di professionista specialista denominato "SPECIALISTA REFERENTE AMMINISTRATORE DI SISTEMA", riservato al personale dipendente appartenente al ruolo sanitario - APSF Tecnico Sanitario di Radiologia Medica</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E87" t="inlineStr"/>
       <c r="F87" t="inlineStr">
         <is>
-          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo amministrativo</t>
+          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
         </is>
       </c>
       <c r="G87" t="inlineStr">
         <is>
-          <t>Collaboratore Amministrativo Professionale</t>
+          <t>Tecnico Sanitario di Radiologia Medica</t>
         </is>
       </c>
       <c r="H87" t="inlineStr">
         <is>
-          <t>12/11/2025 00:00</t>
+          <t>13/01/2026 00:00</t>
         </is>
       </c>
       <c r="I87" t="inlineStr">
         <is>
-          <t>23/11/2025 23:59</t>
+          <t>23/01/2026 23:59</t>
         </is>
       </c>
       <c r="K87" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N87" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P87" t="inlineStr"/>
       <c r="Q87" t="inlineStr"/>
       <c r="R87" t="inlineStr"/>
       <c r="S87" t="inlineStr"/>
       <c r="T87" t="inlineStr"/>
       <c r="AC87" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE87" t="inlineStr">
         <is>
           <t>AVVISI/SELEZIONI INTERNE per il personale dipendente dell'Azienda</t>
         </is>
       </c>
       <c r="AF87" t="inlineStr">
         <is>
           <t>Non definito</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr"/>
       <c r="B88" t="inlineStr"/>
       <c r="C88" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa di coordinamento denominato "Coordinatore dei Processi di Prevenzione e Formazione dei Lavoratori in Materia di Igiene e Sicurezza", riservato al personale dipendente appartenente al ruolo sanitario - APSF Tecnico della Prevenzione nell'Ambiente e nei Luoghi di Lavoro</t>
+          <t>Avviso pubblico per n. 1 Dirigente Medico di Anestesia e Rianimazione a tempo determinato</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="E88" t="inlineStr"/>
+      <c r="E88" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Avviso pubblico per n. 1 Dirigente Medico di Anestesia e Rianimazione a tempo determinato&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="F88" t="inlineStr">
         <is>
-          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G88" t="inlineStr">
         <is>
-          <t>Tecnico della Prevenzione nell'Ambiente  e nei Luoghi di Lavoro</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H88" t="inlineStr">
         <is>
-          <t>12/11/2025 00:00</t>
+          <t>02/01/2026 00:00</t>
         </is>
       </c>
       <c r="I88" t="inlineStr">
         <is>
-          <t>23/11/2025 23:59</t>
+          <t>16/01/2026 23:59</t>
         </is>
       </c>
       <c r="K88" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N88" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P88" t="inlineStr"/>
       <c r="Q88" t="inlineStr"/>
       <c r="R88" t="inlineStr"/>
       <c r="S88" t="inlineStr"/>
       <c r="T88" t="inlineStr"/>
+      <c r="W88" t="n">
+        <v>0</v>
+      </c>
+      <c r="X88" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y88" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z88" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA88" t="n">
+        <v>0</v>
+      </c>
       <c r="AC88" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD88" t="n">
+        <v>0</v>
+      </c>
       <c r="AE88" t="inlineStr">
         <is>
-          <t>AVVISI/SELEZIONI INTERNE per il personale dipendente dell'Azienda</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF88" t="inlineStr">
         <is>
-          <t>Non definito</t>
+          <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr"/>
       <c r="B89" t="inlineStr"/>
       <c r="C89" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa di coordinamento denominato "Coordinatore Corso di Laurea in Tecnico della Riabilitazione Psichiatrica", riservato al personale dipendente appartenente al ruolo sanitario - APSF Tecnico della Riabilitazione Psichiatrica</t>
+          <t>Azienda Zero - Graduatoria concorso pubblico per n. 32 posti di Dirigente Medico di Psichiatria</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E89" t="inlineStr"/>
+      <c r="F89" t="inlineStr">
+        <is>
+          <t>Dirigenza medica e veterinaria</t>
+        </is>
+      </c>
+      <c r="G89" t="inlineStr">
+        <is>
+          <t>Dirigente Medico</t>
+        </is>
+      </c>
       <c r="H89" t="inlineStr">
         <is>
-          <t>12/11/2025 00:00</t>
+          <t>30/12/2025 00:00</t>
         </is>
       </c>
       <c r="I89" t="inlineStr">
         <is>
-          <t>23/11/2025 23:59</t>
+          <t>22/12/2027 23:59</t>
         </is>
       </c>
       <c r="K89" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N89" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P89" t="inlineStr"/>
       <c r="Q89" t="inlineStr"/>
       <c r="R89" t="inlineStr"/>
       <c r="S89" t="inlineStr"/>
       <c r="T89" t="inlineStr"/>
       <c r="AC89" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE89" t="inlineStr">
         <is>
-          <t>AVVISI/SELEZIONI INTERNE per il personale dipendente dell'Azienda</t>
+          <t>Concorsi Dirigenza</t>
         </is>
       </c>
       <c r="AF89" t="inlineStr">
         <is>
-          <t>Non definito</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr"/>
       <c r="B90" t="inlineStr"/>
       <c r="C90" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa di coordinamento denominato "Coordinamento UOC Radiologia P.O. di Rovigo", riservato al personale dipendente appartenente al ruolo sanitario - APSF Tecnico Sanitario di Radiologia Medica</t>
+          <t>Azienda Zero - Graduatoria concorso pubblico per n. 6 posti di Dirigente Medico di Medicina Interna per gli Istituti Penitenziari</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E90" t="inlineStr"/>
       <c r="F90" t="inlineStr">
         <is>
-          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G90" t="inlineStr">
         <is>
-          <t>Tecnico Sanitario di Radiologia Medica</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H90" t="inlineStr">
         <is>
-          <t>12/11/2025 00:00</t>
+          <t>30/12/2025 00:00</t>
         </is>
       </c>
       <c r="I90" t="inlineStr">
         <is>
-          <t>23/11/2025 23:59</t>
+          <t>22/12/2027 23:59</t>
         </is>
       </c>
       <c r="K90" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N90" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P90" t="inlineStr"/>
       <c r="Q90" t="inlineStr"/>
       <c r="R90" t="inlineStr"/>
       <c r="S90" t="inlineStr"/>
       <c r="T90" t="inlineStr"/>
       <c r="AC90" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE90" t="inlineStr">
         <is>
-          <t>AVVISI/SELEZIONI INTERNE per il personale dipendente dell'Azienda</t>
+          <t>Concorsi Dirigenza</t>
         </is>
       </c>
       <c r="AF90" t="inlineStr">
         <is>
-          <t>Non definito</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr"/>
-      <c r="B91" t="inlineStr"/>
+      <c r="B91" t="inlineStr">
+        <is>
+          <t>Tabella</t>
+        </is>
+      </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t xml:space="preserve">Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa di coordinamento denominato "Responsabile Polo Formativo Aziendale", riservato al personale dipendente appartenente a tutti i profili professionali del ruolo sanitario - APSF </t>
+          <t>Tabella triennale avvisi, concorsi e procedure comparative aggiornata a dicembre 2025</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
-          <t>Scaduto</t>
-[...2 lines deleted...]
-      <c r="E91" t="inlineStr"/>
+          <t>Aperto</t>
+        </is>
+      </c>
+      <c r="E91" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Tabella triennale avvisi, concorsi e procedure comparative aggiornata a dicembre 2025&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="F91" t="inlineStr">
         <is>
-          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
+          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
         </is>
       </c>
       <c r="G91" t="inlineStr">
         <is>
-          <t>Vari profili</t>
+          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
         </is>
       </c>
       <c r="H91" t="inlineStr">
         <is>
-          <t>12/11/2025 00:00</t>
+          <t>30/12/2025 00:00</t>
         </is>
       </c>
       <c r="I91" t="inlineStr">
         <is>
-          <t>03/12/2025 23:59</t>
+          <t>29/12/2030 23:59</t>
         </is>
       </c>
       <c r="K91" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N91" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P91" t="inlineStr"/>
       <c r="Q91" t="inlineStr"/>
       <c r="R91" t="inlineStr"/>
       <c r="S91" t="inlineStr"/>
       <c r="T91" t="inlineStr"/>
+      <c r="W91" t="n">
+        <v>0</v>
+      </c>
+      <c r="X91" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y91" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z91" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA91" t="n">
+        <v>0</v>
+      </c>
       <c r="AC91" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD91" t="n">
+        <v>0</v>
+      </c>
       <c r="AE91" t="inlineStr">
         <is>
-          <t>AVVISI/SELEZIONI INTERNE per il personale dipendente dell'Azienda</t>
-[...6 lines deleted...]
-      </c>
+          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
+        </is>
+      </c>
+      <c r="AF91" t="inlineStr"/>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr"/>
       <c r="B92" t="inlineStr"/>
       <c r="C92" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa denominato "Ufficio Segreteria, Convenzioni, Contratti e Procedimenti Disciplinari" riservato al personale dipendente appartenente al ruolo amministrativo, tecnico e professionale - APSF Collaboratore Amministrativo</t>
+          <t>Avviso pubblico di mobilità volontaria per n. 1 Tecnico Sanitario di Laboratorio Biomedico - Area dei Professionisti della Salute e dei Funzionari</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E92" t="inlineStr"/>
       <c r="F92" t="inlineStr">
         <is>
-          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo amministrativo</t>
+          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
         </is>
       </c>
       <c r="G92" t="inlineStr">
         <is>
-          <t>Collaboratore Amministrativo Professionale</t>
+          <t>Tecnico Sanitario di Laboratorio Biomedico</t>
         </is>
       </c>
       <c r="H92" t="inlineStr">
         <is>
-          <t>12/11/2025 00:00</t>
+          <t>30/12/2025 00:00</t>
         </is>
       </c>
       <c r="I92" t="inlineStr">
         <is>
-          <t>23/11/2025 23:59</t>
+          <t>29/01/2026 23:59</t>
         </is>
       </c>
       <c r="K92" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N92" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P92" t="inlineStr"/>
       <c r="Q92" t="inlineStr"/>
       <c r="R92" t="inlineStr"/>
       <c r="S92" t="inlineStr"/>
       <c r="T92" t="inlineStr"/>
+      <c r="W92" t="n">
+        <v>0</v>
+      </c>
+      <c r="X92" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y92" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z92" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA92" t="n">
+        <v>0</v>
+      </c>
       <c r="AC92" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD92" t="n">
+        <v>0</v>
+      </c>
       <c r="AE92" t="inlineStr">
         <is>
-          <t>AVVISI/SELEZIONI INTERNE per il personale dipendente dell'Azienda</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF92" t="inlineStr">
         <is>
-          <t>Non definito</t>
+          <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr"/>
       <c r="B93" t="inlineStr"/>
       <c r="C93" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa denominato "Ufficio Servizi Amministrativi di Programmazione e Gestione del Dipartimento" riservato al personale dipendente appartenente al ruolo amministrativo, tecnico e professionale - APSF Collaboratore Amministrativo</t>
+          <t>Azienda Zero - Graduatoria concorso pubblico per n. 33 posti di Ostetrica/o - Area PSF</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E93" t="inlineStr"/>
       <c r="F93" t="inlineStr">
         <is>
-          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo amministrativo</t>
+          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
         </is>
       </c>
       <c r="G93" t="inlineStr">
         <is>
-          <t>Collaboratore Amministrativo Professionale</t>
+          <t>Ostetrica/o</t>
         </is>
       </c>
       <c r="H93" t="inlineStr">
         <is>
-          <t>12/11/2025 00:00</t>
+          <t>30/12/2025 00:00</t>
         </is>
       </c>
       <c r="I93" t="inlineStr">
         <is>
-          <t>23/11/2025 23:59</t>
+          <t>22/12/2027 23:59</t>
         </is>
       </c>
       <c r="K93" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N93" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P93" t="inlineStr"/>
       <c r="Q93" t="inlineStr"/>
       <c r="R93" t="inlineStr"/>
       <c r="S93" t="inlineStr"/>
       <c r="T93" t="inlineStr"/>
       <c r="AC93" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE93" t="inlineStr">
         <is>
-          <t>AVVISI/SELEZIONI INTERNE per il personale dipendente dell'Azienda</t>
+          <t>Concorsi Comparto</t>
         </is>
       </c>
       <c r="AF93" t="inlineStr">
         <is>
-          <t>Non definito</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr"/>
       <c r="B94" t="inlineStr"/>
       <c r="C94" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione professionale denominato "Esperto Ambientale - Ospedali di Rovigo, Adria e Trecenta" riservato al personale dipendente appartenente al ruolo amministrativo, tecnico e professionale - APSF Collaboratore Tecnico Professionale</t>
+          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa di coordinamento denominato "COORDINAMENTO AREA OSTETRICA OSPEDALIERA", riservato al personale dipendente appartenente al ruolo sanitario - APSF Ostetrica/o</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E94" t="inlineStr"/>
+      <c r="F94" t="inlineStr">
+        <is>
+          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
+        </is>
+      </c>
+      <c r="G94" t="inlineStr">
+        <is>
+          <t>Ostetrica/o</t>
+        </is>
+      </c>
       <c r="H94" t="inlineStr">
         <is>
-          <t>12/11/2025 00:00</t>
+          <t>29/12/2025 00:00</t>
         </is>
       </c>
       <c r="I94" t="inlineStr">
         <is>
-          <t>23/11/2025 23:59</t>
+          <t>08/01/2026 23:59</t>
         </is>
       </c>
       <c r="K94" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N94" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P94" t="inlineStr"/>
       <c r="Q94" t="inlineStr"/>
       <c r="R94" t="inlineStr"/>
       <c r="S94" t="inlineStr"/>
       <c r="T94" t="inlineStr"/>
       <c r="AC94" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE94" t="inlineStr">
         <is>
           <t>AVVISI/SELEZIONI INTERNE per il personale dipendente dell'Azienda</t>
         </is>
       </c>
       <c r="AF94" t="inlineStr">
         <is>
           <t>Non definito</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr"/>
       <c r="B95" t="inlineStr"/>
       <c r="C95" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa denominato "Ufficio per la Gestione dei Sistemi Centrali e dell'Help Desk" riservato al personale dipendente appartenente al ruolo amministrativo, tecnico e professionale - APSF Collaboratore Tecnico Professionale</t>
+          <t>Avviso di procedura comparativa per l’attribuzione di nr. 1 incarico libero professionale, ex art. 7, comma 6, D. Lgs 165 del 30.03.2001 e ss.mm.ii., a professionista laureato in Psicologia, specializzato in Psicoterapia, al fine di garantire, presso i Centri per i Disturbi Cognitivi e le Demenze (CDCD) del territorio aziendale, gli obiettivi del Progetto “Fondo per l’Alzheimer e le demenze 2024-2026”</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E95" t="inlineStr"/>
       <c r="H95" t="inlineStr">
         <is>
-          <t>12/11/2025 00:00</t>
+          <t>29/12/2025 00:00</t>
         </is>
       </c>
       <c r="I95" t="inlineStr">
         <is>
-          <t>23/11/2025 23:59</t>
+          <t>06/01/2026 23:59</t>
         </is>
       </c>
       <c r="K95" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N95" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P95" t="inlineStr"/>
       <c r="Q95" t="inlineStr"/>
       <c r="R95" t="inlineStr"/>
       <c r="S95" t="inlineStr"/>
       <c r="T95" t="inlineStr"/>
       <c r="AC95" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE95" t="inlineStr">
         <is>
-          <t>AVVISI/SELEZIONI INTERNE per il personale dipendente dell'Azienda</t>
+          <t>Incarichi libero professionali</t>
         </is>
       </c>
       <c r="AF95" t="inlineStr">
         <is>
-          <t>Non definito</t>
+          <t>Lavoro autonomo</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr"/>
       <c r="B96" t="inlineStr"/>
       <c r="C96" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa denominato "Ufficio Coordinamento Tecnico Ospedaliero" riservato al personale dipendente appartenente al ruolo amministrativo, tecnico e professionale - APSF Collaboratore Tecnico Professionale</t>
+          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa di coordinamento denominato "COORDINAMENTO UOC FARMACIA OSPEDALIERA", riservato al personale dipendente appartenente al ruolo sanitario - APSF Tecnico sanitario di laboratorio biomedico</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E96" t="inlineStr"/>
+      <c r="F96" t="inlineStr">
+        <is>
+          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
+        </is>
+      </c>
+      <c r="G96" t="inlineStr">
+        <is>
+          <t>Tecnico Sanitario di Laboratorio Biomedico</t>
+        </is>
+      </c>
       <c r="H96" t="inlineStr">
         <is>
-          <t>12/11/2025 00:00</t>
+          <t>29/12/2025 00:00</t>
         </is>
       </c>
       <c r="I96" t="inlineStr">
         <is>
-          <t>23/11/2025 23:59</t>
+          <t>08/01/2026 23:59</t>
         </is>
       </c>
       <c r="K96" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N96" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P96" t="inlineStr"/>
       <c r="Q96" t="inlineStr"/>
       <c r="R96" t="inlineStr"/>
       <c r="S96" t="inlineStr"/>
       <c r="T96" t="inlineStr"/>
       <c r="AC96" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE96" t="inlineStr">
         <is>
           <t>AVVISI/SELEZIONI INTERNE per il personale dipendente dell'Azienda</t>
         </is>
       </c>
       <c r="AF96" t="inlineStr">
         <is>
           <t>Non definito</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr"/>
       <c r="B97" t="inlineStr"/>
       <c r="C97" t="inlineStr">
         <is>
-          <t>Azienda Zero - Graduatoria concorso pubblico, per titoli ed esami, per n. 11 posti di Collaboratore Tecnico Professionale – Informatico – Area dei Professionisti della Salute e dei Funzionari – Ruolo Tecnico.</t>
+          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa di coordinamento denominato "COORDINAMENTO UOC MEDICINA P.O. DI ADRIA", riservato al personale dipendente appartenente al ruolo sanitario - APSF Infermiere</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
-          <t>Pubblicato</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="E97" t="inlineStr"/>
       <c r="F97" t="inlineStr">
         <is>
-          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Tecnico</t>
+          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
         </is>
       </c>
       <c r="G97" t="inlineStr">
         <is>
-          <t xml:space="preserve">Collaboratore Tecnico Professionale – Informatico </t>
+          <t>Infermiere</t>
         </is>
       </c>
       <c r="H97" t="inlineStr">
         <is>
-          <t>10/11/2025 00:00</t>
+          <t>29/12/2025 00:00</t>
         </is>
       </c>
       <c r="I97" t="inlineStr">
         <is>
-          <t>04/11/2027 23:59</t>
+          <t>08/01/2026 23:59</t>
         </is>
       </c>
       <c r="K97" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N97" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P97" t="inlineStr"/>
       <c r="Q97" t="inlineStr"/>
       <c r="R97" t="inlineStr"/>
       <c r="S97" t="inlineStr"/>
       <c r="T97" t="inlineStr"/>
       <c r="AC97" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE97" t="inlineStr">
         <is>
-          <t>Concorsi Comparto</t>
+          <t>AVVISI/SELEZIONI INTERNE per il personale dipendente dell'Azienda</t>
         </is>
       </c>
       <c r="AF97" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Non definito</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr"/>
       <c r="B98" t="inlineStr"/>
       <c r="C98" t="inlineStr">
         <is>
-          <t xml:space="preserve">Azienda Zero - Graduatoria concorso pubblico, per titoli ed esami, per la copertura di n. 6 posti di Dirigente Medico nella disciplina di  Farmacologia e Tossicologia Clinica - Area della Medicina Diagnostica e dei Servizi </t>
+          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa di coordinamento denominato "COORDINAMENTO CARDIOLOGIA E UTIC ROVIGO", riservato al personale dipendente appartenente al ruolo sanitario - APSF Infermiere</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="E98" t="inlineStr"/>
       <c r="F98" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
         </is>
       </c>
       <c r="G98" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>Infermiere</t>
         </is>
       </c>
       <c r="H98" t="inlineStr">
         <is>
-          <t>03/11/2025 00:00</t>
+          <t>29/12/2025 00:00</t>
         </is>
       </c>
       <c r="I98" t="inlineStr">
         <is>
-          <t>29/10/2027 23:59</t>
+          <t>08/01/2026 23:59</t>
         </is>
       </c>
       <c r="K98" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N98" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P98" t="inlineStr"/>
       <c r="Q98" t="inlineStr"/>
       <c r="R98" t="inlineStr"/>
       <c r="S98" t="inlineStr"/>
       <c r="T98" t="inlineStr"/>
       <c r="AC98" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE98" t="inlineStr">
         <is>
-          <t>Concorsi Dirigenza</t>
+          <t>AVVISI/SELEZIONI INTERNE per il personale dipendente dell'Azienda</t>
         </is>
       </c>
       <c r="AF98" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Non definito</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr"/>
       <c r="B99" t="inlineStr"/>
       <c r="C99" t="inlineStr">
         <is>
-          <t>Avviso pubblico per il conferimento dell'incarico di Direttore UOC Assistenza Farmaceutica Territoriale</t>
+          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa di coordinamento denominato "COORDINAMENTO ONCOLOGIA DEGENZA E DH ONCOLOGICO ROVIGO E ADRIA", riservato al personale dipendente appartenente al ruolo sanitario - APSF Infermiere</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="E99" t="inlineStr"/>
       <c r="F99" t="inlineStr">
         <is>
-          <t>Dirigenza</t>
+          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
         </is>
       </c>
       <c r="G99" t="inlineStr">
         <is>
-          <t>Dirigente Farmacista</t>
+          <t>Infermiere</t>
         </is>
       </c>
       <c r="H99" t="inlineStr">
         <is>
-          <t>24/10/2025 00:00</t>
+          <t>29/12/2025 00:00</t>
         </is>
       </c>
       <c r="I99" t="inlineStr">
         <is>
-          <t>23/11/2025 23:59</t>
+          <t>08/01/2026 23:59</t>
         </is>
       </c>
       <c r="K99" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N99" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P99" t="inlineStr"/>
       <c r="Q99" t="inlineStr"/>
       <c r="R99" t="inlineStr"/>
       <c r="S99" t="inlineStr"/>
       <c r="T99" t="inlineStr"/>
-      <c r="W99" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="AC99" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="AD99" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AE99" t="inlineStr">
         <is>
-          <t>Avviso di struttura complessa</t>
+          <t>AVVISI/SELEZIONI INTERNE per il personale dipendente dell'Azienda</t>
         </is>
       </c>
       <c r="AF99" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Non definito</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr"/>
       <c r="B100" t="inlineStr"/>
       <c r="C100" t="inlineStr">
         <is>
-          <t>Avviso di mobilità volontaria per n. 1 Dirigente Amministrativo da assegnare alla UOC Direzione Amministrativa Territoriale</t>
+          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa di coordinamento denominato "COORDINAMENTO UOC MEDICINA OSPEDALE DI TRECENTA", riservato al personale dipendente appartenente al ruolo sanitario - APSF Infermiere</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="E100" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E100" t="inlineStr"/>
       <c r="F100" t="inlineStr">
         <is>
-          <t>Dirigenza</t>
+          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
         </is>
       </c>
       <c r="G100" t="inlineStr">
         <is>
-          <t>Dirigente Amministrativo</t>
+          <t>Infermiere</t>
         </is>
       </c>
       <c r="H100" t="inlineStr">
         <is>
-          <t>21/10/2025 00:00</t>
+          <t>29/12/2025 00:00</t>
         </is>
       </c>
       <c r="I100" t="inlineStr">
         <is>
-          <t>20/11/2025 23:59</t>
+          <t>08/01/2026 23:59</t>
         </is>
       </c>
       <c r="K100" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N100" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P100" t="inlineStr"/>
       <c r="Q100" t="inlineStr"/>
       <c r="R100" t="inlineStr"/>
       <c r="S100" t="inlineStr"/>
       <c r="T100" t="inlineStr"/>
-      <c r="W100" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="AC100" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="AD100" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AE100" t="inlineStr">
         <is>
-          <t>Avviso di mobilità da altro ente</t>
+          <t>AVVISI/SELEZIONI INTERNE per il personale dipendente dell'Azienda</t>
         </is>
       </c>
       <c r="AF100" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Non definito</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr"/>
       <c r="B101" t="inlineStr"/>
       <c r="C101" t="inlineStr">
         <is>
-          <t>Azienda Zero - Graduatorie concorso pubblico, per titoli ed esami, per n. 3 posti, a tempo pieno, indeterminato ed a rapporto esclusivo, di Dirigente Medico – disciplina Endocrinologia</t>
+          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa  denominato "REFERENTE SISTEMI INFORMATIVI OSPEDALIERI", riservato al personale dipendente appartenente al ruolo sanitario - APSF Infermiere</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="E101" t="inlineStr"/>
       <c r="F101" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
         </is>
       </c>
       <c r="G101" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>Infermiere</t>
         </is>
       </c>
       <c r="H101" t="inlineStr">
         <is>
-          <t>15/10/2025 00:00</t>
+          <t>29/12/2025 00:00</t>
         </is>
       </c>
       <c r="I101" t="inlineStr">
         <is>
-          <t>06/10/2027 23:59</t>
+          <t>08/01/2026 23:59</t>
         </is>
       </c>
       <c r="K101" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N101" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P101" t="inlineStr"/>
       <c r="Q101" t="inlineStr"/>
       <c r="R101" t="inlineStr"/>
       <c r="S101" t="inlineStr"/>
       <c r="T101" t="inlineStr"/>
       <c r="AC101" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE101" t="inlineStr">
         <is>
-          <t>Concorsi Dirigenza</t>
+          <t>AVVISI/SELEZIONI INTERNE per il personale dipendente dell'Azienda</t>
         </is>
       </c>
       <c r="AF101" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Non definito</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr"/>
       <c r="B102" t="inlineStr"/>
       <c r="C102" t="inlineStr">
         <is>
-          <t>Avviso pubblico di mobilità volontaria per n. 2 Assistenti Amministrativi - Area degli Assistenti, per la UOC Provveditorato, Economato e Gestione della Logistica</t>
+          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa di coordinamento denominato "COORDINAMENTO STRUTTURE RESIDENZIALI DIPARTIMENTO SALUTE MENTALE", riservato al personale dipendente appartenente al ruolo sanitario - APSF Infermiere</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="E102" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E102" t="inlineStr"/>
       <c r="F102" t="inlineStr">
         <is>
-          <t>Area degli Assistenti - ruolo amministrativo</t>
+          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
         </is>
       </c>
       <c r="G102" t="inlineStr">
         <is>
-          <t>Assistente Amministrativo</t>
+          <t>Infermiere</t>
         </is>
       </c>
       <c r="H102" t="inlineStr">
         <is>
-          <t>13/10/2025 00:00</t>
+          <t>29/12/2025 00:00</t>
         </is>
       </c>
       <c r="I102" t="inlineStr">
         <is>
-          <t>12/11/2025 23:59</t>
+          <t>08/01/2026 23:59</t>
         </is>
       </c>
       <c r="K102" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N102" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P102" t="inlineStr"/>
       <c r="Q102" t="inlineStr"/>
       <c r="R102" t="inlineStr"/>
       <c r="S102" t="inlineStr"/>
       <c r="T102" t="inlineStr"/>
-      <c r="W102" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="AC102" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="AD102" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AE102" t="inlineStr">
         <is>
-          <t>Avviso di mobilità da altro ente</t>
+          <t>AVVISI/SELEZIONI INTERNE per il personale dipendente dell'Azienda</t>
         </is>
       </c>
       <c r="AF102" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Non definito</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr"/>
       <c r="B103" t="inlineStr"/>
       <c r="C103" t="inlineStr">
         <is>
-          <t>Avviso pubblico di mobilità volontaria per n. 2 Collaboratori Amministrativi Professionali - Area dei Professionisti della Salute e dei Funzionari, per la UOC Provveditorato, Economato e Gestione della Logistica</t>
+          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa di coordinamento denominato "REFERENTE ORGANIZZATIVO AZIENDALE DELLA PROGRAMMAZIONE DEI SERVIZI SOCIALI E SOCIO SANITARI TERRITORIALI", riservato al personale dipendente appartenente al ruolo socio-sanitario - APSF Assistente sociale</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="E103" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E103" t="inlineStr"/>
       <c r="F103" t="inlineStr">
         <is>
-          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo amministrativo</t>
+          <t>Area dei Professionisti della Salute e dei Funzionari - ruolo socio-sanitario</t>
         </is>
       </c>
       <c r="G103" t="inlineStr">
         <is>
-          <t>Collaboratore Amministrativo Professionale</t>
+          <t>Assistente Sociale</t>
         </is>
       </c>
       <c r="H103" t="inlineStr">
         <is>
-          <t>13/10/2025 00:00</t>
+          <t>29/12/2025 00:00</t>
         </is>
       </c>
       <c r="I103" t="inlineStr">
         <is>
-          <t>12/11/2025 23:59</t>
+          <t>08/01/2026 23:59</t>
         </is>
       </c>
       <c r="K103" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N103" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P103" t="inlineStr"/>
       <c r="Q103" t="inlineStr"/>
       <c r="R103" t="inlineStr"/>
       <c r="S103" t="inlineStr"/>
       <c r="T103" t="inlineStr"/>
-      <c r="W103" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="AC103" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="AD103" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AE103" t="inlineStr">
         <is>
-          <t>Avviso di mobilità da altro ente</t>
+          <t>AVVISI/SELEZIONI INTERNE per il personale dipendente dell'Azienda</t>
         </is>
       </c>
       <c r="AF103" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Non definito</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr"/>
       <c r="B104" t="inlineStr"/>
       <c r="C104" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa di coordinamento denominato "Coordinamento Aziendale Personale Sanitario UOC IAF Distretti 1 e 2 e Screening Citologico" riservato al personale dipendente di tutti i profili professionali del ruolo sanitario - APSF.</t>
+          <t>Azienda Zero - Graduatoria concorso pubblico per n. 11 posti di Dirigente Medico di Neurologia</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E104" t="inlineStr"/>
       <c r="F104" t="inlineStr">
         <is>
-          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G104" t="inlineStr">
         <is>
-          <t>Vari profili</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H104" t="inlineStr">
         <is>
-          <t>07/10/2025 00:00</t>
+          <t>24/12/2025 00:00</t>
         </is>
       </c>
       <c r="I104" t="inlineStr">
         <is>
-          <t>17/10/2025 23:59</t>
+          <t>21/12/2027 23:59</t>
         </is>
       </c>
       <c r="K104" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N104" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P104" t="inlineStr"/>
       <c r="Q104" t="inlineStr"/>
       <c r="R104" t="inlineStr"/>
       <c r="S104" t="inlineStr"/>
       <c r="T104" t="inlineStr"/>
       <c r="AC104" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE104" t="inlineStr">
         <is>
-          <t>AVVISI/SELEZIONI INTERNE per il personale dipendente dell'Azienda</t>
+          <t>Concorsi Dirigenza</t>
         </is>
       </c>
       <c r="AF104" t="inlineStr">
         <is>
-          <t>Non definito</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr"/>
       <c r="B105" t="inlineStr"/>
       <c r="C105" t="inlineStr">
         <is>
-          <t>Avviso pubblico per il conferimento dell'incarico di Direttore UOC SIAN</t>
+          <t>Azienda Zero - Graduatoria concorso pubblico per n. 9 Tecnici della Riabilitazione Psichiatrica - Area PSF</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E105" t="inlineStr"/>
       <c r="F105" t="inlineStr">
         <is>
-          <t>Apicale</t>
+          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
         </is>
       </c>
       <c r="G105" t="inlineStr">
         <is>
-          <t>Dirigente Medico - DIRETTORE</t>
+          <t>Tecnico della Riabilitazione Psichiatrica</t>
         </is>
       </c>
       <c r="H105" t="inlineStr">
         <is>
-          <t>06/10/2025 00:00</t>
+          <t>24/12/2025 00:00</t>
         </is>
       </c>
       <c r="I105" t="inlineStr">
         <is>
-          <t>02/11/2025 23:59</t>
+          <t>21/12/2027 23:59</t>
         </is>
       </c>
       <c r="K105" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N105" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P105" t="inlineStr"/>
       <c r="Q105" t="inlineStr"/>
       <c r="R105" t="inlineStr"/>
       <c r="S105" t="inlineStr"/>
       <c r="T105" t="inlineStr"/>
-      <c r="W105" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="AC105" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="AD105" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AE105" t="inlineStr">
         <is>
-          <t>Avviso di struttura complessa</t>
+          <t>Concorsi Comparto</t>
         </is>
       </c>
       <c r="AF105" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr"/>
       <c r="B106" t="inlineStr"/>
       <c r="C106" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa di coordinamento denominato " Coordinamento logistica Ospedaliera, Servizio Barellieri e Servizio Necroforico", riservato al personale dipendente di tutti i profili professionali del ruolo sanitario -APSF</t>
+          <t>Avviso pubblico per il conferimento dell'incarico di Direttore UOC Medicina Generale del Presidio Ospedaliero di Adria</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
-          <t>Scaduto</t>
-[...2 lines deleted...]
-      <c r="E106" t="inlineStr"/>
+          <t>Graduatoria/Esito</t>
+        </is>
+      </c>
+      <c r="E106" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Delibera conferimento incarico&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="F106" t="inlineStr">
         <is>
-          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
+          <t>Apicale</t>
         </is>
       </c>
       <c r="G106" t="inlineStr">
         <is>
-          <t>Vari profili</t>
+          <t>Dirigente Medico - DIRETTORE</t>
         </is>
       </c>
       <c r="H106" t="inlineStr">
         <is>
-          <t>03/10/2025 00:00</t>
+          <t>23/12/2025 00:00</t>
         </is>
       </c>
       <c r="I106" t="inlineStr">
         <is>
-          <t>13/10/2025 23:59</t>
+          <t>22/01/2026 23:59</t>
         </is>
       </c>
       <c r="K106" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N106" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P106" t="inlineStr"/>
       <c r="Q106" t="inlineStr"/>
       <c r="R106" t="inlineStr"/>
       <c r="S106" t="inlineStr"/>
       <c r="T106" t="inlineStr"/>
+      <c r="W106" t="n">
+        <v>0</v>
+      </c>
+      <c r="X106" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y106" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z106" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA106" t="n">
+        <v>0</v>
+      </c>
       <c r="AC106" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD106" t="n">
+        <v>0</v>
+      </c>
       <c r="AE106" t="inlineStr">
         <is>
-          <t>AVVISI/SELEZIONI INTERNE per il personale dipendente dell'Azienda</t>
+          <t>Avviso di struttura complessa</t>
         </is>
       </c>
       <c r="AF106" t="inlineStr">
         <is>
-          <t>Non definito</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr"/>
       <c r="B107" t="inlineStr"/>
       <c r="C107" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione professionale denominato "Ufficio Acquisti Dispositivi Medici", riservato al personale dipendente appartenente al ruolo amministrativo - APSF Collaboratore Amministrativo.</t>
+          <t>Avviso pubblico per il conferimento dell'incarico di Direttore UOC Nefrologia</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E107" t="inlineStr"/>
       <c r="F107" t="inlineStr">
         <is>
-          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo amministrativo</t>
+          <t>Apicale</t>
         </is>
       </c>
       <c r="G107" t="inlineStr">
         <is>
-          <t>Collaboratore Amministrativo Professionale</t>
+          <t>Dirigente Medico - DIRETTORE</t>
         </is>
       </c>
       <c r="H107" t="inlineStr">
         <is>
-          <t>03/10/2025 00:00</t>
+          <t>23/12/2025 00:00</t>
         </is>
       </c>
       <c r="I107" t="inlineStr">
         <is>
-          <t>13/10/2025 23:59</t>
+          <t>22/01/2026 23:59</t>
         </is>
       </c>
       <c r="K107" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N107" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P107" t="inlineStr"/>
       <c r="Q107" t="inlineStr"/>
       <c r="R107" t="inlineStr"/>
       <c r="S107" t="inlineStr"/>
       <c r="T107" t="inlineStr"/>
+      <c r="W107" t="n">
+        <v>0</v>
+      </c>
+      <c r="X107" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y107" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z107" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA107" t="n">
+        <v>0</v>
+      </c>
       <c r="AC107" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD107" t="n">
+        <v>0</v>
+      </c>
       <c r="AE107" t="inlineStr">
         <is>
-          <t>AVVISI/SELEZIONI INTERNE per il personale dipendente dell'Azienda</t>
+          <t>Avviso di struttura complessa</t>
         </is>
       </c>
       <c r="AF107" t="inlineStr">
         <is>
-          <t>Non definito</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr"/>
       <c r="B108" t="inlineStr"/>
       <c r="C108" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa di coordinamento denominato " Responsabile Organizzativo Case della Comunità", riservato al personale dipendente appartenente al ruolo sanitario - APSF Infermiere</t>
+          <t>AVVISO DI PROCEDURA COMPARATIVA PER CONFERIMENTO DI BORSA DI STUDIO PRESSO LA UOC MEDICINA TRASFUSIONALE FINANZIATO DALL’ASSOCIAZIONE ITALIANA CONTRO LE LEUCEMIE E LINFOMI ONLUS – AIL ROVIGO “SARA E FABIO BELLATO” ODV.</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E108" t="inlineStr"/>
       <c r="F108" t="inlineStr">
         <is>
-          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G108" t="inlineStr">
         <is>
-          <t>Infermiere</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H108" t="inlineStr">
         <is>
-          <t>03/10/2025 00:00</t>
+          <t>19/12/2025 00:00</t>
         </is>
       </c>
       <c r="I108" t="inlineStr">
         <is>
-          <t>13/10/2025 23:59</t>
+          <t>29/12/2025 23:59</t>
         </is>
       </c>
       <c r="K108" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N108" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P108" t="inlineStr"/>
       <c r="Q108" t="inlineStr"/>
       <c r="R108" t="inlineStr"/>
       <c r="S108" t="inlineStr"/>
       <c r="T108" t="inlineStr"/>
       <c r="AC108" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE108" t="inlineStr">
         <is>
-          <t>AVVISI/SELEZIONI INTERNE per il personale dipendente dell'Azienda</t>
+          <t>Borse di Studio</t>
         </is>
       </c>
       <c r="AF108" t="inlineStr">
         <is>
-          <t>Non definito</t>
+          <t>Borsa di studio</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr"/>
       <c r="B109" t="inlineStr"/>
       <c r="C109" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa denominato "Logistica Integrata e Autoparco", riservato al personale dipendente appartenente al ruolo amministrativo, tecnico e professionale- APSF Collaboratore Amministrativo e Collaboratore Tecnico Professionale</t>
+          <t>Azienda Zero - Graduatoria concorso pubblico per n. 5 posti di Dirigente Medico- disciplina di Ematologia</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E109" t="inlineStr"/>
+      <c r="F109" t="inlineStr">
+        <is>
+          <t>Dirigenza medica e veterinaria</t>
+        </is>
+      </c>
+      <c r="G109" t="inlineStr">
+        <is>
+          <t>Dirigente Medico</t>
+        </is>
+      </c>
       <c r="H109" t="inlineStr">
         <is>
-          <t>03/10/2025 00:00</t>
+          <t>18/12/2025 00:00</t>
         </is>
       </c>
       <c r="I109" t="inlineStr">
         <is>
-          <t>13/10/2025 23:59</t>
+          <t>15/12/2027 23:59</t>
         </is>
       </c>
       <c r="K109" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N109" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P109" t="inlineStr"/>
       <c r="Q109" t="inlineStr"/>
       <c r="R109" t="inlineStr"/>
       <c r="S109" t="inlineStr"/>
       <c r="T109" t="inlineStr"/>
       <c r="AC109" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE109" t="inlineStr">
         <is>
-          <t>AVVISI/SELEZIONI INTERNE per il personale dipendente dell'Azienda</t>
+          <t>Concorsi Dirigenza</t>
         </is>
       </c>
       <c r="AF109" t="inlineStr">
         <is>
-          <t>Non definito</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr"/>
       <c r="B110" t="inlineStr"/>
       <c r="C110" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa denominato " Ufficio Acquisti Farmaci", riservato al personale dipendente appartenente al ruolo amministrativo - APSF Collaboratore Amministrativo</t>
+          <t>Azienda Zero - Graduatoria concorso Pubblico per n. 34 posti di Dirigente Medico- disciplina di Ginecologia e Ostetricia</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E110" t="inlineStr"/>
       <c r="F110" t="inlineStr">
         <is>
-          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo amministrativo</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G110" t="inlineStr">
         <is>
-          <t>Collaboratore Amministrativo Professionale</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H110" t="inlineStr">
         <is>
-          <t>03/10/2025 00:00</t>
+          <t>16/12/2025 00:00</t>
         </is>
       </c>
       <c r="I110" t="inlineStr">
         <is>
-          <t>13/10/2025 23:59</t>
+          <t>11/12/2027 23:59</t>
         </is>
       </c>
       <c r="K110" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N110" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P110" t="inlineStr"/>
       <c r="Q110" t="inlineStr"/>
       <c r="R110" t="inlineStr"/>
       <c r="S110" t="inlineStr"/>
       <c r="T110" t="inlineStr"/>
       <c r="AC110" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE110" t="inlineStr">
         <is>
-          <t>AVVISI/SELEZIONI INTERNE per il personale dipendente dell'Azienda</t>
+          <t>Concorsi Dirigenza</t>
         </is>
       </c>
       <c r="AF110" t="inlineStr">
         <is>
-          <t>Non definito</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr"/>
       <c r="B111" t="inlineStr"/>
       <c r="C111" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa di coordinamento denominato "Coordinamento Salute in Carcere e Istituto Minorile" riservato al personale dipendente appartenente al ruolo sanitario - APSF Infermiere</t>
+          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa di coordinamento denominato "COORDINAMENTO COT AZIENDALE", riservato al personale dipendente appartenente al ruolo sanitario - APSF Infermiere</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E111" t="inlineStr"/>
       <c r="F111" t="inlineStr">
         <is>
           <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
         </is>
       </c>
       <c r="G111" t="inlineStr">
         <is>
           <t>Infermiere</t>
         </is>
       </c>
       <c r="H111" t="inlineStr">
         <is>
-          <t>03/10/2025 00:00</t>
+          <t>12/12/2025 00:00</t>
         </is>
       </c>
       <c r="I111" t="inlineStr">
         <is>
-          <t>13/10/2025 23:59</t>
+          <t>22/12/2025 23:59</t>
         </is>
       </c>
       <c r="K111" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N111" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P111" t="inlineStr"/>
       <c r="Q111" t="inlineStr"/>
       <c r="R111" t="inlineStr"/>
       <c r="S111" t="inlineStr"/>
       <c r="T111" t="inlineStr"/>
       <c r="AC111" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE111" t="inlineStr">
         <is>
           <t>AVVISI/SELEZIONI INTERNE per il personale dipendente dell'Azienda</t>
         </is>
       </c>
       <c r="AF111" t="inlineStr">
         <is>
           <t>Non definito</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr"/>
       <c r="B112" t="inlineStr"/>
       <c r="C112" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa di coordinamento denominato "Responsabile Area Socio-Educativa UOC IAF e Consultorio Familiare D1", riservato al personale dipendente appartenente al ruolo socio-sanitario - APSF Assistente Sociale.</t>
+          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa denominato "REFERENTE PUNTO UNICO ACCESSO DISTRETTO 1", riservato al personale dipendente appartenente al ruolo sanitario e socio-sanitario - APSF Infermiere e Assistente sociale</t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E112" t="inlineStr"/>
-      <c r="F112" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="H112" t="inlineStr">
         <is>
-          <t>03/10/2025 00:00</t>
+          <t>12/12/2025 00:00</t>
         </is>
       </c>
       <c r="I112" t="inlineStr">
         <is>
-          <t>13/10/2025 23:59</t>
+          <t>22/12/2025 23:59</t>
         </is>
       </c>
       <c r="K112" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N112" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P112" t="inlineStr"/>
       <c r="Q112" t="inlineStr"/>
       <c r="R112" t="inlineStr"/>
       <c r="S112" t="inlineStr"/>
       <c r="T112" t="inlineStr"/>
       <c r="AC112" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE112" t="inlineStr">
         <is>
           <t>AVVISI/SELEZIONI INTERNE per il personale dipendente dell'Azienda</t>
         </is>
       </c>
       <c r="AF112" t="inlineStr">
         <is>
           <t>Non definito</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="inlineStr"/>
       <c r="B113" t="inlineStr"/>
       <c r="C113" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa di coordinamento denominato "Responsabile Area Socio-Educativa UOC IAF e Consultorio Familiare D2", riservato al personale dipendente appartenente al ruolo socio-sanitario - APSF Assistente Sociale.</t>
+          <t>Azienda Zero - Graduatoria concorso pubblico, per titoli ed esami, per n. 11 posti di Dirigente Medico – disciplina di Dermatologia e Venereologia</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E113" t="inlineStr"/>
       <c r="F113" t="inlineStr">
         <is>
-          <t>Area dei Professionisti della Salute e dei Funzionari - ruolo socio-sanitario</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G113" t="inlineStr">
         <is>
-          <t>Assistente Sociale</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H113" t="inlineStr">
         <is>
-          <t>03/10/2025 00:00</t>
+          <t>11/12/2025 00:00</t>
         </is>
       </c>
       <c r="I113" t="inlineStr">
         <is>
-          <t>13/10/2025 23:59</t>
+          <t>03/12/2027 23:59</t>
         </is>
       </c>
       <c r="K113" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N113" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P113" t="inlineStr"/>
       <c r="Q113" t="inlineStr"/>
       <c r="R113" t="inlineStr"/>
       <c r="S113" t="inlineStr"/>
       <c r="T113" t="inlineStr"/>
       <c r="AC113" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE113" t="inlineStr">
         <is>
-          <t>AVVISI/SELEZIONI INTERNE per il personale dipendente dell'Azienda</t>
+          <t>Concorsi Dirigenza</t>
         </is>
       </c>
       <c r="AF113" t="inlineStr">
         <is>
-          <t>Non definito</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr"/>
       <c r="B114" t="inlineStr"/>
       <c r="C114" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa denominato "Ufficio Tecnologie di Laboratorio e Diagnostica" , riservato al ruolo amministrativo - APSF Collaboratore Amministrativo.</t>
+          <t>Azienda Zero - Graduatoria concorso pubblico, per titoli ed esami, per n. 12 posti di Dirigente Medico – disciplina di Gastroenterologia</t>
         </is>
       </c>
       <c r="D114" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Ammissione/Commissione/Espletamento</t>
         </is>
       </c>
       <c r="E114" t="inlineStr"/>
       <c r="F114" t="inlineStr">
         <is>
-          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo amministrativo</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G114" t="inlineStr">
         <is>
-          <t>Collaboratore Amministrativo Professionale</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H114" t="inlineStr">
         <is>
-          <t>03/10/2025 00:00</t>
+          <t>11/12/2025 00:00</t>
         </is>
       </c>
       <c r="I114" t="inlineStr">
         <is>
-          <t>13/10/2025 23:59</t>
+          <t>30/11/2027 23:59</t>
         </is>
       </c>
       <c r="K114" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N114" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P114" t="inlineStr"/>
       <c r="Q114" t="inlineStr"/>
       <c r="R114" t="inlineStr"/>
       <c r="S114" t="inlineStr"/>
       <c r="T114" t="inlineStr"/>
+      <c r="W114" t="n">
+        <v>0</v>
+      </c>
+      <c r="X114" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y114" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z114" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA114" t="n">
+        <v>0</v>
+      </c>
       <c r="AC114" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD114" t="n">
+        <v>0</v>
+      </c>
       <c r="AE114" t="inlineStr">
         <is>
-          <t>AVVISI/SELEZIONI INTERNE per il personale dipendente dell'Azienda</t>
+          <t>Concorsi Dirigenza</t>
         </is>
       </c>
       <c r="AF114" t="inlineStr">
         <is>
-          <t>Non definito</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="inlineStr"/>
       <c r="B115" t="inlineStr"/>
       <c r="C115" t="inlineStr">
         <is>
-          <t>Tabella triennale avvisi, concorsi e procedure comparative aggiornata a settembre 2025</t>
+          <t>Avviso pubblico per l'assunzione a tempo determinato di n. 3 Assistenti Sanitari - Area PSF</t>
         </is>
       </c>
       <c r="D115" t="inlineStr">
         <is>
-          <t>Pubblicato</t>
-[...4 lines deleted...]
-          <t>&lt;p&gt;Tabella triennale avvisi, concorsi e procedure comparative aggiornata a settembre 2025&lt;/p&gt;</t>
+          <t>Graduatoria/Esito</t>
+        </is>
+      </c>
+      <c r="E115" t="inlineStr"/>
+      <c r="F115" t="inlineStr">
+        <is>
+          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
+        </is>
+      </c>
+      <c r="G115" t="inlineStr">
+        <is>
+          <t>Assistente Sanitario</t>
         </is>
       </c>
       <c r="H115" t="inlineStr">
         <is>
-          <t>25/09/2025 00:00</t>
+          <t>05/12/2025 00:00</t>
         </is>
       </c>
       <c r="I115" t="inlineStr">
         <is>
-          <t>24/09/3030 23:59</t>
+          <t>19/12/2025 23:59</t>
         </is>
       </c>
       <c r="K115" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N115" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P115" t="inlineStr"/>
       <c r="Q115" t="inlineStr"/>
       <c r="R115" t="inlineStr"/>
       <c r="S115" t="inlineStr"/>
       <c r="T115" t="inlineStr"/>
       <c r="W115" t="n">
         <v>0</v>
       </c>
       <c r="X115" t="n">
         <v>0</v>
       </c>
       <c r="Y115" t="n">
         <v>0</v>
       </c>
       <c r="Z115" t="n">
         <v>0</v>
       </c>
       <c r="AA115" t="n">
         <v>0</v>
       </c>
       <c r="AC115" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD115" t="n">
         <v>0</v>
       </c>
       <c r="AE115" t="inlineStr">
         <is>
-          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF115" t="inlineStr">
         <is>
-          <t>Non definito</t>
+          <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr"/>
       <c r="B116" t="inlineStr"/>
       <c r="C116" t="inlineStr">
         <is>
-          <t>Azienda Zero - graduatoria concorso pubblico per n. 6 Dirigenti Medici disciplina di Malattie Infettive</t>
+          <t>Avviso pubblico per n. 2 Dirigenti Medici di Medicina d'Emergenza-Urgenza a tempo determinato</t>
         </is>
       </c>
       <c r="D116" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
-[...2 lines deleted...]
-      <c r="E116" t="inlineStr"/>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E116" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Avviso pubblico per n. 2 Dirigenti Medici di Medicina d'Emergenza-Urgenza a tempo determinato&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="F116" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G116" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H116" t="inlineStr">
         <is>
-          <t>25/09/2025 00:00</t>
+          <t>05/12/2025 00:00</t>
         </is>
       </c>
       <c r="I116" t="inlineStr">
         <is>
-          <t>24/09/2027 23:59</t>
+          <t>19/12/2025 23:59</t>
         </is>
       </c>
       <c r="K116" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N116" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P116" t="inlineStr"/>
       <c r="Q116" t="inlineStr"/>
       <c r="R116" t="inlineStr"/>
       <c r="S116" t="inlineStr"/>
       <c r="T116" t="inlineStr"/>
+      <c r="W116" t="n">
+        <v>0</v>
+      </c>
+      <c r="X116" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y116" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z116" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA116" t="n">
+        <v>0</v>
+      </c>
       <c r="AC116" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD116" t="n">
+        <v>0</v>
+      </c>
       <c r="AE116" t="inlineStr">
         <is>
-          <t>Concorsi Dirigenza</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF116" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="inlineStr"/>
       <c r="B117" t="inlineStr"/>
       <c r="C117" t="inlineStr">
         <is>
-          <t xml:space="preserve">Azienda Zero - Graduatoria concorso pubblico, per titoli ed esami, per n. 46 posti di Assistente Sanitario – Area dei Professionisti della Salute e dei Funzionari – Ruolo Sanitario.
-</t>
+          <t>Azienda Zero - graduatoria concorso pubblico per n. 18 Infermieri a tempo indeterminato presso gli Istituti Penitenziari</t>
         </is>
       </c>
       <c r="D117" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E117" t="inlineStr"/>
       <c r="F117" t="inlineStr">
         <is>
           <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
         </is>
       </c>
       <c r="G117" t="inlineStr">
         <is>
-          <t>Assistente Sanitario</t>
+          <t>Infermiere</t>
         </is>
       </c>
       <c r="H117" t="inlineStr">
         <is>
-          <t>24/09/2025 00:00</t>
+          <t>05/12/2025 00:00</t>
         </is>
       </c>
       <c r="I117" t="inlineStr">
         <is>
-          <t>22/09/2027 23:59</t>
+          <t>30/11/2027 23:59</t>
         </is>
       </c>
       <c r="K117" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N117" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P117" t="inlineStr"/>
       <c r="Q117" t="inlineStr"/>
       <c r="R117" t="inlineStr"/>
       <c r="S117" t="inlineStr"/>
       <c r="T117" t="inlineStr"/>
       <c r="AC117" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE117" t="inlineStr">
         <is>
           <t>Concorsi Comparto</t>
         </is>
       </c>
       <c r="AF117" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="inlineStr"/>
       <c r="B118" t="inlineStr"/>
       <c r="C118" t="inlineStr">
         <is>
-          <t xml:space="preserve">Azienda Zero - Graduatoria concorso pubblico, per titoli ed esami, per n. 58 posti di Tecnico Sanitario di Radiologia Medica – Area dei Professionisti della Salute e dei Funzionari – Ruolo Sanitario.
-</t>
+          <t>Avviso pubblico per n. 1 Tecnico della Prevenzione nell'Ambiente e nei Luoghi di Lavoro - Area PSF a tempo determinato</t>
         </is>
       </c>
       <c r="D118" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E118" t="inlineStr"/>
       <c r="F118" t="inlineStr">
         <is>
-          <t>D</t>
+          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
         </is>
       </c>
       <c r="G118" t="inlineStr">
         <is>
-          <t>C.P.S. Tecnico Sanitario di Radiologia Medica</t>
+          <t>Tecnico della Prevenzione nell'Ambiente  e nei Luoghi di Lavoro</t>
         </is>
       </c>
       <c r="H118" t="inlineStr">
         <is>
-          <t>24/09/2025 00:00</t>
+          <t>05/12/2025 00:00</t>
         </is>
       </c>
       <c r="I118" t="inlineStr">
         <is>
-          <t>22/09/2027 23:59</t>
+          <t>19/12/2025 23:59</t>
         </is>
       </c>
       <c r="K118" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N118" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P118" t="inlineStr"/>
       <c r="Q118" t="inlineStr"/>
       <c r="R118" t="inlineStr"/>
       <c r="S118" t="inlineStr"/>
       <c r="T118" t="inlineStr"/>
+      <c r="W118" t="n">
+        <v>0</v>
+      </c>
+      <c r="X118" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y118" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z118" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA118" t="n">
+        <v>0</v>
+      </c>
       <c r="AC118" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD118" t="n">
+        <v>0</v>
+      </c>
       <c r="AE118" t="inlineStr">
         <is>
-          <t>Concorsi Comparto</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF118" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="inlineStr"/>
       <c r="B119" t="inlineStr"/>
       <c r="C119" t="inlineStr">
         <is>
-          <t>Azienda Zero - graduatoria concorso pubblico per n. 4 Dirigenti Veterinari disciplina di Sanità Animale</t>
+          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 1 Dirigente Medico nella disciplina di Neurologia</t>
         </is>
       </c>
       <c r="D119" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="E119" t="inlineStr"/>
       <c r="F119" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G119" t="inlineStr">
         <is>
-          <t>Dirigente Veterinario</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H119" t="inlineStr">
         <is>
-          <t>24/09/2025 00:00</t>
+          <t>28/11/2025 00:00</t>
         </is>
       </c>
       <c r="I119" t="inlineStr">
         <is>
-          <t>18/09/2027 23:59</t>
+          <t>12/12/2025 23:59</t>
         </is>
       </c>
       <c r="K119" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N119" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P119" t="inlineStr"/>
       <c r="Q119" t="inlineStr"/>
       <c r="R119" t="inlineStr"/>
       <c r="S119" t="inlineStr"/>
       <c r="T119" t="inlineStr"/>
+      <c r="W119" t="n">
+        <v>0</v>
+      </c>
+      <c r="X119" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y119" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z119" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA119" t="n">
+        <v>0</v>
+      </c>
       <c r="AC119" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD119" t="n">
+        <v>0</v>
+      </c>
       <c r="AE119" t="inlineStr">
         <is>
-          <t>Concorsi Dirigenza</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF119" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="inlineStr"/>
       <c r="B120" t="inlineStr"/>
       <c r="C120" t="inlineStr">
         <is>
-          <t>Azienda Zero - Graduatoria concorso pubblico per n. 12 posti di Dirigente Medico di Organizzazione dei Servizi Sanitari di Base</t>
+          <t xml:space="preserve">Azienda Zero - Graduatoria concorso pubblico, per titoli ed esami, per n. 6 posti, a tempo pieno e indeterminato, di Operatore Tecnico Specializzato Elettricista – Area degli Operatori – Ruolo Tecnico.
+</t>
         </is>
       </c>
       <c r="D120" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E120" t="inlineStr"/>
       <c r="F120" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>Area degli Operatori - Ruolo Tecnico</t>
         </is>
       </c>
       <c r="G120" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>Elettricista</t>
         </is>
       </c>
       <c r="H120" t="inlineStr">
         <is>
-          <t>19/09/2025 00:00</t>
+          <t>20/11/2025 00:00</t>
         </is>
       </c>
       <c r="I120" t="inlineStr">
         <is>
-          <t>16/09/2027 23:59</t>
+          <t>17/11/2027 23:59</t>
         </is>
       </c>
       <c r="K120" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N120" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P120" t="inlineStr"/>
       <c r="Q120" t="inlineStr"/>
       <c r="R120" t="inlineStr"/>
       <c r="S120" t="inlineStr"/>
       <c r="T120" t="inlineStr"/>
       <c r="AC120" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE120" t="inlineStr">
         <is>
-          <t>Concorsi Dirigenza</t>
+          <t>Concorsi Comparto</t>
         </is>
       </c>
       <c r="AF120" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="inlineStr"/>
       <c r="B121" t="inlineStr"/>
       <c r="C121" t="inlineStr">
         <is>
-          <t>Azienda Zero - Graduatoria concorso pubblico per n. 11 posti di Dirigente Medico di Oncologia</t>
+          <t>Azienda Zero - Graduatoria concorso pubblico, per titoli ed esami, per n. 4 posti di
+Dirigente Medico – disciplina di Allergologia e Immunologia Clinica.</t>
         </is>
       </c>
       <c r="D121" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E121" t="inlineStr"/>
       <c r="F121" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G121" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H121" t="inlineStr">
         <is>
-          <t>19/09/2025 00:00</t>
+          <t>17/11/2025 00:00</t>
         </is>
       </c>
       <c r="I121" t="inlineStr">
         <is>
-          <t>16/09/2027 23:59</t>
+          <t>10/11/2027 23:59</t>
         </is>
       </c>
       <c r="K121" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N121" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P121" t="inlineStr"/>
       <c r="Q121" t="inlineStr"/>
       <c r="R121" t="inlineStr"/>
       <c r="S121" t="inlineStr"/>
       <c r="T121" t="inlineStr"/>
       <c r="AC121" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE121" t="inlineStr">
         <is>
           <t>Concorsi Dirigenza</t>
         </is>
       </c>
       <c r="AF121" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="inlineStr"/>
       <c r="B122" t="inlineStr"/>
       <c r="C122" t="inlineStr">
         <is>
-          <t>Azienda Zero - graduatoria concorso pubblico per n. 5 posti di Dirigente Medico di Ginecologia e Ostetricia per Procreazione Medicalmente Assistita</t>
+          <t>Avviso pubblico, per soli titoli, per l'assunzione a tempo determinato di n. 10 Infermieri - Area PSF</t>
         </is>
       </c>
       <c r="D122" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E122" t="inlineStr"/>
       <c r="F122" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
         </is>
       </c>
       <c r="G122" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>Infermiere</t>
         </is>
       </c>
       <c r="H122" t="inlineStr">
         <is>
-          <t>16/09/2025 00:00</t>
+          <t>14/11/2025 00:00</t>
         </is>
       </c>
       <c r="I122" t="inlineStr">
         <is>
-          <t>10/09/2027 23:59</t>
+          <t>28/11/2025 23:59</t>
         </is>
       </c>
       <c r="K122" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N122" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P122" t="inlineStr"/>
       <c r="Q122" t="inlineStr"/>
       <c r="R122" t="inlineStr"/>
       <c r="S122" t="inlineStr"/>
       <c r="T122" t="inlineStr"/>
+      <c r="W122" t="n">
+        <v>0</v>
+      </c>
+      <c r="X122" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y122" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z122" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA122" t="n">
+        <v>0</v>
+      </c>
       <c r="AC122" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD122" t="n">
+        <v>0</v>
+      </c>
       <c r="AE122" t="inlineStr">
         <is>
-          <t>Concorsi Dirigenza</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF122" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="inlineStr"/>
       <c r="B123" t="inlineStr"/>
       <c r="C123" t="inlineStr">
         <is>
-          <t>Avviso pubblico per il conferimento dell'incarico di Direttore UOC Disabilità e non Autosufficienza del Distretto 1 di Rovigo</t>
+          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa denominato "Gestione e Controllo di Qualità delle Attività di Igiene Industriale e dei Processi SPISAL Relativi all'Amianto", riservato al personale dipendente appartenente al ruolo sanitario - APSF Tecnico della Prevenzione nell'Ambiente e nei Luoghi di Lavoro</t>
         </is>
       </c>
       <c r="D123" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="E123" t="inlineStr"/>
       <c r="F123" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
         </is>
       </c>
       <c r="G123" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>Tecnico della Prevenzione nell'Ambiente  e nei Luoghi di Lavoro</t>
         </is>
       </c>
       <c r="H123" t="inlineStr">
         <is>
-          <t>16/09/2025 00:00</t>
+          <t>13/11/2025 00:00</t>
         </is>
       </c>
       <c r="I123" t="inlineStr">
         <is>
-          <t>16/10/2025 23:59</t>
+          <t>23/11/2025 23:59</t>
         </is>
       </c>
       <c r="K123" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N123" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P123" t="inlineStr"/>
       <c r="Q123" t="inlineStr"/>
       <c r="R123" t="inlineStr"/>
       <c r="S123" t="inlineStr"/>
       <c r="T123" t="inlineStr"/>
-      <c r="W123" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="AC123" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="AD123" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AE123" t="inlineStr">
         <is>
-          <t>Avviso di struttura complessa</t>
+          <t>AVVISI/SELEZIONI INTERNE per il personale dipendente dell'Azienda</t>
         </is>
       </c>
       <c r="AF123" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Non definito</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="inlineStr"/>
       <c r="B124" t="inlineStr"/>
       <c r="C124" t="inlineStr">
         <is>
-          <t>Avviso pubblico di mobilità volontaria per n. 1 Dirigente Medico disciplina di Direzione Medica di Presidio Ospedaliero</t>
+          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa di coordinamento denominato "Coordinatore dei Processi di Prevenzione e Formazione dei Lavoratori in Materia di Igiene e Sicurezza", riservato al personale dipendente appartenente al ruolo sanitario - APSF Tecnico della Prevenzione nell'Ambiente e nei Luoghi di Lavoro</t>
         </is>
       </c>
       <c r="D124" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="E124" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E124" t="inlineStr"/>
       <c r="F124" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
         </is>
       </c>
       <c r="G124" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>Tecnico della Prevenzione nell'Ambiente  e nei Luoghi di Lavoro</t>
         </is>
       </c>
       <c r="H124" t="inlineStr">
         <is>
-          <t>05/09/2025 00:00</t>
+          <t>12/11/2025 00:00</t>
         </is>
       </c>
       <c r="I124" t="inlineStr">
         <is>
-          <t>05/10/2025 23:59</t>
+          <t>23/11/2025 23:59</t>
         </is>
       </c>
       <c r="K124" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N124" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P124" t="inlineStr"/>
       <c r="Q124" t="inlineStr"/>
       <c r="R124" t="inlineStr"/>
       <c r="S124" t="inlineStr"/>
       <c r="T124" t="inlineStr"/>
-      <c r="W124" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="AC124" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="AD124" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AE124" t="inlineStr">
         <is>
-          <t>Avviso Pubblico</t>
+          <t>AVVISI/SELEZIONI INTERNE per il personale dipendente dell'Azienda</t>
         </is>
       </c>
       <c r="AF124" t="inlineStr">
         <is>
-          <t>Tempo determinato</t>
+          <t>Non definito</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="inlineStr"/>
       <c r="B125" t="inlineStr"/>
       <c r="C125" t="inlineStr">
         <is>
-          <t>Avviso di procedura comparativa per l’attribuzione di n. 1 incarico libero professionale, ex art. 7, comma 6, D. Lgs 165 del 30.03.2001 e ss.mm.ii., a professionista laureato in Psicologia, specializzato in Psicoterapia, per la realizzazione delle attività previste dal Progetto relativo al Contrasto al Gioco D’Azzardo Patologico della Regione Veneto, da assegnare alla UOC SERD dell’Azienda Ulss 5 Polesana.</t>
+          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa denominato "Ufficio Coordinamento Tecnico Ospedaliero" riservato al personale dipendente appartenente al ruolo amministrativo, tecnico e professionale - APSF Collaboratore Tecnico Professionale</t>
         </is>
       </c>
       <c r="D125" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E125" t="inlineStr"/>
       <c r="H125" t="inlineStr">
         <is>
-          <t>05/09/2025 00:00</t>
+          <t>12/11/2025 00:00</t>
         </is>
       </c>
       <c r="I125" t="inlineStr">
         <is>
-          <t>16/09/2025 23:59</t>
+          <t>23/11/2025 23:59</t>
         </is>
       </c>
       <c r="K125" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N125" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P125" t="inlineStr"/>
       <c r="Q125" t="inlineStr"/>
       <c r="R125" t="inlineStr"/>
       <c r="S125" t="inlineStr"/>
       <c r="T125" t="inlineStr"/>
       <c r="AC125" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE125" t="inlineStr">
         <is>
-          <t>Incarichi libero professionali</t>
+          <t>AVVISI/SELEZIONI INTERNE per il personale dipendente dell'Azienda</t>
         </is>
       </c>
       <c r="AF125" t="inlineStr">
         <is>
-          <t>Lavoro autonomo</t>
+          <t>Non definito</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="inlineStr"/>
       <c r="B126" t="inlineStr"/>
       <c r="C126" t="inlineStr">
         <is>
-          <t>Avviso di selezione pubblica per conferimento di nr. 2 incarichi libero professionali, ad Avvocati con comprovata esperienza in materia di responsabilità civile verso terzi in ambito sanitario, per attività di supporto alla gestione stragiudiziale dei sinistri di responsabilità civile sanitaria presso la UOC Affari Generali e Comitato Aziendale di Valutazione Sinistri.</t>
+          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa denominato "Ufficio per la Gestione dei Sistemi Centrali e dell'Help Desk" riservato al personale dipendente appartenente al ruolo amministrativo, tecnico e professionale - APSF Collaboratore Tecnico Professionale</t>
         </is>
       </c>
       <c r="D126" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E126" t="inlineStr"/>
       <c r="H126" t="inlineStr">
         <is>
-          <t>01/09/2025 00:00</t>
+          <t>12/11/2025 00:00</t>
         </is>
       </c>
       <c r="I126" t="inlineStr">
         <is>
-          <t>10/09/2025 23:59</t>
+          <t>23/11/2025 23:59</t>
         </is>
       </c>
       <c r="K126" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N126" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P126" t="inlineStr"/>
       <c r="Q126" t="inlineStr"/>
       <c r="R126" t="inlineStr"/>
       <c r="S126" t="inlineStr"/>
       <c r="T126" t="inlineStr"/>
       <c r="AC126" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE126" t="inlineStr">
         <is>
-          <t>Incarichi libero professionali</t>
+          <t>AVVISI/SELEZIONI INTERNE per il personale dipendente dell'Azienda</t>
         </is>
       </c>
       <c r="AF126" t="inlineStr">
         <is>
-          <t>Lavoro autonomo</t>
+          <t>Non definito</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="inlineStr"/>
       <c r="B127" t="inlineStr"/>
       <c r="C127" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per soli titoli, per l'assunzione a tempo determinato di n. 1 Tecnico Sanitario di Laboratorio Biomedico - Area PSF</t>
+          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione professionale denominato "Esperto Ambientale - Ospedali di Rovigo, Adria e Trecenta" riservato al personale dipendente appartenente al ruolo amministrativo, tecnico e professionale - APSF Collaboratore Tecnico Professionale</t>
         </is>
       </c>
       <c r="D127" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="E127" t="inlineStr"/>
-      <c r="F127" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="H127" t="inlineStr">
         <is>
-          <t>08/08/2025 00:00</t>
+          <t>12/11/2025 00:00</t>
         </is>
       </c>
       <c r="I127" t="inlineStr">
         <is>
-          <t>22/08/2025 23:59</t>
+          <t>23/11/2025 23:59</t>
         </is>
       </c>
       <c r="K127" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N127" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P127" t="inlineStr"/>
       <c r="Q127" t="inlineStr"/>
       <c r="R127" t="inlineStr"/>
       <c r="S127" t="inlineStr"/>
       <c r="T127" t="inlineStr"/>
-      <c r="W127" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="AC127" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="AD127" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AE127" t="inlineStr">
         <is>
-          <t>Avviso Pubblico</t>
+          <t>AVVISI/SELEZIONI INTERNE per il personale dipendente dell'Azienda</t>
         </is>
       </c>
       <c r="AF127" t="inlineStr">
         <is>
-          <t>Tempo determinato</t>
+          <t>Non definito</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="inlineStr"/>
       <c r="B128" t="inlineStr"/>
       <c r="C128" t="inlineStr">
         <is>
-          <t>Azienda Zero - graduatoria concorso pubblico per n. 11 posti di Dirigente Medico di Nefrologia</t>
+          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa denominato "Ufficio Servizi Amministrativi di Programmazione e Gestione del Dipartimento" riservato al personale dipendente appartenente al ruolo amministrativo, tecnico e professionale - APSF Collaboratore Amministrativo</t>
         </is>
       </c>
       <c r="D128" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="E128" t="inlineStr"/>
       <c r="F128" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo amministrativo</t>
         </is>
       </c>
       <c r="G128" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>Collaboratore Amministrativo Professionale</t>
         </is>
       </c>
       <c r="H128" t="inlineStr">
         <is>
-          <t>07/08/2025 00:00</t>
+          <t>12/11/2025 00:00</t>
         </is>
       </c>
       <c r="I128" t="inlineStr">
         <is>
-          <t>05/08/2027 23:59</t>
+          <t>23/11/2025 23:59</t>
         </is>
       </c>
       <c r="K128" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N128" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P128" t="inlineStr"/>
       <c r="Q128" t="inlineStr"/>
       <c r="R128" t="inlineStr"/>
       <c r="S128" t="inlineStr"/>
       <c r="T128" t="inlineStr"/>
       <c r="AC128" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE128" t="inlineStr">
         <is>
-          <t>Concorsi Dirigenza</t>
+          <t>AVVISI/SELEZIONI INTERNE per il personale dipendente dell'Azienda</t>
         </is>
       </c>
       <c r="AF128" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Non definito</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="inlineStr"/>
       <c r="B129" t="inlineStr"/>
       <c r="C129" t="inlineStr">
         <is>
-          <t>Azienda Zero - graduatoria concorso pubblico per n. 8 posti di Dirigente Veterinario disciplina Produzione, Trasformazione, Commercializzazione, Conservazione e Trasporto Alimenti di Origine Animale e loro Derivati</t>
+          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa denominato "Ufficio Segreteria, Convenzioni, Contratti e Procedimenti Disciplinari" riservato al personale dipendente appartenente al ruolo amministrativo, tecnico e professionale - APSF Collaboratore Amministrativo</t>
         </is>
       </c>
       <c r="D129" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="E129" t="inlineStr"/>
       <c r="F129" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo amministrativo</t>
         </is>
       </c>
       <c r="G129" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>Collaboratore Amministrativo Professionale</t>
         </is>
       </c>
       <c r="H129" t="inlineStr">
         <is>
-          <t>07/08/2025 00:00</t>
+          <t>12/11/2025 00:00</t>
         </is>
       </c>
       <c r="I129" t="inlineStr">
         <is>
-          <t>05/08/2027 23:59</t>
+          <t>23/11/2025 23:59</t>
         </is>
       </c>
       <c r="K129" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N129" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P129" t="inlineStr"/>
       <c r="Q129" t="inlineStr"/>
       <c r="R129" t="inlineStr"/>
       <c r="S129" t="inlineStr"/>
       <c r="T129" t="inlineStr"/>
       <c r="AC129" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE129" t="inlineStr">
         <is>
-          <t>Concorsi Dirigenza</t>
+          <t>AVVISI/SELEZIONI INTERNE per il personale dipendente dell'Azienda</t>
         </is>
       </c>
       <c r="AF129" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Non definito</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="inlineStr"/>
       <c r="B130" t="inlineStr"/>
       <c r="C130" t="inlineStr">
         <is>
-          <t>Azienda Zero - graduatoria concorso pubblico per n. 15 posti di Dirigente Medico di Urologia</t>
+          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa denominato "Gestione Giuridica dello Sviluppo del Personale e dei Percorsi di Carriera, Relazioni Sindacali e Gestione Intra Moenia" riservato al personale dipendente appartenente al ruolo amministrativo, tecnico e professionale - APSF Collaboratore Amministrativo</t>
         </is>
       </c>
       <c r="D130" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="E130" t="inlineStr"/>
       <c r="F130" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo amministrativo</t>
         </is>
       </c>
       <c r="G130" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>Collaboratore Amministrativo Professionale</t>
         </is>
       </c>
       <c r="H130" t="inlineStr">
         <is>
-          <t>07/08/2025 00:00</t>
+          <t>12/11/2025 00:00</t>
         </is>
       </c>
       <c r="I130" t="inlineStr">
         <is>
-          <t>05/08/2027 23:59</t>
+          <t>23/11/2025 23:59</t>
         </is>
       </c>
       <c r="K130" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N130" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P130" t="inlineStr"/>
       <c r="Q130" t="inlineStr"/>
       <c r="R130" t="inlineStr"/>
       <c r="S130" t="inlineStr"/>
       <c r="T130" t="inlineStr"/>
       <c r="AC130" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE130" t="inlineStr">
         <is>
-          <t>Concorsi Dirigenza</t>
+          <t>AVVISI/SELEZIONI INTERNE per il personale dipendente dell'Azienda</t>
         </is>
       </c>
       <c r="AF130" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Non definito</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="inlineStr"/>
       <c r="B131" t="inlineStr"/>
       <c r="C131" t="inlineStr">
         <is>
-          <t>Azienda Zero - graduatoria concorso pubblico per n. 19 posti di Dirigente Medico di Ortopedia e Traumatologia</t>
+          <t xml:space="preserve">Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa di coordinamento denominato "Responsabile Polo Formativo Aziendale", riservato al personale dipendente appartenente a tutti i profili professionali del ruolo sanitario - APSF </t>
         </is>
       </c>
       <c r="D131" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="E131" t="inlineStr"/>
       <c r="F131" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
         </is>
       </c>
       <c r="G131" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>Vari profili</t>
         </is>
       </c>
       <c r="H131" t="inlineStr">
         <is>
-          <t>07/08/2025 00:00</t>
+          <t>12/11/2025 00:00</t>
         </is>
       </c>
       <c r="I131" t="inlineStr">
         <is>
-          <t>05/08/2027 23:59</t>
+          <t>03/12/2025 23:59</t>
         </is>
       </c>
       <c r="K131" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N131" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P131" t="inlineStr"/>
       <c r="Q131" t="inlineStr"/>
       <c r="R131" t="inlineStr"/>
       <c r="S131" t="inlineStr"/>
       <c r="T131" t="inlineStr"/>
       <c r="AC131" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE131" t="inlineStr">
         <is>
-          <t>Concorsi Dirigenza</t>
+          <t>AVVISI/SELEZIONI INTERNE per il personale dipendente dell'Azienda</t>
         </is>
       </c>
       <c r="AF131" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Non definito</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="inlineStr"/>
       <c r="B132" t="inlineStr"/>
       <c r="C132" t="inlineStr">
         <is>
-          <t>Azienda Zero - Graduatorie del concorso pubblico, per titoli ed esami, per n. 3 posti di Dirigente Medico – disciplina di Chirurgia Generale per attività di chirurgia senologica</t>
+          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa di coordinamento denominato "Coordinamento UOC Radiologia P.O. di Rovigo", riservato al personale dipendente appartenente al ruolo sanitario - APSF Tecnico Sanitario di Radiologia Medica</t>
         </is>
       </c>
       <c r="D132" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="E132" t="inlineStr"/>
       <c r="F132" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
         </is>
       </c>
       <c r="G132" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>Tecnico Sanitario di Radiologia Medica</t>
         </is>
       </c>
       <c r="H132" t="inlineStr">
         <is>
-          <t>06/08/2025 00:00</t>
+          <t>12/11/2025 00:00</t>
         </is>
       </c>
       <c r="I132" t="inlineStr">
         <is>
-          <t>03/08/2027 23:59</t>
+          <t>23/11/2025 23:59</t>
         </is>
       </c>
       <c r="K132" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N132" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P132" t="inlineStr"/>
       <c r="Q132" t="inlineStr"/>
       <c r="R132" t="inlineStr"/>
       <c r="S132" t="inlineStr"/>
       <c r="T132" t="inlineStr"/>
       <c r="AC132" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE132" t="inlineStr">
         <is>
-          <t>Concorsi Dirigenza</t>
+          <t>AVVISI/SELEZIONI INTERNE per il personale dipendente dell'Azienda</t>
         </is>
       </c>
       <c r="AF132" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Non definito</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="inlineStr"/>
       <c r="B133" t="inlineStr"/>
       <c r="C133" t="inlineStr">
         <is>
-          <t>Azienda Zero - Graduatoria concorso pubblico, per titoli ed esami, per n. 8 posti di Assistente Tecnico – Perito Industriale con diploma quinquennale di istruzione secondaria tecnica nell’indirizzo “Elettronica ed Elettrotecnica” – Area degli Assistenti – Ruolo Tecnico</t>
+          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa di coordinamento denominato "Coordinatore Corso di Laurea in Tecnico della Riabilitazione Psichiatrica", riservato al personale dipendente appartenente al ruolo sanitario - APSF Tecnico della Riabilitazione Psichiatrica</t>
         </is>
       </c>
       <c r="D133" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="E133" t="inlineStr"/>
-      <c r="F133" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="H133" t="inlineStr">
         <is>
-          <t>06/08/2025 00:00</t>
+          <t>12/11/2025 00:00</t>
         </is>
       </c>
       <c r="I133" t="inlineStr">
         <is>
-          <t>05/08/2027 23:59</t>
+          <t>23/11/2025 23:59</t>
         </is>
       </c>
       <c r="K133" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N133" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P133" t="inlineStr"/>
       <c r="Q133" t="inlineStr"/>
       <c r="R133" t="inlineStr"/>
       <c r="S133" t="inlineStr"/>
       <c r="T133" t="inlineStr"/>
       <c r="AC133" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE133" t="inlineStr">
         <is>
-          <t>Concorsi Comparto</t>
+          <t>AVVISI/SELEZIONI INTERNE per il personale dipendente dell'Azienda</t>
         </is>
       </c>
       <c r="AF133" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Non definito</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="inlineStr"/>
       <c r="B134" t="inlineStr"/>
       <c r="C134" t="inlineStr">
         <is>
-          <t>Procedura comparativa per il conferimento di incarichi libero - professionali a medici, ex art. 7, comma 6, del D.Lgs. nr. 165/2001, per le UOC di Pronto Soccorso della Azienda Ulss 5 Polesana.</t>
+          <t>Azienda Zero - Graduatoria concorso pubblico, per titoli ed esami, per n. 11 posti di Collaboratore Tecnico Professionale – Informatico – Area dei Professionisti della Salute e dei Funzionari – Ruolo Tecnico.</t>
         </is>
       </c>
       <c r="D134" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="E134" t="inlineStr"/>
       <c r="F134" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Tecnico</t>
         </is>
       </c>
       <c r="G134" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t xml:space="preserve">Collaboratore Tecnico Professionale – Informatico </t>
         </is>
       </c>
       <c r="H134" t="inlineStr">
         <is>
-          <t>31/07/2025 00:00</t>
+          <t>10/11/2025 00:00</t>
         </is>
       </c>
       <c r="I134" t="inlineStr">
         <is>
-          <t>31/12/2025 23:59</t>
+          <t>04/11/2027 23:59</t>
         </is>
       </c>
       <c r="K134" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N134" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P134" t="inlineStr"/>
       <c r="Q134" t="inlineStr"/>
       <c r="R134" t="inlineStr"/>
       <c r="S134" t="inlineStr"/>
       <c r="T134" t="inlineStr"/>
       <c r="AC134" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE134" t="inlineStr">
         <is>
-          <t>Incarichi libero professionali</t>
+          <t>Concorsi Comparto</t>
         </is>
       </c>
       <c r="AF134" t="inlineStr">
         <is>
-          <t>Lavoro autonomo</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="inlineStr"/>
       <c r="B135" t="inlineStr"/>
       <c r="C135" t="inlineStr">
         <is>
-          <t>Azienda Zero - Graduatoria concorso pubblico, per titoli ed esami, per n. 12 posti, a tempo indeterminato ed a rapporto esclusivo, di Dirigente Medico – disciplina Medicina del Lavoro e Sicurezza degli Ambienti di Lavoro</t>
+          <t xml:space="preserve">Azienda Zero - Graduatoria concorso pubblico, per titoli ed esami, per la copertura di n. 6 posti di Dirigente Medico nella disciplina di  Farmacologia e Tossicologia Clinica - Area della Medicina Diagnostica e dei Servizi </t>
         </is>
       </c>
       <c r="D135" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E135" t="inlineStr"/>
       <c r="F135" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G135" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H135" t="inlineStr">
         <is>
-          <t>29/07/2025 00:00</t>
+          <t>03/11/2025 00:00</t>
         </is>
       </c>
       <c r="I135" t="inlineStr">
         <is>
-          <t>27/07/2027 23:59</t>
+          <t>29/10/2027 23:59</t>
         </is>
       </c>
       <c r="K135" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N135" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P135" t="inlineStr"/>
       <c r="Q135" t="inlineStr"/>
       <c r="R135" t="inlineStr"/>
       <c r="S135" t="inlineStr"/>
       <c r="T135" t="inlineStr"/>
       <c r="AC135" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE135" t="inlineStr">
         <is>
           <t>Concorsi Dirigenza</t>
         </is>
       </c>
       <c r="AF135" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="inlineStr"/>
       <c r="B136" t="inlineStr"/>
       <c r="C136" t="inlineStr">
         <is>
-          <t xml:space="preserve"> Azienda Zero - Graduatoria concorso pubblico, per titoli ed esami, per n. 13 posti di Dirigente Medico – disciplina Cure Palliative – Area della Medicina Diagnostica e dei Servizi – Profilo Professionale Dirigente Medico – Ruolo Sanitario.</t>
+          <t>Avviso pubblico per il conferimento dell'incarico di Direttore UOC Assistenza Farmaceutica Territoriale</t>
         </is>
       </c>
       <c r="D136" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E136" t="inlineStr"/>
       <c r="F136" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>Dirigenza</t>
         </is>
       </c>
       <c r="G136" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>Dirigente Farmacista</t>
         </is>
       </c>
       <c r="H136" t="inlineStr">
         <is>
-          <t>29/07/2025 00:00</t>
+          <t>24/10/2025 00:00</t>
         </is>
       </c>
       <c r="I136" t="inlineStr">
         <is>
-          <t>27/07/2027 23:59</t>
+          <t>23/11/2025 23:59</t>
         </is>
       </c>
       <c r="K136" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N136" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P136" t="inlineStr"/>
       <c r="Q136" t="inlineStr"/>
       <c r="R136" t="inlineStr"/>
       <c r="S136" t="inlineStr"/>
       <c r="T136" t="inlineStr"/>
+      <c r="W136" t="n">
+        <v>0</v>
+      </c>
+      <c r="X136" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y136" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z136" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA136" t="n">
+        <v>0</v>
+      </c>
       <c r="AC136" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD136" t="n">
+        <v>0</v>
+      </c>
       <c r="AE136" t="inlineStr">
         <is>
-          <t>Concorsi Dirigenza</t>
+          <t>Avviso di struttura complessa</t>
         </is>
       </c>
       <c r="AF136" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="inlineStr"/>
       <c r="B137" t="inlineStr"/>
       <c r="C137" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per soli titoli, per l'assunzione a tempo determinato di n. 1 Logopedista - Area dei Professionisti della Salute e dei Funzionari</t>
+          <t>Avviso di mobilità volontaria per n. 1 Dirigente Amministrativo da assegnare alla UOC Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="D137" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
-[...2 lines deleted...]
-      <c r="E137" t="inlineStr"/>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E137" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Avviso di mobilità volontaria per n. 1 Dirigente Amministrativo da assegnare alla UOC Direzione Amministrativa Territoriale&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="F137" t="inlineStr">
         <is>
-          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
+          <t>Dirigenza</t>
         </is>
       </c>
       <c r="G137" t="inlineStr">
         <is>
-          <t>Logopedista</t>
+          <t>Dirigente Amministrativo</t>
         </is>
       </c>
       <c r="H137" t="inlineStr">
         <is>
-          <t>25/07/2025 00:00</t>
+          <t>21/10/2025 00:00</t>
         </is>
       </c>
       <c r="I137" t="inlineStr">
         <is>
-          <t>08/08/2025 23:59</t>
+          <t>20/11/2025 23:59</t>
         </is>
       </c>
       <c r="K137" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N137" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P137" t="inlineStr"/>
       <c r="Q137" t="inlineStr"/>
       <c r="R137" t="inlineStr"/>
       <c r="S137" t="inlineStr"/>
       <c r="T137" t="inlineStr"/>
       <c r="W137" t="n">
         <v>0</v>
       </c>
       <c r="X137" t="n">
         <v>0</v>
       </c>
       <c r="Y137" t="n">
         <v>0</v>
       </c>
       <c r="Z137" t="n">
         <v>0</v>
       </c>
       <c r="AA137" t="n">
         <v>0</v>
       </c>
       <c r="AC137" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD137" t="n">
         <v>0</v>
       </c>
       <c r="AE137" t="inlineStr">
         <is>
-          <t>Avviso Pubblico</t>
+          <t>Avviso di mobilità da altro ente</t>
         </is>
       </c>
       <c r="AF137" t="inlineStr">
         <is>
-          <t>Tempo determinato</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="inlineStr"/>
       <c r="B138" t="inlineStr"/>
       <c r="C138" t="inlineStr">
         <is>
-          <t>Azienda Zero - Graduatoria concorso pubblico, per titoli ed esami, per n. 21 posti di Dirigente Medico – disciplina Geriatria – Area Medica e delle Specialità Mediche – Ruolo Sanitario</t>
+          <t>Azienda Zero - Graduatorie concorso pubblico, per titoli ed esami, per n. 3 posti, a tempo pieno, indeterminato ed a rapporto esclusivo, di Dirigente Medico – disciplina Endocrinologia</t>
         </is>
       </c>
       <c r="D138" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E138" t="inlineStr"/>
       <c r="F138" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G138" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H138" t="inlineStr">
         <is>
-          <t>24/07/2025 00:00</t>
+          <t>15/10/2025 00:00</t>
         </is>
       </c>
       <c r="I138" t="inlineStr">
         <is>
-          <t>22/07/2027 23:59</t>
+          <t>06/10/2027 23:59</t>
         </is>
       </c>
       <c r="K138" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N138" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P138" t="inlineStr"/>
       <c r="Q138" t="inlineStr"/>
       <c r="R138" t="inlineStr"/>
       <c r="S138" t="inlineStr"/>
       <c r="T138" t="inlineStr"/>
       <c r="AC138" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE138" t="inlineStr">
         <is>
           <t>Concorsi Dirigenza</t>
         </is>
       </c>
       <c r="AF138" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="inlineStr"/>
       <c r="B139" t="inlineStr"/>
       <c r="C139" t="inlineStr">
         <is>
-          <t>Azienda Zero - graduatoria concorso pubblico per n. 9 posti di Dietista - Area PSF - Ruolo sanitario</t>
+          <t>Avviso pubblico di mobilità volontaria per n. 2 Assistenti Amministrativi - Area degli Assistenti, per la UOC Provveditorato, Economato e Gestione della Logistica</t>
         </is>
       </c>
       <c r="D139" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
-[...2 lines deleted...]
-      <c r="E139" t="inlineStr"/>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E139" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Avviso pubblico di mobilità volontaria per n. 2 Assistenti Amministrativi - Area degli Assistenti, per la UOC Provveditorato, Economato e Gestione della Logistica&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="F139" t="inlineStr">
         <is>
-          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
+          <t>Area degli Assistenti - ruolo amministrativo</t>
         </is>
       </c>
       <c r="G139" t="inlineStr">
         <is>
-          <t>Dietista</t>
+          <t>Assistente Amministrativo</t>
         </is>
       </c>
       <c r="H139" t="inlineStr">
         <is>
-          <t>24/07/2025 00:00</t>
+          <t>13/10/2025 00:00</t>
         </is>
       </c>
       <c r="I139" t="inlineStr">
         <is>
-          <t>22/07/2027 23:59</t>
+          <t>12/11/2025 23:59</t>
         </is>
       </c>
       <c r="K139" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N139" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P139" t="inlineStr"/>
       <c r="Q139" t="inlineStr"/>
       <c r="R139" t="inlineStr"/>
       <c r="S139" t="inlineStr"/>
       <c r="T139" t="inlineStr"/>
+      <c r="W139" t="n">
+        <v>0</v>
+      </c>
+      <c r="X139" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y139" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z139" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA139" t="n">
+        <v>0</v>
+      </c>
       <c r="AC139" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD139" t="n">
+        <v>0</v>
+      </c>
       <c r="AE139" t="inlineStr">
         <is>
-          <t>Concorsi Comparto</t>
+          <t>Avviso di mobilità da altro ente</t>
         </is>
       </c>
       <c r="AF139" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="inlineStr"/>
       <c r="B140" t="inlineStr"/>
       <c r="C140" t="inlineStr">
         <is>
-          <t>Riapertura termini avviso pubblico di mobilità volontaria per Dirigente Medico di Ginecologia e Ostetricia da assegnare alla UOC Ostetricia e Ginecologia di Adria</t>
+          <t>Avviso pubblico di mobilità volontaria per n. 2 Collaboratori Amministrativi Professionali - Area dei Professionisti della Salute e dei Funzionari, per la UOC Provveditorato, Economato e Gestione della Logistica</t>
         </is>
       </c>
       <c r="D140" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="E140" t="inlineStr"/>
+      <c r="E140" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Avviso pubblico di mobilità volontaria per n. 2  Collaboratori Amministrativi Professionali - Area dei Professionisti della Salute e dei Funzionari, per la UOC Provveditorato, Economato e Gestione della Logistica&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="F140" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo amministrativo</t>
         </is>
       </c>
       <c r="G140" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>Collaboratore Amministrativo Professionale</t>
         </is>
       </c>
       <c r="H140" t="inlineStr">
         <is>
-          <t>10/07/2025 00:00</t>
+          <t>13/10/2025 00:00</t>
         </is>
       </c>
       <c r="I140" t="inlineStr">
         <is>
-          <t>09/08/2025 23:59</t>
+          <t>12/11/2025 23:59</t>
         </is>
       </c>
       <c r="K140" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N140" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P140" t="inlineStr"/>
       <c r="Q140" t="inlineStr"/>
       <c r="R140" t="inlineStr"/>
       <c r="S140" t="inlineStr"/>
       <c r="T140" t="inlineStr"/>
       <c r="W140" t="n">
         <v>0</v>
       </c>
       <c r="X140" t="n">
         <v>0</v>
       </c>
       <c r="Y140" t="n">
         <v>0</v>
@@ -10362,1734 +10899,1618 @@
       </c>
       <c r="AC140" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD140" t="n">
         <v>0</v>
       </c>
       <c r="AE140" t="inlineStr">
         <is>
           <t>Avviso di mobilità da altro ente</t>
         </is>
       </c>
       <c r="AF140" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="inlineStr"/>
       <c r="B141" t="inlineStr"/>
       <c r="C141" t="inlineStr">
         <is>
-          <t>Riapertura termini avviso pubblico di mobilità volontaria per Dirigente Medico di Cardiologia da assegnare alla UOS Cardiologia di Adria</t>
+          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa di coordinamento denominato "Coordinamento Aziendale Personale Sanitario UOC IAF Distretti 1 e 2 e Screening Citologico" riservato al personale dipendente di tutti i profili professionali del ruolo sanitario - APSF.</t>
         </is>
       </c>
       <c r="D141" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E141" t="inlineStr"/>
       <c r="F141" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
         </is>
       </c>
       <c r="G141" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>Vari profili</t>
         </is>
       </c>
       <c r="H141" t="inlineStr">
         <is>
-          <t>10/07/2025 00:00</t>
+          <t>07/10/2025 00:00</t>
         </is>
       </c>
       <c r="I141" t="inlineStr">
         <is>
-          <t>09/08/2025 23:59</t>
+          <t>17/10/2025 23:59</t>
         </is>
       </c>
       <c r="K141" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N141" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P141" t="inlineStr"/>
       <c r="Q141" t="inlineStr"/>
       <c r="R141" t="inlineStr"/>
       <c r="S141" t="inlineStr"/>
       <c r="T141" t="inlineStr"/>
-      <c r="W141" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="AC141" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="AD141" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AE141" t="inlineStr">
         <is>
-          <t>Avviso Pubblico</t>
+          <t>AVVISI/SELEZIONI INTERNE per il personale dipendente dell'Azienda</t>
         </is>
       </c>
       <c r="AF141" t="inlineStr">
         <is>
-          <t>Tempo determinato</t>
+          <t>Non definito</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="inlineStr"/>
       <c r="B142" t="inlineStr"/>
       <c r="C142" t="inlineStr">
         <is>
-          <t>Avviso pubblico per il conferimento dell'incarico di Direttore della UOC Cure Palliative</t>
+          <t>Avviso pubblico per il conferimento dell'incarico di Direttore UOC SIAN</t>
         </is>
       </c>
       <c r="D142" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E142" t="inlineStr"/>
       <c r="F142" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>Apicale</t>
         </is>
       </c>
       <c r="G142" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>Dirigente Medico - DIRETTORE</t>
         </is>
       </c>
       <c r="H142" t="inlineStr">
         <is>
-          <t>01/07/2025 00:00</t>
+          <t>06/10/2025 00:00</t>
         </is>
       </c>
       <c r="I142" t="inlineStr">
         <is>
-          <t>31/07/2025 23:59</t>
+          <t>02/11/2025 23:59</t>
         </is>
       </c>
       <c r="K142" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N142" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P142" t="inlineStr"/>
       <c r="Q142" t="inlineStr"/>
       <c r="R142" t="inlineStr"/>
       <c r="S142" t="inlineStr"/>
       <c r="T142" t="inlineStr"/>
       <c r="W142" t="n">
         <v>0</v>
       </c>
       <c r="X142" t="n">
         <v>0</v>
       </c>
       <c r="Y142" t="n">
         <v>0</v>
       </c>
       <c r="Z142" t="n">
         <v>0</v>
       </c>
       <c r="AA142" t="n">
         <v>0</v>
       </c>
       <c r="AC142" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD142" t="n">
         <v>0</v>
       </c>
       <c r="AE142" t="inlineStr">
         <is>
           <t>Avviso di struttura complessa</t>
         </is>
       </c>
       <c r="AF142" t="inlineStr">
         <is>
-          <t>Tempo determinato</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="inlineStr"/>
       <c r="B143" t="inlineStr"/>
       <c r="C143" t="inlineStr">
         <is>
-          <t>Azienda Zero - Graduatoria concorso pubblico, per titoli ed esami, per n. 6 posti di Dirigente Medico – disciplina Malattie Metaboliche e Diabetologia – Area Medica e delle Specialità Mediche – Ruolo Sanitario</t>
+          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa denominato "Logistica Integrata e Autoparco", riservato al personale dipendente appartenente al ruolo amministrativo, tecnico e professionale- APSF Collaboratore Amministrativo e Collaboratore Tecnico Professionale</t>
         </is>
       </c>
       <c r="D143" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="E143" t="inlineStr"/>
-      <c r="F143" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="H143" t="inlineStr">
         <is>
-          <t>30/06/2025 00:00</t>
+          <t>03/10/2025 00:00</t>
         </is>
       </c>
       <c r="I143" t="inlineStr">
         <is>
-          <t>26/06/2027 23:59</t>
+          <t>13/10/2025 23:59</t>
         </is>
       </c>
       <c r="K143" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N143" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P143" t="inlineStr"/>
       <c r="Q143" t="inlineStr"/>
       <c r="R143" t="inlineStr"/>
       <c r="S143" t="inlineStr"/>
       <c r="T143" t="inlineStr"/>
       <c r="AC143" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE143" t="inlineStr">
         <is>
-          <t>Concorsi Dirigenza</t>
+          <t>AVVISI/SELEZIONI INTERNE per il personale dipendente dell'Azienda</t>
         </is>
       </c>
       <c r="AF143" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Non definito</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="inlineStr"/>
       <c r="B144" t="inlineStr"/>
       <c r="C144" t="inlineStr">
         <is>
-          <t>Tabella triennale avvisi, concorsi e procedure comparative aggiornata a giugno 2025</t>
+          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa denominato "Ufficio Tecnologie di Laboratorio e Diagnostica" , riservato al ruolo amministrativo - APSF Collaboratore Amministrativo.</t>
         </is>
       </c>
       <c r="D144" t="inlineStr">
         <is>
-          <t>Pubblicato</t>
-[...4 lines deleted...]
-          <t>&lt;p&gt;Tabella triennale avvisi, concorsi e procedure comparative aggiornata a giugno 2025&lt;/p&gt;</t>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E144" t="inlineStr"/>
+      <c r="F144" t="inlineStr">
+        <is>
+          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo amministrativo</t>
+        </is>
+      </c>
+      <c r="G144" t="inlineStr">
+        <is>
+          <t>Collaboratore Amministrativo Professionale</t>
         </is>
       </c>
       <c r="H144" t="inlineStr">
         <is>
-          <t>27/06/2025 00:00</t>
+          <t>03/10/2025 00:00</t>
         </is>
       </c>
       <c r="I144" t="inlineStr">
         <is>
-          <t>26/06/2030 23:59</t>
+          <t>13/10/2025 23:59</t>
         </is>
       </c>
       <c r="K144" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N144" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P144" t="inlineStr"/>
       <c r="Q144" t="inlineStr"/>
       <c r="R144" t="inlineStr"/>
       <c r="S144" t="inlineStr"/>
       <c r="T144" t="inlineStr"/>
-      <c r="W144" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="AC144" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="AD144" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AE144" t="inlineStr">
         <is>
-          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
-[...2 lines deleted...]
-      <c r="AF144" t="inlineStr"/>
+          <t>AVVISI/SELEZIONI INTERNE per il personale dipendente dell'Azienda</t>
+        </is>
+      </c>
+      <c r="AF144" t="inlineStr">
+        <is>
+          <t>Non definito</t>
+        </is>
+      </c>
     </row>
     <row r="145">
       <c r="A145" t="inlineStr"/>
       <c r="B145" t="inlineStr"/>
       <c r="C145" t="inlineStr">
         <is>
-          <t>Azienda Zero - Graduatorie concorso pubblico, per titoli ed esami, per n. 13 posti di Dirigente Medico – disciplina Oftalmologia</t>
+          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa di coordinamento denominato " Coordinamento logistica Ospedaliera, Servizio Barellieri e Servizio Necroforico", riservato al personale dipendente di tutti i profili professionali del ruolo sanitario -APSF</t>
         </is>
       </c>
       <c r="D145" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="E145" t="inlineStr"/>
       <c r="F145" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
         </is>
       </c>
       <c r="G145" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>Vari profili</t>
         </is>
       </c>
       <c r="H145" t="inlineStr">
         <is>
-          <t>23/06/2025 00:00</t>
+          <t>03/10/2025 00:00</t>
         </is>
       </c>
       <c r="I145" t="inlineStr">
         <is>
-          <t>19/06/2027 23:59</t>
+          <t>13/10/2025 23:59</t>
         </is>
       </c>
       <c r="K145" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N145" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P145" t="inlineStr"/>
       <c r="Q145" t="inlineStr"/>
       <c r="R145" t="inlineStr"/>
       <c r="S145" t="inlineStr"/>
       <c r="T145" t="inlineStr"/>
       <c r="AC145" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE145" t="inlineStr">
         <is>
-          <t>Concorsi Dirigenza</t>
+          <t>AVVISI/SELEZIONI INTERNE per il personale dipendente dell'Azienda</t>
         </is>
       </c>
       <c r="AF145" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Non definito</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="inlineStr"/>
       <c r="B146" t="inlineStr"/>
       <c r="C146" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per soli titoli, per l'assunzione a tempo determinato di n. 1 Dietista - Area PSF</t>
+          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione professionale denominato "Ufficio Acquisti Dispositivi Medici", riservato al personale dipendente appartenente al ruolo amministrativo - APSF Collaboratore Amministrativo.</t>
         </is>
       </c>
       <c r="D146" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="E146" t="inlineStr"/>
       <c r="F146" t="inlineStr">
         <is>
-          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
+          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo amministrativo</t>
         </is>
       </c>
       <c r="G146" t="inlineStr">
         <is>
-          <t>Dietista</t>
+          <t>Collaboratore Amministrativo Professionale</t>
         </is>
       </c>
       <c r="H146" t="inlineStr">
         <is>
-          <t>30/05/2025 00:00</t>
+          <t>03/10/2025 00:00</t>
         </is>
       </c>
       <c r="I146" t="inlineStr">
         <is>
-          <t>13/06/2025 23:59</t>
+          <t>13/10/2025 23:59</t>
         </is>
       </c>
       <c r="K146" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N146" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P146" t="inlineStr"/>
       <c r="Q146" t="inlineStr"/>
       <c r="R146" t="inlineStr"/>
       <c r="S146" t="inlineStr"/>
       <c r="T146" t="inlineStr"/>
-      <c r="W146" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="AC146" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="AD146" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AE146" t="inlineStr">
         <is>
-          <t>Avviso Pubblico</t>
+          <t>AVVISI/SELEZIONI INTERNE per il personale dipendente dell'Azienda</t>
         </is>
       </c>
       <c r="AF146" t="inlineStr">
         <is>
-          <t>Tempo determinato</t>
+          <t>Non definito</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="inlineStr"/>
       <c r="B147" t="inlineStr"/>
       <c r="C147" t="inlineStr">
         <is>
-          <t>Avviso pubblico per il conferimento dell'incarico di Direttore UOC Medicina Generale di Trecenta</t>
+          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa di coordinamento denominato "Responsabile Area Socio-Educativa UOC IAF e Consultorio Familiare D2", riservato al personale dipendente appartenente al ruolo socio-sanitario - APSF Assistente Sociale.</t>
         </is>
       </c>
       <c r="D147" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="E147" t="inlineStr"/>
       <c r="F147" t="inlineStr">
         <is>
-          <t>Apicale</t>
+          <t>Area dei Professionisti della Salute e dei Funzionari - ruolo socio-sanitario</t>
         </is>
       </c>
       <c r="G147" t="inlineStr">
         <is>
-          <t>Dirigente Medico - DIRETTORE</t>
+          <t>Assistente Sociale</t>
         </is>
       </c>
       <c r="H147" t="inlineStr">
         <is>
-          <t>30/05/2025 00:00</t>
+          <t>03/10/2025 00:00</t>
         </is>
       </c>
       <c r="I147" t="inlineStr">
         <is>
-          <t>29/06/2025 23:59</t>
+          <t>13/10/2025 23:59</t>
         </is>
       </c>
       <c r="K147" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N147" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P147" t="inlineStr"/>
       <c r="Q147" t="inlineStr"/>
       <c r="R147" t="inlineStr"/>
       <c r="S147" t="inlineStr"/>
       <c r="T147" t="inlineStr"/>
-      <c r="W147" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="AC147" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="AD147" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AE147" t="inlineStr">
         <is>
-          <t>Avvisi Incarichi Direzione Struttura Complessa</t>
+          <t>AVVISI/SELEZIONI INTERNE per il personale dipendente dell'Azienda</t>
         </is>
       </c>
       <c r="AF147" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Non definito</t>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="inlineStr"/>
       <c r="B148" t="inlineStr"/>
       <c r="C148" t="inlineStr">
         <is>
-          <t>Avviso pubblico per il conferimento dell'incarico di Direttore UOC Neuropsichiatria Infantile Ospedaliera</t>
+          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa di coordinamento denominato "Responsabile Area Socio-Educativa UOC IAF e Consultorio Familiare D1", riservato al personale dipendente appartenente al ruolo socio-sanitario - APSF Assistente Sociale.</t>
         </is>
       </c>
       <c r="D148" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="E148" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E148" t="inlineStr"/>
       <c r="F148" t="inlineStr">
         <is>
-          <t>Apicale</t>
+          <t>Area dei Professionisti della Salute e dei Funzionari - ruolo socio-sanitario</t>
         </is>
       </c>
       <c r="G148" t="inlineStr">
         <is>
-          <t>Dirigente Medico - DIRETTORE</t>
+          <t>Assistente Sociale</t>
         </is>
       </c>
       <c r="H148" t="inlineStr">
         <is>
-          <t>30/05/2025 00:00</t>
+          <t>03/10/2025 00:00</t>
         </is>
       </c>
       <c r="I148" t="inlineStr">
         <is>
-          <t>29/06/2025 23:59</t>
+          <t>13/10/2025 23:59</t>
         </is>
       </c>
       <c r="K148" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N148" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P148" t="inlineStr"/>
       <c r="Q148" t="inlineStr"/>
       <c r="R148" t="inlineStr"/>
       <c r="S148" t="inlineStr"/>
       <c r="T148" t="inlineStr"/>
-      <c r="W148" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="AC148" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="AD148" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AE148" t="inlineStr">
         <is>
-          <t>Avvisi Incarichi Direzione Struttura Complessa</t>
+          <t>AVVISI/SELEZIONI INTERNE per il personale dipendente dell'Azienda</t>
         </is>
       </c>
       <c r="AF148" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Non definito</t>
         </is>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="inlineStr"/>
       <c r="B149" t="inlineStr"/>
       <c r="C149" t="inlineStr">
         <is>
-          <t>Avviso pubblico per l'assunzione a tempo determinato di n. 1 Infermiere - Area PSF</t>
+          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa di coordinamento denominato "Coordinamento Salute in Carcere e Istituto Minorile" riservato al personale dipendente appartenente al ruolo sanitario - APSF Infermiere</t>
         </is>
       </c>
       <c r="D149" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="E149" t="inlineStr"/>
       <c r="F149" t="inlineStr">
         <is>
           <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
         </is>
       </c>
       <c r="G149" t="inlineStr">
         <is>
           <t>Infermiere</t>
         </is>
       </c>
       <c r="H149" t="inlineStr">
         <is>
-          <t>23/05/2025 00:00</t>
+          <t>03/10/2025 00:00</t>
         </is>
       </c>
       <c r="I149" t="inlineStr">
         <is>
-          <t>06/06/2025 23:59</t>
+          <t>13/10/2025 23:59</t>
         </is>
       </c>
       <c r="K149" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N149" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P149" t="inlineStr"/>
       <c r="Q149" t="inlineStr"/>
       <c r="R149" t="inlineStr"/>
       <c r="S149" t="inlineStr"/>
       <c r="T149" t="inlineStr"/>
-      <c r="W149" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="AC149" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="AD149" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AE149" t="inlineStr">
         <is>
-          <t>Avviso Pubblico</t>
+          <t>AVVISI/SELEZIONI INTERNE per il personale dipendente dell'Azienda</t>
         </is>
       </c>
       <c r="AF149" t="inlineStr">
         <is>
-          <t>Tempo determinato</t>
+          <t>Non definito</t>
         </is>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="inlineStr"/>
       <c r="B150" t="inlineStr"/>
       <c r="C150" t="inlineStr">
         <is>
-          <t>Azienda Zero - graduatoria concorso pubblico per n. 33 posti di Dirigente Medico disciplina di Pediatria</t>
+          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa di coordinamento denominato " Responsabile Organizzativo Case della Comunità", riservato al personale dipendente appartenente al ruolo sanitario - APSF Infermiere</t>
         </is>
       </c>
       <c r="D150" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="E150" t="inlineStr"/>
       <c r="F150" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
         </is>
       </c>
       <c r="G150" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>Infermiere</t>
         </is>
       </c>
       <c r="H150" t="inlineStr">
         <is>
-          <t>21/05/2025 00:00</t>
+          <t>03/10/2025 00:00</t>
         </is>
       </c>
       <c r="I150" t="inlineStr">
         <is>
-          <t>19/05/2027 23:59</t>
+          <t>13/10/2025 23:59</t>
         </is>
       </c>
       <c r="K150" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N150" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P150" t="inlineStr"/>
       <c r="Q150" t="inlineStr"/>
       <c r="R150" t="inlineStr"/>
       <c r="S150" t="inlineStr"/>
       <c r="T150" t="inlineStr"/>
       <c r="AC150" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE150" t="inlineStr">
         <is>
-          <t>Concorsi Dirigenza</t>
+          <t>AVVISI/SELEZIONI INTERNE per il personale dipendente dell'Azienda</t>
         </is>
       </c>
       <c r="AF150" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Non definito</t>
         </is>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="inlineStr"/>
       <c r="B151" t="inlineStr"/>
       <c r="C151" t="inlineStr">
         <is>
-          <t>Azienda Zero - Graduatorie relative al concorso pubblico, per titoli ed esami, per n. 16 posti di Dirigente Medico – disciplina di Cardiologia</t>
+          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa denominato " Ufficio Acquisti Farmaci", riservato al personale dipendente appartenente al ruolo amministrativo - APSF Collaboratore Amministrativo</t>
         </is>
       </c>
       <c r="D151" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="E151" t="inlineStr"/>
       <c r="F151" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo amministrativo</t>
         </is>
       </c>
       <c r="G151" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>Collaboratore Amministrativo Professionale</t>
         </is>
       </c>
       <c r="H151" t="inlineStr">
         <is>
-          <t>20/05/2025 00:00</t>
+          <t>03/10/2025 00:00</t>
         </is>
       </c>
       <c r="I151" t="inlineStr">
         <is>
-          <t>18/05/2027 23:59</t>
+          <t>13/10/2025 23:59</t>
         </is>
       </c>
       <c r="K151" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N151" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P151" t="inlineStr"/>
       <c r="Q151" t="inlineStr"/>
       <c r="R151" t="inlineStr"/>
       <c r="S151" t="inlineStr"/>
       <c r="T151" t="inlineStr"/>
       <c r="AC151" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE151" t="inlineStr">
         <is>
-          <t>Concorsi Dirigenza</t>
+          <t>AVVISI/SELEZIONI INTERNE per il personale dipendente dell'Azienda</t>
         </is>
       </c>
       <c r="AF151" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Non definito</t>
         </is>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="inlineStr"/>
-      <c r="B152" t="inlineStr"/>
+      <c r="B152" t="inlineStr">
+        <is>
+          <t>Tabella</t>
+        </is>
+      </c>
       <c r="C152" t="inlineStr">
         <is>
-          <t>Avviso pubblico per l'assunzione a tempo determinato di n. 1 Dirigente Biologo nella disciplina di Patologia Clinica</t>
+          <t>Tabella triennale avvisi, concorsi e procedure comparative aggiornata a settembre 2025</t>
         </is>
       </c>
       <c r="D152" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
-[...10 lines deleted...]
-          <t>Dirigente Biologo</t>
+          <t>Aperto</t>
+        </is>
+      </c>
+      <c r="E152" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Tabella triennale avvisi, concorsi e procedure comparative aggiornata a settembre 2025&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H152" t="inlineStr">
         <is>
-          <t>16/05/2025 00:00</t>
+          <t>25/09/2025 00:00</t>
         </is>
       </c>
       <c r="I152" t="inlineStr">
         <is>
-          <t>30/05/2025 23:59</t>
+          <t>24/09/3030 23:59</t>
         </is>
       </c>
       <c r="K152" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N152" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P152" t="inlineStr"/>
       <c r="Q152" t="inlineStr"/>
       <c r="R152" t="inlineStr"/>
       <c r="S152" t="inlineStr"/>
       <c r="T152" t="inlineStr"/>
       <c r="W152" t="n">
         <v>0</v>
       </c>
       <c r="X152" t="n">
         <v>0</v>
       </c>
       <c r="Y152" t="n">
         <v>0</v>
       </c>
       <c r="Z152" t="n">
         <v>0</v>
       </c>
       <c r="AA152" t="n">
         <v>0</v>
       </c>
       <c r="AC152" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD152" t="n">
         <v>0</v>
       </c>
       <c r="AE152" t="inlineStr">
         <is>
-          <t>Avviso Pubblico</t>
+          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
         </is>
       </c>
       <c r="AF152" t="inlineStr">
         <is>
-          <t>Tempo determinato</t>
+          <t>Non definito</t>
         </is>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="inlineStr"/>
       <c r="B153" t="inlineStr"/>
       <c r="C153" t="inlineStr">
         <is>
-          <t xml:space="preserve">Azienda zero - Graduatorie concorso pubblico, per titoli ed esami, per n. 21 posti di Dirigente Medico – disciplina Chirurgia Generale.
-</t>
+          <t>Azienda Zero - graduatoria concorso pubblico per n. 6 Dirigenti Medici disciplina di Malattie Infettive</t>
         </is>
       </c>
       <c r="D153" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E153" t="inlineStr"/>
       <c r="F153" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G153" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H153" t="inlineStr">
         <is>
-          <t>16/05/2025 00:00</t>
+          <t>25/09/2025 00:00</t>
         </is>
       </c>
       <c r="I153" t="inlineStr">
         <is>
-          <t>13/05/2027 23:59</t>
+          <t>24/09/2027 23:59</t>
         </is>
       </c>
       <c r="K153" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N153" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P153" t="inlineStr"/>
       <c r="Q153" t="inlineStr"/>
       <c r="R153" t="inlineStr"/>
       <c r="S153" t="inlineStr"/>
       <c r="T153" t="inlineStr"/>
       <c r="AC153" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE153" t="inlineStr">
         <is>
           <t>Concorsi Dirigenza</t>
         </is>
       </c>
       <c r="AF153" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="inlineStr"/>
       <c r="B154" t="inlineStr"/>
       <c r="C154" t="inlineStr">
         <is>
-          <t>Azienda Zero - graduatoria concorso pubblico, per titoli ed esami, per n. 20 posti di Educatore Professionale Socio-Sanitario – Area dei Professionisti della Salute e dei Funzionari – Ruolo Sanitario.</t>
+          <t>Azienda Zero - graduatoria concorso pubblico per n. 4 Dirigenti Veterinari disciplina di Sanità Animale</t>
         </is>
       </c>
       <c r="D154" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E154" t="inlineStr"/>
       <c r="F154" t="inlineStr">
         <is>
-          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G154" t="inlineStr">
         <is>
-          <t>Educatore Professionale</t>
+          <t>Dirigente Veterinario</t>
         </is>
       </c>
       <c r="H154" t="inlineStr">
         <is>
-          <t>14/05/2025 00:00</t>
+          <t>24/09/2025 00:00</t>
         </is>
       </c>
       <c r="I154" t="inlineStr">
         <is>
-          <t>13/05/2027 23:59</t>
+          <t>18/09/2027 23:59</t>
         </is>
       </c>
       <c r="K154" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N154" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P154" t="inlineStr"/>
       <c r="Q154" t="inlineStr"/>
       <c r="R154" t="inlineStr"/>
       <c r="S154" t="inlineStr"/>
       <c r="T154" t="inlineStr"/>
       <c r="AC154" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE154" t="inlineStr">
         <is>
-          <t>Concorsi Comparto</t>
+          <t>Concorsi Dirigenza</t>
         </is>
       </c>
       <c r="AF154" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="inlineStr"/>
       <c r="B155" t="inlineStr"/>
       <c r="C155" t="inlineStr">
         <is>
-          <t>Azienda Zero - graduatoria concorso pubblico per n. 24 posti di Fisioterapista - Area PSF</t>
+          <t xml:space="preserve">Azienda Zero - Graduatoria concorso pubblico, per titoli ed esami, per n. 46 posti di Assistente Sanitario – Area dei Professionisti della Salute e dei Funzionari – Ruolo Sanitario.
+</t>
         </is>
       </c>
       <c r="D155" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E155" t="inlineStr"/>
       <c r="F155" t="inlineStr">
         <is>
           <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
         </is>
       </c>
       <c r="G155" t="inlineStr">
         <is>
-          <t>Fisioterapista</t>
+          <t>Assistente Sanitario</t>
         </is>
       </c>
       <c r="H155" t="inlineStr">
         <is>
-          <t>14/05/2025 00:00</t>
+          <t>24/09/2025 00:00</t>
         </is>
       </c>
       <c r="I155" t="inlineStr">
         <is>
-          <t>12/05/2027 23:59</t>
+          <t>22/09/2027 23:59</t>
         </is>
       </c>
       <c r="K155" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N155" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P155" t="inlineStr"/>
       <c r="Q155" t="inlineStr"/>
       <c r="R155" t="inlineStr"/>
       <c r="S155" t="inlineStr"/>
       <c r="T155" t="inlineStr"/>
       <c r="AC155" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE155" t="inlineStr">
         <is>
           <t>Concorsi Comparto</t>
         </is>
       </c>
       <c r="AF155" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="inlineStr"/>
       <c r="B156" t="inlineStr"/>
       <c r="C156" t="inlineStr">
         <is>
-          <t>Avviso pubblico di mobilità volontaria per Dirigente Medico di Cardiologia da assegnare alla UOS Cardiologia di Adria</t>
+          <t xml:space="preserve">Azienda Zero - Graduatoria concorso pubblico, per titoli ed esami, per n. 58 posti di Tecnico Sanitario di Radiologia Medica – Area dei Professionisti della Salute e dei Funzionari – Ruolo Sanitario.
+</t>
         </is>
       </c>
       <c r="D156" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E156" t="inlineStr"/>
       <c r="F156" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>D</t>
         </is>
       </c>
       <c r="G156" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>C.P.S. Tecnico Sanitario di Radiologia Medica</t>
         </is>
       </c>
       <c r="H156" t="inlineStr">
         <is>
-          <t>09/05/2025 00:00</t>
+          <t>24/09/2025 00:00</t>
         </is>
       </c>
       <c r="I156" t="inlineStr">
         <is>
-          <t>09/06/2025 23:59</t>
+          <t>22/09/2027 23:59</t>
         </is>
       </c>
       <c r="K156" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N156" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P156" t="inlineStr"/>
       <c r="Q156" t="inlineStr"/>
       <c r="R156" t="inlineStr"/>
       <c r="S156" t="inlineStr"/>
       <c r="T156" t="inlineStr"/>
-      <c r="W156" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="AC156" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="AD156" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AE156" t="inlineStr">
         <is>
-          <t>Avviso di mobilità da altro ente</t>
+          <t>Concorsi Comparto</t>
         </is>
       </c>
       <c r="AF156" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="inlineStr"/>
       <c r="B157" t="inlineStr"/>
       <c r="C157" t="inlineStr">
         <is>
-          <t>Avviso di procedura selettiva pubblica per l'acquisizione di manifestazioni di interesse per la nomina dell'Organismo Indipendente di Valutazione della Performance (O.I.V.)</t>
+          <t>Azienda Zero - Graduatoria concorso pubblico per n. 12 posti di Dirigente Medico di Organizzazione dei Servizi Sanitari di Base</t>
         </is>
       </c>
       <c r="D157" t="inlineStr">
         <is>
-          <t>Scaduto</t>
-[...6 lines deleted...]
-      </c>
+          <t>Graduatoria/Esito</t>
+        </is>
+      </c>
+      <c r="E157" t="inlineStr"/>
       <c r="F157" t="inlineStr">
         <is>
-          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G157" t="inlineStr">
         <is>
-          <t>Vari profili</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H157" t="inlineStr">
         <is>
-          <t>08/05/2025 00:00</t>
+          <t>19/09/2025 00:00</t>
         </is>
       </c>
       <c r="I157" t="inlineStr">
         <is>
-          <t>22/05/2025 23:59</t>
+          <t>16/09/2027 23:59</t>
         </is>
       </c>
       <c r="K157" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N157" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P157" t="inlineStr"/>
       <c r="Q157" t="inlineStr"/>
       <c r="R157" t="inlineStr"/>
       <c r="S157" t="inlineStr"/>
       <c r="T157" t="inlineStr"/>
       <c r="AC157" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE157" t="inlineStr">
         <is>
-          <t>Incarichi libero professionali</t>
+          <t>Concorsi Dirigenza</t>
         </is>
       </c>
       <c r="AF157" t="inlineStr">
         <is>
-          <t>Lavoro autonomo</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="inlineStr"/>
       <c r="B158" t="inlineStr"/>
       <c r="C158" t="inlineStr">
         <is>
-          <t>Avviso di procedura comparativa per il conferimento di nr. 1 borsa di studio della durata di 12 mesi, per persona in possesso di laurea in Farmacia Ospedaliera o Chimica e Tecnologia Farmaceutica presso l’UOSD Oncoematologia – UOC Farmacia Ospedaliera dell’Ospedale di Rovigo.</t>
+          <t>Azienda Zero - Graduatoria concorso pubblico per n. 11 posti di Dirigente Medico di Oncologia</t>
         </is>
       </c>
       <c r="D158" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E158" t="inlineStr"/>
       <c r="F158" t="inlineStr">
         <is>
-          <t>Dirigenza</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G158" t="inlineStr">
         <is>
-          <t>Dirigente Farmacista</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H158" t="inlineStr">
         <is>
-          <t>05/05/2025 00:00</t>
+          <t>19/09/2025 00:00</t>
         </is>
       </c>
       <c r="I158" t="inlineStr">
         <is>
-          <t>18/05/2025 23:59</t>
+          <t>16/09/2027 23:59</t>
         </is>
       </c>
       <c r="K158" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N158" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P158" t="inlineStr"/>
       <c r="Q158" t="inlineStr"/>
       <c r="R158" t="inlineStr"/>
       <c r="S158" t="inlineStr"/>
       <c r="T158" t="inlineStr"/>
       <c r="AC158" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE158" t="inlineStr">
         <is>
-          <t>Borse di Studio</t>
+          <t>Concorsi Dirigenza</t>
         </is>
       </c>
       <c r="AF158" t="inlineStr">
         <is>
-          <t>Borsa di studio</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="inlineStr"/>
       <c r="B159" t="inlineStr"/>
       <c r="C159" t="inlineStr">
         <is>
-          <t>Graduatoria concorso pubblico, per titoli ed esami, per n. 50 posti di Tecnico della Prevenzione nell’Ambiente e nei Luoghi di Lavoro – Area dei Professionisti della Salute e dei Funzionari – Ruolo Sanitario</t>
+          <t>Avviso pubblico per il conferimento dell'incarico di Direttore UOC Disabilità e non Autosufficienza del Distretto 1 di Rovigo</t>
         </is>
       </c>
       <c r="D159" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E159" t="inlineStr"/>
       <c r="F159" t="inlineStr">
         <is>
-          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G159" t="inlineStr">
         <is>
-          <t>Tecnico della Prevenzione nell'Ambiente  e nei Luoghi di Lavoro</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H159" t="inlineStr">
         <is>
-          <t>24/04/2025 00:00</t>
+          <t>16/09/2025 00:00</t>
         </is>
       </c>
       <c r="I159" t="inlineStr">
         <is>
-          <t>23/04/2027 23:59</t>
+          <t>16/10/2025 23:59</t>
         </is>
       </c>
       <c r="K159" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N159" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P159" t="inlineStr"/>
       <c r="Q159" t="inlineStr"/>
       <c r="R159" t="inlineStr"/>
       <c r="S159" t="inlineStr"/>
       <c r="T159" t="inlineStr"/>
+      <c r="W159" t="n">
+        <v>0</v>
+      </c>
+      <c r="X159" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y159" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z159" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA159" t="n">
+        <v>0</v>
+      </c>
       <c r="AC159" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD159" t="n">
+        <v>0</v>
+      </c>
       <c r="AE159" t="inlineStr">
         <is>
-          <t>Concorsi Comparto</t>
+          <t>Avviso di struttura complessa</t>
         </is>
       </c>
       <c r="AF159" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="inlineStr"/>
       <c r="B160" t="inlineStr"/>
       <c r="C160" t="inlineStr">
         <is>
-          <t>Graduatoria concorso pubblico, per titoli ed esami, per n. 4 posti di Dirigente delle Professioni Sanitarie – Area della Riabilitazione</t>
+          <t>Azienda Zero - graduatoria concorso pubblico per n. 5 posti di Dirigente Medico di Ginecologia e Ostetricia per Procreazione Medicalmente Assistita</t>
         </is>
       </c>
       <c r="D160" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E160" t="inlineStr"/>
       <c r="F160" t="inlineStr">
         <is>
-          <t>Dirigenza dell'Area Sanità</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G160" t="inlineStr">
         <is>
-          <t>Dirigente delle Professioni Sanitarie - Area della Riabilitazione</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H160" t="inlineStr">
         <is>
-          <t>23/04/2025 00:00</t>
+          <t>16/09/2025 00:00</t>
         </is>
       </c>
       <c r="I160" t="inlineStr">
         <is>
-          <t>22/04/2027 23:59</t>
+          <t>10/09/2027 23:59</t>
         </is>
       </c>
       <c r="K160" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N160" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P160" t="inlineStr"/>
       <c r="Q160" t="inlineStr"/>
       <c r="R160" t="inlineStr"/>
       <c r="S160" t="inlineStr"/>
       <c r="T160" t="inlineStr"/>
       <c r="AC160" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE160" t="inlineStr">
         <is>
-          <t>Avvisi Incarichi 15 septies/octies D.Lgs 502/92</t>
+          <t>Concorsi Dirigenza</t>
         </is>
       </c>
       <c r="AF160" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="inlineStr"/>
       <c r="B161" t="inlineStr"/>
       <c r="C161" t="inlineStr">
         <is>
-          <t>Azienda Zero - graduatoria concorso pubblico per n. 9 Dirigenti Medici disciplina di Neuropsichiatria Infantile</t>
+          <t>Avviso pubblico di mobilità volontaria per n. 1 Dirigente Medico disciplina di Direzione Medica di Presidio Ospedaliero</t>
         </is>
       </c>
       <c r="D161" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
-[...2 lines deleted...]
-      <c r="E161" t="inlineStr"/>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E161" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Avviso pubblico di mobilità volontaria per n. 1 Dirigente Medico disciplina di Direzione Medica di Presidio Ospedaliero&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="F161" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G161" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H161" t="inlineStr">
         <is>
-          <t>18/04/2025 00:00</t>
+          <t>05/09/2025 00:00</t>
         </is>
       </c>
       <c r="I161" t="inlineStr">
         <is>
-          <t>16/04/2027 23:59</t>
+          <t>05/10/2025 23:59</t>
         </is>
       </c>
       <c r="K161" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N161" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P161" t="inlineStr"/>
       <c r="Q161" t="inlineStr"/>
       <c r="R161" t="inlineStr"/>
       <c r="S161" t="inlineStr"/>
       <c r="T161" t="inlineStr"/>
+      <c r="W161" t="n">
+        <v>0</v>
+      </c>
+      <c r="X161" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y161" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z161" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA161" t="n">
+        <v>0</v>
+      </c>
       <c r="AC161" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD161" t="n">
+        <v>0</v>
+      </c>
       <c r="AE161" t="inlineStr">
         <is>
-          <t>Concorsi Dirigenza</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF161" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="inlineStr"/>
       <c r="B162" t="inlineStr"/>
       <c r="C162" t="inlineStr">
         <is>
-          <t>Azienda Zero - graduatoria concorso n. 43 posti di Dirigente Medico di Psichiatria</t>
+          <t>Avviso di procedura comparativa per l’attribuzione di n. 1 incarico libero professionale, ex art. 7, comma 6, D. Lgs 165 del 30.03.2001 e ss.mm.ii., a professionista laureato in Psicologia, specializzato in Psicoterapia, per la realizzazione delle attività previste dal Progetto relativo al Contrasto al Gioco D’Azzardo Patologico della Regione Veneto, da assegnare alla UOC SERD dell’Azienda Ulss 5 Polesana.</t>
         </is>
       </c>
       <c r="D162" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="E162" t="inlineStr"/>
-      <c r="F162" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="H162" t="inlineStr">
         <is>
-          <t>16/04/2025 00:00</t>
+          <t>05/09/2025 00:00</t>
         </is>
       </c>
       <c r="I162" t="inlineStr">
         <is>
-          <t>13/04/2027 23:59</t>
+          <t>16/09/2025 23:59</t>
         </is>
       </c>
       <c r="K162" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N162" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P162" t="inlineStr"/>
       <c r="Q162" t="inlineStr"/>
       <c r="R162" t="inlineStr"/>
       <c r="S162" t="inlineStr"/>
       <c r="T162" t="inlineStr"/>
       <c r="AC162" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE162" t="inlineStr">
         <is>
-          <t>Concorsi Dirigenza</t>
+          <t>Incarichi libero professionali</t>
         </is>
       </c>
       <c r="AF162" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Lavoro autonomo</t>
         </is>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="inlineStr"/>
       <c r="B163" t="inlineStr"/>
       <c r="C163" t="inlineStr">
         <is>
-          <t xml:space="preserve">Graduatoria concorso pubblico, per titoli ed esami, per n. 9 posti, a tempo pieno e indeterminato, di Coadiutore Amministrativo Senior – Area degli Operatori – Ruolo Amministrativo.
-</t>
+          <t>Avviso di selezione pubblica per conferimento di nr. 2 incarichi libero professionali, ad Avvocati con comprovata esperienza in materia di responsabilità civile verso terzi in ambito sanitario, per attività di supporto alla gestione stragiudiziale dei sinistri di responsabilità civile sanitaria presso la UOC Affari Generali e Comitato Aziendale di Valutazione Sinistri.</t>
         </is>
       </c>
       <c r="D163" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="E163" t="inlineStr"/>
-      <c r="F163" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="H163" t="inlineStr">
         <is>
-          <t>14/04/2025 00:00</t>
+          <t>01/09/2025 00:00</t>
         </is>
       </c>
       <c r="I163" t="inlineStr">
         <is>
-          <t>13/04/2027 23:59</t>
+          <t>10/09/2025 23:59</t>
         </is>
       </c>
       <c r="K163" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N163" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P163" t="inlineStr"/>
       <c r="Q163" t="inlineStr"/>
       <c r="R163" t="inlineStr"/>
       <c r="S163" t="inlineStr"/>
       <c r="T163" t="inlineStr"/>
       <c r="AC163" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE163" t="inlineStr">
         <is>
-          <t>Concorsi Comparto</t>
+          <t>Incarichi libero professionali</t>
         </is>
       </c>
       <c r="AF163" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Lavoro autonomo</t>
         </is>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="inlineStr"/>
       <c r="B164" t="inlineStr"/>
       <c r="C164" t="inlineStr">
         <is>
-          <t>Avviso pubblico per l'assunzione a tempo determinato di n. 1 Dirigente Medico nella disciplina di Medicina del Lavoro e Sicurezza degli Ambienti di Lavoro</t>
+          <t>Avviso pubblico, per soli titoli, per l'assunzione a tempo determinato di n. 1 Tecnico Sanitario di Laboratorio Biomedico - Area PSF</t>
         </is>
       </c>
       <c r="D164" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E164" t="inlineStr"/>
       <c r="F164" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
         </is>
       </c>
       <c r="G164" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>Tecnico Sanitario di Laboratorio Biomedico</t>
         </is>
       </c>
       <c r="H164" t="inlineStr">
         <is>
-          <t>11/04/2025 00:00</t>
+          <t>08/08/2025 00:00</t>
         </is>
       </c>
       <c r="I164" t="inlineStr">
         <is>
-          <t>25/04/2025 23:59</t>
+          <t>22/08/2025 23:59</t>
         </is>
       </c>
       <c r="K164" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N164" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P164" t="inlineStr"/>
       <c r="Q164" t="inlineStr"/>
       <c r="R164" t="inlineStr"/>
       <c r="S164" t="inlineStr"/>
       <c r="T164" t="inlineStr"/>
       <c r="W164" t="n">
         <v>0</v>
       </c>
       <c r="X164" t="n">
         <v>0</v>
       </c>
       <c r="Y164" t="n">
         <v>0</v>
@@ -12102,945 +12523,875 @@
       </c>
       <c r="AC164" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD164" t="n">
         <v>0</v>
       </c>
       <c r="AE164" t="inlineStr">
         <is>
           <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF164" t="inlineStr">
         <is>
           <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="inlineStr"/>
       <c r="B165" t="inlineStr"/>
       <c r="C165" t="inlineStr">
         <is>
-          <t>Avviso pubblico per l'assunzione a tempo determinato di n. 2 Ostetriche/Ostetrici - Area PSF</t>
+          <t>Azienda Zero - graduatoria concorso pubblico per n. 19 posti di Dirigente Medico di Ortopedia e Traumatologia</t>
         </is>
       </c>
       <c r="D165" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E165" t="inlineStr"/>
       <c r="F165" t="inlineStr">
         <is>
-          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G165" t="inlineStr">
         <is>
-          <t>Ostetrica/o</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H165" t="inlineStr">
         <is>
-          <t>04/04/2025 00:00</t>
+          <t>07/08/2025 00:00</t>
         </is>
       </c>
       <c r="I165" t="inlineStr">
         <is>
-          <t>18/04/2025 23:59</t>
+          <t>05/08/2027 23:59</t>
         </is>
       </c>
       <c r="K165" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N165" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P165" t="inlineStr"/>
       <c r="Q165" t="inlineStr"/>
       <c r="R165" t="inlineStr"/>
       <c r="S165" t="inlineStr"/>
       <c r="T165" t="inlineStr"/>
-      <c r="W165" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="AC165" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="AD165" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AE165" t="inlineStr">
         <is>
-          <t>Avviso Pubblico</t>
+          <t>Concorsi Dirigenza</t>
         </is>
       </c>
       <c r="AF165" t="inlineStr">
         <is>
-          <t>Tempo determinato</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="inlineStr"/>
       <c r="B166" t="inlineStr"/>
       <c r="C166" t="inlineStr">
         <is>
-          <t>Avviso pubblico per l'assunzione a tempo determinato di n. 1 Dirigente Psicologo nella disciplina di Psicoterapia da assegnare alle strutture carcerarie</t>
+          <t>Azienda Zero - graduatoria concorso pubblico per n. 11 posti di Dirigente Medico di Nefrologia</t>
         </is>
       </c>
       <c r="D166" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E166" t="inlineStr"/>
       <c r="F166" t="inlineStr">
         <is>
-          <t>Dirigenza</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G166" t="inlineStr">
         <is>
-          <t>Dirigente Psicologo</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H166" t="inlineStr">
         <is>
-          <t>04/04/2025 00:00</t>
+          <t>07/08/2025 00:00</t>
         </is>
       </c>
       <c r="I166" t="inlineStr">
         <is>
-          <t>18/04/2025 23:59</t>
+          <t>05/08/2027 23:59</t>
         </is>
       </c>
       <c r="K166" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N166" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P166" t="inlineStr"/>
       <c r="Q166" t="inlineStr"/>
       <c r="R166" t="inlineStr"/>
       <c r="S166" t="inlineStr"/>
       <c r="T166" t="inlineStr"/>
-      <c r="W166" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="AC166" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="AD166" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AE166" t="inlineStr">
         <is>
-          <t>Avviso Pubblico</t>
+          <t>Concorsi Dirigenza</t>
         </is>
       </c>
       <c r="AF166" t="inlineStr">
         <is>
-          <t>Tempo determinato</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="inlineStr"/>
       <c r="B167" t="inlineStr"/>
       <c r="C167" t="inlineStr">
         <is>
-          <t>Avviso pubblico RISERVATO AI CITTADINI UCRAINI per l'assunzione a tempo determinato di n. 1 OSTETRICA/O - Area PSF</t>
+          <t>Azienda Zero - graduatoria concorso pubblico per n. 8 posti di Dirigente Veterinario disciplina Produzione, Trasformazione, Commercializzazione, Conservazione e Trasporto Alimenti di Origine Animale e loro Derivati</t>
         </is>
       </c>
       <c r="D167" t="inlineStr">
         <is>
-          <t>Scaduto</t>
-[...6 lines deleted...]
-      </c>
+          <t>Graduatoria/Esito</t>
+        </is>
+      </c>
+      <c r="E167" t="inlineStr"/>
       <c r="F167" t="inlineStr">
         <is>
-          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G167" t="inlineStr">
         <is>
-          <t>Ostetrica/o</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H167" t="inlineStr">
         <is>
-          <t>04/04/2025 00:00</t>
+          <t>07/08/2025 00:00</t>
         </is>
       </c>
       <c r="I167" t="inlineStr">
         <is>
-          <t>18/04/2025 23:59</t>
+          <t>05/08/2027 23:59</t>
         </is>
       </c>
       <c r="K167" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N167" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P167" t="inlineStr"/>
       <c r="Q167" t="inlineStr"/>
       <c r="R167" t="inlineStr"/>
       <c r="S167" t="inlineStr"/>
       <c r="T167" t="inlineStr"/>
-      <c r="W167" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="AC167" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="AD167" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AE167" t="inlineStr">
         <is>
-          <t>Avviso Pubblico</t>
+          <t>Concorsi Dirigenza</t>
         </is>
       </c>
       <c r="AF167" t="inlineStr">
         <is>
-          <t>Tempo determinato</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="inlineStr"/>
       <c r="B168" t="inlineStr"/>
       <c r="C168" t="inlineStr">
         <is>
-          <t>Avviso pubblico per l'assunzione a tempo determinato di n. 3 Dirigenti Medici disciplina di Gastroenterologia</t>
+          <t>Azienda Zero - graduatoria concorso pubblico per n. 15 posti di Dirigente Medico di Urologia</t>
         </is>
       </c>
       <c r="D168" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E168" t="inlineStr"/>
       <c r="F168" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G168" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H168" t="inlineStr">
         <is>
-          <t>04/04/2025 00:00</t>
+          <t>07/08/2025 00:00</t>
         </is>
       </c>
       <c r="I168" t="inlineStr">
         <is>
-          <t>18/04/2025 23:59</t>
+          <t>05/08/2027 23:59</t>
         </is>
       </c>
       <c r="K168" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N168" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P168" t="inlineStr"/>
       <c r="Q168" t="inlineStr"/>
       <c r="R168" t="inlineStr"/>
       <c r="S168" t="inlineStr"/>
       <c r="T168" t="inlineStr"/>
-      <c r="W168" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="AC168" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="AD168" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AE168" t="inlineStr">
         <is>
-          <t>Avviso Pubblico</t>
+          <t>Concorsi Dirigenza</t>
         </is>
       </c>
       <c r="AF168" t="inlineStr">
         <is>
-          <t>Tempo determinato</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="169">
       <c r="A169" t="inlineStr"/>
       <c r="B169" t="inlineStr"/>
       <c r="C169" t="inlineStr">
         <is>
-          <t>Tabella triennale avvisi, concorsi e procedure comparative aggiornata a marzo 2025</t>
+          <t>Azienda Zero - Graduatorie del concorso pubblico, per titoli ed esami, per n. 3 posti di Dirigente Medico – disciplina di Chirurgia Generale per attività di chirurgia senologica</t>
         </is>
       </c>
       <c r="D169" t="inlineStr">
         <is>
-          <t>Pubblicato</t>
-[...4 lines deleted...]
-          <t>Tabella triennale avvisi, concorsi e procedure comparative aggiornata a marzo 2025</t>
+          <t>Graduatoria/Esito</t>
+        </is>
+      </c>
+      <c r="E169" t="inlineStr"/>
+      <c r="F169" t="inlineStr">
+        <is>
+          <t>Dirigenza medica e veterinaria</t>
+        </is>
+      </c>
+      <c r="G169" t="inlineStr">
+        <is>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H169" t="inlineStr">
         <is>
-          <t>28/03/2025 00:00</t>
+          <t>06/08/2025 00:00</t>
         </is>
       </c>
       <c r="I169" t="inlineStr">
         <is>
-          <t>27/03/2030 23:59</t>
+          <t>03/08/2027 23:59</t>
         </is>
       </c>
       <c r="K169" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N169" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P169" t="inlineStr"/>
       <c r="Q169" t="inlineStr"/>
       <c r="R169" t="inlineStr"/>
       <c r="S169" t="inlineStr"/>
       <c r="T169" t="inlineStr"/>
       <c r="AC169" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE169" t="inlineStr">
         <is>
-          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
+          <t>Concorsi Dirigenza</t>
         </is>
       </c>
       <c r="AF169" t="inlineStr">
         <is>
-          <t>Non definito</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="inlineStr"/>
       <c r="B170" t="inlineStr"/>
       <c r="C170" t="inlineStr">
         <is>
-          <t>Avviso pubblico per l'assunzione a tempo determinato di n. 2 Dirigenti Medici disciplina di Medicina Interna</t>
+          <t>Azienda Zero - Graduatoria concorso pubblico, per titoli ed esami, per n. 8 posti di Assistente Tecnico – Perito Industriale con diploma quinquennale di istruzione secondaria tecnica nell’indirizzo “Elettronica ed Elettrotecnica” – Area degli Assistenti – Ruolo Tecnico</t>
         </is>
       </c>
       <c r="D170" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E170" t="inlineStr"/>
       <c r="F170" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Tecnico</t>
         </is>
       </c>
       <c r="G170" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>Assistente Tecnico - Perito Elettrotecnico e/o Elettronico</t>
         </is>
       </c>
       <c r="H170" t="inlineStr">
         <is>
-          <t>28/03/2025 00:00</t>
+          <t>06/08/2025 00:00</t>
         </is>
       </c>
       <c r="I170" t="inlineStr">
         <is>
-          <t>11/04/2025 23:59</t>
+          <t>05/08/2027 23:59</t>
         </is>
       </c>
       <c r="K170" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N170" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P170" t="inlineStr"/>
       <c r="Q170" t="inlineStr"/>
       <c r="R170" t="inlineStr"/>
       <c r="S170" t="inlineStr"/>
       <c r="T170" t="inlineStr"/>
-      <c r="W170" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="AC170" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="AD170" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AE170" t="inlineStr">
         <is>
-          <t>Avviso Pubblico</t>
+          <t>Concorsi Comparto</t>
         </is>
       </c>
       <c r="AF170" t="inlineStr">
         <is>
-          <t>Tempo determinato</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="inlineStr"/>
       <c r="B171" t="inlineStr"/>
       <c r="C171" t="inlineStr">
         <is>
-          <t>Azienda Zero - graduatoria concorso pubblico per n. 9 posti di Tecnico di Neurofisiopatologia - Area PSF</t>
+          <t>Procedura comparativa per il conferimento di incarichi libero - professionali a medici, ex art. 7, comma 6, del D.Lgs. nr. 165/2001, per le UOC di Pronto Soccorso della Azienda Ulss 5 Polesana.</t>
         </is>
       </c>
       <c r="D171" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="E171" t="inlineStr"/>
       <c r="F171" t="inlineStr">
         <is>
-          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G171" t="inlineStr">
         <is>
-          <t>Tecnico della Neurofisiopatologia</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H171" t="inlineStr">
         <is>
-          <t>14/03/2025 00:00</t>
+          <t>31/07/2025 00:00</t>
         </is>
       </c>
       <c r="I171" t="inlineStr">
         <is>
-          <t>12/03/2027 23:59</t>
+          <t>31/12/2025 23:59</t>
         </is>
       </c>
       <c r="K171" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N171" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P171" t="inlineStr"/>
       <c r="Q171" t="inlineStr"/>
       <c r="R171" t="inlineStr"/>
       <c r="S171" t="inlineStr"/>
       <c r="T171" t="inlineStr"/>
       <c r="AC171" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE171" t="inlineStr">
         <is>
-          <t>Concorsi Comparto</t>
+          <t>Incarichi libero professionali</t>
         </is>
       </c>
       <c r="AF171" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Lavoro autonomo</t>
         </is>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="inlineStr"/>
       <c r="B172" t="inlineStr"/>
       <c r="C172" t="inlineStr">
         <is>
-          <t>Procedura comparativa per il conferimento di incarichi libero - professionali a medici, ex art. 7, comma 6, del D.Lgs. nr. 165/2001, per prestare attività presso le UOC di Medicina Generale dell'Azienda.</t>
+          <t xml:space="preserve"> Azienda Zero - Graduatoria concorso pubblico, per titoli ed esami, per n. 13 posti di Dirigente Medico – disciplina Cure Palliative – Area della Medicina Diagnostica e dei Servizi – Profilo Professionale Dirigente Medico – Ruolo Sanitario.</t>
         </is>
       </c>
       <c r="D172" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E172" t="inlineStr"/>
       <c r="F172" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G172" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H172" t="inlineStr">
         <is>
-          <t>12/03/2025 00:00</t>
+          <t>29/07/2025 00:00</t>
         </is>
       </c>
       <c r="I172" t="inlineStr">
         <is>
-          <t>31/12/2025 23:59</t>
+          <t>27/07/2027 23:59</t>
         </is>
       </c>
       <c r="K172" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N172" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P172" t="inlineStr"/>
       <c r="Q172" t="inlineStr"/>
       <c r="R172" t="inlineStr"/>
       <c r="S172" t="inlineStr"/>
       <c r="T172" t="inlineStr"/>
       <c r="AC172" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE172" t="inlineStr">
         <is>
-          <t>Incarichi libero professionali</t>
+          <t>Concorsi Dirigenza</t>
         </is>
       </c>
       <c r="AF172" t="inlineStr">
         <is>
-          <t>Lavoro autonomo</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="173">
       <c r="A173" t="inlineStr"/>
       <c r="B173" t="inlineStr"/>
       <c r="C173" t="inlineStr">
         <is>
-          <t>Procedura comparativa per il conferimento di incarichi libero - professionali a medici, ex art. 7, comma 6, del D.Lgs. nr. 165/2001, per prestare attività presso le UOC di Urologia.</t>
+          <t>Azienda Zero - Graduatoria concorso pubblico, per titoli ed esami, per n. 12 posti, a tempo indeterminato ed a rapporto esclusivo, di Dirigente Medico – disciplina Medicina del Lavoro e Sicurezza degli Ambienti di Lavoro</t>
         </is>
       </c>
       <c r="D173" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E173" t="inlineStr"/>
       <c r="F173" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G173" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H173" t="inlineStr">
         <is>
-          <t>12/03/2025 00:00</t>
+          <t>29/07/2025 00:00</t>
         </is>
       </c>
       <c r="I173" t="inlineStr">
         <is>
-          <t>31/12/2025 23:59</t>
+          <t>27/07/2027 23:59</t>
         </is>
       </c>
       <c r="K173" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N173" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P173" t="inlineStr"/>
       <c r="Q173" t="inlineStr"/>
       <c r="R173" t="inlineStr"/>
       <c r="S173" t="inlineStr"/>
       <c r="T173" t="inlineStr"/>
       <c r="AC173" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE173" t="inlineStr">
         <is>
-          <t>Incarichi libero professionali</t>
+          <t>Concorsi Dirigenza</t>
         </is>
       </c>
       <c r="AF173" t="inlineStr">
         <is>
-          <t>Lavoro autonomo</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="inlineStr"/>
       <c r="B174" t="inlineStr"/>
       <c r="C174" t="inlineStr">
         <is>
-          <t>Procedura comparativa per il conferimento di incarichi libero - professionali a medici, ex art. 7, comma 6, del D.Lgs. nr. 165/2001, per prestare attività presso le UOC di Anestesia e Rianimazione degli Ospedali dell'Azienda.</t>
+          <t>Avviso pubblico, per soli titoli, per l'assunzione a tempo determinato di n. 1 Logopedista - Area dei Professionisti della Salute e dei Funzionari</t>
         </is>
       </c>
       <c r="D174" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E174" t="inlineStr"/>
       <c r="F174" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
         </is>
       </c>
       <c r="G174" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>Logopedista</t>
         </is>
       </c>
       <c r="H174" t="inlineStr">
         <is>
-          <t>12/03/2025 00:00</t>
+          <t>25/07/2025 00:00</t>
         </is>
       </c>
       <c r="I174" t="inlineStr">
         <is>
-          <t>31/12/2025 23:59</t>
+          <t>08/08/2025 23:59</t>
         </is>
       </c>
       <c r="K174" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N174" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P174" t="inlineStr"/>
       <c r="Q174" t="inlineStr"/>
       <c r="R174" t="inlineStr"/>
       <c r="S174" t="inlineStr"/>
       <c r="T174" t="inlineStr"/>
+      <c r="W174" t="n">
+        <v>0</v>
+      </c>
+      <c r="X174" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y174" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z174" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA174" t="n">
+        <v>0</v>
+      </c>
       <c r="AC174" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD174" t="n">
+        <v>0</v>
+      </c>
       <c r="AE174" t="inlineStr">
         <is>
-          <t>Incarichi libero professionali</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF174" t="inlineStr">
         <is>
-          <t>Lavoro autonomo</t>
+          <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="inlineStr"/>
       <c r="B175" t="inlineStr"/>
       <c r="C175" t="inlineStr">
         <is>
-          <t>Procedura comparativa per il conferimento di incarichi libero - professionali a medici, ex art. 7, comma 6, del D.Lgs. nr. 165/2001, per prestare attività presso la UOC di Cardiologia.</t>
+          <t>Azienda Zero - Graduatoria concorso pubblico, per titoli ed esami, per n. 21 posti di Dirigente Medico – disciplina Geriatria – Area Medica e delle Specialità Mediche – Ruolo Sanitario</t>
         </is>
       </c>
       <c r="D175" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E175" t="inlineStr"/>
       <c r="F175" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G175" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H175" t="inlineStr">
         <is>
-          <t>12/03/2025 00:00</t>
+          <t>24/07/2025 00:00</t>
         </is>
       </c>
       <c r="I175" t="inlineStr">
         <is>
-          <t>31/12/2025 23:59</t>
+          <t>22/07/2027 23:59</t>
         </is>
       </c>
       <c r="K175" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N175" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P175" t="inlineStr"/>
       <c r="Q175" t="inlineStr"/>
       <c r="R175" t="inlineStr"/>
       <c r="S175" t="inlineStr"/>
       <c r="T175" t="inlineStr"/>
       <c r="AC175" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE175" t="inlineStr">
         <is>
-          <t>Incarichi libero professionali</t>
+          <t>Concorsi Dirigenza</t>
         </is>
       </c>
       <c r="AF175" t="inlineStr">
         <is>
-          <t>Lavoro autonomo</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="176">
       <c r="A176" t="inlineStr"/>
       <c r="B176" t="inlineStr"/>
       <c r="C176" t="inlineStr">
         <is>
-          <t>Procedura comparativa per il conferimento di incarichi libero - professionali a medici, ex art. 7, comma 6, del D.Lgs. nr. 165/2001, per prestare attività assistenziali presso le strutture dell'Azienda.</t>
+          <t>Azienda Zero - graduatoria concorso pubblico per n. 9 posti di Dietista - Area PSF - Ruolo sanitario</t>
         </is>
       </c>
       <c r="D176" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E176" t="inlineStr"/>
       <c r="F176" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
         </is>
       </c>
       <c r="G176" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>Dietista</t>
         </is>
       </c>
       <c r="H176" t="inlineStr">
         <is>
-          <t>12/03/2025 00:00</t>
+          <t>24/07/2025 00:00</t>
         </is>
       </c>
       <c r="I176" t="inlineStr">
         <is>
-          <t>31/12/2025 23:59</t>
+          <t>22/07/2027 23:59</t>
         </is>
       </c>
       <c r="K176" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N176" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P176" t="inlineStr"/>
       <c r="Q176" t="inlineStr"/>
       <c r="R176" t="inlineStr"/>
       <c r="S176" t="inlineStr"/>
       <c r="T176" t="inlineStr"/>
       <c r="AC176" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE176" t="inlineStr">
         <is>
-          <t>Incarichi libero professionali</t>
+          <t>Concorsi Comparto</t>
         </is>
       </c>
       <c r="AF176" t="inlineStr">
         <is>
-          <t>Lavoro autonomo</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="177">
       <c r="A177" t="inlineStr"/>
       <c r="B177" t="inlineStr"/>
       <c r="C177" t="inlineStr">
         <is>
-          <t>Avviso pubblico per l'assunzione a tempo determinato di n. 1 Dirigente Medico disciplina di Cure Palliative</t>
+          <t>Riapertura termini avviso pubblico di mobilità volontaria per Dirigente Medico di Cardiologia da assegnare alla UOS Cardiologia di Adria</t>
         </is>
       </c>
       <c r="D177" t="inlineStr">
         <is>
-          <t>Ammissione/Commissione/Espletamento</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="E177" t="inlineStr"/>
       <c r="F177" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G177" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H177" t="inlineStr">
         <is>
-          <t>07/03/2025 00:00</t>
+          <t>10/07/2025 00:00</t>
         </is>
       </c>
       <c r="I177" t="inlineStr">
         <is>
-          <t>21/03/2025 23:59</t>
+          <t>09/08/2025 23:59</t>
         </is>
       </c>
       <c r="K177" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N177" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P177" t="inlineStr"/>
       <c r="Q177" t="inlineStr"/>
       <c r="R177" t="inlineStr"/>
       <c r="S177" t="inlineStr"/>
       <c r="T177" t="inlineStr"/>
       <c r="W177" t="n">
         <v>0</v>
       </c>
       <c r="X177" t="n">
         <v>0</v>
       </c>
       <c r="Y177" t="n">
         <v>0</v>
@@ -13053,5773 +13404,5736 @@
       </c>
       <c r="AC177" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD177" t="n">
         <v>0</v>
       </c>
       <c r="AE177" t="inlineStr">
         <is>
           <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF177" t="inlineStr">
         <is>
           <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="178">
       <c r="A178" t="inlineStr"/>
       <c r="B178" t="inlineStr"/>
       <c r="C178" t="inlineStr">
         <is>
-          <t xml:space="preserve">Azienda Zero - graduatoria concorso pubblico per n. 119 posti di Dirigente Medico di Medicina d'Emergenza-Urgenza </t>
+          <t>Riapertura termini avviso pubblico di mobilità volontaria per Dirigente Medico di Ginecologia e Ostetricia da assegnare alla UOC Ostetricia e Ginecologia di Adria</t>
         </is>
       </c>
       <c r="D178" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="E178" t="inlineStr"/>
       <c r="F178" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G178" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H178" t="inlineStr">
         <is>
-          <t>03/03/2025 00:00</t>
+          <t>10/07/2025 00:00</t>
         </is>
       </c>
       <c r="I178" t="inlineStr">
         <is>
-          <t>26/02/2027 23:59</t>
+          <t>09/08/2025 23:59</t>
         </is>
       </c>
       <c r="K178" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N178" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P178" t="inlineStr"/>
       <c r="Q178" t="inlineStr"/>
       <c r="R178" t="inlineStr"/>
       <c r="S178" t="inlineStr"/>
       <c r="T178" t="inlineStr"/>
+      <c r="W178" t="n">
+        <v>0</v>
+      </c>
+      <c r="X178" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y178" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z178" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA178" t="n">
+        <v>0</v>
+      </c>
       <c r="AC178" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD178" t="n">
+        <v>0</v>
+      </c>
       <c r="AE178" t="inlineStr">
         <is>
-          <t>Concorsi Dirigenza</t>
+          <t>Avviso di mobilità da altro ente</t>
         </is>
       </c>
       <c r="AF178" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="179">
       <c r="A179" t="inlineStr"/>
       <c r="B179" t="inlineStr"/>
       <c r="C179" t="inlineStr">
         <is>
-          <t>Azienda Zero - graduatoria concorso pubblico n. 111 posti di Tecnico Sanitario di Laboratorio Biomedico</t>
+          <t>Avviso pubblico per il conferimento dell'incarico di Direttore della UOC Cure Palliative</t>
         </is>
       </c>
       <c r="D179" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E179" t="inlineStr"/>
       <c r="F179" t="inlineStr">
         <is>
-          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G179" t="inlineStr">
         <is>
-          <t>Tecnico Sanitario di Laboratorio Biomedico</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H179" t="inlineStr">
         <is>
-          <t>03/03/2025 00:00</t>
+          <t>01/07/2025 00:00</t>
         </is>
       </c>
       <c r="I179" t="inlineStr">
         <is>
-          <t>26/02/2027 23:59</t>
+          <t>31/07/2025 23:59</t>
         </is>
       </c>
       <c r="K179" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N179" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P179" t="inlineStr"/>
       <c r="Q179" t="inlineStr"/>
       <c r="R179" t="inlineStr"/>
       <c r="S179" t="inlineStr"/>
       <c r="T179" t="inlineStr"/>
+      <c r="W179" t="n">
+        <v>0</v>
+      </c>
+      <c r="X179" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y179" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z179" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA179" t="n">
+        <v>0</v>
+      </c>
       <c r="AC179" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD179" t="n">
+        <v>0</v>
+      </c>
       <c r="AE179" t="inlineStr">
         <is>
-          <t>Concorsi Comparto</t>
+          <t>Avviso di struttura complessa</t>
         </is>
       </c>
       <c r="AF179" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="inlineStr"/>
       <c r="B180" t="inlineStr"/>
       <c r="C180" t="inlineStr">
         <is>
-          <t>Azienda Zero - graduatoria concorso pubblico per n. 68 posti di Dirigente Medico di Anestesia e Rianimazione</t>
+          <t>Azienda Zero - Graduatoria concorso pubblico, per titoli ed esami, per n. 6 posti di Dirigente Medico – disciplina Malattie Metaboliche e Diabetologia – Area Medica e delle Specialità Mediche – Ruolo Sanitario</t>
         </is>
       </c>
       <c r="D180" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E180" t="inlineStr"/>
       <c r="F180" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G180" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H180" t="inlineStr">
         <is>
-          <t>03/03/2025 00:00</t>
+          <t>30/06/2025 00:00</t>
         </is>
       </c>
       <c r="I180" t="inlineStr">
         <is>
-          <t>26/02/2027 23:59</t>
+          <t>26/06/2027 23:59</t>
         </is>
       </c>
       <c r="K180" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N180" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P180" t="inlineStr"/>
       <c r="Q180" t="inlineStr"/>
       <c r="R180" t="inlineStr"/>
       <c r="S180" t="inlineStr"/>
       <c r="T180" t="inlineStr"/>
       <c r="AC180" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE180" t="inlineStr">
         <is>
           <t>Concorsi Dirigenza</t>
         </is>
       </c>
       <c r="AF180" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="181">
       <c r="A181" t="inlineStr"/>
-      <c r="B181" t="inlineStr"/>
+      <c r="B181" t="inlineStr">
+        <is>
+          <t>Tabella</t>
+        </is>
+      </c>
       <c r="C181" t="inlineStr">
         <is>
-          <t>Procedura comparativa per il conferimento di nr. 3 incarichi libero - professionali, ex art. 7, comma 6, del D.Lgs. nr. 165/2001, professionisti laureati in psicologia - specializzati in psicoterapia per la realizzazione delle attività previste dal progetto "ORA - ORIENTAMENTO RETE ASCOLTO".</t>
+          <t>Tabella triennale avvisi, concorsi e procedure comparative aggiornata a giugno 2025</t>
         </is>
       </c>
       <c r="D181" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
-[...10 lines deleted...]
-          <t>Dirigente Psicologo</t>
+          <t>Aperto</t>
+        </is>
+      </c>
+      <c r="E181" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Tabella triennale avvisi, concorsi e procedure comparative aggiornata a giugno 2025&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H181" t="inlineStr">
         <is>
-          <t>28/02/2025 00:00</t>
+          <t>27/06/2025 00:00</t>
         </is>
       </c>
       <c r="I181" t="inlineStr">
         <is>
-          <t>09/03/2025 23:59</t>
+          <t>26/06/2030 23:59</t>
         </is>
       </c>
       <c r="K181" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N181" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P181" t="inlineStr"/>
       <c r="Q181" t="inlineStr"/>
       <c r="R181" t="inlineStr"/>
       <c r="S181" t="inlineStr"/>
       <c r="T181" t="inlineStr"/>
+      <c r="W181" t="n">
+        <v>0</v>
+      </c>
+      <c r="X181" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y181" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z181" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA181" t="n">
+        <v>0</v>
+      </c>
       <c r="AC181" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD181" t="n">
+        <v>0</v>
+      </c>
       <c r="AE181" t="inlineStr">
         <is>
-          <t>Incarichi libero professionali</t>
-[...6 lines deleted...]
-      </c>
+          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
+        </is>
+      </c>
+      <c r="AF181" t="inlineStr"/>
     </row>
     <row r="182">
       <c r="A182" t="inlineStr"/>
       <c r="B182" t="inlineStr"/>
       <c r="C182" t="inlineStr">
         <is>
-          <t>Azienda Zero - Graduatoria concorso pubblico per n. 5 Dirigenti Medici disciplina di Chirurgia Maxillo-Facciale</t>
+          <t>Azienda Zero - Graduatorie concorso pubblico, per titoli ed esami, per n. 13 posti di Dirigente Medico – disciplina Oftalmologia</t>
         </is>
       </c>
       <c r="D182" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E182" t="inlineStr"/>
       <c r="F182" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G182" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H182" t="inlineStr">
         <is>
-          <t>25/02/2025 00:00</t>
+          <t>23/06/2025 00:00</t>
         </is>
       </c>
       <c r="I182" t="inlineStr">
         <is>
-          <t>20/02/2027 23:59</t>
+          <t>19/06/2027 23:59</t>
         </is>
       </c>
       <c r="K182" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N182" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P182" t="inlineStr"/>
       <c r="Q182" t="inlineStr"/>
       <c r="R182" t="inlineStr"/>
       <c r="S182" t="inlineStr"/>
       <c r="T182" t="inlineStr"/>
       <c r="AC182" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE182" t="inlineStr">
         <is>
           <t>Concorsi Dirigenza</t>
         </is>
       </c>
       <c r="AF182" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="183">
       <c r="A183" t="inlineStr"/>
       <c r="B183" t="inlineStr"/>
       <c r="C183" t="inlineStr">
         <is>
-          <t>Procedura comparativa per il conferimento di incarichi libero - professionali a medici, ex art. 7, comma 6, del D.Lgs. nr. 165/2001, per prestare attività presso la UOC Centrale Operativa 118.</t>
+          <t>Avviso pubblico, per soli titoli, per l'assunzione a tempo determinato di n. 1 Dietista - Area PSF</t>
         </is>
       </c>
       <c r="D183" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E183" t="inlineStr"/>
       <c r="F183" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
         </is>
       </c>
       <c r="G183" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>Dietista</t>
         </is>
       </c>
       <c r="H183" t="inlineStr">
         <is>
-          <t>25/02/2025 00:00</t>
+          <t>30/05/2025 00:00</t>
         </is>
       </c>
       <c r="I183" t="inlineStr">
         <is>
-          <t>31/12/2025 23:59</t>
+          <t>13/06/2025 23:59</t>
         </is>
       </c>
       <c r="K183" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N183" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P183" t="inlineStr"/>
       <c r="Q183" t="inlineStr"/>
       <c r="R183" t="inlineStr"/>
       <c r="S183" t="inlineStr"/>
       <c r="T183" t="inlineStr"/>
+      <c r="W183" t="n">
+        <v>0</v>
+      </c>
+      <c r="X183" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y183" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z183" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA183" t="n">
+        <v>0</v>
+      </c>
       <c r="AC183" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD183" t="n">
+        <v>0</v>
+      </c>
       <c r="AE183" t="inlineStr">
         <is>
-          <t>Incarichi libero professionali</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF183" t="inlineStr">
         <is>
-          <t>Lavoro autonomo</t>
+          <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="184">
       <c r="A184" t="inlineStr"/>
       <c r="B184" t="inlineStr"/>
       <c r="C184" t="inlineStr">
         <is>
-          <t xml:space="preserve">GRADUATORIA CONCORSO PUBBLICO, PER TITOLI ED ESAMI, PER LA COPERTURA DI N. 13 POSTI DI COLLABORATORE AMMINISTRATIVO PROFESSIONALE SETTORE GIURIDICO AREA DEI PROFESSIONISTI DELLA SALUTE E DEI FUNZIONARI – RUOLO AMMINISTRATIVO
-</t>
+          <t>Avviso pubblico per il conferimento dell'incarico di Direttore UOC Medicina Generale di Trecenta</t>
         </is>
       </c>
       <c r="D184" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E184" t="inlineStr"/>
       <c r="F184" t="inlineStr">
         <is>
-          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo amministrativo</t>
+          <t>Apicale</t>
         </is>
       </c>
       <c r="G184" t="inlineStr">
         <is>
-          <t>Collaboratore Amministrativo Professionale</t>
+          <t>Dirigente Medico - DIRETTORE</t>
         </is>
       </c>
       <c r="H184" t="inlineStr">
         <is>
-          <t>21/02/2025 00:00</t>
+          <t>30/05/2025 00:00</t>
         </is>
       </c>
       <c r="I184" t="inlineStr">
         <is>
-          <t>19/02/2027 23:59</t>
+          <t>29/06/2025 23:59</t>
         </is>
       </c>
       <c r="K184" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N184" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P184" t="inlineStr"/>
       <c r="Q184" t="inlineStr"/>
       <c r="R184" t="inlineStr"/>
       <c r="S184" t="inlineStr"/>
       <c r="T184" t="inlineStr"/>
-      <c r="U184" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="W184" t="n">
+        <v>0</v>
+      </c>
+      <c r="X184" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y184" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z184" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA184" t="n">
+        <v>0</v>
       </c>
       <c r="AC184" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD184" t="n">
+        <v>0</v>
+      </c>
       <c r="AE184" t="inlineStr">
         <is>
-          <t>Concorsi Comparto</t>
+          <t>Avvisi Incarichi Direzione Struttura Complessa</t>
         </is>
       </c>
       <c r="AF184" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="185">
       <c r="A185" t="inlineStr"/>
       <c r="B185" t="inlineStr"/>
       <c r="C185" t="inlineStr">
         <is>
-          <t>Procedura comparativa per il conferimento di nr. 2 incarichi libero - professionali a veterinari, ex art. 7, comma 6, del D.Lgs. nr. 165/2001, per il la UOC Servizio Veterinario di Igiene degli Alimenti di Origine Animale e loro derivati.</t>
+          <t>Avviso pubblico per il conferimento dell'incarico di Direttore UOC Neuropsichiatria Infantile Ospedaliera</t>
         </is>
       </c>
       <c r="D185" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="E185" t="inlineStr"/>
+      <c r="E185" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Avviso pubblico per il conferimento dell'incarico di Direttore UOC Neuropsichiatria Infantile Ospedaliera&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="F185" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>Apicale</t>
         </is>
       </c>
       <c r="G185" t="inlineStr">
         <is>
-          <t>Dirigente Veterinario</t>
+          <t>Dirigente Medico - DIRETTORE</t>
         </is>
       </c>
       <c r="H185" t="inlineStr">
         <is>
-          <t>20/02/2025 00:00</t>
+          <t>30/05/2025 00:00</t>
         </is>
       </c>
       <c r="I185" t="inlineStr">
         <is>
-          <t>10/03/2025 23:59</t>
+          <t>29/06/2025 23:59</t>
         </is>
       </c>
       <c r="K185" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N185" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P185" t="inlineStr"/>
       <c r="Q185" t="inlineStr"/>
       <c r="R185" t="inlineStr"/>
       <c r="S185" t="inlineStr"/>
       <c r="T185" t="inlineStr"/>
+      <c r="W185" t="n">
+        <v>0</v>
+      </c>
+      <c r="X185" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y185" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z185" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA185" t="n">
+        <v>0</v>
+      </c>
       <c r="AC185" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD185" t="n">
+        <v>0</v>
+      </c>
       <c r="AE185" t="inlineStr">
         <is>
-          <t>Incarichi libero professionali</t>
+          <t>Avvisi Incarichi Direzione Struttura Complessa</t>
         </is>
       </c>
       <c r="AF185" t="inlineStr">
         <is>
-          <t>Lavoro autonomo</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="186">
       <c r="A186" t="inlineStr"/>
       <c r="B186" t="inlineStr"/>
       <c r="C186" t="inlineStr">
         <is>
-          <t>Procedura comparativa per il conferimento di incarichi libero - professionali a medici, ex art. 7, comma 6, del D.Lgs. nr. 165/2001, per prestare attività presso la UOC di Pediatria.</t>
+          <t>Avviso pubblico per l'assunzione a tempo determinato di n. 1 Infermiere - Area PSF</t>
         </is>
       </c>
       <c r="D186" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E186" t="inlineStr"/>
       <c r="F186" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
         </is>
       </c>
       <c r="G186" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>Infermiere</t>
         </is>
       </c>
       <c r="H186" t="inlineStr">
         <is>
-          <t>19/02/2025 00:00</t>
+          <t>23/05/2025 00:00</t>
         </is>
       </c>
       <c r="I186" t="inlineStr">
         <is>
-          <t>31/12/2025 23:59</t>
+          <t>06/06/2025 23:59</t>
         </is>
       </c>
       <c r="K186" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N186" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P186" t="inlineStr"/>
       <c r="Q186" t="inlineStr"/>
       <c r="R186" t="inlineStr"/>
       <c r="S186" t="inlineStr"/>
       <c r="T186" t="inlineStr"/>
+      <c r="W186" t="n">
+        <v>0</v>
+      </c>
+      <c r="X186" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y186" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z186" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA186" t="n">
+        <v>0</v>
+      </c>
       <c r="AC186" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD186" t="n">
+        <v>0</v>
+      </c>
       <c r="AE186" t="inlineStr">
         <is>
-          <t>Incarichi libero professionali</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF186" t="inlineStr">
         <is>
-          <t>Lavoro autonomo</t>
+          <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="187">
       <c r="A187" t="inlineStr"/>
       <c r="B187" t="inlineStr"/>
       <c r="C187" t="inlineStr">
         <is>
-          <t>Procedura comparativa per il conferimento di incarichi libero - professionali a professionista laureato in psicologia e specializzato in psicoterapia, ex art. 7, comma 6, del D.Lgs. nr. 165/2001, per il progetto "contrasto ai disturbi della nutrizione e alimentazione".</t>
+          <t>Azienda Zero - graduatoria concorso pubblico per n. 33 posti di Dirigente Medico disciplina di Pediatria</t>
         </is>
       </c>
       <c r="D187" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E187" t="inlineStr"/>
       <c r="F187" t="inlineStr">
         <is>
-          <t>Dirigenza</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G187" t="inlineStr">
         <is>
-          <t>Dirigente Psicologo</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H187" t="inlineStr">
         <is>
-          <t>19/02/2025 00:00</t>
+          <t>21/05/2025 00:00</t>
         </is>
       </c>
       <c r="I187" t="inlineStr">
         <is>
-          <t>27/02/2025 23:59</t>
+          <t>19/05/2027 23:59</t>
         </is>
       </c>
       <c r="K187" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N187" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P187" t="inlineStr"/>
       <c r="Q187" t="inlineStr"/>
       <c r="R187" t="inlineStr"/>
       <c r="S187" t="inlineStr"/>
       <c r="T187" t="inlineStr"/>
       <c r="AC187" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE187" t="inlineStr">
         <is>
-          <t>Incarichi libero professionali</t>
+          <t>Concorsi Dirigenza</t>
         </is>
       </c>
       <c r="AF187" t="inlineStr">
         <is>
-          <t>Lavoro autonomo</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="188">
       <c r="A188" t="inlineStr"/>
       <c r="B188" t="inlineStr"/>
       <c r="C188" t="inlineStr">
         <is>
-          <t>Avviso pubblico per il conferimento dell'incarico di Direttore UOC Direzione Professioni Sanitarie</t>
+          <t>Azienda Zero - Graduatorie relative al concorso pubblico, per titoli ed esami, per n. 16 posti di Dirigente Medico – disciplina di Cardiologia</t>
         </is>
       </c>
       <c r="D188" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E188" t="inlineStr"/>
       <c r="F188" t="inlineStr">
         <is>
-          <t>Dirigenza dell'Area Sanità</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G188" t="inlineStr">
         <is>
-          <t>Dirigente delle Professioni Sanitarie - DIRETTORE</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H188" t="inlineStr">
         <is>
-          <t>14/02/2025 00:00</t>
+          <t>20/05/2025 00:00</t>
         </is>
       </c>
       <c r="I188" t="inlineStr">
         <is>
-          <t>16/03/2025 23:59</t>
+          <t>18/05/2027 23:59</t>
         </is>
       </c>
       <c r="K188" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N188" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P188" t="inlineStr"/>
       <c r="Q188" t="inlineStr"/>
       <c r="R188" t="inlineStr"/>
       <c r="S188" t="inlineStr"/>
       <c r="T188" t="inlineStr"/>
-      <c r="W188" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="AC188" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="AD188" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AE188" t="inlineStr">
         <is>
-          <t>Avviso di struttura complessa</t>
+          <t>Concorsi Dirigenza</t>
         </is>
       </c>
       <c r="AF188" t="inlineStr">
         <is>
-          <t>Tempo determinato</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="189">
       <c r="A189" t="inlineStr"/>
       <c r="B189" t="inlineStr"/>
       <c r="C189" t="inlineStr">
         <is>
-          <t>Procedura comparativa per il conferimento di incarichi libero - professionali a medici, ex art. 7, comma 6, del D.Lgs. nr. 165/2001, per prestare attività presso la UOC di Gastroenterologia dell'Azienda.</t>
+          <t xml:space="preserve">Azienda zero - Graduatorie concorso pubblico, per titoli ed esami, per n. 21 posti di Dirigente Medico – disciplina Chirurgia Generale.
+</t>
         </is>
       </c>
       <c r="D189" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E189" t="inlineStr"/>
       <c r="F189" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G189" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H189" t="inlineStr">
         <is>
-          <t>13/02/2025 00:00</t>
+          <t>16/05/2025 00:00</t>
         </is>
       </c>
       <c r="I189" t="inlineStr">
         <is>
-          <t>31/12/2025 23:59</t>
+          <t>13/05/2027 23:59</t>
         </is>
       </c>
       <c r="K189" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N189" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P189" t="inlineStr"/>
       <c r="Q189" t="inlineStr"/>
       <c r="R189" t="inlineStr"/>
       <c r="S189" t="inlineStr"/>
       <c r="T189" t="inlineStr"/>
       <c r="AC189" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE189" t="inlineStr">
         <is>
-          <t>Incarichi libero professionali</t>
+          <t>Concorsi Dirigenza</t>
         </is>
       </c>
       <c r="AF189" t="inlineStr">
         <is>
-          <t>Lavoro autonomo</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="190">
       <c r="A190" t="inlineStr"/>
       <c r="B190" t="inlineStr"/>
       <c r="C190" t="inlineStr">
         <is>
-          <t>Avviso pubblico per il conferimento dell'incarico di Direttore della UOC Ostetricia e Ginecologia di Rovigo e Trecenta</t>
+          <t>Avviso pubblico per l'assunzione a tempo determinato di n. 1 Dirigente Biologo nella disciplina di Patologia Clinica</t>
         </is>
       </c>
       <c r="D190" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E190" t="inlineStr"/>
       <c r="F190" t="inlineStr">
         <is>
-          <t>Apicale</t>
+          <t>Dirigenza</t>
         </is>
       </c>
       <c r="G190" t="inlineStr">
         <is>
-          <t>Dirigente Medico - DIRETTORE</t>
+          <t>Dirigente Biologo</t>
         </is>
       </c>
       <c r="H190" t="inlineStr">
         <is>
-          <t>12/02/2025 00:00</t>
+          <t>16/05/2025 00:00</t>
         </is>
       </c>
       <c r="I190" t="inlineStr">
         <is>
-          <t>13/03/2025 23:59</t>
+          <t>30/05/2025 23:59</t>
         </is>
       </c>
       <c r="K190" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N190" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P190" t="inlineStr"/>
       <c r="Q190" t="inlineStr"/>
       <c r="R190" t="inlineStr"/>
       <c r="S190" t="inlineStr"/>
       <c r="T190" t="inlineStr"/>
       <c r="W190" t="n">
         <v>0</v>
       </c>
       <c r="X190" t="n">
         <v>0</v>
       </c>
       <c r="Y190" t="n">
         <v>0</v>
       </c>
       <c r="Z190" t="n">
         <v>0</v>
       </c>
       <c r="AA190" t="n">
         <v>0</v>
       </c>
       <c r="AC190" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD190" t="n">
         <v>0</v>
       </c>
       <c r="AE190" t="inlineStr">
         <is>
-          <t>Avviso di struttura complessa</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF190" t="inlineStr">
         <is>
           <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="191">
       <c r="A191" t="inlineStr"/>
       <c r="B191" t="inlineStr"/>
       <c r="C191" t="inlineStr">
         <is>
-          <t>GRADUATORIA AVVISO PUBBLICO, PER TITOLI ED ESAMI, PER N. 16 POSTI DI C.A.P. - SETTORE ECONOMICO,
-[...1 lines deleted...]
-“CONTROLLO DI GESTIONE”</t>
+          <t>Azienda Zero - graduatoria concorso pubblico per n. 24 posti di Fisioterapista - Area PSF</t>
         </is>
       </c>
       <c r="D191" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E191" t="inlineStr"/>
       <c r="F191" t="inlineStr">
         <is>
-          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo amministrativo</t>
+          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
         </is>
       </c>
       <c r="G191" t="inlineStr">
         <is>
-          <t>Collaboratore Amministrativo Professionale</t>
+          <t>Fisioterapista</t>
         </is>
       </c>
       <c r="H191" t="inlineStr">
         <is>
-          <t>04/02/2025 00:00</t>
+          <t>14/05/2025 00:00</t>
         </is>
       </c>
       <c r="I191" t="inlineStr">
         <is>
-          <t>28/01/2027 23:59</t>
+          <t>12/05/2027 23:59</t>
         </is>
       </c>
       <c r="K191" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N191" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P191" t="inlineStr"/>
       <c r="Q191" t="inlineStr"/>
       <c r="R191" t="inlineStr"/>
       <c r="S191" t="inlineStr"/>
       <c r="T191" t="inlineStr"/>
       <c r="AC191" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE191" t="inlineStr">
         <is>
-          <t>Avvisi tempo determinato Comparto</t>
+          <t>Concorsi Comparto</t>
         </is>
       </c>
       <c r="AF191" t="inlineStr">
         <is>
-          <t>Tempo determinato</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="192">
       <c r="A192" t="inlineStr"/>
       <c r="B192" t="inlineStr"/>
       <c r="C192" t="inlineStr">
         <is>
-          <t>GRADUATORIA CONCORSO PUBBLICO, PER TITOLI ED ESAMI, PER LA COPERTURA DI N. 20 POSTI DI ASSISTENTE
-[...1 lines deleted...]
-SOCIOSANITARIO</t>
+          <t>Azienda Zero - graduatoria concorso pubblico, per titoli ed esami, per n. 20 posti di Educatore Professionale Socio-Sanitario – Area dei Professionisti della Salute e dei Funzionari – Ruolo Sanitario.</t>
         </is>
       </c>
       <c r="D192" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E192" t="inlineStr"/>
       <c r="F192" t="inlineStr">
         <is>
-          <t>Area dei Professionisti della Salute e dei Funzionari - ruolo socio-sanitario</t>
+          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
         </is>
       </c>
       <c r="G192" t="inlineStr">
         <is>
-          <t>Assistente Sociale</t>
+          <t>Educatore Professionale</t>
         </is>
       </c>
       <c r="H192" t="inlineStr">
         <is>
-          <t>04/02/2025 00:00</t>
+          <t>14/05/2025 00:00</t>
         </is>
       </c>
       <c r="I192" t="inlineStr">
         <is>
-          <t>02/02/2027 23:59</t>
+          <t>13/05/2027 23:59</t>
         </is>
       </c>
       <c r="K192" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N192" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P192" t="inlineStr"/>
       <c r="Q192" t="inlineStr"/>
       <c r="R192" t="inlineStr"/>
       <c r="S192" t="inlineStr"/>
       <c r="T192" t="inlineStr"/>
       <c r="AC192" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE192" t="inlineStr">
         <is>
           <t>Concorsi Comparto</t>
         </is>
       </c>
       <c r="AF192" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="193">
       <c r="A193" t="inlineStr"/>
       <c r="B193" t="inlineStr"/>
       <c r="C193" t="inlineStr">
         <is>
-          <t>Avviso pubblico per la stabilizzazione del personale precario del ruolo sanitario, ai sensi dell'art. 1, c. 268, lett. b), della L. 234/2021, come modificato dall'art. 1, c. 528, della L. 197/2022, dall'art. 4 del D.L. 198/2022, come modificato dalla Legge di conversione n. 14/2023 e dall'art. 8 comma 2-bis del Decreto Legge 19/2024, convertito in Legge n. 56/2024: n. 1 Dirigente Medico nella disciplina di Otorinolaringoiatria.</t>
+          <t>Avviso pubblico di mobilità volontaria per Dirigente Medico di Cardiologia da assegnare alla UOS Cardiologia di Adria</t>
         </is>
       </c>
       <c r="D193" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="E193" t="inlineStr"/>
       <c r="F193" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G193" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H193" t="inlineStr">
         <is>
-          <t>03/02/2025 00:00</t>
+          <t>09/05/2025 00:00</t>
         </is>
       </c>
       <c r="I193" t="inlineStr">
         <is>
-          <t>18/02/2025 23:59</t>
+          <t>09/06/2025 23:59</t>
         </is>
       </c>
       <c r="K193" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N193" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P193" t="inlineStr"/>
       <c r="Q193" t="inlineStr"/>
       <c r="R193" t="inlineStr"/>
       <c r="S193" t="inlineStr"/>
       <c r="T193" t="inlineStr"/>
       <c r="W193" t="n">
         <v>0</v>
       </c>
       <c r="X193" t="n">
         <v>0</v>
       </c>
       <c r="Y193" t="n">
         <v>0</v>
       </c>
       <c r="Z193" t="n">
         <v>0</v>
       </c>
       <c r="AA193" t="n">
         <v>0</v>
       </c>
       <c r="AC193" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD193" t="n">
         <v>0</v>
       </c>
       <c r="AE193" t="inlineStr">
         <is>
-          <t>Stabilizzazione</t>
+          <t>Avviso di mobilità da altro ente</t>
         </is>
       </c>
       <c r="AF193" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="194">
       <c r="A194" t="inlineStr"/>
       <c r="B194" t="inlineStr"/>
       <c r="C194" t="inlineStr">
         <is>
-          <t>Procedura comparativa per il conferimento di incarichi libero - professionali a medici, ex art. 7, comma 6, del D.Lgs. nr. 165/2001, per prestare attività presso le UOC di Ostetricia e Ginecologia degli Ospedali dell'Azienda.</t>
+          <t>Avviso di procedura selettiva pubblica per l'acquisizione di manifestazioni di interesse per la nomina dell'Organismo Indipendente di Valutazione della Performance (O.I.V.)</t>
         </is>
       </c>
       <c r="D194" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="E194" t="inlineStr"/>
+      <c r="E194" t="inlineStr">
+        <is>
+          <t>Procedura selettiva pubblica diretta ad acquisire le candidature dei soggetti interessati alla nomina di componente OIV, costituito in forma collegiale con tre componenti, di cui uno con le funzioni di Presidente per l'Azienda Ulss 5 Polesana (triennio 2025 - 2028).</t>
+        </is>
+      </c>
       <c r="F194" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
         </is>
       </c>
       <c r="G194" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>Vari profili</t>
         </is>
       </c>
       <c r="H194" t="inlineStr">
         <is>
-          <t>03/02/2025 00:00</t>
+          <t>08/05/2025 00:00</t>
         </is>
       </c>
       <c r="I194" t="inlineStr">
         <is>
-          <t>31/12/2025 23:59</t>
+          <t>22/05/2025 23:59</t>
         </is>
       </c>
       <c r="K194" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N194" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P194" t="inlineStr"/>
       <c r="Q194" t="inlineStr"/>
       <c r="R194" t="inlineStr"/>
       <c r="S194" t="inlineStr"/>
       <c r="T194" t="inlineStr"/>
       <c r="AC194" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE194" t="inlineStr">
         <is>
           <t>Incarichi libero professionali</t>
         </is>
       </c>
       <c r="AF194" t="inlineStr">
         <is>
           <t>Lavoro autonomo</t>
         </is>
       </c>
     </row>
     <row r="195">
       <c r="A195" t="inlineStr"/>
       <c r="B195" t="inlineStr"/>
       <c r="C195" t="inlineStr">
         <is>
-          <t>Avviso pubblico per il conferimento dell'incarico di Direttore della UOC Urologia di Rovigo e Trecenta</t>
+          <t>Avviso di procedura comparativa per il conferimento di nr. 1 borsa di studio della durata di 12 mesi, per persona in possesso di laurea in Farmacia Ospedaliera o Chimica e Tecnologia Farmaceutica presso l’UOSD Oncoematologia – UOC Farmacia Ospedaliera dell’Ospedale di Rovigo.</t>
         </is>
       </c>
       <c r="D195" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E195" t="inlineStr"/>
       <c r="F195" t="inlineStr">
         <is>
-          <t>Apicale</t>
+          <t>Dirigenza</t>
         </is>
       </c>
       <c r="G195" t="inlineStr">
         <is>
-          <t>Dirigente Medico - DIRETTORE</t>
+          <t>Dirigente Farmacista</t>
         </is>
       </c>
       <c r="H195" t="inlineStr">
         <is>
-          <t>28/01/2025 00:00</t>
+          <t>05/05/2025 00:00</t>
         </is>
       </c>
       <c r="I195" t="inlineStr">
         <is>
-          <t>27/02/2025 23:59</t>
+          <t>18/05/2025 23:59</t>
         </is>
       </c>
       <c r="K195" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N195" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P195" t="inlineStr"/>
       <c r="Q195" t="inlineStr"/>
       <c r="R195" t="inlineStr"/>
       <c r="S195" t="inlineStr"/>
       <c r="T195" t="inlineStr"/>
-      <c r="W195" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="AC195" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="AD195" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AE195" t="inlineStr">
         <is>
-          <t>Avviso di struttura complessa</t>
+          <t>Borse di Studio</t>
         </is>
       </c>
       <c r="AF195" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Borsa di studio</t>
         </is>
       </c>
     </row>
     <row r="196">
       <c r="A196" t="inlineStr"/>
       <c r="B196" t="inlineStr"/>
       <c r="C196" t="inlineStr">
         <is>
-          <t>Avviso pubblico per il conferimento dell'incarico di Direttore della UOC Anatomia Patologica</t>
+          <t>Graduatoria concorso pubblico, per titoli ed esami, per n. 50 posti di Tecnico della Prevenzione nell’Ambiente e nei Luoghi di Lavoro – Area dei Professionisti della Salute e dei Funzionari – Ruolo Sanitario</t>
         </is>
       </c>
       <c r="D196" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E196" t="inlineStr"/>
       <c r="F196" t="inlineStr">
         <is>
-          <t>Apicale</t>
+          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
         </is>
       </c>
       <c r="G196" t="inlineStr">
         <is>
-          <t>Dirigente Medico - DIRETTORE</t>
+          <t>Tecnico della Prevenzione nell'Ambiente  e nei Luoghi di Lavoro</t>
         </is>
       </c>
       <c r="H196" t="inlineStr">
         <is>
-          <t>28/01/2025 00:00</t>
+          <t>24/04/2025 00:00</t>
         </is>
       </c>
       <c r="I196" t="inlineStr">
         <is>
-          <t>27/02/2025 23:59</t>
+          <t>23/04/2027 23:59</t>
         </is>
       </c>
       <c r="K196" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N196" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P196" t="inlineStr"/>
       <c r="Q196" t="inlineStr"/>
       <c r="R196" t="inlineStr"/>
       <c r="S196" t="inlineStr"/>
       <c r="T196" t="inlineStr"/>
-      <c r="W196" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="AC196" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="AD196" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AE196" t="inlineStr">
         <is>
-          <t>Avviso di struttura complessa</t>
+          <t>Concorsi Comparto</t>
         </is>
       </c>
       <c r="AF196" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="197">
       <c r="A197" t="inlineStr"/>
       <c r="B197" t="inlineStr"/>
       <c r="C197" t="inlineStr">
         <is>
-          <t>Concorso pubblico, per titoli ed esami, per l'assunzione a tempo indeterminato di n. 1 Assistente Amministrativo, Area degli Assistenti, RISERVATO ALLE PERSONE DISABILI di cui all'art. 1 della L. 68/99 e s.m.i. ed iscritte nello specifico elenco di cui all'art. 8 della medesima legge</t>
+          <t>Graduatoria concorso pubblico, per titoli ed esami, per n. 4 posti di Dirigente delle Professioni Sanitarie – Area della Riabilitazione</t>
         </is>
       </c>
       <c r="D197" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E197" t="inlineStr"/>
       <c r="F197" t="inlineStr">
         <is>
-          <t>Area degli Assistenti - ruolo amministrativo</t>
+          <t>Dirigenza dell'Area Sanità</t>
         </is>
       </c>
       <c r="G197" t="inlineStr">
         <is>
-          <t>Assistente Amministrativo</t>
+          <t>Dirigente delle Professioni Sanitarie - Area della Riabilitazione</t>
         </is>
       </c>
       <c r="H197" t="inlineStr">
         <is>
-          <t>28/01/2025 00:00</t>
+          <t>23/04/2025 00:00</t>
         </is>
       </c>
       <c r="I197" t="inlineStr">
         <is>
-          <t>27/02/2025 23:59</t>
+          <t>22/04/2027 23:59</t>
         </is>
       </c>
       <c r="K197" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N197" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P197" t="inlineStr"/>
       <c r="Q197" t="inlineStr"/>
       <c r="R197" t="inlineStr"/>
       <c r="S197" t="inlineStr"/>
       <c r="T197" t="inlineStr"/>
-      <c r="W197" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="AC197" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="AD197" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AE197" t="inlineStr">
         <is>
-          <t>Concorsi Comparto</t>
+          <t>Avvisi Incarichi 15 septies/octies D.Lgs 502/92</t>
         </is>
       </c>
       <c r="AF197" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="198">
       <c r="A198" t="inlineStr"/>
       <c r="B198" t="inlineStr"/>
       <c r="C198" t="inlineStr">
         <is>
-          <t>Azienda Zero - graduatoria concorso pubblico per n. 39 posti di Dirigente Medico di Medicina Interna</t>
+          <t>Azienda Zero - graduatoria concorso pubblico per n. 9 Dirigenti Medici disciplina di Neuropsichiatria Infantile</t>
         </is>
       </c>
       <c r="D198" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E198" t="inlineStr"/>
       <c r="F198" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G198" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H198" t="inlineStr">
         <is>
-          <t>23/01/2025 00:00</t>
+          <t>18/04/2025 00:00</t>
         </is>
       </c>
       <c r="I198" t="inlineStr">
         <is>
-          <t>20/01/2027 23:59</t>
+          <t>16/04/2027 23:59</t>
         </is>
       </c>
       <c r="K198" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N198" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P198" t="inlineStr"/>
       <c r="Q198" t="inlineStr"/>
       <c r="R198" t="inlineStr"/>
       <c r="S198" t="inlineStr"/>
       <c r="T198" t="inlineStr"/>
       <c r="AC198" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE198" t="inlineStr">
         <is>
           <t>Concorsi Dirigenza</t>
         </is>
       </c>
       <c r="AF198" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="199">
       <c r="A199" t="inlineStr"/>
       <c r="B199" t="inlineStr"/>
       <c r="C199" t="inlineStr">
         <is>
-          <t>Avviso Interno RISERVATO al personale dell'Azienda ULSS 5 Polesana per il conferimento dell'incarico di Direttore della UOC Distretto 2 di Adria</t>
+          <t>Azienda Zero - graduatoria concorso n. 43 posti di Dirigente Medico di Psichiatria</t>
         </is>
       </c>
       <c r="D199" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E199" t="inlineStr"/>
+      <c r="F199" t="inlineStr">
+        <is>
+          <t>Dirigenza medica e veterinaria</t>
+        </is>
+      </c>
+      <c r="G199" t="inlineStr">
+        <is>
+          <t>Dirigente Medico</t>
+        </is>
+      </c>
       <c r="H199" t="inlineStr">
         <is>
-          <t>22/01/2025 00:00</t>
+          <t>16/04/2025 00:00</t>
         </is>
       </c>
       <c r="I199" t="inlineStr">
         <is>
-          <t>06/02/2025 23:59</t>
+          <t>13/04/2027 23:59</t>
         </is>
       </c>
       <c r="K199" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N199" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P199" t="inlineStr"/>
       <c r="Q199" t="inlineStr"/>
       <c r="R199" t="inlineStr"/>
       <c r="S199" t="inlineStr"/>
       <c r="T199" t="inlineStr"/>
-      <c r="W199" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="AC199" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="AD199" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AE199" t="inlineStr">
         <is>
-          <t>Avvisi Incarichi Direzione Struttura Complessa</t>
-[...2 lines deleted...]
-      <c r="AF199" t="inlineStr"/>
+          <t>Concorsi Dirigenza</t>
+        </is>
+      </c>
+      <c r="AF199" t="inlineStr">
+        <is>
+          <t>Tempo indeterminato</t>
+        </is>
+      </c>
     </row>
     <row r="200">
       <c r="A200" t="inlineStr"/>
       <c r="B200" t="inlineStr"/>
       <c r="C200" t="inlineStr">
         <is>
-          <t>Avviso pubblico per l'assunzione a tempo determinato di n. 5 Infermieri - Area PSF</t>
+          <t xml:space="preserve">Graduatoria concorso pubblico, per titoli ed esami, per n. 9 posti, a tempo pieno e indeterminato, di Coadiutore Amministrativo Senior – Area degli Operatori – Ruolo Amministrativo.
+</t>
         </is>
       </c>
       <c r="D200" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E200" t="inlineStr"/>
       <c r="F200" t="inlineStr">
         <is>
-          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
+          <t>Area degli Operatori - Ruolo Amministrativo</t>
         </is>
       </c>
       <c r="G200" t="inlineStr">
         <is>
-          <t>Infermiere</t>
+          <t>Coadiutore Amministrativo Senior</t>
         </is>
       </c>
       <c r="H200" t="inlineStr">
         <is>
-          <t>10/01/2025 00:00</t>
+          <t>14/04/2025 00:00</t>
         </is>
       </c>
       <c r="I200" t="inlineStr">
         <is>
-          <t>24/01/2025 23:59</t>
+          <t>13/04/2027 23:59</t>
         </is>
       </c>
       <c r="K200" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N200" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P200" t="inlineStr"/>
       <c r="Q200" t="inlineStr"/>
       <c r="R200" t="inlineStr"/>
       <c r="S200" t="inlineStr"/>
       <c r="T200" t="inlineStr"/>
-      <c r="W200" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="AC200" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="AD200" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AE200" t="inlineStr">
         <is>
-          <t>Avviso Pubblico</t>
+          <t>Concorsi Comparto</t>
         </is>
       </c>
       <c r="AF200" t="inlineStr">
         <is>
-          <t>Tempo determinato</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="201">
       <c r="A201" t="inlineStr"/>
       <c r="B201" t="inlineStr"/>
       <c r="C201" t="inlineStr">
         <is>
-          <t>Avviso pubblico per la stabilizzazione del personale precario del ruolo sanitario, ai sensi dell'art. 1, comma 268, lett. b), della L. 234/2021, come modificato dall'art. 1, comma 528, della L. 197/2022 e dall'art. 4 del D.L. 198/2022, come modificato dalla Legge di conversione n. 14/2023 e dall'art. 8 comma 2-bis del Decreto Legge 19/2024, convertito in Legge n. 56/2024, nonché delle Linee Guida di cui al Documento adottato il 10.05.2023 dalla Conferenza delle Regioni e delle Province Autonome, trasmesso dalla Regione Veneto con nota prot. 293995 del 31.05.2023: n. 1 Assistente Amministrativo - Area degli Assistenti - Ruolo Amministrativo.</t>
+          <t>Avviso pubblico per l'assunzione a tempo determinato di n. 1 Dirigente Medico nella disciplina di Medicina del Lavoro e Sicurezza degli Ambienti di Lavoro</t>
         </is>
       </c>
       <c r="D201" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="E201" t="inlineStr"/>
       <c r="F201" t="inlineStr">
         <is>
-          <t>Area degli Assistenti - ruolo amministrativo</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G201" t="inlineStr">
         <is>
-          <t>Assistente Amministrativo</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H201" t="inlineStr">
         <is>
-          <t>30/12/2024 00:00</t>
+          <t>11/04/2025 00:00</t>
         </is>
       </c>
       <c r="I201" t="inlineStr">
         <is>
-          <t>15/01/2025 23:59</t>
+          <t>25/04/2025 23:59</t>
         </is>
       </c>
       <c r="K201" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N201" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P201" t="inlineStr"/>
       <c r="Q201" t="inlineStr"/>
       <c r="R201" t="inlineStr"/>
       <c r="S201" t="inlineStr"/>
       <c r="T201" t="inlineStr"/>
       <c r="W201" t="n">
         <v>0</v>
       </c>
       <c r="X201" t="n">
         <v>0</v>
       </c>
       <c r="Y201" t="n">
         <v>0</v>
       </c>
       <c r="Z201" t="n">
         <v>0</v>
       </c>
       <c r="AA201" t="n">
         <v>0</v>
       </c>
       <c r="AC201" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD201" t="n">
         <v>0</v>
       </c>
       <c r="AE201" t="inlineStr">
         <is>
-          <t>Stabilizzazione</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF201" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="202">
       <c r="A202" t="inlineStr"/>
       <c r="B202" t="inlineStr"/>
       <c r="C202" t="inlineStr">
         <is>
-          <t>Avviso pubblico per la stabilizzazione del personale precario del ruolo sanitario, ai sensi dell'art. 1, comma 268, lett. b), della L. 234/2021, come modificato dall'art. 1, comma 528, della L. 197/2022 e dall'art. 4 del D.L. 198/2022, come modificato dalla Legge di conversione n. 14/2023 e dall'art. 8 comma 2-bis del Decreto Legge 19/2024, convertito in Legge n. 56/2024, nonché delle Linee Guida di cui al Documento adottato il 10.05.2023 dalla Conferenza delle Regioni e delle Province Autonome, trasmesso dalla Regione Veneto con nota prot. 293995 del 31.05.2023: n. 1 Coadiutore Amministrativo Senior - Area degli Operatori - Ruolo Amministrativo.</t>
+          <t>Avviso pubblico RISERVATO AI CITTADINI UCRAINI per l'assunzione a tempo determinato di n. 1 OSTETRICA/O - Area PSF</t>
         </is>
       </c>
       <c r="D202" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
-[...2 lines deleted...]
-      <c r="E202" t="inlineStr"/>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E202" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Avviso pubblico RISERVATO AI CITTADINI UCRAINI per l'assunzione  a tempo determinato di n. 1 OSTETRICA/O - Area PSF&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="F202" t="inlineStr">
         <is>
-          <t>Area degli Operatori - Ruolo Amministrativo</t>
+          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
         </is>
       </c>
       <c r="G202" t="inlineStr">
         <is>
-          <t>Coadiutore Amministrativo Senior</t>
+          <t>Ostetrica/o</t>
         </is>
       </c>
       <c r="H202" t="inlineStr">
         <is>
-          <t>30/12/2024 00:00</t>
+          <t>04/04/2025 00:00</t>
         </is>
       </c>
       <c r="I202" t="inlineStr">
         <is>
-          <t>15/01/2025 23:59</t>
+          <t>18/04/2025 23:59</t>
         </is>
       </c>
       <c r="K202" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N202" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P202" t="inlineStr"/>
       <c r="Q202" t="inlineStr"/>
       <c r="R202" t="inlineStr"/>
       <c r="S202" t="inlineStr"/>
       <c r="T202" t="inlineStr"/>
       <c r="W202" t="n">
         <v>0</v>
       </c>
       <c r="X202" t="n">
         <v>0</v>
       </c>
       <c r="Y202" t="n">
         <v>0</v>
       </c>
       <c r="Z202" t="n">
         <v>0</v>
       </c>
       <c r="AA202" t="n">
         <v>0</v>
       </c>
       <c r="AC202" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD202" t="n">
         <v>0</v>
       </c>
       <c r="AE202" t="inlineStr">
         <is>
-          <t>Stabilizzazione</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF202" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="203">
       <c r="A203" t="inlineStr"/>
       <c r="B203" t="inlineStr"/>
       <c r="C203" t="inlineStr">
         <is>
-          <t>Azienda Zero - graduatoria concorso pubblico per n. 37 posti di Dirigente Medico di Ginecologia e Ostetricia</t>
+          <t>Avviso pubblico per l'assunzione a tempo determinato di n. 2 Ostetriche/Ostetrici - Area PSF</t>
         </is>
       </c>
       <c r="D203" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E203" t="inlineStr"/>
       <c r="F203" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
         </is>
       </c>
       <c r="G203" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>Ostetrica/o</t>
         </is>
       </c>
       <c r="H203" t="inlineStr">
         <is>
-          <t>24/12/2024 00:00</t>
+          <t>04/04/2025 00:00</t>
         </is>
       </c>
       <c r="I203" t="inlineStr">
         <is>
-          <t>23/12/2026 23:59</t>
+          <t>18/04/2025 23:59</t>
         </is>
       </c>
       <c r="K203" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N203" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P203" t="inlineStr"/>
       <c r="Q203" t="inlineStr"/>
       <c r="R203" t="inlineStr"/>
       <c r="S203" t="inlineStr"/>
       <c r="T203" t="inlineStr"/>
+      <c r="W203" t="n">
+        <v>0</v>
+      </c>
+      <c r="X203" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y203" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z203" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA203" t="n">
+        <v>0</v>
+      </c>
       <c r="AC203" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD203" t="n">
+        <v>0</v>
+      </c>
       <c r="AE203" t="inlineStr">
         <is>
-          <t>Concorsi Dirigenza</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF203" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="204">
       <c r="A204" t="inlineStr"/>
       <c r="B204" t="inlineStr"/>
       <c r="C204" t="inlineStr">
         <is>
-          <t>Tabella triennale avvisi, concorsi e procedure comparative aggiornata a dicembre 2024</t>
+          <t>Avviso pubblico per l'assunzione a tempo determinato di n. 1 Dirigente Psicologo nella disciplina di Psicoterapia da assegnare alle strutture carcerarie</t>
         </is>
       </c>
       <c r="D204" t="inlineStr">
         <is>
-          <t>Pubblicato</t>
-[...4 lines deleted...]
-          <t>Tabella triennale avvisi, concorsi e procedure comparative aggiornata a dicembre 2024</t>
+          <t>Graduatoria/Esito</t>
+        </is>
+      </c>
+      <c r="E204" t="inlineStr"/>
+      <c r="F204" t="inlineStr">
+        <is>
+          <t>Dirigenza</t>
+        </is>
+      </c>
+      <c r="G204" t="inlineStr">
+        <is>
+          <t>Dirigente Psicologo</t>
         </is>
       </c>
       <c r="H204" t="inlineStr">
         <is>
-          <t>20/12/2024 00:00</t>
+          <t>04/04/2025 00:00</t>
         </is>
       </c>
       <c r="I204" t="inlineStr">
         <is>
-          <t>19/12/2029 23:59</t>
+          <t>18/04/2025 23:59</t>
         </is>
       </c>
       <c r="K204" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N204" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P204" t="inlineStr"/>
       <c r="Q204" t="inlineStr"/>
       <c r="R204" t="inlineStr"/>
       <c r="S204" t="inlineStr"/>
       <c r="T204" t="inlineStr"/>
+      <c r="W204" t="n">
+        <v>0</v>
+      </c>
+      <c r="X204" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y204" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z204" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA204" t="n">
+        <v>0</v>
+      </c>
       <c r="AC204" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD204" t="n">
+        <v>0</v>
+      </c>
       <c r="AE204" t="inlineStr">
         <is>
-          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF204" t="inlineStr">
         <is>
-          <t>Non definito</t>
+          <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="205">
       <c r="A205" t="inlineStr"/>
       <c r="B205" t="inlineStr"/>
       <c r="C205" t="inlineStr">
         <is>
-          <t xml:space="preserve">Azienda Zero - Graduatoria concorso pubblico, per titoli ed esami, per n. 4 posti di Dirigente Medico - Disciplina: Otorinolaringoiatria  - Area Chirurgica e delle Specialità Chirurgiche, a tempo indeterminato ed a rapporto esclusivo.
-</t>
+          <t>Avviso pubblico per l'assunzione a tempo determinato di n. 3 Dirigenti Medici disciplina di Gastroenterologia</t>
         </is>
       </c>
       <c r="D205" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="E205" t="inlineStr"/>
       <c r="F205" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G205" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H205" t="inlineStr">
         <is>
-          <t>17/12/2024 00:00</t>
+          <t>04/04/2025 00:00</t>
         </is>
       </c>
       <c r="I205" t="inlineStr">
         <is>
-          <t>11/12/2026 23:59</t>
+          <t>18/04/2025 23:59</t>
         </is>
       </c>
       <c r="K205" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N205" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P205" t="inlineStr"/>
       <c r="Q205" t="inlineStr"/>
       <c r="R205" t="inlineStr"/>
       <c r="S205" t="inlineStr"/>
       <c r="T205" t="inlineStr"/>
+      <c r="W205" t="n">
+        <v>0</v>
+      </c>
+      <c r="X205" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y205" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z205" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA205" t="n">
+        <v>0</v>
+      </c>
       <c r="AC205" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD205" t="n">
+        <v>0</v>
+      </c>
       <c r="AE205" t="inlineStr">
         <is>
-          <t>Concorsi Dirigenza</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF205" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="206">
       <c r="A206" t="inlineStr"/>
-      <c r="B206" t="inlineStr"/>
+      <c r="B206" t="inlineStr">
+        <is>
+          <t>Tabella</t>
+        </is>
+      </c>
       <c r="C206" t="inlineStr">
         <is>
-          <t>Azienda Zero - graduatoria concorso pubblico per n. 58 posti di Operatore Socio Sanitario - Area degli Operatori - Ruolo Socio Sanitario</t>
+          <t>Tabella triennale avvisi, concorsi e procedure comparative aggiornata a marzo 2025</t>
         </is>
       </c>
       <c r="D206" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
-[...10 lines deleted...]
-          <t>Operatore Socio Sanitario (OSS)</t>
+          <t>Aperto</t>
+        </is>
+      </c>
+      <c r="E206" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Tabella triennale avvisi, concorsi e procedure comparative aggiornata a marzo 2025&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H206" t="inlineStr">
         <is>
-          <t>17/12/2024 00:00</t>
+          <t>28/03/2025 00:00</t>
         </is>
       </c>
       <c r="I206" t="inlineStr">
         <is>
-          <t>16/12/2026 23:59</t>
+          <t>27/03/2030 23:59</t>
         </is>
       </c>
       <c r="K206" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N206" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P206" t="inlineStr"/>
       <c r="Q206" t="inlineStr"/>
       <c r="R206" t="inlineStr"/>
       <c r="S206" t="inlineStr"/>
       <c r="T206" t="inlineStr"/>
+      <c r="W206" t="n">
+        <v>0</v>
+      </c>
+      <c r="X206" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y206" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z206" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA206" t="n">
+        <v>0</v>
+      </c>
       <c r="AC206" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD206" t="n">
+        <v>0</v>
+      </c>
       <c r="AE206" t="inlineStr">
         <is>
-          <t>Concorsi Comparto</t>
+          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
         </is>
       </c>
       <c r="AF206" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Non definito</t>
         </is>
       </c>
     </row>
     <row r="207">
       <c r="A207" t="inlineStr"/>
       <c r="B207" t="inlineStr"/>
       <c r="C207" t="inlineStr">
         <is>
-          <t xml:space="preserve">Azienda Zero - Graduatoria concorso pubblico, per titoli ed esami, per la copertura di n. 17 posti di Dirigente Medico nella disciplina di Medicina Trasfusionale Area della Medicina Diagnostica e dei Servizi, a tempo indeterminato ed a rapporto esclusivo.
-</t>
+          <t>Avviso pubblico per l'assunzione a tempo determinato di n. 2 Dirigenti Medici disciplina di Medicina Interna</t>
         </is>
       </c>
       <c r="D207" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="E207" t="inlineStr"/>
       <c r="F207" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G207" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H207" t="inlineStr">
         <is>
-          <t>10/12/2024 00:00</t>
+          <t>28/03/2025 00:00</t>
         </is>
       </c>
       <c r="I207" t="inlineStr">
         <is>
-          <t>02/12/2024 23:59</t>
+          <t>11/04/2025 23:59</t>
         </is>
       </c>
       <c r="K207" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N207" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P207" t="inlineStr"/>
       <c r="Q207" t="inlineStr"/>
       <c r="R207" t="inlineStr"/>
       <c r="S207" t="inlineStr"/>
       <c r="T207" t="inlineStr"/>
+      <c r="W207" t="n">
+        <v>0</v>
+      </c>
+      <c r="X207" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y207" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z207" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA207" t="n">
+        <v>0</v>
+      </c>
       <c r="AC207" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD207" t="n">
+        <v>0</v>
+      </c>
       <c r="AE207" t="inlineStr">
         <is>
-          <t>Concorsi Dirigenza</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF207" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="208">
       <c r="A208" t="inlineStr"/>
       <c r="B208" t="inlineStr"/>
       <c r="C208" t="inlineStr">
         <is>
-          <t>Azienda Zero - graduatoria concorso pubblico per n. 7 posti di Collaboratore Tecnico Professionale - Ingegnere Civile - Area PSF</t>
+          <t>Azienda Zero - graduatoria concorso pubblico per n. 9 posti di Tecnico di Neurofisiopatologia - Area PSF</t>
         </is>
       </c>
       <c r="D208" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E208" t="inlineStr"/>
       <c r="F208" t="inlineStr">
         <is>
-          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Tecnico</t>
+          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
         </is>
       </c>
       <c r="G208" t="inlineStr">
         <is>
-          <t>CTP - Ingegnere Civile</t>
+          <t>Tecnico della Neurofisiopatologia</t>
         </is>
       </c>
       <c r="H208" t="inlineStr">
         <is>
-          <t>10/12/2024 00:00</t>
+          <t>14/03/2025 00:00</t>
         </is>
       </c>
       <c r="I208" t="inlineStr">
         <is>
-          <t>19/11/2026 23:59</t>
+          <t>12/03/2027 23:59</t>
         </is>
       </c>
       <c r="K208" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N208" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P208" t="inlineStr"/>
       <c r="Q208" t="inlineStr"/>
       <c r="R208" t="inlineStr"/>
       <c r="S208" t="inlineStr"/>
       <c r="T208" t="inlineStr"/>
       <c r="AC208" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE208" t="inlineStr">
         <is>
           <t>Concorsi Comparto</t>
         </is>
       </c>
       <c r="AF208" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="209">
       <c r="A209" t="inlineStr"/>
       <c r="B209" t="inlineStr"/>
       <c r="C209" t="inlineStr">
         <is>
-          <t>Azienda Zero - graduatoria concorso pubblico per n. 33 posti di Ostetrica/o - Area PSF</t>
+          <t>Procedura comparativa per il conferimento di incarichi libero - professionali a medici, ex art. 7, comma 6, del D.Lgs. nr. 165/2001, per prestare attività presso le UOC di Urologia.</t>
         </is>
       </c>
       <c r="D209" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="E209" t="inlineStr"/>
       <c r="F209" t="inlineStr">
         <is>
-          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G209" t="inlineStr">
         <is>
-          <t>Ostetrica/o</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H209" t="inlineStr">
         <is>
-          <t>04/12/2024 00:00</t>
+          <t>12/03/2025 00:00</t>
         </is>
       </c>
       <c r="I209" t="inlineStr">
         <is>
-          <t>03/12/2026 23:59</t>
+          <t>31/12/2025 23:59</t>
         </is>
       </c>
       <c r="K209" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N209" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P209" t="inlineStr"/>
       <c r="Q209" t="inlineStr"/>
       <c r="R209" t="inlineStr"/>
       <c r="S209" t="inlineStr"/>
       <c r="T209" t="inlineStr"/>
       <c r="AC209" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE209" t="inlineStr">
         <is>
-          <t>Concorsi Comparto</t>
+          <t>Incarichi libero professionali</t>
         </is>
       </c>
       <c r="AF209" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Lavoro autonomo</t>
         </is>
       </c>
     </row>
     <row r="210">
       <c r="A210" t="inlineStr"/>
       <c r="B210" t="inlineStr"/>
       <c r="C210" t="inlineStr">
         <is>
-          <t>Avviso pubblico per il conferimento dell'incarico di Direttore della UOC Riabilitazione di Adria</t>
+          <t>Procedura comparativa per il conferimento di incarichi libero - professionali a medici, ex art. 7, comma 6, del D.Lgs. nr. 165/2001, per prestare attività assistenziali presso le strutture dell'Azienda.</t>
         </is>
       </c>
       <c r="D210" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="E210" t="inlineStr"/>
       <c r="F210" t="inlineStr">
         <is>
-          <t>Apicale</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G210" t="inlineStr">
         <is>
-          <t>Dirigente Medico - DIRETTORE</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H210" t="inlineStr">
         <is>
-          <t>02/12/2024 00:00</t>
+          <t>12/03/2025 00:00</t>
         </is>
       </c>
       <c r="I210" t="inlineStr">
         <is>
-          <t>29/12/2024 23:59</t>
+          <t>31/12/2025 23:59</t>
         </is>
       </c>
       <c r="K210" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N210" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P210" t="inlineStr"/>
       <c r="Q210" t="inlineStr"/>
       <c r="R210" t="inlineStr"/>
       <c r="S210" t="inlineStr"/>
       <c r="T210" t="inlineStr"/>
-      <c r="W210" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="AC210" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="AD210" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AE210" t="inlineStr">
         <is>
-          <t>Avviso di struttura complessa</t>
+          <t>Incarichi libero professionali</t>
         </is>
       </c>
       <c r="AF210" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Lavoro autonomo</t>
         </is>
       </c>
     </row>
     <row r="211">
       <c r="A211" t="inlineStr"/>
       <c r="B211" t="inlineStr"/>
       <c r="C211" t="inlineStr">
         <is>
-          <t>Avviso pubblico di mobilità volontaria per n. 1 Dirigente Medico nella disciplina di Medicina Fisica e Riabilitazione per la UOC Ortopedia e Traumatologia di Rovigo e Trecenta</t>
+          <t>Procedura comparativa per il conferimento di incarichi libero - professionali a medici, ex art. 7, comma 6, del D.Lgs. nr. 165/2001, per prestare attività presso la UOC di Cardiologia.</t>
         </is>
       </c>
       <c r="D211" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="E211" t="inlineStr"/>
       <c r="F211" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G211" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H211" t="inlineStr">
         <is>
-          <t>01/12/2024 00:00</t>
+          <t>12/03/2025 00:00</t>
         </is>
       </c>
       <c r="I211" t="inlineStr">
         <is>
-          <t>31/12/2024 23:59</t>
+          <t>31/12/2025 23:59</t>
         </is>
       </c>
       <c r="K211" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N211" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P211" t="inlineStr"/>
       <c r="Q211" t="inlineStr"/>
       <c r="R211" t="inlineStr"/>
       <c r="S211" t="inlineStr"/>
       <c r="T211" t="inlineStr"/>
-      <c r="W211" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="AC211" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="AD211" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AE211" t="inlineStr">
         <is>
-          <t>Avviso Pubblico</t>
+          <t>Incarichi libero professionali</t>
         </is>
       </c>
       <c r="AF211" t="inlineStr">
         <is>
-          <t>Tempo determinato</t>
+          <t>Lavoro autonomo</t>
         </is>
       </c>
     </row>
     <row r="212">
       <c r="A212" t="inlineStr"/>
       <c r="B212" t="inlineStr"/>
       <c r="C212" t="inlineStr">
         <is>
-          <t>Avviso pubblico per l'assunzione a tempo determinato di n. 1 Dirigente Veterinario nella disciplina di Igiene della Produzione, Trasformazione, Commercializzazione, Trasporto degli Alimenti di Origine Animale e loro derivati</t>
+          <t>Procedura comparativa per il conferimento di incarichi libero - professionali a medici, ex art. 7, comma 6, del D.Lgs. nr. 165/2001, per prestare attività presso le UOC di Medicina Generale dell'Azienda.</t>
         </is>
       </c>
       <c r="D212" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="E212" t="inlineStr"/>
       <c r="F212" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G212" t="inlineStr">
         <is>
-          <t>Dirigente Veterinario</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H212" t="inlineStr">
         <is>
-          <t>29/11/2024 00:00</t>
+          <t>12/03/2025 00:00</t>
         </is>
       </c>
       <c r="I212" t="inlineStr">
         <is>
-          <t>13/12/2024 23:59</t>
+          <t>31/12/2025 23:59</t>
         </is>
       </c>
       <c r="K212" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N212" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P212" t="inlineStr"/>
       <c r="Q212" t="inlineStr"/>
       <c r="R212" t="inlineStr"/>
       <c r="S212" t="inlineStr"/>
       <c r="T212" t="inlineStr"/>
-      <c r="W212" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="AC212" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="AD212" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AE212" t="inlineStr">
         <is>
-          <t>Avviso Pubblico</t>
+          <t>Incarichi libero professionali</t>
         </is>
       </c>
       <c r="AF212" t="inlineStr">
         <is>
-          <t>Tempo determinato</t>
+          <t>Lavoro autonomo</t>
         </is>
       </c>
     </row>
     <row r="213">
       <c r="A213" t="inlineStr"/>
       <c r="B213" t="inlineStr"/>
       <c r="C213" t="inlineStr">
         <is>
-          <t xml:space="preserve">Azienda Zero - Graduatoria concorso pubblico, per titoli ed esami, per la copertura di n. 10 Posti di Dirigente Medico – 
-[...1 lines deleted...]
-</t>
+          <t>Procedura comparativa per il conferimento di incarichi libero - professionali a medici, ex art. 7, comma 6, del D.Lgs. nr. 165/2001, per prestare attività presso le UOC di Anestesia e Rianimazione degli Ospedali dell'Azienda.</t>
         </is>
       </c>
       <c r="D213" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="E213" t="inlineStr"/>
       <c r="F213" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G213" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H213" t="inlineStr">
         <is>
-          <t>25/11/2024 00:00</t>
+          <t>12/03/2025 00:00</t>
         </is>
       </c>
       <c r="I213" t="inlineStr">
         <is>
-          <t>19/11/2026 23:59</t>
+          <t>31/12/2025 23:59</t>
         </is>
       </c>
       <c r="K213" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N213" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P213" t="inlineStr"/>
       <c r="Q213" t="inlineStr"/>
       <c r="R213" t="inlineStr"/>
       <c r="S213" t="inlineStr"/>
       <c r="T213" t="inlineStr"/>
       <c r="AC213" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE213" t="inlineStr">
         <is>
-          <t>Concorsi Dirigenza</t>
+          <t>Incarichi libero professionali</t>
         </is>
       </c>
       <c r="AF213" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Lavoro autonomo</t>
         </is>
       </c>
     </row>
     <row r="214">
       <c r="A214" t="inlineStr"/>
       <c r="B214" t="inlineStr"/>
       <c r="C214" t="inlineStr">
         <is>
-          <t>Azienda Zero - graduatoria concorso pubblico per n. 5 posti di Dirigente Medico – disciplina Medicina Nucleare</t>
+          <t>Avviso pubblico per l'assunzione a tempo determinato di n. 1 Dirigente Medico disciplina di Cure Palliative</t>
         </is>
       </c>
       <c r="D214" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
+          <t>Ammissione/Commissione/Espletamento</t>
         </is>
       </c>
       <c r="E214" t="inlineStr"/>
       <c r="F214" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G214" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H214" t="inlineStr">
         <is>
-          <t>20/11/2024 00:00</t>
+          <t>07/03/2025 00:00</t>
         </is>
       </c>
       <c r="I214" t="inlineStr">
         <is>
-          <t>17/11/2026 23:59</t>
+          <t>21/03/2025 23:59</t>
         </is>
       </c>
       <c r="K214" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N214" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P214" t="inlineStr"/>
       <c r="Q214" t="inlineStr"/>
       <c r="R214" t="inlineStr"/>
       <c r="S214" t="inlineStr"/>
       <c r="T214" t="inlineStr"/>
+      <c r="W214" t="n">
+        <v>0</v>
+      </c>
+      <c r="X214" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y214" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z214" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA214" t="n">
+        <v>0</v>
+      </c>
       <c r="AC214" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD214" t="n">
+        <v>0</v>
+      </c>
       <c r="AE214" t="inlineStr">
         <is>
-          <t>Concorsi Dirigenza</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF214" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="215">
       <c r="A215" t="inlineStr"/>
       <c r="B215" t="inlineStr"/>
       <c r="C215" t="inlineStr">
         <is>
-          <t>Riapertura termini Avviso pubblico per n.1 Dirigente Medico di Medicina d'Emergenza-Urgenza</t>
+          <t>Azienda Zero - graduatoria concorso pubblico per n. 68 posti di Dirigente Medico di Anestesia e Rianimazione</t>
         </is>
       </c>
       <c r="D215" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E215" t="inlineStr"/>
       <c r="F215" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G215" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H215" t="inlineStr">
         <is>
-          <t>14/11/2024 00:00</t>
+          <t>03/03/2025 00:00</t>
         </is>
       </c>
       <c r="I215" t="inlineStr">
         <is>
-          <t>22/11/2024 23:59</t>
+          <t>26/02/2027 23:59</t>
         </is>
       </c>
       <c r="K215" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N215" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P215" t="inlineStr"/>
       <c r="Q215" t="inlineStr"/>
       <c r="R215" t="inlineStr"/>
       <c r="S215" t="inlineStr"/>
       <c r="T215" t="inlineStr"/>
-      <c r="W215" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="AC215" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="AD215" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AE215" t="inlineStr">
         <is>
-          <t>Avviso Pubblico</t>
+          <t>Concorsi Dirigenza</t>
         </is>
       </c>
       <c r="AF215" t="inlineStr">
         <is>
-          <t>Tempo determinato</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="216">
       <c r="A216" t="inlineStr"/>
       <c r="B216" t="inlineStr"/>
       <c r="C216" t="inlineStr">
         <is>
-          <t>Azienda Zero - graduatoria concorso pubblico per n. 18 posti di Dirigente Medico di Nefrologia</t>
+          <t>Azienda Zero - graduatoria concorso pubblico n. 111 posti di Tecnico Sanitario di Laboratorio Biomedico</t>
         </is>
       </c>
       <c r="D216" t="inlineStr">
         <is>
-          <t>Pubblicato</t>
-[...6 lines deleted...]
-      </c>
+          <t>Graduatoria/Esito</t>
+        </is>
+      </c>
+      <c r="E216" t="inlineStr"/>
       <c r="F216" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
         </is>
       </c>
       <c r="G216" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>Tecnico Sanitario di Laboratorio Biomedico</t>
         </is>
       </c>
       <c r="H216" t="inlineStr">
         <is>
-          <t>12/11/2024 00:00</t>
+          <t>03/03/2025 00:00</t>
         </is>
       </c>
       <c r="I216" t="inlineStr">
         <is>
-          <t>05/11/2026 23:59</t>
+          <t>26/02/2027 23:59</t>
         </is>
       </c>
       <c r="K216" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N216" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P216" t="inlineStr"/>
       <c r="Q216" t="inlineStr"/>
       <c r="R216" t="inlineStr"/>
       <c r="S216" t="inlineStr"/>
       <c r="T216" t="inlineStr"/>
       <c r="AC216" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE216" t="inlineStr">
         <is>
-          <t>Concorsi Dirigenza</t>
+          <t>Concorsi Comparto</t>
         </is>
       </c>
       <c r="AF216" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="217">
       <c r="A217" t="inlineStr"/>
       <c r="B217" t="inlineStr"/>
       <c r="C217" t="inlineStr">
         <is>
-          <t>Azienda Zero - Graduatoria  concorso pubblico, per titoli ed esami, per n. 54 posti di Tecnico della Prevenzione nell’Ambiente e nei Luoghi di Lavoro – Area dei Professionisti della Salute e dei Funzionari – Ruolo Sanitario</t>
+          <t xml:space="preserve">Azienda Zero - graduatoria concorso pubblico per n. 119 posti di Dirigente Medico di Medicina d'Emergenza-Urgenza </t>
         </is>
       </c>
       <c r="D217" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E217" t="inlineStr"/>
       <c r="F217" t="inlineStr">
         <is>
-          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G217" t="inlineStr">
         <is>
-          <t>Tecnico della Prevenzione nell'Ambiente  e nei Luoghi di Lavoro</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H217" t="inlineStr">
         <is>
-          <t>08/11/2024 00:00</t>
+          <t>03/03/2025 00:00</t>
         </is>
       </c>
       <c r="I217" t="inlineStr">
         <is>
-          <t>30/10/2026 23:59</t>
+          <t>26/02/2027 23:59</t>
         </is>
       </c>
       <c r="K217" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N217" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P217" t="inlineStr"/>
       <c r="Q217" t="inlineStr"/>
       <c r="R217" t="inlineStr"/>
       <c r="S217" t="inlineStr"/>
       <c r="T217" t="inlineStr"/>
       <c r="AC217" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE217" t="inlineStr">
         <is>
-          <t>Concorsi Comparto</t>
+          <t>Concorsi Dirigenza</t>
         </is>
       </c>
       <c r="AF217" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="218">
       <c r="A218" t="inlineStr"/>
       <c r="B218" t="inlineStr"/>
       <c r="C218" t="inlineStr">
         <is>
-          <t>Azienda Zero - Graduatoria  concorso pubblico, per titoli ed esami, per n. 9 posti di Collaboratore Tecnico Professionale – Ingegnere Biomedico – Area dei Professionisti della Salute e dei Funzionari – Ruolo Tecnico.</t>
+          <t>Procedura comparativa per il conferimento di nr. 3 incarichi libero - professionali, ex art. 7, comma 6, del D.Lgs. nr. 165/2001, professionisti laureati in psicologia - specializzati in psicoterapia per la realizzazione delle attività previste dal progetto "ORA - ORIENTAMENTO RETE ASCOLTO".</t>
         </is>
       </c>
       <c r="D218" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E218" t="inlineStr"/>
       <c r="F218" t="inlineStr">
         <is>
-          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Tecnico</t>
+          <t>Dirigenza</t>
         </is>
       </c>
       <c r="G218" t="inlineStr">
         <is>
-          <t>CTP - Ingegnere Biomedico</t>
+          <t>Dirigente Psicologo</t>
         </is>
       </c>
       <c r="H218" t="inlineStr">
         <is>
-          <t>08/11/2024 00:00</t>
+          <t>28/02/2025 00:00</t>
         </is>
       </c>
       <c r="I218" t="inlineStr">
         <is>
-          <t>30/10/2026 23:59</t>
+          <t>09/03/2025 23:59</t>
         </is>
       </c>
       <c r="K218" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N218" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P218" t="inlineStr"/>
       <c r="Q218" t="inlineStr"/>
       <c r="R218" t="inlineStr"/>
       <c r="S218" t="inlineStr"/>
       <c r="T218" t="inlineStr"/>
       <c r="AC218" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE218" t="inlineStr">
         <is>
-          <t>Concorsi Comparto</t>
+          <t>Incarichi libero professionali</t>
         </is>
       </c>
       <c r="AF218" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Lavoro autonomo</t>
         </is>
       </c>
     </row>
     <row r="219">
       <c r="A219" t="inlineStr"/>
       <c r="B219" t="inlineStr"/>
       <c r="C219" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per titoli e colloquio, per n. 1 posto di Dirigente Medico di Cardiologia a tempo determinato</t>
+          <t>Azienda Zero - Graduatoria concorso pubblico per n. 5 Dirigenti Medici disciplina di Chirurgia Maxillo-Facciale</t>
         </is>
       </c>
       <c r="D219" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E219" t="inlineStr"/>
       <c r="F219" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G219" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H219" t="inlineStr">
         <is>
-          <t>25/10/2024 00:00</t>
+          <t>25/02/2025 00:00</t>
         </is>
       </c>
       <c r="I219" t="inlineStr">
         <is>
-          <t>08/11/2024 23:59</t>
+          <t>20/02/2027 23:59</t>
         </is>
       </c>
       <c r="K219" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N219" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P219" t="inlineStr"/>
       <c r="Q219" t="inlineStr"/>
       <c r="R219" t="inlineStr"/>
       <c r="S219" t="inlineStr"/>
       <c r="T219" t="inlineStr"/>
-      <c r="W219" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="AC219" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="AD219" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AE219" t="inlineStr">
         <is>
-          <t>Avviso Pubblico</t>
+          <t>Concorsi Dirigenza</t>
         </is>
       </c>
       <c r="AF219" t="inlineStr">
         <is>
-          <t>Tempo determinato</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="220">
       <c r="A220" t="inlineStr"/>
       <c r="B220" t="inlineStr"/>
       <c r="C220" t="inlineStr">
         <is>
-          <t>Azienda Zero - graduatoria concorso pubblico per n. 7 posti di Tecnico di Fisiopatologia Cardiocircolatoria e Perfusione Cardiovascolare</t>
+          <t>Procedura comparativa per il conferimento di incarichi libero - professionali a medici, ex art. 7, comma 6, del D.Lgs. nr. 165/2001, per prestare attività presso la UOC Centrale Operativa 118.</t>
         </is>
       </c>
       <c r="D220" t="inlineStr">
         <is>
-          <t>Pubblicato</t>
-[...6 lines deleted...]
-      </c>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E220" t="inlineStr"/>
       <c r="F220" t="inlineStr">
         <is>
-          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G220" t="inlineStr">
         <is>
-          <t>Tecnico della Fisiopatologia Cardiocircolatoria e Perfusione Cardiovascolare</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H220" t="inlineStr">
         <is>
-          <t>23/10/2024 00:00</t>
+          <t>25/02/2025 00:00</t>
         </is>
       </c>
       <c r="I220" t="inlineStr">
         <is>
-          <t>17/10/2026 23:59</t>
+          <t>31/12/2025 23:59</t>
         </is>
       </c>
       <c r="K220" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N220" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P220" t="inlineStr"/>
       <c r="Q220" t="inlineStr"/>
       <c r="R220" t="inlineStr"/>
       <c r="S220" t="inlineStr"/>
       <c r="T220" t="inlineStr"/>
       <c r="AC220" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE220" t="inlineStr">
         <is>
-          <t>Concorsi Comparto</t>
+          <t>Incarichi libero professionali</t>
         </is>
       </c>
       <c r="AF220" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Lavoro autonomo</t>
         </is>
       </c>
     </row>
     <row r="221">
       <c r="A221" t="inlineStr"/>
       <c r="B221" t="inlineStr"/>
       <c r="C221" t="inlineStr">
         <is>
-          <t>Avviso pubblico di mobilità volontaria per la copertura di n 1 posto di Dirigente Medico nella disciplina di Cardiologia</t>
+          <t xml:space="preserve">GRADUATORIA CONCORSO PUBBLICO, PER TITOLI ED ESAMI, PER LA COPERTURA DI N. 13 POSTI DI COLLABORATORE AMMINISTRATIVO PROFESSIONALE SETTORE GIURIDICO AREA DEI PROFESSIONISTI DELLA SALUTE E DEI FUNZIONARI – RUOLO AMMINISTRATIVO
+</t>
         </is>
       </c>
       <c r="D221" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E221" t="inlineStr"/>
       <c r="F221" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo amministrativo</t>
         </is>
       </c>
       <c r="G221" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>Collaboratore Amministrativo Professionale</t>
         </is>
       </c>
       <c r="H221" t="inlineStr">
         <is>
-          <t>14/10/2024 00:00</t>
+          <t>21/02/2025 00:00</t>
         </is>
       </c>
       <c r="I221" t="inlineStr">
         <is>
-          <t>13/11/2024 23:59</t>
+          <t>19/02/2027 23:59</t>
         </is>
       </c>
       <c r="K221" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N221" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P221" t="inlineStr"/>
       <c r="Q221" t="inlineStr"/>
       <c r="R221" t="inlineStr"/>
       <c r="S221" t="inlineStr"/>
       <c r="T221" t="inlineStr"/>
-      <c r="W221" t="n">
-[...12 lines deleted...]
-        <v>0</v>
+      <c r="U221" t="inlineStr">
+        <is>
+          <t>21/02/2025 00:00</t>
+        </is>
+      </c>
+      <c r="V221" t="inlineStr">
+        <is>
+          <t>19/02/2027 00:00</t>
+        </is>
       </c>
       <c r="AC221" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="AD221" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AE221" t="inlineStr">
         <is>
-          <t>Avviso di mobilità da altro ente</t>
+          <t>Concorsi Comparto</t>
         </is>
       </c>
       <c r="AF221" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="222">
       <c r="A222" t="inlineStr"/>
       <c r="B222" t="inlineStr"/>
       <c r="C222" t="inlineStr">
         <is>
-          <t>Avviso di procedura comparativa per il conferimento di incarichi libero professionale a medici, ex art. 7, comma 6 del D.Lsg. nr. 165/2001, per prestare attività presso le UOC di Pronto Soccorso degli Ospedali dell'Azienda.</t>
+          <t>Procedura comparativa per il conferimento di nr. 2 incarichi libero - professionali a veterinari, ex art. 7, comma 6, del D.Lgs. nr. 165/2001, per il la UOC Servizio Veterinario di Igiene degli Alimenti di Origine Animale e loro derivati.</t>
         </is>
       </c>
       <c r="D222" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E222" t="inlineStr"/>
       <c r="F222" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G222" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>Dirigente Veterinario</t>
         </is>
       </c>
       <c r="H222" t="inlineStr">
         <is>
-          <t>01/10/2024 00:00</t>
+          <t>20/02/2025 00:00</t>
         </is>
       </c>
       <c r="I222" t="inlineStr">
         <is>
-          <t>13/10/2024 23:59</t>
+          <t>10/03/2025 23:59</t>
         </is>
       </c>
       <c r="K222" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N222" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P222" t="inlineStr"/>
       <c r="Q222" t="inlineStr"/>
       <c r="R222" t="inlineStr"/>
       <c r="S222" t="inlineStr"/>
       <c r="T222" t="inlineStr"/>
       <c r="AC222" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE222" t="inlineStr">
         <is>
           <t>Incarichi libero professionali</t>
         </is>
       </c>
       <c r="AF222" t="inlineStr">
         <is>
           <t>Lavoro autonomo</t>
         </is>
       </c>
     </row>
     <row r="223">
       <c r="A223" t="inlineStr"/>
       <c r="B223" t="inlineStr"/>
       <c r="C223" t="inlineStr">
         <is>
-          <t>Indizione avviso di procedura comparativa per il conferimento di incarico libero professionale ex art. 7, comma 6 del D.Lgs. 165/2001 a professionista esterno per attività presso la UOC Centrale Operativa Suem 118.</t>
+          <t>Procedura comparativa per il conferimento di incarichi libero - professionali a medici, ex art. 7, comma 6, del D.Lgs. nr. 165/2001, per prestare attività presso la UOC di Pediatria.</t>
         </is>
       </c>
       <c r="D223" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E223" t="inlineStr"/>
       <c r="F223" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G223" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H223" t="inlineStr">
         <is>
-          <t>30/09/2024 00:00</t>
+          <t>19/02/2025 00:00</t>
         </is>
       </c>
       <c r="I223" t="inlineStr">
         <is>
-          <t>10/10/2024 23:59</t>
+          <t>31/12/2025 23:59</t>
         </is>
       </c>
       <c r="K223" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N223" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P223" t="inlineStr"/>
       <c r="Q223" t="inlineStr"/>
-      <c r="R223" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="R223" t="inlineStr"/>
       <c r="S223" t="inlineStr"/>
       <c r="T223" t="inlineStr"/>
       <c r="AC223" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE223" t="inlineStr">
         <is>
           <t>Incarichi libero professionali</t>
         </is>
       </c>
       <c r="AF223" t="inlineStr">
         <is>
           <t>Lavoro autonomo</t>
         </is>
       </c>
     </row>
     <row r="224">
       <c r="A224" t="inlineStr"/>
       <c r="B224" t="inlineStr"/>
       <c r="C224" t="inlineStr">
         <is>
-          <t>Azienda Zero - graduatoria concorso pubblico n. 56 posti di Dirigente Medico di Radiodiagnostica</t>
+          <t>Procedura comparativa per il conferimento di incarichi libero - professionali a professionista laureato in psicologia e specializzato in psicoterapia, ex art. 7, comma 6, del D.Lgs. nr. 165/2001, per il progetto "contrasto ai disturbi della nutrizione e alimentazione".</t>
         </is>
       </c>
       <c r="D224" t="inlineStr">
         <is>
-          <t>Pubblicato</t>
-[...6 lines deleted...]
-      </c>
+          <t>Graduatoria/Esito</t>
+        </is>
+      </c>
+      <c r="E224" t="inlineStr"/>
       <c r="F224" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>Dirigenza</t>
         </is>
       </c>
       <c r="G224" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>Dirigente Psicologo</t>
         </is>
       </c>
       <c r="H224" t="inlineStr">
         <is>
-          <t>30/09/2024 00:00</t>
+          <t>19/02/2025 00:00</t>
         </is>
       </c>
       <c r="I224" t="inlineStr">
         <is>
-          <t>26/09/2026 23:59</t>
+          <t>27/02/2025 23:59</t>
         </is>
       </c>
       <c r="K224" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N224" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P224" t="inlineStr"/>
       <c r="Q224" t="inlineStr"/>
       <c r="R224" t="inlineStr"/>
       <c r="S224" t="inlineStr"/>
       <c r="T224" t="inlineStr"/>
       <c r="AC224" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE224" t="inlineStr">
         <is>
-          <t>Avvisi Incarichi 15 septies/octies D.Lgs 502/92</t>
+          <t>Incarichi libero professionali</t>
         </is>
       </c>
       <c r="AF224" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Lavoro autonomo</t>
         </is>
       </c>
     </row>
     <row r="225">
       <c r="A225" t="inlineStr"/>
       <c r="B225" t="inlineStr"/>
       <c r="C225" t="inlineStr">
         <is>
-          <t>Tabella triennale avvisi, concorsi e procedure comparative aggiornata a settembre 2024</t>
+          <t>Avviso pubblico per il conferimento dell'incarico di Direttore UOC Direzione Professioni Sanitarie</t>
         </is>
       </c>
       <c r="D225" t="inlineStr">
         <is>
-          <t>Pubblicato</t>
-[...4 lines deleted...]
-          <t>Tabella triennale avvisi, concorsi e procedure comparative aggiornata a settembre 2024</t>
+          <t>Graduatoria/Esito</t>
+        </is>
+      </c>
+      <c r="E225" t="inlineStr"/>
+      <c r="F225" t="inlineStr">
+        <is>
+          <t>Dirigenza dell'Area Sanità</t>
+        </is>
+      </c>
+      <c r="G225" t="inlineStr">
+        <is>
+          <t>Dirigente delle Professioni Sanitarie - DIRETTORE</t>
         </is>
       </c>
       <c r="H225" t="inlineStr">
         <is>
-          <t>24/09/2024 00:00</t>
+          <t>14/02/2025 00:00</t>
         </is>
       </c>
       <c r="I225" t="inlineStr">
         <is>
-          <t>24/09/2029 23:59</t>
+          <t>16/03/2025 23:59</t>
         </is>
       </c>
       <c r="K225" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N225" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P225" t="inlineStr"/>
       <c r="Q225" t="inlineStr"/>
       <c r="R225" t="inlineStr"/>
       <c r="S225" t="inlineStr"/>
       <c r="T225" t="inlineStr"/>
+      <c r="W225" t="n">
+        <v>0</v>
+      </c>
+      <c r="X225" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y225" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z225" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA225" t="n">
+        <v>0</v>
+      </c>
       <c r="AC225" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD225" t="n">
+        <v>0</v>
+      </c>
       <c r="AE225" t="inlineStr">
         <is>
-          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
+          <t>Avviso di struttura complessa</t>
+        </is>
+      </c>
+      <c r="AF225" t="inlineStr">
+        <is>
+          <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="226">
       <c r="A226" t="inlineStr"/>
       <c r="B226" t="inlineStr"/>
       <c r="C226" t="inlineStr">
         <is>
-          <t>Avviso pubblico per la stabilizzazione del personale precario del ruolo sanitario, ai sensi dell'art. 1, comma 268, lett. b), della L. 234/2021, come modificato dall'art. 1, comma 528, della L. 197/2022 e dall'art. 4 del D.L. 198/2022, come modificato dalla Legge di conversione n. 14/2023 e dall'art. 8 comma 2-bis del Decreto Legge 19/2024, convertito in Legge n. 56/2024: n. 1 Dirigente Medico nella disciplina di Chirurgia Generale.</t>
+          <t>Procedura comparativa per il conferimento di incarichi libero - professionali a medici, ex art. 7, comma 6, del D.Lgs. nr. 165/2001, per prestare attività presso la UOC di Gastroenterologia dell'Azienda.</t>
         </is>
       </c>
       <c r="D226" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="E226" t="inlineStr"/>
       <c r="F226" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G226" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H226" t="inlineStr">
         <is>
-          <t>19/09/2024 00:00</t>
+          <t>13/02/2025 00:00</t>
         </is>
       </c>
       <c r="I226" t="inlineStr">
         <is>
-          <t>04/10/2024 23:59</t>
+          <t>31/12/2025 23:59</t>
         </is>
       </c>
       <c r="K226" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N226" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P226" t="inlineStr"/>
       <c r="Q226" t="inlineStr"/>
       <c r="R226" t="inlineStr"/>
       <c r="S226" t="inlineStr"/>
       <c r="T226" t="inlineStr"/>
-      <c r="W226" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="AC226" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="AD226" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AE226" t="inlineStr">
         <is>
-          <t>Stabilizzazione</t>
+          <t>Incarichi libero professionali</t>
         </is>
       </c>
       <c r="AF226" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Lavoro autonomo</t>
         </is>
       </c>
     </row>
     <row r="227">
       <c r="A227" t="inlineStr"/>
       <c r="B227" t="inlineStr"/>
       <c r="C227" t="inlineStr">
         <is>
-          <t xml:space="preserve">AVVISO DI PROCEDURA COMPARATIVA PER CONFERIMENTO DI NR. 1 INCARICO LIBERO-PROFESSIONALE, EX ART. 7 COMMA 6 DEL DLGS 165/2001, A MEDICO SPECIALIZZATO IN GINECOLOGIA E OSTETRICIA PER ATTIVITA' NELL'AMBITO DELLE U.O.C. DI OSTETRICIA E GINECOLOGIA DEGLI OSPEDALI DELL'AZIENDA.
-</t>
+          <t>Avviso pubblico per il conferimento dell'incarico di Direttore della UOC Ostetricia e Ginecologia di Rovigo e Trecenta</t>
         </is>
       </c>
       <c r="D227" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E227" t="inlineStr"/>
       <c r="F227" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>Apicale</t>
         </is>
       </c>
       <c r="G227" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>Dirigente Medico - DIRETTORE</t>
         </is>
       </c>
       <c r="H227" t="inlineStr">
         <is>
-          <t>09/09/2024 00:00</t>
+          <t>12/02/2025 00:00</t>
         </is>
       </c>
       <c r="I227" t="inlineStr">
         <is>
-          <t>20/09/2024 23:59</t>
+          <t>13/03/2025 23:59</t>
         </is>
       </c>
       <c r="K227" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N227" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P227" t="inlineStr"/>
       <c r="Q227" t="inlineStr"/>
       <c r="R227" t="inlineStr"/>
       <c r="S227" t="inlineStr"/>
       <c r="T227" t="inlineStr"/>
+      <c r="W227" t="n">
+        <v>0</v>
+      </c>
+      <c r="X227" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y227" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z227" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA227" t="n">
+        <v>0</v>
+      </c>
       <c r="AC227" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD227" t="n">
+        <v>0</v>
+      </c>
       <c r="AE227" t="inlineStr">
         <is>
-          <t>Incarichi libero professionali</t>
+          <t>Avviso di struttura complessa</t>
         </is>
       </c>
       <c r="AF227" t="inlineStr">
         <is>
-          <t>Lavoro autonomo</t>
+          <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="228">
       <c r="A228" t="inlineStr"/>
       <c r="B228" t="inlineStr"/>
       <c r="C228" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per titoli e colloquio, per n. 1 posto di Dirigente Medico di Medicina Interna a tempo determinato</t>
+          <t>GRADUATORIA CONCORSO PUBBLICO, PER TITOLI ED ESAMI, PER LA COPERTURA DI N. 20 POSTI DI ASSISTENTE
+SOCIALE AREA DEI PROFESSIONISTI DELLA SALUTE E DEI FUNZIONARI – RUOLO
+SOCIOSANITARIO</t>
         </is>
       </c>
       <c r="D228" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E228" t="inlineStr"/>
       <c r="F228" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>Area dei Professionisti della Salute e dei Funzionari - ruolo socio-sanitario</t>
         </is>
       </c>
       <c r="G228" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>Assistente Sociale</t>
         </is>
       </c>
       <c r="H228" t="inlineStr">
         <is>
-          <t>06/09/2024 00:00</t>
+          <t>04/02/2025 00:00</t>
         </is>
       </c>
       <c r="I228" t="inlineStr">
         <is>
-          <t>20/09/2024 23:59</t>
+          <t>02/02/2027 23:59</t>
         </is>
       </c>
       <c r="K228" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N228" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P228" t="inlineStr"/>
       <c r="Q228" t="inlineStr"/>
       <c r="R228" t="inlineStr"/>
       <c r="S228" t="inlineStr"/>
       <c r="T228" t="inlineStr"/>
-      <c r="W228" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="AC228" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="AD228" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AE228" t="inlineStr">
         <is>
-          <t>Avviso Pubblico</t>
+          <t>Concorsi Comparto</t>
         </is>
       </c>
       <c r="AF228" t="inlineStr">
         <is>
-          <t>Tempo determinato</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="229">
       <c r="A229" t="inlineStr"/>
       <c r="B229" t="inlineStr"/>
       <c r="C229" t="inlineStr">
         <is>
-          <t>Avviso pubblico per il conferimento dell'incarico di Direttore di Struttura Operativa Complessa UOC Centrale Operativa 118</t>
+          <t>GRADUATORIA AVVISO PUBBLICO, PER TITOLI ED ESAMI, PER N. 16 POSTI DI C.A.P. - SETTORE ECONOMICO,
+CON CONTRATTO DI FORMAZIONE E LAVORO A TEMPO DETERMINATO PER IL PROGETTO
+“CONTROLLO DI GESTIONE”</t>
         </is>
       </c>
       <c r="D229" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E229" t="inlineStr"/>
       <c r="F229" t="inlineStr">
         <is>
-          <t>Apicale</t>
+          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo amministrativo</t>
         </is>
       </c>
       <c r="G229" t="inlineStr">
         <is>
-          <t>Dirigente Medico - DIRETTORE</t>
+          <t>Collaboratore Amministrativo Professionale</t>
         </is>
       </c>
       <c r="H229" t="inlineStr">
         <is>
-          <t>06/09/2024 00:00</t>
+          <t>04/02/2025 00:00</t>
         </is>
       </c>
       <c r="I229" t="inlineStr">
         <is>
-          <t>06/10/2024 23:59</t>
+          <t>28/01/2027 23:59</t>
         </is>
       </c>
       <c r="K229" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N229" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P229" t="inlineStr"/>
       <c r="Q229" t="inlineStr"/>
       <c r="R229" t="inlineStr"/>
       <c r="S229" t="inlineStr"/>
       <c r="T229" t="inlineStr"/>
-      <c r="W229" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="AC229" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="AD229" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AE229" t="inlineStr">
         <is>
-          <t>Avviso di struttura complessa</t>
+          <t>Avvisi tempo determinato Comparto</t>
         </is>
       </c>
       <c r="AF229" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="230">
       <c r="A230" t="inlineStr"/>
       <c r="B230" t="inlineStr"/>
       <c r="C230" t="inlineStr">
         <is>
-          <t>Avviso pubblico per il conferimento dell'incarico a tempo determinato di Direttore di Struttura Operativa Complessa Direzione Medica degli Ospedali di Rovigo Trecenta e Adria&amp;quot;</t>
+          <t>Procedura comparativa per il conferimento di incarichi libero - professionali a medici, ex art. 7, comma 6, del D.Lgs. nr. 165/2001, per prestare attività presso le UOC di Ostetricia e Ginecologia degli Ospedali dell'Azienda.</t>
         </is>
       </c>
       <c r="D230" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="E230" t="inlineStr"/>
       <c r="F230" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G230" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H230" t="inlineStr">
         <is>
-          <t>03/09/2024 00:00</t>
+          <t>03/02/2025 00:00</t>
         </is>
       </c>
       <c r="I230" t="inlineStr">
         <is>
-          <t>03/10/2024 23:59</t>
+          <t>31/12/2025 23:59</t>
         </is>
       </c>
       <c r="K230" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N230" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P230" t="inlineStr"/>
       <c r="Q230" t="inlineStr"/>
       <c r="R230" t="inlineStr"/>
       <c r="S230" t="inlineStr"/>
       <c r="T230" t="inlineStr"/>
-      <c r="W230" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="AC230" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="AD230" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AE230" t="inlineStr">
         <is>
-          <t>Avviso di struttura complessa</t>
+          <t>Incarichi libero professionali</t>
         </is>
       </c>
       <c r="AF230" t="inlineStr">
         <is>
-          <t>Tempo determinato</t>
+          <t>Lavoro autonomo</t>
         </is>
       </c>
     </row>
     <row r="231">
       <c r="A231" t="inlineStr"/>
       <c r="B231" t="inlineStr"/>
       <c r="C231" t="inlineStr">
         <is>
-          <t>Avviso pubblico per il conferimento dell'incarico di Direttore di Struttura Operativa Complessa di Neuroradiologia</t>
+          <t>Avviso pubblico per la stabilizzazione del personale precario del ruolo sanitario, ai sensi dell'art. 1, c. 268, lett. b), della L. 234/2021, come modificato dall'art. 1, c. 528, della L. 197/2022, dall'art. 4 del D.L. 198/2022, come modificato dalla Legge di conversione n. 14/2023 e dall'art. 8 comma 2-bis del Decreto Legge 19/2024, convertito in Legge n. 56/2024: n. 1 Dirigente Medico nella disciplina di Otorinolaringoiatria.</t>
         </is>
       </c>
       <c r="D231" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E231" t="inlineStr"/>
       <c r="F231" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G231" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H231" t="inlineStr">
         <is>
-          <t>23/08/2024 00:00</t>
+          <t>03/02/2025 00:00</t>
         </is>
       </c>
       <c r="I231" t="inlineStr">
         <is>
-          <t>22/09/2024 23:59</t>
+          <t>18/02/2025 23:59</t>
         </is>
       </c>
       <c r="K231" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N231" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P231" t="inlineStr"/>
       <c r="Q231" t="inlineStr"/>
       <c r="R231" t="inlineStr"/>
       <c r="S231" t="inlineStr"/>
       <c r="T231" t="inlineStr"/>
       <c r="W231" t="n">
         <v>0</v>
       </c>
       <c r="X231" t="n">
         <v>0</v>
       </c>
       <c r="Y231" t="n">
         <v>0</v>
       </c>
       <c r="Z231" t="n">
         <v>0</v>
       </c>
       <c r="AA231" t="n">
         <v>0</v>
       </c>
       <c r="AC231" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD231" t="n">
         <v>0</v>
       </c>
       <c r="AE231" t="inlineStr">
         <is>
-          <t>Avviso di struttura complessa</t>
+          <t>Stabilizzazione</t>
         </is>
       </c>
       <c r="AF231" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="232">
       <c r="A232" t="inlineStr"/>
       <c r="B232" t="inlineStr"/>
       <c r="C232" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per titoli e colloquio, per n. 1 posto di Dirigente Medico di Anatomia Patologica a tempo determinato</t>
+          <t>Avviso pubblico per il conferimento dell'incarico di Direttore della UOC Urologia di Rovigo e Trecenta</t>
         </is>
       </c>
       <c r="D232" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E232" t="inlineStr"/>
       <c r="F232" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>Apicale</t>
         </is>
       </c>
       <c r="G232" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>Dirigente Medico - DIRETTORE</t>
         </is>
       </c>
       <c r="H232" t="inlineStr">
         <is>
-          <t>16/08/2024 00:00</t>
+          <t>28/01/2025 00:00</t>
         </is>
       </c>
       <c r="I232" t="inlineStr">
         <is>
-          <t>30/08/2024 23:59</t>
+          <t>27/02/2025 23:59</t>
         </is>
       </c>
       <c r="K232" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N232" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P232" t="inlineStr"/>
       <c r="Q232" t="inlineStr"/>
       <c r="R232" t="inlineStr"/>
       <c r="S232" t="inlineStr"/>
       <c r="T232" t="inlineStr"/>
       <c r="W232" t="n">
         <v>0</v>
       </c>
       <c r="X232" t="n">
         <v>0</v>
       </c>
       <c r="Y232" t="n">
         <v>0</v>
       </c>
       <c r="Z232" t="n">
         <v>0</v>
       </c>
       <c r="AA232" t="n">
         <v>0</v>
       </c>
       <c r="AC232" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD232" t="n">
         <v>0</v>
       </c>
       <c r="AE232" t="inlineStr">
         <is>
-          <t>Avviso Pubblico</t>
+          <t>Avviso di struttura complessa</t>
         </is>
       </c>
       <c r="AF232" t="inlineStr">
         <is>
-          <t>Tempo determinato</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="233">
       <c r="A233" t="inlineStr"/>
       <c r="B233" t="inlineStr"/>
       <c r="C233" t="inlineStr">
         <is>
-          <t>Avviso pubblico per il conferimento dell'incarico di Direttore di Struttura Operativa Complessa di Medicina Trasfusionale</t>
+          <t>Concorso pubblico, per titoli ed esami, per l'assunzione a tempo indeterminato di n. 1 Assistente Amministrativo, Area degli Assistenti, RISERVATO ALLE PERSONE DISABILI di cui all'art. 1 della L. 68/99 e s.m.i. ed iscritte nello specifico elenco di cui all'art. 8 della medesima legge</t>
         </is>
       </c>
       <c r="D233" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E233" t="inlineStr"/>
       <c r="F233" t="inlineStr">
         <is>
-          <t>Apicale</t>
+          <t>Area degli Assistenti - ruolo amministrativo</t>
         </is>
       </c>
       <c r="G233" t="inlineStr">
         <is>
-          <t>Dirigente Medico - DIRETTORE</t>
+          <t>Assistente Amministrativo</t>
         </is>
       </c>
       <c r="H233" t="inlineStr">
         <is>
-          <t>09/08/2024 00:00</t>
+          <t>28/01/2025 00:00</t>
         </is>
       </c>
       <c r="I233" t="inlineStr">
         <is>
-          <t>08/09/2024 23:59</t>
+          <t>27/02/2025 23:59</t>
         </is>
       </c>
       <c r="K233" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N233" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P233" t="inlineStr"/>
       <c r="Q233" t="inlineStr"/>
       <c r="R233" t="inlineStr"/>
       <c r="S233" t="inlineStr"/>
       <c r="T233" t="inlineStr"/>
       <c r="W233" t="n">
         <v>0</v>
       </c>
       <c r="X233" t="n">
         <v>0</v>
       </c>
       <c r="Y233" t="n">
         <v>0</v>
       </c>
       <c r="Z233" t="n">
         <v>0</v>
       </c>
       <c r="AA233" t="n">
         <v>0</v>
       </c>
       <c r="AC233" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD233" t="n">
         <v>0</v>
       </c>
       <c r="AE233" t="inlineStr">
         <is>
-          <t>Avviso di struttura complessa</t>
+          <t>Concorsi Comparto</t>
         </is>
       </c>
       <c r="AF233" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="234">
       <c r="A234" t="inlineStr"/>
       <c r="B234" t="inlineStr"/>
       <c r="C234" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 1 Tecnico della Fisiopatologia Cardiocircolatoria e Perfusione Cardiovascolare - Area PSF</t>
+          <t>Avviso pubblico per il conferimento dell'incarico di Direttore della UOC Anatomia Patologica</t>
         </is>
       </c>
       <c r="D234" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E234" t="inlineStr"/>
       <c r="F234" t="inlineStr">
         <is>
-          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
+          <t>Apicale</t>
         </is>
       </c>
       <c r="G234" t="inlineStr">
         <is>
-          <t>Tecnico della Fisiopatologia Cardiocircolatoria e Perfusione Cardiovascolare</t>
+          <t>Dirigente Medico - DIRETTORE</t>
         </is>
       </c>
       <c r="H234" t="inlineStr">
         <is>
-          <t>09/08/2024 00:00</t>
+          <t>28/01/2025 00:00</t>
         </is>
       </c>
       <c r="I234" t="inlineStr">
         <is>
-          <t>23/08/2024 23:59</t>
+          <t>27/02/2025 23:59</t>
         </is>
       </c>
       <c r="K234" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N234" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P234" t="inlineStr"/>
       <c r="Q234" t="inlineStr"/>
       <c r="R234" t="inlineStr"/>
       <c r="S234" t="inlineStr"/>
       <c r="T234" t="inlineStr"/>
       <c r="W234" t="n">
         <v>0</v>
       </c>
       <c r="X234" t="n">
         <v>0</v>
       </c>
       <c r="Y234" t="n">
         <v>0</v>
       </c>
       <c r="Z234" t="n">
         <v>0</v>
       </c>
       <c r="AA234" t="n">
         <v>0</v>
       </c>
       <c r="AC234" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD234" t="n">
         <v>0</v>
       </c>
       <c r="AE234" t="inlineStr">
         <is>
-          <t>Avviso Pubblico</t>
+          <t>Avviso di struttura complessa</t>
         </is>
       </c>
       <c r="AF234" t="inlineStr">
         <is>
-          <t>Tempo determinato</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="235">
       <c r="A235" t="inlineStr"/>
       <c r="B235" t="inlineStr"/>
       <c r="C235" t="inlineStr">
         <is>
-          <t>Avviso pubblico per il conferimento dell'incarico di Direttore di Struttura Operativa Complessa di Nefrologia</t>
+          <t>Azienda Zero - graduatoria concorso pubblico per n. 39 posti di Dirigente Medico di Medicina Interna</t>
         </is>
       </c>
       <c r="D235" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E235" t="inlineStr"/>
       <c r="F235" t="inlineStr">
         <is>
-          <t>Apicale</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G235" t="inlineStr">
         <is>
-          <t>Dirigente Medico - DIRETTORE</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H235" t="inlineStr">
         <is>
-          <t>09/08/2024 00:00</t>
+          <t>23/01/2025 00:00</t>
         </is>
       </c>
       <c r="I235" t="inlineStr">
         <is>
-          <t>08/09/2024 23:59</t>
+          <t>20/01/2027 23:59</t>
         </is>
       </c>
       <c r="K235" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N235" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P235" t="inlineStr"/>
       <c r="Q235" t="inlineStr"/>
       <c r="R235" t="inlineStr"/>
       <c r="S235" t="inlineStr"/>
       <c r="T235" t="inlineStr"/>
-      <c r="W235" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="AC235" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="AD235" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AE235" t="inlineStr">
         <is>
-          <t>Avviso di struttura complessa</t>
+          <t>Concorsi Dirigenza</t>
         </is>
       </c>
       <c r="AF235" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="236">
       <c r="A236" t="inlineStr"/>
       <c r="B236" t="inlineStr"/>
       <c r="C236" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per titoli e colloquio, per n. 1 posto di Dirigente Medico di Neurologia a tempo determinato</t>
+          <t>Avviso Interno RISERVATO al personale dell'Azienda ULSS 5 Polesana per il conferimento dell'incarico di Direttore della UOC Distretto 2 di Adria</t>
         </is>
       </c>
       <c r="D236" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E236" t="inlineStr"/>
-      <c r="F236" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="H236" t="inlineStr">
         <is>
-          <t>02/08/2024 00:00</t>
+          <t>22/01/2025 00:00</t>
         </is>
       </c>
       <c r="I236" t="inlineStr">
         <is>
-          <t>16/08/2024 23:59</t>
+          <t>06/02/2025 23:59</t>
         </is>
       </c>
       <c r="K236" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N236" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P236" t="inlineStr"/>
       <c r="Q236" t="inlineStr"/>
       <c r="R236" t="inlineStr"/>
       <c r="S236" t="inlineStr"/>
       <c r="T236" t="inlineStr"/>
       <c r="W236" t="n">
         <v>0</v>
       </c>
       <c r="X236" t="n">
         <v>0</v>
       </c>
       <c r="Y236" t="n">
         <v>0</v>
       </c>
       <c r="Z236" t="n">
         <v>0</v>
       </c>
       <c r="AA236" t="n">
         <v>0</v>
       </c>
       <c r="AC236" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD236" t="n">
         <v>0</v>
       </c>
       <c r="AE236" t="inlineStr">
         <is>
-          <t>Avviso Pubblico</t>
-[...6 lines deleted...]
-      </c>
+          <t>Avvisi Incarichi Direzione Struttura Complessa</t>
+        </is>
+      </c>
+      <c r="AF236" t="inlineStr"/>
     </row>
     <row r="237">
       <c r="A237" t="inlineStr"/>
       <c r="B237" t="inlineStr"/>
       <c r="C237" t="inlineStr">
         <is>
-          <t xml:space="preserve">Azienda Zero - Graduatoria concorso pubblico per n. 5 posti di Dirigente Medico nella disciplina di Malattie Metaboliche e Diabetologia </t>
+          <t>Avviso pubblico per l'assunzione a tempo determinato di n. 5 Infermieri - Area PSF</t>
         </is>
       </c>
       <c r="D237" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E237" t="inlineStr"/>
       <c r="F237" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
         </is>
       </c>
       <c r="G237" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>Infermiere</t>
         </is>
       </c>
       <c r="H237" t="inlineStr">
         <is>
-          <t>30/07/2024 00:00</t>
+          <t>10/01/2025 00:00</t>
         </is>
       </c>
       <c r="I237" t="inlineStr">
         <is>
-          <t>28/07/2026 23:59</t>
+          <t>24/01/2025 23:59</t>
         </is>
       </c>
       <c r="K237" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N237" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P237" t="inlineStr"/>
       <c r="Q237" t="inlineStr"/>
       <c r="R237" t="inlineStr"/>
       <c r="S237" t="inlineStr"/>
       <c r="T237" t="inlineStr"/>
+      <c r="W237" t="n">
+        <v>0</v>
+      </c>
+      <c r="X237" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y237" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z237" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA237" t="n">
+        <v>0</v>
+      </c>
       <c r="AC237" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD237" t="n">
+        <v>0</v>
+      </c>
       <c r="AE237" t="inlineStr">
         <is>
-          <t>Concorsi Dirigenza</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF237" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="238">
       <c r="A238" t="inlineStr"/>
       <c r="B238" t="inlineStr"/>
       <c r="C238" t="inlineStr">
         <is>
-          <t>Azienda Zero - graduatoria concorso pubblico per n. 41 posti di Assistente Sanitario - Area PSF</t>
+          <t>Avviso pubblico per la stabilizzazione del personale precario del ruolo sanitario, ai sensi dell'art. 1, comma 268, lett. b), della L. 234/2021, come modificato dall'art. 1, comma 528, della L. 197/2022 e dall'art. 4 del D.L. 198/2022, come modificato dalla Legge di conversione n. 14/2023 e dall'art. 8 comma 2-bis del Decreto Legge 19/2024, convertito in Legge n. 56/2024, nonché delle Linee Guida di cui al Documento adottato il 10.05.2023 dalla Conferenza delle Regioni e delle Province Autonome, trasmesso dalla Regione Veneto con nota prot. 293995 del 31.05.2023: n. 1 Assistente Amministrativo - Area degli Assistenti - Ruolo Amministrativo.</t>
         </is>
       </c>
       <c r="D238" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E238" t="inlineStr"/>
       <c r="F238" t="inlineStr">
         <is>
-          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
+          <t>Area degli Assistenti - ruolo amministrativo</t>
         </is>
       </c>
       <c r="G238" t="inlineStr">
         <is>
-          <t>Assistente Sanitario</t>
+          <t>Assistente Amministrativo</t>
         </is>
       </c>
       <c r="H238" t="inlineStr">
         <is>
-          <t>24/07/2024 00:00</t>
+          <t>30/12/2024 00:00</t>
         </is>
       </c>
       <c r="I238" t="inlineStr">
         <is>
-          <t>22/07/2026 23:59</t>
+          <t>15/01/2025 23:59</t>
         </is>
       </c>
       <c r="K238" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N238" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P238" t="inlineStr"/>
       <c r="Q238" t="inlineStr"/>
       <c r="R238" t="inlineStr"/>
       <c r="S238" t="inlineStr"/>
       <c r="T238" t="inlineStr"/>
+      <c r="W238" t="n">
+        <v>0</v>
+      </c>
+      <c r="X238" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y238" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z238" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA238" t="n">
+        <v>0</v>
+      </c>
       <c r="AC238" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD238" t="n">
+        <v>0</v>
+      </c>
       <c r="AE238" t="inlineStr">
         <is>
-          <t>Concorsi Comparto</t>
+          <t>Stabilizzazione</t>
         </is>
       </c>
       <c r="AF238" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="239">
       <c r="A239" t="inlineStr"/>
       <c r="B239" t="inlineStr"/>
       <c r="C239" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per titoli e colloquio, per n. 1 posto di Dirigente Medico di Medicina Nucleare a tempo determinato</t>
+          <t>Avviso pubblico per la stabilizzazione del personale precario del ruolo sanitario, ai sensi dell'art. 1, comma 268, lett. b), della L. 234/2021, come modificato dall'art. 1, comma 528, della L. 197/2022 e dall'art. 4 del D.L. 198/2022, come modificato dalla Legge di conversione n. 14/2023 e dall'art. 8 comma 2-bis del Decreto Legge 19/2024, convertito in Legge n. 56/2024, nonché delle Linee Guida di cui al Documento adottato il 10.05.2023 dalla Conferenza delle Regioni e delle Province Autonome, trasmesso dalla Regione Veneto con nota prot. 293995 del 31.05.2023: n. 1 Coadiutore Amministrativo Senior - Area degli Operatori - Ruolo Amministrativo.</t>
         </is>
       </c>
       <c r="D239" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E239" t="inlineStr"/>
       <c r="F239" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>Area degli Operatori - Ruolo Amministrativo</t>
         </is>
       </c>
       <c r="G239" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>Coadiutore Amministrativo Senior</t>
         </is>
       </c>
       <c r="H239" t="inlineStr">
         <is>
-          <t>19/07/2024 00:00</t>
+          <t>30/12/2024 00:00</t>
         </is>
       </c>
       <c r="I239" t="inlineStr">
         <is>
-          <t>02/08/2024 23:59</t>
+          <t>15/01/2025 23:59</t>
         </is>
       </c>
       <c r="K239" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N239" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P239" t="inlineStr"/>
       <c r="Q239" t="inlineStr"/>
       <c r="R239" t="inlineStr"/>
       <c r="S239" t="inlineStr"/>
       <c r="T239" t="inlineStr"/>
       <c r="W239" t="n">
         <v>0</v>
       </c>
       <c r="X239" t="n">
         <v>0</v>
       </c>
       <c r="Y239" t="n">
         <v>0</v>
       </c>
       <c r="Z239" t="n">
         <v>0</v>
       </c>
       <c r="AA239" t="n">
         <v>0</v>
       </c>
       <c r="AC239" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD239" t="n">
         <v>0</v>
       </c>
       <c r="AE239" t="inlineStr">
         <is>
-          <t>Avviso Pubblico</t>
+          <t>Stabilizzazione</t>
         </is>
       </c>
       <c r="AF239" t="inlineStr">
         <is>
-          <t>Tempo determinato</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="240">
       <c r="A240" t="inlineStr"/>
       <c r="B240" t="inlineStr"/>
       <c r="C240" t="inlineStr">
         <is>
-          <t>Avviso pubblico per la stabilizzazione del personale precario del ruolo sanitario, ai sensi dell'art. 1, comma 268, lett. b), della L. 234/2021, come modificato dall'art. 1, comma 528, della L. 197/2022 e dall'art. 4 del D.L. 198/2022, come modificato dalla Legge di conversione n. 14/2023: n. 1 EDUCATORE PROFESSIONALE - AREA PSF</t>
+          <t>Azienda Zero - graduatoria concorso pubblico per n. 37 posti di Dirigente Medico di Ginecologia e Ostetricia</t>
         </is>
       </c>
       <c r="D240" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E240" t="inlineStr"/>
       <c r="F240" t="inlineStr">
         <is>
-          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G240" t="inlineStr">
         <is>
-          <t>Educatore Professionale</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H240" t="inlineStr">
         <is>
-          <t>19/07/2024 00:00</t>
+          <t>24/12/2024 00:00</t>
         </is>
       </c>
       <c r="I240" t="inlineStr">
         <is>
-          <t>03/08/2024 23:59</t>
+          <t>23/12/2026 23:59</t>
         </is>
       </c>
       <c r="K240" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N240" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P240" t="inlineStr"/>
       <c r="Q240" t="inlineStr"/>
       <c r="R240" t="inlineStr"/>
       <c r="S240" t="inlineStr"/>
       <c r="T240" t="inlineStr"/>
-      <c r="W240" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="AC240" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="AD240" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AE240" t="inlineStr">
         <is>
-          <t>Stabilizzazione</t>
+          <t>Concorsi Dirigenza</t>
         </is>
       </c>
       <c r="AF240" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="241">
       <c r="A241" t="inlineStr"/>
-      <c r="B241" t="inlineStr"/>
+      <c r="B241" t="inlineStr">
+        <is>
+          <t>Tabella</t>
+        </is>
+      </c>
       <c r="C241" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per titoli e colloquio, per n. 1 posto di Dirigente Medico di Medicina d'Emergenza-Urgenza a tempo determinato</t>
+          <t>Tabella triennale avvisi, concorsi e procedure comparative aggiornata a dicembre 2024</t>
         </is>
       </c>
       <c r="D241" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
-[...10 lines deleted...]
-          <t>Dirigente Medico</t>
+          <t>Aperto</t>
+        </is>
+      </c>
+      <c r="E241" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Tabella triennale avvisi, concorsi e procedure comparative aggiornata a dicembre 2024&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H241" t="inlineStr">
         <is>
-          <t>12/07/2024 00:00</t>
+          <t>20/12/2024 00:00</t>
         </is>
       </c>
       <c r="I241" t="inlineStr">
         <is>
-          <t>26/07/2024 23:59</t>
+          <t>19/12/2029 23:59</t>
         </is>
       </c>
       <c r="K241" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N241" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P241" t="inlineStr"/>
       <c r="Q241" t="inlineStr"/>
       <c r="R241" t="inlineStr"/>
       <c r="S241" t="inlineStr"/>
       <c r="T241" t="inlineStr"/>
       <c r="W241" t="n">
         <v>0</v>
       </c>
       <c r="X241" t="n">
         <v>0</v>
       </c>
       <c r="Y241" t="n">
         <v>0</v>
       </c>
       <c r="Z241" t="n">
         <v>0</v>
       </c>
       <c r="AA241" t="n">
         <v>0</v>
       </c>
       <c r="AC241" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD241" t="n">
         <v>0</v>
       </c>
       <c r="AE241" t="inlineStr">
         <is>
-          <t>Avviso Pubblico</t>
+          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
         </is>
       </c>
       <c r="AF241" t="inlineStr">
         <is>
-          <t>Tempo determinato</t>
+          <t>Non definito</t>
         </is>
       </c>
     </row>
     <row r="242">
       <c r="A242" t="inlineStr"/>
       <c r="B242" t="inlineStr"/>
       <c r="C242" t="inlineStr">
         <is>
-          <t>Avviso pubblico di mobilità volontaria per n. 1 posto di Dirigente Medico nella disciplina di Ginecologia e Ostetricia per la UOC Ostetricia e Ginecologia di Adria</t>
+          <t xml:space="preserve">Azienda Zero - Graduatoria concorso pubblico, per titoli ed esami, per n. 4 posti di Dirigente Medico - Disciplina: Otorinolaringoiatria  - Area Chirurgica e delle Specialità Chirurgiche, a tempo indeterminato ed a rapporto esclusivo.
+</t>
         </is>
       </c>
       <c r="D242" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E242" t="inlineStr"/>
       <c r="F242" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G242" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H242" t="inlineStr">
         <is>
-          <t>08/07/2024 00:00</t>
+          <t>17/12/2024 00:00</t>
         </is>
       </c>
       <c r="I242" t="inlineStr">
         <is>
-          <t>07/08/2024 23:59</t>
+          <t>11/12/2026 23:59</t>
         </is>
       </c>
       <c r="K242" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N242" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P242" t="inlineStr"/>
       <c r="Q242" t="inlineStr"/>
       <c r="R242" t="inlineStr"/>
       <c r="S242" t="inlineStr"/>
       <c r="T242" t="inlineStr"/>
-      <c r="W242" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="AC242" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="AD242" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AE242" t="inlineStr">
         <is>
-          <t>Avviso di mobilità da altro ente</t>
+          <t>Concorsi Dirigenza</t>
         </is>
       </c>
       <c r="AF242" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="243">
       <c r="A243" t="inlineStr"/>
       <c r="B243" t="inlineStr"/>
       <c r="C243" t="inlineStr">
         <is>
-          <t>Azienda Zero - graduatoria concorso pubblico per n. 5 Dirigenti Medici di Neuroradiologia</t>
+          <t>Azienda Zero - graduatoria concorso pubblico per n. 58 posti di Operatore Socio Sanitario - Area degli Operatori - Ruolo Socio Sanitario</t>
         </is>
       </c>
       <c r="D243" t="inlineStr">
         <is>
-          <t>Pubblicato</t>
-[...6 lines deleted...]
-      </c>
+          <t>Graduatoria/Esito</t>
+        </is>
+      </c>
+      <c r="E243" t="inlineStr"/>
       <c r="F243" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>Area degli Operatori - Ruolo Socio Sanitario</t>
         </is>
       </c>
       <c r="G243" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>Operatore Socio Sanitario (OSS)</t>
         </is>
       </c>
       <c r="H243" t="inlineStr">
         <is>
-          <t>05/07/2024 00:00</t>
+          <t>17/12/2024 00:00</t>
         </is>
       </c>
       <c r="I243" t="inlineStr">
         <is>
-          <t>01/07/2026 23:59</t>
+          <t>16/12/2026 23:59</t>
         </is>
       </c>
       <c r="K243" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N243" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P243" t="inlineStr"/>
       <c r="Q243" t="inlineStr"/>
       <c r="R243" t="inlineStr"/>
       <c r="S243" t="inlineStr"/>
       <c r="T243" t="inlineStr"/>
       <c r="AC243" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE243" t="inlineStr">
         <is>
-          <t>Concorsi Dirigenza</t>
+          <t>Concorsi Comparto</t>
         </is>
       </c>
       <c r="AF243" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="244">
       <c r="A244" t="inlineStr"/>
       <c r="B244" t="inlineStr"/>
       <c r="C244" t="inlineStr">
         <is>
-          <t>Azienda Zero - graduatoria concorso pubblico per n. 24 Dirigenti Medici di Neuropsichiatria Infantile</t>
+          <t>Azienda Zero - graduatoria concorso pubblico per n. 7 posti di Collaboratore Tecnico Professionale - Ingegnere Civile - Area PSF</t>
         </is>
       </c>
       <c r="D244" t="inlineStr">
         <is>
-          <t>Pubblicato</t>
-[...6 lines deleted...]
-      </c>
+          <t>Graduatoria/Esito</t>
+        </is>
+      </c>
+      <c r="E244" t="inlineStr"/>
       <c r="F244" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Tecnico</t>
         </is>
       </c>
       <c r="G244" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>CTP - Ingegnere Civile</t>
         </is>
       </c>
       <c r="H244" t="inlineStr">
         <is>
-          <t>05/07/2024 00:00</t>
+          <t>10/12/2024 00:00</t>
         </is>
       </c>
       <c r="I244" t="inlineStr">
         <is>
-          <t>03/07/2026 23:59</t>
+          <t>19/11/2026 23:59</t>
         </is>
       </c>
       <c r="K244" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N244" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P244" t="inlineStr"/>
       <c r="Q244" t="inlineStr"/>
       <c r="R244" t="inlineStr"/>
       <c r="S244" t="inlineStr"/>
       <c r="T244" t="inlineStr"/>
       <c r="AC244" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE244" t="inlineStr">
         <is>
-          <t>Concorsi Dirigenza</t>
+          <t>Concorsi Comparto</t>
         </is>
       </c>
       <c r="AF244" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="245">
       <c r="A245" t="inlineStr"/>
       <c r="B245" t="inlineStr"/>
       <c r="C245" t="inlineStr">
         <is>
-          <t>Azienda Zero - Graduatoria concorso pubblico per la copertura di n. 26 posti di Dirigente Medico nella disciplina di Cardiologia</t>
+          <t xml:space="preserve">Azienda Zero - Graduatoria concorso pubblico, per titoli ed esami, per la copertura di n. 17 posti di Dirigente Medico nella disciplina di Medicina Trasfusionale Area della Medicina Diagnostica e dei Servizi, a tempo indeterminato ed a rapporto esclusivo.
+</t>
         </is>
       </c>
       <c r="D245" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E245" t="inlineStr"/>
       <c r="F245" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G245" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H245" t="inlineStr">
         <is>
-          <t>26/06/2024 00:00</t>
+          <t>10/12/2024 00:00</t>
         </is>
       </c>
       <c r="I245" t="inlineStr">
         <is>
-          <t>23/06/2026 23:59</t>
+          <t>02/12/2024 23:59</t>
         </is>
       </c>
       <c r="K245" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N245" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P245" t="inlineStr"/>
       <c r="Q245" t="inlineStr"/>
       <c r="R245" t="inlineStr"/>
       <c r="S245" t="inlineStr"/>
       <c r="T245" t="inlineStr"/>
       <c r="AC245" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE245" t="inlineStr">
         <is>
           <t>Concorsi Dirigenza</t>
         </is>
       </c>
       <c r="AF245" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="246">
       <c r="A246" t="inlineStr"/>
       <c r="B246" t="inlineStr"/>
       <c r="C246" t="inlineStr">
         <is>
-          <t xml:space="preserve">Azienda Zero - Graduatoria concorso pubblico per la copertura di n. 10 posti di Dirigente Medico nella disciplina di Oftalmologia </t>
+          <t>Azienda Zero - graduatoria concorso pubblico per n. 33 posti di Ostetrica/o - Area PSF</t>
         </is>
       </c>
       <c r="D246" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E246" t="inlineStr"/>
       <c r="F246" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
         </is>
       </c>
       <c r="G246" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>Ostetrica/o</t>
         </is>
       </c>
       <c r="H246" t="inlineStr">
         <is>
-          <t>21/06/2024 00:00</t>
+          <t>04/12/2024 00:00</t>
         </is>
       </c>
       <c r="I246" t="inlineStr">
         <is>
-          <t>19/06/2026 23:59</t>
+          <t>03/12/2026 23:59</t>
         </is>
       </c>
       <c r="K246" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N246" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P246" t="inlineStr"/>
       <c r="Q246" t="inlineStr"/>
       <c r="R246" t="inlineStr"/>
       <c r="S246" t="inlineStr"/>
       <c r="T246" t="inlineStr"/>
       <c r="AC246" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE246" t="inlineStr">
         <is>
-          <t>Concorsi Dirigenza</t>
+          <t>Concorsi Comparto</t>
         </is>
       </c>
       <c r="AF246" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="247">
       <c r="A247" t="inlineStr"/>
       <c r="B247" t="inlineStr"/>
       <c r="C247" t="inlineStr">
         <is>
-          <t>Azienda Zero - graduatoria concorso pubblico per n. 6 Dirigenti Medici di Anestesia e Rianimazione o Medicina d'Emergenza-Urgenza</t>
+          <t>Avviso pubblico per il conferimento dell'incarico di Direttore della UOC Riabilitazione di Adria</t>
         </is>
       </c>
       <c r="D247" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E247" t="inlineStr"/>
       <c r="F247" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>Apicale</t>
         </is>
       </c>
       <c r="G247" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>Dirigente Medico - DIRETTORE</t>
         </is>
       </c>
       <c r="H247" t="inlineStr">
         <is>
-          <t>20/06/2024 00:00</t>
+          <t>02/12/2024 00:00</t>
         </is>
       </c>
       <c r="I247" t="inlineStr">
         <is>
-          <t>11/06/2026 23:59</t>
+          <t>29/12/2024 23:59</t>
         </is>
       </c>
       <c r="K247" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N247" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P247" t="inlineStr"/>
       <c r="Q247" t="inlineStr"/>
       <c r="R247" t="inlineStr"/>
       <c r="S247" t="inlineStr"/>
       <c r="T247" t="inlineStr"/>
+      <c r="W247" t="n">
+        <v>0</v>
+      </c>
+      <c r="X247" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y247" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z247" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA247" t="n">
+        <v>0</v>
+      </c>
       <c r="AC247" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD247" t="n">
+        <v>0</v>
+      </c>
       <c r="AE247" t="inlineStr">
         <is>
-          <t>Concorsi Dirigenza</t>
+          <t>Avviso di struttura complessa</t>
         </is>
       </c>
       <c r="AF247" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="248">
       <c r="A248" t="inlineStr"/>
       <c r="B248" t="inlineStr"/>
       <c r="C248" t="inlineStr">
         <is>
-          <t>Azienda Zero - graduatoria concorso pubblico per n. 48 Dirigenti Medici di Psichiatria</t>
+          <t>Avviso pubblico di mobilità volontaria per n. 1 Dirigente Medico nella disciplina di Medicina Fisica e Riabilitazione per la UOC Ortopedia e Traumatologia di Rovigo e Trecenta</t>
         </is>
       </c>
       <c r="D248" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E248" t="inlineStr"/>
       <c r="F248" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G248" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H248" t="inlineStr">
         <is>
-          <t>19/06/2024 00:00</t>
+          <t>01/12/2024 00:00</t>
         </is>
       </c>
       <c r="I248" t="inlineStr">
         <is>
-          <t>16/06/2026 23:59</t>
+          <t>31/12/2024 23:59</t>
         </is>
       </c>
       <c r="K248" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N248" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P248" t="inlineStr"/>
       <c r="Q248" t="inlineStr"/>
       <c r="R248" t="inlineStr"/>
       <c r="S248" t="inlineStr"/>
       <c r="T248" t="inlineStr"/>
+      <c r="W248" t="n">
+        <v>0</v>
+      </c>
+      <c r="X248" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y248" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z248" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA248" t="n">
+        <v>0</v>
+      </c>
       <c r="AC248" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD248" t="n">
+        <v>0</v>
+      </c>
       <c r="AE248" t="inlineStr">
         <is>
-          <t>Concorsi Dirigenza</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF248" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="249">
       <c r="A249" t="inlineStr"/>
       <c r="B249" t="inlineStr"/>
       <c r="C249" t="inlineStr">
         <is>
-          <t>Azienda Zero -  graduatoria concorso pubblico per n. 3 Dirigenti Farmacisti</t>
+          <t>Avviso pubblico per l'assunzione a tempo determinato di n. 1 Dirigente Veterinario nella disciplina di Igiene della Produzione, Trasformazione, Commercializzazione, Trasporto degli Alimenti di Origine Animale e loro derivati</t>
         </is>
       </c>
       <c r="D249" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E249" t="inlineStr"/>
       <c r="F249" t="inlineStr">
         <is>
-          <t>Dirigenza</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G249" t="inlineStr">
         <is>
-          <t>Dirigente Farmacista</t>
+          <t>Dirigente Veterinario</t>
         </is>
       </c>
       <c r="H249" t="inlineStr">
         <is>
-          <t>19/06/2024 00:00</t>
+          <t>29/11/2024 00:00</t>
         </is>
       </c>
       <c r="I249" t="inlineStr">
         <is>
-          <t>17/06/2026 23:59</t>
+          <t>13/12/2024 23:59</t>
         </is>
       </c>
       <c r="K249" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N249" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P249" t="inlineStr"/>
       <c r="Q249" t="inlineStr"/>
       <c r="R249" t="inlineStr"/>
       <c r="S249" t="inlineStr"/>
       <c r="T249" t="inlineStr"/>
+      <c r="W249" t="n">
+        <v>0</v>
+      </c>
+      <c r="X249" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y249" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z249" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA249" t="n">
+        <v>0</v>
+      </c>
       <c r="AC249" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD249" t="n">
+        <v>0</v>
+      </c>
       <c r="AE249" t="inlineStr">
         <is>
-          <t>Concorsi Dirigenza</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF249" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="250">
       <c r="A250" t="inlineStr"/>
       <c r="B250" t="inlineStr"/>
       <c r="C250" t="inlineStr">
         <is>
-          <t>Tabella triennale avvisi, concorsi e procedure comparative aggiornata a giugno 2024</t>
+          <t xml:space="preserve">Azienda Zero - Graduatoria concorso pubblico, per titoli ed esami, per la copertura di n. 10 Posti di Dirigente Medico – 
+Disciplina Urologia - Area Chirurgica e delle Specialità Chirurgiche, a tempo Indeterminato ed a rapporto esclusivo
+</t>
         </is>
       </c>
       <c r="D250" t="inlineStr">
         <is>
-          <t>Pubblicato</t>
-[...6 lines deleted...]
-      </c>
+          <t>Graduatoria/Esito</t>
+        </is>
+      </c>
+      <c r="E250" t="inlineStr"/>
       <c r="F250" t="inlineStr">
         <is>
-          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G250" t="inlineStr">
         <is>
-          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H250" t="inlineStr">
         <is>
-          <t>19/06/2024 00:00</t>
+          <t>25/11/2024 00:00</t>
         </is>
       </c>
       <c r="I250" t="inlineStr">
         <is>
-          <t>18/06/2029 23:59</t>
+          <t>19/11/2026 23:59</t>
         </is>
       </c>
       <c r="K250" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N250" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P250" t="inlineStr"/>
       <c r="Q250" t="inlineStr"/>
       <c r="R250" t="inlineStr"/>
       <c r="S250" t="inlineStr"/>
       <c r="T250" t="inlineStr"/>
       <c r="AC250" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE250" t="inlineStr">
         <is>
-          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
+          <t>Concorsi Dirigenza</t>
+        </is>
+      </c>
+      <c r="AF250" t="inlineStr">
+        <is>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="251">
       <c r="A251" t="inlineStr"/>
       <c r="B251" t="inlineStr"/>
       <c r="C251" t="inlineStr">
         <is>
-          <t xml:space="preserve">GRADUATORIA CONCORSO PUBBLICO, PER TITOLI ED ESAMI, PER LA COPERTURA DI N. 103 POSTI DI TECNICO 
-[...1 lines deleted...]
-</t>
+          <t>Azienda Zero - graduatoria concorso pubblico per n. 5 posti di Dirigente Medico – disciplina Medicina Nucleare</t>
         </is>
       </c>
       <c r="D251" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E251" t="inlineStr"/>
       <c r="F251" t="inlineStr">
         <is>
-          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G251" t="inlineStr">
         <is>
-          <t>Tecnico Sanitario di Laboratorio Biomedico</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H251" t="inlineStr">
         <is>
-          <t>27/05/2024 00:00</t>
+          <t>20/11/2024 00:00</t>
         </is>
       </c>
       <c r="I251" t="inlineStr">
         <is>
-          <t>21/05/2026 23:59</t>
+          <t>17/11/2026 23:59</t>
         </is>
       </c>
       <c r="K251" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N251" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P251" t="inlineStr"/>
       <c r="Q251" t="inlineStr"/>
       <c r="R251" t="inlineStr"/>
       <c r="S251" t="inlineStr"/>
       <c r="T251" t="inlineStr"/>
       <c r="AC251" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE251" t="inlineStr">
         <is>
-          <t>Concorsi Comparto</t>
+          <t>Concorsi Dirigenza</t>
         </is>
       </c>
       <c r="AF251" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="252">
       <c r="A252" t="inlineStr"/>
       <c r="B252" t="inlineStr"/>
       <c r="C252" t="inlineStr">
         <is>
-          <t>Avviso pubblico per la stabilizzazione del personale precario del ruolo sanitario, ai sensi dell'art. 1, comma 268, lett. b), della L. 234/2021, come modificato dall'art. 1, comma 528, della L. 197/2022 e dall'art. 4 del D.L. 198/2022, come modificato dalla Legge di conversione n. 14/2023: n. 1 DIRIGENTE MEDICO DI OTORINOLARINGOIATRIA</t>
+          <t>Riapertura termini Avviso pubblico per n.1 Dirigente Medico di Medicina d'Emergenza-Urgenza</t>
         </is>
       </c>
       <c r="D252" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E252" t="inlineStr"/>
       <c r="F252" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G252" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H252" t="inlineStr">
         <is>
-          <t>14/05/2024 00:00</t>
+          <t>14/11/2024 00:00</t>
         </is>
       </c>
       <c r="I252" t="inlineStr">
         <is>
-          <t>29/05/2024 23:59</t>
+          <t>22/11/2024 23:59</t>
         </is>
       </c>
       <c r="K252" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N252" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P252" t="inlineStr"/>
       <c r="Q252" t="inlineStr"/>
       <c r="R252" t="inlineStr"/>
       <c r="S252" t="inlineStr"/>
       <c r="T252" t="inlineStr"/>
       <c r="W252" t="n">
         <v>0</v>
       </c>
       <c r="X252" t="n">
         <v>0</v>
       </c>
       <c r="Y252" t="n">
         <v>0</v>
       </c>
       <c r="Z252" t="n">
         <v>0</v>
       </c>
       <c r="AA252" t="n">
         <v>0</v>
       </c>
       <c r="AC252" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD252" t="n">
         <v>0</v>
       </c>
       <c r="AE252" t="inlineStr">
         <is>
-          <t>Stabilizzazione</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF252" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="253">
       <c r="A253" t="inlineStr"/>
       <c r="B253" t="inlineStr"/>
       <c r="C253" t="inlineStr">
         <is>
-          <t>Avviso pubblico di mobilità volontaria per n. 1 posto di Dirigente Medico nella disciplina di Direzione Medica di Presidio Ospedaliero</t>
+          <t>Azienda Zero - graduatoria concorso pubblico per n. 18 posti di Dirigente Medico di Nefrologia</t>
         </is>
       </c>
       <c r="D253" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
-[...2 lines deleted...]
-      <c r="E253" t="inlineStr"/>
+          <t>Aperto</t>
+        </is>
+      </c>
+      <c r="E253" t="inlineStr">
+        <is>
+          <t>Azienda Zero - graduatoria concorso pubblico per n. 18 posti di Dirigente Medico di Nefrologia</t>
+        </is>
+      </c>
       <c r="F253" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G253" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H253" t="inlineStr">
         <is>
-          <t>13/05/2024 00:00</t>
+          <t>12/11/2024 00:00</t>
         </is>
       </c>
       <c r="I253" t="inlineStr">
         <is>
-          <t>12/06/2024 23:59</t>
+          <t>05/11/2026 23:59</t>
         </is>
       </c>
       <c r="K253" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N253" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P253" t="inlineStr"/>
       <c r="Q253" t="inlineStr"/>
       <c r="R253" t="inlineStr"/>
       <c r="S253" t="inlineStr"/>
       <c r="T253" t="inlineStr"/>
-      <c r="W253" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="AC253" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="AD253" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AE253" t="inlineStr">
         <is>
-          <t>Avviso di mobilità da altro ente</t>
+          <t>Concorsi Dirigenza</t>
         </is>
       </c>
       <c r="AF253" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="254">
       <c r="A254" t="inlineStr"/>
       <c r="B254" t="inlineStr"/>
       <c r="C254" t="inlineStr">
         <is>
-          <t>Avviso pubblico di mobilità per n. 1 posto di Collaboratore Amministrativo Professionale - Area PSF, da assegnare alla UOC Provveditorato, Economato e Gestione della Logistica</t>
+          <t>Azienda Zero - Graduatoria  concorso pubblico, per titoli ed esami, per n. 9 posti di Collaboratore Tecnico Professionale – Ingegnere Biomedico – Area dei Professionisti della Salute e dei Funzionari – Ruolo Tecnico.</t>
         </is>
       </c>
       <c r="D254" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E254" t="inlineStr"/>
       <c r="F254" t="inlineStr">
         <is>
-          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo amministrativo</t>
+          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Tecnico</t>
         </is>
       </c>
       <c r="G254" t="inlineStr">
         <is>
-          <t>Collaboratore Amministrativo Professionale</t>
+          <t>CTP - Ingegnere Biomedico</t>
         </is>
       </c>
       <c r="H254" t="inlineStr">
         <is>
-          <t>08/05/2024 00:00</t>
+          <t>08/11/2024 00:00</t>
         </is>
       </c>
       <c r="I254" t="inlineStr">
         <is>
-          <t>07/06/2024 23:59</t>
+          <t>30/10/2026 23:59</t>
         </is>
       </c>
       <c r="K254" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N254" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P254" t="inlineStr"/>
       <c r="Q254" t="inlineStr"/>
       <c r="R254" t="inlineStr"/>
       <c r="S254" t="inlineStr"/>
       <c r="T254" t="inlineStr"/>
-      <c r="W254" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="AC254" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="AD254" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AE254" t="inlineStr">
         <is>
-          <t>Avviso di mobilità da altro ente</t>
+          <t>Concorsi Comparto</t>
         </is>
       </c>
       <c r="AF254" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="255">
       <c r="A255" t="inlineStr"/>
       <c r="B255" t="inlineStr"/>
       <c r="C255" t="inlineStr">
         <is>
-          <t>Avviso pubblico per il conferimento dell'incarico di Direttore di Struttura Operativa Complessa di Oncologia</t>
+          <t>Azienda Zero - Graduatoria  concorso pubblico, per titoli ed esami, per n. 54 posti di Tecnico della Prevenzione nell’Ambiente e nei Luoghi di Lavoro – Area dei Professionisti della Salute e dei Funzionari – Ruolo Sanitario</t>
         </is>
       </c>
       <c r="D255" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E255" t="inlineStr"/>
       <c r="F255" t="inlineStr">
         <is>
-          <t>Apicale</t>
+          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
         </is>
       </c>
       <c r="G255" t="inlineStr">
         <is>
-          <t>Dirigente Medico - DIRETTORE</t>
+          <t>Tecnico della Prevenzione nell'Ambiente  e nei Luoghi di Lavoro</t>
         </is>
       </c>
       <c r="H255" t="inlineStr">
         <is>
-          <t>06/05/2024 00:00</t>
+          <t>08/11/2024 00:00</t>
         </is>
       </c>
       <c r="I255" t="inlineStr">
         <is>
-          <t>02/06/2024 23:59</t>
+          <t>30/10/2026 23:59</t>
         </is>
       </c>
       <c r="K255" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N255" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P255" t="inlineStr"/>
       <c r="Q255" t="inlineStr"/>
       <c r="R255" t="inlineStr"/>
       <c r="S255" t="inlineStr"/>
       <c r="T255" t="inlineStr"/>
-      <c r="W255" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="AC255" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="AD255" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AE255" t="inlineStr">
         <is>
-          <t>Avviso di struttura complessa</t>
+          <t>Concorsi Comparto</t>
         </is>
       </c>
       <c r="AF255" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="256">
       <c r="A256" t="inlineStr"/>
       <c r="B256" t="inlineStr"/>
       <c r="C256" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per soli titoli, per l'assunzione a tempo determinato di n. 2 Ostetriche/Ostetrici - Area dei Professionisti della Salute e dei Funzionari</t>
+          <t>Avviso pubblico, per titoli e colloquio, per n. 1 posto di Dirigente Medico di Cardiologia a tempo determinato</t>
         </is>
       </c>
       <c r="D256" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E256" t="inlineStr"/>
       <c r="F256" t="inlineStr">
         <is>
-          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G256" t="inlineStr">
         <is>
-          <t>Ostetrica/o</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H256" t="inlineStr">
         <is>
-          <t>03/05/2024 00:00</t>
+          <t>25/10/2024 00:00</t>
         </is>
       </c>
       <c r="I256" t="inlineStr">
         <is>
-          <t>17/05/2024 23:59</t>
+          <t>08/11/2024 23:59</t>
         </is>
       </c>
       <c r="K256" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N256" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P256" t="inlineStr"/>
       <c r="Q256" t="inlineStr"/>
       <c r="R256" t="inlineStr"/>
       <c r="S256" t="inlineStr"/>
       <c r="T256" t="inlineStr"/>
       <c r="W256" t="n">
         <v>0</v>
       </c>
       <c r="X256" t="n">
         <v>0</v>
       </c>
       <c r="Y256" t="n">
         <v>0</v>
@@ -18832,666 +19146,658 @@
       </c>
       <c r="AC256" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD256" t="n">
         <v>0</v>
       </c>
       <c r="AE256" t="inlineStr">
         <is>
           <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF256" t="inlineStr">
         <is>
           <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="257">
       <c r="A257" t="inlineStr"/>
       <c r="B257" t="inlineStr"/>
       <c r="C257" t="inlineStr">
         <is>
-          <t>Tabella triennale avvisi, concorsi e procedure comparative aggiornata a marzo 2024</t>
+          <t>Azienda Zero - graduatoria concorso pubblico per n. 7 posti di Tecnico di Fisiopatologia Cardiocircolatoria e Perfusione Cardiovascolare</t>
         </is>
       </c>
       <c r="D257" t="inlineStr">
         <is>
-          <t>Pubblicato</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="E257" t="inlineStr">
         <is>
-          <t>Tabella triennale avvisi, concorsi e procedure comparative aggiornata a marzo 2024</t>
+          <t>Azienda Zero - graduatoria concorso pubblico per n. 7 posti di Tecnico di Fisiopatologia Cardiocircolatoria e Perfusione Cardiovascolare</t>
         </is>
       </c>
       <c r="F257" t="inlineStr">
         <is>
-          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
+          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
         </is>
       </c>
       <c r="G257" t="inlineStr">
         <is>
-          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
+          <t>Tecnico della Fisiopatologia Cardiocircolatoria e Perfusione Cardiovascolare</t>
         </is>
       </c>
       <c r="H257" t="inlineStr">
         <is>
-          <t>26/03/2024 00:00</t>
+          <t>23/10/2024 00:00</t>
         </is>
       </c>
       <c r="I257" t="inlineStr">
         <is>
-          <t>25/03/2029 23:59</t>
+          <t>17/10/2026 23:59</t>
         </is>
       </c>
       <c r="K257" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N257" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P257" t="inlineStr"/>
       <c r="Q257" t="inlineStr"/>
       <c r="R257" t="inlineStr"/>
       <c r="S257" t="inlineStr"/>
       <c r="T257" t="inlineStr"/>
       <c r="AC257" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE257" t="inlineStr">
         <is>
-          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
+          <t>Concorsi Comparto</t>
+        </is>
+      </c>
+      <c r="AF257" t="inlineStr">
+        <is>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="258">
       <c r="A258" t="inlineStr"/>
       <c r="B258" t="inlineStr"/>
       <c r="C258" t="inlineStr">
         <is>
-          <t>INDIZIONE AVVISO DI PROCEDURA COMPARATIVA PER IL CONFERIMENTO DI NR. 2 INCARICHI LIBERO-PROFESSIONALI A PSICOLOGI, PER LA REALIZZAZIONE DELLE ATTIVITA' PREVISTE DAL PROGETTO REGIONE "QUALITY OF LIFE" DESTINATO A PERSONE CON DISTURBI DELLO SPETTRO AUTISTICO E ALLE LORO FAMIGLIE - DGR NR. 1557 DEL 12.12.2023.</t>
+          <t>Avviso pubblico di mobilità volontaria per la copertura di n 1 posto di Dirigente Medico nella disciplina di Cardiologia</t>
         </is>
       </c>
       <c r="D258" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E258" t="inlineStr"/>
       <c r="F258" t="inlineStr">
         <is>
-          <t>Dirigenza</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G258" t="inlineStr">
         <is>
-          <t>Dirigente Psicologo</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H258" t="inlineStr">
         <is>
-          <t>12/03/2024 00:00</t>
+          <t>14/10/2024 00:00</t>
         </is>
       </c>
       <c r="I258" t="inlineStr">
         <is>
-          <t>24/03/2024 23:59</t>
+          <t>13/11/2024 23:59</t>
         </is>
       </c>
       <c r="K258" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N258" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P258" t="inlineStr"/>
       <c r="Q258" t="inlineStr"/>
-      <c r="R258" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="R258" t="inlineStr"/>
       <c r="S258" t="inlineStr"/>
       <c r="T258" t="inlineStr"/>
+      <c r="W258" t="n">
+        <v>0</v>
+      </c>
+      <c r="X258" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y258" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z258" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA258" t="n">
+        <v>0</v>
+      </c>
       <c r="AC258" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD258" t="n">
+        <v>0</v>
+      </c>
       <c r="AE258" t="inlineStr">
         <is>
-          <t>Incarichi libero professionali</t>
+          <t>Avviso di mobilità da altro ente</t>
         </is>
       </c>
       <c r="AF258" t="inlineStr">
         <is>
-          <t>Lavoro autonomo</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="259">
       <c r="A259" t="inlineStr"/>
       <c r="B259" t="inlineStr"/>
       <c r="C259" t="inlineStr">
         <is>
-          <t>AVVISO DI SELEZIONE PUBBLICA PER CONFERIMENTO INCARICHI LIBERO-PROFESSIONALI A MEDICI SPECIALIZZATI IN UROLOGIA.</t>
+          <t>Avviso di procedura comparativa per il conferimento di incarichi libero professionale a medici, ex art. 7, comma 6 del D.Lsg. nr. 165/2001, per prestare attività presso le UOC di Pronto Soccorso degli Ospedali dell'Azienda.</t>
         </is>
       </c>
       <c r="D259" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E259" t="inlineStr"/>
       <c r="F259" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G259" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H259" t="inlineStr">
         <is>
-          <t>04/03/2024 00:00</t>
+          <t>01/10/2024 00:00</t>
         </is>
       </c>
       <c r="I259" t="inlineStr">
         <is>
-          <t>31/12/2024 23:59</t>
+          <t>13/10/2024 23:59</t>
         </is>
       </c>
       <c r="K259" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N259" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P259" t="inlineStr"/>
       <c r="Q259" t="inlineStr"/>
-      <c r="R259" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="R259" t="inlineStr"/>
       <c r="S259" t="inlineStr"/>
       <c r="T259" t="inlineStr"/>
       <c r="AC259" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE259" t="inlineStr">
         <is>
           <t>Incarichi libero professionali</t>
         </is>
       </c>
       <c r="AF259" t="inlineStr">
         <is>
           <t>Lavoro autonomo</t>
         </is>
       </c>
     </row>
     <row r="260">
       <c r="A260" t="inlineStr"/>
       <c r="B260" t="inlineStr"/>
       <c r="C260" t="inlineStr">
         <is>
-          <t>AVVISO DI SELEZIONE PUBBLICA PER CONFERIMENTO INCARICHI LIBERO-PROFESSIONALI A MEDICI SPECIALIZZATI IN RADIODIAGNOSTICA.</t>
+          <t>Indizione avviso di procedura comparativa per il conferimento di incarico libero professionale ex art. 7, comma 6 del D.Lgs. 165/2001 a professionista esterno per attività presso la UOC Centrale Operativa Suem 118.</t>
         </is>
       </c>
       <c r="D260" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E260" t="inlineStr"/>
       <c r="F260" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G260" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H260" t="inlineStr">
         <is>
-          <t>04/03/2024 00:00</t>
+          <t>30/09/2024 00:00</t>
         </is>
       </c>
       <c r="I260" t="inlineStr">
         <is>
-          <t>31/12/2024 23:59</t>
+          <t>10/10/2024 23:59</t>
         </is>
       </c>
       <c r="K260" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N260" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P260" t="inlineStr"/>
       <c r="Q260" t="inlineStr"/>
       <c r="R260" t="inlineStr">
         <is>
           <t>0425393959</t>
         </is>
       </c>
       <c r="S260" t="inlineStr"/>
       <c r="T260" t="inlineStr"/>
       <c r="AC260" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE260" t="inlineStr">
         <is>
           <t>Incarichi libero professionali</t>
         </is>
       </c>
       <c r="AF260" t="inlineStr">
         <is>
           <t>Lavoro autonomo</t>
         </is>
       </c>
     </row>
     <row r="261">
       <c r="A261" t="inlineStr"/>
       <c r="B261" t="inlineStr"/>
       <c r="C261" t="inlineStr">
         <is>
-          <t>Procedura comparativa per il conferimento di nr. 1 borsa di studio, per l’anno 2024, per la realizzazione del Progetto: “Supporto psicologico per pazienti onco-ematologici” da svolgersi presso la U.O.S.D. Onco-Ematologia e la U.O.S. Psicologia Ospedaliera e Benessere Organizzativo.</t>
+          <t>Azienda Zero - graduatoria concorso pubblico n. 56 posti di Dirigente Medico di Radiodiagnostica</t>
         </is>
       </c>
       <c r="D261" t="inlineStr">
         <is>
-          <t>Ammissione/Commissione/Espletamento</t>
-[...2 lines deleted...]
-      <c r="E261" t="inlineStr"/>
+          <t>Aperto</t>
+        </is>
+      </c>
+      <c r="E261" t="inlineStr">
+        <is>
+          <t>Azienda Zero - graduatoria concorso pubblico n. 56 posti di Dirigente Medico di Radiodiagnostica</t>
+        </is>
+      </c>
       <c r="F261" t="inlineStr">
         <is>
-          <t>Dirigenza</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G261" t="inlineStr">
         <is>
-          <t>Dirigente Psicologo</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H261" t="inlineStr">
         <is>
-          <t>27/02/2024 00:00</t>
+          <t>30/09/2024 00:00</t>
         </is>
       </c>
       <c r="I261" t="inlineStr">
         <is>
-          <t>10/03/2024 23:59</t>
+          <t>26/09/2026 23:59</t>
         </is>
       </c>
       <c r="K261" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N261" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P261" t="inlineStr"/>
       <c r="Q261" t="inlineStr"/>
-      <c r="R261" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="R261" t="inlineStr"/>
       <c r="S261" t="inlineStr"/>
       <c r="T261" t="inlineStr"/>
       <c r="AC261" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE261" t="inlineStr">
         <is>
-          <t>Borse di Studio</t>
+          <t>Avvisi Incarichi 15 septies/octies D.Lgs 502/92</t>
         </is>
       </c>
       <c r="AF261" t="inlineStr">
         <is>
-          <t>Borsa di studio</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="262">
       <c r="A262" t="inlineStr"/>
-      <c r="B262" t="inlineStr"/>
+      <c r="B262" t="inlineStr">
+        <is>
+          <t>Tabella</t>
+        </is>
+      </c>
       <c r="C262" t="inlineStr">
         <is>
-          <t>Avviso pubblico per il conferimento dell'incarico di Direttore di Struttura Operativa Complessa di Medicina Nucleare</t>
+          <t>Tabella triennale avvisi, concorsi e procedure comparative aggiornata a settembre 2024</t>
         </is>
       </c>
       <c r="D262" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
-[...10 lines deleted...]
-          <t>Dirigente Medico - DIRETTORE</t>
+          <t>Aperto</t>
+        </is>
+      </c>
+      <c r="E262" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Tabella triennale avvisi, concorsi e procedure comparative aggiornata a settembre 2024&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H262" t="inlineStr">
         <is>
-          <t>26/02/2024 00:00</t>
+          <t>24/09/2024 00:00</t>
         </is>
       </c>
       <c r="I262" t="inlineStr">
         <is>
-          <t>24/03/2024 23:59</t>
+          <t>24/09/2029 23:59</t>
         </is>
       </c>
       <c r="K262" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N262" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P262" t="inlineStr"/>
       <c r="Q262" t="inlineStr"/>
       <c r="R262" t="inlineStr"/>
       <c r="S262" t="inlineStr"/>
       <c r="T262" t="inlineStr"/>
       <c r="W262" t="n">
         <v>0</v>
       </c>
       <c r="X262" t="n">
         <v>0</v>
       </c>
       <c r="Y262" t="n">
         <v>0</v>
       </c>
       <c r="Z262" t="n">
         <v>0</v>
       </c>
       <c r="AA262" t="n">
         <v>0</v>
       </c>
       <c r="AC262" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD262" t="n">
         <v>0</v>
       </c>
       <c r="AE262" t="inlineStr">
         <is>
-          <t>Avviso di struttura complessa</t>
-[...6 lines deleted...]
-      </c>
+          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
+        </is>
+      </c>
+      <c r="AF262" t="inlineStr"/>
     </row>
     <row r="263">
       <c r="A263" t="inlineStr"/>
       <c r="B263" t="inlineStr"/>
       <c r="C263" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per titoli e colloquio, per Dirigente Medico di Medicina Interna</t>
+          <t>Avviso pubblico per la stabilizzazione del personale precario del ruolo sanitario, ai sensi dell'art. 1, comma 268, lett. b), della L. 234/2021, come modificato dall'art. 1, comma 528, della L. 197/2022 e dall'art. 4 del D.L. 198/2022, come modificato dalla Legge di conversione n. 14/2023 e dall'art. 8 comma 2-bis del Decreto Legge 19/2024, convertito in Legge n. 56/2024: n. 1 Dirigente Medico nella disciplina di Chirurgia Generale.</t>
         </is>
       </c>
       <c r="D263" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E263" t="inlineStr"/>
       <c r="F263" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G263" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H263" t="inlineStr">
         <is>
-          <t>23/02/2024 00:00</t>
+          <t>19/09/2024 00:00</t>
         </is>
       </c>
       <c r="I263" t="inlineStr">
         <is>
-          <t>08/03/2024 23:59</t>
+          <t>04/10/2024 23:59</t>
         </is>
       </c>
       <c r="K263" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N263" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P263" t="inlineStr"/>
       <c r="Q263" t="inlineStr"/>
       <c r="R263" t="inlineStr"/>
       <c r="S263" t="inlineStr"/>
       <c r="T263" t="inlineStr"/>
       <c r="W263" t="n">
         <v>0</v>
       </c>
       <c r="X263" t="n">
         <v>0</v>
       </c>
       <c r="Y263" t="n">
         <v>0</v>
       </c>
       <c r="Z263" t="n">
         <v>0</v>
       </c>
       <c r="AA263" t="n">
         <v>0</v>
       </c>
       <c r="AC263" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD263" t="n">
         <v>0</v>
       </c>
       <c r="AE263" t="inlineStr">
         <is>
-          <t>Avviso Pubblico</t>
+          <t>Stabilizzazione</t>
         </is>
       </c>
       <c r="AF263" t="inlineStr">
         <is>
-          <t>Tempo determinato</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="264">
       <c r="A264" t="inlineStr"/>
       <c r="B264" t="inlineStr"/>
       <c r="C264" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per soli titoli, per l'assunzione a tempo determinato di n. 1 Assistente Sanitario - Area dei Professionisti della Salute e dei Funzionari</t>
+          <t xml:space="preserve">AVVISO DI PROCEDURA COMPARATIVA PER CONFERIMENTO DI NR. 1 INCARICO LIBERO-PROFESSIONALE, EX ART. 7 COMMA 6 DEL DLGS 165/2001, A MEDICO SPECIALIZZATO IN GINECOLOGIA E OSTETRICIA PER ATTIVITA' NELL'AMBITO DELLE U.O.C. DI OSTETRICIA E GINECOLOGIA DEGLI OSPEDALI DELL'AZIENDA.
+</t>
         </is>
       </c>
       <c r="D264" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="E264" t="inlineStr"/>
       <c r="F264" t="inlineStr">
         <is>
-          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G264" t="inlineStr">
         <is>
-          <t>Assistente Sanitario</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H264" t="inlineStr">
         <is>
-          <t>16/02/2024 00:00</t>
+          <t>09/09/2024 00:00</t>
         </is>
       </c>
       <c r="I264" t="inlineStr">
         <is>
-          <t>01/03/2024 23:59</t>
+          <t>20/09/2024 23:59</t>
         </is>
       </c>
       <c r="K264" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N264" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P264" t="inlineStr"/>
       <c r="Q264" t="inlineStr"/>
       <c r="R264" t="inlineStr"/>
       <c r="S264" t="inlineStr"/>
       <c r="T264" t="inlineStr"/>
-      <c r="W264" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="AC264" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="AD264" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AE264" t="inlineStr">
         <is>
-          <t>Avviso Pubblico</t>
+          <t>Incarichi libero professionali</t>
         </is>
       </c>
       <c r="AF264" t="inlineStr">
         <is>
-          <t>Tempo determinato</t>
+          <t>Lavoro autonomo</t>
         </is>
       </c>
     </row>
     <row r="265">
       <c r="A265" t="inlineStr"/>
       <c r="B265" t="inlineStr"/>
       <c r="C265" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per titoli e colloquio, per Dirigente Medico di Direzione Medica di Presidio Ospedaliero</t>
+          <t>Avviso pubblico, per titoli e colloquio, per n. 1 posto di Dirigente Medico di Medicina Interna a tempo determinato</t>
         </is>
       </c>
       <c r="D265" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E265" t="inlineStr"/>
       <c r="F265" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G265" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H265" t="inlineStr">
         <is>
-          <t>02/02/2024 00:00</t>
+          <t>06/09/2024 00:00</t>
         </is>
       </c>
       <c r="I265" t="inlineStr">
         <is>
-          <t>16/02/2024 23:59</t>
+          <t>20/09/2024 23:59</t>
         </is>
       </c>
       <c r="K265" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N265" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P265" t="inlineStr"/>
       <c r="Q265" t="inlineStr"/>
       <c r="R265" t="inlineStr"/>
       <c r="S265" t="inlineStr"/>
       <c r="T265" t="inlineStr"/>
       <c r="W265" t="n">
         <v>0</v>
       </c>
       <c r="X265" t="n">
         <v>0</v>
       </c>
       <c r="Y265" t="n">
         <v>0</v>
@@ -19504,883 +19810,954 @@
       </c>
       <c r="AC265" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD265" t="n">
         <v>0</v>
       </c>
       <c r="AE265" t="inlineStr">
         <is>
           <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF265" t="inlineStr">
         <is>
           <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="266">
       <c r="A266" t="inlineStr"/>
       <c r="B266" t="inlineStr"/>
       <c r="C266" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per titoli e colloquio, per Dirigente Medico di Medicina del Lavoro e Sicurezza degli Ambienti di Lavoro</t>
+          <t>Avviso pubblico per il conferimento dell'incarico di Direttore di Struttura Operativa Complessa UOC Centrale Operativa 118</t>
         </is>
       </c>
       <c r="D266" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E266" t="inlineStr"/>
       <c r="F266" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>Apicale</t>
         </is>
       </c>
       <c r="G266" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>Dirigente Medico - DIRETTORE</t>
         </is>
       </c>
       <c r="H266" t="inlineStr">
         <is>
-          <t>22/01/2024 00:00</t>
+          <t>06/09/2024 00:00</t>
         </is>
       </c>
       <c r="I266" t="inlineStr">
         <is>
-          <t>02/02/2024 23:59</t>
+          <t>06/10/2024 23:59</t>
         </is>
       </c>
       <c r="K266" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N266" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P266" t="inlineStr"/>
       <c r="Q266" t="inlineStr"/>
       <c r="R266" t="inlineStr"/>
       <c r="S266" t="inlineStr"/>
       <c r="T266" t="inlineStr"/>
       <c r="W266" t="n">
         <v>0</v>
       </c>
       <c r="X266" t="n">
         <v>0</v>
       </c>
       <c r="Y266" t="n">
         <v>0</v>
       </c>
       <c r="Z266" t="n">
         <v>0</v>
       </c>
       <c r="AA266" t="n">
         <v>0</v>
       </c>
       <c r="AC266" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD266" t="n">
         <v>0</v>
       </c>
       <c r="AE266" t="inlineStr">
         <is>
-          <t>Avviso Pubblico</t>
+          <t>Avviso di struttura complessa</t>
         </is>
       </c>
       <c r="AF266" t="inlineStr">
         <is>
-          <t>Tempo determinato</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="267">
       <c r="A267" t="inlineStr"/>
       <c r="B267" t="inlineStr"/>
       <c r="C267" t="inlineStr">
         <is>
-          <t xml:space="preserve">AVVISO DI SELEZIONE PUBBLICA PER CONFERIMENTO INCARICHI LIBERO-PROFESSIONALI  A MEDICI SPECIALIZZATI IN MEDICINA INTERNA
-</t>
+          <t>Avviso pubblico per il conferimento dell'incarico a tempo determinato di Direttore di Struttura Operativa Complessa Direzione Medica degli Ospedali di Rovigo Trecenta e Adria"</t>
         </is>
       </c>
       <c r="D267" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E267" t="inlineStr"/>
       <c r="F267" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G267" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H267" t="inlineStr">
         <is>
-          <t>09/01/2024 00:00</t>
+          <t>03/09/2024 00:00</t>
         </is>
       </c>
       <c r="I267" t="inlineStr">
         <is>
-          <t>31/12/2024 23:59</t>
+          <t>03/10/2024 23:59</t>
         </is>
       </c>
       <c r="K267" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N267" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P267" t="inlineStr"/>
       <c r="Q267" t="inlineStr"/>
-      <c r="R267" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="R267" t="inlineStr"/>
       <c r="S267" t="inlineStr"/>
       <c r="T267" t="inlineStr"/>
+      <c r="W267" t="n">
+        <v>0</v>
+      </c>
+      <c r="X267" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y267" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z267" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA267" t="n">
+        <v>0</v>
+      </c>
       <c r="AC267" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD267" t="n">
+        <v>0</v>
+      </c>
       <c r="AE267" t="inlineStr">
         <is>
-          <t>Incarichi libero professionali</t>
+          <t>Avviso di struttura complessa</t>
         </is>
       </c>
       <c r="AF267" t="inlineStr">
         <is>
-          <t>Lavoro autonomo</t>
+          <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="268">
       <c r="A268" t="inlineStr"/>
       <c r="B268" t="inlineStr"/>
       <c r="C268" t="inlineStr">
         <is>
-          <t xml:space="preserve">AVVISO DI SELEZIONE PUBBLICA PER CONFERIMENTO INCARICHI LIBERO-PROFESSIONALI A MEDICI PER LA U.O.C. CENTRALE OPERATIVA SUEM 118.
-</t>
+          <t>Avviso pubblico per il conferimento dell'incarico di Direttore di Struttura Operativa Complessa di Neuroradiologia</t>
         </is>
       </c>
       <c r="D268" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E268" t="inlineStr"/>
       <c r="F268" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G268" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H268" t="inlineStr">
         <is>
-          <t>09/01/2024 00:00</t>
+          <t>23/08/2024 00:00</t>
         </is>
       </c>
       <c r="I268" t="inlineStr">
         <is>
-          <t>31/12/2024 23:59</t>
+          <t>22/09/2024 23:59</t>
         </is>
       </c>
       <c r="K268" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N268" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P268" t="inlineStr"/>
       <c r="Q268" t="inlineStr"/>
-      <c r="R268" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="R268" t="inlineStr"/>
       <c r="S268" t="inlineStr"/>
       <c r="T268" t="inlineStr"/>
+      <c r="W268" t="n">
+        <v>0</v>
+      </c>
+      <c r="X268" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y268" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z268" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA268" t="n">
+        <v>0</v>
+      </c>
       <c r="AC268" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD268" t="n">
+        <v>0</v>
+      </c>
       <c r="AE268" t="inlineStr">
         <is>
-          <t>Incarichi libero professionali</t>
+          <t>Avviso di struttura complessa</t>
         </is>
       </c>
       <c r="AF268" t="inlineStr">
         <is>
-          <t>Lavoro autonomo</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="269">
       <c r="A269" t="inlineStr"/>
       <c r="B269" t="inlineStr"/>
       <c r="C269" t="inlineStr">
         <is>
-          <t>AVVISO DI SELEZIONE PUBBLICAPER CONFERIMENTO INCARICHI LIBERO-PROFESSIONALI A MEDICI SPECIALIZZATI PER ATTIVITA’ AMBULATORIALI</t>
+          <t>Avviso pubblico, per titoli e colloquio, per n. 1 posto di Dirigente Medico di Anatomia Patologica a tempo determinato</t>
         </is>
       </c>
       <c r="D269" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E269" t="inlineStr"/>
       <c r="F269" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G269" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H269" t="inlineStr">
         <is>
-          <t>09/01/2024 00:00</t>
+          <t>16/08/2024 00:00</t>
         </is>
       </c>
       <c r="I269" t="inlineStr">
         <is>
-          <t>31/12/2024 23:59</t>
+          <t>30/08/2024 23:59</t>
         </is>
       </c>
       <c r="K269" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N269" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P269" t="inlineStr"/>
       <c r="Q269" t="inlineStr"/>
-      <c r="R269" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="R269" t="inlineStr"/>
       <c r="S269" t="inlineStr"/>
       <c r="T269" t="inlineStr"/>
+      <c r="W269" t="n">
+        <v>0</v>
+      </c>
+      <c r="X269" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y269" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z269" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA269" t="n">
+        <v>0</v>
+      </c>
       <c r="AC269" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD269" t="n">
+        <v>0</v>
+      </c>
       <c r="AE269" t="inlineStr">
         <is>
-          <t>Incarichi libero professionali</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF269" t="inlineStr">
         <is>
-          <t>Lavoro autonomo</t>
+          <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="270">
       <c r="A270" t="inlineStr"/>
       <c r="B270" t="inlineStr"/>
       <c r="C270" t="inlineStr">
         <is>
-          <t>Tabella triennale avvisi, concorsi e procedure comparative aggiornata a dicembre 2023</t>
+          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 1 Tecnico della Fisiopatologia Cardiocircolatoria e Perfusione Cardiovascolare - Area PSF</t>
         </is>
       </c>
       <c r="D270" t="inlineStr">
         <is>
-          <t>Pubblicato</t>
-[...6 lines deleted...]
-      </c>
+          <t>Graduatoria/Esito</t>
+        </is>
+      </c>
+      <c r="E270" t="inlineStr"/>
       <c r="F270" t="inlineStr">
         <is>
-          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
+          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
         </is>
       </c>
       <c r="G270" t="inlineStr">
         <is>
-          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
+          <t>Tecnico della Fisiopatologia Cardiocircolatoria e Perfusione Cardiovascolare</t>
         </is>
       </c>
       <c r="H270" t="inlineStr">
         <is>
-          <t>28/12/2023 00:00</t>
+          <t>09/08/2024 00:00</t>
         </is>
       </c>
       <c r="I270" t="inlineStr">
         <is>
-          <t>27/12/2028 23:59</t>
+          <t>23/08/2024 23:59</t>
         </is>
       </c>
       <c r="K270" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N270" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P270" t="inlineStr"/>
       <c r="Q270" t="inlineStr"/>
       <c r="R270" t="inlineStr"/>
       <c r="S270" t="inlineStr"/>
       <c r="T270" t="inlineStr"/>
+      <c r="W270" t="n">
+        <v>0</v>
+      </c>
+      <c r="X270" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y270" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z270" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA270" t="n">
+        <v>0</v>
+      </c>
       <c r="AC270" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD270" t="n">
+        <v>0</v>
+      </c>
       <c r="AE270" t="inlineStr">
         <is>
-          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
+          <t>Avviso Pubblico</t>
+        </is>
+      </c>
+      <c r="AF270" t="inlineStr">
+        <is>
+          <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="271">
       <c r="A271" t="inlineStr"/>
       <c r="B271" t="inlineStr"/>
       <c r="C271" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per titoli e colloquio, per Dirigente Medico di Psichiatria</t>
+          <t>Avviso pubblico per il conferimento dell'incarico di Direttore di Struttura Operativa Complessa di Medicina Trasfusionale</t>
         </is>
       </c>
       <c r="D271" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E271" t="inlineStr"/>
       <c r="F271" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>Apicale</t>
         </is>
       </c>
       <c r="G271" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>Dirigente Medico - DIRETTORE</t>
         </is>
       </c>
       <c r="H271" t="inlineStr">
         <is>
-          <t>15/12/2023 00:00</t>
+          <t>09/08/2024 00:00</t>
         </is>
       </c>
       <c r="I271" t="inlineStr">
         <is>
-          <t>29/12/2023 23:59</t>
+          <t>08/09/2024 23:59</t>
         </is>
       </c>
       <c r="K271" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N271" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P271" t="inlineStr"/>
       <c r="Q271" t="inlineStr"/>
       <c r="R271" t="inlineStr"/>
       <c r="S271" t="inlineStr"/>
       <c r="T271" t="inlineStr"/>
       <c r="W271" t="n">
         <v>0</v>
       </c>
       <c r="X271" t="n">
         <v>0</v>
       </c>
       <c r="Y271" t="n">
         <v>0</v>
       </c>
       <c r="Z271" t="n">
         <v>0</v>
       </c>
       <c r="AA271" t="n">
         <v>0</v>
       </c>
       <c r="AC271" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD271" t="n">
         <v>0</v>
       </c>
       <c r="AE271" t="inlineStr">
         <is>
-          <t>Avviso Pubblico</t>
+          <t>Avviso di struttura complessa</t>
         </is>
       </c>
       <c r="AF271" t="inlineStr">
         <is>
-          <t>Tempo determinato</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="272">
       <c r="A272" t="inlineStr"/>
       <c r="B272" t="inlineStr"/>
       <c r="C272" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per soli titoli, per l'assunzione a tempo determinato di n. 1 Infermiere - Area dei Professionisti della Salute e dei Funzionari</t>
+          <t>Avviso pubblico per il conferimento dell'incarico di Direttore di Struttura Operativa Complessa di Nefrologia</t>
         </is>
       </c>
       <c r="D272" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E272" t="inlineStr"/>
       <c r="F272" t="inlineStr">
         <is>
-          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
+          <t>Apicale</t>
         </is>
       </c>
       <c r="G272" t="inlineStr">
         <is>
-          <t>Infermiere</t>
+          <t>Dirigente Medico - DIRETTORE</t>
         </is>
       </c>
       <c r="H272" t="inlineStr">
         <is>
-          <t>07/12/2023 00:00</t>
+          <t>09/08/2024 00:00</t>
         </is>
       </c>
       <c r="I272" t="inlineStr">
         <is>
-          <t>21/12/2023 23:59</t>
+          <t>08/09/2024 23:59</t>
         </is>
       </c>
       <c r="K272" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N272" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P272" t="inlineStr"/>
       <c r="Q272" t="inlineStr"/>
       <c r="R272" t="inlineStr"/>
       <c r="S272" t="inlineStr"/>
       <c r="T272" t="inlineStr"/>
       <c r="W272" t="n">
         <v>0</v>
       </c>
       <c r="X272" t="n">
         <v>0</v>
       </c>
       <c r="Y272" t="n">
         <v>0</v>
       </c>
       <c r="Z272" t="n">
         <v>0</v>
       </c>
       <c r="AA272" t="n">
         <v>0</v>
       </c>
       <c r="AC272" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD272" t="n">
         <v>0</v>
       </c>
       <c r="AE272" t="inlineStr">
         <is>
-          <t>Avviso Pubblico</t>
+          <t>Avviso di struttura complessa</t>
         </is>
       </c>
       <c r="AF272" t="inlineStr">
         <is>
-          <t>Tempo determinato</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="273">
       <c r="A273" t="inlineStr"/>
       <c r="B273" t="inlineStr"/>
       <c r="C273" t="inlineStr">
         <is>
-          <t>Avviso di procedura comparativa per conferimento di nr. 1 borsa di studio della durata di 15 mesi, per figura in possesso di laurea in Farmacia Ospedaliera o Chimica e Tecnologia Farmaceutica per la realizzazione del Progetto Regionale "Revisione Farmacologica nei pazienti anziani: studio multicentrico nelle residenze sanitarie per anziani nella Regione Veneto".</t>
+          <t>Avviso pubblico, per titoli e colloquio, per n. 1 posto di Dirigente Medico di Neurologia a tempo determinato</t>
         </is>
       </c>
       <c r="D273" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E273" t="inlineStr"/>
       <c r="F273" t="inlineStr">
         <is>
-          <t>Dirigenza</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G273" t="inlineStr">
         <is>
-          <t>Dirigente Farmacista</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H273" t="inlineStr">
         <is>
-          <t>20/11/2023 00:00</t>
+          <t>02/08/2024 00:00</t>
         </is>
       </c>
       <c r="I273" t="inlineStr">
         <is>
-          <t>28/11/2023 23:59</t>
+          <t>16/08/2024 23:59</t>
         </is>
       </c>
       <c r="K273" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N273" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P273" t="inlineStr"/>
       <c r="Q273" t="inlineStr"/>
-      <c r="R273" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="R273" t="inlineStr"/>
       <c r="S273" t="inlineStr"/>
       <c r="T273" t="inlineStr"/>
+      <c r="W273" t="n">
+        <v>0</v>
+      </c>
+      <c r="X273" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y273" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z273" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA273" t="n">
+        <v>0</v>
+      </c>
       <c r="AC273" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD273" t="n">
+        <v>0</v>
+      </c>
       <c r="AE273" t="inlineStr">
         <is>
-          <t>Borse di Studio</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF273" t="inlineStr">
         <is>
-          <t>Borsa di studio</t>
+          <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="274">
       <c r="A274" t="inlineStr"/>
       <c r="B274" t="inlineStr"/>
       <c r="C274" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO - GRADUATORIA CONCORSO PUBBLICO, PER TITOLI ED ESAMI, PER LA COPERTURA Dl N. 3 POSTI Dl DIRIGENTE MEDICO NELLA DISCIPLINA Dl REUMATOLOGIA</t>
+          <t xml:space="preserve">Azienda Zero - Graduatoria concorso pubblico per n. 5 posti di Dirigente Medico nella disciplina di Malattie Metaboliche e Diabetologia </t>
         </is>
       </c>
       <c r="D274" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E274" t="inlineStr"/>
       <c r="F274" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G274" t="inlineStr">
         <is>
-          <t>Dirigente Veterinario</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H274" t="inlineStr">
         <is>
-          <t>30/10/2023 00:00</t>
+          <t>30/07/2024 00:00</t>
         </is>
       </c>
       <c r="I274" t="inlineStr">
         <is>
-          <t>29/10/2025 23:59</t>
+          <t>28/07/2026 23:59</t>
         </is>
       </c>
       <c r="K274" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N274" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P274" t="inlineStr"/>
       <c r="Q274" t="inlineStr"/>
       <c r="R274" t="inlineStr"/>
       <c r="S274" t="inlineStr"/>
       <c r="T274" t="inlineStr"/>
       <c r="AC274" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE274" t="inlineStr">
         <is>
           <t>Concorsi Dirigenza</t>
         </is>
       </c>
       <c r="AF274" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="275">
       <c r="A275" t="inlineStr"/>
       <c r="B275" t="inlineStr"/>
       <c r="C275" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per titoli e colloquio, per Dirigente Medico di Chirurgia Generale</t>
+          <t>Azienda Zero - graduatoria concorso pubblico per n. 41 posti di Assistente Sanitario - Area PSF</t>
         </is>
       </c>
       <c r="D275" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E275" t="inlineStr"/>
       <c r="F275" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
         </is>
       </c>
       <c r="G275" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>Assistente Sanitario</t>
         </is>
       </c>
       <c r="H275" t="inlineStr">
         <is>
-          <t>30/10/2023 00:00</t>
+          <t>24/07/2024 00:00</t>
         </is>
       </c>
       <c r="I275" t="inlineStr">
         <is>
-          <t>10/11/2023 23:59</t>
+          <t>22/07/2026 23:59</t>
         </is>
       </c>
       <c r="K275" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N275" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P275" t="inlineStr"/>
       <c r="Q275" t="inlineStr"/>
       <c r="R275" t="inlineStr"/>
       <c r="S275" t="inlineStr"/>
       <c r="T275" t="inlineStr"/>
-      <c r="W275" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="AC275" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="AD275" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AE275" t="inlineStr">
         <is>
-          <t>Avviso Pubblico</t>
+          <t>Concorsi Comparto</t>
         </is>
       </c>
       <c r="AF275" t="inlineStr">
         <is>
-          <t>Tempo determinato</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="276">
       <c r="A276" t="inlineStr"/>
       <c r="B276" t="inlineStr"/>
       <c r="C276" t="inlineStr">
         <is>
-          <t xml:space="preserve">AZIENDA ZERO - GRADUATORIA CONCORSO PUBBLICO, PER TITOLI ED ESAMI, PER LA COPERTURA Dl N. 10 POSTI Dl DIRIGENTE
-[...1 lines deleted...]
-</t>
+          <t>Avviso pubblico, per titoli e colloquio, per n. 1 posto di Dirigente Medico di Medicina Nucleare a tempo determinato</t>
         </is>
       </c>
       <c r="D276" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E276" t="inlineStr"/>
       <c r="F276" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G276" t="inlineStr">
         <is>
-          <t>Dirigente Veterinario</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H276" t="inlineStr">
         <is>
-          <t>30/10/2023 00:00</t>
+          <t>19/07/2024 00:00</t>
         </is>
       </c>
       <c r="I276" t="inlineStr">
         <is>
-          <t>29/10/2025 23:59</t>
+          <t>02/08/2024 23:59</t>
         </is>
       </c>
       <c r="K276" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N276" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P276" t="inlineStr"/>
       <c r="Q276" t="inlineStr"/>
       <c r="R276" t="inlineStr"/>
       <c r="S276" t="inlineStr"/>
       <c r="T276" t="inlineStr"/>
+      <c r="W276" t="n">
+        <v>0</v>
+      </c>
+      <c r="X276" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y276" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z276" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA276" t="n">
+        <v>0</v>
+      </c>
       <c r="AC276" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD276" t="n">
+        <v>0</v>
+      </c>
       <c r="AE276" t="inlineStr">
         <is>
-          <t>Concorsi Dirigenza</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF276" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="277">
       <c r="A277" t="inlineStr"/>
       <c r="B277" t="inlineStr"/>
       <c r="C277" t="inlineStr">
         <is>
-          <t>Avviso pubblico per la stabilizzazione del personale precario del ruolo sanitario, ai sensi dell'art. 1, comma 268, lett. b), della L. 234/2021, come modificato dall'art. 1, comma 528, della L. 197/2022 e dall'art. 4 del D.L. 198/2022, come modificato dalla Legge di conversione n. 14/2023: n. 1 Dirigente Farmacista disciplina di Farmacia Ospedaliera</t>
+          <t>Avviso pubblico per la stabilizzazione del personale precario del ruolo sanitario, ai sensi dell'art. 1, comma 268, lett. b), della L. 234/2021, come modificato dall'art. 1, comma 528, della L. 197/2022 e dall'art. 4 del D.L. 198/2022, come modificato dalla Legge di conversione n. 14/2023: n. 1 EDUCATORE PROFESSIONALE - AREA PSF</t>
         </is>
       </c>
       <c r="D277" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E277" t="inlineStr"/>
       <c r="F277" t="inlineStr">
         <is>
-          <t>Dirigenza</t>
+          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
         </is>
       </c>
       <c r="G277" t="inlineStr">
         <is>
-          <t>Dirigente Farmacista</t>
+          <t>Educatore Professionale</t>
         </is>
       </c>
       <c r="H277" t="inlineStr">
         <is>
-          <t>24/10/2023 00:00</t>
+          <t>19/07/2024 00:00</t>
         </is>
       </c>
       <c r="I277" t="inlineStr">
         <is>
-          <t>08/11/2023 00:00</t>
+          <t>03/08/2024 23:59</t>
         </is>
       </c>
       <c r="K277" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N277" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P277" t="inlineStr"/>
       <c r="Q277" t="inlineStr"/>
       <c r="R277" t="inlineStr"/>
       <c r="S277" t="inlineStr"/>
       <c r="T277" t="inlineStr"/>
       <c r="W277" t="n">
         <v>0</v>
       </c>
       <c r="X277" t="n">
         <v>0</v>
       </c>
       <c r="Y277" t="n">
         <v>0</v>
@@ -20393,713 +20770,731 @@
       </c>
       <c r="AC277" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD277" t="n">
         <v>0</v>
       </c>
       <c r="AE277" t="inlineStr">
         <is>
           <t>Stabilizzazione</t>
         </is>
       </c>
       <c r="AF277" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="278">
       <c r="A278" t="inlineStr"/>
       <c r="B278" t="inlineStr"/>
       <c r="C278" t="inlineStr">
         <is>
-          <t>Avviso pubblico per la stabilizzazione del personale precario del ruolo sanitario, ai sensi dell'art. 1, comma 268, lett. b), della L. 234/2021, come modificato dall'art. 1, comma 528, della L. 197/2022 e dall'art. 4 del D.L. 198/2022, come modificato dalla Legge di conversione n. 14/2023: n. 1 Dirigente Medico nella disciplina di Psichiatria</t>
+          <t>Avviso pubblico, per titoli e colloquio, per n. 1 posto di Dirigente Medico di Medicina d'Emergenza-Urgenza a tempo determinato</t>
         </is>
       </c>
       <c r="D278" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E278" t="inlineStr"/>
       <c r="F278" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G278" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H278" t="inlineStr">
         <is>
-          <t>24/10/2023 00:00</t>
+          <t>12/07/2024 00:00</t>
         </is>
       </c>
       <c r="I278" t="inlineStr">
         <is>
-          <t>08/11/2023 00:00</t>
+          <t>26/07/2024 23:59</t>
         </is>
       </c>
       <c r="K278" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N278" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P278" t="inlineStr"/>
       <c r="Q278" t="inlineStr"/>
       <c r="R278" t="inlineStr"/>
       <c r="S278" t="inlineStr"/>
       <c r="T278" t="inlineStr"/>
       <c r="W278" t="n">
         <v>0</v>
       </c>
       <c r="X278" t="n">
         <v>0</v>
       </c>
       <c r="Y278" t="n">
         <v>0</v>
       </c>
       <c r="Z278" t="n">
         <v>0</v>
       </c>
       <c r="AA278" t="n">
         <v>0</v>
       </c>
       <c r="AC278" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD278" t="n">
         <v>0</v>
       </c>
       <c r="AE278" t="inlineStr">
         <is>
-          <t>Stabilizzazione</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF278" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="279">
       <c r="A279" t="inlineStr"/>
       <c r="B279" t="inlineStr"/>
       <c r="C279" t="inlineStr">
         <is>
-          <t>Azienda Zero - graduatoria concorso pubblico per n. 60 posti di Dirigente Medico di Psichiatria</t>
+          <t>Avviso pubblico di mobilità volontaria per n. 1 posto di Dirigente Medico nella disciplina di Ginecologia e Ostetricia per la UOC Ostetricia e Ginecologia di Adria</t>
         </is>
       </c>
       <c r="D279" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E279" t="inlineStr"/>
       <c r="F279" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G279" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H279" t="inlineStr">
         <is>
-          <t>18/10/2023 00:00</t>
+          <t>08/07/2024 00:00</t>
         </is>
       </c>
       <c r="I279" t="inlineStr">
         <is>
-          <t>15/10/2025 23:59</t>
+          <t>07/08/2024 23:59</t>
         </is>
       </c>
       <c r="K279" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N279" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P279" t="inlineStr"/>
       <c r="Q279" t="inlineStr"/>
       <c r="R279" t="inlineStr"/>
       <c r="S279" t="inlineStr"/>
       <c r="T279" t="inlineStr"/>
+      <c r="W279" t="n">
+        <v>0</v>
+      </c>
+      <c r="X279" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y279" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z279" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA279" t="n">
+        <v>0</v>
+      </c>
       <c r="AC279" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD279" t="n">
+        <v>0</v>
+      </c>
       <c r="AE279" t="inlineStr">
         <is>
-          <t>Concorsi Dirigenza</t>
+          <t>Avviso di mobilità da altro ente</t>
         </is>
       </c>
       <c r="AF279" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="280">
       <c r="A280" t="inlineStr"/>
       <c r="B280" t="inlineStr"/>
       <c r="C280" t="inlineStr">
         <is>
-          <t>Tabella triennale avvisi, concorsi e procedure comparative aggiornata a settembre 2023</t>
+          <t>Azienda Zero - graduatoria concorso pubblico per n. 24 Dirigenti Medici di Neuropsichiatria Infantile</t>
         </is>
       </c>
       <c r="D280" t="inlineStr">
         <is>
-          <t>Pubblicato</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="E280" t="inlineStr">
         <is>
-          <t>Tabella triennale avvisi, concorsi e procedure comparative aggiornata a settembre 2023</t>
+          <t>Azienda Zero - graduatoria concorso pubblico per n. 24 Dirigenti Medici di Neuropsichiatria Infantile</t>
         </is>
       </c>
       <c r="F280" t="inlineStr">
         <is>
-          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G280" t="inlineStr">
         <is>
-          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H280" t="inlineStr">
         <is>
-          <t>26/09/2023 00:00</t>
+          <t>05/07/2024 00:00</t>
         </is>
       </c>
       <c r="I280" t="inlineStr">
         <is>
-          <t>25/09/2028 23:59</t>
+          <t>03/07/2026 23:59</t>
         </is>
       </c>
       <c r="K280" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N280" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P280" t="inlineStr"/>
       <c r="Q280" t="inlineStr"/>
       <c r="R280" t="inlineStr"/>
       <c r="S280" t="inlineStr"/>
       <c r="T280" t="inlineStr"/>
       <c r="AC280" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE280" t="inlineStr">
         <is>
-          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
+          <t>Concorsi Dirigenza</t>
         </is>
       </c>
       <c r="AF280" t="inlineStr">
         <is>
-          <t>Non definito</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="281">
       <c r="A281" t="inlineStr"/>
-      <c r="B281" t="inlineStr"/>
+      <c r="B281" t="inlineStr">
+        <is>
+          <t>Tabella</t>
+        </is>
+      </c>
       <c r="C281" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 1 Dirigente Medico di Medicina Interna</t>
+          <t>Tabella triennale avvisi, concorsi e procedure comparative aggiornata a giugno 2024</t>
         </is>
       </c>
       <c r="D281" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
-[...2 lines deleted...]
-      <c r="E281" t="inlineStr"/>
+          <t>Aperto</t>
+        </is>
+      </c>
+      <c r="E281" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Tabella triennale avvisi, concorsi e procedure comparative aggiornata a giugno 2024&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="F281" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
         </is>
       </c>
       <c r="G281" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
         </is>
       </c>
       <c r="H281" t="inlineStr">
         <is>
-          <t>08/09/2023 00:00</t>
+          <t>19/06/2024 00:00</t>
         </is>
       </c>
       <c r="I281" t="inlineStr">
         <is>
-          <t>22/09/2023 23:59</t>
+          <t>18/06/2029 23:59</t>
         </is>
       </c>
       <c r="K281" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N281" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P281" t="inlineStr"/>
       <c r="Q281" t="inlineStr"/>
       <c r="R281" t="inlineStr"/>
       <c r="S281" t="inlineStr"/>
       <c r="T281" t="inlineStr"/>
       <c r="W281" t="n">
         <v>0</v>
       </c>
       <c r="X281" t="n">
         <v>0</v>
       </c>
       <c r="Y281" t="n">
         <v>0</v>
       </c>
       <c r="Z281" t="n">
         <v>0</v>
       </c>
       <c r="AA281" t="n">
         <v>0</v>
       </c>
       <c r="AC281" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD281" t="n">
         <v>0</v>
       </c>
       <c r="AE281" t="inlineStr">
         <is>
-          <t>Avviso Pubblico</t>
-[...6 lines deleted...]
-      </c>
+          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
+        </is>
+      </c>
+      <c r="AF281" t="inlineStr"/>
     </row>
     <row r="282">
       <c r="A282" t="inlineStr"/>
       <c r="B282" t="inlineStr"/>
       <c r="C282" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 1 Dirigente Medico di Nefrologia</t>
+          <t>Avviso pubblico per la stabilizzazione del personale precario del ruolo sanitario, ai sensi dell'art. 1, comma 268, lett. b), della L. 234/2021, come modificato dall'art. 1, comma 528, della L. 197/2022 e dall'art. 4 del D.L. 198/2022, come modificato dalla Legge di conversione n. 14/2023: n. 1 DIRIGENTE MEDICO DI OTORINOLARINGOIATRIA</t>
         </is>
       </c>
       <c r="D282" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E282" t="inlineStr"/>
       <c r="F282" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G282" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H282" t="inlineStr">
         <is>
-          <t>08/09/2023 00:00</t>
+          <t>14/05/2024 00:00</t>
         </is>
       </c>
       <c r="I282" t="inlineStr">
         <is>
-          <t>22/09/2023 23:59</t>
+          <t>29/05/2024 23:59</t>
         </is>
       </c>
       <c r="K282" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N282" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P282" t="inlineStr"/>
       <c r="Q282" t="inlineStr"/>
       <c r="R282" t="inlineStr"/>
       <c r="S282" t="inlineStr"/>
       <c r="T282" t="inlineStr"/>
       <c r="W282" t="n">
         <v>0</v>
       </c>
       <c r="X282" t="n">
         <v>0</v>
       </c>
       <c r="Y282" t="n">
         <v>0</v>
       </c>
       <c r="Z282" t="n">
         <v>0</v>
       </c>
       <c r="AA282" t="n">
         <v>0</v>
       </c>
       <c r="AC282" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD282" t="n">
         <v>0</v>
       </c>
       <c r="AE282" t="inlineStr">
         <is>
-          <t>Avviso Pubblico</t>
+          <t>Stabilizzazione</t>
         </is>
       </c>
       <c r="AF282" t="inlineStr">
         <is>
-          <t>Tempo determinato</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="283">
       <c r="A283" t="inlineStr"/>
       <c r="B283" t="inlineStr"/>
       <c r="C283" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 1 Dirigente Medico di Malattie Metaboliche e Diabetologia</t>
+          <t>Avviso pubblico di mobilità volontaria per n. 1 posto di Dirigente Medico nella disciplina di Direzione Medica di Presidio Ospedaliero</t>
         </is>
       </c>
       <c r="D283" t="inlineStr">
         <is>
-          <t>Scaduto</t>
-[...6 lines deleted...]
-      </c>
+          <t>Graduatoria/Esito</t>
+        </is>
+      </c>
+      <c r="E283" t="inlineStr"/>
       <c r="F283" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G283" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H283" t="inlineStr">
         <is>
-          <t>08/09/2023 00:00</t>
+          <t>13/05/2024 00:00</t>
         </is>
       </c>
       <c r="I283" t="inlineStr">
         <is>
-          <t>22/09/2023 23:59</t>
+          <t>12/06/2024 23:59</t>
         </is>
       </c>
       <c r="K283" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N283" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P283" t="inlineStr"/>
       <c r="Q283" t="inlineStr"/>
       <c r="R283" t="inlineStr"/>
       <c r="S283" t="inlineStr"/>
       <c r="T283" t="inlineStr"/>
       <c r="W283" t="n">
         <v>0</v>
       </c>
       <c r="X283" t="n">
         <v>0</v>
       </c>
       <c r="Y283" t="n">
         <v>0</v>
       </c>
       <c r="Z283" t="n">
         <v>0</v>
       </c>
       <c r="AA283" t="n">
         <v>0</v>
       </c>
       <c r="AC283" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD283" t="n">
         <v>0</v>
       </c>
       <c r="AE283" t="inlineStr">
         <is>
-          <t>Avviso Pubblico</t>
+          <t>Avviso di mobilità da altro ente</t>
         </is>
       </c>
       <c r="AF283" t="inlineStr">
         <is>
-          <t>Tempo determinato</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="284">
       <c r="A284" t="inlineStr"/>
       <c r="B284" t="inlineStr"/>
       <c r="C284" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 1 Dirigente Medico di Chirurgia Vascolare (DDG n. 1102 del 16.08.2023)</t>
+          <t>Avviso pubblico di mobilità per n. 1 posto di Collaboratore Amministrativo Professionale - Area PSF, da assegnare alla UOC Provveditorato, Economato e Gestione della Logistica</t>
         </is>
       </c>
       <c r="D284" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E284" t="inlineStr"/>
       <c r="F284" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo amministrativo</t>
         </is>
       </c>
       <c r="G284" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>Collaboratore Amministrativo Professionale</t>
         </is>
       </c>
       <c r="H284" t="inlineStr">
         <is>
-          <t>01/09/2023 00:00</t>
+          <t>08/05/2024 00:00</t>
         </is>
       </c>
       <c r="I284" t="inlineStr">
         <is>
-          <t>15/09/2023 23:59</t>
+          <t>07/06/2024 23:59</t>
         </is>
       </c>
       <c r="K284" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N284" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P284" t="inlineStr"/>
       <c r="Q284" t="inlineStr"/>
       <c r="R284" t="inlineStr"/>
       <c r="S284" t="inlineStr"/>
       <c r="T284" t="inlineStr"/>
       <c r="W284" t="n">
         <v>0</v>
       </c>
       <c r="X284" t="n">
         <v>0</v>
       </c>
       <c r="Y284" t="n">
         <v>0</v>
       </c>
       <c r="Z284" t="n">
         <v>0</v>
       </c>
       <c r="AA284" t="n">
         <v>0</v>
       </c>
       <c r="AC284" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD284" t="n">
         <v>0</v>
       </c>
       <c r="AE284" t="inlineStr">
         <is>
-          <t>Avviso Pubblico</t>
+          <t>Avviso di mobilità da altro ente</t>
         </is>
       </c>
       <c r="AF284" t="inlineStr">
         <is>
-          <t>Tempo determinato</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="285">
       <c r="A285" t="inlineStr"/>
       <c r="B285" t="inlineStr"/>
       <c r="C285" t="inlineStr">
         <is>
-          <t>Avviso pubblico per la stabilizzazione del personale precario del ruolo sanitario, ai sensi dell'art. 1, comma 268, lett. b), della L. 234/2021, come modificato dall'art. 1, comma 528, della L. 197/2022 e dall'art. 4 del D.L. 198/2022, come modificato dalla Legge di conversione n. 14/2023: n. 1 Dirigente Medico disciplina di Chirurgia Generale.</t>
+          <t>Avviso pubblico per il conferimento dell'incarico di Direttore di Struttura Operativa Complessa di Oncologia</t>
         </is>
       </c>
       <c r="D285" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E285" t="inlineStr"/>
       <c r="F285" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>Apicale</t>
         </is>
       </c>
       <c r="G285" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>Dirigente Medico - DIRETTORE</t>
         </is>
       </c>
       <c r="H285" t="inlineStr">
         <is>
-          <t>01/09/2023 00:00</t>
+          <t>06/05/2024 00:00</t>
         </is>
       </c>
       <c r="I285" t="inlineStr">
         <is>
-          <t>18/09/2023 23:59</t>
+          <t>02/06/2024 23:59</t>
         </is>
       </c>
       <c r="K285" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N285" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P285" t="inlineStr"/>
       <c r="Q285" t="inlineStr"/>
       <c r="R285" t="inlineStr"/>
       <c r="S285" t="inlineStr"/>
       <c r="T285" t="inlineStr"/>
       <c r="W285" t="n">
         <v>0</v>
       </c>
       <c r="X285" t="n">
         <v>0</v>
       </c>
       <c r="Y285" t="n">
         <v>0</v>
       </c>
       <c r="Z285" t="n">
         <v>0</v>
       </c>
       <c r="AA285" t="n">
         <v>0</v>
       </c>
       <c r="AC285" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD285" t="n">
         <v>0</v>
       </c>
       <c r="AE285" t="inlineStr">
         <is>
-          <t>Stabilizzazione</t>
+          <t>Avviso di struttura complessa</t>
         </is>
       </c>
       <c r="AF285" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="286">
       <c r="A286" t="inlineStr"/>
       <c r="B286" t="inlineStr"/>
       <c r="C286" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 1 Dirigente Medico di Chirurgia Vascolare (DDG n. 1101 del 16.08.2023)</t>
+          <t>Avviso pubblico, per soli titoli, per l'assunzione a tempo determinato di n. 2 Ostetriche/Ostetrici - Area dei Professionisti della Salute e dei Funzionari</t>
         </is>
       </c>
       <c r="D286" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E286" t="inlineStr"/>
       <c r="F286" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
         </is>
       </c>
       <c r="G286" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>Ostetrica/o</t>
         </is>
       </c>
       <c r="H286" t="inlineStr">
         <is>
-          <t>01/09/2023 00:00</t>
+          <t>03/05/2024 00:00</t>
         </is>
       </c>
       <c r="I286" t="inlineStr">
         <is>
-          <t>15/09/2023 23:59</t>
+          <t>17/05/2024 23:59</t>
         </is>
       </c>
       <c r="K286" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N286" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P286" t="inlineStr"/>
       <c r="Q286" t="inlineStr"/>
       <c r="R286" t="inlineStr"/>
       <c r="S286" t="inlineStr"/>
       <c r="T286" t="inlineStr"/>
       <c r="W286" t="n">
         <v>0</v>
       </c>
       <c r="X286" t="n">
         <v>0</v>
       </c>
       <c r="Y286" t="n">
         <v>0</v>
@@ -21109,578 +21504,526 @@
       </c>
       <c r="AA286" t="n">
         <v>0</v>
       </c>
       <c r="AC286" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD286" t="n">
         <v>0</v>
       </c>
       <c r="AE286" t="inlineStr">
         <is>
           <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF286" t="inlineStr">
         <is>
           <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="287">
       <c r="A287" t="inlineStr"/>
-      <c r="B287" t="inlineStr"/>
+      <c r="B287" t="inlineStr">
+        <is>
+          <t>Tabella</t>
+        </is>
+      </c>
       <c r="C287" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 1 Dirigente Medico di Dermatologia e Venerologia</t>
+          <t>Tabella triennale avvisi, concorsi e procedure comparative aggiornata a marzo 2024</t>
         </is>
       </c>
       <c r="D287" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
-[...2 lines deleted...]
-      <c r="E287" t="inlineStr"/>
+          <t>Aperto</t>
+        </is>
+      </c>
+      <c r="E287" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Tabella triennale avvisi, concorsi e procedure comparative aggiornata a marzo 2024&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="F287" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
         </is>
       </c>
       <c r="G287" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
         </is>
       </c>
       <c r="H287" t="inlineStr">
         <is>
-          <t>25/08/2023 00:00</t>
+          <t>26/03/2024 00:00</t>
         </is>
       </c>
       <c r="I287" t="inlineStr">
         <is>
-          <t>08/09/2023 23:59</t>
+          <t>25/03/2029 23:59</t>
         </is>
       </c>
       <c r="K287" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N287" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P287" t="inlineStr"/>
       <c r="Q287" t="inlineStr"/>
       <c r="R287" t="inlineStr"/>
       <c r="S287" t="inlineStr"/>
       <c r="T287" t="inlineStr"/>
       <c r="W287" t="n">
         <v>0</v>
       </c>
       <c r="X287" t="n">
         <v>0</v>
       </c>
       <c r="Y287" t="n">
         <v>0</v>
       </c>
       <c r="Z287" t="n">
         <v>0</v>
       </c>
       <c r="AA287" t="n">
         <v>0</v>
       </c>
       <c r="AC287" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD287" t="n">
         <v>0</v>
       </c>
       <c r="AE287" t="inlineStr">
         <is>
-          <t>Avviso Pubblico</t>
-[...6 lines deleted...]
-      </c>
+          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
+        </is>
+      </c>
+      <c r="AF287" t="inlineStr"/>
     </row>
     <row r="288">
       <c r="A288" t="inlineStr"/>
       <c r="B288" t="inlineStr"/>
       <c r="C288" t="inlineStr">
         <is>
-          <t>Avviso pubblico per il conferimento dell'incarico di Direttore dell'Unità Operativa Complessa “OSTETRICIA E GINECOLOGIA DI ADRIA”</t>
+          <t>INDIZIONE AVVISO DI PROCEDURA COMPARATIVA PER IL CONFERIMENTO DI NR. 2 INCARICHI LIBERO-PROFESSIONALI A PSICOLOGI, PER LA REALIZZAZIONE DELLE ATTIVITA' PREVISTE DAL PROGETTO REGIONE "QUALITY OF LIFE" DESTINATO A PERSONE CON DISTURBI DELLO SPETTRO AUTISTICO E ALLE LORO FAMIGLIE - DGR NR. 1557 DEL 12.12.2023.</t>
         </is>
       </c>
       <c r="D288" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E288" t="inlineStr"/>
       <c r="F288" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>Dirigenza</t>
         </is>
       </c>
       <c r="G288" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>Dirigente Psicologo</t>
         </is>
       </c>
       <c r="H288" t="inlineStr">
         <is>
-          <t>21/08/2023 00:00</t>
+          <t>12/03/2024 00:00</t>
         </is>
       </c>
       <c r="I288" t="inlineStr">
         <is>
-          <t>17/09/2023 23:59</t>
+          <t>24/03/2024 23:59</t>
         </is>
       </c>
       <c r="K288" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N288" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P288" t="inlineStr"/>
       <c r="Q288" t="inlineStr"/>
-      <c r="R288" t="inlineStr"/>
+      <c r="R288" t="inlineStr">
+        <is>
+          <t>0425393959</t>
+        </is>
+      </c>
       <c r="S288" t="inlineStr"/>
       <c r="T288" t="inlineStr"/>
-      <c r="W288" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="AC288" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="AD288" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AE288" t="inlineStr">
         <is>
-          <t>Avviso di struttura complessa</t>
+          <t>Incarichi libero professionali</t>
         </is>
       </c>
       <c r="AF288" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Lavoro autonomo</t>
         </is>
       </c>
     </row>
     <row r="289">
       <c r="A289" t="inlineStr"/>
       <c r="B289" t="inlineStr"/>
       <c r="C289" t="inlineStr">
         <is>
-          <t>Avviso pubblico per la stabilizzazione del personale precario del ruolo sanitario, ai sensi dell'art. 1, comma 268, lett. b), della L. 234/2021, come modificato dall'art. 1, comma 528, della L. 197/2022 e dall'art. 4 del D.L. 198/2022, come modificato dalla Legge di conversione n. 14/2023: n. 2 Dirigenti Psicologi.</t>
+          <t>AVVISO DI SELEZIONE PUBBLICA PER CONFERIMENTO INCARICHI LIBERO-PROFESSIONALI A MEDICI SPECIALIZZATI IN UROLOGIA.</t>
         </is>
       </c>
       <c r="D289" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="E289" t="inlineStr"/>
       <c r="F289" t="inlineStr">
         <is>
-          <t>Dirigenza</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G289" t="inlineStr">
         <is>
-          <t>Dirigente Psicologo</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H289" t="inlineStr">
         <is>
-          <t>04/08/2023 00:00</t>
+          <t>04/03/2024 00:00</t>
         </is>
       </c>
       <c r="I289" t="inlineStr">
         <is>
-          <t>21/08/2023 23:59</t>
+          <t>31/12/2024 23:59</t>
         </is>
       </c>
       <c r="K289" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N289" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P289" t="inlineStr"/>
       <c r="Q289" t="inlineStr"/>
-      <c r="R289" t="inlineStr"/>
+      <c r="R289" t="inlineStr">
+        <is>
+          <t>0425393959</t>
+        </is>
+      </c>
       <c r="S289" t="inlineStr"/>
       <c r="T289" t="inlineStr"/>
-      <c r="W289" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="AC289" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="AD289" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AE289" t="inlineStr">
         <is>
-          <t>Stabilizzazione</t>
+          <t>Incarichi libero professionali</t>
         </is>
       </c>
       <c r="AF289" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Lavoro autonomo</t>
         </is>
       </c>
     </row>
     <row r="290">
       <c r="A290" t="inlineStr"/>
       <c r="B290" t="inlineStr"/>
       <c r="C290" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 1 Dirigente Medico di Medicina d'Emergenza-Urgenza</t>
+          <t>AVVISO DI SELEZIONE PUBBLICA PER CONFERIMENTO INCARICHI LIBERO-PROFESSIONALI A MEDICI SPECIALIZZATI IN RADIODIAGNOSTICA.</t>
         </is>
       </c>
       <c r="D290" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="E290" t="inlineStr"/>
       <c r="F290" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G290" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H290" t="inlineStr">
         <is>
-          <t>28/07/2023 00:00</t>
+          <t>04/03/2024 00:00</t>
         </is>
       </c>
       <c r="I290" t="inlineStr">
         <is>
-          <t>11/08/2023 00:00</t>
+          <t>31/12/2024 23:59</t>
         </is>
       </c>
       <c r="K290" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N290" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P290" t="inlineStr"/>
       <c r="Q290" t="inlineStr"/>
-      <c r="R290" t="inlineStr"/>
+      <c r="R290" t="inlineStr">
+        <is>
+          <t>0425393959</t>
+        </is>
+      </c>
       <c r="S290" t="inlineStr"/>
       <c r="T290" t="inlineStr"/>
-      <c r="W290" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="AC290" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="AD290" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AE290" t="inlineStr">
         <is>
-          <t>Avviso Pubblico</t>
+          <t>Incarichi libero professionali</t>
         </is>
       </c>
       <c r="AF290" t="inlineStr">
         <is>
-          <t>Tempo determinato</t>
+          <t>Lavoro autonomo</t>
         </is>
       </c>
     </row>
     <row r="291">
       <c r="A291" t="inlineStr"/>
       <c r="B291" t="inlineStr"/>
       <c r="C291" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 1 Dirigente Medico di Pediatria</t>
+          <t>Procedura comparativa per il conferimento di nr. 1 borsa di studio, per l’anno 2024, per la realizzazione del Progetto: “Supporto psicologico per pazienti onco-ematologici” da svolgersi presso la U.O.S.D. Onco-Ematologia e la U.O.S. Psicologia Ospedaliera e Benessere Organizzativo.</t>
         </is>
       </c>
       <c r="D291" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
+          <t>Ammissione/Commissione/Espletamento</t>
         </is>
       </c>
       <c r="E291" t="inlineStr"/>
       <c r="F291" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>Dirigenza</t>
         </is>
       </c>
       <c r="G291" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>Dirigente Psicologo</t>
         </is>
       </c>
       <c r="H291" t="inlineStr">
         <is>
-          <t>28/07/2023 00:00</t>
+          <t>27/02/2024 00:00</t>
         </is>
       </c>
       <c r="I291" t="inlineStr">
         <is>
-          <t>11/08/2023 23:59</t>
+          <t>10/03/2024 23:59</t>
         </is>
       </c>
       <c r="K291" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N291" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P291" t="inlineStr"/>
       <c r="Q291" t="inlineStr"/>
-      <c r="R291" t="inlineStr"/>
+      <c r="R291" t="inlineStr">
+        <is>
+          <t>0425 393959</t>
+        </is>
+      </c>
       <c r="S291" t="inlineStr"/>
       <c r="T291" t="inlineStr"/>
-      <c r="W291" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="AC291" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="AD291" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AE291" t="inlineStr">
         <is>
-          <t>Avviso Pubblico</t>
+          <t>Borse di Studio</t>
         </is>
       </c>
       <c r="AF291" t="inlineStr">
         <is>
-          <t>Tempo determinato</t>
+          <t>Borsa di studio</t>
         </is>
       </c>
     </row>
     <row r="292">
       <c r="A292" t="inlineStr"/>
       <c r="B292" t="inlineStr"/>
       <c r="C292" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 1 Dirigente Medico Anestesia e Rianimazione</t>
+          <t>Avviso pubblico per il conferimento dell'incarico di Direttore di Struttura Operativa Complessa di Medicina Nucleare</t>
         </is>
       </c>
       <c r="D292" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E292" t="inlineStr"/>
       <c r="F292" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>Apicale</t>
         </is>
       </c>
       <c r="G292" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>Dirigente Medico - DIRETTORE</t>
         </is>
       </c>
       <c r="H292" t="inlineStr">
         <is>
-          <t>28/07/2023 00:00</t>
+          <t>26/02/2024 00:00</t>
         </is>
       </c>
       <c r="I292" t="inlineStr">
         <is>
-          <t>11/08/2023 00:00</t>
+          <t>24/03/2024 23:59</t>
         </is>
       </c>
       <c r="K292" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N292" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P292" t="inlineStr"/>
       <c r="Q292" t="inlineStr"/>
       <c r="R292" t="inlineStr"/>
       <c r="S292" t="inlineStr"/>
       <c r="T292" t="inlineStr"/>
       <c r="W292" t="n">
         <v>0</v>
       </c>
       <c r="X292" t="n">
         <v>0</v>
       </c>
       <c r="Y292" t="n">
         <v>0</v>
       </c>
       <c r="Z292" t="n">
         <v>0</v>
       </c>
       <c r="AA292" t="n">
         <v>0</v>
       </c>
       <c r="AC292" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD292" t="n">
         <v>0</v>
       </c>
       <c r="AE292" t="inlineStr">
         <is>
-          <t>Avviso Pubblico</t>
+          <t>Avviso di struttura complessa</t>
         </is>
       </c>
       <c r="AF292" t="inlineStr">
         <is>
-          <t>Tempo determinato</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="293">
       <c r="A293" t="inlineStr"/>
       <c r="B293" t="inlineStr"/>
       <c r="C293" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 1 Dirigente Medico di Radiodiagnostica</t>
+          <t>Avviso pubblico, per titoli e colloquio, per Dirigente Medico di Medicina Interna</t>
         </is>
       </c>
       <c r="D293" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E293" t="inlineStr"/>
       <c r="F293" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G293" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H293" t="inlineStr">
         <is>
-          <t>28/07/2023 00:00</t>
+          <t>23/02/2024 00:00</t>
         </is>
       </c>
       <c r="I293" t="inlineStr">
         <is>
-          <t>11/08/2023 23:59</t>
+          <t>08/03/2024 23:59</t>
         </is>
       </c>
       <c r="K293" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N293" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P293" t="inlineStr"/>
       <c r="Q293" t="inlineStr"/>
       <c r="R293" t="inlineStr"/>
       <c r="S293" t="inlineStr"/>
       <c r="T293" t="inlineStr"/>
       <c r="W293" t="n">
         <v>0</v>
       </c>
       <c r="X293" t="n">
         <v>0</v>
       </c>
       <c r="Y293" t="n">
         <v>0</v>
@@ -21693,77 +22036,77 @@
       </c>
       <c r="AC293" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD293" t="n">
         <v>0</v>
       </c>
       <c r="AE293" t="inlineStr">
         <is>
           <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF293" t="inlineStr">
         <is>
           <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="294">
       <c r="A294" t="inlineStr"/>
       <c r="B294" t="inlineStr"/>
       <c r="C294" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 1 Dirigente Medico di Psichiatria</t>
+          <t>Avviso pubblico, per soli titoli, per l'assunzione a tempo determinato di n. 1 Assistente Sanitario - Area dei Professionisti della Salute e dei Funzionari</t>
         </is>
       </c>
       <c r="D294" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E294" t="inlineStr"/>
       <c r="F294" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
         </is>
       </c>
       <c r="G294" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>Assistente Sanitario</t>
         </is>
       </c>
       <c r="H294" t="inlineStr">
         <is>
-          <t>28/07/2023 00:00</t>
+          <t>16/02/2024 00:00</t>
         </is>
       </c>
       <c r="I294" t="inlineStr">
         <is>
-          <t>11/08/2023 23:59</t>
+          <t>01/03/2024 23:59</t>
         </is>
       </c>
       <c r="K294" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N294" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P294" t="inlineStr"/>
       <c r="Q294" t="inlineStr"/>
       <c r="R294" t="inlineStr"/>
       <c r="S294" t="inlineStr"/>
       <c r="T294" t="inlineStr"/>
       <c r="W294" t="n">
         <v>0</v>
       </c>
       <c r="X294" t="n">
         <v>0</v>
       </c>
       <c r="Y294" t="n">
         <v>0</v>
@@ -21776,77 +22119,77 @@
       </c>
       <c r="AC294" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD294" t="n">
         <v>0</v>
       </c>
       <c r="AE294" t="inlineStr">
         <is>
           <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF294" t="inlineStr">
         <is>
           <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="295">
       <c r="A295" t="inlineStr"/>
       <c r="B295" t="inlineStr"/>
       <c r="C295" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 1 Dirigente Medico di Ginecologia e Ostetricia</t>
+          <t>Avviso pubblico, per titoli e colloquio, per Dirigente Medico di Direzione Medica di Presidio Ospedaliero</t>
         </is>
       </c>
       <c r="D295" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E295" t="inlineStr"/>
       <c r="F295" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G295" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H295" t="inlineStr">
         <is>
-          <t>21/07/2023 00:00</t>
+          <t>02/02/2024 00:00</t>
         </is>
       </c>
       <c r="I295" t="inlineStr">
         <is>
-          <t>04/08/2023 23:59</t>
+          <t>16/02/2024 23:59</t>
         </is>
       </c>
       <c r="K295" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N295" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P295" t="inlineStr"/>
       <c r="Q295" t="inlineStr"/>
       <c r="R295" t="inlineStr"/>
       <c r="S295" t="inlineStr"/>
       <c r="T295" t="inlineStr"/>
       <c r="W295" t="n">
         <v>0</v>
       </c>
       <c r="X295" t="n">
         <v>0</v>
       </c>
       <c r="Y295" t="n">
         <v>0</v>
@@ -21859,450 +22202,456 @@
       </c>
       <c r="AC295" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD295" t="n">
         <v>0</v>
       </c>
       <c r="AE295" t="inlineStr">
         <is>
           <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF295" t="inlineStr">
         <is>
           <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="296">
       <c r="A296" t="inlineStr"/>
       <c r="B296" t="inlineStr"/>
       <c r="C296" t="inlineStr">
         <is>
-          <t xml:space="preserve">Avviso di procedura comparativa per l’attribuzione di nr. 1 borsa di studio, a persona in possesso di laurea in "Educazione professionale" classe di laurea delle professioni sanitarie L/SNT-2, per la realizzazione del Progetto “L’analisi dei bisogni educativi nel paziente asmatico e con broncopneumopatia cronica ostruttiva” presso al U.O.C. di Pneumologia dell’Azienda Ulss 5 Polesana </t>
+          <t>Avviso pubblico, per titoli e colloquio, per Dirigente Medico di Medicina del Lavoro e Sicurezza degli Ambienti di Lavoro</t>
         </is>
       </c>
       <c r="D296" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E296" t="inlineStr"/>
       <c r="F296" t="inlineStr">
         <is>
-          <t>D</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G296" t="inlineStr">
         <is>
-          <t>C.P.S. Educatore Professionale</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H296" t="inlineStr">
         <is>
-          <t>19/07/2023 00:00</t>
+          <t>22/01/2024 00:00</t>
         </is>
       </c>
       <c r="I296" t="inlineStr">
         <is>
-          <t>01/08/2023 23:59</t>
+          <t>02/02/2024 23:59</t>
         </is>
       </c>
       <c r="K296" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N296" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P296" t="inlineStr"/>
       <c r="Q296" t="inlineStr"/>
-      <c r="R296" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="R296" t="inlineStr"/>
+      <c r="S296" t="inlineStr"/>
       <c r="T296" t="inlineStr"/>
-      <c r="U296" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="W296" t="n">
+        <v>0</v>
+      </c>
+      <c r="X296" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y296" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z296" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA296" t="n">
+        <v>0</v>
       </c>
       <c r="AC296" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD296" t="n">
+        <v>0</v>
+      </c>
       <c r="AE296" t="inlineStr">
         <is>
-          <t>Borse di Studio</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF296" t="inlineStr">
         <is>
-          <t>Borsa di studio</t>
+          <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="297">
       <c r="A297" t="inlineStr"/>
       <c r="B297" t="inlineStr"/>
       <c r="C297" t="inlineStr">
         <is>
-          <t>Avviso pubblico per la stabilizzazione del personale precario Infermiere e Podologo, ruolo sanitario, ai sensi art. 1, c. 268, lett. b), L. 234/2021 e s.m.i.</t>
+          <t xml:space="preserve">AVVISO DI SELEZIONE PUBBLICA PER CONFERIMENTO INCARICHI LIBERO-PROFESSIONALI A MEDICI PER LA U.O.C. CENTRALE OPERATIVA SUEM 118.
+</t>
         </is>
       </c>
       <c r="D297" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="E297" t="inlineStr"/>
       <c r="F297" t="inlineStr">
         <is>
-          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G297" t="inlineStr">
         <is>
-          <t>Vari profili</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H297" t="inlineStr">
         <is>
-          <t>17/07/2023 00:00</t>
+          <t>09/01/2024 00:00</t>
         </is>
       </c>
       <c r="I297" t="inlineStr">
         <is>
-          <t>01/08/2023 00:00</t>
+          <t>31/12/2024 23:59</t>
         </is>
       </c>
       <c r="K297" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N297" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P297" t="inlineStr"/>
       <c r="Q297" t="inlineStr"/>
-      <c r="R297" t="inlineStr"/>
+      <c r="R297" t="inlineStr">
+        <is>
+          <t>0425 393959</t>
+        </is>
+      </c>
       <c r="S297" t="inlineStr"/>
       <c r="T297" t="inlineStr"/>
-      <c r="W297" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="AC297" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="AD297" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AE297" t="inlineStr">
         <is>
-          <t>Stabilizzazione</t>
+          <t>Incarichi libero professionali</t>
         </is>
       </c>
       <c r="AF297" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Lavoro autonomo</t>
         </is>
       </c>
     </row>
     <row r="298">
       <c r="A298" t="inlineStr"/>
       <c r="B298" t="inlineStr"/>
       <c r="C298" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 1 Dirigente Medico disciplina di Neuroradiologia</t>
+          <t>AVVISO DI SELEZIONE PUBBLICAPER CONFERIMENTO INCARICHI LIBERO-PROFESSIONALI A MEDICI SPECIALIZZATI PER ATTIVITA’ AMBULATORIALI</t>
         </is>
       </c>
       <c r="D298" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="E298" t="inlineStr"/>
       <c r="F298" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G298" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H298" t="inlineStr">
         <is>
-          <t>07/07/2023 00:00</t>
+          <t>09/01/2024 00:00</t>
         </is>
       </c>
       <c r="I298" t="inlineStr">
         <is>
-          <t>21/07/2023 23:59</t>
+          <t>31/12/2024 23:59</t>
         </is>
       </c>
       <c r="K298" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N298" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P298" t="inlineStr"/>
       <c r="Q298" t="inlineStr"/>
-      <c r="R298" t="inlineStr"/>
+      <c r="R298" t="inlineStr">
+        <is>
+          <t>0425 393959</t>
+        </is>
+      </c>
       <c r="S298" t="inlineStr"/>
       <c r="T298" t="inlineStr"/>
-      <c r="W298" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="AC298" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="AD298" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AE298" t="inlineStr">
         <is>
-          <t>Avviso Pubblico</t>
+          <t>Incarichi libero professionali</t>
         </is>
       </c>
       <c r="AF298" t="inlineStr">
         <is>
-          <t>Tempo determinato</t>
+          <t>Lavoro autonomo</t>
         </is>
       </c>
     </row>
     <row r="299">
       <c r="A299" t="inlineStr"/>
       <c r="B299" t="inlineStr"/>
       <c r="C299" t="inlineStr">
         <is>
-          <t>AVVISO FINALIZZATO ALLA FORMAZIONE DI UN ELENCO RISTRETTO DI AVVOCATI</t>
+          <t xml:space="preserve">AVVISO DI SELEZIONE PUBBLICA PER CONFERIMENTO INCARICHI LIBERO-PROFESSIONALI  A MEDICI SPECIALIZZATI IN MEDICINA INTERNA
+</t>
         </is>
       </c>
       <c r="D299" t="inlineStr">
         <is>
-          <t>Pubblicato</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="E299" t="inlineStr"/>
       <c r="F299" t="inlineStr">
         <is>
-          <t>Dirigenza</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G299" t="inlineStr">
         <is>
-          <t>Dirigente</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H299" t="inlineStr">
         <is>
-          <t>28/06/2023 00:00</t>
+          <t>09/01/2024 00:00</t>
         </is>
       </c>
       <c r="I299" t="inlineStr">
         <is>
-          <t>31/12/2030 00:00</t>
+          <t>31/12/2024 23:59</t>
         </is>
       </c>
       <c r="K299" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N299" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P299" t="inlineStr"/>
       <c r="Q299" t="inlineStr"/>
-      <c r="R299" t="inlineStr"/>
+      <c r="R299" t="inlineStr">
+        <is>
+          <t>0425393959</t>
+        </is>
+      </c>
       <c r="S299" t="inlineStr"/>
       <c r="T299" t="inlineStr"/>
       <c r="AC299" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE299" t="inlineStr">
         <is>
-          <t>Avviso generico</t>
+          <t>Incarichi libero professionali</t>
         </is>
       </c>
       <c r="AF299" t="inlineStr">
         <is>
-          <t>Non definito</t>
+          <t>Lavoro autonomo</t>
         </is>
       </c>
     </row>
     <row r="300">
       <c r="A300" t="inlineStr"/>
-      <c r="B300" t="inlineStr"/>
+      <c r="B300" t="inlineStr">
+        <is>
+          <t>Tabella</t>
+        </is>
+      </c>
       <c r="C300" t="inlineStr">
         <is>
-          <t>Tabella triennale avvisi, concorsi e procedure comparative aggiornata a giugno 2023</t>
+          <t>Tabella triennale avvisi, concorsi e procedure comparative aggiornata a dicembre 2023</t>
         </is>
       </c>
       <c r="D300" t="inlineStr">
         <is>
-          <t>Pubblicato</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="E300" t="inlineStr">
         <is>
-          <t>Tabella triennale avvisi, concorsi e procedure comparative aggiornata a giugno 2023</t>
+          <t>&lt;p&gt;Tabella triennale avvisi, concorsi e procedure comparative aggiornata a dicembre 2023&lt;/p&gt;</t>
         </is>
       </c>
       <c r="F300" t="inlineStr">
         <is>
           <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
         </is>
       </c>
       <c r="G300" t="inlineStr">
         <is>
           <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
         </is>
       </c>
       <c r="H300" t="inlineStr">
         <is>
-          <t>26/06/2023 00:00</t>
+          <t>28/12/2023 00:00</t>
         </is>
       </c>
       <c r="I300" t="inlineStr">
         <is>
-          <t>26/06/2028 00:00</t>
+          <t>27/12/2028 23:59</t>
         </is>
       </c>
       <c r="K300" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N300" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P300" t="inlineStr"/>
       <c r="Q300" t="inlineStr"/>
       <c r="R300" t="inlineStr"/>
       <c r="S300" t="inlineStr"/>
       <c r="T300" t="inlineStr"/>
+      <c r="W300" t="n">
+        <v>0</v>
+      </c>
+      <c r="X300" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y300" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z300" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA300" t="n">
+        <v>0</v>
+      </c>
       <c r="AC300" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD300" t="n">
+        <v>0</v>
+      </c>
       <c r="AE300" t="inlineStr">
         <is>
           <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
         </is>
       </c>
+      <c r="AF300" t="inlineStr"/>
     </row>
     <row r="301">
       <c r="A301" t="inlineStr"/>
       <c r="B301" t="inlineStr"/>
       <c r="C301" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per soli titoli, per l'assunzione a tempo determinato di n. 1 Ostetrica/o - Area Professionisti Salute e Funzionari</t>
+          <t>Avviso pubblico, per titoli e colloquio, per Dirigente Medico di Psichiatria</t>
         </is>
       </c>
       <c r="D301" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E301" t="inlineStr"/>
       <c r="F301" t="inlineStr">
         <is>
-          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G301" t="inlineStr">
         <is>
-          <t>Ostetrica/o</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H301" t="inlineStr">
         <is>
-          <t>23/06/2023 00:00</t>
+          <t>15/12/2023 00:00</t>
         </is>
       </c>
       <c r="I301" t="inlineStr">
         <is>
-          <t>07/07/2023 23:59</t>
+          <t>29/12/2023 23:59</t>
         </is>
       </c>
       <c r="K301" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N301" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P301" t="inlineStr"/>
       <c r="Q301" t="inlineStr"/>
       <c r="R301" t="inlineStr"/>
       <c r="S301" t="inlineStr"/>
       <c r="T301" t="inlineStr"/>
       <c r="W301" t="n">
         <v>0</v>
       </c>
       <c r="X301" t="n">
         <v>0</v>
       </c>
       <c r="Y301" t="n">
         <v>0</v>
@@ -22315,77 +22664,77 @@
       </c>
       <c r="AC301" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD301" t="n">
         <v>0</v>
       </c>
       <c r="AE301" t="inlineStr">
         <is>
           <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF301" t="inlineStr">
         <is>
           <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="302">
       <c r="A302" t="inlineStr"/>
       <c r="B302" t="inlineStr"/>
       <c r="C302" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di Dirigente Medico di Malattie Infettive</t>
+          <t>Avviso pubblico, per soli titoli, per l'assunzione a tempo determinato di n. 1 Infermiere - Area dei Professionisti della Salute e dei Funzionari</t>
         </is>
       </c>
       <c r="D302" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E302" t="inlineStr"/>
       <c r="F302" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
         </is>
       </c>
       <c r="G302" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>Infermiere</t>
         </is>
       </c>
       <c r="H302" t="inlineStr">
         <is>
-          <t>01/06/2023 00:00</t>
+          <t>07/12/2023 00:00</t>
         </is>
       </c>
       <c r="I302" t="inlineStr">
         <is>
-          <t>15/06/2023 23:59</t>
+          <t>21/12/2023 23:59</t>
         </is>
       </c>
       <c r="K302" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N302" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P302" t="inlineStr"/>
       <c r="Q302" t="inlineStr"/>
       <c r="R302" t="inlineStr"/>
       <c r="S302" t="inlineStr"/>
       <c r="T302" t="inlineStr"/>
       <c r="W302" t="n">
         <v>0</v>
       </c>
       <c r="X302" t="n">
         <v>0</v>
       </c>
       <c r="Y302" t="n">
         <v>0</v>
@@ -22398,705 +22747,683 @@
       </c>
       <c r="AC302" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD302" t="n">
         <v>0</v>
       </c>
       <c r="AE302" t="inlineStr">
         <is>
           <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF302" t="inlineStr">
         <is>
           <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="303">
       <c r="A303" t="inlineStr"/>
       <c r="B303" t="inlineStr"/>
       <c r="C303" t="inlineStr">
         <is>
-          <t>Avviso pubblico per la stabilizzazione del personale precario TSRM e Tecnico Riabilitazione Psichiatrica, ruolo sanitario, ai sensi art. 1, c. 268, lett. b), L. 234/2021 e s.m.i.</t>
+          <t>Avviso di procedura comparativa per conferimento di nr. 1 borsa di studio della durata di 15 mesi, per figura in possesso di laurea in Farmacia Ospedaliera o Chimica e Tecnologia Farmaceutica per la realizzazione del Progetto Regionale "Revisione Farmacologica nei pazienti anziani: studio multicentrico nelle residenze sanitarie per anziani nella Regione Veneto".</t>
         </is>
       </c>
       <c r="D303" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="E303" t="inlineStr"/>
       <c r="F303" t="inlineStr">
         <is>
-          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
+          <t>Dirigenza</t>
         </is>
       </c>
       <c r="G303" t="inlineStr">
         <is>
-          <t>Vari profili</t>
+          <t>Dirigente Farmacista</t>
         </is>
       </c>
       <c r="H303" t="inlineStr">
         <is>
-          <t>01/06/2023 00:00</t>
+          <t>20/11/2023 00:00</t>
         </is>
       </c>
       <c r="I303" t="inlineStr">
         <is>
-          <t>16/06/2023 23:59</t>
+          <t>28/11/2023 23:59</t>
         </is>
       </c>
       <c r="K303" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N303" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P303" t="inlineStr"/>
       <c r="Q303" t="inlineStr"/>
-      <c r="R303" t="inlineStr"/>
+      <c r="R303" t="inlineStr">
+        <is>
+          <t>0425 393959</t>
+        </is>
+      </c>
       <c r="S303" t="inlineStr"/>
       <c r="T303" t="inlineStr"/>
-      <c r="W303" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="AC303" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="AD303" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AE303" t="inlineStr">
         <is>
-          <t>Stabilizzazione</t>
+          <t>Borse di Studio</t>
         </is>
       </c>
       <c r="AF303" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Borsa di studio</t>
         </is>
       </c>
     </row>
     <row r="304">
       <c r="A304" t="inlineStr"/>
       <c r="B304" t="inlineStr"/>
       <c r="C304" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 1 Assistente Sociale - Area PSF</t>
+          <t>AZIENDA ZERO - GRADUATORIA CONCORSO PUBBLICO, PER TITOLI ED ESAMI, PER LA COPERTURA Dl N. 3 POSTI Dl DIRIGENTE MEDICO NELLA DISCIPLINA Dl REUMATOLOGIA</t>
         </is>
       </c>
       <c r="D304" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E304" t="inlineStr"/>
       <c r="F304" t="inlineStr">
         <is>
-          <t>Area dei Professionisti della Salute e dei Funzionari - ruolo socio-sanitario</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G304" t="inlineStr">
         <is>
-          <t>Assistente Sociale</t>
+          <t>Dirigente Veterinario</t>
         </is>
       </c>
       <c r="H304" t="inlineStr">
         <is>
-          <t>26/05/2023 00:00</t>
+          <t>30/10/2023 00:00</t>
         </is>
       </c>
       <c r="I304" t="inlineStr">
         <is>
-          <t>09/06/2023 23:59</t>
+          <t>29/10/2025 23:59</t>
         </is>
       </c>
       <c r="K304" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N304" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P304" t="inlineStr"/>
       <c r="Q304" t="inlineStr"/>
       <c r="R304" t="inlineStr"/>
       <c r="S304" t="inlineStr"/>
       <c r="T304" t="inlineStr"/>
-      <c r="W304" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="AC304" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="AD304" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AE304" t="inlineStr">
         <is>
-          <t>Avviso Pubblico</t>
+          <t>Concorsi Dirigenza</t>
         </is>
       </c>
       <c r="AF304" t="inlineStr">
         <is>
-          <t>Tempo determinato</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="305">
       <c r="A305" t="inlineStr"/>
       <c r="B305" t="inlineStr"/>
       <c r="C305" t="inlineStr">
         <is>
-          <t>Avviso pubblico di mobilità volontaria per Dirigente Medico di Chirurgia Maxillo-Facciale</t>
+          <t>Avviso pubblico, per titoli e colloquio, per Dirigente Medico di Chirurgia Generale</t>
         </is>
       </c>
       <c r="D305" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E305" t="inlineStr"/>
       <c r="F305" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G305" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H305" t="inlineStr">
         <is>
-          <t>22/05/2023 00:00</t>
+          <t>30/10/2023 00:00</t>
         </is>
       </c>
       <c r="I305" t="inlineStr">
         <is>
-          <t>21/06/2023 23:59</t>
+          <t>10/11/2023 23:59</t>
         </is>
       </c>
       <c r="K305" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N305" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P305" t="inlineStr"/>
       <c r="Q305" t="inlineStr"/>
       <c r="R305" t="inlineStr"/>
       <c r="S305" t="inlineStr"/>
       <c r="T305" t="inlineStr"/>
       <c r="W305" t="n">
         <v>0</v>
       </c>
       <c r="X305" t="n">
         <v>0</v>
       </c>
       <c r="Y305" t="n">
         <v>0</v>
       </c>
       <c r="Z305" t="n">
         <v>0</v>
       </c>
       <c r="AA305" t="n">
         <v>0</v>
       </c>
       <c r="AC305" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD305" t="n">
         <v>0</v>
       </c>
       <c r="AE305" t="inlineStr">
         <is>
-          <t>Avviso di mobilità da altro ente</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF305" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="306">
       <c r="A306" t="inlineStr"/>
       <c r="B306" t="inlineStr"/>
       <c r="C306" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n.1 Dirigente Medico di Reumatologia</t>
+          <t xml:space="preserve">AZIENDA ZERO - GRADUATORIA CONCORSO PUBBLICO, PER TITOLI ED ESAMI, PER LA COPERTURA Dl N. 10 POSTI Dl DIRIGENTE
+MEDICO VETERINARIO - DISCIPLINA IGIENE DELLA PRODUZIONE, TRASFORMAZIONE, COMMERCIALIZZAZIONE, CONSERVAZIONE E TRASPORTO DEGLI ALIMENTI Dl ORIGINE ANIMALE E LORO DERIVATI
+</t>
         </is>
       </c>
       <c r="D306" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E306" t="inlineStr"/>
       <c r="F306" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G306" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>Dirigente Veterinario</t>
         </is>
       </c>
       <c r="H306" t="inlineStr">
         <is>
-          <t>19/05/2023 00:00</t>
+          <t>30/10/2023 00:00</t>
         </is>
       </c>
       <c r="I306" t="inlineStr">
         <is>
-          <t>02/06/2023 00:00</t>
+          <t>29/10/2025 23:59</t>
         </is>
       </c>
       <c r="K306" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N306" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P306" t="inlineStr"/>
       <c r="Q306" t="inlineStr"/>
       <c r="R306" t="inlineStr"/>
       <c r="S306" t="inlineStr"/>
       <c r="T306" t="inlineStr"/>
-      <c r="W306" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="AC306" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="AD306" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AE306" t="inlineStr">
         <is>
-          <t>Avviso Pubblico</t>
+          <t>Concorsi Dirigenza</t>
         </is>
       </c>
       <c r="AF306" t="inlineStr">
         <is>
-          <t>Tempo determinato</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="307">
       <c r="A307" t="inlineStr"/>
       <c r="B307" t="inlineStr"/>
       <c r="C307" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO - GRADUATORIA CONCORSO PUBBLICO, PER TITOLI ED ESAMI, PER N. 13 POSTI Dl ASSISTENTE INFORMATICO AREA DEGLI ASSISTENTI - RUOLO TECNICO</t>
+          <t>Avviso pubblico per la stabilizzazione del personale precario del ruolo sanitario, ai sensi dell'art. 1, comma 268, lett. b), della L. 234/2021, come modificato dall'art. 1, comma 528, della L. 197/2022 e dall'art. 4 del D.L. 198/2022, come modificato dalla Legge di conversione n. 14/2023: n. 1 Dirigente Medico nella disciplina di Psichiatria</t>
         </is>
       </c>
       <c r="D307" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E307" t="inlineStr"/>
       <c r="F307" t="inlineStr">
         <is>
-          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Tecnico</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G307" t="inlineStr">
         <is>
-          <t>Assistente Informatico</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H307" t="inlineStr">
         <is>
-          <t>15/05/2023 00:00</t>
+          <t>24/10/2023 00:00</t>
         </is>
       </c>
       <c r="I307" t="inlineStr">
         <is>
-          <t>15/05/2028 00:00</t>
+          <t>08/11/2023 00:00</t>
         </is>
       </c>
       <c r="K307" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N307" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P307" t="inlineStr"/>
       <c r="Q307" t="inlineStr"/>
       <c r="R307" t="inlineStr"/>
       <c r="S307" t="inlineStr"/>
       <c r="T307" t="inlineStr"/>
+      <c r="W307" t="n">
+        <v>0</v>
+      </c>
+      <c r="X307" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y307" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z307" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA307" t="n">
+        <v>0</v>
+      </c>
       <c r="AC307" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD307" t="n">
+        <v>0</v>
+      </c>
       <c r="AE307" t="inlineStr">
         <is>
-          <t>Concorsi Comparto</t>
+          <t>Stabilizzazione</t>
         </is>
       </c>
       <c r="AF307" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="308">
       <c r="A308" t="inlineStr"/>
       <c r="B308" t="inlineStr"/>
       <c r="C308" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO - GRADUATORIA CONCORSO PUBBLICO PER TITOLI ED ESAMI PER LA COPERTURA Dl N:25 POSTI Dl DIRIGENTE MEDICO - DISCIPLINA GERIATRIA</t>
+          <t>Avviso pubblico per la stabilizzazione del personale precario del ruolo sanitario, ai sensi dell'art. 1, comma 268, lett. b), della L. 234/2021, come modificato dall'art. 1, comma 528, della L. 197/2022 e dall'art. 4 del D.L. 198/2022, come modificato dalla Legge di conversione n. 14/2023: n. 1 Dirigente Farmacista disciplina di Farmacia Ospedaliera</t>
         </is>
       </c>
       <c r="D308" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E308" t="inlineStr"/>
       <c r="F308" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>Dirigenza</t>
         </is>
       </c>
       <c r="G308" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>Dirigente Farmacista</t>
         </is>
       </c>
       <c r="H308" t="inlineStr">
         <is>
-          <t>15/05/2023 00:00</t>
+          <t>24/10/2023 00:00</t>
         </is>
       </c>
       <c r="I308" t="inlineStr">
         <is>
-          <t>15/05/2028 00:00</t>
+          <t>08/11/2023 00:00</t>
         </is>
       </c>
       <c r="K308" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N308" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P308" t="inlineStr"/>
       <c r="Q308" t="inlineStr"/>
       <c r="R308" t="inlineStr"/>
       <c r="S308" t="inlineStr"/>
       <c r="T308" t="inlineStr"/>
+      <c r="W308" t="n">
+        <v>0</v>
+      </c>
+      <c r="X308" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y308" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z308" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA308" t="n">
+        <v>0</v>
+      </c>
       <c r="AC308" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD308" t="n">
+        <v>0</v>
+      </c>
       <c r="AE308" t="inlineStr">
         <is>
-          <t>Avvisi Incarichi 15 septies/octies D.Lgs 502/92</t>
+          <t>Stabilizzazione</t>
         </is>
       </c>
       <c r="AF308" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="309">
       <c r="A309" t="inlineStr"/>
       <c r="B309" t="inlineStr"/>
       <c r="C309" t="inlineStr">
         <is>
-          <t>Avviso pubblico per la stabilizzazione del personale precario Tecnico Audiometrista - Area PSF, ruolo sanitario, ai sensi art. 20, c.1, D. Lgs. n. 75/2017</t>
+          <t>Azienda Zero - graduatoria concorso pubblico per n. 60 posti di Dirigente Medico di Psichiatria</t>
         </is>
       </c>
       <c r="D309" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E309" t="inlineStr"/>
       <c r="F309" t="inlineStr">
         <is>
-          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G309" t="inlineStr">
         <is>
-          <t>Tecnico Audiometrista</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H309" t="inlineStr">
         <is>
-          <t>05/05/2023 00:00</t>
+          <t>18/10/2023 00:00</t>
         </is>
       </c>
       <c r="I309" t="inlineStr">
         <is>
-          <t>20/05/2023 23:59</t>
+          <t>15/10/2025 23:59</t>
         </is>
       </c>
       <c r="K309" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N309" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P309" t="inlineStr"/>
       <c r="Q309" t="inlineStr"/>
       <c r="R309" t="inlineStr"/>
       <c r="S309" t="inlineStr"/>
       <c r="T309" t="inlineStr"/>
-      <c r="W309" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="AC309" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="AD309" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AE309" t="inlineStr">
         <is>
-          <t>Stabilizzazione</t>
+          <t>Concorsi Dirigenza</t>
         </is>
       </c>
       <c r="AF309" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="310">
       <c r="A310" t="inlineStr"/>
-      <c r="B310" t="inlineStr"/>
+      <c r="B310" t="inlineStr">
+        <is>
+          <t>Tabella</t>
+        </is>
+      </c>
       <c r="C310" t="inlineStr">
         <is>
-          <t>Avviso pubblico di mobilità volontaria per Dirigente Medico di Reumatologia</t>
+          <t>Tabella triennale avvisi, concorsi e procedure comparative aggiornata a settembre 2023</t>
         </is>
       </c>
       <c r="D310" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
-[...2 lines deleted...]
-      <c r="E310" t="inlineStr"/>
+          <t>Aperto</t>
+        </is>
+      </c>
+      <c r="E310" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Tabella triennale avvisi, concorsi e procedure comparative aggiornata a settembre 2023&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="F310" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
         </is>
       </c>
       <c r="G310" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
         </is>
       </c>
       <c r="H310" t="inlineStr">
         <is>
-          <t>05/05/2023 00:00</t>
+          <t>26/09/2023 00:00</t>
         </is>
       </c>
       <c r="I310" t="inlineStr">
         <is>
-          <t>05/06/2023 00:00</t>
+          <t>25/09/2028 23:59</t>
         </is>
       </c>
       <c r="K310" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N310" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P310" t="inlineStr"/>
       <c r="Q310" t="inlineStr"/>
       <c r="R310" t="inlineStr"/>
       <c r="S310" t="inlineStr"/>
       <c r="T310" t="inlineStr"/>
       <c r="W310" t="n">
         <v>0</v>
       </c>
       <c r="X310" t="n">
         <v>0</v>
       </c>
       <c r="Y310" t="n">
         <v>0</v>
       </c>
       <c r="Z310" t="n">
         <v>0</v>
       </c>
       <c r="AA310" t="n">
         <v>0</v>
       </c>
       <c r="AC310" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD310" t="n">
         <v>0</v>
       </c>
       <c r="AE310" t="inlineStr">
         <is>
-          <t>Avviso di mobilità da altro ente</t>
+          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
         </is>
       </c>
       <c r="AF310" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Non definito</t>
         </is>
       </c>
     </row>
     <row r="311">
       <c r="A311" t="inlineStr"/>
       <c r="B311" t="inlineStr"/>
       <c r="C311" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n.1 Dirigente Medico di Neuroradiologia</t>
+          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 1 Dirigente Medico di Medicina Interna</t>
         </is>
       </c>
       <c r="D311" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E311" t="inlineStr"/>
       <c r="F311" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G311" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H311" t="inlineStr">
         <is>
-          <t>28/04/2023 00:00</t>
+          <t>08/09/2023 00:00</t>
         </is>
       </c>
       <c r="I311" t="inlineStr">
         <is>
-          <t>12/05/2023 00:00</t>
+          <t>22/09/2023 23:59</t>
         </is>
       </c>
       <c r="K311" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N311" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P311" t="inlineStr"/>
       <c r="Q311" t="inlineStr"/>
       <c r="R311" t="inlineStr"/>
       <c r="S311" t="inlineStr"/>
       <c r="T311" t="inlineStr"/>
       <c r="W311" t="n">
         <v>0</v>
       </c>
       <c r="X311" t="n">
         <v>0</v>
       </c>
       <c r="Y311" t="n">
         <v>0</v>
@@ -23109,143 +23436,164 @@
       </c>
       <c r="AC311" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD311" t="n">
         <v>0</v>
       </c>
       <c r="AE311" t="inlineStr">
         <is>
           <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF311" t="inlineStr">
         <is>
           <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="312">
       <c r="A312" t="inlineStr"/>
       <c r="B312" t="inlineStr"/>
       <c r="C312" t="inlineStr">
         <is>
-          <t xml:space="preserve">AVVISO DI SELEZIONE PUBBLICA PER CONFERIMENTO INCARICHI LIBERO-PROFESSIONALI A MEDICI SPECIALIZZATI IN GINECOLOGIA E OSTETRICIA PER ATTIVITA’ ASSISTENZIALI PRESSO LA UOC OSTETRICIA E GINECOLOGIA DELL’OSPEDALE DI ADRIA
-</t>
+          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 1 Dirigente Medico di Nefrologia</t>
         </is>
       </c>
       <c r="D312" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E312" t="inlineStr"/>
       <c r="F312" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G312" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H312" t="inlineStr">
         <is>
-          <t>28/04/2023 00:00</t>
+          <t>08/09/2023 00:00</t>
         </is>
       </c>
       <c r="I312" t="inlineStr">
         <is>
-          <t>08/05/2023 23:59</t>
+          <t>22/09/2023 23:59</t>
         </is>
       </c>
       <c r="K312" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N312" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P312" t="inlineStr"/>
       <c r="Q312" t="inlineStr"/>
       <c r="R312" t="inlineStr"/>
       <c r="S312" t="inlineStr"/>
       <c r="T312" t="inlineStr"/>
+      <c r="W312" t="n">
+        <v>0</v>
+      </c>
+      <c r="X312" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y312" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z312" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA312" t="n">
+        <v>0</v>
+      </c>
       <c r="AC312" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD312" t="n">
+        <v>0</v>
+      </c>
       <c r="AE312" t="inlineStr">
         <is>
-          <t>Incarichi libero professionali</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF312" t="inlineStr">
         <is>
-          <t>Lavoro autonomo</t>
+          <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="313">
       <c r="A313" t="inlineStr"/>
       <c r="B313" t="inlineStr"/>
       <c r="C313" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 1 Dirigente Farmacista nella disciplina di Farmacia Ospedaliera</t>
+          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 1 Dirigente Medico di Malattie Metaboliche e Diabetologia</t>
         </is>
       </c>
       <c r="D313" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
-[...2 lines deleted...]
-      <c r="E313" t="inlineStr"/>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E313" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 1 Dirigente Medico di Malattie Metaboliche e Diabetologia&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="F313" t="inlineStr">
         <is>
-          <t>Dirigenza</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G313" t="inlineStr">
         <is>
-          <t>Dirigente Farmacista</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H313" t="inlineStr">
         <is>
-          <t>14/04/2023 00:00</t>
+          <t>08/09/2023 00:00</t>
         </is>
       </c>
       <c r="I313" t="inlineStr">
         <is>
-          <t>28/04/2023 00:00</t>
+          <t>22/09/2023 23:59</t>
         </is>
       </c>
       <c r="K313" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N313" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P313" t="inlineStr"/>
       <c r="Q313" t="inlineStr"/>
       <c r="R313" t="inlineStr"/>
       <c r="S313" t="inlineStr"/>
       <c r="T313" t="inlineStr"/>
       <c r="W313" t="n">
         <v>0</v>
       </c>
       <c r="X313" t="n">
         <v>0</v>
       </c>
       <c r="Y313" t="n">
         <v>0</v>
@@ -23258,507 +23606,575 @@
       </c>
       <c r="AC313" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD313" t="n">
         <v>0</v>
       </c>
       <c r="AE313" t="inlineStr">
         <is>
           <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF313" t="inlineStr">
         <is>
           <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="314">
       <c r="A314" t="inlineStr"/>
       <c r="B314" t="inlineStr"/>
       <c r="C314" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO - GRADUATORIA CONCORSO PUBBLICO, PER TITOLI ED ESAMI, PER N. 13 POSTI DI COLLABORATORE AMMINISTRATIVO PROFESSIONALE – SETTORE ECONOMICO – AREA DEI PROFESSIONISTI DELLA SALUTE E DEI FUNZIONARI – RUOLO AMMINISTRATIVO.</t>
+          <t>Avviso pubblico per la stabilizzazione del personale precario del ruolo sanitario, ai sensi dell'art. 1, comma 268, lett. b), della L. 234/2021, come modificato dall'art. 1, comma 528, della L. 197/2022 e dall'art. 4 del D.L. 198/2022, come modificato dalla Legge di conversione n. 14/2023: n. 1 Dirigente Medico disciplina di Chirurgia Generale.</t>
         </is>
       </c>
       <c r="D314" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E314" t="inlineStr"/>
       <c r="F314" t="inlineStr">
         <is>
-          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo amministrativo</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G314" t="inlineStr">
         <is>
-          <t>Collaboratore Amministrativo Professionale</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H314" t="inlineStr">
         <is>
-          <t>12/04/2023 00:00</t>
+          <t>01/09/2023 00:00</t>
         </is>
       </c>
       <c r="I314" t="inlineStr">
         <is>
-          <t>12/03/2028 00:00</t>
+          <t>18/09/2023 23:59</t>
         </is>
       </c>
       <c r="K314" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N314" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P314" t="inlineStr"/>
       <c r="Q314" t="inlineStr"/>
       <c r="R314" t="inlineStr"/>
       <c r="S314" t="inlineStr"/>
       <c r="T314" t="inlineStr"/>
+      <c r="W314" t="n">
+        <v>0</v>
+      </c>
+      <c r="X314" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y314" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z314" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA314" t="n">
+        <v>0</v>
+      </c>
       <c r="AC314" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD314" t="n">
+        <v>0</v>
+      </c>
       <c r="AE314" t="inlineStr">
         <is>
-          <t>Concorsi Comparto</t>
+          <t>Stabilizzazione</t>
         </is>
       </c>
       <c r="AF314" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="315">
       <c r="A315" t="inlineStr"/>
       <c r="B315" t="inlineStr"/>
       <c r="C315" t="inlineStr">
         <is>
-          <t>Avviso pubblico per il conferimento dell'incarico di Direttore dell'Unità Operativa Complessa Neurologia</t>
+          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 1 Dirigente Medico di Chirurgia Vascolare (DDG n. 1101 del 16.08.2023)</t>
         </is>
       </c>
       <c r="D315" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E315" t="inlineStr"/>
       <c r="F315" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G315" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H315" t="inlineStr">
         <is>
-          <t>29/03/2023 00:00</t>
+          <t>01/09/2023 00:00</t>
         </is>
       </c>
       <c r="I315" t="inlineStr">
         <is>
-          <t>27/04/2023 00:00</t>
+          <t>15/09/2023 23:59</t>
         </is>
       </c>
       <c r="K315" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N315" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P315" t="inlineStr"/>
       <c r="Q315" t="inlineStr"/>
       <c r="R315" t="inlineStr"/>
       <c r="S315" t="inlineStr"/>
       <c r="T315" t="inlineStr"/>
       <c r="W315" t="n">
         <v>0</v>
       </c>
       <c r="X315" t="n">
         <v>0</v>
       </c>
       <c r="Y315" t="n">
         <v>0</v>
       </c>
       <c r="Z315" t="n">
         <v>0</v>
       </c>
       <c r="AA315" t="n">
         <v>0</v>
       </c>
       <c r="AC315" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD315" t="n">
         <v>0</v>
       </c>
       <c r="AE315" t="inlineStr">
         <is>
-          <t>Avviso di struttura complessa</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF315" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="316">
       <c r="A316" t="inlineStr"/>
       <c r="B316" t="inlineStr"/>
       <c r="C316" t="inlineStr">
         <is>
-          <t>Avviso pubblico per il conferimento dell'incarico di Direttore dell'Unità Operativa Complessa Urologia Adria</t>
+          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 1 Dirigente Medico di Chirurgia Vascolare (DDG n. 1102 del 16.08.2023)</t>
         </is>
       </c>
       <c r="D316" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E316" t="inlineStr"/>
       <c r="F316" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G316" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H316" t="inlineStr">
         <is>
-          <t>29/03/2023 00:00</t>
+          <t>01/09/2023 00:00</t>
         </is>
       </c>
       <c r="I316" t="inlineStr">
         <is>
-          <t>27/04/2023 00:00</t>
+          <t>15/09/2023 23:59</t>
         </is>
       </c>
       <c r="K316" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N316" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P316" t="inlineStr"/>
       <c r="Q316" t="inlineStr"/>
       <c r="R316" t="inlineStr"/>
       <c r="S316" t="inlineStr"/>
       <c r="T316" t="inlineStr"/>
       <c r="W316" t="n">
         <v>0</v>
       </c>
       <c r="X316" t="n">
         <v>0</v>
       </c>
       <c r="Y316" t="n">
         <v>0</v>
       </c>
       <c r="Z316" t="n">
         <v>0</v>
       </c>
       <c r="AA316" t="n">
         <v>0</v>
       </c>
       <c r="AC316" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD316" t="n">
         <v>0</v>
       </c>
       <c r="AE316" t="inlineStr">
         <is>
-          <t>Avviso di struttura complessa</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF316" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="317">
       <c r="A317" t="inlineStr"/>
       <c r="B317" t="inlineStr"/>
       <c r="C317" t="inlineStr">
         <is>
-          <t>Tabella triennale avvisi, concorsi e procedure comparative aggiornata a marzo 2023</t>
+          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 1 Dirigente Medico di Dermatologia e Venerologia</t>
         </is>
       </c>
       <c r="D317" t="inlineStr">
         <is>
-          <t>Pubblicato</t>
-[...6 lines deleted...]
-      </c>
+          <t>Graduatoria/Esito</t>
+        </is>
+      </c>
+      <c r="E317" t="inlineStr"/>
       <c r="F317" t="inlineStr">
         <is>
-          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G317" t="inlineStr">
         <is>
-          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H317" t="inlineStr">
         <is>
-          <t>29/03/2023 00:00</t>
+          <t>25/08/2023 00:00</t>
         </is>
       </c>
       <c r="I317" t="inlineStr">
         <is>
-          <t>28/03/2028 00:00</t>
+          <t>08/09/2023 23:59</t>
         </is>
       </c>
       <c r="K317" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N317" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P317" t="inlineStr"/>
       <c r="Q317" t="inlineStr"/>
       <c r="R317" t="inlineStr"/>
       <c r="S317" t="inlineStr"/>
       <c r="T317" t="inlineStr"/>
+      <c r="W317" t="n">
+        <v>0</v>
+      </c>
+      <c r="X317" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y317" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z317" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA317" t="n">
+        <v>0</v>
+      </c>
       <c r="AC317" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD317" t="n">
+        <v>0</v>
+      </c>
       <c r="AE317" t="inlineStr">
         <is>
-          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF317" t="inlineStr">
         <is>
-          <t>Non definito</t>
+          <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="318">
       <c r="A318" t="inlineStr"/>
       <c r="B318" t="inlineStr"/>
       <c r="C318" t="inlineStr">
         <is>
-          <t>GRADUATORIA CONCORSO PUBBLICO, PER TITOLI ED ESAMI, PER LA COPERTURA Dl N. 29 POSTI Dl DIRIGENTE MEDICO - DISCIPLINA CARDIOLOGIA</t>
+          <t>Avviso pubblico per il conferimento dell'incarico di Direttore dell'Unità Operativa Complessa “OSTETRICIA E GINECOLOGIA DI ADRIA”</t>
         </is>
       </c>
       <c r="D318" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E318" t="inlineStr"/>
       <c r="F318" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G318" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H318" t="inlineStr">
         <is>
-          <t>21/03/2023 00:00</t>
+          <t>21/08/2023 00:00</t>
         </is>
       </c>
       <c r="I318" t="inlineStr">
         <is>
-          <t>21/03/2028 00:00</t>
+          <t>17/09/2023 23:59</t>
         </is>
       </c>
       <c r="K318" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N318" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P318" t="inlineStr"/>
       <c r="Q318" t="inlineStr"/>
       <c r="R318" t="inlineStr"/>
       <c r="S318" t="inlineStr"/>
       <c r="T318" t="inlineStr"/>
+      <c r="W318" t="n">
+        <v>0</v>
+      </c>
+      <c r="X318" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y318" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z318" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA318" t="n">
+        <v>0</v>
+      </c>
       <c r="AC318" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD318" t="n">
+        <v>0</v>
+      </c>
       <c r="AE318" t="inlineStr">
         <is>
-          <t>Avvisi Incarichi 15 septies/octies D.Lgs 502/92</t>
+          <t>Avviso di struttura complessa</t>
         </is>
       </c>
       <c r="AF318" t="inlineStr">
         <is>
-          <t>Tempo determinato</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="319">
       <c r="A319" t="inlineStr"/>
       <c r="B319" t="inlineStr"/>
       <c r="C319" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO - GRADUATORIA CONCORSO PUBBLICO, PER TITOLI ED ESAMI, PER LA COPERTURA Dl N. 18 POSTI Dl DIRIGENTE MEDICO - DISCIPLINA Dl NEUROLOGIA</t>
+          <t>Avviso pubblico per la stabilizzazione del personale precario del ruolo sanitario, ai sensi dell'art. 1, comma 268, lett. b), della L. 234/2021, come modificato dall'art. 1, comma 528, della L. 197/2022 e dall'art. 4 del D.L. 198/2022, come modificato dalla Legge di conversione n. 14/2023: n. 2 Dirigenti Psicologi.</t>
         </is>
       </c>
       <c r="D319" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E319" t="inlineStr"/>
       <c r="F319" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>Dirigenza</t>
         </is>
       </c>
       <c r="G319" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>Dirigente Psicologo</t>
         </is>
       </c>
       <c r="H319" t="inlineStr">
         <is>
-          <t>21/03/2023 00:00</t>
+          <t>04/08/2023 00:00</t>
         </is>
       </c>
       <c r="I319" t="inlineStr">
         <is>
-          <t>21/03/2028 00:00</t>
+          <t>21/08/2023 23:59</t>
         </is>
       </c>
       <c r="K319" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N319" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P319" t="inlineStr"/>
       <c r="Q319" t="inlineStr"/>
       <c r="R319" t="inlineStr"/>
       <c r="S319" t="inlineStr"/>
       <c r="T319" t="inlineStr"/>
+      <c r="W319" t="n">
+        <v>0</v>
+      </c>
+      <c r="X319" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y319" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z319" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA319" t="n">
+        <v>0</v>
+      </c>
       <c r="AC319" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD319" t="n">
+        <v>0</v>
+      </c>
       <c r="AE319" t="inlineStr">
         <is>
-          <t>Avvisi tempo determinato Dirigenza</t>
+          <t>Stabilizzazione</t>
         </is>
       </c>
       <c r="AF319" t="inlineStr">
         <is>
-          <t>Tempo determinato</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="320">
       <c r="A320" t="inlineStr"/>
       <c r="B320" t="inlineStr"/>
       <c r="C320" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 2 Dirigenti Medici di Ginecologia e Ostetricia</t>
+          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 1 Dirigente Medico di Pediatria</t>
         </is>
       </c>
       <c r="D320" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E320" t="inlineStr"/>
       <c r="F320" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G320" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H320" t="inlineStr">
         <is>
-          <t>17/03/2023 00:00</t>
+          <t>28/07/2023 00:00</t>
         </is>
       </c>
       <c r="I320" t="inlineStr">
         <is>
-          <t>31/03/2023 00:00</t>
+          <t>11/08/2023 23:59</t>
         </is>
       </c>
       <c r="K320" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N320" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P320" t="inlineStr"/>
       <c r="Q320" t="inlineStr"/>
       <c r="R320" t="inlineStr"/>
       <c r="S320" t="inlineStr"/>
       <c r="T320" t="inlineStr"/>
       <c r="W320" t="n">
         <v>0</v>
       </c>
       <c r="X320" t="n">
         <v>0</v>
       </c>
       <c r="Y320" t="n">
         <v>0</v>
@@ -23771,284 +24187,326 @@
       </c>
       <c r="AC320" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD320" t="n">
         <v>0</v>
       </c>
       <c r="AE320" t="inlineStr">
         <is>
           <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF320" t="inlineStr">
         <is>
           <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="321">
       <c r="A321" t="inlineStr"/>
       <c r="B321" t="inlineStr"/>
       <c r="C321" t="inlineStr">
         <is>
-          <t xml:space="preserve">AZIENDA ZERO - GRADUATORIA GRADUATORIA CONCORSO PUBBLICO, PER TITOLI ED ESAMI, PER LA COPERTURA DI: N. 12
-POSTI DI DIRIGENTE MEDICO – DISCIPLINA CHIRURGIA GENERALE </t>
+          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 1 Dirigente Medico Anestesia e Rianimazione</t>
         </is>
       </c>
       <c r="D321" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E321" t="inlineStr"/>
       <c r="F321" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G321" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H321" t="inlineStr">
         <is>
-          <t>15/03/2023 00:00</t>
+          <t>28/07/2023 00:00</t>
         </is>
       </c>
       <c r="I321" t="inlineStr">
         <is>
-          <t>15/03/2023 00:00</t>
+          <t>11/08/2023 00:00</t>
         </is>
       </c>
       <c r="K321" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N321" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P321" t="inlineStr"/>
       <c r="Q321" t="inlineStr"/>
       <c r="R321" t="inlineStr"/>
       <c r="S321" t="inlineStr"/>
       <c r="T321" t="inlineStr"/>
+      <c r="W321" t="n">
+        <v>0</v>
+      </c>
+      <c r="X321" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y321" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z321" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA321" t="n">
+        <v>0</v>
+      </c>
       <c r="AC321" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD321" t="n">
+        <v>0</v>
+      </c>
       <c r="AE321" t="inlineStr">
         <is>
-          <t>Concorsi Dirigenza</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF321" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="322">
       <c r="A322" t="inlineStr"/>
       <c r="B322" t="inlineStr"/>
       <c r="C322" t="inlineStr">
         <is>
-          <t>AVVISO DI PROCEDURA COMPARATIVA, PER TITOLI E COLLOQUIO, PER LA FORMULAZIONE DI UN ELENCO DI CANDIDATI IDONEI AL CONFERIMENTO DI INCARICHI LIBERO-PROFESSIONALI A PSICOLOGI SPECIALIZZATI IN PSICOTERAPIA</t>
+          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 1 Dirigente Medico di Medicina d'Emergenza-Urgenza</t>
         </is>
       </c>
       <c r="D322" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E322" t="inlineStr"/>
       <c r="F322" t="inlineStr">
         <is>
-          <t>Dirigenza</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G322" t="inlineStr">
         <is>
-          <t>Dirigente Psicologo</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H322" t="inlineStr">
         <is>
-          <t>15/03/2023 00:00</t>
+          <t>28/07/2023 00:00</t>
         </is>
       </c>
       <c r="I322" t="inlineStr">
         <is>
-          <t>03/04/2023 23:59</t>
+          <t>11/08/2023 00:00</t>
         </is>
       </c>
       <c r="K322" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N322" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P322" t="inlineStr"/>
       <c r="Q322" t="inlineStr"/>
       <c r="R322" t="inlineStr"/>
       <c r="S322" t="inlineStr"/>
-      <c r="T322" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="T322" t="inlineStr"/>
+      <c r="W322" t="n">
+        <v>0</v>
+      </c>
+      <c r="X322" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y322" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z322" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA322" t="n">
+        <v>0</v>
       </c>
       <c r="AC322" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD322" t="n">
+        <v>0</v>
+      </c>
       <c r="AE322" t="inlineStr">
         <is>
-          <t>Incarichi libero professionali</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF322" t="inlineStr">
         <is>
-          <t>Lavoro autonomo</t>
+          <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="323">
       <c r="A323" t="inlineStr"/>
       <c r="B323" t="inlineStr"/>
       <c r="C323" t="inlineStr">
         <is>
-          <t xml:space="preserve">AZIENDA ZERO - GRADUATORIA CONCORSO PUBBLICO, PER TITOLI ED ESAMI, PER LA COPERTURA DI N. 10 POSTI DI DIRIGENTE
-[...1 lines deleted...]
-</t>
+          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 1 Dirigente Medico di Psichiatria</t>
         </is>
       </c>
       <c r="D323" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E323" t="inlineStr"/>
       <c r="F323" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G323" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H323" t="inlineStr">
         <is>
-          <t>15/03/2023 00:00</t>
+          <t>28/07/2023 00:00</t>
         </is>
       </c>
       <c r="I323" t="inlineStr">
         <is>
-          <t>15/03/2023 00:00</t>
+          <t>11/08/2023 23:59</t>
         </is>
       </c>
       <c r="K323" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N323" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P323" t="inlineStr"/>
       <c r="Q323" t="inlineStr"/>
       <c r="R323" t="inlineStr"/>
       <c r="S323" t="inlineStr"/>
       <c r="T323" t="inlineStr"/>
+      <c r="W323" t="n">
+        <v>0</v>
+      </c>
+      <c r="X323" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y323" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z323" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA323" t="n">
+        <v>0</v>
+      </c>
       <c r="AC323" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD323" t="n">
+        <v>0</v>
+      </c>
       <c r="AE323" t="inlineStr">
         <is>
-          <t>Concorsi Dirigenza</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF323" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="324">
       <c r="A324" t="inlineStr"/>
       <c r="B324" t="inlineStr"/>
       <c r="C324" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 1 Specialista della Comunicazione Istituzionale</t>
+          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 1 Dirigente Medico di Radiodiagnostica</t>
         </is>
       </c>
       <c r="D324" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E324" t="inlineStr"/>
       <c r="F324" t="inlineStr">
         <is>
-          <t>Area dei Professionisti della Salute e dei Funzionari - ruolo professionale</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G324" t="inlineStr">
         <is>
-          <t>Specialista della Comunicazione Istituzionale</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H324" t="inlineStr">
         <is>
-          <t>10/03/2023 00:00</t>
+          <t>28/07/2023 00:00</t>
         </is>
       </c>
       <c r="I324" t="inlineStr">
         <is>
-          <t>24/03/2023 23:59</t>
+          <t>11/08/2023 23:59</t>
         </is>
       </c>
       <c r="K324" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N324" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P324" t="inlineStr"/>
       <c r="Q324" t="inlineStr"/>
       <c r="R324" t="inlineStr"/>
       <c r="S324" t="inlineStr"/>
       <c r="T324" t="inlineStr"/>
       <c r="W324" t="n">
         <v>0</v>
       </c>
       <c r="X324" t="n">
         <v>0</v>
       </c>
       <c r="Y324" t="n">
         <v>0</v>
@@ -24061,77 +24519,77 @@
       </c>
       <c r="AC324" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD324" t="n">
         <v>0</v>
       </c>
       <c r="AE324" t="inlineStr">
         <is>
           <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF324" t="inlineStr">
         <is>
           <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="325">
       <c r="A325" t="inlineStr"/>
       <c r="B325" t="inlineStr"/>
       <c r="C325" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per soli titoli, per l'assunzione a tempo determinato di n. 1 Logopedista - Area PSF</t>
+          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 1 Dirigente Medico di Ginecologia e Ostetricia</t>
         </is>
       </c>
       <c r="D325" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E325" t="inlineStr"/>
       <c r="F325" t="inlineStr">
         <is>
-          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G325" t="inlineStr">
         <is>
-          <t>Logopedista</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H325" t="inlineStr">
         <is>
-          <t>10/03/2023 00:00</t>
+          <t>21/07/2023 00:00</t>
         </is>
       </c>
       <c r="I325" t="inlineStr">
         <is>
-          <t>24/03/2023 23:59</t>
+          <t>04/08/2023 23:59</t>
         </is>
       </c>
       <c r="K325" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N325" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P325" t="inlineStr"/>
       <c r="Q325" t="inlineStr"/>
       <c r="R325" t="inlineStr"/>
       <c r="S325" t="inlineStr"/>
       <c r="T325" t="inlineStr"/>
       <c r="W325" t="n">
         <v>0</v>
       </c>
       <c r="X325" t="n">
         <v>0</v>
       </c>
       <c r="Y325" t="n">
         <v>0</v>
@@ -24144,243 +24602,238 @@
       </c>
       <c r="AC325" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD325" t="n">
         <v>0</v>
       </c>
       <c r="AE325" t="inlineStr">
         <is>
           <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF325" t="inlineStr">
         <is>
           <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="326">
       <c r="A326" t="inlineStr"/>
       <c r="B326" t="inlineStr"/>
       <c r="C326" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 1 Dirigente Medico disciplina di Ginecologia e Ostetricia da assegnare alla UOS</t>
+          <t xml:space="preserve">Avviso di procedura comparativa per l’attribuzione di nr. 1 borsa di studio, a persona in possesso di laurea in "Educazione professionale" classe di laurea delle professioni sanitarie L/SNT-2, per la realizzazione del Progetto “L’analisi dei bisogni educativi nel paziente asmatico e con broncopneumopatia cronica ostruttiva” presso al U.O.C. di Pneumologia dell’Azienda Ulss 5 Polesana </t>
         </is>
       </c>
       <c r="D326" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E326" t="inlineStr"/>
       <c r="F326" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>D</t>
         </is>
       </c>
       <c r="G326" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>C.P.S. Educatore Professionale</t>
         </is>
       </c>
       <c r="H326" t="inlineStr">
         <is>
-          <t>10/03/2023 00:00</t>
+          <t>19/07/2023 00:00</t>
         </is>
       </c>
       <c r="I326" t="inlineStr">
         <is>
-          <t>24/03/2023 00:00</t>
+          <t>01/08/2023 23:59</t>
         </is>
       </c>
       <c r="K326" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N326" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P326" t="inlineStr"/>
       <c r="Q326" t="inlineStr"/>
-      <c r="R326" t="inlineStr"/>
-      <c r="S326" t="inlineStr"/>
+      <c r="R326" t="inlineStr">
+        <is>
+          <t>0425 393959</t>
+        </is>
+      </c>
+      <c r="S326" t="inlineStr">
+        <is>
+          <t>protocollo@aulss5.veneto.it</t>
+        </is>
+      </c>
       <c r="T326" t="inlineStr"/>
-      <c r="W326" t="n">
-[...12 lines deleted...]
-        <v>0</v>
+      <c r="U326" t="inlineStr">
+        <is>
+          <t>04/10/2023 00:00</t>
+        </is>
       </c>
       <c r="AC326" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="AD326" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AE326" t="inlineStr">
         <is>
-          <t>Avviso Pubblico</t>
+          <t>Borse di Studio</t>
         </is>
       </c>
       <c r="AF326" t="inlineStr">
         <is>
-          <t>Tempo determinato</t>
+          <t>Borsa di studio</t>
         </is>
       </c>
     </row>
     <row r="327">
       <c r="A327" t="inlineStr"/>
       <c r="B327" t="inlineStr"/>
       <c r="C327" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 1 Dirigente Medico disciplina di Igiene, Epidemiologia e Sanità Pubblica</t>
+          <t>Avviso pubblico per la stabilizzazione del personale precario Infermiere e Podologo, ruolo sanitario, ai sensi art. 1, c. 268, lett. b), L. 234/2021 e s.m.i.</t>
         </is>
       </c>
       <c r="D327" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E327" t="inlineStr"/>
       <c r="F327" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
         </is>
       </c>
       <c r="G327" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>Vari profili</t>
         </is>
       </c>
       <c r="H327" t="inlineStr">
         <is>
-          <t>08/03/2023 09:26</t>
+          <t>17/07/2023 00:00</t>
         </is>
       </c>
       <c r="I327" t="inlineStr">
         <is>
-          <t>17/03/2023 23:59</t>
+          <t>01/08/2023 00:00</t>
         </is>
       </c>
       <c r="K327" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N327" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P327" t="inlineStr"/>
       <c r="Q327" t="inlineStr"/>
       <c r="R327" t="inlineStr"/>
       <c r="S327" t="inlineStr"/>
       <c r="T327" t="inlineStr"/>
       <c r="W327" t="n">
         <v>0</v>
       </c>
       <c r="X327" t="n">
         <v>0</v>
       </c>
       <c r="Y327" t="n">
         <v>0</v>
       </c>
       <c r="Z327" t="n">
         <v>0</v>
       </c>
       <c r="AA327" t="n">
         <v>0</v>
       </c>
       <c r="AC327" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD327" t="n">
         <v>0</v>
       </c>
       <c r="AE327" t="inlineStr">
         <is>
-          <t>Avviso Pubblico</t>
+          <t>Stabilizzazione</t>
         </is>
       </c>
       <c r="AF327" t="inlineStr">
         <is>
-          <t>Tempo determinato</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="328">
       <c r="A328" t="inlineStr"/>
       <c r="B328" t="inlineStr"/>
       <c r="C328" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n.1 Dirigente Medico di Radioterapia</t>
+          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 1 Dirigente Medico disciplina di Neuroradiologia</t>
         </is>
       </c>
       <c r="D328" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E328" t="inlineStr"/>
       <c r="F328" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G328" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H328" t="inlineStr">
         <is>
-          <t>08/03/2023 09:25</t>
+          <t>07/07/2023 00:00</t>
         </is>
       </c>
       <c r="I328" t="inlineStr">
         <is>
-          <t>17/03/2023 09:25</t>
+          <t>21/07/2023 23:59</t>
         </is>
       </c>
       <c r="K328" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N328" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P328" t="inlineStr"/>
       <c r="Q328" t="inlineStr"/>
       <c r="R328" t="inlineStr"/>
       <c r="S328" t="inlineStr"/>
       <c r="T328" t="inlineStr"/>
       <c r="W328" t="n">
         <v>0</v>
       </c>
       <c r="X328" t="n">
         <v>0</v>
       </c>
       <c r="Y328" t="n">
         <v>0</v>
@@ -24393,220 +24846,229 @@
       </c>
       <c r="AC328" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD328" t="n">
         <v>0</v>
       </c>
       <c r="AE328" t="inlineStr">
         <is>
           <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF328" t="inlineStr">
         <is>
           <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="329">
       <c r="A329" t="inlineStr"/>
       <c r="B329" t="inlineStr"/>
       <c r="C329" t="inlineStr">
         <is>
-          <t>AVVISO PROCEDURA COMPARATIVA PER IL CONFERIMENTO DI NR. 4 INCARICHI LIBERO-PROFESSIONALI A PSICOLOGI SPECIALIZZATI IN PSICOTERAPIA AI SENSI DELLA D.G.R.V. NR. 371 DELL'8 APRILE 2022 "DEFINIZIONE MODELLO ORGANIZZATIVO E GESTIONALE DELL'AREA SALUTE MENTALE" NELL'AMBITO DEL FINANZIAMENTO ASSEGNATO CON DECRETO DELLA REGIONE VENETO NR. 89 DEL 16 SETTEMBRE 2022 (PRG 11675CSM).</t>
+          <t>AVVISO FINALIZZATO ALLA FORMAZIONE DI UN ELENCO RISTRETTO DI AVVOCATI</t>
         </is>
       </c>
       <c r="D329" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="E329" t="inlineStr"/>
       <c r="F329" t="inlineStr">
         <is>
           <t>Dirigenza</t>
         </is>
       </c>
       <c r="G329" t="inlineStr">
         <is>
-          <t>Dirigente Psicologo</t>
+          <t>Dirigente</t>
         </is>
       </c>
       <c r="H329" t="inlineStr">
         <is>
-          <t>02/03/2023 12:36</t>
+          <t>28/06/2023 00:00</t>
         </is>
       </c>
       <c r="I329" t="inlineStr">
         <is>
-          <t>20/03/2023 23:59</t>
+          <t>31/12/2030 00:00</t>
         </is>
       </c>
       <c r="K329" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N329" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P329" t="inlineStr"/>
       <c r="Q329" t="inlineStr"/>
       <c r="R329" t="inlineStr"/>
       <c r="S329" t="inlineStr"/>
       <c r="T329" t="inlineStr"/>
       <c r="AC329" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE329" t="inlineStr">
         <is>
-          <t>Incarichi libero professionali</t>
+          <t>Avviso generico</t>
         </is>
       </c>
       <c r="AF329" t="inlineStr">
         <is>
-          <t>Lavoro autonomo</t>
+          <t>Non definito</t>
         </is>
       </c>
     </row>
     <row r="330">
       <c r="A330" t="inlineStr"/>
-      <c r="B330" t="inlineStr"/>
+      <c r="B330" t="inlineStr">
+        <is>
+          <t>Tabella</t>
+        </is>
+      </c>
       <c r="C330" t="inlineStr">
         <is>
-          <t>AVVISO PROCEDURA COMPARATIVA PER CONFERIMENTO DI NR. 4 BORSE DI STUDIO DELLA DURATA DI 18 MESI, PER PERSONE IN POSSESSO DI LAURA IN FARMACIA OSPEDALIERA O CHIMICA E TECNOLOGIA FARMACEUTICA PER LA REALIZZAZIONE DEL PROGETTO REGIONALE "REVISIONE FARMACOLOGICA NEI PAZIENTI ANZIANI: STUDIO MULTICENTRICO NELLE RESIDENZE SANITARIE PER ANZIANI NELLA REGIONE VENETO".</t>
+          <t>Tabella triennale avvisi, concorsi e procedure comparative aggiornata a giugno 2023</t>
         </is>
       </c>
       <c r="D330" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
-[...2 lines deleted...]
-      <c r="E330" t="inlineStr"/>
+          <t>Aperto</t>
+        </is>
+      </c>
+      <c r="E330" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Tabella triennale avvisi, concorsi e procedure comparative aggiornata a giugno 2023&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="F330" t="inlineStr">
         <is>
-          <t>Dirigenza</t>
+          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
         </is>
       </c>
       <c r="G330" t="inlineStr">
         <is>
-          <t>Dirigente Farmacista</t>
+          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
         </is>
       </c>
       <c r="H330" t="inlineStr">
         <is>
-          <t>27/02/2023 11:33</t>
+          <t>26/06/2023 00:00</t>
         </is>
       </c>
       <c r="I330" t="inlineStr">
         <is>
-          <t>13/03/2023 23:59</t>
+          <t>26/06/2028 00:00</t>
         </is>
       </c>
       <c r="K330" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N330" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P330" t="inlineStr"/>
       <c r="Q330" t="inlineStr"/>
-      <c r="R330" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="R330" t="inlineStr"/>
       <c r="S330" t="inlineStr"/>
-      <c r="T330" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="T330" t="inlineStr"/>
+      <c r="W330" t="n">
+        <v>0</v>
+      </c>
+      <c r="X330" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y330" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z330" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA330" t="n">
+        <v>0</v>
       </c>
       <c r="AC330" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD330" t="n">
+        <v>0</v>
+      </c>
       <c r="AE330" t="inlineStr">
         <is>
-          <t>Borse di Studio</t>
-[...6 lines deleted...]
-      </c>
+          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
+        </is>
+      </c>
+      <c r="AF330" t="inlineStr"/>
     </row>
     <row r="331">
       <c r="A331" t="inlineStr"/>
       <c r="B331" t="inlineStr"/>
       <c r="C331" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n.1 Dirigente Medico di Chirurgia maxillo-Facciale</t>
+          <t>Avviso pubblico, per soli titoli, per l'assunzione a tempo determinato di n. 1 Ostetrica/o - Area Professionisti Salute e Funzionari</t>
         </is>
       </c>
       <c r="D331" t="inlineStr">
         <is>
-          <t>Ammissione/Commissione/Espletamento</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E331" t="inlineStr"/>
       <c r="F331" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
         </is>
       </c>
       <c r="G331" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>Ostetrica/o</t>
         </is>
       </c>
       <c r="H331" t="inlineStr">
         <is>
-          <t>24/02/2023 13:48</t>
+          <t>23/06/2023 00:00</t>
         </is>
       </c>
       <c r="I331" t="inlineStr">
         <is>
-          <t>10/03/2023 13:48</t>
+          <t>07/07/2023 23:59</t>
         </is>
       </c>
       <c r="K331" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N331" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P331" t="inlineStr"/>
       <c r="Q331" t="inlineStr"/>
       <c r="R331" t="inlineStr"/>
       <c r="S331" t="inlineStr"/>
       <c r="T331" t="inlineStr"/>
       <c r="W331" t="n">
         <v>0</v>
       </c>
       <c r="X331" t="n">
         <v>0</v>
       </c>
       <c r="Y331" t="n">
         <v>0</v>
@@ -24619,160 +25081,160 @@
       </c>
       <c r="AC331" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD331" t="n">
         <v>0</v>
       </c>
       <c r="AE331" t="inlineStr">
         <is>
           <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF331" t="inlineStr">
         <is>
           <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="332">
       <c r="A332" t="inlineStr"/>
       <c r="B332" t="inlineStr"/>
       <c r="C332" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n.1 Dirigente Medico di Oncologia</t>
+          <t>Avviso pubblico per la stabilizzazione del personale precario TSRM e Tecnico Riabilitazione Psichiatrica, ruolo sanitario, ai sensi art. 1, c. 268, lett. b), L. 234/2021 e s.m.i.</t>
         </is>
       </c>
       <c r="D332" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E332" t="inlineStr"/>
       <c r="F332" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
         </is>
       </c>
       <c r="G332" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>Vari profili</t>
         </is>
       </c>
       <c r="H332" t="inlineStr">
         <is>
-          <t>24/02/2023 13:46</t>
+          <t>01/06/2023 00:00</t>
         </is>
       </c>
       <c r="I332" t="inlineStr">
         <is>
-          <t>10/03/2023 13:46</t>
+          <t>16/06/2023 23:59</t>
         </is>
       </c>
       <c r="K332" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N332" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P332" t="inlineStr"/>
       <c r="Q332" t="inlineStr"/>
       <c r="R332" t="inlineStr"/>
       <c r="S332" t="inlineStr"/>
       <c r="T332" t="inlineStr"/>
       <c r="W332" t="n">
         <v>0</v>
       </c>
       <c r="X332" t="n">
         <v>0</v>
       </c>
       <c r="Y332" t="n">
         <v>0</v>
       </c>
       <c r="Z332" t="n">
         <v>0</v>
       </c>
       <c r="AA332" t="n">
         <v>0</v>
       </c>
       <c r="AC332" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD332" t="n">
         <v>0</v>
       </c>
       <c r="AE332" t="inlineStr">
         <is>
-          <t>Avviso Pubblico</t>
+          <t>Stabilizzazione</t>
         </is>
       </c>
       <c r="AF332" t="inlineStr">
         <is>
-          <t>Tempo determinato</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="333">
       <c r="A333" t="inlineStr"/>
       <c r="B333" t="inlineStr"/>
       <c r="C333" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n.1 Dirigente Medico di Otorinolaringoiatria</t>
+          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di Dirigente Medico di Malattie Infettive</t>
         </is>
       </c>
       <c r="D333" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E333" t="inlineStr"/>
       <c r="F333" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G333" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H333" t="inlineStr">
         <is>
-          <t>24/02/2023 13:43</t>
+          <t>01/06/2023 00:00</t>
         </is>
       </c>
       <c r="I333" t="inlineStr">
         <is>
-          <t>10/03/2023 13:43</t>
+          <t>15/06/2023 23:59</t>
         </is>
       </c>
       <c r="K333" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N333" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P333" t="inlineStr"/>
       <c r="Q333" t="inlineStr"/>
       <c r="R333" t="inlineStr"/>
       <c r="S333" t="inlineStr"/>
       <c r="T333" t="inlineStr"/>
       <c r="W333" t="n">
         <v>0</v>
       </c>
       <c r="X333" t="n">
         <v>0</v>
       </c>
       <c r="Y333" t="n">
         <v>0</v>
@@ -24785,225 +25247,243 @@
       </c>
       <c r="AC333" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD333" t="n">
         <v>0</v>
       </c>
       <c r="AE333" t="inlineStr">
         <is>
           <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF333" t="inlineStr">
         <is>
           <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="334">
       <c r="A334" t="inlineStr"/>
       <c r="B334" t="inlineStr"/>
       <c r="C334" t="inlineStr">
         <is>
-          <t>GRADUATORIA AVVISO PUBBLICO, PER TITOLI ED ESAMI, PER LA COPERTURA DI N. 20 POSTI DI COLLABORATORE AMMINISTRATIVO PROFESSIONALE - CAT. D AREA GIURIDICA A TEMPO DETERMINATO CON CONTRATTO DI FORMAZIONE E LAVORO</t>
+          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 1 Assistente Sociale - Area PSF</t>
         </is>
       </c>
       <c r="D334" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E334" t="inlineStr"/>
       <c r="F334" t="inlineStr">
         <is>
-          <t>D</t>
+          <t>Area dei Professionisti della Salute e dei Funzionari - ruolo socio-sanitario</t>
         </is>
       </c>
       <c r="G334" t="inlineStr">
         <is>
-          <t>Collaboratore Amministrativo</t>
+          <t>Assistente Sociale</t>
         </is>
       </c>
       <c r="H334" t="inlineStr">
         <is>
-          <t>22/02/2023 08:10</t>
+          <t>26/05/2023 00:00</t>
         </is>
       </c>
       <c r="I334" t="inlineStr">
         <is>
-          <t>22/03/2023 08:10</t>
+          <t>09/06/2023 23:59</t>
         </is>
       </c>
       <c r="K334" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N334" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P334" t="inlineStr"/>
       <c r="Q334" t="inlineStr"/>
       <c r="R334" t="inlineStr"/>
       <c r="S334" t="inlineStr"/>
       <c r="T334" t="inlineStr"/>
+      <c r="W334" t="n">
+        <v>0</v>
+      </c>
+      <c r="X334" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y334" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z334" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA334" t="n">
+        <v>0</v>
+      </c>
       <c r="AC334" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD334" t="n">
+        <v>0</v>
+      </c>
       <c r="AE334" t="inlineStr">
         <is>
-          <t>Avvisi tempo determinato Comparto</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF334" t="inlineStr">
         <is>
           <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="335">
       <c r="A335" t="inlineStr"/>
       <c r="B335" t="inlineStr"/>
       <c r="C335" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n.1 Dirigente Medico di Neurochirurgia</t>
+          <t>Avviso pubblico di mobilità volontaria per Dirigente Medico di Chirurgia Maxillo-Facciale</t>
         </is>
       </c>
       <c r="D335" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E335" t="inlineStr"/>
       <c r="F335" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G335" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H335" t="inlineStr">
         <is>
-          <t>17/02/2023 13:46</t>
+          <t>22/05/2023 00:00</t>
         </is>
       </c>
       <c r="I335" t="inlineStr">
         <is>
-          <t>03/03/2023 13:46</t>
+          <t>21/06/2023 23:59</t>
         </is>
       </c>
       <c r="K335" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N335" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P335" t="inlineStr"/>
       <c r="Q335" t="inlineStr"/>
       <c r="R335" t="inlineStr"/>
       <c r="S335" t="inlineStr"/>
       <c r="T335" t="inlineStr"/>
       <c r="W335" t="n">
         <v>0</v>
       </c>
       <c r="X335" t="n">
         <v>0</v>
       </c>
       <c r="Y335" t="n">
         <v>0</v>
       </c>
       <c r="Z335" t="n">
         <v>0</v>
       </c>
       <c r="AA335" t="n">
         <v>0</v>
       </c>
       <c r="AC335" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD335" t="n">
         <v>0</v>
       </c>
       <c r="AE335" t="inlineStr">
         <is>
-          <t>Avviso Pubblico</t>
+          <t>Avviso di mobilità da altro ente</t>
         </is>
       </c>
       <c r="AF335" t="inlineStr">
         <is>
-          <t>Tempo determinato</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="336">
       <c r="A336" t="inlineStr"/>
       <c r="B336" t="inlineStr"/>
       <c r="C336" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per soli titoli, per n. 1 Tecnico Sanitario di Radiologia Medica - Area Professionisti della Salute e Funzionari</t>
+          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n.1 Dirigente Medico di Reumatologia</t>
         </is>
       </c>
       <c r="D336" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E336" t="inlineStr"/>
       <c r="F336" t="inlineStr">
         <is>
-          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G336" t="inlineStr">
         <is>
-          <t>Tecnico Sanitario di Radiologia Medica</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H336" t="inlineStr">
         <is>
-          <t>17/02/2023 13:37</t>
+          <t>19/05/2023 00:00</t>
         </is>
       </c>
       <c r="I336" t="inlineStr">
         <is>
-          <t>03/03/2023 23:59</t>
+          <t>02/06/2023 00:00</t>
         </is>
       </c>
       <c r="K336" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N336" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P336" t="inlineStr"/>
       <c r="Q336" t="inlineStr"/>
       <c r="R336" t="inlineStr"/>
       <c r="S336" t="inlineStr"/>
       <c r="T336" t="inlineStr"/>
       <c r="W336" t="n">
         <v>0</v>
       </c>
       <c r="X336" t="n">
         <v>0</v>
       </c>
       <c r="Y336" t="n">
         <v>0</v>
@@ -25016,1300 +25496,1347 @@
       </c>
       <c r="AC336" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD336" t="n">
         <v>0</v>
       </c>
       <c r="AE336" t="inlineStr">
         <is>
           <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF336" t="inlineStr">
         <is>
           <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="337">
       <c r="A337" t="inlineStr"/>
       <c r="B337" t="inlineStr"/>
       <c r="C337" t="inlineStr">
         <is>
-          <t>Azienda Zero - Graduatoria concorso pubblico, per titoli ed esami, per n. 22 posti di Collaboratore Tecnico Professionale - Informatico (cat.D)</t>
+          <t>AZIENDA ZERO - GRADUATORIA CONCORSO PUBBLICO PER TITOLI ED ESAMI PER LA COPERTURA Dl N:25 POSTI Dl DIRIGENTE MEDICO - DISCIPLINA GERIATRIA</t>
         </is>
       </c>
       <c r="D337" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E337" t="inlineStr"/>
       <c r="F337" t="inlineStr">
         <is>
-          <t>D</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G337" t="inlineStr">
         <is>
-          <t>Collaboratore Tecnico Professionale</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H337" t="inlineStr">
         <is>
-          <t>14/02/2023 13:56</t>
+          <t>15/05/2023 00:00</t>
         </is>
       </c>
       <c r="I337" t="inlineStr">
         <is>
-          <t>14/03/2023 13:56</t>
+          <t>15/05/2028 00:00</t>
         </is>
       </c>
       <c r="K337" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N337" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P337" t="inlineStr"/>
       <c r="Q337" t="inlineStr"/>
       <c r="R337" t="inlineStr"/>
       <c r="S337" t="inlineStr"/>
       <c r="T337" t="inlineStr"/>
       <c r="AC337" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE337" t="inlineStr">
         <is>
-          <t>Concorsi Comparto</t>
+          <t>Avvisi Incarichi 15 septies/octies D.Lgs 502/92</t>
         </is>
       </c>
       <c r="AF337" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="338">
       <c r="A338" t="inlineStr"/>
       <c r="B338" t="inlineStr"/>
       <c r="C338" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO - GRADUATORIA CONCORSO PUBBLICO PER TITOLI ED ESAMI PER LA COPERTURA DI N. 18 POSTI DI DIRIGENTE MEDICO – DISCIPLINA DI NEFROLOGIA</t>
+          <t>AZIENDA ZERO - GRADUATORIA CONCORSO PUBBLICO, PER TITOLI ED ESAMI, PER N. 13 POSTI Dl ASSISTENTE INFORMATICO AREA DEGLI ASSISTENTI - RUOLO TECNICO</t>
         </is>
       </c>
       <c r="D338" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E338" t="inlineStr"/>
       <c r="F338" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Tecnico</t>
         </is>
       </c>
       <c r="G338" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>Assistente Informatico</t>
         </is>
       </c>
       <c r="H338" t="inlineStr">
         <is>
-          <t>07/02/2023 11:42</t>
+          <t>15/05/2023 00:00</t>
         </is>
       </c>
       <c r="I338" t="inlineStr">
         <is>
-          <t>07/03/2023 11:42</t>
+          <t>15/05/2028 00:00</t>
         </is>
       </c>
       <c r="K338" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N338" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P338" t="inlineStr"/>
       <c r="Q338" t="inlineStr"/>
       <c r="R338" t="inlineStr"/>
       <c r="S338" t="inlineStr"/>
       <c r="T338" t="inlineStr"/>
       <c r="AC338" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE338" t="inlineStr">
         <is>
-          <t>Concorsi Dirigenza</t>
+          <t>Concorsi Comparto</t>
         </is>
       </c>
       <c r="AF338" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="339">
       <c r="A339" t="inlineStr"/>
       <c r="B339" t="inlineStr"/>
       <c r="C339" t="inlineStr">
         <is>
-          <t>AVVISO DI PROCEDURA COMPARATIVA PER CONFERIMENTO DI BORSA DI STUDIO PER PERSONA IN POSSESSO DI LAUREA IN FARMACIA OSPEDALIERA O CHIMICA E TECNOLOGIA FARMACEUTICA.</t>
+          <t>Avviso pubblico di mobilità volontaria per Dirigente Medico di Reumatologia</t>
         </is>
       </c>
       <c r="D339" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E339" t="inlineStr"/>
       <c r="F339" t="inlineStr">
         <is>
-          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Tecnico</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G339" t="inlineStr">
         <is>
-          <t>Assistente Informatico</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H339" t="inlineStr">
         <is>
-          <t>01/02/2023 11:25</t>
+          <t>05/05/2023 00:00</t>
         </is>
       </c>
       <c r="I339" t="inlineStr">
         <is>
-          <t>15/02/2023 23:59</t>
+          <t>05/06/2023 00:00</t>
         </is>
       </c>
       <c r="K339" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N339" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P339" t="inlineStr"/>
       <c r="Q339" t="inlineStr"/>
       <c r="R339" t="inlineStr"/>
       <c r="S339" t="inlineStr"/>
       <c r="T339" t="inlineStr"/>
+      <c r="W339" t="n">
+        <v>0</v>
+      </c>
+      <c r="X339" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y339" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z339" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA339" t="n">
+        <v>0</v>
+      </c>
       <c r="AC339" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD339" t="n">
+        <v>0</v>
+      </c>
       <c r="AE339" t="inlineStr">
         <is>
-          <t>Borse di Studio</t>
+          <t>Avviso di mobilità da altro ente</t>
         </is>
       </c>
       <c r="AF339" t="inlineStr">
         <is>
-          <t>Borsa di studio</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="340">
       <c r="A340" t="inlineStr"/>
       <c r="B340" t="inlineStr"/>
       <c r="C340" t="inlineStr">
         <is>
-          <t>AVVISO DI SELEZIONE PUBBLICA PER CONFERIMENTO INCARICHI LIBERO-PROFESSIONALI A MEDICI - ANNO 2023</t>
+          <t>Avviso pubblico per la stabilizzazione del personale precario Tecnico Audiometrista - Area PSF, ruolo sanitario, ai sensi art. 20, c.1, D. Lgs. n. 75/2017</t>
         </is>
       </c>
       <c r="D340" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E340" t="inlineStr"/>
       <c r="F340" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
         </is>
       </c>
       <c r="G340" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>Tecnico Audiometrista</t>
         </is>
       </c>
       <c r="H340" t="inlineStr">
         <is>
-          <t>26/01/2023 15:10</t>
+          <t>05/05/2023 00:00</t>
         </is>
       </c>
       <c r="I340" t="inlineStr">
         <is>
-          <t>31/12/2023 23:59</t>
+          <t>20/05/2023 23:59</t>
         </is>
       </c>
       <c r="K340" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N340" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P340" t="inlineStr"/>
       <c r="Q340" t="inlineStr"/>
       <c r="R340" t="inlineStr"/>
       <c r="S340" t="inlineStr"/>
       <c r="T340" t="inlineStr"/>
+      <c r="W340" t="n">
+        <v>0</v>
+      </c>
+      <c r="X340" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y340" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z340" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA340" t="n">
+        <v>0</v>
+      </c>
       <c r="AC340" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD340" t="n">
+        <v>0</v>
+      </c>
       <c r="AE340" t="inlineStr">
         <is>
-          <t>Incarichi libero professionali</t>
+          <t>Stabilizzazione</t>
         </is>
       </c>
       <c r="AF340" t="inlineStr">
         <is>
-          <t>Lavoro autonomo</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="341">
       <c r="A341" t="inlineStr"/>
       <c r="B341" t="inlineStr"/>
       <c r="C341" t="inlineStr">
         <is>
-          <t>Avviso Pubblico per Stabilizzazione personale precario ruolo sanitario e socio sanitario ai sensi art. 1, c. 268, lett. b), L.234/2021, come modificato da art.1, c.528, L. 197/2022</t>
+          <t xml:space="preserve">AVVISO DI SELEZIONE PUBBLICA PER CONFERIMENTO INCARICHI LIBERO-PROFESSIONALI A MEDICI SPECIALIZZATI IN GINECOLOGIA E OSTETRICIA PER ATTIVITA’ ASSISTENZIALI PRESSO LA UOC OSTETRICIA E GINECOLOGIA DELL’OSPEDALE DI ADRIA
+</t>
         </is>
       </c>
       <c r="D341" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="E341" t="inlineStr"/>
       <c r="F341" t="inlineStr">
         <is>
-          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Tecnico</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G341" t="inlineStr">
         <is>
-          <t>Assistente Informatico</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H341" t="inlineStr">
         <is>
-          <t>20/01/2023 12:47</t>
+          <t>28/04/2023 00:00</t>
         </is>
       </c>
       <c r="I341" t="inlineStr">
         <is>
-          <t>06/02/2023 23:59</t>
+          <t>08/05/2023 23:59</t>
         </is>
       </c>
       <c r="K341" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N341" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P341" t="inlineStr"/>
       <c r="Q341" t="inlineStr"/>
       <c r="R341" t="inlineStr"/>
       <c r="S341" t="inlineStr"/>
       <c r="T341" t="inlineStr"/>
-      <c r="W341" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="AC341" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="AD341" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AE341" t="inlineStr">
         <is>
-          <t>Avviso Pubblico</t>
+          <t>Incarichi libero professionali</t>
         </is>
       </c>
       <c r="AF341" t="inlineStr">
         <is>
-          <t>Tempo determinato</t>
+          <t>Lavoro autonomo</t>
         </is>
       </c>
     </row>
     <row r="342">
       <c r="A342" t="inlineStr"/>
       <c r="B342" t="inlineStr"/>
       <c r="C342" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO - GRADUATORIA CONCORSO PUBBLICO PER TITOLI ED ESAMI PER LA COPERTURA DI N. 34 POSTI DI DIRIGENTE MEDICO – DISCIPLINA DI PEDIATRIA</t>
+          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n.1 Dirigente Medico di Neuroradiologia</t>
         </is>
       </c>
       <c r="D342" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E342" t="inlineStr"/>
       <c r="F342" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G342" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H342" t="inlineStr">
         <is>
-          <t>13/01/2023 11:55</t>
+          <t>28/04/2023 00:00</t>
         </is>
       </c>
       <c r="I342" t="inlineStr">
         <is>
-          <t>13/02/2023 11:55</t>
+          <t>12/05/2023 00:00</t>
         </is>
       </c>
       <c r="K342" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N342" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P342" t="inlineStr"/>
       <c r="Q342" t="inlineStr"/>
       <c r="R342" t="inlineStr"/>
       <c r="S342" t="inlineStr"/>
       <c r="T342" t="inlineStr"/>
+      <c r="W342" t="n">
+        <v>0</v>
+      </c>
+      <c r="X342" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y342" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z342" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA342" t="n">
+        <v>0</v>
+      </c>
       <c r="AC342" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD342" t="n">
+        <v>0</v>
+      </c>
       <c r="AE342" t="inlineStr">
         <is>
-          <t>Concorsi Dirigenza</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF342" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="343">
       <c r="A343" t="inlineStr"/>
       <c r="B343" t="inlineStr"/>
       <c r="C343" t="inlineStr">
         <is>
-          <t xml:space="preserve">AZIENDA ZERO - GRADUATORIA CONCORSO  PUBBLICO PER TITOLI ED ESAMI PER LA COPERTURA DI N. 42 POSTI DI  DIRIGENTE 
-[...1 lines deleted...]
-</t>
+          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 1 Dirigente Farmacista nella disciplina di Farmacia Ospedaliera</t>
         </is>
       </c>
       <c r="D343" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E343" t="inlineStr"/>
       <c r="F343" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>Dirigenza</t>
         </is>
       </c>
       <c r="G343" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>Dirigente Farmacista</t>
         </is>
       </c>
       <c r="H343" t="inlineStr">
         <is>
-          <t>13/01/2023 11:45</t>
+          <t>14/04/2023 00:00</t>
         </is>
       </c>
       <c r="I343" t="inlineStr">
         <is>
-          <t>13/02/2023 11:45</t>
+          <t>28/04/2023 00:00</t>
         </is>
       </c>
       <c r="K343" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N343" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P343" t="inlineStr"/>
       <c r="Q343" t="inlineStr"/>
       <c r="R343" t="inlineStr"/>
       <c r="S343" t="inlineStr"/>
       <c r="T343" t="inlineStr"/>
+      <c r="W343" t="n">
+        <v>0</v>
+      </c>
+      <c r="X343" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y343" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z343" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA343" t="n">
+        <v>0</v>
+      </c>
       <c r="AC343" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD343" t="n">
+        <v>0</v>
+      </c>
       <c r="AE343" t="inlineStr">
         <is>
-          <t>Concorsi Dirigenza</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF343" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="344">
       <c r="A344" t="inlineStr"/>
       <c r="B344" t="inlineStr"/>
       <c r="C344" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO - GRADUATORIA CONCORSO PUBBLICO, PER TITOLI ED ESAMI, PER LA COPERTURA Dl N. 151 POSTI Dl ASSISTENTE AMMINISTRATIVO - CAT. C</t>
+          <t>AZIENDA ZERO - GRADUATORIA CONCORSO PUBBLICO, PER TITOLI ED ESAMI, PER N. 13 POSTI DI COLLABORATORE AMMINISTRATIVO PROFESSIONALE – SETTORE ECONOMICO – AREA DEI PROFESSIONISTI DELLA SALUTE E DEI FUNZIONARI – RUOLO AMMINISTRATIVO.</t>
         </is>
       </c>
       <c r="D344" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E344" t="inlineStr"/>
       <c r="F344" t="inlineStr">
         <is>
-          <t>Area degli Assistenti - ruolo amministrativo</t>
+          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo amministrativo</t>
         </is>
       </c>
       <c r="G344" t="inlineStr">
         <is>
-          <t>Assistente Amministrativo</t>
+          <t>Collaboratore Amministrativo Professionale</t>
         </is>
       </c>
       <c r="H344" t="inlineStr">
         <is>
-          <t>13/01/2023 11:41</t>
+          <t>12/04/2023 00:00</t>
         </is>
       </c>
       <c r="I344" t="inlineStr">
         <is>
-          <t>13/02/2023 11:41</t>
+          <t>12/03/2028 00:00</t>
         </is>
       </c>
       <c r="K344" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N344" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P344" t="inlineStr"/>
       <c r="Q344" t="inlineStr"/>
       <c r="R344" t="inlineStr"/>
       <c r="S344" t="inlineStr"/>
       <c r="T344" t="inlineStr"/>
       <c r="AC344" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE344" t="inlineStr">
         <is>
           <t>Concorsi Comparto</t>
         </is>
       </c>
       <c r="AF344" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="345">
       <c r="A345" t="inlineStr"/>
       <c r="B345" t="inlineStr"/>
       <c r="C345" t="inlineStr">
         <is>
-          <t>Avviso pubblico per n. 1 posto di Collaboratore Professionale Sanitario - Tecnico di Neurofisiopatologia - cat. D</t>
+          <t>Avviso pubblico per il conferimento dell'incarico di Direttore dell'Unità Operativa Complessa Urologia Adria</t>
         </is>
       </c>
       <c r="D345" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E345" t="inlineStr"/>
       <c r="F345" t="inlineStr">
         <is>
-          <t>D</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G345" t="inlineStr">
         <is>
-          <t>C.P.S. Tecnico di Neurofisiopatologia</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H345" t="inlineStr">
         <is>
-          <t>30/12/2022 12:37</t>
+          <t>29/03/2023 00:00</t>
         </is>
       </c>
       <c r="I345" t="inlineStr">
         <is>
-          <t>13/01/2023 12:37</t>
+          <t>27/04/2023 00:00</t>
         </is>
       </c>
       <c r="K345" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N345" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P345" t="inlineStr"/>
       <c r="Q345" t="inlineStr"/>
       <c r="R345" t="inlineStr"/>
       <c r="S345" t="inlineStr"/>
       <c r="T345" t="inlineStr"/>
       <c r="W345" t="n">
         <v>0</v>
       </c>
       <c r="X345" t="n">
         <v>0</v>
       </c>
       <c r="Y345" t="n">
         <v>0</v>
       </c>
       <c r="Z345" t="n">
         <v>0</v>
       </c>
       <c r="AA345" t="n">
         <v>0</v>
       </c>
       <c r="AC345" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD345" t="n">
         <v>0</v>
       </c>
       <c r="AE345" t="inlineStr">
         <is>
-          <t>Avviso Pubblico</t>
+          <t>Avviso di struttura complessa</t>
         </is>
       </c>
       <c r="AF345" t="inlineStr">
         <is>
-          <t>Tempo determinato</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="346">
       <c r="A346" t="inlineStr"/>
-      <c r="B346" t="inlineStr"/>
+      <c r="B346" t="inlineStr">
+        <is>
+          <t>Tabella</t>
+        </is>
+      </c>
       <c r="C346" t="inlineStr">
         <is>
-          <t>Avviso pubblico di mobilità volontaria per n. 1 posto di Collaboratore Tecnico Professionale cat. D</t>
+          <t>Tabella triennale avvisi, concorsi e procedure comparative aggiornata a marzo 2023</t>
         </is>
       </c>
       <c r="D346" t="inlineStr">
         <is>
-          <t>Scaduto</t>
-[...2 lines deleted...]
-      <c r="E346" t="inlineStr"/>
+          <t>Aperto</t>
+        </is>
+      </c>
+      <c r="E346" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Tabella triennale avvisi, concorsi e procedure comparative aggiornata a marzo 2023&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="F346" t="inlineStr">
         <is>
-          <t>D</t>
+          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
         </is>
       </c>
       <c r="G346" t="inlineStr">
         <is>
-          <t>Collaboratore Tecnico Professionale</t>
+          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
         </is>
       </c>
       <c r="H346" t="inlineStr">
         <is>
-          <t>30/12/2022 09:52</t>
+          <t>29/03/2023 00:00</t>
         </is>
       </c>
       <c r="I346" t="inlineStr">
         <is>
-          <t>29/01/2023 09:52</t>
+          <t>28/03/2028 00:00</t>
         </is>
       </c>
       <c r="K346" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N346" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P346" t="inlineStr"/>
       <c r="Q346" t="inlineStr"/>
       <c r="R346" t="inlineStr"/>
       <c r="S346" t="inlineStr"/>
       <c r="T346" t="inlineStr"/>
       <c r="W346" t="n">
         <v>0</v>
       </c>
       <c r="X346" t="n">
         <v>0</v>
       </c>
       <c r="Y346" t="n">
         <v>0</v>
       </c>
       <c r="Z346" t="n">
         <v>0</v>
       </c>
       <c r="AA346" t="n">
         <v>0</v>
       </c>
       <c r="AC346" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD346" t="n">
         <v>0</v>
       </c>
       <c r="AE346" t="inlineStr">
         <is>
-          <t>Avviso di mobilità da altro ente</t>
+          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
         </is>
       </c>
       <c r="AF346" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Non definito</t>
         </is>
       </c>
     </row>
     <row r="347">
       <c r="A347" t="inlineStr"/>
       <c r="B347" t="inlineStr"/>
       <c r="C347" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n.1 Dirigente Medico di Medicina Fisica e Riabilitazione</t>
+          <t>Avviso pubblico per il conferimento dell'incarico di Direttore dell'Unità Operativa Complessa Neurologia</t>
         </is>
       </c>
       <c r="D347" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E347" t="inlineStr"/>
       <c r="F347" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G347" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H347" t="inlineStr">
         <is>
-          <t>23/12/2022 13:22</t>
+          <t>29/03/2023 00:00</t>
         </is>
       </c>
       <c r="I347" t="inlineStr">
         <is>
-          <t>06/01/2023 23:59</t>
+          <t>27/04/2023 00:00</t>
         </is>
       </c>
       <c r="K347" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N347" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P347" t="inlineStr"/>
       <c r="Q347" t="inlineStr"/>
       <c r="R347" t="inlineStr"/>
       <c r="S347" t="inlineStr"/>
       <c r="T347" t="inlineStr"/>
       <c r="W347" t="n">
         <v>0</v>
       </c>
       <c r="X347" t="n">
         <v>0</v>
       </c>
       <c r="Y347" t="n">
         <v>0</v>
       </c>
       <c r="Z347" t="n">
         <v>0</v>
       </c>
       <c r="AA347" t="n">
         <v>0</v>
       </c>
       <c r="AC347" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD347" t="n">
         <v>0</v>
       </c>
       <c r="AE347" t="inlineStr">
         <is>
-          <t>Avvisi tempo determinato Dirigenza</t>
+          <t>Avviso di struttura complessa</t>
         </is>
       </c>
       <c r="AF347" t="inlineStr">
         <is>
-          <t>Tempo determinato</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="348">
       <c r="A348" t="inlineStr"/>
       <c r="B348" t="inlineStr"/>
       <c r="C348" t="inlineStr">
         <is>
-          <t>Tabella triennale avvisi, concorsi e procedure comparative aggiornata a dicembre 2022</t>
+          <t>AZIENDA ZERO - GRADUATORIA CONCORSO PUBBLICO, PER TITOLI ED ESAMI, PER LA COPERTURA Dl N. 18 POSTI Dl DIRIGENTE MEDICO - DISCIPLINA Dl NEUROLOGIA</t>
         </is>
       </c>
       <c r="D348" t="inlineStr">
         <is>
-          <t>Pubblicato</t>
-[...6 lines deleted...]
-      </c>
+          <t>Graduatoria/Esito</t>
+        </is>
+      </c>
+      <c r="E348" t="inlineStr"/>
       <c r="F348" t="inlineStr">
         <is>
-          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G348" t="inlineStr">
         <is>
-          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H348" t="inlineStr">
         <is>
-          <t>21/12/2022 13:46</t>
+          <t>21/03/2023 00:00</t>
         </is>
       </c>
       <c r="I348" t="inlineStr">
         <is>
-          <t>21/01/2027 13:46</t>
+          <t>21/03/2028 00:00</t>
         </is>
       </c>
       <c r="K348" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N348" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P348" t="inlineStr"/>
       <c r="Q348" t="inlineStr"/>
       <c r="R348" t="inlineStr"/>
       <c r="S348" t="inlineStr"/>
       <c r="T348" t="inlineStr"/>
       <c r="AC348" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE348" t="inlineStr">
         <is>
-          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
+          <t>Avvisi tempo determinato Dirigenza</t>
         </is>
       </c>
       <c r="AF348" t="inlineStr">
         <is>
-          <t>Non definito</t>
+          <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="349">
       <c r="A349" t="inlineStr"/>
       <c r="B349" t="inlineStr"/>
       <c r="C349" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO - GRADUATORIA CONCORSO PUBBLICO PER N. 19 POSTI DI DIRIGENTE MEDICO DISCIPLINA DI MALATTIE DELL'APPARATO RESPIRATORIO</t>
+          <t>GRADUATORIA CONCORSO PUBBLICO, PER TITOLI ED ESAMI, PER LA COPERTURA Dl N. 29 POSTI Dl DIRIGENTE MEDICO - DISCIPLINA CARDIOLOGIA</t>
         </is>
       </c>
       <c r="D349" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E349" t="inlineStr"/>
       <c r="F349" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G349" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H349" t="inlineStr">
         <is>
-          <t>21/12/2022 12:55</t>
+          <t>21/03/2023 00:00</t>
         </is>
       </c>
       <c r="I349" t="inlineStr">
         <is>
-          <t>21/01/2023 12:55</t>
+          <t>21/03/2028 00:00</t>
         </is>
       </c>
       <c r="K349" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N349" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P349" t="inlineStr"/>
       <c r="Q349" t="inlineStr"/>
       <c r="R349" t="inlineStr"/>
       <c r="S349" t="inlineStr"/>
       <c r="T349" t="inlineStr"/>
       <c r="AC349" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE349" t="inlineStr">
         <is>
-          <t>Concorsi Dirigenza</t>
+          <t>Avvisi Incarichi 15 septies/octies D.Lgs 502/92</t>
         </is>
       </c>
       <c r="AF349" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="350">
       <c r="A350" t="inlineStr"/>
       <c r="B350" t="inlineStr"/>
       <c r="C350" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO - GRADUATORIA CONCORSO PUBBLICO PER N. 61 POSTI DI DIRIGENTE MEDICO DISCIPLINA DI PSICHIATRIA</t>
+          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 2 Dirigenti Medici di Ginecologia e Ostetricia</t>
         </is>
       </c>
       <c r="D350" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E350" t="inlineStr"/>
       <c r="F350" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G350" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H350" t="inlineStr">
         <is>
-          <t>21/12/2022 12:47</t>
+          <t>17/03/2023 00:00</t>
         </is>
       </c>
       <c r="I350" t="inlineStr">
         <is>
-          <t>21/01/2023 12:47</t>
+          <t>31/03/2023 00:00</t>
         </is>
       </c>
       <c r="K350" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N350" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P350" t="inlineStr"/>
       <c r="Q350" t="inlineStr"/>
       <c r="R350" t="inlineStr"/>
       <c r="S350" t="inlineStr"/>
       <c r="T350" t="inlineStr"/>
+      <c r="W350" t="n">
+        <v>0</v>
+      </c>
+      <c r="X350" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y350" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z350" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA350" t="n">
+        <v>0</v>
+      </c>
       <c r="AC350" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD350" t="n">
+        <v>0</v>
+      </c>
       <c r="AE350" t="inlineStr">
         <is>
-          <t>Concorsi Dirigenza</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF350" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="351">
       <c r="A351" t="inlineStr"/>
       <c r="B351" t="inlineStr"/>
       <c r="C351" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO - GRADUATORIA CONCORSO PUBBLICO PER N. 46 POSTI DI DIRIGENTE MEDICO DISCIPLINA DI RADIODIAGNOSTICA</t>
+          <t xml:space="preserve">AZIENDA ZERO - GRADUATORIA CONCORSO PUBBLICO, PER TITOLI ED ESAMI, PER LA COPERTURA DI N. 10 POSTI DI DIRIGENTE
+MEDICO – DISCIPLINA OFTALMOLOGIA
+</t>
         </is>
       </c>
       <c r="D351" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E351" t="inlineStr"/>
       <c r="F351" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G351" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H351" t="inlineStr">
         <is>
-          <t>21/12/2022 11:04</t>
+          <t>15/03/2023 00:00</t>
         </is>
       </c>
       <c r="I351" t="inlineStr">
         <is>
-          <t>21/01/2023 11:04</t>
+          <t>15/03/2023 00:00</t>
         </is>
       </c>
       <c r="K351" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N351" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P351" t="inlineStr"/>
       <c r="Q351" t="inlineStr"/>
       <c r="R351" t="inlineStr"/>
       <c r="S351" t="inlineStr"/>
       <c r="T351" t="inlineStr"/>
       <c r="AC351" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE351" t="inlineStr">
         <is>
           <t>Concorsi Dirigenza</t>
         </is>
       </c>
       <c r="AF351" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="352">
       <c r="A352" t="inlineStr"/>
       <c r="B352" t="inlineStr"/>
       <c r="C352" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 1 Collaboratore Professionale Sanitario - Assistente Sanitario - cat. D</t>
+          <t xml:space="preserve">AZIENDA ZERO - GRADUATORIA GRADUATORIA CONCORSO PUBBLICO, PER TITOLI ED ESAMI, PER LA COPERTURA DI: N. 12
+POSTI DI DIRIGENTE MEDICO – DISCIPLINA CHIRURGIA GENERALE </t>
         </is>
       </c>
       <c r="D352" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E352" t="inlineStr"/>
       <c r="F352" t="inlineStr">
         <is>
-          <t>D</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G352" t="inlineStr">
         <is>
-          <t>C.P.S. Assistente Sanitario</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H352" t="inlineStr">
         <is>
-          <t>19/12/2022 10:42</t>
+          <t>15/03/2023 00:00</t>
         </is>
       </c>
       <c r="I352" t="inlineStr">
         <is>
-          <t>30/12/2022 23:59</t>
+          <t>15/03/2023 00:00</t>
         </is>
       </c>
       <c r="K352" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N352" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P352" t="inlineStr"/>
       <c r="Q352" t="inlineStr"/>
       <c r="R352" t="inlineStr"/>
       <c r="S352" t="inlineStr"/>
       <c r="T352" t="inlineStr"/>
-      <c r="W352" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="AC352" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="AD352" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AE352" t="inlineStr">
         <is>
-          <t>Avviso Pubblico</t>
+          <t>Concorsi Dirigenza</t>
         </is>
       </c>
       <c r="AF352" t="inlineStr">
         <is>
-          <t>Tempo determinato</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="353">
       <c r="A353" t="inlineStr"/>
       <c r="B353" t="inlineStr"/>
       <c r="C353" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n.1 Dirigente Medico di Neuroradiologia</t>
+          <t>AVVISO DI PROCEDURA COMPARATIVA, PER TITOLI E COLLOQUIO, PER LA FORMULAZIONE DI UN ELENCO DI CANDIDATI IDONEI AL CONFERIMENTO DI INCARICHI LIBERO-PROFESSIONALI A PSICOLOGI SPECIALIZZATI IN PSICOTERAPIA</t>
         </is>
       </c>
       <c r="D353" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E353" t="inlineStr"/>
       <c r="F353" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>Dirigenza</t>
         </is>
       </c>
       <c r="G353" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>Dirigente Psicologo</t>
         </is>
       </c>
       <c r="H353" t="inlineStr">
         <is>
-          <t>09/12/2022 13:27</t>
+          <t>15/03/2023 00:00</t>
         </is>
       </c>
       <c r="I353" t="inlineStr">
         <is>
-          <t>23/12/2022 23:59</t>
+          <t>03/04/2023 23:59</t>
         </is>
       </c>
       <c r="K353" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N353" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P353" t="inlineStr"/>
       <c r="Q353" t="inlineStr"/>
       <c r="R353" t="inlineStr"/>
       <c r="S353" t="inlineStr"/>
-      <c r="T353" t="inlineStr"/>
-[...13 lines deleted...]
-        <v>0</v>
+      <c r="T353" t="inlineStr">
+        <is>
+          <t>Deliberazione 850 del 28/06/2023</t>
+        </is>
+      </c>
+      <c r="U353" t="inlineStr">
+        <is>
+          <t>28/06/2023 00:00</t>
+        </is>
       </c>
       <c r="AC353" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="AD353" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AE353" t="inlineStr">
         <is>
-          <t>Avviso Pubblico</t>
+          <t>Incarichi libero professionali</t>
         </is>
       </c>
       <c r="AF353" t="inlineStr">
         <is>
-          <t>Tempo determinato</t>
+          <t>Lavoro autonomo</t>
         </is>
       </c>
     </row>
     <row r="354">
       <c r="A354" t="inlineStr"/>
       <c r="B354" t="inlineStr"/>
       <c r="C354" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di un Dirigente Medico di Oftalmologia</t>
+          <t>Avviso pubblico, per soli titoli, per l'assunzione a tempo determinato di n. 1 Logopedista - Area PSF</t>
         </is>
       </c>
       <c r="D354" t="inlineStr">
         <is>
-          <t>Scaduto</t>
-[...6 lines deleted...]
-      </c>
+          <t>Graduatoria/Esito</t>
+        </is>
+      </c>
+      <c r="E354" t="inlineStr"/>
       <c r="F354" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
         </is>
       </c>
       <c r="G354" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>Logopedista</t>
         </is>
       </c>
       <c r="H354" t="inlineStr">
         <is>
-          <t>09/12/2022 13:25</t>
+          <t>10/03/2023 00:00</t>
         </is>
       </c>
       <c r="I354" t="inlineStr">
         <is>
-          <t>23/12/2022 23:59</t>
+          <t>24/03/2023 23:59</t>
         </is>
       </c>
       <c r="K354" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N354" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P354" t="inlineStr"/>
       <c r="Q354" t="inlineStr"/>
       <c r="R354" t="inlineStr"/>
       <c r="S354" t="inlineStr"/>
       <c r="T354" t="inlineStr"/>
       <c r="W354" t="n">
         <v>0</v>
       </c>
       <c r="X354" t="n">
         <v>0</v>
       </c>
       <c r="Y354" t="n">
         <v>0</v>
@@ -26322,77 +26849,77 @@
       </c>
       <c r="AC354" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD354" t="n">
         <v>0</v>
       </c>
       <c r="AE354" t="inlineStr">
         <is>
           <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF354" t="inlineStr">
         <is>
           <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="355">
       <c r="A355" t="inlineStr"/>
       <c r="B355" t="inlineStr"/>
       <c r="C355" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 1 C.P.S. - Fisioterapista - cat. D</t>
+          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 1 Specialista della Comunicazione Istituzionale</t>
         </is>
       </c>
       <c r="D355" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E355" t="inlineStr"/>
       <c r="F355" t="inlineStr">
         <is>
-          <t>D</t>
+          <t>Area dei Professionisti della Salute e dei Funzionari - ruolo professionale</t>
         </is>
       </c>
       <c r="G355" t="inlineStr">
         <is>
-          <t>C.P.S. Fisioterapista</t>
+          <t>Specialista della Comunicazione Istituzionale</t>
         </is>
       </c>
       <c r="H355" t="inlineStr">
         <is>
-          <t>11/11/2022 13:17</t>
+          <t>10/03/2023 00:00</t>
         </is>
       </c>
       <c r="I355" t="inlineStr">
         <is>
-          <t>25/11/2022 23:59</t>
+          <t>24/03/2023 23:59</t>
         </is>
       </c>
       <c r="K355" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N355" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P355" t="inlineStr"/>
       <c r="Q355" t="inlineStr"/>
       <c r="R355" t="inlineStr"/>
       <c r="S355" t="inlineStr"/>
       <c r="T355" t="inlineStr"/>
       <c r="W355" t="n">
         <v>0</v>
       </c>
       <c r="X355" t="n">
         <v>0</v>
       </c>
       <c r="Y355" t="n">
         <v>0</v>
@@ -26405,422 +26932,469 @@
       </c>
       <c r="AC355" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD355" t="n">
         <v>0</v>
       </c>
       <c r="AE355" t="inlineStr">
         <is>
           <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF355" t="inlineStr">
         <is>
           <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="356">
       <c r="A356" t="inlineStr"/>
       <c r="B356" t="inlineStr"/>
       <c r="C356" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO - GRADUATORIA CONCORSO PUBBLICO PER N. 16 POSTI DI DIRIGENTE MEDICO
-DISCIPLINA DI PATOLOGIA CLINICA (Laboratorio di Analisi Chimico-Cliniche e Microbiologia) - SPECIALIZZANDI</t>
+          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 1 Dirigente Medico disciplina di Ginecologia e Ostetricia da assegnare alla UOS</t>
         </is>
       </c>
       <c r="D356" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E356" t="inlineStr"/>
       <c r="F356" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G356" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H356" t="inlineStr">
         <is>
-          <t>10/11/2022 08:40</t>
+          <t>10/03/2023 00:00</t>
         </is>
       </c>
       <c r="I356" t="inlineStr">
         <is>
-          <t>10/12/2022 08:40</t>
+          <t>24/03/2023 00:00</t>
         </is>
       </c>
       <c r="K356" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N356" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P356" t="inlineStr"/>
       <c r="Q356" t="inlineStr"/>
       <c r="R356" t="inlineStr"/>
       <c r="S356" t="inlineStr"/>
       <c r="T356" t="inlineStr"/>
+      <c r="W356" t="n">
+        <v>0</v>
+      </c>
+      <c r="X356" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y356" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z356" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA356" t="n">
+        <v>0</v>
+      </c>
       <c r="AC356" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD356" t="n">
+        <v>0</v>
+      </c>
       <c r="AE356" t="inlineStr">
         <is>
-          <t>Concorsi Dirigenza</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF356" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="357">
       <c r="A357" t="inlineStr"/>
       <c r="B357" t="inlineStr"/>
       <c r="C357" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO - GRADUATORIA CONCORSO PUBBLICO, PER TITOLI ED ESAMI, PER LA COPERTURA DI N. 11 POSTI DI DIRIGENTE MEDICO – DISCIPLINA DI EMATOLOGIA - SPECIALIZZANDI</t>
+          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 1 Dirigente Medico disciplina di Igiene, Epidemiologia e Sanità Pubblica</t>
         </is>
       </c>
       <c r="D357" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E357" t="inlineStr"/>
       <c r="F357" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G357" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H357" t="inlineStr">
         <is>
-          <t>10/11/2022 08:37</t>
+          <t>08/03/2023 09:26</t>
         </is>
       </c>
       <c r="I357" t="inlineStr">
         <is>
-          <t>10/12/2022 08:37</t>
+          <t>17/03/2023 23:59</t>
         </is>
       </c>
       <c r="K357" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N357" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P357" t="inlineStr"/>
       <c r="Q357" t="inlineStr"/>
       <c r="R357" t="inlineStr"/>
       <c r="S357" t="inlineStr"/>
       <c r="T357" t="inlineStr"/>
+      <c r="W357" t="n">
+        <v>0</v>
+      </c>
+      <c r="X357" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y357" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z357" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA357" t="n">
+        <v>0</v>
+      </c>
       <c r="AC357" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD357" t="n">
+        <v>0</v>
+      </c>
       <c r="AE357" t="inlineStr">
         <is>
-          <t>Concorsi Dirigenza</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF357" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="358">
       <c r="A358" t="inlineStr"/>
       <c r="B358" t="inlineStr"/>
       <c r="C358" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO - GRADUATORIA CONCORSO PUBBLICO, PER TITOLI ED ESAMI, PER LA COPERTURA DI N. 66 POSTI DI COLLABORATORE PROFESSIONALE SANITARIO - TECNICO SANITARIO DI RADIOLOGIA MEDICA - CAT. D</t>
+          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n.1 Dirigente Medico di Radioterapia</t>
         </is>
       </c>
       <c r="D358" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E358" t="inlineStr"/>
       <c r="F358" t="inlineStr">
         <is>
-          <t>D</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G358" t="inlineStr">
         <is>
-          <t>C.P.S. Tecnico Sanitario di Radiologia Medica</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H358" t="inlineStr">
         <is>
-          <t>31/10/2022 14:54</t>
+          <t>08/03/2023 09:25</t>
         </is>
       </c>
       <c r="I358" t="inlineStr">
         <is>
-          <t>30/11/2022 14:54</t>
+          <t>17/03/2023 09:25</t>
         </is>
       </c>
       <c r="K358" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N358" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P358" t="inlineStr"/>
       <c r="Q358" t="inlineStr"/>
       <c r="R358" t="inlineStr"/>
       <c r="S358" t="inlineStr"/>
       <c r="T358" t="inlineStr"/>
+      <c r="W358" t="n">
+        <v>0</v>
+      </c>
+      <c r="X358" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y358" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z358" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA358" t="n">
+        <v>0</v>
+      </c>
       <c r="AC358" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD358" t="n">
+        <v>0</v>
+      </c>
       <c r="AE358" t="inlineStr">
         <is>
-          <t>Avvisi tempo determinato Comparto</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF358" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="359">
       <c r="A359" t="inlineStr"/>
       <c r="B359" t="inlineStr"/>
       <c r="C359" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO - GRADUATORIA CONCORSO PUBBLICO, PER TITOLI ED ESAMI, PER LA COPERTURA DI N. 8 POSTI DI
-COLLABORATORE PROFESSIONALE SANITARIO - TECNICO AUDIOMETRISTA - CAT. D</t>
+          <t>AVVISO PROCEDURA COMPARATIVA PER IL CONFERIMENTO DI NR. 4 INCARICHI LIBERO-PROFESSIONALI A PSICOLOGI SPECIALIZZATI IN PSICOTERAPIA AI SENSI DELLA D.G.R.V. NR. 371 DELL'8 APRILE 2022 "DEFINIZIONE MODELLO ORGANIZZATIVO E GESTIONALE DELL'AREA SALUTE MENTALE" NELL'AMBITO DEL FINANZIAMENTO ASSEGNATO CON DECRETO DELLA REGIONE VENETO NR. 89 DEL 16 SETTEMBRE 2022 (PRG 11675CSM).</t>
         </is>
       </c>
       <c r="D359" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="E359" t="inlineStr"/>
       <c r="F359" t="inlineStr">
         <is>
-          <t>D</t>
+          <t>Dirigenza</t>
         </is>
       </c>
       <c r="G359" t="inlineStr">
         <is>
-          <t>C.P.S. Tecnico Audiometrista</t>
+          <t>Dirigente Psicologo</t>
         </is>
       </c>
       <c r="H359" t="inlineStr">
         <is>
-          <t>31/10/2022 14:51</t>
+          <t>02/03/2023 12:36</t>
         </is>
       </c>
       <c r="I359" t="inlineStr">
         <is>
-          <t>30/11/2022 14:51</t>
+          <t>20/03/2023 23:59</t>
         </is>
       </c>
       <c r="K359" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N359" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P359" t="inlineStr"/>
       <c r="Q359" t="inlineStr"/>
       <c r="R359" t="inlineStr"/>
       <c r="S359" t="inlineStr"/>
       <c r="T359" t="inlineStr"/>
       <c r="AC359" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE359" t="inlineStr">
         <is>
-          <t>Avvisi tempo determinato Comparto</t>
+          <t>Incarichi libero professionali</t>
         </is>
       </c>
       <c r="AF359" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Lavoro autonomo</t>
         </is>
       </c>
     </row>
     <row r="360">
       <c r="A360" t="inlineStr"/>
       <c r="B360" t="inlineStr"/>
       <c r="C360" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per titoli e prova colloquio, indetto dall'Azienda ULSS 1 Dolomiti, in condivisione con l'Azienda ULSS n. 5 Polesana e l'Azienda ULSS n.7 Pedemontana, per la formulazione di graduatorie da utilizzare per l'assunzione a tempo determinato di dirigentipsicologi nella disciplina di psicoterapia.</t>
+          <t>AVVISO PROCEDURA COMPARATIVA PER CONFERIMENTO DI NR. 4 BORSE DI STUDIO DELLA DURATA DI 18 MESI, PER PERSONE IN POSSESSO DI LAURA IN FARMACIA OSPEDALIERA O CHIMICA E TECNOLOGIA FARMACEUTICA PER LA REALIZZAZIONE DEL PROGETTO REGIONALE "REVISIONE FARMACOLOGICA NEI PAZIENTI ANZIANI: STUDIO MULTICENTRICO NELLE RESIDENZE SANITARIE PER ANZIANI NELLA REGIONE VENETO".</t>
         </is>
       </c>
       <c r="D360" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E360" t="inlineStr"/>
       <c r="F360" t="inlineStr">
         <is>
           <t>Dirigenza</t>
         </is>
       </c>
       <c r="G360" t="inlineStr">
         <is>
-          <t>Dirigente Psicologo</t>
+          <t>Dirigente Farmacista</t>
         </is>
       </c>
       <c r="H360" t="inlineStr">
         <is>
-          <t>31/10/2022 09:45</t>
+          <t>27/02/2023 11:33</t>
         </is>
       </c>
       <c r="I360" t="inlineStr">
         <is>
-          <t>12/11/2022 09:45</t>
+          <t>13/03/2023 23:59</t>
         </is>
       </c>
       <c r="K360" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N360" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P360" t="inlineStr"/>
       <c r="Q360" t="inlineStr"/>
-      <c r="R360" t="inlineStr"/>
+      <c r="R360" t="inlineStr">
+        <is>
+          <t>0425 393959</t>
+        </is>
+      </c>
       <c r="S360" t="inlineStr"/>
-      <c r="T360" t="inlineStr"/>
-[...13 lines deleted...]
-        <v>0</v>
+      <c r="T360" t="inlineStr">
+        <is>
+          <t>DETERMINAZIONE DIRIGENZIALE n. 289 del 10/05/2023</t>
+        </is>
+      </c>
+      <c r="U360" t="inlineStr">
+        <is>
+          <t>10/05/2023 00:00</t>
+        </is>
       </c>
       <c r="AC360" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="AD360" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AE360" t="inlineStr">
         <is>
-          <t>Avviso Pubblico</t>
+          <t>Borse di Studio</t>
         </is>
       </c>
       <c r="AF360" t="inlineStr">
         <is>
-          <t>Tempo determinato</t>
+          <t>Borsa di studio</t>
         </is>
       </c>
     </row>
     <row r="361">
       <c r="A361" t="inlineStr"/>
       <c r="B361" t="inlineStr"/>
       <c r="C361" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 1 Dirigente Medico disciplina di Medicina Nucleare</t>
+          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n.1 Dirigente Medico di Chirurgia maxillo-Facciale</t>
         </is>
       </c>
       <c r="D361" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
+          <t>Ammissione/Commissione/Espletamento</t>
         </is>
       </c>
       <c r="E361" t="inlineStr"/>
       <c r="F361" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G361" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H361" t="inlineStr">
         <is>
-          <t>28/10/2022 12:46</t>
+          <t>24/02/2023 13:48</t>
         </is>
       </c>
       <c r="I361" t="inlineStr">
         <is>
-          <t>11/11/2022 23:59</t>
+          <t>10/03/2023 13:48</t>
         </is>
       </c>
       <c r="K361" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N361" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P361" t="inlineStr"/>
       <c r="Q361" t="inlineStr"/>
       <c r="R361" t="inlineStr"/>
       <c r="S361" t="inlineStr"/>
       <c r="T361" t="inlineStr"/>
       <c r="W361" t="n">
         <v>0</v>
       </c>
       <c r="X361" t="n">
         <v>0</v>
       </c>
       <c r="Y361" t="n">
         <v>0</v>
@@ -26833,77 +27407,77 @@
       </c>
       <c r="AC361" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD361" t="n">
         <v>0</v>
       </c>
       <c r="AE361" t="inlineStr">
         <is>
           <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF361" t="inlineStr">
         <is>
           <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="362">
       <c r="A362" t="inlineStr"/>
       <c r="B362" t="inlineStr"/>
       <c r="C362" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n, 1 Dirigente Medico disciplina di Neurochirugia</t>
+          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n.1 Dirigente Medico di Oncologia</t>
         </is>
       </c>
       <c r="D362" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E362" t="inlineStr"/>
       <c r="F362" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G362" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H362" t="inlineStr">
         <is>
-          <t>28/10/2022 12:45</t>
+          <t>24/02/2023 13:46</t>
         </is>
       </c>
       <c r="I362" t="inlineStr">
         <is>
-          <t>11/11/2022 12:45</t>
+          <t>10/03/2023 13:46</t>
         </is>
       </c>
       <c r="K362" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N362" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P362" t="inlineStr"/>
       <c r="Q362" t="inlineStr"/>
       <c r="R362" t="inlineStr"/>
       <c r="S362" t="inlineStr"/>
       <c r="T362" t="inlineStr"/>
       <c r="W362" t="n">
         <v>0</v>
       </c>
       <c r="X362" t="n">
         <v>0</v>
       </c>
       <c r="Y362" t="n">
         <v>0</v>
@@ -26916,296 +27490,308 @@
       </c>
       <c r="AC362" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD362" t="n">
         <v>0</v>
       </c>
       <c r="AE362" t="inlineStr">
         <is>
           <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF362" t="inlineStr">
         <is>
           <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="363">
       <c r="A363" t="inlineStr"/>
       <c r="B363" t="inlineStr"/>
       <c r="C363" t="inlineStr">
         <is>
-          <t>Avviso pubblico per l'assunzione a tempo determinato ex art. 15-septies di un Dirigente delle Professioni Sanitarie Infermieristiche, della Riabilitazione, Tecniche, della Prevenzione della Professione Ostetrica per affidamento incarico di Alta Specializzazione</t>
+          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n.1 Dirigente Medico di Otorinolaringoiatria</t>
         </is>
       </c>
       <c r="D363" t="inlineStr">
         <is>
-          <t>Scaduto</t>
-[...6 lines deleted...]
-      </c>
+          <t>Graduatoria/Esito</t>
+        </is>
+      </c>
+      <c r="E363" t="inlineStr"/>
       <c r="F363" t="inlineStr">
         <is>
-          <t>Dirigenza</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G363" t="inlineStr">
         <is>
-          <t>Dirigente</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H363" t="inlineStr">
         <is>
-          <t>24/10/2022 09:08</t>
+          <t>24/02/2023 13:43</t>
         </is>
       </c>
       <c r="I363" t="inlineStr">
         <is>
-          <t>05/11/2022 23:59</t>
+          <t>10/03/2023 13:43</t>
         </is>
       </c>
       <c r="K363" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N363" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P363" t="inlineStr"/>
       <c r="Q363" t="inlineStr"/>
       <c r="R363" t="inlineStr"/>
       <c r="S363" t="inlineStr"/>
       <c r="T363" t="inlineStr"/>
       <c r="W363" t="n">
         <v>0</v>
       </c>
       <c r="X363" t="n">
         <v>0</v>
       </c>
       <c r="Y363" t="n">
         <v>0</v>
       </c>
       <c r="Z363" t="n">
         <v>0</v>
       </c>
       <c r="AA363" t="n">
         <v>0</v>
       </c>
       <c r="AC363" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD363" t="n">
         <v>0</v>
       </c>
       <c r="AE363" t="inlineStr">
         <is>
-          <t>Avvisi per incarico ex. art. 15 septies/15 octies</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF363" t="inlineStr">
         <is>
           <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="364">
       <c r="A364" t="inlineStr"/>
       <c r="B364" t="inlineStr"/>
       <c r="C364" t="inlineStr">
         <is>
-          <t xml:space="preserve">AZIENDA ZERO - GRADUATORIA CONCORSO PUBBLICO, PER TITOLI ED ESAMI, PER LA COPERTURA DI N. 34 POSTI DI DIRIGENTE MEDICO – DISCIPLINA DI MEDICINA TRASFUSIONALE </t>
+          <t>GRADUATORIA AVVISO PUBBLICO, PER TITOLI ED ESAMI, PER LA COPERTURA DI N. 20 POSTI DI COLLABORATORE AMMINISTRATIVO PROFESSIONALE - CAT. D AREA GIURIDICA A TEMPO DETERMINATO CON CONTRATTO DI FORMAZIONE E LAVORO</t>
         </is>
       </c>
       <c r="D364" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E364" t="inlineStr"/>
       <c r="F364" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>D</t>
         </is>
       </c>
       <c r="G364" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>Collaboratore Amministrativo</t>
         </is>
       </c>
       <c r="H364" t="inlineStr">
         <is>
-          <t>20/10/2022 10:05</t>
+          <t>22/02/2023 08:10</t>
         </is>
       </c>
       <c r="I364" t="inlineStr">
         <is>
-          <t>20/11/2022 10:05</t>
+          <t>22/03/2023 08:10</t>
         </is>
       </c>
       <c r="K364" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N364" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P364" t="inlineStr"/>
       <c r="Q364" t="inlineStr"/>
       <c r="R364" t="inlineStr"/>
       <c r="S364" t="inlineStr"/>
       <c r="T364" t="inlineStr"/>
       <c r="AC364" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE364" t="inlineStr">
         <is>
-          <t>Concorsi Dirigenza</t>
+          <t>Avvisi tempo determinato Comparto</t>
         </is>
       </c>
       <c r="AF364" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="365">
       <c r="A365" t="inlineStr"/>
       <c r="B365" t="inlineStr"/>
       <c r="C365" t="inlineStr">
         <is>
-          <t xml:space="preserve">AZIENDA ZERO - GRADUATORIA  CONCORSO PUBBLICO PER TITOLI ED ESAMI N. 10 POSTI DI COLLABORATORE 
-[...1 lines deleted...]
-</t>
+          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n.1 Dirigente Medico di Neurochirurgia</t>
         </is>
       </c>
       <c r="D365" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E365" t="inlineStr"/>
       <c r="F365" t="inlineStr">
         <is>
-          <t>D</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G365" t="inlineStr">
         <is>
-          <t>C.P.S. Dietista</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H365" t="inlineStr">
         <is>
-          <t>13/10/2022 11:30</t>
+          <t>17/02/2023 13:46</t>
         </is>
       </c>
       <c r="I365" t="inlineStr">
         <is>
-          <t>13/11/2022 11:30</t>
+          <t>03/03/2023 13:46</t>
         </is>
       </c>
       <c r="K365" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N365" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P365" t="inlineStr"/>
       <c r="Q365" t="inlineStr"/>
       <c r="R365" t="inlineStr"/>
       <c r="S365" t="inlineStr"/>
       <c r="T365" t="inlineStr"/>
+      <c r="W365" t="n">
+        <v>0</v>
+      </c>
+      <c r="X365" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y365" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z365" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA365" t="n">
+        <v>0</v>
+      </c>
       <c r="AC365" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD365" t="n">
+        <v>0</v>
+      </c>
       <c r="AE365" t="inlineStr">
         <is>
-          <t>Concorsi Comparto</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF365" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="366">
       <c r="A366" t="inlineStr"/>
       <c r="B366" t="inlineStr"/>
       <c r="C366" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n, 1 Dirigente Veterinario nella disciplina di Igiene della Produzione, Trasformazione, Commercializzazione e Trasporto degli Alimenti di origine Animale e loro derivati</t>
+          <t>Avviso pubblico, per soli titoli, per n. 1 Tecnico Sanitario di Radiologia Medica - Area Professionisti della Salute e Funzionari</t>
         </is>
       </c>
       <c r="D366" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E366" t="inlineStr"/>
       <c r="F366" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
         </is>
       </c>
       <c r="G366" t="inlineStr">
         <is>
-          <t>Dirigente Veterinario</t>
+          <t>Tecnico Sanitario di Radiologia Medica</t>
         </is>
       </c>
       <c r="H366" t="inlineStr">
         <is>
-          <t>07/10/2022 12:39</t>
+          <t>17/02/2023 13:37</t>
         </is>
       </c>
       <c r="I366" t="inlineStr">
         <is>
-          <t>21/10/2022 12:39</t>
+          <t>03/03/2023 23:59</t>
         </is>
       </c>
       <c r="K366" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N366" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P366" t="inlineStr"/>
       <c r="Q366" t="inlineStr"/>
       <c r="R366" t="inlineStr"/>
       <c r="S366" t="inlineStr"/>
       <c r="T366" t="inlineStr"/>
       <c r="W366" t="n">
         <v>0</v>
       </c>
       <c r="X366" t="n">
         <v>0</v>
       </c>
       <c r="Y366" t="n">
         <v>0</v>
@@ -27218,2598 +27804,2537 @@
       </c>
       <c r="AC366" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD366" t="n">
         <v>0</v>
       </c>
       <c r="AE366" t="inlineStr">
         <is>
           <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF366" t="inlineStr">
         <is>
           <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="367">
       <c r="A367" t="inlineStr"/>
       <c r="B367" t="inlineStr"/>
       <c r="C367" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO - GRADUATORIA CONCORSO PUBBLICO, PER TITOLI ED ESAMI, PER LA COPERTURA DI N. 13
-POSTI DI DIRIGENTE MEDICO - DISCIPLINA UROLOGIA</t>
+          <t>Azienda Zero - Graduatoria concorso pubblico, per titoli ed esami, per n. 22 posti di Collaboratore Tecnico Professionale - Informatico (cat.D)</t>
         </is>
       </c>
       <c r="D367" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E367" t="inlineStr"/>
       <c r="F367" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>D</t>
         </is>
       </c>
       <c r="G367" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>Collaboratore Tecnico Professionale</t>
         </is>
       </c>
       <c r="H367" t="inlineStr">
         <is>
-          <t>05/10/2022 13:01</t>
+          <t>14/02/2023 13:56</t>
         </is>
       </c>
       <c r="I367" t="inlineStr">
         <is>
-          <t>05/11/2022 13:01</t>
+          <t>14/03/2023 13:56</t>
         </is>
       </c>
       <c r="K367" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N367" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P367" t="inlineStr"/>
       <c r="Q367" t="inlineStr"/>
       <c r="R367" t="inlineStr"/>
       <c r="S367" t="inlineStr"/>
       <c r="T367" t="inlineStr"/>
       <c r="AC367" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE367" t="inlineStr">
         <is>
-          <t>Concorsi Dirigenza</t>
+          <t>Concorsi Comparto</t>
         </is>
       </c>
       <c r="AF367" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="368">
       <c r="A368" t="inlineStr"/>
       <c r="B368" t="inlineStr"/>
       <c r="C368" t="inlineStr">
         <is>
-          <t>Tabella triennale Avvisi e Procedure Comparative aggiornata a settembre 2022</t>
+          <t>AZIENDA ZERO - GRADUATORIA CONCORSO PUBBLICO PER TITOLI ED ESAMI PER LA COPERTURA DI N. 18 POSTI DI DIRIGENTE MEDICO – DISCIPLINA DI NEFROLOGIA</t>
         </is>
       </c>
       <c r="D368" t="inlineStr">
         <is>
-          <t>Pubblicato</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E368" t="inlineStr"/>
       <c r="F368" t="inlineStr">
         <is>
-          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G368" t="inlineStr">
         <is>
-          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H368" t="inlineStr">
         <is>
-          <t>28/09/2022 11:10</t>
+          <t>07/02/2023 11:42</t>
         </is>
       </c>
       <c r="I368" t="inlineStr">
         <is>
-          <t>28/09/2027 11:10</t>
+          <t>07/03/2023 11:42</t>
         </is>
       </c>
       <c r="K368" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N368" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P368" t="inlineStr"/>
       <c r="Q368" t="inlineStr"/>
       <c r="R368" t="inlineStr"/>
       <c r="S368" t="inlineStr"/>
       <c r="T368" t="inlineStr"/>
       <c r="AC368" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE368" t="inlineStr">
         <is>
-          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
+          <t>Concorsi Dirigenza</t>
         </is>
       </c>
       <c r="AF368" t="inlineStr">
         <is>
-          <t>Non definito</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="369">
       <c r="A369" t="inlineStr"/>
       <c r="B369" t="inlineStr"/>
       <c r="C369" t="inlineStr">
         <is>
-          <t>Avviso pubblico per la stabilizzazione del personale precario del ruolo sanitario e socio sanitario, ai sensi dell'art. 1, comma 268, lett. b) della L. 234/2021, per i profili professionali di:- DIRIGENTE MEDICO di MEDICINA LEGALE, - Coll. Prof. San. OSTETRICA/O cat. D, - Coll. Prof. San. TECNICO DELLA RIABILITAZIONE PSICHIATRICA cat. D</t>
+          <t>AVVISO DI PROCEDURA COMPARATIVA PER CONFERIMENTO DI BORSA DI STUDIO PER PERSONA IN POSSESSO DI LAUREA IN FARMACIA OSPEDALIERA O CHIMICA E TECNOLOGIA FARMACEUTICA.</t>
         </is>
       </c>
       <c r="D369" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E369" t="inlineStr"/>
       <c r="F369" t="inlineStr">
         <is>
           <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Tecnico</t>
         </is>
       </c>
       <c r="G369" t="inlineStr">
         <is>
           <t>Assistente Informatico</t>
         </is>
       </c>
       <c r="H369" t="inlineStr">
         <is>
-          <t>26/09/2022 12:48</t>
+          <t>01/02/2023 11:25</t>
         </is>
       </c>
       <c r="I369" t="inlineStr">
         <is>
-          <t>11/10/2022 12:48</t>
+          <t>15/02/2023 23:59</t>
         </is>
       </c>
       <c r="K369" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N369" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P369" t="inlineStr"/>
       <c r="Q369" t="inlineStr"/>
       <c r="R369" t="inlineStr"/>
       <c r="S369" t="inlineStr"/>
       <c r="T369" t="inlineStr"/>
-      <c r="W369" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="AC369" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="AD369" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AE369" t="inlineStr">
         <is>
-          <t>Stabilizzazione</t>
+          <t>Borse di Studio</t>
         </is>
       </c>
       <c r="AF369" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Borsa di studio</t>
         </is>
       </c>
     </row>
     <row r="370">
       <c r="A370" t="inlineStr"/>
       <c r="B370" t="inlineStr"/>
       <c r="C370" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per soli titoli, per l'assunzione a tempo determinato di Collaboratori Professionali Sanitari - Tecnici Sanitari di Laboratorio Biomedico - cat. D (Bando Aperto al 31.12.2022)</t>
+          <t>AVVISO DI SELEZIONE PUBBLICA PER CONFERIMENTO INCARICHI LIBERO-PROFESSIONALI A MEDICI - ANNO 2023</t>
         </is>
       </c>
       <c r="D370" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="E370" t="inlineStr"/>
       <c r="F370" t="inlineStr">
         <is>
-          <t>D</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G370" t="inlineStr">
         <is>
-          <t>C.P.S. Tecnico Sanitario di Laboratorio Biomedico</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H370" t="inlineStr">
         <is>
-          <t>23/09/2022 13:48</t>
+          <t>26/01/2023 15:10</t>
         </is>
       </c>
       <c r="I370" t="inlineStr">
         <is>
-          <t>31/12/2022 13:48</t>
+          <t>31/12/2023 23:59</t>
         </is>
       </c>
       <c r="K370" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N370" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P370" t="inlineStr"/>
       <c r="Q370" t="inlineStr"/>
       <c r="R370" t="inlineStr"/>
       <c r="S370" t="inlineStr"/>
       <c r="T370" t="inlineStr"/>
-      <c r="W370" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="AC370" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="AD370" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AE370" t="inlineStr">
         <is>
-          <t>Avviso Pubblico</t>
+          <t>Incarichi libero professionali</t>
         </is>
       </c>
       <c r="AF370" t="inlineStr">
         <is>
-          <t>Tempo determinato</t>
+          <t>Lavoro autonomo</t>
         </is>
       </c>
     </row>
     <row r="371">
       <c r="A371" t="inlineStr"/>
       <c r="B371" t="inlineStr"/>
       <c r="C371" t="inlineStr">
         <is>
-          <t>Avviso pubblico per assunzione a tempo determinato ex art. 15-septies D. Lgs. n. 502/92 e s.m.i., di un Dirigente delle Professione Sanitarie, per affidamento dell'incarico di Alta Specializzazione</t>
+          <t>Avviso Pubblico per Stabilizzazione personale precario ruolo sanitario e socio sanitario ai sensi art. 1, c. 268, lett. b), L.234/2021, come modificato da art.1, c.528, L. 197/2022</t>
         </is>
       </c>
       <c r="D371" t="inlineStr">
         <is>
-          <t>Scaduto</t>
-[...6 lines deleted...]
-      </c>
+          <t>Graduatoria/Esito</t>
+        </is>
+      </c>
+      <c r="E371" t="inlineStr"/>
       <c r="F371" t="inlineStr">
         <is>
-          <t>Dirigenza dell'Area Sanità</t>
+          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Tecnico</t>
         </is>
       </c>
       <c r="G371" t="inlineStr">
         <is>
-          <t>Dirigente delle Professioni Sanitarie - DIRETTORE</t>
+          <t>Assistente Informatico</t>
         </is>
       </c>
       <c r="H371" t="inlineStr">
         <is>
-          <t>14/09/2022 11:27</t>
+          <t>20/01/2023 12:47</t>
         </is>
       </c>
       <c r="I371" t="inlineStr">
         <is>
-          <t>29/09/2022 23:59</t>
+          <t>06/02/2023 23:59</t>
         </is>
       </c>
       <c r="K371" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N371" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P371" t="inlineStr"/>
       <c r="Q371" t="inlineStr"/>
       <c r="R371" t="inlineStr"/>
       <c r="S371" t="inlineStr"/>
       <c r="T371" t="inlineStr"/>
       <c r="W371" t="n">
         <v>0</v>
       </c>
       <c r="X371" t="n">
         <v>0</v>
       </c>
       <c r="Y371" t="n">
         <v>0</v>
       </c>
       <c r="Z371" t="n">
         <v>0</v>
       </c>
       <c r="AA371" t="n">
         <v>0</v>
       </c>
       <c r="AC371" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD371" t="n">
         <v>0</v>
       </c>
       <c r="AE371" t="inlineStr">
         <is>
-          <t>Avvisi per incarico ex. art. 15 septies/15 octies</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF371" t="inlineStr">
         <is>
           <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="372">
       <c r="A372" t="inlineStr"/>
       <c r="B372" t="inlineStr"/>
       <c r="C372" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO - GRADUATORIA CONCORSO PUBBLICO, PER TITOLI ED ESAMI, PER LA COPERTURA DI N. 14 POSTI DI DIRIGENTE MEDICO - DISCIPLINA NEUROLOGIA</t>
+          <t>AZIENDA ZERO - GRADUATORIA CONCORSO PUBBLICO PER TITOLI ED ESAMI PER LA COPERTURA DI N. 34 POSTI DI DIRIGENTE MEDICO – DISCIPLINA DI PEDIATRIA</t>
         </is>
       </c>
       <c r="D372" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E372" t="inlineStr"/>
       <c r="F372" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G372" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H372" t="inlineStr">
         <is>
-          <t>12/09/2022 16:58</t>
+          <t>13/01/2023 11:55</t>
         </is>
       </c>
       <c r="I372" t="inlineStr">
         <is>
-          <t>12/10/2022 16:58</t>
+          <t>13/02/2023 11:55</t>
         </is>
       </c>
       <c r="K372" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N372" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P372" t="inlineStr"/>
       <c r="Q372" t="inlineStr"/>
       <c r="R372" t="inlineStr"/>
       <c r="S372" t="inlineStr"/>
       <c r="T372" t="inlineStr"/>
       <c r="AC372" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE372" t="inlineStr">
         <is>
           <t>Concorsi Dirigenza</t>
         </is>
       </c>
       <c r="AF372" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="373">
       <c r="A373" t="inlineStr"/>
       <c r="B373" t="inlineStr"/>
       <c r="C373" t="inlineStr">
         <is>
-          <t>Avviso pubblico di mobilità volontaria per n. 1 posto di Collaboratore Tecnico Professionale cat. D</t>
+          <t xml:space="preserve">AZIENDA ZERO - GRADUATORIA CONCORSO  PUBBLICO PER TITOLI ED ESAMI PER LA COPERTURA DI N. 42 POSTI DI  DIRIGENTE 
+MEDICO – DISCIPLINA DI MEDICINA INTERNA
+</t>
         </is>
       </c>
       <c r="D373" t="inlineStr">
         <is>
-          <t>Scaduto</t>
-[...6 lines deleted...]
-      </c>
+          <t>Graduatoria/Esito</t>
+        </is>
+      </c>
+      <c r="E373" t="inlineStr"/>
       <c r="F373" t="inlineStr">
         <is>
-          <t>D</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G373" t="inlineStr">
         <is>
-          <t>Collaboratore Tecnico Professionale</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H373" t="inlineStr">
         <is>
-          <t>24/08/2022 08:57</t>
+          <t>13/01/2023 11:45</t>
         </is>
       </c>
       <c r="I373" t="inlineStr">
         <is>
-          <t>23/09/2022 23:59</t>
+          <t>13/02/2023 11:45</t>
         </is>
       </c>
       <c r="K373" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N373" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P373" t="inlineStr"/>
       <c r="Q373" t="inlineStr"/>
       <c r="R373" t="inlineStr"/>
       <c r="S373" t="inlineStr"/>
       <c r="T373" t="inlineStr"/>
-      <c r="W373" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="AC373" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="AD373" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AE373" t="inlineStr">
         <is>
-          <t>Avviso di mobilità da altro ente</t>
+          <t>Concorsi Dirigenza</t>
         </is>
       </c>
       <c r="AF373" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="374">
       <c r="A374" t="inlineStr"/>
       <c r="B374" t="inlineStr"/>
       <c r="C374" t="inlineStr">
         <is>
-          <t>Riapertura termini avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 5 Dirigenti Medici disciplina di Medicina Interna</t>
+          <t>AZIENDA ZERO - GRADUATORIA CONCORSO PUBBLICO, PER TITOLI ED ESAMI, PER LA COPERTURA Dl N. 151 POSTI Dl ASSISTENTE AMMINISTRATIVO - CAT. C</t>
         </is>
       </c>
       <c r="D374" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E374" t="inlineStr"/>
       <c r="F374" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>Area degli Assistenti - ruolo amministrativo</t>
         </is>
       </c>
       <c r="G374" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>Assistente Amministrativo</t>
         </is>
       </c>
       <c r="H374" t="inlineStr">
         <is>
-          <t>19/08/2022 10:50</t>
+          <t>13/01/2023 11:41</t>
         </is>
       </c>
       <c r="I374" t="inlineStr">
         <is>
-          <t>02/09/2022 10:50</t>
+          <t>13/02/2023 11:41</t>
         </is>
       </c>
       <c r="K374" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N374" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P374" t="inlineStr"/>
       <c r="Q374" t="inlineStr"/>
       <c r="R374" t="inlineStr"/>
       <c r="S374" t="inlineStr"/>
       <c r="T374" t="inlineStr"/>
-      <c r="W374" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="AC374" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="AD374" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AE374" t="inlineStr">
         <is>
-          <t>Avviso Pubblico</t>
+          <t>Concorsi Comparto</t>
         </is>
       </c>
       <c r="AF374" t="inlineStr">
         <is>
-          <t>Tempo determinato</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="375">
       <c r="A375" t="inlineStr"/>
       <c r="B375" t="inlineStr"/>
       <c r="C375" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO - GRADUATORIA CONCORSO PUBBLICO PER TITOLI ED ESAMI N. 14 POSTI DI COADIUTORE AMMINISTRATIVO CATEGORIA B livello economico super (Bs)</t>
+          <t>Avviso pubblico per n. 1 posto di Collaboratore Professionale Sanitario - Tecnico di Neurofisiopatologia - cat. D</t>
         </is>
       </c>
       <c r="D375" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E375" t="inlineStr"/>
       <c r="F375" t="inlineStr">
         <is>
-          <t>BS</t>
+          <t>D</t>
         </is>
       </c>
       <c r="G375" t="inlineStr">
         <is>
-          <t>Coadiutore Amministrativo Esperto</t>
+          <t>C.P.S. Tecnico di Neurofisiopatologia</t>
         </is>
       </c>
       <c r="H375" t="inlineStr">
         <is>
-          <t>09/08/2022 12:17</t>
+          <t>30/12/2022 12:37</t>
         </is>
       </c>
       <c r="I375" t="inlineStr">
         <is>
-          <t>09/09/2022 12:17</t>
+          <t>13/01/2023 12:37</t>
         </is>
       </c>
       <c r="K375" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N375" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P375" t="inlineStr"/>
       <c r="Q375" t="inlineStr"/>
       <c r="R375" t="inlineStr"/>
       <c r="S375" t="inlineStr"/>
       <c r="T375" t="inlineStr"/>
+      <c r="W375" t="n">
+        <v>0</v>
+      </c>
+      <c r="X375" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y375" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z375" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA375" t="n">
+        <v>0</v>
+      </c>
       <c r="AC375" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD375" t="n">
+        <v>0</v>
+      </c>
       <c r="AE375" t="inlineStr">
         <is>
-          <t>Concorsi Comparto</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF375" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="376">
       <c r="A376" t="inlineStr"/>
       <c r="B376" t="inlineStr"/>
       <c r="C376" t="inlineStr">
         <is>
-          <t>Avviso pubblico per il conferimento dell'incarico di Direttore della Struttura Complessa &amp;quot;Servizio Veterinario di Igiene Allevamenti e Produzioni Zootecniche</t>
+          <t>Avviso pubblico di mobilità volontaria per n. 1 posto di Collaboratore Tecnico Professionale cat. D</t>
         </is>
       </c>
       <c r="D376" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="E376" t="inlineStr"/>
       <c r="F376" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>D</t>
         </is>
       </c>
       <c r="G376" t="inlineStr">
         <is>
-          <t>Dirigente Veterinario</t>
+          <t>Collaboratore Tecnico Professionale</t>
         </is>
       </c>
       <c r="H376" t="inlineStr">
         <is>
-          <t>09/08/2022 09:10</t>
+          <t>30/12/2022 09:52</t>
         </is>
       </c>
       <c r="I376" t="inlineStr">
         <is>
-          <t>08/09/2022 09:10</t>
+          <t>29/01/2023 09:52</t>
         </is>
       </c>
       <c r="K376" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N376" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P376" t="inlineStr"/>
       <c r="Q376" t="inlineStr"/>
       <c r="R376" t="inlineStr"/>
       <c r="S376" t="inlineStr"/>
       <c r="T376" t="inlineStr"/>
       <c r="W376" t="n">
         <v>0</v>
       </c>
       <c r="X376" t="n">
         <v>0</v>
       </c>
       <c r="Y376" t="n">
         <v>0</v>
       </c>
       <c r="Z376" t="n">
         <v>0</v>
       </c>
       <c r="AA376" t="n">
         <v>0</v>
       </c>
       <c r="AC376" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD376" t="n">
         <v>0</v>
       </c>
       <c r="AE376" t="inlineStr">
         <is>
-          <t>Avviso di struttura complessa</t>
+          <t>Avviso di mobilità da altro ente</t>
         </is>
       </c>
       <c r="AF376" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="377">
       <c r="A377" t="inlineStr"/>
       <c r="B377" t="inlineStr"/>
       <c r="C377" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n, 1 Dirigente Medico disciplina di Psichiatria</t>
+          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n.1 Dirigente Medico di Medicina Fisica e Riabilitazione</t>
         </is>
       </c>
       <c r="D377" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="E377" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E377" t="inlineStr"/>
       <c r="F377" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G377" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H377" t="inlineStr">
         <is>
-          <t>29/07/2022 11:09</t>
+          <t>23/12/2022 13:22</t>
         </is>
       </c>
       <c r="I377" t="inlineStr">
         <is>
-          <t>12/08/2022 23:59</t>
+          <t>06/01/2023 23:59</t>
         </is>
       </c>
       <c r="K377" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N377" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P377" t="inlineStr"/>
       <c r="Q377" t="inlineStr"/>
       <c r="R377" t="inlineStr"/>
       <c r="S377" t="inlineStr"/>
       <c r="T377" t="inlineStr"/>
       <c r="W377" t="n">
         <v>0</v>
       </c>
       <c r="X377" t="n">
         <v>0</v>
       </c>
       <c r="Y377" t="n">
         <v>0</v>
       </c>
       <c r="Z377" t="n">
         <v>0</v>
       </c>
       <c r="AA377" t="n">
         <v>0</v>
       </c>
       <c r="AC377" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD377" t="n">
         <v>0</v>
       </c>
       <c r="AE377" t="inlineStr">
         <is>
-          <t>Avviso Pubblico</t>
+          <t>Avvisi tempo determinato Dirigenza</t>
         </is>
       </c>
       <c r="AF377" t="inlineStr">
         <is>
           <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="378">
       <c r="A378" t="inlineStr"/>
-      <c r="B378" t="inlineStr"/>
+      <c r="B378" t="inlineStr">
+        <is>
+          <t>Tabella</t>
+        </is>
+      </c>
       <c r="C378" t="inlineStr">
         <is>
-          <t>Avviso pubblico per conferimento incarico ex art. 15-septies D. Lgs. n. 502/92 e s.m.i., a Dirigente Medico disciplina di Psichiatria, di Responsabile della UOSD Sanità Penitenziaria - Salute in Carcere</t>
+          <t>Tabella triennale avvisi, concorsi e procedure comparative aggiornata a dicembre 2022</t>
         </is>
       </c>
       <c r="D378" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="E378" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Avviso pubblico per conferimento incarico ex art. 15-septies D. Lgs. n. 502/92 e s.m.i., a Dirigente Medico disciplina di Psichiatria, di Responsabile della UOSD Sanità Penitenziaria - Salute in Carcere&lt;/p&gt;</t>
+          <t>&lt;p&gt;Tabella triennale avvisi, concorsi e procedure comparative aggiornata a dicembre 2022&lt;/p&gt;</t>
         </is>
       </c>
       <c r="F378" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
         </is>
       </c>
       <c r="G378" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
         </is>
       </c>
       <c r="H378" t="inlineStr">
         <is>
-          <t>22/07/2022 11:11</t>
+          <t>21/12/2022 13:46</t>
         </is>
       </c>
       <c r="I378" t="inlineStr">
         <is>
-          <t>06/08/2022 23:59</t>
+          <t>21/01/2027 13:46</t>
         </is>
       </c>
       <c r="K378" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N378" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P378" t="inlineStr"/>
       <c r="Q378" t="inlineStr"/>
       <c r="R378" t="inlineStr"/>
       <c r="S378" t="inlineStr"/>
       <c r="T378" t="inlineStr"/>
       <c r="W378" t="n">
         <v>0</v>
       </c>
       <c r="X378" t="n">
         <v>0</v>
       </c>
       <c r="Y378" t="n">
         <v>0</v>
       </c>
       <c r="Z378" t="n">
         <v>0</v>
       </c>
       <c r="AA378" t="n">
         <v>0</v>
       </c>
       <c r="AC378" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD378" t="n">
         <v>0</v>
       </c>
       <c r="AE378" t="inlineStr">
         <is>
-          <t>Avvisi per incarico ex. art. 15 septies/15 octies</t>
+          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
         </is>
       </c>
       <c r="AF378" t="inlineStr">
         <is>
-          <t>Tempo determinato</t>
+          <t>Non definito</t>
         </is>
       </c>
     </row>
     <row r="379">
       <c r="A379" t="inlineStr"/>
       <c r="B379" t="inlineStr"/>
       <c r="C379" t="inlineStr">
         <is>
-          <t>Avviso pubblico per il conferimento dell'incarico di Direttore della Struttura Complessa &amp;quot;Medicina Generale di Adria&amp;quot;</t>
+          <t>AZIENDA ZERO - GRADUATORIA CONCORSO PUBBLICO PER N. 19 POSTI DI DIRIGENTE MEDICO DISCIPLINA DI MALATTIE DELL'APPARATO RESPIRATORIO</t>
         </is>
       </c>
       <c r="D379" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="E379" t="inlineStr"/>
       <c r="F379" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G379" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H379" t="inlineStr">
         <is>
-          <t>19/07/2022 10:21</t>
+          <t>21/12/2022 12:55</t>
         </is>
       </c>
       <c r="I379" t="inlineStr">
         <is>
-          <t>18/08/2022 23:59</t>
+          <t>21/01/2023 12:55</t>
         </is>
       </c>
       <c r="K379" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N379" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P379" t="inlineStr"/>
       <c r="Q379" t="inlineStr"/>
       <c r="R379" t="inlineStr"/>
       <c r="S379" t="inlineStr"/>
       <c r="T379" t="inlineStr"/>
-      <c r="W379" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="AC379" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="AD379" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AE379" t="inlineStr">
         <is>
-          <t>Avviso di struttura complessa</t>
+          <t>Concorsi Dirigenza</t>
         </is>
       </c>
       <c r="AF379" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="380">
       <c r="A380" t="inlineStr"/>
       <c r="B380" t="inlineStr"/>
       <c r="C380" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 5 Dirigenti Medici disciplina di Medicina Interna</t>
+          <t>AZIENDA ZERO - GRADUATORIA CONCORSO PUBBLICO PER N. 61 POSTI DI DIRIGENTE MEDICO DISCIPLINA DI PSICHIATRIA</t>
         </is>
       </c>
       <c r="D380" t="inlineStr">
         <is>
-          <t>Scaduto</t>
-[...6 lines deleted...]
-      </c>
+          <t>Graduatoria/Esito</t>
+        </is>
+      </c>
+      <c r="E380" t="inlineStr"/>
       <c r="F380" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G380" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H380" t="inlineStr">
         <is>
-          <t>11/07/2022 09:49</t>
+          <t>21/12/2022 12:47</t>
         </is>
       </c>
       <c r="I380" t="inlineStr">
         <is>
-          <t>22/07/2022 23:59</t>
+          <t>21/01/2023 12:47</t>
         </is>
       </c>
       <c r="K380" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N380" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P380" t="inlineStr"/>
       <c r="Q380" t="inlineStr"/>
       <c r="R380" t="inlineStr"/>
       <c r="S380" t="inlineStr"/>
       <c r="T380" t="inlineStr"/>
-      <c r="W380" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="AC380" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="AD380" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AE380" t="inlineStr">
         <is>
-          <t>Avviso Pubblico</t>
+          <t>Concorsi Dirigenza</t>
         </is>
       </c>
       <c r="AF380" t="inlineStr">
         <is>
-          <t>Tempo determinato</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="381">
       <c r="A381" t="inlineStr"/>
       <c r="B381" t="inlineStr"/>
       <c r="C381" t="inlineStr">
         <is>
-          <t>Avviso pubblico di mobilità volontaria per Dirigente Medico di Gastroenterologia</t>
+          <t>AZIENDA ZERO - GRADUATORIA CONCORSO PUBBLICO PER N. 46 POSTI DI DIRIGENTE MEDICO DISCIPLINA DI RADIODIAGNOSTICA</t>
         </is>
       </c>
       <c r="D381" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E381" t="inlineStr"/>
       <c r="F381" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G381" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H381" t="inlineStr">
         <is>
-          <t>29/06/2022 09:03</t>
+          <t>21/12/2022 11:04</t>
         </is>
       </c>
       <c r="I381" t="inlineStr">
         <is>
-          <t>29/07/2022 09:03</t>
+          <t>21/01/2023 11:04</t>
         </is>
       </c>
       <c r="K381" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N381" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P381" t="inlineStr"/>
       <c r="Q381" t="inlineStr"/>
       <c r="R381" t="inlineStr"/>
       <c r="S381" t="inlineStr"/>
       <c r="T381" t="inlineStr"/>
-      <c r="W381" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="AC381" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="AD381" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AE381" t="inlineStr">
         <is>
-          <t>Avviso di mobilità da altro ente</t>
+          <t>Concorsi Dirigenza</t>
         </is>
       </c>
       <c r="AF381" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="382">
       <c r="A382" t="inlineStr"/>
       <c r="B382" t="inlineStr"/>
       <c r="C382" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO - GRADUATORIA CONCORSO PUBBLICO PER N. 11 POSTI DI COLLABORATORE PROFESSIONALE
-ASSISTENTE SOCIALE - CATEGORIA D</t>
+          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 1 Collaboratore Professionale Sanitario - Assistente Sanitario - cat. D</t>
         </is>
       </c>
       <c r="D382" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E382" t="inlineStr"/>
       <c r="F382" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="G382" t="inlineStr">
         <is>
-          <t>C.P. Assistente Sociale</t>
+          <t>C.P.S. Assistente Sanitario</t>
         </is>
       </c>
       <c r="H382" t="inlineStr">
         <is>
-          <t>28/06/2022 09:14</t>
+          <t>19/12/2022 10:42</t>
         </is>
       </c>
       <c r="I382" t="inlineStr">
         <is>
-          <t>28/07/2022 09:14</t>
+          <t>30/12/2022 23:59</t>
         </is>
       </c>
       <c r="K382" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N382" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P382" t="inlineStr"/>
       <c r="Q382" t="inlineStr"/>
       <c r="R382" t="inlineStr"/>
       <c r="S382" t="inlineStr"/>
       <c r="T382" t="inlineStr"/>
+      <c r="W382" t="n">
+        <v>0</v>
+      </c>
+      <c r="X382" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y382" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z382" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA382" t="n">
+        <v>0</v>
+      </c>
       <c r="AC382" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD382" t="n">
+        <v>0</v>
+      </c>
       <c r="AE382" t="inlineStr">
         <is>
-          <t>Concorsi Comparto</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF382" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="383">
       <c r="A383" t="inlineStr"/>
       <c r="B383" t="inlineStr"/>
       <c r="C383" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO - GRADUATORIA CONCORSO PUBBLICO N. 12 POSTI DI DIRIGENTE MEDICO - DISCIPLINA DI ONCOLOGIA - SPECIALIZZATI</t>
+          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n.1 Dirigente Medico di Neuroradiologia</t>
         </is>
       </c>
       <c r="D383" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E383" t="inlineStr"/>
       <c r="F383" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G383" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H383" t="inlineStr">
         <is>
-          <t>17/06/2022 08:43</t>
+          <t>09/12/2022 13:27</t>
         </is>
       </c>
       <c r="I383" t="inlineStr">
         <is>
-          <t>17/07/2022 08:43</t>
+          <t>23/12/2022 23:59</t>
         </is>
       </c>
       <c r="K383" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N383" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P383" t="inlineStr"/>
       <c r="Q383" t="inlineStr"/>
       <c r="R383" t="inlineStr"/>
       <c r="S383" t="inlineStr"/>
       <c r="T383" t="inlineStr"/>
+      <c r="W383" t="n">
+        <v>0</v>
+      </c>
+      <c r="X383" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y383" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z383" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA383" t="n">
+        <v>0</v>
+      </c>
       <c r="AC383" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD383" t="n">
+        <v>0</v>
+      </c>
       <c r="AE383" t="inlineStr">
         <is>
-          <t>Avvisi Incarichi 15 septies/octies D.Lgs 502/92</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF383" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="384">
       <c r="A384" t="inlineStr"/>
       <c r="B384" t="inlineStr"/>
       <c r="C384" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO - GRADUATORIA CONCORSO PUBBLICO N. 12 POSTI DI DIRIGENTE MEDICO - DISCIPLINA DI ONCOLOGIA - SPECIALIZZANDI</t>
+          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di un Dirigente Medico di Oftalmologia</t>
         </is>
       </c>
       <c r="D384" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
-[...2 lines deleted...]
-      <c r="E384" t="inlineStr"/>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E384" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di un Dirigente Medico di Oftalmologia&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="F384" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G384" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H384" t="inlineStr">
         <is>
-          <t>17/06/2022 08:38</t>
+          <t>09/12/2022 13:25</t>
         </is>
       </c>
       <c r="I384" t="inlineStr">
         <is>
-          <t>17/07/2022 08:38</t>
+          <t>23/12/2022 23:59</t>
         </is>
       </c>
       <c r="K384" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N384" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P384" t="inlineStr"/>
       <c r="Q384" t="inlineStr"/>
       <c r="R384" t="inlineStr"/>
       <c r="S384" t="inlineStr"/>
       <c r="T384" t="inlineStr"/>
+      <c r="W384" t="n">
+        <v>0</v>
+      </c>
+      <c r="X384" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y384" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z384" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA384" t="n">
+        <v>0</v>
+      </c>
       <c r="AC384" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD384" t="n">
+        <v>0</v>
+      </c>
       <c r="AE384" t="inlineStr">
         <is>
-          <t>Concorsi Dirigenza</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF384" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="385">
       <c r="A385" t="inlineStr"/>
       <c r="B385" t="inlineStr"/>
       <c r="C385" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO - GRADUATORIA CONCORSO PUBBLICO N. 23 POSTI DI DIRIGENTE MEDICO - DISCIPLINA ORGANIZZAZIONE DEI SERVIZI SANITARI DI BASE - SPECIALISTI</t>
+          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 1 C.P.S. - Fisioterapista - cat. D</t>
         </is>
       </c>
       <c r="D385" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E385" t="inlineStr"/>
       <c r="F385" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>D</t>
         </is>
       </c>
       <c r="G385" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>C.P.S. Fisioterapista</t>
         </is>
       </c>
       <c r="H385" t="inlineStr">
         <is>
-          <t>17/06/2022 08:30</t>
+          <t>11/11/2022 13:17</t>
         </is>
       </c>
       <c r="I385" t="inlineStr">
         <is>
-          <t>17/07/2022 08:30</t>
+          <t>25/11/2022 23:59</t>
         </is>
       </c>
       <c r="K385" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N385" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P385" t="inlineStr"/>
       <c r="Q385" t="inlineStr"/>
       <c r="R385" t="inlineStr"/>
       <c r="S385" t="inlineStr"/>
       <c r="T385" t="inlineStr"/>
+      <c r="W385" t="n">
+        <v>0</v>
+      </c>
+      <c r="X385" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y385" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z385" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA385" t="n">
+        <v>0</v>
+      </c>
       <c r="AC385" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD385" t="n">
+        <v>0</v>
+      </c>
       <c r="AE385" t="inlineStr">
         <is>
-          <t>Concorsi Dirigenza</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF385" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="386">
       <c r="A386" t="inlineStr"/>
       <c r="B386" t="inlineStr"/>
       <c r="C386" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO - GRADUATORIA CONCORSO PUBBLICO N. 23 POSTI DI DIRIGENTE MEDICO - DISCIPLINA ORGANIZZAZIONE DEI SERVIZI SANITARI DI BASE - SPECIALIZZANDI</t>
+          <t>AZIENDA ZERO - GRADUATORIA CONCORSO PUBBLICO PER N. 16 POSTI DI DIRIGENTE MEDICO
+DISCIPLINA DI PATOLOGIA CLINICA (Laboratorio di Analisi Chimico-Cliniche e Microbiologia) - SPECIALIZZANDI</t>
         </is>
       </c>
       <c r="D386" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E386" t="inlineStr"/>
       <c r="F386" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G386" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H386" t="inlineStr">
         <is>
-          <t>17/06/2022 08:26</t>
+          <t>10/11/2022 08:40</t>
         </is>
       </c>
       <c r="I386" t="inlineStr">
         <is>
-          <t>17/07/2022 08:26</t>
+          <t>10/12/2022 08:40</t>
         </is>
       </c>
       <c r="K386" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N386" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P386" t="inlineStr"/>
       <c r="Q386" t="inlineStr"/>
       <c r="R386" t="inlineStr"/>
       <c r="S386" t="inlineStr"/>
       <c r="T386" t="inlineStr"/>
       <c r="AC386" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE386" t="inlineStr">
         <is>
           <t>Concorsi Dirigenza</t>
         </is>
       </c>
       <c r="AF386" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="387">
       <c r="A387" t="inlineStr"/>
       <c r="B387" t="inlineStr"/>
       <c r="C387" t="inlineStr">
         <is>
-          <t>Azienda Zero - Graduatoria concorso pubblico per n. 110 posti di C.P.S. Tecnico Sanitario di Laboratorio Biomedico - cat. D</t>
+          <t>AZIENDA ZERO - GRADUATORIA CONCORSO PUBBLICO, PER TITOLI ED ESAMI, PER LA COPERTURA DI N. 11 POSTI DI DIRIGENTE MEDICO – DISCIPLINA DI EMATOLOGIA - SPECIALIZZANDI</t>
         </is>
       </c>
       <c r="D387" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E387" t="inlineStr"/>
       <c r="F387" t="inlineStr">
         <is>
-          <t>D</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G387" t="inlineStr">
         <is>
-          <t>C.P.S. Tecnico Sanitario di Laboratorio Biomedico</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H387" t="inlineStr">
         <is>
-          <t>16/06/2022 13:44</t>
+          <t>10/11/2022 08:37</t>
         </is>
       </c>
       <c r="I387" t="inlineStr">
         <is>
-          <t>16/07/2022 13:44</t>
+          <t>10/12/2022 08:37</t>
         </is>
       </c>
       <c r="K387" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N387" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P387" t="inlineStr"/>
       <c r="Q387" t="inlineStr"/>
       <c r="R387" t="inlineStr"/>
       <c r="S387" t="inlineStr"/>
       <c r="T387" t="inlineStr"/>
       <c r="AC387" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE387" t="inlineStr">
         <is>
-          <t>Concorsi Comparto</t>
+          <t>Concorsi Dirigenza</t>
         </is>
       </c>
       <c r="AF387" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="388">
       <c r="A388" t="inlineStr"/>
       <c r="B388" t="inlineStr"/>
       <c r="C388" t="inlineStr">
         <is>
-          <t>Tabella triennale avvisi e procedure comparative aggiornata a giugno 2022</t>
+          <t>AZIENDA ZERO - GRADUATORIA CONCORSO PUBBLICO, PER TITOLI ED ESAMI, PER LA COPERTURA DI N. 66 POSTI DI COLLABORATORE PROFESSIONALE SANITARIO - TECNICO SANITARIO DI RADIOLOGIA MEDICA - CAT. D</t>
         </is>
       </c>
       <c r="D388" t="inlineStr">
         <is>
-          <t>Pubblicato</t>
-[...6 lines deleted...]
-      </c>
+          <t>Graduatoria/Esito</t>
+        </is>
+      </c>
+      <c r="E388" t="inlineStr"/>
       <c r="F388" t="inlineStr">
         <is>
-          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
+          <t>D</t>
         </is>
       </c>
       <c r="G388" t="inlineStr">
         <is>
-          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
+          <t>C.P.S. Tecnico Sanitario di Radiologia Medica</t>
         </is>
       </c>
       <c r="H388" t="inlineStr">
         <is>
-          <t>16/06/2022 11:59</t>
+          <t>31/10/2022 14:54</t>
         </is>
       </c>
       <c r="I388" t="inlineStr">
         <is>
-          <t>16/06/2027 23:59</t>
+          <t>30/11/2022 14:54</t>
         </is>
       </c>
       <c r="K388" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N388" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P388" t="inlineStr"/>
       <c r="Q388" t="inlineStr"/>
       <c r="R388" t="inlineStr"/>
       <c r="S388" t="inlineStr"/>
       <c r="T388" t="inlineStr"/>
       <c r="AC388" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE388" t="inlineStr">
         <is>
-          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
+          <t>Avvisi tempo determinato Comparto</t>
         </is>
       </c>
       <c r="AF388" t="inlineStr">
         <is>
-          <t>Non definito</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="389">
       <c r="A389" t="inlineStr"/>
       <c r="B389" t="inlineStr"/>
       <c r="C389" t="inlineStr">
         <is>
-          <t>Avviso procedura comparativa per il conferimento di nr. 1 incarico libero-professionale a Psicologo, per la realizzazione delle attività progettuali previste dal Piano per contrastare il Gioco d'Azzardo Patologico.</t>
+          <t>AZIENDA ZERO - GRADUATORIA CONCORSO PUBBLICO, PER TITOLI ED ESAMI, PER LA COPERTURA DI N. 8 POSTI DI
+COLLABORATORE PROFESSIONALE SANITARIO - TECNICO AUDIOMETRISTA - CAT. D</t>
         </is>
       </c>
       <c r="D389" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E389" t="inlineStr"/>
       <c r="F389" t="inlineStr">
         <is>
-          <t>Dirigenza</t>
+          <t>D</t>
         </is>
       </c>
       <c r="G389" t="inlineStr">
         <is>
-          <t>Dirigente Psicologo</t>
+          <t>C.P.S. Tecnico Audiometrista</t>
         </is>
       </c>
       <c r="H389" t="inlineStr">
         <is>
-          <t>14/06/2022 11:13</t>
+          <t>31/10/2022 14:51</t>
         </is>
       </c>
       <c r="I389" t="inlineStr">
         <is>
-          <t>22/06/2022 23:59</t>
+          <t>30/11/2022 14:51</t>
         </is>
       </c>
       <c r="K389" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N389" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P389" t="inlineStr"/>
       <c r="Q389" t="inlineStr"/>
       <c r="R389" t="inlineStr"/>
       <c r="S389" t="inlineStr"/>
       <c r="T389" t="inlineStr"/>
       <c r="AC389" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE389" t="inlineStr">
         <is>
-          <t>Incarichi libero professionali</t>
+          <t>Avvisi tempo determinato Comparto</t>
         </is>
       </c>
       <c r="AF389" t="inlineStr">
         <is>
-          <t>Lavoro autonomo</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="390">
       <c r="A390" t="inlineStr"/>
       <c r="B390" t="inlineStr"/>
       <c r="C390" t="inlineStr">
         <is>
-          <t>Azienda Zero - graduatoria concorso pubblico n. 23 posti di C.P.S. Tecnico della Riabilitazione Psichiatria - cat. D</t>
+          <t>Avviso pubblico, per titoli e prova colloquio, indetto dall'Azienda ULSS 1 Dolomiti, in condivisione con l'Azienda ULSS n. 5 Polesana e l'Azienda ULSS n.7 Pedemontana, per la formulazione di graduatorie da utilizzare per l'assunzione a tempo determinato di dirigentipsicologi nella disciplina di psicoterapia.</t>
         </is>
       </c>
       <c r="D390" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E390" t="inlineStr"/>
       <c r="F390" t="inlineStr">
         <is>
-          <t>D</t>
+          <t>Dirigenza</t>
         </is>
       </c>
       <c r="G390" t="inlineStr">
         <is>
-          <t>C.P.S. Tecnico della Riabilitazione Psichiatrica</t>
+          <t>Dirigente Psicologo</t>
         </is>
       </c>
       <c r="H390" t="inlineStr">
         <is>
-          <t>13/06/2022 10:53</t>
+          <t>31/10/2022 09:45</t>
         </is>
       </c>
       <c r="I390" t="inlineStr">
         <is>
-          <t>13/07/2022 10:53</t>
+          <t>12/11/2022 09:45</t>
         </is>
       </c>
       <c r="K390" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N390" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P390" t="inlineStr"/>
       <c r="Q390" t="inlineStr"/>
       <c r="R390" t="inlineStr"/>
       <c r="S390" t="inlineStr"/>
       <c r="T390" t="inlineStr"/>
+      <c r="W390" t="n">
+        <v>0</v>
+      </c>
+      <c r="X390" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y390" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z390" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA390" t="n">
+        <v>0</v>
+      </c>
       <c r="AC390" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD390" t="n">
+        <v>0</v>
+      </c>
       <c r="AE390" t="inlineStr">
         <is>
-          <t>Avvisi Incarichi 15 septies/octies D.Lgs 502/92</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF390" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="391">
       <c r="A391" t="inlineStr"/>
       <c r="B391" t="inlineStr"/>
       <c r="C391" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di Dirigenti Medici discipline: Gastroenterologia, Patologia Clinica, Urologia.</t>
+          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 1 Dirigente Medico disciplina di Medicina Nucleare</t>
         </is>
       </c>
       <c r="D391" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E391" t="inlineStr"/>
       <c r="F391" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G391" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H391" t="inlineStr">
         <is>
-          <t>10/06/2022 12:56</t>
+          <t>28/10/2022 12:46</t>
         </is>
       </c>
       <c r="I391" t="inlineStr">
         <is>
-          <t>10/07/2022 12:56</t>
+          <t>11/11/2022 23:59</t>
         </is>
       </c>
       <c r="K391" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N391" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P391" t="inlineStr"/>
       <c r="Q391" t="inlineStr"/>
       <c r="R391" t="inlineStr"/>
       <c r="S391" t="inlineStr"/>
       <c r="T391" t="inlineStr"/>
+      <c r="W391" t="n">
+        <v>0</v>
+      </c>
+      <c r="X391" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y391" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z391" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA391" t="n">
+        <v>0</v>
+      </c>
       <c r="AC391" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD391" t="n">
+        <v>0</v>
+      </c>
       <c r="AE391" t="inlineStr">
         <is>
-          <t>Avvisi tempo determinato Dirigenza</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF391" t="inlineStr">
         <is>
           <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="392">
       <c r="A392" t="inlineStr"/>
       <c r="B392" t="inlineStr"/>
       <c r="C392" t="inlineStr">
         <is>
-          <t>Concorso pubblico, per titoli ed esami, riservato al personale precario in possesso dei requisiti per la stabilizzazione, di cui all'art. 20, comma 2, del D. Lgs. n. 75/2017 e s.m.i., per l'assunzione a tempo indeterminato di n. 2 Dirigenti Psicologi nella disciplina di Psicologia o Psicoterapia.</t>
+          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n, 1 Dirigente Medico disciplina di Neurochirugia</t>
         </is>
       </c>
       <c r="D392" t="inlineStr">
         <is>
-          <t>Ammissione/Commissione/Espletamento</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="E392" t="inlineStr"/>
       <c r="F392" t="inlineStr">
         <is>
-          <t>Dirigenza</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G392" t="inlineStr">
         <is>
-          <t>Dirigente Psicologo</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H392" t="inlineStr">
         <is>
-          <t>03/06/2022 09:48</t>
+          <t>28/10/2022 12:45</t>
         </is>
       </c>
       <c r="I392" t="inlineStr">
         <is>
-          <t>03/07/2022 23:59</t>
+          <t>11/11/2022 12:45</t>
         </is>
       </c>
       <c r="K392" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N392" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P392" t="inlineStr"/>
       <c r="Q392" t="inlineStr"/>
       <c r="R392" t="inlineStr"/>
       <c r="S392" t="inlineStr"/>
       <c r="T392" t="inlineStr"/>
       <c r="W392" t="n">
         <v>0</v>
       </c>
       <c r="X392" t="n">
         <v>0</v>
       </c>
       <c r="Y392" t="n">
         <v>0</v>
       </c>
       <c r="Z392" t="n">
         <v>0</v>
       </c>
       <c r="AA392" t="n">
         <v>0</v>
       </c>
       <c r="AC392" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD392" t="n">
         <v>0</v>
       </c>
       <c r="AE392" t="inlineStr">
         <is>
-          <t>Stabilizzazione</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF392" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="393">
       <c r="A393" t="inlineStr"/>
       <c r="B393" t="inlineStr"/>
       <c r="C393" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di Dirigenti Medici di varie discipline (v. bando) a servizio dei Pronto Soccorso degli Ospedali dell'Azienda ULSS 5 Polesana</t>
+          <t>Avviso pubblico per l'assunzione a tempo determinato ex art. 15-septies di un Dirigente delle Professioni Sanitarie Infermieristiche, della Riabilitazione, Tecniche, della Prevenzione della Professione Ostetrica per affidamento incarico di Alta Specializzazione</t>
         </is>
       </c>
       <c r="D393" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E393" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di Dirigenti Medici di varie discipline (v. bando) a servizio dei Pronto Soccorso degli Ospedali dell'Azienda ULSS 5 Polesana&lt;/p&gt;</t>
+          <t>&lt;p&gt;Avviso pubblico per l'assunzione a tempo determinato ex art. 15-septies di un Dirigente delle Professioni Sanitarie Infermieristiche, della Riabilitazione, Tecniche, della Prevenzione della Professione Ostetrica per affidamento incarico di Alta Specializzazione "Polo Formativo e Coordinamento Corsi di Laurea" - Riapertura termini&lt;/p&gt;</t>
         </is>
       </c>
       <c r="F393" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>Dirigenza</t>
         </is>
       </c>
       <c r="G393" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>Dirigente</t>
         </is>
       </c>
       <c r="H393" t="inlineStr">
         <is>
-          <t>23/05/2022 12:01</t>
+          <t>24/10/2022 09:08</t>
         </is>
       </c>
       <c r="I393" t="inlineStr">
         <is>
-          <t>03/06/2022 23:59</t>
+          <t>05/11/2022 23:59</t>
         </is>
       </c>
       <c r="K393" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N393" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P393" t="inlineStr"/>
       <c r="Q393" t="inlineStr"/>
       <c r="R393" t="inlineStr"/>
       <c r="S393" t="inlineStr"/>
       <c r="T393" t="inlineStr"/>
       <c r="W393" t="n">
         <v>0</v>
       </c>
       <c r="X393" t="n">
         <v>0</v>
       </c>
       <c r="Y393" t="n">
         <v>0</v>
       </c>
       <c r="Z393" t="n">
         <v>0</v>
       </c>
       <c r="AA393" t="n">
         <v>0</v>
       </c>
       <c r="AC393" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD393" t="n">
         <v>0</v>
       </c>
       <c r="AE393" t="inlineStr">
         <is>
-          <t>Avviso Pubblico</t>
+          <t>Avvisi per incarico ex. art. 15 septies/15 octies</t>
         </is>
       </c>
       <c r="AF393" t="inlineStr">
         <is>
           <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="394">
       <c r="A394" t="inlineStr"/>
       <c r="B394" t="inlineStr"/>
       <c r="C394" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di Dirigenti Medici discipline: Anestesia e Rianimazione, Cardiologia, Pediatria</t>
+          <t xml:space="preserve">AZIENDA ZERO - GRADUATORIA CONCORSO PUBBLICO, PER TITOLI ED ESAMI, PER LA COPERTURA DI N. 34 POSTI DI DIRIGENTE MEDICO – DISCIPLINA DI MEDICINA TRASFUSIONALE </t>
         </is>
       </c>
       <c r="D394" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E394" t="inlineStr"/>
       <c r="F394" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G394" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H394" t="inlineStr">
         <is>
-          <t>23/05/2022 11:59</t>
+          <t>20/10/2022 10:05</t>
         </is>
       </c>
       <c r="I394" t="inlineStr">
         <is>
-          <t>03/06/2022 23:59</t>
+          <t>20/11/2022 10:05</t>
         </is>
       </c>
       <c r="K394" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N394" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P394" t="inlineStr"/>
       <c r="Q394" t="inlineStr"/>
       <c r="R394" t="inlineStr"/>
       <c r="S394" t="inlineStr"/>
       <c r="T394" t="inlineStr"/>
-      <c r="W394" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="AC394" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="AD394" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AE394" t="inlineStr">
         <is>
-          <t>Avviso Pubblico</t>
+          <t>Concorsi Dirigenza</t>
         </is>
       </c>
       <c r="AF394" t="inlineStr">
         <is>
-          <t>Tempo determinato</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="395">
       <c r="A395" t="inlineStr"/>
       <c r="B395" t="inlineStr"/>
       <c r="C395" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di Dirigenti Medici discipline: Chirurgia Generale, Ginecologia ed Ostetricia, Radiodiagnostica</t>
+          <t xml:space="preserve">AZIENDA ZERO - GRADUATORIA  CONCORSO PUBBLICO PER TITOLI ED ESAMI N. 10 POSTI DI COLLABORATORE 
+PROFESSIONALE SANITARIO - DIETISTA - CATEGORIA D
+</t>
         </is>
       </c>
       <c r="D395" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E395" t="inlineStr"/>
       <c r="F395" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>D</t>
         </is>
       </c>
       <c r="G395" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>C.P.S. Dietista</t>
         </is>
       </c>
       <c r="H395" t="inlineStr">
         <is>
-          <t>23/05/2022 11:56</t>
+          <t>13/10/2022 11:30</t>
         </is>
       </c>
       <c r="I395" t="inlineStr">
         <is>
-          <t>03/06/2022 23:59</t>
+          <t>13/11/2022 11:30</t>
         </is>
       </c>
       <c r="K395" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N395" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P395" t="inlineStr"/>
       <c r="Q395" t="inlineStr"/>
       <c r="R395" t="inlineStr"/>
       <c r="S395" t="inlineStr"/>
       <c r="T395" t="inlineStr"/>
-      <c r="W395" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="AC395" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="AD395" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AE395" t="inlineStr">
         <is>
-          <t>Avviso Pubblico</t>
+          <t>Concorsi Comparto</t>
         </is>
       </c>
       <c r="AF395" t="inlineStr">
         <is>
-          <t>Tempo determinato</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="396">
       <c r="A396" t="inlineStr"/>
       <c r="B396" t="inlineStr"/>
       <c r="C396" t="inlineStr">
         <is>
-          <t>Avviso pubblico per conferimento dell'incarico di Direttore della UOC Malattie Infettive</t>
+          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n, 1 Dirigente Veterinario nella disciplina di Igiene della Produzione, Trasformazione, Commercializzazione e Trasporto degli Alimenti di origine Animale e loro derivati</t>
         </is>
       </c>
       <c r="D396" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E396" t="inlineStr"/>
       <c r="F396" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G396" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>Dirigente Veterinario</t>
         </is>
       </c>
       <c r="H396" t="inlineStr">
         <is>
-          <t>13/05/2022 14:50</t>
+          <t>07/10/2022 12:39</t>
         </is>
       </c>
       <c r="I396" t="inlineStr">
         <is>
-          <t>12/06/2022 23:59</t>
+          <t>21/10/2022 12:39</t>
         </is>
       </c>
       <c r="K396" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N396" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P396" t="inlineStr"/>
       <c r="Q396" t="inlineStr"/>
       <c r="R396" t="inlineStr"/>
       <c r="S396" t="inlineStr"/>
       <c r="T396" t="inlineStr"/>
       <c r="W396" t="n">
         <v>0</v>
       </c>
       <c r="X396" t="n">
         <v>0</v>
       </c>
       <c r="Y396" t="n">
         <v>0</v>
       </c>
       <c r="Z396" t="n">
         <v>0</v>
       </c>
       <c r="AA396" t="n">
         <v>0</v>
       </c>
       <c r="AC396" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD396" t="n">
         <v>0</v>
       </c>
       <c r="AE396" t="inlineStr">
         <is>
-          <t>Avviso di struttura complessa</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF396" t="inlineStr">
         <is>
           <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="397">
       <c r="A397" t="inlineStr"/>
       <c r="B397" t="inlineStr"/>
       <c r="C397" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per soli titoli, per l'assunzione a tempo determinato di Collaboratori Professionali Sanitari - Infermieri - cat. D, anche per possibile inserimento presso i Centri di Servizi del Territorio (Bando Aperto al 31.12.2022)</t>
+          <t>AZIENDA ZERO - GRADUATORIA CONCORSO PUBBLICO, PER TITOLI ED ESAMI, PER LA COPERTURA DI N. 13
+POSTI DI DIRIGENTE MEDICO - DISCIPLINA UROLOGIA</t>
         </is>
       </c>
       <c r="D397" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E397" t="inlineStr"/>
       <c r="F397" t="inlineStr">
         <is>
-          <t>D</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G397" t="inlineStr">
         <is>
-          <t>C.P.S. Infermiere</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H397" t="inlineStr">
         <is>
-          <t>13/05/2022 14:45</t>
+          <t>05/10/2022 13:01</t>
         </is>
       </c>
       <c r="I397" t="inlineStr">
         <is>
-          <t>31/12/2022 23:59</t>
+          <t>05/11/2022 13:01</t>
         </is>
       </c>
       <c r="K397" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N397" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P397" t="inlineStr"/>
       <c r="Q397" t="inlineStr"/>
       <c r="R397" t="inlineStr"/>
       <c r="S397" t="inlineStr"/>
       <c r="T397" t="inlineStr"/>
-      <c r="W397" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="AC397" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="AD397" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AE397" t="inlineStr">
         <is>
-          <t>Avviso Pubblico</t>
+          <t>Concorsi Dirigenza</t>
         </is>
       </c>
       <c r="AF397" t="inlineStr">
         <is>
-          <t>Tempo determinato</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="398">
       <c r="A398" t="inlineStr"/>
-      <c r="B398" t="inlineStr"/>
+      <c r="B398" t="inlineStr">
+        <is>
+          <t>Tabella</t>
+        </is>
+      </c>
       <c r="C398" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 1 Dirigente Medico disciplina di Ortopedia e Traumatologia</t>
+          <t>Tabella triennale Avvisi e Procedure Comparative aggiornata a settembre 2022</t>
         </is>
       </c>
       <c r="D398" t="inlineStr">
         <is>
-          <t>Scaduto</t>
-[...6 lines deleted...]
-      </c>
+          <t>Aperto</t>
+        </is>
+      </c>
+      <c r="E398" t="inlineStr"/>
       <c r="F398" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
         </is>
       </c>
       <c r="G398" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
         </is>
       </c>
       <c r="H398" t="inlineStr">
         <is>
-          <t>13/05/2022 14:42</t>
+          <t>28/09/2022 11:10</t>
         </is>
       </c>
       <c r="I398" t="inlineStr">
         <is>
-          <t>27/05/2022 23:59</t>
+          <t>28/09/2027 11:10</t>
         </is>
       </c>
       <c r="K398" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N398" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P398" t="inlineStr"/>
       <c r="Q398" t="inlineStr"/>
       <c r="R398" t="inlineStr"/>
       <c r="S398" t="inlineStr"/>
       <c r="T398" t="inlineStr"/>
       <c r="W398" t="n">
         <v>0</v>
       </c>
       <c r="X398" t="n">
         <v>0</v>
       </c>
       <c r="Y398" t="n">
         <v>0</v>
       </c>
       <c r="Z398" t="n">
         <v>0</v>
       </c>
       <c r="AA398" t="n">
         <v>0</v>
       </c>
       <c r="AC398" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD398" t="n">
         <v>0</v>
       </c>
       <c r="AE398" t="inlineStr">
         <is>
-          <t>Avviso Pubblico</t>
+          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
         </is>
       </c>
       <c r="AF398" t="inlineStr">
         <is>
-          <t>Tempo determinato</t>
+          <t>Non definito</t>
         </is>
       </c>
     </row>
     <row r="399">
       <c r="A399" t="inlineStr"/>
       <c r="B399" t="inlineStr"/>
       <c r="C399" t="inlineStr">
         <is>
-          <t>Avviso pubblico di mobilità volontaria per n. 1 Operatore Socio Sanitario (OSS) - cat. B livello economico super (Bs)</t>
+          <t>Avviso pubblico per la stabilizzazione del personale precario del ruolo sanitario e socio sanitario, ai sensi dell'art. 1, comma 268, lett. b) della L. 234/2021, per i profili professionali di:- DIRIGENTE MEDICO di MEDICINA LEGALE, - Coll. Prof. San. OSTETRICA/O cat. D, - Coll. Prof. San. TECNICO DELLA RIABILITAZIONE PSICHIATRICA cat. D</t>
         </is>
       </c>
       <c r="D399" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="E399" t="inlineStr"/>
       <c r="F399" t="inlineStr">
         <is>
-          <t>BS</t>
+          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Tecnico</t>
         </is>
       </c>
       <c r="G399" t="inlineStr">
         <is>
-          <t>Operatore Socio Sanitario</t>
+          <t>Assistente Informatico</t>
         </is>
       </c>
       <c r="H399" t="inlineStr">
         <is>
-          <t>12/05/2022 13:29</t>
+          <t>26/09/2022 12:48</t>
         </is>
       </c>
       <c r="I399" t="inlineStr">
         <is>
-          <t>13/06/2022 23:59</t>
+          <t>11/10/2022 12:48</t>
         </is>
       </c>
       <c r="K399" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N399" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P399" t="inlineStr"/>
       <c r="Q399" t="inlineStr"/>
       <c r="R399" t="inlineStr"/>
       <c r="S399" t="inlineStr"/>
       <c r="T399" t="inlineStr"/>
       <c r="W399" t="n">
         <v>0</v>
       </c>
       <c r="X399" t="n">
         <v>0</v>
       </c>
       <c r="Y399" t="n">
         <v>0</v>
       </c>
       <c r="Z399" t="n">
         <v>0</v>
       </c>
       <c r="AA399" t="n">
         <v>0</v>
       </c>
       <c r="AC399" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD399" t="n">
         <v>0</v>
       </c>
       <c r="AE399" t="inlineStr">
         <is>
-          <t>Avviso di mobilità da altro ente</t>
+          <t>Stabilizzazione</t>
         </is>
       </c>
       <c r="AF399" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="400">
       <c r="A400" t="inlineStr"/>
       <c r="B400" t="inlineStr"/>
       <c r="C400" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 1 Collaboratore Professionale Sanitario - Tecnico della Prevenzione nell'ambiente e nei luoghi di lavoro - cat. D</t>
+          <t>Avviso pubblico, per soli titoli, per l'assunzione a tempo determinato di Collaboratori Professionali Sanitari - Tecnici Sanitari di Laboratorio Biomedico - cat. D (Bando Aperto al 31.12.2022)</t>
         </is>
       </c>
       <c r="D400" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E400" t="inlineStr"/>
       <c r="F400" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="G400" t="inlineStr">
         <is>
-          <t>C.P.S. Tecnico della Prevenzione nell'ambiente e nei luoghi di lavoro</t>
+          <t>C.P.S. Tecnico Sanitario di Laboratorio Biomedico</t>
         </is>
       </c>
       <c r="H400" t="inlineStr">
         <is>
-          <t>09/05/2022 09:54</t>
+          <t>23/09/2022 13:48</t>
         </is>
       </c>
       <c r="I400" t="inlineStr">
         <is>
-          <t>20/05/2022 23:59</t>
+          <t>31/12/2022 13:48</t>
         </is>
       </c>
       <c r="K400" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N400" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P400" t="inlineStr"/>
       <c r="Q400" t="inlineStr"/>
       <c r="R400" t="inlineStr"/>
       <c r="S400" t="inlineStr"/>
       <c r="T400" t="inlineStr"/>
       <c r="W400" t="n">
         <v>0</v>
       </c>
       <c r="X400" t="n">
         <v>0</v>
       </c>
       <c r="Y400" t="n">
         <v>0</v>
@@ -29822,2029 +30347,2157 @@
       </c>
       <c r="AC400" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD400" t="n">
         <v>0</v>
       </c>
       <c r="AE400" t="inlineStr">
         <is>
           <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF400" t="inlineStr">
         <is>
           <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="401">
       <c r="A401" t="inlineStr"/>
       <c r="B401" t="inlineStr"/>
       <c r="C401" t="inlineStr">
         <is>
-          <t>Avviso pubblico per il conferimento dell'incarico di Direttore della Struttura Complessa Radioterapia</t>
+          <t>Avviso pubblico per assunzione a tempo determinato ex art. 15-septies D. Lgs. n. 502/92 e s.m.i., di un Dirigente delle Professione Sanitarie, per affidamento dell'incarico di Alta Specializzazione</t>
         </is>
       </c>
       <c r="D401" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="E401" t="inlineStr"/>
+      <c r="E401" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Avviso pubblico per assunzione a tempo determinato ex art. 15-septies D. Lgs. n. 502/92 e s.m.i., di un Dirigente delle Professione Sanitarie, per affidamento dell'incarico di Alta Specializzazione "Polo Formativo e Coordinamento Corsi di Laurea"&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="F401" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>Dirigenza dell'Area Sanità</t>
         </is>
       </c>
       <c r="G401" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>Dirigente delle Professioni Sanitarie - DIRETTORE</t>
         </is>
       </c>
       <c r="H401" t="inlineStr">
         <is>
-          <t>06/05/2022 10:27</t>
+          <t>14/09/2022 11:27</t>
         </is>
       </c>
       <c r="I401" t="inlineStr">
         <is>
-          <t>05/06/2022 23:59</t>
+          <t>29/09/2022 23:59</t>
         </is>
       </c>
       <c r="K401" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N401" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P401" t="inlineStr"/>
       <c r="Q401" t="inlineStr"/>
       <c r="R401" t="inlineStr"/>
       <c r="S401" t="inlineStr"/>
       <c r="T401" t="inlineStr"/>
       <c r="W401" t="n">
         <v>0</v>
       </c>
       <c r="X401" t="n">
         <v>0</v>
       </c>
       <c r="Y401" t="n">
         <v>0</v>
       </c>
       <c r="Z401" t="n">
         <v>0</v>
       </c>
       <c r="AA401" t="n">
         <v>0</v>
       </c>
       <c r="AC401" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD401" t="n">
         <v>0</v>
       </c>
       <c r="AE401" t="inlineStr">
         <is>
-          <t>Avviso di struttura complessa</t>
+          <t>Avvisi per incarico ex. art. 15 septies/15 octies</t>
         </is>
       </c>
       <c r="AF401" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="402">
       <c r="A402" t="inlineStr"/>
       <c r="B402" t="inlineStr"/>
       <c r="C402" t="inlineStr">
         <is>
-          <t>Avviso pubblico per il conferimento dell'incarico di Direttore della Struttura Complessa Medicina Nucleare</t>
+          <t>AZIENDA ZERO - GRADUATORIA CONCORSO PUBBLICO, PER TITOLI ED ESAMI, PER LA COPERTURA DI N. 14 POSTI DI DIRIGENTE MEDICO - DISCIPLINA NEUROLOGIA</t>
         </is>
       </c>
       <c r="D402" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E402" t="inlineStr"/>
       <c r="F402" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G402" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H402" t="inlineStr">
         <is>
-          <t>06/05/2022 10:22</t>
+          <t>12/09/2022 16:58</t>
         </is>
       </c>
       <c r="I402" t="inlineStr">
         <is>
-          <t>05/06/2022 23:59</t>
+          <t>12/10/2022 16:58</t>
         </is>
       </c>
       <c r="K402" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N402" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P402" t="inlineStr"/>
       <c r="Q402" t="inlineStr"/>
       <c r="R402" t="inlineStr"/>
       <c r="S402" t="inlineStr"/>
       <c r="T402" t="inlineStr"/>
-      <c r="W402" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="AC402" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="AD402" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AE402" t="inlineStr">
         <is>
-          <t>Avviso di struttura complessa</t>
+          <t>Concorsi Dirigenza</t>
         </is>
       </c>
       <c r="AF402" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="403">
       <c r="A403" t="inlineStr"/>
       <c r="B403" t="inlineStr"/>
       <c r="C403" t="inlineStr">
         <is>
-          <t>Avviso di procedura comparativa per il conferimento di nr. 1 incarico libero professionale della durata di sei mesi, a Tecnico di Laboratorio Biomedico per addestramento di personale interno allo svolgimento di attività di valutazione di preparati citologici (da prelievo cervico vaginale - Pap Test), presso la UOC Anatomia Patologica dell'Ospedale di Rovigo.</t>
+          <t>Avviso pubblico di mobilità volontaria per n. 1 posto di Collaboratore Tecnico Professionale cat. D</t>
         </is>
       </c>
       <c r="D403" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="E403" t="inlineStr"/>
+      <c r="E403" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Avviso pubblico di mobilità volontaria per n. 1 posto di Collaboratore Tecnico Professionale cat. D&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="F403" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="G403" t="inlineStr">
         <is>
-          <t>C.P.S. Tecnico Sanitario di Laboratorio Biomedico</t>
+          <t>Collaboratore Tecnico Professionale</t>
         </is>
       </c>
       <c r="H403" t="inlineStr">
         <is>
-          <t>04/05/2022 10:55</t>
+          <t>24/08/2022 08:57</t>
         </is>
       </c>
       <c r="I403" t="inlineStr">
         <is>
-          <t>15/05/2022 23:59</t>
+          <t>23/09/2022 23:59</t>
         </is>
       </c>
       <c r="K403" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N403" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P403" t="inlineStr"/>
       <c r="Q403" t="inlineStr"/>
       <c r="R403" t="inlineStr"/>
       <c r="S403" t="inlineStr"/>
       <c r="T403" t="inlineStr"/>
+      <c r="W403" t="n">
+        <v>0</v>
+      </c>
+      <c r="X403" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y403" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z403" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA403" t="n">
+        <v>0</v>
+      </c>
       <c r="AC403" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD403" t="n">
+        <v>0</v>
+      </c>
       <c r="AE403" t="inlineStr">
         <is>
-          <t>Incarichi libero professionali</t>
+          <t>Avviso di mobilità da altro ente</t>
         </is>
       </c>
       <c r="AF403" t="inlineStr">
         <is>
-          <t>Lavoro autonomo</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="404">
       <c r="A404" t="inlineStr"/>
       <c r="B404" t="inlineStr"/>
       <c r="C404" t="inlineStr">
         <is>
-          <t>AVVISO PER MANIFESTAZIONE DI INTERESSE FINALIZZATA AD INDIVIDUARE IL PERSONALE IN POSSESSO DEI REQUISITI ED INTERESSATO ALLA STABILIZZAZIONE DI CUI ALL’ART. 20, COMMA 1, DEL D. LGS. 75/2017 E S.M.I. - COLLABORATORE PROFESSIONALE - ASSISTENTE SOCIALE - CAT. D</t>
+          <t>Riapertura termini avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 5 Dirigenti Medici disciplina di Medicina Interna</t>
         </is>
       </c>
       <c r="D404" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="E404" t="inlineStr">
-[...1 lines deleted...]
-          <t>AVVISO PER MANIFESTAZIONE DI INTERESSE FINALIZZATA AD INDIVIDUARE IL PERSONALE IN POSSESSO DEI REQUISITI ED INTERESSATO ALLA STABILIZZAZIONE DI CUI ALL&amp;rsquo;ART. 20, COMMA 1, DEL D. LGS. 75/2017 E S.M.I. - COLLABORATORE PROFESSIONALE - ASSISTENTE SOCIALE - CAT. D</t>
+      <c r="E404" t="inlineStr"/>
+      <c r="F404" t="inlineStr">
+        <is>
+          <t>Dirigenza medica e veterinaria</t>
+        </is>
+      </c>
+      <c r="G404" t="inlineStr">
+        <is>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H404" t="inlineStr">
         <is>
-          <t>26/04/2022 08:48</t>
+          <t>19/08/2022 10:50</t>
         </is>
       </c>
       <c r="I404" t="inlineStr">
         <is>
-          <t>11/05/2022 23:59</t>
+          <t>02/09/2022 10:50</t>
         </is>
       </c>
       <c r="K404" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N404" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P404" t="inlineStr"/>
       <c r="Q404" t="inlineStr"/>
       <c r="R404" t="inlineStr"/>
       <c r="S404" t="inlineStr"/>
       <c r="T404" t="inlineStr"/>
+      <c r="W404" t="n">
+        <v>0</v>
+      </c>
+      <c r="X404" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y404" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z404" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA404" t="n">
+        <v>0</v>
+      </c>
       <c r="AC404" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD404" t="n">
+        <v>0</v>
+      </c>
       <c r="AE404" t="inlineStr">
         <is>
-          <t>Avviso per stabilizzazione</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF404" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="405">
       <c r="A405" t="inlineStr"/>
       <c r="B405" t="inlineStr"/>
       <c r="C405" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per titoli e colloquio, per n. 1 Dirigente Medico disciplina di Medicina Interna</t>
+          <t>AZIENDA ZERO - GRADUATORIA CONCORSO PUBBLICO PER TITOLI ED ESAMI N. 14 POSTI DI COADIUTORE AMMINISTRATIVO CATEGORIA B livello economico super (Bs)</t>
         </is>
       </c>
       <c r="D405" t="inlineStr">
         <is>
-          <t>Ammissione/Commissione/Espletamento</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E405" t="inlineStr"/>
       <c r="F405" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>BS</t>
         </is>
       </c>
       <c r="G405" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>Coadiutore Amministrativo Esperto</t>
         </is>
       </c>
       <c r="H405" t="inlineStr">
         <is>
-          <t>22/04/2022 12:39</t>
+          <t>09/08/2022 12:17</t>
         </is>
       </c>
       <c r="I405" t="inlineStr">
         <is>
-          <t>06/05/2022 23:59</t>
+          <t>09/09/2022 12:17</t>
         </is>
       </c>
       <c r="K405" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N405" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P405" t="inlineStr"/>
       <c r="Q405" t="inlineStr"/>
       <c r="R405" t="inlineStr"/>
       <c r="S405" t="inlineStr"/>
       <c r="T405" t="inlineStr"/>
-      <c r="W405" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="AC405" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="AD405" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AE405" t="inlineStr">
         <is>
-          <t>Avviso Pubblico</t>
+          <t>Concorsi Comparto</t>
         </is>
       </c>
       <c r="AF405" t="inlineStr">
         <is>
-          <t>Tempo determinato</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="406">
       <c r="A406" t="inlineStr"/>
       <c r="B406" t="inlineStr"/>
       <c r="C406" t="inlineStr">
         <is>
-          <t>AVVISO PUBBLICO PER LA NOMINA DELL'ORGANISMO INDIPENDENTE DI VALUTAZIONE DELL'AZIENDA ULSS 5 POLESANA - Triennio 2022-2024</t>
+          <t>Avviso pubblico per il conferimento dell'incarico di Direttore della Struttura Complessa "Servizio Veterinario di Igiene Allevamenti e Produzioni Zootecniche</t>
         </is>
       </c>
       <c r="D406" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E406" t="inlineStr"/>
       <c r="F406" t="inlineStr">
         <is>
-          <t>Dirigenza</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G406" t="inlineStr">
         <is>
-          <t>Dirigente</t>
+          <t>Dirigente Veterinario</t>
         </is>
       </c>
       <c r="H406" t="inlineStr">
         <is>
-          <t>21/04/2022 14:26</t>
+          <t>09/08/2022 09:10</t>
         </is>
       </c>
       <c r="I406" t="inlineStr">
         <is>
-          <t>13/05/2022 15:26</t>
+          <t>08/09/2022 09:10</t>
         </is>
       </c>
       <c r="K406" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N406" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P406" t="inlineStr"/>
       <c r="Q406" t="inlineStr"/>
       <c r="R406" t="inlineStr"/>
       <c r="S406" t="inlineStr"/>
       <c r="T406" t="inlineStr"/>
+      <c r="W406" t="n">
+        <v>0</v>
+      </c>
+      <c r="X406" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y406" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z406" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA406" t="n">
+        <v>0</v>
+      </c>
       <c r="AC406" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD406" t="n">
+        <v>0</v>
+      </c>
       <c r="AE406" t="inlineStr">
         <is>
-          <t>Avviso generico</t>
+          <t>Avviso di struttura complessa</t>
         </is>
       </c>
       <c r="AF406" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="407">
       <c r="A407" t="inlineStr"/>
       <c r="B407" t="inlineStr"/>
       <c r="C407" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO_GRADUATORIA CONCORSO PUBBLICO, PER TITOLI ED ESAMI, PER N. 10 POSTI DI DIRIGENTE
-FARMACISTA - DISCIPLINA DI FARMACIA OSPEDALIERA</t>
+          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n, 1 Dirigente Medico disciplina di Psichiatria</t>
         </is>
       </c>
       <c r="D407" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="E407" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO_GRADUATORIA CONCORSO PUBBLICO, PER TITOLI ED ESAMI, PER N. 10 POSTI DI DIRIGENTE&lt;br /&gt;
-FARMACISTA - DISCIPLINA DI FARMACIA OSPEDALIERA</t>
+          <t>&lt;p&gt;Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n, 1 Dirigente Medico disciplina di Psichiatria&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="F407" t="inlineStr">
+        <is>
+          <t>Dirigenza medica e veterinaria</t>
+        </is>
+      </c>
+      <c r="G407" t="inlineStr">
+        <is>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H407" t="inlineStr">
         <is>
-          <t>21/04/2022 12:56</t>
+          <t>29/07/2022 11:09</t>
         </is>
       </c>
       <c r="I407" t="inlineStr">
         <is>
-          <t>21/05/2022 12:56</t>
+          <t>12/08/2022 23:59</t>
         </is>
       </c>
       <c r="K407" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N407" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P407" t="inlineStr"/>
       <c r="Q407" t="inlineStr"/>
       <c r="R407" t="inlineStr"/>
       <c r="S407" t="inlineStr"/>
       <c r="T407" t="inlineStr"/>
+      <c r="W407" t="n">
+        <v>0</v>
+      </c>
+      <c r="X407" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y407" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z407" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA407" t="n">
+        <v>0</v>
+      </c>
       <c r="AC407" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD407" t="n">
+        <v>0</v>
+      </c>
       <c r="AE407" t="inlineStr">
         <is>
-          <t>Avvisi Incarichi 15 septies/octies D.Lgs 502/92</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF407" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="408">
       <c r="A408" t="inlineStr"/>
       <c r="B408" t="inlineStr"/>
       <c r="C408" t="inlineStr">
         <is>
-          <t>Avviso procedura comparativa per conferimento nr. 1 borsa di studio della durata di 12 mesi, eventualmente rinnovabili a persona in possesso di laurea in Farmacia o Chimica e Tecnologia Farmaceutiche presso l'UOC di Farmacia Ospedaliera di Rovigo - Azienda ULSS 5 Polesana.</t>
+          <t>Avviso pubblico per conferimento incarico ex art. 15-septies D. Lgs. n. 502/92 e s.m.i., a Dirigente Medico disciplina di Psichiatria, di Responsabile della UOSD Sanità Penitenziaria - Salute in Carcere</t>
         </is>
       </c>
       <c r="D408" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="E408" t="inlineStr"/>
+      <c r="E408" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Avviso pubblico per conferimento incarico ex art. 15-septies D. Lgs. n. 502/92 e s.m.i., a Dirigente Medico disciplina di Psichiatria, di Responsabile della UOSD Sanità Penitenziaria - Salute in Carcere&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="F408" t="inlineStr">
         <is>
-          <t>Dirigenza</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G408" t="inlineStr">
         <is>
-          <t>Dirigente Farmacista</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H408" t="inlineStr">
         <is>
-          <t>19/04/2022 10:32</t>
+          <t>22/07/2022 11:11</t>
         </is>
       </c>
       <c r="I408" t="inlineStr">
         <is>
-          <t>28/04/2022 23:59</t>
+          <t>06/08/2022 23:59</t>
         </is>
       </c>
       <c r="K408" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N408" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P408" t="inlineStr"/>
       <c r="Q408" t="inlineStr"/>
       <c r="R408" t="inlineStr"/>
       <c r="S408" t="inlineStr"/>
       <c r="T408" t="inlineStr"/>
+      <c r="W408" t="n">
+        <v>0</v>
+      </c>
+      <c r="X408" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y408" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z408" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA408" t="n">
+        <v>0</v>
+      </c>
       <c r="AC408" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD408" t="n">
+        <v>0</v>
+      </c>
       <c r="AE408" t="inlineStr">
         <is>
-          <t>Borse di Studio</t>
+          <t>Avvisi per incarico ex. art. 15 septies/15 octies</t>
         </is>
       </c>
       <c r="AF408" t="inlineStr">
         <is>
-          <t>Borsa di studio</t>
+          <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="409">
       <c r="A409" t="inlineStr"/>
       <c r="B409" t="inlineStr"/>
       <c r="C409" t="inlineStr">
         <is>
-          <t>Indizione avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 1 Collaboratore Professionale Sanitario - Educatore Professionale - cat. D</t>
+          <t>Avviso pubblico per il conferimento dell'incarico di Direttore della Struttura Complessa "Medicina Generale di Adria"</t>
         </is>
       </c>
       <c r="D409" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E409" t="inlineStr"/>
       <c r="F409" t="inlineStr">
         <is>
-          <t>D</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G409" t="inlineStr">
         <is>
-          <t>C.P.S. Educatore Professionale</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H409" t="inlineStr">
         <is>
-          <t>01/04/2022 14:06</t>
+          <t>19/07/2022 10:21</t>
         </is>
       </c>
       <c r="I409" t="inlineStr">
         <is>
-          <t>15/04/2022 23:59</t>
+          <t>18/08/2022 23:59</t>
         </is>
       </c>
       <c r="K409" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N409" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P409" t="inlineStr"/>
       <c r="Q409" t="inlineStr"/>
       <c r="R409" t="inlineStr"/>
       <c r="S409" t="inlineStr"/>
       <c r="T409" t="inlineStr"/>
       <c r="W409" t="n">
         <v>0</v>
       </c>
       <c r="X409" t="n">
         <v>0</v>
       </c>
       <c r="Y409" t="n">
         <v>0</v>
       </c>
       <c r="Z409" t="n">
         <v>0</v>
       </c>
       <c r="AA409" t="n">
         <v>0</v>
       </c>
       <c r="AC409" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD409" t="n">
         <v>0</v>
       </c>
       <c r="AE409" t="inlineStr">
         <is>
-          <t>Avviso Pubblico</t>
+          <t>Avviso di struttura complessa</t>
         </is>
       </c>
       <c r="AF409" t="inlineStr">
         <is>
-          <t>Tempo determinato</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="410">
       <c r="A410" t="inlineStr"/>
       <c r="B410" t="inlineStr"/>
       <c r="C410" t="inlineStr">
         <is>
-          <t>Tabella triennale avvisi e procedure comparative aggiornata a marzo 2022</t>
+          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 5 Dirigenti Medici disciplina di Medicina Interna</t>
         </is>
       </c>
       <c r="D410" t="inlineStr">
         <is>
-          <t>Pubblicato</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="E410" t="inlineStr">
         <is>
-          <t>Tabella triennale avvisi e procedure comparative aggiornata a marzo 2022</t>
+          <t>&lt;p&gt;Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 5 Dirigenti Medici disciplina di Medicina Interna&lt;/p&gt;</t>
         </is>
       </c>
       <c r="F410" t="inlineStr">
         <is>
-          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G410" t="inlineStr">
         <is>
-          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H410" t="inlineStr">
         <is>
-          <t>29/03/2022 09:36</t>
+          <t>11/07/2022 09:49</t>
         </is>
       </c>
       <c r="I410" t="inlineStr">
         <is>
-          <t>29/03/2027 23:59</t>
+          <t>22/07/2022 23:59</t>
         </is>
       </c>
       <c r="K410" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N410" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P410" t="inlineStr"/>
       <c r="Q410" t="inlineStr"/>
       <c r="R410" t="inlineStr"/>
       <c r="S410" t="inlineStr"/>
       <c r="T410" t="inlineStr"/>
+      <c r="W410" t="n">
+        <v>0</v>
+      </c>
+      <c r="X410" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y410" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z410" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA410" t="n">
+        <v>0</v>
+      </c>
       <c r="AC410" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD410" t="n">
+        <v>0</v>
+      </c>
       <c r="AE410" t="inlineStr">
         <is>
-          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF410" t="inlineStr">
         <is>
-          <t>Non definito</t>
+          <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="411">
       <c r="A411" t="inlineStr"/>
       <c r="B411" t="inlineStr"/>
       <c r="C411" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per titoli e colloquio, per n. 1 Dirigente Medico disciplina di Igiene, Epidemiologia e Sanità Pubblica</t>
+          <t>Avviso pubblico di mobilità volontaria per Dirigente Medico di Gastroenterologia</t>
         </is>
       </c>
       <c r="D411" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E411" t="inlineStr"/>
       <c r="F411" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G411" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H411" t="inlineStr">
         <is>
-          <t>18/03/2022 12:33</t>
+          <t>29/06/2022 09:03</t>
         </is>
       </c>
       <c r="I411" t="inlineStr">
         <is>
-          <t>01/04/2022 23:59</t>
+          <t>29/07/2022 09:03</t>
         </is>
       </c>
       <c r="K411" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N411" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P411" t="inlineStr"/>
       <c r="Q411" t="inlineStr"/>
       <c r="R411" t="inlineStr"/>
       <c r="S411" t="inlineStr"/>
       <c r="T411" t="inlineStr"/>
       <c r="W411" t="n">
         <v>0</v>
       </c>
       <c r="X411" t="n">
         <v>0</v>
       </c>
       <c r="Y411" t="n">
         <v>0</v>
       </c>
       <c r="Z411" t="n">
         <v>0</v>
       </c>
       <c r="AA411" t="n">
         <v>0</v>
       </c>
       <c r="AC411" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD411" t="n">
         <v>0</v>
       </c>
       <c r="AE411" t="inlineStr">
         <is>
-          <t>Avviso Pubblico</t>
+          <t>Avviso di mobilità da altro ente</t>
         </is>
       </c>
       <c r="AF411" t="inlineStr">
         <is>
-          <t>Tempo determinato</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="412">
       <c r="A412" t="inlineStr"/>
       <c r="B412" t="inlineStr"/>
       <c r="C412" t="inlineStr">
         <is>
-          <t>Azienda Zero - Graduatoria Concorso Pubblico per la copertura di n. 40 posti di Collaboratore Professionale Sanitario - OSTETRICA/O – categoria D</t>
+          <t>AZIENDA ZERO - GRADUATORIA CONCORSO PUBBLICO PER N. 11 POSTI DI COLLABORATORE PROFESSIONALE
+ASSISTENTE SOCIALE - CATEGORIA D</t>
         </is>
       </c>
       <c r="D412" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E412" t="inlineStr"/>
       <c r="F412" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="G412" t="inlineStr">
         <is>
-          <t>C.P.S. Ostetrica</t>
+          <t>C.P. Assistente Sociale</t>
         </is>
       </c>
       <c r="H412" t="inlineStr">
         <is>
-          <t>14/03/2022 12:10</t>
+          <t>28/06/2022 09:14</t>
         </is>
       </c>
       <c r="I412" t="inlineStr">
         <is>
-          <t>14/04/2022 12:10</t>
+          <t>28/07/2022 09:14</t>
         </is>
       </c>
       <c r="K412" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N412" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P412" t="inlineStr"/>
       <c r="Q412" t="inlineStr"/>
       <c r="R412" t="inlineStr"/>
       <c r="S412" t="inlineStr"/>
       <c r="T412" t="inlineStr"/>
       <c r="AC412" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE412" t="inlineStr">
         <is>
           <t>Concorsi Comparto</t>
         </is>
       </c>
       <c r="AF412" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="413">
       <c r="A413" t="inlineStr"/>
       <c r="B413" t="inlineStr"/>
       <c r="C413" t="inlineStr">
         <is>
-          <t>Avviso procedura comparativa per conferimento nr. 1 borsa di studio della durata di 12 mesi, eventualmente rinnovabili, per persona in possesso di laurea in Dietistica presso l'UOC Servizio Igiene degli Alimenti e della Nutrizione (SIAN).</t>
+          <t>AZIENDA ZERO - GRADUATORIA CONCORSO PUBBLICO N. 12 POSTI DI DIRIGENTE MEDICO - DISCIPLINA DI ONCOLOGIA - SPECIALIZZATI</t>
         </is>
       </c>
       <c r="D413" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E413" t="inlineStr"/>
       <c r="F413" t="inlineStr">
         <is>
-          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Tecnico</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G413" t="inlineStr">
         <is>
-          <t>Assistente Informatico</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H413" t="inlineStr">
         <is>
-          <t>07/03/2022 10:45</t>
+          <t>17/06/2022 08:43</t>
         </is>
       </c>
       <c r="I413" t="inlineStr">
         <is>
-          <t>14/03/2022 23:59</t>
+          <t>17/07/2022 08:43</t>
         </is>
       </c>
       <c r="K413" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N413" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P413" t="inlineStr"/>
       <c r="Q413" t="inlineStr"/>
       <c r="R413" t="inlineStr"/>
       <c r="S413" t="inlineStr"/>
       <c r="T413" t="inlineStr"/>
       <c r="AC413" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE413" t="inlineStr">
         <is>
-          <t>Borse di Studio</t>
+          <t>Avvisi Incarichi 15 septies/octies D.Lgs 502/92</t>
         </is>
       </c>
       <c r="AF413" t="inlineStr">
         <is>
-          <t>Borsa di studio</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="414">
       <c r="A414" t="inlineStr"/>
       <c r="B414" t="inlineStr"/>
       <c r="C414" t="inlineStr">
         <is>
-          <t>Avviso pubblico per il conferimento dell'incarico di Direttore della Struttura Operativa Complessa “Direzione delle Professioni Sanitarie” – Ruolo: Sanitario - Profilo Professionale: Dirigente delle Professioni Sanitarie (Infermieristiche, Tecniche, della Riabilitazione, della Prevenzione e della Professione Ostetrica)</t>
+          <t>AZIENDA ZERO - GRADUATORIA CONCORSO PUBBLICO N. 12 POSTI DI DIRIGENTE MEDICO - DISCIPLINA DI ONCOLOGIA - SPECIALIZZANDI</t>
         </is>
       </c>
       <c r="D414" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E414" t="inlineStr"/>
       <c r="F414" t="inlineStr">
         <is>
-          <t>Dirigenza dell'Area Sanità</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G414" t="inlineStr">
         <is>
-          <t>Dirigente delle Professioni Sanitarie - DIRETTORE</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H414" t="inlineStr">
         <is>
-          <t>01/03/2022 09:46</t>
+          <t>17/06/2022 08:38</t>
         </is>
       </c>
       <c r="I414" t="inlineStr">
         <is>
-          <t>31/03/2022 09:46</t>
+          <t>17/07/2022 08:38</t>
         </is>
       </c>
       <c r="K414" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N414" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P414" t="inlineStr"/>
       <c r="Q414" t="inlineStr"/>
       <c r="R414" t="inlineStr"/>
       <c r="S414" t="inlineStr"/>
       <c r="T414" t="inlineStr"/>
-      <c r="W414" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="AC414" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="AD414" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AE414" t="inlineStr">
         <is>
-          <t>Avviso di struttura complessa</t>
+          <t>Concorsi Dirigenza</t>
         </is>
       </c>
       <c r="AF414" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="415">
       <c r="A415" t="inlineStr"/>
       <c r="B415" t="inlineStr"/>
       <c r="C415" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 3 Operatori Tecnici Specializzati - Autisti - cat. B livello economico super (Bs), per il servizio di trasporto di materiale sanitario.</t>
+          <t>AZIENDA ZERO - GRADUATORIA CONCORSO PUBBLICO N. 23 POSTI DI DIRIGENTE MEDICO - DISCIPLINA ORGANIZZAZIONE DEI SERVIZI SANITARI DI BASE - SPECIALISTI</t>
         </is>
       </c>
       <c r="D415" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E415" t="inlineStr"/>
       <c r="F415" t="inlineStr">
         <is>
-          <t>BS</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G415" t="inlineStr">
         <is>
-          <t>Operatore Tecnico Specializzato</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H415" t="inlineStr">
         <is>
-          <t>25/02/2022 11:36</t>
+          <t>17/06/2022 08:30</t>
         </is>
       </c>
       <c r="I415" t="inlineStr">
         <is>
-          <t>11/03/2022 23:59</t>
+          <t>17/07/2022 08:30</t>
         </is>
       </c>
       <c r="K415" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N415" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P415" t="inlineStr"/>
       <c r="Q415" t="inlineStr"/>
       <c r="R415" t="inlineStr"/>
       <c r="S415" t="inlineStr"/>
       <c r="T415" t="inlineStr"/>
-      <c r="W415" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="AC415" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="AD415" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AE415" t="inlineStr">
         <is>
-          <t>Avviso Pubblico</t>
+          <t>Concorsi Dirigenza</t>
         </is>
       </c>
       <c r="AF415" t="inlineStr">
         <is>
-          <t>Tempo determinato</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="416">
       <c r="A416" t="inlineStr"/>
       <c r="B416" t="inlineStr"/>
       <c r="C416" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per titoli e colloquio, per n. 1 Dirigente Medico di Psichiatria</t>
+          <t>AZIENDA ZERO - GRADUATORIA CONCORSO PUBBLICO N. 23 POSTI DI DIRIGENTE MEDICO - DISCIPLINA ORGANIZZAZIONE DEI SERVIZI SANITARI DI BASE - SPECIALIZZANDI</t>
         </is>
       </c>
       <c r="D416" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E416" t="inlineStr"/>
       <c r="F416" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G416" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H416" t="inlineStr">
         <is>
-          <t>18/02/2022 10:58</t>
+          <t>17/06/2022 08:26</t>
         </is>
       </c>
       <c r="I416" t="inlineStr">
         <is>
-          <t>04/03/2022 10:58</t>
+          <t>17/07/2022 08:26</t>
         </is>
       </c>
       <c r="K416" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N416" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P416" t="inlineStr"/>
       <c r="Q416" t="inlineStr"/>
       <c r="R416" t="inlineStr"/>
       <c r="S416" t="inlineStr"/>
       <c r="T416" t="inlineStr"/>
-      <c r="W416" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="AC416" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="AD416" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AE416" t="inlineStr">
         <is>
-          <t>Avviso Pubblico</t>
+          <t>Concorsi Dirigenza</t>
         </is>
       </c>
       <c r="AF416" t="inlineStr">
         <is>
-          <t>Tempo determinato</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="417">
       <c r="A417" t="inlineStr"/>
       <c r="B417" t="inlineStr"/>
       <c r="C417" t="inlineStr">
         <is>
-          <t>Azienda Zero - graduatoria concorso pubblico per n. 14 posti di Dirigente Veterinario Area Igiene produzione, trasformazione, commercializzazione, conservazione e trasporto alimenti origine animale e loro derivati (Area B)</t>
+          <t>Azienda Zero - Graduatoria concorso pubblico per n. 110 posti di C.P.S. Tecnico Sanitario di Laboratorio Biomedico - cat. D</t>
         </is>
       </c>
       <c r="D417" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E417" t="inlineStr"/>
       <c r="F417" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>D</t>
         </is>
       </c>
       <c r="G417" t="inlineStr">
         <is>
-          <t>Dirigente Veterinario</t>
+          <t>C.P.S. Tecnico Sanitario di Laboratorio Biomedico</t>
         </is>
       </c>
       <c r="H417" t="inlineStr">
         <is>
-          <t>14/02/2022 10:14</t>
+          <t>16/06/2022 13:44</t>
         </is>
       </c>
       <c r="I417" t="inlineStr">
         <is>
-          <t>14/03/2022 23:59</t>
+          <t>16/07/2022 13:44</t>
         </is>
       </c>
       <c r="K417" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N417" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P417" t="inlineStr"/>
       <c r="Q417" t="inlineStr"/>
       <c r="R417" t="inlineStr"/>
       <c r="S417" t="inlineStr"/>
       <c r="T417" t="inlineStr"/>
       <c r="AC417" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE417" t="inlineStr">
         <is>
-          <t>Avvisi Incarichi 15 septies/octies D.Lgs 502/92</t>
+          <t>Concorsi Comparto</t>
         </is>
       </c>
       <c r="AF417" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="418">
       <c r="A418" t="inlineStr"/>
-      <c r="B418" t="inlineStr"/>
+      <c r="B418" t="inlineStr">
+        <is>
+          <t>Tabella</t>
+        </is>
+      </c>
       <c r="C418" t="inlineStr">
         <is>
-          <t>AVVISO PER MANIFESTAZIONE DI INTERESSE FINALIZZATA AD INDIVIDUARE IL PERSONALE IN POSSESSO DEI REQUISITI ED INTERESSATO ALLA STABILIZZAZIONE DI CUI ALL’ART. 20, COMMA 1, DEL D.LGS. 75/2017 - DIRIGENTE BIOLOGO - DISCIPLINA: PATOLOGIA CLINICA</t>
+          <t>Tabella triennale avvisi e procedure comparative aggiornata a giugno 2022</t>
         </is>
       </c>
       <c r="D418" t="inlineStr">
         <is>
-          <t>Scaduto</t>
-[...2 lines deleted...]
-      <c r="E418" t="inlineStr"/>
+          <t>Aperto</t>
+        </is>
+      </c>
+      <c r="E418" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Tabella triennale avvisi e procedure comparative aggiornata a giugno 2022&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="F418" t="inlineStr">
+        <is>
+          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
+        </is>
+      </c>
+      <c r="G418" t="inlineStr">
+        <is>
+          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
+        </is>
+      </c>
       <c r="H418" t="inlineStr">
         <is>
-          <t>11/02/2022 09:42</t>
+          <t>16/06/2022 11:59</t>
         </is>
       </c>
       <c r="I418" t="inlineStr">
         <is>
-          <t>26/02/2022 23:59</t>
+          <t>16/06/2027 23:59</t>
         </is>
       </c>
       <c r="K418" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N418" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P418" t="inlineStr"/>
       <c r="Q418" t="inlineStr"/>
       <c r="R418" t="inlineStr"/>
       <c r="S418" t="inlineStr"/>
       <c r="T418" t="inlineStr"/>
+      <c r="W418" t="n">
+        <v>0</v>
+      </c>
+      <c r="X418" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y418" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z418" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA418" t="n">
+        <v>0</v>
+      </c>
       <c r="AC418" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD418" t="n">
+        <v>0</v>
+      </c>
       <c r="AE418" t="inlineStr">
         <is>
-          <t>Avviso per stabilizzazione</t>
+          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
         </is>
       </c>
       <c r="AF418" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Non definito</t>
         </is>
       </c>
     </row>
     <row r="419">
       <c r="A419" t="inlineStr"/>
       <c r="B419" t="inlineStr"/>
       <c r="C419" t="inlineStr">
         <is>
-          <t>Azienda Zero - graduatoria concorso pubblico per n. 8 Dirigenti Medici disciplina di Chirurgia Generale</t>
+          <t>Avviso procedura comparativa per il conferimento di nr. 1 incarico libero-professionale a Psicologo, per la realizzazione delle attività progettuali previste dal Piano per contrastare il Gioco d'Azzardo Patologico.</t>
         </is>
       </c>
       <c r="D419" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="E419" t="inlineStr"/>
+      <c r="F419" t="inlineStr">
+        <is>
+          <t>Dirigenza</t>
+        </is>
+      </c>
+      <c r="G419" t="inlineStr">
+        <is>
+          <t>Dirigente Psicologo</t>
+        </is>
+      </c>
       <c r="H419" t="inlineStr">
         <is>
-          <t>04/02/2022 12:35</t>
+          <t>14/06/2022 11:13</t>
         </is>
       </c>
       <c r="I419" t="inlineStr">
         <is>
-          <t>04/03/2022 12:35</t>
+          <t>22/06/2022 23:59</t>
         </is>
       </c>
       <c r="K419" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N419" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P419" t="inlineStr"/>
       <c r="Q419" t="inlineStr"/>
       <c r="R419" t="inlineStr"/>
       <c r="S419" t="inlineStr"/>
       <c r="T419" t="inlineStr"/>
       <c r="AC419" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE419" t="inlineStr">
         <is>
-          <t>Concorsi Dirigenza</t>
+          <t>Incarichi libero professionali</t>
         </is>
       </c>
       <c r="AF419" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Lavoro autonomo</t>
         </is>
       </c>
     </row>
     <row r="420">
       <c r="A420" t="inlineStr"/>
       <c r="B420" t="inlineStr"/>
       <c r="C420" t="inlineStr">
         <is>
-          <t>Avviso pubblico per n. 10 C.P.S. Infermieri cat. D anche per possibile inserimento presso i Centri di Servizi del Territorio</t>
+          <t>Azienda Zero - graduatoria concorso pubblico n. 23 posti di C.P.S. Tecnico della Riabilitazione Psichiatria - cat. D</t>
         </is>
       </c>
       <c r="D420" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
-[...6 lines deleted...]
-      </c>
+          <t>Graduatoria/Esito</t>
+        </is>
+      </c>
+      <c r="E420" t="inlineStr"/>
       <c r="F420" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="G420" t="inlineStr">
         <is>
-          <t>C.P.S. Infermiere</t>
+          <t>C.P.S. Tecnico della Riabilitazione Psichiatrica</t>
         </is>
       </c>
       <c r="H420" t="inlineStr">
         <is>
-          <t>28/01/2022 12:42</t>
+          <t>13/06/2022 10:53</t>
         </is>
       </c>
       <c r="I420" t="inlineStr">
         <is>
-          <t>11/02/2022 23:59</t>
+          <t>13/07/2022 10:53</t>
         </is>
       </c>
       <c r="K420" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N420" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P420" t="inlineStr"/>
       <c r="Q420" t="inlineStr"/>
       <c r="R420" t="inlineStr"/>
       <c r="S420" t="inlineStr"/>
       <c r="T420" t="inlineStr"/>
-      <c r="U420" t="inlineStr">
-[...18 lines deleted...]
-      </c>
       <c r="AC420" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="AD420" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AE420" t="inlineStr">
         <is>
-          <t>Avviso Pubblico</t>
+          <t>Avvisi Incarichi 15 septies/octies D.Lgs 502/92</t>
         </is>
       </c>
       <c r="AF420" t="inlineStr">
         <is>
-          <t>Tempo determinato</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="421">
       <c r="A421" t="inlineStr"/>
       <c r="B421" t="inlineStr"/>
       <c r="C421" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per titoli e colloquio, per n.1 Dirigente Medico disciplina di Malattie dell'Apparato Respiratorio</t>
+          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di Dirigenti Medici discipline: Gastroenterologia, Patologia Clinica, Urologia.</t>
         </is>
       </c>
       <c r="D421" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="E421" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E421" t="inlineStr"/>
       <c r="F421" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G421" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H421" t="inlineStr">
         <is>
-          <t>17/01/2022 11:49</t>
+          <t>10/06/2022 12:56</t>
         </is>
       </c>
       <c r="I421" t="inlineStr">
         <is>
-          <t>28/01/2022 23:59</t>
+          <t>10/07/2022 12:56</t>
         </is>
       </c>
       <c r="K421" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N421" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P421" t="inlineStr"/>
       <c r="Q421" t="inlineStr"/>
       <c r="R421" t="inlineStr"/>
       <c r="S421" t="inlineStr"/>
       <c r="T421" t="inlineStr"/>
-      <c r="W421" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="AC421" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="AD421" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AE421" t="inlineStr">
         <is>
-          <t>Avviso Pubblico</t>
+          <t>Avvisi tempo determinato Dirigenza</t>
         </is>
       </c>
       <c r="AF421" t="inlineStr">
         <is>
           <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="422">
       <c r="A422" t="inlineStr"/>
       <c r="B422" t="inlineStr"/>
       <c r="C422" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per titoli e colloquio, per n. 1 Dirigente Medico disciplina di Radioterapia</t>
+          <t>Concorso pubblico, per titoli ed esami, riservato al personale precario in possesso dei requisiti per la stabilizzazione, di cui all'art. 20, comma 2, del D. Lgs. n. 75/2017 e s.m.i., per l'assunzione a tempo indeterminato di n. 2 Dirigenti Psicologi nella disciplina di Psicologia o Psicoterapia.</t>
         </is>
       </c>
       <c r="D422" t="inlineStr">
         <is>
-          <t>Scaduto</t>
-[...6 lines deleted...]
-      </c>
+          <t>Ammissione/Commissione/Espletamento</t>
+        </is>
+      </c>
+      <c r="E422" t="inlineStr"/>
       <c r="F422" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>Dirigenza</t>
         </is>
       </c>
       <c r="G422" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>Dirigente Psicologo</t>
         </is>
       </c>
       <c r="H422" t="inlineStr">
         <is>
-          <t>17/01/2022 11:46</t>
+          <t>03/06/2022 09:48</t>
         </is>
       </c>
       <c r="I422" t="inlineStr">
         <is>
-          <t>28/01/2022 23:59</t>
+          <t>03/07/2022 23:59</t>
         </is>
       </c>
       <c r="K422" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N422" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P422" t="inlineStr"/>
       <c r="Q422" t="inlineStr"/>
       <c r="R422" t="inlineStr"/>
       <c r="S422" t="inlineStr"/>
       <c r="T422" t="inlineStr"/>
       <c r="W422" t="n">
         <v>0</v>
       </c>
       <c r="X422" t="n">
         <v>0</v>
       </c>
       <c r="Y422" t="n">
         <v>0</v>
       </c>
       <c r="Z422" t="n">
         <v>0</v>
       </c>
       <c r="AA422" t="n">
         <v>0</v>
       </c>
       <c r="AC422" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD422" t="n">
         <v>0</v>
       </c>
       <c r="AE422" t="inlineStr">
         <is>
-          <t>Avviso Pubblico</t>
+          <t>Stabilizzazione</t>
         </is>
       </c>
       <c r="AF422" t="inlineStr">
         <is>
-          <t>Tempo determinato</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="423">
       <c r="A423" t="inlineStr"/>
       <c r="B423" t="inlineStr"/>
       <c r="C423" t="inlineStr">
         <is>
-          <t>Azienda Zero - indizione concorsi pubblici dirigenza medica</t>
+          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di Dirigenti Medici di varie discipline (v. bando) a servizio dei Pronto Soccorso degli Ospedali dell'Azienda ULSS 5 Polesana</t>
         </is>
       </c>
       <c r="D423" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E423" t="inlineStr">
         <is>
-          <t>Azienda Zero - indizione concorsi pubblici dirigenza medica</t>
+          <t>&lt;p&gt;Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di Dirigenti Medici di varie discipline (v. bando) a servizio dei Pronto Soccorso degli Ospedali dell'Azienda ULSS 5 Polesana&lt;/p&gt;</t>
         </is>
       </c>
       <c r="F423" t="inlineStr">
         <is>
-          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Tecnico</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G423" t="inlineStr">
         <is>
-          <t>Assistente Informatico</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H423" t="inlineStr">
         <is>
-          <t>12/01/2022 09:44</t>
+          <t>23/05/2022 12:01</t>
         </is>
       </c>
       <c r="I423" t="inlineStr">
         <is>
-          <t>07/02/2022 09:44</t>
+          <t>03/06/2022 23:59</t>
         </is>
       </c>
       <c r="K423" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N423" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P423" t="inlineStr"/>
       <c r="Q423" t="inlineStr"/>
       <c r="R423" t="inlineStr"/>
       <c r="S423" t="inlineStr"/>
       <c r="T423" t="inlineStr"/>
+      <c r="W423" t="n">
+        <v>0</v>
+      </c>
+      <c r="X423" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y423" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z423" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA423" t="n">
+        <v>0</v>
+      </c>
       <c r="AC423" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD423" t="n">
+        <v>0</v>
+      </c>
       <c r="AE423" t="inlineStr">
         <is>
-          <t>Avviso generico</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF423" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="424">
       <c r="A424" t="inlineStr"/>
       <c r="B424" t="inlineStr"/>
       <c r="C424" t="inlineStr">
         <is>
-          <t>AVVISO DI SELEZIONE PUBBLICA PER CONFERIMENTO INCARICHI LIBERO-PROFESSIONALI A MEDICI</t>
+          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di Dirigenti Medici discipline: Anestesia e Rianimazione, Cardiologia, Pediatria</t>
         </is>
       </c>
       <c r="D424" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E424" t="inlineStr"/>
       <c r="F424" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G424" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H424" t="inlineStr">
         <is>
-          <t>28/12/2021 12:10</t>
+          <t>23/05/2022 11:59</t>
         </is>
       </c>
       <c r="I424" t="inlineStr">
         <is>
-          <t>31/12/2022 23:59</t>
+          <t>03/06/2022 23:59</t>
         </is>
       </c>
       <c r="K424" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N424" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P424" t="inlineStr"/>
       <c r="Q424" t="inlineStr"/>
       <c r="R424" t="inlineStr"/>
       <c r="S424" t="inlineStr"/>
       <c r="T424" t="inlineStr"/>
+      <c r="W424" t="n">
+        <v>0</v>
+      </c>
+      <c r="X424" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y424" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z424" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA424" t="n">
+        <v>0</v>
+      </c>
       <c r="AC424" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD424" t="n">
+        <v>0</v>
+      </c>
       <c r="AE424" t="inlineStr">
         <is>
-          <t>Incarichi libero professionali</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF424" t="inlineStr">
         <is>
-          <t>Lavoro autonomo</t>
+          <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="425">
       <c r="A425" t="inlineStr"/>
       <c r="B425" t="inlineStr"/>
       <c r="C425" t="inlineStr">
         <is>
-          <t>Tabella triennale avvisi e procedure comparative aggiornata al 31.12.2021</t>
+          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di Dirigenti Medici discipline: Chirurgia Generale, Ginecologia ed Ostetricia, Radiodiagnostica</t>
         </is>
       </c>
       <c r="D425" t="inlineStr">
         <is>
-          <t>Scaduto</t>
-[...6 lines deleted...]
-      </c>
+          <t>Graduatoria/Esito</t>
+        </is>
+      </c>
+      <c r="E425" t="inlineStr"/>
       <c r="F425" t="inlineStr">
         <is>
-          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G425" t="inlineStr">
         <is>
-          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H425" t="inlineStr">
         <is>
-          <t>24/12/2021 10:12</t>
+          <t>23/05/2022 11:56</t>
         </is>
       </c>
       <c r="I425" t="inlineStr">
         <is>
-          <t>24/01/2026 10:12</t>
+          <t>03/06/2022 23:59</t>
         </is>
       </c>
       <c r="K425" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N425" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P425" t="inlineStr"/>
       <c r="Q425" t="inlineStr"/>
       <c r="R425" t="inlineStr"/>
       <c r="S425" t="inlineStr"/>
       <c r="T425" t="inlineStr"/>
+      <c r="W425" t="n">
+        <v>0</v>
+      </c>
+      <c r="X425" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y425" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z425" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA425" t="n">
+        <v>0</v>
+      </c>
       <c r="AC425" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD425" t="n">
+        <v>0</v>
+      </c>
       <c r="AE425" t="inlineStr">
         <is>
-          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF425" t="inlineStr">
         <is>
-          <t>Non definito</t>
+          <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="426">
       <c r="A426" t="inlineStr"/>
       <c r="B426" t="inlineStr"/>
       <c r="C426" t="inlineStr">
         <is>
-          <t>Avviso di procedura comparativa, per titoli ed eventuale colloquio, per conferimento incarico libero-professionale a psicologo specializzato in neuropsicologia clinica</t>
+          <t>Avviso pubblico per conferimento dell'incarico di Direttore della UOC Malattie Infettive</t>
         </is>
       </c>
       <c r="D426" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E426" t="inlineStr"/>
       <c r="F426" t="inlineStr">
         <is>
-          <t>Dirigenza</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G426" t="inlineStr">
         <is>
-          <t>Dirigente Psicologo</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H426" t="inlineStr">
         <is>
-          <t>20/12/2021 11:42</t>
+          <t>13/05/2022 14:50</t>
         </is>
       </c>
       <c r="I426" t="inlineStr">
         <is>
-          <t>27/12/2021 23:59</t>
+          <t>12/06/2022 23:59</t>
         </is>
       </c>
       <c r="K426" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N426" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P426" t="inlineStr"/>
       <c r="Q426" t="inlineStr"/>
       <c r="R426" t="inlineStr"/>
       <c r="S426" t="inlineStr"/>
       <c r="T426" t="inlineStr"/>
+      <c r="W426" t="n">
+        <v>0</v>
+      </c>
+      <c r="X426" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y426" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z426" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA426" t="n">
+        <v>0</v>
+      </c>
       <c r="AC426" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD426" t="n">
+        <v>0</v>
+      </c>
       <c r="AE426" t="inlineStr">
         <is>
-          <t>Incarichi libero professionali</t>
+          <t>Avviso di struttura complessa</t>
         </is>
       </c>
       <c r="AF426" t="inlineStr">
         <is>
-          <t>Lavoro autonomo</t>
+          <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="427">
       <c r="A427" t="inlineStr"/>
       <c r="B427" t="inlineStr"/>
       <c r="C427" t="inlineStr">
         <is>
-          <t>Azienda Zero - Graduatoria concorso pubblico, per titoli ed esami, per n. 37 posti di Dirigente Medico – disciplina di Pediatria.</t>
+          <t>Avviso pubblico, per soli titoli, per l'assunzione a tempo determinato di Collaboratori Professionali Sanitari - Infermieri - cat. D, anche per possibile inserimento presso i Centri di Servizi del Territorio (Bando Aperto al 31.12.2022)</t>
         </is>
       </c>
       <c r="D427" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E427" t="inlineStr"/>
       <c r="F427" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>D</t>
         </is>
       </c>
       <c r="G427" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>C.P.S. Infermiere</t>
         </is>
       </c>
       <c r="H427" t="inlineStr">
         <is>
-          <t>13/12/2021 17:06</t>
+          <t>13/05/2022 14:45</t>
         </is>
       </c>
       <c r="I427" t="inlineStr">
         <is>
-          <t>13/01/2022 17:06</t>
+          <t>31/12/2022 23:59</t>
         </is>
       </c>
       <c r="K427" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N427" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P427" t="inlineStr"/>
       <c r="Q427" t="inlineStr"/>
       <c r="R427" t="inlineStr"/>
       <c r="S427" t="inlineStr"/>
       <c r="T427" t="inlineStr"/>
+      <c r="W427" t="n">
+        <v>0</v>
+      </c>
+      <c r="X427" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y427" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z427" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA427" t="n">
+        <v>0</v>
+      </c>
       <c r="AC427" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD427" t="n">
+        <v>0</v>
+      </c>
       <c r="AE427" t="inlineStr">
         <is>
-          <t>Concorsi Dirigenza</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF427" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="428">
       <c r="A428" t="inlineStr"/>
       <c r="B428" t="inlineStr"/>
       <c r="C428" t="inlineStr">
         <is>
-          <t>Avviso pubblico per n. 1 Collaboratore Professionale Sanitario - Assistente Sanitario - cat. D</t>
+          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 1 Dirigente Medico disciplina di Ortopedia e Traumatologia</t>
         </is>
       </c>
       <c r="D428" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="E428" t="inlineStr"/>
+      <c r="E428" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 1 Dirigente Medico disciplina di Ortopedia e Traumatologia&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="F428" t="inlineStr">
         <is>
-          <t>D</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G428" t="inlineStr">
         <is>
-          <t>C.P. Assistente Sociale</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H428" t="inlineStr">
         <is>
-          <t>29/11/2021 11:07</t>
+          <t>13/05/2022 14:42</t>
         </is>
       </c>
       <c r="I428" t="inlineStr">
         <is>
-          <t>10/12/2021 11:07</t>
+          <t>27/05/2022 23:59</t>
         </is>
       </c>
       <c r="K428" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N428" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P428" t="inlineStr"/>
       <c r="Q428" t="inlineStr"/>
       <c r="R428" t="inlineStr"/>
       <c r="S428" t="inlineStr"/>
       <c r="T428" t="inlineStr"/>
       <c r="W428" t="n">
         <v>0</v>
       </c>
       <c r="X428" t="n">
         <v>0</v>
       </c>
       <c r="Y428" t="n">
         <v>0</v>
@@ -31857,164 +32510,160 @@
       </c>
       <c r="AC428" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD428" t="n">
         <v>0</v>
       </c>
       <c r="AE428" t="inlineStr">
         <is>
           <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF428" t="inlineStr">
         <is>
           <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="429">
       <c r="A429" t="inlineStr"/>
       <c r="B429" t="inlineStr"/>
       <c r="C429" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per soli titoli, per n. 30 Collaboratori Prof.li Sanitari - Infermieri - cat. D</t>
+          <t>Avviso pubblico di mobilità volontaria per n. 1 Operatore Socio Sanitario (OSS) - cat. B livello economico super (Bs)</t>
         </is>
       </c>
       <c r="D429" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E429" t="inlineStr"/>
       <c r="F429" t="inlineStr">
         <is>
-          <t>D</t>
+          <t>BS</t>
         </is>
       </c>
       <c r="G429" t="inlineStr">
         <is>
-          <t>C.P.S. Infermiere</t>
+          <t>Operatore Socio Sanitario</t>
         </is>
       </c>
       <c r="H429" t="inlineStr">
         <is>
-          <t>12/11/2021 11:13</t>
+          <t>12/05/2022 13:29</t>
         </is>
       </c>
       <c r="I429" t="inlineStr">
         <is>
-          <t>26/11/2021 23:59</t>
+          <t>13/06/2022 23:59</t>
         </is>
       </c>
       <c r="K429" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N429" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P429" t="inlineStr"/>
       <c r="Q429" t="inlineStr"/>
       <c r="R429" t="inlineStr"/>
       <c r="S429" t="inlineStr"/>
       <c r="T429" t="inlineStr"/>
       <c r="W429" t="n">
         <v>0</v>
       </c>
       <c r="X429" t="n">
         <v>0</v>
       </c>
       <c r="Y429" t="n">
         <v>0</v>
       </c>
       <c r="Z429" t="n">
         <v>0</v>
       </c>
       <c r="AA429" t="n">
         <v>0</v>
       </c>
       <c r="AC429" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD429" t="n">
         <v>0</v>
       </c>
       <c r="AE429" t="inlineStr">
         <is>
-          <t>Avviso Pubblico</t>
+          <t>Avviso di mobilità da altro ente</t>
         </is>
       </c>
       <c r="AF429" t="inlineStr">
         <is>
-          <t>Tempo determinato</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="430">
       <c r="A430" t="inlineStr"/>
       <c r="B430" t="inlineStr"/>
       <c r="C430" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per titoli e colloquio, per n. 1 Dirigente Medico di Medicina Fisica e Riabilitazione</t>
+          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 1 Collaboratore Professionale Sanitario - Tecnico della Prevenzione nell'ambiente e nei luoghi di lavoro - cat. D</t>
         </is>
       </c>
       <c r="D430" t="inlineStr">
         <is>
-          <t>Scaduto</t>
-[...6 lines deleted...]
-      </c>
+          <t>Graduatoria/Esito</t>
+        </is>
+      </c>
+      <c r="E430" t="inlineStr"/>
       <c r="F430" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>D</t>
         </is>
       </c>
       <c r="G430" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>C.P.S. Tecnico della Prevenzione nell'ambiente e nei luoghi di lavoro</t>
         </is>
       </c>
       <c r="H430" t="inlineStr">
         <is>
-          <t>12/11/2021 11:10</t>
+          <t>09/05/2022 09:54</t>
         </is>
       </c>
       <c r="I430" t="inlineStr">
         <is>
-          <t>26/11/2021 23:59</t>
+          <t>20/05/2022 23:59</t>
         </is>
       </c>
       <c r="K430" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N430" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P430" t="inlineStr"/>
       <c r="Q430" t="inlineStr"/>
       <c r="R430" t="inlineStr"/>
       <c r="S430" t="inlineStr"/>
       <c r="T430" t="inlineStr"/>
       <c r="W430" t="n">
         <v>0</v>
       </c>
       <c r="X430" t="n">
         <v>0</v>
       </c>
       <c r="Y430" t="n">
         <v>0</v>
@@ -32027,709 +32676,641 @@
       </c>
       <c r="AC430" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD430" t="n">
         <v>0</v>
       </c>
       <c r="AE430" t="inlineStr">
         <is>
           <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF430" t="inlineStr">
         <is>
           <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="431">
       <c r="A431" t="inlineStr"/>
       <c r="B431" t="inlineStr"/>
       <c r="C431" t="inlineStr">
         <is>
-          <t>Azienda Zero - Graduatoria concorso pubblico per n. 39 posti di Collaboratore Professionale Sanitario - Tecnico della Prevenzione nell'Ambiente e nei Luoghi di Lavoro</t>
+          <t>Avviso pubblico per il conferimento dell'incarico di Direttore della Struttura Complessa Radioterapia</t>
         </is>
       </c>
       <c r="D431" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="E431" t="inlineStr"/>
       <c r="F431" t="inlineStr">
         <is>
-          <t>D</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G431" t="inlineStr">
         <is>
-          <t>C.P.S. Tecnico della Prevenzione nell'ambiente e nei luoghi di lavoro</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H431" t="inlineStr">
         <is>
-          <t>11/11/2021 13:49</t>
+          <t>06/05/2022 10:27</t>
         </is>
       </c>
       <c r="I431" t="inlineStr">
         <is>
-          <t>11/12/2021 13:49</t>
+          <t>05/06/2022 23:59</t>
         </is>
       </c>
       <c r="K431" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N431" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P431" t="inlineStr"/>
       <c r="Q431" t="inlineStr"/>
       <c r="R431" t="inlineStr"/>
       <c r="S431" t="inlineStr"/>
       <c r="T431" t="inlineStr"/>
+      <c r="W431" t="n">
+        <v>0</v>
+      </c>
+      <c r="X431" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y431" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z431" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA431" t="n">
+        <v>0</v>
+      </c>
       <c r="AC431" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD431" t="n">
+        <v>0</v>
+      </c>
       <c r="AE431" t="inlineStr">
         <is>
-          <t>Concorsi Comparto</t>
+          <t>Avviso di struttura complessa</t>
         </is>
       </c>
       <c r="AF431" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="432">
       <c r="A432" t="inlineStr"/>
       <c r="B432" t="inlineStr"/>
       <c r="C432" t="inlineStr">
         <is>
-          <t>Azienda Zero - Graduatoria concorso pubblico, per titoli ed esami, per n. 60 posti a tempo indeterminato di DIRIGENTE MEDICO – disciplina PSICHIATRIA</t>
+          <t>Avviso pubblico per il conferimento dell'incarico di Direttore della Struttura Complessa Medicina Nucleare</t>
         </is>
       </c>
       <c r="D432" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E432" t="inlineStr"/>
       <c r="F432" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G432" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H432" t="inlineStr">
         <is>
-          <t>11/11/2021 13:36</t>
+          <t>06/05/2022 10:22</t>
         </is>
       </c>
       <c r="I432" t="inlineStr">
         <is>
-          <t>11/12/2021 13:36</t>
+          <t>05/06/2022 23:59</t>
         </is>
       </c>
       <c r="K432" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N432" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P432" t="inlineStr"/>
       <c r="Q432" t="inlineStr"/>
       <c r="R432" t="inlineStr"/>
       <c r="S432" t="inlineStr"/>
       <c r="T432" t="inlineStr"/>
+      <c r="W432" t="n">
+        <v>0</v>
+      </c>
+      <c r="X432" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y432" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z432" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA432" t="n">
+        <v>0</v>
+      </c>
       <c r="AC432" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD432" t="n">
+        <v>0</v>
+      </c>
       <c r="AE432" t="inlineStr">
         <is>
-          <t>Concorsi Dirigenza</t>
+          <t>Avviso di struttura complessa</t>
         </is>
       </c>
       <c r="AF432" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="433">
       <c r="A433" t="inlineStr"/>
       <c r="B433" t="inlineStr"/>
       <c r="C433" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per titoli e colloquio, per n. 1 Collaboratore Professionale Sanitario - Tecnico Sanitario di Laboratorio Biomedico - cat. D</t>
+          <t>Avviso di procedura comparativa per il conferimento di nr. 1 incarico libero professionale della durata di sei mesi, a Tecnico di Laboratorio Biomedico per addestramento di personale interno allo svolgimento di attività di valutazione di preparati citologici (da prelievo cervico vaginale - Pap Test), presso la UOC Anatomia Patologica dell'Ospedale di Rovigo.</t>
         </is>
       </c>
       <c r="D433" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="E433" t="inlineStr"/>
       <c r="F433" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="G433" t="inlineStr">
         <is>
           <t>C.P.S. Tecnico Sanitario di Laboratorio Biomedico</t>
         </is>
       </c>
       <c r="H433" t="inlineStr">
         <is>
-          <t>05/11/2021 12:18</t>
+          <t>04/05/2022 10:55</t>
         </is>
       </c>
       <c r="I433" t="inlineStr">
         <is>
-          <t>19/11/2021 12:18</t>
+          <t>15/05/2022 23:59</t>
         </is>
       </c>
       <c r="K433" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N433" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P433" t="inlineStr"/>
       <c r="Q433" t="inlineStr"/>
       <c r="R433" t="inlineStr"/>
       <c r="S433" t="inlineStr"/>
       <c r="T433" t="inlineStr"/>
-      <c r="W433" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="AC433" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="AD433" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AE433" t="inlineStr">
         <is>
-          <t>Avviso Pubblico</t>
+          <t>Incarichi libero professionali</t>
         </is>
       </c>
       <c r="AF433" t="inlineStr">
         <is>
-          <t>Tempo determinato</t>
+          <t>Lavoro autonomo</t>
         </is>
       </c>
     </row>
     <row r="434">
       <c r="A434" t="inlineStr"/>
       <c r="B434" t="inlineStr"/>
       <c r="C434" t="inlineStr">
         <is>
-          <t>Avviso pubblico per il conferimento dell'incarico di Direttore della Struttura Operativa Complessa “Servizio Veterinario di Sanità Animale”</t>
+          <t>AVVISO PER MANIFESTAZIONE DI INTERESSE FINALIZZATA AD INDIVIDUARE IL PERSONALE IN POSSESSO DEI REQUISITI ED INTERESSATO ALLA STABILIZZAZIONE DI CUI ALL’ART. 20, COMMA 1, DEL D. LGS. 75/2017 E S.M.I. - COLLABORATORE PROFESSIONALE - ASSISTENTE SOCIALE - CAT. D</t>
         </is>
       </c>
       <c r="D434" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
-[...10 lines deleted...]
-          <t>Dirigente Veterinario</t>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E434" t="inlineStr">
+        <is>
+          <t>AVVISO PER MANIFESTAZIONE DI INTERESSE FINALIZZATA AD INDIVIDUARE IL PERSONALE IN POSSESSO DEI REQUISITI ED INTERESSATO ALLA STABILIZZAZIONE DI CUI ALL’ART. 20, COMMA 1, DEL D. LGS. 75/2017 E S.M.I. - COLLABORATORE PROFESSIONALE - ASSISTENTE SOCIALE - CAT. D</t>
         </is>
       </c>
       <c r="H434" t="inlineStr">
         <is>
-          <t>26/10/2021 14:24</t>
+          <t>26/04/2022 08:48</t>
         </is>
       </c>
       <c r="I434" t="inlineStr">
         <is>
-          <t>26/11/2021 14:24</t>
+          <t>11/05/2022 23:59</t>
         </is>
       </c>
       <c r="K434" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N434" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P434" t="inlineStr"/>
       <c r="Q434" t="inlineStr"/>
       <c r="R434" t="inlineStr"/>
       <c r="S434" t="inlineStr"/>
       <c r="T434" t="inlineStr"/>
-      <c r="W434" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="AC434" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="AD434" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AE434" t="inlineStr">
         <is>
-          <t>Avviso di struttura complessa</t>
+          <t>Avviso per stabilizzazione</t>
         </is>
       </c>
       <c r="AF434" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="435">
       <c r="A435" t="inlineStr"/>
       <c r="B435" t="inlineStr"/>
       <c r="C435" t="inlineStr">
         <is>
-          <t>Avviso pubblico per conferimento incarico Direttore UOC Infanzia, Adolescenza, Famiglia e Consultorio del Distretto 2 di Adria</t>
+          <t>Avviso pubblico, per titoli e colloquio, per n. 1 Dirigente Medico disciplina di Medicina Interna</t>
         </is>
       </c>
       <c r="D435" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
+          <t>Ammissione/Commissione/Espletamento</t>
         </is>
       </c>
       <c r="E435" t="inlineStr"/>
       <c r="F435" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G435" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H435" t="inlineStr">
         <is>
-          <t>22/10/2021 10:46</t>
+          <t>22/04/2022 12:39</t>
         </is>
       </c>
       <c r="I435" t="inlineStr">
         <is>
-          <t>22/11/2021 10:46</t>
+          <t>06/05/2022 23:59</t>
         </is>
       </c>
       <c r="K435" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N435" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P435" t="inlineStr"/>
       <c r="Q435" t="inlineStr"/>
       <c r="R435" t="inlineStr"/>
       <c r="S435" t="inlineStr"/>
       <c r="T435" t="inlineStr"/>
       <c r="W435" t="n">
         <v>0</v>
       </c>
       <c r="X435" t="n">
         <v>0</v>
       </c>
       <c r="Y435" t="n">
         <v>0</v>
       </c>
       <c r="Z435" t="n">
         <v>0</v>
       </c>
       <c r="AA435" t="n">
         <v>0</v>
       </c>
       <c r="AC435" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD435" t="n">
         <v>0</v>
       </c>
       <c r="AE435" t="inlineStr">
         <is>
-          <t>Avviso di struttura complessa</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF435" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="436">
       <c r="A436" t="inlineStr"/>
       <c r="B436" t="inlineStr"/>
       <c r="C436" t="inlineStr">
         <is>
-          <t>Avviso pubblico per il conferimento dell'incarico di Direttore della Struttura Operativa Complessa “Servizio Veterinario di Igiene degli Alimenti di Origine Animale e loro Derivati”</t>
+          <t>AVVISO PUBBLICO PER LA NOMINA DELL'ORGANISMO INDIPENDENTE DI VALUTAZIONE DELL'AZIENDA ULSS 5 POLESANA - Triennio 2022-2024</t>
         </is>
       </c>
       <c r="D436" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="E436" t="inlineStr"/>
       <c r="F436" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>Dirigenza</t>
         </is>
       </c>
       <c r="G436" t="inlineStr">
         <is>
-          <t>Dirigente Veterinario</t>
+          <t>Dirigente</t>
         </is>
       </c>
       <c r="H436" t="inlineStr">
         <is>
-          <t>22/10/2021 10:45</t>
+          <t>21/04/2022 14:26</t>
         </is>
       </c>
       <c r="I436" t="inlineStr">
         <is>
-          <t>21/11/2021 10:45</t>
+          <t>13/05/2022 15:26</t>
         </is>
       </c>
       <c r="K436" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N436" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P436" t="inlineStr"/>
       <c r="Q436" t="inlineStr"/>
       <c r="R436" t="inlineStr"/>
       <c r="S436" t="inlineStr"/>
       <c r="T436" t="inlineStr"/>
-      <c r="W436" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="AC436" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="AD436" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AE436" t="inlineStr">
         <is>
-          <t>Avviso di struttura complessa</t>
+          <t>Avviso generico</t>
         </is>
       </c>
       <c r="AF436" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="437">
       <c r="A437" t="inlineStr"/>
       <c r="B437" t="inlineStr"/>
       <c r="C437" t="inlineStr">
         <is>
-          <t>Avviso pubblico per il conferimento dell'incarico di Direttore UOC Anestesia e Rianimazione di Adria</t>
+          <t>AZIENDA ZERO_GRADUATORIA CONCORSO PUBBLICO, PER TITOLI ED ESAMI, PER N. 10 POSTI DI DIRIGENTE
+FARMACISTA - DISCIPLINA DI FARMACIA OSPEDALIERA</t>
         </is>
       </c>
       <c r="D437" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
-[...10 lines deleted...]
-          <t>Dirigente Medico</t>
+          <t>Graduatoria/Esito</t>
+        </is>
+      </c>
+      <c r="E437" t="inlineStr">
+        <is>
+          <t>AZIENDA ZERO_GRADUATORIA CONCORSO PUBBLICO, PER TITOLI ED ESAMI, PER N. 10 POSTI DI DIRIGENTE&lt;br /&gt;
+FARMACISTA - DISCIPLINA DI FARMACIA OSPEDALIERA</t>
         </is>
       </c>
       <c r="H437" t="inlineStr">
         <is>
-          <t>22/10/2021 10:43</t>
+          <t>21/04/2022 12:56</t>
         </is>
       </c>
       <c r="I437" t="inlineStr">
         <is>
-          <t>21/11/2021 10:43</t>
+          <t>21/05/2022 12:56</t>
         </is>
       </c>
       <c r="K437" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N437" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P437" t="inlineStr"/>
       <c r="Q437" t="inlineStr"/>
       <c r="R437" t="inlineStr"/>
       <c r="S437" t="inlineStr"/>
       <c r="T437" t="inlineStr"/>
-      <c r="W437" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="AC437" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="AD437" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AE437" t="inlineStr">
         <is>
-          <t>Avviso di struttura complessa</t>
+          <t>Avvisi Incarichi 15 septies/octies D.Lgs 502/92</t>
         </is>
       </c>
       <c r="AF437" t="inlineStr">
         <is>
-          <t>Tempo determinato</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="438">
       <c r="A438" t="inlineStr"/>
       <c r="B438" t="inlineStr"/>
       <c r="C438" t="inlineStr">
         <is>
-          <t>Avviso pubblico per il conferimento dell'incarico di Direttore della Struttura Operativa Complessa “Medicina legale”</t>
+          <t>Avviso procedura comparativa per conferimento nr. 1 borsa di studio della durata di 12 mesi, eventualmente rinnovabili a persona in possesso di laurea in Farmacia o Chimica e Tecnologia Farmaceutiche presso l'UOC di Farmacia Ospedaliera di Rovigo - Azienda ULSS 5 Polesana.</t>
         </is>
       </c>
       <c r="D438" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="E438" t="inlineStr"/>
       <c r="F438" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>Dirigenza</t>
         </is>
       </c>
       <c r="G438" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>Dirigente Farmacista</t>
         </is>
       </c>
       <c r="H438" t="inlineStr">
         <is>
-          <t>22/10/2021 10:42</t>
+          <t>19/04/2022 10:32</t>
         </is>
       </c>
       <c r="I438" t="inlineStr">
         <is>
-          <t>21/11/2021 10:42</t>
+          <t>28/04/2022 23:59</t>
         </is>
       </c>
       <c r="K438" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N438" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P438" t="inlineStr"/>
       <c r="Q438" t="inlineStr"/>
       <c r="R438" t="inlineStr"/>
       <c r="S438" t="inlineStr"/>
       <c r="T438" t="inlineStr"/>
-      <c r="W438" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="AC438" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="AD438" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AE438" t="inlineStr">
         <is>
-          <t>Avviso di struttura complessa</t>
+          <t>Borse di Studio</t>
         </is>
       </c>
       <c r="AF438" t="inlineStr">
         <is>
-          <t>Tempo determinato</t>
+          <t>Borsa di studio</t>
         </is>
       </c>
     </row>
     <row r="439">
       <c r="A439" t="inlineStr"/>
       <c r="B439" t="inlineStr"/>
       <c r="C439" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per titoli e colloquio, per n. 1 Collaboratore Professionale Sanitario - Tecnico di Neurofisiopatologia - cat. D</t>
+          <t>Indizione avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 1 Collaboratore Professionale Sanitario - Educatore Professionale - cat. D</t>
         </is>
       </c>
       <c r="D439" t="inlineStr">
         <is>
-          <t>Scaduto</t>
-[...6 lines deleted...]
-      </c>
+          <t>Graduatoria/Esito</t>
+        </is>
+      </c>
+      <c r="E439" t="inlineStr"/>
       <c r="F439" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="G439" t="inlineStr">
         <is>
-          <t>C.P.S. Tecnico di Neurofisiopatologia</t>
+          <t>C.P.S. Educatore Professionale</t>
         </is>
       </c>
       <c r="H439" t="inlineStr">
         <is>
-          <t>15/10/2021 13:47</t>
+          <t>01/04/2022 14:06</t>
         </is>
       </c>
       <c r="I439" t="inlineStr">
         <is>
-          <t>29/10/2021 23:59</t>
+          <t>15/04/2022 23:59</t>
         </is>
       </c>
       <c r="K439" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N439" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P439" t="inlineStr"/>
       <c r="Q439" t="inlineStr"/>
       <c r="R439" t="inlineStr"/>
       <c r="S439" t="inlineStr"/>
       <c r="T439" t="inlineStr"/>
       <c r="W439" t="n">
         <v>0</v>
       </c>
       <c r="X439" t="n">
         <v>0</v>
       </c>
       <c r="Y439" t="n">
         <v>0</v>
@@ -32739,376 +33320,384 @@
       </c>
       <c r="AA439" t="n">
         <v>0</v>
       </c>
       <c r="AC439" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD439" t="n">
         <v>0</v>
       </c>
       <c r="AE439" t="inlineStr">
         <is>
           <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF439" t="inlineStr">
         <is>
           <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="440">
       <c r="A440" t="inlineStr"/>
-      <c r="B440" t="inlineStr"/>
+      <c r="B440" t="inlineStr">
+        <is>
+          <t>Tabella</t>
+        </is>
+      </c>
       <c r="C440" t="inlineStr">
         <is>
-          <t>AVVISO PER MANIFESTAZIONE DI INTERESSE FINALIZZATA AD INDIVIDUARE IL PERSONALE IN POSSESSO DEI REQUISITI ED INTERESSATO ALLA STABILIZZAZIONE DI CUI ALL’ART. 20, COMMA 2, DEL D.LGS. 75/2017</t>
+          <t>Tabella triennale avvisi e procedure comparative aggiornata a marzo 2022</t>
         </is>
       </c>
       <c r="D440" t="inlineStr">
         <is>
-          <t>Scaduto</t>
-[...2 lines deleted...]
-      <c r="E440" t="inlineStr"/>
+          <t>Aperto</t>
+        </is>
+      </c>
+      <c r="E440" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Tabella triennale avvisi e procedure comparative aggiornata a marzo 2022&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="F440" t="inlineStr">
         <is>
-          <t>Dirigenza</t>
+          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
         </is>
       </c>
       <c r="G440" t="inlineStr">
         <is>
-          <t>Dirigente Psicologo</t>
+          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
         </is>
       </c>
       <c r="H440" t="inlineStr">
         <is>
-          <t>13/10/2021 13:02</t>
+          <t>29/03/2022 09:36</t>
         </is>
       </c>
       <c r="I440" t="inlineStr">
         <is>
-          <t>28/10/2021 13:02</t>
+          <t>29/03/2027 23:59</t>
         </is>
       </c>
       <c r="K440" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N440" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P440" t="inlineStr"/>
       <c r="Q440" t="inlineStr"/>
       <c r="R440" t="inlineStr"/>
       <c r="S440" t="inlineStr"/>
       <c r="T440" t="inlineStr"/>
+      <c r="W440" t="n">
+        <v>0</v>
+      </c>
+      <c r="X440" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y440" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z440" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA440" t="n">
+        <v>0</v>
+      </c>
       <c r="AC440" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD440" t="n">
+        <v>0</v>
+      </c>
       <c r="AE440" t="inlineStr">
         <is>
-          <t>Avviso per stabilizzazione</t>
+          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
         </is>
       </c>
       <c r="AF440" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Non definito</t>
         </is>
       </c>
     </row>
     <row r="441">
       <c r="A441" t="inlineStr"/>
       <c r="B441" t="inlineStr"/>
       <c r="C441" t="inlineStr">
         <is>
-          <t>Azienda Zero - graduatoria concorso pubblico per n. 49 Dirigenti Medici di Ortopedia e Traumatologia</t>
+          <t>Avviso pubblico, per titoli e colloquio, per n. 1 Dirigente Medico disciplina di Igiene, Epidemiologia e Sanità Pubblica</t>
         </is>
       </c>
       <c r="D441" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="E441" t="inlineStr"/>
       <c r="F441" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G441" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H441" t="inlineStr">
         <is>
-          <t>05/10/2021 14:40</t>
+          <t>18/03/2022 12:33</t>
         </is>
       </c>
       <c r="I441" t="inlineStr">
         <is>
-          <t>05/11/2021 14:40</t>
+          <t>01/04/2022 23:59</t>
         </is>
       </c>
       <c r="K441" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N441" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P441" t="inlineStr"/>
       <c r="Q441" t="inlineStr"/>
       <c r="R441" t="inlineStr"/>
       <c r="S441" t="inlineStr"/>
       <c r="T441" t="inlineStr"/>
+      <c r="W441" t="n">
+        <v>0</v>
+      </c>
+      <c r="X441" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y441" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z441" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA441" t="n">
+        <v>0</v>
+      </c>
       <c r="AC441" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD441" t="n">
+        <v>0</v>
+      </c>
       <c r="AE441" t="inlineStr">
         <is>
-          <t>Concorsi Dirigenza</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF441" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="442">
       <c r="A442" t="inlineStr"/>
       <c r="B442" t="inlineStr"/>
       <c r="C442" t="inlineStr">
         <is>
-          <t>Avviso pubblico per il conferimento dell'incarico di Direttore della Struttura Complessa Cardiologia</t>
+          <t>Azienda Zero - Graduatoria Concorso Pubblico per la copertura di n. 40 posti di Collaboratore Professionale Sanitario - OSTETRICA/O – categoria D</t>
         </is>
       </c>
       <c r="D442" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E442" t="inlineStr"/>
       <c r="F442" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>D</t>
         </is>
       </c>
       <c r="G442" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>C.P.S. Ostetrica</t>
         </is>
       </c>
       <c r="H442" t="inlineStr">
         <is>
-          <t>05/10/2021 12:28</t>
+          <t>14/03/2022 12:10</t>
         </is>
       </c>
       <c r="I442" t="inlineStr">
         <is>
-          <t>04/11/2021 23:59</t>
+          <t>14/04/2022 12:10</t>
         </is>
       </c>
       <c r="K442" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N442" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P442" t="inlineStr"/>
       <c r="Q442" t="inlineStr"/>
       <c r="R442" t="inlineStr"/>
       <c r="S442" t="inlineStr"/>
       <c r="T442" t="inlineStr"/>
-      <c r="W442" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="AC442" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="AD442" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AE442" t="inlineStr">
         <is>
-          <t>Avviso di struttura complessa</t>
+          <t>Concorsi Comparto</t>
         </is>
       </c>
       <c r="AF442" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="443">
       <c r="A443" t="inlineStr"/>
       <c r="B443" t="inlineStr"/>
       <c r="C443" t="inlineStr">
         <is>
-          <t>Avviso pubblico per il conferimento dell'incarico di Direttore della Struttura Complessa Ostetricia e Ginecologia di Adria</t>
+          <t>Avviso procedura comparativa per conferimento nr. 1 borsa di studio della durata di 12 mesi, eventualmente rinnovabili, per persona in possesso di laurea in Dietistica presso l'UOC Servizio Igiene degli Alimenti e della Nutrizione (SIAN).</t>
         </is>
       </c>
       <c r="D443" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="E443" t="inlineStr"/>
       <c r="F443" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Tecnico</t>
         </is>
       </c>
       <c r="G443" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>Assistente Informatico</t>
         </is>
       </c>
       <c r="H443" t="inlineStr">
         <is>
-          <t>05/10/2021 12:27</t>
+          <t>07/03/2022 10:45</t>
         </is>
       </c>
       <c r="I443" t="inlineStr">
         <is>
-          <t>04/11/2021 23:59</t>
+          <t>14/03/2022 23:59</t>
         </is>
       </c>
       <c r="K443" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N443" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P443" t="inlineStr"/>
       <c r="Q443" t="inlineStr"/>
       <c r="R443" t="inlineStr"/>
       <c r="S443" t="inlineStr"/>
       <c r="T443" t="inlineStr"/>
-      <c r="W443" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="AC443" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="AD443" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AE443" t="inlineStr">
         <is>
-          <t>Avviso di struttura complessa</t>
+          <t>Borse di Studio</t>
         </is>
       </c>
       <c r="AF443" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Borsa di studio</t>
         </is>
       </c>
     </row>
     <row r="444">
       <c r="A444" t="inlineStr"/>
       <c r="B444" t="inlineStr"/>
       <c r="C444" t="inlineStr">
         <is>
-          <t>Avviso pubblico per il conferimento dell'incarico di Direttore della Struttura Complessa Chirurgia Generale di Adria</t>
+          <t>Avviso pubblico per il conferimento dell'incarico di Direttore della Struttura Operativa Complessa “Direzione delle Professioni Sanitarie” – Ruolo: Sanitario - Profilo Professionale: Dirigente delle Professioni Sanitarie (Infermieristiche, Tecniche, della Riabilitazione, della Prevenzione e della Professione Ostetrica)</t>
         </is>
       </c>
       <c r="D444" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E444" t="inlineStr"/>
       <c r="F444" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>Dirigenza dell'Area Sanità</t>
         </is>
       </c>
       <c r="G444" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>Dirigente delle Professioni Sanitarie - DIRETTORE</t>
         </is>
       </c>
       <c r="H444" t="inlineStr">
         <is>
-          <t>05/10/2021 12:25</t>
+          <t>01/03/2022 09:46</t>
         </is>
       </c>
       <c r="I444" t="inlineStr">
         <is>
-          <t>04/11/2021 23:59</t>
+          <t>31/03/2022 09:46</t>
         </is>
       </c>
       <c r="K444" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N444" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P444" t="inlineStr"/>
       <c r="Q444" t="inlineStr"/>
       <c r="R444" t="inlineStr"/>
       <c r="S444" t="inlineStr"/>
       <c r="T444" t="inlineStr"/>
       <c r="W444" t="n">
         <v>0</v>
       </c>
       <c r="X444" t="n">
         <v>0</v>
       </c>
       <c r="Y444" t="n">
         <v>0</v>
@@ -33121,1958 +33710,1924 @@
       </c>
       <c r="AC444" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD444" t="n">
         <v>0</v>
       </c>
       <c r="AE444" t="inlineStr">
         <is>
           <t>Avviso di struttura complessa</t>
         </is>
       </c>
       <c r="AF444" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="445">
       <c r="A445" t="inlineStr"/>
       <c r="B445" t="inlineStr"/>
       <c r="C445" t="inlineStr">
         <is>
-          <t>Avviso pubblico per il conferimento dell'incarico di Direttore della Struttura Complessa Direzione Medica degli Ospedali di Rovigo, Trecenta e Adria</t>
+          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 3 Operatori Tecnici Specializzati - Autisti - cat. B livello economico super (Bs), per il servizio di trasporto di materiale sanitario.</t>
         </is>
       </c>
       <c r="D445" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E445" t="inlineStr"/>
       <c r="F445" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>BS</t>
         </is>
       </c>
       <c r="G445" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>Operatore Tecnico Specializzato</t>
         </is>
       </c>
       <c r="H445" t="inlineStr">
         <is>
-          <t>05/10/2021 12:23</t>
+          <t>25/02/2022 11:36</t>
         </is>
       </c>
       <c r="I445" t="inlineStr">
         <is>
-          <t>04/11/2021 23:59</t>
+          <t>11/03/2022 23:59</t>
         </is>
       </c>
       <c r="K445" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N445" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P445" t="inlineStr"/>
       <c r="Q445" t="inlineStr"/>
       <c r="R445" t="inlineStr"/>
       <c r="S445" t="inlineStr"/>
       <c r="T445" t="inlineStr"/>
       <c r="W445" t="n">
         <v>0</v>
       </c>
       <c r="X445" t="n">
         <v>0</v>
       </c>
       <c r="Y445" t="n">
         <v>0</v>
       </c>
       <c r="Z445" t="n">
         <v>0</v>
       </c>
       <c r="AA445" t="n">
         <v>0</v>
       </c>
       <c r="AC445" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD445" t="n">
         <v>0</v>
       </c>
       <c r="AE445" t="inlineStr">
         <is>
-          <t>Avviso di struttura complessa</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF445" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="446">
       <c r="A446" t="inlineStr"/>
       <c r="B446" t="inlineStr"/>
       <c r="C446" t="inlineStr">
         <is>
-          <t>Azienda Zero - Graduatoria concorso pubblico per n. 35 Dirigenti Medici - disciplina di Medicina Interna - specializzandi</t>
+          <t>Avviso pubblico, per titoli e colloquio, per n. 1 Dirigente Medico di Psichiatria</t>
         </is>
       </c>
       <c r="D446" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="E446" t="inlineStr"/>
       <c r="F446" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G446" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H446" t="inlineStr">
         <is>
-          <t>01/10/2021 13:01</t>
+          <t>18/02/2022 10:58</t>
         </is>
       </c>
       <c r="I446" t="inlineStr">
         <is>
-          <t>01/11/2026 13:01</t>
+          <t>04/03/2022 10:58</t>
         </is>
       </c>
       <c r="K446" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N446" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P446" t="inlineStr"/>
       <c r="Q446" t="inlineStr"/>
       <c r="R446" t="inlineStr"/>
       <c r="S446" t="inlineStr"/>
       <c r="T446" t="inlineStr"/>
+      <c r="W446" t="n">
+        <v>0</v>
+      </c>
+      <c r="X446" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y446" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z446" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA446" t="n">
+        <v>0</v>
+      </c>
       <c r="AC446" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD446" t="n">
+        <v>0</v>
+      </c>
       <c r="AE446" t="inlineStr">
         <is>
-          <t>Concorsi Dirigenza</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF446" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="447">
       <c r="A447" t="inlineStr"/>
       <c r="B447" t="inlineStr"/>
       <c r="C447" t="inlineStr">
         <is>
-          <t>Tabella triennale avvisi e procedure comparative aggiornata al 30.09.2021</t>
+          <t>Azienda Zero - graduatoria concorso pubblico per n. 14 posti di Dirigente Veterinario Area Igiene produzione, trasformazione, commercializzazione, conservazione e trasporto alimenti origine animale e loro derivati (Area B)</t>
         </is>
       </c>
       <c r="D447" t="inlineStr">
         <is>
-          <t>Pubblicato</t>
-[...6 lines deleted...]
-      </c>
+          <t>Graduatoria/Esito</t>
+        </is>
+      </c>
+      <c r="E447" t="inlineStr"/>
       <c r="F447" t="inlineStr">
         <is>
-          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G447" t="inlineStr">
         <is>
-          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
+          <t>Dirigente Veterinario</t>
         </is>
       </c>
       <c r="H447" t="inlineStr">
         <is>
-          <t>30/09/2021 16:13</t>
+          <t>14/02/2022 10:14</t>
         </is>
       </c>
       <c r="I447" t="inlineStr">
         <is>
-          <t>30/09/2026 16:13</t>
+          <t>14/03/2022 23:59</t>
         </is>
       </c>
       <c r="K447" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N447" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P447" t="inlineStr"/>
       <c r="Q447" t="inlineStr"/>
       <c r="R447" t="inlineStr"/>
       <c r="S447" t="inlineStr"/>
       <c r="T447" t="inlineStr"/>
       <c r="AC447" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE447" t="inlineStr">
         <is>
-          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
+          <t>Avvisi Incarichi 15 septies/octies D.Lgs 502/92</t>
         </is>
       </c>
       <c r="AF447" t="inlineStr">
         <is>
-          <t>Non definito</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="448">
       <c r="A448" t="inlineStr"/>
       <c r="B448" t="inlineStr"/>
       <c r="C448" t="inlineStr">
         <is>
-          <t>Avviso pubblico di mobilità volontaria per n. 1 Operatore Tecnico Specializzato - cat. Bs</t>
+          <t>AVVISO PER MANIFESTAZIONE DI INTERESSE FINALIZZATA AD INDIVIDUARE IL PERSONALE IN POSSESSO DEI REQUISITI ED INTERESSATO ALLA STABILIZZAZIONE DI CUI ALL’ART. 20, COMMA 1, DEL D.LGS. 75/2017 - DIRIGENTE BIOLOGO - DISCIPLINA: PATOLOGIA CLINICA</t>
         </is>
       </c>
       <c r="D448" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="E448" t="inlineStr"/>
-      <c r="F448" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="H448" t="inlineStr">
         <is>
-          <t>27/09/2021 11:11</t>
+          <t>11/02/2022 09:42</t>
         </is>
       </c>
       <c r="I448" t="inlineStr">
         <is>
-          <t>27/10/2021 23:59</t>
+          <t>26/02/2022 23:59</t>
         </is>
       </c>
       <c r="K448" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N448" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P448" t="inlineStr"/>
       <c r="Q448" t="inlineStr"/>
       <c r="R448" t="inlineStr"/>
       <c r="S448" t="inlineStr"/>
       <c r="T448" t="inlineStr"/>
-      <c r="W448" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="AC448" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="AD448" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AE448" t="inlineStr">
         <is>
-          <t>Avviso di mobilità da altro ente</t>
+          <t>Avviso per stabilizzazione</t>
         </is>
       </c>
       <c r="AF448" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="449">
       <c r="A449" t="inlineStr"/>
       <c r="B449" t="inlineStr"/>
       <c r="C449" t="inlineStr">
         <is>
-          <t>Azienda Zero - Graduatoria concorso pubblico, per titoli ed esami, per n. 30 posti a tempo indeterminato di DIRIGENTE MEDICO - disciplina MEDICINA TRASFUSIONALE</t>
+          <t>Azienda Zero - graduatoria concorso pubblico per n. 8 Dirigenti Medici disciplina di Chirurgia Generale</t>
         </is>
       </c>
       <c r="D449" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E449" t="inlineStr"/>
-      <c r="F449" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="H449" t="inlineStr">
         <is>
-          <t>22/09/2021 11:55</t>
+          <t>04/02/2022 12:35</t>
         </is>
       </c>
       <c r="I449" t="inlineStr">
         <is>
-          <t>22/10/2021 11:55</t>
+          <t>04/03/2022 12:35</t>
         </is>
       </c>
       <c r="K449" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N449" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P449" t="inlineStr"/>
       <c r="Q449" t="inlineStr"/>
       <c r="R449" t="inlineStr"/>
       <c r="S449" t="inlineStr"/>
       <c r="T449" t="inlineStr"/>
       <c r="AC449" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE449" t="inlineStr">
         <is>
           <t>Concorsi Dirigenza</t>
         </is>
       </c>
       <c r="AF449" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="450">
       <c r="A450" t="inlineStr"/>
       <c r="B450" t="inlineStr"/>
       <c r="C450" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per titoli e colloquio, per n. 1 Dirigente Medico disciplina di Otorinolaringoiatria</t>
+          <t>Avviso pubblico per n. 10 C.P.S. Infermieri cat. D anche per possibile inserimento presso i Centri di Servizi del Territorio</t>
         </is>
       </c>
       <c r="D450" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E450" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Avviso pubblico, per titoli e colloquio, per n. 1 Dirigente Medico disciplina di Otorinolaringoiatria&lt;/p&gt;</t>
+          <t>&lt;p&gt;Graduatoria&lt;/p&gt;</t>
         </is>
       </c>
       <c r="F450" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>D</t>
         </is>
       </c>
       <c r="G450" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>C.P.S. Infermiere</t>
         </is>
       </c>
       <c r="H450" t="inlineStr">
         <is>
-          <t>17/09/2021 13:20</t>
+          <t>28/01/2022 12:42</t>
         </is>
       </c>
       <c r="I450" t="inlineStr">
         <is>
-          <t>01/10/2021 23:59</t>
+          <t>11/02/2022 23:59</t>
         </is>
       </c>
       <c r="K450" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N450" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P450" t="inlineStr"/>
       <c r="Q450" t="inlineStr"/>
       <c r="R450" t="inlineStr"/>
       <c r="S450" t="inlineStr"/>
       <c r="T450" t="inlineStr"/>
+      <c r="U450" t="inlineStr">
+        <is>
+          <t>21/03/2022 00:00</t>
+        </is>
+      </c>
       <c r="W450" t="n">
         <v>0</v>
       </c>
       <c r="X450" t="n">
         <v>0</v>
       </c>
       <c r="Y450" t="n">
         <v>0</v>
       </c>
       <c r="Z450" t="n">
         <v>0</v>
       </c>
       <c r="AA450" t="n">
         <v>0</v>
       </c>
       <c r="AC450" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD450" t="n">
         <v>0</v>
       </c>
       <c r="AE450" t="inlineStr">
         <is>
           <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF450" t="inlineStr">
         <is>
           <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="451">
       <c r="A451" t="inlineStr"/>
       <c r="B451" t="inlineStr"/>
       <c r="C451" t="inlineStr">
         <is>
-          <t>Avviso pubblico per il conferimento dell'incarico di Direttore della Struttura Complessa &amp;quot;Riabilitazione di Adria&amp;quot;</t>
+          <t>Avviso pubblico, per titoli e colloquio, per n.1 Dirigente Medico disciplina di Malattie dell'Apparato Respiratorio</t>
         </is>
       </c>
       <c r="D451" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
-[...2 lines deleted...]
-      <c r="E451" t="inlineStr"/>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E451" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Avviso pubblico, per titoli e colloquio, per n.1 Dirigente Medico disciplina di Malattie dell'Apparato Respiratorio&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="F451" t="inlineStr">
         <is>
-          <t>Apicale</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G451" t="inlineStr">
         <is>
-          <t>Dirigente Medico - DIRETTORE</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H451" t="inlineStr">
         <is>
-          <t>03/09/2021 11:14</t>
+          <t>17/01/2022 11:49</t>
         </is>
       </c>
       <c r="I451" t="inlineStr">
         <is>
-          <t>03/10/2021 11:14</t>
+          <t>28/01/2022 23:59</t>
         </is>
       </c>
       <c r="K451" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N451" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P451" t="inlineStr"/>
       <c r="Q451" t="inlineStr"/>
       <c r="R451" t="inlineStr"/>
       <c r="S451" t="inlineStr"/>
       <c r="T451" t="inlineStr"/>
       <c r="W451" t="n">
         <v>0</v>
       </c>
       <c r="X451" t="n">
         <v>0</v>
       </c>
       <c r="Y451" t="n">
         <v>0</v>
       </c>
       <c r="Z451" t="n">
         <v>0</v>
       </c>
       <c r="AA451" t="n">
         <v>0</v>
       </c>
       <c r="AC451" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD451" t="n">
         <v>0</v>
       </c>
       <c r="AE451" t="inlineStr">
         <is>
-          <t>Avviso di struttura complessa</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF451" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="452">
       <c r="A452" t="inlineStr"/>
       <c r="B452" t="inlineStr"/>
       <c r="C452" t="inlineStr">
         <is>
-          <t>Avviso pubblico per il conferimento dell'incarico di Direttore della Struttura Complessa &amp;quot;Riabilitazione di Trecenta e Rovigo&amp;quot;</t>
+          <t>Avviso pubblico, per titoli e colloquio, per n. 1 Dirigente Medico disciplina di Radioterapia</t>
         </is>
       </c>
       <c r="D452" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
-[...2 lines deleted...]
-      <c r="E452" t="inlineStr"/>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E452" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Avviso pubblico, per titoli e colloquio, per n. 1 Dirigente Medico disciplina di Radioterapia&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="F452" t="inlineStr">
         <is>
-          <t>Apicale</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G452" t="inlineStr">
         <is>
-          <t>Dirigente Medico - DIRETTORE</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H452" t="inlineStr">
         <is>
-          <t>03/09/2021 11:12</t>
+          <t>17/01/2022 11:46</t>
         </is>
       </c>
       <c r="I452" t="inlineStr">
         <is>
-          <t>03/10/2021 11:12</t>
+          <t>28/01/2022 23:59</t>
         </is>
       </c>
       <c r="K452" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N452" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P452" t="inlineStr"/>
       <c r="Q452" t="inlineStr"/>
       <c r="R452" t="inlineStr"/>
       <c r="S452" t="inlineStr"/>
       <c r="T452" t="inlineStr"/>
       <c r="W452" t="n">
         <v>0</v>
       </c>
       <c r="X452" t="n">
         <v>0</v>
       </c>
       <c r="Y452" t="n">
         <v>0</v>
       </c>
       <c r="Z452" t="n">
         <v>0</v>
       </c>
       <c r="AA452" t="n">
         <v>0</v>
       </c>
       <c r="AC452" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD452" t="n">
         <v>0</v>
       </c>
       <c r="AE452" t="inlineStr">
         <is>
-          <t>Avviso di struttura complessa</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF452" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="453">
       <c r="A453" t="inlineStr"/>
       <c r="B453" t="inlineStr"/>
       <c r="C453" t="inlineStr">
         <is>
-          <t>Avviso pubblico per il conferimento dell'incarico di Direttore della Struttura Complessa &amp;quot;Neuropsichiatria Infantile Ospedaliera&amp;quot;</t>
+          <t>Azienda Zero - indizione concorsi pubblici dirigenza medica</t>
         </is>
       </c>
       <c r="D453" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
-[...2 lines deleted...]
-      <c r="E453" t="inlineStr"/>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E453" t="inlineStr">
+        <is>
+          <t>Azienda Zero - indizione concorsi pubblici dirigenza medica</t>
+        </is>
+      </c>
       <c r="F453" t="inlineStr">
         <is>
-          <t>Apicale</t>
+          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Tecnico</t>
         </is>
       </c>
       <c r="G453" t="inlineStr">
         <is>
-          <t>Dirigente Medico - DIRETTORE</t>
+          <t>Assistente Informatico</t>
         </is>
       </c>
       <c r="H453" t="inlineStr">
         <is>
-          <t>03/09/2021 11:09</t>
+          <t>12/01/2022 09:44</t>
         </is>
       </c>
       <c r="I453" t="inlineStr">
         <is>
-          <t>03/10/2021 11:09</t>
+          <t>07/02/2022 09:44</t>
         </is>
       </c>
       <c r="K453" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N453" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P453" t="inlineStr"/>
       <c r="Q453" t="inlineStr"/>
       <c r="R453" t="inlineStr"/>
       <c r="S453" t="inlineStr"/>
       <c r="T453" t="inlineStr"/>
-      <c r="W453" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="AC453" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="AD453" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AE453" t="inlineStr">
         <is>
-          <t>Avviso di struttura complessa</t>
+          <t>Avviso generico</t>
         </is>
       </c>
       <c r="AF453" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="454">
       <c r="A454" t="inlineStr"/>
       <c r="B454" t="inlineStr"/>
       <c r="C454" t="inlineStr">
         <is>
-          <t>Avviso pubblico per il conferimento dell'incarico di Direttore della Struttura Complessa &amp;quot;Centrale Operativa 118&amp;quot;</t>
+          <t>AVVISO DI SELEZIONE PUBBLICA PER CONFERIMENTO INCARICHI LIBERO-PROFESSIONALI A MEDICI</t>
         </is>
       </c>
       <c r="D454" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="E454" t="inlineStr"/>
       <c r="F454" t="inlineStr">
         <is>
-          <t>Apicale</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G454" t="inlineStr">
         <is>
-          <t>Dirigente Medico - DIRETTORE</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H454" t="inlineStr">
         <is>
-          <t>03/09/2021 11:07</t>
+          <t>28/12/2021 12:10</t>
         </is>
       </c>
       <c r="I454" t="inlineStr">
         <is>
-          <t>03/10/2021 11:07</t>
+          <t>31/12/2022 23:59</t>
         </is>
       </c>
       <c r="K454" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N454" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P454" t="inlineStr"/>
       <c r="Q454" t="inlineStr"/>
       <c r="R454" t="inlineStr"/>
       <c r="S454" t="inlineStr"/>
       <c r="T454" t="inlineStr"/>
-      <c r="W454" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="AC454" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="AD454" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AE454" t="inlineStr">
         <is>
-          <t>Avviso di struttura complessa</t>
+          <t>Incarichi libero professionali</t>
         </is>
       </c>
       <c r="AF454" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Lavoro autonomo</t>
         </is>
       </c>
     </row>
     <row r="455">
       <c r="A455" t="inlineStr"/>
-      <c r="B455" t="inlineStr"/>
+      <c r="B455" t="inlineStr">
+        <is>
+          <t>Tabella</t>
+        </is>
+      </c>
       <c r="C455" t="inlineStr">
         <is>
-          <t>Avviso pubblico per il conferimento dell'incarico di Direttore della Struttura Complessa &amp;quot;Ortopedia di Adria&amp;quot;</t>
+          <t>Tabella triennale avvisi e procedure comparative aggiornata al 31.12.2021</t>
         </is>
       </c>
       <c r="D455" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
-[...2 lines deleted...]
-      <c r="E455" t="inlineStr"/>
+          <t>Aperto</t>
+        </is>
+      </c>
+      <c r="E455" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Tabella triennale avvisi e procedure comparative aggiornata al 31.12.2021&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="F455" t="inlineStr">
         <is>
-          <t>Apicale</t>
+          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
         </is>
       </c>
       <c r="G455" t="inlineStr">
         <is>
-          <t>Dirigente Medico - DIRETTORE</t>
+          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
         </is>
       </c>
       <c r="H455" t="inlineStr">
         <is>
-          <t>03/09/2021 11:06</t>
+          <t>24/12/2021 10:12</t>
         </is>
       </c>
       <c r="I455" t="inlineStr">
         <is>
-          <t>03/10/2021 11:06</t>
+          <t>24/12/2026 00:00</t>
         </is>
       </c>
       <c r="K455" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N455" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P455" t="inlineStr"/>
       <c r="Q455" t="inlineStr"/>
       <c r="R455" t="inlineStr"/>
       <c r="S455" t="inlineStr"/>
       <c r="T455" t="inlineStr"/>
       <c r="W455" t="n">
         <v>0</v>
       </c>
       <c r="X455" t="n">
         <v>0</v>
       </c>
       <c r="Y455" t="n">
         <v>0</v>
       </c>
       <c r="Z455" t="n">
         <v>0</v>
       </c>
       <c r="AA455" t="n">
         <v>0</v>
       </c>
       <c r="AC455" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD455" t="n">
         <v>0</v>
       </c>
       <c r="AE455" t="inlineStr">
         <is>
-          <t>Avviso di struttura complessa</t>
+          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
         </is>
       </c>
       <c r="AF455" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Non definito</t>
         </is>
       </c>
     </row>
     <row r="456">
       <c r="A456" t="inlineStr"/>
       <c r="B456" t="inlineStr"/>
       <c r="C456" t="inlineStr">
         <is>
-          <t>Avviso pubblico per il conferimento dell'incarico di Direttore della Struttura Complessa &amp;quot;Ortopedia e Traumatologia di Rovigo e Trecenta&amp;quot;</t>
+          <t>Avviso di procedura comparativa, per titoli ed eventuale colloquio, per conferimento incarico libero-professionale a psicologo specializzato in neuropsicologia clinica</t>
         </is>
       </c>
       <c r="D456" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="E456" t="inlineStr"/>
       <c r="F456" t="inlineStr">
         <is>
-          <t>Apicale</t>
+          <t>Dirigenza</t>
         </is>
       </c>
       <c r="G456" t="inlineStr">
         <is>
-          <t>Dirigente Medico - DIRETTORE</t>
+          <t>Dirigente Psicologo</t>
         </is>
       </c>
       <c r="H456" t="inlineStr">
         <is>
-          <t>03/09/2021 11:04</t>
+          <t>20/12/2021 11:42</t>
         </is>
       </c>
       <c r="I456" t="inlineStr">
         <is>
-          <t>03/10/2021 11:04</t>
+          <t>27/12/2021 23:59</t>
         </is>
       </c>
       <c r="K456" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N456" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P456" t="inlineStr"/>
       <c r="Q456" t="inlineStr"/>
       <c r="R456" t="inlineStr"/>
       <c r="S456" t="inlineStr"/>
       <c r="T456" t="inlineStr"/>
-      <c r="W456" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="AC456" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="AD456" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AE456" t="inlineStr">
         <is>
-          <t>Avviso di struttura complessa</t>
+          <t>Incarichi libero professionali</t>
         </is>
       </c>
       <c r="AF456" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Lavoro autonomo</t>
         </is>
       </c>
     </row>
     <row r="457">
       <c r="A457" t="inlineStr"/>
       <c r="B457" t="inlineStr"/>
       <c r="C457" t="inlineStr">
         <is>
-          <t>Avviso pubblico per il conferimento dell'incarico di Direttore della Struttura Complessa &amp;quot;Otorinolaringoiatria&amp;quot;</t>
+          <t>Azienda Zero - Graduatoria concorso pubblico, per titoli ed esami, per n. 37 posti di Dirigente Medico – disciplina di Pediatria.</t>
         </is>
       </c>
       <c r="D457" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E457" t="inlineStr"/>
       <c r="F457" t="inlineStr">
         <is>
-          <t>Apicale</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G457" t="inlineStr">
         <is>
-          <t>Dirigente Medico - DIRETTORE</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H457" t="inlineStr">
         <is>
-          <t>03/09/2021 11:01</t>
+          <t>13/12/2021 17:06</t>
         </is>
       </c>
       <c r="I457" t="inlineStr">
         <is>
-          <t>03/10/2021 11:01</t>
+          <t>13/01/2022 17:06</t>
         </is>
       </c>
       <c r="K457" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N457" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P457" t="inlineStr"/>
       <c r="Q457" t="inlineStr"/>
       <c r="R457" t="inlineStr"/>
       <c r="S457" t="inlineStr"/>
       <c r="T457" t="inlineStr"/>
-      <c r="W457" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="AC457" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="AD457" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AE457" t="inlineStr">
         <is>
-          <t>Avviso di struttura complessa</t>
+          <t>Concorsi Dirigenza</t>
         </is>
       </c>
       <c r="AF457" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="458">
       <c r="A458" t="inlineStr"/>
       <c r="B458" t="inlineStr"/>
       <c r="C458" t="inlineStr">
         <is>
-          <t>Azienda Zero_Graduatoria concorso pubblico per Dirigente Ingegnere civile-edile</t>
+          <t>Avviso pubblico per n. 1 Collaboratore Professionale Sanitario - Assistente Sanitario - cat. D</t>
         </is>
       </c>
       <c r="D458" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
-[...6 lines deleted...]
-      </c>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E458" t="inlineStr"/>
       <c r="F458" t="inlineStr">
         <is>
-          <t>Dirigenza</t>
+          <t>D</t>
         </is>
       </c>
       <c r="G458" t="inlineStr">
         <is>
-          <t>Dirigente del ruolo professionale (Avvocato, Ingegnere, architetto, Geologo)</t>
+          <t>C.P. Assistente Sociale</t>
         </is>
       </c>
       <c r="H458" t="inlineStr">
         <is>
-          <t>04/08/2021 17:18</t>
+          <t>29/11/2021 11:07</t>
         </is>
       </c>
       <c r="I458" t="inlineStr">
         <is>
-          <t>04/08/2026 17:18</t>
+          <t>10/12/2021 11:07</t>
         </is>
       </c>
       <c r="K458" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N458" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P458" t="inlineStr"/>
       <c r="Q458" t="inlineStr"/>
       <c r="R458" t="inlineStr"/>
       <c r="S458" t="inlineStr"/>
       <c r="T458" t="inlineStr"/>
-      <c r="U458" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="W458" t="n">
+        <v>0</v>
+      </c>
+      <c r="X458" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y458" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z458" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA458" t="n">
+        <v>0</v>
       </c>
       <c r="AC458" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD458" t="n">
+        <v>0</v>
+      </c>
       <c r="AE458" t="inlineStr">
         <is>
-          <t>Concorsi Dirigenza</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF458" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="459">
       <c r="A459" t="inlineStr"/>
       <c r="B459" t="inlineStr"/>
       <c r="C459" t="inlineStr">
         <is>
-          <t>Avviso pubblico di mobilità volontaria per la copertura di n. 1 posto di Collaboratore Professionale Sanitario Senior - Infermiere -cat. Ds</t>
+          <t>Avviso pubblico, per soli titoli, per n. 30 Collaboratori Prof.li Sanitari - Infermieri - cat. D</t>
         </is>
       </c>
       <c r="D459" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E459" t="inlineStr"/>
       <c r="F459" t="inlineStr">
         <is>
-          <t>DS</t>
+          <t>D</t>
         </is>
       </c>
       <c r="G459" t="inlineStr">
         <is>
-          <t xml:space="preserve">	Collaboratore Professionale Sanitario Senior Infermiere</t>
+          <t>C.P.S. Infermiere</t>
         </is>
       </c>
       <c r="H459" t="inlineStr">
         <is>
-          <t>02/08/2021 09:19</t>
+          <t>12/11/2021 11:13</t>
         </is>
       </c>
       <c r="I459" t="inlineStr">
         <is>
-          <t>01/09/2021 23:59</t>
+          <t>26/11/2021 23:59</t>
         </is>
       </c>
       <c r="K459" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N459" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P459" t="inlineStr"/>
       <c r="Q459" t="inlineStr"/>
       <c r="R459" t="inlineStr"/>
       <c r="S459" t="inlineStr"/>
       <c r="T459" t="inlineStr"/>
       <c r="W459" t="n">
         <v>0</v>
       </c>
       <c r="X459" t="n">
         <v>0</v>
       </c>
       <c r="Y459" t="n">
         <v>0</v>
       </c>
       <c r="Z459" t="n">
         <v>0</v>
       </c>
       <c r="AA459" t="n">
         <v>0</v>
       </c>
       <c r="AC459" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD459" t="n">
         <v>0</v>
       </c>
       <c r="AE459" t="inlineStr">
         <is>
-          <t>Avviso di mobilità da altro ente</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF459" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="460">
       <c r="A460" t="inlineStr"/>
       <c r="B460" t="inlineStr"/>
       <c r="C460" t="inlineStr">
         <is>
-          <t>Azienda Zero - Graduatorie concorsi pubblici Dirigenti Medici anno 2021</t>
+          <t>Avviso pubblico, per titoli e colloquio, per n. 1 Dirigente Medico di Medicina Fisica e Riabilitazione</t>
         </is>
       </c>
       <c r="D460" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="E460" t="inlineStr">
         <is>
-          <t>Azienda Zero - Graduatoria concorso pubblico per n. 7 posti di Dirigente Medico di Ematologia - Specializzati</t>
+          <t>&lt;p&gt;Avviso pubblico, per titoli e colloquio, per n. 1 Dirigente Medico di Medicina Fisica e Riabilitazione&lt;/p&gt;</t>
         </is>
       </c>
       <c r="F460" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G460" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H460" t="inlineStr">
         <is>
-          <t>29/07/2021 13:03</t>
+          <t>12/11/2021 11:10</t>
         </is>
       </c>
       <c r="I460" t="inlineStr">
         <is>
-          <t>31/12/2026 13:03</t>
+          <t>26/11/2021 23:59</t>
         </is>
       </c>
       <c r="K460" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N460" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P460" t="inlineStr"/>
       <c r="Q460" t="inlineStr"/>
       <c r="R460" t="inlineStr"/>
       <c r="S460" t="inlineStr"/>
       <c r="T460" t="inlineStr"/>
-      <c r="U460" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="W460" t="n">
+        <v>0</v>
+      </c>
+      <c r="X460" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y460" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z460" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA460" t="n">
+        <v>0</v>
       </c>
       <c r="AC460" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD460" t="n">
+        <v>0</v>
+      </c>
       <c r="AE460" t="inlineStr">
         <is>
-          <t>Avvisi Incarichi 15 septies/octies D.Lgs 502/92</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF460" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="461">
       <c r="A461" t="inlineStr"/>
       <c r="B461" t="inlineStr"/>
       <c r="C461" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per soli titoli, per n. 10 Collaboratori Professionali Sanitari - Infermieri - cat. D</t>
+          <t>Azienda Zero - Graduatoria concorso pubblico per n. 39 posti di Collaboratore Professionale Sanitario - Tecnico della Prevenzione nell'Ambiente e nei Luoghi di Lavoro</t>
         </is>
       </c>
       <c r="D461" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E461" t="inlineStr"/>
       <c r="F461" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="G461" t="inlineStr">
         <is>
-          <t>C.P.S. Infermiere</t>
+          <t>C.P.S. Tecnico della Prevenzione nell'ambiente e nei luoghi di lavoro</t>
         </is>
       </c>
       <c r="H461" t="inlineStr">
         <is>
-          <t>23/07/2021 13:22</t>
+          <t>11/11/2021 13:49</t>
         </is>
       </c>
       <c r="I461" t="inlineStr">
         <is>
-          <t>06/08/2021 23:59</t>
+          <t>11/12/2021 13:49</t>
         </is>
       </c>
       <c r="K461" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N461" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P461" t="inlineStr"/>
       <c r="Q461" t="inlineStr"/>
       <c r="R461" t="inlineStr"/>
       <c r="S461" t="inlineStr"/>
       <c r="T461" t="inlineStr"/>
-      <c r="U461" t="inlineStr">
-[...18 lines deleted...]
-      </c>
       <c r="AC461" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="AD461" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AE461" t="inlineStr">
         <is>
-          <t>Avviso Pubblico</t>
+          <t>Concorsi Comparto</t>
         </is>
       </c>
       <c r="AF461" t="inlineStr">
         <is>
-          <t>Tempo determinato</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="462">
       <c r="A462" t="inlineStr"/>
       <c r="B462" t="inlineStr"/>
       <c r="C462" t="inlineStr">
         <is>
-          <t>Graduatoria finale di merito Tecnico Sanitario di Radiologia Medica cat. D - 13.07.2021</t>
+          <t>Azienda Zero - Graduatoria concorso pubblico, per titoli ed esami, per n. 60 posti a tempo indeterminato di DIRIGENTE MEDICO – disciplina PSICHIATRIA</t>
         </is>
       </c>
       <c r="D462" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E462" t="inlineStr"/>
       <c r="F462" t="inlineStr">
         <is>
-          <t>D</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G462" t="inlineStr">
         <is>
-          <t>C.P.S. Tecnico Sanitario di Radiologia Medica</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H462" t="inlineStr">
         <is>
-          <t>20/07/2021 11:02</t>
+          <t>11/11/2021 13:36</t>
         </is>
       </c>
       <c r="I462" t="inlineStr">
         <is>
-          <t>20/07/2023 23:59</t>
+          <t>11/12/2021 13:36</t>
         </is>
       </c>
       <c r="K462" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N462" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P462" t="inlineStr"/>
       <c r="Q462" t="inlineStr"/>
       <c r="R462" t="inlineStr"/>
       <c r="S462" t="inlineStr"/>
       <c r="T462" t="inlineStr"/>
-      <c r="W462" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="AC462" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="AD462" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AE462" t="inlineStr">
         <is>
-          <t>Avviso Pubblico</t>
+          <t>Concorsi Dirigenza</t>
         </is>
       </c>
       <c r="AF462" t="inlineStr">
         <is>
-          <t>Tempo determinato</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="463">
       <c r="A463" t="inlineStr"/>
       <c r="B463" t="inlineStr"/>
       <c r="C463" t="inlineStr">
         <is>
-          <t>Avviso pubblico di mobilità volontaria per n. 1 Dirigente Medico di Malattie Infettive</t>
+          <t>Avviso pubblico, per titoli e colloquio, per n. 1 Collaboratore Professionale Sanitario - Tecnico Sanitario di Laboratorio Biomedico - cat. D</t>
         </is>
       </c>
       <c r="D463" t="inlineStr">
         <is>
-          <t>Scaduto</t>
-[...6 lines deleted...]
-      </c>
+          <t>Graduatoria/Esito</t>
+        </is>
+      </c>
+      <c r="E463" t="inlineStr"/>
       <c r="F463" t="inlineStr">
         <is>
-          <t>Dirigenza</t>
+          <t>D</t>
         </is>
       </c>
       <c r="G463" t="inlineStr">
         <is>
-          <t>Dirigente del ruolo professionale (Avvocato, Ingegnere, architetto, Geologo)</t>
+          <t>C.P.S. Tecnico Sanitario di Laboratorio Biomedico</t>
         </is>
       </c>
       <c r="H463" t="inlineStr">
         <is>
-          <t>20/07/2021 09:52</t>
+          <t>05/11/2021 12:18</t>
         </is>
       </c>
       <c r="I463" t="inlineStr">
         <is>
-          <t>19/08/2021 23:59</t>
+          <t>19/11/2021 12:18</t>
         </is>
       </c>
       <c r="K463" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N463" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P463" t="inlineStr"/>
       <c r="Q463" t="inlineStr"/>
       <c r="R463" t="inlineStr"/>
       <c r="S463" t="inlineStr"/>
       <c r="T463" t="inlineStr"/>
       <c r="W463" t="n">
         <v>0</v>
       </c>
       <c r="X463" t="n">
         <v>0</v>
       </c>
       <c r="Y463" t="n">
         <v>0</v>
       </c>
       <c r="Z463" t="n">
         <v>0</v>
       </c>
       <c r="AA463" t="n">
         <v>0</v>
       </c>
       <c r="AC463" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD463" t="n">
         <v>0</v>
       </c>
       <c r="AE463" t="inlineStr">
         <is>
-          <t>Avviso di mobilità da altro ente</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF463" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="464">
       <c r="A464" t="inlineStr"/>
       <c r="B464" t="inlineStr"/>
       <c r="C464" t="inlineStr">
         <is>
-          <t>Esito Colloquio Tecnico Sanitario di Radiologia Medica Cat. D - 13.07.2021</t>
+          <t>Avviso pubblico per il conferimento dell'incarico di Direttore della Struttura Operativa Complessa “Servizio Veterinario di Sanità Animale”</t>
         </is>
       </c>
       <c r="D464" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E464" t="inlineStr"/>
       <c r="F464" t="inlineStr">
         <is>
-          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Tecnico</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G464" t="inlineStr">
         <is>
-          <t>Assistente Informatico</t>
+          <t>Dirigente Veterinario</t>
         </is>
       </c>
       <c r="H464" t="inlineStr">
         <is>
-          <t>13/07/2021 17:11</t>
+          <t>26/10/2021 14:24</t>
         </is>
       </c>
       <c r="I464" t="inlineStr">
         <is>
-          <t>13/08/2026 17:11</t>
+          <t>26/11/2021 14:24</t>
         </is>
       </c>
       <c r="K464" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N464" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P464" t="inlineStr"/>
       <c r="Q464" t="inlineStr"/>
       <c r="R464" t="inlineStr"/>
       <c r="S464" t="inlineStr"/>
       <c r="T464" t="inlineStr"/>
       <c r="W464" t="n">
         <v>0</v>
       </c>
       <c r="X464" t="n">
         <v>0</v>
       </c>
       <c r="Y464" t="n">
         <v>0</v>
       </c>
       <c r="Z464" t="n">
         <v>0</v>
       </c>
       <c r="AA464" t="n">
         <v>0</v>
       </c>
       <c r="AC464" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD464" t="n">
         <v>0</v>
       </c>
       <c r="AE464" t="inlineStr">
         <is>
-          <t>Avviso Pubblico</t>
+          <t>Avviso di struttura complessa</t>
         </is>
       </c>
       <c r="AF464" t="inlineStr">
         <is>
-          <t>Tempo determinato</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="465">
       <c r="A465" t="inlineStr"/>
       <c r="B465" t="inlineStr"/>
       <c r="C465" t="inlineStr">
         <is>
-          <t>Azienda Zero - Concorso pubblico per n. 4 posti di Collaboratore Tecnico Professionale - Ingegnere Informatico - cat. D.pdf</t>
+          <t>Avviso pubblico per conferimento incarico Direttore UOC Infanzia, Adolescenza, Famiglia e Consultorio del Distretto 2 di Adria</t>
         </is>
       </c>
       <c r="D465" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
-[...4 lines deleted...]
-          <t>Azienda Zero - Graduatoria concorso pubblico per n. 4 posti di Collaboratore Tecnico Professionale - Ingegnere Informatico - cat. D.pdf</t>
+          <t>Graduatoria/Esito</t>
+        </is>
+      </c>
+      <c r="E465" t="inlineStr"/>
+      <c r="F465" t="inlineStr">
+        <is>
+          <t>Dirigenza medica e veterinaria</t>
+        </is>
+      </c>
+      <c r="G465" t="inlineStr">
+        <is>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H465" t="inlineStr">
         <is>
-          <t>12/07/2021 15:25</t>
+          <t>22/10/2021 10:46</t>
         </is>
       </c>
       <c r="I465" t="inlineStr">
         <is>
-          <t>12/08/2021 15:25</t>
+          <t>22/11/2021 10:46</t>
         </is>
       </c>
       <c r="K465" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N465" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P465" t="inlineStr"/>
       <c r="Q465" t="inlineStr"/>
       <c r="R465" t="inlineStr"/>
       <c r="S465" t="inlineStr"/>
       <c r="T465" t="inlineStr"/>
-      <c r="U465" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="W465" t="n">
+        <v>0</v>
+      </c>
+      <c r="X465" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y465" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z465" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA465" t="n">
+        <v>0</v>
       </c>
       <c r="AC465" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD465" t="n">
+        <v>0</v>
+      </c>
       <c r="AE465" t="inlineStr">
         <is>
-          <t>Avvisi Incarichi 15 septies/octies D.Lgs 502/92</t>
+          <t>Avviso di struttura complessa</t>
         </is>
       </c>
       <c r="AF465" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="466">
       <c r="A466" t="inlineStr"/>
       <c r="B466" t="inlineStr"/>
       <c r="C466" t="inlineStr">
         <is>
-          <t>Azienda Zero - Graduatoria Concorso pubblico per n. 11 posti di Collaboratore Tecnico Professionale - Ingegnere Civile - categoria D</t>
+          <t>Avviso pubblico per il conferimento dell'incarico di Direttore della Struttura Operativa Complessa “Servizio Veterinario di Igiene degli Alimenti di Origine Animale e loro Derivati”</t>
         </is>
       </c>
       <c r="D466" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
-[...4 lines deleted...]
-          <t>Azienda Zero - Graduatoria Concorso pubblico per n. 11 posti di Collaboratore Tecnico Professionale - Ingegnere Civile - categoria D</t>
+          <t>Graduatoria/Esito</t>
+        </is>
+      </c>
+      <c r="E466" t="inlineStr"/>
+      <c r="F466" t="inlineStr">
+        <is>
+          <t>Dirigenza medica e veterinaria</t>
+        </is>
+      </c>
+      <c r="G466" t="inlineStr">
+        <is>
+          <t>Dirigente Veterinario</t>
         </is>
       </c>
       <c r="H466" t="inlineStr">
         <is>
-          <t>12/07/2021 15:20</t>
+          <t>22/10/2021 10:45</t>
         </is>
       </c>
       <c r="I466" t="inlineStr">
         <is>
-          <t>12/08/2021 15:20</t>
+          <t>21/11/2021 10:45</t>
         </is>
       </c>
       <c r="K466" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N466" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P466" t="inlineStr"/>
       <c r="Q466" t="inlineStr"/>
       <c r="R466" t="inlineStr"/>
       <c r="S466" t="inlineStr"/>
       <c r="T466" t="inlineStr"/>
-      <c r="U466" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="W466" t="n">
+        <v>0</v>
+      </c>
+      <c r="X466" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y466" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z466" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA466" t="n">
+        <v>0</v>
       </c>
       <c r="AC466" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD466" t="n">
+        <v>0</v>
+      </c>
       <c r="AE466" t="inlineStr">
         <is>
-          <t>Avvisi Incarichi 15 septies/octies D.Lgs 502/92</t>
+          <t>Avviso di struttura complessa</t>
         </is>
       </c>
       <c r="AF466" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="467">
       <c r="A467" t="inlineStr"/>
       <c r="B467" t="inlineStr"/>
       <c r="C467" t="inlineStr">
         <is>
-          <t>Azienda Zero - Graduatoria concorso pubblico per n. 15 posti di Collaboratore Tecnico Professionale - Statistico - categoria D</t>
+          <t>Avviso pubblico per il conferimento dell'incarico di Direttore UOC Anestesia e Rianimazione di Adria</t>
         </is>
       </c>
       <c r="D467" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
-[...6 lines deleted...]
-      </c>
+          <t>Graduatoria/Esito</t>
+        </is>
+      </c>
+      <c r="E467" t="inlineStr"/>
       <c r="F467" t="inlineStr">
         <is>
-          <t>D</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G467" t="inlineStr">
         <is>
-          <t>Collaboratore Tecnico Professionale</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H467" t="inlineStr">
         <is>
-          <t>12/07/2021 15:13</t>
+          <t>22/10/2021 10:43</t>
         </is>
       </c>
       <c r="I467" t="inlineStr">
         <is>
-          <t>12/07/2023 15:13</t>
+          <t>21/11/2021 10:43</t>
         </is>
       </c>
       <c r="K467" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N467" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P467" t="inlineStr"/>
       <c r="Q467" t="inlineStr"/>
       <c r="R467" t="inlineStr"/>
       <c r="S467" t="inlineStr"/>
       <c r="T467" t="inlineStr"/>
-      <c r="U467" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="W467" t="n">
+        <v>0</v>
+      </c>
+      <c r="X467" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y467" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z467" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA467" t="n">
+        <v>0</v>
       </c>
       <c r="AC467" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD467" t="n">
+        <v>0</v>
+      </c>
       <c r="AE467" t="inlineStr">
         <is>
-          <t>Concorsi Comparto</t>
+          <t>Avviso di struttura complessa</t>
         </is>
       </c>
       <c r="AF467" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="468">
       <c r="A468" t="inlineStr"/>
       <c r="B468" t="inlineStr"/>
       <c r="C468" t="inlineStr">
         <is>
-          <t>Azienda Zero - Graduatorie concorso pubblico per Dirigente Medico di Cure Palliative</t>
+          <t>Avviso pubblico per il conferimento dell'incarico di Direttore della Struttura Operativa Complessa “Medicina legale”</t>
         </is>
       </c>
       <c r="D468" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
-[...6 lines deleted...]
-      </c>
+          <t>Graduatoria/Esito</t>
+        </is>
+      </c>
+      <c r="E468" t="inlineStr"/>
       <c r="F468" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G468" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H468" t="inlineStr">
         <is>
-          <t>06/07/2021 08:28</t>
+          <t>22/10/2021 10:42</t>
         </is>
       </c>
       <c r="I468" t="inlineStr">
         <is>
-          <t>28/06/2023 08:28</t>
+          <t>21/11/2021 10:42</t>
         </is>
       </c>
       <c r="K468" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N468" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P468" t="inlineStr"/>
       <c r="Q468" t="inlineStr"/>
       <c r="R468" t="inlineStr"/>
       <c r="S468" t="inlineStr"/>
       <c r="T468" t="inlineStr"/>
-      <c r="U468" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="W468" t="n">
+        <v>0</v>
+      </c>
+      <c r="X468" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y468" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z468" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA468" t="n">
+        <v>0</v>
       </c>
       <c r="AC468" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD468" t="n">
+        <v>0</v>
+      </c>
       <c r="AE468" t="inlineStr">
         <is>
-          <t>Concorsi Dirigenza</t>
+          <t>Avviso di struttura complessa</t>
         </is>
       </c>
       <c r="AF468" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="469">
       <c r="A469" t="inlineStr"/>
       <c r="B469" t="inlineStr"/>
       <c r="C469" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 1 Collaboratore Professionale Sanitario - Podologo - cat. D.</t>
+          <t>Avviso pubblico, per titoli e colloquio, per n. 1 Collaboratore Professionale Sanitario - Tecnico di Neurofisiopatologia - cat. D</t>
         </is>
       </c>
       <c r="D469" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
-[...2 lines deleted...]
-      <c r="E469" t="inlineStr"/>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E469" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Avviso pubblico, per titoli e colloquio, per n. 1 Collaboratore Professionale Sanitario - Tecnico di Neurofisiopatologia - cat. D&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="F469" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="G469" t="inlineStr">
         <is>
-          <t>CPS Podologo</t>
+          <t>C.P.S. Tecnico di Neurofisiopatologia</t>
         </is>
       </c>
       <c r="H469" t="inlineStr">
         <is>
-          <t>02/07/2021 11:16</t>
+          <t>15/10/2021 13:47</t>
         </is>
       </c>
       <c r="I469" t="inlineStr">
         <is>
-          <t>16/07/2021 23:59</t>
+          <t>29/10/2021 23:59</t>
         </is>
       </c>
       <c r="K469" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N469" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P469" t="inlineStr"/>
       <c r="Q469" t="inlineStr"/>
       <c r="R469" t="inlineStr"/>
       <c r="S469" t="inlineStr"/>
       <c r="T469" t="inlineStr"/>
       <c r="W469" t="n">
         <v>0</v>
       </c>
       <c r="X469" t="n">
         <v>0</v>
       </c>
       <c r="Y469" t="n">
         <v>0</v>
@@ -35085,766 +35640,2904 @@
       </c>
       <c r="AC469" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD469" t="n">
         <v>0</v>
       </c>
       <c r="AE469" t="inlineStr">
         <is>
           <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF469" t="inlineStr">
         <is>
           <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="470">
       <c r="A470" t="inlineStr"/>
       <c r="B470" t="inlineStr"/>
       <c r="C470" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per titoli e colloquio, per n. 1 Coadiutore Amministrativo Senior cat. Bs</t>
+          <t>AVVISO PER MANIFESTAZIONE DI INTERESSE FINALIZZATA AD INDIVIDUARE IL PERSONALE IN POSSESSO DEI REQUISITI ED INTERESSATO ALLA STABILIZZAZIONE DI CUI ALL’ART. 20, COMMA 2, DEL D.LGS. 75/2017</t>
         </is>
       </c>
       <c r="D470" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="E470" t="inlineStr"/>
       <c r="F470" t="inlineStr">
         <is>
-          <t>BS</t>
+          <t>Dirigenza</t>
         </is>
       </c>
       <c r="G470" t="inlineStr">
         <is>
-          <t>Coadiutore Amministrativo Esperto</t>
+          <t>Dirigente Psicologo</t>
         </is>
       </c>
       <c r="H470" t="inlineStr">
         <is>
-          <t>02/07/2021 11:07</t>
+          <t>13/10/2021 13:02</t>
         </is>
       </c>
       <c r="I470" t="inlineStr">
         <is>
-          <t>16/07/2021 23:59</t>
+          <t>28/10/2021 13:02</t>
         </is>
       </c>
       <c r="K470" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N470" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P470" t="inlineStr"/>
       <c r="Q470" t="inlineStr"/>
       <c r="R470" t="inlineStr"/>
       <c r="S470" t="inlineStr"/>
       <c r="T470" t="inlineStr"/>
-      <c r="W470" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="AC470" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="AD470" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AE470" t="inlineStr">
         <is>
-          <t>Avviso Pubblico</t>
+          <t>Avviso per stabilizzazione</t>
         </is>
       </c>
       <c r="AF470" t="inlineStr">
         <is>
-          <t>Tempo determinato</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="471">
       <c r="A471" t="inlineStr"/>
       <c r="B471" t="inlineStr"/>
       <c r="C471" t="inlineStr">
         <is>
-          <t>Tabella triennale avvisi e procedure comparative aggiornata al 30.06.2021</t>
+          <t>Azienda Zero - graduatoria concorso pubblico per n. 49 Dirigenti Medici di Ortopedia e Traumatologia</t>
         </is>
       </c>
       <c r="D471" t="inlineStr">
         <is>
-          <t>Pubblicato</t>
-[...6 lines deleted...]
-      </c>
+          <t>Graduatoria/Esito</t>
+        </is>
+      </c>
+      <c r="E471" t="inlineStr"/>
       <c r="F471" t="inlineStr">
         <is>
-          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G471" t="inlineStr">
         <is>
-          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H471" t="inlineStr">
         <is>
-          <t>28/06/2021 08:55</t>
+          <t>05/10/2021 14:40</t>
         </is>
       </c>
       <c r="I471" t="inlineStr">
         <is>
-          <t>05/07/2026 23:59</t>
+          <t>05/11/2021 14:40</t>
         </is>
       </c>
       <c r="K471" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N471" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P471" t="inlineStr"/>
       <c r="Q471" t="inlineStr"/>
       <c r="R471" t="inlineStr"/>
       <c r="S471" t="inlineStr"/>
       <c r="T471" t="inlineStr"/>
       <c r="AC471" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE471" t="inlineStr">
         <is>
-          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
+          <t>Concorsi Dirigenza</t>
         </is>
       </c>
       <c r="AF471" t="inlineStr">
         <is>
-          <t>Non definito</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="472">
       <c r="A472" t="inlineStr"/>
       <c r="B472" t="inlineStr"/>
       <c r="C472" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per titoli e colloquio, per n. 4 Dirigenti Medici di Ginecologia e Ostetricia</t>
+          <t>Avviso pubblico per il conferimento dell'incarico di Direttore della Struttura Complessa Cardiologia</t>
         </is>
       </c>
       <c r="D472" t="inlineStr">
         <is>
-          <t>Scaduto</t>
-[...6 lines deleted...]
-      </c>
+          <t>Graduatoria/Esito</t>
+        </is>
+      </c>
+      <c r="E472" t="inlineStr"/>
       <c r="F472" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G472" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H472" t="inlineStr">
         <is>
-          <t>25/06/2021 12:10</t>
+          <t>05/10/2021 12:28</t>
         </is>
       </c>
       <c r="I472" t="inlineStr">
         <is>
-          <t>09/07/2021 23:59</t>
+          <t>04/11/2021 23:59</t>
         </is>
       </c>
       <c r="K472" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N472" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P472" t="inlineStr"/>
       <c r="Q472" t="inlineStr"/>
       <c r="R472" t="inlineStr"/>
       <c r="S472" t="inlineStr"/>
       <c r="T472" t="inlineStr"/>
       <c r="W472" t="n">
         <v>0</v>
       </c>
       <c r="X472" t="n">
         <v>0</v>
       </c>
       <c r="Y472" t="n">
         <v>0</v>
       </c>
       <c r="Z472" t="n">
         <v>0</v>
       </c>
       <c r="AA472" t="n">
         <v>0</v>
       </c>
       <c r="AC472" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD472" t="n">
         <v>0</v>
       </c>
       <c r="AE472" t="inlineStr">
         <is>
-          <t>Avviso Pubblico</t>
+          <t>Avviso di struttura complessa</t>
         </is>
       </c>
       <c r="AF472" t="inlineStr">
         <is>
-          <t>Tempo determinato</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="473">
       <c r="A473" t="inlineStr"/>
       <c r="B473" t="inlineStr"/>
       <c r="C473" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per titoli e colloquio, per n. 2 Dirigenti Medici di Oncologia</t>
+          <t>Avviso pubblico per il conferimento dell'incarico di Direttore della Struttura Complessa Ostetricia e Ginecologia di Adria</t>
         </is>
       </c>
       <c r="D473" t="inlineStr">
         <is>
-          <t>Scaduto</t>
-[...6 lines deleted...]
-      </c>
+          <t>Graduatoria/Esito</t>
+        </is>
+      </c>
+      <c r="E473" t="inlineStr"/>
       <c r="F473" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G473" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H473" t="inlineStr">
         <is>
-          <t>25/06/2021 12:04</t>
+          <t>05/10/2021 12:27</t>
         </is>
       </c>
       <c r="I473" t="inlineStr">
         <is>
-          <t>09/07/2021 23:59</t>
+          <t>04/11/2021 23:59</t>
         </is>
       </c>
       <c r="K473" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N473" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P473" t="inlineStr"/>
       <c r="Q473" t="inlineStr"/>
       <c r="R473" t="inlineStr"/>
       <c r="S473" t="inlineStr"/>
       <c r="T473" t="inlineStr"/>
       <c r="W473" t="n">
         <v>0</v>
       </c>
       <c r="X473" t="n">
         <v>0</v>
       </c>
       <c r="Y473" t="n">
         <v>0</v>
       </c>
       <c r="Z473" t="n">
         <v>0</v>
       </c>
       <c r="AA473" t="n">
         <v>0</v>
       </c>
       <c r="AC473" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD473" t="n">
         <v>0</v>
       </c>
       <c r="AE473" t="inlineStr">
         <is>
-          <t>Avviso Pubblico</t>
+          <t>Avviso di struttura complessa</t>
         </is>
       </c>
       <c r="AF473" t="inlineStr">
         <is>
-          <t>Tempo determinato</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="474">
       <c r="A474" t="inlineStr"/>
       <c r="B474" t="inlineStr"/>
       <c r="C474" t="inlineStr">
         <is>
-          <t>Azienda Zero - concorsi pubblici per vari profili Comparto e Dirigenza Medica</t>
+          <t>Avviso pubblico per il conferimento dell'incarico di Direttore della Struttura Complessa Chirurgia Generale di Adria</t>
         </is>
       </c>
       <c r="D474" t="inlineStr">
         <is>
-          <t>Scaduto</t>
-[...6 lines deleted...]
-      </c>
+          <t>Graduatoria/Esito</t>
+        </is>
+      </c>
+      <c r="E474" t="inlineStr"/>
       <c r="F474" t="inlineStr">
         <is>
-          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Tecnico</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G474" t="inlineStr">
         <is>
-          <t>Assistente Informatico</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H474" t="inlineStr">
         <is>
-          <t>24/06/2021 13:56</t>
+          <t>05/10/2021 12:25</t>
         </is>
       </c>
       <c r="I474" t="inlineStr">
         <is>
-          <t>22/07/2021 23:59</t>
+          <t>04/11/2021 23:59</t>
         </is>
       </c>
       <c r="K474" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N474" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P474" t="inlineStr"/>
       <c r="Q474" t="inlineStr"/>
       <c r="R474" t="inlineStr"/>
       <c r="S474" t="inlineStr"/>
       <c r="T474" t="inlineStr"/>
+      <c r="W474" t="n">
+        <v>0</v>
+      </c>
+      <c r="X474" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y474" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z474" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA474" t="n">
+        <v>0</v>
+      </c>
       <c r="AC474" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD474" t="n">
+        <v>0</v>
+      </c>
       <c r="AE474" t="inlineStr">
         <is>
-          <t>Avviso generico</t>
+          <t>Avviso di struttura complessa</t>
         </is>
       </c>
       <c r="AF474" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="475">
       <c r="A475" t="inlineStr"/>
       <c r="B475" t="inlineStr"/>
       <c r="C475" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per titoli e colloquio, per n. 3 Dirigenti Medici di Medicina Interna</t>
+          <t>Avviso pubblico per il conferimento dell'incarico di Direttore della Struttura Complessa Direzione Medica degli Ospedali di Rovigo, Trecenta e Adria</t>
         </is>
       </c>
       <c r="D475" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E475" t="inlineStr"/>
       <c r="F475" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G475" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H475" t="inlineStr">
         <is>
-          <t>18/06/2021 10:29</t>
+          <t>05/10/2021 12:23</t>
         </is>
       </c>
       <c r="I475" t="inlineStr">
         <is>
-          <t>02/07/2021 23:59</t>
+          <t>04/11/2021 23:59</t>
         </is>
       </c>
       <c r="K475" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N475" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P475" t="inlineStr"/>
       <c r="Q475" t="inlineStr"/>
       <c r="R475" t="inlineStr"/>
       <c r="S475" t="inlineStr"/>
       <c r="T475" t="inlineStr"/>
       <c r="W475" t="n">
         <v>0</v>
       </c>
       <c r="X475" t="n">
         <v>0</v>
       </c>
       <c r="Y475" t="n">
         <v>0</v>
       </c>
       <c r="Z475" t="n">
         <v>0</v>
       </c>
       <c r="AA475" t="n">
         <v>0</v>
       </c>
       <c r="AC475" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD475" t="n">
         <v>0</v>
       </c>
       <c r="AE475" t="inlineStr">
         <is>
-          <t>Avviso Pubblico</t>
+          <t>Avviso di struttura complessa</t>
         </is>
       </c>
       <c r="AF475" t="inlineStr">
         <is>
-          <t>Tempo determinato</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="476">
       <c r="A476" t="inlineStr"/>
       <c r="B476" t="inlineStr"/>
       <c r="C476" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per titoli e colloquio, per n.3 dirigenti medici di Ortopedia e Traumatologia</t>
+          <t>Azienda Zero - Graduatoria concorso pubblico per n. 35 Dirigenti Medici - disciplina di Medicina Interna - specializzandi</t>
         </is>
       </c>
       <c r="D476" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E476" t="inlineStr"/>
       <c r="F476" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G476" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H476" t="inlineStr">
         <is>
-          <t>04/06/2021 00:00</t>
+          <t>01/10/2021 13:01</t>
         </is>
       </c>
       <c r="I476" t="inlineStr">
         <is>
-          <t>18/06/2021 23:59</t>
+          <t>01/11/2026 13:01</t>
         </is>
       </c>
       <c r="K476" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N476" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P476" t="inlineStr"/>
       <c r="Q476" t="inlineStr"/>
       <c r="R476" t="inlineStr"/>
       <c r="S476" t="inlineStr"/>
       <c r="T476" t="inlineStr"/>
-      <c r="W476" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="AC476" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="AD476" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AE476" t="inlineStr">
         <is>
-          <t>Avviso Pubblico</t>
+          <t>Concorsi Dirigenza</t>
         </is>
       </c>
       <c r="AF476" t="inlineStr">
         <is>
-          <t>Tempo determinato</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="477">
       <c r="A477" t="inlineStr"/>
-      <c r="B477" t="inlineStr"/>
+      <c r="B477" t="inlineStr">
+        <is>
+          <t>Tabella</t>
+        </is>
+      </c>
       <c r="C477" t="inlineStr">
         <is>
-          <t>Avviso pubblico di mobilità volontaria per Dirigente Ingegnere per la UOC Servizi Tecnici e Patrimoniali</t>
+          <t>Tabella triennale avvisi e procedure comparative aggiornata al 30.09.2021</t>
         </is>
       </c>
       <c r="D477" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
-[...2 lines deleted...]
-      <c r="E477" t="inlineStr"/>
+          <t>Aperto</t>
+        </is>
+      </c>
+      <c r="E477" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Tabella triennale avvisi e procedure comparative aggiornata al 30.09.2021&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="F477" t="inlineStr">
         <is>
-          <t>Dirigenza</t>
+          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
         </is>
       </c>
       <c r="G477" t="inlineStr">
         <is>
-          <t>Dirigente del ruolo professionale (Avvocato, Ingegnere, architetto, Geologo)</t>
+          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
         </is>
       </c>
       <c r="H477" t="inlineStr">
         <is>
-          <t>01/06/2021 00:00</t>
+          <t>30/09/2021 16:13</t>
         </is>
       </c>
       <c r="I477" t="inlineStr">
         <is>
-          <t>01/07/2021 23:59</t>
+          <t>30/09/2026 16:13</t>
         </is>
       </c>
       <c r="K477" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N477" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P477" t="inlineStr"/>
       <c r="Q477" t="inlineStr"/>
       <c r="R477" t="inlineStr"/>
       <c r="S477" t="inlineStr"/>
       <c r="T477" t="inlineStr"/>
       <c r="W477" t="n">
         <v>0</v>
       </c>
       <c r="X477" t="n">
         <v>0</v>
       </c>
       <c r="Y477" t="n">
         <v>0</v>
       </c>
       <c r="Z477" t="n">
         <v>0</v>
       </c>
       <c r="AA477" t="n">
         <v>0</v>
       </c>
       <c r="AC477" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD477" t="n">
         <v>0</v>
       </c>
       <c r="AE477" t="inlineStr">
         <is>
-          <t>Avviso di mobilità da altro ente</t>
+          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
         </is>
       </c>
       <c r="AF477" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Non definito</t>
         </is>
       </c>
     </row>
     <row r="478">
       <c r="A478" t="inlineStr"/>
       <c r="B478" t="inlineStr"/>
       <c r="C478" t="inlineStr">
         <is>
-          <t>Avviso pubblico di mobilità volontaria per Dirigente Medico di Malattie dell'Apparato Respiratorio</t>
+          <t>Avviso pubblico di mobilità volontaria per n. 1 Operatore Tecnico Specializzato - cat. Bs</t>
         </is>
       </c>
       <c r="D478" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E478" t="inlineStr"/>
       <c r="F478" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>BS</t>
         </is>
       </c>
       <c r="G478" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>Operatore Tecnico Specializzato</t>
         </is>
       </c>
       <c r="H478" t="inlineStr">
         <is>
-          <t>01/06/2021 00:00</t>
+          <t>27/09/2021 11:11</t>
         </is>
       </c>
       <c r="I478" t="inlineStr">
         <is>
-          <t>01/07/2021 23:59</t>
+          <t>27/10/2021 23:59</t>
         </is>
       </c>
       <c r="K478" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N478" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P478" t="inlineStr"/>
       <c r="Q478" t="inlineStr"/>
       <c r="R478" t="inlineStr"/>
       <c r="S478" t="inlineStr"/>
       <c r="T478" t="inlineStr"/>
       <c r="W478" t="n">
         <v>0</v>
       </c>
       <c r="X478" t="n">
         <v>0</v>
       </c>
       <c r="Y478" t="n">
         <v>0</v>
       </c>
       <c r="Z478" t="n">
         <v>0</v>
       </c>
       <c r="AA478" t="n">
         <v>0</v>
       </c>
       <c r="AC478" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD478" t="n">
         <v>0</v>
       </c>
       <c r="AE478" t="inlineStr">
         <is>
+          <t>Avviso di mobilità da altro ente</t>
+        </is>
+      </c>
+      <c r="AF478" t="inlineStr">
+        <is>
+          <t>Tempo indeterminato</t>
+        </is>
+      </c>
+    </row>
+    <row r="479">
+      <c r="A479" t="inlineStr"/>
+      <c r="B479" t="inlineStr"/>
+      <c r="C479" t="inlineStr">
+        <is>
+          <t>Azienda Zero - Graduatoria concorso pubblico, per titoli ed esami, per n. 30 posti a tempo indeterminato di DIRIGENTE MEDICO - disciplina MEDICINA TRASFUSIONALE</t>
+        </is>
+      </c>
+      <c r="D479" t="inlineStr">
+        <is>
+          <t>Graduatoria/Esito</t>
+        </is>
+      </c>
+      <c r="E479" t="inlineStr"/>
+      <c r="F479" t="inlineStr">
+        <is>
+          <t>Dirigenza medica e veterinaria</t>
+        </is>
+      </c>
+      <c r="G479" t="inlineStr">
+        <is>
+          <t>Dirigente Medico</t>
+        </is>
+      </c>
+      <c r="H479" t="inlineStr">
+        <is>
+          <t>22/09/2021 11:55</t>
+        </is>
+      </c>
+      <c r="I479" t="inlineStr">
+        <is>
+          <t>22/10/2021 11:55</t>
+        </is>
+      </c>
+      <c r="K479" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N479" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P479" t="inlineStr"/>
+      <c r="Q479" t="inlineStr"/>
+      <c r="R479" t="inlineStr"/>
+      <c r="S479" t="inlineStr"/>
+      <c r="T479" t="inlineStr"/>
+      <c r="AC479" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE479" t="inlineStr">
+        <is>
+          <t>Concorsi Dirigenza</t>
+        </is>
+      </c>
+      <c r="AF479" t="inlineStr">
+        <is>
+          <t>Tempo indeterminato</t>
+        </is>
+      </c>
+    </row>
+    <row r="480">
+      <c r="A480" t="inlineStr"/>
+      <c r="B480" t="inlineStr"/>
+      <c r="C480" t="inlineStr">
+        <is>
+          <t>Avviso pubblico, per titoli e colloquio, per n. 1 Dirigente Medico disciplina di Otorinolaringoiatria</t>
+        </is>
+      </c>
+      <c r="D480" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E480" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Avviso pubblico, per titoli e colloquio, per n. 1 Dirigente Medico disciplina di Otorinolaringoiatria&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="F480" t="inlineStr">
+        <is>
+          <t>Dirigenza medica e veterinaria</t>
+        </is>
+      </c>
+      <c r="G480" t="inlineStr">
+        <is>
+          <t>Dirigente Medico</t>
+        </is>
+      </c>
+      <c r="H480" t="inlineStr">
+        <is>
+          <t>17/09/2021 13:20</t>
+        </is>
+      </c>
+      <c r="I480" t="inlineStr">
+        <is>
+          <t>01/10/2021 23:59</t>
+        </is>
+      </c>
+      <c r="K480" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N480" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P480" t="inlineStr"/>
+      <c r="Q480" t="inlineStr"/>
+      <c r="R480" t="inlineStr"/>
+      <c r="S480" t="inlineStr"/>
+      <c r="T480" t="inlineStr"/>
+      <c r="W480" t="n">
+        <v>0</v>
+      </c>
+      <c r="X480" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y480" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z480" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA480" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC480" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AD480" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE480" t="inlineStr">
+        <is>
           <t>Avviso Pubblico</t>
         </is>
       </c>
-      <c r="AF478" t="inlineStr">
+      <c r="AF480" t="inlineStr">
+        <is>
+          <t>Tempo determinato</t>
+        </is>
+      </c>
+    </row>
+    <row r="481">
+      <c r="A481" t="inlineStr"/>
+      <c r="B481" t="inlineStr"/>
+      <c r="C481" t="inlineStr">
+        <is>
+          <t>Avviso pubblico per il conferimento dell'incarico di Direttore della Struttura Complessa "Riabilitazione di Adria"</t>
+        </is>
+      </c>
+      <c r="D481" t="inlineStr">
+        <is>
+          <t>Graduatoria/Esito</t>
+        </is>
+      </c>
+      <c r="E481" t="inlineStr"/>
+      <c r="F481" t="inlineStr">
+        <is>
+          <t>Apicale</t>
+        </is>
+      </c>
+      <c r="G481" t="inlineStr">
+        <is>
+          <t>Dirigente Medico - DIRETTORE</t>
+        </is>
+      </c>
+      <c r="H481" t="inlineStr">
+        <is>
+          <t>03/09/2021 11:14</t>
+        </is>
+      </c>
+      <c r="I481" t="inlineStr">
+        <is>
+          <t>03/10/2021 11:14</t>
+        </is>
+      </c>
+      <c r="K481" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N481" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P481" t="inlineStr"/>
+      <c r="Q481" t="inlineStr"/>
+      <c r="R481" t="inlineStr"/>
+      <c r="S481" t="inlineStr"/>
+      <c r="T481" t="inlineStr"/>
+      <c r="W481" t="n">
+        <v>0</v>
+      </c>
+      <c r="X481" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y481" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z481" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA481" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC481" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AD481" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE481" t="inlineStr">
+        <is>
+          <t>Avviso di struttura complessa</t>
+        </is>
+      </c>
+      <c r="AF481" t="inlineStr">
+        <is>
+          <t>Tempo indeterminato</t>
+        </is>
+      </c>
+    </row>
+    <row r="482">
+      <c r="A482" t="inlineStr"/>
+      <c r="B482" t="inlineStr"/>
+      <c r="C482" t="inlineStr">
+        <is>
+          <t>Avviso pubblico per il conferimento dell'incarico di Direttore della Struttura Complessa "Riabilitazione di Trecenta e Rovigo"</t>
+        </is>
+      </c>
+      <c r="D482" t="inlineStr">
+        <is>
+          <t>Graduatoria/Esito</t>
+        </is>
+      </c>
+      <c r="E482" t="inlineStr"/>
+      <c r="F482" t="inlineStr">
+        <is>
+          <t>Apicale</t>
+        </is>
+      </c>
+      <c r="G482" t="inlineStr">
+        <is>
+          <t>Dirigente Medico - DIRETTORE</t>
+        </is>
+      </c>
+      <c r="H482" t="inlineStr">
+        <is>
+          <t>03/09/2021 11:12</t>
+        </is>
+      </c>
+      <c r="I482" t="inlineStr">
+        <is>
+          <t>03/10/2021 11:12</t>
+        </is>
+      </c>
+      <c r="K482" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N482" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P482" t="inlineStr"/>
+      <c r="Q482" t="inlineStr"/>
+      <c r="R482" t="inlineStr"/>
+      <c r="S482" t="inlineStr"/>
+      <c r="T482" t="inlineStr"/>
+      <c r="W482" t="n">
+        <v>0</v>
+      </c>
+      <c r="X482" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y482" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z482" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA482" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC482" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AD482" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE482" t="inlineStr">
+        <is>
+          <t>Avviso di struttura complessa</t>
+        </is>
+      </c>
+      <c r="AF482" t="inlineStr">
+        <is>
+          <t>Tempo indeterminato</t>
+        </is>
+      </c>
+    </row>
+    <row r="483">
+      <c r="A483" t="inlineStr"/>
+      <c r="B483" t="inlineStr"/>
+      <c r="C483" t="inlineStr">
+        <is>
+          <t>Avviso pubblico per il conferimento dell'incarico di Direttore della Struttura Complessa "Neuropsichiatria Infantile Ospedaliera"</t>
+        </is>
+      </c>
+      <c r="D483" t="inlineStr">
+        <is>
+          <t>Graduatoria/Esito</t>
+        </is>
+      </c>
+      <c r="E483" t="inlineStr"/>
+      <c r="F483" t="inlineStr">
+        <is>
+          <t>Apicale</t>
+        </is>
+      </c>
+      <c r="G483" t="inlineStr">
+        <is>
+          <t>Dirigente Medico - DIRETTORE</t>
+        </is>
+      </c>
+      <c r="H483" t="inlineStr">
+        <is>
+          <t>03/09/2021 11:09</t>
+        </is>
+      </c>
+      <c r="I483" t="inlineStr">
+        <is>
+          <t>03/10/2021 11:09</t>
+        </is>
+      </c>
+      <c r="K483" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N483" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P483" t="inlineStr"/>
+      <c r="Q483" t="inlineStr"/>
+      <c r="R483" t="inlineStr"/>
+      <c r="S483" t="inlineStr"/>
+      <c r="T483" t="inlineStr"/>
+      <c r="W483" t="n">
+        <v>0</v>
+      </c>
+      <c r="X483" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y483" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z483" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA483" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC483" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AD483" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE483" t="inlineStr">
+        <is>
+          <t>Avviso di struttura complessa</t>
+        </is>
+      </c>
+      <c r="AF483" t="inlineStr">
+        <is>
+          <t>Tempo indeterminato</t>
+        </is>
+      </c>
+    </row>
+    <row r="484">
+      <c r="A484" t="inlineStr"/>
+      <c r="B484" t="inlineStr"/>
+      <c r="C484" t="inlineStr">
+        <is>
+          <t>Avviso pubblico per il conferimento dell'incarico di Direttore della Struttura Complessa "Centrale Operativa 118"</t>
+        </is>
+      </c>
+      <c r="D484" t="inlineStr">
+        <is>
+          <t>Graduatoria/Esito</t>
+        </is>
+      </c>
+      <c r="E484" t="inlineStr"/>
+      <c r="F484" t="inlineStr">
+        <is>
+          <t>Apicale</t>
+        </is>
+      </c>
+      <c r="G484" t="inlineStr">
+        <is>
+          <t>Dirigente Medico - DIRETTORE</t>
+        </is>
+      </c>
+      <c r="H484" t="inlineStr">
+        <is>
+          <t>03/09/2021 11:07</t>
+        </is>
+      </c>
+      <c r="I484" t="inlineStr">
+        <is>
+          <t>03/10/2021 11:07</t>
+        </is>
+      </c>
+      <c r="K484" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N484" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P484" t="inlineStr"/>
+      <c r="Q484" t="inlineStr"/>
+      <c r="R484" t="inlineStr"/>
+      <c r="S484" t="inlineStr"/>
+      <c r="T484" t="inlineStr"/>
+      <c r="W484" t="n">
+        <v>0</v>
+      </c>
+      <c r="X484" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y484" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z484" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA484" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC484" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AD484" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE484" t="inlineStr">
+        <is>
+          <t>Avviso di struttura complessa</t>
+        </is>
+      </c>
+      <c r="AF484" t="inlineStr">
+        <is>
+          <t>Tempo indeterminato</t>
+        </is>
+      </c>
+    </row>
+    <row r="485">
+      <c r="A485" t="inlineStr"/>
+      <c r="B485" t="inlineStr"/>
+      <c r="C485" t="inlineStr">
+        <is>
+          <t>Avviso pubblico per il conferimento dell'incarico di Direttore della Struttura Complessa "Ortopedia di Adria"</t>
+        </is>
+      </c>
+      <c r="D485" t="inlineStr">
+        <is>
+          <t>Graduatoria/Esito</t>
+        </is>
+      </c>
+      <c r="E485" t="inlineStr"/>
+      <c r="F485" t="inlineStr">
+        <is>
+          <t>Apicale</t>
+        </is>
+      </c>
+      <c r="G485" t="inlineStr">
+        <is>
+          <t>Dirigente Medico - DIRETTORE</t>
+        </is>
+      </c>
+      <c r="H485" t="inlineStr">
+        <is>
+          <t>03/09/2021 11:06</t>
+        </is>
+      </c>
+      <c r="I485" t="inlineStr">
+        <is>
+          <t>03/10/2021 11:06</t>
+        </is>
+      </c>
+      <c r="K485" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N485" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P485" t="inlineStr"/>
+      <c r="Q485" t="inlineStr"/>
+      <c r="R485" t="inlineStr"/>
+      <c r="S485" t="inlineStr"/>
+      <c r="T485" t="inlineStr"/>
+      <c r="W485" t="n">
+        <v>0</v>
+      </c>
+      <c r="X485" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y485" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z485" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA485" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC485" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AD485" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE485" t="inlineStr">
+        <is>
+          <t>Avviso di struttura complessa</t>
+        </is>
+      </c>
+      <c r="AF485" t="inlineStr">
+        <is>
+          <t>Tempo indeterminato</t>
+        </is>
+      </c>
+    </row>
+    <row r="486">
+      <c r="A486" t="inlineStr"/>
+      <c r="B486" t="inlineStr"/>
+      <c r="C486" t="inlineStr">
+        <is>
+          <t>Avviso pubblico per il conferimento dell'incarico di Direttore della Struttura Complessa "Ortopedia e Traumatologia di Rovigo e Trecenta"</t>
+        </is>
+      </c>
+      <c r="D486" t="inlineStr">
+        <is>
+          <t>Graduatoria/Esito</t>
+        </is>
+      </c>
+      <c r="E486" t="inlineStr"/>
+      <c r="F486" t="inlineStr">
+        <is>
+          <t>Apicale</t>
+        </is>
+      </c>
+      <c r="G486" t="inlineStr">
+        <is>
+          <t>Dirigente Medico - DIRETTORE</t>
+        </is>
+      </c>
+      <c r="H486" t="inlineStr">
+        <is>
+          <t>03/09/2021 11:04</t>
+        </is>
+      </c>
+      <c r="I486" t="inlineStr">
+        <is>
+          <t>03/10/2021 11:04</t>
+        </is>
+      </c>
+      <c r="K486" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N486" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P486" t="inlineStr"/>
+      <c r="Q486" t="inlineStr"/>
+      <c r="R486" t="inlineStr"/>
+      <c r="S486" t="inlineStr"/>
+      <c r="T486" t="inlineStr"/>
+      <c r="W486" t="n">
+        <v>0</v>
+      </c>
+      <c r="X486" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y486" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z486" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA486" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC486" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AD486" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE486" t="inlineStr">
+        <is>
+          <t>Avviso di struttura complessa</t>
+        </is>
+      </c>
+      <c r="AF486" t="inlineStr">
+        <is>
+          <t>Tempo indeterminato</t>
+        </is>
+      </c>
+    </row>
+    <row r="487">
+      <c r="A487" t="inlineStr"/>
+      <c r="B487" t="inlineStr"/>
+      <c r="C487" t="inlineStr">
+        <is>
+          <t>Avviso pubblico per il conferimento dell'incarico di Direttore della Struttura Complessa "Otorinolaringoiatria"</t>
+        </is>
+      </c>
+      <c r="D487" t="inlineStr">
+        <is>
+          <t>Graduatoria/Esito</t>
+        </is>
+      </c>
+      <c r="E487" t="inlineStr"/>
+      <c r="F487" t="inlineStr">
+        <is>
+          <t>Apicale</t>
+        </is>
+      </c>
+      <c r="G487" t="inlineStr">
+        <is>
+          <t>Dirigente Medico - DIRETTORE</t>
+        </is>
+      </c>
+      <c r="H487" t="inlineStr">
+        <is>
+          <t>03/09/2021 11:01</t>
+        </is>
+      </c>
+      <c r="I487" t="inlineStr">
+        <is>
+          <t>03/10/2021 11:01</t>
+        </is>
+      </c>
+      <c r="K487" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N487" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P487" t="inlineStr"/>
+      <c r="Q487" t="inlineStr"/>
+      <c r="R487" t="inlineStr"/>
+      <c r="S487" t="inlineStr"/>
+      <c r="T487" t="inlineStr"/>
+      <c r="W487" t="n">
+        <v>0</v>
+      </c>
+      <c r="X487" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y487" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z487" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA487" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC487" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AD487" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE487" t="inlineStr">
+        <is>
+          <t>Avviso di struttura complessa</t>
+        </is>
+      </c>
+      <c r="AF487" t="inlineStr">
+        <is>
+          <t>Tempo indeterminato</t>
+        </is>
+      </c>
+    </row>
+    <row r="488">
+      <c r="A488" t="inlineStr"/>
+      <c r="B488" t="inlineStr"/>
+      <c r="C488" t="inlineStr">
+        <is>
+          <t>Azienda Zero_Graduatoria concorso pubblico per Dirigente Ingegnere civile-edile</t>
+        </is>
+      </c>
+      <c r="D488" t="inlineStr">
+        <is>
+          <t>Graduatoria/Esito</t>
+        </is>
+      </c>
+      <c r="E488" t="inlineStr">
+        <is>
+          <t>Azienda Zero_Graduatoria concorso pubblico per n. 8 posti di Dirigente Ingegnere civile-edile</t>
+        </is>
+      </c>
+      <c r="F488" t="inlineStr">
+        <is>
+          <t>Dirigenza</t>
+        </is>
+      </c>
+      <c r="G488" t="inlineStr">
+        <is>
+          <t>Dirigente del ruolo professionale (Avvocato, Ingegnere, architetto, Geologo)</t>
+        </is>
+      </c>
+      <c r="H488" t="inlineStr">
+        <is>
+          <t>04/08/2021 17:18</t>
+        </is>
+      </c>
+      <c r="I488" t="inlineStr">
+        <is>
+          <t>04/08/2026 17:18</t>
+        </is>
+      </c>
+      <c r="K488" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N488" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P488" t="inlineStr"/>
+      <c r="Q488" t="inlineStr"/>
+      <c r="R488" t="inlineStr"/>
+      <c r="S488" t="inlineStr"/>
+      <c r="T488" t="inlineStr"/>
+      <c r="U488" t="inlineStr">
+        <is>
+          <t>05/08/2021 00:00</t>
+        </is>
+      </c>
+      <c r="AC488" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE488" t="inlineStr">
+        <is>
+          <t>Concorsi Dirigenza</t>
+        </is>
+      </c>
+      <c r="AF488" t="inlineStr">
+        <is>
+          <t>Tempo indeterminato</t>
+        </is>
+      </c>
+    </row>
+    <row r="489">
+      <c r="A489" t="inlineStr"/>
+      <c r="B489" t="inlineStr"/>
+      <c r="C489" t="inlineStr">
+        <is>
+          <t>Avviso pubblico di mobilità volontaria per la copertura di n. 1 posto di Collaboratore Professionale Sanitario Senior - Infermiere -cat. Ds</t>
+        </is>
+      </c>
+      <c r="D489" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E489" t="inlineStr"/>
+      <c r="F489" t="inlineStr">
+        <is>
+          <t>DS</t>
+        </is>
+      </c>
+      <c r="G489" t="inlineStr">
+        <is>
+          <t xml:space="preserve">	Collaboratore Professionale Sanitario Senior Infermiere</t>
+        </is>
+      </c>
+      <c r="H489" t="inlineStr">
+        <is>
+          <t>02/08/2021 09:19</t>
+        </is>
+      </c>
+      <c r="I489" t="inlineStr">
+        <is>
+          <t>01/09/2021 23:59</t>
+        </is>
+      </c>
+      <c r="K489" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N489" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P489" t="inlineStr"/>
+      <c r="Q489" t="inlineStr"/>
+      <c r="R489" t="inlineStr"/>
+      <c r="S489" t="inlineStr"/>
+      <c r="T489" t="inlineStr"/>
+      <c r="W489" t="n">
+        <v>0</v>
+      </c>
+      <c r="X489" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y489" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z489" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA489" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC489" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AD489" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE489" t="inlineStr">
+        <is>
+          <t>Avviso di mobilità da altro ente</t>
+        </is>
+      </c>
+      <c r="AF489" t="inlineStr">
+        <is>
+          <t>Tempo indeterminato</t>
+        </is>
+      </c>
+    </row>
+    <row r="490">
+      <c r="A490" t="inlineStr"/>
+      <c r="B490" t="inlineStr"/>
+      <c r="C490" t="inlineStr">
+        <is>
+          <t>Azienda Zero - Graduatorie concorsi pubblici Dirigenti Medici anno 2021</t>
+        </is>
+      </c>
+      <c r="D490" t="inlineStr">
+        <is>
+          <t>Graduatoria/Esito</t>
+        </is>
+      </c>
+      <c r="E490" t="inlineStr">
+        <is>
+          <t>Azienda Zero - Graduatoria concorso pubblico per n. 7 posti di Dirigente Medico di Ematologia - Specializzati</t>
+        </is>
+      </c>
+      <c r="F490" t="inlineStr">
+        <is>
+          <t>Dirigenza medica e veterinaria</t>
+        </is>
+      </c>
+      <c r="G490" t="inlineStr">
+        <is>
+          <t>Dirigente Medico</t>
+        </is>
+      </c>
+      <c r="H490" t="inlineStr">
+        <is>
+          <t>29/07/2021 13:03</t>
+        </is>
+      </c>
+      <c r="I490" t="inlineStr">
+        <is>
+          <t>31/12/2026 13:03</t>
+        </is>
+      </c>
+      <c r="K490" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N490" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P490" t="inlineStr"/>
+      <c r="Q490" t="inlineStr"/>
+      <c r="R490" t="inlineStr"/>
+      <c r="S490" t="inlineStr"/>
+      <c r="T490" t="inlineStr"/>
+      <c r="U490" t="inlineStr">
+        <is>
+          <t>29/07/2021 00:00</t>
+        </is>
+      </c>
+      <c r="AC490" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE490" t="inlineStr">
+        <is>
+          <t>Avvisi Incarichi 15 septies/octies D.Lgs 502/92</t>
+        </is>
+      </c>
+      <c r="AF490" t="inlineStr">
+        <is>
+          <t>Tempo indeterminato</t>
+        </is>
+      </c>
+    </row>
+    <row r="491">
+      <c r="A491" t="inlineStr"/>
+      <c r="B491" t="inlineStr"/>
+      <c r="C491" t="inlineStr">
+        <is>
+          <t>Avviso pubblico, per soli titoli, per n. 10 Collaboratori Professionali Sanitari - Infermieri - cat. D</t>
+        </is>
+      </c>
+      <c r="D491" t="inlineStr">
+        <is>
+          <t>Graduatoria/Esito</t>
+        </is>
+      </c>
+      <c r="E491" t="inlineStr"/>
+      <c r="F491" t="inlineStr">
+        <is>
+          <t>D</t>
+        </is>
+      </c>
+      <c r="G491" t="inlineStr">
+        <is>
+          <t>C.P.S. Infermiere</t>
+        </is>
+      </c>
+      <c r="H491" t="inlineStr">
+        <is>
+          <t>23/07/2021 13:22</t>
+        </is>
+      </c>
+      <c r="I491" t="inlineStr">
+        <is>
+          <t>06/08/2021 23:59</t>
+        </is>
+      </c>
+      <c r="K491" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N491" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P491" t="inlineStr"/>
+      <c r="Q491" t="inlineStr"/>
+      <c r="R491" t="inlineStr"/>
+      <c r="S491" t="inlineStr"/>
+      <c r="T491" t="inlineStr"/>
+      <c r="U491" t="inlineStr">
+        <is>
+          <t>30/08/2021 00:00</t>
+        </is>
+      </c>
+      <c r="W491" t="n">
+        <v>0</v>
+      </c>
+      <c r="X491" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y491" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z491" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA491" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC491" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AD491" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE491" t="inlineStr">
+        <is>
+          <t>Avviso Pubblico</t>
+        </is>
+      </c>
+      <c r="AF491" t="inlineStr">
+        <is>
+          <t>Tempo determinato</t>
+        </is>
+      </c>
+    </row>
+    <row r="492">
+      <c r="A492" t="inlineStr"/>
+      <c r="B492" t="inlineStr"/>
+      <c r="C492" t="inlineStr">
+        <is>
+          <t>Graduatoria finale di merito Tecnico Sanitario di Radiologia Medica cat. D - 13.07.2021</t>
+        </is>
+      </c>
+      <c r="D492" t="inlineStr">
+        <is>
+          <t>Graduatoria/Esito</t>
+        </is>
+      </c>
+      <c r="E492" t="inlineStr"/>
+      <c r="F492" t="inlineStr">
+        <is>
+          <t>D</t>
+        </is>
+      </c>
+      <c r="G492" t="inlineStr">
+        <is>
+          <t>C.P.S. Tecnico Sanitario di Radiologia Medica</t>
+        </is>
+      </c>
+      <c r="H492" t="inlineStr">
+        <is>
+          <t>20/07/2021 11:02</t>
+        </is>
+      </c>
+      <c r="I492" t="inlineStr">
+        <is>
+          <t>20/07/2023 23:59</t>
+        </is>
+      </c>
+      <c r="K492" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N492" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P492" t="inlineStr"/>
+      <c r="Q492" t="inlineStr"/>
+      <c r="R492" t="inlineStr"/>
+      <c r="S492" t="inlineStr"/>
+      <c r="T492" t="inlineStr"/>
+      <c r="W492" t="n">
+        <v>0</v>
+      </c>
+      <c r="X492" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y492" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z492" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA492" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC492" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AD492" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE492" t="inlineStr">
+        <is>
+          <t>Avviso Pubblico</t>
+        </is>
+      </c>
+      <c r="AF492" t="inlineStr">
+        <is>
+          <t>Tempo determinato</t>
+        </is>
+      </c>
+    </row>
+    <row r="493">
+      <c r="A493" t="inlineStr"/>
+      <c r="B493" t="inlineStr"/>
+      <c r="C493" t="inlineStr">
+        <is>
+          <t>Avviso pubblico di mobilità volontaria per n. 1 Dirigente Medico di Malattie Infettive</t>
+        </is>
+      </c>
+      <c r="D493" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E493" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Avviso pubblico di mobilità volontaria per n. 1 Dirigente Medico di Malattie Infettive&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="F493" t="inlineStr">
+        <is>
+          <t>Dirigenza</t>
+        </is>
+      </c>
+      <c r="G493" t="inlineStr">
+        <is>
+          <t>Dirigente del ruolo professionale (Avvocato, Ingegnere, architetto, Geologo)</t>
+        </is>
+      </c>
+      <c r="H493" t="inlineStr">
+        <is>
+          <t>20/07/2021 09:52</t>
+        </is>
+      </c>
+      <c r="I493" t="inlineStr">
+        <is>
+          <t>19/08/2021 23:59</t>
+        </is>
+      </c>
+      <c r="K493" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N493" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P493" t="inlineStr"/>
+      <c r="Q493" t="inlineStr"/>
+      <c r="R493" t="inlineStr"/>
+      <c r="S493" t="inlineStr"/>
+      <c r="T493" t="inlineStr"/>
+      <c r="W493" t="n">
+        <v>0</v>
+      </c>
+      <c r="X493" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y493" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z493" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA493" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC493" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AD493" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE493" t="inlineStr">
+        <is>
+          <t>Avviso di mobilità da altro ente</t>
+        </is>
+      </c>
+      <c r="AF493" t="inlineStr">
+        <is>
+          <t>Tempo indeterminato</t>
+        </is>
+      </c>
+    </row>
+    <row r="494">
+      <c r="A494" t="inlineStr"/>
+      <c r="B494" t="inlineStr"/>
+      <c r="C494" t="inlineStr">
+        <is>
+          <t>Esito Colloquio Tecnico Sanitario di Radiologia Medica Cat. D - 13.07.2021</t>
+        </is>
+      </c>
+      <c r="D494" t="inlineStr">
+        <is>
+          <t>Graduatoria/Esito</t>
+        </is>
+      </c>
+      <c r="E494" t="inlineStr"/>
+      <c r="F494" t="inlineStr">
+        <is>
+          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Tecnico</t>
+        </is>
+      </c>
+      <c r="G494" t="inlineStr">
+        <is>
+          <t>Assistente Informatico</t>
+        </is>
+      </c>
+      <c r="H494" t="inlineStr">
+        <is>
+          <t>13/07/2021 17:11</t>
+        </is>
+      </c>
+      <c r="I494" t="inlineStr">
+        <is>
+          <t>13/08/2026 17:11</t>
+        </is>
+      </c>
+      <c r="K494" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N494" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P494" t="inlineStr"/>
+      <c r="Q494" t="inlineStr"/>
+      <c r="R494" t="inlineStr"/>
+      <c r="S494" t="inlineStr"/>
+      <c r="T494" t="inlineStr"/>
+      <c r="W494" t="n">
+        <v>0</v>
+      </c>
+      <c r="X494" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y494" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z494" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA494" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC494" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AD494" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE494" t="inlineStr">
+        <is>
+          <t>Avviso Pubblico</t>
+        </is>
+      </c>
+      <c r="AF494" t="inlineStr">
+        <is>
+          <t>Tempo determinato</t>
+        </is>
+      </c>
+    </row>
+    <row r="495">
+      <c r="A495" t="inlineStr"/>
+      <c r="B495" t="inlineStr"/>
+      <c r="C495" t="inlineStr">
+        <is>
+          <t>Azienda Zero - Concorso pubblico per n. 4 posti di Collaboratore Tecnico Professionale - Ingegnere Informatico - cat. D.pdf</t>
+        </is>
+      </c>
+      <c r="D495" t="inlineStr">
+        <is>
+          <t>Graduatoria/Esito</t>
+        </is>
+      </c>
+      <c r="E495" t="inlineStr">
+        <is>
+          <t>Azienda Zero - Graduatoria concorso pubblico per n. 4 posti di Collaboratore Tecnico Professionale - Ingegnere Informatico - cat. D.pdf</t>
+        </is>
+      </c>
+      <c r="H495" t="inlineStr">
+        <is>
+          <t>12/07/2021 15:25</t>
+        </is>
+      </c>
+      <c r="I495" t="inlineStr">
+        <is>
+          <t>12/08/2021 15:25</t>
+        </is>
+      </c>
+      <c r="K495" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N495" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P495" t="inlineStr"/>
+      <c r="Q495" t="inlineStr"/>
+      <c r="R495" t="inlineStr"/>
+      <c r="S495" t="inlineStr"/>
+      <c r="T495" t="inlineStr"/>
+      <c r="U495" t="inlineStr">
+        <is>
+          <t>12/07/2021 00:00</t>
+        </is>
+      </c>
+      <c r="AC495" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE495" t="inlineStr">
+        <is>
+          <t>Avvisi Incarichi 15 septies/octies D.Lgs 502/92</t>
+        </is>
+      </c>
+      <c r="AF495" t="inlineStr">
+        <is>
+          <t>Tempo indeterminato</t>
+        </is>
+      </c>
+    </row>
+    <row r="496">
+      <c r="A496" t="inlineStr"/>
+      <c r="B496" t="inlineStr"/>
+      <c r="C496" t="inlineStr">
+        <is>
+          <t>Azienda Zero - Graduatoria Concorso pubblico per n. 11 posti di Collaboratore Tecnico Professionale - Ingegnere Civile - categoria D</t>
+        </is>
+      </c>
+      <c r="D496" t="inlineStr">
+        <is>
+          <t>Graduatoria/Esito</t>
+        </is>
+      </c>
+      <c r="E496" t="inlineStr">
+        <is>
+          <t>Azienda Zero - Graduatoria Concorso pubblico per n. 11 posti di Collaboratore Tecnico Professionale - Ingegnere Civile - categoria D</t>
+        </is>
+      </c>
+      <c r="H496" t="inlineStr">
+        <is>
+          <t>12/07/2021 15:20</t>
+        </is>
+      </c>
+      <c r="I496" t="inlineStr">
+        <is>
+          <t>12/08/2021 15:20</t>
+        </is>
+      </c>
+      <c r="K496" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N496" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P496" t="inlineStr"/>
+      <c r="Q496" t="inlineStr"/>
+      <c r="R496" t="inlineStr"/>
+      <c r="S496" t="inlineStr"/>
+      <c r="T496" t="inlineStr"/>
+      <c r="U496" t="inlineStr">
+        <is>
+          <t>12/07/2021 00:00</t>
+        </is>
+      </c>
+      <c r="AC496" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE496" t="inlineStr">
+        <is>
+          <t>Avvisi Incarichi 15 septies/octies D.Lgs 502/92</t>
+        </is>
+      </c>
+      <c r="AF496" t="inlineStr">
+        <is>
+          <t>Tempo indeterminato</t>
+        </is>
+      </c>
+    </row>
+    <row r="497">
+      <c r="A497" t="inlineStr"/>
+      <c r="B497" t="inlineStr"/>
+      <c r="C497" t="inlineStr">
+        <is>
+          <t>Azienda Zero - Graduatoria concorso pubblico per n. 15 posti di Collaboratore Tecnico Professionale - Statistico - categoria D</t>
+        </is>
+      </c>
+      <c r="D497" t="inlineStr">
+        <is>
+          <t>Graduatoria/Esito</t>
+        </is>
+      </c>
+      <c r="E497" t="inlineStr">
+        <is>
+          <t>Azienda Zero - Graduatoria concorso pubblico per n. 15 posti di Collaboratore Tecnico Professionale - Statistico - categoria D</t>
+        </is>
+      </c>
+      <c r="F497" t="inlineStr">
+        <is>
+          <t>D</t>
+        </is>
+      </c>
+      <c r="G497" t="inlineStr">
+        <is>
+          <t>Collaboratore Tecnico Professionale</t>
+        </is>
+      </c>
+      <c r="H497" t="inlineStr">
+        <is>
+          <t>12/07/2021 15:13</t>
+        </is>
+      </c>
+      <c r="I497" t="inlineStr">
+        <is>
+          <t>12/07/2023 15:13</t>
+        </is>
+      </c>
+      <c r="K497" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N497" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P497" t="inlineStr"/>
+      <c r="Q497" t="inlineStr"/>
+      <c r="R497" t="inlineStr"/>
+      <c r="S497" t="inlineStr"/>
+      <c r="T497" t="inlineStr"/>
+      <c r="U497" t="inlineStr">
+        <is>
+          <t>12/07/2021 00:00</t>
+        </is>
+      </c>
+      <c r="AC497" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE497" t="inlineStr">
+        <is>
+          <t>Concorsi Comparto</t>
+        </is>
+      </c>
+      <c r="AF497" t="inlineStr">
+        <is>
+          <t>Tempo indeterminato</t>
+        </is>
+      </c>
+    </row>
+    <row r="498">
+      <c r="A498" t="inlineStr"/>
+      <c r="B498" t="inlineStr"/>
+      <c r="C498" t="inlineStr">
+        <is>
+          <t>Azienda Zero - Graduatorie concorso pubblico per Dirigente Medico di Cure Palliative</t>
+        </is>
+      </c>
+      <c r="D498" t="inlineStr">
+        <is>
+          <t>Graduatoria/Esito</t>
+        </is>
+      </c>
+      <c r="E498" t="inlineStr">
+        <is>
+          <t>Azienda Zero - Graduatorie concorso pubblico per Dirigente Medico di Cure Palliative</t>
+        </is>
+      </c>
+      <c r="F498" t="inlineStr">
+        <is>
+          <t>Dirigenza medica e veterinaria</t>
+        </is>
+      </c>
+      <c r="G498" t="inlineStr">
+        <is>
+          <t>Dirigente Medico</t>
+        </is>
+      </c>
+      <c r="H498" t="inlineStr">
+        <is>
+          <t>06/07/2021 08:28</t>
+        </is>
+      </c>
+      <c r="I498" t="inlineStr">
+        <is>
+          <t>28/06/2023 08:28</t>
+        </is>
+      </c>
+      <c r="K498" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N498" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P498" t="inlineStr"/>
+      <c r="Q498" t="inlineStr"/>
+      <c r="R498" t="inlineStr"/>
+      <c r="S498" t="inlineStr"/>
+      <c r="T498" t="inlineStr"/>
+      <c r="U498" t="inlineStr">
+        <is>
+          <t>06/07/2021 00:00</t>
+        </is>
+      </c>
+      <c r="AC498" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE498" t="inlineStr">
+        <is>
+          <t>Concorsi Dirigenza</t>
+        </is>
+      </c>
+      <c r="AF498" t="inlineStr">
+        <is>
+          <t>Tempo indeterminato</t>
+        </is>
+      </c>
+    </row>
+    <row r="499">
+      <c r="A499" t="inlineStr"/>
+      <c r="B499" t="inlineStr"/>
+      <c r="C499" t="inlineStr">
+        <is>
+          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 1 Collaboratore Professionale Sanitario - Podologo - cat. D.</t>
+        </is>
+      </c>
+      <c r="D499" t="inlineStr">
+        <is>
+          <t>Graduatoria/Esito</t>
+        </is>
+      </c>
+      <c r="E499" t="inlineStr"/>
+      <c r="F499" t="inlineStr">
+        <is>
+          <t>D</t>
+        </is>
+      </c>
+      <c r="G499" t="inlineStr">
+        <is>
+          <t>CPS Podologo</t>
+        </is>
+      </c>
+      <c r="H499" t="inlineStr">
+        <is>
+          <t>02/07/2021 11:16</t>
+        </is>
+      </c>
+      <c r="I499" t="inlineStr">
+        <is>
+          <t>16/07/2021 23:59</t>
+        </is>
+      </c>
+      <c r="K499" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N499" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P499" t="inlineStr"/>
+      <c r="Q499" t="inlineStr"/>
+      <c r="R499" t="inlineStr"/>
+      <c r="S499" t="inlineStr"/>
+      <c r="T499" t="inlineStr"/>
+      <c r="W499" t="n">
+        <v>0</v>
+      </c>
+      <c r="X499" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y499" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z499" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA499" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC499" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AD499" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE499" t="inlineStr">
+        <is>
+          <t>Avviso Pubblico</t>
+        </is>
+      </c>
+      <c r="AF499" t="inlineStr">
+        <is>
+          <t>Tempo determinato</t>
+        </is>
+      </c>
+    </row>
+    <row r="500">
+      <c r="A500" t="inlineStr"/>
+      <c r="B500" t="inlineStr"/>
+      <c r="C500" t="inlineStr">
+        <is>
+          <t>Avviso pubblico, per titoli e colloquio, per n. 1 Coadiutore Amministrativo Senior cat. Bs</t>
+        </is>
+      </c>
+      <c r="D500" t="inlineStr">
+        <is>
+          <t>Graduatoria/Esito</t>
+        </is>
+      </c>
+      <c r="E500" t="inlineStr"/>
+      <c r="F500" t="inlineStr">
+        <is>
+          <t>BS</t>
+        </is>
+      </c>
+      <c r="G500" t="inlineStr">
+        <is>
+          <t>Coadiutore Amministrativo Esperto</t>
+        </is>
+      </c>
+      <c r="H500" t="inlineStr">
+        <is>
+          <t>02/07/2021 11:07</t>
+        </is>
+      </c>
+      <c r="I500" t="inlineStr">
+        <is>
+          <t>16/07/2021 23:59</t>
+        </is>
+      </c>
+      <c r="K500" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N500" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P500" t="inlineStr"/>
+      <c r="Q500" t="inlineStr"/>
+      <c r="R500" t="inlineStr"/>
+      <c r="S500" t="inlineStr"/>
+      <c r="T500" t="inlineStr"/>
+      <c r="W500" t="n">
+        <v>0</v>
+      </c>
+      <c r="X500" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y500" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z500" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA500" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC500" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AD500" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE500" t="inlineStr">
+        <is>
+          <t>Avviso Pubblico</t>
+        </is>
+      </c>
+      <c r="AF500" t="inlineStr">
+        <is>
+          <t>Tempo determinato</t>
+        </is>
+      </c>
+    </row>
+    <row r="501">
+      <c r="A501" t="inlineStr"/>
+      <c r="B501" t="inlineStr">
+        <is>
+          <t>Tabella</t>
+        </is>
+      </c>
+      <c r="C501" t="inlineStr">
+        <is>
+          <t>Tabella triennale avvisi e procedure comparative aggiornata al 30.06.2021</t>
+        </is>
+      </c>
+      <c r="D501" t="inlineStr">
+        <is>
+          <t>Aperto</t>
+        </is>
+      </c>
+      <c r="E501" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Tabella triennale avvisi e procedure comparative aggiornata al 30.06.2021&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="F501" t="inlineStr">
+        <is>
+          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
+        </is>
+      </c>
+      <c r="G501" t="inlineStr">
+        <is>
+          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
+        </is>
+      </c>
+      <c r="H501" t="inlineStr">
+        <is>
+          <t>28/06/2021 08:55</t>
+        </is>
+      </c>
+      <c r="I501" t="inlineStr">
+        <is>
+          <t>05/07/2026 23:59</t>
+        </is>
+      </c>
+      <c r="K501" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N501" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P501" t="inlineStr"/>
+      <c r="Q501" t="inlineStr"/>
+      <c r="R501" t="inlineStr"/>
+      <c r="S501" t="inlineStr"/>
+      <c r="T501" t="inlineStr"/>
+      <c r="W501" t="n">
+        <v>0</v>
+      </c>
+      <c r="X501" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y501" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z501" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA501" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC501" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AD501" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE501" t="inlineStr">
+        <is>
+          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
+        </is>
+      </c>
+      <c r="AF501" t="inlineStr">
+        <is>
+          <t>Non definito</t>
+        </is>
+      </c>
+    </row>
+    <row r="502">
+      <c r="A502" t="inlineStr"/>
+      <c r="B502" t="inlineStr"/>
+      <c r="C502" t="inlineStr">
+        <is>
+          <t>Avviso pubblico, per titoli e colloquio, per n. 4 Dirigenti Medici di Ginecologia e Ostetricia</t>
+        </is>
+      </c>
+      <c r="D502" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E502" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Avviso pubblico, per titoli e colloquio, per n. 4 Dirigenti Medici di Ginecologia e Ostetricia&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="F502" t="inlineStr">
+        <is>
+          <t>Dirigenza medica e veterinaria</t>
+        </is>
+      </c>
+      <c r="G502" t="inlineStr">
+        <is>
+          <t>Dirigente Medico</t>
+        </is>
+      </c>
+      <c r="H502" t="inlineStr">
+        <is>
+          <t>25/06/2021 12:10</t>
+        </is>
+      </c>
+      <c r="I502" t="inlineStr">
+        <is>
+          <t>09/07/2021 23:59</t>
+        </is>
+      </c>
+      <c r="K502" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N502" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P502" t="inlineStr"/>
+      <c r="Q502" t="inlineStr"/>
+      <c r="R502" t="inlineStr"/>
+      <c r="S502" t="inlineStr"/>
+      <c r="T502" t="inlineStr"/>
+      <c r="W502" t="n">
+        <v>0</v>
+      </c>
+      <c r="X502" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y502" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z502" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA502" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC502" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AD502" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE502" t="inlineStr">
+        <is>
+          <t>Avviso Pubblico</t>
+        </is>
+      </c>
+      <c r="AF502" t="inlineStr">
+        <is>
+          <t>Tempo determinato</t>
+        </is>
+      </c>
+    </row>
+    <row r="503">
+      <c r="A503" t="inlineStr"/>
+      <c r="B503" t="inlineStr"/>
+      <c r="C503" t="inlineStr">
+        <is>
+          <t>Avviso pubblico, per titoli e colloquio, per n. 2 Dirigenti Medici di Oncologia</t>
+        </is>
+      </c>
+      <c r="D503" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E503" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Avviso pubblico, per titoli e colloquio, per n. 2 Dirigenti Medici di Oncologia&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="F503" t="inlineStr">
+        <is>
+          <t>Dirigenza medica e veterinaria</t>
+        </is>
+      </c>
+      <c r="G503" t="inlineStr">
+        <is>
+          <t>Dirigente Medico</t>
+        </is>
+      </c>
+      <c r="H503" t="inlineStr">
+        <is>
+          <t>25/06/2021 12:04</t>
+        </is>
+      </c>
+      <c r="I503" t="inlineStr">
+        <is>
+          <t>09/07/2021 23:59</t>
+        </is>
+      </c>
+      <c r="K503" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N503" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P503" t="inlineStr"/>
+      <c r="Q503" t="inlineStr"/>
+      <c r="R503" t="inlineStr"/>
+      <c r="S503" t="inlineStr"/>
+      <c r="T503" t="inlineStr"/>
+      <c r="W503" t="n">
+        <v>0</v>
+      </c>
+      <c r="X503" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y503" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z503" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA503" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC503" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AD503" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE503" t="inlineStr">
+        <is>
+          <t>Avviso Pubblico</t>
+        </is>
+      </c>
+      <c r="AF503" t="inlineStr">
+        <is>
+          <t>Tempo determinato</t>
+        </is>
+      </c>
+    </row>
+    <row r="504">
+      <c r="A504" t="inlineStr"/>
+      <c r="B504" t="inlineStr"/>
+      <c r="C504" t="inlineStr">
+        <is>
+          <t>Azienda Zero - concorsi pubblici per vari profili Comparto e Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D504" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E504" t="inlineStr">
+        <is>
+          <t>Azienda Zero - concorsi pubblici per vari profili Comparto e Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="F504" t="inlineStr">
+        <is>
+          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Tecnico</t>
+        </is>
+      </c>
+      <c r="G504" t="inlineStr">
+        <is>
+          <t>Assistente Informatico</t>
+        </is>
+      </c>
+      <c r="H504" t="inlineStr">
+        <is>
+          <t>24/06/2021 13:56</t>
+        </is>
+      </c>
+      <c r="I504" t="inlineStr">
+        <is>
+          <t>22/07/2021 23:59</t>
+        </is>
+      </c>
+      <c r="K504" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N504" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P504" t="inlineStr"/>
+      <c r="Q504" t="inlineStr"/>
+      <c r="R504" t="inlineStr"/>
+      <c r="S504" t="inlineStr"/>
+      <c r="T504" t="inlineStr"/>
+      <c r="AC504" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE504" t="inlineStr">
+        <is>
+          <t>Avviso generico</t>
+        </is>
+      </c>
+      <c r="AF504" t="inlineStr">
+        <is>
+          <t>Tempo indeterminato</t>
+        </is>
+      </c>
+    </row>
+    <row r="505">
+      <c r="A505" t="inlineStr"/>
+      <c r="B505" t="inlineStr"/>
+      <c r="C505" t="inlineStr">
+        <is>
+          <t>Avviso pubblico, per titoli e colloquio, per n. 3 Dirigenti Medici di Medicina Interna</t>
+        </is>
+      </c>
+      <c r="D505" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E505" t="inlineStr"/>
+      <c r="F505" t="inlineStr">
+        <is>
+          <t>Dirigenza medica e veterinaria</t>
+        </is>
+      </c>
+      <c r="G505" t="inlineStr">
+        <is>
+          <t>Dirigente Medico</t>
+        </is>
+      </c>
+      <c r="H505" t="inlineStr">
+        <is>
+          <t>18/06/2021 10:29</t>
+        </is>
+      </c>
+      <c r="I505" t="inlineStr">
+        <is>
+          <t>02/07/2021 23:59</t>
+        </is>
+      </c>
+      <c r="K505" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N505" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P505" t="inlineStr"/>
+      <c r="Q505" t="inlineStr"/>
+      <c r="R505" t="inlineStr"/>
+      <c r="S505" t="inlineStr"/>
+      <c r="T505" t="inlineStr"/>
+      <c r="W505" t="n">
+        <v>0</v>
+      </c>
+      <c r="X505" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y505" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z505" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA505" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC505" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AD505" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE505" t="inlineStr">
+        <is>
+          <t>Avviso Pubblico</t>
+        </is>
+      </c>
+      <c r="AF505" t="inlineStr">
         <is>
           <t>Tempo determinato</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>