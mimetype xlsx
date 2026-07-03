--- v2 (2026-07-03)
+++ v3 (2026-07-03)
@@ -410,51 +410,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AF505"/>
+  <dimension ref="A1:AF506"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Codice</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Codice pubblico</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>Titolo</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
@@ -585,123 +585,131 @@
         <is>
           <t>Graduatoria esaurita</t>
         </is>
       </c>
       <c r="AD1" t="inlineStr">
         <is>
           <t>Costi sostenuti</t>
         </is>
       </c>
       <c r="AE1" t="inlineStr">
         <is>
           <t>a_desc_tipo_selezione</t>
         </is>
       </c>
       <c r="AF1" t="inlineStr">
         <is>
           <t>a_desc_reclutamento</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr"/>
       <c r="B2" t="inlineStr"/>
       <c r="C2" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa di coordinamento denominato "COORDINAMENTO RETE PROVINCIALE 118", riservato al ruolo sanitario - APSF Infermiere</t>
+          <t>Avviso Pubblico con Bando Aperto e formazione di graduatorie periodiche, per soli titoli, per l'assunzione a tempo determinato di Ostetriche/Ostetrici - Area dei Professionisti della Salute e dei Funzionari</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
-      <c r="E2" t="inlineStr"/>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Avviso Pubblico con Bando Aperto e formazione di graduatorie periodiche, per soli titoli, per l'assunzione a tempo determinato di Ostetriche/Ostetrici - Area dei Professionisti della Salute e dei Funzionari&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>Area dei professionisti della salute e dei funzionari-Sanitario</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>INFERMIERE</t>
+          <t>OSTETRICA/O</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
-          <t>02/07/2026 12:00</t>
+          <t>03/07/2026 00:00</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t>12/07/2026 23:59</t>
+          <t>31/12/2026 23:59</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P2" t="inlineStr"/>
       <c r="Q2" t="inlineStr"/>
       <c r="R2" t="inlineStr"/>
       <c r="S2" t="inlineStr"/>
       <c r="T2" t="inlineStr"/>
       <c r="W2" t="n">
         <v>0</v>
       </c>
       <c r="X2" t="n">
         <v>0</v>
       </c>
       <c r="Y2" t="n">
         <v>0</v>
       </c>
       <c r="Z2" t="n">
         <v>0</v>
       </c>
       <c r="AA2" t="n">
         <v>0</v>
       </c>
       <c r="AC2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD2" t="n">
         <v>0</v>
       </c>
       <c r="AE2" t="inlineStr">
         <is>
-          <t>Selezioni interne per il personale dipendente - comparto</t>
-[...2 lines deleted...]
-      <c r="AF2" t="inlineStr"/>
+          <t>Avviso Pubblico</t>
+        </is>
+      </c>
+      <c r="AF2" t="inlineStr">
+        <is>
+          <t>Tempo determinato</t>
+        </is>
+      </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr"/>
       <c r="B3" t="inlineStr"/>
       <c r="C3" t="inlineStr">
         <is>
           <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa di coordinamento denominato "COORDINAMENTO OSPEDALE DI COMUNITA' ROVIGO", riservato al ruolo sanitario - APSF Infermiere</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="E3" t="inlineStr"/>
       <c r="F3" t="inlineStr">
         <is>
           <t>Area dei professionisti della salute e dei funzionari-Sanitario</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
           <t>INFERMIERE</t>
         </is>
       </c>
@@ -743,51 +751,51 @@
         <v>0</v>
       </c>
       <c r="AA3" t="n">
         <v>0</v>
       </c>
       <c r="AC3" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD3" t="n">
         <v>0</v>
       </c>
       <c r="AE3" t="inlineStr">
         <is>
           <t>Selezioni interne per il personale dipendente - comparto</t>
         </is>
       </c>
       <c r="AF3" t="inlineStr"/>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr"/>
       <c r="B4" t="inlineStr"/>
       <c r="C4" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa di coordinamento denominato "COORDINAMENTO SPECIALISTICA AMBULATORIALE OSPEDALE TRECENTA", riservato al ruolo sanitario - APSF Infermiere</t>
+          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa di coordinamento denominato "COORDINAMENTO RETE PROVINCIALE 118", riservato al ruolo sanitario - APSF Infermiere</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="E4" t="inlineStr"/>
       <c r="F4" t="inlineStr">
         <is>
           <t>Area dei professionisti della salute e dei funzionari-Sanitario</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
           <t>INFERMIERE</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t>02/07/2026 12:00</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
@@ -819,803 +827,799 @@
         <v>0</v>
       </c>
       <c r="Z4" t="n">
         <v>0</v>
       </c>
       <c r="AA4" t="n">
         <v>0</v>
       </c>
       <c r="AC4" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD4" t="n">
         <v>0</v>
       </c>
       <c r="AE4" t="inlineStr">
         <is>
           <t>Selezioni interne per il personale dipendente - comparto</t>
         </is>
       </c>
       <c r="AF4" t="inlineStr"/>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr"/>
-      <c r="B5" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="B5" t="inlineStr"/>
       <c r="C5" t="inlineStr">
         <is>
-          <t>Tabella triennale avvisi, concorsi e procedure comparative aggiornata a giugno 2026</t>
+          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa di coordinamento denominato "COORDINAMENTO SPECIALISTICA AMBULATORIALE OSPEDALE TRECENTA", riservato al ruolo sanitario - APSF Infermiere</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
-      <c r="E5" t="inlineStr">
-[...1 lines deleted...]
-          <t>&lt;p&gt;Tabella triennale avvisi, concorsi e procedure comparative aggiornata a giugno 2026&lt;/p&gt;</t>
+      <c r="E5" t="inlineStr"/>
+      <c r="F5" t="inlineStr">
+        <is>
+          <t>Area dei professionisti della salute e dei funzionari-Sanitario</t>
+        </is>
+      </c>
+      <c r="G5" t="inlineStr">
+        <is>
+          <t>INFERMIERE</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
-          <t>29/06/2026 12:00</t>
+          <t>02/07/2026 12:00</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
-          <t>28/06/2031 12:00</t>
+          <t>12/07/2026 23:59</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P5" t="inlineStr"/>
       <c r="Q5" t="inlineStr"/>
       <c r="R5" t="inlineStr"/>
       <c r="S5" t="inlineStr"/>
       <c r="T5" t="inlineStr"/>
       <c r="W5" t="n">
         <v>0</v>
       </c>
       <c r="X5" t="n">
         <v>0</v>
       </c>
       <c r="Y5" t="n">
         <v>0</v>
       </c>
       <c r="Z5" t="n">
         <v>0</v>
       </c>
       <c r="AA5" t="n">
         <v>0</v>
       </c>
       <c r="AC5" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD5" t="n">
         <v>0</v>
       </c>
-      <c r="AE5" t="inlineStr"/>
+      <c r="AE5" t="inlineStr">
+        <is>
+          <t>Selezioni interne per il personale dipendente - comparto</t>
+        </is>
+      </c>
       <c r="AF5" t="inlineStr"/>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr"/>
-      <c r="B6" t="inlineStr"/>
+      <c r="B6" t="inlineStr">
+        <is>
+          <t>Tabella</t>
+        </is>
+      </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>Part-time personale dipendente del Comparto: approvazione graduatorie</t>
+          <t>Tabella triennale avvisi, concorsi e procedure comparative aggiornata a giugno 2026</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>Graduatoria/Esito</t>
-[...2 lines deleted...]
-      <c r="E6" t="inlineStr"/>
+          <t>Aperto</t>
+        </is>
+      </c>
+      <c r="E6" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Tabella triennale avvisi, concorsi e procedure comparative aggiornata a giugno 2026&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="H6" t="inlineStr">
         <is>
-          <t>26/06/2026 12:00</t>
+          <t>29/06/2026 12:00</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
-          <t>30/06/2029 12:00</t>
+          <t>28/06/2031 12:00</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P6" t="inlineStr"/>
       <c r="Q6" t="inlineStr"/>
       <c r="R6" t="inlineStr"/>
       <c r="S6" t="inlineStr"/>
       <c r="T6" t="inlineStr"/>
       <c r="W6" t="n">
         <v>0</v>
       </c>
       <c r="X6" t="n">
         <v>0</v>
       </c>
       <c r="Y6" t="n">
         <v>0</v>
       </c>
       <c r="Z6" t="n">
         <v>0</v>
       </c>
       <c r="AA6" t="n">
         <v>0</v>
       </c>
       <c r="AC6" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD6" t="n">
         <v>0</v>
       </c>
-      <c r="AE6" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="AE6" t="inlineStr"/>
       <c r="AF6" t="inlineStr"/>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr"/>
       <c r="B7" t="inlineStr"/>
       <c r="C7" t="inlineStr">
         <is>
-          <t>Avviso di procedura comparativa per conferimento di nr. 4 incarichi libero professionali a professionisti in possesso di laurea in ostetricia (profilo di ostetriche) per attività assistenziali presso il Dipartimento Materno Infantile dell'Azienda.</t>
+          <t>Part-time personale dipendente del Comparto: approvazione graduatorie</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E7" t="inlineStr"/>
-      <c r="F7" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="H7" t="inlineStr">
         <is>
-          <t>24/06/2026 11:00</t>
+          <t>26/06/2026 12:00</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
-          <t>28/06/2026 23:59</t>
+          <t>30/06/2029 12:00</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P7" t="inlineStr"/>
       <c r="Q7" t="inlineStr"/>
       <c r="R7" t="inlineStr"/>
       <c r="S7" t="inlineStr"/>
       <c r="T7" t="inlineStr"/>
       <c r="W7" t="n">
         <v>0</v>
       </c>
       <c r="X7" t="n">
         <v>0</v>
       </c>
       <c r="Y7" t="n">
         <v>0</v>
       </c>
       <c r="Z7" t="n">
         <v>0</v>
       </c>
       <c r="AA7" t="n">
         <v>0</v>
       </c>
       <c r="AC7" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD7" t="n">
         <v>0</v>
       </c>
       <c r="AE7" t="inlineStr">
         <is>
-          <t>Incarichi di lavoro autonomo</t>
-[...6 lines deleted...]
-      </c>
+          <t>Selezioni interne per il personale dipendente - comparto</t>
+        </is>
+      </c>
+      <c r="AF7" t="inlineStr"/>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr"/>
       <c r="B8" t="inlineStr"/>
       <c r="C8" t="inlineStr">
         <is>
-          <t>Riapertura Termini Avviso Pubblico per il conferimento dell'incarico di Direttore della UOC Disabilità e Non Autosufficienza del Distretto 1 di Rovigo</t>
+          <t>Avviso di procedura comparativa per conferimento di nr. 4 incarichi libero professionali a professionisti in possesso di laurea in ostetricia (profilo di ostetriche) per attività assistenziali presso il Dipartimento Materno Infantile dell'Azienda.</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>Aperto</t>
-[...4 lines deleted...]
-          <t>&lt;p&gt;Riapertura Termini Avviso Pubblico per il conferimento dell'incarico di Direttore della UOC Disabilità e Non Autosufficienza del Distretto 1 di Rovigo&lt;/p&gt;</t>
+          <t>Graduatoria/Esito</t>
+        </is>
+      </c>
+      <c r="E8" t="inlineStr"/>
+      <c r="F8" t="inlineStr">
+        <is>
+          <t>Lavoro autonomo-Lavoro autonomo</t>
+        </is>
+      </c>
+      <c r="G8" t="inlineStr">
+        <is>
+          <t>Lavoro autonomo</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
-          <t>23/06/2026 12:00</t>
+          <t>24/06/2026 11:00</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
-          <t>23/07/2026 12:00</t>
+          <t>28/06/2026 23:59</t>
         </is>
       </c>
       <c r="K8" t="inlineStr">
         <is>
-          <t>Si</t>
-[...9 lines deleted...]
-          <t>23/07/2026 12:00</t>
+          <t>No</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P8" t="inlineStr"/>
       <c r="Q8" t="inlineStr"/>
       <c r="R8" t="inlineStr"/>
       <c r="S8" t="inlineStr"/>
       <c r="T8" t="inlineStr"/>
       <c r="W8" t="n">
         <v>0</v>
       </c>
       <c r="X8" t="n">
         <v>0</v>
       </c>
       <c r="Y8" t="n">
         <v>0</v>
       </c>
       <c r="Z8" t="n">
         <v>0</v>
       </c>
       <c r="AA8" t="n">
         <v>0</v>
       </c>
       <c r="AC8" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD8" t="n">
         <v>0</v>
       </c>
       <c r="AE8" t="inlineStr">
         <is>
-          <t>Avviso di struttura complessa</t>
+          <t>Incarichi di lavoro autonomo</t>
         </is>
       </c>
       <c r="AF8" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Lavoro autonomo</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr"/>
       <c r="B9" t="inlineStr"/>
       <c r="C9" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa denominato "UFFICIO TECNOLOGIE DI LABORATORIO E DIAGNOSTICA" , riservato al ruolo amministrativo - APSF Collaboratore Amministrativo.</t>
+          <t>Riapertura Termini Avviso Pubblico per il conferimento dell'incarico di Direttore della UOC Disabilità e Non Autosufficienza del Distretto 1 di Rovigo</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
-      <c r="E9" t="inlineStr"/>
+      <c r="E9" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Riapertura Termini Avviso Pubblico per il conferimento dell'incarico di Direttore della UOC Disabilità e Non Autosufficienza del Distretto 1 di Rovigo&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="H9" t="inlineStr">
         <is>
-          <t>23/06/2026 10:42</t>
+          <t>23/06/2026 12:00</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
-          <t>04/07/2026 00:01</t>
+          <t>23/07/2026 12:00</t>
         </is>
       </c>
       <c r="K9" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Si</t>
+        </is>
+      </c>
+      <c r="L9" t="inlineStr">
+        <is>
+          <t>23/06/2026 12:00</t>
+        </is>
+      </c>
+      <c r="M9" t="inlineStr">
+        <is>
+          <t>23/07/2026 12:00</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P9" t="inlineStr"/>
       <c r="Q9" t="inlineStr"/>
       <c r="R9" t="inlineStr"/>
       <c r="S9" t="inlineStr"/>
       <c r="T9" t="inlineStr"/>
       <c r="W9" t="n">
         <v>0</v>
       </c>
       <c r="X9" t="n">
         <v>0</v>
       </c>
       <c r="Y9" t="n">
         <v>0</v>
       </c>
       <c r="Z9" t="n">
         <v>0</v>
       </c>
       <c r="AA9" t="n">
         <v>0</v>
       </c>
       <c r="AC9" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD9" t="n">
         <v>0</v>
       </c>
       <c r="AE9" t="inlineStr">
         <is>
-          <t>Selezioni interne per il personale dipendente - comparto</t>
-[...2 lines deleted...]
-      <c r="AF9" t="inlineStr"/>
+          <t>Avviso di struttura complessa</t>
+        </is>
+      </c>
+      <c r="AF9" t="inlineStr">
+        <is>
+          <t>Tempo indeterminato</t>
+        </is>
+      </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr"/>
       <c r="B10" t="inlineStr"/>
       <c r="C10" t="inlineStr">
         <is>
-          <t>AVVISO DI PROCEDURA COMPARATIVA PER CONFERIMENTO DI NR. 1 INCARICO LIBERO PROFESSIONALE A MEDICO, PSICHIATRA, PER LA REALIZZAZIONE, NELL’AMBITO DELLA UOC SERD, DEGLI OBIETTIVI DEL PROGETTO REGIONALE “CONTRASTO AL GIOCO D’AZZARDO PATOLOGICO”</t>
+          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa denominato "UFFICIO TECNOLOGIE DI LABORATORIO E DIAGNOSTICA" , riservato al ruolo amministrativo - APSF Collaboratore Amministrativo.</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="E10" t="inlineStr"/>
-      <c r="F10" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="H10" t="inlineStr">
         <is>
-          <t>22/06/2026 10:00</t>
+          <t>23/06/2026 10:42</t>
         </is>
       </c>
       <c r="I10" t="inlineStr">
         <is>
-          <t>28/06/2026 23:59</t>
+          <t>04/07/2026 00:01</t>
         </is>
       </c>
       <c r="K10" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P10" t="inlineStr"/>
       <c r="Q10" t="inlineStr"/>
       <c r="R10" t="inlineStr"/>
       <c r="S10" t="inlineStr"/>
       <c r="T10" t="inlineStr"/>
       <c r="W10" t="n">
         <v>0</v>
       </c>
       <c r="X10" t="n">
         <v>0</v>
       </c>
       <c r="Y10" t="n">
         <v>0</v>
       </c>
       <c r="Z10" t="n">
         <v>0</v>
       </c>
       <c r="AA10" t="n">
         <v>0</v>
       </c>
       <c r="AC10" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD10" t="n">
         <v>0</v>
       </c>
       <c r="AE10" t="inlineStr">
         <is>
-          <t>Incarichi di lavoro autonomo</t>
-[...6 lines deleted...]
-      </c>
+          <t>Selezioni interne per il personale dipendente - comparto</t>
+        </is>
+      </c>
+      <c r="AF10" t="inlineStr"/>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr"/>
       <c r="B11" t="inlineStr"/>
       <c r="C11" t="inlineStr">
         <is>
-          <t>Azienda Zero - Concorso pubblico, per titoli ed esami, per n. 5 posti, a tempo pieno, indeterminato ed a rapporto esclusivo, di Dirigente Medico – disciplina Malattie dell'Apparato Respiratorio.</t>
+          <t>AVVISO DI PROCEDURA COMPARATIVA PER CONFERIMENTO DI NR. 1 INCARICO LIBERO PROFESSIONALE A MEDICO, PSICHIATRA, PER LA REALIZZAZIONE, NELL’AMBITO DELLA UOC SERD, DEGLI OBIETTIVI DEL PROGETTO REGIONALE “CONTRASTO AL GIOCO D’AZZARDO PATOLOGICO”</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>Graduatoria/Esito</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="E11" t="inlineStr"/>
       <c r="F11" t="inlineStr">
         <is>
-          <t>Dirigenza Area Sanità-Sanitario</t>
+          <t>Lavoro autonomo-Lavoro autonomo</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t>MEDICO</t>
+          <t>Lavoro autonomo</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
-          <t>18/06/2026 12:00</t>
+          <t>22/06/2026 10:00</t>
         </is>
       </c>
       <c r="I11" t="inlineStr">
         <is>
-          <t>16/06/2028 23:59</t>
+          <t>28/06/2026 23:59</t>
         </is>
       </c>
       <c r="K11" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P11" t="inlineStr"/>
       <c r="Q11" t="inlineStr"/>
       <c r="R11" t="inlineStr"/>
       <c r="S11" t="inlineStr"/>
       <c r="T11" t="inlineStr"/>
       <c r="W11" t="n">
         <v>0</v>
       </c>
       <c r="X11" t="n">
         <v>0</v>
       </c>
       <c r="Y11" t="n">
         <v>0</v>
       </c>
       <c r="Z11" t="n">
         <v>0</v>
       </c>
       <c r="AA11" t="n">
         <v>0</v>
       </c>
       <c r="AC11" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD11" t="n">
         <v>0</v>
       </c>
       <c r="AE11" t="inlineStr">
         <is>
-          <t>Concorso pubblico</t>
+          <t>Incarichi di lavoro autonomo</t>
         </is>
       </c>
       <c r="AF11" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Lavoro autonomo</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr"/>
       <c r="B12" t="inlineStr"/>
       <c r="C12" t="inlineStr">
         <is>
-          <t>Riapertura termini avviso pubblico per Direttore di Struttura Operativa Complessa di Radiologia</t>
+          <t>Azienda Zero - Concorso pubblico, per titoli ed esami, per n. 5 posti, a tempo pieno, indeterminato ed a rapporto esclusivo, di Dirigente Medico – disciplina Malattie dell'Apparato Respiratorio.</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E12" t="inlineStr"/>
       <c r="F12" t="inlineStr">
         <is>
           <t>Dirigenza Area Sanità-Sanitario</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
           <t>MEDICO</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
-          <t>16/06/2026 12:00</t>
+          <t>18/06/2026 12:00</t>
         </is>
       </c>
       <c r="I12" t="inlineStr">
         <is>
-          <t>16/07/2026 23:59</t>
+          <t>16/06/2028 23:59</t>
         </is>
       </c>
       <c r="K12" t="inlineStr">
         <is>
-          <t>Si</t>
-[...9 lines deleted...]
-          <t>16/07/2026 23:59</t>
+          <t>No</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P12" t="inlineStr"/>
       <c r="Q12" t="inlineStr"/>
       <c r="R12" t="inlineStr"/>
       <c r="S12" t="inlineStr"/>
       <c r="T12" t="inlineStr"/>
       <c r="W12" t="n">
         <v>0</v>
       </c>
       <c r="X12" t="n">
         <v>0</v>
       </c>
       <c r="Y12" t="n">
         <v>0</v>
       </c>
       <c r="Z12" t="n">
         <v>0</v>
       </c>
       <c r="AA12" t="n">
         <v>0</v>
       </c>
       <c r="AC12" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD12" t="n">
         <v>0</v>
       </c>
       <c r="AE12" t="inlineStr">
         <is>
-          <t>Avviso di struttura complessa</t>
+          <t>Concorso pubblico</t>
         </is>
       </c>
       <c r="AF12" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr"/>
       <c r="B13" t="inlineStr"/>
       <c r="C13" t="inlineStr">
         <is>
-          <t>Azienda Zero - Concorso pubblico, per titoli ed esami, per n. 14 posti, a tempo pieno, indeterminato ed a rapporto esclusivo, di Dirigente Medico – disciplina Urologia.</t>
+          <t>Riapertura termini avviso pubblico per Direttore di Struttura Operativa Complessa di Radiologia</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>Graduatoria/Esito</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="E13" t="inlineStr"/>
       <c r="F13" t="inlineStr">
         <is>
           <t>Dirigenza Area Sanità-Sanitario</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
           <t>MEDICO</t>
         </is>
       </c>
       <c r="H13" t="inlineStr">
         <is>
-          <t>15/06/2026 12:00</t>
+          <t>16/06/2026 12:00</t>
         </is>
       </c>
       <c r="I13" t="inlineStr">
         <is>
-          <t>10/06/2028 23:59</t>
+          <t>16/07/2026 23:59</t>
         </is>
       </c>
       <c r="K13" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Si</t>
+        </is>
+      </c>
+      <c r="L13" t="inlineStr">
+        <is>
+          <t>16/06/2026 12:00</t>
+        </is>
+      </c>
+      <c r="M13" t="inlineStr">
+        <is>
+          <t>16/07/2026 23:59</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P13" t="inlineStr"/>
       <c r="Q13" t="inlineStr"/>
       <c r="R13" t="inlineStr"/>
       <c r="S13" t="inlineStr"/>
       <c r="T13" t="inlineStr"/>
       <c r="W13" t="n">
         <v>0</v>
       </c>
       <c r="X13" t="n">
         <v>0</v>
       </c>
       <c r="Y13" t="n">
         <v>0</v>
       </c>
       <c r="Z13" t="n">
         <v>0</v>
       </c>
       <c r="AA13" t="n">
         <v>0</v>
       </c>
       <c r="AC13" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD13" t="n">
         <v>0</v>
       </c>
       <c r="AE13" t="inlineStr">
         <is>
-          <t>Concorso pubblico</t>
+          <t>Avviso di struttura complessa</t>
         </is>
       </c>
       <c r="AF13" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr"/>
       <c r="B14" t="inlineStr"/>
       <c r="C14" t="inlineStr">
         <is>
-          <t>Azienda Zero - Concorso pubblico, per titoli ed esami, per n. 64 posti, a tempo pieno, indeterminato ed a rapporto esclusivo, di Dirigente Medico – disciplina Anestesia e Rianimazione.</t>
+          <t>Azienda Zero - Concorso pubblico, per titoli ed esami, per n. 14 posti, a tempo pieno, indeterminato ed a rapporto esclusivo, di Dirigente Medico – disciplina Urologia.</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E14" t="inlineStr"/>
       <c r="F14" t="inlineStr">
         <is>
           <t>Dirigenza Area Sanità-Sanitario</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
           <t>MEDICO</t>
         </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
-          <t>12/06/2026 12:00</t>
+          <t>15/06/2026 12:00</t>
         </is>
       </c>
       <c r="I14" t="inlineStr">
         <is>
-          <t>08/06/2028 23:59</t>
+          <t>10/06/2028 23:59</t>
         </is>
       </c>
       <c r="K14" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P14" t="inlineStr"/>
       <c r="Q14" t="inlineStr"/>
       <c r="R14" t="inlineStr"/>
       <c r="S14" t="inlineStr"/>
       <c r="T14" t="inlineStr"/>
       <c r="W14" t="n">
         <v>0</v>
       </c>
       <c r="X14" t="n">
         <v>0</v>
       </c>
       <c r="Y14" t="n">
         <v>0</v>
@@ -1628,77 +1632,77 @@
       </c>
       <c r="AC14" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD14" t="n">
         <v>0</v>
       </c>
       <c r="AE14" t="inlineStr">
         <is>
           <t>Concorso pubblico</t>
         </is>
       </c>
       <c r="AF14" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr"/>
       <c r="B15" t="inlineStr"/>
       <c r="C15" t="inlineStr">
         <is>
-          <t>Azienda Zero - Concorso pubblico, per titoli ed esami, per n. 13 posti, a tempo pieno, indeterminato ed a rapporto esclusivo, di Dirigente Medico – disciplina Cardiologia.</t>
+          <t>Azienda Zero - Concorso pubblico, per titoli ed esami, per n. 64 posti, a tempo pieno, indeterminato ed a rapporto esclusivo, di Dirigente Medico – disciplina Anestesia e Rianimazione.</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E15" t="inlineStr"/>
       <c r="F15" t="inlineStr">
         <is>
           <t>Dirigenza Area Sanità-Sanitario</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
           <t>MEDICO</t>
         </is>
       </c>
       <c r="H15" t="inlineStr">
         <is>
-          <t>08/06/2026 12:00</t>
+          <t>12/06/2026 12:00</t>
         </is>
       </c>
       <c r="I15" t="inlineStr">
         <is>
-          <t>03/06/2028 23:59</t>
+          <t>08/06/2028 23:59</t>
         </is>
       </c>
       <c r="K15" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P15" t="inlineStr"/>
       <c r="Q15" t="inlineStr"/>
       <c r="R15" t="inlineStr"/>
       <c r="S15" t="inlineStr"/>
       <c r="T15" t="inlineStr"/>
       <c r="W15" t="n">
         <v>0</v>
       </c>
       <c r="X15" t="n">
         <v>0</v>
       </c>
       <c r="Y15" t="n">
         <v>0</v>
@@ -1711,217 +1715,217 @@
       </c>
       <c r="AC15" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD15" t="n">
         <v>0</v>
       </c>
       <c r="AE15" t="inlineStr">
         <is>
           <t>Concorso pubblico</t>
         </is>
       </c>
       <c r="AF15" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr"/>
       <c r="B16" t="inlineStr"/>
       <c r="C16" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 1 Dirigente Medico nella disciplina di Medicina Fisica e Riabilitazione</t>
+          <t>Azienda Zero - Concorso pubblico, per titoli ed esami, per n. 13 posti, a tempo pieno, indeterminato ed a rapporto esclusivo, di Dirigente Medico – disciplina Cardiologia.</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E16" t="inlineStr"/>
       <c r="F16" t="inlineStr">
         <is>
           <t>Dirigenza Area Sanità-Sanitario</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
           <t>MEDICO</t>
         </is>
       </c>
       <c r="H16" t="inlineStr">
         <is>
-          <t>05/06/2026 12:00</t>
+          <t>08/06/2026 12:00</t>
         </is>
       </c>
       <c r="I16" t="inlineStr">
         <is>
-          <t>19/06/2026 12:00</t>
+          <t>03/06/2028 23:59</t>
         </is>
       </c>
       <c r="K16" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P16" t="inlineStr"/>
       <c r="Q16" t="inlineStr"/>
       <c r="R16" t="inlineStr"/>
       <c r="S16" t="inlineStr"/>
       <c r="T16" t="inlineStr"/>
       <c r="W16" t="n">
         <v>0</v>
       </c>
       <c r="X16" t="n">
         <v>0</v>
       </c>
       <c r="Y16" t="n">
         <v>0</v>
       </c>
       <c r="Z16" t="n">
         <v>0</v>
       </c>
       <c r="AA16" t="n">
         <v>0</v>
       </c>
       <c r="AC16" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD16" t="n">
         <v>0</v>
       </c>
       <c r="AE16" t="inlineStr">
         <is>
-          <t>Avviso Pubblico</t>
+          <t>Concorso pubblico</t>
         </is>
       </c>
       <c r="AF16" t="inlineStr">
         <is>
-          <t>Tempo determinato</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr"/>
       <c r="B17" t="inlineStr"/>
       <c r="C17" t="inlineStr">
         <is>
-          <t>Azienda Zero - Concorso pubblico, per titoli ed esami, per n. 165 posti, a tempo pieno, indeterminato ed a rapporto esclusivo, di Dirigente Medico – disciplina Medicina d'Emergenza-Urgenza.</t>
+          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 1 Dirigente Medico nella disciplina di Medicina Fisica e Riabilitazione</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>Graduatoria/Esito</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="E17" t="inlineStr"/>
       <c r="F17" t="inlineStr">
         <is>
           <t>Dirigenza Area Sanità-Sanitario</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
           <t>MEDICO</t>
         </is>
       </c>
       <c r="H17" t="inlineStr">
         <is>
-          <t>29/05/2026 12:00</t>
+          <t>05/06/2026 12:00</t>
         </is>
       </c>
       <c r="I17" t="inlineStr">
         <is>
-          <t>27/05/2028 00:00</t>
+          <t>19/06/2026 12:00</t>
         </is>
       </c>
       <c r="K17" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N17" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P17" t="inlineStr"/>
       <c r="Q17" t="inlineStr"/>
       <c r="R17" t="inlineStr"/>
       <c r="S17" t="inlineStr"/>
       <c r="T17" t="inlineStr"/>
       <c r="W17" t="n">
         <v>0</v>
       </c>
       <c r="X17" t="n">
         <v>0</v>
       </c>
       <c r="Y17" t="n">
         <v>0</v>
       </c>
       <c r="Z17" t="n">
         <v>0</v>
       </c>
       <c r="AA17" t="n">
         <v>0</v>
       </c>
       <c r="AC17" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD17" t="n">
         <v>0</v>
       </c>
       <c r="AE17" t="inlineStr">
         <is>
-          <t>Concorso pubblico</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF17" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr"/>
       <c r="B18" t="inlineStr"/>
       <c r="C18" t="inlineStr">
         <is>
-          <t>Azienda Zero - Concorso pubblico, per titoli ed esami, per n. 5 posti, a tempo pieno, indeterminato ed a rapporto esclusivo, di Dirigente Medico – disciplina Neuroradiologia.</t>
+          <t>Azienda Zero - Concorso pubblico, per titoli ed esami, per n. 165 posti, a tempo pieno, indeterminato ed a rapporto esclusivo, di Dirigente Medico – disciplina Medicina d'Emergenza-Urgenza.</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E18" t="inlineStr"/>
       <c r="F18" t="inlineStr">
         <is>
           <t>Dirigenza Area Sanità-Sanitario</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
           <t>MEDICO</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
           <t>29/05/2026 12:00</t>
         </is>
       </c>
       <c r="I18" t="inlineStr">
         <is>
@@ -1960,146 +1964,150 @@
       </c>
       <c r="AC18" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD18" t="n">
         <v>0</v>
       </c>
       <c r="AE18" t="inlineStr">
         <is>
           <t>Concorso pubblico</t>
         </is>
       </c>
       <c r="AF18" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr"/>
       <c r="B19" t="inlineStr"/>
       <c r="C19" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa denominato "UFFICIO PER LA GESTIONE DEI SISTEMI INFORMATIVI CLINICI DIPARTIMENTALI E DELLE NUOVE PROGETTUALITA' AZIENDALI E REGIONALI", riservato al personale dipendente appartenente al ruolo amministrativo, tecnico e professionale - APSF Collaboratore Tecnico</t>
+          <t>Azienda Zero - Concorso pubblico, per titoli ed esami, per n. 5 posti, a tempo pieno, indeterminato ed a rapporto esclusivo, di Dirigente Medico – disciplina Neuroradiologia.</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E19" t="inlineStr"/>
       <c r="F19" t="inlineStr">
         <is>
-          <t>Area dei professionisti della salute e dei funzionari-Tecnico</t>
+          <t>Dirigenza Area Sanità-Sanitario</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
-          <t>COLLABORATORE TECNICO PROFESSIONALE</t>
+          <t>MEDICO</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
-          <t>26/05/2026 12:00</t>
+          <t>29/05/2026 12:00</t>
         </is>
       </c>
       <c r="I19" t="inlineStr">
         <is>
-          <t>05/06/2026 23:59</t>
+          <t>27/05/2028 00:00</t>
         </is>
       </c>
       <c r="K19" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N19" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P19" t="inlineStr"/>
       <c r="Q19" t="inlineStr"/>
       <c r="R19" t="inlineStr"/>
       <c r="S19" t="inlineStr"/>
       <c r="T19" t="inlineStr"/>
       <c r="W19" t="n">
         <v>0</v>
       </c>
       <c r="X19" t="n">
         <v>0</v>
       </c>
       <c r="Y19" t="n">
         <v>0</v>
       </c>
       <c r="Z19" t="n">
         <v>0</v>
       </c>
       <c r="AA19" t="n">
         <v>0</v>
       </c>
       <c r="AC19" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD19" t="n">
         <v>0</v>
       </c>
       <c r="AE19" t="inlineStr">
         <is>
-          <t>Selezioni interne per il personale dipendente - comparto</t>
-[...2 lines deleted...]
-      <c r="AF19" t="inlineStr"/>
+          <t>Concorso pubblico</t>
+        </is>
+      </c>
+      <c r="AF19" t="inlineStr">
+        <is>
+          <t>Tempo indeterminato</t>
+        </is>
+      </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr"/>
       <c r="B20" t="inlineStr"/>
       <c r="C20" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione professionale denominato "GESTIONE ECONOMICA E FISCALE DEL PERSONALE DIPENDENTE E NON", riservato al personale dipendente appartenente al ruolo amministrativo, tecnico e professionale - APSF Collaboratore Amministrativo</t>
+          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa denominato "UFFICIO PER LA GESTIONE DEI SISTEMI INFORMATIVI CLINICI DIPARTIMENTALI E DELLE NUOVE PROGETTUALITA' AZIENDALI E REGIONALI", riservato al personale dipendente appartenente al ruolo amministrativo, tecnico e professionale - APSF Collaboratore Tecnico</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E20" t="inlineStr"/>
       <c r="F20" t="inlineStr">
         <is>
-          <t>Area dei professionisti della salute e dei funzionari-Amministrativo</t>
+          <t>Area dei professionisti della salute e dei funzionari-Tecnico</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
-          <t>COLLABORATORE AMMINISTRATIVO PROFESSIONALE</t>
+          <t>COLLABORATORE TECNICO PROFESSIONALE</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
           <t>26/05/2026 12:00</t>
         </is>
       </c>
       <c r="I20" t="inlineStr">
         <is>
           <t>05/06/2026 23:59</t>
         </is>
       </c>
       <c r="K20" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N20" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P20" t="inlineStr"/>
       <c r="Q20" t="inlineStr"/>
       <c r="R20" t="inlineStr"/>
@@ -2118,51 +2126,51 @@
         <v>0</v>
       </c>
       <c r="AA20" t="n">
         <v>0</v>
       </c>
       <c r="AC20" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD20" t="n">
         <v>0</v>
       </c>
       <c r="AE20" t="inlineStr">
         <is>
           <t>Selezioni interne per il personale dipendente - comparto</t>
         </is>
       </c>
       <c r="AF20" t="inlineStr"/>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr"/>
       <c r="B21" t="inlineStr"/>
       <c r="C21" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa denominato "UFFICIO PRIVACY", riservato al personale dipendente appartenente al ruolo amministrativo, tecnico e professionale - APSF Collaboratore Amministrativo</t>
+          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione professionale denominato "GESTIONE ECONOMICA E FISCALE DEL PERSONALE DIPENDENTE E NON", riservato al personale dipendente appartenente al ruolo amministrativo, tecnico e professionale - APSF Collaboratore Amministrativo</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E21" t="inlineStr"/>
       <c r="F21" t="inlineStr">
         <is>
           <t>Area dei professionisti della salute e dei funzionari-Amministrativo</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
           <t>COLLABORATORE AMMINISTRATIVO PROFESSIONALE</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
           <t>26/05/2026 12:00</t>
         </is>
       </c>
       <c r="I21" t="inlineStr">
         <is>
@@ -2197,51 +2205,51 @@
         <v>0</v>
       </c>
       <c r="AA21" t="n">
         <v>0</v>
       </c>
       <c r="AC21" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD21" t="n">
         <v>0</v>
       </c>
       <c r="AE21" t="inlineStr">
         <is>
           <t>Selezioni interne per il personale dipendente - comparto</t>
         </is>
       </c>
       <c r="AF21" t="inlineStr"/>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr"/>
       <c r="B22" t="inlineStr"/>
       <c r="C22" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa denominato "RESPONSABILE UFFICIO GARE E AFFIDAMENTI", riservato al personale dipendente appartenente al ruolo amministrativo, tecnico e professionale - APSF Collaboratore Amministrativo</t>
+          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa denominato "UFFICIO PRIVACY", riservato al personale dipendente appartenente al ruolo amministrativo, tecnico e professionale - APSF Collaboratore Amministrativo</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E22" t="inlineStr"/>
       <c r="F22" t="inlineStr">
         <is>
           <t>Area dei professionisti della salute e dei funzionari-Amministrativo</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
           <t>COLLABORATORE AMMINISTRATIVO PROFESSIONALE</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
           <t>26/05/2026 12:00</t>
         </is>
       </c>
       <c r="I22" t="inlineStr">
         <is>
@@ -2276,139 +2284,135 @@
         <v>0</v>
       </c>
       <c r="AA22" t="n">
         <v>0</v>
       </c>
       <c r="AC22" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD22" t="n">
         <v>0</v>
       </c>
       <c r="AE22" t="inlineStr">
         <is>
           <t>Selezioni interne per il personale dipendente - comparto</t>
         </is>
       </c>
       <c r="AF22" t="inlineStr"/>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr"/>
       <c r="B23" t="inlineStr"/>
       <c r="C23" t="inlineStr">
         <is>
-          <t>Avviso di selezione pubblica per conferimento d'incarichi libero professionali a medici per le U.O.C. di Accettazione e Pronto Soccorso.</t>
+          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa denominato "RESPONSABILE UFFICIO GARE E AFFIDAMENTI", riservato al personale dipendente appartenente al ruolo amministrativo, tecnico e professionale - APSF Collaboratore Amministrativo</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="E23" t="inlineStr"/>
       <c r="F23" t="inlineStr">
         <is>
-          <t>Lavoro autonomo-Lavoro autonomo</t>
+          <t>Area dei professionisti della salute e dei funzionari-Amministrativo</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
-          <t>Lavoro autonomo</t>
+          <t>COLLABORATORE AMMINISTRATIVO PROFESSIONALE</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
-          <t>25/05/2026 14:00</t>
+          <t>26/05/2026 12:00</t>
         </is>
       </c>
       <c r="I23" t="inlineStr">
         <is>
-          <t>31/12/2026 23:59</t>
+          <t>05/06/2026 23:59</t>
         </is>
       </c>
       <c r="K23" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N23" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P23" t="inlineStr"/>
       <c r="Q23" t="inlineStr"/>
       <c r="R23" t="inlineStr"/>
       <c r="S23" t="inlineStr"/>
       <c r="T23" t="inlineStr"/>
       <c r="W23" t="n">
         <v>0</v>
       </c>
       <c r="X23" t="n">
         <v>0</v>
       </c>
       <c r="Y23" t="n">
         <v>0</v>
       </c>
       <c r="Z23" t="n">
         <v>0</v>
       </c>
       <c r="AA23" t="n">
         <v>0</v>
       </c>
       <c r="AC23" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD23" t="n">
         <v>0</v>
       </c>
       <c r="AE23" t="inlineStr">
         <is>
-          <t>Incarichi di lavoro autonomo</t>
-[...6 lines deleted...]
-      </c>
+          <t>Selezioni interne per il personale dipendente - comparto</t>
+        </is>
+      </c>
+      <c r="AF23" t="inlineStr"/>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr"/>
       <c r="B24" t="inlineStr"/>
       <c r="C24" t="inlineStr">
         <is>
-          <t>Avviso di selezione pubblica per il conferimento di incarichi di lavoro autonomo nella disciplina di gastroenterologia, per prestazioni di attività professionale presso la UOC Gastroenterologia dell'Azienda Ulss5 Polesana.</t>
+          <t>Avviso di selezione pubblica per conferimento incarichi libero professionali a medici per la U.O.C. Pediatria.</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>Ammissione/Commissione/Espletamento</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="E24" t="inlineStr"/>
       <c r="F24" t="inlineStr">
         <is>
           <t>Lavoro autonomo-Lavoro autonomo</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
           <t>Lavoro autonomo</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
           <t>25/05/2026 14:00</t>
         </is>
       </c>
       <c r="I24" t="inlineStr">
         <is>
           <t>31/12/2026 23:59</t>
         </is>
       </c>
       <c r="K24" t="inlineStr">
         <is>
@@ -2940,51 +2944,51 @@
       </c>
       <c r="AC30" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD30" t="n">
         <v>0</v>
       </c>
       <c r="AE30" t="inlineStr">
         <is>
           <t>Incarichi di lavoro autonomo</t>
         </is>
       </c>
       <c r="AF30" t="inlineStr">
         <is>
           <t>Lavoro autonomo</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr"/>
       <c r="B31" t="inlineStr"/>
       <c r="C31" t="inlineStr">
         <is>
-          <t>Avviso di selezione pubblica per conferimento di incarichi libero professionali a medici per la U.O.C. Centrale Operativa 118.</t>
+          <t>Avviso di selezione pubblica per conferimento d'incarichi libero professionali a medici per le U.O.C. di Accettazione e Pronto Soccorso.</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="E31" t="inlineStr"/>
       <c r="F31" t="inlineStr">
         <is>
           <t>Lavoro autonomo-Lavoro autonomo</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
           <t>Lavoro autonomo</t>
         </is>
       </c>
       <c r="H31" t="inlineStr">
         <is>
           <t>25/05/2026 14:00</t>
         </is>
       </c>
       <c r="I31" t="inlineStr">
         <is>
@@ -3023,56 +3027,56 @@
       </c>
       <c r="AC31" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD31" t="n">
         <v>0</v>
       </c>
       <c r="AE31" t="inlineStr">
         <is>
           <t>Incarichi di lavoro autonomo</t>
         </is>
       </c>
       <c r="AF31" t="inlineStr">
         <is>
           <t>Lavoro autonomo</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr"/>
       <c r="B32" t="inlineStr"/>
       <c r="C32" t="inlineStr">
         <is>
-          <t>Avviso di selezione pubblica per conferimento incarichi libero professionali a medici per la U.O.C. Pediatria.</t>
+          <t>Avviso di selezione pubblica per il conferimento di incarichi di lavoro autonomo nella disciplina di gastroenterologia, per prestazioni di attività professionale presso la UOC Gastroenterologia dell'Azienda Ulss5 Polesana.</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Ammissione/Commissione/Espletamento</t>
         </is>
       </c>
       <c r="E32" t="inlineStr"/>
       <c r="F32" t="inlineStr">
         <is>
           <t>Lavoro autonomo-Lavoro autonomo</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
           <t>Lavoro autonomo</t>
         </is>
       </c>
       <c r="H32" t="inlineStr">
         <is>
           <t>25/05/2026 14:00</t>
         </is>
       </c>
       <c r="I32" t="inlineStr">
         <is>
           <t>31/12/2026 23:59</t>
         </is>
       </c>
       <c r="K32" t="inlineStr">
         <is>
@@ -3106,77 +3110,77 @@
       </c>
       <c r="AC32" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD32" t="n">
         <v>0</v>
       </c>
       <c r="AE32" t="inlineStr">
         <is>
           <t>Incarichi di lavoro autonomo</t>
         </is>
       </c>
       <c r="AF32" t="inlineStr">
         <is>
           <t>Lavoro autonomo</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr"/>
       <c r="B33" t="inlineStr"/>
       <c r="C33" t="inlineStr">
         <is>
-          <t>Avviso di procedura comparativa per conferimento nr.1 libero professionale a professionista laureato in psicologia-specializzato in psicoterapia-Progetto Regionale "Sistema Veneto Adozioni (P.T.V.A)"-U.O.C. IAF E Consultorio del Distretto 1 e 2.</t>
+          <t>Avviso di selezione pubblica per conferimento di incarichi libero professionali a medici per la U.O.C. Centrale Operativa 118.</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="E33" t="inlineStr"/>
       <c r="F33" t="inlineStr">
         <is>
           <t>Lavoro autonomo-Lavoro autonomo</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
           <t>Lavoro autonomo</t>
         </is>
       </c>
       <c r="H33" t="inlineStr">
         <is>
-          <t>22/05/2026 12:00</t>
+          <t>25/05/2026 14:00</t>
         </is>
       </c>
       <c r="I33" t="inlineStr">
         <is>
-          <t>31/05/2026 23:59</t>
+          <t>31/12/2026 23:59</t>
         </is>
       </c>
       <c r="K33" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N33" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P33" t="inlineStr"/>
       <c r="Q33" t="inlineStr"/>
       <c r="R33" t="inlineStr"/>
       <c r="S33" t="inlineStr"/>
       <c r="T33" t="inlineStr"/>
       <c r="W33" t="n">
         <v>0</v>
       </c>
       <c r="X33" t="n">
         <v>0</v>
       </c>
       <c r="Y33" t="n">
         <v>0</v>
@@ -3189,203 +3193,203 @@
       </c>
       <c r="AC33" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD33" t="n">
         <v>0</v>
       </c>
       <c r="AE33" t="inlineStr">
         <is>
           <t>Incarichi di lavoro autonomo</t>
         </is>
       </c>
       <c r="AF33" t="inlineStr">
         <is>
           <t>Lavoro autonomo</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr"/>
       <c r="B34" t="inlineStr"/>
       <c r="C34" t="inlineStr">
         <is>
-          <t>Avviso pubblico di mobilità volontaria per Dirigente delle Professioni Sanitarie - Area Infermieristica - Area Organizzativo Professionale: Emergenza-Urgenza e Blocchi Operatori</t>
+          <t>Avviso di procedura comparativa per conferimento nr.1 libero professionale a professionista laureato in psicologia-specializzato in psicoterapia-Progetto Regionale "Sistema Veneto Adozioni (P.T.V.A)"-U.O.C. IAF E Consultorio del Distretto 1 e 2.</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E34" t="inlineStr"/>
       <c r="F34" t="inlineStr">
         <is>
-          <t>Dirigenza Area Sanità-Sanitario</t>
+          <t>Lavoro autonomo-Lavoro autonomo</t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
-          <t>DIRIGENTE DELLE PROFESSIONI SANITARIE</t>
+          <t>Lavoro autonomo</t>
         </is>
       </c>
       <c r="H34" t="inlineStr">
         <is>
-          <t>21/05/2026 12:00</t>
+          <t>22/05/2026 12:00</t>
         </is>
       </c>
       <c r="I34" t="inlineStr">
         <is>
-          <t>20/06/2026 12:00</t>
+          <t>31/05/2026 23:59</t>
         </is>
       </c>
       <c r="K34" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N34" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P34" t="inlineStr"/>
       <c r="Q34" t="inlineStr"/>
       <c r="R34" t="inlineStr"/>
       <c r="S34" t="inlineStr"/>
       <c r="T34" t="inlineStr"/>
       <c r="W34" t="n">
         <v>0</v>
       </c>
       <c r="X34" t="n">
         <v>0</v>
       </c>
       <c r="Y34" t="n">
         <v>0</v>
       </c>
       <c r="Z34" t="n">
         <v>0</v>
       </c>
       <c r="AA34" t="n">
         <v>0</v>
       </c>
       <c r="AC34" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD34" t="n">
         <v>0</v>
       </c>
       <c r="AE34" t="inlineStr">
         <is>
-          <t>Avviso di mobilità da altro ente</t>
+          <t>Incarichi di lavoro autonomo</t>
         </is>
       </c>
       <c r="AF34" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Lavoro autonomo</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr"/>
       <c r="B35" t="inlineStr"/>
       <c r="C35" t="inlineStr">
         <is>
-          <t>Azienda Zero - Concorso pubblico, per titoli ed esami, per n. 17 posti, a tempo pieno, indeterminato ed a rapporto esclusivo, di Dirigente Medico – disciplina Pediatria.</t>
+          <t>Avviso pubblico di mobilità volontaria per Dirigente delle Professioni Sanitarie - Area Infermieristica - Area Organizzativo Professionale: Emergenza-Urgenza e Blocchi Operatori</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>Graduatoria/Esito</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="E35" t="inlineStr"/>
       <c r="F35" t="inlineStr">
         <is>
           <t>Dirigenza Area Sanità-Sanitario</t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
-          <t>MEDICO</t>
+          <t>DIRIGENTE DELLE PROFESSIONI SANITARIE</t>
         </is>
       </c>
       <c r="H35" t="inlineStr">
         <is>
-          <t>20/05/2026 12:00</t>
+          <t>21/05/2026 12:00</t>
         </is>
       </c>
       <c r="I35" t="inlineStr">
         <is>
-          <t>17/05/2028 23:59</t>
+          <t>20/06/2026 12:00</t>
         </is>
       </c>
       <c r="K35" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N35" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P35" t="inlineStr"/>
       <c r="Q35" t="inlineStr"/>
       <c r="R35" t="inlineStr"/>
       <c r="S35" t="inlineStr"/>
       <c r="T35" t="inlineStr"/>
       <c r="W35" t="n">
         <v>0</v>
       </c>
       <c r="X35" t="n">
         <v>0</v>
       </c>
       <c r="Y35" t="n">
         <v>0</v>
       </c>
       <c r="Z35" t="n">
         <v>0</v>
       </c>
       <c r="AA35" t="n">
         <v>0</v>
       </c>
       <c r="AC35" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD35" t="n">
         <v>0</v>
       </c>
       <c r="AE35" t="inlineStr">
         <is>
-          <t>Concorso pubblico</t>
+          <t>Avviso di mobilità da altro ente</t>
         </is>
       </c>
       <c r="AF35" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr"/>
       <c r="B36" t="inlineStr"/>
       <c r="C36" t="inlineStr">
         <is>
           <t>Azienda Zero - Concorso pubblico, per titoli ed esami, per n. 40 posti, a tempo pieno e indeterminato, di Assistente Sanitario – Area dei Professionisti della Salute e dei Funzionari – Ruolo Sanitario.</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E36" t="inlineStr"/>
       <c r="F36" t="inlineStr">
         <is>
           <t>Area dei professionisti della salute e dei funzionari-Sanitario</t>
@@ -3438,313 +3442,317 @@
       </c>
       <c r="AC36" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD36" t="n">
         <v>0</v>
       </c>
       <c r="AE36" t="inlineStr">
         <is>
           <t>Concorso pubblico</t>
         </is>
       </c>
       <c r="AF36" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr"/>
       <c r="B37" t="inlineStr"/>
       <c r="C37" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa di coordinamento denominato "COORDINAMENTO PNEUMOLOGIA E MEDICINA MULTISPECIALISTICA OSPEDALE DI ROVIGO" riservato al personale dipendente ruolo sanitario - APSF Infermiere</t>
+          <t>Azienda Zero - Concorso pubblico, per titoli ed esami, per n. 17 posti, a tempo pieno, indeterminato ed a rapporto esclusivo, di Dirigente Medico – disciplina Pediatria.</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E37" t="inlineStr"/>
       <c r="F37" t="inlineStr">
         <is>
-          <t>Area dei professionisti della salute e dei funzionari-Sanitario</t>
+          <t>Dirigenza Area Sanità-Sanitario</t>
         </is>
       </c>
       <c r="G37" t="inlineStr">
         <is>
-          <t>INFERMIERE</t>
+          <t>MEDICO</t>
         </is>
       </c>
       <c r="H37" t="inlineStr">
         <is>
-          <t>20/05/2026 09:00</t>
+          <t>20/05/2026 12:00</t>
         </is>
       </c>
       <c r="I37" t="inlineStr">
         <is>
-          <t>30/05/2026 00:00</t>
+          <t>17/05/2028 23:59</t>
         </is>
       </c>
       <c r="K37" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N37" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P37" t="inlineStr"/>
       <c r="Q37" t="inlineStr"/>
       <c r="R37" t="inlineStr"/>
       <c r="S37" t="inlineStr"/>
       <c r="T37" t="inlineStr"/>
       <c r="W37" t="n">
         <v>0</v>
       </c>
       <c r="X37" t="n">
         <v>0</v>
       </c>
       <c r="Y37" t="n">
         <v>0</v>
       </c>
       <c r="Z37" t="n">
         <v>0</v>
       </c>
       <c r="AA37" t="n">
         <v>0</v>
       </c>
       <c r="AC37" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD37" t="n">
         <v>0</v>
       </c>
       <c r="AE37" t="inlineStr">
         <is>
-          <t>Selezioni interne per il personale dipendente - comparto</t>
-[...2 lines deleted...]
-      <c r="AF37" t="inlineStr"/>
+          <t>Concorso pubblico</t>
+        </is>
+      </c>
+      <c r="AF37" t="inlineStr">
+        <is>
+          <t>Tempo indeterminato</t>
+        </is>
+      </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr"/>
       <c r="B38" t="inlineStr"/>
       <c r="C38" t="inlineStr">
         <is>
-          <t>Avviso pubblico di mobilità volontaria per Dirigente Ingegnere Civile/Edile o Dirigente Ingegnere Meccanico da assegnare alla UOC Servizi Tecnici e Patrimoniali</t>
+          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa di coordinamento denominato "COORDINAMENTO PNEUMOLOGIA E MEDICINA MULTISPECIALISTICA OSPEDALE DI ROVIGO" riservato al personale dipendente ruolo sanitario - APSF Infermiere</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E38" t="inlineStr"/>
       <c r="F38" t="inlineStr">
         <is>
-          <t>Dirigenza PTA-Professionale</t>
+          <t>Area dei professionisti della salute e dei funzionari-Sanitario</t>
         </is>
       </c>
       <c r="G38" t="inlineStr">
         <is>
-          <t>INGEGNERE</t>
+          <t>INFERMIERE</t>
         </is>
       </c>
       <c r="H38" t="inlineStr">
         <is>
-          <t>19/05/2026 12:00</t>
+          <t>20/05/2026 09:00</t>
         </is>
       </c>
       <c r="I38" t="inlineStr">
         <is>
-          <t>18/06/2026 23:59</t>
+          <t>30/05/2026 00:00</t>
         </is>
       </c>
       <c r="K38" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N38" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P38" t="inlineStr"/>
       <c r="Q38" t="inlineStr"/>
       <c r="R38" t="inlineStr"/>
       <c r="S38" t="inlineStr"/>
       <c r="T38" t="inlineStr"/>
       <c r="W38" t="n">
         <v>0</v>
       </c>
       <c r="X38" t="n">
         <v>0</v>
       </c>
       <c r="Y38" t="n">
         <v>0</v>
       </c>
       <c r="Z38" t="n">
         <v>0</v>
       </c>
       <c r="AA38" t="n">
         <v>0</v>
       </c>
       <c r="AC38" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD38" t="n">
         <v>0</v>
       </c>
       <c r="AE38" t="inlineStr">
         <is>
-          <t>Avviso di mobilità da altro ente</t>
-[...6 lines deleted...]
-      </c>
+          <t>Selezioni interne per il personale dipendente - comparto</t>
+        </is>
+      </c>
+      <c r="AF38" t="inlineStr"/>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr"/>
       <c r="B39" t="inlineStr"/>
       <c r="C39" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa di coordinamento denominato "COORDINAMENTO PIATTAFORMA DI OSTETRICIA E GINECOLOGIA PO DI ROVIGO E PMA DI TRECENTA" riservato al personale dipendente ruolo sanitario - APSF Ostetrica</t>
+          <t>Avviso pubblico di mobilità volontaria per Dirigente Ingegnere Civile/Edile o Dirigente Ingegnere Meccanico da assegnare alla UOC Servizi Tecnici e Patrimoniali</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E39" t="inlineStr"/>
       <c r="F39" t="inlineStr">
         <is>
-          <t>Area dei professionisti della salute e dei funzionari-Sanitario</t>
+          <t>Dirigenza PTA-Professionale</t>
         </is>
       </c>
       <c r="G39" t="inlineStr">
         <is>
-          <t>OSTETRICA/O</t>
+          <t>INGEGNERE</t>
         </is>
       </c>
       <c r="H39" t="inlineStr">
         <is>
-          <t>13/05/2026 12:00</t>
+          <t>19/05/2026 12:00</t>
         </is>
       </c>
       <c r="I39" t="inlineStr">
         <is>
-          <t>23/05/2026 00:00</t>
+          <t>18/06/2026 23:59</t>
         </is>
       </c>
       <c r="K39" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N39" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P39" t="inlineStr"/>
       <c r="Q39" t="inlineStr"/>
       <c r="R39" t="inlineStr"/>
       <c r="S39" t="inlineStr"/>
       <c r="T39" t="inlineStr"/>
       <c r="W39" t="n">
         <v>0</v>
       </c>
       <c r="X39" t="n">
         <v>0</v>
       </c>
       <c r="Y39" t="n">
         <v>0</v>
       </c>
       <c r="Z39" t="n">
         <v>0</v>
       </c>
       <c r="AA39" t="n">
         <v>0</v>
       </c>
       <c r="AC39" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD39" t="n">
         <v>0</v>
       </c>
       <c r="AE39" t="inlineStr">
         <is>
-          <t>Selezioni interne per il personale dipendente - comparto</t>
-[...2 lines deleted...]
-      <c r="AF39" t="inlineStr"/>
+          <t>Avviso di mobilità da altro ente</t>
+        </is>
+      </c>
+      <c r="AF39" t="inlineStr">
+        <is>
+          <t>Tempo indeterminato</t>
+        </is>
+      </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr"/>
       <c r="B40" t="inlineStr"/>
       <c r="C40" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa di coordinamento denominato "COORDINAMENTO DEGENZA CARDIOLOGICA E RIABILITATIVA ADRIA. ATTIVITA' AMBULATORIALE CARDIOLOGICA" riservato al personale dipendente ruolo sanitario - APSF Infermiere</t>
+          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa di coordinamento denominato "COORDINAMENTO PIATTAFORMA DI OSTETRICIA E GINECOLOGIA PO DI ROVIGO E PMA DI TRECENTA" riservato al personale dipendente ruolo sanitario - APSF Ostetrica</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E40" t="inlineStr"/>
       <c r="F40" t="inlineStr">
         <is>
           <t>Area dei professionisti della salute e dei funzionari-Sanitario</t>
         </is>
       </c>
       <c r="G40" t="inlineStr">
         <is>
-          <t>INFERMIERE</t>
+          <t>OSTETRICA/O</t>
         </is>
       </c>
       <c r="H40" t="inlineStr">
         <is>
-          <t>13/05/2026 07:00</t>
+          <t>13/05/2026 12:00</t>
         </is>
       </c>
       <c r="I40" t="inlineStr">
         <is>
           <t>23/05/2026 00:00</t>
         </is>
       </c>
       <c r="K40" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N40" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P40" t="inlineStr"/>
       <c r="Q40" t="inlineStr"/>
       <c r="R40" t="inlineStr"/>
       <c r="S40" t="inlineStr"/>
       <c r="T40" t="inlineStr"/>
       <c r="W40" t="n">
         <v>0</v>
       </c>
@@ -3758,395 +3766,395 @@
         <v>0</v>
       </c>
       <c r="AA40" t="n">
         <v>0</v>
       </c>
       <c r="AC40" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD40" t="n">
         <v>0</v>
       </c>
       <c r="AE40" t="inlineStr">
         <is>
           <t>Selezioni interne per il personale dipendente - comparto</t>
         </is>
       </c>
       <c r="AF40" t="inlineStr"/>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr"/>
       <c r="B41" t="inlineStr"/>
       <c r="C41" t="inlineStr">
         <is>
-          <t>Avviso di selezione pubblica per conferimento incarichi libero professionali a medici per attività presso le case della comunità.</t>
+          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa di coordinamento denominato "COORDINAMENTO DEGENZA CARDIOLOGICA E RIABILITATIVA ADRIA. ATTIVITA' AMBULATORIALE CARDIOLOGICA" riservato al personale dipendente ruolo sanitario - APSF Infermiere</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="E41" t="inlineStr"/>
       <c r="F41" t="inlineStr">
         <is>
-          <t>Lavoro autonomo-Lavoro autonomo</t>
+          <t>Area dei professionisti della salute e dei funzionari-Sanitario</t>
         </is>
       </c>
       <c r="G41" t="inlineStr">
         <is>
-          <t>Lavoro autonomo</t>
+          <t>INFERMIERE</t>
         </is>
       </c>
       <c r="H41" t="inlineStr">
         <is>
-          <t>12/05/2026 12:00</t>
+          <t>13/05/2026 07:00</t>
         </is>
       </c>
       <c r="I41" t="inlineStr">
         <is>
-          <t>31/12/2026 23:59</t>
+          <t>23/05/2026 00:00</t>
         </is>
       </c>
       <c r="K41" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N41" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P41" t="inlineStr"/>
       <c r="Q41" t="inlineStr"/>
       <c r="R41" t="inlineStr"/>
       <c r="S41" t="inlineStr"/>
       <c r="T41" t="inlineStr"/>
       <c r="W41" t="n">
         <v>0</v>
       </c>
       <c r="X41" t="n">
         <v>0</v>
       </c>
       <c r="Y41" t="n">
         <v>0</v>
       </c>
       <c r="Z41" t="n">
         <v>0</v>
       </c>
       <c r="AA41" t="n">
         <v>0</v>
       </c>
       <c r="AC41" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD41" t="n">
         <v>0</v>
       </c>
       <c r="AE41" t="inlineStr">
         <is>
-          <t>Incarichi di lavoro autonomo</t>
-[...6 lines deleted...]
-      </c>
+          <t>Selezioni interne per il personale dipendente - comparto</t>
+        </is>
+      </c>
+      <c r="AF41" t="inlineStr"/>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr"/>
       <c r="B42" t="inlineStr"/>
       <c r="C42" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 2 Dirigenti Medici nella disciplina di Ginecologia e Ostetricia</t>
+          <t>Avviso di selezione pubblica per conferimento incarichi libero professionali a medici per attività presso le case della comunità.</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="E42" t="inlineStr"/>
       <c r="F42" t="inlineStr">
         <is>
-          <t>Dirigenza Area Sanità-Sanitario</t>
+          <t>Lavoro autonomo-Lavoro autonomo</t>
         </is>
       </c>
       <c r="G42" t="inlineStr">
         <is>
-          <t>MEDICO</t>
+          <t>Lavoro autonomo</t>
         </is>
       </c>
       <c r="H42" t="inlineStr">
         <is>
-          <t>08/05/2026 12:00</t>
+          <t>12/05/2026 12:00</t>
         </is>
       </c>
       <c r="I42" t="inlineStr">
         <is>
-          <t>22/05/2026 23:59</t>
+          <t>31/12/2026 23:59</t>
         </is>
       </c>
       <c r="K42" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N42" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P42" t="inlineStr"/>
       <c r="Q42" t="inlineStr"/>
       <c r="R42" t="inlineStr"/>
       <c r="S42" t="inlineStr"/>
       <c r="T42" t="inlineStr"/>
       <c r="W42" t="n">
         <v>0</v>
       </c>
       <c r="X42" t="n">
         <v>0</v>
       </c>
       <c r="Y42" t="n">
         <v>0</v>
       </c>
       <c r="Z42" t="n">
         <v>0</v>
       </c>
       <c r="AA42" t="n">
         <v>0</v>
       </c>
       <c r="AC42" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD42" t="n">
         <v>0</v>
       </c>
       <c r="AE42" t="inlineStr">
         <is>
-          <t>Avviso Pubblico</t>
+          <t>Incarichi di lavoro autonomo</t>
         </is>
       </c>
       <c r="AF42" t="inlineStr">
         <is>
-          <t>Tempo determinato</t>
+          <t>Lavoro autonomo</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr"/>
       <c r="B43" t="inlineStr"/>
       <c r="C43" t="inlineStr">
         <is>
-          <t>Azienda Zero - Concorso pubblico, per titoli ed esami, per n. 28 posti, a tempo pieno e indeterminato, di Collaboratore Amministrativo Professionale – Area Giuridica – Area dei Professionisti della Salute e dei Funzionari – Ruolo Amministrativo.</t>
+          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 2 Dirigenti Medici nella disciplina di Ginecologia e Ostetricia</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>Graduatoria/Esito</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="E43" t="inlineStr"/>
       <c r="F43" t="inlineStr">
         <is>
-          <t>Area dei professionisti della salute e dei funzionari-Amministrativo</t>
+          <t>Dirigenza Area Sanità-Sanitario</t>
         </is>
       </c>
       <c r="G43" t="inlineStr">
         <is>
-          <t>COLLABORATORE AMMINISTRATIVO PROFESSIONALE</t>
+          <t>MEDICO</t>
         </is>
       </c>
       <c r="H43" t="inlineStr">
         <is>
-          <t>30/04/2026 14:10</t>
+          <t>08/05/2026 12:00</t>
         </is>
       </c>
       <c r="I43" t="inlineStr">
         <is>
-          <t>23/04/2028 23:59</t>
+          <t>22/05/2026 23:59</t>
         </is>
       </c>
       <c r="K43" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N43" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P43" t="inlineStr"/>
       <c r="Q43" t="inlineStr"/>
       <c r="R43" t="inlineStr"/>
       <c r="S43" t="inlineStr"/>
       <c r="T43" t="inlineStr"/>
       <c r="W43" t="n">
         <v>0</v>
       </c>
       <c r="X43" t="n">
         <v>0</v>
       </c>
       <c r="Y43" t="n">
         <v>0</v>
       </c>
       <c r="Z43" t="n">
         <v>0</v>
       </c>
       <c r="AA43" t="n">
         <v>0</v>
       </c>
       <c r="AC43" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD43" t="n">
         <v>0</v>
       </c>
       <c r="AE43" t="inlineStr">
         <is>
-          <t>Concorso pubblico</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF43" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr"/>
       <c r="B44" t="inlineStr"/>
       <c r="C44" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa di coordinamento denominato "COORDINAMENTO DELLE ATTIVITA' DI INTERFECCIA DIPARTIMENTALE DI POLIZIA GIUDIZIARIA c/o LA PROCURA", riservato al personale dipendente ruolo sanitario -APSF Tecnico della prevenzione nell'ambiente e nei luoghi di lavoro</t>
+          <t>Azienda Zero - Concorso pubblico, per titoli ed esami, per n. 28 posti, a tempo pieno e indeterminato, di Collaboratore Amministrativo Professionale – Area Giuridica – Area dei Professionisti della Salute e dei Funzionari – Ruolo Amministrativo.</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E44" t="inlineStr"/>
       <c r="F44" t="inlineStr">
         <is>
-          <t>Area dei professionisti della salute e dei funzionari-Sanitario</t>
+          <t>Area dei professionisti della salute e dei funzionari-Amministrativo</t>
         </is>
       </c>
       <c r="G44" t="inlineStr">
         <is>
-          <t>TECNICO DELLA PREVENZIONE NEGLI AMBIENTI E NEI LUOGHI DI LAVORO</t>
+          <t>COLLABORATORE AMMINISTRATIVO PROFESSIONALE</t>
         </is>
       </c>
       <c r="H44" t="inlineStr">
         <is>
-          <t>27/04/2026 00:00</t>
+          <t>30/04/2026 14:10</t>
         </is>
       </c>
       <c r="I44" t="inlineStr">
         <is>
-          <t>07/05/2026 00:00</t>
+          <t>23/04/2028 23:59</t>
         </is>
       </c>
       <c r="K44" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N44" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P44" t="inlineStr"/>
       <c r="Q44" t="inlineStr"/>
       <c r="R44" t="inlineStr"/>
       <c r="S44" t="inlineStr"/>
       <c r="T44" t="inlineStr"/>
       <c r="W44" t="n">
         <v>0</v>
       </c>
       <c r="X44" t="n">
         <v>0</v>
       </c>
       <c r="Y44" t="n">
         <v>0</v>
       </c>
       <c r="Z44" t="n">
         <v>0</v>
       </c>
       <c r="AA44" t="n">
         <v>0</v>
       </c>
       <c r="AC44" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD44" t="n">
         <v>0</v>
       </c>
       <c r="AE44" t="inlineStr">
         <is>
-          <t>Selezioni interne per il personale dipendente - comparto</t>
-[...2 lines deleted...]
-      <c r="AF44" t="inlineStr"/>
+          <t>Concorso pubblico</t>
+        </is>
+      </c>
+      <c r="AF44" t="inlineStr">
+        <is>
+          <t>Tempo indeterminato</t>
+        </is>
+      </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr"/>
       <c r="B45" t="inlineStr"/>
       <c r="C45" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione professionale denominato "REFERENTE GESTIONE DIALISI PERITONEALE", riservato al personale dipendente ruolo sanitario -APSF Infermiere</t>
+          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione professionale denominato "SVILUPPO ATTIVITA' DI PREVENZIONE E SORVEGLIANZA DEI VETTORI RESPONSABILI DELLE FEBBRI ESTIVE", riservato al personale dipendente ruolo sanitario -APSF Tecnico della prevenzione nell'ambiente e nei luoghi di lavoro</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E45" t="inlineStr"/>
       <c r="F45" t="inlineStr">
         <is>
           <t>Area dei professionisti della salute e dei funzionari-Sanitario</t>
         </is>
       </c>
       <c r="G45" t="inlineStr">
         <is>
-          <t>INFERMIERE</t>
+          <t>TECNICO DELLA PREVENZIONE NEGLI AMBIENTI E NEI LUOGHI DI LAVORO</t>
         </is>
       </c>
       <c r="H45" t="inlineStr">
         <is>
           <t>27/04/2026 00:00</t>
         </is>
       </c>
       <c r="I45" t="inlineStr">
         <is>
           <t>07/05/2026 00:00</t>
         </is>
       </c>
       <c r="K45" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N45" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P45" t="inlineStr"/>
       <c r="Q45" t="inlineStr"/>
       <c r="R45" t="inlineStr"/>
@@ -4165,51 +4173,51 @@
         <v>0</v>
       </c>
       <c r="AA45" t="n">
         <v>0</v>
       </c>
       <c r="AC45" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD45" t="n">
         <v>0</v>
       </c>
       <c r="AE45" t="inlineStr">
         <is>
           <t>Selezioni interne per il personale dipendente - comparto</t>
         </is>
       </c>
       <c r="AF45" t="inlineStr"/>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr"/>
       <c r="B46" t="inlineStr"/>
       <c r="C46" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione professionale denominato "SVILUPPO ATTIVITA' DI PREVENZIONE E SORVEGLIANZA DEI VETTORI RESPONSABILI DELLE FEBBRI ESTIVE", riservato al personale dipendente ruolo sanitario -APSF Tecnico della prevenzione nell'ambiente e nei luoghi di lavoro</t>
+          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa di coordinamento denominato "COORDINAMENTO UOC SIAN E REFERENTE REACH E CLP", riservato al personale dipendente ruolo sanitario -APSF Tecnico della prevenzione nell'ambiente e nei luoghi di lavoro</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E46" t="inlineStr"/>
       <c r="F46" t="inlineStr">
         <is>
           <t>Area dei professionisti della salute e dei funzionari-Sanitario</t>
         </is>
       </c>
       <c r="G46" t="inlineStr">
         <is>
           <t>TECNICO DELLA PREVENZIONE NEGLI AMBIENTI E NEI LUOGHI DI LAVORO</t>
         </is>
       </c>
       <c r="H46" t="inlineStr">
         <is>
           <t>27/04/2026 00:00</t>
         </is>
       </c>
       <c r="I46" t="inlineStr">
         <is>
@@ -4244,51 +4252,51 @@
         <v>0</v>
       </c>
       <c r="AA46" t="n">
         <v>0</v>
       </c>
       <c r="AC46" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD46" t="n">
         <v>0</v>
       </c>
       <c r="AE46" t="inlineStr">
         <is>
           <t>Selezioni interne per il personale dipendente - comparto</t>
         </is>
       </c>
       <c r="AF46" t="inlineStr"/>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr"/>
       <c r="B47" t="inlineStr"/>
       <c r="C47" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa di coordinamento denominato "COORDINAMENTO UOC SIAN E REFERENTE REACH E CLP", riservato al personale dipendente ruolo sanitario -APSF Tecnico della prevenzione nell'ambiente e nei luoghi di lavoro</t>
+          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa di coordinamento denominato "COORDINAMENTO DELLE ATTIVITA' DI INTERFECCIA DIPARTIMENTALE DI POLIZIA GIUDIZIARIA c/o LA PROCURA", riservato al personale dipendente ruolo sanitario -APSF Tecnico della prevenzione nell'ambiente e nei luoghi di lavoro</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E47" t="inlineStr"/>
       <c r="F47" t="inlineStr">
         <is>
           <t>Area dei professionisti della salute e dei funzionari-Sanitario</t>
         </is>
       </c>
       <c r="G47" t="inlineStr">
         <is>
           <t>TECNICO DELLA PREVENZIONE NEGLI AMBIENTI E NEI LUOGHI DI LAVORO</t>
         </is>
       </c>
       <c r="H47" t="inlineStr">
         <is>
           <t>27/04/2026 00:00</t>
         </is>
       </c>
       <c r="I47" t="inlineStr">
         <is>
@@ -4323,120 +4331,130 @@
         <v>0</v>
       </c>
       <c r="AA47" t="n">
         <v>0</v>
       </c>
       <c r="AC47" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD47" t="n">
         <v>0</v>
       </c>
       <c r="AE47" t="inlineStr">
         <is>
           <t>Selezioni interne per il personale dipendente - comparto</t>
         </is>
       </c>
       <c r="AF47" t="inlineStr"/>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr"/>
       <c r="B48" t="inlineStr"/>
       <c r="C48" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa di coordinamento denominato "COORDINATORE DIPARTIMENTO SALUTE MENTALE", riservato al personale dipendente titolare di un incarico di funzione organizzativa di coordinamento di una delle UU.OO. afferenti al Dipartimento Salute Mentale</t>
+          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione professionale denominato "REFERENTE GESTIONE DIALISI PERITONEALE", riservato al personale dipendente ruolo sanitario -APSF Infermiere</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E48" t="inlineStr"/>
+      <c r="F48" t="inlineStr">
+        <is>
+          <t>Area dei professionisti della salute e dei funzionari-Sanitario</t>
+        </is>
+      </c>
+      <c r="G48" t="inlineStr">
+        <is>
+          <t>INFERMIERE</t>
+        </is>
+      </c>
       <c r="H48" t="inlineStr">
         <is>
-          <t>23/04/2026 00:00</t>
+          <t>27/04/2026 00:00</t>
         </is>
       </c>
       <c r="I48" t="inlineStr">
         <is>
-          <t>03/05/2026 00:00</t>
+          <t>07/05/2026 00:00</t>
         </is>
       </c>
       <c r="K48" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N48" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P48" t="inlineStr"/>
       <c r="Q48" t="inlineStr"/>
       <c r="R48" t="inlineStr"/>
       <c r="S48" t="inlineStr"/>
       <c r="T48" t="inlineStr"/>
       <c r="W48" t="n">
         <v>0</v>
       </c>
       <c r="X48" t="n">
         <v>0</v>
       </c>
       <c r="Y48" t="n">
         <v>0</v>
       </c>
       <c r="Z48" t="n">
         <v>0</v>
       </c>
       <c r="AA48" t="n">
         <v>0</v>
       </c>
       <c r="AC48" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD48" t="n">
         <v>0</v>
       </c>
       <c r="AE48" t="inlineStr">
         <is>
-          <t>Selezioni per il personale dipendente - Coordinamenti</t>
+          <t>Selezioni interne per il personale dipendente - comparto</t>
         </is>
       </c>
       <c r="AF48" t="inlineStr"/>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr"/>
       <c r="B49" t="inlineStr"/>
       <c r="C49" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa di coordinamento denominato "COORDINATORE DIPARTIMENTO MEDICO" riservato al personale dipendente titolare di incarico di funzione organizzativa di coordinamento di una delle UU.OO. afferenti al Dipartimento Medico</t>
+          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa di coordinamento denominato "COORDINATORE DIPARTIMENTO DIAGNOSI E CURA" riservato al personale dipendente titolare di incarico di funzione organizzativa di coordinamento di una delle UU.OO. afferenti al Dipartimento Servizi di Diagnosi e Cura</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E49" t="inlineStr"/>
       <c r="H49" t="inlineStr">
         <is>
           <t>23/04/2026 00:00</t>
         </is>
       </c>
       <c r="I49" t="inlineStr">
         <is>
           <t>03/05/2026 00:00</t>
         </is>
       </c>
       <c r="K49" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N49" t="inlineStr">
         <is>
@@ -4461,51 +4479,51 @@
         <v>0</v>
       </c>
       <c r="AA49" t="n">
         <v>0</v>
       </c>
       <c r="AC49" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD49" t="n">
         <v>0</v>
       </c>
       <c r="AE49" t="inlineStr">
         <is>
           <t>Selezioni per il personale dipendente - Coordinamenti</t>
         </is>
       </c>
       <c r="AF49" t="inlineStr"/>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr"/>
       <c r="B50" t="inlineStr"/>
       <c r="C50" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa di coordinamento denominato "COORDINATORE DIPARTIMENTO DIAGNOSI E CURA" riservato al personale dipendente titolare di incarico di funzione organizzativa di coordinamento di una delle UU.OO. afferenti al Dipartimento Servizi di Diagnosi e Cura</t>
+          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa di coordinamento denominato "COORDINATORE DIPARTIMENTO SALUTE MENTALE", riservato al personale dipendente titolare di un incarico di funzione organizzativa di coordinamento di una delle UU.OO. afferenti al Dipartimento Salute Mentale</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E50" t="inlineStr"/>
       <c r="H50" t="inlineStr">
         <is>
           <t>23/04/2026 00:00</t>
         </is>
       </c>
       <c r="I50" t="inlineStr">
         <is>
           <t>03/05/2026 00:00</t>
         </is>
       </c>
       <c r="K50" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N50" t="inlineStr">
         <is>
@@ -4599,160 +4617,146 @@
         <v>0</v>
       </c>
       <c r="AA51" t="n">
         <v>0</v>
       </c>
       <c r="AC51" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD51" t="n">
         <v>0</v>
       </c>
       <c r="AE51" t="inlineStr">
         <is>
           <t>Selezioni per il personale dipendente - Coordinamenti</t>
         </is>
       </c>
       <c r="AF51" t="inlineStr"/>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr"/>
       <c r="B52" t="inlineStr"/>
       <c r="C52" t="inlineStr">
         <is>
-          <t>Azienda Zero - Concorso pubblico, per titoli ed esami, per n. 52 posti, a tempo pieno, indeterminato ed a rapporto esclusivo, di Dirigente Medico – disciplina Radiodiagnostica.</t>
+          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa di coordinamento denominato "COORDINATORE DIPARTIMENTO MEDICO" riservato al personale dipendente titolare di incarico di funzione organizzativa di coordinamento di una delle UU.OO. afferenti al Dipartimento Medico</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>Graduatoria/Esito</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="E52" t="inlineStr"/>
-      <c r="F52" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="H52" t="inlineStr">
         <is>
-          <t>14/04/2026 12:00</t>
+          <t>23/04/2026 00:00</t>
         </is>
       </c>
       <c r="I52" t="inlineStr">
         <is>
-          <t>30/03/2028 23:59</t>
+          <t>03/05/2026 00:00</t>
         </is>
       </c>
       <c r="K52" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N52" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P52" t="inlineStr"/>
       <c r="Q52" t="inlineStr"/>
       <c r="R52" t="inlineStr"/>
       <c r="S52" t="inlineStr"/>
       <c r="T52" t="inlineStr"/>
       <c r="W52" t="n">
         <v>0</v>
       </c>
       <c r="X52" t="n">
         <v>0</v>
       </c>
       <c r="Y52" t="n">
         <v>0</v>
       </c>
       <c r="Z52" t="n">
         <v>0</v>
       </c>
       <c r="AA52" t="n">
         <v>0</v>
       </c>
       <c r="AC52" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD52" t="n">
         <v>0</v>
       </c>
       <c r="AE52" t="inlineStr">
         <is>
-          <t>Concorso pubblico</t>
-[...6 lines deleted...]
-      </c>
+          <t>Selezioni per il personale dipendente - Coordinamenti</t>
+        </is>
+      </c>
+      <c r="AF52" t="inlineStr"/>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr"/>
       <c r="B53" t="inlineStr"/>
       <c r="C53" t="inlineStr">
         <is>
-          <t>Azienda Zero - Concorso pubblico, per titoli ed esami, per n. 26 posti, a tempo pieno e indeterminato, di Collaboratore Amministrativo Professionale – Area Economica – Area dei Professionisti della Salute e dei Funzionari – Ruolo Amministrativo.</t>
+          <t>Azienda Zero - Concorso pubblico, per titoli ed esami, per n. 52 posti, a tempo pieno, indeterminato ed a rapporto esclusivo, di Dirigente Medico – disciplina Radiodiagnostica.</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E53" t="inlineStr"/>
       <c r="F53" t="inlineStr">
         <is>
-          <t>Area dei professionisti della salute e dei funzionari-Amministrativo</t>
+          <t>Dirigenza Area Sanità-Sanitario</t>
         </is>
       </c>
       <c r="G53" t="inlineStr">
         <is>
-          <t>COLLABORATORE AMMINISTRATIVO PROFESSIONALE</t>
+          <t>MEDICO</t>
         </is>
       </c>
       <c r="H53" t="inlineStr">
         <is>
           <t>14/04/2026 12:00</t>
         </is>
       </c>
       <c r="I53" t="inlineStr">
         <is>
-          <t>31/03/2028 23:59</t>
+          <t>30/03/2028 23:59</t>
         </is>
       </c>
       <c r="K53" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N53" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P53" t="inlineStr"/>
       <c r="Q53" t="inlineStr"/>
       <c r="R53" t="inlineStr"/>
       <c r="S53" t="inlineStr"/>
       <c r="T53" t="inlineStr"/>
       <c r="W53" t="n">
         <v>0</v>
       </c>
       <c r="X53" t="n">
         <v>0</v>
       </c>
       <c r="Y53" t="n">
         <v>0</v>
@@ -4765,643 +4769,643 @@
       </c>
       <c r="AC53" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD53" t="n">
         <v>0</v>
       </c>
       <c r="AE53" t="inlineStr">
         <is>
           <t>Concorso pubblico</t>
         </is>
       </c>
       <c r="AF53" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr"/>
       <c r="B54" t="inlineStr"/>
       <c r="C54" t="inlineStr">
         <is>
-          <t>Avviso pubblico di mobilità volontaria per Dirigente Amministrativo da assegnare alla UOC Provveditorato, Economato e Gestione della Logistica</t>
+          <t>Azienda Zero - Concorso pubblico, per titoli ed esami, per n. 26 posti, a tempo pieno e indeterminato, di Collaboratore Amministrativo Professionale – Area Economica – Area dei Professionisti della Salute e dei Funzionari – Ruolo Amministrativo.</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E54" t="inlineStr"/>
       <c r="F54" t="inlineStr">
         <is>
-          <t>Dirigenza PTA-Amministrativo</t>
+          <t>Area dei professionisti della salute e dei funzionari-Amministrativo</t>
         </is>
       </c>
       <c r="G54" t="inlineStr">
         <is>
-          <t>DIRIGENTE AMMINISTRATIVO</t>
+          <t>COLLABORATORE AMMINISTRATIVO PROFESSIONALE</t>
         </is>
       </c>
       <c r="H54" t="inlineStr">
         <is>
-          <t>07/04/2026 12:00</t>
+          <t>14/04/2026 12:00</t>
         </is>
       </c>
       <c r="I54" t="inlineStr">
         <is>
-          <t>07/05/2026 12:00</t>
+          <t>31/03/2028 23:59</t>
         </is>
       </c>
       <c r="K54" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N54" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P54" t="inlineStr"/>
       <c r="Q54" t="inlineStr"/>
       <c r="R54" t="inlineStr"/>
       <c r="S54" t="inlineStr"/>
       <c r="T54" t="inlineStr"/>
       <c r="W54" t="n">
         <v>0</v>
       </c>
       <c r="X54" t="n">
         <v>0</v>
       </c>
       <c r="Y54" t="n">
         <v>0</v>
       </c>
       <c r="Z54" t="n">
         <v>0</v>
       </c>
       <c r="AA54" t="n">
         <v>0</v>
       </c>
       <c r="AC54" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD54" t="n">
         <v>0</v>
       </c>
       <c r="AE54" t="inlineStr">
         <is>
-          <t>Avviso di mobilità da altro ente</t>
+          <t>Concorso pubblico</t>
         </is>
       </c>
       <c r="AF54" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr"/>
-      <c r="B55" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="B55" t="inlineStr"/>
       <c r="C55" t="inlineStr">
         <is>
-          <t>Tabella triennale avvisi, concorsi e procedure comparative aggiornata a marzo 2026</t>
+          <t>Avviso pubblico di mobilità volontaria per Dirigente Amministrativo da assegnare alla UOC Provveditorato, Economato e Gestione della Logistica</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="E55" t="inlineStr"/>
+      <c r="F55" t="inlineStr">
+        <is>
+          <t>Dirigenza PTA-Amministrativo</t>
+        </is>
+      </c>
+      <c r="G55" t="inlineStr">
+        <is>
+          <t>DIRIGENTE AMMINISTRATIVO</t>
+        </is>
+      </c>
       <c r="H55" t="inlineStr">
         <is>
-          <t>27/03/2026 00:00</t>
+          <t>07/04/2026 12:00</t>
         </is>
       </c>
       <c r="I55" t="inlineStr">
         <is>
-          <t>26/03/2031 23:59</t>
+          <t>07/05/2026 12:00</t>
         </is>
       </c>
       <c r="K55" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N55" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P55" t="inlineStr"/>
       <c r="Q55" t="inlineStr"/>
       <c r="R55" t="inlineStr"/>
       <c r="S55" t="inlineStr"/>
       <c r="T55" t="inlineStr"/>
       <c r="W55" t="n">
         <v>0</v>
       </c>
       <c r="X55" t="n">
         <v>0</v>
       </c>
       <c r="Y55" t="n">
         <v>0</v>
       </c>
       <c r="Z55" t="n">
         <v>0</v>
       </c>
       <c r="AA55" t="n">
         <v>0</v>
       </c>
       <c r="AC55" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD55" t="n">
         <v>0</v>
       </c>
       <c r="AE55" t="inlineStr">
         <is>
-          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
+          <t>Avviso di mobilità da altro ente</t>
         </is>
       </c>
       <c r="AF55" t="inlineStr">
         <is>
-          <t>Non definito</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr"/>
-      <c r="B56" t="inlineStr"/>
+      <c r="B56" t="inlineStr">
+        <is>
+          <t>Tabella</t>
+        </is>
+      </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>Avviso di selezione pubblica per conferimento incarico libero professionale a fisioterapista per la UOSD Salute in Carcere.</t>
+          <t>Tabella triennale avvisi, concorsi e procedure comparative aggiornata a marzo 2026</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="E56" t="inlineStr"/>
       <c r="H56" t="inlineStr">
         <is>
-          <t>26/03/2026 00:00</t>
+          <t>27/03/2026 00:00</t>
         </is>
       </c>
       <c r="I56" t="inlineStr">
         <is>
-          <t>01/04/2026 23:59</t>
+          <t>26/03/2031 23:59</t>
         </is>
       </c>
       <c r="K56" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N56" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P56" t="inlineStr"/>
       <c r="Q56" t="inlineStr"/>
       <c r="R56" t="inlineStr"/>
       <c r="S56" t="inlineStr"/>
       <c r="T56" t="inlineStr"/>
+      <c r="W56" t="n">
+        <v>0</v>
+      </c>
+      <c r="X56" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y56" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z56" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA56" t="n">
+        <v>0</v>
+      </c>
       <c r="AC56" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD56" t="n">
+        <v>0</v>
+      </c>
       <c r="AE56" t="inlineStr">
         <is>
-          <t>Incarichi libero professionali</t>
+          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
         </is>
       </c>
       <c r="AF56" t="inlineStr">
         <is>
-          <t>Lavoro autonomo</t>
+          <t>Non definito</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr"/>
       <c r="B57" t="inlineStr"/>
       <c r="C57" t="inlineStr">
         <is>
-          <t>Azienda Zero - Graduatoria di Concorso pubblico, per titoli ed esami, per n. 120 posti, a tempo pieno e indeterminato, di Tecnico Sanitario di Laboratorio Biomedico – Area dei Professionisti della Salute e dei Funzionari – Ruolo Sanitario.</t>
+          <t>Avviso di selezione pubblica per conferimento incarico libero professionale a fisioterapista per la UOSD Salute in Carcere.</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>Graduatoria/Esito</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="E57" t="inlineStr"/>
-      <c r="F57" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="H57" t="inlineStr">
         <is>
-          <t>25/03/2026 00:00</t>
+          <t>26/03/2026 00:00</t>
         </is>
       </c>
       <c r="I57" t="inlineStr">
         <is>
-          <t>23/03/2028 23:59</t>
+          <t>01/04/2026 23:59</t>
         </is>
       </c>
       <c r="K57" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N57" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P57" t="inlineStr"/>
       <c r="Q57" t="inlineStr"/>
       <c r="R57" t="inlineStr"/>
       <c r="S57" t="inlineStr"/>
       <c r="T57" t="inlineStr"/>
       <c r="AC57" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE57" t="inlineStr">
         <is>
-          <t>Concorsi Comparto</t>
+          <t>Incarichi libero professionali</t>
         </is>
       </c>
       <c r="AF57" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Lavoro autonomo</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr"/>
       <c r="B58" t="inlineStr"/>
       <c r="C58" t="inlineStr">
         <is>
-          <t>Azienda Zero - Graduatoria di Concorso pubblico, per titoli ed esami, per n. 5 posti, a tempo pieno, indeterminato ed a rapporto esclusivo, di Dirigente Chimico – disciplina Chimica Analitica.</t>
+          <t>Azienda Zero - Graduatoria di Concorso pubblico, per titoli ed esami, per n. 916 posti, a tempo pieno e indeterminato, di Infermiere – Area dei Professionisti della Salute e dei Funzionari – Ruolo Sanitario.</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E58" t="inlineStr"/>
       <c r="F58" t="inlineStr">
         <is>
-          <t>Dirigenza</t>
+          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
         </is>
       </c>
       <c r="G58" t="inlineStr">
         <is>
-          <t>Dirigente Chimico</t>
+          <t>Infermiere</t>
         </is>
       </c>
       <c r="H58" t="inlineStr">
         <is>
           <t>25/03/2026 00:00</t>
         </is>
       </c>
       <c r="I58" t="inlineStr">
         <is>
           <t>23/03/2028 23:59</t>
         </is>
       </c>
       <c r="K58" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N58" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P58" t="inlineStr"/>
       <c r="Q58" t="inlineStr"/>
       <c r="R58" t="inlineStr"/>
       <c r="S58" t="inlineStr"/>
       <c r="T58" t="inlineStr"/>
       <c r="AC58" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE58" t="inlineStr">
         <is>
-          <t>Concorsi Dirigenza</t>
+          <t>Concorsi Comparto</t>
         </is>
       </c>
       <c r="AF58" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr"/>
       <c r="B59" t="inlineStr"/>
       <c r="C59" t="inlineStr">
         <is>
-          <t>Azienda Zero - Graduatoria di Concorso pubblico, per titoli ed esami, per n. 916 posti, a tempo pieno e indeterminato, di Infermiere – Area dei Professionisti della Salute e dei Funzionari – Ruolo Sanitario.</t>
+          <t>Azienda Zero - Graduatoria di Concorso pubblico, per titoli ed esami, per n. 120 posti, a tempo pieno e indeterminato, di Tecnico Sanitario di Laboratorio Biomedico – Area dei Professionisti della Salute e dei Funzionari – Ruolo Sanitario.</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E59" t="inlineStr"/>
       <c r="F59" t="inlineStr">
         <is>
           <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
         </is>
       </c>
       <c r="G59" t="inlineStr">
         <is>
-          <t>Infermiere</t>
+          <t>Tecnico Sanitario di Laboratorio Biomedico</t>
         </is>
       </c>
       <c r="H59" t="inlineStr">
         <is>
           <t>25/03/2026 00:00</t>
         </is>
       </c>
       <c r="I59" t="inlineStr">
         <is>
           <t>23/03/2028 23:59</t>
         </is>
       </c>
       <c r="K59" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N59" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P59" t="inlineStr"/>
       <c r="Q59" t="inlineStr"/>
       <c r="R59" t="inlineStr"/>
       <c r="S59" t="inlineStr"/>
       <c r="T59" t="inlineStr"/>
       <c r="AC59" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE59" t="inlineStr">
         <is>
           <t>Concorsi Comparto</t>
         </is>
       </c>
       <c r="AF59" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr"/>
       <c r="B60" t="inlineStr"/>
       <c r="C60" t="inlineStr">
         <is>
-          <t>Avviso pubblico per il conferimento dell'incarico di Direttore UOC Anestesia e Rianimazione di Rovigo e Trecenta</t>
+          <t>Azienda Zero - Graduatoria di Concorso pubblico, per titoli ed esami, per n. 5 posti, a tempo pieno, indeterminato ed a rapporto esclusivo, di Dirigente Chimico – disciplina Chimica Analitica.</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>Ammissione/Commissione/Espletamento</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E60" t="inlineStr"/>
       <c r="F60" t="inlineStr">
         <is>
-          <t>Apicale</t>
+          <t>Dirigenza</t>
         </is>
       </c>
       <c r="G60" t="inlineStr">
         <is>
-          <t>Dirigente Medico - DIRETTORE</t>
+          <t>Dirigente Chimico</t>
         </is>
       </c>
       <c r="H60" t="inlineStr">
         <is>
-          <t>13/03/2026 00:00</t>
+          <t>25/03/2026 00:00</t>
         </is>
       </c>
       <c r="I60" t="inlineStr">
         <is>
-          <t>12/04/2026 23:59</t>
+          <t>23/03/2028 23:59</t>
         </is>
       </c>
       <c r="K60" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N60" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P60" t="inlineStr"/>
       <c r="Q60" t="inlineStr"/>
       <c r="R60" t="inlineStr"/>
       <c r="S60" t="inlineStr"/>
       <c r="T60" t="inlineStr"/>
-      <c r="W60" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="AC60" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="AD60" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AE60" t="inlineStr">
         <is>
-          <t>Avviso di struttura complessa</t>
+          <t>Concorsi Dirigenza</t>
         </is>
       </c>
       <c r="AF60" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr"/>
       <c r="B61" t="inlineStr"/>
       <c r="C61" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per soli titoli, per l'assunzione a tempo determinato di n. 1 Fisioterapista - Area dei Professionisti della Salute e dei Funzionari</t>
+          <t>Avviso pubblico per il conferimento dell'incarico di Direttore UOC Anestesia e Rianimazione di Rovigo e Trecenta</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>Graduatoria/Esito</t>
+          <t>Ammissione/Commissione/Espletamento</t>
         </is>
       </c>
       <c r="E61" t="inlineStr"/>
       <c r="F61" t="inlineStr">
         <is>
-          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
+          <t>Apicale</t>
         </is>
       </c>
       <c r="G61" t="inlineStr">
         <is>
-          <t>Fisioterapista</t>
+          <t>Dirigente Medico - DIRETTORE</t>
         </is>
       </c>
       <c r="H61" t="inlineStr">
         <is>
           <t>13/03/2026 00:00</t>
         </is>
       </c>
       <c r="I61" t="inlineStr">
         <is>
-          <t>27/03/2026 23:59</t>
+          <t>12/04/2026 23:59</t>
         </is>
       </c>
       <c r="K61" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N61" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P61" t="inlineStr"/>
       <c r="Q61" t="inlineStr"/>
       <c r="R61" t="inlineStr"/>
       <c r="S61" t="inlineStr"/>
       <c r="T61" t="inlineStr"/>
       <c r="W61" t="n">
         <v>0</v>
       </c>
       <c r="X61" t="n">
         <v>0</v>
       </c>
       <c r="Y61" t="n">
         <v>0</v>
       </c>
       <c r="Z61" t="n">
         <v>0</v>
       </c>
       <c r="AA61" t="n">
         <v>0</v>
       </c>
       <c r="AC61" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD61" t="n">
         <v>0</v>
       </c>
       <c r="AE61" t="inlineStr">
         <is>
-          <t>Avviso Pubblico</t>
+          <t>Avviso di struttura complessa</t>
         </is>
       </c>
       <c r="AF61" t="inlineStr">
         <is>
-          <t>Tempo determinato</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr"/>
       <c r="B62" t="inlineStr"/>
       <c r="C62" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per soli titoli, per l'assunzione a tempo determinato di n. 1 Tecnico di Neurofisiopatologia - Area PSF</t>
+          <t>Avviso pubblico, per soli titoli, per l'assunzione a tempo determinato di n. 1 Fisioterapista - Area dei Professionisti della Salute e dei Funzionari</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E62" t="inlineStr"/>
       <c r="F62" t="inlineStr">
         <is>
           <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
         </is>
       </c>
       <c r="G62" t="inlineStr">
         <is>
-          <t>Tecnico della Neurofisiopatologia</t>
+          <t>Fisioterapista</t>
         </is>
       </c>
       <c r="H62" t="inlineStr">
         <is>
           <t>13/03/2026 00:00</t>
         </is>
       </c>
       <c r="I62" t="inlineStr">
         <is>
           <t>27/03/2026 23:59</t>
         </is>
       </c>
       <c r="K62" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N62" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P62" t="inlineStr"/>
       <c r="Q62" t="inlineStr"/>
       <c r="R62" t="inlineStr"/>
@@ -5424,107 +5428,125 @@
       </c>
       <c r="AC62" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD62" t="n">
         <v>0</v>
       </c>
       <c r="AE62" t="inlineStr">
         <is>
           <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF62" t="inlineStr">
         <is>
           <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr"/>
       <c r="B63" t="inlineStr"/>
       <c r="C63" t="inlineStr">
         <is>
-          <t>Azienda Zero - Graduatoria concorso pubblico per n. 24 posti di Dirigente Medico nella disciplina di MEDICINA INTERNA - Area Medica e delle Specialità Mediche - Profilo Professionale: Dirigente Medico – Ruolo Sanitario.</t>
+          <t>Avviso pubblico, per soli titoli, per l'assunzione a tempo determinato di n. 1 Tecnico di Neurofisiopatologia - Area PSF</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E63" t="inlineStr"/>
       <c r="F63" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
         </is>
       </c>
       <c r="G63" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>Tecnico della Neurofisiopatologia</t>
         </is>
       </c>
       <c r="H63" t="inlineStr">
         <is>
-          <t>11/03/2026 00:00</t>
+          <t>13/03/2026 00:00</t>
         </is>
       </c>
       <c r="I63" t="inlineStr">
         <is>
-          <t>09/03/2028 23:59</t>
+          <t>27/03/2026 23:59</t>
         </is>
       </c>
       <c r="K63" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N63" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P63" t="inlineStr"/>
       <c r="Q63" t="inlineStr"/>
       <c r="R63" t="inlineStr"/>
       <c r="S63" t="inlineStr"/>
       <c r="T63" t="inlineStr"/>
+      <c r="W63" t="n">
+        <v>0</v>
+      </c>
+      <c r="X63" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y63" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z63" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA63" t="n">
+        <v>0</v>
+      </c>
       <c r="AC63" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD63" t="n">
+        <v>0</v>
+      </c>
       <c r="AE63" t="inlineStr">
         <is>
-          <t>Concorsi Dirigenza</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF63" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr"/>
       <c r="B64" t="inlineStr"/>
       <c r="C64" t="inlineStr">
         <is>
           <t>Azienda Zero - Graduatoria concorso pubblico per n. 4 posti di Dirigente Medico di Pediatria, Area Medica e delle Specialità Mediche – Profilo Professionale Dirigente Medico – Ruolo Sanitario, per prevalente attività di cardiologia pediatrica.</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E64" t="inlineStr"/>
       <c r="F64" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G64" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
@@ -5554,385 +5576,385 @@
       <c r="Q64" t="inlineStr"/>
       <c r="R64" t="inlineStr"/>
       <c r="S64" t="inlineStr"/>
       <c r="T64" t="inlineStr"/>
       <c r="AC64" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE64" t="inlineStr">
         <is>
           <t>Concorsi Dirigenza</t>
         </is>
       </c>
       <c r="AF64" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr"/>
       <c r="B65" t="inlineStr"/>
       <c r="C65" t="inlineStr">
         <is>
-          <t>Avviso pubblico di mobilità volontaria per n. 1 Collaboratore Tecnico Professionale -Ingegnere Civile - Area PSF, per la UOC Servizi Tecnici e Patrimoniali</t>
+          <t>Azienda Zero - Graduatoria concorso pubblico per n. 24 posti di Dirigente Medico nella disciplina di MEDICINA INTERNA - Area Medica e delle Specialità Mediche - Profilo Professionale: Dirigente Medico – Ruolo Sanitario.</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E65" t="inlineStr"/>
       <c r="F65" t="inlineStr">
         <is>
-          <t>D</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G65" t="inlineStr">
         <is>
-          <t>Collaboratore Tecnico Professionale</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H65" t="inlineStr">
         <is>
-          <t>25/02/2026 00:00</t>
+          <t>11/03/2026 00:00</t>
         </is>
       </c>
       <c r="I65" t="inlineStr">
         <is>
-          <t>27/03/2026 23:59</t>
+          <t>09/03/2028 23:59</t>
         </is>
       </c>
       <c r="K65" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N65" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P65" t="inlineStr"/>
       <c r="Q65" t="inlineStr"/>
       <c r="R65" t="inlineStr"/>
       <c r="S65" t="inlineStr"/>
       <c r="T65" t="inlineStr"/>
-      <c r="W65" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="AC65" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="AD65" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AE65" t="inlineStr">
         <is>
-          <t>Avviso di mobilità da altro ente</t>
+          <t>Concorsi Dirigenza</t>
         </is>
       </c>
       <c r="AF65" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr"/>
       <c r="B66" t="inlineStr"/>
       <c r="C66" t="inlineStr">
         <is>
-          <t xml:space="preserve">AVVISO DI SELEZIONE PUBBLICA PER CONFERIMENTO INCARICHI LIBERO-PROFESSIONALI A MEDICI PER LA UOC RADIOLOGIA - Azienda Ulss 5 Polesana
-</t>
+          <t>Avviso pubblico di mobilità volontaria per n. 1 Collaboratore Tecnico Professionale -Ingegnere Civile - Area PSF, per la UOC Servizi Tecnici e Patrimoniali</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E66" t="inlineStr"/>
+      <c r="F66" t="inlineStr">
+        <is>
+          <t>D</t>
+        </is>
+      </c>
+      <c r="G66" t="inlineStr">
+        <is>
+          <t>Collaboratore Tecnico Professionale</t>
+        </is>
+      </c>
       <c r="H66" t="inlineStr">
         <is>
-          <t>24/02/2026 00:00</t>
+          <t>25/02/2026 00:00</t>
         </is>
       </c>
       <c r="I66" t="inlineStr">
         <is>
-          <t>31/12/2026 23:59</t>
+          <t>27/03/2026 23:59</t>
         </is>
       </c>
       <c r="K66" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N66" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P66" t="inlineStr"/>
       <c r="Q66" t="inlineStr"/>
       <c r="R66" t="inlineStr"/>
       <c r="S66" t="inlineStr"/>
       <c r="T66" t="inlineStr"/>
+      <c r="W66" t="n">
+        <v>0</v>
+      </c>
+      <c r="X66" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y66" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z66" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA66" t="n">
+        <v>0</v>
+      </c>
       <c r="AC66" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD66" t="n">
+        <v>0</v>
+      </c>
       <c r="AE66" t="inlineStr">
         <is>
-          <t>Incarichi libero professionali</t>
+          <t>Avviso di mobilità da altro ente</t>
         </is>
       </c>
       <c r="AF66" t="inlineStr">
         <is>
-          <t>Lavoro autonomo</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr"/>
       <c r="B67" t="inlineStr"/>
       <c r="C67" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa denominato "RESPONSABILE SVILUPPO MODELLI ORGANIZZATIVI E PROFESSIONALI", riservato al personale dipendente appartenente a tutti i profili professionali del ruolo sanitario - APSF</t>
+          <t xml:space="preserve">AVVISO DI SELEZIONE PUBBLICA PER CONFERIMENTO INCARICHI LIBERO-PROFESSIONALI A MEDICI PER LA UOC RADIOLOGIA - Azienda Ulss 5 Polesana
+</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="E67" t="inlineStr"/>
-      <c r="F67" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="H67" t="inlineStr">
         <is>
-          <t>23/02/2026 00:00</t>
+          <t>24/02/2026 00:00</t>
         </is>
       </c>
       <c r="I67" t="inlineStr">
         <is>
-          <t>05/03/2026 23:59</t>
+          <t>31/12/2026 23:59</t>
         </is>
       </c>
       <c r="K67" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N67" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P67" t="inlineStr"/>
       <c r="Q67" t="inlineStr"/>
       <c r="R67" t="inlineStr"/>
       <c r="S67" t="inlineStr"/>
       <c r="T67" t="inlineStr"/>
       <c r="AC67" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE67" t="inlineStr">
         <is>
-          <t>AVVISI/SELEZIONI INTERNE per il personale dipendente dell'Azienda</t>
+          <t>Incarichi libero professionali</t>
         </is>
       </c>
       <c r="AF67" t="inlineStr">
         <is>
-          <t>Non definito</t>
+          <t>Lavoro autonomo</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr"/>
       <c r="B68" t="inlineStr"/>
       <c r="C68" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa di coordinamento denominato "COORDINAMENTO CENTRI SALUTE MENTALE E SEMIRESIDENZIALITA' DIPARTIMENTO SALUTE MENTALE E GAP", riservato al personale dipendente appartenente al ruolo sanitario - APSF Infermiere, Educatore Professionale, Tecnico della Riabilitazione Psichiatrica</t>
+          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa di coordinamento denominato "COORDINAMENTO LABORATORIO ROVIGO E TRECENTA", riservato al personale dipendente appartenente al ruolo sanitario - APSF Tecnico Sanitario di Laboratorio Biomedico</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E68" t="inlineStr"/>
       <c r="F68" t="inlineStr">
         <is>
           <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
         </is>
       </c>
       <c r="G68" t="inlineStr">
         <is>
-          <t>Vari profili</t>
+          <t>Tecnico Sanitario di Laboratorio Biomedico</t>
         </is>
       </c>
       <c r="H68" t="inlineStr">
         <is>
           <t>23/02/2026 00:00</t>
         </is>
       </c>
       <c r="I68" t="inlineStr">
         <is>
           <t>05/03/2026 23:59</t>
         </is>
       </c>
       <c r="K68" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N68" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P68" t="inlineStr"/>
       <c r="Q68" t="inlineStr"/>
       <c r="R68" t="inlineStr"/>
       <c r="S68" t="inlineStr"/>
       <c r="T68" t="inlineStr"/>
       <c r="AC68" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE68" t="inlineStr">
         <is>
           <t>AVVISI/SELEZIONI INTERNE per il personale dipendente dell'Azienda</t>
         </is>
       </c>
       <c r="AF68" t="inlineStr">
         <is>
           <t>Non definito</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr"/>
       <c r="B69" t="inlineStr"/>
       <c r="C69" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa di coordinamento denominato "COORDINAMENTO LABORATORIO ROVIGO E TRECENTA", riservato al personale dipendente appartenente al ruolo sanitario - APSF Tecnico Sanitario di Laboratorio Biomedico</t>
+          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa denominato "RESPONSABILE AREA DELLE RISORSE UMANE DPS", riservato al personale dipendente appartenente a tutti i profili professionali del ruolo sanitario - APSF</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E69" t="inlineStr"/>
       <c r="F69" t="inlineStr">
         <is>
           <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
         </is>
       </c>
       <c r="G69" t="inlineStr">
         <is>
-          <t>Tecnico Sanitario di Laboratorio Biomedico</t>
+          <t>Vari profili</t>
         </is>
       </c>
       <c r="H69" t="inlineStr">
         <is>
           <t>23/02/2026 00:00</t>
         </is>
       </c>
       <c r="I69" t="inlineStr">
         <is>
           <t>05/03/2026 23:59</t>
         </is>
       </c>
       <c r="K69" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N69" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P69" t="inlineStr"/>
       <c r="Q69" t="inlineStr"/>
       <c r="R69" t="inlineStr"/>
       <c r="S69" t="inlineStr"/>
       <c r="T69" t="inlineStr"/>
       <c r="AC69" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE69" t="inlineStr">
         <is>
           <t>AVVISI/SELEZIONI INTERNE per il personale dipendente dell'Azienda</t>
         </is>
       </c>
       <c r="AF69" t="inlineStr">
         <is>
           <t>Non definito</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr"/>
       <c r="B70" t="inlineStr"/>
       <c r="C70" t="inlineStr">
         <is>
-          <t xml:space="preserve">Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa denominato "RESPONSABILE AREA FORMAZIONE DPS", riservato al personale dipendente appartenente a tutti i profili professionali del ruolo sanitario - APSF </t>
+          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa denominato "RESPONSABILE SVILUPPO MODELLI ORGANIZZATIVI E PROFESSIONALI", riservato al personale dipendente appartenente a tutti i profili professionali del ruolo sanitario - APSF</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E70" t="inlineStr"/>
       <c r="F70" t="inlineStr">
         <is>
           <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
         </is>
       </c>
       <c r="G70" t="inlineStr">
         <is>
           <t>Vari profili</t>
         </is>
       </c>
       <c r="H70" t="inlineStr">
         <is>
           <t>23/02/2026 00:00</t>
         </is>
       </c>
       <c r="I70" t="inlineStr">
         <is>
@@ -6018,51 +6040,51 @@
       <c r="Q71" t="inlineStr"/>
       <c r="R71" t="inlineStr"/>
       <c r="S71" t="inlineStr"/>
       <c r="T71" t="inlineStr"/>
       <c r="AC71" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE71" t="inlineStr">
         <is>
           <t>AVVISI/SELEZIONI INTERNE per il personale dipendente dell'Azienda</t>
         </is>
       </c>
       <c r="AF71" t="inlineStr">
         <is>
           <t>Non definito</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr"/>
       <c r="B72" t="inlineStr"/>
       <c r="C72" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa denominato "RESPONSABILE AREA DELLE RISORSE UMANE DPS", riservato al personale dipendente appartenente a tutti i profili professionali del ruolo sanitario - APSF</t>
+          <t xml:space="preserve">Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa denominato "RESPONSABILE AREA FORMAZIONE DPS", riservato al personale dipendente appartenente a tutti i profili professionali del ruolo sanitario - APSF </t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E72" t="inlineStr"/>
       <c r="F72" t="inlineStr">
         <is>
           <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
         </is>
       </c>
       <c r="G72" t="inlineStr">
         <is>
           <t>Vari profili</t>
         </is>
       </c>
       <c r="H72" t="inlineStr">
         <is>
           <t>23/02/2026 00:00</t>
         </is>
       </c>
       <c r="I72" t="inlineStr">
         <is>
@@ -6083,186 +6105,185 @@
       <c r="Q72" t="inlineStr"/>
       <c r="R72" t="inlineStr"/>
       <c r="S72" t="inlineStr"/>
       <c r="T72" t="inlineStr"/>
       <c r="AC72" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE72" t="inlineStr">
         <is>
           <t>AVVISI/SELEZIONI INTERNE per il personale dipendente dell'Azienda</t>
         </is>
       </c>
       <c r="AF72" t="inlineStr">
         <is>
           <t>Non definito</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr"/>
       <c r="B73" t="inlineStr"/>
       <c r="C73" t="inlineStr">
         <is>
-          <t>Avviso pubblico per il conferimento dell'incarico di Direttore UOC Servizio Veterinario di Sanità Animale</t>
+          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa di coordinamento denominato "COORDINAMENTO CENTRI SALUTE MENTALE E SEMIRESIDENZIALITA' DIPARTIMENTO SALUTE MENTALE E GAP", riservato al personale dipendente appartenente al ruolo sanitario - APSF Infermiere, Educatore Professionale, Tecnico della Riabilitazione Psichiatrica</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>Ammissione/Commissione/Espletamento</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="E73" t="inlineStr"/>
       <c r="F73" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
         </is>
       </c>
       <c r="G73" t="inlineStr">
         <is>
-          <t>Dirigente Veterinario</t>
+          <t>Vari profili</t>
         </is>
       </c>
       <c r="H73" t="inlineStr">
         <is>
-          <t>20/02/2026 00:00</t>
+          <t>23/02/2026 00:00</t>
         </is>
       </c>
       <c r="I73" t="inlineStr">
         <is>
-          <t>21/03/2026 23:59</t>
+          <t>05/03/2026 23:59</t>
         </is>
       </c>
       <c r="K73" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N73" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P73" t="inlineStr"/>
       <c r="Q73" t="inlineStr"/>
       <c r="R73" t="inlineStr"/>
       <c r="S73" t="inlineStr"/>
       <c r="T73" t="inlineStr"/>
-      <c r="W73" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="AC73" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="AD73" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AE73" t="inlineStr">
         <is>
-          <t>Avviso di struttura complessa</t>
+          <t>AVVISI/SELEZIONI INTERNE per il personale dipendente dell'Azienda</t>
         </is>
       </c>
       <c r="AF73" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Non definito</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr"/>
       <c r="B74" t="inlineStr"/>
       <c r="C74" t="inlineStr">
         <is>
-          <t>Azienda Zero - Graduatoria concorso pubblico per n. 6 posti di Dirigente Medico di Geriatria - Area Medica e delle Specialità Mediche – Profilo Professionale Dirigente Medico – Ruolo
-Sanitario, per prevalente attività inerente ai disturbi e alle demenze del paziente anziano.</t>
+          <t>Avviso pubblico per il conferimento dell'incarico di Direttore UOC Servizio Veterinario di Sanità Animale</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t>Graduatoria/Esito</t>
+          <t>Ammissione/Commissione/Espletamento</t>
         </is>
       </c>
       <c r="E74" t="inlineStr"/>
       <c r="F74" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G74" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>Dirigente Veterinario</t>
         </is>
       </c>
       <c r="H74" t="inlineStr">
         <is>
-          <t>19/02/2026 00:00</t>
+          <t>20/02/2026 00:00</t>
         </is>
       </c>
       <c r="I74" t="inlineStr">
         <is>
-          <t>15/02/2028 23:59</t>
+          <t>21/03/2026 23:59</t>
         </is>
       </c>
       <c r="K74" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N74" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P74" t="inlineStr"/>
       <c r="Q74" t="inlineStr"/>
       <c r="R74" t="inlineStr"/>
       <c r="S74" t="inlineStr"/>
       <c r="T74" t="inlineStr"/>
+      <c r="W74" t="n">
+        <v>0</v>
+      </c>
+      <c r="X74" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y74" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z74" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA74" t="n">
+        <v>0</v>
+      </c>
       <c r="AC74" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD74" t="n">
+        <v>0</v>
+      </c>
       <c r="AE74" t="inlineStr">
         <is>
-          <t>Concorsi Dirigenza</t>
+          <t>Avviso di struttura complessa</t>
         </is>
       </c>
       <c r="AF74" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr"/>
       <c r="B75" t="inlineStr"/>
       <c r="C75" t="inlineStr">
         <is>
           <t xml:space="preserve">Azienda Zero - Graduatoria concorso pubblico per n. 9 posti di Dirigente Medico di Nefrologia -  Area Medica e delle Specialità Mediche a tempo pieno, indeterminato ed a rapporto esclusivo 
 </t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E75" t="inlineStr"/>
       <c r="F75" t="inlineStr">
         <is>
@@ -6298,223 +6319,202 @@
       <c r="Q75" t="inlineStr"/>
       <c r="R75" t="inlineStr"/>
       <c r="S75" t="inlineStr"/>
       <c r="T75" t="inlineStr"/>
       <c r="AC75" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE75" t="inlineStr">
         <is>
           <t>Avvisi Incarichi 15 septies/octies D.Lgs 502/92</t>
         </is>
       </c>
       <c r="AF75" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr"/>
       <c r="B76" t="inlineStr"/>
       <c r="C76" t="inlineStr">
         <is>
-          <t xml:space="preserve">Azienda Zero - Graduatoria concorso pubblico per n. 11 posti di Operatore Tecnico Specializzato Magazziniere - Area degli Operatori Ruolo Tecnico a tempo pieno ed indeterminato </t>
+          <t>Azienda Zero - Graduatoria concorso pubblico per n. 6 posti di Dirigente Medico di Geriatria - Area Medica e delle Specialità Mediche – Profilo Professionale Dirigente Medico – Ruolo
+Sanitario, per prevalente attività inerente ai disturbi e alle demenze del paziente anziano.</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E76" t="inlineStr"/>
       <c r="F76" t="inlineStr">
         <is>
-          <t>Area degli Operatori - Ruolo Tecnico</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G76" t="inlineStr">
         <is>
-          <t>Magazziniere</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H76" t="inlineStr">
         <is>
-          <t>18/02/2026 00:00</t>
+          <t>19/02/2026 00:00</t>
         </is>
       </c>
       <c r="I76" t="inlineStr">
         <is>
-          <t>09/02/2028 23:59</t>
+          <t>15/02/2028 23:59</t>
         </is>
       </c>
       <c r="K76" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N76" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P76" t="inlineStr"/>
       <c r="Q76" t="inlineStr"/>
       <c r="R76" t="inlineStr"/>
       <c r="S76" t="inlineStr"/>
       <c r="T76" t="inlineStr"/>
       <c r="AC76" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE76" t="inlineStr">
         <is>
-          <t>Concorsi Comparto</t>
+          <t>Concorsi Dirigenza</t>
         </is>
       </c>
       <c r="AF76" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr"/>
       <c r="B77" t="inlineStr"/>
       <c r="C77" t="inlineStr">
         <is>
-          <t>Avviso pubblico di mobilità volontaria per n. 1 Collaboratore Tecnico Professionale - Area PSF, per l'Ufficio Logistica e Autoparco</t>
+          <t xml:space="preserve">Azienda Zero - Graduatoria concorso pubblico per n. 11 posti di Operatore Tecnico Specializzato Magazziniere - Area degli Operatori Ruolo Tecnico a tempo pieno ed indeterminato </t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t>Scaduto</t>
-[...6 lines deleted...]
-      </c>
+          <t>Graduatoria/Esito</t>
+        </is>
+      </c>
+      <c r="E77" t="inlineStr"/>
       <c r="F77" t="inlineStr">
         <is>
-          <t>D</t>
+          <t>Area degli Operatori - Ruolo Tecnico</t>
         </is>
       </c>
       <c r="G77" t="inlineStr">
         <is>
-          <t>Collaboratore Tecnico Professionale</t>
+          <t>Magazziniere</t>
         </is>
       </c>
       <c r="H77" t="inlineStr">
         <is>
-          <t>16/02/2026 00:00</t>
+          <t>18/02/2026 00:00</t>
         </is>
       </c>
       <c r="I77" t="inlineStr">
         <is>
-          <t>18/03/2026 23:59</t>
+          <t>09/02/2028 23:59</t>
         </is>
       </c>
       <c r="K77" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N77" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P77" t="inlineStr"/>
       <c r="Q77" t="inlineStr"/>
       <c r="R77" t="inlineStr"/>
       <c r="S77" t="inlineStr"/>
       <c r="T77" t="inlineStr"/>
-      <c r="W77" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="AC77" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="AD77" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AE77" t="inlineStr">
         <is>
-          <t>Avviso di mobilità da altro ente</t>
+          <t>Concorsi Comparto</t>
         </is>
       </c>
       <c r="AF77" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr"/>
       <c r="B78" t="inlineStr"/>
       <c r="C78" t="inlineStr">
         <is>
-          <t>Avviso pubblico di mobilità volontaria per n. 1 Collaboratore Amministrativo Professionale - Area PSF, per l'Ufficio Logistica e Autoparco</t>
+          <t>Avviso pubblico di mobilità volontaria per n. 1 Collaboratore Tecnico Professionale - Area PSF, per l'Ufficio Logistica e Autoparco</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Avviso pubblico di mobilità volontaria per n. 1 Collaboratore Amministrativo Professionale - Area PSF, per l'Ufficio Logistica e Autoparco&lt;/p&gt;</t>
+          <t>&lt;p&gt;Avviso pubblico di mobilità volontaria per n. 1 Collaboratore Tecnico Professionale - Area PSF, per l'Ufficio Logistica e Autoparco&lt;/p&gt;</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
-          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo amministrativo</t>
+          <t>D</t>
         </is>
       </c>
       <c r="G78" t="inlineStr">
         <is>
-          <t>Collaboratore Amministrativo Professionale</t>
+          <t>Collaboratore Tecnico Professionale</t>
         </is>
       </c>
       <c r="H78" t="inlineStr">
         <is>
           <t>16/02/2026 00:00</t>
         </is>
       </c>
       <c r="I78" t="inlineStr">
         <is>
           <t>18/03/2026 23:59</t>
         </is>
       </c>
       <c r="K78" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N78" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P78" t="inlineStr"/>
       <c r="Q78" t="inlineStr"/>
       <c r="R78" t="inlineStr"/>
@@ -6537,201 +6537,187 @@
       </c>
       <c r="AC78" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD78" t="n">
         <v>0</v>
       </c>
       <c r="AE78" t="inlineStr">
         <is>
           <t>Avviso di mobilità da altro ente</t>
         </is>
       </c>
       <c r="AF78" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr"/>
       <c r="B79" t="inlineStr"/>
       <c r="C79" t="inlineStr">
         <is>
-          <t>Avviso Pubblico per l' assunzione a tempo determinato di n. 1 Tecnico Sanitario di Radiologia Medica - Area PSF</t>
+          <t>Avviso pubblico di mobilità volontaria per n. 1 Collaboratore Amministrativo Professionale - Area PSF, per l'Ufficio Logistica e Autoparco</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t>Graduatoria/Esito</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Graduatoria &lt;/p&gt;</t>
+          <t>&lt;p&gt;Avviso pubblico di mobilità volontaria per n. 1 Collaboratore Amministrativo Professionale - Area PSF, per l'Ufficio Logistica e Autoparco&lt;/p&gt;</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
-          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
+          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo amministrativo</t>
         </is>
       </c>
       <c r="G79" t="inlineStr">
         <is>
-          <t>Tecnico Sanitario di Radiologia Medica</t>
+          <t>Collaboratore Amministrativo Professionale</t>
         </is>
       </c>
       <c r="H79" t="inlineStr">
         <is>
-          <t>13/02/2026 00:00</t>
+          <t>16/02/2026 00:00</t>
         </is>
       </c>
       <c r="I79" t="inlineStr">
         <is>
-          <t>27/02/2026 23:59</t>
+          <t>18/03/2026 23:59</t>
         </is>
       </c>
       <c r="K79" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N79" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P79" t="inlineStr"/>
       <c r="Q79" t="inlineStr"/>
       <c r="R79" t="inlineStr"/>
       <c r="S79" t="inlineStr"/>
-      <c r="T79" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="T79" t="inlineStr"/>
       <c r="W79" t="n">
         <v>0</v>
       </c>
       <c r="X79" t="n">
         <v>0</v>
       </c>
       <c r="Y79" t="n">
         <v>0</v>
       </c>
       <c r="Z79" t="n">
         <v>0</v>
       </c>
       <c r="AA79" t="n">
         <v>0</v>
       </c>
       <c r="AC79" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD79" t="n">
         <v>0</v>
       </c>
       <c r="AE79" t="inlineStr">
         <is>
-          <t>Avviso Pubblico</t>
+          <t>Avviso di mobilità da altro ente</t>
         </is>
       </c>
       <c r="AF79" t="inlineStr">
         <is>
-          <t>Tempo determinato</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr"/>
       <c r="B80" t="inlineStr"/>
       <c r="C80" t="inlineStr">
         <is>
-          <t>Avviso Pubblico per l' assunzione a tempo determinato di n. 2 Assistenti Sociali - Area PSF</t>
+          <t>Avviso Pubblico per l' assunzione a tempo determinato di n. 1 Tecnico Sanitario di Radiologia Medica - Area PSF</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Graduatoria&lt;/p&gt;</t>
+          <t>&lt;p&gt;Graduatoria &lt;/p&gt;</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
-          <t>Area dei Professionisti della Salute e dei Funzionari - ruolo socio-sanitario</t>
+          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
         </is>
       </c>
       <c r="G80" t="inlineStr">
         <is>
-          <t>Assistente Sociale</t>
+          <t>Tecnico Sanitario di Radiologia Medica</t>
         </is>
       </c>
       <c r="H80" t="inlineStr">
         <is>
           <t>13/02/2026 00:00</t>
         </is>
       </c>
       <c r="I80" t="inlineStr">
         <is>
           <t>27/02/2026 23:59</t>
         </is>
       </c>
       <c r="K80" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N80" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P80" t="inlineStr"/>
       <c r="Q80" t="inlineStr"/>
       <c r="R80" t="inlineStr"/>
       <c r="S80" t="inlineStr"/>
       <c r="T80" t="inlineStr">
         <is>
-          <t>Determina Dirigenziale n. 286 del 30.03.2026</t>
+          <t>Determina Dirigenziale n. 288 del 30.03.2026</t>
         </is>
       </c>
       <c r="U80" t="inlineStr">
         <is>
           <t>07/04/2026 00:00</t>
         </is>
       </c>
       <c r="V80" t="inlineStr">
         <is>
           <t>29/03/2028 00:00</t>
         </is>
       </c>
       <c r="W80" t="n">
         <v>0</v>
       </c>
       <c r="X80" t="n">
         <v>0</v>
       </c>
       <c r="Y80" t="n">
         <v>0</v>
       </c>
       <c r="Z80" t="n">
         <v>0</v>
       </c>
       <c r="AA80" t="n">
@@ -6739,678 +6725,714 @@
       </c>
       <c r="AC80" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD80" t="n">
         <v>0</v>
       </c>
       <c r="AE80" t="inlineStr">
         <is>
           <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF80" t="inlineStr">
         <is>
           <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr"/>
       <c r="B81" t="inlineStr"/>
       <c r="C81" t="inlineStr">
         <is>
-          <t>AVVISO DI SELEZIONE PUBBLICA PER CONFERIMENTO INCARICO LIBERO-PROFESSIONALE A BIOLOGO PER LA UOSD PMA DI TRECENTA.</t>
+          <t>Avviso Pubblico per l' assunzione a tempo determinato di n. 2 Assistenti Sociali - Area PSF</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t>Scaduto</t>
-[...2 lines deleted...]
-      <c r="E81" t="inlineStr"/>
+          <t>Graduatoria/Esito</t>
+        </is>
+      </c>
+      <c r="E81" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Graduatoria&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="F81" t="inlineStr">
+        <is>
+          <t>Area dei Professionisti della Salute e dei Funzionari - ruolo socio-sanitario</t>
+        </is>
+      </c>
+      <c r="G81" t="inlineStr">
+        <is>
+          <t>Assistente Sociale</t>
+        </is>
+      </c>
       <c r="H81" t="inlineStr">
         <is>
-          <t>06/02/2026 00:00</t>
+          <t>13/02/2026 00:00</t>
         </is>
       </c>
       <c r="I81" t="inlineStr">
         <is>
-          <t>14/02/2026 23:59</t>
+          <t>27/02/2026 23:59</t>
         </is>
       </c>
       <c r="K81" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N81" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P81" t="inlineStr"/>
       <c r="Q81" t="inlineStr"/>
       <c r="R81" t="inlineStr"/>
       <c r="S81" t="inlineStr"/>
-      <c r="T81" t="inlineStr"/>
+      <c r="T81" t="inlineStr">
+        <is>
+          <t>Determina Dirigenziale n. 286 del 30.03.2026</t>
+        </is>
+      </c>
+      <c r="U81" t="inlineStr">
+        <is>
+          <t>07/04/2026 00:00</t>
+        </is>
+      </c>
+      <c r="V81" t="inlineStr">
+        <is>
+          <t>29/03/2028 00:00</t>
+        </is>
+      </c>
+      <c r="W81" t="n">
+        <v>0</v>
+      </c>
+      <c r="X81" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y81" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z81" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA81" t="n">
+        <v>0</v>
+      </c>
       <c r="AC81" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD81" t="n">
+        <v>0</v>
+      </c>
       <c r="AE81" t="inlineStr">
         <is>
-          <t>Incarichi libero professionali</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF81" t="inlineStr">
         <is>
-          <t>Lavoro autonomo</t>
+          <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr"/>
       <c r="B82" t="inlineStr"/>
       <c r="C82" t="inlineStr">
         <is>
-          <t>Avviso pubblico per il conferimento dell'incarico di Direttore UOC Radiologia</t>
+          <t>AVVISO DI SELEZIONE PUBBLICA PER CONFERIMENTO INCARICO LIBERO-PROFESSIONALE A BIOLOGO PER LA UOSD PMA DI TRECENTA.</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="E82" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="E82" t="inlineStr"/>
       <c r="H82" t="inlineStr">
         <is>
-          <t>20/01/2026 00:00</t>
+          <t>06/02/2026 00:00</t>
         </is>
       </c>
       <c r="I82" t="inlineStr">
         <is>
-          <t>19/02/2026 23:59</t>
+          <t>14/02/2026 23:59</t>
         </is>
       </c>
       <c r="K82" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N82" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P82" t="inlineStr"/>
       <c r="Q82" t="inlineStr"/>
       <c r="R82" t="inlineStr"/>
       <c r="S82" t="inlineStr"/>
       <c r="T82" t="inlineStr"/>
-      <c r="W82" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="AC82" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="AD82" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AE82" t="inlineStr">
         <is>
-          <t>Avviso di struttura complessa</t>
+          <t>Incarichi libero professionali</t>
         </is>
       </c>
       <c r="AF82" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Lavoro autonomo</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr"/>
       <c r="B83" t="inlineStr"/>
       <c r="C83" t="inlineStr">
         <is>
-          <t>Avviso pubblico per il conferimento dell'incarico di Direttore UOC Gastroenterologia</t>
+          <t>Avviso pubblico per il conferimento dell'incarico di Direttore UOC Radiologia</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t>Graduatoria/Esito</t>
-[...2 lines deleted...]
-      <c r="E83" t="inlineStr"/>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E83" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Avviso pubblico per il conferimento dell'incarico di Direttore UOC Radiologia&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="F83" t="inlineStr">
         <is>
           <t>Apicale</t>
         </is>
       </c>
       <c r="G83" t="inlineStr">
         <is>
           <t>Dirigente Medico - DIRETTORE</t>
         </is>
       </c>
       <c r="H83" t="inlineStr">
         <is>
-          <t>16/01/2026 00:00</t>
+          <t>20/01/2026 00:00</t>
         </is>
       </c>
       <c r="I83" t="inlineStr">
         <is>
-          <t>15/02/2026 23:59</t>
+          <t>19/02/2026 23:59</t>
         </is>
       </c>
       <c r="K83" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N83" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P83" t="inlineStr"/>
       <c r="Q83" t="inlineStr"/>
       <c r="R83" t="inlineStr"/>
       <c r="S83" t="inlineStr"/>
       <c r="T83" t="inlineStr"/>
       <c r="W83" t="n">
         <v>0</v>
       </c>
       <c r="X83" t="n">
         <v>0</v>
       </c>
       <c r="Y83" t="n">
         <v>0</v>
       </c>
       <c r="Z83" t="n">
         <v>0</v>
       </c>
       <c r="AA83" t="n">
         <v>0</v>
       </c>
       <c r="AC83" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD83" t="n">
         <v>0</v>
       </c>
       <c r="AE83" t="inlineStr">
         <is>
-          <t>Avvisi Incarichi Direzione Struttura Complessa</t>
+          <t>Avviso di struttura complessa</t>
         </is>
       </c>
       <c r="AF83" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr"/>
       <c r="B84" t="inlineStr"/>
       <c r="C84" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa  denominato "REFERENTE DELLA PIATTAFORMA DELLA FORMAZIONE AZIENDALE E DELLA FORMAZIONE INTERNATIONAL TRAINING CENTER AMERICAN HEART ASSOCIATION", riservato al personale dipendente appartenente al ruolo sanitario - APSF Infermiere</t>
+          <t>Avviso pubblico per il conferimento dell'incarico di Direttore UOC Gastroenterologia</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E84" t="inlineStr"/>
       <c r="F84" t="inlineStr">
         <is>
-          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
+          <t>Apicale</t>
         </is>
       </c>
       <c r="G84" t="inlineStr">
         <is>
-          <t>Infermiere</t>
+          <t>Dirigente Medico - DIRETTORE</t>
         </is>
       </c>
       <c r="H84" t="inlineStr">
         <is>
-          <t>14/01/2026 00:00</t>
+          <t>16/01/2026 00:00</t>
         </is>
       </c>
       <c r="I84" t="inlineStr">
         <is>
-          <t>24/01/2026 23:59</t>
+          <t>15/02/2026 23:59</t>
         </is>
       </c>
       <c r="K84" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N84" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P84" t="inlineStr"/>
       <c r="Q84" t="inlineStr"/>
       <c r="R84" t="inlineStr"/>
       <c r="S84" t="inlineStr"/>
       <c r="T84" t="inlineStr"/>
+      <c r="W84" t="n">
+        <v>0</v>
+      </c>
+      <c r="X84" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y84" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z84" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA84" t="n">
+        <v>0</v>
+      </c>
       <c r="AC84" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD84" t="n">
+        <v>0</v>
+      </c>
       <c r="AE84" t="inlineStr">
         <is>
-          <t>AVVISI/SELEZIONI INTERNE per il personale dipendente dell'Azienda</t>
+          <t>Avvisi Incarichi Direzione Struttura Complessa</t>
         </is>
       </c>
       <c r="AF84" t="inlineStr">
         <is>
-          <t>Non definito</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr"/>
       <c r="B85" t="inlineStr"/>
       <c r="C85" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa di coordinamento denominato "COORDINAMENTO GRUPPO OPERATORIO ROVIGO", riservato al personale dipendente appartenente al ruolo sanitario - APSF Infermiere</t>
+          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa  denominato "REFERENTE DELLA PIATTAFORMA DELLA FORMAZIONE AZIENDALE E DELLA FORMAZIONE INTERNATIONAL TRAINING CENTER AMERICAN HEART ASSOCIATION", riservato al personale dipendente appartenente al ruolo sanitario - APSF Infermiere</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E85" t="inlineStr"/>
       <c r="F85" t="inlineStr">
         <is>
           <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
         </is>
       </c>
       <c r="G85" t="inlineStr">
         <is>
           <t>Infermiere</t>
         </is>
       </c>
       <c r="H85" t="inlineStr">
         <is>
-          <t>13/01/2026 00:00</t>
+          <t>14/01/2026 00:00</t>
         </is>
       </c>
       <c r="I85" t="inlineStr">
         <is>
-          <t>23/01/2026 23:59</t>
+          <t>24/01/2026 23:59</t>
         </is>
       </c>
       <c r="K85" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N85" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P85" t="inlineStr"/>
       <c r="Q85" t="inlineStr"/>
       <c r="R85" t="inlineStr"/>
       <c r="S85" t="inlineStr"/>
       <c r="T85" t="inlineStr"/>
       <c r="AC85" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE85" t="inlineStr">
         <is>
           <t>AVVISI/SELEZIONI INTERNE per il personale dipendente dell'Azienda</t>
         </is>
       </c>
       <c r="AF85" t="inlineStr">
         <is>
           <t>Non definito</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr"/>
       <c r="B86" t="inlineStr"/>
       <c r="C86" t="inlineStr">
         <is>
-          <t>Avviso di procedura comparativa per l’attribuzione di nr. 2 incarichi libero professionali, ex art. 7, comma 6, D. Lgs 165 del 30.03.2001 e ss.mm.ii., a professionisti laureati in Psicologia, specializzati in Psicoterapia, per la realizzazione delle attività previste dal progetto regionale “Piano operativo per il potenziamento delle funzioni dei Centri per la Famiglia nell’ambito delle competenze sociali dei Consultori familiari delle Aziende ULSS del Veneto.</t>
+          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa di coordinamento denominato "COORDINAMENTO GRUPPO OPERATORIO ROVIGO", riservato al personale dipendente appartenente al ruolo sanitario - APSF Infermiere</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E86" t="inlineStr"/>
+      <c r="F86" t="inlineStr">
+        <is>
+          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
+        </is>
+      </c>
+      <c r="G86" t="inlineStr">
+        <is>
+          <t>Infermiere</t>
+        </is>
+      </c>
       <c r="H86" t="inlineStr">
         <is>
           <t>13/01/2026 00:00</t>
         </is>
       </c>
       <c r="I86" t="inlineStr">
         <is>
-          <t>21/01/2026 23:59</t>
+          <t>23/01/2026 23:59</t>
         </is>
       </c>
       <c r="K86" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N86" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P86" t="inlineStr"/>
       <c r="Q86" t="inlineStr"/>
       <c r="R86" t="inlineStr"/>
       <c r="S86" t="inlineStr"/>
       <c r="T86" t="inlineStr"/>
       <c r="AC86" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE86" t="inlineStr">
         <is>
-          <t>Incarichi libero professionali</t>
+          <t>AVVISI/SELEZIONI INTERNE per il personale dipendente dell'Azienda</t>
         </is>
       </c>
       <c r="AF86" t="inlineStr">
         <is>
-          <t>Lavoro autonomo</t>
+          <t>Non definito</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr"/>
       <c r="B87" t="inlineStr"/>
       <c r="C87" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione di professionista specialista denominato "SPECIALISTA REFERENTE AMMINISTRATORE DI SISTEMA", riservato al personale dipendente appartenente al ruolo sanitario - APSF Tecnico Sanitario di Radiologia Medica</t>
+          <t>Avviso di procedura comparativa per l’attribuzione di nr. 2 incarichi libero professionali, ex art. 7, comma 6, D. Lgs 165 del 30.03.2001 e ss.mm.ii., a professionisti laureati in Psicologia, specializzati in Psicoterapia, per la realizzazione delle attività previste dal progetto regionale “Piano operativo per il potenziamento delle funzioni dei Centri per la Famiglia nell’ambito delle competenze sociali dei Consultori familiari delle Aziende ULSS del Veneto.</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E87" t="inlineStr"/>
-      <c r="F87" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="H87" t="inlineStr">
         <is>
           <t>13/01/2026 00:00</t>
         </is>
       </c>
       <c r="I87" t="inlineStr">
         <is>
-          <t>23/01/2026 23:59</t>
+          <t>21/01/2026 23:59</t>
         </is>
       </c>
       <c r="K87" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N87" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P87" t="inlineStr"/>
       <c r="Q87" t="inlineStr"/>
       <c r="R87" t="inlineStr"/>
       <c r="S87" t="inlineStr"/>
       <c r="T87" t="inlineStr"/>
       <c r="AC87" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE87" t="inlineStr">
         <is>
-          <t>AVVISI/SELEZIONI INTERNE per il personale dipendente dell'Azienda</t>
+          <t>Incarichi libero professionali</t>
         </is>
       </c>
       <c r="AF87" t="inlineStr">
         <is>
-          <t>Non definito</t>
+          <t>Lavoro autonomo</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr"/>
       <c r="B88" t="inlineStr"/>
       <c r="C88" t="inlineStr">
         <is>
-          <t>Avviso pubblico per n. 1 Dirigente Medico di Anestesia e Rianimazione a tempo determinato</t>
+          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione di professionista specialista denominato "SPECIALISTA REFERENTE AMMINISTRATORE DI SISTEMA", riservato al personale dipendente appartenente al ruolo sanitario - APSF Tecnico Sanitario di Radiologia Medica</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="E88" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E88" t="inlineStr"/>
       <c r="F88" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
         </is>
       </c>
       <c r="G88" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>Tecnico Sanitario di Radiologia Medica</t>
         </is>
       </c>
       <c r="H88" t="inlineStr">
         <is>
-          <t>02/01/2026 00:00</t>
+          <t>13/01/2026 00:00</t>
         </is>
       </c>
       <c r="I88" t="inlineStr">
         <is>
-          <t>16/01/2026 23:59</t>
+          <t>23/01/2026 23:59</t>
         </is>
       </c>
       <c r="K88" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N88" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P88" t="inlineStr"/>
       <c r="Q88" t="inlineStr"/>
       <c r="R88" t="inlineStr"/>
       <c r="S88" t="inlineStr"/>
       <c r="T88" t="inlineStr"/>
-      <c r="W88" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="AC88" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="AD88" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AE88" t="inlineStr">
         <is>
-          <t>Avviso Pubblico</t>
+          <t>AVVISI/SELEZIONI INTERNE per il personale dipendente dell'Azienda</t>
         </is>
       </c>
       <c r="AF88" t="inlineStr">
         <is>
-          <t>Tempo determinato</t>
+          <t>Non definito</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr"/>
       <c r="B89" t="inlineStr"/>
       <c r="C89" t="inlineStr">
         <is>
-          <t>Azienda Zero - Graduatoria concorso pubblico per n. 32 posti di Dirigente Medico di Psichiatria</t>
+          <t>Avviso pubblico per n. 1 Dirigente Medico di Anestesia e Rianimazione a tempo determinato</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
-          <t>Graduatoria/Esito</t>
-[...2 lines deleted...]
-      <c r="E89" t="inlineStr"/>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E89" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Avviso pubblico per n. 1 Dirigente Medico di Anestesia e Rianimazione a tempo determinato&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="F89" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G89" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H89" t="inlineStr">
         <is>
-          <t>30/12/2025 00:00</t>
+          <t>02/01/2026 00:00</t>
         </is>
       </c>
       <c r="I89" t="inlineStr">
         <is>
-          <t>22/12/2027 23:59</t>
+          <t>16/01/2026 23:59</t>
         </is>
       </c>
       <c r="K89" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N89" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P89" t="inlineStr"/>
       <c r="Q89" t="inlineStr"/>
       <c r="R89" t="inlineStr"/>
       <c r="S89" t="inlineStr"/>
       <c r="T89" t="inlineStr"/>
+      <c r="W89" t="n">
+        <v>0</v>
+      </c>
+      <c r="X89" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y89" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z89" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA89" t="n">
+        <v>0</v>
+      </c>
       <c r="AC89" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD89" t="n">
+        <v>0</v>
+      </c>
       <c r="AE89" t="inlineStr">
         <is>
-          <t>Concorsi Dirigenza</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF89" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr"/>
       <c r="B90" t="inlineStr"/>
       <c r="C90" t="inlineStr">
         <is>
-          <t>Azienda Zero - Graduatoria concorso pubblico per n. 6 posti di Dirigente Medico di Medicina Interna per gli Istituti Penitenziari</t>
+          <t>Azienda Zero - Graduatoria concorso pubblico per n. 32 posti di Dirigente Medico di Psichiatria</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E90" t="inlineStr"/>
       <c r="F90" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G90" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H90" t="inlineStr">
         <is>
           <t>30/12/2025 00:00</t>
         </is>
       </c>
       <c r="I90" t="inlineStr">
         <is>
@@ -7428,539 +7450,539 @@
         </is>
       </c>
       <c r="P90" t="inlineStr"/>
       <c r="Q90" t="inlineStr"/>
       <c r="R90" t="inlineStr"/>
       <c r="S90" t="inlineStr"/>
       <c r="T90" t="inlineStr"/>
       <c r="AC90" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE90" t="inlineStr">
         <is>
           <t>Concorsi Dirigenza</t>
         </is>
       </c>
       <c r="AF90" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr"/>
-      <c r="B91" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="B91" t="inlineStr"/>
       <c r="C91" t="inlineStr">
         <is>
-          <t>Tabella triennale avvisi, concorsi e procedure comparative aggiornata a dicembre 2025</t>
+          <t>Azienda Zero - Graduatoria concorso pubblico per n. 6 posti di Dirigente Medico di Medicina Interna per gli Istituti Penitenziari</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
-          <t>Aperto</t>
-[...6 lines deleted...]
-      </c>
+          <t>Graduatoria/Esito</t>
+        </is>
+      </c>
+      <c r="E91" t="inlineStr"/>
       <c r="F91" t="inlineStr">
         <is>
-          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G91" t="inlineStr">
         <is>
-          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H91" t="inlineStr">
         <is>
           <t>30/12/2025 00:00</t>
         </is>
       </c>
       <c r="I91" t="inlineStr">
         <is>
-          <t>29/12/2030 23:59</t>
+          <t>22/12/2027 23:59</t>
         </is>
       </c>
       <c r="K91" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N91" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P91" t="inlineStr"/>
       <c r="Q91" t="inlineStr"/>
       <c r="R91" t="inlineStr"/>
       <c r="S91" t="inlineStr"/>
       <c r="T91" t="inlineStr"/>
-      <c r="W91" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="AC91" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="AD91" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AE91" t="inlineStr">
         <is>
-          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
-[...2 lines deleted...]
-      <c r="AF91" t="inlineStr"/>
+          <t>Concorsi Dirigenza</t>
+        </is>
+      </c>
+      <c r="AF91" t="inlineStr">
+        <is>
+          <t>Tempo indeterminato</t>
+        </is>
+      </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr"/>
       <c r="B92" t="inlineStr"/>
       <c r="C92" t="inlineStr">
         <is>
-          <t>Avviso pubblico di mobilità volontaria per n. 1 Tecnico Sanitario di Laboratorio Biomedico - Area dei Professionisti della Salute e dei Funzionari</t>
+          <t>Azienda Zero - Graduatoria concorso pubblico per n. 33 posti di Ostetrica/o - Area PSF</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E92" t="inlineStr"/>
       <c r="F92" t="inlineStr">
         <is>
           <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
         </is>
       </c>
       <c r="G92" t="inlineStr">
         <is>
-          <t>Tecnico Sanitario di Laboratorio Biomedico</t>
+          <t>Ostetrica/o</t>
         </is>
       </c>
       <c r="H92" t="inlineStr">
         <is>
           <t>30/12/2025 00:00</t>
         </is>
       </c>
       <c r="I92" t="inlineStr">
         <is>
-          <t>29/01/2026 23:59</t>
+          <t>22/12/2027 23:59</t>
         </is>
       </c>
       <c r="K92" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N92" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P92" t="inlineStr"/>
       <c r="Q92" t="inlineStr"/>
       <c r="R92" t="inlineStr"/>
       <c r="S92" t="inlineStr"/>
       <c r="T92" t="inlineStr"/>
-      <c r="W92" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="AC92" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="AD92" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AE92" t="inlineStr">
         <is>
-          <t>Avviso Pubblico</t>
+          <t>Concorsi Comparto</t>
         </is>
       </c>
       <c r="AF92" t="inlineStr">
         <is>
-          <t>Tempo determinato</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr"/>
       <c r="B93" t="inlineStr"/>
       <c r="C93" t="inlineStr">
         <is>
-          <t>Azienda Zero - Graduatoria concorso pubblico per n. 33 posti di Ostetrica/o - Area PSF</t>
+          <t>Avviso pubblico di mobilità volontaria per n. 1 Tecnico Sanitario di Laboratorio Biomedico - Area dei Professionisti della Salute e dei Funzionari</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E93" t="inlineStr"/>
       <c r="F93" t="inlineStr">
         <is>
           <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
         </is>
       </c>
       <c r="G93" t="inlineStr">
         <is>
-          <t>Ostetrica/o</t>
+          <t>Tecnico Sanitario di Laboratorio Biomedico</t>
         </is>
       </c>
       <c r="H93" t="inlineStr">
         <is>
           <t>30/12/2025 00:00</t>
         </is>
       </c>
       <c r="I93" t="inlineStr">
         <is>
-          <t>22/12/2027 23:59</t>
+          <t>29/01/2026 23:59</t>
         </is>
       </c>
       <c r="K93" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N93" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P93" t="inlineStr"/>
       <c r="Q93" t="inlineStr"/>
       <c r="R93" t="inlineStr"/>
       <c r="S93" t="inlineStr"/>
       <c r="T93" t="inlineStr"/>
+      <c r="W93" t="n">
+        <v>0</v>
+      </c>
+      <c r="X93" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y93" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z93" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA93" t="n">
+        <v>0</v>
+      </c>
       <c r="AC93" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD93" t="n">
+        <v>0</v>
+      </c>
       <c r="AE93" t="inlineStr">
         <is>
-          <t>Concorsi Comparto</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF93" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr"/>
-      <c r="B94" t="inlineStr"/>
+      <c r="B94" t="inlineStr">
+        <is>
+          <t>Tabella</t>
+        </is>
+      </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa di coordinamento denominato "COORDINAMENTO AREA OSTETRICA OSPEDALIERA", riservato al personale dipendente appartenente al ruolo sanitario - APSF Ostetrica/o</t>
+          <t>Tabella triennale avvisi, concorsi e procedure comparative aggiornata a dicembre 2025</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
-          <t>Scaduto</t>
-[...2 lines deleted...]
-      <c r="E94" t="inlineStr"/>
+          <t>Aperto</t>
+        </is>
+      </c>
+      <c r="E94" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Tabella triennale avvisi, concorsi e procedure comparative aggiornata a dicembre 2025&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="F94" t="inlineStr">
         <is>
-          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
+          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
         </is>
       </c>
       <c r="G94" t="inlineStr">
         <is>
-          <t>Ostetrica/o</t>
+          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
         </is>
       </c>
       <c r="H94" t="inlineStr">
         <is>
-          <t>29/12/2025 00:00</t>
+          <t>30/12/2025 00:00</t>
         </is>
       </c>
       <c r="I94" t="inlineStr">
         <is>
-          <t>08/01/2026 23:59</t>
+          <t>29/12/2030 23:59</t>
         </is>
       </c>
       <c r="K94" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N94" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P94" t="inlineStr"/>
       <c r="Q94" t="inlineStr"/>
       <c r="R94" t="inlineStr"/>
       <c r="S94" t="inlineStr"/>
       <c r="T94" t="inlineStr"/>
+      <c r="W94" t="n">
+        <v>0</v>
+      </c>
+      <c r="X94" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y94" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z94" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA94" t="n">
+        <v>0</v>
+      </c>
       <c r="AC94" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD94" t="n">
+        <v>0</v>
+      </c>
       <c r="AE94" t="inlineStr">
         <is>
-          <t>AVVISI/SELEZIONI INTERNE per il personale dipendente dell'Azienda</t>
-[...6 lines deleted...]
-      </c>
+          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
+        </is>
+      </c>
+      <c r="AF94" t="inlineStr"/>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr"/>
       <c r="B95" t="inlineStr"/>
       <c r="C95" t="inlineStr">
         <is>
-          <t>Avviso di procedura comparativa per l’attribuzione di nr. 1 incarico libero professionale, ex art. 7, comma 6, D. Lgs 165 del 30.03.2001 e ss.mm.ii., a professionista laureato in Psicologia, specializzato in Psicoterapia, al fine di garantire, presso i Centri per i Disturbi Cognitivi e le Demenze (CDCD) del territorio aziendale, gli obiettivi del Progetto “Fondo per l’Alzheimer e le demenze 2024-2026”</t>
+          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa di coordinamento denominato "COORDINAMENTO AREA OSTETRICA OSPEDALIERA", riservato al personale dipendente appartenente al ruolo sanitario - APSF Ostetrica/o</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E95" t="inlineStr"/>
+      <c r="F95" t="inlineStr">
+        <is>
+          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
+        </is>
+      </c>
+      <c r="G95" t="inlineStr">
+        <is>
+          <t>Ostetrica/o</t>
+        </is>
+      </c>
       <c r="H95" t="inlineStr">
         <is>
           <t>29/12/2025 00:00</t>
         </is>
       </c>
       <c r="I95" t="inlineStr">
         <is>
-          <t>06/01/2026 23:59</t>
+          <t>08/01/2026 23:59</t>
         </is>
       </c>
       <c r="K95" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N95" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P95" t="inlineStr"/>
       <c r="Q95" t="inlineStr"/>
       <c r="R95" t="inlineStr"/>
       <c r="S95" t="inlineStr"/>
       <c r="T95" t="inlineStr"/>
       <c r="AC95" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE95" t="inlineStr">
         <is>
-          <t>Incarichi libero professionali</t>
+          <t>AVVISI/SELEZIONI INTERNE per il personale dipendente dell'Azienda</t>
         </is>
       </c>
       <c r="AF95" t="inlineStr">
         <is>
-          <t>Lavoro autonomo</t>
+          <t>Non definito</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr"/>
       <c r="B96" t="inlineStr"/>
       <c r="C96" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa di coordinamento denominato "COORDINAMENTO UOC FARMACIA OSPEDALIERA", riservato al personale dipendente appartenente al ruolo sanitario - APSF Tecnico sanitario di laboratorio biomedico</t>
+          <t>Avviso di procedura comparativa per l’attribuzione di nr. 1 incarico libero professionale, ex art. 7, comma 6, D. Lgs 165 del 30.03.2001 e ss.mm.ii., a professionista laureato in Psicologia, specializzato in Psicoterapia, al fine di garantire, presso i Centri per i Disturbi Cognitivi e le Demenze (CDCD) del territorio aziendale, gli obiettivi del Progetto “Fondo per l’Alzheimer e le demenze 2024-2026”</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E96" t="inlineStr"/>
-      <c r="F96" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="H96" t="inlineStr">
         <is>
           <t>29/12/2025 00:00</t>
         </is>
       </c>
       <c r="I96" t="inlineStr">
         <is>
-          <t>08/01/2026 23:59</t>
+          <t>06/01/2026 23:59</t>
         </is>
       </c>
       <c r="K96" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N96" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P96" t="inlineStr"/>
       <c r="Q96" t="inlineStr"/>
       <c r="R96" t="inlineStr"/>
       <c r="S96" t="inlineStr"/>
       <c r="T96" t="inlineStr"/>
       <c r="AC96" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE96" t="inlineStr">
         <is>
-          <t>AVVISI/SELEZIONI INTERNE per il personale dipendente dell'Azienda</t>
+          <t>Incarichi libero professionali</t>
         </is>
       </c>
       <c r="AF96" t="inlineStr">
         <is>
-          <t>Non definito</t>
+          <t>Lavoro autonomo</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr"/>
       <c r="B97" t="inlineStr"/>
       <c r="C97" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa di coordinamento denominato "COORDINAMENTO UOC MEDICINA P.O. DI ADRIA", riservato al personale dipendente appartenente al ruolo sanitario - APSF Infermiere</t>
+          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa di coordinamento denominato "COORDINAMENTO UOC FARMACIA OSPEDALIERA", riservato al personale dipendente appartenente al ruolo sanitario - APSF Tecnico sanitario di laboratorio biomedico</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E97" t="inlineStr"/>
       <c r="F97" t="inlineStr">
         <is>
           <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
         </is>
       </c>
       <c r="G97" t="inlineStr">
         <is>
-          <t>Infermiere</t>
+          <t>Tecnico Sanitario di Laboratorio Biomedico</t>
         </is>
       </c>
       <c r="H97" t="inlineStr">
         <is>
           <t>29/12/2025 00:00</t>
         </is>
       </c>
       <c r="I97" t="inlineStr">
         <is>
           <t>08/01/2026 23:59</t>
         </is>
       </c>
       <c r="K97" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N97" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P97" t="inlineStr"/>
       <c r="Q97" t="inlineStr"/>
       <c r="R97" t="inlineStr"/>
       <c r="S97" t="inlineStr"/>
       <c r="T97" t="inlineStr"/>
       <c r="AC97" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE97" t="inlineStr">
         <is>
           <t>AVVISI/SELEZIONI INTERNE per il personale dipendente dell'Azienda</t>
         </is>
       </c>
       <c r="AF97" t="inlineStr">
         <is>
           <t>Non definito</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr"/>
       <c r="B98" t="inlineStr"/>
       <c r="C98" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa di coordinamento denominato "COORDINAMENTO CARDIOLOGIA E UTIC ROVIGO", riservato al personale dipendente appartenente al ruolo sanitario - APSF Infermiere</t>
+          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa di coordinamento denominato "COORDINAMENTO UOC MEDICINA P.O. DI ADRIA", riservato al personale dipendente appartenente al ruolo sanitario - APSF Infermiere</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E98" t="inlineStr"/>
       <c r="F98" t="inlineStr">
         <is>
           <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
         </is>
       </c>
       <c r="G98" t="inlineStr">
         <is>
           <t>Infermiere</t>
         </is>
       </c>
       <c r="H98" t="inlineStr">
         <is>
           <t>29/12/2025 00:00</t>
         </is>
       </c>
       <c r="I98" t="inlineStr">
         <is>
@@ -7981,51 +8003,51 @@
       <c r="Q98" t="inlineStr"/>
       <c r="R98" t="inlineStr"/>
       <c r="S98" t="inlineStr"/>
       <c r="T98" t="inlineStr"/>
       <c r="AC98" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE98" t="inlineStr">
         <is>
           <t>AVVISI/SELEZIONI INTERNE per il personale dipendente dell'Azienda</t>
         </is>
       </c>
       <c r="AF98" t="inlineStr">
         <is>
           <t>Non definito</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr"/>
       <c r="B99" t="inlineStr"/>
       <c r="C99" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa di coordinamento denominato "COORDINAMENTO ONCOLOGIA DEGENZA E DH ONCOLOGICO ROVIGO E ADRIA", riservato al personale dipendente appartenente al ruolo sanitario - APSF Infermiere</t>
+          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa di coordinamento denominato "COORDINAMENTO CARDIOLOGIA E UTIC ROVIGO", riservato al personale dipendente appartenente al ruolo sanitario - APSF Infermiere</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E99" t="inlineStr"/>
       <c r="F99" t="inlineStr">
         <is>
           <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
         </is>
       </c>
       <c r="G99" t="inlineStr">
         <is>
           <t>Infermiere</t>
         </is>
       </c>
       <c r="H99" t="inlineStr">
         <is>
           <t>29/12/2025 00:00</t>
         </is>
       </c>
       <c r="I99" t="inlineStr">
         <is>
@@ -8046,51 +8068,51 @@
       <c r="Q99" t="inlineStr"/>
       <c r="R99" t="inlineStr"/>
       <c r="S99" t="inlineStr"/>
       <c r="T99" t="inlineStr"/>
       <c r="AC99" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE99" t="inlineStr">
         <is>
           <t>AVVISI/SELEZIONI INTERNE per il personale dipendente dell'Azienda</t>
         </is>
       </c>
       <c r="AF99" t="inlineStr">
         <is>
           <t>Non definito</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr"/>
       <c r="B100" t="inlineStr"/>
       <c r="C100" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa di coordinamento denominato "COORDINAMENTO UOC MEDICINA OSPEDALE DI TRECENTA", riservato al personale dipendente appartenente al ruolo sanitario - APSF Infermiere</t>
+          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa di coordinamento denominato "COORDINAMENTO ONCOLOGIA DEGENZA E DH ONCOLOGICO ROVIGO E ADRIA", riservato al personale dipendente appartenente al ruolo sanitario - APSF Infermiere</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E100" t="inlineStr"/>
       <c r="F100" t="inlineStr">
         <is>
           <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
         </is>
       </c>
       <c r="G100" t="inlineStr">
         <is>
           <t>Infermiere</t>
         </is>
       </c>
       <c r="H100" t="inlineStr">
         <is>
           <t>29/12/2025 00:00</t>
         </is>
       </c>
       <c r="I100" t="inlineStr">
         <is>
@@ -8111,51 +8133,51 @@
       <c r="Q100" t="inlineStr"/>
       <c r="R100" t="inlineStr"/>
       <c r="S100" t="inlineStr"/>
       <c r="T100" t="inlineStr"/>
       <c r="AC100" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE100" t="inlineStr">
         <is>
           <t>AVVISI/SELEZIONI INTERNE per il personale dipendente dell'Azienda</t>
         </is>
       </c>
       <c r="AF100" t="inlineStr">
         <is>
           <t>Non definito</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr"/>
       <c r="B101" t="inlineStr"/>
       <c r="C101" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa  denominato "REFERENTE SISTEMI INFORMATIVI OSPEDALIERI", riservato al personale dipendente appartenente al ruolo sanitario - APSF Infermiere</t>
+          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa di coordinamento denominato "COORDINAMENTO UOC MEDICINA OSPEDALE DI TRECENTA", riservato al personale dipendente appartenente al ruolo sanitario - APSF Infermiere</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E101" t="inlineStr"/>
       <c r="F101" t="inlineStr">
         <is>
           <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
         </is>
       </c>
       <c r="G101" t="inlineStr">
         <is>
           <t>Infermiere</t>
         </is>
       </c>
       <c r="H101" t="inlineStr">
         <is>
           <t>29/12/2025 00:00</t>
         </is>
       </c>
       <c r="I101" t="inlineStr">
         <is>
@@ -8176,51 +8198,51 @@
       <c r="Q101" t="inlineStr"/>
       <c r="R101" t="inlineStr"/>
       <c r="S101" t="inlineStr"/>
       <c r="T101" t="inlineStr"/>
       <c r="AC101" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE101" t="inlineStr">
         <is>
           <t>AVVISI/SELEZIONI INTERNE per il personale dipendente dell'Azienda</t>
         </is>
       </c>
       <c r="AF101" t="inlineStr">
         <is>
           <t>Non definito</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr"/>
       <c r="B102" t="inlineStr"/>
       <c r="C102" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa di coordinamento denominato "COORDINAMENTO STRUTTURE RESIDENZIALI DIPARTIMENTO SALUTE MENTALE", riservato al personale dipendente appartenente al ruolo sanitario - APSF Infermiere</t>
+          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa  denominato "REFERENTE SISTEMI INFORMATIVI OSPEDALIERI", riservato al personale dipendente appartenente al ruolo sanitario - APSF Infermiere</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E102" t="inlineStr"/>
       <c r="F102" t="inlineStr">
         <is>
           <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
         </is>
       </c>
       <c r="G102" t="inlineStr">
         <is>
           <t>Infermiere</t>
         </is>
       </c>
       <c r="H102" t="inlineStr">
         <is>
           <t>29/12/2025 00:00</t>
         </is>
       </c>
       <c r="I102" t="inlineStr">
         <is>
@@ -8241,341 +8263,323 @@
       <c r="Q102" t="inlineStr"/>
       <c r="R102" t="inlineStr"/>
       <c r="S102" t="inlineStr"/>
       <c r="T102" t="inlineStr"/>
       <c r="AC102" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE102" t="inlineStr">
         <is>
           <t>AVVISI/SELEZIONI INTERNE per il personale dipendente dell'Azienda</t>
         </is>
       </c>
       <c r="AF102" t="inlineStr">
         <is>
           <t>Non definito</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr"/>
       <c r="B103" t="inlineStr"/>
       <c r="C103" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa di coordinamento denominato "REFERENTE ORGANIZZATIVO AZIENDALE DELLA PROGRAMMAZIONE DEI SERVIZI SOCIALI E SOCIO SANITARI TERRITORIALI", riservato al personale dipendente appartenente al ruolo socio-sanitario - APSF Assistente sociale</t>
+          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa di coordinamento denominato "COORDINAMENTO STRUTTURE RESIDENZIALI DIPARTIMENTO SALUTE MENTALE", riservato al personale dipendente appartenente al ruolo sanitario - APSF Infermiere</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E103" t="inlineStr"/>
       <c r="F103" t="inlineStr">
         <is>
-          <t>Area dei Professionisti della Salute e dei Funzionari - ruolo socio-sanitario</t>
+          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
         </is>
       </c>
       <c r="G103" t="inlineStr">
         <is>
-          <t>Assistente Sociale</t>
+          <t>Infermiere</t>
         </is>
       </c>
       <c r="H103" t="inlineStr">
         <is>
           <t>29/12/2025 00:00</t>
         </is>
       </c>
       <c r="I103" t="inlineStr">
         <is>
           <t>08/01/2026 23:59</t>
         </is>
       </c>
       <c r="K103" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N103" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P103" t="inlineStr"/>
       <c r="Q103" t="inlineStr"/>
       <c r="R103" t="inlineStr"/>
       <c r="S103" t="inlineStr"/>
       <c r="T103" t="inlineStr"/>
       <c r="AC103" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE103" t="inlineStr">
         <is>
           <t>AVVISI/SELEZIONI INTERNE per il personale dipendente dell'Azienda</t>
         </is>
       </c>
       <c r="AF103" t="inlineStr">
         <is>
           <t>Non definito</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr"/>
       <c r="B104" t="inlineStr"/>
       <c r="C104" t="inlineStr">
         <is>
-          <t>Azienda Zero - Graduatoria concorso pubblico per n. 11 posti di Dirigente Medico di Neurologia</t>
+          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa di coordinamento denominato "REFERENTE ORGANIZZATIVO AZIENDALE DELLA PROGRAMMAZIONE DEI SERVIZI SOCIALI E SOCIO SANITARI TERRITORIALI", riservato al personale dipendente appartenente al ruolo socio-sanitario - APSF Assistente sociale</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
-          <t>Graduatoria/Esito</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="E104" t="inlineStr"/>
       <c r="F104" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>Area dei Professionisti della Salute e dei Funzionari - ruolo socio-sanitario</t>
         </is>
       </c>
       <c r="G104" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>Assistente Sociale</t>
         </is>
       </c>
       <c r="H104" t="inlineStr">
         <is>
-          <t>24/12/2025 00:00</t>
+          <t>29/12/2025 00:00</t>
         </is>
       </c>
       <c r="I104" t="inlineStr">
         <is>
-          <t>21/12/2027 23:59</t>
+          <t>08/01/2026 23:59</t>
         </is>
       </c>
       <c r="K104" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N104" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P104" t="inlineStr"/>
       <c r="Q104" t="inlineStr"/>
       <c r="R104" t="inlineStr"/>
       <c r="S104" t="inlineStr"/>
       <c r="T104" t="inlineStr"/>
       <c r="AC104" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE104" t="inlineStr">
         <is>
-          <t>Concorsi Dirigenza</t>
+          <t>AVVISI/SELEZIONI INTERNE per il personale dipendente dell'Azienda</t>
         </is>
       </c>
       <c r="AF104" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Non definito</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr"/>
       <c r="B105" t="inlineStr"/>
       <c r="C105" t="inlineStr">
         <is>
-          <t>Azienda Zero - Graduatoria concorso pubblico per n. 9 Tecnici della Riabilitazione Psichiatrica - Area PSF</t>
+          <t>Azienda Zero - Graduatoria concorso pubblico per n. 11 posti di Dirigente Medico di Neurologia</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E105" t="inlineStr"/>
       <c r="F105" t="inlineStr">
         <is>
-          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G105" t="inlineStr">
         <is>
-          <t>Tecnico della Riabilitazione Psichiatrica</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H105" t="inlineStr">
         <is>
           <t>24/12/2025 00:00</t>
         </is>
       </c>
       <c r="I105" t="inlineStr">
         <is>
           <t>21/12/2027 23:59</t>
         </is>
       </c>
       <c r="K105" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N105" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P105" t="inlineStr"/>
       <c r="Q105" t="inlineStr"/>
       <c r="R105" t="inlineStr"/>
       <c r="S105" t="inlineStr"/>
       <c r="T105" t="inlineStr"/>
       <c r="AC105" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE105" t="inlineStr">
         <is>
-          <t>Concorsi Comparto</t>
+          <t>Concorsi Dirigenza</t>
         </is>
       </c>
       <c r="AF105" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr"/>
       <c r="B106" t="inlineStr"/>
       <c r="C106" t="inlineStr">
         <is>
-          <t>Avviso pubblico per il conferimento dell'incarico di Direttore UOC Medicina Generale del Presidio Ospedaliero di Adria</t>
+          <t>Azienda Zero - Graduatoria concorso pubblico per n. 9 Tecnici della Riabilitazione Psichiatrica - Area PSF</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
-      <c r="E106" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E106" t="inlineStr"/>
       <c r="F106" t="inlineStr">
         <is>
-          <t>Apicale</t>
+          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
         </is>
       </c>
       <c r="G106" t="inlineStr">
         <is>
-          <t>Dirigente Medico - DIRETTORE</t>
+          <t>Tecnico della Riabilitazione Psichiatrica</t>
         </is>
       </c>
       <c r="H106" t="inlineStr">
         <is>
-          <t>23/12/2025 00:00</t>
+          <t>24/12/2025 00:00</t>
         </is>
       </c>
       <c r="I106" t="inlineStr">
         <is>
-          <t>22/01/2026 23:59</t>
+          <t>21/12/2027 23:59</t>
         </is>
       </c>
       <c r="K106" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N106" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P106" t="inlineStr"/>
       <c r="Q106" t="inlineStr"/>
       <c r="R106" t="inlineStr"/>
       <c r="S106" t="inlineStr"/>
       <c r="T106" t="inlineStr"/>
-      <c r="W106" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="AC106" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="AD106" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AE106" t="inlineStr">
         <is>
-          <t>Avviso di struttura complessa</t>
+          <t>Concorsi Comparto</t>
         </is>
       </c>
       <c r="AF106" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr"/>
       <c r="B107" t="inlineStr"/>
       <c r="C107" t="inlineStr">
         <is>
-          <t>Avviso pubblico per il conferimento dell'incarico di Direttore UOC Nefrologia</t>
+          <t>Avviso pubblico per il conferimento dell'incarico di Direttore UOC Medicina Generale del Presidio Ospedaliero di Adria</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
-      <c r="E107" t="inlineStr"/>
+      <c r="E107" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Delibera conferimento incarico&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="F107" t="inlineStr">
         <is>
           <t>Apicale</t>
         </is>
       </c>
       <c r="G107" t="inlineStr">
         <is>
           <t>Dirigente Medico - DIRETTORE</t>
         </is>
       </c>
       <c r="H107" t="inlineStr">
         <is>
           <t>23/12/2025 00:00</t>
         </is>
       </c>
       <c r="I107" t="inlineStr">
         <is>
           <t>22/01/2026 23:59</t>
         </is>
       </c>
       <c r="K107" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
@@ -8606,617 +8610,613 @@
       </c>
       <c r="AC107" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD107" t="n">
         <v>0</v>
       </c>
       <c r="AE107" t="inlineStr">
         <is>
           <t>Avviso di struttura complessa</t>
         </is>
       </c>
       <c r="AF107" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr"/>
       <c r="B108" t="inlineStr"/>
       <c r="C108" t="inlineStr">
         <is>
-          <t>AVVISO DI PROCEDURA COMPARATIVA PER CONFERIMENTO DI BORSA DI STUDIO PRESSO LA UOC MEDICINA TRASFUSIONALE FINANZIATO DALL’ASSOCIAZIONE ITALIANA CONTRO LE LEUCEMIE E LINFOMI ONLUS – AIL ROVIGO “SARA E FABIO BELLATO” ODV.</t>
+          <t>Avviso pubblico per il conferimento dell'incarico di Direttore UOC Nefrologia</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E108" t="inlineStr"/>
       <c r="F108" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>Apicale</t>
         </is>
       </c>
       <c r="G108" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>Dirigente Medico - DIRETTORE</t>
         </is>
       </c>
       <c r="H108" t="inlineStr">
         <is>
-          <t>19/12/2025 00:00</t>
+          <t>23/12/2025 00:00</t>
         </is>
       </c>
       <c r="I108" t="inlineStr">
         <is>
-          <t>29/12/2025 23:59</t>
+          <t>22/01/2026 23:59</t>
         </is>
       </c>
       <c r="K108" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N108" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P108" t="inlineStr"/>
       <c r="Q108" t="inlineStr"/>
       <c r="R108" t="inlineStr"/>
       <c r="S108" t="inlineStr"/>
       <c r="T108" t="inlineStr"/>
+      <c r="W108" t="n">
+        <v>0</v>
+      </c>
+      <c r="X108" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y108" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z108" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA108" t="n">
+        <v>0</v>
+      </c>
       <c r="AC108" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD108" t="n">
+        <v>0</v>
+      </c>
       <c r="AE108" t="inlineStr">
         <is>
-          <t>Borse di Studio</t>
+          <t>Avviso di struttura complessa</t>
         </is>
       </c>
       <c r="AF108" t="inlineStr">
         <is>
-          <t>Borsa di studio</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr"/>
       <c r="B109" t="inlineStr"/>
       <c r="C109" t="inlineStr">
         <is>
-          <t>Azienda Zero - Graduatoria concorso pubblico per n. 5 posti di Dirigente Medico- disciplina di Ematologia</t>
+          <t>AVVISO DI PROCEDURA COMPARATIVA PER CONFERIMENTO DI BORSA DI STUDIO PRESSO LA UOC MEDICINA TRASFUSIONALE FINANZIATO DALL’ASSOCIAZIONE ITALIANA CONTRO LE LEUCEMIE E LINFOMI ONLUS – AIL ROVIGO “SARA E FABIO BELLATO” ODV.</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
-          <t>Graduatoria/Esito</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="E109" t="inlineStr"/>
       <c r="F109" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G109" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H109" t="inlineStr">
         <is>
-          <t>18/12/2025 00:00</t>
+          <t>19/12/2025 00:00</t>
         </is>
       </c>
       <c r="I109" t="inlineStr">
         <is>
-          <t>15/12/2027 23:59</t>
+          <t>29/12/2025 23:59</t>
         </is>
       </c>
       <c r="K109" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N109" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P109" t="inlineStr"/>
       <c r="Q109" t="inlineStr"/>
       <c r="R109" t="inlineStr"/>
       <c r="S109" t="inlineStr"/>
       <c r="T109" t="inlineStr"/>
       <c r="AC109" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE109" t="inlineStr">
         <is>
-          <t>Concorsi Dirigenza</t>
+          <t>Borse di Studio</t>
         </is>
       </c>
       <c r="AF109" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Borsa di studio</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr"/>
       <c r="B110" t="inlineStr"/>
       <c r="C110" t="inlineStr">
         <is>
-          <t>Azienda Zero - Graduatoria concorso Pubblico per n. 34 posti di Dirigente Medico- disciplina di Ginecologia e Ostetricia</t>
+          <t>Azienda Zero - Graduatoria concorso pubblico per n. 5 posti di Dirigente Medico- disciplina di Ematologia</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E110" t="inlineStr"/>
       <c r="F110" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G110" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H110" t="inlineStr">
         <is>
-          <t>16/12/2025 00:00</t>
+          <t>18/12/2025 00:00</t>
         </is>
       </c>
       <c r="I110" t="inlineStr">
         <is>
-          <t>11/12/2027 23:59</t>
+          <t>15/12/2027 23:59</t>
         </is>
       </c>
       <c r="K110" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N110" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P110" t="inlineStr"/>
       <c r="Q110" t="inlineStr"/>
       <c r="R110" t="inlineStr"/>
       <c r="S110" t="inlineStr"/>
       <c r="T110" t="inlineStr"/>
       <c r="AC110" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE110" t="inlineStr">
         <is>
           <t>Concorsi Dirigenza</t>
         </is>
       </c>
       <c r="AF110" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr"/>
       <c r="B111" t="inlineStr"/>
       <c r="C111" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa di coordinamento denominato "COORDINAMENTO COT AZIENDALE", riservato al personale dipendente appartenente al ruolo sanitario - APSF Infermiere</t>
+          <t>Azienda Zero - Graduatoria concorso Pubblico per n. 34 posti di Dirigente Medico- disciplina di Ginecologia e Ostetricia</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E111" t="inlineStr"/>
       <c r="F111" t="inlineStr">
         <is>
-          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G111" t="inlineStr">
         <is>
-          <t>Infermiere</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H111" t="inlineStr">
         <is>
-          <t>12/12/2025 00:00</t>
+          <t>16/12/2025 00:00</t>
         </is>
       </c>
       <c r="I111" t="inlineStr">
         <is>
-          <t>22/12/2025 23:59</t>
+          <t>11/12/2027 23:59</t>
         </is>
       </c>
       <c r="K111" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N111" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P111" t="inlineStr"/>
       <c r="Q111" t="inlineStr"/>
       <c r="R111" t="inlineStr"/>
       <c r="S111" t="inlineStr"/>
       <c r="T111" t="inlineStr"/>
       <c r="AC111" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE111" t="inlineStr">
         <is>
-          <t>AVVISI/SELEZIONI INTERNE per il personale dipendente dell'Azienda</t>
+          <t>Concorsi Dirigenza</t>
         </is>
       </c>
       <c r="AF111" t="inlineStr">
         <is>
-          <t>Non definito</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr"/>
       <c r="B112" t="inlineStr"/>
       <c r="C112" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa denominato "REFERENTE PUNTO UNICO ACCESSO DISTRETTO 1", riservato al personale dipendente appartenente al ruolo sanitario e socio-sanitario - APSF Infermiere e Assistente sociale</t>
+          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa di coordinamento denominato "COORDINAMENTO COT AZIENDALE", riservato al personale dipendente appartenente al ruolo sanitario - APSF Infermiere</t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E112" t="inlineStr"/>
+      <c r="F112" t="inlineStr">
+        <is>
+          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
+        </is>
+      </c>
+      <c r="G112" t="inlineStr">
+        <is>
+          <t>Infermiere</t>
+        </is>
+      </c>
       <c r="H112" t="inlineStr">
         <is>
           <t>12/12/2025 00:00</t>
         </is>
       </c>
       <c r="I112" t="inlineStr">
         <is>
           <t>22/12/2025 23:59</t>
         </is>
       </c>
       <c r="K112" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N112" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P112" t="inlineStr"/>
       <c r="Q112" t="inlineStr"/>
       <c r="R112" t="inlineStr"/>
       <c r="S112" t="inlineStr"/>
       <c r="T112" t="inlineStr"/>
       <c r="AC112" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE112" t="inlineStr">
         <is>
           <t>AVVISI/SELEZIONI INTERNE per il personale dipendente dell'Azienda</t>
         </is>
       </c>
       <c r="AF112" t="inlineStr">
         <is>
           <t>Non definito</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="inlineStr"/>
       <c r="B113" t="inlineStr"/>
       <c r="C113" t="inlineStr">
         <is>
-          <t>Azienda Zero - Graduatoria concorso pubblico, per titoli ed esami, per n. 11 posti di Dirigente Medico – disciplina di Dermatologia e Venereologia</t>
+          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa denominato "REFERENTE PUNTO UNICO ACCESSO DISTRETTO 1", riservato al personale dipendente appartenente al ruolo sanitario e socio-sanitario - APSF Infermiere e Assistente sociale</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
-          <t>Graduatoria/Esito</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="E113" t="inlineStr"/>
-      <c r="F113" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="H113" t="inlineStr">
         <is>
-          <t>11/12/2025 00:00</t>
+          <t>12/12/2025 00:00</t>
         </is>
       </c>
       <c r="I113" t="inlineStr">
         <is>
-          <t>03/12/2027 23:59</t>
+          <t>22/12/2025 23:59</t>
         </is>
       </c>
       <c r="K113" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N113" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P113" t="inlineStr"/>
       <c r="Q113" t="inlineStr"/>
       <c r="R113" t="inlineStr"/>
       <c r="S113" t="inlineStr"/>
       <c r="T113" t="inlineStr"/>
       <c r="AC113" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE113" t="inlineStr">
         <is>
-          <t>Concorsi Dirigenza</t>
+          <t>AVVISI/SELEZIONI INTERNE per il personale dipendente dell'Azienda</t>
         </is>
       </c>
       <c r="AF113" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Non definito</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr"/>
       <c r="B114" t="inlineStr"/>
       <c r="C114" t="inlineStr">
         <is>
-          <t>Azienda Zero - Graduatoria concorso pubblico, per titoli ed esami, per n. 12 posti di Dirigente Medico – disciplina di Gastroenterologia</t>
+          <t>Azienda Zero - Graduatoria concorso pubblico, per titoli ed esami, per n. 11 posti di Dirigente Medico – disciplina di Dermatologia e Venereologia</t>
         </is>
       </c>
       <c r="D114" t="inlineStr">
         <is>
-          <t>Ammissione/Commissione/Espletamento</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E114" t="inlineStr"/>
       <c r="F114" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G114" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H114" t="inlineStr">
         <is>
           <t>11/12/2025 00:00</t>
         </is>
       </c>
       <c r="I114" t="inlineStr">
         <is>
-          <t>30/11/2027 23:59</t>
+          <t>03/12/2027 23:59</t>
         </is>
       </c>
       <c r="K114" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N114" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P114" t="inlineStr"/>
       <c r="Q114" t="inlineStr"/>
       <c r="R114" t="inlineStr"/>
       <c r="S114" t="inlineStr"/>
       <c r="T114" t="inlineStr"/>
-      <c r="W114" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="AC114" t="inlineStr">
         <is>
           <t>No</t>
         </is>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="AE114" t="inlineStr">
         <is>
           <t>Concorsi Dirigenza</t>
         </is>
       </c>
       <c r="AF114" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="inlineStr"/>
       <c r="B115" t="inlineStr"/>
       <c r="C115" t="inlineStr">
         <is>
-          <t>Avviso pubblico per l'assunzione a tempo determinato di n. 3 Assistenti Sanitari - Area PSF</t>
+          <t>Azienda Zero - Graduatoria concorso pubblico, per titoli ed esami, per n. 12 posti di Dirigente Medico – disciplina di Gastroenterologia</t>
         </is>
       </c>
       <c r="D115" t="inlineStr">
         <is>
-          <t>Graduatoria/Esito</t>
+          <t>Ammissione/Commissione/Espletamento</t>
         </is>
       </c>
       <c r="E115" t="inlineStr"/>
       <c r="F115" t="inlineStr">
         <is>
-          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G115" t="inlineStr">
         <is>
-          <t>Assistente Sanitario</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H115" t="inlineStr">
         <is>
-          <t>05/12/2025 00:00</t>
+          <t>11/12/2025 00:00</t>
         </is>
       </c>
       <c r="I115" t="inlineStr">
         <is>
-          <t>19/12/2025 23:59</t>
+          <t>30/11/2027 23:59</t>
         </is>
       </c>
       <c r="K115" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N115" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P115" t="inlineStr"/>
       <c r="Q115" t="inlineStr"/>
       <c r="R115" t="inlineStr"/>
       <c r="S115" t="inlineStr"/>
       <c r="T115" t="inlineStr"/>
       <c r="W115" t="n">
         <v>0</v>
       </c>
       <c r="X115" t="n">
         <v>0</v>
       </c>
       <c r="Y115" t="n">
         <v>0</v>
       </c>
       <c r="Z115" t="n">
         <v>0</v>
       </c>
       <c r="AA115" t="n">
         <v>0</v>
       </c>
       <c r="AC115" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD115" t="n">
         <v>0</v>
       </c>
       <c r="AE115" t="inlineStr">
         <is>
-          <t>Avviso Pubblico</t>
+          <t>Concorsi Dirigenza</t>
         </is>
       </c>
       <c r="AF115" t="inlineStr">
         <is>
-          <t>Tempo determinato</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr"/>
       <c r="B116" t="inlineStr"/>
       <c r="C116" t="inlineStr">
         <is>
-          <t>Avviso pubblico per n. 2 Dirigenti Medici di Medicina d'Emergenza-Urgenza a tempo determinato</t>
+          <t>Avviso pubblico per l'assunzione a tempo determinato di n. 3 Assistenti Sanitari - Area PSF</t>
         </is>
       </c>
       <c r="D116" t="inlineStr">
         <is>
-          <t>Scaduto</t>
-[...6 lines deleted...]
-      </c>
+          <t>Graduatoria/Esito</t>
+        </is>
+      </c>
+      <c r="E116" t="inlineStr"/>
       <c r="F116" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
         </is>
       </c>
       <c r="G116" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>Assistente Sanitario</t>
         </is>
       </c>
       <c r="H116" t="inlineStr">
         <is>
           <t>05/12/2025 00:00</t>
         </is>
       </c>
       <c r="I116" t="inlineStr">
         <is>
           <t>19/12/2025 23:59</t>
         </is>
       </c>
       <c r="K116" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N116" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P116" t="inlineStr"/>
       <c r="Q116" t="inlineStr"/>
       <c r="R116" t="inlineStr"/>
@@ -9239,225 +9239,229 @@
       </c>
       <c r="AC116" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD116" t="n">
         <v>0</v>
       </c>
       <c r="AE116" t="inlineStr">
         <is>
           <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF116" t="inlineStr">
         <is>
           <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="inlineStr"/>
       <c r="B117" t="inlineStr"/>
       <c r="C117" t="inlineStr">
         <is>
-          <t>Azienda Zero - graduatoria concorso pubblico per n. 18 Infermieri a tempo indeterminato presso gli Istituti Penitenziari</t>
+          <t>Avviso pubblico per n. 2 Dirigenti Medici di Medicina d'Emergenza-Urgenza a tempo determinato</t>
         </is>
       </c>
       <c r="D117" t="inlineStr">
         <is>
-          <t>Graduatoria/Esito</t>
-[...2 lines deleted...]
-      <c r="E117" t="inlineStr"/>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E117" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Avviso pubblico per n. 2 Dirigenti Medici di Medicina d'Emergenza-Urgenza a tempo determinato&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="F117" t="inlineStr">
         <is>
-          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G117" t="inlineStr">
         <is>
-          <t>Infermiere</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H117" t="inlineStr">
         <is>
           <t>05/12/2025 00:00</t>
         </is>
       </c>
       <c r="I117" t="inlineStr">
         <is>
-          <t>30/11/2027 23:59</t>
+          <t>19/12/2025 23:59</t>
         </is>
       </c>
       <c r="K117" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N117" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P117" t="inlineStr"/>
       <c r="Q117" t="inlineStr"/>
       <c r="R117" t="inlineStr"/>
       <c r="S117" t="inlineStr"/>
       <c r="T117" t="inlineStr"/>
+      <c r="W117" t="n">
+        <v>0</v>
+      </c>
+      <c r="X117" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y117" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z117" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA117" t="n">
+        <v>0</v>
+      </c>
       <c r="AC117" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD117" t="n">
+        <v>0</v>
+      </c>
       <c r="AE117" t="inlineStr">
         <is>
-          <t>Concorsi Comparto</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF117" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="inlineStr"/>
       <c r="B118" t="inlineStr"/>
       <c r="C118" t="inlineStr">
         <is>
-          <t>Avviso pubblico per n. 1 Tecnico della Prevenzione nell'Ambiente e nei Luoghi di Lavoro - Area PSF a tempo determinato</t>
+          <t>Azienda Zero - graduatoria concorso pubblico per n. 18 Infermieri a tempo indeterminato presso gli Istituti Penitenziari</t>
         </is>
       </c>
       <c r="D118" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E118" t="inlineStr"/>
       <c r="F118" t="inlineStr">
         <is>
           <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
         </is>
       </c>
       <c r="G118" t="inlineStr">
         <is>
-          <t>Tecnico della Prevenzione nell'Ambiente  e nei Luoghi di Lavoro</t>
+          <t>Infermiere</t>
         </is>
       </c>
       <c r="H118" t="inlineStr">
         <is>
           <t>05/12/2025 00:00</t>
         </is>
       </c>
       <c r="I118" t="inlineStr">
         <is>
-          <t>19/12/2025 23:59</t>
+          <t>30/11/2027 23:59</t>
         </is>
       </c>
       <c r="K118" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N118" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P118" t="inlineStr"/>
       <c r="Q118" t="inlineStr"/>
       <c r="R118" t="inlineStr"/>
       <c r="S118" t="inlineStr"/>
       <c r="T118" t="inlineStr"/>
-      <c r="W118" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="AC118" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="AD118" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AE118" t="inlineStr">
         <is>
-          <t>Avviso Pubblico</t>
+          <t>Concorsi Comparto</t>
         </is>
       </c>
       <c r="AF118" t="inlineStr">
         <is>
-          <t>Tempo determinato</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="inlineStr"/>
       <c r="B119" t="inlineStr"/>
       <c r="C119" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 1 Dirigente Medico nella disciplina di Neurologia</t>
+          <t>Avviso pubblico per n. 1 Tecnico della Prevenzione nell'Ambiente e nei Luoghi di Lavoro - Area PSF a tempo determinato</t>
         </is>
       </c>
       <c r="D119" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E119" t="inlineStr"/>
       <c r="F119" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
         </is>
       </c>
       <c r="G119" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>Tecnico della Prevenzione nell'Ambiente  e nei Luoghi di Lavoro</t>
         </is>
       </c>
       <c r="H119" t="inlineStr">
         <is>
-          <t>28/11/2025 00:00</t>
+          <t>05/12/2025 00:00</t>
         </is>
       </c>
       <c r="I119" t="inlineStr">
         <is>
-          <t>12/12/2025 23:59</t>
+          <t>19/12/2025 23:59</t>
         </is>
       </c>
       <c r="K119" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N119" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P119" t="inlineStr"/>
       <c r="Q119" t="inlineStr"/>
       <c r="R119" t="inlineStr"/>
       <c r="S119" t="inlineStr"/>
       <c r="T119" t="inlineStr"/>
       <c r="W119" t="n">
         <v>0</v>
       </c>
       <c r="X119" t="n">
         <v>0</v>
       </c>
       <c r="Y119" t="n">
         <v>0</v>
@@ -9470,451 +9474,479 @@
       </c>
       <c r="AC119" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD119" t="n">
         <v>0</v>
       </c>
       <c r="AE119" t="inlineStr">
         <is>
           <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF119" t="inlineStr">
         <is>
           <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="inlineStr"/>
       <c r="B120" t="inlineStr"/>
       <c r="C120" t="inlineStr">
         <is>
-          <t xml:space="preserve">Azienda Zero - Graduatoria concorso pubblico, per titoli ed esami, per n. 6 posti, a tempo pieno e indeterminato, di Operatore Tecnico Specializzato Elettricista – Area degli Operatori – Ruolo Tecnico.
-</t>
+          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 1 Dirigente Medico nella disciplina di Neurologia</t>
         </is>
       </c>
       <c r="D120" t="inlineStr">
         <is>
-          <t>Graduatoria/Esito</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="E120" t="inlineStr"/>
       <c r="F120" t="inlineStr">
         <is>
-          <t>Area degli Operatori - Ruolo Tecnico</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G120" t="inlineStr">
         <is>
-          <t>Elettricista</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H120" t="inlineStr">
         <is>
-          <t>20/11/2025 00:00</t>
+          <t>28/11/2025 00:00</t>
         </is>
       </c>
       <c r="I120" t="inlineStr">
         <is>
-          <t>17/11/2027 23:59</t>
+          <t>12/12/2025 23:59</t>
         </is>
       </c>
       <c r="K120" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N120" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P120" t="inlineStr"/>
       <c r="Q120" t="inlineStr"/>
       <c r="R120" t="inlineStr"/>
       <c r="S120" t="inlineStr"/>
       <c r="T120" t="inlineStr"/>
+      <c r="W120" t="n">
+        <v>0</v>
+      </c>
+      <c r="X120" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y120" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z120" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA120" t="n">
+        <v>0</v>
+      </c>
       <c r="AC120" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD120" t="n">
+        <v>0</v>
+      </c>
       <c r="AE120" t="inlineStr">
         <is>
-          <t>Concorsi Comparto</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF120" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="inlineStr"/>
       <c r="B121" t="inlineStr"/>
       <c r="C121" t="inlineStr">
         <is>
-          <t>Azienda Zero - Graduatoria concorso pubblico, per titoli ed esami, per n. 4 posti di
-Dirigente Medico – disciplina di Allergologia e Immunologia Clinica.</t>
+          <t xml:space="preserve">Azienda Zero - Graduatoria concorso pubblico, per titoli ed esami, per n. 6 posti, a tempo pieno e indeterminato, di Operatore Tecnico Specializzato Elettricista – Area degli Operatori – Ruolo Tecnico.
+</t>
         </is>
       </c>
       <c r="D121" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E121" t="inlineStr"/>
       <c r="F121" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>Area degli Operatori - Ruolo Tecnico</t>
         </is>
       </c>
       <c r="G121" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>Elettricista</t>
         </is>
       </c>
       <c r="H121" t="inlineStr">
         <is>
-          <t>17/11/2025 00:00</t>
+          <t>20/11/2025 00:00</t>
         </is>
       </c>
       <c r="I121" t="inlineStr">
         <is>
-          <t>10/11/2027 23:59</t>
+          <t>17/11/2027 23:59</t>
         </is>
       </c>
       <c r="K121" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N121" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P121" t="inlineStr"/>
       <c r="Q121" t="inlineStr"/>
       <c r="R121" t="inlineStr"/>
       <c r="S121" t="inlineStr"/>
       <c r="T121" t="inlineStr"/>
       <c r="AC121" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE121" t="inlineStr">
         <is>
-          <t>Concorsi Dirigenza</t>
+          <t>Concorsi Comparto</t>
         </is>
       </c>
       <c r="AF121" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="inlineStr"/>
       <c r="B122" t="inlineStr"/>
       <c r="C122" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per soli titoli, per l'assunzione a tempo determinato di n. 10 Infermieri - Area PSF</t>
+          <t>Azienda Zero - Graduatoria concorso pubblico, per titoli ed esami, per n. 4 posti di
+Dirigente Medico – disciplina di Allergologia e Immunologia Clinica.</t>
         </is>
       </c>
       <c r="D122" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E122" t="inlineStr"/>
       <c r="F122" t="inlineStr">
         <is>
-          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G122" t="inlineStr">
         <is>
-          <t>Infermiere</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H122" t="inlineStr">
         <is>
-          <t>14/11/2025 00:00</t>
+          <t>17/11/2025 00:00</t>
         </is>
       </c>
       <c r="I122" t="inlineStr">
         <is>
-          <t>28/11/2025 23:59</t>
+          <t>10/11/2027 23:59</t>
         </is>
       </c>
       <c r="K122" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N122" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P122" t="inlineStr"/>
       <c r="Q122" t="inlineStr"/>
       <c r="R122" t="inlineStr"/>
       <c r="S122" t="inlineStr"/>
       <c r="T122" t="inlineStr"/>
-      <c r="W122" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="AC122" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="AD122" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AE122" t="inlineStr">
         <is>
-          <t>Avviso Pubblico</t>
+          <t>Concorsi Dirigenza</t>
         </is>
       </c>
       <c r="AF122" t="inlineStr">
         <is>
-          <t>Tempo determinato</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="inlineStr"/>
       <c r="B123" t="inlineStr"/>
       <c r="C123" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa denominato "Gestione e Controllo di Qualità delle Attività di Igiene Industriale e dei Processi SPISAL Relativi all'Amianto", riservato al personale dipendente appartenente al ruolo sanitario - APSF Tecnico della Prevenzione nell'Ambiente e nei Luoghi di Lavoro</t>
+          <t>Avviso pubblico, per soli titoli, per l'assunzione a tempo determinato di n. 10 Infermieri - Area PSF</t>
         </is>
       </c>
       <c r="D123" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E123" t="inlineStr"/>
       <c r="F123" t="inlineStr">
         <is>
           <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
         </is>
       </c>
       <c r="G123" t="inlineStr">
         <is>
-          <t>Tecnico della Prevenzione nell'Ambiente  e nei Luoghi di Lavoro</t>
+          <t>Infermiere</t>
         </is>
       </c>
       <c r="H123" t="inlineStr">
         <is>
-          <t>13/11/2025 00:00</t>
+          <t>14/11/2025 00:00</t>
         </is>
       </c>
       <c r="I123" t="inlineStr">
         <is>
-          <t>23/11/2025 23:59</t>
+          <t>28/11/2025 23:59</t>
         </is>
       </c>
       <c r="K123" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N123" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P123" t="inlineStr"/>
       <c r="Q123" t="inlineStr"/>
       <c r="R123" t="inlineStr"/>
       <c r="S123" t="inlineStr"/>
       <c r="T123" t="inlineStr"/>
+      <c r="W123" t="n">
+        <v>0</v>
+      </c>
+      <c r="X123" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y123" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z123" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA123" t="n">
+        <v>0</v>
+      </c>
       <c r="AC123" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD123" t="n">
+        <v>0</v>
+      </c>
       <c r="AE123" t="inlineStr">
         <is>
-          <t>AVVISI/SELEZIONI INTERNE per il personale dipendente dell'Azienda</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF123" t="inlineStr">
         <is>
-          <t>Non definito</t>
+          <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="inlineStr"/>
       <c r="B124" t="inlineStr"/>
       <c r="C124" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa di coordinamento denominato "Coordinatore dei Processi di Prevenzione e Formazione dei Lavoratori in Materia di Igiene e Sicurezza", riservato al personale dipendente appartenente al ruolo sanitario - APSF Tecnico della Prevenzione nell'Ambiente e nei Luoghi di Lavoro</t>
+          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa denominato "Gestione e Controllo di Qualità delle Attività di Igiene Industriale e dei Processi SPISAL Relativi all'Amianto", riservato al personale dipendente appartenente al ruolo sanitario - APSF Tecnico della Prevenzione nell'Ambiente e nei Luoghi di Lavoro</t>
         </is>
       </c>
       <c r="D124" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E124" t="inlineStr"/>
       <c r="F124" t="inlineStr">
         <is>
           <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
         </is>
       </c>
       <c r="G124" t="inlineStr">
         <is>
           <t>Tecnico della Prevenzione nell'Ambiente  e nei Luoghi di Lavoro</t>
         </is>
       </c>
       <c r="H124" t="inlineStr">
         <is>
-          <t>12/11/2025 00:00</t>
+          <t>13/11/2025 00:00</t>
         </is>
       </c>
       <c r="I124" t="inlineStr">
         <is>
           <t>23/11/2025 23:59</t>
         </is>
       </c>
       <c r="K124" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N124" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P124" t="inlineStr"/>
       <c r="Q124" t="inlineStr"/>
       <c r="R124" t="inlineStr"/>
       <c r="S124" t="inlineStr"/>
       <c r="T124" t="inlineStr"/>
       <c r="AC124" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE124" t="inlineStr">
         <is>
           <t>AVVISI/SELEZIONI INTERNE per il personale dipendente dell'Azienda</t>
         </is>
       </c>
       <c r="AF124" t="inlineStr">
         <is>
           <t>Non definito</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="inlineStr"/>
       <c r="B125" t="inlineStr"/>
       <c r="C125" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa denominato "Ufficio Coordinamento Tecnico Ospedaliero" riservato al personale dipendente appartenente al ruolo amministrativo, tecnico e professionale - APSF Collaboratore Tecnico Professionale</t>
+          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa di coordinamento denominato "Coordinatore dei Processi di Prevenzione e Formazione dei Lavoratori in Materia di Igiene e Sicurezza", riservato al personale dipendente appartenente al ruolo sanitario - APSF Tecnico della Prevenzione nell'Ambiente e nei Luoghi di Lavoro</t>
         </is>
       </c>
       <c r="D125" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E125" t="inlineStr"/>
+      <c r="F125" t="inlineStr">
+        <is>
+          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
+        </is>
+      </c>
+      <c r="G125" t="inlineStr">
+        <is>
+          <t>Tecnico della Prevenzione nell'Ambiente  e nei Luoghi di Lavoro</t>
+        </is>
+      </c>
       <c r="H125" t="inlineStr">
         <is>
           <t>12/11/2025 00:00</t>
         </is>
       </c>
       <c r="I125" t="inlineStr">
         <is>
           <t>23/11/2025 23:59</t>
         </is>
       </c>
       <c r="K125" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N125" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P125" t="inlineStr"/>
       <c r="Q125" t="inlineStr"/>
       <c r="R125" t="inlineStr"/>
       <c r="S125" t="inlineStr"/>
       <c r="T125" t="inlineStr"/>
       <c r="AC125" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE125" t="inlineStr">
         <is>
           <t>AVVISI/SELEZIONI INTERNE per il personale dipendente dell'Azienda</t>
         </is>
       </c>
       <c r="AF125" t="inlineStr">
         <is>
           <t>Non definito</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="inlineStr"/>
       <c r="B126" t="inlineStr"/>
       <c r="C126" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa denominato "Ufficio per la Gestione dei Sistemi Centrali e dell'Help Desk" riservato al personale dipendente appartenente al ruolo amministrativo, tecnico e professionale - APSF Collaboratore Tecnico Professionale</t>
+          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa denominato "Ufficio Coordinamento Tecnico Ospedaliero" riservato al personale dipendente appartenente al ruolo amministrativo, tecnico e professionale - APSF Collaboratore Tecnico Professionale</t>
         </is>
       </c>
       <c r="D126" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E126" t="inlineStr"/>
       <c r="H126" t="inlineStr">
         <is>
           <t>12/11/2025 00:00</t>
         </is>
       </c>
       <c r="I126" t="inlineStr">
         <is>
           <t>23/11/2025 23:59</t>
         </is>
       </c>
       <c r="K126" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N126" t="inlineStr">
         <is>
@@ -9925,51 +9957,51 @@
       <c r="Q126" t="inlineStr"/>
       <c r="R126" t="inlineStr"/>
       <c r="S126" t="inlineStr"/>
       <c r="T126" t="inlineStr"/>
       <c r="AC126" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE126" t="inlineStr">
         <is>
           <t>AVVISI/SELEZIONI INTERNE per il personale dipendente dell'Azienda</t>
         </is>
       </c>
       <c r="AF126" t="inlineStr">
         <is>
           <t>Non definito</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="inlineStr"/>
       <c r="B127" t="inlineStr"/>
       <c r="C127" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione professionale denominato "Esperto Ambientale - Ospedali di Rovigo, Adria e Trecenta" riservato al personale dipendente appartenente al ruolo amministrativo, tecnico e professionale - APSF Collaboratore Tecnico Professionale</t>
+          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa denominato "Ufficio per la Gestione dei Sistemi Centrali e dell'Help Desk" riservato al personale dipendente appartenente al ruolo amministrativo, tecnico e professionale - APSF Collaboratore Tecnico Professionale</t>
         </is>
       </c>
       <c r="D127" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E127" t="inlineStr"/>
       <c r="H127" t="inlineStr">
         <is>
           <t>12/11/2025 00:00</t>
         </is>
       </c>
       <c r="I127" t="inlineStr">
         <is>
           <t>23/11/2025 23:59</t>
         </is>
       </c>
       <c r="K127" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N127" t="inlineStr">
         <is>
@@ -9980,116 +10012,106 @@
       <c r="Q127" t="inlineStr"/>
       <c r="R127" t="inlineStr"/>
       <c r="S127" t="inlineStr"/>
       <c r="T127" t="inlineStr"/>
       <c r="AC127" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE127" t="inlineStr">
         <is>
           <t>AVVISI/SELEZIONI INTERNE per il personale dipendente dell'Azienda</t>
         </is>
       </c>
       <c r="AF127" t="inlineStr">
         <is>
           <t>Non definito</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="inlineStr"/>
       <c r="B128" t="inlineStr"/>
       <c r="C128" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa denominato "Ufficio Servizi Amministrativi di Programmazione e Gestione del Dipartimento" riservato al personale dipendente appartenente al ruolo amministrativo, tecnico e professionale - APSF Collaboratore Amministrativo</t>
+          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione professionale denominato "Esperto Ambientale - Ospedali di Rovigo, Adria e Trecenta" riservato al personale dipendente appartenente al ruolo amministrativo, tecnico e professionale - APSF Collaboratore Tecnico Professionale</t>
         </is>
       </c>
       <c r="D128" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E128" t="inlineStr"/>
-      <c r="F128" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="H128" t="inlineStr">
         <is>
           <t>12/11/2025 00:00</t>
         </is>
       </c>
       <c r="I128" t="inlineStr">
         <is>
           <t>23/11/2025 23:59</t>
         </is>
       </c>
       <c r="K128" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N128" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P128" t="inlineStr"/>
       <c r="Q128" t="inlineStr"/>
       <c r="R128" t="inlineStr"/>
       <c r="S128" t="inlineStr"/>
       <c r="T128" t="inlineStr"/>
       <c r="AC128" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE128" t="inlineStr">
         <is>
           <t>AVVISI/SELEZIONI INTERNE per il personale dipendente dell'Azienda</t>
         </is>
       </c>
       <c r="AF128" t="inlineStr">
         <is>
           <t>Non definito</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="inlineStr"/>
       <c r="B129" t="inlineStr"/>
       <c r="C129" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa denominato "Ufficio Segreteria, Convenzioni, Contratti e Procedimenti Disciplinari" riservato al personale dipendente appartenente al ruolo amministrativo, tecnico e professionale - APSF Collaboratore Amministrativo</t>
+          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa denominato "Ufficio Servizi Amministrativi di Programmazione e Gestione del Dipartimento" riservato al personale dipendente appartenente al ruolo amministrativo, tecnico e professionale - APSF Collaboratore Amministrativo</t>
         </is>
       </c>
       <c r="D129" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E129" t="inlineStr"/>
       <c r="F129" t="inlineStr">
         <is>
           <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo amministrativo</t>
         </is>
       </c>
       <c r="G129" t="inlineStr">
         <is>
           <t>Collaboratore Amministrativo Professionale</t>
         </is>
       </c>
       <c r="H129" t="inlineStr">
         <is>
           <t>12/11/2025 00:00</t>
         </is>
       </c>
       <c r="I129" t="inlineStr">
         <is>
@@ -10110,51 +10132,51 @@
       <c r="Q129" t="inlineStr"/>
       <c r="R129" t="inlineStr"/>
       <c r="S129" t="inlineStr"/>
       <c r="T129" t="inlineStr"/>
       <c r="AC129" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE129" t="inlineStr">
         <is>
           <t>AVVISI/SELEZIONI INTERNE per il personale dipendente dell'Azienda</t>
         </is>
       </c>
       <c r="AF129" t="inlineStr">
         <is>
           <t>Non definito</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="inlineStr"/>
       <c r="B130" t="inlineStr"/>
       <c r="C130" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa denominato "Gestione Giuridica dello Sviluppo del Personale e dei Percorsi di Carriera, Relazioni Sindacali e Gestione Intra Moenia" riservato al personale dipendente appartenente al ruolo amministrativo, tecnico e professionale - APSF Collaboratore Amministrativo</t>
+          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa denominato "Ufficio Segreteria, Convenzioni, Contratti e Procedimenti Disciplinari" riservato al personale dipendente appartenente al ruolo amministrativo, tecnico e professionale - APSF Collaboratore Amministrativo</t>
         </is>
       </c>
       <c r="D130" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E130" t="inlineStr"/>
       <c r="F130" t="inlineStr">
         <is>
           <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo amministrativo</t>
         </is>
       </c>
       <c r="G130" t="inlineStr">
         <is>
           <t>Collaboratore Amministrativo Professionale</t>
         </is>
       </c>
       <c r="H130" t="inlineStr">
         <is>
           <t>12/11/2025 00:00</t>
         </is>
       </c>
       <c r="I130" t="inlineStr">
         <is>
@@ -10175,708 +10197,686 @@
       <c r="Q130" t="inlineStr"/>
       <c r="R130" t="inlineStr"/>
       <c r="S130" t="inlineStr"/>
       <c r="T130" t="inlineStr"/>
       <c r="AC130" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE130" t="inlineStr">
         <is>
           <t>AVVISI/SELEZIONI INTERNE per il personale dipendente dell'Azienda</t>
         </is>
       </c>
       <c r="AF130" t="inlineStr">
         <is>
           <t>Non definito</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="inlineStr"/>
       <c r="B131" t="inlineStr"/>
       <c r="C131" t="inlineStr">
         <is>
-          <t xml:space="preserve">Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa di coordinamento denominato "Responsabile Polo Formativo Aziendale", riservato al personale dipendente appartenente a tutti i profili professionali del ruolo sanitario - APSF </t>
+          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa denominato "Gestione Giuridica dello Sviluppo del Personale e dei Percorsi di Carriera, Relazioni Sindacali e Gestione Intra Moenia" riservato al personale dipendente appartenente al ruolo amministrativo, tecnico e professionale - APSF Collaboratore Amministrativo</t>
         </is>
       </c>
       <c r="D131" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E131" t="inlineStr"/>
       <c r="F131" t="inlineStr">
         <is>
-          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
+          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo amministrativo</t>
         </is>
       </c>
       <c r="G131" t="inlineStr">
         <is>
-          <t>Vari profili</t>
+          <t>Collaboratore Amministrativo Professionale</t>
         </is>
       </c>
       <c r="H131" t="inlineStr">
         <is>
           <t>12/11/2025 00:00</t>
         </is>
       </c>
       <c r="I131" t="inlineStr">
         <is>
-          <t>03/12/2025 23:59</t>
+          <t>23/11/2025 23:59</t>
         </is>
       </c>
       <c r="K131" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N131" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P131" t="inlineStr"/>
       <c r="Q131" t="inlineStr"/>
       <c r="R131" t="inlineStr"/>
       <c r="S131" t="inlineStr"/>
       <c r="T131" t="inlineStr"/>
       <c r="AC131" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE131" t="inlineStr">
         <is>
           <t>AVVISI/SELEZIONI INTERNE per il personale dipendente dell'Azienda</t>
         </is>
       </c>
       <c r="AF131" t="inlineStr">
         <is>
           <t>Non definito</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="inlineStr"/>
       <c r="B132" t="inlineStr"/>
       <c r="C132" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa di coordinamento denominato "Coordinamento UOC Radiologia P.O. di Rovigo", riservato al personale dipendente appartenente al ruolo sanitario - APSF Tecnico Sanitario di Radiologia Medica</t>
+          <t xml:space="preserve">Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa di coordinamento denominato "Responsabile Polo Formativo Aziendale", riservato al personale dipendente appartenente a tutti i profili professionali del ruolo sanitario - APSF </t>
         </is>
       </c>
       <c r="D132" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E132" t="inlineStr"/>
       <c r="F132" t="inlineStr">
         <is>
           <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
         </is>
       </c>
       <c r="G132" t="inlineStr">
         <is>
-          <t>Tecnico Sanitario di Radiologia Medica</t>
+          <t>Vari profili</t>
         </is>
       </c>
       <c r="H132" t="inlineStr">
         <is>
           <t>12/11/2025 00:00</t>
         </is>
       </c>
       <c r="I132" t="inlineStr">
         <is>
-          <t>23/11/2025 23:59</t>
+          <t>03/12/2025 23:59</t>
         </is>
       </c>
       <c r="K132" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N132" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P132" t="inlineStr"/>
       <c r="Q132" t="inlineStr"/>
       <c r="R132" t="inlineStr"/>
       <c r="S132" t="inlineStr"/>
       <c r="T132" t="inlineStr"/>
       <c r="AC132" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE132" t="inlineStr">
         <is>
           <t>AVVISI/SELEZIONI INTERNE per il personale dipendente dell'Azienda</t>
         </is>
       </c>
       <c r="AF132" t="inlineStr">
         <is>
           <t>Non definito</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="inlineStr"/>
       <c r="B133" t="inlineStr"/>
       <c r="C133" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa di coordinamento denominato "Coordinatore Corso di Laurea in Tecnico della Riabilitazione Psichiatrica", riservato al personale dipendente appartenente al ruolo sanitario - APSF Tecnico della Riabilitazione Psichiatrica</t>
+          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa di coordinamento denominato "Coordinamento UOC Radiologia P.O. di Rovigo", riservato al personale dipendente appartenente al ruolo sanitario - APSF Tecnico Sanitario di Radiologia Medica</t>
         </is>
       </c>
       <c r="D133" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E133" t="inlineStr"/>
+      <c r="F133" t="inlineStr">
+        <is>
+          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
+        </is>
+      </c>
+      <c r="G133" t="inlineStr">
+        <is>
+          <t>Tecnico Sanitario di Radiologia Medica</t>
+        </is>
+      </c>
       <c r="H133" t="inlineStr">
         <is>
           <t>12/11/2025 00:00</t>
         </is>
       </c>
       <c r="I133" t="inlineStr">
         <is>
           <t>23/11/2025 23:59</t>
         </is>
       </c>
       <c r="K133" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N133" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P133" t="inlineStr"/>
       <c r="Q133" t="inlineStr"/>
       <c r="R133" t="inlineStr"/>
       <c r="S133" t="inlineStr"/>
       <c r="T133" t="inlineStr"/>
       <c r="AC133" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE133" t="inlineStr">
         <is>
           <t>AVVISI/SELEZIONI INTERNE per il personale dipendente dell'Azienda</t>
         </is>
       </c>
       <c r="AF133" t="inlineStr">
         <is>
           <t>Non definito</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="inlineStr"/>
       <c r="B134" t="inlineStr"/>
       <c r="C134" t="inlineStr">
         <is>
-          <t>Azienda Zero - Graduatoria concorso pubblico, per titoli ed esami, per n. 11 posti di Collaboratore Tecnico Professionale – Informatico – Area dei Professionisti della Salute e dei Funzionari – Ruolo Tecnico.</t>
+          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa di coordinamento denominato "Coordinatore Corso di Laurea in Tecnico della Riabilitazione Psichiatrica", riservato al personale dipendente appartenente al ruolo sanitario - APSF Tecnico della Riabilitazione Psichiatrica</t>
         </is>
       </c>
       <c r="D134" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="E134" t="inlineStr"/>
-      <c r="F134" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="H134" t="inlineStr">
         <is>
-          <t>10/11/2025 00:00</t>
+          <t>12/11/2025 00:00</t>
         </is>
       </c>
       <c r="I134" t="inlineStr">
         <is>
-          <t>04/11/2027 23:59</t>
+          <t>23/11/2025 23:59</t>
         </is>
       </c>
       <c r="K134" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N134" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P134" t="inlineStr"/>
       <c r="Q134" t="inlineStr"/>
       <c r="R134" t="inlineStr"/>
       <c r="S134" t="inlineStr"/>
       <c r="T134" t="inlineStr"/>
       <c r="AC134" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE134" t="inlineStr">
         <is>
-          <t>Concorsi Comparto</t>
+          <t>AVVISI/SELEZIONI INTERNE per il personale dipendente dell'Azienda</t>
         </is>
       </c>
       <c r="AF134" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Non definito</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="inlineStr"/>
       <c r="B135" t="inlineStr"/>
       <c r="C135" t="inlineStr">
         <is>
-          <t xml:space="preserve">Azienda Zero - Graduatoria concorso pubblico, per titoli ed esami, per la copertura di n. 6 posti di Dirigente Medico nella disciplina di  Farmacologia e Tossicologia Clinica - Area della Medicina Diagnostica e dei Servizi </t>
+          <t>Azienda Zero - Graduatoria concorso pubblico, per titoli ed esami, per n. 11 posti di Collaboratore Tecnico Professionale – Informatico – Area dei Professionisti della Salute e dei Funzionari – Ruolo Tecnico.</t>
         </is>
       </c>
       <c r="D135" t="inlineStr">
         <is>
-          <t>Graduatoria/Esito</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="E135" t="inlineStr"/>
       <c r="F135" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Tecnico</t>
         </is>
       </c>
       <c r="G135" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t xml:space="preserve">Collaboratore Tecnico Professionale – Informatico </t>
         </is>
       </c>
       <c r="H135" t="inlineStr">
         <is>
-          <t>03/11/2025 00:00</t>
+          <t>10/11/2025 00:00</t>
         </is>
       </c>
       <c r="I135" t="inlineStr">
         <is>
-          <t>29/10/2027 23:59</t>
+          <t>04/11/2027 23:59</t>
         </is>
       </c>
       <c r="K135" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N135" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P135" t="inlineStr"/>
       <c r="Q135" t="inlineStr"/>
       <c r="R135" t="inlineStr"/>
       <c r="S135" t="inlineStr"/>
       <c r="T135" t="inlineStr"/>
       <c r="AC135" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE135" t="inlineStr">
         <is>
-          <t>Concorsi Dirigenza</t>
+          <t>Concorsi Comparto</t>
         </is>
       </c>
       <c r="AF135" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="inlineStr"/>
       <c r="B136" t="inlineStr"/>
       <c r="C136" t="inlineStr">
         <is>
-          <t>Avviso pubblico per il conferimento dell'incarico di Direttore UOC Assistenza Farmaceutica Territoriale</t>
+          <t xml:space="preserve">Azienda Zero - Graduatoria concorso pubblico, per titoli ed esami, per la copertura di n. 6 posti di Dirigente Medico nella disciplina di  Farmacologia e Tossicologia Clinica - Area della Medicina Diagnostica e dei Servizi </t>
         </is>
       </c>
       <c r="D136" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E136" t="inlineStr"/>
       <c r="F136" t="inlineStr">
         <is>
-          <t>Dirigenza</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G136" t="inlineStr">
         <is>
-          <t>Dirigente Farmacista</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H136" t="inlineStr">
         <is>
-          <t>24/10/2025 00:00</t>
+          <t>03/11/2025 00:00</t>
         </is>
       </c>
       <c r="I136" t="inlineStr">
         <is>
-          <t>23/11/2025 23:59</t>
+          <t>29/10/2027 23:59</t>
         </is>
       </c>
       <c r="K136" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N136" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P136" t="inlineStr"/>
       <c r="Q136" t="inlineStr"/>
       <c r="R136" t="inlineStr"/>
       <c r="S136" t="inlineStr"/>
       <c r="T136" t="inlineStr"/>
-      <c r="W136" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="AC136" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="AD136" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AE136" t="inlineStr">
         <is>
-          <t>Avviso di struttura complessa</t>
+          <t>Concorsi Dirigenza</t>
         </is>
       </c>
       <c r="AF136" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="inlineStr"/>
       <c r="B137" t="inlineStr"/>
       <c r="C137" t="inlineStr">
         <is>
-          <t>Avviso di mobilità volontaria per n. 1 Dirigente Amministrativo da assegnare alla UOC Direzione Amministrativa Territoriale</t>
+          <t>Avviso pubblico per il conferimento dell'incarico di Direttore UOC Assistenza Farmaceutica Territoriale</t>
         </is>
       </c>
       <c r="D137" t="inlineStr">
         <is>
-          <t>Scaduto</t>
-[...6 lines deleted...]
-      </c>
+          <t>Graduatoria/Esito</t>
+        </is>
+      </c>
+      <c r="E137" t="inlineStr"/>
       <c r="F137" t="inlineStr">
         <is>
           <t>Dirigenza</t>
         </is>
       </c>
       <c r="G137" t="inlineStr">
         <is>
-          <t>Dirigente Amministrativo</t>
+          <t>Dirigente Farmacista</t>
         </is>
       </c>
       <c r="H137" t="inlineStr">
         <is>
-          <t>21/10/2025 00:00</t>
+          <t>24/10/2025 00:00</t>
         </is>
       </c>
       <c r="I137" t="inlineStr">
         <is>
-          <t>20/11/2025 23:59</t>
+          <t>23/11/2025 23:59</t>
         </is>
       </c>
       <c r="K137" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N137" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P137" t="inlineStr"/>
       <c r="Q137" t="inlineStr"/>
       <c r="R137" t="inlineStr"/>
       <c r="S137" t="inlineStr"/>
       <c r="T137" t="inlineStr"/>
       <c r="W137" t="n">
         <v>0</v>
       </c>
       <c r="X137" t="n">
         <v>0</v>
       </c>
       <c r="Y137" t="n">
         <v>0</v>
       </c>
       <c r="Z137" t="n">
         <v>0</v>
       </c>
       <c r="AA137" t="n">
         <v>0</v>
       </c>
       <c r="AC137" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD137" t="n">
         <v>0</v>
       </c>
       <c r="AE137" t="inlineStr">
         <is>
-          <t>Avviso di mobilità da altro ente</t>
+          <t>Avviso di struttura complessa</t>
         </is>
       </c>
       <c r="AF137" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="inlineStr"/>
       <c r="B138" t="inlineStr"/>
       <c r="C138" t="inlineStr">
         <is>
-          <t>Azienda Zero - Graduatorie concorso pubblico, per titoli ed esami, per n. 3 posti, a tempo pieno, indeterminato ed a rapporto esclusivo, di Dirigente Medico – disciplina Endocrinologia</t>
+          <t>Avviso di mobilità volontaria per n. 1 Dirigente Amministrativo da assegnare alla UOC Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="D138" t="inlineStr">
         <is>
-          <t>Graduatoria/Esito</t>
-[...2 lines deleted...]
-      <c r="E138" t="inlineStr"/>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E138" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Avviso di mobilità volontaria per n. 1 Dirigente Amministrativo da assegnare alla UOC Direzione Amministrativa Territoriale&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="F138" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>Dirigenza</t>
         </is>
       </c>
       <c r="G138" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>Dirigente Amministrativo</t>
         </is>
       </c>
       <c r="H138" t="inlineStr">
         <is>
-          <t>15/10/2025 00:00</t>
+          <t>21/10/2025 00:00</t>
         </is>
       </c>
       <c r="I138" t="inlineStr">
         <is>
-          <t>06/10/2027 23:59</t>
+          <t>20/11/2025 23:59</t>
         </is>
       </c>
       <c r="K138" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N138" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P138" t="inlineStr"/>
       <c r="Q138" t="inlineStr"/>
       <c r="R138" t="inlineStr"/>
       <c r="S138" t="inlineStr"/>
       <c r="T138" t="inlineStr"/>
+      <c r="W138" t="n">
+        <v>0</v>
+      </c>
+      <c r="X138" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y138" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z138" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA138" t="n">
+        <v>0</v>
+      </c>
       <c r="AC138" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD138" t="n">
+        <v>0</v>
+      </c>
       <c r="AE138" t="inlineStr">
         <is>
-          <t>Concorsi Dirigenza</t>
+          <t>Avviso di mobilità da altro ente</t>
         </is>
       </c>
       <c r="AF138" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="inlineStr"/>
       <c r="B139" t="inlineStr"/>
       <c r="C139" t="inlineStr">
         <is>
-          <t>Avviso pubblico di mobilità volontaria per n. 2 Assistenti Amministrativi - Area degli Assistenti, per la UOC Provveditorato, Economato e Gestione della Logistica</t>
+          <t>Azienda Zero - Graduatorie concorso pubblico, per titoli ed esami, per n. 3 posti, a tempo pieno, indeterminato ed a rapporto esclusivo, di Dirigente Medico – disciplina Endocrinologia</t>
         </is>
       </c>
       <c r="D139" t="inlineStr">
         <is>
-          <t>Scaduto</t>
-[...6 lines deleted...]
-      </c>
+          <t>Graduatoria/Esito</t>
+        </is>
+      </c>
+      <c r="E139" t="inlineStr"/>
       <c r="F139" t="inlineStr">
         <is>
-          <t>Area degli Assistenti - ruolo amministrativo</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G139" t="inlineStr">
         <is>
-          <t>Assistente Amministrativo</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H139" t="inlineStr">
         <is>
-          <t>13/10/2025 00:00</t>
+          <t>15/10/2025 00:00</t>
         </is>
       </c>
       <c r="I139" t="inlineStr">
         <is>
-          <t>12/11/2025 23:59</t>
+          <t>06/10/2027 23:59</t>
         </is>
       </c>
       <c r="K139" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N139" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P139" t="inlineStr"/>
       <c r="Q139" t="inlineStr"/>
       <c r="R139" t="inlineStr"/>
       <c r="S139" t="inlineStr"/>
       <c r="T139" t="inlineStr"/>
-      <c r="W139" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="AC139" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="AD139" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AE139" t="inlineStr">
         <is>
-          <t>Avviso di mobilità da altro ente</t>
+          <t>Concorsi Dirigenza</t>
         </is>
       </c>
       <c r="AF139" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="inlineStr"/>
       <c r="B140" t="inlineStr"/>
       <c r="C140" t="inlineStr">
         <is>
-          <t>Avviso pubblico di mobilità volontaria per n. 2 Collaboratori Amministrativi Professionali - Area dei Professionisti della Salute e dei Funzionari, per la UOC Provveditorato, Economato e Gestione della Logistica</t>
+          <t>Avviso pubblico di mobilità volontaria per n. 2 Assistenti Amministrativi - Area degli Assistenti, per la UOC Provveditorato, Economato e Gestione della Logistica</t>
         </is>
       </c>
       <c r="D140" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E140" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Avviso pubblico di mobilità volontaria per n. 2  Collaboratori Amministrativi Professionali - Area dei Professionisti della Salute e dei Funzionari, per la UOC Provveditorato, Economato e Gestione della Logistica&lt;/p&gt;</t>
+          <t>&lt;p&gt;Avviso pubblico di mobilità volontaria per n. 2 Assistenti Amministrativi - Area degli Assistenti, per la UOC Provveditorato, Economato e Gestione della Logistica&lt;/p&gt;</t>
         </is>
       </c>
       <c r="F140" t="inlineStr">
         <is>
-          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo amministrativo</t>
+          <t>Area degli Assistenti - ruolo amministrativo</t>
         </is>
       </c>
       <c r="G140" t="inlineStr">
         <is>
-          <t>Collaboratore Amministrativo Professionale</t>
+          <t>Assistente Amministrativo</t>
         </is>
       </c>
       <c r="H140" t="inlineStr">
         <is>
           <t>13/10/2025 00:00</t>
         </is>
       </c>
       <c r="I140" t="inlineStr">
         <is>
           <t>12/11/2025 23:59</t>
         </is>
       </c>
       <c r="K140" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N140" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P140" t="inlineStr"/>
       <c r="Q140" t="inlineStr"/>
       <c r="R140" t="inlineStr"/>
@@ -10899,514 +10899,536 @@
       </c>
       <c r="AC140" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD140" t="n">
         <v>0</v>
       </c>
       <c r="AE140" t="inlineStr">
         <is>
           <t>Avviso di mobilità da altro ente</t>
         </is>
       </c>
       <c r="AF140" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="inlineStr"/>
       <c r="B141" t="inlineStr"/>
       <c r="C141" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa di coordinamento denominato "Coordinamento Aziendale Personale Sanitario UOC IAF Distretti 1 e 2 e Screening Citologico" riservato al personale dipendente di tutti i profili professionali del ruolo sanitario - APSF.</t>
+          <t>Avviso pubblico di mobilità volontaria per n. 2 Collaboratori Amministrativi Professionali - Area dei Professionisti della Salute e dei Funzionari, per la UOC Provveditorato, Economato e Gestione della Logistica</t>
         </is>
       </c>
       <c r="D141" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="E141" t="inlineStr"/>
+      <c r="E141" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Avviso pubblico di mobilità volontaria per n. 2  Collaboratori Amministrativi Professionali - Area dei Professionisti della Salute e dei Funzionari, per la UOC Provveditorato, Economato e Gestione della Logistica&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="F141" t="inlineStr">
         <is>
-          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
+          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo amministrativo</t>
         </is>
       </c>
       <c r="G141" t="inlineStr">
         <is>
-          <t>Vari profili</t>
+          <t>Collaboratore Amministrativo Professionale</t>
         </is>
       </c>
       <c r="H141" t="inlineStr">
         <is>
-          <t>07/10/2025 00:00</t>
+          <t>13/10/2025 00:00</t>
         </is>
       </c>
       <c r="I141" t="inlineStr">
         <is>
-          <t>17/10/2025 23:59</t>
+          <t>12/11/2025 23:59</t>
         </is>
       </c>
       <c r="K141" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N141" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P141" t="inlineStr"/>
       <c r="Q141" t="inlineStr"/>
       <c r="R141" t="inlineStr"/>
       <c r="S141" t="inlineStr"/>
       <c r="T141" t="inlineStr"/>
+      <c r="W141" t="n">
+        <v>0</v>
+      </c>
+      <c r="X141" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y141" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z141" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA141" t="n">
+        <v>0</v>
+      </c>
       <c r="AC141" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD141" t="n">
+        <v>0</v>
+      </c>
       <c r="AE141" t="inlineStr">
         <is>
-          <t>AVVISI/SELEZIONI INTERNE per il personale dipendente dell'Azienda</t>
+          <t>Avviso di mobilità da altro ente</t>
         </is>
       </c>
       <c r="AF141" t="inlineStr">
         <is>
-          <t>Non definito</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="inlineStr"/>
       <c r="B142" t="inlineStr"/>
       <c r="C142" t="inlineStr">
         <is>
-          <t>Avviso pubblico per il conferimento dell'incarico di Direttore UOC SIAN</t>
+          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa di coordinamento denominato "Coordinamento Aziendale Personale Sanitario UOC IAF Distretti 1 e 2 e Screening Citologico" riservato al personale dipendente di tutti i profili professionali del ruolo sanitario - APSF.</t>
         </is>
       </c>
       <c r="D142" t="inlineStr">
         <is>
-          <t>Graduatoria/Esito</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="E142" t="inlineStr"/>
       <c r="F142" t="inlineStr">
         <is>
-          <t>Apicale</t>
+          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
         </is>
       </c>
       <c r="G142" t="inlineStr">
         <is>
-          <t>Dirigente Medico - DIRETTORE</t>
+          <t>Vari profili</t>
         </is>
       </c>
       <c r="H142" t="inlineStr">
         <is>
-          <t>06/10/2025 00:00</t>
+          <t>07/10/2025 00:00</t>
         </is>
       </c>
       <c r="I142" t="inlineStr">
         <is>
-          <t>02/11/2025 23:59</t>
+          <t>17/10/2025 23:59</t>
         </is>
       </c>
       <c r="K142" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N142" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P142" t="inlineStr"/>
       <c r="Q142" t="inlineStr"/>
       <c r="R142" t="inlineStr"/>
       <c r="S142" t="inlineStr"/>
       <c r="T142" t="inlineStr"/>
-      <c r="W142" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="AC142" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="AD142" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AE142" t="inlineStr">
         <is>
-          <t>Avviso di struttura complessa</t>
+          <t>AVVISI/SELEZIONI INTERNE per il personale dipendente dell'Azienda</t>
         </is>
       </c>
       <c r="AF142" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Non definito</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="inlineStr"/>
       <c r="B143" t="inlineStr"/>
       <c r="C143" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa denominato "Logistica Integrata e Autoparco", riservato al personale dipendente appartenente al ruolo amministrativo, tecnico e professionale- APSF Collaboratore Amministrativo e Collaboratore Tecnico Professionale</t>
+          <t>Avviso pubblico per il conferimento dell'incarico di Direttore UOC SIAN</t>
         </is>
       </c>
       <c r="D143" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E143" t="inlineStr"/>
+      <c r="F143" t="inlineStr">
+        <is>
+          <t>Apicale</t>
+        </is>
+      </c>
+      <c r="G143" t="inlineStr">
+        <is>
+          <t>Dirigente Medico - DIRETTORE</t>
+        </is>
+      </c>
       <c r="H143" t="inlineStr">
         <is>
-          <t>03/10/2025 00:00</t>
+          <t>06/10/2025 00:00</t>
         </is>
       </c>
       <c r="I143" t="inlineStr">
         <is>
-          <t>13/10/2025 23:59</t>
+          <t>02/11/2025 23:59</t>
         </is>
       </c>
       <c r="K143" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N143" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P143" t="inlineStr"/>
       <c r="Q143" t="inlineStr"/>
       <c r="R143" t="inlineStr"/>
       <c r="S143" t="inlineStr"/>
       <c r="T143" t="inlineStr"/>
+      <c r="W143" t="n">
+        <v>0</v>
+      </c>
+      <c r="X143" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y143" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z143" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA143" t="n">
+        <v>0</v>
+      </c>
       <c r="AC143" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD143" t="n">
+        <v>0</v>
+      </c>
       <c r="AE143" t="inlineStr">
         <is>
-          <t>AVVISI/SELEZIONI INTERNE per il personale dipendente dell'Azienda</t>
+          <t>Avviso di struttura complessa</t>
         </is>
       </c>
       <c r="AF143" t="inlineStr">
         <is>
-          <t>Non definito</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="inlineStr"/>
       <c r="B144" t="inlineStr"/>
       <c r="C144" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa denominato "Ufficio Tecnologie di Laboratorio e Diagnostica" , riservato al ruolo amministrativo - APSF Collaboratore Amministrativo.</t>
+          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa denominato "Logistica Integrata e Autoparco", riservato al personale dipendente appartenente al ruolo amministrativo, tecnico e professionale- APSF Collaboratore Amministrativo e Collaboratore Tecnico Professionale</t>
         </is>
       </c>
       <c r="D144" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E144" t="inlineStr"/>
-      <c r="F144" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="H144" t="inlineStr">
         <is>
           <t>03/10/2025 00:00</t>
         </is>
       </c>
       <c r="I144" t="inlineStr">
         <is>
           <t>13/10/2025 23:59</t>
         </is>
       </c>
       <c r="K144" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N144" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P144" t="inlineStr"/>
       <c r="Q144" t="inlineStr"/>
       <c r="R144" t="inlineStr"/>
       <c r="S144" t="inlineStr"/>
       <c r="T144" t="inlineStr"/>
       <c r="AC144" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE144" t="inlineStr">
         <is>
           <t>AVVISI/SELEZIONI INTERNE per il personale dipendente dell'Azienda</t>
         </is>
       </c>
       <c r="AF144" t="inlineStr">
         <is>
           <t>Non definito</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="inlineStr"/>
       <c r="B145" t="inlineStr"/>
       <c r="C145" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa di coordinamento denominato " Coordinamento logistica Ospedaliera, Servizio Barellieri e Servizio Necroforico", riservato al personale dipendente di tutti i profili professionali del ruolo sanitario -APSF</t>
+          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa denominato "Ufficio Tecnologie di Laboratorio e Diagnostica" , riservato al ruolo amministrativo - APSF Collaboratore Amministrativo.</t>
         </is>
       </c>
       <c r="D145" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E145" t="inlineStr"/>
       <c r="F145" t="inlineStr">
         <is>
-          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
+          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo amministrativo</t>
         </is>
       </c>
       <c r="G145" t="inlineStr">
         <is>
-          <t>Vari profili</t>
+          <t>Collaboratore Amministrativo Professionale</t>
         </is>
       </c>
       <c r="H145" t="inlineStr">
         <is>
           <t>03/10/2025 00:00</t>
         </is>
       </c>
       <c r="I145" t="inlineStr">
         <is>
           <t>13/10/2025 23:59</t>
         </is>
       </c>
       <c r="K145" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N145" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P145" t="inlineStr"/>
       <c r="Q145" t="inlineStr"/>
       <c r="R145" t="inlineStr"/>
       <c r="S145" t="inlineStr"/>
       <c r="T145" t="inlineStr"/>
       <c r="AC145" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE145" t="inlineStr">
         <is>
           <t>AVVISI/SELEZIONI INTERNE per il personale dipendente dell'Azienda</t>
         </is>
       </c>
       <c r="AF145" t="inlineStr">
         <is>
           <t>Non definito</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="inlineStr"/>
       <c r="B146" t="inlineStr"/>
       <c r="C146" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione professionale denominato "Ufficio Acquisti Dispositivi Medici", riservato al personale dipendente appartenente al ruolo amministrativo - APSF Collaboratore Amministrativo.</t>
+          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa di coordinamento denominato " Coordinamento logistica Ospedaliera, Servizio Barellieri e Servizio Necroforico", riservato al personale dipendente di tutti i profili professionali del ruolo sanitario -APSF</t>
         </is>
       </c>
       <c r="D146" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E146" t="inlineStr"/>
       <c r="F146" t="inlineStr">
         <is>
-          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo amministrativo</t>
+          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
         </is>
       </c>
       <c r="G146" t="inlineStr">
         <is>
-          <t>Collaboratore Amministrativo Professionale</t>
+          <t>Vari profili</t>
         </is>
       </c>
       <c r="H146" t="inlineStr">
         <is>
           <t>03/10/2025 00:00</t>
         </is>
       </c>
       <c r="I146" t="inlineStr">
         <is>
           <t>13/10/2025 23:59</t>
         </is>
       </c>
       <c r="K146" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N146" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P146" t="inlineStr"/>
       <c r="Q146" t="inlineStr"/>
       <c r="R146" t="inlineStr"/>
       <c r="S146" t="inlineStr"/>
       <c r="T146" t="inlineStr"/>
       <c r="AC146" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE146" t="inlineStr">
         <is>
           <t>AVVISI/SELEZIONI INTERNE per il personale dipendente dell'Azienda</t>
         </is>
       </c>
       <c r="AF146" t="inlineStr">
         <is>
           <t>Non definito</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="inlineStr"/>
       <c r="B147" t="inlineStr"/>
       <c r="C147" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa di coordinamento denominato "Responsabile Area Socio-Educativa UOC IAF e Consultorio Familiare D2", riservato al personale dipendente appartenente al ruolo socio-sanitario - APSF Assistente Sociale.</t>
+          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione professionale denominato "Ufficio Acquisti Dispositivi Medici", riservato al personale dipendente appartenente al ruolo amministrativo - APSF Collaboratore Amministrativo.</t>
         </is>
       </c>
       <c r="D147" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E147" t="inlineStr"/>
       <c r="F147" t="inlineStr">
         <is>
-          <t>Area dei Professionisti della Salute e dei Funzionari - ruolo socio-sanitario</t>
+          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo amministrativo</t>
         </is>
       </c>
       <c r="G147" t="inlineStr">
         <is>
-          <t>Assistente Sociale</t>
+          <t>Collaboratore Amministrativo Professionale</t>
         </is>
       </c>
       <c r="H147" t="inlineStr">
         <is>
           <t>03/10/2025 00:00</t>
         </is>
       </c>
       <c r="I147" t="inlineStr">
         <is>
           <t>13/10/2025 23:59</t>
         </is>
       </c>
       <c r="K147" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N147" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P147" t="inlineStr"/>
       <c r="Q147" t="inlineStr"/>
       <c r="R147" t="inlineStr"/>
       <c r="S147" t="inlineStr"/>
       <c r="T147" t="inlineStr"/>
       <c r="AC147" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE147" t="inlineStr">
         <is>
           <t>AVVISI/SELEZIONI INTERNE per il personale dipendente dell'Azienda</t>
         </is>
       </c>
       <c r="AF147" t="inlineStr">
         <is>
           <t>Non definito</t>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="inlineStr"/>
       <c r="B148" t="inlineStr"/>
       <c r="C148" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa di coordinamento denominato "Responsabile Area Socio-Educativa UOC IAF e Consultorio Familiare D1", riservato al personale dipendente appartenente al ruolo socio-sanitario - APSF Assistente Sociale.</t>
+          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa di coordinamento denominato "Responsabile Area Socio-Educativa UOC IAF e Consultorio Familiare D2", riservato al personale dipendente appartenente al ruolo socio-sanitario - APSF Assistente Sociale.</t>
         </is>
       </c>
       <c r="D148" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E148" t="inlineStr"/>
       <c r="F148" t="inlineStr">
         <is>
           <t>Area dei Professionisti della Salute e dei Funzionari - ruolo socio-sanitario</t>
         </is>
       </c>
       <c r="G148" t="inlineStr">
         <is>
           <t>Assistente Sociale</t>
         </is>
       </c>
       <c r="H148" t="inlineStr">
         <is>
           <t>03/10/2025 00:00</t>
         </is>
       </c>
       <c r="I148" t="inlineStr">
         <is>
@@ -11427,116 +11449,116 @@
       <c r="Q148" t="inlineStr"/>
       <c r="R148" t="inlineStr"/>
       <c r="S148" t="inlineStr"/>
       <c r="T148" t="inlineStr"/>
       <c r="AC148" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE148" t="inlineStr">
         <is>
           <t>AVVISI/SELEZIONI INTERNE per il personale dipendente dell'Azienda</t>
         </is>
       </c>
       <c r="AF148" t="inlineStr">
         <is>
           <t>Non definito</t>
         </is>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="inlineStr"/>
       <c r="B149" t="inlineStr"/>
       <c r="C149" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa di coordinamento denominato "Coordinamento Salute in Carcere e Istituto Minorile" riservato al personale dipendente appartenente al ruolo sanitario - APSF Infermiere</t>
+          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa di coordinamento denominato "Responsabile Area Socio-Educativa UOC IAF e Consultorio Familiare D1", riservato al personale dipendente appartenente al ruolo socio-sanitario - APSF Assistente Sociale.</t>
         </is>
       </c>
       <c r="D149" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E149" t="inlineStr"/>
       <c r="F149" t="inlineStr">
         <is>
-          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
+          <t>Area dei Professionisti della Salute e dei Funzionari - ruolo socio-sanitario</t>
         </is>
       </c>
       <c r="G149" t="inlineStr">
         <is>
-          <t>Infermiere</t>
+          <t>Assistente Sociale</t>
         </is>
       </c>
       <c r="H149" t="inlineStr">
         <is>
           <t>03/10/2025 00:00</t>
         </is>
       </c>
       <c r="I149" t="inlineStr">
         <is>
           <t>13/10/2025 23:59</t>
         </is>
       </c>
       <c r="K149" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N149" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P149" t="inlineStr"/>
       <c r="Q149" t="inlineStr"/>
       <c r="R149" t="inlineStr"/>
       <c r="S149" t="inlineStr"/>
       <c r="T149" t="inlineStr"/>
       <c r="AC149" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE149" t="inlineStr">
         <is>
           <t>AVVISI/SELEZIONI INTERNE per il personale dipendente dell'Azienda</t>
         </is>
       </c>
       <c r="AF149" t="inlineStr">
         <is>
           <t>Non definito</t>
         </is>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="inlineStr"/>
       <c r="B150" t="inlineStr"/>
       <c r="C150" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa di coordinamento denominato " Responsabile Organizzativo Case della Comunità", riservato al personale dipendente appartenente al ruolo sanitario - APSF Infermiere</t>
+          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa di coordinamento denominato "Coordinamento Salute in Carcere e Istituto Minorile" riservato al personale dipendente appartenente al ruolo sanitario - APSF Infermiere</t>
         </is>
       </c>
       <c r="D150" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E150" t="inlineStr"/>
       <c r="F150" t="inlineStr">
         <is>
           <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
         </is>
       </c>
       <c r="G150" t="inlineStr">
         <is>
           <t>Infermiere</t>
         </is>
       </c>
       <c r="H150" t="inlineStr">
         <is>
           <t>03/10/2025 00:00</t>
         </is>
       </c>
       <c r="I150" t="inlineStr">
         <is>
@@ -11557,524 +11579,524 @@
       <c r="Q150" t="inlineStr"/>
       <c r="R150" t="inlineStr"/>
       <c r="S150" t="inlineStr"/>
       <c r="T150" t="inlineStr"/>
       <c r="AC150" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE150" t="inlineStr">
         <is>
           <t>AVVISI/SELEZIONI INTERNE per il personale dipendente dell'Azienda</t>
         </is>
       </c>
       <c r="AF150" t="inlineStr">
         <is>
           <t>Non definito</t>
         </is>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="inlineStr"/>
       <c r="B151" t="inlineStr"/>
       <c r="C151" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa denominato " Ufficio Acquisti Farmaci", riservato al personale dipendente appartenente al ruolo amministrativo - APSF Collaboratore Amministrativo</t>
+          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa di coordinamento denominato " Responsabile Organizzativo Case della Comunità", riservato al personale dipendente appartenente al ruolo sanitario - APSF Infermiere</t>
         </is>
       </c>
       <c r="D151" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E151" t="inlineStr"/>
       <c r="F151" t="inlineStr">
         <is>
-          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo amministrativo</t>
+          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
         </is>
       </c>
       <c r="G151" t="inlineStr">
         <is>
-          <t>Collaboratore Amministrativo Professionale</t>
+          <t>Infermiere</t>
         </is>
       </c>
       <c r="H151" t="inlineStr">
         <is>
           <t>03/10/2025 00:00</t>
         </is>
       </c>
       <c r="I151" t="inlineStr">
         <is>
           <t>13/10/2025 23:59</t>
         </is>
       </c>
       <c r="K151" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N151" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P151" t="inlineStr"/>
       <c r="Q151" t="inlineStr"/>
       <c r="R151" t="inlineStr"/>
       <c r="S151" t="inlineStr"/>
       <c r="T151" t="inlineStr"/>
       <c r="AC151" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE151" t="inlineStr">
         <is>
           <t>AVVISI/SELEZIONI INTERNE per il personale dipendente dell'Azienda</t>
         </is>
       </c>
       <c r="AF151" t="inlineStr">
         <is>
           <t>Non definito</t>
         </is>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="inlineStr"/>
-      <c r="B152" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="B152" t="inlineStr"/>
       <c r="C152" t="inlineStr">
         <is>
-          <t>Tabella triennale avvisi, concorsi e procedure comparative aggiornata a settembre 2025</t>
+          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa denominato " Ufficio Acquisti Farmaci", riservato al personale dipendente appartenente al ruolo amministrativo - APSF Collaboratore Amministrativo</t>
         </is>
       </c>
       <c r="D152" t="inlineStr">
         <is>
-          <t>Aperto</t>
-[...4 lines deleted...]
-          <t>&lt;p&gt;Tabella triennale avvisi, concorsi e procedure comparative aggiornata a settembre 2025&lt;/p&gt;</t>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E152" t="inlineStr"/>
+      <c r="F152" t="inlineStr">
+        <is>
+          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo amministrativo</t>
+        </is>
+      </c>
+      <c r="G152" t="inlineStr">
+        <is>
+          <t>Collaboratore Amministrativo Professionale</t>
         </is>
       </c>
       <c r="H152" t="inlineStr">
         <is>
-          <t>25/09/2025 00:00</t>
+          <t>03/10/2025 00:00</t>
         </is>
       </c>
       <c r="I152" t="inlineStr">
         <is>
-          <t>24/09/3030 23:59</t>
+          <t>13/10/2025 23:59</t>
         </is>
       </c>
       <c r="K152" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N152" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P152" t="inlineStr"/>
       <c r="Q152" t="inlineStr"/>
       <c r="R152" t="inlineStr"/>
       <c r="S152" t="inlineStr"/>
       <c r="T152" t="inlineStr"/>
-      <c r="W152" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="AC152" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="AD152" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AE152" t="inlineStr">
         <is>
-          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
+          <t>AVVISI/SELEZIONI INTERNE per il personale dipendente dell'Azienda</t>
         </is>
       </c>
       <c r="AF152" t="inlineStr">
         <is>
           <t>Non definito</t>
         </is>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="inlineStr"/>
-      <c r="B153" t="inlineStr"/>
+      <c r="B153" t="inlineStr">
+        <is>
+          <t>Tabella</t>
+        </is>
+      </c>
       <c r="C153" t="inlineStr">
         <is>
-          <t>Azienda Zero - graduatoria concorso pubblico per n. 6 Dirigenti Medici disciplina di Malattie Infettive</t>
+          <t>Tabella triennale avvisi, concorsi e procedure comparative aggiornata a settembre 2025</t>
         </is>
       </c>
       <c r="D153" t="inlineStr">
         <is>
-          <t>Graduatoria/Esito</t>
-[...10 lines deleted...]
-          <t>Dirigente Medico</t>
+          <t>Aperto</t>
+        </is>
+      </c>
+      <c r="E153" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Tabella triennale avvisi, concorsi e procedure comparative aggiornata a settembre 2025&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H153" t="inlineStr">
         <is>
           <t>25/09/2025 00:00</t>
         </is>
       </c>
       <c r="I153" t="inlineStr">
         <is>
-          <t>24/09/2027 23:59</t>
+          <t>24/09/3030 23:59</t>
         </is>
       </c>
       <c r="K153" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N153" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P153" t="inlineStr"/>
       <c r="Q153" t="inlineStr"/>
       <c r="R153" t="inlineStr"/>
       <c r="S153" t="inlineStr"/>
       <c r="T153" t="inlineStr"/>
+      <c r="W153" t="n">
+        <v>0</v>
+      </c>
+      <c r="X153" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y153" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z153" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA153" t="n">
+        <v>0</v>
+      </c>
       <c r="AC153" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD153" t="n">
+        <v>0</v>
+      </c>
       <c r="AE153" t="inlineStr">
         <is>
-          <t>Concorsi Dirigenza</t>
+          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
         </is>
       </c>
       <c r="AF153" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Non definito</t>
         </is>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="inlineStr"/>
       <c r="B154" t="inlineStr"/>
       <c r="C154" t="inlineStr">
         <is>
-          <t>Azienda Zero - graduatoria concorso pubblico per n. 4 Dirigenti Veterinari disciplina di Sanità Animale</t>
+          <t>Azienda Zero - graduatoria concorso pubblico per n. 6 Dirigenti Medici disciplina di Malattie Infettive</t>
         </is>
       </c>
       <c r="D154" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E154" t="inlineStr"/>
       <c r="F154" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G154" t="inlineStr">
         <is>
-          <t>Dirigente Veterinario</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H154" t="inlineStr">
         <is>
-          <t>24/09/2025 00:00</t>
+          <t>25/09/2025 00:00</t>
         </is>
       </c>
       <c r="I154" t="inlineStr">
         <is>
-          <t>18/09/2027 23:59</t>
+          <t>24/09/2027 23:59</t>
         </is>
       </c>
       <c r="K154" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N154" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P154" t="inlineStr"/>
       <c r="Q154" t="inlineStr"/>
       <c r="R154" t="inlineStr"/>
       <c r="S154" t="inlineStr"/>
       <c r="T154" t="inlineStr"/>
       <c r="AC154" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE154" t="inlineStr">
         <is>
           <t>Concorsi Dirigenza</t>
         </is>
       </c>
       <c r="AF154" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="inlineStr"/>
       <c r="B155" t="inlineStr"/>
       <c r="C155" t="inlineStr">
         <is>
-          <t xml:space="preserve">Azienda Zero - Graduatoria concorso pubblico, per titoli ed esami, per n. 46 posti di Assistente Sanitario – Area dei Professionisti della Salute e dei Funzionari – Ruolo Sanitario.
-</t>
+          <t>Azienda Zero - graduatoria concorso pubblico per n. 4 Dirigenti Veterinari disciplina di Sanità Animale</t>
         </is>
       </c>
       <c r="D155" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E155" t="inlineStr"/>
       <c r="F155" t="inlineStr">
         <is>
-          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G155" t="inlineStr">
         <is>
-          <t>Assistente Sanitario</t>
+          <t>Dirigente Veterinario</t>
         </is>
       </c>
       <c r="H155" t="inlineStr">
         <is>
           <t>24/09/2025 00:00</t>
         </is>
       </c>
       <c r="I155" t="inlineStr">
         <is>
-          <t>22/09/2027 23:59</t>
+          <t>18/09/2027 23:59</t>
         </is>
       </c>
       <c r="K155" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N155" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P155" t="inlineStr"/>
       <c r="Q155" t="inlineStr"/>
       <c r="R155" t="inlineStr"/>
       <c r="S155" t="inlineStr"/>
       <c r="T155" t="inlineStr"/>
       <c r="AC155" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE155" t="inlineStr">
         <is>
-          <t>Concorsi Comparto</t>
+          <t>Concorsi Dirigenza</t>
         </is>
       </c>
       <c r="AF155" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="inlineStr"/>
       <c r="B156" t="inlineStr"/>
       <c r="C156" t="inlineStr">
         <is>
-          <t xml:space="preserve">Azienda Zero - Graduatoria concorso pubblico, per titoli ed esami, per n. 58 posti di Tecnico Sanitario di Radiologia Medica – Area dei Professionisti della Salute e dei Funzionari – Ruolo Sanitario.
+          <t xml:space="preserve">Azienda Zero - Graduatoria concorso pubblico, per titoli ed esami, per n. 46 posti di Assistente Sanitario – Area dei Professionisti della Salute e dei Funzionari – Ruolo Sanitario.
 </t>
         </is>
       </c>
       <c r="D156" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E156" t="inlineStr"/>
       <c r="F156" t="inlineStr">
         <is>
-          <t>D</t>
+          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
         </is>
       </c>
       <c r="G156" t="inlineStr">
         <is>
-          <t>C.P.S. Tecnico Sanitario di Radiologia Medica</t>
+          <t>Assistente Sanitario</t>
         </is>
       </c>
       <c r="H156" t="inlineStr">
         <is>
           <t>24/09/2025 00:00</t>
         </is>
       </c>
       <c r="I156" t="inlineStr">
         <is>
           <t>22/09/2027 23:59</t>
         </is>
       </c>
       <c r="K156" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N156" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P156" t="inlineStr"/>
       <c r="Q156" t="inlineStr"/>
       <c r="R156" t="inlineStr"/>
       <c r="S156" t="inlineStr"/>
       <c r="T156" t="inlineStr"/>
       <c r="AC156" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE156" t="inlineStr">
         <is>
           <t>Concorsi Comparto</t>
         </is>
       </c>
       <c r="AF156" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="inlineStr"/>
       <c r="B157" t="inlineStr"/>
       <c r="C157" t="inlineStr">
         <is>
-          <t>Azienda Zero - Graduatoria concorso pubblico per n. 12 posti di Dirigente Medico di Organizzazione dei Servizi Sanitari di Base</t>
+          <t xml:space="preserve">Azienda Zero - Graduatoria concorso pubblico, per titoli ed esami, per n. 58 posti di Tecnico Sanitario di Radiologia Medica – Area dei Professionisti della Salute e dei Funzionari – Ruolo Sanitario.
+</t>
         </is>
       </c>
       <c r="D157" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E157" t="inlineStr"/>
       <c r="F157" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>D</t>
         </is>
       </c>
       <c r="G157" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>C.P.S. Tecnico Sanitario di Radiologia Medica</t>
         </is>
       </c>
       <c r="H157" t="inlineStr">
         <is>
-          <t>19/09/2025 00:00</t>
+          <t>24/09/2025 00:00</t>
         </is>
       </c>
       <c r="I157" t="inlineStr">
         <is>
-          <t>16/09/2027 23:59</t>
+          <t>22/09/2027 23:59</t>
         </is>
       </c>
       <c r="K157" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N157" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P157" t="inlineStr"/>
       <c r="Q157" t="inlineStr"/>
       <c r="R157" t="inlineStr"/>
       <c r="S157" t="inlineStr"/>
       <c r="T157" t="inlineStr"/>
       <c r="AC157" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE157" t="inlineStr">
         <is>
-          <t>Concorsi Dirigenza</t>
+          <t>Concorsi Comparto</t>
         </is>
       </c>
       <c r="AF157" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="inlineStr"/>
       <c r="B158" t="inlineStr"/>
       <c r="C158" t="inlineStr">
         <is>
-          <t>Azienda Zero - Graduatoria concorso pubblico per n. 11 posti di Dirigente Medico di Oncologia</t>
+          <t>Azienda Zero - Graduatoria concorso pubblico per n. 12 posti di Dirigente Medico di Organizzazione dei Servizi Sanitari di Base</t>
         </is>
       </c>
       <c r="D158" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E158" t="inlineStr"/>
       <c r="F158" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G158" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H158" t="inlineStr">
         <is>
           <t>19/09/2025 00:00</t>
         </is>
       </c>
       <c r="I158" t="inlineStr">
         <is>
@@ -12095,544 +12117,544 @@
       <c r="Q158" t="inlineStr"/>
       <c r="R158" t="inlineStr"/>
       <c r="S158" t="inlineStr"/>
       <c r="T158" t="inlineStr"/>
       <c r="AC158" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE158" t="inlineStr">
         <is>
           <t>Concorsi Dirigenza</t>
         </is>
       </c>
       <c r="AF158" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="inlineStr"/>
       <c r="B159" t="inlineStr"/>
       <c r="C159" t="inlineStr">
         <is>
-          <t>Avviso pubblico per il conferimento dell'incarico di Direttore UOC Disabilità e non Autosufficienza del Distretto 1 di Rovigo</t>
+          <t>Azienda Zero - Graduatoria concorso pubblico per n. 11 posti di Dirigente Medico di Oncologia</t>
         </is>
       </c>
       <c r="D159" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E159" t="inlineStr"/>
       <c r="F159" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G159" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H159" t="inlineStr">
         <is>
-          <t>16/09/2025 00:00</t>
+          <t>19/09/2025 00:00</t>
         </is>
       </c>
       <c r="I159" t="inlineStr">
         <is>
-          <t>16/10/2025 23:59</t>
+          <t>16/09/2027 23:59</t>
         </is>
       </c>
       <c r="K159" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N159" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P159" t="inlineStr"/>
       <c r="Q159" t="inlineStr"/>
       <c r="R159" t="inlineStr"/>
       <c r="S159" t="inlineStr"/>
       <c r="T159" t="inlineStr"/>
-      <c r="W159" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="AC159" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="AD159" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AE159" t="inlineStr">
         <is>
-          <t>Avviso di struttura complessa</t>
+          <t>Concorsi Dirigenza</t>
         </is>
       </c>
       <c r="AF159" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="inlineStr"/>
       <c r="B160" t="inlineStr"/>
       <c r="C160" t="inlineStr">
         <is>
-          <t>Azienda Zero - graduatoria concorso pubblico per n. 5 posti di Dirigente Medico di Ginecologia e Ostetricia per Procreazione Medicalmente Assistita</t>
+          <t>Avviso pubblico per il conferimento dell'incarico di Direttore UOC Disabilità e non Autosufficienza del Distretto 1 di Rovigo</t>
         </is>
       </c>
       <c r="D160" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E160" t="inlineStr"/>
       <c r="F160" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G160" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H160" t="inlineStr">
         <is>
           <t>16/09/2025 00:00</t>
         </is>
       </c>
       <c r="I160" t="inlineStr">
         <is>
-          <t>10/09/2027 23:59</t>
+          <t>16/10/2025 23:59</t>
         </is>
       </c>
       <c r="K160" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N160" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P160" t="inlineStr"/>
       <c r="Q160" t="inlineStr"/>
       <c r="R160" t="inlineStr"/>
       <c r="S160" t="inlineStr"/>
       <c r="T160" t="inlineStr"/>
+      <c r="W160" t="n">
+        <v>0</v>
+      </c>
+      <c r="X160" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y160" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z160" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA160" t="n">
+        <v>0</v>
+      </c>
       <c r="AC160" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD160" t="n">
+        <v>0</v>
+      </c>
       <c r="AE160" t="inlineStr">
         <is>
-          <t>Concorsi Dirigenza</t>
+          <t>Avviso di struttura complessa</t>
         </is>
       </c>
       <c r="AF160" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="inlineStr"/>
       <c r="B161" t="inlineStr"/>
       <c r="C161" t="inlineStr">
         <is>
-          <t>Avviso pubblico di mobilità volontaria per n. 1 Dirigente Medico disciplina di Direzione Medica di Presidio Ospedaliero</t>
+          <t>Azienda Zero - graduatoria concorso pubblico per n. 5 posti di Dirigente Medico di Ginecologia e Ostetricia per Procreazione Medicalmente Assistita</t>
         </is>
       </c>
       <c r="D161" t="inlineStr">
         <is>
-          <t>Scaduto</t>
-[...6 lines deleted...]
-      </c>
+          <t>Graduatoria/Esito</t>
+        </is>
+      </c>
+      <c r="E161" t="inlineStr"/>
       <c r="F161" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G161" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H161" t="inlineStr">
         <is>
-          <t>05/09/2025 00:00</t>
+          <t>16/09/2025 00:00</t>
         </is>
       </c>
       <c r="I161" t="inlineStr">
         <is>
-          <t>05/10/2025 23:59</t>
+          <t>10/09/2027 23:59</t>
         </is>
       </c>
       <c r="K161" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N161" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P161" t="inlineStr"/>
       <c r="Q161" t="inlineStr"/>
       <c r="R161" t="inlineStr"/>
       <c r="S161" t="inlineStr"/>
       <c r="T161" t="inlineStr"/>
-      <c r="W161" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="AC161" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="AD161" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AE161" t="inlineStr">
         <is>
-          <t>Avviso Pubblico</t>
+          <t>Concorsi Dirigenza</t>
         </is>
       </c>
       <c r="AF161" t="inlineStr">
         <is>
-          <t>Tempo determinato</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="inlineStr"/>
       <c r="B162" t="inlineStr"/>
       <c r="C162" t="inlineStr">
         <is>
-          <t>Avviso di procedura comparativa per l’attribuzione di n. 1 incarico libero professionale, ex art. 7, comma 6, D. Lgs 165 del 30.03.2001 e ss.mm.ii., a professionista laureato in Psicologia, specializzato in Psicoterapia, per la realizzazione delle attività previste dal Progetto relativo al Contrasto al Gioco D’Azzardo Patologico della Regione Veneto, da assegnare alla UOC SERD dell’Azienda Ulss 5 Polesana.</t>
+          <t>Avviso pubblico di mobilità volontaria per n. 1 Dirigente Medico disciplina di Direzione Medica di Presidio Ospedaliero</t>
         </is>
       </c>
       <c r="D162" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="E162" t="inlineStr"/>
+      <c r="E162" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Avviso pubblico di mobilità volontaria per n. 1 Dirigente Medico disciplina di Direzione Medica di Presidio Ospedaliero&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="F162" t="inlineStr">
+        <is>
+          <t>Dirigenza medica e veterinaria</t>
+        </is>
+      </c>
+      <c r="G162" t="inlineStr">
+        <is>
+          <t>Dirigente Medico</t>
+        </is>
+      </c>
       <c r="H162" t="inlineStr">
         <is>
           <t>05/09/2025 00:00</t>
         </is>
       </c>
       <c r="I162" t="inlineStr">
         <is>
-          <t>16/09/2025 23:59</t>
+          <t>05/10/2025 23:59</t>
         </is>
       </c>
       <c r="K162" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N162" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P162" t="inlineStr"/>
       <c r="Q162" t="inlineStr"/>
       <c r="R162" t="inlineStr"/>
       <c r="S162" t="inlineStr"/>
       <c r="T162" t="inlineStr"/>
+      <c r="W162" t="n">
+        <v>0</v>
+      </c>
+      <c r="X162" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y162" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z162" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA162" t="n">
+        <v>0</v>
+      </c>
       <c r="AC162" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD162" t="n">
+        <v>0</v>
+      </c>
       <c r="AE162" t="inlineStr">
         <is>
-          <t>Incarichi libero professionali</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF162" t="inlineStr">
         <is>
-          <t>Lavoro autonomo</t>
+          <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="inlineStr"/>
       <c r="B163" t="inlineStr"/>
       <c r="C163" t="inlineStr">
         <is>
-          <t>Avviso di selezione pubblica per conferimento di nr. 2 incarichi libero professionali, ad Avvocati con comprovata esperienza in materia di responsabilità civile verso terzi in ambito sanitario, per attività di supporto alla gestione stragiudiziale dei sinistri di responsabilità civile sanitaria presso la UOC Affari Generali e Comitato Aziendale di Valutazione Sinistri.</t>
+          <t>Avviso di procedura comparativa per l’attribuzione di n. 1 incarico libero professionale, ex art. 7, comma 6, D. Lgs 165 del 30.03.2001 e ss.mm.ii., a professionista laureato in Psicologia, specializzato in Psicoterapia, per la realizzazione delle attività previste dal Progetto relativo al Contrasto al Gioco D’Azzardo Patologico della Regione Veneto, da assegnare alla UOC SERD dell’Azienda Ulss 5 Polesana.</t>
         </is>
       </c>
       <c r="D163" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E163" t="inlineStr"/>
       <c r="H163" t="inlineStr">
         <is>
-          <t>01/09/2025 00:00</t>
+          <t>05/09/2025 00:00</t>
         </is>
       </c>
       <c r="I163" t="inlineStr">
         <is>
-          <t>10/09/2025 23:59</t>
+          <t>16/09/2025 23:59</t>
         </is>
       </c>
       <c r="K163" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N163" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P163" t="inlineStr"/>
       <c r="Q163" t="inlineStr"/>
       <c r="R163" t="inlineStr"/>
       <c r="S163" t="inlineStr"/>
       <c r="T163" t="inlineStr"/>
       <c r="AC163" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE163" t="inlineStr">
         <is>
           <t>Incarichi libero professionali</t>
         </is>
       </c>
       <c r="AF163" t="inlineStr">
         <is>
           <t>Lavoro autonomo</t>
         </is>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="inlineStr"/>
       <c r="B164" t="inlineStr"/>
       <c r="C164" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per soli titoli, per l'assunzione a tempo determinato di n. 1 Tecnico Sanitario di Laboratorio Biomedico - Area PSF</t>
+          <t>Avviso di selezione pubblica per conferimento di nr. 2 incarichi libero professionali, ad Avvocati con comprovata esperienza in materia di responsabilità civile verso terzi in ambito sanitario, per attività di supporto alla gestione stragiudiziale dei sinistri di responsabilità civile sanitaria presso la UOC Affari Generali e Comitato Aziendale di Valutazione Sinistri.</t>
         </is>
       </c>
       <c r="D164" t="inlineStr">
         <is>
-          <t>Graduatoria/Esito</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="E164" t="inlineStr"/>
-      <c r="F164" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="H164" t="inlineStr">
         <is>
-          <t>08/08/2025 00:00</t>
+          <t>01/09/2025 00:00</t>
         </is>
       </c>
       <c r="I164" t="inlineStr">
         <is>
-          <t>22/08/2025 23:59</t>
+          <t>10/09/2025 23:59</t>
         </is>
       </c>
       <c r="K164" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N164" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P164" t="inlineStr"/>
       <c r="Q164" t="inlineStr"/>
       <c r="R164" t="inlineStr"/>
       <c r="S164" t="inlineStr"/>
       <c r="T164" t="inlineStr"/>
-      <c r="W164" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="AC164" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="AD164" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AE164" t="inlineStr">
         <is>
-          <t>Avviso Pubblico</t>
+          <t>Incarichi libero professionali</t>
         </is>
       </c>
       <c r="AF164" t="inlineStr">
         <is>
-          <t>Tempo determinato</t>
+          <t>Lavoro autonomo</t>
         </is>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="inlineStr"/>
       <c r="B165" t="inlineStr"/>
       <c r="C165" t="inlineStr">
         <is>
-          <t>Azienda Zero - graduatoria concorso pubblico per n. 19 posti di Dirigente Medico di Ortopedia e Traumatologia</t>
+          <t>Avviso pubblico, per soli titoli, per l'assunzione a tempo determinato di n. 1 Tecnico Sanitario di Laboratorio Biomedico - Area PSF</t>
         </is>
       </c>
       <c r="D165" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E165" t="inlineStr"/>
       <c r="F165" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
         </is>
       </c>
       <c r="G165" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>Tecnico Sanitario di Laboratorio Biomedico</t>
         </is>
       </c>
       <c r="H165" t="inlineStr">
         <is>
-          <t>07/08/2025 00:00</t>
+          <t>08/08/2025 00:00</t>
         </is>
       </c>
       <c r="I165" t="inlineStr">
         <is>
-          <t>05/08/2027 23:59</t>
+          <t>22/08/2025 23:59</t>
         </is>
       </c>
       <c r="K165" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N165" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P165" t="inlineStr"/>
       <c r="Q165" t="inlineStr"/>
       <c r="R165" t="inlineStr"/>
       <c r="S165" t="inlineStr"/>
       <c r="T165" t="inlineStr"/>
+      <c r="W165" t="n">
+        <v>0</v>
+      </c>
+      <c r="X165" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y165" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z165" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA165" t="n">
+        <v>0</v>
+      </c>
       <c r="AC165" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD165" t="n">
+        <v>0</v>
+      </c>
       <c r="AE165" t="inlineStr">
         <is>
-          <t>Concorsi Dirigenza</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF165" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="inlineStr"/>
       <c r="B166" t="inlineStr"/>
       <c r="C166" t="inlineStr">
         <is>
-          <t>Azienda Zero - graduatoria concorso pubblico per n. 11 posti di Dirigente Medico di Nefrologia</t>
+          <t>Azienda Zero - graduatoria concorso pubblico per n. 19 posti di Dirigente Medico di Ortopedia e Traumatologia</t>
         </is>
       </c>
       <c r="D166" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E166" t="inlineStr"/>
       <c r="F166" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G166" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H166" t="inlineStr">
         <is>
           <t>07/08/2025 00:00</t>
         </is>
       </c>
       <c r="I166" t="inlineStr">
         <is>
@@ -12653,51 +12675,51 @@
       <c r="Q166" t="inlineStr"/>
       <c r="R166" t="inlineStr"/>
       <c r="S166" t="inlineStr"/>
       <c r="T166" t="inlineStr"/>
       <c r="AC166" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE166" t="inlineStr">
         <is>
           <t>Concorsi Dirigenza</t>
         </is>
       </c>
       <c r="AF166" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="inlineStr"/>
       <c r="B167" t="inlineStr"/>
       <c r="C167" t="inlineStr">
         <is>
-          <t>Azienda Zero - graduatoria concorso pubblico per n. 8 posti di Dirigente Veterinario disciplina Produzione, Trasformazione, Commercializzazione, Conservazione e Trasporto Alimenti di Origine Animale e loro Derivati</t>
+          <t>Azienda Zero - graduatoria concorso pubblico per n. 11 posti di Dirigente Medico di Nefrologia</t>
         </is>
       </c>
       <c r="D167" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E167" t="inlineStr"/>
       <c r="F167" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G167" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H167" t="inlineStr">
         <is>
           <t>07/08/2025 00:00</t>
         </is>
       </c>
       <c r="I167" t="inlineStr">
         <is>
@@ -12718,51 +12740,51 @@
       <c r="Q167" t="inlineStr"/>
       <c r="R167" t="inlineStr"/>
       <c r="S167" t="inlineStr"/>
       <c r="T167" t="inlineStr"/>
       <c r="AC167" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE167" t="inlineStr">
         <is>
           <t>Concorsi Dirigenza</t>
         </is>
       </c>
       <c r="AF167" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="inlineStr"/>
       <c r="B168" t="inlineStr"/>
       <c r="C168" t="inlineStr">
         <is>
-          <t>Azienda Zero - graduatoria concorso pubblico per n. 15 posti di Dirigente Medico di Urologia</t>
+          <t>Azienda Zero - graduatoria concorso pubblico per n. 8 posti di Dirigente Veterinario disciplina Produzione, Trasformazione, Commercializzazione, Conservazione e Trasporto Alimenti di Origine Animale e loro Derivati</t>
         </is>
       </c>
       <c r="D168" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E168" t="inlineStr"/>
       <c r="F168" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G168" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H168" t="inlineStr">
         <is>
           <t>07/08/2025 00:00</t>
         </is>
       </c>
       <c r="I168" t="inlineStr">
         <is>
@@ -12783,311 +12805,311 @@
       <c r="Q168" t="inlineStr"/>
       <c r="R168" t="inlineStr"/>
       <c r="S168" t="inlineStr"/>
       <c r="T168" t="inlineStr"/>
       <c r="AC168" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE168" t="inlineStr">
         <is>
           <t>Concorsi Dirigenza</t>
         </is>
       </c>
       <c r="AF168" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="169">
       <c r="A169" t="inlineStr"/>
       <c r="B169" t="inlineStr"/>
       <c r="C169" t="inlineStr">
         <is>
-          <t>Azienda Zero - Graduatorie del concorso pubblico, per titoli ed esami, per n. 3 posti di Dirigente Medico – disciplina di Chirurgia Generale per attività di chirurgia senologica</t>
+          <t>Azienda Zero - graduatoria concorso pubblico per n. 15 posti di Dirigente Medico di Urologia</t>
         </is>
       </c>
       <c r="D169" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E169" t="inlineStr"/>
       <c r="F169" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G169" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H169" t="inlineStr">
         <is>
-          <t>06/08/2025 00:00</t>
+          <t>07/08/2025 00:00</t>
         </is>
       </c>
       <c r="I169" t="inlineStr">
         <is>
-          <t>03/08/2027 23:59</t>
+          <t>05/08/2027 23:59</t>
         </is>
       </c>
       <c r="K169" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N169" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P169" t="inlineStr"/>
       <c r="Q169" t="inlineStr"/>
       <c r="R169" t="inlineStr"/>
       <c r="S169" t="inlineStr"/>
       <c r="T169" t="inlineStr"/>
       <c r="AC169" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE169" t="inlineStr">
         <is>
           <t>Concorsi Dirigenza</t>
         </is>
       </c>
       <c r="AF169" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="inlineStr"/>
       <c r="B170" t="inlineStr"/>
       <c r="C170" t="inlineStr">
         <is>
-          <t>Azienda Zero - Graduatoria concorso pubblico, per titoli ed esami, per n. 8 posti di Assistente Tecnico – Perito Industriale con diploma quinquennale di istruzione secondaria tecnica nell’indirizzo “Elettronica ed Elettrotecnica” – Area degli Assistenti – Ruolo Tecnico</t>
+          <t>Azienda Zero - Graduatorie del concorso pubblico, per titoli ed esami, per n. 3 posti di Dirigente Medico – disciplina di Chirurgia Generale per attività di chirurgia senologica</t>
         </is>
       </c>
       <c r="D170" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E170" t="inlineStr"/>
       <c r="F170" t="inlineStr">
         <is>
-          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Tecnico</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G170" t="inlineStr">
         <is>
-          <t>Assistente Tecnico - Perito Elettrotecnico e/o Elettronico</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H170" t="inlineStr">
         <is>
           <t>06/08/2025 00:00</t>
         </is>
       </c>
       <c r="I170" t="inlineStr">
         <is>
-          <t>05/08/2027 23:59</t>
+          <t>03/08/2027 23:59</t>
         </is>
       </c>
       <c r="K170" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N170" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P170" t="inlineStr"/>
       <c r="Q170" t="inlineStr"/>
       <c r="R170" t="inlineStr"/>
       <c r="S170" t="inlineStr"/>
       <c r="T170" t="inlineStr"/>
       <c r="AC170" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE170" t="inlineStr">
         <is>
-          <t>Concorsi Comparto</t>
+          <t>Concorsi Dirigenza</t>
         </is>
       </c>
       <c r="AF170" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="inlineStr"/>
       <c r="B171" t="inlineStr"/>
       <c r="C171" t="inlineStr">
         <is>
-          <t>Procedura comparativa per il conferimento di incarichi libero - professionali a medici, ex art. 7, comma 6, del D.Lgs. nr. 165/2001, per le UOC di Pronto Soccorso della Azienda Ulss 5 Polesana.</t>
+          <t>Azienda Zero - Graduatoria concorso pubblico, per titoli ed esami, per n. 8 posti di Assistente Tecnico – Perito Industriale con diploma quinquennale di istruzione secondaria tecnica nell’indirizzo “Elettronica ed Elettrotecnica” – Area degli Assistenti – Ruolo Tecnico</t>
         </is>
       </c>
       <c r="D171" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E171" t="inlineStr"/>
       <c r="F171" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Tecnico</t>
         </is>
       </c>
       <c r="G171" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>Assistente Tecnico - Perito Elettrotecnico e/o Elettronico</t>
         </is>
       </c>
       <c r="H171" t="inlineStr">
         <is>
-          <t>31/07/2025 00:00</t>
+          <t>06/08/2025 00:00</t>
         </is>
       </c>
       <c r="I171" t="inlineStr">
         <is>
-          <t>31/12/2025 23:59</t>
+          <t>05/08/2027 23:59</t>
         </is>
       </c>
       <c r="K171" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N171" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P171" t="inlineStr"/>
       <c r="Q171" t="inlineStr"/>
       <c r="R171" t="inlineStr"/>
       <c r="S171" t="inlineStr"/>
       <c r="T171" t="inlineStr"/>
       <c r="AC171" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE171" t="inlineStr">
         <is>
-          <t>Incarichi libero professionali</t>
+          <t>Concorsi Comparto</t>
         </is>
       </c>
       <c r="AF171" t="inlineStr">
         <is>
-          <t>Lavoro autonomo</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="inlineStr"/>
       <c r="B172" t="inlineStr"/>
       <c r="C172" t="inlineStr">
         <is>
-          <t xml:space="preserve"> Azienda Zero - Graduatoria concorso pubblico, per titoli ed esami, per n. 13 posti di Dirigente Medico – disciplina Cure Palliative – Area della Medicina Diagnostica e dei Servizi – Profilo Professionale Dirigente Medico – Ruolo Sanitario.</t>
+          <t>Procedura comparativa per il conferimento di incarichi libero - professionali a medici, ex art. 7, comma 6, del D.Lgs. nr. 165/2001, per le UOC di Pronto Soccorso della Azienda Ulss 5 Polesana.</t>
         </is>
       </c>
       <c r="D172" t="inlineStr">
         <is>
-          <t>Graduatoria/Esito</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="E172" t="inlineStr"/>
       <c r="F172" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G172" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H172" t="inlineStr">
         <is>
-          <t>29/07/2025 00:00</t>
+          <t>31/07/2025 00:00</t>
         </is>
       </c>
       <c r="I172" t="inlineStr">
         <is>
-          <t>27/07/2027 23:59</t>
+          <t>31/12/2025 23:59</t>
         </is>
       </c>
       <c r="K172" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N172" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P172" t="inlineStr"/>
       <c r="Q172" t="inlineStr"/>
       <c r="R172" t="inlineStr"/>
       <c r="S172" t="inlineStr"/>
       <c r="T172" t="inlineStr"/>
       <c r="AC172" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE172" t="inlineStr">
         <is>
-          <t>Concorsi Dirigenza</t>
+          <t>Incarichi libero professionali</t>
         </is>
       </c>
       <c r="AF172" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Lavoro autonomo</t>
         </is>
       </c>
     </row>
     <row r="173">
       <c r="A173" t="inlineStr"/>
       <c r="B173" t="inlineStr"/>
       <c r="C173" t="inlineStr">
         <is>
-          <t>Azienda Zero - Graduatoria concorso pubblico, per titoli ed esami, per n. 12 posti, a tempo indeterminato ed a rapporto esclusivo, di Dirigente Medico – disciplina Medicina del Lavoro e Sicurezza degli Ambienti di Lavoro</t>
+          <t xml:space="preserve"> Azienda Zero - Graduatoria concorso pubblico, per titoli ed esami, per n. 13 posti di Dirigente Medico – disciplina Cure Palliative – Area della Medicina Diagnostica e dei Servizi – Profilo Professionale Dirigente Medico – Ruolo Sanitario.</t>
         </is>
       </c>
       <c r="D173" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E173" t="inlineStr"/>
       <c r="F173" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G173" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H173" t="inlineStr">
         <is>
           <t>29/07/2025 00:00</t>
         </is>
       </c>
       <c r="I173" t="inlineStr">
         <is>
@@ -13108,347 +13130,329 @@
       <c r="Q173" t="inlineStr"/>
       <c r="R173" t="inlineStr"/>
       <c r="S173" t="inlineStr"/>
       <c r="T173" t="inlineStr"/>
       <c r="AC173" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE173" t="inlineStr">
         <is>
           <t>Concorsi Dirigenza</t>
         </is>
       </c>
       <c r="AF173" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="inlineStr"/>
       <c r="B174" t="inlineStr"/>
       <c r="C174" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per soli titoli, per l'assunzione a tempo determinato di n. 1 Logopedista - Area dei Professionisti della Salute e dei Funzionari</t>
+          <t>Azienda Zero - Graduatoria concorso pubblico, per titoli ed esami, per n. 12 posti, a tempo indeterminato ed a rapporto esclusivo, di Dirigente Medico – disciplina Medicina del Lavoro e Sicurezza degli Ambienti di Lavoro</t>
         </is>
       </c>
       <c r="D174" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E174" t="inlineStr"/>
       <c r="F174" t="inlineStr">
         <is>
-          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G174" t="inlineStr">
         <is>
-          <t>Logopedista</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H174" t="inlineStr">
         <is>
-          <t>25/07/2025 00:00</t>
+          <t>29/07/2025 00:00</t>
         </is>
       </c>
       <c r="I174" t="inlineStr">
         <is>
-          <t>08/08/2025 23:59</t>
+          <t>27/07/2027 23:59</t>
         </is>
       </c>
       <c r="K174" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N174" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P174" t="inlineStr"/>
       <c r="Q174" t="inlineStr"/>
       <c r="R174" t="inlineStr"/>
       <c r="S174" t="inlineStr"/>
       <c r="T174" t="inlineStr"/>
-      <c r="W174" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="AC174" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="AD174" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AE174" t="inlineStr">
         <is>
-          <t>Avviso Pubblico</t>
+          <t>Concorsi Dirigenza</t>
         </is>
       </c>
       <c r="AF174" t="inlineStr">
         <is>
-          <t>Tempo determinato</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="inlineStr"/>
       <c r="B175" t="inlineStr"/>
       <c r="C175" t="inlineStr">
         <is>
-          <t>Azienda Zero - Graduatoria concorso pubblico, per titoli ed esami, per n. 21 posti di Dirigente Medico – disciplina Geriatria – Area Medica e delle Specialità Mediche – Ruolo Sanitario</t>
+          <t>Avviso pubblico, per soli titoli, per l'assunzione a tempo determinato di n. 1 Logopedista - Area dei Professionisti della Salute e dei Funzionari</t>
         </is>
       </c>
       <c r="D175" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E175" t="inlineStr"/>
       <c r="F175" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
         </is>
       </c>
       <c r="G175" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>Logopedista</t>
         </is>
       </c>
       <c r="H175" t="inlineStr">
         <is>
-          <t>24/07/2025 00:00</t>
+          <t>25/07/2025 00:00</t>
         </is>
       </c>
       <c r="I175" t="inlineStr">
         <is>
-          <t>22/07/2027 23:59</t>
+          <t>08/08/2025 23:59</t>
         </is>
       </c>
       <c r="K175" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N175" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P175" t="inlineStr"/>
       <c r="Q175" t="inlineStr"/>
       <c r="R175" t="inlineStr"/>
       <c r="S175" t="inlineStr"/>
       <c r="T175" t="inlineStr"/>
+      <c r="W175" t="n">
+        <v>0</v>
+      </c>
+      <c r="X175" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y175" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z175" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA175" t="n">
+        <v>0</v>
+      </c>
       <c r="AC175" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD175" t="n">
+        <v>0</v>
+      </c>
       <c r="AE175" t="inlineStr">
         <is>
-          <t>Concorsi Dirigenza</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF175" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="176">
       <c r="A176" t="inlineStr"/>
       <c r="B176" t="inlineStr"/>
       <c r="C176" t="inlineStr">
         <is>
-          <t>Azienda Zero - graduatoria concorso pubblico per n. 9 posti di Dietista - Area PSF - Ruolo sanitario</t>
+          <t>Azienda Zero - Graduatoria concorso pubblico, per titoli ed esami, per n. 21 posti di Dirigente Medico – disciplina Geriatria – Area Medica e delle Specialità Mediche – Ruolo Sanitario</t>
         </is>
       </c>
       <c r="D176" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E176" t="inlineStr"/>
       <c r="F176" t="inlineStr">
         <is>
-          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G176" t="inlineStr">
         <is>
-          <t>Dietista</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H176" t="inlineStr">
         <is>
           <t>24/07/2025 00:00</t>
         </is>
       </c>
       <c r="I176" t="inlineStr">
         <is>
           <t>22/07/2027 23:59</t>
         </is>
       </c>
       <c r="K176" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N176" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P176" t="inlineStr"/>
       <c r="Q176" t="inlineStr"/>
       <c r="R176" t="inlineStr"/>
       <c r="S176" t="inlineStr"/>
       <c r="T176" t="inlineStr"/>
       <c r="AC176" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE176" t="inlineStr">
         <is>
-          <t>Concorsi Comparto</t>
+          <t>Concorsi Dirigenza</t>
         </is>
       </c>
       <c r="AF176" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="177">
       <c r="A177" t="inlineStr"/>
       <c r="B177" t="inlineStr"/>
       <c r="C177" t="inlineStr">
         <is>
-          <t>Riapertura termini avviso pubblico di mobilità volontaria per Dirigente Medico di Cardiologia da assegnare alla UOS Cardiologia di Adria</t>
+          <t>Azienda Zero - graduatoria concorso pubblico per n. 9 posti di Dietista - Area PSF - Ruolo sanitario</t>
         </is>
       </c>
       <c r="D177" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E177" t="inlineStr"/>
       <c r="F177" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
         </is>
       </c>
       <c r="G177" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>Dietista</t>
         </is>
       </c>
       <c r="H177" t="inlineStr">
         <is>
-          <t>10/07/2025 00:00</t>
+          <t>24/07/2025 00:00</t>
         </is>
       </c>
       <c r="I177" t="inlineStr">
         <is>
-          <t>09/08/2025 23:59</t>
+          <t>22/07/2027 23:59</t>
         </is>
       </c>
       <c r="K177" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N177" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P177" t="inlineStr"/>
       <c r="Q177" t="inlineStr"/>
       <c r="R177" t="inlineStr"/>
       <c r="S177" t="inlineStr"/>
       <c r="T177" t="inlineStr"/>
-      <c r="W177" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="AC177" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="AD177" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AE177" t="inlineStr">
         <is>
-          <t>Avviso Pubblico</t>
+          <t>Concorsi Comparto</t>
         </is>
       </c>
       <c r="AF177" t="inlineStr">
         <is>
-          <t>Tempo determinato</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="178">
       <c r="A178" t="inlineStr"/>
       <c r="B178" t="inlineStr"/>
       <c r="C178" t="inlineStr">
         <is>
-          <t>Riapertura termini avviso pubblico di mobilità volontaria per Dirigente Medico di Ginecologia e Ostetricia da assegnare alla UOC Ostetricia e Ginecologia di Adria</t>
+          <t>Riapertura termini avviso pubblico di mobilità volontaria per Dirigente Medico di Cardiologia da assegnare alla UOS Cardiologia di Adria</t>
         </is>
       </c>
       <c r="D178" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E178" t="inlineStr"/>
       <c r="F178" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G178" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H178" t="inlineStr">
         <is>
           <t>10/07/2025 00:00</t>
         </is>
       </c>
       <c r="I178" t="inlineStr">
         <is>
@@ -13473,533 +13477,529 @@
       <c r="W178" t="n">
         <v>0</v>
       </c>
       <c r="X178" t="n">
         <v>0</v>
       </c>
       <c r="Y178" t="n">
         <v>0</v>
       </c>
       <c r="Z178" t="n">
         <v>0</v>
       </c>
       <c r="AA178" t="n">
         <v>0</v>
       </c>
       <c r="AC178" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD178" t="n">
         <v>0</v>
       </c>
       <c r="AE178" t="inlineStr">
         <is>
-          <t>Avviso di mobilità da altro ente</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF178" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="179">
       <c r="A179" t="inlineStr"/>
       <c r="B179" t="inlineStr"/>
       <c r="C179" t="inlineStr">
         <is>
-          <t>Avviso pubblico per il conferimento dell'incarico di Direttore della UOC Cure Palliative</t>
+          <t>Riapertura termini avviso pubblico di mobilità volontaria per Dirigente Medico di Ginecologia e Ostetricia da assegnare alla UOC Ostetricia e Ginecologia di Adria</t>
         </is>
       </c>
       <c r="D179" t="inlineStr">
         <is>
-          <t>Graduatoria/Esito</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="E179" t="inlineStr"/>
       <c r="F179" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G179" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H179" t="inlineStr">
         <is>
-          <t>01/07/2025 00:00</t>
+          <t>10/07/2025 00:00</t>
         </is>
       </c>
       <c r="I179" t="inlineStr">
         <is>
-          <t>31/07/2025 23:59</t>
+          <t>09/08/2025 23:59</t>
         </is>
       </c>
       <c r="K179" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N179" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P179" t="inlineStr"/>
       <c r="Q179" t="inlineStr"/>
       <c r="R179" t="inlineStr"/>
       <c r="S179" t="inlineStr"/>
       <c r="T179" t="inlineStr"/>
       <c r="W179" t="n">
         <v>0</v>
       </c>
       <c r="X179" t="n">
         <v>0</v>
       </c>
       <c r="Y179" t="n">
         <v>0</v>
       </c>
       <c r="Z179" t="n">
         <v>0</v>
       </c>
       <c r="AA179" t="n">
         <v>0</v>
       </c>
       <c r="AC179" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD179" t="n">
         <v>0</v>
       </c>
       <c r="AE179" t="inlineStr">
         <is>
-          <t>Avviso di struttura complessa</t>
+          <t>Avviso di mobilità da altro ente</t>
         </is>
       </c>
       <c r="AF179" t="inlineStr">
         <is>
-          <t>Tempo determinato</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="inlineStr"/>
       <c r="B180" t="inlineStr"/>
       <c r="C180" t="inlineStr">
         <is>
-          <t>Azienda Zero - Graduatoria concorso pubblico, per titoli ed esami, per n. 6 posti di Dirigente Medico – disciplina Malattie Metaboliche e Diabetologia – Area Medica e delle Specialità Mediche – Ruolo Sanitario</t>
+          <t>Avviso pubblico per il conferimento dell'incarico di Direttore della UOC Cure Palliative</t>
         </is>
       </c>
       <c r="D180" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E180" t="inlineStr"/>
       <c r="F180" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G180" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H180" t="inlineStr">
         <is>
-          <t>30/06/2025 00:00</t>
+          <t>01/07/2025 00:00</t>
         </is>
       </c>
       <c r="I180" t="inlineStr">
         <is>
-          <t>26/06/2027 23:59</t>
+          <t>31/07/2025 23:59</t>
         </is>
       </c>
       <c r="K180" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N180" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P180" t="inlineStr"/>
       <c r="Q180" t="inlineStr"/>
       <c r="R180" t="inlineStr"/>
       <c r="S180" t="inlineStr"/>
       <c r="T180" t="inlineStr"/>
+      <c r="W180" t="n">
+        <v>0</v>
+      </c>
+      <c r="X180" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y180" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z180" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA180" t="n">
+        <v>0</v>
+      </c>
       <c r="AC180" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD180" t="n">
+        <v>0</v>
+      </c>
       <c r="AE180" t="inlineStr">
         <is>
-          <t>Concorsi Dirigenza</t>
+          <t>Avviso di struttura complessa</t>
         </is>
       </c>
       <c r="AF180" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="181">
       <c r="A181" t="inlineStr"/>
-      <c r="B181" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="B181" t="inlineStr"/>
       <c r="C181" t="inlineStr">
         <is>
-          <t>Tabella triennale avvisi, concorsi e procedure comparative aggiornata a giugno 2025</t>
+          <t>Azienda Zero - Graduatoria concorso pubblico, per titoli ed esami, per n. 6 posti di Dirigente Medico – disciplina Malattie Metaboliche e Diabetologia – Area Medica e delle Specialità Mediche – Ruolo Sanitario</t>
         </is>
       </c>
       <c r="D181" t="inlineStr">
         <is>
-          <t>Aperto</t>
-[...4 lines deleted...]
-          <t>&lt;p&gt;Tabella triennale avvisi, concorsi e procedure comparative aggiornata a giugno 2025&lt;/p&gt;</t>
+          <t>Graduatoria/Esito</t>
+        </is>
+      </c>
+      <c r="E181" t="inlineStr"/>
+      <c r="F181" t="inlineStr">
+        <is>
+          <t>Dirigenza medica e veterinaria</t>
+        </is>
+      </c>
+      <c r="G181" t="inlineStr">
+        <is>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H181" t="inlineStr">
         <is>
-          <t>27/06/2025 00:00</t>
+          <t>30/06/2025 00:00</t>
         </is>
       </c>
       <c r="I181" t="inlineStr">
         <is>
-          <t>26/06/2030 23:59</t>
+          <t>26/06/2027 23:59</t>
         </is>
       </c>
       <c r="K181" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N181" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P181" t="inlineStr"/>
       <c r="Q181" t="inlineStr"/>
       <c r="R181" t="inlineStr"/>
       <c r="S181" t="inlineStr"/>
       <c r="T181" t="inlineStr"/>
-      <c r="W181" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="AC181" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="AD181" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AE181" t="inlineStr">
         <is>
-          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
-[...2 lines deleted...]
-      <c r="AF181" t="inlineStr"/>
+          <t>Concorsi Dirigenza</t>
+        </is>
+      </c>
+      <c r="AF181" t="inlineStr">
+        <is>
+          <t>Tempo indeterminato</t>
+        </is>
+      </c>
     </row>
     <row r="182">
       <c r="A182" t="inlineStr"/>
-      <c r="B182" t="inlineStr"/>
+      <c r="B182" t="inlineStr">
+        <is>
+          <t>Tabella</t>
+        </is>
+      </c>
       <c r="C182" t="inlineStr">
         <is>
-          <t>Azienda Zero - Graduatorie concorso pubblico, per titoli ed esami, per n. 13 posti di Dirigente Medico – disciplina Oftalmologia</t>
+          <t>Tabella triennale avvisi, concorsi e procedure comparative aggiornata a giugno 2025</t>
         </is>
       </c>
       <c r="D182" t="inlineStr">
         <is>
-          <t>Graduatoria/Esito</t>
-[...10 lines deleted...]
-          <t>Dirigente Medico</t>
+          <t>Aperto</t>
+        </is>
+      </c>
+      <c r="E182" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Tabella triennale avvisi, concorsi e procedure comparative aggiornata a giugno 2025&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H182" t="inlineStr">
         <is>
-          <t>23/06/2025 00:00</t>
+          <t>27/06/2025 00:00</t>
         </is>
       </c>
       <c r="I182" t="inlineStr">
         <is>
-          <t>19/06/2027 23:59</t>
+          <t>26/06/2030 23:59</t>
         </is>
       </c>
       <c r="K182" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N182" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P182" t="inlineStr"/>
       <c r="Q182" t="inlineStr"/>
       <c r="R182" t="inlineStr"/>
       <c r="S182" t="inlineStr"/>
       <c r="T182" t="inlineStr"/>
+      <c r="W182" t="n">
+        <v>0</v>
+      </c>
+      <c r="X182" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y182" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z182" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA182" t="n">
+        <v>0</v>
+      </c>
       <c r="AC182" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD182" t="n">
+        <v>0</v>
+      </c>
       <c r="AE182" t="inlineStr">
         <is>
-          <t>Concorsi Dirigenza</t>
-[...6 lines deleted...]
-      </c>
+          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
+        </is>
+      </c>
+      <c r="AF182" t="inlineStr"/>
     </row>
     <row r="183">
       <c r="A183" t="inlineStr"/>
       <c r="B183" t="inlineStr"/>
       <c r="C183" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per soli titoli, per l'assunzione a tempo determinato di n. 1 Dietista - Area PSF</t>
+          <t>Azienda Zero - Graduatorie concorso pubblico, per titoli ed esami, per n. 13 posti di Dirigente Medico – disciplina Oftalmologia</t>
         </is>
       </c>
       <c r="D183" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E183" t="inlineStr"/>
       <c r="F183" t="inlineStr">
         <is>
-          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G183" t="inlineStr">
         <is>
-          <t>Dietista</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H183" t="inlineStr">
         <is>
-          <t>30/05/2025 00:00</t>
+          <t>23/06/2025 00:00</t>
         </is>
       </c>
       <c r="I183" t="inlineStr">
         <is>
-          <t>13/06/2025 23:59</t>
+          <t>19/06/2027 23:59</t>
         </is>
       </c>
       <c r="K183" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N183" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P183" t="inlineStr"/>
       <c r="Q183" t="inlineStr"/>
       <c r="R183" t="inlineStr"/>
       <c r="S183" t="inlineStr"/>
       <c r="T183" t="inlineStr"/>
-      <c r="W183" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="AC183" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="AD183" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AE183" t="inlineStr">
         <is>
-          <t>Avviso Pubblico</t>
+          <t>Concorsi Dirigenza</t>
         </is>
       </c>
       <c r="AF183" t="inlineStr">
         <is>
-          <t>Tempo determinato</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="184">
       <c r="A184" t="inlineStr"/>
       <c r="B184" t="inlineStr"/>
       <c r="C184" t="inlineStr">
         <is>
-          <t>Avviso pubblico per il conferimento dell'incarico di Direttore UOC Medicina Generale di Trecenta</t>
+          <t>Avviso pubblico, per soli titoli, per l'assunzione a tempo determinato di n. 1 Dietista - Area PSF</t>
         </is>
       </c>
       <c r="D184" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E184" t="inlineStr"/>
       <c r="F184" t="inlineStr">
         <is>
-          <t>Apicale</t>
+          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
         </is>
       </c>
       <c r="G184" t="inlineStr">
         <is>
-          <t>Dirigente Medico - DIRETTORE</t>
+          <t>Dietista</t>
         </is>
       </c>
       <c r="H184" t="inlineStr">
         <is>
           <t>30/05/2025 00:00</t>
         </is>
       </c>
       <c r="I184" t="inlineStr">
         <is>
-          <t>29/06/2025 23:59</t>
+          <t>13/06/2025 23:59</t>
         </is>
       </c>
       <c r="K184" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N184" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P184" t="inlineStr"/>
       <c r="Q184" t="inlineStr"/>
       <c r="R184" t="inlineStr"/>
       <c r="S184" t="inlineStr"/>
       <c r="T184" t="inlineStr"/>
       <c r="W184" t="n">
         <v>0</v>
       </c>
       <c r="X184" t="n">
         <v>0</v>
       </c>
       <c r="Y184" t="n">
         <v>0</v>
       </c>
       <c r="Z184" t="n">
         <v>0</v>
       </c>
       <c r="AA184" t="n">
         <v>0</v>
       </c>
       <c r="AC184" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD184" t="n">
         <v>0</v>
       </c>
       <c r="AE184" t="inlineStr">
         <is>
-          <t>Avvisi Incarichi Direzione Struttura Complessa</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF184" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="185">
       <c r="A185" t="inlineStr"/>
       <c r="B185" t="inlineStr"/>
       <c r="C185" t="inlineStr">
         <is>
-          <t>Avviso pubblico per il conferimento dell'incarico di Direttore UOC Neuropsichiatria Infantile Ospedaliera</t>
+          <t>Avviso pubblico per il conferimento dell'incarico di Direttore UOC Medicina Generale di Trecenta</t>
         </is>
       </c>
       <c r="D185" t="inlineStr">
         <is>
-          <t>Scaduto</t>
-[...6 lines deleted...]
-      </c>
+          <t>Graduatoria/Esito</t>
+        </is>
+      </c>
+      <c r="E185" t="inlineStr"/>
       <c r="F185" t="inlineStr">
         <is>
           <t>Apicale</t>
         </is>
       </c>
       <c r="G185" t="inlineStr">
         <is>
           <t>Dirigente Medico - DIRETTORE</t>
         </is>
       </c>
       <c r="H185" t="inlineStr">
         <is>
           <t>30/05/2025 00:00</t>
         </is>
       </c>
       <c r="I185" t="inlineStr">
         <is>
           <t>29/06/2025 23:59</t>
         </is>
       </c>
       <c r="K185" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
@@ -14030,469 +14030,491 @@
       </c>
       <c r="AC185" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD185" t="n">
         <v>0</v>
       </c>
       <c r="AE185" t="inlineStr">
         <is>
           <t>Avvisi Incarichi Direzione Struttura Complessa</t>
         </is>
       </c>
       <c r="AF185" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="186">
       <c r="A186" t="inlineStr"/>
       <c r="B186" t="inlineStr"/>
       <c r="C186" t="inlineStr">
         <is>
-          <t>Avviso pubblico per l'assunzione a tempo determinato di n. 1 Infermiere - Area PSF</t>
+          <t>Avviso pubblico per il conferimento dell'incarico di Direttore UOC Neuropsichiatria Infantile Ospedaliera</t>
         </is>
       </c>
       <c r="D186" t="inlineStr">
         <is>
-          <t>Graduatoria/Esito</t>
-[...2 lines deleted...]
-      <c r="E186" t="inlineStr"/>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E186" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Avviso pubblico per il conferimento dell'incarico di Direttore UOC Neuropsichiatria Infantile Ospedaliera&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="F186" t="inlineStr">
         <is>
-          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
+          <t>Apicale</t>
         </is>
       </c>
       <c r="G186" t="inlineStr">
         <is>
-          <t>Infermiere</t>
+          <t>Dirigente Medico - DIRETTORE</t>
         </is>
       </c>
       <c r="H186" t="inlineStr">
         <is>
-          <t>23/05/2025 00:00</t>
+          <t>30/05/2025 00:00</t>
         </is>
       </c>
       <c r="I186" t="inlineStr">
         <is>
-          <t>06/06/2025 23:59</t>
+          <t>29/06/2025 23:59</t>
         </is>
       </c>
       <c r="K186" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N186" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P186" t="inlineStr"/>
       <c r="Q186" t="inlineStr"/>
       <c r="R186" t="inlineStr"/>
       <c r="S186" t="inlineStr"/>
       <c r="T186" t="inlineStr"/>
       <c r="W186" t="n">
         <v>0</v>
       </c>
       <c r="X186" t="n">
         <v>0</v>
       </c>
       <c r="Y186" t="n">
         <v>0</v>
       </c>
       <c r="Z186" t="n">
         <v>0</v>
       </c>
       <c r="AA186" t="n">
         <v>0</v>
       </c>
       <c r="AC186" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD186" t="n">
         <v>0</v>
       </c>
       <c r="AE186" t="inlineStr">
         <is>
-          <t>Avviso Pubblico</t>
+          <t>Avvisi Incarichi Direzione Struttura Complessa</t>
         </is>
       </c>
       <c r="AF186" t="inlineStr">
         <is>
-          <t>Tempo determinato</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="187">
       <c r="A187" t="inlineStr"/>
       <c r="B187" t="inlineStr"/>
       <c r="C187" t="inlineStr">
         <is>
-          <t>Azienda Zero - graduatoria concorso pubblico per n. 33 posti di Dirigente Medico disciplina di Pediatria</t>
+          <t>Avviso pubblico per l'assunzione a tempo determinato di n. 1 Infermiere - Area PSF</t>
         </is>
       </c>
       <c r="D187" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E187" t="inlineStr"/>
       <c r="F187" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
         </is>
       </c>
       <c r="G187" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>Infermiere</t>
         </is>
       </c>
       <c r="H187" t="inlineStr">
         <is>
-          <t>21/05/2025 00:00</t>
+          <t>23/05/2025 00:00</t>
         </is>
       </c>
       <c r="I187" t="inlineStr">
         <is>
-          <t>19/05/2027 23:59</t>
+          <t>06/06/2025 23:59</t>
         </is>
       </c>
       <c r="K187" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N187" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P187" t="inlineStr"/>
       <c r="Q187" t="inlineStr"/>
       <c r="R187" t="inlineStr"/>
       <c r="S187" t="inlineStr"/>
       <c r="T187" t="inlineStr"/>
+      <c r="W187" t="n">
+        <v>0</v>
+      </c>
+      <c r="X187" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y187" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z187" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA187" t="n">
+        <v>0</v>
+      </c>
       <c r="AC187" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD187" t="n">
+        <v>0</v>
+      </c>
       <c r="AE187" t="inlineStr">
         <is>
-          <t>Concorsi Dirigenza</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF187" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="188">
       <c r="A188" t="inlineStr"/>
       <c r="B188" t="inlineStr"/>
       <c r="C188" t="inlineStr">
         <is>
-          <t>Azienda Zero - Graduatorie relative al concorso pubblico, per titoli ed esami, per n. 16 posti di Dirigente Medico – disciplina di Cardiologia</t>
+          <t>Azienda Zero - graduatoria concorso pubblico per n. 33 posti di Dirigente Medico disciplina di Pediatria</t>
         </is>
       </c>
       <c r="D188" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E188" t="inlineStr"/>
       <c r="F188" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G188" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H188" t="inlineStr">
         <is>
-          <t>20/05/2025 00:00</t>
+          <t>21/05/2025 00:00</t>
         </is>
       </c>
       <c r="I188" t="inlineStr">
         <is>
-          <t>18/05/2027 23:59</t>
+          <t>19/05/2027 23:59</t>
         </is>
       </c>
       <c r="K188" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N188" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P188" t="inlineStr"/>
       <c r="Q188" t="inlineStr"/>
       <c r="R188" t="inlineStr"/>
       <c r="S188" t="inlineStr"/>
       <c r="T188" t="inlineStr"/>
       <c r="AC188" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE188" t="inlineStr">
         <is>
           <t>Concorsi Dirigenza</t>
         </is>
       </c>
       <c r="AF188" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="189">
       <c r="A189" t="inlineStr"/>
       <c r="B189" t="inlineStr"/>
       <c r="C189" t="inlineStr">
         <is>
-          <t xml:space="preserve">Azienda zero - Graduatorie concorso pubblico, per titoli ed esami, per n. 21 posti di Dirigente Medico – disciplina Chirurgia Generale.
-</t>
+          <t>Azienda Zero - Graduatorie relative al concorso pubblico, per titoli ed esami, per n. 16 posti di Dirigente Medico – disciplina di Cardiologia</t>
         </is>
       </c>
       <c r="D189" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E189" t="inlineStr"/>
       <c r="F189" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G189" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H189" t="inlineStr">
         <is>
-          <t>16/05/2025 00:00</t>
+          <t>20/05/2025 00:00</t>
         </is>
       </c>
       <c r="I189" t="inlineStr">
         <is>
-          <t>13/05/2027 23:59</t>
+          <t>18/05/2027 23:59</t>
         </is>
       </c>
       <c r="K189" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N189" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P189" t="inlineStr"/>
       <c r="Q189" t="inlineStr"/>
       <c r="R189" t="inlineStr"/>
       <c r="S189" t="inlineStr"/>
       <c r="T189" t="inlineStr"/>
       <c r="AC189" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE189" t="inlineStr">
         <is>
           <t>Concorsi Dirigenza</t>
         </is>
       </c>
       <c r="AF189" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="190">
       <c r="A190" t="inlineStr"/>
       <c r="B190" t="inlineStr"/>
       <c r="C190" t="inlineStr">
         <is>
-          <t>Avviso pubblico per l'assunzione a tempo determinato di n. 1 Dirigente Biologo nella disciplina di Patologia Clinica</t>
+          <t xml:space="preserve">Azienda zero - Graduatorie concorso pubblico, per titoli ed esami, per n. 21 posti di Dirigente Medico – disciplina Chirurgia Generale.
+</t>
         </is>
       </c>
       <c r="D190" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E190" t="inlineStr"/>
       <c r="F190" t="inlineStr">
         <is>
-          <t>Dirigenza</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G190" t="inlineStr">
         <is>
-          <t>Dirigente Biologo</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H190" t="inlineStr">
         <is>
           <t>16/05/2025 00:00</t>
         </is>
       </c>
       <c r="I190" t="inlineStr">
         <is>
-          <t>30/05/2025 23:59</t>
+          <t>13/05/2027 23:59</t>
         </is>
       </c>
       <c r="K190" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N190" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P190" t="inlineStr"/>
       <c r="Q190" t="inlineStr"/>
       <c r="R190" t="inlineStr"/>
       <c r="S190" t="inlineStr"/>
       <c r="T190" t="inlineStr"/>
-      <c r="W190" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="AC190" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="AD190" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AE190" t="inlineStr">
         <is>
-          <t>Avviso Pubblico</t>
+          <t>Concorsi Dirigenza</t>
         </is>
       </c>
       <c r="AF190" t="inlineStr">
         <is>
-          <t>Tempo determinato</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="191">
       <c r="A191" t="inlineStr"/>
       <c r="B191" t="inlineStr"/>
       <c r="C191" t="inlineStr">
         <is>
-          <t>Azienda Zero - graduatoria concorso pubblico per n. 24 posti di Fisioterapista - Area PSF</t>
+          <t>Avviso pubblico per l'assunzione a tempo determinato di n. 1 Dirigente Biologo nella disciplina di Patologia Clinica</t>
         </is>
       </c>
       <c r="D191" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E191" t="inlineStr"/>
       <c r="F191" t="inlineStr">
         <is>
-          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
+          <t>Dirigenza</t>
         </is>
       </c>
       <c r="G191" t="inlineStr">
         <is>
-          <t>Fisioterapista</t>
+          <t>Dirigente Biologo</t>
         </is>
       </c>
       <c r="H191" t="inlineStr">
         <is>
-          <t>14/05/2025 00:00</t>
+          <t>16/05/2025 00:00</t>
         </is>
       </c>
       <c r="I191" t="inlineStr">
         <is>
-          <t>12/05/2027 23:59</t>
+          <t>30/05/2025 23:59</t>
         </is>
       </c>
       <c r="K191" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N191" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P191" t="inlineStr"/>
       <c r="Q191" t="inlineStr"/>
       <c r="R191" t="inlineStr"/>
       <c r="S191" t="inlineStr"/>
       <c r="T191" t="inlineStr"/>
+      <c r="W191" t="n">
+        <v>0</v>
+      </c>
+      <c r="X191" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y191" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z191" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA191" t="n">
+        <v>0</v>
+      </c>
       <c r="AC191" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD191" t="n">
+        <v>0</v>
+      </c>
       <c r="AE191" t="inlineStr">
         <is>
-          <t>Concorsi Comparto</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF191" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="192">
       <c r="A192" t="inlineStr"/>
       <c r="B192" t="inlineStr"/>
       <c r="C192" t="inlineStr">
         <is>
           <t>Azienda Zero - graduatoria concorso pubblico, per titoli ed esami, per n. 20 posti di Educatore Professionale Socio-Sanitario – Area dei Professionisti della Salute e dei Funzionari – Ruolo Sanitario.</t>
         </is>
       </c>
       <c r="D192" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E192" t="inlineStr"/>
       <c r="F192" t="inlineStr">
         <is>
           <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
         </is>
       </c>
       <c r="G192" t="inlineStr">
         <is>
           <t>Educatore Professionale</t>
@@ -14522,707 +14544,685 @@
       <c r="Q192" t="inlineStr"/>
       <c r="R192" t="inlineStr"/>
       <c r="S192" t="inlineStr"/>
       <c r="T192" t="inlineStr"/>
       <c r="AC192" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE192" t="inlineStr">
         <is>
           <t>Concorsi Comparto</t>
         </is>
       </c>
       <c r="AF192" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="193">
       <c r="A193" t="inlineStr"/>
       <c r="B193" t="inlineStr"/>
       <c r="C193" t="inlineStr">
         <is>
-          <t>Avviso pubblico di mobilità volontaria per Dirigente Medico di Cardiologia da assegnare alla UOS Cardiologia di Adria</t>
+          <t>Azienda Zero - graduatoria concorso pubblico per n. 24 posti di Fisioterapista - Area PSF</t>
         </is>
       </c>
       <c r="D193" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E193" t="inlineStr"/>
       <c r="F193" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
         </is>
       </c>
       <c r="G193" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>Fisioterapista</t>
         </is>
       </c>
       <c r="H193" t="inlineStr">
         <is>
-          <t>09/05/2025 00:00</t>
+          <t>14/05/2025 00:00</t>
         </is>
       </c>
       <c r="I193" t="inlineStr">
         <is>
-          <t>09/06/2025 23:59</t>
+          <t>12/05/2027 23:59</t>
         </is>
       </c>
       <c r="K193" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N193" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P193" t="inlineStr"/>
       <c r="Q193" t="inlineStr"/>
       <c r="R193" t="inlineStr"/>
       <c r="S193" t="inlineStr"/>
       <c r="T193" t="inlineStr"/>
-      <c r="W193" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="AC193" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="AD193" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AE193" t="inlineStr">
         <is>
-          <t>Avviso di mobilità da altro ente</t>
+          <t>Concorsi Comparto</t>
         </is>
       </c>
       <c r="AF193" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="194">
       <c r="A194" t="inlineStr"/>
       <c r="B194" t="inlineStr"/>
       <c r="C194" t="inlineStr">
         <is>
-          <t>Avviso di procedura selettiva pubblica per l'acquisizione di manifestazioni di interesse per la nomina dell'Organismo Indipendente di Valutazione della Performance (O.I.V.)</t>
+          <t>Avviso pubblico di mobilità volontaria per Dirigente Medico di Cardiologia da assegnare alla UOS Cardiologia di Adria</t>
         </is>
       </c>
       <c r="D194" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="E194" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E194" t="inlineStr"/>
       <c r="F194" t="inlineStr">
         <is>
-          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G194" t="inlineStr">
         <is>
-          <t>Vari profili</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H194" t="inlineStr">
         <is>
-          <t>08/05/2025 00:00</t>
+          <t>09/05/2025 00:00</t>
         </is>
       </c>
       <c r="I194" t="inlineStr">
         <is>
-          <t>22/05/2025 23:59</t>
+          <t>09/06/2025 23:59</t>
         </is>
       </c>
       <c r="K194" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N194" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P194" t="inlineStr"/>
       <c r="Q194" t="inlineStr"/>
       <c r="R194" t="inlineStr"/>
       <c r="S194" t="inlineStr"/>
       <c r="T194" t="inlineStr"/>
+      <c r="W194" t="n">
+        <v>0</v>
+      </c>
+      <c r="X194" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y194" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z194" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA194" t="n">
+        <v>0</v>
+      </c>
       <c r="AC194" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD194" t="n">
+        <v>0</v>
+      </c>
       <c r="AE194" t="inlineStr">
         <is>
-          <t>Incarichi libero professionali</t>
+          <t>Avviso di mobilità da altro ente</t>
         </is>
       </c>
       <c r="AF194" t="inlineStr">
         <is>
-          <t>Lavoro autonomo</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="195">
       <c r="A195" t="inlineStr"/>
       <c r="B195" t="inlineStr"/>
       <c r="C195" t="inlineStr">
         <is>
-          <t>Avviso di procedura comparativa per il conferimento di nr. 1 borsa di studio della durata di 12 mesi, per persona in possesso di laurea in Farmacia Ospedaliera o Chimica e Tecnologia Farmaceutica presso l’UOSD Oncoematologia – UOC Farmacia Ospedaliera dell’Ospedale di Rovigo.</t>
+          <t>Avviso di procedura selettiva pubblica per l'acquisizione di manifestazioni di interesse per la nomina dell'Organismo Indipendente di Valutazione della Performance (O.I.V.)</t>
         </is>
       </c>
       <c r="D195" t="inlineStr">
         <is>
-          <t>Graduatoria/Esito</t>
-[...2 lines deleted...]
-      <c r="E195" t="inlineStr"/>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E195" t="inlineStr">
+        <is>
+          <t>Procedura selettiva pubblica diretta ad acquisire le candidature dei soggetti interessati alla nomina di componente OIV, costituito in forma collegiale con tre componenti, di cui uno con le funzioni di Presidente per l'Azienda Ulss 5 Polesana (triennio 2025 - 2028).</t>
+        </is>
+      </c>
       <c r="F195" t="inlineStr">
         <is>
-          <t>Dirigenza</t>
+          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
         </is>
       </c>
       <c r="G195" t="inlineStr">
         <is>
-          <t>Dirigente Farmacista</t>
+          <t>Vari profili</t>
         </is>
       </c>
       <c r="H195" t="inlineStr">
         <is>
-          <t>05/05/2025 00:00</t>
+          <t>08/05/2025 00:00</t>
         </is>
       </c>
       <c r="I195" t="inlineStr">
         <is>
-          <t>18/05/2025 23:59</t>
+          <t>22/05/2025 23:59</t>
         </is>
       </c>
       <c r="K195" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N195" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P195" t="inlineStr"/>
       <c r="Q195" t="inlineStr"/>
       <c r="R195" t="inlineStr"/>
       <c r="S195" t="inlineStr"/>
       <c r="T195" t="inlineStr"/>
       <c r="AC195" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE195" t="inlineStr">
         <is>
-          <t>Borse di Studio</t>
+          <t>Incarichi libero professionali</t>
         </is>
       </c>
       <c r="AF195" t="inlineStr">
         <is>
-          <t>Borsa di studio</t>
+          <t>Lavoro autonomo</t>
         </is>
       </c>
     </row>
     <row r="196">
       <c r="A196" t="inlineStr"/>
       <c r="B196" t="inlineStr"/>
       <c r="C196" t="inlineStr">
         <is>
-          <t>Graduatoria concorso pubblico, per titoli ed esami, per n. 50 posti di Tecnico della Prevenzione nell’Ambiente e nei Luoghi di Lavoro – Area dei Professionisti della Salute e dei Funzionari – Ruolo Sanitario</t>
+          <t>Avviso di procedura comparativa per il conferimento di nr. 1 borsa di studio della durata di 12 mesi, per persona in possesso di laurea in Farmacia Ospedaliera o Chimica e Tecnologia Farmaceutica presso l’UOSD Oncoematologia – UOC Farmacia Ospedaliera dell’Ospedale di Rovigo.</t>
         </is>
       </c>
       <c r="D196" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E196" t="inlineStr"/>
       <c r="F196" t="inlineStr">
         <is>
-          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
+          <t>Dirigenza</t>
         </is>
       </c>
       <c r="G196" t="inlineStr">
         <is>
-          <t>Tecnico della Prevenzione nell'Ambiente  e nei Luoghi di Lavoro</t>
+          <t>Dirigente Farmacista</t>
         </is>
       </c>
       <c r="H196" t="inlineStr">
         <is>
-          <t>24/04/2025 00:00</t>
+          <t>05/05/2025 00:00</t>
         </is>
       </c>
       <c r="I196" t="inlineStr">
         <is>
-          <t>23/04/2027 23:59</t>
+          <t>18/05/2025 23:59</t>
         </is>
       </c>
       <c r="K196" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N196" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P196" t="inlineStr"/>
       <c r="Q196" t="inlineStr"/>
       <c r="R196" t="inlineStr"/>
       <c r="S196" t="inlineStr"/>
       <c r="T196" t="inlineStr"/>
       <c r="AC196" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE196" t="inlineStr">
         <is>
-          <t>Concorsi Comparto</t>
+          <t>Borse di Studio</t>
         </is>
       </c>
       <c r="AF196" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Borsa di studio</t>
         </is>
       </c>
     </row>
     <row r="197">
       <c r="A197" t="inlineStr"/>
       <c r="B197" t="inlineStr"/>
       <c r="C197" t="inlineStr">
         <is>
-          <t>Graduatoria concorso pubblico, per titoli ed esami, per n. 4 posti di Dirigente delle Professioni Sanitarie – Area della Riabilitazione</t>
+          <t>Graduatoria concorso pubblico, per titoli ed esami, per n. 50 posti di Tecnico della Prevenzione nell’Ambiente e nei Luoghi di Lavoro – Area dei Professionisti della Salute e dei Funzionari – Ruolo Sanitario</t>
         </is>
       </c>
       <c r="D197" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E197" t="inlineStr"/>
       <c r="F197" t="inlineStr">
         <is>
-          <t>Dirigenza dell'Area Sanità</t>
+          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
         </is>
       </c>
       <c r="G197" t="inlineStr">
         <is>
-          <t>Dirigente delle Professioni Sanitarie - Area della Riabilitazione</t>
+          <t>Tecnico della Prevenzione nell'Ambiente  e nei Luoghi di Lavoro</t>
         </is>
       </c>
       <c r="H197" t="inlineStr">
         <is>
-          <t>23/04/2025 00:00</t>
+          <t>24/04/2025 00:00</t>
         </is>
       </c>
       <c r="I197" t="inlineStr">
         <is>
-          <t>22/04/2027 23:59</t>
+          <t>23/04/2027 23:59</t>
         </is>
       </c>
       <c r="K197" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N197" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P197" t="inlineStr"/>
       <c r="Q197" t="inlineStr"/>
       <c r="R197" t="inlineStr"/>
       <c r="S197" t="inlineStr"/>
       <c r="T197" t="inlineStr"/>
       <c r="AC197" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE197" t="inlineStr">
         <is>
-          <t>Avvisi Incarichi 15 septies/octies D.Lgs 502/92</t>
+          <t>Concorsi Comparto</t>
         </is>
       </c>
       <c r="AF197" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="198">
       <c r="A198" t="inlineStr"/>
       <c r="B198" t="inlineStr"/>
       <c r="C198" t="inlineStr">
         <is>
-          <t>Azienda Zero - graduatoria concorso pubblico per n. 9 Dirigenti Medici disciplina di Neuropsichiatria Infantile</t>
+          <t>Graduatoria concorso pubblico, per titoli ed esami, per n. 4 posti di Dirigente delle Professioni Sanitarie – Area della Riabilitazione</t>
         </is>
       </c>
       <c r="D198" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E198" t="inlineStr"/>
       <c r="F198" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>Dirigenza dell'Area Sanità</t>
         </is>
       </c>
       <c r="G198" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>Dirigente delle Professioni Sanitarie - Area della Riabilitazione</t>
         </is>
       </c>
       <c r="H198" t="inlineStr">
         <is>
-          <t>18/04/2025 00:00</t>
+          <t>23/04/2025 00:00</t>
         </is>
       </c>
       <c r="I198" t="inlineStr">
         <is>
-          <t>16/04/2027 23:59</t>
+          <t>22/04/2027 23:59</t>
         </is>
       </c>
       <c r="K198" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N198" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P198" t="inlineStr"/>
       <c r="Q198" t="inlineStr"/>
       <c r="R198" t="inlineStr"/>
       <c r="S198" t="inlineStr"/>
       <c r="T198" t="inlineStr"/>
       <c r="AC198" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE198" t="inlineStr">
         <is>
-          <t>Concorsi Dirigenza</t>
+          <t>Avvisi Incarichi 15 septies/octies D.Lgs 502/92</t>
         </is>
       </c>
       <c r="AF198" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="199">
       <c r="A199" t="inlineStr"/>
       <c r="B199" t="inlineStr"/>
       <c r="C199" t="inlineStr">
         <is>
-          <t>Azienda Zero - graduatoria concorso n. 43 posti di Dirigente Medico di Psichiatria</t>
+          <t>Azienda Zero - graduatoria concorso pubblico per n. 9 Dirigenti Medici disciplina di Neuropsichiatria Infantile</t>
         </is>
       </c>
       <c r="D199" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E199" t="inlineStr"/>
       <c r="F199" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G199" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H199" t="inlineStr">
         <is>
-          <t>16/04/2025 00:00</t>
+          <t>18/04/2025 00:00</t>
         </is>
       </c>
       <c r="I199" t="inlineStr">
         <is>
-          <t>13/04/2027 23:59</t>
+          <t>16/04/2027 23:59</t>
         </is>
       </c>
       <c r="K199" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N199" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P199" t="inlineStr"/>
       <c r="Q199" t="inlineStr"/>
       <c r="R199" t="inlineStr"/>
       <c r="S199" t="inlineStr"/>
       <c r="T199" t="inlineStr"/>
       <c r="AC199" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE199" t="inlineStr">
         <is>
           <t>Concorsi Dirigenza</t>
         </is>
       </c>
       <c r="AF199" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="200">
       <c r="A200" t="inlineStr"/>
       <c r="B200" t="inlineStr"/>
       <c r="C200" t="inlineStr">
         <is>
-          <t xml:space="preserve">Graduatoria concorso pubblico, per titoli ed esami, per n. 9 posti, a tempo pieno e indeterminato, di Coadiutore Amministrativo Senior – Area degli Operatori – Ruolo Amministrativo.
-</t>
+          <t>Azienda Zero - graduatoria concorso n. 43 posti di Dirigente Medico di Psichiatria</t>
         </is>
       </c>
       <c r="D200" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E200" t="inlineStr"/>
       <c r="F200" t="inlineStr">
         <is>
-          <t>Area degli Operatori - Ruolo Amministrativo</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G200" t="inlineStr">
         <is>
-          <t>Coadiutore Amministrativo Senior</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H200" t="inlineStr">
         <is>
-          <t>14/04/2025 00:00</t>
+          <t>16/04/2025 00:00</t>
         </is>
       </c>
       <c r="I200" t="inlineStr">
         <is>
           <t>13/04/2027 23:59</t>
         </is>
       </c>
       <c r="K200" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N200" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P200" t="inlineStr"/>
       <c r="Q200" t="inlineStr"/>
       <c r="R200" t="inlineStr"/>
       <c r="S200" t="inlineStr"/>
       <c r="T200" t="inlineStr"/>
       <c r="AC200" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE200" t="inlineStr">
         <is>
-          <t>Concorsi Comparto</t>
+          <t>Concorsi Dirigenza</t>
         </is>
       </c>
       <c r="AF200" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="201">
       <c r="A201" t="inlineStr"/>
       <c r="B201" t="inlineStr"/>
       <c r="C201" t="inlineStr">
         <is>
-          <t>Avviso pubblico per l'assunzione a tempo determinato di n. 1 Dirigente Medico nella disciplina di Medicina del Lavoro e Sicurezza degli Ambienti di Lavoro</t>
+          <t xml:space="preserve">Graduatoria concorso pubblico, per titoli ed esami, per n. 9 posti, a tempo pieno e indeterminato, di Coadiutore Amministrativo Senior – Area degli Operatori – Ruolo Amministrativo.
+</t>
         </is>
       </c>
       <c r="D201" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E201" t="inlineStr"/>
       <c r="F201" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>Area degli Operatori - Ruolo Amministrativo</t>
         </is>
       </c>
       <c r="G201" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>Coadiutore Amministrativo Senior</t>
         </is>
       </c>
       <c r="H201" t="inlineStr">
         <is>
-          <t>11/04/2025 00:00</t>
+          <t>14/04/2025 00:00</t>
         </is>
       </c>
       <c r="I201" t="inlineStr">
         <is>
-          <t>25/04/2025 23:59</t>
+          <t>13/04/2027 23:59</t>
         </is>
       </c>
       <c r="K201" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N201" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P201" t="inlineStr"/>
       <c r="Q201" t="inlineStr"/>
       <c r="R201" t="inlineStr"/>
       <c r="S201" t="inlineStr"/>
       <c r="T201" t="inlineStr"/>
-      <c r="W201" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="AC201" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="AD201" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AE201" t="inlineStr">
         <is>
-          <t>Avviso Pubblico</t>
+          <t>Concorsi Comparto</t>
         </is>
       </c>
       <c r="AF201" t="inlineStr">
         <is>
-          <t>Tempo determinato</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="202">
       <c r="A202" t="inlineStr"/>
       <c r="B202" t="inlineStr"/>
       <c r="C202" t="inlineStr">
         <is>
-          <t>Avviso pubblico RISERVATO AI CITTADINI UCRAINI per l'assunzione a tempo determinato di n. 1 OSTETRICA/O - Area PSF</t>
+          <t>Avviso pubblico per l'assunzione a tempo determinato di n. 1 Dirigente Medico nella disciplina di Medicina del Lavoro e Sicurezza degli Ambienti di Lavoro</t>
         </is>
       </c>
       <c r="D202" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="E202" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E202" t="inlineStr"/>
       <c r="F202" t="inlineStr">
         <is>
-          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G202" t="inlineStr">
         <is>
-          <t>Ostetrica/o</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H202" t="inlineStr">
         <is>
-          <t>04/04/2025 00:00</t>
+          <t>11/04/2025 00:00</t>
         </is>
       </c>
       <c r="I202" t="inlineStr">
         <is>
-          <t>18/04/2025 23:59</t>
+          <t>25/04/2025 23:59</t>
         </is>
       </c>
       <c r="K202" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N202" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P202" t="inlineStr"/>
       <c r="Q202" t="inlineStr"/>
       <c r="R202" t="inlineStr"/>
       <c r="S202" t="inlineStr"/>
       <c r="T202" t="inlineStr"/>
       <c r="W202" t="n">
         <v>0</v>
       </c>
       <c r="X202" t="n">
         <v>0</v>
       </c>
       <c r="Y202" t="n">
         <v>0</v>
@@ -15235,59 +15235,63 @@
       </c>
       <c r="AC202" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD202" t="n">
         <v>0</v>
       </c>
       <c r="AE202" t="inlineStr">
         <is>
           <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF202" t="inlineStr">
         <is>
           <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="203">
       <c r="A203" t="inlineStr"/>
       <c r="B203" t="inlineStr"/>
       <c r="C203" t="inlineStr">
         <is>
-          <t>Avviso pubblico per l'assunzione a tempo determinato di n. 2 Ostetriche/Ostetrici - Area PSF</t>
+          <t>Avviso pubblico RISERVATO AI CITTADINI UCRAINI per l'assunzione a tempo determinato di n. 1 OSTETRICA/O - Area PSF</t>
         </is>
       </c>
       <c r="D203" t="inlineStr">
         <is>
-          <t>Graduatoria/Esito</t>
-[...2 lines deleted...]
-      <c r="E203" t="inlineStr"/>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E203" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Avviso pubblico RISERVATO AI CITTADINI UCRAINI per l'assunzione  a tempo determinato di n. 1 OSTETRICA/O - Area PSF&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="F203" t="inlineStr">
         <is>
           <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
         </is>
       </c>
       <c r="G203" t="inlineStr">
         <is>
           <t>Ostetrica/o</t>
         </is>
       </c>
       <c r="H203" t="inlineStr">
         <is>
           <t>04/04/2025 00:00</t>
         </is>
       </c>
       <c r="I203" t="inlineStr">
         <is>
           <t>18/04/2025 23:59</t>
         </is>
       </c>
       <c r="K203" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
@@ -15318,67 +15322,67 @@
       </c>
       <c r="AC203" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD203" t="n">
         <v>0</v>
       </c>
       <c r="AE203" t="inlineStr">
         <is>
           <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF203" t="inlineStr">
         <is>
           <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="204">
       <c r="A204" t="inlineStr"/>
       <c r="B204" t="inlineStr"/>
       <c r="C204" t="inlineStr">
         <is>
-          <t>Avviso pubblico per l'assunzione a tempo determinato di n. 1 Dirigente Psicologo nella disciplina di Psicoterapia da assegnare alle strutture carcerarie</t>
+          <t>Avviso pubblico per l'assunzione a tempo determinato di n. 3 Dirigenti Medici disciplina di Gastroenterologia</t>
         </is>
       </c>
       <c r="D204" t="inlineStr">
         <is>
-          <t>Graduatoria/Esito</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="E204" t="inlineStr"/>
       <c r="F204" t="inlineStr">
         <is>
-          <t>Dirigenza</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G204" t="inlineStr">
         <is>
-          <t>Dirigente Psicologo</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H204" t="inlineStr">
         <is>
           <t>04/04/2025 00:00</t>
         </is>
       </c>
       <c r="I204" t="inlineStr">
         <is>
           <t>18/04/2025 23:59</t>
         </is>
       </c>
       <c r="K204" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N204" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P204" t="inlineStr"/>
       <c r="Q204" t="inlineStr"/>
       <c r="R204" t="inlineStr"/>
@@ -15401,67 +15405,67 @@
       </c>
       <c r="AC204" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD204" t="n">
         <v>0</v>
       </c>
       <c r="AE204" t="inlineStr">
         <is>
           <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF204" t="inlineStr">
         <is>
           <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="205">
       <c r="A205" t="inlineStr"/>
       <c r="B205" t="inlineStr"/>
       <c r="C205" t="inlineStr">
         <is>
-          <t>Avviso pubblico per l'assunzione a tempo determinato di n. 3 Dirigenti Medici disciplina di Gastroenterologia</t>
+          <t>Avviso pubblico per l'assunzione a tempo determinato di n. 1 Dirigente Psicologo nella disciplina di Psicoterapia da assegnare alle strutture carcerarie</t>
         </is>
       </c>
       <c r="D205" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E205" t="inlineStr"/>
       <c r="F205" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>Dirigenza</t>
         </is>
       </c>
       <c r="G205" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>Dirigente Psicologo</t>
         </is>
       </c>
       <c r="H205" t="inlineStr">
         <is>
           <t>04/04/2025 00:00</t>
         </is>
       </c>
       <c r="I205" t="inlineStr">
         <is>
           <t>18/04/2025 23:59</t>
         </is>
       </c>
       <c r="K205" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N205" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P205" t="inlineStr"/>
       <c r="Q205" t="inlineStr"/>
       <c r="R205" t="inlineStr"/>
@@ -15481,348 +15485,366 @@
       </c>
       <c r="AA205" t="n">
         <v>0</v>
       </c>
       <c r="AC205" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD205" t="n">
         <v>0</v>
       </c>
       <c r="AE205" t="inlineStr">
         <is>
           <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF205" t="inlineStr">
         <is>
           <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="206">
       <c r="A206" t="inlineStr"/>
-      <c r="B206" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="B206" t="inlineStr"/>
       <c r="C206" t="inlineStr">
         <is>
-          <t>Tabella triennale avvisi, concorsi e procedure comparative aggiornata a marzo 2025</t>
+          <t>Avviso pubblico per l'assunzione a tempo determinato di n. 2 Ostetriche/Ostetrici - Area PSF</t>
         </is>
       </c>
       <c r="D206" t="inlineStr">
         <is>
-          <t>Aperto</t>
-[...4 lines deleted...]
-          <t>&lt;p&gt;Tabella triennale avvisi, concorsi e procedure comparative aggiornata a marzo 2025&lt;/p&gt;</t>
+          <t>Graduatoria/Esito</t>
+        </is>
+      </c>
+      <c r="E206" t="inlineStr"/>
+      <c r="F206" t="inlineStr">
+        <is>
+          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
+        </is>
+      </c>
+      <c r="G206" t="inlineStr">
+        <is>
+          <t>Ostetrica/o</t>
         </is>
       </c>
       <c r="H206" t="inlineStr">
         <is>
-          <t>28/03/2025 00:00</t>
+          <t>04/04/2025 00:00</t>
         </is>
       </c>
       <c r="I206" t="inlineStr">
         <is>
-          <t>27/03/2030 23:59</t>
+          <t>18/04/2025 23:59</t>
         </is>
       </c>
       <c r="K206" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N206" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P206" t="inlineStr"/>
       <c r="Q206" t="inlineStr"/>
       <c r="R206" t="inlineStr"/>
       <c r="S206" t="inlineStr"/>
       <c r="T206" t="inlineStr"/>
       <c r="W206" t="n">
         <v>0</v>
       </c>
       <c r="X206" t="n">
         <v>0</v>
       </c>
       <c r="Y206" t="n">
         <v>0</v>
       </c>
       <c r="Z206" t="n">
         <v>0</v>
       </c>
       <c r="AA206" t="n">
         <v>0</v>
       </c>
       <c r="AC206" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD206" t="n">
         <v>0</v>
       </c>
       <c r="AE206" t="inlineStr">
         <is>
-          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF206" t="inlineStr">
         <is>
-          <t>Non definito</t>
+          <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="207">
       <c r="A207" t="inlineStr"/>
-      <c r="B207" t="inlineStr"/>
+      <c r="B207" t="inlineStr">
+        <is>
+          <t>Tabella</t>
+        </is>
+      </c>
       <c r="C207" t="inlineStr">
         <is>
-          <t>Avviso pubblico per l'assunzione a tempo determinato di n. 2 Dirigenti Medici disciplina di Medicina Interna</t>
+          <t>Tabella triennale avvisi, concorsi e procedure comparative aggiornata a marzo 2025</t>
         </is>
       </c>
       <c r="D207" t="inlineStr">
         <is>
-          <t>Scaduto</t>
-[...10 lines deleted...]
-          <t>Dirigente Medico</t>
+          <t>Aperto</t>
+        </is>
+      </c>
+      <c r="E207" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Tabella triennale avvisi, concorsi e procedure comparative aggiornata a marzo 2025&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H207" t="inlineStr">
         <is>
           <t>28/03/2025 00:00</t>
         </is>
       </c>
       <c r="I207" t="inlineStr">
         <is>
-          <t>11/04/2025 23:59</t>
+          <t>27/03/2030 23:59</t>
         </is>
       </c>
       <c r="K207" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N207" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P207" t="inlineStr"/>
       <c r="Q207" t="inlineStr"/>
       <c r="R207" t="inlineStr"/>
       <c r="S207" t="inlineStr"/>
       <c r="T207" t="inlineStr"/>
       <c r="W207" t="n">
         <v>0</v>
       </c>
       <c r="X207" t="n">
         <v>0</v>
       </c>
       <c r="Y207" t="n">
         <v>0</v>
       </c>
       <c r="Z207" t="n">
         <v>0</v>
       </c>
       <c r="AA207" t="n">
         <v>0</v>
       </c>
       <c r="AC207" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD207" t="n">
         <v>0</v>
       </c>
       <c r="AE207" t="inlineStr">
         <is>
-          <t>Avviso Pubblico</t>
+          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
         </is>
       </c>
       <c r="AF207" t="inlineStr">
         <is>
-          <t>Tempo determinato</t>
+          <t>Non definito</t>
         </is>
       </c>
     </row>
     <row r="208">
       <c r="A208" t="inlineStr"/>
       <c r="B208" t="inlineStr"/>
       <c r="C208" t="inlineStr">
         <is>
-          <t>Azienda Zero - graduatoria concorso pubblico per n. 9 posti di Tecnico di Neurofisiopatologia - Area PSF</t>
+          <t>Avviso pubblico per l'assunzione a tempo determinato di n. 2 Dirigenti Medici disciplina di Medicina Interna</t>
         </is>
       </c>
       <c r="D208" t="inlineStr">
         <is>
-          <t>Graduatoria/Esito</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="E208" t="inlineStr"/>
       <c r="F208" t="inlineStr">
         <is>
-          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G208" t="inlineStr">
         <is>
-          <t>Tecnico della Neurofisiopatologia</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H208" t="inlineStr">
         <is>
-          <t>14/03/2025 00:00</t>
+          <t>28/03/2025 00:00</t>
         </is>
       </c>
       <c r="I208" t="inlineStr">
         <is>
-          <t>12/03/2027 23:59</t>
+          <t>11/04/2025 23:59</t>
         </is>
       </c>
       <c r="K208" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N208" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P208" t="inlineStr"/>
       <c r="Q208" t="inlineStr"/>
       <c r="R208" t="inlineStr"/>
       <c r="S208" t="inlineStr"/>
       <c r="T208" t="inlineStr"/>
+      <c r="W208" t="n">
+        <v>0</v>
+      </c>
+      <c r="X208" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y208" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z208" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA208" t="n">
+        <v>0</v>
+      </c>
       <c r="AC208" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD208" t="n">
+        <v>0</v>
+      </c>
       <c r="AE208" t="inlineStr">
         <is>
-          <t>Concorsi Comparto</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF208" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="209">
       <c r="A209" t="inlineStr"/>
       <c r="B209" t="inlineStr"/>
       <c r="C209" t="inlineStr">
         <is>
-          <t>Procedura comparativa per il conferimento di incarichi libero - professionali a medici, ex art. 7, comma 6, del D.Lgs. nr. 165/2001, per prestare attività presso le UOC di Urologia.</t>
+          <t>Azienda Zero - graduatoria concorso pubblico per n. 9 posti di Tecnico di Neurofisiopatologia - Area PSF</t>
         </is>
       </c>
       <c r="D209" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E209" t="inlineStr"/>
       <c r="F209" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
         </is>
       </c>
       <c r="G209" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>Tecnico della Neurofisiopatologia</t>
         </is>
       </c>
       <c r="H209" t="inlineStr">
         <is>
-          <t>12/03/2025 00:00</t>
+          <t>14/03/2025 00:00</t>
         </is>
       </c>
       <c r="I209" t="inlineStr">
         <is>
-          <t>31/12/2025 23:59</t>
+          <t>12/03/2027 23:59</t>
         </is>
       </c>
       <c r="K209" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N209" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P209" t="inlineStr"/>
       <c r="Q209" t="inlineStr"/>
       <c r="R209" t="inlineStr"/>
       <c r="S209" t="inlineStr"/>
       <c r="T209" t="inlineStr"/>
       <c r="AC209" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE209" t="inlineStr">
         <is>
-          <t>Incarichi libero professionali</t>
+          <t>Concorsi Comparto</t>
         </is>
       </c>
       <c r="AF209" t="inlineStr">
         <is>
-          <t>Lavoro autonomo</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="210">
       <c r="A210" t="inlineStr"/>
       <c r="B210" t="inlineStr"/>
       <c r="C210" t="inlineStr">
         <is>
-          <t>Procedura comparativa per il conferimento di incarichi libero - professionali a medici, ex art. 7, comma 6, del D.Lgs. nr. 165/2001, per prestare attività assistenziali presso le strutture dell'Azienda.</t>
+          <t>Procedura comparativa per il conferimento di incarichi libero - professionali a medici, ex art. 7, comma 6, del D.Lgs. nr. 165/2001, per prestare attività presso la UOC di Cardiologia.</t>
         </is>
       </c>
       <c r="D210" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E210" t="inlineStr"/>
       <c r="F210" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G210" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H210" t="inlineStr">
         <is>
           <t>12/03/2025 00:00</t>
         </is>
       </c>
       <c r="I210" t="inlineStr">
         <is>
@@ -15843,51 +15865,51 @@
       <c r="Q210" t="inlineStr"/>
       <c r="R210" t="inlineStr"/>
       <c r="S210" t="inlineStr"/>
       <c r="T210" t="inlineStr"/>
       <c r="AC210" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE210" t="inlineStr">
         <is>
           <t>Incarichi libero professionali</t>
         </is>
       </c>
       <c r="AF210" t="inlineStr">
         <is>
           <t>Lavoro autonomo</t>
         </is>
       </c>
     </row>
     <row r="211">
       <c r="A211" t="inlineStr"/>
       <c r="B211" t="inlineStr"/>
       <c r="C211" t="inlineStr">
         <is>
-          <t>Procedura comparativa per il conferimento di incarichi libero - professionali a medici, ex art. 7, comma 6, del D.Lgs. nr. 165/2001, per prestare attività presso la UOC di Cardiologia.</t>
+          <t>Procedura comparativa per il conferimento di incarichi libero - professionali a medici, ex art. 7, comma 6, del D.Lgs. nr. 165/2001, per prestare attività presso le UOC di Medicina Generale dell'Azienda.</t>
         </is>
       </c>
       <c r="D211" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E211" t="inlineStr"/>
       <c r="F211" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G211" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H211" t="inlineStr">
         <is>
           <t>12/03/2025 00:00</t>
         </is>
       </c>
       <c r="I211" t="inlineStr">
         <is>
@@ -15908,51 +15930,51 @@
       <c r="Q211" t="inlineStr"/>
       <c r="R211" t="inlineStr"/>
       <c r="S211" t="inlineStr"/>
       <c r="T211" t="inlineStr"/>
       <c r="AC211" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE211" t="inlineStr">
         <is>
           <t>Incarichi libero professionali</t>
         </is>
       </c>
       <c r="AF211" t="inlineStr">
         <is>
           <t>Lavoro autonomo</t>
         </is>
       </c>
     </row>
     <row r="212">
       <c r="A212" t="inlineStr"/>
       <c r="B212" t="inlineStr"/>
       <c r="C212" t="inlineStr">
         <is>
-          <t>Procedura comparativa per il conferimento di incarichi libero - professionali a medici, ex art. 7, comma 6, del D.Lgs. nr. 165/2001, per prestare attività presso le UOC di Medicina Generale dell'Azienda.</t>
+          <t>Procedura comparativa per il conferimento di incarichi libero - professionali a medici, ex art. 7, comma 6, del D.Lgs. nr. 165/2001, per prestare attività assistenziali presso le strutture dell'Azienda.</t>
         </is>
       </c>
       <c r="D212" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E212" t="inlineStr"/>
       <c r="F212" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G212" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H212" t="inlineStr">
         <is>
           <t>12/03/2025 00:00</t>
         </is>
       </c>
       <c r="I212" t="inlineStr">
         <is>
@@ -15973,51 +15995,51 @@
       <c r="Q212" t="inlineStr"/>
       <c r="R212" t="inlineStr"/>
       <c r="S212" t="inlineStr"/>
       <c r="T212" t="inlineStr"/>
       <c r="AC212" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE212" t="inlineStr">
         <is>
           <t>Incarichi libero professionali</t>
         </is>
       </c>
       <c r="AF212" t="inlineStr">
         <is>
           <t>Lavoro autonomo</t>
         </is>
       </c>
     </row>
     <row r="213">
       <c r="A213" t="inlineStr"/>
       <c r="B213" t="inlineStr"/>
       <c r="C213" t="inlineStr">
         <is>
-          <t>Procedura comparativa per il conferimento di incarichi libero - professionali a medici, ex art. 7, comma 6, del D.Lgs. nr. 165/2001, per prestare attività presso le UOC di Anestesia e Rianimazione degli Ospedali dell'Azienda.</t>
+          <t>Procedura comparativa per il conferimento di incarichi libero - professionali a medici, ex art. 7, comma 6, del D.Lgs. nr. 165/2001, per prestare attività presso le UOC di Urologia.</t>
         </is>
       </c>
       <c r="D213" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E213" t="inlineStr"/>
       <c r="F213" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G213" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H213" t="inlineStr">
         <is>
           <t>12/03/2025 00:00</t>
         </is>
       </c>
       <c r="I213" t="inlineStr">
         <is>
@@ -16038,250 +16060,250 @@
       <c r="Q213" t="inlineStr"/>
       <c r="R213" t="inlineStr"/>
       <c r="S213" t="inlineStr"/>
       <c r="T213" t="inlineStr"/>
       <c r="AC213" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE213" t="inlineStr">
         <is>
           <t>Incarichi libero professionali</t>
         </is>
       </c>
       <c r="AF213" t="inlineStr">
         <is>
           <t>Lavoro autonomo</t>
         </is>
       </c>
     </row>
     <row r="214">
       <c r="A214" t="inlineStr"/>
       <c r="B214" t="inlineStr"/>
       <c r="C214" t="inlineStr">
         <is>
-          <t>Avviso pubblico per l'assunzione a tempo determinato di n. 1 Dirigente Medico disciplina di Cure Palliative</t>
+          <t>Procedura comparativa per il conferimento di incarichi libero - professionali a medici, ex art. 7, comma 6, del D.Lgs. nr. 165/2001, per prestare attività presso le UOC di Anestesia e Rianimazione degli Ospedali dell'Azienda.</t>
         </is>
       </c>
       <c r="D214" t="inlineStr">
         <is>
-          <t>Ammissione/Commissione/Espletamento</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="E214" t="inlineStr"/>
       <c r="F214" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G214" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H214" t="inlineStr">
         <is>
-          <t>07/03/2025 00:00</t>
+          <t>12/03/2025 00:00</t>
         </is>
       </c>
       <c r="I214" t="inlineStr">
         <is>
-          <t>21/03/2025 23:59</t>
+          <t>31/12/2025 23:59</t>
         </is>
       </c>
       <c r="K214" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N214" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P214" t="inlineStr"/>
       <c r="Q214" t="inlineStr"/>
       <c r="R214" t="inlineStr"/>
       <c r="S214" t="inlineStr"/>
       <c r="T214" t="inlineStr"/>
-      <c r="W214" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="AC214" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="AD214" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AE214" t="inlineStr">
         <is>
-          <t>Avviso Pubblico</t>
+          <t>Incarichi libero professionali</t>
         </is>
       </c>
       <c r="AF214" t="inlineStr">
         <is>
-          <t>Tempo determinato</t>
+          <t>Lavoro autonomo</t>
         </is>
       </c>
     </row>
     <row r="215">
       <c r="A215" t="inlineStr"/>
       <c r="B215" t="inlineStr"/>
       <c r="C215" t="inlineStr">
         <is>
-          <t>Azienda Zero - graduatoria concorso pubblico per n. 68 posti di Dirigente Medico di Anestesia e Rianimazione</t>
+          <t>Avviso pubblico per l'assunzione a tempo determinato di n. 1 Dirigente Medico disciplina di Cure Palliative</t>
         </is>
       </c>
       <c r="D215" t="inlineStr">
         <is>
-          <t>Graduatoria/Esito</t>
+          <t>Ammissione/Commissione/Espletamento</t>
         </is>
       </c>
       <c r="E215" t="inlineStr"/>
       <c r="F215" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G215" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H215" t="inlineStr">
         <is>
-          <t>03/03/2025 00:00</t>
+          <t>07/03/2025 00:00</t>
         </is>
       </c>
       <c r="I215" t="inlineStr">
         <is>
-          <t>26/02/2027 23:59</t>
+          <t>21/03/2025 23:59</t>
         </is>
       </c>
       <c r="K215" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N215" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P215" t="inlineStr"/>
       <c r="Q215" t="inlineStr"/>
       <c r="R215" t="inlineStr"/>
       <c r="S215" t="inlineStr"/>
       <c r="T215" t="inlineStr"/>
+      <c r="W215" t="n">
+        <v>0</v>
+      </c>
+      <c r="X215" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y215" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z215" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA215" t="n">
+        <v>0</v>
+      </c>
       <c r="AC215" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD215" t="n">
+        <v>0</v>
+      </c>
       <c r="AE215" t="inlineStr">
         <is>
-          <t>Concorsi Dirigenza</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF215" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="216">
       <c r="A216" t="inlineStr"/>
       <c r="B216" t="inlineStr"/>
       <c r="C216" t="inlineStr">
         <is>
-          <t>Azienda Zero - graduatoria concorso pubblico n. 111 posti di Tecnico Sanitario di Laboratorio Biomedico</t>
+          <t>Azienda Zero - graduatoria concorso pubblico per n. 68 posti di Dirigente Medico di Anestesia e Rianimazione</t>
         </is>
       </c>
       <c r="D216" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E216" t="inlineStr"/>
       <c r="F216" t="inlineStr">
         <is>
-          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G216" t="inlineStr">
         <is>
-          <t>Tecnico Sanitario di Laboratorio Biomedico</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H216" t="inlineStr">
         <is>
           <t>03/03/2025 00:00</t>
         </is>
       </c>
       <c r="I216" t="inlineStr">
         <is>
           <t>26/02/2027 23:59</t>
         </is>
       </c>
       <c r="K216" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N216" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P216" t="inlineStr"/>
       <c r="Q216" t="inlineStr"/>
       <c r="R216" t="inlineStr"/>
       <c r="S216" t="inlineStr"/>
       <c r="T216" t="inlineStr"/>
       <c r="AC216" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE216" t="inlineStr">
         <is>
-          <t>Concorsi Comparto</t>
+          <t>Concorsi Dirigenza</t>
         </is>
       </c>
       <c r="AF216" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="217">
       <c r="A217" t="inlineStr"/>
       <c r="B217" t="inlineStr"/>
       <c r="C217" t="inlineStr">
         <is>
           <t xml:space="preserve">Azienda Zero - graduatoria concorso pubblico per n. 119 posti di Dirigente Medico di Medicina d'Emergenza-Urgenza </t>
         </is>
       </c>
       <c r="D217" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E217" t="inlineStr"/>
       <c r="F217" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
@@ -16316,938 +16338,938 @@
       <c r="Q217" t="inlineStr"/>
       <c r="R217" t="inlineStr"/>
       <c r="S217" t="inlineStr"/>
       <c r="T217" t="inlineStr"/>
       <c r="AC217" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE217" t="inlineStr">
         <is>
           <t>Concorsi Dirigenza</t>
         </is>
       </c>
       <c r="AF217" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="218">
       <c r="A218" t="inlineStr"/>
       <c r="B218" t="inlineStr"/>
       <c r="C218" t="inlineStr">
         <is>
-          <t>Procedura comparativa per il conferimento di nr. 3 incarichi libero - professionali, ex art. 7, comma 6, del D.Lgs. nr. 165/2001, professionisti laureati in psicologia - specializzati in psicoterapia per la realizzazione delle attività previste dal progetto "ORA - ORIENTAMENTO RETE ASCOLTO".</t>
+          <t>Azienda Zero - graduatoria concorso pubblico n. 111 posti di Tecnico Sanitario di Laboratorio Biomedico</t>
         </is>
       </c>
       <c r="D218" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E218" t="inlineStr"/>
       <c r="F218" t="inlineStr">
         <is>
-          <t>Dirigenza</t>
+          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
         </is>
       </c>
       <c r="G218" t="inlineStr">
         <is>
-          <t>Dirigente Psicologo</t>
+          <t>Tecnico Sanitario di Laboratorio Biomedico</t>
         </is>
       </c>
       <c r="H218" t="inlineStr">
         <is>
-          <t>28/02/2025 00:00</t>
+          <t>03/03/2025 00:00</t>
         </is>
       </c>
       <c r="I218" t="inlineStr">
         <is>
-          <t>09/03/2025 23:59</t>
+          <t>26/02/2027 23:59</t>
         </is>
       </c>
       <c r="K218" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N218" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P218" t="inlineStr"/>
       <c r="Q218" t="inlineStr"/>
       <c r="R218" t="inlineStr"/>
       <c r="S218" t="inlineStr"/>
       <c r="T218" t="inlineStr"/>
       <c r="AC218" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE218" t="inlineStr">
         <is>
-          <t>Incarichi libero professionali</t>
+          <t>Concorsi Comparto</t>
         </is>
       </c>
       <c r="AF218" t="inlineStr">
         <is>
-          <t>Lavoro autonomo</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="219">
       <c r="A219" t="inlineStr"/>
       <c r="B219" t="inlineStr"/>
       <c r="C219" t="inlineStr">
         <is>
-          <t>Azienda Zero - Graduatoria concorso pubblico per n. 5 Dirigenti Medici disciplina di Chirurgia Maxillo-Facciale</t>
+          <t>Procedura comparativa per il conferimento di nr. 3 incarichi libero - professionali, ex art. 7, comma 6, del D.Lgs. nr. 165/2001, professionisti laureati in psicologia - specializzati in psicoterapia per la realizzazione delle attività previste dal progetto "ORA - ORIENTAMENTO RETE ASCOLTO".</t>
         </is>
       </c>
       <c r="D219" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E219" t="inlineStr"/>
       <c r="F219" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>Dirigenza</t>
         </is>
       </c>
       <c r="G219" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>Dirigente Psicologo</t>
         </is>
       </c>
       <c r="H219" t="inlineStr">
         <is>
-          <t>25/02/2025 00:00</t>
+          <t>28/02/2025 00:00</t>
         </is>
       </c>
       <c r="I219" t="inlineStr">
         <is>
-          <t>20/02/2027 23:59</t>
+          <t>09/03/2025 23:59</t>
         </is>
       </c>
       <c r="K219" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N219" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P219" t="inlineStr"/>
       <c r="Q219" t="inlineStr"/>
       <c r="R219" t="inlineStr"/>
       <c r="S219" t="inlineStr"/>
       <c r="T219" t="inlineStr"/>
       <c r="AC219" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE219" t="inlineStr">
         <is>
-          <t>Concorsi Dirigenza</t>
+          <t>Incarichi libero professionali</t>
         </is>
       </c>
       <c r="AF219" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Lavoro autonomo</t>
         </is>
       </c>
     </row>
     <row r="220">
       <c r="A220" t="inlineStr"/>
       <c r="B220" t="inlineStr"/>
       <c r="C220" t="inlineStr">
         <is>
-          <t>Procedura comparativa per il conferimento di incarichi libero - professionali a medici, ex art. 7, comma 6, del D.Lgs. nr. 165/2001, per prestare attività presso la UOC Centrale Operativa 118.</t>
+          <t>Azienda Zero - Graduatoria concorso pubblico per n. 5 Dirigenti Medici disciplina di Chirurgia Maxillo-Facciale</t>
         </is>
       </c>
       <c r="D220" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E220" t="inlineStr"/>
       <c r="F220" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G220" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H220" t="inlineStr">
         <is>
           <t>25/02/2025 00:00</t>
         </is>
       </c>
       <c r="I220" t="inlineStr">
         <is>
-          <t>31/12/2025 23:59</t>
+          <t>20/02/2027 23:59</t>
         </is>
       </c>
       <c r="K220" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N220" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P220" t="inlineStr"/>
       <c r="Q220" t="inlineStr"/>
       <c r="R220" t="inlineStr"/>
       <c r="S220" t="inlineStr"/>
       <c r="T220" t="inlineStr"/>
       <c r="AC220" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE220" t="inlineStr">
         <is>
-          <t>Incarichi libero professionali</t>
+          <t>Concorsi Dirigenza</t>
         </is>
       </c>
       <c r="AF220" t="inlineStr">
         <is>
-          <t>Lavoro autonomo</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="221">
       <c r="A221" t="inlineStr"/>
       <c r="B221" t="inlineStr"/>
       <c r="C221" t="inlineStr">
         <is>
-          <t xml:space="preserve">GRADUATORIA CONCORSO PUBBLICO, PER TITOLI ED ESAMI, PER LA COPERTURA DI N. 13 POSTI DI COLLABORATORE AMMINISTRATIVO PROFESSIONALE SETTORE GIURIDICO AREA DEI PROFESSIONISTI DELLA SALUTE E DEI FUNZIONARI – RUOLO AMMINISTRATIVO
-</t>
+          <t>Procedura comparativa per il conferimento di incarichi libero - professionali a medici, ex art. 7, comma 6, del D.Lgs. nr. 165/2001, per prestare attività presso la UOC Centrale Operativa 118.</t>
         </is>
       </c>
       <c r="D221" t="inlineStr">
         <is>
-          <t>Graduatoria/Esito</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="E221" t="inlineStr"/>
       <c r="F221" t="inlineStr">
         <is>
-          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo amministrativo</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G221" t="inlineStr">
         <is>
-          <t>Collaboratore Amministrativo Professionale</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H221" t="inlineStr">
         <is>
-          <t>21/02/2025 00:00</t>
+          <t>25/02/2025 00:00</t>
         </is>
       </c>
       <c r="I221" t="inlineStr">
         <is>
-          <t>19/02/2027 23:59</t>
+          <t>31/12/2025 23:59</t>
         </is>
       </c>
       <c r="K221" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N221" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P221" t="inlineStr"/>
       <c r="Q221" t="inlineStr"/>
       <c r="R221" t="inlineStr"/>
       <c r="S221" t="inlineStr"/>
       <c r="T221" t="inlineStr"/>
-      <c r="U221" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="AC221" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE221" t="inlineStr">
         <is>
-          <t>Concorsi Comparto</t>
+          <t>Incarichi libero professionali</t>
         </is>
       </c>
       <c r="AF221" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Lavoro autonomo</t>
         </is>
       </c>
     </row>
     <row r="222">
       <c r="A222" t="inlineStr"/>
       <c r="B222" t="inlineStr"/>
       <c r="C222" t="inlineStr">
         <is>
-          <t>Procedura comparativa per il conferimento di nr. 2 incarichi libero - professionali a veterinari, ex art. 7, comma 6, del D.Lgs. nr. 165/2001, per il la UOC Servizio Veterinario di Igiene degli Alimenti di Origine Animale e loro derivati.</t>
+          <t xml:space="preserve">GRADUATORIA CONCORSO PUBBLICO, PER TITOLI ED ESAMI, PER LA COPERTURA DI N. 13 POSTI DI COLLABORATORE AMMINISTRATIVO PROFESSIONALE SETTORE GIURIDICO AREA DEI PROFESSIONISTI DELLA SALUTE E DEI FUNZIONARI – RUOLO AMMINISTRATIVO
+</t>
         </is>
       </c>
       <c r="D222" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E222" t="inlineStr"/>
       <c r="F222" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo amministrativo</t>
         </is>
       </c>
       <c r="G222" t="inlineStr">
         <is>
-          <t>Dirigente Veterinario</t>
+          <t>Collaboratore Amministrativo Professionale</t>
         </is>
       </c>
       <c r="H222" t="inlineStr">
         <is>
-          <t>20/02/2025 00:00</t>
+          <t>21/02/2025 00:00</t>
         </is>
       </c>
       <c r="I222" t="inlineStr">
         <is>
-          <t>10/03/2025 23:59</t>
+          <t>19/02/2027 23:59</t>
         </is>
       </c>
       <c r="K222" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N222" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P222" t="inlineStr"/>
       <c r="Q222" t="inlineStr"/>
       <c r="R222" t="inlineStr"/>
       <c r="S222" t="inlineStr"/>
       <c r="T222" t="inlineStr"/>
+      <c r="U222" t="inlineStr">
+        <is>
+          <t>21/02/2025 00:00</t>
+        </is>
+      </c>
+      <c r="V222" t="inlineStr">
+        <is>
+          <t>19/02/2027 00:00</t>
+        </is>
+      </c>
       <c r="AC222" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE222" t="inlineStr">
         <is>
-          <t>Incarichi libero professionali</t>
+          <t>Concorsi Comparto</t>
         </is>
       </c>
       <c r="AF222" t="inlineStr">
         <is>
-          <t>Lavoro autonomo</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="223">
       <c r="A223" t="inlineStr"/>
       <c r="B223" t="inlineStr"/>
       <c r="C223" t="inlineStr">
         <is>
-          <t>Procedura comparativa per il conferimento di incarichi libero - professionali a medici, ex art. 7, comma 6, del D.Lgs. nr. 165/2001, per prestare attività presso la UOC di Pediatria.</t>
+          <t>Procedura comparativa per il conferimento di nr. 2 incarichi libero - professionali a veterinari, ex art. 7, comma 6, del D.Lgs. nr. 165/2001, per il la UOC Servizio Veterinario di Igiene degli Alimenti di Origine Animale e loro derivati.</t>
         </is>
       </c>
       <c r="D223" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E223" t="inlineStr"/>
       <c r="F223" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G223" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>Dirigente Veterinario</t>
         </is>
       </c>
       <c r="H223" t="inlineStr">
         <is>
-          <t>19/02/2025 00:00</t>
+          <t>20/02/2025 00:00</t>
         </is>
       </c>
       <c r="I223" t="inlineStr">
         <is>
-          <t>31/12/2025 23:59</t>
+          <t>10/03/2025 23:59</t>
         </is>
       </c>
       <c r="K223" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N223" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P223" t="inlineStr"/>
       <c r="Q223" t="inlineStr"/>
       <c r="R223" t="inlineStr"/>
       <c r="S223" t="inlineStr"/>
       <c r="T223" t="inlineStr"/>
       <c r="AC223" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE223" t="inlineStr">
         <is>
           <t>Incarichi libero professionali</t>
         </is>
       </c>
       <c r="AF223" t="inlineStr">
         <is>
           <t>Lavoro autonomo</t>
         </is>
       </c>
     </row>
     <row r="224">
       <c r="A224" t="inlineStr"/>
       <c r="B224" t="inlineStr"/>
       <c r="C224" t="inlineStr">
         <is>
-          <t>Procedura comparativa per il conferimento di incarichi libero - professionali a professionista laureato in psicologia e specializzato in psicoterapia, ex art. 7, comma 6, del D.Lgs. nr. 165/2001, per il progetto "contrasto ai disturbi della nutrizione e alimentazione".</t>
+          <t>Procedura comparativa per il conferimento di incarichi libero - professionali a medici, ex art. 7, comma 6, del D.Lgs. nr. 165/2001, per prestare attività presso la UOC di Pediatria.</t>
         </is>
       </c>
       <c r="D224" t="inlineStr">
         <is>
-          <t>Graduatoria/Esito</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="E224" t="inlineStr"/>
       <c r="F224" t="inlineStr">
         <is>
-          <t>Dirigenza</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G224" t="inlineStr">
         <is>
-          <t>Dirigente Psicologo</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H224" t="inlineStr">
         <is>
           <t>19/02/2025 00:00</t>
         </is>
       </c>
       <c r="I224" t="inlineStr">
         <is>
-          <t>27/02/2025 23:59</t>
+          <t>31/12/2025 23:59</t>
         </is>
       </c>
       <c r="K224" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N224" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P224" t="inlineStr"/>
       <c r="Q224" t="inlineStr"/>
       <c r="R224" t="inlineStr"/>
       <c r="S224" t="inlineStr"/>
       <c r="T224" t="inlineStr"/>
       <c r="AC224" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE224" t="inlineStr">
         <is>
           <t>Incarichi libero professionali</t>
         </is>
       </c>
       <c r="AF224" t="inlineStr">
         <is>
           <t>Lavoro autonomo</t>
         </is>
       </c>
     </row>
     <row r="225">
       <c r="A225" t="inlineStr"/>
       <c r="B225" t="inlineStr"/>
       <c r="C225" t="inlineStr">
         <is>
-          <t>Avviso pubblico per il conferimento dell'incarico di Direttore UOC Direzione Professioni Sanitarie</t>
+          <t>Procedura comparativa per il conferimento di incarichi libero - professionali a professionista laureato in psicologia e specializzato in psicoterapia, ex art. 7, comma 6, del D.Lgs. nr. 165/2001, per il progetto "contrasto ai disturbi della nutrizione e alimentazione".</t>
         </is>
       </c>
       <c r="D225" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E225" t="inlineStr"/>
       <c r="F225" t="inlineStr">
         <is>
-          <t>Dirigenza dell'Area Sanità</t>
+          <t>Dirigenza</t>
         </is>
       </c>
       <c r="G225" t="inlineStr">
         <is>
-          <t>Dirigente delle Professioni Sanitarie - DIRETTORE</t>
+          <t>Dirigente Psicologo</t>
         </is>
       </c>
       <c r="H225" t="inlineStr">
         <is>
-          <t>14/02/2025 00:00</t>
+          <t>19/02/2025 00:00</t>
         </is>
       </c>
       <c r="I225" t="inlineStr">
         <is>
-          <t>16/03/2025 23:59</t>
+          <t>27/02/2025 23:59</t>
         </is>
       </c>
       <c r="K225" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N225" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P225" t="inlineStr"/>
       <c r="Q225" t="inlineStr"/>
       <c r="R225" t="inlineStr"/>
       <c r="S225" t="inlineStr"/>
       <c r="T225" t="inlineStr"/>
-      <c r="W225" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="AC225" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="AD225" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AE225" t="inlineStr">
         <is>
-          <t>Avviso di struttura complessa</t>
+          <t>Incarichi libero professionali</t>
         </is>
       </c>
       <c r="AF225" t="inlineStr">
         <is>
-          <t>Tempo determinato</t>
+          <t>Lavoro autonomo</t>
         </is>
       </c>
     </row>
     <row r="226">
       <c r="A226" t="inlineStr"/>
       <c r="B226" t="inlineStr"/>
       <c r="C226" t="inlineStr">
         <is>
-          <t>Procedura comparativa per il conferimento di incarichi libero - professionali a medici, ex art. 7, comma 6, del D.Lgs. nr. 165/2001, per prestare attività presso la UOC di Gastroenterologia dell'Azienda.</t>
+          <t>Avviso pubblico per il conferimento dell'incarico di Direttore UOC Direzione Professioni Sanitarie</t>
         </is>
       </c>
       <c r="D226" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E226" t="inlineStr"/>
       <c r="F226" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>Dirigenza dell'Area Sanità</t>
         </is>
       </c>
       <c r="G226" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>Dirigente delle Professioni Sanitarie - DIRETTORE</t>
         </is>
       </c>
       <c r="H226" t="inlineStr">
         <is>
-          <t>13/02/2025 00:00</t>
+          <t>14/02/2025 00:00</t>
         </is>
       </c>
       <c r="I226" t="inlineStr">
         <is>
-          <t>31/12/2025 23:59</t>
+          <t>16/03/2025 23:59</t>
         </is>
       </c>
       <c r="K226" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N226" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P226" t="inlineStr"/>
       <c r="Q226" t="inlineStr"/>
       <c r="R226" t="inlineStr"/>
       <c r="S226" t="inlineStr"/>
       <c r="T226" t="inlineStr"/>
+      <c r="W226" t="n">
+        <v>0</v>
+      </c>
+      <c r="X226" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y226" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z226" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA226" t="n">
+        <v>0</v>
+      </c>
       <c r="AC226" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD226" t="n">
+        <v>0</v>
+      </c>
       <c r="AE226" t="inlineStr">
         <is>
-          <t>Incarichi libero professionali</t>
+          <t>Avviso di struttura complessa</t>
         </is>
       </c>
       <c r="AF226" t="inlineStr">
         <is>
-          <t>Lavoro autonomo</t>
+          <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="227">
       <c r="A227" t="inlineStr"/>
       <c r="B227" t="inlineStr"/>
       <c r="C227" t="inlineStr">
         <is>
-          <t>Avviso pubblico per il conferimento dell'incarico di Direttore della UOC Ostetricia e Ginecologia di Rovigo e Trecenta</t>
+          <t>Procedura comparativa per il conferimento di incarichi libero - professionali a medici, ex art. 7, comma 6, del D.Lgs. nr. 165/2001, per prestare attività presso la UOC di Gastroenterologia dell'Azienda.</t>
         </is>
       </c>
       <c r="D227" t="inlineStr">
         <is>
-          <t>Graduatoria/Esito</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="E227" t="inlineStr"/>
       <c r="F227" t="inlineStr">
         <is>
-          <t>Apicale</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G227" t="inlineStr">
         <is>
-          <t>Dirigente Medico - DIRETTORE</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H227" t="inlineStr">
         <is>
-          <t>12/02/2025 00:00</t>
+          <t>13/02/2025 00:00</t>
         </is>
       </c>
       <c r="I227" t="inlineStr">
         <is>
-          <t>13/03/2025 23:59</t>
+          <t>31/12/2025 23:59</t>
         </is>
       </c>
       <c r="K227" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N227" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P227" t="inlineStr"/>
       <c r="Q227" t="inlineStr"/>
       <c r="R227" t="inlineStr"/>
       <c r="S227" t="inlineStr"/>
       <c r="T227" t="inlineStr"/>
-      <c r="W227" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="AC227" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="AD227" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AE227" t="inlineStr">
         <is>
-          <t>Avviso di struttura complessa</t>
+          <t>Incarichi libero professionali</t>
         </is>
       </c>
       <c r="AF227" t="inlineStr">
         <is>
-          <t>Tempo determinato</t>
+          <t>Lavoro autonomo</t>
         </is>
       </c>
     </row>
     <row r="228">
       <c r="A228" t="inlineStr"/>
       <c r="B228" t="inlineStr"/>
       <c r="C228" t="inlineStr">
         <is>
-          <t>GRADUATORIA CONCORSO PUBBLICO, PER TITOLI ED ESAMI, PER LA COPERTURA DI N. 20 POSTI DI ASSISTENTE
-[...1 lines deleted...]
-SOCIOSANITARIO</t>
+          <t>Avviso pubblico per il conferimento dell'incarico di Direttore della UOC Ostetricia e Ginecologia di Rovigo e Trecenta</t>
         </is>
       </c>
       <c r="D228" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E228" t="inlineStr"/>
       <c r="F228" t="inlineStr">
         <is>
-          <t>Area dei Professionisti della Salute e dei Funzionari - ruolo socio-sanitario</t>
+          <t>Apicale</t>
         </is>
       </c>
       <c r="G228" t="inlineStr">
         <is>
-          <t>Assistente Sociale</t>
+          <t>Dirigente Medico - DIRETTORE</t>
         </is>
       </c>
       <c r="H228" t="inlineStr">
         <is>
-          <t>04/02/2025 00:00</t>
+          <t>12/02/2025 00:00</t>
         </is>
       </c>
       <c r="I228" t="inlineStr">
         <is>
-          <t>02/02/2027 23:59</t>
+          <t>13/03/2025 23:59</t>
         </is>
       </c>
       <c r="K228" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N228" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P228" t="inlineStr"/>
       <c r="Q228" t="inlineStr"/>
       <c r="R228" t="inlineStr"/>
       <c r="S228" t="inlineStr"/>
       <c r="T228" t="inlineStr"/>
+      <c r="W228" t="n">
+        <v>0</v>
+      </c>
+      <c r="X228" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y228" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z228" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA228" t="n">
+        <v>0</v>
+      </c>
       <c r="AC228" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD228" t="n">
+        <v>0</v>
+      </c>
       <c r="AE228" t="inlineStr">
         <is>
-          <t>Concorsi Comparto</t>
+          <t>Avviso di struttura complessa</t>
         </is>
       </c>
       <c r="AF228" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="229">
       <c r="A229" t="inlineStr"/>
       <c r="B229" t="inlineStr"/>
       <c r="C229" t="inlineStr">
         <is>
-          <t>GRADUATORIA AVVISO PUBBLICO, PER TITOLI ED ESAMI, PER N. 16 POSTI DI C.A.P. - SETTORE ECONOMICO,
-[...1 lines deleted...]
-“CONTROLLO DI GESTIONE”</t>
+          <t>GRADUATORIA CONCORSO PUBBLICO, PER TITOLI ED ESAMI, PER LA COPERTURA DI N. 20 POSTI DI ASSISTENTE
+SOCIALE AREA DEI PROFESSIONISTI DELLA SALUTE E DEI FUNZIONARI – RUOLO
+SOCIOSANITARIO</t>
         </is>
       </c>
       <c r="D229" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E229" t="inlineStr"/>
       <c r="F229" t="inlineStr">
         <is>
-          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo amministrativo</t>
+          <t>Area dei Professionisti della Salute e dei Funzionari - ruolo socio-sanitario</t>
         </is>
       </c>
       <c r="G229" t="inlineStr">
         <is>
-          <t>Collaboratore Amministrativo Professionale</t>
+          <t>Assistente Sociale</t>
         </is>
       </c>
       <c r="H229" t="inlineStr">
         <is>
           <t>04/02/2025 00:00</t>
         </is>
       </c>
       <c r="I229" t="inlineStr">
         <is>
-          <t>28/01/2027 23:59</t>
+          <t>02/02/2027 23:59</t>
         </is>
       </c>
       <c r="K229" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N229" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P229" t="inlineStr"/>
       <c r="Q229" t="inlineStr"/>
       <c r="R229" t="inlineStr"/>
       <c r="S229" t="inlineStr"/>
       <c r="T229" t="inlineStr"/>
       <c r="AC229" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE229" t="inlineStr">
         <is>
-          <t>Avvisi tempo determinato Comparto</t>
+          <t>Concorsi Comparto</t>
         </is>
       </c>
       <c r="AF229" t="inlineStr">
         <is>
-          <t>Tempo determinato</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="230">
       <c r="A230" t="inlineStr"/>
       <c r="B230" t="inlineStr"/>
       <c r="C230" t="inlineStr">
         <is>
-          <t>Procedura comparativa per il conferimento di incarichi libero - professionali a medici, ex art. 7, comma 6, del D.Lgs. nr. 165/2001, per prestare attività presso le UOC di Ostetricia e Ginecologia degli Ospedali dell'Azienda.</t>
+          <t>GRADUATORIA AVVISO PUBBLICO, PER TITOLI ED ESAMI, PER N. 16 POSTI DI C.A.P. - SETTORE ECONOMICO,
+CON CONTRATTO DI FORMAZIONE E LAVORO A TEMPO DETERMINATO PER IL PROGETTO
+“CONTROLLO DI GESTIONE”</t>
         </is>
       </c>
       <c r="D230" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E230" t="inlineStr"/>
       <c r="F230" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo amministrativo</t>
         </is>
       </c>
       <c r="G230" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>Collaboratore Amministrativo Professionale</t>
         </is>
       </c>
       <c r="H230" t="inlineStr">
         <is>
-          <t>03/02/2025 00:00</t>
+          <t>04/02/2025 00:00</t>
         </is>
       </c>
       <c r="I230" t="inlineStr">
         <is>
-          <t>31/12/2025 23:59</t>
+          <t>28/01/2027 23:59</t>
         </is>
       </c>
       <c r="K230" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N230" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P230" t="inlineStr"/>
       <c r="Q230" t="inlineStr"/>
       <c r="R230" t="inlineStr"/>
       <c r="S230" t="inlineStr"/>
       <c r="T230" t="inlineStr"/>
       <c r="AC230" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE230" t="inlineStr">
         <is>
-          <t>Incarichi libero professionali</t>
+          <t>Avvisi tempo determinato Comparto</t>
         </is>
       </c>
       <c r="AF230" t="inlineStr">
         <is>
-          <t>Lavoro autonomo</t>
+          <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="231">
       <c r="A231" t="inlineStr"/>
       <c r="B231" t="inlineStr"/>
       <c r="C231" t="inlineStr">
         <is>
           <t>Avviso pubblico per la stabilizzazione del personale precario del ruolo sanitario, ai sensi dell'art. 1, c. 268, lett. b), della L. 234/2021, come modificato dall'art. 1, c. 528, della L. 197/2022, dall'art. 4 del D.L. 198/2022, come modificato dalla Legge di conversione n. 14/2023 e dall'art. 8 comma 2-bis del Decreto Legge 19/2024, convertito in Legge n. 56/2024: n. 1 Dirigente Medico nella disciplina di Otorinolaringoiatria.</t>
         </is>
       </c>
       <c r="D231" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E231" t="inlineStr"/>
       <c r="F231" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G231" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
@@ -17295,150 +17317,132 @@
       </c>
       <c r="AC231" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD231" t="n">
         <v>0</v>
       </c>
       <c r="AE231" t="inlineStr">
         <is>
           <t>Stabilizzazione</t>
         </is>
       </c>
       <c r="AF231" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="232">
       <c r="A232" t="inlineStr"/>
       <c r="B232" t="inlineStr"/>
       <c r="C232" t="inlineStr">
         <is>
-          <t>Avviso pubblico per il conferimento dell'incarico di Direttore della UOC Urologia di Rovigo e Trecenta</t>
+          <t>Procedura comparativa per il conferimento di incarichi libero - professionali a medici, ex art. 7, comma 6, del D.Lgs. nr. 165/2001, per prestare attività presso le UOC di Ostetricia e Ginecologia degli Ospedali dell'Azienda.</t>
         </is>
       </c>
       <c r="D232" t="inlineStr">
         <is>
-          <t>Graduatoria/Esito</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="E232" t="inlineStr"/>
       <c r="F232" t="inlineStr">
         <is>
-          <t>Apicale</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G232" t="inlineStr">
         <is>
-          <t>Dirigente Medico - DIRETTORE</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H232" t="inlineStr">
         <is>
-          <t>28/01/2025 00:00</t>
+          <t>03/02/2025 00:00</t>
         </is>
       </c>
       <c r="I232" t="inlineStr">
         <is>
-          <t>27/02/2025 23:59</t>
+          <t>31/12/2025 23:59</t>
         </is>
       </c>
       <c r="K232" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N232" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P232" t="inlineStr"/>
       <c r="Q232" t="inlineStr"/>
       <c r="R232" t="inlineStr"/>
       <c r="S232" t="inlineStr"/>
       <c r="T232" t="inlineStr"/>
-      <c r="W232" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="AC232" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="AD232" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AE232" t="inlineStr">
         <is>
-          <t>Avviso di struttura complessa</t>
+          <t>Incarichi libero professionali</t>
         </is>
       </c>
       <c r="AF232" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Lavoro autonomo</t>
         </is>
       </c>
     </row>
     <row r="233">
       <c r="A233" t="inlineStr"/>
       <c r="B233" t="inlineStr"/>
       <c r="C233" t="inlineStr">
         <is>
-          <t>Concorso pubblico, per titoli ed esami, per l'assunzione a tempo indeterminato di n. 1 Assistente Amministrativo, Area degli Assistenti, RISERVATO ALLE PERSONE DISABILI di cui all'art. 1 della L. 68/99 e s.m.i. ed iscritte nello specifico elenco di cui all'art. 8 della medesima legge</t>
+          <t>Avviso pubblico per il conferimento dell'incarico di Direttore della UOC Urologia di Rovigo e Trecenta</t>
         </is>
       </c>
       <c r="D233" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E233" t="inlineStr"/>
       <c r="F233" t="inlineStr">
         <is>
-          <t>Area degli Assistenti - ruolo amministrativo</t>
+          <t>Apicale</t>
         </is>
       </c>
       <c r="G233" t="inlineStr">
         <is>
-          <t>Assistente Amministrativo</t>
+          <t>Dirigente Medico - DIRETTORE</t>
         </is>
       </c>
       <c r="H233" t="inlineStr">
         <is>
           <t>28/01/2025 00:00</t>
         </is>
       </c>
       <c r="I233" t="inlineStr">
         <is>
           <t>27/02/2025 23:59</t>
         </is>
       </c>
       <c r="K233" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N233" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P233" t="inlineStr"/>
       <c r="Q233" t="inlineStr"/>
       <c r="R233" t="inlineStr"/>
@@ -17447,51 +17451,51 @@
       <c r="W233" t="n">
         <v>0</v>
       </c>
       <c r="X233" t="n">
         <v>0</v>
       </c>
       <c r="Y233" t="n">
         <v>0</v>
       </c>
       <c r="Z233" t="n">
         <v>0</v>
       </c>
       <c r="AA233" t="n">
         <v>0</v>
       </c>
       <c r="AC233" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD233" t="n">
         <v>0</v>
       </c>
       <c r="AE233" t="inlineStr">
         <is>
-          <t>Concorsi Comparto</t>
+          <t>Avviso di struttura complessa</t>
         </is>
       </c>
       <c r="AF233" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="234">
       <c r="A234" t="inlineStr"/>
       <c r="B234" t="inlineStr"/>
       <c r="C234" t="inlineStr">
         <is>
           <t>Avviso pubblico per il conferimento dell'incarico di Direttore della UOC Anatomia Patologica</t>
         </is>
       </c>
       <c r="D234" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E234" t="inlineStr"/>
       <c r="F234" t="inlineStr">
         <is>
           <t>Apicale</t>
@@ -17544,342 +17548,342 @@
       </c>
       <c r="AC234" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD234" t="n">
         <v>0</v>
       </c>
       <c r="AE234" t="inlineStr">
         <is>
           <t>Avviso di struttura complessa</t>
         </is>
       </c>
       <c r="AF234" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="235">
       <c r="A235" t="inlineStr"/>
       <c r="B235" t="inlineStr"/>
       <c r="C235" t="inlineStr">
         <is>
-          <t>Azienda Zero - graduatoria concorso pubblico per n. 39 posti di Dirigente Medico di Medicina Interna</t>
+          <t>Concorso pubblico, per titoli ed esami, per l'assunzione a tempo indeterminato di n. 1 Assistente Amministrativo, Area degli Assistenti, RISERVATO ALLE PERSONE DISABILI di cui all'art. 1 della L. 68/99 e s.m.i. ed iscritte nello specifico elenco di cui all'art. 8 della medesima legge</t>
         </is>
       </c>
       <c r="D235" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E235" t="inlineStr"/>
       <c r="F235" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>Area degli Assistenti - ruolo amministrativo</t>
         </is>
       </c>
       <c r="G235" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>Assistente Amministrativo</t>
         </is>
       </c>
       <c r="H235" t="inlineStr">
         <is>
-          <t>23/01/2025 00:00</t>
+          <t>28/01/2025 00:00</t>
         </is>
       </c>
       <c r="I235" t="inlineStr">
         <is>
-          <t>20/01/2027 23:59</t>
+          <t>27/02/2025 23:59</t>
         </is>
       </c>
       <c r="K235" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N235" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P235" t="inlineStr"/>
       <c r="Q235" t="inlineStr"/>
       <c r="R235" t="inlineStr"/>
       <c r="S235" t="inlineStr"/>
       <c r="T235" t="inlineStr"/>
+      <c r="W235" t="n">
+        <v>0</v>
+      </c>
+      <c r="X235" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y235" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z235" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA235" t="n">
+        <v>0</v>
+      </c>
       <c r="AC235" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD235" t="n">
+        <v>0</v>
+      </c>
       <c r="AE235" t="inlineStr">
         <is>
-          <t>Concorsi Dirigenza</t>
+          <t>Concorsi Comparto</t>
         </is>
       </c>
       <c r="AF235" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="236">
       <c r="A236" t="inlineStr"/>
       <c r="B236" t="inlineStr"/>
       <c r="C236" t="inlineStr">
         <is>
-          <t>Avviso Interno RISERVATO al personale dell'Azienda ULSS 5 Polesana per il conferimento dell'incarico di Direttore della UOC Distretto 2 di Adria</t>
+          <t>Azienda Zero - graduatoria concorso pubblico per n. 39 posti di Dirigente Medico di Medicina Interna</t>
         </is>
       </c>
       <c r="D236" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E236" t="inlineStr"/>
+      <c r="F236" t="inlineStr">
+        <is>
+          <t>Dirigenza medica e veterinaria</t>
+        </is>
+      </c>
+      <c r="G236" t="inlineStr">
+        <is>
+          <t>Dirigente Medico</t>
+        </is>
+      </c>
       <c r="H236" t="inlineStr">
         <is>
-          <t>22/01/2025 00:00</t>
+          <t>23/01/2025 00:00</t>
         </is>
       </c>
       <c r="I236" t="inlineStr">
         <is>
-          <t>06/02/2025 23:59</t>
+          <t>20/01/2027 23:59</t>
         </is>
       </c>
       <c r="K236" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N236" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P236" t="inlineStr"/>
       <c r="Q236" t="inlineStr"/>
       <c r="R236" t="inlineStr"/>
       <c r="S236" t="inlineStr"/>
       <c r="T236" t="inlineStr"/>
-      <c r="W236" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="AC236" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="AD236" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AE236" t="inlineStr">
         <is>
-          <t>Avvisi Incarichi Direzione Struttura Complessa</t>
-[...2 lines deleted...]
-      <c r="AF236" t="inlineStr"/>
+          <t>Concorsi Dirigenza</t>
+        </is>
+      </c>
+      <c r="AF236" t="inlineStr">
+        <is>
+          <t>Tempo indeterminato</t>
+        </is>
+      </c>
     </row>
     <row r="237">
       <c r="A237" t="inlineStr"/>
       <c r="B237" t="inlineStr"/>
       <c r="C237" t="inlineStr">
         <is>
-          <t>Avviso pubblico per l'assunzione a tempo determinato di n. 5 Infermieri - Area PSF</t>
+          <t>Avviso Interno RISERVATO al personale dell'Azienda ULSS 5 Polesana per il conferimento dell'incarico di Direttore della UOC Distretto 2 di Adria</t>
         </is>
       </c>
       <c r="D237" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E237" t="inlineStr"/>
-      <c r="F237" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="H237" t="inlineStr">
         <is>
-          <t>10/01/2025 00:00</t>
+          <t>22/01/2025 00:00</t>
         </is>
       </c>
       <c r="I237" t="inlineStr">
         <is>
-          <t>24/01/2025 23:59</t>
+          <t>06/02/2025 23:59</t>
         </is>
       </c>
       <c r="K237" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N237" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P237" t="inlineStr"/>
       <c r="Q237" t="inlineStr"/>
       <c r="R237" t="inlineStr"/>
       <c r="S237" t="inlineStr"/>
       <c r="T237" t="inlineStr"/>
       <c r="W237" t="n">
         <v>0</v>
       </c>
       <c r="X237" t="n">
         <v>0</v>
       </c>
       <c r="Y237" t="n">
         <v>0</v>
       </c>
       <c r="Z237" t="n">
         <v>0</v>
       </c>
       <c r="AA237" t="n">
         <v>0</v>
       </c>
       <c r="AC237" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD237" t="n">
         <v>0</v>
       </c>
       <c r="AE237" t="inlineStr">
         <is>
-          <t>Avviso Pubblico</t>
-[...6 lines deleted...]
-      </c>
+          <t>Avvisi Incarichi Direzione Struttura Complessa</t>
+        </is>
+      </c>
+      <c r="AF237" t="inlineStr"/>
     </row>
     <row r="238">
       <c r="A238" t="inlineStr"/>
       <c r="B238" t="inlineStr"/>
       <c r="C238" t="inlineStr">
         <is>
-          <t>Avviso pubblico per la stabilizzazione del personale precario del ruolo sanitario, ai sensi dell'art. 1, comma 268, lett. b), della L. 234/2021, come modificato dall'art. 1, comma 528, della L. 197/2022 e dall'art. 4 del D.L. 198/2022, come modificato dalla Legge di conversione n. 14/2023 e dall'art. 8 comma 2-bis del Decreto Legge 19/2024, convertito in Legge n. 56/2024, nonché delle Linee Guida di cui al Documento adottato il 10.05.2023 dalla Conferenza delle Regioni e delle Province Autonome, trasmesso dalla Regione Veneto con nota prot. 293995 del 31.05.2023: n. 1 Assistente Amministrativo - Area degli Assistenti - Ruolo Amministrativo.</t>
+          <t>Avviso pubblico per l'assunzione a tempo determinato di n. 5 Infermieri - Area PSF</t>
         </is>
       </c>
       <c r="D238" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E238" t="inlineStr"/>
       <c r="F238" t="inlineStr">
         <is>
-          <t>Area degli Assistenti - ruolo amministrativo</t>
+          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
         </is>
       </c>
       <c r="G238" t="inlineStr">
         <is>
-          <t>Assistente Amministrativo</t>
+          <t>Infermiere</t>
         </is>
       </c>
       <c r="H238" t="inlineStr">
         <is>
-          <t>30/12/2024 00:00</t>
+          <t>10/01/2025 00:00</t>
         </is>
       </c>
       <c r="I238" t="inlineStr">
         <is>
-          <t>15/01/2025 23:59</t>
+          <t>24/01/2025 23:59</t>
         </is>
       </c>
       <c r="K238" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N238" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P238" t="inlineStr"/>
       <c r="Q238" t="inlineStr"/>
       <c r="R238" t="inlineStr"/>
       <c r="S238" t="inlineStr"/>
       <c r="T238" t="inlineStr"/>
       <c r="W238" t="n">
         <v>0</v>
       </c>
       <c r="X238" t="n">
         <v>0</v>
       </c>
       <c r="Y238" t="n">
         <v>0</v>
       </c>
       <c r="Z238" t="n">
         <v>0</v>
       </c>
       <c r="AA238" t="n">
         <v>0</v>
       </c>
       <c r="AC238" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD238" t="n">
         <v>0</v>
       </c>
       <c r="AE238" t="inlineStr">
         <is>
-          <t>Stabilizzazione</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF238" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="239">
       <c r="A239" t="inlineStr"/>
       <c r="B239" t="inlineStr"/>
       <c r="C239" t="inlineStr">
         <is>
           <t>Avviso pubblico per la stabilizzazione del personale precario del ruolo sanitario, ai sensi dell'art. 1, comma 268, lett. b), della L. 234/2021, come modificato dall'art. 1, comma 528, della L. 197/2022 e dall'art. 4 del D.L. 198/2022, come modificato dalla Legge di conversione n. 14/2023 e dall'art. 8 comma 2-bis del Decreto Legge 19/2024, convertito in Legge n. 56/2024, nonché delle Linee Guida di cui al Documento adottato il 10.05.2023 dalla Conferenza delle Regioni e delle Province Autonome, trasmesso dalla Regione Veneto con nota prot. 293995 del 31.05.2023: n. 1 Coadiutore Amministrativo Senior - Area degli Operatori - Ruolo Amministrativo.</t>
         </is>
       </c>
       <c r="D239" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E239" t="inlineStr"/>
       <c r="F239" t="inlineStr">
         <is>
           <t>Area degli Operatori - Ruolo Amministrativo</t>
         </is>
       </c>
       <c r="G239" t="inlineStr">
         <is>
           <t>Coadiutore Amministrativo Senior</t>
@@ -17927,254 +17931,271 @@
       </c>
       <c r="AC239" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD239" t="n">
         <v>0</v>
       </c>
       <c r="AE239" t="inlineStr">
         <is>
           <t>Stabilizzazione</t>
         </is>
       </c>
       <c r="AF239" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="240">
       <c r="A240" t="inlineStr"/>
       <c r="B240" t="inlineStr"/>
       <c r="C240" t="inlineStr">
         <is>
-          <t>Azienda Zero - graduatoria concorso pubblico per n. 37 posti di Dirigente Medico di Ginecologia e Ostetricia</t>
+          <t>Avviso pubblico per la stabilizzazione del personale precario del ruolo sanitario, ai sensi dell'art. 1, comma 268, lett. b), della L. 234/2021, come modificato dall'art. 1, comma 528, della L. 197/2022 e dall'art. 4 del D.L. 198/2022, come modificato dalla Legge di conversione n. 14/2023 e dall'art. 8 comma 2-bis del Decreto Legge 19/2024, convertito in Legge n. 56/2024, nonché delle Linee Guida di cui al Documento adottato il 10.05.2023 dalla Conferenza delle Regioni e delle Province Autonome, trasmesso dalla Regione Veneto con nota prot. 293995 del 31.05.2023: n. 1 Assistente Amministrativo - Area degli Assistenti - Ruolo Amministrativo.</t>
         </is>
       </c>
       <c r="D240" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E240" t="inlineStr"/>
       <c r="F240" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>Area degli Assistenti - ruolo amministrativo</t>
         </is>
       </c>
       <c r="G240" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>Assistente Amministrativo</t>
         </is>
       </c>
       <c r="H240" t="inlineStr">
         <is>
-          <t>24/12/2024 00:00</t>
+          <t>30/12/2024 00:00</t>
         </is>
       </c>
       <c r="I240" t="inlineStr">
         <is>
-          <t>23/12/2026 23:59</t>
+          <t>15/01/2025 23:59</t>
         </is>
       </c>
       <c r="K240" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N240" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P240" t="inlineStr"/>
       <c r="Q240" t="inlineStr"/>
       <c r="R240" t="inlineStr"/>
       <c r="S240" t="inlineStr"/>
       <c r="T240" t="inlineStr"/>
+      <c r="W240" t="n">
+        <v>0</v>
+      </c>
+      <c r="X240" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y240" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z240" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA240" t="n">
+        <v>0</v>
+      </c>
       <c r="AC240" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD240" t="n">
+        <v>0</v>
+      </c>
       <c r="AE240" t="inlineStr">
         <is>
-          <t>Concorsi Dirigenza</t>
+          <t>Stabilizzazione</t>
         </is>
       </c>
       <c r="AF240" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="241">
       <c r="A241" t="inlineStr"/>
-      <c r="B241" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="B241" t="inlineStr"/>
       <c r="C241" t="inlineStr">
         <is>
-          <t>Tabella triennale avvisi, concorsi e procedure comparative aggiornata a dicembre 2024</t>
+          <t>Azienda Zero - graduatoria concorso pubblico per n. 37 posti di Dirigente Medico di Ginecologia e Ostetricia</t>
         </is>
       </c>
       <c r="D241" t="inlineStr">
         <is>
-          <t>Aperto</t>
-[...4 lines deleted...]
-          <t>&lt;p&gt;Tabella triennale avvisi, concorsi e procedure comparative aggiornata a dicembre 2024&lt;/p&gt;</t>
+          <t>Graduatoria/Esito</t>
+        </is>
+      </c>
+      <c r="E241" t="inlineStr"/>
+      <c r="F241" t="inlineStr">
+        <is>
+          <t>Dirigenza medica e veterinaria</t>
+        </is>
+      </c>
+      <c r="G241" t="inlineStr">
+        <is>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H241" t="inlineStr">
         <is>
-          <t>20/12/2024 00:00</t>
+          <t>24/12/2024 00:00</t>
         </is>
       </c>
       <c r="I241" t="inlineStr">
         <is>
-          <t>19/12/2029 23:59</t>
+          <t>23/12/2026 23:59</t>
         </is>
       </c>
       <c r="K241" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N241" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P241" t="inlineStr"/>
       <c r="Q241" t="inlineStr"/>
       <c r="R241" t="inlineStr"/>
       <c r="S241" t="inlineStr"/>
       <c r="T241" t="inlineStr"/>
-      <c r="W241" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="AC241" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="AD241" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AE241" t="inlineStr">
         <is>
-          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
+          <t>Concorsi Dirigenza</t>
         </is>
       </c>
       <c r="AF241" t="inlineStr">
         <is>
-          <t>Non definito</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="242">
       <c r="A242" t="inlineStr"/>
-      <c r="B242" t="inlineStr"/>
+      <c r="B242" t="inlineStr">
+        <is>
+          <t>Tabella</t>
+        </is>
+      </c>
       <c r="C242" t="inlineStr">
         <is>
-          <t xml:space="preserve">Azienda Zero - Graduatoria concorso pubblico, per titoli ed esami, per n. 4 posti di Dirigente Medico - Disciplina: Otorinolaringoiatria  - Area Chirurgica e delle Specialità Chirurgiche, a tempo indeterminato ed a rapporto esclusivo.
-</t>
+          <t>Tabella triennale avvisi, concorsi e procedure comparative aggiornata a dicembre 2024</t>
         </is>
       </c>
       <c r="D242" t="inlineStr">
         <is>
-          <t>Graduatoria/Esito</t>
-[...10 lines deleted...]
-          <t>Dirigente Medico</t>
+          <t>Aperto</t>
+        </is>
+      </c>
+      <c r="E242" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Tabella triennale avvisi, concorsi e procedure comparative aggiornata a dicembre 2024&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H242" t="inlineStr">
         <is>
-          <t>17/12/2024 00:00</t>
+          <t>20/12/2024 00:00</t>
         </is>
       </c>
       <c r="I242" t="inlineStr">
         <is>
-          <t>11/12/2026 23:59</t>
+          <t>19/12/2029 23:59</t>
         </is>
       </c>
       <c r="K242" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N242" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P242" t="inlineStr"/>
       <c r="Q242" t="inlineStr"/>
       <c r="R242" t="inlineStr"/>
       <c r="S242" t="inlineStr"/>
       <c r="T242" t="inlineStr"/>
+      <c r="W242" t="n">
+        <v>0</v>
+      </c>
+      <c r="X242" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y242" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z242" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA242" t="n">
+        <v>0</v>
+      </c>
       <c r="AC242" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD242" t="n">
+        <v>0</v>
+      </c>
       <c r="AE242" t="inlineStr">
         <is>
-          <t>Concorsi Dirigenza</t>
+          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
         </is>
       </c>
       <c r="AF242" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Non definito</t>
         </is>
       </c>
     </row>
     <row r="243">
       <c r="A243" t="inlineStr"/>
       <c r="B243" t="inlineStr"/>
       <c r="C243" t="inlineStr">
         <is>
           <t>Azienda Zero - graduatoria concorso pubblico per n. 58 posti di Operatore Socio Sanitario - Area degli Operatori - Ruolo Socio Sanitario</t>
         </is>
       </c>
       <c r="D243" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E243" t="inlineStr"/>
       <c r="F243" t="inlineStr">
         <is>
           <t>Area degli Operatori - Ruolo Socio Sanitario</t>
         </is>
       </c>
       <c r="G243" t="inlineStr">
         <is>
           <t>Operatore Socio Sanitario (OSS)</t>
@@ -18204,102 +18225,103 @@
       <c r="Q243" t="inlineStr"/>
       <c r="R243" t="inlineStr"/>
       <c r="S243" t="inlineStr"/>
       <c r="T243" t="inlineStr"/>
       <c r="AC243" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE243" t="inlineStr">
         <is>
           <t>Concorsi Comparto</t>
         </is>
       </c>
       <c r="AF243" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="244">
       <c r="A244" t="inlineStr"/>
       <c r="B244" t="inlineStr"/>
       <c r="C244" t="inlineStr">
         <is>
-          <t>Azienda Zero - graduatoria concorso pubblico per n. 7 posti di Collaboratore Tecnico Professionale - Ingegnere Civile - Area PSF</t>
+          <t xml:space="preserve">Azienda Zero - Graduatoria concorso pubblico, per titoli ed esami, per n. 4 posti di Dirigente Medico - Disciplina: Otorinolaringoiatria  - Area Chirurgica e delle Specialità Chirurgiche, a tempo indeterminato ed a rapporto esclusivo.
+</t>
         </is>
       </c>
       <c r="D244" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E244" t="inlineStr"/>
       <c r="F244" t="inlineStr">
         <is>
-          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Tecnico</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G244" t="inlineStr">
         <is>
-          <t>CTP - Ingegnere Civile</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H244" t="inlineStr">
         <is>
-          <t>10/12/2024 00:00</t>
+          <t>17/12/2024 00:00</t>
         </is>
       </c>
       <c r="I244" t="inlineStr">
         <is>
-          <t>19/11/2026 23:59</t>
+          <t>11/12/2026 23:59</t>
         </is>
       </c>
       <c r="K244" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N244" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P244" t="inlineStr"/>
       <c r="Q244" t="inlineStr"/>
       <c r="R244" t="inlineStr"/>
       <c r="S244" t="inlineStr"/>
       <c r="T244" t="inlineStr"/>
       <c r="AC244" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE244" t="inlineStr">
         <is>
-          <t>Concorsi Comparto</t>
+          <t>Concorsi Dirigenza</t>
         </is>
       </c>
       <c r="AF244" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="245">
       <c r="A245" t="inlineStr"/>
       <c r="B245" t="inlineStr"/>
       <c r="C245" t="inlineStr">
         <is>
           <t xml:space="preserve">Azienda Zero - Graduatoria concorso pubblico, per titoli ed esami, per la copertura di n. 17 posti di Dirigente Medico nella disciplina di Medicina Trasfusionale Area della Medicina Diagnostica e dei Servizi, a tempo indeterminato ed a rapporto esclusivo.
 </t>
         </is>
       </c>
       <c r="D245" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E245" t="inlineStr"/>
       <c r="F245" t="inlineStr">
         <is>
@@ -18335,308 +18357,290 @@
       <c r="Q245" t="inlineStr"/>
       <c r="R245" t="inlineStr"/>
       <c r="S245" t="inlineStr"/>
       <c r="T245" t="inlineStr"/>
       <c r="AC245" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE245" t="inlineStr">
         <is>
           <t>Concorsi Dirigenza</t>
         </is>
       </c>
       <c r="AF245" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="246">
       <c r="A246" t="inlineStr"/>
       <c r="B246" t="inlineStr"/>
       <c r="C246" t="inlineStr">
         <is>
-          <t>Azienda Zero - graduatoria concorso pubblico per n. 33 posti di Ostetrica/o - Area PSF</t>
+          <t>Azienda Zero - graduatoria concorso pubblico per n. 7 posti di Collaboratore Tecnico Professionale - Ingegnere Civile - Area PSF</t>
         </is>
       </c>
       <c r="D246" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E246" t="inlineStr"/>
       <c r="F246" t="inlineStr">
         <is>
-          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
+          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Tecnico</t>
         </is>
       </c>
       <c r="G246" t="inlineStr">
         <is>
-          <t>Ostetrica/o</t>
+          <t>CTP - Ingegnere Civile</t>
         </is>
       </c>
       <c r="H246" t="inlineStr">
         <is>
-          <t>04/12/2024 00:00</t>
+          <t>10/12/2024 00:00</t>
         </is>
       </c>
       <c r="I246" t="inlineStr">
         <is>
-          <t>03/12/2026 23:59</t>
+          <t>19/11/2026 23:59</t>
         </is>
       </c>
       <c r="K246" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N246" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P246" t="inlineStr"/>
       <c r="Q246" t="inlineStr"/>
       <c r="R246" t="inlineStr"/>
       <c r="S246" t="inlineStr"/>
       <c r="T246" t="inlineStr"/>
       <c r="AC246" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE246" t="inlineStr">
         <is>
           <t>Concorsi Comparto</t>
         </is>
       </c>
       <c r="AF246" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="247">
       <c r="A247" t="inlineStr"/>
       <c r="B247" t="inlineStr"/>
       <c r="C247" t="inlineStr">
         <is>
-          <t>Avviso pubblico per il conferimento dell'incarico di Direttore della UOC Riabilitazione di Adria</t>
+          <t>Azienda Zero - graduatoria concorso pubblico per n. 33 posti di Ostetrica/o - Area PSF</t>
         </is>
       </c>
       <c r="D247" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E247" t="inlineStr"/>
       <c r="F247" t="inlineStr">
         <is>
-          <t>Apicale</t>
+          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
         </is>
       </c>
       <c r="G247" t="inlineStr">
         <is>
-          <t>Dirigente Medico - DIRETTORE</t>
+          <t>Ostetrica/o</t>
         </is>
       </c>
       <c r="H247" t="inlineStr">
         <is>
-          <t>02/12/2024 00:00</t>
+          <t>04/12/2024 00:00</t>
         </is>
       </c>
       <c r="I247" t="inlineStr">
         <is>
-          <t>29/12/2024 23:59</t>
+          <t>03/12/2026 23:59</t>
         </is>
       </c>
       <c r="K247" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N247" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P247" t="inlineStr"/>
       <c r="Q247" t="inlineStr"/>
       <c r="R247" t="inlineStr"/>
       <c r="S247" t="inlineStr"/>
       <c r="T247" t="inlineStr"/>
-      <c r="W247" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="AC247" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="AD247" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AE247" t="inlineStr">
         <is>
-          <t>Avviso di struttura complessa</t>
+          <t>Concorsi Comparto</t>
         </is>
       </c>
       <c r="AF247" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="248">
       <c r="A248" t="inlineStr"/>
       <c r="B248" t="inlineStr"/>
       <c r="C248" t="inlineStr">
         <is>
-          <t>Avviso pubblico di mobilità volontaria per n. 1 Dirigente Medico nella disciplina di Medicina Fisica e Riabilitazione per la UOC Ortopedia e Traumatologia di Rovigo e Trecenta</t>
+          <t>Avviso pubblico per il conferimento dell'incarico di Direttore della UOC Riabilitazione di Adria</t>
         </is>
       </c>
       <c r="D248" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E248" t="inlineStr"/>
       <c r="F248" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>Apicale</t>
         </is>
       </c>
       <c r="G248" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>Dirigente Medico - DIRETTORE</t>
         </is>
       </c>
       <c r="H248" t="inlineStr">
         <is>
-          <t>01/12/2024 00:00</t>
+          <t>02/12/2024 00:00</t>
         </is>
       </c>
       <c r="I248" t="inlineStr">
         <is>
-          <t>31/12/2024 23:59</t>
+          <t>29/12/2024 23:59</t>
         </is>
       </c>
       <c r="K248" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N248" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P248" t="inlineStr"/>
       <c r="Q248" t="inlineStr"/>
       <c r="R248" t="inlineStr"/>
       <c r="S248" t="inlineStr"/>
       <c r="T248" t="inlineStr"/>
       <c r="W248" t="n">
         <v>0</v>
       </c>
       <c r="X248" t="n">
         <v>0</v>
       </c>
       <c r="Y248" t="n">
         <v>0</v>
       </c>
       <c r="Z248" t="n">
         <v>0</v>
       </c>
       <c r="AA248" t="n">
         <v>0</v>
       </c>
       <c r="AC248" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD248" t="n">
         <v>0</v>
       </c>
       <c r="AE248" t="inlineStr">
         <is>
-          <t>Avviso Pubblico</t>
+          <t>Avviso di struttura complessa</t>
         </is>
       </c>
       <c r="AF248" t="inlineStr">
         <is>
-          <t>Tempo determinato</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="249">
       <c r="A249" t="inlineStr"/>
       <c r="B249" t="inlineStr"/>
       <c r="C249" t="inlineStr">
         <is>
-          <t>Avviso pubblico per l'assunzione a tempo determinato di n. 1 Dirigente Veterinario nella disciplina di Igiene della Produzione, Trasformazione, Commercializzazione, Trasporto degli Alimenti di Origine Animale e loro derivati</t>
+          <t>Avviso pubblico di mobilità volontaria per n. 1 Dirigente Medico nella disciplina di Medicina Fisica e Riabilitazione per la UOC Ortopedia e Traumatologia di Rovigo e Trecenta</t>
         </is>
       </c>
       <c r="D249" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E249" t="inlineStr"/>
       <c r="F249" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G249" t="inlineStr">
         <is>
-          <t>Dirigente Veterinario</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H249" t="inlineStr">
         <is>
-          <t>29/11/2024 00:00</t>
+          <t>01/12/2024 00:00</t>
         </is>
       </c>
       <c r="I249" t="inlineStr">
         <is>
-          <t>13/12/2024 23:59</t>
+          <t>31/12/2024 23:59</t>
         </is>
       </c>
       <c r="K249" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N249" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P249" t="inlineStr"/>
       <c r="Q249" t="inlineStr"/>
       <c r="R249" t="inlineStr"/>
       <c r="S249" t="inlineStr"/>
       <c r="T249" t="inlineStr"/>
       <c r="W249" t="n">
         <v>0</v>
       </c>
       <c r="X249" t="n">
         <v>0</v>
       </c>
       <c r="Y249" t="n">
         <v>0</v>
@@ -18649,386 +18653,404 @@
       </c>
       <c r="AC249" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD249" t="n">
         <v>0</v>
       </c>
       <c r="AE249" t="inlineStr">
         <is>
           <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF249" t="inlineStr">
         <is>
           <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="250">
       <c r="A250" t="inlineStr"/>
       <c r="B250" t="inlineStr"/>
       <c r="C250" t="inlineStr">
         <is>
-          <t xml:space="preserve">Azienda Zero - Graduatoria concorso pubblico, per titoli ed esami, per la copertura di n. 10 Posti di Dirigente Medico – 
-[...1 lines deleted...]
-</t>
+          <t>Avviso pubblico per l'assunzione a tempo determinato di n. 1 Dirigente Veterinario nella disciplina di Igiene della Produzione, Trasformazione, Commercializzazione, Trasporto degli Alimenti di Origine Animale e loro derivati</t>
         </is>
       </c>
       <c r="D250" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E250" t="inlineStr"/>
       <c r="F250" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G250" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>Dirigente Veterinario</t>
         </is>
       </c>
       <c r="H250" t="inlineStr">
         <is>
-          <t>25/11/2024 00:00</t>
+          <t>29/11/2024 00:00</t>
         </is>
       </c>
       <c r="I250" t="inlineStr">
         <is>
-          <t>19/11/2026 23:59</t>
+          <t>13/12/2024 23:59</t>
         </is>
       </c>
       <c r="K250" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N250" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P250" t="inlineStr"/>
       <c r="Q250" t="inlineStr"/>
       <c r="R250" t="inlineStr"/>
       <c r="S250" t="inlineStr"/>
       <c r="T250" t="inlineStr"/>
+      <c r="W250" t="n">
+        <v>0</v>
+      </c>
+      <c r="X250" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y250" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z250" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA250" t="n">
+        <v>0</v>
+      </c>
       <c r="AC250" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD250" t="n">
+        <v>0</v>
+      </c>
       <c r="AE250" t="inlineStr">
         <is>
-          <t>Concorsi Dirigenza</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF250" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="251">
       <c r="A251" t="inlineStr"/>
       <c r="B251" t="inlineStr"/>
       <c r="C251" t="inlineStr">
         <is>
-          <t>Azienda Zero - graduatoria concorso pubblico per n. 5 posti di Dirigente Medico – disciplina Medicina Nucleare</t>
+          <t xml:space="preserve">Azienda Zero - Graduatoria concorso pubblico, per titoli ed esami, per la copertura di n. 10 Posti di Dirigente Medico – 
+Disciplina Urologia - Area Chirurgica e delle Specialità Chirurgiche, a tempo Indeterminato ed a rapporto esclusivo
+</t>
         </is>
       </c>
       <c r="D251" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E251" t="inlineStr"/>
       <c r="F251" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G251" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H251" t="inlineStr">
         <is>
-          <t>20/11/2024 00:00</t>
+          <t>25/11/2024 00:00</t>
         </is>
       </c>
       <c r="I251" t="inlineStr">
         <is>
-          <t>17/11/2026 23:59</t>
+          <t>19/11/2026 23:59</t>
         </is>
       </c>
       <c r="K251" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N251" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P251" t="inlineStr"/>
       <c r="Q251" t="inlineStr"/>
       <c r="R251" t="inlineStr"/>
       <c r="S251" t="inlineStr"/>
       <c r="T251" t="inlineStr"/>
       <c r="AC251" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE251" t="inlineStr">
         <is>
           <t>Concorsi Dirigenza</t>
         </is>
       </c>
       <c r="AF251" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="252">
       <c r="A252" t="inlineStr"/>
       <c r="B252" t="inlineStr"/>
       <c r="C252" t="inlineStr">
         <is>
-          <t>Riapertura termini Avviso pubblico per n.1 Dirigente Medico di Medicina d'Emergenza-Urgenza</t>
+          <t>Azienda Zero - graduatoria concorso pubblico per n. 5 posti di Dirigente Medico – disciplina Medicina Nucleare</t>
         </is>
       </c>
       <c r="D252" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E252" t="inlineStr"/>
       <c r="F252" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G252" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H252" t="inlineStr">
         <is>
-          <t>14/11/2024 00:00</t>
+          <t>20/11/2024 00:00</t>
         </is>
       </c>
       <c r="I252" t="inlineStr">
         <is>
-          <t>22/11/2024 23:59</t>
+          <t>17/11/2026 23:59</t>
         </is>
       </c>
       <c r="K252" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N252" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P252" t="inlineStr"/>
       <c r="Q252" t="inlineStr"/>
       <c r="R252" t="inlineStr"/>
       <c r="S252" t="inlineStr"/>
       <c r="T252" t="inlineStr"/>
-      <c r="W252" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="AC252" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="AD252" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AE252" t="inlineStr">
         <is>
-          <t>Avviso Pubblico</t>
+          <t>Concorsi Dirigenza</t>
         </is>
       </c>
       <c r="AF252" t="inlineStr">
         <is>
-          <t>Tempo determinato</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="253">
       <c r="A253" t="inlineStr"/>
       <c r="B253" t="inlineStr"/>
       <c r="C253" t="inlineStr">
         <is>
-          <t>Azienda Zero - graduatoria concorso pubblico per n. 18 posti di Dirigente Medico di Nefrologia</t>
+          <t>Riapertura termini Avviso pubblico per n.1 Dirigente Medico di Medicina d'Emergenza-Urgenza</t>
         </is>
       </c>
       <c r="D253" t="inlineStr">
         <is>
-          <t>Aperto</t>
-[...6 lines deleted...]
-      </c>
+          <t>Graduatoria/Esito</t>
+        </is>
+      </c>
+      <c r="E253" t="inlineStr"/>
       <c r="F253" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G253" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H253" t="inlineStr">
         <is>
-          <t>12/11/2024 00:00</t>
+          <t>14/11/2024 00:00</t>
         </is>
       </c>
       <c r="I253" t="inlineStr">
         <is>
-          <t>05/11/2026 23:59</t>
+          <t>22/11/2024 23:59</t>
         </is>
       </c>
       <c r="K253" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N253" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P253" t="inlineStr"/>
       <c r="Q253" t="inlineStr"/>
       <c r="R253" t="inlineStr"/>
       <c r="S253" t="inlineStr"/>
       <c r="T253" t="inlineStr"/>
+      <c r="W253" t="n">
+        <v>0</v>
+      </c>
+      <c r="X253" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y253" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z253" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA253" t="n">
+        <v>0</v>
+      </c>
       <c r="AC253" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD253" t="n">
+        <v>0</v>
+      </c>
       <c r="AE253" t="inlineStr">
         <is>
-          <t>Concorsi Dirigenza</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF253" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="254">
       <c r="A254" t="inlineStr"/>
       <c r="B254" t="inlineStr"/>
       <c r="C254" t="inlineStr">
         <is>
-          <t>Azienda Zero - Graduatoria  concorso pubblico, per titoli ed esami, per n. 9 posti di Collaboratore Tecnico Professionale – Ingegnere Biomedico – Area dei Professionisti della Salute e dei Funzionari – Ruolo Tecnico.</t>
+          <t>Azienda Zero - graduatoria concorso pubblico per n. 18 posti di Dirigente Medico di Nefrologia</t>
         </is>
       </c>
       <c r="D254" t="inlineStr">
         <is>
-          <t>Graduatoria/Esito</t>
-[...2 lines deleted...]
-      <c r="E254" t="inlineStr"/>
+          <t>Aperto</t>
+        </is>
+      </c>
+      <c r="E254" t="inlineStr">
+        <is>
+          <t>Azienda Zero - graduatoria concorso pubblico per n. 18 posti di Dirigente Medico di Nefrologia</t>
+        </is>
+      </c>
       <c r="F254" t="inlineStr">
         <is>
-          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Tecnico</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G254" t="inlineStr">
         <is>
-          <t>CTP - Ingegnere Biomedico</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H254" t="inlineStr">
         <is>
-          <t>08/11/2024 00:00</t>
+          <t>12/11/2024 00:00</t>
         </is>
       </c>
       <c r="I254" t="inlineStr">
         <is>
-          <t>30/10/2026 23:59</t>
+          <t>05/11/2026 23:59</t>
         </is>
       </c>
       <c r="K254" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N254" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P254" t="inlineStr"/>
       <c r="Q254" t="inlineStr"/>
       <c r="R254" t="inlineStr"/>
       <c r="S254" t="inlineStr"/>
       <c r="T254" t="inlineStr"/>
       <c r="AC254" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE254" t="inlineStr">
         <is>
-          <t>Concorsi Comparto</t>
+          <t>Concorsi Dirigenza</t>
         </is>
       </c>
       <c r="AF254" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="255">
       <c r="A255" t="inlineStr"/>
       <c r="B255" t="inlineStr"/>
       <c r="C255" t="inlineStr">
         <is>
           <t>Azienda Zero - Graduatoria  concorso pubblico, per titoli ed esami, per n. 54 posti di Tecnico della Prevenzione nell’Ambiente e nei Luoghi di Lavoro – Area dei Professionisti della Salute e dei Funzionari – Ruolo Sanitario</t>
         </is>
       </c>
       <c r="D255" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E255" t="inlineStr"/>
       <c r="F255" t="inlineStr">
         <is>
           <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
@@ -19063,1156 +19085,1138 @@
       <c r="Q255" t="inlineStr"/>
       <c r="R255" t="inlineStr"/>
       <c r="S255" t="inlineStr"/>
       <c r="T255" t="inlineStr"/>
       <c r="AC255" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE255" t="inlineStr">
         <is>
           <t>Concorsi Comparto</t>
         </is>
       </c>
       <c r="AF255" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="256">
       <c r="A256" t="inlineStr"/>
       <c r="B256" t="inlineStr"/>
       <c r="C256" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per titoli e colloquio, per n. 1 posto di Dirigente Medico di Cardiologia a tempo determinato</t>
+          <t>Azienda Zero - Graduatoria  concorso pubblico, per titoli ed esami, per n. 9 posti di Collaboratore Tecnico Professionale – Ingegnere Biomedico – Area dei Professionisti della Salute e dei Funzionari – Ruolo Tecnico.</t>
         </is>
       </c>
       <c r="D256" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E256" t="inlineStr"/>
       <c r="F256" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Tecnico</t>
         </is>
       </c>
       <c r="G256" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>CTP - Ingegnere Biomedico</t>
         </is>
       </c>
       <c r="H256" t="inlineStr">
         <is>
-          <t>25/10/2024 00:00</t>
+          <t>08/11/2024 00:00</t>
         </is>
       </c>
       <c r="I256" t="inlineStr">
         <is>
-          <t>08/11/2024 23:59</t>
+          <t>30/10/2026 23:59</t>
         </is>
       </c>
       <c r="K256" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N256" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P256" t="inlineStr"/>
       <c r="Q256" t="inlineStr"/>
       <c r="R256" t="inlineStr"/>
       <c r="S256" t="inlineStr"/>
       <c r="T256" t="inlineStr"/>
-      <c r="W256" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="AC256" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="AD256" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AE256" t="inlineStr">
         <is>
-          <t>Avviso Pubblico</t>
+          <t>Concorsi Comparto</t>
         </is>
       </c>
       <c r="AF256" t="inlineStr">
         <is>
-          <t>Tempo determinato</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="257">
       <c r="A257" t="inlineStr"/>
       <c r="B257" t="inlineStr"/>
       <c r="C257" t="inlineStr">
         <is>
-          <t>Azienda Zero - graduatoria concorso pubblico per n. 7 posti di Tecnico di Fisiopatologia Cardiocircolatoria e Perfusione Cardiovascolare</t>
+          <t>Avviso pubblico, per titoli e colloquio, per n. 1 posto di Dirigente Medico di Cardiologia a tempo determinato</t>
         </is>
       </c>
       <c r="D257" t="inlineStr">
         <is>
-          <t>Aperto</t>
-[...6 lines deleted...]
-      </c>
+          <t>Graduatoria/Esito</t>
+        </is>
+      </c>
+      <c r="E257" t="inlineStr"/>
       <c r="F257" t="inlineStr">
         <is>
-          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G257" t="inlineStr">
         <is>
-          <t>Tecnico della Fisiopatologia Cardiocircolatoria e Perfusione Cardiovascolare</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H257" t="inlineStr">
         <is>
-          <t>23/10/2024 00:00</t>
+          <t>25/10/2024 00:00</t>
         </is>
       </c>
       <c r="I257" t="inlineStr">
         <is>
-          <t>17/10/2026 23:59</t>
+          <t>08/11/2024 23:59</t>
         </is>
       </c>
       <c r="K257" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N257" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P257" t="inlineStr"/>
       <c r="Q257" t="inlineStr"/>
       <c r="R257" t="inlineStr"/>
       <c r="S257" t="inlineStr"/>
       <c r="T257" t="inlineStr"/>
+      <c r="W257" t="n">
+        <v>0</v>
+      </c>
+      <c r="X257" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y257" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z257" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA257" t="n">
+        <v>0</v>
+      </c>
       <c r="AC257" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD257" t="n">
+        <v>0</v>
+      </c>
       <c r="AE257" t="inlineStr">
         <is>
-          <t>Concorsi Comparto</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF257" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="258">
       <c r="A258" t="inlineStr"/>
       <c r="B258" t="inlineStr"/>
       <c r="C258" t="inlineStr">
         <is>
-          <t>Avviso pubblico di mobilità volontaria per la copertura di n 1 posto di Dirigente Medico nella disciplina di Cardiologia</t>
+          <t>Azienda Zero - graduatoria concorso pubblico per n. 7 posti di Tecnico di Fisiopatologia Cardiocircolatoria e Perfusione Cardiovascolare</t>
         </is>
       </c>
       <c r="D258" t="inlineStr">
         <is>
-          <t>Graduatoria/Esito</t>
-[...2 lines deleted...]
-      <c r="E258" t="inlineStr"/>
+          <t>Aperto</t>
+        </is>
+      </c>
+      <c r="E258" t="inlineStr">
+        <is>
+          <t>Azienda Zero - graduatoria concorso pubblico per n. 7 posti di Tecnico di Fisiopatologia Cardiocircolatoria e Perfusione Cardiovascolare</t>
+        </is>
+      </c>
       <c r="F258" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
         </is>
       </c>
       <c r="G258" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>Tecnico della Fisiopatologia Cardiocircolatoria e Perfusione Cardiovascolare</t>
         </is>
       </c>
       <c r="H258" t="inlineStr">
         <is>
-          <t>14/10/2024 00:00</t>
+          <t>23/10/2024 00:00</t>
         </is>
       </c>
       <c r="I258" t="inlineStr">
         <is>
-          <t>13/11/2024 23:59</t>
+          <t>17/10/2026 23:59</t>
         </is>
       </c>
       <c r="K258" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N258" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P258" t="inlineStr"/>
       <c r="Q258" t="inlineStr"/>
       <c r="R258" t="inlineStr"/>
       <c r="S258" t="inlineStr"/>
       <c r="T258" t="inlineStr"/>
-      <c r="W258" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="AC258" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="AD258" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AE258" t="inlineStr">
         <is>
-          <t>Avviso di mobilità da altro ente</t>
+          <t>Concorsi Comparto</t>
         </is>
       </c>
       <c r="AF258" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="259">
       <c r="A259" t="inlineStr"/>
       <c r="B259" t="inlineStr"/>
       <c r="C259" t="inlineStr">
         <is>
-          <t>Avviso di procedura comparativa per il conferimento di incarichi libero professionale a medici, ex art. 7, comma 6 del D.Lsg. nr. 165/2001, per prestare attività presso le UOC di Pronto Soccorso degli Ospedali dell'Azienda.</t>
+          <t>Avviso pubblico di mobilità volontaria per la copertura di n 1 posto di Dirigente Medico nella disciplina di Cardiologia</t>
         </is>
       </c>
       <c r="D259" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E259" t="inlineStr"/>
       <c r="F259" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G259" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H259" t="inlineStr">
         <is>
-          <t>01/10/2024 00:00</t>
+          <t>14/10/2024 00:00</t>
         </is>
       </c>
       <c r="I259" t="inlineStr">
         <is>
-          <t>13/10/2024 23:59</t>
+          <t>13/11/2024 23:59</t>
         </is>
       </c>
       <c r="K259" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N259" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P259" t="inlineStr"/>
       <c r="Q259" t="inlineStr"/>
       <c r="R259" t="inlineStr"/>
       <c r="S259" t="inlineStr"/>
       <c r="T259" t="inlineStr"/>
+      <c r="W259" t="n">
+        <v>0</v>
+      </c>
+      <c r="X259" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y259" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z259" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA259" t="n">
+        <v>0</v>
+      </c>
       <c r="AC259" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD259" t="n">
+        <v>0</v>
+      </c>
       <c r="AE259" t="inlineStr">
         <is>
-          <t>Incarichi libero professionali</t>
+          <t>Avviso di mobilità da altro ente</t>
         </is>
       </c>
       <c r="AF259" t="inlineStr">
         <is>
-          <t>Lavoro autonomo</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="260">
       <c r="A260" t="inlineStr"/>
       <c r="B260" t="inlineStr"/>
       <c r="C260" t="inlineStr">
         <is>
-          <t>Indizione avviso di procedura comparativa per il conferimento di incarico libero professionale ex art. 7, comma 6 del D.Lgs. 165/2001 a professionista esterno per attività presso la UOC Centrale Operativa Suem 118.</t>
+          <t>Avviso di procedura comparativa per il conferimento di incarichi libero professionale a medici, ex art. 7, comma 6 del D.Lsg. nr. 165/2001, per prestare attività presso le UOC di Pronto Soccorso degli Ospedali dell'Azienda.</t>
         </is>
       </c>
       <c r="D260" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E260" t="inlineStr"/>
       <c r="F260" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G260" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H260" t="inlineStr">
         <is>
-          <t>30/09/2024 00:00</t>
+          <t>01/10/2024 00:00</t>
         </is>
       </c>
       <c r="I260" t="inlineStr">
         <is>
-          <t>10/10/2024 23:59</t>
+          <t>13/10/2024 23:59</t>
         </is>
       </c>
       <c r="K260" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N260" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P260" t="inlineStr"/>
       <c r="Q260" t="inlineStr"/>
-      <c r="R260" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="R260" t="inlineStr"/>
       <c r="S260" t="inlineStr"/>
       <c r="T260" t="inlineStr"/>
       <c r="AC260" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE260" t="inlineStr">
         <is>
           <t>Incarichi libero professionali</t>
         </is>
       </c>
       <c r="AF260" t="inlineStr">
         <is>
           <t>Lavoro autonomo</t>
         </is>
       </c>
     </row>
     <row r="261">
       <c r="A261" t="inlineStr"/>
       <c r="B261" t="inlineStr"/>
       <c r="C261" t="inlineStr">
         <is>
-          <t>Azienda Zero - graduatoria concorso pubblico n. 56 posti di Dirigente Medico di Radiodiagnostica</t>
+          <t>Indizione avviso di procedura comparativa per il conferimento di incarico libero professionale ex art. 7, comma 6 del D.Lgs. 165/2001 a professionista esterno per attività presso la UOC Centrale Operativa Suem 118.</t>
         </is>
       </c>
       <c r="D261" t="inlineStr">
         <is>
-          <t>Aperto</t>
-[...6 lines deleted...]
-      </c>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E261" t="inlineStr"/>
       <c r="F261" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G261" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H261" t="inlineStr">
         <is>
           <t>30/09/2024 00:00</t>
         </is>
       </c>
       <c r="I261" t="inlineStr">
         <is>
-          <t>26/09/2026 23:59</t>
+          <t>10/10/2024 23:59</t>
         </is>
       </c>
       <c r="K261" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N261" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P261" t="inlineStr"/>
       <c r="Q261" t="inlineStr"/>
-      <c r="R261" t="inlineStr"/>
+      <c r="R261" t="inlineStr">
+        <is>
+          <t>0425393959</t>
+        </is>
+      </c>
       <c r="S261" t="inlineStr"/>
       <c r="T261" t="inlineStr"/>
       <c r="AC261" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE261" t="inlineStr">
         <is>
-          <t>Avvisi Incarichi 15 septies/octies D.Lgs 502/92</t>
+          <t>Incarichi libero professionali</t>
         </is>
       </c>
       <c r="AF261" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Lavoro autonomo</t>
         </is>
       </c>
     </row>
     <row r="262">
       <c r="A262" t="inlineStr"/>
-      <c r="B262" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="B262" t="inlineStr"/>
       <c r="C262" t="inlineStr">
         <is>
-          <t>Tabella triennale avvisi, concorsi e procedure comparative aggiornata a settembre 2024</t>
+          <t>Azienda Zero - graduatoria concorso pubblico n. 56 posti di Dirigente Medico di Radiodiagnostica</t>
         </is>
       </c>
       <c r="D262" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="E262" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Tabella triennale avvisi, concorsi e procedure comparative aggiornata a settembre 2024&lt;/p&gt;</t>
+          <t>Azienda Zero - graduatoria concorso pubblico n. 56 posti di Dirigente Medico di Radiodiagnostica</t>
+        </is>
+      </c>
+      <c r="F262" t="inlineStr">
+        <is>
+          <t>Dirigenza medica e veterinaria</t>
+        </is>
+      </c>
+      <c r="G262" t="inlineStr">
+        <is>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H262" t="inlineStr">
         <is>
-          <t>24/09/2024 00:00</t>
+          <t>30/09/2024 00:00</t>
         </is>
       </c>
       <c r="I262" t="inlineStr">
         <is>
-          <t>24/09/2029 23:59</t>
+          <t>26/09/2026 23:59</t>
         </is>
       </c>
       <c r="K262" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N262" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P262" t="inlineStr"/>
       <c r="Q262" t="inlineStr"/>
       <c r="R262" t="inlineStr"/>
       <c r="S262" t="inlineStr"/>
       <c r="T262" t="inlineStr"/>
-      <c r="W262" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="AC262" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="AD262" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AE262" t="inlineStr">
         <is>
-          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
-[...2 lines deleted...]
-      <c r="AF262" t="inlineStr"/>
+          <t>Avvisi Incarichi 15 septies/octies D.Lgs 502/92</t>
+        </is>
+      </c>
+      <c r="AF262" t="inlineStr">
+        <is>
+          <t>Tempo indeterminato</t>
+        </is>
+      </c>
     </row>
     <row r="263">
       <c r="A263" t="inlineStr"/>
-      <c r="B263" t="inlineStr"/>
+      <c r="B263" t="inlineStr">
+        <is>
+          <t>Tabella</t>
+        </is>
+      </c>
       <c r="C263" t="inlineStr">
         <is>
-          <t>Avviso pubblico per la stabilizzazione del personale precario del ruolo sanitario, ai sensi dell'art. 1, comma 268, lett. b), della L. 234/2021, come modificato dall'art. 1, comma 528, della L. 197/2022 e dall'art. 4 del D.L. 198/2022, come modificato dalla Legge di conversione n. 14/2023 e dall'art. 8 comma 2-bis del Decreto Legge 19/2024, convertito in Legge n. 56/2024: n. 1 Dirigente Medico nella disciplina di Chirurgia Generale.</t>
+          <t>Tabella triennale avvisi, concorsi e procedure comparative aggiornata a settembre 2024</t>
         </is>
       </c>
       <c r="D263" t="inlineStr">
         <is>
-          <t>Graduatoria/Esito</t>
-[...10 lines deleted...]
-          <t>Dirigente Medico</t>
+          <t>Aperto</t>
+        </is>
+      </c>
+      <c r="E263" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Tabella triennale avvisi, concorsi e procedure comparative aggiornata a settembre 2024&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H263" t="inlineStr">
         <is>
-          <t>19/09/2024 00:00</t>
+          <t>24/09/2024 00:00</t>
         </is>
       </c>
       <c r="I263" t="inlineStr">
         <is>
-          <t>04/10/2024 23:59</t>
+          <t>24/09/2029 23:59</t>
         </is>
       </c>
       <c r="K263" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N263" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P263" t="inlineStr"/>
       <c r="Q263" t="inlineStr"/>
       <c r="R263" t="inlineStr"/>
       <c r="S263" t="inlineStr"/>
       <c r="T263" t="inlineStr"/>
       <c r="W263" t="n">
         <v>0</v>
       </c>
       <c r="X263" t="n">
         <v>0</v>
       </c>
       <c r="Y263" t="n">
         <v>0</v>
       </c>
       <c r="Z263" t="n">
         <v>0</v>
       </c>
       <c r="AA263" t="n">
         <v>0</v>
       </c>
       <c r="AC263" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD263" t="n">
         <v>0</v>
       </c>
       <c r="AE263" t="inlineStr">
         <is>
-          <t>Stabilizzazione</t>
-[...6 lines deleted...]
-      </c>
+          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
+        </is>
+      </c>
+      <c r="AF263" t="inlineStr"/>
     </row>
     <row r="264">
       <c r="A264" t="inlineStr"/>
       <c r="B264" t="inlineStr"/>
       <c r="C264" t="inlineStr">
         <is>
-          <t xml:space="preserve">AVVISO DI PROCEDURA COMPARATIVA PER CONFERIMENTO DI NR. 1 INCARICO LIBERO-PROFESSIONALE, EX ART. 7 COMMA 6 DEL DLGS 165/2001, A MEDICO SPECIALIZZATO IN GINECOLOGIA E OSTETRICIA PER ATTIVITA' NELL'AMBITO DELLE U.O.C. DI OSTETRICIA E GINECOLOGIA DEGLI OSPEDALI DELL'AZIENDA.
-</t>
+          <t>Avviso pubblico per la stabilizzazione del personale precario del ruolo sanitario, ai sensi dell'art. 1, comma 268, lett. b), della L. 234/2021, come modificato dall'art. 1, comma 528, della L. 197/2022 e dall'art. 4 del D.L. 198/2022, come modificato dalla Legge di conversione n. 14/2023 e dall'art. 8 comma 2-bis del Decreto Legge 19/2024, convertito in Legge n. 56/2024: n. 1 Dirigente Medico nella disciplina di Chirurgia Generale.</t>
         </is>
       </c>
       <c r="D264" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E264" t="inlineStr"/>
       <c r="F264" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G264" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H264" t="inlineStr">
         <is>
-          <t>09/09/2024 00:00</t>
+          <t>19/09/2024 00:00</t>
         </is>
       </c>
       <c r="I264" t="inlineStr">
         <is>
-          <t>20/09/2024 23:59</t>
+          <t>04/10/2024 23:59</t>
         </is>
       </c>
       <c r="K264" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N264" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P264" t="inlineStr"/>
       <c r="Q264" t="inlineStr"/>
       <c r="R264" t="inlineStr"/>
       <c r="S264" t="inlineStr"/>
       <c r="T264" t="inlineStr"/>
+      <c r="W264" t="n">
+        <v>0</v>
+      </c>
+      <c r="X264" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y264" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z264" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA264" t="n">
+        <v>0</v>
+      </c>
       <c r="AC264" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD264" t="n">
+        <v>0</v>
+      </c>
       <c r="AE264" t="inlineStr">
         <is>
-          <t>Incarichi libero professionali</t>
+          <t>Stabilizzazione</t>
         </is>
       </c>
       <c r="AF264" t="inlineStr">
         <is>
-          <t>Lavoro autonomo</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="265">
       <c r="A265" t="inlineStr"/>
       <c r="B265" t="inlineStr"/>
       <c r="C265" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per titoli e colloquio, per n. 1 posto di Dirigente Medico di Medicina Interna a tempo determinato</t>
+          <t xml:space="preserve">AVVISO DI PROCEDURA COMPARATIVA PER CONFERIMENTO DI NR. 1 INCARICO LIBERO-PROFESSIONALE, EX ART. 7 COMMA 6 DEL DLGS 165/2001, A MEDICO SPECIALIZZATO IN GINECOLOGIA E OSTETRICIA PER ATTIVITA' NELL'AMBITO DELLE U.O.C. DI OSTETRICIA E GINECOLOGIA DEGLI OSPEDALI DELL'AZIENDA.
+</t>
         </is>
       </c>
       <c r="D265" t="inlineStr">
         <is>
-          <t>Graduatoria/Esito</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="E265" t="inlineStr"/>
       <c r="F265" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G265" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H265" t="inlineStr">
         <is>
-          <t>06/09/2024 00:00</t>
+          <t>09/09/2024 00:00</t>
         </is>
       </c>
       <c r="I265" t="inlineStr">
         <is>
           <t>20/09/2024 23:59</t>
         </is>
       </c>
       <c r="K265" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N265" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P265" t="inlineStr"/>
       <c r="Q265" t="inlineStr"/>
       <c r="R265" t="inlineStr"/>
       <c r="S265" t="inlineStr"/>
       <c r="T265" t="inlineStr"/>
-      <c r="W265" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="AC265" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="AD265" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AE265" t="inlineStr">
         <is>
-          <t>Avviso Pubblico</t>
+          <t>Incarichi libero professionali</t>
         </is>
       </c>
       <c r="AF265" t="inlineStr">
         <is>
-          <t>Tempo determinato</t>
+          <t>Lavoro autonomo</t>
         </is>
       </c>
     </row>
     <row r="266">
       <c r="A266" t="inlineStr"/>
       <c r="B266" t="inlineStr"/>
       <c r="C266" t="inlineStr">
         <is>
-          <t>Avviso pubblico per il conferimento dell'incarico di Direttore di Struttura Operativa Complessa UOC Centrale Operativa 118</t>
+          <t>Avviso pubblico, per titoli e colloquio, per n. 1 posto di Dirigente Medico di Medicina Interna a tempo determinato</t>
         </is>
       </c>
       <c r="D266" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E266" t="inlineStr"/>
       <c r="F266" t="inlineStr">
         <is>
-          <t>Apicale</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G266" t="inlineStr">
         <is>
-          <t>Dirigente Medico - DIRETTORE</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H266" t="inlineStr">
         <is>
           <t>06/09/2024 00:00</t>
         </is>
       </c>
       <c r="I266" t="inlineStr">
         <is>
-          <t>06/10/2024 23:59</t>
+          <t>20/09/2024 23:59</t>
         </is>
       </c>
       <c r="K266" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N266" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P266" t="inlineStr"/>
       <c r="Q266" t="inlineStr"/>
       <c r="R266" t="inlineStr"/>
       <c r="S266" t="inlineStr"/>
       <c r="T266" t="inlineStr"/>
       <c r="W266" t="n">
         <v>0</v>
       </c>
       <c r="X266" t="n">
         <v>0</v>
       </c>
       <c r="Y266" t="n">
         <v>0</v>
       </c>
       <c r="Z266" t="n">
         <v>0</v>
       </c>
       <c r="AA266" t="n">
         <v>0</v>
       </c>
       <c r="AC266" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD266" t="n">
         <v>0</v>
       </c>
       <c r="AE266" t="inlineStr">
         <is>
-          <t>Avviso di struttura complessa</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF266" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="267">
       <c r="A267" t="inlineStr"/>
       <c r="B267" t="inlineStr"/>
       <c r="C267" t="inlineStr">
         <is>
-          <t>Avviso pubblico per il conferimento dell'incarico a tempo determinato di Direttore di Struttura Operativa Complessa Direzione Medica degli Ospedali di Rovigo Trecenta e Adria"</t>
+          <t>Avviso pubblico per il conferimento dell'incarico di Direttore di Struttura Operativa Complessa UOC Centrale Operativa 118</t>
         </is>
       </c>
       <c r="D267" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E267" t="inlineStr"/>
       <c r="F267" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>Apicale</t>
         </is>
       </c>
       <c r="G267" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>Dirigente Medico - DIRETTORE</t>
         </is>
       </c>
       <c r="H267" t="inlineStr">
         <is>
-          <t>03/09/2024 00:00</t>
+          <t>06/09/2024 00:00</t>
         </is>
       </c>
       <c r="I267" t="inlineStr">
         <is>
-          <t>03/10/2024 23:59</t>
+          <t>06/10/2024 23:59</t>
         </is>
       </c>
       <c r="K267" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N267" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P267" t="inlineStr"/>
       <c r="Q267" t="inlineStr"/>
       <c r="R267" t="inlineStr"/>
       <c r="S267" t="inlineStr"/>
       <c r="T267" t="inlineStr"/>
       <c r="W267" t="n">
         <v>0</v>
       </c>
       <c r="X267" t="n">
         <v>0</v>
       </c>
       <c r="Y267" t="n">
         <v>0</v>
       </c>
       <c r="Z267" t="n">
         <v>0</v>
       </c>
       <c r="AA267" t="n">
         <v>0</v>
       </c>
       <c r="AC267" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD267" t="n">
         <v>0</v>
       </c>
       <c r="AE267" t="inlineStr">
         <is>
           <t>Avviso di struttura complessa</t>
         </is>
       </c>
       <c r="AF267" t="inlineStr">
         <is>
-          <t>Tempo determinato</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="268">
       <c r="A268" t="inlineStr"/>
       <c r="B268" t="inlineStr"/>
       <c r="C268" t="inlineStr">
         <is>
-          <t>Avviso pubblico per il conferimento dell'incarico di Direttore di Struttura Operativa Complessa di Neuroradiologia</t>
+          <t>Avviso pubblico per il conferimento dell'incarico a tempo determinato di Direttore di Struttura Operativa Complessa Direzione Medica degli Ospedali di Rovigo Trecenta e Adria"</t>
         </is>
       </c>
       <c r="D268" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E268" t="inlineStr"/>
       <c r="F268" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G268" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H268" t="inlineStr">
         <is>
-          <t>23/08/2024 00:00</t>
+          <t>03/09/2024 00:00</t>
         </is>
       </c>
       <c r="I268" t="inlineStr">
         <is>
-          <t>22/09/2024 23:59</t>
+          <t>03/10/2024 23:59</t>
         </is>
       </c>
       <c r="K268" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N268" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P268" t="inlineStr"/>
       <c r="Q268" t="inlineStr"/>
       <c r="R268" t="inlineStr"/>
       <c r="S268" t="inlineStr"/>
       <c r="T268" t="inlineStr"/>
       <c r="W268" t="n">
         <v>0</v>
       </c>
       <c r="X268" t="n">
         <v>0</v>
       </c>
       <c r="Y268" t="n">
         <v>0</v>
       </c>
       <c r="Z268" t="n">
         <v>0</v>
       </c>
       <c r="AA268" t="n">
         <v>0</v>
       </c>
       <c r="AC268" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD268" t="n">
         <v>0</v>
       </c>
       <c r="AE268" t="inlineStr">
         <is>
           <t>Avviso di struttura complessa</t>
         </is>
       </c>
       <c r="AF268" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="269">
       <c r="A269" t="inlineStr"/>
       <c r="B269" t="inlineStr"/>
       <c r="C269" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per titoli e colloquio, per n. 1 posto di Dirigente Medico di Anatomia Patologica a tempo determinato</t>
+          <t>Avviso pubblico per il conferimento dell'incarico di Direttore di Struttura Operativa Complessa di Neuroradiologia</t>
         </is>
       </c>
       <c r="D269" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E269" t="inlineStr"/>
       <c r="F269" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G269" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H269" t="inlineStr">
         <is>
-          <t>16/08/2024 00:00</t>
+          <t>23/08/2024 00:00</t>
         </is>
       </c>
       <c r="I269" t="inlineStr">
         <is>
-          <t>30/08/2024 23:59</t>
+          <t>22/09/2024 23:59</t>
         </is>
       </c>
       <c r="K269" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N269" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P269" t="inlineStr"/>
       <c r="Q269" t="inlineStr"/>
       <c r="R269" t="inlineStr"/>
       <c r="S269" t="inlineStr"/>
       <c r="T269" t="inlineStr"/>
       <c r="W269" t="n">
         <v>0</v>
       </c>
       <c r="X269" t="n">
         <v>0</v>
       </c>
       <c r="Y269" t="n">
         <v>0</v>
       </c>
       <c r="Z269" t="n">
         <v>0</v>
       </c>
       <c r="AA269" t="n">
         <v>0</v>
       </c>
       <c r="AC269" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD269" t="n">
         <v>0</v>
       </c>
       <c r="AE269" t="inlineStr">
         <is>
-          <t>Avviso Pubblico</t>
+          <t>Avviso di struttura complessa</t>
         </is>
       </c>
       <c r="AF269" t="inlineStr">
         <is>
-          <t>Tempo determinato</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="270">
       <c r="A270" t="inlineStr"/>
       <c r="B270" t="inlineStr"/>
       <c r="C270" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 1 Tecnico della Fisiopatologia Cardiocircolatoria e Perfusione Cardiovascolare - Area PSF</t>
+          <t>Avviso pubblico, per titoli e colloquio, per n. 1 posto di Dirigente Medico di Anatomia Patologica a tempo determinato</t>
         </is>
       </c>
       <c r="D270" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E270" t="inlineStr"/>
       <c r="F270" t="inlineStr">
         <is>
-          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G270" t="inlineStr">
         <is>
-          <t>Tecnico della Fisiopatologia Cardiocircolatoria e Perfusione Cardiovascolare</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H270" t="inlineStr">
         <is>
-          <t>09/08/2024 00:00</t>
+          <t>16/08/2024 00:00</t>
         </is>
       </c>
       <c r="I270" t="inlineStr">
         <is>
-          <t>23/08/2024 23:59</t>
+          <t>30/08/2024 23:59</t>
         </is>
       </c>
       <c r="K270" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N270" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P270" t="inlineStr"/>
       <c r="Q270" t="inlineStr"/>
       <c r="R270" t="inlineStr"/>
       <c r="S270" t="inlineStr"/>
       <c r="T270" t="inlineStr"/>
       <c r="W270" t="n">
         <v>0</v>
       </c>
       <c r="X270" t="n">
         <v>0</v>
       </c>
       <c r="Y270" t="n">
         <v>0</v>
@@ -20391,77 +20395,77 @@
       </c>
       <c r="AC272" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD272" t="n">
         <v>0</v>
       </c>
       <c r="AE272" t="inlineStr">
         <is>
           <t>Avviso di struttura complessa</t>
         </is>
       </c>
       <c r="AF272" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="273">
       <c r="A273" t="inlineStr"/>
       <c r="B273" t="inlineStr"/>
       <c r="C273" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per titoli e colloquio, per n. 1 posto di Dirigente Medico di Neurologia a tempo determinato</t>
+          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 1 Tecnico della Fisiopatologia Cardiocircolatoria e Perfusione Cardiovascolare - Area PSF</t>
         </is>
       </c>
       <c r="D273" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E273" t="inlineStr"/>
       <c r="F273" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
         </is>
       </c>
       <c r="G273" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>Tecnico della Fisiopatologia Cardiocircolatoria e Perfusione Cardiovascolare</t>
         </is>
       </c>
       <c r="H273" t="inlineStr">
         <is>
-          <t>02/08/2024 00:00</t>
+          <t>09/08/2024 00:00</t>
         </is>
       </c>
       <c r="I273" t="inlineStr">
         <is>
-          <t>16/08/2024 23:59</t>
+          <t>23/08/2024 23:59</t>
         </is>
       </c>
       <c r="K273" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N273" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P273" t="inlineStr"/>
       <c r="Q273" t="inlineStr"/>
       <c r="R273" t="inlineStr"/>
       <c r="S273" t="inlineStr"/>
       <c r="T273" t="inlineStr"/>
       <c r="W273" t="n">
         <v>0</v>
       </c>
       <c r="X273" t="n">
         <v>0</v>
       </c>
       <c r="Y273" t="n">
         <v>0</v>
@@ -20474,861 +20478,861 @@
       </c>
       <c r="AC273" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD273" t="n">
         <v>0</v>
       </c>
       <c r="AE273" t="inlineStr">
         <is>
           <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF273" t="inlineStr">
         <is>
           <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="274">
       <c r="A274" t="inlineStr"/>
       <c r="B274" t="inlineStr"/>
       <c r="C274" t="inlineStr">
         <is>
-          <t xml:space="preserve">Azienda Zero - Graduatoria concorso pubblico per n. 5 posti di Dirigente Medico nella disciplina di Malattie Metaboliche e Diabetologia </t>
+          <t>Avviso pubblico, per titoli e colloquio, per n. 1 posto di Dirigente Medico di Neurologia a tempo determinato</t>
         </is>
       </c>
       <c r="D274" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E274" t="inlineStr"/>
       <c r="F274" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G274" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H274" t="inlineStr">
         <is>
-          <t>30/07/2024 00:00</t>
+          <t>02/08/2024 00:00</t>
         </is>
       </c>
       <c r="I274" t="inlineStr">
         <is>
-          <t>28/07/2026 23:59</t>
+          <t>16/08/2024 23:59</t>
         </is>
       </c>
       <c r="K274" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N274" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P274" t="inlineStr"/>
       <c r="Q274" t="inlineStr"/>
       <c r="R274" t="inlineStr"/>
       <c r="S274" t="inlineStr"/>
       <c r="T274" t="inlineStr"/>
+      <c r="W274" t="n">
+        <v>0</v>
+      </c>
+      <c r="X274" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y274" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z274" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA274" t="n">
+        <v>0</v>
+      </c>
       <c r="AC274" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD274" t="n">
+        <v>0</v>
+      </c>
       <c r="AE274" t="inlineStr">
         <is>
-          <t>Concorsi Dirigenza</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF274" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="275">
       <c r="A275" t="inlineStr"/>
       <c r="B275" t="inlineStr"/>
       <c r="C275" t="inlineStr">
         <is>
-          <t>Azienda Zero - graduatoria concorso pubblico per n. 41 posti di Assistente Sanitario - Area PSF</t>
+          <t xml:space="preserve">Azienda Zero - Graduatoria concorso pubblico per n. 5 posti di Dirigente Medico nella disciplina di Malattie Metaboliche e Diabetologia </t>
         </is>
       </c>
       <c r="D275" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E275" t="inlineStr"/>
       <c r="F275" t="inlineStr">
         <is>
-          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G275" t="inlineStr">
         <is>
-          <t>Assistente Sanitario</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H275" t="inlineStr">
         <is>
-          <t>24/07/2024 00:00</t>
+          <t>30/07/2024 00:00</t>
         </is>
       </c>
       <c r="I275" t="inlineStr">
         <is>
-          <t>22/07/2026 23:59</t>
+          <t>28/07/2026 23:59</t>
         </is>
       </c>
       <c r="K275" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N275" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P275" t="inlineStr"/>
       <c r="Q275" t="inlineStr"/>
       <c r="R275" t="inlineStr"/>
       <c r="S275" t="inlineStr"/>
       <c r="T275" t="inlineStr"/>
       <c r="AC275" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE275" t="inlineStr">
         <is>
-          <t>Concorsi Comparto</t>
+          <t>Concorsi Dirigenza</t>
         </is>
       </c>
       <c r="AF275" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="276">
       <c r="A276" t="inlineStr"/>
       <c r="B276" t="inlineStr"/>
       <c r="C276" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per titoli e colloquio, per n. 1 posto di Dirigente Medico di Medicina Nucleare a tempo determinato</t>
+          <t>Azienda Zero - graduatoria concorso pubblico per n. 41 posti di Assistente Sanitario - Area PSF</t>
         </is>
       </c>
       <c r="D276" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E276" t="inlineStr"/>
       <c r="F276" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
         </is>
       </c>
       <c r="G276" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>Assistente Sanitario</t>
         </is>
       </c>
       <c r="H276" t="inlineStr">
         <is>
-          <t>19/07/2024 00:00</t>
+          <t>24/07/2024 00:00</t>
         </is>
       </c>
       <c r="I276" t="inlineStr">
         <is>
-          <t>02/08/2024 23:59</t>
+          <t>22/07/2026 23:59</t>
         </is>
       </c>
       <c r="K276" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N276" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P276" t="inlineStr"/>
       <c r="Q276" t="inlineStr"/>
       <c r="R276" t="inlineStr"/>
       <c r="S276" t="inlineStr"/>
       <c r="T276" t="inlineStr"/>
-      <c r="W276" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="AC276" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="AD276" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AE276" t="inlineStr">
         <is>
-          <t>Avviso Pubblico</t>
+          <t>Concorsi Comparto</t>
         </is>
       </c>
       <c r="AF276" t="inlineStr">
         <is>
-          <t>Tempo determinato</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="277">
       <c r="A277" t="inlineStr"/>
       <c r="B277" t="inlineStr"/>
       <c r="C277" t="inlineStr">
         <is>
-          <t>Avviso pubblico per la stabilizzazione del personale precario del ruolo sanitario, ai sensi dell'art. 1, comma 268, lett. b), della L. 234/2021, come modificato dall'art. 1, comma 528, della L. 197/2022 e dall'art. 4 del D.L. 198/2022, come modificato dalla Legge di conversione n. 14/2023: n. 1 EDUCATORE PROFESSIONALE - AREA PSF</t>
+          <t>Avviso pubblico, per titoli e colloquio, per n. 1 posto di Dirigente Medico di Medicina Nucleare a tempo determinato</t>
         </is>
       </c>
       <c r="D277" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E277" t="inlineStr"/>
       <c r="F277" t="inlineStr">
         <is>
-          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G277" t="inlineStr">
         <is>
-          <t>Educatore Professionale</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H277" t="inlineStr">
         <is>
           <t>19/07/2024 00:00</t>
         </is>
       </c>
       <c r="I277" t="inlineStr">
         <is>
-          <t>03/08/2024 23:59</t>
+          <t>02/08/2024 23:59</t>
         </is>
       </c>
       <c r="K277" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N277" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P277" t="inlineStr"/>
       <c r="Q277" t="inlineStr"/>
       <c r="R277" t="inlineStr"/>
       <c r="S277" t="inlineStr"/>
       <c r="T277" t="inlineStr"/>
       <c r="W277" t="n">
         <v>0</v>
       </c>
       <c r="X277" t="n">
         <v>0</v>
       </c>
       <c r="Y277" t="n">
         <v>0</v>
       </c>
       <c r="Z277" t="n">
         <v>0</v>
       </c>
       <c r="AA277" t="n">
         <v>0</v>
       </c>
       <c r="AC277" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD277" t="n">
         <v>0</v>
       </c>
       <c r="AE277" t="inlineStr">
         <is>
-          <t>Stabilizzazione</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF277" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="278">
       <c r="A278" t="inlineStr"/>
       <c r="B278" t="inlineStr"/>
       <c r="C278" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per titoli e colloquio, per n. 1 posto di Dirigente Medico di Medicina d'Emergenza-Urgenza a tempo determinato</t>
+          <t>Avviso pubblico per la stabilizzazione del personale precario del ruolo sanitario, ai sensi dell'art. 1, comma 268, lett. b), della L. 234/2021, come modificato dall'art. 1, comma 528, della L. 197/2022 e dall'art. 4 del D.L. 198/2022, come modificato dalla Legge di conversione n. 14/2023: n. 1 EDUCATORE PROFESSIONALE - AREA PSF</t>
         </is>
       </c>
       <c r="D278" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E278" t="inlineStr"/>
       <c r="F278" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
         </is>
       </c>
       <c r="G278" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>Educatore Professionale</t>
         </is>
       </c>
       <c r="H278" t="inlineStr">
         <is>
-          <t>12/07/2024 00:00</t>
+          <t>19/07/2024 00:00</t>
         </is>
       </c>
       <c r="I278" t="inlineStr">
         <is>
-          <t>26/07/2024 23:59</t>
+          <t>03/08/2024 23:59</t>
         </is>
       </c>
       <c r="K278" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N278" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P278" t="inlineStr"/>
       <c r="Q278" t="inlineStr"/>
       <c r="R278" t="inlineStr"/>
       <c r="S278" t="inlineStr"/>
       <c r="T278" t="inlineStr"/>
       <c r="W278" t="n">
         <v>0</v>
       </c>
       <c r="X278" t="n">
         <v>0</v>
       </c>
       <c r="Y278" t="n">
         <v>0</v>
       </c>
       <c r="Z278" t="n">
         <v>0</v>
       </c>
       <c r="AA278" t="n">
         <v>0</v>
       </c>
       <c r="AC278" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD278" t="n">
         <v>0</v>
       </c>
       <c r="AE278" t="inlineStr">
         <is>
-          <t>Avviso Pubblico</t>
+          <t>Stabilizzazione</t>
         </is>
       </c>
       <c r="AF278" t="inlineStr">
         <is>
-          <t>Tempo determinato</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="279">
       <c r="A279" t="inlineStr"/>
       <c r="B279" t="inlineStr"/>
       <c r="C279" t="inlineStr">
         <is>
-          <t>Avviso pubblico di mobilità volontaria per n. 1 posto di Dirigente Medico nella disciplina di Ginecologia e Ostetricia per la UOC Ostetricia e Ginecologia di Adria</t>
+          <t>Avviso pubblico, per titoli e colloquio, per n. 1 posto di Dirigente Medico di Medicina d'Emergenza-Urgenza a tempo determinato</t>
         </is>
       </c>
       <c r="D279" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E279" t="inlineStr"/>
       <c r="F279" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G279" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H279" t="inlineStr">
         <is>
-          <t>08/07/2024 00:00</t>
+          <t>12/07/2024 00:00</t>
         </is>
       </c>
       <c r="I279" t="inlineStr">
         <is>
-          <t>07/08/2024 23:59</t>
+          <t>26/07/2024 23:59</t>
         </is>
       </c>
       <c r="K279" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N279" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P279" t="inlineStr"/>
       <c r="Q279" t="inlineStr"/>
       <c r="R279" t="inlineStr"/>
       <c r="S279" t="inlineStr"/>
       <c r="T279" t="inlineStr"/>
       <c r="W279" t="n">
         <v>0</v>
       </c>
       <c r="X279" t="n">
         <v>0</v>
       </c>
       <c r="Y279" t="n">
         <v>0</v>
       </c>
       <c r="Z279" t="n">
         <v>0</v>
       </c>
       <c r="AA279" t="n">
         <v>0</v>
       </c>
       <c r="AC279" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD279" t="n">
         <v>0</v>
       </c>
       <c r="AE279" t="inlineStr">
         <is>
-          <t>Avviso di mobilità da altro ente</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF279" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="280">
       <c r="A280" t="inlineStr"/>
       <c r="B280" t="inlineStr"/>
       <c r="C280" t="inlineStr">
         <is>
-          <t>Azienda Zero - graduatoria concorso pubblico per n. 24 Dirigenti Medici di Neuropsichiatria Infantile</t>
+          <t>Avviso pubblico di mobilità volontaria per n. 1 posto di Dirigente Medico nella disciplina di Ginecologia e Ostetricia per la UOC Ostetricia e Ginecologia di Adria</t>
         </is>
       </c>
       <c r="D280" t="inlineStr">
         <is>
-          <t>Aperto</t>
-[...6 lines deleted...]
-      </c>
+          <t>Graduatoria/Esito</t>
+        </is>
+      </c>
+      <c r="E280" t="inlineStr"/>
       <c r="F280" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G280" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H280" t="inlineStr">
         <is>
-          <t>05/07/2024 00:00</t>
+          <t>08/07/2024 00:00</t>
         </is>
       </c>
       <c r="I280" t="inlineStr">
         <is>
-          <t>03/07/2026 23:59</t>
+          <t>07/08/2024 23:59</t>
         </is>
       </c>
       <c r="K280" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N280" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P280" t="inlineStr"/>
       <c r="Q280" t="inlineStr"/>
       <c r="R280" t="inlineStr"/>
       <c r="S280" t="inlineStr"/>
       <c r="T280" t="inlineStr"/>
+      <c r="W280" t="n">
+        <v>0</v>
+      </c>
+      <c r="X280" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y280" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z280" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA280" t="n">
+        <v>0</v>
+      </c>
       <c r="AC280" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD280" t="n">
+        <v>0</v>
+      </c>
       <c r="AE280" t="inlineStr">
         <is>
-          <t>Concorsi Dirigenza</t>
+          <t>Avviso di mobilità da altro ente</t>
         </is>
       </c>
       <c r="AF280" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="281">
       <c r="A281" t="inlineStr"/>
-      <c r="B281" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="B281" t="inlineStr"/>
       <c r="C281" t="inlineStr">
         <is>
-          <t>Tabella triennale avvisi, concorsi e procedure comparative aggiornata a giugno 2024</t>
+          <t>Azienda Zero - graduatoria concorso pubblico per n. 24 Dirigenti Medici di Neuropsichiatria Infantile</t>
         </is>
       </c>
       <c r="D281" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="E281" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Tabella triennale avvisi, concorsi e procedure comparative aggiornata a giugno 2024&lt;/p&gt;</t>
+          <t>Azienda Zero - graduatoria concorso pubblico per n. 24 Dirigenti Medici di Neuropsichiatria Infantile</t>
         </is>
       </c>
       <c r="F281" t="inlineStr">
         <is>
-          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G281" t="inlineStr">
         <is>
-          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H281" t="inlineStr">
         <is>
-          <t>19/06/2024 00:00</t>
+          <t>05/07/2024 00:00</t>
         </is>
       </c>
       <c r="I281" t="inlineStr">
         <is>
-          <t>18/06/2029 23:59</t>
+          <t>03/07/2026 23:59</t>
         </is>
       </c>
       <c r="K281" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N281" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P281" t="inlineStr"/>
       <c r="Q281" t="inlineStr"/>
       <c r="R281" t="inlineStr"/>
       <c r="S281" t="inlineStr"/>
       <c r="T281" t="inlineStr"/>
-      <c r="W281" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="AC281" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="AD281" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AE281" t="inlineStr">
         <is>
-          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
-[...2 lines deleted...]
-      <c r="AF281" t="inlineStr"/>
+          <t>Concorsi Dirigenza</t>
+        </is>
+      </c>
+      <c r="AF281" t="inlineStr">
+        <is>
+          <t>Tempo indeterminato</t>
+        </is>
+      </c>
     </row>
     <row r="282">
       <c r="A282" t="inlineStr"/>
-      <c r="B282" t="inlineStr"/>
+      <c r="B282" t="inlineStr">
+        <is>
+          <t>Tabella</t>
+        </is>
+      </c>
       <c r="C282" t="inlineStr">
         <is>
-          <t>Avviso pubblico per la stabilizzazione del personale precario del ruolo sanitario, ai sensi dell'art. 1, comma 268, lett. b), della L. 234/2021, come modificato dall'art. 1, comma 528, della L. 197/2022 e dall'art. 4 del D.L. 198/2022, come modificato dalla Legge di conversione n. 14/2023: n. 1 DIRIGENTE MEDICO DI OTORINOLARINGOIATRIA</t>
+          <t>Tabella triennale avvisi, concorsi e procedure comparative aggiornata a giugno 2024</t>
         </is>
       </c>
       <c r="D282" t="inlineStr">
         <is>
-          <t>Graduatoria/Esito</t>
-[...2 lines deleted...]
-      <c r="E282" t="inlineStr"/>
+          <t>Aperto</t>
+        </is>
+      </c>
+      <c r="E282" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Tabella triennale avvisi, concorsi e procedure comparative aggiornata a giugno 2024&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="F282" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
         </is>
       </c>
       <c r="G282" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
         </is>
       </c>
       <c r="H282" t="inlineStr">
         <is>
-          <t>14/05/2024 00:00</t>
+          <t>19/06/2024 00:00</t>
         </is>
       </c>
       <c r="I282" t="inlineStr">
         <is>
-          <t>29/05/2024 23:59</t>
+          <t>18/06/2029 23:59</t>
         </is>
       </c>
       <c r="K282" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N282" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P282" t="inlineStr"/>
       <c r="Q282" t="inlineStr"/>
       <c r="R282" t="inlineStr"/>
       <c r="S282" t="inlineStr"/>
       <c r="T282" t="inlineStr"/>
       <c r="W282" t="n">
         <v>0</v>
       </c>
       <c r="X282" t="n">
         <v>0</v>
       </c>
       <c r="Y282" t="n">
         <v>0</v>
       </c>
       <c r="Z282" t="n">
         <v>0</v>
       </c>
       <c r="AA282" t="n">
         <v>0</v>
       </c>
       <c r="AC282" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD282" t="n">
         <v>0</v>
       </c>
       <c r="AE282" t="inlineStr">
         <is>
-          <t>Stabilizzazione</t>
-[...6 lines deleted...]
-      </c>
+          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
+        </is>
+      </c>
+      <c r="AF282" t="inlineStr"/>
     </row>
     <row r="283">
       <c r="A283" t="inlineStr"/>
       <c r="B283" t="inlineStr"/>
       <c r="C283" t="inlineStr">
         <is>
-          <t>Avviso pubblico di mobilità volontaria per n. 1 posto di Dirigente Medico nella disciplina di Direzione Medica di Presidio Ospedaliero</t>
+          <t>Avviso pubblico per la stabilizzazione del personale precario del ruolo sanitario, ai sensi dell'art. 1, comma 268, lett. b), della L. 234/2021, come modificato dall'art. 1, comma 528, della L. 197/2022 e dall'art. 4 del D.L. 198/2022, come modificato dalla Legge di conversione n. 14/2023: n. 1 DIRIGENTE MEDICO DI OTORINOLARINGOIATRIA</t>
         </is>
       </c>
       <c r="D283" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E283" t="inlineStr"/>
       <c r="F283" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G283" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H283" t="inlineStr">
         <is>
-          <t>13/05/2024 00:00</t>
+          <t>14/05/2024 00:00</t>
         </is>
       </c>
       <c r="I283" t="inlineStr">
         <is>
-          <t>12/06/2024 23:59</t>
+          <t>29/05/2024 23:59</t>
         </is>
       </c>
       <c r="K283" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N283" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P283" t="inlineStr"/>
       <c r="Q283" t="inlineStr"/>
       <c r="R283" t="inlineStr"/>
       <c r="S283" t="inlineStr"/>
       <c r="T283" t="inlineStr"/>
       <c r="W283" t="n">
         <v>0</v>
       </c>
       <c r="X283" t="n">
         <v>0</v>
       </c>
       <c r="Y283" t="n">
         <v>0</v>
       </c>
       <c r="Z283" t="n">
         <v>0</v>
       </c>
       <c r="AA283" t="n">
         <v>0</v>
       </c>
       <c r="AC283" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD283" t="n">
         <v>0</v>
       </c>
       <c r="AE283" t="inlineStr">
         <is>
-          <t>Avviso di mobilità da altro ente</t>
+          <t>Stabilizzazione</t>
         </is>
       </c>
       <c r="AF283" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="284">
       <c r="A284" t="inlineStr"/>
       <c r="B284" t="inlineStr"/>
       <c r="C284" t="inlineStr">
         <is>
-          <t>Avviso pubblico di mobilità per n. 1 posto di Collaboratore Amministrativo Professionale - Area PSF, da assegnare alla UOC Provveditorato, Economato e Gestione della Logistica</t>
+          <t>Avviso pubblico di mobilità volontaria per n. 1 posto di Dirigente Medico nella disciplina di Direzione Medica di Presidio Ospedaliero</t>
         </is>
       </c>
       <c r="D284" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E284" t="inlineStr"/>
       <c r="F284" t="inlineStr">
         <is>
-          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo amministrativo</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G284" t="inlineStr">
         <is>
-          <t>Collaboratore Amministrativo Professionale</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H284" t="inlineStr">
         <is>
-          <t>08/05/2024 00:00</t>
+          <t>13/05/2024 00:00</t>
         </is>
       </c>
       <c r="I284" t="inlineStr">
         <is>
-          <t>07/06/2024 23:59</t>
+          <t>12/06/2024 23:59</t>
         </is>
       </c>
       <c r="K284" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N284" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P284" t="inlineStr"/>
       <c r="Q284" t="inlineStr"/>
       <c r="R284" t="inlineStr"/>
       <c r="S284" t="inlineStr"/>
       <c r="T284" t="inlineStr"/>
       <c r="W284" t="n">
         <v>0</v>
       </c>
       <c r="X284" t="n">
         <v>0</v>
       </c>
       <c r="Y284" t="n">
         <v>0</v>
@@ -21341,442 +21345,456 @@
       </c>
       <c r="AC284" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD284" t="n">
         <v>0</v>
       </c>
       <c r="AE284" t="inlineStr">
         <is>
           <t>Avviso di mobilità da altro ente</t>
         </is>
       </c>
       <c r="AF284" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="285">
       <c r="A285" t="inlineStr"/>
       <c r="B285" t="inlineStr"/>
       <c r="C285" t="inlineStr">
         <is>
-          <t>Avviso pubblico per il conferimento dell'incarico di Direttore di Struttura Operativa Complessa di Oncologia</t>
+          <t>Avviso pubblico di mobilità per n. 1 posto di Collaboratore Amministrativo Professionale - Area PSF, da assegnare alla UOC Provveditorato, Economato e Gestione della Logistica</t>
         </is>
       </c>
       <c r="D285" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E285" t="inlineStr"/>
       <c r="F285" t="inlineStr">
         <is>
-          <t>Apicale</t>
+          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo amministrativo</t>
         </is>
       </c>
       <c r="G285" t="inlineStr">
         <is>
-          <t>Dirigente Medico - DIRETTORE</t>
+          <t>Collaboratore Amministrativo Professionale</t>
         </is>
       </c>
       <c r="H285" t="inlineStr">
         <is>
-          <t>06/05/2024 00:00</t>
+          <t>08/05/2024 00:00</t>
         </is>
       </c>
       <c r="I285" t="inlineStr">
         <is>
-          <t>02/06/2024 23:59</t>
+          <t>07/06/2024 23:59</t>
         </is>
       </c>
       <c r="K285" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N285" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P285" t="inlineStr"/>
       <c r="Q285" t="inlineStr"/>
       <c r="R285" t="inlineStr"/>
       <c r="S285" t="inlineStr"/>
       <c r="T285" t="inlineStr"/>
       <c r="W285" t="n">
         <v>0</v>
       </c>
       <c r="X285" t="n">
         <v>0</v>
       </c>
       <c r="Y285" t="n">
         <v>0</v>
       </c>
       <c r="Z285" t="n">
         <v>0</v>
       </c>
       <c r="AA285" t="n">
         <v>0</v>
       </c>
       <c r="AC285" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD285" t="n">
         <v>0</v>
       </c>
       <c r="AE285" t="inlineStr">
         <is>
-          <t>Avviso di struttura complessa</t>
+          <t>Avviso di mobilità da altro ente</t>
         </is>
       </c>
       <c r="AF285" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="286">
       <c r="A286" t="inlineStr"/>
       <c r="B286" t="inlineStr"/>
       <c r="C286" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per soli titoli, per l'assunzione a tempo determinato di n. 2 Ostetriche/Ostetrici - Area dei Professionisti della Salute e dei Funzionari</t>
+          <t>Avviso pubblico per il conferimento dell'incarico di Direttore di Struttura Operativa Complessa di Oncologia</t>
         </is>
       </c>
       <c r="D286" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E286" t="inlineStr"/>
       <c r="F286" t="inlineStr">
         <is>
-          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
+          <t>Apicale</t>
         </is>
       </c>
       <c r="G286" t="inlineStr">
         <is>
-          <t>Ostetrica/o</t>
+          <t>Dirigente Medico - DIRETTORE</t>
         </is>
       </c>
       <c r="H286" t="inlineStr">
         <is>
-          <t>03/05/2024 00:00</t>
+          <t>06/05/2024 00:00</t>
         </is>
       </c>
       <c r="I286" t="inlineStr">
         <is>
-          <t>17/05/2024 23:59</t>
+          <t>02/06/2024 23:59</t>
         </is>
       </c>
       <c r="K286" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N286" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P286" t="inlineStr"/>
       <c r="Q286" t="inlineStr"/>
       <c r="R286" t="inlineStr"/>
       <c r="S286" t="inlineStr"/>
       <c r="T286" t="inlineStr"/>
       <c r="W286" t="n">
         <v>0</v>
       </c>
       <c r="X286" t="n">
         <v>0</v>
       </c>
       <c r="Y286" t="n">
         <v>0</v>
       </c>
       <c r="Z286" t="n">
         <v>0</v>
       </c>
       <c r="AA286" t="n">
         <v>0</v>
       </c>
       <c r="AC286" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD286" t="n">
         <v>0</v>
       </c>
       <c r="AE286" t="inlineStr">
         <is>
-          <t>Avviso Pubblico</t>
+          <t>Avviso di struttura complessa</t>
         </is>
       </c>
       <c r="AF286" t="inlineStr">
         <is>
-          <t>Tempo determinato</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="287">
       <c r="A287" t="inlineStr"/>
-      <c r="B287" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="B287" t="inlineStr"/>
       <c r="C287" t="inlineStr">
         <is>
-          <t>Tabella triennale avvisi, concorsi e procedure comparative aggiornata a marzo 2024</t>
+          <t>Avviso pubblico, per soli titoli, per l'assunzione a tempo determinato di n. 2 Ostetriche/Ostetrici - Area dei Professionisti della Salute e dei Funzionari</t>
         </is>
       </c>
       <c r="D287" t="inlineStr">
         <is>
-          <t>Aperto</t>
-[...6 lines deleted...]
-      </c>
+          <t>Graduatoria/Esito</t>
+        </is>
+      </c>
+      <c r="E287" t="inlineStr"/>
       <c r="F287" t="inlineStr">
         <is>
-          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
+          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
         </is>
       </c>
       <c r="G287" t="inlineStr">
         <is>
-          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
+          <t>Ostetrica/o</t>
         </is>
       </c>
       <c r="H287" t="inlineStr">
         <is>
-          <t>26/03/2024 00:00</t>
+          <t>03/05/2024 00:00</t>
         </is>
       </c>
       <c r="I287" t="inlineStr">
         <is>
-          <t>25/03/2029 23:59</t>
+          <t>17/05/2024 23:59</t>
         </is>
       </c>
       <c r="K287" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N287" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P287" t="inlineStr"/>
       <c r="Q287" t="inlineStr"/>
       <c r="R287" t="inlineStr"/>
       <c r="S287" t="inlineStr"/>
       <c r="T287" t="inlineStr"/>
       <c r="W287" t="n">
         <v>0</v>
       </c>
       <c r="X287" t="n">
         <v>0</v>
       </c>
       <c r="Y287" t="n">
         <v>0</v>
       </c>
       <c r="Z287" t="n">
         <v>0</v>
       </c>
       <c r="AA287" t="n">
         <v>0</v>
       </c>
       <c r="AC287" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD287" t="n">
         <v>0</v>
       </c>
       <c r="AE287" t="inlineStr">
         <is>
-          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
-[...2 lines deleted...]
-      <c r="AF287" t="inlineStr"/>
+          <t>Avviso Pubblico</t>
+        </is>
+      </c>
+      <c r="AF287" t="inlineStr">
+        <is>
+          <t>Tempo determinato</t>
+        </is>
+      </c>
     </row>
     <row r="288">
       <c r="A288" t="inlineStr"/>
-      <c r="B288" t="inlineStr"/>
+      <c r="B288" t="inlineStr">
+        <is>
+          <t>Tabella</t>
+        </is>
+      </c>
       <c r="C288" t="inlineStr">
         <is>
-          <t>INDIZIONE AVVISO DI PROCEDURA COMPARATIVA PER IL CONFERIMENTO DI NR. 2 INCARICHI LIBERO-PROFESSIONALI A PSICOLOGI, PER LA REALIZZAZIONE DELLE ATTIVITA' PREVISTE DAL PROGETTO REGIONE "QUALITY OF LIFE" DESTINATO A PERSONE CON DISTURBI DELLO SPETTRO AUTISTICO E ALLE LORO FAMIGLIE - DGR NR. 1557 DEL 12.12.2023.</t>
+          <t>Tabella triennale avvisi, concorsi e procedure comparative aggiornata a marzo 2024</t>
         </is>
       </c>
       <c r="D288" t="inlineStr">
         <is>
-          <t>Graduatoria/Esito</t>
-[...2 lines deleted...]
-      <c r="E288" t="inlineStr"/>
+          <t>Aperto</t>
+        </is>
+      </c>
+      <c r="E288" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Tabella triennale avvisi, concorsi e procedure comparative aggiornata a marzo 2024&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="F288" t="inlineStr">
         <is>
-          <t>Dirigenza</t>
+          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
         </is>
       </c>
       <c r="G288" t="inlineStr">
         <is>
-          <t>Dirigente Psicologo</t>
+          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
         </is>
       </c>
       <c r="H288" t="inlineStr">
         <is>
-          <t>12/03/2024 00:00</t>
+          <t>26/03/2024 00:00</t>
         </is>
       </c>
       <c r="I288" t="inlineStr">
         <is>
-          <t>24/03/2024 23:59</t>
+          <t>25/03/2029 23:59</t>
         </is>
       </c>
       <c r="K288" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N288" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P288" t="inlineStr"/>
       <c r="Q288" t="inlineStr"/>
-      <c r="R288" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="R288" t="inlineStr"/>
       <c r="S288" t="inlineStr"/>
       <c r="T288" t="inlineStr"/>
+      <c r="W288" t="n">
+        <v>0</v>
+      </c>
+      <c r="X288" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y288" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z288" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA288" t="n">
+        <v>0</v>
+      </c>
       <c r="AC288" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD288" t="n">
+        <v>0</v>
+      </c>
       <c r="AE288" t="inlineStr">
         <is>
-          <t>Incarichi libero professionali</t>
-[...6 lines deleted...]
-      </c>
+          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
+        </is>
+      </c>
+      <c r="AF288" t="inlineStr"/>
     </row>
     <row r="289">
       <c r="A289" t="inlineStr"/>
       <c r="B289" t="inlineStr"/>
       <c r="C289" t="inlineStr">
         <is>
-          <t>AVVISO DI SELEZIONE PUBBLICA PER CONFERIMENTO INCARICHI LIBERO-PROFESSIONALI A MEDICI SPECIALIZZATI IN UROLOGIA.</t>
+          <t>INDIZIONE AVVISO DI PROCEDURA COMPARATIVA PER IL CONFERIMENTO DI NR. 2 INCARICHI LIBERO-PROFESSIONALI A PSICOLOGI, PER LA REALIZZAZIONE DELLE ATTIVITA' PREVISTE DAL PROGETTO REGIONE "QUALITY OF LIFE" DESTINATO A PERSONE CON DISTURBI DELLO SPETTRO AUTISTICO E ALLE LORO FAMIGLIE - DGR NR. 1557 DEL 12.12.2023.</t>
         </is>
       </c>
       <c r="D289" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E289" t="inlineStr"/>
       <c r="F289" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>Dirigenza</t>
         </is>
       </c>
       <c r="G289" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>Dirigente Psicologo</t>
         </is>
       </c>
       <c r="H289" t="inlineStr">
         <is>
-          <t>04/03/2024 00:00</t>
+          <t>12/03/2024 00:00</t>
         </is>
       </c>
       <c r="I289" t="inlineStr">
         <is>
-          <t>31/12/2024 23:59</t>
+          <t>24/03/2024 23:59</t>
         </is>
       </c>
       <c r="K289" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N289" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P289" t="inlineStr"/>
       <c r="Q289" t="inlineStr"/>
       <c r="R289" t="inlineStr">
         <is>
           <t>0425393959</t>
         </is>
       </c>
       <c r="S289" t="inlineStr"/>
       <c r="T289" t="inlineStr"/>
       <c r="AC289" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE289" t="inlineStr">
         <is>
           <t>Incarichi libero professionali</t>
         </is>
       </c>
       <c r="AF289" t="inlineStr">
         <is>
           <t>Lavoro autonomo</t>
         </is>
       </c>
     </row>
     <row r="290">
       <c r="A290" t="inlineStr"/>
       <c r="B290" t="inlineStr"/>
       <c r="C290" t="inlineStr">
         <is>
-          <t>AVVISO DI SELEZIONE PUBBLICA PER CONFERIMENTO INCARICHI LIBERO-PROFESSIONALI A MEDICI SPECIALIZZATI IN RADIODIAGNOSTICA.</t>
+          <t>AVVISO DI SELEZIONE PUBBLICA PER CONFERIMENTO INCARICHI LIBERO-PROFESSIONALI A MEDICI SPECIALIZZATI IN UROLOGIA.</t>
         </is>
       </c>
       <c r="D290" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E290" t="inlineStr"/>
       <c r="F290" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G290" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H290" t="inlineStr">
         <is>
           <t>04/03/2024 00:00</t>
         </is>
       </c>
       <c r="I290" t="inlineStr">
         <is>
@@ -21801,312 +21819,298 @@
         </is>
       </c>
       <c r="S290" t="inlineStr"/>
       <c r="T290" t="inlineStr"/>
       <c r="AC290" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE290" t="inlineStr">
         <is>
           <t>Incarichi libero professionali</t>
         </is>
       </c>
       <c r="AF290" t="inlineStr">
         <is>
           <t>Lavoro autonomo</t>
         </is>
       </c>
     </row>
     <row r="291">
       <c r="A291" t="inlineStr"/>
       <c r="B291" t="inlineStr"/>
       <c r="C291" t="inlineStr">
         <is>
-          <t>Procedura comparativa per il conferimento di nr. 1 borsa di studio, per l’anno 2024, per la realizzazione del Progetto: “Supporto psicologico per pazienti onco-ematologici” da svolgersi presso la U.O.S.D. Onco-Ematologia e la U.O.S. Psicologia Ospedaliera e Benessere Organizzativo.</t>
+          <t>AVVISO DI SELEZIONE PUBBLICA PER CONFERIMENTO INCARICHI LIBERO-PROFESSIONALI A MEDICI SPECIALIZZATI IN RADIODIAGNOSTICA.</t>
         </is>
       </c>
       <c r="D291" t="inlineStr">
         <is>
-          <t>Ammissione/Commissione/Espletamento</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="E291" t="inlineStr"/>
       <c r="F291" t="inlineStr">
         <is>
-          <t>Dirigenza</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G291" t="inlineStr">
         <is>
-          <t>Dirigente Psicologo</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H291" t="inlineStr">
         <is>
-          <t>27/02/2024 00:00</t>
+          <t>04/03/2024 00:00</t>
         </is>
       </c>
       <c r="I291" t="inlineStr">
         <is>
-          <t>10/03/2024 23:59</t>
+          <t>31/12/2024 23:59</t>
         </is>
       </c>
       <c r="K291" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N291" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P291" t="inlineStr"/>
       <c r="Q291" t="inlineStr"/>
       <c r="R291" t="inlineStr">
         <is>
-          <t>0425 393959</t>
+          <t>0425393959</t>
         </is>
       </c>
       <c r="S291" t="inlineStr"/>
       <c r="T291" t="inlineStr"/>
       <c r="AC291" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE291" t="inlineStr">
         <is>
-          <t>Borse di Studio</t>
+          <t>Incarichi libero professionali</t>
         </is>
       </c>
       <c r="AF291" t="inlineStr">
         <is>
-          <t>Borsa di studio</t>
+          <t>Lavoro autonomo</t>
         </is>
       </c>
     </row>
     <row r="292">
       <c r="A292" t="inlineStr"/>
       <c r="B292" t="inlineStr"/>
       <c r="C292" t="inlineStr">
         <is>
-          <t>Avviso pubblico per il conferimento dell'incarico di Direttore di Struttura Operativa Complessa di Medicina Nucleare</t>
+          <t>Procedura comparativa per il conferimento di nr. 1 borsa di studio, per l’anno 2024, per la realizzazione del Progetto: “Supporto psicologico per pazienti onco-ematologici” da svolgersi presso la U.O.S.D. Onco-Ematologia e la U.O.S. Psicologia Ospedaliera e Benessere Organizzativo.</t>
         </is>
       </c>
       <c r="D292" t="inlineStr">
         <is>
-          <t>Graduatoria/Esito</t>
+          <t>Ammissione/Commissione/Espletamento</t>
         </is>
       </c>
       <c r="E292" t="inlineStr"/>
       <c r="F292" t="inlineStr">
         <is>
-          <t>Apicale</t>
+          <t>Dirigenza</t>
         </is>
       </c>
       <c r="G292" t="inlineStr">
         <is>
-          <t>Dirigente Medico - DIRETTORE</t>
+          <t>Dirigente Psicologo</t>
         </is>
       </c>
       <c r="H292" t="inlineStr">
         <is>
-          <t>26/02/2024 00:00</t>
+          <t>27/02/2024 00:00</t>
         </is>
       </c>
       <c r="I292" t="inlineStr">
         <is>
-          <t>24/03/2024 23:59</t>
+          <t>10/03/2024 23:59</t>
         </is>
       </c>
       <c r="K292" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N292" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P292" t="inlineStr"/>
       <c r="Q292" t="inlineStr"/>
-      <c r="R292" t="inlineStr"/>
+      <c r="R292" t="inlineStr">
+        <is>
+          <t>0425 393959</t>
+        </is>
+      </c>
       <c r="S292" t="inlineStr"/>
       <c r="T292" t="inlineStr"/>
-      <c r="W292" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="AC292" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="AD292" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AE292" t="inlineStr">
         <is>
-          <t>Avviso di struttura complessa</t>
+          <t>Borse di Studio</t>
         </is>
       </c>
       <c r="AF292" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Borsa di studio</t>
         </is>
       </c>
     </row>
     <row r="293">
       <c r="A293" t="inlineStr"/>
       <c r="B293" t="inlineStr"/>
       <c r="C293" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per titoli e colloquio, per Dirigente Medico di Medicina Interna</t>
+          <t>Avviso pubblico per il conferimento dell'incarico di Direttore di Struttura Operativa Complessa di Medicina Nucleare</t>
         </is>
       </c>
       <c r="D293" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E293" t="inlineStr"/>
       <c r="F293" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>Apicale</t>
         </is>
       </c>
       <c r="G293" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>Dirigente Medico - DIRETTORE</t>
         </is>
       </c>
       <c r="H293" t="inlineStr">
         <is>
-          <t>23/02/2024 00:00</t>
+          <t>26/02/2024 00:00</t>
         </is>
       </c>
       <c r="I293" t="inlineStr">
         <is>
-          <t>08/03/2024 23:59</t>
+          <t>24/03/2024 23:59</t>
         </is>
       </c>
       <c r="K293" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N293" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P293" t="inlineStr"/>
       <c r="Q293" t="inlineStr"/>
       <c r="R293" t="inlineStr"/>
       <c r="S293" t="inlineStr"/>
       <c r="T293" t="inlineStr"/>
       <c r="W293" t="n">
         <v>0</v>
       </c>
       <c r="X293" t="n">
         <v>0</v>
       </c>
       <c r="Y293" t="n">
         <v>0</v>
       </c>
       <c r="Z293" t="n">
         <v>0</v>
       </c>
       <c r="AA293" t="n">
         <v>0</v>
       </c>
       <c r="AC293" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD293" t="n">
         <v>0</v>
       </c>
       <c r="AE293" t="inlineStr">
         <is>
-          <t>Avviso Pubblico</t>
+          <t>Avviso di struttura complessa</t>
         </is>
       </c>
       <c r="AF293" t="inlineStr">
         <is>
-          <t>Tempo determinato</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="294">
       <c r="A294" t="inlineStr"/>
       <c r="B294" t="inlineStr"/>
       <c r="C294" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per soli titoli, per l'assunzione a tempo determinato di n. 1 Assistente Sanitario - Area dei Professionisti della Salute e dei Funzionari</t>
+          <t>Avviso pubblico, per titoli e colloquio, per Dirigente Medico di Medicina Interna</t>
         </is>
       </c>
       <c r="D294" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E294" t="inlineStr"/>
       <c r="F294" t="inlineStr">
         <is>
-          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G294" t="inlineStr">
         <is>
-          <t>Assistente Sanitario</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H294" t="inlineStr">
         <is>
-          <t>16/02/2024 00:00</t>
+          <t>23/02/2024 00:00</t>
         </is>
       </c>
       <c r="I294" t="inlineStr">
         <is>
-          <t>01/03/2024 23:59</t>
+          <t>08/03/2024 23:59</t>
         </is>
       </c>
       <c r="K294" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N294" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P294" t="inlineStr"/>
       <c r="Q294" t="inlineStr"/>
       <c r="R294" t="inlineStr"/>
       <c r="S294" t="inlineStr"/>
       <c r="T294" t="inlineStr"/>
       <c r="W294" t="n">
         <v>0</v>
       </c>
       <c r="X294" t="n">
         <v>0</v>
       </c>
       <c r="Y294" t="n">
         <v>0</v>
@@ -22119,77 +22123,77 @@
       </c>
       <c r="AC294" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD294" t="n">
         <v>0</v>
       </c>
       <c r="AE294" t="inlineStr">
         <is>
           <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF294" t="inlineStr">
         <is>
           <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="295">
       <c r="A295" t="inlineStr"/>
       <c r="B295" t="inlineStr"/>
       <c r="C295" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per titoli e colloquio, per Dirigente Medico di Direzione Medica di Presidio Ospedaliero</t>
+          <t>Avviso pubblico, per soli titoli, per l'assunzione a tempo determinato di n. 1 Assistente Sanitario - Area dei Professionisti della Salute e dei Funzionari</t>
         </is>
       </c>
       <c r="D295" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E295" t="inlineStr"/>
       <c r="F295" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
         </is>
       </c>
       <c r="G295" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>Assistente Sanitario</t>
         </is>
       </c>
       <c r="H295" t="inlineStr">
         <is>
-          <t>02/02/2024 00:00</t>
+          <t>16/02/2024 00:00</t>
         </is>
       </c>
       <c r="I295" t="inlineStr">
         <is>
-          <t>16/02/2024 23:59</t>
+          <t>01/03/2024 23:59</t>
         </is>
       </c>
       <c r="K295" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N295" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P295" t="inlineStr"/>
       <c r="Q295" t="inlineStr"/>
       <c r="R295" t="inlineStr"/>
       <c r="S295" t="inlineStr"/>
       <c r="T295" t="inlineStr"/>
       <c r="W295" t="n">
         <v>0</v>
       </c>
       <c r="X295" t="n">
         <v>0</v>
       </c>
       <c r="Y295" t="n">
         <v>0</v>
@@ -22202,77 +22206,77 @@
       </c>
       <c r="AC295" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD295" t="n">
         <v>0</v>
       </c>
       <c r="AE295" t="inlineStr">
         <is>
           <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF295" t="inlineStr">
         <is>
           <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="296">
       <c r="A296" t="inlineStr"/>
       <c r="B296" t="inlineStr"/>
       <c r="C296" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per titoli e colloquio, per Dirigente Medico di Medicina del Lavoro e Sicurezza degli Ambienti di Lavoro</t>
+          <t>Avviso pubblico, per titoli e colloquio, per Dirigente Medico di Direzione Medica di Presidio Ospedaliero</t>
         </is>
       </c>
       <c r="D296" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E296" t="inlineStr"/>
       <c r="F296" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G296" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H296" t="inlineStr">
         <is>
-          <t>22/01/2024 00:00</t>
+          <t>02/02/2024 00:00</t>
         </is>
       </c>
       <c r="I296" t="inlineStr">
         <is>
-          <t>02/02/2024 23:59</t>
+          <t>16/02/2024 23:59</t>
         </is>
       </c>
       <c r="K296" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N296" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P296" t="inlineStr"/>
       <c r="Q296" t="inlineStr"/>
       <c r="R296" t="inlineStr"/>
       <c r="S296" t="inlineStr"/>
       <c r="T296" t="inlineStr"/>
       <c r="W296" t="n">
         <v>0</v>
       </c>
       <c r="X296" t="n">
         <v>0</v>
       </c>
       <c r="Y296" t="n">
         <v>0</v>
@@ -22285,456 +22289,456 @@
       </c>
       <c r="AC296" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD296" t="n">
         <v>0</v>
       </c>
       <c r="AE296" t="inlineStr">
         <is>
           <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF296" t="inlineStr">
         <is>
           <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="297">
       <c r="A297" t="inlineStr"/>
       <c r="B297" t="inlineStr"/>
       <c r="C297" t="inlineStr">
         <is>
-          <t xml:space="preserve">AVVISO DI SELEZIONE PUBBLICA PER CONFERIMENTO INCARICHI LIBERO-PROFESSIONALI A MEDICI PER LA U.O.C. CENTRALE OPERATIVA SUEM 118.
-</t>
+          <t>Avviso pubblico, per titoli e colloquio, per Dirigente Medico di Medicina del Lavoro e Sicurezza degli Ambienti di Lavoro</t>
         </is>
       </c>
       <c r="D297" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E297" t="inlineStr"/>
       <c r="F297" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G297" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H297" t="inlineStr">
         <is>
-          <t>09/01/2024 00:00</t>
+          <t>22/01/2024 00:00</t>
         </is>
       </c>
       <c r="I297" t="inlineStr">
         <is>
-          <t>31/12/2024 23:59</t>
+          <t>02/02/2024 23:59</t>
         </is>
       </c>
       <c r="K297" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N297" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P297" t="inlineStr"/>
       <c r="Q297" t="inlineStr"/>
-      <c r="R297" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="R297" t="inlineStr"/>
       <c r="S297" t="inlineStr"/>
       <c r="T297" t="inlineStr"/>
+      <c r="W297" t="n">
+        <v>0</v>
+      </c>
+      <c r="X297" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y297" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z297" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA297" t="n">
+        <v>0</v>
+      </c>
       <c r="AC297" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD297" t="n">
+        <v>0</v>
+      </c>
       <c r="AE297" t="inlineStr">
         <is>
-          <t>Incarichi libero professionali</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF297" t="inlineStr">
         <is>
-          <t>Lavoro autonomo</t>
+          <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="298">
       <c r="A298" t="inlineStr"/>
       <c r="B298" t="inlineStr"/>
       <c r="C298" t="inlineStr">
         <is>
-          <t>AVVISO DI SELEZIONE PUBBLICAPER CONFERIMENTO INCARICHI LIBERO-PROFESSIONALI A MEDICI SPECIALIZZATI PER ATTIVITA’ AMBULATORIALI</t>
+          <t xml:space="preserve">AVVISO DI SELEZIONE PUBBLICA PER CONFERIMENTO INCARICHI LIBERO-PROFESSIONALI  A MEDICI SPECIALIZZATI IN MEDICINA INTERNA
+</t>
         </is>
       </c>
       <c r="D298" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E298" t="inlineStr"/>
       <c r="F298" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G298" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H298" t="inlineStr">
         <is>
           <t>09/01/2024 00:00</t>
         </is>
       </c>
       <c r="I298" t="inlineStr">
         <is>
           <t>31/12/2024 23:59</t>
         </is>
       </c>
       <c r="K298" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N298" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P298" t="inlineStr"/>
       <c r="Q298" t="inlineStr"/>
       <c r="R298" t="inlineStr">
         <is>
-          <t>0425 393959</t>
+          <t>0425393959</t>
         </is>
       </c>
       <c r="S298" t="inlineStr"/>
       <c r="T298" t="inlineStr"/>
       <c r="AC298" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE298" t="inlineStr">
         <is>
           <t>Incarichi libero professionali</t>
         </is>
       </c>
       <c r="AF298" t="inlineStr">
         <is>
           <t>Lavoro autonomo</t>
         </is>
       </c>
     </row>
     <row r="299">
       <c r="A299" t="inlineStr"/>
       <c r="B299" t="inlineStr"/>
       <c r="C299" t="inlineStr">
         <is>
-          <t xml:space="preserve">AVVISO DI SELEZIONE PUBBLICA PER CONFERIMENTO INCARICHI LIBERO-PROFESSIONALI  A MEDICI SPECIALIZZATI IN MEDICINA INTERNA
-</t>
+          <t>AVVISO DI SELEZIONE PUBBLICAPER CONFERIMENTO INCARICHI LIBERO-PROFESSIONALI A MEDICI SPECIALIZZATI PER ATTIVITA’ AMBULATORIALI</t>
         </is>
       </c>
       <c r="D299" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E299" t="inlineStr"/>
       <c r="F299" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G299" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H299" t="inlineStr">
         <is>
           <t>09/01/2024 00:00</t>
         </is>
       </c>
       <c r="I299" t="inlineStr">
         <is>
           <t>31/12/2024 23:59</t>
         </is>
       </c>
       <c r="K299" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N299" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P299" t="inlineStr"/>
       <c r="Q299" t="inlineStr"/>
       <c r="R299" t="inlineStr">
         <is>
-          <t>0425393959</t>
+          <t>0425 393959</t>
         </is>
       </c>
       <c r="S299" t="inlineStr"/>
       <c r="T299" t="inlineStr"/>
       <c r="AC299" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE299" t="inlineStr">
         <is>
           <t>Incarichi libero professionali</t>
         </is>
       </c>
       <c r="AF299" t="inlineStr">
         <is>
           <t>Lavoro autonomo</t>
         </is>
       </c>
     </row>
     <row r="300">
       <c r="A300" t="inlineStr"/>
-      <c r="B300" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="B300" t="inlineStr"/>
       <c r="C300" t="inlineStr">
         <is>
-          <t>Tabella triennale avvisi, concorsi e procedure comparative aggiornata a dicembre 2023</t>
+          <t xml:space="preserve">AVVISO DI SELEZIONE PUBBLICA PER CONFERIMENTO INCARICHI LIBERO-PROFESSIONALI A MEDICI PER LA U.O.C. CENTRALE OPERATIVA SUEM 118.
+</t>
         </is>
       </c>
       <c r="D300" t="inlineStr">
         <is>
-          <t>Aperto</t>
-[...6 lines deleted...]
-      </c>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E300" t="inlineStr"/>
       <c r="F300" t="inlineStr">
         <is>
-          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G300" t="inlineStr">
         <is>
-          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H300" t="inlineStr">
         <is>
-          <t>28/12/2023 00:00</t>
+          <t>09/01/2024 00:00</t>
         </is>
       </c>
       <c r="I300" t="inlineStr">
         <is>
-          <t>27/12/2028 23:59</t>
+          <t>31/12/2024 23:59</t>
         </is>
       </c>
       <c r="K300" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N300" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P300" t="inlineStr"/>
       <c r="Q300" t="inlineStr"/>
-      <c r="R300" t="inlineStr"/>
+      <c r="R300" t="inlineStr">
+        <is>
+          <t>0425 393959</t>
+        </is>
+      </c>
       <c r="S300" t="inlineStr"/>
       <c r="T300" t="inlineStr"/>
-      <c r="W300" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="AC300" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="AD300" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AE300" t="inlineStr">
         <is>
-          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
-[...2 lines deleted...]
-      <c r="AF300" t="inlineStr"/>
+          <t>Incarichi libero professionali</t>
+        </is>
+      </c>
+      <c r="AF300" t="inlineStr">
+        <is>
+          <t>Lavoro autonomo</t>
+        </is>
+      </c>
     </row>
     <row r="301">
       <c r="A301" t="inlineStr"/>
-      <c r="B301" t="inlineStr"/>
+      <c r="B301" t="inlineStr">
+        <is>
+          <t>Tabella</t>
+        </is>
+      </c>
       <c r="C301" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per titoli e colloquio, per Dirigente Medico di Psichiatria</t>
+          <t>Tabella triennale avvisi, concorsi e procedure comparative aggiornata a dicembre 2023</t>
         </is>
       </c>
       <c r="D301" t="inlineStr">
         <is>
-          <t>Graduatoria/Esito</t>
-[...2 lines deleted...]
-      <c r="E301" t="inlineStr"/>
+          <t>Aperto</t>
+        </is>
+      </c>
+      <c r="E301" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Tabella triennale avvisi, concorsi e procedure comparative aggiornata a dicembre 2023&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="F301" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
         </is>
       </c>
       <c r="G301" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
         </is>
       </c>
       <c r="H301" t="inlineStr">
         <is>
-          <t>15/12/2023 00:00</t>
+          <t>28/12/2023 00:00</t>
         </is>
       </c>
       <c r="I301" t="inlineStr">
         <is>
-          <t>29/12/2023 23:59</t>
+          <t>27/12/2028 23:59</t>
         </is>
       </c>
       <c r="K301" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N301" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P301" t="inlineStr"/>
       <c r="Q301" t="inlineStr"/>
       <c r="R301" t="inlineStr"/>
       <c r="S301" t="inlineStr"/>
       <c r="T301" t="inlineStr"/>
       <c r="W301" t="n">
         <v>0</v>
       </c>
       <c r="X301" t="n">
         <v>0</v>
       </c>
       <c r="Y301" t="n">
         <v>0</v>
       </c>
       <c r="Z301" t="n">
         <v>0</v>
       </c>
       <c r="AA301" t="n">
         <v>0</v>
       </c>
       <c r="AC301" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD301" t="n">
         <v>0</v>
       </c>
       <c r="AE301" t="inlineStr">
         <is>
-          <t>Avviso Pubblico</t>
-[...6 lines deleted...]
-      </c>
+          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
+        </is>
+      </c>
+      <c r="AF301" t="inlineStr"/>
     </row>
     <row r="302">
       <c r="A302" t="inlineStr"/>
       <c r="B302" t="inlineStr"/>
       <c r="C302" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per soli titoli, per l'assunzione a tempo determinato di n. 1 Infermiere - Area dei Professionisti della Salute e dei Funzionari</t>
+          <t>Avviso pubblico, per titoli e colloquio, per Dirigente Medico di Psichiatria</t>
         </is>
       </c>
       <c r="D302" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E302" t="inlineStr"/>
       <c r="F302" t="inlineStr">
         <is>
-          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G302" t="inlineStr">
         <is>
-          <t>Infermiere</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H302" t="inlineStr">
         <is>
-          <t>07/12/2023 00:00</t>
+          <t>15/12/2023 00:00</t>
         </is>
       </c>
       <c r="I302" t="inlineStr">
         <is>
-          <t>21/12/2023 23:59</t>
+          <t>29/12/2023 23:59</t>
         </is>
       </c>
       <c r="K302" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N302" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P302" t="inlineStr"/>
       <c r="Q302" t="inlineStr"/>
       <c r="R302" t="inlineStr"/>
       <c r="S302" t="inlineStr"/>
       <c r="T302" t="inlineStr"/>
       <c r="W302" t="n">
         <v>0</v>
       </c>
       <c r="X302" t="n">
         <v>0</v>
       </c>
       <c r="Y302" t="n">
         <v>0</v>
@@ -22747,434 +22751,434 @@
       </c>
       <c r="AC302" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD302" t="n">
         <v>0</v>
       </c>
       <c r="AE302" t="inlineStr">
         <is>
           <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF302" t="inlineStr">
         <is>
           <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="303">
       <c r="A303" t="inlineStr"/>
       <c r="B303" t="inlineStr"/>
       <c r="C303" t="inlineStr">
         <is>
-          <t>Avviso di procedura comparativa per conferimento di nr. 1 borsa di studio della durata di 15 mesi, per figura in possesso di laurea in Farmacia Ospedaliera o Chimica e Tecnologia Farmaceutica per la realizzazione del Progetto Regionale "Revisione Farmacologica nei pazienti anziani: studio multicentrico nelle residenze sanitarie per anziani nella Regione Veneto".</t>
+          <t>Avviso pubblico, per soli titoli, per l'assunzione a tempo determinato di n. 1 Infermiere - Area dei Professionisti della Salute e dei Funzionari</t>
         </is>
       </c>
       <c r="D303" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E303" t="inlineStr"/>
       <c r="F303" t="inlineStr">
         <is>
-          <t>Dirigenza</t>
+          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
         </is>
       </c>
       <c r="G303" t="inlineStr">
         <is>
-          <t>Dirigente Farmacista</t>
+          <t>Infermiere</t>
         </is>
       </c>
       <c r="H303" t="inlineStr">
         <is>
-          <t>20/11/2023 00:00</t>
+          <t>07/12/2023 00:00</t>
         </is>
       </c>
       <c r="I303" t="inlineStr">
         <is>
-          <t>28/11/2023 23:59</t>
+          <t>21/12/2023 23:59</t>
         </is>
       </c>
       <c r="K303" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N303" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P303" t="inlineStr"/>
       <c r="Q303" t="inlineStr"/>
-      <c r="R303" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="R303" t="inlineStr"/>
       <c r="S303" t="inlineStr"/>
       <c r="T303" t="inlineStr"/>
+      <c r="W303" t="n">
+        <v>0</v>
+      </c>
+      <c r="X303" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y303" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z303" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA303" t="n">
+        <v>0</v>
+      </c>
       <c r="AC303" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD303" t="n">
+        <v>0</v>
+      </c>
       <c r="AE303" t="inlineStr">
         <is>
-          <t>Borse di Studio</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF303" t="inlineStr">
         <is>
-          <t>Borsa di studio</t>
+          <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="304">
       <c r="A304" t="inlineStr"/>
       <c r="B304" t="inlineStr"/>
       <c r="C304" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO - GRADUATORIA CONCORSO PUBBLICO, PER TITOLI ED ESAMI, PER LA COPERTURA Dl N. 3 POSTI Dl DIRIGENTE MEDICO NELLA DISCIPLINA Dl REUMATOLOGIA</t>
+          <t>Avviso di procedura comparativa per conferimento di nr. 1 borsa di studio della durata di 15 mesi, per figura in possesso di laurea in Farmacia Ospedaliera o Chimica e Tecnologia Farmaceutica per la realizzazione del Progetto Regionale "Revisione Farmacologica nei pazienti anziani: studio multicentrico nelle residenze sanitarie per anziani nella Regione Veneto".</t>
         </is>
       </c>
       <c r="D304" t="inlineStr">
         <is>
-          <t>Graduatoria/Esito</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="E304" t="inlineStr"/>
       <c r="F304" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>Dirigenza</t>
         </is>
       </c>
       <c r="G304" t="inlineStr">
         <is>
-          <t>Dirigente Veterinario</t>
+          <t>Dirigente Farmacista</t>
         </is>
       </c>
       <c r="H304" t="inlineStr">
         <is>
-          <t>30/10/2023 00:00</t>
+          <t>20/11/2023 00:00</t>
         </is>
       </c>
       <c r="I304" t="inlineStr">
         <is>
-          <t>29/10/2025 23:59</t>
+          <t>28/11/2023 23:59</t>
         </is>
       </c>
       <c r="K304" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N304" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P304" t="inlineStr"/>
       <c r="Q304" t="inlineStr"/>
-      <c r="R304" t="inlineStr"/>
+      <c r="R304" t="inlineStr">
+        <is>
+          <t>0425 393959</t>
+        </is>
+      </c>
       <c r="S304" t="inlineStr"/>
       <c r="T304" t="inlineStr"/>
       <c r="AC304" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE304" t="inlineStr">
         <is>
-          <t>Concorsi Dirigenza</t>
+          <t>Borse di Studio</t>
         </is>
       </c>
       <c r="AF304" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Borsa di studio</t>
         </is>
       </c>
     </row>
     <row r="305">
       <c r="A305" t="inlineStr"/>
       <c r="B305" t="inlineStr"/>
       <c r="C305" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per titoli e colloquio, per Dirigente Medico di Chirurgia Generale</t>
+          <t>AZIENDA ZERO - GRADUATORIA CONCORSO PUBBLICO, PER TITOLI ED ESAMI, PER LA COPERTURA Dl N. 3 POSTI Dl DIRIGENTE MEDICO NELLA DISCIPLINA Dl REUMATOLOGIA</t>
         </is>
       </c>
       <c r="D305" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E305" t="inlineStr"/>
       <c r="F305" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G305" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>Dirigente Veterinario</t>
         </is>
       </c>
       <c r="H305" t="inlineStr">
         <is>
           <t>30/10/2023 00:00</t>
         </is>
       </c>
       <c r="I305" t="inlineStr">
         <is>
-          <t>10/11/2023 23:59</t>
+          <t>29/10/2025 23:59</t>
         </is>
       </c>
       <c r="K305" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N305" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P305" t="inlineStr"/>
       <c r="Q305" t="inlineStr"/>
       <c r="R305" t="inlineStr"/>
       <c r="S305" t="inlineStr"/>
       <c r="T305" t="inlineStr"/>
-      <c r="W305" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="AC305" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="AD305" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AE305" t="inlineStr">
         <is>
-          <t>Avviso Pubblico</t>
+          <t>Concorsi Dirigenza</t>
         </is>
       </c>
       <c r="AF305" t="inlineStr">
         <is>
-          <t>Tempo determinato</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="306">
       <c r="A306" t="inlineStr"/>
       <c r="B306" t="inlineStr"/>
       <c r="C306" t="inlineStr">
         <is>
-          <t xml:space="preserve">AZIENDA ZERO - GRADUATORIA CONCORSO PUBBLICO, PER TITOLI ED ESAMI, PER LA COPERTURA Dl N. 10 POSTI Dl DIRIGENTE
-[...1 lines deleted...]
-</t>
+          <t>Avviso pubblico, per titoli e colloquio, per Dirigente Medico di Chirurgia Generale</t>
         </is>
       </c>
       <c r="D306" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E306" t="inlineStr"/>
       <c r="F306" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G306" t="inlineStr">
         <is>
-          <t>Dirigente Veterinario</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H306" t="inlineStr">
         <is>
           <t>30/10/2023 00:00</t>
         </is>
       </c>
       <c r="I306" t="inlineStr">
         <is>
-          <t>29/10/2025 23:59</t>
+          <t>10/11/2023 23:59</t>
         </is>
       </c>
       <c r="K306" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N306" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P306" t="inlineStr"/>
       <c r="Q306" t="inlineStr"/>
       <c r="R306" t="inlineStr"/>
       <c r="S306" t="inlineStr"/>
       <c r="T306" t="inlineStr"/>
+      <c r="W306" t="n">
+        <v>0</v>
+      </c>
+      <c r="X306" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y306" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z306" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA306" t="n">
+        <v>0</v>
+      </c>
       <c r="AC306" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD306" t="n">
+        <v>0</v>
+      </c>
       <c r="AE306" t="inlineStr">
         <is>
-          <t>Concorsi Dirigenza</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF306" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="307">
       <c r="A307" t="inlineStr"/>
       <c r="B307" t="inlineStr"/>
       <c r="C307" t="inlineStr">
         <is>
-          <t>Avviso pubblico per la stabilizzazione del personale precario del ruolo sanitario, ai sensi dell'art. 1, comma 268, lett. b), della L. 234/2021, come modificato dall'art. 1, comma 528, della L. 197/2022 e dall'art. 4 del D.L. 198/2022, come modificato dalla Legge di conversione n. 14/2023: n. 1 Dirigente Medico nella disciplina di Psichiatria</t>
+          <t xml:space="preserve">AZIENDA ZERO - GRADUATORIA CONCORSO PUBBLICO, PER TITOLI ED ESAMI, PER LA COPERTURA Dl N. 10 POSTI Dl DIRIGENTE
+MEDICO VETERINARIO - DISCIPLINA IGIENE DELLA PRODUZIONE, TRASFORMAZIONE, COMMERCIALIZZAZIONE, CONSERVAZIONE E TRASPORTO DEGLI ALIMENTI Dl ORIGINE ANIMALE E LORO DERIVATI
+</t>
         </is>
       </c>
       <c r="D307" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E307" t="inlineStr"/>
       <c r="F307" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G307" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>Dirigente Veterinario</t>
         </is>
       </c>
       <c r="H307" t="inlineStr">
         <is>
-          <t>24/10/2023 00:00</t>
+          <t>30/10/2023 00:00</t>
         </is>
       </c>
       <c r="I307" t="inlineStr">
         <is>
-          <t>08/11/2023 00:00</t>
+          <t>29/10/2025 23:59</t>
         </is>
       </c>
       <c r="K307" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N307" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P307" t="inlineStr"/>
       <c r="Q307" t="inlineStr"/>
       <c r="R307" t="inlineStr"/>
       <c r="S307" t="inlineStr"/>
       <c r="T307" t="inlineStr"/>
-      <c r="W307" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="AC307" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="AD307" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AE307" t="inlineStr">
         <is>
-          <t>Stabilizzazione</t>
+          <t>Concorsi Dirigenza</t>
         </is>
       </c>
       <c r="AF307" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="308">
       <c r="A308" t="inlineStr"/>
       <c r="B308" t="inlineStr"/>
       <c r="C308" t="inlineStr">
         <is>
-          <t>Avviso pubblico per la stabilizzazione del personale precario del ruolo sanitario, ai sensi dell'art. 1, comma 268, lett. b), della L. 234/2021, come modificato dall'art. 1, comma 528, della L. 197/2022 e dall'art. 4 del D.L. 198/2022, come modificato dalla Legge di conversione n. 14/2023: n. 1 Dirigente Farmacista disciplina di Farmacia Ospedaliera</t>
+          <t>Avviso pubblico per la stabilizzazione del personale precario del ruolo sanitario, ai sensi dell'art. 1, comma 268, lett. b), della L. 234/2021, come modificato dall'art. 1, comma 528, della L. 197/2022 e dall'art. 4 del D.L. 198/2022, come modificato dalla Legge di conversione n. 14/2023: n. 1 Dirigente Medico nella disciplina di Psichiatria</t>
         </is>
       </c>
       <c r="D308" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E308" t="inlineStr"/>
       <c r="F308" t="inlineStr">
         <is>
-          <t>Dirigenza</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G308" t="inlineStr">
         <is>
-          <t>Dirigente Farmacista</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H308" t="inlineStr">
         <is>
           <t>24/10/2023 00:00</t>
         </is>
       </c>
       <c r="I308" t="inlineStr">
         <is>
           <t>08/11/2023 00:00</t>
         </is>
       </c>
       <c r="K308" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N308" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P308" t="inlineStr"/>
       <c r="Q308" t="inlineStr"/>
       <c r="R308" t="inlineStr"/>
@@ -23197,290 +23201,290 @@
       </c>
       <c r="AC308" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD308" t="n">
         <v>0</v>
       </c>
       <c r="AE308" t="inlineStr">
         <is>
           <t>Stabilizzazione</t>
         </is>
       </c>
       <c r="AF308" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="309">
       <c r="A309" t="inlineStr"/>
       <c r="B309" t="inlineStr"/>
       <c r="C309" t="inlineStr">
         <is>
-          <t>Azienda Zero - graduatoria concorso pubblico per n. 60 posti di Dirigente Medico di Psichiatria</t>
+          <t>Avviso pubblico per la stabilizzazione del personale precario del ruolo sanitario, ai sensi dell'art. 1, comma 268, lett. b), della L. 234/2021, come modificato dall'art. 1, comma 528, della L. 197/2022 e dall'art. 4 del D.L. 198/2022, come modificato dalla Legge di conversione n. 14/2023: n. 1 Dirigente Farmacista disciplina di Farmacia Ospedaliera</t>
         </is>
       </c>
       <c r="D309" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E309" t="inlineStr"/>
       <c r="F309" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>Dirigenza</t>
         </is>
       </c>
       <c r="G309" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>Dirigente Farmacista</t>
         </is>
       </c>
       <c r="H309" t="inlineStr">
         <is>
-          <t>18/10/2023 00:00</t>
+          <t>24/10/2023 00:00</t>
         </is>
       </c>
       <c r="I309" t="inlineStr">
         <is>
-          <t>15/10/2025 23:59</t>
+          <t>08/11/2023 00:00</t>
         </is>
       </c>
       <c r="K309" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N309" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P309" t="inlineStr"/>
       <c r="Q309" t="inlineStr"/>
       <c r="R309" t="inlineStr"/>
       <c r="S309" t="inlineStr"/>
       <c r="T309" t="inlineStr"/>
+      <c r="W309" t="n">
+        <v>0</v>
+      </c>
+      <c r="X309" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y309" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z309" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA309" t="n">
+        <v>0</v>
+      </c>
       <c r="AC309" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD309" t="n">
+        <v>0</v>
+      </c>
       <c r="AE309" t="inlineStr">
         <is>
-          <t>Concorsi Dirigenza</t>
+          <t>Stabilizzazione</t>
         </is>
       </c>
       <c r="AF309" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="310">
       <c r="A310" t="inlineStr"/>
-      <c r="B310" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="B310" t="inlineStr"/>
       <c r="C310" t="inlineStr">
         <is>
-          <t>Tabella triennale avvisi, concorsi e procedure comparative aggiornata a settembre 2023</t>
+          <t>Azienda Zero - graduatoria concorso pubblico per n. 60 posti di Dirigente Medico di Psichiatria</t>
         </is>
       </c>
       <c r="D310" t="inlineStr">
         <is>
-          <t>Aperto</t>
-[...6 lines deleted...]
-      </c>
+          <t>Graduatoria/Esito</t>
+        </is>
+      </c>
+      <c r="E310" t="inlineStr"/>
       <c r="F310" t="inlineStr">
         <is>
-          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G310" t="inlineStr">
         <is>
-          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H310" t="inlineStr">
         <is>
-          <t>26/09/2023 00:00</t>
+          <t>18/10/2023 00:00</t>
         </is>
       </c>
       <c r="I310" t="inlineStr">
         <is>
-          <t>25/09/2028 23:59</t>
+          <t>15/10/2025 23:59</t>
         </is>
       </c>
       <c r="K310" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N310" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P310" t="inlineStr"/>
       <c r="Q310" t="inlineStr"/>
       <c r="R310" t="inlineStr"/>
       <c r="S310" t="inlineStr"/>
       <c r="T310" t="inlineStr"/>
-      <c r="W310" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="AC310" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="AD310" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AE310" t="inlineStr">
         <is>
-          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
+          <t>Concorsi Dirigenza</t>
         </is>
       </c>
       <c r="AF310" t="inlineStr">
         <is>
-          <t>Non definito</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="311">
       <c r="A311" t="inlineStr"/>
-      <c r="B311" t="inlineStr"/>
+      <c r="B311" t="inlineStr">
+        <is>
+          <t>Tabella</t>
+        </is>
+      </c>
       <c r="C311" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 1 Dirigente Medico di Medicina Interna</t>
+          <t>Tabella triennale avvisi, concorsi e procedure comparative aggiornata a settembre 2023</t>
         </is>
       </c>
       <c r="D311" t="inlineStr">
         <is>
-          <t>Graduatoria/Esito</t>
-[...2 lines deleted...]
-      <c r="E311" t="inlineStr"/>
+          <t>Aperto</t>
+        </is>
+      </c>
+      <c r="E311" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Tabella triennale avvisi, concorsi e procedure comparative aggiornata a settembre 2023&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="F311" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
         </is>
       </c>
       <c r="G311" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
         </is>
       </c>
       <c r="H311" t="inlineStr">
         <is>
-          <t>08/09/2023 00:00</t>
+          <t>26/09/2023 00:00</t>
         </is>
       </c>
       <c r="I311" t="inlineStr">
         <is>
-          <t>22/09/2023 23:59</t>
+          <t>25/09/2028 23:59</t>
         </is>
       </c>
       <c r="K311" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N311" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P311" t="inlineStr"/>
       <c r="Q311" t="inlineStr"/>
       <c r="R311" t="inlineStr"/>
       <c r="S311" t="inlineStr"/>
       <c r="T311" t="inlineStr"/>
       <c r="W311" t="n">
         <v>0</v>
       </c>
       <c r="X311" t="n">
         <v>0</v>
       </c>
       <c r="Y311" t="n">
         <v>0</v>
       </c>
       <c r="Z311" t="n">
         <v>0</v>
       </c>
       <c r="AA311" t="n">
         <v>0</v>
       </c>
       <c r="AC311" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD311" t="n">
         <v>0</v>
       </c>
       <c r="AE311" t="inlineStr">
         <is>
-          <t>Avviso Pubblico</t>
+          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
         </is>
       </c>
       <c r="AF311" t="inlineStr">
         <is>
-          <t>Tempo determinato</t>
+          <t>Non definito</t>
         </is>
       </c>
     </row>
     <row r="312">
       <c r="A312" t="inlineStr"/>
       <c r="B312" t="inlineStr"/>
       <c r="C312" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 1 Dirigente Medico di Nefrologia</t>
+          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 1 Dirigente Medico di Medicina Interna</t>
         </is>
       </c>
       <c r="D312" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E312" t="inlineStr"/>
       <c r="F312" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G312" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H312" t="inlineStr">
         <is>
           <t>08/09/2023 00:00</t>
         </is>
       </c>
       <c r="I312" t="inlineStr">
         <is>
@@ -23519,63 +23523,59 @@
       </c>
       <c r="AC312" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD312" t="n">
         <v>0</v>
       </c>
       <c r="AE312" t="inlineStr">
         <is>
           <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF312" t="inlineStr">
         <is>
           <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="313">
       <c r="A313" t="inlineStr"/>
       <c r="B313" t="inlineStr"/>
       <c r="C313" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 1 Dirigente Medico di Malattie Metaboliche e Diabetologia</t>
+          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 1 Dirigente Medico di Nefrologia</t>
         </is>
       </c>
       <c r="D313" t="inlineStr">
         <is>
-          <t>Scaduto</t>
-[...6 lines deleted...]
-      </c>
+          <t>Graduatoria/Esito</t>
+        </is>
+      </c>
+      <c r="E313" t="inlineStr"/>
       <c r="F313" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G313" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H313" t="inlineStr">
         <is>
           <t>08/09/2023 00:00</t>
         </is>
       </c>
       <c r="I313" t="inlineStr">
         <is>
           <t>22/09/2023 23:59</t>
         </is>
       </c>
       <c r="K313" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
@@ -23606,217 +23606,221 @@
       </c>
       <c r="AC313" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD313" t="n">
         <v>0</v>
       </c>
       <c r="AE313" t="inlineStr">
         <is>
           <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF313" t="inlineStr">
         <is>
           <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="314">
       <c r="A314" t="inlineStr"/>
       <c r="B314" t="inlineStr"/>
       <c r="C314" t="inlineStr">
         <is>
-          <t>Avviso pubblico per la stabilizzazione del personale precario del ruolo sanitario, ai sensi dell'art. 1, comma 268, lett. b), della L. 234/2021, come modificato dall'art. 1, comma 528, della L. 197/2022 e dall'art. 4 del D.L. 198/2022, come modificato dalla Legge di conversione n. 14/2023: n. 1 Dirigente Medico disciplina di Chirurgia Generale.</t>
+          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 1 Dirigente Medico di Malattie Metaboliche e Diabetologia</t>
         </is>
       </c>
       <c r="D314" t="inlineStr">
         <is>
-          <t>Graduatoria/Esito</t>
-[...2 lines deleted...]
-      <c r="E314" t="inlineStr"/>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E314" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 1 Dirigente Medico di Malattie Metaboliche e Diabetologia&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="F314" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G314" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H314" t="inlineStr">
         <is>
-          <t>01/09/2023 00:00</t>
+          <t>08/09/2023 00:00</t>
         </is>
       </c>
       <c r="I314" t="inlineStr">
         <is>
-          <t>18/09/2023 23:59</t>
+          <t>22/09/2023 23:59</t>
         </is>
       </c>
       <c r="K314" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N314" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P314" t="inlineStr"/>
       <c r="Q314" t="inlineStr"/>
       <c r="R314" t="inlineStr"/>
       <c r="S314" t="inlineStr"/>
       <c r="T314" t="inlineStr"/>
       <c r="W314" t="n">
         <v>0</v>
       </c>
       <c r="X314" t="n">
         <v>0</v>
       </c>
       <c r="Y314" t="n">
         <v>0</v>
       </c>
       <c r="Z314" t="n">
         <v>0</v>
       </c>
       <c r="AA314" t="n">
         <v>0</v>
       </c>
       <c r="AC314" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD314" t="n">
         <v>0</v>
       </c>
       <c r="AE314" t="inlineStr">
         <is>
-          <t>Stabilizzazione</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF314" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="315">
       <c r="A315" t="inlineStr"/>
       <c r="B315" t="inlineStr"/>
       <c r="C315" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 1 Dirigente Medico di Chirurgia Vascolare (DDG n. 1101 del 16.08.2023)</t>
+          <t>Avviso pubblico per la stabilizzazione del personale precario del ruolo sanitario, ai sensi dell'art. 1, comma 268, lett. b), della L. 234/2021, come modificato dall'art. 1, comma 528, della L. 197/2022 e dall'art. 4 del D.L. 198/2022, come modificato dalla Legge di conversione n. 14/2023: n. 1 Dirigente Medico disciplina di Chirurgia Generale.</t>
         </is>
       </c>
       <c r="D315" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E315" t="inlineStr"/>
       <c r="F315" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G315" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H315" t="inlineStr">
         <is>
           <t>01/09/2023 00:00</t>
         </is>
       </c>
       <c r="I315" t="inlineStr">
         <is>
-          <t>15/09/2023 23:59</t>
+          <t>18/09/2023 23:59</t>
         </is>
       </c>
       <c r="K315" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N315" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P315" t="inlineStr"/>
       <c r="Q315" t="inlineStr"/>
       <c r="R315" t="inlineStr"/>
       <c r="S315" t="inlineStr"/>
       <c r="T315" t="inlineStr"/>
       <c r="W315" t="n">
         <v>0</v>
       </c>
       <c r="X315" t="n">
         <v>0</v>
       </c>
       <c r="Y315" t="n">
         <v>0</v>
       </c>
       <c r="Z315" t="n">
         <v>0</v>
       </c>
       <c r="AA315" t="n">
         <v>0</v>
       </c>
       <c r="AC315" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD315" t="n">
         <v>0</v>
       </c>
       <c r="AE315" t="inlineStr">
         <is>
-          <t>Avviso Pubblico</t>
+          <t>Stabilizzazione</t>
         </is>
       </c>
       <c r="AF315" t="inlineStr">
         <is>
-          <t>Tempo determinato</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="316">
       <c r="A316" t="inlineStr"/>
       <c r="B316" t="inlineStr"/>
       <c r="C316" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 1 Dirigente Medico di Chirurgia Vascolare (DDG n. 1102 del 16.08.2023)</t>
+          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 1 Dirigente Medico di Chirurgia Vascolare (DDG n. 1101 del 16.08.2023)</t>
         </is>
       </c>
       <c r="D316" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E316" t="inlineStr"/>
       <c r="F316" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G316" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H316" t="inlineStr">
         <is>
           <t>01/09/2023 00:00</t>
         </is>
       </c>
       <c r="I316" t="inlineStr">
         <is>
@@ -23855,77 +23859,77 @@
       </c>
       <c r="AC316" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD316" t="n">
         <v>0</v>
       </c>
       <c r="AE316" t="inlineStr">
         <is>
           <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF316" t="inlineStr">
         <is>
           <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="317">
       <c r="A317" t="inlineStr"/>
       <c r="B317" t="inlineStr"/>
       <c r="C317" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 1 Dirigente Medico di Dermatologia e Venerologia</t>
+          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 1 Dirigente Medico di Chirurgia Vascolare (DDG n. 1102 del 16.08.2023)</t>
         </is>
       </c>
       <c r="D317" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E317" t="inlineStr"/>
       <c r="F317" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G317" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H317" t="inlineStr">
         <is>
-          <t>25/08/2023 00:00</t>
+          <t>01/09/2023 00:00</t>
         </is>
       </c>
       <c r="I317" t="inlineStr">
         <is>
-          <t>08/09/2023 23:59</t>
+          <t>15/09/2023 23:59</t>
         </is>
       </c>
       <c r="K317" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N317" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P317" t="inlineStr"/>
       <c r="Q317" t="inlineStr"/>
       <c r="R317" t="inlineStr"/>
       <c r="S317" t="inlineStr"/>
       <c r="T317" t="inlineStr"/>
       <c r="W317" t="n">
         <v>0</v>
       </c>
       <c r="X317" t="n">
         <v>0</v>
       </c>
       <c r="Y317" t="n">
         <v>0</v>
@@ -23938,326 +23942,326 @@
       </c>
       <c r="AC317" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD317" t="n">
         <v>0</v>
       </c>
       <c r="AE317" t="inlineStr">
         <is>
           <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF317" t="inlineStr">
         <is>
           <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="318">
       <c r="A318" t="inlineStr"/>
       <c r="B318" t="inlineStr"/>
       <c r="C318" t="inlineStr">
         <is>
-          <t>Avviso pubblico per il conferimento dell'incarico di Direttore dell'Unità Operativa Complessa “OSTETRICIA E GINECOLOGIA DI ADRIA”</t>
+          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 1 Dirigente Medico di Dermatologia e Venerologia</t>
         </is>
       </c>
       <c r="D318" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E318" t="inlineStr"/>
       <c r="F318" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G318" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H318" t="inlineStr">
         <is>
-          <t>21/08/2023 00:00</t>
+          <t>25/08/2023 00:00</t>
         </is>
       </c>
       <c r="I318" t="inlineStr">
         <is>
-          <t>17/09/2023 23:59</t>
+          <t>08/09/2023 23:59</t>
         </is>
       </c>
       <c r="K318" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N318" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P318" t="inlineStr"/>
       <c r="Q318" t="inlineStr"/>
       <c r="R318" t="inlineStr"/>
       <c r="S318" t="inlineStr"/>
       <c r="T318" t="inlineStr"/>
       <c r="W318" t="n">
         <v>0</v>
       </c>
       <c r="X318" t="n">
         <v>0</v>
       </c>
       <c r="Y318" t="n">
         <v>0</v>
       </c>
       <c r="Z318" t="n">
         <v>0</v>
       </c>
       <c r="AA318" t="n">
         <v>0</v>
       </c>
       <c r="AC318" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD318" t="n">
         <v>0</v>
       </c>
       <c r="AE318" t="inlineStr">
         <is>
-          <t>Avviso di struttura complessa</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF318" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="319">
       <c r="A319" t="inlineStr"/>
       <c r="B319" t="inlineStr"/>
       <c r="C319" t="inlineStr">
         <is>
-          <t>Avviso pubblico per la stabilizzazione del personale precario del ruolo sanitario, ai sensi dell'art. 1, comma 268, lett. b), della L. 234/2021, come modificato dall'art. 1, comma 528, della L. 197/2022 e dall'art. 4 del D.L. 198/2022, come modificato dalla Legge di conversione n. 14/2023: n. 2 Dirigenti Psicologi.</t>
+          <t>Avviso pubblico per il conferimento dell'incarico di Direttore dell'Unità Operativa Complessa “OSTETRICIA E GINECOLOGIA DI ADRIA”</t>
         </is>
       </c>
       <c r="D319" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E319" t="inlineStr"/>
       <c r="F319" t="inlineStr">
         <is>
-          <t>Dirigenza</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G319" t="inlineStr">
         <is>
-          <t>Dirigente Psicologo</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H319" t="inlineStr">
         <is>
-          <t>04/08/2023 00:00</t>
+          <t>21/08/2023 00:00</t>
         </is>
       </c>
       <c r="I319" t="inlineStr">
         <is>
-          <t>21/08/2023 23:59</t>
+          <t>17/09/2023 23:59</t>
         </is>
       </c>
       <c r="K319" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N319" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P319" t="inlineStr"/>
       <c r="Q319" t="inlineStr"/>
       <c r="R319" t="inlineStr"/>
       <c r="S319" t="inlineStr"/>
       <c r="T319" t="inlineStr"/>
       <c r="W319" t="n">
         <v>0</v>
       </c>
       <c r="X319" t="n">
         <v>0</v>
       </c>
       <c r="Y319" t="n">
         <v>0</v>
       </c>
       <c r="Z319" t="n">
         <v>0</v>
       </c>
       <c r="AA319" t="n">
         <v>0</v>
       </c>
       <c r="AC319" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD319" t="n">
         <v>0</v>
       </c>
       <c r="AE319" t="inlineStr">
         <is>
-          <t>Stabilizzazione</t>
+          <t>Avviso di struttura complessa</t>
         </is>
       </c>
       <c r="AF319" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="320">
       <c r="A320" t="inlineStr"/>
       <c r="B320" t="inlineStr"/>
       <c r="C320" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 1 Dirigente Medico di Pediatria</t>
+          <t>Avviso pubblico per la stabilizzazione del personale precario del ruolo sanitario, ai sensi dell'art. 1, comma 268, lett. b), della L. 234/2021, come modificato dall'art. 1, comma 528, della L. 197/2022 e dall'art. 4 del D.L. 198/2022, come modificato dalla Legge di conversione n. 14/2023: n. 2 Dirigenti Psicologi.</t>
         </is>
       </c>
       <c r="D320" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E320" t="inlineStr"/>
       <c r="F320" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>Dirigenza</t>
         </is>
       </c>
       <c r="G320" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>Dirigente Psicologo</t>
         </is>
       </c>
       <c r="H320" t="inlineStr">
         <is>
-          <t>28/07/2023 00:00</t>
+          <t>04/08/2023 00:00</t>
         </is>
       </c>
       <c r="I320" t="inlineStr">
         <is>
-          <t>11/08/2023 23:59</t>
+          <t>21/08/2023 23:59</t>
         </is>
       </c>
       <c r="K320" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N320" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P320" t="inlineStr"/>
       <c r="Q320" t="inlineStr"/>
       <c r="R320" t="inlineStr"/>
       <c r="S320" t="inlineStr"/>
       <c r="T320" t="inlineStr"/>
       <c r="W320" t="n">
         <v>0</v>
       </c>
       <c r="X320" t="n">
         <v>0</v>
       </c>
       <c r="Y320" t="n">
         <v>0</v>
       </c>
       <c r="Z320" t="n">
         <v>0</v>
       </c>
       <c r="AA320" t="n">
         <v>0</v>
       </c>
       <c r="AC320" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD320" t="n">
         <v>0</v>
       </c>
       <c r="AE320" t="inlineStr">
         <is>
-          <t>Avviso Pubblico</t>
+          <t>Stabilizzazione</t>
         </is>
       </c>
       <c r="AF320" t="inlineStr">
         <is>
-          <t>Tempo determinato</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="321">
       <c r="A321" t="inlineStr"/>
       <c r="B321" t="inlineStr"/>
       <c r="C321" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 1 Dirigente Medico Anestesia e Rianimazione</t>
+          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 1 Dirigente Medico di Pediatria</t>
         </is>
       </c>
       <c r="D321" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E321" t="inlineStr"/>
       <c r="F321" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G321" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H321" t="inlineStr">
         <is>
           <t>28/07/2023 00:00</t>
         </is>
       </c>
       <c r="I321" t="inlineStr">
         <is>
-          <t>11/08/2023 00:00</t>
+          <t>11/08/2023 23:59</t>
         </is>
       </c>
       <c r="K321" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N321" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P321" t="inlineStr"/>
       <c r="Q321" t="inlineStr"/>
       <c r="R321" t="inlineStr"/>
       <c r="S321" t="inlineStr"/>
       <c r="T321" t="inlineStr"/>
       <c r="W321" t="n">
         <v>0</v>
       </c>
       <c r="X321" t="n">
         <v>0</v>
       </c>
       <c r="Y321" t="n">
         <v>0</v>
@@ -24270,51 +24274,51 @@
       </c>
       <c r="AC321" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD321" t="n">
         <v>0</v>
       </c>
       <c r="AE321" t="inlineStr">
         <is>
           <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF321" t="inlineStr">
         <is>
           <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="322">
       <c r="A322" t="inlineStr"/>
       <c r="B322" t="inlineStr"/>
       <c r="C322" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 1 Dirigente Medico di Medicina d'Emergenza-Urgenza</t>
+          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 1 Dirigente Medico Anestesia e Rianimazione</t>
         </is>
       </c>
       <c r="D322" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E322" t="inlineStr"/>
       <c r="F322" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G322" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H322" t="inlineStr">
         <is>
           <t>28/07/2023 00:00</t>
         </is>
       </c>
       <c r="I322" t="inlineStr">
         <is>
@@ -24353,77 +24357,77 @@
       </c>
       <c r="AC322" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD322" t="n">
         <v>0</v>
       </c>
       <c r="AE322" t="inlineStr">
         <is>
           <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF322" t="inlineStr">
         <is>
           <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="323">
       <c r="A323" t="inlineStr"/>
       <c r="B323" t="inlineStr"/>
       <c r="C323" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 1 Dirigente Medico di Psichiatria</t>
+          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 1 Dirigente Medico di Medicina d'Emergenza-Urgenza</t>
         </is>
       </c>
       <c r="D323" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E323" t="inlineStr"/>
       <c r="F323" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G323" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H323" t="inlineStr">
         <is>
           <t>28/07/2023 00:00</t>
         </is>
       </c>
       <c r="I323" t="inlineStr">
         <is>
-          <t>11/08/2023 23:59</t>
+          <t>11/08/2023 00:00</t>
         </is>
       </c>
       <c r="K323" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N323" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P323" t="inlineStr"/>
       <c r="Q323" t="inlineStr"/>
       <c r="R323" t="inlineStr"/>
       <c r="S323" t="inlineStr"/>
       <c r="T323" t="inlineStr"/>
       <c r="W323" t="n">
         <v>0</v>
       </c>
       <c r="X323" t="n">
         <v>0</v>
       </c>
       <c r="Y323" t="n">
         <v>0</v>
@@ -24436,51 +24440,51 @@
       </c>
       <c r="AC323" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD323" t="n">
         <v>0</v>
       </c>
       <c r="AE323" t="inlineStr">
         <is>
           <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF323" t="inlineStr">
         <is>
           <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="324">
       <c r="A324" t="inlineStr"/>
       <c r="B324" t="inlineStr"/>
       <c r="C324" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 1 Dirigente Medico di Radiodiagnostica</t>
+          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 1 Dirigente Medico di Psichiatria</t>
         </is>
       </c>
       <c r="D324" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E324" t="inlineStr"/>
       <c r="F324" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G324" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H324" t="inlineStr">
         <is>
           <t>28/07/2023 00:00</t>
         </is>
       </c>
       <c r="I324" t="inlineStr">
         <is>
@@ -24519,77 +24523,77 @@
       </c>
       <c r="AC324" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD324" t="n">
         <v>0</v>
       </c>
       <c r="AE324" t="inlineStr">
         <is>
           <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF324" t="inlineStr">
         <is>
           <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="325">
       <c r="A325" t="inlineStr"/>
       <c r="B325" t="inlineStr"/>
       <c r="C325" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 1 Dirigente Medico di Ginecologia e Ostetricia</t>
+          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 1 Dirigente Medico di Radiodiagnostica</t>
         </is>
       </c>
       <c r="D325" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E325" t="inlineStr"/>
       <c r="F325" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G325" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H325" t="inlineStr">
         <is>
-          <t>21/07/2023 00:00</t>
+          <t>28/07/2023 00:00</t>
         </is>
       </c>
       <c r="I325" t="inlineStr">
         <is>
-          <t>04/08/2023 23:59</t>
+          <t>11/08/2023 23:59</t>
         </is>
       </c>
       <c r="K325" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N325" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P325" t="inlineStr"/>
       <c r="Q325" t="inlineStr"/>
       <c r="R325" t="inlineStr"/>
       <c r="S325" t="inlineStr"/>
       <c r="T325" t="inlineStr"/>
       <c r="W325" t="n">
         <v>0</v>
       </c>
       <c r="X325" t="n">
         <v>0</v>
       </c>
       <c r="Y325" t="n">
         <v>0</v>
@@ -24602,722 +24606,722 @@
       </c>
       <c r="AC325" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD325" t="n">
         <v>0</v>
       </c>
       <c r="AE325" t="inlineStr">
         <is>
           <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF325" t="inlineStr">
         <is>
           <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="326">
       <c r="A326" t="inlineStr"/>
       <c r="B326" t="inlineStr"/>
       <c r="C326" t="inlineStr">
         <is>
-          <t xml:space="preserve">Avviso di procedura comparativa per l’attribuzione di nr. 1 borsa di studio, a persona in possesso di laurea in "Educazione professionale" classe di laurea delle professioni sanitarie L/SNT-2, per la realizzazione del Progetto “L’analisi dei bisogni educativi nel paziente asmatico e con broncopneumopatia cronica ostruttiva” presso al U.O.C. di Pneumologia dell’Azienda Ulss 5 Polesana </t>
+          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 1 Dirigente Medico di Ginecologia e Ostetricia</t>
         </is>
       </c>
       <c r="D326" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E326" t="inlineStr"/>
       <c r="F326" t="inlineStr">
         <is>
-          <t>D</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G326" t="inlineStr">
         <is>
-          <t>C.P.S. Educatore Professionale</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H326" t="inlineStr">
         <is>
-          <t>19/07/2023 00:00</t>
+          <t>21/07/2023 00:00</t>
         </is>
       </c>
       <c r="I326" t="inlineStr">
         <is>
-          <t>01/08/2023 23:59</t>
+          <t>04/08/2023 23:59</t>
         </is>
       </c>
       <c r="K326" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N326" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P326" t="inlineStr"/>
       <c r="Q326" t="inlineStr"/>
-      <c r="R326" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="R326" t="inlineStr"/>
+      <c r="S326" t="inlineStr"/>
       <c r="T326" t="inlineStr"/>
-      <c r="U326" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="W326" t="n">
+        <v>0</v>
+      </c>
+      <c r="X326" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y326" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z326" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA326" t="n">
+        <v>0</v>
       </c>
       <c r="AC326" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD326" t="n">
+        <v>0</v>
+      </c>
       <c r="AE326" t="inlineStr">
         <is>
-          <t>Borse di Studio</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF326" t="inlineStr">
         <is>
-          <t>Borsa di studio</t>
+          <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="327">
       <c r="A327" t="inlineStr"/>
       <c r="B327" t="inlineStr"/>
       <c r="C327" t="inlineStr">
         <is>
-          <t>Avviso pubblico per la stabilizzazione del personale precario Infermiere e Podologo, ruolo sanitario, ai sensi art. 1, c. 268, lett. b), L. 234/2021 e s.m.i.</t>
+          <t xml:space="preserve">Avviso di procedura comparativa per l’attribuzione di nr. 1 borsa di studio, a persona in possesso di laurea in "Educazione professionale" classe di laurea delle professioni sanitarie L/SNT-2, per la realizzazione del Progetto “L’analisi dei bisogni educativi nel paziente asmatico e con broncopneumopatia cronica ostruttiva” presso al U.O.C. di Pneumologia dell’Azienda Ulss 5 Polesana </t>
         </is>
       </c>
       <c r="D327" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E327" t="inlineStr"/>
       <c r="F327" t="inlineStr">
         <is>
-          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
+          <t>D</t>
         </is>
       </c>
       <c r="G327" t="inlineStr">
         <is>
-          <t>Vari profili</t>
+          <t>C.P.S. Educatore Professionale</t>
         </is>
       </c>
       <c r="H327" t="inlineStr">
         <is>
-          <t>17/07/2023 00:00</t>
+          <t>19/07/2023 00:00</t>
         </is>
       </c>
       <c r="I327" t="inlineStr">
         <is>
-          <t>01/08/2023 00:00</t>
+          <t>01/08/2023 23:59</t>
         </is>
       </c>
       <c r="K327" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N327" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P327" t="inlineStr"/>
       <c r="Q327" t="inlineStr"/>
-      <c r="R327" t="inlineStr"/>
-      <c r="S327" t="inlineStr"/>
+      <c r="R327" t="inlineStr">
+        <is>
+          <t>0425 393959</t>
+        </is>
+      </c>
+      <c r="S327" t="inlineStr">
+        <is>
+          <t>protocollo@aulss5.veneto.it</t>
+        </is>
+      </c>
       <c r="T327" t="inlineStr"/>
-      <c r="W327" t="n">
-[...12 lines deleted...]
-        <v>0</v>
+      <c r="U327" t="inlineStr">
+        <is>
+          <t>04/10/2023 00:00</t>
+        </is>
       </c>
       <c r="AC327" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="AD327" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AE327" t="inlineStr">
         <is>
-          <t>Stabilizzazione</t>
+          <t>Borse di Studio</t>
         </is>
       </c>
       <c r="AF327" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Borsa di studio</t>
         </is>
       </c>
     </row>
     <row r="328">
       <c r="A328" t="inlineStr"/>
       <c r="B328" t="inlineStr"/>
       <c r="C328" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 1 Dirigente Medico disciplina di Neuroradiologia</t>
+          <t>Avviso pubblico per la stabilizzazione del personale precario Infermiere e Podologo, ruolo sanitario, ai sensi art. 1, c. 268, lett. b), L. 234/2021 e s.m.i.</t>
         </is>
       </c>
       <c r="D328" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E328" t="inlineStr"/>
       <c r="F328" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
         </is>
       </c>
       <c r="G328" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>Vari profili</t>
         </is>
       </c>
       <c r="H328" t="inlineStr">
         <is>
-          <t>07/07/2023 00:00</t>
+          <t>17/07/2023 00:00</t>
         </is>
       </c>
       <c r="I328" t="inlineStr">
         <is>
-          <t>21/07/2023 23:59</t>
+          <t>01/08/2023 00:00</t>
         </is>
       </c>
       <c r="K328" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N328" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P328" t="inlineStr"/>
       <c r="Q328" t="inlineStr"/>
       <c r="R328" t="inlineStr"/>
       <c r="S328" t="inlineStr"/>
       <c r="T328" t="inlineStr"/>
       <c r="W328" t="n">
         <v>0</v>
       </c>
       <c r="X328" t="n">
         <v>0</v>
       </c>
       <c r="Y328" t="n">
         <v>0</v>
       </c>
       <c r="Z328" t="n">
         <v>0</v>
       </c>
       <c r="AA328" t="n">
         <v>0</v>
       </c>
       <c r="AC328" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD328" t="n">
         <v>0</v>
       </c>
       <c r="AE328" t="inlineStr">
         <is>
-          <t>Avviso Pubblico</t>
+          <t>Stabilizzazione</t>
         </is>
       </c>
       <c r="AF328" t="inlineStr">
         <is>
-          <t>Tempo determinato</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="329">
       <c r="A329" t="inlineStr"/>
       <c r="B329" t="inlineStr"/>
       <c r="C329" t="inlineStr">
         <is>
-          <t>AVVISO FINALIZZATO ALLA FORMAZIONE DI UN ELENCO RISTRETTO DI AVVOCATI</t>
+          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 1 Dirigente Medico disciplina di Neuroradiologia</t>
         </is>
       </c>
       <c r="D329" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E329" t="inlineStr"/>
       <c r="F329" t="inlineStr">
         <is>
-          <t>Dirigenza</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G329" t="inlineStr">
         <is>
-          <t>Dirigente</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H329" t="inlineStr">
         <is>
-          <t>28/06/2023 00:00</t>
+          <t>07/07/2023 00:00</t>
         </is>
       </c>
       <c r="I329" t="inlineStr">
         <is>
-          <t>31/12/2030 00:00</t>
+          <t>21/07/2023 23:59</t>
         </is>
       </c>
       <c r="K329" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N329" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P329" t="inlineStr"/>
       <c r="Q329" t="inlineStr"/>
       <c r="R329" t="inlineStr"/>
       <c r="S329" t="inlineStr"/>
       <c r="T329" t="inlineStr"/>
+      <c r="W329" t="n">
+        <v>0</v>
+      </c>
+      <c r="X329" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y329" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z329" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA329" t="n">
+        <v>0</v>
+      </c>
       <c r="AC329" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD329" t="n">
+        <v>0</v>
+      </c>
       <c r="AE329" t="inlineStr">
         <is>
-          <t>Avviso generico</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF329" t="inlineStr">
         <is>
-          <t>Non definito</t>
+          <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="330">
       <c r="A330" t="inlineStr"/>
-      <c r="B330" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="B330" t="inlineStr"/>
       <c r="C330" t="inlineStr">
         <is>
-          <t>Tabella triennale avvisi, concorsi e procedure comparative aggiornata a giugno 2023</t>
+          <t>AVVISO FINALIZZATO ALLA FORMAZIONE DI UN ELENCO RISTRETTO DI AVVOCATI</t>
         </is>
       </c>
       <c r="D330" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
-      <c r="E330" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E330" t="inlineStr"/>
       <c r="F330" t="inlineStr">
         <is>
-          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
+          <t>Dirigenza</t>
         </is>
       </c>
       <c r="G330" t="inlineStr">
         <is>
-          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
+          <t>Dirigente</t>
         </is>
       </c>
       <c r="H330" t="inlineStr">
         <is>
-          <t>26/06/2023 00:00</t>
+          <t>28/06/2023 00:00</t>
         </is>
       </c>
       <c r="I330" t="inlineStr">
         <is>
-          <t>26/06/2028 00:00</t>
+          <t>31/12/2030 00:00</t>
         </is>
       </c>
       <c r="K330" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N330" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P330" t="inlineStr"/>
       <c r="Q330" t="inlineStr"/>
       <c r="R330" t="inlineStr"/>
       <c r="S330" t="inlineStr"/>
       <c r="T330" t="inlineStr"/>
-      <c r="W330" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="AC330" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="AD330" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AE330" t="inlineStr">
         <is>
-          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
-[...2 lines deleted...]
-      <c r="AF330" t="inlineStr"/>
+          <t>Avviso generico</t>
+        </is>
+      </c>
+      <c r="AF330" t="inlineStr">
+        <is>
+          <t>Non definito</t>
+        </is>
+      </c>
     </row>
     <row r="331">
       <c r="A331" t="inlineStr"/>
-      <c r="B331" t="inlineStr"/>
+      <c r="B331" t="inlineStr">
+        <is>
+          <t>Tabella</t>
+        </is>
+      </c>
       <c r="C331" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per soli titoli, per l'assunzione a tempo determinato di n. 1 Ostetrica/o - Area Professionisti Salute e Funzionari</t>
+          <t>Tabella triennale avvisi, concorsi e procedure comparative aggiornata a giugno 2023</t>
         </is>
       </c>
       <c r="D331" t="inlineStr">
         <is>
-          <t>Graduatoria/Esito</t>
-[...2 lines deleted...]
-      <c r="E331" t="inlineStr"/>
+          <t>Aperto</t>
+        </is>
+      </c>
+      <c r="E331" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Tabella triennale avvisi, concorsi e procedure comparative aggiornata a giugno 2023&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="F331" t="inlineStr">
         <is>
-          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
+          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
         </is>
       </c>
       <c r="G331" t="inlineStr">
         <is>
-          <t>Ostetrica/o</t>
+          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
         </is>
       </c>
       <c r="H331" t="inlineStr">
         <is>
-          <t>23/06/2023 00:00</t>
+          <t>26/06/2023 00:00</t>
         </is>
       </c>
       <c r="I331" t="inlineStr">
         <is>
-          <t>07/07/2023 23:59</t>
+          <t>26/06/2028 00:00</t>
         </is>
       </c>
       <c r="K331" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N331" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P331" t="inlineStr"/>
       <c r="Q331" t="inlineStr"/>
       <c r="R331" t="inlineStr"/>
       <c r="S331" t="inlineStr"/>
       <c r="T331" t="inlineStr"/>
       <c r="W331" t="n">
         <v>0</v>
       </c>
       <c r="X331" t="n">
         <v>0</v>
       </c>
       <c r="Y331" t="n">
         <v>0</v>
       </c>
       <c r="Z331" t="n">
         <v>0</v>
       </c>
       <c r="AA331" t="n">
         <v>0</v>
       </c>
       <c r="AC331" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD331" t="n">
         <v>0</v>
       </c>
       <c r="AE331" t="inlineStr">
         <is>
-          <t>Avviso Pubblico</t>
-[...6 lines deleted...]
-      </c>
+          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
+        </is>
+      </c>
+      <c r="AF331" t="inlineStr"/>
     </row>
     <row r="332">
       <c r="A332" t="inlineStr"/>
       <c r="B332" t="inlineStr"/>
       <c r="C332" t="inlineStr">
         <is>
-          <t>Avviso pubblico per la stabilizzazione del personale precario TSRM e Tecnico Riabilitazione Psichiatrica, ruolo sanitario, ai sensi art. 1, c. 268, lett. b), L. 234/2021 e s.m.i.</t>
+          <t>Avviso pubblico, per soli titoli, per l'assunzione a tempo determinato di n. 1 Ostetrica/o - Area Professionisti Salute e Funzionari</t>
         </is>
       </c>
       <c r="D332" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E332" t="inlineStr"/>
       <c r="F332" t="inlineStr">
         <is>
           <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
         </is>
       </c>
       <c r="G332" t="inlineStr">
         <is>
-          <t>Vari profili</t>
+          <t>Ostetrica/o</t>
         </is>
       </c>
       <c r="H332" t="inlineStr">
         <is>
-          <t>01/06/2023 00:00</t>
+          <t>23/06/2023 00:00</t>
         </is>
       </c>
       <c r="I332" t="inlineStr">
         <is>
-          <t>16/06/2023 23:59</t>
+          <t>07/07/2023 23:59</t>
         </is>
       </c>
       <c r="K332" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N332" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P332" t="inlineStr"/>
       <c r="Q332" t="inlineStr"/>
       <c r="R332" t="inlineStr"/>
       <c r="S332" t="inlineStr"/>
       <c r="T332" t="inlineStr"/>
       <c r="W332" t="n">
         <v>0</v>
       </c>
       <c r="X332" t="n">
         <v>0</v>
       </c>
       <c r="Y332" t="n">
         <v>0</v>
       </c>
       <c r="Z332" t="n">
         <v>0</v>
       </c>
       <c r="AA332" t="n">
         <v>0</v>
       </c>
       <c r="AC332" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD332" t="n">
         <v>0</v>
       </c>
       <c r="AE332" t="inlineStr">
         <is>
-          <t>Stabilizzazione</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF332" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="333">
       <c r="A333" t="inlineStr"/>
       <c r="B333" t="inlineStr"/>
       <c r="C333" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di Dirigente Medico di Malattie Infettive</t>
+          <t>Avviso pubblico per la stabilizzazione del personale precario TSRM e Tecnico Riabilitazione Psichiatrica, ruolo sanitario, ai sensi art. 1, c. 268, lett. b), L. 234/2021 e s.m.i.</t>
         </is>
       </c>
       <c r="D333" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E333" t="inlineStr"/>
       <c r="F333" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
         </is>
       </c>
       <c r="G333" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>Vari profili</t>
         </is>
       </c>
       <c r="H333" t="inlineStr">
         <is>
           <t>01/06/2023 00:00</t>
         </is>
       </c>
       <c r="I333" t="inlineStr">
         <is>
-          <t>15/06/2023 23:59</t>
+          <t>16/06/2023 23:59</t>
         </is>
       </c>
       <c r="K333" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N333" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P333" t="inlineStr"/>
       <c r="Q333" t="inlineStr"/>
       <c r="R333" t="inlineStr"/>
       <c r="S333" t="inlineStr"/>
       <c r="T333" t="inlineStr"/>
       <c r="W333" t="n">
         <v>0</v>
       </c>
       <c r="X333" t="n">
         <v>0</v>
       </c>
       <c r="Y333" t="n">
         <v>0</v>
       </c>
       <c r="Z333" t="n">
         <v>0</v>
       </c>
       <c r="AA333" t="n">
         <v>0</v>
       </c>
       <c r="AC333" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD333" t="n">
         <v>0</v>
       </c>
       <c r="AE333" t="inlineStr">
         <is>
-          <t>Avviso Pubblico</t>
+          <t>Stabilizzazione</t>
         </is>
       </c>
       <c r="AF333" t="inlineStr">
         <is>
-          <t>Tempo determinato</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="334">
       <c r="A334" t="inlineStr"/>
       <c r="B334" t="inlineStr"/>
       <c r="C334" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 1 Assistente Sociale - Area PSF</t>
+          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di Dirigente Medico di Malattie Infettive</t>
         </is>
       </c>
       <c r="D334" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E334" t="inlineStr"/>
       <c r="F334" t="inlineStr">
         <is>
-          <t>Area dei Professionisti della Salute e dei Funzionari - ruolo socio-sanitario</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G334" t="inlineStr">
         <is>
-          <t>Assistente Sociale</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H334" t="inlineStr">
         <is>
-          <t>26/05/2023 00:00</t>
+          <t>01/06/2023 00:00</t>
         </is>
       </c>
       <c r="I334" t="inlineStr">
         <is>
-          <t>09/06/2023 23:59</t>
+          <t>15/06/2023 23:59</t>
         </is>
       </c>
       <c r="K334" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N334" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P334" t="inlineStr"/>
       <c r="Q334" t="inlineStr"/>
       <c r="R334" t="inlineStr"/>
       <c r="S334" t="inlineStr"/>
       <c r="T334" t="inlineStr"/>
       <c r="W334" t="n">
         <v>0</v>
       </c>
       <c r="X334" t="n">
         <v>0</v>
       </c>
       <c r="Y334" t="n">
         <v>0</v>
@@ -25330,688 +25334,688 @@
       </c>
       <c r="AC334" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD334" t="n">
         <v>0</v>
       </c>
       <c r="AE334" t="inlineStr">
         <is>
           <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF334" t="inlineStr">
         <is>
           <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="335">
       <c r="A335" t="inlineStr"/>
       <c r="B335" t="inlineStr"/>
       <c r="C335" t="inlineStr">
         <is>
-          <t>Avviso pubblico di mobilità volontaria per Dirigente Medico di Chirurgia Maxillo-Facciale</t>
+          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 1 Assistente Sociale - Area PSF</t>
         </is>
       </c>
       <c r="D335" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E335" t="inlineStr"/>
       <c r="F335" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>Area dei Professionisti della Salute e dei Funzionari - ruolo socio-sanitario</t>
         </is>
       </c>
       <c r="G335" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>Assistente Sociale</t>
         </is>
       </c>
       <c r="H335" t="inlineStr">
         <is>
-          <t>22/05/2023 00:00</t>
+          <t>26/05/2023 00:00</t>
         </is>
       </c>
       <c r="I335" t="inlineStr">
         <is>
-          <t>21/06/2023 23:59</t>
+          <t>09/06/2023 23:59</t>
         </is>
       </c>
       <c r="K335" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N335" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P335" t="inlineStr"/>
       <c r="Q335" t="inlineStr"/>
       <c r="R335" t="inlineStr"/>
       <c r="S335" t="inlineStr"/>
       <c r="T335" t="inlineStr"/>
       <c r="W335" t="n">
         <v>0</v>
       </c>
       <c r="X335" t="n">
         <v>0</v>
       </c>
       <c r="Y335" t="n">
         <v>0</v>
       </c>
       <c r="Z335" t="n">
         <v>0</v>
       </c>
       <c r="AA335" t="n">
         <v>0</v>
       </c>
       <c r="AC335" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD335" t="n">
         <v>0</v>
       </c>
       <c r="AE335" t="inlineStr">
         <is>
-          <t>Avviso di mobilità da altro ente</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF335" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="336">
       <c r="A336" t="inlineStr"/>
       <c r="B336" t="inlineStr"/>
       <c r="C336" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n.1 Dirigente Medico di Reumatologia</t>
+          <t>Avviso pubblico di mobilità volontaria per Dirigente Medico di Chirurgia Maxillo-Facciale</t>
         </is>
       </c>
       <c r="D336" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E336" t="inlineStr"/>
       <c r="F336" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G336" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H336" t="inlineStr">
         <is>
-          <t>19/05/2023 00:00</t>
+          <t>22/05/2023 00:00</t>
         </is>
       </c>
       <c r="I336" t="inlineStr">
         <is>
-          <t>02/06/2023 00:00</t>
+          <t>21/06/2023 23:59</t>
         </is>
       </c>
       <c r="K336" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N336" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P336" t="inlineStr"/>
       <c r="Q336" t="inlineStr"/>
       <c r="R336" t="inlineStr"/>
       <c r="S336" t="inlineStr"/>
       <c r="T336" t="inlineStr"/>
       <c r="W336" t="n">
         <v>0</v>
       </c>
       <c r="X336" t="n">
         <v>0</v>
       </c>
       <c r="Y336" t="n">
         <v>0</v>
       </c>
       <c r="Z336" t="n">
         <v>0</v>
       </c>
       <c r="AA336" t="n">
         <v>0</v>
       </c>
       <c r="AC336" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD336" t="n">
         <v>0</v>
       </c>
       <c r="AE336" t="inlineStr">
         <is>
-          <t>Avviso Pubblico</t>
+          <t>Avviso di mobilità da altro ente</t>
         </is>
       </c>
       <c r="AF336" t="inlineStr">
         <is>
-          <t>Tempo determinato</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="337">
       <c r="A337" t="inlineStr"/>
       <c r="B337" t="inlineStr"/>
       <c r="C337" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO - GRADUATORIA CONCORSO PUBBLICO PER TITOLI ED ESAMI PER LA COPERTURA Dl N:25 POSTI Dl DIRIGENTE MEDICO - DISCIPLINA GERIATRIA</t>
+          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n.1 Dirigente Medico di Reumatologia</t>
         </is>
       </c>
       <c r="D337" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E337" t="inlineStr"/>
       <c r="F337" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G337" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H337" t="inlineStr">
         <is>
-          <t>15/05/2023 00:00</t>
+          <t>19/05/2023 00:00</t>
         </is>
       </c>
       <c r="I337" t="inlineStr">
         <is>
-          <t>15/05/2028 00:00</t>
+          <t>02/06/2023 00:00</t>
         </is>
       </c>
       <c r="K337" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N337" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P337" t="inlineStr"/>
       <c r="Q337" t="inlineStr"/>
       <c r="R337" t="inlineStr"/>
       <c r="S337" t="inlineStr"/>
       <c r="T337" t="inlineStr"/>
+      <c r="W337" t="n">
+        <v>0</v>
+      </c>
+      <c r="X337" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y337" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z337" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA337" t="n">
+        <v>0</v>
+      </c>
       <c r="AC337" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD337" t="n">
+        <v>0</v>
+      </c>
       <c r="AE337" t="inlineStr">
         <is>
-          <t>Avvisi Incarichi 15 septies/octies D.Lgs 502/92</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF337" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="338">
       <c r="A338" t="inlineStr"/>
       <c r="B338" t="inlineStr"/>
       <c r="C338" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO - GRADUATORIA CONCORSO PUBBLICO, PER TITOLI ED ESAMI, PER N. 13 POSTI Dl ASSISTENTE INFORMATICO AREA DEGLI ASSISTENTI - RUOLO TECNICO</t>
+          <t>AZIENDA ZERO - GRADUATORIA CONCORSO PUBBLICO PER TITOLI ED ESAMI PER LA COPERTURA Dl N:25 POSTI Dl DIRIGENTE MEDICO - DISCIPLINA GERIATRIA</t>
         </is>
       </c>
       <c r="D338" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E338" t="inlineStr"/>
       <c r="F338" t="inlineStr">
         <is>
-          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Tecnico</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G338" t="inlineStr">
         <is>
-          <t>Assistente Informatico</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H338" t="inlineStr">
         <is>
           <t>15/05/2023 00:00</t>
         </is>
       </c>
       <c r="I338" t="inlineStr">
         <is>
           <t>15/05/2028 00:00</t>
         </is>
       </c>
       <c r="K338" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N338" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P338" t="inlineStr"/>
       <c r="Q338" t="inlineStr"/>
       <c r="R338" t="inlineStr"/>
       <c r="S338" t="inlineStr"/>
       <c r="T338" t="inlineStr"/>
       <c r="AC338" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE338" t="inlineStr">
         <is>
-          <t>Concorsi Comparto</t>
+          <t>Avvisi Incarichi 15 septies/octies D.Lgs 502/92</t>
         </is>
       </c>
       <c r="AF338" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="339">
       <c r="A339" t="inlineStr"/>
       <c r="B339" t="inlineStr"/>
       <c r="C339" t="inlineStr">
         <is>
-          <t>Avviso pubblico di mobilità volontaria per Dirigente Medico di Reumatologia</t>
+          <t>AZIENDA ZERO - GRADUATORIA CONCORSO PUBBLICO, PER TITOLI ED ESAMI, PER N. 13 POSTI Dl ASSISTENTE INFORMATICO AREA DEGLI ASSISTENTI - RUOLO TECNICO</t>
         </is>
       </c>
       <c r="D339" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E339" t="inlineStr"/>
       <c r="F339" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Tecnico</t>
         </is>
       </c>
       <c r="G339" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>Assistente Informatico</t>
         </is>
       </c>
       <c r="H339" t="inlineStr">
         <is>
-          <t>05/05/2023 00:00</t>
+          <t>15/05/2023 00:00</t>
         </is>
       </c>
       <c r="I339" t="inlineStr">
         <is>
-          <t>05/06/2023 00:00</t>
+          <t>15/05/2028 00:00</t>
         </is>
       </c>
       <c r="K339" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N339" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P339" t="inlineStr"/>
       <c r="Q339" t="inlineStr"/>
       <c r="R339" t="inlineStr"/>
       <c r="S339" t="inlineStr"/>
       <c r="T339" t="inlineStr"/>
-      <c r="W339" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="AC339" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="AD339" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AE339" t="inlineStr">
         <is>
-          <t>Avviso di mobilità da altro ente</t>
+          <t>Concorsi Comparto</t>
         </is>
       </c>
       <c r="AF339" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="340">
       <c r="A340" t="inlineStr"/>
       <c r="B340" t="inlineStr"/>
       <c r="C340" t="inlineStr">
         <is>
-          <t>Avviso pubblico per la stabilizzazione del personale precario Tecnico Audiometrista - Area PSF, ruolo sanitario, ai sensi art. 20, c.1, D. Lgs. n. 75/2017</t>
+          <t>Avviso pubblico di mobilità volontaria per Dirigente Medico di Reumatologia</t>
         </is>
       </c>
       <c r="D340" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E340" t="inlineStr"/>
       <c r="F340" t="inlineStr">
         <is>
-          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G340" t="inlineStr">
         <is>
-          <t>Tecnico Audiometrista</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H340" t="inlineStr">
         <is>
           <t>05/05/2023 00:00</t>
         </is>
       </c>
       <c r="I340" t="inlineStr">
         <is>
-          <t>20/05/2023 23:59</t>
+          <t>05/06/2023 00:00</t>
         </is>
       </c>
       <c r="K340" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N340" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P340" t="inlineStr"/>
       <c r="Q340" t="inlineStr"/>
       <c r="R340" t="inlineStr"/>
       <c r="S340" t="inlineStr"/>
       <c r="T340" t="inlineStr"/>
       <c r="W340" t="n">
         <v>0</v>
       </c>
       <c r="X340" t="n">
         <v>0</v>
       </c>
       <c r="Y340" t="n">
         <v>0</v>
       </c>
       <c r="Z340" t="n">
         <v>0</v>
       </c>
       <c r="AA340" t="n">
         <v>0</v>
       </c>
       <c r="AC340" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD340" t="n">
         <v>0</v>
       </c>
       <c r="AE340" t="inlineStr">
         <is>
-          <t>Stabilizzazione</t>
+          <t>Avviso di mobilità da altro ente</t>
         </is>
       </c>
       <c r="AF340" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="341">
       <c r="A341" t="inlineStr"/>
       <c r="B341" t="inlineStr"/>
       <c r="C341" t="inlineStr">
         <is>
-          <t xml:space="preserve">AVVISO DI SELEZIONE PUBBLICA PER CONFERIMENTO INCARICHI LIBERO-PROFESSIONALI A MEDICI SPECIALIZZATI IN GINECOLOGIA E OSTETRICIA PER ATTIVITA’ ASSISTENZIALI PRESSO LA UOC OSTETRICIA E GINECOLOGIA DELL’OSPEDALE DI ADRIA
-</t>
+          <t>Avviso pubblico per la stabilizzazione del personale precario Tecnico Audiometrista - Area PSF, ruolo sanitario, ai sensi art. 20, c.1, D. Lgs. n. 75/2017</t>
         </is>
       </c>
       <c r="D341" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E341" t="inlineStr"/>
       <c r="F341" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
         </is>
       </c>
       <c r="G341" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>Tecnico Audiometrista</t>
         </is>
       </c>
       <c r="H341" t="inlineStr">
         <is>
-          <t>28/04/2023 00:00</t>
+          <t>05/05/2023 00:00</t>
         </is>
       </c>
       <c r="I341" t="inlineStr">
         <is>
-          <t>08/05/2023 23:59</t>
+          <t>20/05/2023 23:59</t>
         </is>
       </c>
       <c r="K341" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N341" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P341" t="inlineStr"/>
       <c r="Q341" t="inlineStr"/>
       <c r="R341" t="inlineStr"/>
       <c r="S341" t="inlineStr"/>
       <c r="T341" t="inlineStr"/>
+      <c r="W341" t="n">
+        <v>0</v>
+      </c>
+      <c r="X341" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y341" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z341" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA341" t="n">
+        <v>0</v>
+      </c>
       <c r="AC341" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD341" t="n">
+        <v>0</v>
+      </c>
       <c r="AE341" t="inlineStr">
         <is>
-          <t>Incarichi libero professionali</t>
+          <t>Stabilizzazione</t>
         </is>
       </c>
       <c r="AF341" t="inlineStr">
         <is>
-          <t>Lavoro autonomo</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="342">
       <c r="A342" t="inlineStr"/>
       <c r="B342" t="inlineStr"/>
       <c r="C342" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n.1 Dirigente Medico di Neuroradiologia</t>
+          <t xml:space="preserve">AVVISO DI SELEZIONE PUBBLICA PER CONFERIMENTO INCARICHI LIBERO-PROFESSIONALI A MEDICI SPECIALIZZATI IN GINECOLOGIA E OSTETRICIA PER ATTIVITA’ ASSISTENZIALI PRESSO LA UOC OSTETRICIA E GINECOLOGIA DELL’OSPEDALE DI ADRIA
+</t>
         </is>
       </c>
       <c r="D342" t="inlineStr">
         <is>
-          <t>Graduatoria/Esito</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="E342" t="inlineStr"/>
       <c r="F342" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G342" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H342" t="inlineStr">
         <is>
           <t>28/04/2023 00:00</t>
         </is>
       </c>
       <c r="I342" t="inlineStr">
         <is>
-          <t>12/05/2023 00:00</t>
+          <t>08/05/2023 23:59</t>
         </is>
       </c>
       <c r="K342" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N342" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P342" t="inlineStr"/>
       <c r="Q342" t="inlineStr"/>
       <c r="R342" t="inlineStr"/>
       <c r="S342" t="inlineStr"/>
       <c r="T342" t="inlineStr"/>
-      <c r="W342" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="AC342" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="AD342" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AE342" t="inlineStr">
         <is>
-          <t>Avviso Pubblico</t>
+          <t>Incarichi libero professionali</t>
         </is>
       </c>
       <c r="AF342" t="inlineStr">
         <is>
-          <t>Tempo determinato</t>
+          <t>Lavoro autonomo</t>
         </is>
       </c>
     </row>
     <row r="343">
       <c r="A343" t="inlineStr"/>
       <c r="B343" t="inlineStr"/>
       <c r="C343" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 1 Dirigente Farmacista nella disciplina di Farmacia Ospedaliera</t>
+          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n.1 Dirigente Medico di Neuroradiologia</t>
         </is>
       </c>
       <c r="D343" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E343" t="inlineStr"/>
       <c r="F343" t="inlineStr">
         <is>
-          <t>Dirigenza</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G343" t="inlineStr">
         <is>
-          <t>Dirigente Farmacista</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H343" t="inlineStr">
         <is>
-          <t>14/04/2023 00:00</t>
+          <t>28/04/2023 00:00</t>
         </is>
       </c>
       <c r="I343" t="inlineStr">
         <is>
-          <t>28/04/2023 00:00</t>
+          <t>12/05/2023 00:00</t>
         </is>
       </c>
       <c r="K343" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N343" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P343" t="inlineStr"/>
       <c r="Q343" t="inlineStr"/>
       <c r="R343" t="inlineStr"/>
       <c r="S343" t="inlineStr"/>
       <c r="T343" t="inlineStr"/>
       <c r="W343" t="n">
         <v>0</v>
       </c>
       <c r="X343" t="n">
         <v>0</v>
       </c>
       <c r="Y343" t="n">
         <v>0</v>
@@ -26024,654 +26028,671 @@
       </c>
       <c r="AC343" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD343" t="n">
         <v>0</v>
       </c>
       <c r="AE343" t="inlineStr">
         <is>
           <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF343" t="inlineStr">
         <is>
           <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="344">
       <c r="A344" t="inlineStr"/>
       <c r="B344" t="inlineStr"/>
       <c r="C344" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO - GRADUATORIA CONCORSO PUBBLICO, PER TITOLI ED ESAMI, PER N. 13 POSTI DI COLLABORATORE AMMINISTRATIVO PROFESSIONALE – SETTORE ECONOMICO – AREA DEI PROFESSIONISTI DELLA SALUTE E DEI FUNZIONARI – RUOLO AMMINISTRATIVO.</t>
+          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 1 Dirigente Farmacista nella disciplina di Farmacia Ospedaliera</t>
         </is>
       </c>
       <c r="D344" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E344" t="inlineStr"/>
       <c r="F344" t="inlineStr">
         <is>
-          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo amministrativo</t>
+          <t>Dirigenza</t>
         </is>
       </c>
       <c r="G344" t="inlineStr">
         <is>
-          <t>Collaboratore Amministrativo Professionale</t>
+          <t>Dirigente Farmacista</t>
         </is>
       </c>
       <c r="H344" t="inlineStr">
         <is>
-          <t>12/04/2023 00:00</t>
+          <t>14/04/2023 00:00</t>
         </is>
       </c>
       <c r="I344" t="inlineStr">
         <is>
-          <t>12/03/2028 00:00</t>
+          <t>28/04/2023 00:00</t>
         </is>
       </c>
       <c r="K344" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N344" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P344" t="inlineStr"/>
       <c r="Q344" t="inlineStr"/>
       <c r="R344" t="inlineStr"/>
       <c r="S344" t="inlineStr"/>
       <c r="T344" t="inlineStr"/>
+      <c r="W344" t="n">
+        <v>0</v>
+      </c>
+      <c r="X344" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y344" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z344" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA344" t="n">
+        <v>0</v>
+      </c>
       <c r="AC344" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD344" t="n">
+        <v>0</v>
+      </c>
       <c r="AE344" t="inlineStr">
         <is>
-          <t>Concorsi Comparto</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF344" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="345">
       <c r="A345" t="inlineStr"/>
       <c r="B345" t="inlineStr"/>
       <c r="C345" t="inlineStr">
         <is>
-          <t>Avviso pubblico per il conferimento dell'incarico di Direttore dell'Unità Operativa Complessa Urologia Adria</t>
+          <t>AZIENDA ZERO - GRADUATORIA CONCORSO PUBBLICO, PER TITOLI ED ESAMI, PER N. 13 POSTI DI COLLABORATORE AMMINISTRATIVO PROFESSIONALE – SETTORE ECONOMICO – AREA DEI PROFESSIONISTI DELLA SALUTE E DEI FUNZIONARI – RUOLO AMMINISTRATIVO.</t>
         </is>
       </c>
       <c r="D345" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E345" t="inlineStr"/>
       <c r="F345" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo amministrativo</t>
         </is>
       </c>
       <c r="G345" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>Collaboratore Amministrativo Professionale</t>
         </is>
       </c>
       <c r="H345" t="inlineStr">
         <is>
-          <t>29/03/2023 00:00</t>
+          <t>12/04/2023 00:00</t>
         </is>
       </c>
       <c r="I345" t="inlineStr">
         <is>
-          <t>27/04/2023 00:00</t>
+          <t>12/03/2028 00:00</t>
         </is>
       </c>
       <c r="K345" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N345" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P345" t="inlineStr"/>
       <c r="Q345" t="inlineStr"/>
       <c r="R345" t="inlineStr"/>
       <c r="S345" t="inlineStr"/>
       <c r="T345" t="inlineStr"/>
-      <c r="W345" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="AC345" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="AD345" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AE345" t="inlineStr">
         <is>
-          <t>Avviso di struttura complessa</t>
+          <t>Concorsi Comparto</t>
         </is>
       </c>
       <c r="AF345" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="346">
       <c r="A346" t="inlineStr"/>
-      <c r="B346" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="B346" t="inlineStr"/>
       <c r="C346" t="inlineStr">
         <is>
-          <t>Tabella triennale avvisi, concorsi e procedure comparative aggiornata a marzo 2023</t>
+          <t>Avviso pubblico per il conferimento dell'incarico di Direttore dell'Unità Operativa Complessa Urologia Adria</t>
         </is>
       </c>
       <c r="D346" t="inlineStr">
         <is>
-          <t>Aperto</t>
-[...6 lines deleted...]
-      </c>
+          <t>Graduatoria/Esito</t>
+        </is>
+      </c>
+      <c r="E346" t="inlineStr"/>
       <c r="F346" t="inlineStr">
         <is>
-          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G346" t="inlineStr">
         <is>
-          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H346" t="inlineStr">
         <is>
           <t>29/03/2023 00:00</t>
         </is>
       </c>
       <c r="I346" t="inlineStr">
         <is>
-          <t>28/03/2028 00:00</t>
+          <t>27/04/2023 00:00</t>
         </is>
       </c>
       <c r="K346" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N346" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P346" t="inlineStr"/>
       <c r="Q346" t="inlineStr"/>
       <c r="R346" t="inlineStr"/>
       <c r="S346" t="inlineStr"/>
       <c r="T346" t="inlineStr"/>
       <c r="W346" t="n">
         <v>0</v>
       </c>
       <c r="X346" t="n">
         <v>0</v>
       </c>
       <c r="Y346" t="n">
         <v>0</v>
       </c>
       <c r="Z346" t="n">
         <v>0</v>
       </c>
       <c r="AA346" t="n">
         <v>0</v>
       </c>
       <c r="AC346" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD346" t="n">
         <v>0</v>
       </c>
       <c r="AE346" t="inlineStr">
         <is>
-          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
+          <t>Avviso di struttura complessa</t>
         </is>
       </c>
       <c r="AF346" t="inlineStr">
         <is>
-          <t>Non definito</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="347">
       <c r="A347" t="inlineStr"/>
-      <c r="B347" t="inlineStr"/>
+      <c r="B347" t="inlineStr">
+        <is>
+          <t>Tabella</t>
+        </is>
+      </c>
       <c r="C347" t="inlineStr">
         <is>
-          <t>Avviso pubblico per il conferimento dell'incarico di Direttore dell'Unità Operativa Complessa Neurologia</t>
+          <t>Tabella triennale avvisi, concorsi e procedure comparative aggiornata a marzo 2023</t>
         </is>
       </c>
       <c r="D347" t="inlineStr">
         <is>
-          <t>Graduatoria/Esito</t>
-[...2 lines deleted...]
-      <c r="E347" t="inlineStr"/>
+          <t>Aperto</t>
+        </is>
+      </c>
+      <c r="E347" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Tabella triennale avvisi, concorsi e procedure comparative aggiornata a marzo 2023&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="F347" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
         </is>
       </c>
       <c r="G347" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
         </is>
       </c>
       <c r="H347" t="inlineStr">
         <is>
           <t>29/03/2023 00:00</t>
         </is>
       </c>
       <c r="I347" t="inlineStr">
         <is>
-          <t>27/04/2023 00:00</t>
+          <t>28/03/2028 00:00</t>
         </is>
       </c>
       <c r="K347" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N347" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P347" t="inlineStr"/>
       <c r="Q347" t="inlineStr"/>
       <c r="R347" t="inlineStr"/>
       <c r="S347" t="inlineStr"/>
       <c r="T347" t="inlineStr"/>
       <c r="W347" t="n">
         <v>0</v>
       </c>
       <c r="X347" t="n">
         <v>0</v>
       </c>
       <c r="Y347" t="n">
         <v>0</v>
       </c>
       <c r="Z347" t="n">
         <v>0</v>
       </c>
       <c r="AA347" t="n">
         <v>0</v>
       </c>
       <c r="AC347" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD347" t="n">
         <v>0</v>
       </c>
       <c r="AE347" t="inlineStr">
         <is>
-          <t>Avviso di struttura complessa</t>
+          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
         </is>
       </c>
       <c r="AF347" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Non definito</t>
         </is>
       </c>
     </row>
     <row r="348">
       <c r="A348" t="inlineStr"/>
       <c r="B348" t="inlineStr"/>
       <c r="C348" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO - GRADUATORIA CONCORSO PUBBLICO, PER TITOLI ED ESAMI, PER LA COPERTURA Dl N. 18 POSTI Dl DIRIGENTE MEDICO - DISCIPLINA Dl NEUROLOGIA</t>
+          <t>Avviso pubblico per il conferimento dell'incarico di Direttore dell'Unità Operativa Complessa Neurologia</t>
         </is>
       </c>
       <c r="D348" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E348" t="inlineStr"/>
       <c r="F348" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G348" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H348" t="inlineStr">
         <is>
-          <t>21/03/2023 00:00</t>
+          <t>29/03/2023 00:00</t>
         </is>
       </c>
       <c r="I348" t="inlineStr">
         <is>
-          <t>21/03/2028 00:00</t>
+          <t>27/04/2023 00:00</t>
         </is>
       </c>
       <c r="K348" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N348" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P348" t="inlineStr"/>
       <c r="Q348" t="inlineStr"/>
       <c r="R348" t="inlineStr"/>
       <c r="S348" t="inlineStr"/>
       <c r="T348" t="inlineStr"/>
+      <c r="W348" t="n">
+        <v>0</v>
+      </c>
+      <c r="X348" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y348" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z348" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA348" t="n">
+        <v>0</v>
+      </c>
       <c r="AC348" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD348" t="n">
+        <v>0</v>
+      </c>
       <c r="AE348" t="inlineStr">
         <is>
-          <t>Avvisi tempo determinato Dirigenza</t>
+          <t>Avviso di struttura complessa</t>
         </is>
       </c>
       <c r="AF348" t="inlineStr">
         <is>
-          <t>Tempo determinato</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="349">
       <c r="A349" t="inlineStr"/>
       <c r="B349" t="inlineStr"/>
       <c r="C349" t="inlineStr">
         <is>
-          <t>GRADUATORIA CONCORSO PUBBLICO, PER TITOLI ED ESAMI, PER LA COPERTURA Dl N. 29 POSTI Dl DIRIGENTE MEDICO - DISCIPLINA CARDIOLOGIA</t>
+          <t>AZIENDA ZERO - GRADUATORIA CONCORSO PUBBLICO, PER TITOLI ED ESAMI, PER LA COPERTURA Dl N. 18 POSTI Dl DIRIGENTE MEDICO - DISCIPLINA Dl NEUROLOGIA</t>
         </is>
       </c>
       <c r="D349" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E349" t="inlineStr"/>
       <c r="F349" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G349" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H349" t="inlineStr">
         <is>
           <t>21/03/2023 00:00</t>
         </is>
       </c>
       <c r="I349" t="inlineStr">
         <is>
           <t>21/03/2028 00:00</t>
         </is>
       </c>
       <c r="K349" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N349" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P349" t="inlineStr"/>
       <c r="Q349" t="inlineStr"/>
       <c r="R349" t="inlineStr"/>
       <c r="S349" t="inlineStr"/>
       <c r="T349" t="inlineStr"/>
       <c r="AC349" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE349" t="inlineStr">
         <is>
-          <t>Avvisi Incarichi 15 septies/octies D.Lgs 502/92</t>
+          <t>Avvisi tempo determinato Dirigenza</t>
         </is>
       </c>
       <c r="AF349" t="inlineStr">
         <is>
           <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="350">
       <c r="A350" t="inlineStr"/>
       <c r="B350" t="inlineStr"/>
       <c r="C350" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 2 Dirigenti Medici di Ginecologia e Ostetricia</t>
+          <t>GRADUATORIA CONCORSO PUBBLICO, PER TITOLI ED ESAMI, PER LA COPERTURA Dl N. 29 POSTI Dl DIRIGENTE MEDICO - DISCIPLINA CARDIOLOGIA</t>
         </is>
       </c>
       <c r="D350" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E350" t="inlineStr"/>
       <c r="F350" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G350" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H350" t="inlineStr">
         <is>
-          <t>17/03/2023 00:00</t>
+          <t>21/03/2023 00:00</t>
         </is>
       </c>
       <c r="I350" t="inlineStr">
         <is>
-          <t>31/03/2023 00:00</t>
+          <t>21/03/2028 00:00</t>
         </is>
       </c>
       <c r="K350" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N350" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P350" t="inlineStr"/>
       <c r="Q350" t="inlineStr"/>
       <c r="R350" t="inlineStr"/>
       <c r="S350" t="inlineStr"/>
       <c r="T350" t="inlineStr"/>
-      <c r="W350" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="AC350" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="AD350" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AE350" t="inlineStr">
         <is>
-          <t>Avviso Pubblico</t>
+          <t>Avvisi Incarichi 15 septies/octies D.Lgs 502/92</t>
         </is>
       </c>
       <c r="AF350" t="inlineStr">
         <is>
           <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="351">
       <c r="A351" t="inlineStr"/>
       <c r="B351" t="inlineStr"/>
       <c r="C351" t="inlineStr">
         <is>
-          <t xml:space="preserve">AZIENDA ZERO - GRADUATORIA CONCORSO PUBBLICO, PER TITOLI ED ESAMI, PER LA COPERTURA DI N. 10 POSTI DI DIRIGENTE
-[...1 lines deleted...]
-</t>
+          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 2 Dirigenti Medici di Ginecologia e Ostetricia</t>
         </is>
       </c>
       <c r="D351" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E351" t="inlineStr"/>
       <c r="F351" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G351" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H351" t="inlineStr">
         <is>
-          <t>15/03/2023 00:00</t>
+          <t>17/03/2023 00:00</t>
         </is>
       </c>
       <c r="I351" t="inlineStr">
         <is>
-          <t>15/03/2023 00:00</t>
+          <t>31/03/2023 00:00</t>
         </is>
       </c>
       <c r="K351" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N351" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P351" t="inlineStr"/>
       <c r="Q351" t="inlineStr"/>
       <c r="R351" t="inlineStr"/>
       <c r="S351" t="inlineStr"/>
       <c r="T351" t="inlineStr"/>
+      <c r="W351" t="n">
+        <v>0</v>
+      </c>
+      <c r="X351" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y351" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z351" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA351" t="n">
+        <v>0</v>
+      </c>
       <c r="AC351" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD351" t="n">
+        <v>0</v>
+      </c>
       <c r="AE351" t="inlineStr">
         <is>
-          <t>Concorsi Dirigenza</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF351" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="352">
       <c r="A352" t="inlineStr"/>
       <c r="B352" t="inlineStr"/>
       <c r="C352" t="inlineStr">
         <is>
-          <t xml:space="preserve">AZIENDA ZERO - GRADUATORIA GRADUATORIA CONCORSO PUBBLICO, PER TITOLI ED ESAMI, PER LA COPERTURA DI: N. 12
-POSTI DI DIRIGENTE MEDICO – DISCIPLINA CHIRURGIA GENERALE </t>
+          <t xml:space="preserve">AZIENDA ZERO - GRADUATORIA CONCORSO PUBBLICO, PER TITOLI ED ESAMI, PER LA COPERTURA DI N. 10 POSTI DI DIRIGENTE
+MEDICO – DISCIPLINA OFTALMOLOGIA
+</t>
         </is>
       </c>
       <c r="D352" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E352" t="inlineStr"/>
       <c r="F352" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G352" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H352" t="inlineStr">
         <is>
           <t>15/03/2023 00:00</t>
         </is>
       </c>
       <c r="I352" t="inlineStr">
         <is>
@@ -26692,234 +26713,217 @@
       <c r="Q352" t="inlineStr"/>
       <c r="R352" t="inlineStr"/>
       <c r="S352" t="inlineStr"/>
       <c r="T352" t="inlineStr"/>
       <c r="AC352" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE352" t="inlineStr">
         <is>
           <t>Concorsi Dirigenza</t>
         </is>
       </c>
       <c r="AF352" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="353">
       <c r="A353" t="inlineStr"/>
       <c r="B353" t="inlineStr"/>
       <c r="C353" t="inlineStr">
         <is>
-          <t>AVVISO DI PROCEDURA COMPARATIVA, PER TITOLI E COLLOQUIO, PER LA FORMULAZIONE DI UN ELENCO DI CANDIDATI IDONEI AL CONFERIMENTO DI INCARICHI LIBERO-PROFESSIONALI A PSICOLOGI SPECIALIZZATI IN PSICOTERAPIA</t>
+          <t xml:space="preserve">AZIENDA ZERO - GRADUATORIA GRADUATORIA CONCORSO PUBBLICO, PER TITOLI ED ESAMI, PER LA COPERTURA DI: N. 12
+POSTI DI DIRIGENTE MEDICO – DISCIPLINA CHIRURGIA GENERALE </t>
         </is>
       </c>
       <c r="D353" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E353" t="inlineStr"/>
       <c r="F353" t="inlineStr">
         <is>
-          <t>Dirigenza</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G353" t="inlineStr">
         <is>
-          <t>Dirigente Psicologo</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H353" t="inlineStr">
         <is>
           <t>15/03/2023 00:00</t>
         </is>
       </c>
       <c r="I353" t="inlineStr">
         <is>
-          <t>03/04/2023 23:59</t>
+          <t>15/03/2023 00:00</t>
         </is>
       </c>
       <c r="K353" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N353" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P353" t="inlineStr"/>
       <c r="Q353" t="inlineStr"/>
       <c r="R353" t="inlineStr"/>
       <c r="S353" t="inlineStr"/>
-      <c r="T353" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="T353" t="inlineStr"/>
       <c r="AC353" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE353" t="inlineStr">
         <is>
-          <t>Incarichi libero professionali</t>
+          <t>Concorsi Dirigenza</t>
         </is>
       </c>
       <c r="AF353" t="inlineStr">
         <is>
-          <t>Lavoro autonomo</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="354">
       <c r="A354" t="inlineStr"/>
       <c r="B354" t="inlineStr"/>
       <c r="C354" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per soli titoli, per l'assunzione a tempo determinato di n. 1 Logopedista - Area PSF</t>
+          <t>AVVISO DI PROCEDURA COMPARATIVA, PER TITOLI E COLLOQUIO, PER LA FORMULAZIONE DI UN ELENCO DI CANDIDATI IDONEI AL CONFERIMENTO DI INCARICHI LIBERO-PROFESSIONALI A PSICOLOGI SPECIALIZZATI IN PSICOTERAPIA</t>
         </is>
       </c>
       <c r="D354" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E354" t="inlineStr"/>
       <c r="F354" t="inlineStr">
         <is>
-          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
+          <t>Dirigenza</t>
         </is>
       </c>
       <c r="G354" t="inlineStr">
         <is>
-          <t>Logopedista</t>
+          <t>Dirigente Psicologo</t>
         </is>
       </c>
       <c r="H354" t="inlineStr">
         <is>
-          <t>10/03/2023 00:00</t>
+          <t>15/03/2023 00:00</t>
         </is>
       </c>
       <c r="I354" t="inlineStr">
         <is>
-          <t>24/03/2023 23:59</t>
+          <t>03/04/2023 23:59</t>
         </is>
       </c>
       <c r="K354" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N354" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P354" t="inlineStr"/>
       <c r="Q354" t="inlineStr"/>
       <c r="R354" t="inlineStr"/>
       <c r="S354" t="inlineStr"/>
-      <c r="T354" t="inlineStr"/>
-[...13 lines deleted...]
-        <v>0</v>
+      <c r="T354" t="inlineStr">
+        <is>
+          <t>Deliberazione 850 del 28/06/2023</t>
+        </is>
+      </c>
+      <c r="U354" t="inlineStr">
+        <is>
+          <t>28/06/2023 00:00</t>
+        </is>
       </c>
       <c r="AC354" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="AD354" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AE354" t="inlineStr">
         <is>
-          <t>Avviso Pubblico</t>
+          <t>Incarichi libero professionali</t>
         </is>
       </c>
       <c r="AF354" t="inlineStr">
         <is>
-          <t>Tempo determinato</t>
+          <t>Lavoro autonomo</t>
         </is>
       </c>
     </row>
     <row r="355">
       <c r="A355" t="inlineStr"/>
       <c r="B355" t="inlineStr"/>
       <c r="C355" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 1 Specialista della Comunicazione Istituzionale</t>
+          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 1 Dirigente Medico disciplina di Ginecologia e Ostetricia da assegnare alla UOS</t>
         </is>
       </c>
       <c r="D355" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E355" t="inlineStr"/>
       <c r="F355" t="inlineStr">
         <is>
-          <t>Area dei Professionisti della Salute e dei Funzionari - ruolo professionale</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G355" t="inlineStr">
         <is>
-          <t>Specialista della Comunicazione Istituzionale</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H355" t="inlineStr">
         <is>
           <t>10/03/2023 00:00</t>
         </is>
       </c>
       <c r="I355" t="inlineStr">
         <is>
-          <t>24/03/2023 23:59</t>
+          <t>24/03/2023 00:00</t>
         </is>
       </c>
       <c r="K355" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N355" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P355" t="inlineStr"/>
       <c r="Q355" t="inlineStr"/>
       <c r="R355" t="inlineStr"/>
       <c r="S355" t="inlineStr"/>
       <c r="T355" t="inlineStr"/>
       <c r="W355" t="n">
         <v>0</v>
       </c>
       <c r="X355" t="n">
         <v>0</v>
       </c>
       <c r="Y355" t="n">
         <v>0</v>
@@ -26932,77 +26936,77 @@
       </c>
       <c r="AC355" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD355" t="n">
         <v>0</v>
       </c>
       <c r="AE355" t="inlineStr">
         <is>
           <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF355" t="inlineStr">
         <is>
           <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="356">
       <c r="A356" t="inlineStr"/>
       <c r="B356" t="inlineStr"/>
       <c r="C356" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 1 Dirigente Medico disciplina di Ginecologia e Ostetricia da assegnare alla UOS</t>
+          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 1 Specialista della Comunicazione Istituzionale</t>
         </is>
       </c>
       <c r="D356" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E356" t="inlineStr"/>
       <c r="F356" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>Area dei Professionisti della Salute e dei Funzionari - ruolo professionale</t>
         </is>
       </c>
       <c r="G356" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>Specialista della Comunicazione Istituzionale</t>
         </is>
       </c>
       <c r="H356" t="inlineStr">
         <is>
           <t>10/03/2023 00:00</t>
         </is>
       </c>
       <c r="I356" t="inlineStr">
         <is>
-          <t>24/03/2023 00:00</t>
+          <t>24/03/2023 23:59</t>
         </is>
       </c>
       <c r="K356" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N356" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P356" t="inlineStr"/>
       <c r="Q356" t="inlineStr"/>
       <c r="R356" t="inlineStr"/>
       <c r="S356" t="inlineStr"/>
       <c r="T356" t="inlineStr"/>
       <c r="W356" t="n">
         <v>0</v>
       </c>
       <c r="X356" t="n">
         <v>0</v>
       </c>
       <c r="Y356" t="n">
         <v>0</v>
@@ -27015,77 +27019,77 @@
       </c>
       <c r="AC356" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD356" t="n">
         <v>0</v>
       </c>
       <c r="AE356" t="inlineStr">
         <is>
           <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF356" t="inlineStr">
         <is>
           <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="357">
       <c r="A357" t="inlineStr"/>
       <c r="B357" t="inlineStr"/>
       <c r="C357" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 1 Dirigente Medico disciplina di Igiene, Epidemiologia e Sanità Pubblica</t>
+          <t>Avviso pubblico, per soli titoli, per l'assunzione a tempo determinato di n. 1 Logopedista - Area PSF</t>
         </is>
       </c>
       <c r="D357" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E357" t="inlineStr"/>
       <c r="F357" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
         </is>
       </c>
       <c r="G357" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>Logopedista</t>
         </is>
       </c>
       <c r="H357" t="inlineStr">
         <is>
-          <t>08/03/2023 09:26</t>
+          <t>10/03/2023 00:00</t>
         </is>
       </c>
       <c r="I357" t="inlineStr">
         <is>
-          <t>17/03/2023 23:59</t>
+          <t>24/03/2023 23:59</t>
         </is>
       </c>
       <c r="K357" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N357" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P357" t="inlineStr"/>
       <c r="Q357" t="inlineStr"/>
       <c r="R357" t="inlineStr"/>
       <c r="S357" t="inlineStr"/>
       <c r="T357" t="inlineStr"/>
       <c r="W357" t="n">
         <v>0</v>
       </c>
       <c r="X357" t="n">
         <v>0</v>
       </c>
       <c r="Y357" t="n">
         <v>0</v>
@@ -27098,77 +27102,77 @@
       </c>
       <c r="AC357" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD357" t="n">
         <v>0</v>
       </c>
       <c r="AE357" t="inlineStr">
         <is>
           <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF357" t="inlineStr">
         <is>
           <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="358">
       <c r="A358" t="inlineStr"/>
       <c r="B358" t="inlineStr"/>
       <c r="C358" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n.1 Dirigente Medico di Radioterapia</t>
+          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 1 Dirigente Medico disciplina di Igiene, Epidemiologia e Sanità Pubblica</t>
         </is>
       </c>
       <c r="D358" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E358" t="inlineStr"/>
       <c r="F358" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G358" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H358" t="inlineStr">
         <is>
-          <t>08/03/2023 09:25</t>
+          <t>08/03/2023 09:26</t>
         </is>
       </c>
       <c r="I358" t="inlineStr">
         <is>
-          <t>17/03/2023 09:25</t>
+          <t>17/03/2023 23:59</t>
         </is>
       </c>
       <c r="K358" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N358" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P358" t="inlineStr"/>
       <c r="Q358" t="inlineStr"/>
       <c r="R358" t="inlineStr"/>
       <c r="S358" t="inlineStr"/>
       <c r="T358" t="inlineStr"/>
       <c r="W358" t="n">
         <v>0</v>
       </c>
       <c r="X358" t="n">
         <v>0</v>
       </c>
       <c r="Y358" t="n">
         <v>0</v>
@@ -27181,303 +27185,303 @@
       </c>
       <c r="AC358" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD358" t="n">
         <v>0</v>
       </c>
       <c r="AE358" t="inlineStr">
         <is>
           <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF358" t="inlineStr">
         <is>
           <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="359">
       <c r="A359" t="inlineStr"/>
       <c r="B359" t="inlineStr"/>
       <c r="C359" t="inlineStr">
         <is>
-          <t>AVVISO PROCEDURA COMPARATIVA PER IL CONFERIMENTO DI NR. 4 INCARICHI LIBERO-PROFESSIONALI A PSICOLOGI SPECIALIZZATI IN PSICOTERAPIA AI SENSI DELLA D.G.R.V. NR. 371 DELL'8 APRILE 2022 "DEFINIZIONE MODELLO ORGANIZZATIVO E GESTIONALE DELL'AREA SALUTE MENTALE" NELL'AMBITO DEL FINANZIAMENTO ASSEGNATO CON DECRETO DELLA REGIONE VENETO NR. 89 DEL 16 SETTEMBRE 2022 (PRG 11675CSM).</t>
+          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n.1 Dirigente Medico di Radioterapia</t>
         </is>
       </c>
       <c r="D359" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E359" t="inlineStr"/>
       <c r="F359" t="inlineStr">
         <is>
-          <t>Dirigenza</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G359" t="inlineStr">
         <is>
-          <t>Dirigente Psicologo</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H359" t="inlineStr">
         <is>
-          <t>02/03/2023 12:36</t>
+          <t>08/03/2023 09:25</t>
         </is>
       </c>
       <c r="I359" t="inlineStr">
         <is>
-          <t>20/03/2023 23:59</t>
+          <t>17/03/2023 09:25</t>
         </is>
       </c>
       <c r="K359" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N359" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P359" t="inlineStr"/>
       <c r="Q359" t="inlineStr"/>
       <c r="R359" t="inlineStr"/>
       <c r="S359" t="inlineStr"/>
       <c r="T359" t="inlineStr"/>
+      <c r="W359" t="n">
+        <v>0</v>
+      </c>
+      <c r="X359" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y359" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z359" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA359" t="n">
+        <v>0</v>
+      </c>
       <c r="AC359" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD359" t="n">
+        <v>0</v>
+      </c>
       <c r="AE359" t="inlineStr">
         <is>
-          <t>Incarichi libero professionali</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF359" t="inlineStr">
         <is>
-          <t>Lavoro autonomo</t>
+          <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="360">
       <c r="A360" t="inlineStr"/>
       <c r="B360" t="inlineStr"/>
       <c r="C360" t="inlineStr">
         <is>
-          <t>AVVISO PROCEDURA COMPARATIVA PER CONFERIMENTO DI NR. 4 BORSE DI STUDIO DELLA DURATA DI 18 MESI, PER PERSONE IN POSSESSO DI LAURA IN FARMACIA OSPEDALIERA O CHIMICA E TECNOLOGIA FARMACEUTICA PER LA REALIZZAZIONE DEL PROGETTO REGIONALE "REVISIONE FARMACOLOGICA NEI PAZIENTI ANZIANI: STUDIO MULTICENTRICO NELLE RESIDENZE SANITARIE PER ANZIANI NELLA REGIONE VENETO".</t>
+          <t>AVVISO PROCEDURA COMPARATIVA PER IL CONFERIMENTO DI NR. 4 INCARICHI LIBERO-PROFESSIONALI A PSICOLOGI SPECIALIZZATI IN PSICOTERAPIA AI SENSI DELLA D.G.R.V. NR. 371 DELL'8 APRILE 2022 "DEFINIZIONE MODELLO ORGANIZZATIVO E GESTIONALE DELL'AREA SALUTE MENTALE" NELL'AMBITO DEL FINANZIAMENTO ASSEGNATO CON DECRETO DELLA REGIONE VENETO NR. 89 DEL 16 SETTEMBRE 2022 (PRG 11675CSM).</t>
         </is>
       </c>
       <c r="D360" t="inlineStr">
         <is>
-          <t>Graduatoria/Esito</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="E360" t="inlineStr"/>
       <c r="F360" t="inlineStr">
         <is>
           <t>Dirigenza</t>
         </is>
       </c>
       <c r="G360" t="inlineStr">
         <is>
-          <t>Dirigente Farmacista</t>
+          <t>Dirigente Psicologo</t>
         </is>
       </c>
       <c r="H360" t="inlineStr">
         <is>
-          <t>27/02/2023 11:33</t>
+          <t>02/03/2023 12:36</t>
         </is>
       </c>
       <c r="I360" t="inlineStr">
         <is>
-          <t>13/03/2023 23:59</t>
+          <t>20/03/2023 23:59</t>
         </is>
       </c>
       <c r="K360" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N360" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P360" t="inlineStr"/>
       <c r="Q360" t="inlineStr"/>
-      <c r="R360" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="R360" t="inlineStr"/>
       <c r="S360" t="inlineStr"/>
-      <c r="T360" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="T360" t="inlineStr"/>
       <c r="AC360" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE360" t="inlineStr">
         <is>
-          <t>Borse di Studio</t>
+          <t>Incarichi libero professionali</t>
         </is>
       </c>
       <c r="AF360" t="inlineStr">
         <is>
-          <t>Borsa di studio</t>
+          <t>Lavoro autonomo</t>
         </is>
       </c>
     </row>
     <row r="361">
       <c r="A361" t="inlineStr"/>
       <c r="B361" t="inlineStr"/>
       <c r="C361" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n.1 Dirigente Medico di Chirurgia maxillo-Facciale</t>
+          <t>AVVISO PROCEDURA COMPARATIVA PER CONFERIMENTO DI NR. 4 BORSE DI STUDIO DELLA DURATA DI 18 MESI, PER PERSONE IN POSSESSO DI LAURA IN FARMACIA OSPEDALIERA O CHIMICA E TECNOLOGIA FARMACEUTICA PER LA REALIZZAZIONE DEL PROGETTO REGIONALE "REVISIONE FARMACOLOGICA NEI PAZIENTI ANZIANI: STUDIO MULTICENTRICO NELLE RESIDENZE SANITARIE PER ANZIANI NELLA REGIONE VENETO".</t>
         </is>
       </c>
       <c r="D361" t="inlineStr">
         <is>
-          <t>Ammissione/Commissione/Espletamento</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E361" t="inlineStr"/>
       <c r="F361" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>Dirigenza</t>
         </is>
       </c>
       <c r="G361" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>Dirigente Farmacista</t>
         </is>
       </c>
       <c r="H361" t="inlineStr">
         <is>
-          <t>24/02/2023 13:48</t>
+          <t>27/02/2023 11:33</t>
         </is>
       </c>
       <c r="I361" t="inlineStr">
         <is>
-          <t>10/03/2023 13:48</t>
+          <t>13/03/2023 23:59</t>
         </is>
       </c>
       <c r="K361" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N361" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P361" t="inlineStr"/>
       <c r="Q361" t="inlineStr"/>
-      <c r="R361" t="inlineStr"/>
+      <c r="R361" t="inlineStr">
+        <is>
+          <t>0425 393959</t>
+        </is>
+      </c>
       <c r="S361" t="inlineStr"/>
-      <c r="T361" t="inlineStr"/>
-[...13 lines deleted...]
-        <v>0</v>
+      <c r="T361" t="inlineStr">
+        <is>
+          <t>DETERMINAZIONE DIRIGENZIALE n. 289 del 10/05/2023</t>
+        </is>
+      </c>
+      <c r="U361" t="inlineStr">
+        <is>
+          <t>10/05/2023 00:00</t>
+        </is>
       </c>
       <c r="AC361" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="AD361" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AE361" t="inlineStr">
         <is>
-          <t>Avviso Pubblico</t>
+          <t>Borse di Studio</t>
         </is>
       </c>
       <c r="AF361" t="inlineStr">
         <is>
-          <t>Tempo determinato</t>
+          <t>Borsa di studio</t>
         </is>
       </c>
     </row>
     <row r="362">
       <c r="A362" t="inlineStr"/>
       <c r="B362" t="inlineStr"/>
       <c r="C362" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n.1 Dirigente Medico di Oncologia</t>
+          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n.1 Dirigente Medico di Chirurgia maxillo-Facciale</t>
         </is>
       </c>
       <c r="D362" t="inlineStr">
         <is>
-          <t>Graduatoria/Esito</t>
+          <t>Ammissione/Commissione/Espletamento</t>
         </is>
       </c>
       <c r="E362" t="inlineStr"/>
       <c r="F362" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G362" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H362" t="inlineStr">
         <is>
-          <t>24/02/2023 13:46</t>
+          <t>24/02/2023 13:48</t>
         </is>
       </c>
       <c r="I362" t="inlineStr">
         <is>
-          <t>10/03/2023 13:46</t>
+          <t>10/03/2023 13:48</t>
         </is>
       </c>
       <c r="K362" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N362" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P362" t="inlineStr"/>
       <c r="Q362" t="inlineStr"/>
       <c r="R362" t="inlineStr"/>
       <c r="S362" t="inlineStr"/>
       <c r="T362" t="inlineStr"/>
       <c r="W362" t="n">
         <v>0</v>
       </c>
       <c r="X362" t="n">
         <v>0</v>
       </c>
       <c r="Y362" t="n">
         <v>0</v>
@@ -27490,77 +27494,77 @@
       </c>
       <c r="AC362" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD362" t="n">
         <v>0</v>
       </c>
       <c r="AE362" t="inlineStr">
         <is>
           <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF362" t="inlineStr">
         <is>
           <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="363">
       <c r="A363" t="inlineStr"/>
       <c r="B363" t="inlineStr"/>
       <c r="C363" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n.1 Dirigente Medico di Otorinolaringoiatria</t>
+          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n.1 Dirigente Medico di Oncologia</t>
         </is>
       </c>
       <c r="D363" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E363" t="inlineStr"/>
       <c r="F363" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G363" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H363" t="inlineStr">
         <is>
-          <t>24/02/2023 13:43</t>
+          <t>24/02/2023 13:46</t>
         </is>
       </c>
       <c r="I363" t="inlineStr">
         <is>
-          <t>10/03/2023 13:43</t>
+          <t>10/03/2023 13:46</t>
         </is>
       </c>
       <c r="K363" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N363" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P363" t="inlineStr"/>
       <c r="Q363" t="inlineStr"/>
       <c r="R363" t="inlineStr"/>
       <c r="S363" t="inlineStr"/>
       <c r="T363" t="inlineStr"/>
       <c r="W363" t="n">
         <v>0</v>
       </c>
       <c r="X363" t="n">
         <v>0</v>
       </c>
       <c r="Y363" t="n">
         <v>0</v>
@@ -27573,225 +27577,225 @@
       </c>
       <c r="AC363" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD363" t="n">
         <v>0</v>
       </c>
       <c r="AE363" t="inlineStr">
         <is>
           <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF363" t="inlineStr">
         <is>
           <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="364">
       <c r="A364" t="inlineStr"/>
       <c r="B364" t="inlineStr"/>
       <c r="C364" t="inlineStr">
         <is>
-          <t>GRADUATORIA AVVISO PUBBLICO, PER TITOLI ED ESAMI, PER LA COPERTURA DI N. 20 POSTI DI COLLABORATORE AMMINISTRATIVO PROFESSIONALE - CAT. D AREA GIURIDICA A TEMPO DETERMINATO CON CONTRATTO DI FORMAZIONE E LAVORO</t>
+          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n.1 Dirigente Medico di Otorinolaringoiatria</t>
         </is>
       </c>
       <c r="D364" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E364" t="inlineStr"/>
       <c r="F364" t="inlineStr">
         <is>
-          <t>D</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G364" t="inlineStr">
         <is>
-          <t>Collaboratore Amministrativo</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H364" t="inlineStr">
         <is>
-          <t>22/02/2023 08:10</t>
+          <t>24/02/2023 13:43</t>
         </is>
       </c>
       <c r="I364" t="inlineStr">
         <is>
-          <t>22/03/2023 08:10</t>
+          <t>10/03/2023 13:43</t>
         </is>
       </c>
       <c r="K364" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N364" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P364" t="inlineStr"/>
       <c r="Q364" t="inlineStr"/>
       <c r="R364" t="inlineStr"/>
       <c r="S364" t="inlineStr"/>
       <c r="T364" t="inlineStr"/>
+      <c r="W364" t="n">
+        <v>0</v>
+      </c>
+      <c r="X364" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y364" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z364" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA364" t="n">
+        <v>0</v>
+      </c>
       <c r="AC364" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD364" t="n">
+        <v>0</v>
+      </c>
       <c r="AE364" t="inlineStr">
         <is>
-          <t>Avvisi tempo determinato Comparto</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF364" t="inlineStr">
         <is>
           <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="365">
       <c r="A365" t="inlineStr"/>
       <c r="B365" t="inlineStr"/>
       <c r="C365" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n.1 Dirigente Medico di Neurochirurgia</t>
+          <t>GRADUATORIA AVVISO PUBBLICO, PER TITOLI ED ESAMI, PER LA COPERTURA DI N. 20 POSTI DI COLLABORATORE AMMINISTRATIVO PROFESSIONALE - CAT. D AREA GIURIDICA A TEMPO DETERMINATO CON CONTRATTO DI FORMAZIONE E LAVORO</t>
         </is>
       </c>
       <c r="D365" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E365" t="inlineStr"/>
       <c r="F365" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>D</t>
         </is>
       </c>
       <c r="G365" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>Collaboratore Amministrativo</t>
         </is>
       </c>
       <c r="H365" t="inlineStr">
         <is>
-          <t>17/02/2023 13:46</t>
+          <t>22/02/2023 08:10</t>
         </is>
       </c>
       <c r="I365" t="inlineStr">
         <is>
-          <t>03/03/2023 13:46</t>
+          <t>22/03/2023 08:10</t>
         </is>
       </c>
       <c r="K365" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N365" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P365" t="inlineStr"/>
       <c r="Q365" t="inlineStr"/>
       <c r="R365" t="inlineStr"/>
       <c r="S365" t="inlineStr"/>
       <c r="T365" t="inlineStr"/>
-      <c r="W365" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="AC365" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="AD365" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AE365" t="inlineStr">
         <is>
-          <t>Avviso Pubblico</t>
+          <t>Avvisi tempo determinato Comparto</t>
         </is>
       </c>
       <c r="AF365" t="inlineStr">
         <is>
           <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="366">
       <c r="A366" t="inlineStr"/>
       <c r="B366" t="inlineStr"/>
       <c r="C366" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per soli titoli, per n. 1 Tecnico Sanitario di Radiologia Medica - Area Professionisti della Salute e Funzionari</t>
+          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n.1 Dirigente Medico di Neurochirurgia</t>
         </is>
       </c>
       <c r="D366" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E366" t="inlineStr"/>
       <c r="F366" t="inlineStr">
         <is>
-          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G366" t="inlineStr">
         <is>
-          <t>Tecnico Sanitario di Radiologia Medica</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H366" t="inlineStr">
         <is>
-          <t>17/02/2023 13:37</t>
+          <t>17/02/2023 13:46</t>
         </is>
       </c>
       <c r="I366" t="inlineStr">
         <is>
-          <t>03/03/2023 23:59</t>
+          <t>03/03/2023 13:46</t>
         </is>
       </c>
       <c r="K366" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N366" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P366" t="inlineStr"/>
       <c r="Q366" t="inlineStr"/>
       <c r="R366" t="inlineStr"/>
       <c r="S366" t="inlineStr"/>
       <c r="T366" t="inlineStr"/>
       <c r="W366" t="n">
         <v>0</v>
       </c>
       <c r="X366" t="n">
         <v>0</v>
       </c>
       <c r="Y366" t="n">
         <v>0</v>
@@ -27804,1235 +27808,1235 @@
       </c>
       <c r="AC366" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD366" t="n">
         <v>0</v>
       </c>
       <c r="AE366" t="inlineStr">
         <is>
           <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF366" t="inlineStr">
         <is>
           <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="367">
       <c r="A367" t="inlineStr"/>
       <c r="B367" t="inlineStr"/>
       <c r="C367" t="inlineStr">
         <is>
-          <t>Azienda Zero - Graduatoria concorso pubblico, per titoli ed esami, per n. 22 posti di Collaboratore Tecnico Professionale - Informatico (cat.D)</t>
+          <t>Avviso pubblico, per soli titoli, per n. 1 Tecnico Sanitario di Radiologia Medica - Area Professionisti della Salute e Funzionari</t>
         </is>
       </c>
       <c r="D367" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E367" t="inlineStr"/>
       <c r="F367" t="inlineStr">
         <is>
-          <t>D</t>
+          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
         </is>
       </c>
       <c r="G367" t="inlineStr">
         <is>
-          <t>Collaboratore Tecnico Professionale</t>
+          <t>Tecnico Sanitario di Radiologia Medica</t>
         </is>
       </c>
       <c r="H367" t="inlineStr">
         <is>
-          <t>14/02/2023 13:56</t>
+          <t>17/02/2023 13:37</t>
         </is>
       </c>
       <c r="I367" t="inlineStr">
         <is>
-          <t>14/03/2023 13:56</t>
+          <t>03/03/2023 23:59</t>
         </is>
       </c>
       <c r="K367" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N367" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P367" t="inlineStr"/>
       <c r="Q367" t="inlineStr"/>
       <c r="R367" t="inlineStr"/>
       <c r="S367" t="inlineStr"/>
       <c r="T367" t="inlineStr"/>
+      <c r="W367" t="n">
+        <v>0</v>
+      </c>
+      <c r="X367" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y367" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z367" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA367" t="n">
+        <v>0</v>
+      </c>
       <c r="AC367" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD367" t="n">
+        <v>0</v>
+      </c>
       <c r="AE367" t="inlineStr">
         <is>
-          <t>Concorsi Comparto</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF367" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="368">
       <c r="A368" t="inlineStr"/>
       <c r="B368" t="inlineStr"/>
       <c r="C368" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO - GRADUATORIA CONCORSO PUBBLICO PER TITOLI ED ESAMI PER LA COPERTURA DI N. 18 POSTI DI DIRIGENTE MEDICO – DISCIPLINA DI NEFROLOGIA</t>
+          <t>Azienda Zero - Graduatoria concorso pubblico, per titoli ed esami, per n. 22 posti di Collaboratore Tecnico Professionale - Informatico (cat.D)</t>
         </is>
       </c>
       <c r="D368" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E368" t="inlineStr"/>
       <c r="F368" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>D</t>
         </is>
       </c>
       <c r="G368" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>Collaboratore Tecnico Professionale</t>
         </is>
       </c>
       <c r="H368" t="inlineStr">
         <is>
-          <t>07/02/2023 11:42</t>
+          <t>14/02/2023 13:56</t>
         </is>
       </c>
       <c r="I368" t="inlineStr">
         <is>
-          <t>07/03/2023 11:42</t>
+          <t>14/03/2023 13:56</t>
         </is>
       </c>
       <c r="K368" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N368" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P368" t="inlineStr"/>
       <c r="Q368" t="inlineStr"/>
       <c r="R368" t="inlineStr"/>
       <c r="S368" t="inlineStr"/>
       <c r="T368" t="inlineStr"/>
       <c r="AC368" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE368" t="inlineStr">
         <is>
-          <t>Concorsi Dirigenza</t>
+          <t>Concorsi Comparto</t>
         </is>
       </c>
       <c r="AF368" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="369">
       <c r="A369" t="inlineStr"/>
       <c r="B369" t="inlineStr"/>
       <c r="C369" t="inlineStr">
         <is>
-          <t>AVVISO DI PROCEDURA COMPARATIVA PER CONFERIMENTO DI BORSA DI STUDIO PER PERSONA IN POSSESSO DI LAUREA IN FARMACIA OSPEDALIERA O CHIMICA E TECNOLOGIA FARMACEUTICA.</t>
+          <t>AZIENDA ZERO - GRADUATORIA CONCORSO PUBBLICO PER TITOLI ED ESAMI PER LA COPERTURA DI N. 18 POSTI DI DIRIGENTE MEDICO – DISCIPLINA DI NEFROLOGIA</t>
         </is>
       </c>
       <c r="D369" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E369" t="inlineStr"/>
       <c r="F369" t="inlineStr">
         <is>
-          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Tecnico</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G369" t="inlineStr">
         <is>
-          <t>Assistente Informatico</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H369" t="inlineStr">
         <is>
-          <t>01/02/2023 11:25</t>
+          <t>07/02/2023 11:42</t>
         </is>
       </c>
       <c r="I369" t="inlineStr">
         <is>
-          <t>15/02/2023 23:59</t>
+          <t>07/03/2023 11:42</t>
         </is>
       </c>
       <c r="K369" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N369" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P369" t="inlineStr"/>
       <c r="Q369" t="inlineStr"/>
       <c r="R369" t="inlineStr"/>
       <c r="S369" t="inlineStr"/>
       <c r="T369" t="inlineStr"/>
       <c r="AC369" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE369" t="inlineStr">
         <is>
-          <t>Borse di Studio</t>
+          <t>Concorsi Dirigenza</t>
         </is>
       </c>
       <c r="AF369" t="inlineStr">
         <is>
-          <t>Borsa di studio</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="370">
       <c r="A370" t="inlineStr"/>
       <c r="B370" t="inlineStr"/>
       <c r="C370" t="inlineStr">
         <is>
-          <t>AVVISO DI SELEZIONE PUBBLICA PER CONFERIMENTO INCARICHI LIBERO-PROFESSIONALI A MEDICI - ANNO 2023</t>
+          <t>AVVISO DI PROCEDURA COMPARATIVA PER CONFERIMENTO DI BORSA DI STUDIO PER PERSONA IN POSSESSO DI LAUREA IN FARMACIA OSPEDALIERA O CHIMICA E TECNOLOGIA FARMACEUTICA.</t>
         </is>
       </c>
       <c r="D370" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E370" t="inlineStr"/>
       <c r="F370" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Tecnico</t>
         </is>
       </c>
       <c r="G370" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>Assistente Informatico</t>
         </is>
       </c>
       <c r="H370" t="inlineStr">
         <is>
-          <t>26/01/2023 15:10</t>
+          <t>01/02/2023 11:25</t>
         </is>
       </c>
       <c r="I370" t="inlineStr">
         <is>
-          <t>31/12/2023 23:59</t>
+          <t>15/02/2023 23:59</t>
         </is>
       </c>
       <c r="K370" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N370" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P370" t="inlineStr"/>
       <c r="Q370" t="inlineStr"/>
       <c r="R370" t="inlineStr"/>
       <c r="S370" t="inlineStr"/>
       <c r="T370" t="inlineStr"/>
       <c r="AC370" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE370" t="inlineStr">
         <is>
-          <t>Incarichi libero professionali</t>
+          <t>Borse di Studio</t>
         </is>
       </c>
       <c r="AF370" t="inlineStr">
         <is>
-          <t>Lavoro autonomo</t>
+          <t>Borsa di studio</t>
         </is>
       </c>
     </row>
     <row r="371">
       <c r="A371" t="inlineStr"/>
       <c r="B371" t="inlineStr"/>
       <c r="C371" t="inlineStr">
         <is>
-          <t>Avviso Pubblico per Stabilizzazione personale precario ruolo sanitario e socio sanitario ai sensi art. 1, c. 268, lett. b), L.234/2021, come modificato da art.1, c.528, L. 197/2022</t>
+          <t>AVVISO DI SELEZIONE PUBBLICA PER CONFERIMENTO INCARICHI LIBERO-PROFESSIONALI A MEDICI - ANNO 2023</t>
         </is>
       </c>
       <c r="D371" t="inlineStr">
         <is>
-          <t>Graduatoria/Esito</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="E371" t="inlineStr"/>
       <c r="F371" t="inlineStr">
         <is>
-          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Tecnico</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G371" t="inlineStr">
         <is>
-          <t>Assistente Informatico</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H371" t="inlineStr">
         <is>
-          <t>20/01/2023 12:47</t>
+          <t>26/01/2023 15:10</t>
         </is>
       </c>
       <c r="I371" t="inlineStr">
         <is>
-          <t>06/02/2023 23:59</t>
+          <t>31/12/2023 23:59</t>
         </is>
       </c>
       <c r="K371" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N371" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P371" t="inlineStr"/>
       <c r="Q371" t="inlineStr"/>
       <c r="R371" t="inlineStr"/>
       <c r="S371" t="inlineStr"/>
       <c r="T371" t="inlineStr"/>
-      <c r="W371" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="AC371" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="AD371" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AE371" t="inlineStr">
         <is>
-          <t>Avviso Pubblico</t>
+          <t>Incarichi libero professionali</t>
         </is>
       </c>
       <c r="AF371" t="inlineStr">
         <is>
-          <t>Tempo determinato</t>
+          <t>Lavoro autonomo</t>
         </is>
       </c>
     </row>
     <row r="372">
       <c r="A372" t="inlineStr"/>
       <c r="B372" t="inlineStr"/>
       <c r="C372" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO - GRADUATORIA CONCORSO PUBBLICO PER TITOLI ED ESAMI PER LA COPERTURA DI N. 34 POSTI DI DIRIGENTE MEDICO – DISCIPLINA DI PEDIATRIA</t>
+          <t>Avviso Pubblico per Stabilizzazione personale precario ruolo sanitario e socio sanitario ai sensi art. 1, c. 268, lett. b), L.234/2021, come modificato da art.1, c.528, L. 197/2022</t>
         </is>
       </c>
       <c r="D372" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E372" t="inlineStr"/>
       <c r="F372" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Tecnico</t>
         </is>
       </c>
       <c r="G372" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>Assistente Informatico</t>
         </is>
       </c>
       <c r="H372" t="inlineStr">
         <is>
-          <t>13/01/2023 11:55</t>
+          <t>20/01/2023 12:47</t>
         </is>
       </c>
       <c r="I372" t="inlineStr">
         <is>
-          <t>13/02/2023 11:55</t>
+          <t>06/02/2023 23:59</t>
         </is>
       </c>
       <c r="K372" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N372" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P372" t="inlineStr"/>
       <c r="Q372" t="inlineStr"/>
       <c r="R372" t="inlineStr"/>
       <c r="S372" t="inlineStr"/>
       <c r="T372" t="inlineStr"/>
+      <c r="W372" t="n">
+        <v>0</v>
+      </c>
+      <c r="X372" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y372" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z372" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA372" t="n">
+        <v>0</v>
+      </c>
       <c r="AC372" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD372" t="n">
+        <v>0</v>
+      </c>
       <c r="AE372" t="inlineStr">
         <is>
-          <t>Concorsi Dirigenza</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF372" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="373">
       <c r="A373" t="inlineStr"/>
       <c r="B373" t="inlineStr"/>
       <c r="C373" t="inlineStr">
         <is>
-          <t xml:space="preserve">AZIENDA ZERO - GRADUATORIA CONCORSO  PUBBLICO PER TITOLI ED ESAMI PER LA COPERTURA DI N. 42 POSTI DI  DIRIGENTE 
-[...1 lines deleted...]
-</t>
+          <t>AZIENDA ZERO - GRADUATORIA CONCORSO PUBBLICO PER TITOLI ED ESAMI PER LA COPERTURA DI N. 34 POSTI DI DIRIGENTE MEDICO – DISCIPLINA DI PEDIATRIA</t>
         </is>
       </c>
       <c r="D373" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E373" t="inlineStr"/>
       <c r="F373" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G373" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H373" t="inlineStr">
         <is>
-          <t>13/01/2023 11:45</t>
+          <t>13/01/2023 11:55</t>
         </is>
       </c>
       <c r="I373" t="inlineStr">
         <is>
-          <t>13/02/2023 11:45</t>
+          <t>13/02/2023 11:55</t>
         </is>
       </c>
       <c r="K373" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N373" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P373" t="inlineStr"/>
       <c r="Q373" t="inlineStr"/>
       <c r="R373" t="inlineStr"/>
       <c r="S373" t="inlineStr"/>
       <c r="T373" t="inlineStr"/>
       <c r="AC373" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE373" t="inlineStr">
         <is>
           <t>Concorsi Dirigenza</t>
         </is>
       </c>
       <c r="AF373" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="374">
       <c r="A374" t="inlineStr"/>
       <c r="B374" t="inlineStr"/>
       <c r="C374" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO - GRADUATORIA CONCORSO PUBBLICO, PER TITOLI ED ESAMI, PER LA COPERTURA Dl N. 151 POSTI Dl ASSISTENTE AMMINISTRATIVO - CAT. C</t>
+          <t xml:space="preserve">AZIENDA ZERO - GRADUATORIA CONCORSO  PUBBLICO PER TITOLI ED ESAMI PER LA COPERTURA DI N. 42 POSTI DI  DIRIGENTE 
+MEDICO – DISCIPLINA DI MEDICINA INTERNA
+</t>
         </is>
       </c>
       <c r="D374" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E374" t="inlineStr"/>
       <c r="F374" t="inlineStr">
         <is>
-          <t>Area degli Assistenti - ruolo amministrativo</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G374" t="inlineStr">
         <is>
-          <t>Assistente Amministrativo</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H374" t="inlineStr">
         <is>
-          <t>13/01/2023 11:41</t>
+          <t>13/01/2023 11:45</t>
         </is>
       </c>
       <c r="I374" t="inlineStr">
         <is>
-          <t>13/02/2023 11:41</t>
+          <t>13/02/2023 11:45</t>
         </is>
       </c>
       <c r="K374" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N374" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P374" t="inlineStr"/>
       <c r="Q374" t="inlineStr"/>
       <c r="R374" t="inlineStr"/>
       <c r="S374" t="inlineStr"/>
       <c r="T374" t="inlineStr"/>
       <c r="AC374" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE374" t="inlineStr">
         <is>
-          <t>Concorsi Comparto</t>
+          <t>Concorsi Dirigenza</t>
         </is>
       </c>
       <c r="AF374" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="375">
       <c r="A375" t="inlineStr"/>
       <c r="B375" t="inlineStr"/>
       <c r="C375" t="inlineStr">
         <is>
-          <t>Avviso pubblico per n. 1 posto di Collaboratore Professionale Sanitario - Tecnico di Neurofisiopatologia - cat. D</t>
+          <t>AZIENDA ZERO - GRADUATORIA CONCORSO PUBBLICO, PER TITOLI ED ESAMI, PER LA COPERTURA Dl N. 151 POSTI Dl ASSISTENTE AMMINISTRATIVO - CAT. C</t>
         </is>
       </c>
       <c r="D375" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E375" t="inlineStr"/>
       <c r="F375" t="inlineStr">
         <is>
-          <t>D</t>
+          <t>Area degli Assistenti - ruolo amministrativo</t>
         </is>
       </c>
       <c r="G375" t="inlineStr">
         <is>
-          <t>C.P.S. Tecnico di Neurofisiopatologia</t>
+          <t>Assistente Amministrativo</t>
         </is>
       </c>
       <c r="H375" t="inlineStr">
         <is>
-          <t>30/12/2022 12:37</t>
+          <t>13/01/2023 11:41</t>
         </is>
       </c>
       <c r="I375" t="inlineStr">
         <is>
-          <t>13/01/2023 12:37</t>
+          <t>13/02/2023 11:41</t>
         </is>
       </c>
       <c r="K375" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N375" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P375" t="inlineStr"/>
       <c r="Q375" t="inlineStr"/>
       <c r="R375" t="inlineStr"/>
       <c r="S375" t="inlineStr"/>
       <c r="T375" t="inlineStr"/>
-      <c r="W375" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="AC375" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="AD375" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AE375" t="inlineStr">
         <is>
-          <t>Avviso Pubblico</t>
+          <t>Concorsi Comparto</t>
         </is>
       </c>
       <c r="AF375" t="inlineStr">
         <is>
-          <t>Tempo determinato</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="376">
       <c r="A376" t="inlineStr"/>
       <c r="B376" t="inlineStr"/>
       <c r="C376" t="inlineStr">
         <is>
-          <t>Avviso pubblico di mobilità volontaria per n. 1 posto di Collaboratore Tecnico Professionale cat. D</t>
+          <t>Avviso pubblico per n. 1 posto di Collaboratore Professionale Sanitario - Tecnico di Neurofisiopatologia - cat. D</t>
         </is>
       </c>
       <c r="D376" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E376" t="inlineStr"/>
       <c r="F376" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="G376" t="inlineStr">
         <is>
-          <t>Collaboratore Tecnico Professionale</t>
+          <t>C.P.S. Tecnico di Neurofisiopatologia</t>
         </is>
       </c>
       <c r="H376" t="inlineStr">
         <is>
-          <t>30/12/2022 09:52</t>
+          <t>30/12/2022 12:37</t>
         </is>
       </c>
       <c r="I376" t="inlineStr">
         <is>
-          <t>29/01/2023 09:52</t>
+          <t>13/01/2023 12:37</t>
         </is>
       </c>
       <c r="K376" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N376" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P376" t="inlineStr"/>
       <c r="Q376" t="inlineStr"/>
       <c r="R376" t="inlineStr"/>
       <c r="S376" t="inlineStr"/>
       <c r="T376" t="inlineStr"/>
       <c r="W376" t="n">
         <v>0</v>
       </c>
       <c r="X376" t="n">
         <v>0</v>
       </c>
       <c r="Y376" t="n">
         <v>0</v>
       </c>
       <c r="Z376" t="n">
         <v>0</v>
       </c>
       <c r="AA376" t="n">
         <v>0</v>
       </c>
       <c r="AC376" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD376" t="n">
         <v>0</v>
       </c>
       <c r="AE376" t="inlineStr">
         <is>
-          <t>Avviso di mobilità da altro ente</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF376" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="377">
       <c r="A377" t="inlineStr"/>
       <c r="B377" t="inlineStr"/>
       <c r="C377" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n.1 Dirigente Medico di Medicina Fisica e Riabilitazione</t>
+          <t>Avviso pubblico di mobilità volontaria per n. 1 posto di Collaboratore Tecnico Professionale cat. D</t>
         </is>
       </c>
       <c r="D377" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E377" t="inlineStr"/>
       <c r="F377" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>D</t>
         </is>
       </c>
       <c r="G377" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>Collaboratore Tecnico Professionale</t>
         </is>
       </c>
       <c r="H377" t="inlineStr">
         <is>
-          <t>23/12/2022 13:22</t>
+          <t>30/12/2022 09:52</t>
         </is>
       </c>
       <c r="I377" t="inlineStr">
         <is>
-          <t>06/01/2023 23:59</t>
+          <t>29/01/2023 09:52</t>
         </is>
       </c>
       <c r="K377" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N377" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P377" t="inlineStr"/>
       <c r="Q377" t="inlineStr"/>
       <c r="R377" t="inlineStr"/>
       <c r="S377" t="inlineStr"/>
       <c r="T377" t="inlineStr"/>
       <c r="W377" t="n">
         <v>0</v>
       </c>
       <c r="X377" t="n">
         <v>0</v>
       </c>
       <c r="Y377" t="n">
         <v>0</v>
       </c>
       <c r="Z377" t="n">
         <v>0</v>
       </c>
       <c r="AA377" t="n">
         <v>0</v>
       </c>
       <c r="AC377" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD377" t="n">
         <v>0</v>
       </c>
       <c r="AE377" t="inlineStr">
         <is>
-          <t>Avvisi tempo determinato Dirigenza</t>
+          <t>Avviso di mobilità da altro ente</t>
         </is>
       </c>
       <c r="AF377" t="inlineStr">
         <is>
-          <t>Tempo determinato</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="378">
       <c r="A378" t="inlineStr"/>
-      <c r="B378" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="B378" t="inlineStr"/>
       <c r="C378" t="inlineStr">
         <is>
-          <t>Tabella triennale avvisi, concorsi e procedure comparative aggiornata a dicembre 2022</t>
+          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n.1 Dirigente Medico di Medicina Fisica e Riabilitazione</t>
         </is>
       </c>
       <c r="D378" t="inlineStr">
         <is>
-          <t>Aperto</t>
-[...6 lines deleted...]
-      </c>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E378" t="inlineStr"/>
       <c r="F378" t="inlineStr">
         <is>
-          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G378" t="inlineStr">
         <is>
-          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H378" t="inlineStr">
         <is>
-          <t>21/12/2022 13:46</t>
+          <t>23/12/2022 13:22</t>
         </is>
       </c>
       <c r="I378" t="inlineStr">
         <is>
-          <t>21/01/2027 13:46</t>
+          <t>06/01/2023 23:59</t>
         </is>
       </c>
       <c r="K378" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N378" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P378" t="inlineStr"/>
       <c r="Q378" t="inlineStr"/>
       <c r="R378" t="inlineStr"/>
       <c r="S378" t="inlineStr"/>
       <c r="T378" t="inlineStr"/>
       <c r="W378" t="n">
         <v>0</v>
       </c>
       <c r="X378" t="n">
         <v>0</v>
       </c>
       <c r="Y378" t="n">
         <v>0</v>
       </c>
       <c r="Z378" t="n">
         <v>0</v>
       </c>
       <c r="AA378" t="n">
         <v>0</v>
       </c>
       <c r="AC378" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD378" t="n">
         <v>0</v>
       </c>
       <c r="AE378" t="inlineStr">
         <is>
-          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
+          <t>Avvisi tempo determinato Dirigenza</t>
         </is>
       </c>
       <c r="AF378" t="inlineStr">
         <is>
-          <t>Non definito</t>
+          <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="379">
       <c r="A379" t="inlineStr"/>
-      <c r="B379" t="inlineStr"/>
+      <c r="B379" t="inlineStr">
+        <is>
+          <t>Tabella</t>
+        </is>
+      </c>
       <c r="C379" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO - GRADUATORIA CONCORSO PUBBLICO PER N. 19 POSTI DI DIRIGENTE MEDICO DISCIPLINA DI MALATTIE DELL'APPARATO RESPIRATORIO</t>
+          <t>Tabella triennale avvisi, concorsi e procedure comparative aggiornata a dicembre 2022</t>
         </is>
       </c>
       <c r="D379" t="inlineStr">
         <is>
-          <t>Scaduto</t>
-[...2 lines deleted...]
-      <c r="E379" t="inlineStr"/>
+          <t>Aperto</t>
+        </is>
+      </c>
+      <c r="E379" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Tabella triennale avvisi, concorsi e procedure comparative aggiornata a dicembre 2022&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="F379" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
         </is>
       </c>
       <c r="G379" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
         </is>
       </c>
       <c r="H379" t="inlineStr">
         <is>
-          <t>21/12/2022 12:55</t>
+          <t>21/12/2022 13:46</t>
         </is>
       </c>
       <c r="I379" t="inlineStr">
         <is>
-          <t>21/01/2023 12:55</t>
+          <t>21/01/2027 13:46</t>
         </is>
       </c>
       <c r="K379" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N379" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P379" t="inlineStr"/>
       <c r="Q379" t="inlineStr"/>
       <c r="R379" t="inlineStr"/>
       <c r="S379" t="inlineStr"/>
       <c r="T379" t="inlineStr"/>
+      <c r="W379" t="n">
+        <v>0</v>
+      </c>
+      <c r="X379" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y379" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z379" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA379" t="n">
+        <v>0</v>
+      </c>
       <c r="AC379" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD379" t="n">
+        <v>0</v>
+      </c>
       <c r="AE379" t="inlineStr">
         <is>
-          <t>Concorsi Dirigenza</t>
+          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
         </is>
       </c>
       <c r="AF379" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Non definito</t>
         </is>
       </c>
     </row>
     <row r="380">
       <c r="A380" t="inlineStr"/>
       <c r="B380" t="inlineStr"/>
       <c r="C380" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO - GRADUATORIA CONCORSO PUBBLICO PER N. 61 POSTI DI DIRIGENTE MEDICO DISCIPLINA DI PSICHIATRIA</t>
+          <t>AZIENDA ZERO - GRADUATORIA CONCORSO PUBBLICO PER N. 19 POSTI DI DIRIGENTE MEDICO DISCIPLINA DI MALATTIE DELL'APPARATO RESPIRATORIO</t>
         </is>
       </c>
       <c r="D380" t="inlineStr">
         <is>
-          <t>Graduatoria/Esito</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="E380" t="inlineStr"/>
       <c r="F380" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G380" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H380" t="inlineStr">
         <is>
-          <t>21/12/2022 12:47</t>
+          <t>21/12/2022 12:55</t>
         </is>
       </c>
       <c r="I380" t="inlineStr">
         <is>
-          <t>21/01/2023 12:47</t>
+          <t>21/01/2023 12:55</t>
         </is>
       </c>
       <c r="K380" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N380" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P380" t="inlineStr"/>
       <c r="Q380" t="inlineStr"/>
       <c r="R380" t="inlineStr"/>
       <c r="S380" t="inlineStr"/>
       <c r="T380" t="inlineStr"/>
       <c r="AC380" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE380" t="inlineStr">
         <is>
           <t>Concorsi Dirigenza</t>
         </is>
       </c>
       <c r="AF380" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="381">
       <c r="A381" t="inlineStr"/>
       <c r="B381" t="inlineStr"/>
       <c r="C381" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO - GRADUATORIA CONCORSO PUBBLICO PER N. 46 POSTI DI DIRIGENTE MEDICO DISCIPLINA DI RADIODIAGNOSTICA</t>
+          <t>AZIENDA ZERO - GRADUATORIA CONCORSO PUBBLICO PER N. 61 POSTI DI DIRIGENTE MEDICO DISCIPLINA DI PSICHIATRIA</t>
         </is>
       </c>
       <c r="D381" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E381" t="inlineStr"/>
       <c r="F381" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G381" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H381" t="inlineStr">
         <is>
-          <t>21/12/2022 11:04</t>
+          <t>21/12/2022 12:47</t>
         </is>
       </c>
       <c r="I381" t="inlineStr">
         <is>
-          <t>21/01/2023 11:04</t>
+          <t>21/01/2023 12:47</t>
         </is>
       </c>
       <c r="K381" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N381" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P381" t="inlineStr"/>
       <c r="Q381" t="inlineStr"/>
       <c r="R381" t="inlineStr"/>
       <c r="S381" t="inlineStr"/>
       <c r="T381" t="inlineStr"/>
       <c r="AC381" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE381" t="inlineStr">
         <is>
           <t>Concorsi Dirigenza</t>
         </is>
       </c>
       <c r="AF381" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="382">
       <c r="A382" t="inlineStr"/>
       <c r="B382" t="inlineStr"/>
       <c r="C382" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 1 Collaboratore Professionale Sanitario - Assistente Sanitario - cat. D</t>
+          <t>AZIENDA ZERO - GRADUATORIA CONCORSO PUBBLICO PER N. 46 POSTI DI DIRIGENTE MEDICO DISCIPLINA DI RADIODIAGNOSTICA</t>
         </is>
       </c>
       <c r="D382" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E382" t="inlineStr"/>
       <c r="F382" t="inlineStr">
         <is>
-          <t>D</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G382" t="inlineStr">
         <is>
-          <t>C.P.S. Assistente Sanitario</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H382" t="inlineStr">
         <is>
-          <t>19/12/2022 10:42</t>
+          <t>21/12/2022 11:04</t>
         </is>
       </c>
       <c r="I382" t="inlineStr">
         <is>
-          <t>30/12/2022 23:59</t>
+          <t>21/01/2023 11:04</t>
         </is>
       </c>
       <c r="K382" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N382" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P382" t="inlineStr"/>
       <c r="Q382" t="inlineStr"/>
       <c r="R382" t="inlineStr"/>
       <c r="S382" t="inlineStr"/>
       <c r="T382" t="inlineStr"/>
-      <c r="W382" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="AC382" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="AD382" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AE382" t="inlineStr">
         <is>
-          <t>Avviso Pubblico</t>
+          <t>Concorsi Dirigenza</t>
         </is>
       </c>
       <c r="AF382" t="inlineStr">
         <is>
-          <t>Tempo determinato</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="383">
       <c r="A383" t="inlineStr"/>
       <c r="B383" t="inlineStr"/>
       <c r="C383" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n.1 Dirigente Medico di Neuroradiologia</t>
+          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 1 Collaboratore Professionale Sanitario - Assistente Sanitario - cat. D</t>
         </is>
       </c>
       <c r="D383" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E383" t="inlineStr"/>
       <c r="F383" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>D</t>
         </is>
       </c>
       <c r="G383" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>C.P.S. Assistente Sanitario</t>
         </is>
       </c>
       <c r="H383" t="inlineStr">
         <is>
-          <t>09/12/2022 13:27</t>
+          <t>19/12/2022 10:42</t>
         </is>
       </c>
       <c r="I383" t="inlineStr">
         <is>
-          <t>23/12/2022 23:59</t>
+          <t>30/12/2022 23:59</t>
         </is>
       </c>
       <c r="K383" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N383" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P383" t="inlineStr"/>
       <c r="Q383" t="inlineStr"/>
       <c r="R383" t="inlineStr"/>
       <c r="S383" t="inlineStr"/>
       <c r="T383" t="inlineStr"/>
       <c r="W383" t="n">
         <v>0</v>
       </c>
       <c r="X383" t="n">
         <v>0</v>
       </c>
       <c r="Y383" t="n">
         <v>0</v>
@@ -29045,76 +29049,72 @@
       </c>
       <c r="AC383" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD383" t="n">
         <v>0</v>
       </c>
       <c r="AE383" t="inlineStr">
         <is>
           <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF383" t="inlineStr">
         <is>
           <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="384">
       <c r="A384" t="inlineStr"/>
       <c r="B384" t="inlineStr"/>
       <c r="C384" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di un Dirigente Medico di Oftalmologia</t>
+          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n.1 Dirigente Medico di Neuroradiologia</t>
         </is>
       </c>
       <c r="D384" t="inlineStr">
         <is>
-          <t>Scaduto</t>
-[...6 lines deleted...]
-      </c>
+          <t>Graduatoria/Esito</t>
+        </is>
+      </c>
+      <c r="E384" t="inlineStr"/>
       <c r="F384" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G384" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H384" t="inlineStr">
         <is>
-          <t>09/12/2022 13:25</t>
+          <t>09/12/2022 13:27</t>
         </is>
       </c>
       <c r="I384" t="inlineStr">
         <is>
           <t>23/12/2022 23:59</t>
         </is>
       </c>
       <c r="K384" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N384" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P384" t="inlineStr"/>
       <c r="Q384" t="inlineStr"/>
       <c r="R384" t="inlineStr"/>
       <c r="S384" t="inlineStr"/>
       <c r="T384" t="inlineStr"/>
       <c r="W384" t="n">
         <v>0</v>
       </c>
@@ -29132,77 +29132,81 @@
       </c>
       <c r="AC384" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD384" t="n">
         <v>0</v>
       </c>
       <c r="AE384" t="inlineStr">
         <is>
           <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF384" t="inlineStr">
         <is>
           <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="385">
       <c r="A385" t="inlineStr"/>
       <c r="B385" t="inlineStr"/>
       <c r="C385" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 1 C.P.S. - Fisioterapista - cat. D</t>
+          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di un Dirigente Medico di Oftalmologia</t>
         </is>
       </c>
       <c r="D385" t="inlineStr">
         <is>
-          <t>Graduatoria/Esito</t>
-[...2 lines deleted...]
-      <c r="E385" t="inlineStr"/>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E385" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di un Dirigente Medico di Oftalmologia&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="F385" t="inlineStr">
         <is>
-          <t>D</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G385" t="inlineStr">
         <is>
-          <t>C.P.S. Fisioterapista</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H385" t="inlineStr">
         <is>
-          <t>11/11/2022 13:17</t>
+          <t>09/12/2022 13:25</t>
         </is>
       </c>
       <c r="I385" t="inlineStr">
         <is>
-          <t>25/11/2022 23:59</t>
+          <t>23/12/2022 23:59</t>
         </is>
       </c>
       <c r="K385" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N385" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P385" t="inlineStr"/>
       <c r="Q385" t="inlineStr"/>
       <c r="R385" t="inlineStr"/>
       <c r="S385" t="inlineStr"/>
       <c r="T385" t="inlineStr"/>
       <c r="W385" t="n">
         <v>0</v>
       </c>
       <c r="X385" t="n">
         <v>0</v>
       </c>
       <c r="Y385" t="n">
         <v>0</v>
@@ -29215,422 +29219,422 @@
       </c>
       <c r="AC385" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD385" t="n">
         <v>0</v>
       </c>
       <c r="AE385" t="inlineStr">
         <is>
           <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF385" t="inlineStr">
         <is>
           <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="386">
       <c r="A386" t="inlineStr"/>
       <c r="B386" t="inlineStr"/>
       <c r="C386" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO - GRADUATORIA CONCORSO PUBBLICO PER N. 16 POSTI DI DIRIGENTE MEDICO
-DISCIPLINA DI PATOLOGIA CLINICA (Laboratorio di Analisi Chimico-Cliniche e Microbiologia) - SPECIALIZZANDI</t>
+          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 1 C.P.S. - Fisioterapista - cat. D</t>
         </is>
       </c>
       <c r="D386" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E386" t="inlineStr"/>
       <c r="F386" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>D</t>
         </is>
       </c>
       <c r="G386" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>C.P.S. Fisioterapista</t>
         </is>
       </c>
       <c r="H386" t="inlineStr">
         <is>
-          <t>10/11/2022 08:40</t>
+          <t>11/11/2022 13:17</t>
         </is>
       </c>
       <c r="I386" t="inlineStr">
         <is>
-          <t>10/12/2022 08:40</t>
+          <t>25/11/2022 23:59</t>
         </is>
       </c>
       <c r="K386" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N386" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P386" t="inlineStr"/>
       <c r="Q386" t="inlineStr"/>
       <c r="R386" t="inlineStr"/>
       <c r="S386" t="inlineStr"/>
       <c r="T386" t="inlineStr"/>
+      <c r="W386" t="n">
+        <v>0</v>
+      </c>
+      <c r="X386" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y386" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z386" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA386" t="n">
+        <v>0</v>
+      </c>
       <c r="AC386" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD386" t="n">
+        <v>0</v>
+      </c>
       <c r="AE386" t="inlineStr">
         <is>
-          <t>Concorsi Dirigenza</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF386" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="387">
       <c r="A387" t="inlineStr"/>
       <c r="B387" t="inlineStr"/>
       <c r="C387" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO - GRADUATORIA CONCORSO PUBBLICO, PER TITOLI ED ESAMI, PER LA COPERTURA DI N. 11 POSTI DI DIRIGENTE MEDICO – DISCIPLINA DI EMATOLOGIA - SPECIALIZZANDI</t>
+          <t>AZIENDA ZERO - GRADUATORIA CONCORSO PUBBLICO PER N. 16 POSTI DI DIRIGENTE MEDICO
+DISCIPLINA DI PATOLOGIA CLINICA (Laboratorio di Analisi Chimico-Cliniche e Microbiologia) - SPECIALIZZANDI</t>
         </is>
       </c>
       <c r="D387" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E387" t="inlineStr"/>
       <c r="F387" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G387" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H387" t="inlineStr">
         <is>
-          <t>10/11/2022 08:37</t>
+          <t>10/11/2022 08:40</t>
         </is>
       </c>
       <c r="I387" t="inlineStr">
         <is>
-          <t>10/12/2022 08:37</t>
+          <t>10/12/2022 08:40</t>
         </is>
       </c>
       <c r="K387" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N387" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P387" t="inlineStr"/>
       <c r="Q387" t="inlineStr"/>
       <c r="R387" t="inlineStr"/>
       <c r="S387" t="inlineStr"/>
       <c r="T387" t="inlineStr"/>
       <c r="AC387" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE387" t="inlineStr">
         <is>
           <t>Concorsi Dirigenza</t>
         </is>
       </c>
       <c r="AF387" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="388">
       <c r="A388" t="inlineStr"/>
       <c r="B388" t="inlineStr"/>
       <c r="C388" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO - GRADUATORIA CONCORSO PUBBLICO, PER TITOLI ED ESAMI, PER LA COPERTURA DI N. 66 POSTI DI COLLABORATORE PROFESSIONALE SANITARIO - TECNICO SANITARIO DI RADIOLOGIA MEDICA - CAT. D</t>
+          <t>AZIENDA ZERO - GRADUATORIA CONCORSO PUBBLICO, PER TITOLI ED ESAMI, PER LA COPERTURA DI N. 11 POSTI DI DIRIGENTE MEDICO – DISCIPLINA DI EMATOLOGIA - SPECIALIZZANDI</t>
         </is>
       </c>
       <c r="D388" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E388" t="inlineStr"/>
       <c r="F388" t="inlineStr">
         <is>
-          <t>D</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G388" t="inlineStr">
         <is>
-          <t>C.P.S. Tecnico Sanitario di Radiologia Medica</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H388" t="inlineStr">
         <is>
-          <t>31/10/2022 14:54</t>
+          <t>10/11/2022 08:37</t>
         </is>
       </c>
       <c r="I388" t="inlineStr">
         <is>
-          <t>30/11/2022 14:54</t>
+          <t>10/12/2022 08:37</t>
         </is>
       </c>
       <c r="K388" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N388" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P388" t="inlineStr"/>
       <c r="Q388" t="inlineStr"/>
       <c r="R388" t="inlineStr"/>
       <c r="S388" t="inlineStr"/>
       <c r="T388" t="inlineStr"/>
       <c r="AC388" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE388" t="inlineStr">
         <is>
-          <t>Avvisi tempo determinato Comparto</t>
+          <t>Concorsi Dirigenza</t>
         </is>
       </c>
       <c r="AF388" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="389">
       <c r="A389" t="inlineStr"/>
       <c r="B389" t="inlineStr"/>
       <c r="C389" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO - GRADUATORIA CONCORSO PUBBLICO, PER TITOLI ED ESAMI, PER LA COPERTURA DI N. 8 POSTI DI
-COLLABORATORE PROFESSIONALE SANITARIO - TECNICO AUDIOMETRISTA - CAT. D</t>
+          <t>AZIENDA ZERO - GRADUATORIA CONCORSO PUBBLICO, PER TITOLI ED ESAMI, PER LA COPERTURA DI N. 66 POSTI DI COLLABORATORE PROFESSIONALE SANITARIO - TECNICO SANITARIO DI RADIOLOGIA MEDICA - CAT. D</t>
         </is>
       </c>
       <c r="D389" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E389" t="inlineStr"/>
       <c r="F389" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="G389" t="inlineStr">
         <is>
-          <t>C.P.S. Tecnico Audiometrista</t>
+          <t>C.P.S. Tecnico Sanitario di Radiologia Medica</t>
         </is>
       </c>
       <c r="H389" t="inlineStr">
         <is>
-          <t>31/10/2022 14:51</t>
+          <t>31/10/2022 14:54</t>
         </is>
       </c>
       <c r="I389" t="inlineStr">
         <is>
-          <t>30/11/2022 14:51</t>
+          <t>30/11/2022 14:54</t>
         </is>
       </c>
       <c r="K389" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N389" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P389" t="inlineStr"/>
       <c r="Q389" t="inlineStr"/>
       <c r="R389" t="inlineStr"/>
       <c r="S389" t="inlineStr"/>
       <c r="T389" t="inlineStr"/>
       <c r="AC389" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE389" t="inlineStr">
         <is>
           <t>Avvisi tempo determinato Comparto</t>
         </is>
       </c>
       <c r="AF389" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="390">
       <c r="A390" t="inlineStr"/>
       <c r="B390" t="inlineStr"/>
       <c r="C390" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per titoli e prova colloquio, indetto dall'Azienda ULSS 1 Dolomiti, in condivisione con l'Azienda ULSS n. 5 Polesana e l'Azienda ULSS n.7 Pedemontana, per la formulazione di graduatorie da utilizzare per l'assunzione a tempo determinato di dirigentipsicologi nella disciplina di psicoterapia.</t>
+          <t>AZIENDA ZERO - GRADUATORIA CONCORSO PUBBLICO, PER TITOLI ED ESAMI, PER LA COPERTURA DI N. 8 POSTI DI
+COLLABORATORE PROFESSIONALE SANITARIO - TECNICO AUDIOMETRISTA - CAT. D</t>
         </is>
       </c>
       <c r="D390" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E390" t="inlineStr"/>
       <c r="F390" t="inlineStr">
         <is>
-          <t>Dirigenza</t>
+          <t>D</t>
         </is>
       </c>
       <c r="G390" t="inlineStr">
         <is>
-          <t>Dirigente Psicologo</t>
+          <t>C.P.S. Tecnico Audiometrista</t>
         </is>
       </c>
       <c r="H390" t="inlineStr">
         <is>
-          <t>31/10/2022 09:45</t>
+          <t>31/10/2022 14:51</t>
         </is>
       </c>
       <c r="I390" t="inlineStr">
         <is>
-          <t>12/11/2022 09:45</t>
+          <t>30/11/2022 14:51</t>
         </is>
       </c>
       <c r="K390" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N390" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P390" t="inlineStr"/>
       <c r="Q390" t="inlineStr"/>
       <c r="R390" t="inlineStr"/>
       <c r="S390" t="inlineStr"/>
       <c r="T390" t="inlineStr"/>
-      <c r="W390" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="AC390" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="AD390" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AE390" t="inlineStr">
         <is>
-          <t>Avviso Pubblico</t>
+          <t>Avvisi tempo determinato Comparto</t>
         </is>
       </c>
       <c r="AF390" t="inlineStr">
         <is>
-          <t>Tempo determinato</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="391">
       <c r="A391" t="inlineStr"/>
       <c r="B391" t="inlineStr"/>
       <c r="C391" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 1 Dirigente Medico disciplina di Medicina Nucleare</t>
+          <t>Avviso pubblico, per titoli e prova colloquio, indetto dall'Azienda ULSS 1 Dolomiti, in condivisione con l'Azienda ULSS n. 5 Polesana e l'Azienda ULSS n.7 Pedemontana, per la formulazione di graduatorie da utilizzare per l'assunzione a tempo determinato di dirigentipsicologi nella disciplina di psicoterapia.</t>
         </is>
       </c>
       <c r="D391" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E391" t="inlineStr"/>
       <c r="F391" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>Dirigenza</t>
         </is>
       </c>
       <c r="G391" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>Dirigente Psicologo</t>
         </is>
       </c>
       <c r="H391" t="inlineStr">
         <is>
-          <t>28/10/2022 12:46</t>
+          <t>31/10/2022 09:45</t>
         </is>
       </c>
       <c r="I391" t="inlineStr">
         <is>
-          <t>11/11/2022 23:59</t>
+          <t>12/11/2022 09:45</t>
         </is>
       </c>
       <c r="K391" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N391" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P391" t="inlineStr"/>
       <c r="Q391" t="inlineStr"/>
       <c r="R391" t="inlineStr"/>
       <c r="S391" t="inlineStr"/>
       <c r="T391" t="inlineStr"/>
       <c r="W391" t="n">
         <v>0</v>
       </c>
       <c r="X391" t="n">
         <v>0</v>
       </c>
       <c r="Y391" t="n">
         <v>0</v>
@@ -29643,77 +29647,77 @@
       </c>
       <c r="AC391" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD391" t="n">
         <v>0</v>
       </c>
       <c r="AE391" t="inlineStr">
         <is>
           <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF391" t="inlineStr">
         <is>
           <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="392">
       <c r="A392" t="inlineStr"/>
       <c r="B392" t="inlineStr"/>
       <c r="C392" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n, 1 Dirigente Medico disciplina di Neurochirugia</t>
+          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 1 Dirigente Medico disciplina di Medicina Nucleare</t>
         </is>
       </c>
       <c r="D392" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E392" t="inlineStr"/>
       <c r="F392" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G392" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H392" t="inlineStr">
         <is>
-          <t>28/10/2022 12:45</t>
+          <t>28/10/2022 12:46</t>
         </is>
       </c>
       <c r="I392" t="inlineStr">
         <is>
-          <t>11/11/2022 12:45</t>
+          <t>11/11/2022 23:59</t>
         </is>
       </c>
       <c r="K392" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N392" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P392" t="inlineStr"/>
       <c r="Q392" t="inlineStr"/>
       <c r="R392" t="inlineStr"/>
       <c r="S392" t="inlineStr"/>
       <c r="T392" t="inlineStr"/>
       <c r="W392" t="n">
         <v>0</v>
       </c>
       <c r="X392" t="n">
         <v>0</v>
       </c>
       <c r="Y392" t="n">
         <v>0</v>
@@ -29726,2437 +29730,2437 @@
       </c>
       <c r="AC392" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD392" t="n">
         <v>0</v>
       </c>
       <c r="AE392" t="inlineStr">
         <is>
           <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF392" t="inlineStr">
         <is>
           <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="393">
       <c r="A393" t="inlineStr"/>
       <c r="B393" t="inlineStr"/>
       <c r="C393" t="inlineStr">
         <is>
-          <t>Avviso pubblico per l'assunzione a tempo determinato ex art. 15-septies di un Dirigente delle Professioni Sanitarie Infermieristiche, della Riabilitazione, Tecniche, della Prevenzione della Professione Ostetrica per affidamento incarico di Alta Specializzazione</t>
+          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n, 1 Dirigente Medico disciplina di Neurochirugia</t>
         </is>
       </c>
       <c r="D393" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="E393" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E393" t="inlineStr"/>
       <c r="F393" t="inlineStr">
         <is>
-          <t>Dirigenza</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G393" t="inlineStr">
         <is>
-          <t>Dirigente</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H393" t="inlineStr">
         <is>
-          <t>24/10/2022 09:08</t>
+          <t>28/10/2022 12:45</t>
         </is>
       </c>
       <c r="I393" t="inlineStr">
         <is>
-          <t>05/11/2022 23:59</t>
+          <t>11/11/2022 12:45</t>
         </is>
       </c>
       <c r="K393" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N393" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P393" t="inlineStr"/>
       <c r="Q393" t="inlineStr"/>
       <c r="R393" t="inlineStr"/>
       <c r="S393" t="inlineStr"/>
       <c r="T393" t="inlineStr"/>
       <c r="W393" t="n">
         <v>0</v>
       </c>
       <c r="X393" t="n">
         <v>0</v>
       </c>
       <c r="Y393" t="n">
         <v>0</v>
       </c>
       <c r="Z393" t="n">
         <v>0</v>
       </c>
       <c r="AA393" t="n">
         <v>0</v>
       </c>
       <c r="AC393" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD393" t="n">
         <v>0</v>
       </c>
       <c r="AE393" t="inlineStr">
         <is>
-          <t>Avvisi per incarico ex. art. 15 septies/15 octies</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF393" t="inlineStr">
         <is>
           <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="394">
       <c r="A394" t="inlineStr"/>
       <c r="B394" t="inlineStr"/>
       <c r="C394" t="inlineStr">
         <is>
-          <t xml:space="preserve">AZIENDA ZERO - GRADUATORIA CONCORSO PUBBLICO, PER TITOLI ED ESAMI, PER LA COPERTURA DI N. 34 POSTI DI DIRIGENTE MEDICO – DISCIPLINA DI MEDICINA TRASFUSIONALE </t>
+          <t>Avviso pubblico per l'assunzione a tempo determinato ex art. 15-septies di un Dirigente delle Professioni Sanitarie Infermieristiche, della Riabilitazione, Tecniche, della Prevenzione della Professione Ostetrica per affidamento incarico di Alta Specializzazione</t>
         </is>
       </c>
       <c r="D394" t="inlineStr">
         <is>
-          <t>Graduatoria/Esito</t>
-[...2 lines deleted...]
-      <c r="E394" t="inlineStr"/>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E394" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Avviso pubblico per l'assunzione a tempo determinato ex art. 15-septies di un Dirigente delle Professioni Sanitarie Infermieristiche, della Riabilitazione, Tecniche, della Prevenzione della Professione Ostetrica per affidamento incarico di Alta Specializzazione "Polo Formativo e Coordinamento Corsi di Laurea" - Riapertura termini&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="F394" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>Dirigenza</t>
         </is>
       </c>
       <c r="G394" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>Dirigente</t>
         </is>
       </c>
       <c r="H394" t="inlineStr">
         <is>
-          <t>20/10/2022 10:05</t>
+          <t>24/10/2022 09:08</t>
         </is>
       </c>
       <c r="I394" t="inlineStr">
         <is>
-          <t>20/11/2022 10:05</t>
+          <t>05/11/2022 23:59</t>
         </is>
       </c>
       <c r="K394" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N394" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P394" t="inlineStr"/>
       <c r="Q394" t="inlineStr"/>
       <c r="R394" t="inlineStr"/>
       <c r="S394" t="inlineStr"/>
       <c r="T394" t="inlineStr"/>
+      <c r="W394" t="n">
+        <v>0</v>
+      </c>
+      <c r="X394" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y394" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z394" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA394" t="n">
+        <v>0</v>
+      </c>
       <c r="AC394" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD394" t="n">
+        <v>0</v>
+      </c>
       <c r="AE394" t="inlineStr">
         <is>
-          <t>Concorsi Dirigenza</t>
+          <t>Avvisi per incarico ex. art. 15 septies/15 octies</t>
         </is>
       </c>
       <c r="AF394" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="395">
       <c r="A395" t="inlineStr"/>
       <c r="B395" t="inlineStr"/>
       <c r="C395" t="inlineStr">
         <is>
-          <t xml:space="preserve">AZIENDA ZERO - GRADUATORIA  CONCORSO PUBBLICO PER TITOLI ED ESAMI N. 10 POSTI DI COLLABORATORE 
-[...1 lines deleted...]
-</t>
+          <t xml:space="preserve">AZIENDA ZERO - GRADUATORIA CONCORSO PUBBLICO, PER TITOLI ED ESAMI, PER LA COPERTURA DI N. 34 POSTI DI DIRIGENTE MEDICO – DISCIPLINA DI MEDICINA TRASFUSIONALE </t>
         </is>
       </c>
       <c r="D395" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E395" t="inlineStr"/>
       <c r="F395" t="inlineStr">
         <is>
-          <t>D</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G395" t="inlineStr">
         <is>
-          <t>C.P.S. Dietista</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H395" t="inlineStr">
         <is>
-          <t>13/10/2022 11:30</t>
+          <t>20/10/2022 10:05</t>
         </is>
       </c>
       <c r="I395" t="inlineStr">
         <is>
-          <t>13/11/2022 11:30</t>
+          <t>20/11/2022 10:05</t>
         </is>
       </c>
       <c r="K395" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N395" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P395" t="inlineStr"/>
       <c r="Q395" t="inlineStr"/>
       <c r="R395" t="inlineStr"/>
       <c r="S395" t="inlineStr"/>
       <c r="T395" t="inlineStr"/>
       <c r="AC395" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE395" t="inlineStr">
         <is>
-          <t>Concorsi Comparto</t>
+          <t>Concorsi Dirigenza</t>
         </is>
       </c>
       <c r="AF395" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="396">
       <c r="A396" t="inlineStr"/>
       <c r="B396" t="inlineStr"/>
       <c r="C396" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n, 1 Dirigente Veterinario nella disciplina di Igiene della Produzione, Trasformazione, Commercializzazione e Trasporto degli Alimenti di origine Animale e loro derivati</t>
+          <t xml:space="preserve">AZIENDA ZERO - GRADUATORIA  CONCORSO PUBBLICO PER TITOLI ED ESAMI N. 10 POSTI DI COLLABORATORE 
+PROFESSIONALE SANITARIO - DIETISTA - CATEGORIA D
+</t>
         </is>
       </c>
       <c r="D396" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E396" t="inlineStr"/>
       <c r="F396" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>D</t>
         </is>
       </c>
       <c r="G396" t="inlineStr">
         <is>
-          <t>Dirigente Veterinario</t>
+          <t>C.P.S. Dietista</t>
         </is>
       </c>
       <c r="H396" t="inlineStr">
         <is>
-          <t>07/10/2022 12:39</t>
+          <t>13/10/2022 11:30</t>
         </is>
       </c>
       <c r="I396" t="inlineStr">
         <is>
-          <t>21/10/2022 12:39</t>
+          <t>13/11/2022 11:30</t>
         </is>
       </c>
       <c r="K396" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N396" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P396" t="inlineStr"/>
       <c r="Q396" t="inlineStr"/>
       <c r="R396" t="inlineStr"/>
       <c r="S396" t="inlineStr"/>
       <c r="T396" t="inlineStr"/>
-      <c r="W396" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="AC396" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="AD396" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AE396" t="inlineStr">
         <is>
-          <t>Avviso Pubblico</t>
+          <t>Concorsi Comparto</t>
         </is>
       </c>
       <c r="AF396" t="inlineStr">
         <is>
-          <t>Tempo determinato</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="397">
       <c r="A397" t="inlineStr"/>
       <c r="B397" t="inlineStr"/>
       <c r="C397" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO - GRADUATORIA CONCORSO PUBBLICO, PER TITOLI ED ESAMI, PER LA COPERTURA DI N. 13
-POSTI DI DIRIGENTE MEDICO - DISCIPLINA UROLOGIA</t>
+          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n, 1 Dirigente Veterinario nella disciplina di Igiene della Produzione, Trasformazione, Commercializzazione e Trasporto degli Alimenti di origine Animale e loro derivati</t>
         </is>
       </c>
       <c r="D397" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E397" t="inlineStr"/>
       <c r="F397" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G397" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>Dirigente Veterinario</t>
         </is>
       </c>
       <c r="H397" t="inlineStr">
         <is>
-          <t>05/10/2022 13:01</t>
+          <t>07/10/2022 12:39</t>
         </is>
       </c>
       <c r="I397" t="inlineStr">
         <is>
-          <t>05/11/2022 13:01</t>
+          <t>21/10/2022 12:39</t>
         </is>
       </c>
       <c r="K397" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N397" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P397" t="inlineStr"/>
       <c r="Q397" t="inlineStr"/>
       <c r="R397" t="inlineStr"/>
       <c r="S397" t="inlineStr"/>
       <c r="T397" t="inlineStr"/>
+      <c r="W397" t="n">
+        <v>0</v>
+      </c>
+      <c r="X397" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y397" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z397" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA397" t="n">
+        <v>0</v>
+      </c>
       <c r="AC397" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD397" t="n">
+        <v>0</v>
+      </c>
       <c r="AE397" t="inlineStr">
         <is>
-          <t>Concorsi Dirigenza</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF397" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="398">
       <c r="A398" t="inlineStr"/>
-      <c r="B398" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="B398" t="inlineStr"/>
       <c r="C398" t="inlineStr">
         <is>
-          <t>Tabella triennale Avvisi e Procedure Comparative aggiornata a settembre 2022</t>
+          <t>AZIENDA ZERO - GRADUATORIA CONCORSO PUBBLICO, PER TITOLI ED ESAMI, PER LA COPERTURA DI N. 13
+POSTI DI DIRIGENTE MEDICO - DISCIPLINA UROLOGIA</t>
         </is>
       </c>
       <c r="D398" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E398" t="inlineStr"/>
       <c r="F398" t="inlineStr">
         <is>
-          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G398" t="inlineStr">
         <is>
-          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H398" t="inlineStr">
         <is>
-          <t>28/09/2022 11:10</t>
+          <t>05/10/2022 13:01</t>
         </is>
       </c>
       <c r="I398" t="inlineStr">
         <is>
-          <t>28/09/2027 11:10</t>
+          <t>05/11/2022 13:01</t>
         </is>
       </c>
       <c r="K398" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N398" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P398" t="inlineStr"/>
       <c r="Q398" t="inlineStr"/>
       <c r="R398" t="inlineStr"/>
       <c r="S398" t="inlineStr"/>
       <c r="T398" t="inlineStr"/>
-      <c r="W398" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="AC398" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="AD398" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AE398" t="inlineStr">
         <is>
-          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
+          <t>Concorsi Dirigenza</t>
         </is>
       </c>
       <c r="AF398" t="inlineStr">
         <is>
-          <t>Non definito</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="399">
       <c r="A399" t="inlineStr"/>
-      <c r="B399" t="inlineStr"/>
+      <c r="B399" t="inlineStr">
+        <is>
+          <t>Tabella</t>
+        </is>
+      </c>
       <c r="C399" t="inlineStr">
         <is>
-          <t>Avviso pubblico per la stabilizzazione del personale precario del ruolo sanitario e socio sanitario, ai sensi dell'art. 1, comma 268, lett. b) della L. 234/2021, per i profili professionali di:- DIRIGENTE MEDICO di MEDICINA LEGALE, - Coll. Prof. San. OSTETRICA/O cat. D, - Coll. Prof. San. TECNICO DELLA RIABILITAZIONE PSICHIATRICA cat. D</t>
+          <t>Tabella triennale Avvisi e Procedure Comparative aggiornata a settembre 2022</t>
         </is>
       </c>
       <c r="D399" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="E399" t="inlineStr"/>
       <c r="F399" t="inlineStr">
         <is>
-          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Tecnico</t>
+          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
         </is>
       </c>
       <c r="G399" t="inlineStr">
         <is>
-          <t>Assistente Informatico</t>
+          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
         </is>
       </c>
       <c r="H399" t="inlineStr">
         <is>
-          <t>26/09/2022 12:48</t>
+          <t>28/09/2022 11:10</t>
         </is>
       </c>
       <c r="I399" t="inlineStr">
         <is>
-          <t>11/10/2022 12:48</t>
+          <t>28/09/2027 11:10</t>
         </is>
       </c>
       <c r="K399" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N399" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P399" t="inlineStr"/>
       <c r="Q399" t="inlineStr"/>
       <c r="R399" t="inlineStr"/>
       <c r="S399" t="inlineStr"/>
       <c r="T399" t="inlineStr"/>
       <c r="W399" t="n">
         <v>0</v>
       </c>
       <c r="X399" t="n">
         <v>0</v>
       </c>
       <c r="Y399" t="n">
         <v>0</v>
       </c>
       <c r="Z399" t="n">
         <v>0</v>
       </c>
       <c r="AA399" t="n">
         <v>0</v>
       </c>
       <c r="AC399" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD399" t="n">
         <v>0</v>
       </c>
       <c r="AE399" t="inlineStr">
         <is>
-          <t>Stabilizzazione</t>
+          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
         </is>
       </c>
       <c r="AF399" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Non definito</t>
         </is>
       </c>
     </row>
     <row r="400">
       <c r="A400" t="inlineStr"/>
       <c r="B400" t="inlineStr"/>
       <c r="C400" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per soli titoli, per l'assunzione a tempo determinato di Collaboratori Professionali Sanitari - Tecnici Sanitari di Laboratorio Biomedico - cat. D (Bando Aperto al 31.12.2022)</t>
+          <t>Avviso pubblico per la stabilizzazione del personale precario del ruolo sanitario e socio sanitario, ai sensi dell'art. 1, comma 268, lett. b) della L. 234/2021, per i profili professionali di:- DIRIGENTE MEDICO di MEDICINA LEGALE, - Coll. Prof. San. OSTETRICA/O cat. D, - Coll. Prof. San. TECNICO DELLA RIABILITAZIONE PSICHIATRICA cat. D</t>
         </is>
       </c>
       <c r="D400" t="inlineStr">
         <is>
-          <t>Graduatoria/Esito</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="E400" t="inlineStr"/>
       <c r="F400" t="inlineStr">
         <is>
-          <t>D</t>
+          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Tecnico</t>
         </is>
       </c>
       <c r="G400" t="inlineStr">
         <is>
-          <t>C.P.S. Tecnico Sanitario di Laboratorio Biomedico</t>
+          <t>Assistente Informatico</t>
         </is>
       </c>
       <c r="H400" t="inlineStr">
         <is>
-          <t>23/09/2022 13:48</t>
+          <t>26/09/2022 12:48</t>
         </is>
       </c>
       <c r="I400" t="inlineStr">
         <is>
-          <t>31/12/2022 13:48</t>
+          <t>11/10/2022 12:48</t>
         </is>
       </c>
       <c r="K400" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N400" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P400" t="inlineStr"/>
       <c r="Q400" t="inlineStr"/>
       <c r="R400" t="inlineStr"/>
       <c r="S400" t="inlineStr"/>
       <c r="T400" t="inlineStr"/>
       <c r="W400" t="n">
         <v>0</v>
       </c>
       <c r="X400" t="n">
         <v>0</v>
       </c>
       <c r="Y400" t="n">
         <v>0</v>
       </c>
       <c r="Z400" t="n">
         <v>0</v>
       </c>
       <c r="AA400" t="n">
         <v>0</v>
       </c>
       <c r="AC400" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD400" t="n">
         <v>0</v>
       </c>
       <c r="AE400" t="inlineStr">
         <is>
-          <t>Avviso Pubblico</t>
+          <t>Stabilizzazione</t>
         </is>
       </c>
       <c r="AF400" t="inlineStr">
         <is>
-          <t>Tempo determinato</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="401">
       <c r="A401" t="inlineStr"/>
       <c r="B401" t="inlineStr"/>
       <c r="C401" t="inlineStr">
         <is>
-          <t>Avviso pubblico per assunzione a tempo determinato ex art. 15-septies D. Lgs. n. 502/92 e s.m.i., di un Dirigente delle Professione Sanitarie, per affidamento dell'incarico di Alta Specializzazione</t>
+          <t>Avviso pubblico, per soli titoli, per l'assunzione a tempo determinato di Collaboratori Professionali Sanitari - Tecnici Sanitari di Laboratorio Biomedico - cat. D (Bando Aperto al 31.12.2022)</t>
         </is>
       </c>
       <c r="D401" t="inlineStr">
         <is>
-          <t>Scaduto</t>
-[...6 lines deleted...]
-      </c>
+          <t>Graduatoria/Esito</t>
+        </is>
+      </c>
+      <c r="E401" t="inlineStr"/>
       <c r="F401" t="inlineStr">
         <is>
-          <t>Dirigenza dell'Area Sanità</t>
+          <t>D</t>
         </is>
       </c>
       <c r="G401" t="inlineStr">
         <is>
-          <t>Dirigente delle Professioni Sanitarie - DIRETTORE</t>
+          <t>C.P.S. Tecnico Sanitario di Laboratorio Biomedico</t>
         </is>
       </c>
       <c r="H401" t="inlineStr">
         <is>
-          <t>14/09/2022 11:27</t>
+          <t>23/09/2022 13:48</t>
         </is>
       </c>
       <c r="I401" t="inlineStr">
         <is>
-          <t>29/09/2022 23:59</t>
+          <t>31/12/2022 13:48</t>
         </is>
       </c>
       <c r="K401" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N401" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P401" t="inlineStr"/>
       <c r="Q401" t="inlineStr"/>
       <c r="R401" t="inlineStr"/>
       <c r="S401" t="inlineStr"/>
       <c r="T401" t="inlineStr"/>
       <c r="W401" t="n">
         <v>0</v>
       </c>
       <c r="X401" t="n">
         <v>0</v>
       </c>
       <c r="Y401" t="n">
         <v>0</v>
       </c>
       <c r="Z401" t="n">
         <v>0</v>
       </c>
       <c r="AA401" t="n">
         <v>0</v>
       </c>
       <c r="AC401" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD401" t="n">
         <v>0</v>
       </c>
       <c r="AE401" t="inlineStr">
         <is>
-          <t>Avvisi per incarico ex. art. 15 septies/15 octies</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF401" t="inlineStr">
         <is>
           <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="402">
       <c r="A402" t="inlineStr"/>
       <c r="B402" t="inlineStr"/>
       <c r="C402" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO - GRADUATORIA CONCORSO PUBBLICO, PER TITOLI ED ESAMI, PER LA COPERTURA DI N. 14 POSTI DI DIRIGENTE MEDICO - DISCIPLINA NEUROLOGIA</t>
+          <t>Avviso pubblico per assunzione a tempo determinato ex art. 15-septies D. Lgs. n. 502/92 e s.m.i., di un Dirigente delle Professione Sanitarie, per affidamento dell'incarico di Alta Specializzazione</t>
         </is>
       </c>
       <c r="D402" t="inlineStr">
         <is>
-          <t>Graduatoria/Esito</t>
-[...2 lines deleted...]
-      <c r="E402" t="inlineStr"/>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E402" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Avviso pubblico per assunzione a tempo determinato ex art. 15-septies D. Lgs. n. 502/92 e s.m.i., di un Dirigente delle Professione Sanitarie, per affidamento dell'incarico di Alta Specializzazione "Polo Formativo e Coordinamento Corsi di Laurea"&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="F402" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>Dirigenza dell'Area Sanità</t>
         </is>
       </c>
       <c r="G402" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>Dirigente delle Professioni Sanitarie - DIRETTORE</t>
         </is>
       </c>
       <c r="H402" t="inlineStr">
         <is>
-          <t>12/09/2022 16:58</t>
+          <t>14/09/2022 11:27</t>
         </is>
       </c>
       <c r="I402" t="inlineStr">
         <is>
-          <t>12/10/2022 16:58</t>
+          <t>29/09/2022 23:59</t>
         </is>
       </c>
       <c r="K402" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N402" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P402" t="inlineStr"/>
       <c r="Q402" t="inlineStr"/>
       <c r="R402" t="inlineStr"/>
       <c r="S402" t="inlineStr"/>
       <c r="T402" t="inlineStr"/>
+      <c r="W402" t="n">
+        <v>0</v>
+      </c>
+      <c r="X402" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y402" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z402" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA402" t="n">
+        <v>0</v>
+      </c>
       <c r="AC402" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD402" t="n">
+        <v>0</v>
+      </c>
       <c r="AE402" t="inlineStr">
         <is>
-          <t>Concorsi Dirigenza</t>
+          <t>Avvisi per incarico ex. art. 15 septies/15 octies</t>
         </is>
       </c>
       <c r="AF402" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="403">
       <c r="A403" t="inlineStr"/>
       <c r="B403" t="inlineStr"/>
       <c r="C403" t="inlineStr">
         <is>
-          <t>Avviso pubblico di mobilità volontaria per n. 1 posto di Collaboratore Tecnico Professionale cat. D</t>
+          <t>AZIENDA ZERO - GRADUATORIA CONCORSO PUBBLICO, PER TITOLI ED ESAMI, PER LA COPERTURA DI N. 14 POSTI DI DIRIGENTE MEDICO - DISCIPLINA NEUROLOGIA</t>
         </is>
       </c>
       <c r="D403" t="inlineStr">
         <is>
-          <t>Scaduto</t>
-[...6 lines deleted...]
-      </c>
+          <t>Graduatoria/Esito</t>
+        </is>
+      </c>
+      <c r="E403" t="inlineStr"/>
       <c r="F403" t="inlineStr">
         <is>
-          <t>D</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G403" t="inlineStr">
         <is>
-          <t>Collaboratore Tecnico Professionale</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H403" t="inlineStr">
         <is>
-          <t>24/08/2022 08:57</t>
+          <t>12/09/2022 16:58</t>
         </is>
       </c>
       <c r="I403" t="inlineStr">
         <is>
-          <t>23/09/2022 23:59</t>
+          <t>12/10/2022 16:58</t>
         </is>
       </c>
       <c r="K403" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N403" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P403" t="inlineStr"/>
       <c r="Q403" t="inlineStr"/>
       <c r="R403" t="inlineStr"/>
       <c r="S403" t="inlineStr"/>
       <c r="T403" t="inlineStr"/>
-      <c r="W403" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="AC403" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="AD403" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AE403" t="inlineStr">
         <is>
-          <t>Avviso di mobilità da altro ente</t>
+          <t>Concorsi Dirigenza</t>
         </is>
       </c>
       <c r="AF403" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="404">
       <c r="A404" t="inlineStr"/>
       <c r="B404" t="inlineStr"/>
       <c r="C404" t="inlineStr">
         <is>
-          <t>Riapertura termini avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 5 Dirigenti Medici disciplina di Medicina Interna</t>
+          <t>Avviso pubblico di mobilità volontaria per n. 1 posto di Collaboratore Tecnico Professionale cat. D</t>
         </is>
       </c>
       <c r="D404" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="E404" t="inlineStr"/>
+      <c r="E404" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Avviso pubblico di mobilità volontaria per n. 1 posto di Collaboratore Tecnico Professionale cat. D&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="F404" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>D</t>
         </is>
       </c>
       <c r="G404" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>Collaboratore Tecnico Professionale</t>
         </is>
       </c>
       <c r="H404" t="inlineStr">
         <is>
-          <t>19/08/2022 10:50</t>
+          <t>24/08/2022 08:57</t>
         </is>
       </c>
       <c r="I404" t="inlineStr">
         <is>
-          <t>02/09/2022 10:50</t>
+          <t>23/09/2022 23:59</t>
         </is>
       </c>
       <c r="K404" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N404" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P404" t="inlineStr"/>
       <c r="Q404" t="inlineStr"/>
       <c r="R404" t="inlineStr"/>
       <c r="S404" t="inlineStr"/>
       <c r="T404" t="inlineStr"/>
       <c r="W404" t="n">
         <v>0</v>
       </c>
       <c r="X404" t="n">
         <v>0</v>
       </c>
       <c r="Y404" t="n">
         <v>0</v>
       </c>
       <c r="Z404" t="n">
         <v>0</v>
       </c>
       <c r="AA404" t="n">
         <v>0</v>
       </c>
       <c r="AC404" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD404" t="n">
         <v>0</v>
       </c>
       <c r="AE404" t="inlineStr">
         <is>
-          <t>Avviso Pubblico</t>
+          <t>Avviso di mobilità da altro ente</t>
         </is>
       </c>
       <c r="AF404" t="inlineStr">
         <is>
-          <t>Tempo determinato</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="405">
       <c r="A405" t="inlineStr"/>
       <c r="B405" t="inlineStr"/>
       <c r="C405" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO - GRADUATORIA CONCORSO PUBBLICO PER TITOLI ED ESAMI N. 14 POSTI DI COADIUTORE AMMINISTRATIVO CATEGORIA B livello economico super (Bs)</t>
+          <t>Riapertura termini avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 5 Dirigenti Medici disciplina di Medicina Interna</t>
         </is>
       </c>
       <c r="D405" t="inlineStr">
         <is>
-          <t>Graduatoria/Esito</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="E405" t="inlineStr"/>
       <c r="F405" t="inlineStr">
         <is>
-          <t>BS</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G405" t="inlineStr">
         <is>
-          <t>Coadiutore Amministrativo Esperto</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H405" t="inlineStr">
         <is>
-          <t>09/08/2022 12:17</t>
+          <t>19/08/2022 10:50</t>
         </is>
       </c>
       <c r="I405" t="inlineStr">
         <is>
-          <t>09/09/2022 12:17</t>
+          <t>02/09/2022 10:50</t>
         </is>
       </c>
       <c r="K405" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N405" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P405" t="inlineStr"/>
       <c r="Q405" t="inlineStr"/>
       <c r="R405" t="inlineStr"/>
       <c r="S405" t="inlineStr"/>
       <c r="T405" t="inlineStr"/>
+      <c r="W405" t="n">
+        <v>0</v>
+      </c>
+      <c r="X405" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y405" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z405" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA405" t="n">
+        <v>0</v>
+      </c>
       <c r="AC405" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD405" t="n">
+        <v>0</v>
+      </c>
       <c r="AE405" t="inlineStr">
         <is>
-          <t>Concorsi Comparto</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF405" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="406">
       <c r="A406" t="inlineStr"/>
       <c r="B406" t="inlineStr"/>
       <c r="C406" t="inlineStr">
         <is>
-          <t>Avviso pubblico per il conferimento dell'incarico di Direttore della Struttura Complessa "Servizio Veterinario di Igiene Allevamenti e Produzioni Zootecniche</t>
+          <t>AZIENDA ZERO - GRADUATORIA CONCORSO PUBBLICO PER TITOLI ED ESAMI N. 14 POSTI DI COADIUTORE AMMINISTRATIVO CATEGORIA B livello economico super (Bs)</t>
         </is>
       </c>
       <c r="D406" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E406" t="inlineStr"/>
       <c r="F406" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>BS</t>
         </is>
       </c>
       <c r="G406" t="inlineStr">
         <is>
-          <t>Dirigente Veterinario</t>
+          <t>Coadiutore Amministrativo Esperto</t>
         </is>
       </c>
       <c r="H406" t="inlineStr">
         <is>
-          <t>09/08/2022 09:10</t>
+          <t>09/08/2022 12:17</t>
         </is>
       </c>
       <c r="I406" t="inlineStr">
         <is>
-          <t>08/09/2022 09:10</t>
+          <t>09/09/2022 12:17</t>
         </is>
       </c>
       <c r="K406" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N406" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P406" t="inlineStr"/>
       <c r="Q406" t="inlineStr"/>
       <c r="R406" t="inlineStr"/>
       <c r="S406" t="inlineStr"/>
       <c r="T406" t="inlineStr"/>
-      <c r="W406" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="AC406" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="AD406" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AE406" t="inlineStr">
         <is>
-          <t>Avviso di struttura complessa</t>
+          <t>Concorsi Comparto</t>
         </is>
       </c>
       <c r="AF406" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="407">
       <c r="A407" t="inlineStr"/>
       <c r="B407" t="inlineStr"/>
       <c r="C407" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n, 1 Dirigente Medico disciplina di Psichiatria</t>
+          <t>Avviso pubblico per il conferimento dell'incarico di Direttore della Struttura Complessa "Servizio Veterinario di Igiene Allevamenti e Produzioni Zootecniche</t>
         </is>
       </c>
       <c r="D407" t="inlineStr">
         <is>
-          <t>Scaduto</t>
-[...6 lines deleted...]
-      </c>
+          <t>Graduatoria/Esito</t>
+        </is>
+      </c>
+      <c r="E407" t="inlineStr"/>
       <c r="F407" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G407" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>Dirigente Veterinario</t>
         </is>
       </c>
       <c r="H407" t="inlineStr">
         <is>
-          <t>29/07/2022 11:09</t>
+          <t>09/08/2022 09:10</t>
         </is>
       </c>
       <c r="I407" t="inlineStr">
         <is>
-          <t>12/08/2022 23:59</t>
+          <t>08/09/2022 09:10</t>
         </is>
       </c>
       <c r="K407" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N407" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P407" t="inlineStr"/>
       <c r="Q407" t="inlineStr"/>
       <c r="R407" t="inlineStr"/>
       <c r="S407" t="inlineStr"/>
       <c r="T407" t="inlineStr"/>
       <c r="W407" t="n">
         <v>0</v>
       </c>
       <c r="X407" t="n">
         <v>0</v>
       </c>
       <c r="Y407" t="n">
         <v>0</v>
       </c>
       <c r="Z407" t="n">
         <v>0</v>
       </c>
       <c r="AA407" t="n">
         <v>0</v>
       </c>
       <c r="AC407" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD407" t="n">
         <v>0</v>
       </c>
       <c r="AE407" t="inlineStr">
         <is>
-          <t>Avviso Pubblico</t>
+          <t>Avviso di struttura complessa</t>
         </is>
       </c>
       <c r="AF407" t="inlineStr">
         <is>
-          <t>Tempo determinato</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="408">
       <c r="A408" t="inlineStr"/>
       <c r="B408" t="inlineStr"/>
       <c r="C408" t="inlineStr">
         <is>
-          <t>Avviso pubblico per conferimento incarico ex art. 15-septies D. Lgs. n. 502/92 e s.m.i., a Dirigente Medico disciplina di Psichiatria, di Responsabile della UOSD Sanità Penitenziaria - Salute in Carcere</t>
+          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n, 1 Dirigente Medico disciplina di Psichiatria</t>
         </is>
       </c>
       <c r="D408" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E408" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Avviso pubblico per conferimento incarico ex art. 15-septies D. Lgs. n. 502/92 e s.m.i., a Dirigente Medico disciplina di Psichiatria, di Responsabile della UOSD Sanità Penitenziaria - Salute in Carcere&lt;/p&gt;</t>
+          <t>&lt;p&gt;Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n, 1 Dirigente Medico disciplina di Psichiatria&lt;/p&gt;</t>
         </is>
       </c>
       <c r="F408" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G408" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H408" t="inlineStr">
         <is>
-          <t>22/07/2022 11:11</t>
+          <t>29/07/2022 11:09</t>
         </is>
       </c>
       <c r="I408" t="inlineStr">
         <is>
-          <t>06/08/2022 23:59</t>
+          <t>12/08/2022 23:59</t>
         </is>
       </c>
       <c r="K408" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N408" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P408" t="inlineStr"/>
       <c r="Q408" t="inlineStr"/>
       <c r="R408" t="inlineStr"/>
       <c r="S408" t="inlineStr"/>
       <c r="T408" t="inlineStr"/>
       <c r="W408" t="n">
         <v>0</v>
       </c>
       <c r="X408" t="n">
         <v>0</v>
       </c>
       <c r="Y408" t="n">
         <v>0</v>
       </c>
       <c r="Z408" t="n">
         <v>0</v>
       </c>
       <c r="AA408" t="n">
         <v>0</v>
       </c>
       <c r="AC408" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD408" t="n">
         <v>0</v>
       </c>
       <c r="AE408" t="inlineStr">
         <is>
-          <t>Avvisi per incarico ex. art. 15 septies/15 octies</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF408" t="inlineStr">
         <is>
           <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="409">
       <c r="A409" t="inlineStr"/>
       <c r="B409" t="inlineStr"/>
       <c r="C409" t="inlineStr">
         <is>
-          <t>Avviso pubblico per il conferimento dell'incarico di Direttore della Struttura Complessa "Medicina Generale di Adria"</t>
+          <t>Avviso pubblico per conferimento incarico ex art. 15-septies D. Lgs. n. 502/92 e s.m.i., a Dirigente Medico disciplina di Psichiatria, di Responsabile della UOSD Sanità Penitenziaria - Salute in Carcere</t>
         </is>
       </c>
       <c r="D409" t="inlineStr">
         <is>
-          <t>Graduatoria/Esito</t>
-[...2 lines deleted...]
-      <c r="E409" t="inlineStr"/>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E409" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Avviso pubblico per conferimento incarico ex art. 15-septies D. Lgs. n. 502/92 e s.m.i., a Dirigente Medico disciplina di Psichiatria, di Responsabile della UOSD Sanità Penitenziaria - Salute in Carcere&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="F409" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G409" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H409" t="inlineStr">
         <is>
-          <t>19/07/2022 10:21</t>
+          <t>22/07/2022 11:11</t>
         </is>
       </c>
       <c r="I409" t="inlineStr">
         <is>
-          <t>18/08/2022 23:59</t>
+          <t>06/08/2022 23:59</t>
         </is>
       </c>
       <c r="K409" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N409" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P409" t="inlineStr"/>
       <c r="Q409" t="inlineStr"/>
       <c r="R409" t="inlineStr"/>
       <c r="S409" t="inlineStr"/>
       <c r="T409" t="inlineStr"/>
       <c r="W409" t="n">
         <v>0</v>
       </c>
       <c r="X409" t="n">
         <v>0</v>
       </c>
       <c r="Y409" t="n">
         <v>0</v>
       </c>
       <c r="Z409" t="n">
         <v>0</v>
       </c>
       <c r="AA409" t="n">
         <v>0</v>
       </c>
       <c r="AC409" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD409" t="n">
         <v>0</v>
       </c>
       <c r="AE409" t="inlineStr">
         <is>
-          <t>Avviso di struttura complessa</t>
+          <t>Avvisi per incarico ex. art. 15 septies/15 octies</t>
         </is>
       </c>
       <c r="AF409" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="410">
       <c r="A410" t="inlineStr"/>
       <c r="B410" t="inlineStr"/>
       <c r="C410" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 5 Dirigenti Medici disciplina di Medicina Interna</t>
+          <t>Avviso pubblico per il conferimento dell'incarico di Direttore della Struttura Complessa "Medicina Generale di Adria"</t>
         </is>
       </c>
       <c r="D410" t="inlineStr">
         <is>
-          <t>Scaduto</t>
-[...6 lines deleted...]
-      </c>
+          <t>Graduatoria/Esito</t>
+        </is>
+      </c>
+      <c r="E410" t="inlineStr"/>
       <c r="F410" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G410" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H410" t="inlineStr">
         <is>
-          <t>11/07/2022 09:49</t>
+          <t>19/07/2022 10:21</t>
         </is>
       </c>
       <c r="I410" t="inlineStr">
         <is>
-          <t>22/07/2022 23:59</t>
+          <t>18/08/2022 23:59</t>
         </is>
       </c>
       <c r="K410" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N410" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P410" t="inlineStr"/>
       <c r="Q410" t="inlineStr"/>
       <c r="R410" t="inlineStr"/>
       <c r="S410" t="inlineStr"/>
       <c r="T410" t="inlineStr"/>
       <c r="W410" t="n">
         <v>0</v>
       </c>
       <c r="X410" t="n">
         <v>0</v>
       </c>
       <c r="Y410" t="n">
         <v>0</v>
       </c>
       <c r="Z410" t="n">
         <v>0</v>
       </c>
       <c r="AA410" t="n">
         <v>0</v>
       </c>
       <c r="AC410" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD410" t="n">
         <v>0</v>
       </c>
       <c r="AE410" t="inlineStr">
         <is>
-          <t>Avviso Pubblico</t>
+          <t>Avviso di struttura complessa</t>
         </is>
       </c>
       <c r="AF410" t="inlineStr">
         <is>
-          <t>Tempo determinato</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="411">
       <c r="A411" t="inlineStr"/>
       <c r="B411" t="inlineStr"/>
       <c r="C411" t="inlineStr">
         <is>
-          <t>Avviso pubblico di mobilità volontaria per Dirigente Medico di Gastroenterologia</t>
+          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 5 Dirigenti Medici disciplina di Medicina Interna</t>
         </is>
       </c>
       <c r="D411" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="E411" t="inlineStr"/>
+      <c r="E411" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 5 Dirigenti Medici disciplina di Medicina Interna&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="F411" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G411" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H411" t="inlineStr">
         <is>
-          <t>29/06/2022 09:03</t>
+          <t>11/07/2022 09:49</t>
         </is>
       </c>
       <c r="I411" t="inlineStr">
         <is>
-          <t>29/07/2022 09:03</t>
+          <t>22/07/2022 23:59</t>
         </is>
       </c>
       <c r="K411" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N411" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P411" t="inlineStr"/>
       <c r="Q411" t="inlineStr"/>
       <c r="R411" t="inlineStr"/>
       <c r="S411" t="inlineStr"/>
       <c r="T411" t="inlineStr"/>
       <c r="W411" t="n">
         <v>0</v>
       </c>
       <c r="X411" t="n">
         <v>0</v>
       </c>
       <c r="Y411" t="n">
         <v>0</v>
       </c>
       <c r="Z411" t="n">
         <v>0</v>
       </c>
       <c r="AA411" t="n">
         <v>0</v>
       </c>
       <c r="AC411" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD411" t="n">
         <v>0</v>
       </c>
       <c r="AE411" t="inlineStr">
         <is>
-          <t>Avviso di mobilità da altro ente</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF411" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="412">
       <c r="A412" t="inlineStr"/>
       <c r="B412" t="inlineStr"/>
       <c r="C412" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO - GRADUATORIA CONCORSO PUBBLICO PER N. 11 POSTI DI COLLABORATORE PROFESSIONALE
-ASSISTENTE SOCIALE - CATEGORIA D</t>
+          <t>Avviso pubblico di mobilità volontaria per Dirigente Medico di Gastroenterologia</t>
         </is>
       </c>
       <c r="D412" t="inlineStr">
         <is>
-          <t>Graduatoria/Esito</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="E412" t="inlineStr"/>
       <c r="F412" t="inlineStr">
         <is>
-          <t>D</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G412" t="inlineStr">
         <is>
-          <t>C.P. Assistente Sociale</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H412" t="inlineStr">
         <is>
-          <t>28/06/2022 09:14</t>
+          <t>29/06/2022 09:03</t>
         </is>
       </c>
       <c r="I412" t="inlineStr">
         <is>
-          <t>28/07/2022 09:14</t>
+          <t>29/07/2022 09:03</t>
         </is>
       </c>
       <c r="K412" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N412" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P412" t="inlineStr"/>
       <c r="Q412" t="inlineStr"/>
       <c r="R412" t="inlineStr"/>
       <c r="S412" t="inlineStr"/>
       <c r="T412" t="inlineStr"/>
+      <c r="W412" t="n">
+        <v>0</v>
+      </c>
+      <c r="X412" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y412" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z412" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA412" t="n">
+        <v>0</v>
+      </c>
       <c r="AC412" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD412" t="n">
+        <v>0</v>
+      </c>
       <c r="AE412" t="inlineStr">
         <is>
-          <t>Concorsi Comparto</t>
+          <t>Avviso di mobilità da altro ente</t>
         </is>
       </c>
       <c r="AF412" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="413">
       <c r="A413" t="inlineStr"/>
       <c r="B413" t="inlineStr"/>
       <c r="C413" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO - GRADUATORIA CONCORSO PUBBLICO N. 12 POSTI DI DIRIGENTE MEDICO - DISCIPLINA DI ONCOLOGIA - SPECIALIZZATI</t>
+          <t>AZIENDA ZERO - GRADUATORIA CONCORSO PUBBLICO PER N. 11 POSTI DI COLLABORATORE PROFESSIONALE
+ASSISTENTE SOCIALE - CATEGORIA D</t>
         </is>
       </c>
       <c r="D413" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E413" t="inlineStr"/>
       <c r="F413" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>D</t>
         </is>
       </c>
       <c r="G413" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>C.P. Assistente Sociale</t>
         </is>
       </c>
       <c r="H413" t="inlineStr">
         <is>
-          <t>17/06/2022 08:43</t>
+          <t>28/06/2022 09:14</t>
         </is>
       </c>
       <c r="I413" t="inlineStr">
         <is>
-          <t>17/07/2022 08:43</t>
+          <t>28/07/2022 09:14</t>
         </is>
       </c>
       <c r="K413" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N413" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P413" t="inlineStr"/>
       <c r="Q413" t="inlineStr"/>
       <c r="R413" t="inlineStr"/>
       <c r="S413" t="inlineStr"/>
       <c r="T413" t="inlineStr"/>
       <c r="AC413" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE413" t="inlineStr">
         <is>
-          <t>Avvisi Incarichi 15 septies/octies D.Lgs 502/92</t>
+          <t>Concorsi Comparto</t>
         </is>
       </c>
       <c r="AF413" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="414">
       <c r="A414" t="inlineStr"/>
       <c r="B414" t="inlineStr"/>
       <c r="C414" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO - GRADUATORIA CONCORSO PUBBLICO N. 12 POSTI DI DIRIGENTE MEDICO - DISCIPLINA DI ONCOLOGIA - SPECIALIZZANDI</t>
+          <t>AZIENDA ZERO - GRADUATORIA CONCORSO PUBBLICO N. 12 POSTI DI DIRIGENTE MEDICO - DISCIPLINA DI ONCOLOGIA - SPECIALIZZATI</t>
         </is>
       </c>
       <c r="D414" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E414" t="inlineStr"/>
       <c r="F414" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G414" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H414" t="inlineStr">
         <is>
-          <t>17/06/2022 08:38</t>
+          <t>17/06/2022 08:43</t>
         </is>
       </c>
       <c r="I414" t="inlineStr">
         <is>
-          <t>17/07/2022 08:38</t>
+          <t>17/07/2022 08:43</t>
         </is>
       </c>
       <c r="K414" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N414" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P414" t="inlineStr"/>
       <c r="Q414" t="inlineStr"/>
       <c r="R414" t="inlineStr"/>
       <c r="S414" t="inlineStr"/>
       <c r="T414" t="inlineStr"/>
       <c r="AC414" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE414" t="inlineStr">
         <is>
-          <t>Concorsi Dirigenza</t>
+          <t>Avvisi Incarichi 15 septies/octies D.Lgs 502/92</t>
         </is>
       </c>
       <c r="AF414" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="415">
       <c r="A415" t="inlineStr"/>
       <c r="B415" t="inlineStr"/>
       <c r="C415" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO - GRADUATORIA CONCORSO PUBBLICO N. 23 POSTI DI DIRIGENTE MEDICO - DISCIPLINA ORGANIZZAZIONE DEI SERVIZI SANITARI DI BASE - SPECIALISTI</t>
+          <t>AZIENDA ZERO - GRADUATORIA CONCORSO PUBBLICO N. 12 POSTI DI DIRIGENTE MEDICO - DISCIPLINA DI ONCOLOGIA - SPECIALIZZANDI</t>
         </is>
       </c>
       <c r="D415" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E415" t="inlineStr"/>
       <c r="F415" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G415" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H415" t="inlineStr">
         <is>
-          <t>17/06/2022 08:30</t>
+          <t>17/06/2022 08:38</t>
         </is>
       </c>
       <c r="I415" t="inlineStr">
         <is>
-          <t>17/07/2022 08:30</t>
+          <t>17/07/2022 08:38</t>
         </is>
       </c>
       <c r="K415" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N415" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P415" t="inlineStr"/>
       <c r="Q415" t="inlineStr"/>
       <c r="R415" t="inlineStr"/>
       <c r="S415" t="inlineStr"/>
       <c r="T415" t="inlineStr"/>
       <c r="AC415" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE415" t="inlineStr">
         <is>
           <t>Concorsi Dirigenza</t>
         </is>
       </c>
       <c r="AF415" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="416">
       <c r="A416" t="inlineStr"/>
       <c r="B416" t="inlineStr"/>
       <c r="C416" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO - GRADUATORIA CONCORSO PUBBLICO N. 23 POSTI DI DIRIGENTE MEDICO - DISCIPLINA ORGANIZZAZIONE DEI SERVIZI SANITARI DI BASE - SPECIALIZZANDI</t>
+          <t>AZIENDA ZERO - GRADUATORIA CONCORSO PUBBLICO N. 23 POSTI DI DIRIGENTE MEDICO - DISCIPLINA ORGANIZZAZIONE DEI SERVIZI SANITARI DI BASE - SPECIALISTI</t>
         </is>
       </c>
       <c r="D416" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E416" t="inlineStr"/>
       <c r="F416" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G416" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H416" t="inlineStr">
         <is>
-          <t>17/06/2022 08:26</t>
+          <t>17/06/2022 08:30</t>
         </is>
       </c>
       <c r="I416" t="inlineStr">
         <is>
-          <t>17/07/2022 08:26</t>
+          <t>17/07/2022 08:30</t>
         </is>
       </c>
       <c r="K416" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N416" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P416" t="inlineStr"/>
       <c r="Q416" t="inlineStr"/>
       <c r="R416" t="inlineStr"/>
       <c r="S416" t="inlineStr"/>
       <c r="T416" t="inlineStr"/>
       <c r="AC416" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE416" t="inlineStr">
         <is>
           <t>Concorsi Dirigenza</t>
         </is>
       </c>
       <c r="AF416" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="417">
       <c r="A417" t="inlineStr"/>
       <c r="B417" t="inlineStr"/>
       <c r="C417" t="inlineStr">
         <is>
-          <t>Azienda Zero - Graduatoria concorso pubblico per n. 110 posti di C.P.S. Tecnico Sanitario di Laboratorio Biomedico - cat. D</t>
+          <t>AZIENDA ZERO - GRADUATORIA CONCORSO PUBBLICO N. 23 POSTI DI DIRIGENTE MEDICO - DISCIPLINA ORGANIZZAZIONE DEI SERVIZI SANITARI DI BASE - SPECIALIZZANDI</t>
         </is>
       </c>
       <c r="D417" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E417" t="inlineStr"/>
       <c r="F417" t="inlineStr">
         <is>
-          <t>D</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G417" t="inlineStr">
         <is>
-          <t>C.P.S. Tecnico Sanitario di Laboratorio Biomedico</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H417" t="inlineStr">
         <is>
-          <t>16/06/2022 13:44</t>
+          <t>17/06/2022 08:26</t>
         </is>
       </c>
       <c r="I417" t="inlineStr">
         <is>
-          <t>16/07/2022 13:44</t>
+          <t>17/07/2022 08:26</t>
         </is>
       </c>
       <c r="K417" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N417" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P417" t="inlineStr"/>
       <c r="Q417" t="inlineStr"/>
       <c r="R417" t="inlineStr"/>
       <c r="S417" t="inlineStr"/>
       <c r="T417" t="inlineStr"/>
       <c r="AC417" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE417" t="inlineStr">
         <is>
-          <t>Concorsi Comparto</t>
+          <t>Concorsi Dirigenza</t>
         </is>
       </c>
       <c r="AF417" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="418">
       <c r="A418" t="inlineStr"/>
-      <c r="B418" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="B418" t="inlineStr"/>
       <c r="C418" t="inlineStr">
         <is>
-          <t>Tabella triennale avvisi e procedure comparative aggiornata a giugno 2022</t>
+          <t>Azienda Zero - Graduatoria concorso pubblico per n. 110 posti di C.P.S. Tecnico Sanitario di Laboratorio Biomedico - cat. D</t>
         </is>
       </c>
       <c r="D418" t="inlineStr">
         <is>
-          <t>Aperto</t>
-[...6 lines deleted...]
-      </c>
+          <t>Graduatoria/Esito</t>
+        </is>
+      </c>
+      <c r="E418" t="inlineStr"/>
       <c r="F418" t="inlineStr">
         <is>
-          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
+          <t>D</t>
         </is>
       </c>
       <c r="G418" t="inlineStr">
         <is>
-          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
+          <t>C.P.S. Tecnico Sanitario di Laboratorio Biomedico</t>
         </is>
       </c>
       <c r="H418" t="inlineStr">
         <is>
-          <t>16/06/2022 11:59</t>
+          <t>16/06/2022 13:44</t>
         </is>
       </c>
       <c r="I418" t="inlineStr">
         <is>
-          <t>16/06/2027 23:59</t>
+          <t>16/07/2022 13:44</t>
         </is>
       </c>
       <c r="K418" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N418" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P418" t="inlineStr"/>
       <c r="Q418" t="inlineStr"/>
       <c r="R418" t="inlineStr"/>
       <c r="S418" t="inlineStr"/>
       <c r="T418" t="inlineStr"/>
-      <c r="W418" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="AC418" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="AD418" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AE418" t="inlineStr">
         <is>
-          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
+          <t>Concorsi Comparto</t>
         </is>
       </c>
       <c r="AF418" t="inlineStr">
         <is>
-          <t>Non definito</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="419">
       <c r="A419" t="inlineStr"/>
-      <c r="B419" t="inlineStr"/>
+      <c r="B419" t="inlineStr">
+        <is>
+          <t>Tabella</t>
+        </is>
+      </c>
       <c r="C419" t="inlineStr">
         <is>
-          <t>Avviso procedura comparativa per il conferimento di nr. 1 incarico libero-professionale a Psicologo, per la realizzazione delle attività progettuali previste dal Piano per contrastare il Gioco d'Azzardo Patologico.</t>
+          <t>Tabella triennale avvisi e procedure comparative aggiornata a giugno 2022</t>
         </is>
       </c>
       <c r="D419" t="inlineStr">
         <is>
-          <t>Scaduto</t>
-[...2 lines deleted...]
-      <c r="E419" t="inlineStr"/>
+          <t>Aperto</t>
+        </is>
+      </c>
+      <c r="E419" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Tabella triennale avvisi e procedure comparative aggiornata a giugno 2022&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="F419" t="inlineStr">
         <is>
-          <t>Dirigenza</t>
+          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
         </is>
       </c>
       <c r="G419" t="inlineStr">
         <is>
-          <t>Dirigente Psicologo</t>
+          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
         </is>
       </c>
       <c r="H419" t="inlineStr">
         <is>
-          <t>14/06/2022 11:13</t>
+          <t>16/06/2022 11:59</t>
         </is>
       </c>
       <c r="I419" t="inlineStr">
         <is>
-          <t>22/06/2022 23:59</t>
+          <t>16/06/2027 23:59</t>
         </is>
       </c>
       <c r="K419" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N419" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P419" t="inlineStr"/>
       <c r="Q419" t="inlineStr"/>
       <c r="R419" t="inlineStr"/>
       <c r="S419" t="inlineStr"/>
       <c r="T419" t="inlineStr"/>
+      <c r="W419" t="n">
+        <v>0</v>
+      </c>
+      <c r="X419" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y419" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z419" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA419" t="n">
+        <v>0</v>
+      </c>
       <c r="AC419" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD419" t="n">
+        <v>0</v>
+      </c>
       <c r="AE419" t="inlineStr">
         <is>
-          <t>Incarichi libero professionali</t>
+          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
         </is>
       </c>
       <c r="AF419" t="inlineStr">
         <is>
-          <t>Lavoro autonomo</t>
+          <t>Non definito</t>
         </is>
       </c>
     </row>
     <row r="420">
       <c r="A420" t="inlineStr"/>
       <c r="B420" t="inlineStr"/>
       <c r="C420" t="inlineStr">
         <is>
-          <t>Azienda Zero - graduatoria concorso pubblico n. 23 posti di C.P.S. Tecnico della Riabilitazione Psichiatria - cat. D</t>
+          <t>Avviso procedura comparativa per il conferimento di nr. 1 incarico libero-professionale a Psicologo, per la realizzazione delle attività progettuali previste dal Piano per contrastare il Gioco d'Azzardo Patologico.</t>
         </is>
       </c>
       <c r="D420" t="inlineStr">
         <is>
-          <t>Graduatoria/Esito</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="E420" t="inlineStr"/>
       <c r="F420" t="inlineStr">
         <is>
-          <t>D</t>
+          <t>Dirigenza</t>
         </is>
       </c>
       <c r="G420" t="inlineStr">
         <is>
-          <t>C.P.S. Tecnico della Riabilitazione Psichiatrica</t>
+          <t>Dirigente Psicologo</t>
         </is>
       </c>
       <c r="H420" t="inlineStr">
         <is>
-          <t>13/06/2022 10:53</t>
+          <t>14/06/2022 11:13</t>
         </is>
       </c>
       <c r="I420" t="inlineStr">
         <is>
-          <t>13/07/2022 10:53</t>
+          <t>22/06/2022 23:59</t>
         </is>
       </c>
       <c r="K420" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N420" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P420" t="inlineStr"/>
       <c r="Q420" t="inlineStr"/>
       <c r="R420" t="inlineStr"/>
       <c r="S420" t="inlineStr"/>
       <c r="T420" t="inlineStr"/>
       <c r="AC420" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE420" t="inlineStr">
         <is>
-          <t>Avvisi Incarichi 15 septies/octies D.Lgs 502/92</t>
+          <t>Incarichi libero professionali</t>
         </is>
       </c>
       <c r="AF420" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Lavoro autonomo</t>
         </is>
       </c>
     </row>
     <row r="421">
       <c r="A421" t="inlineStr"/>
       <c r="B421" t="inlineStr"/>
       <c r="C421" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di Dirigenti Medici discipline: Gastroenterologia, Patologia Clinica, Urologia.</t>
+          <t>Azienda Zero - graduatoria concorso pubblico n. 23 posti di C.P.S. Tecnico della Riabilitazione Psichiatria - cat. D</t>
         </is>
       </c>
       <c r="D421" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E421" t="inlineStr"/>
       <c r="F421" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>D</t>
         </is>
       </c>
       <c r="G421" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>C.P.S. Tecnico della Riabilitazione Psichiatrica</t>
         </is>
       </c>
       <c r="H421" t="inlineStr">
         <is>
-          <t>10/06/2022 12:56</t>
+          <t>13/06/2022 10:53</t>
         </is>
       </c>
       <c r="I421" t="inlineStr">
         <is>
-          <t>10/07/2022 12:56</t>
+          <t>13/07/2022 10:53</t>
         </is>
       </c>
       <c r="K421" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N421" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P421" t="inlineStr"/>
       <c r="Q421" t="inlineStr"/>
       <c r="R421" t="inlineStr"/>
       <c r="S421" t="inlineStr"/>
       <c r="T421" t="inlineStr"/>
       <c r="AC421" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE421" t="inlineStr">
         <is>
-          <t>Avvisi tempo determinato Dirigenza</t>
+          <t>Avvisi Incarichi 15 septies/octies D.Lgs 502/92</t>
         </is>
       </c>
       <c r="AF421" t="inlineStr">
         <is>
-          <t>Tempo determinato</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="422">
       <c r="A422" t="inlineStr"/>
       <c r="B422" t="inlineStr"/>
       <c r="C422" t="inlineStr">
         <is>
-          <t>Concorso pubblico, per titoli ed esami, riservato al personale precario in possesso dei requisiti per la stabilizzazione, di cui all'art. 20, comma 2, del D. Lgs. n. 75/2017 e s.m.i., per l'assunzione a tempo indeterminato di n. 2 Dirigenti Psicologi nella disciplina di Psicologia o Psicoterapia.</t>
+          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di Dirigenti Medici discipline: Gastroenterologia, Patologia Clinica, Urologia.</t>
         </is>
       </c>
       <c r="D422" t="inlineStr">
         <is>
-          <t>Ammissione/Commissione/Espletamento</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="E422" t="inlineStr"/>
       <c r="F422" t="inlineStr">
         <is>
-          <t>Dirigenza</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G422" t="inlineStr">
         <is>
-          <t>Dirigente Psicologo</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H422" t="inlineStr">
         <is>
-          <t>03/06/2022 09:48</t>
+          <t>10/06/2022 12:56</t>
         </is>
       </c>
       <c r="I422" t="inlineStr">
         <is>
-          <t>03/07/2022 23:59</t>
+          <t>10/07/2022 12:56</t>
         </is>
       </c>
       <c r="K422" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N422" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P422" t="inlineStr"/>
       <c r="Q422" t="inlineStr"/>
       <c r="R422" t="inlineStr"/>
       <c r="S422" t="inlineStr"/>
       <c r="T422" t="inlineStr"/>
-      <c r="W422" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="AC422" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="AD422" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AE422" t="inlineStr">
         <is>
-          <t>Stabilizzazione</t>
+          <t>Avvisi tempo determinato Dirigenza</t>
         </is>
       </c>
       <c r="AF422" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="423">
       <c r="A423" t="inlineStr"/>
       <c r="B423" t="inlineStr"/>
       <c r="C423" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di Dirigenti Medici di varie discipline (v. bando) a servizio dei Pronto Soccorso degli Ospedali dell'Azienda ULSS 5 Polesana</t>
+          <t>Concorso pubblico, per titoli ed esami, riservato al personale precario in possesso dei requisiti per la stabilizzazione, di cui all'art. 20, comma 2, del D. Lgs. n. 75/2017 e s.m.i., per l'assunzione a tempo indeterminato di n. 2 Dirigenti Psicologi nella disciplina di Psicologia o Psicoterapia.</t>
         </is>
       </c>
       <c r="D423" t="inlineStr">
         <is>
-          <t>Scaduto</t>
-[...6 lines deleted...]
-      </c>
+          <t>Ammissione/Commissione/Espletamento</t>
+        </is>
+      </c>
+      <c r="E423" t="inlineStr"/>
       <c r="F423" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>Dirigenza</t>
         </is>
       </c>
       <c r="G423" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>Dirigente Psicologo</t>
         </is>
       </c>
       <c r="H423" t="inlineStr">
         <is>
-          <t>23/05/2022 12:01</t>
+          <t>03/06/2022 09:48</t>
         </is>
       </c>
       <c r="I423" t="inlineStr">
         <is>
-          <t>03/06/2022 23:59</t>
+          <t>03/07/2022 23:59</t>
         </is>
       </c>
       <c r="K423" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N423" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P423" t="inlineStr"/>
       <c r="Q423" t="inlineStr"/>
       <c r="R423" t="inlineStr"/>
       <c r="S423" t="inlineStr"/>
       <c r="T423" t="inlineStr"/>
       <c r="W423" t="n">
         <v>0</v>
       </c>
       <c r="X423" t="n">
         <v>0</v>
       </c>
       <c r="Y423" t="n">
         <v>0</v>
       </c>
       <c r="Z423" t="n">
         <v>0</v>
       </c>
       <c r="AA423" t="n">
         <v>0</v>
       </c>
       <c r="AC423" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD423" t="n">
         <v>0</v>
       </c>
       <c r="AE423" t="inlineStr">
         <is>
-          <t>Avviso Pubblico</t>
+          <t>Stabilizzazione</t>
         </is>
       </c>
       <c r="AF423" t="inlineStr">
         <is>
-          <t>Tempo determinato</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="424">
       <c r="A424" t="inlineStr"/>
       <c r="B424" t="inlineStr"/>
       <c r="C424" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di Dirigenti Medici discipline: Anestesia e Rianimazione, Cardiologia, Pediatria</t>
+          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di Dirigenti Medici di varie discipline (v. bando) a servizio dei Pronto Soccorso degli Ospedali dell'Azienda ULSS 5 Polesana</t>
         </is>
       </c>
       <c r="D424" t="inlineStr">
         <is>
-          <t>Graduatoria/Esito</t>
-[...2 lines deleted...]
-      <c r="E424" t="inlineStr"/>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E424" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di Dirigenti Medici di varie discipline (v. bando) a servizio dei Pronto Soccorso degli Ospedali dell'Azienda ULSS 5 Polesana&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="F424" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G424" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H424" t="inlineStr">
         <is>
-          <t>23/05/2022 11:59</t>
+          <t>23/05/2022 12:01</t>
         </is>
       </c>
       <c r="I424" t="inlineStr">
         <is>
           <t>03/06/2022 23:59</t>
         </is>
       </c>
       <c r="K424" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N424" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P424" t="inlineStr"/>
       <c r="Q424" t="inlineStr"/>
       <c r="R424" t="inlineStr"/>
       <c r="S424" t="inlineStr"/>
       <c r="T424" t="inlineStr"/>
       <c r="W424" t="n">
         <v>0</v>
       </c>
@@ -32174,72 +32178,72 @@
       </c>
       <c r="AC424" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD424" t="n">
         <v>0</v>
       </c>
       <c r="AE424" t="inlineStr">
         <is>
           <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF424" t="inlineStr">
         <is>
           <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="425">
       <c r="A425" t="inlineStr"/>
       <c r="B425" t="inlineStr"/>
       <c r="C425" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di Dirigenti Medici discipline: Chirurgia Generale, Ginecologia ed Ostetricia, Radiodiagnostica</t>
+          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di Dirigenti Medici discipline: Anestesia e Rianimazione, Cardiologia, Pediatria</t>
         </is>
       </c>
       <c r="D425" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E425" t="inlineStr"/>
       <c r="F425" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G425" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H425" t="inlineStr">
         <is>
-          <t>23/05/2022 11:56</t>
+          <t>23/05/2022 11:59</t>
         </is>
       </c>
       <c r="I425" t="inlineStr">
         <is>
           <t>03/06/2022 23:59</t>
         </is>
       </c>
       <c r="K425" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N425" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P425" t="inlineStr"/>
       <c r="Q425" t="inlineStr"/>
       <c r="R425" t="inlineStr"/>
       <c r="S425" t="inlineStr"/>
       <c r="T425" t="inlineStr"/>
       <c r="W425" t="n">
         <v>0</v>
       </c>
@@ -32257,247 +32261,243 @@
       </c>
       <c r="AC425" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD425" t="n">
         <v>0</v>
       </c>
       <c r="AE425" t="inlineStr">
         <is>
           <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF425" t="inlineStr">
         <is>
           <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="426">
       <c r="A426" t="inlineStr"/>
       <c r="B426" t="inlineStr"/>
       <c r="C426" t="inlineStr">
         <is>
-          <t>Avviso pubblico per conferimento dell'incarico di Direttore della UOC Malattie Infettive</t>
+          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di Dirigenti Medici discipline: Chirurgia Generale, Ginecologia ed Ostetricia, Radiodiagnostica</t>
         </is>
       </c>
       <c r="D426" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E426" t="inlineStr"/>
       <c r="F426" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G426" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H426" t="inlineStr">
         <is>
-          <t>13/05/2022 14:50</t>
+          <t>23/05/2022 11:56</t>
         </is>
       </c>
       <c r="I426" t="inlineStr">
         <is>
-          <t>12/06/2022 23:59</t>
+          <t>03/06/2022 23:59</t>
         </is>
       </c>
       <c r="K426" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N426" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P426" t="inlineStr"/>
       <c r="Q426" t="inlineStr"/>
       <c r="R426" t="inlineStr"/>
       <c r="S426" t="inlineStr"/>
       <c r="T426" t="inlineStr"/>
       <c r="W426" t="n">
         <v>0</v>
       </c>
       <c r="X426" t="n">
         <v>0</v>
       </c>
       <c r="Y426" t="n">
         <v>0</v>
       </c>
       <c r="Z426" t="n">
         <v>0</v>
       </c>
       <c r="AA426" t="n">
         <v>0</v>
       </c>
       <c r="AC426" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD426" t="n">
         <v>0</v>
       </c>
       <c r="AE426" t="inlineStr">
         <is>
-          <t>Avviso di struttura complessa</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF426" t="inlineStr">
         <is>
           <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="427">
       <c r="A427" t="inlineStr"/>
       <c r="B427" t="inlineStr"/>
       <c r="C427" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per soli titoli, per l'assunzione a tempo determinato di Collaboratori Professionali Sanitari - Infermieri - cat. D, anche per possibile inserimento presso i Centri di Servizi del Territorio (Bando Aperto al 31.12.2022)</t>
+          <t>Avviso pubblico per conferimento dell'incarico di Direttore della UOC Malattie Infettive</t>
         </is>
       </c>
       <c r="D427" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E427" t="inlineStr"/>
       <c r="F427" t="inlineStr">
         <is>
-          <t>D</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G427" t="inlineStr">
         <is>
-          <t>C.P.S. Infermiere</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H427" t="inlineStr">
         <is>
-          <t>13/05/2022 14:45</t>
+          <t>13/05/2022 14:50</t>
         </is>
       </c>
       <c r="I427" t="inlineStr">
         <is>
-          <t>31/12/2022 23:59</t>
+          <t>12/06/2022 23:59</t>
         </is>
       </c>
       <c r="K427" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N427" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P427" t="inlineStr"/>
       <c r="Q427" t="inlineStr"/>
       <c r="R427" t="inlineStr"/>
       <c r="S427" t="inlineStr"/>
       <c r="T427" t="inlineStr"/>
       <c r="W427" t="n">
         <v>0</v>
       </c>
       <c r="X427" t="n">
         <v>0</v>
       </c>
       <c r="Y427" t="n">
         <v>0</v>
       </c>
       <c r="Z427" t="n">
         <v>0</v>
       </c>
       <c r="AA427" t="n">
         <v>0</v>
       </c>
       <c r="AC427" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD427" t="n">
         <v>0</v>
       </c>
       <c r="AE427" t="inlineStr">
         <is>
-          <t>Avviso Pubblico</t>
+          <t>Avviso di struttura complessa</t>
         </is>
       </c>
       <c r="AF427" t="inlineStr">
         <is>
           <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="428">
       <c r="A428" t="inlineStr"/>
       <c r="B428" t="inlineStr"/>
       <c r="C428" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 1 Dirigente Medico disciplina di Ortopedia e Traumatologia</t>
+          <t>Avviso pubblico, per soli titoli, per l'assunzione a tempo determinato di Collaboratori Professionali Sanitari - Infermieri - cat. D, anche per possibile inserimento presso i Centri di Servizi del Territorio (Bando Aperto al 31.12.2022)</t>
         </is>
       </c>
       <c r="D428" t="inlineStr">
         <is>
-          <t>Scaduto</t>
-[...6 lines deleted...]
-      </c>
+          <t>Graduatoria/Esito</t>
+        </is>
+      </c>
+      <c r="E428" t="inlineStr"/>
       <c r="F428" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>D</t>
         </is>
       </c>
       <c r="G428" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>C.P.S. Infermiere</t>
         </is>
       </c>
       <c r="H428" t="inlineStr">
         <is>
-          <t>13/05/2022 14:42</t>
+          <t>13/05/2022 14:45</t>
         </is>
       </c>
       <c r="I428" t="inlineStr">
         <is>
-          <t>27/05/2022 23:59</t>
+          <t>31/12/2022 23:59</t>
         </is>
       </c>
       <c r="K428" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N428" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P428" t="inlineStr"/>
       <c r="Q428" t="inlineStr"/>
       <c r="R428" t="inlineStr"/>
       <c r="S428" t="inlineStr"/>
       <c r="T428" t="inlineStr"/>
       <c r="W428" t="n">
         <v>0</v>
       </c>
       <c r="X428" t="n">
         <v>0</v>
       </c>
       <c r="Y428" t="n">
         <v>0</v>
@@ -32510,321 +32510,325 @@
       </c>
       <c r="AC428" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD428" t="n">
         <v>0</v>
       </c>
       <c r="AE428" t="inlineStr">
         <is>
           <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF428" t="inlineStr">
         <is>
           <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="429">
       <c r="A429" t="inlineStr"/>
       <c r="B429" t="inlineStr"/>
       <c r="C429" t="inlineStr">
         <is>
-          <t>Avviso pubblico di mobilità volontaria per n. 1 Operatore Socio Sanitario (OSS) - cat. B livello economico super (Bs)</t>
+          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 1 Dirigente Medico disciplina di Ortopedia e Traumatologia</t>
         </is>
       </c>
       <c r="D429" t="inlineStr">
         <is>
-          <t>Graduatoria/Esito</t>
-[...2 lines deleted...]
-      <c r="E429" t="inlineStr"/>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E429" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 1 Dirigente Medico disciplina di Ortopedia e Traumatologia&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="F429" t="inlineStr">
         <is>
-          <t>BS</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G429" t="inlineStr">
         <is>
-          <t>Operatore Socio Sanitario</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H429" t="inlineStr">
         <is>
-          <t>12/05/2022 13:29</t>
+          <t>13/05/2022 14:42</t>
         </is>
       </c>
       <c r="I429" t="inlineStr">
         <is>
-          <t>13/06/2022 23:59</t>
+          <t>27/05/2022 23:59</t>
         </is>
       </c>
       <c r="K429" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N429" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P429" t="inlineStr"/>
       <c r="Q429" t="inlineStr"/>
       <c r="R429" t="inlineStr"/>
       <c r="S429" t="inlineStr"/>
       <c r="T429" t="inlineStr"/>
       <c r="W429" t="n">
         <v>0</v>
       </c>
       <c r="X429" t="n">
         <v>0</v>
       </c>
       <c r="Y429" t="n">
         <v>0</v>
       </c>
       <c r="Z429" t="n">
         <v>0</v>
       </c>
       <c r="AA429" t="n">
         <v>0</v>
       </c>
       <c r="AC429" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD429" t="n">
         <v>0</v>
       </c>
       <c r="AE429" t="inlineStr">
         <is>
-          <t>Avviso di mobilità da altro ente</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF429" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="430">
       <c r="A430" t="inlineStr"/>
       <c r="B430" t="inlineStr"/>
       <c r="C430" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 1 Collaboratore Professionale Sanitario - Tecnico della Prevenzione nell'ambiente e nei luoghi di lavoro - cat. D</t>
+          <t>Avviso pubblico di mobilità volontaria per n. 1 Operatore Socio Sanitario (OSS) - cat. B livello economico super (Bs)</t>
         </is>
       </c>
       <c r="D430" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E430" t="inlineStr"/>
       <c r="F430" t="inlineStr">
         <is>
-          <t>D</t>
+          <t>BS</t>
         </is>
       </c>
       <c r="G430" t="inlineStr">
         <is>
-          <t>C.P.S. Tecnico della Prevenzione nell'ambiente e nei luoghi di lavoro</t>
+          <t>Operatore Socio Sanitario</t>
         </is>
       </c>
       <c r="H430" t="inlineStr">
         <is>
-          <t>09/05/2022 09:54</t>
+          <t>12/05/2022 13:29</t>
         </is>
       </c>
       <c r="I430" t="inlineStr">
         <is>
-          <t>20/05/2022 23:59</t>
+          <t>13/06/2022 23:59</t>
         </is>
       </c>
       <c r="K430" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N430" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P430" t="inlineStr"/>
       <c r="Q430" t="inlineStr"/>
       <c r="R430" t="inlineStr"/>
       <c r="S430" t="inlineStr"/>
       <c r="T430" t="inlineStr"/>
       <c r="W430" t="n">
         <v>0</v>
       </c>
       <c r="X430" t="n">
         <v>0</v>
       </c>
       <c r="Y430" t="n">
         <v>0</v>
       </c>
       <c r="Z430" t="n">
         <v>0</v>
       </c>
       <c r="AA430" t="n">
         <v>0</v>
       </c>
       <c r="AC430" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD430" t="n">
         <v>0</v>
       </c>
       <c r="AE430" t="inlineStr">
         <is>
-          <t>Avviso Pubblico</t>
+          <t>Avviso di mobilità da altro ente</t>
         </is>
       </c>
       <c r="AF430" t="inlineStr">
         <is>
-          <t>Tempo determinato</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="431">
       <c r="A431" t="inlineStr"/>
       <c r="B431" t="inlineStr"/>
       <c r="C431" t="inlineStr">
         <is>
-          <t>Avviso pubblico per il conferimento dell'incarico di Direttore della Struttura Complessa Radioterapia</t>
+          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 1 Collaboratore Professionale Sanitario - Tecnico della Prevenzione nell'ambiente e nei luoghi di lavoro - cat. D</t>
         </is>
       </c>
       <c r="D431" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E431" t="inlineStr"/>
       <c r="F431" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>D</t>
         </is>
       </c>
       <c r="G431" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>C.P.S. Tecnico della Prevenzione nell'ambiente e nei luoghi di lavoro</t>
         </is>
       </c>
       <c r="H431" t="inlineStr">
         <is>
-          <t>06/05/2022 10:27</t>
+          <t>09/05/2022 09:54</t>
         </is>
       </c>
       <c r="I431" t="inlineStr">
         <is>
-          <t>05/06/2022 23:59</t>
+          <t>20/05/2022 23:59</t>
         </is>
       </c>
       <c r="K431" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N431" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P431" t="inlineStr"/>
       <c r="Q431" t="inlineStr"/>
       <c r="R431" t="inlineStr"/>
       <c r="S431" t="inlineStr"/>
       <c r="T431" t="inlineStr"/>
       <c r="W431" t="n">
         <v>0</v>
       </c>
       <c r="X431" t="n">
         <v>0</v>
       </c>
       <c r="Y431" t="n">
         <v>0</v>
       </c>
       <c r="Z431" t="n">
         <v>0</v>
       </c>
       <c r="AA431" t="n">
         <v>0</v>
       </c>
       <c r="AC431" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD431" t="n">
         <v>0</v>
       </c>
       <c r="AE431" t="inlineStr">
         <is>
-          <t>Avviso di struttura complessa</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF431" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="432">
       <c r="A432" t="inlineStr"/>
       <c r="B432" t="inlineStr"/>
       <c r="C432" t="inlineStr">
         <is>
-          <t>Avviso pubblico per il conferimento dell'incarico di Direttore della Struttura Complessa Medicina Nucleare</t>
+          <t>Avviso pubblico per il conferimento dell'incarico di Direttore della Struttura Complessa Radioterapia</t>
         </is>
       </c>
       <c r="D432" t="inlineStr">
         <is>
-          <t>Graduatoria/Esito</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="E432" t="inlineStr"/>
       <c r="F432" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G432" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H432" t="inlineStr">
         <is>
-          <t>06/05/2022 10:22</t>
+          <t>06/05/2022 10:27</t>
         </is>
       </c>
       <c r="I432" t="inlineStr">
         <is>
           <t>05/06/2022 23:59</t>
         </is>
       </c>
       <c r="K432" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N432" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P432" t="inlineStr"/>
       <c r="Q432" t="inlineStr"/>
       <c r="R432" t="inlineStr"/>
       <c r="S432" t="inlineStr"/>
       <c r="T432" t="inlineStr"/>
       <c r="W432" t="n">
         <v>0</v>
       </c>
@@ -32842,1028 +32846,1028 @@
       </c>
       <c r="AC432" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD432" t="n">
         <v>0</v>
       </c>
       <c r="AE432" t="inlineStr">
         <is>
           <t>Avviso di struttura complessa</t>
         </is>
       </c>
       <c r="AF432" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="433">
       <c r="A433" t="inlineStr"/>
       <c r="B433" t="inlineStr"/>
       <c r="C433" t="inlineStr">
         <is>
-          <t>Avviso di procedura comparativa per il conferimento di nr. 1 incarico libero professionale della durata di sei mesi, a Tecnico di Laboratorio Biomedico per addestramento di personale interno allo svolgimento di attività di valutazione di preparati citologici (da prelievo cervico vaginale - Pap Test), presso la UOC Anatomia Patologica dell'Ospedale di Rovigo.</t>
+          <t>Avviso pubblico per il conferimento dell'incarico di Direttore della Struttura Complessa Medicina Nucleare</t>
         </is>
       </c>
       <c r="D433" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E433" t="inlineStr"/>
       <c r="F433" t="inlineStr">
         <is>
-          <t>D</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G433" t="inlineStr">
         <is>
-          <t>C.P.S. Tecnico Sanitario di Laboratorio Biomedico</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H433" t="inlineStr">
         <is>
-          <t>04/05/2022 10:55</t>
+          <t>06/05/2022 10:22</t>
         </is>
       </c>
       <c r="I433" t="inlineStr">
         <is>
-          <t>15/05/2022 23:59</t>
+          <t>05/06/2022 23:59</t>
         </is>
       </c>
       <c r="K433" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N433" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P433" t="inlineStr"/>
       <c r="Q433" t="inlineStr"/>
       <c r="R433" t="inlineStr"/>
       <c r="S433" t="inlineStr"/>
       <c r="T433" t="inlineStr"/>
+      <c r="W433" t="n">
+        <v>0</v>
+      </c>
+      <c r="X433" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y433" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z433" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA433" t="n">
+        <v>0</v>
+      </c>
       <c r="AC433" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD433" t="n">
+        <v>0</v>
+      </c>
       <c r="AE433" t="inlineStr">
         <is>
-          <t>Incarichi libero professionali</t>
+          <t>Avviso di struttura complessa</t>
         </is>
       </c>
       <c r="AF433" t="inlineStr">
         <is>
-          <t>Lavoro autonomo</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="434">
       <c r="A434" t="inlineStr"/>
       <c r="B434" t="inlineStr"/>
       <c r="C434" t="inlineStr">
         <is>
-          <t>AVVISO PER MANIFESTAZIONE DI INTERESSE FINALIZZATA AD INDIVIDUARE IL PERSONALE IN POSSESSO DEI REQUISITI ED INTERESSATO ALLA STABILIZZAZIONE DI CUI ALL’ART. 20, COMMA 1, DEL D. LGS. 75/2017 E S.M.I. - COLLABORATORE PROFESSIONALE - ASSISTENTE SOCIALE - CAT. D</t>
+          <t>Avviso di procedura comparativa per il conferimento di nr. 1 incarico libero professionale della durata di sei mesi, a Tecnico di Laboratorio Biomedico per addestramento di personale interno allo svolgimento di attività di valutazione di preparati citologici (da prelievo cervico vaginale - Pap Test), presso la UOC Anatomia Patologica dell'Ospedale di Rovigo.</t>
         </is>
       </c>
       <c r="D434" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="E434" t="inlineStr">
-[...1 lines deleted...]
-          <t>AVVISO PER MANIFESTAZIONE DI INTERESSE FINALIZZATA AD INDIVIDUARE IL PERSONALE IN POSSESSO DEI REQUISITI ED INTERESSATO ALLA STABILIZZAZIONE DI CUI ALL’ART. 20, COMMA 1, DEL D. LGS. 75/2017 E S.M.I. - COLLABORATORE PROFESSIONALE - ASSISTENTE SOCIALE - CAT. D</t>
+      <c r="E434" t="inlineStr"/>
+      <c r="F434" t="inlineStr">
+        <is>
+          <t>D</t>
+        </is>
+      </c>
+      <c r="G434" t="inlineStr">
+        <is>
+          <t>C.P.S. Tecnico Sanitario di Laboratorio Biomedico</t>
         </is>
       </c>
       <c r="H434" t="inlineStr">
         <is>
-          <t>26/04/2022 08:48</t>
+          <t>04/05/2022 10:55</t>
         </is>
       </c>
       <c r="I434" t="inlineStr">
         <is>
-          <t>11/05/2022 23:59</t>
+          <t>15/05/2022 23:59</t>
         </is>
       </c>
       <c r="K434" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N434" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P434" t="inlineStr"/>
       <c r="Q434" t="inlineStr"/>
       <c r="R434" t="inlineStr"/>
       <c r="S434" t="inlineStr"/>
       <c r="T434" t="inlineStr"/>
       <c r="AC434" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE434" t="inlineStr">
         <is>
-          <t>Avviso per stabilizzazione</t>
+          <t>Incarichi libero professionali</t>
         </is>
       </c>
       <c r="AF434" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Lavoro autonomo</t>
         </is>
       </c>
     </row>
     <row r="435">
       <c r="A435" t="inlineStr"/>
       <c r="B435" t="inlineStr"/>
       <c r="C435" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per titoli e colloquio, per n. 1 Dirigente Medico disciplina di Medicina Interna</t>
+          <t>AVVISO PER MANIFESTAZIONE DI INTERESSE FINALIZZATA AD INDIVIDUARE IL PERSONALE IN POSSESSO DEI REQUISITI ED INTERESSATO ALLA STABILIZZAZIONE DI CUI ALL’ART. 20, COMMA 1, DEL D. LGS. 75/2017 E S.M.I. - COLLABORATORE PROFESSIONALE - ASSISTENTE SOCIALE - CAT. D</t>
         </is>
       </c>
       <c r="D435" t="inlineStr">
         <is>
-          <t>Ammissione/Commissione/Espletamento</t>
-[...10 lines deleted...]
-          <t>Dirigente Medico</t>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E435" t="inlineStr">
+        <is>
+          <t>AVVISO PER MANIFESTAZIONE DI INTERESSE FINALIZZATA AD INDIVIDUARE IL PERSONALE IN POSSESSO DEI REQUISITI ED INTERESSATO ALLA STABILIZZAZIONE DI CUI ALL’ART. 20, COMMA 1, DEL D. LGS. 75/2017 E S.M.I. - COLLABORATORE PROFESSIONALE - ASSISTENTE SOCIALE - CAT. D</t>
         </is>
       </c>
       <c r="H435" t="inlineStr">
         <is>
-          <t>22/04/2022 12:39</t>
+          <t>26/04/2022 08:48</t>
         </is>
       </c>
       <c r="I435" t="inlineStr">
         <is>
-          <t>06/05/2022 23:59</t>
+          <t>11/05/2022 23:59</t>
         </is>
       </c>
       <c r="K435" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N435" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P435" t="inlineStr"/>
       <c r="Q435" t="inlineStr"/>
       <c r="R435" t="inlineStr"/>
       <c r="S435" t="inlineStr"/>
       <c r="T435" t="inlineStr"/>
-      <c r="W435" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="AC435" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="AD435" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AE435" t="inlineStr">
         <is>
-          <t>Avviso Pubblico</t>
+          <t>Avviso per stabilizzazione</t>
         </is>
       </c>
       <c r="AF435" t="inlineStr">
         <is>
-          <t>Tempo determinato</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="436">
       <c r="A436" t="inlineStr"/>
       <c r="B436" t="inlineStr"/>
       <c r="C436" t="inlineStr">
         <is>
-          <t>AVVISO PUBBLICO PER LA NOMINA DELL'ORGANISMO INDIPENDENTE DI VALUTAZIONE DELL'AZIENDA ULSS 5 POLESANA - Triennio 2022-2024</t>
+          <t>Avviso pubblico, per titoli e colloquio, per n. 1 Dirigente Medico disciplina di Medicina Interna</t>
         </is>
       </c>
       <c r="D436" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Ammissione/Commissione/Espletamento</t>
         </is>
       </c>
       <c r="E436" t="inlineStr"/>
       <c r="F436" t="inlineStr">
         <is>
-          <t>Dirigenza</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G436" t="inlineStr">
         <is>
-          <t>Dirigente</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H436" t="inlineStr">
         <is>
-          <t>21/04/2022 14:26</t>
+          <t>22/04/2022 12:39</t>
         </is>
       </c>
       <c r="I436" t="inlineStr">
         <is>
-          <t>13/05/2022 15:26</t>
+          <t>06/05/2022 23:59</t>
         </is>
       </c>
       <c r="K436" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N436" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P436" t="inlineStr"/>
       <c r="Q436" t="inlineStr"/>
       <c r="R436" t="inlineStr"/>
       <c r="S436" t="inlineStr"/>
       <c r="T436" t="inlineStr"/>
+      <c r="W436" t="n">
+        <v>0</v>
+      </c>
+      <c r="X436" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y436" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z436" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA436" t="n">
+        <v>0</v>
+      </c>
       <c r="AC436" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD436" t="n">
+        <v>0</v>
+      </c>
       <c r="AE436" t="inlineStr">
         <is>
-          <t>Avviso generico</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF436" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="437">
       <c r="A437" t="inlineStr"/>
       <c r="B437" t="inlineStr"/>
       <c r="C437" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO_GRADUATORIA CONCORSO PUBBLICO, PER TITOLI ED ESAMI, PER N. 10 POSTI DI DIRIGENTE
-FARMACISTA - DISCIPLINA DI FARMACIA OSPEDALIERA</t>
+          <t>AVVISO PUBBLICO PER LA NOMINA DELL'ORGANISMO INDIPENDENTE DI VALUTAZIONE DELL'AZIENDA ULSS 5 POLESANA - Triennio 2022-2024</t>
         </is>
       </c>
       <c r="D437" t="inlineStr">
         <is>
-          <t>Graduatoria/Esito</t>
-[...5 lines deleted...]
-FARMACISTA - DISCIPLINA DI FARMACIA OSPEDALIERA</t>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E437" t="inlineStr"/>
+      <c r="F437" t="inlineStr">
+        <is>
+          <t>Dirigenza</t>
+        </is>
+      </c>
+      <c r="G437" t="inlineStr">
+        <is>
+          <t>Dirigente</t>
         </is>
       </c>
       <c r="H437" t="inlineStr">
         <is>
-          <t>21/04/2022 12:56</t>
+          <t>21/04/2022 14:26</t>
         </is>
       </c>
       <c r="I437" t="inlineStr">
         <is>
-          <t>21/05/2022 12:56</t>
+          <t>13/05/2022 15:26</t>
         </is>
       </c>
       <c r="K437" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N437" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P437" t="inlineStr"/>
       <c r="Q437" t="inlineStr"/>
       <c r="R437" t="inlineStr"/>
       <c r="S437" t="inlineStr"/>
       <c r="T437" t="inlineStr"/>
       <c r="AC437" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE437" t="inlineStr">
         <is>
-          <t>Avvisi Incarichi 15 septies/octies D.Lgs 502/92</t>
+          <t>Avviso generico</t>
         </is>
       </c>
       <c r="AF437" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="438">
       <c r="A438" t="inlineStr"/>
       <c r="B438" t="inlineStr"/>
       <c r="C438" t="inlineStr">
         <is>
-          <t>Avviso procedura comparativa per conferimento nr. 1 borsa di studio della durata di 12 mesi, eventualmente rinnovabili a persona in possesso di laurea in Farmacia o Chimica e Tecnologia Farmaceutiche presso l'UOC di Farmacia Ospedaliera di Rovigo - Azienda ULSS 5 Polesana.</t>
+          <t>AZIENDA ZERO_GRADUATORIA CONCORSO PUBBLICO, PER TITOLI ED ESAMI, PER N. 10 POSTI DI DIRIGENTE
+FARMACISTA - DISCIPLINA DI FARMACIA OSPEDALIERA</t>
         </is>
       </c>
       <c r="D438" t="inlineStr">
         <is>
-          <t>Scaduto</t>
-[...10 lines deleted...]
-          <t>Dirigente Farmacista</t>
+          <t>Graduatoria/Esito</t>
+        </is>
+      </c>
+      <c r="E438" t="inlineStr">
+        <is>
+          <t>AZIENDA ZERO_GRADUATORIA CONCORSO PUBBLICO, PER TITOLI ED ESAMI, PER N. 10 POSTI DI DIRIGENTE&lt;br /&gt;
+FARMACISTA - DISCIPLINA DI FARMACIA OSPEDALIERA</t>
         </is>
       </c>
       <c r="H438" t="inlineStr">
         <is>
-          <t>19/04/2022 10:32</t>
+          <t>21/04/2022 12:56</t>
         </is>
       </c>
       <c r="I438" t="inlineStr">
         <is>
-          <t>28/04/2022 23:59</t>
+          <t>21/05/2022 12:56</t>
         </is>
       </c>
       <c r="K438" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N438" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P438" t="inlineStr"/>
       <c r="Q438" t="inlineStr"/>
       <c r="R438" t="inlineStr"/>
       <c r="S438" t="inlineStr"/>
       <c r="T438" t="inlineStr"/>
       <c r="AC438" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE438" t="inlineStr">
         <is>
-          <t>Borse di Studio</t>
+          <t>Avvisi Incarichi 15 septies/octies D.Lgs 502/92</t>
         </is>
       </c>
       <c r="AF438" t="inlineStr">
         <is>
-          <t>Borsa di studio</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="439">
       <c r="A439" t="inlineStr"/>
       <c r="B439" t="inlineStr"/>
       <c r="C439" t="inlineStr">
         <is>
-          <t>Indizione avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 1 Collaboratore Professionale Sanitario - Educatore Professionale - cat. D</t>
+          <t>Avviso procedura comparativa per conferimento nr. 1 borsa di studio della durata di 12 mesi, eventualmente rinnovabili a persona in possesso di laurea in Farmacia o Chimica e Tecnologia Farmaceutiche presso l'UOC di Farmacia Ospedaliera di Rovigo - Azienda ULSS 5 Polesana.</t>
         </is>
       </c>
       <c r="D439" t="inlineStr">
         <is>
-          <t>Graduatoria/Esito</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="E439" t="inlineStr"/>
       <c r="F439" t="inlineStr">
         <is>
-          <t>D</t>
+          <t>Dirigenza</t>
         </is>
       </c>
       <c r="G439" t="inlineStr">
         <is>
-          <t>C.P.S. Educatore Professionale</t>
+          <t>Dirigente Farmacista</t>
         </is>
       </c>
       <c r="H439" t="inlineStr">
         <is>
-          <t>01/04/2022 14:06</t>
+          <t>19/04/2022 10:32</t>
         </is>
       </c>
       <c r="I439" t="inlineStr">
         <is>
-          <t>15/04/2022 23:59</t>
+          <t>28/04/2022 23:59</t>
         </is>
       </c>
       <c r="K439" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N439" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P439" t="inlineStr"/>
       <c r="Q439" t="inlineStr"/>
       <c r="R439" t="inlineStr"/>
       <c r="S439" t="inlineStr"/>
       <c r="T439" t="inlineStr"/>
-      <c r="W439" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="AC439" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="AD439" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AE439" t="inlineStr">
         <is>
-          <t>Avviso Pubblico</t>
+          <t>Borse di Studio</t>
         </is>
       </c>
       <c r="AF439" t="inlineStr">
         <is>
-          <t>Tempo determinato</t>
+          <t>Borsa di studio</t>
         </is>
       </c>
     </row>
     <row r="440">
       <c r="A440" t="inlineStr"/>
-      <c r="B440" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="B440" t="inlineStr"/>
       <c r="C440" t="inlineStr">
         <is>
-          <t>Tabella triennale avvisi e procedure comparative aggiornata a marzo 2022</t>
+          <t>Indizione avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 1 Collaboratore Professionale Sanitario - Educatore Professionale - cat. D</t>
         </is>
       </c>
       <c r="D440" t="inlineStr">
         <is>
-          <t>Aperto</t>
-[...6 lines deleted...]
-      </c>
+          <t>Graduatoria/Esito</t>
+        </is>
+      </c>
+      <c r="E440" t="inlineStr"/>
       <c r="F440" t="inlineStr">
         <is>
-          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
+          <t>D</t>
         </is>
       </c>
       <c r="G440" t="inlineStr">
         <is>
-          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
+          <t>C.P.S. Educatore Professionale</t>
         </is>
       </c>
       <c r="H440" t="inlineStr">
         <is>
-          <t>29/03/2022 09:36</t>
+          <t>01/04/2022 14:06</t>
         </is>
       </c>
       <c r="I440" t="inlineStr">
         <is>
-          <t>29/03/2027 23:59</t>
+          <t>15/04/2022 23:59</t>
         </is>
       </c>
       <c r="K440" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N440" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P440" t="inlineStr"/>
       <c r="Q440" t="inlineStr"/>
       <c r="R440" t="inlineStr"/>
       <c r="S440" t="inlineStr"/>
       <c r="T440" t="inlineStr"/>
       <c r="W440" t="n">
         <v>0</v>
       </c>
       <c r="X440" t="n">
         <v>0</v>
       </c>
       <c r="Y440" t="n">
         <v>0</v>
       </c>
       <c r="Z440" t="n">
         <v>0</v>
       </c>
       <c r="AA440" t="n">
         <v>0</v>
       </c>
       <c r="AC440" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD440" t="n">
         <v>0</v>
       </c>
       <c r="AE440" t="inlineStr">
         <is>
-          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF440" t="inlineStr">
         <is>
-          <t>Non definito</t>
+          <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="441">
       <c r="A441" t="inlineStr"/>
-      <c r="B441" t="inlineStr"/>
+      <c r="B441" t="inlineStr">
+        <is>
+          <t>Tabella</t>
+        </is>
+      </c>
       <c r="C441" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per titoli e colloquio, per n. 1 Dirigente Medico disciplina di Igiene, Epidemiologia e Sanità Pubblica</t>
+          <t>Tabella triennale avvisi e procedure comparative aggiornata a marzo 2022</t>
         </is>
       </c>
       <c r="D441" t="inlineStr">
         <is>
-          <t>Scaduto</t>
-[...2 lines deleted...]
-      <c r="E441" t="inlineStr"/>
+          <t>Aperto</t>
+        </is>
+      </c>
+      <c r="E441" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Tabella triennale avvisi e procedure comparative aggiornata a marzo 2022&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="F441" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
         </is>
       </c>
       <c r="G441" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
         </is>
       </c>
       <c r="H441" t="inlineStr">
         <is>
-          <t>18/03/2022 12:33</t>
+          <t>29/03/2022 09:36</t>
         </is>
       </c>
       <c r="I441" t="inlineStr">
         <is>
-          <t>01/04/2022 23:59</t>
+          <t>29/03/2027 23:59</t>
         </is>
       </c>
       <c r="K441" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N441" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P441" t="inlineStr"/>
       <c r="Q441" t="inlineStr"/>
       <c r="R441" t="inlineStr"/>
       <c r="S441" t="inlineStr"/>
       <c r="T441" t="inlineStr"/>
       <c r="W441" t="n">
         <v>0</v>
       </c>
       <c r="X441" t="n">
         <v>0</v>
       </c>
       <c r="Y441" t="n">
         <v>0</v>
       </c>
       <c r="Z441" t="n">
         <v>0</v>
       </c>
       <c r="AA441" t="n">
         <v>0</v>
       </c>
       <c r="AC441" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD441" t="n">
         <v>0</v>
       </c>
       <c r="AE441" t="inlineStr">
         <is>
-          <t>Avviso Pubblico</t>
+          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
         </is>
       </c>
       <c r="AF441" t="inlineStr">
         <is>
-          <t>Tempo determinato</t>
+          <t>Non definito</t>
         </is>
       </c>
     </row>
     <row r="442">
       <c r="A442" t="inlineStr"/>
       <c r="B442" t="inlineStr"/>
       <c r="C442" t="inlineStr">
         <is>
-          <t>Azienda Zero - Graduatoria Concorso Pubblico per la copertura di n. 40 posti di Collaboratore Professionale Sanitario - OSTETRICA/O – categoria D</t>
+          <t>Avviso pubblico, per titoli e colloquio, per n. 1 Dirigente Medico disciplina di Igiene, Epidemiologia e Sanità Pubblica</t>
         </is>
       </c>
       <c r="D442" t="inlineStr">
         <is>
-          <t>Graduatoria/Esito</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="E442" t="inlineStr"/>
       <c r="F442" t="inlineStr">
         <is>
-          <t>D</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G442" t="inlineStr">
         <is>
-          <t>C.P.S. Ostetrica</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H442" t="inlineStr">
         <is>
-          <t>14/03/2022 12:10</t>
+          <t>18/03/2022 12:33</t>
         </is>
       </c>
       <c r="I442" t="inlineStr">
         <is>
-          <t>14/04/2022 12:10</t>
+          <t>01/04/2022 23:59</t>
         </is>
       </c>
       <c r="K442" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N442" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P442" t="inlineStr"/>
       <c r="Q442" t="inlineStr"/>
       <c r="R442" t="inlineStr"/>
       <c r="S442" t="inlineStr"/>
       <c r="T442" t="inlineStr"/>
+      <c r="W442" t="n">
+        <v>0</v>
+      </c>
+      <c r="X442" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y442" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z442" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA442" t="n">
+        <v>0</v>
+      </c>
       <c r="AC442" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD442" t="n">
+        <v>0</v>
+      </c>
       <c r="AE442" t="inlineStr">
         <is>
-          <t>Concorsi Comparto</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF442" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="443">
       <c r="A443" t="inlineStr"/>
       <c r="B443" t="inlineStr"/>
       <c r="C443" t="inlineStr">
         <is>
-          <t>Avviso procedura comparativa per conferimento nr. 1 borsa di studio della durata di 12 mesi, eventualmente rinnovabili, per persona in possesso di laurea in Dietistica presso l'UOC Servizio Igiene degli Alimenti e della Nutrizione (SIAN).</t>
+          <t>Azienda Zero - Graduatoria Concorso Pubblico per la copertura di n. 40 posti di Collaboratore Professionale Sanitario - OSTETRICA/O – categoria D</t>
         </is>
       </c>
       <c r="D443" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E443" t="inlineStr"/>
       <c r="F443" t="inlineStr">
         <is>
-          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Tecnico</t>
+          <t>D</t>
         </is>
       </c>
       <c r="G443" t="inlineStr">
         <is>
-          <t>Assistente Informatico</t>
+          <t>C.P.S. Ostetrica</t>
         </is>
       </c>
       <c r="H443" t="inlineStr">
         <is>
-          <t>07/03/2022 10:45</t>
+          <t>14/03/2022 12:10</t>
         </is>
       </c>
       <c r="I443" t="inlineStr">
         <is>
-          <t>14/03/2022 23:59</t>
+          <t>14/04/2022 12:10</t>
         </is>
       </c>
       <c r="K443" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N443" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P443" t="inlineStr"/>
       <c r="Q443" t="inlineStr"/>
       <c r="R443" t="inlineStr"/>
       <c r="S443" t="inlineStr"/>
       <c r="T443" t="inlineStr"/>
       <c r="AC443" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE443" t="inlineStr">
         <is>
-          <t>Borse di Studio</t>
+          <t>Concorsi Comparto</t>
         </is>
       </c>
       <c r="AF443" t="inlineStr">
         <is>
-          <t>Borsa di studio</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="444">
       <c r="A444" t="inlineStr"/>
       <c r="B444" t="inlineStr"/>
       <c r="C444" t="inlineStr">
         <is>
-          <t>Avviso pubblico per il conferimento dell'incarico di Direttore della Struttura Operativa Complessa “Direzione delle Professioni Sanitarie” – Ruolo: Sanitario - Profilo Professionale: Dirigente delle Professioni Sanitarie (Infermieristiche, Tecniche, della Riabilitazione, della Prevenzione e della Professione Ostetrica)</t>
+          <t>Avviso procedura comparativa per conferimento nr. 1 borsa di studio della durata di 12 mesi, eventualmente rinnovabili, per persona in possesso di laurea in Dietistica presso l'UOC Servizio Igiene degli Alimenti e della Nutrizione (SIAN).</t>
         </is>
       </c>
       <c r="D444" t="inlineStr">
         <is>
-          <t>Graduatoria/Esito</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="E444" t="inlineStr"/>
       <c r="F444" t="inlineStr">
         <is>
-          <t>Dirigenza dell'Area Sanità</t>
+          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Tecnico</t>
         </is>
       </c>
       <c r="G444" t="inlineStr">
         <is>
-          <t>Dirigente delle Professioni Sanitarie - DIRETTORE</t>
+          <t>Assistente Informatico</t>
         </is>
       </c>
       <c r="H444" t="inlineStr">
         <is>
-          <t>01/03/2022 09:46</t>
+          <t>07/03/2022 10:45</t>
         </is>
       </c>
       <c r="I444" t="inlineStr">
         <is>
-          <t>31/03/2022 09:46</t>
+          <t>14/03/2022 23:59</t>
         </is>
       </c>
       <c r="K444" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N444" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P444" t="inlineStr"/>
       <c r="Q444" t="inlineStr"/>
       <c r="R444" t="inlineStr"/>
       <c r="S444" t="inlineStr"/>
       <c r="T444" t="inlineStr"/>
-      <c r="W444" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="AC444" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="AD444" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AE444" t="inlineStr">
         <is>
-          <t>Avviso di struttura complessa</t>
+          <t>Borse di Studio</t>
         </is>
       </c>
       <c r="AF444" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Borsa di studio</t>
         </is>
       </c>
     </row>
     <row r="445">
       <c r="A445" t="inlineStr"/>
       <c r="B445" t="inlineStr"/>
       <c r="C445" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 3 Operatori Tecnici Specializzati - Autisti - cat. B livello economico super (Bs), per il servizio di trasporto di materiale sanitario.</t>
+          <t>Avviso pubblico per il conferimento dell'incarico di Direttore della Struttura Operativa Complessa “Direzione delle Professioni Sanitarie” – Ruolo: Sanitario - Profilo Professionale: Dirigente delle Professioni Sanitarie (Infermieristiche, Tecniche, della Riabilitazione, della Prevenzione e della Professione Ostetrica)</t>
         </is>
       </c>
       <c r="D445" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E445" t="inlineStr"/>
       <c r="F445" t="inlineStr">
         <is>
-          <t>BS</t>
+          <t>Dirigenza dell'Area Sanità</t>
         </is>
       </c>
       <c r="G445" t="inlineStr">
         <is>
-          <t>Operatore Tecnico Specializzato</t>
+          <t>Dirigente delle Professioni Sanitarie - DIRETTORE</t>
         </is>
       </c>
       <c r="H445" t="inlineStr">
         <is>
-          <t>25/02/2022 11:36</t>
+          <t>01/03/2022 09:46</t>
         </is>
       </c>
       <c r="I445" t="inlineStr">
         <is>
-          <t>11/03/2022 23:59</t>
+          <t>31/03/2022 09:46</t>
         </is>
       </c>
       <c r="K445" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N445" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P445" t="inlineStr"/>
       <c r="Q445" t="inlineStr"/>
       <c r="R445" t="inlineStr"/>
       <c r="S445" t="inlineStr"/>
       <c r="T445" t="inlineStr"/>
       <c r="W445" t="n">
         <v>0</v>
       </c>
       <c r="X445" t="n">
         <v>0</v>
       </c>
       <c r="Y445" t="n">
         <v>0</v>
       </c>
       <c r="Z445" t="n">
         <v>0</v>
       </c>
       <c r="AA445" t="n">
         <v>0</v>
       </c>
       <c r="AC445" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD445" t="n">
         <v>0</v>
       </c>
       <c r="AE445" t="inlineStr">
         <is>
-          <t>Avviso Pubblico</t>
+          <t>Avviso di struttura complessa</t>
         </is>
       </c>
       <c r="AF445" t="inlineStr">
         <is>
-          <t>Tempo determinato</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="446">
       <c r="A446" t="inlineStr"/>
       <c r="B446" t="inlineStr"/>
       <c r="C446" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per titoli e colloquio, per n. 1 Dirigente Medico di Psichiatria</t>
+          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 3 Operatori Tecnici Specializzati - Autisti - cat. B livello economico super (Bs), per il servizio di trasporto di materiale sanitario.</t>
         </is>
       </c>
       <c r="D446" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E446" t="inlineStr"/>
       <c r="F446" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>BS</t>
         </is>
       </c>
       <c r="G446" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>Operatore Tecnico Specializzato</t>
         </is>
       </c>
       <c r="H446" t="inlineStr">
         <is>
-          <t>18/02/2022 10:58</t>
+          <t>25/02/2022 11:36</t>
         </is>
       </c>
       <c r="I446" t="inlineStr">
         <is>
-          <t>04/03/2022 10:58</t>
+          <t>11/03/2022 23:59</t>
         </is>
       </c>
       <c r="K446" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N446" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P446" t="inlineStr"/>
       <c r="Q446" t="inlineStr"/>
       <c r="R446" t="inlineStr"/>
       <c r="S446" t="inlineStr"/>
       <c r="T446" t="inlineStr"/>
       <c r="W446" t="n">
         <v>0</v>
       </c>
       <c r="X446" t="n">
         <v>0</v>
       </c>
       <c r="Y446" t="n">
         <v>0</v>
@@ -33876,430 +33880,426 @@
       </c>
       <c r="AC446" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD446" t="n">
         <v>0</v>
       </c>
       <c r="AE446" t="inlineStr">
         <is>
           <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF446" t="inlineStr">
         <is>
           <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="447">
       <c r="A447" t="inlineStr"/>
       <c r="B447" t="inlineStr"/>
       <c r="C447" t="inlineStr">
         <is>
-          <t>Azienda Zero - graduatoria concorso pubblico per n. 14 posti di Dirigente Veterinario Area Igiene produzione, trasformazione, commercializzazione, conservazione e trasporto alimenti origine animale e loro derivati (Area B)</t>
+          <t>Avviso pubblico, per titoli e colloquio, per n. 1 Dirigente Medico di Psichiatria</t>
         </is>
       </c>
       <c r="D447" t="inlineStr">
         <is>
-          <t>Graduatoria/Esito</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="E447" t="inlineStr"/>
       <c r="F447" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G447" t="inlineStr">
         <is>
-          <t>Dirigente Veterinario</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H447" t="inlineStr">
         <is>
-          <t>14/02/2022 10:14</t>
+          <t>18/02/2022 10:58</t>
         </is>
       </c>
       <c r="I447" t="inlineStr">
         <is>
-          <t>14/03/2022 23:59</t>
+          <t>04/03/2022 10:58</t>
         </is>
       </c>
       <c r="K447" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N447" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P447" t="inlineStr"/>
       <c r="Q447" t="inlineStr"/>
       <c r="R447" t="inlineStr"/>
       <c r="S447" t="inlineStr"/>
       <c r="T447" t="inlineStr"/>
+      <c r="W447" t="n">
+        <v>0</v>
+      </c>
+      <c r="X447" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y447" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z447" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA447" t="n">
+        <v>0</v>
+      </c>
       <c r="AC447" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD447" t="n">
+        <v>0</v>
+      </c>
       <c r="AE447" t="inlineStr">
         <is>
-          <t>Avvisi Incarichi 15 septies/octies D.Lgs 502/92</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF447" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="448">
       <c r="A448" t="inlineStr"/>
       <c r="B448" t="inlineStr"/>
       <c r="C448" t="inlineStr">
         <is>
-          <t>AVVISO PER MANIFESTAZIONE DI INTERESSE FINALIZZATA AD INDIVIDUARE IL PERSONALE IN POSSESSO DEI REQUISITI ED INTERESSATO ALLA STABILIZZAZIONE DI CUI ALL’ART. 20, COMMA 1, DEL D.LGS. 75/2017 - DIRIGENTE BIOLOGO - DISCIPLINA: PATOLOGIA CLINICA</t>
+          <t>Azienda Zero - graduatoria concorso pubblico per n. 14 posti di Dirigente Veterinario Area Igiene produzione, trasformazione, commercializzazione, conservazione e trasporto alimenti origine animale e loro derivati (Area B)</t>
         </is>
       </c>
       <c r="D448" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E448" t="inlineStr"/>
+      <c r="F448" t="inlineStr">
+        <is>
+          <t>Dirigenza medica e veterinaria</t>
+        </is>
+      </c>
+      <c r="G448" t="inlineStr">
+        <is>
+          <t>Dirigente Veterinario</t>
+        </is>
+      </c>
       <c r="H448" t="inlineStr">
         <is>
-          <t>11/02/2022 09:42</t>
+          <t>14/02/2022 10:14</t>
         </is>
       </c>
       <c r="I448" t="inlineStr">
         <is>
-          <t>26/02/2022 23:59</t>
+          <t>14/03/2022 23:59</t>
         </is>
       </c>
       <c r="K448" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N448" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P448" t="inlineStr"/>
       <c r="Q448" t="inlineStr"/>
       <c r="R448" t="inlineStr"/>
       <c r="S448" t="inlineStr"/>
       <c r="T448" t="inlineStr"/>
       <c r="AC448" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE448" t="inlineStr">
         <is>
-          <t>Avviso per stabilizzazione</t>
+          <t>Avvisi Incarichi 15 septies/octies D.Lgs 502/92</t>
         </is>
       </c>
       <c r="AF448" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="449">
       <c r="A449" t="inlineStr"/>
       <c r="B449" t="inlineStr"/>
       <c r="C449" t="inlineStr">
         <is>
-          <t>Azienda Zero - graduatoria concorso pubblico per n. 8 Dirigenti Medici disciplina di Chirurgia Generale</t>
+          <t>AVVISO PER MANIFESTAZIONE DI INTERESSE FINALIZZATA AD INDIVIDUARE IL PERSONALE IN POSSESSO DEI REQUISITI ED INTERESSATO ALLA STABILIZZAZIONE DI CUI ALL’ART. 20, COMMA 1, DEL D.LGS. 75/2017 - DIRIGENTE BIOLOGO - DISCIPLINA: PATOLOGIA CLINICA</t>
         </is>
       </c>
       <c r="D449" t="inlineStr">
         <is>
-          <t>Graduatoria/Esito</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="E449" t="inlineStr"/>
       <c r="H449" t="inlineStr">
         <is>
-          <t>04/02/2022 12:35</t>
+          <t>11/02/2022 09:42</t>
         </is>
       </c>
       <c r="I449" t="inlineStr">
         <is>
-          <t>04/03/2022 12:35</t>
+          <t>26/02/2022 23:59</t>
         </is>
       </c>
       <c r="K449" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N449" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P449" t="inlineStr"/>
       <c r="Q449" t="inlineStr"/>
       <c r="R449" t="inlineStr"/>
       <c r="S449" t="inlineStr"/>
       <c r="T449" t="inlineStr"/>
       <c r="AC449" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE449" t="inlineStr">
         <is>
-          <t>Concorsi Dirigenza</t>
+          <t>Avviso per stabilizzazione</t>
         </is>
       </c>
       <c r="AF449" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="450">
       <c r="A450" t="inlineStr"/>
       <c r="B450" t="inlineStr"/>
       <c r="C450" t="inlineStr">
         <is>
-          <t>Avviso pubblico per n. 10 C.P.S. Infermieri cat. D anche per possibile inserimento presso i Centri di Servizi del Territorio</t>
+          <t>Azienda Zero - graduatoria concorso pubblico per n. 8 Dirigenti Medici disciplina di Chirurgia Generale</t>
         </is>
       </c>
       <c r="D450" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
-      <c r="E450" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="E450" t="inlineStr"/>
       <c r="H450" t="inlineStr">
         <is>
-          <t>28/01/2022 12:42</t>
+          <t>04/02/2022 12:35</t>
         </is>
       </c>
       <c r="I450" t="inlineStr">
         <is>
-          <t>11/02/2022 23:59</t>
+          <t>04/03/2022 12:35</t>
         </is>
       </c>
       <c r="K450" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N450" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P450" t="inlineStr"/>
       <c r="Q450" t="inlineStr"/>
       <c r="R450" t="inlineStr"/>
       <c r="S450" t="inlineStr"/>
       <c r="T450" t="inlineStr"/>
-      <c r="U450" t="inlineStr">
-[...18 lines deleted...]
-      </c>
       <c r="AC450" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="AD450" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AE450" t="inlineStr">
         <is>
-          <t>Avviso Pubblico</t>
+          <t>Concorsi Dirigenza</t>
         </is>
       </c>
       <c r="AF450" t="inlineStr">
         <is>
-          <t>Tempo determinato</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="451">
       <c r="A451" t="inlineStr"/>
       <c r="B451" t="inlineStr"/>
       <c r="C451" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per titoli e colloquio, per n.1 Dirigente Medico disciplina di Malattie dell'Apparato Respiratorio</t>
+          <t>Avviso pubblico per n. 10 C.P.S. Infermieri cat. D anche per possibile inserimento presso i Centri di Servizi del Territorio</t>
         </is>
       </c>
       <c r="D451" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E451" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Avviso pubblico, per titoli e colloquio, per n.1 Dirigente Medico disciplina di Malattie dell'Apparato Respiratorio&lt;/p&gt;</t>
+          <t>&lt;p&gt;Graduatoria&lt;/p&gt;</t>
         </is>
       </c>
       <c r="F451" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>D</t>
         </is>
       </c>
       <c r="G451" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>C.P.S. Infermiere</t>
         </is>
       </c>
       <c r="H451" t="inlineStr">
         <is>
-          <t>17/01/2022 11:49</t>
+          <t>28/01/2022 12:42</t>
         </is>
       </c>
       <c r="I451" t="inlineStr">
         <is>
-          <t>28/01/2022 23:59</t>
+          <t>11/02/2022 23:59</t>
         </is>
       </c>
       <c r="K451" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N451" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P451" t="inlineStr"/>
       <c r="Q451" t="inlineStr"/>
       <c r="R451" t="inlineStr"/>
       <c r="S451" t="inlineStr"/>
       <c r="T451" t="inlineStr"/>
+      <c r="U451" t="inlineStr">
+        <is>
+          <t>21/03/2022 00:00</t>
+        </is>
+      </c>
       <c r="W451" t="n">
         <v>0</v>
       </c>
       <c r="X451" t="n">
         <v>0</v>
       </c>
       <c r="Y451" t="n">
         <v>0</v>
       </c>
       <c r="Z451" t="n">
         <v>0</v>
       </c>
       <c r="AA451" t="n">
         <v>0</v>
       </c>
       <c r="AC451" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD451" t="n">
         <v>0</v>
       </c>
       <c r="AE451" t="inlineStr">
         <is>
           <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF451" t="inlineStr">
         <is>
           <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="452">
       <c r="A452" t="inlineStr"/>
       <c r="B452" t="inlineStr"/>
       <c r="C452" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per titoli e colloquio, per n. 1 Dirigente Medico disciplina di Radioterapia</t>
+          <t>Avviso pubblico, per titoli e colloquio, per n.1 Dirigente Medico disciplina di Malattie dell'Apparato Respiratorio</t>
         </is>
       </c>
       <c r="D452" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E452" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Avviso pubblico, per titoli e colloquio, per n. 1 Dirigente Medico disciplina di Radioterapia&lt;/p&gt;</t>
+          <t>&lt;p&gt;Avviso pubblico, per titoli e colloquio, per n.1 Dirigente Medico disciplina di Malattie dell'Apparato Respiratorio&lt;/p&gt;</t>
         </is>
       </c>
       <c r="F452" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G452" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H452" t="inlineStr">
         <is>
-          <t>17/01/2022 11:46</t>
+          <t>17/01/2022 11:49</t>
         </is>
       </c>
       <c r="I452" t="inlineStr">
         <is>
           <t>28/01/2022 23:59</t>
         </is>
       </c>
       <c r="K452" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N452" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P452" t="inlineStr"/>
       <c r="Q452" t="inlineStr"/>
       <c r="R452" t="inlineStr"/>
       <c r="S452" t="inlineStr"/>
       <c r="T452" t="inlineStr"/>
       <c r="W452" t="n">
         <v>0</v>
       </c>
@@ -34317,515 +34317,519 @@
       </c>
       <c r="AC452" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD452" t="n">
         <v>0</v>
       </c>
       <c r="AE452" t="inlineStr">
         <is>
           <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF452" t="inlineStr">
         <is>
           <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="453">
       <c r="A453" t="inlineStr"/>
       <c r="B453" t="inlineStr"/>
       <c r="C453" t="inlineStr">
         <is>
-          <t>Azienda Zero - indizione concorsi pubblici dirigenza medica</t>
+          <t>Avviso pubblico, per titoli e colloquio, per n. 1 Dirigente Medico disciplina di Radioterapia</t>
         </is>
       </c>
       <c r="D453" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E453" t="inlineStr">
         <is>
-          <t>Azienda Zero - indizione concorsi pubblici dirigenza medica</t>
+          <t>&lt;p&gt;Avviso pubblico, per titoli e colloquio, per n. 1 Dirigente Medico disciplina di Radioterapia&lt;/p&gt;</t>
         </is>
       </c>
       <c r="F453" t="inlineStr">
         <is>
-          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Tecnico</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G453" t="inlineStr">
         <is>
-          <t>Assistente Informatico</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H453" t="inlineStr">
         <is>
-          <t>12/01/2022 09:44</t>
+          <t>17/01/2022 11:46</t>
         </is>
       </c>
       <c r="I453" t="inlineStr">
         <is>
-          <t>07/02/2022 09:44</t>
+          <t>28/01/2022 23:59</t>
         </is>
       </c>
       <c r="K453" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N453" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P453" t="inlineStr"/>
       <c r="Q453" t="inlineStr"/>
       <c r="R453" t="inlineStr"/>
       <c r="S453" t="inlineStr"/>
       <c r="T453" t="inlineStr"/>
+      <c r="W453" t="n">
+        <v>0</v>
+      </c>
+      <c r="X453" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y453" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z453" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA453" t="n">
+        <v>0</v>
+      </c>
       <c r="AC453" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD453" t="n">
+        <v>0</v>
+      </c>
       <c r="AE453" t="inlineStr">
         <is>
-          <t>Avviso generico</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF453" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="454">
       <c r="A454" t="inlineStr"/>
       <c r="B454" t="inlineStr"/>
       <c r="C454" t="inlineStr">
         <is>
-          <t>AVVISO DI SELEZIONE PUBBLICA PER CONFERIMENTO INCARICHI LIBERO-PROFESSIONALI A MEDICI</t>
+          <t>Azienda Zero - indizione concorsi pubblici dirigenza medica</t>
         </is>
       </c>
       <c r="D454" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="E454" t="inlineStr"/>
+      <c r="E454" t="inlineStr">
+        <is>
+          <t>Azienda Zero - indizione concorsi pubblici dirigenza medica</t>
+        </is>
+      </c>
       <c r="F454" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Tecnico</t>
         </is>
       </c>
       <c r="G454" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>Assistente Informatico</t>
         </is>
       </c>
       <c r="H454" t="inlineStr">
         <is>
-          <t>28/12/2021 12:10</t>
+          <t>12/01/2022 09:44</t>
         </is>
       </c>
       <c r="I454" t="inlineStr">
         <is>
-          <t>31/12/2022 23:59</t>
+          <t>07/02/2022 09:44</t>
         </is>
       </c>
       <c r="K454" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N454" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P454" t="inlineStr"/>
       <c r="Q454" t="inlineStr"/>
       <c r="R454" t="inlineStr"/>
       <c r="S454" t="inlineStr"/>
       <c r="T454" t="inlineStr"/>
       <c r="AC454" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE454" t="inlineStr">
         <is>
-          <t>Incarichi libero professionali</t>
+          <t>Avviso generico</t>
         </is>
       </c>
       <c r="AF454" t="inlineStr">
         <is>
-          <t>Lavoro autonomo</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="455">
       <c r="A455" t="inlineStr"/>
-      <c r="B455" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="B455" t="inlineStr"/>
       <c r="C455" t="inlineStr">
         <is>
-          <t>Tabella triennale avvisi e procedure comparative aggiornata al 31.12.2021</t>
+          <t>AVVISO DI SELEZIONE PUBBLICA PER CONFERIMENTO INCARICHI LIBERO-PROFESSIONALI A MEDICI</t>
         </is>
       </c>
       <c r="D455" t="inlineStr">
         <is>
-          <t>Aperto</t>
-[...6 lines deleted...]
-      </c>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E455" t="inlineStr"/>
       <c r="F455" t="inlineStr">
         <is>
-          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G455" t="inlineStr">
         <is>
-          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H455" t="inlineStr">
         <is>
-          <t>24/12/2021 10:12</t>
+          <t>28/12/2021 12:10</t>
         </is>
       </c>
       <c r="I455" t="inlineStr">
         <is>
-          <t>24/12/2026 00:00</t>
+          <t>31/12/2022 23:59</t>
         </is>
       </c>
       <c r="K455" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N455" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P455" t="inlineStr"/>
       <c r="Q455" t="inlineStr"/>
       <c r="R455" t="inlineStr"/>
       <c r="S455" t="inlineStr"/>
       <c r="T455" t="inlineStr"/>
-      <c r="W455" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="AC455" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="AD455" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AE455" t="inlineStr">
         <is>
-          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
+          <t>Incarichi libero professionali</t>
         </is>
       </c>
       <c r="AF455" t="inlineStr">
         <is>
-          <t>Non definito</t>
+          <t>Lavoro autonomo</t>
         </is>
       </c>
     </row>
     <row r="456">
       <c r="A456" t="inlineStr"/>
-      <c r="B456" t="inlineStr"/>
+      <c r="B456" t="inlineStr">
+        <is>
+          <t>Tabella</t>
+        </is>
+      </c>
       <c r="C456" t="inlineStr">
         <is>
-          <t>Avviso di procedura comparativa, per titoli ed eventuale colloquio, per conferimento incarico libero-professionale a psicologo specializzato in neuropsicologia clinica</t>
+          <t>Tabella triennale avvisi e procedure comparative aggiornata al 31.12.2021</t>
         </is>
       </c>
       <c r="D456" t="inlineStr">
         <is>
-          <t>Scaduto</t>
-[...2 lines deleted...]
-      <c r="E456" t="inlineStr"/>
+          <t>Aperto</t>
+        </is>
+      </c>
+      <c r="E456" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Tabella triennale avvisi e procedure comparative aggiornata al 31.12.2021&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="F456" t="inlineStr">
         <is>
-          <t>Dirigenza</t>
+          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
         </is>
       </c>
       <c r="G456" t="inlineStr">
         <is>
-          <t>Dirigente Psicologo</t>
+          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
         </is>
       </c>
       <c r="H456" t="inlineStr">
         <is>
-          <t>20/12/2021 11:42</t>
+          <t>24/12/2021 10:12</t>
         </is>
       </c>
       <c r="I456" t="inlineStr">
         <is>
-          <t>27/12/2021 23:59</t>
+          <t>24/12/2026 00:00</t>
         </is>
       </c>
       <c r="K456" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N456" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P456" t="inlineStr"/>
       <c r="Q456" t="inlineStr"/>
       <c r="R456" t="inlineStr"/>
       <c r="S456" t="inlineStr"/>
       <c r="T456" t="inlineStr"/>
+      <c r="W456" t="n">
+        <v>0</v>
+      </c>
+      <c r="X456" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y456" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z456" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA456" t="n">
+        <v>0</v>
+      </c>
       <c r="AC456" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD456" t="n">
+        <v>0</v>
+      </c>
       <c r="AE456" t="inlineStr">
         <is>
-          <t>Incarichi libero professionali</t>
+          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
         </is>
       </c>
       <c r="AF456" t="inlineStr">
         <is>
-          <t>Lavoro autonomo</t>
+          <t>Non definito</t>
         </is>
       </c>
     </row>
     <row r="457">
       <c r="A457" t="inlineStr"/>
       <c r="B457" t="inlineStr"/>
       <c r="C457" t="inlineStr">
         <is>
-          <t>Azienda Zero - Graduatoria concorso pubblico, per titoli ed esami, per n. 37 posti di Dirigente Medico – disciplina di Pediatria.</t>
+          <t>Avviso di procedura comparativa, per titoli ed eventuale colloquio, per conferimento incarico libero-professionale a psicologo specializzato in neuropsicologia clinica</t>
         </is>
       </c>
       <c r="D457" t="inlineStr">
         <is>
-          <t>Graduatoria/Esito</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="E457" t="inlineStr"/>
       <c r="F457" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>Dirigenza</t>
         </is>
       </c>
       <c r="G457" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>Dirigente Psicologo</t>
         </is>
       </c>
       <c r="H457" t="inlineStr">
         <is>
-          <t>13/12/2021 17:06</t>
+          <t>20/12/2021 11:42</t>
         </is>
       </c>
       <c r="I457" t="inlineStr">
         <is>
-          <t>13/01/2022 17:06</t>
+          <t>27/12/2021 23:59</t>
         </is>
       </c>
       <c r="K457" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N457" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P457" t="inlineStr"/>
       <c r="Q457" t="inlineStr"/>
       <c r="R457" t="inlineStr"/>
       <c r="S457" t="inlineStr"/>
       <c r="T457" t="inlineStr"/>
       <c r="AC457" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE457" t="inlineStr">
         <is>
-          <t>Concorsi Dirigenza</t>
+          <t>Incarichi libero professionali</t>
         </is>
       </c>
       <c r="AF457" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Lavoro autonomo</t>
         </is>
       </c>
     </row>
     <row r="458">
       <c r="A458" t="inlineStr"/>
       <c r="B458" t="inlineStr"/>
       <c r="C458" t="inlineStr">
         <is>
-          <t>Avviso pubblico per n. 1 Collaboratore Professionale Sanitario - Assistente Sanitario - cat. D</t>
+          <t>Azienda Zero - Graduatoria concorso pubblico, per titoli ed esami, per n. 37 posti di Dirigente Medico – disciplina di Pediatria.</t>
         </is>
       </c>
       <c r="D458" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E458" t="inlineStr"/>
       <c r="F458" t="inlineStr">
         <is>
-          <t>D</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G458" t="inlineStr">
         <is>
-          <t>C.P. Assistente Sociale</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H458" t="inlineStr">
         <is>
-          <t>29/11/2021 11:07</t>
+          <t>13/12/2021 17:06</t>
         </is>
       </c>
       <c r="I458" t="inlineStr">
         <is>
-          <t>10/12/2021 11:07</t>
+          <t>13/01/2022 17:06</t>
         </is>
       </c>
       <c r="K458" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N458" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P458" t="inlineStr"/>
       <c r="Q458" t="inlineStr"/>
       <c r="R458" t="inlineStr"/>
       <c r="S458" t="inlineStr"/>
       <c r="T458" t="inlineStr"/>
-      <c r="W458" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="AC458" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="AD458" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AE458" t="inlineStr">
         <is>
-          <t>Avviso Pubblico</t>
+          <t>Concorsi Dirigenza</t>
         </is>
       </c>
       <c r="AF458" t="inlineStr">
         <is>
-          <t>Tempo determinato</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="459">
       <c r="A459" t="inlineStr"/>
       <c r="B459" t="inlineStr"/>
       <c r="C459" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per soli titoli, per n. 30 Collaboratori Prof.li Sanitari - Infermieri - cat. D</t>
+          <t>Avviso pubblico per n. 1 Collaboratore Professionale Sanitario - Assistente Sanitario - cat. D</t>
         </is>
       </c>
       <c r="D459" t="inlineStr">
         <is>
-          <t>Graduatoria/Esito</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="E459" t="inlineStr"/>
       <c r="F459" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="G459" t="inlineStr">
         <is>
-          <t>C.P.S. Infermiere</t>
+          <t>C.P. Assistente Sociale</t>
         </is>
       </c>
       <c r="H459" t="inlineStr">
         <is>
-          <t>12/11/2021 11:13</t>
+          <t>29/11/2021 11:07</t>
         </is>
       </c>
       <c r="I459" t="inlineStr">
         <is>
-          <t>26/11/2021 23:59</t>
+          <t>10/12/2021 11:07</t>
         </is>
       </c>
       <c r="K459" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N459" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P459" t="inlineStr"/>
       <c r="Q459" t="inlineStr"/>
       <c r="R459" t="inlineStr"/>
       <c r="S459" t="inlineStr"/>
       <c r="T459" t="inlineStr"/>
       <c r="W459" t="n">
         <v>0</v>
       </c>
       <c r="X459" t="n">
         <v>0</v>
       </c>
       <c r="Y459" t="n">
         <v>0</v>
@@ -34838,76 +34842,72 @@
       </c>
       <c r="AC459" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD459" t="n">
         <v>0</v>
       </c>
       <c r="AE459" t="inlineStr">
         <is>
           <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF459" t="inlineStr">
         <is>
           <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="460">
       <c r="A460" t="inlineStr"/>
       <c r="B460" t="inlineStr"/>
       <c r="C460" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per titoli e colloquio, per n. 1 Dirigente Medico di Medicina Fisica e Riabilitazione</t>
+          <t>Avviso pubblico, per soli titoli, per n. 30 Collaboratori Prof.li Sanitari - Infermieri - cat. D</t>
         </is>
       </c>
       <c r="D460" t="inlineStr">
         <is>
-          <t>Scaduto</t>
-[...6 lines deleted...]
-      </c>
+          <t>Graduatoria/Esito</t>
+        </is>
+      </c>
+      <c r="E460" t="inlineStr"/>
       <c r="F460" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>D</t>
         </is>
       </c>
       <c r="G460" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>C.P.S. Infermiere</t>
         </is>
       </c>
       <c r="H460" t="inlineStr">
         <is>
-          <t>12/11/2021 11:10</t>
+          <t>12/11/2021 11:13</t>
         </is>
       </c>
       <c r="I460" t="inlineStr">
         <is>
           <t>26/11/2021 23:59</t>
         </is>
       </c>
       <c r="K460" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N460" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P460" t="inlineStr"/>
       <c r="Q460" t="inlineStr"/>
       <c r="R460" t="inlineStr"/>
       <c r="S460" t="inlineStr"/>
       <c r="T460" t="inlineStr"/>
       <c r="W460" t="n">
         <v>0</v>
       </c>
@@ -34925,373 +34925,377 @@
       </c>
       <c r="AC460" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD460" t="n">
         <v>0</v>
       </c>
       <c r="AE460" t="inlineStr">
         <is>
           <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF460" t="inlineStr">
         <is>
           <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="461">
       <c r="A461" t="inlineStr"/>
       <c r="B461" t="inlineStr"/>
       <c r="C461" t="inlineStr">
         <is>
-          <t>Azienda Zero - Graduatoria concorso pubblico per n. 39 posti di Collaboratore Professionale Sanitario - Tecnico della Prevenzione nell'Ambiente e nei Luoghi di Lavoro</t>
+          <t>Avviso pubblico, per titoli e colloquio, per n. 1 Dirigente Medico di Medicina Fisica e Riabilitazione</t>
         </is>
       </c>
       <c r="D461" t="inlineStr">
         <is>
-          <t>Graduatoria/Esito</t>
-[...2 lines deleted...]
-      <c r="E461" t="inlineStr"/>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E461" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Avviso pubblico, per titoli e colloquio, per n. 1 Dirigente Medico di Medicina Fisica e Riabilitazione&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="F461" t="inlineStr">
         <is>
-          <t>D</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G461" t="inlineStr">
         <is>
-          <t>C.P.S. Tecnico della Prevenzione nell'ambiente e nei luoghi di lavoro</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H461" t="inlineStr">
         <is>
-          <t>11/11/2021 13:49</t>
+          <t>12/11/2021 11:10</t>
         </is>
       </c>
       <c r="I461" t="inlineStr">
         <is>
-          <t>11/12/2021 13:49</t>
+          <t>26/11/2021 23:59</t>
         </is>
       </c>
       <c r="K461" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N461" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P461" t="inlineStr"/>
       <c r="Q461" t="inlineStr"/>
       <c r="R461" t="inlineStr"/>
       <c r="S461" t="inlineStr"/>
       <c r="T461" t="inlineStr"/>
+      <c r="W461" t="n">
+        <v>0</v>
+      </c>
+      <c r="X461" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y461" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z461" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA461" t="n">
+        <v>0</v>
+      </c>
       <c r="AC461" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD461" t="n">
+        <v>0</v>
+      </c>
       <c r="AE461" t="inlineStr">
         <is>
-          <t>Concorsi Comparto</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF461" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="462">
       <c r="A462" t="inlineStr"/>
       <c r="B462" t="inlineStr"/>
       <c r="C462" t="inlineStr">
         <is>
-          <t>Azienda Zero - Graduatoria concorso pubblico, per titoli ed esami, per n. 60 posti a tempo indeterminato di DIRIGENTE MEDICO – disciplina PSICHIATRIA</t>
+          <t>Azienda Zero - Graduatoria concorso pubblico per n. 39 posti di Collaboratore Professionale Sanitario - Tecnico della Prevenzione nell'Ambiente e nei Luoghi di Lavoro</t>
         </is>
       </c>
       <c r="D462" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E462" t="inlineStr"/>
       <c r="F462" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>D</t>
         </is>
       </c>
       <c r="G462" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>C.P.S. Tecnico della Prevenzione nell'ambiente e nei luoghi di lavoro</t>
         </is>
       </c>
       <c r="H462" t="inlineStr">
         <is>
-          <t>11/11/2021 13:36</t>
+          <t>11/11/2021 13:49</t>
         </is>
       </c>
       <c r="I462" t="inlineStr">
         <is>
-          <t>11/12/2021 13:36</t>
+          <t>11/12/2021 13:49</t>
         </is>
       </c>
       <c r="K462" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N462" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P462" t="inlineStr"/>
       <c r="Q462" t="inlineStr"/>
       <c r="R462" t="inlineStr"/>
       <c r="S462" t="inlineStr"/>
       <c r="T462" t="inlineStr"/>
       <c r="AC462" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE462" t="inlineStr">
         <is>
-          <t>Concorsi Dirigenza</t>
+          <t>Concorsi Comparto</t>
         </is>
       </c>
       <c r="AF462" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="463">
       <c r="A463" t="inlineStr"/>
       <c r="B463" t="inlineStr"/>
       <c r="C463" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per titoli e colloquio, per n. 1 Collaboratore Professionale Sanitario - Tecnico Sanitario di Laboratorio Biomedico - cat. D</t>
+          <t>Azienda Zero - Graduatoria concorso pubblico, per titoli ed esami, per n. 60 posti a tempo indeterminato di DIRIGENTE MEDICO – disciplina PSICHIATRIA</t>
         </is>
       </c>
       <c r="D463" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E463" t="inlineStr"/>
       <c r="F463" t="inlineStr">
         <is>
-          <t>D</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G463" t="inlineStr">
         <is>
-          <t>C.P.S. Tecnico Sanitario di Laboratorio Biomedico</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H463" t="inlineStr">
         <is>
-          <t>05/11/2021 12:18</t>
+          <t>11/11/2021 13:36</t>
         </is>
       </c>
       <c r="I463" t="inlineStr">
         <is>
-          <t>19/11/2021 12:18</t>
+          <t>11/12/2021 13:36</t>
         </is>
       </c>
       <c r="K463" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N463" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P463" t="inlineStr"/>
       <c r="Q463" t="inlineStr"/>
       <c r="R463" t="inlineStr"/>
       <c r="S463" t="inlineStr"/>
       <c r="T463" t="inlineStr"/>
-      <c r="W463" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="AC463" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="AD463" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AE463" t="inlineStr">
         <is>
-          <t>Avviso Pubblico</t>
+          <t>Concorsi Dirigenza</t>
         </is>
       </c>
       <c r="AF463" t="inlineStr">
         <is>
-          <t>Tempo determinato</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="464">
       <c r="A464" t="inlineStr"/>
       <c r="B464" t="inlineStr"/>
       <c r="C464" t="inlineStr">
         <is>
-          <t>Avviso pubblico per il conferimento dell'incarico di Direttore della Struttura Operativa Complessa “Servizio Veterinario di Sanità Animale”</t>
+          <t>Avviso pubblico, per titoli e colloquio, per n. 1 Collaboratore Professionale Sanitario - Tecnico Sanitario di Laboratorio Biomedico - cat. D</t>
         </is>
       </c>
       <c r="D464" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E464" t="inlineStr"/>
       <c r="F464" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>D</t>
         </is>
       </c>
       <c r="G464" t="inlineStr">
         <is>
-          <t>Dirigente Veterinario</t>
+          <t>C.P.S. Tecnico Sanitario di Laboratorio Biomedico</t>
         </is>
       </c>
       <c r="H464" t="inlineStr">
         <is>
-          <t>26/10/2021 14:24</t>
+          <t>05/11/2021 12:18</t>
         </is>
       </c>
       <c r="I464" t="inlineStr">
         <is>
-          <t>26/11/2021 14:24</t>
+          <t>19/11/2021 12:18</t>
         </is>
       </c>
       <c r="K464" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N464" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P464" t="inlineStr"/>
       <c r="Q464" t="inlineStr"/>
       <c r="R464" t="inlineStr"/>
       <c r="S464" t="inlineStr"/>
       <c r="T464" t="inlineStr"/>
       <c r="W464" t="n">
         <v>0</v>
       </c>
       <c r="X464" t="n">
         <v>0</v>
       </c>
       <c r="Y464" t="n">
         <v>0</v>
       </c>
       <c r="Z464" t="n">
         <v>0</v>
       </c>
       <c r="AA464" t="n">
         <v>0</v>
       </c>
       <c r="AC464" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD464" t="n">
         <v>0</v>
       </c>
       <c r="AE464" t="inlineStr">
         <is>
-          <t>Avviso di struttura complessa</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF464" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="465">
       <c r="A465" t="inlineStr"/>
       <c r="B465" t="inlineStr"/>
       <c r="C465" t="inlineStr">
         <is>
-          <t>Avviso pubblico per conferimento incarico Direttore UOC Infanzia, Adolescenza, Famiglia e Consultorio del Distretto 2 di Adria</t>
+          <t>Avviso pubblico per il conferimento dell'incarico di Direttore della Struttura Operativa Complessa “Servizio Veterinario di Sanità Animale”</t>
         </is>
       </c>
       <c r="D465" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E465" t="inlineStr"/>
       <c r="F465" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G465" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>Dirigente Veterinario</t>
         </is>
       </c>
       <c r="H465" t="inlineStr">
         <is>
-          <t>22/10/2021 10:46</t>
+          <t>26/10/2021 14:24</t>
         </is>
       </c>
       <c r="I465" t="inlineStr">
         <is>
-          <t>22/11/2021 10:46</t>
+          <t>26/11/2021 14:24</t>
         </is>
       </c>
       <c r="K465" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N465" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P465" t="inlineStr"/>
       <c r="Q465" t="inlineStr"/>
       <c r="R465" t="inlineStr"/>
       <c r="S465" t="inlineStr"/>
       <c r="T465" t="inlineStr"/>
       <c r="W465" t="n">
         <v>0</v>
       </c>
       <c r="X465" t="n">
         <v>0</v>
       </c>
       <c r="Y465" t="n">
         <v>0</v>
@@ -35304,77 +35308,77 @@
       </c>
       <c r="AC465" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD465" t="n">
         <v>0</v>
       </c>
       <c r="AE465" t="inlineStr">
         <is>
           <t>Avviso di struttura complessa</t>
         </is>
       </c>
       <c r="AF465" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="466">
       <c r="A466" t="inlineStr"/>
       <c r="B466" t="inlineStr"/>
       <c r="C466" t="inlineStr">
         <is>
-          <t>Avviso pubblico per il conferimento dell'incarico di Direttore della Struttura Operativa Complessa “Servizio Veterinario di Igiene degli Alimenti di Origine Animale e loro Derivati”</t>
+          <t>Avviso pubblico per conferimento incarico Direttore UOC Infanzia, Adolescenza, Famiglia e Consultorio del Distretto 2 di Adria</t>
         </is>
       </c>
       <c r="D466" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E466" t="inlineStr"/>
       <c r="F466" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G466" t="inlineStr">
         <is>
-          <t>Dirigente Veterinario</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H466" t="inlineStr">
         <is>
-          <t>22/10/2021 10:45</t>
+          <t>22/10/2021 10:46</t>
         </is>
       </c>
       <c r="I466" t="inlineStr">
         <is>
-          <t>21/11/2021 10:45</t>
+          <t>22/11/2021 10:46</t>
         </is>
       </c>
       <c r="K466" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N466" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P466" t="inlineStr"/>
       <c r="Q466" t="inlineStr"/>
       <c r="R466" t="inlineStr"/>
       <c r="S466" t="inlineStr"/>
       <c r="T466" t="inlineStr"/>
       <c r="W466" t="n">
         <v>0</v>
       </c>
       <c r="X466" t="n">
         <v>0</v>
       </c>
       <c r="Y466" t="n">
         <v>0</v>
@@ -35387,160 +35391,160 @@
       </c>
       <c r="AC466" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD466" t="n">
         <v>0</v>
       </c>
       <c r="AE466" t="inlineStr">
         <is>
           <t>Avviso di struttura complessa</t>
         </is>
       </c>
       <c r="AF466" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="467">
       <c r="A467" t="inlineStr"/>
       <c r="B467" t="inlineStr"/>
       <c r="C467" t="inlineStr">
         <is>
-          <t>Avviso pubblico per il conferimento dell'incarico di Direttore UOC Anestesia e Rianimazione di Adria</t>
+          <t>Avviso pubblico per il conferimento dell'incarico di Direttore della Struttura Operativa Complessa “Servizio Veterinario di Igiene degli Alimenti di Origine Animale e loro Derivati”</t>
         </is>
       </c>
       <c r="D467" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E467" t="inlineStr"/>
       <c r="F467" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G467" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>Dirigente Veterinario</t>
         </is>
       </c>
       <c r="H467" t="inlineStr">
         <is>
-          <t>22/10/2021 10:43</t>
+          <t>22/10/2021 10:45</t>
         </is>
       </c>
       <c r="I467" t="inlineStr">
         <is>
-          <t>21/11/2021 10:43</t>
+          <t>21/11/2021 10:45</t>
         </is>
       </c>
       <c r="K467" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N467" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P467" t="inlineStr"/>
       <c r="Q467" t="inlineStr"/>
       <c r="R467" t="inlineStr"/>
       <c r="S467" t="inlineStr"/>
       <c r="T467" t="inlineStr"/>
       <c r="W467" t="n">
         <v>0</v>
       </c>
       <c r="X467" t="n">
         <v>0</v>
       </c>
       <c r="Y467" t="n">
         <v>0</v>
       </c>
       <c r="Z467" t="n">
         <v>0</v>
       </c>
       <c r="AA467" t="n">
         <v>0</v>
       </c>
       <c r="AC467" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD467" t="n">
         <v>0</v>
       </c>
       <c r="AE467" t="inlineStr">
         <is>
           <t>Avviso di struttura complessa</t>
         </is>
       </c>
       <c r="AF467" t="inlineStr">
         <is>
-          <t>Tempo determinato</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="468">
       <c r="A468" t="inlineStr"/>
       <c r="B468" t="inlineStr"/>
       <c r="C468" t="inlineStr">
         <is>
-          <t>Avviso pubblico per il conferimento dell'incarico di Direttore della Struttura Operativa Complessa “Medicina legale”</t>
+          <t>Avviso pubblico per il conferimento dell'incarico di Direttore UOC Anestesia e Rianimazione di Adria</t>
         </is>
       </c>
       <c r="D468" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E468" t="inlineStr"/>
       <c r="F468" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G468" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H468" t="inlineStr">
         <is>
-          <t>22/10/2021 10:42</t>
+          <t>22/10/2021 10:43</t>
         </is>
       </c>
       <c r="I468" t="inlineStr">
         <is>
-          <t>21/11/2021 10:42</t>
+          <t>21/11/2021 10:43</t>
         </is>
       </c>
       <c r="K468" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N468" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P468" t="inlineStr"/>
       <c r="Q468" t="inlineStr"/>
       <c r="R468" t="inlineStr"/>
       <c r="S468" t="inlineStr"/>
       <c r="T468" t="inlineStr"/>
       <c r="W468" t="n">
         <v>0</v>
       </c>
       <c r="X468" t="n">
         <v>0</v>
       </c>
       <c r="Y468" t="n">
         <v>0</v>
@@ -35553,372 +35557,372 @@
       </c>
       <c r="AC468" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD468" t="n">
         <v>0</v>
       </c>
       <c r="AE468" t="inlineStr">
         <is>
           <t>Avviso di struttura complessa</t>
         </is>
       </c>
       <c r="AF468" t="inlineStr">
         <is>
           <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="469">
       <c r="A469" t="inlineStr"/>
       <c r="B469" t="inlineStr"/>
       <c r="C469" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per titoli e colloquio, per n. 1 Collaboratore Professionale Sanitario - Tecnico di Neurofisiopatologia - cat. D</t>
+          <t>Avviso pubblico per il conferimento dell'incarico di Direttore della Struttura Operativa Complessa “Medicina legale”</t>
         </is>
       </c>
       <c r="D469" t="inlineStr">
         <is>
-          <t>Scaduto</t>
-[...6 lines deleted...]
-      </c>
+          <t>Graduatoria/Esito</t>
+        </is>
+      </c>
+      <c r="E469" t="inlineStr"/>
       <c r="F469" t="inlineStr">
         <is>
-          <t>D</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G469" t="inlineStr">
         <is>
-          <t>C.P.S. Tecnico di Neurofisiopatologia</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H469" t="inlineStr">
         <is>
-          <t>15/10/2021 13:47</t>
+          <t>22/10/2021 10:42</t>
         </is>
       </c>
       <c r="I469" t="inlineStr">
         <is>
-          <t>29/10/2021 23:59</t>
+          <t>21/11/2021 10:42</t>
         </is>
       </c>
       <c r="K469" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N469" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P469" t="inlineStr"/>
       <c r="Q469" t="inlineStr"/>
       <c r="R469" t="inlineStr"/>
       <c r="S469" t="inlineStr"/>
       <c r="T469" t="inlineStr"/>
       <c r="W469" t="n">
         <v>0</v>
       </c>
       <c r="X469" t="n">
         <v>0</v>
       </c>
       <c r="Y469" t="n">
         <v>0</v>
       </c>
       <c r="Z469" t="n">
         <v>0</v>
       </c>
       <c r="AA469" t="n">
         <v>0</v>
       </c>
       <c r="AC469" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD469" t="n">
         <v>0</v>
       </c>
       <c r="AE469" t="inlineStr">
         <is>
-          <t>Avviso Pubblico</t>
+          <t>Avviso di struttura complessa</t>
         </is>
       </c>
       <c r="AF469" t="inlineStr">
         <is>
           <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="470">
       <c r="A470" t="inlineStr"/>
       <c r="B470" t="inlineStr"/>
       <c r="C470" t="inlineStr">
         <is>
-          <t>AVVISO PER MANIFESTAZIONE DI INTERESSE FINALIZZATA AD INDIVIDUARE IL PERSONALE IN POSSESSO DEI REQUISITI ED INTERESSATO ALLA STABILIZZAZIONE DI CUI ALL’ART. 20, COMMA 2, DEL D.LGS. 75/2017</t>
+          <t>Avviso pubblico, per titoli e colloquio, per n. 1 Collaboratore Professionale Sanitario - Tecnico di Neurofisiopatologia - cat. D</t>
         </is>
       </c>
       <c r="D470" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="E470" t="inlineStr"/>
+      <c r="E470" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Avviso pubblico, per titoli e colloquio, per n. 1 Collaboratore Professionale Sanitario - Tecnico di Neurofisiopatologia - cat. D&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="F470" t="inlineStr">
         <is>
-          <t>Dirigenza</t>
+          <t>D</t>
         </is>
       </c>
       <c r="G470" t="inlineStr">
         <is>
-          <t>Dirigente Psicologo</t>
+          <t>C.P.S. Tecnico di Neurofisiopatologia</t>
         </is>
       </c>
       <c r="H470" t="inlineStr">
         <is>
-          <t>13/10/2021 13:02</t>
+          <t>15/10/2021 13:47</t>
         </is>
       </c>
       <c r="I470" t="inlineStr">
         <is>
-          <t>28/10/2021 13:02</t>
+          <t>29/10/2021 23:59</t>
         </is>
       </c>
       <c r="K470" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N470" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P470" t="inlineStr"/>
       <c r="Q470" t="inlineStr"/>
       <c r="R470" t="inlineStr"/>
       <c r="S470" t="inlineStr"/>
       <c r="T470" t="inlineStr"/>
+      <c r="W470" t="n">
+        <v>0</v>
+      </c>
+      <c r="X470" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y470" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z470" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA470" t="n">
+        <v>0</v>
+      </c>
       <c r="AC470" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD470" t="n">
+        <v>0</v>
+      </c>
       <c r="AE470" t="inlineStr">
         <is>
-          <t>Avviso per stabilizzazione</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF470" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="471">
       <c r="A471" t="inlineStr"/>
       <c r="B471" t="inlineStr"/>
       <c r="C471" t="inlineStr">
         <is>
-          <t>Azienda Zero - graduatoria concorso pubblico per n. 49 Dirigenti Medici di Ortopedia e Traumatologia</t>
+          <t>AVVISO PER MANIFESTAZIONE DI INTERESSE FINALIZZATA AD INDIVIDUARE IL PERSONALE IN POSSESSO DEI REQUISITI ED INTERESSATO ALLA STABILIZZAZIONE DI CUI ALL’ART. 20, COMMA 2, DEL D.LGS. 75/2017</t>
         </is>
       </c>
       <c r="D471" t="inlineStr">
         <is>
-          <t>Graduatoria/Esito</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="E471" t="inlineStr"/>
       <c r="F471" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>Dirigenza</t>
         </is>
       </c>
       <c r="G471" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>Dirigente Psicologo</t>
         </is>
       </c>
       <c r="H471" t="inlineStr">
         <is>
-          <t>05/10/2021 14:40</t>
+          <t>13/10/2021 13:02</t>
         </is>
       </c>
       <c r="I471" t="inlineStr">
         <is>
-          <t>05/11/2021 14:40</t>
+          <t>28/10/2021 13:02</t>
         </is>
       </c>
       <c r="K471" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N471" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P471" t="inlineStr"/>
       <c r="Q471" t="inlineStr"/>
       <c r="R471" t="inlineStr"/>
       <c r="S471" t="inlineStr"/>
       <c r="T471" t="inlineStr"/>
       <c r="AC471" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE471" t="inlineStr">
         <is>
-          <t>Concorsi Dirigenza</t>
+          <t>Avviso per stabilizzazione</t>
         </is>
       </c>
       <c r="AF471" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="472">
       <c r="A472" t="inlineStr"/>
       <c r="B472" t="inlineStr"/>
       <c r="C472" t="inlineStr">
         <is>
-          <t>Avviso pubblico per il conferimento dell'incarico di Direttore della Struttura Complessa Cardiologia</t>
+          <t>Azienda Zero - graduatoria concorso pubblico per n. 49 Dirigenti Medici di Ortopedia e Traumatologia</t>
         </is>
       </c>
       <c r="D472" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E472" t="inlineStr"/>
       <c r="F472" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G472" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H472" t="inlineStr">
         <is>
-          <t>05/10/2021 12:28</t>
+          <t>05/10/2021 14:40</t>
         </is>
       </c>
       <c r="I472" t="inlineStr">
         <is>
-          <t>04/11/2021 23:59</t>
+          <t>05/11/2021 14:40</t>
         </is>
       </c>
       <c r="K472" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N472" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P472" t="inlineStr"/>
       <c r="Q472" t="inlineStr"/>
       <c r="R472" t="inlineStr"/>
       <c r="S472" t="inlineStr"/>
       <c r="T472" t="inlineStr"/>
-      <c r="W472" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="AC472" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="AD472" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AE472" t="inlineStr">
         <is>
-          <t>Avviso di struttura complessa</t>
+          <t>Concorsi Dirigenza</t>
         </is>
       </c>
       <c r="AF472" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="473">
       <c r="A473" t="inlineStr"/>
       <c r="B473" t="inlineStr"/>
       <c r="C473" t="inlineStr">
         <is>
-          <t>Avviso pubblico per il conferimento dell'incarico di Direttore della Struttura Complessa Ostetricia e Ginecologia di Adria</t>
+          <t>Avviso pubblico per il conferimento dell'incarico di Direttore della Struttura Complessa Cardiologia</t>
         </is>
       </c>
       <c r="D473" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E473" t="inlineStr"/>
       <c r="F473" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G473" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H473" t="inlineStr">
         <is>
-          <t>05/10/2021 12:27</t>
+          <t>05/10/2021 12:28</t>
         </is>
       </c>
       <c r="I473" t="inlineStr">
         <is>
           <t>04/11/2021 23:59</t>
         </is>
       </c>
       <c r="K473" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N473" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P473" t="inlineStr"/>
       <c r="Q473" t="inlineStr"/>
       <c r="R473" t="inlineStr"/>
       <c r="S473" t="inlineStr"/>
       <c r="T473" t="inlineStr"/>
       <c r="W473" t="n">
         <v>0</v>
       </c>
@@ -35936,72 +35940,72 @@
       </c>
       <c r="AC473" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD473" t="n">
         <v>0</v>
       </c>
       <c r="AE473" t="inlineStr">
         <is>
           <t>Avviso di struttura complessa</t>
         </is>
       </c>
       <c r="AF473" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="474">
       <c r="A474" t="inlineStr"/>
       <c r="B474" t="inlineStr"/>
       <c r="C474" t="inlineStr">
         <is>
-          <t>Avviso pubblico per il conferimento dell'incarico di Direttore della Struttura Complessa Chirurgia Generale di Adria</t>
+          <t>Avviso pubblico per il conferimento dell'incarico di Direttore della Struttura Complessa Ostetricia e Ginecologia di Adria</t>
         </is>
       </c>
       <c r="D474" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E474" t="inlineStr"/>
       <c r="F474" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G474" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H474" t="inlineStr">
         <is>
-          <t>05/10/2021 12:25</t>
+          <t>05/10/2021 12:27</t>
         </is>
       </c>
       <c r="I474" t="inlineStr">
         <is>
           <t>04/11/2021 23:59</t>
         </is>
       </c>
       <c r="K474" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N474" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P474" t="inlineStr"/>
       <c r="Q474" t="inlineStr"/>
       <c r="R474" t="inlineStr"/>
       <c r="S474" t="inlineStr"/>
       <c r="T474" t="inlineStr"/>
       <c r="W474" t="n">
         <v>0</v>
       </c>
@@ -36019,72 +36023,72 @@
       </c>
       <c r="AC474" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD474" t="n">
         <v>0</v>
       </c>
       <c r="AE474" t="inlineStr">
         <is>
           <t>Avviso di struttura complessa</t>
         </is>
       </c>
       <c r="AF474" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="475">
       <c r="A475" t="inlineStr"/>
       <c r="B475" t="inlineStr"/>
       <c r="C475" t="inlineStr">
         <is>
-          <t>Avviso pubblico per il conferimento dell'incarico di Direttore della Struttura Complessa Direzione Medica degli Ospedali di Rovigo, Trecenta e Adria</t>
+          <t>Avviso pubblico per il conferimento dell'incarico di Direttore della Struttura Complessa Chirurgia Generale di Adria</t>
         </is>
       </c>
       <c r="D475" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E475" t="inlineStr"/>
       <c r="F475" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G475" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H475" t="inlineStr">
         <is>
-          <t>05/10/2021 12:23</t>
+          <t>05/10/2021 12:25</t>
         </is>
       </c>
       <c r="I475" t="inlineStr">
         <is>
           <t>04/11/2021 23:59</t>
         </is>
       </c>
       <c r="K475" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N475" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P475" t="inlineStr"/>
       <c r="Q475" t="inlineStr"/>
       <c r="R475" t="inlineStr"/>
       <c r="S475" t="inlineStr"/>
       <c r="T475" t="inlineStr"/>
       <c r="W475" t="n">
         <v>0</v>
       </c>
@@ -36102,551 +36106,551 @@
       </c>
       <c r="AC475" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD475" t="n">
         <v>0</v>
       </c>
       <c r="AE475" t="inlineStr">
         <is>
           <t>Avviso di struttura complessa</t>
         </is>
       </c>
       <c r="AF475" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="476">
       <c r="A476" t="inlineStr"/>
       <c r="B476" t="inlineStr"/>
       <c r="C476" t="inlineStr">
         <is>
-          <t>Azienda Zero - Graduatoria concorso pubblico per n. 35 Dirigenti Medici - disciplina di Medicina Interna - specializzandi</t>
+          <t>Avviso pubblico per il conferimento dell'incarico di Direttore della Struttura Complessa Direzione Medica degli Ospedali di Rovigo, Trecenta e Adria</t>
         </is>
       </c>
       <c r="D476" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E476" t="inlineStr"/>
       <c r="F476" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G476" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H476" t="inlineStr">
         <is>
-          <t>01/10/2021 13:01</t>
+          <t>05/10/2021 12:23</t>
         </is>
       </c>
       <c r="I476" t="inlineStr">
         <is>
-          <t>01/11/2026 13:01</t>
+          <t>04/11/2021 23:59</t>
         </is>
       </c>
       <c r="K476" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N476" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P476" t="inlineStr"/>
       <c r="Q476" t="inlineStr"/>
       <c r="R476" t="inlineStr"/>
       <c r="S476" t="inlineStr"/>
       <c r="T476" t="inlineStr"/>
+      <c r="W476" t="n">
+        <v>0</v>
+      </c>
+      <c r="X476" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y476" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z476" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA476" t="n">
+        <v>0</v>
+      </c>
       <c r="AC476" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD476" t="n">
+        <v>0</v>
+      </c>
       <c r="AE476" t="inlineStr">
         <is>
-          <t>Concorsi Dirigenza</t>
+          <t>Avviso di struttura complessa</t>
         </is>
       </c>
       <c r="AF476" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="477">
       <c r="A477" t="inlineStr"/>
-      <c r="B477" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="B477" t="inlineStr"/>
       <c r="C477" t="inlineStr">
         <is>
-          <t>Tabella triennale avvisi e procedure comparative aggiornata al 30.09.2021</t>
+          <t>Azienda Zero - Graduatoria concorso pubblico per n. 35 Dirigenti Medici - disciplina di Medicina Interna - specializzandi</t>
         </is>
       </c>
       <c r="D477" t="inlineStr">
         <is>
-          <t>Aperto</t>
-[...6 lines deleted...]
-      </c>
+          <t>Graduatoria/Esito</t>
+        </is>
+      </c>
+      <c r="E477" t="inlineStr"/>
       <c r="F477" t="inlineStr">
         <is>
-          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G477" t="inlineStr">
         <is>
-          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H477" t="inlineStr">
         <is>
-          <t>30/09/2021 16:13</t>
+          <t>01/10/2021 13:01</t>
         </is>
       </c>
       <c r="I477" t="inlineStr">
         <is>
-          <t>30/09/2026 16:13</t>
+          <t>01/11/2026 13:01</t>
         </is>
       </c>
       <c r="K477" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N477" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P477" t="inlineStr"/>
       <c r="Q477" t="inlineStr"/>
       <c r="R477" t="inlineStr"/>
       <c r="S477" t="inlineStr"/>
       <c r="T477" t="inlineStr"/>
-      <c r="W477" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="AC477" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="AD477" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AE477" t="inlineStr">
         <is>
-          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
+          <t>Concorsi Dirigenza</t>
         </is>
       </c>
       <c r="AF477" t="inlineStr">
         <is>
-          <t>Non definito</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="478">
       <c r="A478" t="inlineStr"/>
-      <c r="B478" t="inlineStr"/>
+      <c r="B478" t="inlineStr">
+        <is>
+          <t>Tabella</t>
+        </is>
+      </c>
       <c r="C478" t="inlineStr">
         <is>
-          <t>Avviso pubblico di mobilità volontaria per n. 1 Operatore Tecnico Specializzato - cat. Bs</t>
+          <t>Tabella triennale avvisi e procedure comparative aggiornata al 30.09.2021</t>
         </is>
       </c>
       <c r="D478" t="inlineStr">
         <is>
-          <t>Graduatoria/Esito</t>
-[...2 lines deleted...]
-      <c r="E478" t="inlineStr"/>
+          <t>Aperto</t>
+        </is>
+      </c>
+      <c r="E478" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Tabella triennale avvisi e procedure comparative aggiornata al 30.09.2021&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="F478" t="inlineStr">
         <is>
-          <t>BS</t>
+          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
         </is>
       </c>
       <c r="G478" t="inlineStr">
         <is>
-          <t>Operatore Tecnico Specializzato</t>
+          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
         </is>
       </c>
       <c r="H478" t="inlineStr">
         <is>
-          <t>27/09/2021 11:11</t>
+          <t>30/09/2021 16:13</t>
         </is>
       </c>
       <c r="I478" t="inlineStr">
         <is>
-          <t>27/10/2021 23:59</t>
+          <t>30/09/2026 16:13</t>
         </is>
       </c>
       <c r="K478" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N478" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P478" t="inlineStr"/>
       <c r="Q478" t="inlineStr"/>
       <c r="R478" t="inlineStr"/>
       <c r="S478" t="inlineStr"/>
       <c r="T478" t="inlineStr"/>
       <c r="W478" t="n">
         <v>0</v>
       </c>
       <c r="X478" t="n">
         <v>0</v>
       </c>
       <c r="Y478" t="n">
         <v>0</v>
       </c>
       <c r="Z478" t="n">
         <v>0</v>
       </c>
       <c r="AA478" t="n">
         <v>0</v>
       </c>
       <c r="AC478" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD478" t="n">
         <v>0</v>
       </c>
       <c r="AE478" t="inlineStr">
         <is>
-          <t>Avviso di mobilità da altro ente</t>
+          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
         </is>
       </c>
       <c r="AF478" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Non definito</t>
         </is>
       </c>
     </row>
     <row r="479">
       <c r="A479" t="inlineStr"/>
       <c r="B479" t="inlineStr"/>
       <c r="C479" t="inlineStr">
         <is>
-          <t>Azienda Zero - Graduatoria concorso pubblico, per titoli ed esami, per n. 30 posti a tempo indeterminato di DIRIGENTE MEDICO - disciplina MEDICINA TRASFUSIONALE</t>
+          <t>Avviso pubblico di mobilità volontaria per n. 1 Operatore Tecnico Specializzato - cat. Bs</t>
         </is>
       </c>
       <c r="D479" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E479" t="inlineStr"/>
       <c r="F479" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>BS</t>
         </is>
       </c>
       <c r="G479" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>Operatore Tecnico Specializzato</t>
         </is>
       </c>
       <c r="H479" t="inlineStr">
         <is>
-          <t>22/09/2021 11:55</t>
+          <t>27/09/2021 11:11</t>
         </is>
       </c>
       <c r="I479" t="inlineStr">
         <is>
-          <t>22/10/2021 11:55</t>
+          <t>27/10/2021 23:59</t>
         </is>
       </c>
       <c r="K479" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N479" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P479" t="inlineStr"/>
       <c r="Q479" t="inlineStr"/>
       <c r="R479" t="inlineStr"/>
       <c r="S479" t="inlineStr"/>
       <c r="T479" t="inlineStr"/>
+      <c r="W479" t="n">
+        <v>0</v>
+      </c>
+      <c r="X479" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y479" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z479" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA479" t="n">
+        <v>0</v>
+      </c>
       <c r="AC479" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD479" t="n">
+        <v>0</v>
+      </c>
       <c r="AE479" t="inlineStr">
         <is>
-          <t>Concorsi Dirigenza</t>
+          <t>Avviso di mobilità da altro ente</t>
         </is>
       </c>
       <c r="AF479" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="480">
       <c r="A480" t="inlineStr"/>
       <c r="B480" t="inlineStr"/>
       <c r="C480" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per titoli e colloquio, per n. 1 Dirigente Medico disciplina di Otorinolaringoiatria</t>
+          <t>Azienda Zero - Graduatoria concorso pubblico, per titoli ed esami, per n. 30 posti a tempo indeterminato di DIRIGENTE MEDICO - disciplina MEDICINA TRASFUSIONALE</t>
         </is>
       </c>
       <c r="D480" t="inlineStr">
         <is>
-          <t>Scaduto</t>
-[...6 lines deleted...]
-      </c>
+          <t>Graduatoria/Esito</t>
+        </is>
+      </c>
+      <c r="E480" t="inlineStr"/>
       <c r="F480" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G480" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H480" t="inlineStr">
         <is>
-          <t>17/09/2021 13:20</t>
+          <t>22/09/2021 11:55</t>
         </is>
       </c>
       <c r="I480" t="inlineStr">
         <is>
-          <t>01/10/2021 23:59</t>
+          <t>22/10/2021 11:55</t>
         </is>
       </c>
       <c r="K480" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N480" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P480" t="inlineStr"/>
       <c r="Q480" t="inlineStr"/>
       <c r="R480" t="inlineStr"/>
       <c r="S480" t="inlineStr"/>
       <c r="T480" t="inlineStr"/>
-      <c r="W480" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="AC480" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="AD480" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AE480" t="inlineStr">
         <is>
-          <t>Avviso Pubblico</t>
+          <t>Concorsi Dirigenza</t>
         </is>
       </c>
       <c r="AF480" t="inlineStr">
         <is>
-          <t>Tempo determinato</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="481">
       <c r="A481" t="inlineStr"/>
       <c r="B481" t="inlineStr"/>
       <c r="C481" t="inlineStr">
         <is>
-          <t>Avviso pubblico per il conferimento dell'incarico di Direttore della Struttura Complessa "Riabilitazione di Adria"</t>
+          <t>Avviso pubblico, per titoli e colloquio, per n. 1 Dirigente Medico disciplina di Otorinolaringoiatria</t>
         </is>
       </c>
       <c r="D481" t="inlineStr">
         <is>
-          <t>Graduatoria/Esito</t>
-[...2 lines deleted...]
-      <c r="E481" t="inlineStr"/>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E481" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Avviso pubblico, per titoli e colloquio, per n. 1 Dirigente Medico disciplina di Otorinolaringoiatria&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="F481" t="inlineStr">
         <is>
-          <t>Apicale</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G481" t="inlineStr">
         <is>
-          <t>Dirigente Medico - DIRETTORE</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H481" t="inlineStr">
         <is>
-          <t>03/09/2021 11:14</t>
+          <t>17/09/2021 13:20</t>
         </is>
       </c>
       <c r="I481" t="inlineStr">
         <is>
-          <t>03/10/2021 11:14</t>
+          <t>01/10/2021 23:59</t>
         </is>
       </c>
       <c r="K481" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N481" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P481" t="inlineStr"/>
       <c r="Q481" t="inlineStr"/>
       <c r="R481" t="inlineStr"/>
       <c r="S481" t="inlineStr"/>
       <c r="T481" t="inlineStr"/>
       <c r="W481" t="n">
         <v>0</v>
       </c>
       <c r="X481" t="n">
         <v>0</v>
       </c>
       <c r="Y481" t="n">
         <v>0</v>
       </c>
       <c r="Z481" t="n">
         <v>0</v>
       </c>
       <c r="AA481" t="n">
         <v>0</v>
       </c>
       <c r="AC481" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD481" t="n">
         <v>0</v>
       </c>
       <c r="AE481" t="inlineStr">
         <is>
-          <t>Avviso di struttura complessa</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF481" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="482">
       <c r="A482" t="inlineStr"/>
       <c r="B482" t="inlineStr"/>
       <c r="C482" t="inlineStr">
         <is>
-          <t>Avviso pubblico per il conferimento dell'incarico di Direttore della Struttura Complessa "Riabilitazione di Trecenta e Rovigo"</t>
+          <t>Avviso pubblico per il conferimento dell'incarico di Direttore della Struttura Complessa "Riabilitazione di Adria"</t>
         </is>
       </c>
       <c r="D482" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E482" t="inlineStr"/>
       <c r="F482" t="inlineStr">
         <is>
           <t>Apicale</t>
         </is>
       </c>
       <c r="G482" t="inlineStr">
         <is>
           <t>Dirigente Medico - DIRETTORE</t>
         </is>
       </c>
       <c r="H482" t="inlineStr">
         <is>
-          <t>03/09/2021 11:12</t>
+          <t>03/09/2021 11:14</t>
         </is>
       </c>
       <c r="I482" t="inlineStr">
         <is>
-          <t>03/10/2021 11:12</t>
+          <t>03/10/2021 11:14</t>
         </is>
       </c>
       <c r="K482" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N482" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P482" t="inlineStr"/>
       <c r="Q482" t="inlineStr"/>
       <c r="R482" t="inlineStr"/>
       <c r="S482" t="inlineStr"/>
       <c r="T482" t="inlineStr"/>
       <c r="W482" t="n">
         <v>0</v>
       </c>
       <c r="X482" t="n">
         <v>0</v>
       </c>
       <c r="Y482" t="n">
         <v>0</v>
@@ -36659,77 +36663,77 @@
       </c>
       <c r="AC482" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD482" t="n">
         <v>0</v>
       </c>
       <c r="AE482" t="inlineStr">
         <is>
           <t>Avviso di struttura complessa</t>
         </is>
       </c>
       <c r="AF482" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="483">
       <c r="A483" t="inlineStr"/>
       <c r="B483" t="inlineStr"/>
       <c r="C483" t="inlineStr">
         <is>
-          <t>Avviso pubblico per il conferimento dell'incarico di Direttore della Struttura Complessa "Neuropsichiatria Infantile Ospedaliera"</t>
+          <t>Avviso pubblico per il conferimento dell'incarico di Direttore della Struttura Complessa "Riabilitazione di Trecenta e Rovigo"</t>
         </is>
       </c>
       <c r="D483" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E483" t="inlineStr"/>
       <c r="F483" t="inlineStr">
         <is>
           <t>Apicale</t>
         </is>
       </c>
       <c r="G483" t="inlineStr">
         <is>
           <t>Dirigente Medico - DIRETTORE</t>
         </is>
       </c>
       <c r="H483" t="inlineStr">
         <is>
-          <t>03/09/2021 11:09</t>
+          <t>03/09/2021 11:12</t>
         </is>
       </c>
       <c r="I483" t="inlineStr">
         <is>
-          <t>03/10/2021 11:09</t>
+          <t>03/10/2021 11:12</t>
         </is>
       </c>
       <c r="K483" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N483" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P483" t="inlineStr"/>
       <c r="Q483" t="inlineStr"/>
       <c r="R483" t="inlineStr"/>
       <c r="S483" t="inlineStr"/>
       <c r="T483" t="inlineStr"/>
       <c r="W483" t="n">
         <v>0</v>
       </c>
       <c r="X483" t="n">
         <v>0</v>
       </c>
       <c r="Y483" t="n">
         <v>0</v>
@@ -36742,77 +36746,77 @@
       </c>
       <c r="AC483" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD483" t="n">
         <v>0</v>
       </c>
       <c r="AE483" t="inlineStr">
         <is>
           <t>Avviso di struttura complessa</t>
         </is>
       </c>
       <c r="AF483" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="484">
       <c r="A484" t="inlineStr"/>
       <c r="B484" t="inlineStr"/>
       <c r="C484" t="inlineStr">
         <is>
-          <t>Avviso pubblico per il conferimento dell'incarico di Direttore della Struttura Complessa "Centrale Operativa 118"</t>
+          <t>Avviso pubblico per il conferimento dell'incarico di Direttore della Struttura Complessa "Neuropsichiatria Infantile Ospedaliera"</t>
         </is>
       </c>
       <c r="D484" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E484" t="inlineStr"/>
       <c r="F484" t="inlineStr">
         <is>
           <t>Apicale</t>
         </is>
       </c>
       <c r="G484" t="inlineStr">
         <is>
           <t>Dirigente Medico - DIRETTORE</t>
         </is>
       </c>
       <c r="H484" t="inlineStr">
         <is>
-          <t>03/09/2021 11:07</t>
+          <t>03/09/2021 11:09</t>
         </is>
       </c>
       <c r="I484" t="inlineStr">
         <is>
-          <t>03/10/2021 11:07</t>
+          <t>03/10/2021 11:09</t>
         </is>
       </c>
       <c r="K484" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N484" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P484" t="inlineStr"/>
       <c r="Q484" t="inlineStr"/>
       <c r="R484" t="inlineStr"/>
       <c r="S484" t="inlineStr"/>
       <c r="T484" t="inlineStr"/>
       <c r="W484" t="n">
         <v>0</v>
       </c>
       <c r="X484" t="n">
         <v>0</v>
       </c>
       <c r="Y484" t="n">
         <v>0</v>
@@ -36825,77 +36829,77 @@
       </c>
       <c r="AC484" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD484" t="n">
         <v>0</v>
       </c>
       <c r="AE484" t="inlineStr">
         <is>
           <t>Avviso di struttura complessa</t>
         </is>
       </c>
       <c r="AF484" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="485">
       <c r="A485" t="inlineStr"/>
       <c r="B485" t="inlineStr"/>
       <c r="C485" t="inlineStr">
         <is>
-          <t>Avviso pubblico per il conferimento dell'incarico di Direttore della Struttura Complessa "Ortopedia di Adria"</t>
+          <t>Avviso pubblico per il conferimento dell'incarico di Direttore della Struttura Complessa "Centrale Operativa 118"</t>
         </is>
       </c>
       <c r="D485" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E485" t="inlineStr"/>
       <c r="F485" t="inlineStr">
         <is>
           <t>Apicale</t>
         </is>
       </c>
       <c r="G485" t="inlineStr">
         <is>
           <t>Dirigente Medico - DIRETTORE</t>
         </is>
       </c>
       <c r="H485" t="inlineStr">
         <is>
-          <t>03/09/2021 11:06</t>
+          <t>03/09/2021 11:07</t>
         </is>
       </c>
       <c r="I485" t="inlineStr">
         <is>
-          <t>03/10/2021 11:06</t>
+          <t>03/10/2021 11:07</t>
         </is>
       </c>
       <c r="K485" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N485" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P485" t="inlineStr"/>
       <c r="Q485" t="inlineStr"/>
       <c r="R485" t="inlineStr"/>
       <c r="S485" t="inlineStr"/>
       <c r="T485" t="inlineStr"/>
       <c r="W485" t="n">
         <v>0</v>
       </c>
       <c r="X485" t="n">
         <v>0</v>
       </c>
       <c r="Y485" t="n">
         <v>0</v>
@@ -36908,77 +36912,77 @@
       </c>
       <c r="AC485" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD485" t="n">
         <v>0</v>
       </c>
       <c r="AE485" t="inlineStr">
         <is>
           <t>Avviso di struttura complessa</t>
         </is>
       </c>
       <c r="AF485" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="486">
       <c r="A486" t="inlineStr"/>
       <c r="B486" t="inlineStr"/>
       <c r="C486" t="inlineStr">
         <is>
-          <t>Avviso pubblico per il conferimento dell'incarico di Direttore della Struttura Complessa "Ortopedia e Traumatologia di Rovigo e Trecenta"</t>
+          <t>Avviso pubblico per il conferimento dell'incarico di Direttore della Struttura Complessa "Ortopedia di Adria"</t>
         </is>
       </c>
       <c r="D486" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E486" t="inlineStr"/>
       <c r="F486" t="inlineStr">
         <is>
           <t>Apicale</t>
         </is>
       </c>
       <c r="G486" t="inlineStr">
         <is>
           <t>Dirigente Medico - DIRETTORE</t>
         </is>
       </c>
       <c r="H486" t="inlineStr">
         <is>
-          <t>03/09/2021 11:04</t>
+          <t>03/09/2021 11:06</t>
         </is>
       </c>
       <c r="I486" t="inlineStr">
         <is>
-          <t>03/10/2021 11:04</t>
+          <t>03/10/2021 11:06</t>
         </is>
       </c>
       <c r="K486" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N486" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P486" t="inlineStr"/>
       <c r="Q486" t="inlineStr"/>
       <c r="R486" t="inlineStr"/>
       <c r="S486" t="inlineStr"/>
       <c r="T486" t="inlineStr"/>
       <c r="W486" t="n">
         <v>0</v>
       </c>
       <c r="X486" t="n">
         <v>0</v>
       </c>
       <c r="Y486" t="n">
         <v>0</v>
@@ -36991,77 +36995,77 @@
       </c>
       <c r="AC486" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD486" t="n">
         <v>0</v>
       </c>
       <c r="AE486" t="inlineStr">
         <is>
           <t>Avviso di struttura complessa</t>
         </is>
       </c>
       <c r="AF486" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="487">
       <c r="A487" t="inlineStr"/>
       <c r="B487" t="inlineStr"/>
       <c r="C487" t="inlineStr">
         <is>
-          <t>Avviso pubblico per il conferimento dell'incarico di Direttore della Struttura Complessa "Otorinolaringoiatria"</t>
+          <t>Avviso pubblico per il conferimento dell'incarico di Direttore della Struttura Complessa "Ortopedia e Traumatologia di Rovigo e Trecenta"</t>
         </is>
       </c>
       <c r="D487" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E487" t="inlineStr"/>
       <c r="F487" t="inlineStr">
         <is>
           <t>Apicale</t>
         </is>
       </c>
       <c r="G487" t="inlineStr">
         <is>
           <t>Dirigente Medico - DIRETTORE</t>
         </is>
       </c>
       <c r="H487" t="inlineStr">
         <is>
-          <t>03/09/2021 11:01</t>
+          <t>03/09/2021 11:04</t>
         </is>
       </c>
       <c r="I487" t="inlineStr">
         <is>
-          <t>03/10/2021 11:01</t>
+          <t>03/10/2021 11:04</t>
         </is>
       </c>
       <c r="K487" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N487" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P487" t="inlineStr"/>
       <c r="Q487" t="inlineStr"/>
       <c r="R487" t="inlineStr"/>
       <c r="S487" t="inlineStr"/>
       <c r="T487" t="inlineStr"/>
       <c r="W487" t="n">
         <v>0</v>
       </c>
       <c r="X487" t="n">
         <v>0</v>
       </c>
       <c r="Y487" t="n">
         <v>0</v>
@@ -37074,1003 +37078,1003 @@
       </c>
       <c r="AC487" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD487" t="n">
         <v>0</v>
       </c>
       <c r="AE487" t="inlineStr">
         <is>
           <t>Avviso di struttura complessa</t>
         </is>
       </c>
       <c r="AF487" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="488">
       <c r="A488" t="inlineStr"/>
       <c r="B488" t="inlineStr"/>
       <c r="C488" t="inlineStr">
         <is>
-          <t>Azienda Zero_Graduatoria concorso pubblico per Dirigente Ingegnere civile-edile</t>
+          <t>Avviso pubblico per il conferimento dell'incarico di Direttore della Struttura Complessa "Otorinolaringoiatria"</t>
         </is>
       </c>
       <c r="D488" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
-      <c r="E488" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E488" t="inlineStr"/>
       <c r="F488" t="inlineStr">
         <is>
-          <t>Dirigenza</t>
+          <t>Apicale</t>
         </is>
       </c>
       <c r="G488" t="inlineStr">
         <is>
-          <t>Dirigente del ruolo professionale (Avvocato, Ingegnere, architetto, Geologo)</t>
+          <t>Dirigente Medico - DIRETTORE</t>
         </is>
       </c>
       <c r="H488" t="inlineStr">
         <is>
-          <t>04/08/2021 17:18</t>
+          <t>03/09/2021 11:01</t>
         </is>
       </c>
       <c r="I488" t="inlineStr">
         <is>
-          <t>04/08/2026 17:18</t>
+          <t>03/10/2021 11:01</t>
         </is>
       </c>
       <c r="K488" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N488" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P488" t="inlineStr"/>
       <c r="Q488" t="inlineStr"/>
       <c r="R488" t="inlineStr"/>
       <c r="S488" t="inlineStr"/>
       <c r="T488" t="inlineStr"/>
-      <c r="U488" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="W488" t="n">
+        <v>0</v>
+      </c>
+      <c r="X488" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y488" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z488" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA488" t="n">
+        <v>0</v>
       </c>
       <c r="AC488" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD488" t="n">
+        <v>0</v>
+      </c>
       <c r="AE488" t="inlineStr">
         <is>
-          <t>Concorsi Dirigenza</t>
+          <t>Avviso di struttura complessa</t>
         </is>
       </c>
       <c r="AF488" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="489">
       <c r="A489" t="inlineStr"/>
       <c r="B489" t="inlineStr"/>
       <c r="C489" t="inlineStr">
         <is>
-          <t>Avviso pubblico di mobilità volontaria per la copertura di n. 1 posto di Collaboratore Professionale Sanitario Senior - Infermiere -cat. Ds</t>
+          <t>Azienda Zero_Graduatoria concorso pubblico per Dirigente Ingegnere civile-edile</t>
         </is>
       </c>
       <c r="D489" t="inlineStr">
         <is>
-          <t>Scaduto</t>
-[...2 lines deleted...]
-      <c r="E489" t="inlineStr"/>
+          <t>Graduatoria/Esito</t>
+        </is>
+      </c>
+      <c r="E489" t="inlineStr">
+        <is>
+          <t>Azienda Zero_Graduatoria concorso pubblico per n. 8 posti di Dirigente Ingegnere civile-edile</t>
+        </is>
+      </c>
       <c r="F489" t="inlineStr">
         <is>
-          <t>DS</t>
+          <t>Dirigenza</t>
         </is>
       </c>
       <c r="G489" t="inlineStr">
         <is>
-          <t xml:space="preserve">	Collaboratore Professionale Sanitario Senior Infermiere</t>
+          <t>Dirigente del ruolo professionale (Avvocato, Ingegnere, architetto, Geologo)</t>
         </is>
       </c>
       <c r="H489" t="inlineStr">
         <is>
-          <t>02/08/2021 09:19</t>
+          <t>04/08/2021 17:18</t>
         </is>
       </c>
       <c r="I489" t="inlineStr">
         <is>
-          <t>01/09/2021 23:59</t>
+          <t>04/08/2026 17:18</t>
         </is>
       </c>
       <c r="K489" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N489" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P489" t="inlineStr"/>
       <c r="Q489" t="inlineStr"/>
       <c r="R489" t="inlineStr"/>
       <c r="S489" t="inlineStr"/>
       <c r="T489" t="inlineStr"/>
-      <c r="W489" t="n">
-[...12 lines deleted...]
-        <v>0</v>
+      <c r="U489" t="inlineStr">
+        <is>
+          <t>05/08/2021 00:00</t>
+        </is>
       </c>
       <c r="AC489" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="AD489" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AE489" t="inlineStr">
         <is>
-          <t>Avviso di mobilità da altro ente</t>
+          <t>Concorsi Dirigenza</t>
         </is>
       </c>
       <c r="AF489" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="490">
       <c r="A490" t="inlineStr"/>
       <c r="B490" t="inlineStr"/>
       <c r="C490" t="inlineStr">
         <is>
-          <t>Azienda Zero - Graduatorie concorsi pubblici Dirigenti Medici anno 2021</t>
+          <t>Avviso pubblico di mobilità volontaria per la copertura di n. 1 posto di Collaboratore Professionale Sanitario Senior - Infermiere -cat. Ds</t>
         </is>
       </c>
       <c r="D490" t="inlineStr">
         <is>
-          <t>Graduatoria/Esito</t>
-[...6 lines deleted...]
-      </c>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E490" t="inlineStr"/>
       <c r="F490" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>DS</t>
         </is>
       </c>
       <c r="G490" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t xml:space="preserve">	Collaboratore Professionale Sanitario Senior Infermiere</t>
         </is>
       </c>
       <c r="H490" t="inlineStr">
         <is>
-          <t>29/07/2021 13:03</t>
+          <t>02/08/2021 09:19</t>
         </is>
       </c>
       <c r="I490" t="inlineStr">
         <is>
-          <t>31/12/2026 13:03</t>
+          <t>01/09/2021 23:59</t>
         </is>
       </c>
       <c r="K490" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N490" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P490" t="inlineStr"/>
       <c r="Q490" t="inlineStr"/>
       <c r="R490" t="inlineStr"/>
       <c r="S490" t="inlineStr"/>
       <c r="T490" t="inlineStr"/>
-      <c r="U490" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="W490" t="n">
+        <v>0</v>
+      </c>
+      <c r="X490" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y490" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z490" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA490" t="n">
+        <v>0</v>
       </c>
       <c r="AC490" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD490" t="n">
+        <v>0</v>
+      </c>
       <c r="AE490" t="inlineStr">
         <is>
-          <t>Avvisi Incarichi 15 septies/octies D.Lgs 502/92</t>
+          <t>Avviso di mobilità da altro ente</t>
         </is>
       </c>
       <c r="AF490" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="491">
       <c r="A491" t="inlineStr"/>
       <c r="B491" t="inlineStr"/>
       <c r="C491" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per soli titoli, per n. 10 Collaboratori Professionali Sanitari - Infermieri - cat. D</t>
+          <t>Azienda Zero - Graduatorie concorsi pubblici Dirigenti Medici anno 2021</t>
         </is>
       </c>
       <c r="D491" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
-      <c r="E491" t="inlineStr"/>
+      <c r="E491" t="inlineStr">
+        <is>
+          <t>Azienda Zero - Graduatoria concorso pubblico per n. 7 posti di Dirigente Medico di Ematologia - Specializzati</t>
+        </is>
+      </c>
       <c r="F491" t="inlineStr">
         <is>
-          <t>D</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G491" t="inlineStr">
         <is>
-          <t>C.P.S. Infermiere</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H491" t="inlineStr">
         <is>
-          <t>23/07/2021 13:22</t>
+          <t>29/07/2021 13:03</t>
         </is>
       </c>
       <c r="I491" t="inlineStr">
         <is>
-          <t>06/08/2021 23:59</t>
+          <t>31/12/2026 13:03</t>
         </is>
       </c>
       <c r="K491" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N491" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P491" t="inlineStr"/>
       <c r="Q491" t="inlineStr"/>
       <c r="R491" t="inlineStr"/>
       <c r="S491" t="inlineStr"/>
       <c r="T491" t="inlineStr"/>
       <c r="U491" t="inlineStr">
         <is>
-          <t>30/08/2021 00:00</t>
-[...15 lines deleted...]
-        <v>0</v>
+          <t>29/07/2021 00:00</t>
+        </is>
       </c>
       <c r="AC491" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="AD491" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AE491" t="inlineStr">
         <is>
-          <t>Avviso Pubblico</t>
+          <t>Avvisi Incarichi 15 septies/octies D.Lgs 502/92</t>
         </is>
       </c>
       <c r="AF491" t="inlineStr">
         <is>
-          <t>Tempo determinato</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="492">
       <c r="A492" t="inlineStr"/>
       <c r="B492" t="inlineStr"/>
       <c r="C492" t="inlineStr">
         <is>
-          <t>Graduatoria finale di merito Tecnico Sanitario di Radiologia Medica cat. D - 13.07.2021</t>
+          <t>Avviso pubblico, per soli titoli, per n. 10 Collaboratori Professionali Sanitari - Infermieri - cat. D</t>
         </is>
       </c>
       <c r="D492" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E492" t="inlineStr"/>
       <c r="F492" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="G492" t="inlineStr">
         <is>
-          <t>C.P.S. Tecnico Sanitario di Radiologia Medica</t>
+          <t>C.P.S. Infermiere</t>
         </is>
       </c>
       <c r="H492" t="inlineStr">
         <is>
-          <t>20/07/2021 11:02</t>
+          <t>23/07/2021 13:22</t>
         </is>
       </c>
       <c r="I492" t="inlineStr">
         <is>
-          <t>20/07/2023 23:59</t>
+          <t>06/08/2021 23:59</t>
         </is>
       </c>
       <c r="K492" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N492" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P492" t="inlineStr"/>
       <c r="Q492" t="inlineStr"/>
       <c r="R492" t="inlineStr"/>
       <c r="S492" t="inlineStr"/>
       <c r="T492" t="inlineStr"/>
+      <c r="U492" t="inlineStr">
+        <is>
+          <t>30/08/2021 00:00</t>
+        </is>
+      </c>
       <c r="W492" t="n">
         <v>0</v>
       </c>
       <c r="X492" t="n">
         <v>0</v>
       </c>
       <c r="Y492" t="n">
         <v>0</v>
       </c>
       <c r="Z492" t="n">
         <v>0</v>
       </c>
       <c r="AA492" t="n">
         <v>0</v>
       </c>
       <c r="AC492" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD492" t="n">
         <v>0</v>
       </c>
       <c r="AE492" t="inlineStr">
         <is>
           <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF492" t="inlineStr">
         <is>
           <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="493">
       <c r="A493" t="inlineStr"/>
       <c r="B493" t="inlineStr"/>
       <c r="C493" t="inlineStr">
         <is>
-          <t>Avviso pubblico di mobilità volontaria per n. 1 Dirigente Medico di Malattie Infettive</t>
+          <t>Graduatoria finale di merito Tecnico Sanitario di Radiologia Medica cat. D - 13.07.2021</t>
         </is>
       </c>
       <c r="D493" t="inlineStr">
         <is>
-          <t>Scaduto</t>
-[...6 lines deleted...]
-      </c>
+          <t>Graduatoria/Esito</t>
+        </is>
+      </c>
+      <c r="E493" t="inlineStr"/>
       <c r="F493" t="inlineStr">
         <is>
-          <t>Dirigenza</t>
+          <t>D</t>
         </is>
       </c>
       <c r="G493" t="inlineStr">
         <is>
-          <t>Dirigente del ruolo professionale (Avvocato, Ingegnere, architetto, Geologo)</t>
+          <t>C.P.S. Tecnico Sanitario di Radiologia Medica</t>
         </is>
       </c>
       <c r="H493" t="inlineStr">
         <is>
-          <t>20/07/2021 09:52</t>
+          <t>20/07/2021 11:02</t>
         </is>
       </c>
       <c r="I493" t="inlineStr">
         <is>
-          <t>19/08/2021 23:59</t>
+          <t>20/07/2023 23:59</t>
         </is>
       </c>
       <c r="K493" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N493" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P493" t="inlineStr"/>
       <c r="Q493" t="inlineStr"/>
       <c r="R493" t="inlineStr"/>
       <c r="S493" t="inlineStr"/>
       <c r="T493" t="inlineStr"/>
       <c r="W493" t="n">
         <v>0</v>
       </c>
       <c r="X493" t="n">
         <v>0</v>
       </c>
       <c r="Y493" t="n">
         <v>0</v>
       </c>
       <c r="Z493" t="n">
         <v>0</v>
       </c>
       <c r="AA493" t="n">
         <v>0</v>
       </c>
       <c r="AC493" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD493" t="n">
         <v>0</v>
       </c>
       <c r="AE493" t="inlineStr">
         <is>
-          <t>Avviso di mobilità da altro ente</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF493" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="494">
       <c r="A494" t="inlineStr"/>
       <c r="B494" t="inlineStr"/>
       <c r="C494" t="inlineStr">
         <is>
-          <t>Esito Colloquio Tecnico Sanitario di Radiologia Medica Cat. D - 13.07.2021</t>
+          <t>Avviso pubblico di mobilità volontaria per n. 1 Dirigente Medico di Malattie Infettive</t>
         </is>
       </c>
       <c r="D494" t="inlineStr">
         <is>
-          <t>Graduatoria/Esito</t>
-[...2 lines deleted...]
-      <c r="E494" t="inlineStr"/>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E494" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Avviso pubblico di mobilità volontaria per n. 1 Dirigente Medico di Malattie Infettive&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="F494" t="inlineStr">
         <is>
-          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Tecnico</t>
+          <t>Dirigenza</t>
         </is>
       </c>
       <c r="G494" t="inlineStr">
         <is>
-          <t>Assistente Informatico</t>
+          <t>Dirigente del ruolo professionale (Avvocato, Ingegnere, architetto, Geologo)</t>
         </is>
       </c>
       <c r="H494" t="inlineStr">
         <is>
-          <t>13/07/2021 17:11</t>
+          <t>20/07/2021 09:52</t>
         </is>
       </c>
       <c r="I494" t="inlineStr">
         <is>
-          <t>13/08/2026 17:11</t>
+          <t>19/08/2021 23:59</t>
         </is>
       </c>
       <c r="K494" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N494" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P494" t="inlineStr"/>
       <c r="Q494" t="inlineStr"/>
       <c r="R494" t="inlineStr"/>
       <c r="S494" t="inlineStr"/>
       <c r="T494" t="inlineStr"/>
       <c r="W494" t="n">
         <v>0</v>
       </c>
       <c r="X494" t="n">
         <v>0</v>
       </c>
       <c r="Y494" t="n">
         <v>0</v>
       </c>
       <c r="Z494" t="n">
         <v>0</v>
       </c>
       <c r="AA494" t="n">
         <v>0</v>
       </c>
       <c r="AC494" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD494" t="n">
         <v>0</v>
       </c>
       <c r="AE494" t="inlineStr">
         <is>
-          <t>Avviso Pubblico</t>
+          <t>Avviso di mobilità da altro ente</t>
         </is>
       </c>
       <c r="AF494" t="inlineStr">
         <is>
-          <t>Tempo determinato</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="495">
       <c r="A495" t="inlineStr"/>
       <c r="B495" t="inlineStr"/>
       <c r="C495" t="inlineStr">
         <is>
-          <t>Azienda Zero - Concorso pubblico per n. 4 posti di Collaboratore Tecnico Professionale - Ingegnere Informatico - cat. D.pdf</t>
+          <t>Esito Colloquio Tecnico Sanitario di Radiologia Medica Cat. D - 13.07.2021</t>
         </is>
       </c>
       <c r="D495" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
-      <c r="E495" t="inlineStr">
-[...1 lines deleted...]
-          <t>Azienda Zero - Graduatoria concorso pubblico per n. 4 posti di Collaboratore Tecnico Professionale - Ingegnere Informatico - cat. D.pdf</t>
+      <c r="E495" t="inlineStr"/>
+      <c r="F495" t="inlineStr">
+        <is>
+          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Tecnico</t>
+        </is>
+      </c>
+      <c r="G495" t="inlineStr">
+        <is>
+          <t>Assistente Informatico</t>
         </is>
       </c>
       <c r="H495" t="inlineStr">
         <is>
-          <t>12/07/2021 15:25</t>
+          <t>13/07/2021 17:11</t>
         </is>
       </c>
       <c r="I495" t="inlineStr">
         <is>
-          <t>12/08/2021 15:25</t>
+          <t>13/08/2026 17:11</t>
         </is>
       </c>
       <c r="K495" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N495" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P495" t="inlineStr"/>
       <c r="Q495" t="inlineStr"/>
       <c r="R495" t="inlineStr"/>
       <c r="S495" t="inlineStr"/>
       <c r="T495" t="inlineStr"/>
-      <c r="U495" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="W495" t="n">
+        <v>0</v>
+      </c>
+      <c r="X495" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y495" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z495" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA495" t="n">
+        <v>0</v>
       </c>
       <c r="AC495" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD495" t="n">
+        <v>0</v>
+      </c>
       <c r="AE495" t="inlineStr">
         <is>
-          <t>Avvisi Incarichi 15 septies/octies D.Lgs 502/92</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF495" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="496">
       <c r="A496" t="inlineStr"/>
       <c r="B496" t="inlineStr"/>
       <c r="C496" t="inlineStr">
         <is>
-          <t>Azienda Zero - Graduatoria Concorso pubblico per n. 11 posti di Collaboratore Tecnico Professionale - Ingegnere Civile - categoria D</t>
+          <t>Azienda Zero - Concorso pubblico per n. 4 posti di Collaboratore Tecnico Professionale - Ingegnere Informatico - cat. D.pdf</t>
         </is>
       </c>
       <c r="D496" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E496" t="inlineStr">
         <is>
-          <t>Azienda Zero - Graduatoria Concorso pubblico per n. 11 posti di Collaboratore Tecnico Professionale - Ingegnere Civile - categoria D</t>
+          <t>Azienda Zero - Graduatoria concorso pubblico per n. 4 posti di Collaboratore Tecnico Professionale - Ingegnere Informatico - cat. D.pdf</t>
         </is>
       </c>
       <c r="H496" t="inlineStr">
         <is>
-          <t>12/07/2021 15:20</t>
+          <t>12/07/2021 15:25</t>
         </is>
       </c>
       <c r="I496" t="inlineStr">
         <is>
-          <t>12/08/2021 15:20</t>
+          <t>12/08/2021 15:25</t>
         </is>
       </c>
       <c r="K496" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N496" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P496" t="inlineStr"/>
       <c r="Q496" t="inlineStr"/>
       <c r="R496" t="inlineStr"/>
       <c r="S496" t="inlineStr"/>
       <c r="T496" t="inlineStr"/>
       <c r="U496" t="inlineStr">
         <is>
           <t>12/07/2021 00:00</t>
         </is>
       </c>
       <c r="AC496" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE496" t="inlineStr">
         <is>
           <t>Avvisi Incarichi 15 septies/octies D.Lgs 502/92</t>
         </is>
       </c>
       <c r="AF496" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="497">
       <c r="A497" t="inlineStr"/>
       <c r="B497" t="inlineStr"/>
       <c r="C497" t="inlineStr">
         <is>
-          <t>Azienda Zero - Graduatoria concorso pubblico per n. 15 posti di Collaboratore Tecnico Professionale - Statistico - categoria D</t>
+          <t>Azienda Zero - Graduatoria Concorso pubblico per n. 11 posti di Collaboratore Tecnico Professionale - Ingegnere Civile - categoria D</t>
         </is>
       </c>
       <c r="D497" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E497" t="inlineStr">
         <is>
-          <t>Azienda Zero - Graduatoria concorso pubblico per n. 15 posti di Collaboratore Tecnico Professionale - Statistico - categoria D</t>
-[...9 lines deleted...]
-          <t>Collaboratore Tecnico Professionale</t>
+          <t>Azienda Zero - Graduatoria Concorso pubblico per n. 11 posti di Collaboratore Tecnico Professionale - Ingegnere Civile - categoria D</t>
         </is>
       </c>
       <c r="H497" t="inlineStr">
         <is>
-          <t>12/07/2021 15:13</t>
+          <t>12/07/2021 15:20</t>
         </is>
       </c>
       <c r="I497" t="inlineStr">
         <is>
-          <t>12/07/2023 15:13</t>
+          <t>12/08/2021 15:20</t>
         </is>
       </c>
       <c r="K497" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N497" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P497" t="inlineStr"/>
       <c r="Q497" t="inlineStr"/>
       <c r="R497" t="inlineStr"/>
       <c r="S497" t="inlineStr"/>
       <c r="T497" t="inlineStr"/>
       <c r="U497" t="inlineStr">
         <is>
           <t>12/07/2021 00:00</t>
         </is>
       </c>
       <c r="AC497" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE497" t="inlineStr">
         <is>
-          <t>Concorsi Comparto</t>
+          <t>Avvisi Incarichi 15 septies/octies D.Lgs 502/92</t>
         </is>
       </c>
       <c r="AF497" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="498">
       <c r="A498" t="inlineStr"/>
       <c r="B498" t="inlineStr"/>
       <c r="C498" t="inlineStr">
         <is>
-          <t>Azienda Zero - Graduatorie concorso pubblico per Dirigente Medico di Cure Palliative</t>
+          <t>Azienda Zero - Graduatoria concorso pubblico per n. 15 posti di Collaboratore Tecnico Professionale - Statistico - categoria D</t>
         </is>
       </c>
       <c r="D498" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E498" t="inlineStr">
         <is>
-          <t>Azienda Zero - Graduatorie concorso pubblico per Dirigente Medico di Cure Palliative</t>
+          <t>Azienda Zero - Graduatoria concorso pubblico per n. 15 posti di Collaboratore Tecnico Professionale - Statistico - categoria D</t>
         </is>
       </c>
       <c r="F498" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>D</t>
         </is>
       </c>
       <c r="G498" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>Collaboratore Tecnico Professionale</t>
         </is>
       </c>
       <c r="H498" t="inlineStr">
         <is>
-          <t>06/07/2021 08:28</t>
+          <t>12/07/2021 15:13</t>
         </is>
       </c>
       <c r="I498" t="inlineStr">
         <is>
-          <t>28/06/2023 08:28</t>
+          <t>12/07/2023 15:13</t>
         </is>
       </c>
       <c r="K498" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N498" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P498" t="inlineStr"/>
       <c r="Q498" t="inlineStr"/>
       <c r="R498" t="inlineStr"/>
       <c r="S498" t="inlineStr"/>
       <c r="T498" t="inlineStr"/>
       <c r="U498" t="inlineStr">
         <is>
-          <t>06/07/2021 00:00</t>
+          <t>12/07/2021 00:00</t>
         </is>
       </c>
       <c r="AC498" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE498" t="inlineStr">
         <is>
-          <t>Concorsi Dirigenza</t>
+          <t>Concorsi Comparto</t>
         </is>
       </c>
       <c r="AF498" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="499">
       <c r="A499" t="inlineStr"/>
       <c r="B499" t="inlineStr"/>
       <c r="C499" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 1 Collaboratore Professionale Sanitario - Podologo - cat. D.</t>
+          <t>Azienda Zero - Graduatorie concorso pubblico per Dirigente Medico di Cure Palliative</t>
         </is>
       </c>
       <c r="D499" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
-      <c r="E499" t="inlineStr"/>
+      <c r="E499" t="inlineStr">
+        <is>
+          <t>Azienda Zero - Graduatorie concorso pubblico per Dirigente Medico di Cure Palliative</t>
+        </is>
+      </c>
       <c r="F499" t="inlineStr">
         <is>
-          <t>D</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G499" t="inlineStr">
         <is>
-          <t>CPS Podologo</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H499" t="inlineStr">
         <is>
-          <t>02/07/2021 11:16</t>
+          <t>06/07/2021 08:28</t>
         </is>
       </c>
       <c r="I499" t="inlineStr">
         <is>
-          <t>16/07/2021 23:59</t>
+          <t>28/06/2023 08:28</t>
         </is>
       </c>
       <c r="K499" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N499" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P499" t="inlineStr"/>
       <c r="Q499" t="inlineStr"/>
       <c r="R499" t="inlineStr"/>
       <c r="S499" t="inlineStr"/>
       <c r="T499" t="inlineStr"/>
-      <c r="W499" t="n">
-[...12 lines deleted...]
-        <v>0</v>
+      <c r="U499" t="inlineStr">
+        <is>
+          <t>06/07/2021 00:00</t>
+        </is>
       </c>
       <c r="AC499" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="AD499" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AE499" t="inlineStr">
         <is>
-          <t>Avviso Pubblico</t>
+          <t>Concorsi Dirigenza</t>
         </is>
       </c>
       <c r="AF499" t="inlineStr">
         <is>
-          <t>Tempo determinato</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="500">
       <c r="A500" t="inlineStr"/>
       <c r="B500" t="inlineStr"/>
       <c r="C500" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per titoli e colloquio, per n. 1 Coadiutore Amministrativo Senior cat. Bs</t>
+          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 1 Collaboratore Professionale Sanitario - Podologo - cat. D.</t>
         </is>
       </c>
       <c r="D500" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E500" t="inlineStr"/>
       <c r="F500" t="inlineStr">
         <is>
-          <t>BS</t>
+          <t>D</t>
         </is>
       </c>
       <c r="G500" t="inlineStr">
         <is>
-          <t>Coadiutore Amministrativo Esperto</t>
+          <t>CPS Podologo</t>
         </is>
       </c>
       <c r="H500" t="inlineStr">
         <is>
-          <t>02/07/2021 11:07</t>
+          <t>02/07/2021 11:16</t>
         </is>
       </c>
       <c r="I500" t="inlineStr">
         <is>
           <t>16/07/2021 23:59</t>
         </is>
       </c>
       <c r="K500" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N500" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P500" t="inlineStr"/>
       <c r="Q500" t="inlineStr"/>
       <c r="R500" t="inlineStr"/>
       <c r="S500" t="inlineStr"/>
       <c r="T500" t="inlineStr"/>
       <c r="W500" t="n">
         <v>0</v>
       </c>
@@ -38085,257 +38089,253 @@
       </c>
       <c r="AA500" t="n">
         <v>0</v>
       </c>
       <c r="AC500" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD500" t="n">
         <v>0</v>
       </c>
       <c r="AE500" t="inlineStr">
         <is>
           <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF500" t="inlineStr">
         <is>
           <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="501">
       <c r="A501" t="inlineStr"/>
-      <c r="B501" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="B501" t="inlineStr"/>
       <c r="C501" t="inlineStr">
         <is>
-          <t>Tabella triennale avvisi e procedure comparative aggiornata al 30.06.2021</t>
+          <t>Avviso pubblico, per titoli e colloquio, per n. 1 Coadiutore Amministrativo Senior cat. Bs</t>
         </is>
       </c>
       <c r="D501" t="inlineStr">
         <is>
-          <t>Aperto</t>
-[...6 lines deleted...]
-      </c>
+          <t>Graduatoria/Esito</t>
+        </is>
+      </c>
+      <c r="E501" t="inlineStr"/>
       <c r="F501" t="inlineStr">
         <is>
-          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
+          <t>BS</t>
         </is>
       </c>
       <c r="G501" t="inlineStr">
         <is>
-          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
+          <t>Coadiutore Amministrativo Esperto</t>
         </is>
       </c>
       <c r="H501" t="inlineStr">
         <is>
-          <t>28/06/2021 08:55</t>
+          <t>02/07/2021 11:07</t>
         </is>
       </c>
       <c r="I501" t="inlineStr">
         <is>
-          <t>05/07/2026 23:59</t>
+          <t>16/07/2021 23:59</t>
         </is>
       </c>
       <c r="K501" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N501" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P501" t="inlineStr"/>
       <c r="Q501" t="inlineStr"/>
       <c r="R501" t="inlineStr"/>
       <c r="S501" t="inlineStr"/>
       <c r="T501" t="inlineStr"/>
       <c r="W501" t="n">
         <v>0</v>
       </c>
       <c r="X501" t="n">
         <v>0</v>
       </c>
       <c r="Y501" t="n">
         <v>0</v>
       </c>
       <c r="Z501" t="n">
         <v>0</v>
       </c>
       <c r="AA501" t="n">
         <v>0</v>
       </c>
       <c r="AC501" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD501" t="n">
         <v>0</v>
       </c>
       <c r="AE501" t="inlineStr">
         <is>
-          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF501" t="inlineStr">
         <is>
-          <t>Non definito</t>
+          <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="502">
       <c r="A502" t="inlineStr"/>
-      <c r="B502" t="inlineStr"/>
+      <c r="B502" t="inlineStr">
+        <is>
+          <t>Tabella</t>
+        </is>
+      </c>
       <c r="C502" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per titoli e colloquio, per n. 4 Dirigenti Medici di Ginecologia e Ostetricia</t>
+          <t>Tabella triennale avvisi e procedure comparative aggiornata al 30.06.2021</t>
         </is>
       </c>
       <c r="D502" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="E502" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Avviso pubblico, per titoli e colloquio, per n. 4 Dirigenti Medici di Ginecologia e Ostetricia&lt;/p&gt;</t>
+          <t>&lt;p&gt;Tabella triennale avvisi e procedure comparative aggiornata al 30.06.2021&lt;/p&gt;</t>
         </is>
       </c>
       <c r="F502" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
         </is>
       </c>
       <c r="G502" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
         </is>
       </c>
       <c r="H502" t="inlineStr">
         <is>
-          <t>25/06/2021 12:10</t>
+          <t>28/06/2021 08:55</t>
         </is>
       </c>
       <c r="I502" t="inlineStr">
         <is>
-          <t>09/07/2021 23:59</t>
+          <t>05/07/2026 23:59</t>
         </is>
       </c>
       <c r="K502" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N502" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P502" t="inlineStr"/>
       <c r="Q502" t="inlineStr"/>
       <c r="R502" t="inlineStr"/>
       <c r="S502" t="inlineStr"/>
       <c r="T502" t="inlineStr"/>
       <c r="W502" t="n">
         <v>0</v>
       </c>
       <c r="X502" t="n">
         <v>0</v>
       </c>
       <c r="Y502" t="n">
         <v>0</v>
       </c>
       <c r="Z502" t="n">
         <v>0</v>
       </c>
       <c r="AA502" t="n">
         <v>0</v>
       </c>
       <c r="AC502" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD502" t="n">
         <v>0</v>
       </c>
       <c r="AE502" t="inlineStr">
         <is>
-          <t>Avviso Pubblico</t>
+          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
         </is>
       </c>
       <c r="AF502" t="inlineStr">
         <is>
-          <t>Tempo determinato</t>
+          <t>Non definito</t>
         </is>
       </c>
     </row>
     <row r="503">
       <c r="A503" t="inlineStr"/>
       <c r="B503" t="inlineStr"/>
       <c r="C503" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per titoli e colloquio, per n. 2 Dirigenti Medici di Oncologia</t>
+          <t>Avviso pubblico, per titoli e colloquio, per n. 4 Dirigenti Medici di Ginecologia e Ostetricia</t>
         </is>
       </c>
       <c r="D503" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E503" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Avviso pubblico, per titoli e colloquio, per n. 2 Dirigenti Medici di Oncologia&lt;/p&gt;</t>
+          <t>&lt;p&gt;Avviso pubblico, per titoli e colloquio, per n. 4 Dirigenti Medici di Ginecologia e Ostetricia&lt;/p&gt;</t>
         </is>
       </c>
       <c r="F503" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G503" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H503" t="inlineStr">
         <is>
-          <t>25/06/2021 12:04</t>
+          <t>25/06/2021 12:10</t>
         </is>
       </c>
       <c r="I503" t="inlineStr">
         <is>
           <t>09/07/2021 23:59</t>
         </is>
       </c>
       <c r="K503" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N503" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P503" t="inlineStr"/>
       <c r="Q503" t="inlineStr"/>
       <c r="R503" t="inlineStr"/>
       <c r="S503" t="inlineStr"/>
       <c r="T503" t="inlineStr"/>
       <c r="W503" t="n">
         <v>0</v>
       </c>
@@ -38353,191 +38353,278 @@
       </c>
       <c r="AC503" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD503" t="n">
         <v>0</v>
       </c>
       <c r="AE503" t="inlineStr">
         <is>
           <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF503" t="inlineStr">
         <is>
           <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="504">
       <c r="A504" t="inlineStr"/>
       <c r="B504" t="inlineStr"/>
       <c r="C504" t="inlineStr">
         <is>
-          <t>Azienda Zero - concorsi pubblici per vari profili Comparto e Dirigenza Medica</t>
+          <t>Avviso pubblico, per titoli e colloquio, per n. 2 Dirigenti Medici di Oncologia</t>
         </is>
       </c>
       <c r="D504" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E504" t="inlineStr">
         <is>
-          <t>Azienda Zero - concorsi pubblici per vari profili Comparto e Dirigenza Medica</t>
+          <t>&lt;p&gt;Avviso pubblico, per titoli e colloquio, per n. 2 Dirigenti Medici di Oncologia&lt;/p&gt;</t>
         </is>
       </c>
       <c r="F504" t="inlineStr">
         <is>
-          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Tecnico</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G504" t="inlineStr">
         <is>
-          <t>Assistente Informatico</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H504" t="inlineStr">
         <is>
-          <t>24/06/2021 13:56</t>
+          <t>25/06/2021 12:04</t>
         </is>
       </c>
       <c r="I504" t="inlineStr">
         <is>
-          <t>22/07/2021 23:59</t>
+          <t>09/07/2021 23:59</t>
         </is>
       </c>
       <c r="K504" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N504" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P504" t="inlineStr"/>
       <c r="Q504" t="inlineStr"/>
       <c r="R504" t="inlineStr"/>
       <c r="S504" t="inlineStr"/>
       <c r="T504" t="inlineStr"/>
+      <c r="W504" t="n">
+        <v>0</v>
+      </c>
+      <c r="X504" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y504" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z504" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA504" t="n">
+        <v>0</v>
+      </c>
       <c r="AC504" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD504" t="n">
+        <v>0</v>
+      </c>
       <c r="AE504" t="inlineStr">
         <is>
-          <t>Avviso generico</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF504" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="505">
       <c r="A505" t="inlineStr"/>
       <c r="B505" t="inlineStr"/>
       <c r="C505" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per titoli e colloquio, per n. 3 Dirigenti Medici di Medicina Interna</t>
+          <t>Azienda Zero - concorsi pubblici per vari profili Comparto e Dirigenza Medica</t>
         </is>
       </c>
       <c r="D505" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="E505" t="inlineStr"/>
+      <c r="E505" t="inlineStr">
+        <is>
+          <t>Azienda Zero - concorsi pubblici per vari profili Comparto e Dirigenza Medica</t>
+        </is>
+      </c>
       <c r="F505" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Tecnico</t>
         </is>
       </c>
       <c r="G505" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>Assistente Informatico</t>
         </is>
       </c>
       <c r="H505" t="inlineStr">
         <is>
-          <t>18/06/2021 10:29</t>
+          <t>24/06/2021 13:56</t>
         </is>
       </c>
       <c r="I505" t="inlineStr">
         <is>
-          <t>02/07/2021 23:59</t>
+          <t>22/07/2021 23:59</t>
         </is>
       </c>
       <c r="K505" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N505" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P505" t="inlineStr"/>
       <c r="Q505" t="inlineStr"/>
       <c r="R505" t="inlineStr"/>
       <c r="S505" t="inlineStr"/>
       <c r="T505" t="inlineStr"/>
-      <c r="W505" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="AC505" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="AD505" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AE505" t="inlineStr">
         <is>
+          <t>Avviso generico</t>
+        </is>
+      </c>
+      <c r="AF505" t="inlineStr">
+        <is>
+          <t>Tempo indeterminato</t>
+        </is>
+      </c>
+    </row>
+    <row r="506">
+      <c r="A506" t="inlineStr"/>
+      <c r="B506" t="inlineStr"/>
+      <c r="C506" t="inlineStr">
+        <is>
+          <t>Avviso pubblico, per titoli e colloquio, per n. 3 Dirigenti Medici di Medicina Interna</t>
+        </is>
+      </c>
+      <c r="D506" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E506" t="inlineStr"/>
+      <c r="F506" t="inlineStr">
+        <is>
+          <t>Dirigenza medica e veterinaria</t>
+        </is>
+      </c>
+      <c r="G506" t="inlineStr">
+        <is>
+          <t>Dirigente Medico</t>
+        </is>
+      </c>
+      <c r="H506" t="inlineStr">
+        <is>
+          <t>18/06/2021 10:29</t>
+        </is>
+      </c>
+      <c r="I506" t="inlineStr">
+        <is>
+          <t>02/07/2021 23:59</t>
+        </is>
+      </c>
+      <c r="K506" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N506" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P506" t="inlineStr"/>
+      <c r="Q506" t="inlineStr"/>
+      <c r="R506" t="inlineStr"/>
+      <c r="S506" t="inlineStr"/>
+      <c r="T506" t="inlineStr"/>
+      <c r="W506" t="n">
+        <v>0</v>
+      </c>
+      <c r="X506" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y506" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z506" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA506" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC506" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AD506" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE506" t="inlineStr">
+        <is>
           <t>Avviso Pubblico</t>
         </is>
       </c>
-      <c r="AF505" t="inlineStr">
+      <c r="AF506" t="inlineStr">
         <is>
           <t>Tempo determinato</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>