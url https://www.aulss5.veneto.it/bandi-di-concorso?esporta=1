--- v0 (2026-04-04)
+++ v1 (2026-05-19)
@@ -410,51 +410,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AF290"/>
+  <dimension ref="A1:AF478"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Codice</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Codice pubblico</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>Titolo</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
@@ -585,18883 +585,35266 @@
         <is>
           <t>Graduatoria esaurita</t>
         </is>
       </c>
       <c r="AD1" t="inlineStr">
         <is>
           <t>Costi sostenuti</t>
         </is>
       </c>
       <c r="AE1" t="inlineStr">
         <is>
           <t>a_desc_tipo_selezione</t>
         </is>
       </c>
       <c r="AF1" t="inlineStr">
         <is>
           <t>a_desc_reclutamento</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr"/>
       <c r="B2" t="inlineStr"/>
       <c r="C2" t="inlineStr">
         <is>
-          <t>Tabella triennale avvisi, concorsi e procedure comparative aggiornata a marzo 2026</t>
+          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa di coordinamento denominato &amp;quot;COORDINAMENTO PIATTAFORMA DI OSTETRICIA E GINECOLOGIA PO DI ROVIGO E PMA DI TRECENTA&amp;quot; riservato al personale dipendente ruolo sanitario - APSF Ostetrica</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>Pubblicato</t>
         </is>
       </c>
       <c r="E2" t="inlineStr"/>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>Area dei professionisti della salute e dei funzionari-Sanitario</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>OSTETRICA/O</t>
+        </is>
+      </c>
       <c r="H2" t="inlineStr">
         <is>
-          <t>27/03/2026 00:00</t>
+          <t>13/05/2026 12:00</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t>26/03/2031 23:59</t>
+          <t>23/05/2026 00:00</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P2" t="inlineStr"/>
       <c r="Q2" t="inlineStr"/>
       <c r="R2" t="inlineStr"/>
       <c r="S2" t="inlineStr"/>
       <c r="T2" t="inlineStr"/>
       <c r="W2" t="n">
         <v>0</v>
       </c>
       <c r="X2" t="n">
         <v>0</v>
       </c>
       <c r="Y2" t="n">
         <v>0</v>
       </c>
       <c r="Z2" t="n">
         <v>0</v>
       </c>
       <c r="AA2" t="n">
         <v>0</v>
       </c>
       <c r="AC2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD2" t="n">
         <v>0</v>
       </c>
       <c r="AE2" t="inlineStr">
         <is>
-          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
-[...6 lines deleted...]
-      </c>
+          <t>Selezioni interne per il personale dipendente - comparto</t>
+        </is>
+      </c>
+      <c r="AF2" t="inlineStr"/>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr"/>
       <c r="B3" t="inlineStr"/>
       <c r="C3" t="inlineStr">
         <is>
-          <t>Avviso di selezione pubblica per conferimento incarico libero professionale a fisioterapista per la UOSD Salute in Carcere.</t>
+          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa di coordinamento denominato &amp;quot;COORDINAMENTO DEGENZA CARDIOLOGICA E RIABILITATIVA ADRIA. ATTIVITA' AMBULATORIALE CARDIOLOGICA&amp;quot; riservato al personale dipendente ruolo sanitario - APSF Infermiere</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Pubblicato</t>
         </is>
       </c>
       <c r="E3" t="inlineStr"/>
+      <c r="F3" t="inlineStr">
+        <is>
+          <t>Area dei professionisti della salute e dei funzionari-Sanitario</t>
+        </is>
+      </c>
+      <c r="G3" t="inlineStr">
+        <is>
+          <t>INFERMIERE</t>
+        </is>
+      </c>
       <c r="H3" t="inlineStr">
         <is>
-          <t>26/03/2026 00:00</t>
+          <t>13/05/2026 07:00</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
-          <t>01/04/2026 23:59</t>
+          <t>23/05/2026 00:00</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P3" t="inlineStr"/>
       <c r="Q3" t="inlineStr"/>
       <c r="R3" t="inlineStr"/>
       <c r="S3" t="inlineStr"/>
       <c r="T3" t="inlineStr"/>
+      <c r="W3" t="n">
+        <v>0</v>
+      </c>
+      <c r="X3" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y3" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z3" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA3" t="n">
+        <v>0</v>
+      </c>
       <c r="AC3" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD3" t="n">
+        <v>0</v>
+      </c>
       <c r="AE3" t="inlineStr">
         <is>
-          <t>Incarichi libero professionali</t>
-[...6 lines deleted...]
-      </c>
+          <t>Selezioni interne per il personale dipendente - comparto</t>
+        </is>
+      </c>
+      <c r="AF3" t="inlineStr"/>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr"/>
       <c r="B4" t="inlineStr"/>
       <c r="C4" t="inlineStr">
         <is>
-          <t>Azienda Zero - Graduatoria di Concorso pubblico, per titoli ed esami, per n. 916 posti, a tempo pieno e indeterminato, di Infermiere – Area dei Professionisti della Salute e dei Funzionari – Ruolo Sanitario.</t>
+          <t>Avviso di selezione pubblica per conferimento incarichi libero professionali a medici per attività presso le case della comunità.</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
+          <t>Pubblicato</t>
         </is>
       </c>
       <c r="E4" t="inlineStr"/>
       <c r="F4" t="inlineStr">
         <is>
-          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
+          <t>Lavoro autonomo-Lavoro autonomo</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>Infermiere</t>
+          <t>Lavoro autonomo</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
-          <t>25/03/2026 00:00</t>
+          <t>12/05/2026 12:00</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
-          <t>23/03/2028 23:59</t>
+          <t>31/12/2026 23:59</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P4" t="inlineStr"/>
       <c r="Q4" t="inlineStr"/>
       <c r="R4" t="inlineStr"/>
       <c r="S4" t="inlineStr"/>
       <c r="T4" t="inlineStr"/>
+      <c r="W4" t="n">
+        <v>0</v>
+      </c>
+      <c r="X4" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y4" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z4" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA4" t="n">
+        <v>0</v>
+      </c>
       <c r="AC4" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD4" t="n">
+        <v>0</v>
+      </c>
       <c r="AE4" t="inlineStr">
         <is>
-          <t>Concorsi Comparto</t>
+          <t>Incarichi di lavoro autonomo</t>
         </is>
       </c>
       <c r="AF4" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Lavoro autonomo</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr"/>
       <c r="B5" t="inlineStr"/>
       <c r="C5" t="inlineStr">
         <is>
-          <t>Azienda Zero - Graduatoria di Concorso pubblico, per titoli ed esami, per n. 5 posti, a tempo pieno, indeterminato ed a rapporto esclusivo, di Dirigente Chimico – disciplina Chimica Analitica.</t>
+          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 2 Dirigenti Medici nella disciplina di Ginecologia e Ostetricia</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
+          <t>Pubblicato</t>
         </is>
       </c>
       <c r="E5" t="inlineStr"/>
       <c r="F5" t="inlineStr">
         <is>
-          <t>Dirigenza</t>
+          <t>Dirigenza Area Sanità-Sanitario</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>Dirigente Chimico</t>
+          <t>MEDICO</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
-          <t>25/03/2026 00:00</t>
+          <t>08/05/2026 12:00</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
-          <t>23/03/2028 23:59</t>
+          <t>22/05/2026 23:59</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P5" t="inlineStr"/>
       <c r="Q5" t="inlineStr"/>
       <c r="R5" t="inlineStr"/>
       <c r="S5" t="inlineStr"/>
       <c r="T5" t="inlineStr"/>
+      <c r="W5" t="n">
+        <v>0</v>
+      </c>
+      <c r="X5" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y5" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z5" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA5" t="n">
+        <v>0</v>
+      </c>
       <c r="AC5" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD5" t="n">
+        <v>0</v>
+      </c>
       <c r="AE5" t="inlineStr">
         <is>
-          <t>Concorsi Dirigenza</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF5" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr"/>
       <c r="B6" t="inlineStr"/>
       <c r="C6" t="inlineStr">
         <is>
-          <t>Azienda Zero - Graduatoria di Concorso pubblico, per titoli ed esami, per n. 120 posti, a tempo pieno e indeterminato, di Tecnico Sanitario di Laboratorio Biomedico – Area dei Professionisti della Salute e dei Funzionari – Ruolo Sanitario.</t>
+          <t>Azienda Zero - Concorso pubblico, per titoli ed esami, per n. 28 posti, a tempo pieno e indeterminato, di Collaboratore Amministrativo Professionale – Area Giuridica – Area dei Professionisti della Salute e dei Funzionari – Ruolo Amministrativo.</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>Pubblicazione graduatoria</t>
         </is>
       </c>
       <c r="E6" t="inlineStr"/>
       <c r="F6" t="inlineStr">
         <is>
-          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
+          <t>Area dei professionisti della salute e dei funzionari-Amministrativo</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>Tecnico Sanitario di Laboratorio Biomedico</t>
+          <t>COLLABORATORE AMMINISTRATIVO PROFESSIONALE</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
-          <t>25/03/2026 00:00</t>
+          <t>30/04/2026 14:10</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
-          <t>23/03/2028 23:59</t>
+          <t>23/04/2028 23:59</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P6" t="inlineStr"/>
       <c r="Q6" t="inlineStr"/>
       <c r="R6" t="inlineStr"/>
       <c r="S6" t="inlineStr"/>
       <c r="T6" t="inlineStr"/>
+      <c r="W6" t="n">
+        <v>0</v>
+      </c>
+      <c r="X6" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y6" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z6" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA6" t="n">
+        <v>0</v>
+      </c>
       <c r="AC6" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD6" t="n">
+        <v>0</v>
+      </c>
       <c r="AE6" t="inlineStr">
         <is>
-          <t>Concorsi Comparto</t>
+          <t>Concorso pubblico</t>
         </is>
       </c>
       <c r="AF6" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr"/>
       <c r="B7" t="inlineStr"/>
       <c r="C7" t="inlineStr">
         <is>
-          <t>Avviso pubblico per il conferimento dell'incarico di Direttore UOC Anestesia e Rianimazione di Rovigo e Trecenta</t>
+          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa di coordinamento denominato &amp;quot;COORDINAMENTO DELLE ATTIVITA' DI INTERFECCIA DIPARTIMENTALE DI POLIZIA GIUDIZIARIA c/o LA PROCURA&amp;quot;, riservato al personale dipendente ruolo sanitario -APSF Tecnico della prevenzione nell'ambiente e nei luoghi di lavoro</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>Pubblicato</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="E7" t="inlineStr"/>
       <c r="F7" t="inlineStr">
         <is>
-          <t>Apicale</t>
+          <t>Area dei professionisti della salute e dei funzionari-Sanitario</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>Dirigente Medico - DIRETTORE</t>
+          <t>TECNICO DELLA PREVENZIONE NEGLI AMBIENTI E NEI LUOGHI DI LAVORO</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
-          <t>13/03/2026 00:00</t>
+          <t>27/04/2026 00:00</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
-          <t>12/04/2026 23:59</t>
+          <t>07/05/2026 00:00</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P7" t="inlineStr"/>
       <c r="Q7" t="inlineStr"/>
       <c r="R7" t="inlineStr"/>
       <c r="S7" t="inlineStr"/>
       <c r="T7" t="inlineStr"/>
       <c r="W7" t="n">
         <v>0</v>
       </c>
       <c r="X7" t="n">
         <v>0</v>
       </c>
       <c r="Y7" t="n">
         <v>0</v>
       </c>
       <c r="Z7" t="n">
         <v>0</v>
       </c>
       <c r="AA7" t="n">
         <v>0</v>
       </c>
       <c r="AC7" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AD7" t="n">
         <v>0</v>
       </c>
       <c r="AE7" t="inlineStr">
         <is>
-          <t>Avvisi Incarichi 15 septies/octies D.Lgs 502/92</t>
-[...6 lines deleted...]
-      </c>
+          <t>Selezioni interne per il personale dipendente - comparto</t>
+        </is>
+      </c>
+      <c r="AF7" t="inlineStr"/>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr"/>
       <c r="B8" t="inlineStr"/>
       <c r="C8" t="inlineStr">
         <is>
-          <t>Azienda Zero - Graduatoria concorso pubblico per n. 4 posti di Dirigente Medico di Pediatria, Area Medica e delle Specialità Mediche – Profilo Professionale Dirigente Medico – Ruolo Sanitario, per prevalente attività di cardiologia pediatrica.</t>
+          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa di coordinamento denominato &amp;quot;COORDINAMENTO UOC SIAN E REFERENTE REACH E CLP&amp;quot;, riservato al personale dipendente ruolo sanitario -APSF Tecnico della prevenzione nell'ambiente e nei luoghi di lavoro</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="E8" t="inlineStr"/>
       <c r="F8" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>Area dei professionisti della salute e dei funzionari-Sanitario</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>TECNICO DELLA PREVENZIONE NEGLI AMBIENTI E NEI LUOGHI DI LAVORO</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
-          <t>11/03/2026 00:00</t>
+          <t>27/04/2026 00:00</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
-          <t>09/03/2028 23:59</t>
+          <t>07/05/2026 00:00</t>
         </is>
       </c>
       <c r="K8" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P8" t="inlineStr"/>
       <c r="Q8" t="inlineStr"/>
       <c r="R8" t="inlineStr"/>
       <c r="S8" t="inlineStr"/>
       <c r="T8" t="inlineStr"/>
+      <c r="W8" t="n">
+        <v>0</v>
+      </c>
+      <c r="X8" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y8" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z8" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA8" t="n">
+        <v>0</v>
+      </c>
       <c r="AC8" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD8" t="n">
+        <v>0</v>
+      </c>
       <c r="AE8" t="inlineStr">
         <is>
-          <t>Concorsi Dirigenza</t>
-[...6 lines deleted...]
-      </c>
+          <t>Selezioni interne per il personale dipendente - comparto</t>
+        </is>
+      </c>
+      <c r="AF8" t="inlineStr"/>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr"/>
       <c r="B9" t="inlineStr"/>
       <c r="C9" t="inlineStr">
         <is>
-          <t>Azienda Zero - Graduatoria concorso pubblico per n. 24 posti di Dirigente Medico nella disciplina di MEDICINA INTERNA - Area Medica e delle Specialità Mediche - Profilo Professionale: Dirigente Medico – Ruolo Sanitario.</t>
+          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione professionale denominato &amp;quot;SVILUPPO ATTIVITA' DI PREVENZIONE E SORVEGLIANZA DEI VETTORI RESPONSABILI DELLE FEBBRI ESTIVE&amp;quot;, riservato al personale dipendente ruolo sanitario -APSF Tecnico della prevenzione nell'ambiente e nei luoghi di lavoro</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="E9" t="inlineStr"/>
       <c r="F9" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>Area dei professionisti della salute e dei funzionari-Sanitario</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>TECNICO DELLA PREVENZIONE NEGLI AMBIENTI E NEI LUOGHI DI LAVORO</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
-          <t>11/03/2026 00:00</t>
+          <t>27/04/2026 00:00</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
-          <t>09/03/2028 23:59</t>
+          <t>07/05/2026 00:00</t>
         </is>
       </c>
       <c r="K9" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P9" t="inlineStr"/>
       <c r="Q9" t="inlineStr"/>
       <c r="R9" t="inlineStr"/>
       <c r="S9" t="inlineStr"/>
       <c r="T9" t="inlineStr"/>
+      <c r="W9" t="n">
+        <v>0</v>
+      </c>
+      <c r="X9" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y9" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z9" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA9" t="n">
+        <v>0</v>
+      </c>
       <c r="AC9" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD9" t="n">
+        <v>0</v>
+      </c>
       <c r="AE9" t="inlineStr">
         <is>
-          <t>Concorsi Dirigenza</t>
-[...6 lines deleted...]
-      </c>
+          <t>Selezioni interne per il personale dipendente - comparto</t>
+        </is>
+      </c>
+      <c r="AF9" t="inlineStr"/>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr"/>
       <c r="B10" t="inlineStr"/>
       <c r="C10" t="inlineStr">
         <is>
-          <t xml:space="preserve">AVVISO DI SELEZIONE PUBBLICA PER CONFERIMENTO INCARICHI LIBERO-PROFESSIONALI A MEDICI PER LA UOC RADIOLOGIA - Azienda Ulss 5 Polesana
-</t>
+          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione professionale denominato &amp;quot;REFERENTE GESTIONE DIALISI PERITONEALE&amp;quot;, riservato al personale dipendente ruolo sanitario -APSF Infermiere</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>Pubblicato</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="E10" t="inlineStr"/>
+      <c r="F10" t="inlineStr">
+        <is>
+          <t>Area dei professionisti della salute e dei funzionari-Sanitario</t>
+        </is>
+      </c>
+      <c r="G10" t="inlineStr">
+        <is>
+          <t>INFERMIERE</t>
+        </is>
+      </c>
       <c r="H10" t="inlineStr">
         <is>
-          <t>24/02/2026 00:00</t>
+          <t>27/04/2026 00:00</t>
         </is>
       </c>
       <c r="I10" t="inlineStr">
         <is>
-          <t>31/12/2026 23:59</t>
+          <t>07/05/2026 00:00</t>
         </is>
       </c>
       <c r="K10" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P10" t="inlineStr"/>
       <c r="Q10" t="inlineStr"/>
       <c r="R10" t="inlineStr"/>
       <c r="S10" t="inlineStr"/>
       <c r="T10" t="inlineStr"/>
+      <c r="W10" t="n">
+        <v>0</v>
+      </c>
+      <c r="X10" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y10" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z10" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA10" t="n">
+        <v>0</v>
+      </c>
       <c r="AC10" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD10" t="n">
+        <v>0</v>
+      </c>
       <c r="AE10" t="inlineStr">
         <is>
-          <t>Incarichi libero professionali</t>
-[...6 lines deleted...]
-      </c>
+          <t>Selezioni interne per il personale dipendente - comparto</t>
+        </is>
+      </c>
+      <c r="AF10" t="inlineStr"/>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr"/>
       <c r="B11" t="inlineStr"/>
       <c r="C11" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa di coordinamento denominato "COORDINAMENTO LABORATORIO ADRIA E REFERENTE RETE AZIENDALE POCT", riservato al personale dipendente appartenente al ruolo sanitario - APSF Tecnico Sanitario di Laboratorio Biomedico</t>
+          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa di coordinamento denominato &amp;quot;COORDINATORE DIPARTIMENTO DIAGNOSI E CURA&amp;quot; riservato al personale dipendente titolare di incarico di funzione organizzativa di coordinamento di una delle UU.OO. afferenti al Dipartimento Servizi di Diagnosi e Cura</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E11" t="inlineStr"/>
-      <c r="F11" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="H11" t="inlineStr">
         <is>
-          <t>23/02/2026 00:00</t>
+          <t>23/04/2026 00:00</t>
         </is>
       </c>
       <c r="I11" t="inlineStr">
         <is>
-          <t>05/03/2026 23:59</t>
+          <t>03/05/2026 00:00</t>
         </is>
       </c>
       <c r="K11" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P11" t="inlineStr"/>
       <c r="Q11" t="inlineStr"/>
       <c r="R11" t="inlineStr"/>
       <c r="S11" t="inlineStr"/>
       <c r="T11" t="inlineStr"/>
+      <c r="W11" t="n">
+        <v>0</v>
+      </c>
+      <c r="X11" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y11" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z11" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA11" t="n">
+        <v>0</v>
+      </c>
       <c r="AC11" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD11" t="n">
+        <v>0</v>
+      </c>
       <c r="AE11" t="inlineStr">
         <is>
-          <t>AVVISI/SELEZIONI INTERNE per il personale dipendente dell'Azienda</t>
-[...6 lines deleted...]
-      </c>
+          <t>Selezioni per il personale dipendente - Coordinamenti</t>
+        </is>
+      </c>
+      <c r="AF11" t="inlineStr"/>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr"/>
       <c r="B12" t="inlineStr"/>
       <c r="C12" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa di coordinamento denominato "COORDINAMENTO LABORATORIO ROVIGO E TRECENTA", riservato al personale dipendente appartenente al ruolo sanitario - APSF Tecnico Sanitario di Laboratorio Biomedico</t>
+          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa di coordinamento denominato &amp;quot;COORDINATORE DIPARTIMENTO SALUTE MENTALE&amp;quot;, riservato al personale dipendente titolare di un incarico di funzione organizzativa di coordinamento di una delle UU.OO. afferenti al Dipartimento Salute Mentale</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E12" t="inlineStr"/>
-      <c r="F12" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="H12" t="inlineStr">
         <is>
-          <t>23/02/2026 00:00</t>
+          <t>23/04/2026 00:00</t>
         </is>
       </c>
       <c r="I12" t="inlineStr">
         <is>
-          <t>05/03/2026 23:59</t>
+          <t>03/05/2026 00:00</t>
         </is>
       </c>
       <c r="K12" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P12" t="inlineStr"/>
       <c r="Q12" t="inlineStr"/>
       <c r="R12" t="inlineStr"/>
       <c r="S12" t="inlineStr"/>
       <c r="T12" t="inlineStr"/>
+      <c r="W12" t="n">
+        <v>0</v>
+      </c>
+      <c r="X12" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y12" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z12" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA12" t="n">
+        <v>0</v>
+      </c>
       <c r="AC12" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD12" t="n">
+        <v>0</v>
+      </c>
       <c r="AE12" t="inlineStr">
         <is>
-          <t>AVVISI/SELEZIONI INTERNE per il personale dipendente dell'Azienda</t>
-[...6 lines deleted...]
-      </c>
+          <t>Selezioni per il personale dipendente - Coordinamenti</t>
+        </is>
+      </c>
+      <c r="AF12" t="inlineStr"/>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr"/>
       <c r="B13" t="inlineStr"/>
       <c r="C13" t="inlineStr">
         <is>
-          <t xml:space="preserve">Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa denominato "RESPONSABILE AREA FORMAZIONE DPS", riservato al personale dipendente appartenente a tutti i profili professionali del ruolo sanitario - APSF </t>
+          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa di coordinamento denominato &amp;quot;COORDINATORE DIPARTIMENTO CHIRURGICO&amp;quot; riservato al personale dipendente titolare di incarico di funzione organizzativa di coordinamento di una delle UU.OO. afferenti al Dipartimento Chirurgico</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E13" t="inlineStr"/>
-      <c r="F13" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="H13" t="inlineStr">
         <is>
-          <t>23/02/2026 00:00</t>
+          <t>23/04/2026 00:00</t>
         </is>
       </c>
       <c r="I13" t="inlineStr">
         <is>
-          <t>05/03/2026 23:59</t>
+          <t>03/05/2026 00:00</t>
         </is>
       </c>
       <c r="K13" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P13" t="inlineStr"/>
       <c r="Q13" t="inlineStr"/>
       <c r="R13" t="inlineStr"/>
       <c r="S13" t="inlineStr"/>
       <c r="T13" t="inlineStr"/>
+      <c r="W13" t="n">
+        <v>0</v>
+      </c>
+      <c r="X13" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y13" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z13" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA13" t="n">
+        <v>0</v>
+      </c>
       <c r="AC13" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD13" t="n">
+        <v>0</v>
+      </c>
       <c r="AE13" t="inlineStr">
         <is>
-          <t>AVVISI/SELEZIONI INTERNE per il personale dipendente dell'Azienda</t>
-[...6 lines deleted...]
-      </c>
+          <t>Selezioni per il personale dipendente - Coordinamenti</t>
+        </is>
+      </c>
+      <c r="AF13" t="inlineStr"/>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr"/>
       <c r="B14" t="inlineStr"/>
       <c r="C14" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa denominato "RESPONSABILE SVILUPPO MODELLI ORGANIZZATIVI E PROFESSIONALI", riservato al personale dipendente appartenente a tutti i profili professionali del ruolo sanitario - APSF</t>
+          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa di coordinamento denominato &amp;quot;COORDINATORE DIPARTIMENTO MEDICO&amp;quot; riservato al personale dipendente titolare di incarico di funzione organizzativa di coordinamento di una delle UU.OO. afferenti al Dipartimento Medico</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E14" t="inlineStr"/>
-      <c r="F14" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="H14" t="inlineStr">
         <is>
-          <t>23/02/2026 00:00</t>
+          <t>23/04/2026 00:00</t>
         </is>
       </c>
       <c r="I14" t="inlineStr">
         <is>
-          <t>05/03/2026 23:59</t>
+          <t>03/05/2026 00:00</t>
         </is>
       </c>
       <c r="K14" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P14" t="inlineStr"/>
       <c r="Q14" t="inlineStr"/>
       <c r="R14" t="inlineStr"/>
       <c r="S14" t="inlineStr"/>
       <c r="T14" t="inlineStr"/>
+      <c r="W14" t="n">
+        <v>0</v>
+      </c>
+      <c r="X14" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y14" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z14" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA14" t="n">
+        <v>0</v>
+      </c>
       <c r="AC14" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD14" t="n">
+        <v>0</v>
+      </c>
       <c r="AE14" t="inlineStr">
         <is>
-          <t>AVVISI/SELEZIONI INTERNE per il personale dipendente dell'Azienda</t>
-[...6 lines deleted...]
-      </c>
+          <t>Selezioni per il personale dipendente - Coordinamenti</t>
+        </is>
+      </c>
+      <c r="AF14" t="inlineStr"/>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr"/>
       <c r="B15" t="inlineStr"/>
       <c r="C15" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa denominato "RESPONSABILE AREA DELLE RISORSE UMANE DPS", riservato al personale dipendente appartenente a tutti i profili professionali del ruolo sanitario - APSF</t>
+          <t>Azienda Zero - Concorso pubblico, per titoli ed esami, per n. 52 posti, a tempo pieno, indeterminato ed a rapporto esclusivo, di Dirigente Medico – disciplina Radiodiagnostica.</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Pubblicazione graduatoria</t>
         </is>
       </c>
       <c r="E15" t="inlineStr"/>
       <c r="F15" t="inlineStr">
         <is>
-          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
+          <t>Dirigenza Area Sanità-Sanitario</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
-          <t>Vari profili</t>
+          <t>MEDICO</t>
         </is>
       </c>
       <c r="H15" t="inlineStr">
         <is>
-          <t>23/02/2026 00:00</t>
+          <t>14/04/2026 12:00</t>
         </is>
       </c>
       <c r="I15" t="inlineStr">
         <is>
-          <t>05/03/2026 23:59</t>
+          <t>30/03/2028 23:59</t>
         </is>
       </c>
       <c r="K15" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P15" t="inlineStr"/>
       <c r="Q15" t="inlineStr"/>
       <c r="R15" t="inlineStr"/>
       <c r="S15" t="inlineStr"/>
       <c r="T15" t="inlineStr"/>
+      <c r="W15" t="n">
+        <v>0</v>
+      </c>
+      <c r="X15" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y15" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z15" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA15" t="n">
+        <v>0</v>
+      </c>
       <c r="AC15" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD15" t="n">
+        <v>0</v>
+      </c>
       <c r="AE15" t="inlineStr">
         <is>
-          <t>AVVISI/SELEZIONI INTERNE per il personale dipendente dell'Azienda</t>
+          <t>Concorso pubblico</t>
         </is>
       </c>
       <c r="AF15" t="inlineStr">
         <is>
-          <t>Non definito</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr"/>
       <c r="B16" t="inlineStr"/>
       <c r="C16" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa di coordinamento denominato "COORDINAMENTO CENTRI SALUTE MENTALE E SEMIRESIDENZIALITA' DIPARTIMENTO SALUTE MENTALE E GAP", riservato al personale dipendente appartenente al ruolo sanitario - APSF Infermiere, Educatore Professionale, Tecnico della Riabilitazione Psichiatrica</t>
+          <t>Azienda Zero - Concorso pubblico, per titoli ed esami, per n. 26 posti, a tempo pieno e indeterminato, di Collaboratore Amministrativo Professionale – Area Economica – Area dei Professionisti della Salute e dei Funzionari – Ruolo Amministrativo.</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Pubblicazione graduatoria</t>
         </is>
       </c>
       <c r="E16" t="inlineStr"/>
       <c r="F16" t="inlineStr">
         <is>
-          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
+          <t>Area dei professionisti della salute e dei funzionari-Amministrativo</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
-          <t>Vari profili</t>
+          <t>COLLABORATORE AMMINISTRATIVO PROFESSIONALE</t>
         </is>
       </c>
       <c r="H16" t="inlineStr">
         <is>
-          <t>23/02/2026 00:00</t>
+          <t>14/04/2026 12:00</t>
         </is>
       </c>
       <c r="I16" t="inlineStr">
         <is>
-          <t>05/03/2026 23:59</t>
+          <t>31/03/2028 23:59</t>
         </is>
       </c>
       <c r="K16" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P16" t="inlineStr"/>
       <c r="Q16" t="inlineStr"/>
       <c r="R16" t="inlineStr"/>
       <c r="S16" t="inlineStr"/>
       <c r="T16" t="inlineStr"/>
+      <c r="W16" t="n">
+        <v>0</v>
+      </c>
+      <c r="X16" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y16" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z16" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA16" t="n">
+        <v>0</v>
+      </c>
       <c r="AC16" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD16" t="n">
+        <v>0</v>
+      </c>
       <c r="AE16" t="inlineStr">
         <is>
-          <t>AVVISI/SELEZIONI INTERNE per il personale dipendente dell'Azienda</t>
+          <t>Concorso pubblico</t>
         </is>
       </c>
       <c r="AF16" t="inlineStr">
         <is>
-          <t>Non definito</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr"/>
       <c r="B17" t="inlineStr"/>
       <c r="C17" t="inlineStr">
         <is>
-          <t xml:space="preserve">Azienda Zero - Graduatoria concorso pubblico per n. 9 posti di Dirigente Medico di Nefrologia -  Area Medica e delle Specialità Mediche a tempo pieno, indeterminato ed a rapporto esclusivo 
-</t>
+          <t>Avviso pubblico di mobilità volontaria per Dirigente Amministrativo da assegnare alla UOC Provveditorato, Economato e Gestione della Logistica</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="E17" t="inlineStr"/>
       <c r="F17" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>Dirigenza PTA-Amministrativo</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>DIRIGENTE AMMINISTRATIVO</t>
         </is>
       </c>
       <c r="H17" t="inlineStr">
         <is>
-          <t>19/02/2026 00:00</t>
+          <t>07/04/2026 12:00</t>
         </is>
       </c>
       <c r="I17" t="inlineStr">
         <is>
-          <t>15/02/2028 23:59</t>
+          <t>07/05/2026 12:00</t>
         </is>
       </c>
       <c r="K17" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N17" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P17" t="inlineStr"/>
       <c r="Q17" t="inlineStr"/>
       <c r="R17" t="inlineStr"/>
       <c r="S17" t="inlineStr"/>
       <c r="T17" t="inlineStr"/>
+      <c r="W17" t="n">
+        <v>0</v>
+      </c>
+      <c r="X17" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y17" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z17" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA17" t="n">
+        <v>0</v>
+      </c>
       <c r="AC17" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD17" t="n">
+        <v>0</v>
+      </c>
       <c r="AE17" t="inlineStr">
         <is>
-          <t>Avvisi Incarichi 15 septies/octies D.Lgs 502/92</t>
+          <t>Avviso di mobilità da altro ente</t>
         </is>
       </c>
       <c r="AF17" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr"/>
       <c r="B18" t="inlineStr"/>
       <c r="C18" t="inlineStr">
         <is>
-          <t>Azienda Zero - Graduatoria concorso pubblico per n. 6 posti di Dirigente Medico di Geriatria - Area Medica e delle Specialità Mediche – Profilo Professionale Dirigente Medico – Ruolo
-Sanitario, per prevalente attività inerente ai disturbi e alle demenze del paziente anziano.</t>
+          <t>Tabella triennale avvisi, concorsi e procedure comparative aggiornata a marzo 2026</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
+          <t>Pubblicato</t>
         </is>
       </c>
       <c r="E18" t="inlineStr"/>
-      <c r="F18" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="H18" t="inlineStr">
         <is>
-          <t>19/02/2026 00:00</t>
+          <t>27/03/2026 00:00</t>
         </is>
       </c>
       <c r="I18" t="inlineStr">
         <is>
-          <t>15/02/2028 23:59</t>
+          <t>26/03/2031 23:59</t>
         </is>
       </c>
       <c r="K18" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N18" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P18" t="inlineStr"/>
       <c r="Q18" t="inlineStr"/>
       <c r="R18" t="inlineStr"/>
       <c r="S18" t="inlineStr"/>
       <c r="T18" t="inlineStr"/>
+      <c r="W18" t="n">
+        <v>0</v>
+      </c>
+      <c r="X18" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y18" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z18" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA18" t="n">
+        <v>0</v>
+      </c>
       <c r="AC18" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD18" t="n">
+        <v>0</v>
+      </c>
       <c r="AE18" t="inlineStr">
         <is>
-          <t>Concorsi Dirigenza</t>
+          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
         </is>
       </c>
       <c r="AF18" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Non definito</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr"/>
       <c r="B19" t="inlineStr"/>
       <c r="C19" t="inlineStr">
         <is>
-          <t xml:space="preserve">Azienda Zero - Graduatoria concorso pubblico per n. 11 posti di Operatore Tecnico Specializzato Magazziniere - Area degli Operatori Ruolo Tecnico a tempo pieno ed indeterminato </t>
+          <t>Avviso di selezione pubblica per conferimento incarico libero professionale a fisioterapista per la UOSD Salute in Carcere.</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="E19" t="inlineStr"/>
-      <c r="F19" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="H19" t="inlineStr">
         <is>
-          <t>18/02/2026 00:00</t>
+          <t>26/03/2026 00:00</t>
         </is>
       </c>
       <c r="I19" t="inlineStr">
         <is>
-          <t>09/02/2028 23:59</t>
+          <t>01/04/2026 23:59</t>
         </is>
       </c>
       <c r="K19" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N19" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P19" t="inlineStr"/>
       <c r="Q19" t="inlineStr"/>
       <c r="R19" t="inlineStr"/>
       <c r="S19" t="inlineStr"/>
       <c r="T19" t="inlineStr"/>
       <c r="AC19" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE19" t="inlineStr">
         <is>
-          <t>Concorsi Comparto</t>
+          <t>Incarichi libero professionali</t>
         </is>
       </c>
       <c r="AF19" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Lavoro autonomo</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr"/>
       <c r="B20" t="inlineStr"/>
       <c r="C20" t="inlineStr">
         <is>
-          <t>AVVISO DI SELEZIONE PUBBLICA PER CONFERIMENTO INCARICO LIBERO-PROFESSIONALE A BIOLOGO PER LA UOSD PMA DI TRECENTA.</t>
+          <t>Azienda Zero - Graduatoria di Concorso pubblico, per titoli ed esami, per n. 916 posti, a tempo pieno e indeterminato, di Infermiere – Area dei Professionisti della Salute e dei Funzionari – Ruolo Sanitario.</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Pubblicazione graduatoria</t>
         </is>
       </c>
       <c r="E20" t="inlineStr"/>
+      <c r="F20" t="inlineStr">
+        <is>
+          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
+        </is>
+      </c>
+      <c r="G20" t="inlineStr">
+        <is>
+          <t>Infermiere</t>
+        </is>
+      </c>
       <c r="H20" t="inlineStr">
         <is>
-          <t>06/02/2026 00:00</t>
+          <t>25/03/2026 00:00</t>
         </is>
       </c>
       <c r="I20" t="inlineStr">
         <is>
-          <t>14/02/2026 23:59</t>
+          <t>23/03/2028 23:59</t>
         </is>
       </c>
       <c r="K20" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N20" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P20" t="inlineStr"/>
       <c r="Q20" t="inlineStr"/>
       <c r="R20" t="inlineStr"/>
       <c r="S20" t="inlineStr"/>
       <c r="T20" t="inlineStr"/>
       <c r="AC20" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE20" t="inlineStr">
         <is>
-          <t>Incarichi libero professionali</t>
+          <t>Concorsi Comparto</t>
         </is>
       </c>
       <c r="AF20" t="inlineStr">
         <is>
-          <t>Lavoro autonomo</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr"/>
       <c r="B21" t="inlineStr"/>
       <c r="C21" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa  denominato "REFERENTE DELLA PIATTAFORMA DELLA FORMAZIONE AZIENDALE E DELLA FORMAZIONE INTERNATIONAL TRAINING CENTER AMERICAN HEART ASSOCIATION", riservato al personale dipendente appartenente al ruolo sanitario - APSF Infermiere</t>
+          <t>Azienda Zero - Graduatoria di Concorso pubblico, per titoli ed esami, per n. 120 posti, a tempo pieno e indeterminato, di Tecnico Sanitario di Laboratorio Biomedico – Area dei Professionisti della Salute e dei Funzionari – Ruolo Sanitario.</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Pubblicazione graduatoria</t>
         </is>
       </c>
       <c r="E21" t="inlineStr"/>
       <c r="F21" t="inlineStr">
         <is>
           <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
-          <t>Infermiere</t>
+          <t>Tecnico Sanitario di Laboratorio Biomedico</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
-          <t>14/01/2026 00:00</t>
+          <t>25/03/2026 00:00</t>
         </is>
       </c>
       <c r="I21" t="inlineStr">
         <is>
-          <t>24/01/2026 23:59</t>
+          <t>23/03/2028 23:59</t>
         </is>
       </c>
       <c r="K21" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N21" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P21" t="inlineStr"/>
       <c r="Q21" t="inlineStr"/>
       <c r="R21" t="inlineStr"/>
       <c r="S21" t="inlineStr"/>
       <c r="T21" t="inlineStr"/>
       <c r="AC21" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE21" t="inlineStr">
         <is>
-          <t>AVVISI/SELEZIONI INTERNE per il personale dipendente dell'Azienda</t>
+          <t>Concorsi Comparto</t>
         </is>
       </c>
       <c r="AF21" t="inlineStr">
         <is>
-          <t>Non definito</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr"/>
       <c r="B22" t="inlineStr"/>
       <c r="C22" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa di coordinamento denominato "COORDINAMENTO GRUPPO OPERATORIO ROVIGO", riservato al personale dipendente appartenente al ruolo sanitario - APSF Infermiere</t>
+          <t>Azienda Zero - Graduatoria di Concorso pubblico, per titoli ed esami, per n. 5 posti, a tempo pieno, indeterminato ed a rapporto esclusivo, di Dirigente Chimico – disciplina Chimica Analitica.</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Pubblicazione graduatoria</t>
         </is>
       </c>
       <c r="E22" t="inlineStr"/>
       <c r="F22" t="inlineStr">
         <is>
-          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
+          <t>Dirigenza</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
-          <t>Infermiere</t>
+          <t>Dirigente Chimico</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
-          <t>13/01/2026 00:00</t>
+          <t>25/03/2026 00:00</t>
         </is>
       </c>
       <c r="I22" t="inlineStr">
         <is>
-          <t>23/01/2026 23:59</t>
+          <t>23/03/2028 23:59</t>
         </is>
       </c>
       <c r="K22" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N22" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P22" t="inlineStr"/>
       <c r="Q22" t="inlineStr"/>
       <c r="R22" t="inlineStr"/>
       <c r="S22" t="inlineStr"/>
       <c r="T22" t="inlineStr"/>
       <c r="AC22" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE22" t="inlineStr">
         <is>
-          <t>AVVISI/SELEZIONI INTERNE per il personale dipendente dell'Azienda</t>
+          <t>Concorsi Dirigenza</t>
         </is>
       </c>
       <c r="AF22" t="inlineStr">
         <is>
-          <t>Non definito</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr"/>
       <c r="B23" t="inlineStr"/>
       <c r="C23" t="inlineStr">
         <is>
-          <t>Avviso di procedura comparativa per l’attribuzione di nr. 2 incarichi libero professionali, ex art. 7, comma 6, D. Lgs 165 del 30.03.2001 e ss.mm.ii., a professionisti laureati in Psicologia, specializzati in Psicoterapia, per la realizzazione delle attività previste dal progetto regionale “Piano operativo per il potenziamento delle funzioni dei Centri per la Famiglia nell’ambito delle competenze sociali dei Consultori familiari delle Aziende ULSS del Veneto.</t>
+          <t>Avviso pubblico, per soli titoli, per l'assunzione a tempo determinato di n. 1 Fisioterapista - Area dei Professionisti della Salute e dei Funzionari</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Pubblicazione graduatoria</t>
         </is>
       </c>
       <c r="E23" t="inlineStr"/>
+      <c r="F23" t="inlineStr">
+        <is>
+          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
+        </is>
+      </c>
+      <c r="G23" t="inlineStr">
+        <is>
+          <t>Fisioterapista</t>
+        </is>
+      </c>
       <c r="H23" t="inlineStr">
         <is>
-          <t>13/01/2026 00:00</t>
+          <t>13/03/2026 00:00</t>
         </is>
       </c>
       <c r="I23" t="inlineStr">
         <is>
-          <t>21/01/2026 23:59</t>
+          <t>27/03/2026 23:59</t>
         </is>
       </c>
       <c r="K23" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N23" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P23" t="inlineStr"/>
       <c r="Q23" t="inlineStr"/>
       <c r="R23" t="inlineStr"/>
       <c r="S23" t="inlineStr"/>
       <c r="T23" t="inlineStr"/>
+      <c r="W23" t="n">
+        <v>0</v>
+      </c>
+      <c r="X23" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y23" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z23" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA23" t="n">
+        <v>0</v>
+      </c>
       <c r="AC23" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD23" t="n">
+        <v>0</v>
+      </c>
       <c r="AE23" t="inlineStr">
         <is>
-          <t>Incarichi libero professionali</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF23" t="inlineStr">
         <is>
-          <t>Lavoro autonomo</t>
+          <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr"/>
       <c r="B24" t="inlineStr"/>
       <c r="C24" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione di professionista specialista denominato "SPECIALISTA REFERENTE AMMINISTRATORE DI SISTEMA", riservato al personale dipendente appartenente al ruolo sanitario - APSF Tecnico Sanitario di Radiologia Medica</t>
+          <t>Avviso pubblico per il conferimento dell'incarico di Direttore UOC Anestesia e Rianimazione di Rovigo e Trecenta</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E24" t="inlineStr"/>
       <c r="F24" t="inlineStr">
         <is>
-          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
+          <t>Apicale</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
-          <t>Tecnico Sanitario di Radiologia Medica</t>
+          <t>Dirigente Medico - DIRETTORE</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
-          <t>13/01/2026 00:00</t>
+          <t>13/03/2026 00:00</t>
         </is>
       </c>
       <c r="I24" t="inlineStr">
         <is>
-          <t>23/01/2026 23:59</t>
+          <t>12/04/2026 23:59</t>
         </is>
       </c>
       <c r="K24" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N24" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P24" t="inlineStr"/>
       <c r="Q24" t="inlineStr"/>
       <c r="R24" t="inlineStr"/>
       <c r="S24" t="inlineStr"/>
       <c r="T24" t="inlineStr"/>
+      <c r="W24" t="n">
+        <v>0</v>
+      </c>
+      <c r="X24" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y24" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z24" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA24" t="n">
+        <v>0</v>
+      </c>
       <c r="AC24" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD24" t="n">
+        <v>0</v>
+      </c>
       <c r="AE24" t="inlineStr">
         <is>
-          <t>AVVISI/SELEZIONI INTERNE per il personale dipendente dell'Azienda</t>
+          <t>Avviso di struttura complessa</t>
         </is>
       </c>
       <c r="AF24" t="inlineStr">
         <is>
-          <t>Non definito</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr"/>
       <c r="B25" t="inlineStr"/>
       <c r="C25" t="inlineStr">
         <is>
-          <t>Azienda Zero - Graduatoria concorso pubblico per n. 33 posti di Ostetrica/o - Area PSF</t>
+          <t>Avviso pubblico, per soli titoli, per l'assunzione a tempo determinato di n. 1 Tecnico di Neurofisiopatologia - Area PSF</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="E25" t="inlineStr"/>
       <c r="F25" t="inlineStr">
         <is>
           <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
-          <t>Ostetrica/o</t>
+          <t>Tecnico della Neurofisiopatologia</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
-          <t>30/12/2025 00:00</t>
+          <t>13/03/2026 00:00</t>
         </is>
       </c>
       <c r="I25" t="inlineStr">
         <is>
-          <t>22/12/2027 23:59</t>
+          <t>27/03/2026 23:59</t>
         </is>
       </c>
       <c r="K25" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N25" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P25" t="inlineStr"/>
       <c r="Q25" t="inlineStr"/>
       <c r="R25" t="inlineStr"/>
       <c r="S25" t="inlineStr"/>
       <c r="T25" t="inlineStr"/>
+      <c r="W25" t="n">
+        <v>0</v>
+      </c>
+      <c r="X25" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y25" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z25" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA25" t="n">
+        <v>0</v>
+      </c>
       <c r="AC25" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD25" t="n">
+        <v>0</v>
+      </c>
       <c r="AE25" t="inlineStr">
         <is>
-          <t>Concorsi Comparto</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF25" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr"/>
       <c r="B26" t="inlineStr"/>
       <c r="C26" t="inlineStr">
         <is>
-          <t>Azienda Zero - Graduatoria concorso pubblico per n. 6 posti di Dirigente Medico di Medicina Interna per gli Istituti Penitenziari</t>
+          <t>Azienda Zero - Graduatoria concorso pubblico per n. 24 posti di Dirigente Medico nella disciplina di MEDICINA INTERNA - Area Medica e delle Specialità Mediche - Profilo Professionale: Dirigente Medico – Ruolo Sanitario.</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
           <t>Pubblicazione graduatoria</t>
         </is>
       </c>
       <c r="E26" t="inlineStr"/>
       <c r="F26" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H26" t="inlineStr">
         <is>
-          <t>30/12/2025 00:00</t>
+          <t>11/03/2026 00:00</t>
         </is>
       </c>
       <c r="I26" t="inlineStr">
         <is>
-          <t>22/12/2027 23:59</t>
+          <t>09/03/2028 23:59</t>
         </is>
       </c>
       <c r="K26" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N26" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P26" t="inlineStr"/>
       <c r="Q26" t="inlineStr"/>
       <c r="R26" t="inlineStr"/>
       <c r="S26" t="inlineStr"/>
       <c r="T26" t="inlineStr"/>
       <c r="AC26" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE26" t="inlineStr">
         <is>
           <t>Concorsi Dirigenza</t>
         </is>
       </c>
       <c r="AF26" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr"/>
       <c r="B27" t="inlineStr"/>
       <c r="C27" t="inlineStr">
         <is>
-          <t>Azienda Zero - Graduatoria concorso pubblico per n. 32 posti di Dirigente Medico di Psichiatria</t>
+          <t>Azienda Zero - Graduatoria concorso pubblico per n. 4 posti di Dirigente Medico di Pediatria, Area Medica e delle Specialità Mediche – Profilo Professionale Dirigente Medico – Ruolo Sanitario, per prevalente attività di cardiologia pediatrica.</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
           <t>Pubblicazione graduatoria</t>
         </is>
       </c>
       <c r="E27" t="inlineStr"/>
       <c r="F27" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H27" t="inlineStr">
         <is>
-          <t>30/12/2025 00:00</t>
+          <t>11/03/2026 00:00</t>
         </is>
       </c>
       <c r="I27" t="inlineStr">
         <is>
-          <t>22/12/2027 23:59</t>
+          <t>09/03/2028 23:59</t>
         </is>
       </c>
       <c r="K27" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N27" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P27" t="inlineStr"/>
       <c r="Q27" t="inlineStr"/>
       <c r="R27" t="inlineStr"/>
       <c r="S27" t="inlineStr"/>
       <c r="T27" t="inlineStr"/>
       <c r="AC27" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE27" t="inlineStr">
         <is>
           <t>Concorsi Dirigenza</t>
         </is>
       </c>
       <c r="AF27" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr"/>
       <c r="B28" t="inlineStr"/>
       <c r="C28" t="inlineStr">
         <is>
-          <t xml:space="preserve">	Tabella triennale avvisi, concorsi e procedure comparative aggiornata a dicembre 2025</t>
+          <t>Avviso pubblico di mobilità volontaria per n. 1 Collaboratore Tecnico Professionale -Ingegnere Civile - Area PSF, per la UOC Servizi Tecnici e Patrimoniali</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>Pubblicato</t>
-[...6 lines deleted...]
-      </c>
+          <t>Pubblicazione graduatoria</t>
+        </is>
+      </c>
+      <c r="E28" t="inlineStr"/>
       <c r="F28" t="inlineStr">
         <is>
-          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
+          <t>D</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
-          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
+          <t>Collaboratore Tecnico Professionale</t>
         </is>
       </c>
       <c r="H28" t="inlineStr">
         <is>
-          <t>30/12/2025 00:00</t>
+          <t>25/02/2026 00:00</t>
         </is>
       </c>
       <c r="I28" t="inlineStr">
         <is>
-          <t>29/12/2030 23:59</t>
+          <t>27/03/2026 23:59</t>
         </is>
       </c>
       <c r="K28" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N28" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P28" t="inlineStr"/>
       <c r="Q28" t="inlineStr"/>
       <c r="R28" t="inlineStr"/>
       <c r="S28" t="inlineStr"/>
       <c r="T28" t="inlineStr"/>
+      <c r="W28" t="n">
+        <v>0</v>
+      </c>
+      <c r="X28" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y28" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z28" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA28" t="n">
+        <v>0</v>
+      </c>
       <c r="AC28" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD28" t="n">
+        <v>0</v>
+      </c>
       <c r="AE28" t="inlineStr">
         <is>
-          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
+          <t>Avviso di mobilità da altro ente</t>
+        </is>
+      </c>
+      <c r="AF28" t="inlineStr">
+        <is>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr"/>
       <c r="B29" t="inlineStr"/>
       <c r="C29" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa  denominato "REFERENTE SISTEMI INFORMATIVI OSPEDALIERI", riservato al personale dipendente appartenente al ruolo sanitario - APSF Infermiere</t>
+          <t xml:space="preserve">AVVISO DI SELEZIONE PUBBLICA PER CONFERIMENTO INCARICHI LIBERO-PROFESSIONALI A MEDICI PER LA UOC RADIOLOGIA - Azienda Ulss 5 Polesana
+</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Pubblicato</t>
         </is>
       </c>
       <c r="E29" t="inlineStr"/>
-      <c r="F29" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="H29" t="inlineStr">
         <is>
-          <t>29/12/2025 00:00</t>
+          <t>24/02/2026 00:00</t>
         </is>
       </c>
       <c r="I29" t="inlineStr">
         <is>
-          <t>08/01/2026 23:59</t>
+          <t>31/12/2026 23:59</t>
         </is>
       </c>
       <c r="K29" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N29" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P29" t="inlineStr"/>
       <c r="Q29" t="inlineStr"/>
       <c r="R29" t="inlineStr"/>
       <c r="S29" t="inlineStr"/>
       <c r="T29" t="inlineStr"/>
       <c r="AC29" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE29" t="inlineStr">
         <is>
-          <t>AVVISI/SELEZIONI INTERNE per il personale dipendente dell'Azienda</t>
+          <t>Incarichi libero professionali</t>
         </is>
       </c>
       <c r="AF29" t="inlineStr">
         <is>
-          <t>Non definito</t>
+          <t>Lavoro autonomo</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr"/>
       <c r="B30" t="inlineStr"/>
       <c r="C30" t="inlineStr">
         <is>
-          <t>Avviso di procedura comparativa per l’attribuzione di nr. 1 incarico libero professionale, ex art. 7, comma 6, D. Lgs 165 del 30.03.2001 e ss.mm.ii., a professionista laureato in Psicologia, specializzato in Psicoterapia, al fine di garantire, presso i Centri per i Disturbi Cognitivi e le Demenze (CDCD) del territorio aziendale, gli obiettivi del Progetto “Fondo per l’Alzheimer e le demenze 2024-2026”</t>
+          <t xml:space="preserve">Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa denominato "RESPONSABILE AREA FORMAZIONE DPS", riservato al personale dipendente appartenente a tutti i profili professionali del ruolo sanitario - APSF </t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E30" t="inlineStr"/>
+      <c r="F30" t="inlineStr">
+        <is>
+          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
+        </is>
+      </c>
+      <c r="G30" t="inlineStr">
+        <is>
+          <t>Vari profili</t>
+        </is>
+      </c>
       <c r="H30" t="inlineStr">
         <is>
-          <t>29/12/2025 00:00</t>
+          <t>23/02/2026 00:00</t>
         </is>
       </c>
       <c r="I30" t="inlineStr">
         <is>
-          <t>06/01/2026 23:59</t>
+          <t>05/03/2026 23:59</t>
         </is>
       </c>
       <c r="K30" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N30" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P30" t="inlineStr"/>
       <c r="Q30" t="inlineStr"/>
       <c r="R30" t="inlineStr"/>
       <c r="S30" t="inlineStr"/>
       <c r="T30" t="inlineStr"/>
       <c r="AC30" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE30" t="inlineStr">
         <is>
-          <t>Incarichi libero professionali</t>
+          <t>AVVISI/SELEZIONI INTERNE per il personale dipendente dell'Azienda</t>
         </is>
       </c>
       <c r="AF30" t="inlineStr">
         <is>
-          <t>Lavoro autonomo</t>
+          <t>Non definito</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr"/>
       <c r="B31" t="inlineStr"/>
       <c r="C31" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa di coordinamento denominato "COORDINAMENTO UOC FARMACIA OSPEDALIERA", riservato al personale dipendente appartenente al ruolo sanitario - APSF Tecnico sanitario di laboratorio biomedico</t>
+          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa denominato "RESPONSABILE AREA DELLE RISORSE UMANE DPS", riservato al personale dipendente appartenente a tutti i profili professionali del ruolo sanitario - APSF</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E31" t="inlineStr"/>
       <c r="F31" t="inlineStr">
         <is>
           <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
-          <t>Tecnico Sanitario di Laboratorio Biomedico</t>
+          <t>Vari profili</t>
         </is>
       </c>
       <c r="H31" t="inlineStr">
         <is>
-          <t>29/12/2025 00:00</t>
+          <t>23/02/2026 00:00</t>
         </is>
       </c>
       <c r="I31" t="inlineStr">
         <is>
-          <t>08/01/2026 23:59</t>
+          <t>05/03/2026 23:59</t>
         </is>
       </c>
       <c r="K31" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N31" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P31" t="inlineStr"/>
       <c r="Q31" t="inlineStr"/>
       <c r="R31" t="inlineStr"/>
       <c r="S31" t="inlineStr"/>
       <c r="T31" t="inlineStr"/>
       <c r="AC31" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE31" t="inlineStr">
         <is>
           <t>AVVISI/SELEZIONI INTERNE per il personale dipendente dell'Azienda</t>
         </is>
       </c>
       <c r="AF31" t="inlineStr">
         <is>
           <t>Non definito</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr"/>
       <c r="B32" t="inlineStr"/>
       <c r="C32" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa di coordinamento denominato "COORDINAMENTO UOC MEDICINA P.O. DI ADRIA", riservato al personale dipendente appartenente al ruolo sanitario - APSF Infermiere</t>
+          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa di coordinamento denominato "COORDINAMENTO LABORATORIO ADRIA E REFERENTE RETE AZIENDALE POCT", riservato al personale dipendente appartenente al ruolo sanitario - APSF Tecnico Sanitario di Laboratorio Biomedico</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E32" t="inlineStr"/>
       <c r="F32" t="inlineStr">
         <is>
           <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
-          <t>Infermiere</t>
+          <t>Tecnico Sanitario di Laboratorio Biomedico</t>
         </is>
       </c>
       <c r="H32" t="inlineStr">
         <is>
-          <t>29/12/2025 00:00</t>
+          <t>23/02/2026 00:00</t>
         </is>
       </c>
       <c r="I32" t="inlineStr">
         <is>
-          <t>08/01/2026 23:59</t>
+          <t>05/03/2026 23:59</t>
         </is>
       </c>
       <c r="K32" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N32" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P32" t="inlineStr"/>
       <c r="Q32" t="inlineStr"/>
       <c r="R32" t="inlineStr"/>
       <c r="S32" t="inlineStr"/>
       <c r="T32" t="inlineStr"/>
       <c r="AC32" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE32" t="inlineStr">
         <is>
           <t>AVVISI/SELEZIONI INTERNE per il personale dipendente dell'Azienda</t>
         </is>
       </c>
       <c r="AF32" t="inlineStr">
         <is>
           <t>Non definito</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr"/>
       <c r="B33" t="inlineStr"/>
       <c r="C33" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa di coordinamento denominato "COORDINAMENTO CARDIOLOGIA E UTIC ROVIGO", riservato al personale dipendente appartenente al ruolo sanitario - APSF Infermiere</t>
+          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa denominato "RESPONSABILE SVILUPPO MODELLI ORGANIZZATIVI E PROFESSIONALI", riservato al personale dipendente appartenente a tutti i profili professionali del ruolo sanitario - APSF</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E33" t="inlineStr"/>
       <c r="F33" t="inlineStr">
         <is>
           <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
-          <t>Infermiere</t>
+          <t>Vari profili</t>
         </is>
       </c>
       <c r="H33" t="inlineStr">
         <is>
-          <t>29/12/2025 00:00</t>
+          <t>23/02/2026 00:00</t>
         </is>
       </c>
       <c r="I33" t="inlineStr">
         <is>
-          <t>08/01/2026 23:59</t>
+          <t>05/03/2026 23:59</t>
         </is>
       </c>
       <c r="K33" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N33" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P33" t="inlineStr"/>
       <c r="Q33" t="inlineStr"/>
       <c r="R33" t="inlineStr"/>
       <c r="S33" t="inlineStr"/>
       <c r="T33" t="inlineStr"/>
       <c r="AC33" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE33" t="inlineStr">
         <is>
           <t>AVVISI/SELEZIONI INTERNE per il personale dipendente dell'Azienda</t>
         </is>
       </c>
       <c r="AF33" t="inlineStr">
         <is>
           <t>Non definito</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr"/>
       <c r="B34" t="inlineStr"/>
       <c r="C34" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa di coordinamento denominato "COORDINAMENTO ONCOLOGIA DEGENZA E DH ONCOLOGICO ROVIGO E ADRIA", riservato al personale dipendente appartenente al ruolo sanitario - APSF Infermiere</t>
+          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa di coordinamento denominato "COORDINAMENTO CENTRI SALUTE MENTALE E SEMIRESIDENZIALITA' DIPARTIMENTO SALUTE MENTALE E GAP", riservato al personale dipendente appartenente al ruolo sanitario - APSF Infermiere, Educatore Professionale, Tecnico della Riabilitazione Psichiatrica</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E34" t="inlineStr"/>
       <c r="F34" t="inlineStr">
         <is>
           <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
-          <t>Infermiere</t>
+          <t>Vari profili</t>
         </is>
       </c>
       <c r="H34" t="inlineStr">
         <is>
-          <t>29/12/2025 00:00</t>
+          <t>23/02/2026 00:00</t>
         </is>
       </c>
       <c r="I34" t="inlineStr">
         <is>
-          <t>08/01/2026 23:59</t>
+          <t>05/03/2026 23:59</t>
         </is>
       </c>
       <c r="K34" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N34" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P34" t="inlineStr"/>
       <c r="Q34" t="inlineStr"/>
       <c r="R34" t="inlineStr"/>
       <c r="S34" t="inlineStr"/>
       <c r="T34" t="inlineStr"/>
       <c r="AC34" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE34" t="inlineStr">
         <is>
           <t>AVVISI/SELEZIONI INTERNE per il personale dipendente dell'Azienda</t>
         </is>
       </c>
       <c r="AF34" t="inlineStr">
         <is>
           <t>Non definito</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr"/>
       <c r="B35" t="inlineStr"/>
       <c r="C35" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa di coordinamento denominato "COORDINAMENTO UOC MEDICINA OSPEDALE DI TRECENTA", riservato al personale dipendente appartenente al ruolo sanitario - APSF Infermiere</t>
+          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa di coordinamento denominato "COORDINAMENTO LABORATORIO ROVIGO E TRECENTA", riservato al personale dipendente appartenente al ruolo sanitario - APSF Tecnico Sanitario di Laboratorio Biomedico</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E35" t="inlineStr"/>
       <c r="F35" t="inlineStr">
         <is>
           <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
-          <t>Infermiere</t>
+          <t>Tecnico Sanitario di Laboratorio Biomedico</t>
         </is>
       </c>
       <c r="H35" t="inlineStr">
         <is>
-          <t>29/12/2025 00:00</t>
+          <t>23/02/2026 00:00</t>
         </is>
       </c>
       <c r="I35" t="inlineStr">
         <is>
-          <t>08/01/2026 23:59</t>
+          <t>05/03/2026 23:59</t>
         </is>
       </c>
       <c r="K35" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N35" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P35" t="inlineStr"/>
       <c r="Q35" t="inlineStr"/>
       <c r="R35" t="inlineStr"/>
       <c r="S35" t="inlineStr"/>
       <c r="T35" t="inlineStr"/>
       <c r="AC35" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE35" t="inlineStr">
         <is>
           <t>AVVISI/SELEZIONI INTERNE per il personale dipendente dell'Azienda</t>
         </is>
       </c>
       <c r="AF35" t="inlineStr">
         <is>
           <t>Non definito</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr"/>
       <c r="B36" t="inlineStr"/>
       <c r="C36" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa di coordinamento denominato "COORDINAMENTO AREA OSTETRICA OSPEDALIERA", riservato al personale dipendente appartenente al ruolo sanitario - APSF Ostetrica/o</t>
+          <t>Avviso pubblico per il conferimento dell'incarico di Direttore UOC Servizio Veterinario di Sanità Animale</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Ammissione/Commissione/Espletamento</t>
         </is>
       </c>
       <c r="E36" t="inlineStr"/>
       <c r="F36" t="inlineStr">
         <is>
-          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G36" t="inlineStr">
         <is>
-          <t>Ostetrica/o</t>
+          <t>Dirigente Veterinario</t>
         </is>
       </c>
       <c r="H36" t="inlineStr">
         <is>
-          <t>29/12/2025 00:00</t>
+          <t>20/02/2026 00:00</t>
         </is>
       </c>
       <c r="I36" t="inlineStr">
         <is>
-          <t>08/01/2026 23:59</t>
+          <t>21/03/2026 23:59</t>
         </is>
       </c>
       <c r="K36" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N36" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P36" t="inlineStr"/>
       <c r="Q36" t="inlineStr"/>
       <c r="R36" t="inlineStr"/>
       <c r="S36" t="inlineStr"/>
       <c r="T36" t="inlineStr"/>
+      <c r="W36" t="n">
+        <v>0</v>
+      </c>
+      <c r="X36" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y36" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z36" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA36" t="n">
+        <v>0</v>
+      </c>
       <c r="AC36" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD36" t="n">
+        <v>0</v>
+      </c>
       <c r="AE36" t="inlineStr">
         <is>
-          <t>AVVISI/SELEZIONI INTERNE per il personale dipendente dell'Azienda</t>
+          <t>Avviso di struttura complessa</t>
         </is>
       </c>
       <c r="AF36" t="inlineStr">
         <is>
-          <t>Non definito</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr"/>
       <c r="B37" t="inlineStr"/>
       <c r="C37" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa di coordinamento denominato "COORDINAMENTO STRUTTURE RESIDENZIALI DIPARTIMENTO SALUTE MENTALE", riservato al personale dipendente appartenente al ruolo sanitario - APSF Infermiere</t>
+          <t>Azienda Zero - Graduatoria concorso pubblico per n. 6 posti di Dirigente Medico di Geriatria - Area Medica e delle Specialità Mediche – Profilo Professionale Dirigente Medico – Ruolo
+Sanitario, per prevalente attività inerente ai disturbi e alle demenze del paziente anziano.</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Pubblicazione graduatoria</t>
         </is>
       </c>
       <c r="E37" t="inlineStr"/>
       <c r="F37" t="inlineStr">
         <is>
-          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G37" t="inlineStr">
         <is>
-          <t>Infermiere</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H37" t="inlineStr">
         <is>
-          <t>29/12/2025 00:00</t>
+          <t>19/02/2026 00:00</t>
         </is>
       </c>
       <c r="I37" t="inlineStr">
         <is>
-          <t>08/01/2026 23:59</t>
+          <t>15/02/2028 23:59</t>
         </is>
       </c>
       <c r="K37" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N37" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P37" t="inlineStr"/>
       <c r="Q37" t="inlineStr"/>
       <c r="R37" t="inlineStr"/>
       <c r="S37" t="inlineStr"/>
       <c r="T37" t="inlineStr"/>
       <c r="AC37" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE37" t="inlineStr">
         <is>
-          <t>AVVISI/SELEZIONI INTERNE per il personale dipendente dell'Azienda</t>
+          <t>Concorsi Dirigenza</t>
         </is>
       </c>
       <c r="AF37" t="inlineStr">
         <is>
-          <t>Non definito</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr"/>
       <c r="B38" t="inlineStr"/>
       <c r="C38" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa di coordinamento denominato "REFERENTE ORGANIZZATIVO AZIENDALE DELLA PROGRAMMAZIONE DEI SERVIZI SOCIALI E SOCIO SANITARI TERRITORIALI", riservato al personale dipendente appartenente al ruolo socio-sanitario - APSF Assistente sociale</t>
+          <t xml:space="preserve">Azienda Zero - Graduatoria concorso pubblico per n. 9 posti di Dirigente Medico di Nefrologia -  Area Medica e delle Specialità Mediche a tempo pieno, indeterminato ed a rapporto esclusivo 
+</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Pubblicazione graduatoria</t>
         </is>
       </c>
       <c r="E38" t="inlineStr"/>
       <c r="F38" t="inlineStr">
         <is>
-          <t>Area dei Professionisti della Salute e dei Funzionari - ruolo socio-sanitario</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G38" t="inlineStr">
         <is>
-          <t>Assistente Sociale</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H38" t="inlineStr">
         <is>
-          <t>29/12/2025 00:00</t>
+          <t>19/02/2026 00:00</t>
         </is>
       </c>
       <c r="I38" t="inlineStr">
         <is>
-          <t>08/01/2026 23:59</t>
+          <t>15/02/2028 23:59</t>
         </is>
       </c>
       <c r="K38" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N38" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P38" t="inlineStr"/>
       <c r="Q38" t="inlineStr"/>
       <c r="R38" t="inlineStr"/>
       <c r="S38" t="inlineStr"/>
       <c r="T38" t="inlineStr"/>
       <c r="AC38" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE38" t="inlineStr">
         <is>
-          <t>AVVISI/SELEZIONI INTERNE per il personale dipendente dell'Azienda</t>
+          <t>Avvisi Incarichi 15 septies/octies D.Lgs 502/92</t>
         </is>
       </c>
       <c r="AF38" t="inlineStr">
         <is>
-          <t>Non definito</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr"/>
       <c r="B39" t="inlineStr"/>
       <c r="C39" t="inlineStr">
         <is>
-          <t>Azienda Zero - Graduatoria concorso pubblico per n. 11 posti di Dirigente Medico di Neurologia</t>
+          <t xml:space="preserve">Azienda Zero - Graduatoria concorso pubblico per n. 11 posti di Operatore Tecnico Specializzato Magazziniere - Area degli Operatori Ruolo Tecnico a tempo pieno ed indeterminato </t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
           <t>Pubblicazione graduatoria</t>
         </is>
       </c>
       <c r="E39" t="inlineStr"/>
       <c r="F39" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>Area degli Operatori - Ruolo Tecnico</t>
         </is>
       </c>
       <c r="G39" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>Magazziniere</t>
         </is>
       </c>
       <c r="H39" t="inlineStr">
         <is>
-          <t>24/12/2025 00:00</t>
+          <t>18/02/2026 00:00</t>
         </is>
       </c>
       <c r="I39" t="inlineStr">
         <is>
-          <t>21/12/2027 23:59</t>
+          <t>09/02/2028 23:59</t>
         </is>
       </c>
       <c r="K39" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N39" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P39" t="inlineStr"/>
       <c r="Q39" t="inlineStr"/>
       <c r="R39" t="inlineStr"/>
       <c r="S39" t="inlineStr"/>
       <c r="T39" t="inlineStr"/>
       <c r="AC39" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE39" t="inlineStr">
         <is>
-          <t>Concorsi Dirigenza</t>
+          <t>Concorsi Comparto</t>
         </is>
       </c>
       <c r="AF39" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr"/>
       <c r="B40" t="inlineStr"/>
       <c r="C40" t="inlineStr">
         <is>
-          <t>Azienda Zero - Graduatoria concorso pubblico per n. 9 Tecnici della Riabilitazione Psichiatrica - Area PSF</t>
+          <t>Avviso pubblico di mobilità volontaria per n. 1 Collaboratore Amministrativo Professionale - Area PSF, per l'Ufficio Logistica e Autoparco</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
-[...2 lines deleted...]
-      <c r="E40" t="inlineStr"/>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E40" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Avviso pubblico di mobilità volontaria per n. 1 Collaboratore Amministrativo Professionale - Area PSF, per l'Ufficio Logistica e Autoparco&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="F40" t="inlineStr">
         <is>
-          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
+          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo amministrativo</t>
         </is>
       </c>
       <c r="G40" t="inlineStr">
         <is>
-          <t>Tecnico della Riabilitazione Psichiatrica</t>
+          <t>Collaboratore Amministrativo Professionale</t>
         </is>
       </c>
       <c r="H40" t="inlineStr">
         <is>
-          <t>24/12/2025 00:00</t>
+          <t>16/02/2026 00:00</t>
         </is>
       </c>
       <c r="I40" t="inlineStr">
         <is>
-          <t>21/12/2027 23:59</t>
+          <t>18/03/2026 23:59</t>
         </is>
       </c>
       <c r="K40" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N40" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P40" t="inlineStr"/>
       <c r="Q40" t="inlineStr"/>
       <c r="R40" t="inlineStr"/>
       <c r="S40" t="inlineStr"/>
       <c r="T40" t="inlineStr"/>
+      <c r="W40" t="n">
+        <v>0</v>
+      </c>
+      <c r="X40" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y40" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z40" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA40" t="n">
+        <v>0</v>
+      </c>
       <c r="AC40" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD40" t="n">
+        <v>0</v>
+      </c>
       <c r="AE40" t="inlineStr">
         <is>
-          <t>Concorsi Comparto</t>
+          <t>Avviso di mobilità da altro ente</t>
         </is>
       </c>
       <c r="AF40" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr"/>
       <c r="B41" t="inlineStr"/>
       <c r="C41" t="inlineStr">
         <is>
-          <t>AVVISO DI PROCEDURA COMPARATIVA PER CONFERIMENTO DI BORSA DI STUDIO PRESSO LA UOC MEDICINA TRASFUSIONALE FINANZIATO DALL’ASSOCIAZIONE ITALIANA CONTRO LE LEUCEMIE E LINFOMI ONLUS – AIL ROVIGO “SARA E FABIO BELLATO” ODV.</t>
+          <t>Avviso pubblico di mobilità volontaria per n. 1 Collaboratore Tecnico Professionale - Area PSF, per l'Ufficio Logistica e Autoparco</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="E41" t="inlineStr"/>
+      <c r="E41" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Avviso pubblico di mobilità volontaria per n. 1 Collaboratore Tecnico Professionale - Area PSF, per l'Ufficio Logistica e Autoparco&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="F41" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>D</t>
         </is>
       </c>
       <c r="G41" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>Collaboratore Tecnico Professionale</t>
         </is>
       </c>
       <c r="H41" t="inlineStr">
         <is>
-          <t>19/12/2025 00:00</t>
+          <t>16/02/2026 00:00</t>
         </is>
       </c>
       <c r="I41" t="inlineStr">
         <is>
-          <t>29/12/2025 23:59</t>
+          <t>18/03/2026 23:59</t>
         </is>
       </c>
       <c r="K41" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N41" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P41" t="inlineStr"/>
       <c r="Q41" t="inlineStr"/>
       <c r="R41" t="inlineStr"/>
       <c r="S41" t="inlineStr"/>
       <c r="T41" t="inlineStr"/>
+      <c r="W41" t="n">
+        <v>0</v>
+      </c>
+      <c r="X41" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y41" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z41" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA41" t="n">
+        <v>0</v>
+      </c>
       <c r="AC41" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD41" t="n">
+        <v>0</v>
+      </c>
       <c r="AE41" t="inlineStr">
         <is>
-          <t>Borse di Studio</t>
+          <t>Avviso di mobilità da altro ente</t>
         </is>
       </c>
       <c r="AF41" t="inlineStr">
         <is>
-          <t>Borsa di studio</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr"/>
       <c r="B42" t="inlineStr"/>
       <c r="C42" t="inlineStr">
         <is>
-          <t>Azienda Zero - Graduatoria concorso pubblico per n. 5 posti di Dirigente Medico- disciplina di Ematologia</t>
+          <t>Avviso Pubblico per l' assunzione a tempo determinato di n. 1 Tecnico Sanitario di Radiologia Medica - Area PSF</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
           <t>Pubblicazione graduatoria</t>
         </is>
       </c>
-      <c r="E42" t="inlineStr"/>
+      <c r="E42" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Graduatoria&amp;nbsp;&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="F42" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
         </is>
       </c>
       <c r="G42" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>Tecnico Sanitario di Radiologia Medica</t>
         </is>
       </c>
       <c r="H42" t="inlineStr">
         <is>
-          <t>18/12/2025 00:00</t>
+          <t>13/02/2026 00:00</t>
         </is>
       </c>
       <c r="I42" t="inlineStr">
         <is>
-          <t>15/12/2027 23:59</t>
+          <t>27/02/2026 23:59</t>
         </is>
       </c>
       <c r="K42" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N42" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P42" t="inlineStr"/>
       <c r="Q42" t="inlineStr"/>
       <c r="R42" t="inlineStr"/>
       <c r="S42" t="inlineStr"/>
-      <c r="T42" t="inlineStr"/>
+      <c r="T42" t="inlineStr">
+        <is>
+          <t>Determina Dirigenziale n. 288 del 30.03.2026</t>
+        </is>
+      </c>
+      <c r="U42" t="inlineStr">
+        <is>
+          <t>07/04/2026 00:00</t>
+        </is>
+      </c>
+      <c r="V42" t="inlineStr">
+        <is>
+          <t>29/03/2028 00:00</t>
+        </is>
+      </c>
+      <c r="W42" t="n">
+        <v>0</v>
+      </c>
+      <c r="X42" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y42" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z42" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA42" t="n">
+        <v>0</v>
+      </c>
       <c r="AC42" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD42" t="n">
+        <v>0</v>
+      </c>
       <c r="AE42" t="inlineStr">
         <is>
-          <t>Concorsi Dirigenza</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF42" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr"/>
       <c r="B43" t="inlineStr"/>
       <c r="C43" t="inlineStr">
         <is>
-          <t>Azienda Zero - Graduatoria concorso Pubblico per n. 34 posti di Dirigente Medico- disciplina di Ginecologia e Ostetricia</t>
+          <t>Avviso Pubblico per l' assunzione a tempo determinato di n. 2 Assistenti Sociali - Area PSF</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
           <t>Pubblicazione graduatoria</t>
         </is>
       </c>
-      <c r="E43" t="inlineStr"/>
+      <c r="E43" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Graduatoria&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="F43" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>Area dei Professionisti della Salute e dei Funzionari - ruolo socio-sanitario</t>
         </is>
       </c>
       <c r="G43" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>Assistente Sociale</t>
         </is>
       </c>
       <c r="H43" t="inlineStr">
         <is>
-          <t>16/12/2025 00:00</t>
+          <t>13/02/2026 00:00</t>
         </is>
       </c>
       <c r="I43" t="inlineStr">
         <is>
-          <t>11/12/2027 23:59</t>
+          <t>27/02/2026 23:59</t>
         </is>
       </c>
       <c r="K43" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N43" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P43" t="inlineStr"/>
       <c r="Q43" t="inlineStr"/>
       <c r="R43" t="inlineStr"/>
       <c r="S43" t="inlineStr"/>
-      <c r="T43" t="inlineStr"/>
+      <c r="T43" t="inlineStr">
+        <is>
+          <t>Determina Dirigenziale n. 286 del 30.03.2026</t>
+        </is>
+      </c>
+      <c r="U43" t="inlineStr">
+        <is>
+          <t>07/04/2026 00:00</t>
+        </is>
+      </c>
+      <c r="V43" t="inlineStr">
+        <is>
+          <t>29/03/2028 00:00</t>
+        </is>
+      </c>
+      <c r="W43" t="n">
+        <v>0</v>
+      </c>
+      <c r="X43" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y43" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z43" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA43" t="n">
+        <v>0</v>
+      </c>
       <c r="AC43" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD43" t="n">
+        <v>0</v>
+      </c>
       <c r="AE43" t="inlineStr">
         <is>
-          <t>Concorsi Dirigenza</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF43" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr"/>
       <c r="B44" t="inlineStr"/>
       <c r="C44" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa di coordinamento denominato "COORDINAMENTO COT AZIENDALE", riservato al personale dipendente appartenente al ruolo sanitario - APSF Infermiere</t>
+          <t>AVVISO DI SELEZIONE PUBBLICA PER CONFERIMENTO INCARICO LIBERO-PROFESSIONALE A BIOLOGO PER LA UOSD PMA DI TRECENTA.</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E44" t="inlineStr"/>
-      <c r="F44" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="H44" t="inlineStr">
         <is>
-          <t>12/12/2025 00:00</t>
+          <t>06/02/2026 00:00</t>
         </is>
       </c>
       <c r="I44" t="inlineStr">
         <is>
-          <t>22/12/2025 23:59</t>
+          <t>14/02/2026 23:59</t>
         </is>
       </c>
       <c r="K44" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N44" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P44" t="inlineStr"/>
       <c r="Q44" t="inlineStr"/>
       <c r="R44" t="inlineStr"/>
       <c r="S44" t="inlineStr"/>
       <c r="T44" t="inlineStr"/>
       <c r="AC44" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE44" t="inlineStr">
         <is>
-          <t>AVVISI/SELEZIONI INTERNE per il personale dipendente dell'Azienda</t>
+          <t>Incarichi libero professionali</t>
         </is>
       </c>
       <c r="AF44" t="inlineStr">
         <is>
-          <t>Non definito</t>
+          <t>Lavoro autonomo</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr"/>
       <c r="B45" t="inlineStr"/>
       <c r="C45" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa denominato "REFERENTE PUNTO UNICO ACCESSO DISTRETTO 1", riservato al personale dipendente appartenente al ruolo sanitario e socio-sanitario - APSF Infermiere e Assistente sociale</t>
+          <t>Avviso pubblico per il conferimento dell'incarico di Direttore UOC Radiologia</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="E45" t="inlineStr"/>
+      <c r="E45" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Avviso pubblico per il conferimento dell'incarico di Direttore UOC Radiologia&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="F45" t="inlineStr">
+        <is>
+          <t>Apicale</t>
+        </is>
+      </c>
+      <c r="G45" t="inlineStr">
+        <is>
+          <t>Dirigente Medico - DIRETTORE</t>
+        </is>
+      </c>
       <c r="H45" t="inlineStr">
         <is>
-          <t>12/12/2025 00:00</t>
+          <t>20/01/2026 00:00</t>
         </is>
       </c>
       <c r="I45" t="inlineStr">
         <is>
-          <t>22/12/2025 23:59</t>
+          <t>19/02/2026 23:59</t>
         </is>
       </c>
       <c r="K45" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N45" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P45" t="inlineStr"/>
       <c r="Q45" t="inlineStr"/>
       <c r="R45" t="inlineStr"/>
       <c r="S45" t="inlineStr"/>
       <c r="T45" t="inlineStr"/>
+      <c r="W45" t="n">
+        <v>0</v>
+      </c>
+      <c r="X45" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y45" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z45" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA45" t="n">
+        <v>0</v>
+      </c>
       <c r="AC45" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD45" t="n">
+        <v>0</v>
+      </c>
       <c r="AE45" t="inlineStr">
         <is>
-          <t>AVVISI/SELEZIONI INTERNE per il personale dipendente dell'Azienda</t>
+          <t>Avviso di struttura complessa</t>
         </is>
       </c>
       <c r="AF45" t="inlineStr">
         <is>
-          <t>Non definito</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr"/>
       <c r="B46" t="inlineStr"/>
       <c r="C46" t="inlineStr">
         <is>
-          <t>Azienda Zero - Graduatoria concorso pubblico, per titoli ed esami, per n. 12 posti di Dirigente Medico – disciplina di Gastroenterologia</t>
+          <t>Avviso pubblico per il conferimento dell'incarico di Direttore UOC Gastroenterologia</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
-[...2 lines deleted...]
-      <c r="E46" t="inlineStr"/>
+          <t>Ammissione/Commissione/Espletamento</t>
+        </is>
+      </c>
+      <c r="E46" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Ammissione candidati e nomina Commissione&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="F46" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>Apicale</t>
         </is>
       </c>
       <c r="G46" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>Dirigente Medico - DIRETTORE</t>
         </is>
       </c>
       <c r="H46" t="inlineStr">
         <is>
-          <t>11/12/2025 00:00</t>
+          <t>16/01/2026 00:00</t>
         </is>
       </c>
       <c r="I46" t="inlineStr">
         <is>
-          <t>30/11/2027 23:59</t>
+          <t>15/02/2026 23:59</t>
         </is>
       </c>
       <c r="K46" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N46" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P46" t="inlineStr"/>
       <c r="Q46" t="inlineStr"/>
       <c r="R46" t="inlineStr"/>
       <c r="S46" t="inlineStr"/>
       <c r="T46" t="inlineStr"/>
+      <c r="W46" t="n">
+        <v>0</v>
+      </c>
+      <c r="X46" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y46" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z46" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA46" t="n">
+        <v>0</v>
+      </c>
       <c r="AC46" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD46" t="n">
+        <v>0</v>
+      </c>
       <c r="AE46" t="inlineStr">
         <is>
-          <t>Concorsi Dirigenza</t>
+          <t>Avvisi Incarichi Direzione Struttura Complessa</t>
         </is>
       </c>
       <c r="AF46" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr"/>
       <c r="B47" t="inlineStr"/>
       <c r="C47" t="inlineStr">
         <is>
-          <t>Azienda Zero - Graduatoria concorso pubblico, per titoli ed esami, per n. 11 posti di Dirigente Medico – disciplina di Dermatologia e Venereologia</t>
+          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa  denominato "REFERENTE DELLA PIATTAFORMA DELLA FORMAZIONE AZIENDALE E DELLA FORMAZIONE INTERNATIONAL TRAINING CENTER AMERICAN HEART ASSOCIATION", riservato al personale dipendente appartenente al ruolo sanitario - APSF Infermiere</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="E47" t="inlineStr"/>
       <c r="F47" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
         </is>
       </c>
       <c r="G47" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>Infermiere</t>
         </is>
       </c>
       <c r="H47" t="inlineStr">
         <is>
-          <t>11/12/2025 00:00</t>
+          <t>14/01/2026 00:00</t>
         </is>
       </c>
       <c r="I47" t="inlineStr">
         <is>
-          <t>03/12/2027 23:59</t>
+          <t>24/01/2026 23:59</t>
         </is>
       </c>
       <c r="K47" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N47" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P47" t="inlineStr"/>
       <c r="Q47" t="inlineStr"/>
       <c r="R47" t="inlineStr"/>
       <c r="S47" t="inlineStr"/>
       <c r="T47" t="inlineStr"/>
       <c r="AC47" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE47" t="inlineStr">
         <is>
-          <t>Concorsi Dirigenza</t>
+          <t>AVVISI/SELEZIONI INTERNE per il personale dipendente dell'Azienda</t>
         </is>
       </c>
       <c r="AF47" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Non definito</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr"/>
       <c r="B48" t="inlineStr"/>
       <c r="C48" t="inlineStr">
         <is>
-          <t>Azienda Zero - graduatoria concorso pubblico per n. 18 Infermieri a tempo indeterminato presso gli Istituti Penitenziari</t>
+          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa di coordinamento denominato "COORDINAMENTO GRUPPO OPERATORIO ROVIGO", riservato al personale dipendente appartenente al ruolo sanitario - APSF Infermiere</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="E48" t="inlineStr"/>
       <c r="F48" t="inlineStr">
         <is>
           <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
         </is>
       </c>
       <c r="G48" t="inlineStr">
         <is>
           <t>Infermiere</t>
         </is>
       </c>
       <c r="H48" t="inlineStr">
         <is>
-          <t>05/12/2025 00:00</t>
+          <t>13/01/2026 00:00</t>
         </is>
       </c>
       <c r="I48" t="inlineStr">
         <is>
-          <t>30/11/2027 23:59</t>
+          <t>23/01/2026 23:59</t>
         </is>
       </c>
       <c r="K48" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N48" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P48" t="inlineStr"/>
       <c r="Q48" t="inlineStr"/>
       <c r="R48" t="inlineStr"/>
       <c r="S48" t="inlineStr"/>
       <c r="T48" t="inlineStr"/>
       <c r="AC48" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE48" t="inlineStr">
         <is>
-          <t>Concorsi Comparto</t>
+          <t>AVVISI/SELEZIONI INTERNE per il personale dipendente dell'Azienda</t>
         </is>
       </c>
       <c r="AF48" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Non definito</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr"/>
       <c r="B49" t="inlineStr"/>
       <c r="C49" t="inlineStr">
         <is>
-          <t xml:space="preserve">Azienda Zero - Graduatoria concorso pubblico, per titoli ed esami, per n. 6 posti, a tempo pieno e indeterminato, di Operatore Tecnico Specializzato Elettricista – Area degli Operatori – Ruolo Tecnico.
-</t>
+          <t>Avviso di procedura comparativa per l’attribuzione di nr. 2 incarichi libero professionali, ex art. 7, comma 6, D. Lgs 165 del 30.03.2001 e ss.mm.ii., a professionisti laureati in Psicologia, specializzati in Psicoterapia, per la realizzazione delle attività previste dal progetto regionale “Piano operativo per il potenziamento delle funzioni dei Centri per la Famiglia nell’ambito delle competenze sociali dei Consultori familiari delle Aziende ULSS del Veneto.</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="E49" t="inlineStr"/>
-      <c r="F49" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="H49" t="inlineStr">
         <is>
-          <t>20/11/2025 00:00</t>
+          <t>13/01/2026 00:00</t>
         </is>
       </c>
       <c r="I49" t="inlineStr">
         <is>
-          <t>17/11/2027 23:59</t>
+          <t>21/01/2026 23:59</t>
         </is>
       </c>
       <c r="K49" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N49" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P49" t="inlineStr"/>
       <c r="Q49" t="inlineStr"/>
       <c r="R49" t="inlineStr"/>
       <c r="S49" t="inlineStr"/>
       <c r="T49" t="inlineStr"/>
       <c r="AC49" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE49" t="inlineStr">
         <is>
-          <t>Concorsi Comparto</t>
+          <t>Incarichi libero professionali</t>
         </is>
       </c>
       <c r="AF49" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Lavoro autonomo</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr"/>
       <c r="B50" t="inlineStr"/>
       <c r="C50" t="inlineStr">
         <is>
-          <t>Azienda Zero - Graduatoria concorso pubblico, per titoli ed esami, per n. 4 posti di
-Dirigente Medico – disciplina di Allergologia e Immunologia Clinica.</t>
+          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione di professionista specialista denominato "SPECIALISTA REFERENTE AMMINISTRATORE DI SISTEMA", riservato al personale dipendente appartenente al ruolo sanitario - APSF Tecnico Sanitario di Radiologia Medica</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="E50" t="inlineStr"/>
       <c r="F50" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
         </is>
       </c>
       <c r="G50" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>Tecnico Sanitario di Radiologia Medica</t>
         </is>
       </c>
       <c r="H50" t="inlineStr">
         <is>
-          <t>17/11/2025 00:00</t>
+          <t>13/01/2026 00:00</t>
         </is>
       </c>
       <c r="I50" t="inlineStr">
         <is>
-          <t>10/11/2027 23:59</t>
+          <t>23/01/2026 23:59</t>
         </is>
       </c>
       <c r="K50" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N50" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P50" t="inlineStr"/>
       <c r="Q50" t="inlineStr"/>
       <c r="R50" t="inlineStr"/>
       <c r="S50" t="inlineStr"/>
       <c r="T50" t="inlineStr"/>
       <c r="AC50" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE50" t="inlineStr">
         <is>
-          <t>Concorsi Dirigenza</t>
+          <t>AVVISI/SELEZIONI INTERNE per il personale dipendente dell'Azienda</t>
         </is>
       </c>
       <c r="AF50" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Non definito</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr"/>
       <c r="B51" t="inlineStr"/>
       <c r="C51" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa denominato "Gestione e Controllo di Qualità delle Attività di Igiene Industriale e dei Processi SPISAL Relativi all'Amianto", riservato al personale dipendente appartenente al ruolo sanitario - APSF Tecnico della Prevenzione nell'Ambiente e nei Luoghi di Lavoro</t>
+          <t>Avviso pubblico per n. 1 Dirigente Medico di Anestesia e Rianimazione a tempo determinato</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="E51" t="inlineStr"/>
+      <c r="E51" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Avviso pubblico per n. 1 Dirigente Medico di Anestesia e Rianimazione a tempo determinato&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="F51" t="inlineStr">
         <is>
-          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G51" t="inlineStr">
         <is>
-          <t>Tecnico della Prevenzione nell'Ambiente  e nei Luoghi di Lavoro</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H51" t="inlineStr">
         <is>
-          <t>13/11/2025 00:00</t>
+          <t>02/01/2026 00:00</t>
         </is>
       </c>
       <c r="I51" t="inlineStr">
         <is>
-          <t>23/11/2025 23:59</t>
+          <t>16/01/2026 23:59</t>
         </is>
       </c>
       <c r="K51" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N51" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P51" t="inlineStr"/>
       <c r="Q51" t="inlineStr"/>
       <c r="R51" t="inlineStr"/>
       <c r="S51" t="inlineStr"/>
       <c r="T51" t="inlineStr"/>
+      <c r="W51" t="n">
+        <v>0</v>
+      </c>
+      <c r="X51" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y51" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z51" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA51" t="n">
+        <v>0</v>
+      </c>
       <c r="AC51" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD51" t="n">
+        <v>0</v>
+      </c>
       <c r="AE51" t="inlineStr">
         <is>
-          <t>AVVISI/SELEZIONI INTERNE per il personale dipendente dell'Azienda</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF51" t="inlineStr">
         <is>
-          <t>Non definito</t>
+          <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr"/>
       <c r="B52" t="inlineStr"/>
       <c r="C52" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa denominato "Ufficio Servizi Amministrativi di Programmazione e Gestione del Dipartimento" riservato al personale dipendente appartenente al ruolo amministrativo, tecnico e professionale - APSF Collaboratore Amministrativo</t>
+          <t>Azienda Zero - Graduatoria concorso pubblico per n. 32 posti di Dirigente Medico di Psichiatria</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Pubblicazione graduatoria</t>
         </is>
       </c>
       <c r="E52" t="inlineStr"/>
       <c r="F52" t="inlineStr">
         <is>
-          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo amministrativo</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G52" t="inlineStr">
         <is>
-          <t>Collaboratore Amministrativo Professionale</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H52" t="inlineStr">
         <is>
-          <t>12/11/2025 00:00</t>
+          <t>30/12/2025 00:00</t>
         </is>
       </c>
       <c r="I52" t="inlineStr">
         <is>
-          <t>23/11/2025 23:59</t>
+          <t>22/12/2027 23:59</t>
         </is>
       </c>
       <c r="K52" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N52" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P52" t="inlineStr"/>
       <c r="Q52" t="inlineStr"/>
       <c r="R52" t="inlineStr"/>
       <c r="S52" t="inlineStr"/>
       <c r="T52" t="inlineStr"/>
       <c r="AC52" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE52" t="inlineStr">
         <is>
-          <t>AVVISI/SELEZIONI INTERNE per il personale dipendente dell'Azienda</t>
+          <t>Concorsi Dirigenza</t>
         </is>
       </c>
       <c r="AF52" t="inlineStr">
         <is>
-          <t>Non definito</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr"/>
       <c r="B53" t="inlineStr"/>
       <c r="C53" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa di coordinamento denominato "Coordinatore dei Processi di Prevenzione e Formazione dei Lavoratori in Materia di Igiene e Sicurezza", riservato al personale dipendente appartenente al ruolo sanitario - APSF Tecnico della Prevenzione nell'Ambiente e nei Luoghi di Lavoro</t>
+          <t>Azienda Zero - Graduatoria concorso pubblico per n. 33 posti di Ostetrica/o - Area PSF</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Pubblicazione graduatoria</t>
         </is>
       </c>
       <c r="E53" t="inlineStr"/>
       <c r="F53" t="inlineStr">
         <is>
           <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
         </is>
       </c>
       <c r="G53" t="inlineStr">
         <is>
-          <t>Tecnico della Prevenzione nell'Ambiente  e nei Luoghi di Lavoro</t>
+          <t>Ostetrica/o</t>
         </is>
       </c>
       <c r="H53" t="inlineStr">
         <is>
-          <t>12/11/2025 00:00</t>
+          <t>30/12/2025 00:00</t>
         </is>
       </c>
       <c r="I53" t="inlineStr">
         <is>
-          <t>23/11/2025 23:59</t>
+          <t>22/12/2027 23:59</t>
         </is>
       </c>
       <c r="K53" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N53" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P53" t="inlineStr"/>
       <c r="Q53" t="inlineStr"/>
       <c r="R53" t="inlineStr"/>
       <c r="S53" t="inlineStr"/>
       <c r="T53" t="inlineStr"/>
       <c r="AC53" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE53" t="inlineStr">
         <is>
-          <t>AVVISI/SELEZIONI INTERNE per il personale dipendente dell'Azienda</t>
+          <t>Concorsi Comparto</t>
         </is>
       </c>
       <c r="AF53" t="inlineStr">
         <is>
-          <t>Non definito</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr"/>
       <c r="B54" t="inlineStr"/>
       <c r="C54" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa di coordinamento denominato "Coordinatore Corso di Laurea in Tecnico della Riabilitazione Psichiatrica", riservato al personale dipendente appartenente al ruolo sanitario - APSF Tecnico della Riabilitazione Psichiatrica</t>
+          <t xml:space="preserve">	Tabella triennale avvisi, concorsi e procedure comparative aggiornata a dicembre 2025</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>Scaduto</t>
-[...2 lines deleted...]
-      <c r="E54" t="inlineStr"/>
+          <t>Pubblicato</t>
+        </is>
+      </c>
+      <c r="E54" t="inlineStr">
+        <is>
+          <t>Tabella triennale avvisi, concorsi e procedure comparative aggiornata a dicembre 2025</t>
+        </is>
+      </c>
+      <c r="F54" t="inlineStr">
+        <is>
+          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
+        </is>
+      </c>
+      <c r="G54" t="inlineStr">
+        <is>
+          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
+        </is>
+      </c>
       <c r="H54" t="inlineStr">
         <is>
-          <t>12/11/2025 00:00</t>
+          <t>30/12/2025 00:00</t>
         </is>
       </c>
       <c r="I54" t="inlineStr">
         <is>
-          <t>23/11/2025 23:59</t>
+          <t>29/12/2030 23:59</t>
         </is>
       </c>
       <c r="K54" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N54" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P54" t="inlineStr"/>
       <c r="Q54" t="inlineStr"/>
       <c r="R54" t="inlineStr"/>
       <c r="S54" t="inlineStr"/>
       <c r="T54" t="inlineStr"/>
       <c r="AC54" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE54" t="inlineStr">
         <is>
-          <t>AVVISI/SELEZIONI INTERNE per il personale dipendente dell'Azienda</t>
-[...4 lines deleted...]
-          <t>Non definito</t>
+          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr"/>
       <c r="B55" t="inlineStr"/>
       <c r="C55" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa di coordinamento denominato "Coordinamento UOC Radiologia P.O. di Rovigo", riservato al personale dipendente appartenente al ruolo sanitario - APSF Tecnico Sanitario di Radiologia Medica</t>
+          <t>Avviso pubblico di mobilità volontaria per n. 1 Tecnico Sanitario di Laboratorio Biomedico - Area dei Professionisti della Salute e dei Funzionari</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Pubblicazione graduatoria</t>
         </is>
       </c>
       <c r="E55" t="inlineStr"/>
       <c r="F55" t="inlineStr">
         <is>
           <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
         </is>
       </c>
       <c r="G55" t="inlineStr">
         <is>
-          <t>Tecnico Sanitario di Radiologia Medica</t>
+          <t>Tecnico Sanitario di Laboratorio Biomedico</t>
         </is>
       </c>
       <c r="H55" t="inlineStr">
         <is>
-          <t>12/11/2025 00:00</t>
+          <t>30/12/2025 00:00</t>
         </is>
       </c>
       <c r="I55" t="inlineStr">
         <is>
-          <t>23/11/2025 23:59</t>
+          <t>29/01/2026 23:59</t>
         </is>
       </c>
       <c r="K55" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N55" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P55" t="inlineStr"/>
       <c r="Q55" t="inlineStr"/>
       <c r="R55" t="inlineStr"/>
       <c r="S55" t="inlineStr"/>
       <c r="T55" t="inlineStr"/>
+      <c r="W55" t="n">
+        <v>0</v>
+      </c>
+      <c r="X55" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y55" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z55" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA55" t="n">
+        <v>0</v>
+      </c>
       <c r="AC55" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD55" t="n">
+        <v>0</v>
+      </c>
       <c r="AE55" t="inlineStr">
         <is>
-          <t>AVVISI/SELEZIONI INTERNE per il personale dipendente dell'Azienda</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF55" t="inlineStr">
         <is>
-          <t>Non definito</t>
+          <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr"/>
       <c r="B56" t="inlineStr"/>
       <c r="C56" t="inlineStr">
         <is>
-          <t xml:space="preserve">Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa di coordinamento denominato "Responsabile Polo Formativo Aziendale", riservato al personale dipendente appartenente a tutti i profili professionali del ruolo sanitario - APSF </t>
+          <t>Azienda Zero - Graduatoria concorso pubblico per n. 6 posti di Dirigente Medico di Medicina Interna per gli Istituti Penitenziari</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Pubblicazione graduatoria</t>
         </is>
       </c>
       <c r="E56" t="inlineStr"/>
       <c r="F56" t="inlineStr">
         <is>
-          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G56" t="inlineStr">
         <is>
-          <t>Vari profili</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H56" t="inlineStr">
         <is>
-          <t>12/11/2025 00:00</t>
+          <t>30/12/2025 00:00</t>
         </is>
       </c>
       <c r="I56" t="inlineStr">
         <is>
-          <t>03/12/2025 23:59</t>
+          <t>22/12/2027 23:59</t>
         </is>
       </c>
       <c r="K56" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N56" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P56" t="inlineStr"/>
       <c r="Q56" t="inlineStr"/>
       <c r="R56" t="inlineStr"/>
       <c r="S56" t="inlineStr"/>
       <c r="T56" t="inlineStr"/>
       <c r="AC56" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE56" t="inlineStr">
         <is>
-          <t>AVVISI/SELEZIONI INTERNE per il personale dipendente dell'Azienda</t>
+          <t>Concorsi Dirigenza</t>
         </is>
       </c>
       <c r="AF56" t="inlineStr">
         <is>
-          <t>Non definito</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr"/>
       <c r="B57" t="inlineStr"/>
       <c r="C57" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa denominato "Gestione Giuridica dello Sviluppo del Personale e dei Percorsi di Carriera, Relazioni Sindacali e Gestione Intra Moenia" riservato al personale dipendente appartenente al ruolo amministrativo, tecnico e professionale - APSF Collaboratore Amministrativo</t>
+          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa di coordinamento denominato "COORDINAMENTO ONCOLOGIA DEGENZA E DH ONCOLOGICO ROVIGO E ADRIA", riservato al personale dipendente appartenente al ruolo sanitario - APSF Infermiere</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E57" t="inlineStr"/>
       <c r="F57" t="inlineStr">
         <is>
-          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo amministrativo</t>
+          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
         </is>
       </c>
       <c r="G57" t="inlineStr">
         <is>
-          <t>Collaboratore Amministrativo Professionale</t>
+          <t>Infermiere</t>
         </is>
       </c>
       <c r="H57" t="inlineStr">
         <is>
-          <t>12/11/2025 00:00</t>
+          <t>29/12/2025 00:00</t>
         </is>
       </c>
       <c r="I57" t="inlineStr">
         <is>
-          <t>23/11/2025 23:59</t>
+          <t>08/01/2026 23:59</t>
         </is>
       </c>
       <c r="K57" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N57" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P57" t="inlineStr"/>
       <c r="Q57" t="inlineStr"/>
       <c r="R57" t="inlineStr"/>
       <c r="S57" t="inlineStr"/>
       <c r="T57" t="inlineStr"/>
       <c r="AC57" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE57" t="inlineStr">
         <is>
           <t>AVVISI/SELEZIONI INTERNE per il personale dipendente dell'Azienda</t>
         </is>
       </c>
       <c r="AF57" t="inlineStr">
         <is>
           <t>Non definito</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr"/>
       <c r="B58" t="inlineStr"/>
       <c r="C58" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa denominato "Ufficio Segreteria, Convenzioni, Contratti e Procedimenti Disciplinari" riservato al personale dipendente appartenente al ruolo amministrativo, tecnico e professionale - APSF Collaboratore Amministrativo</t>
+          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa di coordinamento denominato "REFERENTE ORGANIZZATIVO AZIENDALE DELLA PROGRAMMAZIONE DEI SERVIZI SOCIALI E SOCIO SANITARI TERRITORIALI", riservato al personale dipendente appartenente al ruolo socio-sanitario - APSF Assistente sociale</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E58" t="inlineStr"/>
       <c r="F58" t="inlineStr">
         <is>
-          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo amministrativo</t>
+          <t>Area dei Professionisti della Salute e dei Funzionari - ruolo socio-sanitario</t>
         </is>
       </c>
       <c r="G58" t="inlineStr">
         <is>
-          <t>Collaboratore Amministrativo Professionale</t>
+          <t>Assistente Sociale</t>
         </is>
       </c>
       <c r="H58" t="inlineStr">
         <is>
-          <t>12/11/2025 00:00</t>
+          <t>29/12/2025 00:00</t>
         </is>
       </c>
       <c r="I58" t="inlineStr">
         <is>
-          <t>23/11/2025 23:59</t>
+          <t>08/01/2026 23:59</t>
         </is>
       </c>
       <c r="K58" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N58" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P58" t="inlineStr"/>
       <c r="Q58" t="inlineStr"/>
       <c r="R58" t="inlineStr"/>
       <c r="S58" t="inlineStr"/>
       <c r="T58" t="inlineStr"/>
       <c r="AC58" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE58" t="inlineStr">
         <is>
           <t>AVVISI/SELEZIONI INTERNE per il personale dipendente dell'Azienda</t>
         </is>
       </c>
       <c r="AF58" t="inlineStr">
         <is>
           <t>Non definito</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr"/>
       <c r="B59" t="inlineStr"/>
       <c r="C59" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione professionale denominato "Esperto Ambientale - Ospedali di Rovigo, Adria e Trecenta" riservato al personale dipendente appartenente al ruolo amministrativo, tecnico e professionale - APSF Collaboratore Tecnico Professionale</t>
+          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa di coordinamento denominato "COORDINAMENTO STRUTTURE RESIDENZIALI DIPARTIMENTO SALUTE MENTALE", riservato al personale dipendente appartenente al ruolo sanitario - APSF Infermiere</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E59" t="inlineStr"/>
+      <c r="F59" t="inlineStr">
+        <is>
+          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
+        </is>
+      </c>
+      <c r="G59" t="inlineStr">
+        <is>
+          <t>Infermiere</t>
+        </is>
+      </c>
       <c r="H59" t="inlineStr">
         <is>
-          <t>12/11/2025 00:00</t>
+          <t>29/12/2025 00:00</t>
         </is>
       </c>
       <c r="I59" t="inlineStr">
         <is>
-          <t>23/11/2025 23:59</t>
+          <t>08/01/2026 23:59</t>
         </is>
       </c>
       <c r="K59" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N59" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P59" t="inlineStr"/>
       <c r="Q59" t="inlineStr"/>
       <c r="R59" t="inlineStr"/>
       <c r="S59" t="inlineStr"/>
       <c r="T59" t="inlineStr"/>
       <c r="AC59" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE59" t="inlineStr">
         <is>
           <t>AVVISI/SELEZIONI INTERNE per il personale dipendente dell'Azienda</t>
         </is>
       </c>
       <c r="AF59" t="inlineStr">
         <is>
           <t>Non definito</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr"/>
       <c r="B60" t="inlineStr"/>
       <c r="C60" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa denominato "Ufficio per la Gestione dei Sistemi Centrali e dell'Help Desk" riservato al personale dipendente appartenente al ruolo amministrativo, tecnico e professionale - APSF Collaboratore Tecnico Professionale</t>
+          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa  denominato "REFERENTE SISTEMI INFORMATIVI OSPEDALIERI", riservato al personale dipendente appartenente al ruolo sanitario - APSF Infermiere</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E60" t="inlineStr"/>
+      <c r="F60" t="inlineStr">
+        <is>
+          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
+        </is>
+      </c>
+      <c r="G60" t="inlineStr">
+        <is>
+          <t>Infermiere</t>
+        </is>
+      </c>
       <c r="H60" t="inlineStr">
         <is>
-          <t>12/11/2025 00:00</t>
+          <t>29/12/2025 00:00</t>
         </is>
       </c>
       <c r="I60" t="inlineStr">
         <is>
-          <t>23/11/2025 23:59</t>
+          <t>08/01/2026 23:59</t>
         </is>
       </c>
       <c r="K60" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N60" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P60" t="inlineStr"/>
       <c r="Q60" t="inlineStr"/>
       <c r="R60" t="inlineStr"/>
       <c r="S60" t="inlineStr"/>
       <c r="T60" t="inlineStr"/>
       <c r="AC60" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE60" t="inlineStr">
         <is>
           <t>AVVISI/SELEZIONI INTERNE per il personale dipendente dell'Azienda</t>
         </is>
       </c>
       <c r="AF60" t="inlineStr">
         <is>
           <t>Non definito</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr"/>
       <c r="B61" t="inlineStr"/>
       <c r="C61" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa denominato "Ufficio Coordinamento Tecnico Ospedaliero" riservato al personale dipendente appartenente al ruolo amministrativo, tecnico e professionale - APSF Collaboratore Tecnico Professionale</t>
+          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa di coordinamento denominato "COORDINAMENTO AREA OSTETRICA OSPEDALIERA", riservato al personale dipendente appartenente al ruolo sanitario - APSF Ostetrica/o</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E61" t="inlineStr"/>
+      <c r="F61" t="inlineStr">
+        <is>
+          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
+        </is>
+      </c>
+      <c r="G61" t="inlineStr">
+        <is>
+          <t>Ostetrica/o</t>
+        </is>
+      </c>
       <c r="H61" t="inlineStr">
         <is>
-          <t>12/11/2025 00:00</t>
+          <t>29/12/2025 00:00</t>
         </is>
       </c>
       <c r="I61" t="inlineStr">
         <is>
-          <t>23/11/2025 23:59</t>
+          <t>08/01/2026 23:59</t>
         </is>
       </c>
       <c r="K61" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N61" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P61" t="inlineStr"/>
       <c r="Q61" t="inlineStr"/>
       <c r="R61" t="inlineStr"/>
       <c r="S61" t="inlineStr"/>
       <c r="T61" t="inlineStr"/>
       <c r="AC61" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE61" t="inlineStr">
         <is>
           <t>AVVISI/SELEZIONI INTERNE per il personale dipendente dell'Azienda</t>
         </is>
       </c>
       <c r="AF61" t="inlineStr">
         <is>
           <t>Non definito</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr"/>
       <c r="B62" t="inlineStr"/>
       <c r="C62" t="inlineStr">
         <is>
-          <t>Azienda Zero - Graduatoria concorso pubblico, per titoli ed esami, per n. 11 posti di Collaboratore Tecnico Professionale – Informatico – Area dei Professionisti della Salute e dei Funzionari – Ruolo Tecnico.</t>
+          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa di coordinamento denominato "COORDINAMENTO UOC MEDICINA OSPEDALE DI TRECENTA", riservato al personale dipendente appartenente al ruolo sanitario - APSF Infermiere</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>Pubblicato</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="E62" t="inlineStr"/>
       <c r="F62" t="inlineStr">
         <is>
-          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Tecnico</t>
+          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
         </is>
       </c>
       <c r="G62" t="inlineStr">
         <is>
-          <t xml:space="preserve">Collaboratore Tecnico Professionale – Informatico </t>
+          <t>Infermiere</t>
         </is>
       </c>
       <c r="H62" t="inlineStr">
         <is>
-          <t>10/11/2025 00:00</t>
+          <t>29/12/2025 00:00</t>
         </is>
       </c>
       <c r="I62" t="inlineStr">
         <is>
-          <t>04/11/2027 23:59</t>
+          <t>08/01/2026 23:59</t>
         </is>
       </c>
       <c r="K62" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N62" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P62" t="inlineStr"/>
       <c r="Q62" t="inlineStr"/>
       <c r="R62" t="inlineStr"/>
       <c r="S62" t="inlineStr"/>
       <c r="T62" t="inlineStr"/>
       <c r="AC62" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE62" t="inlineStr">
         <is>
-          <t>Concorsi Comparto</t>
+          <t>AVVISI/SELEZIONI INTERNE per il personale dipendente dell'Azienda</t>
         </is>
       </c>
       <c r="AF62" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Non definito</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr"/>
       <c r="B63" t="inlineStr"/>
       <c r="C63" t="inlineStr">
         <is>
-          <t xml:space="preserve">Azienda Zero - Graduatoria concorso pubblico, per titoli ed esami, per la copertura di n. 6 posti di Dirigente Medico nella disciplina di  Farmacologia e Tossicologia Clinica - Area della Medicina Diagnostica e dei Servizi </t>
+          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa di coordinamento denominato "COORDINAMENTO CARDIOLOGIA E UTIC ROVIGO", riservato al personale dipendente appartenente al ruolo sanitario - APSF Infermiere</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="E63" t="inlineStr"/>
       <c r="F63" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
         </is>
       </c>
       <c r="G63" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>Infermiere</t>
         </is>
       </c>
       <c r="H63" t="inlineStr">
         <is>
-          <t>03/11/2025 00:00</t>
+          <t>29/12/2025 00:00</t>
         </is>
       </c>
       <c r="I63" t="inlineStr">
         <is>
-          <t>29/10/2027 23:59</t>
+          <t>08/01/2026 23:59</t>
         </is>
       </c>
       <c r="K63" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N63" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P63" t="inlineStr"/>
       <c r="Q63" t="inlineStr"/>
       <c r="R63" t="inlineStr"/>
       <c r="S63" t="inlineStr"/>
       <c r="T63" t="inlineStr"/>
       <c r="AC63" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE63" t="inlineStr">
         <is>
-          <t>Concorsi Dirigenza</t>
+          <t>AVVISI/SELEZIONI INTERNE per il personale dipendente dell'Azienda</t>
         </is>
       </c>
       <c r="AF63" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Non definito</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr"/>
       <c r="B64" t="inlineStr"/>
       <c r="C64" t="inlineStr">
         <is>
-          <t>Azienda Zero - Graduatorie concorso pubblico, per titoli ed esami, per n. 3 posti, a tempo pieno, indeterminato ed a rapporto esclusivo, di Dirigente Medico – disciplina Endocrinologia</t>
+          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa di coordinamento denominato "COORDINAMENTO UOC MEDICINA P.O. DI ADRIA", riservato al personale dipendente appartenente al ruolo sanitario - APSF Infermiere</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="E64" t="inlineStr"/>
       <c r="F64" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
         </is>
       </c>
       <c r="G64" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>Infermiere</t>
         </is>
       </c>
       <c r="H64" t="inlineStr">
         <is>
-          <t>15/10/2025 00:00</t>
+          <t>29/12/2025 00:00</t>
         </is>
       </c>
       <c r="I64" t="inlineStr">
         <is>
-          <t>06/10/2027 23:59</t>
+          <t>08/01/2026 23:59</t>
         </is>
       </c>
       <c r="K64" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N64" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P64" t="inlineStr"/>
       <c r="Q64" t="inlineStr"/>
       <c r="R64" t="inlineStr"/>
       <c r="S64" t="inlineStr"/>
       <c r="T64" t="inlineStr"/>
       <c r="AC64" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE64" t="inlineStr">
         <is>
-          <t>Concorsi Dirigenza</t>
+          <t>AVVISI/SELEZIONI INTERNE per il personale dipendente dell'Azienda</t>
         </is>
       </c>
       <c r="AF64" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Non definito</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr"/>
       <c r="B65" t="inlineStr"/>
       <c r="C65" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa di coordinamento denominato "Coordinamento Aziendale Personale Sanitario UOC IAF Distretti 1 e 2 e Screening Citologico" riservato al personale dipendente di tutti i profili professionali del ruolo sanitario - APSF.</t>
+          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa di coordinamento denominato "COORDINAMENTO UOC FARMACIA OSPEDALIERA", riservato al personale dipendente appartenente al ruolo sanitario - APSF Tecnico sanitario di laboratorio biomedico</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E65" t="inlineStr"/>
       <c r="F65" t="inlineStr">
         <is>
           <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
         </is>
       </c>
       <c r="G65" t="inlineStr">
         <is>
-          <t>Vari profili</t>
+          <t>Tecnico Sanitario di Laboratorio Biomedico</t>
         </is>
       </c>
       <c r="H65" t="inlineStr">
         <is>
-          <t>07/10/2025 00:00</t>
+          <t>29/12/2025 00:00</t>
         </is>
       </c>
       <c r="I65" t="inlineStr">
         <is>
-          <t>17/10/2025 23:59</t>
+          <t>08/01/2026 23:59</t>
         </is>
       </c>
       <c r="K65" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N65" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P65" t="inlineStr"/>
       <c r="Q65" t="inlineStr"/>
       <c r="R65" t="inlineStr"/>
       <c r="S65" t="inlineStr"/>
       <c r="T65" t="inlineStr"/>
       <c r="AC65" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE65" t="inlineStr">
         <is>
           <t>AVVISI/SELEZIONI INTERNE per il personale dipendente dell'Azienda</t>
         </is>
       </c>
       <c r="AF65" t="inlineStr">
         <is>
           <t>Non definito</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr"/>
       <c r="B66" t="inlineStr"/>
       <c r="C66" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa di coordinamento denominato "Responsabile Area Socio-Educativa UOC IAF e Consultorio Familiare D1", riservato al personale dipendente appartenente al ruolo socio-sanitario - APSF Assistente Sociale.</t>
+          <t>Avviso di procedura comparativa per l’attribuzione di nr. 1 incarico libero professionale, ex art. 7, comma 6, D. Lgs 165 del 30.03.2001 e ss.mm.ii., a professionista laureato in Psicologia, specializzato in Psicoterapia, al fine di garantire, presso i Centri per i Disturbi Cognitivi e le Demenze (CDCD) del territorio aziendale, gli obiettivi del Progetto “Fondo per l’Alzheimer e le demenze 2024-2026”</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E66" t="inlineStr"/>
-      <c r="F66" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="H66" t="inlineStr">
         <is>
-          <t>03/10/2025 00:00</t>
+          <t>29/12/2025 00:00</t>
         </is>
       </c>
       <c r="I66" t="inlineStr">
         <is>
-          <t>13/10/2025 23:59</t>
+          <t>06/01/2026 23:59</t>
         </is>
       </c>
       <c r="K66" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N66" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P66" t="inlineStr"/>
       <c r="Q66" t="inlineStr"/>
       <c r="R66" t="inlineStr"/>
       <c r="S66" t="inlineStr"/>
       <c r="T66" t="inlineStr"/>
       <c r="AC66" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE66" t="inlineStr">
         <is>
-          <t>AVVISI/SELEZIONI INTERNE per il personale dipendente dell'Azienda</t>
+          <t>Incarichi libero professionali</t>
         </is>
       </c>
       <c r="AF66" t="inlineStr">
         <is>
-          <t>Non definito</t>
+          <t>Lavoro autonomo</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr"/>
       <c r="B67" t="inlineStr"/>
       <c r="C67" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa denominato " Ufficio Acquisti Farmaci", riservato al personale dipendente appartenente al ruolo amministrativo - APSF Collaboratore Amministrativo</t>
+          <t>Azienda Zero - Graduatoria concorso pubblico per n. 9 Tecnici della Riabilitazione Psichiatrica - Area PSF</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Pubblicazione graduatoria</t>
         </is>
       </c>
       <c r="E67" t="inlineStr"/>
       <c r="F67" t="inlineStr">
         <is>
-          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo amministrativo</t>
+          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
         </is>
       </c>
       <c r="G67" t="inlineStr">
         <is>
-          <t>Collaboratore Amministrativo Professionale</t>
+          <t>Tecnico della Riabilitazione Psichiatrica</t>
         </is>
       </c>
       <c r="H67" t="inlineStr">
         <is>
-          <t>03/10/2025 00:00</t>
+          <t>24/12/2025 00:00</t>
         </is>
       </c>
       <c r="I67" t="inlineStr">
         <is>
-          <t>13/10/2025 23:59</t>
+          <t>21/12/2027 23:59</t>
         </is>
       </c>
       <c r="K67" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N67" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P67" t="inlineStr"/>
       <c r="Q67" t="inlineStr"/>
       <c r="R67" t="inlineStr"/>
       <c r="S67" t="inlineStr"/>
       <c r="T67" t="inlineStr"/>
       <c r="AC67" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE67" t="inlineStr">
         <is>
-          <t>AVVISI/SELEZIONI INTERNE per il personale dipendente dell'Azienda</t>
+          <t>Concorsi Comparto</t>
         </is>
       </c>
       <c r="AF67" t="inlineStr">
         <is>
-          <t>Non definito</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr"/>
       <c r="B68" t="inlineStr"/>
       <c r="C68" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa di coordinamento denominato " Responsabile Organizzativo Case della Comunità", riservato al personale dipendente appartenente al ruolo sanitario - APSF Infermiere</t>
+          <t>Azienda Zero - Graduatoria concorso pubblico per n. 11 posti di Dirigente Medico di Neurologia</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Pubblicazione graduatoria</t>
         </is>
       </c>
       <c r="E68" t="inlineStr"/>
       <c r="F68" t="inlineStr">
         <is>
-          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G68" t="inlineStr">
         <is>
-          <t>Infermiere</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H68" t="inlineStr">
         <is>
-          <t>03/10/2025 00:00</t>
+          <t>24/12/2025 00:00</t>
         </is>
       </c>
       <c r="I68" t="inlineStr">
         <is>
-          <t>13/10/2025 23:59</t>
+          <t>21/12/2027 23:59</t>
         </is>
       </c>
       <c r="K68" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N68" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P68" t="inlineStr"/>
       <c r="Q68" t="inlineStr"/>
       <c r="R68" t="inlineStr"/>
       <c r="S68" t="inlineStr"/>
       <c r="T68" t="inlineStr"/>
       <c r="AC68" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE68" t="inlineStr">
         <is>
-          <t>AVVISI/SELEZIONI INTERNE per il personale dipendente dell'Azienda</t>
+          <t>Concorsi Dirigenza</t>
         </is>
       </c>
       <c r="AF68" t="inlineStr">
         <is>
-          <t>Non definito</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr"/>
       <c r="B69" t="inlineStr"/>
       <c r="C69" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa denominato "Logistica Integrata e Autoparco", riservato al personale dipendente appartenente al ruolo amministrativo, tecnico e professionale- APSF Collaboratore Amministrativo e Collaboratore Tecnico Professionale</t>
+          <t>Avviso pubblico per il conferimento dell'incarico di Direttore UOC Nefrologia</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Pubblicazione graduatoria</t>
         </is>
       </c>
       <c r="E69" t="inlineStr"/>
+      <c r="F69" t="inlineStr">
+        <is>
+          <t>Apicale</t>
+        </is>
+      </c>
+      <c r="G69" t="inlineStr">
+        <is>
+          <t>Dirigente Medico - DIRETTORE</t>
+        </is>
+      </c>
       <c r="H69" t="inlineStr">
         <is>
-          <t>03/10/2025 00:00</t>
+          <t>23/12/2025 00:00</t>
         </is>
       </c>
       <c r="I69" t="inlineStr">
         <is>
-          <t>13/10/2025 23:59</t>
+          <t>22/01/2026 23:59</t>
         </is>
       </c>
       <c r="K69" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N69" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P69" t="inlineStr"/>
       <c r="Q69" t="inlineStr"/>
       <c r="R69" t="inlineStr"/>
       <c r="S69" t="inlineStr"/>
       <c r="T69" t="inlineStr"/>
+      <c r="W69" t="n">
+        <v>0</v>
+      </c>
+      <c r="X69" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y69" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z69" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA69" t="n">
+        <v>0</v>
+      </c>
       <c r="AC69" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD69" t="n">
+        <v>0</v>
+      </c>
       <c r="AE69" t="inlineStr">
         <is>
-          <t>AVVISI/SELEZIONI INTERNE per il personale dipendente dell'Azienda</t>
+          <t>Avviso di struttura complessa</t>
         </is>
       </c>
       <c r="AF69" t="inlineStr">
         <is>
-          <t>Non definito</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr"/>
       <c r="B70" t="inlineStr"/>
       <c r="C70" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa denominato "Ufficio Tecnologie di Laboratorio e Diagnostica" , riservato al ruolo amministrativo - APSF Collaboratore Amministrativo.</t>
+          <t>Avviso pubblico per il conferimento dell'incarico di Direttore UOC Medicina Generale del Presidio Ospedaliero di Adria</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t>Scaduto</t>
-[...2 lines deleted...]
-      <c r="E70" t="inlineStr"/>
+          <t>Pubblicazione graduatoria</t>
+        </is>
+      </c>
+      <c r="E70" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Delibera conferimento incarico&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="F70" t="inlineStr">
         <is>
-          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo amministrativo</t>
+          <t>Apicale</t>
         </is>
       </c>
       <c r="G70" t="inlineStr">
         <is>
-          <t>Collaboratore Amministrativo Professionale</t>
+          <t>Dirigente Medico - DIRETTORE</t>
         </is>
       </c>
       <c r="H70" t="inlineStr">
         <is>
-          <t>03/10/2025 00:00</t>
+          <t>23/12/2025 00:00</t>
         </is>
       </c>
       <c r="I70" t="inlineStr">
         <is>
-          <t>13/10/2025 23:59</t>
+          <t>22/01/2026 23:59</t>
         </is>
       </c>
       <c r="K70" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N70" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P70" t="inlineStr"/>
       <c r="Q70" t="inlineStr"/>
       <c r="R70" t="inlineStr"/>
       <c r="S70" t="inlineStr"/>
       <c r="T70" t="inlineStr"/>
+      <c r="W70" t="n">
+        <v>0</v>
+      </c>
+      <c r="X70" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y70" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z70" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA70" t="n">
+        <v>0</v>
+      </c>
       <c r="AC70" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD70" t="n">
+        <v>0</v>
+      </c>
       <c r="AE70" t="inlineStr">
         <is>
-          <t>AVVISI/SELEZIONI INTERNE per il personale dipendente dell'Azienda</t>
+          <t>Avviso di struttura complessa</t>
         </is>
       </c>
       <c r="AF70" t="inlineStr">
         <is>
-          <t>Non definito</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr"/>
       <c r="B71" t="inlineStr"/>
       <c r="C71" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa di coordinamento denominato " Coordinamento logistica Ospedaliera, Servizio Barellieri e Servizio Necroforico", riservato al personale dipendente di tutti i profili professionali del ruolo sanitario -APSF</t>
+          <t>AVVISO DI PROCEDURA COMPARATIVA PER CONFERIMENTO DI BORSA DI STUDIO PRESSO LA UOC MEDICINA TRASFUSIONALE FINANZIATO DALL’ASSOCIAZIONE ITALIANA CONTRO LE LEUCEMIE E LINFOMI ONLUS – AIL ROVIGO “SARA E FABIO BELLATO” ODV.</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E71" t="inlineStr"/>
       <c r="F71" t="inlineStr">
         <is>
-          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G71" t="inlineStr">
         <is>
-          <t>Vari profili</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H71" t="inlineStr">
         <is>
-          <t>03/10/2025 00:00</t>
+          <t>19/12/2025 00:00</t>
         </is>
       </c>
       <c r="I71" t="inlineStr">
         <is>
-          <t>13/10/2025 23:59</t>
+          <t>29/12/2025 23:59</t>
         </is>
       </c>
       <c r="K71" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N71" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P71" t="inlineStr"/>
       <c r="Q71" t="inlineStr"/>
       <c r="R71" t="inlineStr"/>
       <c r="S71" t="inlineStr"/>
       <c r="T71" t="inlineStr"/>
       <c r="AC71" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE71" t="inlineStr">
         <is>
-          <t>AVVISI/SELEZIONI INTERNE per il personale dipendente dell'Azienda</t>
+          <t>Borse di Studio</t>
         </is>
       </c>
       <c r="AF71" t="inlineStr">
         <is>
-          <t>Non definito</t>
+          <t>Borsa di studio</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr"/>
       <c r="B72" t="inlineStr"/>
       <c r="C72" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione professionale denominato "Ufficio Acquisti Dispositivi Medici", riservato al personale dipendente appartenente al ruolo amministrativo - APSF Collaboratore Amministrativo.</t>
+          <t>Azienda Zero - Graduatoria concorso pubblico per n. 5 posti di Dirigente Medico- disciplina di Ematologia</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Pubblicazione graduatoria</t>
         </is>
       </c>
       <c r="E72" t="inlineStr"/>
       <c r="F72" t="inlineStr">
         <is>
-          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo amministrativo</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G72" t="inlineStr">
         <is>
-          <t>Collaboratore Amministrativo Professionale</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H72" t="inlineStr">
         <is>
-          <t>03/10/2025 00:00</t>
+          <t>18/12/2025 00:00</t>
         </is>
       </c>
       <c r="I72" t="inlineStr">
         <is>
-          <t>13/10/2025 23:59</t>
+          <t>15/12/2027 23:59</t>
         </is>
       </c>
       <c r="K72" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N72" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P72" t="inlineStr"/>
       <c r="Q72" t="inlineStr"/>
       <c r="R72" t="inlineStr"/>
       <c r="S72" t="inlineStr"/>
       <c r="T72" t="inlineStr"/>
       <c r="AC72" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE72" t="inlineStr">
         <is>
-          <t>AVVISI/SELEZIONI INTERNE per il personale dipendente dell'Azienda</t>
+          <t>Concorsi Dirigenza</t>
         </is>
       </c>
       <c r="AF72" t="inlineStr">
         <is>
-          <t>Non definito</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr"/>
       <c r="B73" t="inlineStr"/>
       <c r="C73" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa di coordinamento denominato "Responsabile Area Socio-Educativa UOC IAF e Consultorio Familiare D2", riservato al personale dipendente appartenente al ruolo socio-sanitario - APSF Assistente Sociale.</t>
+          <t>Azienda Zero - Graduatoria concorso Pubblico per n. 34 posti di Dirigente Medico- disciplina di Ginecologia e Ostetricia</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Pubblicazione graduatoria</t>
         </is>
       </c>
       <c r="E73" t="inlineStr"/>
       <c r="F73" t="inlineStr">
         <is>
-          <t>Area dei Professionisti della Salute e dei Funzionari - ruolo socio-sanitario</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G73" t="inlineStr">
         <is>
-          <t>Assistente Sociale</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H73" t="inlineStr">
         <is>
-          <t>03/10/2025 00:00</t>
+          <t>16/12/2025 00:00</t>
         </is>
       </c>
       <c r="I73" t="inlineStr">
         <is>
-          <t>13/10/2025 23:59</t>
+          <t>11/12/2027 23:59</t>
         </is>
       </c>
       <c r="K73" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N73" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P73" t="inlineStr"/>
       <c r="Q73" t="inlineStr"/>
       <c r="R73" t="inlineStr"/>
       <c r="S73" t="inlineStr"/>
       <c r="T73" t="inlineStr"/>
       <c r="AC73" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE73" t="inlineStr">
         <is>
-          <t>AVVISI/SELEZIONI INTERNE per il personale dipendente dell'Azienda</t>
+          <t>Concorsi Dirigenza</t>
         </is>
       </c>
       <c r="AF73" t="inlineStr">
         <is>
-          <t>Non definito</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr"/>
       <c r="B74" t="inlineStr"/>
       <c r="C74" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa di coordinamento denominato "Coordinamento Salute in Carcere e Istituto Minorile" riservato al personale dipendente appartenente al ruolo sanitario - APSF Infermiere</t>
+          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa denominato "REFERENTE PUNTO UNICO ACCESSO DISTRETTO 1", riservato al personale dipendente appartenente al ruolo sanitario e socio-sanitario - APSF Infermiere e Assistente sociale</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E74" t="inlineStr"/>
-      <c r="F74" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="H74" t="inlineStr">
         <is>
-          <t>03/10/2025 00:00</t>
+          <t>12/12/2025 00:00</t>
         </is>
       </c>
       <c r="I74" t="inlineStr">
         <is>
-          <t>13/10/2025 23:59</t>
+          <t>22/12/2025 23:59</t>
         </is>
       </c>
       <c r="K74" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N74" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P74" t="inlineStr"/>
       <c r="Q74" t="inlineStr"/>
       <c r="R74" t="inlineStr"/>
       <c r="S74" t="inlineStr"/>
       <c r="T74" t="inlineStr"/>
       <c r="AC74" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE74" t="inlineStr">
         <is>
           <t>AVVISI/SELEZIONI INTERNE per il personale dipendente dell'Azienda</t>
         </is>
       </c>
       <c r="AF74" t="inlineStr">
         <is>
           <t>Non definito</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr"/>
       <c r="B75" t="inlineStr"/>
       <c r="C75" t="inlineStr">
         <is>
-          <t>Tabella triennale avvisi, concorsi e procedure comparative aggiornata a settembre 2025</t>
+          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa di coordinamento denominato "COORDINAMENTO COT AZIENDALE", riservato al personale dipendente appartenente al ruolo sanitario - APSF Infermiere</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t>Pubblicato</t>
-[...4 lines deleted...]
-          <t>Tabella triennale avvisi, concorsi e procedure comparative aggiornata a settembre 2025</t>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E75" t="inlineStr"/>
+      <c r="F75" t="inlineStr">
+        <is>
+          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
+        </is>
+      </c>
+      <c r="G75" t="inlineStr">
+        <is>
+          <t>Infermiere</t>
         </is>
       </c>
       <c r="H75" t="inlineStr">
         <is>
-          <t>25/09/2025 00:00</t>
+          <t>12/12/2025 00:00</t>
         </is>
       </c>
       <c r="I75" t="inlineStr">
         <is>
-          <t>24/09/3030 23:59</t>
+          <t>22/12/2025 23:59</t>
         </is>
       </c>
       <c r="K75" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N75" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P75" t="inlineStr"/>
       <c r="Q75" t="inlineStr"/>
       <c r="R75" t="inlineStr"/>
       <c r="S75" t="inlineStr"/>
       <c r="T75" t="inlineStr"/>
       <c r="AC75" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE75" t="inlineStr">
         <is>
-          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
+          <t>AVVISI/SELEZIONI INTERNE per il personale dipendente dell'Azienda</t>
         </is>
       </c>
       <c r="AF75" t="inlineStr">
         <is>
           <t>Non definito</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr"/>
       <c r="B76" t="inlineStr"/>
       <c r="C76" t="inlineStr">
         <is>
-          <t>Azienda Zero - graduatoria concorso pubblico per n. 6 Dirigenti Medici disciplina di Malattie Infettive</t>
+          <t>Azienda Zero - Graduatoria concorso pubblico, per titoli ed esami, per n. 11 posti di Dirigente Medico – disciplina di Dermatologia e Venereologia</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
           <t>Pubblicazione graduatoria</t>
         </is>
       </c>
       <c r="E76" t="inlineStr"/>
       <c r="F76" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G76" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H76" t="inlineStr">
         <is>
-          <t>25/09/2025 00:00</t>
+          <t>11/12/2025 00:00</t>
         </is>
       </c>
       <c r="I76" t="inlineStr">
         <is>
-          <t>24/09/2027 23:59</t>
+          <t>03/12/2027 23:59</t>
         </is>
       </c>
       <c r="K76" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N76" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P76" t="inlineStr"/>
       <c r="Q76" t="inlineStr"/>
       <c r="R76" t="inlineStr"/>
       <c r="S76" t="inlineStr"/>
       <c r="T76" t="inlineStr"/>
       <c r="AC76" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE76" t="inlineStr">
         <is>
           <t>Concorsi Dirigenza</t>
         </is>
       </c>
       <c r="AF76" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr"/>
       <c r="B77" t="inlineStr"/>
       <c r="C77" t="inlineStr">
         <is>
-          <t xml:space="preserve">Azienda Zero - Graduatoria concorso pubblico, per titoli ed esami, per n. 46 posti di Assistente Sanitario – Area dei Professionisti della Salute e dei Funzionari – Ruolo Sanitario.
-</t>
+          <t>Azienda Zero - Graduatoria concorso pubblico, per titoli ed esami, per n. 12 posti di Dirigente Medico – disciplina di Gastroenterologia</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
+          <t>Ammissione/Commissione/Espletamento</t>
         </is>
       </c>
       <c r="E77" t="inlineStr"/>
       <c r="F77" t="inlineStr">
         <is>
-          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G77" t="inlineStr">
         <is>
-          <t>Assistente Sanitario</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H77" t="inlineStr">
         <is>
-          <t>24/09/2025 00:00</t>
+          <t>11/12/2025 00:00</t>
         </is>
       </c>
       <c r="I77" t="inlineStr">
         <is>
-          <t>22/09/2027 23:59</t>
+          <t>30/11/2027 23:59</t>
         </is>
       </c>
       <c r="K77" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N77" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P77" t="inlineStr"/>
       <c r="Q77" t="inlineStr"/>
       <c r="R77" t="inlineStr"/>
       <c r="S77" t="inlineStr"/>
       <c r="T77" t="inlineStr"/>
+      <c r="W77" t="n">
+        <v>0</v>
+      </c>
+      <c r="X77" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y77" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z77" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA77" t="n">
+        <v>0</v>
+      </c>
       <c r="AC77" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD77" t="n">
+        <v>0</v>
+      </c>
       <c r="AE77" t="inlineStr">
         <is>
-          <t>Concorsi Comparto</t>
+          <t>Concorsi Dirigenza</t>
         </is>
       </c>
       <c r="AF77" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr"/>
       <c r="B78" t="inlineStr"/>
       <c r="C78" t="inlineStr">
         <is>
-          <t>Azienda Zero - graduatoria concorso pubblico per n. 4 Dirigenti Veterinari disciplina di Sanità Animale</t>
+          <t>Avviso pubblico per n. 1 Tecnico della Prevenzione nell'Ambiente e nei Luoghi di Lavoro - Area PSF a tempo determinato</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
           <t>Pubblicazione graduatoria</t>
         </is>
       </c>
       <c r="E78" t="inlineStr"/>
       <c r="F78" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
         </is>
       </c>
       <c r="G78" t="inlineStr">
         <is>
-          <t>Dirigente Veterinario</t>
+          <t>Tecnico della Prevenzione nell'Ambiente  e nei Luoghi di Lavoro</t>
         </is>
       </c>
       <c r="H78" t="inlineStr">
         <is>
-          <t>24/09/2025 00:00</t>
+          <t>05/12/2025 00:00</t>
         </is>
       </c>
       <c r="I78" t="inlineStr">
         <is>
-          <t>18/09/2027 23:59</t>
+          <t>19/12/2025 23:59</t>
         </is>
       </c>
       <c r="K78" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N78" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P78" t="inlineStr"/>
       <c r="Q78" t="inlineStr"/>
       <c r="R78" t="inlineStr"/>
       <c r="S78" t="inlineStr"/>
       <c r="T78" t="inlineStr"/>
+      <c r="W78" t="n">
+        <v>0</v>
+      </c>
+      <c r="X78" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y78" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z78" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA78" t="n">
+        <v>0</v>
+      </c>
       <c r="AC78" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD78" t="n">
+        <v>0</v>
+      </c>
       <c r="AE78" t="inlineStr">
         <is>
-          <t>Concorsi Dirigenza</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF78" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr"/>
       <c r="B79" t="inlineStr"/>
       <c r="C79" t="inlineStr">
         <is>
-          <t xml:space="preserve">Azienda Zero - Graduatoria concorso pubblico, per titoli ed esami, per n. 58 posti di Tecnico Sanitario di Radiologia Medica – Area dei Professionisti della Salute e dei Funzionari – Ruolo Sanitario.
-</t>
+          <t>Avviso pubblico per n. 2 Dirigenti Medici di Medicina d'Emergenza-Urgenza a tempo determinato</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
-[...2 lines deleted...]
-      <c r="E79" t="inlineStr"/>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E79" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Avviso pubblico per n. 2 Dirigenti Medici di Medicina d'Emergenza-Urgenza a tempo determinato&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="F79" t="inlineStr">
         <is>
-          <t>D</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G79" t="inlineStr">
         <is>
-          <t>C.P.S. Tecnico Sanitario di Radiologia Medica</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H79" t="inlineStr">
         <is>
-          <t>24/09/2025 00:00</t>
+          <t>05/12/2025 00:00</t>
         </is>
       </c>
       <c r="I79" t="inlineStr">
         <is>
-          <t>22/09/2027 23:59</t>
+          <t>19/12/2025 23:59</t>
         </is>
       </c>
       <c r="K79" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N79" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P79" t="inlineStr"/>
       <c r="Q79" t="inlineStr"/>
       <c r="R79" t="inlineStr"/>
       <c r="S79" t="inlineStr"/>
       <c r="T79" t="inlineStr"/>
+      <c r="W79" t="n">
+        <v>0</v>
+      </c>
+      <c r="X79" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y79" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z79" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA79" t="n">
+        <v>0</v>
+      </c>
       <c r="AC79" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD79" t="n">
+        <v>0</v>
+      </c>
       <c r="AE79" t="inlineStr">
         <is>
-          <t>Concorsi Comparto</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF79" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr"/>
       <c r="B80" t="inlineStr"/>
       <c r="C80" t="inlineStr">
         <is>
-          <t>Azienda Zero - Graduatoria concorso pubblico per n. 12 posti di Dirigente Medico di Organizzazione dei Servizi Sanitari di Base</t>
+          <t>Azienda Zero - graduatoria concorso pubblico per n. 18 Infermieri a tempo indeterminato presso gli Istituti Penitenziari</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
           <t>Pubblicazione graduatoria</t>
         </is>
       </c>
       <c r="E80" t="inlineStr"/>
       <c r="F80" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
         </is>
       </c>
       <c r="G80" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>Infermiere</t>
         </is>
       </c>
       <c r="H80" t="inlineStr">
         <is>
-          <t>19/09/2025 00:00</t>
+          <t>05/12/2025 00:00</t>
         </is>
       </c>
       <c r="I80" t="inlineStr">
         <is>
-          <t>16/09/2027 23:59</t>
+          <t>30/11/2027 23:59</t>
         </is>
       </c>
       <c r="K80" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N80" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P80" t="inlineStr"/>
       <c r="Q80" t="inlineStr"/>
       <c r="R80" t="inlineStr"/>
       <c r="S80" t="inlineStr"/>
       <c r="T80" t="inlineStr"/>
       <c r="AC80" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE80" t="inlineStr">
         <is>
-          <t>Concorsi Dirigenza</t>
+          <t>Concorsi Comparto</t>
         </is>
       </c>
       <c r="AF80" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr"/>
       <c r="B81" t="inlineStr"/>
       <c r="C81" t="inlineStr">
         <is>
-          <t>Azienda Zero - Graduatoria concorso pubblico per n. 11 posti di Dirigente Medico di Oncologia</t>
+          <t>Avviso pubblico per l'assunzione a tempo determinato di n. 3 Assistenti Sanitari - Area PSF</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
           <t>Pubblicazione graduatoria</t>
         </is>
       </c>
       <c r="E81" t="inlineStr"/>
       <c r="F81" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
         </is>
       </c>
       <c r="G81" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>Assistente Sanitario</t>
         </is>
       </c>
       <c r="H81" t="inlineStr">
         <is>
-          <t>19/09/2025 00:00</t>
+          <t>05/12/2025 00:00</t>
         </is>
       </c>
       <c r="I81" t="inlineStr">
         <is>
-          <t>16/09/2027 23:59</t>
+          <t>19/12/2025 23:59</t>
         </is>
       </c>
       <c r="K81" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N81" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P81" t="inlineStr"/>
       <c r="Q81" t="inlineStr"/>
       <c r="R81" t="inlineStr"/>
       <c r="S81" t="inlineStr"/>
       <c r="T81" t="inlineStr"/>
+      <c r="W81" t="n">
+        <v>0</v>
+      </c>
+      <c r="X81" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y81" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z81" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA81" t="n">
+        <v>0</v>
+      </c>
       <c r="AC81" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD81" t="n">
+        <v>0</v>
+      </c>
       <c r="AE81" t="inlineStr">
         <is>
-          <t>Concorsi Dirigenza</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF81" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr"/>
       <c r="B82" t="inlineStr"/>
       <c r="C82" t="inlineStr">
         <is>
-          <t>Azienda Zero - graduatoria concorso pubblico per n. 5 posti di Dirigente Medico di Ginecologia e Ostetricia per Procreazione Medicalmente Assistita</t>
+          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 1 Dirigente Medico nella disciplina di Neurologia</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="E82" t="inlineStr"/>
       <c r="F82" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G82" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H82" t="inlineStr">
         <is>
-          <t>16/09/2025 00:00</t>
+          <t>28/11/2025 00:00</t>
         </is>
       </c>
       <c r="I82" t="inlineStr">
         <is>
-          <t>10/09/2027 23:59</t>
+          <t>12/12/2025 23:59</t>
         </is>
       </c>
       <c r="K82" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N82" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P82" t="inlineStr"/>
       <c r="Q82" t="inlineStr"/>
       <c r="R82" t="inlineStr"/>
       <c r="S82" t="inlineStr"/>
       <c r="T82" t="inlineStr"/>
+      <c r="W82" t="n">
+        <v>0</v>
+      </c>
+      <c r="X82" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y82" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z82" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA82" t="n">
+        <v>0</v>
+      </c>
       <c r="AC82" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD82" t="n">
+        <v>0</v>
+      </c>
       <c r="AE82" t="inlineStr">
         <is>
-          <t>Concorsi Dirigenza</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF82" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr"/>
       <c r="B83" t="inlineStr"/>
       <c r="C83" t="inlineStr">
         <is>
-          <t>Avviso di procedura comparativa per l’attribuzione di n. 1 incarico libero professionale, ex art. 7, comma 6, D. Lgs 165 del 30.03.2001 e ss.mm.ii., a professionista laureato in Psicologia, specializzato in Psicoterapia, per la realizzazione delle attività previste dal Progetto relativo al Contrasto al Gioco D’Azzardo Patologico della Regione Veneto, da assegnare alla UOC SERD dell’Azienda Ulss 5 Polesana.</t>
+          <t xml:space="preserve">Azienda Zero - Graduatoria concorso pubblico, per titoli ed esami, per n. 6 posti, a tempo pieno e indeterminato, di Operatore Tecnico Specializzato Elettricista – Area degli Operatori – Ruolo Tecnico.
+</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Pubblicazione graduatoria</t>
         </is>
       </c>
       <c r="E83" t="inlineStr"/>
+      <c r="F83" t="inlineStr">
+        <is>
+          <t>Area degli Operatori - Ruolo Tecnico</t>
+        </is>
+      </c>
+      <c r="G83" t="inlineStr">
+        <is>
+          <t>Elettricista</t>
+        </is>
+      </c>
       <c r="H83" t="inlineStr">
         <is>
-          <t>05/09/2025 00:00</t>
+          <t>20/11/2025 00:00</t>
         </is>
       </c>
       <c r="I83" t="inlineStr">
         <is>
-          <t>16/09/2025 23:59</t>
+          <t>17/11/2027 23:59</t>
         </is>
       </c>
       <c r="K83" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N83" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P83" t="inlineStr"/>
       <c r="Q83" t="inlineStr"/>
       <c r="R83" t="inlineStr"/>
       <c r="S83" t="inlineStr"/>
       <c r="T83" t="inlineStr"/>
       <c r="AC83" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE83" t="inlineStr">
         <is>
-          <t>Incarichi libero professionali</t>
+          <t>Concorsi Comparto</t>
         </is>
       </c>
       <c r="AF83" t="inlineStr">
         <is>
-          <t>Lavoro autonomo</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr"/>
       <c r="B84" t="inlineStr"/>
       <c r="C84" t="inlineStr">
         <is>
-          <t>Avviso di selezione pubblica per conferimento di nr. 2 incarichi libero professionali, ad Avvocati con comprovata esperienza in materia di responsabilità civile verso terzi in ambito sanitario, per attività di supporto alla gestione stragiudiziale dei sinistri di responsabilità civile sanitaria presso la UOC Affari Generali e Comitato Aziendale di Valutazione Sinistri.</t>
+          <t>Azienda Zero - Graduatoria concorso pubblico, per titoli ed esami, per n. 4 posti di
+Dirigente Medico – disciplina di Allergologia e Immunologia Clinica.</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Pubblicazione graduatoria</t>
         </is>
       </c>
       <c r="E84" t="inlineStr"/>
+      <c r="F84" t="inlineStr">
+        <is>
+          <t>Dirigenza medica e veterinaria</t>
+        </is>
+      </c>
+      <c r="G84" t="inlineStr">
+        <is>
+          <t>Dirigente Medico</t>
+        </is>
+      </c>
       <c r="H84" t="inlineStr">
         <is>
-          <t>01/09/2025 00:00</t>
+          <t>17/11/2025 00:00</t>
         </is>
       </c>
       <c r="I84" t="inlineStr">
         <is>
-          <t>10/09/2025 23:59</t>
+          <t>10/11/2027 23:59</t>
         </is>
       </c>
       <c r="K84" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N84" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P84" t="inlineStr"/>
       <c r="Q84" t="inlineStr"/>
       <c r="R84" t="inlineStr"/>
       <c r="S84" t="inlineStr"/>
       <c r="T84" t="inlineStr"/>
       <c r="AC84" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE84" t="inlineStr">
         <is>
-          <t>Incarichi libero professionali</t>
+          <t>Concorsi Dirigenza</t>
         </is>
       </c>
       <c r="AF84" t="inlineStr">
         <is>
-          <t>Lavoro autonomo</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr"/>
       <c r="B85" t="inlineStr"/>
       <c r="C85" t="inlineStr">
         <is>
-          <t>Azienda Zero - graduatoria concorso pubblico per n. 15 posti di Dirigente Medico di Urologia</t>
+          <t>Avviso pubblico, per soli titoli, per l'assunzione a tempo determinato di n. 10 Infermieri - Area PSF</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
           <t>Pubblicazione graduatoria</t>
         </is>
       </c>
       <c r="E85" t="inlineStr"/>
       <c r="F85" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
         </is>
       </c>
       <c r="G85" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>Infermiere</t>
         </is>
       </c>
       <c r="H85" t="inlineStr">
         <is>
-          <t>07/08/2025 00:00</t>
+          <t>14/11/2025 00:00</t>
         </is>
       </c>
       <c r="I85" t="inlineStr">
         <is>
-          <t>05/08/2027 23:59</t>
+          <t>28/11/2025 23:59</t>
         </is>
       </c>
       <c r="K85" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N85" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P85" t="inlineStr"/>
       <c r="Q85" t="inlineStr"/>
       <c r="R85" t="inlineStr"/>
       <c r="S85" t="inlineStr"/>
       <c r="T85" t="inlineStr"/>
+      <c r="W85" t="n">
+        <v>0</v>
+      </c>
+      <c r="X85" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y85" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z85" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA85" t="n">
+        <v>0</v>
+      </c>
       <c r="AC85" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD85" t="n">
+        <v>0</v>
+      </c>
       <c r="AE85" t="inlineStr">
         <is>
-          <t>Concorsi Dirigenza</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF85" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr"/>
       <c r="B86" t="inlineStr"/>
       <c r="C86" t="inlineStr">
         <is>
-          <t>Azienda Zero - graduatoria concorso pubblico per n. 11 posti di Dirigente Medico di Nefrologia</t>
+          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa denominato "Gestione e Controllo di Qualità delle Attività di Igiene Industriale e dei Processi SPISAL Relativi all'Amianto", riservato al personale dipendente appartenente al ruolo sanitario - APSF Tecnico della Prevenzione nell'Ambiente e nei Luoghi di Lavoro</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="E86" t="inlineStr"/>
       <c r="F86" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
         </is>
       </c>
       <c r="G86" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>Tecnico della Prevenzione nell'Ambiente  e nei Luoghi di Lavoro</t>
         </is>
       </c>
       <c r="H86" t="inlineStr">
         <is>
-          <t>07/08/2025 00:00</t>
+          <t>13/11/2025 00:00</t>
         </is>
       </c>
       <c r="I86" t="inlineStr">
         <is>
-          <t>05/08/2027 23:59</t>
+          <t>23/11/2025 23:59</t>
         </is>
       </c>
       <c r="K86" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N86" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P86" t="inlineStr"/>
       <c r="Q86" t="inlineStr"/>
       <c r="R86" t="inlineStr"/>
       <c r="S86" t="inlineStr"/>
       <c r="T86" t="inlineStr"/>
       <c r="AC86" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE86" t="inlineStr">
         <is>
-          <t>Concorsi Dirigenza</t>
+          <t>AVVISI/SELEZIONI INTERNE per il personale dipendente dell'Azienda</t>
         </is>
       </c>
       <c r="AF86" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Non definito</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr"/>
       <c r="B87" t="inlineStr"/>
       <c r="C87" t="inlineStr">
         <is>
-          <t>Azienda Zero - graduatoria concorso pubblico per n. 8 posti di Dirigente Veterinario disciplina Produzione, Trasformazione, Commercializzazione, Conservazione e Trasporto Alimenti di Origine Animale e loro Derivati</t>
+          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa denominato "Gestione Giuridica dello Sviluppo del Personale e dei Percorsi di Carriera, Relazioni Sindacali e Gestione Intra Moenia" riservato al personale dipendente appartenente al ruolo amministrativo, tecnico e professionale - APSF Collaboratore Amministrativo</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="E87" t="inlineStr"/>
       <c r="F87" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo amministrativo</t>
         </is>
       </c>
       <c r="G87" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>Collaboratore Amministrativo Professionale</t>
         </is>
       </c>
       <c r="H87" t="inlineStr">
         <is>
-          <t>07/08/2025 00:00</t>
+          <t>12/11/2025 00:00</t>
         </is>
       </c>
       <c r="I87" t="inlineStr">
         <is>
-          <t>05/08/2027 23:59</t>
+          <t>23/11/2025 23:59</t>
         </is>
       </c>
       <c r="K87" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N87" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P87" t="inlineStr"/>
       <c r="Q87" t="inlineStr"/>
       <c r="R87" t="inlineStr"/>
       <c r="S87" t="inlineStr"/>
       <c r="T87" t="inlineStr"/>
       <c r="AC87" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE87" t="inlineStr">
         <is>
-          <t>Concorsi Dirigenza</t>
+          <t>AVVISI/SELEZIONI INTERNE per il personale dipendente dell'Azienda</t>
         </is>
       </c>
       <c r="AF87" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Non definito</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr"/>
       <c r="B88" t="inlineStr"/>
       <c r="C88" t="inlineStr">
         <is>
-          <t>Azienda Zero - graduatoria concorso pubblico per n. 19 posti di Dirigente Medico di Ortopedia e Traumatologia</t>
+          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa di coordinamento denominato "Coordinatore dei Processi di Prevenzione e Formazione dei Lavoratori in Materia di Igiene e Sicurezza", riservato al personale dipendente appartenente al ruolo sanitario - APSF Tecnico della Prevenzione nell'Ambiente e nei Luoghi di Lavoro</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="E88" t="inlineStr"/>
       <c r="F88" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
         </is>
       </c>
       <c r="G88" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>Tecnico della Prevenzione nell'Ambiente  e nei Luoghi di Lavoro</t>
         </is>
       </c>
       <c r="H88" t="inlineStr">
         <is>
-          <t>07/08/2025 00:00</t>
+          <t>12/11/2025 00:00</t>
         </is>
       </c>
       <c r="I88" t="inlineStr">
         <is>
-          <t>05/08/2027 23:59</t>
+          <t>23/11/2025 23:59</t>
         </is>
       </c>
       <c r="K88" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N88" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P88" t="inlineStr"/>
       <c r="Q88" t="inlineStr"/>
       <c r="R88" t="inlineStr"/>
       <c r="S88" t="inlineStr"/>
       <c r="T88" t="inlineStr"/>
       <c r="AC88" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE88" t="inlineStr">
         <is>
-          <t>Concorsi Dirigenza</t>
+          <t>AVVISI/SELEZIONI INTERNE per il personale dipendente dell'Azienda</t>
         </is>
       </c>
       <c r="AF88" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Non definito</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr"/>
       <c r="B89" t="inlineStr"/>
       <c r="C89" t="inlineStr">
         <is>
-          <t>Azienda Zero - Graduatoria concorso pubblico, per titoli ed esami, per n. 8 posti di Assistente Tecnico – Perito Industriale con diploma quinquennale di istruzione secondaria tecnica nell’indirizzo “Elettronica ed Elettrotecnica” – Area degli Assistenti – Ruolo Tecnico</t>
+          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa di coordinamento denominato "Coordinatore Corso di Laurea in Tecnico della Riabilitazione Psichiatrica", riservato al personale dipendente appartenente al ruolo sanitario - APSF Tecnico della Riabilitazione Psichiatrica</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="E89" t="inlineStr"/>
-      <c r="F89" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="H89" t="inlineStr">
         <is>
-          <t>06/08/2025 00:00</t>
+          <t>12/11/2025 00:00</t>
         </is>
       </c>
       <c r="I89" t="inlineStr">
         <is>
-          <t>05/08/2027 23:59</t>
+          <t>23/11/2025 23:59</t>
         </is>
       </c>
       <c r="K89" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N89" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P89" t="inlineStr"/>
       <c r="Q89" t="inlineStr"/>
       <c r="R89" t="inlineStr"/>
       <c r="S89" t="inlineStr"/>
       <c r="T89" t="inlineStr"/>
       <c r="AC89" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE89" t="inlineStr">
         <is>
-          <t>Concorsi Comparto</t>
+          <t>AVVISI/SELEZIONI INTERNE per il personale dipendente dell'Azienda</t>
         </is>
       </c>
       <c r="AF89" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Non definito</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr"/>
       <c r="B90" t="inlineStr"/>
       <c r="C90" t="inlineStr">
         <is>
-          <t>Azienda Zero - Graduatorie del concorso pubblico, per titoli ed esami, per n. 3 posti di Dirigente Medico – disciplina di Chirurgia Generale per attività di chirurgia senologica</t>
+          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa di coordinamento denominato "Coordinamento UOC Radiologia P.O. di Rovigo", riservato al personale dipendente appartenente al ruolo sanitario - APSF Tecnico Sanitario di Radiologia Medica</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="E90" t="inlineStr"/>
       <c r="F90" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
         </is>
       </c>
       <c r="G90" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>Tecnico Sanitario di Radiologia Medica</t>
         </is>
       </c>
       <c r="H90" t="inlineStr">
         <is>
-          <t>06/08/2025 00:00</t>
+          <t>12/11/2025 00:00</t>
         </is>
       </c>
       <c r="I90" t="inlineStr">
         <is>
-          <t>03/08/2027 23:59</t>
+          <t>23/11/2025 23:59</t>
         </is>
       </c>
       <c r="K90" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N90" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P90" t="inlineStr"/>
       <c r="Q90" t="inlineStr"/>
       <c r="R90" t="inlineStr"/>
       <c r="S90" t="inlineStr"/>
       <c r="T90" t="inlineStr"/>
       <c r="AC90" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE90" t="inlineStr">
         <is>
-          <t>Concorsi Dirigenza</t>
+          <t>AVVISI/SELEZIONI INTERNE per il personale dipendente dell'Azienda</t>
         </is>
       </c>
       <c r="AF90" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Non definito</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr"/>
       <c r="B91" t="inlineStr"/>
       <c r="C91" t="inlineStr">
         <is>
-          <t>Procedura comparativa per il conferimento di incarichi libero - professionali a medici, ex art. 7, comma 6, del D.Lgs. nr. 165/2001, per le UOC di Pronto Soccorso della Azienda Ulss 5 Polesana.</t>
+          <t xml:space="preserve">Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa di coordinamento denominato "Responsabile Polo Formativo Aziendale", riservato al personale dipendente appartenente a tutti i profili professionali del ruolo sanitario - APSF </t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E91" t="inlineStr"/>
       <c r="F91" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
         </is>
       </c>
       <c r="G91" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>Vari profili</t>
         </is>
       </c>
       <c r="H91" t="inlineStr">
         <is>
-          <t>31/07/2025 00:00</t>
+          <t>12/11/2025 00:00</t>
         </is>
       </c>
       <c r="I91" t="inlineStr">
         <is>
-          <t>31/12/2025 23:59</t>
+          <t>03/12/2025 23:59</t>
         </is>
       </c>
       <c r="K91" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N91" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P91" t="inlineStr"/>
       <c r="Q91" t="inlineStr"/>
       <c r="R91" t="inlineStr"/>
       <c r="S91" t="inlineStr"/>
       <c r="T91" t="inlineStr"/>
       <c r="AC91" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE91" t="inlineStr">
         <is>
-          <t>Incarichi libero professionali</t>
+          <t>AVVISI/SELEZIONI INTERNE per il personale dipendente dell'Azienda</t>
         </is>
       </c>
       <c r="AF91" t="inlineStr">
         <is>
-          <t>Lavoro autonomo</t>
+          <t>Non definito</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr"/>
       <c r="B92" t="inlineStr"/>
       <c r="C92" t="inlineStr">
         <is>
-          <t xml:space="preserve"> Azienda Zero - Graduatoria concorso pubblico, per titoli ed esami, per n. 13 posti di Dirigente Medico – disciplina Cure Palliative – Area della Medicina Diagnostica e dei Servizi – Profilo Professionale Dirigente Medico – Ruolo Sanitario.</t>
+          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa denominato "Ufficio Segreteria, Convenzioni, Contratti e Procedimenti Disciplinari" riservato al personale dipendente appartenente al ruolo amministrativo, tecnico e professionale - APSF Collaboratore Amministrativo</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="E92" t="inlineStr"/>
       <c r="F92" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo amministrativo</t>
         </is>
       </c>
       <c r="G92" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>Collaboratore Amministrativo Professionale</t>
         </is>
       </c>
       <c r="H92" t="inlineStr">
         <is>
-          <t>29/07/2025 00:00</t>
+          <t>12/11/2025 00:00</t>
         </is>
       </c>
       <c r="I92" t="inlineStr">
         <is>
-          <t>27/07/2027 23:59</t>
+          <t>23/11/2025 23:59</t>
         </is>
       </c>
       <c r="K92" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N92" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P92" t="inlineStr"/>
       <c r="Q92" t="inlineStr"/>
       <c r="R92" t="inlineStr"/>
       <c r="S92" t="inlineStr"/>
       <c r="T92" t="inlineStr"/>
       <c r="AC92" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE92" t="inlineStr">
         <is>
-          <t>Concorsi Dirigenza</t>
+          <t>AVVISI/SELEZIONI INTERNE per il personale dipendente dell'Azienda</t>
         </is>
       </c>
       <c r="AF92" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Non definito</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr"/>
       <c r="B93" t="inlineStr"/>
       <c r="C93" t="inlineStr">
         <is>
-          <t>Azienda Zero - Graduatoria concorso pubblico, per titoli ed esami, per n. 12 posti, a tempo indeterminato ed a rapporto esclusivo, di Dirigente Medico – disciplina Medicina del Lavoro e Sicurezza degli Ambienti di Lavoro</t>
+          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa denominato "Ufficio Servizi Amministrativi di Programmazione e Gestione del Dipartimento" riservato al personale dipendente appartenente al ruolo amministrativo, tecnico e professionale - APSF Collaboratore Amministrativo</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="E93" t="inlineStr"/>
       <c r="F93" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo amministrativo</t>
         </is>
       </c>
       <c r="G93" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>Collaboratore Amministrativo Professionale</t>
         </is>
       </c>
       <c r="H93" t="inlineStr">
         <is>
-          <t>29/07/2025 00:00</t>
+          <t>12/11/2025 00:00</t>
         </is>
       </c>
       <c r="I93" t="inlineStr">
         <is>
-          <t>27/07/2027 23:59</t>
+          <t>23/11/2025 23:59</t>
         </is>
       </c>
       <c r="K93" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N93" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P93" t="inlineStr"/>
       <c r="Q93" t="inlineStr"/>
       <c r="R93" t="inlineStr"/>
       <c r="S93" t="inlineStr"/>
       <c r="T93" t="inlineStr"/>
       <c r="AC93" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE93" t="inlineStr">
         <is>
-          <t>Concorsi Dirigenza</t>
+          <t>AVVISI/SELEZIONI INTERNE per il personale dipendente dell'Azienda</t>
         </is>
       </c>
       <c r="AF93" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Non definito</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr"/>
       <c r="B94" t="inlineStr"/>
       <c r="C94" t="inlineStr">
         <is>
-          <t>Azienda Zero - Graduatoria concorso pubblico, per titoli ed esami, per n. 21 posti di Dirigente Medico – disciplina Geriatria – Area Medica e delle Specialità Mediche – Ruolo Sanitario</t>
+          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione professionale denominato "Esperto Ambientale - Ospedali di Rovigo, Adria e Trecenta" riservato al personale dipendente appartenente al ruolo amministrativo, tecnico e professionale - APSF Collaboratore Tecnico Professionale</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="E94" t="inlineStr"/>
-      <c r="F94" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="H94" t="inlineStr">
         <is>
-          <t>24/07/2025 00:00</t>
+          <t>12/11/2025 00:00</t>
         </is>
       </c>
       <c r="I94" t="inlineStr">
         <is>
-          <t>22/07/2027 23:59</t>
+          <t>23/11/2025 23:59</t>
         </is>
       </c>
       <c r="K94" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N94" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P94" t="inlineStr"/>
       <c r="Q94" t="inlineStr"/>
       <c r="R94" t="inlineStr"/>
       <c r="S94" t="inlineStr"/>
       <c r="T94" t="inlineStr"/>
       <c r="AC94" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE94" t="inlineStr">
         <is>
-          <t>Concorsi Dirigenza</t>
+          <t>AVVISI/SELEZIONI INTERNE per il personale dipendente dell'Azienda</t>
         </is>
       </c>
       <c r="AF94" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Non definito</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr"/>
       <c r="B95" t="inlineStr"/>
       <c r="C95" t="inlineStr">
         <is>
-          <t>Azienda Zero - graduatoria concorso pubblico per n. 9 posti di Dietista - Area PSF - Ruolo sanitario</t>
+          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa denominato "Ufficio per la Gestione dei Sistemi Centrali e dell'Help Desk" riservato al personale dipendente appartenente al ruolo amministrativo, tecnico e professionale - APSF Collaboratore Tecnico Professionale</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="E95" t="inlineStr"/>
-      <c r="F95" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="H95" t="inlineStr">
         <is>
-          <t>24/07/2025 00:00</t>
+          <t>12/11/2025 00:00</t>
         </is>
       </c>
       <c r="I95" t="inlineStr">
         <is>
-          <t>22/07/2027 23:59</t>
+          <t>23/11/2025 23:59</t>
         </is>
       </c>
       <c r="K95" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N95" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P95" t="inlineStr"/>
       <c r="Q95" t="inlineStr"/>
       <c r="R95" t="inlineStr"/>
       <c r="S95" t="inlineStr"/>
       <c r="T95" t="inlineStr"/>
       <c r="AC95" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE95" t="inlineStr">
         <is>
-          <t>Concorsi Comparto</t>
+          <t>AVVISI/SELEZIONI INTERNE per il personale dipendente dell'Azienda</t>
         </is>
       </c>
       <c r="AF95" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Non definito</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr"/>
       <c r="B96" t="inlineStr"/>
       <c r="C96" t="inlineStr">
         <is>
-          <t>Azienda Zero - Graduatoria concorso pubblico, per titoli ed esami, per n. 6 posti di Dirigente Medico – disciplina Malattie Metaboliche e Diabetologia – Area Medica e delle Specialità Mediche – Ruolo Sanitario</t>
+          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa denominato "Ufficio Coordinamento Tecnico Ospedaliero" riservato al personale dipendente appartenente al ruolo amministrativo, tecnico e professionale - APSF Collaboratore Tecnico Professionale</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="E96" t="inlineStr"/>
-      <c r="F96" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="H96" t="inlineStr">
         <is>
-          <t>30/06/2025 00:00</t>
+          <t>12/11/2025 00:00</t>
         </is>
       </c>
       <c r="I96" t="inlineStr">
         <is>
-          <t>26/06/2027 23:59</t>
+          <t>23/11/2025 23:59</t>
         </is>
       </c>
       <c r="K96" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N96" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P96" t="inlineStr"/>
       <c r="Q96" t="inlineStr"/>
       <c r="R96" t="inlineStr"/>
       <c r="S96" t="inlineStr"/>
       <c r="T96" t="inlineStr"/>
       <c r="AC96" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE96" t="inlineStr">
         <is>
-          <t>Concorsi Dirigenza</t>
+          <t>AVVISI/SELEZIONI INTERNE per il personale dipendente dell'Azienda</t>
         </is>
       </c>
       <c r="AF96" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Non definito</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr"/>
       <c r="B97" t="inlineStr"/>
       <c r="C97" t="inlineStr">
         <is>
-          <t>Tabella triennale avvisi, concorsi e procedure comparative aggiornata a giugno 2025</t>
+          <t>Azienda Zero - Graduatoria concorso pubblico, per titoli ed esami, per n. 11 posti di Collaboratore Tecnico Professionale – Informatico – Area dei Professionisti della Salute e dei Funzionari – Ruolo Tecnico.</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
           <t>Pubblicato</t>
         </is>
       </c>
-      <c r="E97" t="inlineStr">
-[...1 lines deleted...]
-          <t>Tabella triennale avvisi, concorsi e procedure comparative aggiornata a giugno 2025</t>
+      <c r="E97" t="inlineStr"/>
+      <c r="F97" t="inlineStr">
+        <is>
+          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Tecnico</t>
+        </is>
+      </c>
+      <c r="G97" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Collaboratore Tecnico Professionale – Informatico </t>
         </is>
       </c>
       <c r="H97" t="inlineStr">
         <is>
-          <t>27/06/2025 00:00</t>
+          <t>10/11/2025 00:00</t>
         </is>
       </c>
       <c r="I97" t="inlineStr">
         <is>
-          <t>26/06/2030 23:59</t>
+          <t>04/11/2027 23:59</t>
         </is>
       </c>
       <c r="K97" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N97" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P97" t="inlineStr"/>
       <c r="Q97" t="inlineStr"/>
       <c r="R97" t="inlineStr"/>
       <c r="S97" t="inlineStr"/>
       <c r="T97" t="inlineStr"/>
       <c r="AC97" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE97" t="inlineStr">
         <is>
-          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
+          <t>Concorsi Comparto</t>
+        </is>
+      </c>
+      <c r="AF97" t="inlineStr">
+        <is>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr"/>
       <c r="B98" t="inlineStr"/>
       <c r="C98" t="inlineStr">
         <is>
-          <t>Azienda Zero - Graduatorie concorso pubblico, per titoli ed esami, per n. 13 posti di Dirigente Medico – disciplina Oftalmologia</t>
+          <t xml:space="preserve">Azienda Zero - Graduatoria concorso pubblico, per titoli ed esami, per la copertura di n. 6 posti di Dirigente Medico nella disciplina di  Farmacologia e Tossicologia Clinica - Area della Medicina Diagnostica e dei Servizi </t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
           <t>Pubblicazione graduatoria</t>
         </is>
       </c>
       <c r="E98" t="inlineStr"/>
       <c r="F98" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G98" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H98" t="inlineStr">
         <is>
-          <t>23/06/2025 00:00</t>
+          <t>03/11/2025 00:00</t>
         </is>
       </c>
       <c r="I98" t="inlineStr">
         <is>
-          <t>19/06/2027 23:59</t>
+          <t>29/10/2027 23:59</t>
         </is>
       </c>
       <c r="K98" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N98" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P98" t="inlineStr"/>
       <c r="Q98" t="inlineStr"/>
       <c r="R98" t="inlineStr"/>
       <c r="S98" t="inlineStr"/>
       <c r="T98" t="inlineStr"/>
       <c r="AC98" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE98" t="inlineStr">
         <is>
           <t>Concorsi Dirigenza</t>
         </is>
       </c>
       <c r="AF98" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr"/>
       <c r="B99" t="inlineStr"/>
       <c r="C99" t="inlineStr">
         <is>
-          <t>Azienda Zero - graduatoria concorso pubblico per n. 33 posti di Dirigente Medico disciplina di Pediatria</t>
+          <t>Avviso pubblico per il conferimento dell'incarico di Direttore UOC Assistenza Farmaceutica Territoriale</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
           <t>Pubblicazione graduatoria</t>
         </is>
       </c>
       <c r="E99" t="inlineStr"/>
       <c r="F99" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>Dirigenza</t>
         </is>
       </c>
       <c r="G99" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>Dirigente Farmacista</t>
         </is>
       </c>
       <c r="H99" t="inlineStr">
         <is>
-          <t>21/05/2025 00:00</t>
+          <t>24/10/2025 00:00</t>
         </is>
       </c>
       <c r="I99" t="inlineStr">
         <is>
-          <t>19/05/2027 23:59</t>
+          <t>23/11/2025 23:59</t>
         </is>
       </c>
       <c r="K99" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N99" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P99" t="inlineStr"/>
       <c r="Q99" t="inlineStr"/>
       <c r="R99" t="inlineStr"/>
       <c r="S99" t="inlineStr"/>
       <c r="T99" t="inlineStr"/>
+      <c r="W99" t="n">
+        <v>0</v>
+      </c>
+      <c r="X99" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y99" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z99" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA99" t="n">
+        <v>0</v>
+      </c>
       <c r="AC99" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD99" t="n">
+        <v>0</v>
+      </c>
       <c r="AE99" t="inlineStr">
         <is>
-          <t>Concorsi Dirigenza</t>
+          <t>Avviso di struttura complessa</t>
         </is>
       </c>
       <c r="AF99" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr"/>
       <c r="B100" t="inlineStr"/>
       <c r="C100" t="inlineStr">
         <is>
-          <t>Azienda Zero - Graduatorie relative al concorso pubblico, per titoli ed esami, per n. 16 posti di Dirigente Medico – disciplina di Cardiologia</t>
+          <t>Avviso di mobilità volontaria per n. 1 Dirigente Amministrativo da assegnare alla UOC Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
-[...2 lines deleted...]
-      <c r="E100" t="inlineStr"/>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E100" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Avviso di mobilità volontaria per n. 1 Dirigente Amministrativo da assegnare alla UOC Direzione Amministrativa Territoriale&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="F100" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>Dirigenza</t>
         </is>
       </c>
       <c r="G100" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>Dirigente Amministrativo</t>
         </is>
       </c>
       <c r="H100" t="inlineStr">
         <is>
-          <t>20/05/2025 00:00</t>
+          <t>21/10/2025 00:00</t>
         </is>
       </c>
       <c r="I100" t="inlineStr">
         <is>
-          <t>18/05/2027 23:59</t>
+          <t>20/11/2025 23:59</t>
         </is>
       </c>
       <c r="K100" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N100" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P100" t="inlineStr"/>
       <c r="Q100" t="inlineStr"/>
       <c r="R100" t="inlineStr"/>
       <c r="S100" t="inlineStr"/>
       <c r="T100" t="inlineStr"/>
+      <c r="W100" t="n">
+        <v>0</v>
+      </c>
+      <c r="X100" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y100" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z100" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA100" t="n">
+        <v>0</v>
+      </c>
       <c r="AC100" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD100" t="n">
+        <v>0</v>
+      </c>
       <c r="AE100" t="inlineStr">
         <is>
-          <t>Concorsi Dirigenza</t>
+          <t>Avviso di mobilità da altro ente</t>
         </is>
       </c>
       <c r="AF100" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr"/>
       <c r="B101" t="inlineStr"/>
       <c r="C101" t="inlineStr">
         <is>
-          <t xml:space="preserve">Azienda zero - Graduatorie concorso pubblico, per titoli ed esami, per n. 21 posti di Dirigente Medico – disciplina Chirurgia Generale.
-</t>
+          <t>Azienda Zero - Graduatorie concorso pubblico, per titoli ed esami, per n. 3 posti, a tempo pieno, indeterminato ed a rapporto esclusivo, di Dirigente Medico – disciplina Endocrinologia</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
           <t>Pubblicazione graduatoria</t>
         </is>
       </c>
       <c r="E101" t="inlineStr"/>
       <c r="F101" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G101" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H101" t="inlineStr">
         <is>
-          <t>16/05/2025 00:00</t>
+          <t>15/10/2025 00:00</t>
         </is>
       </c>
       <c r="I101" t="inlineStr">
         <is>
-          <t>13/05/2027 23:59</t>
+          <t>06/10/2027 23:59</t>
         </is>
       </c>
       <c r="K101" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N101" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P101" t="inlineStr"/>
       <c r="Q101" t="inlineStr"/>
       <c r="R101" t="inlineStr"/>
       <c r="S101" t="inlineStr"/>
       <c r="T101" t="inlineStr"/>
       <c r="AC101" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE101" t="inlineStr">
         <is>
           <t>Concorsi Dirigenza</t>
         </is>
       </c>
       <c r="AF101" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr"/>
       <c r="B102" t="inlineStr"/>
       <c r="C102" t="inlineStr">
         <is>
-          <t>Azienda Zero - graduatoria concorso pubblico, per titoli ed esami, per n. 20 posti di Educatore Professionale Socio-Sanitario – Area dei Professionisti della Salute e dei Funzionari – Ruolo Sanitario.</t>
+          <t>Avviso pubblico di mobilità volontaria per n. 2 Assistenti Amministrativi - Area degli Assistenti, per la UOC Provveditorato, Economato e Gestione della Logistica</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
-[...2 lines deleted...]
-      <c r="E102" t="inlineStr"/>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E102" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Avviso pubblico di mobilità volontaria per n. 2 Assistenti Amministrativi - Area degli Assistenti, per la UOC Provveditorato, Economato e Gestione della Logistica&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="F102" t="inlineStr">
         <is>
-          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
+          <t>Area degli Assistenti - ruolo amministrativo</t>
         </is>
       </c>
       <c r="G102" t="inlineStr">
         <is>
-          <t>Educatore Professionale</t>
+          <t>Assistente Amministrativo</t>
         </is>
       </c>
       <c r="H102" t="inlineStr">
         <is>
-          <t>14/05/2025 00:00</t>
+          <t>13/10/2025 00:00</t>
         </is>
       </c>
       <c r="I102" t="inlineStr">
         <is>
-          <t>13/05/2027 23:59</t>
+          <t>12/11/2025 23:59</t>
         </is>
       </c>
       <c r="K102" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N102" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P102" t="inlineStr"/>
       <c r="Q102" t="inlineStr"/>
       <c r="R102" t="inlineStr"/>
       <c r="S102" t="inlineStr"/>
       <c r="T102" t="inlineStr"/>
+      <c r="W102" t="n">
+        <v>0</v>
+      </c>
+      <c r="X102" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y102" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z102" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA102" t="n">
+        <v>0</v>
+      </c>
       <c r="AC102" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD102" t="n">
+        <v>0</v>
+      </c>
       <c r="AE102" t="inlineStr">
         <is>
-          <t>Concorsi Comparto</t>
+          <t>Avviso di mobilità da altro ente</t>
         </is>
       </c>
       <c r="AF102" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr"/>
       <c r="B103" t="inlineStr"/>
       <c r="C103" t="inlineStr">
         <is>
-          <t>Azienda Zero - graduatoria concorso pubblico per n. 24 posti di Fisioterapista - Area PSF</t>
+          <t>Avviso pubblico di mobilità volontaria per n. 2 Collaboratori Amministrativi Professionali - Area dei Professionisti della Salute e dei Funzionari, per la UOC Provveditorato, Economato e Gestione della Logistica</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
-[...2 lines deleted...]
-      <c r="E103" t="inlineStr"/>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E103" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Avviso pubblico di mobilità volontaria per n. 2 &amp;nbsp;Collaboratori Amministrativi Professionali - Area dei Professionisti della Salute e dei Funzionari, per la UOC Provveditorato, Economato e Gestione della Logistica&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="F103" t="inlineStr">
         <is>
-          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
+          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo amministrativo</t>
         </is>
       </c>
       <c r="G103" t="inlineStr">
         <is>
-          <t>Fisioterapista</t>
+          <t>Collaboratore Amministrativo Professionale</t>
         </is>
       </c>
       <c r="H103" t="inlineStr">
         <is>
-          <t>14/05/2025 00:00</t>
+          <t>13/10/2025 00:00</t>
         </is>
       </c>
       <c r="I103" t="inlineStr">
         <is>
-          <t>12/05/2027 23:59</t>
+          <t>12/11/2025 23:59</t>
         </is>
       </c>
       <c r="K103" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N103" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P103" t="inlineStr"/>
       <c r="Q103" t="inlineStr"/>
       <c r="R103" t="inlineStr"/>
       <c r="S103" t="inlineStr"/>
       <c r="T103" t="inlineStr"/>
+      <c r="W103" t="n">
+        <v>0</v>
+      </c>
+      <c r="X103" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y103" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z103" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA103" t="n">
+        <v>0</v>
+      </c>
       <c r="AC103" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD103" t="n">
+        <v>0</v>
+      </c>
       <c r="AE103" t="inlineStr">
         <is>
-          <t>Concorsi Comparto</t>
+          <t>Avviso di mobilità da altro ente</t>
         </is>
       </c>
       <c r="AF103" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr"/>
       <c r="B104" t="inlineStr"/>
       <c r="C104" t="inlineStr">
         <is>
-          <t>Avviso di procedura selettiva pubblica per l'acquisizione di manifestazioni di interesse per la nomina dell'Organismo Indipendente di Valutazione della Performance (O.I.V.)</t>
+          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa di coordinamento denominato "Coordinamento Aziendale Personale Sanitario UOC IAF Distretti 1 e 2 e Screening Citologico" riservato al personale dipendente di tutti i profili professionali del ruolo sanitario - APSF.</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="E104" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E104" t="inlineStr"/>
       <c r="F104" t="inlineStr">
         <is>
           <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
         </is>
       </c>
       <c r="G104" t="inlineStr">
         <is>
           <t>Vari profili</t>
         </is>
       </c>
       <c r="H104" t="inlineStr">
         <is>
-          <t>08/05/2025 00:00</t>
+          <t>07/10/2025 00:00</t>
         </is>
       </c>
       <c r="I104" t="inlineStr">
         <is>
-          <t>22/05/2025 23:59</t>
+          <t>17/10/2025 23:59</t>
         </is>
       </c>
       <c r="K104" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N104" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P104" t="inlineStr"/>
       <c r="Q104" t="inlineStr"/>
       <c r="R104" t="inlineStr"/>
       <c r="S104" t="inlineStr"/>
       <c r="T104" t="inlineStr"/>
       <c r="AC104" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE104" t="inlineStr">
         <is>
-          <t>Incarichi libero professionali</t>
+          <t>AVVISI/SELEZIONI INTERNE per il personale dipendente dell'Azienda</t>
         </is>
       </c>
       <c r="AF104" t="inlineStr">
         <is>
-          <t>Lavoro autonomo</t>
+          <t>Non definito</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr"/>
       <c r="B105" t="inlineStr"/>
       <c r="C105" t="inlineStr">
         <is>
-          <t>Avviso di procedura comparativa per il conferimento di nr. 1 borsa di studio della durata di 12 mesi, per persona in possesso di laurea in Farmacia Ospedaliera o Chimica e Tecnologia Farmaceutica presso l’UOSD Oncoematologia – UOC Farmacia Ospedaliera dell’Ospedale di Rovigo.</t>
+          <t>Avviso pubblico per il conferimento dell'incarico di Direttore UOC SIAN</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
           <t>Pubblicazione graduatoria</t>
         </is>
       </c>
       <c r="E105" t="inlineStr"/>
       <c r="F105" t="inlineStr">
         <is>
-          <t>Dirigenza</t>
+          <t>Apicale</t>
         </is>
       </c>
       <c r="G105" t="inlineStr">
         <is>
-          <t>Dirigente Farmacista</t>
+          <t>Dirigente Medico - DIRETTORE</t>
         </is>
       </c>
       <c r="H105" t="inlineStr">
         <is>
-          <t>05/05/2025 00:00</t>
+          <t>06/10/2025 00:00</t>
         </is>
       </c>
       <c r="I105" t="inlineStr">
         <is>
-          <t>18/05/2025 23:59</t>
+          <t>02/11/2025 23:59</t>
         </is>
       </c>
       <c r="K105" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N105" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P105" t="inlineStr"/>
       <c r="Q105" t="inlineStr"/>
       <c r="R105" t="inlineStr"/>
       <c r="S105" t="inlineStr"/>
       <c r="T105" t="inlineStr"/>
+      <c r="W105" t="n">
+        <v>0</v>
+      </c>
+      <c r="X105" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y105" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z105" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA105" t="n">
+        <v>0</v>
+      </c>
       <c r="AC105" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD105" t="n">
+        <v>0</v>
+      </c>
       <c r="AE105" t="inlineStr">
         <is>
-          <t>Borse di Studio</t>
+          <t>Avviso di struttura complessa</t>
         </is>
       </c>
       <c r="AF105" t="inlineStr">
         <is>
-          <t>Borsa di studio</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr"/>
       <c r="B106" t="inlineStr"/>
       <c r="C106" t="inlineStr">
         <is>
-          <t>Graduatoria concorso pubblico, per titoli ed esami, per n. 50 posti di Tecnico della Prevenzione nell’Ambiente e nei Luoghi di Lavoro – Area dei Professionisti della Salute e dei Funzionari – Ruolo Sanitario</t>
+          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa di coordinamento denominato " Coordinamento logistica Ospedaliera, Servizio Barellieri e Servizio Necroforico", riservato al personale dipendente di tutti i profili professionali del ruolo sanitario -APSF</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="E106" t="inlineStr"/>
       <c r="F106" t="inlineStr">
         <is>
           <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
         </is>
       </c>
       <c r="G106" t="inlineStr">
         <is>
-          <t>Tecnico della Prevenzione nell'Ambiente  e nei Luoghi di Lavoro</t>
+          <t>Vari profili</t>
         </is>
       </c>
       <c r="H106" t="inlineStr">
         <is>
-          <t>24/04/2025 00:00</t>
+          <t>03/10/2025 00:00</t>
         </is>
       </c>
       <c r="I106" t="inlineStr">
         <is>
-          <t>23/04/2027 23:59</t>
+          <t>13/10/2025 23:59</t>
         </is>
       </c>
       <c r="K106" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N106" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P106" t="inlineStr"/>
       <c r="Q106" t="inlineStr"/>
       <c r="R106" t="inlineStr"/>
       <c r="S106" t="inlineStr"/>
       <c r="T106" t="inlineStr"/>
       <c r="AC106" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE106" t="inlineStr">
         <is>
-          <t>Concorsi Comparto</t>
+          <t>AVVISI/SELEZIONI INTERNE per il personale dipendente dell'Azienda</t>
         </is>
       </c>
       <c r="AF106" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Non definito</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr"/>
       <c r="B107" t="inlineStr"/>
       <c r="C107" t="inlineStr">
         <is>
-          <t>Graduatoria concorso pubblico, per titoli ed esami, per n. 4 posti di Dirigente delle Professioni Sanitarie – Area della Riabilitazione</t>
+          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione professionale denominato "Ufficio Acquisti Dispositivi Medici", riservato al personale dipendente appartenente al ruolo amministrativo - APSF Collaboratore Amministrativo.</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="E107" t="inlineStr"/>
       <c r="F107" t="inlineStr">
         <is>
-          <t>Dirigenza dell'Area Sanità</t>
+          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo amministrativo</t>
         </is>
       </c>
       <c r="G107" t="inlineStr">
         <is>
-          <t>Dirigente delle Professioni Sanitarie - Area della Riabilitazione</t>
+          <t>Collaboratore Amministrativo Professionale</t>
         </is>
       </c>
       <c r="H107" t="inlineStr">
         <is>
-          <t>23/04/2025 00:00</t>
+          <t>03/10/2025 00:00</t>
         </is>
       </c>
       <c r="I107" t="inlineStr">
         <is>
-          <t>22/04/2027 23:59</t>
+          <t>13/10/2025 23:59</t>
         </is>
       </c>
       <c r="K107" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N107" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P107" t="inlineStr"/>
       <c r="Q107" t="inlineStr"/>
       <c r="R107" t="inlineStr"/>
       <c r="S107" t="inlineStr"/>
       <c r="T107" t="inlineStr"/>
       <c r="AC107" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE107" t="inlineStr">
         <is>
-          <t>Avvisi Incarichi 15 septies/octies D.Lgs 502/92</t>
+          <t>AVVISI/SELEZIONI INTERNE per il personale dipendente dell'Azienda</t>
         </is>
       </c>
       <c r="AF107" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Non definito</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr"/>
       <c r="B108" t="inlineStr"/>
       <c r="C108" t="inlineStr">
         <is>
-          <t>Azienda Zero - graduatoria concorso pubblico per n. 9 Dirigenti Medici disciplina di Neuropsichiatria Infantile</t>
+          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa di coordinamento denominato " Responsabile Organizzativo Case della Comunità", riservato al personale dipendente appartenente al ruolo sanitario - APSF Infermiere</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="E108" t="inlineStr"/>
       <c r="F108" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
         </is>
       </c>
       <c r="G108" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>Infermiere</t>
         </is>
       </c>
       <c r="H108" t="inlineStr">
         <is>
-          <t>18/04/2025 00:00</t>
+          <t>03/10/2025 00:00</t>
         </is>
       </c>
       <c r="I108" t="inlineStr">
         <is>
-          <t>16/04/2027 23:59</t>
+          <t>13/10/2025 23:59</t>
         </is>
       </c>
       <c r="K108" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N108" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P108" t="inlineStr"/>
       <c r="Q108" t="inlineStr"/>
       <c r="R108" t="inlineStr"/>
       <c r="S108" t="inlineStr"/>
       <c r="T108" t="inlineStr"/>
       <c r="AC108" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE108" t="inlineStr">
         <is>
-          <t>Concorsi Dirigenza</t>
+          <t>AVVISI/SELEZIONI INTERNE per il personale dipendente dell'Azienda</t>
         </is>
       </c>
       <c r="AF108" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Non definito</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr"/>
       <c r="B109" t="inlineStr"/>
       <c r="C109" t="inlineStr">
         <is>
-          <t>Azienda Zero - graduatoria concorso n. 43 posti di Dirigente Medico di Psichiatria</t>
+          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa denominato "Logistica Integrata e Autoparco", riservato al personale dipendente appartenente al ruolo amministrativo, tecnico e professionale- APSF Collaboratore Amministrativo e Collaboratore Tecnico Professionale</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="E109" t="inlineStr"/>
-      <c r="F109" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="H109" t="inlineStr">
         <is>
-          <t>16/04/2025 00:00</t>
+          <t>03/10/2025 00:00</t>
         </is>
       </c>
       <c r="I109" t="inlineStr">
         <is>
-          <t>13/04/2027 23:59</t>
+          <t>13/10/2025 23:59</t>
         </is>
       </c>
       <c r="K109" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N109" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P109" t="inlineStr"/>
       <c r="Q109" t="inlineStr"/>
       <c r="R109" t="inlineStr"/>
       <c r="S109" t="inlineStr"/>
       <c r="T109" t="inlineStr"/>
       <c r="AC109" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE109" t="inlineStr">
         <is>
-          <t>Concorsi Dirigenza</t>
+          <t>AVVISI/SELEZIONI INTERNE per il personale dipendente dell'Azienda</t>
         </is>
       </c>
       <c r="AF109" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Non definito</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr"/>
       <c r="B110" t="inlineStr"/>
       <c r="C110" t="inlineStr">
         <is>
-          <t xml:space="preserve">Graduatoria concorso pubblico, per titoli ed esami, per n. 9 posti, a tempo pieno e indeterminato, di Coadiutore Amministrativo Senior – Area degli Operatori – Ruolo Amministrativo.
-</t>
+          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa denominato " Ufficio Acquisti Farmaci", riservato al personale dipendente appartenente al ruolo amministrativo - APSF Collaboratore Amministrativo</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="E110" t="inlineStr"/>
       <c r="F110" t="inlineStr">
         <is>
-          <t>Area degli Operatori - Ruolo Amministrativo</t>
+          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo amministrativo</t>
         </is>
       </c>
       <c r="G110" t="inlineStr">
         <is>
-          <t>Coadiutore Amministrativo Senior</t>
+          <t>Collaboratore Amministrativo Professionale</t>
         </is>
       </c>
       <c r="H110" t="inlineStr">
         <is>
-          <t>14/04/2025 00:00</t>
+          <t>03/10/2025 00:00</t>
         </is>
       </c>
       <c r="I110" t="inlineStr">
         <is>
-          <t>13/04/2027 23:59</t>
+          <t>13/10/2025 23:59</t>
         </is>
       </c>
       <c r="K110" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N110" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P110" t="inlineStr"/>
       <c r="Q110" t="inlineStr"/>
       <c r="R110" t="inlineStr"/>
       <c r="S110" t="inlineStr"/>
       <c r="T110" t="inlineStr"/>
       <c r="AC110" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE110" t="inlineStr">
         <is>
-          <t>Concorsi Comparto</t>
+          <t>AVVISI/SELEZIONI INTERNE per il personale dipendente dell'Azienda</t>
         </is>
       </c>
       <c r="AF110" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Non definito</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr"/>
       <c r="B111" t="inlineStr"/>
       <c r="C111" t="inlineStr">
         <is>
-          <t>Tabella triennale avvisi, concorsi e procedure comparative aggiornata a marzo 2025</t>
+          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa di coordinamento denominato "Coordinamento Salute in Carcere e Istituto Minorile" riservato al personale dipendente appartenente al ruolo sanitario - APSF Infermiere</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
-          <t>Pubblicato</t>
-[...4 lines deleted...]
-          <t>Tabella triennale avvisi, concorsi e procedure comparative aggiornata a marzo 2025</t>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E111" t="inlineStr"/>
+      <c r="F111" t="inlineStr">
+        <is>
+          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
+        </is>
+      </c>
+      <c r="G111" t="inlineStr">
+        <is>
+          <t>Infermiere</t>
         </is>
       </c>
       <c r="H111" t="inlineStr">
         <is>
-          <t>28/03/2025 00:00</t>
+          <t>03/10/2025 00:00</t>
         </is>
       </c>
       <c r="I111" t="inlineStr">
         <is>
-          <t>27/03/2030 23:59</t>
+          <t>13/10/2025 23:59</t>
         </is>
       </c>
       <c r="K111" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N111" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P111" t="inlineStr"/>
       <c r="Q111" t="inlineStr"/>
       <c r="R111" t="inlineStr"/>
       <c r="S111" t="inlineStr"/>
       <c r="T111" t="inlineStr"/>
       <c r="AC111" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE111" t="inlineStr">
         <is>
-          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
+          <t>AVVISI/SELEZIONI INTERNE per il personale dipendente dell'Azienda</t>
         </is>
       </c>
       <c r="AF111" t="inlineStr">
         <is>
           <t>Non definito</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr"/>
       <c r="B112" t="inlineStr"/>
       <c r="C112" t="inlineStr">
         <is>
-          <t>Azienda Zero - graduatoria concorso pubblico per n. 9 posti di Tecnico di Neurofisiopatologia - Area PSF</t>
+          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa di coordinamento denominato "Responsabile Area Socio-Educativa UOC IAF e Consultorio Familiare D1", riservato al personale dipendente appartenente al ruolo socio-sanitario - APSF Assistente Sociale.</t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="E112" t="inlineStr"/>
       <c r="F112" t="inlineStr">
         <is>
-          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
+          <t>Area dei Professionisti della Salute e dei Funzionari - ruolo socio-sanitario</t>
         </is>
       </c>
       <c r="G112" t="inlineStr">
         <is>
-          <t>Tecnico della Neurofisiopatologia</t>
+          <t>Assistente Sociale</t>
         </is>
       </c>
       <c r="H112" t="inlineStr">
         <is>
-          <t>14/03/2025 00:00</t>
+          <t>03/10/2025 00:00</t>
         </is>
       </c>
       <c r="I112" t="inlineStr">
         <is>
-          <t>12/03/2027 23:59</t>
+          <t>13/10/2025 23:59</t>
         </is>
       </c>
       <c r="K112" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N112" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P112" t="inlineStr"/>
       <c r="Q112" t="inlineStr"/>
       <c r="R112" t="inlineStr"/>
       <c r="S112" t="inlineStr"/>
       <c r="T112" t="inlineStr"/>
       <c r="AC112" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE112" t="inlineStr">
         <is>
-          <t>Concorsi Comparto</t>
+          <t>AVVISI/SELEZIONI INTERNE per il personale dipendente dell'Azienda</t>
         </is>
       </c>
       <c r="AF112" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Non definito</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="inlineStr"/>
       <c r="B113" t="inlineStr"/>
       <c r="C113" t="inlineStr">
         <is>
-          <t>Procedura comparativa per il conferimento di incarichi libero - professionali a medici, ex art. 7, comma 6, del D.Lgs. nr. 165/2001, per prestare attività presso la UOC di Cardiologia.</t>
+          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa di coordinamento denominato "Responsabile Area Socio-Educativa UOC IAF e Consultorio Familiare D2", riservato al personale dipendente appartenente al ruolo socio-sanitario - APSF Assistente Sociale.</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E113" t="inlineStr"/>
       <c r="F113" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>Area dei Professionisti della Salute e dei Funzionari - ruolo socio-sanitario</t>
         </is>
       </c>
       <c r="G113" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>Assistente Sociale</t>
         </is>
       </c>
       <c r="H113" t="inlineStr">
         <is>
-          <t>12/03/2025 00:00</t>
+          <t>03/10/2025 00:00</t>
         </is>
       </c>
       <c r="I113" t="inlineStr">
         <is>
-          <t>31/12/2025 23:59</t>
+          <t>13/10/2025 23:59</t>
         </is>
       </c>
       <c r="K113" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N113" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P113" t="inlineStr"/>
       <c r="Q113" t="inlineStr"/>
       <c r="R113" t="inlineStr"/>
       <c r="S113" t="inlineStr"/>
       <c r="T113" t="inlineStr"/>
       <c r="AC113" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE113" t="inlineStr">
         <is>
-          <t>Incarichi libero professionali</t>
+          <t>AVVISI/SELEZIONI INTERNE per il personale dipendente dell'Azienda</t>
         </is>
       </c>
       <c r="AF113" t="inlineStr">
         <is>
-          <t>Lavoro autonomo</t>
+          <t>Non definito</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr"/>
       <c r="B114" t="inlineStr"/>
       <c r="C114" t="inlineStr">
         <is>
-          <t>Procedura comparativa per il conferimento di incarichi libero - professionali a medici, ex art. 7, comma 6, del D.Lgs. nr. 165/2001, per prestare attività presso le UOC di Medicina Generale dell'Azienda.</t>
+          <t>Avviso di selezione interna per titoli e colloquio per il conferimento di un incarico di funzione organizzativa denominato "Ufficio Tecnologie di Laboratorio e Diagnostica" , riservato al ruolo amministrativo - APSF Collaboratore Amministrativo.</t>
         </is>
       </c>
       <c r="D114" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E114" t="inlineStr"/>
       <c r="F114" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo amministrativo</t>
         </is>
       </c>
       <c r="G114" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>Collaboratore Amministrativo Professionale</t>
         </is>
       </c>
       <c r="H114" t="inlineStr">
         <is>
-          <t>12/03/2025 00:00</t>
+          <t>03/10/2025 00:00</t>
         </is>
       </c>
       <c r="I114" t="inlineStr">
         <is>
-          <t>31/12/2025 23:59</t>
+          <t>13/10/2025 23:59</t>
         </is>
       </c>
       <c r="K114" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N114" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P114" t="inlineStr"/>
       <c r="Q114" t="inlineStr"/>
       <c r="R114" t="inlineStr"/>
       <c r="S114" t="inlineStr"/>
       <c r="T114" t="inlineStr"/>
       <c r="AC114" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE114" t="inlineStr">
         <is>
-          <t>Incarichi libero professionali</t>
+          <t>AVVISI/SELEZIONI INTERNE per il personale dipendente dell'Azienda</t>
         </is>
       </c>
       <c r="AF114" t="inlineStr">
         <is>
-          <t>Lavoro autonomo</t>
+          <t>Non definito</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="inlineStr"/>
       <c r="B115" t="inlineStr"/>
       <c r="C115" t="inlineStr">
         <is>
-          <t>Procedura comparativa per il conferimento di incarichi libero - professionali a medici, ex art. 7, comma 6, del D.Lgs. nr. 165/2001, per prestare attività assistenziali presso le strutture dell'Azienda.</t>
+          <t>Tabella triennale avvisi, concorsi e procedure comparative aggiornata a settembre 2025</t>
         </is>
       </c>
       <c r="D115" t="inlineStr">
         <is>
-          <t>Scaduto</t>
-[...10 lines deleted...]
-          <t>Dirigente Medico</t>
+          <t>Pubblicato</t>
+        </is>
+      </c>
+      <c r="E115" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Tabella triennale avvisi, concorsi e procedure comparative aggiornata a settembre 2025&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H115" t="inlineStr">
         <is>
-          <t>12/03/2025 00:00</t>
+          <t>25/09/2025 00:00</t>
         </is>
       </c>
       <c r="I115" t="inlineStr">
         <is>
-          <t>31/12/2025 23:59</t>
+          <t>24/09/3030 23:59</t>
         </is>
       </c>
       <c r="K115" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N115" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P115" t="inlineStr"/>
       <c r="Q115" t="inlineStr"/>
       <c r="R115" t="inlineStr"/>
       <c r="S115" t="inlineStr"/>
       <c r="T115" t="inlineStr"/>
+      <c r="W115" t="n">
+        <v>0</v>
+      </c>
+      <c r="X115" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y115" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z115" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA115" t="n">
+        <v>0</v>
+      </c>
       <c r="AC115" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD115" t="n">
+        <v>0</v>
+      </c>
       <c r="AE115" t="inlineStr">
         <is>
-          <t>Incarichi libero professionali</t>
+          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
         </is>
       </c>
       <c r="AF115" t="inlineStr">
         <is>
-          <t>Lavoro autonomo</t>
+          <t>Non definito</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr"/>
       <c r="B116" t="inlineStr"/>
       <c r="C116" t="inlineStr">
         <is>
-          <t>Procedura comparativa per il conferimento di incarichi libero - professionali a medici, ex art. 7, comma 6, del D.Lgs. nr. 165/2001, per prestare attività presso le UOC di Anestesia e Rianimazione degli Ospedali dell'Azienda.</t>
+          <t>Azienda Zero - graduatoria concorso pubblico per n. 6 Dirigenti Medici disciplina di Malattie Infettive</t>
         </is>
       </c>
       <c r="D116" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Pubblicazione graduatoria</t>
         </is>
       </c>
       <c r="E116" t="inlineStr"/>
       <c r="F116" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G116" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H116" t="inlineStr">
         <is>
-          <t>12/03/2025 00:00</t>
+          <t>25/09/2025 00:00</t>
         </is>
       </c>
       <c r="I116" t="inlineStr">
         <is>
-          <t>31/12/2025 23:59</t>
+          <t>24/09/2027 23:59</t>
         </is>
       </c>
       <c r="K116" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N116" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P116" t="inlineStr"/>
       <c r="Q116" t="inlineStr"/>
       <c r="R116" t="inlineStr"/>
       <c r="S116" t="inlineStr"/>
       <c r="T116" t="inlineStr"/>
       <c r="AC116" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE116" t="inlineStr">
         <is>
-          <t>Incarichi libero professionali</t>
+          <t>Concorsi Dirigenza</t>
         </is>
       </c>
       <c r="AF116" t="inlineStr">
         <is>
-          <t>Lavoro autonomo</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="inlineStr"/>
       <c r="B117" t="inlineStr"/>
       <c r="C117" t="inlineStr">
         <is>
-          <t>Procedura comparativa per il conferimento di incarichi libero - professionali a medici, ex art. 7, comma 6, del D.Lgs. nr. 165/2001, per prestare attività presso le UOC di Urologia.</t>
+          <t xml:space="preserve">Azienda Zero - Graduatoria concorso pubblico, per titoli ed esami, per n. 46 posti di Assistente Sanitario – Area dei Professionisti della Salute e dei Funzionari – Ruolo Sanitario.
+</t>
         </is>
       </c>
       <c r="D117" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Pubblicazione graduatoria</t>
         </is>
       </c>
       <c r="E117" t="inlineStr"/>
       <c r="F117" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
         </is>
       </c>
       <c r="G117" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>Assistente Sanitario</t>
         </is>
       </c>
       <c r="H117" t="inlineStr">
         <is>
-          <t>12/03/2025 00:00</t>
+          <t>24/09/2025 00:00</t>
         </is>
       </c>
       <c r="I117" t="inlineStr">
         <is>
-          <t>31/12/2025 23:59</t>
+          <t>22/09/2027 23:59</t>
         </is>
       </c>
       <c r="K117" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N117" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P117" t="inlineStr"/>
       <c r="Q117" t="inlineStr"/>
       <c r="R117" t="inlineStr"/>
       <c r="S117" t="inlineStr"/>
       <c r="T117" t="inlineStr"/>
       <c r="AC117" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE117" t="inlineStr">
         <is>
-          <t>Incarichi libero professionali</t>
+          <t>Concorsi Comparto</t>
         </is>
       </c>
       <c r="AF117" t="inlineStr">
         <is>
-          <t>Lavoro autonomo</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="inlineStr"/>
       <c r="B118" t="inlineStr"/>
       <c r="C118" t="inlineStr">
         <is>
-          <t>Azienda Zero - graduatoria concorso pubblico per n. 68 posti di Dirigente Medico di Anestesia e Rianimazione</t>
+          <t xml:space="preserve">Azienda Zero - Graduatoria concorso pubblico, per titoli ed esami, per n. 58 posti di Tecnico Sanitario di Radiologia Medica – Area dei Professionisti della Salute e dei Funzionari – Ruolo Sanitario.
+</t>
         </is>
       </c>
       <c r="D118" t="inlineStr">
         <is>
           <t>Pubblicazione graduatoria</t>
         </is>
       </c>
       <c r="E118" t="inlineStr"/>
       <c r="F118" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>D</t>
         </is>
       </c>
       <c r="G118" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>C.P.S. Tecnico Sanitario di Radiologia Medica</t>
         </is>
       </c>
       <c r="H118" t="inlineStr">
         <is>
-          <t>03/03/2025 00:00</t>
+          <t>24/09/2025 00:00</t>
         </is>
       </c>
       <c r="I118" t="inlineStr">
         <is>
-          <t>26/02/2027 23:59</t>
+          <t>22/09/2027 23:59</t>
         </is>
       </c>
       <c r="K118" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N118" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P118" t="inlineStr"/>
       <c r="Q118" t="inlineStr"/>
       <c r="R118" t="inlineStr"/>
       <c r="S118" t="inlineStr"/>
       <c r="T118" t="inlineStr"/>
       <c r="AC118" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE118" t="inlineStr">
         <is>
-          <t>Concorsi Dirigenza</t>
+          <t>Concorsi Comparto</t>
         </is>
       </c>
       <c r="AF118" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="inlineStr"/>
       <c r="B119" t="inlineStr"/>
       <c r="C119" t="inlineStr">
         <is>
-          <t xml:space="preserve">Azienda Zero - graduatoria concorso pubblico per n. 119 posti di Dirigente Medico di Medicina d'Emergenza-Urgenza </t>
+          <t>Azienda Zero - graduatoria concorso pubblico per n. 4 Dirigenti Veterinari disciplina di Sanità Animale</t>
         </is>
       </c>
       <c r="D119" t="inlineStr">
         <is>
           <t>Pubblicazione graduatoria</t>
         </is>
       </c>
       <c r="E119" t="inlineStr"/>
       <c r="F119" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G119" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>Dirigente Veterinario</t>
         </is>
       </c>
       <c r="H119" t="inlineStr">
         <is>
-          <t>03/03/2025 00:00</t>
+          <t>24/09/2025 00:00</t>
         </is>
       </c>
       <c r="I119" t="inlineStr">
         <is>
-          <t>26/02/2027 23:59</t>
+          <t>18/09/2027 23:59</t>
         </is>
       </c>
       <c r="K119" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N119" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P119" t="inlineStr"/>
       <c r="Q119" t="inlineStr"/>
       <c r="R119" t="inlineStr"/>
       <c r="S119" t="inlineStr"/>
       <c r="T119" t="inlineStr"/>
       <c r="AC119" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE119" t="inlineStr">
         <is>
           <t>Concorsi Dirigenza</t>
         </is>
       </c>
       <c r="AF119" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="inlineStr"/>
       <c r="B120" t="inlineStr"/>
       <c r="C120" t="inlineStr">
         <is>
-          <t>Azienda Zero - graduatoria concorso pubblico n. 111 posti di Tecnico Sanitario di Laboratorio Biomedico</t>
+          <t>Azienda Zero - Graduatoria concorso pubblico per n. 12 posti di Dirigente Medico di Organizzazione dei Servizi Sanitari di Base</t>
         </is>
       </c>
       <c r="D120" t="inlineStr">
         <is>
           <t>Pubblicazione graduatoria</t>
         </is>
       </c>
       <c r="E120" t="inlineStr"/>
       <c r="F120" t="inlineStr">
         <is>
-          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G120" t="inlineStr">
         <is>
-          <t>Tecnico Sanitario di Laboratorio Biomedico</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H120" t="inlineStr">
         <is>
-          <t>03/03/2025 00:00</t>
+          <t>19/09/2025 00:00</t>
         </is>
       </c>
       <c r="I120" t="inlineStr">
         <is>
-          <t>26/02/2027 23:59</t>
+          <t>16/09/2027 23:59</t>
         </is>
       </c>
       <c r="K120" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N120" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P120" t="inlineStr"/>
       <c r="Q120" t="inlineStr"/>
       <c r="R120" t="inlineStr"/>
       <c r="S120" t="inlineStr"/>
       <c r="T120" t="inlineStr"/>
       <c r="AC120" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE120" t="inlineStr">
         <is>
-          <t>Concorsi Comparto</t>
+          <t>Concorsi Dirigenza</t>
         </is>
       </c>
       <c r="AF120" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="inlineStr"/>
       <c r="B121" t="inlineStr"/>
       <c r="C121" t="inlineStr">
         <is>
-          <t>Procedura comparativa per il conferimento di nr. 3 incarichi libero - professionali, ex art. 7, comma 6, del D.Lgs. nr. 165/2001, professionisti laureati in psicologia - specializzati in psicoterapia per la realizzazione delle attività previste dal progetto "ORA - ORIENTAMENTO RETE ASCOLTO".</t>
+          <t>Azienda Zero - Graduatoria concorso pubblico per n. 11 posti di Dirigente Medico di Oncologia</t>
         </is>
       </c>
       <c r="D121" t="inlineStr">
         <is>
           <t>Pubblicazione graduatoria</t>
         </is>
       </c>
       <c r="E121" t="inlineStr"/>
       <c r="F121" t="inlineStr">
         <is>
-          <t>Dirigenza</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G121" t="inlineStr">
         <is>
-          <t>Dirigente Psicologo</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H121" t="inlineStr">
         <is>
-          <t>28/02/2025 00:00</t>
+          <t>19/09/2025 00:00</t>
         </is>
       </c>
       <c r="I121" t="inlineStr">
         <is>
-          <t>09/03/2025 23:59</t>
+          <t>16/09/2027 23:59</t>
         </is>
       </c>
       <c r="K121" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N121" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P121" t="inlineStr"/>
       <c r="Q121" t="inlineStr"/>
       <c r="R121" t="inlineStr"/>
       <c r="S121" t="inlineStr"/>
       <c r="T121" t="inlineStr"/>
       <c r="AC121" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE121" t="inlineStr">
         <is>
-          <t>Incarichi libero professionali</t>
+          <t>Concorsi Dirigenza</t>
         </is>
       </c>
       <c r="AF121" t="inlineStr">
         <is>
-          <t>Lavoro autonomo</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="inlineStr"/>
       <c r="B122" t="inlineStr"/>
       <c r="C122" t="inlineStr">
         <is>
-          <t>Azienda Zero - Graduatoria concorso pubblico per n. 5 Dirigenti Medici disciplina di Chirurgia Maxillo-Facciale</t>
+          <t>Azienda Zero - graduatoria concorso pubblico per n. 5 posti di Dirigente Medico di Ginecologia e Ostetricia per Procreazione Medicalmente Assistita</t>
         </is>
       </c>
       <c r="D122" t="inlineStr">
         <is>
           <t>Pubblicazione graduatoria</t>
         </is>
       </c>
       <c r="E122" t="inlineStr"/>
       <c r="F122" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G122" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H122" t="inlineStr">
         <is>
-          <t>25/02/2025 00:00</t>
+          <t>16/09/2025 00:00</t>
         </is>
       </c>
       <c r="I122" t="inlineStr">
         <is>
-          <t>20/02/2027 23:59</t>
+          <t>10/09/2027 23:59</t>
         </is>
       </c>
       <c r="K122" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N122" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P122" t="inlineStr"/>
       <c r="Q122" t="inlineStr"/>
       <c r="R122" t="inlineStr"/>
       <c r="S122" t="inlineStr"/>
       <c r="T122" t="inlineStr"/>
       <c r="AC122" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE122" t="inlineStr">
         <is>
           <t>Concorsi Dirigenza</t>
         </is>
       </c>
       <c r="AF122" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="inlineStr"/>
       <c r="B123" t="inlineStr"/>
       <c r="C123" t="inlineStr">
         <is>
-          <t>Procedura comparativa per il conferimento di incarichi libero - professionali a medici, ex art. 7, comma 6, del D.Lgs. nr. 165/2001, per prestare attività presso la UOC Centrale Operativa 118.</t>
+          <t>Avviso pubblico per il conferimento dell'incarico di Direttore UOC Disabilità e non Autosufficienza del Distretto 1 di Rovigo</t>
         </is>
       </c>
       <c r="D123" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Pubblicazione graduatoria</t>
         </is>
       </c>
       <c r="E123" t="inlineStr"/>
       <c r="F123" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G123" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H123" t="inlineStr">
         <is>
-          <t>25/02/2025 00:00</t>
+          <t>16/09/2025 00:00</t>
         </is>
       </c>
       <c r="I123" t="inlineStr">
         <is>
-          <t>31/12/2025 23:59</t>
+          <t>16/10/2025 23:59</t>
         </is>
       </c>
       <c r="K123" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N123" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P123" t="inlineStr"/>
       <c r="Q123" t="inlineStr"/>
       <c r="R123" t="inlineStr"/>
       <c r="S123" t="inlineStr"/>
       <c r="T123" t="inlineStr"/>
+      <c r="W123" t="n">
+        <v>0</v>
+      </c>
+      <c r="X123" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y123" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z123" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA123" t="n">
+        <v>0</v>
+      </c>
       <c r="AC123" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD123" t="n">
+        <v>0</v>
+      </c>
       <c r="AE123" t="inlineStr">
         <is>
-          <t>Incarichi libero professionali</t>
+          <t>Avviso di struttura complessa</t>
         </is>
       </c>
       <c r="AF123" t="inlineStr">
         <is>
-          <t>Lavoro autonomo</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="inlineStr"/>
       <c r="B124" t="inlineStr"/>
       <c r="C124" t="inlineStr">
         <is>
-          <t xml:space="preserve">GRADUATORIA CONCORSO PUBBLICO, PER TITOLI ED ESAMI, PER LA COPERTURA DI N. 13 POSTI DI COLLABORATORE AMMINISTRATIVO PROFESSIONALE SETTORE GIURIDICO AREA DEI PROFESSIONISTI DELLA SALUTE E DEI FUNZIONARI – RUOLO AMMINISTRATIVO
-</t>
+          <t>Avviso pubblico di mobilità volontaria per n. 1 Dirigente Medico disciplina di Direzione Medica di Presidio Ospedaliero</t>
         </is>
       </c>
       <c r="D124" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
-[...2 lines deleted...]
-      <c r="E124" t="inlineStr"/>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E124" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Avviso pubblico di mobilità volontaria per n. 1 Dirigente Medico disciplina di Direzione Medica di Presidio Ospedaliero&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="F124" t="inlineStr">
         <is>
-          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo amministrativo</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G124" t="inlineStr">
         <is>
-          <t>Collaboratore Amministrativo Professionale</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H124" t="inlineStr">
         <is>
-          <t>21/02/2025 00:00</t>
+          <t>05/09/2025 00:00</t>
         </is>
       </c>
       <c r="I124" t="inlineStr">
         <is>
-          <t>19/02/2027 23:59</t>
+          <t>05/10/2025 23:59</t>
         </is>
       </c>
       <c r="K124" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N124" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P124" t="inlineStr"/>
       <c r="Q124" t="inlineStr"/>
       <c r="R124" t="inlineStr"/>
       <c r="S124" t="inlineStr"/>
       <c r="T124" t="inlineStr"/>
-      <c r="U124" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="W124" t="n">
+        <v>0</v>
+      </c>
+      <c r="X124" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y124" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z124" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA124" t="n">
+        <v>0</v>
       </c>
       <c r="AC124" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD124" t="n">
+        <v>0</v>
+      </c>
       <c r="AE124" t="inlineStr">
         <is>
-          <t>Concorsi Comparto</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF124" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="inlineStr"/>
       <c r="B125" t="inlineStr"/>
       <c r="C125" t="inlineStr">
         <is>
-          <t>Procedura comparativa per il conferimento di nr. 2 incarichi libero - professionali a veterinari, ex art. 7, comma 6, del D.Lgs. nr. 165/2001, per il la UOC Servizio Veterinario di Igiene degli Alimenti di Origine Animale e loro derivati.</t>
+          <t>Avviso di procedura comparativa per l’attribuzione di n. 1 incarico libero professionale, ex art. 7, comma 6, D. Lgs 165 del 30.03.2001 e ss.mm.ii., a professionista laureato in Psicologia, specializzato in Psicoterapia, per la realizzazione delle attività previste dal Progetto relativo al Contrasto al Gioco D’Azzardo Patologico della Regione Veneto, da assegnare alla UOC SERD dell’Azienda Ulss 5 Polesana.</t>
         </is>
       </c>
       <c r="D125" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E125" t="inlineStr"/>
-      <c r="F125" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="H125" t="inlineStr">
         <is>
-          <t>20/02/2025 00:00</t>
+          <t>05/09/2025 00:00</t>
         </is>
       </c>
       <c r="I125" t="inlineStr">
         <is>
-          <t>10/03/2025 23:59</t>
+          <t>16/09/2025 23:59</t>
         </is>
       </c>
       <c r="K125" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N125" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P125" t="inlineStr"/>
       <c r="Q125" t="inlineStr"/>
       <c r="R125" t="inlineStr"/>
       <c r="S125" t="inlineStr"/>
       <c r="T125" t="inlineStr"/>
       <c r="AC125" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE125" t="inlineStr">
         <is>
           <t>Incarichi libero professionali</t>
         </is>
       </c>
       <c r="AF125" t="inlineStr">
         <is>
           <t>Lavoro autonomo</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="inlineStr"/>
       <c r="B126" t="inlineStr"/>
       <c r="C126" t="inlineStr">
         <is>
-          <t>Procedura comparativa per il conferimento di incarichi libero - professionali a professionista laureato in psicologia e specializzato in psicoterapia, ex art. 7, comma 6, del D.Lgs. nr. 165/2001, per il progetto "contrasto ai disturbi della nutrizione e alimentazione".</t>
+          <t>Avviso di selezione pubblica per conferimento di nr. 2 incarichi libero professionali, ad Avvocati con comprovata esperienza in materia di responsabilità civile verso terzi in ambito sanitario, per attività di supporto alla gestione stragiudiziale dei sinistri di responsabilità civile sanitaria presso la UOC Affari Generali e Comitato Aziendale di Valutazione Sinistri.</t>
         </is>
       </c>
       <c r="D126" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="E126" t="inlineStr"/>
-      <c r="F126" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="H126" t="inlineStr">
         <is>
-          <t>19/02/2025 00:00</t>
+          <t>01/09/2025 00:00</t>
         </is>
       </c>
       <c r="I126" t="inlineStr">
         <is>
-          <t>27/02/2025 23:59</t>
+          <t>10/09/2025 23:59</t>
         </is>
       </c>
       <c r="K126" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N126" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P126" t="inlineStr"/>
       <c r="Q126" t="inlineStr"/>
       <c r="R126" t="inlineStr"/>
       <c r="S126" t="inlineStr"/>
       <c r="T126" t="inlineStr"/>
       <c r="AC126" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE126" t="inlineStr">
         <is>
           <t>Incarichi libero professionali</t>
         </is>
       </c>
       <c r="AF126" t="inlineStr">
         <is>
           <t>Lavoro autonomo</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="inlineStr"/>
       <c r="B127" t="inlineStr"/>
       <c r="C127" t="inlineStr">
         <is>
-          <t>Procedura comparativa per il conferimento di incarichi libero - professionali a medici, ex art. 7, comma 6, del D.Lgs. nr. 165/2001, per prestare attività presso la UOC di Pediatria.</t>
+          <t>Avviso pubblico, per soli titoli, per l'assunzione a tempo determinato di n. 1 Tecnico Sanitario di Laboratorio Biomedico - Area PSF</t>
         </is>
       </c>
       <c r="D127" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Pubblicazione graduatoria</t>
         </is>
       </c>
       <c r="E127" t="inlineStr"/>
       <c r="F127" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
         </is>
       </c>
       <c r="G127" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>Tecnico Sanitario di Laboratorio Biomedico</t>
         </is>
       </c>
       <c r="H127" t="inlineStr">
         <is>
-          <t>19/02/2025 00:00</t>
+          <t>08/08/2025 00:00</t>
         </is>
       </c>
       <c r="I127" t="inlineStr">
         <is>
-          <t>31/12/2025 23:59</t>
+          <t>22/08/2025 23:59</t>
         </is>
       </c>
       <c r="K127" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N127" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P127" t="inlineStr"/>
       <c r="Q127" t="inlineStr"/>
       <c r="R127" t="inlineStr"/>
       <c r="S127" t="inlineStr"/>
       <c r="T127" t="inlineStr"/>
+      <c r="W127" t="n">
+        <v>0</v>
+      </c>
+      <c r="X127" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y127" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z127" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA127" t="n">
+        <v>0</v>
+      </c>
       <c r="AC127" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD127" t="n">
+        <v>0</v>
+      </c>
       <c r="AE127" t="inlineStr">
         <is>
-          <t>Incarichi libero professionali</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF127" t="inlineStr">
         <is>
-          <t>Lavoro autonomo</t>
+          <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="inlineStr"/>
       <c r="B128" t="inlineStr"/>
       <c r="C128" t="inlineStr">
         <is>
-          <t>Procedura comparativa per il conferimento di incarichi libero - professionali a medici, ex art. 7, comma 6, del D.Lgs. nr. 165/2001, per prestare attività presso la UOC di Gastroenterologia dell'Azienda.</t>
+          <t>Azienda Zero - graduatoria concorso pubblico per n. 11 posti di Dirigente Medico di Nefrologia</t>
         </is>
       </c>
       <c r="D128" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Pubblicazione graduatoria</t>
         </is>
       </c>
       <c r="E128" t="inlineStr"/>
       <c r="F128" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G128" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H128" t="inlineStr">
         <is>
-          <t>13/02/2025 00:00</t>
+          <t>07/08/2025 00:00</t>
         </is>
       </c>
       <c r="I128" t="inlineStr">
         <is>
-          <t>31/12/2025 23:59</t>
+          <t>05/08/2027 23:59</t>
         </is>
       </c>
       <c r="K128" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N128" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P128" t="inlineStr"/>
       <c r="Q128" t="inlineStr"/>
       <c r="R128" t="inlineStr"/>
       <c r="S128" t="inlineStr"/>
       <c r="T128" t="inlineStr"/>
       <c r="AC128" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE128" t="inlineStr">
         <is>
-          <t>Incarichi libero professionali</t>
+          <t>Concorsi Dirigenza</t>
         </is>
       </c>
       <c r="AF128" t="inlineStr">
         <is>
-          <t>Lavoro autonomo</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="inlineStr"/>
       <c r="B129" t="inlineStr"/>
       <c r="C129" t="inlineStr">
         <is>
-          <t>GRADUATORIA CONCORSO PUBBLICO, PER TITOLI ED ESAMI, PER LA COPERTURA DI N. 20 POSTI DI ASSISTENTE
-[...1 lines deleted...]
-SOCIOSANITARIO</t>
+          <t>Azienda Zero - graduatoria concorso pubblico per n. 8 posti di Dirigente Veterinario disciplina Produzione, Trasformazione, Commercializzazione, Conservazione e Trasporto Alimenti di Origine Animale e loro Derivati</t>
         </is>
       </c>
       <c r="D129" t="inlineStr">
         <is>
           <t>Pubblicazione graduatoria</t>
         </is>
       </c>
       <c r="E129" t="inlineStr"/>
       <c r="F129" t="inlineStr">
         <is>
-          <t>Area dei Professionisti della Salute e dei Funzionari - ruolo socio-sanitario</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G129" t="inlineStr">
         <is>
-          <t>Assistente Sociale</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H129" t="inlineStr">
         <is>
-          <t>04/02/2025 00:00</t>
+          <t>07/08/2025 00:00</t>
         </is>
       </c>
       <c r="I129" t="inlineStr">
         <is>
-          <t>02/02/2027 23:59</t>
+          <t>05/08/2027 23:59</t>
         </is>
       </c>
       <c r="K129" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N129" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P129" t="inlineStr"/>
       <c r="Q129" t="inlineStr"/>
       <c r="R129" t="inlineStr"/>
       <c r="S129" t="inlineStr"/>
       <c r="T129" t="inlineStr"/>
       <c r="AC129" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE129" t="inlineStr">
         <is>
-          <t>Concorsi Comparto</t>
+          <t>Concorsi Dirigenza</t>
         </is>
       </c>
       <c r="AF129" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="inlineStr"/>
       <c r="B130" t="inlineStr"/>
       <c r="C130" t="inlineStr">
         <is>
-          <t>GRADUATORIA AVVISO PUBBLICO, PER TITOLI ED ESAMI, PER N. 16 POSTI DI C.A.P. - SETTORE ECONOMICO,
-[...1 lines deleted...]
-“CONTROLLO DI GESTIONE”</t>
+          <t>Azienda Zero - graduatoria concorso pubblico per n. 15 posti di Dirigente Medico di Urologia</t>
         </is>
       </c>
       <c r="D130" t="inlineStr">
         <is>
           <t>Pubblicazione graduatoria</t>
         </is>
       </c>
       <c r="E130" t="inlineStr"/>
       <c r="F130" t="inlineStr">
         <is>
-          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo amministrativo</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G130" t="inlineStr">
         <is>
-          <t>Collaboratore Amministrativo Professionale</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H130" t="inlineStr">
         <is>
-          <t>04/02/2025 00:00</t>
+          <t>07/08/2025 00:00</t>
         </is>
       </c>
       <c r="I130" t="inlineStr">
         <is>
-          <t>28/01/2027 23:59</t>
+          <t>05/08/2027 23:59</t>
         </is>
       </c>
       <c r="K130" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N130" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P130" t="inlineStr"/>
       <c r="Q130" t="inlineStr"/>
       <c r="R130" t="inlineStr"/>
       <c r="S130" t="inlineStr"/>
       <c r="T130" t="inlineStr"/>
       <c r="AC130" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE130" t="inlineStr">
         <is>
-          <t>Avvisi tempo determinato Comparto</t>
+          <t>Concorsi Dirigenza</t>
         </is>
       </c>
       <c r="AF130" t="inlineStr">
         <is>
-          <t>Tempo determinato</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="inlineStr"/>
       <c r="B131" t="inlineStr"/>
       <c r="C131" t="inlineStr">
         <is>
-          <t>Procedura comparativa per il conferimento di incarichi libero - professionali a medici, ex art. 7, comma 6, del D.Lgs. nr. 165/2001, per prestare attività presso le UOC di Ostetricia e Ginecologia degli Ospedali dell'Azienda.</t>
+          <t>Azienda Zero - graduatoria concorso pubblico per n. 19 posti di Dirigente Medico di Ortopedia e Traumatologia</t>
         </is>
       </c>
       <c r="D131" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Pubblicazione graduatoria</t>
         </is>
       </c>
       <c r="E131" t="inlineStr"/>
       <c r="F131" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G131" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H131" t="inlineStr">
         <is>
-          <t>03/02/2025 00:00</t>
+          <t>07/08/2025 00:00</t>
         </is>
       </c>
       <c r="I131" t="inlineStr">
         <is>
-          <t>31/12/2025 23:59</t>
+          <t>05/08/2027 23:59</t>
         </is>
       </c>
       <c r="K131" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N131" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P131" t="inlineStr"/>
       <c r="Q131" t="inlineStr"/>
       <c r="R131" t="inlineStr"/>
       <c r="S131" t="inlineStr"/>
       <c r="T131" t="inlineStr"/>
       <c r="AC131" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE131" t="inlineStr">
         <is>
-          <t>Incarichi libero professionali</t>
+          <t>Concorsi Dirigenza</t>
         </is>
       </c>
       <c r="AF131" t="inlineStr">
         <is>
-          <t>Lavoro autonomo</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="inlineStr"/>
       <c r="B132" t="inlineStr"/>
       <c r="C132" t="inlineStr">
         <is>
-          <t>Azienda Zero - graduatoria concorso pubblico per n. 39 posti di Dirigente Medico di Medicina Interna</t>
+          <t>Azienda Zero - Graduatorie del concorso pubblico, per titoli ed esami, per n. 3 posti di Dirigente Medico – disciplina di Chirurgia Generale per attività di chirurgia senologica</t>
         </is>
       </c>
       <c r="D132" t="inlineStr">
         <is>
           <t>Pubblicazione graduatoria</t>
         </is>
       </c>
       <c r="E132" t="inlineStr"/>
       <c r="F132" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G132" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H132" t="inlineStr">
         <is>
-          <t>23/01/2025 00:00</t>
+          <t>06/08/2025 00:00</t>
         </is>
       </c>
       <c r="I132" t="inlineStr">
         <is>
-          <t>20/01/2027 23:59</t>
+          <t>03/08/2027 23:59</t>
         </is>
       </c>
       <c r="K132" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N132" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P132" t="inlineStr"/>
       <c r="Q132" t="inlineStr"/>
       <c r="R132" t="inlineStr"/>
       <c r="S132" t="inlineStr"/>
       <c r="T132" t="inlineStr"/>
       <c r="AC132" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE132" t="inlineStr">
         <is>
           <t>Concorsi Dirigenza</t>
         </is>
       </c>
       <c r="AF132" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="inlineStr"/>
       <c r="B133" t="inlineStr"/>
       <c r="C133" t="inlineStr">
         <is>
-          <t>Azienda Zero - graduatoria concorso pubblico per n. 37 posti di Dirigente Medico di Ginecologia e Ostetricia</t>
+          <t>Azienda Zero - Graduatoria concorso pubblico, per titoli ed esami, per n. 8 posti di Assistente Tecnico – Perito Industriale con diploma quinquennale di istruzione secondaria tecnica nell’indirizzo “Elettronica ed Elettrotecnica” – Area degli Assistenti – Ruolo Tecnico</t>
         </is>
       </c>
       <c r="D133" t="inlineStr">
         <is>
           <t>Pubblicazione graduatoria</t>
         </is>
       </c>
       <c r="E133" t="inlineStr"/>
       <c r="F133" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Tecnico</t>
         </is>
       </c>
       <c r="G133" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>Assistente Tecnico - Perito Elettrotecnico e/o Elettronico</t>
         </is>
       </c>
       <c r="H133" t="inlineStr">
         <is>
-          <t>24/12/2024 00:00</t>
+          <t>06/08/2025 00:00</t>
         </is>
       </c>
       <c r="I133" t="inlineStr">
         <is>
-          <t>23/12/2026 23:59</t>
+          <t>05/08/2027 23:59</t>
         </is>
       </c>
       <c r="K133" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N133" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P133" t="inlineStr"/>
       <c r="Q133" t="inlineStr"/>
       <c r="R133" t="inlineStr"/>
       <c r="S133" t="inlineStr"/>
       <c r="T133" t="inlineStr"/>
       <c r="AC133" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE133" t="inlineStr">
         <is>
-          <t>Concorsi Dirigenza</t>
+          <t>Concorsi Comparto</t>
         </is>
       </c>
       <c r="AF133" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="inlineStr"/>
       <c r="B134" t="inlineStr"/>
       <c r="C134" t="inlineStr">
         <is>
-          <t>Tabella triennale avvisi, concorsi e procedure comparative aggiornata a dicembre 2024</t>
+          <t>Procedura comparativa per il conferimento di incarichi libero - professionali a medici, ex art. 7, comma 6, del D.Lgs. nr. 165/2001, per le UOC di Pronto Soccorso della Azienda Ulss 5 Polesana.</t>
         </is>
       </c>
       <c r="D134" t="inlineStr">
         <is>
-          <t>Pubblicato</t>
-[...4 lines deleted...]
-          <t>Tabella triennale avvisi, concorsi e procedure comparative aggiornata a dicembre 2024</t>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E134" t="inlineStr"/>
+      <c r="F134" t="inlineStr">
+        <is>
+          <t>Dirigenza medica e veterinaria</t>
+        </is>
+      </c>
+      <c r="G134" t="inlineStr">
+        <is>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H134" t="inlineStr">
         <is>
-          <t>20/12/2024 00:00</t>
+          <t>31/07/2025 00:00</t>
         </is>
       </c>
       <c r="I134" t="inlineStr">
         <is>
-          <t>19/12/2029 23:59</t>
+          <t>31/12/2025 23:59</t>
         </is>
       </c>
       <c r="K134" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N134" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P134" t="inlineStr"/>
       <c r="Q134" t="inlineStr"/>
       <c r="R134" t="inlineStr"/>
       <c r="S134" t="inlineStr"/>
       <c r="T134" t="inlineStr"/>
       <c r="AC134" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE134" t="inlineStr">
         <is>
-          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
+          <t>Incarichi libero professionali</t>
         </is>
       </c>
       <c r="AF134" t="inlineStr">
         <is>
-          <t>Non definito</t>
+          <t>Lavoro autonomo</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="inlineStr"/>
       <c r="B135" t="inlineStr"/>
       <c r="C135" t="inlineStr">
         <is>
-          <t>Azienda Zero - graduatoria concorso pubblico per n. 58 posti di Operatore Socio Sanitario - Area degli Operatori - Ruolo Socio Sanitario</t>
+          <t>Azienda Zero - Graduatoria concorso pubblico, per titoli ed esami, per n. 12 posti, a tempo indeterminato ed a rapporto esclusivo, di Dirigente Medico – disciplina Medicina del Lavoro e Sicurezza degli Ambienti di Lavoro</t>
         </is>
       </c>
       <c r="D135" t="inlineStr">
         <is>
           <t>Pubblicazione graduatoria</t>
         </is>
       </c>
       <c r="E135" t="inlineStr"/>
       <c r="F135" t="inlineStr">
         <is>
-          <t>Area degli Operatori - Ruolo Socio Sanitario</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G135" t="inlineStr">
         <is>
-          <t>Operatore Socio Sanitario (OSS)</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H135" t="inlineStr">
         <is>
-          <t>17/12/2024 00:00</t>
+          <t>29/07/2025 00:00</t>
         </is>
       </c>
       <c r="I135" t="inlineStr">
         <is>
-          <t>16/12/2026 23:59</t>
+          <t>27/07/2027 23:59</t>
         </is>
       </c>
       <c r="K135" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N135" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P135" t="inlineStr"/>
       <c r="Q135" t="inlineStr"/>
       <c r="R135" t="inlineStr"/>
       <c r="S135" t="inlineStr"/>
       <c r="T135" t="inlineStr"/>
       <c r="AC135" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE135" t="inlineStr">
         <is>
-          <t>Concorsi Comparto</t>
+          <t>Concorsi Dirigenza</t>
         </is>
       </c>
       <c r="AF135" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="inlineStr"/>
       <c r="B136" t="inlineStr"/>
       <c r="C136" t="inlineStr">
         <is>
-          <t xml:space="preserve">Azienda Zero - Graduatoria concorso pubblico, per titoli ed esami, per n. 4 posti di Dirigente Medico - Disciplina: Otorinolaringoiatria  - Area Chirurgica e delle Specialità Chirurgiche, a tempo indeterminato ed a rapporto esclusivo.
-</t>
+          <t xml:space="preserve"> Azienda Zero - Graduatoria concorso pubblico, per titoli ed esami, per n. 13 posti di Dirigente Medico – disciplina Cure Palliative – Area della Medicina Diagnostica e dei Servizi – Profilo Professionale Dirigente Medico – Ruolo Sanitario.</t>
         </is>
       </c>
       <c r="D136" t="inlineStr">
         <is>
           <t>Pubblicazione graduatoria</t>
         </is>
       </c>
       <c r="E136" t="inlineStr"/>
       <c r="F136" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G136" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H136" t="inlineStr">
         <is>
-          <t>17/12/2024 00:00</t>
+          <t>29/07/2025 00:00</t>
         </is>
       </c>
       <c r="I136" t="inlineStr">
         <is>
-          <t>11/12/2026 23:59</t>
+          <t>27/07/2027 23:59</t>
         </is>
       </c>
       <c r="K136" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N136" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P136" t="inlineStr"/>
       <c r="Q136" t="inlineStr"/>
       <c r="R136" t="inlineStr"/>
       <c r="S136" t="inlineStr"/>
       <c r="T136" t="inlineStr"/>
       <c r="AC136" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE136" t="inlineStr">
         <is>
           <t>Concorsi Dirigenza</t>
         </is>
       </c>
       <c r="AF136" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="inlineStr"/>
       <c r="B137" t="inlineStr"/>
       <c r="C137" t="inlineStr">
         <is>
-          <t>Azienda Zero - graduatoria concorso pubblico per n. 7 posti di Collaboratore Tecnico Professionale - Ingegnere Civile - Area PSF</t>
+          <t>Avviso pubblico, per soli titoli, per l'assunzione a tempo determinato di n. 1 Logopedista - Area dei Professionisti della Salute e dei Funzionari</t>
         </is>
       </c>
       <c r="D137" t="inlineStr">
         <is>
           <t>Pubblicazione graduatoria</t>
         </is>
       </c>
       <c r="E137" t="inlineStr"/>
       <c r="F137" t="inlineStr">
         <is>
-          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Tecnico</t>
+          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
         </is>
       </c>
       <c r="G137" t="inlineStr">
         <is>
-          <t>CTP - Ingegnere Civile</t>
+          <t>Logopedista</t>
         </is>
       </c>
       <c r="H137" t="inlineStr">
         <is>
-          <t>10/12/2024 00:00</t>
+          <t>25/07/2025 00:00</t>
         </is>
       </c>
       <c r="I137" t="inlineStr">
         <is>
-          <t>19/11/2026 23:59</t>
+          <t>08/08/2025 23:59</t>
         </is>
       </c>
       <c r="K137" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N137" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P137" t="inlineStr"/>
       <c r="Q137" t="inlineStr"/>
       <c r="R137" t="inlineStr"/>
       <c r="S137" t="inlineStr"/>
       <c r="T137" t="inlineStr"/>
+      <c r="W137" t="n">
+        <v>0</v>
+      </c>
+      <c r="X137" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y137" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z137" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA137" t="n">
+        <v>0</v>
+      </c>
       <c r="AC137" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD137" t="n">
+        <v>0</v>
+      </c>
       <c r="AE137" t="inlineStr">
         <is>
-          <t>Concorsi Comparto</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF137" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="inlineStr"/>
       <c r="B138" t="inlineStr"/>
       <c r="C138" t="inlineStr">
         <is>
-          <t xml:space="preserve">Azienda Zero - Graduatoria concorso pubblico, per titoli ed esami, per la copertura di n. 17 posti di Dirigente Medico nella disciplina di Medicina Trasfusionale Area della Medicina Diagnostica e dei Servizi, a tempo indeterminato ed a rapporto esclusivo.
-</t>
+          <t>Azienda Zero - Graduatoria concorso pubblico, per titoli ed esami, per n. 21 posti di Dirigente Medico – disciplina Geriatria – Area Medica e delle Specialità Mediche – Ruolo Sanitario</t>
         </is>
       </c>
       <c r="D138" t="inlineStr">
         <is>
           <t>Pubblicazione graduatoria</t>
         </is>
       </c>
       <c r="E138" t="inlineStr"/>
       <c r="F138" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G138" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H138" t="inlineStr">
         <is>
-          <t>10/12/2024 00:00</t>
+          <t>24/07/2025 00:00</t>
         </is>
       </c>
       <c r="I138" t="inlineStr">
         <is>
-          <t>02/12/2024 23:59</t>
+          <t>22/07/2027 23:59</t>
         </is>
       </c>
       <c r="K138" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N138" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P138" t="inlineStr"/>
       <c r="Q138" t="inlineStr"/>
       <c r="R138" t="inlineStr"/>
       <c r="S138" t="inlineStr"/>
       <c r="T138" t="inlineStr"/>
       <c r="AC138" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE138" t="inlineStr">
         <is>
           <t>Concorsi Dirigenza</t>
         </is>
       </c>
       <c r="AF138" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="inlineStr"/>
       <c r="B139" t="inlineStr"/>
       <c r="C139" t="inlineStr">
         <is>
-          <t>Azienda Zero - graduatoria concorso pubblico per n. 33 posti di Ostetrica/o - Area PSF</t>
+          <t>Azienda Zero - graduatoria concorso pubblico per n. 9 posti di Dietista - Area PSF - Ruolo sanitario</t>
         </is>
       </c>
       <c r="D139" t="inlineStr">
         <is>
           <t>Pubblicazione graduatoria</t>
         </is>
       </c>
       <c r="E139" t="inlineStr"/>
       <c r="F139" t="inlineStr">
         <is>
           <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
         </is>
       </c>
       <c r="G139" t="inlineStr">
         <is>
-          <t>Ostetrica/o</t>
+          <t>Dietista</t>
         </is>
       </c>
       <c r="H139" t="inlineStr">
         <is>
-          <t>04/12/2024 00:00</t>
+          <t>24/07/2025 00:00</t>
         </is>
       </c>
       <c r="I139" t="inlineStr">
         <is>
-          <t>03/12/2026 23:59</t>
+          <t>22/07/2027 23:59</t>
         </is>
       </c>
       <c r="K139" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N139" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P139" t="inlineStr"/>
       <c r="Q139" t="inlineStr"/>
       <c r="R139" t="inlineStr"/>
       <c r="S139" t="inlineStr"/>
       <c r="T139" t="inlineStr"/>
       <c r="AC139" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE139" t="inlineStr">
         <is>
           <t>Concorsi Comparto</t>
         </is>
       </c>
       <c r="AF139" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="inlineStr"/>
       <c r="B140" t="inlineStr"/>
       <c r="C140" t="inlineStr">
         <is>
-          <t xml:space="preserve">Azienda Zero - Graduatoria concorso pubblico, per titoli ed esami, per la copertura di n. 10 Posti di Dirigente Medico – 
-[...1 lines deleted...]
-</t>
+          <t>Riapertura termini avviso pubblico di mobilità volontaria per Dirigente Medico di Ginecologia e Ostetricia da assegnare alla UOC Ostetricia e Ginecologia di Adria</t>
         </is>
       </c>
       <c r="D140" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="E140" t="inlineStr"/>
       <c r="F140" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G140" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H140" t="inlineStr">
         <is>
-          <t>25/11/2024 00:00</t>
+          <t>10/07/2025 00:00</t>
         </is>
       </c>
       <c r="I140" t="inlineStr">
         <is>
-          <t>19/11/2026 23:59</t>
+          <t>09/08/2025 23:59</t>
         </is>
       </c>
       <c r="K140" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N140" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P140" t="inlineStr"/>
       <c r="Q140" t="inlineStr"/>
       <c r="R140" t="inlineStr"/>
       <c r="S140" t="inlineStr"/>
       <c r="T140" t="inlineStr"/>
+      <c r="W140" t="n">
+        <v>0</v>
+      </c>
+      <c r="X140" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y140" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z140" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA140" t="n">
+        <v>0</v>
+      </c>
       <c r="AC140" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD140" t="n">
+        <v>0</v>
+      </c>
       <c r="AE140" t="inlineStr">
         <is>
-          <t>Concorsi Dirigenza</t>
+          <t>Avviso di mobilità da altro ente</t>
         </is>
       </c>
       <c r="AF140" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="inlineStr"/>
       <c r="B141" t="inlineStr"/>
       <c r="C141" t="inlineStr">
         <is>
-          <t>Azienda Zero - graduatoria concorso pubblico per n. 5 posti di Dirigente Medico – disciplina Medicina Nucleare</t>
+          <t>Riapertura termini avviso pubblico di mobilità volontaria per Dirigente Medico di Cardiologia da assegnare alla UOS Cardiologia di Adria</t>
         </is>
       </c>
       <c r="D141" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="E141" t="inlineStr"/>
       <c r="F141" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G141" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H141" t="inlineStr">
         <is>
-          <t>20/11/2024 00:00</t>
+          <t>10/07/2025 00:00</t>
         </is>
       </c>
       <c r="I141" t="inlineStr">
         <is>
-          <t>17/11/2026 23:59</t>
+          <t>09/08/2025 23:59</t>
         </is>
       </c>
       <c r="K141" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N141" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P141" t="inlineStr"/>
       <c r="Q141" t="inlineStr"/>
       <c r="R141" t="inlineStr"/>
       <c r="S141" t="inlineStr"/>
       <c r="T141" t="inlineStr"/>
+      <c r="W141" t="n">
+        <v>0</v>
+      </c>
+      <c r="X141" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y141" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z141" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA141" t="n">
+        <v>0</v>
+      </c>
       <c r="AC141" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD141" t="n">
+        <v>0</v>
+      </c>
       <c r="AE141" t="inlineStr">
         <is>
-          <t>Concorsi Dirigenza</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF141" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="inlineStr"/>
       <c r="B142" t="inlineStr"/>
       <c r="C142" t="inlineStr">
         <is>
-          <t>Azienda Zero - graduatoria concorso pubblico per n. 18 posti di Dirigente Medico di Nefrologia</t>
+          <t>Avviso pubblico per il conferimento dell'incarico di Direttore della UOC Cure Palliative</t>
         </is>
       </c>
       <c r="D142" t="inlineStr">
         <is>
-          <t>Pubblicato</t>
-[...6 lines deleted...]
-      </c>
+          <t>Pubblicazione graduatoria</t>
+        </is>
+      </c>
+      <c r="E142" t="inlineStr"/>
       <c r="F142" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G142" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H142" t="inlineStr">
         <is>
-          <t>12/11/2024 00:00</t>
+          <t>01/07/2025 00:00</t>
         </is>
       </c>
       <c r="I142" t="inlineStr">
         <is>
-          <t>05/11/2026 23:59</t>
+          <t>31/07/2025 23:59</t>
         </is>
       </c>
       <c r="K142" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N142" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P142" t="inlineStr"/>
       <c r="Q142" t="inlineStr"/>
       <c r="R142" t="inlineStr"/>
       <c r="S142" t="inlineStr"/>
       <c r="T142" t="inlineStr"/>
+      <c r="W142" t="n">
+        <v>0</v>
+      </c>
+      <c r="X142" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y142" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z142" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA142" t="n">
+        <v>0</v>
+      </c>
       <c r="AC142" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD142" t="n">
+        <v>0</v>
+      </c>
       <c r="AE142" t="inlineStr">
         <is>
-          <t>Concorsi Dirigenza</t>
+          <t>Avviso di struttura complessa</t>
         </is>
       </c>
       <c r="AF142" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="inlineStr"/>
       <c r="B143" t="inlineStr"/>
       <c r="C143" t="inlineStr">
         <is>
-          <t>Azienda Zero - Graduatoria  concorso pubblico, per titoli ed esami, per n. 9 posti di Collaboratore Tecnico Professionale – Ingegnere Biomedico – Area dei Professionisti della Salute e dei Funzionari – Ruolo Tecnico.</t>
+          <t>Azienda Zero - Graduatoria concorso pubblico, per titoli ed esami, per n. 6 posti di Dirigente Medico – disciplina Malattie Metaboliche e Diabetologia – Area Medica e delle Specialità Mediche – Ruolo Sanitario</t>
         </is>
       </c>
       <c r="D143" t="inlineStr">
         <is>
           <t>Pubblicazione graduatoria</t>
         </is>
       </c>
       <c r="E143" t="inlineStr"/>
       <c r="F143" t="inlineStr">
         <is>
-          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Tecnico</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G143" t="inlineStr">
         <is>
-          <t>CTP - Ingegnere Biomedico</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H143" t="inlineStr">
         <is>
-          <t>08/11/2024 00:00</t>
+          <t>30/06/2025 00:00</t>
         </is>
       </c>
       <c r="I143" t="inlineStr">
         <is>
-          <t>30/10/2026 23:59</t>
+          <t>26/06/2027 23:59</t>
         </is>
       </c>
       <c r="K143" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N143" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P143" t="inlineStr"/>
       <c r="Q143" t="inlineStr"/>
       <c r="R143" t="inlineStr"/>
       <c r="S143" t="inlineStr"/>
       <c r="T143" t="inlineStr"/>
       <c r="AC143" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE143" t="inlineStr">
         <is>
-          <t>Concorsi Comparto</t>
+          <t>Concorsi Dirigenza</t>
         </is>
       </c>
       <c r="AF143" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="inlineStr"/>
       <c r="B144" t="inlineStr"/>
       <c r="C144" t="inlineStr">
         <is>
-          <t>Azienda Zero - Graduatoria  concorso pubblico, per titoli ed esami, per n. 54 posti di Tecnico della Prevenzione nell’Ambiente e nei Luoghi di Lavoro – Area dei Professionisti della Salute e dei Funzionari – Ruolo Sanitario</t>
+          <t>Tabella triennale avvisi, concorsi e procedure comparative aggiornata a giugno 2025</t>
         </is>
       </c>
       <c r="D144" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
-[...10 lines deleted...]
-          <t>Tecnico della Prevenzione nell'Ambiente  e nei Luoghi di Lavoro</t>
+          <t>Pubblicato</t>
+        </is>
+      </c>
+      <c r="E144" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Tabella triennale avvisi, concorsi e procedure comparative aggiornata a giugno 2025&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H144" t="inlineStr">
         <is>
-          <t>08/11/2024 00:00</t>
+          <t>27/06/2025 00:00</t>
         </is>
       </c>
       <c r="I144" t="inlineStr">
         <is>
-          <t>30/10/2026 23:59</t>
+          <t>26/06/2030 23:59</t>
         </is>
       </c>
       <c r="K144" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N144" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P144" t="inlineStr"/>
       <c r="Q144" t="inlineStr"/>
       <c r="R144" t="inlineStr"/>
       <c r="S144" t="inlineStr"/>
       <c r="T144" t="inlineStr"/>
+      <c r="W144" t="n">
+        <v>0</v>
+      </c>
+      <c r="X144" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y144" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z144" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA144" t="n">
+        <v>0</v>
+      </c>
       <c r="AC144" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD144" t="n">
+        <v>0</v>
+      </c>
       <c r="AE144" t="inlineStr">
         <is>
-          <t>Concorsi Comparto</t>
-[...6 lines deleted...]
-      </c>
+          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
+        </is>
+      </c>
+      <c r="AF144" t="inlineStr"/>
     </row>
     <row r="145">
       <c r="A145" t="inlineStr"/>
       <c r="B145" t="inlineStr"/>
       <c r="C145" t="inlineStr">
         <is>
-          <t>Azienda Zero - graduatoria concorso pubblico per n. 7 posti di Tecnico di Fisiopatologia Cardiocircolatoria e Perfusione Cardiovascolare</t>
+          <t>Azienda Zero - Graduatorie concorso pubblico, per titoli ed esami, per n. 13 posti di Dirigente Medico – disciplina Oftalmologia</t>
         </is>
       </c>
       <c r="D145" t="inlineStr">
         <is>
-          <t>Pubblicato</t>
-[...6 lines deleted...]
-      </c>
+          <t>Pubblicazione graduatoria</t>
+        </is>
+      </c>
+      <c r="E145" t="inlineStr"/>
       <c r="F145" t="inlineStr">
         <is>
-          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G145" t="inlineStr">
         <is>
-          <t>Tecnico della Fisiopatologia Cardiocircolatoria e Perfusione Cardiovascolare</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H145" t="inlineStr">
         <is>
-          <t>23/10/2024 00:00</t>
+          <t>23/06/2025 00:00</t>
         </is>
       </c>
       <c r="I145" t="inlineStr">
         <is>
-          <t>17/10/2026 23:59</t>
+          <t>19/06/2027 23:59</t>
         </is>
       </c>
       <c r="K145" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N145" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P145" t="inlineStr"/>
       <c r="Q145" t="inlineStr"/>
       <c r="R145" t="inlineStr"/>
       <c r="S145" t="inlineStr"/>
       <c r="T145" t="inlineStr"/>
       <c r="AC145" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE145" t="inlineStr">
         <is>
-          <t>Concorsi Comparto</t>
+          <t>Concorsi Dirigenza</t>
         </is>
       </c>
       <c r="AF145" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="inlineStr"/>
       <c r="B146" t="inlineStr"/>
       <c r="C146" t="inlineStr">
         <is>
-          <t>Avviso di procedura comparativa per il conferimento di incarichi libero professionale a medici, ex art. 7, comma 6 del D.Lsg. nr. 165/2001, per prestare attività presso le UOC di Pronto Soccorso degli Ospedali dell'Azienda.</t>
+          <t>Avviso pubblico, per soli titoli, per l'assunzione a tempo determinato di n. 1 Dietista - Area PSF</t>
         </is>
       </c>
       <c r="D146" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Pubblicazione graduatoria</t>
         </is>
       </c>
       <c r="E146" t="inlineStr"/>
       <c r="F146" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
         </is>
       </c>
       <c r="G146" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>Dietista</t>
         </is>
       </c>
       <c r="H146" t="inlineStr">
         <is>
-          <t>01/10/2024 00:00</t>
+          <t>30/05/2025 00:00</t>
         </is>
       </c>
       <c r="I146" t="inlineStr">
         <is>
-          <t>13/10/2024 23:59</t>
+          <t>13/06/2025 23:59</t>
         </is>
       </c>
       <c r="K146" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N146" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P146" t="inlineStr"/>
       <c r="Q146" t="inlineStr"/>
       <c r="R146" t="inlineStr"/>
       <c r="S146" t="inlineStr"/>
       <c r="T146" t="inlineStr"/>
+      <c r="W146" t="n">
+        <v>0</v>
+      </c>
+      <c r="X146" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y146" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z146" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA146" t="n">
+        <v>0</v>
+      </c>
       <c r="AC146" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD146" t="n">
+        <v>0</v>
+      </c>
       <c r="AE146" t="inlineStr">
         <is>
-          <t>Incarichi libero professionali</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF146" t="inlineStr">
         <is>
-          <t>Lavoro autonomo</t>
+          <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="inlineStr"/>
       <c r="B147" t="inlineStr"/>
       <c r="C147" t="inlineStr">
         <is>
-          <t>Azienda Zero - graduatoria concorso pubblico n. 56 posti di Dirigente Medico di Radiodiagnostica</t>
+          <t>Avviso pubblico per il conferimento dell'incarico di Direttore UOC Medicina Generale di Trecenta</t>
         </is>
       </c>
       <c r="D147" t="inlineStr">
         <is>
-          <t>Pubblicato</t>
-[...6 lines deleted...]
-      </c>
+          <t>Pubblicazione graduatoria</t>
+        </is>
+      </c>
+      <c r="E147" t="inlineStr"/>
       <c r="F147" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>Apicale</t>
         </is>
       </c>
       <c r="G147" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>Dirigente Medico - DIRETTORE</t>
         </is>
       </c>
       <c r="H147" t="inlineStr">
         <is>
-          <t>30/09/2024 00:00</t>
+          <t>30/05/2025 00:00</t>
         </is>
       </c>
       <c r="I147" t="inlineStr">
         <is>
-          <t>26/09/2026 23:59</t>
+          <t>29/06/2025 23:59</t>
         </is>
       </c>
       <c r="K147" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N147" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P147" t="inlineStr"/>
       <c r="Q147" t="inlineStr"/>
       <c r="R147" t="inlineStr"/>
       <c r="S147" t="inlineStr"/>
       <c r="T147" t="inlineStr"/>
+      <c r="W147" t="n">
+        <v>0</v>
+      </c>
+      <c r="X147" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y147" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z147" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA147" t="n">
+        <v>0</v>
+      </c>
       <c r="AC147" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD147" t="n">
+        <v>0</v>
+      </c>
       <c r="AE147" t="inlineStr">
         <is>
-          <t>Avvisi Incarichi 15 septies/octies D.Lgs 502/92</t>
+          <t>Avvisi Incarichi Direzione Struttura Complessa</t>
         </is>
       </c>
       <c r="AF147" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="inlineStr"/>
       <c r="B148" t="inlineStr"/>
       <c r="C148" t="inlineStr">
         <is>
-          <t>Indizione avviso di procedura comparativa per il conferimento di incarico libero professionale ex art. 7, comma 6 del D.Lgs. 165/2001 a professionista esterno per attività presso la UOC Centrale Operativa Suem 118.</t>
+          <t>Avviso pubblico per il conferimento dell'incarico di Direttore UOC Neuropsichiatria Infantile Ospedaliera</t>
         </is>
       </c>
       <c r="D148" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="E148" t="inlineStr"/>
+      <c r="E148" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Avviso pubblico per il conferimento dell'incarico di Direttore UOC Neuropsichiatria Infantile Ospedaliera&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="F148" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>Apicale</t>
         </is>
       </c>
       <c r="G148" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>Dirigente Medico - DIRETTORE</t>
         </is>
       </c>
       <c r="H148" t="inlineStr">
         <is>
-          <t>30/09/2024 00:00</t>
+          <t>30/05/2025 00:00</t>
         </is>
       </c>
       <c r="I148" t="inlineStr">
         <is>
-          <t>10/10/2024 23:59</t>
+          <t>29/06/2025 23:59</t>
         </is>
       </c>
       <c r="K148" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N148" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P148" t="inlineStr"/>
       <c r="Q148" t="inlineStr"/>
-      <c r="R148" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="R148" t="inlineStr"/>
       <c r="S148" t="inlineStr"/>
       <c r="T148" t="inlineStr"/>
+      <c r="W148" t="n">
+        <v>0</v>
+      </c>
+      <c r="X148" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y148" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z148" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA148" t="n">
+        <v>0</v>
+      </c>
       <c r="AC148" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD148" t="n">
+        <v>0</v>
+      </c>
       <c r="AE148" t="inlineStr">
         <is>
-          <t>Incarichi libero professionali</t>
+          <t>Avvisi Incarichi Direzione Struttura Complessa</t>
         </is>
       </c>
       <c r="AF148" t="inlineStr">
         <is>
-          <t>Lavoro autonomo</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="inlineStr"/>
       <c r="B149" t="inlineStr"/>
       <c r="C149" t="inlineStr">
         <is>
-          <t>Tabella triennale avvisi, concorsi e procedure comparative aggiornata a settembre 2024</t>
+          <t>Avviso pubblico per l'assunzione a tempo determinato di n. 1 Infermiere - Area PSF</t>
         </is>
       </c>
       <c r="D149" t="inlineStr">
         <is>
-          <t>Pubblicato</t>
-[...4 lines deleted...]
-          <t>Tabella triennale avvisi, concorsi e procedure comparative aggiornata a settembre 2024</t>
+          <t>Pubblicazione graduatoria</t>
+        </is>
+      </c>
+      <c r="E149" t="inlineStr"/>
+      <c r="F149" t="inlineStr">
+        <is>
+          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
+        </is>
+      </c>
+      <c r="G149" t="inlineStr">
+        <is>
+          <t>Infermiere</t>
         </is>
       </c>
       <c r="H149" t="inlineStr">
         <is>
-          <t>24/09/2024 00:00</t>
+          <t>23/05/2025 00:00</t>
         </is>
       </c>
       <c r="I149" t="inlineStr">
         <is>
-          <t>24/09/2029 23:59</t>
+          <t>06/06/2025 23:59</t>
         </is>
       </c>
       <c r="K149" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N149" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P149" t="inlineStr"/>
       <c r="Q149" t="inlineStr"/>
       <c r="R149" t="inlineStr"/>
       <c r="S149" t="inlineStr"/>
       <c r="T149" t="inlineStr"/>
+      <c r="W149" t="n">
+        <v>0</v>
+      </c>
+      <c r="X149" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y149" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z149" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA149" t="n">
+        <v>0</v>
+      </c>
       <c r="AC149" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD149" t="n">
+        <v>0</v>
+      </c>
       <c r="AE149" t="inlineStr">
         <is>
-          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
+          <t>Avviso Pubblico</t>
+        </is>
+      </c>
+      <c r="AF149" t="inlineStr">
+        <is>
+          <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="inlineStr"/>
       <c r="B150" t="inlineStr"/>
       <c r="C150" t="inlineStr">
         <is>
-          <t xml:space="preserve">AVVISO DI PROCEDURA COMPARATIVA PER CONFERIMENTO DI NR. 1 INCARICO LIBERO-PROFESSIONALE, EX ART. 7 COMMA 6 DEL DLGS 165/2001, A MEDICO SPECIALIZZATO IN GINECOLOGIA E OSTETRICIA PER ATTIVITA' NELL'AMBITO DELLE U.O.C. DI OSTETRICIA E GINECOLOGIA DEGLI OSPEDALI DELL'AZIENDA.
-</t>
+          <t>Azienda Zero - graduatoria concorso pubblico per n. 33 posti di Dirigente Medico disciplina di Pediatria</t>
         </is>
       </c>
       <c r="D150" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Pubblicazione graduatoria</t>
         </is>
       </c>
       <c r="E150" t="inlineStr"/>
       <c r="F150" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G150" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H150" t="inlineStr">
         <is>
-          <t>09/09/2024 00:00</t>
+          <t>21/05/2025 00:00</t>
         </is>
       </c>
       <c r="I150" t="inlineStr">
         <is>
-          <t>20/09/2024 23:59</t>
+          <t>19/05/2027 23:59</t>
         </is>
       </c>
       <c r="K150" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N150" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P150" t="inlineStr"/>
       <c r="Q150" t="inlineStr"/>
       <c r="R150" t="inlineStr"/>
       <c r="S150" t="inlineStr"/>
       <c r="T150" t="inlineStr"/>
       <c r="AC150" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE150" t="inlineStr">
         <is>
-          <t>Incarichi libero professionali</t>
+          <t>Concorsi Dirigenza</t>
         </is>
       </c>
       <c r="AF150" t="inlineStr">
         <is>
-          <t>Lavoro autonomo</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="inlineStr"/>
       <c r="B151" t="inlineStr"/>
       <c r="C151" t="inlineStr">
         <is>
-          <t xml:space="preserve">Azienda Zero - Graduatoria concorso pubblico per n. 5 posti di Dirigente Medico nella disciplina di Malattie Metaboliche e Diabetologia </t>
+          <t>Azienda Zero - Graduatorie relative al concorso pubblico, per titoli ed esami, per n. 16 posti di Dirigente Medico – disciplina di Cardiologia</t>
         </is>
       </c>
       <c r="D151" t="inlineStr">
         <is>
           <t>Pubblicazione graduatoria</t>
         </is>
       </c>
       <c r="E151" t="inlineStr"/>
       <c r="F151" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G151" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H151" t="inlineStr">
         <is>
-          <t>30/07/2024 00:00</t>
+          <t>20/05/2025 00:00</t>
         </is>
       </c>
       <c r="I151" t="inlineStr">
         <is>
-          <t>28/07/2026 23:59</t>
+          <t>18/05/2027 23:59</t>
         </is>
       </c>
       <c r="K151" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N151" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P151" t="inlineStr"/>
       <c r="Q151" t="inlineStr"/>
       <c r="R151" t="inlineStr"/>
       <c r="S151" t="inlineStr"/>
       <c r="T151" t="inlineStr"/>
       <c r="AC151" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE151" t="inlineStr">
         <is>
           <t>Concorsi Dirigenza</t>
         </is>
       </c>
       <c r="AF151" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="inlineStr"/>
       <c r="B152" t="inlineStr"/>
       <c r="C152" t="inlineStr">
         <is>
-          <t>Azienda Zero - graduatoria concorso pubblico per n. 41 posti di Assistente Sanitario - Area PSF</t>
+          <t>Avviso pubblico per l'assunzione a tempo determinato di n. 1 Dirigente Biologo nella disciplina di Patologia Clinica</t>
         </is>
       </c>
       <c r="D152" t="inlineStr">
         <is>
           <t>Pubblicazione graduatoria</t>
         </is>
       </c>
       <c r="E152" t="inlineStr"/>
       <c r="F152" t="inlineStr">
         <is>
-          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
+          <t>Dirigenza</t>
         </is>
       </c>
       <c r="G152" t="inlineStr">
         <is>
-          <t>Assistente Sanitario</t>
+          <t>Dirigente Biologo</t>
         </is>
       </c>
       <c r="H152" t="inlineStr">
         <is>
-          <t>24/07/2024 00:00</t>
+          <t>16/05/2025 00:00</t>
         </is>
       </c>
       <c r="I152" t="inlineStr">
         <is>
-          <t>22/07/2026 23:59</t>
+          <t>30/05/2025 23:59</t>
         </is>
       </c>
       <c r="K152" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N152" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P152" t="inlineStr"/>
       <c r="Q152" t="inlineStr"/>
       <c r="R152" t="inlineStr"/>
       <c r="S152" t="inlineStr"/>
       <c r="T152" t="inlineStr"/>
+      <c r="W152" t="n">
+        <v>0</v>
+      </c>
+      <c r="X152" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y152" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z152" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA152" t="n">
+        <v>0</v>
+      </c>
       <c r="AC152" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD152" t="n">
+        <v>0</v>
+      </c>
       <c r="AE152" t="inlineStr">
         <is>
-          <t>Concorsi Comparto</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF152" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="inlineStr"/>
       <c r="B153" t="inlineStr"/>
       <c r="C153" t="inlineStr">
         <is>
-          <t>Azienda Zero - graduatoria concorso pubblico per n. 5 Dirigenti Medici di Neuroradiologia</t>
+          <t xml:space="preserve">Azienda zero - Graduatorie concorso pubblico, per titoli ed esami, per n. 21 posti di Dirigente Medico – disciplina Chirurgia Generale.
+</t>
         </is>
       </c>
       <c r="D153" t="inlineStr">
         <is>
-          <t>Pubblicato</t>
-[...6 lines deleted...]
-      </c>
+          <t>Pubblicazione graduatoria</t>
+        </is>
+      </c>
+      <c r="E153" t="inlineStr"/>
       <c r="F153" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G153" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H153" t="inlineStr">
         <is>
-          <t>05/07/2024 00:00</t>
+          <t>16/05/2025 00:00</t>
         </is>
       </c>
       <c r="I153" t="inlineStr">
         <is>
-          <t>01/07/2026 23:59</t>
+          <t>13/05/2027 23:59</t>
         </is>
       </c>
       <c r="K153" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N153" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P153" t="inlineStr"/>
       <c r="Q153" t="inlineStr"/>
       <c r="R153" t="inlineStr"/>
       <c r="S153" t="inlineStr"/>
       <c r="T153" t="inlineStr"/>
       <c r="AC153" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE153" t="inlineStr">
         <is>
           <t>Concorsi Dirigenza</t>
         </is>
       </c>
       <c r="AF153" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="inlineStr"/>
       <c r="B154" t="inlineStr"/>
       <c r="C154" t="inlineStr">
         <is>
-          <t>Azienda Zero - graduatoria concorso pubblico per n. 24 Dirigenti Medici di Neuropsichiatria Infantile</t>
+          <t>Azienda Zero - graduatoria concorso pubblico, per titoli ed esami, per n. 20 posti di Educatore Professionale Socio-Sanitario – Area dei Professionisti della Salute e dei Funzionari – Ruolo Sanitario.</t>
         </is>
       </c>
       <c r="D154" t="inlineStr">
         <is>
-          <t>Pubblicato</t>
-[...6 lines deleted...]
-      </c>
+          <t>Pubblicazione graduatoria</t>
+        </is>
+      </c>
+      <c r="E154" t="inlineStr"/>
       <c r="F154" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
         </is>
       </c>
       <c r="G154" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>Educatore Professionale</t>
         </is>
       </c>
       <c r="H154" t="inlineStr">
         <is>
-          <t>05/07/2024 00:00</t>
+          <t>14/05/2025 00:00</t>
         </is>
       </c>
       <c r="I154" t="inlineStr">
         <is>
-          <t>03/07/2026 23:59</t>
+          <t>13/05/2027 23:59</t>
         </is>
       </c>
       <c r="K154" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N154" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P154" t="inlineStr"/>
       <c r="Q154" t="inlineStr"/>
       <c r="R154" t="inlineStr"/>
       <c r="S154" t="inlineStr"/>
       <c r="T154" t="inlineStr"/>
       <c r="AC154" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE154" t="inlineStr">
         <is>
-          <t>Concorsi Dirigenza</t>
+          <t>Concorsi Comparto</t>
         </is>
       </c>
       <c r="AF154" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="inlineStr"/>
       <c r="B155" t="inlineStr"/>
       <c r="C155" t="inlineStr">
         <is>
-          <t>Azienda Zero - Graduatoria concorso pubblico per la copertura di n. 26 posti di Dirigente Medico nella disciplina di Cardiologia</t>
+          <t>Azienda Zero - graduatoria concorso pubblico per n. 24 posti di Fisioterapista - Area PSF</t>
         </is>
       </c>
       <c r="D155" t="inlineStr">
         <is>
           <t>Pubblicazione graduatoria</t>
         </is>
       </c>
       <c r="E155" t="inlineStr"/>
       <c r="F155" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
         </is>
       </c>
       <c r="G155" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>Fisioterapista</t>
         </is>
       </c>
       <c r="H155" t="inlineStr">
         <is>
-          <t>26/06/2024 00:00</t>
+          <t>14/05/2025 00:00</t>
         </is>
       </c>
       <c r="I155" t="inlineStr">
         <is>
-          <t>23/06/2026 23:59</t>
+          <t>12/05/2027 23:59</t>
         </is>
       </c>
       <c r="K155" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N155" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P155" t="inlineStr"/>
       <c r="Q155" t="inlineStr"/>
       <c r="R155" t="inlineStr"/>
       <c r="S155" t="inlineStr"/>
       <c r="T155" t="inlineStr"/>
       <c r="AC155" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE155" t="inlineStr">
         <is>
-          <t>Concorsi Dirigenza</t>
+          <t>Concorsi Comparto</t>
         </is>
       </c>
       <c r="AF155" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="inlineStr"/>
       <c r="B156" t="inlineStr"/>
       <c r="C156" t="inlineStr">
         <is>
-          <t xml:space="preserve">Azienda Zero - Graduatoria concorso pubblico per la copertura di n. 10 posti di Dirigente Medico nella disciplina di Oftalmologia </t>
+          <t>Avviso pubblico di mobilità volontaria per Dirigente Medico di Cardiologia da assegnare alla UOS Cardiologia di Adria</t>
         </is>
       </c>
       <c r="D156" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="E156" t="inlineStr"/>
       <c r="F156" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G156" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H156" t="inlineStr">
         <is>
-          <t>21/06/2024 00:00</t>
+          <t>09/05/2025 00:00</t>
         </is>
       </c>
       <c r="I156" t="inlineStr">
         <is>
-          <t>19/06/2026 23:59</t>
+          <t>09/06/2025 23:59</t>
         </is>
       </c>
       <c r="K156" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N156" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P156" t="inlineStr"/>
       <c r="Q156" t="inlineStr"/>
       <c r="R156" t="inlineStr"/>
       <c r="S156" t="inlineStr"/>
       <c r="T156" t="inlineStr"/>
+      <c r="W156" t="n">
+        <v>0</v>
+      </c>
+      <c r="X156" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y156" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z156" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA156" t="n">
+        <v>0</v>
+      </c>
       <c r="AC156" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD156" t="n">
+        <v>0</v>
+      </c>
       <c r="AE156" t="inlineStr">
         <is>
-          <t>Concorsi Dirigenza</t>
+          <t>Avviso di mobilità da altro ente</t>
         </is>
       </c>
       <c r="AF156" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="inlineStr"/>
       <c r="B157" t="inlineStr"/>
       <c r="C157" t="inlineStr">
         <is>
-          <t>Azienda Zero - graduatoria concorso pubblico per n. 6 Dirigenti Medici di Anestesia e Rianimazione o Medicina d'Emergenza-Urgenza</t>
+          <t>Avviso di procedura selettiva pubblica per l'acquisizione di manifestazioni di interesse per la nomina dell'Organismo Indipendente di Valutazione della Performance (O.I.V.)</t>
         </is>
       </c>
       <c r="D157" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
-[...2 lines deleted...]
-      <c r="E157" t="inlineStr"/>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E157" t="inlineStr">
+        <is>
+          <t>Procedura selettiva pubblica diretta ad acquisire le candidature dei soggetti interessati alla nomina di componente OIV, costituito in forma collegiale con tre componenti, di cui uno con le funzioni di Presidente per l&amp;#39;Azienda Ulss 5 Polesana (triennio 2025 - 2028).</t>
+        </is>
+      </c>
       <c r="F157" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
         </is>
       </c>
       <c r="G157" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>Vari profili</t>
         </is>
       </c>
       <c r="H157" t="inlineStr">
         <is>
-          <t>20/06/2024 00:00</t>
+          <t>08/05/2025 00:00</t>
         </is>
       </c>
       <c r="I157" t="inlineStr">
         <is>
-          <t>11/06/2026 23:59</t>
+          <t>22/05/2025 23:59</t>
         </is>
       </c>
       <c r="K157" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N157" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P157" t="inlineStr"/>
       <c r="Q157" t="inlineStr"/>
       <c r="R157" t="inlineStr"/>
       <c r="S157" t="inlineStr"/>
       <c r="T157" t="inlineStr"/>
       <c r="AC157" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE157" t="inlineStr">
         <is>
-          <t>Concorsi Dirigenza</t>
+          <t>Incarichi libero professionali</t>
         </is>
       </c>
       <c r="AF157" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Lavoro autonomo</t>
         </is>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="inlineStr"/>
       <c r="B158" t="inlineStr"/>
       <c r="C158" t="inlineStr">
         <is>
-          <t>Azienda Zero -  graduatoria concorso pubblico per n. 3 Dirigenti Farmacisti</t>
+          <t>Avviso di procedura comparativa per il conferimento di nr. 1 borsa di studio della durata di 12 mesi, per persona in possesso di laurea in Farmacia Ospedaliera o Chimica e Tecnologia Farmaceutica presso l’UOSD Oncoematologia – UOC Farmacia Ospedaliera dell’Ospedale di Rovigo.</t>
         </is>
       </c>
       <c r="D158" t="inlineStr">
         <is>
           <t>Pubblicazione graduatoria</t>
         </is>
       </c>
       <c r="E158" t="inlineStr"/>
       <c r="F158" t="inlineStr">
         <is>
           <t>Dirigenza</t>
         </is>
       </c>
       <c r="G158" t="inlineStr">
         <is>
           <t>Dirigente Farmacista</t>
         </is>
       </c>
       <c r="H158" t="inlineStr">
         <is>
-          <t>19/06/2024 00:00</t>
+          <t>05/05/2025 00:00</t>
         </is>
       </c>
       <c r="I158" t="inlineStr">
         <is>
-          <t>17/06/2026 23:59</t>
+          <t>18/05/2025 23:59</t>
         </is>
       </c>
       <c r="K158" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N158" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P158" t="inlineStr"/>
       <c r="Q158" t="inlineStr"/>
       <c r="R158" t="inlineStr"/>
       <c r="S158" t="inlineStr"/>
       <c r="T158" t="inlineStr"/>
       <c r="AC158" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE158" t="inlineStr">
         <is>
-          <t>Concorsi Dirigenza</t>
+          <t>Borse di Studio</t>
         </is>
       </c>
       <c r="AF158" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Borsa di studio</t>
         </is>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="inlineStr"/>
       <c r="B159" t="inlineStr"/>
       <c r="C159" t="inlineStr">
         <is>
-          <t>Azienda Zero - graduatoria concorso pubblico per n. 48 Dirigenti Medici di Psichiatria</t>
+          <t>Graduatoria concorso pubblico, per titoli ed esami, per n. 50 posti di Tecnico della Prevenzione nell’Ambiente e nei Luoghi di Lavoro – Area dei Professionisti della Salute e dei Funzionari – Ruolo Sanitario</t>
         </is>
       </c>
       <c r="D159" t="inlineStr">
         <is>
           <t>Pubblicazione graduatoria</t>
         </is>
       </c>
       <c r="E159" t="inlineStr"/>
       <c r="F159" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
         </is>
       </c>
       <c r="G159" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>Tecnico della Prevenzione nell'Ambiente  e nei Luoghi di Lavoro</t>
         </is>
       </c>
       <c r="H159" t="inlineStr">
         <is>
-          <t>19/06/2024 00:00</t>
+          <t>24/04/2025 00:00</t>
         </is>
       </c>
       <c r="I159" t="inlineStr">
         <is>
-          <t>16/06/2026 23:59</t>
+          <t>23/04/2027 23:59</t>
         </is>
       </c>
       <c r="K159" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N159" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P159" t="inlineStr"/>
       <c r="Q159" t="inlineStr"/>
       <c r="R159" t="inlineStr"/>
       <c r="S159" t="inlineStr"/>
       <c r="T159" t="inlineStr"/>
       <c r="AC159" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE159" t="inlineStr">
         <is>
-          <t>Concorsi Dirigenza</t>
+          <t>Concorsi Comparto</t>
         </is>
       </c>
       <c r="AF159" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="inlineStr"/>
       <c r="B160" t="inlineStr"/>
       <c r="C160" t="inlineStr">
         <is>
-          <t>Tabella triennale avvisi, concorsi e procedure comparative aggiornata a giugno 2024</t>
+          <t>Graduatoria concorso pubblico, per titoli ed esami, per n. 4 posti di Dirigente delle Professioni Sanitarie – Area della Riabilitazione</t>
         </is>
       </c>
       <c r="D160" t="inlineStr">
         <is>
-          <t>Pubblicato</t>
-[...6 lines deleted...]
-      </c>
+          <t>Pubblicazione graduatoria</t>
+        </is>
+      </c>
+      <c r="E160" t="inlineStr"/>
       <c r="F160" t="inlineStr">
         <is>
-          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
+          <t>Dirigenza dell'Area Sanità</t>
         </is>
       </c>
       <c r="G160" t="inlineStr">
         <is>
-          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
+          <t>Dirigente delle Professioni Sanitarie - Area della Riabilitazione</t>
         </is>
       </c>
       <c r="H160" t="inlineStr">
         <is>
-          <t>19/06/2024 00:00</t>
+          <t>23/04/2025 00:00</t>
         </is>
       </c>
       <c r="I160" t="inlineStr">
         <is>
-          <t>18/06/2029 23:59</t>
+          <t>22/04/2027 23:59</t>
         </is>
       </c>
       <c r="K160" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N160" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P160" t="inlineStr"/>
       <c r="Q160" t="inlineStr"/>
       <c r="R160" t="inlineStr"/>
       <c r="S160" t="inlineStr"/>
       <c r="T160" t="inlineStr"/>
       <c r="AC160" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE160" t="inlineStr">
         <is>
-          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
+          <t>Avvisi Incarichi 15 septies/octies D.Lgs 502/92</t>
+        </is>
+      </c>
+      <c r="AF160" t="inlineStr">
+        <is>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="inlineStr"/>
       <c r="B161" t="inlineStr"/>
       <c r="C161" t="inlineStr">
         <is>
-          <t xml:space="preserve">GRADUATORIA CONCORSO PUBBLICO, PER TITOLI ED ESAMI, PER LA COPERTURA DI N. 103 POSTI DI TECNICO 
-[...1 lines deleted...]
-</t>
+          <t>Azienda Zero - graduatoria concorso pubblico per n. 9 Dirigenti Medici disciplina di Neuropsichiatria Infantile</t>
         </is>
       </c>
       <c r="D161" t="inlineStr">
         <is>
           <t>Pubblicazione graduatoria</t>
         </is>
       </c>
       <c r="E161" t="inlineStr"/>
       <c r="F161" t="inlineStr">
         <is>
-          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G161" t="inlineStr">
         <is>
-          <t>Tecnico Sanitario di Laboratorio Biomedico</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H161" t="inlineStr">
         <is>
-          <t>27/05/2024 00:00</t>
+          <t>18/04/2025 00:00</t>
         </is>
       </c>
       <c r="I161" t="inlineStr">
         <is>
-          <t>21/05/2026 23:59</t>
+          <t>16/04/2027 23:59</t>
         </is>
       </c>
       <c r="K161" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N161" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P161" t="inlineStr"/>
       <c r="Q161" t="inlineStr"/>
       <c r="R161" t="inlineStr"/>
       <c r="S161" t="inlineStr"/>
       <c r="T161" t="inlineStr"/>
       <c r="AC161" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE161" t="inlineStr">
         <is>
-          <t>Concorsi Comparto</t>
+          <t>Concorsi Dirigenza</t>
         </is>
       </c>
       <c r="AF161" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="inlineStr"/>
       <c r="B162" t="inlineStr"/>
       <c r="C162" t="inlineStr">
         <is>
-          <t>Azienda Zero - graduatoria concorso pubblico per n. 10 posti di Dirigente Medico di Urologia</t>
+          <t>Azienda Zero - graduatoria concorso n. 43 posti di Dirigente Medico di Psichiatria</t>
         </is>
       </c>
       <c r="D162" t="inlineStr">
         <is>
           <t>Pubblicazione graduatoria</t>
         </is>
       </c>
       <c r="E162" t="inlineStr"/>
       <c r="F162" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G162" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H162" t="inlineStr">
         <is>
-          <t>24/04/2024 00:00</t>
+          <t>16/04/2025 00:00</t>
         </is>
       </c>
       <c r="I162" t="inlineStr">
         <is>
-          <t>22/04/2026 23:59</t>
+          <t>13/04/2027 23:59</t>
         </is>
       </c>
       <c r="K162" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N162" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P162" t="inlineStr"/>
       <c r="Q162" t="inlineStr"/>
       <c r="R162" t="inlineStr"/>
       <c r="S162" t="inlineStr"/>
       <c r="T162" t="inlineStr"/>
       <c r="AC162" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE162" t="inlineStr">
         <is>
           <t>Concorsi Dirigenza</t>
         </is>
       </c>
       <c r="AF162" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="inlineStr"/>
       <c r="B163" t="inlineStr"/>
       <c r="C163" t="inlineStr">
         <is>
-          <t>Azienda Zero - graduatoria concorso pubblico per n. 15 posti di Dirigente Medico di Geriatria</t>
+          <t xml:space="preserve">Graduatoria concorso pubblico, per titoli ed esami, per n. 9 posti, a tempo pieno e indeterminato, di Coadiutore Amministrativo Senior – Area degli Operatori – Ruolo Amministrativo.
+</t>
         </is>
       </c>
       <c r="D163" t="inlineStr">
         <is>
           <t>Pubblicazione graduatoria</t>
         </is>
       </c>
       <c r="E163" t="inlineStr"/>
       <c r="F163" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>Area degli Operatori - Ruolo Amministrativo</t>
         </is>
       </c>
       <c r="G163" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>Coadiutore Amministrativo Senior</t>
         </is>
       </c>
       <c r="H163" t="inlineStr">
         <is>
-          <t>24/04/2024 00:00</t>
+          <t>14/04/2025 00:00</t>
         </is>
       </c>
       <c r="I163" t="inlineStr">
         <is>
-          <t>22/04/2026 23:59</t>
+          <t>13/04/2027 23:59</t>
         </is>
       </c>
       <c r="K163" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N163" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P163" t="inlineStr"/>
       <c r="Q163" t="inlineStr"/>
       <c r="R163" t="inlineStr"/>
       <c r="S163" t="inlineStr"/>
       <c r="T163" t="inlineStr"/>
       <c r="AC163" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE163" t="inlineStr">
         <is>
-          <t>Concorsi Dirigenza</t>
+          <t>Concorsi Comparto</t>
         </is>
       </c>
       <c r="AF163" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="inlineStr"/>
       <c r="B164" t="inlineStr"/>
       <c r="C164" t="inlineStr">
         <is>
-          <t xml:space="preserve">Graduatoria concorso pubblico per titoli ed esami per la copertura di n. 76 posti di Dirigente Medico  - Anestesia e Rianimazione </t>
+          <t>Avviso pubblico per l'assunzione a tempo determinato di n. 1 Dirigente Medico nella disciplina di Medicina del Lavoro e Sicurezza degli Ambienti di Lavoro</t>
         </is>
       </c>
       <c r="D164" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="E164" t="inlineStr"/>
       <c r="F164" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G164" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H164" t="inlineStr">
         <is>
-          <t>24/04/2024 00:00</t>
+          <t>11/04/2025 00:00</t>
         </is>
       </c>
       <c r="I164" t="inlineStr">
         <is>
-          <t>22/04/2026 23:59</t>
+          <t>25/04/2025 23:59</t>
         </is>
       </c>
       <c r="K164" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N164" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P164" t="inlineStr"/>
       <c r="Q164" t="inlineStr"/>
       <c r="R164" t="inlineStr"/>
       <c r="S164" t="inlineStr"/>
       <c r="T164" t="inlineStr"/>
+      <c r="W164" t="n">
+        <v>0</v>
+      </c>
+      <c r="X164" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y164" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z164" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA164" t="n">
+        <v>0</v>
+      </c>
       <c r="AC164" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD164" t="n">
+        <v>0</v>
+      </c>
       <c r="AE164" t="inlineStr">
         <is>
-          <t>Concorsi Dirigenza</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF164" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="inlineStr"/>
       <c r="B165" t="inlineStr"/>
       <c r="C165" t="inlineStr">
         <is>
-          <t xml:space="preserve">Graduatoria concorso pubblico per n. 21 posti di Dirigente Medico - disciplina Medicina del Lavoro e Sicurezza degli Ambienti di Lavoro 
-</t>
+          <t>Avviso pubblico per l'assunzione a tempo determinato di n. 2 Ostetriche/Ostetrici - Area PSF</t>
         </is>
       </c>
       <c r="D165" t="inlineStr">
         <is>
           <t>Pubblicazione graduatoria</t>
         </is>
       </c>
       <c r="E165" t="inlineStr"/>
       <c r="F165" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
         </is>
       </c>
       <c r="G165" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>Ostetrica/o</t>
         </is>
       </c>
       <c r="H165" t="inlineStr">
         <is>
-          <t>24/04/2024 00:00</t>
+          <t>04/04/2025 00:00</t>
         </is>
       </c>
       <c r="I165" t="inlineStr">
         <is>
-          <t>22/04/2026 23:59</t>
+          <t>18/04/2025 23:59</t>
         </is>
       </c>
       <c r="K165" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N165" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P165" t="inlineStr"/>
       <c r="Q165" t="inlineStr"/>
       <c r="R165" t="inlineStr"/>
       <c r="S165" t="inlineStr"/>
       <c r="T165" t="inlineStr"/>
+      <c r="W165" t="n">
+        <v>0</v>
+      </c>
+      <c r="X165" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y165" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z165" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA165" t="n">
+        <v>0</v>
+      </c>
       <c r="AC165" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD165" t="n">
+        <v>0</v>
+      </c>
       <c r="AE165" t="inlineStr">
         <is>
-          <t>Concorsi Dirigenza</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF165" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="inlineStr"/>
       <c r="B166" t="inlineStr"/>
       <c r="C166" t="inlineStr">
         <is>
-          <t>Tabella triennale avvisi, concorsi e procedure comparative aggiornata a marzo 2024</t>
+          <t>Avviso pubblico per l'assunzione a tempo determinato di n. 1 Dirigente Psicologo nella disciplina di Psicoterapia da assegnare alle strutture carcerarie</t>
         </is>
       </c>
       <c r="D166" t="inlineStr">
         <is>
-          <t>Pubblicato</t>
-[...6 lines deleted...]
-      </c>
+          <t>Pubblicazione graduatoria</t>
+        </is>
+      </c>
+      <c r="E166" t="inlineStr"/>
       <c r="F166" t="inlineStr">
         <is>
-          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
+          <t>Dirigenza</t>
         </is>
       </c>
       <c r="G166" t="inlineStr">
         <is>
-          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
+          <t>Dirigente Psicologo</t>
         </is>
       </c>
       <c r="H166" t="inlineStr">
         <is>
-          <t>26/03/2024 00:00</t>
+          <t>04/04/2025 00:00</t>
         </is>
       </c>
       <c r="I166" t="inlineStr">
         <is>
-          <t>25/03/2029 23:59</t>
+          <t>18/04/2025 23:59</t>
         </is>
       </c>
       <c r="K166" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N166" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P166" t="inlineStr"/>
       <c r="Q166" t="inlineStr"/>
       <c r="R166" t="inlineStr"/>
       <c r="S166" t="inlineStr"/>
       <c r="T166" t="inlineStr"/>
+      <c r="W166" t="n">
+        <v>0</v>
+      </c>
+      <c r="X166" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y166" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z166" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA166" t="n">
+        <v>0</v>
+      </c>
       <c r="AC166" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD166" t="n">
+        <v>0</v>
+      </c>
       <c r="AE166" t="inlineStr">
         <is>
-          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
+          <t>Avviso Pubblico</t>
+        </is>
+      </c>
+      <c r="AF166" t="inlineStr">
+        <is>
+          <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="inlineStr"/>
       <c r="B167" t="inlineStr"/>
       <c r="C167" t="inlineStr">
         <is>
-          <t>INDIZIONE AVVISO DI PROCEDURA COMPARATIVA PER IL CONFERIMENTO DI NR. 2 INCARICHI LIBERO-PROFESSIONALI A PSICOLOGI, PER LA REALIZZAZIONE DELLE ATTIVITA' PREVISTE DAL PROGETTO REGIONE "QUALITY OF LIFE" DESTINATO A PERSONE CON DISTURBI DELLO SPETTRO AUTISTICO E ALLE LORO FAMIGLIE - DGR NR. 1557 DEL 12.12.2023.</t>
+          <t>Avviso pubblico RISERVATO AI CITTADINI UCRAINI per l'assunzione a tempo determinato di n. 1 OSTETRICA/O - Area PSF</t>
         </is>
       </c>
       <c r="D167" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
-[...2 lines deleted...]
-      <c r="E167" t="inlineStr"/>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E167" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Avviso pubblico RISERVATO AI CITTADINI UCRAINI per l'assunzione &amp;nbsp;a tempo determinato di n. 1 OSTETRICA/O - Area PSF&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="F167" t="inlineStr">
         <is>
-          <t>Dirigenza</t>
+          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
         </is>
       </c>
       <c r="G167" t="inlineStr">
         <is>
-          <t>Dirigente Psicologo</t>
+          <t>Ostetrica/o</t>
         </is>
       </c>
       <c r="H167" t="inlineStr">
         <is>
-          <t>12/03/2024 00:00</t>
+          <t>04/04/2025 00:00</t>
         </is>
       </c>
       <c r="I167" t="inlineStr">
         <is>
-          <t>24/03/2024 23:59</t>
+          <t>18/04/2025 23:59</t>
         </is>
       </c>
       <c r="K167" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N167" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P167" t="inlineStr"/>
       <c r="Q167" t="inlineStr"/>
-      <c r="R167" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="R167" t="inlineStr"/>
       <c r="S167" t="inlineStr"/>
       <c r="T167" t="inlineStr"/>
+      <c r="W167" t="n">
+        <v>0</v>
+      </c>
+      <c r="X167" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y167" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z167" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA167" t="n">
+        <v>0</v>
+      </c>
       <c r="AC167" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD167" t="n">
+        <v>0</v>
+      </c>
       <c r="AE167" t="inlineStr">
         <is>
-          <t>Incarichi libero professionali</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF167" t="inlineStr">
         <is>
-          <t>Lavoro autonomo</t>
+          <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="inlineStr"/>
       <c r="B168" t="inlineStr"/>
       <c r="C168" t="inlineStr">
         <is>
-          <t>AVVISO DI SELEZIONE PUBBLICA PER CONFERIMENTO INCARICHI LIBERO-PROFESSIONALI A MEDICI SPECIALIZZATI IN RADIODIAGNOSTICA.</t>
+          <t>Avviso pubblico per l'assunzione a tempo determinato di n. 3 Dirigenti Medici disciplina di Gastroenterologia</t>
         </is>
       </c>
       <c r="D168" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E168" t="inlineStr"/>
       <c r="F168" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G168" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H168" t="inlineStr">
         <is>
-          <t>04/03/2024 00:00</t>
+          <t>04/04/2025 00:00</t>
         </is>
       </c>
       <c r="I168" t="inlineStr">
         <is>
-          <t>31/12/2024 23:59</t>
+          <t>18/04/2025 23:59</t>
         </is>
       </c>
       <c r="K168" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N168" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P168" t="inlineStr"/>
       <c r="Q168" t="inlineStr"/>
-      <c r="R168" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="R168" t="inlineStr"/>
       <c r="S168" t="inlineStr"/>
       <c r="T168" t="inlineStr"/>
+      <c r="W168" t="n">
+        <v>0</v>
+      </c>
+      <c r="X168" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y168" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z168" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA168" t="n">
+        <v>0</v>
+      </c>
       <c r="AC168" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD168" t="n">
+        <v>0</v>
+      </c>
       <c r="AE168" t="inlineStr">
         <is>
-          <t>Incarichi libero professionali</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF168" t="inlineStr">
         <is>
-          <t>Lavoro autonomo</t>
+          <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="169">
       <c r="A169" t="inlineStr"/>
       <c r="B169" t="inlineStr"/>
       <c r="C169" t="inlineStr">
         <is>
-          <t>AVVISO DI SELEZIONE PUBBLICA PER CONFERIMENTO INCARICHI LIBERO-PROFESSIONALI A MEDICI SPECIALIZZATI IN UROLOGIA.</t>
+          <t>Tabella triennale avvisi, concorsi e procedure comparative aggiornata a marzo 2025</t>
         </is>
       </c>
       <c r="D169" t="inlineStr">
         <is>
-          <t>Scaduto</t>
-[...10 lines deleted...]
-          <t>Dirigente Medico</t>
+          <t>Pubblicato</t>
+        </is>
+      </c>
+      <c r="E169" t="inlineStr">
+        <is>
+          <t>Tabella triennale avvisi, concorsi e procedure comparative aggiornata a marzo 2025</t>
         </is>
       </c>
       <c r="H169" t="inlineStr">
         <is>
-          <t>04/03/2024 00:00</t>
+          <t>28/03/2025 00:00</t>
         </is>
       </c>
       <c r="I169" t="inlineStr">
         <is>
-          <t>31/12/2024 23:59</t>
+          <t>27/03/2030 23:59</t>
         </is>
       </c>
       <c r="K169" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N169" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P169" t="inlineStr"/>
       <c r="Q169" t="inlineStr"/>
-      <c r="R169" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="R169" t="inlineStr"/>
       <c r="S169" t="inlineStr"/>
       <c r="T169" t="inlineStr"/>
       <c r="AC169" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE169" t="inlineStr">
         <is>
-          <t>Incarichi libero professionali</t>
+          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
         </is>
       </c>
       <c r="AF169" t="inlineStr">
         <is>
-          <t>Lavoro autonomo</t>
+          <t>Non definito</t>
         </is>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="inlineStr"/>
       <c r="B170" t="inlineStr"/>
       <c r="C170" t="inlineStr">
         <is>
-          <t>Procedura comparativa per il conferimento di nr. 1 borsa di studio, per l’anno 2024, per la realizzazione del Progetto: “Supporto psicologico per pazienti onco-ematologici” da svolgersi presso la U.O.S.D. Onco-Ematologia e la U.O.S. Psicologia Ospedaliera e Benessere Organizzativo.</t>
+          <t>Avviso pubblico per l'assunzione a tempo determinato di n. 2 Dirigenti Medici disciplina di Medicina Interna</t>
         </is>
       </c>
       <c r="D170" t="inlineStr">
         <is>
-          <t>Ammissione/Commissione/Espletamento</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="E170" t="inlineStr"/>
       <c r="F170" t="inlineStr">
         <is>
-          <t>Dirigenza</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G170" t="inlineStr">
         <is>
-          <t>Dirigente Psicologo</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H170" t="inlineStr">
         <is>
-          <t>27/02/2024 00:00</t>
+          <t>28/03/2025 00:00</t>
         </is>
       </c>
       <c r="I170" t="inlineStr">
         <is>
-          <t>10/03/2024 23:59</t>
+          <t>11/04/2025 23:59</t>
         </is>
       </c>
       <c r="K170" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N170" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P170" t="inlineStr"/>
       <c r="Q170" t="inlineStr"/>
-      <c r="R170" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="R170" t="inlineStr"/>
       <c r="S170" t="inlineStr"/>
       <c r="T170" t="inlineStr"/>
+      <c r="W170" t="n">
+        <v>0</v>
+      </c>
+      <c r="X170" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y170" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z170" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA170" t="n">
+        <v>0</v>
+      </c>
       <c r="AC170" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD170" t="n">
+        <v>0</v>
+      </c>
       <c r="AE170" t="inlineStr">
         <is>
-          <t>Borse di Studio</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF170" t="inlineStr">
         <is>
-          <t>Borsa di studio</t>
+          <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="inlineStr"/>
       <c r="B171" t="inlineStr"/>
       <c r="C171" t="inlineStr">
         <is>
-          <t xml:space="preserve">AVVISO DI SELEZIONE PUBBLICA PER CONFERIMENTO INCARICHI LIBERO-PROFESSIONALI  A MEDICI SPECIALIZZATI IN MEDICINA INTERNA
-</t>
+          <t>Azienda Zero - graduatoria concorso pubblico per n. 9 posti di Tecnico di Neurofisiopatologia - Area PSF</t>
         </is>
       </c>
       <c r="D171" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Pubblicazione graduatoria</t>
         </is>
       </c>
       <c r="E171" t="inlineStr"/>
       <c r="F171" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
         </is>
       </c>
       <c r="G171" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>Tecnico della Neurofisiopatologia</t>
         </is>
       </c>
       <c r="H171" t="inlineStr">
         <is>
-          <t>09/01/2024 00:00</t>
+          <t>14/03/2025 00:00</t>
         </is>
       </c>
       <c r="I171" t="inlineStr">
         <is>
-          <t>31/12/2024 23:59</t>
+          <t>12/03/2027 23:59</t>
         </is>
       </c>
       <c r="K171" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N171" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P171" t="inlineStr"/>
       <c r="Q171" t="inlineStr"/>
-      <c r="R171" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="R171" t="inlineStr"/>
       <c r="S171" t="inlineStr"/>
       <c r="T171" t="inlineStr"/>
       <c r="AC171" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE171" t="inlineStr">
         <is>
-          <t>Incarichi libero professionali</t>
+          <t>Concorsi Comparto</t>
         </is>
       </c>
       <c r="AF171" t="inlineStr">
         <is>
-          <t>Lavoro autonomo</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="inlineStr"/>
       <c r="B172" t="inlineStr"/>
       <c r="C172" t="inlineStr">
         <is>
-          <t xml:space="preserve">AVVISO DI SELEZIONE PUBBLICA PER CONFERIMENTO INCARICHI LIBERO-PROFESSIONALI A MEDICI PER LA U.O.C. CENTRALE OPERATIVA SUEM 118.
-</t>
+          <t>Procedura comparativa per il conferimento di incarichi libero - professionali a medici, ex art. 7, comma 6, del D.Lgs. nr. 165/2001, per prestare attività presso le UOC di Medicina Generale dell'Azienda.</t>
         </is>
       </c>
       <c r="D172" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E172" t="inlineStr"/>
       <c r="F172" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G172" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H172" t="inlineStr">
         <is>
-          <t>09/01/2024 00:00</t>
+          <t>12/03/2025 00:00</t>
         </is>
       </c>
       <c r="I172" t="inlineStr">
         <is>
-          <t>31/12/2024 23:59</t>
+          <t>31/12/2025 23:59</t>
         </is>
       </c>
       <c r="K172" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N172" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P172" t="inlineStr"/>
       <c r="Q172" t="inlineStr"/>
-      <c r="R172" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="R172" t="inlineStr"/>
       <c r="S172" t="inlineStr"/>
       <c r="T172" t="inlineStr"/>
       <c r="AC172" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE172" t="inlineStr">
         <is>
           <t>Incarichi libero professionali</t>
         </is>
       </c>
       <c r="AF172" t="inlineStr">
         <is>
           <t>Lavoro autonomo</t>
         </is>
       </c>
     </row>
     <row r="173">
       <c r="A173" t="inlineStr"/>
       <c r="B173" t="inlineStr"/>
       <c r="C173" t="inlineStr">
         <is>
-          <t>AVVISO DI SELEZIONE PUBBLICAPER CONFERIMENTO INCARICHI LIBERO-PROFESSIONALI A MEDICI SPECIALIZZATI PER ATTIVITA’ AMBULATORIALI</t>
+          <t>Procedura comparativa per il conferimento di incarichi libero - professionali a medici, ex art. 7, comma 6, del D.Lgs. nr. 165/2001, per prestare attività presso le UOC di Urologia.</t>
         </is>
       </c>
       <c r="D173" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E173" t="inlineStr"/>
       <c r="F173" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G173" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H173" t="inlineStr">
         <is>
-          <t>09/01/2024 00:00</t>
+          <t>12/03/2025 00:00</t>
         </is>
       </c>
       <c r="I173" t="inlineStr">
         <is>
-          <t>31/12/2024 23:59</t>
+          <t>31/12/2025 23:59</t>
         </is>
       </c>
       <c r="K173" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N173" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P173" t="inlineStr"/>
       <c r="Q173" t="inlineStr"/>
-      <c r="R173" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="R173" t="inlineStr"/>
       <c r="S173" t="inlineStr"/>
       <c r="T173" t="inlineStr"/>
       <c r="AC173" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE173" t="inlineStr">
         <is>
           <t>Incarichi libero professionali</t>
         </is>
       </c>
       <c r="AF173" t="inlineStr">
         <is>
           <t>Lavoro autonomo</t>
         </is>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="inlineStr"/>
       <c r="B174" t="inlineStr"/>
       <c r="C174" t="inlineStr">
         <is>
-          <t>Tabella triennale avvisi, concorsi e procedure comparative aggiornata a dicembre 2023</t>
+          <t>Procedura comparativa per il conferimento di incarichi libero - professionali a medici, ex art. 7, comma 6, del D.Lgs. nr. 165/2001, per prestare attività presso le UOC di Anestesia e Rianimazione degli Ospedali dell'Azienda.</t>
         </is>
       </c>
       <c r="D174" t="inlineStr">
         <is>
-          <t>Pubblicato</t>
-[...6 lines deleted...]
-      </c>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E174" t="inlineStr"/>
       <c r="F174" t="inlineStr">
         <is>
-          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G174" t="inlineStr">
         <is>
-          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H174" t="inlineStr">
         <is>
-          <t>28/12/2023 00:00</t>
+          <t>12/03/2025 00:00</t>
         </is>
       </c>
       <c r="I174" t="inlineStr">
         <is>
-          <t>27/12/2028 23:59</t>
+          <t>31/12/2025 23:59</t>
         </is>
       </c>
       <c r="K174" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N174" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P174" t="inlineStr"/>
       <c r="Q174" t="inlineStr"/>
       <c r="R174" t="inlineStr"/>
       <c r="S174" t="inlineStr"/>
       <c r="T174" t="inlineStr"/>
       <c r="AC174" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE174" t="inlineStr">
         <is>
-          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
+          <t>Incarichi libero professionali</t>
+        </is>
+      </c>
+      <c r="AF174" t="inlineStr">
+        <is>
+          <t>Lavoro autonomo</t>
         </is>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="inlineStr"/>
       <c r="B175" t="inlineStr"/>
       <c r="C175" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per soli titoli, per l'assunzione a tempo determinato di n. 1 Infermiere - Area dei Professionisti della Salute e dei Funzionari</t>
+          <t>Procedura comparativa per il conferimento di incarichi libero - professionali a medici, ex art. 7, comma 6, del D.Lgs. nr. 165/2001, per prestare attività presso la UOC di Cardiologia.</t>
         </is>
       </c>
       <c r="D175" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="E175" t="inlineStr"/>
       <c r="F175" t="inlineStr">
         <is>
-          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G175" t="inlineStr">
         <is>
-          <t>Infermiere</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H175" t="inlineStr">
         <is>
-          <t>07/12/2023 00:00</t>
+          <t>12/03/2025 00:00</t>
         </is>
       </c>
       <c r="I175" t="inlineStr">
         <is>
-          <t>21/12/2023 23:59</t>
+          <t>31/12/2025 23:59</t>
         </is>
       </c>
       <c r="K175" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N175" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P175" t="inlineStr"/>
       <c r="Q175" t="inlineStr"/>
       <c r="R175" t="inlineStr"/>
       <c r="S175" t="inlineStr"/>
       <c r="T175" t="inlineStr"/>
       <c r="AC175" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE175" t="inlineStr">
         <is>
-          <t>Avvisi tempo determinato Comparto</t>
+          <t>Incarichi libero professionali</t>
         </is>
       </c>
       <c r="AF175" t="inlineStr">
         <is>
-          <t>Tempo determinato</t>
+          <t>Lavoro autonomo</t>
         </is>
       </c>
     </row>
     <row r="176">
       <c r="A176" t="inlineStr"/>
       <c r="B176" t="inlineStr"/>
       <c r="C176" t="inlineStr">
         <is>
-          <t>Avviso di procedura comparativa per conferimento di nr. 1 borsa di studio della durata di 15 mesi, per figura in possesso di laurea in Farmacia Ospedaliera o Chimica e Tecnologia Farmaceutica per la realizzazione del Progetto Regionale "Revisione Farmacologica nei pazienti anziani: studio multicentrico nelle residenze sanitarie per anziani nella Regione Veneto".</t>
+          <t>Procedura comparativa per il conferimento di incarichi libero - professionali a medici, ex art. 7, comma 6, del D.Lgs. nr. 165/2001, per prestare attività assistenziali presso le strutture dell'Azienda.</t>
         </is>
       </c>
       <c r="D176" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E176" t="inlineStr"/>
       <c r="F176" t="inlineStr">
         <is>
-          <t>Dirigenza</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G176" t="inlineStr">
         <is>
-          <t>Dirigente Farmacista</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H176" t="inlineStr">
         <is>
-          <t>20/11/2023 00:00</t>
+          <t>12/03/2025 00:00</t>
         </is>
       </c>
       <c r="I176" t="inlineStr">
         <is>
-          <t>28/11/2023 23:59</t>
+          <t>31/12/2025 23:59</t>
         </is>
       </c>
       <c r="K176" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N176" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P176" t="inlineStr"/>
       <c r="Q176" t="inlineStr"/>
-      <c r="R176" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="R176" t="inlineStr"/>
       <c r="S176" t="inlineStr"/>
       <c r="T176" t="inlineStr"/>
       <c r="AC176" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE176" t="inlineStr">
         <is>
-          <t>Borse di Studio</t>
+          <t>Incarichi libero professionali</t>
         </is>
       </c>
       <c r="AF176" t="inlineStr">
         <is>
-          <t>Borsa di studio</t>
+          <t>Lavoro autonomo</t>
         </is>
       </c>
     </row>
     <row r="177">
       <c r="A177" t="inlineStr"/>
       <c r="B177" t="inlineStr"/>
       <c r="C177" t="inlineStr">
         <is>
-          <t xml:space="preserve">AZIENDA ZERO - GRADUATORIA CONCORSO PUBBLICO, PER TITOLI ED ESAMI, PER LA COPERTURA Dl N. 10 POSTI Dl DIRIGENTE
-[...1 lines deleted...]
-</t>
+          <t>Avviso pubblico per l'assunzione a tempo determinato di n. 1 Dirigente Medico disciplina di Cure Palliative</t>
         </is>
       </c>
       <c r="D177" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
+          <t>Ammissione/Commissione/Espletamento</t>
         </is>
       </c>
       <c r="E177" t="inlineStr"/>
       <c r="F177" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G177" t="inlineStr">
         <is>
-          <t>Dirigente Veterinario</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H177" t="inlineStr">
         <is>
-          <t>30/10/2023 00:00</t>
+          <t>07/03/2025 00:00</t>
         </is>
       </c>
       <c r="I177" t="inlineStr">
         <is>
-          <t>29/10/2025 23:59</t>
+          <t>21/03/2025 23:59</t>
         </is>
       </c>
       <c r="K177" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N177" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P177" t="inlineStr"/>
       <c r="Q177" t="inlineStr"/>
       <c r="R177" t="inlineStr"/>
       <c r="S177" t="inlineStr"/>
       <c r="T177" t="inlineStr"/>
+      <c r="W177" t="n">
+        <v>0</v>
+      </c>
+      <c r="X177" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y177" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z177" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA177" t="n">
+        <v>0</v>
+      </c>
       <c r="AC177" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD177" t="n">
+        <v>0</v>
+      </c>
       <c r="AE177" t="inlineStr">
         <is>
-          <t>Concorsi Dirigenza</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF177" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="178">
       <c r="A178" t="inlineStr"/>
       <c r="B178" t="inlineStr"/>
       <c r="C178" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO - GRADUATORIA CONCORSO PUBBLICO, PER TITOLI ED ESAMI, PER LA COPERTURA Dl N. 3 POSTI Dl DIRIGENTE MEDICO NELLA DISCIPLINA Dl REUMATOLOGIA</t>
+          <t xml:space="preserve">Azienda Zero - graduatoria concorso pubblico per n. 119 posti di Dirigente Medico di Medicina d'Emergenza-Urgenza </t>
         </is>
       </c>
       <c r="D178" t="inlineStr">
         <is>
           <t>Pubblicazione graduatoria</t>
         </is>
       </c>
       <c r="E178" t="inlineStr"/>
       <c r="F178" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G178" t="inlineStr">
         <is>
-          <t>Dirigente Veterinario</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H178" t="inlineStr">
         <is>
-          <t>30/10/2023 00:00</t>
+          <t>03/03/2025 00:00</t>
         </is>
       </c>
       <c r="I178" t="inlineStr">
         <is>
-          <t>29/10/2025 23:59</t>
+          <t>26/02/2027 23:59</t>
         </is>
       </c>
       <c r="K178" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N178" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P178" t="inlineStr"/>
       <c r="Q178" t="inlineStr"/>
       <c r="R178" t="inlineStr"/>
       <c r="S178" t="inlineStr"/>
       <c r="T178" t="inlineStr"/>
       <c r="AC178" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE178" t="inlineStr">
         <is>
           <t>Concorsi Dirigenza</t>
         </is>
       </c>
       <c r="AF178" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="179">
       <c r="A179" t="inlineStr"/>
       <c r="B179" t="inlineStr"/>
       <c r="C179" t="inlineStr">
         <is>
-          <t>Azienda Zero - graduatoria concorso pubblico per n. 60 posti di Dirigente Medico di Psichiatria</t>
+          <t>Azienda Zero - graduatoria concorso pubblico n. 111 posti di Tecnico Sanitario di Laboratorio Biomedico</t>
         </is>
       </c>
       <c r="D179" t="inlineStr">
         <is>
           <t>Pubblicazione graduatoria</t>
         </is>
       </c>
       <c r="E179" t="inlineStr"/>
       <c r="F179" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
         </is>
       </c>
       <c r="G179" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>Tecnico Sanitario di Laboratorio Biomedico</t>
         </is>
       </c>
       <c r="H179" t="inlineStr">
         <is>
-          <t>18/10/2023 00:00</t>
+          <t>03/03/2025 00:00</t>
         </is>
       </c>
       <c r="I179" t="inlineStr">
         <is>
-          <t>15/10/2025 23:59</t>
+          <t>26/02/2027 23:59</t>
         </is>
       </c>
       <c r="K179" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N179" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P179" t="inlineStr"/>
       <c r="Q179" t="inlineStr"/>
       <c r="R179" t="inlineStr"/>
       <c r="S179" t="inlineStr"/>
       <c r="T179" t="inlineStr"/>
       <c r="AC179" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE179" t="inlineStr">
         <is>
-          <t>Concorsi Dirigenza</t>
+          <t>Concorsi Comparto</t>
         </is>
       </c>
       <c r="AF179" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="inlineStr"/>
       <c r="B180" t="inlineStr"/>
       <c r="C180" t="inlineStr">
         <is>
-          <t>Tabella triennale avvisi, concorsi e procedure comparative aggiornata a settembre 2023</t>
+          <t>Azienda Zero - graduatoria concorso pubblico per n. 68 posti di Dirigente Medico di Anestesia e Rianimazione</t>
         </is>
       </c>
       <c r="D180" t="inlineStr">
         <is>
-          <t>Pubblicato</t>
-[...6 lines deleted...]
-      </c>
+          <t>Pubblicazione graduatoria</t>
+        </is>
+      </c>
+      <c r="E180" t="inlineStr"/>
       <c r="F180" t="inlineStr">
         <is>
-          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G180" t="inlineStr">
         <is>
-          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H180" t="inlineStr">
         <is>
-          <t>26/09/2023 00:00</t>
+          <t>03/03/2025 00:00</t>
         </is>
       </c>
       <c r="I180" t="inlineStr">
         <is>
-          <t>25/09/2028 23:59</t>
+          <t>26/02/2027 23:59</t>
         </is>
       </c>
       <c r="K180" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N180" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P180" t="inlineStr"/>
       <c r="Q180" t="inlineStr"/>
       <c r="R180" t="inlineStr"/>
       <c r="S180" t="inlineStr"/>
       <c r="T180" t="inlineStr"/>
       <c r="AC180" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE180" t="inlineStr">
         <is>
-          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
+          <t>Concorsi Dirigenza</t>
         </is>
       </c>
       <c r="AF180" t="inlineStr">
         <is>
-          <t>Non definito</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="181">
       <c r="A181" t="inlineStr"/>
       <c r="B181" t="inlineStr"/>
       <c r="C181" t="inlineStr">
         <is>
-          <t xml:space="preserve">Avviso di procedura comparativa per l’attribuzione di nr. 1 borsa di studio, a persona in possesso di laurea in "Educazione professionale" classe di laurea delle professioni sanitarie L/SNT-2, per la realizzazione del Progetto “L’analisi dei bisogni educativi nel paziente asmatico e con broncopneumopatia cronica ostruttiva” presso al U.O.C. di Pneumologia dell’Azienda Ulss 5 Polesana </t>
+          <t>Procedura comparativa per il conferimento di nr. 3 incarichi libero - professionali, ex art. 7, comma 6, del D.Lgs. nr. 165/2001, professionisti laureati in psicologia - specializzati in psicoterapia per la realizzazione delle attività previste dal progetto "ORA - ORIENTAMENTO RETE ASCOLTO".</t>
         </is>
       </c>
       <c r="D181" t="inlineStr">
         <is>
           <t>Pubblicazione graduatoria</t>
         </is>
       </c>
       <c r="E181" t="inlineStr"/>
       <c r="F181" t="inlineStr">
         <is>
-          <t>D</t>
+          <t>Dirigenza</t>
         </is>
       </c>
       <c r="G181" t="inlineStr">
         <is>
-          <t>C.P.S. Educatore Professionale</t>
+          <t>Dirigente Psicologo</t>
         </is>
       </c>
       <c r="H181" t="inlineStr">
         <is>
-          <t>19/07/2023 00:00</t>
+          <t>28/02/2025 00:00</t>
         </is>
       </c>
       <c r="I181" t="inlineStr">
         <is>
-          <t>01/08/2023 23:59</t>
+          <t>09/03/2025 23:59</t>
         </is>
       </c>
       <c r="K181" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N181" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P181" t="inlineStr"/>
       <c r="Q181" t="inlineStr"/>
-      <c r="R181" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="R181" t="inlineStr"/>
+      <c r="S181" t="inlineStr"/>
       <c r="T181" t="inlineStr"/>
-      <c r="U181" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AC181" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE181" t="inlineStr">
         <is>
-          <t>Borse di Studio</t>
+          <t>Incarichi libero professionali</t>
         </is>
       </c>
       <c r="AF181" t="inlineStr">
         <is>
-          <t>Borsa di studio</t>
+          <t>Lavoro autonomo</t>
         </is>
       </c>
     </row>
     <row r="182">
       <c r="A182" t="inlineStr"/>
       <c r="B182" t="inlineStr"/>
       <c r="C182" t="inlineStr">
         <is>
-          <t>AVVISO FINALIZZATO ALLA FORMAZIONE DI UN ELENCO RISTRETTO DI AVVOCATI</t>
+          <t>Azienda Zero - Graduatoria concorso pubblico per n. 5 Dirigenti Medici disciplina di Chirurgia Maxillo-Facciale</t>
         </is>
       </c>
       <c r="D182" t="inlineStr">
         <is>
-          <t>Pubblicato</t>
+          <t>Pubblicazione graduatoria</t>
         </is>
       </c>
       <c r="E182" t="inlineStr"/>
       <c r="F182" t="inlineStr">
         <is>
-          <t>Dirigenza</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G182" t="inlineStr">
         <is>
-          <t>Dirigente</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H182" t="inlineStr">
         <is>
-          <t>28/06/2023 00:00</t>
+          <t>25/02/2025 00:00</t>
         </is>
       </c>
       <c r="I182" t="inlineStr">
         <is>
-          <t>31/12/2030 00:00</t>
+          <t>20/02/2027 23:59</t>
         </is>
       </c>
       <c r="K182" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N182" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P182" t="inlineStr"/>
       <c r="Q182" t="inlineStr"/>
       <c r="R182" t="inlineStr"/>
       <c r="S182" t="inlineStr"/>
       <c r="T182" t="inlineStr"/>
       <c r="AC182" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE182" t="inlineStr">
         <is>
-          <t>Avviso generico</t>
+          <t>Concorsi Dirigenza</t>
         </is>
       </c>
       <c r="AF182" t="inlineStr">
         <is>
-          <t>Non definito</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="183">
       <c r="A183" t="inlineStr"/>
       <c r="B183" t="inlineStr"/>
       <c r="C183" t="inlineStr">
         <is>
-          <t>Tabella triennale avvisi, concorsi e procedure comparative aggiornata a giugno 2023</t>
+          <t>Procedura comparativa per il conferimento di incarichi libero - professionali a medici, ex art. 7, comma 6, del D.Lgs. nr. 165/2001, per prestare attività presso la UOC Centrale Operativa 118.</t>
         </is>
       </c>
       <c r="D183" t="inlineStr">
         <is>
-          <t>Pubblicato</t>
-[...6 lines deleted...]
-      </c>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E183" t="inlineStr"/>
       <c r="F183" t="inlineStr">
         <is>
-          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G183" t="inlineStr">
         <is>
-          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H183" t="inlineStr">
         <is>
-          <t>26/06/2023 00:00</t>
+          <t>25/02/2025 00:00</t>
         </is>
       </c>
       <c r="I183" t="inlineStr">
         <is>
-          <t>26/06/2028 00:00</t>
+          <t>31/12/2025 23:59</t>
         </is>
       </c>
       <c r="K183" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N183" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P183" t="inlineStr"/>
       <c r="Q183" t="inlineStr"/>
       <c r="R183" t="inlineStr"/>
       <c r="S183" t="inlineStr"/>
       <c r="T183" t="inlineStr"/>
       <c r="AC183" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE183" t="inlineStr">
         <is>
-          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
+          <t>Incarichi libero professionali</t>
+        </is>
+      </c>
+      <c r="AF183" t="inlineStr">
+        <is>
+          <t>Lavoro autonomo</t>
         </is>
       </c>
     </row>
     <row r="184">
       <c r="A184" t="inlineStr"/>
       <c r="B184" t="inlineStr"/>
       <c r="C184" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO - GRADUATORIA CONCORSO PUBBLICO, PER TITOLI ED ESAMI, PER N. 13 POSTI Dl ASSISTENTE INFORMATICO AREA DEGLI ASSISTENTI - RUOLO TECNICO</t>
+          <t xml:space="preserve">GRADUATORIA CONCORSO PUBBLICO, PER TITOLI ED ESAMI, PER LA COPERTURA DI N. 13 POSTI DI COLLABORATORE AMMINISTRATIVO PROFESSIONALE SETTORE GIURIDICO AREA DEI PROFESSIONISTI DELLA SALUTE E DEI FUNZIONARI – RUOLO AMMINISTRATIVO
+</t>
         </is>
       </c>
       <c r="D184" t="inlineStr">
         <is>
           <t>Pubblicazione graduatoria</t>
         </is>
       </c>
       <c r="E184" t="inlineStr"/>
       <c r="F184" t="inlineStr">
         <is>
-          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Tecnico</t>
+          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo amministrativo</t>
         </is>
       </c>
       <c r="G184" t="inlineStr">
         <is>
-          <t>Assistente Informatico</t>
+          <t>Collaboratore Amministrativo Professionale</t>
         </is>
       </c>
       <c r="H184" t="inlineStr">
         <is>
-          <t>15/05/2023 00:00</t>
+          <t>21/02/2025 00:00</t>
         </is>
       </c>
       <c r="I184" t="inlineStr">
         <is>
-          <t>15/05/2028 00:00</t>
+          <t>19/02/2027 23:59</t>
         </is>
       </c>
       <c r="K184" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N184" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P184" t="inlineStr"/>
       <c r="Q184" t="inlineStr"/>
       <c r="R184" t="inlineStr"/>
       <c r="S184" t="inlineStr"/>
       <c r="T184" t="inlineStr"/>
+      <c r="U184" t="inlineStr">
+        <is>
+          <t>21/02/2025 00:00</t>
+        </is>
+      </c>
+      <c r="V184" t="inlineStr">
+        <is>
+          <t>19/02/2027 00:00</t>
+        </is>
+      </c>
       <c r="AC184" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE184" t="inlineStr">
         <is>
           <t>Concorsi Comparto</t>
         </is>
       </c>
       <c r="AF184" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="185">
       <c r="A185" t="inlineStr"/>
       <c r="B185" t="inlineStr"/>
       <c r="C185" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO - GRADUATORIA CONCORSO PUBBLICO PER TITOLI ED ESAMI PER LA COPERTURA Dl N:25 POSTI Dl DIRIGENTE MEDICO - DISCIPLINA GERIATRIA</t>
+          <t>Procedura comparativa per il conferimento di nr. 2 incarichi libero - professionali a veterinari, ex art. 7, comma 6, del D.Lgs. nr. 165/2001, per il la UOC Servizio Veterinario di Igiene degli Alimenti di Origine Animale e loro derivati.</t>
         </is>
       </c>
       <c r="D185" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="E185" t="inlineStr"/>
       <c r="F185" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G185" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>Dirigente Veterinario</t>
         </is>
       </c>
       <c r="H185" t="inlineStr">
         <is>
-          <t>15/05/2023 00:00</t>
+          <t>20/02/2025 00:00</t>
         </is>
       </c>
       <c r="I185" t="inlineStr">
         <is>
-          <t>15/05/2028 00:00</t>
+          <t>10/03/2025 23:59</t>
         </is>
       </c>
       <c r="K185" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N185" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P185" t="inlineStr"/>
       <c r="Q185" t="inlineStr"/>
       <c r="R185" t="inlineStr"/>
       <c r="S185" t="inlineStr"/>
       <c r="T185" t="inlineStr"/>
       <c r="AC185" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE185" t="inlineStr">
         <is>
-          <t>Avvisi Incarichi 15 septies/octies D.Lgs 502/92</t>
+          <t>Incarichi libero professionali</t>
         </is>
       </c>
       <c r="AF185" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Lavoro autonomo</t>
         </is>
       </c>
     </row>
     <row r="186">
       <c r="A186" t="inlineStr"/>
       <c r="B186" t="inlineStr"/>
       <c r="C186" t="inlineStr">
         <is>
-          <t xml:space="preserve">AVVISO DI SELEZIONE PUBBLICA PER CONFERIMENTO INCARICHI LIBERO-PROFESSIONALI A MEDICI SPECIALIZZATI IN GINECOLOGIA E OSTETRICIA PER ATTIVITA’ ASSISTENZIALI PRESSO LA UOC OSTETRICIA E GINECOLOGIA DELL’OSPEDALE DI ADRIA
-</t>
+          <t>Procedura comparativa per il conferimento di incarichi libero - professionali a medici, ex art. 7, comma 6, del D.Lgs. nr. 165/2001, per prestare attività presso la UOC di Pediatria.</t>
         </is>
       </c>
       <c r="D186" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E186" t="inlineStr"/>
       <c r="F186" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G186" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H186" t="inlineStr">
         <is>
-          <t>28/04/2023 00:00</t>
+          <t>19/02/2025 00:00</t>
         </is>
       </c>
       <c r="I186" t="inlineStr">
         <is>
-          <t>08/05/2023 23:59</t>
+          <t>31/12/2025 23:59</t>
         </is>
       </c>
       <c r="K186" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N186" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P186" t="inlineStr"/>
       <c r="Q186" t="inlineStr"/>
       <c r="R186" t="inlineStr"/>
       <c r="S186" t="inlineStr"/>
       <c r="T186" t="inlineStr"/>
       <c r="AC186" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE186" t="inlineStr">
         <is>
           <t>Incarichi libero professionali</t>
         </is>
       </c>
       <c r="AF186" t="inlineStr">
         <is>
           <t>Lavoro autonomo</t>
         </is>
       </c>
     </row>
     <row r="187">
       <c r="A187" t="inlineStr"/>
       <c r="B187" t="inlineStr"/>
       <c r="C187" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO - GRADUATORIA CONCORSO PUBBLICO, PER TITOLI ED ESAMI, PER N. 13 POSTI DI COLLABORATORE AMMINISTRATIVO PROFESSIONALE – SETTORE ECONOMICO – AREA DEI PROFESSIONISTI DELLA SALUTE E DEI FUNZIONARI – RUOLO AMMINISTRATIVO.</t>
+          <t>Procedura comparativa per il conferimento di incarichi libero - professionali a professionista laureato in psicologia e specializzato in psicoterapia, ex art. 7, comma 6, del D.Lgs. nr. 165/2001, per il progetto "contrasto ai disturbi della nutrizione e alimentazione".</t>
         </is>
       </c>
       <c r="D187" t="inlineStr">
         <is>
           <t>Pubblicazione graduatoria</t>
         </is>
       </c>
       <c r="E187" t="inlineStr"/>
       <c r="F187" t="inlineStr">
         <is>
-          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo amministrativo</t>
+          <t>Dirigenza</t>
         </is>
       </c>
       <c r="G187" t="inlineStr">
         <is>
-          <t>Collaboratore Amministrativo Professionale</t>
+          <t>Dirigente Psicologo</t>
         </is>
       </c>
       <c r="H187" t="inlineStr">
         <is>
-          <t>12/04/2023 00:00</t>
+          <t>19/02/2025 00:00</t>
         </is>
       </c>
       <c r="I187" t="inlineStr">
         <is>
-          <t>12/03/2028 00:00</t>
+          <t>27/02/2025 23:59</t>
         </is>
       </c>
       <c r="K187" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N187" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P187" t="inlineStr"/>
       <c r="Q187" t="inlineStr"/>
       <c r="R187" t="inlineStr"/>
       <c r="S187" t="inlineStr"/>
       <c r="T187" t="inlineStr"/>
       <c r="AC187" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE187" t="inlineStr">
         <is>
-          <t>Concorsi Comparto</t>
+          <t>Incarichi libero professionali</t>
         </is>
       </c>
       <c r="AF187" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Lavoro autonomo</t>
         </is>
       </c>
     </row>
     <row r="188">
       <c r="A188" t="inlineStr"/>
       <c r="B188" t="inlineStr"/>
       <c r="C188" t="inlineStr">
         <is>
-          <t>Tabella triennale avvisi, concorsi e procedure comparative aggiornata a marzo 2023</t>
+          <t>Avviso pubblico per il conferimento dell'incarico di Direttore UOC Direzione Professioni Sanitarie</t>
         </is>
       </c>
       <c r="D188" t="inlineStr">
         <is>
-          <t>Pubblicato</t>
-[...6 lines deleted...]
-      </c>
+          <t>Pubblicazione graduatoria</t>
+        </is>
+      </c>
+      <c r="E188" t="inlineStr"/>
       <c r="F188" t="inlineStr">
         <is>
-          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
+          <t>Dirigenza dell'Area Sanità</t>
         </is>
       </c>
       <c r="G188" t="inlineStr">
         <is>
-          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
+          <t>Dirigente delle Professioni Sanitarie - DIRETTORE</t>
         </is>
       </c>
       <c r="H188" t="inlineStr">
         <is>
-          <t>29/03/2023 00:00</t>
+          <t>14/02/2025 00:00</t>
         </is>
       </c>
       <c r="I188" t="inlineStr">
         <is>
-          <t>28/03/2028 00:00</t>
+          <t>16/03/2025 23:59</t>
         </is>
       </c>
       <c r="K188" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N188" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P188" t="inlineStr"/>
       <c r="Q188" t="inlineStr"/>
       <c r="R188" t="inlineStr"/>
       <c r="S188" t="inlineStr"/>
       <c r="T188" t="inlineStr"/>
+      <c r="W188" t="n">
+        <v>0</v>
+      </c>
+      <c r="X188" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y188" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z188" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA188" t="n">
+        <v>0</v>
+      </c>
       <c r="AC188" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD188" t="n">
+        <v>0</v>
+      </c>
       <c r="AE188" t="inlineStr">
         <is>
-          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
+          <t>Avviso di struttura complessa</t>
         </is>
       </c>
       <c r="AF188" t="inlineStr">
         <is>
-          <t>Non definito</t>
+          <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="189">
       <c r="A189" t="inlineStr"/>
       <c r="B189" t="inlineStr"/>
       <c r="C189" t="inlineStr">
         <is>
-          <t>GRADUATORIA CONCORSO PUBBLICO, PER TITOLI ED ESAMI, PER LA COPERTURA Dl N. 29 POSTI Dl DIRIGENTE MEDICO - DISCIPLINA CARDIOLOGIA</t>
+          <t>Procedura comparativa per il conferimento di incarichi libero - professionali a medici, ex art. 7, comma 6, del D.Lgs. nr. 165/2001, per prestare attività presso la UOC di Gastroenterologia dell'Azienda.</t>
         </is>
       </c>
       <c r="D189" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="E189" t="inlineStr"/>
       <c r="F189" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G189" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H189" t="inlineStr">
         <is>
-          <t>21/03/2023 00:00</t>
+          <t>13/02/2025 00:00</t>
         </is>
       </c>
       <c r="I189" t="inlineStr">
         <is>
-          <t>21/03/2028 00:00</t>
+          <t>31/12/2025 23:59</t>
         </is>
       </c>
       <c r="K189" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N189" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P189" t="inlineStr"/>
       <c r="Q189" t="inlineStr"/>
       <c r="R189" t="inlineStr"/>
       <c r="S189" t="inlineStr"/>
       <c r="T189" t="inlineStr"/>
       <c r="AC189" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE189" t="inlineStr">
         <is>
-          <t>Avvisi Incarichi 15 septies/octies D.Lgs 502/92</t>
+          <t>Incarichi libero professionali</t>
         </is>
       </c>
       <c r="AF189" t="inlineStr">
         <is>
-          <t>Tempo determinato</t>
+          <t>Lavoro autonomo</t>
         </is>
       </c>
     </row>
     <row r="190">
       <c r="A190" t="inlineStr"/>
       <c r="B190" t="inlineStr"/>
       <c r="C190" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO - GRADUATORIA CONCORSO PUBBLICO, PER TITOLI ED ESAMI, PER LA COPERTURA Dl N. 18 POSTI Dl DIRIGENTE MEDICO - DISCIPLINA Dl NEUROLOGIA</t>
+          <t>Avviso pubblico per il conferimento dell'incarico di Direttore della UOC Ostetricia e Ginecologia di Rovigo e Trecenta</t>
         </is>
       </c>
       <c r="D190" t="inlineStr">
         <is>
           <t>Pubblicazione graduatoria</t>
         </is>
       </c>
       <c r="E190" t="inlineStr"/>
       <c r="F190" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>Apicale</t>
         </is>
       </c>
       <c r="G190" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>Dirigente Medico - DIRETTORE</t>
         </is>
       </c>
       <c r="H190" t="inlineStr">
         <is>
-          <t>21/03/2023 00:00</t>
+          <t>12/02/2025 00:00</t>
         </is>
       </c>
       <c r="I190" t="inlineStr">
         <is>
-          <t>21/03/2028 00:00</t>
+          <t>13/03/2025 23:59</t>
         </is>
       </c>
       <c r="K190" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N190" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P190" t="inlineStr"/>
       <c r="Q190" t="inlineStr"/>
       <c r="R190" t="inlineStr"/>
       <c r="S190" t="inlineStr"/>
       <c r="T190" t="inlineStr"/>
+      <c r="W190" t="n">
+        <v>0</v>
+      </c>
+      <c r="X190" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y190" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z190" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA190" t="n">
+        <v>0</v>
+      </c>
       <c r="AC190" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD190" t="n">
+        <v>0</v>
+      </c>
       <c r="AE190" t="inlineStr">
         <is>
-          <t>Avvisi tempo determinato Dirigenza</t>
+          <t>Avviso di struttura complessa</t>
         </is>
       </c>
       <c r="AF190" t="inlineStr">
         <is>
           <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="191">
       <c r="A191" t="inlineStr"/>
       <c r="B191" t="inlineStr"/>
       <c r="C191" t="inlineStr">
         <is>
-          <t xml:space="preserve">AZIENDA ZERO - GRADUATORIA GRADUATORIA CONCORSO PUBBLICO, PER TITOLI ED ESAMI, PER LA COPERTURA DI: N. 12
-POSTI DI DIRIGENTE MEDICO – DISCIPLINA CHIRURGIA GENERALE </t>
+          <t>GRADUATORIA AVVISO PUBBLICO, PER TITOLI ED ESAMI, PER N. 16 POSTI DI C.A.P. - SETTORE ECONOMICO,
+CON CONTRATTO DI FORMAZIONE E LAVORO A TEMPO DETERMINATO PER IL PROGETTO
+“CONTROLLO DI GESTIONE”</t>
         </is>
       </c>
       <c r="D191" t="inlineStr">
         <is>
           <t>Pubblicazione graduatoria</t>
         </is>
       </c>
       <c r="E191" t="inlineStr"/>
       <c r="F191" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo amministrativo</t>
         </is>
       </c>
       <c r="G191" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>Collaboratore Amministrativo Professionale</t>
         </is>
       </c>
       <c r="H191" t="inlineStr">
         <is>
-          <t>15/03/2023 00:00</t>
+          <t>04/02/2025 00:00</t>
         </is>
       </c>
       <c r="I191" t="inlineStr">
         <is>
-          <t>15/03/2023 00:00</t>
+          <t>28/01/2027 23:59</t>
         </is>
       </c>
       <c r="K191" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N191" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P191" t="inlineStr"/>
       <c r="Q191" t="inlineStr"/>
       <c r="R191" t="inlineStr"/>
       <c r="S191" t="inlineStr"/>
       <c r="T191" t="inlineStr"/>
       <c r="AC191" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE191" t="inlineStr">
         <is>
-          <t>Concorsi Dirigenza</t>
+          <t>Avvisi tempo determinato Comparto</t>
         </is>
       </c>
       <c r="AF191" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="192">
       <c r="A192" t="inlineStr"/>
       <c r="B192" t="inlineStr"/>
       <c r="C192" t="inlineStr">
         <is>
-          <t xml:space="preserve">AZIENDA ZERO - GRADUATORIA CONCORSO PUBBLICO, PER TITOLI ED ESAMI, PER LA COPERTURA DI N. 10 POSTI DI DIRIGENTE
-[...1 lines deleted...]
-</t>
+          <t>GRADUATORIA CONCORSO PUBBLICO, PER TITOLI ED ESAMI, PER LA COPERTURA DI N. 20 POSTI DI ASSISTENTE
+SOCIALE AREA DEI PROFESSIONISTI DELLA SALUTE E DEI FUNZIONARI – RUOLO
+SOCIOSANITARIO</t>
         </is>
       </c>
       <c r="D192" t="inlineStr">
         <is>
           <t>Pubblicazione graduatoria</t>
         </is>
       </c>
       <c r="E192" t="inlineStr"/>
       <c r="F192" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>Area dei Professionisti della Salute e dei Funzionari - ruolo socio-sanitario</t>
         </is>
       </c>
       <c r="G192" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>Assistente Sociale</t>
         </is>
       </c>
       <c r="H192" t="inlineStr">
         <is>
-          <t>15/03/2023 00:00</t>
+          <t>04/02/2025 00:00</t>
         </is>
       </c>
       <c r="I192" t="inlineStr">
         <is>
-          <t>15/03/2023 00:00</t>
+          <t>02/02/2027 23:59</t>
         </is>
       </c>
       <c r="K192" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N192" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P192" t="inlineStr"/>
       <c r="Q192" t="inlineStr"/>
       <c r="R192" t="inlineStr"/>
       <c r="S192" t="inlineStr"/>
       <c r="T192" t="inlineStr"/>
       <c r="AC192" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE192" t="inlineStr">
         <is>
-          <t>Concorsi Dirigenza</t>
+          <t>Concorsi Comparto</t>
         </is>
       </c>
       <c r="AF192" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="193">
       <c r="A193" t="inlineStr"/>
       <c r="B193" t="inlineStr"/>
       <c r="C193" t="inlineStr">
         <is>
-          <t>AVVISO DI PROCEDURA COMPARATIVA, PER TITOLI E COLLOQUIO, PER LA FORMULAZIONE DI UN ELENCO DI CANDIDATI IDONEI AL CONFERIMENTO DI INCARICHI LIBERO-PROFESSIONALI A PSICOLOGI SPECIALIZZATI IN PSICOTERAPIA</t>
+          <t>Avviso pubblico per la stabilizzazione del personale precario del ruolo sanitario, ai sensi dell'art. 1, c. 268, lett. b), della L. 234/2021, come modificato dall'art. 1, c. 528, della L. 197/2022, dall'art. 4 del D.L. 198/2022, come modificato dalla Legge di conversione n. 14/2023 e dall'art. 8 comma 2-bis del Decreto Legge 19/2024, convertito in Legge n. 56/2024: n. 1 Dirigente Medico nella disciplina di Otorinolaringoiatria.</t>
         </is>
       </c>
       <c r="D193" t="inlineStr">
         <is>
           <t>Pubblicazione graduatoria</t>
         </is>
       </c>
       <c r="E193" t="inlineStr"/>
       <c r="F193" t="inlineStr">
         <is>
-          <t>Dirigenza</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G193" t="inlineStr">
         <is>
-          <t>Dirigente Psicologo</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H193" t="inlineStr">
         <is>
-          <t>15/03/2023 00:00</t>
+          <t>03/02/2025 00:00</t>
         </is>
       </c>
       <c r="I193" t="inlineStr">
         <is>
-          <t>03/04/2023 23:59</t>
+          <t>18/02/2025 23:59</t>
         </is>
       </c>
       <c r="K193" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N193" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P193" t="inlineStr"/>
       <c r="Q193" t="inlineStr"/>
       <c r="R193" t="inlineStr"/>
       <c r="S193" t="inlineStr"/>
-      <c r="T193" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="T193" t="inlineStr"/>
+      <c r="W193" t="n">
+        <v>0</v>
+      </c>
+      <c r="X193" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y193" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z193" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA193" t="n">
+        <v>0</v>
       </c>
       <c r="AC193" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD193" t="n">
+        <v>0</v>
+      </c>
       <c r="AE193" t="inlineStr">
         <is>
-          <t>Incarichi libero professionali</t>
+          <t>Stabilizzazione</t>
         </is>
       </c>
       <c r="AF193" t="inlineStr">
         <is>
-          <t>Lavoro autonomo</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="194">
       <c r="A194" t="inlineStr"/>
       <c r="B194" t="inlineStr"/>
       <c r="C194" t="inlineStr">
         <is>
-          <t>AVVISO PROCEDURA COMPARATIVA PER IL CONFERIMENTO DI NR. 4 INCARICHI LIBERO-PROFESSIONALI A PSICOLOGI SPECIALIZZATI IN PSICOTERAPIA AI SENSI DELLA D.G.R.V. NR. 371 DELL'8 APRILE 2022 "DEFINIZIONE MODELLO ORGANIZZATIVO E GESTIONALE DELL'AREA SALUTE MENTALE" NELL'AMBITO DEL FINANZIAMENTO ASSEGNATO CON DECRETO DELLA REGIONE VENETO NR. 89 DEL 16 SETTEMBRE 2022 (PRG 11675CSM).</t>
+          <t>Procedura comparativa per il conferimento di incarichi libero - professionali a medici, ex art. 7, comma 6, del D.Lgs. nr. 165/2001, per prestare attività presso le UOC di Ostetricia e Ginecologia degli Ospedali dell'Azienda.</t>
         </is>
       </c>
       <c r="D194" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E194" t="inlineStr"/>
       <c r="F194" t="inlineStr">
         <is>
-          <t>Dirigenza</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G194" t="inlineStr">
         <is>
-          <t>Dirigente Psicologo</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H194" t="inlineStr">
         <is>
-          <t>02/03/2023 12:36</t>
+          <t>03/02/2025 00:00</t>
         </is>
       </c>
       <c r="I194" t="inlineStr">
         <is>
-          <t>20/03/2023 23:59</t>
+          <t>31/12/2025 23:59</t>
         </is>
       </c>
       <c r="K194" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N194" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P194" t="inlineStr"/>
       <c r="Q194" t="inlineStr"/>
       <c r="R194" t="inlineStr"/>
       <c r="S194" t="inlineStr"/>
       <c r="T194" t="inlineStr"/>
       <c r="AC194" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE194" t="inlineStr">
         <is>
           <t>Incarichi libero professionali</t>
         </is>
       </c>
       <c r="AF194" t="inlineStr">
         <is>
           <t>Lavoro autonomo</t>
         </is>
       </c>
     </row>
     <row r="195">
       <c r="A195" t="inlineStr"/>
       <c r="B195" t="inlineStr"/>
       <c r="C195" t="inlineStr">
         <is>
-          <t>AVVISO PROCEDURA COMPARATIVA PER CONFERIMENTO DI NR. 4 BORSE DI STUDIO DELLA DURATA DI 18 MESI, PER PERSONE IN POSSESSO DI LAURA IN FARMACIA OSPEDALIERA O CHIMICA E TECNOLOGIA FARMACEUTICA PER LA REALIZZAZIONE DEL PROGETTO REGIONALE "REVISIONE FARMACOLOGICA NEI PAZIENTI ANZIANI: STUDIO MULTICENTRICO NELLE RESIDENZE SANITARIE PER ANZIANI NELLA REGIONE VENETO".</t>
+          <t>Avviso pubblico per il conferimento dell'incarico di Direttore della UOC Urologia di Rovigo e Trecenta</t>
         </is>
       </c>
       <c r="D195" t="inlineStr">
         <is>
           <t>Pubblicazione graduatoria</t>
         </is>
       </c>
       <c r="E195" t="inlineStr"/>
       <c r="F195" t="inlineStr">
         <is>
-          <t>Dirigenza</t>
+          <t>Apicale</t>
         </is>
       </c>
       <c r="G195" t="inlineStr">
         <is>
-          <t>Dirigente Farmacista</t>
+          <t>Dirigente Medico - DIRETTORE</t>
         </is>
       </c>
       <c r="H195" t="inlineStr">
         <is>
-          <t>27/02/2023 11:33</t>
+          <t>28/01/2025 00:00</t>
         </is>
       </c>
       <c r="I195" t="inlineStr">
         <is>
-          <t>13/03/2023 23:59</t>
+          <t>27/02/2025 23:59</t>
         </is>
       </c>
       <c r="K195" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N195" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P195" t="inlineStr"/>
       <c r="Q195" t="inlineStr"/>
-      <c r="R195" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="R195" t="inlineStr"/>
       <c r="S195" t="inlineStr"/>
-      <c r="T195" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="T195" t="inlineStr"/>
+      <c r="W195" t="n">
+        <v>0</v>
+      </c>
+      <c r="X195" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y195" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z195" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA195" t="n">
+        <v>0</v>
       </c>
       <c r="AC195" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD195" t="n">
+        <v>0</v>
+      </c>
       <c r="AE195" t="inlineStr">
         <is>
-          <t>Borse di Studio</t>
+          <t>Avviso di struttura complessa</t>
         </is>
       </c>
       <c r="AF195" t="inlineStr">
         <is>
-          <t>Borsa di studio</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="196">
       <c r="A196" t="inlineStr"/>
       <c r="B196" t="inlineStr"/>
       <c r="C196" t="inlineStr">
         <is>
-          <t>GRADUATORIA AVVISO PUBBLICO, PER TITOLI ED ESAMI, PER LA COPERTURA DI N. 20 POSTI DI COLLABORATORE AMMINISTRATIVO PROFESSIONALE - CAT. D AREA GIURIDICA A TEMPO DETERMINATO CON CONTRATTO DI FORMAZIONE E LAVORO</t>
+          <t>Avviso pubblico per il conferimento dell'incarico di Direttore della UOC Anatomia Patologica</t>
         </is>
       </c>
       <c r="D196" t="inlineStr">
         <is>
           <t>Pubblicazione graduatoria</t>
         </is>
       </c>
       <c r="E196" t="inlineStr"/>
       <c r="F196" t="inlineStr">
         <is>
-          <t>D</t>
+          <t>Apicale</t>
         </is>
       </c>
       <c r="G196" t="inlineStr">
         <is>
-          <t>Collaboratore Amministrativo</t>
+          <t>Dirigente Medico - DIRETTORE</t>
         </is>
       </c>
       <c r="H196" t="inlineStr">
         <is>
-          <t>22/02/2023 08:10</t>
+          <t>28/01/2025 00:00</t>
         </is>
       </c>
       <c r="I196" t="inlineStr">
         <is>
-          <t>22/03/2023 08:10</t>
+          <t>27/02/2025 23:59</t>
         </is>
       </c>
       <c r="K196" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N196" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P196" t="inlineStr"/>
       <c r="Q196" t="inlineStr"/>
       <c r="R196" t="inlineStr"/>
       <c r="S196" t="inlineStr"/>
       <c r="T196" t="inlineStr"/>
+      <c r="W196" t="n">
+        <v>0</v>
+      </c>
+      <c r="X196" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y196" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z196" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA196" t="n">
+        <v>0</v>
+      </c>
       <c r="AC196" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD196" t="n">
+        <v>0</v>
+      </c>
       <c r="AE196" t="inlineStr">
         <is>
-          <t>Avvisi tempo determinato Comparto</t>
+          <t>Avviso di struttura complessa</t>
         </is>
       </c>
       <c r="AF196" t="inlineStr">
         <is>
-          <t>Tempo determinato</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="197">
       <c r="A197" t="inlineStr"/>
       <c r="B197" t="inlineStr"/>
       <c r="C197" t="inlineStr">
         <is>
-          <t>Azienda Zero - Graduatoria concorso pubblico, per titoli ed esami, per n. 22 posti di Collaboratore Tecnico Professionale - Informatico (cat.D)</t>
+          <t>Concorso pubblico, per titoli ed esami, per l'assunzione a tempo indeterminato di n. 1 Assistente Amministrativo, Area degli Assistenti, RISERVATO ALLE PERSONE DISABILI di cui all'art. 1 della L. 68/99 e s.m.i. ed iscritte nello specifico elenco di cui all'art. 8 della medesima legge</t>
         </is>
       </c>
       <c r="D197" t="inlineStr">
         <is>
           <t>Pubblicazione graduatoria</t>
         </is>
       </c>
       <c r="E197" t="inlineStr"/>
       <c r="F197" t="inlineStr">
         <is>
-          <t>D</t>
+          <t>Area degli Assistenti - ruolo amministrativo</t>
         </is>
       </c>
       <c r="G197" t="inlineStr">
         <is>
-          <t>Collaboratore Tecnico Professionale</t>
+          <t>Assistente Amministrativo</t>
         </is>
       </c>
       <c r="H197" t="inlineStr">
         <is>
-          <t>14/02/2023 13:56</t>
+          <t>28/01/2025 00:00</t>
         </is>
       </c>
       <c r="I197" t="inlineStr">
         <is>
-          <t>14/03/2023 13:56</t>
+          <t>27/02/2025 23:59</t>
         </is>
       </c>
       <c r="K197" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N197" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P197" t="inlineStr"/>
       <c r="Q197" t="inlineStr"/>
       <c r="R197" t="inlineStr"/>
       <c r="S197" t="inlineStr"/>
       <c r="T197" t="inlineStr"/>
+      <c r="W197" t="n">
+        <v>0</v>
+      </c>
+      <c r="X197" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y197" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z197" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA197" t="n">
+        <v>0</v>
+      </c>
       <c r="AC197" t="inlineStr">
         <is>
           <t>No</t>
         </is>
+      </c>
+      <c r="AD197" t="n">
+        <v>0</v>
       </c>
       <c r="AE197" t="inlineStr">
         <is>
           <t>Concorsi Comparto</t>
         </is>
       </c>
       <c r="AF197" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="198">
       <c r="A198" t="inlineStr"/>
       <c r="B198" t="inlineStr"/>
       <c r="C198" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO - GRADUATORIA CONCORSO PUBBLICO PER TITOLI ED ESAMI PER LA COPERTURA DI N. 18 POSTI DI DIRIGENTE MEDICO – DISCIPLINA DI NEFROLOGIA</t>
+          <t>Azienda Zero - graduatoria concorso pubblico per n. 39 posti di Dirigente Medico di Medicina Interna</t>
         </is>
       </c>
       <c r="D198" t="inlineStr">
         <is>
           <t>Pubblicazione graduatoria</t>
         </is>
       </c>
       <c r="E198" t="inlineStr"/>
       <c r="F198" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G198" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H198" t="inlineStr">
         <is>
-          <t>07/02/2023 11:42</t>
+          <t>23/01/2025 00:00</t>
         </is>
       </c>
       <c r="I198" t="inlineStr">
         <is>
-          <t>07/03/2023 11:42</t>
+          <t>20/01/2027 23:59</t>
         </is>
       </c>
       <c r="K198" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N198" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P198" t="inlineStr"/>
       <c r="Q198" t="inlineStr"/>
       <c r="R198" t="inlineStr"/>
       <c r="S198" t="inlineStr"/>
       <c r="T198" t="inlineStr"/>
       <c r="AC198" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE198" t="inlineStr">
         <is>
           <t>Concorsi Dirigenza</t>
         </is>
       </c>
       <c r="AF198" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="199">
       <c r="A199" t="inlineStr"/>
       <c r="B199" t="inlineStr"/>
       <c r="C199" t="inlineStr">
         <is>
-          <t>AVVISO DI PROCEDURA COMPARATIVA PER CONFERIMENTO DI BORSA DI STUDIO PER PERSONA IN POSSESSO DI LAUREA IN FARMACIA OSPEDALIERA O CHIMICA E TECNOLOGIA FARMACEUTICA.</t>
+          <t>Avviso Interno RISERVATO al personale dell'Azienda ULSS 5 Polesana per il conferimento dell'incarico di Direttore della UOC Distretto 2 di Adria</t>
         </is>
       </c>
       <c r="D199" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Pubblicazione graduatoria</t>
         </is>
       </c>
       <c r="E199" t="inlineStr"/>
-      <c r="F199" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="H199" t="inlineStr">
         <is>
-          <t>01/02/2023 11:25</t>
+          <t>22/01/2025 00:00</t>
         </is>
       </c>
       <c r="I199" t="inlineStr">
         <is>
-          <t>15/02/2023 23:59</t>
+          <t>06/02/2025 23:59</t>
         </is>
       </c>
       <c r="K199" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N199" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P199" t="inlineStr"/>
       <c r="Q199" t="inlineStr"/>
       <c r="R199" t="inlineStr"/>
       <c r="S199" t="inlineStr"/>
       <c r="T199" t="inlineStr"/>
+      <c r="W199" t="n">
+        <v>0</v>
+      </c>
+      <c r="X199" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y199" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z199" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA199" t="n">
+        <v>0</v>
+      </c>
       <c r="AC199" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD199" t="n">
+        <v>0</v>
+      </c>
       <c r="AE199" t="inlineStr">
         <is>
-          <t>Borse di Studio</t>
-[...6 lines deleted...]
-      </c>
+          <t>Avvisi Incarichi Direzione Struttura Complessa</t>
+        </is>
+      </c>
+      <c r="AF199" t="inlineStr"/>
     </row>
     <row r="200">
       <c r="A200" t="inlineStr"/>
       <c r="B200" t="inlineStr"/>
       <c r="C200" t="inlineStr">
         <is>
-          <t>AVVISO DI SELEZIONE PUBBLICA PER CONFERIMENTO INCARICHI LIBERO-PROFESSIONALI A MEDICI - ANNO 2023</t>
+          <t>Avviso pubblico per l'assunzione a tempo determinato di n. 5 Infermieri - Area PSF</t>
         </is>
       </c>
       <c r="D200" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Pubblicazione graduatoria</t>
         </is>
       </c>
       <c r="E200" t="inlineStr"/>
       <c r="F200" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
         </is>
       </c>
       <c r="G200" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>Infermiere</t>
         </is>
       </c>
       <c r="H200" t="inlineStr">
         <is>
-          <t>26/01/2023 15:10</t>
+          <t>10/01/2025 00:00</t>
         </is>
       </c>
       <c r="I200" t="inlineStr">
         <is>
-          <t>31/12/2023 23:59</t>
+          <t>24/01/2025 23:59</t>
         </is>
       </c>
       <c r="K200" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N200" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P200" t="inlineStr"/>
       <c r="Q200" t="inlineStr"/>
       <c r="R200" t="inlineStr"/>
       <c r="S200" t="inlineStr"/>
       <c r="T200" t="inlineStr"/>
+      <c r="W200" t="n">
+        <v>0</v>
+      </c>
+      <c r="X200" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y200" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z200" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA200" t="n">
+        <v>0</v>
+      </c>
       <c r="AC200" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD200" t="n">
+        <v>0</v>
+      </c>
       <c r="AE200" t="inlineStr">
         <is>
-          <t>Incarichi libero professionali</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF200" t="inlineStr">
         <is>
-          <t>Lavoro autonomo</t>
+          <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="201">
       <c r="A201" t="inlineStr"/>
       <c r="B201" t="inlineStr"/>
       <c r="C201" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO - GRADUATORIA CONCORSO PUBBLICO PER TITOLI ED ESAMI PER LA COPERTURA DI N. 34 POSTI DI DIRIGENTE MEDICO – DISCIPLINA DI PEDIATRIA</t>
+          <t>Avviso pubblico per la stabilizzazione del personale precario del ruolo sanitario, ai sensi dell'art. 1, comma 268, lett. b), della L. 234/2021, come modificato dall'art. 1, comma 528, della L. 197/2022 e dall'art. 4 del D.L. 198/2022, come modificato dalla Legge di conversione n. 14/2023 e dall'art. 8 comma 2-bis del Decreto Legge 19/2024, convertito in Legge n. 56/2024, nonché delle Linee Guida di cui al Documento adottato il 10.05.2023 dalla Conferenza delle Regioni e delle Province Autonome, trasmesso dalla Regione Veneto con nota prot. 293995 del 31.05.2023: n. 1 Assistente Amministrativo - Area degli Assistenti - Ruolo Amministrativo.</t>
         </is>
       </c>
       <c r="D201" t="inlineStr">
         <is>
           <t>Pubblicazione graduatoria</t>
         </is>
       </c>
       <c r="E201" t="inlineStr"/>
       <c r="F201" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>Area degli Assistenti - ruolo amministrativo</t>
         </is>
       </c>
       <c r="G201" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>Assistente Amministrativo</t>
         </is>
       </c>
       <c r="H201" t="inlineStr">
         <is>
-          <t>13/01/2023 11:55</t>
+          <t>30/12/2024 00:00</t>
         </is>
       </c>
       <c r="I201" t="inlineStr">
         <is>
-          <t>13/02/2023 11:55</t>
+          <t>15/01/2025 23:59</t>
         </is>
       </c>
       <c r="K201" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N201" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P201" t="inlineStr"/>
       <c r="Q201" t="inlineStr"/>
       <c r="R201" t="inlineStr"/>
       <c r="S201" t="inlineStr"/>
       <c r="T201" t="inlineStr"/>
+      <c r="W201" t="n">
+        <v>0</v>
+      </c>
+      <c r="X201" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y201" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z201" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA201" t="n">
+        <v>0</v>
+      </c>
       <c r="AC201" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD201" t="n">
+        <v>0</v>
+      </c>
       <c r="AE201" t="inlineStr">
         <is>
-          <t>Concorsi Dirigenza</t>
+          <t>Stabilizzazione</t>
         </is>
       </c>
       <c r="AF201" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="202">
       <c r="A202" t="inlineStr"/>
       <c r="B202" t="inlineStr"/>
       <c r="C202" t="inlineStr">
         <is>
-          <t xml:space="preserve">AZIENDA ZERO - GRADUATORIA CONCORSO  PUBBLICO PER TITOLI ED ESAMI PER LA COPERTURA DI N. 42 POSTI DI  DIRIGENTE 
-[...1 lines deleted...]
-</t>
+          <t>Avviso pubblico per la stabilizzazione del personale precario del ruolo sanitario, ai sensi dell'art. 1, comma 268, lett. b), della L. 234/2021, come modificato dall'art. 1, comma 528, della L. 197/2022 e dall'art. 4 del D.L. 198/2022, come modificato dalla Legge di conversione n. 14/2023 e dall'art. 8 comma 2-bis del Decreto Legge 19/2024, convertito in Legge n. 56/2024, nonché delle Linee Guida di cui al Documento adottato il 10.05.2023 dalla Conferenza delle Regioni e delle Province Autonome, trasmesso dalla Regione Veneto con nota prot. 293995 del 31.05.2023: n. 1 Coadiutore Amministrativo Senior - Area degli Operatori - Ruolo Amministrativo.</t>
         </is>
       </c>
       <c r="D202" t="inlineStr">
         <is>
           <t>Pubblicazione graduatoria</t>
         </is>
       </c>
       <c r="E202" t="inlineStr"/>
       <c r="F202" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>Area degli Operatori - Ruolo Amministrativo</t>
         </is>
       </c>
       <c r="G202" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>Coadiutore Amministrativo Senior</t>
         </is>
       </c>
       <c r="H202" t="inlineStr">
         <is>
-          <t>13/01/2023 11:45</t>
+          <t>30/12/2024 00:00</t>
         </is>
       </c>
       <c r="I202" t="inlineStr">
         <is>
-          <t>13/02/2023 11:45</t>
+          <t>15/01/2025 23:59</t>
         </is>
       </c>
       <c r="K202" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N202" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P202" t="inlineStr"/>
       <c r="Q202" t="inlineStr"/>
       <c r="R202" t="inlineStr"/>
       <c r="S202" t="inlineStr"/>
       <c r="T202" t="inlineStr"/>
+      <c r="W202" t="n">
+        <v>0</v>
+      </c>
+      <c r="X202" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y202" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z202" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA202" t="n">
+        <v>0</v>
+      </c>
       <c r="AC202" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD202" t="n">
+        <v>0</v>
+      </c>
       <c r="AE202" t="inlineStr">
         <is>
-          <t>Concorsi Dirigenza</t>
+          <t>Stabilizzazione</t>
         </is>
       </c>
       <c r="AF202" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="203">
       <c r="A203" t="inlineStr"/>
       <c r="B203" t="inlineStr"/>
       <c r="C203" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO - GRADUATORIA CONCORSO PUBBLICO, PER TITOLI ED ESAMI, PER LA COPERTURA Dl N. 151 POSTI Dl ASSISTENTE AMMINISTRATIVO - CAT. C</t>
+          <t>Azienda Zero - graduatoria concorso pubblico per n. 37 posti di Dirigente Medico di Ginecologia e Ostetricia</t>
         </is>
       </c>
       <c r="D203" t="inlineStr">
         <is>
           <t>Pubblicazione graduatoria</t>
         </is>
       </c>
       <c r="E203" t="inlineStr"/>
       <c r="F203" t="inlineStr">
         <is>
-          <t>Area degli Assistenti - ruolo amministrativo</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G203" t="inlineStr">
         <is>
-          <t>Assistente Amministrativo</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H203" t="inlineStr">
         <is>
-          <t>13/01/2023 11:41</t>
+          <t>24/12/2024 00:00</t>
         </is>
       </c>
       <c r="I203" t="inlineStr">
         <is>
-          <t>13/02/2023 11:41</t>
+          <t>23/12/2026 23:59</t>
         </is>
       </c>
       <c r="K203" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N203" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P203" t="inlineStr"/>
       <c r="Q203" t="inlineStr"/>
       <c r="R203" t="inlineStr"/>
       <c r="S203" t="inlineStr"/>
       <c r="T203" t="inlineStr"/>
       <c r="AC203" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE203" t="inlineStr">
         <is>
-          <t>Concorsi Comparto</t>
+          <t>Concorsi Dirigenza</t>
         </is>
       </c>
       <c r="AF203" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="204">
       <c r="A204" t="inlineStr"/>
       <c r="B204" t="inlineStr"/>
       <c r="C204" t="inlineStr">
         <is>
-          <t>Tabella triennale avvisi, concorsi e procedure comparative aggiornata a dicembre 2022</t>
+          <t>Tabella triennale avvisi, concorsi e procedure comparative aggiornata a dicembre 2024</t>
         </is>
       </c>
       <c r="D204" t="inlineStr">
         <is>
           <t>Pubblicato</t>
         </is>
       </c>
       <c r="E204" t="inlineStr">
         <is>
-          <t>Tabella triennale avvisi, concorsi e procedure comparative aggiornata a dicembre 2022</t>
-[...9 lines deleted...]
-          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
+          <t>Tabella triennale avvisi, concorsi e procedure comparative aggiornata a dicembre 2024</t>
         </is>
       </c>
       <c r="H204" t="inlineStr">
         <is>
-          <t>21/12/2022 13:46</t>
+          <t>20/12/2024 00:00</t>
         </is>
       </c>
       <c r="I204" t="inlineStr">
         <is>
-          <t>21/01/2027 13:46</t>
+          <t>19/12/2029 23:59</t>
         </is>
       </c>
       <c r="K204" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N204" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P204" t="inlineStr"/>
       <c r="Q204" t="inlineStr"/>
       <c r="R204" t="inlineStr"/>
       <c r="S204" t="inlineStr"/>
       <c r="T204" t="inlineStr"/>
       <c r="AC204" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE204" t="inlineStr">
         <is>
           <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
         </is>
       </c>
       <c r="AF204" t="inlineStr">
         <is>
           <t>Non definito</t>
         </is>
       </c>
     </row>
     <row r="205">
       <c r="A205" t="inlineStr"/>
       <c r="B205" t="inlineStr"/>
       <c r="C205" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO - GRADUATORIA CONCORSO PUBBLICO PER N. 19 POSTI DI DIRIGENTE MEDICO DISCIPLINA DI MALATTIE DELL'APPARATO RESPIRATORIO</t>
+          <t xml:space="preserve">Azienda Zero - Graduatoria concorso pubblico, per titoli ed esami, per n. 4 posti di Dirigente Medico - Disciplina: Otorinolaringoiatria  - Area Chirurgica e delle Specialità Chirurgiche, a tempo indeterminato ed a rapporto esclusivo.
+</t>
         </is>
       </c>
       <c r="D205" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Pubblicazione graduatoria</t>
         </is>
       </c>
       <c r="E205" t="inlineStr"/>
       <c r="F205" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G205" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H205" t="inlineStr">
         <is>
-          <t>21/12/2022 12:55</t>
+          <t>17/12/2024 00:00</t>
         </is>
       </c>
       <c r="I205" t="inlineStr">
         <is>
-          <t>21/01/2023 12:55</t>
+          <t>11/12/2026 23:59</t>
         </is>
       </c>
       <c r="K205" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N205" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P205" t="inlineStr"/>
       <c r="Q205" t="inlineStr"/>
       <c r="R205" t="inlineStr"/>
       <c r="S205" t="inlineStr"/>
       <c r="T205" t="inlineStr"/>
       <c r="AC205" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE205" t="inlineStr">
         <is>
           <t>Concorsi Dirigenza</t>
         </is>
       </c>
       <c r="AF205" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="206">
       <c r="A206" t="inlineStr"/>
       <c r="B206" t="inlineStr"/>
       <c r="C206" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO - GRADUATORIA CONCORSO PUBBLICO PER N. 61 POSTI DI DIRIGENTE MEDICO DISCIPLINA DI PSICHIATRIA</t>
+          <t>Azienda Zero - graduatoria concorso pubblico per n. 58 posti di Operatore Socio Sanitario - Area degli Operatori - Ruolo Socio Sanitario</t>
         </is>
       </c>
       <c r="D206" t="inlineStr">
         <is>
           <t>Pubblicazione graduatoria</t>
         </is>
       </c>
       <c r="E206" t="inlineStr"/>
       <c r="F206" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>Area degli Operatori - Ruolo Socio Sanitario</t>
         </is>
       </c>
       <c r="G206" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>Operatore Socio Sanitario (OSS)</t>
         </is>
       </c>
       <c r="H206" t="inlineStr">
         <is>
-          <t>21/12/2022 12:47</t>
+          <t>17/12/2024 00:00</t>
         </is>
       </c>
       <c r="I206" t="inlineStr">
         <is>
-          <t>21/01/2023 12:47</t>
+          <t>16/12/2026 23:59</t>
         </is>
       </c>
       <c r="K206" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N206" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P206" t="inlineStr"/>
       <c r="Q206" t="inlineStr"/>
       <c r="R206" t="inlineStr"/>
       <c r="S206" t="inlineStr"/>
       <c r="T206" t="inlineStr"/>
       <c r="AC206" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE206" t="inlineStr">
         <is>
-          <t>Concorsi Dirigenza</t>
+          <t>Concorsi Comparto</t>
         </is>
       </c>
       <c r="AF206" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="207">
       <c r="A207" t="inlineStr"/>
       <c r="B207" t="inlineStr"/>
       <c r="C207" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO - GRADUATORIA CONCORSO PUBBLICO PER N. 46 POSTI DI DIRIGENTE MEDICO DISCIPLINA DI RADIODIAGNOSTICA</t>
+          <t xml:space="preserve">Azienda Zero - Graduatoria concorso pubblico, per titoli ed esami, per la copertura di n. 17 posti di Dirigente Medico nella disciplina di Medicina Trasfusionale Area della Medicina Diagnostica e dei Servizi, a tempo indeterminato ed a rapporto esclusivo.
+</t>
         </is>
       </c>
       <c r="D207" t="inlineStr">
         <is>
           <t>Pubblicazione graduatoria</t>
         </is>
       </c>
       <c r="E207" t="inlineStr"/>
       <c r="F207" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G207" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H207" t="inlineStr">
         <is>
-          <t>21/12/2022 11:04</t>
+          <t>10/12/2024 00:00</t>
         </is>
       </c>
       <c r="I207" t="inlineStr">
         <is>
-          <t>21/01/2023 11:04</t>
+          <t>02/12/2024 23:59</t>
         </is>
       </c>
       <c r="K207" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N207" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P207" t="inlineStr"/>
       <c r="Q207" t="inlineStr"/>
       <c r="R207" t="inlineStr"/>
       <c r="S207" t="inlineStr"/>
       <c r="T207" t="inlineStr"/>
       <c r="AC207" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE207" t="inlineStr">
         <is>
           <t>Concorsi Dirigenza</t>
         </is>
       </c>
       <c r="AF207" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="208">
       <c r="A208" t="inlineStr"/>
       <c r="B208" t="inlineStr"/>
       <c r="C208" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO - GRADUATORIA CONCORSO PUBBLICO PER N. 16 POSTI DI DIRIGENTE MEDICO
-DISCIPLINA DI PATOLOGIA CLINICA (Laboratorio di Analisi Chimico-Cliniche e Microbiologia) - SPECIALIZZANDI</t>
+          <t>Azienda Zero - graduatoria concorso pubblico per n. 7 posti di Collaboratore Tecnico Professionale - Ingegnere Civile - Area PSF</t>
         </is>
       </c>
       <c r="D208" t="inlineStr">
         <is>
           <t>Pubblicazione graduatoria</t>
         </is>
       </c>
       <c r="E208" t="inlineStr"/>
       <c r="F208" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Tecnico</t>
         </is>
       </c>
       <c r="G208" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>CTP - Ingegnere Civile</t>
         </is>
       </c>
       <c r="H208" t="inlineStr">
         <is>
-          <t>10/11/2022 08:40</t>
+          <t>10/12/2024 00:00</t>
         </is>
       </c>
       <c r="I208" t="inlineStr">
         <is>
-          <t>10/12/2022 08:40</t>
+          <t>19/11/2026 23:59</t>
         </is>
       </c>
       <c r="K208" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N208" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P208" t="inlineStr"/>
       <c r="Q208" t="inlineStr"/>
       <c r="R208" t="inlineStr"/>
       <c r="S208" t="inlineStr"/>
       <c r="T208" t="inlineStr"/>
       <c r="AC208" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE208" t="inlineStr">
         <is>
-          <t>Concorsi Dirigenza</t>
+          <t>Concorsi Comparto</t>
         </is>
       </c>
       <c r="AF208" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="209">
       <c r="A209" t="inlineStr"/>
       <c r="B209" t="inlineStr"/>
       <c r="C209" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO - GRADUATORIA CONCORSO PUBBLICO, PER TITOLI ED ESAMI, PER LA COPERTURA DI N. 11 POSTI DI DIRIGENTE MEDICO – DISCIPLINA DI EMATOLOGIA - SPECIALIZZANDI</t>
+          <t>Azienda Zero - graduatoria concorso pubblico per n. 33 posti di Ostetrica/o - Area PSF</t>
         </is>
       </c>
       <c r="D209" t="inlineStr">
         <is>
           <t>Pubblicazione graduatoria</t>
         </is>
       </c>
       <c r="E209" t="inlineStr"/>
       <c r="F209" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
         </is>
       </c>
       <c r="G209" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>Ostetrica/o</t>
         </is>
       </c>
       <c r="H209" t="inlineStr">
         <is>
-          <t>10/11/2022 08:37</t>
+          <t>04/12/2024 00:00</t>
         </is>
       </c>
       <c r="I209" t="inlineStr">
         <is>
-          <t>10/12/2022 08:37</t>
+          <t>03/12/2026 23:59</t>
         </is>
       </c>
       <c r="K209" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N209" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P209" t="inlineStr"/>
       <c r="Q209" t="inlineStr"/>
       <c r="R209" t="inlineStr"/>
       <c r="S209" t="inlineStr"/>
       <c r="T209" t="inlineStr"/>
       <c r="AC209" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE209" t="inlineStr">
         <is>
-          <t>Concorsi Dirigenza</t>
+          <t>Concorsi Comparto</t>
         </is>
       </c>
       <c r="AF209" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="210">
       <c r="A210" t="inlineStr"/>
       <c r="B210" t="inlineStr"/>
       <c r="C210" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO - GRADUATORIA CONCORSO PUBBLICO, PER TITOLI ED ESAMI, PER LA COPERTURA DI N. 66 POSTI DI COLLABORATORE PROFESSIONALE SANITARIO - TECNICO SANITARIO DI RADIOLOGIA MEDICA - CAT. D</t>
+          <t>Avviso pubblico per il conferimento dell'incarico di Direttore della UOC Riabilitazione di Adria</t>
         </is>
       </c>
       <c r="D210" t="inlineStr">
         <is>
           <t>Pubblicazione graduatoria</t>
         </is>
       </c>
       <c r="E210" t="inlineStr"/>
       <c r="F210" t="inlineStr">
         <is>
-          <t>D</t>
+          <t>Apicale</t>
         </is>
       </c>
       <c r="G210" t="inlineStr">
         <is>
-          <t>C.P.S. Tecnico Sanitario di Radiologia Medica</t>
+          <t>Dirigente Medico - DIRETTORE</t>
         </is>
       </c>
       <c r="H210" t="inlineStr">
         <is>
-          <t>31/10/2022 14:54</t>
+          <t>02/12/2024 00:00</t>
         </is>
       </c>
       <c r="I210" t="inlineStr">
         <is>
-          <t>30/11/2022 14:54</t>
+          <t>29/12/2024 23:59</t>
         </is>
       </c>
       <c r="K210" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N210" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P210" t="inlineStr"/>
       <c r="Q210" t="inlineStr"/>
       <c r="R210" t="inlineStr"/>
       <c r="S210" t="inlineStr"/>
       <c r="T210" t="inlineStr"/>
+      <c r="W210" t="n">
+        <v>0</v>
+      </c>
+      <c r="X210" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y210" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z210" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA210" t="n">
+        <v>0</v>
+      </c>
       <c r="AC210" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD210" t="n">
+        <v>0</v>
+      </c>
       <c r="AE210" t="inlineStr">
         <is>
-          <t>Avvisi tempo determinato Comparto</t>
+          <t>Avviso di struttura complessa</t>
         </is>
       </c>
       <c r="AF210" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="211">
       <c r="A211" t="inlineStr"/>
       <c r="B211" t="inlineStr"/>
       <c r="C211" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO - GRADUATORIA CONCORSO PUBBLICO, PER TITOLI ED ESAMI, PER LA COPERTURA DI N. 8 POSTI DI
-COLLABORATORE PROFESSIONALE SANITARIO - TECNICO AUDIOMETRISTA - CAT. D</t>
+          <t>Avviso pubblico di mobilità volontaria per n. 1 Dirigente Medico nella disciplina di Medicina Fisica e Riabilitazione per la UOC Ortopedia e Traumatologia di Rovigo e Trecenta</t>
         </is>
       </c>
       <c r="D211" t="inlineStr">
         <is>
           <t>Pubblicazione graduatoria</t>
         </is>
       </c>
       <c r="E211" t="inlineStr"/>
       <c r="F211" t="inlineStr">
         <is>
-          <t>D</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G211" t="inlineStr">
         <is>
-          <t>C.P.S. Tecnico Audiometrista</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H211" t="inlineStr">
         <is>
-          <t>31/10/2022 14:51</t>
+          <t>01/12/2024 00:00</t>
         </is>
       </c>
       <c r="I211" t="inlineStr">
         <is>
-          <t>30/11/2022 14:51</t>
+          <t>31/12/2024 23:59</t>
         </is>
       </c>
       <c r="K211" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N211" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P211" t="inlineStr"/>
       <c r="Q211" t="inlineStr"/>
       <c r="R211" t="inlineStr"/>
       <c r="S211" t="inlineStr"/>
       <c r="T211" t="inlineStr"/>
+      <c r="W211" t="n">
+        <v>0</v>
+      </c>
+      <c r="X211" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y211" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z211" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA211" t="n">
+        <v>0</v>
+      </c>
       <c r="AC211" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD211" t="n">
+        <v>0</v>
+      </c>
       <c r="AE211" t="inlineStr">
         <is>
-          <t>Avvisi tempo determinato Comparto</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF211" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="212">
       <c r="A212" t="inlineStr"/>
       <c r="B212" t="inlineStr"/>
       <c r="C212" t="inlineStr">
         <is>
-          <t xml:space="preserve">AZIENDA ZERO - GRADUATORIA CONCORSO PUBBLICO, PER TITOLI ED ESAMI, PER LA COPERTURA DI N. 34 POSTI DI DIRIGENTE MEDICO – DISCIPLINA DI MEDICINA TRASFUSIONALE </t>
+          <t>Avviso pubblico per l'assunzione a tempo determinato di n. 1 Dirigente Veterinario nella disciplina di Igiene della Produzione, Trasformazione, Commercializzazione, Trasporto degli Alimenti di Origine Animale e loro derivati</t>
         </is>
       </c>
       <c r="D212" t="inlineStr">
         <is>
           <t>Pubblicazione graduatoria</t>
         </is>
       </c>
       <c r="E212" t="inlineStr"/>
       <c r="F212" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G212" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>Dirigente Veterinario</t>
         </is>
       </c>
       <c r="H212" t="inlineStr">
         <is>
-          <t>20/10/2022 10:05</t>
+          <t>29/11/2024 00:00</t>
         </is>
       </c>
       <c r="I212" t="inlineStr">
         <is>
-          <t>20/11/2022 10:05</t>
+          <t>13/12/2024 23:59</t>
         </is>
       </c>
       <c r="K212" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N212" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P212" t="inlineStr"/>
       <c r="Q212" t="inlineStr"/>
       <c r="R212" t="inlineStr"/>
       <c r="S212" t="inlineStr"/>
       <c r="T212" t="inlineStr"/>
+      <c r="W212" t="n">
+        <v>0</v>
+      </c>
+      <c r="X212" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y212" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z212" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA212" t="n">
+        <v>0</v>
+      </c>
       <c r="AC212" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD212" t="n">
+        <v>0</v>
+      </c>
       <c r="AE212" t="inlineStr">
         <is>
-          <t>Concorsi Dirigenza</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF212" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="213">
       <c r="A213" t="inlineStr"/>
       <c r="B213" t="inlineStr"/>
       <c r="C213" t="inlineStr">
         <is>
-          <t xml:space="preserve">AZIENDA ZERO - GRADUATORIA  CONCORSO PUBBLICO PER TITOLI ED ESAMI N. 10 POSTI DI COLLABORATORE 
-PROFESSIONALE SANITARIO - DIETISTA - CATEGORIA D
+          <t xml:space="preserve">Azienda Zero - Graduatoria concorso pubblico, per titoli ed esami, per la copertura di n. 10 Posti di Dirigente Medico – 
+Disciplina Urologia - Area Chirurgica e delle Specialità Chirurgiche, a tempo Indeterminato ed a rapporto esclusivo
 </t>
         </is>
       </c>
       <c r="D213" t="inlineStr">
         <is>
           <t>Pubblicazione graduatoria</t>
         </is>
       </c>
       <c r="E213" t="inlineStr"/>
       <c r="F213" t="inlineStr">
         <is>
-          <t>D</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G213" t="inlineStr">
         <is>
-          <t>C.P.S. Dietista</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H213" t="inlineStr">
         <is>
-          <t>13/10/2022 11:30</t>
+          <t>25/11/2024 00:00</t>
         </is>
       </c>
       <c r="I213" t="inlineStr">
         <is>
-          <t>13/11/2022 11:30</t>
+          <t>19/11/2026 23:59</t>
         </is>
       </c>
       <c r="K213" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N213" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P213" t="inlineStr"/>
       <c r="Q213" t="inlineStr"/>
       <c r="R213" t="inlineStr"/>
       <c r="S213" t="inlineStr"/>
       <c r="T213" t="inlineStr"/>
       <c r="AC213" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE213" t="inlineStr">
         <is>
-          <t>Concorsi Comparto</t>
+          <t>Concorsi Dirigenza</t>
         </is>
       </c>
       <c r="AF213" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="214">
       <c r="A214" t="inlineStr"/>
       <c r="B214" t="inlineStr"/>
       <c r="C214" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n, 1 Dirigente Veterinario nella disciplina di Igiene della Produzione, Trasformazione, Commercializzazione e Trasporto degli Alimenti di origine Animale e loro derivati</t>
+          <t>Azienda Zero - graduatoria concorso pubblico per n. 5 posti di Dirigente Medico – disciplina Medicina Nucleare</t>
         </is>
       </c>
       <c r="D214" t="inlineStr">
         <is>
           <t>Pubblicazione graduatoria</t>
         </is>
       </c>
       <c r="E214" t="inlineStr"/>
       <c r="F214" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G214" t="inlineStr">
         <is>
-          <t>Dirigente Veterinario</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H214" t="inlineStr">
         <is>
-          <t>07/10/2022 12:39</t>
+          <t>20/11/2024 00:00</t>
         </is>
       </c>
       <c r="I214" t="inlineStr">
         <is>
-          <t>21/10/2022 12:39</t>
+          <t>17/11/2026 23:59</t>
         </is>
       </c>
       <c r="K214" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N214" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P214" t="inlineStr"/>
       <c r="Q214" t="inlineStr"/>
       <c r="R214" t="inlineStr"/>
       <c r="S214" t="inlineStr"/>
       <c r="T214" t="inlineStr"/>
       <c r="AC214" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE214" t="inlineStr">
         <is>
-          <t>Avvisi tempo determinato Dirigenza</t>
+          <t>Concorsi Dirigenza</t>
         </is>
       </c>
       <c r="AF214" t="inlineStr">
         <is>
-          <t>Tempo determinato</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="215">
       <c r="A215" t="inlineStr"/>
       <c r="B215" t="inlineStr"/>
       <c r="C215" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO - GRADUATORIA CONCORSO PUBBLICO, PER TITOLI ED ESAMI, PER LA COPERTURA DI N. 13
-POSTI DI DIRIGENTE MEDICO - DISCIPLINA UROLOGIA</t>
+          <t>Riapertura termini Avviso pubblico per n.1 Dirigente Medico di Medicina d'Emergenza-Urgenza</t>
         </is>
       </c>
       <c r="D215" t="inlineStr">
         <is>
           <t>Pubblicazione graduatoria</t>
         </is>
       </c>
       <c r="E215" t="inlineStr"/>
       <c r="F215" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G215" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H215" t="inlineStr">
         <is>
-          <t>05/10/2022 13:01</t>
+          <t>14/11/2024 00:00</t>
         </is>
       </c>
       <c r="I215" t="inlineStr">
         <is>
-          <t>05/11/2022 13:01</t>
+          <t>22/11/2024 23:59</t>
         </is>
       </c>
       <c r="K215" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N215" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P215" t="inlineStr"/>
       <c r="Q215" t="inlineStr"/>
       <c r="R215" t="inlineStr"/>
       <c r="S215" t="inlineStr"/>
       <c r="T215" t="inlineStr"/>
+      <c r="W215" t="n">
+        <v>0</v>
+      </c>
+      <c r="X215" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y215" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z215" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA215" t="n">
+        <v>0</v>
+      </c>
       <c r="AC215" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD215" t="n">
+        <v>0</v>
+      </c>
       <c r="AE215" t="inlineStr">
         <is>
-          <t>Concorsi Dirigenza</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF215" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="216">
       <c r="A216" t="inlineStr"/>
       <c r="B216" t="inlineStr"/>
       <c r="C216" t="inlineStr">
         <is>
-          <t>Tabella triennale Avvisi e Procedure Comparative aggiornata a settembre 2022</t>
+          <t>Azienda Zero - graduatoria concorso pubblico per n. 18 posti di Dirigente Medico di Nefrologia</t>
         </is>
       </c>
       <c r="D216" t="inlineStr">
         <is>
           <t>Pubblicato</t>
         </is>
       </c>
-      <c r="E216" t="inlineStr"/>
+      <c r="E216" t="inlineStr">
+        <is>
+          <t>Azienda Zero - graduatoria concorso pubblico per n. 18 posti di Dirigente Medico di Nefrologia</t>
+        </is>
+      </c>
       <c r="F216" t="inlineStr">
         <is>
-          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G216" t="inlineStr">
         <is>
-          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H216" t="inlineStr">
         <is>
-          <t>28/09/2022 11:10</t>
+          <t>12/11/2024 00:00</t>
         </is>
       </c>
       <c r="I216" t="inlineStr">
         <is>
-          <t>28/09/2027 11:10</t>
+          <t>05/11/2026 23:59</t>
         </is>
       </c>
       <c r="K216" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N216" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P216" t="inlineStr"/>
       <c r="Q216" t="inlineStr"/>
       <c r="R216" t="inlineStr"/>
       <c r="S216" t="inlineStr"/>
       <c r="T216" t="inlineStr"/>
       <c r="AC216" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE216" t="inlineStr">
         <is>
-          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
+          <t>Concorsi Dirigenza</t>
         </is>
       </c>
       <c r="AF216" t="inlineStr">
         <is>
-          <t>Non definito</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="217">
       <c r="A217" t="inlineStr"/>
       <c r="B217" t="inlineStr"/>
       <c r="C217" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO - GRADUATORIA CONCORSO PUBBLICO, PER TITOLI ED ESAMI, PER LA COPERTURA DI N. 14 POSTI DI DIRIGENTE MEDICO - DISCIPLINA NEUROLOGIA</t>
+          <t>Azienda Zero - Graduatoria  concorso pubblico, per titoli ed esami, per n. 54 posti di Tecnico della Prevenzione nell’Ambiente e nei Luoghi di Lavoro – Area dei Professionisti della Salute e dei Funzionari – Ruolo Sanitario</t>
         </is>
       </c>
       <c r="D217" t="inlineStr">
         <is>
           <t>Pubblicazione graduatoria</t>
         </is>
       </c>
       <c r="E217" t="inlineStr"/>
       <c r="F217" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
         </is>
       </c>
       <c r="G217" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>Tecnico della Prevenzione nell'Ambiente  e nei Luoghi di Lavoro</t>
         </is>
       </c>
       <c r="H217" t="inlineStr">
         <is>
-          <t>12/09/2022 16:58</t>
+          <t>08/11/2024 00:00</t>
         </is>
       </c>
       <c r="I217" t="inlineStr">
         <is>
-          <t>12/10/2022 16:58</t>
+          <t>30/10/2026 23:59</t>
         </is>
       </c>
       <c r="K217" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N217" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P217" t="inlineStr"/>
       <c r="Q217" t="inlineStr"/>
       <c r="R217" t="inlineStr"/>
       <c r="S217" t="inlineStr"/>
       <c r="T217" t="inlineStr"/>
       <c r="AC217" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE217" t="inlineStr">
         <is>
-          <t>Concorsi Dirigenza</t>
+          <t>Concorsi Comparto</t>
         </is>
       </c>
       <c r="AF217" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="218">
       <c r="A218" t="inlineStr"/>
       <c r="B218" t="inlineStr"/>
       <c r="C218" t="inlineStr">
         <is>
-          <t>Riapertura termini avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 5 Dirigenti Medici disciplina di Medicina Interna</t>
+          <t>Azienda Zero - Graduatoria  concorso pubblico, per titoli ed esami, per n. 9 posti di Collaboratore Tecnico Professionale – Ingegnere Biomedico – Area dei Professionisti della Salute e dei Funzionari – Ruolo Tecnico.</t>
         </is>
       </c>
       <c r="D218" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Pubblicazione graduatoria</t>
         </is>
       </c>
       <c r="E218" t="inlineStr"/>
       <c r="F218" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Tecnico</t>
         </is>
       </c>
       <c r="G218" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>CTP - Ingegnere Biomedico</t>
         </is>
       </c>
       <c r="H218" t="inlineStr">
         <is>
-          <t>19/08/2022 10:50</t>
+          <t>08/11/2024 00:00</t>
         </is>
       </c>
       <c r="I218" t="inlineStr">
         <is>
-          <t>02/09/2022 10:50</t>
+          <t>30/10/2026 23:59</t>
         </is>
       </c>
       <c r="K218" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N218" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P218" t="inlineStr"/>
       <c r="Q218" t="inlineStr"/>
       <c r="R218" t="inlineStr"/>
       <c r="S218" t="inlineStr"/>
       <c r="T218" t="inlineStr"/>
       <c r="AC218" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE218" t="inlineStr">
         <is>
-          <t>Avvisi tempo determinato Dirigenza</t>
+          <t>Concorsi Comparto</t>
         </is>
       </c>
       <c r="AF218" t="inlineStr">
         <is>
-          <t>Tempo determinato</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="219">
       <c r="A219" t="inlineStr"/>
       <c r="B219" t="inlineStr"/>
       <c r="C219" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO - GRADUATORIA CONCORSO PUBBLICO PER TITOLI ED ESAMI N. 14 POSTI DI COADIUTORE AMMINISTRATIVO CATEGORIA B livello economico super (Bs)</t>
+          <t>Avviso pubblico, per titoli e colloquio, per n. 1 posto di Dirigente Medico di Cardiologia a tempo determinato</t>
         </is>
       </c>
       <c r="D219" t="inlineStr">
         <is>
           <t>Pubblicazione graduatoria</t>
         </is>
       </c>
       <c r="E219" t="inlineStr"/>
       <c r="F219" t="inlineStr">
         <is>
-          <t>BS</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G219" t="inlineStr">
         <is>
-          <t>Coadiutore Amministrativo Esperto</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H219" t="inlineStr">
         <is>
-          <t>09/08/2022 12:17</t>
+          <t>25/10/2024 00:00</t>
         </is>
       </c>
       <c r="I219" t="inlineStr">
         <is>
-          <t>09/09/2022 12:17</t>
+          <t>08/11/2024 23:59</t>
         </is>
       </c>
       <c r="K219" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N219" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P219" t="inlineStr"/>
       <c r="Q219" t="inlineStr"/>
       <c r="R219" t="inlineStr"/>
       <c r="S219" t="inlineStr"/>
       <c r="T219" t="inlineStr"/>
+      <c r="W219" t="n">
+        <v>0</v>
+      </c>
+      <c r="X219" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y219" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z219" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA219" t="n">
+        <v>0</v>
+      </c>
       <c r="AC219" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD219" t="n">
+        <v>0</v>
+      </c>
       <c r="AE219" t="inlineStr">
         <is>
-          <t>Concorsi Comparto</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF219" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="220">
       <c r="A220" t="inlineStr"/>
       <c r="B220" t="inlineStr"/>
       <c r="C220" t="inlineStr">
         <is>
-          <t>Avviso pubblico per il conferimento dell'incarico di Direttore della Struttura Complessa "Servizio Veterinario di Igiene degli Allevamenti e delle Produzioni Zootecniche"</t>
+          <t>Azienda Zero - graduatoria concorso pubblico per n. 7 posti di Tecnico di Fisiopatologia Cardiocircolatoria e Perfusione Cardiovascolare</t>
         </is>
       </c>
       <c r="D220" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
-[...2 lines deleted...]
-      <c r="E220" t="inlineStr"/>
+          <t>Pubblicato</t>
+        </is>
+      </c>
+      <c r="E220" t="inlineStr">
+        <is>
+          <t>Azienda Zero - graduatoria concorso pubblico per n. 7 posti di Tecnico di Fisiopatologia Cardiocircolatoria e Perfusione Cardiovascolare</t>
+        </is>
+      </c>
       <c r="F220" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
         </is>
       </c>
       <c r="G220" t="inlineStr">
         <is>
-          <t>Dirigente Veterinario</t>
+          <t>Tecnico della Fisiopatologia Cardiocircolatoria e Perfusione Cardiovascolare</t>
         </is>
       </c>
       <c r="H220" t="inlineStr">
         <is>
-          <t>09/08/2022 09:10</t>
+          <t>23/10/2024 00:00</t>
         </is>
       </c>
       <c r="I220" t="inlineStr">
         <is>
-          <t>08/09/2022 09:10</t>
+          <t>17/10/2026 23:59</t>
         </is>
       </c>
       <c r="K220" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N220" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P220" t="inlineStr"/>
       <c r="Q220" t="inlineStr"/>
       <c r="R220" t="inlineStr"/>
       <c r="S220" t="inlineStr"/>
       <c r="T220" t="inlineStr"/>
       <c r="AC220" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE220" t="inlineStr">
         <is>
-          <t>Avvisi Incarichi Direzione Struttura Complessa</t>
+          <t>Concorsi Comparto</t>
         </is>
       </c>
       <c r="AF220" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="221">
       <c r="A221" t="inlineStr"/>
       <c r="B221" t="inlineStr"/>
       <c r="C221" t="inlineStr">
         <is>
-          <t>Avviso pubblico di mobilità volontaria per Dirigente Medico di Gastroenterologia</t>
+          <t>Avviso pubblico di mobilità volontaria per la copertura di n 1 posto di Dirigente Medico nella disciplina di Cardiologia</t>
         </is>
       </c>
       <c r="D221" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Pubblicazione graduatoria</t>
         </is>
       </c>
       <c r="E221" t="inlineStr"/>
       <c r="F221" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G221" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H221" t="inlineStr">
         <is>
-          <t>29/06/2022 09:03</t>
+          <t>14/10/2024 00:00</t>
         </is>
       </c>
       <c r="I221" t="inlineStr">
         <is>
-          <t>29/07/2022 09:03</t>
+          <t>13/11/2024 23:59</t>
         </is>
       </c>
       <c r="K221" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N221" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P221" t="inlineStr"/>
       <c r="Q221" t="inlineStr"/>
       <c r="R221" t="inlineStr"/>
       <c r="S221" t="inlineStr"/>
       <c r="T221" t="inlineStr"/>
+      <c r="W221" t="n">
+        <v>0</v>
+      </c>
+      <c r="X221" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y221" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z221" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA221" t="n">
+        <v>0</v>
+      </c>
       <c r="AC221" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD221" t="n">
+        <v>0</v>
+      </c>
       <c r="AE221" t="inlineStr">
         <is>
-          <t>Mobilità esterna</t>
+          <t>Avviso di mobilità da altro ente</t>
         </is>
       </c>
       <c r="AF221" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="222">
       <c r="A222" t="inlineStr"/>
       <c r="B222" t="inlineStr"/>
       <c r="C222" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO - GRADUATORIA CONCORSO PUBBLICO PER N. 11 POSTI DI COLLABORATORE PROFESSIONALE
-ASSISTENTE SOCIALE - CATEGORIA D</t>
+          <t>Avviso di procedura comparativa per il conferimento di incarichi libero professionale a medici, ex art. 7, comma 6 del D.Lsg. nr. 165/2001, per prestare attività presso le UOC di Pronto Soccorso degli Ospedali dell'Azienda.</t>
         </is>
       </c>
       <c r="D222" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="E222" t="inlineStr"/>
       <c r="F222" t="inlineStr">
         <is>
-          <t>D</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G222" t="inlineStr">
         <is>
-          <t>C.P. Assistente Sociale</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H222" t="inlineStr">
         <is>
-          <t>28/06/2022 09:14</t>
+          <t>01/10/2024 00:00</t>
         </is>
       </c>
       <c r="I222" t="inlineStr">
         <is>
-          <t>28/07/2022 09:14</t>
+          <t>13/10/2024 23:59</t>
         </is>
       </c>
       <c r="K222" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N222" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P222" t="inlineStr"/>
       <c r="Q222" t="inlineStr"/>
       <c r="R222" t="inlineStr"/>
       <c r="S222" t="inlineStr"/>
       <c r="T222" t="inlineStr"/>
       <c r="AC222" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE222" t="inlineStr">
         <is>
-          <t>Concorsi Comparto</t>
+          <t>Incarichi libero professionali</t>
         </is>
       </c>
       <c r="AF222" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Lavoro autonomo</t>
         </is>
       </c>
     </row>
     <row r="223">
       <c r="A223" t="inlineStr"/>
       <c r="B223" t="inlineStr"/>
       <c r="C223" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO - GRADUATORIA CONCORSO PUBBLICO N. 12 POSTI DI DIRIGENTE MEDICO - DISCIPLINA DI ONCOLOGIA - SPECIALIZZATI</t>
+          <t>Indizione avviso di procedura comparativa per il conferimento di incarico libero professionale ex art. 7, comma 6 del D.Lgs. 165/2001 a professionista esterno per attività presso la UOC Centrale Operativa Suem 118.</t>
         </is>
       </c>
       <c r="D223" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="E223" t="inlineStr"/>
       <c r="F223" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G223" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H223" t="inlineStr">
         <is>
-          <t>17/06/2022 08:43</t>
+          <t>30/09/2024 00:00</t>
         </is>
       </c>
       <c r="I223" t="inlineStr">
         <is>
-          <t>17/07/2022 08:43</t>
+          <t>10/10/2024 23:59</t>
         </is>
       </c>
       <c r="K223" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N223" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P223" t="inlineStr"/>
       <c r="Q223" t="inlineStr"/>
-      <c r="R223" t="inlineStr"/>
+      <c r="R223" t="inlineStr">
+        <is>
+          <t>0425393959</t>
+        </is>
+      </c>
       <c r="S223" t="inlineStr"/>
       <c r="T223" t="inlineStr"/>
       <c r="AC223" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE223" t="inlineStr">
         <is>
-          <t>Avvisi Incarichi 15 septies/octies D.Lgs 502/92</t>
+          <t>Incarichi libero professionali</t>
         </is>
       </c>
       <c r="AF223" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Lavoro autonomo</t>
         </is>
       </c>
     </row>
     <row r="224">
       <c r="A224" t="inlineStr"/>
       <c r="B224" t="inlineStr"/>
       <c r="C224" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO - GRADUATORIA CONCORSO PUBBLICO N. 12 POSTI DI DIRIGENTE MEDICO - DISCIPLINA DI ONCOLOGIA - SPECIALIZZANDI</t>
+          <t>Azienda Zero - graduatoria concorso pubblico n. 56 posti di Dirigente Medico di Radiodiagnostica</t>
         </is>
       </c>
       <c r="D224" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
-[...2 lines deleted...]
-      <c r="E224" t="inlineStr"/>
+          <t>Pubblicato</t>
+        </is>
+      </c>
+      <c r="E224" t="inlineStr">
+        <is>
+          <t>Azienda Zero - graduatoria concorso pubblico n. 56 posti di Dirigente Medico di Radiodiagnostica</t>
+        </is>
+      </c>
       <c r="F224" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G224" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H224" t="inlineStr">
         <is>
-          <t>17/06/2022 08:38</t>
+          <t>30/09/2024 00:00</t>
         </is>
       </c>
       <c r="I224" t="inlineStr">
         <is>
-          <t>17/07/2022 08:38</t>
+          <t>26/09/2026 23:59</t>
         </is>
       </c>
       <c r="K224" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N224" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P224" t="inlineStr"/>
       <c r="Q224" t="inlineStr"/>
       <c r="R224" t="inlineStr"/>
       <c r="S224" t="inlineStr"/>
       <c r="T224" t="inlineStr"/>
       <c r="AC224" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE224" t="inlineStr">
         <is>
-          <t>Concorsi Dirigenza</t>
+          <t>Avvisi Incarichi 15 septies/octies D.Lgs 502/92</t>
         </is>
       </c>
       <c r="AF224" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="225">
       <c r="A225" t="inlineStr"/>
       <c r="B225" t="inlineStr"/>
       <c r="C225" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO - GRADUATORIA CONCORSO PUBBLICO N. 23 POSTI DI DIRIGENTE MEDICO - DISCIPLINA ORGANIZZAZIONE DEI SERVIZI SANITARI DI BASE - SPECIALISTI</t>
+          <t>Tabella triennale avvisi, concorsi e procedure comparative aggiornata a settembre 2024</t>
         </is>
       </c>
       <c r="D225" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
-[...10 lines deleted...]
-          <t>Dirigente Medico</t>
+          <t>Pubblicato</t>
+        </is>
+      </c>
+      <c r="E225" t="inlineStr">
+        <is>
+          <t>Tabella triennale avvisi, concorsi e procedure comparative aggiornata a settembre 2024</t>
         </is>
       </c>
       <c r="H225" t="inlineStr">
         <is>
-          <t>17/06/2022 08:30</t>
+          <t>24/09/2024 00:00</t>
         </is>
       </c>
       <c r="I225" t="inlineStr">
         <is>
-          <t>17/07/2022 08:30</t>
+          <t>24/09/2029 23:59</t>
         </is>
       </c>
       <c r="K225" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N225" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P225" t="inlineStr"/>
       <c r="Q225" t="inlineStr"/>
       <c r="R225" t="inlineStr"/>
       <c r="S225" t="inlineStr"/>
       <c r="T225" t="inlineStr"/>
       <c r="AC225" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE225" t="inlineStr">
         <is>
-          <t>Concorsi Dirigenza</t>
-[...4 lines deleted...]
-          <t>Tempo indeterminato</t>
+          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
         </is>
       </c>
     </row>
     <row r="226">
       <c r="A226" t="inlineStr"/>
       <c r="B226" t="inlineStr"/>
       <c r="C226" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO - GRADUATORIA CONCORSO PUBBLICO N. 23 POSTI DI DIRIGENTE MEDICO - DISCIPLINA ORGANIZZAZIONE DEI SERVIZI SANITARI DI BASE - SPECIALIZZANDI</t>
+          <t>Avviso pubblico per la stabilizzazione del personale precario del ruolo sanitario, ai sensi dell'art. 1, comma 268, lett. b), della L. 234/2021, come modificato dall'art. 1, comma 528, della L. 197/2022 e dall'art. 4 del D.L. 198/2022, come modificato dalla Legge di conversione n. 14/2023 e dall'art. 8 comma 2-bis del Decreto Legge 19/2024, convertito in Legge n. 56/2024: n. 1 Dirigente Medico nella disciplina di Chirurgia Generale.</t>
         </is>
       </c>
       <c r="D226" t="inlineStr">
         <is>
           <t>Pubblicazione graduatoria</t>
         </is>
       </c>
       <c r="E226" t="inlineStr"/>
       <c r="F226" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G226" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H226" t="inlineStr">
         <is>
-          <t>17/06/2022 08:26</t>
+          <t>19/09/2024 00:00</t>
         </is>
       </c>
       <c r="I226" t="inlineStr">
         <is>
-          <t>17/07/2022 08:26</t>
+          <t>04/10/2024 23:59</t>
         </is>
       </c>
       <c r="K226" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N226" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P226" t="inlineStr"/>
       <c r="Q226" t="inlineStr"/>
       <c r="R226" t="inlineStr"/>
       <c r="S226" t="inlineStr"/>
       <c r="T226" t="inlineStr"/>
+      <c r="W226" t="n">
+        <v>0</v>
+      </c>
+      <c r="X226" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y226" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z226" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA226" t="n">
+        <v>0</v>
+      </c>
       <c r="AC226" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD226" t="n">
+        <v>0</v>
+      </c>
       <c r="AE226" t="inlineStr">
         <is>
-          <t>Concorsi Dirigenza</t>
+          <t>Stabilizzazione</t>
         </is>
       </c>
       <c r="AF226" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="227">
       <c r="A227" t="inlineStr"/>
       <c r="B227" t="inlineStr"/>
       <c r="C227" t="inlineStr">
         <is>
-          <t>Azienda Zero - Graduatoria concorso pubblico per n. 110 posti di C.P.S. Tecnico Sanitario di Laboratorio Biomedico - cat. D</t>
+          <t xml:space="preserve">AVVISO DI PROCEDURA COMPARATIVA PER CONFERIMENTO DI NR. 1 INCARICO LIBERO-PROFESSIONALE, EX ART. 7 COMMA 6 DEL DLGS 165/2001, A MEDICO SPECIALIZZATO IN GINECOLOGIA E OSTETRICIA PER ATTIVITA' NELL'AMBITO DELLE U.O.C. DI OSTETRICIA E GINECOLOGIA DEGLI OSPEDALI DELL'AZIENDA.
+</t>
         </is>
       </c>
       <c r="D227" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="E227" t="inlineStr"/>
       <c r="F227" t="inlineStr">
         <is>
-          <t>D</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G227" t="inlineStr">
         <is>
-          <t>C.P.S. Tecnico Sanitario di Laboratorio Biomedico</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H227" t="inlineStr">
         <is>
-          <t>16/06/2022 13:44</t>
+          <t>09/09/2024 00:00</t>
         </is>
       </c>
       <c r="I227" t="inlineStr">
         <is>
-          <t>16/07/2022 13:44</t>
+          <t>20/09/2024 23:59</t>
         </is>
       </c>
       <c r="K227" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N227" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P227" t="inlineStr"/>
       <c r="Q227" t="inlineStr"/>
       <c r="R227" t="inlineStr"/>
       <c r="S227" t="inlineStr"/>
       <c r="T227" t="inlineStr"/>
       <c r="AC227" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE227" t="inlineStr">
         <is>
-          <t>Concorsi Comparto</t>
+          <t>Incarichi libero professionali</t>
         </is>
       </c>
       <c r="AF227" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Lavoro autonomo</t>
         </is>
       </c>
     </row>
     <row r="228">
       <c r="A228" t="inlineStr"/>
       <c r="B228" t="inlineStr"/>
       <c r="C228" t="inlineStr">
         <is>
-          <t>Tabella triennale avvisi e procedure comparative aggiornata a giugno 2022</t>
+          <t>Avviso pubblico, per titoli e colloquio, per n. 1 posto di Dirigente Medico di Medicina Interna a tempo determinato</t>
         </is>
       </c>
       <c r="D228" t="inlineStr">
         <is>
-          <t>Pubblicato</t>
-[...6 lines deleted...]
-      </c>
+          <t>Pubblicazione graduatoria</t>
+        </is>
+      </c>
+      <c r="E228" t="inlineStr"/>
       <c r="F228" t="inlineStr">
         <is>
-          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G228" t="inlineStr">
         <is>
-          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H228" t="inlineStr">
         <is>
-          <t>16/06/2022 11:59</t>
+          <t>06/09/2024 00:00</t>
         </is>
       </c>
       <c r="I228" t="inlineStr">
         <is>
-          <t>16/06/2027 23:59</t>
+          <t>20/09/2024 23:59</t>
         </is>
       </c>
       <c r="K228" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N228" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P228" t="inlineStr"/>
       <c r="Q228" t="inlineStr"/>
       <c r="R228" t="inlineStr"/>
       <c r="S228" t="inlineStr"/>
       <c r="T228" t="inlineStr"/>
+      <c r="W228" t="n">
+        <v>0</v>
+      </c>
+      <c r="X228" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y228" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z228" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA228" t="n">
+        <v>0</v>
+      </c>
       <c r="AC228" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD228" t="n">
+        <v>0</v>
+      </c>
       <c r="AE228" t="inlineStr">
         <is>
-          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF228" t="inlineStr">
         <is>
-          <t>Non definito</t>
+          <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="229">
       <c r="A229" t="inlineStr"/>
       <c r="B229" t="inlineStr"/>
       <c r="C229" t="inlineStr">
         <is>
-          <t>Avviso procedura comparativa per il conferimento di nr. 1 incarico libero-professionale a Psicologo, per la realizzazione delle attività progettuali previste dal Piano per contrastare il Gioco d'Azzardo Patologico.</t>
+          <t>Avviso pubblico per il conferimento dell'incarico di Direttore di Struttura Operativa Complessa UOC Centrale Operativa 118</t>
         </is>
       </c>
       <c r="D229" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Pubblicazione graduatoria</t>
         </is>
       </c>
       <c r="E229" t="inlineStr"/>
       <c r="F229" t="inlineStr">
         <is>
-          <t>Dirigenza</t>
+          <t>Apicale</t>
         </is>
       </c>
       <c r="G229" t="inlineStr">
         <is>
-          <t>Dirigente Psicologo</t>
+          <t>Dirigente Medico - DIRETTORE</t>
         </is>
       </c>
       <c r="H229" t="inlineStr">
         <is>
-          <t>14/06/2022 11:13</t>
+          <t>06/09/2024 00:00</t>
         </is>
       </c>
       <c r="I229" t="inlineStr">
         <is>
-          <t>22/06/2022 23:59</t>
+          <t>06/10/2024 23:59</t>
         </is>
       </c>
       <c r="K229" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N229" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P229" t="inlineStr"/>
       <c r="Q229" t="inlineStr"/>
       <c r="R229" t="inlineStr"/>
       <c r="S229" t="inlineStr"/>
       <c r="T229" t="inlineStr"/>
+      <c r="W229" t="n">
+        <v>0</v>
+      </c>
+      <c r="X229" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y229" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z229" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA229" t="n">
+        <v>0</v>
+      </c>
       <c r="AC229" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD229" t="n">
+        <v>0</v>
+      </c>
       <c r="AE229" t="inlineStr">
         <is>
-          <t>Incarichi libero professionali</t>
+          <t>Avviso di struttura complessa</t>
         </is>
       </c>
       <c r="AF229" t="inlineStr">
         <is>
-          <t>Lavoro autonomo</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="230">
       <c r="A230" t="inlineStr"/>
       <c r="B230" t="inlineStr"/>
       <c r="C230" t="inlineStr">
         <is>
-          <t>Azienda Zero - graduatoria concorso pubblico n. 23 posti di C.P.S. Tecnico della Riabilitazione Psichiatria - cat. D</t>
+          <t>Avviso pubblico per il conferimento dell'incarico a tempo determinato di Direttore di Struttura Operativa Complessa Direzione Medica degli Ospedali di Rovigo Trecenta e Adria&amp;quot;</t>
         </is>
       </c>
       <c r="D230" t="inlineStr">
         <is>
           <t>Pubblicazione graduatoria</t>
         </is>
       </c>
       <c r="E230" t="inlineStr"/>
       <c r="F230" t="inlineStr">
         <is>
-          <t>D</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G230" t="inlineStr">
         <is>
-          <t>C.P.S. Tecnico della Riabilitazione Psichiatrica</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H230" t="inlineStr">
         <is>
-          <t>13/06/2022 10:53</t>
+          <t>03/09/2024 00:00</t>
         </is>
       </c>
       <c r="I230" t="inlineStr">
         <is>
-          <t>13/07/2022 10:53</t>
+          <t>03/10/2024 23:59</t>
         </is>
       </c>
       <c r="K230" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N230" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P230" t="inlineStr"/>
       <c r="Q230" t="inlineStr"/>
       <c r="R230" t="inlineStr"/>
       <c r="S230" t="inlineStr"/>
       <c r="T230" t="inlineStr"/>
+      <c r="W230" t="n">
+        <v>0</v>
+      </c>
+      <c r="X230" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y230" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z230" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA230" t="n">
+        <v>0</v>
+      </c>
       <c r="AC230" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD230" t="n">
+        <v>0</v>
+      </c>
       <c r="AE230" t="inlineStr">
         <is>
-          <t>Avvisi Incarichi 15 septies/octies D.Lgs 502/92</t>
+          <t>Avviso di struttura complessa</t>
         </is>
       </c>
       <c r="AF230" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="231">
       <c r="A231" t="inlineStr"/>
       <c r="B231" t="inlineStr"/>
       <c r="C231" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di Dirigenti Medici discipline: Gastroenterologia, Patologia Clinica, Urologia.</t>
+          <t>Avviso pubblico per il conferimento dell'incarico di Direttore di Struttura Operativa Complessa di Neuroradiologia</t>
         </is>
       </c>
       <c r="D231" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Pubblicazione graduatoria</t>
         </is>
       </c>
       <c r="E231" t="inlineStr"/>
       <c r="F231" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G231" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H231" t="inlineStr">
         <is>
-          <t>10/06/2022 12:56</t>
+          <t>23/08/2024 00:00</t>
         </is>
       </c>
       <c r="I231" t="inlineStr">
         <is>
-          <t>10/07/2022 12:56</t>
+          <t>22/09/2024 23:59</t>
         </is>
       </c>
       <c r="K231" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N231" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P231" t="inlineStr"/>
       <c r="Q231" t="inlineStr"/>
       <c r="R231" t="inlineStr"/>
       <c r="S231" t="inlineStr"/>
       <c r="T231" t="inlineStr"/>
+      <c r="W231" t="n">
+        <v>0</v>
+      </c>
+      <c r="X231" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y231" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z231" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA231" t="n">
+        <v>0</v>
+      </c>
       <c r="AC231" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD231" t="n">
+        <v>0</v>
+      </c>
       <c r="AE231" t="inlineStr">
         <is>
-          <t>Avvisi tempo determinato Dirigenza</t>
+          <t>Avviso di struttura complessa</t>
         </is>
       </c>
       <c r="AF231" t="inlineStr">
         <is>
-          <t>Tempo determinato</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="232">
       <c r="A232" t="inlineStr"/>
       <c r="B232" t="inlineStr"/>
       <c r="C232" t="inlineStr">
         <is>
-          <t>Avviso pubblico per il conferimento dell'incarico di Direttore della Struttura Complessa "Radioterapia"</t>
+          <t>Avviso pubblico, per titoli e colloquio, per n. 1 posto di Dirigente Medico di Anatomia Patologica a tempo determinato</t>
         </is>
       </c>
       <c r="D232" t="inlineStr">
         <is>
           <t>Pubblicazione graduatoria</t>
         </is>
       </c>
       <c r="E232" t="inlineStr"/>
       <c r="F232" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G232" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H232" t="inlineStr">
         <is>
-          <t>06/05/2022 10:27</t>
+          <t>16/08/2024 00:00</t>
         </is>
       </c>
       <c r="I232" t="inlineStr">
         <is>
-          <t>05/06/2022 23:59</t>
+          <t>30/08/2024 23:59</t>
         </is>
       </c>
       <c r="K232" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N232" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P232" t="inlineStr"/>
       <c r="Q232" t="inlineStr"/>
       <c r="R232" t="inlineStr"/>
       <c r="S232" t="inlineStr"/>
       <c r="T232" t="inlineStr"/>
+      <c r="W232" t="n">
+        <v>0</v>
+      </c>
+      <c r="X232" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y232" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z232" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA232" t="n">
+        <v>0</v>
+      </c>
       <c r="AC232" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD232" t="n">
+        <v>0</v>
+      </c>
       <c r="AE232" t="inlineStr">
         <is>
-          <t>Avvisi Incarichi Direzione Struttura Complessa</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF232" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="233">
       <c r="A233" t="inlineStr"/>
       <c r="B233" t="inlineStr"/>
       <c r="C233" t="inlineStr">
         <is>
-          <t>Avviso pubblico per il conferimento dell'incarico di Direttore della Struttura Complessa "Medicina Nucleare"</t>
+          <t>Avviso pubblico per il conferimento dell'incarico di Direttore di Struttura Operativa Complessa di Medicina Trasfusionale</t>
         </is>
       </c>
       <c r="D233" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Pubblicazione graduatoria</t>
         </is>
       </c>
       <c r="E233" t="inlineStr"/>
       <c r="F233" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>Apicale</t>
         </is>
       </c>
       <c r="G233" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>Dirigente Medico - DIRETTORE</t>
         </is>
       </c>
       <c r="H233" t="inlineStr">
         <is>
-          <t>06/05/2022 10:22</t>
+          <t>09/08/2024 00:00</t>
         </is>
       </c>
       <c r="I233" t="inlineStr">
         <is>
-          <t>05/06/2022 23:59</t>
+          <t>08/09/2024 23:59</t>
         </is>
       </c>
       <c r="K233" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N233" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P233" t="inlineStr"/>
       <c r="Q233" t="inlineStr"/>
       <c r="R233" t="inlineStr"/>
       <c r="S233" t="inlineStr"/>
       <c r="T233" t="inlineStr"/>
+      <c r="W233" t="n">
+        <v>0</v>
+      </c>
+      <c r="X233" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y233" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z233" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA233" t="n">
+        <v>0</v>
+      </c>
       <c r="AC233" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD233" t="n">
+        <v>0</v>
+      </c>
       <c r="AE233" t="inlineStr">
         <is>
-          <t>Avvisi Incarichi Direzione Struttura Complessa</t>
+          <t>Avviso di struttura complessa</t>
         </is>
       </c>
       <c r="AF233" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="234">
       <c r="A234" t="inlineStr"/>
       <c r="B234" t="inlineStr"/>
       <c r="C234" t="inlineStr">
         <is>
-          <t>Avviso di procedura comparativa per il conferimento di nr. 1 incarico libero professionale della durata di sei mesi, a Tecnico di Laboratorio Biomedico per addestramento di personale interno allo svolgimento di attività di valutazione di preparati citologici (da prelievo cervico vaginale - Pap Test), presso la UOC Anatomia Patologica dell'Ospedale di Rovigo.</t>
+          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 1 Tecnico della Fisiopatologia Cardiocircolatoria e Perfusione Cardiovascolare - Area PSF</t>
         </is>
       </c>
       <c r="D234" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Pubblicazione graduatoria</t>
         </is>
       </c>
       <c r="E234" t="inlineStr"/>
       <c r="F234" t="inlineStr">
         <is>
-          <t>D</t>
+          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
         </is>
       </c>
       <c r="G234" t="inlineStr">
         <is>
-          <t>C.P.S. Tecnico Sanitario di Laboratorio Biomedico</t>
+          <t>Tecnico della Fisiopatologia Cardiocircolatoria e Perfusione Cardiovascolare</t>
         </is>
       </c>
       <c r="H234" t="inlineStr">
         <is>
-          <t>04/05/2022 10:55</t>
+          <t>09/08/2024 00:00</t>
         </is>
       </c>
       <c r="I234" t="inlineStr">
         <is>
-          <t>15/05/2022 23:59</t>
+          <t>23/08/2024 23:59</t>
         </is>
       </c>
       <c r="K234" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N234" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P234" t="inlineStr"/>
       <c r="Q234" t="inlineStr"/>
       <c r="R234" t="inlineStr"/>
       <c r="S234" t="inlineStr"/>
       <c r="T234" t="inlineStr"/>
+      <c r="W234" t="n">
+        <v>0</v>
+      </c>
+      <c r="X234" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y234" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z234" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA234" t="n">
+        <v>0</v>
+      </c>
       <c r="AC234" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD234" t="n">
+        <v>0</v>
+      </c>
       <c r="AE234" t="inlineStr">
         <is>
-          <t>Incarichi libero professionali</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF234" t="inlineStr">
         <is>
-          <t>Lavoro autonomo</t>
+          <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="235">
       <c r="A235" t="inlineStr"/>
       <c r="B235" t="inlineStr"/>
       <c r="C235" t="inlineStr">
         <is>
-          <t>AVVISO PER MANIFESTAZIONE DI INTERESSE FINALIZZATA AD INDIVIDUARE IL PERSONALE IN POSSESSO DEI REQUISITI ED INTERESSATO ALLA STABILIZZAZIONE DI CUI ALL’ART. 20, COMMA 1, DEL D. LGS. 75/2017 E S.M.I. - COLLABORATORE PROFESSIONALE - ASSISTENTE SOCIALE - CAT. D</t>
+          <t>Avviso pubblico per il conferimento dell'incarico di Direttore di Struttura Operativa Complessa di Nefrologia</t>
         </is>
       </c>
       <c r="D235" t="inlineStr">
         <is>
-          <t>Scaduto</t>
-[...4 lines deleted...]
-          <t>AVVISO PER MANIFESTAZIONE DI INTERESSE FINALIZZATA AD INDIVIDUARE IL PERSONALE IN POSSESSO DEI REQUISITI ED INTERESSATO ALLA STABILIZZAZIONE DI CUI ALL&amp;rsquo;ART. 20, COMMA 1, DEL D. LGS. 75/2017 E S.M.I. - COLLABORATORE PROFESSIONALE - ASSISTENTE SOCIALE - CAT. D</t>
+          <t>Pubblicazione graduatoria</t>
+        </is>
+      </c>
+      <c r="E235" t="inlineStr"/>
+      <c r="F235" t="inlineStr">
+        <is>
+          <t>Apicale</t>
+        </is>
+      </c>
+      <c r="G235" t="inlineStr">
+        <is>
+          <t>Dirigente Medico - DIRETTORE</t>
         </is>
       </c>
       <c r="H235" t="inlineStr">
         <is>
-          <t>26/04/2022 08:48</t>
+          <t>09/08/2024 00:00</t>
         </is>
       </c>
       <c r="I235" t="inlineStr">
         <is>
-          <t>11/05/2022 23:59</t>
+          <t>08/09/2024 23:59</t>
         </is>
       </c>
       <c r="K235" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N235" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P235" t="inlineStr"/>
       <c r="Q235" t="inlineStr"/>
       <c r="R235" t="inlineStr"/>
       <c r="S235" t="inlineStr"/>
       <c r="T235" t="inlineStr"/>
+      <c r="W235" t="n">
+        <v>0</v>
+      </c>
+      <c r="X235" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y235" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z235" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA235" t="n">
+        <v>0</v>
+      </c>
       <c r="AC235" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD235" t="n">
+        <v>0</v>
+      </c>
       <c r="AE235" t="inlineStr">
         <is>
-          <t>Avviso per stabilizzazione</t>
+          <t>Avviso di struttura complessa</t>
         </is>
       </c>
       <c r="AF235" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="236">
       <c r="A236" t="inlineStr"/>
       <c r="B236" t="inlineStr"/>
       <c r="C236" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per titoli e colloquio, per n. 1 Dirigente Medico disciplina di Medicina Interna</t>
+          <t>Avviso pubblico, per titoli e colloquio, per n. 1 posto di Dirigente Medico di Neurologia a tempo determinato</t>
         </is>
       </c>
       <c r="D236" t="inlineStr">
         <is>
-          <t>Ammissione/Commissione/Espletamento</t>
+          <t>Pubblicazione graduatoria</t>
         </is>
       </c>
       <c r="E236" t="inlineStr"/>
       <c r="F236" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G236" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H236" t="inlineStr">
         <is>
-          <t>22/04/2022 12:39</t>
+          <t>02/08/2024 00:00</t>
         </is>
       </c>
       <c r="I236" t="inlineStr">
         <is>
-          <t>06/05/2022 23:59</t>
+          <t>16/08/2024 23:59</t>
         </is>
       </c>
       <c r="K236" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N236" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P236" t="inlineStr"/>
       <c r="Q236" t="inlineStr"/>
       <c r="R236" t="inlineStr"/>
       <c r="S236" t="inlineStr"/>
       <c r="T236" t="inlineStr"/>
+      <c r="W236" t="n">
+        <v>0</v>
+      </c>
+      <c r="X236" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y236" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z236" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA236" t="n">
+        <v>0</v>
+      </c>
       <c r="AC236" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD236" t="n">
+        <v>0</v>
+      </c>
       <c r="AE236" t="inlineStr">
         <is>
-          <t>Avvisi tempo determinato Dirigenza</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF236" t="inlineStr">
         <is>
           <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="237">
       <c r="A237" t="inlineStr"/>
       <c r="B237" t="inlineStr"/>
       <c r="C237" t="inlineStr">
         <is>
-          <t>AVVISO PUBBLICO PER LA NOMINA DELL'ORGANISMO INDIPENDENTE DI VALUTAZIONE DELL'AZIENDA ULSS 5 POLESANA - Triennio 2022-2024</t>
+          <t xml:space="preserve">Azienda Zero - Graduatoria concorso pubblico per n. 5 posti di Dirigente Medico nella disciplina di Malattie Metaboliche e Diabetologia </t>
         </is>
       </c>
       <c r="D237" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Pubblicazione graduatoria</t>
         </is>
       </c>
       <c r="E237" t="inlineStr"/>
       <c r="F237" t="inlineStr">
         <is>
-          <t>Dirigenza</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G237" t="inlineStr">
         <is>
-          <t>Dirigente</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H237" t="inlineStr">
         <is>
-          <t>21/04/2022 14:26</t>
+          <t>30/07/2024 00:00</t>
         </is>
       </c>
       <c r="I237" t="inlineStr">
         <is>
-          <t>13/05/2022 15:26</t>
+          <t>28/07/2026 23:59</t>
         </is>
       </c>
       <c r="K237" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N237" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P237" t="inlineStr"/>
       <c r="Q237" t="inlineStr"/>
       <c r="R237" t="inlineStr"/>
       <c r="S237" t="inlineStr"/>
       <c r="T237" t="inlineStr"/>
       <c r="AC237" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE237" t="inlineStr">
         <is>
-          <t>Avviso generico</t>
+          <t>Concorsi Dirigenza</t>
         </is>
       </c>
       <c r="AF237" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="238">
       <c r="A238" t="inlineStr"/>
       <c r="B238" t="inlineStr"/>
       <c r="C238" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO_GRADUATORIA CONCORSO PUBBLICO, PER TITOLI ED ESAMI, PER N. 10 POSTI DI DIRIGENTE
-FARMACISTA - DISCIPLINA DI FARMACIA OSPEDALIERA</t>
+          <t>Azienda Zero - graduatoria concorso pubblico per n. 41 posti di Assistente Sanitario - Area PSF</t>
         </is>
       </c>
       <c r="D238" t="inlineStr">
         <is>
           <t>Pubblicazione graduatoria</t>
         </is>
       </c>
-      <c r="E238" t="inlineStr">
-[...2 lines deleted...]
-FARMACISTA - DISCIPLINA DI FARMACIA OSPEDALIERA</t>
+      <c r="E238" t="inlineStr"/>
+      <c r="F238" t="inlineStr">
+        <is>
+          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
+        </is>
+      </c>
+      <c r="G238" t="inlineStr">
+        <is>
+          <t>Assistente Sanitario</t>
         </is>
       </c>
       <c r="H238" t="inlineStr">
         <is>
-          <t>21/04/2022 12:56</t>
+          <t>24/07/2024 00:00</t>
         </is>
       </c>
       <c r="I238" t="inlineStr">
         <is>
-          <t>21/05/2022 12:56</t>
+          <t>22/07/2026 23:59</t>
         </is>
       </c>
       <c r="K238" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N238" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P238" t="inlineStr"/>
       <c r="Q238" t="inlineStr"/>
       <c r="R238" t="inlineStr"/>
       <c r="S238" t="inlineStr"/>
       <c r="T238" t="inlineStr"/>
       <c r="AC238" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE238" t="inlineStr">
         <is>
-          <t>Avvisi Incarichi 15 septies/octies D.Lgs 502/92</t>
+          <t>Concorsi Comparto</t>
         </is>
       </c>
       <c r="AF238" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="239">
       <c r="A239" t="inlineStr"/>
       <c r="B239" t="inlineStr"/>
       <c r="C239" t="inlineStr">
         <is>
-          <t>Avviso procedura comparativa per conferimento nr. 1 borsa di studio della durata di 12 mesi, eventualmente rinnovabili a persona in possesso di laurea in Farmacia o Chimica e Tecnologia Farmaceutiche presso l'UOC di Farmacia Ospedaliera di Rovigo - Azienda ULSS 5 Polesana.</t>
+          <t>Avviso pubblico, per titoli e colloquio, per n. 1 posto di Dirigente Medico di Medicina Nucleare a tempo determinato</t>
         </is>
       </c>
       <c r="D239" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Pubblicazione graduatoria</t>
         </is>
       </c>
       <c r="E239" t="inlineStr"/>
       <c r="F239" t="inlineStr">
         <is>
-          <t>Dirigenza</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G239" t="inlineStr">
         <is>
-          <t>Dirigente Farmacista</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H239" t="inlineStr">
         <is>
-          <t>19/04/2022 10:32</t>
+          <t>19/07/2024 00:00</t>
         </is>
       </c>
       <c r="I239" t="inlineStr">
         <is>
-          <t>28/04/2022 23:59</t>
+          <t>02/08/2024 23:59</t>
         </is>
       </c>
       <c r="K239" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N239" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P239" t="inlineStr"/>
       <c r="Q239" t="inlineStr"/>
       <c r="R239" t="inlineStr"/>
       <c r="S239" t="inlineStr"/>
       <c r="T239" t="inlineStr"/>
+      <c r="W239" t="n">
+        <v>0</v>
+      </c>
+      <c r="X239" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y239" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z239" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA239" t="n">
+        <v>0</v>
+      </c>
       <c r="AC239" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD239" t="n">
+        <v>0</v>
+      </c>
       <c r="AE239" t="inlineStr">
         <is>
-          <t>Borse di Studio</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF239" t="inlineStr">
         <is>
-          <t>Borsa di studio</t>
+          <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="240">
       <c r="A240" t="inlineStr"/>
       <c r="B240" t="inlineStr"/>
       <c r="C240" t="inlineStr">
         <is>
-          <t>Indizione avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 1 Collaboratore Professionale Sanitario - Educatore Professionale - cat. D</t>
+          <t>Avviso pubblico per la stabilizzazione del personale precario del ruolo sanitario, ai sensi dell'art. 1, comma 268, lett. b), della L. 234/2021, come modificato dall'art. 1, comma 528, della L. 197/2022 e dall'art. 4 del D.L. 198/2022, come modificato dalla Legge di conversione n. 14/2023: n. 1 EDUCATORE PROFESSIONALE - AREA PSF</t>
         </is>
       </c>
       <c r="D240" t="inlineStr">
         <is>
           <t>Pubblicazione graduatoria</t>
         </is>
       </c>
       <c r="E240" t="inlineStr"/>
       <c r="F240" t="inlineStr">
         <is>
-          <t>D</t>
+          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
         </is>
       </c>
       <c r="G240" t="inlineStr">
         <is>
-          <t>C.P.S. Educatore Professionale</t>
+          <t>Educatore Professionale</t>
         </is>
       </c>
       <c r="H240" t="inlineStr">
         <is>
-          <t>01/04/2022 14:06</t>
+          <t>19/07/2024 00:00</t>
         </is>
       </c>
       <c r="I240" t="inlineStr">
         <is>
-          <t>15/04/2022 23:59</t>
+          <t>03/08/2024 23:59</t>
         </is>
       </c>
       <c r="K240" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N240" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P240" t="inlineStr"/>
       <c r="Q240" t="inlineStr"/>
       <c r="R240" t="inlineStr"/>
       <c r="S240" t="inlineStr"/>
       <c r="T240" t="inlineStr"/>
+      <c r="W240" t="n">
+        <v>0</v>
+      </c>
+      <c r="X240" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y240" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z240" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA240" t="n">
+        <v>0</v>
+      </c>
       <c r="AC240" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD240" t="n">
+        <v>0</v>
+      </c>
       <c r="AE240" t="inlineStr">
         <is>
-          <t>Avvisi tempo determinato Comparto</t>
+          <t>Stabilizzazione</t>
         </is>
       </c>
       <c r="AF240" t="inlineStr">
         <is>
-          <t>Tempo determinato</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="241">
       <c r="A241" t="inlineStr"/>
       <c r="B241" t="inlineStr"/>
       <c r="C241" t="inlineStr">
         <is>
-          <t>Tabella triennale avvisi e procedure comparative aggiornata a marzo 2022</t>
+          <t>Avviso pubblico, per titoli e colloquio, per n. 1 posto di Dirigente Medico di Medicina d'Emergenza-Urgenza a tempo determinato</t>
         </is>
       </c>
       <c r="D241" t="inlineStr">
         <is>
-          <t>Pubblicato</t>
-[...6 lines deleted...]
-      </c>
+          <t>Pubblicazione graduatoria</t>
+        </is>
+      </c>
+      <c r="E241" t="inlineStr"/>
       <c r="F241" t="inlineStr">
         <is>
-          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G241" t="inlineStr">
         <is>
-          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H241" t="inlineStr">
         <is>
-          <t>29/03/2022 09:36</t>
+          <t>12/07/2024 00:00</t>
         </is>
       </c>
       <c r="I241" t="inlineStr">
         <is>
-          <t>29/03/2027 23:59</t>
+          <t>26/07/2024 23:59</t>
         </is>
       </c>
       <c r="K241" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N241" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P241" t="inlineStr"/>
       <c r="Q241" t="inlineStr"/>
       <c r="R241" t="inlineStr"/>
       <c r="S241" t="inlineStr"/>
       <c r="T241" t="inlineStr"/>
+      <c r="W241" t="n">
+        <v>0</v>
+      </c>
+      <c r="X241" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y241" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z241" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA241" t="n">
+        <v>0</v>
+      </c>
       <c r="AC241" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD241" t="n">
+        <v>0</v>
+      </c>
       <c r="AE241" t="inlineStr">
         <is>
-          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF241" t="inlineStr">
         <is>
-          <t>Non definito</t>
+          <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="242">
       <c r="A242" t="inlineStr"/>
       <c r="B242" t="inlineStr"/>
       <c r="C242" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per titoli e colloquio, per n. 1 Dirigente Medico disciplina di Igiene, Epidemiologia e Sanità Pubblica</t>
+          <t>Avviso pubblico di mobilità volontaria per n. 1 posto di Dirigente Medico nella disciplina di Ginecologia e Ostetricia per la UOC Ostetricia e Ginecologia di Adria</t>
         </is>
       </c>
       <c r="D242" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Pubblicazione graduatoria</t>
         </is>
       </c>
       <c r="E242" t="inlineStr"/>
       <c r="F242" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G242" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H242" t="inlineStr">
         <is>
-          <t>18/03/2022 12:33</t>
+          <t>08/07/2024 00:00</t>
         </is>
       </c>
       <c r="I242" t="inlineStr">
         <is>
-          <t>01/04/2022 23:59</t>
+          <t>07/08/2024 23:59</t>
         </is>
       </c>
       <c r="K242" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N242" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P242" t="inlineStr"/>
       <c r="Q242" t="inlineStr"/>
       <c r="R242" t="inlineStr"/>
       <c r="S242" t="inlineStr"/>
       <c r="T242" t="inlineStr"/>
+      <c r="W242" t="n">
+        <v>0</v>
+      </c>
+      <c r="X242" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y242" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z242" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA242" t="n">
+        <v>0</v>
+      </c>
       <c r="AC242" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD242" t="n">
+        <v>0</v>
+      </c>
       <c r="AE242" t="inlineStr">
         <is>
-          <t>Avvisi tempo determinato Dirigenza</t>
+          <t>Avviso di mobilità da altro ente</t>
         </is>
       </c>
       <c r="AF242" t="inlineStr">
         <is>
-          <t>Tempo determinato</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="243">
       <c r="A243" t="inlineStr"/>
       <c r="B243" t="inlineStr"/>
       <c r="C243" t="inlineStr">
         <is>
-          <t>Azienda Zero - Graduatoria Concorso Pubblico per la copertura di n. 40 posti di Collaboratore Professionale Sanitario - OSTETRICA/O – categoria D</t>
+          <t>Azienda Zero - graduatoria concorso pubblico per n. 5 Dirigenti Medici di Neuroradiologia</t>
         </is>
       </c>
       <c r="D243" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
-[...2 lines deleted...]
-      <c r="E243" t="inlineStr"/>
+          <t>Pubblicato</t>
+        </is>
+      </c>
+      <c r="E243" t="inlineStr">
+        <is>
+          <t>Azienda Zero - graduatoria concorso pubblico per n. 5 Dirigenti Medici di Neuroradiologia</t>
+        </is>
+      </c>
       <c r="F243" t="inlineStr">
         <is>
-          <t>D</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G243" t="inlineStr">
         <is>
-          <t>C.P.S. Ostetrica</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H243" t="inlineStr">
         <is>
-          <t>14/03/2022 12:10</t>
+          <t>05/07/2024 00:00</t>
         </is>
       </c>
       <c r="I243" t="inlineStr">
         <is>
-          <t>14/04/2022 12:10</t>
+          <t>01/07/2026 23:59</t>
         </is>
       </c>
       <c r="K243" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N243" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P243" t="inlineStr"/>
       <c r="Q243" t="inlineStr"/>
       <c r="R243" t="inlineStr"/>
       <c r="S243" t="inlineStr"/>
       <c r="T243" t="inlineStr"/>
       <c r="AC243" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE243" t="inlineStr">
         <is>
-          <t>Concorsi Comparto</t>
+          <t>Concorsi Dirigenza</t>
         </is>
       </c>
       <c r="AF243" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="244">
       <c r="A244" t="inlineStr"/>
       <c r="B244" t="inlineStr"/>
       <c r="C244" t="inlineStr">
         <is>
-          <t>Avviso procedura comparativa per conferimento nr. 1 borsa di studio della durata di 12 mesi, eventualmente rinnovabili, per persona in possesso di laurea in Dietistica presso l'UOC Servizio Igiene degli Alimenti e della Nutrizione (SIAN).</t>
+          <t>Azienda Zero - graduatoria concorso pubblico per n. 24 Dirigenti Medici di Neuropsichiatria Infantile</t>
         </is>
       </c>
       <c r="D244" t="inlineStr">
         <is>
-          <t>Scaduto</t>
-[...2 lines deleted...]
-      <c r="E244" t="inlineStr"/>
+          <t>Pubblicato</t>
+        </is>
+      </c>
+      <c r="E244" t="inlineStr">
+        <is>
+          <t>Azienda Zero - graduatoria concorso pubblico per n. 24 Dirigenti Medici di Neuropsichiatria Infantile</t>
+        </is>
+      </c>
       <c r="F244" t="inlineStr">
         <is>
-          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Tecnico</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G244" t="inlineStr">
         <is>
-          <t>Assistente Informatico</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H244" t="inlineStr">
         <is>
-          <t>07/03/2022 10:45</t>
+          <t>05/07/2024 00:00</t>
         </is>
       </c>
       <c r="I244" t="inlineStr">
         <is>
-          <t>14/03/2022 23:59</t>
+          <t>03/07/2026 23:59</t>
         </is>
       </c>
       <c r="K244" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N244" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P244" t="inlineStr"/>
       <c r="Q244" t="inlineStr"/>
       <c r="R244" t="inlineStr"/>
       <c r="S244" t="inlineStr"/>
       <c r="T244" t="inlineStr"/>
       <c r="AC244" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE244" t="inlineStr">
         <is>
-          <t>Borse di Studio</t>
+          <t>Concorsi Dirigenza</t>
         </is>
       </c>
       <c r="AF244" t="inlineStr">
         <is>
-          <t>Borsa di studio</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="245">
       <c r="A245" t="inlineStr"/>
       <c r="B245" t="inlineStr"/>
       <c r="C245" t="inlineStr">
         <is>
-          <t>Avviso pubblico per il conferimento dell'incarico di Direttore della Struttura Operativa Complessa “Direzione delle Professioni Sanitarie” – Ruolo: Sanitario - Profilo Professionale: Dirigente delle Professioni Sanitarie (Infermieristiche, Tecniche, della Riabilitazione, della Prevenzione e della Professione Ostetrica)</t>
+          <t>Azienda Zero - Graduatoria concorso pubblico per la copertura di n. 26 posti di Dirigente Medico nella disciplina di Cardiologia</t>
         </is>
       </c>
       <c r="D245" t="inlineStr">
         <is>
           <t>Pubblicazione graduatoria</t>
         </is>
       </c>
       <c r="E245" t="inlineStr"/>
       <c r="F245" t="inlineStr">
         <is>
-          <t>Dirigenza dell'Area Sanità</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G245" t="inlineStr">
         <is>
-          <t>Dirigente delle Professioni Sanitarie - DIRETTORE</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H245" t="inlineStr">
         <is>
-          <t>01/03/2022 09:46</t>
+          <t>26/06/2024 00:00</t>
         </is>
       </c>
       <c r="I245" t="inlineStr">
         <is>
-          <t>31/03/2022 09:46</t>
+          <t>23/06/2026 23:59</t>
         </is>
       </c>
       <c r="K245" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N245" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P245" t="inlineStr"/>
       <c r="Q245" t="inlineStr"/>
       <c r="R245" t="inlineStr"/>
       <c r="S245" t="inlineStr"/>
       <c r="T245" t="inlineStr"/>
       <c r="AC245" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE245" t="inlineStr">
         <is>
-          <t>Avvisi Incarichi Direzione Struttura Complessa</t>
+          <t>Concorsi Dirigenza</t>
         </is>
       </c>
       <c r="AF245" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="246">
       <c r="A246" t="inlineStr"/>
       <c r="B246" t="inlineStr"/>
       <c r="C246" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 3 Operatori Tecnici Specializzati - Autisti - cat. B livello economico super (Bs), per il servizio di trasporto di materiale sanitario.</t>
+          <t xml:space="preserve">Azienda Zero - Graduatoria concorso pubblico per la copertura di n. 10 posti di Dirigente Medico nella disciplina di Oftalmologia </t>
         </is>
       </c>
       <c r="D246" t="inlineStr">
         <is>
           <t>Pubblicazione graduatoria</t>
         </is>
       </c>
       <c r="E246" t="inlineStr"/>
       <c r="F246" t="inlineStr">
         <is>
-          <t>BS</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G246" t="inlineStr">
         <is>
-          <t>Operatore Tecnico Specializzato</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H246" t="inlineStr">
         <is>
-          <t>25/02/2022 11:36</t>
+          <t>21/06/2024 00:00</t>
         </is>
       </c>
       <c r="I246" t="inlineStr">
         <is>
-          <t>11/03/2022 23:59</t>
+          <t>19/06/2026 23:59</t>
         </is>
       </c>
       <c r="K246" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N246" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P246" t="inlineStr"/>
       <c r="Q246" t="inlineStr"/>
       <c r="R246" t="inlineStr"/>
       <c r="S246" t="inlineStr"/>
       <c r="T246" t="inlineStr"/>
       <c r="AC246" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE246" t="inlineStr">
         <is>
-          <t>Avvisi tempo determinato Comparto</t>
+          <t>Concorsi Dirigenza</t>
         </is>
       </c>
       <c r="AF246" t="inlineStr">
         <is>
-          <t>Tempo determinato</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="247">
       <c r="A247" t="inlineStr"/>
       <c r="B247" t="inlineStr"/>
       <c r="C247" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per titoli e colloquio, per n. 1 Dirigente Medico di Psichiatria</t>
+          <t>Azienda Zero - graduatoria concorso pubblico per n. 6 Dirigenti Medici di Anestesia e Rianimazione o Medicina d'Emergenza-Urgenza</t>
         </is>
       </c>
       <c r="D247" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Pubblicazione graduatoria</t>
         </is>
       </c>
       <c r="E247" t="inlineStr"/>
       <c r="F247" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G247" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H247" t="inlineStr">
         <is>
-          <t>18/02/2022 10:58</t>
+          <t>20/06/2024 00:00</t>
         </is>
       </c>
       <c r="I247" t="inlineStr">
         <is>
-          <t>04/03/2022 10:58</t>
+          <t>11/06/2026 23:59</t>
         </is>
       </c>
       <c r="K247" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N247" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P247" t="inlineStr"/>
       <c r="Q247" t="inlineStr"/>
       <c r="R247" t="inlineStr"/>
       <c r="S247" t="inlineStr"/>
       <c r="T247" t="inlineStr"/>
       <c r="AC247" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE247" t="inlineStr">
         <is>
-          <t>Avvisi tempo determinato Dirigenza</t>
+          <t>Concorsi Dirigenza</t>
         </is>
       </c>
       <c r="AF247" t="inlineStr">
         <is>
-          <t>Tempo determinato</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="248">
       <c r="A248" t="inlineStr"/>
       <c r="B248" t="inlineStr"/>
       <c r="C248" t="inlineStr">
         <is>
-          <t>Azienda Zero - graduatoria concorso pubblico per n. 14 posti di Dirigente Veterinario Area Igiene produzione, trasformazione, commercializzazione, conservazione e trasporto alimenti origine animale e loro derivati (Area B)</t>
+          <t>Azienda Zero - graduatoria concorso pubblico per n. 48 Dirigenti Medici di Psichiatria</t>
         </is>
       </c>
       <c r="D248" t="inlineStr">
         <is>
           <t>Pubblicazione graduatoria</t>
         </is>
       </c>
       <c r="E248" t="inlineStr"/>
       <c r="F248" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G248" t="inlineStr">
         <is>
-          <t>Dirigente Veterinario</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H248" t="inlineStr">
         <is>
-          <t>14/02/2022 10:14</t>
+          <t>19/06/2024 00:00</t>
         </is>
       </c>
       <c r="I248" t="inlineStr">
         <is>
-          <t>14/03/2022 23:59</t>
+          <t>16/06/2026 23:59</t>
         </is>
       </c>
       <c r="K248" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N248" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P248" t="inlineStr"/>
       <c r="Q248" t="inlineStr"/>
       <c r="R248" t="inlineStr"/>
       <c r="S248" t="inlineStr"/>
       <c r="T248" t="inlineStr"/>
       <c r="AC248" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE248" t="inlineStr">
         <is>
-          <t>Avvisi Incarichi 15 septies/octies D.Lgs 502/92</t>
+          <t>Concorsi Dirigenza</t>
         </is>
       </c>
       <c r="AF248" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="249">
       <c r="A249" t="inlineStr"/>
       <c r="B249" t="inlineStr"/>
       <c r="C249" t="inlineStr">
         <is>
-          <t>AVVISO PER MANIFESTAZIONE DI INTERESSE FINALIZZATA AD INDIVIDUARE IL PERSONALE IN POSSESSO DEI REQUISITI ED INTERESSATO ALLA STABILIZZAZIONE DI CUI ALL’ART. 20, COMMA 1, DEL D.LGS. 75/2017 - DIRIGENTE BIOLOGO - DISCIPLINA: PATOLOGIA CLINICA</t>
+          <t>Azienda Zero -  graduatoria concorso pubblico per n. 3 Dirigenti Farmacisti</t>
         </is>
       </c>
       <c r="D249" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Pubblicazione graduatoria</t>
         </is>
       </c>
       <c r="E249" t="inlineStr"/>
+      <c r="F249" t="inlineStr">
+        <is>
+          <t>Dirigenza</t>
+        </is>
+      </c>
+      <c r="G249" t="inlineStr">
+        <is>
+          <t>Dirigente Farmacista</t>
+        </is>
+      </c>
       <c r="H249" t="inlineStr">
         <is>
-          <t>11/02/2022 09:42</t>
+          <t>19/06/2024 00:00</t>
         </is>
       </c>
       <c r="I249" t="inlineStr">
         <is>
-          <t>26/02/2022 23:59</t>
+          <t>17/06/2026 23:59</t>
         </is>
       </c>
       <c r="K249" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N249" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P249" t="inlineStr"/>
       <c r="Q249" t="inlineStr"/>
       <c r="R249" t="inlineStr"/>
       <c r="S249" t="inlineStr"/>
       <c r="T249" t="inlineStr"/>
       <c r="AC249" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE249" t="inlineStr">
         <is>
-          <t>Avviso per stabilizzazione</t>
+          <t>Concorsi Dirigenza</t>
         </is>
       </c>
       <c r="AF249" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="250">
       <c r="A250" t="inlineStr"/>
       <c r="B250" t="inlineStr"/>
       <c r="C250" t="inlineStr">
         <is>
-          <t>Azienda Zero - graduatoria concorso pubblico per n. 8 Dirigenti Medici disciplina di Chirurgia Generale</t>
+          <t>Tabella triennale avvisi, concorsi e procedure comparative aggiornata a giugno 2024</t>
         </is>
       </c>
       <c r="D250" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
-[...2 lines deleted...]
-      <c r="E250" t="inlineStr"/>
+          <t>Pubblicato</t>
+        </is>
+      </c>
+      <c r="E250" t="inlineStr">
+        <is>
+          <t>Tabella triennale avvisi, concorsi e procedure comparative aggiornata a giugno 2024</t>
+        </is>
+      </c>
+      <c r="F250" t="inlineStr">
+        <is>
+          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
+        </is>
+      </c>
+      <c r="G250" t="inlineStr">
+        <is>
+          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
+        </is>
+      </c>
       <c r="H250" t="inlineStr">
         <is>
-          <t>04/02/2022 12:35</t>
+          <t>19/06/2024 00:00</t>
         </is>
       </c>
       <c r="I250" t="inlineStr">
         <is>
-          <t>04/03/2022 12:35</t>
+          <t>18/06/2029 23:59</t>
         </is>
       </c>
       <c r="K250" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N250" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P250" t="inlineStr"/>
       <c r="Q250" t="inlineStr"/>
       <c r="R250" t="inlineStr"/>
       <c r="S250" t="inlineStr"/>
       <c r="T250" t="inlineStr"/>
       <c r="AC250" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE250" t="inlineStr">
         <is>
-          <t>Concorsi Dirigenza</t>
-[...4 lines deleted...]
-          <t>Tempo indeterminato</t>
+          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
         </is>
       </c>
     </row>
     <row r="251">
       <c r="A251" t="inlineStr"/>
       <c r="B251" t="inlineStr"/>
       <c r="C251" t="inlineStr">
         <is>
-          <t>Avviso pubblico per n. 10 C.P.S. Infermieri cat. D anche per possibile inserimento presso i Centri di Servizi del Territorio</t>
+          <t xml:space="preserve">GRADUATORIA CONCORSO PUBBLICO, PER TITOLI ED ESAMI, PER LA COPERTURA DI N. 103 POSTI DI TECNICO 
+SANITARIO DI LABORATORIO BIOMEDICO AREA DEI PROFESSIONISTI DELLA SALUTE E DEI FUNZIONARI – RUOLO SANITARIO
+</t>
         </is>
       </c>
       <c r="D251" t="inlineStr">
         <is>
           <t>Pubblicazione graduatoria</t>
         </is>
       </c>
-      <c r="E251" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E251" t="inlineStr"/>
       <c r="F251" t="inlineStr">
         <is>
-          <t>D</t>
+          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
         </is>
       </c>
       <c r="G251" t="inlineStr">
         <is>
-          <t>C.P.S. Infermiere</t>
+          <t>Tecnico Sanitario di Laboratorio Biomedico</t>
         </is>
       </c>
       <c r="H251" t="inlineStr">
         <is>
-          <t>28/01/2022 12:42</t>
+          <t>27/05/2024 00:00</t>
         </is>
       </c>
       <c r="I251" t="inlineStr">
         <is>
-          <t>11/02/2022 23:59</t>
+          <t>21/05/2026 23:59</t>
         </is>
       </c>
       <c r="K251" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N251" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P251" t="inlineStr"/>
       <c r="Q251" t="inlineStr"/>
       <c r="R251" t="inlineStr"/>
       <c r="S251" t="inlineStr"/>
       <c r="T251" t="inlineStr"/>
-      <c r="U251" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AC251" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE251" t="inlineStr">
         <is>
-          <t>Avvisi tempo determinato Comparto</t>
+          <t>Concorsi Comparto</t>
         </is>
       </c>
       <c r="AF251" t="inlineStr">
         <is>
-          <t>Tempo determinato</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="252">
       <c r="A252" t="inlineStr"/>
       <c r="B252" t="inlineStr"/>
       <c r="C252" t="inlineStr">
         <is>
-          <t>Azienda Zero - indizione concorsi pubblici dirigenza medica</t>
+          <t>Avviso pubblico per la stabilizzazione del personale precario del ruolo sanitario, ai sensi dell'art. 1, comma 268, lett. b), della L. 234/2021, come modificato dall'art. 1, comma 528, della L. 197/2022 e dall'art. 4 del D.L. 198/2022, come modificato dalla Legge di conversione n. 14/2023: n. 1 DIRIGENTE MEDICO DI OTORINOLARINGOIATRIA</t>
         </is>
       </c>
       <c r="D252" t="inlineStr">
         <is>
-          <t>Scaduto</t>
-[...6 lines deleted...]
-      </c>
+          <t>Pubblicazione graduatoria</t>
+        </is>
+      </c>
+      <c r="E252" t="inlineStr"/>
       <c r="F252" t="inlineStr">
         <is>
-          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Tecnico</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G252" t="inlineStr">
         <is>
-          <t>Assistente Informatico</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H252" t="inlineStr">
         <is>
-          <t>12/01/2022 09:44</t>
+          <t>14/05/2024 00:00</t>
         </is>
       </c>
       <c r="I252" t="inlineStr">
         <is>
-          <t>07/02/2022 09:44</t>
+          <t>29/05/2024 23:59</t>
         </is>
       </c>
       <c r="K252" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N252" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P252" t="inlineStr"/>
       <c r="Q252" t="inlineStr"/>
       <c r="R252" t="inlineStr"/>
       <c r="S252" t="inlineStr"/>
       <c r="T252" t="inlineStr"/>
+      <c r="W252" t="n">
+        <v>0</v>
+      </c>
+      <c r="X252" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y252" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z252" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA252" t="n">
+        <v>0</v>
+      </c>
       <c r="AC252" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD252" t="n">
+        <v>0</v>
+      </c>
       <c r="AE252" t="inlineStr">
         <is>
-          <t>Avviso generico</t>
+          <t>Stabilizzazione</t>
         </is>
       </c>
       <c r="AF252" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="253">
       <c r="A253" t="inlineStr"/>
       <c r="B253" t="inlineStr"/>
       <c r="C253" t="inlineStr">
         <is>
-          <t>AVVISO DI SELEZIONE PUBBLICA PER CONFERIMENTO INCARICHI LIBERO-PROFESSIONALI A MEDICI</t>
+          <t>Avviso pubblico di mobilità volontaria per n. 1 posto di Dirigente Medico nella disciplina di Direzione Medica di Presidio Ospedaliero</t>
         </is>
       </c>
       <c r="D253" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Pubblicazione graduatoria</t>
         </is>
       </c>
       <c r="E253" t="inlineStr"/>
       <c r="F253" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G253" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H253" t="inlineStr">
         <is>
-          <t>28/12/2021 12:10</t>
+          <t>13/05/2024 00:00</t>
         </is>
       </c>
       <c r="I253" t="inlineStr">
         <is>
-          <t>31/12/2022 23:59</t>
+          <t>12/06/2024 23:59</t>
         </is>
       </c>
       <c r="K253" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N253" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P253" t="inlineStr"/>
       <c r="Q253" t="inlineStr"/>
       <c r="R253" t="inlineStr"/>
       <c r="S253" t="inlineStr"/>
       <c r="T253" t="inlineStr"/>
+      <c r="W253" t="n">
+        <v>0</v>
+      </c>
+      <c r="X253" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y253" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z253" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA253" t="n">
+        <v>0</v>
+      </c>
       <c r="AC253" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD253" t="n">
+        <v>0</v>
+      </c>
       <c r="AE253" t="inlineStr">
         <is>
-          <t>Incarichi libero professionali</t>
+          <t>Avviso di mobilità da altro ente</t>
         </is>
       </c>
       <c r="AF253" t="inlineStr">
         <is>
-          <t>Lavoro autonomo</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="254">
       <c r="A254" t="inlineStr"/>
       <c r="B254" t="inlineStr"/>
       <c r="C254" t="inlineStr">
         <is>
-          <t>Tabella triennale avvisi e procedure comparative aggiornata al 31.12.2021</t>
+          <t>Avviso pubblico di mobilità per n. 1 posto di Collaboratore Amministrativo Professionale - Area PSF, da assegnare alla UOC Provveditorato, Economato e Gestione della Logistica</t>
         </is>
       </c>
       <c r="D254" t="inlineStr">
         <is>
-          <t>Scaduto</t>
-[...6 lines deleted...]
-      </c>
+          <t>Pubblicazione graduatoria</t>
+        </is>
+      </c>
+      <c r="E254" t="inlineStr"/>
       <c r="F254" t="inlineStr">
         <is>
-          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
+          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo amministrativo</t>
         </is>
       </c>
       <c r="G254" t="inlineStr">
         <is>
-          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
+          <t>Collaboratore Amministrativo Professionale</t>
         </is>
       </c>
       <c r="H254" t="inlineStr">
         <is>
-          <t>24/12/2021 10:12</t>
+          <t>08/05/2024 00:00</t>
         </is>
       </c>
       <c r="I254" t="inlineStr">
         <is>
-          <t>24/01/2026 10:12</t>
+          <t>07/06/2024 23:59</t>
         </is>
       </c>
       <c r="K254" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N254" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P254" t="inlineStr"/>
       <c r="Q254" t="inlineStr"/>
       <c r="R254" t="inlineStr"/>
       <c r="S254" t="inlineStr"/>
       <c r="T254" t="inlineStr"/>
+      <c r="W254" t="n">
+        <v>0</v>
+      </c>
+      <c r="X254" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y254" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z254" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA254" t="n">
+        <v>0</v>
+      </c>
       <c r="AC254" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD254" t="n">
+        <v>0</v>
+      </c>
       <c r="AE254" t="inlineStr">
         <is>
-          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
+          <t>Avviso di mobilità da altro ente</t>
         </is>
       </c>
       <c r="AF254" t="inlineStr">
         <is>
-          <t>Non definito</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="255">
       <c r="A255" t="inlineStr"/>
       <c r="B255" t="inlineStr"/>
       <c r="C255" t="inlineStr">
         <is>
-          <t>Avviso di procedura comparativa, per titoli ed eventuale colloquio, per conferimento incarico libero-professionale a psicologo specializzato in neuropsicologia clinica</t>
+          <t>Avviso pubblico per il conferimento dell'incarico di Direttore di Struttura Operativa Complessa di Oncologia</t>
         </is>
       </c>
       <c r="D255" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Pubblicazione graduatoria</t>
         </is>
       </c>
       <c r="E255" t="inlineStr"/>
       <c r="F255" t="inlineStr">
         <is>
-          <t>Dirigenza</t>
+          <t>Apicale</t>
         </is>
       </c>
       <c r="G255" t="inlineStr">
         <is>
-          <t>Dirigente Psicologo</t>
+          <t>Dirigente Medico - DIRETTORE</t>
         </is>
       </c>
       <c r="H255" t="inlineStr">
         <is>
-          <t>20/12/2021 11:42</t>
+          <t>06/05/2024 00:00</t>
         </is>
       </c>
       <c r="I255" t="inlineStr">
         <is>
-          <t>27/12/2021 23:59</t>
+          <t>02/06/2024 23:59</t>
         </is>
       </c>
       <c r="K255" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N255" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P255" t="inlineStr"/>
       <c r="Q255" t="inlineStr"/>
       <c r="R255" t="inlineStr"/>
       <c r="S255" t="inlineStr"/>
       <c r="T255" t="inlineStr"/>
+      <c r="W255" t="n">
+        <v>0</v>
+      </c>
+      <c r="X255" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y255" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z255" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA255" t="n">
+        <v>0</v>
+      </c>
       <c r="AC255" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD255" t="n">
+        <v>0</v>
+      </c>
       <c r="AE255" t="inlineStr">
         <is>
-          <t>Incarichi libero professionali</t>
+          <t>Avviso di struttura complessa</t>
         </is>
       </c>
       <c r="AF255" t="inlineStr">
         <is>
-          <t>Lavoro autonomo</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="256">
       <c r="A256" t="inlineStr"/>
       <c r="B256" t="inlineStr"/>
       <c r="C256" t="inlineStr">
         <is>
-          <t>Azienda Zero - Graduatoria concorso pubblico, per titoli ed esami, per n. 37 posti di Dirigente Medico – disciplina di Pediatria.</t>
+          <t>Avviso pubblico, per soli titoli, per l'assunzione a tempo determinato di n. 2 Ostetriche/Ostetrici - Area dei Professionisti della Salute e dei Funzionari</t>
         </is>
       </c>
       <c r="D256" t="inlineStr">
         <is>
           <t>Pubblicazione graduatoria</t>
         </is>
       </c>
       <c r="E256" t="inlineStr"/>
       <c r="F256" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
         </is>
       </c>
       <c r="G256" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>Ostetrica/o</t>
         </is>
       </c>
       <c r="H256" t="inlineStr">
         <is>
-          <t>13/12/2021 17:06</t>
+          <t>03/05/2024 00:00</t>
         </is>
       </c>
       <c r="I256" t="inlineStr">
         <is>
-          <t>13/01/2022 17:06</t>
+          <t>17/05/2024 23:59</t>
         </is>
       </c>
       <c r="K256" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N256" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P256" t="inlineStr"/>
       <c r="Q256" t="inlineStr"/>
       <c r="R256" t="inlineStr"/>
       <c r="S256" t="inlineStr"/>
       <c r="T256" t="inlineStr"/>
+      <c r="W256" t="n">
+        <v>0</v>
+      </c>
+      <c r="X256" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y256" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z256" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA256" t="n">
+        <v>0</v>
+      </c>
       <c r="AC256" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD256" t="n">
+        <v>0</v>
+      </c>
       <c r="AE256" t="inlineStr">
         <is>
-          <t>Concorsi Dirigenza</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF256" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="257">
       <c r="A257" t="inlineStr"/>
       <c r="B257" t="inlineStr"/>
       <c r="C257" t="inlineStr">
         <is>
-          <t>Avviso pubblico per n. 1 Collaboratore Professionale Sanitario - Assistente Sanitario - cat. D</t>
+          <t>Tabella triennale avvisi, concorsi e procedure comparative aggiornata a marzo 2024</t>
         </is>
       </c>
       <c r="D257" t="inlineStr">
         <is>
-          <t>Scaduto</t>
-[...2 lines deleted...]
-      <c r="E257" t="inlineStr"/>
+          <t>Pubblicato</t>
+        </is>
+      </c>
+      <c r="E257" t="inlineStr">
+        <is>
+          <t>Tabella triennale avvisi, concorsi e procedure comparative aggiornata a marzo 2024</t>
+        </is>
+      </c>
       <c r="F257" t="inlineStr">
         <is>
-          <t>D</t>
+          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
         </is>
       </c>
       <c r="G257" t="inlineStr">
         <is>
-          <t>C.P. Assistente Sociale</t>
+          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
         </is>
       </c>
       <c r="H257" t="inlineStr">
         <is>
-          <t>29/11/2021 11:07</t>
+          <t>26/03/2024 00:00</t>
         </is>
       </c>
       <c r="I257" t="inlineStr">
         <is>
-          <t>10/12/2021 11:07</t>
+          <t>25/03/2029 23:59</t>
         </is>
       </c>
       <c r="K257" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N257" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P257" t="inlineStr"/>
       <c r="Q257" t="inlineStr"/>
       <c r="R257" t="inlineStr"/>
       <c r="S257" t="inlineStr"/>
       <c r="T257" t="inlineStr"/>
       <c r="AC257" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE257" t="inlineStr">
         <is>
-          <t>Avvisi tempo determinato Comparto</t>
-[...4 lines deleted...]
-          <t>Tempo indeterminato</t>
+          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
         </is>
       </c>
     </row>
     <row r="258">
       <c r="A258" t="inlineStr"/>
       <c r="B258" t="inlineStr"/>
       <c r="C258" t="inlineStr">
         <is>
-          <t>Azienda Zero - Graduatoria concorso pubblico per n. 39 posti di Collaboratore Professionale Sanitario - Tecnico della Prevenzione nell'Ambiente e nei Luoghi di Lavoro</t>
+          <t>INDIZIONE AVVISO DI PROCEDURA COMPARATIVA PER IL CONFERIMENTO DI NR. 2 INCARICHI LIBERO-PROFESSIONALI A PSICOLOGI, PER LA REALIZZAZIONE DELLE ATTIVITA' PREVISTE DAL PROGETTO REGIONE "QUALITY OF LIFE" DESTINATO A PERSONE CON DISTURBI DELLO SPETTRO AUTISTICO E ALLE LORO FAMIGLIE - DGR NR. 1557 DEL 12.12.2023.</t>
         </is>
       </c>
       <c r="D258" t="inlineStr">
         <is>
           <t>Pubblicazione graduatoria</t>
         </is>
       </c>
       <c r="E258" t="inlineStr"/>
       <c r="F258" t="inlineStr">
         <is>
-          <t>D</t>
+          <t>Dirigenza</t>
         </is>
       </c>
       <c r="G258" t="inlineStr">
         <is>
-          <t>C.P.S. Tecnico della Prevenzione nell'ambiente e nei luoghi di lavoro</t>
+          <t>Dirigente Psicologo</t>
         </is>
       </c>
       <c r="H258" t="inlineStr">
         <is>
-          <t>11/11/2021 13:49</t>
+          <t>12/03/2024 00:00</t>
         </is>
       </c>
       <c r="I258" t="inlineStr">
         <is>
-          <t>11/12/2021 13:49</t>
+          <t>24/03/2024 23:59</t>
         </is>
       </c>
       <c r="K258" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N258" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P258" t="inlineStr"/>
       <c r="Q258" t="inlineStr"/>
-      <c r="R258" t="inlineStr"/>
+      <c r="R258" t="inlineStr">
+        <is>
+          <t>0425393959</t>
+        </is>
+      </c>
       <c r="S258" t="inlineStr"/>
       <c r="T258" t="inlineStr"/>
       <c r="AC258" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE258" t="inlineStr">
         <is>
-          <t>Concorsi Comparto</t>
+          <t>Incarichi libero professionali</t>
         </is>
       </c>
       <c r="AF258" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Lavoro autonomo</t>
         </is>
       </c>
     </row>
     <row r="259">
       <c r="A259" t="inlineStr"/>
       <c r="B259" t="inlineStr"/>
       <c r="C259" t="inlineStr">
         <is>
-          <t>Azienda Zero - Graduatoria concorso pubblico, per titoli ed esami, per n. 60 posti a tempo indeterminato di DIRIGENTE MEDICO – disciplina PSICHIATRIA</t>
+          <t>AVVISO DI SELEZIONE PUBBLICA PER CONFERIMENTO INCARICHI LIBERO-PROFESSIONALI A MEDICI SPECIALIZZATI IN UROLOGIA.</t>
         </is>
       </c>
       <c r="D259" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="E259" t="inlineStr"/>
       <c r="F259" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G259" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H259" t="inlineStr">
         <is>
-          <t>11/11/2021 13:36</t>
+          <t>04/03/2024 00:00</t>
         </is>
       </c>
       <c r="I259" t="inlineStr">
         <is>
-          <t>11/12/2021 13:36</t>
+          <t>31/12/2024 23:59</t>
         </is>
       </c>
       <c r="K259" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N259" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P259" t="inlineStr"/>
       <c r="Q259" t="inlineStr"/>
-      <c r="R259" t="inlineStr"/>
+      <c r="R259" t="inlineStr">
+        <is>
+          <t>0425393959</t>
+        </is>
+      </c>
       <c r="S259" t="inlineStr"/>
       <c r="T259" t="inlineStr"/>
       <c r="AC259" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE259" t="inlineStr">
         <is>
-          <t>Concorsi Dirigenza</t>
+          <t>Incarichi libero professionali</t>
         </is>
       </c>
       <c r="AF259" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Lavoro autonomo</t>
         </is>
       </c>
     </row>
     <row r="260">
       <c r="A260" t="inlineStr"/>
       <c r="B260" t="inlineStr"/>
       <c r="C260" t="inlineStr">
         <is>
-          <t xml:space="preserve">	Avviso pubblico per il conferimento dell'incarico di Direttore della Struttura Operativa Complessa “Servizio Veterinario di Sanità Animale”</t>
+          <t>AVVISO DI SELEZIONE PUBBLICA PER CONFERIMENTO INCARICHI LIBERO-PROFESSIONALI A MEDICI SPECIALIZZATI IN RADIODIAGNOSTICA.</t>
         </is>
       </c>
       <c r="D260" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="E260" t="inlineStr"/>
       <c r="F260" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G260" t="inlineStr">
         <is>
-          <t>Dirigente Veterinario</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H260" t="inlineStr">
         <is>
-          <t>26/10/2021 14:24</t>
+          <t>04/03/2024 00:00</t>
         </is>
       </c>
       <c r="I260" t="inlineStr">
         <is>
-          <t>26/11/2021 14:24</t>
+          <t>31/12/2024 23:59</t>
         </is>
       </c>
       <c r="K260" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N260" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P260" t="inlineStr"/>
       <c r="Q260" t="inlineStr"/>
-      <c r="R260" t="inlineStr"/>
+      <c r="R260" t="inlineStr">
+        <is>
+          <t>0425393959</t>
+        </is>
+      </c>
       <c r="S260" t="inlineStr"/>
       <c r="T260" t="inlineStr"/>
       <c r="AC260" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE260" t="inlineStr">
         <is>
-          <t>Avvisi Incarichi Direzione Struttura Complessa</t>
+          <t>Incarichi libero professionali</t>
         </is>
       </c>
       <c r="AF260" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Lavoro autonomo</t>
         </is>
       </c>
     </row>
     <row r="261">
       <c r="A261" t="inlineStr"/>
       <c r="B261" t="inlineStr"/>
       <c r="C261" t="inlineStr">
         <is>
-          <t xml:space="preserve">Avviso pubblico per il conferimento dell'incarico di Direttore della Struttura Operativa Complessa “Servizio Veterinario di Igiene degli Alimenti di Origine Animale e loro Derivati” </t>
+          <t>Procedura comparativa per il conferimento di nr. 1 borsa di studio, per l’anno 2024, per la realizzazione del Progetto: “Supporto psicologico per pazienti onco-ematologici” da svolgersi presso la U.O.S.D. Onco-Ematologia e la U.O.S. Psicologia Ospedaliera e Benessere Organizzativo.</t>
         </is>
       </c>
       <c r="D261" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
+          <t>Ammissione/Commissione/Espletamento</t>
         </is>
       </c>
       <c r="E261" t="inlineStr"/>
       <c r="F261" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>Dirigenza</t>
         </is>
       </c>
       <c r="G261" t="inlineStr">
         <is>
-          <t>Dirigente Veterinario</t>
+          <t>Dirigente Psicologo</t>
         </is>
       </c>
       <c r="H261" t="inlineStr">
         <is>
-          <t>22/10/2021 10:45</t>
+          <t>27/02/2024 00:00</t>
         </is>
       </c>
       <c r="I261" t="inlineStr">
         <is>
-          <t>21/11/2021 10:45</t>
+          <t>10/03/2024 23:59</t>
         </is>
       </c>
       <c r="K261" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N261" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P261" t="inlineStr"/>
       <c r="Q261" t="inlineStr"/>
-      <c r="R261" t="inlineStr"/>
+      <c r="R261" t="inlineStr">
+        <is>
+          <t>0425 393959</t>
+        </is>
+      </c>
       <c r="S261" t="inlineStr"/>
       <c r="T261" t="inlineStr"/>
       <c r="AC261" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE261" t="inlineStr">
         <is>
-          <t>Avvisi Incarichi Direzione Struttura Complessa</t>
+          <t>Borse di Studio</t>
         </is>
       </c>
       <c r="AF261" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Borsa di studio</t>
         </is>
       </c>
     </row>
     <row r="262">
       <c r="A262" t="inlineStr"/>
       <c r="B262" t="inlineStr"/>
       <c r="C262" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per titoli e colloquio, per n. 1 Collaboratore Professionale Sanitario - Tecnico di Neurofisiopatologia - cat. D</t>
+          <t>Avviso pubblico per il conferimento dell'incarico di Direttore di Struttura Operativa Complessa di Medicina Nucleare</t>
         </is>
       </c>
       <c r="D262" t="inlineStr">
         <is>
-          <t>Ammissione/Commissione/Espletamento</t>
+          <t>Pubblicazione graduatoria</t>
         </is>
       </c>
       <c r="E262" t="inlineStr"/>
       <c r="F262" t="inlineStr">
         <is>
-          <t>D</t>
+          <t>Apicale</t>
         </is>
       </c>
       <c r="G262" t="inlineStr">
         <is>
-          <t>C.P.S. Tecnico di Neurofisiopatologia</t>
+          <t>Dirigente Medico - DIRETTORE</t>
         </is>
       </c>
       <c r="H262" t="inlineStr">
         <is>
-          <t>15/10/2021 13:47</t>
+          <t>26/02/2024 00:00</t>
         </is>
       </c>
       <c r="I262" t="inlineStr">
         <is>
-          <t>29/10/2021 23:59</t>
+          <t>24/03/2024 23:59</t>
         </is>
       </c>
       <c r="K262" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N262" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P262" t="inlineStr"/>
       <c r="Q262" t="inlineStr"/>
       <c r="R262" t="inlineStr"/>
       <c r="S262" t="inlineStr"/>
       <c r="T262" t="inlineStr"/>
+      <c r="W262" t="n">
+        <v>0</v>
+      </c>
+      <c r="X262" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y262" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z262" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA262" t="n">
+        <v>0</v>
+      </c>
       <c r="AC262" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD262" t="n">
+        <v>0</v>
+      </c>
       <c r="AE262" t="inlineStr">
         <is>
-          <t>Avvisi tempo determinato Comparto</t>
+          <t>Avviso di struttura complessa</t>
         </is>
       </c>
       <c r="AF262" t="inlineStr">
         <is>
-          <t>Tempo determinato</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="263">
       <c r="A263" t="inlineStr"/>
       <c r="B263" t="inlineStr"/>
       <c r="C263" t="inlineStr">
         <is>
-          <t>AVVISO PER MANIFESTAZIONE DI INTERESSE FINALIZZATA AD INDIVIDUARE IL PERSONALE IN POSSESSO DEI REQUISITI ED INTERESSATO ALLA STABILIZZAZIONE DI CUI ALL’ART. 20, COMMA 2, DEL D.LGS. 75/2017</t>
+          <t>Avviso pubblico, per titoli e colloquio, per Dirigente Medico di Medicina Interna</t>
         </is>
       </c>
       <c r="D263" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Pubblicazione graduatoria</t>
         </is>
       </c>
       <c r="E263" t="inlineStr"/>
       <c r="F263" t="inlineStr">
         <is>
-          <t>Dirigenza</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G263" t="inlineStr">
         <is>
-          <t>Dirigente Psicologo</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H263" t="inlineStr">
         <is>
-          <t>13/10/2021 13:02</t>
+          <t>23/02/2024 00:00</t>
         </is>
       </c>
       <c r="I263" t="inlineStr">
         <is>
-          <t>28/10/2021 13:02</t>
+          <t>08/03/2024 23:59</t>
         </is>
       </c>
       <c r="K263" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N263" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P263" t="inlineStr"/>
       <c r="Q263" t="inlineStr"/>
       <c r="R263" t="inlineStr"/>
       <c r="S263" t="inlineStr"/>
       <c r="T263" t="inlineStr"/>
+      <c r="W263" t="n">
+        <v>0</v>
+      </c>
+      <c r="X263" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y263" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z263" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA263" t="n">
+        <v>0</v>
+      </c>
       <c r="AC263" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD263" t="n">
+        <v>0</v>
+      </c>
       <c r="AE263" t="inlineStr">
         <is>
-          <t>Avviso per stabilizzazione</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF263" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="264">
       <c r="A264" t="inlineStr"/>
       <c r="B264" t="inlineStr"/>
       <c r="C264" t="inlineStr">
         <is>
-          <t>Azienda Zero - graduatoria concorso pubblico per n. 49 Dirigenti Medici di Ortopedia e Traumatologia</t>
+          <t>Avviso pubblico, per soli titoli, per l'assunzione a tempo determinato di n. 1 Assistente Sanitario - Area dei Professionisti della Salute e dei Funzionari</t>
         </is>
       </c>
       <c r="D264" t="inlineStr">
         <is>
           <t>Pubblicazione graduatoria</t>
         </is>
       </c>
       <c r="E264" t="inlineStr"/>
       <c r="F264" t="inlineStr">
         <is>
-          <t>Dirigenza medica e veterinaria</t>
+          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
         </is>
       </c>
       <c r="G264" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>Assistente Sanitario</t>
         </is>
       </c>
       <c r="H264" t="inlineStr">
         <is>
-          <t>05/10/2021 14:40</t>
+          <t>16/02/2024 00:00</t>
         </is>
       </c>
       <c r="I264" t="inlineStr">
         <is>
-          <t>05/11/2021 14:40</t>
+          <t>01/03/2024 23:59</t>
         </is>
       </c>
       <c r="K264" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N264" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P264" t="inlineStr"/>
       <c r="Q264" t="inlineStr"/>
       <c r="R264" t="inlineStr"/>
       <c r="S264" t="inlineStr"/>
       <c r="T264" t="inlineStr"/>
+      <c r="W264" t="n">
+        <v>0</v>
+      </c>
+      <c r="X264" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y264" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z264" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA264" t="n">
+        <v>0</v>
+      </c>
       <c r="AC264" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD264" t="n">
+        <v>0</v>
+      </c>
       <c r="AE264" t="inlineStr">
         <is>
-          <t>Concorsi Dirigenza</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF264" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="265">
       <c r="A265" t="inlineStr"/>
       <c r="B265" t="inlineStr"/>
       <c r="C265" t="inlineStr">
         <is>
-          <t>Azienda Zero - Graduatoria concorso pubblico per n. 35 Dirigenti Medici - disciplina di Medicina Interna - specializzandi</t>
+          <t>Avviso pubblico, per titoli e colloquio, per Dirigente Medico di Direzione Medica di Presidio Ospedaliero</t>
         </is>
       </c>
       <c r="D265" t="inlineStr">
         <is>
           <t>Pubblicazione graduatoria</t>
         </is>
       </c>
       <c r="E265" t="inlineStr"/>
       <c r="F265" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G265" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H265" t="inlineStr">
         <is>
-          <t>01/10/2021 13:01</t>
+          <t>02/02/2024 00:00</t>
         </is>
       </c>
       <c r="I265" t="inlineStr">
         <is>
-          <t>01/11/2026 13:01</t>
+          <t>16/02/2024 23:59</t>
         </is>
       </c>
       <c r="K265" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N265" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P265" t="inlineStr"/>
       <c r="Q265" t="inlineStr"/>
       <c r="R265" t="inlineStr"/>
       <c r="S265" t="inlineStr"/>
       <c r="T265" t="inlineStr"/>
+      <c r="W265" t="n">
+        <v>0</v>
+      </c>
+      <c r="X265" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y265" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z265" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA265" t="n">
+        <v>0</v>
+      </c>
       <c r="AC265" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD265" t="n">
+        <v>0</v>
+      </c>
       <c r="AE265" t="inlineStr">
         <is>
-          <t>Concorsi Dirigenza</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF265" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="266">
       <c r="A266" t="inlineStr"/>
       <c r="B266" t="inlineStr"/>
       <c r="C266" t="inlineStr">
         <is>
-          <t>Tabella triennale avvisi e procedure comparative aggiornata al 30.09.2021</t>
+          <t>Avviso pubblico, per titoli e colloquio, per Dirigente Medico di Medicina del Lavoro e Sicurezza degli Ambienti di Lavoro</t>
         </is>
       </c>
       <c r="D266" t="inlineStr">
         <is>
-          <t>Pubblicato</t>
-[...6 lines deleted...]
-      </c>
+          <t>Pubblicazione graduatoria</t>
+        </is>
+      </c>
+      <c r="E266" t="inlineStr"/>
       <c r="F266" t="inlineStr">
         <is>
-          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G266" t="inlineStr">
         <is>
-          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H266" t="inlineStr">
         <is>
-          <t>30/09/2021 16:13</t>
+          <t>22/01/2024 00:00</t>
         </is>
       </c>
       <c r="I266" t="inlineStr">
         <is>
-          <t>30/09/2026 16:13</t>
+          <t>02/02/2024 23:59</t>
         </is>
       </c>
       <c r="K266" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N266" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P266" t="inlineStr"/>
       <c r="Q266" t="inlineStr"/>
       <c r="R266" t="inlineStr"/>
       <c r="S266" t="inlineStr"/>
       <c r="T266" t="inlineStr"/>
+      <c r="W266" t="n">
+        <v>0</v>
+      </c>
+      <c r="X266" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y266" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z266" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA266" t="n">
+        <v>0</v>
+      </c>
       <c r="AC266" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD266" t="n">
+        <v>0</v>
+      </c>
       <c r="AE266" t="inlineStr">
         <is>
-          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF266" t="inlineStr">
         <is>
-          <t>Non definito</t>
+          <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="267">
       <c r="A267" t="inlineStr"/>
       <c r="B267" t="inlineStr"/>
       <c r="C267" t="inlineStr">
         <is>
-          <t>Azienda Zero - Graduatoria concorso pubblico, per titoli ed esami, per n. 30 posti a tempo indeterminato di DIRIGENTE MEDICO - disciplina MEDICINA TRASFUSIONALE</t>
+          <t xml:space="preserve">AVVISO DI SELEZIONE PUBBLICA PER CONFERIMENTO INCARICHI LIBERO-PROFESSIONALI  A MEDICI SPECIALIZZATI IN MEDICINA INTERNA
+</t>
         </is>
       </c>
       <c r="D267" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="E267" t="inlineStr"/>
       <c r="F267" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G267" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H267" t="inlineStr">
         <is>
-          <t>22/09/2021 11:55</t>
+          <t>09/01/2024 00:00</t>
         </is>
       </c>
       <c r="I267" t="inlineStr">
         <is>
-          <t>22/10/2021 11:55</t>
+          <t>31/12/2024 23:59</t>
         </is>
       </c>
       <c r="K267" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N267" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P267" t="inlineStr"/>
       <c r="Q267" t="inlineStr"/>
-      <c r="R267" t="inlineStr"/>
+      <c r="R267" t="inlineStr">
+        <is>
+          <t>0425393959</t>
+        </is>
+      </c>
       <c r="S267" t="inlineStr"/>
       <c r="T267" t="inlineStr"/>
       <c r="AC267" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE267" t="inlineStr">
         <is>
-          <t>Concorsi Dirigenza</t>
+          <t>Incarichi libero professionali</t>
         </is>
       </c>
       <c r="AF267" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Lavoro autonomo</t>
         </is>
       </c>
     </row>
     <row r="268">
       <c r="A268" t="inlineStr"/>
       <c r="B268" t="inlineStr"/>
       <c r="C268" t="inlineStr">
         <is>
-          <t xml:space="preserve">	Avviso pubblico per il conferimento dell'incarico di Direttore della Struttura Complessa "Riabilitazione di Adria"</t>
+          <t xml:space="preserve">AVVISO DI SELEZIONE PUBBLICA PER CONFERIMENTO INCARICHI LIBERO-PROFESSIONALI A MEDICI PER LA U.O.C. CENTRALE OPERATIVA SUEM 118.
+</t>
         </is>
       </c>
       <c r="D268" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="E268" t="inlineStr"/>
       <c r="F268" t="inlineStr">
         <is>
-          <t>Apicale</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G268" t="inlineStr">
         <is>
-          <t>Dirigente Medico - DIRETTORE</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H268" t="inlineStr">
         <is>
-          <t>03/09/2021 11:14</t>
+          <t>09/01/2024 00:00</t>
         </is>
       </c>
       <c r="I268" t="inlineStr">
         <is>
-          <t>03/10/2021 11:14</t>
+          <t>31/12/2024 23:59</t>
         </is>
       </c>
       <c r="K268" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N268" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P268" t="inlineStr"/>
       <c r="Q268" t="inlineStr"/>
-      <c r="R268" t="inlineStr"/>
+      <c r="R268" t="inlineStr">
+        <is>
+          <t>0425 393959</t>
+        </is>
+      </c>
       <c r="S268" t="inlineStr"/>
       <c r="T268" t="inlineStr"/>
       <c r="AC268" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE268" t="inlineStr">
         <is>
-          <t>Avvisi Incarichi Direzione Struttura Complessa</t>
+          <t>Incarichi libero professionali</t>
         </is>
       </c>
       <c r="AF268" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Lavoro autonomo</t>
         </is>
       </c>
     </row>
     <row r="269">
       <c r="A269" t="inlineStr"/>
       <c r="B269" t="inlineStr"/>
       <c r="C269" t="inlineStr">
         <is>
-          <t xml:space="preserve">	Avviso pubblico per il conferimento dell'incarico di Direttore della Struttura Complessa "Riabilitazione di Trecenta e Rovigo"</t>
+          <t>AVVISO DI SELEZIONE PUBBLICAPER CONFERIMENTO INCARICHI LIBERO-PROFESSIONALI A MEDICI SPECIALIZZATI PER ATTIVITA’ AMBULATORIALI</t>
         </is>
       </c>
       <c r="D269" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="E269" t="inlineStr"/>
       <c r="F269" t="inlineStr">
         <is>
-          <t>Apicale</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G269" t="inlineStr">
         <is>
-          <t>Dirigente Medico - DIRETTORE</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H269" t="inlineStr">
         <is>
-          <t>03/09/2021 11:12</t>
+          <t>09/01/2024 00:00</t>
         </is>
       </c>
       <c r="I269" t="inlineStr">
         <is>
-          <t>03/10/2021 11:12</t>
+          <t>31/12/2024 23:59</t>
         </is>
       </c>
       <c r="K269" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N269" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P269" t="inlineStr"/>
       <c r="Q269" t="inlineStr"/>
-      <c r="R269" t="inlineStr"/>
+      <c r="R269" t="inlineStr">
+        <is>
+          <t>0425 393959</t>
+        </is>
+      </c>
       <c r="S269" t="inlineStr"/>
       <c r="T269" t="inlineStr"/>
       <c r="AC269" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE269" t="inlineStr">
         <is>
-          <t>Avvisi Incarichi Direzione Struttura Complessa</t>
+          <t>Incarichi libero professionali</t>
         </is>
       </c>
       <c r="AF269" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Lavoro autonomo</t>
         </is>
       </c>
     </row>
     <row r="270">
       <c r="A270" t="inlineStr"/>
       <c r="B270" t="inlineStr"/>
       <c r="C270" t="inlineStr">
         <is>
-          <t xml:space="preserve">	Avviso pubblico per il conferimento dell'incarico di Direttore della Struttura Complessa "Neuropsichiatria Infantile Ospedaliera"</t>
+          <t>Tabella triennale avvisi, concorsi e procedure comparative aggiornata a dicembre 2023</t>
         </is>
       </c>
       <c r="D270" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
-[...2 lines deleted...]
-      <c r="E270" t="inlineStr"/>
+          <t>Pubblicato</t>
+        </is>
+      </c>
+      <c r="E270" t="inlineStr">
+        <is>
+          <t>Tabella triennale avvisi, concorsi e procedure comparative aggiornata a dicembre 2023</t>
+        </is>
+      </c>
       <c r="F270" t="inlineStr">
         <is>
-          <t>Apicale</t>
+          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
         </is>
       </c>
       <c r="G270" t="inlineStr">
         <is>
-          <t>Dirigente Medico - DIRETTORE</t>
+          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
         </is>
       </c>
       <c r="H270" t="inlineStr">
         <is>
-          <t>03/09/2021 11:09</t>
+          <t>28/12/2023 00:00</t>
         </is>
       </c>
       <c r="I270" t="inlineStr">
         <is>
-          <t>03/10/2021 11:09</t>
+          <t>27/12/2028 23:59</t>
         </is>
       </c>
       <c r="K270" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N270" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P270" t="inlineStr"/>
       <c r="Q270" t="inlineStr"/>
       <c r="R270" t="inlineStr"/>
       <c r="S270" t="inlineStr"/>
       <c r="T270" t="inlineStr"/>
       <c r="AC270" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE270" t="inlineStr">
         <is>
-          <t>Avvisi Incarichi Direzione Struttura Complessa</t>
-[...4 lines deleted...]
-          <t>Tempo indeterminato</t>
+          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
         </is>
       </c>
     </row>
     <row r="271">
       <c r="A271" t="inlineStr"/>
       <c r="B271" t="inlineStr"/>
       <c r="C271" t="inlineStr">
         <is>
-          <t xml:space="preserve">	Avviso pubblico per il conferimento dell'incarico di Direttore della Struttura Complessa "Centrale Operativa 118"</t>
+          <t>Avviso pubblico, per titoli e colloquio, per Dirigente Medico di Psichiatria</t>
         </is>
       </c>
       <c r="D271" t="inlineStr">
         <is>
           <t>Pubblicazione graduatoria</t>
         </is>
       </c>
       <c r="E271" t="inlineStr"/>
       <c r="F271" t="inlineStr">
         <is>
-          <t>Apicale</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G271" t="inlineStr">
         <is>
-          <t>Dirigente Medico - DIRETTORE</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H271" t="inlineStr">
         <is>
-          <t>03/09/2021 11:07</t>
+          <t>15/12/2023 00:00</t>
         </is>
       </c>
       <c r="I271" t="inlineStr">
         <is>
-          <t>03/10/2021 11:07</t>
+          <t>29/12/2023 23:59</t>
         </is>
       </c>
       <c r="K271" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N271" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P271" t="inlineStr"/>
       <c r="Q271" t="inlineStr"/>
       <c r="R271" t="inlineStr"/>
       <c r="S271" t="inlineStr"/>
       <c r="T271" t="inlineStr"/>
+      <c r="W271" t="n">
+        <v>0</v>
+      </c>
+      <c r="X271" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y271" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z271" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA271" t="n">
+        <v>0</v>
+      </c>
       <c r="AC271" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD271" t="n">
+        <v>0</v>
+      </c>
       <c r="AE271" t="inlineStr">
         <is>
-          <t>Avvisi Incarichi Direzione Struttura Complessa</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF271" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="272">
       <c r="A272" t="inlineStr"/>
       <c r="B272" t="inlineStr"/>
       <c r="C272" t="inlineStr">
         <is>
-          <t xml:space="preserve">	Avviso pubblico per il conferimento dell'incarico di Direttore della Struttura Complessa "Ortopedia di Adria"</t>
+          <t>Avviso pubblico, per soli titoli, per l'assunzione a tempo determinato di n. 1 Infermiere - Area dei Professionisti della Salute e dei Funzionari</t>
         </is>
       </c>
       <c r="D272" t="inlineStr">
         <is>
           <t>Pubblicazione graduatoria</t>
         </is>
       </c>
       <c r="E272" t="inlineStr"/>
       <c r="F272" t="inlineStr">
         <is>
-          <t>Apicale</t>
+          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
         </is>
       </c>
       <c r="G272" t="inlineStr">
         <is>
-          <t>Dirigente Medico - DIRETTORE</t>
+          <t>Infermiere</t>
         </is>
       </c>
       <c r="H272" t="inlineStr">
         <is>
-          <t>03/09/2021 11:06</t>
+          <t>07/12/2023 00:00</t>
         </is>
       </c>
       <c r="I272" t="inlineStr">
         <is>
-          <t>03/10/2021 11:06</t>
+          <t>21/12/2023 23:59</t>
         </is>
       </c>
       <c r="K272" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N272" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P272" t="inlineStr"/>
       <c r="Q272" t="inlineStr"/>
       <c r="R272" t="inlineStr"/>
       <c r="S272" t="inlineStr"/>
       <c r="T272" t="inlineStr"/>
+      <c r="W272" t="n">
+        <v>0</v>
+      </c>
+      <c r="X272" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y272" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z272" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA272" t="n">
+        <v>0</v>
+      </c>
       <c r="AC272" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD272" t="n">
+        <v>0</v>
+      </c>
       <c r="AE272" t="inlineStr">
         <is>
-          <t>Avvisi Incarichi Direzione Struttura Complessa</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF272" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="273">
       <c r="A273" t="inlineStr"/>
       <c r="B273" t="inlineStr"/>
       <c r="C273" t="inlineStr">
         <is>
-          <t>Avviso pubblico per il conferimento dell'incarico di Direttore della Struttura Complessa  "Ortopedia e Traumatologia di Rovigo e Trecenta"</t>
+          <t>Avviso di procedura comparativa per conferimento di nr. 1 borsa di studio della durata di 15 mesi, per figura in possesso di laurea in Farmacia Ospedaliera o Chimica e Tecnologia Farmaceutica per la realizzazione del Progetto Regionale "Revisione Farmacologica nei pazienti anziani: studio multicentrico nelle residenze sanitarie per anziani nella Regione Veneto".</t>
         </is>
       </c>
       <c r="D273" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="E273" t="inlineStr"/>
       <c r="F273" t="inlineStr">
         <is>
-          <t>Apicale</t>
+          <t>Dirigenza</t>
         </is>
       </c>
       <c r="G273" t="inlineStr">
         <is>
-          <t>Dirigente Medico - DIRETTORE</t>
+          <t>Dirigente Farmacista</t>
         </is>
       </c>
       <c r="H273" t="inlineStr">
         <is>
-          <t>03/09/2021 11:04</t>
+          <t>20/11/2023 00:00</t>
         </is>
       </c>
       <c r="I273" t="inlineStr">
         <is>
-          <t>03/10/2021 11:04</t>
+          <t>28/11/2023 23:59</t>
         </is>
       </c>
       <c r="K273" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N273" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P273" t="inlineStr"/>
       <c r="Q273" t="inlineStr"/>
-      <c r="R273" t="inlineStr"/>
+      <c r="R273" t="inlineStr">
+        <is>
+          <t>0425 393959</t>
+        </is>
+      </c>
       <c r="S273" t="inlineStr"/>
       <c r="T273" t="inlineStr"/>
       <c r="AC273" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE273" t="inlineStr">
         <is>
-          <t>Avvisi Incarichi Direzione Struttura Complessa</t>
+          <t>Borse di Studio</t>
         </is>
       </c>
       <c r="AF273" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Borsa di studio</t>
         </is>
       </c>
     </row>
     <row r="274">
       <c r="A274" t="inlineStr"/>
       <c r="B274" t="inlineStr"/>
       <c r="C274" t="inlineStr">
         <is>
-          <t>Avviso pubblico per il conferimento dell'incarico di Direttore della Struttura Complessa "Otorinolaringoiatria"</t>
+          <t>AZIENDA ZERO - GRADUATORIA CONCORSO PUBBLICO, PER TITOLI ED ESAMI, PER LA COPERTURA Dl N. 3 POSTI Dl DIRIGENTE MEDICO NELLA DISCIPLINA Dl REUMATOLOGIA</t>
         </is>
       </c>
       <c r="D274" t="inlineStr">
         <is>
           <t>Pubblicazione graduatoria</t>
         </is>
       </c>
       <c r="E274" t="inlineStr"/>
       <c r="F274" t="inlineStr">
         <is>
-          <t>Apicale</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G274" t="inlineStr">
         <is>
-          <t>Dirigente Medico - DIRETTORE</t>
+          <t>Dirigente Veterinario</t>
         </is>
       </c>
       <c r="H274" t="inlineStr">
         <is>
-          <t>03/09/2021 11:01</t>
+          <t>30/10/2023 00:00</t>
         </is>
       </c>
       <c r="I274" t="inlineStr">
         <is>
-          <t>03/10/2021 11:01</t>
+          <t>29/10/2025 23:59</t>
         </is>
       </c>
       <c r="K274" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N274" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P274" t="inlineStr"/>
       <c r="Q274" t="inlineStr"/>
       <c r="R274" t="inlineStr"/>
       <c r="S274" t="inlineStr"/>
       <c r="T274" t="inlineStr"/>
       <c r="AC274" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE274" t="inlineStr">
         <is>
-          <t>Avvisi Incarichi Direzione Struttura Complessa</t>
+          <t>Concorsi Dirigenza</t>
         </is>
       </c>
       <c r="AF274" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="275">
       <c r="A275" t="inlineStr"/>
       <c r="B275" t="inlineStr"/>
       <c r="C275" t="inlineStr">
         <is>
-          <t>Azienda Zero_Graduatoria concorso pubblico per Dirigente Ingegnere civile-edile</t>
+          <t>Avviso pubblico, per titoli e colloquio, per Dirigente Medico di Chirurgia Generale</t>
         </is>
       </c>
       <c r="D275" t="inlineStr">
         <is>
           <t>Pubblicazione graduatoria</t>
         </is>
       </c>
-      <c r="E275" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E275" t="inlineStr"/>
       <c r="F275" t="inlineStr">
         <is>
-          <t>Dirigenza</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G275" t="inlineStr">
         <is>
-          <t>Dirigente del ruolo professionale (Avvocato, Ingegnere, architetto, Geologo)</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H275" t="inlineStr">
         <is>
-          <t>04/08/2021 17:18</t>
+          <t>30/10/2023 00:00</t>
         </is>
       </c>
       <c r="I275" t="inlineStr">
         <is>
-          <t>04/08/2026 17:18</t>
+          <t>10/11/2023 23:59</t>
         </is>
       </c>
       <c r="K275" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N275" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P275" t="inlineStr"/>
       <c r="Q275" t="inlineStr"/>
       <c r="R275" t="inlineStr"/>
       <c r="S275" t="inlineStr"/>
       <c r="T275" t="inlineStr"/>
-      <c r="U275" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="W275" t="n">
+        <v>0</v>
+      </c>
+      <c r="X275" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y275" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z275" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA275" t="n">
+        <v>0</v>
       </c>
       <c r="AC275" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD275" t="n">
+        <v>0</v>
+      </c>
       <c r="AE275" t="inlineStr">
         <is>
-          <t>Concorsi Dirigenza</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF275" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="276">
       <c r="A276" t="inlineStr"/>
       <c r="B276" t="inlineStr"/>
       <c r="C276" t="inlineStr">
         <is>
-          <t>Azienda Zero - Graduatorie concorsi pubblici Dirigenti Medici anno 2021</t>
+          <t xml:space="preserve">AZIENDA ZERO - GRADUATORIA CONCORSO PUBBLICO, PER TITOLI ED ESAMI, PER LA COPERTURA Dl N. 10 POSTI Dl DIRIGENTE
+MEDICO VETERINARIO - DISCIPLINA IGIENE DELLA PRODUZIONE, TRASFORMAZIONE, COMMERCIALIZZAZIONE, CONSERVAZIONE E TRASPORTO DEGLI ALIMENTI Dl ORIGINE ANIMALE E LORO DERIVATI
+</t>
         </is>
       </c>
       <c r="D276" t="inlineStr">
         <is>
           <t>Pubblicazione graduatoria</t>
         </is>
       </c>
-      <c r="E276" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E276" t="inlineStr"/>
       <c r="F276" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G276" t="inlineStr">
         <is>
-          <t>Dirigente Medico</t>
+          <t>Dirigente Veterinario</t>
         </is>
       </c>
       <c r="H276" t="inlineStr">
         <is>
-          <t>29/07/2021 13:03</t>
+          <t>30/10/2023 00:00</t>
         </is>
       </c>
       <c r="I276" t="inlineStr">
         <is>
-          <t>31/12/2026 13:03</t>
+          <t>29/10/2025 23:59</t>
         </is>
       </c>
       <c r="K276" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N276" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P276" t="inlineStr"/>
       <c r="Q276" t="inlineStr"/>
       <c r="R276" t="inlineStr"/>
       <c r="S276" t="inlineStr"/>
       <c r="T276" t="inlineStr"/>
-      <c r="U276" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AC276" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE276" t="inlineStr">
         <is>
-          <t>Avvisi Incarichi 15 septies/octies D.Lgs 502/92</t>
+          <t>Concorsi Dirigenza</t>
         </is>
       </c>
       <c r="AF276" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="277">
       <c r="A277" t="inlineStr"/>
       <c r="B277" t="inlineStr"/>
       <c r="C277" t="inlineStr">
         <is>
-          <t>Esito Colloquio Tecnico Sanitario di Radiologia Medica Cat. D - 13.07.2021</t>
+          <t>Avviso pubblico per la stabilizzazione del personale precario del ruolo sanitario, ai sensi dell'art. 1, comma 268, lett. b), della L. 234/2021, come modificato dall'art. 1, comma 528, della L. 197/2022 e dall'art. 4 del D.L. 198/2022, come modificato dalla Legge di conversione n. 14/2023: n. 1 Dirigente Farmacista disciplina di Farmacia Ospedaliera</t>
         </is>
       </c>
       <c r="D277" t="inlineStr">
         <is>
-          <t>Pubblicato</t>
-[...6 lines deleted...]
-      </c>
+          <t>Pubblicazione graduatoria</t>
+        </is>
+      </c>
+      <c r="E277" t="inlineStr"/>
       <c r="F277" t="inlineStr">
         <is>
-          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Tecnico</t>
+          <t>Dirigenza</t>
         </is>
       </c>
       <c r="G277" t="inlineStr">
         <is>
-          <t>Assistente Informatico</t>
+          <t>Dirigente Farmacista</t>
         </is>
       </c>
       <c r="H277" t="inlineStr">
         <is>
-          <t>13/07/2021 17:11</t>
+          <t>24/10/2023 00:00</t>
         </is>
       </c>
       <c r="I277" t="inlineStr">
         <is>
-          <t>13/08/2026 17:11</t>
+          <t>08/11/2023 00:00</t>
         </is>
       </c>
       <c r="K277" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N277" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P277" t="inlineStr"/>
       <c r="Q277" t="inlineStr"/>
       <c r="R277" t="inlineStr"/>
       <c r="S277" t="inlineStr"/>
       <c r="T277" t="inlineStr"/>
+      <c r="W277" t="n">
+        <v>0</v>
+      </c>
+      <c r="X277" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y277" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z277" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA277" t="n">
+        <v>0</v>
+      </c>
       <c r="AC277" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD277" t="n">
+        <v>0</v>
+      </c>
       <c r="AE277" t="inlineStr">
         <is>
-          <t>Avviso generico</t>
+          <t>Stabilizzazione</t>
         </is>
       </c>
       <c r="AF277" t="inlineStr">
         <is>
-          <t>Non definito</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="278">
       <c r="A278" t="inlineStr"/>
       <c r="B278" t="inlineStr"/>
       <c r="C278" t="inlineStr">
         <is>
-          <t>Azienda Zero - Concorso pubblico per n. 4 posti di Collaboratore Tecnico Professionale - Ingegnere Informatico - cat. D.pdf</t>
+          <t>Avviso pubblico per la stabilizzazione del personale precario del ruolo sanitario, ai sensi dell'art. 1, comma 268, lett. b), della L. 234/2021, come modificato dall'art. 1, comma 528, della L. 197/2022 e dall'art. 4 del D.L. 198/2022, come modificato dalla Legge di conversione n. 14/2023: n. 1 Dirigente Medico nella disciplina di Psichiatria</t>
         </is>
       </c>
       <c r="D278" t="inlineStr">
         <is>
           <t>Pubblicazione graduatoria</t>
         </is>
       </c>
-      <c r="E278" t="inlineStr">
-[...1 lines deleted...]
-          <t>Azienda Zero - Graduatoria concorso pubblico per n. 4 posti di Collaboratore Tecnico Professionale - Ingegnere Informatico - cat. D.pdf</t>
+      <c r="E278" t="inlineStr"/>
+      <c r="F278" t="inlineStr">
+        <is>
+          <t>Dirigenza medica e veterinaria</t>
+        </is>
+      </c>
+      <c r="G278" t="inlineStr">
+        <is>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H278" t="inlineStr">
         <is>
-          <t>12/07/2021 15:25</t>
+          <t>24/10/2023 00:00</t>
         </is>
       </c>
       <c r="I278" t="inlineStr">
         <is>
-          <t>12/08/2021 15:25</t>
+          <t>08/11/2023 00:00</t>
         </is>
       </c>
       <c r="K278" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N278" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P278" t="inlineStr"/>
       <c r="Q278" t="inlineStr"/>
       <c r="R278" t="inlineStr"/>
       <c r="S278" t="inlineStr"/>
       <c r="T278" t="inlineStr"/>
-      <c r="U278" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="W278" t="n">
+        <v>0</v>
+      </c>
+      <c r="X278" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y278" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z278" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA278" t="n">
+        <v>0</v>
       </c>
       <c r="AC278" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD278" t="n">
+        <v>0</v>
+      </c>
       <c r="AE278" t="inlineStr">
         <is>
-          <t>Avvisi Incarichi 15 septies/octies D.Lgs 502/92</t>
+          <t>Stabilizzazione</t>
         </is>
       </c>
       <c r="AF278" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="279">
       <c r="A279" t="inlineStr"/>
       <c r="B279" t="inlineStr"/>
       <c r="C279" t="inlineStr">
         <is>
-          <t>Azienda Zero - Graduatoria Concorso pubblico per n. 11 posti di Collaboratore Tecnico Professionale - Ingegnere Civile - categoria D</t>
+          <t>Azienda Zero - graduatoria concorso pubblico per n. 60 posti di Dirigente Medico di Psichiatria</t>
         </is>
       </c>
       <c r="D279" t="inlineStr">
         <is>
           <t>Pubblicazione graduatoria</t>
         </is>
       </c>
-      <c r="E279" t="inlineStr">
-[...1 lines deleted...]
-          <t>Azienda Zero - Graduatoria Concorso pubblico per n. 11 posti di Collaboratore Tecnico Professionale - Ingegnere Civile - categoria D</t>
+      <c r="E279" t="inlineStr"/>
+      <c r="F279" t="inlineStr">
+        <is>
+          <t>Dirigenza medica e veterinaria</t>
+        </is>
+      </c>
+      <c r="G279" t="inlineStr">
+        <is>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H279" t="inlineStr">
         <is>
-          <t>12/07/2021 15:20</t>
+          <t>18/10/2023 00:00</t>
         </is>
       </c>
       <c r="I279" t="inlineStr">
         <is>
-          <t>12/08/2021 15:20</t>
+          <t>15/10/2025 23:59</t>
         </is>
       </c>
       <c r="K279" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N279" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P279" t="inlineStr"/>
       <c r="Q279" t="inlineStr"/>
       <c r="R279" t="inlineStr"/>
       <c r="S279" t="inlineStr"/>
       <c r="T279" t="inlineStr"/>
-      <c r="U279" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AC279" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE279" t="inlineStr">
         <is>
-          <t>Avvisi Incarichi 15 septies/octies D.Lgs 502/92</t>
+          <t>Concorsi Dirigenza</t>
         </is>
       </c>
       <c r="AF279" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="280">
       <c r="A280" t="inlineStr"/>
       <c r="B280" t="inlineStr"/>
       <c r="C280" t="inlineStr">
         <is>
-          <t>Azienda Zero - Graduatoria concorso pubblico per n. 15 posti di Collaboratore Tecnico Professionale - Statistico - categoria D</t>
+          <t>Tabella triennale avvisi, concorsi e procedure comparative aggiornata a settembre 2023</t>
         </is>
       </c>
       <c r="D280" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
+          <t>Pubblicato</t>
         </is>
       </c>
       <c r="E280" t="inlineStr">
         <is>
-          <t>Azienda Zero - Graduatoria concorso pubblico per n. 15 posti di Collaboratore Tecnico Professionale - Statistico - categoria D</t>
+          <t>Tabella triennale avvisi, concorsi e procedure comparative aggiornata a settembre 2023</t>
         </is>
       </c>
       <c r="F280" t="inlineStr">
         <is>
-          <t>D</t>
+          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
         </is>
       </c>
       <c r="G280" t="inlineStr">
         <is>
-          <t>Collaboratore Tecnico Professionale</t>
+          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
         </is>
       </c>
       <c r="H280" t="inlineStr">
         <is>
-          <t>12/07/2021 15:13</t>
+          <t>26/09/2023 00:00</t>
         </is>
       </c>
       <c r="I280" t="inlineStr">
         <is>
-          <t>12/07/2023 15:13</t>
+          <t>25/09/2028 23:59</t>
         </is>
       </c>
       <c r="K280" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N280" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P280" t="inlineStr"/>
       <c r="Q280" t="inlineStr"/>
       <c r="R280" t="inlineStr"/>
       <c r="S280" t="inlineStr"/>
       <c r="T280" t="inlineStr"/>
-      <c r="U280" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AC280" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE280" t="inlineStr">
         <is>
-          <t>Concorsi Comparto</t>
+          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
         </is>
       </c>
       <c r="AF280" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Non definito</t>
         </is>
       </c>
     </row>
     <row r="281">
       <c r="A281" t="inlineStr"/>
       <c r="B281" t="inlineStr"/>
       <c r="C281" t="inlineStr">
         <is>
-          <t>Azienda Zero - Graduatorie concorso pubblico per Dirigente Medico di Cure Palliative</t>
+          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 1 Dirigente Medico di Medicina Interna</t>
         </is>
       </c>
       <c r="D281" t="inlineStr">
         <is>
           <t>Pubblicazione graduatoria</t>
         </is>
       </c>
-      <c r="E281" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E281" t="inlineStr"/>
       <c r="F281" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G281" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H281" t="inlineStr">
         <is>
-          <t>06/07/2021 08:28</t>
+          <t>08/09/2023 00:00</t>
         </is>
       </c>
       <c r="I281" t="inlineStr">
         <is>
-          <t>28/06/2023 08:28</t>
+          <t>22/09/2023 23:59</t>
         </is>
       </c>
       <c r="K281" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N281" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P281" t="inlineStr"/>
       <c r="Q281" t="inlineStr"/>
       <c r="R281" t="inlineStr"/>
       <c r="S281" t="inlineStr"/>
       <c r="T281" t="inlineStr"/>
-      <c r="U281" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="W281" t="n">
+        <v>0</v>
+      </c>
+      <c r="X281" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y281" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z281" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA281" t="n">
+        <v>0</v>
       </c>
       <c r="AC281" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD281" t="n">
+        <v>0</v>
+      </c>
       <c r="AE281" t="inlineStr">
         <is>
-          <t>Concorsi Dirigenza</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF281" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="282">
       <c r="A282" t="inlineStr"/>
       <c r="B282" t="inlineStr"/>
       <c r="C282" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 1 Collaboratore Professionale Sanitario -  Podologo - cat. D.</t>
+          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 1 Dirigente Medico di Nefrologia</t>
         </is>
       </c>
       <c r="D282" t="inlineStr">
         <is>
           <t>Pubblicazione graduatoria</t>
         </is>
       </c>
       <c r="E282" t="inlineStr"/>
       <c r="F282" t="inlineStr">
         <is>
-          <t>D</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G282" t="inlineStr">
         <is>
-          <t>CPS Podologo</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H282" t="inlineStr">
         <is>
-          <t>02/07/2021 11:16</t>
+          <t>08/09/2023 00:00</t>
         </is>
       </c>
       <c r="I282" t="inlineStr">
         <is>
-          <t>16/07/2021 23:59</t>
+          <t>22/09/2023 23:59</t>
         </is>
       </c>
       <c r="K282" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N282" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P282" t="inlineStr"/>
       <c r="Q282" t="inlineStr"/>
       <c r="R282" t="inlineStr"/>
       <c r="S282" t="inlineStr"/>
       <c r="T282" t="inlineStr"/>
+      <c r="W282" t="n">
+        <v>0</v>
+      </c>
+      <c r="X282" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y282" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z282" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA282" t="n">
+        <v>0</v>
+      </c>
       <c r="AC282" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD282" t="n">
+        <v>0</v>
+      </c>
       <c r="AE282" t="inlineStr">
         <is>
-          <t>Avvisi tempo determinato Comparto</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF282" t="inlineStr">
         <is>
           <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="283">
       <c r="A283" t="inlineStr"/>
       <c r="B283" t="inlineStr"/>
       <c r="C283" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per titoli e colloquio, per n. 1 Coadiutore Amministrativo Senior cat. Bs</t>
+          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 1 Dirigente Medico di Malattie Metaboliche e Diabetologia</t>
         </is>
       </c>
       <c r="D283" t="inlineStr">
         <is>
-          <t>Pubblicazione graduatoria</t>
-[...2 lines deleted...]
-      <c r="E283" t="inlineStr"/>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E283" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 1 Dirigente Medico di Malattie Metaboliche e Diabetologia&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="F283" t="inlineStr">
         <is>
-          <t>BS</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G283" t="inlineStr">
         <is>
-          <t>Coadiutore Amministrativo Esperto</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H283" t="inlineStr">
         <is>
-          <t>02/07/2021 11:07</t>
+          <t>08/09/2023 00:00</t>
         </is>
       </c>
       <c r="I283" t="inlineStr">
         <is>
-          <t>16/07/2021 23:59</t>
+          <t>22/09/2023 23:59</t>
         </is>
       </c>
       <c r="K283" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N283" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P283" t="inlineStr"/>
       <c r="Q283" t="inlineStr"/>
       <c r="R283" t="inlineStr"/>
       <c r="S283" t="inlineStr"/>
       <c r="T283" t="inlineStr"/>
+      <c r="W283" t="n">
+        <v>0</v>
+      </c>
+      <c r="X283" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y283" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z283" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA283" t="n">
+        <v>0</v>
+      </c>
       <c r="AC283" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD283" t="n">
+        <v>0</v>
+      </c>
       <c r="AE283" t="inlineStr">
         <is>
-          <t>Avvisi tempo determinato Comparto</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF283" t="inlineStr">
         <is>
           <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="284">
       <c r="A284" t="inlineStr"/>
       <c r="B284" t="inlineStr"/>
       <c r="C284" t="inlineStr">
         <is>
-          <t>Tabella triennale avvisi e procedure comparative aggiornata al 30.06.2021</t>
+          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 1 Dirigente Medico di Chirurgia Vascolare (DDG n. 1102 del 16.08.2023)</t>
         </is>
       </c>
       <c r="D284" t="inlineStr">
         <is>
-          <t>Pubblicato</t>
-[...6 lines deleted...]
-      </c>
+          <t>Pubblicazione graduatoria</t>
+        </is>
+      </c>
+      <c r="E284" t="inlineStr"/>
       <c r="F284" t="inlineStr">
         <is>
-          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G284" t="inlineStr">
         <is>
-          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H284" t="inlineStr">
         <is>
-          <t>28/06/2021 08:55</t>
+          <t>01/09/2023 00:00</t>
         </is>
       </c>
       <c r="I284" t="inlineStr">
         <is>
-          <t>05/07/2026 23:59</t>
+          <t>15/09/2023 23:59</t>
         </is>
       </c>
       <c r="K284" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N284" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P284" t="inlineStr"/>
       <c r="Q284" t="inlineStr"/>
       <c r="R284" t="inlineStr"/>
       <c r="S284" t="inlineStr"/>
       <c r="T284" t="inlineStr"/>
+      <c r="W284" t="n">
+        <v>0</v>
+      </c>
+      <c r="X284" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y284" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z284" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA284" t="n">
+        <v>0</v>
+      </c>
       <c r="AC284" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD284" t="n">
+        <v>0</v>
+      </c>
       <c r="AE284" t="inlineStr">
         <is>
-          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF284" t="inlineStr">
         <is>
-          <t>Non definito</t>
+          <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="285">
       <c r="A285" t="inlineStr"/>
       <c r="B285" t="inlineStr"/>
       <c r="C285" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per titoli e colloquio, per n. 4 Dirigenti Medici di Ginecologia e Ostetricia</t>
+          <t>Avviso pubblico per la stabilizzazione del personale precario del ruolo sanitario, ai sensi dell'art. 1, comma 268, lett. b), della L. 234/2021, come modificato dall'art. 1, comma 528, della L. 197/2022 e dall'art. 4 del D.L. 198/2022, come modificato dalla Legge di conversione n. 14/2023: n. 1 Dirigente Medico disciplina di Chirurgia Generale.</t>
         </is>
       </c>
       <c r="D285" t="inlineStr">
         <is>
-          <t>Scaduto</t>
-[...6 lines deleted...]
-      </c>
+          <t>Pubblicazione graduatoria</t>
+        </is>
+      </c>
+      <c r="E285" t="inlineStr"/>
       <c r="F285" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G285" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H285" t="inlineStr">
         <is>
-          <t>25/06/2021 12:10</t>
+          <t>01/09/2023 00:00</t>
         </is>
       </c>
       <c r="I285" t="inlineStr">
         <is>
-          <t>09/07/2021 23:59</t>
+          <t>18/09/2023 23:59</t>
         </is>
       </c>
       <c r="K285" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N285" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P285" t="inlineStr"/>
       <c r="Q285" t="inlineStr"/>
       <c r="R285" t="inlineStr"/>
       <c r="S285" t="inlineStr"/>
       <c r="T285" t="inlineStr"/>
+      <c r="W285" t="n">
+        <v>0</v>
+      </c>
+      <c r="X285" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y285" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z285" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA285" t="n">
+        <v>0</v>
+      </c>
       <c r="AC285" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD285" t="n">
+        <v>0</v>
+      </c>
       <c r="AE285" t="inlineStr">
         <is>
-          <t>Avvisi tempo determinato Dirigenza</t>
+          <t>Stabilizzazione</t>
         </is>
       </c>
       <c r="AF285" t="inlineStr">
         <is>
-          <t>Tempo determinato</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="286">
       <c r="A286" t="inlineStr"/>
       <c r="B286" t="inlineStr"/>
       <c r="C286" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per titoli e colloquio, per n. 2 Dirigenti Medici di Oncologia</t>
+          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 1 Dirigente Medico di Chirurgia Vascolare (DDG n. 1101 del 16.08.2023)</t>
         </is>
       </c>
       <c r="D286" t="inlineStr">
         <is>
-          <t>Scaduto</t>
-[...6 lines deleted...]
-      </c>
+          <t>Pubblicazione graduatoria</t>
+        </is>
+      </c>
+      <c r="E286" t="inlineStr"/>
       <c r="F286" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G286" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H286" t="inlineStr">
         <is>
-          <t>25/06/2021 12:04</t>
+          <t>01/09/2023 00:00</t>
         </is>
       </c>
       <c r="I286" t="inlineStr">
         <is>
-          <t>09/07/2021 23:59</t>
+          <t>15/09/2023 23:59</t>
         </is>
       </c>
       <c r="K286" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N286" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P286" t="inlineStr"/>
       <c r="Q286" t="inlineStr"/>
       <c r="R286" t="inlineStr"/>
       <c r="S286" t="inlineStr"/>
       <c r="T286" t="inlineStr"/>
+      <c r="W286" t="n">
+        <v>0</v>
+      </c>
+      <c r="X286" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y286" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z286" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA286" t="n">
+        <v>0</v>
+      </c>
       <c r="AC286" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD286" t="n">
+        <v>0</v>
+      </c>
       <c r="AE286" t="inlineStr">
         <is>
-          <t>Avvisi tempo determinato Dirigenza</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF286" t="inlineStr">
         <is>
           <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="287">
       <c r="A287" t="inlineStr"/>
       <c r="B287" t="inlineStr"/>
       <c r="C287" t="inlineStr">
         <is>
-          <t>Azienda Zero - concorsi pubblici per vari profili Comparto e Dirigenza Medica</t>
+          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 1 Dirigente Medico di Dermatologia e Venerologia</t>
         </is>
       </c>
       <c r="D287" t="inlineStr">
         <is>
-          <t>Scaduto</t>
-[...6 lines deleted...]
-      </c>
+          <t>Pubblicazione graduatoria</t>
+        </is>
+      </c>
+      <c r="E287" t="inlineStr"/>
       <c r="F287" t="inlineStr">
         <is>
-          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Tecnico</t>
+          <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G287" t="inlineStr">
         <is>
-          <t>Assistente Informatico</t>
+          <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H287" t="inlineStr">
         <is>
-          <t>24/06/2021 13:56</t>
+          <t>25/08/2023 00:00</t>
         </is>
       </c>
       <c r="I287" t="inlineStr">
         <is>
-          <t>22/07/2021 23:59</t>
+          <t>08/09/2023 23:59</t>
         </is>
       </c>
       <c r="K287" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N287" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P287" t="inlineStr"/>
       <c r="Q287" t="inlineStr"/>
       <c r="R287" t="inlineStr"/>
       <c r="S287" t="inlineStr"/>
       <c r="T287" t="inlineStr"/>
+      <c r="W287" t="n">
+        <v>0</v>
+      </c>
+      <c r="X287" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y287" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z287" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA287" t="n">
+        <v>0</v>
+      </c>
       <c r="AC287" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD287" t="n">
+        <v>0</v>
+      </c>
       <c r="AE287" t="inlineStr">
         <is>
-          <t>Avviso generico</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF287" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="288">
       <c r="A288" t="inlineStr"/>
       <c r="B288" t="inlineStr"/>
       <c r="C288" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per titoli e colloquio, per n.3 dirigenti medici di Ortopedia e Traumatologia</t>
+          <t>Avviso pubblico per il conferimento dell'incarico di Direttore dell'Unità Operativa Complessa “OSTETRICIA E GINECOLOGIA DI ADRIA”</t>
         </is>
       </c>
       <c r="D288" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Pubblicazione graduatoria</t>
         </is>
       </c>
       <c r="E288" t="inlineStr"/>
       <c r="F288" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G288" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H288" t="inlineStr">
         <is>
-          <t>04/06/2021 00:00</t>
+          <t>21/08/2023 00:00</t>
         </is>
       </c>
       <c r="I288" t="inlineStr">
         <is>
-          <t>18/06/2021 23:59</t>
+          <t>17/09/2023 23:59</t>
         </is>
       </c>
       <c r="K288" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N288" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P288" t="inlineStr"/>
       <c r="Q288" t="inlineStr"/>
       <c r="R288" t="inlineStr"/>
       <c r="S288" t="inlineStr"/>
       <c r="T288" t="inlineStr"/>
+      <c r="W288" t="n">
+        <v>0</v>
+      </c>
+      <c r="X288" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y288" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z288" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA288" t="n">
+        <v>0</v>
+      </c>
       <c r="AC288" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD288" t="n">
+        <v>0</v>
+      </c>
       <c r="AE288" t="inlineStr">
         <is>
-          <t>Avvisi tempo determinato Dirigenza</t>
+          <t>Avviso di struttura complessa</t>
         </is>
       </c>
       <c r="AF288" t="inlineStr">
         <is>
-          <t>Tempo determinato</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="289">
       <c r="A289" t="inlineStr"/>
       <c r="B289" t="inlineStr"/>
       <c r="C289" t="inlineStr">
         <is>
-          <t>Avviso pubblico di mobilità volontaria per Dirigente Ingegnere per la UOC Servizi Tecnici e Patrimoniali</t>
+          <t>Avviso pubblico per la stabilizzazione del personale precario del ruolo sanitario, ai sensi dell'art. 1, comma 268, lett. b), della L. 234/2021, come modificato dall'art. 1, comma 528, della L. 197/2022 e dall'art. 4 del D.L. 198/2022, come modificato dalla Legge di conversione n. 14/2023: n. 2 Dirigenti Psicologi.</t>
         </is>
       </c>
       <c r="D289" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Pubblicazione graduatoria</t>
         </is>
       </c>
       <c r="E289" t="inlineStr"/>
       <c r="F289" t="inlineStr">
         <is>
           <t>Dirigenza</t>
         </is>
       </c>
       <c r="G289" t="inlineStr">
         <is>
-          <t>Dirigente del ruolo professionale (Avvocato, Ingegnere, architetto, Geologo)</t>
+          <t>Dirigente Psicologo</t>
         </is>
       </c>
       <c r="H289" t="inlineStr">
         <is>
-          <t>01/06/2021 00:00</t>
+          <t>04/08/2023 00:00</t>
         </is>
       </c>
       <c r="I289" t="inlineStr">
         <is>
-          <t>01/07/2021 23:59</t>
+          <t>21/08/2023 23:59</t>
         </is>
       </c>
       <c r="K289" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N289" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P289" t="inlineStr"/>
       <c r="Q289" t="inlineStr"/>
       <c r="R289" t="inlineStr"/>
       <c r="S289" t="inlineStr"/>
       <c r="T289" t="inlineStr"/>
+      <c r="W289" t="n">
+        <v>0</v>
+      </c>
+      <c r="X289" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y289" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z289" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA289" t="n">
+        <v>0</v>
+      </c>
       <c r="AC289" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD289" t="n">
+        <v>0</v>
+      </c>
       <c r="AE289" t="inlineStr">
         <is>
-          <t>Mobilità esterna</t>
+          <t>Stabilizzazione</t>
         </is>
       </c>
       <c r="AF289" t="inlineStr">
         <is>
-          <t>Mobilità</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="290">
       <c r="A290" t="inlineStr"/>
       <c r="B290" t="inlineStr"/>
       <c r="C290" t="inlineStr">
         <is>
-          <t>Avviso pubblico di mobilità volontaria per Dirigente Medico di Malattie dell'Apparato Respiratorio</t>
+          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 1 Dirigente Medico di Medicina d'Emergenza-Urgenza</t>
         </is>
       </c>
       <c r="D290" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Pubblicazione graduatoria</t>
         </is>
       </c>
       <c r="E290" t="inlineStr"/>
       <c r="F290" t="inlineStr">
         <is>
           <t>Dirigenza medica e veterinaria</t>
         </is>
       </c>
       <c r="G290" t="inlineStr">
         <is>
           <t>Dirigente Medico</t>
         </is>
       </c>
       <c r="H290" t="inlineStr">
         <is>
-          <t>01/06/2021 00:00</t>
+          <t>28/07/2023 00:00</t>
         </is>
       </c>
       <c r="I290" t="inlineStr">
         <is>
-          <t>01/07/2021 23:59</t>
+          <t>11/08/2023 00:00</t>
         </is>
       </c>
       <c r="K290" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="N290" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P290" t="inlineStr"/>
       <c r="Q290" t="inlineStr"/>
       <c r="R290" t="inlineStr"/>
       <c r="S290" t="inlineStr"/>
       <c r="T290" t="inlineStr"/>
+      <c r="W290" t="n">
+        <v>0</v>
+      </c>
+      <c r="X290" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y290" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z290" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA290" t="n">
+        <v>0</v>
+      </c>
       <c r="AC290" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AD290" t="n">
+        <v>0</v>
+      </c>
       <c r="AE290" t="inlineStr">
         <is>
-          <t>Mobilità esterna</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AF290" t="inlineStr">
         <is>
-          <t>Mobilità</t>
+          <t>Tempo determinato</t>
+        </is>
+      </c>
+    </row>
+    <row r="291">
+      <c r="A291" t="inlineStr"/>
+      <c r="B291" t="inlineStr"/>
+      <c r="C291" t="inlineStr">
+        <is>
+          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 1 Dirigente Medico di Pediatria</t>
+        </is>
+      </c>
+      <c r="D291" t="inlineStr">
+        <is>
+          <t>Pubblicazione graduatoria</t>
+        </is>
+      </c>
+      <c r="E291" t="inlineStr"/>
+      <c r="F291" t="inlineStr">
+        <is>
+          <t>Dirigenza medica e veterinaria</t>
+        </is>
+      </c>
+      <c r="G291" t="inlineStr">
+        <is>
+          <t>Dirigente Medico</t>
+        </is>
+      </c>
+      <c r="H291" t="inlineStr">
+        <is>
+          <t>28/07/2023 00:00</t>
+        </is>
+      </c>
+      <c r="I291" t="inlineStr">
+        <is>
+          <t>11/08/2023 23:59</t>
+        </is>
+      </c>
+      <c r="K291" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N291" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P291" t="inlineStr"/>
+      <c r="Q291" t="inlineStr"/>
+      <c r="R291" t="inlineStr"/>
+      <c r="S291" t="inlineStr"/>
+      <c r="T291" t="inlineStr"/>
+      <c r="W291" t="n">
+        <v>0</v>
+      </c>
+      <c r="X291" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y291" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z291" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA291" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC291" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AD291" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE291" t="inlineStr">
+        <is>
+          <t>Avviso Pubblico</t>
+        </is>
+      </c>
+      <c r="AF291" t="inlineStr">
+        <is>
+          <t>Tempo determinato</t>
+        </is>
+      </c>
+    </row>
+    <row r="292">
+      <c r="A292" t="inlineStr"/>
+      <c r="B292" t="inlineStr"/>
+      <c r="C292" t="inlineStr">
+        <is>
+          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 1 Dirigente Medico Anestesia e Rianimazione</t>
+        </is>
+      </c>
+      <c r="D292" t="inlineStr">
+        <is>
+          <t>Pubblicazione graduatoria</t>
+        </is>
+      </c>
+      <c r="E292" t="inlineStr"/>
+      <c r="F292" t="inlineStr">
+        <is>
+          <t>Dirigenza medica e veterinaria</t>
+        </is>
+      </c>
+      <c r="G292" t="inlineStr">
+        <is>
+          <t>Dirigente Medico</t>
+        </is>
+      </c>
+      <c r="H292" t="inlineStr">
+        <is>
+          <t>28/07/2023 00:00</t>
+        </is>
+      </c>
+      <c r="I292" t="inlineStr">
+        <is>
+          <t>11/08/2023 00:00</t>
+        </is>
+      </c>
+      <c r="K292" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N292" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P292" t="inlineStr"/>
+      <c r="Q292" t="inlineStr"/>
+      <c r="R292" t="inlineStr"/>
+      <c r="S292" t="inlineStr"/>
+      <c r="T292" t="inlineStr"/>
+      <c r="W292" t="n">
+        <v>0</v>
+      </c>
+      <c r="X292" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y292" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z292" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA292" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC292" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AD292" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE292" t="inlineStr">
+        <is>
+          <t>Avviso Pubblico</t>
+        </is>
+      </c>
+      <c r="AF292" t="inlineStr">
+        <is>
+          <t>Tempo determinato</t>
+        </is>
+      </c>
+    </row>
+    <row r="293">
+      <c r="A293" t="inlineStr"/>
+      <c r="B293" t="inlineStr"/>
+      <c r="C293" t="inlineStr">
+        <is>
+          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 1 Dirigente Medico di Radiodiagnostica</t>
+        </is>
+      </c>
+      <c r="D293" t="inlineStr">
+        <is>
+          <t>Pubblicazione graduatoria</t>
+        </is>
+      </c>
+      <c r="E293" t="inlineStr"/>
+      <c r="F293" t="inlineStr">
+        <is>
+          <t>Dirigenza medica e veterinaria</t>
+        </is>
+      </c>
+      <c r="G293" t="inlineStr">
+        <is>
+          <t>Dirigente Medico</t>
+        </is>
+      </c>
+      <c r="H293" t="inlineStr">
+        <is>
+          <t>28/07/2023 00:00</t>
+        </is>
+      </c>
+      <c r="I293" t="inlineStr">
+        <is>
+          <t>11/08/2023 23:59</t>
+        </is>
+      </c>
+      <c r="K293" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N293" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P293" t="inlineStr"/>
+      <c r="Q293" t="inlineStr"/>
+      <c r="R293" t="inlineStr"/>
+      <c r="S293" t="inlineStr"/>
+      <c r="T293" t="inlineStr"/>
+      <c r="W293" t="n">
+        <v>0</v>
+      </c>
+      <c r="X293" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y293" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z293" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA293" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC293" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AD293" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE293" t="inlineStr">
+        <is>
+          <t>Avviso Pubblico</t>
+        </is>
+      </c>
+      <c r="AF293" t="inlineStr">
+        <is>
+          <t>Tempo determinato</t>
+        </is>
+      </c>
+    </row>
+    <row r="294">
+      <c r="A294" t="inlineStr"/>
+      <c r="B294" t="inlineStr"/>
+      <c r="C294" t="inlineStr">
+        <is>
+          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 1 Dirigente Medico di Psichiatria</t>
+        </is>
+      </c>
+      <c r="D294" t="inlineStr">
+        <is>
+          <t>Pubblicazione graduatoria</t>
+        </is>
+      </c>
+      <c r="E294" t="inlineStr"/>
+      <c r="F294" t="inlineStr">
+        <is>
+          <t>Dirigenza medica e veterinaria</t>
+        </is>
+      </c>
+      <c r="G294" t="inlineStr">
+        <is>
+          <t>Dirigente Medico</t>
+        </is>
+      </c>
+      <c r="H294" t="inlineStr">
+        <is>
+          <t>28/07/2023 00:00</t>
+        </is>
+      </c>
+      <c r="I294" t="inlineStr">
+        <is>
+          <t>11/08/2023 23:59</t>
+        </is>
+      </c>
+      <c r="K294" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N294" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P294" t="inlineStr"/>
+      <c r="Q294" t="inlineStr"/>
+      <c r="R294" t="inlineStr"/>
+      <c r="S294" t="inlineStr"/>
+      <c r="T294" t="inlineStr"/>
+      <c r="W294" t="n">
+        <v>0</v>
+      </c>
+      <c r="X294" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y294" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z294" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA294" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC294" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AD294" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE294" t="inlineStr">
+        <is>
+          <t>Avviso Pubblico</t>
+        </is>
+      </c>
+      <c r="AF294" t="inlineStr">
+        <is>
+          <t>Tempo determinato</t>
+        </is>
+      </c>
+    </row>
+    <row r="295">
+      <c r="A295" t="inlineStr"/>
+      <c r="B295" t="inlineStr"/>
+      <c r="C295" t="inlineStr">
+        <is>
+          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 1 Dirigente Medico di Ginecologia e Ostetricia</t>
+        </is>
+      </c>
+      <c r="D295" t="inlineStr">
+        <is>
+          <t>Pubblicazione graduatoria</t>
+        </is>
+      </c>
+      <c r="E295" t="inlineStr"/>
+      <c r="F295" t="inlineStr">
+        <is>
+          <t>Dirigenza medica e veterinaria</t>
+        </is>
+      </c>
+      <c r="G295" t="inlineStr">
+        <is>
+          <t>Dirigente Medico</t>
+        </is>
+      </c>
+      <c r="H295" t="inlineStr">
+        <is>
+          <t>21/07/2023 00:00</t>
+        </is>
+      </c>
+      <c r="I295" t="inlineStr">
+        <is>
+          <t>04/08/2023 23:59</t>
+        </is>
+      </c>
+      <c r="K295" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N295" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P295" t="inlineStr"/>
+      <c r="Q295" t="inlineStr"/>
+      <c r="R295" t="inlineStr"/>
+      <c r="S295" t="inlineStr"/>
+      <c r="T295" t="inlineStr"/>
+      <c r="W295" t="n">
+        <v>0</v>
+      </c>
+      <c r="X295" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y295" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z295" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA295" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC295" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AD295" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE295" t="inlineStr">
+        <is>
+          <t>Avviso Pubblico</t>
+        </is>
+      </c>
+      <c r="AF295" t="inlineStr">
+        <is>
+          <t>Tempo determinato</t>
+        </is>
+      </c>
+    </row>
+    <row r="296">
+      <c r="A296" t="inlineStr"/>
+      <c r="B296" t="inlineStr"/>
+      <c r="C296" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Avviso di procedura comparativa per l’attribuzione di nr. 1 borsa di studio, a persona in possesso di laurea in "Educazione professionale" classe di laurea delle professioni sanitarie L/SNT-2, per la realizzazione del Progetto “L’analisi dei bisogni educativi nel paziente asmatico e con broncopneumopatia cronica ostruttiva” presso al U.O.C. di Pneumologia dell’Azienda Ulss 5 Polesana </t>
+        </is>
+      </c>
+      <c r="D296" t="inlineStr">
+        <is>
+          <t>Pubblicazione graduatoria</t>
+        </is>
+      </c>
+      <c r="E296" t="inlineStr"/>
+      <c r="F296" t="inlineStr">
+        <is>
+          <t>D</t>
+        </is>
+      </c>
+      <c r="G296" t="inlineStr">
+        <is>
+          <t>C.P.S. Educatore Professionale</t>
+        </is>
+      </c>
+      <c r="H296" t="inlineStr">
+        <is>
+          <t>19/07/2023 00:00</t>
+        </is>
+      </c>
+      <c r="I296" t="inlineStr">
+        <is>
+          <t>01/08/2023 23:59</t>
+        </is>
+      </c>
+      <c r="K296" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N296" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P296" t="inlineStr"/>
+      <c r="Q296" t="inlineStr"/>
+      <c r="R296" t="inlineStr">
+        <is>
+          <t>0425 393959</t>
+        </is>
+      </c>
+      <c r="S296" t="inlineStr">
+        <is>
+          <t>protocollo@aulss5.veneto.it</t>
+        </is>
+      </c>
+      <c r="T296" t="inlineStr"/>
+      <c r="U296" t="inlineStr">
+        <is>
+          <t>04/10/2023 00:00</t>
+        </is>
+      </c>
+      <c r="AC296" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE296" t="inlineStr">
+        <is>
+          <t>Borse di Studio</t>
+        </is>
+      </c>
+      <c r="AF296" t="inlineStr">
+        <is>
+          <t>Borsa di studio</t>
+        </is>
+      </c>
+    </row>
+    <row r="297">
+      <c r="A297" t="inlineStr"/>
+      <c r="B297" t="inlineStr"/>
+      <c r="C297" t="inlineStr">
+        <is>
+          <t>Avviso pubblico per la stabilizzazione del personale precario Infermiere e Podologo, ruolo sanitario, ai sensi art. 1, c. 268, lett. b), L. 234/2021 e s.m.i.</t>
+        </is>
+      </c>
+      <c r="D297" t="inlineStr">
+        <is>
+          <t>Pubblicazione graduatoria</t>
+        </is>
+      </c>
+      <c r="E297" t="inlineStr"/>
+      <c r="F297" t="inlineStr">
+        <is>
+          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
+        </is>
+      </c>
+      <c r="G297" t="inlineStr">
+        <is>
+          <t>Vari profili</t>
+        </is>
+      </c>
+      <c r="H297" t="inlineStr">
+        <is>
+          <t>17/07/2023 00:00</t>
+        </is>
+      </c>
+      <c r="I297" t="inlineStr">
+        <is>
+          <t>01/08/2023 00:00</t>
+        </is>
+      </c>
+      <c r="K297" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N297" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P297" t="inlineStr"/>
+      <c r="Q297" t="inlineStr"/>
+      <c r="R297" t="inlineStr"/>
+      <c r="S297" t="inlineStr"/>
+      <c r="T297" t="inlineStr"/>
+      <c r="W297" t="n">
+        <v>0</v>
+      </c>
+      <c r="X297" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y297" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z297" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA297" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC297" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AD297" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE297" t="inlineStr">
+        <is>
+          <t>Stabilizzazione</t>
+        </is>
+      </c>
+      <c r="AF297" t="inlineStr">
+        <is>
+          <t>Tempo indeterminato</t>
+        </is>
+      </c>
+    </row>
+    <row r="298">
+      <c r="A298" t="inlineStr"/>
+      <c r="B298" t="inlineStr"/>
+      <c r="C298" t="inlineStr">
+        <is>
+          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 1 Dirigente Medico disciplina di Neuroradiologia</t>
+        </is>
+      </c>
+      <c r="D298" t="inlineStr">
+        <is>
+          <t>Pubblicazione graduatoria</t>
+        </is>
+      </c>
+      <c r="E298" t="inlineStr"/>
+      <c r="F298" t="inlineStr">
+        <is>
+          <t>Dirigenza medica e veterinaria</t>
+        </is>
+      </c>
+      <c r="G298" t="inlineStr">
+        <is>
+          <t>Dirigente Medico</t>
+        </is>
+      </c>
+      <c r="H298" t="inlineStr">
+        <is>
+          <t>07/07/2023 00:00</t>
+        </is>
+      </c>
+      <c r="I298" t="inlineStr">
+        <is>
+          <t>21/07/2023 23:59</t>
+        </is>
+      </c>
+      <c r="K298" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N298" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P298" t="inlineStr"/>
+      <c r="Q298" t="inlineStr"/>
+      <c r="R298" t="inlineStr"/>
+      <c r="S298" t="inlineStr"/>
+      <c r="T298" t="inlineStr"/>
+      <c r="W298" t="n">
+        <v>0</v>
+      </c>
+      <c r="X298" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y298" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z298" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA298" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC298" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AD298" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE298" t="inlineStr">
+        <is>
+          <t>Avviso Pubblico</t>
+        </is>
+      </c>
+      <c r="AF298" t="inlineStr">
+        <is>
+          <t>Tempo determinato</t>
+        </is>
+      </c>
+    </row>
+    <row r="299">
+      <c r="A299" t="inlineStr"/>
+      <c r="B299" t="inlineStr"/>
+      <c r="C299" t="inlineStr">
+        <is>
+          <t>AVVISO FINALIZZATO ALLA FORMAZIONE DI UN ELENCO RISTRETTO DI AVVOCATI</t>
+        </is>
+      </c>
+      <c r="D299" t="inlineStr">
+        <is>
+          <t>Pubblicato</t>
+        </is>
+      </c>
+      <c r="E299" t="inlineStr"/>
+      <c r="F299" t="inlineStr">
+        <is>
+          <t>Dirigenza</t>
+        </is>
+      </c>
+      <c r="G299" t="inlineStr">
+        <is>
+          <t>Dirigente</t>
+        </is>
+      </c>
+      <c r="H299" t="inlineStr">
+        <is>
+          <t>28/06/2023 00:00</t>
+        </is>
+      </c>
+      <c r="I299" t="inlineStr">
+        <is>
+          <t>31/12/2030 00:00</t>
+        </is>
+      </c>
+      <c r="K299" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N299" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P299" t="inlineStr"/>
+      <c r="Q299" t="inlineStr"/>
+      <c r="R299" t="inlineStr"/>
+      <c r="S299" t="inlineStr"/>
+      <c r="T299" t="inlineStr"/>
+      <c r="AC299" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE299" t="inlineStr">
+        <is>
+          <t>Avviso generico</t>
+        </is>
+      </c>
+      <c r="AF299" t="inlineStr">
+        <is>
+          <t>Non definito</t>
+        </is>
+      </c>
+    </row>
+    <row r="300">
+      <c r="A300" t="inlineStr"/>
+      <c r="B300" t="inlineStr"/>
+      <c r="C300" t="inlineStr">
+        <is>
+          <t>Tabella triennale avvisi, concorsi e procedure comparative aggiornata a giugno 2023</t>
+        </is>
+      </c>
+      <c r="D300" t="inlineStr">
+        <is>
+          <t>Pubblicato</t>
+        </is>
+      </c>
+      <c r="E300" t="inlineStr">
+        <is>
+          <t>Tabella triennale avvisi, concorsi e procedure comparative aggiornata a giugno 2023</t>
+        </is>
+      </c>
+      <c r="F300" t="inlineStr">
+        <is>
+          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
+        </is>
+      </c>
+      <c r="G300" t="inlineStr">
+        <is>
+          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
+        </is>
+      </c>
+      <c r="H300" t="inlineStr">
+        <is>
+          <t>26/06/2023 00:00</t>
+        </is>
+      </c>
+      <c r="I300" t="inlineStr">
+        <is>
+          <t>26/06/2028 00:00</t>
+        </is>
+      </c>
+      <c r="K300" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N300" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P300" t="inlineStr"/>
+      <c r="Q300" t="inlineStr"/>
+      <c r="R300" t="inlineStr"/>
+      <c r="S300" t="inlineStr"/>
+      <c r="T300" t="inlineStr"/>
+      <c r="AC300" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE300" t="inlineStr">
+        <is>
+          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
+        </is>
+      </c>
+    </row>
+    <row r="301">
+      <c r="A301" t="inlineStr"/>
+      <c r="B301" t="inlineStr"/>
+      <c r="C301" t="inlineStr">
+        <is>
+          <t>Avviso pubblico, per soli titoli, per l'assunzione a tempo determinato di n. 1 Ostetrica/o - Area Professionisti Salute e Funzionari</t>
+        </is>
+      </c>
+      <c r="D301" t="inlineStr">
+        <is>
+          <t>Pubblicazione graduatoria</t>
+        </is>
+      </c>
+      <c r="E301" t="inlineStr"/>
+      <c r="F301" t="inlineStr">
+        <is>
+          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
+        </is>
+      </c>
+      <c r="G301" t="inlineStr">
+        <is>
+          <t>Ostetrica/o</t>
+        </is>
+      </c>
+      <c r="H301" t="inlineStr">
+        <is>
+          <t>23/06/2023 00:00</t>
+        </is>
+      </c>
+      <c r="I301" t="inlineStr">
+        <is>
+          <t>07/07/2023 23:59</t>
+        </is>
+      </c>
+      <c r="K301" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N301" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P301" t="inlineStr"/>
+      <c r="Q301" t="inlineStr"/>
+      <c r="R301" t="inlineStr"/>
+      <c r="S301" t="inlineStr"/>
+      <c r="T301" t="inlineStr"/>
+      <c r="W301" t="n">
+        <v>0</v>
+      </c>
+      <c r="X301" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y301" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z301" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA301" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC301" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AD301" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE301" t="inlineStr">
+        <is>
+          <t>Avviso Pubblico</t>
+        </is>
+      </c>
+      <c r="AF301" t="inlineStr">
+        <is>
+          <t>Tempo determinato</t>
+        </is>
+      </c>
+    </row>
+    <row r="302">
+      <c r="A302" t="inlineStr"/>
+      <c r="B302" t="inlineStr"/>
+      <c r="C302" t="inlineStr">
+        <is>
+          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di Dirigente Medico di Malattie Infettive</t>
+        </is>
+      </c>
+      <c r="D302" t="inlineStr">
+        <is>
+          <t>Pubblicazione graduatoria</t>
+        </is>
+      </c>
+      <c r="E302" t="inlineStr"/>
+      <c r="F302" t="inlineStr">
+        <is>
+          <t>Dirigenza medica e veterinaria</t>
+        </is>
+      </c>
+      <c r="G302" t="inlineStr">
+        <is>
+          <t>Dirigente Medico</t>
+        </is>
+      </c>
+      <c r="H302" t="inlineStr">
+        <is>
+          <t>01/06/2023 00:00</t>
+        </is>
+      </c>
+      <c r="I302" t="inlineStr">
+        <is>
+          <t>15/06/2023 23:59</t>
+        </is>
+      </c>
+      <c r="K302" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N302" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P302" t="inlineStr"/>
+      <c r="Q302" t="inlineStr"/>
+      <c r="R302" t="inlineStr"/>
+      <c r="S302" t="inlineStr"/>
+      <c r="T302" t="inlineStr"/>
+      <c r="W302" t="n">
+        <v>0</v>
+      </c>
+      <c r="X302" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y302" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z302" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA302" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC302" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AD302" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE302" t="inlineStr">
+        <is>
+          <t>Avviso Pubblico</t>
+        </is>
+      </c>
+      <c r="AF302" t="inlineStr">
+        <is>
+          <t>Tempo determinato</t>
+        </is>
+      </c>
+    </row>
+    <row r="303">
+      <c r="A303" t="inlineStr"/>
+      <c r="B303" t="inlineStr"/>
+      <c r="C303" t="inlineStr">
+        <is>
+          <t>Avviso pubblico per la stabilizzazione del personale precario TSRM e Tecnico Riabilitazione Psichiatrica, ruolo sanitario, ai sensi art. 1, c. 268, lett. b), L. 234/2021 e s.m.i.</t>
+        </is>
+      </c>
+      <c r="D303" t="inlineStr">
+        <is>
+          <t>Pubblicazione graduatoria</t>
+        </is>
+      </c>
+      <c r="E303" t="inlineStr"/>
+      <c r="F303" t="inlineStr">
+        <is>
+          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
+        </is>
+      </c>
+      <c r="G303" t="inlineStr">
+        <is>
+          <t>Vari profili</t>
+        </is>
+      </c>
+      <c r="H303" t="inlineStr">
+        <is>
+          <t>01/06/2023 00:00</t>
+        </is>
+      </c>
+      <c r="I303" t="inlineStr">
+        <is>
+          <t>16/06/2023 23:59</t>
+        </is>
+      </c>
+      <c r="K303" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N303" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P303" t="inlineStr"/>
+      <c r="Q303" t="inlineStr"/>
+      <c r="R303" t="inlineStr"/>
+      <c r="S303" t="inlineStr"/>
+      <c r="T303" t="inlineStr"/>
+      <c r="W303" t="n">
+        <v>0</v>
+      </c>
+      <c r="X303" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y303" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z303" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA303" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC303" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AD303" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE303" t="inlineStr">
+        <is>
+          <t>Stabilizzazione</t>
+        </is>
+      </c>
+      <c r="AF303" t="inlineStr">
+        <is>
+          <t>Tempo indeterminato</t>
+        </is>
+      </c>
+    </row>
+    <row r="304">
+      <c r="A304" t="inlineStr"/>
+      <c r="B304" t="inlineStr"/>
+      <c r="C304" t="inlineStr">
+        <is>
+          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 1 Assistente Sociale - Area PSF</t>
+        </is>
+      </c>
+      <c r="D304" t="inlineStr">
+        <is>
+          <t>Pubblicazione graduatoria</t>
+        </is>
+      </c>
+      <c r="E304" t="inlineStr"/>
+      <c r="F304" t="inlineStr">
+        <is>
+          <t>Area dei Professionisti della Salute e dei Funzionari - ruolo socio-sanitario</t>
+        </is>
+      </c>
+      <c r="G304" t="inlineStr">
+        <is>
+          <t>Assistente Sociale</t>
+        </is>
+      </c>
+      <c r="H304" t="inlineStr">
+        <is>
+          <t>26/05/2023 00:00</t>
+        </is>
+      </c>
+      <c r="I304" t="inlineStr">
+        <is>
+          <t>09/06/2023 23:59</t>
+        </is>
+      </c>
+      <c r="K304" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N304" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P304" t="inlineStr"/>
+      <c r="Q304" t="inlineStr"/>
+      <c r="R304" t="inlineStr"/>
+      <c r="S304" t="inlineStr"/>
+      <c r="T304" t="inlineStr"/>
+      <c r="W304" t="n">
+        <v>0</v>
+      </c>
+      <c r="X304" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y304" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z304" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA304" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC304" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AD304" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE304" t="inlineStr">
+        <is>
+          <t>Avviso Pubblico</t>
+        </is>
+      </c>
+      <c r="AF304" t="inlineStr">
+        <is>
+          <t>Tempo determinato</t>
+        </is>
+      </c>
+    </row>
+    <row r="305">
+      <c r="A305" t="inlineStr"/>
+      <c r="B305" t="inlineStr"/>
+      <c r="C305" t="inlineStr">
+        <is>
+          <t>Avviso pubblico di mobilità volontaria per Dirigente Medico di Chirurgia Maxillo-Facciale</t>
+        </is>
+      </c>
+      <c r="D305" t="inlineStr">
+        <is>
+          <t>Pubblicazione graduatoria</t>
+        </is>
+      </c>
+      <c r="E305" t="inlineStr"/>
+      <c r="F305" t="inlineStr">
+        <is>
+          <t>Dirigenza medica e veterinaria</t>
+        </is>
+      </c>
+      <c r="G305" t="inlineStr">
+        <is>
+          <t>Dirigente Medico</t>
+        </is>
+      </c>
+      <c r="H305" t="inlineStr">
+        <is>
+          <t>22/05/2023 00:00</t>
+        </is>
+      </c>
+      <c r="I305" t="inlineStr">
+        <is>
+          <t>21/06/2023 23:59</t>
+        </is>
+      </c>
+      <c r="K305" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N305" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P305" t="inlineStr"/>
+      <c r="Q305" t="inlineStr"/>
+      <c r="R305" t="inlineStr"/>
+      <c r="S305" t="inlineStr"/>
+      <c r="T305" t="inlineStr"/>
+      <c r="W305" t="n">
+        <v>0</v>
+      </c>
+      <c r="X305" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y305" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z305" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA305" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC305" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AD305" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE305" t="inlineStr">
+        <is>
+          <t>Avviso di mobilità da altro ente</t>
+        </is>
+      </c>
+      <c r="AF305" t="inlineStr">
+        <is>
+          <t>Tempo indeterminato</t>
+        </is>
+      </c>
+    </row>
+    <row r="306">
+      <c r="A306" t="inlineStr"/>
+      <c r="B306" t="inlineStr"/>
+      <c r="C306" t="inlineStr">
+        <is>
+          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n.1 Dirigente Medico di Reumatologia</t>
+        </is>
+      </c>
+      <c r="D306" t="inlineStr">
+        <is>
+          <t>Pubblicazione graduatoria</t>
+        </is>
+      </c>
+      <c r="E306" t="inlineStr"/>
+      <c r="F306" t="inlineStr">
+        <is>
+          <t>Dirigenza medica e veterinaria</t>
+        </is>
+      </c>
+      <c r="G306" t="inlineStr">
+        <is>
+          <t>Dirigente Medico</t>
+        </is>
+      </c>
+      <c r="H306" t="inlineStr">
+        <is>
+          <t>19/05/2023 00:00</t>
+        </is>
+      </c>
+      <c r="I306" t="inlineStr">
+        <is>
+          <t>02/06/2023 00:00</t>
+        </is>
+      </c>
+      <c r="K306" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N306" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P306" t="inlineStr"/>
+      <c r="Q306" t="inlineStr"/>
+      <c r="R306" t="inlineStr"/>
+      <c r="S306" t="inlineStr"/>
+      <c r="T306" t="inlineStr"/>
+      <c r="W306" t="n">
+        <v>0</v>
+      </c>
+      <c r="X306" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y306" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z306" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA306" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC306" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AD306" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE306" t="inlineStr">
+        <is>
+          <t>Avviso Pubblico</t>
+        </is>
+      </c>
+      <c r="AF306" t="inlineStr">
+        <is>
+          <t>Tempo determinato</t>
+        </is>
+      </c>
+    </row>
+    <row r="307">
+      <c r="A307" t="inlineStr"/>
+      <c r="B307" t="inlineStr"/>
+      <c r="C307" t="inlineStr">
+        <is>
+          <t>AZIENDA ZERO - GRADUATORIA CONCORSO PUBBLICO, PER TITOLI ED ESAMI, PER N. 13 POSTI Dl ASSISTENTE INFORMATICO AREA DEGLI ASSISTENTI - RUOLO TECNICO</t>
+        </is>
+      </c>
+      <c r="D307" t="inlineStr">
+        <is>
+          <t>Pubblicazione graduatoria</t>
+        </is>
+      </c>
+      <c r="E307" t="inlineStr"/>
+      <c r="F307" t="inlineStr">
+        <is>
+          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Tecnico</t>
+        </is>
+      </c>
+      <c r="G307" t="inlineStr">
+        <is>
+          <t>Assistente Informatico</t>
+        </is>
+      </c>
+      <c r="H307" t="inlineStr">
+        <is>
+          <t>15/05/2023 00:00</t>
+        </is>
+      </c>
+      <c r="I307" t="inlineStr">
+        <is>
+          <t>15/05/2028 00:00</t>
+        </is>
+      </c>
+      <c r="K307" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N307" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P307" t="inlineStr"/>
+      <c r="Q307" t="inlineStr"/>
+      <c r="R307" t="inlineStr"/>
+      <c r="S307" t="inlineStr"/>
+      <c r="T307" t="inlineStr"/>
+      <c r="AC307" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE307" t="inlineStr">
+        <is>
+          <t>Concorsi Comparto</t>
+        </is>
+      </c>
+      <c r="AF307" t="inlineStr">
+        <is>
+          <t>Tempo indeterminato</t>
+        </is>
+      </c>
+    </row>
+    <row r="308">
+      <c r="A308" t="inlineStr"/>
+      <c r="B308" t="inlineStr"/>
+      <c r="C308" t="inlineStr">
+        <is>
+          <t>AZIENDA ZERO - GRADUATORIA CONCORSO PUBBLICO PER TITOLI ED ESAMI PER LA COPERTURA Dl N:25 POSTI Dl DIRIGENTE MEDICO - DISCIPLINA GERIATRIA</t>
+        </is>
+      </c>
+      <c r="D308" t="inlineStr">
+        <is>
+          <t>Pubblicazione graduatoria</t>
+        </is>
+      </c>
+      <c r="E308" t="inlineStr"/>
+      <c r="F308" t="inlineStr">
+        <is>
+          <t>Dirigenza medica e veterinaria</t>
+        </is>
+      </c>
+      <c r="G308" t="inlineStr">
+        <is>
+          <t>Dirigente Medico</t>
+        </is>
+      </c>
+      <c r="H308" t="inlineStr">
+        <is>
+          <t>15/05/2023 00:00</t>
+        </is>
+      </c>
+      <c r="I308" t="inlineStr">
+        <is>
+          <t>15/05/2028 00:00</t>
+        </is>
+      </c>
+      <c r="K308" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N308" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P308" t="inlineStr"/>
+      <c r="Q308" t="inlineStr"/>
+      <c r="R308" t="inlineStr"/>
+      <c r="S308" t="inlineStr"/>
+      <c r="T308" t="inlineStr"/>
+      <c r="AC308" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE308" t="inlineStr">
+        <is>
+          <t>Avvisi Incarichi 15 septies/octies D.Lgs 502/92</t>
+        </is>
+      </c>
+      <c r="AF308" t="inlineStr">
+        <is>
+          <t>Tempo indeterminato</t>
+        </is>
+      </c>
+    </row>
+    <row r="309">
+      <c r="A309" t="inlineStr"/>
+      <c r="B309" t="inlineStr"/>
+      <c r="C309" t="inlineStr">
+        <is>
+          <t>Avviso pubblico per la stabilizzazione del personale precario Tecnico Audiometrista - Area PSF, ruolo sanitario, ai sensi art. 20, c.1, D. Lgs. n. 75/2017</t>
+        </is>
+      </c>
+      <c r="D309" t="inlineStr">
+        <is>
+          <t>Pubblicazione graduatoria</t>
+        </is>
+      </c>
+      <c r="E309" t="inlineStr"/>
+      <c r="F309" t="inlineStr">
+        <is>
+          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
+        </is>
+      </c>
+      <c r="G309" t="inlineStr">
+        <is>
+          <t>Tecnico Audiometrista</t>
+        </is>
+      </c>
+      <c r="H309" t="inlineStr">
+        <is>
+          <t>05/05/2023 00:00</t>
+        </is>
+      </c>
+      <c r="I309" t="inlineStr">
+        <is>
+          <t>20/05/2023 23:59</t>
+        </is>
+      </c>
+      <c r="K309" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N309" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P309" t="inlineStr"/>
+      <c r="Q309" t="inlineStr"/>
+      <c r="R309" t="inlineStr"/>
+      <c r="S309" t="inlineStr"/>
+      <c r="T309" t="inlineStr"/>
+      <c r="W309" t="n">
+        <v>0</v>
+      </c>
+      <c r="X309" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y309" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z309" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA309" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC309" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AD309" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE309" t="inlineStr">
+        <is>
+          <t>Stabilizzazione</t>
+        </is>
+      </c>
+      <c r="AF309" t="inlineStr">
+        <is>
+          <t>Tempo indeterminato</t>
+        </is>
+      </c>
+    </row>
+    <row r="310">
+      <c r="A310" t="inlineStr"/>
+      <c r="B310" t="inlineStr"/>
+      <c r="C310" t="inlineStr">
+        <is>
+          <t>Avviso pubblico di mobilità volontaria per Dirigente Medico di Reumatologia</t>
+        </is>
+      </c>
+      <c r="D310" t="inlineStr">
+        <is>
+          <t>Pubblicazione graduatoria</t>
+        </is>
+      </c>
+      <c r="E310" t="inlineStr"/>
+      <c r="F310" t="inlineStr">
+        <is>
+          <t>Dirigenza medica e veterinaria</t>
+        </is>
+      </c>
+      <c r="G310" t="inlineStr">
+        <is>
+          <t>Dirigente Medico</t>
+        </is>
+      </c>
+      <c r="H310" t="inlineStr">
+        <is>
+          <t>05/05/2023 00:00</t>
+        </is>
+      </c>
+      <c r="I310" t="inlineStr">
+        <is>
+          <t>05/06/2023 00:00</t>
+        </is>
+      </c>
+      <c r="K310" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N310" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P310" t="inlineStr"/>
+      <c r="Q310" t="inlineStr"/>
+      <c r="R310" t="inlineStr"/>
+      <c r="S310" t="inlineStr"/>
+      <c r="T310" t="inlineStr"/>
+      <c r="W310" t="n">
+        <v>0</v>
+      </c>
+      <c r="X310" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y310" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z310" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA310" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC310" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AD310" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE310" t="inlineStr">
+        <is>
+          <t>Avviso di mobilità da altro ente</t>
+        </is>
+      </c>
+      <c r="AF310" t="inlineStr">
+        <is>
+          <t>Tempo indeterminato</t>
+        </is>
+      </c>
+    </row>
+    <row r="311">
+      <c r="A311" t="inlineStr"/>
+      <c r="B311" t="inlineStr"/>
+      <c r="C311" t="inlineStr">
+        <is>
+          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n.1 Dirigente Medico di Neuroradiologia</t>
+        </is>
+      </c>
+      <c r="D311" t="inlineStr">
+        <is>
+          <t>Pubblicazione graduatoria</t>
+        </is>
+      </c>
+      <c r="E311" t="inlineStr"/>
+      <c r="F311" t="inlineStr">
+        <is>
+          <t>Dirigenza medica e veterinaria</t>
+        </is>
+      </c>
+      <c r="G311" t="inlineStr">
+        <is>
+          <t>Dirigente Medico</t>
+        </is>
+      </c>
+      <c r="H311" t="inlineStr">
+        <is>
+          <t>28/04/2023 00:00</t>
+        </is>
+      </c>
+      <c r="I311" t="inlineStr">
+        <is>
+          <t>12/05/2023 00:00</t>
+        </is>
+      </c>
+      <c r="K311" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N311" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P311" t="inlineStr"/>
+      <c r="Q311" t="inlineStr"/>
+      <c r="R311" t="inlineStr"/>
+      <c r="S311" t="inlineStr"/>
+      <c r="T311" t="inlineStr"/>
+      <c r="W311" t="n">
+        <v>0</v>
+      </c>
+      <c r="X311" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y311" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z311" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA311" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC311" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AD311" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE311" t="inlineStr">
+        <is>
+          <t>Avviso Pubblico</t>
+        </is>
+      </c>
+      <c r="AF311" t="inlineStr">
+        <is>
+          <t>Tempo determinato</t>
+        </is>
+      </c>
+    </row>
+    <row r="312">
+      <c r="A312" t="inlineStr"/>
+      <c r="B312" t="inlineStr"/>
+      <c r="C312" t="inlineStr">
+        <is>
+          <t xml:space="preserve">AVVISO DI SELEZIONE PUBBLICA PER CONFERIMENTO INCARICHI LIBERO-PROFESSIONALI A MEDICI SPECIALIZZATI IN GINECOLOGIA E OSTETRICIA PER ATTIVITA’ ASSISTENZIALI PRESSO LA UOC OSTETRICIA E GINECOLOGIA DELL’OSPEDALE DI ADRIA
+</t>
+        </is>
+      </c>
+      <c r="D312" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E312" t="inlineStr"/>
+      <c r="F312" t="inlineStr">
+        <is>
+          <t>Dirigenza medica e veterinaria</t>
+        </is>
+      </c>
+      <c r="G312" t="inlineStr">
+        <is>
+          <t>Dirigente Medico</t>
+        </is>
+      </c>
+      <c r="H312" t="inlineStr">
+        <is>
+          <t>28/04/2023 00:00</t>
+        </is>
+      </c>
+      <c r="I312" t="inlineStr">
+        <is>
+          <t>08/05/2023 23:59</t>
+        </is>
+      </c>
+      <c r="K312" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N312" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P312" t="inlineStr"/>
+      <c r="Q312" t="inlineStr"/>
+      <c r="R312" t="inlineStr"/>
+      <c r="S312" t="inlineStr"/>
+      <c r="T312" t="inlineStr"/>
+      <c r="AC312" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE312" t="inlineStr">
+        <is>
+          <t>Incarichi libero professionali</t>
+        </is>
+      </c>
+      <c r="AF312" t="inlineStr">
+        <is>
+          <t>Lavoro autonomo</t>
+        </is>
+      </c>
+    </row>
+    <row r="313">
+      <c r="A313" t="inlineStr"/>
+      <c r="B313" t="inlineStr"/>
+      <c r="C313" t="inlineStr">
+        <is>
+          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 1 Dirigente Farmacista nella disciplina di Farmacia Ospedaliera</t>
+        </is>
+      </c>
+      <c r="D313" t="inlineStr">
+        <is>
+          <t>Pubblicazione graduatoria</t>
+        </is>
+      </c>
+      <c r="E313" t="inlineStr"/>
+      <c r="F313" t="inlineStr">
+        <is>
+          <t>Dirigenza</t>
+        </is>
+      </c>
+      <c r="G313" t="inlineStr">
+        <is>
+          <t>Dirigente Farmacista</t>
+        </is>
+      </c>
+      <c r="H313" t="inlineStr">
+        <is>
+          <t>14/04/2023 00:00</t>
+        </is>
+      </c>
+      <c r="I313" t="inlineStr">
+        <is>
+          <t>28/04/2023 00:00</t>
+        </is>
+      </c>
+      <c r="K313" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N313" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P313" t="inlineStr"/>
+      <c r="Q313" t="inlineStr"/>
+      <c r="R313" t="inlineStr"/>
+      <c r="S313" t="inlineStr"/>
+      <c r="T313" t="inlineStr"/>
+      <c r="W313" t="n">
+        <v>0</v>
+      </c>
+      <c r="X313" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y313" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z313" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA313" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC313" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AD313" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE313" t="inlineStr">
+        <is>
+          <t>Avviso Pubblico</t>
+        </is>
+      </c>
+      <c r="AF313" t="inlineStr">
+        <is>
+          <t>Tempo determinato</t>
+        </is>
+      </c>
+    </row>
+    <row r="314">
+      <c r="A314" t="inlineStr"/>
+      <c r="B314" t="inlineStr"/>
+      <c r="C314" t="inlineStr">
+        <is>
+          <t>AZIENDA ZERO - GRADUATORIA CONCORSO PUBBLICO, PER TITOLI ED ESAMI, PER N. 13 POSTI DI COLLABORATORE AMMINISTRATIVO PROFESSIONALE – SETTORE ECONOMICO – AREA DEI PROFESSIONISTI DELLA SALUTE E DEI FUNZIONARI – RUOLO AMMINISTRATIVO.</t>
+        </is>
+      </c>
+      <c r="D314" t="inlineStr">
+        <is>
+          <t>Pubblicazione graduatoria</t>
+        </is>
+      </c>
+      <c r="E314" t="inlineStr"/>
+      <c r="F314" t="inlineStr">
+        <is>
+          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo amministrativo</t>
+        </is>
+      </c>
+      <c r="G314" t="inlineStr">
+        <is>
+          <t>Collaboratore Amministrativo Professionale</t>
+        </is>
+      </c>
+      <c r="H314" t="inlineStr">
+        <is>
+          <t>12/04/2023 00:00</t>
+        </is>
+      </c>
+      <c r="I314" t="inlineStr">
+        <is>
+          <t>12/03/2028 00:00</t>
+        </is>
+      </c>
+      <c r="K314" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N314" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P314" t="inlineStr"/>
+      <c r="Q314" t="inlineStr"/>
+      <c r="R314" t="inlineStr"/>
+      <c r="S314" t="inlineStr"/>
+      <c r="T314" t="inlineStr"/>
+      <c r="AC314" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE314" t="inlineStr">
+        <is>
+          <t>Concorsi Comparto</t>
+        </is>
+      </c>
+      <c r="AF314" t="inlineStr">
+        <is>
+          <t>Tempo indeterminato</t>
+        </is>
+      </c>
+    </row>
+    <row r="315">
+      <c r="A315" t="inlineStr"/>
+      <c r="B315" t="inlineStr"/>
+      <c r="C315" t="inlineStr">
+        <is>
+          <t>Avviso pubblico per il conferimento dell'incarico di Direttore dell'Unità Operativa Complessa Neurologia</t>
+        </is>
+      </c>
+      <c r="D315" t="inlineStr">
+        <is>
+          <t>Pubblicazione graduatoria</t>
+        </is>
+      </c>
+      <c r="E315" t="inlineStr"/>
+      <c r="F315" t="inlineStr">
+        <is>
+          <t>Dirigenza medica e veterinaria</t>
+        </is>
+      </c>
+      <c r="G315" t="inlineStr">
+        <is>
+          <t>Dirigente Medico</t>
+        </is>
+      </c>
+      <c r="H315" t="inlineStr">
+        <is>
+          <t>29/03/2023 00:00</t>
+        </is>
+      </c>
+      <c r="I315" t="inlineStr">
+        <is>
+          <t>27/04/2023 00:00</t>
+        </is>
+      </c>
+      <c r="K315" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N315" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P315" t="inlineStr"/>
+      <c r="Q315" t="inlineStr"/>
+      <c r="R315" t="inlineStr"/>
+      <c r="S315" t="inlineStr"/>
+      <c r="T315" t="inlineStr"/>
+      <c r="W315" t="n">
+        <v>0</v>
+      </c>
+      <c r="X315" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y315" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z315" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA315" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC315" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AD315" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE315" t="inlineStr">
+        <is>
+          <t>Avviso di struttura complessa</t>
+        </is>
+      </c>
+      <c r="AF315" t="inlineStr">
+        <is>
+          <t>Tempo indeterminato</t>
+        </is>
+      </c>
+    </row>
+    <row r="316">
+      <c r="A316" t="inlineStr"/>
+      <c r="B316" t="inlineStr"/>
+      <c r="C316" t="inlineStr">
+        <is>
+          <t>Avviso pubblico per il conferimento dell'incarico di Direttore dell'Unità Operativa Complessa Urologia Adria</t>
+        </is>
+      </c>
+      <c r="D316" t="inlineStr">
+        <is>
+          <t>Pubblicazione graduatoria</t>
+        </is>
+      </c>
+      <c r="E316" t="inlineStr"/>
+      <c r="F316" t="inlineStr">
+        <is>
+          <t>Dirigenza medica e veterinaria</t>
+        </is>
+      </c>
+      <c r="G316" t="inlineStr">
+        <is>
+          <t>Dirigente Medico</t>
+        </is>
+      </c>
+      <c r="H316" t="inlineStr">
+        <is>
+          <t>29/03/2023 00:00</t>
+        </is>
+      </c>
+      <c r="I316" t="inlineStr">
+        <is>
+          <t>27/04/2023 00:00</t>
+        </is>
+      </c>
+      <c r="K316" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N316" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P316" t="inlineStr"/>
+      <c r="Q316" t="inlineStr"/>
+      <c r="R316" t="inlineStr"/>
+      <c r="S316" t="inlineStr"/>
+      <c r="T316" t="inlineStr"/>
+      <c r="W316" t="n">
+        <v>0</v>
+      </c>
+      <c r="X316" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y316" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z316" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA316" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC316" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AD316" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE316" t="inlineStr">
+        <is>
+          <t>Avviso di struttura complessa</t>
+        </is>
+      </c>
+      <c r="AF316" t="inlineStr">
+        <is>
+          <t>Tempo indeterminato</t>
+        </is>
+      </c>
+    </row>
+    <row r="317">
+      <c r="A317" t="inlineStr"/>
+      <c r="B317" t="inlineStr"/>
+      <c r="C317" t="inlineStr">
+        <is>
+          <t>Tabella triennale avvisi, concorsi e procedure comparative aggiornata a marzo 2023</t>
+        </is>
+      </c>
+      <c r="D317" t="inlineStr">
+        <is>
+          <t>Pubblicato</t>
+        </is>
+      </c>
+      <c r="E317" t="inlineStr">
+        <is>
+          <t>Tabella triennale avvisi, concorsi e procedure comparative aggiornata a marzo 2023</t>
+        </is>
+      </c>
+      <c r="F317" t="inlineStr">
+        <is>
+          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
+        </is>
+      </c>
+      <c r="G317" t="inlineStr">
+        <is>
+          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
+        </is>
+      </c>
+      <c r="H317" t="inlineStr">
+        <is>
+          <t>29/03/2023 00:00</t>
+        </is>
+      </c>
+      <c r="I317" t="inlineStr">
+        <is>
+          <t>28/03/2028 00:00</t>
+        </is>
+      </c>
+      <c r="K317" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N317" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P317" t="inlineStr"/>
+      <c r="Q317" t="inlineStr"/>
+      <c r="R317" t="inlineStr"/>
+      <c r="S317" t="inlineStr"/>
+      <c r="T317" t="inlineStr"/>
+      <c r="AC317" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE317" t="inlineStr">
+        <is>
+          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
+        </is>
+      </c>
+      <c r="AF317" t="inlineStr">
+        <is>
+          <t>Non definito</t>
+        </is>
+      </c>
+    </row>
+    <row r="318">
+      <c r="A318" t="inlineStr"/>
+      <c r="B318" t="inlineStr"/>
+      <c r="C318" t="inlineStr">
+        <is>
+          <t>GRADUATORIA CONCORSO PUBBLICO, PER TITOLI ED ESAMI, PER LA COPERTURA Dl N. 29 POSTI Dl DIRIGENTE MEDICO - DISCIPLINA CARDIOLOGIA</t>
+        </is>
+      </c>
+      <c r="D318" t="inlineStr">
+        <is>
+          <t>Pubblicazione graduatoria</t>
+        </is>
+      </c>
+      <c r="E318" t="inlineStr"/>
+      <c r="F318" t="inlineStr">
+        <is>
+          <t>Dirigenza medica e veterinaria</t>
+        </is>
+      </c>
+      <c r="G318" t="inlineStr">
+        <is>
+          <t>Dirigente Medico</t>
+        </is>
+      </c>
+      <c r="H318" t="inlineStr">
+        <is>
+          <t>21/03/2023 00:00</t>
+        </is>
+      </c>
+      <c r="I318" t="inlineStr">
+        <is>
+          <t>21/03/2028 00:00</t>
+        </is>
+      </c>
+      <c r="K318" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N318" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P318" t="inlineStr"/>
+      <c r="Q318" t="inlineStr"/>
+      <c r="R318" t="inlineStr"/>
+      <c r="S318" t="inlineStr"/>
+      <c r="T318" t="inlineStr"/>
+      <c r="AC318" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE318" t="inlineStr">
+        <is>
+          <t>Avvisi Incarichi 15 septies/octies D.Lgs 502/92</t>
+        </is>
+      </c>
+      <c r="AF318" t="inlineStr">
+        <is>
+          <t>Tempo determinato</t>
+        </is>
+      </c>
+    </row>
+    <row r="319">
+      <c r="A319" t="inlineStr"/>
+      <c r="B319" t="inlineStr"/>
+      <c r="C319" t="inlineStr">
+        <is>
+          <t>AZIENDA ZERO - GRADUATORIA CONCORSO PUBBLICO, PER TITOLI ED ESAMI, PER LA COPERTURA Dl N. 18 POSTI Dl DIRIGENTE MEDICO - DISCIPLINA Dl NEUROLOGIA</t>
+        </is>
+      </c>
+      <c r="D319" t="inlineStr">
+        <is>
+          <t>Pubblicazione graduatoria</t>
+        </is>
+      </c>
+      <c r="E319" t="inlineStr"/>
+      <c r="F319" t="inlineStr">
+        <is>
+          <t>Dirigenza medica e veterinaria</t>
+        </is>
+      </c>
+      <c r="G319" t="inlineStr">
+        <is>
+          <t>Dirigente Medico</t>
+        </is>
+      </c>
+      <c r="H319" t="inlineStr">
+        <is>
+          <t>21/03/2023 00:00</t>
+        </is>
+      </c>
+      <c r="I319" t="inlineStr">
+        <is>
+          <t>21/03/2028 00:00</t>
+        </is>
+      </c>
+      <c r="K319" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N319" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P319" t="inlineStr"/>
+      <c r="Q319" t="inlineStr"/>
+      <c r="R319" t="inlineStr"/>
+      <c r="S319" t="inlineStr"/>
+      <c r="T319" t="inlineStr"/>
+      <c r="AC319" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE319" t="inlineStr">
+        <is>
+          <t>Avvisi tempo determinato Dirigenza</t>
+        </is>
+      </c>
+      <c r="AF319" t="inlineStr">
+        <is>
+          <t>Tempo determinato</t>
+        </is>
+      </c>
+    </row>
+    <row r="320">
+      <c r="A320" t="inlineStr"/>
+      <c r="B320" t="inlineStr"/>
+      <c r="C320" t="inlineStr">
+        <is>
+          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 2 Dirigenti Medici di Ginecologia e Ostetricia</t>
+        </is>
+      </c>
+      <c r="D320" t="inlineStr">
+        <is>
+          <t>Pubblicazione graduatoria</t>
+        </is>
+      </c>
+      <c r="E320" t="inlineStr"/>
+      <c r="F320" t="inlineStr">
+        <is>
+          <t>Dirigenza medica e veterinaria</t>
+        </is>
+      </c>
+      <c r="G320" t="inlineStr">
+        <is>
+          <t>Dirigente Medico</t>
+        </is>
+      </c>
+      <c r="H320" t="inlineStr">
+        <is>
+          <t>17/03/2023 00:00</t>
+        </is>
+      </c>
+      <c r="I320" t="inlineStr">
+        <is>
+          <t>31/03/2023 00:00</t>
+        </is>
+      </c>
+      <c r="K320" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N320" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P320" t="inlineStr"/>
+      <c r="Q320" t="inlineStr"/>
+      <c r="R320" t="inlineStr"/>
+      <c r="S320" t="inlineStr"/>
+      <c r="T320" t="inlineStr"/>
+      <c r="W320" t="n">
+        <v>0</v>
+      </c>
+      <c r="X320" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y320" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z320" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA320" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC320" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AD320" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE320" t="inlineStr">
+        <is>
+          <t>Avviso Pubblico</t>
+        </is>
+      </c>
+      <c r="AF320" t="inlineStr">
+        <is>
+          <t>Tempo determinato</t>
+        </is>
+      </c>
+    </row>
+    <row r="321">
+      <c r="A321" t="inlineStr"/>
+      <c r="B321" t="inlineStr"/>
+      <c r="C321" t="inlineStr">
+        <is>
+          <t xml:space="preserve">AZIENDA ZERO - GRADUATORIA GRADUATORIA CONCORSO PUBBLICO, PER TITOLI ED ESAMI, PER LA COPERTURA DI: N. 12
+POSTI DI DIRIGENTE MEDICO – DISCIPLINA CHIRURGIA GENERALE </t>
+        </is>
+      </c>
+      <c r="D321" t="inlineStr">
+        <is>
+          <t>Pubblicazione graduatoria</t>
+        </is>
+      </c>
+      <c r="E321" t="inlineStr"/>
+      <c r="F321" t="inlineStr">
+        <is>
+          <t>Dirigenza medica e veterinaria</t>
+        </is>
+      </c>
+      <c r="G321" t="inlineStr">
+        <is>
+          <t>Dirigente Medico</t>
+        </is>
+      </c>
+      <c r="H321" t="inlineStr">
+        <is>
+          <t>15/03/2023 00:00</t>
+        </is>
+      </c>
+      <c r="I321" t="inlineStr">
+        <is>
+          <t>15/03/2023 00:00</t>
+        </is>
+      </c>
+      <c r="K321" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N321" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P321" t="inlineStr"/>
+      <c r="Q321" t="inlineStr"/>
+      <c r="R321" t="inlineStr"/>
+      <c r="S321" t="inlineStr"/>
+      <c r="T321" t="inlineStr"/>
+      <c r="AC321" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE321" t="inlineStr">
+        <is>
+          <t>Concorsi Dirigenza</t>
+        </is>
+      </c>
+      <c r="AF321" t="inlineStr">
+        <is>
+          <t>Tempo indeterminato</t>
+        </is>
+      </c>
+    </row>
+    <row r="322">
+      <c r="A322" t="inlineStr"/>
+      <c r="B322" t="inlineStr"/>
+      <c r="C322" t="inlineStr">
+        <is>
+          <t>AVVISO DI PROCEDURA COMPARATIVA, PER TITOLI E COLLOQUIO, PER LA FORMULAZIONE DI UN ELENCO DI CANDIDATI IDONEI AL CONFERIMENTO DI INCARICHI LIBERO-PROFESSIONALI A PSICOLOGI SPECIALIZZATI IN PSICOTERAPIA</t>
+        </is>
+      </c>
+      <c r="D322" t="inlineStr">
+        <is>
+          <t>Pubblicazione graduatoria</t>
+        </is>
+      </c>
+      <c r="E322" t="inlineStr"/>
+      <c r="F322" t="inlineStr">
+        <is>
+          <t>Dirigenza</t>
+        </is>
+      </c>
+      <c r="G322" t="inlineStr">
+        <is>
+          <t>Dirigente Psicologo</t>
+        </is>
+      </c>
+      <c r="H322" t="inlineStr">
+        <is>
+          <t>15/03/2023 00:00</t>
+        </is>
+      </c>
+      <c r="I322" t="inlineStr">
+        <is>
+          <t>03/04/2023 23:59</t>
+        </is>
+      </c>
+      <c r="K322" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N322" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P322" t="inlineStr"/>
+      <c r="Q322" t="inlineStr"/>
+      <c r="R322" t="inlineStr"/>
+      <c r="S322" t="inlineStr"/>
+      <c r="T322" t="inlineStr">
+        <is>
+          <t>Deliberazione 850 del 28/06/2023</t>
+        </is>
+      </c>
+      <c r="U322" t="inlineStr">
+        <is>
+          <t>28/06/2023 00:00</t>
+        </is>
+      </c>
+      <c r="AC322" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE322" t="inlineStr">
+        <is>
+          <t>Incarichi libero professionali</t>
+        </is>
+      </c>
+      <c r="AF322" t="inlineStr">
+        <is>
+          <t>Lavoro autonomo</t>
+        </is>
+      </c>
+    </row>
+    <row r="323">
+      <c r="A323" t="inlineStr"/>
+      <c r="B323" t="inlineStr"/>
+      <c r="C323" t="inlineStr">
+        <is>
+          <t xml:space="preserve">AZIENDA ZERO - GRADUATORIA CONCORSO PUBBLICO, PER TITOLI ED ESAMI, PER LA COPERTURA DI N. 10 POSTI DI DIRIGENTE
+MEDICO – DISCIPLINA OFTALMOLOGIA
+</t>
+        </is>
+      </c>
+      <c r="D323" t="inlineStr">
+        <is>
+          <t>Pubblicazione graduatoria</t>
+        </is>
+      </c>
+      <c r="E323" t="inlineStr"/>
+      <c r="F323" t="inlineStr">
+        <is>
+          <t>Dirigenza medica e veterinaria</t>
+        </is>
+      </c>
+      <c r="G323" t="inlineStr">
+        <is>
+          <t>Dirigente Medico</t>
+        </is>
+      </c>
+      <c r="H323" t="inlineStr">
+        <is>
+          <t>15/03/2023 00:00</t>
+        </is>
+      </c>
+      <c r="I323" t="inlineStr">
+        <is>
+          <t>15/03/2023 00:00</t>
+        </is>
+      </c>
+      <c r="K323" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N323" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P323" t="inlineStr"/>
+      <c r="Q323" t="inlineStr"/>
+      <c r="R323" t="inlineStr"/>
+      <c r="S323" t="inlineStr"/>
+      <c r="T323" t="inlineStr"/>
+      <c r="AC323" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE323" t="inlineStr">
+        <is>
+          <t>Concorsi Dirigenza</t>
+        </is>
+      </c>
+      <c r="AF323" t="inlineStr">
+        <is>
+          <t>Tempo indeterminato</t>
+        </is>
+      </c>
+    </row>
+    <row r="324">
+      <c r="A324" t="inlineStr"/>
+      <c r="B324" t="inlineStr"/>
+      <c r="C324" t="inlineStr">
+        <is>
+          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 1 Specialista della Comunicazione Istituzionale</t>
+        </is>
+      </c>
+      <c r="D324" t="inlineStr">
+        <is>
+          <t>Pubblicazione graduatoria</t>
+        </is>
+      </c>
+      <c r="E324" t="inlineStr"/>
+      <c r="F324" t="inlineStr">
+        <is>
+          <t>Area dei Professionisti della Salute e dei Funzionari - ruolo professionale</t>
+        </is>
+      </c>
+      <c r="G324" t="inlineStr">
+        <is>
+          <t>Specialista della Comunicazione Istituzionale</t>
+        </is>
+      </c>
+      <c r="H324" t="inlineStr">
+        <is>
+          <t>10/03/2023 00:00</t>
+        </is>
+      </c>
+      <c r="I324" t="inlineStr">
+        <is>
+          <t>24/03/2023 23:59</t>
+        </is>
+      </c>
+      <c r="K324" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N324" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P324" t="inlineStr"/>
+      <c r="Q324" t="inlineStr"/>
+      <c r="R324" t="inlineStr"/>
+      <c r="S324" t="inlineStr"/>
+      <c r="T324" t="inlineStr"/>
+      <c r="W324" t="n">
+        <v>0</v>
+      </c>
+      <c r="X324" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y324" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z324" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA324" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC324" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AD324" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE324" t="inlineStr">
+        <is>
+          <t>Avviso Pubblico</t>
+        </is>
+      </c>
+      <c r="AF324" t="inlineStr">
+        <is>
+          <t>Tempo determinato</t>
+        </is>
+      </c>
+    </row>
+    <row r="325">
+      <c r="A325" t="inlineStr"/>
+      <c r="B325" t="inlineStr"/>
+      <c r="C325" t="inlineStr">
+        <is>
+          <t>Avviso pubblico, per soli titoli, per l'assunzione a tempo determinato di n. 1 Logopedista - Area PSF</t>
+        </is>
+      </c>
+      <c r="D325" t="inlineStr">
+        <is>
+          <t>Pubblicazione graduatoria</t>
+        </is>
+      </c>
+      <c r="E325" t="inlineStr"/>
+      <c r="F325" t="inlineStr">
+        <is>
+          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
+        </is>
+      </c>
+      <c r="G325" t="inlineStr">
+        <is>
+          <t>Logopedista</t>
+        </is>
+      </c>
+      <c r="H325" t="inlineStr">
+        <is>
+          <t>10/03/2023 00:00</t>
+        </is>
+      </c>
+      <c r="I325" t="inlineStr">
+        <is>
+          <t>24/03/2023 23:59</t>
+        </is>
+      </c>
+      <c r="K325" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N325" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P325" t="inlineStr"/>
+      <c r="Q325" t="inlineStr"/>
+      <c r="R325" t="inlineStr"/>
+      <c r="S325" t="inlineStr"/>
+      <c r="T325" t="inlineStr"/>
+      <c r="W325" t="n">
+        <v>0</v>
+      </c>
+      <c r="X325" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y325" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z325" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA325" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC325" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AD325" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE325" t="inlineStr">
+        <is>
+          <t>Avviso Pubblico</t>
+        </is>
+      </c>
+      <c r="AF325" t="inlineStr">
+        <is>
+          <t>Tempo determinato</t>
+        </is>
+      </c>
+    </row>
+    <row r="326">
+      <c r="A326" t="inlineStr"/>
+      <c r="B326" t="inlineStr"/>
+      <c r="C326" t="inlineStr">
+        <is>
+          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 1 Dirigente Medico disciplina di Ginecologia e Ostetricia da assegnare alla UOS</t>
+        </is>
+      </c>
+      <c r="D326" t="inlineStr">
+        <is>
+          <t>Pubblicazione graduatoria</t>
+        </is>
+      </c>
+      <c r="E326" t="inlineStr"/>
+      <c r="F326" t="inlineStr">
+        <is>
+          <t>Dirigenza medica e veterinaria</t>
+        </is>
+      </c>
+      <c r="G326" t="inlineStr">
+        <is>
+          <t>Dirigente Medico</t>
+        </is>
+      </c>
+      <c r="H326" t="inlineStr">
+        <is>
+          <t>10/03/2023 00:00</t>
+        </is>
+      </c>
+      <c r="I326" t="inlineStr">
+        <is>
+          <t>24/03/2023 00:00</t>
+        </is>
+      </c>
+      <c r="K326" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N326" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P326" t="inlineStr"/>
+      <c r="Q326" t="inlineStr"/>
+      <c r="R326" t="inlineStr"/>
+      <c r="S326" t="inlineStr"/>
+      <c r="T326" t="inlineStr"/>
+      <c r="W326" t="n">
+        <v>0</v>
+      </c>
+      <c r="X326" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y326" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z326" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA326" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC326" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AD326" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE326" t="inlineStr">
+        <is>
+          <t>Avviso Pubblico</t>
+        </is>
+      </c>
+      <c r="AF326" t="inlineStr">
+        <is>
+          <t>Tempo determinato</t>
+        </is>
+      </c>
+    </row>
+    <row r="327">
+      <c r="A327" t="inlineStr"/>
+      <c r="B327" t="inlineStr"/>
+      <c r="C327" t="inlineStr">
+        <is>
+          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 1 Dirigente Medico disciplina di Igiene, Epidemiologia e Sanità Pubblica</t>
+        </is>
+      </c>
+      <c r="D327" t="inlineStr">
+        <is>
+          <t>Pubblicazione graduatoria</t>
+        </is>
+      </c>
+      <c r="E327" t="inlineStr"/>
+      <c r="F327" t="inlineStr">
+        <is>
+          <t>Dirigenza medica e veterinaria</t>
+        </is>
+      </c>
+      <c r="G327" t="inlineStr">
+        <is>
+          <t>Dirigente Medico</t>
+        </is>
+      </c>
+      <c r="H327" t="inlineStr">
+        <is>
+          <t>08/03/2023 09:26</t>
+        </is>
+      </c>
+      <c r="I327" t="inlineStr">
+        <is>
+          <t>17/03/2023 23:59</t>
+        </is>
+      </c>
+      <c r="K327" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N327" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P327" t="inlineStr"/>
+      <c r="Q327" t="inlineStr"/>
+      <c r="R327" t="inlineStr"/>
+      <c r="S327" t="inlineStr"/>
+      <c r="T327" t="inlineStr"/>
+      <c r="W327" t="n">
+        <v>0</v>
+      </c>
+      <c r="X327" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y327" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z327" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA327" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC327" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AD327" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE327" t="inlineStr">
+        <is>
+          <t>Avviso Pubblico</t>
+        </is>
+      </c>
+      <c r="AF327" t="inlineStr">
+        <is>
+          <t>Tempo determinato</t>
+        </is>
+      </c>
+    </row>
+    <row r="328">
+      <c r="A328" t="inlineStr"/>
+      <c r="B328" t="inlineStr"/>
+      <c r="C328" t="inlineStr">
+        <is>
+          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n.1 Dirigente Medico di Radioterapia</t>
+        </is>
+      </c>
+      <c r="D328" t="inlineStr">
+        <is>
+          <t>Pubblicazione graduatoria</t>
+        </is>
+      </c>
+      <c r="E328" t="inlineStr"/>
+      <c r="F328" t="inlineStr">
+        <is>
+          <t>Dirigenza medica e veterinaria</t>
+        </is>
+      </c>
+      <c r="G328" t="inlineStr">
+        <is>
+          <t>Dirigente Medico</t>
+        </is>
+      </c>
+      <c r="H328" t="inlineStr">
+        <is>
+          <t>08/03/2023 09:25</t>
+        </is>
+      </c>
+      <c r="I328" t="inlineStr">
+        <is>
+          <t>17/03/2023 09:25</t>
+        </is>
+      </c>
+      <c r="K328" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N328" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P328" t="inlineStr"/>
+      <c r="Q328" t="inlineStr"/>
+      <c r="R328" t="inlineStr"/>
+      <c r="S328" t="inlineStr"/>
+      <c r="T328" t="inlineStr"/>
+      <c r="W328" t="n">
+        <v>0</v>
+      </c>
+      <c r="X328" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y328" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z328" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA328" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC328" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AD328" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE328" t="inlineStr">
+        <is>
+          <t>Avviso Pubblico</t>
+        </is>
+      </c>
+      <c r="AF328" t="inlineStr">
+        <is>
+          <t>Tempo determinato</t>
+        </is>
+      </c>
+    </row>
+    <row r="329">
+      <c r="A329" t="inlineStr"/>
+      <c r="B329" t="inlineStr"/>
+      <c r="C329" t="inlineStr">
+        <is>
+          <t>AVVISO PROCEDURA COMPARATIVA PER IL CONFERIMENTO DI NR. 4 INCARICHI LIBERO-PROFESSIONALI A PSICOLOGI SPECIALIZZATI IN PSICOTERAPIA AI SENSI DELLA D.G.R.V. NR. 371 DELL'8 APRILE 2022 "DEFINIZIONE MODELLO ORGANIZZATIVO E GESTIONALE DELL'AREA SALUTE MENTALE" NELL'AMBITO DEL FINANZIAMENTO ASSEGNATO CON DECRETO DELLA REGIONE VENETO NR. 89 DEL 16 SETTEMBRE 2022 (PRG 11675CSM).</t>
+        </is>
+      </c>
+      <c r="D329" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E329" t="inlineStr"/>
+      <c r="F329" t="inlineStr">
+        <is>
+          <t>Dirigenza</t>
+        </is>
+      </c>
+      <c r="G329" t="inlineStr">
+        <is>
+          <t>Dirigente Psicologo</t>
+        </is>
+      </c>
+      <c r="H329" t="inlineStr">
+        <is>
+          <t>02/03/2023 12:36</t>
+        </is>
+      </c>
+      <c r="I329" t="inlineStr">
+        <is>
+          <t>20/03/2023 23:59</t>
+        </is>
+      </c>
+      <c r="K329" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N329" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P329" t="inlineStr"/>
+      <c r="Q329" t="inlineStr"/>
+      <c r="R329" t="inlineStr"/>
+      <c r="S329" t="inlineStr"/>
+      <c r="T329" t="inlineStr"/>
+      <c r="AC329" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE329" t="inlineStr">
+        <is>
+          <t>Incarichi libero professionali</t>
+        </is>
+      </c>
+      <c r="AF329" t="inlineStr">
+        <is>
+          <t>Lavoro autonomo</t>
+        </is>
+      </c>
+    </row>
+    <row r="330">
+      <c r="A330" t="inlineStr"/>
+      <c r="B330" t="inlineStr"/>
+      <c r="C330" t="inlineStr">
+        <is>
+          <t>AVVISO PROCEDURA COMPARATIVA PER CONFERIMENTO DI NR. 4 BORSE DI STUDIO DELLA DURATA DI 18 MESI, PER PERSONE IN POSSESSO DI LAURA IN FARMACIA OSPEDALIERA O CHIMICA E TECNOLOGIA FARMACEUTICA PER LA REALIZZAZIONE DEL PROGETTO REGIONALE "REVISIONE FARMACOLOGICA NEI PAZIENTI ANZIANI: STUDIO MULTICENTRICO NELLE RESIDENZE SANITARIE PER ANZIANI NELLA REGIONE VENETO".</t>
+        </is>
+      </c>
+      <c r="D330" t="inlineStr">
+        <is>
+          <t>Pubblicazione graduatoria</t>
+        </is>
+      </c>
+      <c r="E330" t="inlineStr"/>
+      <c r="F330" t="inlineStr">
+        <is>
+          <t>Dirigenza</t>
+        </is>
+      </c>
+      <c r="G330" t="inlineStr">
+        <is>
+          <t>Dirigente Farmacista</t>
+        </is>
+      </c>
+      <c r="H330" t="inlineStr">
+        <is>
+          <t>27/02/2023 11:33</t>
+        </is>
+      </c>
+      <c r="I330" t="inlineStr">
+        <is>
+          <t>13/03/2023 23:59</t>
+        </is>
+      </c>
+      <c r="K330" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N330" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P330" t="inlineStr"/>
+      <c r="Q330" t="inlineStr"/>
+      <c r="R330" t="inlineStr">
+        <is>
+          <t>0425 393959</t>
+        </is>
+      </c>
+      <c r="S330" t="inlineStr"/>
+      <c r="T330" t="inlineStr">
+        <is>
+          <t>DETERMINAZIONE DIRIGENZIALE n. 289 del 10/05/2023</t>
+        </is>
+      </c>
+      <c r="U330" t="inlineStr">
+        <is>
+          <t>10/05/2023 00:00</t>
+        </is>
+      </c>
+      <c r="AC330" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE330" t="inlineStr">
+        <is>
+          <t>Borse di Studio</t>
+        </is>
+      </c>
+      <c r="AF330" t="inlineStr">
+        <is>
+          <t>Borsa di studio</t>
+        </is>
+      </c>
+    </row>
+    <row r="331">
+      <c r="A331" t="inlineStr"/>
+      <c r="B331" t="inlineStr"/>
+      <c r="C331" t="inlineStr">
+        <is>
+          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n.1 Dirigente Medico di Chirurgia maxillo-Facciale</t>
+        </is>
+      </c>
+      <c r="D331" t="inlineStr">
+        <is>
+          <t>Ammissione/Commissione/Espletamento</t>
+        </is>
+      </c>
+      <c r="E331" t="inlineStr"/>
+      <c r="F331" t="inlineStr">
+        <is>
+          <t>Dirigenza medica e veterinaria</t>
+        </is>
+      </c>
+      <c r="G331" t="inlineStr">
+        <is>
+          <t>Dirigente Medico</t>
+        </is>
+      </c>
+      <c r="H331" t="inlineStr">
+        <is>
+          <t>24/02/2023 13:48</t>
+        </is>
+      </c>
+      <c r="I331" t="inlineStr">
+        <is>
+          <t>10/03/2023 13:48</t>
+        </is>
+      </c>
+      <c r="K331" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N331" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P331" t="inlineStr"/>
+      <c r="Q331" t="inlineStr"/>
+      <c r="R331" t="inlineStr"/>
+      <c r="S331" t="inlineStr"/>
+      <c r="T331" t="inlineStr"/>
+      <c r="W331" t="n">
+        <v>0</v>
+      </c>
+      <c r="X331" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y331" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z331" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA331" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC331" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AD331" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE331" t="inlineStr">
+        <is>
+          <t>Avviso Pubblico</t>
+        </is>
+      </c>
+      <c r="AF331" t="inlineStr">
+        <is>
+          <t>Tempo determinato</t>
+        </is>
+      </c>
+    </row>
+    <row r="332">
+      <c r="A332" t="inlineStr"/>
+      <c r="B332" t="inlineStr"/>
+      <c r="C332" t="inlineStr">
+        <is>
+          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n.1 Dirigente Medico di Oncologia</t>
+        </is>
+      </c>
+      <c r="D332" t="inlineStr">
+        <is>
+          <t>Pubblicazione graduatoria</t>
+        </is>
+      </c>
+      <c r="E332" t="inlineStr"/>
+      <c r="F332" t="inlineStr">
+        <is>
+          <t>Dirigenza medica e veterinaria</t>
+        </is>
+      </c>
+      <c r="G332" t="inlineStr">
+        <is>
+          <t>Dirigente Medico</t>
+        </is>
+      </c>
+      <c r="H332" t="inlineStr">
+        <is>
+          <t>24/02/2023 13:46</t>
+        </is>
+      </c>
+      <c r="I332" t="inlineStr">
+        <is>
+          <t>10/03/2023 13:46</t>
+        </is>
+      </c>
+      <c r="K332" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N332" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P332" t="inlineStr"/>
+      <c r="Q332" t="inlineStr"/>
+      <c r="R332" t="inlineStr"/>
+      <c r="S332" t="inlineStr"/>
+      <c r="T332" t="inlineStr"/>
+      <c r="W332" t="n">
+        <v>0</v>
+      </c>
+      <c r="X332" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y332" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z332" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA332" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC332" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AD332" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE332" t="inlineStr">
+        <is>
+          <t>Avviso Pubblico</t>
+        </is>
+      </c>
+      <c r="AF332" t="inlineStr">
+        <is>
+          <t>Tempo determinato</t>
+        </is>
+      </c>
+    </row>
+    <row r="333">
+      <c r="A333" t="inlineStr"/>
+      <c r="B333" t="inlineStr"/>
+      <c r="C333" t="inlineStr">
+        <is>
+          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n.1 Dirigente Medico di Otorinolaringoiatria</t>
+        </is>
+      </c>
+      <c r="D333" t="inlineStr">
+        <is>
+          <t>Pubblicazione graduatoria</t>
+        </is>
+      </c>
+      <c r="E333" t="inlineStr"/>
+      <c r="F333" t="inlineStr">
+        <is>
+          <t>Dirigenza medica e veterinaria</t>
+        </is>
+      </c>
+      <c r="G333" t="inlineStr">
+        <is>
+          <t>Dirigente Medico</t>
+        </is>
+      </c>
+      <c r="H333" t="inlineStr">
+        <is>
+          <t>24/02/2023 13:43</t>
+        </is>
+      </c>
+      <c r="I333" t="inlineStr">
+        <is>
+          <t>10/03/2023 13:43</t>
+        </is>
+      </c>
+      <c r="K333" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N333" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P333" t="inlineStr"/>
+      <c r="Q333" t="inlineStr"/>
+      <c r="R333" t="inlineStr"/>
+      <c r="S333" t="inlineStr"/>
+      <c r="T333" t="inlineStr"/>
+      <c r="W333" t="n">
+        <v>0</v>
+      </c>
+      <c r="X333" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y333" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z333" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA333" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC333" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AD333" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE333" t="inlineStr">
+        <is>
+          <t>Avviso Pubblico</t>
+        </is>
+      </c>
+      <c r="AF333" t="inlineStr">
+        <is>
+          <t>Tempo determinato</t>
+        </is>
+      </c>
+    </row>
+    <row r="334">
+      <c r="A334" t="inlineStr"/>
+      <c r="B334" t="inlineStr"/>
+      <c r="C334" t="inlineStr">
+        <is>
+          <t>GRADUATORIA AVVISO PUBBLICO, PER TITOLI ED ESAMI, PER LA COPERTURA DI N. 20 POSTI DI COLLABORATORE AMMINISTRATIVO PROFESSIONALE - CAT. D AREA GIURIDICA A TEMPO DETERMINATO CON CONTRATTO DI FORMAZIONE E LAVORO</t>
+        </is>
+      </c>
+      <c r="D334" t="inlineStr">
+        <is>
+          <t>Pubblicazione graduatoria</t>
+        </is>
+      </c>
+      <c r="E334" t="inlineStr"/>
+      <c r="F334" t="inlineStr">
+        <is>
+          <t>D</t>
+        </is>
+      </c>
+      <c r="G334" t="inlineStr">
+        <is>
+          <t>Collaboratore Amministrativo</t>
+        </is>
+      </c>
+      <c r="H334" t="inlineStr">
+        <is>
+          <t>22/02/2023 08:10</t>
+        </is>
+      </c>
+      <c r="I334" t="inlineStr">
+        <is>
+          <t>22/03/2023 08:10</t>
+        </is>
+      </c>
+      <c r="K334" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N334" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P334" t="inlineStr"/>
+      <c r="Q334" t="inlineStr"/>
+      <c r="R334" t="inlineStr"/>
+      <c r="S334" t="inlineStr"/>
+      <c r="T334" t="inlineStr"/>
+      <c r="AC334" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE334" t="inlineStr">
+        <is>
+          <t>Avvisi tempo determinato Comparto</t>
+        </is>
+      </c>
+      <c r="AF334" t="inlineStr">
+        <is>
+          <t>Tempo determinato</t>
+        </is>
+      </c>
+    </row>
+    <row r="335">
+      <c r="A335" t="inlineStr"/>
+      <c r="B335" t="inlineStr"/>
+      <c r="C335" t="inlineStr">
+        <is>
+          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n.1 Dirigente Medico di Neurochirurgia</t>
+        </is>
+      </c>
+      <c r="D335" t="inlineStr">
+        <is>
+          <t>Pubblicazione graduatoria</t>
+        </is>
+      </c>
+      <c r="E335" t="inlineStr"/>
+      <c r="F335" t="inlineStr">
+        <is>
+          <t>Dirigenza medica e veterinaria</t>
+        </is>
+      </c>
+      <c r="G335" t="inlineStr">
+        <is>
+          <t>Dirigente Medico</t>
+        </is>
+      </c>
+      <c r="H335" t="inlineStr">
+        <is>
+          <t>17/02/2023 13:46</t>
+        </is>
+      </c>
+      <c r="I335" t="inlineStr">
+        <is>
+          <t>03/03/2023 13:46</t>
+        </is>
+      </c>
+      <c r="K335" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N335" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P335" t="inlineStr"/>
+      <c r="Q335" t="inlineStr"/>
+      <c r="R335" t="inlineStr"/>
+      <c r="S335" t="inlineStr"/>
+      <c r="T335" t="inlineStr"/>
+      <c r="W335" t="n">
+        <v>0</v>
+      </c>
+      <c r="X335" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y335" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z335" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA335" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC335" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AD335" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE335" t="inlineStr">
+        <is>
+          <t>Avviso Pubblico</t>
+        </is>
+      </c>
+      <c r="AF335" t="inlineStr">
+        <is>
+          <t>Tempo determinato</t>
+        </is>
+      </c>
+    </row>
+    <row r="336">
+      <c r="A336" t="inlineStr"/>
+      <c r="B336" t="inlineStr"/>
+      <c r="C336" t="inlineStr">
+        <is>
+          <t>Avviso pubblico, per soli titoli, per n. 1 Tecnico Sanitario di Radiologia Medica - Area Professionisti della Salute e Funzionari</t>
+        </is>
+      </c>
+      <c r="D336" t="inlineStr">
+        <is>
+          <t>Pubblicazione graduatoria</t>
+        </is>
+      </c>
+      <c r="E336" t="inlineStr"/>
+      <c r="F336" t="inlineStr">
+        <is>
+          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
+        </is>
+      </c>
+      <c r="G336" t="inlineStr">
+        <is>
+          <t>Tecnico Sanitario di Radiologia Medica</t>
+        </is>
+      </c>
+      <c r="H336" t="inlineStr">
+        <is>
+          <t>17/02/2023 13:37</t>
+        </is>
+      </c>
+      <c r="I336" t="inlineStr">
+        <is>
+          <t>03/03/2023 23:59</t>
+        </is>
+      </c>
+      <c r="K336" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N336" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P336" t="inlineStr"/>
+      <c r="Q336" t="inlineStr"/>
+      <c r="R336" t="inlineStr"/>
+      <c r="S336" t="inlineStr"/>
+      <c r="T336" t="inlineStr"/>
+      <c r="W336" t="n">
+        <v>0</v>
+      </c>
+      <c r="X336" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y336" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z336" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA336" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC336" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AD336" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE336" t="inlineStr">
+        <is>
+          <t>Avviso Pubblico</t>
+        </is>
+      </c>
+      <c r="AF336" t="inlineStr">
+        <is>
+          <t>Tempo determinato</t>
+        </is>
+      </c>
+    </row>
+    <row r="337">
+      <c r="A337" t="inlineStr"/>
+      <c r="B337" t="inlineStr"/>
+      <c r="C337" t="inlineStr">
+        <is>
+          <t>Azienda Zero - Graduatoria concorso pubblico, per titoli ed esami, per n. 22 posti di Collaboratore Tecnico Professionale - Informatico (cat.D)</t>
+        </is>
+      </c>
+      <c r="D337" t="inlineStr">
+        <is>
+          <t>Pubblicazione graduatoria</t>
+        </is>
+      </c>
+      <c r="E337" t="inlineStr"/>
+      <c r="F337" t="inlineStr">
+        <is>
+          <t>D</t>
+        </is>
+      </c>
+      <c r="G337" t="inlineStr">
+        <is>
+          <t>Collaboratore Tecnico Professionale</t>
+        </is>
+      </c>
+      <c r="H337" t="inlineStr">
+        <is>
+          <t>14/02/2023 13:56</t>
+        </is>
+      </c>
+      <c r="I337" t="inlineStr">
+        <is>
+          <t>14/03/2023 13:56</t>
+        </is>
+      </c>
+      <c r="K337" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N337" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P337" t="inlineStr"/>
+      <c r="Q337" t="inlineStr"/>
+      <c r="R337" t="inlineStr"/>
+      <c r="S337" t="inlineStr"/>
+      <c r="T337" t="inlineStr"/>
+      <c r="AC337" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE337" t="inlineStr">
+        <is>
+          <t>Concorsi Comparto</t>
+        </is>
+      </c>
+      <c r="AF337" t="inlineStr">
+        <is>
+          <t>Tempo indeterminato</t>
+        </is>
+      </c>
+    </row>
+    <row r="338">
+      <c r="A338" t="inlineStr"/>
+      <c r="B338" t="inlineStr"/>
+      <c r="C338" t="inlineStr">
+        <is>
+          <t>AZIENDA ZERO - GRADUATORIA CONCORSO PUBBLICO PER TITOLI ED ESAMI PER LA COPERTURA DI N. 18 POSTI DI DIRIGENTE MEDICO – DISCIPLINA DI NEFROLOGIA</t>
+        </is>
+      </c>
+      <c r="D338" t="inlineStr">
+        <is>
+          <t>Pubblicazione graduatoria</t>
+        </is>
+      </c>
+      <c r="E338" t="inlineStr"/>
+      <c r="F338" t="inlineStr">
+        <is>
+          <t>Dirigenza medica e veterinaria</t>
+        </is>
+      </c>
+      <c r="G338" t="inlineStr">
+        <is>
+          <t>Dirigente Medico</t>
+        </is>
+      </c>
+      <c r="H338" t="inlineStr">
+        <is>
+          <t>07/02/2023 11:42</t>
+        </is>
+      </c>
+      <c r="I338" t="inlineStr">
+        <is>
+          <t>07/03/2023 11:42</t>
+        </is>
+      </c>
+      <c r="K338" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N338" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P338" t="inlineStr"/>
+      <c r="Q338" t="inlineStr"/>
+      <c r="R338" t="inlineStr"/>
+      <c r="S338" t="inlineStr"/>
+      <c r="T338" t="inlineStr"/>
+      <c r="AC338" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE338" t="inlineStr">
+        <is>
+          <t>Concorsi Dirigenza</t>
+        </is>
+      </c>
+      <c r="AF338" t="inlineStr">
+        <is>
+          <t>Tempo indeterminato</t>
+        </is>
+      </c>
+    </row>
+    <row r="339">
+      <c r="A339" t="inlineStr"/>
+      <c r="B339" t="inlineStr"/>
+      <c r="C339" t="inlineStr">
+        <is>
+          <t>AVVISO DI PROCEDURA COMPARATIVA PER CONFERIMENTO DI BORSA DI STUDIO PER PERSONA IN POSSESSO DI LAUREA IN FARMACIA OSPEDALIERA O CHIMICA E TECNOLOGIA FARMACEUTICA.</t>
+        </is>
+      </c>
+      <c r="D339" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E339" t="inlineStr"/>
+      <c r="F339" t="inlineStr">
+        <is>
+          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Tecnico</t>
+        </is>
+      </c>
+      <c r="G339" t="inlineStr">
+        <is>
+          <t>Assistente Informatico</t>
+        </is>
+      </c>
+      <c r="H339" t="inlineStr">
+        <is>
+          <t>01/02/2023 11:25</t>
+        </is>
+      </c>
+      <c r="I339" t="inlineStr">
+        <is>
+          <t>15/02/2023 23:59</t>
+        </is>
+      </c>
+      <c r="K339" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N339" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P339" t="inlineStr"/>
+      <c r="Q339" t="inlineStr"/>
+      <c r="R339" t="inlineStr"/>
+      <c r="S339" t="inlineStr"/>
+      <c r="T339" t="inlineStr"/>
+      <c r="AC339" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE339" t="inlineStr">
+        <is>
+          <t>Borse di Studio</t>
+        </is>
+      </c>
+      <c r="AF339" t="inlineStr">
+        <is>
+          <t>Borsa di studio</t>
+        </is>
+      </c>
+    </row>
+    <row r="340">
+      <c r="A340" t="inlineStr"/>
+      <c r="B340" t="inlineStr"/>
+      <c r="C340" t="inlineStr">
+        <is>
+          <t>AVVISO DI SELEZIONE PUBBLICA PER CONFERIMENTO INCARICHI LIBERO-PROFESSIONALI A MEDICI - ANNO 2023</t>
+        </is>
+      </c>
+      <c r="D340" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E340" t="inlineStr"/>
+      <c r="F340" t="inlineStr">
+        <is>
+          <t>Dirigenza medica e veterinaria</t>
+        </is>
+      </c>
+      <c r="G340" t="inlineStr">
+        <is>
+          <t>Dirigente Medico</t>
+        </is>
+      </c>
+      <c r="H340" t="inlineStr">
+        <is>
+          <t>26/01/2023 15:10</t>
+        </is>
+      </c>
+      <c r="I340" t="inlineStr">
+        <is>
+          <t>31/12/2023 23:59</t>
+        </is>
+      </c>
+      <c r="K340" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N340" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P340" t="inlineStr"/>
+      <c r="Q340" t="inlineStr"/>
+      <c r="R340" t="inlineStr"/>
+      <c r="S340" t="inlineStr"/>
+      <c r="T340" t="inlineStr"/>
+      <c r="AC340" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE340" t="inlineStr">
+        <is>
+          <t>Incarichi libero professionali</t>
+        </is>
+      </c>
+      <c r="AF340" t="inlineStr">
+        <is>
+          <t>Lavoro autonomo</t>
+        </is>
+      </c>
+    </row>
+    <row r="341">
+      <c r="A341" t="inlineStr"/>
+      <c r="B341" t="inlineStr"/>
+      <c r="C341" t="inlineStr">
+        <is>
+          <t>Avviso Pubblico per Stabilizzazione personale precario ruolo sanitario e socio sanitario ai sensi art. 1, c. 268, lett. b), L.234/2021, come modificato da art.1, c.528, L. 197/2022</t>
+        </is>
+      </c>
+      <c r="D341" t="inlineStr">
+        <is>
+          <t>Pubblicazione graduatoria</t>
+        </is>
+      </c>
+      <c r="E341" t="inlineStr"/>
+      <c r="F341" t="inlineStr">
+        <is>
+          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Tecnico</t>
+        </is>
+      </c>
+      <c r="G341" t="inlineStr">
+        <is>
+          <t>Assistente Informatico</t>
+        </is>
+      </c>
+      <c r="H341" t="inlineStr">
+        <is>
+          <t>20/01/2023 12:47</t>
+        </is>
+      </c>
+      <c r="I341" t="inlineStr">
+        <is>
+          <t>06/02/2023 23:59</t>
+        </is>
+      </c>
+      <c r="K341" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N341" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P341" t="inlineStr"/>
+      <c r="Q341" t="inlineStr"/>
+      <c r="R341" t="inlineStr"/>
+      <c r="S341" t="inlineStr"/>
+      <c r="T341" t="inlineStr"/>
+      <c r="W341" t="n">
+        <v>0</v>
+      </c>
+      <c r="X341" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y341" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z341" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA341" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC341" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AD341" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE341" t="inlineStr">
+        <is>
+          <t>Avviso Pubblico</t>
+        </is>
+      </c>
+      <c r="AF341" t="inlineStr">
+        <is>
+          <t>Tempo determinato</t>
+        </is>
+      </c>
+    </row>
+    <row r="342">
+      <c r="A342" t="inlineStr"/>
+      <c r="B342" t="inlineStr"/>
+      <c r="C342" t="inlineStr">
+        <is>
+          <t>AZIENDA ZERO - GRADUATORIA CONCORSO PUBBLICO PER TITOLI ED ESAMI PER LA COPERTURA DI N. 34 POSTI DI DIRIGENTE MEDICO – DISCIPLINA DI PEDIATRIA</t>
+        </is>
+      </c>
+      <c r="D342" t="inlineStr">
+        <is>
+          <t>Pubblicazione graduatoria</t>
+        </is>
+      </c>
+      <c r="E342" t="inlineStr"/>
+      <c r="F342" t="inlineStr">
+        <is>
+          <t>Dirigenza medica e veterinaria</t>
+        </is>
+      </c>
+      <c r="G342" t="inlineStr">
+        <is>
+          <t>Dirigente Medico</t>
+        </is>
+      </c>
+      <c r="H342" t="inlineStr">
+        <is>
+          <t>13/01/2023 11:55</t>
+        </is>
+      </c>
+      <c r="I342" t="inlineStr">
+        <is>
+          <t>13/02/2023 11:55</t>
+        </is>
+      </c>
+      <c r="K342" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N342" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P342" t="inlineStr"/>
+      <c r="Q342" t="inlineStr"/>
+      <c r="R342" t="inlineStr"/>
+      <c r="S342" t="inlineStr"/>
+      <c r="T342" t="inlineStr"/>
+      <c r="AC342" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE342" t="inlineStr">
+        <is>
+          <t>Concorsi Dirigenza</t>
+        </is>
+      </c>
+      <c r="AF342" t="inlineStr">
+        <is>
+          <t>Tempo indeterminato</t>
+        </is>
+      </c>
+    </row>
+    <row r="343">
+      <c r="A343" t="inlineStr"/>
+      <c r="B343" t="inlineStr"/>
+      <c r="C343" t="inlineStr">
+        <is>
+          <t xml:space="preserve">AZIENDA ZERO - GRADUATORIA CONCORSO  PUBBLICO PER TITOLI ED ESAMI PER LA COPERTURA DI N. 42 POSTI DI  DIRIGENTE 
+MEDICO – DISCIPLINA DI MEDICINA INTERNA
+</t>
+        </is>
+      </c>
+      <c r="D343" t="inlineStr">
+        <is>
+          <t>Pubblicazione graduatoria</t>
+        </is>
+      </c>
+      <c r="E343" t="inlineStr"/>
+      <c r="F343" t="inlineStr">
+        <is>
+          <t>Dirigenza medica e veterinaria</t>
+        </is>
+      </c>
+      <c r="G343" t="inlineStr">
+        <is>
+          <t>Dirigente Medico</t>
+        </is>
+      </c>
+      <c r="H343" t="inlineStr">
+        <is>
+          <t>13/01/2023 11:45</t>
+        </is>
+      </c>
+      <c r="I343" t="inlineStr">
+        <is>
+          <t>13/02/2023 11:45</t>
+        </is>
+      </c>
+      <c r="K343" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N343" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P343" t="inlineStr"/>
+      <c r="Q343" t="inlineStr"/>
+      <c r="R343" t="inlineStr"/>
+      <c r="S343" t="inlineStr"/>
+      <c r="T343" t="inlineStr"/>
+      <c r="AC343" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE343" t="inlineStr">
+        <is>
+          <t>Concorsi Dirigenza</t>
+        </is>
+      </c>
+      <c r="AF343" t="inlineStr">
+        <is>
+          <t>Tempo indeterminato</t>
+        </is>
+      </c>
+    </row>
+    <row r="344">
+      <c r="A344" t="inlineStr"/>
+      <c r="B344" t="inlineStr"/>
+      <c r="C344" t="inlineStr">
+        <is>
+          <t>AZIENDA ZERO - GRADUATORIA CONCORSO PUBBLICO, PER TITOLI ED ESAMI, PER LA COPERTURA Dl N. 151 POSTI Dl ASSISTENTE AMMINISTRATIVO - CAT. C</t>
+        </is>
+      </c>
+      <c r="D344" t="inlineStr">
+        <is>
+          <t>Pubblicazione graduatoria</t>
+        </is>
+      </c>
+      <c r="E344" t="inlineStr"/>
+      <c r="F344" t="inlineStr">
+        <is>
+          <t>Area degli Assistenti - ruolo amministrativo</t>
+        </is>
+      </c>
+      <c r="G344" t="inlineStr">
+        <is>
+          <t>Assistente Amministrativo</t>
+        </is>
+      </c>
+      <c r="H344" t="inlineStr">
+        <is>
+          <t>13/01/2023 11:41</t>
+        </is>
+      </c>
+      <c r="I344" t="inlineStr">
+        <is>
+          <t>13/02/2023 11:41</t>
+        </is>
+      </c>
+      <c r="K344" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N344" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P344" t="inlineStr"/>
+      <c r="Q344" t="inlineStr"/>
+      <c r="R344" t="inlineStr"/>
+      <c r="S344" t="inlineStr"/>
+      <c r="T344" t="inlineStr"/>
+      <c r="AC344" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE344" t="inlineStr">
+        <is>
+          <t>Concorsi Comparto</t>
+        </is>
+      </c>
+      <c r="AF344" t="inlineStr">
+        <is>
+          <t>Tempo indeterminato</t>
+        </is>
+      </c>
+    </row>
+    <row r="345">
+      <c r="A345" t="inlineStr"/>
+      <c r="B345" t="inlineStr"/>
+      <c r="C345" t="inlineStr">
+        <is>
+          <t>Avviso pubblico per n. 1 posto di Collaboratore Professionale Sanitario - Tecnico di Neurofisiopatologia - cat. D</t>
+        </is>
+      </c>
+      <c r="D345" t="inlineStr">
+        <is>
+          <t>Pubblicazione graduatoria</t>
+        </is>
+      </c>
+      <c r="E345" t="inlineStr"/>
+      <c r="F345" t="inlineStr">
+        <is>
+          <t>D</t>
+        </is>
+      </c>
+      <c r="G345" t="inlineStr">
+        <is>
+          <t>C.P.S. Tecnico di Neurofisiopatologia</t>
+        </is>
+      </c>
+      <c r="H345" t="inlineStr">
+        <is>
+          <t>30/12/2022 12:37</t>
+        </is>
+      </c>
+      <c r="I345" t="inlineStr">
+        <is>
+          <t>13/01/2023 12:37</t>
+        </is>
+      </c>
+      <c r="K345" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N345" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P345" t="inlineStr"/>
+      <c r="Q345" t="inlineStr"/>
+      <c r="R345" t="inlineStr"/>
+      <c r="S345" t="inlineStr"/>
+      <c r="T345" t="inlineStr"/>
+      <c r="W345" t="n">
+        <v>0</v>
+      </c>
+      <c r="X345" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y345" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z345" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA345" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC345" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AD345" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE345" t="inlineStr">
+        <is>
+          <t>Avviso Pubblico</t>
+        </is>
+      </c>
+      <c r="AF345" t="inlineStr">
+        <is>
+          <t>Tempo determinato</t>
+        </is>
+      </c>
+    </row>
+    <row r="346">
+      <c r="A346" t="inlineStr"/>
+      <c r="B346" t="inlineStr"/>
+      <c r="C346" t="inlineStr">
+        <is>
+          <t>Avviso pubblico di mobilità volontaria per n. 1 posto di Collaboratore Tecnico Professionale cat. D</t>
+        </is>
+      </c>
+      <c r="D346" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E346" t="inlineStr"/>
+      <c r="F346" t="inlineStr">
+        <is>
+          <t>D</t>
+        </is>
+      </c>
+      <c r="G346" t="inlineStr">
+        <is>
+          <t>Collaboratore Tecnico Professionale</t>
+        </is>
+      </c>
+      <c r="H346" t="inlineStr">
+        <is>
+          <t>30/12/2022 09:52</t>
+        </is>
+      </c>
+      <c r="I346" t="inlineStr">
+        <is>
+          <t>29/01/2023 09:52</t>
+        </is>
+      </c>
+      <c r="K346" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N346" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P346" t="inlineStr"/>
+      <c r="Q346" t="inlineStr"/>
+      <c r="R346" t="inlineStr"/>
+      <c r="S346" t="inlineStr"/>
+      <c r="T346" t="inlineStr"/>
+      <c r="W346" t="n">
+        <v>0</v>
+      </c>
+      <c r="X346" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y346" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z346" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA346" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC346" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AD346" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE346" t="inlineStr">
+        <is>
+          <t>Avviso di mobilità da altro ente</t>
+        </is>
+      </c>
+      <c r="AF346" t="inlineStr">
+        <is>
+          <t>Tempo indeterminato</t>
+        </is>
+      </c>
+    </row>
+    <row r="347">
+      <c r="A347" t="inlineStr"/>
+      <c r="B347" t="inlineStr"/>
+      <c r="C347" t="inlineStr">
+        <is>
+          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n.1 Dirigente Medico di Medicina Fisica e Riabilitazione</t>
+        </is>
+      </c>
+      <c r="D347" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E347" t="inlineStr"/>
+      <c r="F347" t="inlineStr">
+        <is>
+          <t>Dirigenza medica e veterinaria</t>
+        </is>
+      </c>
+      <c r="G347" t="inlineStr">
+        <is>
+          <t>Dirigente Medico</t>
+        </is>
+      </c>
+      <c r="H347" t="inlineStr">
+        <is>
+          <t>23/12/2022 13:22</t>
+        </is>
+      </c>
+      <c r="I347" t="inlineStr">
+        <is>
+          <t>06/01/2023 23:59</t>
+        </is>
+      </c>
+      <c r="K347" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N347" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P347" t="inlineStr"/>
+      <c r="Q347" t="inlineStr"/>
+      <c r="R347" t="inlineStr"/>
+      <c r="S347" t="inlineStr"/>
+      <c r="T347" t="inlineStr"/>
+      <c r="W347" t="n">
+        <v>0</v>
+      </c>
+      <c r="X347" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y347" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z347" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA347" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC347" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AD347" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE347" t="inlineStr">
+        <is>
+          <t>Avvisi tempo determinato Dirigenza</t>
+        </is>
+      </c>
+      <c r="AF347" t="inlineStr">
+        <is>
+          <t>Tempo determinato</t>
+        </is>
+      </c>
+    </row>
+    <row r="348">
+      <c r="A348" t="inlineStr"/>
+      <c r="B348" t="inlineStr"/>
+      <c r="C348" t="inlineStr">
+        <is>
+          <t>Tabella triennale avvisi, concorsi e procedure comparative aggiornata a dicembre 2022</t>
+        </is>
+      </c>
+      <c r="D348" t="inlineStr">
+        <is>
+          <t>Pubblicato</t>
+        </is>
+      </c>
+      <c r="E348" t="inlineStr">
+        <is>
+          <t>Tabella triennale avvisi, concorsi e procedure comparative aggiornata a dicembre 2022</t>
+        </is>
+      </c>
+      <c r="F348" t="inlineStr">
+        <is>
+          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
+        </is>
+      </c>
+      <c r="G348" t="inlineStr">
+        <is>
+          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
+        </is>
+      </c>
+      <c r="H348" t="inlineStr">
+        <is>
+          <t>21/12/2022 13:46</t>
+        </is>
+      </c>
+      <c r="I348" t="inlineStr">
+        <is>
+          <t>21/01/2027 13:46</t>
+        </is>
+      </c>
+      <c r="K348" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N348" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P348" t="inlineStr"/>
+      <c r="Q348" t="inlineStr"/>
+      <c r="R348" t="inlineStr"/>
+      <c r="S348" t="inlineStr"/>
+      <c r="T348" t="inlineStr"/>
+      <c r="AC348" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE348" t="inlineStr">
+        <is>
+          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
+        </is>
+      </c>
+      <c r="AF348" t="inlineStr">
+        <is>
+          <t>Non definito</t>
+        </is>
+      </c>
+    </row>
+    <row r="349">
+      <c r="A349" t="inlineStr"/>
+      <c r="B349" t="inlineStr"/>
+      <c r="C349" t="inlineStr">
+        <is>
+          <t>AZIENDA ZERO - GRADUATORIA CONCORSO PUBBLICO PER N. 19 POSTI DI DIRIGENTE MEDICO DISCIPLINA DI MALATTIE DELL'APPARATO RESPIRATORIO</t>
+        </is>
+      </c>
+      <c r="D349" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E349" t="inlineStr"/>
+      <c r="F349" t="inlineStr">
+        <is>
+          <t>Dirigenza medica e veterinaria</t>
+        </is>
+      </c>
+      <c r="G349" t="inlineStr">
+        <is>
+          <t>Dirigente Medico</t>
+        </is>
+      </c>
+      <c r="H349" t="inlineStr">
+        <is>
+          <t>21/12/2022 12:55</t>
+        </is>
+      </c>
+      <c r="I349" t="inlineStr">
+        <is>
+          <t>21/01/2023 12:55</t>
+        </is>
+      </c>
+      <c r="K349" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N349" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P349" t="inlineStr"/>
+      <c r="Q349" t="inlineStr"/>
+      <c r="R349" t="inlineStr"/>
+      <c r="S349" t="inlineStr"/>
+      <c r="T349" t="inlineStr"/>
+      <c r="AC349" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE349" t="inlineStr">
+        <is>
+          <t>Concorsi Dirigenza</t>
+        </is>
+      </c>
+      <c r="AF349" t="inlineStr">
+        <is>
+          <t>Tempo indeterminato</t>
+        </is>
+      </c>
+    </row>
+    <row r="350">
+      <c r="A350" t="inlineStr"/>
+      <c r="B350" t="inlineStr"/>
+      <c r="C350" t="inlineStr">
+        <is>
+          <t>AZIENDA ZERO - GRADUATORIA CONCORSO PUBBLICO PER N. 61 POSTI DI DIRIGENTE MEDICO DISCIPLINA DI PSICHIATRIA</t>
+        </is>
+      </c>
+      <c r="D350" t="inlineStr">
+        <is>
+          <t>Pubblicazione graduatoria</t>
+        </is>
+      </c>
+      <c r="E350" t="inlineStr"/>
+      <c r="F350" t="inlineStr">
+        <is>
+          <t>Dirigenza medica e veterinaria</t>
+        </is>
+      </c>
+      <c r="G350" t="inlineStr">
+        <is>
+          <t>Dirigente Medico</t>
+        </is>
+      </c>
+      <c r="H350" t="inlineStr">
+        <is>
+          <t>21/12/2022 12:47</t>
+        </is>
+      </c>
+      <c r="I350" t="inlineStr">
+        <is>
+          <t>21/01/2023 12:47</t>
+        </is>
+      </c>
+      <c r="K350" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N350" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P350" t="inlineStr"/>
+      <c r="Q350" t="inlineStr"/>
+      <c r="R350" t="inlineStr"/>
+      <c r="S350" t="inlineStr"/>
+      <c r="T350" t="inlineStr"/>
+      <c r="AC350" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE350" t="inlineStr">
+        <is>
+          <t>Concorsi Dirigenza</t>
+        </is>
+      </c>
+      <c r="AF350" t="inlineStr">
+        <is>
+          <t>Tempo indeterminato</t>
+        </is>
+      </c>
+    </row>
+    <row r="351">
+      <c r="A351" t="inlineStr"/>
+      <c r="B351" t="inlineStr"/>
+      <c r="C351" t="inlineStr">
+        <is>
+          <t>AZIENDA ZERO - GRADUATORIA CONCORSO PUBBLICO PER N. 46 POSTI DI DIRIGENTE MEDICO DISCIPLINA DI RADIODIAGNOSTICA</t>
+        </is>
+      </c>
+      <c r="D351" t="inlineStr">
+        <is>
+          <t>Pubblicazione graduatoria</t>
+        </is>
+      </c>
+      <c r="E351" t="inlineStr"/>
+      <c r="F351" t="inlineStr">
+        <is>
+          <t>Dirigenza medica e veterinaria</t>
+        </is>
+      </c>
+      <c r="G351" t="inlineStr">
+        <is>
+          <t>Dirigente Medico</t>
+        </is>
+      </c>
+      <c r="H351" t="inlineStr">
+        <is>
+          <t>21/12/2022 11:04</t>
+        </is>
+      </c>
+      <c r="I351" t="inlineStr">
+        <is>
+          <t>21/01/2023 11:04</t>
+        </is>
+      </c>
+      <c r="K351" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N351" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P351" t="inlineStr"/>
+      <c r="Q351" t="inlineStr"/>
+      <c r="R351" t="inlineStr"/>
+      <c r="S351" t="inlineStr"/>
+      <c r="T351" t="inlineStr"/>
+      <c r="AC351" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE351" t="inlineStr">
+        <is>
+          <t>Concorsi Dirigenza</t>
+        </is>
+      </c>
+      <c r="AF351" t="inlineStr">
+        <is>
+          <t>Tempo indeterminato</t>
+        </is>
+      </c>
+    </row>
+    <row r="352">
+      <c r="A352" t="inlineStr"/>
+      <c r="B352" t="inlineStr"/>
+      <c r="C352" t="inlineStr">
+        <is>
+          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 1 Collaboratore Professionale Sanitario - Assistente Sanitario - cat. D</t>
+        </is>
+      </c>
+      <c r="D352" t="inlineStr">
+        <is>
+          <t>Pubblicazione graduatoria</t>
+        </is>
+      </c>
+      <c r="E352" t="inlineStr"/>
+      <c r="F352" t="inlineStr">
+        <is>
+          <t>D</t>
+        </is>
+      </c>
+      <c r="G352" t="inlineStr">
+        <is>
+          <t>C.P.S. Assistente Sanitario</t>
+        </is>
+      </c>
+      <c r="H352" t="inlineStr">
+        <is>
+          <t>19/12/2022 10:42</t>
+        </is>
+      </c>
+      <c r="I352" t="inlineStr">
+        <is>
+          <t>30/12/2022 23:59</t>
+        </is>
+      </c>
+      <c r="K352" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N352" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P352" t="inlineStr"/>
+      <c r="Q352" t="inlineStr"/>
+      <c r="R352" t="inlineStr"/>
+      <c r="S352" t="inlineStr"/>
+      <c r="T352" t="inlineStr"/>
+      <c r="W352" t="n">
+        <v>0</v>
+      </c>
+      <c r="X352" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y352" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z352" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA352" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC352" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AD352" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE352" t="inlineStr">
+        <is>
+          <t>Avviso Pubblico</t>
+        </is>
+      </c>
+      <c r="AF352" t="inlineStr">
+        <is>
+          <t>Tempo determinato</t>
+        </is>
+      </c>
+    </row>
+    <row r="353">
+      <c r="A353" t="inlineStr"/>
+      <c r="B353" t="inlineStr"/>
+      <c r="C353" t="inlineStr">
+        <is>
+          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n.1 Dirigente Medico di Neuroradiologia</t>
+        </is>
+      </c>
+      <c r="D353" t="inlineStr">
+        <is>
+          <t>Pubblicazione graduatoria</t>
+        </is>
+      </c>
+      <c r="E353" t="inlineStr"/>
+      <c r="F353" t="inlineStr">
+        <is>
+          <t>Dirigenza medica e veterinaria</t>
+        </is>
+      </c>
+      <c r="G353" t="inlineStr">
+        <is>
+          <t>Dirigente Medico</t>
+        </is>
+      </c>
+      <c r="H353" t="inlineStr">
+        <is>
+          <t>09/12/2022 13:27</t>
+        </is>
+      </c>
+      <c r="I353" t="inlineStr">
+        <is>
+          <t>23/12/2022 23:59</t>
+        </is>
+      </c>
+      <c r="K353" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N353" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P353" t="inlineStr"/>
+      <c r="Q353" t="inlineStr"/>
+      <c r="R353" t="inlineStr"/>
+      <c r="S353" t="inlineStr"/>
+      <c r="T353" t="inlineStr"/>
+      <c r="W353" t="n">
+        <v>0</v>
+      </c>
+      <c r="X353" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y353" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z353" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA353" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC353" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AD353" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE353" t="inlineStr">
+        <is>
+          <t>Avviso Pubblico</t>
+        </is>
+      </c>
+      <c r="AF353" t="inlineStr">
+        <is>
+          <t>Tempo determinato</t>
+        </is>
+      </c>
+    </row>
+    <row r="354">
+      <c r="A354" t="inlineStr"/>
+      <c r="B354" t="inlineStr"/>
+      <c r="C354" t="inlineStr">
+        <is>
+          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di un Dirigente Medico di Oftalmologia</t>
+        </is>
+      </c>
+      <c r="D354" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E354" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di un Dirigente Medico di Oftalmologia&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="F354" t="inlineStr">
+        <is>
+          <t>Dirigenza medica e veterinaria</t>
+        </is>
+      </c>
+      <c r="G354" t="inlineStr">
+        <is>
+          <t>Dirigente Medico</t>
+        </is>
+      </c>
+      <c r="H354" t="inlineStr">
+        <is>
+          <t>09/12/2022 13:25</t>
+        </is>
+      </c>
+      <c r="I354" t="inlineStr">
+        <is>
+          <t>23/12/2022 23:59</t>
+        </is>
+      </c>
+      <c r="K354" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N354" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P354" t="inlineStr"/>
+      <c r="Q354" t="inlineStr"/>
+      <c r="R354" t="inlineStr"/>
+      <c r="S354" t="inlineStr"/>
+      <c r="T354" t="inlineStr"/>
+      <c r="W354" t="n">
+        <v>0</v>
+      </c>
+      <c r="X354" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y354" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z354" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA354" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC354" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AD354" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE354" t="inlineStr">
+        <is>
+          <t>Avviso Pubblico</t>
+        </is>
+      </c>
+      <c r="AF354" t="inlineStr">
+        <is>
+          <t>Tempo determinato</t>
+        </is>
+      </c>
+    </row>
+    <row r="355">
+      <c r="A355" t="inlineStr"/>
+      <c r="B355" t="inlineStr"/>
+      <c r="C355" t="inlineStr">
+        <is>
+          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 1 C.P.S. - Fisioterapista - cat. D</t>
+        </is>
+      </c>
+      <c r="D355" t="inlineStr">
+        <is>
+          <t>Pubblicazione graduatoria</t>
+        </is>
+      </c>
+      <c r="E355" t="inlineStr"/>
+      <c r="F355" t="inlineStr">
+        <is>
+          <t>D</t>
+        </is>
+      </c>
+      <c r="G355" t="inlineStr">
+        <is>
+          <t>C.P.S. Fisioterapista</t>
+        </is>
+      </c>
+      <c r="H355" t="inlineStr">
+        <is>
+          <t>11/11/2022 13:17</t>
+        </is>
+      </c>
+      <c r="I355" t="inlineStr">
+        <is>
+          <t>25/11/2022 23:59</t>
+        </is>
+      </c>
+      <c r="K355" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N355" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P355" t="inlineStr"/>
+      <c r="Q355" t="inlineStr"/>
+      <c r="R355" t="inlineStr"/>
+      <c r="S355" t="inlineStr"/>
+      <c r="T355" t="inlineStr"/>
+      <c r="W355" t="n">
+        <v>0</v>
+      </c>
+      <c r="X355" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y355" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z355" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA355" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC355" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AD355" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE355" t="inlineStr">
+        <is>
+          <t>Avviso Pubblico</t>
+        </is>
+      </c>
+      <c r="AF355" t="inlineStr">
+        <is>
+          <t>Tempo determinato</t>
+        </is>
+      </c>
+    </row>
+    <row r="356">
+      <c r="A356" t="inlineStr"/>
+      <c r="B356" t="inlineStr"/>
+      <c r="C356" t="inlineStr">
+        <is>
+          <t>AZIENDA ZERO - GRADUATORIA CONCORSO PUBBLICO PER N. 16 POSTI DI DIRIGENTE MEDICO
+DISCIPLINA DI PATOLOGIA CLINICA (Laboratorio di Analisi Chimico-Cliniche e Microbiologia) - SPECIALIZZANDI</t>
+        </is>
+      </c>
+      <c r="D356" t="inlineStr">
+        <is>
+          <t>Pubblicazione graduatoria</t>
+        </is>
+      </c>
+      <c r="E356" t="inlineStr"/>
+      <c r="F356" t="inlineStr">
+        <is>
+          <t>Dirigenza medica e veterinaria</t>
+        </is>
+      </c>
+      <c r="G356" t="inlineStr">
+        <is>
+          <t>Dirigente Medico</t>
+        </is>
+      </c>
+      <c r="H356" t="inlineStr">
+        <is>
+          <t>10/11/2022 08:40</t>
+        </is>
+      </c>
+      <c r="I356" t="inlineStr">
+        <is>
+          <t>10/12/2022 08:40</t>
+        </is>
+      </c>
+      <c r="K356" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N356" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P356" t="inlineStr"/>
+      <c r="Q356" t="inlineStr"/>
+      <c r="R356" t="inlineStr"/>
+      <c r="S356" t="inlineStr"/>
+      <c r="T356" t="inlineStr"/>
+      <c r="AC356" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE356" t="inlineStr">
+        <is>
+          <t>Concorsi Dirigenza</t>
+        </is>
+      </c>
+      <c r="AF356" t="inlineStr">
+        <is>
+          <t>Tempo indeterminato</t>
+        </is>
+      </c>
+    </row>
+    <row r="357">
+      <c r="A357" t="inlineStr"/>
+      <c r="B357" t="inlineStr"/>
+      <c r="C357" t="inlineStr">
+        <is>
+          <t>AZIENDA ZERO - GRADUATORIA CONCORSO PUBBLICO, PER TITOLI ED ESAMI, PER LA COPERTURA DI N. 11 POSTI DI DIRIGENTE MEDICO – DISCIPLINA DI EMATOLOGIA - SPECIALIZZANDI</t>
+        </is>
+      </c>
+      <c r="D357" t="inlineStr">
+        <is>
+          <t>Pubblicazione graduatoria</t>
+        </is>
+      </c>
+      <c r="E357" t="inlineStr"/>
+      <c r="F357" t="inlineStr">
+        <is>
+          <t>Dirigenza medica e veterinaria</t>
+        </is>
+      </c>
+      <c r="G357" t="inlineStr">
+        <is>
+          <t>Dirigente Medico</t>
+        </is>
+      </c>
+      <c r="H357" t="inlineStr">
+        <is>
+          <t>10/11/2022 08:37</t>
+        </is>
+      </c>
+      <c r="I357" t="inlineStr">
+        <is>
+          <t>10/12/2022 08:37</t>
+        </is>
+      </c>
+      <c r="K357" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N357" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P357" t="inlineStr"/>
+      <c r="Q357" t="inlineStr"/>
+      <c r="R357" t="inlineStr"/>
+      <c r="S357" t="inlineStr"/>
+      <c r="T357" t="inlineStr"/>
+      <c r="AC357" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE357" t="inlineStr">
+        <is>
+          <t>Concorsi Dirigenza</t>
+        </is>
+      </c>
+      <c r="AF357" t="inlineStr">
+        <is>
+          <t>Tempo indeterminato</t>
+        </is>
+      </c>
+    </row>
+    <row r="358">
+      <c r="A358" t="inlineStr"/>
+      <c r="B358" t="inlineStr"/>
+      <c r="C358" t="inlineStr">
+        <is>
+          <t>AZIENDA ZERO - GRADUATORIA CONCORSO PUBBLICO, PER TITOLI ED ESAMI, PER LA COPERTURA DI N. 66 POSTI DI COLLABORATORE PROFESSIONALE SANITARIO - TECNICO SANITARIO DI RADIOLOGIA MEDICA - CAT. D</t>
+        </is>
+      </c>
+      <c r="D358" t="inlineStr">
+        <is>
+          <t>Pubblicazione graduatoria</t>
+        </is>
+      </c>
+      <c r="E358" t="inlineStr"/>
+      <c r="F358" t="inlineStr">
+        <is>
+          <t>D</t>
+        </is>
+      </c>
+      <c r="G358" t="inlineStr">
+        <is>
+          <t>C.P.S. Tecnico Sanitario di Radiologia Medica</t>
+        </is>
+      </c>
+      <c r="H358" t="inlineStr">
+        <is>
+          <t>31/10/2022 14:54</t>
+        </is>
+      </c>
+      <c r="I358" t="inlineStr">
+        <is>
+          <t>30/11/2022 14:54</t>
+        </is>
+      </c>
+      <c r="K358" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N358" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P358" t="inlineStr"/>
+      <c r="Q358" t="inlineStr"/>
+      <c r="R358" t="inlineStr"/>
+      <c r="S358" t="inlineStr"/>
+      <c r="T358" t="inlineStr"/>
+      <c r="AC358" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE358" t="inlineStr">
+        <is>
+          <t>Avvisi tempo determinato Comparto</t>
+        </is>
+      </c>
+      <c r="AF358" t="inlineStr">
+        <is>
+          <t>Tempo indeterminato</t>
+        </is>
+      </c>
+    </row>
+    <row r="359">
+      <c r="A359" t="inlineStr"/>
+      <c r="B359" t="inlineStr"/>
+      <c r="C359" t="inlineStr">
+        <is>
+          <t>AZIENDA ZERO - GRADUATORIA CONCORSO PUBBLICO, PER TITOLI ED ESAMI, PER LA COPERTURA DI N. 8 POSTI DI
+COLLABORATORE PROFESSIONALE SANITARIO - TECNICO AUDIOMETRISTA - CAT. D</t>
+        </is>
+      </c>
+      <c r="D359" t="inlineStr">
+        <is>
+          <t>Pubblicazione graduatoria</t>
+        </is>
+      </c>
+      <c r="E359" t="inlineStr"/>
+      <c r="F359" t="inlineStr">
+        <is>
+          <t>D</t>
+        </is>
+      </c>
+      <c r="G359" t="inlineStr">
+        <is>
+          <t>C.P.S. Tecnico Audiometrista</t>
+        </is>
+      </c>
+      <c r="H359" t="inlineStr">
+        <is>
+          <t>31/10/2022 14:51</t>
+        </is>
+      </c>
+      <c r="I359" t="inlineStr">
+        <is>
+          <t>30/11/2022 14:51</t>
+        </is>
+      </c>
+      <c r="K359" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N359" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P359" t="inlineStr"/>
+      <c r="Q359" t="inlineStr"/>
+      <c r="R359" t="inlineStr"/>
+      <c r="S359" t="inlineStr"/>
+      <c r="T359" t="inlineStr"/>
+      <c r="AC359" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE359" t="inlineStr">
+        <is>
+          <t>Avvisi tempo determinato Comparto</t>
+        </is>
+      </c>
+      <c r="AF359" t="inlineStr">
+        <is>
+          <t>Tempo indeterminato</t>
+        </is>
+      </c>
+    </row>
+    <row r="360">
+      <c r="A360" t="inlineStr"/>
+      <c r="B360" t="inlineStr"/>
+      <c r="C360" t="inlineStr">
+        <is>
+          <t>Avviso pubblico, per titoli e prova colloquio, indetto dall'Azienda ULSS 1 Dolomiti, in condivisione con l'Azienda ULSS n. 5 Polesana e l'Azienda ULSS n.7 Pedemontana, per la formulazione di graduatorie da utilizzare per l'assunzione a tempo determinato di dirigentipsicologi nella disciplina di psicoterapia.</t>
+        </is>
+      </c>
+      <c r="D360" t="inlineStr">
+        <is>
+          <t>Pubblicazione graduatoria</t>
+        </is>
+      </c>
+      <c r="E360" t="inlineStr"/>
+      <c r="F360" t="inlineStr">
+        <is>
+          <t>Dirigenza</t>
+        </is>
+      </c>
+      <c r="G360" t="inlineStr">
+        <is>
+          <t>Dirigente Psicologo</t>
+        </is>
+      </c>
+      <c r="H360" t="inlineStr">
+        <is>
+          <t>31/10/2022 09:45</t>
+        </is>
+      </c>
+      <c r="I360" t="inlineStr">
+        <is>
+          <t>12/11/2022 09:45</t>
+        </is>
+      </c>
+      <c r="K360" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N360" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P360" t="inlineStr"/>
+      <c r="Q360" t="inlineStr"/>
+      <c r="R360" t="inlineStr"/>
+      <c r="S360" t="inlineStr"/>
+      <c r="T360" t="inlineStr"/>
+      <c r="W360" t="n">
+        <v>0</v>
+      </c>
+      <c r="X360" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y360" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z360" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA360" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC360" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AD360" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE360" t="inlineStr">
+        <is>
+          <t>Avviso Pubblico</t>
+        </is>
+      </c>
+      <c r="AF360" t="inlineStr">
+        <is>
+          <t>Tempo determinato</t>
+        </is>
+      </c>
+    </row>
+    <row r="361">
+      <c r="A361" t="inlineStr"/>
+      <c r="B361" t="inlineStr"/>
+      <c r="C361" t="inlineStr">
+        <is>
+          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 1 Dirigente Medico disciplina di Medicina Nucleare</t>
+        </is>
+      </c>
+      <c r="D361" t="inlineStr">
+        <is>
+          <t>Pubblicazione graduatoria</t>
+        </is>
+      </c>
+      <c r="E361" t="inlineStr"/>
+      <c r="F361" t="inlineStr">
+        <is>
+          <t>Dirigenza medica e veterinaria</t>
+        </is>
+      </c>
+      <c r="G361" t="inlineStr">
+        <is>
+          <t>Dirigente Medico</t>
+        </is>
+      </c>
+      <c r="H361" t="inlineStr">
+        <is>
+          <t>28/10/2022 12:46</t>
+        </is>
+      </c>
+      <c r="I361" t="inlineStr">
+        <is>
+          <t>11/11/2022 23:59</t>
+        </is>
+      </c>
+      <c r="K361" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N361" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P361" t="inlineStr"/>
+      <c r="Q361" t="inlineStr"/>
+      <c r="R361" t="inlineStr"/>
+      <c r="S361" t="inlineStr"/>
+      <c r="T361" t="inlineStr"/>
+      <c r="W361" t="n">
+        <v>0</v>
+      </c>
+      <c r="X361" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y361" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z361" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA361" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC361" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AD361" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE361" t="inlineStr">
+        <is>
+          <t>Avviso Pubblico</t>
+        </is>
+      </c>
+      <c r="AF361" t="inlineStr">
+        <is>
+          <t>Tempo determinato</t>
+        </is>
+      </c>
+    </row>
+    <row r="362">
+      <c r="A362" t="inlineStr"/>
+      <c r="B362" t="inlineStr"/>
+      <c r="C362" t="inlineStr">
+        <is>
+          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n, 1 Dirigente Medico disciplina di Neurochirugia</t>
+        </is>
+      </c>
+      <c r="D362" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E362" t="inlineStr"/>
+      <c r="F362" t="inlineStr">
+        <is>
+          <t>Dirigenza medica e veterinaria</t>
+        </is>
+      </c>
+      <c r="G362" t="inlineStr">
+        <is>
+          <t>Dirigente Medico</t>
+        </is>
+      </c>
+      <c r="H362" t="inlineStr">
+        <is>
+          <t>28/10/2022 12:45</t>
+        </is>
+      </c>
+      <c r="I362" t="inlineStr">
+        <is>
+          <t>11/11/2022 12:45</t>
+        </is>
+      </c>
+      <c r="K362" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N362" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P362" t="inlineStr"/>
+      <c r="Q362" t="inlineStr"/>
+      <c r="R362" t="inlineStr"/>
+      <c r="S362" t="inlineStr"/>
+      <c r="T362" t="inlineStr"/>
+      <c r="W362" t="n">
+        <v>0</v>
+      </c>
+      <c r="X362" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y362" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z362" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA362" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC362" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AD362" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE362" t="inlineStr">
+        <is>
+          <t>Avviso Pubblico</t>
+        </is>
+      </c>
+      <c r="AF362" t="inlineStr">
+        <is>
+          <t>Tempo determinato</t>
+        </is>
+      </c>
+    </row>
+    <row r="363">
+      <c r="A363" t="inlineStr"/>
+      <c r="B363" t="inlineStr"/>
+      <c r="C363" t="inlineStr">
+        <is>
+          <t>Avviso pubblico per l'assunzione a tempo determinato ex art. 15-septies di un Dirigente delle Professioni Sanitarie Infermieristiche, della Riabilitazione, Tecniche, della Prevenzione della Professione Ostetrica per affidamento incarico di Alta Specializzazione</t>
+        </is>
+      </c>
+      <c r="D363" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E363" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Avviso pubblico per l'assunzione a tempo determinato ex art. 15-septies di un Dirigente delle Professioni Sanitarie Infermieristiche, della Riabilitazione, Tecniche, della Prevenzione della Professione Ostetrica per affidamento incarico di Alta Specializzazione "Polo Formativo e Coordinamento Corsi di Laurea" - Riapertura termini&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="F363" t="inlineStr">
+        <is>
+          <t>Dirigenza</t>
+        </is>
+      </c>
+      <c r="G363" t="inlineStr">
+        <is>
+          <t>Dirigente</t>
+        </is>
+      </c>
+      <c r="H363" t="inlineStr">
+        <is>
+          <t>24/10/2022 09:08</t>
+        </is>
+      </c>
+      <c r="I363" t="inlineStr">
+        <is>
+          <t>05/11/2022 23:59</t>
+        </is>
+      </c>
+      <c r="K363" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N363" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P363" t="inlineStr"/>
+      <c r="Q363" t="inlineStr"/>
+      <c r="R363" t="inlineStr"/>
+      <c r="S363" t="inlineStr"/>
+      <c r="T363" t="inlineStr"/>
+      <c r="W363" t="n">
+        <v>0</v>
+      </c>
+      <c r="X363" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y363" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z363" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA363" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC363" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AD363" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE363" t="inlineStr">
+        <is>
+          <t>Avvisi per incarico ex. art. 15 septies/15 octies</t>
+        </is>
+      </c>
+      <c r="AF363" t="inlineStr">
+        <is>
+          <t>Tempo determinato</t>
+        </is>
+      </c>
+    </row>
+    <row r="364">
+      <c r="A364" t="inlineStr"/>
+      <c r="B364" t="inlineStr"/>
+      <c r="C364" t="inlineStr">
+        <is>
+          <t xml:space="preserve">AZIENDA ZERO - GRADUATORIA CONCORSO PUBBLICO, PER TITOLI ED ESAMI, PER LA COPERTURA DI N. 34 POSTI DI DIRIGENTE MEDICO – DISCIPLINA DI MEDICINA TRASFUSIONALE </t>
+        </is>
+      </c>
+      <c r="D364" t="inlineStr">
+        <is>
+          <t>Pubblicazione graduatoria</t>
+        </is>
+      </c>
+      <c r="E364" t="inlineStr"/>
+      <c r="F364" t="inlineStr">
+        <is>
+          <t>Dirigenza medica e veterinaria</t>
+        </is>
+      </c>
+      <c r="G364" t="inlineStr">
+        <is>
+          <t>Dirigente Medico</t>
+        </is>
+      </c>
+      <c r="H364" t="inlineStr">
+        <is>
+          <t>20/10/2022 10:05</t>
+        </is>
+      </c>
+      <c r="I364" t="inlineStr">
+        <is>
+          <t>20/11/2022 10:05</t>
+        </is>
+      </c>
+      <c r="K364" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N364" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P364" t="inlineStr"/>
+      <c r="Q364" t="inlineStr"/>
+      <c r="R364" t="inlineStr"/>
+      <c r="S364" t="inlineStr"/>
+      <c r="T364" t="inlineStr"/>
+      <c r="AC364" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE364" t="inlineStr">
+        <is>
+          <t>Concorsi Dirigenza</t>
+        </is>
+      </c>
+      <c r="AF364" t="inlineStr">
+        <is>
+          <t>Tempo indeterminato</t>
+        </is>
+      </c>
+    </row>
+    <row r="365">
+      <c r="A365" t="inlineStr"/>
+      <c r="B365" t="inlineStr"/>
+      <c r="C365" t="inlineStr">
+        <is>
+          <t xml:space="preserve">AZIENDA ZERO - GRADUATORIA  CONCORSO PUBBLICO PER TITOLI ED ESAMI N. 10 POSTI DI COLLABORATORE 
+PROFESSIONALE SANITARIO - DIETISTA - CATEGORIA D
+</t>
+        </is>
+      </c>
+      <c r="D365" t="inlineStr">
+        <is>
+          <t>Pubblicazione graduatoria</t>
+        </is>
+      </c>
+      <c r="E365" t="inlineStr"/>
+      <c r="F365" t="inlineStr">
+        <is>
+          <t>D</t>
+        </is>
+      </c>
+      <c r="G365" t="inlineStr">
+        <is>
+          <t>C.P.S. Dietista</t>
+        </is>
+      </c>
+      <c r="H365" t="inlineStr">
+        <is>
+          <t>13/10/2022 11:30</t>
+        </is>
+      </c>
+      <c r="I365" t="inlineStr">
+        <is>
+          <t>13/11/2022 11:30</t>
+        </is>
+      </c>
+      <c r="K365" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N365" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P365" t="inlineStr"/>
+      <c r="Q365" t="inlineStr"/>
+      <c r="R365" t="inlineStr"/>
+      <c r="S365" t="inlineStr"/>
+      <c r="T365" t="inlineStr"/>
+      <c r="AC365" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE365" t="inlineStr">
+        <is>
+          <t>Concorsi Comparto</t>
+        </is>
+      </c>
+      <c r="AF365" t="inlineStr">
+        <is>
+          <t>Tempo indeterminato</t>
+        </is>
+      </c>
+    </row>
+    <row r="366">
+      <c r="A366" t="inlineStr"/>
+      <c r="B366" t="inlineStr"/>
+      <c r="C366" t="inlineStr">
+        <is>
+          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n, 1 Dirigente Veterinario nella disciplina di Igiene della Produzione, Trasformazione, Commercializzazione e Trasporto degli Alimenti di origine Animale e loro derivati</t>
+        </is>
+      </c>
+      <c r="D366" t="inlineStr">
+        <is>
+          <t>Pubblicazione graduatoria</t>
+        </is>
+      </c>
+      <c r="E366" t="inlineStr"/>
+      <c r="F366" t="inlineStr">
+        <is>
+          <t>Dirigenza medica e veterinaria</t>
+        </is>
+      </c>
+      <c r="G366" t="inlineStr">
+        <is>
+          <t>Dirigente Veterinario</t>
+        </is>
+      </c>
+      <c r="H366" t="inlineStr">
+        <is>
+          <t>07/10/2022 12:39</t>
+        </is>
+      </c>
+      <c r="I366" t="inlineStr">
+        <is>
+          <t>21/10/2022 12:39</t>
+        </is>
+      </c>
+      <c r="K366" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N366" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P366" t="inlineStr"/>
+      <c r="Q366" t="inlineStr"/>
+      <c r="R366" t="inlineStr"/>
+      <c r="S366" t="inlineStr"/>
+      <c r="T366" t="inlineStr"/>
+      <c r="W366" t="n">
+        <v>0</v>
+      </c>
+      <c r="X366" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y366" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z366" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA366" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC366" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AD366" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE366" t="inlineStr">
+        <is>
+          <t>Avviso Pubblico</t>
+        </is>
+      </c>
+      <c r="AF366" t="inlineStr">
+        <is>
+          <t>Tempo determinato</t>
+        </is>
+      </c>
+    </row>
+    <row r="367">
+      <c r="A367" t="inlineStr"/>
+      <c r="B367" t="inlineStr"/>
+      <c r="C367" t="inlineStr">
+        <is>
+          <t>AZIENDA ZERO - GRADUATORIA CONCORSO PUBBLICO, PER TITOLI ED ESAMI, PER LA COPERTURA DI N. 13
+POSTI DI DIRIGENTE MEDICO - DISCIPLINA UROLOGIA</t>
+        </is>
+      </c>
+      <c r="D367" t="inlineStr">
+        <is>
+          <t>Pubblicazione graduatoria</t>
+        </is>
+      </c>
+      <c r="E367" t="inlineStr"/>
+      <c r="F367" t="inlineStr">
+        <is>
+          <t>Dirigenza medica e veterinaria</t>
+        </is>
+      </c>
+      <c r="G367" t="inlineStr">
+        <is>
+          <t>Dirigente Medico</t>
+        </is>
+      </c>
+      <c r="H367" t="inlineStr">
+        <is>
+          <t>05/10/2022 13:01</t>
+        </is>
+      </c>
+      <c r="I367" t="inlineStr">
+        <is>
+          <t>05/11/2022 13:01</t>
+        </is>
+      </c>
+      <c r="K367" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N367" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P367" t="inlineStr"/>
+      <c r="Q367" t="inlineStr"/>
+      <c r="R367" t="inlineStr"/>
+      <c r="S367" t="inlineStr"/>
+      <c r="T367" t="inlineStr"/>
+      <c r="AC367" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE367" t="inlineStr">
+        <is>
+          <t>Concorsi Dirigenza</t>
+        </is>
+      </c>
+      <c r="AF367" t="inlineStr">
+        <is>
+          <t>Tempo indeterminato</t>
+        </is>
+      </c>
+    </row>
+    <row r="368">
+      <c r="A368" t="inlineStr"/>
+      <c r="B368" t="inlineStr"/>
+      <c r="C368" t="inlineStr">
+        <is>
+          <t>Tabella triennale Avvisi e Procedure Comparative aggiornata a settembre 2022</t>
+        </is>
+      </c>
+      <c r="D368" t="inlineStr">
+        <is>
+          <t>Pubblicato</t>
+        </is>
+      </c>
+      <c r="E368" t="inlineStr"/>
+      <c r="F368" t="inlineStr">
+        <is>
+          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
+        </is>
+      </c>
+      <c r="G368" t="inlineStr">
+        <is>
+          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
+        </is>
+      </c>
+      <c r="H368" t="inlineStr">
+        <is>
+          <t>28/09/2022 11:10</t>
+        </is>
+      </c>
+      <c r="I368" t="inlineStr">
+        <is>
+          <t>28/09/2027 11:10</t>
+        </is>
+      </c>
+      <c r="K368" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N368" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P368" t="inlineStr"/>
+      <c r="Q368" t="inlineStr"/>
+      <c r="R368" t="inlineStr"/>
+      <c r="S368" t="inlineStr"/>
+      <c r="T368" t="inlineStr"/>
+      <c r="AC368" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE368" t="inlineStr">
+        <is>
+          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
+        </is>
+      </c>
+      <c r="AF368" t="inlineStr">
+        <is>
+          <t>Non definito</t>
+        </is>
+      </c>
+    </row>
+    <row r="369">
+      <c r="A369" t="inlineStr"/>
+      <c r="B369" t="inlineStr"/>
+      <c r="C369" t="inlineStr">
+        <is>
+          <t>Avviso pubblico per la stabilizzazione del personale precario del ruolo sanitario e socio sanitario, ai sensi dell'art. 1, comma 268, lett. b) della L. 234/2021, per i profili professionali di:- DIRIGENTE MEDICO di MEDICINA LEGALE, - Coll. Prof. San. OSTETRICA/O cat. D, - Coll. Prof. San. TECNICO DELLA RIABILITAZIONE PSICHIATRICA cat. D</t>
+        </is>
+      </c>
+      <c r="D369" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E369" t="inlineStr"/>
+      <c r="F369" t="inlineStr">
+        <is>
+          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Tecnico</t>
+        </is>
+      </c>
+      <c r="G369" t="inlineStr">
+        <is>
+          <t>Assistente Informatico</t>
+        </is>
+      </c>
+      <c r="H369" t="inlineStr">
+        <is>
+          <t>26/09/2022 12:48</t>
+        </is>
+      </c>
+      <c r="I369" t="inlineStr">
+        <is>
+          <t>11/10/2022 12:48</t>
+        </is>
+      </c>
+      <c r="K369" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N369" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P369" t="inlineStr"/>
+      <c r="Q369" t="inlineStr"/>
+      <c r="R369" t="inlineStr"/>
+      <c r="S369" t="inlineStr"/>
+      <c r="T369" t="inlineStr"/>
+      <c r="W369" t="n">
+        <v>0</v>
+      </c>
+      <c r="X369" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y369" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z369" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA369" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC369" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AD369" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE369" t="inlineStr">
+        <is>
+          <t>Stabilizzazione</t>
+        </is>
+      </c>
+      <c r="AF369" t="inlineStr">
+        <is>
+          <t>Tempo indeterminato</t>
+        </is>
+      </c>
+    </row>
+    <row r="370">
+      <c r="A370" t="inlineStr"/>
+      <c r="B370" t="inlineStr"/>
+      <c r="C370" t="inlineStr">
+        <is>
+          <t>Avviso pubblico, per soli titoli, per l'assunzione a tempo determinato di Collaboratori Professionali Sanitari - Tecnici Sanitari di Laboratorio Biomedico - cat. D (Bando Aperto al 31.12.2022)</t>
+        </is>
+      </c>
+      <c r="D370" t="inlineStr">
+        <is>
+          <t>Pubblicazione graduatoria</t>
+        </is>
+      </c>
+      <c r="E370" t="inlineStr"/>
+      <c r="F370" t="inlineStr">
+        <is>
+          <t>D</t>
+        </is>
+      </c>
+      <c r="G370" t="inlineStr">
+        <is>
+          <t>C.P.S. Tecnico Sanitario di Laboratorio Biomedico</t>
+        </is>
+      </c>
+      <c r="H370" t="inlineStr">
+        <is>
+          <t>23/09/2022 13:48</t>
+        </is>
+      </c>
+      <c r="I370" t="inlineStr">
+        <is>
+          <t>31/12/2022 13:48</t>
+        </is>
+      </c>
+      <c r="K370" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N370" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P370" t="inlineStr"/>
+      <c r="Q370" t="inlineStr"/>
+      <c r="R370" t="inlineStr"/>
+      <c r="S370" t="inlineStr"/>
+      <c r="T370" t="inlineStr"/>
+      <c r="W370" t="n">
+        <v>0</v>
+      </c>
+      <c r="X370" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y370" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z370" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA370" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC370" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AD370" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE370" t="inlineStr">
+        <is>
+          <t>Avviso Pubblico</t>
+        </is>
+      </c>
+      <c r="AF370" t="inlineStr">
+        <is>
+          <t>Tempo determinato</t>
+        </is>
+      </c>
+    </row>
+    <row r="371">
+      <c r="A371" t="inlineStr"/>
+      <c r="B371" t="inlineStr"/>
+      <c r="C371" t="inlineStr">
+        <is>
+          <t>Avviso pubblico per assunzione a tempo determinato ex art. 15-septies D. Lgs. n. 502/92 e s.m.i., di un Dirigente delle Professione Sanitarie, per affidamento dell'incarico di Alta Specializzazione</t>
+        </is>
+      </c>
+      <c r="D371" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E371" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Avviso pubblico per assunzione a tempo determinato ex art. 15-septies D. Lgs. n. 502/92 e s.m.i., di un Dirigente delle Professione Sanitarie, per affidamento dell'incarico di Alta Specializzazione "Polo Formativo e Coordinamento Corsi di Laurea"&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="F371" t="inlineStr">
+        <is>
+          <t>Dirigenza dell'Area Sanità</t>
+        </is>
+      </c>
+      <c r="G371" t="inlineStr">
+        <is>
+          <t>Dirigente delle Professioni Sanitarie - DIRETTORE</t>
+        </is>
+      </c>
+      <c r="H371" t="inlineStr">
+        <is>
+          <t>14/09/2022 11:27</t>
+        </is>
+      </c>
+      <c r="I371" t="inlineStr">
+        <is>
+          <t>29/09/2022 23:59</t>
+        </is>
+      </c>
+      <c r="K371" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N371" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P371" t="inlineStr"/>
+      <c r="Q371" t="inlineStr"/>
+      <c r="R371" t="inlineStr"/>
+      <c r="S371" t="inlineStr"/>
+      <c r="T371" t="inlineStr"/>
+      <c r="W371" t="n">
+        <v>0</v>
+      </c>
+      <c r="X371" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y371" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z371" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA371" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC371" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AD371" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE371" t="inlineStr">
+        <is>
+          <t>Avvisi per incarico ex. art. 15 septies/15 octies</t>
+        </is>
+      </c>
+      <c r="AF371" t="inlineStr">
+        <is>
+          <t>Tempo determinato</t>
+        </is>
+      </c>
+    </row>
+    <row r="372">
+      <c r="A372" t="inlineStr"/>
+      <c r="B372" t="inlineStr"/>
+      <c r="C372" t="inlineStr">
+        <is>
+          <t>AZIENDA ZERO - GRADUATORIA CONCORSO PUBBLICO, PER TITOLI ED ESAMI, PER LA COPERTURA DI N. 14 POSTI DI DIRIGENTE MEDICO - DISCIPLINA NEUROLOGIA</t>
+        </is>
+      </c>
+      <c r="D372" t="inlineStr">
+        <is>
+          <t>Pubblicazione graduatoria</t>
+        </is>
+      </c>
+      <c r="E372" t="inlineStr"/>
+      <c r="F372" t="inlineStr">
+        <is>
+          <t>Dirigenza medica e veterinaria</t>
+        </is>
+      </c>
+      <c r="G372" t="inlineStr">
+        <is>
+          <t>Dirigente Medico</t>
+        </is>
+      </c>
+      <c r="H372" t="inlineStr">
+        <is>
+          <t>12/09/2022 16:58</t>
+        </is>
+      </c>
+      <c r="I372" t="inlineStr">
+        <is>
+          <t>12/10/2022 16:58</t>
+        </is>
+      </c>
+      <c r="K372" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N372" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P372" t="inlineStr"/>
+      <c r="Q372" t="inlineStr"/>
+      <c r="R372" t="inlineStr"/>
+      <c r="S372" t="inlineStr"/>
+      <c r="T372" t="inlineStr"/>
+      <c r="AC372" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE372" t="inlineStr">
+        <is>
+          <t>Concorsi Dirigenza</t>
+        </is>
+      </c>
+      <c r="AF372" t="inlineStr">
+        <is>
+          <t>Tempo indeterminato</t>
+        </is>
+      </c>
+    </row>
+    <row r="373">
+      <c r="A373" t="inlineStr"/>
+      <c r="B373" t="inlineStr"/>
+      <c r="C373" t="inlineStr">
+        <is>
+          <t>Avviso pubblico di mobilità volontaria per n. 1 posto di Collaboratore Tecnico Professionale cat. D</t>
+        </is>
+      </c>
+      <c r="D373" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E373" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Avviso pubblico di mobilità volontaria per n. 1 posto di Collaboratore Tecnico Professionale cat. D&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="F373" t="inlineStr">
+        <is>
+          <t>D</t>
+        </is>
+      </c>
+      <c r="G373" t="inlineStr">
+        <is>
+          <t>Collaboratore Tecnico Professionale</t>
+        </is>
+      </c>
+      <c r="H373" t="inlineStr">
+        <is>
+          <t>24/08/2022 08:57</t>
+        </is>
+      </c>
+      <c r="I373" t="inlineStr">
+        <is>
+          <t>23/09/2022 23:59</t>
+        </is>
+      </c>
+      <c r="K373" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N373" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P373" t="inlineStr"/>
+      <c r="Q373" t="inlineStr"/>
+      <c r="R373" t="inlineStr"/>
+      <c r="S373" t="inlineStr"/>
+      <c r="T373" t="inlineStr"/>
+      <c r="W373" t="n">
+        <v>0</v>
+      </c>
+      <c r="X373" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y373" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z373" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA373" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC373" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AD373" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE373" t="inlineStr">
+        <is>
+          <t>Avviso di mobilità da altro ente</t>
+        </is>
+      </c>
+      <c r="AF373" t="inlineStr">
+        <is>
+          <t>Tempo indeterminato</t>
+        </is>
+      </c>
+    </row>
+    <row r="374">
+      <c r="A374" t="inlineStr"/>
+      <c r="B374" t="inlineStr"/>
+      <c r="C374" t="inlineStr">
+        <is>
+          <t>Riapertura termini avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 5 Dirigenti Medici disciplina di Medicina Interna</t>
+        </is>
+      </c>
+      <c r="D374" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E374" t="inlineStr"/>
+      <c r="F374" t="inlineStr">
+        <is>
+          <t>Dirigenza medica e veterinaria</t>
+        </is>
+      </c>
+      <c r="G374" t="inlineStr">
+        <is>
+          <t>Dirigente Medico</t>
+        </is>
+      </c>
+      <c r="H374" t="inlineStr">
+        <is>
+          <t>19/08/2022 10:50</t>
+        </is>
+      </c>
+      <c r="I374" t="inlineStr">
+        <is>
+          <t>02/09/2022 10:50</t>
+        </is>
+      </c>
+      <c r="K374" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N374" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P374" t="inlineStr"/>
+      <c r="Q374" t="inlineStr"/>
+      <c r="R374" t="inlineStr"/>
+      <c r="S374" t="inlineStr"/>
+      <c r="T374" t="inlineStr"/>
+      <c r="W374" t="n">
+        <v>0</v>
+      </c>
+      <c r="X374" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y374" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z374" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA374" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC374" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AD374" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE374" t="inlineStr">
+        <is>
+          <t>Avviso Pubblico</t>
+        </is>
+      </c>
+      <c r="AF374" t="inlineStr">
+        <is>
+          <t>Tempo determinato</t>
+        </is>
+      </c>
+    </row>
+    <row r="375">
+      <c r="A375" t="inlineStr"/>
+      <c r="B375" t="inlineStr"/>
+      <c r="C375" t="inlineStr">
+        <is>
+          <t>AZIENDA ZERO - GRADUATORIA CONCORSO PUBBLICO PER TITOLI ED ESAMI N. 14 POSTI DI COADIUTORE AMMINISTRATIVO CATEGORIA B livello economico super (Bs)</t>
+        </is>
+      </c>
+      <c r="D375" t="inlineStr">
+        <is>
+          <t>Pubblicazione graduatoria</t>
+        </is>
+      </c>
+      <c r="E375" t="inlineStr"/>
+      <c r="F375" t="inlineStr">
+        <is>
+          <t>BS</t>
+        </is>
+      </c>
+      <c r="G375" t="inlineStr">
+        <is>
+          <t>Coadiutore Amministrativo Esperto</t>
+        </is>
+      </c>
+      <c r="H375" t="inlineStr">
+        <is>
+          <t>09/08/2022 12:17</t>
+        </is>
+      </c>
+      <c r="I375" t="inlineStr">
+        <is>
+          <t>09/09/2022 12:17</t>
+        </is>
+      </c>
+      <c r="K375" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N375" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P375" t="inlineStr"/>
+      <c r="Q375" t="inlineStr"/>
+      <c r="R375" t="inlineStr"/>
+      <c r="S375" t="inlineStr"/>
+      <c r="T375" t="inlineStr"/>
+      <c r="AC375" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE375" t="inlineStr">
+        <is>
+          <t>Concorsi Comparto</t>
+        </is>
+      </c>
+      <c r="AF375" t="inlineStr">
+        <is>
+          <t>Tempo indeterminato</t>
+        </is>
+      </c>
+    </row>
+    <row r="376">
+      <c r="A376" t="inlineStr"/>
+      <c r="B376" t="inlineStr"/>
+      <c r="C376" t="inlineStr">
+        <is>
+          <t>Avviso pubblico per il conferimento dell'incarico di Direttore della Struttura Complessa &amp;quot;Servizio Veterinario di Igiene Allevamenti e Produzioni Zootecniche</t>
+        </is>
+      </c>
+      <c r="D376" t="inlineStr">
+        <is>
+          <t>Pubblicazione graduatoria</t>
+        </is>
+      </c>
+      <c r="E376" t="inlineStr"/>
+      <c r="F376" t="inlineStr">
+        <is>
+          <t>Dirigenza medica e veterinaria</t>
+        </is>
+      </c>
+      <c r="G376" t="inlineStr">
+        <is>
+          <t>Dirigente Veterinario</t>
+        </is>
+      </c>
+      <c r="H376" t="inlineStr">
+        <is>
+          <t>09/08/2022 09:10</t>
+        </is>
+      </c>
+      <c r="I376" t="inlineStr">
+        <is>
+          <t>08/09/2022 09:10</t>
+        </is>
+      </c>
+      <c r="K376" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N376" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P376" t="inlineStr"/>
+      <c r="Q376" t="inlineStr"/>
+      <c r="R376" t="inlineStr"/>
+      <c r="S376" t="inlineStr"/>
+      <c r="T376" t="inlineStr"/>
+      <c r="W376" t="n">
+        <v>0</v>
+      </c>
+      <c r="X376" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y376" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z376" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA376" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC376" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AD376" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE376" t="inlineStr">
+        <is>
+          <t>Avviso di struttura complessa</t>
+        </is>
+      </c>
+      <c r="AF376" t="inlineStr">
+        <is>
+          <t>Tempo indeterminato</t>
+        </is>
+      </c>
+    </row>
+    <row r="377">
+      <c r="A377" t="inlineStr"/>
+      <c r="B377" t="inlineStr"/>
+      <c r="C377" t="inlineStr">
+        <is>
+          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n, 1 Dirigente Medico disciplina di Psichiatria</t>
+        </is>
+      </c>
+      <c r="D377" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E377" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n, 1 Dirigente Medico disciplina di Psichiatria&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="F377" t="inlineStr">
+        <is>
+          <t>Dirigenza medica e veterinaria</t>
+        </is>
+      </c>
+      <c r="G377" t="inlineStr">
+        <is>
+          <t>Dirigente Medico</t>
+        </is>
+      </c>
+      <c r="H377" t="inlineStr">
+        <is>
+          <t>29/07/2022 11:09</t>
+        </is>
+      </c>
+      <c r="I377" t="inlineStr">
+        <is>
+          <t>12/08/2022 23:59</t>
+        </is>
+      </c>
+      <c r="K377" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N377" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P377" t="inlineStr"/>
+      <c r="Q377" t="inlineStr"/>
+      <c r="R377" t="inlineStr"/>
+      <c r="S377" t="inlineStr"/>
+      <c r="T377" t="inlineStr"/>
+      <c r="W377" t="n">
+        <v>0</v>
+      </c>
+      <c r="X377" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y377" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z377" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA377" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC377" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AD377" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE377" t="inlineStr">
+        <is>
+          <t>Avviso Pubblico</t>
+        </is>
+      </c>
+      <c r="AF377" t="inlineStr">
+        <is>
+          <t>Tempo determinato</t>
+        </is>
+      </c>
+    </row>
+    <row r="378">
+      <c r="A378" t="inlineStr"/>
+      <c r="B378" t="inlineStr"/>
+      <c r="C378" t="inlineStr">
+        <is>
+          <t>Avviso pubblico per conferimento incarico ex art. 15-septies D. Lgs. n. 502/92 e s.m.i., a Dirigente Medico disciplina di Psichiatria, di Responsabile della UOSD Sanità Penitenziaria - Salute in Carcere</t>
+        </is>
+      </c>
+      <c r="D378" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E378" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Avviso pubblico per conferimento incarico ex art. 15-septies D. Lgs. n. 502/92 e s.m.i., a Dirigente Medico disciplina di Psichiatria, di Responsabile della UOSD Sanità Penitenziaria - Salute in Carcere&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="F378" t="inlineStr">
+        <is>
+          <t>Dirigenza medica e veterinaria</t>
+        </is>
+      </c>
+      <c r="G378" t="inlineStr">
+        <is>
+          <t>Dirigente Medico</t>
+        </is>
+      </c>
+      <c r="H378" t="inlineStr">
+        <is>
+          <t>22/07/2022 11:11</t>
+        </is>
+      </c>
+      <c r="I378" t="inlineStr">
+        <is>
+          <t>06/08/2022 23:59</t>
+        </is>
+      </c>
+      <c r="K378" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N378" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P378" t="inlineStr"/>
+      <c r="Q378" t="inlineStr"/>
+      <c r="R378" t="inlineStr"/>
+      <c r="S378" t="inlineStr"/>
+      <c r="T378" t="inlineStr"/>
+      <c r="W378" t="n">
+        <v>0</v>
+      </c>
+      <c r="X378" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y378" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z378" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA378" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC378" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AD378" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE378" t="inlineStr">
+        <is>
+          <t>Avvisi per incarico ex. art. 15 septies/15 octies</t>
+        </is>
+      </c>
+      <c r="AF378" t="inlineStr">
+        <is>
+          <t>Tempo determinato</t>
+        </is>
+      </c>
+    </row>
+    <row r="379">
+      <c r="A379" t="inlineStr"/>
+      <c r="B379" t="inlineStr"/>
+      <c r="C379" t="inlineStr">
+        <is>
+          <t>Avviso pubblico per il conferimento dell'incarico di Direttore della Struttura Complessa &amp;quot;Medicina Generale di Adria&amp;quot;</t>
+        </is>
+      </c>
+      <c r="D379" t="inlineStr">
+        <is>
+          <t>Pubblicazione graduatoria</t>
+        </is>
+      </c>
+      <c r="E379" t="inlineStr"/>
+      <c r="F379" t="inlineStr">
+        <is>
+          <t>Dirigenza medica e veterinaria</t>
+        </is>
+      </c>
+      <c r="G379" t="inlineStr">
+        <is>
+          <t>Dirigente Medico</t>
+        </is>
+      </c>
+      <c r="H379" t="inlineStr">
+        <is>
+          <t>19/07/2022 10:21</t>
+        </is>
+      </c>
+      <c r="I379" t="inlineStr">
+        <is>
+          <t>18/08/2022 23:59</t>
+        </is>
+      </c>
+      <c r="K379" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N379" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P379" t="inlineStr"/>
+      <c r="Q379" t="inlineStr"/>
+      <c r="R379" t="inlineStr"/>
+      <c r="S379" t="inlineStr"/>
+      <c r="T379" t="inlineStr"/>
+      <c r="W379" t="n">
+        <v>0</v>
+      </c>
+      <c r="X379" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y379" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z379" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA379" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC379" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AD379" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE379" t="inlineStr">
+        <is>
+          <t>Avviso di struttura complessa</t>
+        </is>
+      </c>
+      <c r="AF379" t="inlineStr">
+        <is>
+          <t>Tempo indeterminato</t>
+        </is>
+      </c>
+    </row>
+    <row r="380">
+      <c r="A380" t="inlineStr"/>
+      <c r="B380" t="inlineStr"/>
+      <c r="C380" t="inlineStr">
+        <is>
+          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 5 Dirigenti Medici disciplina di Medicina Interna</t>
+        </is>
+      </c>
+      <c r="D380" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E380" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 5 Dirigenti Medici disciplina di Medicina Interna&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="F380" t="inlineStr">
+        <is>
+          <t>Dirigenza medica e veterinaria</t>
+        </is>
+      </c>
+      <c r="G380" t="inlineStr">
+        <is>
+          <t>Dirigente Medico</t>
+        </is>
+      </c>
+      <c r="H380" t="inlineStr">
+        <is>
+          <t>11/07/2022 09:49</t>
+        </is>
+      </c>
+      <c r="I380" t="inlineStr">
+        <is>
+          <t>22/07/2022 23:59</t>
+        </is>
+      </c>
+      <c r="K380" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N380" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P380" t="inlineStr"/>
+      <c r="Q380" t="inlineStr"/>
+      <c r="R380" t="inlineStr"/>
+      <c r="S380" t="inlineStr"/>
+      <c r="T380" t="inlineStr"/>
+      <c r="W380" t="n">
+        <v>0</v>
+      </c>
+      <c r="X380" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y380" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z380" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA380" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC380" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AD380" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE380" t="inlineStr">
+        <is>
+          <t>Avviso Pubblico</t>
+        </is>
+      </c>
+      <c r="AF380" t="inlineStr">
+        <is>
+          <t>Tempo determinato</t>
+        </is>
+      </c>
+    </row>
+    <row r="381">
+      <c r="A381" t="inlineStr"/>
+      <c r="B381" t="inlineStr"/>
+      <c r="C381" t="inlineStr">
+        <is>
+          <t>Avviso pubblico di mobilità volontaria per Dirigente Medico di Gastroenterologia</t>
+        </is>
+      </c>
+      <c r="D381" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E381" t="inlineStr"/>
+      <c r="F381" t="inlineStr">
+        <is>
+          <t>Dirigenza medica e veterinaria</t>
+        </is>
+      </c>
+      <c r="G381" t="inlineStr">
+        <is>
+          <t>Dirigente Medico</t>
+        </is>
+      </c>
+      <c r="H381" t="inlineStr">
+        <is>
+          <t>29/06/2022 09:03</t>
+        </is>
+      </c>
+      <c r="I381" t="inlineStr">
+        <is>
+          <t>29/07/2022 09:03</t>
+        </is>
+      </c>
+      <c r="K381" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N381" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P381" t="inlineStr"/>
+      <c r="Q381" t="inlineStr"/>
+      <c r="R381" t="inlineStr"/>
+      <c r="S381" t="inlineStr"/>
+      <c r="T381" t="inlineStr"/>
+      <c r="W381" t="n">
+        <v>0</v>
+      </c>
+      <c r="X381" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y381" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z381" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA381" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC381" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AD381" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE381" t="inlineStr">
+        <is>
+          <t>Avviso di mobilità da altro ente</t>
+        </is>
+      </c>
+      <c r="AF381" t="inlineStr">
+        <is>
+          <t>Tempo indeterminato</t>
+        </is>
+      </c>
+    </row>
+    <row r="382">
+      <c r="A382" t="inlineStr"/>
+      <c r="B382" t="inlineStr"/>
+      <c r="C382" t="inlineStr">
+        <is>
+          <t>AZIENDA ZERO - GRADUATORIA CONCORSO PUBBLICO PER N. 11 POSTI DI COLLABORATORE PROFESSIONALE
+ASSISTENTE SOCIALE - CATEGORIA D</t>
+        </is>
+      </c>
+      <c r="D382" t="inlineStr">
+        <is>
+          <t>Pubblicazione graduatoria</t>
+        </is>
+      </c>
+      <c r="E382" t="inlineStr"/>
+      <c r="F382" t="inlineStr">
+        <is>
+          <t>D</t>
+        </is>
+      </c>
+      <c r="G382" t="inlineStr">
+        <is>
+          <t>C.P. Assistente Sociale</t>
+        </is>
+      </c>
+      <c r="H382" t="inlineStr">
+        <is>
+          <t>28/06/2022 09:14</t>
+        </is>
+      </c>
+      <c r="I382" t="inlineStr">
+        <is>
+          <t>28/07/2022 09:14</t>
+        </is>
+      </c>
+      <c r="K382" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N382" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P382" t="inlineStr"/>
+      <c r="Q382" t="inlineStr"/>
+      <c r="R382" t="inlineStr"/>
+      <c r="S382" t="inlineStr"/>
+      <c r="T382" t="inlineStr"/>
+      <c r="AC382" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE382" t="inlineStr">
+        <is>
+          <t>Concorsi Comparto</t>
+        </is>
+      </c>
+      <c r="AF382" t="inlineStr">
+        <is>
+          <t>Tempo indeterminato</t>
+        </is>
+      </c>
+    </row>
+    <row r="383">
+      <c r="A383" t="inlineStr"/>
+      <c r="B383" t="inlineStr"/>
+      <c r="C383" t="inlineStr">
+        <is>
+          <t>AZIENDA ZERO - GRADUATORIA CONCORSO PUBBLICO N. 12 POSTI DI DIRIGENTE MEDICO - DISCIPLINA DI ONCOLOGIA - SPECIALIZZATI</t>
+        </is>
+      </c>
+      <c r="D383" t="inlineStr">
+        <is>
+          <t>Pubblicazione graduatoria</t>
+        </is>
+      </c>
+      <c r="E383" t="inlineStr"/>
+      <c r="F383" t="inlineStr">
+        <is>
+          <t>Dirigenza medica e veterinaria</t>
+        </is>
+      </c>
+      <c r="G383" t="inlineStr">
+        <is>
+          <t>Dirigente Medico</t>
+        </is>
+      </c>
+      <c r="H383" t="inlineStr">
+        <is>
+          <t>17/06/2022 08:43</t>
+        </is>
+      </c>
+      <c r="I383" t="inlineStr">
+        <is>
+          <t>17/07/2022 08:43</t>
+        </is>
+      </c>
+      <c r="K383" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N383" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P383" t="inlineStr"/>
+      <c r="Q383" t="inlineStr"/>
+      <c r="R383" t="inlineStr"/>
+      <c r="S383" t="inlineStr"/>
+      <c r="T383" t="inlineStr"/>
+      <c r="AC383" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE383" t="inlineStr">
+        <is>
+          <t>Avvisi Incarichi 15 septies/octies D.Lgs 502/92</t>
+        </is>
+      </c>
+      <c r="AF383" t="inlineStr">
+        <is>
+          <t>Tempo indeterminato</t>
+        </is>
+      </c>
+    </row>
+    <row r="384">
+      <c r="A384" t="inlineStr"/>
+      <c r="B384" t="inlineStr"/>
+      <c r="C384" t="inlineStr">
+        <is>
+          <t>AZIENDA ZERO - GRADUATORIA CONCORSO PUBBLICO N. 12 POSTI DI DIRIGENTE MEDICO - DISCIPLINA DI ONCOLOGIA - SPECIALIZZANDI</t>
+        </is>
+      </c>
+      <c r="D384" t="inlineStr">
+        <is>
+          <t>Pubblicazione graduatoria</t>
+        </is>
+      </c>
+      <c r="E384" t="inlineStr"/>
+      <c r="F384" t="inlineStr">
+        <is>
+          <t>Dirigenza medica e veterinaria</t>
+        </is>
+      </c>
+      <c r="G384" t="inlineStr">
+        <is>
+          <t>Dirigente Medico</t>
+        </is>
+      </c>
+      <c r="H384" t="inlineStr">
+        <is>
+          <t>17/06/2022 08:38</t>
+        </is>
+      </c>
+      <c r="I384" t="inlineStr">
+        <is>
+          <t>17/07/2022 08:38</t>
+        </is>
+      </c>
+      <c r="K384" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N384" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P384" t="inlineStr"/>
+      <c r="Q384" t="inlineStr"/>
+      <c r="R384" t="inlineStr"/>
+      <c r="S384" t="inlineStr"/>
+      <c r="T384" t="inlineStr"/>
+      <c r="AC384" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE384" t="inlineStr">
+        <is>
+          <t>Concorsi Dirigenza</t>
+        </is>
+      </c>
+      <c r="AF384" t="inlineStr">
+        <is>
+          <t>Tempo indeterminato</t>
+        </is>
+      </c>
+    </row>
+    <row r="385">
+      <c r="A385" t="inlineStr"/>
+      <c r="B385" t="inlineStr"/>
+      <c r="C385" t="inlineStr">
+        <is>
+          <t>AZIENDA ZERO - GRADUATORIA CONCORSO PUBBLICO N. 23 POSTI DI DIRIGENTE MEDICO - DISCIPLINA ORGANIZZAZIONE DEI SERVIZI SANITARI DI BASE - SPECIALISTI</t>
+        </is>
+      </c>
+      <c r="D385" t="inlineStr">
+        <is>
+          <t>Pubblicazione graduatoria</t>
+        </is>
+      </c>
+      <c r="E385" t="inlineStr"/>
+      <c r="F385" t="inlineStr">
+        <is>
+          <t>Dirigenza medica e veterinaria</t>
+        </is>
+      </c>
+      <c r="G385" t="inlineStr">
+        <is>
+          <t>Dirigente Medico</t>
+        </is>
+      </c>
+      <c r="H385" t="inlineStr">
+        <is>
+          <t>17/06/2022 08:30</t>
+        </is>
+      </c>
+      <c r="I385" t="inlineStr">
+        <is>
+          <t>17/07/2022 08:30</t>
+        </is>
+      </c>
+      <c r="K385" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N385" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P385" t="inlineStr"/>
+      <c r="Q385" t="inlineStr"/>
+      <c r="R385" t="inlineStr"/>
+      <c r="S385" t="inlineStr"/>
+      <c r="T385" t="inlineStr"/>
+      <c r="AC385" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE385" t="inlineStr">
+        <is>
+          <t>Concorsi Dirigenza</t>
+        </is>
+      </c>
+      <c r="AF385" t="inlineStr">
+        <is>
+          <t>Tempo indeterminato</t>
+        </is>
+      </c>
+    </row>
+    <row r="386">
+      <c r="A386" t="inlineStr"/>
+      <c r="B386" t="inlineStr"/>
+      <c r="C386" t="inlineStr">
+        <is>
+          <t>AZIENDA ZERO - GRADUATORIA CONCORSO PUBBLICO N. 23 POSTI DI DIRIGENTE MEDICO - DISCIPLINA ORGANIZZAZIONE DEI SERVIZI SANITARI DI BASE - SPECIALIZZANDI</t>
+        </is>
+      </c>
+      <c r="D386" t="inlineStr">
+        <is>
+          <t>Pubblicazione graduatoria</t>
+        </is>
+      </c>
+      <c r="E386" t="inlineStr"/>
+      <c r="F386" t="inlineStr">
+        <is>
+          <t>Dirigenza medica e veterinaria</t>
+        </is>
+      </c>
+      <c r="G386" t="inlineStr">
+        <is>
+          <t>Dirigente Medico</t>
+        </is>
+      </c>
+      <c r="H386" t="inlineStr">
+        <is>
+          <t>17/06/2022 08:26</t>
+        </is>
+      </c>
+      <c r="I386" t="inlineStr">
+        <is>
+          <t>17/07/2022 08:26</t>
+        </is>
+      </c>
+      <c r="K386" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N386" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P386" t="inlineStr"/>
+      <c r="Q386" t="inlineStr"/>
+      <c r="R386" t="inlineStr"/>
+      <c r="S386" t="inlineStr"/>
+      <c r="T386" t="inlineStr"/>
+      <c r="AC386" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE386" t="inlineStr">
+        <is>
+          <t>Concorsi Dirigenza</t>
+        </is>
+      </c>
+      <c r="AF386" t="inlineStr">
+        <is>
+          <t>Tempo indeterminato</t>
+        </is>
+      </c>
+    </row>
+    <row r="387">
+      <c r="A387" t="inlineStr"/>
+      <c r="B387" t="inlineStr"/>
+      <c r="C387" t="inlineStr">
+        <is>
+          <t>Azienda Zero - Graduatoria concorso pubblico per n. 110 posti di C.P.S. Tecnico Sanitario di Laboratorio Biomedico - cat. D</t>
+        </is>
+      </c>
+      <c r="D387" t="inlineStr">
+        <is>
+          <t>Pubblicazione graduatoria</t>
+        </is>
+      </c>
+      <c r="E387" t="inlineStr"/>
+      <c r="F387" t="inlineStr">
+        <is>
+          <t>D</t>
+        </is>
+      </c>
+      <c r="G387" t="inlineStr">
+        <is>
+          <t>C.P.S. Tecnico Sanitario di Laboratorio Biomedico</t>
+        </is>
+      </c>
+      <c r="H387" t="inlineStr">
+        <is>
+          <t>16/06/2022 13:44</t>
+        </is>
+      </c>
+      <c r="I387" t="inlineStr">
+        <is>
+          <t>16/07/2022 13:44</t>
+        </is>
+      </c>
+      <c r="K387" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N387" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P387" t="inlineStr"/>
+      <c r="Q387" t="inlineStr"/>
+      <c r="R387" t="inlineStr"/>
+      <c r="S387" t="inlineStr"/>
+      <c r="T387" t="inlineStr"/>
+      <c r="AC387" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE387" t="inlineStr">
+        <is>
+          <t>Concorsi Comparto</t>
+        </is>
+      </c>
+      <c r="AF387" t="inlineStr">
+        <is>
+          <t>Tempo indeterminato</t>
+        </is>
+      </c>
+    </row>
+    <row r="388">
+      <c r="A388" t="inlineStr"/>
+      <c r="B388" t="inlineStr"/>
+      <c r="C388" t="inlineStr">
+        <is>
+          <t>Tabella triennale avvisi e procedure comparative aggiornata a giugno 2022</t>
+        </is>
+      </c>
+      <c r="D388" t="inlineStr">
+        <is>
+          <t>Pubblicato</t>
+        </is>
+      </c>
+      <c r="E388" t="inlineStr">
+        <is>
+          <t>Tabella triennale avvisi e procedure comparative aggiornata a giugno 2022</t>
+        </is>
+      </c>
+      <c r="F388" t="inlineStr">
+        <is>
+          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
+        </is>
+      </c>
+      <c r="G388" t="inlineStr">
+        <is>
+          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
+        </is>
+      </c>
+      <c r="H388" t="inlineStr">
+        <is>
+          <t>16/06/2022 11:59</t>
+        </is>
+      </c>
+      <c r="I388" t="inlineStr">
+        <is>
+          <t>16/06/2027 23:59</t>
+        </is>
+      </c>
+      <c r="K388" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N388" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P388" t="inlineStr"/>
+      <c r="Q388" t="inlineStr"/>
+      <c r="R388" t="inlineStr"/>
+      <c r="S388" t="inlineStr"/>
+      <c r="T388" t="inlineStr"/>
+      <c r="AC388" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE388" t="inlineStr">
+        <is>
+          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
+        </is>
+      </c>
+      <c r="AF388" t="inlineStr">
+        <is>
+          <t>Non definito</t>
+        </is>
+      </c>
+    </row>
+    <row r="389">
+      <c r="A389" t="inlineStr"/>
+      <c r="B389" t="inlineStr"/>
+      <c r="C389" t="inlineStr">
+        <is>
+          <t>Avviso procedura comparativa per il conferimento di nr. 1 incarico libero-professionale a Psicologo, per la realizzazione delle attività progettuali previste dal Piano per contrastare il Gioco d'Azzardo Patologico.</t>
+        </is>
+      </c>
+      <c r="D389" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E389" t="inlineStr"/>
+      <c r="F389" t="inlineStr">
+        <is>
+          <t>Dirigenza</t>
+        </is>
+      </c>
+      <c r="G389" t="inlineStr">
+        <is>
+          <t>Dirigente Psicologo</t>
+        </is>
+      </c>
+      <c r="H389" t="inlineStr">
+        <is>
+          <t>14/06/2022 11:13</t>
+        </is>
+      </c>
+      <c r="I389" t="inlineStr">
+        <is>
+          <t>22/06/2022 23:59</t>
+        </is>
+      </c>
+      <c r="K389" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N389" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P389" t="inlineStr"/>
+      <c r="Q389" t="inlineStr"/>
+      <c r="R389" t="inlineStr"/>
+      <c r="S389" t="inlineStr"/>
+      <c r="T389" t="inlineStr"/>
+      <c r="AC389" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE389" t="inlineStr">
+        <is>
+          <t>Incarichi libero professionali</t>
+        </is>
+      </c>
+      <c r="AF389" t="inlineStr">
+        <is>
+          <t>Lavoro autonomo</t>
+        </is>
+      </c>
+    </row>
+    <row r="390">
+      <c r="A390" t="inlineStr"/>
+      <c r="B390" t="inlineStr"/>
+      <c r="C390" t="inlineStr">
+        <is>
+          <t>Azienda Zero - graduatoria concorso pubblico n. 23 posti di C.P.S. Tecnico della Riabilitazione Psichiatria - cat. D</t>
+        </is>
+      </c>
+      <c r="D390" t="inlineStr">
+        <is>
+          <t>Pubblicazione graduatoria</t>
+        </is>
+      </c>
+      <c r="E390" t="inlineStr"/>
+      <c r="F390" t="inlineStr">
+        <is>
+          <t>D</t>
+        </is>
+      </c>
+      <c r="G390" t="inlineStr">
+        <is>
+          <t>C.P.S. Tecnico della Riabilitazione Psichiatrica</t>
+        </is>
+      </c>
+      <c r="H390" t="inlineStr">
+        <is>
+          <t>13/06/2022 10:53</t>
+        </is>
+      </c>
+      <c r="I390" t="inlineStr">
+        <is>
+          <t>13/07/2022 10:53</t>
+        </is>
+      </c>
+      <c r="K390" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N390" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P390" t="inlineStr"/>
+      <c r="Q390" t="inlineStr"/>
+      <c r="R390" t="inlineStr"/>
+      <c r="S390" t="inlineStr"/>
+      <c r="T390" t="inlineStr"/>
+      <c r="AC390" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE390" t="inlineStr">
+        <is>
+          <t>Avvisi Incarichi 15 septies/octies D.Lgs 502/92</t>
+        </is>
+      </c>
+      <c r="AF390" t="inlineStr">
+        <is>
+          <t>Tempo indeterminato</t>
+        </is>
+      </c>
+    </row>
+    <row r="391">
+      <c r="A391" t="inlineStr"/>
+      <c r="B391" t="inlineStr"/>
+      <c r="C391" t="inlineStr">
+        <is>
+          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di Dirigenti Medici discipline: Gastroenterologia, Patologia Clinica, Urologia.</t>
+        </is>
+      </c>
+      <c r="D391" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E391" t="inlineStr"/>
+      <c r="F391" t="inlineStr">
+        <is>
+          <t>Dirigenza medica e veterinaria</t>
+        </is>
+      </c>
+      <c r="G391" t="inlineStr">
+        <is>
+          <t>Dirigente Medico</t>
+        </is>
+      </c>
+      <c r="H391" t="inlineStr">
+        <is>
+          <t>10/06/2022 12:56</t>
+        </is>
+      </c>
+      <c r="I391" t="inlineStr">
+        <is>
+          <t>10/07/2022 12:56</t>
+        </is>
+      </c>
+      <c r="K391" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N391" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P391" t="inlineStr"/>
+      <c r="Q391" t="inlineStr"/>
+      <c r="R391" t="inlineStr"/>
+      <c r="S391" t="inlineStr"/>
+      <c r="T391" t="inlineStr"/>
+      <c r="AC391" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE391" t="inlineStr">
+        <is>
+          <t>Avvisi tempo determinato Dirigenza</t>
+        </is>
+      </c>
+      <c r="AF391" t="inlineStr">
+        <is>
+          <t>Tempo determinato</t>
+        </is>
+      </c>
+    </row>
+    <row r="392">
+      <c r="A392" t="inlineStr"/>
+      <c r="B392" t="inlineStr"/>
+      <c r="C392" t="inlineStr">
+        <is>
+          <t>Concorso pubblico, per titoli ed esami, riservato al personale precario in possesso dei requisiti per la stabilizzazione, di cui all'art. 20, comma 2, del D. Lgs. n. 75/2017 e s.m.i., per l'assunzione a tempo indeterminato di n. 2 Dirigenti Psicologi nella disciplina di Psicologia o Psicoterapia.</t>
+        </is>
+      </c>
+      <c r="D392" t="inlineStr">
+        <is>
+          <t>Ammissione/Commissione/Espletamento</t>
+        </is>
+      </c>
+      <c r="E392" t="inlineStr"/>
+      <c r="F392" t="inlineStr">
+        <is>
+          <t>Dirigenza</t>
+        </is>
+      </c>
+      <c r="G392" t="inlineStr">
+        <is>
+          <t>Dirigente Psicologo</t>
+        </is>
+      </c>
+      <c r="H392" t="inlineStr">
+        <is>
+          <t>03/06/2022 09:48</t>
+        </is>
+      </c>
+      <c r="I392" t="inlineStr">
+        <is>
+          <t>03/07/2022 23:59</t>
+        </is>
+      </c>
+      <c r="K392" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N392" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P392" t="inlineStr"/>
+      <c r="Q392" t="inlineStr"/>
+      <c r="R392" t="inlineStr"/>
+      <c r="S392" t="inlineStr"/>
+      <c r="T392" t="inlineStr"/>
+      <c r="W392" t="n">
+        <v>0</v>
+      </c>
+      <c r="X392" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y392" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z392" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA392" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC392" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AD392" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE392" t="inlineStr">
+        <is>
+          <t>Stabilizzazione</t>
+        </is>
+      </c>
+      <c r="AF392" t="inlineStr">
+        <is>
+          <t>Tempo indeterminato</t>
+        </is>
+      </c>
+    </row>
+    <row r="393">
+      <c r="A393" t="inlineStr"/>
+      <c r="B393" t="inlineStr"/>
+      <c r="C393" t="inlineStr">
+        <is>
+          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di Dirigenti Medici di varie discipline (v. bando) a servizio dei Pronto Soccorso degli Ospedali dell'Azienda ULSS 5 Polesana</t>
+        </is>
+      </c>
+      <c r="D393" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E393" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di Dirigenti Medici di varie discipline (v. bando) a servizio dei Pronto Soccorso degli Ospedali dell'Azienda ULSS 5 Polesana&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="F393" t="inlineStr">
+        <is>
+          <t>Dirigenza medica e veterinaria</t>
+        </is>
+      </c>
+      <c r="G393" t="inlineStr">
+        <is>
+          <t>Dirigente Medico</t>
+        </is>
+      </c>
+      <c r="H393" t="inlineStr">
+        <is>
+          <t>23/05/2022 12:01</t>
+        </is>
+      </c>
+      <c r="I393" t="inlineStr">
+        <is>
+          <t>03/06/2022 23:59</t>
+        </is>
+      </c>
+      <c r="K393" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N393" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P393" t="inlineStr"/>
+      <c r="Q393" t="inlineStr"/>
+      <c r="R393" t="inlineStr"/>
+      <c r="S393" t="inlineStr"/>
+      <c r="T393" t="inlineStr"/>
+      <c r="W393" t="n">
+        <v>0</v>
+      </c>
+      <c r="X393" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y393" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z393" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA393" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC393" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AD393" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE393" t="inlineStr">
+        <is>
+          <t>Avviso Pubblico</t>
+        </is>
+      </c>
+      <c r="AF393" t="inlineStr">
+        <is>
+          <t>Tempo determinato</t>
+        </is>
+      </c>
+    </row>
+    <row r="394">
+      <c r="A394" t="inlineStr"/>
+      <c r="B394" t="inlineStr"/>
+      <c r="C394" t="inlineStr">
+        <is>
+          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di Dirigenti Medici discipline: Anestesia e Rianimazione, Cardiologia, Pediatria</t>
+        </is>
+      </c>
+      <c r="D394" t="inlineStr">
+        <is>
+          <t>Pubblicazione graduatoria</t>
+        </is>
+      </c>
+      <c r="E394" t="inlineStr"/>
+      <c r="F394" t="inlineStr">
+        <is>
+          <t>Dirigenza medica e veterinaria</t>
+        </is>
+      </c>
+      <c r="G394" t="inlineStr">
+        <is>
+          <t>Dirigente Medico</t>
+        </is>
+      </c>
+      <c r="H394" t="inlineStr">
+        <is>
+          <t>23/05/2022 11:59</t>
+        </is>
+      </c>
+      <c r="I394" t="inlineStr">
+        <is>
+          <t>03/06/2022 23:59</t>
+        </is>
+      </c>
+      <c r="K394" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N394" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P394" t="inlineStr"/>
+      <c r="Q394" t="inlineStr"/>
+      <c r="R394" t="inlineStr"/>
+      <c r="S394" t="inlineStr"/>
+      <c r="T394" t="inlineStr"/>
+      <c r="W394" t="n">
+        <v>0</v>
+      </c>
+      <c r="X394" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y394" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z394" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA394" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC394" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AD394" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE394" t="inlineStr">
+        <is>
+          <t>Avviso Pubblico</t>
+        </is>
+      </c>
+      <c r="AF394" t="inlineStr">
+        <is>
+          <t>Tempo determinato</t>
+        </is>
+      </c>
+    </row>
+    <row r="395">
+      <c r="A395" t="inlineStr"/>
+      <c r="B395" t="inlineStr"/>
+      <c r="C395" t="inlineStr">
+        <is>
+          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di Dirigenti Medici discipline: Chirurgia Generale, Ginecologia ed Ostetricia, Radiodiagnostica</t>
+        </is>
+      </c>
+      <c r="D395" t="inlineStr">
+        <is>
+          <t>Pubblicazione graduatoria</t>
+        </is>
+      </c>
+      <c r="E395" t="inlineStr"/>
+      <c r="F395" t="inlineStr">
+        <is>
+          <t>Dirigenza medica e veterinaria</t>
+        </is>
+      </c>
+      <c r="G395" t="inlineStr">
+        <is>
+          <t>Dirigente Medico</t>
+        </is>
+      </c>
+      <c r="H395" t="inlineStr">
+        <is>
+          <t>23/05/2022 11:56</t>
+        </is>
+      </c>
+      <c r="I395" t="inlineStr">
+        <is>
+          <t>03/06/2022 23:59</t>
+        </is>
+      </c>
+      <c r="K395" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N395" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P395" t="inlineStr"/>
+      <c r="Q395" t="inlineStr"/>
+      <c r="R395" t="inlineStr"/>
+      <c r="S395" t="inlineStr"/>
+      <c r="T395" t="inlineStr"/>
+      <c r="W395" t="n">
+        <v>0</v>
+      </c>
+      <c r="X395" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y395" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z395" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA395" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC395" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AD395" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE395" t="inlineStr">
+        <is>
+          <t>Avviso Pubblico</t>
+        </is>
+      </c>
+      <c r="AF395" t="inlineStr">
+        <is>
+          <t>Tempo determinato</t>
+        </is>
+      </c>
+    </row>
+    <row r="396">
+      <c r="A396" t="inlineStr"/>
+      <c r="B396" t="inlineStr"/>
+      <c r="C396" t="inlineStr">
+        <is>
+          <t>Avviso pubblico per conferimento dell'incarico di Direttore della UOC Malattie Infettive</t>
+        </is>
+      </c>
+      <c r="D396" t="inlineStr">
+        <is>
+          <t>Pubblicazione graduatoria</t>
+        </is>
+      </c>
+      <c r="E396" t="inlineStr"/>
+      <c r="F396" t="inlineStr">
+        <is>
+          <t>Dirigenza medica e veterinaria</t>
+        </is>
+      </c>
+      <c r="G396" t="inlineStr">
+        <is>
+          <t>Dirigente Medico</t>
+        </is>
+      </c>
+      <c r="H396" t="inlineStr">
+        <is>
+          <t>13/05/2022 14:50</t>
+        </is>
+      </c>
+      <c r="I396" t="inlineStr">
+        <is>
+          <t>12/06/2022 23:59</t>
+        </is>
+      </c>
+      <c r="K396" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N396" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P396" t="inlineStr"/>
+      <c r="Q396" t="inlineStr"/>
+      <c r="R396" t="inlineStr"/>
+      <c r="S396" t="inlineStr"/>
+      <c r="T396" t="inlineStr"/>
+      <c r="W396" t="n">
+        <v>0</v>
+      </c>
+      <c r="X396" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y396" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z396" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA396" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC396" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AD396" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE396" t="inlineStr">
+        <is>
+          <t>Avviso di struttura complessa</t>
+        </is>
+      </c>
+      <c r="AF396" t="inlineStr">
+        <is>
+          <t>Tempo determinato</t>
+        </is>
+      </c>
+    </row>
+    <row r="397">
+      <c r="A397" t="inlineStr"/>
+      <c r="B397" t="inlineStr"/>
+      <c r="C397" t="inlineStr">
+        <is>
+          <t>Avviso pubblico, per soli titoli, per l'assunzione a tempo determinato di Collaboratori Professionali Sanitari - Infermieri - cat. D, anche per possibile inserimento presso i Centri di Servizi del Territorio (Bando Aperto al 31.12.2022)</t>
+        </is>
+      </c>
+      <c r="D397" t="inlineStr">
+        <is>
+          <t>Pubblicazione graduatoria</t>
+        </is>
+      </c>
+      <c r="E397" t="inlineStr"/>
+      <c r="F397" t="inlineStr">
+        <is>
+          <t>D</t>
+        </is>
+      </c>
+      <c r="G397" t="inlineStr">
+        <is>
+          <t>C.P.S. Infermiere</t>
+        </is>
+      </c>
+      <c r="H397" t="inlineStr">
+        <is>
+          <t>13/05/2022 14:45</t>
+        </is>
+      </c>
+      <c r="I397" t="inlineStr">
+        <is>
+          <t>31/12/2022 23:59</t>
+        </is>
+      </c>
+      <c r="K397" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N397" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P397" t="inlineStr"/>
+      <c r="Q397" t="inlineStr"/>
+      <c r="R397" t="inlineStr"/>
+      <c r="S397" t="inlineStr"/>
+      <c r="T397" t="inlineStr"/>
+      <c r="W397" t="n">
+        <v>0</v>
+      </c>
+      <c r="X397" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y397" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z397" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA397" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC397" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AD397" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE397" t="inlineStr">
+        <is>
+          <t>Avviso Pubblico</t>
+        </is>
+      </c>
+      <c r="AF397" t="inlineStr">
+        <is>
+          <t>Tempo determinato</t>
+        </is>
+      </c>
+    </row>
+    <row r="398">
+      <c r="A398" t="inlineStr"/>
+      <c r="B398" t="inlineStr"/>
+      <c r="C398" t="inlineStr">
+        <is>
+          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 1 Dirigente Medico disciplina di Ortopedia e Traumatologia</t>
+        </is>
+      </c>
+      <c r="D398" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E398" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 1 Dirigente Medico disciplina di Ortopedia e Traumatologia&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="F398" t="inlineStr">
+        <is>
+          <t>Dirigenza medica e veterinaria</t>
+        </is>
+      </c>
+      <c r="G398" t="inlineStr">
+        <is>
+          <t>Dirigente Medico</t>
+        </is>
+      </c>
+      <c r="H398" t="inlineStr">
+        <is>
+          <t>13/05/2022 14:42</t>
+        </is>
+      </c>
+      <c r="I398" t="inlineStr">
+        <is>
+          <t>27/05/2022 23:59</t>
+        </is>
+      </c>
+      <c r="K398" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N398" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P398" t="inlineStr"/>
+      <c r="Q398" t="inlineStr"/>
+      <c r="R398" t="inlineStr"/>
+      <c r="S398" t="inlineStr"/>
+      <c r="T398" t="inlineStr"/>
+      <c r="W398" t="n">
+        <v>0</v>
+      </c>
+      <c r="X398" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y398" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z398" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA398" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC398" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AD398" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE398" t="inlineStr">
+        <is>
+          <t>Avviso Pubblico</t>
+        </is>
+      </c>
+      <c r="AF398" t="inlineStr">
+        <is>
+          <t>Tempo determinato</t>
+        </is>
+      </c>
+    </row>
+    <row r="399">
+      <c r="A399" t="inlineStr"/>
+      <c r="B399" t="inlineStr"/>
+      <c r="C399" t="inlineStr">
+        <is>
+          <t>Avviso pubblico di mobilità volontaria per n. 1 Operatore Socio Sanitario (OSS) - cat. B livello economico super (Bs)</t>
+        </is>
+      </c>
+      <c r="D399" t="inlineStr">
+        <is>
+          <t>Pubblicazione graduatoria</t>
+        </is>
+      </c>
+      <c r="E399" t="inlineStr"/>
+      <c r="F399" t="inlineStr">
+        <is>
+          <t>BS</t>
+        </is>
+      </c>
+      <c r="G399" t="inlineStr">
+        <is>
+          <t>Operatore Socio Sanitario</t>
+        </is>
+      </c>
+      <c r="H399" t="inlineStr">
+        <is>
+          <t>12/05/2022 13:29</t>
+        </is>
+      </c>
+      <c r="I399" t="inlineStr">
+        <is>
+          <t>13/06/2022 23:59</t>
+        </is>
+      </c>
+      <c r="K399" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N399" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P399" t="inlineStr"/>
+      <c r="Q399" t="inlineStr"/>
+      <c r="R399" t="inlineStr"/>
+      <c r="S399" t="inlineStr"/>
+      <c r="T399" t="inlineStr"/>
+      <c r="W399" t="n">
+        <v>0</v>
+      </c>
+      <c r="X399" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y399" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z399" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA399" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC399" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AD399" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE399" t="inlineStr">
+        <is>
+          <t>Avviso di mobilità da altro ente</t>
+        </is>
+      </c>
+      <c r="AF399" t="inlineStr">
+        <is>
+          <t>Tempo indeterminato</t>
+        </is>
+      </c>
+    </row>
+    <row r="400">
+      <c r="A400" t="inlineStr"/>
+      <c r="B400" t="inlineStr"/>
+      <c r="C400" t="inlineStr">
+        <is>
+          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 1 Collaboratore Professionale Sanitario - Tecnico della Prevenzione nell'ambiente e nei luoghi di lavoro - cat. D</t>
+        </is>
+      </c>
+      <c r="D400" t="inlineStr">
+        <is>
+          <t>Pubblicazione graduatoria</t>
+        </is>
+      </c>
+      <c r="E400" t="inlineStr"/>
+      <c r="F400" t="inlineStr">
+        <is>
+          <t>D</t>
+        </is>
+      </c>
+      <c r="G400" t="inlineStr">
+        <is>
+          <t>C.P.S. Tecnico della Prevenzione nell'ambiente e nei luoghi di lavoro</t>
+        </is>
+      </c>
+      <c r="H400" t="inlineStr">
+        <is>
+          <t>09/05/2022 09:54</t>
+        </is>
+      </c>
+      <c r="I400" t="inlineStr">
+        <is>
+          <t>20/05/2022 23:59</t>
+        </is>
+      </c>
+      <c r="K400" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N400" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P400" t="inlineStr"/>
+      <c r="Q400" t="inlineStr"/>
+      <c r="R400" t="inlineStr"/>
+      <c r="S400" t="inlineStr"/>
+      <c r="T400" t="inlineStr"/>
+      <c r="W400" t="n">
+        <v>0</v>
+      </c>
+      <c r="X400" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y400" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z400" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA400" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC400" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AD400" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE400" t="inlineStr">
+        <is>
+          <t>Avviso Pubblico</t>
+        </is>
+      </c>
+      <c r="AF400" t="inlineStr">
+        <is>
+          <t>Tempo determinato</t>
+        </is>
+      </c>
+    </row>
+    <row r="401">
+      <c r="A401" t="inlineStr"/>
+      <c r="B401" t="inlineStr"/>
+      <c r="C401" t="inlineStr">
+        <is>
+          <t>Avviso pubblico per il conferimento dell'incarico di Direttore della Struttura Complessa Radioterapia</t>
+        </is>
+      </c>
+      <c r="D401" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E401" t="inlineStr"/>
+      <c r="F401" t="inlineStr">
+        <is>
+          <t>Dirigenza medica e veterinaria</t>
+        </is>
+      </c>
+      <c r="G401" t="inlineStr">
+        <is>
+          <t>Dirigente Medico</t>
+        </is>
+      </c>
+      <c r="H401" t="inlineStr">
+        <is>
+          <t>06/05/2022 10:27</t>
+        </is>
+      </c>
+      <c r="I401" t="inlineStr">
+        <is>
+          <t>05/06/2022 23:59</t>
+        </is>
+      </c>
+      <c r="K401" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N401" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P401" t="inlineStr"/>
+      <c r="Q401" t="inlineStr"/>
+      <c r="R401" t="inlineStr"/>
+      <c r="S401" t="inlineStr"/>
+      <c r="T401" t="inlineStr"/>
+      <c r="W401" t="n">
+        <v>0</v>
+      </c>
+      <c r="X401" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y401" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z401" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA401" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC401" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AD401" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE401" t="inlineStr">
+        <is>
+          <t>Avviso di struttura complessa</t>
+        </is>
+      </c>
+      <c r="AF401" t="inlineStr">
+        <is>
+          <t>Tempo indeterminato</t>
+        </is>
+      </c>
+    </row>
+    <row r="402">
+      <c r="A402" t="inlineStr"/>
+      <c r="B402" t="inlineStr"/>
+      <c r="C402" t="inlineStr">
+        <is>
+          <t>Avviso pubblico per il conferimento dell'incarico di Direttore della Struttura Complessa Medicina Nucleare</t>
+        </is>
+      </c>
+      <c r="D402" t="inlineStr">
+        <is>
+          <t>Pubblicazione graduatoria</t>
+        </is>
+      </c>
+      <c r="E402" t="inlineStr"/>
+      <c r="F402" t="inlineStr">
+        <is>
+          <t>Dirigenza medica e veterinaria</t>
+        </is>
+      </c>
+      <c r="G402" t="inlineStr">
+        <is>
+          <t>Dirigente Medico</t>
+        </is>
+      </c>
+      <c r="H402" t="inlineStr">
+        <is>
+          <t>06/05/2022 10:22</t>
+        </is>
+      </c>
+      <c r="I402" t="inlineStr">
+        <is>
+          <t>05/06/2022 23:59</t>
+        </is>
+      </c>
+      <c r="K402" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N402" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P402" t="inlineStr"/>
+      <c r="Q402" t="inlineStr"/>
+      <c r="R402" t="inlineStr"/>
+      <c r="S402" t="inlineStr"/>
+      <c r="T402" t="inlineStr"/>
+      <c r="W402" t="n">
+        <v>0</v>
+      </c>
+      <c r="X402" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y402" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z402" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA402" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC402" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AD402" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE402" t="inlineStr">
+        <is>
+          <t>Avviso di struttura complessa</t>
+        </is>
+      </c>
+      <c r="AF402" t="inlineStr">
+        <is>
+          <t>Tempo indeterminato</t>
+        </is>
+      </c>
+    </row>
+    <row r="403">
+      <c r="A403" t="inlineStr"/>
+      <c r="B403" t="inlineStr"/>
+      <c r="C403" t="inlineStr">
+        <is>
+          <t>Avviso di procedura comparativa per il conferimento di nr. 1 incarico libero professionale della durata di sei mesi, a Tecnico di Laboratorio Biomedico per addestramento di personale interno allo svolgimento di attività di valutazione di preparati citologici (da prelievo cervico vaginale - Pap Test), presso la UOC Anatomia Patologica dell'Ospedale di Rovigo.</t>
+        </is>
+      </c>
+      <c r="D403" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E403" t="inlineStr"/>
+      <c r="F403" t="inlineStr">
+        <is>
+          <t>D</t>
+        </is>
+      </c>
+      <c r="G403" t="inlineStr">
+        <is>
+          <t>C.P.S. Tecnico Sanitario di Laboratorio Biomedico</t>
+        </is>
+      </c>
+      <c r="H403" t="inlineStr">
+        <is>
+          <t>04/05/2022 10:55</t>
+        </is>
+      </c>
+      <c r="I403" t="inlineStr">
+        <is>
+          <t>15/05/2022 23:59</t>
+        </is>
+      </c>
+      <c r="K403" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N403" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P403" t="inlineStr"/>
+      <c r="Q403" t="inlineStr"/>
+      <c r="R403" t="inlineStr"/>
+      <c r="S403" t="inlineStr"/>
+      <c r="T403" t="inlineStr"/>
+      <c r="AC403" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE403" t="inlineStr">
+        <is>
+          <t>Incarichi libero professionali</t>
+        </is>
+      </c>
+      <c r="AF403" t="inlineStr">
+        <is>
+          <t>Lavoro autonomo</t>
+        </is>
+      </c>
+    </row>
+    <row r="404">
+      <c r="A404" t="inlineStr"/>
+      <c r="B404" t="inlineStr"/>
+      <c r="C404" t="inlineStr">
+        <is>
+          <t>AVVISO PER MANIFESTAZIONE DI INTERESSE FINALIZZATA AD INDIVIDUARE IL PERSONALE IN POSSESSO DEI REQUISITI ED INTERESSATO ALLA STABILIZZAZIONE DI CUI ALL’ART. 20, COMMA 1, DEL D. LGS. 75/2017 E S.M.I. - COLLABORATORE PROFESSIONALE - ASSISTENTE SOCIALE - CAT. D</t>
+        </is>
+      </c>
+      <c r="D404" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E404" t="inlineStr">
+        <is>
+          <t>AVVISO PER MANIFESTAZIONE DI INTERESSE FINALIZZATA AD INDIVIDUARE IL PERSONALE IN POSSESSO DEI REQUISITI ED INTERESSATO ALLA STABILIZZAZIONE DI CUI ALL&amp;rsquo;ART. 20, COMMA 1, DEL D. LGS. 75/2017 E S.M.I. - COLLABORATORE PROFESSIONALE - ASSISTENTE SOCIALE - CAT. D</t>
+        </is>
+      </c>
+      <c r="H404" t="inlineStr">
+        <is>
+          <t>26/04/2022 08:48</t>
+        </is>
+      </c>
+      <c r="I404" t="inlineStr">
+        <is>
+          <t>11/05/2022 23:59</t>
+        </is>
+      </c>
+      <c r="K404" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N404" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P404" t="inlineStr"/>
+      <c r="Q404" t="inlineStr"/>
+      <c r="R404" t="inlineStr"/>
+      <c r="S404" t="inlineStr"/>
+      <c r="T404" t="inlineStr"/>
+      <c r="AC404" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE404" t="inlineStr">
+        <is>
+          <t>Avviso per stabilizzazione</t>
+        </is>
+      </c>
+      <c r="AF404" t="inlineStr">
+        <is>
+          <t>Tempo indeterminato</t>
+        </is>
+      </c>
+    </row>
+    <row r="405">
+      <c r="A405" t="inlineStr"/>
+      <c r="B405" t="inlineStr"/>
+      <c r="C405" t="inlineStr">
+        <is>
+          <t>Avviso pubblico, per titoli e colloquio, per n. 1 Dirigente Medico disciplina di Medicina Interna</t>
+        </is>
+      </c>
+      <c r="D405" t="inlineStr">
+        <is>
+          <t>Ammissione/Commissione/Espletamento</t>
+        </is>
+      </c>
+      <c r="E405" t="inlineStr"/>
+      <c r="F405" t="inlineStr">
+        <is>
+          <t>Dirigenza medica e veterinaria</t>
+        </is>
+      </c>
+      <c r="G405" t="inlineStr">
+        <is>
+          <t>Dirigente Medico</t>
+        </is>
+      </c>
+      <c r="H405" t="inlineStr">
+        <is>
+          <t>22/04/2022 12:39</t>
+        </is>
+      </c>
+      <c r="I405" t="inlineStr">
+        <is>
+          <t>06/05/2022 23:59</t>
+        </is>
+      </c>
+      <c r="K405" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N405" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P405" t="inlineStr"/>
+      <c r="Q405" t="inlineStr"/>
+      <c r="R405" t="inlineStr"/>
+      <c r="S405" t="inlineStr"/>
+      <c r="T405" t="inlineStr"/>
+      <c r="W405" t="n">
+        <v>0</v>
+      </c>
+      <c r="X405" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y405" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z405" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA405" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC405" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AD405" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE405" t="inlineStr">
+        <is>
+          <t>Avviso Pubblico</t>
+        </is>
+      </c>
+      <c r="AF405" t="inlineStr">
+        <is>
+          <t>Tempo determinato</t>
+        </is>
+      </c>
+    </row>
+    <row r="406">
+      <c r="A406" t="inlineStr"/>
+      <c r="B406" t="inlineStr"/>
+      <c r="C406" t="inlineStr">
+        <is>
+          <t>AVVISO PUBBLICO PER LA NOMINA DELL'ORGANISMO INDIPENDENTE DI VALUTAZIONE DELL'AZIENDA ULSS 5 POLESANA - Triennio 2022-2024</t>
+        </is>
+      </c>
+      <c r="D406" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E406" t="inlineStr"/>
+      <c r="F406" t="inlineStr">
+        <is>
+          <t>Dirigenza</t>
+        </is>
+      </c>
+      <c r="G406" t="inlineStr">
+        <is>
+          <t>Dirigente</t>
+        </is>
+      </c>
+      <c r="H406" t="inlineStr">
+        <is>
+          <t>21/04/2022 14:26</t>
+        </is>
+      </c>
+      <c r="I406" t="inlineStr">
+        <is>
+          <t>13/05/2022 15:26</t>
+        </is>
+      </c>
+      <c r="K406" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N406" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P406" t="inlineStr"/>
+      <c r="Q406" t="inlineStr"/>
+      <c r="R406" t="inlineStr"/>
+      <c r="S406" t="inlineStr"/>
+      <c r="T406" t="inlineStr"/>
+      <c r="AC406" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE406" t="inlineStr">
+        <is>
+          <t>Avviso generico</t>
+        </is>
+      </c>
+      <c r="AF406" t="inlineStr">
+        <is>
+          <t>Tempo indeterminato</t>
+        </is>
+      </c>
+    </row>
+    <row r="407">
+      <c r="A407" t="inlineStr"/>
+      <c r="B407" t="inlineStr"/>
+      <c r="C407" t="inlineStr">
+        <is>
+          <t>AZIENDA ZERO_GRADUATORIA CONCORSO PUBBLICO, PER TITOLI ED ESAMI, PER N. 10 POSTI DI DIRIGENTE
+FARMACISTA - DISCIPLINA DI FARMACIA OSPEDALIERA</t>
+        </is>
+      </c>
+      <c r="D407" t="inlineStr">
+        <is>
+          <t>Pubblicazione graduatoria</t>
+        </is>
+      </c>
+      <c r="E407" t="inlineStr">
+        <is>
+          <t>AZIENDA ZERO_GRADUATORIA CONCORSO PUBBLICO, PER TITOLI ED ESAMI, PER N. 10 POSTI DI DIRIGENTE&lt;br /&gt;
+FARMACISTA - DISCIPLINA DI FARMACIA OSPEDALIERA</t>
+        </is>
+      </c>
+      <c r="H407" t="inlineStr">
+        <is>
+          <t>21/04/2022 12:56</t>
+        </is>
+      </c>
+      <c r="I407" t="inlineStr">
+        <is>
+          <t>21/05/2022 12:56</t>
+        </is>
+      </c>
+      <c r="K407" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N407" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P407" t="inlineStr"/>
+      <c r="Q407" t="inlineStr"/>
+      <c r="R407" t="inlineStr"/>
+      <c r="S407" t="inlineStr"/>
+      <c r="T407" t="inlineStr"/>
+      <c r="AC407" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE407" t="inlineStr">
+        <is>
+          <t>Avvisi Incarichi 15 septies/octies D.Lgs 502/92</t>
+        </is>
+      </c>
+      <c r="AF407" t="inlineStr">
+        <is>
+          <t>Tempo indeterminato</t>
+        </is>
+      </c>
+    </row>
+    <row r="408">
+      <c r="A408" t="inlineStr"/>
+      <c r="B408" t="inlineStr"/>
+      <c r="C408" t="inlineStr">
+        <is>
+          <t>Avviso procedura comparativa per conferimento nr. 1 borsa di studio della durata di 12 mesi, eventualmente rinnovabili a persona in possesso di laurea in Farmacia o Chimica e Tecnologia Farmaceutiche presso l'UOC di Farmacia Ospedaliera di Rovigo - Azienda ULSS 5 Polesana.</t>
+        </is>
+      </c>
+      <c r="D408" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E408" t="inlineStr"/>
+      <c r="F408" t="inlineStr">
+        <is>
+          <t>Dirigenza</t>
+        </is>
+      </c>
+      <c r="G408" t="inlineStr">
+        <is>
+          <t>Dirigente Farmacista</t>
+        </is>
+      </c>
+      <c r="H408" t="inlineStr">
+        <is>
+          <t>19/04/2022 10:32</t>
+        </is>
+      </c>
+      <c r="I408" t="inlineStr">
+        <is>
+          <t>28/04/2022 23:59</t>
+        </is>
+      </c>
+      <c r="K408" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N408" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P408" t="inlineStr"/>
+      <c r="Q408" t="inlineStr"/>
+      <c r="R408" t="inlineStr"/>
+      <c r="S408" t="inlineStr"/>
+      <c r="T408" t="inlineStr"/>
+      <c r="AC408" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE408" t="inlineStr">
+        <is>
+          <t>Borse di Studio</t>
+        </is>
+      </c>
+      <c r="AF408" t="inlineStr">
+        <is>
+          <t>Borsa di studio</t>
+        </is>
+      </c>
+    </row>
+    <row r="409">
+      <c r="A409" t="inlineStr"/>
+      <c r="B409" t="inlineStr"/>
+      <c r="C409" t="inlineStr">
+        <is>
+          <t>Indizione avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 1 Collaboratore Professionale Sanitario - Educatore Professionale - cat. D</t>
+        </is>
+      </c>
+      <c r="D409" t="inlineStr">
+        <is>
+          <t>Pubblicazione graduatoria</t>
+        </is>
+      </c>
+      <c r="E409" t="inlineStr"/>
+      <c r="F409" t="inlineStr">
+        <is>
+          <t>D</t>
+        </is>
+      </c>
+      <c r="G409" t="inlineStr">
+        <is>
+          <t>C.P.S. Educatore Professionale</t>
+        </is>
+      </c>
+      <c r="H409" t="inlineStr">
+        <is>
+          <t>01/04/2022 14:06</t>
+        </is>
+      </c>
+      <c r="I409" t="inlineStr">
+        <is>
+          <t>15/04/2022 23:59</t>
+        </is>
+      </c>
+      <c r="K409" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N409" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P409" t="inlineStr"/>
+      <c r="Q409" t="inlineStr"/>
+      <c r="R409" t="inlineStr"/>
+      <c r="S409" t="inlineStr"/>
+      <c r="T409" t="inlineStr"/>
+      <c r="W409" t="n">
+        <v>0</v>
+      </c>
+      <c r="X409" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y409" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z409" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA409" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC409" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AD409" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE409" t="inlineStr">
+        <is>
+          <t>Avviso Pubblico</t>
+        </is>
+      </c>
+      <c r="AF409" t="inlineStr">
+        <is>
+          <t>Tempo determinato</t>
+        </is>
+      </c>
+    </row>
+    <row r="410">
+      <c r="A410" t="inlineStr"/>
+      <c r="B410" t="inlineStr"/>
+      <c r="C410" t="inlineStr">
+        <is>
+          <t>Tabella triennale avvisi e procedure comparative aggiornata a marzo 2022</t>
+        </is>
+      </c>
+      <c r="D410" t="inlineStr">
+        <is>
+          <t>Pubblicato</t>
+        </is>
+      </c>
+      <c r="E410" t="inlineStr">
+        <is>
+          <t>Tabella triennale avvisi e procedure comparative aggiornata a marzo 2022</t>
+        </is>
+      </c>
+      <c r="F410" t="inlineStr">
+        <is>
+          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
+        </is>
+      </c>
+      <c r="G410" t="inlineStr">
+        <is>
+          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
+        </is>
+      </c>
+      <c r="H410" t="inlineStr">
+        <is>
+          <t>29/03/2022 09:36</t>
+        </is>
+      </c>
+      <c r="I410" t="inlineStr">
+        <is>
+          <t>29/03/2027 23:59</t>
+        </is>
+      </c>
+      <c r="K410" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N410" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P410" t="inlineStr"/>
+      <c r="Q410" t="inlineStr"/>
+      <c r="R410" t="inlineStr"/>
+      <c r="S410" t="inlineStr"/>
+      <c r="T410" t="inlineStr"/>
+      <c r="AC410" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE410" t="inlineStr">
+        <is>
+          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
+        </is>
+      </c>
+      <c r="AF410" t="inlineStr">
+        <is>
+          <t>Non definito</t>
+        </is>
+      </c>
+    </row>
+    <row r="411">
+      <c r="A411" t="inlineStr"/>
+      <c r="B411" t="inlineStr"/>
+      <c r="C411" t="inlineStr">
+        <is>
+          <t>Avviso pubblico, per titoli e colloquio, per n. 1 Dirigente Medico disciplina di Igiene, Epidemiologia e Sanità Pubblica</t>
+        </is>
+      </c>
+      <c r="D411" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E411" t="inlineStr"/>
+      <c r="F411" t="inlineStr">
+        <is>
+          <t>Dirigenza medica e veterinaria</t>
+        </is>
+      </c>
+      <c r="G411" t="inlineStr">
+        <is>
+          <t>Dirigente Medico</t>
+        </is>
+      </c>
+      <c r="H411" t="inlineStr">
+        <is>
+          <t>18/03/2022 12:33</t>
+        </is>
+      </c>
+      <c r="I411" t="inlineStr">
+        <is>
+          <t>01/04/2022 23:59</t>
+        </is>
+      </c>
+      <c r="K411" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N411" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P411" t="inlineStr"/>
+      <c r="Q411" t="inlineStr"/>
+      <c r="R411" t="inlineStr"/>
+      <c r="S411" t="inlineStr"/>
+      <c r="T411" t="inlineStr"/>
+      <c r="W411" t="n">
+        <v>0</v>
+      </c>
+      <c r="X411" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y411" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z411" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA411" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC411" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AD411" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE411" t="inlineStr">
+        <is>
+          <t>Avviso Pubblico</t>
+        </is>
+      </c>
+      <c r="AF411" t="inlineStr">
+        <is>
+          <t>Tempo determinato</t>
+        </is>
+      </c>
+    </row>
+    <row r="412">
+      <c r="A412" t="inlineStr"/>
+      <c r="B412" t="inlineStr"/>
+      <c r="C412" t="inlineStr">
+        <is>
+          <t>Azienda Zero - Graduatoria Concorso Pubblico per la copertura di n. 40 posti di Collaboratore Professionale Sanitario - OSTETRICA/O – categoria D</t>
+        </is>
+      </c>
+      <c r="D412" t="inlineStr">
+        <is>
+          <t>Pubblicazione graduatoria</t>
+        </is>
+      </c>
+      <c r="E412" t="inlineStr"/>
+      <c r="F412" t="inlineStr">
+        <is>
+          <t>D</t>
+        </is>
+      </c>
+      <c r="G412" t="inlineStr">
+        <is>
+          <t>C.P.S. Ostetrica</t>
+        </is>
+      </c>
+      <c r="H412" t="inlineStr">
+        <is>
+          <t>14/03/2022 12:10</t>
+        </is>
+      </c>
+      <c r="I412" t="inlineStr">
+        <is>
+          <t>14/04/2022 12:10</t>
+        </is>
+      </c>
+      <c r="K412" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N412" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P412" t="inlineStr"/>
+      <c r="Q412" t="inlineStr"/>
+      <c r="R412" t="inlineStr"/>
+      <c r="S412" t="inlineStr"/>
+      <c r="T412" t="inlineStr"/>
+      <c r="AC412" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE412" t="inlineStr">
+        <is>
+          <t>Concorsi Comparto</t>
+        </is>
+      </c>
+      <c r="AF412" t="inlineStr">
+        <is>
+          <t>Tempo indeterminato</t>
+        </is>
+      </c>
+    </row>
+    <row r="413">
+      <c r="A413" t="inlineStr"/>
+      <c r="B413" t="inlineStr"/>
+      <c r="C413" t="inlineStr">
+        <is>
+          <t>Avviso procedura comparativa per conferimento nr. 1 borsa di studio della durata di 12 mesi, eventualmente rinnovabili, per persona in possesso di laurea in Dietistica presso l'UOC Servizio Igiene degli Alimenti e della Nutrizione (SIAN).</t>
+        </is>
+      </c>
+      <c r="D413" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E413" t="inlineStr"/>
+      <c r="F413" t="inlineStr">
+        <is>
+          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Tecnico</t>
+        </is>
+      </c>
+      <c r="G413" t="inlineStr">
+        <is>
+          <t>Assistente Informatico</t>
+        </is>
+      </c>
+      <c r="H413" t="inlineStr">
+        <is>
+          <t>07/03/2022 10:45</t>
+        </is>
+      </c>
+      <c r="I413" t="inlineStr">
+        <is>
+          <t>14/03/2022 23:59</t>
+        </is>
+      </c>
+      <c r="K413" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N413" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P413" t="inlineStr"/>
+      <c r="Q413" t="inlineStr"/>
+      <c r="R413" t="inlineStr"/>
+      <c r="S413" t="inlineStr"/>
+      <c r="T413" t="inlineStr"/>
+      <c r="AC413" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE413" t="inlineStr">
+        <is>
+          <t>Borse di Studio</t>
+        </is>
+      </c>
+      <c r="AF413" t="inlineStr">
+        <is>
+          <t>Borsa di studio</t>
+        </is>
+      </c>
+    </row>
+    <row r="414">
+      <c r="A414" t="inlineStr"/>
+      <c r="B414" t="inlineStr"/>
+      <c r="C414" t="inlineStr">
+        <is>
+          <t>Avviso pubblico per il conferimento dell'incarico di Direttore della Struttura Operativa Complessa “Direzione delle Professioni Sanitarie” – Ruolo: Sanitario - Profilo Professionale: Dirigente delle Professioni Sanitarie (Infermieristiche, Tecniche, della Riabilitazione, della Prevenzione e della Professione Ostetrica)</t>
+        </is>
+      </c>
+      <c r="D414" t="inlineStr">
+        <is>
+          <t>Pubblicazione graduatoria</t>
+        </is>
+      </c>
+      <c r="E414" t="inlineStr"/>
+      <c r="F414" t="inlineStr">
+        <is>
+          <t>Dirigenza dell'Area Sanità</t>
+        </is>
+      </c>
+      <c r="G414" t="inlineStr">
+        <is>
+          <t>Dirigente delle Professioni Sanitarie - DIRETTORE</t>
+        </is>
+      </c>
+      <c r="H414" t="inlineStr">
+        <is>
+          <t>01/03/2022 09:46</t>
+        </is>
+      </c>
+      <c r="I414" t="inlineStr">
+        <is>
+          <t>31/03/2022 09:46</t>
+        </is>
+      </c>
+      <c r="K414" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N414" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P414" t="inlineStr"/>
+      <c r="Q414" t="inlineStr"/>
+      <c r="R414" t="inlineStr"/>
+      <c r="S414" t="inlineStr"/>
+      <c r="T414" t="inlineStr"/>
+      <c r="W414" t="n">
+        <v>0</v>
+      </c>
+      <c r="X414" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y414" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z414" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA414" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC414" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AD414" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE414" t="inlineStr">
+        <is>
+          <t>Avviso di struttura complessa</t>
+        </is>
+      </c>
+      <c r="AF414" t="inlineStr">
+        <is>
+          <t>Tempo indeterminato</t>
+        </is>
+      </c>
+    </row>
+    <row r="415">
+      <c r="A415" t="inlineStr"/>
+      <c r="B415" t="inlineStr"/>
+      <c r="C415" t="inlineStr">
+        <is>
+          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 3 Operatori Tecnici Specializzati - Autisti - cat. B livello economico super (Bs), per il servizio di trasporto di materiale sanitario.</t>
+        </is>
+      </c>
+      <c r="D415" t="inlineStr">
+        <is>
+          <t>Pubblicazione graduatoria</t>
+        </is>
+      </c>
+      <c r="E415" t="inlineStr"/>
+      <c r="F415" t="inlineStr">
+        <is>
+          <t>BS</t>
+        </is>
+      </c>
+      <c r="G415" t="inlineStr">
+        <is>
+          <t>Operatore Tecnico Specializzato</t>
+        </is>
+      </c>
+      <c r="H415" t="inlineStr">
+        <is>
+          <t>25/02/2022 11:36</t>
+        </is>
+      </c>
+      <c r="I415" t="inlineStr">
+        <is>
+          <t>11/03/2022 23:59</t>
+        </is>
+      </c>
+      <c r="K415" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N415" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P415" t="inlineStr"/>
+      <c r="Q415" t="inlineStr"/>
+      <c r="R415" t="inlineStr"/>
+      <c r="S415" t="inlineStr"/>
+      <c r="T415" t="inlineStr"/>
+      <c r="W415" t="n">
+        <v>0</v>
+      </c>
+      <c r="X415" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y415" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z415" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA415" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC415" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AD415" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE415" t="inlineStr">
+        <is>
+          <t>Avviso Pubblico</t>
+        </is>
+      </c>
+      <c r="AF415" t="inlineStr">
+        <is>
+          <t>Tempo determinato</t>
+        </is>
+      </c>
+    </row>
+    <row r="416">
+      <c r="A416" t="inlineStr"/>
+      <c r="B416" t="inlineStr"/>
+      <c r="C416" t="inlineStr">
+        <is>
+          <t>Avviso pubblico, per titoli e colloquio, per n. 1 Dirigente Medico di Psichiatria</t>
+        </is>
+      </c>
+      <c r="D416" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E416" t="inlineStr"/>
+      <c r="F416" t="inlineStr">
+        <is>
+          <t>Dirigenza medica e veterinaria</t>
+        </is>
+      </c>
+      <c r="G416" t="inlineStr">
+        <is>
+          <t>Dirigente Medico</t>
+        </is>
+      </c>
+      <c r="H416" t="inlineStr">
+        <is>
+          <t>18/02/2022 10:58</t>
+        </is>
+      </c>
+      <c r="I416" t="inlineStr">
+        <is>
+          <t>04/03/2022 10:58</t>
+        </is>
+      </c>
+      <c r="K416" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N416" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P416" t="inlineStr"/>
+      <c r="Q416" t="inlineStr"/>
+      <c r="R416" t="inlineStr"/>
+      <c r="S416" t="inlineStr"/>
+      <c r="T416" t="inlineStr"/>
+      <c r="W416" t="n">
+        <v>0</v>
+      </c>
+      <c r="X416" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y416" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z416" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA416" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC416" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AD416" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE416" t="inlineStr">
+        <is>
+          <t>Avviso Pubblico</t>
+        </is>
+      </c>
+      <c r="AF416" t="inlineStr">
+        <is>
+          <t>Tempo determinato</t>
+        </is>
+      </c>
+    </row>
+    <row r="417">
+      <c r="A417" t="inlineStr"/>
+      <c r="B417" t="inlineStr"/>
+      <c r="C417" t="inlineStr">
+        <is>
+          <t>Azienda Zero - graduatoria concorso pubblico per n. 14 posti di Dirigente Veterinario Area Igiene produzione, trasformazione, commercializzazione, conservazione e trasporto alimenti origine animale e loro derivati (Area B)</t>
+        </is>
+      </c>
+      <c r="D417" t="inlineStr">
+        <is>
+          <t>Pubblicazione graduatoria</t>
+        </is>
+      </c>
+      <c r="E417" t="inlineStr"/>
+      <c r="F417" t="inlineStr">
+        <is>
+          <t>Dirigenza medica e veterinaria</t>
+        </is>
+      </c>
+      <c r="G417" t="inlineStr">
+        <is>
+          <t>Dirigente Veterinario</t>
+        </is>
+      </c>
+      <c r="H417" t="inlineStr">
+        <is>
+          <t>14/02/2022 10:14</t>
+        </is>
+      </c>
+      <c r="I417" t="inlineStr">
+        <is>
+          <t>14/03/2022 23:59</t>
+        </is>
+      </c>
+      <c r="K417" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N417" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P417" t="inlineStr"/>
+      <c r="Q417" t="inlineStr"/>
+      <c r="R417" t="inlineStr"/>
+      <c r="S417" t="inlineStr"/>
+      <c r="T417" t="inlineStr"/>
+      <c r="AC417" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE417" t="inlineStr">
+        <is>
+          <t>Avvisi Incarichi 15 septies/octies D.Lgs 502/92</t>
+        </is>
+      </c>
+      <c r="AF417" t="inlineStr">
+        <is>
+          <t>Tempo indeterminato</t>
+        </is>
+      </c>
+    </row>
+    <row r="418">
+      <c r="A418" t="inlineStr"/>
+      <c r="B418" t="inlineStr"/>
+      <c r="C418" t="inlineStr">
+        <is>
+          <t>AVVISO PER MANIFESTAZIONE DI INTERESSE FINALIZZATA AD INDIVIDUARE IL PERSONALE IN POSSESSO DEI REQUISITI ED INTERESSATO ALLA STABILIZZAZIONE DI CUI ALL’ART. 20, COMMA 1, DEL D.LGS. 75/2017 - DIRIGENTE BIOLOGO - DISCIPLINA: PATOLOGIA CLINICA</t>
+        </is>
+      </c>
+      <c r="D418" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E418" t="inlineStr"/>
+      <c r="H418" t="inlineStr">
+        <is>
+          <t>11/02/2022 09:42</t>
+        </is>
+      </c>
+      <c r="I418" t="inlineStr">
+        <is>
+          <t>26/02/2022 23:59</t>
+        </is>
+      </c>
+      <c r="K418" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N418" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P418" t="inlineStr"/>
+      <c r="Q418" t="inlineStr"/>
+      <c r="R418" t="inlineStr"/>
+      <c r="S418" t="inlineStr"/>
+      <c r="T418" t="inlineStr"/>
+      <c r="AC418" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE418" t="inlineStr">
+        <is>
+          <t>Avviso per stabilizzazione</t>
+        </is>
+      </c>
+      <c r="AF418" t="inlineStr">
+        <is>
+          <t>Tempo indeterminato</t>
+        </is>
+      </c>
+    </row>
+    <row r="419">
+      <c r="A419" t="inlineStr"/>
+      <c r="B419" t="inlineStr"/>
+      <c r="C419" t="inlineStr">
+        <is>
+          <t>Azienda Zero - graduatoria concorso pubblico per n. 8 Dirigenti Medici disciplina di Chirurgia Generale</t>
+        </is>
+      </c>
+      <c r="D419" t="inlineStr">
+        <is>
+          <t>Pubblicazione graduatoria</t>
+        </is>
+      </c>
+      <c r="E419" t="inlineStr"/>
+      <c r="H419" t="inlineStr">
+        <is>
+          <t>04/02/2022 12:35</t>
+        </is>
+      </c>
+      <c r="I419" t="inlineStr">
+        <is>
+          <t>04/03/2022 12:35</t>
+        </is>
+      </c>
+      <c r="K419" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N419" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P419" t="inlineStr"/>
+      <c r="Q419" t="inlineStr"/>
+      <c r="R419" t="inlineStr"/>
+      <c r="S419" t="inlineStr"/>
+      <c r="T419" t="inlineStr"/>
+      <c r="AC419" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE419" t="inlineStr">
+        <is>
+          <t>Concorsi Dirigenza</t>
+        </is>
+      </c>
+      <c r="AF419" t="inlineStr">
+        <is>
+          <t>Tempo indeterminato</t>
+        </is>
+      </c>
+    </row>
+    <row r="420">
+      <c r="A420" t="inlineStr"/>
+      <c r="B420" t="inlineStr"/>
+      <c r="C420" t="inlineStr">
+        <is>
+          <t>Avviso pubblico per n. 10 C.P.S. Infermieri cat. D anche per possibile inserimento presso i Centri di Servizi del Territorio</t>
+        </is>
+      </c>
+      <c r="D420" t="inlineStr">
+        <is>
+          <t>Pubblicazione graduatoria</t>
+        </is>
+      </c>
+      <c r="E420" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Graduatoria&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="F420" t="inlineStr">
+        <is>
+          <t>D</t>
+        </is>
+      </c>
+      <c r="G420" t="inlineStr">
+        <is>
+          <t>C.P.S. Infermiere</t>
+        </is>
+      </c>
+      <c r="H420" t="inlineStr">
+        <is>
+          <t>28/01/2022 12:42</t>
+        </is>
+      </c>
+      <c r="I420" t="inlineStr">
+        <is>
+          <t>11/02/2022 23:59</t>
+        </is>
+      </c>
+      <c r="K420" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N420" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P420" t="inlineStr"/>
+      <c r="Q420" t="inlineStr"/>
+      <c r="R420" t="inlineStr"/>
+      <c r="S420" t="inlineStr"/>
+      <c r="T420" t="inlineStr"/>
+      <c r="U420" t="inlineStr">
+        <is>
+          <t>21/03/2022 00:00</t>
+        </is>
+      </c>
+      <c r="W420" t="n">
+        <v>0</v>
+      </c>
+      <c r="X420" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y420" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z420" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA420" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC420" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AD420" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE420" t="inlineStr">
+        <is>
+          <t>Avviso Pubblico</t>
+        </is>
+      </c>
+      <c r="AF420" t="inlineStr">
+        <is>
+          <t>Tempo determinato</t>
+        </is>
+      </c>
+    </row>
+    <row r="421">
+      <c r="A421" t="inlineStr"/>
+      <c r="B421" t="inlineStr"/>
+      <c r="C421" t="inlineStr">
+        <is>
+          <t>Avviso pubblico, per titoli e colloquio, per n.1 Dirigente Medico disciplina di Malattie dell'Apparato Respiratorio</t>
+        </is>
+      </c>
+      <c r="D421" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E421" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Avviso pubblico, per titoli e colloquio, per n.1 Dirigente Medico disciplina di Malattie dell'Apparato Respiratorio&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="F421" t="inlineStr">
+        <is>
+          <t>Dirigenza medica e veterinaria</t>
+        </is>
+      </c>
+      <c r="G421" t="inlineStr">
+        <is>
+          <t>Dirigente Medico</t>
+        </is>
+      </c>
+      <c r="H421" t="inlineStr">
+        <is>
+          <t>17/01/2022 11:49</t>
+        </is>
+      </c>
+      <c r="I421" t="inlineStr">
+        <is>
+          <t>28/01/2022 23:59</t>
+        </is>
+      </c>
+      <c r="K421" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N421" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P421" t="inlineStr"/>
+      <c r="Q421" t="inlineStr"/>
+      <c r="R421" t="inlineStr"/>
+      <c r="S421" t="inlineStr"/>
+      <c r="T421" t="inlineStr"/>
+      <c r="W421" t="n">
+        <v>0</v>
+      </c>
+      <c r="X421" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y421" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z421" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA421" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC421" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AD421" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE421" t="inlineStr">
+        <is>
+          <t>Avviso Pubblico</t>
+        </is>
+      </c>
+      <c r="AF421" t="inlineStr">
+        <is>
+          <t>Tempo determinato</t>
+        </is>
+      </c>
+    </row>
+    <row r="422">
+      <c r="A422" t="inlineStr"/>
+      <c r="B422" t="inlineStr"/>
+      <c r="C422" t="inlineStr">
+        <is>
+          <t>Avviso pubblico, per titoli e colloquio, per n. 1 Dirigente Medico disciplina di Radioterapia</t>
+        </is>
+      </c>
+      <c r="D422" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E422" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Avviso pubblico, per titoli e colloquio, per n. 1 Dirigente Medico disciplina di Radioterapia&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="F422" t="inlineStr">
+        <is>
+          <t>Dirigenza medica e veterinaria</t>
+        </is>
+      </c>
+      <c r="G422" t="inlineStr">
+        <is>
+          <t>Dirigente Medico</t>
+        </is>
+      </c>
+      <c r="H422" t="inlineStr">
+        <is>
+          <t>17/01/2022 11:46</t>
+        </is>
+      </c>
+      <c r="I422" t="inlineStr">
+        <is>
+          <t>28/01/2022 23:59</t>
+        </is>
+      </c>
+      <c r="K422" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N422" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P422" t="inlineStr"/>
+      <c r="Q422" t="inlineStr"/>
+      <c r="R422" t="inlineStr"/>
+      <c r="S422" t="inlineStr"/>
+      <c r="T422" t="inlineStr"/>
+      <c r="W422" t="n">
+        <v>0</v>
+      </c>
+      <c r="X422" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y422" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z422" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA422" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC422" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AD422" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE422" t="inlineStr">
+        <is>
+          <t>Avviso Pubblico</t>
+        </is>
+      </c>
+      <c r="AF422" t="inlineStr">
+        <is>
+          <t>Tempo determinato</t>
+        </is>
+      </c>
+    </row>
+    <row r="423">
+      <c r="A423" t="inlineStr"/>
+      <c r="B423" t="inlineStr"/>
+      <c r="C423" t="inlineStr">
+        <is>
+          <t>Azienda Zero - indizione concorsi pubblici dirigenza medica</t>
+        </is>
+      </c>
+      <c r="D423" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E423" t="inlineStr">
+        <is>
+          <t>Azienda Zero - indizione concorsi pubblici dirigenza medica</t>
+        </is>
+      </c>
+      <c r="F423" t="inlineStr">
+        <is>
+          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Tecnico</t>
+        </is>
+      </c>
+      <c r="G423" t="inlineStr">
+        <is>
+          <t>Assistente Informatico</t>
+        </is>
+      </c>
+      <c r="H423" t="inlineStr">
+        <is>
+          <t>12/01/2022 09:44</t>
+        </is>
+      </c>
+      <c r="I423" t="inlineStr">
+        <is>
+          <t>07/02/2022 09:44</t>
+        </is>
+      </c>
+      <c r="K423" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N423" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P423" t="inlineStr"/>
+      <c r="Q423" t="inlineStr"/>
+      <c r="R423" t="inlineStr"/>
+      <c r="S423" t="inlineStr"/>
+      <c r="T423" t="inlineStr"/>
+      <c r="AC423" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE423" t="inlineStr">
+        <is>
+          <t>Avviso generico</t>
+        </is>
+      </c>
+      <c r="AF423" t="inlineStr">
+        <is>
+          <t>Tempo indeterminato</t>
+        </is>
+      </c>
+    </row>
+    <row r="424">
+      <c r="A424" t="inlineStr"/>
+      <c r="B424" t="inlineStr"/>
+      <c r="C424" t="inlineStr">
+        <is>
+          <t>AVVISO DI SELEZIONE PUBBLICA PER CONFERIMENTO INCARICHI LIBERO-PROFESSIONALI A MEDICI</t>
+        </is>
+      </c>
+      <c r="D424" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E424" t="inlineStr"/>
+      <c r="F424" t="inlineStr">
+        <is>
+          <t>Dirigenza medica e veterinaria</t>
+        </is>
+      </c>
+      <c r="G424" t="inlineStr">
+        <is>
+          <t>Dirigente Medico</t>
+        </is>
+      </c>
+      <c r="H424" t="inlineStr">
+        <is>
+          <t>28/12/2021 12:10</t>
+        </is>
+      </c>
+      <c r="I424" t="inlineStr">
+        <is>
+          <t>31/12/2022 23:59</t>
+        </is>
+      </c>
+      <c r="K424" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N424" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P424" t="inlineStr"/>
+      <c r="Q424" t="inlineStr"/>
+      <c r="R424" t="inlineStr"/>
+      <c r="S424" t="inlineStr"/>
+      <c r="T424" t="inlineStr"/>
+      <c r="AC424" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE424" t="inlineStr">
+        <is>
+          <t>Incarichi libero professionali</t>
+        </is>
+      </c>
+      <c r="AF424" t="inlineStr">
+        <is>
+          <t>Lavoro autonomo</t>
+        </is>
+      </c>
+    </row>
+    <row r="425">
+      <c r="A425" t="inlineStr"/>
+      <c r="B425" t="inlineStr"/>
+      <c r="C425" t="inlineStr">
+        <is>
+          <t>Tabella triennale avvisi e procedure comparative aggiornata al 31.12.2021</t>
+        </is>
+      </c>
+      <c r="D425" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E425" t="inlineStr">
+        <is>
+          <t>Tabella triennale avvisi e procedure comparative aggiornata al 31.12.2021</t>
+        </is>
+      </c>
+      <c r="F425" t="inlineStr">
+        <is>
+          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
+        </is>
+      </c>
+      <c r="G425" t="inlineStr">
+        <is>
+          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
+        </is>
+      </c>
+      <c r="H425" t="inlineStr">
+        <is>
+          <t>24/12/2021 10:12</t>
+        </is>
+      </c>
+      <c r="I425" t="inlineStr">
+        <is>
+          <t>24/01/2026 10:12</t>
+        </is>
+      </c>
+      <c r="K425" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N425" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P425" t="inlineStr"/>
+      <c r="Q425" t="inlineStr"/>
+      <c r="R425" t="inlineStr"/>
+      <c r="S425" t="inlineStr"/>
+      <c r="T425" t="inlineStr"/>
+      <c r="AC425" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE425" t="inlineStr">
+        <is>
+          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
+        </is>
+      </c>
+      <c r="AF425" t="inlineStr">
+        <is>
+          <t>Non definito</t>
+        </is>
+      </c>
+    </row>
+    <row r="426">
+      <c r="A426" t="inlineStr"/>
+      <c r="B426" t="inlineStr"/>
+      <c r="C426" t="inlineStr">
+        <is>
+          <t>Avviso di procedura comparativa, per titoli ed eventuale colloquio, per conferimento incarico libero-professionale a psicologo specializzato in neuropsicologia clinica</t>
+        </is>
+      </c>
+      <c r="D426" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E426" t="inlineStr"/>
+      <c r="F426" t="inlineStr">
+        <is>
+          <t>Dirigenza</t>
+        </is>
+      </c>
+      <c r="G426" t="inlineStr">
+        <is>
+          <t>Dirigente Psicologo</t>
+        </is>
+      </c>
+      <c r="H426" t="inlineStr">
+        <is>
+          <t>20/12/2021 11:42</t>
+        </is>
+      </c>
+      <c r="I426" t="inlineStr">
+        <is>
+          <t>27/12/2021 23:59</t>
+        </is>
+      </c>
+      <c r="K426" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N426" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P426" t="inlineStr"/>
+      <c r="Q426" t="inlineStr"/>
+      <c r="R426" t="inlineStr"/>
+      <c r="S426" t="inlineStr"/>
+      <c r="T426" t="inlineStr"/>
+      <c r="AC426" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE426" t="inlineStr">
+        <is>
+          <t>Incarichi libero professionali</t>
+        </is>
+      </c>
+      <c r="AF426" t="inlineStr">
+        <is>
+          <t>Lavoro autonomo</t>
+        </is>
+      </c>
+    </row>
+    <row r="427">
+      <c r="A427" t="inlineStr"/>
+      <c r="B427" t="inlineStr"/>
+      <c r="C427" t="inlineStr">
+        <is>
+          <t>Azienda Zero - Graduatoria concorso pubblico, per titoli ed esami, per n. 37 posti di Dirigente Medico – disciplina di Pediatria.</t>
+        </is>
+      </c>
+      <c r="D427" t="inlineStr">
+        <is>
+          <t>Pubblicazione graduatoria</t>
+        </is>
+      </c>
+      <c r="E427" t="inlineStr"/>
+      <c r="F427" t="inlineStr">
+        <is>
+          <t>Dirigenza medica e veterinaria</t>
+        </is>
+      </c>
+      <c r="G427" t="inlineStr">
+        <is>
+          <t>Dirigente Medico</t>
+        </is>
+      </c>
+      <c r="H427" t="inlineStr">
+        <is>
+          <t>13/12/2021 17:06</t>
+        </is>
+      </c>
+      <c r="I427" t="inlineStr">
+        <is>
+          <t>13/01/2022 17:06</t>
+        </is>
+      </c>
+      <c r="K427" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N427" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P427" t="inlineStr"/>
+      <c r="Q427" t="inlineStr"/>
+      <c r="R427" t="inlineStr"/>
+      <c r="S427" t="inlineStr"/>
+      <c r="T427" t="inlineStr"/>
+      <c r="AC427" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE427" t="inlineStr">
+        <is>
+          <t>Concorsi Dirigenza</t>
+        </is>
+      </c>
+      <c r="AF427" t="inlineStr">
+        <is>
+          <t>Tempo indeterminato</t>
+        </is>
+      </c>
+    </row>
+    <row r="428">
+      <c r="A428" t="inlineStr"/>
+      <c r="B428" t="inlineStr"/>
+      <c r="C428" t="inlineStr">
+        <is>
+          <t>Avviso pubblico per n. 1 Collaboratore Professionale Sanitario - Assistente Sanitario - cat. D</t>
+        </is>
+      </c>
+      <c r="D428" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E428" t="inlineStr"/>
+      <c r="F428" t="inlineStr">
+        <is>
+          <t>D</t>
+        </is>
+      </c>
+      <c r="G428" t="inlineStr">
+        <is>
+          <t>C.P. Assistente Sociale</t>
+        </is>
+      </c>
+      <c r="H428" t="inlineStr">
+        <is>
+          <t>29/11/2021 11:07</t>
+        </is>
+      </c>
+      <c r="I428" t="inlineStr">
+        <is>
+          <t>10/12/2021 11:07</t>
+        </is>
+      </c>
+      <c r="K428" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N428" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P428" t="inlineStr"/>
+      <c r="Q428" t="inlineStr"/>
+      <c r="R428" t="inlineStr"/>
+      <c r="S428" t="inlineStr"/>
+      <c r="T428" t="inlineStr"/>
+      <c r="W428" t="n">
+        <v>0</v>
+      </c>
+      <c r="X428" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y428" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z428" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA428" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC428" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AD428" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE428" t="inlineStr">
+        <is>
+          <t>Avviso Pubblico</t>
+        </is>
+      </c>
+      <c r="AF428" t="inlineStr">
+        <is>
+          <t>Tempo determinato</t>
+        </is>
+      </c>
+    </row>
+    <row r="429">
+      <c r="A429" t="inlineStr"/>
+      <c r="B429" t="inlineStr"/>
+      <c r="C429" t="inlineStr">
+        <is>
+          <t>Avviso pubblico, per soli titoli, per n. 30 Collaboratori Prof.li Sanitari - Infermieri - cat. D</t>
+        </is>
+      </c>
+      <c r="D429" t="inlineStr">
+        <is>
+          <t>Pubblicazione graduatoria</t>
+        </is>
+      </c>
+      <c r="E429" t="inlineStr"/>
+      <c r="F429" t="inlineStr">
+        <is>
+          <t>D</t>
+        </is>
+      </c>
+      <c r="G429" t="inlineStr">
+        <is>
+          <t>C.P.S. Infermiere</t>
+        </is>
+      </c>
+      <c r="H429" t="inlineStr">
+        <is>
+          <t>12/11/2021 11:13</t>
+        </is>
+      </c>
+      <c r="I429" t="inlineStr">
+        <is>
+          <t>26/11/2021 23:59</t>
+        </is>
+      </c>
+      <c r="K429" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N429" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P429" t="inlineStr"/>
+      <c r="Q429" t="inlineStr"/>
+      <c r="R429" t="inlineStr"/>
+      <c r="S429" t="inlineStr"/>
+      <c r="T429" t="inlineStr"/>
+      <c r="W429" t="n">
+        <v>0</v>
+      </c>
+      <c r="X429" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y429" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z429" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA429" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC429" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AD429" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE429" t="inlineStr">
+        <is>
+          <t>Avviso Pubblico</t>
+        </is>
+      </c>
+      <c r="AF429" t="inlineStr">
+        <is>
+          <t>Tempo determinato</t>
+        </is>
+      </c>
+    </row>
+    <row r="430">
+      <c r="A430" t="inlineStr"/>
+      <c r="B430" t="inlineStr"/>
+      <c r="C430" t="inlineStr">
+        <is>
+          <t>Avviso pubblico, per titoli e colloquio, per n. 1 Dirigente Medico di Medicina Fisica e Riabilitazione</t>
+        </is>
+      </c>
+      <c r="D430" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E430" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Avviso pubblico, per titoli e colloquio, per n. 1 Dirigente Medico di Medicina Fisica e Riabilitazione&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="F430" t="inlineStr">
+        <is>
+          <t>Dirigenza medica e veterinaria</t>
+        </is>
+      </c>
+      <c r="G430" t="inlineStr">
+        <is>
+          <t>Dirigente Medico</t>
+        </is>
+      </c>
+      <c r="H430" t="inlineStr">
+        <is>
+          <t>12/11/2021 11:10</t>
+        </is>
+      </c>
+      <c r="I430" t="inlineStr">
+        <is>
+          <t>26/11/2021 23:59</t>
+        </is>
+      </c>
+      <c r="K430" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N430" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P430" t="inlineStr"/>
+      <c r="Q430" t="inlineStr"/>
+      <c r="R430" t="inlineStr"/>
+      <c r="S430" t="inlineStr"/>
+      <c r="T430" t="inlineStr"/>
+      <c r="W430" t="n">
+        <v>0</v>
+      </c>
+      <c r="X430" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y430" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z430" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA430" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC430" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AD430" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE430" t="inlineStr">
+        <is>
+          <t>Avviso Pubblico</t>
+        </is>
+      </c>
+      <c r="AF430" t="inlineStr">
+        <is>
+          <t>Tempo determinato</t>
+        </is>
+      </c>
+    </row>
+    <row r="431">
+      <c r="A431" t="inlineStr"/>
+      <c r="B431" t="inlineStr"/>
+      <c r="C431" t="inlineStr">
+        <is>
+          <t>Azienda Zero - Graduatoria concorso pubblico per n. 39 posti di Collaboratore Professionale Sanitario - Tecnico della Prevenzione nell'Ambiente e nei Luoghi di Lavoro</t>
+        </is>
+      </c>
+      <c r="D431" t="inlineStr">
+        <is>
+          <t>Pubblicazione graduatoria</t>
+        </is>
+      </c>
+      <c r="E431" t="inlineStr"/>
+      <c r="F431" t="inlineStr">
+        <is>
+          <t>D</t>
+        </is>
+      </c>
+      <c r="G431" t="inlineStr">
+        <is>
+          <t>C.P.S. Tecnico della Prevenzione nell'ambiente e nei luoghi di lavoro</t>
+        </is>
+      </c>
+      <c r="H431" t="inlineStr">
+        <is>
+          <t>11/11/2021 13:49</t>
+        </is>
+      </c>
+      <c r="I431" t="inlineStr">
+        <is>
+          <t>11/12/2021 13:49</t>
+        </is>
+      </c>
+      <c r="K431" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N431" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P431" t="inlineStr"/>
+      <c r="Q431" t="inlineStr"/>
+      <c r="R431" t="inlineStr"/>
+      <c r="S431" t="inlineStr"/>
+      <c r="T431" t="inlineStr"/>
+      <c r="AC431" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE431" t="inlineStr">
+        <is>
+          <t>Concorsi Comparto</t>
+        </is>
+      </c>
+      <c r="AF431" t="inlineStr">
+        <is>
+          <t>Tempo indeterminato</t>
+        </is>
+      </c>
+    </row>
+    <row r="432">
+      <c r="A432" t="inlineStr"/>
+      <c r="B432" t="inlineStr"/>
+      <c r="C432" t="inlineStr">
+        <is>
+          <t>Azienda Zero - Graduatoria concorso pubblico, per titoli ed esami, per n. 60 posti a tempo indeterminato di DIRIGENTE MEDICO – disciplina PSICHIATRIA</t>
+        </is>
+      </c>
+      <c r="D432" t="inlineStr">
+        <is>
+          <t>Pubblicazione graduatoria</t>
+        </is>
+      </c>
+      <c r="E432" t="inlineStr"/>
+      <c r="F432" t="inlineStr">
+        <is>
+          <t>Dirigenza medica e veterinaria</t>
+        </is>
+      </c>
+      <c r="G432" t="inlineStr">
+        <is>
+          <t>Dirigente Medico</t>
+        </is>
+      </c>
+      <c r="H432" t="inlineStr">
+        <is>
+          <t>11/11/2021 13:36</t>
+        </is>
+      </c>
+      <c r="I432" t="inlineStr">
+        <is>
+          <t>11/12/2021 13:36</t>
+        </is>
+      </c>
+      <c r="K432" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N432" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P432" t="inlineStr"/>
+      <c r="Q432" t="inlineStr"/>
+      <c r="R432" t="inlineStr"/>
+      <c r="S432" t="inlineStr"/>
+      <c r="T432" t="inlineStr"/>
+      <c r="AC432" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE432" t="inlineStr">
+        <is>
+          <t>Concorsi Dirigenza</t>
+        </is>
+      </c>
+      <c r="AF432" t="inlineStr">
+        <is>
+          <t>Tempo indeterminato</t>
+        </is>
+      </c>
+    </row>
+    <row r="433">
+      <c r="A433" t="inlineStr"/>
+      <c r="B433" t="inlineStr"/>
+      <c r="C433" t="inlineStr">
+        <is>
+          <t>Avviso pubblico, per titoli e colloquio, per n. 1 Collaboratore Professionale Sanitario - Tecnico Sanitario di Laboratorio Biomedico - cat. D</t>
+        </is>
+      </c>
+      <c r="D433" t="inlineStr">
+        <is>
+          <t>Pubblicazione graduatoria</t>
+        </is>
+      </c>
+      <c r="E433" t="inlineStr"/>
+      <c r="F433" t="inlineStr">
+        <is>
+          <t>D</t>
+        </is>
+      </c>
+      <c r="G433" t="inlineStr">
+        <is>
+          <t>C.P.S. Tecnico Sanitario di Laboratorio Biomedico</t>
+        </is>
+      </c>
+      <c r="H433" t="inlineStr">
+        <is>
+          <t>05/11/2021 12:18</t>
+        </is>
+      </c>
+      <c r="I433" t="inlineStr">
+        <is>
+          <t>19/11/2021 12:18</t>
+        </is>
+      </c>
+      <c r="K433" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N433" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P433" t="inlineStr"/>
+      <c r="Q433" t="inlineStr"/>
+      <c r="R433" t="inlineStr"/>
+      <c r="S433" t="inlineStr"/>
+      <c r="T433" t="inlineStr"/>
+      <c r="W433" t="n">
+        <v>0</v>
+      </c>
+      <c r="X433" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y433" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z433" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA433" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC433" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AD433" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE433" t="inlineStr">
+        <is>
+          <t>Avviso Pubblico</t>
+        </is>
+      </c>
+      <c r="AF433" t="inlineStr">
+        <is>
+          <t>Tempo determinato</t>
+        </is>
+      </c>
+    </row>
+    <row r="434">
+      <c r="A434" t="inlineStr"/>
+      <c r="B434" t="inlineStr"/>
+      <c r="C434" t="inlineStr">
+        <is>
+          <t>Avviso pubblico per il conferimento dell'incarico di Direttore della Struttura Operativa Complessa “Servizio Veterinario di Sanità Animale”</t>
+        </is>
+      </c>
+      <c r="D434" t="inlineStr">
+        <is>
+          <t>Pubblicazione graduatoria</t>
+        </is>
+      </c>
+      <c r="E434" t="inlineStr"/>
+      <c r="F434" t="inlineStr">
+        <is>
+          <t>Dirigenza medica e veterinaria</t>
+        </is>
+      </c>
+      <c r="G434" t="inlineStr">
+        <is>
+          <t>Dirigente Veterinario</t>
+        </is>
+      </c>
+      <c r="H434" t="inlineStr">
+        <is>
+          <t>26/10/2021 14:24</t>
+        </is>
+      </c>
+      <c r="I434" t="inlineStr">
+        <is>
+          <t>26/11/2021 14:24</t>
+        </is>
+      </c>
+      <c r="K434" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N434" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P434" t="inlineStr"/>
+      <c r="Q434" t="inlineStr"/>
+      <c r="R434" t="inlineStr"/>
+      <c r="S434" t="inlineStr"/>
+      <c r="T434" t="inlineStr"/>
+      <c r="W434" t="n">
+        <v>0</v>
+      </c>
+      <c r="X434" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y434" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z434" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA434" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC434" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AD434" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE434" t="inlineStr">
+        <is>
+          <t>Avviso di struttura complessa</t>
+        </is>
+      </c>
+      <c r="AF434" t="inlineStr">
+        <is>
+          <t>Tempo indeterminato</t>
+        </is>
+      </c>
+    </row>
+    <row r="435">
+      <c r="A435" t="inlineStr"/>
+      <c r="B435" t="inlineStr"/>
+      <c r="C435" t="inlineStr">
+        <is>
+          <t>Avviso pubblico per conferimento incarico Direttore UOC Infanzia, Adolescenza, Famiglia e Consultorio del Distretto 2 di Adria</t>
+        </is>
+      </c>
+      <c r="D435" t="inlineStr">
+        <is>
+          <t>Pubblicazione graduatoria</t>
+        </is>
+      </c>
+      <c r="E435" t="inlineStr"/>
+      <c r="F435" t="inlineStr">
+        <is>
+          <t>Dirigenza medica e veterinaria</t>
+        </is>
+      </c>
+      <c r="G435" t="inlineStr">
+        <is>
+          <t>Dirigente Medico</t>
+        </is>
+      </c>
+      <c r="H435" t="inlineStr">
+        <is>
+          <t>22/10/2021 10:46</t>
+        </is>
+      </c>
+      <c r="I435" t="inlineStr">
+        <is>
+          <t>22/11/2021 10:46</t>
+        </is>
+      </c>
+      <c r="K435" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N435" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P435" t="inlineStr"/>
+      <c r="Q435" t="inlineStr"/>
+      <c r="R435" t="inlineStr"/>
+      <c r="S435" t="inlineStr"/>
+      <c r="T435" t="inlineStr"/>
+      <c r="W435" t="n">
+        <v>0</v>
+      </c>
+      <c r="X435" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y435" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z435" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA435" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC435" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AD435" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE435" t="inlineStr">
+        <is>
+          <t>Avviso di struttura complessa</t>
+        </is>
+      </c>
+      <c r="AF435" t="inlineStr">
+        <is>
+          <t>Tempo indeterminato</t>
+        </is>
+      </c>
+    </row>
+    <row r="436">
+      <c r="A436" t="inlineStr"/>
+      <c r="B436" t="inlineStr"/>
+      <c r="C436" t="inlineStr">
+        <is>
+          <t>Avviso pubblico per il conferimento dell'incarico di Direttore della Struttura Operativa Complessa “Servizio Veterinario di Igiene degli Alimenti di Origine Animale e loro Derivati”</t>
+        </is>
+      </c>
+      <c r="D436" t="inlineStr">
+        <is>
+          <t>Pubblicazione graduatoria</t>
+        </is>
+      </c>
+      <c r="E436" t="inlineStr"/>
+      <c r="F436" t="inlineStr">
+        <is>
+          <t>Dirigenza medica e veterinaria</t>
+        </is>
+      </c>
+      <c r="G436" t="inlineStr">
+        <is>
+          <t>Dirigente Veterinario</t>
+        </is>
+      </c>
+      <c r="H436" t="inlineStr">
+        <is>
+          <t>22/10/2021 10:45</t>
+        </is>
+      </c>
+      <c r="I436" t="inlineStr">
+        <is>
+          <t>21/11/2021 10:45</t>
+        </is>
+      </c>
+      <c r="K436" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N436" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P436" t="inlineStr"/>
+      <c r="Q436" t="inlineStr"/>
+      <c r="R436" t="inlineStr"/>
+      <c r="S436" t="inlineStr"/>
+      <c r="T436" t="inlineStr"/>
+      <c r="W436" t="n">
+        <v>0</v>
+      </c>
+      <c r="X436" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y436" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z436" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA436" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC436" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AD436" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE436" t="inlineStr">
+        <is>
+          <t>Avviso di struttura complessa</t>
+        </is>
+      </c>
+      <c r="AF436" t="inlineStr">
+        <is>
+          <t>Tempo indeterminato</t>
+        </is>
+      </c>
+    </row>
+    <row r="437">
+      <c r="A437" t="inlineStr"/>
+      <c r="B437" t="inlineStr"/>
+      <c r="C437" t="inlineStr">
+        <is>
+          <t>Avviso pubblico per il conferimento dell'incarico di Direttore UOC Anestesia e Rianimazione di Adria</t>
+        </is>
+      </c>
+      <c r="D437" t="inlineStr">
+        <is>
+          <t>Pubblicazione graduatoria</t>
+        </is>
+      </c>
+      <c r="E437" t="inlineStr"/>
+      <c r="F437" t="inlineStr">
+        <is>
+          <t>Dirigenza medica e veterinaria</t>
+        </is>
+      </c>
+      <c r="G437" t="inlineStr">
+        <is>
+          <t>Dirigente Medico</t>
+        </is>
+      </c>
+      <c r="H437" t="inlineStr">
+        <is>
+          <t>22/10/2021 10:43</t>
+        </is>
+      </c>
+      <c r="I437" t="inlineStr">
+        <is>
+          <t>21/11/2021 10:43</t>
+        </is>
+      </c>
+      <c r="K437" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N437" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P437" t="inlineStr"/>
+      <c r="Q437" t="inlineStr"/>
+      <c r="R437" t="inlineStr"/>
+      <c r="S437" t="inlineStr"/>
+      <c r="T437" t="inlineStr"/>
+      <c r="W437" t="n">
+        <v>0</v>
+      </c>
+      <c r="X437" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y437" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z437" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA437" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC437" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AD437" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE437" t="inlineStr">
+        <is>
+          <t>Avviso di struttura complessa</t>
+        </is>
+      </c>
+      <c r="AF437" t="inlineStr">
+        <is>
+          <t>Tempo determinato</t>
+        </is>
+      </c>
+    </row>
+    <row r="438">
+      <c r="A438" t="inlineStr"/>
+      <c r="B438" t="inlineStr"/>
+      <c r="C438" t="inlineStr">
+        <is>
+          <t>Avviso pubblico per il conferimento dell'incarico di Direttore della Struttura Operativa Complessa “Medicina legale”</t>
+        </is>
+      </c>
+      <c r="D438" t="inlineStr">
+        <is>
+          <t>Pubblicazione graduatoria</t>
+        </is>
+      </c>
+      <c r="E438" t="inlineStr"/>
+      <c r="F438" t="inlineStr">
+        <is>
+          <t>Dirigenza medica e veterinaria</t>
+        </is>
+      </c>
+      <c r="G438" t="inlineStr">
+        <is>
+          <t>Dirigente Medico</t>
+        </is>
+      </c>
+      <c r="H438" t="inlineStr">
+        <is>
+          <t>22/10/2021 10:42</t>
+        </is>
+      </c>
+      <c r="I438" t="inlineStr">
+        <is>
+          <t>21/11/2021 10:42</t>
+        </is>
+      </c>
+      <c r="K438" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N438" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P438" t="inlineStr"/>
+      <c r="Q438" t="inlineStr"/>
+      <c r="R438" t="inlineStr"/>
+      <c r="S438" t="inlineStr"/>
+      <c r="T438" t="inlineStr"/>
+      <c r="W438" t="n">
+        <v>0</v>
+      </c>
+      <c r="X438" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y438" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z438" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA438" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC438" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AD438" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE438" t="inlineStr">
+        <is>
+          <t>Avviso di struttura complessa</t>
+        </is>
+      </c>
+      <c r="AF438" t="inlineStr">
+        <is>
+          <t>Tempo determinato</t>
+        </is>
+      </c>
+    </row>
+    <row r="439">
+      <c r="A439" t="inlineStr"/>
+      <c r="B439" t="inlineStr"/>
+      <c r="C439" t="inlineStr">
+        <is>
+          <t>Avviso pubblico, per titoli e colloquio, per n. 1 Collaboratore Professionale Sanitario - Tecnico di Neurofisiopatologia - cat. D</t>
+        </is>
+      </c>
+      <c r="D439" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E439" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Avviso pubblico, per titoli e colloquio, per n. 1 Collaboratore Professionale Sanitario - Tecnico di Neurofisiopatologia - cat. D&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="F439" t="inlineStr">
+        <is>
+          <t>D</t>
+        </is>
+      </c>
+      <c r="G439" t="inlineStr">
+        <is>
+          <t>C.P.S. Tecnico di Neurofisiopatologia</t>
+        </is>
+      </c>
+      <c r="H439" t="inlineStr">
+        <is>
+          <t>15/10/2021 13:47</t>
+        </is>
+      </c>
+      <c r="I439" t="inlineStr">
+        <is>
+          <t>29/10/2021 23:59</t>
+        </is>
+      </c>
+      <c r="K439" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N439" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P439" t="inlineStr"/>
+      <c r="Q439" t="inlineStr"/>
+      <c r="R439" t="inlineStr"/>
+      <c r="S439" t="inlineStr"/>
+      <c r="T439" t="inlineStr"/>
+      <c r="W439" t="n">
+        <v>0</v>
+      </c>
+      <c r="X439" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y439" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z439" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA439" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC439" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AD439" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE439" t="inlineStr">
+        <is>
+          <t>Avviso Pubblico</t>
+        </is>
+      </c>
+      <c r="AF439" t="inlineStr">
+        <is>
+          <t>Tempo determinato</t>
+        </is>
+      </c>
+    </row>
+    <row r="440">
+      <c r="A440" t="inlineStr"/>
+      <c r="B440" t="inlineStr"/>
+      <c r="C440" t="inlineStr">
+        <is>
+          <t>AVVISO PER MANIFESTAZIONE DI INTERESSE FINALIZZATA AD INDIVIDUARE IL PERSONALE IN POSSESSO DEI REQUISITI ED INTERESSATO ALLA STABILIZZAZIONE DI CUI ALL’ART. 20, COMMA 2, DEL D.LGS. 75/2017</t>
+        </is>
+      </c>
+      <c r="D440" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E440" t="inlineStr"/>
+      <c r="F440" t="inlineStr">
+        <is>
+          <t>Dirigenza</t>
+        </is>
+      </c>
+      <c r="G440" t="inlineStr">
+        <is>
+          <t>Dirigente Psicologo</t>
+        </is>
+      </c>
+      <c r="H440" t="inlineStr">
+        <is>
+          <t>13/10/2021 13:02</t>
+        </is>
+      </c>
+      <c r="I440" t="inlineStr">
+        <is>
+          <t>28/10/2021 13:02</t>
+        </is>
+      </c>
+      <c r="K440" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N440" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P440" t="inlineStr"/>
+      <c r="Q440" t="inlineStr"/>
+      <c r="R440" t="inlineStr"/>
+      <c r="S440" t="inlineStr"/>
+      <c r="T440" t="inlineStr"/>
+      <c r="AC440" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE440" t="inlineStr">
+        <is>
+          <t>Avviso per stabilizzazione</t>
+        </is>
+      </c>
+      <c r="AF440" t="inlineStr">
+        <is>
+          <t>Tempo indeterminato</t>
+        </is>
+      </c>
+    </row>
+    <row r="441">
+      <c r="A441" t="inlineStr"/>
+      <c r="B441" t="inlineStr"/>
+      <c r="C441" t="inlineStr">
+        <is>
+          <t>Azienda Zero - graduatoria concorso pubblico per n. 49 Dirigenti Medici di Ortopedia e Traumatologia</t>
+        </is>
+      </c>
+      <c r="D441" t="inlineStr">
+        <is>
+          <t>Pubblicazione graduatoria</t>
+        </is>
+      </c>
+      <c r="E441" t="inlineStr"/>
+      <c r="F441" t="inlineStr">
+        <is>
+          <t>Dirigenza medica e veterinaria</t>
+        </is>
+      </c>
+      <c r="G441" t="inlineStr">
+        <is>
+          <t>Dirigente Medico</t>
+        </is>
+      </c>
+      <c r="H441" t="inlineStr">
+        <is>
+          <t>05/10/2021 14:40</t>
+        </is>
+      </c>
+      <c r="I441" t="inlineStr">
+        <is>
+          <t>05/11/2021 14:40</t>
+        </is>
+      </c>
+      <c r="K441" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N441" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P441" t="inlineStr"/>
+      <c r="Q441" t="inlineStr"/>
+      <c r="R441" t="inlineStr"/>
+      <c r="S441" t="inlineStr"/>
+      <c r="T441" t="inlineStr"/>
+      <c r="AC441" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE441" t="inlineStr">
+        <is>
+          <t>Concorsi Dirigenza</t>
+        </is>
+      </c>
+      <c r="AF441" t="inlineStr">
+        <is>
+          <t>Tempo indeterminato</t>
+        </is>
+      </c>
+    </row>
+    <row r="442">
+      <c r="A442" t="inlineStr"/>
+      <c r="B442" t="inlineStr"/>
+      <c r="C442" t="inlineStr">
+        <is>
+          <t>Avviso pubblico per il conferimento dell'incarico di Direttore della Struttura Complessa Cardiologia</t>
+        </is>
+      </c>
+      <c r="D442" t="inlineStr">
+        <is>
+          <t>Pubblicazione graduatoria</t>
+        </is>
+      </c>
+      <c r="E442" t="inlineStr"/>
+      <c r="F442" t="inlineStr">
+        <is>
+          <t>Dirigenza medica e veterinaria</t>
+        </is>
+      </c>
+      <c r="G442" t="inlineStr">
+        <is>
+          <t>Dirigente Medico</t>
+        </is>
+      </c>
+      <c r="H442" t="inlineStr">
+        <is>
+          <t>05/10/2021 12:28</t>
+        </is>
+      </c>
+      <c r="I442" t="inlineStr">
+        <is>
+          <t>04/11/2021 23:59</t>
+        </is>
+      </c>
+      <c r="K442" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N442" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P442" t="inlineStr"/>
+      <c r="Q442" t="inlineStr"/>
+      <c r="R442" t="inlineStr"/>
+      <c r="S442" t="inlineStr"/>
+      <c r="T442" t="inlineStr"/>
+      <c r="W442" t="n">
+        <v>0</v>
+      </c>
+      <c r="X442" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y442" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z442" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA442" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC442" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AD442" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE442" t="inlineStr">
+        <is>
+          <t>Avviso di struttura complessa</t>
+        </is>
+      </c>
+      <c r="AF442" t="inlineStr">
+        <is>
+          <t>Tempo indeterminato</t>
+        </is>
+      </c>
+    </row>
+    <row r="443">
+      <c r="A443" t="inlineStr"/>
+      <c r="B443" t="inlineStr"/>
+      <c r="C443" t="inlineStr">
+        <is>
+          <t>Avviso pubblico per il conferimento dell'incarico di Direttore della Struttura Complessa Ostetricia e Ginecologia di Adria</t>
+        </is>
+      </c>
+      <c r="D443" t="inlineStr">
+        <is>
+          <t>Pubblicazione graduatoria</t>
+        </is>
+      </c>
+      <c r="E443" t="inlineStr"/>
+      <c r="F443" t="inlineStr">
+        <is>
+          <t>Dirigenza medica e veterinaria</t>
+        </is>
+      </c>
+      <c r="G443" t="inlineStr">
+        <is>
+          <t>Dirigente Medico</t>
+        </is>
+      </c>
+      <c r="H443" t="inlineStr">
+        <is>
+          <t>05/10/2021 12:27</t>
+        </is>
+      </c>
+      <c r="I443" t="inlineStr">
+        <is>
+          <t>04/11/2021 23:59</t>
+        </is>
+      </c>
+      <c r="K443" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N443" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P443" t="inlineStr"/>
+      <c r="Q443" t="inlineStr"/>
+      <c r="R443" t="inlineStr"/>
+      <c r="S443" t="inlineStr"/>
+      <c r="T443" t="inlineStr"/>
+      <c r="W443" t="n">
+        <v>0</v>
+      </c>
+      <c r="X443" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y443" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z443" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA443" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC443" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AD443" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE443" t="inlineStr">
+        <is>
+          <t>Avviso di struttura complessa</t>
+        </is>
+      </c>
+      <c r="AF443" t="inlineStr">
+        <is>
+          <t>Tempo indeterminato</t>
+        </is>
+      </c>
+    </row>
+    <row r="444">
+      <c r="A444" t="inlineStr"/>
+      <c r="B444" t="inlineStr"/>
+      <c r="C444" t="inlineStr">
+        <is>
+          <t>Avviso pubblico per il conferimento dell'incarico di Direttore della Struttura Complessa Chirurgia Generale di Adria</t>
+        </is>
+      </c>
+      <c r="D444" t="inlineStr">
+        <is>
+          <t>Pubblicazione graduatoria</t>
+        </is>
+      </c>
+      <c r="E444" t="inlineStr"/>
+      <c r="F444" t="inlineStr">
+        <is>
+          <t>Dirigenza medica e veterinaria</t>
+        </is>
+      </c>
+      <c r="G444" t="inlineStr">
+        <is>
+          <t>Dirigente Medico</t>
+        </is>
+      </c>
+      <c r="H444" t="inlineStr">
+        <is>
+          <t>05/10/2021 12:25</t>
+        </is>
+      </c>
+      <c r="I444" t="inlineStr">
+        <is>
+          <t>04/11/2021 23:59</t>
+        </is>
+      </c>
+      <c r="K444" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N444" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P444" t="inlineStr"/>
+      <c r="Q444" t="inlineStr"/>
+      <c r="R444" t="inlineStr"/>
+      <c r="S444" t="inlineStr"/>
+      <c r="T444" t="inlineStr"/>
+      <c r="W444" t="n">
+        <v>0</v>
+      </c>
+      <c r="X444" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y444" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z444" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA444" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC444" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AD444" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE444" t="inlineStr">
+        <is>
+          <t>Avviso di struttura complessa</t>
+        </is>
+      </c>
+      <c r="AF444" t="inlineStr">
+        <is>
+          <t>Tempo indeterminato</t>
+        </is>
+      </c>
+    </row>
+    <row r="445">
+      <c r="A445" t="inlineStr"/>
+      <c r="B445" t="inlineStr"/>
+      <c r="C445" t="inlineStr">
+        <is>
+          <t>Avviso pubblico per il conferimento dell'incarico di Direttore della Struttura Complessa Direzione Medica degli Ospedali di Rovigo, Trecenta e Adria</t>
+        </is>
+      </c>
+      <c r="D445" t="inlineStr">
+        <is>
+          <t>Pubblicazione graduatoria</t>
+        </is>
+      </c>
+      <c r="E445" t="inlineStr"/>
+      <c r="F445" t="inlineStr">
+        <is>
+          <t>Dirigenza medica e veterinaria</t>
+        </is>
+      </c>
+      <c r="G445" t="inlineStr">
+        <is>
+          <t>Dirigente Medico</t>
+        </is>
+      </c>
+      <c r="H445" t="inlineStr">
+        <is>
+          <t>05/10/2021 12:23</t>
+        </is>
+      </c>
+      <c r="I445" t="inlineStr">
+        <is>
+          <t>04/11/2021 23:59</t>
+        </is>
+      </c>
+      <c r="K445" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N445" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P445" t="inlineStr"/>
+      <c r="Q445" t="inlineStr"/>
+      <c r="R445" t="inlineStr"/>
+      <c r="S445" t="inlineStr"/>
+      <c r="T445" t="inlineStr"/>
+      <c r="W445" t="n">
+        <v>0</v>
+      </c>
+      <c r="X445" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y445" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z445" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA445" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC445" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AD445" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE445" t="inlineStr">
+        <is>
+          <t>Avviso di struttura complessa</t>
+        </is>
+      </c>
+      <c r="AF445" t="inlineStr">
+        <is>
+          <t>Tempo indeterminato</t>
+        </is>
+      </c>
+    </row>
+    <row r="446">
+      <c r="A446" t="inlineStr"/>
+      <c r="B446" t="inlineStr"/>
+      <c r="C446" t="inlineStr">
+        <is>
+          <t>Azienda Zero - Graduatoria concorso pubblico per n. 35 Dirigenti Medici - disciplina di Medicina Interna - specializzandi</t>
+        </is>
+      </c>
+      <c r="D446" t="inlineStr">
+        <is>
+          <t>Pubblicazione graduatoria</t>
+        </is>
+      </c>
+      <c r="E446" t="inlineStr"/>
+      <c r="F446" t="inlineStr">
+        <is>
+          <t>Dirigenza medica e veterinaria</t>
+        </is>
+      </c>
+      <c r="G446" t="inlineStr">
+        <is>
+          <t>Dirigente Medico</t>
+        </is>
+      </c>
+      <c r="H446" t="inlineStr">
+        <is>
+          <t>01/10/2021 13:01</t>
+        </is>
+      </c>
+      <c r="I446" t="inlineStr">
+        <is>
+          <t>01/11/2026 13:01</t>
+        </is>
+      </c>
+      <c r="K446" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N446" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P446" t="inlineStr"/>
+      <c r="Q446" t="inlineStr"/>
+      <c r="R446" t="inlineStr"/>
+      <c r="S446" t="inlineStr"/>
+      <c r="T446" t="inlineStr"/>
+      <c r="AC446" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE446" t="inlineStr">
+        <is>
+          <t>Concorsi Dirigenza</t>
+        </is>
+      </c>
+      <c r="AF446" t="inlineStr">
+        <is>
+          <t>Tempo indeterminato</t>
+        </is>
+      </c>
+    </row>
+    <row r="447">
+      <c r="A447" t="inlineStr"/>
+      <c r="B447" t="inlineStr"/>
+      <c r="C447" t="inlineStr">
+        <is>
+          <t>Tabella triennale avvisi e procedure comparative aggiornata al 30.09.2021</t>
+        </is>
+      </c>
+      <c r="D447" t="inlineStr">
+        <is>
+          <t>Pubblicato</t>
+        </is>
+      </c>
+      <c r="E447" t="inlineStr">
+        <is>
+          <t>Tabella triennale avvisi e procedure comparative aggiornata al 30.09.2021</t>
+        </is>
+      </c>
+      <c r="F447" t="inlineStr">
+        <is>
+          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
+        </is>
+      </c>
+      <c r="G447" t="inlineStr">
+        <is>
+          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
+        </is>
+      </c>
+      <c r="H447" t="inlineStr">
+        <is>
+          <t>30/09/2021 16:13</t>
+        </is>
+      </c>
+      <c r="I447" t="inlineStr">
+        <is>
+          <t>30/09/2026 16:13</t>
+        </is>
+      </c>
+      <c r="K447" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N447" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P447" t="inlineStr"/>
+      <c r="Q447" t="inlineStr"/>
+      <c r="R447" t="inlineStr"/>
+      <c r="S447" t="inlineStr"/>
+      <c r="T447" t="inlineStr"/>
+      <c r="AC447" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE447" t="inlineStr">
+        <is>
+          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
+        </is>
+      </c>
+      <c r="AF447" t="inlineStr">
+        <is>
+          <t>Non definito</t>
+        </is>
+      </c>
+    </row>
+    <row r="448">
+      <c r="A448" t="inlineStr"/>
+      <c r="B448" t="inlineStr"/>
+      <c r="C448" t="inlineStr">
+        <is>
+          <t>Avviso pubblico di mobilità volontaria per n. 1 Operatore Tecnico Specializzato - cat. Bs</t>
+        </is>
+      </c>
+      <c r="D448" t="inlineStr">
+        <is>
+          <t>Pubblicazione graduatoria</t>
+        </is>
+      </c>
+      <c r="E448" t="inlineStr"/>
+      <c r="F448" t="inlineStr">
+        <is>
+          <t>BS</t>
+        </is>
+      </c>
+      <c r="G448" t="inlineStr">
+        <is>
+          <t>Operatore Tecnico Specializzato</t>
+        </is>
+      </c>
+      <c r="H448" t="inlineStr">
+        <is>
+          <t>27/09/2021 11:11</t>
+        </is>
+      </c>
+      <c r="I448" t="inlineStr">
+        <is>
+          <t>27/10/2021 23:59</t>
+        </is>
+      </c>
+      <c r="K448" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N448" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P448" t="inlineStr"/>
+      <c r="Q448" t="inlineStr"/>
+      <c r="R448" t="inlineStr"/>
+      <c r="S448" t="inlineStr"/>
+      <c r="T448" t="inlineStr"/>
+      <c r="W448" t="n">
+        <v>0</v>
+      </c>
+      <c r="X448" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y448" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z448" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA448" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC448" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AD448" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE448" t="inlineStr">
+        <is>
+          <t>Avviso di mobilità da altro ente</t>
+        </is>
+      </c>
+      <c r="AF448" t="inlineStr">
+        <is>
+          <t>Tempo indeterminato</t>
+        </is>
+      </c>
+    </row>
+    <row r="449">
+      <c r="A449" t="inlineStr"/>
+      <c r="B449" t="inlineStr"/>
+      <c r="C449" t="inlineStr">
+        <is>
+          <t>Azienda Zero - Graduatoria concorso pubblico, per titoli ed esami, per n. 30 posti a tempo indeterminato di DIRIGENTE MEDICO - disciplina MEDICINA TRASFUSIONALE</t>
+        </is>
+      </c>
+      <c r="D449" t="inlineStr">
+        <is>
+          <t>Pubblicazione graduatoria</t>
+        </is>
+      </c>
+      <c r="E449" t="inlineStr"/>
+      <c r="F449" t="inlineStr">
+        <is>
+          <t>Dirigenza medica e veterinaria</t>
+        </is>
+      </c>
+      <c r="G449" t="inlineStr">
+        <is>
+          <t>Dirigente Medico</t>
+        </is>
+      </c>
+      <c r="H449" t="inlineStr">
+        <is>
+          <t>22/09/2021 11:55</t>
+        </is>
+      </c>
+      <c r="I449" t="inlineStr">
+        <is>
+          <t>22/10/2021 11:55</t>
+        </is>
+      </c>
+      <c r="K449" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N449" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P449" t="inlineStr"/>
+      <c r="Q449" t="inlineStr"/>
+      <c r="R449" t="inlineStr"/>
+      <c r="S449" t="inlineStr"/>
+      <c r="T449" t="inlineStr"/>
+      <c r="AC449" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE449" t="inlineStr">
+        <is>
+          <t>Concorsi Dirigenza</t>
+        </is>
+      </c>
+      <c r="AF449" t="inlineStr">
+        <is>
+          <t>Tempo indeterminato</t>
+        </is>
+      </c>
+    </row>
+    <row r="450">
+      <c r="A450" t="inlineStr"/>
+      <c r="B450" t="inlineStr"/>
+      <c r="C450" t="inlineStr">
+        <is>
+          <t>Avviso pubblico, per titoli e colloquio, per n. 1 Dirigente Medico disciplina di Otorinolaringoiatria</t>
+        </is>
+      </c>
+      <c r="D450" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E450" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Avviso pubblico, per titoli e colloquio, per n. 1 Dirigente Medico disciplina di Otorinolaringoiatria&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="F450" t="inlineStr">
+        <is>
+          <t>Dirigenza medica e veterinaria</t>
+        </is>
+      </c>
+      <c r="G450" t="inlineStr">
+        <is>
+          <t>Dirigente Medico</t>
+        </is>
+      </c>
+      <c r="H450" t="inlineStr">
+        <is>
+          <t>17/09/2021 13:20</t>
+        </is>
+      </c>
+      <c r="I450" t="inlineStr">
+        <is>
+          <t>01/10/2021 23:59</t>
+        </is>
+      </c>
+      <c r="K450" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N450" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P450" t="inlineStr"/>
+      <c r="Q450" t="inlineStr"/>
+      <c r="R450" t="inlineStr"/>
+      <c r="S450" t="inlineStr"/>
+      <c r="T450" t="inlineStr"/>
+      <c r="W450" t="n">
+        <v>0</v>
+      </c>
+      <c r="X450" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y450" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z450" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA450" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC450" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AD450" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE450" t="inlineStr">
+        <is>
+          <t>Avviso Pubblico</t>
+        </is>
+      </c>
+      <c r="AF450" t="inlineStr">
+        <is>
+          <t>Tempo determinato</t>
+        </is>
+      </c>
+    </row>
+    <row r="451">
+      <c r="A451" t="inlineStr"/>
+      <c r="B451" t="inlineStr"/>
+      <c r="C451" t="inlineStr">
+        <is>
+          <t>Avviso pubblico per il conferimento dell'incarico di Direttore della Struttura Complessa &amp;quot;Riabilitazione di Adria&amp;quot;</t>
+        </is>
+      </c>
+      <c r="D451" t="inlineStr">
+        <is>
+          <t>Pubblicazione graduatoria</t>
+        </is>
+      </c>
+      <c r="E451" t="inlineStr"/>
+      <c r="F451" t="inlineStr">
+        <is>
+          <t>Apicale</t>
+        </is>
+      </c>
+      <c r="G451" t="inlineStr">
+        <is>
+          <t>Dirigente Medico - DIRETTORE</t>
+        </is>
+      </c>
+      <c r="H451" t="inlineStr">
+        <is>
+          <t>03/09/2021 11:14</t>
+        </is>
+      </c>
+      <c r="I451" t="inlineStr">
+        <is>
+          <t>03/10/2021 11:14</t>
+        </is>
+      </c>
+      <c r="K451" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N451" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P451" t="inlineStr"/>
+      <c r="Q451" t="inlineStr"/>
+      <c r="R451" t="inlineStr"/>
+      <c r="S451" t="inlineStr"/>
+      <c r="T451" t="inlineStr"/>
+      <c r="W451" t="n">
+        <v>0</v>
+      </c>
+      <c r="X451" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y451" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z451" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA451" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC451" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AD451" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE451" t="inlineStr">
+        <is>
+          <t>Avviso di struttura complessa</t>
+        </is>
+      </c>
+      <c r="AF451" t="inlineStr">
+        <is>
+          <t>Tempo indeterminato</t>
+        </is>
+      </c>
+    </row>
+    <row r="452">
+      <c r="A452" t="inlineStr"/>
+      <c r="B452" t="inlineStr"/>
+      <c r="C452" t="inlineStr">
+        <is>
+          <t>Avviso pubblico per il conferimento dell'incarico di Direttore della Struttura Complessa &amp;quot;Riabilitazione di Trecenta e Rovigo&amp;quot;</t>
+        </is>
+      </c>
+      <c r="D452" t="inlineStr">
+        <is>
+          <t>Pubblicazione graduatoria</t>
+        </is>
+      </c>
+      <c r="E452" t="inlineStr"/>
+      <c r="F452" t="inlineStr">
+        <is>
+          <t>Apicale</t>
+        </is>
+      </c>
+      <c r="G452" t="inlineStr">
+        <is>
+          <t>Dirigente Medico - DIRETTORE</t>
+        </is>
+      </c>
+      <c r="H452" t="inlineStr">
+        <is>
+          <t>03/09/2021 11:12</t>
+        </is>
+      </c>
+      <c r="I452" t="inlineStr">
+        <is>
+          <t>03/10/2021 11:12</t>
+        </is>
+      </c>
+      <c r="K452" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N452" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P452" t="inlineStr"/>
+      <c r="Q452" t="inlineStr"/>
+      <c r="R452" t="inlineStr"/>
+      <c r="S452" t="inlineStr"/>
+      <c r="T452" t="inlineStr"/>
+      <c r="W452" t="n">
+        <v>0</v>
+      </c>
+      <c r="X452" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y452" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z452" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA452" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC452" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AD452" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE452" t="inlineStr">
+        <is>
+          <t>Avviso di struttura complessa</t>
+        </is>
+      </c>
+      <c r="AF452" t="inlineStr">
+        <is>
+          <t>Tempo indeterminato</t>
+        </is>
+      </c>
+    </row>
+    <row r="453">
+      <c r="A453" t="inlineStr"/>
+      <c r="B453" t="inlineStr"/>
+      <c r="C453" t="inlineStr">
+        <is>
+          <t>Avviso pubblico per il conferimento dell'incarico di Direttore della Struttura Complessa &amp;quot;Neuropsichiatria Infantile Ospedaliera&amp;quot;</t>
+        </is>
+      </c>
+      <c r="D453" t="inlineStr">
+        <is>
+          <t>Pubblicazione graduatoria</t>
+        </is>
+      </c>
+      <c r="E453" t="inlineStr"/>
+      <c r="F453" t="inlineStr">
+        <is>
+          <t>Apicale</t>
+        </is>
+      </c>
+      <c r="G453" t="inlineStr">
+        <is>
+          <t>Dirigente Medico - DIRETTORE</t>
+        </is>
+      </c>
+      <c r="H453" t="inlineStr">
+        <is>
+          <t>03/09/2021 11:09</t>
+        </is>
+      </c>
+      <c r="I453" t="inlineStr">
+        <is>
+          <t>03/10/2021 11:09</t>
+        </is>
+      </c>
+      <c r="K453" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N453" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P453" t="inlineStr"/>
+      <c r="Q453" t="inlineStr"/>
+      <c r="R453" t="inlineStr"/>
+      <c r="S453" t="inlineStr"/>
+      <c r="T453" t="inlineStr"/>
+      <c r="W453" t="n">
+        <v>0</v>
+      </c>
+      <c r="X453" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y453" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z453" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA453" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC453" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AD453" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE453" t="inlineStr">
+        <is>
+          <t>Avviso di struttura complessa</t>
+        </is>
+      </c>
+      <c r="AF453" t="inlineStr">
+        <is>
+          <t>Tempo indeterminato</t>
+        </is>
+      </c>
+    </row>
+    <row r="454">
+      <c r="A454" t="inlineStr"/>
+      <c r="B454" t="inlineStr"/>
+      <c r="C454" t="inlineStr">
+        <is>
+          <t>Avviso pubblico per il conferimento dell'incarico di Direttore della Struttura Complessa &amp;quot;Centrale Operativa 118&amp;quot;</t>
+        </is>
+      </c>
+      <c r="D454" t="inlineStr">
+        <is>
+          <t>Pubblicazione graduatoria</t>
+        </is>
+      </c>
+      <c r="E454" t="inlineStr"/>
+      <c r="F454" t="inlineStr">
+        <is>
+          <t>Apicale</t>
+        </is>
+      </c>
+      <c r="G454" t="inlineStr">
+        <is>
+          <t>Dirigente Medico - DIRETTORE</t>
+        </is>
+      </c>
+      <c r="H454" t="inlineStr">
+        <is>
+          <t>03/09/2021 11:07</t>
+        </is>
+      </c>
+      <c r="I454" t="inlineStr">
+        <is>
+          <t>03/10/2021 11:07</t>
+        </is>
+      </c>
+      <c r="K454" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N454" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P454" t="inlineStr"/>
+      <c r="Q454" t="inlineStr"/>
+      <c r="R454" t="inlineStr"/>
+      <c r="S454" t="inlineStr"/>
+      <c r="T454" t="inlineStr"/>
+      <c r="W454" t="n">
+        <v>0</v>
+      </c>
+      <c r="X454" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y454" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z454" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA454" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC454" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AD454" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE454" t="inlineStr">
+        <is>
+          <t>Avviso di struttura complessa</t>
+        </is>
+      </c>
+      <c r="AF454" t="inlineStr">
+        <is>
+          <t>Tempo indeterminato</t>
+        </is>
+      </c>
+    </row>
+    <row r="455">
+      <c r="A455" t="inlineStr"/>
+      <c r="B455" t="inlineStr"/>
+      <c r="C455" t="inlineStr">
+        <is>
+          <t>Avviso pubblico per il conferimento dell'incarico di Direttore della Struttura Complessa &amp;quot;Ortopedia di Adria&amp;quot;</t>
+        </is>
+      </c>
+      <c r="D455" t="inlineStr">
+        <is>
+          <t>Pubblicazione graduatoria</t>
+        </is>
+      </c>
+      <c r="E455" t="inlineStr"/>
+      <c r="F455" t="inlineStr">
+        <is>
+          <t>Apicale</t>
+        </is>
+      </c>
+      <c r="G455" t="inlineStr">
+        <is>
+          <t>Dirigente Medico - DIRETTORE</t>
+        </is>
+      </c>
+      <c r="H455" t="inlineStr">
+        <is>
+          <t>03/09/2021 11:06</t>
+        </is>
+      </c>
+      <c r="I455" t="inlineStr">
+        <is>
+          <t>03/10/2021 11:06</t>
+        </is>
+      </c>
+      <c r="K455" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N455" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P455" t="inlineStr"/>
+      <c r="Q455" t="inlineStr"/>
+      <c r="R455" t="inlineStr"/>
+      <c r="S455" t="inlineStr"/>
+      <c r="T455" t="inlineStr"/>
+      <c r="W455" t="n">
+        <v>0</v>
+      </c>
+      <c r="X455" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y455" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z455" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA455" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC455" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AD455" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE455" t="inlineStr">
+        <is>
+          <t>Avviso di struttura complessa</t>
+        </is>
+      </c>
+      <c r="AF455" t="inlineStr">
+        <is>
+          <t>Tempo indeterminato</t>
+        </is>
+      </c>
+    </row>
+    <row r="456">
+      <c r="A456" t="inlineStr"/>
+      <c r="B456" t="inlineStr"/>
+      <c r="C456" t="inlineStr">
+        <is>
+          <t>Avviso pubblico per il conferimento dell'incarico di Direttore della Struttura Complessa &amp;quot;Ortopedia e Traumatologia di Rovigo e Trecenta&amp;quot;</t>
+        </is>
+      </c>
+      <c r="D456" t="inlineStr">
+        <is>
+          <t>Pubblicazione graduatoria</t>
+        </is>
+      </c>
+      <c r="E456" t="inlineStr"/>
+      <c r="F456" t="inlineStr">
+        <is>
+          <t>Apicale</t>
+        </is>
+      </c>
+      <c r="G456" t="inlineStr">
+        <is>
+          <t>Dirigente Medico - DIRETTORE</t>
+        </is>
+      </c>
+      <c r="H456" t="inlineStr">
+        <is>
+          <t>03/09/2021 11:04</t>
+        </is>
+      </c>
+      <c r="I456" t="inlineStr">
+        <is>
+          <t>03/10/2021 11:04</t>
+        </is>
+      </c>
+      <c r="K456" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N456" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P456" t="inlineStr"/>
+      <c r="Q456" t="inlineStr"/>
+      <c r="R456" t="inlineStr"/>
+      <c r="S456" t="inlineStr"/>
+      <c r="T456" t="inlineStr"/>
+      <c r="W456" t="n">
+        <v>0</v>
+      </c>
+      <c r="X456" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y456" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z456" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA456" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC456" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AD456" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE456" t="inlineStr">
+        <is>
+          <t>Avviso di struttura complessa</t>
+        </is>
+      </c>
+      <c r="AF456" t="inlineStr">
+        <is>
+          <t>Tempo indeterminato</t>
+        </is>
+      </c>
+    </row>
+    <row r="457">
+      <c r="A457" t="inlineStr"/>
+      <c r="B457" t="inlineStr"/>
+      <c r="C457" t="inlineStr">
+        <is>
+          <t>Avviso pubblico per il conferimento dell'incarico di Direttore della Struttura Complessa &amp;quot;Otorinolaringoiatria&amp;quot;</t>
+        </is>
+      </c>
+      <c r="D457" t="inlineStr">
+        <is>
+          <t>Pubblicazione graduatoria</t>
+        </is>
+      </c>
+      <c r="E457" t="inlineStr"/>
+      <c r="F457" t="inlineStr">
+        <is>
+          <t>Apicale</t>
+        </is>
+      </c>
+      <c r="G457" t="inlineStr">
+        <is>
+          <t>Dirigente Medico - DIRETTORE</t>
+        </is>
+      </c>
+      <c r="H457" t="inlineStr">
+        <is>
+          <t>03/09/2021 11:01</t>
+        </is>
+      </c>
+      <c r="I457" t="inlineStr">
+        <is>
+          <t>03/10/2021 11:01</t>
+        </is>
+      </c>
+      <c r="K457" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N457" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P457" t="inlineStr"/>
+      <c r="Q457" t="inlineStr"/>
+      <c r="R457" t="inlineStr"/>
+      <c r="S457" t="inlineStr"/>
+      <c r="T457" t="inlineStr"/>
+      <c r="W457" t="n">
+        <v>0</v>
+      </c>
+      <c r="X457" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y457" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z457" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA457" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC457" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AD457" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE457" t="inlineStr">
+        <is>
+          <t>Avviso di struttura complessa</t>
+        </is>
+      </c>
+      <c r="AF457" t="inlineStr">
+        <is>
+          <t>Tempo indeterminato</t>
+        </is>
+      </c>
+    </row>
+    <row r="458">
+      <c r="A458" t="inlineStr"/>
+      <c r="B458" t="inlineStr"/>
+      <c r="C458" t="inlineStr">
+        <is>
+          <t>Azienda Zero_Graduatoria concorso pubblico per Dirigente Ingegnere civile-edile</t>
+        </is>
+      </c>
+      <c r="D458" t="inlineStr">
+        <is>
+          <t>Pubblicazione graduatoria</t>
+        </is>
+      </c>
+      <c r="E458" t="inlineStr">
+        <is>
+          <t>Azienda Zero_Graduatoria concorso pubblico per n. 8 posti di Dirigente Ingegnere civile-edile</t>
+        </is>
+      </c>
+      <c r="F458" t="inlineStr">
+        <is>
+          <t>Dirigenza</t>
+        </is>
+      </c>
+      <c r="G458" t="inlineStr">
+        <is>
+          <t>Dirigente del ruolo professionale (Avvocato, Ingegnere, architetto, Geologo)</t>
+        </is>
+      </c>
+      <c r="H458" t="inlineStr">
+        <is>
+          <t>04/08/2021 17:18</t>
+        </is>
+      </c>
+      <c r="I458" t="inlineStr">
+        <is>
+          <t>04/08/2026 17:18</t>
+        </is>
+      </c>
+      <c r="K458" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N458" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P458" t="inlineStr"/>
+      <c r="Q458" t="inlineStr"/>
+      <c r="R458" t="inlineStr"/>
+      <c r="S458" t="inlineStr"/>
+      <c r="T458" t="inlineStr"/>
+      <c r="U458" t="inlineStr">
+        <is>
+          <t>05/08/2021 00:00</t>
+        </is>
+      </c>
+      <c r="AC458" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE458" t="inlineStr">
+        <is>
+          <t>Concorsi Dirigenza</t>
+        </is>
+      </c>
+      <c r="AF458" t="inlineStr">
+        <is>
+          <t>Tempo indeterminato</t>
+        </is>
+      </c>
+    </row>
+    <row r="459">
+      <c r="A459" t="inlineStr"/>
+      <c r="B459" t="inlineStr"/>
+      <c r="C459" t="inlineStr">
+        <is>
+          <t>Avviso pubblico di mobilità volontaria per la copertura di n. 1 posto di Collaboratore Professionale Sanitario Senior - Infermiere -cat. Ds</t>
+        </is>
+      </c>
+      <c r="D459" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E459" t="inlineStr"/>
+      <c r="F459" t="inlineStr">
+        <is>
+          <t>DS</t>
+        </is>
+      </c>
+      <c r="G459" t="inlineStr">
+        <is>
+          <t xml:space="preserve">	Collaboratore Professionale Sanitario Senior Infermiere</t>
+        </is>
+      </c>
+      <c r="H459" t="inlineStr">
+        <is>
+          <t>02/08/2021 09:19</t>
+        </is>
+      </c>
+      <c r="I459" t="inlineStr">
+        <is>
+          <t>01/09/2021 23:59</t>
+        </is>
+      </c>
+      <c r="K459" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N459" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P459" t="inlineStr"/>
+      <c r="Q459" t="inlineStr"/>
+      <c r="R459" t="inlineStr"/>
+      <c r="S459" t="inlineStr"/>
+      <c r="T459" t="inlineStr"/>
+      <c r="W459" t="n">
+        <v>0</v>
+      </c>
+      <c r="X459" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y459" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z459" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA459" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC459" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AD459" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE459" t="inlineStr">
+        <is>
+          <t>Avviso di mobilità da altro ente</t>
+        </is>
+      </c>
+      <c r="AF459" t="inlineStr">
+        <is>
+          <t>Tempo indeterminato</t>
+        </is>
+      </c>
+    </row>
+    <row r="460">
+      <c r="A460" t="inlineStr"/>
+      <c r="B460" t="inlineStr"/>
+      <c r="C460" t="inlineStr">
+        <is>
+          <t>Azienda Zero - Graduatorie concorsi pubblici Dirigenti Medici anno 2021</t>
+        </is>
+      </c>
+      <c r="D460" t="inlineStr">
+        <is>
+          <t>Pubblicazione graduatoria</t>
+        </is>
+      </c>
+      <c r="E460" t="inlineStr">
+        <is>
+          <t>Azienda Zero - Graduatoria concorso pubblico per n. 7 posti di Dirigente Medico di Ematologia - Specializzati</t>
+        </is>
+      </c>
+      <c r="F460" t="inlineStr">
+        <is>
+          <t>Dirigenza medica e veterinaria</t>
+        </is>
+      </c>
+      <c r="G460" t="inlineStr">
+        <is>
+          <t>Dirigente Medico</t>
+        </is>
+      </c>
+      <c r="H460" t="inlineStr">
+        <is>
+          <t>29/07/2021 13:03</t>
+        </is>
+      </c>
+      <c r="I460" t="inlineStr">
+        <is>
+          <t>31/12/2026 13:03</t>
+        </is>
+      </c>
+      <c r="K460" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N460" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P460" t="inlineStr"/>
+      <c r="Q460" t="inlineStr"/>
+      <c r="R460" t="inlineStr"/>
+      <c r="S460" t="inlineStr"/>
+      <c r="T460" t="inlineStr"/>
+      <c r="U460" t="inlineStr">
+        <is>
+          <t>29/07/2021 00:00</t>
+        </is>
+      </c>
+      <c r="AC460" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE460" t="inlineStr">
+        <is>
+          <t>Avvisi Incarichi 15 septies/octies D.Lgs 502/92</t>
+        </is>
+      </c>
+      <c r="AF460" t="inlineStr">
+        <is>
+          <t>Tempo indeterminato</t>
+        </is>
+      </c>
+    </row>
+    <row r="461">
+      <c r="A461" t="inlineStr"/>
+      <c r="B461" t="inlineStr"/>
+      <c r="C461" t="inlineStr">
+        <is>
+          <t>Avviso pubblico, per soli titoli, per n. 10 Collaboratori Professionali Sanitari - Infermieri - cat. D</t>
+        </is>
+      </c>
+      <c r="D461" t="inlineStr">
+        <is>
+          <t>Pubblicazione graduatoria</t>
+        </is>
+      </c>
+      <c r="E461" t="inlineStr"/>
+      <c r="F461" t="inlineStr">
+        <is>
+          <t>D</t>
+        </is>
+      </c>
+      <c r="G461" t="inlineStr">
+        <is>
+          <t>C.P.S. Infermiere</t>
+        </is>
+      </c>
+      <c r="H461" t="inlineStr">
+        <is>
+          <t>23/07/2021 13:22</t>
+        </is>
+      </c>
+      <c r="I461" t="inlineStr">
+        <is>
+          <t>06/08/2021 23:59</t>
+        </is>
+      </c>
+      <c r="K461" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N461" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P461" t="inlineStr"/>
+      <c r="Q461" t="inlineStr"/>
+      <c r="R461" t="inlineStr"/>
+      <c r="S461" t="inlineStr"/>
+      <c r="T461" t="inlineStr"/>
+      <c r="U461" t="inlineStr">
+        <is>
+          <t>30/08/2021 00:00</t>
+        </is>
+      </c>
+      <c r="W461" t="n">
+        <v>0</v>
+      </c>
+      <c r="X461" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y461" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z461" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA461" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC461" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AD461" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE461" t="inlineStr">
+        <is>
+          <t>Avviso Pubblico</t>
+        </is>
+      </c>
+      <c r="AF461" t="inlineStr">
+        <is>
+          <t>Tempo determinato</t>
+        </is>
+      </c>
+    </row>
+    <row r="462">
+      <c r="A462" t="inlineStr"/>
+      <c r="B462" t="inlineStr"/>
+      <c r="C462" t="inlineStr">
+        <is>
+          <t>Graduatoria finale di merito Tecnico Sanitario di Radiologia Medica cat. D - 13.07.2021</t>
+        </is>
+      </c>
+      <c r="D462" t="inlineStr">
+        <is>
+          <t>Pubblicazione graduatoria</t>
+        </is>
+      </c>
+      <c r="E462" t="inlineStr"/>
+      <c r="F462" t="inlineStr">
+        <is>
+          <t>D</t>
+        </is>
+      </c>
+      <c r="G462" t="inlineStr">
+        <is>
+          <t>C.P.S. Tecnico Sanitario di Radiologia Medica</t>
+        </is>
+      </c>
+      <c r="H462" t="inlineStr">
+        <is>
+          <t>20/07/2021 11:02</t>
+        </is>
+      </c>
+      <c r="I462" t="inlineStr">
+        <is>
+          <t>20/07/2023 23:59</t>
+        </is>
+      </c>
+      <c r="K462" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N462" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P462" t="inlineStr"/>
+      <c r="Q462" t="inlineStr"/>
+      <c r="R462" t="inlineStr"/>
+      <c r="S462" t="inlineStr"/>
+      <c r="T462" t="inlineStr"/>
+      <c r="W462" t="n">
+        <v>0</v>
+      </c>
+      <c r="X462" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y462" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z462" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA462" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC462" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AD462" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE462" t="inlineStr">
+        <is>
+          <t>Avviso Pubblico</t>
+        </is>
+      </c>
+      <c r="AF462" t="inlineStr">
+        <is>
+          <t>Tempo determinato</t>
+        </is>
+      </c>
+    </row>
+    <row r="463">
+      <c r="A463" t="inlineStr"/>
+      <c r="B463" t="inlineStr"/>
+      <c r="C463" t="inlineStr">
+        <is>
+          <t>Avviso pubblico di mobilità volontaria per n. 1 Dirigente Medico di Malattie Infettive</t>
+        </is>
+      </c>
+      <c r="D463" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E463" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Avviso pubblico di mobilità volontaria per n. 1 Dirigente Medico di Malattie Infettive&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="F463" t="inlineStr">
+        <is>
+          <t>Dirigenza</t>
+        </is>
+      </c>
+      <c r="G463" t="inlineStr">
+        <is>
+          <t>Dirigente del ruolo professionale (Avvocato, Ingegnere, architetto, Geologo)</t>
+        </is>
+      </c>
+      <c r="H463" t="inlineStr">
+        <is>
+          <t>20/07/2021 09:52</t>
+        </is>
+      </c>
+      <c r="I463" t="inlineStr">
+        <is>
+          <t>19/08/2021 23:59</t>
+        </is>
+      </c>
+      <c r="K463" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N463" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P463" t="inlineStr"/>
+      <c r="Q463" t="inlineStr"/>
+      <c r="R463" t="inlineStr"/>
+      <c r="S463" t="inlineStr"/>
+      <c r="T463" t="inlineStr"/>
+      <c r="W463" t="n">
+        <v>0</v>
+      </c>
+      <c r="X463" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y463" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z463" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA463" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC463" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AD463" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE463" t="inlineStr">
+        <is>
+          <t>Avviso di mobilità da altro ente</t>
+        </is>
+      </c>
+      <c r="AF463" t="inlineStr">
+        <is>
+          <t>Tempo indeterminato</t>
+        </is>
+      </c>
+    </row>
+    <row r="464">
+      <c r="A464" t="inlineStr"/>
+      <c r="B464" t="inlineStr"/>
+      <c r="C464" t="inlineStr">
+        <is>
+          <t>Esito Colloquio Tecnico Sanitario di Radiologia Medica Cat. D - 13.07.2021</t>
+        </is>
+      </c>
+      <c r="D464" t="inlineStr">
+        <is>
+          <t>Pubblicazione graduatoria</t>
+        </is>
+      </c>
+      <c r="E464" t="inlineStr"/>
+      <c r="F464" t="inlineStr">
+        <is>
+          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Tecnico</t>
+        </is>
+      </c>
+      <c r="G464" t="inlineStr">
+        <is>
+          <t>Assistente Informatico</t>
+        </is>
+      </c>
+      <c r="H464" t="inlineStr">
+        <is>
+          <t>13/07/2021 17:11</t>
+        </is>
+      </c>
+      <c r="I464" t="inlineStr">
+        <is>
+          <t>13/08/2026 17:11</t>
+        </is>
+      </c>
+      <c r="K464" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N464" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P464" t="inlineStr"/>
+      <c r="Q464" t="inlineStr"/>
+      <c r="R464" t="inlineStr"/>
+      <c r="S464" t="inlineStr"/>
+      <c r="T464" t="inlineStr"/>
+      <c r="W464" t="n">
+        <v>0</v>
+      </c>
+      <c r="X464" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y464" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z464" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA464" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC464" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AD464" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE464" t="inlineStr">
+        <is>
+          <t>Avviso Pubblico</t>
+        </is>
+      </c>
+      <c r="AF464" t="inlineStr">
+        <is>
+          <t>Tempo determinato</t>
+        </is>
+      </c>
+    </row>
+    <row r="465">
+      <c r="A465" t="inlineStr"/>
+      <c r="B465" t="inlineStr"/>
+      <c r="C465" t="inlineStr">
+        <is>
+          <t>Azienda Zero - Concorso pubblico per n. 4 posti di Collaboratore Tecnico Professionale - Ingegnere Informatico - cat. D.pdf</t>
+        </is>
+      </c>
+      <c r="D465" t="inlineStr">
+        <is>
+          <t>Pubblicazione graduatoria</t>
+        </is>
+      </c>
+      <c r="E465" t="inlineStr">
+        <is>
+          <t>Azienda Zero - Graduatoria concorso pubblico per n. 4 posti di Collaboratore Tecnico Professionale - Ingegnere Informatico - cat. D.pdf</t>
+        </is>
+      </c>
+      <c r="H465" t="inlineStr">
+        <is>
+          <t>12/07/2021 15:25</t>
+        </is>
+      </c>
+      <c r="I465" t="inlineStr">
+        <is>
+          <t>12/08/2021 15:25</t>
+        </is>
+      </c>
+      <c r="K465" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N465" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P465" t="inlineStr"/>
+      <c r="Q465" t="inlineStr"/>
+      <c r="R465" t="inlineStr"/>
+      <c r="S465" t="inlineStr"/>
+      <c r="T465" t="inlineStr"/>
+      <c r="U465" t="inlineStr">
+        <is>
+          <t>12/07/2021 00:00</t>
+        </is>
+      </c>
+      <c r="AC465" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE465" t="inlineStr">
+        <is>
+          <t>Avvisi Incarichi 15 septies/octies D.Lgs 502/92</t>
+        </is>
+      </c>
+      <c r="AF465" t="inlineStr">
+        <is>
+          <t>Tempo indeterminato</t>
+        </is>
+      </c>
+    </row>
+    <row r="466">
+      <c r="A466" t="inlineStr"/>
+      <c r="B466" t="inlineStr"/>
+      <c r="C466" t="inlineStr">
+        <is>
+          <t>Azienda Zero - Graduatoria Concorso pubblico per n. 11 posti di Collaboratore Tecnico Professionale - Ingegnere Civile - categoria D</t>
+        </is>
+      </c>
+      <c r="D466" t="inlineStr">
+        <is>
+          <t>Pubblicazione graduatoria</t>
+        </is>
+      </c>
+      <c r="E466" t="inlineStr">
+        <is>
+          <t>Azienda Zero - Graduatoria Concorso pubblico per n. 11 posti di Collaboratore Tecnico Professionale - Ingegnere Civile - categoria D</t>
+        </is>
+      </c>
+      <c r="H466" t="inlineStr">
+        <is>
+          <t>12/07/2021 15:20</t>
+        </is>
+      </c>
+      <c r="I466" t="inlineStr">
+        <is>
+          <t>12/08/2021 15:20</t>
+        </is>
+      </c>
+      <c r="K466" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N466" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P466" t="inlineStr"/>
+      <c r="Q466" t="inlineStr"/>
+      <c r="R466" t="inlineStr"/>
+      <c r="S466" t="inlineStr"/>
+      <c r="T466" t="inlineStr"/>
+      <c r="U466" t="inlineStr">
+        <is>
+          <t>12/07/2021 00:00</t>
+        </is>
+      </c>
+      <c r="AC466" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE466" t="inlineStr">
+        <is>
+          <t>Avvisi Incarichi 15 septies/octies D.Lgs 502/92</t>
+        </is>
+      </c>
+      <c r="AF466" t="inlineStr">
+        <is>
+          <t>Tempo indeterminato</t>
+        </is>
+      </c>
+    </row>
+    <row r="467">
+      <c r="A467" t="inlineStr"/>
+      <c r="B467" t="inlineStr"/>
+      <c r="C467" t="inlineStr">
+        <is>
+          <t>Azienda Zero - Graduatoria concorso pubblico per n. 15 posti di Collaboratore Tecnico Professionale - Statistico - categoria D</t>
+        </is>
+      </c>
+      <c r="D467" t="inlineStr">
+        <is>
+          <t>Pubblicazione graduatoria</t>
+        </is>
+      </c>
+      <c r="E467" t="inlineStr">
+        <is>
+          <t>Azienda Zero - Graduatoria concorso pubblico per n. 15 posti di Collaboratore Tecnico Professionale - Statistico - categoria D</t>
+        </is>
+      </c>
+      <c r="F467" t="inlineStr">
+        <is>
+          <t>D</t>
+        </is>
+      </c>
+      <c r="G467" t="inlineStr">
+        <is>
+          <t>Collaboratore Tecnico Professionale</t>
+        </is>
+      </c>
+      <c r="H467" t="inlineStr">
+        <is>
+          <t>12/07/2021 15:13</t>
+        </is>
+      </c>
+      <c r="I467" t="inlineStr">
+        <is>
+          <t>12/07/2023 15:13</t>
+        </is>
+      </c>
+      <c r="K467" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N467" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P467" t="inlineStr"/>
+      <c r="Q467" t="inlineStr"/>
+      <c r="R467" t="inlineStr"/>
+      <c r="S467" t="inlineStr"/>
+      <c r="T467" t="inlineStr"/>
+      <c r="U467" t="inlineStr">
+        <is>
+          <t>12/07/2021 00:00</t>
+        </is>
+      </c>
+      <c r="AC467" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE467" t="inlineStr">
+        <is>
+          <t>Concorsi Comparto</t>
+        </is>
+      </c>
+      <c r="AF467" t="inlineStr">
+        <is>
+          <t>Tempo indeterminato</t>
+        </is>
+      </c>
+    </row>
+    <row r="468">
+      <c r="A468" t="inlineStr"/>
+      <c r="B468" t="inlineStr"/>
+      <c r="C468" t="inlineStr">
+        <is>
+          <t>Azienda Zero - Graduatorie concorso pubblico per Dirigente Medico di Cure Palliative</t>
+        </is>
+      </c>
+      <c r="D468" t="inlineStr">
+        <is>
+          <t>Pubblicazione graduatoria</t>
+        </is>
+      </c>
+      <c r="E468" t="inlineStr">
+        <is>
+          <t>Azienda Zero - Graduatorie concorso pubblico per Dirigente Medico di Cure Palliative</t>
+        </is>
+      </c>
+      <c r="F468" t="inlineStr">
+        <is>
+          <t>Dirigenza medica e veterinaria</t>
+        </is>
+      </c>
+      <c r="G468" t="inlineStr">
+        <is>
+          <t>Dirigente Medico</t>
+        </is>
+      </c>
+      <c r="H468" t="inlineStr">
+        <is>
+          <t>06/07/2021 08:28</t>
+        </is>
+      </c>
+      <c r="I468" t="inlineStr">
+        <is>
+          <t>28/06/2023 08:28</t>
+        </is>
+      </c>
+      <c r="K468" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N468" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P468" t="inlineStr"/>
+      <c r="Q468" t="inlineStr"/>
+      <c r="R468" t="inlineStr"/>
+      <c r="S468" t="inlineStr"/>
+      <c r="T468" t="inlineStr"/>
+      <c r="U468" t="inlineStr">
+        <is>
+          <t>06/07/2021 00:00</t>
+        </is>
+      </c>
+      <c r="AC468" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE468" t="inlineStr">
+        <is>
+          <t>Concorsi Dirigenza</t>
+        </is>
+      </c>
+      <c r="AF468" t="inlineStr">
+        <is>
+          <t>Tempo indeterminato</t>
+        </is>
+      </c>
+    </row>
+    <row r="469">
+      <c r="A469" t="inlineStr"/>
+      <c r="B469" t="inlineStr"/>
+      <c r="C469" t="inlineStr">
+        <is>
+          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 1 Collaboratore Professionale Sanitario - Podologo - cat. D.</t>
+        </is>
+      </c>
+      <c r="D469" t="inlineStr">
+        <is>
+          <t>Pubblicazione graduatoria</t>
+        </is>
+      </c>
+      <c r="E469" t="inlineStr"/>
+      <c r="F469" t="inlineStr">
+        <is>
+          <t>D</t>
+        </is>
+      </c>
+      <c r="G469" t="inlineStr">
+        <is>
+          <t>CPS Podologo</t>
+        </is>
+      </c>
+      <c r="H469" t="inlineStr">
+        <is>
+          <t>02/07/2021 11:16</t>
+        </is>
+      </c>
+      <c r="I469" t="inlineStr">
+        <is>
+          <t>16/07/2021 23:59</t>
+        </is>
+      </c>
+      <c r="K469" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N469" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P469" t="inlineStr"/>
+      <c r="Q469" t="inlineStr"/>
+      <c r="R469" t="inlineStr"/>
+      <c r="S469" t="inlineStr"/>
+      <c r="T469" t="inlineStr"/>
+      <c r="W469" t="n">
+        <v>0</v>
+      </c>
+      <c r="X469" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y469" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z469" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA469" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC469" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AD469" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE469" t="inlineStr">
+        <is>
+          <t>Avviso Pubblico</t>
+        </is>
+      </c>
+      <c r="AF469" t="inlineStr">
+        <is>
+          <t>Tempo determinato</t>
+        </is>
+      </c>
+    </row>
+    <row r="470">
+      <c r="A470" t="inlineStr"/>
+      <c r="B470" t="inlineStr"/>
+      <c r="C470" t="inlineStr">
+        <is>
+          <t>Avviso pubblico, per titoli e colloquio, per n. 1 Coadiutore Amministrativo Senior cat. Bs</t>
+        </is>
+      </c>
+      <c r="D470" t="inlineStr">
+        <is>
+          <t>Pubblicazione graduatoria</t>
+        </is>
+      </c>
+      <c r="E470" t="inlineStr"/>
+      <c r="F470" t="inlineStr">
+        <is>
+          <t>BS</t>
+        </is>
+      </c>
+      <c r="G470" t="inlineStr">
+        <is>
+          <t>Coadiutore Amministrativo Esperto</t>
+        </is>
+      </c>
+      <c r="H470" t="inlineStr">
+        <is>
+          <t>02/07/2021 11:07</t>
+        </is>
+      </c>
+      <c r="I470" t="inlineStr">
+        <is>
+          <t>16/07/2021 23:59</t>
+        </is>
+      </c>
+      <c r="K470" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N470" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P470" t="inlineStr"/>
+      <c r="Q470" t="inlineStr"/>
+      <c r="R470" t="inlineStr"/>
+      <c r="S470" t="inlineStr"/>
+      <c r="T470" t="inlineStr"/>
+      <c r="W470" t="n">
+        <v>0</v>
+      </c>
+      <c r="X470" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y470" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z470" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA470" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC470" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AD470" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE470" t="inlineStr">
+        <is>
+          <t>Avviso Pubblico</t>
+        </is>
+      </c>
+      <c r="AF470" t="inlineStr">
+        <is>
+          <t>Tempo determinato</t>
+        </is>
+      </c>
+    </row>
+    <row r="471">
+      <c r="A471" t="inlineStr"/>
+      <c r="B471" t="inlineStr"/>
+      <c r="C471" t="inlineStr">
+        <is>
+          <t>Tabella triennale avvisi e procedure comparative aggiornata al 30.06.2021</t>
+        </is>
+      </c>
+      <c r="D471" t="inlineStr">
+        <is>
+          <t>Pubblicato</t>
+        </is>
+      </c>
+      <c r="E471" t="inlineStr">
+        <is>
+          <t>Tabella triennale avvisi e procedure comparative aggiornata al 30.06.2021</t>
+        </is>
+      </c>
+      <c r="F471" t="inlineStr">
+        <is>
+          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
+        </is>
+      </c>
+      <c r="G471" t="inlineStr">
+        <is>
+          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
+        </is>
+      </c>
+      <c r="H471" t="inlineStr">
+        <is>
+          <t>28/06/2021 08:55</t>
+        </is>
+      </c>
+      <c r="I471" t="inlineStr">
+        <is>
+          <t>05/07/2026 23:59</t>
+        </is>
+      </c>
+      <c r="K471" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N471" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P471" t="inlineStr"/>
+      <c r="Q471" t="inlineStr"/>
+      <c r="R471" t="inlineStr"/>
+      <c r="S471" t="inlineStr"/>
+      <c r="T471" t="inlineStr"/>
+      <c r="AC471" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE471" t="inlineStr">
+        <is>
+          <t>Tabella triennale avvisi, concorsi e procedure comparative</t>
+        </is>
+      </c>
+      <c r="AF471" t="inlineStr">
+        <is>
+          <t>Non definito</t>
+        </is>
+      </c>
+    </row>
+    <row r="472">
+      <c r="A472" t="inlineStr"/>
+      <c r="B472" t="inlineStr"/>
+      <c r="C472" t="inlineStr">
+        <is>
+          <t>Avviso pubblico, per titoli e colloquio, per n. 4 Dirigenti Medici di Ginecologia e Ostetricia</t>
+        </is>
+      </c>
+      <c r="D472" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E472" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Avviso pubblico, per titoli e colloquio, per n. 4 Dirigenti Medici di Ginecologia e Ostetricia&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="F472" t="inlineStr">
+        <is>
+          <t>Dirigenza medica e veterinaria</t>
+        </is>
+      </c>
+      <c r="G472" t="inlineStr">
+        <is>
+          <t>Dirigente Medico</t>
+        </is>
+      </c>
+      <c r="H472" t="inlineStr">
+        <is>
+          <t>25/06/2021 12:10</t>
+        </is>
+      </c>
+      <c r="I472" t="inlineStr">
+        <is>
+          <t>09/07/2021 23:59</t>
+        </is>
+      </c>
+      <c r="K472" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N472" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P472" t="inlineStr"/>
+      <c r="Q472" t="inlineStr"/>
+      <c r="R472" t="inlineStr"/>
+      <c r="S472" t="inlineStr"/>
+      <c r="T472" t="inlineStr"/>
+      <c r="W472" t="n">
+        <v>0</v>
+      </c>
+      <c r="X472" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y472" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z472" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA472" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC472" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AD472" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE472" t="inlineStr">
+        <is>
+          <t>Avviso Pubblico</t>
+        </is>
+      </c>
+      <c r="AF472" t="inlineStr">
+        <is>
+          <t>Tempo determinato</t>
+        </is>
+      </c>
+    </row>
+    <row r="473">
+      <c r="A473" t="inlineStr"/>
+      <c r="B473" t="inlineStr"/>
+      <c r="C473" t="inlineStr">
+        <is>
+          <t>Avviso pubblico, per titoli e colloquio, per n. 2 Dirigenti Medici di Oncologia</t>
+        </is>
+      </c>
+      <c r="D473" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E473" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Avviso pubblico, per titoli e colloquio, per n. 2 Dirigenti Medici di Oncologia&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="F473" t="inlineStr">
+        <is>
+          <t>Dirigenza medica e veterinaria</t>
+        </is>
+      </c>
+      <c r="G473" t="inlineStr">
+        <is>
+          <t>Dirigente Medico</t>
+        </is>
+      </c>
+      <c r="H473" t="inlineStr">
+        <is>
+          <t>25/06/2021 12:04</t>
+        </is>
+      </c>
+      <c r="I473" t="inlineStr">
+        <is>
+          <t>09/07/2021 23:59</t>
+        </is>
+      </c>
+      <c r="K473" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N473" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P473" t="inlineStr"/>
+      <c r="Q473" t="inlineStr"/>
+      <c r="R473" t="inlineStr"/>
+      <c r="S473" t="inlineStr"/>
+      <c r="T473" t="inlineStr"/>
+      <c r="W473" t="n">
+        <v>0</v>
+      </c>
+      <c r="X473" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y473" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z473" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA473" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC473" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AD473" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE473" t="inlineStr">
+        <is>
+          <t>Avviso Pubblico</t>
+        </is>
+      </c>
+      <c r="AF473" t="inlineStr">
+        <is>
+          <t>Tempo determinato</t>
+        </is>
+      </c>
+    </row>
+    <row r="474">
+      <c r="A474" t="inlineStr"/>
+      <c r="B474" t="inlineStr"/>
+      <c r="C474" t="inlineStr">
+        <is>
+          <t>Azienda Zero - concorsi pubblici per vari profili Comparto e Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D474" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E474" t="inlineStr">
+        <is>
+          <t>Azienda Zero - concorsi pubblici per vari profili Comparto e Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="F474" t="inlineStr">
+        <is>
+          <t>Area dei Professionisti della Salute e dei Funzionari - Ruolo Tecnico</t>
+        </is>
+      </c>
+      <c r="G474" t="inlineStr">
+        <is>
+          <t>Assistente Informatico</t>
+        </is>
+      </c>
+      <c r="H474" t="inlineStr">
+        <is>
+          <t>24/06/2021 13:56</t>
+        </is>
+      </c>
+      <c r="I474" t="inlineStr">
+        <is>
+          <t>22/07/2021 23:59</t>
+        </is>
+      </c>
+      <c r="K474" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N474" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P474" t="inlineStr"/>
+      <c r="Q474" t="inlineStr"/>
+      <c r="R474" t="inlineStr"/>
+      <c r="S474" t="inlineStr"/>
+      <c r="T474" t="inlineStr"/>
+      <c r="AC474" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE474" t="inlineStr">
+        <is>
+          <t>Avviso generico</t>
+        </is>
+      </c>
+      <c r="AF474" t="inlineStr">
+        <is>
+          <t>Tempo indeterminato</t>
+        </is>
+      </c>
+    </row>
+    <row r="475">
+      <c r="A475" t="inlineStr"/>
+      <c r="B475" t="inlineStr"/>
+      <c r="C475" t="inlineStr">
+        <is>
+          <t>Avviso pubblico, per titoli e colloquio, per n. 3 Dirigenti Medici di Medicina Interna</t>
+        </is>
+      </c>
+      <c r="D475" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E475" t="inlineStr"/>
+      <c r="F475" t="inlineStr">
+        <is>
+          <t>Dirigenza medica e veterinaria</t>
+        </is>
+      </c>
+      <c r="G475" t="inlineStr">
+        <is>
+          <t>Dirigente Medico</t>
+        </is>
+      </c>
+      <c r="H475" t="inlineStr">
+        <is>
+          <t>18/06/2021 10:29</t>
+        </is>
+      </c>
+      <c r="I475" t="inlineStr">
+        <is>
+          <t>02/07/2021 23:59</t>
+        </is>
+      </c>
+      <c r="K475" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N475" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P475" t="inlineStr"/>
+      <c r="Q475" t="inlineStr"/>
+      <c r="R475" t="inlineStr"/>
+      <c r="S475" t="inlineStr"/>
+      <c r="T475" t="inlineStr"/>
+      <c r="W475" t="n">
+        <v>0</v>
+      </c>
+      <c r="X475" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y475" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z475" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA475" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC475" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AD475" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE475" t="inlineStr">
+        <is>
+          <t>Avviso Pubblico</t>
+        </is>
+      </c>
+      <c r="AF475" t="inlineStr">
+        <is>
+          <t>Tempo determinato</t>
+        </is>
+      </c>
+    </row>
+    <row r="476">
+      <c r="A476" t="inlineStr"/>
+      <c r="B476" t="inlineStr"/>
+      <c r="C476" t="inlineStr">
+        <is>
+          <t>Avviso pubblico, per titoli e colloquio, per n.3 dirigenti medici di Ortopedia e Traumatologia</t>
+        </is>
+      </c>
+      <c r="D476" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E476" t="inlineStr"/>
+      <c r="F476" t="inlineStr">
+        <is>
+          <t>Dirigenza medica e veterinaria</t>
+        </is>
+      </c>
+      <c r="G476" t="inlineStr">
+        <is>
+          <t>Dirigente Medico</t>
+        </is>
+      </c>
+      <c r="H476" t="inlineStr">
+        <is>
+          <t>04/06/2021 00:00</t>
+        </is>
+      </c>
+      <c r="I476" t="inlineStr">
+        <is>
+          <t>18/06/2021 23:59</t>
+        </is>
+      </c>
+      <c r="K476" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N476" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P476" t="inlineStr"/>
+      <c r="Q476" t="inlineStr"/>
+      <c r="R476" t="inlineStr"/>
+      <c r="S476" t="inlineStr"/>
+      <c r="T476" t="inlineStr"/>
+      <c r="W476" t="n">
+        <v>0</v>
+      </c>
+      <c r="X476" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y476" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z476" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA476" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC476" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AD476" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE476" t="inlineStr">
+        <is>
+          <t>Avviso Pubblico</t>
+        </is>
+      </c>
+      <c r="AF476" t="inlineStr">
+        <is>
+          <t>Tempo determinato</t>
+        </is>
+      </c>
+    </row>
+    <row r="477">
+      <c r="A477" t="inlineStr"/>
+      <c r="B477" t="inlineStr"/>
+      <c r="C477" t="inlineStr">
+        <is>
+          <t>Avviso pubblico di mobilità volontaria per Dirigente Ingegnere per la UOC Servizi Tecnici e Patrimoniali</t>
+        </is>
+      </c>
+      <c r="D477" t="inlineStr">
+        <is>
+          <t>Pubblicazione graduatoria</t>
+        </is>
+      </c>
+      <c r="E477" t="inlineStr"/>
+      <c r="F477" t="inlineStr">
+        <is>
+          <t>Dirigenza</t>
+        </is>
+      </c>
+      <c r="G477" t="inlineStr">
+        <is>
+          <t>Dirigente del ruolo professionale (Avvocato, Ingegnere, architetto, Geologo)</t>
+        </is>
+      </c>
+      <c r="H477" t="inlineStr">
+        <is>
+          <t>01/06/2021 00:00</t>
+        </is>
+      </c>
+      <c r="I477" t="inlineStr">
+        <is>
+          <t>01/07/2021 23:59</t>
+        </is>
+      </c>
+      <c r="K477" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N477" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P477" t="inlineStr"/>
+      <c r="Q477" t="inlineStr"/>
+      <c r="R477" t="inlineStr"/>
+      <c r="S477" t="inlineStr"/>
+      <c r="T477" t="inlineStr"/>
+      <c r="W477" t="n">
+        <v>0</v>
+      </c>
+      <c r="X477" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y477" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z477" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA477" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC477" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AD477" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE477" t="inlineStr">
+        <is>
+          <t>Avviso di mobilità da altro ente</t>
+        </is>
+      </c>
+      <c r="AF477" t="inlineStr">
+        <is>
+          <t>Tempo indeterminato</t>
+        </is>
+      </c>
+    </row>
+    <row r="478">
+      <c r="A478" t="inlineStr"/>
+      <c r="B478" t="inlineStr"/>
+      <c r="C478" t="inlineStr">
+        <is>
+          <t>Avviso pubblico di mobilità volontaria per Dirigente Medico di Malattie dell'Apparato Respiratorio</t>
+        </is>
+      </c>
+      <c r="D478" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="E478" t="inlineStr"/>
+      <c r="F478" t="inlineStr">
+        <is>
+          <t>Dirigenza medica e veterinaria</t>
+        </is>
+      </c>
+      <c r="G478" t="inlineStr">
+        <is>
+          <t>Dirigente Medico</t>
+        </is>
+      </c>
+      <c r="H478" t="inlineStr">
+        <is>
+          <t>01/06/2021 00:00</t>
+        </is>
+      </c>
+      <c r="I478" t="inlineStr">
+        <is>
+          <t>01/07/2021 23:59</t>
+        </is>
+      </c>
+      <c r="K478" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="N478" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P478" t="inlineStr"/>
+      <c r="Q478" t="inlineStr"/>
+      <c r="R478" t="inlineStr"/>
+      <c r="S478" t="inlineStr"/>
+      <c r="T478" t="inlineStr"/>
+      <c r="W478" t="n">
+        <v>0</v>
+      </c>
+      <c r="X478" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y478" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z478" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA478" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC478" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AD478" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE478" t="inlineStr">
+        <is>
+          <t>Avviso Pubblico</t>
+        </is>
+      </c>
+      <c r="AF478" t="inlineStr">
+        <is>
+          <t>Tempo determinato</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>