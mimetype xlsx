--- v1 (2026-05-20)
+++ v2 (2026-07-05)
@@ -410,51 +410,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:U500"/>
+  <dimension ref="A1:U567"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Codice</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Titolo</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>Tipo</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
@@ -528,31290 +528,36215 @@
       </c>
       <c r="R1" t="inlineStr">
         <is>
           <t>Riferimento</t>
         </is>
       </c>
       <c r="S1" t="inlineStr">
         <is>
           <t>Indirizzo</t>
         </is>
       </c>
       <c r="T1" t="inlineStr">
         <is>
           <t>Telefono</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>Email</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t>Z0199-26</t>
+          <t>Z0519-25</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>FORNITURA DI PRODOTTI CHIMICI E PREPARATI GALENICI OFFICINALI, SUDDIVISA IN 6 LOTTI, PER LA DURATA DI 24 MESI.</t>
+          <t>PROCEDURA TELEMATICA PER L’AFFIDAMENTO DIRETTO, AI SENSI DELL’ART. 50 COMMA 1, LETT. B) DEL D.LGS. N. 36/2023 PER L’AFFIDAMENTO DELLA FORNITURA DI PARAFARMACI, INTEGRATORI E COSMETICI, SUDDIVISA IN 56 LOTTI, PER LA DURATA DI 24 MESI. IMPRESE DIVERSE.</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>Avviso</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>UOC Provveditorato, Economato e Gestione della Logistica</t>
         </is>
       </c>
       <c r="F2" t="inlineStr"/>
       <c r="G2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
-          <t>213232606</t>
+          <t>199379263</t>
         </is>
       </c>
       <c r="I2" t="inlineStr"/>
-      <c r="J2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J2" t="inlineStr"/>
       <c r="K2" t="inlineStr">
         <is>
-          <t>14/05/2026 12:00</t>
+          <t>16/06/2026 09:00</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>13/05/2031 12:00</t>
+          <t>01/01/2032 18:00</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>28/02/2028 12:00</t>
+          <t>31/07/2027 12:00</t>
         </is>
       </c>
       <c r="O2" t="inlineStr">
         <is>
-          <t>27/02/2026</t>
+          <t>18/08/2025</t>
         </is>
       </c>
       <c r="P2" t="n">
-        <v>47846</v>
+        <v>84712.78999999999</v>
       </c>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="R2" t="inlineStr"/>
       <c r="S2" t="inlineStr"/>
       <c r="T2" t="inlineStr"/>
       <c r="U2" t="inlineStr"/>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t>Z0377-26</t>
+          <t>CED 2026</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>FORNITURA DI CONTENITORI AD USO FARMACEUTICO PER LA DURATA DI 24 MESI.</t>
+          <t>Affidamento ai sensi dell’art. 50 co 1 lett b) D.lgs 36/2023 del servizio di manutenzione e assistenza fonia di telecomunicazioni dell’Azienda Ulss5 Polesana fino al 31/08/2026 - rdo Mepa 6154578 - CIG: BAF7F5350E</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>Avviso</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>UOC Provveditorato, Economato e Gestione della Logistica</t>
+          <t>UOC Sistemi Informativi</t>
         </is>
       </c>
       <c r="F3" t="inlineStr"/>
       <c r="G3" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="H3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H3" t="inlineStr"/>
       <c r="I3" t="inlineStr"/>
       <c r="J3" t="inlineStr">
         <is>
-          <t>BB5C2A6FEC</t>
+          <t>BAF7F5350E</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>14/05/2026 12:00</t>
+          <t>08/06/2026 12:00</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>13/05/2031 12:00</t>
+          <t>01/01/2032 12:00</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>30/04/2028 12:00</t>
-[...8 lines deleted...]
-        <v>4731</v>
+          <t>31/08/2026 12:00</t>
+        </is>
       </c>
       <c r="Q3" t="inlineStr">
         <is>
-          <t>Sotto</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="R3" t="inlineStr"/>
       <c r="S3" t="inlineStr"/>
       <c r="T3" t="inlineStr"/>
       <c r="U3" t="inlineStr"/>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t>Z0325-26</t>
+          <t>CED 2026</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>FORNITURA DI MATERIE PRIME AD USO FARMACEUTICO DA UTILIZZAE PRESSO IL LABORATORIO GALENICO DELLA FARMACIA OSPEDALIERA, SUDDIVISA IN 6 LOTTI, PER LA DURATA DI 36 MESI.</t>
+          <t>Affidamento ai sensi dell’art. 50 co 1 lett b) D.lgs 36/2023 del servizio di manutenzione e assistenza del software Contese per il triennio 2026-2028 - Azienda Ulss 5 Polesana - rdo Mepa 6123979 - CIG: BAF196FFD8</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>Avviso</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>UOC Provveditorato, Economato e Gestione della Logistica</t>
+          <t>UOC Sistemi Informativi</t>
         </is>
       </c>
       <c r="F4" t="inlineStr"/>
       <c r="G4" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="H4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H4" t="inlineStr"/>
       <c r="I4" t="inlineStr"/>
       <c r="J4" t="inlineStr">
         <is>
-          <t>BB5C2FA541 - BB5C35C620</t>
+          <t>BAF196FFD8</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>14/05/2026 12:00</t>
+          <t>08/06/2026 12:00</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>13/05/2031 12:00</t>
+          <t>01/01/2032 12:00</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>31/03/2029 12:00</t>
-[...8 lines deleted...]
-        <v>672</v>
+          <t>01/01/2032 12:00</t>
+        </is>
       </c>
       <c r="Q4" t="inlineStr">
         <is>
-          <t>Sotto</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="R4" t="inlineStr"/>
       <c r="S4" t="inlineStr"/>
       <c r="T4" t="inlineStr"/>
       <c r="U4" t="inlineStr"/>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t>PROV 26</t>
+          <t>CED 2026</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>ID SINTEL 211078143- AFFIDAMENTO CON CONTRATTO PONTE AI SENSI ART. 76 COMMA 2 LETT B) e C) DEL D.LGS 36/2023 DEL SERVIZIO DI SOSTEGNO EDUCATIVO DOMICILIARE DEI COMUNI DEL DISTRETTO 1 DELL’AZIENDA ULSS 5 POLESANA. CIG B96DE4C254</t>
+          <t>Affidamento ai sensi dell’art. 50 co 1 lett b) D.lgs 36/2023 dell’attività di adeguamento dell'applicativo Contese di INFO.C.E.R. srl, necessario per la gestione dei file relativi alle esenzioni mendaci 7R2 e 7R3 anno 2020 - Azienda Ulss 5 Polesana - rdo Mepa 6224207 - CIG: BB450044D5</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>Avviso</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>UOC Provveditorato, Economato e Gestione della Logistica</t>
-[...6 lines deleted...]
-      </c>
+          <t>UOC Sistemi Informativi</t>
+        </is>
+      </c>
+      <c r="F5" t="inlineStr"/>
       <c r="G5" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="H5" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H5" t="inlineStr"/>
       <c r="I5" t="inlineStr"/>
       <c r="J5" t="inlineStr">
         <is>
-          <t>B96DE4C254</t>
+          <t>BB450044D5</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>07/05/2026 12:00</t>
+          <t>08/06/2026 12:00</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t>07/05/2031 12:00</t>
+          <t>01/01/2032 12:00</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>17/12/2025 13:00</t>
-[...8 lines deleted...]
-        <v>130893</v>
+          <t>31/12/2026 12:00</t>
+        </is>
       </c>
       <c r="Q5" t="inlineStr">
         <is>
-          <t>Sotto</t>
-[...6 lines deleted...]
-      </c>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R5" t="inlineStr"/>
       <c r="S5" t="inlineStr"/>
       <c r="T5" t="inlineStr"/>
       <c r="U5" t="inlineStr"/>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>PROV 26</t>
+          <t>CED 2026</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>ID SINTEL 211078143- AFFIDAMENTO CON CONTRATTO PONTE AI SENSI ART. 76 COMMA 2 LETT B) e C) DEL D.LGS 36/2023 DEL SERVIZIO DI SOSTEGNO EDUCATIVO DOMICILIARE DEI COMUNI DEL DISTRETTO 1 DELL’AZIENDA ULSS 5 POLESANA. CIG B96DE4C254</t>
+          <t>Affidamento ai sensi dell’art. 50 co 1 lett b) D.lgs 36/2023 del servizio di manutenzione e assistenza agli applicativi del territorio in dotazione all’Azienda Ulss 5 Polesana per l’anno 2026 - rdo Mepa 6137433 - CIG: BAE9C6B552</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>Avviso</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>UOC Provveditorato, Economato e Gestione della Logistica</t>
-[...6 lines deleted...]
-      </c>
+          <t>UOC Sistemi Informativi</t>
+        </is>
+      </c>
+      <c r="F6" t="inlineStr"/>
       <c r="G6" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="H6" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H6" t="inlineStr"/>
       <c r="I6" t="inlineStr"/>
       <c r="J6" t="inlineStr">
         <is>
-          <t>B96DE4C254</t>
+          <t>BAE9C6B552</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t>07/05/2026 12:00</t>
+          <t>08/06/2026 12:00</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
-          <t>07/05/2031 12:00</t>
+          <t>01/01/2032 12:00</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t>17/12/2025 00:00</t>
-[...8 lines deleted...]
-        <v>58900</v>
+          <t>31/12/2026 12:00</t>
+        </is>
       </c>
       <c r="Q6" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
-      <c r="R6" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="R6" t="inlineStr"/>
       <c r="S6" t="inlineStr"/>
       <c r="T6" t="inlineStr"/>
       <c r="U6" t="inlineStr"/>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
-          <t>PROV2026</t>
+          <t>CED 2026</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>ID SINTEL 216868786 – AFFIDAMENTO DIRETTO, EX ART. 50 CM 1 LETT B) D.LGS N. 36/2023, DEL SERVIZIO DI CONSULENZA ADR, EX D.LGS 35/2010 PER L’ULSS 5 POLESANA PER IL PERIODO DI 24 MESI EVENTUALMENTE RINNOVABILI DI ULTERIORI 12 MESI. CIG: BB00A58E04.</t>
+          <t>Affidamento ai sensi dell’art. 50 co 1 lett b) D.lgs 36/2023 dell’adeguamento del canale del repository per l’attivazione della funzione di validazione tra i sistemi Source e il Gateway Regionale. PNRR - M6C2 - I1.3.1 "Rafforzamento dell'infrastruttura tecnologica e degli strumenti per la raccolta, l'elaborazione, l'analisi dei dati e la simulazione (FSE)" Finanziato dall'Unione Europea - Next Generation EU Rdo Mepa 6217691 - CUP: B17H23000770006 - CIG: BB591039C8</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>Avviso</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>UOC Provveditorato, Economato e Gestione della Logistica</t>
-[...6 lines deleted...]
-      </c>
+          <t>UOC Sistemi Informativi</t>
+        </is>
+      </c>
+      <c r="F7" t="inlineStr"/>
       <c r="G7" t="inlineStr">
         <is>
-          <t>No</t>
-[...7 lines deleted...]
-      <c r="I7" t="inlineStr"/>
+          <t>Si</t>
+        </is>
+      </c>
+      <c r="H7" t="inlineStr"/>
+      <c r="I7" t="inlineStr">
+        <is>
+          <t>B17H23000770006</t>
+        </is>
+      </c>
       <c r="J7" t="inlineStr">
         <is>
-          <t>BB00A58E04</t>
+          <t>BB591039C8</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
-          <t>06/05/2026 12:00</t>
+          <t>08/06/2026 12:00</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
-          <t>06/05/2031 00:00</t>
+          <t>01/01/2032 12:00</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t>01/04/2026 13:00</t>
-[...8 lines deleted...]
-        <v>93332.8</v>
+          <t>31/12/2026 12:00</t>
+        </is>
       </c>
       <c r="Q7" t="inlineStr">
         <is>
-          <t>Sotto</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="R7" t="inlineStr"/>
       <c r="S7" t="inlineStr"/>
       <c r="T7" t="inlineStr"/>
       <c r="U7" t="inlineStr"/>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
-          <t>Z0196-26</t>
+          <t>CED 2026</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>Procedura, ai sensi dell’art. 50 c.1 lett. b) del D.Lgs 36/2023, per la fornitura di manuali, test e crediti.</t>
+          <t>Affidamento ai sensi dell’art. 50 co 1 lett b) D.lgs 36/2023 del servizio di manutenzione e assistenza alla piattaforma RADAR dell’Azienda Ulss 5 Polesana per il triennio 2026-2028 - rdo Mepa 6113453 - CIG: BAE196231D</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>Avviso</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>UOC Provveditorato, Economato e Gestione della Logistica</t>
-[...7 lines deleted...]
-      </c>
+          <t>UOC Sistemi Informativi</t>
+        </is>
+      </c>
+      <c r="F8" t="inlineStr"/>
       <c r="G8" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="H8" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H8" t="inlineStr"/>
       <c r="I8" t="inlineStr"/>
       <c r="J8" t="inlineStr">
         <is>
-          <t>BA6B16DB3C</t>
+          <t>BAE196231D</t>
         </is>
       </c>
       <c r="K8" t="inlineStr">
         <is>
-          <t>04/05/2026 10:00</t>
+          <t>08/06/2026 12:00</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
-          <t>03/05/2031 12:00</t>
+          <t>01/01/2032 12:00</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t>31/12/2026 12:00</t>
-[...3 lines deleted...]
-        <v>14213.86</v>
+          <t>01/01/2032 12:00</t>
+        </is>
       </c>
       <c r="Q8" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R8" t="inlineStr"/>
       <c r="S8" t="inlineStr"/>
       <c r="T8" t="inlineStr"/>
       <c r="U8" t="inlineStr"/>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t>PROV2026</t>
+          <t>CED 2026</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>ID SINTEL 216557294 - AFFIDAMENTO DIRETTO, AI SENSI ART. 50 CO. 1 LETT. B) DEL D.LGS N. 36/2023, PER LA STIPULA CONTRATTO RC PATRIMONIALE TECNICI – D.LGS 36/2023, DALLE ORE 24.00 DEL 31/03/2026 ALLE ORE 24.00 DEL 31/12/2028 – CIG BAE46B9D80</t>
+          <t>Affidamento ai sensi dell’art. 50 co 1 lett b) D.lgs 36/2023 della fornitura del tool “Renewal/Loki” per la corretta gestione delle smartcard Aziendali utilizzate per autenticazione, accesso e firma digitale – Azienda Ulss 5 Polesana - rdo Mepa 6103946 - CIG: BAB0AB7256</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>Avviso</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>UOC Provveditorato, Economato e Gestione della Logistica</t>
-[...7 lines deleted...]
-      </c>
+          <t>UOC Sistemi Informativi</t>
+        </is>
+      </c>
+      <c r="F9" t="inlineStr"/>
       <c r="G9" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="H9" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H9" t="inlineStr"/>
       <c r="I9" t="inlineStr"/>
       <c r="J9" t="inlineStr">
         <is>
-          <t>BAE46B9D80</t>
+          <t>BAB0AB7256</t>
         </is>
       </c>
       <c r="K9" t="inlineStr">
         <is>
-          <t>27/04/2026 12:00</t>
+          <t>08/06/2026 12:00</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
-          <t>31/03/2031 12:00</t>
+          <t>01/01/2032 12:00</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t>31/12/2028 00:00</t>
+          <t>13/05/2026 12:00</t>
         </is>
       </c>
       <c r="Q9" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R9" t="inlineStr"/>
       <c r="S9" t="inlineStr"/>
       <c r="T9" t="inlineStr"/>
       <c r="U9" t="inlineStr"/>
     </row>
     <row r="10">
-      <c r="A10" t="inlineStr"/>
+      <c r="A10" t="inlineStr">
+        <is>
+          <t>CED 2026</t>
+        </is>
+      </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>ID SINTEL 215098230: PROCEDURA DI GARA NEGOZIATA SENZA BANDO AI SENSI DELL’ART. 76 CO. 2 LETT. A) PER LA FORNITURA DEI SERVIZI ASSICURATIVI PER L’ULSS 5 POLESANA: ALL RISKS PATRIMONIO – CIG BA74281424.</t>
+          <t>Affidamento ai sensi dell’art. 50 co 1 lett b) D.lgs 36/2023 della fornitura di n. 500 smartcard con sola banda magnetica – Azienda Ulss 5 Polesana - rdo Mepa 6114221 - CIG: BAC67692F8</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>Asta</t>
+          <t>Avviso</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
-      <c r="F10" t="inlineStr">
-[...5 lines deleted...]
-      </c>
+      <c r="E10" t="inlineStr">
+        <is>
+          <t>UOC Sistemi Informativi</t>
+        </is>
+      </c>
+      <c r="F10" t="inlineStr"/>
       <c r="G10" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="H10" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H10" t="inlineStr"/>
       <c r="I10" t="inlineStr"/>
       <c r="J10" t="inlineStr">
         <is>
-          <t>BA74281424</t>
+          <t>BAC67692F8</t>
         </is>
       </c>
       <c r="K10" t="inlineStr">
         <is>
-          <t>31/03/2026 00:00</t>
+          <t>08/06/2026 12:00</t>
         </is>
       </c>
       <c r="L10" t="inlineStr">
         <is>
-          <t>31/03/2031 00:00</t>
+          <t>01/01/2032 12:00</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t>31/03/2029 00:00</t>
-[...3 lines deleted...]
-        <v>0</v>
+          <t>20/04/2026 12:00</t>
+        </is>
       </c>
       <c r="Q10" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R10" t="inlineStr"/>
       <c r="S10" t="inlineStr"/>
       <c r="T10" t="inlineStr"/>
       <c r="U10" t="inlineStr"/>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>B9886B6F21</t>
+          <t>CED 2026</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>Affidamento ai sensi dell’art. 50 co 1 lett b) D.lgs 36/2023 del rinnovo del servizio di manutenzione e assistenza applicativa su istanza webrainbow™ v6 (wrhc – protocollo) e assistenza su istanza webrainbow™ v3 (wr3 – delibere e determine) per il periodo dal 01/01/2026 al 30/06/2026. - CIG: B9886B6F21</t>
+          <t>Affidamento ai sensi dell’art. 50 co 1 lett b) D.lgs 36/2023 del servizio di manutenzione e assistenza “full-risk” dei sistemi di gestione accoglienza e gestione attese forniti dall’impresa Maps Healthcare Spa ( ex Artexe spa) - Azienda Ulss 5 Polesana per l’anno 2026 - rdo Mepa 6007355 - CIG: BADC1D85CB</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>Asta</t>
+          <t>Avviso</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="E11" t="inlineStr">
+        <is>
+          <t>UOC Sistemi Informativi</t>
         </is>
       </c>
       <c r="F11" t="inlineStr"/>
       <c r="G11" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H11" t="inlineStr"/>
       <c r="I11" t="inlineStr"/>
-      <c r="J11" t="inlineStr"/>
+      <c r="J11" t="inlineStr">
+        <is>
+          <t>BADC1D85CB</t>
+        </is>
+      </c>
       <c r="K11" t="inlineStr">
         <is>
-          <t>11/02/2026 00:00</t>
+          <t>08/06/2026 12:00</t>
         </is>
       </c>
       <c r="L11" t="inlineStr">
         <is>
-          <t>11/02/2031 00:00</t>
-[...3 lines deleted...]
-        <v>0</v>
+          <t>01/01/2032 12:00</t>
+        </is>
+      </c>
+      <c r="M11" t="inlineStr">
+        <is>
+          <t>31/12/2026 12:00</t>
+        </is>
       </c>
       <c r="Q11" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R11" t="inlineStr"/>
       <c r="S11" t="inlineStr"/>
       <c r="T11" t="inlineStr"/>
       <c r="U11" t="inlineStr"/>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>B9F602BEC0</t>
+          <t>prov 2026</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>Affidamento ai sensi dell’art. 50 co 1 lett b) D.lgs 36/2023 dell’attività di adeguamento degli applicativi Cup e CupLite per inserimento “alert bloccante scadenza validità ricetta”– Azienda Ulss 5 Polesana - CIG: B9F602BEC0</t>
+          <t>procedura telematica ai sensi dell'art. 50 comma 1, lett. B) del D.Lgs. 36/2023, per l'affidamento della fornitura del prodotto Sodio Cloruro 1250ml sacca ghiaccio st., per la durata di 36 mesi. Impresa Salf Spa - laboratorio Farmacologico -</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>Asta</t>
+          <t>Avviso</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>Aggiudicato</t>
+          <t>Pubblicato</t>
+        </is>
+      </c>
+      <c r="E12" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato, Economato e Gestione della Logistica</t>
         </is>
       </c>
       <c r="F12" t="inlineStr"/>
       <c r="G12" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="H12" t="inlineStr"/>
+      <c r="H12" t="inlineStr">
+        <is>
+          <t>217355815</t>
+        </is>
+      </c>
       <c r="I12" t="inlineStr"/>
-      <c r="J12" t="inlineStr"/>
+      <c r="J12" t="inlineStr">
+        <is>
+          <t>BBE985FEAA</t>
+        </is>
+      </c>
       <c r="K12" t="inlineStr">
         <is>
-          <t>06/02/2026 00:00</t>
+          <t>05/06/2026 12:00</t>
         </is>
       </c>
       <c r="L12" t="inlineStr">
         <is>
-          <t>06/02/2031 00:00</t>
+          <t>01/01/2031 12:00</t>
+        </is>
+      </c>
+      <c r="M12" t="inlineStr">
+        <is>
+          <t>04/05/2029 12:00</t>
         </is>
       </c>
       <c r="P12" t="n">
-        <v>0</v>
+        <v>4500.01</v>
       </c>
       <c r="Q12" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R12" t="inlineStr"/>
       <c r="S12" t="inlineStr"/>
       <c r="T12" t="inlineStr"/>
       <c r="U12" t="inlineStr"/>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>BA097A47D0</t>
+          <t>CED 2026</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>Affidamento ai sensi dell’art. 50 co 1 lett b) D.lgs 36/2023 dell’attività di sviluppo, a livello applicativo, di funzionalità di controlli di coerenza sulle registrazioni effettuate nei diversi moduli della cartella DSM-SISTE – Azienda Ulss 5 Polesana - CIG: BA097A47D0</t>
+          <t>Affidamento ai sensi dell’art. 50 co 1 lett b) D.lgs 36/2023 dell'implementazione dell'autenticazione a due fattori per il modulo di prescrizione elettronica dematerializzata dell'applicativo LISA-PSM – Azienda Ulss 5 Polesana - rdo Mepa 5964076 - CIG: B9FA97D043</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>Asta</t>
+          <t>Avviso</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="E13" t="inlineStr">
+        <is>
+          <t>UOC Sistemi Informativi</t>
         </is>
       </c>
       <c r="F13" t="inlineStr"/>
       <c r="G13" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H13" t="inlineStr"/>
       <c r="I13" t="inlineStr"/>
-      <c r="J13" t="inlineStr"/>
+      <c r="J13" t="inlineStr">
+        <is>
+          <t>B9FA97D043</t>
+        </is>
+      </c>
       <c r="K13" t="inlineStr">
         <is>
-          <t>06/02/2026 00:00</t>
+          <t>04/06/2026 12:00</t>
         </is>
       </c>
       <c r="L13" t="inlineStr">
         <is>
-          <t>06/02/2031 00:00</t>
-[...3 lines deleted...]
-        <v>0</v>
+          <t>01/01/2032 12:00</t>
+        </is>
+      </c>
+      <c r="M13" t="inlineStr">
+        <is>
+          <t>04/05/2026 12:00</t>
+        </is>
       </c>
       <c r="Q13" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R13" t="inlineStr"/>
       <c r="S13" t="inlineStr"/>
       <c r="T13" t="inlineStr"/>
       <c r="U13" t="inlineStr"/>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>B9B0B2A0F3</t>
+          <t>CED 2026</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>Affidamento ai sensi dell’art. 50 co 1 lett b) D.lgs 36/2023 dello sviluppo del canale di ricezione a repository e adeguamento del motore xds di indicizzazione a FSER dei referti di cardiologia interventistica –Azienda Ulss 5 Polesana. PNRR - M6C2 - I1.3.1 "Rafforzamento dell'infrastruttura tecnologica e degli strumenti per la raccolta, l'elaborazione, l'analisi dei dati e la simulazione (FSE)" Finanziato dall'Unione Europea - Next Generation EU. - CIG: B9B0B2A0F3 - CUP: B17H23000770006</t>
+          <t>Rinnovo del software Maintenance di n. 425 licenze Citrix per l’anno 2026 - rdo Mepa 6101029 - CIG: : BA9A3997FE</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>Asta</t>
+          <t>Avviso</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="E14" t="inlineStr">
+        <is>
+          <t>UOC Sistemi Informativi</t>
         </is>
       </c>
       <c r="F14" t="inlineStr"/>
       <c r="G14" t="inlineStr">
         <is>
-          <t>Si</t>
+          <t>No</t>
         </is>
       </c>
       <c r="H14" t="inlineStr"/>
-      <c r="I14" t="inlineStr">
-[...4 lines deleted...]
-      <c r="J14" t="inlineStr"/>
+      <c r="I14" t="inlineStr"/>
+      <c r="J14" t="inlineStr">
+        <is>
+          <t>BA9A3997FE</t>
+        </is>
+      </c>
       <c r="K14" t="inlineStr">
         <is>
-          <t>03/02/2026 00:00</t>
+          <t>04/06/2026 12:00</t>
         </is>
       </c>
       <c r="L14" t="inlineStr">
         <is>
-          <t>03/02/2031 00:00</t>
-[...3 lines deleted...]
-        <v>0</v>
+          <t>01/01/2032 12:00</t>
+        </is>
+      </c>
+      <c r="M14" t="inlineStr">
+        <is>
+          <t>29/04/2027 12:00</t>
+        </is>
       </c>
       <c r="Q14" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R14" t="inlineStr"/>
       <c r="S14" t="inlineStr"/>
       <c r="T14" t="inlineStr"/>
       <c r="U14" t="inlineStr"/>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>B8ECC81347</t>
+          <t>CED 2026</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>Affidamento ai sensi dell’art. 50 co 1 lett b) D.lgs 36/2023 dell’adeguamento IE-Repository per la pubblicazione del certificato vaccinale – Azienda Ulss 5 Polesana. PNRR - M6C2 - I1.3.1 "Rafforzamento dell'infrastruttura tecnologica e degli strumenti per la raccolta, l'elaborazione, l'analisi dei dati e la simulazione (FSE)" Finanziato dall'Unione Europea - Next Generation EU. - CIG: B8ECC81347 - CUP: B17H23000770006</t>
+          <t>Affidamento ai sensi dell’art. 50 co 1 lett b) D.lgs 36/2023 dell’attività di adeguamento dell’applicativo SISTE-REO finalizzata all’implementazione logica del Case-Mix, secondo le indicazioni Regionali DGR 465 – Azienda Ulss 5 Polesana - rdo Mepa 5967982 - CIG: BA41C6E29C</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>Asta</t>
+          <t>Avviso</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="E15" t="inlineStr">
+        <is>
+          <t>UOC Sistemi Informativi</t>
         </is>
       </c>
       <c r="F15" t="inlineStr"/>
       <c r="G15" t="inlineStr">
         <is>
-          <t>Si</t>
+          <t>No</t>
         </is>
       </c>
       <c r="H15" t="inlineStr"/>
-      <c r="I15" t="inlineStr">
-[...4 lines deleted...]
-      <c r="J15" t="inlineStr"/>
+      <c r="I15" t="inlineStr"/>
+      <c r="J15" t="inlineStr">
+        <is>
+          <t>BA41C6E29C</t>
+        </is>
+      </c>
       <c r="K15" t="inlineStr">
         <is>
-          <t>03/02/2026 00:00</t>
+          <t>04/06/2026 12:00</t>
         </is>
       </c>
       <c r="L15" t="inlineStr">
         <is>
-          <t>03/02/2031 00:00</t>
-[...3 lines deleted...]
-        <v>0</v>
+          <t>01/01/2032 12:00</t>
+        </is>
+      </c>
+      <c r="M15" t="inlineStr">
+        <is>
+          <t>31/12/2026 12:00</t>
+        </is>
       </c>
       <c r="Q15" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R15" t="inlineStr"/>
       <c r="S15" t="inlineStr"/>
       <c r="T15" t="inlineStr"/>
       <c r="U15" t="inlineStr"/>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
-          <t>B91D42BC6A</t>
+          <t>CED 2026</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>Affidamento ai sensi dell’art. 50 co 1 lett b) D.lgs 36/2023 della fornitura di n. 1.000 Smart Card - CIG: B91D42BC6A</t>
+          <t>Affidamento ai sensi dell’art. 50 co 1 lett b) D.lgs 36/2023 dell’attività di adeguamento dell’attività di export tracciati storico SIT – moduli ADI, Hospice, ODC, URT -Azienda Ulss 5 Polesana - rdo Mepa 6067343 - CIG: BA88A5E3D8</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>Asta</t>
+          <t>Avviso</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="E16" t="inlineStr">
+        <is>
+          <t>UOC Sistemi Informativi</t>
         </is>
       </c>
       <c r="F16" t="inlineStr"/>
       <c r="G16" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H16" t="inlineStr"/>
       <c r="I16" t="inlineStr"/>
-      <c r="J16" t="inlineStr"/>
+      <c r="J16" t="inlineStr">
+        <is>
+          <t>BA88A5E3D8</t>
+        </is>
+      </c>
       <c r="K16" t="inlineStr">
         <is>
-          <t>03/02/2026 00:00</t>
+          <t>04/06/2026 12:00</t>
         </is>
       </c>
       <c r="L16" t="inlineStr">
         <is>
-          <t>03/02/2031 00:00</t>
-[...3 lines deleted...]
-        <v>0</v>
+          <t>01/01/2032 12:00</t>
+        </is>
+      </c>
+      <c r="M16" t="inlineStr">
+        <is>
+          <t>31/12/2026 12:00</t>
+        </is>
       </c>
       <c r="Q16" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R16" t="inlineStr"/>
       <c r="S16" t="inlineStr"/>
       <c r="T16" t="inlineStr"/>
       <c r="U16" t="inlineStr"/>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
-          <t>B94D89BBED</t>
+          <t>CED 2026</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>Affidamento ai sensi dell’art. 50 co 1 lett b) D.lgs 36/2023 del rinnovo delle licenze Veeam per l’anno 2026. CIG: B94D89BBED</t>
+          <t>:Affidamento ai sensi dell’art. 50 co 1 lett b) D.lgs 36/2023 dell’attività di adeguamento dell'applicativo SISTE-ODC finalizzata all'invio del nuovo flusso SIOC - Azienda Ulss 5 Polesana - rdo Mepa 6070362 - CIG: BA97C14B2D</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>Asta</t>
+          <t>Avviso</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="E17" t="inlineStr">
+        <is>
+          <t>UOC Sistemi Informativi</t>
         </is>
       </c>
       <c r="F17" t="inlineStr"/>
       <c r="G17" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H17" t="inlineStr"/>
       <c r="I17" t="inlineStr"/>
-      <c r="J17" t="inlineStr"/>
+      <c r="J17" t="inlineStr">
+        <is>
+          <t>BA97C14B2D</t>
+        </is>
+      </c>
       <c r="K17" t="inlineStr">
         <is>
-          <t>03/02/2026 00:00</t>
+          <t>04/06/2026 12:00</t>
         </is>
       </c>
       <c r="L17" t="inlineStr">
         <is>
-          <t>03/02/2031 00:00</t>
-[...3 lines deleted...]
-        <v>0</v>
+          <t>01/01/2032 12:00</t>
+        </is>
+      </c>
+      <c r="M17" t="inlineStr">
+        <is>
+          <t>20/05/2026 12:00</t>
+        </is>
       </c>
       <c r="Q17" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R17" t="inlineStr"/>
       <c r="S17" t="inlineStr"/>
       <c r="T17" t="inlineStr"/>
       <c r="U17" t="inlineStr"/>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
-          <t>B98A2C56BD</t>
+          <t>CED 2026</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Affidamento ai sensi dell’art. 50 co 1 lett b) D.lgs 36/2023 del rinnovo canoni e servizi di manutenzione software Concorsi utilizzato dall’Azienda Ulss 5 Polesana per il triennio 2026-2028 - CIG B98A2C56BD</t>
+          <t>Affidamento ai sensi dell’art. 50 co 1 lett b) D.lgs 36/2023 dell’attività di implementazione dell’autenticazione a due fattori per il modulo di prescrizione/erogazione ricette dematerializzate dell’applicativo MedWare – Azienda Ulss 5 Polesana - rdo Mepa 6111729 - CIG: BAC1C1AD6C</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>Asta</t>
+          <t>Avviso</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="E18" t="inlineStr">
+        <is>
+          <t>UOC Sistemi Informativi</t>
         </is>
       </c>
       <c r="F18" t="inlineStr"/>
       <c r="G18" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H18" t="inlineStr"/>
       <c r="I18" t="inlineStr"/>
-      <c r="J18" t="inlineStr"/>
+      <c r="J18" t="inlineStr">
+        <is>
+          <t>BAC1C1AD6C</t>
+        </is>
+      </c>
       <c r="K18" t="inlineStr">
         <is>
-          <t>03/02/2026 00:00</t>
+          <t>04/06/2026 12:00</t>
         </is>
       </c>
       <c r="L18" t="inlineStr">
         <is>
-          <t>03/02/2031 00:00</t>
-[...3 lines deleted...]
-        <v>0</v>
+          <t>01/01/2032 12:00</t>
+        </is>
+      </c>
+      <c r="M18" t="inlineStr">
+        <is>
+          <t>31/12/2026 12:00</t>
+        </is>
       </c>
       <c r="Q18" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R18" t="inlineStr"/>
       <c r="S18" t="inlineStr"/>
       <c r="T18" t="inlineStr"/>
       <c r="U18" t="inlineStr"/>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
-          <t>B8EC77E084</t>
+          <t>prov 2026</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Affidamento ai sensi dell’art. 50 co 1 lett b) D.lgs 36/2023 del rinnovo del canone di manutenzione e assistenza del software Duty-Tree utilizzato dall’Azienda Ulss 5 Polesana per il triennio 2026-2028 - CIG B8EC77E084</t>
+          <t>procedura telematica ai sensi dell'art. 76 comma 2, lett. B) del D.Lgs. n. 36/2023, per l'affidamento della fornitura di radiofarmaco esclusivo PYLCLARI, con principio attivo Piflufolastat, per il periodo di 12 mesi. Impresa Curium Italy Srl</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>Asta</t>
+          <t>Avviso</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>Aggiudicato</t>
+          <t>Pubblicato</t>
+        </is>
+      </c>
+      <c r="E19" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato, Economato e Gestione della Logistica</t>
         </is>
       </c>
       <c r="F19" t="inlineStr"/>
       <c r="G19" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="H19" t="inlineStr"/>
+      <c r="H19" t="inlineStr">
+        <is>
+          <t>215575747</t>
+        </is>
+      </c>
       <c r="I19" t="inlineStr"/>
-      <c r="J19" t="inlineStr"/>
+      <c r="J19" t="inlineStr">
+        <is>
+          <t>BA95C045BA</t>
+        </is>
+      </c>
       <c r="K19" t="inlineStr">
         <is>
-          <t>03/02/2026 00:00</t>
+          <t>03/06/2026 12:00</t>
         </is>
       </c>
       <c r="L19" t="inlineStr">
         <is>
-          <t>03/02/2031 00:00</t>
+          <t>01/01/2031 12:00</t>
+        </is>
+      </c>
+      <c r="M19" t="inlineStr">
+        <is>
+          <t>22/03/2027 12:00</t>
         </is>
       </c>
       <c r="P19" t="n">
-        <v>0</v>
+        <v>152550</v>
       </c>
       <c r="Q19" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R19" t="inlineStr"/>
       <c r="S19" t="inlineStr"/>
       <c r="T19" t="inlineStr"/>
       <c r="U19" t="inlineStr"/>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
-          <t>B9BE1E0054</t>
+          <t>CED 2026</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>Affidamento ai sensi dell’art. 50 co 1 lett b) D.lgs 36/2023 del rinnovo del servizio di manutenzione e assistenza software di Anamnesi alimentare e Dietoterapia “MetaDieta Hospital” utilizzato nei centri di diabetologia di Adria e Rovigo dell’Azienda Ulss 5 Polesana, per l'anno 2026 - CIG B9BE1E0054</t>
+          <t>Affidamento ai sensi dell’art. 50 co 1 lett b) D.lgs 36/2023 del servizio di manutenzione, telegestione e telemonitoraggio di n. 33 casse automatiche dell'Azienda Ulss 5 Polesana per il triennio 2026-2028 - rdo Mepa 6013481 - CIG: BA4581A0C4</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>Asta</t>
+          <t>Avviso</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="E20" t="inlineStr">
+        <is>
+          <t>UOC Sistemi Informativi</t>
         </is>
       </c>
       <c r="F20" t="inlineStr"/>
       <c r="G20" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H20" t="inlineStr"/>
       <c r="I20" t="inlineStr"/>
-      <c r="J20" t="inlineStr"/>
+      <c r="J20" t="inlineStr">
+        <is>
+          <t>BA4581A0C4</t>
+        </is>
+      </c>
       <c r="K20" t="inlineStr">
         <is>
-          <t>03/02/2026 00:00</t>
+          <t>03/06/2026 12:00</t>
         </is>
       </c>
       <c r="L20" t="inlineStr">
         <is>
-          <t>03/02/2031 00:00</t>
-[...3 lines deleted...]
-        <v>0</v>
+          <t>01/01/2032 12:00</t>
+        </is>
+      </c>
+      <c r="M20" t="inlineStr">
+        <is>
+          <t>31/12/2028 12:00</t>
+        </is>
       </c>
       <c r="Q20" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R20" t="inlineStr"/>
       <c r="S20" t="inlineStr"/>
       <c r="T20" t="inlineStr"/>
       <c r="U20" t="inlineStr"/>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
-          <t>B98C14521C</t>
+          <t>CED 2026</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Affidamento ai sensi dell’art. 50 co 1 lett b) D.lgs 36/2023 del rinnovo del servizio di manutenzione e assistenza del modulo Radflow utilizzato nel servizio di Teleconsulto neuroradiologico con AOPD per l'anno 2026 - CIG: B98C14521C</t>
+          <t>Affidamento ai sensi dell’art. 50 co 1 lett b) D.lgs 36/2023 dell’attività di back-up dei dati storici della Centrale Suem 118 dell'Azienda Ulss 5 Polesana - rdo Mepa 6006062 - CIG: BA3C6CD8D2</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>Asta</t>
+          <t>Avviso</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="E21" t="inlineStr">
+        <is>
+          <t>UOC Sistemi Informativi</t>
         </is>
       </c>
       <c r="F21" t="inlineStr"/>
       <c r="G21" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H21" t="inlineStr"/>
       <c r="I21" t="inlineStr"/>
-      <c r="J21" t="inlineStr"/>
+      <c r="J21" t="inlineStr">
+        <is>
+          <t>BA3C6CD8D2</t>
+        </is>
+      </c>
       <c r="K21" t="inlineStr">
         <is>
-          <t>03/02/2026 00:00</t>
+          <t>03/06/2026 12:00</t>
         </is>
       </c>
       <c r="L21" t="inlineStr">
         <is>
-          <t>03/02/2031 00:00</t>
+          <t>01/01/2032 12:00</t>
+        </is>
+      </c>
+      <c r="M21" t="inlineStr">
+        <is>
+          <t>31/12/2026 12:00</t>
         </is>
       </c>
       <c r="P21" t="n">
-        <v>0</v>
+        <v>-0.01</v>
       </c>
       <c r="Q21" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R21" t="inlineStr"/>
       <c r="S21" t="inlineStr"/>
       <c r="T21" t="inlineStr"/>
       <c r="U21" t="inlineStr"/>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
-          <t>B9B16077E5</t>
+          <t>CED 2026</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>servizio di manutenzione e assistenza dell’applicativo EmMA utilizzato dall’Azienda Ulss 5 Polesana per la continuità assistenziale anno 2026 - CIG: B9B16077E5</t>
+          <t>Affidamento ai sensi dell’art. 50 co 1 lett b) D.lgs 36/2023 della fornitura di materiale informatico vario – Azienda Ulss 5 Polesana - rdo Mepa 6061132 - CIG: BA685F3A78</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>Asta</t>
+          <t>Avviso</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="E22" t="inlineStr">
+        <is>
+          <t>UOC Sistemi Informativi</t>
         </is>
       </c>
       <c r="F22" t="inlineStr"/>
       <c r="G22" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H22" t="inlineStr"/>
       <c r="I22" t="inlineStr"/>
-      <c r="J22" t="inlineStr"/>
+      <c r="J22" t="inlineStr">
+        <is>
+          <t>BA685F3A78</t>
+        </is>
+      </c>
       <c r="K22" t="inlineStr">
         <is>
-          <t>03/02/2026 00:00</t>
+          <t>03/06/2026 12:00</t>
         </is>
       </c>
       <c r="L22" t="inlineStr">
         <is>
-          <t>03/02/2031 00:00</t>
-[...3 lines deleted...]
-        <v>0</v>
+          <t>01/01/2032 12:00</t>
+        </is>
+      </c>
+      <c r="M22" t="inlineStr">
+        <is>
+          <t>08/05/2026 12:00</t>
+        </is>
       </c>
       <c r="Q22" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R22" t="inlineStr"/>
       <c r="S22" t="inlineStr"/>
       <c r="T22" t="inlineStr"/>
       <c r="U22" t="inlineStr"/>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
-          <t>B948C82FB1</t>
+          <t>CED 2026</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>Affidamento ai sensi dell’art. 50 co 1 lett b) D.lgs 36/2023 del servizio di manutenzione e assistenza software DRG Manager utilizzato dall'Azienda Ulss 5 Polesana per il triennio 2026-2028 - CIG B948C82FB1</t>
+          <t>Affidamento ai sensi dell’art. 50 co 1 lett b) D.lgs 36/2023 dell’implementazione all’interno dell’applicativo amministrativo/contabile NFS del pacchetto per la gestione dello scarico File F, secondo normativa Regionale – Azienda Ulss5 Polesana - rdo Mepa 5982517 - CIG: BA2196C326</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>Asta</t>
+          <t>Avviso</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="E23" t="inlineStr">
+        <is>
+          <t>UOC Sistemi Informativi</t>
         </is>
       </c>
       <c r="F23" t="inlineStr"/>
       <c r="G23" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H23" t="inlineStr"/>
       <c r="I23" t="inlineStr"/>
-      <c r="J23" t="inlineStr"/>
+      <c r="J23" t="inlineStr">
+        <is>
+          <t>BA2196C326</t>
+        </is>
+      </c>
       <c r="K23" t="inlineStr">
         <is>
-          <t>03/02/2026 00:00</t>
+          <t>03/06/2026 12:00</t>
         </is>
       </c>
       <c r="L23" t="inlineStr">
         <is>
-          <t>03/02/2031 00:00</t>
-[...3 lines deleted...]
-        <v>0</v>
+          <t>01/01/2032 12:00</t>
+        </is>
+      </c>
+      <c r="M23" t="inlineStr">
+        <is>
+          <t>31/12/2026 12:00</t>
+        </is>
       </c>
       <c r="Q23" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R23" t="inlineStr"/>
       <c r="S23" t="inlineStr"/>
       <c r="T23" t="inlineStr"/>
       <c r="U23" t="inlineStr"/>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
-          <t>B8EC2BA1BD</t>
+          <t>CED 2026</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>Affidamento ai sensi dell’art. 50 co 1 lett b) D.lgs 36/2023 del servizio di assistenza e manutenzione del sistema Dnlab “software di gestione del Laboratorio Unico” per il mantenimento del sistema ai fini della consultazione anno 2026 - CIG B8EC2BA1BD</t>
+          <t>Affidamento ai sensi dell’art. 50 co 1 lett b) D.lgs 36/2023 della migrazione degli attuali sistemi POINT GEDI e POINT CAR, nel cloud Ciditech, in modalità “SaaS” e relativo canone hosting cloud - Azienda Ulss 5 Polesana - rdo Mepa 6056738 CIG: BA7DD5699F</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>Asta</t>
+          <t>Avviso</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="E24" t="inlineStr">
+        <is>
+          <t>UOC Sistemi Informativi</t>
         </is>
       </c>
       <c r="F24" t="inlineStr"/>
       <c r="G24" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H24" t="inlineStr"/>
       <c r="I24" t="inlineStr"/>
-      <c r="J24" t="inlineStr"/>
+      <c r="J24" t="inlineStr">
+        <is>
+          <t>BA7DD5699F</t>
+        </is>
+      </c>
       <c r="K24" t="inlineStr">
         <is>
-          <t>03/02/2026 00:00</t>
+          <t>03/06/2026 12:00</t>
         </is>
       </c>
       <c r="L24" t="inlineStr">
         <is>
-          <t>03/02/2031 00:00</t>
-[...3 lines deleted...]
-        <v>0</v>
+          <t>01/01/2032 12:00</t>
+        </is>
+      </c>
+      <c r="M24" t="inlineStr">
+        <is>
+          <t>31/12/2026 12:00</t>
+        </is>
       </c>
       <c r="Q24" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R24" t="inlineStr"/>
       <c r="S24" t="inlineStr"/>
       <c r="T24" t="inlineStr"/>
       <c r="U24" t="inlineStr"/>
     </row>
     <row r="25">
-      <c r="A25" t="inlineStr"/>
+      <c r="A25" t="inlineStr">
+        <is>
+          <t>prov 2026</t>
+        </is>
+      </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t xml:space="preserve">ID SINTEL 212881319 - Affidamento diretto, ai sensi dell'art. 50, comma 1 lett. b) del D.Lgs. n. 36/2023 ed s.m.i., della fornitura di dispositivi medici – Lotto 1: spirali per embolizzazione arteriosa e venosa periferica a distacco controllato e Lotto 2: spirali per embolizzazione a distacco non controllato - per la UOC Neuroradiologia e Radiologia Interventistica, per il periodo di 24 mesi, eventualmente prorogabile di 6 mesi. </t>
+          <t>Procedura telematica ai sensi dell'art. 76 , comma 2, lettera B) del D.Lgs. n. 36/2023, per l'affidamento della fornitura del farmaco esclusivo HUMIRA (dosaggi diversi), con principio attivo Adalimumab, per il periodo di 12 mesi. Impresa Abb Vie srl.</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>Asta</t>
+          <t>Avviso</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>Scaduto</t>
-[...8 lines deleted...]
-      </c>
+          <t>Pubblicato</t>
+        </is>
+      </c>
+      <c r="E25" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato, Economato e Gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F25" t="inlineStr"/>
       <c r="G25" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
-          <t>212881319</t>
+          <t>217355120</t>
         </is>
       </c>
       <c r="I25" t="inlineStr"/>
-      <c r="J25" t="inlineStr"/>
+      <c r="J25" t="inlineStr">
+        <is>
+          <t>BBCA6CF4AD</t>
+        </is>
+      </c>
       <c r="K25" t="inlineStr">
         <is>
-          <t>15/01/2026 00:00</t>
+          <t>03/06/2026 12:00</t>
         </is>
       </c>
       <c r="L25" t="inlineStr">
         <is>
-          <t>15/01/2031 00:00</t>
+          <t>01/01/2031 12:00</t>
         </is>
       </c>
       <c r="M25" t="inlineStr">
         <is>
-          <t>23/01/2026 00:00</t>
+          <t>04/05/2027 12:00</t>
         </is>
       </c>
       <c r="P25" t="n">
-        <v>71552</v>
+        <v>105600</v>
       </c>
       <c r="Q25" t="inlineStr">
         <is>
-          <t>Sotto</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="R25" t="inlineStr"/>
       <c r="S25" t="inlineStr"/>
       <c r="T25" t="inlineStr"/>
       <c r="U25" t="inlineStr"/>
     </row>
     <row r="26">
-      <c r="A26" t="inlineStr"/>
+      <c r="A26" t="inlineStr">
+        <is>
+          <t>CED 2026</t>
+        </is>
+      </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>FORNITURA DI TONER PER LE APPARECCHIATURE DI STAMPA COLLEGATE AD APPARECCHIATURE ELETTROMEDICALI DI PROPRIETA’ AZIENDALE, PER IL PERIODO DI 12 MESI.</t>
+          <t>Affidamento ai sensi dell’art. 50 co 1 lett b) D.lgs 36/2023 del servizio di manutenzione e assistenza del sistema Atlante, utilizzato per la gestione della Disabilità - Azienda Ulss5 Polesana - per il periodo dal 15/03/2026 al 31/12/2028 - rdo Mepa 6047755 CIG: BA70D7B286</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>Asta</t>
+          <t>Avviso</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>Scaduto</t>
-[...8 lines deleted...]
-      </c>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="E26" t="inlineStr">
+        <is>
+          <t>UOC Sistemi Informativi</t>
+        </is>
+      </c>
+      <c r="F26" t="inlineStr"/>
       <c r="G26" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="H26" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H26" t="inlineStr"/>
       <c r="I26" t="inlineStr"/>
       <c r="J26" t="inlineStr">
         <is>
-          <t>BA11D4C3C1</t>
+          <t>BA70D7B286</t>
         </is>
       </c>
       <c r="K26" t="inlineStr">
         <is>
-          <t>29/12/2025 00:00</t>
+          <t>03/06/2026 12:00</t>
         </is>
       </c>
       <c r="L26" t="inlineStr">
         <is>
-          <t>29/12/2030 00:00</t>
+          <t>01/01/2032 12:00</t>
         </is>
       </c>
       <c r="M26" t="inlineStr">
         <is>
-          <t>12/01/2026 18:00</t>
-[...3 lines deleted...]
-        <v>72329.57000000001</v>
+          <t>31/12/2028 12:00</t>
+        </is>
       </c>
       <c r="Q26" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R26" t="inlineStr"/>
       <c r="S26" t="inlineStr"/>
       <c r="T26" t="inlineStr"/>
       <c r="U26" t="inlineStr"/>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
-          <t>B8C8857F08</t>
+          <t>prov 2026</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>Affidamento ai sensi dell’art. 50 co 1 lett b) D.lgs 36/2023 del servizio di manutenzione e assistenza del software “K-CAWEB” controllo accessi, utilizzato dall’Azienda Ulss 5 Polesana per il periodo dal 01/11/2025 al 31/12/2027 - CIG B8C8857F08</t>
+          <t>Procedura telematica ai sensi dell'art. 76 comma 2, lett. B) del D.Lgs n. 36/2023, per l'affidamento della fornitura dei farmaci esclusivi NEO RECORMON e AVASTIN, per la durata di 24 mesi.</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>Asta</t>
+          <t>Avviso</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>Aggiudicato</t>
+          <t>Pubblicato</t>
         </is>
       </c>
       <c r="F27" t="inlineStr"/>
       <c r="G27" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="H27" t="inlineStr"/>
+      <c r="H27" t="inlineStr">
+        <is>
+          <t>217355534</t>
+        </is>
+      </c>
       <c r="I27" t="inlineStr"/>
-      <c r="J27" t="inlineStr"/>
+      <c r="J27" t="inlineStr">
+        <is>
+          <t>BB6CBA701B</t>
+        </is>
+      </c>
       <c r="K27" t="inlineStr">
         <is>
-          <t>22/12/2025 00:00</t>
+          <t>03/06/2026 12:00</t>
         </is>
       </c>
       <c r="L27" t="inlineStr">
         <is>
-          <t>22/12/2030 00:00</t>
+          <t>01/01/2031 12:00</t>
+        </is>
+      </c>
+      <c r="M27" t="inlineStr">
+        <is>
+          <t>04/05/2028 12:00</t>
         </is>
       </c>
       <c r="P27" t="n">
-        <v>0</v>
+        <v>78340.8</v>
       </c>
       <c r="Q27" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R27" t="inlineStr"/>
       <c r="S27" t="inlineStr"/>
       <c r="T27" t="inlineStr"/>
       <c r="U27" t="inlineStr"/>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
-          <t>B948A467AC</t>
+          <t>CED 2026</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>Affidamento ai sensi dell’art. 50 co 1 lett b) D.lgs 36/2023 del rinnovo del servizio di assistenza e manutenzione software Data Protection Manager (DPM) versione on premise triennio 2026-2028 – Ulss 5 Polesana. CIG B948A467AC</t>
+          <t>Affidamento ai sensi dell’art. 50 co 1 lett b) D.lgs 36/2023 del servizio di manutenzione ed assistenza del software maintenance sistema “FDCOS” anno 2026 - Azienda Ulss 5 Polesana - rdo Mepa 6064775 -CIG: BA8AD3B8FB</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>Asta</t>
+          <t>Avviso</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="E28" t="inlineStr">
+        <is>
+          <t>UOC Sistemi Informativi</t>
         </is>
       </c>
       <c r="F28" t="inlineStr"/>
       <c r="G28" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H28" t="inlineStr"/>
       <c r="I28" t="inlineStr"/>
-      <c r="J28" t="inlineStr"/>
+      <c r="J28" t="inlineStr">
+        <is>
+          <t>BA8AD3B8FB</t>
+        </is>
+      </c>
       <c r="K28" t="inlineStr">
         <is>
-          <t>22/12/2025 00:00</t>
+          <t>03/06/2026 12:00</t>
         </is>
       </c>
       <c r="L28" t="inlineStr">
         <is>
-          <t>22/12/2030 00:00</t>
-[...3 lines deleted...]
-        <v>0</v>
+          <t>01/01/2032 12:00</t>
+        </is>
+      </c>
+      <c r="M28" t="inlineStr">
+        <is>
+          <t>31/12/2026 12:00</t>
+        </is>
       </c>
       <c r="Q28" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R28" t="inlineStr"/>
       <c r="S28" t="inlineStr"/>
       <c r="T28" t="inlineStr"/>
       <c r="U28" t="inlineStr"/>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
-          <t>B8C286D870</t>
+          <t>CED 2026</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>Affidamento ai sensi dell’art. 50 co 1 lett b) D.lgs 36/2023 dello sviluppo di indicizzazione a FSER, modifica metadati e valorizzazione codice RUR in particolari fasce contrattuali Azienda Ulss 5 Polesana. PNRR - M6C2 - I1.3.1 "Rafforzamento dell'infrastruttura tecnologica e degli strumenti per la raccolta, l'elaborazione, l'analisi dei dati e la simulazione (FSE)" Finanziato dall'Unione Europea - Next Generation EU. CIG: B8C286D870 - CUP: B17H23000770006</t>
+          <t>Affidamento ai sensi dell’art. 50 co 1 lett b) D.lgs 36/2023 dell'adeguamento dell'applicativo PSNET per l’utilizzo della nuova codifica ICD-10-IM - Azienda Ulss 5 Polesana - rdo Mepa 5960680 - CIG: B9F629900F</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>Asta</t>
+          <t>Avviso</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="E29" t="inlineStr">
+        <is>
+          <t>UOC Sistemi Informativi</t>
         </is>
       </c>
       <c r="F29" t="inlineStr"/>
       <c r="G29" t="inlineStr">
         <is>
-          <t>Si</t>
+          <t>No</t>
         </is>
       </c>
       <c r="H29" t="inlineStr"/>
-      <c r="I29" t="inlineStr">
-[...4 lines deleted...]
-      <c r="J29" t="inlineStr"/>
+      <c r="I29" t="inlineStr"/>
+      <c r="J29" t="inlineStr">
+        <is>
+          <t>B9F629900F</t>
+        </is>
+      </c>
       <c r="K29" t="inlineStr">
         <is>
-          <t>22/12/2025 00:00</t>
+          <t>03/06/2026 12:00</t>
         </is>
       </c>
       <c r="L29" t="inlineStr">
         <is>
-          <t>22/12/2030 00:00</t>
-[...3 lines deleted...]
-        <v>0</v>
+          <t>01/01/2032 12:00</t>
+        </is>
+      </c>
+      <c r="M29" t="inlineStr">
+        <is>
+          <t>31/12/2026 12:00</t>
+        </is>
       </c>
       <c r="Q29" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R29" t="inlineStr"/>
       <c r="S29" t="inlineStr"/>
       <c r="T29" t="inlineStr"/>
       <c r="U29" t="inlineStr"/>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
-          <t>B90723C928</t>
+          <t>CED 2026</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>Affidamento ai sensi dell’art. 50 co 1 lett b) D.lgs 36/2023 del rinnovo del servizio di manutenzione licenze ManageEngine Endpoint Central per il periodo di 1 anno - CIG: B90723C928</t>
+          <t>Affidamento ai sensi dell’art. 50 co 1 lett b) D.lgs 36/2023 del servizio di manutenzione e assistenza dell’applicativo R3, utilizzato dalla UOC Controllo di Gestione-Azienda Ulss 5 Polesana per il triennio 2026-2028. CIG: BA1B842479 - Rdo mepa 5966394_2026</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>Asta</t>
+          <t>Avviso</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="E30" t="inlineStr">
+        <is>
+          <t>UOC Sistemi Informativi</t>
         </is>
       </c>
       <c r="F30" t="inlineStr"/>
       <c r="G30" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H30" t="inlineStr"/>
       <c r="I30" t="inlineStr"/>
-      <c r="J30" t="inlineStr"/>
+      <c r="J30" t="inlineStr">
+        <is>
+          <t>BA1B842479</t>
+        </is>
+      </c>
       <c r="K30" t="inlineStr">
         <is>
-          <t>22/12/2025 00:00</t>
+          <t>01/06/2026 12:00</t>
         </is>
       </c>
       <c r="L30" t="inlineStr">
         <is>
-          <t>22/12/2030 00:00</t>
-[...3 lines deleted...]
-        <v>0</v>
+          <t>01/06/2032 12:00</t>
+        </is>
+      </c>
+      <c r="M30" t="inlineStr">
+        <is>
+          <t>31/12/2028 12:00</t>
+        </is>
       </c>
       <c r="Q30" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R30" t="inlineStr"/>
       <c r="S30" t="inlineStr"/>
       <c r="T30" t="inlineStr"/>
       <c r="U30" t="inlineStr"/>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
-          <t>PROV 2026</t>
+          <t>CED 2026</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>Avviso di pubblicazione di procedura aperta telematica , ai sensi dell’art. 71 del D.lgs 36/2023 e su piattaforma telematica ARIA – SINTEL, per l’affidamento del servizio di “interventi domiciliari di assistenza e sostegno alla persona, interventi educativi e di integrazione sociale di cui alla DGRV 1338/2013 ICDa E ICDp” e DGRV 571 del 28/04/2017 ICDsla per due anni eventualmente rinnovabile di un ulteriore anno, CIG B996759F68. ID SINTEL 211600470</t>
+          <t>Affidamento ai sensi dell’art. 50 co 1 lett b) D.lgs 36/2023 del servizio di assistenza specialistica "On-Site" per la gestione della Cartella Clinica e ambulatoriale informatizzata Patidok anno 2026 - CIG: BA05274F66 - Rdo Mepa 5967618_2026</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
           <t>Avviso</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
-      <c r="F31" t="inlineStr">
-[...5 lines deleted...]
-      </c>
+      <c r="E31" t="inlineStr">
+        <is>
+          <t>UOC Sistemi Informativi</t>
+        </is>
+      </c>
+      <c r="F31" t="inlineStr"/>
       <c r="G31" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="H31" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H31" t="inlineStr"/>
       <c r="I31" t="inlineStr"/>
       <c r="J31" t="inlineStr">
         <is>
-          <t>B996759F68</t>
+          <t>BA05274F66</t>
         </is>
       </c>
       <c r="K31" t="inlineStr">
         <is>
-          <t>16/12/2025 00:00</t>
+          <t>01/06/2026 12:00</t>
         </is>
       </c>
       <c r="L31" t="inlineStr">
         <is>
-          <t>16/12/2030 00:00</t>
+          <t>01/06/2032 12:00</t>
         </is>
       </c>
       <c r="M31" t="inlineStr">
         <is>
-          <t>21/01/2026 15:00</t>
-[...3 lines deleted...]
-        <v>0</v>
+          <t>31/12/2026 12:00</t>
+        </is>
       </c>
       <c r="Q31" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R31" t="inlineStr"/>
       <c r="S31" t="inlineStr"/>
       <c r="T31" t="inlineStr"/>
       <c r="U31" t="inlineStr"/>
     </row>
     <row r="32">
-      <c r="A32" t="inlineStr"/>
+      <c r="A32" t="inlineStr">
+        <is>
+          <t>Z0325-26</t>
+        </is>
+      </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t xml:space="preserve">Fornitura di DM chirurgici per Sala Operatoria Oculistica </t>
+          <t>FORNITURA DI MATERIE PRIME AD USO FARMACEUTICO DA UTILIZZAE PRESSO IL LABORATORIO GALENICO DELLA FARMACIA OSPEDALIERA, SUDDIVISA IN 6 LOTTI, PER LA DURATA DI 36 MESI.</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>Asta</t>
+          <t>Avviso</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>Scaduto</t>
-[...8 lines deleted...]
-      </c>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="E32" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato, Economato e Gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F32" t="inlineStr"/>
       <c r="G32" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H32" t="inlineStr">
         <is>
-          <t>211627297</t>
+          <t>215293685</t>
         </is>
       </c>
       <c r="I32" t="inlineStr"/>
       <c r="J32" t="inlineStr">
         <is>
-          <t>BA129B1E2F</t>
+          <t>BB5C2FA541 - BB5C35C620</t>
         </is>
       </c>
       <c r="K32" t="inlineStr">
         <is>
-          <t>15/12/2025 00:00</t>
+          <t>14/05/2026 12:00</t>
         </is>
       </c>
       <c r="L32" t="inlineStr">
         <is>
-          <t>15/12/2030 00:00</t>
+          <t>13/05/2031 12:00</t>
         </is>
       </c>
       <c r="M32" t="inlineStr">
         <is>
-          <t>19/12/2025 12:00</t>
+          <t>31/03/2029 12:00</t>
+        </is>
+      </c>
+      <c r="O32" t="inlineStr">
+        <is>
+          <t>13/04/2026</t>
         </is>
       </c>
       <c r="P32" t="n">
-        <v>2192</v>
+        <v>672</v>
       </c>
       <c r="Q32" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sotto</t>
         </is>
       </c>
       <c r="R32" t="inlineStr"/>
       <c r="S32" t="inlineStr"/>
       <c r="T32" t="inlineStr"/>
       <c r="U32" t="inlineStr"/>
     </row>
     <row r="33">
-      <c r="A33" t="inlineStr"/>
+      <c r="A33" t="inlineStr">
+        <is>
+          <t>Z0199-26</t>
+        </is>
+      </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>Procedura, ai sensi dell’art. 50 c.1 lett. b) del D.Lgs 36/2023, per la fornitura di DM chirurgici per Sala Operatoria Oculistica</t>
+          <t>FORNITURA DI PRODOTTI CHIMICI E PREPARATI GALENICI OFFICINALI, SUDDIVISA IN 6 LOTTI, PER LA DURATA DI 24 MESI.</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>Asta</t>
+          <t>Avviso</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>Scaduto</t>
-[...8 lines deleted...]
-      </c>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="E33" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato, Economato e Gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F33" t="inlineStr"/>
       <c r="G33" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H33" t="inlineStr">
         <is>
-          <t>211387260</t>
+          <t>213232606</t>
         </is>
       </c>
       <c r="I33" t="inlineStr"/>
       <c r="J33" t="inlineStr">
         <is>
-          <t>BA43EBA019</t>
+          <t>BA8E65CDE8 - BAB8677180 - BAB8564E8C</t>
         </is>
       </c>
       <c r="K33" t="inlineStr">
         <is>
-          <t>10/12/2025 00:00</t>
+          <t>14/05/2026 12:00</t>
         </is>
       </c>
       <c r="L33" t="inlineStr">
         <is>
-          <t>10/12/2030 00:00</t>
+          <t>13/05/2031 12:00</t>
         </is>
       </c>
       <c r="M33" t="inlineStr">
         <is>
-          <t>16/12/2025 18:00</t>
+          <t>28/02/2028 12:00</t>
+        </is>
+      </c>
+      <c r="O33" t="inlineStr">
+        <is>
+          <t>27/02/2026</t>
         </is>
       </c>
       <c r="P33" t="n">
-        <v>17944</v>
+        <v>47846</v>
       </c>
       <c r="Q33" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sotto</t>
         </is>
       </c>
       <c r="R33" t="inlineStr"/>
       <c r="S33" t="inlineStr"/>
       <c r="T33" t="inlineStr"/>
       <c r="U33" t="inlineStr"/>
     </row>
     <row r="34">
-      <c r="A34" t="inlineStr"/>
+      <c r="A34" t="inlineStr">
+        <is>
+          <t>Z0377-26</t>
+        </is>
+      </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>FORNITURA DI KIT INDUMENTI/TELERIA MONOUSO PER IL PERIODO DI 18 MESI.</t>
+          <t>FORNITURA DI CONTENITORI AD USO FARMACEUTICO PER LA DURATA DI 24 MESI.</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>Asta</t>
+          <t>Avviso</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>Scaduto</t>
-[...8 lines deleted...]
-      </c>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="E34" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato, Economato e Gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F34" t="inlineStr"/>
       <c r="G34" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H34" t="inlineStr">
         <is>
-          <t>211346828</t>
+          <t>216857279</t>
         </is>
       </c>
       <c r="I34" t="inlineStr"/>
       <c r="J34" t="inlineStr">
         <is>
-          <t>B97D963708</t>
+          <t>BB5C2A6FEC</t>
         </is>
       </c>
       <c r="K34" t="inlineStr">
         <is>
-          <t>09/12/2025 00:00</t>
+          <t>14/05/2026 12:00</t>
         </is>
       </c>
       <c r="L34" t="inlineStr">
         <is>
-          <t>09/12/2030 00:00</t>
+          <t>13/05/2031 12:00</t>
         </is>
       </c>
       <c r="M34" t="inlineStr">
         <is>
-          <t>23/12/2025 10:00</t>
+          <t>30/04/2028 12:00</t>
+        </is>
+      </c>
+      <c r="O34" t="inlineStr">
+        <is>
+          <t>27/04/2028</t>
         </is>
       </c>
       <c r="P34" t="n">
-        <v>175481.5</v>
+        <v>4731</v>
       </c>
       <c r="Q34" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sotto</t>
         </is>
       </c>
       <c r="R34" t="inlineStr"/>
       <c r="S34" t="inlineStr"/>
       <c r="T34" t="inlineStr"/>
       <c r="U34" t="inlineStr"/>
     </row>
     <row r="35">
-      <c r="A35" t="inlineStr"/>
+      <c r="A35" t="inlineStr">
+        <is>
+          <t>PROV 26</t>
+        </is>
+      </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>AVVISO PUBBLICO INDAGINE DI MERCATO PER L'AFFIDAMENTO DIRETTO AI SENSI DELL'ART. 50 COMMA 1, LETT. B) DEL D.LGS. N. 36/2023 DELLA FORNITURA DI COLORANTI PER ISTOPATOLOGIA PER LA UOC DI ANATOMIA PATOLOGICA DELL'AZIENDA ULSS 5 POLESANA, PER IL PERIODO DI TRE ANNI. ID SINTEL 210581485</t>
+          <t>ID SINTEL 211078143- AFFIDAMENTO CON CONTRATTO PONTE AI SENSI ART. 76 COMMA 2 LETT B) e C) DEL D.LGS 36/2023 DEL SERVIZIO DI SOSTEGNO EDUCATIVO DOMICILIARE DEI COMUNI DEL DISTRETTO 1 DELL’AZIENDA ULSS 5 POLESANA. CIG B96DE4C254</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
           <t>Avviso</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
+      <c r="E35" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato, Economato e Gestione della Logistica</t>
+        </is>
+      </c>
       <c r="F35" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;Termine della presentazione offerte: ore 10.00 del 01/12/2025&lt;/p&gt;
-[...3 lines deleted...]
-</t>
+          <t>&lt;p&gt;Avviso aggiudicazione&lt;/p&gt;</t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H35" t="inlineStr">
         <is>
-          <t>210581485</t>
+          <t>211078143</t>
         </is>
       </c>
       <c r="I35" t="inlineStr"/>
-      <c r="J35" t="inlineStr"/>
+      <c r="J35" t="inlineStr">
+        <is>
+          <t>B96DE4C254</t>
+        </is>
+      </c>
       <c r="K35" t="inlineStr">
         <is>
-          <t>24/11/2025 00:00</t>
+          <t>07/05/2026 12:00</t>
         </is>
       </c>
       <c r="L35" t="inlineStr">
         <is>
-          <t>24/11/2030 00:00</t>
+          <t>07/05/2031 12:00</t>
         </is>
       </c>
       <c r="M35" t="inlineStr">
         <is>
-          <t>01/12/2025 10:00</t>
+          <t>17/12/2025 13:00</t>
+        </is>
+      </c>
+      <c r="O35" t="inlineStr">
+        <is>
+          <t>30/12/2025</t>
         </is>
       </c>
       <c r="P35" t="n">
-        <v>0</v>
+        <v>130893</v>
       </c>
       <c r="Q35" t="inlineStr">
         <is>
-          <t>Nessuna</t>
-[...2 lines deleted...]
-      <c r="R35" t="inlineStr"/>
+          <t>Sotto</t>
+        </is>
+      </c>
+      <c r="R35" t="inlineStr">
+        <is>
+          <t>Prot 0002111 del 12/01/2026</t>
+        </is>
+      </c>
       <c r="S35" t="inlineStr"/>
       <c r="T35" t="inlineStr"/>
       <c r="U35" t="inlineStr"/>
     </row>
     <row r="36">
-      <c r="A36" t="inlineStr"/>
+      <c r="A36" t="inlineStr">
+        <is>
+          <t>PROV2026</t>
+        </is>
+      </c>
       <c r="B36" t="inlineStr">
         <is>
+          <t>ID SINTEL 216868786 – AFFIDAMENTO DIRETTO, EX ART. 50 CM 1 LETT B) D.LGS N. 36/2023, DEL SERVIZIO DI CONSULENZA ADR, EX D.LGS 35/2010 PER L’ULSS 5 POLESANA PER IL PERIODO DI 24 MESI EVENTUALMENTE RINNOVABILI DI ULTERIORI 12 MESI. CIG: BB00A58E04.</t>
+        </is>
+      </c>
+      <c r="C36" t="inlineStr">
+        <is>
+          <t>Avviso</t>
+        </is>
+      </c>
+      <c r="D36" t="inlineStr">
+        <is>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="E36" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato, Economato e Gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F36" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Avviso di aggiudicazione&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="G36" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H36" t="inlineStr">
+        <is>
+          <t>216868786</t>
+        </is>
+      </c>
+      <c r="I36" t="inlineStr"/>
+      <c r="J36" t="inlineStr">
+        <is>
+          <t>BB00A58E04</t>
+        </is>
+      </c>
+      <c r="K36" t="inlineStr">
+        <is>
+          <t>06/05/2026 12:00</t>
+        </is>
+      </c>
+      <c r="L36" t="inlineStr">
+        <is>
+          <t>06/05/2031 00:00</t>
+        </is>
+      </c>
+      <c r="M36" t="inlineStr">
+        <is>
+          <t>01/04/2026 13:00</t>
+        </is>
+      </c>
+      <c r="O36" t="inlineStr">
+        <is>
+          <t>10/04/2026</t>
+        </is>
+      </c>
+      <c r="P36" t="n">
+        <v>93332.8</v>
+      </c>
+      <c r="Q36" t="inlineStr">
+        <is>
+          <t>Sotto</t>
+        </is>
+      </c>
+      <c r="R36" t="inlineStr"/>
+      <c r="S36" t="inlineStr"/>
+      <c r="T36" t="inlineStr"/>
+      <c r="U36" t="inlineStr"/>
+    </row>
+    <row r="37">
+      <c r="A37" t="inlineStr">
+        <is>
+          <t>Z0196-26</t>
+        </is>
+      </c>
+      <c r="B37" t="inlineStr">
+        <is>
+          <t>Procedura, ai sensi dell’art. 50 c.1 lett. b) del D.Lgs 36/2023, per la fornitura di manuali, test e crediti.</t>
+        </is>
+      </c>
+      <c r="C37" t="inlineStr">
+        <is>
+          <t>Avviso</t>
+        </is>
+      </c>
+      <c r="D37" t="inlineStr">
+        <is>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="E37" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato, Economato e Gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F37" t="inlineStr">
+        <is>
+          <t>&lt;p style="margin-top: 0cm;"&gt;&lt;span style="font-size: 13.5pt; font-family: 'Titillium Web'; color: #212529;"&gt;In calce il link in cui è possibile visionare la documentazione di gara inerente la procedura pubblicata su Sintel:&lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;&lt;span style="font-size: 13.5pt; line-height: 107%; font-family: 'Titillium Web'; mso-fareast-font-family: Calibri; mso-fareast-theme-font: minor-latin; mso-bidi-font-family: Arial; mso-bidi-theme-font: minor-bidi; color: #212529; mso-ansi-language: IT; mso-fareast-language: EN-US; mso-bidi-language: AR-SA;"&gt;https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=209869029&lt;/span&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="G37" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H37" t="inlineStr">
+        <is>
+          <t>209869029</t>
+        </is>
+      </c>
+      <c r="I37" t="inlineStr"/>
+      <c r="J37" t="inlineStr">
+        <is>
+          <t>BA6B16DB3C</t>
+        </is>
+      </c>
+      <c r="K37" t="inlineStr">
+        <is>
+          <t>04/05/2026 10:00</t>
+        </is>
+      </c>
+      <c r="L37" t="inlineStr">
+        <is>
+          <t>03/05/2031 12:00</t>
+        </is>
+      </c>
+      <c r="M37" t="inlineStr">
+        <is>
+          <t>31/12/2026 12:00</t>
+        </is>
+      </c>
+      <c r="P37" t="n">
+        <v>14213.86</v>
+      </c>
+      <c r="Q37" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R37" t="inlineStr"/>
+      <c r="S37" t="inlineStr"/>
+      <c r="T37" t="inlineStr"/>
+      <c r="U37" t="inlineStr"/>
+    </row>
+    <row r="38">
+      <c r="A38" t="inlineStr">
+        <is>
+          <t>PROV2026</t>
+        </is>
+      </c>
+      <c r="B38" t="inlineStr">
+        <is>
+          <t>ID SINTEL 216557294 - AFFIDAMENTO DIRETTO, AI SENSI ART. 50 CO. 1 LETT. B) DEL D.LGS N. 36/2023, PER LA STIPULA CONTRATTO RC PATRIMONIALE TECNICI – D.LGS 36/2023, DALLE ORE 24.00 DEL 31/03/2026 ALLE ORE 24.00 DEL 31/12/2028 – CIG BAE46B9D80</t>
+        </is>
+      </c>
+      <c r="C38" t="inlineStr">
+        <is>
+          <t>Avviso</t>
+        </is>
+      </c>
+      <c r="D38" t="inlineStr">
+        <is>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="E38" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato, Economato e Gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F38" t="inlineStr">
+        <is>
+          <t>&lt;p class="MsoNormal" style="mso-margin-bottom-alt: auto; line-height: normal;"&gt;&lt;span style="font-size: 13.5pt; font-family: 'Titillium Web'; mso-fareast-font-family: 'Times New Roman'; mso-bidi-font-family: 'Times New Roman'; color: #212529; mso-font-kerning: 0pt; mso-ligatures: none; mso-fareast-language: IT;"&gt;In calce il link da cui scaricare la documentazione di gara pubblicata sulla piattaforma Aria S.p.A.:&lt;/span&gt;&lt;/p&gt;
+&lt;p class="MsoNormal" style="mso-margin-bottom-alt: auto; line-height: normal;"&gt;&lt;span style="font-size: 13.5pt; font-family: 'Titillium Web'; mso-fareast-font-family: 'Times New Roman'; mso-bidi-font-family: 'Times New Roman'; color: #212529; mso-font-kerning: 0pt; mso-ligatures: none; mso-fareast-language: IT;"&gt;https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=216557294&lt;/span&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="G38" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H38" t="inlineStr">
+        <is>
+          <t>216557294</t>
+        </is>
+      </c>
+      <c r="I38" t="inlineStr"/>
+      <c r="J38" t="inlineStr">
+        <is>
+          <t>BAE46B9D80</t>
+        </is>
+      </c>
+      <c r="K38" t="inlineStr">
+        <is>
+          <t>27/04/2026 12:00</t>
+        </is>
+      </c>
+      <c r="L38" t="inlineStr">
+        <is>
+          <t>31/03/2031 12:00</t>
+        </is>
+      </c>
+      <c r="M38" t="inlineStr">
+        <is>
+          <t>31/12/2028 00:00</t>
+        </is>
+      </c>
+      <c r="Q38" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R38" t="inlineStr"/>
+      <c r="S38" t="inlineStr"/>
+      <c r="T38" t="inlineStr"/>
+      <c r="U38" t="inlineStr"/>
+    </row>
+    <row r="39">
+      <c r="A39" t="inlineStr">
+        <is>
+          <t>C140</t>
+        </is>
+      </c>
+      <c r="B39" t="inlineStr">
+        <is>
+          <t>Procedura negoziata per l'affidamento del servizio di manutenzione ordinaria del patrimonio verde delle sedi dell’Azienda Ulss 5 Polesana indetta ex art. 50 co 1 lett. e) del D.Lgs. n. 36/2023.</t>
+        </is>
+      </c>
+      <c r="C39" t="inlineStr">
+        <is>
+          <t>Asta</t>
+        </is>
+      </c>
+      <c r="D39" t="inlineStr">
+        <is>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="E39" t="inlineStr">
+        <is>
+          <t>UOC Servizi Tecnici e Patrimoniali</t>
+        </is>
+      </c>
+      <c r="F39" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;In calce il link da cui poter scaricare la documentazione di gara pubblicata sul portale Sintel di Aria S.p.A:&lt;/p&gt;
+&lt;p&gt;https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=217599134&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="G39" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H39" t="inlineStr">
+        <is>
+          <t>217599134</t>
+        </is>
+      </c>
+      <c r="I39" t="inlineStr"/>
+      <c r="J39" t="inlineStr">
+        <is>
+          <t>BB2DF06453</t>
+        </is>
+      </c>
+      <c r="K39" t="inlineStr">
+        <is>
+          <t>09/04/2026 12:00</t>
+        </is>
+      </c>
+      <c r="L39" t="inlineStr">
+        <is>
+          <t>24/04/2031 18:00</t>
+        </is>
+      </c>
+      <c r="M39" t="inlineStr">
+        <is>
+          <t>24/04/2026 18:00</t>
+        </is>
+      </c>
+      <c r="Q39" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R39" t="inlineStr"/>
+      <c r="S39" t="inlineStr"/>
+      <c r="T39" t="inlineStr"/>
+      <c r="U39" t="inlineStr"/>
+    </row>
+    <row r="40">
+      <c r="A40" t="inlineStr"/>
+      <c r="B40" t="inlineStr">
+        <is>
+          <t>ID SINTEL 215098230: PROCEDURA DI GARA NEGOZIATA SENZA BANDO AI SENSI DELL’ART. 76 CO. 2 LETT. A) PER LA FORNITURA DEI SERVIZI ASSICURATIVI PER L’ULSS 5 POLESANA: ALL RISKS PATRIMONIO – CIG BA74281424.</t>
+        </is>
+      </c>
+      <c r="C40" t="inlineStr">
+        <is>
+          <t>Asta</t>
+        </is>
+      </c>
+      <c r="D40" t="inlineStr">
+        <is>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="F40" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;&lt;span style="font-size:12pt"&gt;&lt;span style="font-family:Calibri,sans-serif"&gt;&lt;span style="font-size:13.5pt"&gt;&lt;span style="color:#212529"&gt;In calce il link da cui scaricare la documentazione di gara pubblicata sulla piattaforma Aria S.p.A.:&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;&lt;span style="font-size:11.0pt"&gt;&lt;a href="https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=215098230" style="color:blue; text-decoration:underline"&gt;https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=215098230&lt;/a&gt;&lt;/span&gt;&lt;/p&gt;
+</t>
+        </is>
+      </c>
+      <c r="G40" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H40" t="inlineStr">
+        <is>
+          <t xml:space="preserve"> 215098230</t>
+        </is>
+      </c>
+      <c r="I40" t="inlineStr"/>
+      <c r="J40" t="inlineStr">
+        <is>
+          <t>BA74281424</t>
+        </is>
+      </c>
+      <c r="K40" t="inlineStr">
+        <is>
+          <t>31/03/2026 00:00</t>
+        </is>
+      </c>
+      <c r="L40" t="inlineStr">
+        <is>
+          <t>31/03/2031 00:00</t>
+        </is>
+      </c>
+      <c r="M40" t="inlineStr">
+        <is>
+          <t>31/03/2029 00:00</t>
+        </is>
+      </c>
+      <c r="P40" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q40" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R40" t="inlineStr"/>
+      <c r="S40" t="inlineStr"/>
+      <c r="T40" t="inlineStr"/>
+      <c r="U40" t="inlineStr"/>
+    </row>
+    <row r="41">
+      <c r="A41" t="inlineStr">
+        <is>
+          <t>prov 2026</t>
+        </is>
+      </c>
+      <c r="B41" t="inlineStr">
+        <is>
+          <t>ID SINTEL 212416449 -”, PROCEDURA NEGOZIATA SENZA BANDO EX. ART. 76, COMMA 2 LETT. B) E C) D.LGS. N. 36/2023 DEL SERVIZIO DI RISTORAZIONE DEGENTI OSPEDALI E TERRITORIO DISTRETTI 1 E 2 PER 30 MESI EVENTUALMENTE RINNOVABILI DI ULTERIORI 12 MESI. LOTTO 1 CIG. B9DCFA7AAC –</t>
+        </is>
+      </c>
+      <c r="C41" t="inlineStr">
+        <is>
+          <t>Asta</t>
+        </is>
+      </c>
+      <c r="D41" t="inlineStr">
+        <is>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="E41" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato, Economato e Gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F41" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span style="font-size: 12pt;"&gt;&lt;span style="font-family: Calibri,sans-serif;"&gt;In calce il link in cui è possibile visionare la documentazione di gara inerente la procedura pubblicata su Sintel:&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;&lt;span style="font-size: 12.0pt;"&gt;&lt;a style="color: #0563c1; text-decoration: underline;" href="https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=212416449" rel="nofollow noopener noreferrer"&gt;https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=212416449&lt;/a&gt;&lt;/span&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="G41" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H41" t="inlineStr">
+        <is>
+          <t>212416449</t>
+        </is>
+      </c>
+      <c r="I41" t="inlineStr"/>
+      <c r="J41" t="inlineStr">
+        <is>
+          <t>B9DCFA7AAC</t>
+        </is>
+      </c>
+      <c r="K41" t="inlineStr">
+        <is>
+          <t>10/03/2026 12:00</t>
+        </is>
+      </c>
+      <c r="L41" t="inlineStr">
+        <is>
+          <t>01/01/2032 12:00</t>
+        </is>
+      </c>
+      <c r="M41" t="inlineStr">
+        <is>
+          <t>19/01/2026 15:00</t>
+        </is>
+      </c>
+      <c r="P41" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q41" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R41" t="inlineStr"/>
+      <c r="S41" t="inlineStr"/>
+      <c r="T41" t="inlineStr"/>
+      <c r="U41" t="inlineStr"/>
+    </row>
+    <row r="42">
+      <c r="A42" t="inlineStr">
+        <is>
+          <t>B9886B6F21</t>
+        </is>
+      </c>
+      <c r="B42" t="inlineStr">
+        <is>
+          <t>Affidamento ai sensi dell’art. 50 co 1 lett b) D.lgs 36/2023 del rinnovo del servizio di manutenzione e assistenza applicativa su istanza webrainbow™ v6 (wrhc – protocollo) e assistenza su istanza webrainbow™ v3 (wr3 – delibere e determine) per il periodo dal 01/01/2026 al 30/06/2026. - CIG: B9886B6F21</t>
+        </is>
+      </c>
+      <c r="C42" t="inlineStr">
+        <is>
+          <t>Asta</t>
+        </is>
+      </c>
+      <c r="D42" t="inlineStr">
+        <is>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="F42" t="inlineStr"/>
+      <c r="G42" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H42" t="inlineStr"/>
+      <c r="I42" t="inlineStr"/>
+      <c r="J42" t="inlineStr"/>
+      <c r="K42" t="inlineStr">
+        <is>
+          <t>11/02/2026 00:00</t>
+        </is>
+      </c>
+      <c r="L42" t="inlineStr">
+        <is>
+          <t>11/02/2031 00:00</t>
+        </is>
+      </c>
+      <c r="M42" t="inlineStr">
+        <is>
+          <t>30/06/2026 12:00</t>
+        </is>
+      </c>
+      <c r="P42" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q42" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R42" t="inlineStr"/>
+      <c r="S42" t="inlineStr"/>
+      <c r="T42" t="inlineStr"/>
+      <c r="U42" t="inlineStr"/>
+    </row>
+    <row r="43">
+      <c r="A43" t="inlineStr">
+        <is>
+          <t>BA097A47D0</t>
+        </is>
+      </c>
+      <c r="B43" t="inlineStr">
+        <is>
+          <t>Affidamento ai sensi dell’art. 50 co 1 lett b) D.lgs 36/2023 dell’attività di sviluppo, a livello applicativo, di funzionalità di controlli di coerenza sulle registrazioni effettuate nei diversi moduli della cartella DSM-SISTE – Azienda Ulss 5 Polesana - CIG: BA097A47D0</t>
+        </is>
+      </c>
+      <c r="C43" t="inlineStr">
+        <is>
+          <t>Asta</t>
+        </is>
+      </c>
+      <c r="D43" t="inlineStr">
+        <is>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="F43" t="inlineStr"/>
+      <c r="G43" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H43" t="inlineStr"/>
+      <c r="I43" t="inlineStr"/>
+      <c r="J43" t="inlineStr"/>
+      <c r="K43" t="inlineStr">
+        <is>
+          <t>06/02/2026 00:00</t>
+        </is>
+      </c>
+      <c r="L43" t="inlineStr">
+        <is>
+          <t>06/02/2031 00:00</t>
+        </is>
+      </c>
+      <c r="P43" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q43" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R43" t="inlineStr"/>
+      <c r="S43" t="inlineStr"/>
+      <c r="T43" t="inlineStr"/>
+      <c r="U43" t="inlineStr"/>
+    </row>
+    <row r="44">
+      <c r="A44" t="inlineStr">
+        <is>
+          <t>B9F602BEC0</t>
+        </is>
+      </c>
+      <c r="B44" t="inlineStr">
+        <is>
+          <t>Affidamento ai sensi dell’art. 50 co 1 lett b) D.lgs 36/2023 dell’attività di adeguamento degli applicativi Cup e CupLite per inserimento “alert bloccante scadenza validità ricetta”– Azienda Ulss 5 Polesana - CIG: B9F602BEC0</t>
+        </is>
+      </c>
+      <c r="C44" t="inlineStr">
+        <is>
+          <t>Asta</t>
+        </is>
+      </c>
+      <c r="D44" t="inlineStr">
+        <is>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="F44" t="inlineStr"/>
+      <c r="G44" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H44" t="inlineStr"/>
+      <c r="I44" t="inlineStr"/>
+      <c r="J44" t="inlineStr"/>
+      <c r="K44" t="inlineStr">
+        <is>
+          <t>06/02/2026 00:00</t>
+        </is>
+      </c>
+      <c r="L44" t="inlineStr">
+        <is>
+          <t>06/02/2031 00:00</t>
+        </is>
+      </c>
+      <c r="P44" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q44" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R44" t="inlineStr"/>
+      <c r="S44" t="inlineStr"/>
+      <c r="T44" t="inlineStr"/>
+      <c r="U44" t="inlineStr"/>
+    </row>
+    <row r="45">
+      <c r="A45" t="inlineStr">
+        <is>
+          <t>B91D42BC6A</t>
+        </is>
+      </c>
+      <c r="B45" t="inlineStr">
+        <is>
+          <t>Affidamento ai sensi dell’art. 50 co 1 lett b) D.lgs 36/2023 della fornitura di n. 1.000 Smart Card - CIG: B91D42BC6A</t>
+        </is>
+      </c>
+      <c r="C45" t="inlineStr">
+        <is>
+          <t>Asta</t>
+        </is>
+      </c>
+      <c r="D45" t="inlineStr">
+        <is>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="F45" t="inlineStr"/>
+      <c r="G45" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H45" t="inlineStr"/>
+      <c r="I45" t="inlineStr"/>
+      <c r="J45" t="inlineStr"/>
+      <c r="K45" t="inlineStr">
+        <is>
+          <t>03/02/2026 00:00</t>
+        </is>
+      </c>
+      <c r="L45" t="inlineStr">
+        <is>
+          <t>03/02/2031 00:00</t>
+        </is>
+      </c>
+      <c r="P45" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q45" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R45" t="inlineStr"/>
+      <c r="S45" t="inlineStr"/>
+      <c r="T45" t="inlineStr"/>
+      <c r="U45" t="inlineStr"/>
+    </row>
+    <row r="46">
+      <c r="A46" t="inlineStr">
+        <is>
+          <t>B8EC2BA1BD</t>
+        </is>
+      </c>
+      <c r="B46" t="inlineStr">
+        <is>
+          <t>Affidamento ai sensi dell’art. 50 co 1 lett b) D.lgs 36/2023 del servizio di assistenza e manutenzione del sistema Dnlab “software di gestione del Laboratorio Unico” per il mantenimento del sistema ai fini della consultazione anno 2026 - CIG B8EC2BA1BD</t>
+        </is>
+      </c>
+      <c r="C46" t="inlineStr">
+        <is>
+          <t>Asta</t>
+        </is>
+      </c>
+      <c r="D46" t="inlineStr">
+        <is>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="F46" t="inlineStr"/>
+      <c r="G46" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H46" t="inlineStr"/>
+      <c r="I46" t="inlineStr"/>
+      <c r="J46" t="inlineStr"/>
+      <c r="K46" t="inlineStr">
+        <is>
+          <t>03/02/2026 00:00</t>
+        </is>
+      </c>
+      <c r="L46" t="inlineStr">
+        <is>
+          <t>03/02/2031 00:00</t>
+        </is>
+      </c>
+      <c r="P46" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q46" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R46" t="inlineStr"/>
+      <c r="S46" t="inlineStr"/>
+      <c r="T46" t="inlineStr"/>
+      <c r="U46" t="inlineStr"/>
+    </row>
+    <row r="47">
+      <c r="A47" t="inlineStr">
+        <is>
+          <t>B948C82FB1</t>
+        </is>
+      </c>
+      <c r="B47" t="inlineStr">
+        <is>
+          <t>Affidamento ai sensi dell’art. 50 co 1 lett b) D.lgs 36/2023 del servizio di manutenzione e assistenza software DRG Manager utilizzato dall'Azienda Ulss 5 Polesana per il triennio 2026-2028 - CIG B948C82FB1</t>
+        </is>
+      </c>
+      <c r="C47" t="inlineStr">
+        <is>
+          <t>Asta</t>
+        </is>
+      </c>
+      <c r="D47" t="inlineStr">
+        <is>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="F47" t="inlineStr"/>
+      <c r="G47" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H47" t="inlineStr"/>
+      <c r="I47" t="inlineStr"/>
+      <c r="J47" t="inlineStr"/>
+      <c r="K47" t="inlineStr">
+        <is>
+          <t>03/02/2026 00:00</t>
+        </is>
+      </c>
+      <c r="L47" t="inlineStr">
+        <is>
+          <t>03/02/2031 00:00</t>
+        </is>
+      </c>
+      <c r="P47" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q47" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R47" t="inlineStr"/>
+      <c r="S47" t="inlineStr"/>
+      <c r="T47" t="inlineStr"/>
+      <c r="U47" t="inlineStr"/>
+    </row>
+    <row r="48">
+      <c r="A48" t="inlineStr">
+        <is>
+          <t>B9BE1E0054</t>
+        </is>
+      </c>
+      <c r="B48" t="inlineStr">
+        <is>
+          <t>Affidamento ai sensi dell’art. 50 co 1 lett b) D.lgs 36/2023 del rinnovo del servizio di manutenzione e assistenza software di Anamnesi alimentare e Dietoterapia “MetaDieta Hospital” utilizzato nei centri di diabetologia di Adria e Rovigo dell’Azienda Ulss 5 Polesana, per l'anno 2026 - CIG B9BE1E0054</t>
+        </is>
+      </c>
+      <c r="C48" t="inlineStr">
+        <is>
+          <t>Asta</t>
+        </is>
+      </c>
+      <c r="D48" t="inlineStr">
+        <is>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="F48" t="inlineStr"/>
+      <c r="G48" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H48" t="inlineStr"/>
+      <c r="I48" t="inlineStr"/>
+      <c r="J48" t="inlineStr"/>
+      <c r="K48" t="inlineStr">
+        <is>
+          <t>03/02/2026 00:00</t>
+        </is>
+      </c>
+      <c r="L48" t="inlineStr">
+        <is>
+          <t>03/02/2031 00:00</t>
+        </is>
+      </c>
+      <c r="P48" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q48" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R48" t="inlineStr"/>
+      <c r="S48" t="inlineStr"/>
+      <c r="T48" t="inlineStr"/>
+      <c r="U48" t="inlineStr"/>
+    </row>
+    <row r="49">
+      <c r="A49" t="inlineStr">
+        <is>
+          <t>B8EC77E084</t>
+        </is>
+      </c>
+      <c r="B49" t="inlineStr">
+        <is>
+          <t>Affidamento ai sensi dell’art. 50 co 1 lett b) D.lgs 36/2023 del rinnovo del canone di manutenzione e assistenza del software Duty-Tree utilizzato dall’Azienda Ulss 5 Polesana per il triennio 2026-2028 - CIG B8EC77E084</t>
+        </is>
+      </c>
+      <c r="C49" t="inlineStr">
+        <is>
+          <t>Asta</t>
+        </is>
+      </c>
+      <c r="D49" t="inlineStr">
+        <is>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="F49" t="inlineStr"/>
+      <c r="G49" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H49" t="inlineStr"/>
+      <c r="I49" t="inlineStr"/>
+      <c r="J49" t="inlineStr"/>
+      <c r="K49" t="inlineStr">
+        <is>
+          <t>03/02/2026 00:00</t>
+        </is>
+      </c>
+      <c r="L49" t="inlineStr">
+        <is>
+          <t>03/02/2031 00:00</t>
+        </is>
+      </c>
+      <c r="P49" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q49" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R49" t="inlineStr"/>
+      <c r="S49" t="inlineStr"/>
+      <c r="T49" t="inlineStr"/>
+      <c r="U49" t="inlineStr"/>
+    </row>
+    <row r="50">
+      <c r="A50" t="inlineStr">
+        <is>
+          <t>B98A2C56BD</t>
+        </is>
+      </c>
+      <c r="B50" t="inlineStr">
+        <is>
+          <t>Affidamento ai sensi dell’art. 50 co 1 lett b) D.lgs 36/2023 del rinnovo canoni e servizi di manutenzione software Concorsi utilizzato dall’Azienda Ulss 5 Polesana per il triennio 2026-2028 - CIG B98A2C56BD</t>
+        </is>
+      </c>
+      <c r="C50" t="inlineStr">
+        <is>
+          <t>Asta</t>
+        </is>
+      </c>
+      <c r="D50" t="inlineStr">
+        <is>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="F50" t="inlineStr"/>
+      <c r="G50" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H50" t="inlineStr"/>
+      <c r="I50" t="inlineStr"/>
+      <c r="J50" t="inlineStr"/>
+      <c r="K50" t="inlineStr">
+        <is>
+          <t>03/02/2026 00:00</t>
+        </is>
+      </c>
+      <c r="L50" t="inlineStr">
+        <is>
+          <t>03/02/2031 00:00</t>
+        </is>
+      </c>
+      <c r="P50" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q50" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R50" t="inlineStr"/>
+      <c r="S50" t="inlineStr"/>
+      <c r="T50" t="inlineStr"/>
+      <c r="U50" t="inlineStr"/>
+    </row>
+    <row r="51">
+      <c r="A51" t="inlineStr">
+        <is>
+          <t>B94D89BBED</t>
+        </is>
+      </c>
+      <c r="B51" t="inlineStr">
+        <is>
+          <t>Affidamento ai sensi dell’art. 50 co 1 lett b) D.lgs 36/2023 del rinnovo delle licenze Veeam per l’anno 2026. CIG: B94D89BBED</t>
+        </is>
+      </c>
+      <c r="C51" t="inlineStr">
+        <is>
+          <t>Asta</t>
+        </is>
+      </c>
+      <c r="D51" t="inlineStr">
+        <is>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="F51" t="inlineStr"/>
+      <c r="G51" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H51" t="inlineStr"/>
+      <c r="I51" t="inlineStr"/>
+      <c r="J51" t="inlineStr"/>
+      <c r="K51" t="inlineStr">
+        <is>
+          <t>03/02/2026 00:00</t>
+        </is>
+      </c>
+      <c r="L51" t="inlineStr">
+        <is>
+          <t>03/02/2031 00:00</t>
+        </is>
+      </c>
+      <c r="P51" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q51" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R51" t="inlineStr"/>
+      <c r="S51" t="inlineStr"/>
+      <c r="T51" t="inlineStr"/>
+      <c r="U51" t="inlineStr"/>
+    </row>
+    <row r="52">
+      <c r="A52" t="inlineStr">
+        <is>
+          <t>B9B16077E5</t>
+        </is>
+      </c>
+      <c r="B52" t="inlineStr">
+        <is>
+          <t>servizio di manutenzione e assistenza dell’applicativo EmMA utilizzato dall’Azienda Ulss 5 Polesana per la continuità assistenziale anno 2026 - CIG: B9B16077E5</t>
+        </is>
+      </c>
+      <c r="C52" t="inlineStr">
+        <is>
+          <t>Asta</t>
+        </is>
+      </c>
+      <c r="D52" t="inlineStr">
+        <is>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="F52" t="inlineStr"/>
+      <c r="G52" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H52" t="inlineStr"/>
+      <c r="I52" t="inlineStr"/>
+      <c r="J52" t="inlineStr"/>
+      <c r="K52" t="inlineStr">
+        <is>
+          <t>03/02/2026 00:00</t>
+        </is>
+      </c>
+      <c r="L52" t="inlineStr">
+        <is>
+          <t>03/02/2031 00:00</t>
+        </is>
+      </c>
+      <c r="P52" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q52" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R52" t="inlineStr"/>
+      <c r="S52" t="inlineStr"/>
+      <c r="T52" t="inlineStr"/>
+      <c r="U52" t="inlineStr"/>
+    </row>
+    <row r="53">
+      <c r="A53" t="inlineStr">
+        <is>
+          <t>B9B0B2A0F3</t>
+        </is>
+      </c>
+      <c r="B53" t="inlineStr">
+        <is>
+          <t>Affidamento ai sensi dell’art. 50 co 1 lett b) D.lgs 36/2023 dello sviluppo del canale di ricezione a repository e adeguamento del motore xds di indicizzazione a FSER dei referti di cardiologia interventistica –Azienda Ulss 5 Polesana. PNRR - M6C2 - I1.3.1 "Rafforzamento dell'infrastruttura tecnologica e degli strumenti per la raccolta, l'elaborazione, l'analisi dei dati e la simulazione (FSE)" Finanziato dall'Unione Europea - Next Generation EU. - CIG: B9B0B2A0F3 - CUP: B17H23000770006</t>
+        </is>
+      </c>
+      <c r="C53" t="inlineStr">
+        <is>
+          <t>Asta</t>
+        </is>
+      </c>
+      <c r="D53" t="inlineStr">
+        <is>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="F53" t="inlineStr"/>
+      <c r="G53" t="inlineStr">
+        <is>
+          <t>Si</t>
+        </is>
+      </c>
+      <c r="H53" t="inlineStr"/>
+      <c r="I53" t="inlineStr">
+        <is>
+          <t>B17H23000770006</t>
+        </is>
+      </c>
+      <c r="J53" t="inlineStr"/>
+      <c r="K53" t="inlineStr">
+        <is>
+          <t>03/02/2026 00:00</t>
+        </is>
+      </c>
+      <c r="L53" t="inlineStr">
+        <is>
+          <t>03/02/2031 00:00</t>
+        </is>
+      </c>
+      <c r="P53" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q53" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R53" t="inlineStr"/>
+      <c r="S53" t="inlineStr"/>
+      <c r="T53" t="inlineStr"/>
+      <c r="U53" t="inlineStr"/>
+    </row>
+    <row r="54">
+      <c r="A54" t="inlineStr">
+        <is>
+          <t>B8ECC81347</t>
+        </is>
+      </c>
+      <c r="B54" t="inlineStr">
+        <is>
+          <t>Affidamento ai sensi dell’art. 50 co 1 lett b) D.lgs 36/2023 dell’adeguamento IE-Repository per la pubblicazione del certificato vaccinale – Azienda Ulss 5 Polesana. PNRR - M6C2 - I1.3.1 "Rafforzamento dell'infrastruttura tecnologica e degli strumenti per la raccolta, l'elaborazione, l'analisi dei dati e la simulazione (FSE)" Finanziato dall'Unione Europea - Next Generation EU. - CIG: B8ECC81347 - CUP: B17H23000770006</t>
+        </is>
+      </c>
+      <c r="C54" t="inlineStr">
+        <is>
+          <t>Asta</t>
+        </is>
+      </c>
+      <c r="D54" t="inlineStr">
+        <is>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="F54" t="inlineStr"/>
+      <c r="G54" t="inlineStr">
+        <is>
+          <t>Si</t>
+        </is>
+      </c>
+      <c r="H54" t="inlineStr"/>
+      <c r="I54" t="inlineStr">
+        <is>
+          <t>B17H23000770006</t>
+        </is>
+      </c>
+      <c r="J54" t="inlineStr"/>
+      <c r="K54" t="inlineStr">
+        <is>
+          <t>03/02/2026 00:00</t>
+        </is>
+      </c>
+      <c r="L54" t="inlineStr">
+        <is>
+          <t>03/02/2031 00:00</t>
+        </is>
+      </c>
+      <c r="P54" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q54" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R54" t="inlineStr"/>
+      <c r="S54" t="inlineStr"/>
+      <c r="T54" t="inlineStr"/>
+      <c r="U54" t="inlineStr"/>
+    </row>
+    <row r="55">
+      <c r="A55" t="inlineStr">
+        <is>
+          <t>B98C14521C</t>
+        </is>
+      </c>
+      <c r="B55" t="inlineStr">
+        <is>
+          <t>Affidamento ai sensi dell’art. 50 co 1 lett b) D.lgs 36/2023 del rinnovo del servizio di manutenzione e assistenza del modulo Radflow utilizzato nel servizio di Teleconsulto neuroradiologico con AOPD per l'anno 2026 - CIG: B98C14521C</t>
+        </is>
+      </c>
+      <c r="C55" t="inlineStr">
+        <is>
+          <t>Asta</t>
+        </is>
+      </c>
+      <c r="D55" t="inlineStr">
+        <is>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="F55" t="inlineStr"/>
+      <c r="G55" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H55" t="inlineStr"/>
+      <c r="I55" t="inlineStr"/>
+      <c r="J55" t="inlineStr"/>
+      <c r="K55" t="inlineStr">
+        <is>
+          <t>03/02/2026 00:00</t>
+        </is>
+      </c>
+      <c r="L55" t="inlineStr">
+        <is>
+          <t>03/02/2031 00:00</t>
+        </is>
+      </c>
+      <c r="P55" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q55" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R55" t="inlineStr"/>
+      <c r="S55" t="inlineStr"/>
+      <c r="T55" t="inlineStr"/>
+      <c r="U55" t="inlineStr"/>
+    </row>
+    <row r="56">
+      <c r="A56" t="inlineStr"/>
+      <c r="B56" t="inlineStr">
+        <is>
+          <t xml:space="preserve">ID SINTEL 212881319 - Affidamento diretto, ai sensi dell'art. 50, comma 1 lett. b) del D.Lgs. n. 36/2023 ed s.m.i., della fornitura di dispositivi medici – Lotto 1: spirali per embolizzazione arteriosa e venosa periferica a distacco controllato e Lotto 2: spirali per embolizzazione a distacco non controllato - per la UOC Neuroradiologia e Radiologia Interventistica, per il periodo di 24 mesi, eventualmente prorogabile di 6 mesi. </t>
+        </is>
+      </c>
+      <c r="C56" t="inlineStr">
+        <is>
+          <t>Asta</t>
+        </is>
+      </c>
+      <c r="D56" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F56" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;&lt;span style="font-size:12pt"&gt;&lt;span style="font-size:13.5pt"&gt;&lt;span style="color:#212529"&gt;In calce il link in cui è possibile visionare la documentazione di gara inerente la procedura pubblicata su Sintel:&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;&lt;span style="font-size:12pt"&gt;&lt;span style="font-size:13.5pt"&gt;&lt;span style="color:#212529"&gt;https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;212881319&lt;/p&gt;
+</t>
+        </is>
+      </c>
+      <c r="G56" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H56" t="inlineStr">
+        <is>
+          <t>212881319</t>
+        </is>
+      </c>
+      <c r="I56" t="inlineStr"/>
+      <c r="J56" t="inlineStr"/>
+      <c r="K56" t="inlineStr">
+        <is>
+          <t>15/01/2026 00:00</t>
+        </is>
+      </c>
+      <c r="L56" t="inlineStr">
+        <is>
+          <t>15/01/2031 00:00</t>
+        </is>
+      </c>
+      <c r="M56" t="inlineStr">
+        <is>
+          <t>23/01/2026 00:00</t>
+        </is>
+      </c>
+      <c r="P56" t="n">
+        <v>71552</v>
+      </c>
+      <c r="Q56" t="inlineStr">
+        <is>
+          <t>Sotto</t>
+        </is>
+      </c>
+      <c r="R56" t="inlineStr"/>
+      <c r="S56" t="inlineStr"/>
+      <c r="T56" t="inlineStr"/>
+      <c r="U56" t="inlineStr"/>
+    </row>
+    <row r="57">
+      <c r="A57" t="inlineStr">
+        <is>
+          <t>PROV 2026</t>
+        </is>
+      </c>
+      <c r="B57" t="inlineStr">
+        <is>
+          <t>ID SINTEL 210806742 - AFFIDAMENTO CON CONTRATTO PONTE, AI SENSI ART. 76, COMMA 2, LETT. B), DEL D.LGS 36/2023 E S.M.I., DEL SERVIZIO DI SENSIBILIZZAZIONE GIOVANI PER IL PROGETTO AZIENDALE “STRADA FACENDO 6^ EDIZIONE”, AZIENDA ULSS 5 POLESANA, PER LA DURATA DI 12 MESI, DAL 01/01/2026 AL 31/12/2026 EVENTUALMENTE PROROGABILE PER ULTERIORI 6 MESI.</t>
+        </is>
+      </c>
+      <c r="C57" t="inlineStr">
+        <is>
+          <t>Avviso</t>
+        </is>
+      </c>
+      <c r="D57" t="inlineStr">
+        <is>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="E57" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato, Economato e Gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F57" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;AVVISO AGGIUDICAZIONE&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="G57" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H57" t="inlineStr">
+        <is>
+          <t>210806742</t>
+        </is>
+      </c>
+      <c r="I57" t="inlineStr"/>
+      <c r="J57" t="inlineStr">
+        <is>
+          <t>B9CB559397</t>
+        </is>
+      </c>
+      <c r="K57" t="inlineStr">
+        <is>
+          <t>12/01/2026 00:00</t>
+        </is>
+      </c>
+      <c r="L57" t="inlineStr">
+        <is>
+          <t>01/01/2032 00:00</t>
+        </is>
+      </c>
+      <c r="M57" t="inlineStr">
+        <is>
+          <t>17/12/2025 13:00</t>
+        </is>
+      </c>
+      <c r="O57" t="inlineStr">
+        <is>
+          <t>08/01/2026</t>
+        </is>
+      </c>
+      <c r="P57" t="n">
+        <v>58900</v>
+      </c>
+      <c r="Q57" t="inlineStr">
+        <is>
+          <t>Sotto</t>
+        </is>
+      </c>
+      <c r="R57" t="inlineStr">
+        <is>
+          <t>Prot 0002097 del 12/01/2026</t>
+        </is>
+      </c>
+      <c r="S57" t="inlineStr"/>
+      <c r="T57" t="inlineStr"/>
+      <c r="U57" t="inlineStr"/>
+    </row>
+    <row r="58">
+      <c r="A58" t="inlineStr">
+        <is>
+          <t>prov 2025</t>
+        </is>
+      </c>
+      <c r="B58" t="inlineStr">
+        <is>
+          <t>ID SINTEL 210635920 - AFFIDAMENTO DIRETTO, EX ART. 50, CM 1 LETT B D.LGS. N. 36/2023 DEL PROGETTO REGIONALE “TURISMO SOCIALE E INCLUSIVO LINEA MAPPE TATTILI E MODELLINI 3D” AFFERENTE AL BUDGET AZIENDALE DESTINATO ALL'A.ULSS 5 POLESANA FINO AL 30/11/2026 - CUP H19I24001040001 - CIG B9CF238F13</t>
+        </is>
+      </c>
+      <c r="C58" t="inlineStr">
+        <is>
+          <t>Asta</t>
+        </is>
+      </c>
+      <c r="D58" t="inlineStr">
+        <is>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="E58" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato, Economato e Gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F58" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span style="font-size: 12pt;"&gt;&lt;span style="font-family: Calibri,sans-serif;"&gt;In calce il link in cui è possibile visionare la documentazione di gara inerente la procedura pubblicata su Sintel:&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;&lt;a href="https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=210635920" rel="nofollow noopener noreferrer"&gt;&lt;span style="font-size: 12pt;"&gt;&lt;span style="font-family: Calibri,sans-serif;"&gt;https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=210635920&lt;/span&gt;&lt;/span&gt;&lt;/a&gt;&lt;/p&gt;
+&lt;p&gt; &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="G58" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H58" t="inlineStr">
+        <is>
+          <t>210635920</t>
+        </is>
+      </c>
+      <c r="I58" t="inlineStr"/>
+      <c r="J58" t="inlineStr">
+        <is>
+          <t>B9CF238F13</t>
+        </is>
+      </c>
+      <c r="K58" t="inlineStr">
+        <is>
+          <t>29/12/2025 12:00</t>
+        </is>
+      </c>
+      <c r="L58" t="inlineStr">
+        <is>
+          <t>01/01/2031 12:00</t>
+        </is>
+      </c>
+      <c r="M58" t="inlineStr">
+        <is>
+          <t>03/12/2025 09:41</t>
+        </is>
+      </c>
+      <c r="P58" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q58" t="inlineStr">
+        <is>
+          <t>Sotto</t>
+        </is>
+      </c>
+      <c r="R58" t="inlineStr"/>
+      <c r="S58" t="inlineStr"/>
+      <c r="T58" t="inlineStr"/>
+      <c r="U58" t="inlineStr"/>
+    </row>
+    <row r="59">
+      <c r="A59" t="inlineStr"/>
+      <c r="B59" t="inlineStr">
+        <is>
+          <t>FORNITURA DI TONER PER LE APPARECCHIATURE DI STAMPA COLLEGATE AD APPARECCHIATURE ELETTROMEDICALI DI PROPRIETA’ AZIENDALE, PER IL PERIODO DI 12 MESI.</t>
+        </is>
+      </c>
+      <c r="C59" t="inlineStr">
+        <is>
+          <t>Asta</t>
+        </is>
+      </c>
+      <c r="D59" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F59" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;&lt;span style="font-size:12pt"&gt;&lt;span style="font-size:13.5pt"&gt;&lt;span style="color:#212529"&gt;In calce il link in cui è possibile visionare la documentazione di gara inerente la procedura pubblicata su Sintel:&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;&lt;span style="font-size:13.5pt"&gt;&lt;span style="color:#212529"&gt;https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=212285006&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
+</t>
+        </is>
+      </c>
+      <c r="G59" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H59" t="inlineStr">
+        <is>
+          <t>212285006</t>
+        </is>
+      </c>
+      <c r="I59" t="inlineStr"/>
+      <c r="J59" t="inlineStr">
+        <is>
+          <t>BA11D4C3C1</t>
+        </is>
+      </c>
+      <c r="K59" t="inlineStr">
+        <is>
+          <t>29/12/2025 00:00</t>
+        </is>
+      </c>
+      <c r="L59" t="inlineStr">
+        <is>
+          <t>29/12/2030 00:00</t>
+        </is>
+      </c>
+      <c r="M59" t="inlineStr">
+        <is>
+          <t>12/01/2026 18:00</t>
+        </is>
+      </c>
+      <c r="P59" t="n">
+        <v>72329.57000000001</v>
+      </c>
+      <c r="Q59" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R59" t="inlineStr"/>
+      <c r="S59" t="inlineStr"/>
+      <c r="T59" t="inlineStr"/>
+      <c r="U59" t="inlineStr"/>
+    </row>
+    <row r="60">
+      <c r="A60" t="inlineStr">
+        <is>
+          <t>B90723C928</t>
+        </is>
+      </c>
+      <c r="B60" t="inlineStr">
+        <is>
+          <t>Affidamento ai sensi dell’art. 50 co 1 lett b) D.lgs 36/2023 del rinnovo del servizio di manutenzione licenze ManageEngine Endpoint Central per il periodo di 1 anno - CIG: B90723C928</t>
+        </is>
+      </c>
+      <c r="C60" t="inlineStr">
+        <is>
+          <t>Asta</t>
+        </is>
+      </c>
+      <c r="D60" t="inlineStr">
+        <is>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="F60" t="inlineStr"/>
+      <c r="G60" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H60" t="inlineStr"/>
+      <c r="I60" t="inlineStr"/>
+      <c r="J60" t="inlineStr"/>
+      <c r="K60" t="inlineStr">
+        <is>
+          <t>22/12/2025 00:00</t>
+        </is>
+      </c>
+      <c r="L60" t="inlineStr">
+        <is>
+          <t>22/12/2030 00:00</t>
+        </is>
+      </c>
+      <c r="P60" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q60" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R60" t="inlineStr"/>
+      <c r="S60" t="inlineStr"/>
+      <c r="T60" t="inlineStr"/>
+      <c r="U60" t="inlineStr"/>
+    </row>
+    <row r="61">
+      <c r="A61" t="inlineStr">
+        <is>
+          <t>B948A467AC</t>
+        </is>
+      </c>
+      <c r="B61" t="inlineStr">
+        <is>
+          <t>Affidamento ai sensi dell’art. 50 co 1 lett b) D.lgs 36/2023 del rinnovo del servizio di assistenza e manutenzione software Data Protection Manager (DPM) versione on premise triennio 2026-2028 – Ulss 5 Polesana. CIG B948A467AC</t>
+        </is>
+      </c>
+      <c r="C61" t="inlineStr">
+        <is>
+          <t>Asta</t>
+        </is>
+      </c>
+      <c r="D61" t="inlineStr">
+        <is>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="F61" t="inlineStr"/>
+      <c r="G61" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H61" t="inlineStr"/>
+      <c r="I61" t="inlineStr"/>
+      <c r="J61" t="inlineStr"/>
+      <c r="K61" t="inlineStr">
+        <is>
+          <t>22/12/2025 00:00</t>
+        </is>
+      </c>
+      <c r="L61" t="inlineStr">
+        <is>
+          <t>22/12/2030 00:00</t>
+        </is>
+      </c>
+      <c r="P61" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q61" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R61" t="inlineStr"/>
+      <c r="S61" t="inlineStr"/>
+      <c r="T61" t="inlineStr"/>
+      <c r="U61" t="inlineStr"/>
+    </row>
+    <row r="62">
+      <c r="A62" t="inlineStr">
+        <is>
+          <t>B8C286D870</t>
+        </is>
+      </c>
+      <c r="B62" t="inlineStr">
+        <is>
+          <t>Affidamento ai sensi dell’art. 50 co 1 lett b) D.lgs 36/2023 dello sviluppo di indicizzazione a FSER, modifica metadati e valorizzazione codice RUR in particolari fasce contrattuali Azienda Ulss 5 Polesana. PNRR - M6C2 - I1.3.1 "Rafforzamento dell'infrastruttura tecnologica e degli strumenti per la raccolta, l'elaborazione, l'analisi dei dati e la simulazione (FSE)" Finanziato dall'Unione Europea - Next Generation EU. CIG: B8C286D870 - CUP: B17H23000770006</t>
+        </is>
+      </c>
+      <c r="C62" t="inlineStr">
+        <is>
+          <t>Asta</t>
+        </is>
+      </c>
+      <c r="D62" t="inlineStr">
+        <is>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="F62" t="inlineStr"/>
+      <c r="G62" t="inlineStr">
+        <is>
+          <t>Si</t>
+        </is>
+      </c>
+      <c r="H62" t="inlineStr"/>
+      <c r="I62" t="inlineStr">
+        <is>
+          <t>B17H23000770006</t>
+        </is>
+      </c>
+      <c r="J62" t="inlineStr"/>
+      <c r="K62" t="inlineStr">
+        <is>
+          <t>22/12/2025 00:00</t>
+        </is>
+      </c>
+      <c r="L62" t="inlineStr">
+        <is>
+          <t>22/12/2030 00:00</t>
+        </is>
+      </c>
+      <c r="P62" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q62" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R62" t="inlineStr"/>
+      <c r="S62" t="inlineStr"/>
+      <c r="T62" t="inlineStr"/>
+      <c r="U62" t="inlineStr"/>
+    </row>
+    <row r="63">
+      <c r="A63" t="inlineStr">
+        <is>
+          <t>B8C8857F08</t>
+        </is>
+      </c>
+      <c r="B63" t="inlineStr">
+        <is>
+          <t>Affidamento ai sensi dell’art. 50 co 1 lett b) D.lgs 36/2023 del servizio di manutenzione e assistenza del software “K-CAWEB” controllo accessi, utilizzato dall’Azienda Ulss 5 Polesana per il periodo dal 01/11/2025 al 31/12/2027 - CIG B8C8857F08</t>
+        </is>
+      </c>
+      <c r="C63" t="inlineStr">
+        <is>
+          <t>Asta</t>
+        </is>
+      </c>
+      <c r="D63" t="inlineStr">
+        <is>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="F63" t="inlineStr"/>
+      <c r="G63" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H63" t="inlineStr"/>
+      <c r="I63" t="inlineStr"/>
+      <c r="J63" t="inlineStr"/>
+      <c r="K63" t="inlineStr">
+        <is>
+          <t>22/12/2025 00:00</t>
+        </is>
+      </c>
+      <c r="L63" t="inlineStr">
+        <is>
+          <t>22/12/2030 00:00</t>
+        </is>
+      </c>
+      <c r="P63" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q63" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R63" t="inlineStr"/>
+      <c r="S63" t="inlineStr"/>
+      <c r="T63" t="inlineStr"/>
+      <c r="U63" t="inlineStr"/>
+    </row>
+    <row r="64">
+      <c r="A64" t="inlineStr">
+        <is>
+          <t>PROV 2026</t>
+        </is>
+      </c>
+      <c r="B64" t="inlineStr">
+        <is>
+          <t>Avviso di pubblicazione di procedura aperta telematica , ai sensi dell’art. 71 del D.lgs 36/2023 e su piattaforma telematica ARIA – SINTEL, per l’affidamento del servizio di “interventi domiciliari di assistenza e sostegno alla persona, interventi educativi e di integrazione sociale di cui alla DGRV 1338/2013 ICDa E ICDp” e DGRV 571 del 28/04/2017 ICDsla per due anni eventualmente rinnovabile di un ulteriore anno, CIG B996759F68. ID SINTEL 211600470</t>
+        </is>
+      </c>
+      <c r="C64" t="inlineStr">
+        <is>
+          <t>Avviso</t>
+        </is>
+      </c>
+      <c r="D64" t="inlineStr">
+        <is>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="F64" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span style="font-size: 16px;"&gt;&lt;strong&gt;Avviso di pubblicazione di procedura aperta telematica , ai sensi dell’art. 71 del D.lgs 36/2023 e su piattaforma telematica ARIA – SINTEL, per l’affidamento del servizio di “interventi domiciliari di assistenza e sostegno alla persona, interventi educativi e di integrazione sociale di cui alla DGRV 1338/2013 ICDa E ICDp” e DGRV 571 del 28/04/2017 ICDsla per due anni eventualmente rinnovabile di un ulteriore anno, CIG B996759F68&lt;/strong&gt;&lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;&lt;span style="font-size: 16px;"&gt;&lt;strong&gt;ID SINTEL N. 211600470&lt;/strong&gt;&lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;&lt;span style="font-size: 16px;"&gt;&lt;u&gt;&lt;strong&gt;Termine ultimo per la presentazione delle offerte: 21/01/26 ore 15:00&lt;/strong&gt; &lt;/u&gt;&lt;/span&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="G64" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H64" t="inlineStr">
+        <is>
+          <t>211600470</t>
+        </is>
+      </c>
+      <c r="I64" t="inlineStr"/>
+      <c r="J64" t="inlineStr">
+        <is>
+          <t>B996759F68</t>
+        </is>
+      </c>
+      <c r="K64" t="inlineStr">
+        <is>
+          <t>16/12/2025 00:00</t>
+        </is>
+      </c>
+      <c r="L64" t="inlineStr">
+        <is>
+          <t>16/12/2030 00:00</t>
+        </is>
+      </c>
+      <c r="M64" t="inlineStr">
+        <is>
+          <t>21/01/2026 15:00</t>
+        </is>
+      </c>
+      <c r="P64" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q64" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R64" t="inlineStr"/>
+      <c r="S64" t="inlineStr"/>
+      <c r="T64" t="inlineStr"/>
+      <c r="U64" t="inlineStr"/>
+    </row>
+    <row r="65">
+      <c r="A65" t="inlineStr"/>
+      <c r="B65" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Fornitura di DM chirurgici per Sala Operatoria Oculistica </t>
+        </is>
+      </c>
+      <c r="C65" t="inlineStr">
+        <is>
+          <t>Asta</t>
+        </is>
+      </c>
+      <c r="D65" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F65" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;&lt;span style="font-size:12pt"&gt;&lt;span style="font-size:13.5pt"&gt;&lt;span style="color:#212529"&gt;In calce il link in cui è possibile visionare la documentazione di gara inerente la procedura pubblicata su Sintel:&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;&lt;span style="font-size:13.5pt"&gt;&lt;span style="color:#212529"&gt;https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=211627297&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
+</t>
+        </is>
+      </c>
+      <c r="G65" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H65" t="inlineStr">
+        <is>
+          <t>211627297</t>
+        </is>
+      </c>
+      <c r="I65" t="inlineStr"/>
+      <c r="J65" t="inlineStr">
+        <is>
+          <t>BA129B1E2F</t>
+        </is>
+      </c>
+      <c r="K65" t="inlineStr">
+        <is>
+          <t>15/12/2025 00:00</t>
+        </is>
+      </c>
+      <c r="L65" t="inlineStr">
+        <is>
+          <t>15/12/2030 00:00</t>
+        </is>
+      </c>
+      <c r="M65" t="inlineStr">
+        <is>
+          <t>19/12/2025 12:00</t>
+        </is>
+      </c>
+      <c r="P65" t="n">
+        <v>2192</v>
+      </c>
+      <c r="Q65" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R65" t="inlineStr"/>
+      <c r="S65" t="inlineStr"/>
+      <c r="T65" t="inlineStr"/>
+      <c r="U65" t="inlineStr"/>
+    </row>
+    <row r="66">
+      <c r="A66" t="inlineStr"/>
+      <c r="B66" t="inlineStr">
+        <is>
+          <t>Procedura, ai sensi dell’art. 50 c.1 lett. b) del D.Lgs 36/2023, per la fornitura di DM chirurgici per Sala Operatoria Oculistica</t>
+        </is>
+      </c>
+      <c r="C66" t="inlineStr">
+        <is>
+          <t>Asta</t>
+        </is>
+      </c>
+      <c r="D66" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F66" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;&lt;span style="font-size:12pt"&gt;&lt;span style="font-size:13.5pt"&gt;&lt;span style="color:#212529"&gt;In calce il link in cui è possibile visionare la documentazione di gara inerente la procedura pubblicata su Sintel:&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;&lt;span style="font-size:13.5pt"&gt;&lt;span style="color:#212529"&gt;https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=211387260&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
+</t>
+        </is>
+      </c>
+      <c r="G66" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H66" t="inlineStr">
+        <is>
+          <t>211387260</t>
+        </is>
+      </c>
+      <c r="I66" t="inlineStr"/>
+      <c r="J66" t="inlineStr">
+        <is>
+          <t>BA43EBA019</t>
+        </is>
+      </c>
+      <c r="K66" t="inlineStr">
+        <is>
+          <t>10/12/2025 00:00</t>
+        </is>
+      </c>
+      <c r="L66" t="inlineStr">
+        <is>
+          <t>10/12/2030 00:00</t>
+        </is>
+      </c>
+      <c r="M66" t="inlineStr">
+        <is>
+          <t>16/12/2025 18:00</t>
+        </is>
+      </c>
+      <c r="P66" t="n">
+        <v>17944</v>
+      </c>
+      <c r="Q66" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R66" t="inlineStr"/>
+      <c r="S66" t="inlineStr"/>
+      <c r="T66" t="inlineStr"/>
+      <c r="U66" t="inlineStr"/>
+    </row>
+    <row r="67">
+      <c r="A67" t="inlineStr">
+        <is>
+          <t>prov 2025</t>
+        </is>
+      </c>
+      <c r="B67" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO DIRETTO AI SENSI DELL’ART. 50, COMMA 1 LETT. B) DEL D.LGS. N. 36/2023, DEL SERVIZIO DI “PREVENZIONE E CONTRASTO DEL DISTURBO DEL GIOCO D’AZZARDO (GAP)”, PER L’ANNO 2026, EVENTUALMENTE RINNOVABILE PER IL 2027. CIG B95B6209AD</t>
+        </is>
+      </c>
+      <c r="C67" t="inlineStr">
+        <is>
+          <t>Avviso</t>
+        </is>
+      </c>
+      <c r="D67" t="inlineStr">
+        <is>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="E67" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato, Economato e Gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F67" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span style="font-size: 12pt;"&gt;&lt;span style="font-family: Calibri,sans-serif;"&gt;In calce il link in cui è possibile visionare la documentazione di gara inerente la procedura pubblicata su Sintel:&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;&lt;a href="https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=207807328" rel="nofollow noopener noreferrer"&gt;&lt;span style="font-size: 12pt;"&gt;&lt;span style="font-family: Calibri,sans-serif;"&gt;https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=207807328&lt;/span&gt;&lt;/span&gt;&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="G67" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H67" t="inlineStr">
+        <is>
+          <t>207807328</t>
+        </is>
+      </c>
+      <c r="I67" t="inlineStr"/>
+      <c r="J67" t="inlineStr">
+        <is>
+          <t>B95B6209AD</t>
+        </is>
+      </c>
+      <c r="K67" t="inlineStr">
+        <is>
+          <t>09/12/2025 12:00</t>
+        </is>
+      </c>
+      <c r="L67" t="inlineStr">
+        <is>
+          <t>01/01/2031 12:00</t>
+        </is>
+      </c>
+      <c r="M67" t="inlineStr">
+        <is>
+          <t>15/10/2025 15:00</t>
+        </is>
+      </c>
+      <c r="P67" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q67" t="inlineStr">
+        <is>
+          <t>Sotto</t>
+        </is>
+      </c>
+      <c r="R67" t="inlineStr"/>
+      <c r="S67" t="inlineStr"/>
+      <c r="T67" t="inlineStr"/>
+      <c r="U67" t="inlineStr"/>
+    </row>
+    <row r="68">
+      <c r="A68" t="inlineStr"/>
+      <c r="B68" t="inlineStr">
+        <is>
+          <t>FORNITURA DI KIT INDUMENTI/TELERIA MONOUSO PER IL PERIODO DI 18 MESI.</t>
+        </is>
+      </c>
+      <c r="C68" t="inlineStr">
+        <is>
+          <t>Asta</t>
+        </is>
+      </c>
+      <c r="D68" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F68" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;&lt;span style="font-size:12pt"&gt;&lt;span style="font-size:13.5pt"&gt;&lt;span style="color:#212529"&gt;In calce il link in cui è possibile visionare la documentazione di gara inerente la procedura pubblicata su Sintel:&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;&lt;span style="font-size:13.5pt"&gt;&lt;span style="color:#212529"&gt;https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=211346828&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
+</t>
+        </is>
+      </c>
+      <c r="G68" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H68" t="inlineStr">
+        <is>
+          <t>211346828</t>
+        </is>
+      </c>
+      <c r="I68" t="inlineStr"/>
+      <c r="J68" t="inlineStr">
+        <is>
+          <t>B97D963708</t>
+        </is>
+      </c>
+      <c r="K68" t="inlineStr">
+        <is>
+          <t>09/12/2025 00:00</t>
+        </is>
+      </c>
+      <c r="L68" t="inlineStr">
+        <is>
+          <t>09/12/2030 00:00</t>
+        </is>
+      </c>
+      <c r="M68" t="inlineStr">
+        <is>
+          <t>23/12/2025 10:00</t>
+        </is>
+      </c>
+      <c r="P68" t="n">
+        <v>175481.5</v>
+      </c>
+      <c r="Q68" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R68" t="inlineStr"/>
+      <c r="S68" t="inlineStr"/>
+      <c r="T68" t="inlineStr"/>
+      <c r="U68" t="inlineStr"/>
+    </row>
+    <row r="69">
+      <c r="A69" t="inlineStr"/>
+      <c r="B69" t="inlineStr">
+        <is>
           <t>AVVISO PUBBLICO INDAGINE DI MERCATO PER L'AFFIDAMENTO DIRETTO AI SENSI DELL'ART. 50 COMMA 1, LETT. B) DEL D.LGS. N. 36/2023 DELLA FORNITURA DI DISPOSITIVI PER ISTOLOGIA PER LA UOC DI ANATOMIA PATOLOGICA DELL'AZIENDA ULSS 5 POLESANA, PER IL PERIODO DI TRE ANNI. ID SINTEL 210570751</t>
         </is>
       </c>
-      <c r="C36" t="inlineStr">
+      <c r="C69" t="inlineStr">
         <is>
           <t>Avviso</t>
         </is>
       </c>
-      <c r="D36" t="inlineStr">
+      <c r="D69" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
-      <c r="F36" t="inlineStr">
+      <c r="F69" t="inlineStr">
         <is>
           <t xml:space="preserve">&lt;p&gt;Termine della presentazione offerte: ore 10.00 del 01/12/2025&lt;/p&gt;
 &lt;p&gt;&lt;span style="font-size:11pt"&gt;&lt;span style="font-family:Calibri,sans-serif"&gt;&lt;span style="font-size:10.0pt"&gt;&lt;span style="color:#212529"&gt;In calce il link da cui poter scaricare la documentazione della procedura di gara pubblicata sulla piattaforma Sintel di Aria S.p.A.:&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
 &lt;p&gt;&lt;span style="font-size:11pt"&gt;&lt;span style="font-family:Calibri,sans-serif"&gt;&lt;span style="font-size:10.0pt"&gt;&lt;span style="color:#212529"&gt;&lt;a href="https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=210570751"&gt;https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=210570751&lt;/a&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
 </t>
         </is>
       </c>
-      <c r="G36" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H36" t="inlineStr">
+      <c r="G69" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H69" t="inlineStr">
         <is>
           <t>210570751</t>
         </is>
       </c>
-      <c r="I36" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="K36" t="inlineStr">
+      <c r="I69" t="inlineStr"/>
+      <c r="J69" t="inlineStr"/>
+      <c r="K69" t="inlineStr">
         <is>
           <t>24/11/2025 00:00</t>
         </is>
       </c>
-      <c r="L36" t="inlineStr">
+      <c r="L69" t="inlineStr">
         <is>
           <t>24/11/2030 00:00</t>
         </is>
       </c>
-      <c r="M36" t="inlineStr">
+      <c r="M69" t="inlineStr">
         <is>
           <t>01/12/2025 10:00</t>
         </is>
       </c>
-      <c r="P36" t="n">
-[...14 lines deleted...]
-      <c r="B37" t="inlineStr">
+      <c r="P69" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q69" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R69" t="inlineStr"/>
+      <c r="S69" t="inlineStr"/>
+      <c r="T69" t="inlineStr"/>
+      <c r="U69" t="inlineStr"/>
+    </row>
+    <row r="70">
+      <c r="A70" t="inlineStr"/>
+      <c r="B70" t="inlineStr">
+        <is>
+          <t>AVVISO PUBBLICO INDAGINE DI MERCATO PER L'AFFIDAMENTO DIRETTO AI SENSI DELL'ART. 50 COMMA 1, LETT. B) DEL D.LGS. N. 36/2023 DELLA FORNITURA DI COLORANTI PER ISTOPATOLOGIA PER LA UOC DI ANATOMIA PATOLOGICA DELL'AZIENDA ULSS 5 POLESANA, PER IL PERIODO DI TRE ANNI. ID SINTEL 210581485</t>
+        </is>
+      </c>
+      <c r="C70" t="inlineStr">
+        <is>
+          <t>Avviso</t>
+        </is>
+      </c>
+      <c r="D70" t="inlineStr">
+        <is>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="F70" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;Termine della presentazione offerte: ore 10.00 del 01/12/2025&lt;/p&gt;
+&lt;p&gt;&lt;span style="font-size:11pt"&gt;&lt;span style="font-family:Calibri,sans-serif"&gt;&lt;span style="font-size:10.0pt"&gt;&lt;span style="color:#212529"&gt;In calce il link da cui poter scaricare la documentazione della procedura di gara pubblicata sulla piattaforma Sintel di Aria S.p.A.:&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;&lt;a href="https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=210581485"&gt;https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=210581485&lt;/a&gt;&lt;/p&gt;
+&lt;p&gt; &lt;/p&gt;
+</t>
+        </is>
+      </c>
+      <c r="G70" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H70" t="inlineStr">
+        <is>
+          <t>210581485</t>
+        </is>
+      </c>
+      <c r="I70" t="inlineStr"/>
+      <c r="J70" t="inlineStr"/>
+      <c r="K70" t="inlineStr">
+        <is>
+          <t>24/11/2025 00:00</t>
+        </is>
+      </c>
+      <c r="L70" t="inlineStr">
+        <is>
+          <t>24/11/2030 00:00</t>
+        </is>
+      </c>
+      <c r="M70" t="inlineStr">
+        <is>
+          <t>01/12/2025 10:00</t>
+        </is>
+      </c>
+      <c r="P70" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q70" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R70" t="inlineStr"/>
+      <c r="S70" t="inlineStr"/>
+      <c r="T70" t="inlineStr"/>
+      <c r="U70" t="inlineStr"/>
+    </row>
+    <row r="71">
+      <c r="A71" t="inlineStr"/>
+      <c r="B71" t="inlineStr">
         <is>
           <t>INDAGINE DI MERCATO PER L'AFFIDAMENTO DIRETTO AI SENSI DELL'ART. 50 COMMA 1, LETT. B) DEL D.LGS. N. 36/2023 DELLA FORNITURA DI ANTICORPI PER DIAGNOSTICA PER LA UOC DI ANATOMIA PATOLOGIA DELL'AZIENDA ULSS 5 POLESANA, PER IL PERIODO DI TRE ANNI. ID SINTEL 209654507</t>
         </is>
       </c>
-      <c r="C37" t="inlineStr">
+      <c r="C71" t="inlineStr">
         <is>
           <t>Avviso</t>
         </is>
       </c>
-      <c r="D37" t="inlineStr">
+      <c r="D71" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
-      <c r="F37" t="inlineStr">
+      <c r="F71" t="inlineStr">
         <is>
           <t xml:space="preserve">&lt;p&gt;Termine della presentazione offerte: ore 10.00 del 29/11/2025&lt;/p&gt;
 &lt;p&gt;&lt;span style="font-size:14px"&gt;&lt;span style="font-family:Calibri,sans-serif"&gt;&lt;span style="color:#212529"&gt;In calce il link da cui poter scaricare la documentazione della procedura di gara pubblicata sulla piattaforma Sintel di Aria S.p.A.:&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
-&lt;p&gt;&amp;nbsp;&lt;/p&gt;
+&lt;p&gt; &lt;/p&gt;
 &lt;p&gt;&lt;a href="https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=209654507"&gt;https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=209654507&lt;/a&gt;&lt;/p&gt;
-&lt;p&gt;&amp;nbsp;&lt;/p&gt;
+&lt;p&gt; &lt;/p&gt;
 </t>
         </is>
       </c>
-      <c r="G37" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H37" t="inlineStr">
+      <c r="G71" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H71" t="inlineStr">
         <is>
           <t>209654507</t>
         </is>
       </c>
-      <c r="I37" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="K37" t="inlineStr">
+      <c r="I71" t="inlineStr"/>
+      <c r="J71" t="inlineStr"/>
+      <c r="K71" t="inlineStr">
         <is>
           <t>21/11/2025 00:00</t>
         </is>
       </c>
-      <c r="L37" t="inlineStr">
+      <c r="L71" t="inlineStr">
         <is>
           <t>21/11/2030 00:00</t>
         </is>
       </c>
-      <c r="M37" t="inlineStr">
+      <c r="M71" t="inlineStr">
         <is>
           <t>29/11/2025 10:00</t>
         </is>
       </c>
-      <c r="P37" t="n">
-[...14 lines deleted...]
-      <c r="B38" t="inlineStr">
+      <c r="P71" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q71" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R71" t="inlineStr"/>
+      <c r="S71" t="inlineStr"/>
+      <c r="T71" t="inlineStr"/>
+      <c r="U71" t="inlineStr"/>
+    </row>
+    <row r="72">
+      <c r="A72" t="inlineStr">
+        <is>
+          <t>B841510DA4</t>
+        </is>
+      </c>
+      <c r="B72" t="inlineStr">
+        <is>
+          <t>Affidamento ai sensi dell’art. 50 co 1 lett b) D.lgs 36/2023 della fornitura di n. 1000 firme digitali certificati FDCOS per l’Azienda Ulss 5 Polesana - CIG: B841510DA4</t>
+        </is>
+      </c>
+      <c r="C72" t="inlineStr">
+        <is>
+          <t>Asta</t>
+        </is>
+      </c>
+      <c r="D72" t="inlineStr">
+        <is>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="F72" t="inlineStr"/>
+      <c r="G72" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H72" t="inlineStr"/>
+      <c r="I72" t="inlineStr"/>
+      <c r="J72" t="inlineStr"/>
+      <c r="K72" t="inlineStr">
+        <is>
+          <t>10/11/2025 00:00</t>
+        </is>
+      </c>
+      <c r="L72" t="inlineStr">
+        <is>
+          <t>10/11/2030 00:00</t>
+        </is>
+      </c>
+      <c r="P72" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q72" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R72" t="inlineStr"/>
+      <c r="S72" t="inlineStr"/>
+      <c r="T72" t="inlineStr"/>
+      <c r="U72" t="inlineStr"/>
+    </row>
+    <row r="73">
+      <c r="A73" t="inlineStr"/>
+      <c r="B73" t="inlineStr">
         <is>
           <t>AVVISO PUBBLICO INDAGINE DI MERCATO PER L’AFFIDAMENTO DIRETTO AI SENSI DELL’ART. 50 COMMA 1, LETT. B) DEL D.LGS. N. 36/2023 DELLA FORNITURA IN NOLEGGIO DI SISTEMI ANALITICI PER L’ESECUZIONE DEGLI ESAMI RENINA E ALDOSTERONE, PATOLOGIA GASTROESOFAGEA E ANTICORPI PER DIABETE TIPO 1, PER IL PERIODO DI 36 MESI PER LA UOC MEDICINA DI LABORATORIO DELL’ AZIENDA ULSS 5 POLESANA ID SINTEL 209939614</t>
         </is>
       </c>
-      <c r="C38" t="inlineStr">
+      <c r="C73" t="inlineStr">
         <is>
           <t>Avviso</t>
         </is>
       </c>
-      <c r="D38" t="inlineStr">
+      <c r="D73" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
-      <c r="F38" t="inlineStr">
+      <c r="F73" t="inlineStr">
         <is>
           <t xml:space="preserve">&lt;p&gt;Termine della presentazione delle offerte: ore 10.00 del 24/11/2025&lt;/p&gt;
 &lt;p&gt;&lt;span style="font-size:11pt"&gt;&lt;span style="font-family:Calibri,sans-serif"&gt;&lt;span style="font-size:10.0pt"&gt;&lt;span style="color:#212529"&gt;In calce il link da cui poter scaricare la documentazione della procedura di gara pubblicata sulla piattaforma Sintel di Aria S.p.A.:&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
 &lt;p&gt;&lt;a href="https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=209939614"&gt;&lt;span style="font-size:11pt"&gt;&lt;span style="font-family:Calibri,sans-serif"&gt;&lt;span style="font-size:10.0pt"&gt;&lt;span style="color:#212529"&gt;https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=209939614&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/a&gt;&lt;/p&gt;
-&lt;p&gt;&amp;nbsp;&lt;/p&gt;
+&lt;p&gt; &lt;/p&gt;
 </t>
         </is>
       </c>
-      <c r="G38" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H38" t="inlineStr">
+      <c r="G73" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H73" t="inlineStr">
         <is>
           <t>209939614</t>
         </is>
       </c>
-      <c r="I38" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="K38" t="inlineStr">
+      <c r="I73" t="inlineStr"/>
+      <c r="J73" t="inlineStr"/>
+      <c r="K73" t="inlineStr">
         <is>
           <t>10/11/2025 00:00</t>
         </is>
       </c>
-      <c r="L38" t="inlineStr">
+      <c r="L73" t="inlineStr">
         <is>
           <t>10/11/2030 00:00</t>
         </is>
       </c>
-      <c r="M38" t="inlineStr">
+      <c r="M73" t="inlineStr">
         <is>
           <t>24/11/2025 10:00</t>
         </is>
       </c>
-      <c r="P38" t="n">
-[...28 lines deleted...]
-      <c r="D39" t="inlineStr">
+      <c r="P73" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q73" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R73" t="inlineStr"/>
+      <c r="S73" t="inlineStr"/>
+      <c r="T73" t="inlineStr"/>
+      <c r="U73" t="inlineStr"/>
+    </row>
+    <row r="74">
+      <c r="A74" t="inlineStr"/>
+      <c r="B74" t="inlineStr">
+        <is>
+          <t>AVVISO PUBBLICO - INDAGINE DI MERCATO PER L'AFFIDAMENTO DIRETTO AI SENSI DELL'ART. 50 COMMA 1, LETT. B) DEL D.LGS. N. 36/2023 E S.M.I. PER LA FORNITURA DEL PRODOTTO “TEST PER LA RILEVAZIONE QUALITATIVA E SEMI QUANTITATIVA DI ANTICORPI ANTI-TREPONEMA PALLIDUM MEDIANTE EMOAGGLUTINAZIONE PASSIVA TPHA” PER LA UOSD MICROBIOLOGIA DELL'AZIENDA ULSS 5 POLESANA, PER IL PERIODO DI 36 MESI. SINTEL ID 209610393</t>
+        </is>
+      </c>
+      <c r="C74" t="inlineStr">
+        <is>
+          <t>Avviso</t>
+        </is>
+      </c>
+      <c r="D74" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
-      <c r="F39" t="inlineStr"/>
-[...48 lines deleted...]
-      <c r="F40" t="inlineStr">
+      <c r="F74" t="inlineStr">
         <is>
           <t xml:space="preserve">&lt;p&gt;Termine della presentazione delle offerte: ore 10.00 del 18/11/2025&lt;/p&gt;
 &lt;p&gt;&lt;span style="font-size:11pt"&gt;&lt;span style="font-family:Calibri,sans-serif"&gt;&lt;span style="font-size:10.0pt"&gt;&lt;span style="color:#212529"&gt;In calce il link da cui poter scaricare la documentazione della procedura di gara pubblicata sulla piattaforma Sintel di Aria S.p.A.:&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
 &lt;p&gt;&lt;span style="font-size:11pt"&gt;&lt;span style="font-family:Calibri,sans-serif"&gt;&lt;span style="font-size:10.0pt"&gt;&lt;span style="color:#212529"&gt;&lt;a href="https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=209610393"&gt;https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=209610393&lt;/a&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
 </t>
         </is>
       </c>
-      <c r="G40" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H40" t="inlineStr">
+      <c r="G74" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H74" t="inlineStr">
         <is>
           <t>209610393</t>
         </is>
       </c>
-      <c r="I40" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="K40" t="inlineStr">
+      <c r="I74" t="inlineStr"/>
+      <c r="J74" t="inlineStr"/>
+      <c r="K74" t="inlineStr">
         <is>
           <t>07/11/2025 00:00</t>
         </is>
       </c>
-      <c r="L40" t="inlineStr">
+      <c r="L74" t="inlineStr">
         <is>
           <t>07/11/2030 00:00</t>
         </is>
       </c>
-      <c r="M40" t="inlineStr">
+      <c r="M74" t="inlineStr">
         <is>
           <t>18/11/2025 10:00</t>
         </is>
       </c>
-      <c r="P40" t="n">
-[...14 lines deleted...]
-      <c r="B41" t="inlineStr">
+      <c r="P74" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q74" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R74" t="inlineStr"/>
+      <c r="S74" t="inlineStr"/>
+      <c r="T74" t="inlineStr"/>
+      <c r="U74" t="inlineStr"/>
+    </row>
+    <row r="75">
+      <c r="A75" t="inlineStr"/>
+      <c r="B75" t="inlineStr">
         <is>
           <t>FORNITURA MEDIANTE NOLEGGIO DI DISPOSITIVI ANTIAGGRESIONE, PER IL PERIODO DI 24 MESI.</t>
         </is>
       </c>
-      <c r="C41" t="inlineStr">
+      <c r="C75" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
-      <c r="D41" t="inlineStr">
+      <c r="D75" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="F41" t="inlineStr">
-[...1 lines deleted...]
-          <t xml:space="preserve">&lt;p&gt;&lt;span style="font-size:12pt"&gt;&lt;span style="font-size:13.5pt"&gt;&lt;span style="color:#212529"&gt;In calce il link in cui &amp;egrave; possibile visionare la documentazione di gara inerente la procedura pubblicata su Sintel:&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
+      <c r="F75" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;&lt;span style="font-size:12pt"&gt;&lt;span style="font-size:13.5pt"&gt;&lt;span style="color:#212529"&gt;In calce il link in cui è possibile visionare la documentazione di gara inerente la procedura pubblicata su Sintel:&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
 &lt;p&gt;&lt;span style="font-size:13.5pt"&gt;&lt;span style="color:#212529"&gt;https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=209759178&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
 </t>
         </is>
       </c>
-      <c r="G41" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H41" t="inlineStr">
+      <c r="G75" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H75" t="inlineStr">
         <is>
           <t>209759178</t>
         </is>
       </c>
-      <c r="I41" t="inlineStr"/>
-      <c r="J41" t="inlineStr">
+      <c r="I75" t="inlineStr"/>
+      <c r="J75" t="inlineStr">
         <is>
           <t>B92E22AB38</t>
         </is>
       </c>
-      <c r="K41" t="inlineStr">
+      <c r="K75" t="inlineStr">
         <is>
           <t>06/11/2025 00:00</t>
         </is>
       </c>
-      <c r="L41" t="inlineStr">
+      <c r="L75" t="inlineStr">
         <is>
           <t>06/11/2030 00:00</t>
         </is>
       </c>
-      <c r="M41" t="inlineStr">
+      <c r="M75" t="inlineStr">
         <is>
           <t>13/11/2025 12:00</t>
         </is>
       </c>
-      <c r="P41" t="n">
+      <c r="P75" t="n">
         <v>33600</v>
       </c>
-      <c r="Q41" t="inlineStr">
-[...11 lines deleted...]
-      <c r="B42" t="inlineStr">
+      <c r="Q75" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R75" t="inlineStr"/>
+      <c r="S75" t="inlineStr"/>
+      <c r="T75" t="inlineStr"/>
+      <c r="U75" t="inlineStr"/>
+    </row>
+    <row r="76">
+      <c r="A76" t="inlineStr">
+        <is>
+          <t>prov 2026</t>
+        </is>
+      </c>
+      <c r="B76" t="inlineStr">
+        <is>
+          <t>ID SINTEL 207579697 - AFFIDAMENTO DIRETTO, EX ART. 50, CM 1 LETT B D.LGS. N. 36/2023 DEL PROGETTO REGIONALE “TURISMO SOCIALE E INCLUSIVO LINEA LIS” AFFERENTE AL BUDGET AZIENDALE DESTINATO ALL'A.ULSS 5 POLESANA FINO AL 30/11/2026 - CUP H19I24001040001 CIG B89D031433</t>
+        </is>
+      </c>
+      <c r="C76" t="inlineStr">
+        <is>
+          <t>Avviso</t>
+        </is>
+      </c>
+      <c r="D76" t="inlineStr">
+        <is>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="F76" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span style="font-size: 12pt;"&gt;&lt;span style="font-family: Calibri,sans-serif;"&gt;In calce il link in cui è possibile visionare la documentazione di gara inerente la procedura pubblicata su Sintel:&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
+&lt;p style="margin-left: 24px; margin-right: -26px; text-align: justify;"&gt;&lt;span style="font-size: 12pt;"&gt;&lt;a style="color: #0563c1; text-decoration: underline;" href="https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=207579697" rel="nofollow noopener noreferrer"&gt;https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=207579697&lt;/a&gt;&lt;/span&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="G76" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H76" t="inlineStr">
+        <is>
+          <t>207579697</t>
+        </is>
+      </c>
+      <c r="I76" t="inlineStr"/>
+      <c r="J76" t="inlineStr">
+        <is>
+          <t>B89D031433</t>
+        </is>
+      </c>
+      <c r="K76" t="inlineStr">
+        <is>
+          <t>05/11/2025 12:00</t>
+        </is>
+      </c>
+      <c r="L76" t="inlineStr">
+        <is>
+          <t>01/01/2031 12:00</t>
+        </is>
+      </c>
+      <c r="M76" t="inlineStr">
+        <is>
+          <t>03/10/2025 13:00</t>
+        </is>
+      </c>
+      <c r="P76" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q76" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R76" t="inlineStr"/>
+      <c r="S76" t="inlineStr"/>
+      <c r="T76" t="inlineStr"/>
+      <c r="U76" t="inlineStr"/>
+    </row>
+    <row r="77">
+      <c r="A77" t="inlineStr">
+        <is>
+          <t>prov 2025</t>
+        </is>
+      </c>
+      <c r="B77" t="inlineStr">
+        <is>
+          <t>ID SINTEL 207579077 - AFFIDAMENTO DIRETTO, EX ART. 50, CM 1 LETT B D.LGS. N. 36/2023 DEL PROGETTO REGIONALE “TURISMO SOCIALE E INCLUSIVO LINEA FORMAZIONE” AFFERENTE AL BUDGET AZIENDALE DESTINATO ALL'AZIENDA ULSS 5 POLESANA FINO AL 30/11/2026 - - CUP H19I24001040001 CIG B89D07D2EB</t>
+        </is>
+      </c>
+      <c r="C77" t="inlineStr">
+        <is>
+          <t>Asta</t>
+        </is>
+      </c>
+      <c r="D77" t="inlineStr">
+        <is>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="E77" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato, Economato e Gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F77" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span style="font-size: 12pt;"&gt;&lt;span style="font-family: Calibri,sans-serif;"&gt;In calce il link in cui è possibile visionare la documentazione di gara inerente la procedura pubblicata su Sintel:&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
+&lt;p style="margin-left: 24px; margin-right: -26px; text-align: justify;"&gt;&lt;span style="font-size: 12pt;"&gt;&lt;a style="color: #0563c1; text-decoration: underline;" href="https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=207579077" rel="nofollow noopener noreferrer"&gt;https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=207579077&lt;/a&gt;&lt;/span&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="G77" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H77" t="inlineStr">
+        <is>
+          <t>207579077</t>
+        </is>
+      </c>
+      <c r="I77" t="inlineStr"/>
+      <c r="J77" t="inlineStr">
+        <is>
+          <t>B89D07D2EB</t>
+        </is>
+      </c>
+      <c r="K77" t="inlineStr">
+        <is>
+          <t>05/11/2025 12:00</t>
+        </is>
+      </c>
+      <c r="L77" t="inlineStr">
+        <is>
+          <t>01/01/2031 12:00</t>
+        </is>
+      </c>
+      <c r="M77" t="inlineStr">
+        <is>
+          <t>03/10/2025 13:00</t>
+        </is>
+      </c>
+      <c r="P77" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q77" t="inlineStr">
+        <is>
+          <t>Sotto</t>
+        </is>
+      </c>
+      <c r="R77" t="inlineStr"/>
+      <c r="S77" t="inlineStr"/>
+      <c r="T77" t="inlineStr"/>
+      <c r="U77" t="inlineStr"/>
+    </row>
+    <row r="78">
+      <c r="A78" t="inlineStr"/>
+      <c r="B78" t="inlineStr">
         <is>
           <t>FORNITURA MEDIANTE NOLEGGIO DI N. 1 SISTEMA PER LA SCANSIONE DEI VETRINI IN CAMPO CHIARO. PER IL PERIODO DI 24 MESI.</t>
         </is>
       </c>
-      <c r="C42" t="inlineStr">
+      <c r="C78" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
-      <c r="D42" t="inlineStr">
+      <c r="D78" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="F42" t="inlineStr">
-[...1 lines deleted...]
-          <t xml:space="preserve">&lt;p&gt;&lt;span style="font-size:12pt"&gt;&lt;span style="font-size:13.5pt"&gt;&lt;span style="color:#212529"&gt;In calce il link in cui &amp;egrave; possibile visionare la documentazione di gara inerente la procedura pubblicata su Sintel:&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
+      <c r="F78" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;&lt;span style="font-size:12pt"&gt;&lt;span style="font-size:13.5pt"&gt;&lt;span style="color:#212529"&gt;In calce il link in cui è possibile visionare la documentazione di gara inerente la procedura pubblicata su Sintel:&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
 &lt;p&gt;&lt;span style="font-size:13.5pt"&gt;&lt;span style="color:#212529"&gt;https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=209658120&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
 </t>
         </is>
       </c>
-      <c r="G42" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H42" t="inlineStr">
+      <c r="G78" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H78" t="inlineStr">
         <is>
           <t>209658120</t>
         </is>
       </c>
-      <c r="I42" t="inlineStr"/>
-      <c r="J42" t="inlineStr">
+      <c r="I78" t="inlineStr"/>
+      <c r="J78" t="inlineStr">
         <is>
           <t>B8F428462E</t>
         </is>
       </c>
-      <c r="K42" t="inlineStr">
+      <c r="K78" t="inlineStr">
         <is>
           <t>05/11/2025 00:00</t>
         </is>
       </c>
-      <c r="L42" t="inlineStr">
+      <c r="L78" t="inlineStr">
         <is>
           <t>05/11/2030 00:00</t>
         </is>
       </c>
-      <c r="M42" t="inlineStr">
+      <c r="M78" t="inlineStr">
         <is>
           <t>21/11/2025 12:00</t>
         </is>
       </c>
-      <c r="P42" t="n">
+      <c r="P78" t="n">
         <v>60000</v>
       </c>
-      <c r="Q42" t="inlineStr">
-[...11 lines deleted...]
-      <c r="B43" t="inlineStr">
+      <c r="Q78" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R78" t="inlineStr"/>
+      <c r="S78" t="inlineStr"/>
+      <c r="T78" t="inlineStr"/>
+      <c r="U78" t="inlineStr"/>
+    </row>
+    <row r="79">
+      <c r="A79" t="inlineStr"/>
+      <c r="B79" t="inlineStr">
         <is>
           <t>AVVISO DI AGGIUDICAZIONE - AFFIDAMENTO DIRETTO AI SENSI DELL’ART. 50 COMMA 1, LETT. B) DEL D. LGS N. 36/2023 DELL’ISCRIZIONE AI PROGRAMMI EQA/PT UK NEQAS H CODICI EQA10HR E EQA10Q, PER LA UOC MEDICINA TRASFUSIONALE DELL’AZIENDA ULSS 5 POLESANA PERIODO 12 MESI 2026 ID SINTEL 209664182</t>
         </is>
       </c>
-      <c r="C43" t="inlineStr">
+      <c r="C79" t="inlineStr">
         <is>
           <t>Avviso</t>
         </is>
       </c>
-      <c r="D43" t="inlineStr">
+      <c r="D79" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
-      <c r="F43" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="H43" t="inlineStr">
+      <c r="F79" t="inlineStr"/>
+      <c r="G79" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H79" t="inlineStr">
         <is>
           <t>209664182</t>
         </is>
       </c>
-      <c r="I43" t="inlineStr"/>
-      <c r="J43" t="inlineStr">
+      <c r="I79" t="inlineStr"/>
+      <c r="J79" t="inlineStr">
         <is>
           <t>B8F09DF793</t>
         </is>
       </c>
-      <c r="K43" t="inlineStr">
+      <c r="K79" t="inlineStr">
         <is>
           <t>05/11/2025 00:00</t>
         </is>
       </c>
-      <c r="L43" t="inlineStr">
+      <c r="L79" t="inlineStr">
         <is>
           <t>05/11/2030 00:00</t>
         </is>
       </c>
-      <c r="M43" t="inlineStr">
+      <c r="M79" t="inlineStr">
         <is>
           <t>11/11/2025 10:00</t>
         </is>
       </c>
-      <c r="P43" t="n">
-[...14 lines deleted...]
-      <c r="B44" t="inlineStr">
+      <c r="P79" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q79" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R79" t="inlineStr"/>
+      <c r="S79" t="inlineStr"/>
+      <c r="T79" t="inlineStr"/>
+      <c r="U79" t="inlineStr"/>
+    </row>
+    <row r="80">
+      <c r="A80" t="inlineStr"/>
+      <c r="B80" t="inlineStr">
         <is>
           <t xml:space="preserve">AVVISO PUBBLICO  INDAGINE DI MERCATO PER L’AFFIDAMENTO DIRETTO, AI SENSI DELL’ART. 50 COMMA 1, LETT. B) DEL D.LGS. N. 36/2023 E S.M.I., DELLA FORNITURA DI ETICHETTE PER INDICAZIONE DI IRRAGGIAMENTO SANGUE. SINTEL ID 209568184  </t>
         </is>
       </c>
-      <c r="C44" t="inlineStr">
+      <c r="C80" t="inlineStr">
         <is>
           <t>Avviso</t>
         </is>
       </c>
-      <c r="D44" t="inlineStr">
+      <c r="D80" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
-      <c r="F44" t="inlineStr">
+      <c r="F80" t="inlineStr">
         <is>
           <t xml:space="preserve">&lt;p&gt;AVVISO PUBBLICO&lt;/p&gt;
-&lt;p&gt;INDAGINE DI MERCATO PER L&amp;rsquo;AFFIDAMENTO DIRETTO, AI SENSI&amp;nbsp;DELL&amp;rsquo;ART. 50 COMMA 1, LETT. B) DEL D.LGS. N. 36/2023 E S.M.I.,&amp;nbsp;DELLA FORNITURA DI ETICHETTE PER INDICAZIONE DI&amp;nbsp;IRRAGGIAMENTO SANGUE.&lt;/p&gt;
+&lt;p&gt;INDAGINE DI MERCATO PER L’AFFIDAMENTO DIRETTO, AI SENSI DELL’ART. 50 COMMA 1, LETT. B) DEL D.LGS. N. 36/2023 E S.M.I., DELLA FORNITURA DI ETICHETTE PER INDICAZIONE DI IRRAGGIAMENTO SANGUE.&lt;/p&gt;
 &lt;p&gt;&lt;span style="font-size:14px"&gt;&lt;span style="font-family:Arial,Helvetica,sans-serif"&gt;&lt;span style="color:#212529"&gt;In calce il link da cui poter scaricare la documentazione della procedura di gara pubblicata sulla piattaforma Sintel di Aria S.p.A.:&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
 &lt;p&gt;&lt;a href="https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=209568184"&gt;https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=209568184&lt;/a&gt;&lt;/p&gt;
 &lt;p&gt;Termine presentazione offerte: ore 12:00 del 07/11/2025&lt;/p&gt;
 </t>
         </is>
       </c>
-      <c r="G44" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H44" t="inlineStr">
+      <c r="G80" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H80" t="inlineStr">
         <is>
           <t>SINTEL ID 209568184</t>
         </is>
       </c>
-      <c r="I44" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="K44" t="inlineStr">
+      <c r="I80" t="inlineStr"/>
+      <c r="J80" t="inlineStr"/>
+      <c r="K80" t="inlineStr">
         <is>
           <t>03/11/2025 00:00</t>
         </is>
       </c>
-      <c r="L44" t="inlineStr">
+      <c r="L80" t="inlineStr">
         <is>
           <t>03/11/2030 00:00</t>
         </is>
       </c>
-      <c r="M44" t="inlineStr">
+      <c r="M80" t="inlineStr">
         <is>
           <t>07/11/2025 12:00</t>
-        </is>
-[...2219 lines deleted...]
-          <t>25/07/2025 18:00</t>
         </is>
       </c>
       <c r="P80" t="n">
         <v>0</v>
       </c>
       <c r="Q80" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R80" t="inlineStr"/>
       <c r="S80" t="inlineStr"/>
       <c r="T80" t="inlineStr"/>
       <c r="U80" t="inlineStr"/>
     </row>
     <row r="81">
-      <c r="A81" t="inlineStr"/>
+      <c r="A81" t="inlineStr">
+        <is>
+          <t>prov 2026</t>
+        </is>
+      </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t xml:space="preserve">Procedura, ai sensi dell’art. 50 c.1 lett. b) del D.Lgs 36/2023, per la fornitura di Ribbon Roll per stampanti Espo </t>
+          <t>AFFIDAMENTO AI SENSI DELL’ART 50 CM 1 LETT. B) DEL D. LGS 36/2023, DELLA FORNITURA IN NOLEGGIO DI UN SISTEMA ANALITICO SALIVARE PER DROGHE D’ABUSO (ANFETAMINE – METANFETAMINE – CANNABINOIDI – COCAINA – OPPIACEI - BENZODIAZEPINE), PER LA U.O.C. SER.D DELL’AZIENDA ULSS 5 POLESANA. –- CIG B6AE415FAD.</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>Asta</t>
+          <t>Avviso</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="E81" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato, Economato e Gestione della Logistica</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span style="font-size:12pt"&gt;&lt;span style="font-size:13.5pt"&gt;&lt;span style="color:#212529"&gt;In calce il link in cui &amp;egrave; possibile visionare la documentazione di gara inerente la procedura pubblicata su Sintel:&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
-[...1 lines deleted...]
-</t>
+          <t>&lt;p&gt;&lt;span style="font-size: 12pt;"&gt;&lt;span style="font-family: Calibri,sans-serif;"&gt;In calce il link in cui è possibile visionare la documentazione di gara inerente la procedura pubblicata su Sintel:&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
+&lt;p style="margin-left: 24px; margin-right: -26px; text-align: justify;"&gt;&lt;span style="font-size: 12pt;"&gt;&lt;a style="color: #0563c1; text-decoration: underline;" href="https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=198250458" rel="nofollow noopener noreferrer"&gt;https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=198250458&lt;/a&gt;&lt;/span&gt;&lt;/p&gt;</t>
         </is>
       </c>
       <c r="G81" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H81" t="inlineStr">
         <is>
-          <t>204997429</t>
+          <t>198250458</t>
         </is>
       </c>
       <c r="I81" t="inlineStr"/>
       <c r="J81" t="inlineStr">
         <is>
-          <t>B7CFE3C8E6</t>
+          <t>B6AE415FAD</t>
         </is>
       </c>
       <c r="K81" t="inlineStr">
         <is>
-          <t>16/07/2025 12:50</t>
+          <t>30/10/2025 12:00</t>
         </is>
       </c>
       <c r="L81" t="inlineStr">
         <is>
-          <t>16/07/2030 12:50</t>
+          <t>01/01/2031 12:00</t>
         </is>
       </c>
       <c r="M81" t="inlineStr">
         <is>
-          <t>25/07/2025 18:00</t>
+          <t>24/03/2025 15:00</t>
         </is>
       </c>
       <c r="P81" t="n">
-        <v>5400</v>
+        <v>0</v>
       </c>
       <c r="Q81" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R81" t="inlineStr"/>
       <c r="S81" t="inlineStr"/>
       <c r="T81" t="inlineStr"/>
       <c r="U81" t="inlineStr"/>
     </row>
     <row r="82">
-      <c r="A82" t="inlineStr"/>
+      <c r="A82" t="inlineStr">
+        <is>
+          <t>prov 2026</t>
+        </is>
+      </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>AVVISO DI AGGIUDICAZIONE AFFIDAMENTO DIRETTO AI SENSI DELL’ART. 50 COMMA 1, LETT. B) DEL D.LGS. N. 50/2023 DELLA FORNITURA DI TEST PER LA RICERCA RAPIDA DI CANDIDA AURIS PER LA UOSD MICROBIOLOGIA DELL’AZIENDA ULSS 5 POLESANA. IMPRESA DIASORIN ITALIA S.P.A. ID SINTEL 205013794</t>
+          <t>ID SINTEL 198819562 - INDAGINE DI MERCATO FINALIZZATA ALL’AFFIDAMENTO DIRETTO AI SENSI DELL’ART 50 CM 1 LETT B DEL DLGS 36/2023 PER IL SERVIZIO DI MEDIAZIONE LINGUISTICO/CULTURALE PER L’AZIENDA ULSS N. 5 “POLESANA” PER 12 MESI EVENTUALMENTE RINNOVABILI DI ULTERIORI 12 MESI OLTRE AD EVENTUALE PROROGA CONTRATTUALE DI 6 MESI.</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
           <t>Avviso</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
-      <c r="F82" t="inlineStr"/>
+      <c r="F82" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;INDAGINE DI MERCATO FINALIZZATA ALL’AFFIDAMENTO DIRETTO AI SENSI DELL’ART 50 CM 1 LETT B DEL DLGS 36/2023 PER IL SERVIZIO DI MEDIAZIONE LINGUISTICO/CULTURALE PER L’AZIENDA ULSS N. 5 “POLESANA” PER 12 MESI EVENTUALMENTE RINNOVABILI DI ULTERIORI 12 MESI OLTRE AD EVENTUALE PROROGA CONTRATTUALE DI 6 MESI.&lt;/p&gt;
+&lt;p&gt;ID SINTEL 198819562&lt;/p&gt;
+&lt;p&gt;Base d’asta Lotto unico: 28.000,00 €/annuale (Iva esclusa)&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;Scadenza per la presentazione delle offerte:  02/04/2025 ore 15.00&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt; &lt;/p&gt;
+&lt;p&gt; &lt;/p&gt;
+&lt;p&gt;&lt;span style="font-size: 12pt;"&gt;&lt;span style="font-family: Calibri,sans-serif;"&gt;In calce il link in cui è possibile visionare la documentazione di gara inerente la procedura pubblicata su Sintel:&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;&lt;a href="https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=198819562" rel="nofollow noopener noreferrer"&gt;&lt;span style="font-size: 12pt;"&gt;&lt;span style="font-family: Calibri,sans-serif;"&gt;https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=198819562&lt;/span&gt;&lt;/span&gt;&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="G82" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H82" t="inlineStr">
         <is>
-          <t>205013794</t>
+          <t>198819562</t>
         </is>
       </c>
       <c r="I82" t="inlineStr"/>
       <c r="J82" t="inlineStr">
         <is>
-          <t>B80FEF8C1C</t>
+          <t>B6E7E2BD9A</t>
         </is>
       </c>
       <c r="K82" t="inlineStr">
         <is>
-          <t>16/07/2025 00:00</t>
+          <t>30/10/2025 12:00</t>
         </is>
       </c>
       <c r="L82" t="inlineStr">
         <is>
-          <t>16/07/2030 00:00</t>
+          <t>01/01/2031 12:00</t>
         </is>
       </c>
       <c r="M82" t="inlineStr">
         <is>
-          <t>29/07/2025 00:00</t>
+          <t>02/04/2025 15:00</t>
         </is>
       </c>
       <c r="P82" t="n">
         <v>0</v>
       </c>
       <c r="Q82" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R82" t="inlineStr"/>
       <c r="S82" t="inlineStr"/>
       <c r="T82" t="inlineStr"/>
       <c r="U82" t="inlineStr"/>
     </row>
     <row r="83">
-      <c r="A83" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="A83" t="inlineStr"/>
       <c r="B83" t="inlineStr">
         <is>
-          <t>Affidamento ai sensi dell’art. 50 co 1 lett b) D.lgs 36/2023 del servizio di manutenzione e assistenza "full-risk" del sistema di accoglienza e gestione attese in uso presso la UOC Oculistica dell’Azienda Ulss 5 Polesana per l’anno 2025 - CIG B7236833BD</t>
+          <t>FORNITURA DI MATERIALE DI CANCELLERIA PER 36 MESI.</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t>Aggiudicato</t>
-[...2 lines deleted...]
-      <c r="F83" t="inlineStr"/>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F83" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;&lt;span style="font-size:12pt"&gt;&lt;span style="font-size:13.5pt"&gt;&lt;span style="color:#212529"&gt;In calce il link in cui è possibile visionare la documentazione di gara inerente la procedura pubblicata su Sintel:&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;&lt;span style="font-size:13.5pt"&gt;&lt;span style="color:#212529"&gt;https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=209395443&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
+</t>
+        </is>
+      </c>
       <c r="G83" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="H83" t="inlineStr"/>
+      <c r="H83" t="inlineStr">
+        <is>
+          <t>209395443</t>
+        </is>
+      </c>
       <c r="I83" t="inlineStr"/>
-      <c r="J83" t="inlineStr"/>
+      <c r="J83" t="inlineStr">
+        <is>
+          <t>B8DA0BF513</t>
+        </is>
+      </c>
       <c r="K83" t="inlineStr">
         <is>
-          <t>14/07/2025 00:00</t>
+          <t>29/10/2025 00:00</t>
         </is>
       </c>
       <c r="L83" t="inlineStr">
         <is>
-          <t>14/07/2030 00:00</t>
+          <t>29/10/2030 00:00</t>
+        </is>
+      </c>
+      <c r="M83" t="inlineStr">
+        <is>
+          <t>21/11/2025 12:00</t>
         </is>
       </c>
       <c r="P83" t="n">
-        <v>0</v>
+        <v>143998.2</v>
       </c>
       <c r="Q83" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R83" t="inlineStr"/>
       <c r="S83" t="inlineStr"/>
       <c r="T83" t="inlineStr"/>
       <c r="U83" t="inlineStr"/>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr"/>
       <c r="B84" t="inlineStr">
         <is>
-          <t>AVVISO DI AGGIUDICAZIONE - AFFIDAMENTO DIRETTO AI SENSI DELL’ART. 50 COMMA 1, LETT. B) DEL D.LGL N. 36/2023 E S.M.I. DELLA FORNITURA TEST TOSSICOLOGICI RAPIDI SU URINE MULTIDROGHE (THC/OPI/?O?/MAMP/BUPRENORFINA/METADONE) CODICE 103071 PER LA UOSD SALUTE E CARCERE. ID SINTEL 204348788</t>
+          <t>FORNITURA DI BENI DI CONVIVENZA, PER IL PERIODO DI 24 MESI.</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>Avviso</t>
+          <t>Asta</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t>Aggiudicato</t>
-[...2 lines deleted...]
-      <c r="F84" t="inlineStr"/>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F84" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;&lt;span style="font-size:12pt"&gt;&lt;span style="font-size:13.5pt"&gt;&lt;span style="color:#212529"&gt;In calce il link in cui è possibile visionare la documentazione di gara inerente la procedura pubblicata su Sintel:&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;&lt;span style="font-size:13.5pt"&gt;&lt;span style="color:#212529"&gt;https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=209398872&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
+</t>
+        </is>
+      </c>
       <c r="G84" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H84" t="inlineStr">
         <is>
-          <t>204348788</t>
+          <t>209398872</t>
         </is>
       </c>
       <c r="I84" t="inlineStr"/>
       <c r="J84" t="inlineStr">
         <is>
-          <t>B8BFE507AD</t>
+          <t>B8DA100AB5</t>
         </is>
       </c>
       <c r="K84" t="inlineStr">
         <is>
-          <t>10/07/2025 00:00</t>
+          <t>29/10/2025 00:00</t>
         </is>
       </c>
       <c r="L84" t="inlineStr">
         <is>
-          <t>10/07/2030 00:00</t>
+          <t>29/10/2030 00:00</t>
         </is>
       </c>
       <c r="M84" t="inlineStr">
         <is>
-          <t>17/07/2025 00:00</t>
+          <t>21/11/2025 15:00</t>
         </is>
       </c>
       <c r="P84" t="n">
-        <v>0</v>
+        <v>155528.3</v>
       </c>
       <c r="Q84" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R84" t="inlineStr"/>
       <c r="S84" t="inlineStr"/>
       <c r="T84" t="inlineStr"/>
       <c r="U84" t="inlineStr"/>
     </row>
     <row r="85">
-      <c r="A85" t="inlineStr"/>
+      <c r="A85" t="inlineStr">
+        <is>
+          <t>prov 2026</t>
+        </is>
+      </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>AVVISO AGGIUDICAZIONE PROCEDURA NEGOZIATA SENZA PUBBLICAZIONE DI UN BANDO AI SENSI DELL'ART. 76 COMMA 2, LETT. B), pt. 2) DEL D.LGS. N. 36/2023 E S.M.I. PER FORNITURA IN NOLEGGIO DI SISTEMI ANALITICI E RELATIVI REAGENTIE MATERIALE DI CONSUMO, PER ESECUZIONE IN POCT DEL TEMPO DI PROTROMBINA E PER LA VALUTAZIONE DELLA TERAPIA TAO PER LE MEDICINE DI GRUPPO INTEGRATE E I SERVIZI OSPEDALIERI A.ULSS 5 POLESANA, PER 6 MESI, RINNOVABILE ULTERIORI 6 MESI. RICHIESTA PROROGA FINO AL 31/12/2025 ID SINTEL 204751 380</t>
+          <t>ID SINTEL 205562595 -”, AFFIDAMENTO DIRETTO, AI SENSI EX ART. 50 COMMA 1 LETT. B) DEL D. LGS 36/2023, DI N. 4 CORSI DI AGGIORNAMENTO PER ADDETTI ANTINCENDIO LIVELLO 3 (AGG3), COME DA D.M. 02/09/2021, EVENTUALMENTE RINNOVABILE PER ULTERIORI 4 CORSI. CIG: B812D9A7AA.</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
           <t>Avviso</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
-      <c r="F85" t="inlineStr"/>
+      <c r="E85" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato, Economato e Gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F85" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span style="font-size: 12pt;"&gt;&lt;span style="font-family: Calibri,sans-serif;"&gt;In calce il link in cui è possibile visionare la documentazione di gara inerente la procedura pubblicata su Sintel:&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
+&lt;p style="margin-left: 24px; margin-right: -26px; text-align: justify;"&gt;&lt;a href="https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=205562595" rel="nofollow noopener noreferrer"&gt;&lt;span style="font-size: 12pt;"&gt;https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=205562595&lt;/span&gt;&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="G85" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H85" t="inlineStr">
         <is>
-          <t>204751380</t>
+          <t>205562595</t>
         </is>
       </c>
       <c r="I85" t="inlineStr"/>
       <c r="J85" t="inlineStr">
         <is>
-          <t>B56CEAFEBA</t>
+          <t>B812D9A7AA</t>
         </is>
       </c>
       <c r="K85" t="inlineStr">
         <is>
-          <t>10/07/2025 00:00</t>
+          <t>28/10/2025 12:00</t>
         </is>
       </c>
       <c r="L85" t="inlineStr">
         <is>
-          <t>10/07/2030 00:00</t>
+          <t>01/01/2031 12:00</t>
         </is>
       </c>
       <c r="M85" t="inlineStr">
         <is>
-          <t>17/07/2025 00:00</t>
+          <t>11/08/2025 15:00</t>
         </is>
       </c>
       <c r="P85" t="n">
         <v>0</v>
       </c>
       <c r="Q85" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R85" t="inlineStr"/>
       <c r="S85" t="inlineStr"/>
       <c r="T85" t="inlineStr"/>
       <c r="U85" t="inlineStr"/>
     </row>
     <row r="86">
-      <c r="A86" t="inlineStr"/>
+      <c r="A86" t="inlineStr">
+        <is>
+          <t>B865BB8062</t>
+        </is>
+      </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>Procedura ai sensi dell’art. 76 cm 2 lett b e c del D.Lgs 36/2023, tramite piattaforma Sintel di Aria Spa, per la fornitura il servizio di supporto psicologico educativo e di inserimento socio-lavorativo di tossicodipendenti ed alcolisti presso il centro diurno “Il Pane e le Rose” per il periodo di 6 mesi eventualmente prorogabile di ulteriori 6 mesi. CIG B775A7ABAD</t>
+          <t>Affidamento ai sensi dell’art. 50 co 1 lett b) D.lgs 36/2023 del rinnovo del servizio di utilizzo del software “Limbus Contour” comprensivo di assistenza per il triennio 2026-2028 -  CIG: B865BB8062</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>Avviso</t>
+          <t>Asta</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
-      <c r="F86" t="inlineStr">
-[...5 lines deleted...]
-      </c>
+      <c r="F86" t="inlineStr"/>
       <c r="G86" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="H86" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H86" t="inlineStr"/>
       <c r="I86" t="inlineStr"/>
-      <c r="J86" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J86" t="inlineStr"/>
       <c r="K86" t="inlineStr">
         <is>
-          <t>30/06/2025 00:00</t>
+          <t>28/10/2025 00:00</t>
         </is>
       </c>
       <c r="L86" t="inlineStr">
         <is>
-          <t>30/06/2030 00:00</t>
-[...4 lines deleted...]
-          <t>21/07/2025 13:00</t>
+          <t>28/10/2030 00:00</t>
         </is>
       </c>
       <c r="P86" t="n">
-        <v>67000</v>
+        <v>0</v>
       </c>
       <c r="Q86" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R86" t="inlineStr"/>
       <c r="S86" t="inlineStr"/>
       <c r="T86" t="inlineStr"/>
       <c r="U86" t="inlineStr"/>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr"/>
       <c r="B87" t="inlineStr">
         <is>
-          <t>AVVISO DI AGGIUDICAZIONE PROCEDURA NEGOZIATA SENZA PUBBLICAZIONE DI UN BANDO AI SENSI DELL'ART. 76 COMMA 2, LET?. ?), P?. 2) DEL D.LGS. N. 36/2023 E S.M.I. PER LA FORNITURA DI SISTEMI ANALITICI COAGLULOMETRI, REAGENTI, MATERIALE DI CONSUMO, ASSISTENZA TECNICA E MANUTENZIONE PER ESECUZIONE DI ESAMI IN POINT OF CARE TESTING (POCT), PER LA DURATA DI 6 MESI, EVENTUALMENTE RINNOVABILE DI ULTERIORI 6 MESI. RICHIESTA PROROGA CONTRATTUALE FINO AL 31/12/2025 ID SINTEL 203990015</t>
+          <t>FORNITURA DI N. 25 FRIGORIFERI.</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>Avviso</t>
+          <t>Asta</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
-          <t>Aggiudicato</t>
-[...2 lines deleted...]
-      <c r="F87" t="inlineStr"/>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F87" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;&lt;span style="font-size:12pt"&gt;&lt;span style="font-size:13.5pt"&gt;&lt;span style="color:#212529"&gt;In calce il link in cui è possibile visionare la documentazione di gara inerente la procedura pubblicata su Sintel:&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;&lt;span style="font-size:13.5pt"&gt;&lt;span style="color:#212529"&gt;https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=209104994&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
+</t>
+        </is>
+      </c>
       <c r="G87" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H87" t="inlineStr">
         <is>
-          <t>203990015</t>
+          <t>209104994</t>
         </is>
       </c>
       <c r="I87" t="inlineStr"/>
       <c r="J87" t="inlineStr">
         <is>
-          <t>B604DF9BB6</t>
+          <t>BA098505C1</t>
         </is>
       </c>
       <c r="K87" t="inlineStr">
         <is>
-          <t>25/06/2025 00:00</t>
+          <t>23/10/2025 00:00</t>
         </is>
       </c>
       <c r="L87" t="inlineStr">
         <is>
-          <t>25/06/2030 00:00</t>
+          <t>23/10/2030 00:00</t>
         </is>
       </c>
       <c r="M87" t="inlineStr">
         <is>
-          <t>30/06/2025 00:00</t>
+          <t>31/10/2025 12:00</t>
         </is>
       </c>
       <c r="P87" t="n">
-        <v>0</v>
+        <v>5625</v>
       </c>
       <c r="Q87" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R87" t="inlineStr"/>
       <c r="S87" t="inlineStr"/>
       <c r="T87" t="inlineStr"/>
       <c r="U87" t="inlineStr"/>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr"/>
       <c r="B88" t="inlineStr">
         <is>
-          <t>AVVISO AGGIUDICAZIONE PROCEDURA NEGOZIATA SENZA PUBBLICAZIONE DI UN BANDO AI SENSI DELL'ART. 76 ?OMMA 2, LE??. B), ??. 2) DEL D.LGS. N. 36/2023 E S.M.I. PER LA FORNITURA IN NOLEGGIO DI SISTEMI DIAGNOSTICI PER IL DOSAGGIO DELL'ORMONE ANTI-MULLERIANO (AMH) PER LA UOC MEDICINA DI LABORATORIO, PER LA DURATA DI 6 MESI, EVENTUALMENTE RINNOVABILE DI ULTERIORI 6 MESI. RICHIESTA PROROGA CONTRATTUALE FINO AL 31/12/2025 ID SINTEL 203982214</t>
+          <t>FORNITURA DI N. 1 TROMBOELASTOGRAFO PORTATILE.</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>Avviso</t>
+          <t>Asta</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
-          <t>Aggiudicato</t>
-[...2 lines deleted...]
-      <c r="F88" t="inlineStr"/>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F88" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;&lt;span style="font-size:12pt"&gt;&lt;span style="font-size:13.5pt"&gt;&lt;span style="color:#212529"&gt;In calce il link in cui è possibile visionare la documentazione di gara inerente la procedura pubblicata su Sintel:&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;&lt;span style="font-size:13.5pt"&gt;&lt;span style="color:#212529"&gt;https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=209102046&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
+</t>
+        </is>
+      </c>
       <c r="G88" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H88" t="inlineStr">
         <is>
-          <t>203982214</t>
+          <t>209102046</t>
         </is>
       </c>
       <c r="I88" t="inlineStr"/>
       <c r="J88" t="inlineStr">
         <is>
-          <t>B526A2D599</t>
+          <t>B8C2A41AA4</t>
         </is>
       </c>
       <c r="K88" t="inlineStr">
         <is>
-          <t>25/06/2025 00:00</t>
+          <t>23/10/2025 00:00</t>
         </is>
       </c>
       <c r="L88" t="inlineStr">
         <is>
-          <t>25/06/2030 00:00</t>
+          <t>23/10/2030 00:00</t>
         </is>
       </c>
       <c r="M88" t="inlineStr">
         <is>
-          <t>30/06/2025 00:00</t>
+          <t>12/11/2025 15:00</t>
         </is>
       </c>
       <c r="P88" t="n">
-        <v>0</v>
+        <v>71998.39999999999</v>
       </c>
       <c r="Q88" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R88" t="inlineStr"/>
       <c r="S88" t="inlineStr"/>
       <c r="T88" t="inlineStr"/>
       <c r="U88" t="inlineStr"/>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr"/>
       <c r="B89" t="inlineStr">
         <is>
-          <t>AVVISO DI AGGIUDICAZIONE PROCEDURA NEGOZIATA SENZA PUBBLICAZIONE DI UN BANDO AI SENSI DELL'ART. 76 COMMA 2, LETT. B), PT. 2) DEL D.LGS. N. 36/2023 E S.M.I. PER LA FORNITURA IN NOLEGGIO DI SISTEMI ANALITICI, PER L'ESECUZIONE DEI TEST DI CONFERMA IN VIROLOGIA, PER HIV E HCV, COMPRENSIVO DEL MATERIALE DI CONSUMO E DELL'ASSISTENZA TECNICA, PER LA UOSD MICROBIOLOGIA, PER LA DURATA DI 6 MESI, EVENTUALMENTE RINNOVABILE DI ULTERIORI 6 MESI. RICHIESTA PROROGA DAL 01/07/2025 AL 31/12/2025 ID SINTEL 203937776</t>
+          <t>FORNITURA DI N. 30 ARMADI PER MEDICINALI CON MOBILETTO PER STUPEFACENTI.</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>Avviso</t>
+          <t>Asta</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
-          <t>Aggiudicato</t>
-[...2 lines deleted...]
-      <c r="F89" t="inlineStr"/>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F89" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;&lt;span style="font-size:12pt"&gt;&lt;span style="font-size:13.5pt"&gt;&lt;span style="color:#212529"&gt;In calce il link in cui è possibile visionare la documentazione di gara inerente la procedura pubblicata su Sintel:&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;&lt;span style="font-size:13.5pt"&gt;&lt;span style="color:#212529"&gt;https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=209046867&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
+</t>
+        </is>
+      </c>
       <c r="G89" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H89" t="inlineStr">
         <is>
-          <t>203937776</t>
+          <t>209046867</t>
         </is>
       </c>
       <c r="I89" t="inlineStr"/>
       <c r="J89" t="inlineStr">
         <is>
-          <t>B80F49ADF5</t>
+          <t>B97D79167A</t>
         </is>
       </c>
       <c r="K89" t="inlineStr">
         <is>
-          <t>25/06/2025 00:00</t>
+          <t>22/10/2025 00:00</t>
         </is>
       </c>
       <c r="L89" t="inlineStr">
         <is>
-          <t>25/06/2030 00:00</t>
+          <t>22/10/2030 00:00</t>
         </is>
       </c>
       <c r="M89" t="inlineStr">
         <is>
-          <t>30/06/2025 00:00</t>
+          <t>29/10/2025 18:00</t>
         </is>
       </c>
       <c r="P89" t="n">
-        <v>0</v>
+        <v>28377</v>
       </c>
       <c r="Q89" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R89" t="inlineStr"/>
       <c r="S89" t="inlineStr"/>
       <c r="T89" t="inlineStr"/>
       <c r="U89" t="inlineStr"/>
     </row>
     <row r="90">
-      <c r="A90" t="inlineStr"/>
+      <c r="A90" t="inlineStr">
+        <is>
+          <t>Z0848-25</t>
+        </is>
+      </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>AVVISO DI AGGIUDICAZIONE PROCEDURA NEGOZIATA SENZA PUBBLICAZIONE DI UN BANDO AI SENSI DELL'ART. 76 COMMA 2, LETT. B), PT. 2) DEL D.LGS. N. 36/2023 E S.M.I. PER FORNITURA DI REAGENTI PER L'ESECUZIONE DI TEST RENINA E ALDOSTERONE, DA ESEGUIRE SU STRUMENTAZIONE MAGLUMI 800, COMPRENSIVA DI ASSISTENZA TECNICA DELLA STRUMENTAZIONE STESSA, PER LA UOC MEDICINA DI LABORATORIO, PER LA DURATA DI 6 MESI, EVENTUALMENTE RINNOVABILE DI ULTERIORI 6 MESI. RICHIESTA PROROGA CONTRATTUALE FINO AL 31/12/2025 ID SINTEL 203999520</t>
+          <t>FORNITURA DI DISPOSITIVI MEDICI PER LASER AD OLMIO, PER IL PERIODO DI 12 MESI.</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
           <t>Avviso</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
-      <c r="F90" t="inlineStr"/>
+      <c r="E90" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato, Economato e Gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F90" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span style="font-size: 12pt;"&gt;&lt;span style="font-size: 13.5pt;"&gt;&lt;span style="color: #212529;"&gt;In calce il link in cui è possibile visionare la documentazione di gara inerente la procedura pubblicata su Sintel:&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;&lt;span style="font-size: 13.5pt;"&gt;&lt;span style="color: #212529;"&gt;https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=208606820&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="G90" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H90" t="inlineStr">
         <is>
-          <t>203999520</t>
+          <t>209015976</t>
         </is>
       </c>
       <c r="I90" t="inlineStr"/>
       <c r="J90" t="inlineStr">
         <is>
-          <t>B7D8C5F468</t>
+          <t>B8A2FF6C42</t>
         </is>
       </c>
       <c r="K90" t="inlineStr">
         <is>
-          <t>25/06/2025 00:00</t>
+          <t>21/10/2025 00:00</t>
         </is>
       </c>
       <c r="L90" t="inlineStr">
         <is>
-          <t>25/06/2030 00:00</t>
+          <t>21/10/2030 00:00</t>
         </is>
       </c>
       <c r="M90" t="inlineStr">
         <is>
-          <t>30/06/2025 00:00</t>
+          <t>04/11/2025 15:00</t>
         </is>
       </c>
       <c r="P90" t="n">
-        <v>0</v>
+        <v>188260</v>
       </c>
       <c r="Q90" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R90" t="inlineStr"/>
       <c r="S90" t="inlineStr"/>
       <c r="T90" t="inlineStr"/>
       <c r="U90" t="inlineStr"/>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr"/>
       <c r="B91" t="inlineStr">
         <is>
-          <t>FORNITURA DI N. 30 POMPE PORTATILI PER INFUSIONI SOTTOCUTANEE DI TERAPIA FERROCHELANTE, COMPLETE DI MANUTENZIONE DI TIPO FULL RISK PER 48 MESI (4 ANNI), PER LA UOC MEDICINA TRANSFUSIONALE DELL'AZIENDA ULSS 5 POLESANA.</t>
+          <t>AVVISO DI AGGIUDICAZIONE AFFIDAMENTO DIRETTO AI SENSI DELL’ART. 50 COMMA 1, LETT. B) DEL D.LGS. N. 36/2023 E S.M.I. PER LA FORNITURA URGENTE DELLA FORNITURA DI PER LA DURATA DI 36 MESI DI DISPOSITIVI PER ATTIVITÀ DI SORVEGLIANZA DELL’INFLUENZA AVIARIA ID SINTEL 209004806</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t>Asta</t>
+          <t>Avviso</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
-          <t>Scaduto</t>
-[...8 lines deleted...]
-      </c>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="F91" t="inlineStr"/>
       <c r="G91" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H91" t="inlineStr">
         <is>
-          <t>203863710</t>
+          <t>209004806</t>
         </is>
       </c>
       <c r="I91" t="inlineStr"/>
       <c r="J91" t="inlineStr">
         <is>
-          <t>B7AB9261EC</t>
+          <t>B8BE24B854</t>
         </is>
       </c>
       <c r="K91" t="inlineStr">
         <is>
-          <t>20/06/2025 00:00</t>
+          <t>21/10/2025 00:00</t>
         </is>
       </c>
       <c r="L91" t="inlineStr">
         <is>
-          <t>20/06/2030 00:00</t>
+          <t>21/10/2030 00:00</t>
         </is>
       </c>
       <c r="M91" t="inlineStr">
         <is>
-          <t>04/07/2025 00:00</t>
+          <t>28/10/2025 00:00</t>
         </is>
       </c>
       <c r="P91" t="n">
         <v>0</v>
       </c>
       <c r="Q91" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R91" t="inlineStr"/>
       <c r="S91" t="inlineStr"/>
       <c r="T91" t="inlineStr"/>
       <c r="U91" t="inlineStr"/>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr"/>
       <c r="B92" t="inlineStr">
         <is>
-          <t>FORNITURA DEL RADIOFARMACO FLUOROMETILCOLINA (18F), AI SENSI DELL’ART. 50, COMMA 1, LETTERA B) DEL D. LGS. 36/2023, PER IL PERIODO DI 6 MESI.</t>
+          <t xml:space="preserve">Sostituzione sorgente esausta piana di CO57 (cobalto 57) destinata ai controlli delle apparecchiature di medicina nucleare e ritiro della sorgente esausta </t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span style="font-size:12pt"&gt;&lt;span style="font-size:13.5pt"&gt;&lt;span style="color:#212529"&gt;In calce il link in cui &amp;egrave; possibile visionare la documentazione di gara inerente la procedura pubblicata su Sintel:&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
-&lt;p&gt;&lt;span style="font-size:13.5pt"&gt;&lt;span style="color:#212529"&gt;https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=203125635&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
+          <t xml:space="preserve">&lt;p&gt;&lt;span style="font-size:12pt"&gt;&lt;span style="font-size:13.5pt"&gt;&lt;span style="color:#212529"&gt;In calce il link in cui è possibile visionare la documentazione di gara inerente la procedura pubblicata su Sintel:&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;&lt;span style="font-size:13.5pt"&gt;&lt;span style="color:#212529"&gt;https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=208817798&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
 </t>
         </is>
       </c>
       <c r="G92" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H92" t="inlineStr">
         <is>
-          <t>203125635</t>
+          <t>208817798</t>
         </is>
       </c>
       <c r="I92" t="inlineStr"/>
       <c r="J92" t="inlineStr">
         <is>
-          <t>B74C74C2C8</t>
+          <t>B9F585AB7A</t>
         </is>
       </c>
       <c r="K92" t="inlineStr">
         <is>
-          <t>17/06/2025 00:00</t>
+          <t>16/10/2025 00:00</t>
         </is>
       </c>
       <c r="L92" t="inlineStr">
         <is>
-          <t>17/06/2030 00:00</t>
+          <t>16/10/2030 00:00</t>
         </is>
       </c>
       <c r="M92" t="inlineStr">
         <is>
-          <t>30/06/2025 00:00</t>
+          <t>23/10/2025 18:00</t>
         </is>
       </c>
       <c r="P92" t="n">
-        <v>0</v>
+        <v>6900</v>
       </c>
       <c r="Q92" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R92" t="inlineStr"/>
       <c r="S92" t="inlineStr"/>
       <c r="T92" t="inlineStr"/>
       <c r="U92" t="inlineStr"/>
     </row>
     <row r="93">
-      <c r="A93" t="inlineStr"/>
+      <c r="A93" t="inlineStr">
+        <is>
+          <t>B8456FE5D1</t>
+        </is>
+      </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t xml:space="preserve">FORNITURA di n. 1 Colonna Artroscopica in modalità "Noleggio" per il periodo di 12 mesi e del relativo materiale di consumo, per la UOC Ortopedia del Presidio Ospedaliero di Rovigo dell'Azienda ULSS 5 Polesana </t>
+          <t>Affidamento ai sensi dell’art. 50 co 1 lett b) D.lgs 36/2023 del rinnovo canone di manutenzione e assistenza del sistema Myprenota in uso presso l’Azienda Ulss 5 Polesana dal 01/11/2025 al 31/12/2026. CIG: B8456FE5D1</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
-          <t>Scaduto</t>
-[...8 lines deleted...]
-      </c>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="F93" t="inlineStr"/>
       <c r="G93" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="H93" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H93" t="inlineStr"/>
       <c r="I93" t="inlineStr"/>
-      <c r="J93" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J93" t="inlineStr"/>
       <c r="K93" t="inlineStr">
         <is>
-          <t>17/06/2025 00:00</t>
+          <t>15/10/2025 00:00</t>
         </is>
       </c>
       <c r="L93" t="inlineStr">
         <is>
-          <t>17/06/2030 00:00</t>
-[...4 lines deleted...]
-          <t>01/07/2025 00:00</t>
+          <t>15/10/2030 00:00</t>
         </is>
       </c>
       <c r="P93" t="n">
         <v>0</v>
       </c>
       <c r="Q93" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R93" t="inlineStr"/>
       <c r="S93" t="inlineStr"/>
       <c r="T93" t="inlineStr"/>
       <c r="U93" t="inlineStr"/>
     </row>
     <row r="94">
-      <c r="A94" t="inlineStr"/>
+      <c r="A94" t="inlineStr">
+        <is>
+          <t>prov 2026</t>
+        </is>
+      </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>A171-10 Procedura negoziata per lavori di opere aggiuntive straordinarie per adeguamento pertinenze esterne Corte Guazzo</t>
+          <t>AFFIDAMENTO DIRETTO, AI SENSI DELL’ART 50 CM 1 LETT B) DEL DLGS 36/2023 DEL SERVIZIO DI ABBONAMENTO AL QUOTIDIANO E RIVISTA SPECIALIZZATA, IN MATERIA GIURIDICA E FISCALE, IN VERSIONE DIGITALE DA SETTEMBRE 2025 A SETTEMBRE 2026, PER 12 MESI. CIG: B8857CFA5B.</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t>Asta</t>
+          <t>Avviso</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
+      <c r="E94" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato, Economato e Gestione della Logistica</t>
+        </is>
+      </c>
       <c r="F94" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;In calce il link in cui &amp;egrave; possibile visionare la documentazione di gara inerente la procedura pubblicata su Sintel:&lt;/p&gt;
-[...1 lines deleted...]
-</t>
+          <t>&lt;p&gt;In calce il link da cui scaricare la documentazione di gara pubblicata sulla piattaforma Aria S.p.A.:&lt;/p&gt;
+&lt;p style="margin-left: -5px; text-align: justify;"&gt;&lt;span style="font-size: 12pt;"&gt;&lt;a style="color: #0563c1; text-decoration: underline;" href="https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=207020574" rel="nofollow noopener noreferrer"&gt;https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=207020574&lt;/a&gt;&lt;/span&gt;&lt;/p&gt;</t>
         </is>
       </c>
       <c r="G94" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="H94" t="inlineStr"/>
+      <c r="H94" t="inlineStr">
+        <is>
+          <t>207020574</t>
+        </is>
+      </c>
       <c r="I94" t="inlineStr"/>
       <c r="J94" t="inlineStr">
         <is>
-          <t>B73ABC5963</t>
+          <t>B8857CFA5B</t>
         </is>
       </c>
       <c r="K94" t="inlineStr">
         <is>
-          <t>12/06/2025 00:00</t>
+          <t>14/10/2025 00:00</t>
         </is>
       </c>
       <c r="L94" t="inlineStr">
         <is>
-          <t>12/06/2030 00:00</t>
+          <t>01/01/2031 00:00</t>
         </is>
       </c>
       <c r="M94" t="inlineStr">
         <is>
-          <t>20/06/2025 18:00</t>
-[...4 lines deleted...]
-          <t>30/07/2025</t>
+          <t>22/09/2025 13:00</t>
         </is>
       </c>
       <c r="P94" t="n">
         <v>0</v>
       </c>
       <c r="Q94" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
       <c r="R94" t="inlineStr"/>
       <c r="S94" t="inlineStr"/>
       <c r="T94" t="inlineStr"/>
       <c r="U94" t="inlineStr"/>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr"/>
       <c r="B95" t="inlineStr">
         <is>
-          <t>FORNITURA DEL FARMACO ESCLUSIVO LENZETTO CON PRINCIPIO ATTIVO ESTRADIOLO, AI SENSI DELL’ART. 76, COMMA 2, LETTERA B) DEL D. LGS. 36/2023, PER IL PERIODO DI 24 MESI.</t>
+          <t>FORNITURA MEDIANTE NOLEGGIO DI SISTEMI MOTORIZZATI PER ATTIVITA’ ORL E MAXILLO-FACCIALE CON RELATIVI DISPOSITIVI CONSUMABILI, PER IL PERIODO DI 24 MESI.</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span style="font-size:12pt"&gt;&lt;span style="font-size:13.5pt"&gt;&lt;span style="color:#212529"&gt;In calce il link in cui &amp;egrave; possibile visionare la documentazione di gara inerente la procedura pubblicata su Sintel:&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
-&lt;p&gt;&lt;span style="font-size:13.5pt"&gt;&lt;span style="color:#212529"&gt;https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=202444735&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
+          <t xml:space="preserve">&lt;p&gt;&lt;span style="font-size:12pt"&gt;&lt;span style="font-size:13.5pt"&gt;&lt;span style="color:#212529"&gt;In calce il link in cui è possibile visionare la documentazione di gara inerente la procedura pubblicata su Sintel:&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;&lt;span style="font-size:13.5pt"&gt;&lt;span style="color:#212529"&gt;https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=208606820&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
 </t>
         </is>
       </c>
       <c r="G95" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H95" t="inlineStr">
         <is>
-          <t>202444735</t>
+          <t>208606820</t>
         </is>
       </c>
       <c r="I95" t="inlineStr"/>
       <c r="J95" t="inlineStr">
         <is>
-          <t>B807FE6F80</t>
+          <t>B8A2FF6C42</t>
         </is>
       </c>
       <c r="K95" t="inlineStr">
         <is>
-          <t>05/06/2025 00:00</t>
+          <t>14/10/2025 00:00</t>
         </is>
       </c>
       <c r="L95" t="inlineStr">
         <is>
-          <t>05/06/2030 00:00</t>
+          <t>14/10/2030 00:00</t>
         </is>
       </c>
       <c r="M95" t="inlineStr">
         <is>
-          <t>16/06/2025 00:00</t>
+          <t>31/10/2025 12:00</t>
         </is>
       </c>
       <c r="P95" t="n">
-        <v>0</v>
+        <v>191420</v>
       </c>
       <c r="Q95" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R95" t="inlineStr"/>
       <c r="S95" t="inlineStr"/>
       <c r="T95" t="inlineStr"/>
       <c r="U95" t="inlineStr"/>
     </row>
     <row r="96">
-      <c r="A96" t="inlineStr"/>
+      <c r="A96" t="inlineStr">
+        <is>
+          <t>prov 2026</t>
+        </is>
+      </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>FORNITURA DEL FARMACO ZINCO OSSIDO UNGUENTO DERMATOLOGICO, AI SENSI DELL’ART. 50, COMMA 1, LETTERA B) DEL D. LGS. 36/2023, PER IL PERIODO DI 36 MESI.</t>
+          <t>206702517 - AFFIDAMENTO CON CONTRATTO PONTE EX ART. 76 CM 2 LETT. B) E C) D. LGS N. 36/2023, DEL SERVIZIO DI GESTIONE CENTRI DIURNI E DEI CENTRI SPERIMENTALI PER PERSONE CON DISABILITA’ PRESSO L’AZIENDA ULSS 5 POLESANA, PER IL PERIODO DI 12 MESI EVENTUALMENTE RINNOVABILI DI ULTERIORI 6 MESI – CIG: B6DF635AC9</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aggiudicato</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span style="font-size:12pt"&gt;&lt;span style="font-size:13.5pt"&gt;&lt;span style="color:#212529"&gt;In calce il link in cui &amp;egrave; possibile visionare la documentazione di gara inerente la procedura pubblicata su Sintel:&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
-[...1 lines deleted...]
-</t>
+          <t>&lt;p&gt;&lt;span style="font-size: 12pt;"&gt;&lt;span style="font-family: Calibri,sans-serif;"&gt;In calce il link in cui è possibile visionare la documentazione di gara inerente la procedura pubblicata su Sintel:&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;&lt;a href="https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=206702517" rel="nofollow noopener noreferrer"&gt;&lt;span style="font-size: 12pt;"&gt;&lt;span style="font-family: Calibri,sans-serif;"&gt;https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=206702517&lt;/span&gt;&lt;/span&gt;&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
       <c r="G96" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H96" t="inlineStr">
         <is>
-          <t>202378619</t>
+          <t>206702517</t>
         </is>
       </c>
       <c r="I96" t="inlineStr"/>
       <c r="J96" t="inlineStr">
         <is>
-          <t>B7EFA30601</t>
+          <t>B6DF635AC9</t>
         </is>
       </c>
       <c r="K96" t="inlineStr">
         <is>
-          <t>04/06/2025 00:00</t>
+          <t>06/10/2025 12:00</t>
         </is>
       </c>
       <c r="L96" t="inlineStr">
         <is>
-          <t>04/06/2030 00:00</t>
+          <t>01/01/2031 12:00</t>
         </is>
       </c>
       <c r="M96" t="inlineStr">
         <is>
-          <t>13/06/2025 00:00</t>
+          <t>09/09/2025 15:00</t>
         </is>
       </c>
       <c r="P96" t="n">
         <v>0</v>
       </c>
       <c r="Q96" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R96" t="inlineStr"/>
       <c r="S96" t="inlineStr"/>
       <c r="T96" t="inlineStr"/>
       <c r="U96" t="inlineStr"/>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
-          <t>B6293CCEA9</t>
+          <t>prov 2026</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>Affidamento ai sensi dell’art. 50 co 1 lett b) D.lgs 36/2023 della fornitura di n.1 NAS SYNOLOGY RackStation RS2423RP+ _CIG: B6293CCEA9</t>
+          <t>ID SINTEL 204473731 - AFFIDAMENTO DIRETTO AI SENSI DELL’ART. 50 CM 1 LETT.B) DEL D.LGS 36/2023, DELLA FORNITURA DI GAS METANO/GPL PER IL RIFORNIMENTO DEI VEICOLI DEL PARCO AUTO DELL’AZIENDA AULLS 5 POLESANA, PER 24 MESI. CIG B7C27B4F79</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
-      <c r="F97" t="inlineStr"/>
+      <c r="F97" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span style="font-size: 12pt;"&gt;&lt;span style="font-family: Calibri,sans-serif;"&gt;In calce il link in cui è possibile visionare la documentazione di gara inerente la procedura pubblicata su Sintel:&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;&lt;span style="font-size: 12pt;"&gt;&lt;span style="font-family: Calibri,sans-serif;"&gt;&lt;a href="https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=204473731" rel="nofollow noopener noreferrer"&gt;https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=204473731&lt;/a&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="G97" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="H97" t="inlineStr"/>
+      <c r="H97" t="inlineStr">
+        <is>
+          <t>204473731</t>
+        </is>
+      </c>
       <c r="I97" t="inlineStr"/>
-      <c r="J97" t="inlineStr"/>
+      <c r="J97" t="inlineStr">
+        <is>
+          <t>B7C27B4F79</t>
+        </is>
+      </c>
       <c r="K97" t="inlineStr">
         <is>
-          <t>03/06/2025 00:00</t>
+          <t>06/10/2025 12:00</t>
         </is>
       </c>
       <c r="L97" t="inlineStr">
         <is>
-          <t>03/06/2030 00:00</t>
+          <t>01/01/2031 12:00</t>
+        </is>
+      </c>
+      <c r="M97" t="inlineStr">
+        <is>
+          <t>17/07/2025 13:00</t>
         </is>
       </c>
       <c r="P97" t="n">
         <v>0</v>
       </c>
       <c r="Q97" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R97" t="inlineStr"/>
       <c r="S97" t="inlineStr"/>
       <c r="T97" t="inlineStr"/>
       <c r="U97" t="inlineStr"/>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
-          <t>B6A4C808C9</t>
+          <t>prov 2026</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>Affidamento ai sensi dell’art. 50 co 1 lett b) D.lgs 36/2023 del rinnovo del servizio di assistenza e manutenzione software Data Protection Manager (DPM) versione on premise anno 2025 - CIG B6A4C808C9</t>
+          <t>ID SINTEL 203179879 - AFFIDAMENTO DIRETTO AI SENSI DELL’ART. 50 CM 1 LETT.B) DEL D.LGS 36/2023, DELLA FORNITURA DI GAS METANO/GPL PER IL RIFORNIMENTO DEI VEICOLI DEL PARCO AUTO DELL’AZIENDA AULLS 5 POLESANA, PER 24 MESI- NUMERO 6 LOTTI. LOTTO 1 CIG: B75C985A58</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
-          <t>Asta</t>
+          <t>Avviso</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
-      <c r="F98" t="inlineStr"/>
+      <c r="E98" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato, Economato e Gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F98" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span style="font-size: 12pt;"&gt;&lt;span style="font-family: Calibri,sans-serif;"&gt;In calce il link in cui è possibile visionare la documentazione di gara inerente la procedura pubblicata su Sintel:&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;&lt;span style="font-size: 12pt;"&gt;&lt;span style="font-family: Calibri,sans-serif;"&gt;&lt;a href="https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=203179879" rel="nofollow noopener noreferrer"&gt;https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=203179879&lt;/a&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="G98" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="H98" t="inlineStr"/>
+      <c r="H98" t="inlineStr">
+        <is>
+          <t>203179879</t>
+        </is>
+      </c>
       <c r="I98" t="inlineStr"/>
-      <c r="J98" t="inlineStr"/>
+      <c r="J98" t="inlineStr">
+        <is>
+          <t>B75C985A58</t>
+        </is>
+      </c>
       <c r="K98" t="inlineStr">
         <is>
-          <t>03/06/2025 00:00</t>
+          <t>06/10/2025 12:00</t>
         </is>
       </c>
       <c r="L98" t="inlineStr">
         <is>
-          <t>03/06/2030 00:00</t>
+          <t>01/01/2031 12:00</t>
+        </is>
+      </c>
+      <c r="M98" t="inlineStr">
+        <is>
+          <t>24/07/2025 13:00</t>
         </is>
       </c>
       <c r="P98" t="n">
         <v>0</v>
       </c>
       <c r="Q98" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R98" t="inlineStr"/>
       <c r="S98" t="inlineStr"/>
       <c r="T98" t="inlineStr"/>
       <c r="U98" t="inlineStr"/>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
-          <t>B65BCA6AEF</t>
+          <t>PROV 2025</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>Affidamento ai sensi dell’art. 50 co 1 lett b) D.lgs 36/2023 della fornitura di materiale informatico- CIG: B65BCA6AEF</t>
+          <t>ID SINTEL 202410404 - AFFIDAMENTO CON CONTRATTO PONTE EX ART. 76 CM 2 LETT. B) D. LGS N. 36/2023 DEL SERVIZIO DI TRASPORTO PAZIENTI EMODIALIZZATI PER IL PERIODO DI TRE MESI PER IL DISTRETTO 1 (CENTRI DIALISI DI ROVIGO E DI TRECENTA) E PER IL DISTRETTO 2 (CENTRO DIALISI DI ADRIA) IN ATTESA DELLE DETERMINAZIONI DELLA CRITE SUL RINNOVO DI 12 MESI. CIG: B723EC329E</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
-          <t>Asta</t>
+          <t>Avviso</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
-      <c r="F99" t="inlineStr"/>
+      <c r="E99" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato, Economato e Gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F99" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span style="font-size: 12pt;"&gt;&lt;span style="font-family: Calibri,sans-serif;"&gt;In calce il link in cui è possibile visionare la documentazione di gara inerente la procedura pubblicata su Sintel:&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;&lt;a href="https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=202410404" rel="nofollow noopener noreferrer"&gt;&lt;span style="font-size: 12pt;"&gt;&lt;span style="font-family: Calibri,sans-serif;"&gt;https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=202410404&lt;/span&gt;&lt;/span&gt;&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="G99" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="H99" t="inlineStr"/>
+      <c r="H99" t="inlineStr">
+        <is>
+          <t>202410404</t>
+        </is>
+      </c>
       <c r="I99" t="inlineStr"/>
-      <c r="J99" t="inlineStr"/>
+      <c r="J99" t="inlineStr">
+        <is>
+          <t>B723EC329E</t>
+        </is>
+      </c>
       <c r="K99" t="inlineStr">
         <is>
-          <t>28/05/2025 00:00</t>
+          <t>06/10/2025 12:00</t>
         </is>
       </c>
       <c r="L99" t="inlineStr">
         <is>
-          <t>28/05/2030 00:00</t>
+          <t>01/01/2031 12:00</t>
+        </is>
+      </c>
+      <c r="M99" t="inlineStr">
+        <is>
+          <t>11/06/2025 15:00</t>
         </is>
       </c>
       <c r="P99" t="n">
         <v>0</v>
       </c>
       <c r="Q99" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R99" t="inlineStr"/>
       <c r="S99" t="inlineStr"/>
       <c r="T99" t="inlineStr"/>
       <c r="U99" t="inlineStr"/>
     </row>
     <row r="100">
-      <c r="A100" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="A100" t="inlineStr"/>
       <c r="B100" t="inlineStr">
         <is>
-          <t>Affidamento ai sensi dell’art. 50 co 1 lett b) D.lgs 36/2023 del servizio di manutenzione e assistenza del software Clinika per analisi appropriatezza prescrittiva e del software Bond per la verifica dell’inappropriatezza prescrittiva della Ditta Artexe in uso presso l’Azienda Ulss 5 Polesana per il triennio 2025-2027 - CIG B6995BD6EF</t>
+          <t>FORNITURA MEDIANTE NOLEGGIO DI N. 1 MONITOR PER DIALISI DOMICILIARE PER 30 MESI, COMPRENSIVO DI ASSISTENZA FULL RISK E DISPOSITIVI CONSUMABILI DEDICATI.</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
-          <t>Aggiudicato</t>
-[...2 lines deleted...]
-      <c r="F100" t="inlineStr"/>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F100" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;&lt;span style="font-size:12pt"&gt;&lt;span style="font-size:13.5pt"&gt;&lt;span style="color:#212529"&gt;In calce il link in cui è possibile visionare la documentazione di gara inerente la procedura pubblicata su Sintel:&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;&lt;span style="font-size:13.5pt"&gt;&lt;span style="color:#212529"&gt;https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=207974757&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
+</t>
+        </is>
+      </c>
       <c r="G100" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="H100" t="inlineStr"/>
+      <c r="H100" t="inlineStr">
+        <is>
+          <t>207974757</t>
+        </is>
+      </c>
       <c r="I100" t="inlineStr"/>
-      <c r="J100" t="inlineStr"/>
+      <c r="J100" t="inlineStr">
+        <is>
+          <t>B8751A73CA</t>
+        </is>
+      </c>
       <c r="K100" t="inlineStr">
         <is>
-          <t>28/05/2025 00:00</t>
+          <t>01/10/2025 00:00</t>
         </is>
       </c>
       <c r="L100" t="inlineStr">
         <is>
-          <t>28/05/2030 00:00</t>
+          <t>01/10/2030 00:00</t>
+        </is>
+      </c>
+      <c r="M100" t="inlineStr">
+        <is>
+          <t>20/10/2025 18:00</t>
         </is>
       </c>
       <c r="P100" t="n">
-        <v>0</v>
+        <v>81429.35000000001</v>
       </c>
       <c r="Q100" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R100" t="inlineStr"/>
       <c r="S100" t="inlineStr"/>
       <c r="T100" t="inlineStr"/>
       <c r="U100" t="inlineStr"/>
     </row>
     <row r="101">
-      <c r="A101" t="inlineStr"/>
+      <c r="A101" t="inlineStr">
+        <is>
+          <t>CED</t>
+        </is>
+      </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>FORNITURA IN NOLEGGIO DI BOMBOLE IN ALLUMINIO CON VALVOLA RIDUTTRICE INTEGRATA CON MANOMETRO DIGITALE CONTENENTI OSSIGENO GAS MEDICINALE, CON RELATIVI SERVIZI CONNESSI, PER IL PERIODO DI 36 MESI.</t>
+          <t>Affidamento ai sensi dell’art. 50 co 1 lett b) D.lgs 36/2023 del servizio di manutenzione e assistenza fonia di telecomunicazioni dell’Azienda Ulss5 Polesana per il periodo dal 01/08/2025 al 31/12/2025 - CIG B816F1943C</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="E101" t="inlineStr">
+        <is>
+          <t>UOC Sistemi Informativi</t>
         </is>
       </c>
       <c r="F101" t="inlineStr"/>
       <c r="G101" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="H101" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H101" t="inlineStr"/>
       <c r="I101" t="inlineStr"/>
       <c r="J101" t="inlineStr">
         <is>
-          <t>B860E74D65</t>
+          <t>B816F1943C</t>
         </is>
       </c>
       <c r="K101" t="inlineStr">
         <is>
-          <t>27/05/2025 00:00</t>
+          <t>29/09/2025 00:00</t>
         </is>
       </c>
       <c r="L101" t="inlineStr">
         <is>
-          <t>27/05/2030 00:00</t>
+          <t>29/09/2030 00:00</t>
         </is>
       </c>
       <c r="M101" t="inlineStr">
         <is>
-          <t>25/06/2025 00:00</t>
+          <t>07/10/2026 12:00</t>
         </is>
       </c>
       <c r="P101" t="n">
         <v>0</v>
       </c>
       <c r="Q101" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R101" t="inlineStr"/>
       <c r="S101" t="inlineStr"/>
       <c r="T101" t="inlineStr"/>
       <c r="U101" t="inlineStr"/>
     </row>
     <row r="102">
-      <c r="A102" t="inlineStr"/>
+      <c r="A102" t="inlineStr">
+        <is>
+          <t>B76EA68FEF</t>
+        </is>
+      </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>FORNITURA DI FARMACI IN CONCORRENZA, SUDDIVISA IN 5 LOTTI, PER LA DURATA DI 24 MESI.</t>
+          <t>Affidamento ai sensi dell’art. 50 co 1 lett b) D.lgs 36/2023 dell’attivazione del nuovo sistema MyPrenota con nuove funzionalità, di nuovi moduli per lo sportello del cittadino e della gestione degli ambulatori tramite l’infrastruttura WebQuality comprensivo di giornate di assistenza e manutenzione, in uso presso l’Azienda Ulss 5 Polesana-CIG B76EA68FEF</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
-          <t>Scaduto</t>
-[...7 lines deleted...]
-      </c>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="F102" t="inlineStr"/>
       <c r="G102" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="H102" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H102" t="inlineStr"/>
       <c r="I102" t="inlineStr"/>
       <c r="J102" t="inlineStr"/>
       <c r="K102" t="inlineStr">
         <is>
-          <t>21/05/2025 00:00</t>
+          <t>29/09/2025 00:00</t>
         </is>
       </c>
       <c r="L102" t="inlineStr">
         <is>
-          <t>21/05/2030 00:00</t>
-[...4 lines deleted...]
-          <t>12/06/2025 00:00</t>
+          <t>29/09/2030 00:00</t>
         </is>
       </c>
       <c r="P102" t="n">
         <v>0</v>
       </c>
       <c r="Q102" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R102" t="inlineStr"/>
       <c r="S102" t="inlineStr"/>
       <c r="T102" t="inlineStr"/>
       <c r="U102" t="inlineStr"/>
     </row>
     <row r="103">
-      <c r="A103" t="inlineStr"/>
+      <c r="A103" t="inlineStr">
+        <is>
+          <t>B753BD7F63</t>
+        </is>
+      </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t>ID SINTEL 201794802 PROCEDURA DI GARA SOTTOSOGLIA TELEMATICA AI SENSI ART. 36, COMMA 2 LETTERA B) DEL D.LGS 50/2016 E S.M.I. TRAMITE PIATTAFORMA ELETTRONICA SINTEL PER FORNITURA DI “AGHI NERIA PER TERAPIA FERROCHELANTE, SIRINGHE E FILTRI PER TALASSEMICI” PER IL PERIODO DI 36 MESI.</t>
+          <t>Affidamento ai sensi dell’art. 50 co 1 lett b) D.lgs 36/2023 della fornitura di ottiche per collegamento di Switch Cisco presso l’Azienda Ulss 5 Polesana - CIG B753BD7F63</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
-          <t>Scaduto</t>
-[...8 lines deleted...]
-      </c>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="F103" t="inlineStr"/>
       <c r="G103" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="H103" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H103" t="inlineStr"/>
       <c r="I103" t="inlineStr"/>
       <c r="J103" t="inlineStr"/>
       <c r="K103" t="inlineStr">
         <is>
-          <t>20/05/2025 00:00</t>
+          <t>29/09/2025 00:00</t>
         </is>
       </c>
       <c r="L103" t="inlineStr">
         <is>
-          <t>20/05/2030 00:00</t>
-[...4 lines deleted...]
-          <t>04/06/2025 00:00</t>
+          <t>29/09/2030 00:00</t>
         </is>
       </c>
       <c r="P103" t="n">
         <v>0</v>
       </c>
       <c r="Q103" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R103" t="inlineStr"/>
       <c r="S103" t="inlineStr"/>
       <c r="T103" t="inlineStr"/>
       <c r="U103" t="inlineStr"/>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr"/>
       <c r="B104" t="inlineStr">
         <is>
-          <t>FORNITURA DI FARMACI ESCLUSIVI, SUDDIVISA IN 4 LOTTI, PER LA DURATA DI 24 MESI.</t>
+          <t>AVVISO DI AGGIUDICAZIONE - AFFIDAMENTO DIRETTO AI SENSI DELL’ART. 50 COMMA 1, LETT. B) DEL D.LGS. N. 36/2023 E S.M.I. DELLA FORNITURA ENDOKIT MONOPAZIENTE, PER LA UOC GASTROENTEROLOGIA DELL’AZIENDA ULSS 5 POLESANA. ID SINTEL 207361479</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
-          <t>Asta</t>
+          <t>Avviso</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
-          <t>Scaduto</t>
-[...7 lines deleted...]
-      </c>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="F104" t="inlineStr"/>
       <c r="G104" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H104" t="inlineStr">
         <is>
-          <t>CONSIP SDAPA AS 5375789</t>
+          <t>207361479</t>
         </is>
       </c>
       <c r="I104" t="inlineStr"/>
-      <c r="J104" t="inlineStr"/>
+      <c r="J104" t="inlineStr">
+        <is>
+          <t>B9180E21C8</t>
+        </is>
+      </c>
       <c r="K104" t="inlineStr">
         <is>
-          <t>20/05/2025 00:00</t>
+          <t>23/09/2025 00:00</t>
         </is>
       </c>
       <c r="L104" t="inlineStr">
         <is>
-          <t>20/05/2030 00:00</t>
+          <t>23/09/2030 00:00</t>
         </is>
       </c>
       <c r="M104" t="inlineStr">
         <is>
-          <t>03/06/2025 00:00</t>
+          <t>06/10/2025 00:00</t>
         </is>
       </c>
       <c r="P104" t="n">
         <v>0</v>
       </c>
       <c r="Q104" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R104" t="inlineStr"/>
       <c r="S104" t="inlineStr"/>
       <c r="T104" t="inlineStr"/>
       <c r="U104" t="inlineStr"/>
     </row>
     <row r="105">
-      <c r="A105" t="inlineStr"/>
+      <c r="A105" t="inlineStr">
+        <is>
+          <t>B7F4BF5078</t>
+        </is>
+      </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t xml:space="preserve">Procedura, ai sensi dell’art. 50 c.1 lett. b) del D. Lgs 36/2023, per la fornitura di cinghie per addome monouso per UOC Ginecologia e Ostetricia del P.O. di Rovigo e del P.O di Adria </t>
+          <t>Affidamento ai sensi dell’art. 50 co 1 lett b) D.lgs 36/2023 del servizio di manutenzione e assistenza dell’applicativo EmMA utilizzato dall’Azienda Ulss 5 Polesana per la continuità assistenziale – anno 2025 - CIG: B7F4BF5078</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
-          <t>Scaduto</t>
-[...8 lines deleted...]
-      </c>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="F105" t="inlineStr"/>
       <c r="G105" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="H105" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H105" t="inlineStr"/>
       <c r="I105" t="inlineStr"/>
-      <c r="J105" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J105" t="inlineStr"/>
       <c r="K105" t="inlineStr">
         <is>
-          <t>14/05/2025 09:40</t>
+          <t>23/09/2025 00:00</t>
         </is>
       </c>
       <c r="L105" t="inlineStr">
         <is>
-          <t>14/05/2030 09:40</t>
-[...4 lines deleted...]
-          <t>21/05/2025 18:00</t>
+          <t>23/09/2030 00:00</t>
         </is>
       </c>
       <c r="P105" t="n">
-        <v>1250</v>
+        <v>0</v>
       </c>
       <c r="Q105" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R105" t="inlineStr"/>
       <c r="S105" t="inlineStr"/>
       <c r="T105" t="inlineStr"/>
       <c r="U105" t="inlineStr"/>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
-          <t>B63D0D9227</t>
+          <t>PROV 2025</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t>Affidamento ai sensi dell’art. 50 co 1 lett b) D.lgs 36/2023 del rinnovo del servizio di manutenzione e assistenza del sistema di Teleconsulto Neuroradiologico AOPD anno 2025 - CIG B63D0D9227</t>
+          <t>AFFIDAMENTO DIRETTO CON RICHIESTA DI PREVENTIVO, AI SENSI DELL’ART. 50, COMMA 1, LETT. B) DEL D.LGS 31 MARZO 2023, N. 36, PER IL SERVIZIO DI LAVAGGIO DELLE AUTOVETTURE, DEL PARCO AUTO DELL’AZIENDA ULSS 5 POLESANA, PER LA DURATA DI 12 MESI. IMPRESE DIVERSE. LOTTO 2 - ID SINTEL 198896404 - CIG B62D01E5D0</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
-          <t>Asta</t>
+          <t>Avviso</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="E106" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato, Economato e Gestione della Logistica</t>
         </is>
       </c>
       <c r="F106" t="inlineStr"/>
       <c r="G106" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="H106" t="inlineStr"/>
+      <c r="H106" t="inlineStr">
+        <is>
+          <t>198896404</t>
+        </is>
+      </c>
       <c r="I106" t="inlineStr"/>
-      <c r="J106" t="inlineStr"/>
+      <c r="J106" t="inlineStr">
+        <is>
+          <t>B62D01E5D0</t>
+        </is>
+      </c>
       <c r="K106" t="inlineStr">
         <is>
-          <t>14/05/2025 00:00</t>
+          <t>19/09/2025 12:00</t>
         </is>
       </c>
       <c r="L106" t="inlineStr">
         <is>
-          <t>14/05/2030 00:00</t>
-[...3 lines deleted...]
-        <v>0</v>
+          <t>01/01/2031 12:00</t>
+        </is>
+      </c>
+      <c r="M106" t="inlineStr">
+        <is>
+          <t>31/03/2025 15:00</t>
+        </is>
       </c>
       <c r="Q106" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R106" t="inlineStr"/>
       <c r="S106" t="inlineStr"/>
       <c r="T106" t="inlineStr"/>
       <c r="U106" t="inlineStr"/>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
-          <t>B6498496E4</t>
+          <t>prov 2025</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t>Affidamento ai sensi dell’art. 50 co 1 lett b) D.lgs 36/2023 del servizio di assistenza e manutenzione del sistema Dnlab “software di gestione del Laboratorio Unico” per il mantenimento del sistema ai fini della consultazione anno 2025 - CIG B6498496E4</t>
+          <t>ID SINTEL 195914010 - AFFIDAMENTO AI SENSI DELL’ART 50 CM 1 LETT. B) DEL D. LGS 36/2023, PER IL PERIODO DAL 16/01/2025 AL 30/06/2025, DEL SERVIZIO DI SUPPORTO PSICOLOGICO EDUCATIVO E INSERIMENTO SOCIO-LAVORATIVO DI TOSSICODIPENDENTI ED ALCOLISTI PRESSO IL CENTRO DIURNO “IL PANE E LE ROSE”. CIG B55BFD0715</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
-          <t>Asta</t>
+          <t>Avviso</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="F107" t="inlineStr"/>
       <c r="G107" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="H107" t="inlineStr"/>
+      <c r="H107" t="inlineStr">
+        <is>
+          <t>195914010</t>
+        </is>
+      </c>
       <c r="I107" t="inlineStr"/>
-      <c r="J107" t="inlineStr"/>
+      <c r="J107" t="inlineStr">
+        <is>
+          <t>B55BFD0715</t>
+        </is>
+      </c>
       <c r="K107" t="inlineStr">
         <is>
-          <t>14/05/2025 00:00</t>
+          <t>19/09/2025 12:00</t>
         </is>
       </c>
       <c r="L107" t="inlineStr">
         <is>
-          <t>14/05/2030 00:00</t>
+          <t>01/01/2031 12:00</t>
+        </is>
+      </c>
+      <c r="M107" t="inlineStr">
+        <is>
+          <t>03/02/2025 15:00</t>
         </is>
       </c>
       <c r="P107" t="n">
         <v>0</v>
       </c>
       <c r="Q107" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R107" t="inlineStr"/>
       <c r="S107" t="inlineStr"/>
       <c r="T107" t="inlineStr"/>
       <c r="U107" t="inlineStr"/>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
-          <t>B614299AAC</t>
+          <t>prov 2026</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
-          <t>Affidamento ai sensi dell’art. 50 co 1 lett b) D.lgs 36/2023 del rinnovo del servizio di manutenzione e assistenza applicativa su istanza webrainbow™ v6 (wrhc – protocollo) in Saas e assistenza su istanza webrainbow™ v3 (wr3 – delibere e determine) On Prem per il periodo dal 01/01/2025 al 30/06/2025 - CIG B614299AAC</t>
+          <t>ID SINTEL 202153818 - AFFIDAMENTO DIRETTO, PREVIA INDAGINE DI MERCATO, AI SENSI DELL’ART 50 COMMA 1 LETT. B) DEL DLGS 36/2023 PER IL PERIODO DI TRE ANNI DELLA POLIZZA INFORTUNI DELL'AZIENDA ULSS 5 CIG: B72A0D3F14</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
-      <c r="F108" t="inlineStr"/>
+      <c r="F108" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span style="font-size: 12pt;"&gt;&lt;span style="font-family: Calibri,sans-serif;"&gt;&lt;span style="font-size: 13.5pt;"&gt;&lt;span style="color: #212529;"&gt;In calce il link da cui scaricare la documentazione di gara pubblicata sulla piattaforma Aria S.p.A.:&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;&lt;a href="https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=202153818" rel="nofollow noopener noreferrer"&gt;&lt;span style="font-size: 12pt;"&gt;&lt;span style="font-family: Calibri,sans-serif;"&gt;&lt;span style="font-size: 13.5pt;"&gt;&lt;span style="color: #212529;"&gt;https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=202153818&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="G108" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="H108" t="inlineStr"/>
+      <c r="H108" t="inlineStr">
+        <is>
+          <t>202153818</t>
+        </is>
+      </c>
       <c r="I108" t="inlineStr"/>
-      <c r="J108" t="inlineStr"/>
+      <c r="J108" t="inlineStr">
+        <is>
+          <t>B72A0D3F14</t>
+        </is>
+      </c>
       <c r="K108" t="inlineStr">
         <is>
-          <t>14/05/2025 00:00</t>
+          <t>19/09/2025 12:00</t>
         </is>
       </c>
       <c r="L108" t="inlineStr">
         <is>
-          <t>14/05/2030 00:00</t>
+          <t>01/01/2031 12:00</t>
+        </is>
+      </c>
+      <c r="M108" t="inlineStr">
+        <is>
+          <t>25/06/2025 13:00</t>
         </is>
       </c>
       <c r="P108" t="n">
         <v>0</v>
       </c>
       <c r="Q108" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R108" t="inlineStr"/>
       <c r="S108" t="inlineStr"/>
       <c r="T108" t="inlineStr"/>
       <c r="U108" t="inlineStr"/>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
-          <t>B592A791F1</t>
+          <t>prov 2026</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
-          <t>Affidamento ai sensi dell’art. 50 co 1 lett b) D.lgs 36/2023 della fornitura di n° 1.000 smartcard ST JSIGN4 - CIG: B592A791F1</t>
+          <t>ID SINTEL 201531086 - AFFIDAMENTO DIRETTO, AI SENSI DELL’ART 50 COMMA 1 LETT. B) DEL DLGS 36/2023, DEL SERVIZIO CATERING IN OCCASIONE DELL’EVENTO FORMATIVO DEL 21 E 22 MAGGIO 2025, ORGANIZZATO DAL SERVIZIO IGIENE DEGLI ALIMENTI E DELLA NUTRIZIONE PRESSO LA CITTADELLA SOCIO SANITARIA-ROVIGO CIG: B6D692523B</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="F109" t="inlineStr"/>
       <c r="G109" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="H109" t="inlineStr"/>
+      <c r="H109" t="inlineStr">
+        <is>
+          <t xml:space="preserve"> 201531086</t>
+        </is>
+      </c>
       <c r="I109" t="inlineStr"/>
-      <c r="J109" t="inlineStr"/>
+      <c r="J109" t="inlineStr">
+        <is>
+          <t>B6D692523B</t>
+        </is>
+      </c>
       <c r="K109" t="inlineStr">
         <is>
-          <t>14/05/2025 00:00</t>
+          <t>19/09/2025 12:00</t>
         </is>
       </c>
       <c r="L109" t="inlineStr">
         <is>
-          <t>14/05/2030 00:00</t>
+          <t>01/01/2031 12:00</t>
+        </is>
+      </c>
+      <c r="M109" t="inlineStr">
+        <is>
+          <t>16/05/2025 15:00</t>
         </is>
       </c>
       <c r="P109" t="n">
         <v>0</v>
       </c>
       <c r="Q109" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R109" t="inlineStr"/>
       <c r="S109" t="inlineStr"/>
       <c r="T109" t="inlineStr"/>
       <c r="U109" t="inlineStr"/>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
-          <t>B64995540E</t>
+          <t>PROV 2025</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
-          <t>Affidamento ai sensi dell’art. 50 co 1 lett b) D.lgs 36/2023 della fornitura di n 4 licenze virtuali per il software "Galileo NT Line" di refertazione EEG per il Servizio di Neurologia – Azienda Ulss 5 Polesana - CIG: B64995540E</t>
+          <t>AFFIDAMENTO DIRETTO CON RICHIESTA DI PREVENTIVO, AI SENSI DELL’ART. 50, COMMA 1, LETT. B) DEL D.LGS 31 MARZO 2023, N. 36, PER IL SERVIZIO DI LAVAGGIO DELLE AUTOVETTURE, DEL PARCO AUTO DELL’AZIENDA ULSS 5 POLESANA, PER LA DURATA DI 12 MESI. IMPRESE DIVERSE. LOTTO 1 - ID SINTEL 198909365 -CIG B62CFBE697</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
-          <t>Asta</t>
+          <t>Avviso</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="E110" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato, Economato e Gestione della Logistica</t>
         </is>
       </c>
       <c r="F110" t="inlineStr"/>
       <c r="G110" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="H110" t="inlineStr"/>
+      <c r="H110" t="inlineStr">
+        <is>
+          <t>198896404</t>
+        </is>
+      </c>
       <c r="I110" t="inlineStr"/>
-      <c r="J110" t="inlineStr"/>
+      <c r="J110" t="inlineStr">
+        <is>
+          <t>B62CFBE697</t>
+        </is>
+      </c>
       <c r="K110" t="inlineStr">
         <is>
-          <t>14/05/2025 00:00</t>
+          <t>19/09/2025 12:00</t>
         </is>
       </c>
       <c r="L110" t="inlineStr">
         <is>
-          <t>14/05/2030 00:00</t>
+          <t>01/01/2031 12:00</t>
+        </is>
+      </c>
+      <c r="M110" t="inlineStr">
+        <is>
+          <t>31/03/2025 15:00</t>
         </is>
       </c>
       <c r="P110" t="n">
         <v>0</v>
       </c>
       <c r="Q110" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R110" t="inlineStr"/>
       <c r="S110" t="inlineStr"/>
       <c r="T110" t="inlineStr"/>
       <c r="U110" t="inlineStr"/>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
-          <t>B664428E06</t>
+          <t>prov 2025</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
-          <t>Affidamento ai sensi dell’art. 50 co 1 lett b) D.lgs 36/2023 del rinnovo del software Maintenance di n. 425 licenze Citrix per il periodo di 1 anno – Azienda Ulss 5 Polesana - CIG: B664428E06</t>
+          <t>ID SINTEL 196046568 - PROCEDURA NEGOZIATA SENZA PUBBLICAZIONE DI UN BANDO AI SENSI DELL’ART. 76 COMMA 2, LETT. B), DEL D.LGS. N. 36/2023 E S.M.I. PER DELLA FORNITURA DI PNEUMATICI NUOVI E SERVIZI GOMMISTA AUTOMEZZI PROPRIETÀ A. ULSS 5, PER LA DURATA DI 6 MESI. CIG B5608BC468</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
-          <t>Asta</t>
+          <t>Avviso</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="F111" t="inlineStr"/>
       <c r="G111" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="H111" t="inlineStr"/>
+      <c r="H111" t="inlineStr">
+        <is>
+          <t>196046568</t>
+        </is>
+      </c>
       <c r="I111" t="inlineStr"/>
-      <c r="J111" t="inlineStr"/>
+      <c r="J111" t="inlineStr">
+        <is>
+          <t>B5608BC468</t>
+        </is>
+      </c>
       <c r="K111" t="inlineStr">
         <is>
-          <t>14/05/2025 00:00</t>
+          <t>19/09/2025 10:00</t>
         </is>
       </c>
       <c r="L111" t="inlineStr">
         <is>
-          <t>14/05/2030 00:00</t>
+          <t>01/01/2031 10:00</t>
+        </is>
+      </c>
+      <c r="M111" t="inlineStr">
+        <is>
+          <t>03/02/2025 15:00</t>
         </is>
       </c>
       <c r="P111" t="n">
         <v>0</v>
       </c>
       <c r="Q111" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R111" t="inlineStr"/>
       <c r="S111" t="inlineStr"/>
       <c r="T111" t="inlineStr"/>
       <c r="U111" t="inlineStr"/>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr"/>
       <c r="B112" t="inlineStr">
         <is>
-          <t>A209-02-05 Affidamento diretto del servizio di Coordinatore della sicurezza in fase di esecuzione dei lavori delle Case di Comunità di Adria e Porto Tolle</t>
+          <t>Procedura, ai sensi dell’art. 50 c.1 lett. b) del D. Lgs 36/2023, per la fornitura di pipettatori e centrifuga da banco per provette per UOS PMA del P.O. di Trecenta</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
         <is>
-          <t>Aggiudicato</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="F112" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;In calce il link da cui poter scaricare la documentazione di gara inerente la procedura pubblicata su Sintel:&lt;/p&gt;
-&lt;p&gt;https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=201514851&lt;/p&gt;
+          <t xml:space="preserve">&lt;p&gt;&lt;span style="font-size:12pt"&gt;&lt;span style="font-size:13.5pt"&gt;&lt;span style="color:#212529"&gt;In calce il link in cui è possibile visionare la documentazione di gara inerente la procedura pubblicata su Sintel:&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;&lt;span style="font-size:13.5pt"&gt;&lt;span style="color:#212529"&gt;https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=207408703&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
 </t>
         </is>
       </c>
       <c r="G112" t="inlineStr">
         <is>
-          <t>Si</t>
+          <t>No</t>
         </is>
       </c>
       <c r="H112" t="inlineStr">
         <is>
-          <t>201514851</t>
-[...7 lines deleted...]
-      <c r="J112" t="inlineStr"/>
+          <t>207408703</t>
+        </is>
+      </c>
+      <c r="I112" t="inlineStr"/>
+      <c r="J112" t="inlineStr">
+        <is>
+          <t>B8A5C3C561</t>
+        </is>
+      </c>
       <c r="K112" t="inlineStr">
         <is>
-          <t>14/05/2025 00:00</t>
+          <t>18/09/2025 12:50</t>
         </is>
       </c>
       <c r="L112" t="inlineStr">
         <is>
-          <t>14/05/2030 00:00</t>
+          <t>18/09/2030 12:50</t>
         </is>
       </c>
       <c r="M112" t="inlineStr">
         <is>
-          <t>19/05/2025 12:00</t>
-[...4 lines deleted...]
-          <t>28/05/2025</t>
+          <t>25/09/2025 18:00</t>
         </is>
       </c>
       <c r="P112" t="n">
-        <v>0</v>
+        <v>3276</v>
       </c>
       <c r="Q112" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R112" t="inlineStr"/>
       <c r="S112" t="inlineStr"/>
       <c r="T112" t="inlineStr"/>
       <c r="U112" t="inlineStr"/>
     </row>
     <row r="113">
       <c r="A113" t="inlineStr">
         <is>
-          <t>B64DBC1433</t>
+          <t>PROV 2025</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
-          <t>Affidamento ai sensi dell’art. 50 co 1 lett b) D.lgs 36/2023 dell’avvio nuovo flusso per il monitoraggio ex-ante delle prestazioni ambulatoriali prenotate in regime istituzionale e ALPI - CIG B64DBC1433</t>
+          <t>ID SINTEL 199074212 - AFFIDAMENTO DIRETTO EX ART. 50 CO. 1 LETT. B) DEL D.LGS. 36/2023 DELLA FORNITURA DI BENZINA E GASOLIO. CIG B639522AE9</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
-          <t>Asta</t>
+          <t>Avviso</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
-      <c r="F113" t="inlineStr"/>
+      <c r="E113" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato, Economato e Gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F113" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span style="font-size: 12pt;"&gt;&lt;span style="font-family: Calibri,sans-serif;"&gt;In calce il link in cui è possibile visionare la documentazione di gara inerente la procedura pubblicata su Sintel:&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;&lt;a href="https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=199074212" rel="nofollow noopener noreferrer"&gt;&lt;span style="font-size: 12pt;"&gt;&lt;span style="font-family: Calibri,sans-serif;"&gt;https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=199074212&lt;/span&gt;&lt;/span&gt;&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="G113" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="H113" t="inlineStr"/>
+      <c r="H113" t="inlineStr">
+        <is>
+          <t>199074212</t>
+        </is>
+      </c>
       <c r="I113" t="inlineStr"/>
-      <c r="J113" t="inlineStr"/>
+      <c r="J113" t="inlineStr">
+        <is>
+          <t>B639522AE9</t>
+        </is>
+      </c>
       <c r="K113" t="inlineStr">
         <is>
-          <t>14/05/2025 00:00</t>
+          <t>18/09/2025 12:00</t>
         </is>
       </c>
       <c r="L113" t="inlineStr">
         <is>
-          <t>14/05/2030 00:00</t>
+          <t>01/01/2031 12:00</t>
+        </is>
+      </c>
+      <c r="M113" t="inlineStr">
+        <is>
+          <t>31/03/2025 15:00</t>
         </is>
       </c>
       <c r="P113" t="n">
         <v>0</v>
       </c>
       <c r="Q113" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R113" t="inlineStr"/>
       <c r="S113" t="inlineStr"/>
       <c r="T113" t="inlineStr"/>
       <c r="U113" t="inlineStr"/>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr">
         <is>
-          <t>B5F3069464</t>
+          <t>PROV 2025</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
-          <t>Affidamento ai sensi dell’art. 50 co 1 lett b) D.lgs 36/2023 del rinnovo del canone di manutenzione e assistenza software Metaclinic utilizzato nei centri di diabetologia di Adria e Rovigo dell’Azienda Ulss 5 Polesana – triennio 2025-2027 - CIG B5F3069464</t>
+          <t>ID SINTEL 199869555 - AFFIDAMENTO DIRETTO, AI SENSI DELL’ART 50 COMMA 1 LETT. B) DEL DLGS 36/2023 PER LA FORNITURA IN MODALITÀ NOLEGGIO DI UN LABORATORIO DI CUCINA PER LA PREPARAZIONE DI PASTI, PER N° 2 GIORNI, PERIODO GIUGNO 2025. CIG: B6779108E9</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
-          <t>Asta</t>
+          <t>Avviso</t>
         </is>
       </c>
       <c r="D114" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
-      <c r="F114" t="inlineStr"/>
+      <c r="E114" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato, Economato e Gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F114" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span style="font-size: 12pt;"&gt;&lt;span style="font-family: Calibri,sans-serif;"&gt;In calce il link in cui è possibile visionare la documentazione di gara inerente la procedura pubblicata su Sintel:&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;&lt;a href="https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=199869555" rel="nofollow noopener noreferrer"&gt;&lt;span style="font-size: 12pt;"&gt;&lt;span style="font-family: Calibri,sans-serif;"&gt;https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=199869555&lt;/span&gt;&lt;/span&gt;&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="G114" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="H114" t="inlineStr"/>
+      <c r="H114" t="inlineStr">
+        <is>
+          <t>199869555</t>
+        </is>
+      </c>
       <c r="I114" t="inlineStr"/>
-      <c r="J114" t="inlineStr"/>
+      <c r="J114" t="inlineStr">
+        <is>
+          <t>B6779108E9</t>
+        </is>
+      </c>
       <c r="K114" t="inlineStr">
         <is>
-          <t>14/05/2025 00:00</t>
+          <t>18/09/2025 12:00</t>
         </is>
       </c>
       <c r="L114" t="inlineStr">
         <is>
-          <t>14/05/2030 00:00</t>
+          <t>01/01/2031 12:00</t>
+        </is>
+      </c>
+      <c r="M114" t="inlineStr">
+        <is>
+          <t>28/04/2025 15:00</t>
         </is>
       </c>
       <c r="P114" t="n">
         <v>0</v>
       </c>
       <c r="Q114" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R114" t="inlineStr"/>
       <c r="S114" t="inlineStr"/>
       <c r="T114" t="inlineStr"/>
       <c r="U114" t="inlineStr"/>
     </row>
     <row r="115">
-      <c r="A115" t="inlineStr"/>
+      <c r="A115" t="inlineStr">
+        <is>
+          <t>PROV 2025</t>
+        </is>
+      </c>
       <c r="B115" t="inlineStr">
         <is>
-          <t>FORNITURA di carta termica per il periodo di 24 mesi per gli eliminacode dell'Azienda ULSS 5 Polesana</t>
+          <t>ID SINTEL 198486222 - AFFIDAMENTO CON CONTRATTO PONTE AI SENSI ART. 76 COMMA 2 LETT. B DEL D.LGS. 36/2023, PER IL PERIODO DI 12 MESI, 01/01/2025 – 31/12/2025, SERVIZIO INTERVENTI DOMICILIARI DI ASSISTENZA E SOSTEGNO ALLA PERSONA, INTERVENTI EDUCATIVI E DI INTEGRAZIONE SOCIALE DI CUI ALLA DGRV 1338/2013 ICDA, ICDP E DGRV 571 DEL 28/04/2017 ICDSLA CIG B611F3AA40</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
-          <t>Asta</t>
+          <t>Avviso</t>
         </is>
       </c>
       <c r="D115" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="E115" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato, Economato e Gestione della Logistica</t>
         </is>
       </c>
       <c r="F115" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span style="font-size:12pt"&gt;&lt;span style="font-size:13.5pt"&gt;&lt;span style="color:#212529"&gt;In calce il link in cui &amp;egrave; possibile visionare la documentazione di gara inerente la procedura pubblicata su Sintel:&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
-[...1 lines deleted...]
-</t>
+          <t>&lt;p&gt;&lt;span style="font-size: 12pt;"&gt;&lt;span style="font-family: Calibri,sans-serif;"&gt;In calce il link in cui è possibile visionare la documentazione di gara inerente la procedura pubblicata su Sintel:&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;&lt;a href="https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=198486222" rel="nofollow noopener noreferrer"&gt;&lt;span style="font-size: 12pt;"&gt;&lt;span style="font-family: Calibri,sans-serif;"&gt;https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=198486222&lt;/span&gt;&lt;/span&gt;&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
       <c r="G115" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H115" t="inlineStr">
         <is>
-          <t>201496939</t>
+          <t>198486222</t>
         </is>
       </c>
       <c r="I115" t="inlineStr"/>
       <c r="J115" t="inlineStr">
         <is>
-          <t>B6D640CD4C</t>
+          <t>B611F3AA40</t>
         </is>
       </c>
       <c r="K115" t="inlineStr">
         <is>
-          <t>13/05/2025 00:00</t>
+          <t>18/09/2025 12:00</t>
         </is>
       </c>
       <c r="L115" t="inlineStr">
         <is>
-          <t>13/05/2030 00:00</t>
+          <t>01/01/2031 12:00</t>
         </is>
       </c>
       <c r="M115" t="inlineStr">
         <is>
-          <t>26/05/2025 00:00</t>
+          <t>24/03/2025 15:00</t>
         </is>
       </c>
       <c r="P115" t="n">
         <v>0</v>
       </c>
       <c r="Q115" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R115" t="inlineStr"/>
       <c r="S115" t="inlineStr"/>
       <c r="T115" t="inlineStr"/>
       <c r="U115" t="inlineStr"/>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr"/>
       <c r="B116" t="inlineStr">
         <is>
-          <t>FORNITURA di Dispositivi/Kit per l'effettuazione di tatuaggi per centramento radioterapico per la U.O.C. Radioterapia dell'Azienda ULSS 5 Polesana</t>
+          <t>Affidamento diretto, ai sensi dell’art. 50 c.1 lett. b) del D.Lgs 36/2023, per la fornitura di un piano riscaldante per la UOS PMA del Presidio Ospedaliero di Trecenta dell'Azienda ULSS 5 Polesana.</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
       <c r="D116" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="F116" t="inlineStr"/>
+      <c r="F116" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;&lt;span style="font-size:12pt"&gt;&lt;span style="font-size:13.5pt"&gt;&lt;span style="color:#212529"&gt;In calce il link in cui è possibile visionare la documentazione di gara inerente la procedura pubblicata su Sintel:&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;&lt;span style="font-size:13.5pt"&gt;&lt;span style="color:#212529"&gt;https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=207404894&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
+</t>
+        </is>
+      </c>
       <c r="G116" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H116" t="inlineStr">
         <is>
-          <t>201472338</t>
+          <t>207404894</t>
         </is>
       </c>
       <c r="I116" t="inlineStr"/>
       <c r="J116" t="inlineStr">
         <is>
-          <t>B652F265F3</t>
+          <t>B868DFDC34</t>
         </is>
       </c>
       <c r="K116" t="inlineStr">
         <is>
-          <t>13/05/2025 00:00</t>
+          <t>18/09/2025 12:00</t>
         </is>
       </c>
       <c r="L116" t="inlineStr">
         <is>
-          <t>13/05/2030 00:00</t>
+          <t>18/09/2030 12:00</t>
         </is>
       </c>
       <c r="M116" t="inlineStr">
         <is>
-          <t>21/05/2025 00:00</t>
+          <t>25/09/2025 18:00</t>
         </is>
       </c>
       <c r="P116" t="n">
         <v>0</v>
       </c>
       <c r="Q116" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R116" t="inlineStr"/>
       <c r="S116" t="inlineStr"/>
       <c r="T116" t="inlineStr"/>
       <c r="U116" t="inlineStr"/>
     </row>
     <row r="117">
       <c r="A117" t="inlineStr">
         <is>
-          <t>B640EB2BF2</t>
+          <t>PROV 2025</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
-          <t>Affidamento ai sensi dell’art. 50 co 1 lett b) D.lgs 36/2023 del rinnovo del servizio di assistenza e manutenzione modulo Forms di webquality necessario per la gestione dei moduli dello sportello amministrativo online per il periodo dal 01.04.2025 al 31.12.2027 - CIG B640EB2BF2</t>
+          <t>ID SINTEL 200000077 - RINNOVO DEL CONTRATTO RELATIVO AL SERVIZIO DI ASSISTENZA ALLA SICUREZZA DEL TRASPORTO DI MERCI PERICOLOSE SU STRADA (ADR), PER LE ATTIVITÀ DI SUPPORTO IN MATERIA AMBIENTALE RELATIVAMENTE ALLA GESTIONE DEI RIFIUTI PERICOLOSI E NON PERICOLOSI, ALLA GESTIONE RENTRI DEI REGISTRI DI CARICO/ SCARICO RIFIUTI PERICOLOSI. IMPRESA EVOLUZIONE AMBIENTE CONSULENZA E FORMAZIONE SRL. CIG: B683346372</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
-          <t>Asta</t>
+          <t>Avviso</t>
         </is>
       </c>
       <c r="D117" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
-      <c r="F117" t="inlineStr"/>
+      <c r="F117" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span style="font-size: 12pt;"&gt;&lt;span style="font-family: Calibri,sans-serif;"&gt;&lt;span style="font-size: 13.5pt;"&gt;&lt;span style="color: #212529;"&gt;In calce il link da cui scaricare la documentazione di gara pubblicata sulla piattaforma Aria S.p.A.:&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;&lt;a href="https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=200000077" rel="nofollow noopener noreferrer"&gt;&lt;span style="font-size: 12pt;"&gt;&lt;span style="font-family: Calibri,sans-serif;"&gt;&lt;span style="font-size: 13.5pt;"&gt;&lt;span style="color: #212529;"&gt;https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=200000077&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="G117" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="H117" t="inlineStr"/>
+      <c r="H117" t="inlineStr">
+        <is>
+          <t>200000077</t>
+        </is>
+      </c>
       <c r="I117" t="inlineStr"/>
-      <c r="J117" t="inlineStr"/>
+      <c r="J117" t="inlineStr">
+        <is>
+          <t>B683346372</t>
+        </is>
+      </c>
       <c r="K117" t="inlineStr">
         <is>
-          <t>13/05/2025 00:00</t>
+          <t>18/09/2025 12:00</t>
         </is>
       </c>
       <c r="L117" t="inlineStr">
         <is>
-          <t>13/05/2030 00:00</t>
+          <t>01/01/2031 12:00</t>
+        </is>
+      </c>
+      <c r="M117" t="inlineStr">
+        <is>
+          <t>18/04/2025 15:00</t>
         </is>
       </c>
       <c r="P117" t="n">
         <v>0</v>
       </c>
       <c r="Q117" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R117" t="inlineStr"/>
       <c r="S117" t="inlineStr"/>
       <c r="T117" t="inlineStr"/>
       <c r="U117" t="inlineStr"/>
     </row>
     <row r="118">
       <c r="A118" t="inlineStr"/>
       <c r="B118" t="inlineStr">
         <is>
-          <t>FORNITURA di Giochi per la U.O.S. Neuropsichiatria Infantile dei Presidi Ospedalieri di Rovigo e Trecenta</t>
+          <t>FORNITURA DI INVOLUCRI PER STERILIZZAZIONE PER IL PERIODO DI 36 MESI.</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
       <c r="D118" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="F118" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span style="font-size:12pt"&gt;&lt;span style="font-size:13.5pt"&gt;&lt;span style="color:#212529"&gt;In calce il link in cui &amp;egrave; possibile visionare la documentazione di gara inerente la procedura pubblicata su Sintel:&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
-&lt;p&gt;&lt;span style="font-size:13.5pt"&gt;&lt;span style="color:#212529"&gt;https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=201366095&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
+          <t xml:space="preserve">&lt;p&gt;&lt;span style="font-size:12pt"&gt;&lt;span style="font-size:13.5pt"&gt;&lt;span style="color:#212529"&gt;In calce il link in cui è possibile visionare la documentazione di gara inerente la procedura pubblicata su Sintel:&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;&lt;span style="font-size:13.5pt"&gt;&lt;span style="color:#212529"&gt;https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=207164035&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
 </t>
         </is>
       </c>
       <c r="G118" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H118" t="inlineStr">
         <is>
-          <t>201366095</t>
+          <t>207164035</t>
         </is>
       </c>
       <c r="I118" t="inlineStr"/>
       <c r="J118" t="inlineStr">
         <is>
-          <t>B5FD20E911</t>
+          <t>B838917B51</t>
         </is>
       </c>
       <c r="K118" t="inlineStr">
         <is>
-          <t>12/05/2025 00:00</t>
+          <t>12/09/2025 00:00</t>
         </is>
       </c>
       <c r="L118" t="inlineStr">
         <is>
-          <t>12/05/2030 00:00</t>
+          <t>12/09/2030 00:00</t>
         </is>
       </c>
       <c r="M118" t="inlineStr">
         <is>
-          <t>19/05/2025 00:00</t>
+          <t>03/10/2025 12:00</t>
         </is>
       </c>
       <c r="P118" t="n">
-        <v>0</v>
+        <v>40035</v>
       </c>
       <c r="Q118" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R118" t="inlineStr"/>
       <c r="S118" t="inlineStr"/>
       <c r="T118" t="inlineStr"/>
       <c r="U118" t="inlineStr"/>
     </row>
     <row r="119">
       <c r="A119" t="inlineStr"/>
       <c r="B119" t="inlineStr">
         <is>
-          <t>FORNITURA DI “KIT INDUMENTI/TELERIA MONOUSO” PER IL PERIODO DI 36 MESI.</t>
+          <t>FORNITURA DI SOLUZIONE ANTICOAGULANTE</t>
         </is>
       </c>
       <c r="C119" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
       <c r="D119" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="F119" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span style="font-size:12pt"&gt;&lt;span style="font-size:13.5pt"&gt;&lt;span style="color:#212529"&gt;In calce il link in cui &amp;egrave; possibile visionare la documentazione di gara inerente la procedura pubblicata su Sintel:&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
-&lt;p&gt;&lt;span style="font-size:13.5pt"&gt;&lt;span style="color:#212529"&gt;https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=201251907&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
+          <t xml:space="preserve">&lt;p&gt;&lt;span style="font-size:12pt"&gt;&lt;span style="font-size:13.5pt"&gt;&lt;span style="color:#212529"&gt;In calce il link in cui è possibile visionare la documentazione di gara inerente la procedura pubblicata su Sintel:&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;&lt;span style="font-size:13.5pt"&gt;&lt;span style="color:#212529"&gt;https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=207103412&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
 </t>
         </is>
       </c>
       <c r="G119" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="H119" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H119" t="inlineStr"/>
       <c r="I119" t="inlineStr"/>
       <c r="J119" t="inlineStr">
         <is>
-          <t>B6C7C4F0C6</t>
+          <t>B85D422CC5</t>
         </is>
       </c>
       <c r="K119" t="inlineStr">
         <is>
-          <t>08/05/2025 00:00</t>
+          <t>11/09/2025 00:00</t>
         </is>
       </c>
       <c r="L119" t="inlineStr">
         <is>
-          <t>08/05/2030 00:00</t>
+          <t>11/09/2030 00:00</t>
         </is>
       </c>
       <c r="M119" t="inlineStr">
         <is>
-          <t>30/05/2025 00:00</t>
+          <t>18/09/2025 00:00</t>
         </is>
       </c>
       <c r="P119" t="n">
-        <v>0</v>
+        <v>207103408</v>
       </c>
       <c r="Q119" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R119" t="inlineStr"/>
       <c r="S119" t="inlineStr"/>
       <c r="T119" t="inlineStr"/>
       <c r="U119" t="inlineStr"/>
     </row>
     <row r="120">
-      <c r="A120" t="inlineStr"/>
+      <c r="A120" t="inlineStr">
+        <is>
+          <t>prov 2026</t>
+        </is>
+      </c>
       <c r="B120" t="inlineStr">
         <is>
-          <t>FORNITURA DEL FARMACO ESCLUSIVO ZARONTIN CON PRINCIPIO ATTIVO ETOSUCCIMIDE, AI SENSI DELL’ART. 76, COMMA 2, LETTERA B) DEL D. LGS. 36/2023, PER IL PERIODO DI 12 MESI.</t>
+          <t>ID SINTEL 202702023 - AFFIDAMENTO, CON CONTRATTO PONTE AI SENSI ART. 76 COMMA 2 LETT B E C DEL D. LGS 36/2023, FINO AL 31/12/2025 SERVIZIO GESTIONE AUTOPARCO.FORNITURA PNEUMATICI - CIG B80F76D29C</t>
         </is>
       </c>
       <c r="C120" t="inlineStr">
         <is>
-          <t>Asta</t>
+          <t>Avviso</t>
         </is>
       </c>
       <c r="D120" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aggiudicato</t>
         </is>
       </c>
       <c r="F120" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span style="font-size:12pt"&gt;&lt;span style="font-size:13.5pt"&gt;&lt;span style="color:#212529"&gt;In calce il link in cui &amp;egrave; possibile visionare la documentazione di gara inerente la procedura pubblicata su Sintel:&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
-[...1 lines deleted...]
-</t>
+          <t>&lt;p&gt;&lt;span style="font-size: 12pt;"&gt;&lt;span style="font-family: Calibri,sans-serif;"&gt;&lt;span style="font-size: 13.5pt;"&gt;&lt;span style="color: #212529;"&gt;In calce il link da cui scaricare la documentazione di gara pubblicata sulla piattaforma Aria S.p.A.:&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;&lt;a href="https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=202702023" rel="nofollow noopener noreferrer"&gt;&lt;span style="font-size: 12pt;"&gt;&lt;span style="color: black;"&gt;https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=202702023&lt;/span&gt;&lt;/span&gt;&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
       <c r="G120" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H120" t="inlineStr">
         <is>
-          <t>201119678</t>
+          <t xml:space="preserve">202702023 </t>
         </is>
       </c>
       <c r="I120" t="inlineStr"/>
       <c r="J120" t="inlineStr">
         <is>
-          <t>B6EBF5DAA1</t>
+          <t>B80F76D29C</t>
         </is>
       </c>
       <c r="K120" t="inlineStr">
         <is>
-          <t>06/05/2025 00:00</t>
+          <t>10/09/2025 12:00</t>
         </is>
       </c>
       <c r="L120" t="inlineStr">
         <is>
-          <t>06/05/2030 00:00</t>
+          <t>01/01/2031 12:00</t>
         </is>
       </c>
       <c r="M120" t="inlineStr">
         <is>
-          <t>16/05/2025 00:00</t>
+          <t>18/06/2025 13:00</t>
         </is>
       </c>
       <c r="P120" t="n">
         <v>0</v>
       </c>
       <c r="Q120" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R120" t="inlineStr"/>
       <c r="S120" t="inlineStr"/>
       <c r="T120" t="inlineStr"/>
       <c r="U120" t="inlineStr"/>
     </row>
     <row r="121">
-      <c r="A121" t="inlineStr"/>
+      <c r="A121" t="inlineStr">
+        <is>
+          <t>prov 2026</t>
+        </is>
+      </c>
       <c r="B121" t="inlineStr">
         <is>
-          <t>FORNITURA DI SIROLIMUS CREMA, AI SENSI DELL’ART. 50, COMMA 1, LETTERA B) DEL D. LGS. 36/2023, PER IL PERIODO DI 24 MESI.</t>
+          <t>ID SINTEL 202700815 - AFFIDAMENTO, CON CONTRATTO PONTE AI SENSI ART. 76 COMMA 2 LETT B E C DEL D. LGS 36/2023, FINO AL 31/12/2025 SERVIZIO GESTIONE AUTOPARCO. LOTTO 3 - CIG B80F6C57F7</t>
         </is>
       </c>
       <c r="C121" t="inlineStr">
         <is>
-          <t>Asta</t>
+          <t>Avviso</t>
         </is>
       </c>
       <c r="D121" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aggiudicato</t>
         </is>
       </c>
       <c r="F121" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span style="font-size:12pt"&gt;&lt;span style="font-size:13.5pt"&gt;&lt;span style="color:#212529"&gt;In calce il link in cui &amp;egrave; possibile visionare la documentazione di gara inerente la procedura pubblicata su Sintel:&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
-[...1 lines deleted...]
-</t>
+          <t>&lt;p&gt;&lt;span style="font-size: 12pt;"&gt;&lt;span style="font-family: Calibri,sans-serif;"&gt;&lt;span style="font-size: 13.5pt;"&gt;&lt;span style="color: #212529;"&gt;In calce il link da cui scaricare la documentazione di gara pubblicata sulla piattaforma Aria S.p.A.:&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&lt;a href="https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=202700815" rel="nofollow noopener noreferrer"&gt;&lt;span style="font-size: 12pt;"&gt;&lt;span style="color: black;"&gt;https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=202700815&lt;/span&gt;&lt;/span&gt;&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
       <c r="G121" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H121" t="inlineStr">
         <is>
-          <t>201047747</t>
+          <t>202700815</t>
         </is>
       </c>
       <c r="I121" t="inlineStr"/>
       <c r="J121" t="inlineStr">
         <is>
-          <t>B706637D5A</t>
+          <t>B80F6C57F7</t>
         </is>
       </c>
       <c r="K121" t="inlineStr">
         <is>
-          <t>05/05/2025 00:00</t>
+          <t>10/09/2025 12:00</t>
         </is>
       </c>
       <c r="L121" t="inlineStr">
         <is>
-          <t>05/05/2030 00:00</t>
+          <t>01/01/2031 12:00</t>
         </is>
       </c>
       <c r="M121" t="inlineStr">
         <is>
-          <t>21/05/2025 00:00</t>
+          <t>18/06/2025 13:00</t>
         </is>
       </c>
       <c r="P121" t="n">
         <v>0</v>
       </c>
       <c r="Q121" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R121" t="inlineStr"/>
       <c r="S121" t="inlineStr"/>
       <c r="T121" t="inlineStr"/>
       <c r="U121" t="inlineStr"/>
     </row>
     <row r="122">
-      <c r="A122" t="inlineStr"/>
+      <c r="A122" t="inlineStr">
+        <is>
+          <t>prov 2026</t>
+        </is>
+      </c>
       <c r="B122" t="inlineStr">
         <is>
-          <t>ID SINTEL 200959138 INDAGINE DI MERCATO PER L’AFFIDAMENTO DIRETTO, CON CARATTERE DI URGENZA AI SENSI ART 50 COMMA 1 LETT B) DEL D.LGS 36/2023, DELLA FORNITURA DI MEDICAZIONE IN COLLAGENE PURO PER IL PERIODO DI 36 MESI EVENTUALMENTE PROROGABILE PER ULTERIORI 6 MESI. CIG B8255EBED5</t>
+          <t>ID SINTEL 202699754 - AFFIDAMENTO, CON CONTRATTO PONTE AI SENSI ART. 76 COMMA 2 LETT B E C DEL D. LGS 36/2023, FINO AL 31/12/2025 SERVIZIO GESTIONE AUTOPARCO. LOTTO 2 - CIG B80F5698C9</t>
         </is>
       </c>
       <c r="C122" t="inlineStr">
         <is>
-          <t>Asta</t>
+          <t>Avviso</t>
         </is>
       </c>
       <c r="D122" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aggiudicato</t>
         </is>
       </c>
       <c r="F122" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;In calce il link in cui &amp;egrave; possibile visionare la documentazione di gara inerente la procedura pubblicata su Sintel:&lt;br /&gt;
-[...1 lines deleted...]
-</t>
+          <t>&lt;p&gt;&lt;span style="font-size: 13.5pt;"&gt;&lt;span style="color: #212529;"&gt;In calce il link da cui scaricare la documentazione di gara pubblicata sulla piattaforma Aria S.p.A.:&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;&lt;a href="https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=202699754" rel="nofollow noopener noreferrer"&gt;&lt;span style="font-size: 12.0pt;"&gt;&lt;span style="color: black;"&gt;https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=202699754&lt;/span&gt;&lt;/span&gt;&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
       <c r="G122" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H122" t="inlineStr">
         <is>
-          <t>200959138</t>
+          <t>202699754</t>
         </is>
       </c>
       <c r="I122" t="inlineStr"/>
       <c r="J122" t="inlineStr">
         <is>
-          <t>B8255EBED5</t>
+          <t>B80F5698C9</t>
         </is>
       </c>
       <c r="K122" t="inlineStr">
         <is>
-          <t>30/04/2025 00:00</t>
+          <t>10/09/2025 12:00</t>
         </is>
       </c>
       <c r="L122" t="inlineStr">
         <is>
-          <t>30/04/2030 00:00</t>
+          <t>01/01/2031 12:00</t>
         </is>
       </c>
       <c r="M122" t="inlineStr">
         <is>
-          <t>08/05/2025 00:00</t>
+          <t>18/06/2025 13:00</t>
         </is>
       </c>
       <c r="P122" t="n">
         <v>0</v>
       </c>
       <c r="Q122" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R122" t="inlineStr"/>
       <c r="S122" t="inlineStr"/>
       <c r="T122" t="inlineStr"/>
       <c r="U122" t="inlineStr"/>
     </row>
     <row r="123">
-      <c r="A123" t="inlineStr"/>
+      <c r="A123" t="inlineStr">
+        <is>
+          <t>prov 2026</t>
+        </is>
+      </c>
       <c r="B123" t="inlineStr">
         <is>
-          <t>ID SINTEL 200953025 AFFIDAMENTO DIRETTO AI SENSI DELL’ART. 50 C. 1 LETT. B) DEL D.LGS 36/2023 PER LA FORNITURA DI DISPOSITIVI MEDICI PER IL FUNZIONAMENTO DELL’INIETTORE CT MOTION – ULRICH – PER LA UOC RADIOLOGIA, PER IL PERIODO DI 20 MESI. CIG B6AEC5C458</t>
+          <t>ID SINTEL 202698911 - AFFIDAMENTO, CON CONTRATTO PONTE AI SENSI ART. 76 COMMA 2 LETT B E C DEL D. LGS 36/2023, FINO AL 31/12/2025 SERVIZIO GESTIONE AUTOPARCO.LOTTO 1 - CIG B80E83EAF2</t>
         </is>
       </c>
       <c r="C123" t="inlineStr">
         <is>
-          <t>Asta</t>
+          <t>Avviso</t>
         </is>
       </c>
       <c r="D123" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aggiudicato</t>
         </is>
       </c>
       <c r="F123" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;In calce il link in cui &amp;egrave; possibile visionare la documentazione di gara inerente la procedura pubblicata su Sintel:&lt;br /&gt;
-[...1 lines deleted...]
-</t>
+          <t>&lt;p&gt;&lt;span style="font-size: 12pt;"&gt;&lt;span style="font-family: Calibri,sans-serif;"&gt;&lt;span style="font-size: 13.5pt;"&gt;&lt;span style="color: #212529;"&gt;In calce il link da cui scaricare la documentazione di gara pubblicata sulla piattaforma Aria S.p.A.:&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;&lt;a href="https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=202698911" rel="nofollow noopener noreferrer"&gt;&lt;span style="font-size: 12pt;"&gt;&lt;span style="font-family: Calibri,sans-serif;"&gt;&lt;span style="font-size: 13.5pt;"&gt;&lt;span style="color: #212529;"&gt;https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=202698911&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
       <c r="G123" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H123" t="inlineStr">
         <is>
-          <t>200953025</t>
+          <t>202698911</t>
         </is>
       </c>
       <c r="I123" t="inlineStr"/>
       <c r="J123" t="inlineStr">
         <is>
-          <t>B6AEC5C458</t>
+          <t>B80E83EAF2</t>
         </is>
       </c>
       <c r="K123" t="inlineStr">
         <is>
-          <t>30/04/2025 00:00</t>
+          <t>10/09/2025 12:00</t>
         </is>
       </c>
       <c r="L123" t="inlineStr">
         <is>
-          <t>30/04/2030 00:00</t>
+          <t>01/01/2031 12:00</t>
         </is>
       </c>
       <c r="M123" t="inlineStr">
         <is>
-          <t>07/05/2025 00:00</t>
+          <t>18/06/2025 13:00</t>
         </is>
       </c>
       <c r="P123" t="n">
         <v>0</v>
       </c>
       <c r="Q123" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R123" t="inlineStr"/>
       <c r="S123" t="inlineStr"/>
       <c r="T123" t="inlineStr"/>
       <c r="U123" t="inlineStr"/>
     </row>
     <row r="124">
       <c r="A124" t="inlineStr"/>
       <c r="B124" t="inlineStr">
         <is>
-          <t>ID SINTEL 200678185 INDAGINE DI MERCATO PER L’AFFIDAMENTO DIRETTO, AI SENSI ART 50 COMMA 1 LETT B) DEL D.LGS 36/2023, DELLA FORNITURA DI DISPOSITIVI PER EMBOLECTOMIA – CATETERI DA OCCLUSIONE, PER IL PERIODO DI 36 MESI EVENTUALMENTE PROROGABILE PER ULTERIORI 6 MESI. CIG B75D028469</t>
+          <t>FORNITURA DI CARROZZINE ED ASTE PORTA FLEBO.</t>
         </is>
       </c>
       <c r="C124" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
       <c r="D124" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="F124" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;In calce il link in cui &amp;egrave; possibile visionare la documentazione di gara inerente la procedura pubblicata su Sintel:&lt;br /&gt;
-&lt;a href="https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=198879870" rel="noopener nofollow noreferrer" target="_blank"&gt;https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=200678185&lt;/a&gt;&lt;/p&gt;
+          <t xml:space="preserve">&lt;p&gt;&lt;span style="font-size:12pt"&gt;&lt;span style="font-size:13.5pt"&gt;&lt;span style="color:#212529"&gt;In calce il link in cui è possibile visionare la documentazione di gara inerente la procedura pubblicata su Sintel:&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;&lt;span style="font-size:13.5pt"&gt;&lt;span style="color:#212529"&gt;https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=207070056&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
 </t>
         </is>
       </c>
       <c r="G124" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H124" t="inlineStr">
         <is>
-          <t>200678185</t>
+          <t>207070056</t>
         </is>
       </c>
       <c r="I124" t="inlineStr"/>
       <c r="J124" t="inlineStr">
         <is>
-          <t>B75D028469</t>
+          <t>B8CFE54CFD</t>
         </is>
       </c>
       <c r="K124" t="inlineStr">
         <is>
-          <t>28/04/2025 00:00</t>
+          <t>10/09/2025 00:00</t>
         </is>
       </c>
       <c r="L124" t="inlineStr">
         <is>
-          <t>28/04/2030 00:00</t>
+          <t>10/09/2030 00:00</t>
         </is>
       </c>
       <c r="M124" t="inlineStr">
         <is>
-          <t>12/05/2025 00:00</t>
+          <t>16/09/2025 12:00</t>
         </is>
       </c>
       <c r="P124" t="n">
-        <v>0</v>
+        <v>28282.5</v>
       </c>
       <c r="Q124" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R124" t="inlineStr"/>
       <c r="S124" t="inlineStr"/>
       <c r="T124" t="inlineStr"/>
       <c r="U124" t="inlineStr"/>
     </row>
     <row r="125">
       <c r="A125" t="inlineStr"/>
       <c r="B125" t="inlineStr">
         <is>
-          <t>ID SINTEL 200664251 AFFIDAMENTO DIRETTO AI SENSI DELL’ART. 50 C. 1 LETT. B) DEL D.LGS 36/2023 PER LA FORNITURA DI CATETERI A PALLONCINO PER EMBOLECTOMIA PER LA UOSD CHIRURGIA VASCOLARE, PER IL PERIODO DI 36 MESI, EVENTUALMENTE PROROGABILE PER ULTERIORI 6 MESI.CIG B75CE41287</t>
+          <t>FORNITURA IN NOLEGGIO PER 12 MESI DI N. 1 ANGIO OCT PER LA UOC OCULISTICA DELL'AZIENDA ULSS 5 POLESANA.</t>
         </is>
       </c>
       <c r="C125" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
       <c r="D125" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="F125" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;In calce il link in cui &amp;egrave; possibile visionare la documentazione di gara inerente la procedura pubblicata su Sintel:&lt;br /&gt;
-&lt;a href="https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=198879870" rel="noopener nofollow noreferrer" target="_blank"&gt;https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=200664251&lt;/a&gt;&lt;/p&gt;
+          <t xml:space="preserve">&lt;p&gt;&lt;span style="font-size:12pt"&gt;&lt;span style="font-size:13.5pt"&gt;&lt;span style="color:#212529"&gt;In calce il link in cui è possibile visionare la documentazione di gara inerente la procedura pubblicata su Sintel:&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;&lt;span style="font-size:13.5pt"&gt;&lt;span style="color:#212529"&gt;https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=207058623&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
 </t>
         </is>
       </c>
       <c r="G125" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H125" t="inlineStr">
         <is>
-          <t>200664251</t>
+          <t>207058623</t>
         </is>
       </c>
       <c r="I125" t="inlineStr"/>
       <c r="J125" t="inlineStr">
         <is>
-          <t>B75CE41287</t>
+          <t>B83019AC59</t>
         </is>
       </c>
       <c r="K125" t="inlineStr">
         <is>
-          <t>28/04/2025 00:00</t>
+          <t>10/09/2025 00:00</t>
         </is>
       </c>
       <c r="L125" t="inlineStr">
         <is>
-          <t>28/04/2030 00:00</t>
+          <t>10/09/2030 00:00</t>
         </is>
       </c>
       <c r="M125" t="inlineStr">
         <is>
-          <t>05/05/2025 00:00</t>
+          <t>24/09/2025 18:00</t>
         </is>
       </c>
       <c r="P125" t="n">
         <v>0</v>
       </c>
       <c r="Q125" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R125" t="inlineStr"/>
       <c r="S125" t="inlineStr"/>
       <c r="T125" t="inlineStr"/>
       <c r="U125" t="inlineStr"/>
     </row>
     <row r="126">
-      <c r="A126" t="inlineStr"/>
+      <c r="A126" t="inlineStr">
+        <is>
+          <t>prov 2026</t>
+        </is>
+      </c>
       <c r="B126" t="inlineStr">
         <is>
-          <t>FORNITURA DI MATERIE PRIME AD USO FARMACEUTICO, SUDDIVISA IN 5 LOTTI, AI SENSI DELL’ART. 50, COMMA 1, LETTERA B) DEL D. LGS. 36/2023, PER IL PERIODO DI 24 MESI.</t>
+          <t>ID SINTEL 205684769 - AFFIDAMENTO DIRETTO, AI SENSI DELL’ART 50 CM 1 LETT B) DEL DLGS 36/2023 DELLE ATTIVITA’ VOLTE ALLA REALIZZAZIONE DEL PIANO DI COMUNICAZIONE / INFORMAZIONE DEL PROTOCOLLO DI RETE PER IL CONTRASTO ALLA VIOLENZA CONTRO LE DONNE DELLA RETE TERRITORIALE ANTIVIOLENZA AFFERENTE ALL'A.ULSS 5 POLESANA PER 9 MESI EVENTUALMENTE RINNOVABILI_CIG B7D95F6E53</t>
         </is>
       </c>
       <c r="C126" t="inlineStr">
         <is>
-          <t>Asta</t>
+          <t>Avviso</t>
         </is>
       </c>
       <c r="D126" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aggiudicato</t>
         </is>
       </c>
       <c r="F126" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span style="font-size:12pt"&gt;&lt;span style="font-size:13.5pt"&gt;&lt;span style="color:#212529"&gt;In calce il link in cui &amp;egrave; possibile visionare la documentazione di gara inerente la procedura pubblicata su Sintel:&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
-[...1 lines deleted...]
-</t>
+          <t>&lt;p&gt;&lt;span style="font-size: 12pt;"&gt;&lt;span style="font-family: Calibri,sans-serif;"&gt;&lt;span style="font-size: 13.5pt;"&gt;&lt;span style="color: #212529;"&gt;In calce il link da cui scaricare la documentazione di gara pubblicata sulla piattaforma Aria S.p.A.:&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&lt;a href="https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=205684769" rel="nofollow noopener noreferrer"&gt;&lt;span style="font-size: 12pt;"&gt;&lt;span style="font-size: 10.5pt;"&gt;&lt;span style="color: black;"&gt;https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=205684769&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
       <c r="G126" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H126" t="inlineStr">
         <is>
-          <t>200642586</t>
+          <t>205684769</t>
         </is>
       </c>
       <c r="I126" t="inlineStr"/>
       <c r="J126" t="inlineStr">
         <is>
-          <t>B6F5A3FAD8</t>
+          <t>B7D95F6E53</t>
         </is>
       </c>
       <c r="K126" t="inlineStr">
         <is>
-          <t>28/04/2025 00:00</t>
+          <t>09/09/2025 12:00</t>
         </is>
       </c>
       <c r="L126" t="inlineStr">
         <is>
-          <t>28/04/2030 00:00</t>
+          <t>01/01/2031 12:00</t>
         </is>
       </c>
       <c r="M126" t="inlineStr">
         <is>
-          <t>05/05/2025 00:00</t>
+          <t>18/08/2025 15:00</t>
         </is>
       </c>
       <c r="P126" t="n">
         <v>0</v>
       </c>
       <c r="Q126" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R126" t="inlineStr"/>
       <c r="S126" t="inlineStr"/>
       <c r="T126" t="inlineStr"/>
       <c r="U126" t="inlineStr"/>
     </row>
     <row r="127">
       <c r="A127" t="inlineStr"/>
       <c r="B127" t="inlineStr">
         <is>
-          <t>ID SINTEL 200576002 procedura di affidamento diretto telematico urgente, ai sensi dell’art 50 comma 1 lettera b) del D.Lgs 36/2023 per la fornitura di talco sterile, per il periodo di 36 mesi eventualmente prorogabile per ulteriori 3 mesi. CIG B7BC0378C4</t>
+          <t>AVVISO DI AGGIUDICAZIONE - AFFIDAMENTO DIRETTO AI SENSI DELL’ART. 50 COMMA 1, LETT. B) DEL D.LGS. N. 36/2023 DELLA FORNITURA DI FEVER KIT PER L’ESECUZIONE DELL’ESAME WIDAL WRIGHT, PER LA UOSD MICROBIOLOGIA DELL’AZIENDA ULSS 5 POLESANA ID SINTEL 206869047</t>
         </is>
       </c>
       <c r="C127" t="inlineStr">
         <is>
-          <t>Asta</t>
+          <t>Avviso</t>
         </is>
       </c>
       <c r="D127" t="inlineStr">
         <is>
-          <t>Scaduto</t>
-[...8 lines deleted...]
-      </c>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="F127" t="inlineStr"/>
       <c r="G127" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H127" t="inlineStr">
         <is>
-          <t>200576002</t>
+          <t>206869047</t>
         </is>
       </c>
       <c r="I127" t="inlineStr"/>
-      <c r="J127" t="inlineStr"/>
+      <c r="J127" t="inlineStr">
+        <is>
+          <t>B8A5C45CCC</t>
+        </is>
+      </c>
       <c r="K127" t="inlineStr">
         <is>
-          <t>24/04/2025 00:00</t>
+          <t>04/09/2025 00:00</t>
         </is>
       </c>
       <c r="L127" t="inlineStr">
         <is>
-          <t>24/04/2030 00:00</t>
+          <t>04/09/2030 00:00</t>
         </is>
       </c>
       <c r="M127" t="inlineStr">
         <is>
-          <t>30/04/2025 00:00</t>
+          <t>10/09/2025 00:00</t>
         </is>
       </c>
       <c r="P127" t="n">
         <v>0</v>
       </c>
       <c r="Q127" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R127" t="inlineStr"/>
       <c r="S127" t="inlineStr"/>
       <c r="T127" t="inlineStr"/>
       <c r="U127" t="inlineStr"/>
     </row>
     <row r="128">
-      <c r="A128" t="inlineStr"/>
+      <c r="A128" t="inlineStr">
+        <is>
+          <t>B6FD9CDDC6</t>
+        </is>
+      </c>
       <c r="B128" t="inlineStr">
         <is>
-          <t>AVVISO DI AGGIUDICAZIONE - AFFIDAMENTO DIRETTO AI SENSI DELL’ART. 50 COMMA 1, LETT. B) DEL D.LGS. N. 36/2023 E S.M.I. E DELLA FORNITURA DI PANNELLI ANTICORPI PER MIOPATIE INFIAMMATORIE AUTOIMMUNI PER LA UOC MEDICINA DI LABORATORIO DELL’AZIENDA ULSS 5 POLESANA PER IL PERIODO DI ANNI DUE DAL 01/05/2025 AL 30/04/2027 ID SINTEL 200332185</t>
+          <t>Affidamento ai sensi dell’art. 50 co 1 lett b) D.lgs 36/2023 del servizio di manutenzione e assistenza del software di gestione dell’interoperabilità delle Centrali Operative Territoriali (COT) dell’Azienda Ulss 5 Polesana per l’anno 2025 - CIG: B6FD9CDDC6</t>
         </is>
       </c>
       <c r="C128" t="inlineStr">
         <is>
-          <t>Avviso</t>
+          <t>Asta</t>
         </is>
       </c>
       <c r="D128" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="F128" t="inlineStr"/>
       <c r="G128" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="H128" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H128" t="inlineStr"/>
       <c r="I128" t="inlineStr"/>
-      <c r="J128" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J128" t="inlineStr"/>
       <c r="K128" t="inlineStr">
         <is>
-          <t>18/04/2025 00:00</t>
+          <t>01/09/2025 00:00</t>
         </is>
       </c>
       <c r="L128" t="inlineStr">
         <is>
-          <t>18/04/2030 00:00</t>
-[...4 lines deleted...]
-          <t>07/05/2025 00:00</t>
+          <t>01/09/2030 00:00</t>
         </is>
       </c>
       <c r="P128" t="n">
         <v>0</v>
       </c>
       <c r="Q128" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R128" t="inlineStr"/>
       <c r="S128" t="inlineStr"/>
       <c r="T128" t="inlineStr"/>
       <c r="U128" t="inlineStr"/>
     </row>
     <row r="129">
-      <c r="A129" t="inlineStr"/>
+      <c r="A129" t="inlineStr">
+        <is>
+          <t>B7677D6411</t>
+        </is>
+      </c>
       <c r="B129" t="inlineStr">
         <is>
-          <t>AVVISO AGGIUDICAZIONE PROCEDURA NEGOZIATA SENZA PUBBLICAZIONE DI UN BANDO AI SENSI DELL’ART. 76 COMMA 2, LETT. B), PT. 2) DEL D.LGS. N. 36/2023 E S.M.I. PER FORNITURA IN NOLEG. DI UN SISTEMA AUTOMATIZZATO, COMPRENS. DI REAGENTI, MATERIALE DI CONSUMO ED ASSIST. TECNICA, PER LA DETERMINAZIONE IN BIOLOGIA MOLECOLARE RAPIDA MEDIANTE REAL-TIME PCR DELLA MUTAZIONE DEL FATTORE V DI LEIDEN E DEL FATTORE II E MICRORG. INFETT. PER LA UOC MEDICINA DI LABORATORIO E LA UOSD MICROBIOLOGIA PER MESI 6 ID SINTEL 199994136</t>
+          <t>Affidamento ai sensi dell’art. 50 co 1 lett b) D.lgs 36/2023 del rinnovo del servizio di manutenzione e assistenza applicativa su istanza webrainbow™ v6 (wrhc – protocollo) e assistenza su istanza webrainbow™ v3 (wr3 – delibere e determine) per il periodo dal 01/07/2025 al 31/12/2025. CIG: B7677D6411</t>
         </is>
       </c>
       <c r="C129" t="inlineStr">
         <is>
-          <t>Avviso</t>
+          <t>Asta</t>
         </is>
       </c>
       <c r="D129" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="F129" t="inlineStr"/>
       <c r="G129" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="H129" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H129" t="inlineStr"/>
       <c r="I129" t="inlineStr"/>
-      <c r="J129" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J129" t="inlineStr"/>
       <c r="K129" t="inlineStr">
         <is>
-          <t>15/04/2025 00:00</t>
+          <t>01/09/2025 00:00</t>
         </is>
       </c>
       <c r="L129" t="inlineStr">
         <is>
-          <t>15/04/2030 00:00</t>
-[...4 lines deleted...]
-          <t>17/04/2025 00:00</t>
+          <t>01/09/2030 00:00</t>
         </is>
       </c>
       <c r="P129" t="n">
         <v>0</v>
       </c>
       <c r="Q129" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R129" t="inlineStr"/>
       <c r="S129" t="inlineStr"/>
       <c r="T129" t="inlineStr"/>
       <c r="U129" t="inlineStr"/>
     </row>
     <row r="130">
-      <c r="A130" t="inlineStr"/>
+      <c r="A130" t="inlineStr">
+        <is>
+          <t>B769143F73</t>
+        </is>
+      </c>
       <c r="B130" t="inlineStr">
         <is>
-          <t>ID SINTEL 199998793 AFFIDAMENTO DIRETTO AI SENSI DELL’ART. 50 C. 1 LETT. B) DEL D.LGS 36/2023 PER LA FORNITURA DI CATETERI A PALLONCINO PER IMPIEGO PERIFERICO. CIG B682A8CFE0</t>
+          <t>Affidamento ai sensi dell’art. 50 co 1 lett b) D.lgs 36/2023 dell'integrazione dell'applicativo Radimetrics in uso presso l'Azienda Ulss 5 Polesana con il nuovo sistema RIS/PACS, dell'integrazione con ulteriori diagnostiche e del rinnovo del servizio di manutenzione e assistenza dell’applicativo per il triennio 2025/2027 -  CIG: B769143F73</t>
         </is>
       </c>
       <c r="C130" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
       <c r="D130" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aggiudicato</t>
         </is>
       </c>
       <c r="F130" t="inlineStr"/>
       <c r="G130" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="H130" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H130" t="inlineStr"/>
       <c r="I130" t="inlineStr"/>
-      <c r="J130" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J130" t="inlineStr"/>
       <c r="K130" t="inlineStr">
         <is>
-          <t>15/04/2025 00:00</t>
+          <t>01/09/2025 00:00</t>
         </is>
       </c>
       <c r="L130" t="inlineStr">
         <is>
-          <t>15/04/2030 00:00</t>
-[...4 lines deleted...]
-          <t>18/04/2025 00:00</t>
+          <t>01/09/2030 00:00</t>
         </is>
       </c>
       <c r="P130" t="n">
         <v>0</v>
       </c>
       <c r="Q130" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R130" t="inlineStr"/>
       <c r="S130" t="inlineStr"/>
       <c r="T130" t="inlineStr"/>
       <c r="U130" t="inlineStr"/>
     </row>
     <row r="131">
-      <c r="A131" t="inlineStr"/>
+      <c r="A131" t="inlineStr">
+        <is>
+          <t>B759FF2B76</t>
+        </is>
+      </c>
       <c r="B131" t="inlineStr">
         <is>
-          <t>FORNITURA di stampati tipografici in cartoncino su carta chimica e/o blocchi per l'A. ULSS 5 Polesana</t>
+          <t>Affidamento ai sensi dell’art. 50 co 1 lett b) D.lgs 36/2023 del servizio di connettività su anelli fibra ottica fra le sedi Ospedaliere di Rovigo, Trecenta e Cittadella Socio Sanitaria di Rovigo e fra le sedi Ospedaliere di Rovigo, Adria e Cittadella Socio Sanitaria di Rovigo, per il periodo di 1 anno, dal 01.07.2025 al 30.06.2026. CIG: B759FF2B76</t>
         </is>
       </c>
       <c r="C131" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
       <c r="D131" t="inlineStr">
         <is>
-          <t>Scaduto</t>
-[...8 lines deleted...]
-      </c>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="F131" t="inlineStr"/>
       <c r="G131" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="H131" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H131" t="inlineStr"/>
       <c r="I131" t="inlineStr"/>
-      <c r="J131" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J131" t="inlineStr"/>
       <c r="K131" t="inlineStr">
         <is>
-          <t>15/04/2025 00:00</t>
+          <t>01/09/2025 00:00</t>
         </is>
       </c>
       <c r="L131" t="inlineStr">
         <is>
-          <t>15/04/2030 00:00</t>
-[...4 lines deleted...]
-          <t>05/05/2025 00:00</t>
+          <t>01/09/2030 00:00</t>
         </is>
       </c>
       <c r="P131" t="n">
         <v>0</v>
       </c>
       <c r="Q131" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R131" t="inlineStr"/>
       <c r="S131" t="inlineStr"/>
       <c r="T131" t="inlineStr"/>
       <c r="U131" t="inlineStr"/>
     </row>
     <row r="132">
-      <c r="A132" t="inlineStr"/>
+      <c r="A132" t="inlineStr">
+        <is>
+          <t>B6D1F774D0</t>
+        </is>
+      </c>
       <c r="B132" t="inlineStr">
         <is>
-          <t>FORNITURA di n. 1 Videooculoscopio per la UOC O.R.L. del Presidio Ospedaliero di Rovigo dell'Azienda ULSS 5 Polesana</t>
+          <t>Affidamento ai sensi dell’art. 50 co 1 lett b) D.lgs 36/2023 della fornitura del canale di integrazione CIS-IM/CIS Specialistica Ambulatoriale verso Repository FSE 2.0 – Azienda Ulss 5 Polesana. PNRR - M6C2 - I1.3.1 "Rafforzamento dell'infrastruttura tecnologica e degli strumenti per la raccolta, l'elaborazione, l'analisi dei dati e la simulazione (FSE)"Finanziato dall'Unione Europea - Next Generation EU - CIG: B6D1F774D0 -CUP: B17H23000770006</t>
         </is>
       </c>
       <c r="C132" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
       <c r="D132" t="inlineStr">
         <is>
-          <t>Scaduto</t>
-[...8 lines deleted...]
-      </c>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="F132" t="inlineStr"/>
       <c r="G132" t="inlineStr">
         <is>
-          <t>No</t>
-[...7 lines deleted...]
-      <c r="I132" t="inlineStr"/>
+          <t>Si</t>
+        </is>
+      </c>
+      <c r="H132" t="inlineStr"/>
+      <c r="I132" t="inlineStr">
+        <is>
+          <t>B17H23000770006</t>
+        </is>
+      </c>
       <c r="J132" t="inlineStr">
         <is>
-          <t>B67DF04B4F</t>
+          <t>B6D1F774D0</t>
         </is>
       </c>
       <c r="K132" t="inlineStr">
         <is>
-          <t>14/04/2025 00:00</t>
+          <t>01/09/2025 00:00</t>
         </is>
       </c>
       <c r="L132" t="inlineStr">
         <is>
-          <t>14/04/2030 00:00</t>
-[...4 lines deleted...]
-          <t>24/04/2025 00:00</t>
+          <t>01/09/2030 00:00</t>
         </is>
       </c>
       <c r="P132" t="n">
         <v>0</v>
       </c>
       <c r="Q132" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R132" t="inlineStr"/>
       <c r="S132" t="inlineStr"/>
       <c r="T132" t="inlineStr"/>
       <c r="U132" t="inlineStr"/>
     </row>
     <row r="133">
       <c r="A133" t="inlineStr"/>
       <c r="B133" t="inlineStr">
         <is>
-          <t>FORNITURA DELL’ALIMENTO ESCLUSIVO DESTINATO A FINI MEDICI SPECIALI VITAFLO PKU SPHERE, AI SENSI DELL’ART. 76, COMMA 2, LETTERA B) DEL D. LGS. 36/2023, PER IL PERIODO DI 12 MESI.</t>
+          <t>AVVISO DI AGGIUDICAZIONE - AFFIDAMENTO DIRETTO AI SENSI DELL’ART. 50 COMMA 1, LETT. B) DEL D.LGS. N. 50/2023 DELLA FORNITURA DI TEST RICERCA ANTIGENICA RAPIDA ANTIGENE SARS COV2 A LETTURA VISIVA, ALTRIMENTI DEFINITI TEST ANTIGENICI DI PRIMA GENERAZIONE, PER LA UOSD MICROBIOLOGIA DELL’AZIENDA ULSS 5 POLESANA ID SINTEL 206462165</t>
         </is>
       </c>
       <c r="C133" t="inlineStr">
         <is>
-          <t>Asta</t>
+          <t>Avviso</t>
         </is>
       </c>
       <c r="D133" t="inlineStr">
         <is>
-          <t>Scaduto</t>
-[...8 lines deleted...]
-      </c>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="F133" t="inlineStr"/>
       <c r="G133" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H133" t="inlineStr">
         <is>
-          <t>199847406</t>
+          <t>206462165</t>
         </is>
       </c>
       <c r="I133" t="inlineStr"/>
       <c r="J133" t="inlineStr">
         <is>
-          <t>B6A1565F50</t>
+          <t>B8C2E8A3EC</t>
         </is>
       </c>
       <c r="K133" t="inlineStr">
         <is>
-          <t>11/04/2025 00:00</t>
+          <t>22/08/2025 00:00</t>
         </is>
       </c>
       <c r="L133" t="inlineStr">
         <is>
-          <t>11/04/2030 00:00</t>
+          <t>22/08/2030 00:00</t>
         </is>
       </c>
       <c r="M133" t="inlineStr">
         <is>
-          <t>22/04/2025 00:00</t>
+          <t>05/09/2025 00:00</t>
         </is>
       </c>
       <c r="P133" t="n">
         <v>0</v>
       </c>
       <c r="Q133" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R133" t="inlineStr"/>
       <c r="S133" t="inlineStr"/>
       <c r="T133" t="inlineStr"/>
       <c r="U133" t="inlineStr"/>
     </row>
     <row r="134">
-      <c r="A134" t="inlineStr"/>
+      <c r="A134" t="inlineStr">
+        <is>
+          <t>prov 2026</t>
+        </is>
+      </c>
       <c r="B134" t="inlineStr">
         <is>
-          <t>SOSTITUZIONE sorgenti esauste (di Co57 e di Ge68) per Calibratore di dose della UOC Medicina Nucleare</t>
+          <t>AVVISO AGGIUDICAZIONE AFFIDAMENTO, AI SENSI ART. 76 COMMA 2 LETT. B E C DEL D. LGS 36/2023, SERVIZIO DI PREVENZIONE E CONTRASTO DEL DISTURBO DEL GIOCO D'AZZARDO (GAP) FINO AL 31/12/2025. CIG: B7F986DB15.</t>
         </is>
       </c>
       <c r="C134" t="inlineStr">
         <is>
-          <t>Asta</t>
+          <t>Avviso</t>
         </is>
       </c>
       <c r="D134" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aggiudicato</t>
         </is>
       </c>
       <c r="F134" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span style="font-size:12pt"&gt;&lt;span style="font-size:13.5pt"&gt;&lt;span style="color:#212529"&gt;In calce il link in cui &amp;egrave; possibile visionare la documentazione di gara inerente la procedura pubblicata su Sintel:&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
-[...1 lines deleted...]
-</t>
+          <t>&lt;p&gt;&lt;span style="font-size: 12pt;"&gt;&lt;span style="font-family: Calibri,sans-serif;"&gt;&lt;span style="font-size: 13.5pt;"&gt;&lt;span style="color: #212529;"&gt;In calce il link da cui scaricare la documentazione di gara pubblicata sulla piattaforma Aria S.p.A.:&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;&lt;a href="https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=202796753" rel="nofollow noopener noreferrer"&gt;&lt;span style="font-size: 12pt;"&gt;&lt;span style="font-family: Calibri,sans-serif;"&gt;&lt;span style="font-size: 13.5pt;"&gt;&lt;span style="color: #212529;"&gt;https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=202796753&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
       <c r="G134" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H134" t="inlineStr">
         <is>
-          <t>199811421</t>
+          <t>202796753</t>
         </is>
       </c>
       <c r="I134" t="inlineStr"/>
       <c r="J134" t="inlineStr">
         <is>
-          <t>B7773278A2</t>
+          <t>B7F986DB15</t>
         </is>
       </c>
       <c r="K134" t="inlineStr">
         <is>
-          <t>10/04/2025 00:00</t>
+          <t>18/08/2025 12:00</t>
         </is>
       </c>
       <c r="L134" t="inlineStr">
         <is>
-          <t>10/04/2030 00:00</t>
+          <t>01/01/2031 12:00</t>
         </is>
       </c>
       <c r="M134" t="inlineStr">
         <is>
-          <t>17/04/2025 00:00</t>
+          <t>19/06/2025 13:00</t>
         </is>
       </c>
       <c r="P134" t="n">
         <v>0</v>
       </c>
       <c r="Q134" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R134" t="inlineStr"/>
       <c r="S134" t="inlineStr"/>
       <c r="T134" t="inlineStr"/>
       <c r="U134" t="inlineStr"/>
     </row>
     <row r="135">
       <c r="A135" t="inlineStr"/>
       <c r="B135" t="inlineStr">
         <is>
-          <t>FORNITURA di Bottiglie in plastica per attività di campionamento liquidi</t>
+          <t xml:space="preserve">Procedura, ai sensi dell’art. 50 c.1 lett. b) del D.Lgs 36/2023, per la fornitura di cavo monopolare e cavo bipolare per elettrobisturi per S.O. Urologia, S.O. ORL e S.O. Chirurgia del P. O. di Rovigo dell’Azienda ULSS 5 Polesana </t>
         </is>
       </c>
       <c r="C135" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
       <c r="D135" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="F135" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span style="font-size:12pt"&gt;&lt;span style="font-size:13.5pt"&gt;&lt;span style="color:#212529"&gt;In calce il link in cui &amp;egrave; possibile visionare la documentazione di gara inerente la procedura pubblicata su Sintel:&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
-&lt;p&gt;&lt;span style="font-size:13.5pt"&gt;&lt;span style="color:#212529"&gt;https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=199998855&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
+          <t xml:space="preserve">&lt;p&gt;&lt;span style="font-size:12pt"&gt;&lt;span style="font-size:13.5pt"&gt;&lt;span style="color:#212529"&gt;In calce il link in cui è possibile visionare la documentazione di gara inerente la procedura pubblicata su Sintel:&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;&lt;span style="font-size:13.5pt"&gt;&lt;span style="color:#212529"&gt;https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=206066279&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
 </t>
         </is>
       </c>
       <c r="G135" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H135" t="inlineStr">
         <is>
-          <t>199998855</t>
+          <t>206066279</t>
         </is>
       </c>
       <c r="I135" t="inlineStr"/>
       <c r="J135" t="inlineStr">
         <is>
-          <t>B66A87EAC9</t>
+          <t>BA1C981FD5</t>
         </is>
       </c>
       <c r="K135" t="inlineStr">
         <is>
-          <t>09/04/2025 00:00</t>
+          <t>11/08/2025 00:00</t>
         </is>
       </c>
       <c r="L135" t="inlineStr">
         <is>
-          <t>09/04/2030 00:00</t>
+          <t>11/08/2030 00:00</t>
         </is>
       </c>
       <c r="M135" t="inlineStr">
         <is>
-          <t>11/04/2025 00:00</t>
+          <t>04/09/2025 18:00</t>
         </is>
       </c>
       <c r="P135" t="n">
-        <v>0</v>
+        <v>9575.25</v>
       </c>
       <c r="Q135" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R135" t="inlineStr"/>
       <c r="S135" t="inlineStr"/>
       <c r="T135" t="inlineStr"/>
       <c r="U135" t="inlineStr"/>
     </row>
     <row r="136">
-      <c r="A136" t="inlineStr"/>
+      <c r="A136" t="inlineStr">
+        <is>
+          <t>B7120D2B3B</t>
+        </is>
+      </c>
       <c r="B136" t="inlineStr">
         <is>
-          <t>FORNITURA DEL FARMACO ESCLUSIVO PURSENNID CON PRINCIPIO ATTIVO SENNA FOGLIA (GLUCOSIDI PURI), AI SENSI DELL’ART. 76, COMMA 2, LETTERA B) DEL D. LGS. 36/2023, PER IL PERIODO DI 12 MESI.</t>
+          <t>Affidamento ai sensi dell’art. 50 co 1 lett b) D.lgs 36/2023 dello sviluppo delle integrazioni dei moduli applicativi GA, CUP/OE e Repository Aziendale con l’applicativo Emolife utilizzato presso l’Azienda Ulss 5 Polesana - CIG: B7120D2B3B</t>
         </is>
       </c>
       <c r="C136" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
       <c r="D136" t="inlineStr">
         <is>
-          <t>Scaduto</t>
-[...8 lines deleted...]
-      </c>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="F136" t="inlineStr"/>
       <c r="G136" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="H136" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H136" t="inlineStr"/>
       <c r="I136" t="inlineStr"/>
-      <c r="J136" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J136" t="inlineStr"/>
       <c r="K136" t="inlineStr">
         <is>
-          <t>08/04/2025 00:00</t>
+          <t>07/08/2025 00:00</t>
         </is>
       </c>
       <c r="L136" t="inlineStr">
         <is>
-          <t>08/04/2030 00:00</t>
-[...4 lines deleted...]
-          <t>18/04/2025 00:00</t>
+          <t>07/08/2030 00:00</t>
         </is>
       </c>
       <c r="P136" t="n">
         <v>0</v>
       </c>
       <c r="Q136" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R136" t="inlineStr"/>
       <c r="S136" t="inlineStr"/>
       <c r="T136" t="inlineStr"/>
       <c r="U136" t="inlineStr"/>
     </row>
     <row r="137">
-      <c r="A137" t="inlineStr"/>
+      <c r="A137" t="inlineStr">
+        <is>
+          <t>B748063E70</t>
+        </is>
+      </c>
       <c r="B137" t="inlineStr">
         <is>
-          <t>FORNITURA DEL FARMACO ESCLUSIVO ENDOPROST CON PRINCIPIO ATTIVO ILOPROST, AI SENSI DELL’ART. 76, COMMA 2, LETTERA B) DEL D. LGS. 36/2023, PER IL PERIODO DI 12 MESI.</t>
+          <t>Affidamento ai sensi dell’art. 50 co 1 lett b) D.lgs 36/2023 dell'acquisto di licenza d’uso software di Anamnesi alimentare e Dietoterapia “MetaDieta Hospital” comprensivo del servizio di assistenza e manutenzione, utilizzato dalla Uos Dietetica e Nutrizione Clinica dell’Azienda Ulss 5 Polesana. CIG: B748063E70</t>
         </is>
       </c>
       <c r="C137" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
       <c r="D137" t="inlineStr">
         <is>
-          <t>Scaduto</t>
-[...8 lines deleted...]
-      </c>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="F137" t="inlineStr"/>
       <c r="G137" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="H137" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H137" t="inlineStr"/>
       <c r="I137" t="inlineStr"/>
-      <c r="J137" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J137" t="inlineStr"/>
       <c r="K137" t="inlineStr">
         <is>
-          <t>04/04/2025 00:00</t>
+          <t>07/08/2025 00:00</t>
         </is>
       </c>
       <c r="L137" t="inlineStr">
         <is>
-          <t>04/04/2030 00:00</t>
-[...4 lines deleted...]
-          <t>17/04/2025 00:00</t>
+          <t>07/08/2030 00:00</t>
         </is>
       </c>
       <c r="P137" t="n">
         <v>0</v>
       </c>
       <c r="Q137" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R137" t="inlineStr"/>
       <c r="S137" t="inlineStr"/>
       <c r="T137" t="inlineStr"/>
       <c r="U137" t="inlineStr"/>
     </row>
     <row r="138">
-      <c r="A138" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="A138" t="inlineStr"/>
       <c r="B138" t="inlineStr">
         <is>
-          <t>Affidamento ai sensi dell’art. 50 co 1 lett b) D.lgs 36/2023 del rinnovo del servizio di manutenzione e assistenza dei moduli applicativi del sistema informativo territoriale, SIT, in dotazione all’Azienda Ulss 5 Polesana per l’anno 2025 - CIG B5FD7C4F8A</t>
+          <t>AVVISO DI AGGIUDICAZIONE FORNITURA IN NOLEGGIO DI UN OSMOMETRO, COMPRENSIVO DI REAGENTI, MATERIALE DI CONSUMO, CALIBRATORI, CONTROLLI INTERNI, VEQ E ASSISTENZA TECNICA. RICHIESTA PROROGA CONTRATTUALE FINO AL 31/12/2025. ID SINTEL 205344516</t>
         </is>
       </c>
       <c r="C138" t="inlineStr">
         <is>
-          <t>Asta</t>
+          <t>Avviso</t>
         </is>
       </c>
       <c r="D138" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="F138" t="inlineStr"/>
       <c r="G138" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="H138" t="inlineStr"/>
+      <c r="H138" t="inlineStr">
+        <is>
+          <t>205344516</t>
+        </is>
+      </c>
       <c r="I138" t="inlineStr"/>
-      <c r="J138" t="inlineStr"/>
+      <c r="J138" t="inlineStr">
+        <is>
+          <t>B80EDF5243</t>
+        </is>
+      </c>
       <c r="K138" t="inlineStr">
         <is>
-          <t>04/04/2025 00:00</t>
+          <t>24/07/2025 00:00</t>
         </is>
       </c>
       <c r="L138" t="inlineStr">
         <is>
-          <t>04/04/2030 00:00</t>
+          <t>24/07/2030 00:00</t>
+        </is>
+      </c>
+      <c r="M138" t="inlineStr">
+        <is>
+          <t>01/08/2025 00:00</t>
         </is>
       </c>
       <c r="P138" t="n">
         <v>0</v>
       </c>
       <c r="Q138" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R138" t="inlineStr"/>
       <c r="S138" t="inlineStr"/>
       <c r="T138" t="inlineStr"/>
       <c r="U138" t="inlineStr"/>
     </row>
     <row r="139">
       <c r="A139" t="inlineStr"/>
       <c r="B139" t="inlineStr">
         <is>
-          <t>FORNITURA DEL VACCINO ESCLUSIVO IXIARO PER L’ENCEFALITE GIAPPONESE, AI SENSI DELL’ART. 76, COMMA 2, LETTERA B) DEL D. LGS. 36/2023, PER IL PERIODO DI 12 MESI.</t>
+          <t xml:space="preserve">AVVISO DI AGGIUDICAZIONE - AFFIDAMENTO DIRETTO AI SENSI DELL’ART. 50 COMMA 1, LETT. B) DEL D. LGS N. 36/2023 DELLA FORNITURA ACTIM PROM TEST. ID SINTEL 205343500 </t>
         </is>
       </c>
       <c r="C139" t="inlineStr">
         <is>
-          <t>Asta</t>
+          <t>Avviso</t>
         </is>
       </c>
       <c r="D139" t="inlineStr">
         <is>
-          <t>Scaduto</t>
-[...8 lines deleted...]
-      </c>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="F139" t="inlineStr"/>
       <c r="G139" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H139" t="inlineStr">
         <is>
-          <t>199544920</t>
+          <t>205343500</t>
         </is>
       </c>
       <c r="I139" t="inlineStr"/>
       <c r="J139" t="inlineStr">
         <is>
-          <t>B6A14E7758</t>
+          <t>B5F3D2EE0B</t>
         </is>
       </c>
       <c r="K139" t="inlineStr">
         <is>
-          <t>04/04/2025 00:00</t>
+          <t>24/07/2025 00:00</t>
         </is>
       </c>
       <c r="L139" t="inlineStr">
         <is>
-          <t>04/04/2030 00:00</t>
+          <t>24/07/2030 00:00</t>
         </is>
       </c>
       <c r="M139" t="inlineStr">
         <is>
-          <t>23/04/2025 00:00</t>
+          <t>01/08/2025 00:00</t>
         </is>
       </c>
       <c r="P139" t="n">
         <v>0</v>
       </c>
       <c r="Q139" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R139" t="inlineStr"/>
       <c r="S139" t="inlineStr"/>
       <c r="T139" t="inlineStr"/>
       <c r="U139" t="inlineStr"/>
     </row>
     <row r="140">
       <c r="A140" t="inlineStr"/>
       <c r="B140" t="inlineStr">
         <is>
-          <t>D Sintel: 199548711 Affidamento diretto telematico, ai sensi dell'art.50 c.1 lett b) del D.Lgs 36/2023 per la fornitura di DM dedicati al funzionamento del Facovitrectomo EVA in noleggio, per il periodo di 12 mesi. CIG  B701B6F73B</t>
+          <t xml:space="preserve">Procedura, ai sensi dell’art. 50 c.1 lett. b) del D.Lgs 36/2023, per la fornitura di una piastra riscaldante per UOSD Microbiologia </t>
         </is>
       </c>
       <c r="C140" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
       <c r="D140" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="F140" t="inlineStr"/>
+      <c r="F140" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;&lt;span style="font-size:12pt"&gt;&lt;span style="font-size:13.5pt"&gt;&lt;span style="color:#212529"&gt;In calce il link in cui è possibile visionare la documentazione di gara inerente la procedura pubblicata su Sintel:&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;&lt;span style="font-size:13.5pt"&gt;&lt;span style="color:#212529"&gt;https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=205035922&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
+</t>
+        </is>
+      </c>
       <c r="G140" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H140" t="inlineStr">
         <is>
-          <t>199548711</t>
+          <t>205035922</t>
         </is>
       </c>
       <c r="I140" t="inlineStr"/>
       <c r="J140" t="inlineStr">
         <is>
-          <t>B701B6F73B</t>
+          <t>B84917DB92</t>
         </is>
       </c>
       <c r="K140" t="inlineStr">
         <is>
-          <t>04/04/2025 00:00</t>
+          <t>17/07/2025 00:00</t>
         </is>
       </c>
       <c r="L140" t="inlineStr">
         <is>
-          <t>04/04/2030 00:00</t>
+          <t>17/07/2030 00:00</t>
         </is>
       </c>
       <c r="M140" t="inlineStr">
         <is>
-          <t>11/04/2025 00:00</t>
+          <t>25/07/2025 18:00</t>
         </is>
       </c>
       <c r="P140" t="n">
         <v>0</v>
       </c>
       <c r="Q140" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R140" t="inlineStr"/>
       <c r="S140" t="inlineStr"/>
       <c r="T140" t="inlineStr"/>
       <c r="U140" t="inlineStr"/>
     </row>
     <row r="141">
-      <c r="A141" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="A141" t="inlineStr"/>
       <c r="B141" t="inlineStr">
         <is>
-          <t>Affidamento ai sensi dell’art. 50 co 1 lett b) D.lgs 36/2023 del servizio di manutenzione software DRG Manager presso l’Azienda Ulss 5 Polesana per l’anno 2025 - CIG B5D3B7B30C</t>
+          <t xml:space="preserve">Procedura, ai sensi dell’art. 50 c.1 lett. b) del D.Lgs 36/2023, per la fornitura di Ribbon Roll per stampanti Espo </t>
         </is>
       </c>
       <c r="C141" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
       <c r="D141" t="inlineStr">
         <is>
-          <t>Aggiudicato</t>
-[...2 lines deleted...]
-      <c r="F141" t="inlineStr"/>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F141" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;&lt;span style="font-size:12pt"&gt;&lt;span style="font-size:13.5pt"&gt;&lt;span style="color:#212529"&gt;In calce il link in cui è possibile visionare la documentazione di gara inerente la procedura pubblicata su Sintel:&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;&lt;span style="font-size:13.5pt"&gt;&lt;span style="color:#212529"&gt;https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=204997429&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
+</t>
+        </is>
+      </c>
       <c r="G141" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="H141" t="inlineStr"/>
+      <c r="H141" t="inlineStr">
+        <is>
+          <t>204997429</t>
+        </is>
+      </c>
       <c r="I141" t="inlineStr"/>
-      <c r="J141" t="inlineStr"/>
+      <c r="J141" t="inlineStr">
+        <is>
+          <t>B7CFE3C8E6</t>
+        </is>
+      </c>
       <c r="K141" t="inlineStr">
         <is>
-          <t>04/04/2025 00:00</t>
+          <t>16/07/2025 12:50</t>
         </is>
       </c>
       <c r="L141" t="inlineStr">
         <is>
-          <t>04/04/2030 00:00</t>
+          <t>16/07/2030 12:50</t>
+        </is>
+      </c>
+      <c r="M141" t="inlineStr">
+        <is>
+          <t>25/07/2025 18:00</t>
         </is>
       </c>
       <c r="P141" t="n">
-        <v>0</v>
+        <v>5400</v>
       </c>
       <c r="Q141" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R141" t="inlineStr"/>
       <c r="S141" t="inlineStr"/>
       <c r="T141" t="inlineStr"/>
       <c r="U141" t="inlineStr"/>
     </row>
     <row r="142">
       <c r="A142" t="inlineStr"/>
       <c r="B142" t="inlineStr">
         <is>
-          <t>FORNITURA DEL FARMACO ESCLUSIVO BLEOPRIM CON PRINCIPIO ATTIVO BLEOMICINA SOLFATO, AI SENSI DELL’ART. 76, COMMA 2, LETTERA B) DEL D. LGS. 36/2023, PER IL PERIODO DI 24 MESI.</t>
+          <t>AVVISO DI AGGIUDICAZIONE AFFIDAMENTO DIRETTO AI SENSI DELL’ART. 50 COMMA 1, LETT. B) DEL D.LGS. N. 50/2023 DELLA FORNITURA DI TEST PER LA RICERCA RAPIDA DI CANDIDA AURIS PER LA UOSD MICROBIOLOGIA DELL’AZIENDA ULSS 5 POLESANA. IMPRESA DIASORIN ITALIA S.P.A. ID SINTEL 205013794</t>
         </is>
       </c>
       <c r="C142" t="inlineStr">
         <is>
-          <t>Asta</t>
+          <t>Avviso</t>
         </is>
       </c>
       <c r="D142" t="inlineStr">
         <is>
-          <t>Scaduto</t>
-[...8 lines deleted...]
-      </c>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="F142" t="inlineStr"/>
       <c r="G142" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H142" t="inlineStr">
         <is>
-          <t>199540312</t>
+          <t>205013794</t>
         </is>
       </c>
       <c r="I142" t="inlineStr"/>
       <c r="J142" t="inlineStr">
         <is>
-          <t>B6965B10A9</t>
+          <t>B80FEF8C1C</t>
         </is>
       </c>
       <c r="K142" t="inlineStr">
         <is>
-          <t>04/04/2025 00:00</t>
+          <t>16/07/2025 00:00</t>
         </is>
       </c>
       <c r="L142" t="inlineStr">
         <is>
-          <t>04/04/2030 00:00</t>
+          <t>16/07/2030 00:00</t>
         </is>
       </c>
       <c r="M142" t="inlineStr">
         <is>
-          <t>15/04/2025 00:00</t>
+          <t>29/07/2025 00:00</t>
         </is>
       </c>
       <c r="P142" t="n">
         <v>0</v>
       </c>
       <c r="Q142" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R142" t="inlineStr"/>
       <c r="S142" t="inlineStr"/>
       <c r="T142" t="inlineStr"/>
       <c r="U142" t="inlineStr"/>
     </row>
     <row r="143">
       <c r="A143" t="inlineStr">
         <is>
-          <t>B5F86745A5</t>
+          <t>B7236833BD</t>
         </is>
       </c>
       <c r="B143" t="inlineStr">
         <is>
-          <t>Affidamento ai sensi dell’art. 50 co 1 lett b) D.lgs 36/2023 del rinnovo del servizio del sistema Terap nella versione Internet e moduli annessi per il periodo di 1 anno a partire dal 01/04/2025 utilizzato dalla UOC Farmacia Ospedaliera – Ulss 5 Polesana - CIG B5F86745A5</t>
+          <t>Affidamento ai sensi dell’art. 50 co 1 lett b) D.lgs 36/2023 del servizio di manutenzione e assistenza "full-risk" del sistema di accoglienza e gestione attese in uso presso la UOC Oculistica dell’Azienda Ulss 5 Polesana per l’anno 2025 - CIG B7236833BD</t>
         </is>
       </c>
       <c r="C143" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
       <c r="D143" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="F143" t="inlineStr"/>
       <c r="G143" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H143" t="inlineStr"/>
       <c r="I143" t="inlineStr"/>
       <c r="J143" t="inlineStr"/>
       <c r="K143" t="inlineStr">
         <is>
-          <t>04/04/2025 00:00</t>
+          <t>14/07/2025 00:00</t>
         </is>
       </c>
       <c r="L143" t="inlineStr">
         <is>
-          <t>04/04/2030 00:00</t>
+          <t>14/07/2030 00:00</t>
         </is>
       </c>
       <c r="P143" t="n">
         <v>0</v>
       </c>
       <c r="Q143" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R143" t="inlineStr"/>
       <c r="S143" t="inlineStr"/>
       <c r="T143" t="inlineStr"/>
       <c r="U143" t="inlineStr"/>
     </row>
     <row r="144">
       <c r="A144" t="inlineStr"/>
       <c r="B144" t="inlineStr">
         <is>
-          <t>FORNITURA DEL FARMACO ESCLUSIVO METOTRESSATO CON PRINCIPIO ATTIVO METOTREXATO, AI SENSI DELL’ART. 76, COMMA 2, LETTERA B) DEL D. LGS. 36/2023, PER IL PERIODO DI 24 MESI.</t>
+          <t>AVVISO AGGIUDICAZIONE PROCEDURA NEGOZIATA SENZA PUBBLICAZIONE DI UN BANDO AI SENSI DELL'ART. 76 COMMA 2, LETT. B), pt. 2) DEL D.LGS. N. 36/2023 E S.M.I. PER FORNITURA IN NOLEGGIO DI SISTEMI ANALITICI E RELATIVI REAGENTIE MATERIALE DI CONSUMO, PER ESECUZIONE IN POCT DEL TEMPO DI PROTROMBINA E PER LA VALUTAZIONE DELLA TERAPIA TAO PER LE MEDICINE DI GRUPPO INTEGRATE E I SERVIZI OSPEDALIERI A.ULSS 5 POLESANA, PER 6 MESI, RINNOVABILE ULTERIORI 6 MESI. RICHIESTA PROROGA FINO AL 31/12/2025 ID SINTEL 204751 380</t>
         </is>
       </c>
       <c r="C144" t="inlineStr">
         <is>
-          <t>Asta</t>
+          <t>Avviso</t>
         </is>
       </c>
       <c r="D144" t="inlineStr">
         <is>
-          <t>Scaduto</t>
-[...8 lines deleted...]
-      </c>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="F144" t="inlineStr"/>
       <c r="G144" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H144" t="inlineStr">
         <is>
-          <t>199539611</t>
+          <t>204751380</t>
         </is>
       </c>
       <c r="I144" t="inlineStr"/>
       <c r="J144" t="inlineStr">
         <is>
-          <t>B69DEF9646</t>
+          <t>B56CEAFEBA</t>
         </is>
       </c>
       <c r="K144" t="inlineStr">
         <is>
-          <t>04/04/2025 00:00</t>
+          <t>10/07/2025 00:00</t>
         </is>
       </c>
       <c r="L144" t="inlineStr">
         <is>
-          <t>04/04/2030 00:00</t>
+          <t>10/07/2030 00:00</t>
         </is>
       </c>
       <c r="M144" t="inlineStr">
         <is>
-          <t>15/04/2025 00:00</t>
+          <t>17/07/2025 00:00</t>
         </is>
       </c>
       <c r="P144" t="n">
         <v>0</v>
       </c>
       <c r="Q144" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R144" t="inlineStr"/>
       <c r="S144" t="inlineStr"/>
       <c r="T144" t="inlineStr"/>
       <c r="U144" t="inlineStr"/>
     </row>
     <row r="145">
       <c r="A145" t="inlineStr"/>
       <c r="B145" t="inlineStr">
         <is>
-          <t>FORNITURA DEL FARMACO CHEMIOTERAPICO VINCRISTINA CON PRINCIPIO ATTIVO VINCRISTINA SOLFATO, AI SENSI DELL’ART. 50, COMMA 1, LETTERA B) DEL D. LGS. 36/2023, PER IL PERIODO DI 24 MESI.</t>
+          <t>AVVISO DI AGGIUDICAZIONE - AFFIDAMENTO DIRETTO AI SENSI DELL’ART. 50 COMMA 1, LETT. B) DEL D.LGL N. 36/2023 E S.M.I. DELLA FORNITURA TEST TOSSICOLOGICI RAPIDI SU URINE MULTIDROGHE (THC/OPI/?O?/MAMP/BUPRENORFINA/METADONE) CODICE 103071 PER LA UOSD SALUTE E CARCERE. ID SINTEL 204348788</t>
         </is>
       </c>
       <c r="C145" t="inlineStr">
         <is>
-          <t>Asta</t>
+          <t>Avviso</t>
         </is>
       </c>
       <c r="D145" t="inlineStr">
         <is>
-          <t>Scaduto</t>
-[...8 lines deleted...]
-      </c>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="F145" t="inlineStr"/>
       <c r="G145" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H145" t="inlineStr">
         <is>
-          <t>199542781</t>
+          <t>204348788</t>
         </is>
       </c>
       <c r="I145" t="inlineStr"/>
       <c r="J145" t="inlineStr">
         <is>
-          <t>B6E162128B</t>
+          <t>B8BFE507AD</t>
         </is>
       </c>
       <c r="K145" t="inlineStr">
         <is>
-          <t>04/04/2025 00:00</t>
+          <t>10/07/2025 00:00</t>
         </is>
       </c>
       <c r="L145" t="inlineStr">
         <is>
-          <t>04/04/2030 00:00</t>
+          <t>10/07/2030 00:00</t>
         </is>
       </c>
       <c r="M145" t="inlineStr">
         <is>
-          <t>22/04/2025 00:00</t>
+          <t>17/07/2025 00:00</t>
         </is>
       </c>
       <c r="P145" t="n">
         <v>0</v>
       </c>
       <c r="Q145" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R145" t="inlineStr"/>
       <c r="S145" t="inlineStr"/>
       <c r="T145" t="inlineStr"/>
       <c r="U145" t="inlineStr"/>
     </row>
     <row r="146">
       <c r="A146" t="inlineStr"/>
       <c r="B146" t="inlineStr">
         <is>
-          <t>FORNITURA DEL FARMACO ESCLUSIVO NAXIGLO CON PRINCIPIO ATTIVO IMMUNOGLOBULINE UMANE NORMALI PER SOMMINISTRAZIONE EXTRAVASCOLARE, AI SENSI DELL’ART. 76, COMMA 2, LETTERA B) DEL D. LGS. 36/2023, PER IL PERIODO DI 12 MESI.</t>
+          <t>Procedura ai sensi dell’art. 76 cm 2 lett b e c del D.Lgs 36/2023, tramite piattaforma Sintel di Aria Spa, per la fornitura il servizio di supporto psicologico educativo e di inserimento socio-lavorativo di tossicodipendenti ed alcolisti presso il centro diurno “Il Pane e le Rose” per il periodo di 6 mesi eventualmente prorogabile di ulteriori 6 mesi. CIG B775A7ABAD</t>
         </is>
       </c>
       <c r="C146" t="inlineStr">
         <is>
-          <t>Asta</t>
+          <t>Avviso</t>
         </is>
       </c>
       <c r="D146" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aggiudicato</t>
         </is>
       </c>
       <c r="F146" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span style="font-size:12pt"&gt;&lt;span style="font-size:13.5pt"&gt;&lt;span style="color:#212529"&gt;In calce il link in cui &amp;egrave; possibile visionare la documentazione di gara inerente la procedura pubblicata su Sintel:&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
-&lt;p&gt;&lt;span style="font-size:13.5pt"&gt;&lt;span style="color:#212529"&gt;https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=199487947&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
+          <t xml:space="preserve">&lt;p&gt;&lt;span style="font-size:12pt"&gt;&lt;span style="font-size:13.5pt"&gt;&lt;span style="color:#212529"&gt;In calce il link in cui è possibile visionare la documentazione di gara inerente la procedura pubblicata su Sintel:&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;&lt;a href="https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=204046697"&gt;&lt;span style="font-size:12pt"&gt;&lt;span style="font-size:13.5pt"&gt;&lt;span style="color:#212529"&gt;https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=204046697&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/a&gt;&lt;/p&gt;
 </t>
         </is>
       </c>
       <c r="G146" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H146" t="inlineStr">
         <is>
-          <t>199487947</t>
+          <t>204046697</t>
         </is>
       </c>
       <c r="I146" t="inlineStr"/>
       <c r="J146" t="inlineStr">
         <is>
-          <t>B69E72DB3E</t>
+          <t>B775A7ABAD</t>
         </is>
       </c>
       <c r="K146" t="inlineStr">
         <is>
-          <t>03/04/2025 00:00</t>
+          <t>30/06/2025 00:00</t>
         </is>
       </c>
       <c r="L146" t="inlineStr">
         <is>
-          <t>03/04/2030 00:00</t>
+          <t>30/06/2030 00:00</t>
         </is>
       </c>
       <c r="M146" t="inlineStr">
         <is>
-          <t>23/04/2025 00:00</t>
+          <t>21/07/2025 13:00</t>
         </is>
       </c>
       <c r="P146" t="n">
-        <v>0</v>
+        <v>67000</v>
       </c>
       <c r="Q146" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R146" t="inlineStr"/>
       <c r="S146" t="inlineStr"/>
       <c r="T146" t="inlineStr"/>
       <c r="U146" t="inlineStr"/>
     </row>
     <row r="147">
       <c r="A147" t="inlineStr"/>
       <c r="B147" t="inlineStr">
         <is>
-          <t>FORNITURA DI N. 1 MONITOR MULTIMEDIALE.</t>
+          <t>AVVISO DI AGGIUDICAZIONE PROCEDURA NEGOZIATA SENZA PUBBLICAZIONE DI UN BANDO AI SENSI DELL'ART. 76 COMMA 2, LET?. ?), P?. 2) DEL D.LGS. N. 36/2023 E S.M.I. PER LA FORNITURA DI SISTEMI ANALITICI COAGLULOMETRI, REAGENTI, MATERIALE DI CONSUMO, ASSISTENZA TECNICA E MANUTENZIONE PER ESECUZIONE DI ESAMI IN POINT OF CARE TESTING (POCT), PER LA DURATA DI 6 MESI, EVENTUALMENTE RINNOVABILE DI ULTERIORI 6 MESI. RICHIESTA PROROGA CONTRATTUALE FINO AL 31/12/2025 ID SINTEL 203990015</t>
         </is>
       </c>
       <c r="C147" t="inlineStr">
         <is>
-          <t>Asta</t>
+          <t>Avviso</t>
         </is>
       </c>
       <c r="D147" t="inlineStr">
         <is>
-          <t>Scaduto</t>
-[...9 lines deleted...]
-      </c>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="F147" t="inlineStr"/>
       <c r="G147" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="H147" t="inlineStr"/>
+      <c r="H147" t="inlineStr">
+        <is>
+          <t>203990015</t>
+        </is>
+      </c>
       <c r="I147" t="inlineStr"/>
       <c r="J147" t="inlineStr">
         <is>
-          <t>B6B586B094</t>
+          <t>B604DF9BB6</t>
         </is>
       </c>
       <c r="K147" t="inlineStr">
         <is>
-          <t>02/04/2025 00:00</t>
+          <t>25/06/2025 00:00</t>
         </is>
       </c>
       <c r="L147" t="inlineStr">
         <is>
-          <t>02/04/2030 00:00</t>
+          <t>25/06/2030 00:00</t>
         </is>
       </c>
       <c r="M147" t="inlineStr">
         <is>
-          <t>04/04/2025 13:00</t>
+          <t>30/06/2025 00:00</t>
         </is>
       </c>
       <c r="P147" t="n">
-        <v>2775</v>
+        <v>0</v>
       </c>
       <c r="Q147" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R147" t="inlineStr"/>
       <c r="S147" t="inlineStr"/>
       <c r="T147" t="inlineStr"/>
       <c r="U147" t="inlineStr"/>
     </row>
     <row r="148">
       <c r="A148" t="inlineStr"/>
       <c r="B148" t="inlineStr">
         <is>
-          <t>FORNITURA di Bombole di Elio per Carrello Contropulsatore Aortico per UOC Cardiologia del P. O. di Rovigo</t>
+          <t>AVVISO AGGIUDICAZIONE PROCEDURA NEGOZIATA SENZA PUBBLICAZIONE DI UN BANDO AI SENSI DELL'ART. 76 ?OMMA 2, LE??. B), ??. 2) DEL D.LGS. N. 36/2023 E S.M.I. PER LA FORNITURA IN NOLEGGIO DI SISTEMI DIAGNOSTICI PER IL DOSAGGIO DELL'ORMONE ANTI-MULLERIANO (AMH) PER LA UOC MEDICINA DI LABORATORIO, PER LA DURATA DI 6 MESI, EVENTUALMENTE RINNOVABILE DI ULTERIORI 6 MESI. RICHIESTA PROROGA CONTRATTUALE FINO AL 31/12/2025 ID SINTEL 203982214</t>
         </is>
       </c>
       <c r="C148" t="inlineStr">
         <is>
-          <t>Asta</t>
+          <t>Avviso</t>
         </is>
       </c>
       <c r="D148" t="inlineStr">
         <is>
-          <t>Scaduto</t>
-[...8 lines deleted...]
-      </c>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="F148" t="inlineStr"/>
       <c r="G148" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H148" t="inlineStr">
         <is>
-          <t>199364270</t>
+          <t>203982214</t>
         </is>
       </c>
       <c r="I148" t="inlineStr"/>
       <c r="J148" t="inlineStr">
         <is>
-          <t>B640B927C5</t>
+          <t>B526A2D599</t>
         </is>
       </c>
       <c r="K148" t="inlineStr">
         <is>
-          <t>01/04/2025 00:00</t>
+          <t>25/06/2025 00:00</t>
         </is>
       </c>
       <c r="L148" t="inlineStr">
         <is>
-          <t>01/04/2030 00:00</t>
+          <t>25/06/2030 00:00</t>
         </is>
       </c>
       <c r="M148" t="inlineStr">
         <is>
-          <t>08/04/2025 00:00</t>
+          <t>30/06/2025 00:00</t>
         </is>
       </c>
       <c r="P148" t="n">
         <v>0</v>
       </c>
       <c r="Q148" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R148" t="inlineStr"/>
       <c r="S148" t="inlineStr"/>
       <c r="T148" t="inlineStr"/>
       <c r="U148" t="inlineStr"/>
     </row>
     <row r="149">
       <c r="A149" t="inlineStr"/>
       <c r="B149" t="inlineStr">
         <is>
-          <t>FORNITURA DELL’INTEGRATORE ALIMENTARE ESCLUSIVO PROTHER SOD, AI SENSI DELL’ART. 76, COMMA 2, LETTERA B) DEL D. LGS. 36/2023, PER IL PERIODO DI 12 MESI.</t>
+          <t>AVVISO DI AGGIUDICAZIONE PROCEDURA NEGOZIATA SENZA PUBBLICAZIONE DI UN BANDO AI SENSI DELL'ART. 76 COMMA 2, LETT. B), PT. 2) DEL D.LGS. N. 36/2023 E S.M.I. PER LA FORNITURA IN NOLEGGIO DI SISTEMI ANALITICI, PER L'ESECUZIONE DEI TEST DI CONFERMA IN VIROLOGIA, PER HIV E HCV, COMPRENSIVO DEL MATERIALE DI CONSUMO E DELL'ASSISTENZA TECNICA, PER LA UOSD MICROBIOLOGIA, PER LA DURATA DI 6 MESI, EVENTUALMENTE RINNOVABILE DI ULTERIORI 6 MESI. RICHIESTA PROROGA DAL 01/07/2025 AL 31/12/2025 ID SINTEL 203937776</t>
         </is>
       </c>
       <c r="C149" t="inlineStr">
         <is>
-          <t>Asta</t>
+          <t>Avviso</t>
         </is>
       </c>
       <c r="D149" t="inlineStr">
         <is>
-          <t>Scaduto</t>
-[...8 lines deleted...]
-      </c>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="F149" t="inlineStr"/>
       <c r="G149" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H149" t="inlineStr">
         <is>
-          <t>199353683</t>
+          <t>203937776</t>
         </is>
       </c>
       <c r="I149" t="inlineStr"/>
       <c r="J149" t="inlineStr">
         <is>
-          <t>B695CB1356</t>
+          <t>B80F49ADF5</t>
         </is>
       </c>
       <c r="K149" t="inlineStr">
         <is>
-          <t>01/04/2025 00:00</t>
+          <t>25/06/2025 00:00</t>
         </is>
       </c>
       <c r="L149" t="inlineStr">
         <is>
-          <t>01/04/2030 00:00</t>
+          <t>25/06/2030 00:00</t>
         </is>
       </c>
       <c r="M149" t="inlineStr">
         <is>
-          <t>08/04/2025 00:00</t>
+          <t>30/06/2025 00:00</t>
         </is>
       </c>
       <c r="P149" t="n">
         <v>0</v>
       </c>
       <c r="Q149" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R149" t="inlineStr"/>
       <c r="S149" t="inlineStr"/>
       <c r="T149" t="inlineStr"/>
       <c r="U149" t="inlineStr"/>
     </row>
     <row r="150">
       <c r="A150" t="inlineStr"/>
       <c r="B150" t="inlineStr">
         <is>
-          <t>ID SINTEL199370749 PROCEDURA NEGOZIATA SENZA BANDO, AI SENSI DELL’ART. 76 C. 2 LETT. B) DEL D.LGS N. 36/2023 PER LA FORNITURA DEL SERVIZIO DI OSSIGENOTERAPIA DOMICILIARE, PER IL PERIODO DI 11 MESI. CIG: B646A21007</t>
+          <t>AVVISO DI AGGIUDICAZIONE PROCEDURA NEGOZIATA SENZA PUBBLICAZIONE DI UN BANDO AI SENSI DELL'ART. 76 COMMA 2, LETT. B), PT. 2) DEL D.LGS. N. 36/2023 E S.M.I. PER FORNITURA DI REAGENTI PER L'ESECUZIONE DI TEST RENINA E ALDOSTERONE, DA ESEGUIRE SU STRUMENTAZIONE MAGLUMI 800, COMPRENSIVA DI ASSISTENZA TECNICA DELLA STRUMENTAZIONE STESSA, PER LA UOC MEDICINA DI LABORATORIO, PER LA DURATA DI 6 MESI, EVENTUALMENTE RINNOVABILE DI ULTERIORI 6 MESI. RICHIESTA PROROGA CONTRATTUALE FINO AL 31/12/2025 ID SINTEL 203999520</t>
         </is>
       </c>
       <c r="C150" t="inlineStr">
         <is>
-          <t>Asta</t>
+          <t>Avviso</t>
         </is>
       </c>
       <c r="D150" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aggiudicato</t>
         </is>
       </c>
       <c r="F150" t="inlineStr"/>
       <c r="G150" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H150" t="inlineStr">
         <is>
-          <t>199370749</t>
+          <t>203999520</t>
         </is>
       </c>
       <c r="I150" t="inlineStr"/>
       <c r="J150" t="inlineStr">
         <is>
-          <t>B646A21007</t>
+          <t>B7D8C5F468</t>
         </is>
       </c>
       <c r="K150" t="inlineStr">
         <is>
-          <t>01/04/2025 00:00</t>
+          <t>25/06/2025 00:00</t>
         </is>
       </c>
       <c r="L150" t="inlineStr">
         <is>
-          <t>01/04/2030 00:00</t>
+          <t>25/06/2030 00:00</t>
         </is>
       </c>
       <c r="M150" t="inlineStr">
         <is>
-          <t>30/04/2025 00:00</t>
+          <t>30/06/2025 00:00</t>
         </is>
       </c>
       <c r="P150" t="n">
         <v>0</v>
       </c>
       <c r="Q150" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R150" t="inlineStr"/>
       <c r="S150" t="inlineStr"/>
       <c r="T150" t="inlineStr"/>
       <c r="U150" t="inlineStr"/>
     </row>
     <row r="151">
       <c r="A151" t="inlineStr"/>
       <c r="B151" t="inlineStr">
         <is>
-          <t>ID Sintel 199377552 Procedura di gara telematica sottosoglia ai sensi dell'art. 50 comma 1 lett. c) del D.lgs 36/2023 e s.m.i., per l’affidamento della fornitura di Custom pack per procedure intravitreali, per il periodo di 24 mesi, eventualmente prorogabile di mesi 6. CIG B64AB3CA0F</t>
+          <t>FORNITURA DI N. 30 POMPE PORTATILI PER INFUSIONI SOTTOCUTANEE DI TERAPIA FERROCHELANTE, COMPLETE DI MANUTENZIONE DI TIPO FULL RISK PER 48 MESI (4 ANNI), PER LA UOC MEDICINA TRANSFUSIONALE DELL'AZIENDA ULSS 5 POLESANA.</t>
         </is>
       </c>
       <c r="C151" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
       <c r="D151" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="F151" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;In calce il link in cui &amp;egrave; possibile visionare la documentazione di gara inerente la procedura pubblicata su Sintel:&lt;br /&gt;
-&lt;a href="https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=198879870" rel="noopener nofollow noreferrer" target="_blank"&gt;https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=199377552&lt;/a&gt;&lt;/p&gt;
+          <t xml:space="preserve">&lt;p&gt;&lt;span style="font-size:12pt"&gt;&lt;span style="font-size:13.5pt"&gt;&lt;span style="color:#212529"&gt;In calce il link in cui è possibile visionare la documentazione di gara inerente la procedura pubblicata su Sintel:&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;&lt;span style="font-size:13.5pt"&gt;&lt;span style="color:#212529"&gt;https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=203863710&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
 </t>
         </is>
       </c>
       <c r="G151" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H151" t="inlineStr">
         <is>
-          <t>199377552</t>
+          <t>203863710</t>
         </is>
       </c>
       <c r="I151" t="inlineStr"/>
       <c r="J151" t="inlineStr">
         <is>
-          <t>B64AB3CA0F</t>
+          <t>B7AB9261EC</t>
         </is>
       </c>
       <c r="K151" t="inlineStr">
         <is>
-          <t>01/04/2025 00:00</t>
+          <t>20/06/2025 00:00</t>
         </is>
       </c>
       <c r="L151" t="inlineStr">
         <is>
-          <t>01/04/2030 00:00</t>
+          <t>20/06/2030 00:00</t>
         </is>
       </c>
       <c r="M151" t="inlineStr">
         <is>
-          <t>28/04/2025 00:00</t>
+          <t>04/07/2025 00:00</t>
         </is>
       </c>
       <c r="P151" t="n">
         <v>0</v>
       </c>
       <c r="Q151" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R151" t="inlineStr"/>
       <c r="S151" t="inlineStr"/>
       <c r="T151" t="inlineStr"/>
       <c r="U151" t="inlineStr"/>
     </row>
     <row r="152">
       <c r="A152" t="inlineStr"/>
       <c r="B152" t="inlineStr">
         <is>
-          <t>AVVISO AGGIUDICAZIONE PROCEDURA NEGOZIATA SENZA PUBBLICAZIONE DI UN BANDO AI SENSI DELL’ART. 76 COMMA 2, LETT. B), PT. 2) DEL D.LGS. N. 36/2023 E S.M.I. PER LA FORNITURA, IN NOLEGGIO, DI SISTEMI DIAGNOSTICI PER LA RICERCA DIRETTA DI ANTIGENI A RISPOSTA RAPIDA PER LA UOSD MICROBIOLOGIA DELL’A.ULSS 5 POLESANA, PER LA DURATA DI 6 MESI, EVENTUALMENTE RINNOVABILE DI ULTERIORI 6 MESI ID SINTEL 197514698</t>
+          <t xml:space="preserve">FORNITURA di n. 1 Colonna Artroscopica in modalità "Noleggio" per il periodo di 12 mesi e del relativo materiale di consumo, per la UOC Ortopedia del Presidio Ospedaliero di Rovigo dell'Azienda ULSS 5 Polesana </t>
         </is>
       </c>
       <c r="C152" t="inlineStr">
         <is>
-          <t>Avviso</t>
+          <t>Asta</t>
         </is>
       </c>
       <c r="D152" t="inlineStr">
         <is>
-          <t>Aggiudicato</t>
-[...2 lines deleted...]
-      <c r="F152" t="inlineStr"/>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F152" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;&lt;span style="font-size:12pt"&gt;&lt;span style="font-size:13.5pt"&gt;&lt;span style="color:#212529"&gt;In calce il link in cui è possibile visionare la documentazione di gara inerente la procedura pubblicata su Sintel:&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;&lt;span style="font-size:13.5pt"&gt;&lt;span style="color:#212529"&gt;https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=203114492&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
+</t>
+        </is>
+      </c>
       <c r="G152" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H152" t="inlineStr">
         <is>
-          <t>197514698</t>
+          <t>203114492</t>
         </is>
       </c>
       <c r="I152" t="inlineStr"/>
       <c r="J152" t="inlineStr">
         <is>
-          <t>B636C50B4C</t>
+          <t>B7D18805B9</t>
         </is>
       </c>
       <c r="K152" t="inlineStr">
         <is>
-          <t>31/03/2025 00:00</t>
+          <t>17/06/2025 00:00</t>
         </is>
       </c>
       <c r="L152" t="inlineStr">
         <is>
-          <t>31/03/2030 00:00</t>
+          <t>17/06/2030 00:00</t>
         </is>
       </c>
       <c r="M152" t="inlineStr">
         <is>
-          <t>04/04/2025 00:00</t>
+          <t>01/07/2025 00:00</t>
         </is>
       </c>
       <c r="P152" t="n">
         <v>0</v>
       </c>
       <c r="Q152" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R152" t="inlineStr"/>
       <c r="S152" t="inlineStr"/>
       <c r="T152" t="inlineStr"/>
       <c r="U152" t="inlineStr"/>
     </row>
     <row r="153">
       <c r="A153" t="inlineStr"/>
       <c r="B153" t="inlineStr">
         <is>
-          <t>FORNITURA di consumabili per Endo stratus Co2 Insufflator Medivators mod. EGA-501E (inventario n. 348926, inventario n. 348927, inventario n. 352809) per Sala Operatoria dell'U.O.C. Gastroenterologia ed Endoscopia Digestiva</t>
+          <t>FORNITURA DEL RADIOFARMACO FLUOROMETILCOLINA (18F), AI SENSI DELL’ART. 50, COMMA 1, LETTERA B) DEL D. LGS. 36/2023, PER IL PERIODO DI 6 MESI.</t>
         </is>
       </c>
       <c r="C153" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
       <c r="D153" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="F153" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span style="font-size:12pt"&gt;&lt;span style="font-size:13.5pt"&gt;&lt;span style="color:#212529"&gt;In calce il link in cui &amp;egrave; possibile visionare la documentazione di gara inerente la procedura pubblicata su Sintel:&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
-&lt;p&gt;&lt;span style="font-size:13.5pt"&gt;&lt;span style="color:#212529"&gt;https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=199128071&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
+          <t xml:space="preserve">&lt;p&gt;&lt;span style="font-size:12pt"&gt;&lt;span style="font-size:13.5pt"&gt;&lt;span style="color:#212529"&gt;In calce il link in cui è possibile visionare la documentazione di gara inerente la procedura pubblicata su Sintel:&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;&lt;span style="font-size:13.5pt"&gt;&lt;span style="color:#212529"&gt;https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=203125635&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
 </t>
         </is>
       </c>
       <c r="G153" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H153" t="inlineStr">
         <is>
-          <t>199128071</t>
+          <t>203125635</t>
         </is>
       </c>
       <c r="I153" t="inlineStr"/>
       <c r="J153" t="inlineStr">
         <is>
-          <t>B5C1133CC5</t>
+          <t>B74C74C2C8</t>
         </is>
       </c>
       <c r="K153" t="inlineStr">
         <is>
-          <t>27/03/2025 00:00</t>
+          <t>17/06/2025 00:00</t>
         </is>
       </c>
       <c r="L153" t="inlineStr">
         <is>
-          <t>27/03/2030 00:00</t>
+          <t>17/06/2030 00:00</t>
         </is>
       </c>
       <c r="M153" t="inlineStr">
         <is>
-          <t>03/04/2025 00:00</t>
+          <t>30/06/2025 00:00</t>
         </is>
       </c>
       <c r="P153" t="n">
         <v>0</v>
       </c>
       <c r="Q153" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R153" t="inlineStr"/>
       <c r="S153" t="inlineStr"/>
       <c r="T153" t="inlineStr"/>
       <c r="U153" t="inlineStr"/>
     </row>
     <row r="154">
-      <c r="A154" t="inlineStr"/>
+      <c r="A154" t="inlineStr">
+        <is>
+          <t>A171-10</t>
+        </is>
+      </c>
       <c r="B154" t="inlineStr">
         <is>
-          <t>FORNITURA di accessori per la prova di tenuta degli strumenti a marca Pentax con la macchina lava fibroscopi Steelco EW SN 2306810EE151 (inventario n. 358848)</t>
+          <t>Procedura negoziata per lavori di opere aggiuntive straordinarie per adeguamento pertinenze esterne Corte Guazzo</t>
         </is>
       </c>
       <c r="C154" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
       <c r="D154" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="E154" t="inlineStr">
+        <is>
+          <t>UOC Servizi Tecnici e Patrimoniali</t>
         </is>
       </c>
       <c r="F154" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span style="font-size:12pt"&gt;&lt;span style="font-size:13.5pt"&gt;&lt;span style="color:#212529"&gt;In calce il link in cui &amp;egrave; possibile visionare la documentazione di gara inerente la procedura pubblicata su Sintel:&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
-[...1 lines deleted...]
-</t>
+          <t>&lt;p&gt;In calce il link in cui è possibile visionare la documentazione di gara inerente la procedura pubblicata su Sintel:&lt;/p&gt;
+&lt;p&gt;https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=202795100&lt;/p&gt;</t>
         </is>
       </c>
       <c r="G154" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H154" t="inlineStr">
         <is>
-          <t>199117525</t>
+          <t>202795100</t>
         </is>
       </c>
       <c r="I154" t="inlineStr"/>
       <c r="J154" t="inlineStr">
         <is>
-          <t>B15FEA7158</t>
+          <t>B73ABC5963</t>
         </is>
       </c>
       <c r="K154" t="inlineStr">
         <is>
-          <t>27/03/2025 00:00</t>
+          <t>12/06/2025 00:00</t>
         </is>
       </c>
       <c r="L154" t="inlineStr">
         <is>
-          <t>27/03/2030 00:00</t>
+          <t>12/06/2030 00:00</t>
         </is>
       </c>
       <c r="M154" t="inlineStr">
         <is>
-          <t>01/04/2025 00:00</t>
+          <t>20/06/2025 18:00</t>
+        </is>
+      </c>
+      <c r="O154" t="inlineStr">
+        <is>
+          <t>30/07/2025</t>
         </is>
       </c>
       <c r="P154" t="n">
         <v>0</v>
       </c>
       <c r="Q154" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sotto</t>
         </is>
       </c>
       <c r="R154" t="inlineStr"/>
       <c r="S154" t="inlineStr"/>
       <c r="T154" t="inlineStr"/>
       <c r="U154" t="inlineStr"/>
     </row>
     <row r="155">
-      <c r="A155" t="inlineStr"/>
+      <c r="A155" t="inlineStr">
+        <is>
+          <t>PROV 2025</t>
+        </is>
+      </c>
       <c r="B155" t="inlineStr">
         <is>
-          <t>FORNITURA di n. 1 Apparecchio per Crioterapia Oftalmica per la U.O.C. Oculistica del Presidio Ospedaliero di Rovigo dell'Azienda ULSS 5 Polesana.</t>
+          <t>AVVISO AGGIUDICAZIONE ID SINTEL 199433793 - AFFIDAMENTO DEL SERVIZIO DI GESTIONE SOCIO-EDUCATIVA DI UN PROGETTO DI INCLUSIONE SOCIALE A FAVORE DI UNO SPECIFICO NUCLEO CON CONTRATTO PONTE EX ART. 76, CO. 2, LETT. B, PUNTO 2 DEL D.LGS. N. 36/2023, PER UN ANNO – EVENTUALMENTE RINNOVABILE DI UN ULTERIORE ANNO. CIG B6543E9806 .PERIODO 01/03/2025 – 28/02/2026</t>
         </is>
       </c>
       <c r="C155" t="inlineStr">
         <is>
-          <t>Asta</t>
+          <t>Avviso</t>
         </is>
       </c>
       <c r="D155" t="inlineStr">
         <is>
-          <t>Scaduto</t>
-[...2 lines deleted...]
-      <c r="F155" t="inlineStr"/>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="F155" t="inlineStr">
+        <is>
+          <t>&lt;p style="margin-right: -26px;"&gt;&lt;span style="font-size: 12pt;"&gt;&lt;strong&gt;&lt;span style="color: black;"&gt;AVVISO AGGIUDICAZIONE &lt;/span&gt;&lt;/strong&gt;&lt;/span&gt;&lt;/p&gt;
+&lt;p style="margin-right: -26px;"&gt;&lt;span style="font-size: 12pt;"&gt;&lt;strong&gt;&lt;span style="font-size: 11.0pt;"&gt;ID SINTEL 199433793 - &lt;/span&gt;&lt;/strong&gt;&lt;strong&gt;&lt;span style="font-size: 11.0pt;"&gt;&lt;span style="color: black;"&gt;AFFIDAMENTO DEL SERVIZIO DI GESTIONE SOCIO-EDUCATIVA DI UN PROGETTO DI INCLUSIONE SOCIALE A FAVORE DI UNO SPECIFICO NUCLEO CON CONTRATTO PONTE EX ART. 76, CO. 2, LETT. B, PUNTO 2 DEL D.LGS. N. 36/2023, PER UN ANNO – EVENTUALMENTE RINNOVABILE DI UN ULTERIORE ANNO. CIG B6543E9806.&lt;/span&gt;&lt;/span&gt;&lt;/strong&gt;&lt;/span&gt;&lt;/p&gt;
+&lt;p style="margin-right: -26px;"&gt;&lt;strong&gt;&lt;span style="font-size: 12.0pt;"&gt;&lt;span style="color: black;"&gt;PERIODO 01/03/2025 – 28/02/2026&lt;/span&gt;&lt;/span&gt;&lt;/strong&gt;&lt;/p&gt;
+&lt;p style="margin-right: -26px;"&gt; &lt;/p&gt;
+&lt;p style="margin-right: -26px;"&gt;&lt;span style="font-size: 13.5pt;"&gt;&lt;span style="color: #212529;"&gt;In calce il link da cui scaricare la documentazione di gara pubblicata sulla piattaforma Aria S.p.A.:&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
+&lt;p style="margin-right: -26px;"&gt;&lt;a href="https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=199433793" rel="nofollow noopener noreferrer"&gt;&lt;span style="font-size: 13.5pt;"&gt;&lt;span style="color: #212529;"&gt;https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=199433793&lt;/span&gt;&lt;/span&gt;&lt;/a&gt;&lt;/p&gt;
+&lt;p style="margin-right: -26px; text-align: center;"&gt; &lt;/p&gt;
+&lt;p style="margin-right: -26px; text-align: justify;"&gt; &lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="G155" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H155" t="inlineStr">
         <is>
-          <t>199076827</t>
+          <t>199433793</t>
         </is>
       </c>
       <c r="I155" t="inlineStr"/>
       <c r="J155" t="inlineStr">
         <is>
-          <t>B62F8D2CA9</t>
+          <t>B6543E9806</t>
         </is>
       </c>
       <c r="K155" t="inlineStr">
         <is>
-          <t>26/03/2025 00:00</t>
+          <t>06/06/2025 12:00</t>
         </is>
       </c>
       <c r="L155" t="inlineStr">
         <is>
-          <t>26/03/2030 00:00</t>
+          <t>01/01/2031 12:00</t>
         </is>
       </c>
       <c r="M155" t="inlineStr">
         <is>
-          <t>07/04/2025 00:00</t>
+          <t>10/04/2025 15:00</t>
         </is>
       </c>
       <c r="P155" t="n">
         <v>0</v>
       </c>
       <c r="Q155" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R155" t="inlineStr"/>
       <c r="S155" t="inlineStr"/>
       <c r="T155" t="inlineStr"/>
       <c r="U155" t="inlineStr"/>
     </row>
     <row r="156">
       <c r="A156" t="inlineStr"/>
       <c r="B156" t="inlineStr">
         <is>
-          <t>ID Sintel: 199057350 Ricognizione fornitura anno 2024, I° Semestre 2025 e continuità di fornitura fino al 31/12/2025 con procedura negoziata senza pubblicazione di un bando ai sensi dell’art.76 comma 2, lett. b.2) del d.lgs. n. 36/2023, della fornitura di dispositivi medici - Kit Laypocex- per la UOC Ortopedia e traumatologia di Rovigo ULSS 5 Polesana. Impresa Biotim S.r.l. di Milano. P.I. 11174260155  CIG: B746760A85</t>
+          <t>FORNITURA DEL FARMACO ESCLUSIVO LENZETTO CON PRINCIPIO ATTIVO ESTRADIOLO, AI SENSI DELL’ART. 76, COMMA 2, LETTERA B) DEL D. LGS. 36/2023, PER IL PERIODO DI 24 MESI.</t>
         </is>
       </c>
       <c r="C156" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
       <c r="D156" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="F156" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;In calce il link in cui &amp;egrave; possibile visionare la documentazione di gara inerente la procedura pubblicata su Sintel:&lt;br /&gt;
-&lt;a href="https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=198879870" rel="noopener nofollow noreferrer" target="_blank"&gt;https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=199057350&lt;/a&gt;&lt;/p&gt;
+          <t xml:space="preserve">&lt;p&gt;&lt;span style="font-size:12pt"&gt;&lt;span style="font-size:13.5pt"&gt;&lt;span style="color:#212529"&gt;In calce il link in cui è possibile visionare la documentazione di gara inerente la procedura pubblicata su Sintel:&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;&lt;span style="font-size:13.5pt"&gt;&lt;span style="color:#212529"&gt;https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=202444735&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
 </t>
         </is>
       </c>
       <c r="G156" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H156" t="inlineStr">
         <is>
-          <t>199057350</t>
+          <t>202444735</t>
         </is>
       </c>
       <c r="I156" t="inlineStr"/>
       <c r="J156" t="inlineStr">
         <is>
-          <t>B746760A85</t>
+          <t>B807FE6F80</t>
         </is>
       </c>
       <c r="K156" t="inlineStr">
         <is>
-          <t>26/03/2025 00:00</t>
+          <t>05/06/2025 00:00</t>
         </is>
       </c>
       <c r="L156" t="inlineStr">
         <is>
-          <t>26/03/2030 00:00</t>
+          <t>05/06/2030 00:00</t>
         </is>
       </c>
       <c r="M156" t="inlineStr">
         <is>
-          <t>31/03/2025 00:00</t>
+          <t>16/06/2025 00:00</t>
         </is>
       </c>
       <c r="P156" t="n">
         <v>0</v>
       </c>
       <c r="Q156" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R156" t="inlineStr"/>
       <c r="S156" t="inlineStr"/>
       <c r="T156" t="inlineStr"/>
       <c r="U156" t="inlineStr"/>
     </row>
     <row r="157">
       <c r="A157" t="inlineStr"/>
       <c r="B157" t="inlineStr">
         <is>
-          <t>FORNITURA DEL FARMACO ESCLUSIVO CLOPIXOL CON PRINCIPIO ATTIVO ZUCLOPENTIXOLO DICLORIDRATO, AI SENSI DELL’ART. 76, COMMA 2, LETTERA B) DEL D. LGS. 36/2023, PER IL PERIODO DI 6 MESI.</t>
+          <t>FORNITURA DEL FARMACO ZINCO OSSIDO UNGUENTO DERMATOLOGICO, AI SENSI DELL’ART. 50, COMMA 1, LETTERA B) DEL D. LGS. 36/2023, PER IL PERIODO DI 36 MESI.</t>
         </is>
       </c>
       <c r="C157" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
       <c r="D157" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="F157" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span style="font-size:12pt"&gt;&lt;span style="font-size:13.5pt"&gt;&lt;span style="color:#212529"&gt;In calce il link in cui &amp;egrave; possibile visionare la documentazione di gara inerente la procedura pubblicata su Sintel:&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
-&lt;p&gt;&lt;span style="font-size:13.5pt"&gt;&lt;span style="color:#212529"&gt;https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=198879870&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
+          <t xml:space="preserve">&lt;p&gt;&lt;span style="font-size:12pt"&gt;&lt;span style="font-size:13.5pt"&gt;&lt;span style="color:#212529"&gt;In calce il link in cui è possibile visionare la documentazione di gara inerente la procedura pubblicata su Sintel:&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;&lt;span style="font-size:13.5pt"&gt;&lt;span style="color:#212529"&gt;https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=202378619&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
 </t>
         </is>
       </c>
       <c r="G157" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H157" t="inlineStr">
         <is>
-          <t>198879870</t>
+          <t>202378619</t>
         </is>
       </c>
       <c r="I157" t="inlineStr"/>
       <c r="J157" t="inlineStr">
         <is>
-          <t>B6611D99F1</t>
+          <t>B7EFA30601</t>
         </is>
       </c>
       <c r="K157" t="inlineStr">
         <is>
-          <t>24/03/2025 00:00</t>
+          <t>04/06/2025 00:00</t>
         </is>
       </c>
       <c r="L157" t="inlineStr">
         <is>
-          <t>24/03/2030 00:00</t>
+          <t>04/06/2030 00:00</t>
         </is>
       </c>
       <c r="M157" t="inlineStr">
         <is>
-          <t>31/03/2025 00:00</t>
+          <t>13/06/2025 00:00</t>
         </is>
       </c>
       <c r="P157" t="n">
         <v>0</v>
       </c>
       <c r="Q157" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R157" t="inlineStr"/>
       <c r="S157" t="inlineStr"/>
       <c r="T157" t="inlineStr"/>
       <c r="U157" t="inlineStr"/>
     </row>
     <row r="158">
-      <c r="A158" t="inlineStr"/>
+      <c r="A158" t="inlineStr">
+        <is>
+          <t>B6A4C808C9</t>
+        </is>
+      </c>
       <c r="B158" t="inlineStr">
         <is>
-          <t>FORNITURA DI FARMACI IN CONCORRENZA, SUDDIVISA IN 6 LOTTI, PER LA DURATA DI 24 MESI.</t>
+          <t>Affidamento ai sensi dell’art. 50 co 1 lett b) D.lgs 36/2023 del rinnovo del servizio di assistenza e manutenzione software Data Protection Manager (DPM) versione on premise anno 2025 - CIG B6A4C808C9</t>
         </is>
       </c>
       <c r="C158" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
       <c r="D158" t="inlineStr">
         <is>
-          <t>Scaduto</t>
-[...7 lines deleted...]
-      </c>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="F158" t="inlineStr"/>
       <c r="G158" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="H158" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H158" t="inlineStr"/>
       <c r="I158" t="inlineStr"/>
       <c r="J158" t="inlineStr"/>
       <c r="K158" t="inlineStr">
         <is>
-          <t>20/03/2025 00:00</t>
+          <t>03/06/2025 00:00</t>
         </is>
       </c>
       <c r="L158" t="inlineStr">
         <is>
-          <t>20/03/2030 00:00</t>
-[...4 lines deleted...]
-          <t>14/04/2025 00:00</t>
+          <t>03/06/2030 00:00</t>
         </is>
       </c>
       <c r="P158" t="n">
         <v>0</v>
       </c>
       <c r="Q158" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R158" t="inlineStr"/>
       <c r="S158" t="inlineStr"/>
       <c r="T158" t="inlineStr"/>
       <c r="U158" t="inlineStr"/>
     </row>
     <row r="159">
-      <c r="A159" t="inlineStr"/>
+      <c r="A159" t="inlineStr">
+        <is>
+          <t>B6293CCEA9</t>
+        </is>
+      </c>
       <c r="B159" t="inlineStr">
         <is>
-          <t>ID Sintel: 198726515 Ricognizione fornitura anno 2024 e continuità di fornitura fino al 31/12/2025, ai sensi dell’art.76 comma 2, lett. b.2) del d.lgs. n. 36/2023 per la fornitura di n.5 Optimizer Smart Mini con relativo caricatore Vesta per la UOC Cardiologia. Impresa Impulse Dynamics Germany di Francoforte. P.I. DE271268354  CIG: B6AEAFB10B</t>
+          <t>Affidamento ai sensi dell’art. 50 co 1 lett b) D.lgs 36/2023 della fornitura di n.1 NAS SYNOLOGY RackStation RS2423RP+ _CIG: B6293CCEA9</t>
         </is>
       </c>
       <c r="C159" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
       <c r="D159" t="inlineStr">
         <is>
-          <t>Scaduto</t>
-[...8 lines deleted...]
-      </c>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="F159" t="inlineStr"/>
       <c r="G159" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="H159" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H159" t="inlineStr"/>
       <c r="I159" t="inlineStr"/>
-      <c r="J159" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J159" t="inlineStr"/>
       <c r="K159" t="inlineStr">
         <is>
-          <t>20/03/2025 00:00</t>
+          <t>03/06/2025 00:00</t>
         </is>
       </c>
       <c r="L159" t="inlineStr">
         <is>
-          <t>20/03/2030 00:00</t>
-[...4 lines deleted...]
-          <t>27/03/2025 00:00</t>
+          <t>03/06/2030 00:00</t>
         </is>
       </c>
       <c r="P159" t="n">
         <v>0</v>
       </c>
       <c r="Q159" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R159" t="inlineStr"/>
       <c r="S159" t="inlineStr"/>
       <c r="T159" t="inlineStr"/>
       <c r="U159" t="inlineStr"/>
     </row>
     <row r="160">
-      <c r="A160" t="inlineStr"/>
+      <c r="A160" t="inlineStr">
+        <is>
+          <t>B6995BD6EF</t>
+        </is>
+      </c>
       <c r="B160" t="inlineStr">
         <is>
-          <t>FORNITURA DI FARMACI ESCLUSIVI, SUDDIVISA IN 6 LOTTI, PER LA DURATA DI 12 MESI.</t>
+          <t>Affidamento ai sensi dell’art. 50 co 1 lett b) D.lgs 36/2023 del servizio di manutenzione e assistenza del software Clinika per analisi appropriatezza prescrittiva e del software Bond per la verifica dell’inappropriatezza prescrittiva della Ditta Artexe in uso presso l’Azienda Ulss 5 Polesana per il triennio 2025-2027 - CIG B6995BD6EF</t>
         </is>
       </c>
       <c r="C160" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
       <c r="D160" t="inlineStr">
         <is>
-          <t>Scaduto</t>
-[...7 lines deleted...]
-      </c>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="F160" t="inlineStr"/>
       <c r="G160" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="H160" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H160" t="inlineStr"/>
       <c r="I160" t="inlineStr"/>
-      <c r="J160" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J160" t="inlineStr"/>
       <c r="K160" t="inlineStr">
         <is>
-          <t>20/03/2025 00:00</t>
+          <t>28/05/2025 00:00</t>
         </is>
       </c>
       <c r="L160" t="inlineStr">
         <is>
-          <t>20/03/2030 00:00</t>
-[...4 lines deleted...]
-          <t>09/04/2025 00:00</t>
+          <t>28/05/2030 00:00</t>
         </is>
       </c>
       <c r="P160" t="n">
         <v>0</v>
       </c>
       <c r="Q160" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R160" t="inlineStr"/>
       <c r="S160" t="inlineStr"/>
       <c r="T160" t="inlineStr"/>
       <c r="U160" t="inlineStr"/>
     </row>
     <row r="161">
-      <c r="A161" t="inlineStr"/>
+      <c r="A161" t="inlineStr">
+        <is>
+          <t>B65BCA6AEF</t>
+        </is>
+      </c>
       <c r="B161" t="inlineStr">
         <is>
-          <t>FORNITURA DI FARMACI ESCLUSIVI, SUDDIVISA IN 4 LOTTI, PER LA DURATA DI 24 MESI.</t>
+          <t>Affidamento ai sensi dell’art. 50 co 1 lett b) D.lgs 36/2023 della fornitura di materiale informatico- CIG: B65BCA6AEF</t>
         </is>
       </c>
       <c r="C161" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
       <c r="D161" t="inlineStr">
         <is>
-          <t>Scaduto</t>
-[...7 lines deleted...]
-      </c>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="F161" t="inlineStr"/>
       <c r="G161" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="H161" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H161" t="inlineStr"/>
       <c r="I161" t="inlineStr"/>
       <c r="J161" t="inlineStr"/>
       <c r="K161" t="inlineStr">
         <is>
-          <t>20/03/2025 00:00</t>
+          <t>28/05/2025 00:00</t>
         </is>
       </c>
       <c r="L161" t="inlineStr">
         <is>
-          <t>20/03/2030 00:00</t>
-[...4 lines deleted...]
-          <t>11/04/2025 00:00</t>
+          <t>28/05/2030 00:00</t>
         </is>
       </c>
       <c r="P161" t="n">
         <v>0</v>
       </c>
       <c r="Q161" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R161" t="inlineStr"/>
       <c r="S161" t="inlineStr"/>
       <c r="T161" t="inlineStr"/>
       <c r="U161" t="inlineStr"/>
     </row>
     <row r="162">
       <c r="A162" t="inlineStr"/>
       <c r="B162" t="inlineStr">
         <is>
-          <t>FORNITURA DI FARMACI IN CONCORRENZA, SUDDIVISA IN 10 LOTTI, PER LA DURATA DI 24 MESI.</t>
+          <t>FORNITURA IN NOLEGGIO DI BOMBOLE IN ALLUMINIO CON VALVOLA RIDUTTRICE INTEGRATA CON MANOMETRO DIGITALE CONTENENTI OSSIGENO GAS MEDICINALE, CON RELATIVI SERVIZI CONNESSI, PER IL PERIODO DI 36 MESI.</t>
         </is>
       </c>
       <c r="C162" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
       <c r="D162" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="F162" t="inlineStr">
-[...4 lines deleted...]
-      </c>
+      <c r="F162" t="inlineStr"/>
       <c r="G162" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H162" t="inlineStr">
         <is>
-          <t>CONSIP SDAPA AS 5068398</t>
+          <t>202093420</t>
         </is>
       </c>
       <c r="I162" t="inlineStr"/>
-      <c r="J162" t="inlineStr"/>
+      <c r="J162" t="inlineStr">
+        <is>
+          <t>B860E74D65</t>
+        </is>
+      </c>
       <c r="K162" t="inlineStr">
         <is>
-          <t>18/03/2025 00:00</t>
+          <t>27/05/2025 00:00</t>
         </is>
       </c>
       <c r="L162" t="inlineStr">
         <is>
-          <t>18/03/2030 00:00</t>
+          <t>27/05/2030 00:00</t>
         </is>
       </c>
       <c r="M162" t="inlineStr">
         <is>
-          <t>04/04/2025 00:00</t>
+          <t>25/06/2025 00:00</t>
         </is>
       </c>
       <c r="P162" t="n">
         <v>0</v>
       </c>
       <c r="Q162" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R162" t="inlineStr"/>
       <c r="S162" t="inlineStr"/>
       <c r="T162" t="inlineStr"/>
       <c r="U162" t="inlineStr"/>
     </row>
     <row r="163">
       <c r="A163" t="inlineStr"/>
       <c r="B163" t="inlineStr">
         <is>
-          <t>ID SINTEL 198587045 PROCEDURA DI GARA SOTTOSOGLIA TELEMATICA, AI SENSI DELL’ART. 50 C. 1 LETT. E) DEL D.LGS 36/2023, PER LA FORNITURA DI DISPOSITIVI MEDICI - KIT PER RADIOFREQUENZA PER RIZOTOMIA FACCETTE ARTICOLARI, PER IL PERIODO DI 30 MESI EVENTUALMENTE PROROGABILE PER ULTERIORI 3 MESI. CIG B616E0D67E</t>
+          <t>FORNITURA DI FARMACI IN CONCORRENZA, SUDDIVISA IN 5 LOTTI, PER LA DURATA DI 24 MESI.</t>
         </is>
       </c>
       <c r="C163" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
       <c r="D163" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="F163" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;In calce il link in cui &amp;egrave; possibile visionare la documentazione di gara inerente la procedura pubblicata su Sintel:&lt;br /&gt;
-&lt;a href="https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=198879870" rel="noopener nofollow noreferrer" target="_blank"&gt;https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=198587045&lt;/a&gt;&lt;/p&gt;
+          <t xml:space="preserve">&lt;p&gt;CONSIP SDAPA AS 5378523&lt;/p&gt;
 </t>
         </is>
       </c>
       <c r="G163" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H163" t="inlineStr">
         <is>
-          <t>198587045</t>
+          <t>CONSIP SDAPA AS 5378523</t>
         </is>
       </c>
       <c r="I163" t="inlineStr"/>
-      <c r="J163" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J163" t="inlineStr"/>
       <c r="K163" t="inlineStr">
         <is>
-          <t>18/03/2025 00:00</t>
+          <t>21/05/2025 00:00</t>
         </is>
       </c>
       <c r="L163" t="inlineStr">
         <is>
-          <t>18/03/2030 00:00</t>
+          <t>21/05/2030 00:00</t>
         </is>
       </c>
       <c r="M163" t="inlineStr">
         <is>
-          <t>27/03/2025 00:00</t>
+          <t>12/06/2025 00:00</t>
         </is>
       </c>
       <c r="P163" t="n">
         <v>0</v>
       </c>
       <c r="Q163" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R163" t="inlineStr"/>
       <c r="S163" t="inlineStr"/>
       <c r="T163" t="inlineStr"/>
       <c r="U163" t="inlineStr"/>
     </row>
     <row r="164">
       <c r="A164" t="inlineStr"/>
       <c r="B164" t="inlineStr">
         <is>
-          <t>FORNITURA di sacchetti per screening per l'Azienda ULSS 5 Polesana</t>
+          <t>FORNITURA DI FARMACI ESCLUSIVI, SUDDIVISA IN 4 LOTTI, PER LA DURATA DI 24 MESI.</t>
         </is>
       </c>
       <c r="C164" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
       <c r="D164" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="F164" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span style="font-size:12pt"&gt;&lt;span style="font-size:13.5pt"&gt;&lt;span style="color:#212529"&gt;In calce il link in cui &amp;egrave; possibile visionare la documentazione di gara inerente la procedura pubblicata su Sintel:&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
-&lt;p&gt;&lt;span style="font-size:13.5pt"&gt;&lt;span style="color:#212529"&gt;https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=198119050&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
+          <t xml:space="preserve">&lt;p&gt;CONSIP SDAPA AS 5375789&lt;/p&gt;
 </t>
         </is>
       </c>
       <c r="G164" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H164" t="inlineStr">
         <is>
-          <t>198119050</t>
+          <t>CONSIP SDAPA AS 5375789</t>
         </is>
       </c>
       <c r="I164" t="inlineStr"/>
-      <c r="J164" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J164" t="inlineStr"/>
       <c r="K164" t="inlineStr">
         <is>
-          <t>18/03/2025 00:00</t>
+          <t>20/05/2025 00:00</t>
         </is>
       </c>
       <c r="L164" t="inlineStr">
         <is>
-          <t>18/03/2030 00:00</t>
+          <t>20/05/2030 00:00</t>
         </is>
       </c>
       <c r="M164" t="inlineStr">
         <is>
-          <t>24/03/2025 00:00</t>
+          <t>03/06/2025 00:00</t>
         </is>
       </c>
       <c r="P164" t="n">
         <v>0</v>
       </c>
       <c r="Q164" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R164" t="inlineStr"/>
       <c r="S164" t="inlineStr"/>
       <c r="T164" t="inlineStr"/>
       <c r="U164" t="inlineStr"/>
     </row>
     <row r="165">
       <c r="A165" t="inlineStr"/>
       <c r="B165" t="inlineStr">
         <is>
-          <t>FORNITURA DEL FARMACO ESCLUSIVO ESPEROCT 2000 UI CON PRINCIPIO ATTIVO FATTORE VIII DELLA COAGULAZIONE, AI SENSI DELL’ART. 76, COMMA 2, LETTERA B) DEL D. LGS. 36/2023, PER IL PERIODO DI 12 MESI.</t>
+          <t>ID SINTEL 201794802 PROCEDURA DI GARA SOTTOSOGLIA TELEMATICA AI SENSI ART. 36, COMMA 2 LETTERA B) DEL D.LGS 50/2016 E S.M.I. TRAMITE PIATTAFORMA ELETTRONICA SINTEL PER FORNITURA DI “AGHI NERIA PER TERAPIA FERROCHELANTE, SIRINGHE E FILTRI PER TALASSEMICI” PER IL PERIODO DI 36 MESI.</t>
         </is>
       </c>
       <c r="C165" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
       <c r="D165" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="F165" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span style="font-size:12pt"&gt;&lt;span style="font-size:13.5pt"&gt;&lt;span style="color:#212529"&gt;In calce il link in cui &amp;egrave; possibile visionare la documentazione di gara inerente la procedura pubblicata su Sintel:&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
-&lt;p&gt;&lt;span style="font-size:13.5pt"&gt;&lt;span style="color:#212529"&gt;https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=198621306&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
+          <t xml:space="preserve">&lt;p&gt;In calce il link in cui è possibile visionare la documentazione di gara inerente la procedura pubblicata su Sintel:&lt;br /&gt;
+&lt;a href="https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=198879870" rel="noopener nofollow noreferrer" target="_blank"&gt;https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=201794802&lt;/a&gt;&lt;/p&gt;
 </t>
         </is>
       </c>
       <c r="G165" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H165" t="inlineStr">
         <is>
-          <t>198621306</t>
+          <t>201794802</t>
         </is>
       </c>
       <c r="I165" t="inlineStr"/>
-      <c r="J165" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J165" t="inlineStr"/>
       <c r="K165" t="inlineStr">
         <is>
-          <t>18/03/2025 00:00</t>
+          <t>20/05/2025 00:00</t>
         </is>
       </c>
       <c r="L165" t="inlineStr">
         <is>
-          <t>18/03/2030 00:00</t>
+          <t>20/05/2030 00:00</t>
         </is>
       </c>
       <c r="M165" t="inlineStr">
         <is>
-          <t>02/04/2025 00:00</t>
+          <t>04/06/2025 00:00</t>
         </is>
       </c>
       <c r="P165" t="n">
         <v>0</v>
       </c>
       <c r="Q165" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R165" t="inlineStr"/>
       <c r="S165" t="inlineStr"/>
       <c r="T165" t="inlineStr"/>
       <c r="U165" t="inlineStr"/>
     </row>
     <row r="166">
       <c r="A166" t="inlineStr"/>
       <c r="B166" t="inlineStr">
         <is>
-          <t>FORNITURA di Manuali e Card per corsi AHA (American Heart Association) e PALS</t>
+          <t xml:space="preserve">Procedura, ai sensi dell’art. 50 c.1 lett. b) del D. Lgs 36/2023, per la fornitura di cinghie per addome monouso per UOC Ginecologia e Ostetricia del P.O. di Rovigo e del P.O di Adria </t>
         </is>
       </c>
       <c r="C166" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
       <c r="D166" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="F166" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span style="font-size:12pt"&gt;&lt;span style="font-size:13.5pt"&gt;&lt;span style="color:#212529"&gt;In calce il link in cui &amp;egrave; possibile visionare la documentazione di gara inerente la procedura pubblicata su Sintel:&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
-&lt;p&gt;&lt;span style="font-size:13.5pt"&gt;&lt;span style="color:#212529"&gt;https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=198402685&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
+          <t xml:space="preserve">&lt;p&gt;&lt;span style="font-size:12pt"&gt;&lt;span style="font-size:13.5pt"&gt;&lt;span style="color:#212529"&gt;In calce il link in cui è possibile visionare la documentazione di gara inerente la procedura pubblicata su Sintel:&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;&lt;span style="font-size:13.5pt"&gt;&lt;span style="color:#212529"&gt;https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=201516872&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
 </t>
         </is>
       </c>
       <c r="G166" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H166" t="inlineStr">
         <is>
-          <t>198402685</t>
+          <t xml:space="preserve">201516872 </t>
         </is>
       </c>
       <c r="I166" t="inlineStr"/>
       <c r="J166" t="inlineStr">
         <is>
-          <t>B5FDA9D923</t>
+          <t>B8BD87BF5A</t>
         </is>
       </c>
       <c r="K166" t="inlineStr">
         <is>
-          <t>14/03/2025 00:00</t>
+          <t>14/05/2025 09:40</t>
         </is>
       </c>
       <c r="L166" t="inlineStr">
         <is>
-          <t>14/03/2030 00:00</t>
+          <t>14/05/2030 09:40</t>
         </is>
       </c>
       <c r="M166" t="inlineStr">
         <is>
-          <t>21/03/2025 00:00</t>
+          <t>21/05/2025 18:00</t>
         </is>
       </c>
       <c r="P166" t="n">
-        <v>0</v>
+        <v>1250</v>
       </c>
       <c r="Q166" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R166" t="inlineStr"/>
       <c r="S166" t="inlineStr"/>
       <c r="T166" t="inlineStr"/>
       <c r="U166" t="inlineStr"/>
     </row>
     <row r="167">
       <c r="A167" t="inlineStr">
         <is>
-          <t>B587D47510</t>
+          <t>B664428E06</t>
         </is>
       </c>
       <c r="B167" t="inlineStr">
         <is>
-          <t>Affidamento ai sensi dell’art. 50 co 1 lett b) D.lgs 36/2023 della fornitura di n. 60 Token USB OTP Generator da associare ai certificati di firma Namirial - CIG: B587D47510</t>
+          <t>Affidamento ai sensi dell’art. 50 co 1 lett b) D.lgs 36/2023 del rinnovo del software Maintenance di n. 425 licenze Citrix per il periodo di 1 anno – Azienda Ulss 5 Polesana - CIG: B664428E06</t>
         </is>
       </c>
       <c r="C167" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
       <c r="D167" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="F167" t="inlineStr"/>
       <c r="G167" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H167" t="inlineStr"/>
       <c r="I167" t="inlineStr"/>
       <c r="J167" t="inlineStr"/>
       <c r="K167" t="inlineStr">
         <is>
-          <t>14/03/2025 00:00</t>
+          <t>14/05/2025 00:00</t>
         </is>
       </c>
       <c r="L167" t="inlineStr">
         <is>
-          <t>14/03/2030 00:00</t>
+          <t>14/05/2030 00:00</t>
         </is>
       </c>
       <c r="P167" t="n">
         <v>0</v>
       </c>
       <c r="Q167" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R167" t="inlineStr"/>
       <c r="S167" t="inlineStr"/>
       <c r="T167" t="inlineStr"/>
       <c r="U167" t="inlineStr"/>
     </row>
     <row r="168">
-      <c r="A168" t="inlineStr"/>
+      <c r="A168" t="inlineStr">
+        <is>
+          <t>B614299AAC</t>
+        </is>
+      </c>
       <c r="B168" t="inlineStr">
         <is>
-          <t>AVVISO AGGIUDICAZIONE PROCEDURA NEGOZIATA SENZA PUBBLICAZIONE DI UN BANDO AI SENSI DELL’ART. 76 COMMA 2, LETT. B), PT. 2) DEL D.LGS. N. 36/2023 E S.M.I. PER LA FORNITURA DI TERRENI DI COLTURA IN PIASTRA E BRODI IN PROVETTA PRONTI ALL’USO PER L’ALLESTIMENTO DELLE INDAGINI COLTURALI, PER LA UOSD MICROBIOLOGIA DELL’A.ULSS 5 POLESANA, PER LA DURATA DI 6 MESI, EVENTUALMENTE RINNOVABILE DI ULTERIORI 6 MESI ID SINTEL 197838042</t>
+          <t>Affidamento ai sensi dell’art. 50 co 1 lett b) D.lgs 36/2023 del rinnovo del servizio di manutenzione e assistenza applicativa su istanza webrainbow™ v6 (wrhc – protocollo) in Saas e assistenza su istanza webrainbow™ v3 (wr3 – delibere e determine) On Prem per il periodo dal 01/01/2025 al 30/06/2025 - CIG B614299AAC</t>
         </is>
       </c>
       <c r="C168" t="inlineStr">
         <is>
-          <t>Avviso</t>
+          <t>Asta</t>
         </is>
       </c>
       <c r="D168" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="F168" t="inlineStr"/>
       <c r="G168" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="H168" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H168" t="inlineStr"/>
       <c r="I168" t="inlineStr"/>
-      <c r="J168" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J168" t="inlineStr"/>
       <c r="K168" t="inlineStr">
         <is>
-          <t>14/03/2025 00:00</t>
+          <t>14/05/2025 00:00</t>
         </is>
       </c>
       <c r="L168" t="inlineStr">
         <is>
-          <t>14/03/2030 00:00</t>
-[...4 lines deleted...]
-          <t>21/03/2025 00:00</t>
+          <t>14/05/2030 00:00</t>
         </is>
       </c>
       <c r="P168" t="n">
         <v>0</v>
       </c>
       <c r="Q168" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R168" t="inlineStr"/>
       <c r="S168" t="inlineStr"/>
       <c r="T168" t="inlineStr"/>
       <c r="U168" t="inlineStr"/>
     </row>
     <row r="169">
-      <c r="A169" t="inlineStr"/>
+      <c r="A169" t="inlineStr">
+        <is>
+          <t>A209-02-05</t>
+        </is>
+      </c>
       <c r="B169" t="inlineStr">
         <is>
-          <t>FORNITURA di carta termica per il periodo di 12 mesi per le Casse Automatiche/Riscuotitrici dell'Azienda ULSS 5 Polesana</t>
+          <t>Affidamento diretto del servizio di Coordinatore della sicurezza in fase di esecuzione dei lavori delle Case di Comunità di Adria e Porto Tolle</t>
         </is>
       </c>
       <c r="C169" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
       <c r="D169" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="E169" t="inlineStr">
+        <is>
+          <t>UOC Servizi Tecnici e Patrimoniali</t>
         </is>
       </c>
       <c r="F169" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span style="font-size:12pt"&gt;&lt;span style="font-size:13.5pt"&gt;&lt;span style="color:#212529"&gt;In calce il link in cui &amp;egrave; possibile visionare la documentazione di gara inerente la procedura pubblicata su Sintel:&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
-[...1 lines deleted...]
-</t>
+          <t>&lt;p&gt;In calce il link da cui poter scaricare la documentazione di gara inerente la procedura pubblicata su Sintel:&lt;/p&gt;
+&lt;p&gt;https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=201514851&lt;/p&gt;</t>
         </is>
       </c>
       <c r="G169" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Si</t>
         </is>
       </c>
       <c r="H169" t="inlineStr">
         <is>
-          <t>198399954</t>
-[...7 lines deleted...]
-      </c>
+          <t>201514851</t>
+        </is>
+      </c>
+      <c r="I169" t="inlineStr">
+        <is>
+          <t>B68I21001400006</t>
+        </is>
+      </c>
+      <c r="J169" t="inlineStr"/>
       <c r="K169" t="inlineStr">
         <is>
-          <t>14/03/2025 00:00</t>
+          <t>14/05/2025 00:00</t>
         </is>
       </c>
       <c r="L169" t="inlineStr">
         <is>
-          <t>14/03/2030 00:00</t>
+          <t>14/05/2030 00:00</t>
         </is>
       </c>
       <c r="M169" t="inlineStr">
         <is>
-          <t>31/03/2025 00:00</t>
+          <t>19/05/2025 12:00</t>
+        </is>
+      </c>
+      <c r="O169" t="inlineStr">
+        <is>
+          <t>28/05/2025</t>
         </is>
       </c>
       <c r="P169" t="n">
         <v>0</v>
       </c>
       <c r="Q169" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R169" t="inlineStr"/>
       <c r="S169" t="inlineStr"/>
       <c r="T169" t="inlineStr"/>
       <c r="U169" t="inlineStr"/>
     </row>
     <row r="170">
       <c r="A170" t="inlineStr">
         <is>
-          <t>B5574E975F</t>
+          <t>B63D0D9227</t>
         </is>
       </c>
       <c r="B170" t="inlineStr">
         <is>
-          <t>Affidamento ai sensi dell’art. 50 co 1 lett b) D.lgs 36/2023 del servizio di manutenzione e assistenza applicativo Mdl@InITeC triennio 2025-2027 -  CIG: B5574E975F</t>
+          <t>Affidamento ai sensi dell’art. 50 co 1 lett b) D.lgs 36/2023 del rinnovo del servizio di manutenzione e assistenza del sistema di Teleconsulto Neuroradiologico AOPD anno 2025 - CIG B63D0D9227</t>
         </is>
       </c>
       <c r="C170" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
       <c r="D170" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="F170" t="inlineStr"/>
       <c r="G170" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H170" t="inlineStr"/>
       <c r="I170" t="inlineStr"/>
       <c r="J170" t="inlineStr"/>
       <c r="K170" t="inlineStr">
         <is>
-          <t>13/03/2025 00:00</t>
+          <t>14/05/2025 00:00</t>
         </is>
       </c>
       <c r="L170" t="inlineStr">
         <is>
-          <t>13/03/2030 00:00</t>
+          <t>14/05/2030 00:00</t>
         </is>
       </c>
       <c r="P170" t="n">
         <v>0</v>
       </c>
       <c r="Q170" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R170" t="inlineStr"/>
       <c r="S170" t="inlineStr"/>
       <c r="T170" t="inlineStr"/>
       <c r="U170" t="inlineStr"/>
     </row>
     <row r="171">
-      <c r="A171" t="inlineStr"/>
+      <c r="A171" t="inlineStr">
+        <is>
+          <t>B5F3069464</t>
+        </is>
+      </c>
       <c r="B171" t="inlineStr">
         <is>
-          <t>ID Sintel: 198321861 Aggiudicazione procedura negoziata senza pubblicazione di un bando ai sensi dell’art.76 comma 2, lett. b.2) del d.lgs. n. 36/2023 per la fornitura di Microcateteri Excelsior per la UOC Neuroradiologia. Impresa Promed S.r.l. P. IVA n. 01542580269 CIG: B63253E524</t>
+          <t>Affidamento ai sensi dell’art. 50 co 1 lett b) D.lgs 36/2023 del rinnovo del canone di manutenzione e assistenza software Metaclinic utilizzato nei centri di diabetologia di Adria e Rovigo dell’Azienda Ulss 5 Polesana – triennio 2025-2027 - CIG B5F3069464</t>
         </is>
       </c>
       <c r="C171" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
       <c r="D171" t="inlineStr">
         <is>
-          <t>Scaduto</t>
-[...8 lines deleted...]
-      </c>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="F171" t="inlineStr"/>
       <c r="G171" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="H171" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H171" t="inlineStr"/>
       <c r="I171" t="inlineStr"/>
-      <c r="J171" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J171" t="inlineStr"/>
       <c r="K171" t="inlineStr">
         <is>
-          <t>13/03/2025 00:00</t>
+          <t>14/05/2025 00:00</t>
         </is>
       </c>
       <c r="L171" t="inlineStr">
         <is>
-          <t>13/03/2030 00:00</t>
-[...4 lines deleted...]
-          <t>19/03/2025 00:00</t>
+          <t>14/05/2030 00:00</t>
         </is>
       </c>
       <c r="P171" t="n">
         <v>0</v>
       </c>
       <c r="Q171" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R171" t="inlineStr"/>
       <c r="S171" t="inlineStr"/>
       <c r="T171" t="inlineStr"/>
       <c r="U171" t="inlineStr"/>
     </row>
     <row r="172">
-      <c r="A172" t="inlineStr"/>
+      <c r="A172" t="inlineStr">
+        <is>
+          <t>B6498496E4</t>
+        </is>
+      </c>
       <c r="B172" t="inlineStr">
         <is>
-          <t>FORNITURA DI MATERIE PRIME AD USO FARMACEUTICO, SUDDIVISA IN 14 LOTTI, AI SENSI DELL’ART. 50, COMMA 1, LETTERA B) DEL D. LGS. 36/2023, PER IL PERIODO DI 24 MESI.</t>
+          <t>Affidamento ai sensi dell’art. 50 co 1 lett b) D.lgs 36/2023 del servizio di assistenza e manutenzione del sistema Dnlab “software di gestione del Laboratorio Unico” per il mantenimento del sistema ai fini della consultazione anno 2025 - CIG B6498496E4</t>
         </is>
       </c>
       <c r="C172" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
       <c r="D172" t="inlineStr">
         <is>
-          <t>Scaduto</t>
-[...8 lines deleted...]
-      </c>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="F172" t="inlineStr"/>
       <c r="G172" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="H172" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H172" t="inlineStr"/>
       <c r="I172" t="inlineStr"/>
-      <c r="J172" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J172" t="inlineStr"/>
       <c r="K172" t="inlineStr">
         <is>
-          <t>13/03/2025 00:00</t>
+          <t>14/05/2025 00:00</t>
         </is>
       </c>
       <c r="L172" t="inlineStr">
         <is>
-          <t>13/03/2030 00:00</t>
-[...4 lines deleted...]
-          <t>31/03/2025 00:00</t>
+          <t>14/05/2030 00:00</t>
         </is>
       </c>
       <c r="P172" t="n">
         <v>0</v>
       </c>
       <c r="Q172" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R172" t="inlineStr"/>
       <c r="S172" t="inlineStr"/>
       <c r="T172" t="inlineStr"/>
       <c r="U172" t="inlineStr"/>
     </row>
     <row r="173">
-      <c r="A173" t="inlineStr"/>
+      <c r="A173" t="inlineStr">
+        <is>
+          <t>B64DBC1433</t>
+        </is>
+      </c>
       <c r="B173" t="inlineStr">
         <is>
-          <t>AVVISO AGGIUDICAZIONE PROCEDURA NEGOZIATA SENZA PUBBLICAZIONE DI BANDO AI SENSI DELL’ART. 76 COMMA 2, LETT. B), pt. 2) DEL D.LGS. N. 36/2023 E S.M.I. PER LA FORNIT. DI DISPOSITIVI MEDICI IN VITRO E PRODOTTI DIAGNOSTICI PER UOSD MICROBIOLOGIA LOTTO 1: BIOLOGIA MOLEC. PER DIAGNOST. RAPIDA DI AGENTI INFETTIVI: MALARIA DNA, CMV DNA, HSV1 E 2 DNA, CLOSTRIDIUM DIFFIC. TOSSIGENICO, MYCOPLASMA PNEUMONIAE, BORDETELLA LOTTO 2: SISTEMA PER DIAGN. DI PARASSITI FECALI, PER PERIODO DI 6 MESI ID SINTEL 198262836</t>
+          <t>Affidamento ai sensi dell’art. 50 co 1 lett b) D.lgs 36/2023 dell’avvio nuovo flusso per il monitoraggio ex-ante delle prestazioni ambulatoriali prenotate in regime istituzionale e ALPI - CIG B64DBC1433</t>
         </is>
       </c>
       <c r="C173" t="inlineStr">
         <is>
-          <t>Avviso</t>
+          <t>Asta</t>
         </is>
       </c>
       <c r="D173" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="F173" t="inlineStr"/>
       <c r="G173" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="H173" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H173" t="inlineStr"/>
       <c r="I173" t="inlineStr"/>
-      <c r="J173" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J173" t="inlineStr"/>
       <c r="K173" t="inlineStr">
         <is>
-          <t>12/03/2025 00:00</t>
+          <t>14/05/2025 00:00</t>
         </is>
       </c>
       <c r="L173" t="inlineStr">
         <is>
-          <t>12/03/2030 00:00</t>
-[...4 lines deleted...]
-          <t>19/03/2025 00:00</t>
+          <t>14/05/2030 00:00</t>
         </is>
       </c>
       <c r="P173" t="n">
         <v>0</v>
       </c>
       <c r="Q173" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R173" t="inlineStr"/>
       <c r="S173" t="inlineStr"/>
       <c r="T173" t="inlineStr"/>
       <c r="U173" t="inlineStr"/>
     </row>
     <row r="174">
       <c r="A174" t="inlineStr">
         <is>
-          <t>B572E3FB10</t>
+          <t>B592A791F1</t>
         </is>
       </c>
       <c r="B174" t="inlineStr">
         <is>
-          <t>Affidamento ai sensi dell’art. 50 co 1 lett b) D.lgs 36/2023 del servizio di assistenza specialistica "On-Site" per la gestione della Cartella Clinica e ambulatoriale informatizzata Patidok anno 2025. CIG: B572E3FB10</t>
+          <t>Affidamento ai sensi dell’art. 50 co 1 lett b) D.lgs 36/2023 della fornitura di n° 1.000 smartcard ST JSIGN4 - CIG: B592A791F1</t>
         </is>
       </c>
       <c r="C174" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
       <c r="D174" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="F174" t="inlineStr"/>
       <c r="G174" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H174" t="inlineStr"/>
       <c r="I174" t="inlineStr"/>
       <c r="J174" t="inlineStr"/>
       <c r="K174" t="inlineStr">
         <is>
-          <t>12/03/2025 00:00</t>
+          <t>14/05/2025 00:00</t>
         </is>
       </c>
       <c r="L174" t="inlineStr">
         <is>
-          <t>12/03/2030 00:00</t>
+          <t>14/05/2030 00:00</t>
         </is>
       </c>
       <c r="P174" t="n">
         <v>0</v>
       </c>
       <c r="Q174" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R174" t="inlineStr"/>
       <c r="S174" t="inlineStr"/>
       <c r="T174" t="inlineStr"/>
       <c r="U174" t="inlineStr"/>
     </row>
     <row r="175">
       <c r="A175" t="inlineStr">
         <is>
-          <t>B572CC20AA</t>
+          <t>B64995540E</t>
         </is>
       </c>
       <c r="B175" t="inlineStr">
         <is>
-          <t>Affidamento ai sensi dell’art. 50 co 1 lett b) D.lgs 36/2023 della fornitura dell’integrazione del Cup unico Provinciale e Order Entry con il nuovo applicativo RIS fornito dalla ditta FujiFilm Healthcare Italia Spa - CIG: B572CC20AA</t>
+          <t>Affidamento ai sensi dell’art. 50 co 1 lett b) D.lgs 36/2023 della fornitura di n 4 licenze virtuali per il software "Galileo NT Line" di refertazione EEG per il Servizio di Neurologia – Azienda Ulss 5 Polesana - CIG: B64995540E</t>
         </is>
       </c>
       <c r="C175" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
       <c r="D175" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="F175" t="inlineStr"/>
       <c r="G175" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H175" t="inlineStr"/>
       <c r="I175" t="inlineStr"/>
       <c r="J175" t="inlineStr"/>
       <c r="K175" t="inlineStr">
         <is>
-          <t>12/03/2025 00:00</t>
+          <t>14/05/2025 00:00</t>
         </is>
       </c>
       <c r="L175" t="inlineStr">
         <is>
-          <t>12/03/2030 00:00</t>
+          <t>14/05/2030 00:00</t>
         </is>
       </c>
       <c r="P175" t="n">
         <v>0</v>
       </c>
       <c r="Q175" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R175" t="inlineStr"/>
       <c r="S175" t="inlineStr"/>
       <c r="T175" t="inlineStr"/>
       <c r="U175" t="inlineStr"/>
     </row>
     <row r="176">
       <c r="A176" t="inlineStr"/>
       <c r="B176" t="inlineStr">
         <is>
-          <t>FORNITURA di n. 1 Stampante fotografica per il fluorangiografo Heidelberg Spectralis Spec-02664-S1600 (n. Inv. 300964) dell'U.O.C. Oculistica del Presidio Ospedaliero di Rovigo</t>
+          <t>FORNITURA di carta termica per il periodo di 24 mesi per gli eliminacode dell'Azienda ULSS 5 Polesana</t>
         </is>
       </c>
       <c r="C176" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
       <c r="D176" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="F176" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span style="font-size:12pt"&gt;&lt;span style="font-size:13.5pt"&gt;&lt;span style="color:#212529"&gt;In calce il link in cui &amp;egrave; possibile visionare la documentazione di gara inerente la procedura pubblicata su Sintel:&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
-&lt;p&gt;&lt;span style="font-size:13.5pt"&gt;&lt;span style="color:#212529"&gt;https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=198262593&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
+          <t xml:space="preserve">&lt;p&gt;&lt;span style="font-size:12pt"&gt;&lt;span style="font-size:13.5pt"&gt;&lt;span style="color:#212529"&gt;In calce il link in cui è possibile visionare la documentazione di gara inerente la procedura pubblicata su Sintel:&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;&lt;span style="font-size:13.5pt"&gt;&lt;span style="color:#212529"&gt;https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=201496939&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
 </t>
         </is>
       </c>
       <c r="G176" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H176" t="inlineStr">
         <is>
-          <t>198262593</t>
+          <t>201496939</t>
         </is>
       </c>
       <c r="I176" t="inlineStr"/>
       <c r="J176" t="inlineStr">
         <is>
-          <t>B603E5A7A3</t>
+          <t>B6D640CD4C</t>
         </is>
       </c>
       <c r="K176" t="inlineStr">
         <is>
-          <t>12/03/2025 00:00</t>
+          <t>13/05/2025 00:00</t>
         </is>
       </c>
       <c r="L176" t="inlineStr">
         <is>
-          <t>12/03/2030 00:00</t>
+          <t>13/05/2030 00:00</t>
         </is>
       </c>
       <c r="M176" t="inlineStr">
         <is>
-          <t>14/03/2025 00:00</t>
+          <t>26/05/2025 00:00</t>
         </is>
       </c>
       <c r="P176" t="n">
         <v>0</v>
       </c>
       <c r="Q176" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R176" t="inlineStr"/>
       <c r="S176" t="inlineStr"/>
       <c r="T176" t="inlineStr"/>
       <c r="U176" t="inlineStr"/>
     </row>
     <row r="177">
       <c r="A177" t="inlineStr"/>
       <c r="B177" t="inlineStr">
         <is>
-          <t>FORNITURA di Microchip anno 2025 per il Canile Sanitario e Punti Sanità di Castelmassa, Badia Polesine e Taglio di Po</t>
+          <t>FORNITURA di Dispositivi/Kit per l'effettuazione di tatuaggi per centramento radioterapico per la U.O.C. Radioterapia dell'Azienda ULSS 5 Polesana</t>
         </is>
       </c>
       <c r="C177" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
       <c r="D177" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="F177" t="inlineStr">
-[...5 lines deleted...]
-      </c>
+      <c r="F177" t="inlineStr"/>
       <c r="G177" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H177" t="inlineStr">
         <is>
-          <t>198239079</t>
+          <t>201472338</t>
         </is>
       </c>
       <c r="I177" t="inlineStr"/>
       <c r="J177" t="inlineStr">
         <is>
-          <t>B5FD0DCC8B</t>
+          <t>B652F265F3</t>
         </is>
       </c>
       <c r="K177" t="inlineStr">
         <is>
-          <t>12/03/2025 00:00</t>
+          <t>13/05/2025 00:00</t>
         </is>
       </c>
       <c r="L177" t="inlineStr">
         <is>
-          <t>12/03/2030 00:00</t>
+          <t>13/05/2030 00:00</t>
         </is>
       </c>
       <c r="M177" t="inlineStr">
         <is>
-          <t>19/03/2025 00:00</t>
+          <t>21/05/2025 00:00</t>
         </is>
       </c>
       <c r="P177" t="n">
         <v>0</v>
       </c>
       <c r="Q177" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R177" t="inlineStr"/>
       <c r="S177" t="inlineStr"/>
       <c r="T177" t="inlineStr"/>
       <c r="U177" t="inlineStr"/>
     </row>
     <row r="178">
       <c r="A178" t="inlineStr">
         <is>
-          <t>B5390AAA90</t>
+          <t>B640EB2BF2</t>
         </is>
       </c>
       <c r="B178" t="inlineStr">
         <is>
-          <t>Affidamento ai sensi dell’art. 50 co 1 lett b) D.lgs 36/2023 del rinnovo del servizio di manutenzione licenze ManageEngine Endpoint Central per il periodo di 1 anno. - CIG: B5390AAA90</t>
+          <t>Affidamento ai sensi dell’art. 50 co 1 lett b) D.lgs 36/2023 del rinnovo del servizio di assistenza e manutenzione modulo Forms di webquality necessario per la gestione dei moduli dello sportello amministrativo online per il periodo dal 01.04.2025 al 31.12.2027 - CIG B640EB2BF2</t>
         </is>
       </c>
       <c r="C178" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
       <c r="D178" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="F178" t="inlineStr"/>
       <c r="G178" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H178" t="inlineStr"/>
       <c r="I178" t="inlineStr"/>
       <c r="J178" t="inlineStr"/>
       <c r="K178" t="inlineStr">
         <is>
-          <t>10/03/2025 00:00</t>
+          <t>13/05/2025 00:00</t>
         </is>
       </c>
       <c r="L178" t="inlineStr">
         <is>
-          <t>10/03/2030 00:00</t>
+          <t>13/05/2030 00:00</t>
         </is>
       </c>
       <c r="P178" t="n">
         <v>0</v>
       </c>
       <c r="Q178" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R178" t="inlineStr"/>
       <c r="S178" t="inlineStr"/>
       <c r="T178" t="inlineStr"/>
       <c r="U178" t="inlineStr"/>
     </row>
     <row r="179">
-      <c r="A179" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="A179" t="inlineStr"/>
       <c r="B179" t="inlineStr">
         <is>
-          <t>Affidamento ai sensi dell’art. 50 co 1 lett b) D.lgs 36/2023 del rinnovo del servizio di manutenzione e assistenza agli applicativi software in licenza d’uso da Eurosoft, “PosDeb per PagoPa” e “PosDeb integrazione Contese”, per il triennio 2025-2027 - CIG B597C592AE</t>
+          <t>FORNITURA di Giochi per la U.O.S. Neuropsichiatria Infantile dei Presidi Ospedalieri di Rovigo e Trecenta</t>
         </is>
       </c>
       <c r="C179" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
       <c r="D179" t="inlineStr">
         <is>
-          <t>Aggiudicato</t>
-[...2 lines deleted...]
-      <c r="F179" t="inlineStr"/>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F179" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;&lt;span style="font-size:12pt"&gt;&lt;span style="font-size:13.5pt"&gt;&lt;span style="color:#212529"&gt;In calce il link in cui è possibile visionare la documentazione di gara inerente la procedura pubblicata su Sintel:&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;&lt;span style="font-size:13.5pt"&gt;&lt;span style="color:#212529"&gt;https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=201366095&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
+</t>
+        </is>
+      </c>
       <c r="G179" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="H179" t="inlineStr"/>
+      <c r="H179" t="inlineStr">
+        <is>
+          <t>201366095</t>
+        </is>
+      </c>
       <c r="I179" t="inlineStr"/>
-      <c r="J179" t="inlineStr"/>
+      <c r="J179" t="inlineStr">
+        <is>
+          <t>B5FD20E911</t>
+        </is>
+      </c>
       <c r="K179" t="inlineStr">
         <is>
-          <t>10/03/2025 00:00</t>
+          <t>12/05/2025 00:00</t>
         </is>
       </c>
       <c r="L179" t="inlineStr">
         <is>
-          <t>10/03/2030 00:00</t>
+          <t>12/05/2030 00:00</t>
+        </is>
+      </c>
+      <c r="M179" t="inlineStr">
+        <is>
+          <t>19/05/2025 00:00</t>
         </is>
       </c>
       <c r="P179" t="n">
         <v>0</v>
       </c>
       <c r="Q179" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R179" t="inlineStr"/>
       <c r="S179" t="inlineStr"/>
       <c r="T179" t="inlineStr"/>
       <c r="U179" t="inlineStr"/>
     </row>
     <row r="180">
-      <c r="A180" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="A180" t="inlineStr"/>
       <c r="B180" t="inlineStr">
         <is>
-          <t>Affidamento ai sensi dell’art. 50 co 1 lett b) D.lgs 36/2023 del servizio relativo ad attività professionali necessarie per l’esportazione dei dati dal sistema informatico Suitestensa RIS/PACS relativamente al dominio di Screening Mammografico. CIG: B55FDCCDC3</t>
+          <t>FORNITURA DI “KIT INDUMENTI/TELERIA MONOUSO” PER IL PERIODO DI 36 MESI.</t>
         </is>
       </c>
       <c r="C180" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
       <c r="D180" t="inlineStr">
         <is>
-          <t>Aggiudicato</t>
-[...2 lines deleted...]
-      <c r="F180" t="inlineStr"/>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F180" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;&lt;span style="font-size:12pt"&gt;&lt;span style="font-size:13.5pt"&gt;&lt;span style="color:#212529"&gt;In calce il link in cui è possibile visionare la documentazione di gara inerente la procedura pubblicata su Sintel:&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;&lt;span style="font-size:13.5pt"&gt;&lt;span style="color:#212529"&gt;https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=201251907&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
+</t>
+        </is>
+      </c>
       <c r="G180" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="H180" t="inlineStr"/>
+      <c r="H180" t="inlineStr">
+        <is>
+          <t>201251907</t>
+        </is>
+      </c>
       <c r="I180" t="inlineStr"/>
-      <c r="J180" t="inlineStr"/>
+      <c r="J180" t="inlineStr">
+        <is>
+          <t>B6C7C4F0C6</t>
+        </is>
+      </c>
       <c r="K180" t="inlineStr">
         <is>
-          <t>10/03/2025 00:00</t>
+          <t>08/05/2025 00:00</t>
         </is>
       </c>
       <c r="L180" t="inlineStr">
         <is>
-          <t>10/03/2030 00:00</t>
+          <t>08/05/2030 00:00</t>
+        </is>
+      </c>
+      <c r="M180" t="inlineStr">
+        <is>
+          <t>30/05/2025 00:00</t>
         </is>
       </c>
       <c r="P180" t="n">
         <v>0</v>
       </c>
       <c r="Q180" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R180" t="inlineStr"/>
       <c r="S180" t="inlineStr"/>
       <c r="T180" t="inlineStr"/>
       <c r="U180" t="inlineStr"/>
     </row>
     <row r="181">
-      <c r="A181" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="A181" t="inlineStr"/>
       <c r="B181" t="inlineStr">
         <is>
-          <t>Affidamento ai sensi dell’art. 50 co 1 lett b) D.lgs 36/2023 della fornitura di n° 6 licenze Software Microprint per la gestione dei Robot per la produzione del cd paziente. CIG: B594C99B1B</t>
+          <t>FORNITURA DEL FARMACO ESCLUSIVO ZARONTIN CON PRINCIPIO ATTIVO ETOSUCCIMIDE, AI SENSI DELL’ART. 76, COMMA 2, LETTERA B) DEL D. LGS. 36/2023, PER IL PERIODO DI 12 MESI.</t>
         </is>
       </c>
       <c r="C181" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
       <c r="D181" t="inlineStr">
         <is>
-          <t>Aggiudicato</t>
-[...2 lines deleted...]
-      <c r="F181" t="inlineStr"/>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F181" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;&lt;span style="font-size:12pt"&gt;&lt;span style="font-size:13.5pt"&gt;&lt;span style="color:#212529"&gt;In calce il link in cui è possibile visionare la documentazione di gara inerente la procedura pubblicata su Sintel:&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;&lt;span style="font-size:13.5pt"&gt;&lt;span style="color:#212529"&gt;https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=201119678&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
+</t>
+        </is>
+      </c>
       <c r="G181" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="H181" t="inlineStr"/>
+      <c r="H181" t="inlineStr">
+        <is>
+          <t>201119678</t>
+        </is>
+      </c>
       <c r="I181" t="inlineStr"/>
-      <c r="J181" t="inlineStr"/>
+      <c r="J181" t="inlineStr">
+        <is>
+          <t>B6EBF5DAA1</t>
+        </is>
+      </c>
       <c r="K181" t="inlineStr">
         <is>
-          <t>10/03/2025 00:00</t>
+          <t>06/05/2025 00:00</t>
         </is>
       </c>
       <c r="L181" t="inlineStr">
         <is>
-          <t>10/03/2030 00:00</t>
+          <t>06/05/2030 00:00</t>
+        </is>
+      </c>
+      <c r="M181" t="inlineStr">
+        <is>
+          <t>16/05/2025 00:00</t>
         </is>
       </c>
       <c r="P181" t="n">
         <v>0</v>
       </c>
       <c r="Q181" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R181" t="inlineStr"/>
       <c r="S181" t="inlineStr"/>
       <c r="T181" t="inlineStr"/>
       <c r="U181" t="inlineStr"/>
     </row>
     <row r="182">
-      <c r="A182" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="A182" t="inlineStr"/>
       <c r="B182" t="inlineStr">
         <is>
-          <t>Affidamento ai sensi dell’art. 50 co 1 lett b) D.lgs 36/2023 del rinnovo del servizio di manutenzione e assistenza agli applicativi software in licenza d’uso da Iteasy per il triennio 2025-2027 - CIG: B550EC5D5A</t>
+          <t>FORNITURA DI SIROLIMUS CREMA, AI SENSI DELL’ART. 50, COMMA 1, LETTERA B) DEL D. LGS. 36/2023, PER IL PERIODO DI 24 MESI.</t>
         </is>
       </c>
       <c r="C182" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
       <c r="D182" t="inlineStr">
         <is>
-          <t>Aggiudicato</t>
-[...2 lines deleted...]
-      <c r="F182" t="inlineStr"/>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F182" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;&lt;span style="font-size:12pt"&gt;&lt;span style="font-size:13.5pt"&gt;&lt;span style="color:#212529"&gt;In calce il link in cui è possibile visionare la documentazione di gara inerente la procedura pubblicata su Sintel:&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;&lt;span style="font-size:13.5pt"&gt;&lt;span style="color:#212529"&gt;https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=201047747&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
+</t>
+        </is>
+      </c>
       <c r="G182" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="H182" t="inlineStr"/>
+      <c r="H182" t="inlineStr">
+        <is>
+          <t>201047747</t>
+        </is>
+      </c>
       <c r="I182" t="inlineStr"/>
-      <c r="J182" t="inlineStr"/>
+      <c r="J182" t="inlineStr">
+        <is>
+          <t>B706637D5A</t>
+        </is>
+      </c>
       <c r="K182" t="inlineStr">
         <is>
-          <t>10/03/2025 00:00</t>
+          <t>05/05/2025 00:00</t>
         </is>
       </c>
       <c r="L182" t="inlineStr">
         <is>
-          <t>10/03/2030 00:00</t>
+          <t>05/05/2030 00:00</t>
+        </is>
+      </c>
+      <c r="M182" t="inlineStr">
+        <is>
+          <t>21/05/2025 00:00</t>
         </is>
       </c>
       <c r="P182" t="n">
         <v>0</v>
       </c>
       <c r="Q182" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R182" t="inlineStr"/>
       <c r="S182" t="inlineStr"/>
       <c r="T182" t="inlineStr"/>
       <c r="U182" t="inlineStr"/>
     </row>
     <row r="183">
       <c r="A183" t="inlineStr"/>
       <c r="B183" t="inlineStr">
         <is>
-          <t>FORNITURA di blefarostati per gli Ambulatori Oculistici dei Presidi Ospedalieri di Adria e Rovigo dell'Azienda ULSS 5 Polesana</t>
+          <t>ID SINTEL 200953025 AFFIDAMENTO DIRETTO AI SENSI DELL’ART. 50 C. 1 LETT. B) DEL D.LGS 36/2023 PER LA FORNITURA DI DISPOSITIVI MEDICI PER IL FUNZIONAMENTO DELL’INIETTORE CT MOTION – ULRICH – PER LA UOC RADIOLOGIA, PER IL PERIODO DI 20 MESI. CIG B6AEC5C458</t>
         </is>
       </c>
       <c r="C183" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
       <c r="D183" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="F183" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span style="font-size:12pt"&gt;&lt;span style="font-size:13.5pt"&gt;&lt;span style="color:#212529"&gt;In calce il link in cui &amp;egrave; possibile visionare la documentazione di gara inerente la procedura pubblicata su Sintel:&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
-&lt;p&gt;&lt;span style="font-size:13.5pt"&gt;&lt;span style="color:#212529"&gt;https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=197943833&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
+          <t xml:space="preserve">&lt;p&gt;In calce il link in cui è possibile visionare la documentazione di gara inerente la procedura pubblicata su Sintel:&lt;br /&gt;
+&lt;a href="https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=198879870" rel="noopener nofollow noreferrer" target="_blank"&gt;https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=200953025&lt;/a&gt;&lt;/p&gt;
 </t>
         </is>
       </c>
       <c r="G183" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H183" t="inlineStr">
         <is>
-          <t>197943833</t>
+          <t>200953025</t>
         </is>
       </c>
       <c r="I183" t="inlineStr"/>
       <c r="J183" t="inlineStr">
         <is>
-          <t>B5EABD4B62</t>
+          <t>B6AEC5C458</t>
         </is>
       </c>
       <c r="K183" t="inlineStr">
         <is>
-          <t>06/03/2025 00:00</t>
+          <t>30/04/2025 00:00</t>
         </is>
       </c>
       <c r="L183" t="inlineStr">
         <is>
-          <t>06/03/2030 00:00</t>
+          <t>30/04/2030 00:00</t>
         </is>
       </c>
       <c r="M183" t="inlineStr">
         <is>
-          <t>14/03/2025 00:00</t>
+          <t>07/05/2025 00:00</t>
         </is>
       </c>
       <c r="P183" t="n">
         <v>0</v>
       </c>
       <c r="Q183" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R183" t="inlineStr"/>
       <c r="S183" t="inlineStr"/>
       <c r="T183" t="inlineStr"/>
       <c r="U183" t="inlineStr"/>
     </row>
     <row r="184">
       <c r="A184" t="inlineStr"/>
       <c r="B184" t="inlineStr">
         <is>
-          <t>A287 Indizione procedura negoziata per affidamento dei lavori di manutenzione sugli immobili, opere da fabbro e falegname, anno 2025</t>
+          <t>ID SINTEL 200959138 INDAGINE DI MERCATO PER L’AFFIDAMENTO DIRETTO, CON CARATTERE DI URGENZA AI SENSI ART 50 COMMA 1 LETT B) DEL D.LGS 36/2023, DELLA FORNITURA DI MEDICAZIONE IN COLLAGENE PURO PER IL PERIODO DI 36 MESI EVENTUALMENTE PROROGABILE PER ULTERIORI 6 MESI. CIG B8255EBED5</t>
         </is>
       </c>
       <c r="C184" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
       <c r="D184" t="inlineStr">
         <is>
-          <t>Aggiudicato</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="F184" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;Al presente link &amp;egrave; possibile scaricare la documentazione inerente la procedura di gara lanciata nella piattaforma Sintel di Aria S.p.A.:&lt;/p&gt;
-&lt;p&gt;&lt;a href="https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=199931871" target="_blank"&gt;https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=199931871&lt;/a&gt;&lt;/p&gt;
+          <t xml:space="preserve">&lt;p&gt;In calce il link in cui è possibile visionare la documentazione di gara inerente la procedura pubblicata su Sintel:&lt;br /&gt;
+&lt;a href="https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=198879870" rel="noopener nofollow noreferrer" target="_blank"&gt;https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=200959138&lt;/a&gt;&lt;/p&gt;
 </t>
         </is>
       </c>
       <c r="G184" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="H184" t="inlineStr"/>
+      <c r="H184" t="inlineStr">
+        <is>
+          <t>200959138</t>
+        </is>
+      </c>
       <c r="I184" t="inlineStr"/>
-      <c r="J184" t="inlineStr"/>
+      <c r="J184" t="inlineStr">
+        <is>
+          <t>B8255EBED5</t>
+        </is>
+      </c>
       <c r="K184" t="inlineStr">
         <is>
-          <t>05/03/2025 00:00</t>
+          <t>30/04/2025 00:00</t>
         </is>
       </c>
       <c r="L184" t="inlineStr">
         <is>
-          <t>05/03/2030 00:00</t>
+          <t>30/04/2030 00:00</t>
         </is>
       </c>
       <c r="M184" t="inlineStr">
         <is>
-          <t>05/05/2025 11:00</t>
-[...4 lines deleted...]
-          <t>28/05/2025</t>
+          <t>08/05/2025 00:00</t>
         </is>
       </c>
       <c r="P184" t="n">
         <v>0</v>
       </c>
       <c r="Q184" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R184" t="inlineStr"/>
       <c r="S184" t="inlineStr"/>
       <c r="T184" t="inlineStr"/>
       <c r="U184" t="inlineStr"/>
     </row>
     <row r="185">
       <c r="A185" t="inlineStr"/>
       <c r="B185" t="inlineStr">
         <is>
-          <t>PROCEDURA NEGOZIATA SENZA PUBBLICAZIONE DI UN BANDO AI SENSI DELL’ART. 76 COMMA 2, LETT. B), pt. 2) DEL D.LGS. N. 36/2023 E S.M.I. PER LA FORNITURA IN NOLEGGIO DI SISTEMI DIAGNOSTICI PER LA RICERCA DIRETTA DI ANTIGENI A RISPOSTA RAPIDA, PER IL PERIODO DI 6 MESI, PER LA UOSD MICROBIOLOGIA, PER LA DURATA DI 6 MESI, EVENTUALMENTE RINNOVABILE DI ULTERIORI 6 MESI ID SINTEL 197857897</t>
+          <t>ID SINTEL 200678185 INDAGINE DI MERCATO PER L’AFFIDAMENTO DIRETTO, AI SENSI ART 50 COMMA 1 LETT B) DEL D.LGS 36/2023, DELLA FORNITURA DI DISPOSITIVI PER EMBOLECTOMIA – CATETERI DA OCCLUSIONE, PER IL PERIODO DI 36 MESI EVENTUALMENTE PROROGABILE PER ULTERIORI 6 MESI. CIG B75D028469</t>
         </is>
       </c>
       <c r="C185" t="inlineStr">
         <is>
-          <t>Avviso</t>
+          <t>Asta</t>
         </is>
       </c>
       <c r="D185" t="inlineStr">
         <is>
-          <t>Aggiudicato</t>
-[...2 lines deleted...]
-      <c r="F185" t="inlineStr"/>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F185" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;In calce il link in cui è possibile visionare la documentazione di gara inerente la procedura pubblicata su Sintel:&lt;br /&gt;
+&lt;a href="https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=198879870" rel="noopener nofollow noreferrer" target="_blank"&gt;https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=200678185&lt;/a&gt;&lt;/p&gt;
+</t>
+        </is>
+      </c>
       <c r="G185" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H185" t="inlineStr">
         <is>
-          <t>197857897</t>
+          <t>200678185</t>
         </is>
       </c>
       <c r="I185" t="inlineStr"/>
       <c r="J185" t="inlineStr">
         <is>
-          <t>B58D50A16C</t>
+          <t>B75D028469</t>
         </is>
       </c>
       <c r="K185" t="inlineStr">
         <is>
-          <t>04/03/2025 00:00</t>
+          <t>28/04/2025 00:00</t>
         </is>
       </c>
       <c r="L185" t="inlineStr">
         <is>
-          <t>04/03/2030 00:00</t>
+          <t>28/04/2030 00:00</t>
         </is>
       </c>
       <c r="M185" t="inlineStr">
         <is>
-          <t>11/03/2025 00:00</t>
+          <t>12/05/2025 00:00</t>
         </is>
       </c>
       <c r="P185" t="n">
         <v>0</v>
       </c>
       <c r="Q185" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R185" t="inlineStr"/>
       <c r="S185" t="inlineStr"/>
       <c r="T185" t="inlineStr"/>
       <c r="U185" t="inlineStr"/>
     </row>
     <row r="186">
       <c r="A186" t="inlineStr"/>
       <c r="B186" t="inlineStr">
         <is>
-          <t>ID SINTEL 197779953 Procedura negoziata senza pubblicazione di un bando ai sensi dell’art.76 comma 2, lett. B) del D.Lgs. n. 36/2023 per la fornitura di spirali per embolizzazione intracranica a distacco controllato “Galaxy” per la UOC Neuroradiologia, per il periodo di 9 mesi. CIG B6076CDCF9</t>
+          <t>ID SINTEL 200664251 AFFIDAMENTO DIRETTO AI SENSI DELL’ART. 50 C. 1 LETT. B) DEL D.LGS 36/2023 PER LA FORNITURA DI CATETERI A PALLONCINO PER EMBOLECTOMIA PER LA UOSD CHIRURGIA VASCOLARE, PER IL PERIODO DI 36 MESI, EVENTUALMENTE PROROGABILE PER ULTERIORI 6 MESI.CIG B75CE41287</t>
         </is>
       </c>
       <c r="C186" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
       <c r="D186" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="F186" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;In calce il link in cui &amp;egrave; possibile visionare la documentazione di gara inerente la procedura pubblicata su Sintel:&lt;br /&gt;
-&lt;a href="https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=198879870" rel="noopener nofollow noreferrer" target="_blank"&gt;https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=197779953&lt;/a&gt;&lt;/p&gt;
+          <t xml:space="preserve">&lt;p&gt;In calce il link in cui è possibile visionare la documentazione di gara inerente la procedura pubblicata su Sintel:&lt;br /&gt;
+&lt;a href="https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=198879870" rel="noopener nofollow noreferrer" target="_blank"&gt;https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=200664251&lt;/a&gt;&lt;/p&gt;
 </t>
         </is>
       </c>
       <c r="G186" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H186" t="inlineStr">
         <is>
-          <t>197779953</t>
+          <t>200664251</t>
         </is>
       </c>
       <c r="I186" t="inlineStr"/>
       <c r="J186" t="inlineStr">
         <is>
-          <t>B6076CDCF9</t>
+          <t>B75CE41287</t>
         </is>
       </c>
       <c r="K186" t="inlineStr">
         <is>
-          <t>03/03/2025 00:00</t>
+          <t>28/04/2025 00:00</t>
         </is>
       </c>
       <c r="L186" t="inlineStr">
         <is>
-          <t>03/03/2030 00:00</t>
+          <t>28/04/2030 00:00</t>
         </is>
       </c>
       <c r="M186" t="inlineStr">
         <is>
-          <t>10/03/2025 00:00</t>
+          <t>05/05/2025 00:00</t>
         </is>
       </c>
       <c r="P186" t="n">
         <v>0</v>
       </c>
       <c r="Q186" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R186" t="inlineStr"/>
       <c r="S186" t="inlineStr"/>
       <c r="T186" t="inlineStr"/>
       <c r="U186" t="inlineStr"/>
     </row>
     <row r="187">
       <c r="A187" t="inlineStr"/>
       <c r="B187" t="inlineStr">
         <is>
-          <t>AVVISO AGGIUDICAZIONE PROCEDURA NEGOZIATA SENZA PUBBLICAZIONE DI UN BANDO AI SENSI DELL’ART. 76 COMMA 2, LETT. B), pt. 2) DEL D.LGS. N. 36/2023 E S.M.I. PER LA FORNITURA IN NOLEGGIO DI SISTEMI ANALITICI, PER L’ESECUZIONE DEI TEST DI CONFERMA IN VIROLOGIA, PER HIV E HCV, COMPRENSIVO DEL MATERIALE DI CONSUMO E DELL’ASSISTENZA TECNICA, PER LA UOSD MICROBIOLOGIA, PER LA DURATA DI 6 MESI, EVENTUALMENTE RINNOVABILE DI ULTERIORI 6 MESI ID SINTEL 197625289</t>
+          <t>FORNITURA DI MATERIE PRIME AD USO FARMACEUTICO, SUDDIVISA IN 5 LOTTI, AI SENSI DELL’ART. 50, COMMA 1, LETTERA B) DEL D. LGS. 36/2023, PER IL PERIODO DI 24 MESI.</t>
         </is>
       </c>
       <c r="C187" t="inlineStr">
         <is>
-          <t>Avviso</t>
+          <t>Asta</t>
         </is>
       </c>
       <c r="D187" t="inlineStr">
         <is>
-          <t>Aggiudicato</t>
-[...2 lines deleted...]
-      <c r="F187" t="inlineStr"/>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F187" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;&lt;span style="font-size:12pt"&gt;&lt;span style="font-size:13.5pt"&gt;&lt;span style="color:#212529"&gt;In calce il link in cui è possibile visionare la documentazione di gara inerente la procedura pubblicata su Sintel:&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;&lt;span style="font-size:13.5pt"&gt;&lt;span style="color:#212529"&gt;https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=200642586&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
+</t>
+        </is>
+      </c>
       <c r="G187" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H187" t="inlineStr">
         <is>
-          <t>197625289</t>
+          <t>200642586</t>
         </is>
       </c>
       <c r="I187" t="inlineStr"/>
       <c r="J187" t="inlineStr">
         <is>
-          <t>B6D533CD86</t>
+          <t>B6F5A3FAD8</t>
         </is>
       </c>
       <c r="K187" t="inlineStr">
         <is>
-          <t>27/02/2025 00:00</t>
+          <t>28/04/2025 00:00</t>
         </is>
       </c>
       <c r="L187" t="inlineStr">
         <is>
-          <t>27/02/2030 00:00</t>
+          <t>28/04/2030 00:00</t>
         </is>
       </c>
       <c r="M187" t="inlineStr">
         <is>
-          <t>06/03/2025 00:00</t>
+          <t>05/05/2025 00:00</t>
         </is>
       </c>
       <c r="P187" t="n">
         <v>0</v>
       </c>
       <c r="Q187" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R187" t="inlineStr"/>
       <c r="S187" t="inlineStr"/>
       <c r="T187" t="inlineStr"/>
       <c r="U187" t="inlineStr"/>
     </row>
     <row r="188">
       <c r="A188" t="inlineStr"/>
       <c r="B188" t="inlineStr">
         <is>
-          <t>AVVISO AGGIUDICAZIONE PROCEDURA NEGOZIATA SENZA PUBBLICAZIONE DI UN BANDO AI SENSI DELL’ART. 76 COMMA 2, LETT. B), PT. 2) DEL D.LGS. N. 36/2023 E S.M.I. PER LA FORNITURA, IN NOLEGGIO, DI UN SISTEMA ANALITICO COMPLETO PER MULTIPLEX PCR COMPLETAMENTE INTEGRATO PER LA DIAGNOSTICA RAPIDA DI MICRORGANISMI PATOGENI A DNA E/O RNA, PER LA UOSD MICROBIOLOGIA DELL’A.ULSS 5 POLESANA, PER LA DURATA DI 6 MESI, EVENTUALMENTE RINNOVABILE DI ULTERIORI 6 MESI ID SINTEL 197640104</t>
+          <t>ID SINTEL 200576002 procedura di affidamento diretto telematico urgente, ai sensi dell’art 50 comma 1 lettera b) del D.Lgs 36/2023 per la fornitura di talco sterile, per il periodo di 36 mesi eventualmente prorogabile per ulteriori 3 mesi. CIG B7BC0378C4</t>
         </is>
       </c>
       <c r="C188" t="inlineStr">
         <is>
-          <t>Avviso</t>
+          <t>Asta</t>
         </is>
       </c>
       <c r="D188" t="inlineStr">
         <is>
-          <t>Aggiudicato</t>
-[...2 lines deleted...]
-      <c r="F188" t="inlineStr"/>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F188" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;In calce il link in cui è possibile visionare la documentazione di gara inerente la procedura pubblicata su Sintel:&lt;br /&gt;
+&lt;a href="https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=198879870" rel="noopener nofollow noreferrer" target="_blank"&gt;https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=200576002&lt;/a&gt;&lt;/p&gt;
+</t>
+        </is>
+      </c>
       <c r="G188" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H188" t="inlineStr">
         <is>
-          <t>197640104</t>
+          <t>200576002</t>
         </is>
       </c>
       <c r="I188" t="inlineStr"/>
-      <c r="J188" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J188" t="inlineStr"/>
       <c r="K188" t="inlineStr">
         <is>
-          <t>27/02/2025 00:00</t>
+          <t>24/04/2025 00:00</t>
         </is>
       </c>
       <c r="L188" t="inlineStr">
         <is>
-          <t>27/02/2030 00:00</t>
+          <t>24/04/2030 00:00</t>
         </is>
       </c>
       <c r="M188" t="inlineStr">
         <is>
-          <t>06/03/2025 00:00</t>
+          <t>30/04/2025 00:00</t>
         </is>
       </c>
       <c r="P188" t="n">
         <v>0</v>
       </c>
       <c r="Q188" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R188" t="inlineStr"/>
       <c r="S188" t="inlineStr"/>
       <c r="T188" t="inlineStr"/>
       <c r="U188" t="inlineStr"/>
     </row>
     <row r="189">
       <c r="A189" t="inlineStr"/>
       <c r="B189" t="inlineStr">
         <is>
-          <t>AVVISO DI AGGIUDICAZIONE FORNITURA, IN NOLEGGIO, DI SISTEMI DIAGNOSTICI PER LA RICERCA DIRETTA DI ANTIGENI A RISPOSTA RAPIDA PER LA UOSD MICROBIOLOGIA. AFFIDAMENTO AI SENSI DELL’ART. 76 COMMA 2 LETT. B. PT. 2 DEL D.LGS. N. 36/2023 E S.M.I. "CONTRATTO PONTE" PER IL PERIODO 01/01/2025 – 30/06/2025 E CONTESTUALE RINNOVO DA 01/07/2025 AL 31/12/2025 ID SINTEL 197625623</t>
+          <t>AVVISO DI AGGIUDICAZIONE - AFFIDAMENTO DIRETTO AI SENSI DELL’ART. 50 COMMA 1, LETT. B) DEL D.LGS. N. 36/2023 E S.M.I. E DELLA FORNITURA DI PANNELLI ANTICORPI PER MIOPATIE INFIAMMATORIE AUTOIMMUNI PER LA UOC MEDICINA DI LABORATORIO DELL’AZIENDA ULSS 5 POLESANA PER IL PERIODO DI ANNI DUE DAL 01/05/2025 AL 30/04/2027 ID SINTEL 200332185</t>
         </is>
       </c>
       <c r="C189" t="inlineStr">
         <is>
           <t>Avviso</t>
         </is>
       </c>
       <c r="D189" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="F189" t="inlineStr"/>
       <c r="G189" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H189" t="inlineStr">
         <is>
-          <t>197625623</t>
+          <t>200332185</t>
         </is>
       </c>
       <c r="I189" t="inlineStr"/>
       <c r="J189" t="inlineStr">
         <is>
-          <t>B5852F0470</t>
+          <t>B7FBE38B25</t>
         </is>
       </c>
       <c r="K189" t="inlineStr">
         <is>
-          <t>27/02/2025 00:00</t>
+          <t>18/04/2025 00:00</t>
         </is>
       </c>
       <c r="L189" t="inlineStr">
         <is>
-          <t>27/02/2030 00:00</t>
+          <t>18/04/2030 00:00</t>
         </is>
       </c>
       <c r="M189" t="inlineStr">
         <is>
-          <t>06/03/2025 00:00</t>
+          <t>07/05/2025 00:00</t>
         </is>
       </c>
       <c r="P189" t="n">
         <v>0</v>
       </c>
       <c r="Q189" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R189" t="inlineStr"/>
       <c r="S189" t="inlineStr"/>
       <c r="T189" t="inlineStr"/>
       <c r="U189" t="inlineStr"/>
     </row>
     <row r="190">
       <c r="A190" t="inlineStr"/>
       <c r="B190" t="inlineStr">
         <is>
-          <t>ID SINTEL 197495951 PROCEDURA DI GARA SOTTOSOGLIA TELEMATICA, AI SENSI DELL’ART. 50 C. 1 LETT. E) DEL D.LGS 36/2023, PER LA FORNITURA DI RACCOGLITORI DI URINA PER LE UU.OO. DELL’AZIENDA ULSS5 POLESANA, SUDDIVISA IN 6 LOTTI, PER IL PERIODO DI 15 MESI.</t>
+          <t>AVVISO AGGIUDICAZIONE PROCEDURA NEGOZIATA SENZA PUBBLICAZIONE DI UN BANDO AI SENSI DELL’ART. 76 COMMA 2, LETT. B), PT. 2) DEL D.LGS. N. 36/2023 E S.M.I. PER FORNITURA IN NOLEG. DI UN SISTEMA AUTOMATIZZATO, COMPRENS. DI REAGENTI, MATERIALE DI CONSUMO ED ASSIST. TECNICA, PER LA DETERMINAZIONE IN BIOLOGIA MOLECOLARE RAPIDA MEDIANTE REAL-TIME PCR DELLA MUTAZIONE DEL FATTORE V DI LEIDEN E DEL FATTORE II E MICRORG. INFETT. PER LA UOC MEDICINA DI LABORATORIO E LA UOSD MICROBIOLOGIA PER MESI 6 ID SINTEL 199994136</t>
         </is>
       </c>
       <c r="C190" t="inlineStr">
         <is>
-          <t>Asta</t>
+          <t>Avviso</t>
         </is>
       </c>
       <c r="D190" t="inlineStr">
         <is>
-          <t>Scaduto</t>
-[...8 lines deleted...]
-      </c>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="F190" t="inlineStr"/>
       <c r="G190" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H190" t="inlineStr">
         <is>
-          <t>197495951</t>
+          <t>199994136</t>
         </is>
       </c>
       <c r="I190" t="inlineStr"/>
-      <c r="J190" t="inlineStr"/>
+      <c r="J190" t="inlineStr">
+        <is>
+          <t>B58554B60C</t>
+        </is>
+      </c>
       <c r="K190" t="inlineStr">
         <is>
-          <t>25/02/2025 00:00</t>
+          <t>15/04/2025 00:00</t>
         </is>
       </c>
       <c r="L190" t="inlineStr">
         <is>
-          <t>25/02/2030 00:00</t>
+          <t>15/04/2030 00:00</t>
         </is>
       </c>
       <c r="M190" t="inlineStr">
         <is>
-          <t>14/03/2025 00:00</t>
+          <t>17/04/2025 00:00</t>
         </is>
       </c>
       <c r="P190" t="n">
         <v>0</v>
       </c>
       <c r="Q190" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R190" t="inlineStr"/>
       <c r="S190" t="inlineStr"/>
       <c r="T190" t="inlineStr"/>
       <c r="U190" t="inlineStr"/>
     </row>
     <row r="191">
-      <c r="A191" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="A191" t="inlineStr"/>
       <c r="B191" t="inlineStr">
         <is>
-          <t>Affidamento ai sensi dell’art. 50 co 1 lett b) D.lgs 36/2023 del rinnovo canone di manutenzione del Software WebCodeFinder Unlimited Users in dotazione presso l’Azienda Ulss 5 Polesana per il triennio 2025-2027 - CIG: B593DF020B</t>
+          <t>FORNITURA di stampati tipografici in cartoncino su carta chimica e/o blocchi per l'A. ULSS 5 Polesana</t>
         </is>
       </c>
       <c r="C191" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
       <c r="D191" t="inlineStr">
         <is>
-          <t>Aggiudicato</t>
-[...2 lines deleted...]
-      <c r="F191" t="inlineStr"/>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F191" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;&lt;span style="font-size:12pt"&gt;&lt;span style="font-size:13.5pt"&gt;&lt;span style="color:#212529"&gt;In calce il link in cui è possibile visionare la documentazione di gara inerente la procedura pubblicata su Sintel:&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;&lt;span style="font-size:13.5pt"&gt;&lt;span style="color:#212529"&gt;https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=199991502&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
+</t>
+        </is>
+      </c>
       <c r="G191" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="H191" t="inlineStr"/>
+      <c r="H191" t="inlineStr">
+        <is>
+          <t>199991502</t>
+        </is>
+      </c>
       <c r="I191" t="inlineStr"/>
-      <c r="J191" t="inlineStr"/>
+      <c r="J191" t="inlineStr">
+        <is>
+          <t>B67D06D11A</t>
+        </is>
+      </c>
       <c r="K191" t="inlineStr">
         <is>
-          <t>25/02/2025 00:00</t>
+          <t>15/04/2025 00:00</t>
         </is>
       </c>
       <c r="L191" t="inlineStr">
         <is>
-          <t>25/02/2030 00:00</t>
+          <t>15/04/2030 00:00</t>
+        </is>
+      </c>
+      <c r="M191" t="inlineStr">
+        <is>
+          <t>05/05/2025 00:00</t>
         </is>
       </c>
       <c r="P191" t="n">
         <v>0</v>
       </c>
       <c r="Q191" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R191" t="inlineStr"/>
       <c r="S191" t="inlineStr"/>
       <c r="T191" t="inlineStr"/>
       <c r="U191" t="inlineStr"/>
     </row>
     <row r="192">
       <c r="A192" t="inlineStr"/>
       <c r="B192" t="inlineStr">
         <is>
-          <t>FORNITURA di n. 4 Videonasofaringolaringoscopi / Videonasofibroscopi per la UOC O.R.L. del Presidio Ospedaliero di Rovigo dell'Azienda ULSS 5 Polesana</t>
+          <t>ID SINTEL 199998793 AFFIDAMENTO DIRETTO AI SENSI DELL’ART. 50 C. 1 LETT. B) DEL D.LGS 36/2023 PER LA FORNITURA DI CATETERI A PALLONCINO PER IMPIEGO PERIFERICO. CIG B682A8CFE0</t>
         </is>
       </c>
       <c r="C192" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
       <c r="D192" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="F192" t="inlineStr">
-[...5 lines deleted...]
-      </c>
+      <c r="F192" t="inlineStr"/>
       <c r="G192" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H192" t="inlineStr">
         <is>
-          <t>197360522</t>
+          <t>199998793</t>
         </is>
       </c>
       <c r="I192" t="inlineStr"/>
       <c r="J192" t="inlineStr">
         <is>
-          <t>B5C0EC5B7B</t>
+          <t>B682A8CFE0</t>
         </is>
       </c>
       <c r="K192" t="inlineStr">
         <is>
-          <t>21/02/2025 00:00</t>
+          <t>15/04/2025 00:00</t>
         </is>
       </c>
       <c r="L192" t="inlineStr">
         <is>
-          <t>21/02/2030 00:00</t>
+          <t>15/04/2030 00:00</t>
         </is>
       </c>
       <c r="M192" t="inlineStr">
         <is>
-          <t>17/03/2025 00:00</t>
+          <t>18/04/2025 00:00</t>
         </is>
       </c>
       <c r="P192" t="n">
         <v>0</v>
       </c>
       <c r="Q192" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R192" t="inlineStr"/>
       <c r="S192" t="inlineStr"/>
       <c r="T192" t="inlineStr"/>
       <c r="U192" t="inlineStr"/>
     </row>
     <row r="193">
       <c r="A193" t="inlineStr"/>
       <c r="B193" t="inlineStr">
         <is>
-          <t>FORNITURA DI BEVANDA GELIFICATA, AI SENSI DELL’ART. 50, COMMA 1, LETTERA B) DEL D. LGS. 36/2023, PER IL PERIODO DI 24 MESI.</t>
+          <t>FORNITURA di n. 1 Videooculoscopio per la UOC O.R.L. del Presidio Ospedaliero di Rovigo dell'Azienda ULSS 5 Polesana</t>
         </is>
       </c>
       <c r="C193" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
       <c r="D193" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="F193" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span style="font-size:12pt"&gt;&lt;span style="font-size:13.5pt"&gt;&lt;span style="color:#212529"&gt;In calce il link in cui &amp;egrave; possibile visionare la documentazione di gara inerente la procedura pubblicata su Sintel:&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
-&lt;p&gt;&lt;span style="font-size:13.5pt"&gt;&lt;span style="color:#212529"&gt;https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=197360492&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
+          <t xml:space="preserve">&lt;p&gt;&lt;span style="font-size:12pt"&gt;&lt;span style="font-size:13.5pt"&gt;&lt;span style="color:#212529"&gt;In calce il link in cui è possibile visionare la documentazione di gara inerente la procedura pubblicata su Sintel:&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;&lt;span style="font-size:13.5pt"&gt;&lt;span style="color:#212529"&gt;https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=199946539&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
 </t>
         </is>
       </c>
       <c r="G193" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H193" t="inlineStr">
         <is>
-          <t>197360492</t>
+          <t>199946539</t>
         </is>
       </c>
       <c r="I193" t="inlineStr"/>
       <c r="J193" t="inlineStr">
         <is>
-          <t>B6AC9BF404</t>
+          <t>B67DF04B4F</t>
         </is>
       </c>
       <c r="K193" t="inlineStr">
         <is>
-          <t>21/02/2025 00:00</t>
+          <t>14/04/2025 00:00</t>
         </is>
       </c>
       <c r="L193" t="inlineStr">
         <is>
-          <t>21/02/2030 00:00</t>
+          <t>14/04/2030 00:00</t>
         </is>
       </c>
       <c r="M193" t="inlineStr">
         <is>
-          <t>05/03/2025 00:00</t>
+          <t>24/04/2025 00:00</t>
         </is>
       </c>
       <c r="P193" t="n">
         <v>0</v>
       </c>
       <c r="Q193" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R193" t="inlineStr"/>
       <c r="S193" t="inlineStr"/>
       <c r="T193" t="inlineStr"/>
       <c r="U193" t="inlineStr"/>
     </row>
     <row r="194">
       <c r="A194" t="inlineStr"/>
       <c r="B194" t="inlineStr">
         <is>
-          <t>ID Sintel: 197228293 Ricognizione fornitura anno 2024, I° Semestre 2025 e continuità di fornitura fino al 31/12/2025, ai sensi dell’art. 76 comma 2 lett. B.2) del D. Lgs. 36/2023, della fornitura di dispositivi medici - Protesi tumorali Link Megasystem C Endomodel e Protesi tumorale lunga Lubinus SPII- per la UOC Ortopedia di Rovigo e Trecenta. Impresa Ortholab S.r.l. di Milano P.IVA 03936610967 CIG: B75A1E466E</t>
+          <t>FORNITURA DELL’ALIMENTO ESCLUSIVO DESTINATO A FINI MEDICI SPECIALI VITAFLO PKU SPHERE, AI SENSI DELL’ART. 76, COMMA 2, LETTERA B) DEL D. LGS. 36/2023, PER IL PERIODO DI 12 MESI.</t>
         </is>
       </c>
       <c r="C194" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
       <c r="D194" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="F194" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;In calce il link in cui &amp;egrave; possibile visionare la documentazione di gara inerente la procedura pubblicata su Sintel:&lt;br /&gt;
-&lt;a href="https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=198879870" rel="noopener nofollow noreferrer" target="_blank"&gt;https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=1197228293&lt;/a&gt;&lt;/p&gt;
+          <t xml:space="preserve">&lt;p&gt;&lt;span style="font-size:12pt"&gt;&lt;span style="font-size:13.5pt"&gt;&lt;span style="color:#212529"&gt;In calce il link in cui è possibile visionare la documentazione di gara inerente la procedura pubblicata su Sintel:&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;&lt;span style="font-size:13.5pt"&gt;&lt;span style="color:#212529"&gt;https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=199847406&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
 </t>
         </is>
       </c>
       <c r="G194" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H194" t="inlineStr">
         <is>
-          <t>197228293</t>
+          <t>199847406</t>
         </is>
       </c>
       <c r="I194" t="inlineStr"/>
       <c r="J194" t="inlineStr">
         <is>
-          <t>B75A1E466E</t>
+          <t>B6A1565F50</t>
         </is>
       </c>
       <c r="K194" t="inlineStr">
         <is>
-          <t>19/02/2025 00:00</t>
+          <t>11/04/2025 00:00</t>
         </is>
       </c>
       <c r="L194" t="inlineStr">
         <is>
-          <t>19/02/2030 00:00</t>
+          <t>11/04/2030 00:00</t>
         </is>
       </c>
       <c r="M194" t="inlineStr">
         <is>
-          <t>21/02/2025 00:00</t>
+          <t>22/04/2025 00:00</t>
         </is>
       </c>
       <c r="P194" t="n">
         <v>0</v>
       </c>
       <c r="Q194" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R194" t="inlineStr"/>
       <c r="S194" t="inlineStr"/>
       <c r="T194" t="inlineStr"/>
       <c r="U194" t="inlineStr"/>
     </row>
     <row r="195">
       <c r="A195" t="inlineStr"/>
       <c r="B195" t="inlineStr">
         <is>
-          <t>ID Sintel: 197215778  Procedura negoziata senza pubblicazione di un bando ai sensi dell’art.76 comma 2, lett. b.2) del d.lgs. n. 36/2023 per la fornitura di n. 1 sistema di dilatazione a palloncino DilaTlaX per la UOC ORL. Impresa Bencorpp S.r.l. P.Iva 03730430364  CIG B5BB539601</t>
+          <t>SOSTITUZIONE sorgenti esauste (di Co57 e di Ge68) per Calibratore di dose della UOC Medicina Nucleare</t>
         </is>
       </c>
       <c r="C195" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
       <c r="D195" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="F195" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;In calce il link in cui &amp;egrave; possibile visionare la documentazione di gara inerente la procedura pubblicata su Sintel:&lt;br /&gt;
-&lt;a href="https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=198879870" rel="noopener nofollow noreferrer" target="_blank"&gt;https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=197215778&lt;/a&gt;&lt;/p&gt;
+          <t xml:space="preserve">&lt;p&gt;&lt;span style="font-size:12pt"&gt;&lt;span style="font-size:13.5pt"&gt;&lt;span style="color:#212529"&gt;In calce il link in cui è possibile visionare la documentazione di gara inerente la procedura pubblicata su Sintel:&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;&lt;span style="font-size:13.5pt"&gt;&lt;span style="color:#212529"&gt;https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=199811421&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
 </t>
         </is>
       </c>
       <c r="G195" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H195" t="inlineStr">
         <is>
-          <t>197215778</t>
+          <t>199811421</t>
         </is>
       </c>
       <c r="I195" t="inlineStr"/>
       <c r="J195" t="inlineStr">
         <is>
-          <t>B5BB539601</t>
+          <t>B7773278A2</t>
         </is>
       </c>
       <c r="K195" t="inlineStr">
         <is>
-          <t>19/02/2025 00:00</t>
+          <t>10/04/2025 00:00</t>
         </is>
       </c>
       <c r="L195" t="inlineStr">
         <is>
-          <t>19/02/2030 00:00</t>
+          <t>10/04/2030 00:00</t>
         </is>
       </c>
       <c r="M195" t="inlineStr">
         <is>
-          <t>21/02/2025 00:00</t>
+          <t>17/04/2025 00:00</t>
         </is>
       </c>
       <c r="P195" t="n">
         <v>0</v>
       </c>
       <c r="Q195" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R195" t="inlineStr"/>
       <c r="S195" t="inlineStr"/>
       <c r="T195" t="inlineStr"/>
       <c r="U195" t="inlineStr"/>
     </row>
     <row r="196">
       <c r="A196" t="inlineStr"/>
       <c r="B196" t="inlineStr">
         <is>
-          <t>FORNITURA DEL RADIOFARMACO ESCLUSIVO PYLCLARI, AI SENSI DELL’ART. 76, COMMA 2, LETTERA B) DEL D. LGS. 36/2023, PER IL PERIODO DI 12 MESI.</t>
+          <t>FORNITURA di Bottiglie in plastica per attività di campionamento liquidi</t>
         </is>
       </c>
       <c r="C196" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
       <c r="D196" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="F196" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span style="font-size:12pt"&gt;&lt;span style="font-size:13.5pt"&gt;&lt;span style="color:#212529"&gt;In calce il link in cui &amp;egrave; possibile visionare la documentazione di gara inerente la procedura pubblicata su Sintel:&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
-&lt;p&gt;&lt;span style="font-size:13.5pt"&gt;&lt;span style="color:#212529"&gt;https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=197142482&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
+          <t xml:space="preserve">&lt;p&gt;&lt;span style="font-size:12pt"&gt;&lt;span style="font-size:13.5pt"&gt;&lt;span style="color:#212529"&gt;In calce il link in cui è possibile visionare la documentazione di gara inerente la procedura pubblicata su Sintel:&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;&lt;span style="font-size:13.5pt"&gt;&lt;span style="color:#212529"&gt;https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=199998855&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
 </t>
         </is>
       </c>
       <c r="G196" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H196" t="inlineStr">
         <is>
-          <t>197142482</t>
+          <t>199998855</t>
         </is>
       </c>
       <c r="I196" t="inlineStr"/>
       <c r="J196" t="inlineStr">
         <is>
-          <t>B615172B5B</t>
+          <t>B66A87EAC9</t>
         </is>
       </c>
       <c r="K196" t="inlineStr">
         <is>
-          <t>18/02/2025 00:00</t>
+          <t>09/04/2025 00:00</t>
         </is>
       </c>
       <c r="L196" t="inlineStr">
         <is>
-          <t>18/02/2030 00:00</t>
+          <t>09/04/2030 00:00</t>
         </is>
       </c>
       <c r="M196" t="inlineStr">
         <is>
-          <t>28/02/2025 00:00</t>
+          <t>11/04/2025 00:00</t>
         </is>
       </c>
       <c r="P196" t="n">
         <v>0</v>
       </c>
       <c r="Q196" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R196" t="inlineStr"/>
       <c r="S196" t="inlineStr"/>
       <c r="T196" t="inlineStr"/>
       <c r="U196" t="inlineStr"/>
     </row>
     <row r="197">
       <c r="A197" t="inlineStr"/>
       <c r="B197" t="inlineStr">
         <is>
-          <t>AVVISO AGGIUDICAZIONE PROCEDURA NEGOZIATA SENZA PUBBLICAZIONE DI UN BANDO AI SENSI DELL’ART. 76 COMMA 2, LETT. B), PT. 2) DEL D.LGS. N. 36/2023 E S.M.I. PER FORNITURA DEL SISTEMA DIAGNOSTICO “DYNABLOT HEAT”, COMPRENSIVO DI STRUMENTAZIONE E REAGENTI E MATERIALE DI CONSUMO, UTILIZZATO DAL CENTRO MICROCITEMIA DI ROVIGO PER LA TIPIZZAZIONE MOLECOLARE (ANALISI DEL DNA) DI ALCUNE MUTAZIONI DEI GENI ALFA E BETA GLOBINICI E DELL’EMOCROMATOSI, DURATA DI 6 MESI, PROROGABILI DI ULTERIORI 6 MESI ID SINTEL 197117955</t>
+          <t>FORNITURA DEL FARMACO ESCLUSIVO PURSENNID CON PRINCIPIO ATTIVO SENNA FOGLIA (GLUCOSIDI PURI), AI SENSI DELL’ART. 76, COMMA 2, LETTERA B) DEL D. LGS. 36/2023, PER IL PERIODO DI 12 MESI.</t>
         </is>
       </c>
       <c r="C197" t="inlineStr">
         <is>
-          <t>Avviso</t>
+          <t>Asta</t>
         </is>
       </c>
       <c r="D197" t="inlineStr">
         <is>
-          <t>Aggiudicato</t>
-[...2 lines deleted...]
-      <c r="F197" t="inlineStr"/>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F197" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;&lt;span style="font-size:12pt"&gt;&lt;span style="font-size:13.5pt"&gt;&lt;span style="color:#212529"&gt;In calce il link in cui è possibile visionare la documentazione di gara inerente la procedura pubblicata su Sintel:&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;&lt;span style="font-size:13.5pt"&gt;&lt;span style="color:#212529"&gt;https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=199680030&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
+</t>
+        </is>
+      </c>
       <c r="G197" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H197" t="inlineStr">
         <is>
-          <t>197117955</t>
+          <t>199680030</t>
         </is>
       </c>
       <c r="I197" t="inlineStr"/>
       <c r="J197" t="inlineStr">
         <is>
-          <t>B5AC96D010</t>
+          <t>B69EBF6E24</t>
         </is>
       </c>
       <c r="K197" t="inlineStr">
         <is>
-          <t>18/02/2025 00:00</t>
+          <t>08/04/2025 00:00</t>
         </is>
       </c>
       <c r="L197" t="inlineStr">
         <is>
-          <t>18/02/2030 00:00</t>
+          <t>08/04/2030 00:00</t>
         </is>
       </c>
       <c r="M197" t="inlineStr">
         <is>
-          <t>21/02/2025 00:00</t>
+          <t>18/04/2025 00:00</t>
         </is>
       </c>
       <c r="P197" t="n">
         <v>0</v>
       </c>
       <c r="Q197" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R197" t="inlineStr"/>
       <c r="S197" t="inlineStr"/>
       <c r="T197" t="inlineStr"/>
       <c r="U197" t="inlineStr"/>
     </row>
     <row r="198">
       <c r="A198" t="inlineStr"/>
       <c r="B198" t="inlineStr">
         <is>
-          <t>FORNITURA DEL FARMACO ESCLUSIVO EPACLOB CON PRINCIPIO ATTIVO CLOBAZAM, AI SENSI DELL’ART. 76, COMMA 2, LETTERA B) DEL D. LGS. 36/2023, PER IL PERIODO DI 12 MESI.</t>
+          <t>FORNITURA DEL FARMACO CHEMIOTERAPICO VINCRISTINA CON PRINCIPIO ATTIVO VINCRISTINA SOLFATO, AI SENSI DELL’ART. 50, COMMA 1, LETTERA B) DEL D. LGS. 36/2023, PER IL PERIODO DI 24 MESI.</t>
         </is>
       </c>
       <c r="C198" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
       <c r="D198" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="F198" t="inlineStr"/>
+      <c r="F198" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;&lt;span style="font-size:12pt"&gt;&lt;span style="font-size:13.5pt"&gt;&lt;span style="color:#212529"&gt;In calce il link in cui è possibile visionare la documentazione di gara inerente la procedura pubblicata su Sintel:&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;&lt;span style="font-size:13.5pt"&gt;&lt;span style="color:#212529"&gt;https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=199542781&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
+</t>
+        </is>
+      </c>
       <c r="G198" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H198" t="inlineStr">
         <is>
-          <t>197156385</t>
+          <t>199542781</t>
         </is>
       </c>
       <c r="I198" t="inlineStr"/>
       <c r="J198" t="inlineStr">
         <is>
-          <t>B622DC5C95</t>
+          <t>B6E162128B</t>
         </is>
       </c>
       <c r="K198" t="inlineStr">
         <is>
-          <t>18/02/2025 00:00</t>
+          <t>04/04/2025 00:00</t>
         </is>
       </c>
       <c r="L198" t="inlineStr">
         <is>
-          <t>18/02/2030 00:00</t>
+          <t>04/04/2030 00:00</t>
         </is>
       </c>
       <c r="M198" t="inlineStr">
         <is>
-          <t>28/02/2025 00:00</t>
+          <t>22/04/2025 00:00</t>
         </is>
       </c>
       <c r="P198" t="n">
         <v>0</v>
       </c>
       <c r="Q198" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R198" t="inlineStr"/>
       <c r="S198" t="inlineStr"/>
       <c r="T198" t="inlineStr"/>
       <c r="U198" t="inlineStr"/>
     </row>
     <row r="199">
       <c r="A199" t="inlineStr"/>
       <c r="B199" t="inlineStr">
         <is>
-          <t>AVVISO AGGIUDICAZIONE PROCEDURA NEGOZIATA SENZA PUBBLICAZIONE DI UN BANDO AI SENSI DELL’ART. 76 COMMA 2, LETT. B), PT. 2) DEL D.LGS. N. 50/2023 E S.M.I. PER FORNIT. IN ESCLUSIVA DI TEST ANTIGENICI IN CHEMILUMINESCENZA SU STRUMENTAZ. DI LABORATORIO “ROCHE DIAGNOSTICS”, PER LA RICERCA DELL’ANTIGENE SARS COV2, ALTRIMENTI DEFINITI TEST ANTIGENICI DI QUARTA GENERAZIONE, DENOMINATI ELECSYS SARS-COV-2, PER LE STRUTTURE SANITARIE E SOCIOSANITARIE CONVENZ. DELL’ULSS 5 POLESANA, DURATA DI 12 MESI ID SINTEL 196985974</t>
+          <t>FORNITURA DEL FARMACO ESCLUSIVO METOTRESSATO CON PRINCIPIO ATTIVO METOTREXATO, AI SENSI DELL’ART. 76, COMMA 2, LETTERA B) DEL D. LGS. 36/2023, PER IL PERIODO DI 24 MESI.</t>
         </is>
       </c>
       <c r="C199" t="inlineStr">
         <is>
-          <t>Avviso</t>
+          <t>Asta</t>
         </is>
       </c>
       <c r="D199" t="inlineStr">
         <is>
-          <t>Aggiudicato</t>
-[...2 lines deleted...]
-      <c r="F199" t="inlineStr"/>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F199" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;&lt;span style="font-size:12pt"&gt;&lt;span style="font-size:13.5pt"&gt;&lt;span style="color:#212529"&gt;In calce il link in cui è possibile visionare la documentazione di gara inerente la procedura pubblicata su Sintel:&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;&lt;span style="font-size:13.5pt"&gt;&lt;span style="color:#212529"&gt;https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=199539611&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
+</t>
+        </is>
+      </c>
       <c r="G199" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H199" t="inlineStr">
         <is>
-          <t>196985974</t>
+          <t>199539611</t>
         </is>
       </c>
       <c r="I199" t="inlineStr"/>
       <c r="J199" t="inlineStr">
         <is>
-          <t>B5A77248AA</t>
+          <t>B69DEF9646</t>
         </is>
       </c>
       <c r="K199" t="inlineStr">
         <is>
-          <t>14/02/2025 00:00</t>
+          <t>04/04/2025 00:00</t>
         </is>
       </c>
       <c r="L199" t="inlineStr">
         <is>
-          <t>14/02/2030 00:00</t>
+          <t>04/04/2030 00:00</t>
         </is>
       </c>
       <c r="M199" t="inlineStr">
         <is>
-          <t>20/02/2025 00:00</t>
+          <t>15/04/2025 00:00</t>
         </is>
       </c>
       <c r="P199" t="n">
         <v>0</v>
       </c>
       <c r="Q199" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R199" t="inlineStr"/>
       <c r="S199" t="inlineStr"/>
       <c r="T199" t="inlineStr"/>
       <c r="U199" t="inlineStr"/>
     </row>
     <row r="200">
       <c r="A200" t="inlineStr"/>
       <c r="B200" t="inlineStr">
         <is>
-          <t>ID SINTEL 196927139 PROCEDURA TELEMATICA SOTTOSOGLIA, AI SENSI DELL’ART. 50 C. 1 LETT. E) DEL D.LGS N. 36/2023 PER L’AFFIDAMENTO DEL SERVIZIO DI VENTILOTERAPIA DOMICILIARE SUDDIVISO IN 5 LOTTI, PER IL PERIODO DI 12 MESI, EVENTUALMENTE PROROGABILE DI MESI 3</t>
+          <t>D Sintel: 199548711 Affidamento diretto telematico, ai sensi dell'art.50 c.1 lett b) del D.Lgs 36/2023 per la fornitura di DM dedicati al funzionamento del Facovitrectomo EVA in noleggio, per il periodo di 12 mesi. CIG  B701B6F73B</t>
         </is>
       </c>
       <c r="C200" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
       <c r="D200" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="F200" t="inlineStr">
-[...5 lines deleted...]
-      </c>
+      <c r="F200" t="inlineStr"/>
       <c r="G200" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H200" t="inlineStr">
         <is>
-          <t>196927139</t>
+          <t>199548711</t>
         </is>
       </c>
       <c r="I200" t="inlineStr"/>
-      <c r="J200" t="inlineStr"/>
+      <c r="J200" t="inlineStr">
+        <is>
+          <t>B701B6F73B</t>
+        </is>
+      </c>
       <c r="K200" t="inlineStr">
         <is>
-          <t>13/02/2025 00:00</t>
+          <t>04/04/2025 00:00</t>
         </is>
       </c>
       <c r="L200" t="inlineStr">
         <is>
-          <t>13/02/2030 00:00</t>
+          <t>04/04/2030 00:00</t>
         </is>
       </c>
       <c r="M200" t="inlineStr">
         <is>
-          <t>26/02/2025 00:00</t>
+          <t>11/04/2025 00:00</t>
         </is>
       </c>
       <c r="P200" t="n">
         <v>0</v>
       </c>
       <c r="Q200" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R200" t="inlineStr"/>
       <c r="S200" t="inlineStr"/>
       <c r="T200" t="inlineStr"/>
       <c r="U200" t="inlineStr"/>
     </row>
     <row r="201">
       <c r="A201" t="inlineStr"/>
       <c r="B201" t="inlineStr">
         <is>
-          <t>FORNITURA DI FARMACI IN CONCORRENZA, SUDDIVISA IN 5 LOTTI, PER LA DURATA DI 24 MESI.</t>
+          <t>FORNITURA DEL VACCINO ESCLUSIVO IXIARO PER L’ENCEFALITE GIAPPONESE, AI SENSI DELL’ART. 76, COMMA 2, LETTERA B) DEL D. LGS. 36/2023, PER IL PERIODO DI 12 MESI.</t>
         </is>
       </c>
       <c r="C201" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
       <c r="D201" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="F201" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;CONSIP SDAPA AS 5096847&lt;/p&gt;
+          <t xml:space="preserve">&lt;p&gt;&lt;span style="font-size:12pt"&gt;&lt;span style="font-size:13.5pt"&gt;&lt;span style="color:#212529"&gt;In calce il link in cui è possibile visionare la documentazione di gara inerente la procedura pubblicata su Sintel:&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;&lt;span style="font-size:13.5pt"&gt;&lt;span style="color:#212529"&gt;https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=199544920&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
 </t>
         </is>
       </c>
       <c r="G201" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H201" t="inlineStr">
         <is>
-          <t>CONSIP SDAPA AS 5096847</t>
+          <t>199544920</t>
         </is>
       </c>
       <c r="I201" t="inlineStr"/>
-      <c r="J201" t="inlineStr"/>
+      <c r="J201" t="inlineStr">
+        <is>
+          <t>B6A14E7758</t>
+        </is>
+      </c>
       <c r="K201" t="inlineStr">
         <is>
-          <t>13/02/2025 00:00</t>
+          <t>04/04/2025 00:00</t>
         </is>
       </c>
       <c r="L201" t="inlineStr">
         <is>
-          <t>13/02/2030 00:00</t>
+          <t>04/04/2030 00:00</t>
         </is>
       </c>
       <c r="M201" t="inlineStr">
         <is>
-          <t>07/03/2025 00:00</t>
+          <t>23/04/2025 00:00</t>
         </is>
       </c>
       <c r="P201" t="n">
         <v>0</v>
       </c>
       <c r="Q201" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R201" t="inlineStr"/>
       <c r="S201" t="inlineStr"/>
       <c r="T201" t="inlineStr"/>
       <c r="U201" t="inlineStr"/>
     </row>
     <row r="202">
       <c r="A202" t="inlineStr"/>
       <c r="B202" t="inlineStr">
         <is>
-          <t xml:space="preserve"> ID Sintel: 196935211 Procedura negoziata senza pubblicazione di un bando ai sensi dell’art.76 comma 2, lett. b.2) del d.lgs. n. 36/2023 per la fornitura di n. 1 ago per accesso percutaneo NaviGuide per la UOC Urologia di Rovigo e Trecenta. Impresa Promed S.r.l. P.Iva. 01542580269  CIG: B5D047BFD9</t>
+          <t>FORNITURA DEL FARMACO ESCLUSIVO ENDOPROST CON PRINCIPIO ATTIVO ILOPROST, AI SENSI DELL’ART. 76, COMMA 2, LETTERA B) DEL D. LGS. 36/2023, PER IL PERIODO DI 12 MESI.</t>
         </is>
       </c>
       <c r="C202" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
       <c r="D202" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="F202" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;In calce il link in cui &amp;egrave; possibile visionare la documentazione di gara inerente la procedura pubblicata su Sintel:&lt;br /&gt;
-&lt;a href="https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=198879870" rel="noopener nofollow noreferrer" target="_blank"&gt;https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=196935211&amp;nbsp;&lt;/a&gt;&lt;/p&gt;
+          <t xml:space="preserve">&lt;p&gt;&lt;span style="font-size:12pt"&gt;&lt;span style="font-size:13.5pt"&gt;&lt;span style="color:#212529"&gt;In calce il link in cui è possibile visionare la documentazione di gara inerente la procedura pubblicata su Sintel:&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;&lt;span style="font-size:13.5pt"&gt;&lt;span style="color:#212529"&gt;https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=199543746&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
 </t>
         </is>
       </c>
       <c r="G202" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H202" t="inlineStr">
         <is>
-          <t>196935211</t>
+          <t>199543746</t>
         </is>
       </c>
       <c r="I202" t="inlineStr"/>
       <c r="J202" t="inlineStr">
         <is>
-          <t>B5D047BFD9</t>
+          <t>B6A15C91DA</t>
         </is>
       </c>
       <c r="K202" t="inlineStr">
         <is>
-          <t>13/02/2025 00:00</t>
+          <t>04/04/2025 00:00</t>
         </is>
       </c>
       <c r="L202" t="inlineStr">
         <is>
-          <t>13/02/2030 00:00</t>
+          <t>04/04/2030 00:00</t>
         </is>
       </c>
       <c r="M202" t="inlineStr">
         <is>
-          <t>18/02/2025 00:00</t>
+          <t>17/04/2025 00:00</t>
         </is>
       </c>
       <c r="P202" t="n">
         <v>0</v>
       </c>
       <c r="Q202" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R202" t="inlineStr"/>
       <c r="S202" t="inlineStr"/>
       <c r="T202" t="inlineStr"/>
       <c r="U202" t="inlineStr"/>
     </row>
     <row r="203">
-      <c r="A203" t="inlineStr"/>
+      <c r="A203" t="inlineStr">
+        <is>
+          <t>B5FD7C4F8A</t>
+        </is>
+      </c>
       <c r="B203" t="inlineStr">
         <is>
-          <t>ID SINTEL 196827670 PROCEDURA DI GARA SOTTOSOGLIA TELEMATICA, AI SENSI DELL’ART. 50 C. 1 LETT. E) DEL D.LGS 36/2023, PER LA FORNITURA DI “GUIDE, GUAINE E COPRISONDA” PER LE UU.OO. DELL’AZIENDA ULSS5 POLESANA, SUDDIVISA IN 6 LOTTI, PER IL PERIODO DI 12 MESI, EVENTUALMENTE PROROGABILE PER ULTERIORI 6 MESI.</t>
+          <t>Affidamento ai sensi dell’art. 50 co 1 lett b) D.lgs 36/2023 del rinnovo del servizio di manutenzione e assistenza dei moduli applicativi del sistema informativo territoriale, SIT, in dotazione all’Azienda Ulss 5 Polesana per l’anno 2025 - CIG B5FD7C4F8A</t>
         </is>
       </c>
       <c r="C203" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
       <c r="D203" t="inlineStr">
         <is>
-          <t>Scaduto</t>
-[...8 lines deleted...]
-      </c>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="F203" t="inlineStr"/>
       <c r="G203" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="H203" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H203" t="inlineStr"/>
       <c r="I203" t="inlineStr"/>
       <c r="J203" t="inlineStr"/>
       <c r="K203" t="inlineStr">
         <is>
-          <t>12/02/2025 00:00</t>
+          <t>04/04/2025 00:00</t>
         </is>
       </c>
       <c r="L203" t="inlineStr">
         <is>
-          <t>12/02/2030 00:00</t>
-[...4 lines deleted...]
-          <t>12/03/2025 00:00</t>
+          <t>04/04/2030 00:00</t>
         </is>
       </c>
       <c r="P203" t="n">
         <v>0</v>
       </c>
       <c r="Q203" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R203" t="inlineStr"/>
       <c r="S203" t="inlineStr"/>
       <c r="T203" t="inlineStr"/>
       <c r="U203" t="inlineStr"/>
     </row>
     <row r="204">
-      <c r="A204" t="inlineStr"/>
+      <c r="A204" t="inlineStr">
+        <is>
+          <t>B5D3B7B30C</t>
+        </is>
+      </c>
       <c r="B204" t="inlineStr">
         <is>
-          <t>ID SINTEL 196844884 INDAGINE DI MERCATO PER L’AFFIDAMENTO DIRETTO, AI SENSI ART 50 COMMA 1 LETT B) DEL D.LGS 36/2023, DELLA FORNITURA DI DISPOSITIVI MEDICI - KIT COPRISONDA, PER IL PERIODO DI 36 MESI EVENTUALMENTE PROROGABILE PER ULTERIORI 6 MESI.</t>
+          <t>Affidamento ai sensi dell’art. 50 co 1 lett b) D.lgs 36/2023 del servizio di manutenzione software DRG Manager presso l’Azienda Ulss 5 Polesana per l’anno 2025 - CIG B5D3B7B30C</t>
         </is>
       </c>
       <c r="C204" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
       <c r="D204" t="inlineStr">
         <is>
-          <t>Scaduto</t>
-[...8 lines deleted...]
-      </c>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="F204" t="inlineStr"/>
       <c r="G204" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="H204" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H204" t="inlineStr"/>
       <c r="I204" t="inlineStr"/>
       <c r="J204" t="inlineStr"/>
       <c r="K204" t="inlineStr">
         <is>
-          <t>12/02/2025 00:00</t>
+          <t>04/04/2025 00:00</t>
         </is>
       </c>
       <c r="L204" t="inlineStr">
         <is>
-          <t>12/02/2030 00:00</t>
-[...4 lines deleted...]
-          <t>21/02/2025 00:00</t>
+          <t>04/04/2030 00:00</t>
         </is>
       </c>
       <c r="P204" t="n">
         <v>0</v>
       </c>
       <c r="Q204" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R204" t="inlineStr"/>
       <c r="S204" t="inlineStr"/>
       <c r="T204" t="inlineStr"/>
       <c r="U204" t="inlineStr"/>
     </row>
     <row r="205">
       <c r="A205" t="inlineStr">
         <is>
-          <t>CIG: B51634723C</t>
+          <t>B5F86745A5</t>
         </is>
       </c>
       <c r="B205" t="inlineStr">
         <is>
-          <t xml:space="preserve">A281 affidamento diretto dei lavori di spostamento Container e di realizzazione dei locali ad uso medico di Porto Tolle di proprietà dell’Azienda Ulss 5 Polesana. </t>
+          <t>Affidamento ai sensi dell’art. 50 co 1 lett b) D.lgs 36/2023 del rinnovo del servizio del sistema Terap nella versione Internet e moduli annessi per il periodo di 1 anno a partire dal 01/04/2025 utilizzato dalla UOC Farmacia Ospedaliera – Ulss 5 Polesana - CIG B5F86745A5</t>
         </is>
       </c>
       <c r="C205" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
       <c r="D205" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="F205" t="inlineStr"/>
       <c r="G205" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H205" t="inlineStr"/>
       <c r="I205" t="inlineStr"/>
       <c r="J205" t="inlineStr"/>
       <c r="K205" t="inlineStr">
         <is>
-          <t>11/02/2025 00:00</t>
+          <t>04/04/2025 00:00</t>
         </is>
       </c>
       <c r="L205" t="inlineStr">
         <is>
-          <t>11/02/2030 00:00</t>
+          <t>04/04/2030 00:00</t>
         </is>
       </c>
       <c r="P205" t="n">
         <v>0</v>
       </c>
       <c r="Q205" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R205" t="inlineStr"/>
       <c r="S205" t="inlineStr"/>
       <c r="T205" t="inlineStr"/>
       <c r="U205" t="inlineStr"/>
     </row>
     <row r="206">
-      <c r="A206" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="A206" t="inlineStr"/>
       <c r="B206" t="inlineStr">
         <is>
-          <t>A209-03 e A209-04 Affidamento diretto servizio di Direzione lavori delle Case di Comunità di Badia Polesine e Castelmassa</t>
+          <t>FORNITURA DEL FARMACO ESCLUSIVO BLEOPRIM CON PRINCIPIO ATTIVO BLEOMICINA SOLFATO, AI SENSI DELL’ART. 76, COMMA 2, LETTERA B) DEL D. LGS. 36/2023, PER IL PERIODO DI 24 MESI.</t>
         </is>
       </c>
       <c r="C206" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
       <c r="D206" t="inlineStr">
         <is>
-          <t>Aggiudicato</t>
-[...2 lines deleted...]
-      <c r="F206" t="inlineStr"/>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F206" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;&lt;span style="font-size:12pt"&gt;&lt;span style="font-size:13.5pt"&gt;&lt;span style="color:#212529"&gt;In calce il link in cui è possibile visionare la documentazione di gara inerente la procedura pubblicata su Sintel:&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;&lt;span style="font-size:13.5pt"&gt;&lt;span style="color:#212529"&gt;https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=199540312&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
+</t>
+        </is>
+      </c>
       <c r="G206" t="inlineStr">
         <is>
-          <t>Si</t>
-[...2 lines deleted...]
-      <c r="H206" t="inlineStr"/>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H206" t="inlineStr">
+        <is>
+          <t>199540312</t>
+        </is>
+      </c>
       <c r="I206" t="inlineStr"/>
-      <c r="J206" t="inlineStr"/>
+      <c r="J206" t="inlineStr">
+        <is>
+          <t>B6965B10A9</t>
+        </is>
+      </c>
       <c r="K206" t="inlineStr">
         <is>
-          <t>11/02/2025 00:00</t>
+          <t>04/04/2025 00:00</t>
         </is>
       </c>
       <c r="L206" t="inlineStr">
         <is>
-          <t>11/02/2030 00:00</t>
+          <t>04/04/2030 00:00</t>
+        </is>
+      </c>
+      <c r="M206" t="inlineStr">
+        <is>
+          <t>15/04/2025 00:00</t>
         </is>
       </c>
       <c r="P206" t="n">
         <v>0</v>
       </c>
       <c r="Q206" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R206" t="inlineStr"/>
       <c r="S206" t="inlineStr"/>
       <c r="T206" t="inlineStr"/>
       <c r="U206" t="inlineStr"/>
     </row>
     <row r="207">
-      <c r="A207" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="A207" t="inlineStr"/>
       <c r="B207" t="inlineStr">
         <is>
-          <t xml:space="preserve">A274 fornitura e posa in opera di una trave TL per n 2 posti letto del  reparto di Oncologia piano quarto ala sud Monoblocco  Ospedale di Adria </t>
+          <t>FORNITURA DEL FARMACO ESCLUSIVO NAXIGLO CON PRINCIPIO ATTIVO IMMUNOGLOBULINE UMANE NORMALI PER SOMMINISTRAZIONE EXTRAVASCOLARE, AI SENSI DELL’ART. 76, COMMA 2, LETTERA B) DEL D. LGS. 36/2023, PER IL PERIODO DI 12 MESI.</t>
         </is>
       </c>
       <c r="C207" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
       <c r="D207" t="inlineStr">
         <is>
-          <t>Aggiudicato</t>
-[...2 lines deleted...]
-      <c r="F207" t="inlineStr"/>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F207" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;&lt;span style="font-size:12pt"&gt;&lt;span style="font-size:13.5pt"&gt;&lt;span style="color:#212529"&gt;In calce il link in cui è possibile visionare la documentazione di gara inerente la procedura pubblicata su Sintel:&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;&lt;span style="font-size:13.5pt"&gt;&lt;span style="color:#212529"&gt;https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=199487947&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
+</t>
+        </is>
+      </c>
       <c r="G207" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="H207" t="inlineStr"/>
+      <c r="H207" t="inlineStr">
+        <is>
+          <t>199487947</t>
+        </is>
+      </c>
       <c r="I207" t="inlineStr"/>
-      <c r="J207" t="inlineStr"/>
+      <c r="J207" t="inlineStr">
+        <is>
+          <t>B69E72DB3E</t>
+        </is>
+      </c>
       <c r="K207" t="inlineStr">
         <is>
-          <t>11/02/2025 00:00</t>
+          <t>03/04/2025 00:00</t>
         </is>
       </c>
       <c r="L207" t="inlineStr">
         <is>
-          <t>11/02/2030 00:00</t>
+          <t>03/04/2030 00:00</t>
+        </is>
+      </c>
+      <c r="M207" t="inlineStr">
+        <is>
+          <t>23/04/2025 00:00</t>
         </is>
       </c>
       <c r="P207" t="n">
         <v>0</v>
       </c>
       <c r="Q207" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R207" t="inlineStr"/>
       <c r="S207" t="inlineStr"/>
       <c r="T207" t="inlineStr"/>
       <c r="U207" t="inlineStr"/>
     </row>
     <row r="208">
-      <c r="A208" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="A208" t="inlineStr"/>
       <c r="B208" t="inlineStr">
         <is>
-          <t xml:space="preserve">A280 affidamento diretto dei lavori, ai sensi dell’art 50 co 1 lett. a) D.lgs 36/2023,  di sistemazione del tetto di copertura del blocco “D” della sede Cittadella Socio Sanitaria di Rovigo – Ulss 5 Polesana. </t>
+          <t>FORNITURA DI N. 1 MONITOR MULTIMEDIALE.</t>
         </is>
       </c>
       <c r="C208" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
       <c r="D208" t="inlineStr">
         <is>
-          <t>Aggiudicato</t>
-[...2 lines deleted...]
-      <c r="F208" t="inlineStr"/>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F208" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;La documentazione della procedura è presente:&lt;/p&gt;
+&lt;p&gt;https://www.acquistinretepa.it/opencms/opencms/&lt;/p&gt;
+&lt;p&gt;RDO 5244663&lt;/p&gt;
+</t>
+        </is>
+      </c>
       <c r="G208" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H208" t="inlineStr"/>
       <c r="I208" t="inlineStr"/>
-      <c r="J208" t="inlineStr"/>
+      <c r="J208" t="inlineStr">
+        <is>
+          <t>B6B586B094</t>
+        </is>
+      </c>
       <c r="K208" t="inlineStr">
         <is>
-          <t>11/02/2025 00:00</t>
+          <t>02/04/2025 00:00</t>
         </is>
       </c>
       <c r="L208" t="inlineStr">
         <is>
-          <t>11/02/2030 00:00</t>
+          <t>02/04/2030 00:00</t>
+        </is>
+      </c>
+      <c r="M208" t="inlineStr">
+        <is>
+          <t>04/04/2025 13:00</t>
         </is>
       </c>
       <c r="P208" t="n">
-        <v>0</v>
+        <v>2775</v>
       </c>
       <c r="Q208" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R208" t="inlineStr"/>
       <c r="S208" t="inlineStr"/>
       <c r="T208" t="inlineStr"/>
       <c r="U208" t="inlineStr"/>
     </row>
     <row r="209">
       <c r="A209" t="inlineStr"/>
       <c r="B209" t="inlineStr">
         <is>
-          <t>FORNITURA DI BEVANDA APROTEICA, AI SENSI DELL’ART. 50, COMMA 1, LETTERA B) DEL D. LGS. 36/2023, PER IL PERIODO DI 12 MESI.</t>
+          <t>ID Sintel 199377552 Procedura di gara telematica sottosoglia ai sensi dell'art. 50 comma 1 lett. c) del D.lgs 36/2023 e s.m.i., per l’affidamento della fornitura di Custom pack per procedure intravitreali, per il periodo di 24 mesi, eventualmente prorogabile di mesi 6. CIG B64AB3CA0F</t>
         </is>
       </c>
       <c r="C209" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
       <c r="D209" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="F209" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span style="font-size:12pt"&gt;&lt;span style="font-size:13.5pt"&gt;&lt;span style="color:#212529"&gt;In calce il link in cui &amp;egrave; possibile visionare la documentazione di gara inerente la procedura pubblicata su Sintel:&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
-&lt;p&gt;&lt;span style="font-size:13.5pt"&gt;&lt;span style="color:#212529"&gt;https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=197496115&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
+          <t xml:space="preserve">&lt;p&gt;In calce il link in cui è possibile visionare la documentazione di gara inerente la procedura pubblicata su Sintel:&lt;br /&gt;
+&lt;a href="https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=198879870" rel="noopener nofollow noreferrer" target="_blank"&gt;https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=199377552&lt;/a&gt;&lt;/p&gt;
 </t>
         </is>
       </c>
       <c r="G209" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H209" t="inlineStr">
         <is>
-          <t>197496115</t>
+          <t>199377552</t>
         </is>
       </c>
       <c r="I209" t="inlineStr"/>
       <c r="J209" t="inlineStr">
         <is>
-          <t>B69452CAA4</t>
+          <t>B64AB3CA0F</t>
         </is>
       </c>
       <c r="K209" t="inlineStr">
         <is>
-          <t>10/02/2025 00:00</t>
+          <t>01/04/2025 00:00</t>
         </is>
       </c>
       <c r="L209" t="inlineStr">
         <is>
-          <t>10/02/2030 00:00</t>
+          <t>01/04/2030 00:00</t>
         </is>
       </c>
       <c r="M209" t="inlineStr">
         <is>
-          <t>27/02/2025 00:00</t>
+          <t>28/04/2025 00:00</t>
         </is>
       </c>
       <c r="P209" t="n">
         <v>0</v>
       </c>
       <c r="Q209" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R209" t="inlineStr"/>
       <c r="S209" t="inlineStr"/>
       <c r="T209" t="inlineStr"/>
       <c r="U209" t="inlineStr"/>
     </row>
     <row r="210">
       <c r="A210" t="inlineStr"/>
       <c r="B210" t="inlineStr">
         <is>
-          <t>FORNITURA DI FARMACI FUORI P.T.A. (PRONTUARIO TERAPEUTICO AZIENDALE) E ALTRI PRODOTTI DA GROSSISTA, PER IL PERIODO DI 24 MESI, EVENTUALMENTE PROROGABILE DI ULTERIORI 6 MESI, AI SENSI DELL’ART. 50, COMMA 1, LETTERA B) DEL D. LGS. 36/2023, PER IL PERIODO DI 24 MESI.</t>
+          <t>ID SINTEL199370749 PROCEDURA NEGOZIATA SENZA BANDO, AI SENSI DELL’ART. 76 C. 2 LETT. B) DEL D.LGS N. 36/2023 PER LA FORNITURA DEL SERVIZIO DI OSSIGENOTERAPIA DOMICILIARE, PER IL PERIODO DI 11 MESI. CIG: B646A21007</t>
         </is>
       </c>
       <c r="C210" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
       <c r="D210" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="F210" t="inlineStr">
-[...6 lines deleted...]
-      </c>
+      <c r="F210" t="inlineStr"/>
       <c r="G210" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H210" t="inlineStr">
         <is>
-          <t>196707476</t>
+          <t>199370749</t>
         </is>
       </c>
       <c r="I210" t="inlineStr"/>
       <c r="J210" t="inlineStr">
         <is>
-          <t>B590D447B8</t>
+          <t>B646A21007</t>
         </is>
       </c>
       <c r="K210" t="inlineStr">
         <is>
-          <t>10/02/2025 00:00</t>
+          <t>01/04/2025 00:00</t>
         </is>
       </c>
       <c r="L210" t="inlineStr">
         <is>
-          <t>10/02/2030 00:00</t>
+          <t>01/04/2030 00:00</t>
         </is>
       </c>
       <c r="M210" t="inlineStr">
         <is>
-          <t>12/03/2025 00:00</t>
+          <t>30/04/2025 00:00</t>
         </is>
       </c>
       <c r="P210" t="n">
         <v>0</v>
       </c>
       <c r="Q210" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R210" t="inlineStr"/>
       <c r="S210" t="inlineStr"/>
       <c r="T210" t="inlineStr"/>
       <c r="U210" t="inlineStr"/>
     </row>
     <row r="211">
       <c r="A211" t="inlineStr"/>
       <c r="B211" t="inlineStr">
         <is>
-          <t>PROCEDURA TELEMATICA AI SENSI DELL’ART. 76 COMMA 2, LETTERA B) DEL D. LGS 36/2023 PER L’AFFIDAMENTO DELLA FORNITURA DI ALIMENTO DESTINATO A FINI SPECIALI DENOMINATO NEPHEA INFANT 400 G, PER IL PERIODO DI 12 MESI.</t>
+          <t>FORNITURA di Bombole di Elio per Carrello Contropulsatore Aortico per UOC Cardiologia del P. O. di Rovigo</t>
         </is>
       </c>
       <c r="C211" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
       <c r="D211" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="F211" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span style="font-size:12pt"&gt;&lt;span style="font-size:13.5pt"&gt;&lt;span style="color:#212529"&gt;In calce il link in cui &amp;egrave; possibile visionare la documentazione di gara inerente la procedura pubblicata su Sintel:&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
-&lt;p&gt;&lt;span style="font-size:13.5pt"&gt;&lt;span style="color:#212529"&gt;https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=196607513&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
+          <t xml:space="preserve">&lt;p&gt;&lt;span style="font-size:12pt"&gt;&lt;span style="font-size:13.5pt"&gt;&lt;span style="color:#212529"&gt;In calce il link in cui è possibile visionare la documentazione di gara inerente la procedura pubblicata su Sintel:&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;&lt;span style="font-size:13.5pt"&gt;&lt;span style="color:#212529"&gt;https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=199364270&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
 </t>
         </is>
       </c>
       <c r="G211" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H211" t="inlineStr">
         <is>
-          <t>196607513</t>
+          <t>199364270</t>
         </is>
       </c>
       <c r="I211" t="inlineStr"/>
       <c r="J211" t="inlineStr">
         <is>
-          <t>B58C93F60F</t>
+          <t>B640B927C5</t>
         </is>
       </c>
       <c r="K211" t="inlineStr">
         <is>
-          <t>07/02/2025 00:00</t>
+          <t>01/04/2025 00:00</t>
         </is>
       </c>
       <c r="L211" t="inlineStr">
         <is>
-          <t>07/02/2030 00:00</t>
+          <t>01/04/2030 00:00</t>
         </is>
       </c>
       <c r="M211" t="inlineStr">
         <is>
-          <t>14/02/2025 00:00</t>
+          <t>08/04/2025 00:00</t>
         </is>
       </c>
       <c r="P211" t="n">
         <v>0</v>
       </c>
       <c r="Q211" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R211" t="inlineStr"/>
       <c r="S211" t="inlineStr"/>
       <c r="T211" t="inlineStr"/>
       <c r="U211" t="inlineStr"/>
     </row>
     <row r="212">
-      <c r="A212" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="A212" t="inlineStr"/>
       <c r="B212" t="inlineStr">
         <is>
-          <t>Affidamento ai sensi dell’art. 50 co 1 lett b) D.lgs 36/2023 della fornitura di n. 6 Adattatori Intel XXV710 Dual Port 10/25GbE SFP28 per server RIS-PACS - CIG: B496E6A2CF</t>
+          <t>FORNITURA DELL’INTEGRATORE ALIMENTARE ESCLUSIVO PROTHER SOD, AI SENSI DELL’ART. 76, COMMA 2, LETTERA B) DEL D. LGS. 36/2023, PER IL PERIODO DI 12 MESI.</t>
         </is>
       </c>
       <c r="C212" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
       <c r="D212" t="inlineStr">
         <is>
-          <t>Aggiudicato</t>
-[...2 lines deleted...]
-      <c r="F212" t="inlineStr"/>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F212" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;&lt;span style="font-size:12pt"&gt;&lt;span style="font-size:13.5pt"&gt;&lt;span style="color:#212529"&gt;In calce il link in cui è possibile visionare la documentazione di gara inerente la procedura pubblicata su Sintel:&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;&lt;span style="font-size:13.5pt"&gt;&lt;span style="color:#212529"&gt;https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=199353683&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
+</t>
+        </is>
+      </c>
       <c r="G212" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="H212" t="inlineStr"/>
+      <c r="H212" t="inlineStr">
+        <is>
+          <t>199353683</t>
+        </is>
+      </c>
       <c r="I212" t="inlineStr"/>
-      <c r="J212" t="inlineStr"/>
+      <c r="J212" t="inlineStr">
+        <is>
+          <t>B695CB1356</t>
+        </is>
+      </c>
       <c r="K212" t="inlineStr">
         <is>
-          <t>07/02/2025 00:00</t>
+          <t>01/04/2025 00:00</t>
         </is>
       </c>
       <c r="L212" t="inlineStr">
         <is>
-          <t>07/02/2030 00:00</t>
+          <t>01/04/2030 00:00</t>
+        </is>
+      </c>
+      <c r="M212" t="inlineStr">
+        <is>
+          <t>08/04/2025 00:00</t>
         </is>
       </c>
       <c r="P212" t="n">
         <v>0</v>
       </c>
       <c r="Q212" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R212" t="inlineStr"/>
       <c r="S212" t="inlineStr"/>
       <c r="T212" t="inlineStr"/>
       <c r="U212" t="inlineStr"/>
     </row>
     <row r="213">
-      <c r="A213" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="A213" t="inlineStr"/>
       <c r="B213" t="inlineStr">
         <is>
-          <t>Affidamento ai sensi dell’art. 50 co 1 lett b) D.lgs 36/2023 della fornitura dell’integrazione sistema amministrativo/contabile NFS con “Sistema di Gestione della Micro e Macro Logistica” della Regione Veneto - CIG:B4A60EA0D9 CUP:B16G21062360006</t>
+          <t>AVVISO AGGIUDICAZIONE PROCEDURA NEGOZIATA SENZA PUBBLICAZIONE DI UN BANDO AI SENSI DELL’ART. 76 COMMA 2, LETT. B), PT. 2) DEL D.LGS. N. 36/2023 E S.M.I. PER LA FORNITURA, IN NOLEGGIO, DI SISTEMI DIAGNOSTICI PER LA RICERCA DIRETTA DI ANTIGENI A RISPOSTA RAPIDA PER LA UOSD MICROBIOLOGIA DELL’A.ULSS 5 POLESANA, PER LA DURATA DI 6 MESI, EVENTUALMENTE RINNOVABILE DI ULTERIORI 6 MESI ID SINTEL 197514698</t>
         </is>
       </c>
       <c r="C213" t="inlineStr">
         <is>
-          <t>Asta</t>
+          <t>Avviso</t>
         </is>
       </c>
       <c r="D213" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="F213" t="inlineStr"/>
       <c r="G213" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="H213" t="inlineStr"/>
+      <c r="H213" t="inlineStr">
+        <is>
+          <t>197514698</t>
+        </is>
+      </c>
       <c r="I213" t="inlineStr"/>
-      <c r="J213" t="inlineStr"/>
+      <c r="J213" t="inlineStr">
+        <is>
+          <t>B636C50B4C</t>
+        </is>
+      </c>
       <c r="K213" t="inlineStr">
         <is>
-          <t>07/02/2025 00:00</t>
+          <t>31/03/2025 00:00</t>
         </is>
       </c>
       <c r="L213" t="inlineStr">
         <is>
-          <t>07/02/2030 00:00</t>
+          <t>31/03/2030 00:00</t>
+        </is>
+      </c>
+      <c r="M213" t="inlineStr">
+        <is>
+          <t>04/04/2025 00:00</t>
         </is>
       </c>
       <c r="P213" t="n">
         <v>0</v>
       </c>
       <c r="Q213" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R213" t="inlineStr"/>
       <c r="S213" t="inlineStr"/>
       <c r="T213" t="inlineStr"/>
       <c r="U213" t="inlineStr"/>
     </row>
     <row r="214">
       <c r="A214" t="inlineStr"/>
       <c r="B214" t="inlineStr">
         <is>
-          <t>FORNITURA di copri stivali con suola antiscivolo per UOC Igiene Allevamenti e Produzioni Zootecniche</t>
+          <t>FORNITURA di consumabili per Endo stratus Co2 Insufflator Medivators mod. EGA-501E (inventario n. 348926, inventario n. 348927, inventario n. 352809) per Sala Operatoria dell'U.O.C. Gastroenterologia ed Endoscopia Digestiva</t>
         </is>
       </c>
       <c r="C214" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
       <c r="D214" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="F214" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span style="font-size:12pt"&gt;&lt;span style="font-size:13.5pt"&gt;&lt;span style="color:#212529"&gt;In calce il link in cui &amp;egrave; possibile visionare la documentazione di gara inerente la procedura pubblicata su Sintel:&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
-&lt;p&gt;&lt;span style="font-size:13.5pt"&gt;&lt;span style="color:#212529"&gt;https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=196086986&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
+          <t xml:space="preserve">&lt;p&gt;&lt;span style="font-size:12pt"&gt;&lt;span style="font-size:13.5pt"&gt;&lt;span style="color:#212529"&gt;In calce il link in cui è possibile visionare la documentazione di gara inerente la procedura pubblicata su Sintel:&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;&lt;span style="font-size:13.5pt"&gt;&lt;span style="color:#212529"&gt;https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=199128071&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
 </t>
         </is>
       </c>
       <c r="G214" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H214" t="inlineStr">
         <is>
-          <t>196086986</t>
+          <t>199128071</t>
         </is>
       </c>
       <c r="I214" t="inlineStr"/>
       <c r="J214" t="inlineStr">
         <is>
-          <t>B568832389</t>
+          <t>B5C1133CC5</t>
         </is>
       </c>
       <c r="K214" t="inlineStr">
         <is>
-          <t>30/01/2025 00:00</t>
+          <t>27/03/2025 00:00</t>
         </is>
       </c>
       <c r="L214" t="inlineStr">
         <is>
-          <t>30/01/2030 00:00</t>
+          <t>27/03/2030 00:00</t>
         </is>
       </c>
       <c r="M214" t="inlineStr">
         <is>
-          <t>04/02/2025 00:00</t>
+          <t>03/04/2025 00:00</t>
         </is>
       </c>
       <c r="P214" t="n">
         <v>0</v>
       </c>
       <c r="Q214" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R214" t="inlineStr"/>
       <c r="S214" t="inlineStr"/>
       <c r="T214" t="inlineStr"/>
       <c r="U214" t="inlineStr"/>
     </row>
     <row r="215">
       <c r="A215" t="inlineStr"/>
       <c r="B215" t="inlineStr">
         <is>
-          <t>FORNITURA di manuali per corso di formazione aziendale "Newborn Life Support"</t>
+          <t>FORNITURA di accessori per la prova di tenuta degli strumenti a marca Pentax con la macchina lava fibroscopi Steelco EW SN 2306810EE151 (inventario n. 358848)</t>
         </is>
       </c>
       <c r="C215" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
       <c r="D215" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="F215" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span style="font-size:12pt"&gt;&lt;span style="font-size:13.5pt"&gt;&lt;span style="color:#212529"&gt;In calce il link in cui &amp;egrave; possibile visionare la documentazione di gara inerente la procedura pubblicata su Sintel:&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
-&lt;p&gt;&lt;span style="font-size:13.5pt"&gt;&lt;span style="color:#212529"&gt;https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=196110404&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
+          <t xml:space="preserve">&lt;p&gt;&lt;span style="font-size:12pt"&gt;&lt;span style="font-size:13.5pt"&gt;&lt;span style="color:#212529"&gt;In calce il link in cui è possibile visionare la documentazione di gara inerente la procedura pubblicata su Sintel:&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;&lt;span style="font-size:13.5pt"&gt;&lt;span style="color:#212529"&gt;https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=199117525&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
 </t>
         </is>
       </c>
       <c r="G215" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H215" t="inlineStr">
         <is>
-          <t>196110404</t>
+          <t>199117525</t>
         </is>
       </c>
       <c r="I215" t="inlineStr"/>
       <c r="J215" t="inlineStr">
         <is>
-          <t>B568997A22</t>
+          <t>B15FEA7158</t>
         </is>
       </c>
       <c r="K215" t="inlineStr">
         <is>
-          <t>30/01/2025 00:00</t>
+          <t>27/03/2025 00:00</t>
         </is>
       </c>
       <c r="L215" t="inlineStr">
         <is>
-          <t>30/01/2030 00:00</t>
+          <t>27/03/2030 00:00</t>
         </is>
       </c>
       <c r="M215" t="inlineStr">
         <is>
-          <t>07/02/2025 00:00</t>
+          <t>01/04/2025 00:00</t>
         </is>
       </c>
       <c r="P215" t="n">
         <v>0</v>
       </c>
       <c r="Q215" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R215" t="inlineStr"/>
       <c r="S215" t="inlineStr"/>
       <c r="T215" t="inlineStr"/>
       <c r="U215" t="inlineStr"/>
     </row>
     <row r="216">
       <c r="A216" t="inlineStr"/>
       <c r="B216" t="inlineStr">
         <is>
-          <t>FORNITURA DI SYRSPEND, AI SENSI DELL’ART. 76, COMMA 2, LETTERA B) DEL D. LGS. 36/2023, PER IL PERIODO DI 24 MESI.</t>
+          <t>ID Sintel: 199057350 Ricognizione fornitura anno 2024, I° Semestre 2025 e continuità di fornitura fino al 31/12/2025 con procedura negoziata senza pubblicazione di un bando ai sensi dell’art.76 comma 2, lett. b.2) del d.lgs. n. 36/2023, della fornitura di dispositivi medici - Kit Laypocex- per la UOC Ortopedia e traumatologia di Rovigo ULSS 5 Polesana. Impresa Biotim S.r.l. di Milano. P.I. 11174260155  CIG: B746760A85</t>
         </is>
       </c>
       <c r="C216" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
       <c r="D216" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="F216" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span style="font-size:12pt"&gt;&lt;span style="font-size:13.5pt"&gt;&lt;span style="color:#212529"&gt;In calce il link in cui &amp;egrave; possibile visionare la documentazione di gara inerente la procedura pubblicata su Sintel:&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
-&lt;p&gt;&lt;span style="font-size:13.5pt"&gt;&lt;span style="color:#212529"&gt;https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=195156645&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
+          <t xml:space="preserve">&lt;p&gt;In calce il link in cui è possibile visionare la documentazione di gara inerente la procedura pubblicata su Sintel:&lt;br /&gt;
+&lt;a href="https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=198879870" rel="noopener nofollow noreferrer" target="_blank"&gt;https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=199057350&lt;/a&gt;&lt;/p&gt;
 </t>
         </is>
       </c>
       <c r="G216" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H216" t="inlineStr">
         <is>
-          <t>195156645</t>
+          <t>199057350</t>
         </is>
       </c>
       <c r="I216" t="inlineStr"/>
       <c r="J216" t="inlineStr">
         <is>
-          <t>B5852937B0</t>
+          <t>B746760A85</t>
         </is>
       </c>
       <c r="K216" t="inlineStr">
         <is>
-          <t>29/01/2025 00:00</t>
+          <t>26/03/2025 00:00</t>
         </is>
       </c>
       <c r="L216" t="inlineStr">
         <is>
-          <t>29/01/2030 00:00</t>
+          <t>26/03/2030 00:00</t>
         </is>
       </c>
       <c r="M216" t="inlineStr">
         <is>
-          <t>04/02/2025 00:00</t>
+          <t>31/03/2025 00:00</t>
         </is>
       </c>
       <c r="P216" t="n">
         <v>0</v>
       </c>
       <c r="Q216" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R216" t="inlineStr"/>
       <c r="S216" t="inlineStr"/>
       <c r="T216" t="inlineStr"/>
       <c r="U216" t="inlineStr"/>
     </row>
     <row r="217">
       <c r="A217" t="inlineStr"/>
       <c r="B217" t="inlineStr">
         <is>
-          <t>AVVISO DI AGGIUDICAZIONE PROCEDURA NEGOZIATA SENZA PUBBLICAZIONE DI UN BANDO AI SENSI DELL’ART. 76 COMMA 2, LETT. B), pt. 2) DEL D.LGS. N. 36/2023 E S.M.I. PER LA FORNITURA IN NOLEGGIO DI SISTEMI ANALITICI E RELATIVI REAGENTI E MATERIALE DI CONSUMO, PER ESECUZIONE IN POCT DEL TEMPO DI PROTROMBINA E PER LA VALUTAZIONE DELLA TERAPIA TAO PER LE MEDICINE DI GRUPPO INTEGRATE E I SERVIZI OSPEDALIERI A.ULSS 5 POLESANA, PER LA DURATA DI 6 MESI, EVENTUALMENTE RINNOVABILE DI ULTERIORI 6 MESI ID SINTEL 195991807</t>
+          <t>FORNITURA di n. 1 Apparecchio per Crioterapia Oftalmica per la U.O.C. Oculistica del Presidio Ospedaliero di Rovigo dell'Azienda ULSS 5 Polesana.</t>
         </is>
       </c>
       <c r="C217" t="inlineStr">
         <is>
-          <t>Avviso</t>
+          <t>Asta</t>
         </is>
       </c>
       <c r="D217" t="inlineStr">
         <is>
-          <t>Aggiudicato</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="F217" t="inlineStr"/>
       <c r="G217" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H217" t="inlineStr">
         <is>
-          <t>195991807</t>
+          <t>199076827</t>
         </is>
       </c>
       <c r="I217" t="inlineStr"/>
       <c r="J217" t="inlineStr">
         <is>
-          <t>B56CEAFEBA</t>
+          <t>B62F8D2CA9</t>
         </is>
       </c>
       <c r="K217" t="inlineStr">
         <is>
-          <t>28/01/2025 00:00</t>
+          <t>26/03/2025 00:00</t>
         </is>
       </c>
       <c r="L217" t="inlineStr">
         <is>
-          <t>28/01/2030 00:00</t>
+          <t>26/03/2030 00:00</t>
         </is>
       </c>
       <c r="M217" t="inlineStr">
         <is>
-          <t>04/02/2025 00:00</t>
+          <t>07/04/2025 00:00</t>
         </is>
       </c>
       <c r="P217" t="n">
         <v>0</v>
       </c>
       <c r="Q217" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R217" t="inlineStr"/>
       <c r="S217" t="inlineStr"/>
       <c r="T217" t="inlineStr"/>
       <c r="U217" t="inlineStr"/>
     </row>
     <row r="218">
-      <c r="A218" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="A218" t="inlineStr"/>
       <c r="B218" t="inlineStr">
         <is>
-          <t>Affidamento ai sensi dell’art. 50 co 1 lett b) D.lgs 36/2023 del rinnovo del canone in cloud Myprenota comprensivo di assistenza sistemistica e funzionale per il periodo di 1 anno. CIG: B48D77933F</t>
+          <t>FORNITURA DEL FARMACO ESCLUSIVO CLOPIXOL CON PRINCIPIO ATTIVO ZUCLOPENTIXOLO DICLORIDRATO, AI SENSI DELL’ART. 76, COMMA 2, LETTERA B) DEL D. LGS. 36/2023, PER IL PERIODO DI 6 MESI.</t>
         </is>
       </c>
       <c r="C218" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
       <c r="D218" t="inlineStr">
         <is>
-          <t>Aggiudicato</t>
-[...2 lines deleted...]
-      <c r="F218" t="inlineStr"/>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F218" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;&lt;span style="font-size:12pt"&gt;&lt;span style="font-size:13.5pt"&gt;&lt;span style="color:#212529"&gt;In calce il link in cui è possibile visionare la documentazione di gara inerente la procedura pubblicata su Sintel:&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;&lt;span style="font-size:13.5pt"&gt;&lt;span style="color:#212529"&gt;https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=198879870&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
+</t>
+        </is>
+      </c>
       <c r="G218" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="H218" t="inlineStr"/>
+      <c r="H218" t="inlineStr">
+        <is>
+          <t>198879870</t>
+        </is>
+      </c>
       <c r="I218" t="inlineStr"/>
-      <c r="J218" t="inlineStr"/>
+      <c r="J218" t="inlineStr">
+        <is>
+          <t>B6611D99F1</t>
+        </is>
+      </c>
       <c r="K218" t="inlineStr">
         <is>
-          <t>24/01/2025 00:00</t>
+          <t>24/03/2025 00:00</t>
         </is>
       </c>
       <c r="L218" t="inlineStr">
         <is>
-          <t>24/01/2030 00:00</t>
+          <t>24/03/2030 00:00</t>
+        </is>
+      </c>
+      <c r="M218" t="inlineStr">
+        <is>
+          <t>31/03/2025 00:00</t>
         </is>
       </c>
       <c r="P218" t="n">
         <v>0</v>
       </c>
       <c r="Q218" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R218" t="inlineStr"/>
       <c r="S218" t="inlineStr"/>
       <c r="T218" t="inlineStr"/>
       <c r="U218" t="inlineStr"/>
     </row>
     <row r="219">
-      <c r="A219" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="A219" t="inlineStr"/>
       <c r="B219" t="inlineStr">
         <is>
-          <t>A266 Nuova centrale di sterilizzazione Ospedale Rovigo dell'Azienda ULSS 5 Polesana</t>
+          <t>FORNITURA DI FARMACI ESCLUSIVI, SUDDIVISA IN 6 LOTTI, PER LA DURATA DI 12 MESI.</t>
         </is>
       </c>
       <c r="C219" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
       <c r="D219" t="inlineStr">
         <is>
-          <t>Aggiudicato</t>
-[...2 lines deleted...]
-      <c r="F219" t="inlineStr"/>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F219" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;CONSIP SDAPA AS 5201045&lt;/p&gt;
+</t>
+        </is>
+      </c>
       <c r="G219" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="H219" t="inlineStr"/>
+      <c r="H219" t="inlineStr">
+        <is>
+          <t>CONSIP SDAPA AS 5201045</t>
+        </is>
+      </c>
       <c r="I219" t="inlineStr"/>
-      <c r="J219" t="inlineStr"/>
+      <c r="J219" t="inlineStr">
+        <is>
+          <t>B6211D91E1</t>
+        </is>
+      </c>
       <c r="K219" t="inlineStr">
         <is>
-          <t>24/01/2025 00:00</t>
+          <t>20/03/2025 00:00</t>
         </is>
       </c>
       <c r="L219" t="inlineStr">
         <is>
-          <t>24/01/2030 00:00</t>
+          <t>20/03/2030 00:00</t>
+        </is>
+      </c>
+      <c r="M219" t="inlineStr">
+        <is>
+          <t>09/04/2025 00:00</t>
         </is>
       </c>
       <c r="P219" t="n">
         <v>0</v>
       </c>
       <c r="Q219" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R219" t="inlineStr"/>
       <c r="S219" t="inlineStr"/>
       <c r="T219" t="inlineStr"/>
       <c r="U219" t="inlineStr"/>
     </row>
     <row r="220">
-      <c r="A220" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="A220" t="inlineStr"/>
       <c r="B220" t="inlineStr">
         <is>
-          <t>Affidamento ai sensi dell’art. 50 co 1 lett b) D.lgs 36/2023 del servizio di assistenza e manutenzione sistema “Point” per la Sanità Penitenziaria e i Serd – triennio 2025-2027. CIG: B51DF0B4B2</t>
+          <t>ID Sintel: 198726515 Ricognizione fornitura anno 2024 e continuità di fornitura fino al 31/12/2025, ai sensi dell’art.76 comma 2, lett. b.2) del d.lgs. n. 36/2023 per la fornitura di n.5 Optimizer Smart Mini con relativo caricatore Vesta per la UOC Cardiologia. Impresa Impulse Dynamics Germany di Francoforte. P.I. DE271268354  CIG: B6AEAFB10B</t>
         </is>
       </c>
       <c r="C220" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
       <c r="D220" t="inlineStr">
         <is>
-          <t>Aggiudicato</t>
-[...2 lines deleted...]
-      <c r="F220" t="inlineStr"/>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F220" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;In calce il link in cui è possibile visionare la documentazione di gara inerente la procedura pubblicata su Sintel:&lt;br /&gt;
+&lt;a href="https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=198879870" rel="noopener nofollow noreferrer" target="_blank"&gt;https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id= 198726515&lt;/a&gt;&lt;/p&gt;
+</t>
+        </is>
+      </c>
       <c r="G220" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="H220" t="inlineStr"/>
+      <c r="H220" t="inlineStr">
+        <is>
+          <t>198726515</t>
+        </is>
+      </c>
       <c r="I220" t="inlineStr"/>
-      <c r="J220" t="inlineStr"/>
+      <c r="J220" t="inlineStr">
+        <is>
+          <t>B6AEAFB10B</t>
+        </is>
+      </c>
       <c r="K220" t="inlineStr">
         <is>
-          <t>24/01/2025 00:00</t>
+          <t>20/03/2025 00:00</t>
         </is>
       </c>
       <c r="L220" t="inlineStr">
         <is>
-          <t>24/01/2030 00:00</t>
+          <t>20/03/2030 00:00</t>
+        </is>
+      </c>
+      <c r="M220" t="inlineStr">
+        <is>
+          <t>27/03/2025 00:00</t>
         </is>
       </c>
       <c r="P220" t="n">
         <v>0</v>
       </c>
       <c r="Q220" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R220" t="inlineStr"/>
       <c r="S220" t="inlineStr"/>
       <c r="T220" t="inlineStr"/>
       <c r="U220" t="inlineStr"/>
     </row>
     <row r="221">
-      <c r="A221" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="A221" t="inlineStr"/>
       <c r="B221" t="inlineStr">
         <is>
-          <t>Affidamento ai sensi dell’art. 50 co 1 lett b) D.lgs 36/2023 del rinnovo del servizio di manutenzione del software AutoPIA utilizzato per controlli di qualità in Mammografia presso l’Azienda Ulss 5 Polesana per il quinquennio 2024-2028. CIG: B49629A353</t>
+          <t>FORNITURA DI FARMACI ESCLUSIVI, SUDDIVISA IN 4 LOTTI, PER LA DURATA DI 24 MESI.</t>
         </is>
       </c>
       <c r="C221" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
       <c r="D221" t="inlineStr">
         <is>
-          <t>Aggiudicato</t>
-[...2 lines deleted...]
-      <c r="F221" t="inlineStr"/>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F221" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;CONSIP SDAPA AS 5201609&lt;/p&gt;
+</t>
+        </is>
+      </c>
       <c r="G221" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="H221" t="inlineStr"/>
+      <c r="H221" t="inlineStr">
+        <is>
+          <t>CONSIP SDAPA AS 5201609</t>
+        </is>
+      </c>
       <c r="I221" t="inlineStr"/>
       <c r="J221" t="inlineStr"/>
       <c r="K221" t="inlineStr">
         <is>
-          <t>24/01/2025 00:00</t>
+          <t>20/03/2025 00:00</t>
         </is>
       </c>
       <c r="L221" t="inlineStr">
         <is>
-          <t>24/01/2030 00:00</t>
+          <t>20/03/2030 00:00</t>
+        </is>
+      </c>
+      <c r="M221" t="inlineStr">
+        <is>
+          <t>11/04/2025 00:00</t>
         </is>
       </c>
       <c r="P221" t="n">
         <v>0</v>
       </c>
       <c r="Q221" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R221" t="inlineStr"/>
       <c r="S221" t="inlineStr"/>
       <c r="T221" t="inlineStr"/>
       <c r="U221" t="inlineStr"/>
     </row>
     <row r="222">
-      <c r="A222" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="A222" t="inlineStr"/>
       <c r="B222" t="inlineStr">
         <is>
-          <t>Affidamento ai sensi dell’art. 50 co 1 lett b) D.lgs 36/2023 del servizio di manutenzione dei Firewall Fortinet installati presso l’Azienda Ulss 5 Polesana. CIG: B42A9A33EF</t>
+          <t>FORNITURA DI FARMACI IN CONCORRENZA, SUDDIVISA IN 6 LOTTI, PER LA DURATA DI 24 MESI.</t>
         </is>
       </c>
       <c r="C222" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
       <c r="D222" t="inlineStr">
         <is>
-          <t>Aggiudicato</t>
-[...2 lines deleted...]
-      <c r="F222" t="inlineStr"/>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F222" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;CONSIP SDAPA AS 5205884&lt;/p&gt;
+</t>
+        </is>
+      </c>
       <c r="G222" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="H222" t="inlineStr"/>
+      <c r="H222" t="inlineStr">
+        <is>
+          <t>CONSIP SDAPA AS 5205884</t>
+        </is>
+      </c>
       <c r="I222" t="inlineStr"/>
       <c r="J222" t="inlineStr"/>
       <c r="K222" t="inlineStr">
         <is>
-          <t>24/01/2025 00:00</t>
+          <t>20/03/2025 00:00</t>
         </is>
       </c>
       <c r="L222" t="inlineStr">
         <is>
-          <t>24/01/2030 00:00</t>
+          <t>20/03/2030 00:00</t>
+        </is>
+      </c>
+      <c r="M222" t="inlineStr">
+        <is>
+          <t>14/04/2025 00:00</t>
         </is>
       </c>
       <c r="P222" t="n">
         <v>0</v>
       </c>
       <c r="Q222" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R222" t="inlineStr"/>
       <c r="S222" t="inlineStr"/>
       <c r="T222" t="inlineStr"/>
       <c r="U222" t="inlineStr"/>
     </row>
     <row r="223">
-      <c r="A223" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="A223" t="inlineStr"/>
       <c r="B223" t="inlineStr">
         <is>
-          <t>Affidamento ai sensi dell’art. 50 co 1 lett b) D.lgs 36/2023 del servizio relativo ad attività professionali necessarie per l’esportazione dei dati dal sistema informatico Suitestensa Ris/Pacs relativamente al dominio di Radiologia. CIG: B41C8E1A11</t>
+          <t>ID SINTEL 198587045 PROCEDURA DI GARA SOTTOSOGLIA TELEMATICA, AI SENSI DELL’ART. 50 C. 1 LETT. E) DEL D.LGS 36/2023, PER LA FORNITURA DI DISPOSITIVI MEDICI - KIT PER RADIOFREQUENZA PER RIZOTOMIA FACCETTE ARTICOLARI, PER IL PERIODO DI 30 MESI EVENTUALMENTE PROROGABILE PER ULTERIORI 3 MESI. CIG B616E0D67E</t>
         </is>
       </c>
       <c r="C223" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
       <c r="D223" t="inlineStr">
         <is>
-          <t>Aggiudicato</t>
-[...2 lines deleted...]
-      <c r="F223" t="inlineStr"/>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F223" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;In calce il link in cui è possibile visionare la documentazione di gara inerente la procedura pubblicata su Sintel:&lt;br /&gt;
+&lt;a href="https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=198879870" rel="noopener nofollow noreferrer" target="_blank"&gt;https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=198587045&lt;/a&gt;&lt;/p&gt;
+</t>
+        </is>
+      </c>
       <c r="G223" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="H223" t="inlineStr"/>
+      <c r="H223" t="inlineStr">
+        <is>
+          <t>198587045</t>
+        </is>
+      </c>
       <c r="I223" t="inlineStr"/>
-      <c r="J223" t="inlineStr"/>
+      <c r="J223" t="inlineStr">
+        <is>
+          <t>B616E0D67E</t>
+        </is>
+      </c>
       <c r="K223" t="inlineStr">
         <is>
-          <t>24/01/2025 00:00</t>
+          <t>18/03/2025 00:00</t>
         </is>
       </c>
       <c r="L223" t="inlineStr">
         <is>
-          <t>24/01/2030 00:00</t>
+          <t>18/03/2030 00:00</t>
+        </is>
+      </c>
+      <c r="M223" t="inlineStr">
+        <is>
+          <t>27/03/2025 00:00</t>
         </is>
       </c>
       <c r="P223" t="n">
         <v>0</v>
       </c>
       <c r="Q223" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R223" t="inlineStr"/>
       <c r="S223" t="inlineStr"/>
       <c r="T223" t="inlineStr"/>
       <c r="U223" t="inlineStr"/>
     </row>
     <row r="224">
-      <c r="A224" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="A224" t="inlineStr"/>
       <c r="B224" t="inlineStr">
         <is>
-          <t>Affidamento ai sensi dell’art. 50 co 1 lett b) D.lgs 36/2023 del rinnovo delle licenze Veeam per l’anno 2025. CIG: B43F5D1383</t>
+          <t>FORNITURA di sacchetti per screening per l'Azienda ULSS 5 Polesana</t>
         </is>
       </c>
       <c r="C224" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
       <c r="D224" t="inlineStr">
         <is>
-          <t>Aggiudicato</t>
-[...2 lines deleted...]
-      <c r="F224" t="inlineStr"/>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F224" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;&lt;span style="font-size:12pt"&gt;&lt;span style="font-size:13.5pt"&gt;&lt;span style="color:#212529"&gt;In calce il link in cui è possibile visionare la documentazione di gara inerente la procedura pubblicata su Sintel:&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;&lt;span style="font-size:13.5pt"&gt;&lt;span style="color:#212529"&gt;https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=198119050&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
+</t>
+        </is>
+      </c>
       <c r="G224" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="H224" t="inlineStr"/>
+      <c r="H224" t="inlineStr">
+        <is>
+          <t>198119050</t>
+        </is>
+      </c>
       <c r="I224" t="inlineStr"/>
-      <c r="J224" t="inlineStr"/>
+      <c r="J224" t="inlineStr">
+        <is>
+          <t>B5F6ECF28E</t>
+        </is>
+      </c>
       <c r="K224" t="inlineStr">
         <is>
-          <t>24/01/2025 00:00</t>
+          <t>18/03/2025 00:00</t>
         </is>
       </c>
       <c r="L224" t="inlineStr">
         <is>
-          <t>24/01/2030 00:00</t>
+          <t>18/03/2030 00:00</t>
+        </is>
+      </c>
+      <c r="M224" t="inlineStr">
+        <is>
+          <t>24/03/2025 00:00</t>
         </is>
       </c>
       <c r="P224" t="n">
         <v>0</v>
       </c>
       <c r="Q224" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R224" t="inlineStr"/>
       <c r="S224" t="inlineStr"/>
       <c r="T224" t="inlineStr"/>
       <c r="U224" t="inlineStr"/>
     </row>
     <row r="225">
-      <c r="A225" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="A225" t="inlineStr"/>
       <c r="B225" t="inlineStr">
         <is>
-          <t>Affidamento ai sensi dell’art. 50 co 1 lett b) D.lgs 36/2023 dell'attività di modifiche alla gestione delle liste di attesa per ricovero chirurgico programmato all' interno dell'applicativo ADT utilizzato presso l’Azienda Ulss 5 Polesana. CIG: B48E978D0D</t>
+          <t>FORNITURA DEL FARMACO ESCLUSIVO ESPEROCT 2000 UI CON PRINCIPIO ATTIVO FATTORE VIII DELLA COAGULAZIONE, AI SENSI DELL’ART. 76, COMMA 2, LETTERA B) DEL D. LGS. 36/2023, PER IL PERIODO DI 12 MESI.</t>
         </is>
       </c>
       <c r="C225" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
       <c r="D225" t="inlineStr">
         <is>
-          <t>Aggiudicato</t>
-[...2 lines deleted...]
-      <c r="F225" t="inlineStr"/>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F225" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;&lt;span style="font-size:12pt"&gt;&lt;span style="font-size:13.5pt"&gt;&lt;span style="color:#212529"&gt;In calce il link in cui è possibile visionare la documentazione di gara inerente la procedura pubblicata su Sintel:&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;&lt;span style="font-size:13.5pt"&gt;&lt;span style="color:#212529"&gt;https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=198621306&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
+</t>
+        </is>
+      </c>
       <c r="G225" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="H225" t="inlineStr"/>
+      <c r="H225" t="inlineStr">
+        <is>
+          <t>198621306</t>
+        </is>
+      </c>
       <c r="I225" t="inlineStr"/>
-      <c r="J225" t="inlineStr"/>
+      <c r="J225" t="inlineStr">
+        <is>
+          <t>B662E74514</t>
+        </is>
+      </c>
       <c r="K225" t="inlineStr">
         <is>
-          <t>24/01/2025 00:00</t>
+          <t>18/03/2025 00:00</t>
         </is>
       </c>
       <c r="L225" t="inlineStr">
         <is>
-          <t>24/01/2030 00:00</t>
+          <t>18/03/2030 00:00</t>
+        </is>
+      </c>
+      <c r="M225" t="inlineStr">
+        <is>
+          <t>02/04/2025 00:00</t>
         </is>
       </c>
       <c r="P225" t="n">
         <v>0</v>
       </c>
       <c r="Q225" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R225" t="inlineStr"/>
       <c r="S225" t="inlineStr"/>
       <c r="T225" t="inlineStr"/>
       <c r="U225" t="inlineStr"/>
     </row>
     <row r="226">
-      <c r="A226" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="A226" t="inlineStr"/>
       <c r="B226" t="inlineStr">
         <is>
-          <t>Affidamento ai sensi dell’art. 50 co 1 lett b) D.lgs 36/2023 del servizio di assistenza e manutenzione software DRG Manager presso l’Azienda Ulss 5 Polesana per l’anno 2024. CIG: B4649DF4C3</t>
+          <t>FORNITURA DI FARMACI IN CONCORRENZA, SUDDIVISA IN 10 LOTTI, PER LA DURATA DI 24 MESI.</t>
         </is>
       </c>
       <c r="C226" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
       <c r="D226" t="inlineStr">
         <is>
-          <t>Aggiudicato</t>
-[...2 lines deleted...]
-      <c r="F226" t="inlineStr"/>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F226" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;CONSIP SDAPA AS 5068398&lt;/p&gt;
+</t>
+        </is>
+      </c>
       <c r="G226" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="H226" t="inlineStr"/>
+      <c r="H226" t="inlineStr">
+        <is>
+          <t>CONSIP SDAPA AS 5068398</t>
+        </is>
+      </c>
       <c r="I226" t="inlineStr"/>
       <c r="J226" t="inlineStr"/>
       <c r="K226" t="inlineStr">
         <is>
-          <t>24/01/2025 00:00</t>
+          <t>18/03/2025 00:00</t>
         </is>
       </c>
       <c r="L226" t="inlineStr">
         <is>
-          <t>24/01/2030 00:00</t>
+          <t>18/03/2030 00:00</t>
+        </is>
+      </c>
+      <c r="M226" t="inlineStr">
+        <is>
+          <t>04/04/2025 00:00</t>
         </is>
       </c>
       <c r="P226" t="n">
         <v>0</v>
       </c>
       <c r="Q226" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R226" t="inlineStr"/>
       <c r="S226" t="inlineStr"/>
       <c r="T226" t="inlineStr"/>
       <c r="U226" t="inlineStr"/>
     </row>
     <row r="227">
       <c r="A227" t="inlineStr"/>
       <c r="B227" t="inlineStr">
         <is>
-          <t>FORNITURA di PELLICOLE PER STAMPANTE KONICA per UOC Radiologia del P.O. di Rovigo e Trecenta</t>
+          <t>FORNITURA di Manuali e Card per corsi AHA (American Heart Association) e PALS</t>
         </is>
       </c>
       <c r="C227" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
       <c r="D227" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="F227" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span style="font-size:12pt"&gt;&lt;span style="font-size:13.5pt"&gt;&lt;span style="color:#212529"&gt;In calce il link in cui &amp;egrave; possibile visionare la documentazione di gara inerente la procedura pubblicata su Sintel:&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
-&lt;p&gt;&lt;span style="font-size:13.5pt"&gt;&lt;span style="color:#212529"&gt;https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=195740456&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
+          <t xml:space="preserve">&lt;p&gt;&lt;span style="font-size:12pt"&gt;&lt;span style="font-size:13.5pt"&gt;&lt;span style="color:#212529"&gt;In calce il link in cui è possibile visionare la documentazione di gara inerente la procedura pubblicata su Sintel:&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;&lt;span style="font-size:13.5pt"&gt;&lt;span style="color:#212529"&gt;https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=198402685&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
 </t>
         </is>
       </c>
       <c r="G227" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H227" t="inlineStr">
         <is>
-          <t>195740456</t>
+          <t>198402685</t>
         </is>
       </c>
       <c r="I227" t="inlineStr"/>
       <c r="J227" t="inlineStr">
         <is>
-          <t>B54E385C73</t>
+          <t>B5FDA9D923</t>
         </is>
       </c>
       <c r="K227" t="inlineStr">
         <is>
-          <t>23/01/2025 00:00</t>
+          <t>14/03/2025 00:00</t>
         </is>
       </c>
       <c r="L227" t="inlineStr">
         <is>
-          <t>23/01/2030 00:00</t>
+          <t>14/03/2030 00:00</t>
         </is>
       </c>
       <c r="M227" t="inlineStr">
         <is>
-          <t>31/01/2025 00:00</t>
+          <t>21/03/2025 00:00</t>
         </is>
       </c>
       <c r="P227" t="n">
         <v>0</v>
       </c>
       <c r="Q227" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R227" t="inlineStr"/>
       <c r="S227" t="inlineStr"/>
       <c r="T227" t="inlineStr"/>
       <c r="U227" t="inlineStr"/>
     </row>
     <row r="228">
-      <c r="A228" t="inlineStr"/>
+      <c r="A228" t="inlineStr">
+        <is>
+          <t>B587D47510</t>
+        </is>
+      </c>
       <c r="B228" t="inlineStr">
         <is>
-          <t>AVVISO DI AGGIUDICAZIONE PROCEDURA NEGOZIATA SENZA PUBBLICAZIONE DI UN BANDO AI SENSI DELL’ART. 76 COMMA 2, LETT. B), PT. 2) DEL D.LGS. N. 36/2023 E S.M.I. PER LA FORNITURA IN NOLEGGIO DI SISTEMI DIAGNOSTICI PER ESECUZIONE DEGLI ESAMI DI COAGULAZIONE, RELATIVI REAGENTI, MATERIALE DI CONSUMO E SERVIZIO DI ASSISTENZA TECNICA E MANUTENZIONE PER LA UOC MEDICINA DI LABORATORIO, PER LA DURATA DI 6 MESI ID SINTEL 195464729</t>
+          <t>Affidamento ai sensi dell’art. 50 co 1 lett b) D.lgs 36/2023 della fornitura di n. 60 Token USB OTP Generator da associare ai certificati di firma Namirial - CIG: B587D47510</t>
         </is>
       </c>
       <c r="C228" t="inlineStr">
         <is>
-          <t>Avviso</t>
+          <t>Asta</t>
         </is>
       </c>
       <c r="D228" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="F228" t="inlineStr"/>
       <c r="G228" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="H228" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H228" t="inlineStr"/>
       <c r="I228" t="inlineStr"/>
-      <c r="J228" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J228" t="inlineStr"/>
       <c r="K228" t="inlineStr">
         <is>
-          <t>22/01/2025 00:00</t>
+          <t>14/03/2025 00:00</t>
         </is>
       </c>
       <c r="L228" t="inlineStr">
         <is>
-          <t>22/01/2030 00:00</t>
-[...4 lines deleted...]
-          <t>24/01/2025 00:00</t>
+          <t>14/03/2030 00:00</t>
         </is>
       </c>
       <c r="P228" t="n">
         <v>0</v>
       </c>
       <c r="Q228" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R228" t="inlineStr"/>
       <c r="S228" t="inlineStr"/>
       <c r="T228" t="inlineStr"/>
       <c r="U228" t="inlineStr"/>
     </row>
     <row r="229">
-      <c r="A229" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="A229" t="inlineStr"/>
       <c r="B229" t="inlineStr">
         <is>
-          <t>A307 Affidamento diretto lavori di bonifica di terreno contenete fibre di amianto a causa di un evento atmosferico presso l’ex Ospedale Psichiatrico</t>
+          <t>FORNITURA di carta termica per il periodo di 12 mesi per le Casse Automatiche/Riscuotitrici dell'Azienda ULSS 5 Polesana</t>
         </is>
       </c>
       <c r="C229" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
       <c r="D229" t="inlineStr">
         <is>
-          <t>Aggiudicato</t>
-[...4 lines deleted...]
-          <t>UOC Servizi Tecnici e Patrimoniali</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="F229" t="inlineStr">
         <is>
-          <t>&lt;p&gt;In calce link contenente la documentazione di gara pubblicata in Sintel:&lt;/p&gt;
-[...1 lines deleted...]
-&lt;p&gt;&amp;nbsp;&lt;/p&gt;</t>
+          <t xml:space="preserve">&lt;p&gt;&lt;span style="font-size:12pt"&gt;&lt;span style="font-size:13.5pt"&gt;&lt;span style="color:#212529"&gt;In calce il link in cui è possibile visionare la documentazione di gara inerente la procedura pubblicata su Sintel:&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;&lt;span style="font-size:13.5pt"&gt;&lt;span style="color:#212529"&gt;https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=198399954&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
+</t>
         </is>
       </c>
       <c r="G229" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H229" t="inlineStr">
         <is>
-          <t>195645657</t>
-[...6 lines deleted...]
-      </c>
+          <t>198399954</t>
+        </is>
+      </c>
+      <c r="I229" t="inlineStr"/>
       <c r="J229" t="inlineStr">
         <is>
-          <t>B579B4FB60</t>
+          <t>B60B0F7C97</t>
         </is>
       </c>
       <c r="K229" t="inlineStr">
         <is>
-          <t>21/01/2025 00:00</t>
+          <t>14/03/2025 00:00</t>
         </is>
       </c>
       <c r="L229" t="inlineStr">
         <is>
-          <t>21/01/2030 00:00</t>
+          <t>14/03/2030 00:00</t>
         </is>
       </c>
       <c r="M229" t="inlineStr">
         <is>
-          <t>27/01/2025 00:00</t>
-[...4 lines deleted...]
-          <t>24/01/2025</t>
+          <t>31/03/2025 00:00</t>
         </is>
       </c>
       <c r="P229" t="n">
         <v>0</v>
       </c>
       <c r="Q229" t="inlineStr">
         <is>
-          <t>Sotto</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="R229" t="inlineStr"/>
       <c r="S229" t="inlineStr"/>
       <c r="T229" t="inlineStr"/>
       <c r="U229" t="inlineStr"/>
     </row>
     <row r="230">
       <c r="A230" t="inlineStr"/>
       <c r="B230" t="inlineStr">
         <is>
-          <t>ID Sintel: 195633581 Procedura telematica ai sensi dell'art. 50 comma 1 lett. b) del D.lgs 36/2023 e s.m.i., per l’affidamento della fornitura di carte termiche diagrammate e diagnostiche compatibili con le apparecchiature in dotazione all’Azienda ULSS 5 Polesana, divisa in 6 lotti, per il periodo di 36 mesi, eventualmente prorogabile per ulteriori 6 mesi.</t>
+          <t>AVVISO AGGIUDICAZIONE PROCEDURA NEGOZIATA SENZA PUBBLICAZIONE DI UN BANDO AI SENSI DELL’ART. 76 COMMA 2, LETT. B), PT. 2) DEL D.LGS. N. 36/2023 E S.M.I. PER LA FORNITURA DI TERRENI DI COLTURA IN PIASTRA E BRODI IN PROVETTA PRONTI ALL’USO PER L’ALLESTIMENTO DELLE INDAGINI COLTURALI, PER LA UOSD MICROBIOLOGIA DELL’A.ULSS 5 POLESANA, PER LA DURATA DI 6 MESI, EVENTUALMENTE RINNOVABILE DI ULTERIORI 6 MESI ID SINTEL 197838042</t>
         </is>
       </c>
       <c r="C230" t="inlineStr">
         <is>
-          <t>Asta</t>
+          <t>Avviso</t>
         </is>
       </c>
       <c r="D230" t="inlineStr">
         <is>
-          <t>Scaduto</t>
-[...8 lines deleted...]
-      </c>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="F230" t="inlineStr"/>
       <c r="G230" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H230" t="inlineStr">
         <is>
-          <t>195633581</t>
+          <t>197838042</t>
         </is>
       </c>
       <c r="I230" t="inlineStr"/>
-      <c r="J230" t="inlineStr"/>
+      <c r="J230" t="inlineStr">
+        <is>
+          <t>B58D272D75</t>
+        </is>
+      </c>
       <c r="K230" t="inlineStr">
         <is>
-          <t>21/01/2025 00:00</t>
+          <t>14/03/2025 00:00</t>
         </is>
       </c>
       <c r="L230" t="inlineStr">
         <is>
-          <t>21/01/2030 00:00</t>
+          <t>14/03/2030 00:00</t>
         </is>
       </c>
       <c r="M230" t="inlineStr">
         <is>
-          <t>07/02/2025 00:00</t>
+          <t>21/03/2025 00:00</t>
         </is>
       </c>
       <c r="P230" t="n">
         <v>0</v>
       </c>
       <c r="Q230" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R230" t="inlineStr"/>
       <c r="S230" t="inlineStr"/>
       <c r="T230" t="inlineStr"/>
       <c r="U230" t="inlineStr"/>
     </row>
     <row r="231">
       <c r="A231" t="inlineStr"/>
       <c r="B231" t="inlineStr">
         <is>
-          <t>AVVISO DI AGGIUDICAZIONE PROCEDURA NEGOZIATA SENZA PUBBLICAZIONE DI UN BANDO AI SENSI DELL’ART. 76 COMMA 2, LETT. B), pt. 2) DEL D.LGS. N. 36/2023 E S.M.I. PER LA FORNITURA IN NOLEGGIO DI SISTEMI DIAGNOSTICI PER IL DOSAGGIO DELL’ORMONE ANTI-MULLERIANO (AMH) PER LA UOC MEDICINA DI LABORATORIO, PER LA DURATA DI 6 MESI, EVENTUALMENTE RINNOVABILE DI ULTERIORI 6 MESI ID SINTEL 195503925</t>
+          <t>ID Sintel: 198321861 Aggiudicazione procedura negoziata senza pubblicazione di un bando ai sensi dell’art.76 comma 2, lett. b.2) del d.lgs. n. 36/2023 per la fornitura di Microcateteri Excelsior per la UOC Neuroradiologia. Impresa Promed S.r.l. P. IVA n. 01542580269 CIG: B63253E524</t>
         </is>
       </c>
       <c r="C231" t="inlineStr">
         <is>
-          <t>Avviso</t>
+          <t>Asta</t>
         </is>
       </c>
       <c r="D231" t="inlineStr">
         <is>
-          <t>Aggiudicato</t>
-[...2 lines deleted...]
-      <c r="F231" t="inlineStr"/>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F231" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;In calce il link in cui è possibile visionare la documentazione di gara inerente la procedura pubblicata su Sintel:&lt;br /&gt;
+&lt;a href="https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=198879870" rel="noopener nofollow noreferrer" target="_blank"&gt;https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=198321861&lt;/a&gt;&lt;/p&gt;
+</t>
+        </is>
+      </c>
       <c r="G231" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H231" t="inlineStr">
         <is>
-          <t>195503925</t>
+          <t>198321861</t>
         </is>
       </c>
       <c r="I231" t="inlineStr"/>
       <c r="J231" t="inlineStr">
         <is>
-          <t>B526A2D599</t>
+          <t>B63253E524</t>
         </is>
       </c>
       <c r="K231" t="inlineStr">
         <is>
-          <t>17/01/2025 00:00</t>
+          <t>13/03/2025 00:00</t>
         </is>
       </c>
       <c r="L231" t="inlineStr">
         <is>
-          <t>17/01/2030 00:00</t>
+          <t>13/03/2030 00:00</t>
         </is>
       </c>
       <c r="M231" t="inlineStr">
         <is>
-          <t>24/01/2025 00:00</t>
+          <t>19/03/2025 00:00</t>
         </is>
       </c>
       <c r="P231" t="n">
         <v>0</v>
       </c>
       <c r="Q231" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R231" t="inlineStr"/>
       <c r="S231" t="inlineStr"/>
       <c r="T231" t="inlineStr"/>
       <c r="U231" t="inlineStr"/>
     </row>
     <row r="232">
       <c r="A232" t="inlineStr"/>
       <c r="B232" t="inlineStr">
         <is>
-          <t>AVVISO DI AGGIUDICAZIONE PROCEDURA NEGOZIATA SENZA PUBBLICAZIONE DI UN BANDO AI SENSI DELL’ART. 76 COMMA 2, LETT. B), PT. 2) DEL D.LGS. N. 36/2023 E S.M.I. PER LA FORNITURA IN NOLEGGIO DI SISTEMI DIAGNOSTICI PER L’ESECUZIONE DEGLI ESAMI DI EMATOLOGIA PER LA UOC MEDICINA DI LABORATORIO, PER LA DURATA DI 6 MESI ID SINTEL 195501560</t>
+          <t>FORNITURA DI MATERIE PRIME AD USO FARMACEUTICO, SUDDIVISA IN 14 LOTTI, AI SENSI DELL’ART. 50, COMMA 1, LETTERA B) DEL D. LGS. 36/2023, PER IL PERIODO DI 24 MESI.</t>
         </is>
       </c>
       <c r="C232" t="inlineStr">
         <is>
-          <t>Avviso</t>
+          <t>Asta</t>
         </is>
       </c>
       <c r="D232" t="inlineStr">
         <is>
-          <t>Aggiudicato</t>
-[...2 lines deleted...]
-      <c r="F232" t="inlineStr"/>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F232" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;&lt;span style="font-size:12pt"&gt;&lt;span style="font-size:13.5pt"&gt;&lt;span style="color:#212529"&gt;In calce il link in cui è possibile visionare la documentazione di gara inerente la procedura pubblicata su Sintel:&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;&lt;span style="font-size:13.5pt"&gt;&lt;span style="color:#212529"&gt;https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=198346184&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
+</t>
+        </is>
+      </c>
       <c r="G232" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H232" t="inlineStr">
         <is>
-          <t>195501560</t>
+          <t>198346184</t>
         </is>
       </c>
       <c r="I232" t="inlineStr"/>
       <c r="J232" t="inlineStr">
         <is>
-          <t>B5263AB6C5</t>
+          <t>B65FF4552C</t>
         </is>
       </c>
       <c r="K232" t="inlineStr">
         <is>
-          <t>17/01/2025 00:00</t>
+          <t>13/03/2025 00:00</t>
         </is>
       </c>
       <c r="L232" t="inlineStr">
         <is>
-          <t>17/01/2030 00:00</t>
+          <t>13/03/2030 00:00</t>
         </is>
       </c>
       <c r="M232" t="inlineStr">
         <is>
-          <t>24/01/2025 00:00</t>
+          <t>31/03/2025 00:00</t>
         </is>
       </c>
       <c r="P232" t="n">
         <v>0</v>
       </c>
       <c r="Q232" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R232" t="inlineStr"/>
       <c r="S232" t="inlineStr"/>
       <c r="T232" t="inlineStr"/>
       <c r="U232" t="inlineStr"/>
     </row>
     <row r="233">
-      <c r="A233" t="inlineStr"/>
+      <c r="A233" t="inlineStr">
+        <is>
+          <t>B5574E975F</t>
+        </is>
+      </c>
       <c r="B233" t="inlineStr">
         <is>
-          <t>AVVISO DI AGGIUDICAZIONE PROCEDURA NEGOZIATA SENZA PUBBLICAZIONE DI UN BANDO AI SENSI DELL’ART. 76 COMMA 2, LETT. B), pt. 2) DEL D.LGS. N. 36/2023 E S.M.I. PER LA FORNITURA IN NOLEGGIO DI SISTEMI ANALITICI CONTAGLOBULI, REAGENTI, MATERIALE DI CONSUMO, ASSISTENZA TECNICA E MANUTENZIONE PER ESECUZIONE DI ESAMI IN POINT OF CARE TESTING (POCT), PER LA DURATA DI 6 MESI, EVENTUALMENTE RINNOVABILE DI ULTERIORI 6 MESI ID SINTEL 195506476</t>
+          <t>Affidamento ai sensi dell’art. 50 co 1 lett b) D.lgs 36/2023 del servizio di manutenzione e assistenza applicativo Mdl@InITeC triennio 2025-2027 -  CIG: B5574E975F</t>
         </is>
       </c>
       <c r="C233" t="inlineStr">
         <is>
-          <t>Avviso</t>
+          <t>Asta</t>
         </is>
       </c>
       <c r="D233" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="F233" t="inlineStr"/>
       <c r="G233" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="H233" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H233" t="inlineStr"/>
       <c r="I233" t="inlineStr"/>
-      <c r="J233" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J233" t="inlineStr"/>
       <c r="K233" t="inlineStr">
         <is>
-          <t>17/01/2025 00:00</t>
+          <t>13/03/2025 00:00</t>
         </is>
       </c>
       <c r="L233" t="inlineStr">
         <is>
-          <t>17/01/2030 00:00</t>
-[...4 lines deleted...]
-          <t>24/01/2025 00:00</t>
+          <t>13/03/2030 00:00</t>
         </is>
       </c>
       <c r="P233" t="n">
         <v>0</v>
       </c>
       <c r="Q233" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R233" t="inlineStr"/>
       <c r="S233" t="inlineStr"/>
       <c r="T233" t="inlineStr"/>
       <c r="U233" t="inlineStr"/>
     </row>
     <row r="234">
       <c r="A234" t="inlineStr"/>
       <c r="B234" t="inlineStr">
         <is>
-          <t>AVVISO DI AGGIUDICAZIONE PROCEDURA NEGOZIATA SENZA PUBBLICAZIONE DI UN BANDO AI SENSI DELL’ART. 76 COMMA 2, LETT. B), pt. 2) DEL D.LGS. N. 36/2023 E S.M.I. PER LA FORNITURA DI SISTEMI ANALITICI COAGLULOMETRI, REAGENTI, MATERIALE DI CONSUMO, ASSISTENZA TECNICA E MANUTENZIONE PER ESECUZIONE DI ESAMI IN POINT OF CARE TESTING (POCT), PER LA DURATA DI 6 MESI, EVENTUALMENTE RINNOVABILE DI ULTERIORI 6 MESI ID SINTEL 195510895</t>
+          <t>FORNITURA di Microchip anno 2025 per il Canile Sanitario e Punti Sanità di Castelmassa, Badia Polesine e Taglio di Po</t>
         </is>
       </c>
       <c r="C234" t="inlineStr">
         <is>
-          <t>Avviso</t>
+          <t>Asta</t>
         </is>
       </c>
       <c r="D234" t="inlineStr">
         <is>
-          <t>Aggiudicato</t>
-[...2 lines deleted...]
-      <c r="F234" t="inlineStr"/>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F234" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;&lt;span style="font-size:12pt"&gt;&lt;span style="font-size:13.5pt"&gt;&lt;span style="color:#212529"&gt;In calce il link in cui è possibile visionare la documentazione di gara inerente la procedura pubblicata su Sintel:&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;&lt;span style="font-size:13.5pt"&gt;&lt;span style="color:#212529"&gt;https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=198239079&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
+</t>
+        </is>
+      </c>
       <c r="G234" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H234" t="inlineStr">
         <is>
-          <t>195510895</t>
+          <t>198239079</t>
         </is>
       </c>
       <c r="I234" t="inlineStr"/>
       <c r="J234" t="inlineStr">
         <is>
-          <t>B604DF9BB6</t>
+          <t>B5FD0DCC8B</t>
         </is>
       </c>
       <c r="K234" t="inlineStr">
         <is>
-          <t>17/01/2025 00:00</t>
+          <t>12/03/2025 00:00</t>
         </is>
       </c>
       <c r="L234" t="inlineStr">
         <is>
-          <t>17/01/2030 00:00</t>
+          <t>12/03/2030 00:00</t>
         </is>
       </c>
       <c r="M234" t="inlineStr">
         <is>
-          <t>31/01/2025 00:00</t>
+          <t>19/03/2025 00:00</t>
         </is>
       </c>
       <c r="P234" t="n">
         <v>0</v>
       </c>
       <c r="Q234" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R234" t="inlineStr"/>
       <c r="S234" t="inlineStr"/>
       <c r="T234" t="inlineStr"/>
       <c r="U234" t="inlineStr"/>
     </row>
     <row r="235">
       <c r="A235" t="inlineStr"/>
       <c r="B235" t="inlineStr">
         <is>
-          <t>AVVISO DI AGGIUDICAZIONE PROCEDURA NEGOZIATA SENZA PUBBLICAZIONE DI UN BANDO AI SENSI DELL’ART. 76 COMMA 2, LETT. B), PT. 2) DEL D.LGS. N. 36/2023 E S.M.I. PER LA FORNITURA DEL SISTEMA IN NOLEGGIO SISTEMI DIAGNOSTICI IVD LOTTO 6 SISTEMI ANALITICI PER L’ESECUZIONE DEGLI ESAMI DI AUTOIMMUNITÀ PER LA UOC MEDICINA DI LABORATORIO AZIENDA ULSS 5 POLESANA, PER LA DURATA DI 6 MESI ID SINTEL 195463781</t>
+          <t>FORNITURA di n. 1 Stampante fotografica per il fluorangiografo Heidelberg Spectralis Spec-02664-S1600 (n. Inv. 300964) dell'U.O.C. Oculistica del Presidio Ospedaliero di Rovigo</t>
         </is>
       </c>
       <c r="C235" t="inlineStr">
         <is>
-          <t>Avviso</t>
+          <t>Asta</t>
         </is>
       </c>
       <c r="D235" t="inlineStr">
         <is>
-          <t>Aggiudicato</t>
-[...2 lines deleted...]
-      <c r="F235" t="inlineStr"/>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F235" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;&lt;span style="font-size:12pt"&gt;&lt;span style="font-size:13.5pt"&gt;&lt;span style="color:#212529"&gt;In calce il link in cui è possibile visionare la documentazione di gara inerente la procedura pubblicata su Sintel:&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;&lt;span style="font-size:13.5pt"&gt;&lt;span style="color:#212529"&gt;https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=198262593&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
+</t>
+        </is>
+      </c>
       <c r="G235" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H235" t="inlineStr">
         <is>
-          <t>195463781</t>
+          <t>198262593</t>
         </is>
       </c>
       <c r="I235" t="inlineStr"/>
       <c r="J235" t="inlineStr">
         <is>
-          <t>B56D8C94C6</t>
+          <t>B603E5A7A3</t>
         </is>
       </c>
       <c r="K235" t="inlineStr">
         <is>
-          <t>16/01/2025 00:00</t>
+          <t>12/03/2025 00:00</t>
         </is>
       </c>
       <c r="L235" t="inlineStr">
         <is>
-          <t>16/01/2030 00:00</t>
+          <t>12/03/2030 00:00</t>
         </is>
       </c>
       <c r="M235" t="inlineStr">
         <is>
-          <t>28/01/2025 00:00</t>
+          <t>14/03/2025 00:00</t>
         </is>
       </c>
       <c r="P235" t="n">
         <v>0</v>
       </c>
       <c r="Q235" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R235" t="inlineStr"/>
       <c r="S235" t="inlineStr"/>
       <c r="T235" t="inlineStr"/>
       <c r="U235" t="inlineStr"/>
     </row>
     <row r="236">
-      <c r="A236" t="inlineStr"/>
+      <c r="A236" t="inlineStr">
+        <is>
+          <t>B572CC20AA</t>
+        </is>
+      </c>
       <c r="B236" t="inlineStr">
         <is>
-          <t>FORNITURA di Sonde ecografiche per ecografo Voluson E10 BT18 (Inv. 328566) in utilizzo presso l’ambulatorio della UOC Ostetricia Ginecologia del Presidio Ospedaliero di Rovigo dell’Azienda ULSS 5 Polesana</t>
+          <t>Affidamento ai sensi dell’art. 50 co 1 lett b) D.lgs 36/2023 della fornitura dell’integrazione del Cup unico Provinciale e Order Entry con il nuovo applicativo RIS fornito dalla ditta FujiFilm Healthcare Italia Spa - CIG: B572CC20AA</t>
         </is>
       </c>
       <c r="C236" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
       <c r="D236" t="inlineStr">
         <is>
-          <t>Scaduto</t>
-[...8 lines deleted...]
-      </c>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="F236" t="inlineStr"/>
       <c r="G236" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="H236" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H236" t="inlineStr"/>
       <c r="I236" t="inlineStr"/>
-      <c r="J236" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J236" t="inlineStr"/>
       <c r="K236" t="inlineStr">
         <is>
-          <t>16/01/2025 00:00</t>
+          <t>12/03/2025 00:00</t>
         </is>
       </c>
       <c r="L236" t="inlineStr">
         <is>
-          <t>16/01/2030 00:00</t>
-[...4 lines deleted...]
-          <t>24/01/2025 00:00</t>
+          <t>12/03/2030 00:00</t>
         </is>
       </c>
       <c r="P236" t="n">
         <v>0</v>
       </c>
       <c r="Q236" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R236" t="inlineStr"/>
       <c r="S236" t="inlineStr"/>
       <c r="T236" t="inlineStr"/>
       <c r="U236" t="inlineStr"/>
     </row>
     <row r="237">
-      <c r="A237" t="inlineStr"/>
+      <c r="A237" t="inlineStr">
+        <is>
+          <t>B572E3FB10</t>
+        </is>
+      </c>
       <c r="B237" t="inlineStr">
         <is>
-          <t>PROCEDURA TELEMATICA AI SENSI DELL’ART. 76 COMMA 2, LETTERA B) DEL D. LGS 36/2023 PER L’AFFIDAMENTO DELLA FORNITURA DI HOM MEDIMICRO ALIMENTO DESTINATO A FINI SPECIALI, PER LA DURATA DI 12 MESI.</t>
+          <t>Affidamento ai sensi dell’art. 50 co 1 lett b) D.lgs 36/2023 del servizio di assistenza specialistica "On-Site" per la gestione della Cartella Clinica e ambulatoriale informatizzata Patidok anno 2025. CIG: B572E3FB10</t>
         </is>
       </c>
       <c r="C237" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
       <c r="D237" t="inlineStr">
         <is>
-          <t>Scaduto</t>
-[...8 lines deleted...]
-      </c>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="F237" t="inlineStr"/>
       <c r="G237" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="H237" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H237" t="inlineStr"/>
       <c r="I237" t="inlineStr"/>
-      <c r="J237" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J237" t="inlineStr"/>
       <c r="K237" t="inlineStr">
         <is>
-          <t>15/01/2025 00:00</t>
+          <t>12/03/2025 00:00</t>
         </is>
       </c>
       <c r="L237" t="inlineStr">
         <is>
-          <t>15/01/2030 00:00</t>
-[...4 lines deleted...]
-          <t>31/01/2025 00:00</t>
+          <t>12/03/2030 00:00</t>
         </is>
       </c>
       <c r="P237" t="n">
         <v>0</v>
       </c>
       <c r="Q237" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R237" t="inlineStr"/>
       <c r="S237" t="inlineStr"/>
       <c r="T237" t="inlineStr"/>
       <c r="U237" t="inlineStr"/>
     </row>
     <row r="238">
       <c r="A238" t="inlineStr"/>
       <c r="B238" t="inlineStr">
         <is>
-          <t>ID SINTEL 195222439 Procedura negoziata senza pubblicazione di un bando ai sensi dell’art.76 comma 2, lett. b.2) del d.lgs. n. 36/2023 per la fornitura di n.12 sistemi di neurostimolazione ricaricabile con relativi elettrocateteri percutanei Vectris SureScan e accessori per la UOC Anestesia e rianimazione.  CIG B51F99AF65</t>
+          <t>AVVISO AGGIUDICAZIONE PROCEDURA NEGOZIATA SENZA PUBBLICAZIONE DI BANDO AI SENSI DELL’ART. 76 COMMA 2, LETT. B), pt. 2) DEL D.LGS. N. 36/2023 E S.M.I. PER LA FORNIT. DI DISPOSITIVI MEDICI IN VITRO E PRODOTTI DIAGNOSTICI PER UOSD MICROBIOLOGIA LOTTO 1: BIOLOGIA MOLEC. PER DIAGNOST. RAPIDA DI AGENTI INFETTIVI: MALARIA DNA, CMV DNA, HSV1 E 2 DNA, CLOSTRIDIUM DIFFIC. TOSSIGENICO, MYCOPLASMA PNEUMONIAE, BORDETELLA LOTTO 2: SISTEMA PER DIAGN. DI PARASSITI FECALI, PER PERIODO DI 6 MESI ID SINTEL 198262836</t>
         </is>
       </c>
       <c r="C238" t="inlineStr">
         <is>
-          <t>Asta</t>
+          <t>Avviso</t>
         </is>
       </c>
       <c r="D238" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aggiudicato</t>
         </is>
       </c>
       <c r="F238" t="inlineStr"/>
       <c r="G238" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H238" t="inlineStr">
         <is>
-          <t>195222439</t>
+          <t>198262836</t>
         </is>
       </c>
       <c r="I238" t="inlineStr"/>
       <c r="J238" t="inlineStr">
         <is>
-          <t>B51F99AF65</t>
+          <t>B58D323F85</t>
         </is>
       </c>
       <c r="K238" t="inlineStr">
         <is>
-          <t>10/01/2025 00:00</t>
+          <t>12/03/2025 00:00</t>
         </is>
       </c>
       <c r="L238" t="inlineStr">
         <is>
-          <t>10/01/2030 00:00</t>
+          <t>12/03/2030 00:00</t>
         </is>
       </c>
       <c r="M238" t="inlineStr">
         <is>
-          <t>17/01/2025 00:00</t>
+          <t>19/03/2025 00:00</t>
         </is>
       </c>
       <c r="P238" t="n">
         <v>0</v>
       </c>
       <c r="Q238" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R238" t="inlineStr"/>
       <c r="S238" t="inlineStr"/>
       <c r="T238" t="inlineStr"/>
       <c r="U238" t="inlineStr"/>
     </row>
     <row r="239">
-      <c r="A239" t="inlineStr"/>
+      <c r="A239" t="inlineStr">
+        <is>
+          <t>B5390AAA90</t>
+        </is>
+      </c>
       <c r="B239" t="inlineStr">
         <is>
-          <t>ID Sintel: 195223550 Procedura negoziata senza pubblicazione di un bando ai sensi dell’art.76 comma 2, lett. b.2) del d.lgs. n. 36/2023 per la fornitura di n.12 sistemi di neurostimolazione ricaricabile Alpha con relativi elettrocateteri percutanei Precision e accessori per la UOSD Terapia Antalgica PO Rovigo, per il periodo di 12 mesi eventualmente prorogabile per ulteriori 6 mesi. impresa Boston Scientific S.p.A P.Iva. 11206730159 . CIG: B51FA3C518</t>
+          <t>Affidamento ai sensi dell’art. 50 co 1 lett b) D.lgs 36/2023 del rinnovo del servizio di manutenzione licenze ManageEngine Endpoint Central per il periodo di 1 anno. - CIG: B5390AAA90</t>
         </is>
       </c>
       <c r="C239" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
       <c r="D239" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aggiudicato</t>
         </is>
       </c>
       <c r="F239" t="inlineStr"/>
       <c r="G239" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="H239" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H239" t="inlineStr"/>
       <c r="I239" t="inlineStr"/>
-      <c r="J239" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J239" t="inlineStr"/>
       <c r="K239" t="inlineStr">
         <is>
-          <t>10/01/2025 00:00</t>
+          <t>10/03/2025 00:00</t>
         </is>
       </c>
       <c r="L239" t="inlineStr">
         <is>
-          <t>10/01/2030 00:00</t>
-[...4 lines deleted...]
-          <t>17/01/2025 00:00</t>
+          <t>10/03/2030 00:00</t>
         </is>
       </c>
       <c r="P239" t="n">
         <v>0</v>
       </c>
       <c r="Q239" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R239" t="inlineStr"/>
       <c r="S239" t="inlineStr"/>
       <c r="T239" t="inlineStr"/>
       <c r="U239" t="inlineStr"/>
     </row>
     <row r="240">
-      <c r="A240" t="inlineStr"/>
+      <c r="A240" t="inlineStr">
+        <is>
+          <t>B55FDCCDC3</t>
+        </is>
+      </c>
       <c r="B240" t="inlineStr">
         <is>
-          <t>ID Sintel: 195223087 Procedura negoziata senza pubblicazione di un bando ai sensi dell’art.76 comma 2, lett. b.2) del d.lgs. n. 36/2023 per la fornitura di n. 6 sistemi di stimolazione nervo periferico wireless per la UOSD Terapia Antalgica PO Rovigo, per il periodo di 12 mesi eventualmente prorogabile per ulteriori 6 mesi. Impresa AMS Group S.p.A P.Iva. 03638130280. CIG: B51FAD31B5</t>
+          <t>Affidamento ai sensi dell’art. 50 co 1 lett b) D.lgs 36/2023 del servizio relativo ad attività professionali necessarie per l’esportazione dei dati dal sistema informatico Suitestensa RIS/PACS relativamente al dominio di Screening Mammografico. CIG: B55FDCCDC3</t>
         </is>
       </c>
       <c r="C240" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
       <c r="D240" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aggiudicato</t>
         </is>
       </c>
       <c r="F240" t="inlineStr"/>
       <c r="G240" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="H240" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H240" t="inlineStr"/>
       <c r="I240" t="inlineStr"/>
-      <c r="J240" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J240" t="inlineStr"/>
       <c r="K240" t="inlineStr">
         <is>
-          <t>10/01/2025 00:00</t>
+          <t>10/03/2025 00:00</t>
         </is>
       </c>
       <c r="L240" t="inlineStr">
         <is>
-          <t>10/01/2030 00:00</t>
-[...4 lines deleted...]
-          <t>17/01/2025 00:00</t>
+          <t>10/03/2030 00:00</t>
         </is>
       </c>
       <c r="P240" t="n">
         <v>0</v>
       </c>
       <c r="Q240" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R240" t="inlineStr"/>
       <c r="S240" t="inlineStr"/>
       <c r="T240" t="inlineStr"/>
       <c r="U240" t="inlineStr"/>
     </row>
     <row r="241">
-      <c r="A241" t="inlineStr"/>
+      <c r="A241" t="inlineStr">
+        <is>
+          <t>B550EC5D5A</t>
+        </is>
+      </c>
       <c r="B241" t="inlineStr">
         <is>
-          <t>ID SINTEL 195233258 PROCEDURA TELEMATICA SOTTOSOGLIA, AI SENSI DELL’ART. 50 C. 1 LETT. E) DEL D.LGS N. 36/2023 PER L’AFFIDAMENTO DEL SERVIZIO DI VENTILOTERAPIA DOMICILIARE SUDDIVISO IN 4 LOTTI, PER IL PERIODO DI 12 MESI, EVENTUALMENTE PROROGABILE DI MESI 6</t>
+          <t>Affidamento ai sensi dell’art. 50 co 1 lett b) D.lgs 36/2023 del rinnovo del servizio di manutenzione e assistenza agli applicativi software in licenza d’uso da Iteasy per il triennio 2025-2027 - CIG: B550EC5D5A</t>
         </is>
       </c>
       <c r="C241" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
       <c r="D241" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aggiudicato</t>
         </is>
       </c>
       <c r="F241" t="inlineStr"/>
       <c r="G241" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="H241" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H241" t="inlineStr"/>
       <c r="I241" t="inlineStr"/>
       <c r="J241" t="inlineStr"/>
       <c r="K241" t="inlineStr">
         <is>
-          <t>10/01/2025 00:00</t>
+          <t>10/03/2025 00:00</t>
         </is>
       </c>
       <c r="L241" t="inlineStr">
         <is>
-          <t>10/01/2030 00:00</t>
-[...4 lines deleted...]
-          <t>17/01/2025 00:00</t>
+          <t>10/03/2030 00:00</t>
         </is>
       </c>
       <c r="P241" t="n">
         <v>0</v>
       </c>
       <c r="Q241" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R241" t="inlineStr"/>
       <c r="S241" t="inlineStr"/>
       <c r="T241" t="inlineStr"/>
       <c r="U241" t="inlineStr"/>
     </row>
     <row r="242">
-      <c r="A242" t="inlineStr"/>
+      <c r="A242" t="inlineStr">
+        <is>
+          <t>B594C99B1B</t>
+        </is>
+      </c>
       <c r="B242" t="inlineStr">
         <is>
-          <t>PROCEDURA TELEMATICA AI SENSI DELL’ART. 76 COMMA 2, LETTERA B) DEL D. LGS 36/2023 PER L’AFFIDAMENTO DELLA FORNITURA DEL FARMACO ESCLUSIVO WEGOVY (4 DOSAGGI) CON PRINCIPIO ATTIVO SEMAGLUTIDE, PER LA DURATA DI 12 MESI.</t>
+          <t>Affidamento ai sensi dell’art. 50 co 1 lett b) D.lgs 36/2023 della fornitura di n° 6 licenze Software Microprint per la gestione dei Robot per la produzione del cd paziente. CIG: B594C99B1B</t>
         </is>
       </c>
       <c r="C242" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
       <c r="D242" t="inlineStr">
         <is>
-          <t>Scaduto</t>
-[...8 lines deleted...]
-      </c>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="F242" t="inlineStr"/>
       <c r="G242" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="H242" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H242" t="inlineStr"/>
       <c r="I242" t="inlineStr"/>
-      <c r="J242" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J242" t="inlineStr"/>
       <c r="K242" t="inlineStr">
         <is>
-          <t>09/01/2025 00:00</t>
+          <t>10/03/2025 00:00</t>
         </is>
       </c>
       <c r="L242" t="inlineStr">
         <is>
-          <t>09/01/2030 00:00</t>
-[...4 lines deleted...]
-          <t>31/01/2025 00:00</t>
+          <t>10/03/2030 00:00</t>
         </is>
       </c>
       <c r="P242" t="n">
         <v>0</v>
       </c>
       <c r="Q242" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R242" t="inlineStr"/>
       <c r="S242" t="inlineStr"/>
       <c r="T242" t="inlineStr"/>
       <c r="U242" t="inlineStr"/>
     </row>
     <row r="243">
-      <c r="A243" t="inlineStr"/>
+      <c r="A243" t="inlineStr">
+        <is>
+          <t>B597C592AE</t>
+        </is>
+      </c>
       <c r="B243" t="inlineStr">
         <is>
-          <t>PROCEDURA TELEMATICA AI SENSI DELL’ART. 76 COMMA 2, LETTERA B) DEL D. LGS 36/2023 PER L’AFFIDAMENTO DELLA FORNITURA DEL FARMACO ESCLUSIVO FIRAZYR CON PRINCIPIO ATTIVO ICATIBANT ACETATO, PER LA DURATA DI 12 MESI.</t>
+          <t>Affidamento ai sensi dell’art. 50 co 1 lett b) D.lgs 36/2023 del rinnovo del servizio di manutenzione e assistenza agli applicativi software in licenza d’uso da Eurosoft, “PosDeb per PagoPa” e “PosDeb integrazione Contese”, per il triennio 2025-2027 - CIG B597C592AE</t>
         </is>
       </c>
       <c r="C243" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
       <c r="D243" t="inlineStr">
         <is>
-          <t>Scaduto</t>
-[...8 lines deleted...]
-      </c>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="F243" t="inlineStr"/>
       <c r="G243" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="H243" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H243" t="inlineStr"/>
       <c r="I243" t="inlineStr"/>
-      <c r="J243" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J243" t="inlineStr"/>
       <c r="K243" t="inlineStr">
         <is>
-          <t>09/01/2025 00:00</t>
+          <t>10/03/2025 00:00</t>
         </is>
       </c>
       <c r="L243" t="inlineStr">
         <is>
-          <t>09/01/2030 00:00</t>
-[...4 lines deleted...]
-          <t>23/01/2025 00:00</t>
+          <t>10/03/2030 00:00</t>
         </is>
       </c>
       <c r="P243" t="n">
         <v>0</v>
       </c>
       <c r="Q243" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R243" t="inlineStr"/>
       <c r="S243" t="inlineStr"/>
       <c r="T243" t="inlineStr"/>
       <c r="U243" t="inlineStr"/>
     </row>
     <row r="244">
       <c r="A244" t="inlineStr"/>
       <c r="B244" t="inlineStr">
         <is>
-          <t>FORNITURA DEL FARMACO ESCLUSIVO MONOFERRIC (2 DOSAGGI) CON PRINCIPIO ATTIVO DERISOMALTOSIO FERRICO, AI SENSI DELL’ART. 76, COMMA 2, LETTERA B) DEL D. LGS. 36/2023, PER IL PERIODO DI 12 MESI.</t>
+          <t>FORNITURA di blefarostati per gli Ambulatori Oculistici dei Presidi Ospedalieri di Adria e Rovigo dell'Azienda ULSS 5 Polesana</t>
         </is>
       </c>
       <c r="C244" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
       <c r="D244" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="F244" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span style="font-size:12pt"&gt;&lt;span style="font-size:13.5pt"&gt;&lt;span style="color:#212529"&gt;In calce il link in cui &amp;egrave; possibile visionare la documentazione di gara inerente la procedura pubblicata su Sintel:&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
-&lt;p&gt;&lt;span style="font-size:13.5pt"&gt;&lt;span style="color:#212529"&gt;https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=195154859&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
+          <t xml:space="preserve">&lt;p&gt;&lt;span style="font-size:12pt"&gt;&lt;span style="font-size:13.5pt"&gt;&lt;span style="color:#212529"&gt;In calce il link in cui è possibile visionare la documentazione di gara inerente la procedura pubblicata su Sintel:&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;&lt;span style="font-size:13.5pt"&gt;&lt;span style="color:#212529"&gt;https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=197943833&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
 </t>
         </is>
       </c>
       <c r="G244" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H244" t="inlineStr">
         <is>
-          <t>195154859</t>
+          <t>197943833</t>
         </is>
       </c>
       <c r="I244" t="inlineStr"/>
       <c r="J244" t="inlineStr">
         <is>
-          <t>B56D50486D</t>
+          <t>B5EABD4B62</t>
         </is>
       </c>
       <c r="K244" t="inlineStr">
         <is>
-          <t>09/01/2025 00:00</t>
+          <t>06/03/2025 00:00</t>
         </is>
       </c>
       <c r="L244" t="inlineStr">
         <is>
-          <t>09/01/2030 00:00</t>
+          <t>06/03/2030 00:00</t>
         </is>
       </c>
       <c r="M244" t="inlineStr">
         <is>
-          <t>22/01/2025 00:00</t>
+          <t>14/03/2025 00:00</t>
         </is>
       </c>
       <c r="P244" t="n">
         <v>0</v>
       </c>
       <c r="Q244" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R244" t="inlineStr"/>
       <c r="S244" t="inlineStr"/>
       <c r="T244" t="inlineStr"/>
       <c r="U244" t="inlineStr"/>
     </row>
     <row r="245">
-      <c r="A245" t="inlineStr"/>
+      <c r="A245" t="inlineStr">
+        <is>
+          <t>A287</t>
+        </is>
+      </c>
       <c r="B245" t="inlineStr">
         <is>
-          <t>ID Sintel: 195056667 Procedura negoziata senza pubblicazione di un bando ai sensi dell’art.76 comma 2, lett. b.2) del d.lgs. n. 36/2023 per la fornitura del dispositivo medico “Soluzione Taurolock” per il consumo annuo stimato di 730 dispositivi. CIG:  B5365196D2</t>
+          <t>Procedura negoziata per affidamento dei lavori di manutenzione sugli immobili, opere da fabbro e falegname, anno 2025</t>
         </is>
       </c>
       <c r="C245" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
       <c r="D245" t="inlineStr">
         <is>
-          <t>Scaduto</t>
-[...2 lines deleted...]
-      <c r="F245" t="inlineStr"/>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="E245" t="inlineStr">
+        <is>
+          <t>UOC Servizi Tecnici e Patrimoniali</t>
+        </is>
+      </c>
+      <c r="F245" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Al presente link è possibile scaricare la documentazione inerente la procedura di gara lanciata nella piattaforma Sintel di Aria S.p.A.:&lt;/p&gt;
+&lt;p&gt;&lt;a href="https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=199931871" target="_blank" rel="nofollow"&gt;https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=199931871&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="G245" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H245" t="inlineStr">
         <is>
-          <t>195056667</t>
+          <t>199931871</t>
         </is>
       </c>
       <c r="I245" t="inlineStr"/>
       <c r="J245" t="inlineStr">
         <is>
-          <t>B5365196D2</t>
+          <t>B67C8FCD08</t>
         </is>
       </c>
       <c r="K245" t="inlineStr">
         <is>
-          <t>07/01/2025 00:00</t>
+          <t>05/03/2025 00:00</t>
         </is>
       </c>
       <c r="L245" t="inlineStr">
         <is>
-          <t>07/01/2030 00:00</t>
+          <t>05/03/2030 00:00</t>
         </is>
       </c>
       <c r="M245" t="inlineStr">
         <is>
-          <t>15/01/2025 00:00</t>
+          <t>05/05/2025 11:00</t>
+        </is>
+      </c>
+      <c r="O245" t="inlineStr">
+        <is>
+          <t>28/05/2025</t>
         </is>
       </c>
       <c r="P245" t="n">
         <v>0</v>
       </c>
       <c r="Q245" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R245" t="inlineStr"/>
       <c r="S245" t="inlineStr"/>
       <c r="T245" t="inlineStr"/>
       <c r="U245" t="inlineStr"/>
     </row>
     <row r="246">
       <c r="A246" t="inlineStr"/>
       <c r="B246" t="inlineStr">
         <is>
-          <t>A209-02-05 Affidamento diretto servizio direzione lavori Casa della Comunità di Adria CIG: B4CAE4285A e di Porto Tolle cig: B4CAE4392D</t>
+          <t>PROCEDURA NEGOZIATA SENZA PUBBLICAZIONE DI UN BANDO AI SENSI DELL’ART. 76 COMMA 2, LETT. B), pt. 2) DEL D.LGS. N. 36/2023 E S.M.I. PER LA FORNITURA IN NOLEGGIO DI SISTEMI DIAGNOSTICI PER LA RICERCA DIRETTA DI ANTIGENI A RISPOSTA RAPIDA, PER IL PERIODO DI 6 MESI, PER LA UOSD MICROBIOLOGIA, PER LA DURATA DI 6 MESI, EVENTUALMENTE RINNOVABILE DI ULTERIORI 6 MESI ID SINTEL 197857897</t>
         </is>
       </c>
       <c r="C246" t="inlineStr">
         <is>
-          <t>Asta</t>
+          <t>Avviso</t>
         </is>
       </c>
       <c r="D246" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
-      <c r="F246" t="inlineStr">
-[...6 lines deleted...]
-      </c>
+      <c r="F246" t="inlineStr"/>
       <c r="G246" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="H246" t="inlineStr"/>
+      <c r="H246" t="inlineStr">
+        <is>
+          <t>197857897</t>
+        </is>
+      </c>
       <c r="I246" t="inlineStr"/>
-      <c r="J246" t="inlineStr"/>
+      <c r="J246" t="inlineStr">
+        <is>
+          <t>B58D50A16C</t>
+        </is>
+      </c>
       <c r="K246" t="inlineStr">
         <is>
-          <t>07/01/2025 00:00</t>
+          <t>04/03/2025 00:00</t>
         </is>
       </c>
       <c r="L246" t="inlineStr">
         <is>
-          <t>07/01/2030 00:00</t>
+          <t>04/03/2030 00:00</t>
+        </is>
+      </c>
+      <c r="M246" t="inlineStr">
+        <is>
+          <t>11/03/2025 00:00</t>
         </is>
       </c>
       <c r="P246" t="n">
         <v>0</v>
       </c>
       <c r="Q246" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R246" t="inlineStr"/>
       <c r="S246" t="inlineStr"/>
       <c r="T246" t="inlineStr"/>
       <c r="U246" t="inlineStr"/>
     </row>
     <row r="247">
       <c r="A247" t="inlineStr"/>
       <c r="B247" t="inlineStr">
         <is>
-          <t>ID Sintel: 195036424 Procedura negoziata senza pubblicazione di un bando ai sensi dell’art.76 comma 2, lett. b.2) del d.lgs. n. 36/2023 per la fornitura di n. 1 impianti VOX la UOC ORL di Rovigo. Impresa Medtronic Italia S.p.A. P.IVA. 09238800156  CIG B53A860BAF</t>
+          <t>ID SINTEL 197779953 Procedura negoziata senza pubblicazione di un bando ai sensi dell’art.76 comma 2, lett. B) del D.Lgs. n. 36/2023 per la fornitura di spirali per embolizzazione intracranica a distacco controllato “Galaxy” per la UOC Neuroradiologia, per il periodo di 9 mesi. CIG B6076CDCF9</t>
         </is>
       </c>
       <c r="C247" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
       <c r="D247" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="F247" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;In calce il link in cui &amp;egrave; possibile visionare la documentazione di gara inerente la procedura pubblicata su Sintel:&lt;br /&gt;
-&lt;a href="https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=198879870" rel="noopener nofollow noreferrer" target="_blank"&gt;https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=195036424&lt;/a&gt;&lt;/p&gt;
+          <t xml:space="preserve">&lt;p&gt;In calce il link in cui è possibile visionare la documentazione di gara inerente la procedura pubblicata su Sintel:&lt;br /&gt;
+&lt;a href="https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=198879870" rel="noopener nofollow noreferrer" target="_blank"&gt;https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=197779953&lt;/a&gt;&lt;/p&gt;
 </t>
         </is>
       </c>
       <c r="G247" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H247" t="inlineStr">
         <is>
-          <t>195036424</t>
+          <t>197779953</t>
         </is>
       </c>
       <c r="I247" t="inlineStr"/>
       <c r="J247" t="inlineStr">
         <is>
-          <t>B53A860BAF</t>
+          <t>B6076CDCF9</t>
         </is>
       </c>
       <c r="K247" t="inlineStr">
         <is>
-          <t>07/01/2025 00:00</t>
+          <t>03/03/2025 00:00</t>
         </is>
       </c>
       <c r="L247" t="inlineStr">
         <is>
-          <t>07/01/2030 00:00</t>
+          <t>03/03/2030 00:00</t>
         </is>
       </c>
       <c r="M247" t="inlineStr">
         <is>
-          <t>14/01/2025 00:00</t>
+          <t>10/03/2025 00:00</t>
         </is>
       </c>
       <c r="P247" t="n">
         <v>0</v>
       </c>
       <c r="Q247" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R247" t="inlineStr"/>
       <c r="S247" t="inlineStr"/>
       <c r="T247" t="inlineStr"/>
       <c r="U247" t="inlineStr"/>
     </row>
     <row r="248">
       <c r="A248" t="inlineStr"/>
       <c r="B248" t="inlineStr">
         <is>
-          <t>ID Sintel: 194964696 Procedura negoziata senza pubblicazione di un bando ai sensi dell’art.76 comma 2, lett. b.2) del d.lgs. n. 36/2023 per la fornitura di “sostituto dermico Integra Regeneration Remplate” la UOC ORL di Rovigo, per il periodo di 12 mesi eventualmente prorogabile per ulteriori 6 mesi. Impresa Integra Lifesciences Italy S.r.l. P.IVA. 09284460962 . CIG:  B51516D6F2</t>
+          <t>AVVISO AGGIUDICAZIONE PROCEDURA NEGOZIATA SENZA PUBBLICAZIONE DI UN BANDO AI SENSI DELL’ART. 76 COMMA 2, LETT. B), pt. 2) DEL D.LGS. N. 36/2023 E S.M.I. PER LA FORNITURA IN NOLEGGIO DI SISTEMI ANALITICI, PER L’ESECUZIONE DEI TEST DI CONFERMA IN VIROLOGIA, PER HIV E HCV, COMPRENSIVO DEL MATERIALE DI CONSUMO E DELL’ASSISTENZA TECNICA, PER LA UOSD MICROBIOLOGIA, PER LA DURATA DI 6 MESI, EVENTUALMENTE RINNOVABILE DI ULTERIORI 6 MESI ID SINTEL 197625289</t>
         </is>
       </c>
       <c r="C248" t="inlineStr">
         <is>
-          <t>Asta</t>
+          <t>Avviso</t>
         </is>
       </c>
       <c r="D248" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aggiudicato</t>
         </is>
       </c>
       <c r="F248" t="inlineStr"/>
       <c r="G248" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H248" t="inlineStr">
         <is>
-          <t>194964696</t>
+          <t>197625289</t>
         </is>
       </c>
       <c r="I248" t="inlineStr"/>
       <c r="J248" t="inlineStr">
         <is>
-          <t>B51516D6F2</t>
+          <t>B6D533CD86</t>
         </is>
       </c>
       <c r="K248" t="inlineStr">
         <is>
-          <t>02/01/2025 00:00</t>
+          <t>27/02/2025 00:00</t>
         </is>
       </c>
       <c r="L248" t="inlineStr">
         <is>
-          <t>02/01/2030 00:00</t>
+          <t>27/02/2030 00:00</t>
         </is>
       </c>
       <c r="M248" t="inlineStr">
         <is>
-          <t>02/01/2025 00:00</t>
+          <t>06/03/2025 00:00</t>
         </is>
       </c>
       <c r="P248" t="n">
         <v>0</v>
       </c>
       <c r="Q248" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R248" t="inlineStr"/>
       <c r="S248" t="inlineStr"/>
       <c r="T248" t="inlineStr"/>
       <c r="U248" t="inlineStr"/>
     </row>
     <row r="249">
       <c r="A249" t="inlineStr"/>
       <c r="B249" t="inlineStr">
         <is>
-          <t>ID Sintel: 194888028 Fornitura di dispositivi medici - Cage spaziatore intersomatico lombare espandibile "Elsa ATP" e relativi accessori - per la UOC Neurochirurgia ULSS 5 Polesana, ai sensi dell’art. 76 comma 2 lett. B) e C) del D. Lgs. 36/2023. Impresa Globus Medical Italy S.r.l. di Milano.CIG B50D0E6688</t>
+          <t>AVVISO DI AGGIUDICAZIONE FORNITURA, IN NOLEGGIO, DI SISTEMI DIAGNOSTICI PER LA RICERCA DIRETTA DI ANTIGENI A RISPOSTA RAPIDA PER LA UOSD MICROBIOLOGIA. AFFIDAMENTO AI SENSI DELL’ART. 76 COMMA 2 LETT. B. PT. 2 DEL D.LGS. N. 36/2023 E S.M.I. "CONTRATTO PONTE" PER IL PERIODO 01/01/2025 – 30/06/2025 E CONTESTUALE RINNOVO DA 01/07/2025 AL 31/12/2025 ID SINTEL 197625623</t>
         </is>
       </c>
       <c r="C249" t="inlineStr">
         <is>
-          <t>Asta</t>
+          <t>Avviso</t>
         </is>
       </c>
       <c r="D249" t="inlineStr">
         <is>
-          <t>Scaduto</t>
-[...8 lines deleted...]
-      </c>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="F249" t="inlineStr"/>
       <c r="G249" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H249" t="inlineStr">
         <is>
-          <t>194888028</t>
+          <t>197625623</t>
         </is>
       </c>
       <c r="I249" t="inlineStr"/>
       <c r="J249" t="inlineStr">
         <is>
-          <t>B50D0E6688</t>
+          <t>B5852F0470</t>
         </is>
       </c>
       <c r="K249" t="inlineStr">
         <is>
-          <t>31/12/2024 00:00</t>
+          <t>27/02/2025 00:00</t>
         </is>
       </c>
       <c r="L249" t="inlineStr">
         <is>
-          <t>31/12/2029 00:00</t>
+          <t>27/02/2030 00:00</t>
         </is>
       </c>
       <c r="M249" t="inlineStr">
         <is>
-          <t>08/01/2025 00:00</t>
+          <t>06/03/2025 00:00</t>
         </is>
       </c>
       <c r="P249" t="n">
         <v>0</v>
       </c>
       <c r="Q249" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R249" t="inlineStr"/>
       <c r="S249" t="inlineStr"/>
       <c r="T249" t="inlineStr"/>
       <c r="U249" t="inlineStr"/>
     </row>
     <row r="250">
       <c r="A250" t="inlineStr"/>
       <c r="B250" t="inlineStr">
         <is>
-          <t xml:space="preserve">PROCEDURA TELEFMATICA AI SENSI DELL’ART. 76 COMMA 2, LETTERA B) DEL D. LGS 36/2023 PER L’AFFIDAMENTO DELLA FORNITURA DEL FARMACO ESCLUSIVO LUPKYNIS CON PRINCIPIO ATTIVO VOCLOSPORINA, PER LA DURATA DI 12 MESI. </t>
+          <t>AVVISO AGGIUDICAZIONE PROCEDURA NEGOZIATA SENZA PUBBLICAZIONE DI UN BANDO AI SENSI DELL’ART. 76 COMMA 2, LETT. B), PT. 2) DEL D.LGS. N. 36/2023 E S.M.I. PER LA FORNITURA, IN NOLEGGIO, DI UN SISTEMA ANALITICO COMPLETO PER MULTIPLEX PCR COMPLETAMENTE INTEGRATO PER LA DIAGNOSTICA RAPIDA DI MICRORGANISMI PATOGENI A DNA E/O RNA, PER LA UOSD MICROBIOLOGIA DELL’A.ULSS 5 POLESANA, PER LA DURATA DI 6 MESI, EVENTUALMENTE RINNOVABILE DI ULTERIORI 6 MESI ID SINTEL 197640104</t>
         </is>
       </c>
       <c r="C250" t="inlineStr">
         <is>
-          <t>Asta</t>
+          <t>Avviso</t>
         </is>
       </c>
       <c r="D250" t="inlineStr">
         <is>
-          <t>Scaduto</t>
-[...8 lines deleted...]
-      </c>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="F250" t="inlineStr"/>
       <c r="G250" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H250" t="inlineStr">
         <is>
-          <t>194817615</t>
+          <t>197640104</t>
         </is>
       </c>
       <c r="I250" t="inlineStr"/>
       <c r="J250" t="inlineStr">
         <is>
-          <t>B56D480B7E</t>
+          <t>B5D6B1F381</t>
         </is>
       </c>
       <c r="K250" t="inlineStr">
         <is>
-          <t>27/12/2024 00:00</t>
+          <t>27/02/2025 00:00</t>
         </is>
       </c>
       <c r="L250" t="inlineStr">
         <is>
-          <t>27/12/2029 00:00</t>
+          <t>27/02/2030 00:00</t>
         </is>
       </c>
       <c r="M250" t="inlineStr">
         <is>
-          <t>15/01/2025 00:00</t>
+          <t>06/03/2025 00:00</t>
         </is>
       </c>
       <c r="P250" t="n">
         <v>0</v>
       </c>
       <c r="Q250" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R250" t="inlineStr"/>
       <c r="S250" t="inlineStr"/>
       <c r="T250" t="inlineStr"/>
       <c r="U250" t="inlineStr"/>
     </row>
     <row r="251">
       <c r="A251" t="inlineStr"/>
       <c r="B251" t="inlineStr">
         <is>
-          <t>FORNITURA di n. 1 Sistema per il posizionamento mammella e torace per la U.O.C. Radioterapia dell'Azienda ULSS 5 Polesana</t>
+          <t>ID SINTEL 197495951 PROCEDURA DI GARA SOTTOSOGLIA TELEMATICA, AI SENSI DELL’ART. 50 C. 1 LETT. E) DEL D.LGS 36/2023, PER LA FORNITURA DI RACCOGLITORI DI URINA PER LE UU.OO. DELL’AZIENDA ULSS5 POLESANA, SUDDIVISA IN 6 LOTTI, PER IL PERIODO DI 15 MESI.</t>
         </is>
       </c>
       <c r="C251" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
       <c r="D251" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="F251" t="inlineStr"/>
+      <c r="F251" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;In calce il link in cui è possibile visionare la documentazione di gara inerente la procedura pubblicata su Sintel:&lt;br /&gt;
+&lt;a href="https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=198879870" rel="noopener nofollow noreferrer" target="_blank"&gt;https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=197495951&lt;/a&gt;&lt;/p&gt;
+</t>
+        </is>
+      </c>
       <c r="G251" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H251" t="inlineStr">
         <is>
-          <t>194661561</t>
+          <t>197495951</t>
         </is>
       </c>
       <c r="I251" t="inlineStr"/>
-      <c r="J251" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J251" t="inlineStr"/>
       <c r="K251" t="inlineStr">
         <is>
-          <t>23/12/2024 00:00</t>
+          <t>25/02/2025 00:00</t>
         </is>
       </c>
       <c r="L251" t="inlineStr">
         <is>
-          <t>23/12/2029 00:00</t>
+          <t>25/02/2030 00:00</t>
         </is>
       </c>
       <c r="M251" t="inlineStr">
         <is>
-          <t>10/01/2025 00:00</t>
+          <t>14/03/2025 00:00</t>
         </is>
       </c>
       <c r="P251" t="n">
         <v>0</v>
       </c>
       <c r="Q251" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R251" t="inlineStr"/>
       <c r="S251" t="inlineStr"/>
       <c r="T251" t="inlineStr"/>
       <c r="U251" t="inlineStr"/>
     </row>
     <row r="252">
-      <c r="A252" t="inlineStr"/>
+      <c r="A252" t="inlineStr">
+        <is>
+          <t>B593DF020B</t>
+        </is>
+      </c>
       <c r="B252" t="inlineStr">
         <is>
-          <t>C124 Affidamento diretto ai sensi art. 50 co. 1 lett. b) del D.Lgs 36/2023 servizio di connettività su anelli fibra ottica sino al 30.6.25 fra le sedi ospedaliere di Rovigo, Trecenta e Cittadella - CIG: B323DD905C</t>
+          <t>Affidamento ai sensi dell’art. 50 co 1 lett b) D.lgs 36/2023 del rinnovo canone di manutenzione del Software WebCodeFinder Unlimited Users in dotazione presso l’Azienda Ulss 5 Polesana per il triennio 2025-2027 - CIG: B593DF020B</t>
         </is>
       </c>
       <c r="C252" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
       <c r="D252" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="F252" t="inlineStr"/>
       <c r="G252" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H252" t="inlineStr"/>
       <c r="I252" t="inlineStr"/>
       <c r="J252" t="inlineStr"/>
       <c r="K252" t="inlineStr">
         <is>
-          <t>20/12/2024 00:00</t>
+          <t>25/02/2025 00:00</t>
         </is>
       </c>
       <c r="L252" t="inlineStr">
         <is>
-          <t>20/12/2029 00:00</t>
+          <t>25/02/2030 00:00</t>
         </is>
       </c>
       <c r="P252" t="n">
         <v>0</v>
       </c>
       <c r="Q252" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R252" t="inlineStr"/>
       <c r="S252" t="inlineStr"/>
       <c r="T252" t="inlineStr"/>
       <c r="U252" t="inlineStr"/>
     </row>
     <row r="253">
       <c r="A253" t="inlineStr"/>
       <c r="B253" t="inlineStr">
         <is>
-          <t>AVVISO AGGIUDICAZIONE AFFIDAMENTO DIRETTO, MEDIANTE INDAGINE DI MERCATO, AI SENSI ART. 50, COMMA 1, LETT. B) DEL D.LGS. N. 36/2023 E S.M.I., FORNIT. IN NOLEGGIO, TRE SISTEMI AUTOMATIZZATI PLURIMODULARI, COMPRENS. DI STRUMENTAZ., ACCESSORI, REAGENTI, MATERIALE DI CONS. ED ASSIST. TECNICA FULL-RISK PER IL RILEVAMENTO SIMULTANEO DI SARS COV2 + INFLUENZA A/B + RSV E RILEVAMENTO IN SINGOLO DI SARS COV2 CON METODO RAPIDO MONOTEST IN BIOL. MOLEC. MEDIANTE RT-PCR, PERIODO 12 MESI, UOSD MICROBIOLOGIA CIG B5A6AA04A5</t>
+          <t>FORNITURA di n. 4 Videonasofaringolaringoscopi / Videonasofibroscopi per la UOC O.R.L. del Presidio Ospedaliero di Rovigo dell'Azienda ULSS 5 Polesana</t>
         </is>
       </c>
       <c r="C253" t="inlineStr">
         <is>
-          <t>Avviso</t>
+          <t>Asta</t>
         </is>
       </c>
       <c r="D253" t="inlineStr">
         <is>
-          <t>Aggiudicato</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="F253" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span style="font-size:11pt"&gt;&lt;span style="font-family:Calibri,sans-serif"&gt;&lt;span style="font-size:14.0pt"&gt;&lt;span style="color:#212529"&gt;In calce il link da cui poter scaricare la documentazione della procedura di gara pubblicata sulla piattaforma Sintel di Aria S.p.A.:&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
-&lt;p&gt;&lt;a href="https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=194440267" target="_blank"&gt;https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=194440267&lt;/a&gt;&lt;/p&gt;
+          <t xml:space="preserve">&lt;p&gt;&lt;span style="font-size:12pt"&gt;&lt;span style="font-size:13.5pt"&gt;&lt;span style="color:#212529"&gt;In calce il link in cui è possibile visionare la documentazione di gara inerente la procedura pubblicata su Sintel:&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;&lt;span style="font-size:13.5pt"&gt;&lt;span style="color:#212529"&gt;https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=197360522&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
 </t>
         </is>
       </c>
       <c r="G253" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H253" t="inlineStr">
         <is>
-          <t>194440267</t>
+          <t>197360522</t>
         </is>
       </c>
       <c r="I253" t="inlineStr"/>
       <c r="J253" t="inlineStr">
         <is>
-          <t>B5A6AA04A5</t>
+          <t>B5C0EC5B7B</t>
         </is>
       </c>
       <c r="K253" t="inlineStr">
         <is>
-          <t>19/12/2024 00:00</t>
+          <t>21/02/2025 00:00</t>
         </is>
       </c>
       <c r="L253" t="inlineStr">
         <is>
-          <t>19/12/2029 00:00</t>
+          <t>21/02/2030 00:00</t>
         </is>
       </c>
       <c r="M253" t="inlineStr">
         <is>
-          <t>10/01/2025 00:00</t>
+          <t>17/03/2025 00:00</t>
         </is>
       </c>
       <c r="P253" t="n">
         <v>0</v>
       </c>
       <c r="Q253" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R253" t="inlineStr"/>
       <c r="S253" t="inlineStr"/>
       <c r="T253" t="inlineStr"/>
       <c r="U253" t="inlineStr"/>
     </row>
     <row r="254">
       <c r="A254" t="inlineStr"/>
       <c r="B254" t="inlineStr">
         <is>
-          <t>FORNITURA di Strumentario videolaparoscopico poliuso per elettro chirurgia compatibile con Elettrobisturi Erbe 300D e Valleylab FT10</t>
+          <t>FORNITURA DI BEVANDA GELIFICATA, AI SENSI DELL’ART. 50, COMMA 1, LETTERA B) DEL D. LGS. 36/2023, PER IL PERIODO DI 24 MESI.</t>
         </is>
       </c>
       <c r="C254" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
       <c r="D254" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="F254" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span style="font-size:12pt"&gt;&lt;span style="font-size:13.5pt"&gt;&lt;span style="color:#212529"&gt;In calce il link in cui &amp;egrave; possibile visionare la documentazione di gara inerente la procedura pubblicata su Sintel:&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
-&lt;p&gt;&lt;span style="font-size:13.5pt"&gt;&lt;span style="color:#212529"&gt;https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=194347973&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
+          <t xml:space="preserve">&lt;p&gt;&lt;span style="font-size:12pt"&gt;&lt;span style="font-size:13.5pt"&gt;&lt;span style="color:#212529"&gt;In calce il link in cui è possibile visionare la documentazione di gara inerente la procedura pubblicata su Sintel:&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;&lt;span style="font-size:13.5pt"&gt;&lt;span style="color:#212529"&gt;https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=197360492&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
 </t>
         </is>
       </c>
       <c r="G254" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H254" t="inlineStr">
         <is>
-          <t>194347973</t>
+          <t>197360492</t>
         </is>
       </c>
       <c r="I254" t="inlineStr"/>
       <c r="J254" t="inlineStr">
         <is>
-          <t>B440566F53</t>
+          <t>B6AC9BF404</t>
         </is>
       </c>
       <c r="K254" t="inlineStr">
         <is>
-          <t>18/12/2024 00:00</t>
+          <t>21/02/2025 00:00</t>
         </is>
       </c>
       <c r="L254" t="inlineStr">
         <is>
-          <t>18/12/2029 00:00</t>
+          <t>21/02/2030 00:00</t>
         </is>
       </c>
       <c r="M254" t="inlineStr">
         <is>
-          <t>13/01/2025 00:00</t>
+          <t>05/03/2025 00:00</t>
         </is>
       </c>
       <c r="P254" t="n">
         <v>0</v>
       </c>
       <c r="Q254" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R254" t="inlineStr"/>
       <c r="S254" t="inlineStr"/>
       <c r="T254" t="inlineStr"/>
       <c r="U254" t="inlineStr"/>
     </row>
     <row r="255">
       <c r="A255" t="inlineStr"/>
       <c r="B255" t="inlineStr">
         <is>
-          <t>FORNITURA DI BUSTE NON STERILI FOTOPROTETTIVE E DI BUSTE DI SICUREZZA PER IL TRASPORTO DI FARMACI ANTIBLASTICI, SUDDIVISA IN 2 LOTTI, PER LA DURATA DI 24 MESI.</t>
+          <t>ID Sintel: 197228293 Ricognizione fornitura anno 2024, I° Semestre 2025 e continuità di fornitura fino al 31/12/2025, ai sensi dell’art. 76 comma 2 lett. B.2) del D. Lgs. 36/2023, della fornitura di dispositivi medici - Protesi tumorali Link Megasystem C Endomodel e Protesi tumorale lunga Lubinus SPII- per la UOC Ortopedia di Rovigo e Trecenta. Impresa Ortholab S.r.l. di Milano P.IVA 03936610967 CIG: B75A1E466E</t>
         </is>
       </c>
       <c r="C255" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
       <c r="D255" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="F255" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span style="font-size:12pt"&gt;&lt;span style="font-size:13.5pt"&gt;&lt;span style="color:#212529"&gt;In calce il link in cui &amp;egrave; possibile visionare la documentazione di gara inerente la procedura pubblicata su Sintel:&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
-&lt;p&gt;&lt;span style="font-size:13.5pt"&gt;&lt;span style="color:#212529"&gt;https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=194258375&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
+          <t xml:space="preserve">&lt;p&gt;In calce il link in cui è possibile visionare la documentazione di gara inerente la procedura pubblicata su Sintel:&lt;br /&gt;
+&lt;a href="https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=198879870" rel="noopener nofollow noreferrer" target="_blank"&gt;https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=1197228293&lt;/a&gt;&lt;/p&gt;
 </t>
         </is>
       </c>
       <c r="G255" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H255" t="inlineStr">
         <is>
-          <t>194258375</t>
+          <t>197228293</t>
         </is>
       </c>
       <c r="I255" t="inlineStr"/>
-      <c r="J255" t="inlineStr"/>
+      <c r="J255" t="inlineStr">
+        <is>
+          <t>B75A1E466E</t>
+        </is>
+      </c>
       <c r="K255" t="inlineStr">
         <is>
-          <t>17/12/2024 00:00</t>
+          <t>19/02/2025 00:00</t>
         </is>
       </c>
       <c r="L255" t="inlineStr">
         <is>
-          <t>17/12/2029 00:00</t>
+          <t>19/02/2030 00:00</t>
         </is>
       </c>
       <c r="M255" t="inlineStr">
         <is>
-          <t>24/01/2025 00:00</t>
+          <t>21/02/2025 00:00</t>
         </is>
       </c>
       <c r="P255" t="n">
         <v>0</v>
       </c>
       <c r="Q255" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R255" t="inlineStr"/>
       <c r="S255" t="inlineStr"/>
       <c r="T255" t="inlineStr"/>
       <c r="U255" t="inlineStr"/>
     </row>
     <row r="256">
       <c r="A256" t="inlineStr"/>
       <c r="B256" t="inlineStr">
         <is>
-          <t>W00 - Secondo avviso d'asta pubblica per l'alienazione di n. 1 piattaforma ad albero semovente Haulotte Star 6 Inv. n. 336104</t>
+          <t>ID Sintel: 197215778  Procedura negoziata senza pubblicazione di un bando ai sensi dell’art.76 comma 2, lett. b.2) del d.lgs. n. 36/2023 per la fornitura di n. 1 sistema di dilatazione a palloncino DilaTlaX per la UOC ORL. Impresa Bencorpp S.r.l. P.Iva 03730430364  CIG B5BB539601</t>
         </is>
       </c>
       <c r="C256" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
       <c r="D256" t="inlineStr">
         <is>
-          <t>Aggiudicato</t>
-[...2 lines deleted...]
-      <c r="F256" t="inlineStr"/>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F256" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;In calce il link in cui è possibile visionare la documentazione di gara inerente la procedura pubblicata su Sintel:&lt;br /&gt;
+&lt;a href="https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=198879870" rel="noopener nofollow noreferrer" target="_blank"&gt;https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=197215778&lt;/a&gt;&lt;/p&gt;
+</t>
+        </is>
+      </c>
       <c r="G256" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="H256" t="inlineStr"/>
+      <c r="H256" t="inlineStr">
+        <is>
+          <t>197215778</t>
+        </is>
+      </c>
       <c r="I256" t="inlineStr"/>
-      <c r="J256" t="inlineStr"/>
+      <c r="J256" t="inlineStr">
+        <is>
+          <t>B5BB539601</t>
+        </is>
+      </c>
       <c r="K256" t="inlineStr">
         <is>
-          <t>17/12/2024 00:00</t>
+          <t>19/02/2025 00:00</t>
         </is>
       </c>
       <c r="L256" t="inlineStr">
         <is>
-          <t>17/12/2029 00:00</t>
+          <t>19/02/2030 00:00</t>
         </is>
       </c>
       <c r="M256" t="inlineStr">
         <is>
-          <t>31/12/2024 12:00</t>
+          <t>21/02/2025 00:00</t>
         </is>
       </c>
       <c r="P256" t="n">
         <v>0</v>
       </c>
       <c r="Q256" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R256" t="inlineStr"/>
       <c r="S256" t="inlineStr"/>
       <c r="T256" t="inlineStr"/>
       <c r="U256" t="inlineStr"/>
     </row>
     <row r="257">
       <c r="A257" t="inlineStr"/>
       <c r="B257" t="inlineStr">
         <is>
-          <t>NOLEGGIO 24 mesi di n. 2 sistemi per il recupero sangue intraoperatorio comprensivi di materiale di consumo per il Gruppo Operatorio del Presidio Ospedaliero di Rovigo dell’Azienda Ulss 5 Polesana</t>
+          <t>FORNITURA DEL FARMACO ESCLUSIVO EPACLOB CON PRINCIPIO ATTIVO CLOBAZAM, AI SENSI DELL’ART. 76, COMMA 2, LETTERA B) DEL D. LGS. 36/2023, PER IL PERIODO DI 12 MESI.</t>
         </is>
       </c>
       <c r="C257" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
       <c r="D257" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="F257" t="inlineStr">
-[...5 lines deleted...]
-      </c>
+      <c r="F257" t="inlineStr"/>
       <c r="G257" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H257" t="inlineStr">
         <is>
-          <t>194180125</t>
+          <t>197156385</t>
         </is>
       </c>
       <c r="I257" t="inlineStr"/>
       <c r="J257" t="inlineStr">
         <is>
-          <t>B4DC6AC00B</t>
+          <t>B622DC5C95</t>
         </is>
       </c>
       <c r="K257" t="inlineStr">
         <is>
-          <t>17/12/2024 00:00</t>
+          <t>18/02/2025 00:00</t>
         </is>
       </c>
       <c r="L257" t="inlineStr">
         <is>
-          <t>17/12/2029 00:00</t>
+          <t>18/02/2030 00:00</t>
         </is>
       </c>
       <c r="M257" t="inlineStr">
         <is>
-          <t>21/01/2025 00:00</t>
+          <t>28/02/2025 00:00</t>
         </is>
       </c>
       <c r="P257" t="n">
         <v>0</v>
       </c>
       <c r="Q257" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R257" t="inlineStr"/>
       <c r="S257" t="inlineStr"/>
       <c r="T257" t="inlineStr"/>
       <c r="U257" t="inlineStr"/>
     </row>
     <row r="258">
       <c r="A258" t="inlineStr"/>
       <c r="B258" t="inlineStr">
         <is>
-          <t>FORNITURA di di n.1 Apparecchio con caschi refrigeranti "Paxman" per la U.O.C. Oncologia del Presidio Ospedaliero di Rovigo dell'Azienda ULSS 5 Polesana</t>
+          <t>FORNITURA DEL RADIOFARMACO ESCLUSIVO PYLCLARI, AI SENSI DELL’ART. 76, COMMA 2, LETTERA B) DEL D. LGS. 36/2023, PER IL PERIODO DI 12 MESI.</t>
         </is>
       </c>
       <c r="C258" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
       <c r="D258" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="F258" t="inlineStr"/>
+      <c r="F258" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;&lt;span style="font-size:12pt"&gt;&lt;span style="font-size:13.5pt"&gt;&lt;span style="color:#212529"&gt;In calce il link in cui è possibile visionare la documentazione di gara inerente la procedura pubblicata su Sintel:&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;&lt;span style="font-size:13.5pt"&gt;&lt;span style="color:#212529"&gt;https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=197142482&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
+</t>
+        </is>
+      </c>
       <c r="G258" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H258" t="inlineStr">
         <is>
-          <t>193504654</t>
+          <t>197142482</t>
         </is>
       </c>
       <c r="I258" t="inlineStr"/>
       <c r="J258" t="inlineStr">
         <is>
-          <t>B4AC95D291</t>
+          <t>B615172B5B</t>
         </is>
       </c>
       <c r="K258" t="inlineStr">
         <is>
-          <t>06/12/2024 00:00</t>
+          <t>18/02/2025 00:00</t>
         </is>
       </c>
       <c r="L258" t="inlineStr">
         <is>
-          <t>06/12/2029 00:00</t>
+          <t>18/02/2030 00:00</t>
         </is>
       </c>
       <c r="M258" t="inlineStr">
         <is>
-          <t>16/12/2024 00:00</t>
+          <t>28/02/2025 00:00</t>
         </is>
       </c>
       <c r="P258" t="n">
         <v>0</v>
       </c>
       <c r="Q258" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R258" t="inlineStr"/>
       <c r="S258" t="inlineStr"/>
       <c r="T258" t="inlineStr"/>
       <c r="U258" t="inlineStr"/>
     </row>
     <row r="259">
       <c r="A259" t="inlineStr"/>
       <c r="B259" t="inlineStr">
         <is>
-          <t>FORNITURA e manutenzione di n. 1 Aspira Liquidi Biologici a circuito chiuso e kit di funzionamento mono-giornata per il periodo di 36 mesi per la U.O.C. Urologia del Presidio Ospedaliero di Rovigo</t>
+          <t>AVVISO AGGIUDICAZIONE PROCEDURA NEGOZIATA SENZA PUBBLICAZIONE DI UN BANDO AI SENSI DELL’ART. 76 COMMA 2, LETT. B), PT. 2) DEL D.LGS. N. 36/2023 E S.M.I. PER FORNITURA DEL SISTEMA DIAGNOSTICO “DYNABLOT HEAT”, COMPRENSIVO DI STRUMENTAZIONE E REAGENTI E MATERIALE DI CONSUMO, UTILIZZATO DAL CENTRO MICROCITEMIA DI ROVIGO PER LA TIPIZZAZIONE MOLECOLARE (ANALISI DEL DNA) DI ALCUNE MUTAZIONI DEI GENI ALFA E BETA GLOBINICI E DELL’EMOCROMATOSI, DURATA DI 6 MESI, PROROGABILI DI ULTERIORI 6 MESI ID SINTEL 197117955</t>
         </is>
       </c>
       <c r="C259" t="inlineStr">
         <is>
-          <t>Asta</t>
+          <t>Avviso</t>
         </is>
       </c>
       <c r="D259" t="inlineStr">
         <is>
-          <t>Scaduto</t>
-[...8 lines deleted...]
-      </c>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="F259" t="inlineStr"/>
       <c r="G259" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H259" t="inlineStr">
         <is>
-          <t>193423563</t>
+          <t>197117955</t>
         </is>
       </c>
       <c r="I259" t="inlineStr"/>
       <c r="J259" t="inlineStr">
         <is>
-          <t>B1F4DF988A</t>
+          <t>B5AC96D010</t>
         </is>
       </c>
       <c r="K259" t="inlineStr">
         <is>
-          <t>05/12/2024 00:00</t>
+          <t>18/02/2025 00:00</t>
         </is>
       </c>
       <c r="L259" t="inlineStr">
         <is>
-          <t>05/12/2029 00:00</t>
+          <t>18/02/2030 00:00</t>
         </is>
       </c>
       <c r="M259" t="inlineStr">
         <is>
-          <t>19/12/2024 00:00</t>
+          <t>21/02/2025 00:00</t>
         </is>
       </c>
       <c r="P259" t="n">
         <v>0</v>
       </c>
       <c r="Q259" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R259" t="inlineStr"/>
       <c r="S259" t="inlineStr"/>
       <c r="T259" t="inlineStr"/>
       <c r="U259" t="inlineStr"/>
     </row>
     <row r="260">
       <c r="A260" t="inlineStr"/>
       <c r="B260" t="inlineStr">
         <is>
-          <t>FORNITURA di consumabili per pompa d’infusione amagnetica IRM 3860 (n.inv. 365248) per l'U.O.C. Radiologia del Presidio Ospedaliero di Adria dell'Azienda ULSS 5 Polesana</t>
+          <t>AVVISO AGGIUDICAZIONE PROCEDURA NEGOZIATA SENZA PUBBLICAZIONE DI UN BANDO AI SENSI DELL’ART. 76 COMMA 2, LETT. B), PT. 2) DEL D.LGS. N. 50/2023 E S.M.I. PER FORNIT. IN ESCLUSIVA DI TEST ANTIGENICI IN CHEMILUMINESCENZA SU STRUMENTAZ. DI LABORATORIO “ROCHE DIAGNOSTICS”, PER LA RICERCA DELL’ANTIGENE SARS COV2, ALTRIMENTI DEFINITI TEST ANTIGENICI DI QUARTA GENERAZIONE, DENOMINATI ELECSYS SARS-COV-2, PER LE STRUTTURE SANITARIE E SOCIOSANITARIE CONVENZ. DELL’ULSS 5 POLESANA, DURATA DI 12 MESI ID SINTEL 196985974</t>
         </is>
       </c>
       <c r="C260" t="inlineStr">
         <is>
-          <t>Asta</t>
+          <t>Avviso</t>
         </is>
       </c>
       <c r="D260" t="inlineStr">
         <is>
-          <t>Scaduto</t>
-[...8 lines deleted...]
-      </c>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="F260" t="inlineStr"/>
       <c r="G260" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H260" t="inlineStr">
         <is>
-          <t>193258726</t>
+          <t>196985974</t>
         </is>
       </c>
       <c r="I260" t="inlineStr"/>
-      <c r="J260" t="inlineStr"/>
+      <c r="J260" t="inlineStr">
+        <is>
+          <t>B5A77248AA</t>
+        </is>
+      </c>
       <c r="K260" t="inlineStr">
         <is>
-          <t>03/12/2024 00:00</t>
+          <t>14/02/2025 00:00</t>
         </is>
       </c>
       <c r="L260" t="inlineStr">
         <is>
-          <t>03/12/2029 00:00</t>
+          <t>14/02/2030 00:00</t>
         </is>
       </c>
       <c r="M260" t="inlineStr">
         <is>
-          <t>10/12/2024 00:00</t>
+          <t>20/02/2025 00:00</t>
         </is>
       </c>
       <c r="P260" t="n">
         <v>0</v>
       </c>
       <c r="Q260" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R260" t="inlineStr"/>
       <c r="S260" t="inlineStr"/>
       <c r="T260" t="inlineStr"/>
       <c r="U260" t="inlineStr"/>
     </row>
     <row r="261">
       <c r="A261" t="inlineStr"/>
       <c r="B261" t="inlineStr">
         <is>
-          <t>ID Sintel: 193199305 Ricognizione fornitura anno 2024, I° Semestre 2025 e continuità di fornitura fino al 31/12/2025, ai sensi dell’art. 50 comma 1 lett. B) del D. Lgs. 36/2023, della fornitura di dispositivi medici - Silk Vista - per la UOC Neuroradiologia ULSS 5 Polesana. Impresa Balt Italy S.r.l. di Milano P.IVA 11570870961 CIG: B743FB2BDF</t>
+          <t>ID SINTEL 196927139 PROCEDURA TELEMATICA SOTTOSOGLIA, AI SENSI DELL’ART. 50 C. 1 LETT. E) DEL D.LGS N. 36/2023 PER L’AFFIDAMENTO DEL SERVIZIO DI VENTILOTERAPIA DOMICILIARE SUDDIVISO IN 5 LOTTI, PER IL PERIODO DI 12 MESI, EVENTUALMENTE PROROGABILE DI MESI 3</t>
         </is>
       </c>
       <c r="C261" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
       <c r="D261" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="F261" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;In calce il link in cui &amp;egrave; possibile visionare la documentazione di gara inerente la procedura pubblicata su Sintel:&lt;br /&gt;
-&lt;a href="https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=198879870" rel="noopener nofollow noreferrer" target="_blank"&gt;https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=193199305&lt;/a&gt;&lt;/p&gt;
+          <t xml:space="preserve">&lt;p&gt;In calce il link in cui è possibile visionare la documentazione di gara inerente la procedura pubblicata su Sintel:&lt;br /&gt;
+https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=196927139&lt;/p&gt;
 </t>
         </is>
       </c>
       <c r="G261" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H261" t="inlineStr">
         <is>
-          <t>193199305</t>
+          <t>196927139</t>
         </is>
       </c>
       <c r="I261" t="inlineStr"/>
-      <c r="J261" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J261" t="inlineStr"/>
       <c r="K261" t="inlineStr">
         <is>
-          <t>02/12/2024 00:00</t>
+          <t>13/02/2025 00:00</t>
         </is>
       </c>
       <c r="L261" t="inlineStr">
         <is>
-          <t>02/12/2029 00:00</t>
+          <t>13/02/2030 00:00</t>
         </is>
       </c>
       <c r="M261" t="inlineStr">
         <is>
-          <t>06/12/2024 00:00</t>
+          <t>26/02/2025 00:00</t>
         </is>
       </c>
       <c r="P261" t="n">
         <v>0</v>
       </c>
       <c r="Q261" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R261" t="inlineStr"/>
       <c r="S261" t="inlineStr"/>
       <c r="T261" t="inlineStr"/>
       <c r="U261" t="inlineStr"/>
     </row>
     <row r="262">
       <c r="A262" t="inlineStr"/>
       <c r="B262" t="inlineStr">
         <is>
-          <t>ID SINTEL 192594663 AVVISO DI AGGIUDICAZIONE AFFIDAMENTO DIRETTO MEDIANTE INDAGINE DI MERCATO AI SENSI DELL’ART. 50 COMMA 1, LETT. B DEL D.LGS. N. 36/2023 E S.M.I. DELLA FORNITURA DI DISPOSITI PER PROCREAZIONE MEDIACALMENTEASSISTITA (PMA) PER L’AZIENDA ULSS 5 POLESANA, NON RICOMPRESI NELLA PROCEDURA CENTRALIZZATA REGIONALE DI AZIENDA ZERO DI CUI ALLA DDG DI AGGIUDICAZIONE N. 186 DEL 02/04/2024 CIG B535D43F68</t>
+          <t xml:space="preserve"> ID Sintel: 196935211 Procedura negoziata senza pubblicazione di un bando ai sensi dell’art.76 comma 2, lett. b.2) del d.lgs. n. 36/2023 per la fornitura di n. 1 ago per accesso percutaneo NaviGuide per la UOC Urologia di Rovigo e Trecenta. Impresa Promed S.r.l. P.Iva. 01542580269  CIG: B5D047BFD9</t>
         </is>
       </c>
       <c r="C262" t="inlineStr">
         <is>
-          <t>Avviso</t>
+          <t>Asta</t>
         </is>
       </c>
       <c r="D262" t="inlineStr">
         <is>
-          <t>Aggiudicato</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="F262" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span style="font-size:14.0pt"&gt;&lt;span style="color:#212529"&gt;In calce il link da cui poter scaricare la documentazione della procedura di gara pubblicata sulla piattaforma Sintel di Aria S.p.A.:&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
-[...1 lines deleted...]
-&lt;p&gt;&amp;nbsp;&lt;/p&gt;
+          <t xml:space="preserve">&lt;p&gt;In calce il link in cui è possibile visionare la documentazione di gara inerente la procedura pubblicata su Sintel:&lt;br /&gt;
+&lt;a href="https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=198879870" rel="noopener nofollow noreferrer" target="_blank"&gt;https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=196935211 &lt;/a&gt;&lt;/p&gt;
 </t>
         </is>
       </c>
       <c r="G262" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H262" t="inlineStr">
         <is>
-          <t>192594663</t>
+          <t>196935211</t>
         </is>
       </c>
       <c r="I262" t="inlineStr"/>
       <c r="J262" t="inlineStr">
         <is>
-          <t>B535D43F68</t>
+          <t>B5D047BFD9</t>
         </is>
       </c>
       <c r="K262" t="inlineStr">
         <is>
-          <t>25/11/2024 00:00</t>
+          <t>13/02/2025 00:00</t>
         </is>
       </c>
       <c r="L262" t="inlineStr">
         <is>
-          <t>25/11/2029 00:00</t>
+          <t>13/02/2030 00:00</t>
         </is>
       </c>
       <c r="M262" t="inlineStr">
         <is>
-          <t>05/12/2024 00:00</t>
+          <t>18/02/2025 00:00</t>
         </is>
       </c>
       <c r="P262" t="n">
         <v>0</v>
       </c>
       <c r="Q262" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R262" t="inlineStr"/>
       <c r="S262" t="inlineStr"/>
       <c r="T262" t="inlineStr"/>
       <c r="U262" t="inlineStr"/>
     </row>
     <row r="263">
       <c r="A263" t="inlineStr"/>
       <c r="B263" t="inlineStr">
         <is>
-          <t xml:space="preserve">ID SINTEL 192395126 AVVISO DI AGGIUDICAZIONE BANDO DI GARA, RELATIVO ALLA PROCEDURA APERTA, AI SENSI DELL’ART. 71 DEL D.LGS. N. 36/2023 E S.M.I., PER L'AFFIDAMENTO DELLA FORNITURA IN NOLEGGIO DI SISTEMI AUTOMATICI PER LA RICERCA DI MICRORGANISMI (BATTERI E MICETI) IN CAMPIONI DI SANGUE (EMOCOLTURE) COMPRENSIVO DI REAGENTI, MATERIALE DI CONSUMO E ASSIST. TECNICA PER UOSD MICROBIOLOGIA, PER LA DURATA DI 36 MESI, EVENTUALM. RINNOVABILE PER ULTERIORI 24 E CON OPZIONE DI EVENT. PROROGA DI 6 MESI CIG: B453FB7129 </t>
+          <t>FORNITURA DI FARMACI IN CONCORRENZA, SUDDIVISA IN 5 LOTTI, PER LA DURATA DI 24 MESI.</t>
         </is>
       </c>
       <c r="C263" t="inlineStr">
         <is>
-          <t>Avviso</t>
+          <t>Asta</t>
         </is>
       </c>
       <c r="D263" t="inlineStr">
         <is>
-          <t>Aggiudicato</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="F263" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span style="font-size:11pt"&gt;&lt;span style="font-family:Calibri,sans-serif"&gt;&lt;span style="font-size:14.0pt"&gt;&lt;span style="color:#212529"&gt;In calce il link da cui poter scaricare la documentazione della procedura di gara pubblicata sulla piattaforma Sintel di Aria S.p.A.:&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
-&lt;p&gt;&lt;span style="font-size:11pt"&gt;&lt;span style="font-family:Calibri,sans-serif"&gt;&lt;a href="https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=192395126" style="color:blue; text-decoration:underline"&gt;&lt;span style="font-size:14.0pt"&gt;https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=192395126&lt;/span&gt;&lt;/a&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
+          <t xml:space="preserve">&lt;p&gt;CONSIP SDAPA AS 5096847&lt;/p&gt;
 </t>
         </is>
       </c>
       <c r="G263" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H263" t="inlineStr">
         <is>
-          <t>192395126</t>
+          <t>CONSIP SDAPA AS 5096847</t>
         </is>
       </c>
       <c r="I263" t="inlineStr"/>
-      <c r="J263" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J263" t="inlineStr"/>
       <c r="K263" t="inlineStr">
         <is>
-          <t>21/11/2024 00:00</t>
+          <t>13/02/2025 00:00</t>
         </is>
       </c>
       <c r="L263" t="inlineStr">
         <is>
-          <t>21/11/2029 00:00</t>
+          <t>13/02/2030 00:00</t>
         </is>
       </c>
       <c r="M263" t="inlineStr">
         <is>
-          <t>23/01/2025 00:00</t>
+          <t>07/03/2025 00:00</t>
         </is>
       </c>
       <c r="P263" t="n">
         <v>0</v>
       </c>
       <c r="Q263" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R263" t="inlineStr"/>
       <c r="S263" t="inlineStr"/>
       <c r="T263" t="inlineStr"/>
       <c r="U263" t="inlineStr"/>
     </row>
     <row r="264">
       <c r="A264" t="inlineStr"/>
       <c r="B264" t="inlineStr">
         <is>
-          <t>ID Sintel: 192053842 Ricognizione fornitura anno 2024 e continuità di fornitura fino al 31/12/2025, ai sensi dell’art. 50 comma 1 lett. B) del D. Lgs. 36/2023, della fornitura di dispositivi medici - Protesi chirurgica mandibolare per la UOC ORL ULSS 5 Polesana. Impresa Global D di Pesaro P.IVA 07414410964 CIG: B5CA90238B</t>
+          <t>ID SINTEL 196844884 INDAGINE DI MERCATO PER L’AFFIDAMENTO DIRETTO, AI SENSI ART 50 COMMA 1 LETT B) DEL D.LGS 36/2023, DELLA FORNITURA DI DISPOSITIVI MEDICI - KIT COPRISONDA, PER IL PERIODO DI 36 MESI EVENTUALMENTE PROROGABILE PER ULTERIORI 6 MESI.</t>
         </is>
       </c>
       <c r="C264" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
       <c r="D264" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="F264" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;In calce il link in cui &amp;egrave; possibile visionare la documentazione di gara inerente la procedura pubblicata su Sintel:&lt;br /&gt;
-&lt;a href="https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=198879870" rel="noopener nofollow noreferrer" target="_blank"&gt;https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=192053842&lt;/a&gt;&lt;/p&gt;
+          <t xml:space="preserve">&lt;p&gt;In calce il link in cui è possibile visionare la documentazione di gara inerente la procedura pubblicata su Sintel:&lt;br /&gt;
+&lt;a href="https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=198879870" rel="noopener nofollow noreferrer" target="_blank"&gt;https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=196844884&lt;/a&gt;&lt;/p&gt;
 </t>
         </is>
       </c>
       <c r="G264" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H264" t="inlineStr">
         <is>
-          <t>192053842</t>
+          <t>196844884</t>
         </is>
       </c>
       <c r="I264" t="inlineStr"/>
-      <c r="J264" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J264" t="inlineStr"/>
       <c r="K264" t="inlineStr">
         <is>
-          <t>13/11/2024 00:00</t>
+          <t>12/02/2025 00:00</t>
         </is>
       </c>
       <c r="L264" t="inlineStr">
         <is>
-          <t>13/11/2029 00:00</t>
+          <t>12/02/2030 00:00</t>
         </is>
       </c>
       <c r="M264" t="inlineStr">
         <is>
-          <t>18/11/2024 00:00</t>
+          <t>21/02/2025 00:00</t>
         </is>
       </c>
       <c r="P264" t="n">
         <v>0</v>
       </c>
       <c r="Q264" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R264" t="inlineStr"/>
       <c r="S264" t="inlineStr"/>
       <c r="T264" t="inlineStr"/>
       <c r="U264" t="inlineStr"/>
     </row>
     <row r="265">
       <c r="A265" t="inlineStr"/>
       <c r="B265" t="inlineStr">
         <is>
-          <t>A249-03 Affidamento diretto ex art. 50 co. 1 lett. a) D.Lgs 36/2023 dei lavori di adeguamento della linea alimentazione della risonanza magnetica presso il Reparto Radiologia Ospedale Rovigo CIG: B373989B63</t>
+          <t>ID SINTEL 196827670 PROCEDURA DI GARA SOTTOSOGLIA TELEMATICA, AI SENSI DELL’ART. 50 C. 1 LETT. E) DEL D.LGS 36/2023, PER LA FORNITURA DI “GUIDE, GUAINE E COPRISONDA” PER LE UU.OO. DELL’AZIENDA ULSS5 POLESANA, SUDDIVISA IN 6 LOTTI, PER IL PERIODO DI 12 MESI, EVENTUALMENTE PROROGABILE PER ULTERIORI 6 MESI.</t>
         </is>
       </c>
       <c r="C265" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
       <c r="D265" t="inlineStr">
         <is>
-          <t>Aggiudicato</t>
-[...2 lines deleted...]
-      <c r="F265" t="inlineStr"/>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F265" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;In calce il link in cui è possibile visionare la documentazione di gara inerente la procedura pubblicata su Sintel:&lt;br /&gt;
+&lt;a href="https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=198879870" rel="noopener nofollow noreferrer" target="_blank"&gt;https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=196827670&lt;/a&gt;&lt;/p&gt;
+</t>
+        </is>
+      </c>
       <c r="G265" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H265" t="inlineStr">
         <is>
-          <t>190698369</t>
+          <t>196827670</t>
         </is>
       </c>
       <c r="I265" t="inlineStr"/>
       <c r="J265" t="inlineStr"/>
       <c r="K265" t="inlineStr">
         <is>
-          <t>11/11/2024 00:00</t>
+          <t>12/02/2025 00:00</t>
         </is>
       </c>
       <c r="L265" t="inlineStr">
         <is>
-          <t>11/11/2029 00:00</t>
+          <t>12/02/2030 00:00</t>
+        </is>
+      </c>
+      <c r="M265" t="inlineStr">
+        <is>
+          <t>12/03/2025 00:00</t>
         </is>
       </c>
       <c r="P265" t="n">
         <v>0</v>
       </c>
       <c r="Q265" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R265" t="inlineStr"/>
       <c r="S265" t="inlineStr"/>
       <c r="T265" t="inlineStr"/>
       <c r="U265" t="inlineStr"/>
     </row>
     <row r="266">
       <c r="A266" t="inlineStr"/>
       <c r="B266" t="inlineStr">
         <is>
-          <t xml:space="preserve">A249 Affidamento diretto ex art. 50 co. 1 lett. a) d.Lgs 36/2023 per lavori realizzazione area attesa barellati, servizio igienico e locale UPS a supporto del sito RMN3T presso Ospedale di Rovigo CIG: B355EA02E2 </t>
+          <t>FORNITURA DI FARMACI FUORI P.T.A. (PRONTUARIO TERAPEUTICO AZIENDALE) E ALTRI PRODOTTI DA GROSSISTA, PER IL PERIODO DI 24 MESI, EVENTUALMENTE PROROGABILE DI ULTERIORI 6 MESI, AI SENSI DELL’ART. 50, COMMA 1, LETTERA B) DEL D. LGS. 36/2023, PER IL PERIODO DI 24 MESI.</t>
         </is>
       </c>
       <c r="C266" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
       <c r="D266" t="inlineStr">
         <is>
-          <t>Aggiudicato</t>
-[...2 lines deleted...]
-      <c r="F266" t="inlineStr"/>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F266" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;&lt;span style="font-size:12pt"&gt;&lt;span style="font-size:13.5pt"&gt;&lt;span style="color:#212529"&gt;In calce il link in cui è possibile visionare la documentazione di gara inerente la procedura pubblicata su Sintel:&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;&lt;span style="font-size:13.5pt"&gt;&lt;span style="color:#212529"&gt;https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=196707476&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
+&lt;p&gt; &lt;/p&gt;
+</t>
+        </is>
+      </c>
       <c r="G266" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H266" t="inlineStr">
         <is>
-          <t>190498565</t>
+          <t>196707476</t>
         </is>
       </c>
       <c r="I266" t="inlineStr"/>
-      <c r="J266" t="inlineStr"/>
+      <c r="J266" t="inlineStr">
+        <is>
+          <t>B590D447B8</t>
+        </is>
+      </c>
       <c r="K266" t="inlineStr">
         <is>
-          <t>11/11/2024 00:00</t>
+          <t>10/02/2025 00:00</t>
         </is>
       </c>
       <c r="L266" t="inlineStr">
         <is>
-          <t>11/11/2029 00:00</t>
+          <t>10/02/2030 00:00</t>
+        </is>
+      </c>
+      <c r="M266" t="inlineStr">
+        <is>
+          <t>12/03/2025 00:00</t>
         </is>
       </c>
       <c r="P266" t="n">
         <v>0</v>
       </c>
       <c r="Q266" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R266" t="inlineStr"/>
       <c r="S266" t="inlineStr"/>
       <c r="T266" t="inlineStr"/>
       <c r="U266" t="inlineStr"/>
     </row>
     <row r="267">
       <c r="A267" t="inlineStr"/>
       <c r="B267" t="inlineStr">
         <is>
-          <t>PROCEDURA TELEMATICA AI SENSI DELL’ART. 50 COMMA 1, LETTERA B) DEL D. LGS. 36/2023 PER L’AFFIDAMENTO DELLA FORNITURA DI FARMACI DIVERSI CON PRINCIPI ATTIVI “NITROFURANTOINA”, “TRAMADOLO CLORIDRATO”, SUDDIVISA IN DUE LOTTI, PER LA DURATA DI 24 MESI.</t>
+          <t>FORNITURA DI BEVANDA APROTEICA, AI SENSI DELL’ART. 50, COMMA 1, LETTERA B) DEL D. LGS. 36/2023, PER IL PERIODO DI 12 MESI.</t>
         </is>
       </c>
       <c r="C267" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
       <c r="D267" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="F267" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span style="font-size:12pt"&gt;&lt;span style="font-size:13.5pt"&gt;&lt;span style="color:#212529"&gt;In calce il link in cui &amp;egrave; possibile visionare la documentazione di gara inerente la procedura pubblicata su Sintel:&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
-&lt;p&gt;&lt;span style="font-size:13.5pt"&gt;&lt;span style="color:#212529"&gt;https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=191714761&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
+          <t xml:space="preserve">&lt;p&gt;&lt;span style="font-size:12pt"&gt;&lt;span style="font-size:13.5pt"&gt;&lt;span style="color:#212529"&gt;In calce il link in cui è possibile visionare la documentazione di gara inerente la procedura pubblicata su Sintel:&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;&lt;span style="font-size:13.5pt"&gt;&lt;span style="color:#212529"&gt;https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=197496115&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
 </t>
         </is>
       </c>
       <c r="G267" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H267" t="inlineStr">
         <is>
-          <t>191714761</t>
+          <t>197496115</t>
         </is>
       </c>
       <c r="I267" t="inlineStr"/>
-      <c r="J267" t="inlineStr"/>
+      <c r="J267" t="inlineStr">
+        <is>
+          <t>B69452CAA4</t>
+        </is>
+      </c>
       <c r="K267" t="inlineStr">
         <is>
-          <t>06/11/2024 00:00</t>
+          <t>10/02/2025 00:00</t>
         </is>
       </c>
       <c r="L267" t="inlineStr">
         <is>
-          <t>06/11/2029 00:00</t>
+          <t>10/02/2030 00:00</t>
         </is>
       </c>
       <c r="M267" t="inlineStr">
         <is>
-          <t>12/11/2024 00:00</t>
+          <t>27/02/2025 00:00</t>
         </is>
       </c>
       <c r="P267" t="n">
         <v>0</v>
       </c>
       <c r="Q267" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R267" t="inlineStr"/>
       <c r="S267" t="inlineStr"/>
       <c r="T267" t="inlineStr"/>
       <c r="U267" t="inlineStr"/>
     </row>
     <row r="268">
-      <c r="A268" t="inlineStr"/>
+      <c r="A268" t="inlineStr">
+        <is>
+          <t>B496E6A2CF</t>
+        </is>
+      </c>
       <c r="B268" t="inlineStr">
         <is>
-          <t>FORNITURA DI RADIOFARMACI PER DIAGNOSTICA PET E SPECT, SUDDIVISA IN 6 LOTTI, PER LA DURATA DI 6 MESI.</t>
+          <t>Affidamento ai sensi dell’art. 50 co 1 lett b) D.lgs 36/2023 della fornitura di n. 6 Adattatori Intel XXV710 Dual Port 10/25GbE SFP28 per server RIS-PACS - CIG: B496E6A2CF</t>
         </is>
       </c>
       <c r="C268" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
       <c r="D268" t="inlineStr">
         <is>
-          <t>Scaduto</t>
-[...8 lines deleted...]
-      </c>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="F268" t="inlineStr"/>
       <c r="G268" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="H268" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H268" t="inlineStr"/>
       <c r="I268" t="inlineStr"/>
       <c r="J268" t="inlineStr"/>
       <c r="K268" t="inlineStr">
         <is>
-          <t>04/11/2024 00:00</t>
+          <t>07/02/2025 00:00</t>
         </is>
       </c>
       <c r="L268" t="inlineStr">
         <is>
-          <t>04/11/2029 00:00</t>
-[...4 lines deleted...]
-          <t>25/11/2024 00:00</t>
+          <t>07/02/2030 00:00</t>
         </is>
       </c>
       <c r="P268" t="n">
         <v>0</v>
       </c>
       <c r="Q268" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R268" t="inlineStr"/>
       <c r="S268" t="inlineStr"/>
       <c r="T268" t="inlineStr"/>
       <c r="U268" t="inlineStr"/>
     </row>
     <row r="269">
-      <c r="A269" t="inlineStr"/>
+      <c r="A269" t="inlineStr">
+        <is>
+          <t>B4A60EA0D9</t>
+        </is>
+      </c>
       <c r="B269" t="inlineStr">
         <is>
-          <t>PROCEDURA TELEMATICA AI SENSI DELL’ART. 50 COMMA 1, LETTERA B) DEL D. LGS 36/2023 PER L’AFFIDAMENTO DELLA FORNITURA DEL FARMACO CON PRINCIPIO ATTIVO LEVODROPROPIZINA, PER LA DURATA DI 24 MESI.</t>
+          <t>Affidamento ai sensi dell’art. 50 co 1 lett b) D.lgs 36/2023 della fornitura dell’integrazione sistema amministrativo/contabile NFS con “Sistema di Gestione della Micro e Macro Logistica” della Regione Veneto - CIG:B4A60EA0D9 CUP:B16G21062360006</t>
         </is>
       </c>
       <c r="C269" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
       <c r="D269" t="inlineStr">
         <is>
-          <t>Scaduto</t>
-[...8 lines deleted...]
-      </c>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="F269" t="inlineStr"/>
       <c r="G269" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="H269" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H269" t="inlineStr"/>
       <c r="I269" t="inlineStr"/>
-      <c r="J269" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J269" t="inlineStr"/>
       <c r="K269" t="inlineStr">
         <is>
-          <t>31/10/2024 00:00</t>
+          <t>07/02/2025 00:00</t>
         </is>
       </c>
       <c r="L269" t="inlineStr">
         <is>
-          <t>31/10/2029 00:00</t>
-[...4 lines deleted...]
-          <t>12/11/2024 00:00</t>
+          <t>07/02/2030 00:00</t>
         </is>
       </c>
       <c r="P269" t="n">
         <v>0</v>
       </c>
       <c r="Q269" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R269" t="inlineStr"/>
       <c r="S269" t="inlineStr"/>
       <c r="T269" t="inlineStr"/>
       <c r="U269" t="inlineStr"/>
     </row>
     <row r="270">
       <c r="A270" t="inlineStr"/>
       <c r="B270" t="inlineStr">
         <is>
-          <t>FORNITURA DI MATERIE PRIME AD USO FARMACEUTICO, SUDDIVISA IN 29 LOTTI, AI SENSI DELL’ART. 50, COMMA 1, LETTERA B) DEL D. LGS. 36/2023, PER IL PERIODO DI 24 MESI.</t>
+          <t>PROCEDURA TELEMATICA AI SENSI DELL’ART. 76 COMMA 2, LETTERA B) DEL D. LGS 36/2023 PER L’AFFIDAMENTO DELLA FORNITURA DI ALIMENTO DESTINATO A FINI SPECIALI DENOMINATO NEPHEA INFANT 400 G, PER IL PERIODO DI 12 MESI.</t>
         </is>
       </c>
       <c r="C270" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
       <c r="D270" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="F270" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span style="font-size:12pt"&gt;&lt;span style="font-size:13.5pt"&gt;&lt;span style="color:#212529"&gt;In calce il link in cui &amp;egrave; possibile visionare la documentazione di gara inerente la procedura pubblicata su Sintel:&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
-&lt;p&gt;&lt;span style="font-size:13.5pt"&gt;&lt;span style="color:#212529"&gt;https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=191484223&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
+          <t xml:space="preserve">&lt;p&gt;&lt;span style="font-size:12pt"&gt;&lt;span style="font-size:13.5pt"&gt;&lt;span style="color:#212529"&gt;In calce il link in cui è possibile visionare la documentazione di gara inerente la procedura pubblicata su Sintel:&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;&lt;span style="font-size:13.5pt"&gt;&lt;span style="color:#212529"&gt;https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=196607513&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
 </t>
         </is>
       </c>
       <c r="G270" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H270" t="inlineStr">
         <is>
-          <t>191484223</t>
+          <t>196607513</t>
         </is>
       </c>
       <c r="I270" t="inlineStr"/>
       <c r="J270" t="inlineStr">
         <is>
-          <t>B5F0F6FDD2</t>
+          <t>B58C93F60F</t>
         </is>
       </c>
       <c r="K270" t="inlineStr">
         <is>
-          <t>30/10/2024 00:00</t>
+          <t>07/02/2025 00:00</t>
         </is>
       </c>
       <c r="L270" t="inlineStr">
         <is>
-          <t>30/10/2029 00:00</t>
+          <t>07/02/2030 00:00</t>
         </is>
       </c>
       <c r="M270" t="inlineStr">
         <is>
-          <t>20/11/2024 00:00</t>
+          <t>14/02/2025 00:00</t>
         </is>
       </c>
       <c r="P270" t="n">
         <v>0</v>
       </c>
       <c r="Q270" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R270" t="inlineStr"/>
       <c r="S270" t="inlineStr"/>
       <c r="T270" t="inlineStr"/>
       <c r="U270" t="inlineStr"/>
     </row>
     <row r="271">
-      <c r="A271" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="A271" t="inlineStr"/>
       <c r="B271" t="inlineStr">
         <is>
-          <t>IC507 Indizione procedura negoziata ai sensi art. 50 co. 1 lett. e)  D.Lgs 36/2023 da espletarsi in Piattaforma telematica Sintel Aria Spa del servizio triennale di manutenzione frigoriferi e gestione allarmi connessi in dotazione Azienda ULSS 5 Polesana</t>
+          <t>FORNITURA di copri stivali con suola antiscivolo per UOC Igiene Allevamenti e Produzioni Zootecniche</t>
         </is>
       </c>
       <c r="C271" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
       <c r="D271" t="inlineStr">
         <is>
-          <t>Aggiudicato</t>
-[...2 lines deleted...]
-      <c r="F271" t="inlineStr"/>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F271" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;&lt;span style="font-size:12pt"&gt;&lt;span style="font-size:13.5pt"&gt;&lt;span style="color:#212529"&gt;In calce il link in cui è possibile visionare la documentazione di gara inerente la procedura pubblicata su Sintel:&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;&lt;span style="font-size:13.5pt"&gt;&lt;span style="color:#212529"&gt;https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=196086986&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
+</t>
+        </is>
+      </c>
       <c r="G271" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="H271" t="inlineStr"/>
+      <c r="H271" t="inlineStr">
+        <is>
+          <t>196086986</t>
+        </is>
+      </c>
       <c r="I271" t="inlineStr"/>
-      <c r="J271" t="inlineStr"/>
+      <c r="J271" t="inlineStr">
+        <is>
+          <t>B568832389</t>
+        </is>
+      </c>
       <c r="K271" t="inlineStr">
         <is>
-          <t>29/10/2024 00:00</t>
+          <t>30/01/2025 00:00</t>
         </is>
       </c>
       <c r="L271" t="inlineStr">
         <is>
-          <t>29/10/2029 00:00</t>
+          <t>30/01/2030 00:00</t>
+        </is>
+      </c>
+      <c r="M271" t="inlineStr">
+        <is>
+          <t>04/02/2025 00:00</t>
         </is>
       </c>
       <c r="P271" t="n">
-        <v>180000</v>
+        <v>0</v>
       </c>
       <c r="Q271" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R271" t="inlineStr"/>
       <c r="S271" t="inlineStr"/>
       <c r="T271" t="inlineStr"/>
       <c r="U271" t="inlineStr"/>
     </row>
     <row r="272">
       <c r="A272" t="inlineStr"/>
       <c r="B272" t="inlineStr">
         <is>
-          <t>PROCEDURA TELEMATICA, AI SENSI DELL’ART. 76, COMMA 2, LETT. B) DEL D. LGS 36/2023 PER L’AFFIDAMENTO DELLA FORNITURA DEL FARMACO ESCLUSIVO CON PRINCIPIO ATTIVO ACIDO MICOFENOLICO E DONOMINAZIONE COMMERCIALE MYFORTIC, PER IL PERIODO DI 24 MESI.</t>
+          <t>FORNITURA di manuali per corso di formazione aziendale "Newborn Life Support"</t>
         </is>
       </c>
       <c r="C272" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
       <c r="D272" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="F272" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span style="font-size:12pt"&gt;&lt;span style="font-size:13.5pt"&gt;&lt;span style="color:#212529"&gt;In calce il link in cui &amp;egrave; possibile visionare la documentazione di gara inerente la procedura pubblicata su Sintel:&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
-&lt;p&gt;&lt;span style="font-size:13.5pt"&gt;&lt;span style="color:#212529"&gt;https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=191011380&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
+          <t xml:space="preserve">&lt;p&gt;&lt;span style="font-size:12pt"&gt;&lt;span style="font-size:13.5pt"&gt;&lt;span style="color:#212529"&gt;In calce il link in cui è possibile visionare la documentazione di gara inerente la procedura pubblicata su Sintel:&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;&lt;span style="font-size:13.5pt"&gt;&lt;span style="color:#212529"&gt;https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=196110404&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
 </t>
         </is>
       </c>
       <c r="G272" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H272" t="inlineStr">
         <is>
-          <t>191011380</t>
+          <t>196110404</t>
         </is>
       </c>
       <c r="I272" t="inlineStr"/>
       <c r="J272" t="inlineStr">
         <is>
-          <t>B43E64F75C</t>
+          <t>B568997A22</t>
         </is>
       </c>
       <c r="K272" t="inlineStr">
         <is>
-          <t>18/10/2024 00:00</t>
+          <t>30/01/2025 00:00</t>
         </is>
       </c>
       <c r="L272" t="inlineStr">
         <is>
-          <t>18/10/2029 00:00</t>
+          <t>30/01/2030 00:00</t>
         </is>
       </c>
       <c r="M272" t="inlineStr">
         <is>
-          <t>25/10/2024 00:00</t>
+          <t>07/02/2025 00:00</t>
         </is>
       </c>
       <c r="P272" t="n">
         <v>0</v>
       </c>
       <c r="Q272" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R272" t="inlineStr"/>
       <c r="S272" t="inlineStr"/>
       <c r="T272" t="inlineStr"/>
       <c r="U272" t="inlineStr"/>
     </row>
     <row r="273">
       <c r="A273" t="inlineStr"/>
       <c r="B273" t="inlineStr">
         <is>
-          <t>PROCEDURA TELEMATICA, AI SENSI DELL’ART. 76, COMMA 2, LETTERA B) DEL D. LGS 36/2023 PER L’AFFIDAMENTO DELLA FORNITURA DEL FARMACO ESCLUSIVO CON PRINCIPIO ATTIVO ADALIMUMAB E DENOMINAZIONE COMMERCIALE AMGEVITA. PER IL PERIODO DI 24 MESI.</t>
+          <t>FORNITURA DI SYRSPEND, AI SENSI DELL’ART. 76, COMMA 2, LETTERA B) DEL D. LGS. 36/2023, PER IL PERIODO DI 24 MESI.</t>
         </is>
       </c>
       <c r="C273" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
       <c r="D273" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="F273" t="inlineStr"/>
+      <c r="F273" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;&lt;span style="font-size:12pt"&gt;&lt;span style="font-size:13.5pt"&gt;&lt;span style="color:#212529"&gt;In calce il link in cui è possibile visionare la documentazione di gara inerente la procedura pubblicata su Sintel:&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;&lt;span style="font-size:13.5pt"&gt;&lt;span style="color:#212529"&gt;https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=195156645&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
+</t>
+        </is>
+      </c>
       <c r="G273" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H273" t="inlineStr">
         <is>
-          <t>190978226</t>
+          <t>195156645</t>
         </is>
       </c>
       <c r="I273" t="inlineStr"/>
       <c r="J273" t="inlineStr">
         <is>
-          <t>B43E61AB9E</t>
+          <t>B5852937B0</t>
         </is>
       </c>
       <c r="K273" t="inlineStr">
         <is>
-          <t>17/10/2024 00:00</t>
+          <t>29/01/2025 00:00</t>
         </is>
       </c>
       <c r="L273" t="inlineStr">
         <is>
-          <t>17/10/2029 00:00</t>
+          <t>29/01/2030 00:00</t>
         </is>
       </c>
       <c r="M273" t="inlineStr">
         <is>
-          <t>24/10/2024 00:00</t>
+          <t>04/02/2025 00:00</t>
         </is>
       </c>
       <c r="P273" t="n">
         <v>0</v>
       </c>
       <c r="Q273" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R273" t="inlineStr"/>
       <c r="S273" t="inlineStr"/>
       <c r="T273" t="inlineStr"/>
       <c r="U273" t="inlineStr"/>
     </row>
     <row r="274">
       <c r="A274" t="inlineStr"/>
       <c r="B274" t="inlineStr">
         <is>
-          <t>PROCEDURA TELEMATICA, AI SENSI DELL’ART. 50, COMMA 1, LETTERA B) DEL D. LGS 36/2023 PER L’AFFIDAMENTO DELLA FORNITURA DEL FARMACO CON PRINCIPIO ATTIVO ROSUVASTATINA ED EZETIMIBE PER IL PERIODO DI 24 MESI.</t>
+          <t>AVVISO DI AGGIUDICAZIONE PROCEDURA NEGOZIATA SENZA PUBBLICAZIONE DI UN BANDO AI SENSI DELL’ART. 76 COMMA 2, LETT. B), pt. 2) DEL D.LGS. N. 36/2023 E S.M.I. PER LA FORNITURA IN NOLEGGIO DI SISTEMI ANALITICI E RELATIVI REAGENTI E MATERIALE DI CONSUMO, PER ESECUZIONE IN POCT DEL TEMPO DI PROTROMBINA E PER LA VALUTAZIONE DELLA TERAPIA TAO PER LE MEDICINE DI GRUPPO INTEGRATE E I SERVIZI OSPEDALIERI A.ULSS 5 POLESANA, PER LA DURATA DI 6 MESI, EVENTUALMENTE RINNOVABILE DI ULTERIORI 6 MESI ID SINTEL 195991807</t>
         </is>
       </c>
       <c r="C274" t="inlineStr">
         <is>
-          <t>Asta</t>
+          <t>Avviso</t>
         </is>
       </c>
       <c r="D274" t="inlineStr">
         <is>
-          <t>Scaduto</t>
-[...8 lines deleted...]
-      </c>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="F274" t="inlineStr"/>
       <c r="G274" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H274" t="inlineStr">
         <is>
-          <t>190936167</t>
+          <t>195991807</t>
         </is>
       </c>
       <c r="I274" t="inlineStr"/>
       <c r="J274" t="inlineStr">
         <is>
-          <t>B4678340C6</t>
+          <t>B56CEAFEBA</t>
         </is>
       </c>
       <c r="K274" t="inlineStr">
         <is>
-          <t>17/10/2024 00:00</t>
+          <t>28/01/2025 00:00</t>
         </is>
       </c>
       <c r="L274" t="inlineStr">
         <is>
-          <t>17/10/2029 00:00</t>
+          <t>28/01/2030 00:00</t>
         </is>
       </c>
       <c r="M274" t="inlineStr">
         <is>
-          <t>24/10/2024 00:00</t>
+          <t>04/02/2025 00:00</t>
         </is>
       </c>
       <c r="P274" t="n">
         <v>0</v>
       </c>
       <c r="Q274" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R274" t="inlineStr"/>
       <c r="S274" t="inlineStr"/>
       <c r="T274" t="inlineStr"/>
       <c r="U274" t="inlineStr"/>
     </row>
     <row r="275">
-      <c r="A275" t="inlineStr"/>
+      <c r="A275" t="inlineStr">
+        <is>
+          <t>B43F5D1383</t>
+        </is>
+      </c>
       <c r="B275" t="inlineStr">
         <is>
-          <t>A300-25 Accordo quadro con più operatori economici da espletarsi in Piattaforma Sintel Aria per lavori di manutenzione ordinaria a strutture ed impianti su tutti immobili in disponibilità Azienda ULSS 5 Polesana per anno 2025 con opzione anno 2026</t>
+          <t>Affidamento ai sensi dell’art. 50 co 1 lett b) D.lgs 36/2023 del rinnovo delle licenze Veeam per l’anno 2025. CIG: B43F5D1383</t>
         </is>
       </c>
       <c r="C275" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
       <c r="D275" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="F275" t="inlineStr"/>
       <c r="G275" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H275" t="inlineStr"/>
       <c r="I275" t="inlineStr"/>
       <c r="J275" t="inlineStr"/>
       <c r="K275" t="inlineStr">
         <is>
-          <t>14/10/2024 00:00</t>
+          <t>24/01/2025 00:00</t>
         </is>
       </c>
       <c r="L275" t="inlineStr">
         <is>
-          <t>14/10/2029 00:00</t>
+          <t>24/01/2030 00:00</t>
         </is>
       </c>
       <c r="P275" t="n">
         <v>0</v>
       </c>
       <c r="Q275" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R275" t="inlineStr"/>
       <c r="S275" t="inlineStr"/>
       <c r="T275" t="inlineStr"/>
       <c r="U275" t="inlineStr"/>
     </row>
     <row r="276">
-      <c r="A276" t="inlineStr"/>
+      <c r="A276" t="inlineStr">
+        <is>
+          <t>B51DF0B4B2</t>
+        </is>
+      </c>
       <c r="B276" t="inlineStr">
         <is>
-          <t>Avviso di pubblicazione di procedura aperta telematica, ai sensi dell’art. 71 del D.lgs 36/2023 e su piattaforma telematica ARIA – SINTEL, lotto unico, per l’affidamento del servizio di recupero di cani e gatti vaganti e altri piccoli animali da cortile vaganti su pubblica via sul territorio di Rovigo e provincia e pulizia box e recinti Canile Sanitario periodo di tre anni eventualmente rinnovabile per ulteriori due anni CIG B35A75FB0F - ID N. 190494203</t>
+          <t>Affidamento ai sensi dell’art. 50 co 1 lett b) D.lgs 36/2023 del servizio di assistenza e manutenzione sistema “Point” per la Sanità Penitenziaria e i Serd – triennio 2025-2027. CIG: B51DF0B4B2</t>
         </is>
       </c>
       <c r="C276" t="inlineStr">
         <is>
-          <t>Avviso</t>
+          <t>Asta</t>
         </is>
       </c>
       <c r="D276" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
-      <c r="F276" t="inlineStr">
-[...4 lines deleted...]
-      </c>
+      <c r="F276" t="inlineStr"/>
       <c r="G276" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H276" t="inlineStr"/>
       <c r="I276" t="inlineStr"/>
       <c r="J276" t="inlineStr"/>
       <c r="K276" t="inlineStr">
         <is>
-          <t>10/10/2024 00:00</t>
+          <t>24/01/2025 00:00</t>
         </is>
       </c>
       <c r="L276" t="inlineStr">
         <is>
-          <t>10/10/2029 00:00</t>
-[...9 lines deleted...]
-          <t>12/03/2025</t>
+          <t>24/01/2030 00:00</t>
         </is>
       </c>
       <c r="P276" t="n">
         <v>0</v>
       </c>
       <c r="Q276" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R276" t="inlineStr"/>
       <c r="S276" t="inlineStr"/>
       <c r="T276" t="inlineStr"/>
       <c r="U276" t="inlineStr"/>
     </row>
     <row r="277">
-      <c r="A277" t="inlineStr"/>
+      <c r="A277" t="inlineStr">
+        <is>
+          <t>B4649DF4C3</t>
+        </is>
+      </c>
       <c r="B277" t="inlineStr">
         <is>
-          <t>FORNITURA Sistema Gamma Detector portatile con Sonde Intraoperatorie per Chirurgia radioguidata per la U.O.C. Chirurgia Generale dell'Azienda ULSS 5 Polesana, completo di garanzia 24 mesi di tipo full risk</t>
+          <t>Affidamento ai sensi dell’art. 50 co 1 lett b) D.lgs 36/2023 del servizio di assistenza e manutenzione software DRG Manager presso l’Azienda Ulss 5 Polesana per l’anno 2024. CIG: B4649DF4C3</t>
         </is>
       </c>
       <c r="C277" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
       <c r="D277" t="inlineStr">
         <is>
-          <t>Scaduto</t>
-[...8 lines deleted...]
-      </c>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="F277" t="inlineStr"/>
       <c r="G277" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="H277" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H277" t="inlineStr"/>
       <c r="I277" t="inlineStr"/>
-      <c r="J277" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J277" t="inlineStr"/>
       <c r="K277" t="inlineStr">
         <is>
-          <t>10/10/2024 00:00</t>
+          <t>24/01/2025 00:00</t>
         </is>
       </c>
       <c r="L277" t="inlineStr">
         <is>
-          <t>10/10/2029 00:00</t>
-[...4 lines deleted...]
-          <t>31/10/2024 00:00</t>
+          <t>24/01/2030 00:00</t>
         </is>
       </c>
       <c r="P277" t="n">
         <v>0</v>
       </c>
       <c r="Q277" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R277" t="inlineStr"/>
       <c r="S277" t="inlineStr"/>
       <c r="T277" t="inlineStr"/>
       <c r="U277" t="inlineStr"/>
     </row>
     <row r="278">
       <c r="A278" t="inlineStr">
         <is>
-          <t>B27EA0C499</t>
+          <t>B48E978D0D</t>
         </is>
       </c>
       <c r="B278" t="inlineStr">
         <is>
-          <t>Affidamento ai sensi dell'art. 76, comma 2 lettera b) punto 3 D.lgs 36/2023 del servizio di manutenzione ed assistenza full risk anno 2024 degli applicativi sanitari in dotazione all'Azienda Ulss 5 Polesana - CIG. B27EA0C499</t>
+          <t>Affidamento ai sensi dell’art. 50 co 1 lett b) D.lgs 36/2023 dell'attività di modifiche alla gestione delle liste di attesa per ricovero chirurgico programmato all' interno dell'applicativo ADT utilizzato presso l’Azienda Ulss 5 Polesana. CIG: B48E978D0D</t>
         </is>
       </c>
       <c r="C278" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
       <c r="D278" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="F278" t="inlineStr"/>
       <c r="G278" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H278" t="inlineStr"/>
       <c r="I278" t="inlineStr"/>
       <c r="J278" t="inlineStr"/>
       <c r="K278" t="inlineStr">
         <is>
-          <t>08/10/2024 00:00</t>
+          <t>24/01/2025 00:00</t>
         </is>
       </c>
       <c r="L278" t="inlineStr">
         <is>
-          <t>08/10/2029 00:00</t>
+          <t>24/01/2030 00:00</t>
         </is>
       </c>
       <c r="P278" t="n">
         <v>0</v>
       </c>
       <c r="Q278" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R278" t="inlineStr"/>
       <c r="S278" t="inlineStr"/>
       <c r="T278" t="inlineStr"/>
       <c r="U278" t="inlineStr"/>
     </row>
     <row r="279">
       <c r="A279" t="inlineStr">
         <is>
-          <t>B26773803D</t>
+          <t>B48D77933F</t>
         </is>
       </c>
       <c r="B279" t="inlineStr">
         <is>
-          <t>Affidamento ai sensi dell'art. 76, comma 2 lettera b) punto 3 D.Lgs 36/2023 del servizio di manutenzione ed assistenza full risk anno 2024 del sistema CIS/RIS PACS in dotazione all'Azienda ULSS 5 Polesana CIG: B2677380D</t>
+          <t>Affidamento ai sensi dell’art. 50 co 1 lett b) D.lgs 36/2023 del rinnovo del canone in cloud Myprenota comprensivo di assistenza sistemistica e funzionale per il periodo di 1 anno. CIG: B48D77933F</t>
         </is>
       </c>
       <c r="C279" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
       <c r="D279" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="F279" t="inlineStr"/>
       <c r="G279" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H279" t="inlineStr"/>
       <c r="I279" t="inlineStr"/>
       <c r="J279" t="inlineStr"/>
       <c r="K279" t="inlineStr">
         <is>
-          <t>08/10/2024 00:00</t>
+          <t>24/01/2025 00:00</t>
         </is>
       </c>
       <c r="L279" t="inlineStr">
         <is>
-          <t>08/10/2029 00:00</t>
+          <t>24/01/2030 00:00</t>
         </is>
       </c>
       <c r="P279" t="n">
         <v>0</v>
       </c>
       <c r="Q279" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R279" t="inlineStr"/>
       <c r="S279" t="inlineStr"/>
       <c r="T279" t="inlineStr"/>
       <c r="U279" t="inlineStr"/>
     </row>
     <row r="280">
-      <c r="A280" t="inlineStr"/>
+      <c r="A280" t="inlineStr">
+        <is>
+          <t>B49629A353</t>
+        </is>
+      </c>
       <c r="B280" t="inlineStr">
         <is>
-          <t>NOLEGGIO 24 mesi di n. 1 Sistema per Biopsie mammarie vuoto assistita comprensiva del materiale di consumo per la U.O.C. Radiologia del Presidio Ospedaliero di Rovigo dell'Azienda ULSS 5 Polesana</t>
+          <t>Affidamento ai sensi dell’art. 50 co 1 lett b) D.lgs 36/2023 del rinnovo del servizio di manutenzione del software AutoPIA utilizzato per controlli di qualità in Mammografia presso l’Azienda Ulss 5 Polesana per il quinquennio 2024-2028. CIG: B49629A353</t>
         </is>
       </c>
       <c r="C280" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
       <c r="D280" t="inlineStr">
         <is>
-          <t>Scaduto</t>
-[...8 lines deleted...]
-      </c>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="F280" t="inlineStr"/>
       <c r="G280" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="H280" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H280" t="inlineStr"/>
       <c r="I280" t="inlineStr"/>
-      <c r="J280" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J280" t="inlineStr"/>
       <c r="K280" t="inlineStr">
         <is>
-          <t>02/10/2024 00:00</t>
+          <t>24/01/2025 00:00</t>
         </is>
       </c>
       <c r="L280" t="inlineStr">
         <is>
-          <t>02/10/2029 00:00</t>
-[...4 lines deleted...]
-          <t>18/10/2024 00:00</t>
+          <t>24/01/2030 00:00</t>
         </is>
       </c>
       <c r="P280" t="n">
         <v>0</v>
       </c>
       <c r="Q280" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R280" t="inlineStr"/>
       <c r="S280" t="inlineStr"/>
       <c r="T280" t="inlineStr"/>
       <c r="U280" t="inlineStr"/>
     </row>
     <row r="281">
       <c r="A281" t="inlineStr">
         <is>
-          <t>B23F7CD625</t>
+          <t>B42A9A33EF</t>
         </is>
       </c>
       <c r="B281" t="inlineStr">
         <is>
-          <t xml:space="preserve">Commessa A259’Affidamento diretto ex art 50 co 1 lett a) D.lgs 36/2023 per la realizzazione della nuova Cappella presso l’Ospedale di Rovigo.  CUP: B19J19000220002 (rif.to comm. A198) CIG: B23F7CD625 </t>
+          <t>Affidamento ai sensi dell’art. 50 co 1 lett b) D.lgs 36/2023 del servizio di manutenzione dei Firewall Fortinet installati presso l’Azienda Ulss 5 Polesana. CIG: B42A9A33EF</t>
         </is>
       </c>
       <c r="C281" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
       <c r="D281" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="F281" t="inlineStr"/>
       <c r="G281" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H281" t="inlineStr"/>
       <c r="I281" t="inlineStr"/>
       <c r="J281" t="inlineStr"/>
       <c r="K281" t="inlineStr">
         <is>
-          <t>01/10/2024 00:00</t>
+          <t>24/01/2025 00:00</t>
         </is>
       </c>
       <c r="L281" t="inlineStr">
         <is>
-          <t>01/10/2029 00:00</t>
+          <t>24/01/2030 00:00</t>
         </is>
       </c>
       <c r="P281" t="n">
         <v>0</v>
       </c>
       <c r="Q281" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R281" t="inlineStr"/>
       <c r="S281" t="inlineStr"/>
       <c r="T281" t="inlineStr"/>
       <c r="U281" t="inlineStr"/>
     </row>
     <row r="282">
-      <c r="A282" t="inlineStr"/>
+      <c r="A282" t="inlineStr">
+        <is>
+          <t>B41C8E1A11</t>
+        </is>
+      </c>
       <c r="B282" t="inlineStr">
         <is>
-          <t>FORNITURA DEL SERVIZIO PER LA GESTIONE AUTOMATIZZATA DELLA SEZIONE AMMINISTRAZIONE TRASPARENTE.</t>
+          <t>Affidamento ai sensi dell’art. 50 co 1 lett b) D.lgs 36/2023 del servizio relativo ad attività professionali necessarie per l’esportazione dei dati dal sistema informatico Suitestensa Ris/Pacs relativamente al dominio di Radiologia. CIG: B41C8E1A11</t>
         </is>
       </c>
       <c r="C282" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
       <c r="D282" t="inlineStr">
         <is>
-          <t>Scaduto</t>
-[...9 lines deleted...]
-      </c>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="F282" t="inlineStr"/>
       <c r="G282" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H282" t="inlineStr"/>
       <c r="I282" t="inlineStr"/>
-      <c r="J282" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J282" t="inlineStr"/>
       <c r="K282" t="inlineStr">
         <is>
-          <t>27/09/2024 00:00</t>
+          <t>24/01/2025 00:00</t>
         </is>
       </c>
       <c r="L282" t="inlineStr">
         <is>
-          <t>27/09/2029 00:00</t>
-[...4 lines deleted...]
-          <t>11/10/2024 18:00</t>
+          <t>24/01/2030 00:00</t>
         </is>
       </c>
       <c r="P282" t="n">
-        <v>15000</v>
+        <v>0</v>
       </c>
       <c r="Q282" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R282" t="inlineStr"/>
       <c r="S282" t="inlineStr"/>
       <c r="T282" t="inlineStr"/>
       <c r="U282" t="inlineStr"/>
     </row>
     <row r="283">
-      <c r="A283" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="A283" t="inlineStr"/>
       <c r="B283" t="inlineStr">
         <is>
-          <t>IC Servizio di manutenzione e assistenza full risk anno 2024-2026 dell’apparecchiatura elettromedicale TAC modello OPTIMA 660, inventario W000021240, sn 185128WG6 + ADW ubicata presso la UOC di Radiologia del P.O. di Adria - Azienda ULSS 5. - CIG: B21539D435</t>
+          <t>FORNITURA di PELLICOLE PER STAMPANTE KONICA per UOC Radiologia del P.O. di Rovigo e Trecenta</t>
         </is>
       </c>
       <c r="C283" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
       <c r="D283" t="inlineStr">
         <is>
-          <t>Aggiudicato</t>
-[...2 lines deleted...]
-      <c r="F283" t="inlineStr"/>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F283" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;&lt;span style="font-size:12pt"&gt;&lt;span style="font-size:13.5pt"&gt;&lt;span style="color:#212529"&gt;In calce il link in cui è possibile visionare la documentazione di gara inerente la procedura pubblicata su Sintel:&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;&lt;span style="font-size:13.5pt"&gt;&lt;span style="color:#212529"&gt;https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=195740456&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
+</t>
+        </is>
+      </c>
       <c r="G283" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="H283" t="inlineStr"/>
+      <c r="H283" t="inlineStr">
+        <is>
+          <t>195740456</t>
+        </is>
+      </c>
       <c r="I283" t="inlineStr"/>
-      <c r="J283" t="inlineStr"/>
+      <c r="J283" t="inlineStr">
+        <is>
+          <t>B54E385C73</t>
+        </is>
+      </c>
       <c r="K283" t="inlineStr">
         <is>
-          <t>23/09/2024 00:00</t>
+          <t>23/01/2025 00:00</t>
         </is>
       </c>
       <c r="L283" t="inlineStr">
         <is>
-          <t>23/09/2029 00:00</t>
+          <t>23/01/2030 00:00</t>
+        </is>
+      </c>
+      <c r="M283" t="inlineStr">
+        <is>
+          <t>31/01/2025 00:00</t>
         </is>
       </c>
       <c r="P283" t="n">
         <v>0</v>
       </c>
       <c r="Q283" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R283" t="inlineStr"/>
       <c r="S283" t="inlineStr"/>
       <c r="T283" t="inlineStr"/>
       <c r="U283" t="inlineStr"/>
     </row>
     <row r="284">
-      <c r="A284" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="A284" t="inlineStr"/>
       <c r="B284" t="inlineStr">
         <is>
-          <t>C119 Servizio di pulizia e sanificazione delle aree di copertura piane delle strutture ospedaliere dell’Azienda ULSS 5 Polesana CIG: B151B16624</t>
+          <t>AVVISO DI AGGIUDICAZIONE PROCEDURA NEGOZIATA SENZA PUBBLICAZIONE DI UN BANDO AI SENSI DELL’ART. 76 COMMA 2, LETT. B), PT. 2) DEL D.LGS. N. 36/2023 E S.M.I. PER LA FORNITURA IN NOLEGGIO DI SISTEMI DIAGNOSTICI PER ESECUZIONE DEGLI ESAMI DI COAGULAZIONE, RELATIVI REAGENTI, MATERIALE DI CONSUMO E SERVIZIO DI ASSISTENZA TECNICA E MANUTENZIONE PER LA UOC MEDICINA DI LABORATORIO, PER LA DURATA DI 6 MESI ID SINTEL 195464729</t>
         </is>
       </c>
       <c r="C284" t="inlineStr">
         <is>
-          <t>Asta</t>
+          <t>Avviso</t>
         </is>
       </c>
       <c r="D284" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="F284" t="inlineStr"/>
       <c r="G284" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H284" t="inlineStr">
         <is>
-          <t>182508266</t>
+          <t>195464729</t>
         </is>
       </c>
       <c r="I284" t="inlineStr"/>
-      <c r="J284" t="inlineStr"/>
+      <c r="J284" t="inlineStr">
+        <is>
+          <t>B5B45139C2</t>
+        </is>
+      </c>
       <c r="K284" t="inlineStr">
         <is>
-          <t>23/09/2024 00:00</t>
+          <t>22/01/2025 00:00</t>
         </is>
       </c>
       <c r="L284" t="inlineStr">
         <is>
-          <t>23/09/2029 00:00</t>
+          <t>22/01/2030 00:00</t>
+        </is>
+      </c>
+      <c r="M284" t="inlineStr">
+        <is>
+          <t>24/01/2025 00:00</t>
         </is>
       </c>
       <c r="P284" t="n">
         <v>0</v>
       </c>
       <c r="Q284" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R284" t="inlineStr"/>
       <c r="S284" t="inlineStr"/>
       <c r="T284" t="inlineStr"/>
       <c r="U284" t="inlineStr"/>
     </row>
     <row r="285">
       <c r="A285" t="inlineStr"/>
       <c r="B285" t="inlineStr">
         <is>
-          <t>C122 Indizione procedura negoziata ai sensi art. 50 co. 1 lett. e) D.Lgs 36/2023 da espletarsi in piattaforma ARIA Sintel relativa al servizio annuale di movimentazione carichi interni e traslochi arredi e mobili Azienda ULSS 5 Polesana</t>
+          <t>ID Sintel: 195633581 Procedura telematica ai sensi dell'art. 50 comma 1 lett. b) del D.lgs 36/2023 e s.m.i., per l’affidamento della fornitura di carte termiche diagrammate e diagnostiche compatibili con le apparecchiature in dotazione all’Azienda ULSS 5 Polesana, divisa in 6 lotti, per il periodo di 36 mesi, eventualmente prorogabile per ulteriori 6 mesi.</t>
         </is>
       </c>
       <c r="C285" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
       <c r="D285" t="inlineStr">
         <is>
-          <t>Aggiudicato</t>
-[...2 lines deleted...]
-      <c r="F285" t="inlineStr"/>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F285" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;In calce il link in cui è possibile visionare la documentazione di gara inerente la procedura pubblicata su Sintel:&lt;br /&gt;
+&lt;a href="https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=198879870" rel="noopener nofollow noreferrer" target="_blank"&gt;https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=195633581&lt;/a&gt;&lt;/p&gt;
+</t>
+        </is>
+      </c>
       <c r="G285" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="H285" t="inlineStr"/>
+      <c r="H285" t="inlineStr">
+        <is>
+          <t>195633581</t>
+        </is>
+      </c>
       <c r="I285" t="inlineStr"/>
       <c r="J285" t="inlineStr"/>
       <c r="K285" t="inlineStr">
         <is>
-          <t>04/09/2024 00:00</t>
+          <t>21/01/2025 00:00</t>
         </is>
       </c>
       <c r="L285" t="inlineStr">
         <is>
-          <t>04/09/2029 00:00</t>
+          <t>21/01/2030 00:00</t>
+        </is>
+      </c>
+      <c r="M285" t="inlineStr">
+        <is>
+          <t>07/02/2025 00:00</t>
         </is>
       </c>
       <c r="P285" t="n">
         <v>0</v>
       </c>
       <c r="Q285" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R285" t="inlineStr"/>
       <c r="S285" t="inlineStr"/>
       <c r="T285" t="inlineStr"/>
       <c r="U285" t="inlineStr"/>
     </row>
     <row r="286">
       <c r="A286" t="inlineStr">
         <is>
-          <t>B1C733F4CC</t>
+          <t>A307</t>
         </is>
       </c>
       <c r="B286" t="inlineStr">
         <is>
-          <t xml:space="preserve">A272 Avviso di appalto aggiudicato lavori di manutenzione ordinaria in ambito di telefonia, trasmissione dati, impianti speciali, sistemi di controllo degli accessi ai vari reparti e servizi nonché implementazione di sistemi di videosorveglianza presso l’Ospedale di Adria. </t>
+          <t>Affidamento diretto lavori di bonifica di terreno contenete fibre di amianto a causa di un evento atmosferico presso l’ex Ospedale Psichiatrico</t>
         </is>
       </c>
       <c r="C286" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
       <c r="D286" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
-      <c r="F286" t="inlineStr"/>
+      <c r="E286" t="inlineStr">
+        <is>
+          <t>UOC Servizi Tecnici e Patrimoniali</t>
+        </is>
+      </c>
+      <c r="F286" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;In calce link contenente la documentazione di gara pubblicata in Sintel:&lt;/p&gt;
+&lt;p&gt;https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=195645657&lt;/p&gt;
+&lt;p&gt; &lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="G286" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="H286" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="J286" t="inlineStr"/>
+      <c r="H286" t="inlineStr">
+        <is>
+          <t>195645657</t>
+        </is>
+      </c>
+      <c r="I286" t="inlineStr">
+        <is>
+          <t>B19J25000020002</t>
+        </is>
+      </c>
+      <c r="J286" t="inlineStr">
+        <is>
+          <t>B579B4FB60</t>
+        </is>
+      </c>
       <c r="K286" t="inlineStr">
         <is>
-          <t>03/09/2024 00:00</t>
+          <t>21/01/2025 00:00</t>
         </is>
       </c>
       <c r="L286" t="inlineStr">
         <is>
-          <t>03/09/2029 00:00</t>
+          <t>21/01/2030 00:00</t>
+        </is>
+      </c>
+      <c r="M286" t="inlineStr">
+        <is>
+          <t>27/01/2025 00:00</t>
+        </is>
+      </c>
+      <c r="O286" t="inlineStr">
+        <is>
+          <t>24/01/2025</t>
         </is>
       </c>
       <c r="P286" t="n">
         <v>0</v>
       </c>
       <c r="Q286" t="inlineStr">
         <is>
-          <t>Nessuna</t>
+          <t>Sotto</t>
         </is>
       </c>
       <c r="R286" t="inlineStr"/>
       <c r="S286" t="inlineStr"/>
       <c r="T286" t="inlineStr"/>
       <c r="U286" t="inlineStr"/>
     </row>
     <row r="287">
-      <c r="A287" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="A287" t="inlineStr"/>
       <c r="B287" t="inlineStr">
         <is>
-          <t>A12 realizzazione dei lavori impiantistici ed edili finalizzati all’adeguamento dell’antincendio dell’asilo nido di proprietà dell’Azienda ULSS 5 - Polesana.</t>
+          <t>AVVISO DI AGGIUDICAZIONE PROCEDURA NEGOZIATA SENZA PUBBLICAZIONE DI UN BANDO AI SENSI DELL’ART. 76 COMMA 2, LETT. B), PT. 2) DEL D.LGS. N. 36/2023 E S.M.I. PER LA FORNITURA IN NOLEGGIO DI SISTEMI DIAGNOSTICI PER L’ESECUZIONE DEGLI ESAMI DI EMATOLOGIA PER LA UOC MEDICINA DI LABORATORIO, PER LA DURATA DI 6 MESI ID SINTEL 195501560</t>
         </is>
       </c>
       <c r="C287" t="inlineStr">
         <is>
-          <t>Asta</t>
+          <t>Avviso</t>
         </is>
       </c>
       <c r="D287" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="F287" t="inlineStr"/>
       <c r="G287" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="H287" t="inlineStr"/>
+      <c r="H287" t="inlineStr">
+        <is>
+          <t>195501560</t>
+        </is>
+      </c>
       <c r="I287" t="inlineStr"/>
-      <c r="J287" t="inlineStr"/>
+      <c r="J287" t="inlineStr">
+        <is>
+          <t>B5263AB6C5</t>
+        </is>
+      </c>
       <c r="K287" t="inlineStr">
         <is>
-          <t>03/09/2024 00:00</t>
+          <t>17/01/2025 00:00</t>
         </is>
       </c>
       <c r="L287" t="inlineStr">
         <is>
-          <t>03/09/2029 00:00</t>
+          <t>17/01/2030 00:00</t>
+        </is>
+      </c>
+      <c r="M287" t="inlineStr">
+        <is>
+          <t>24/01/2025 00:00</t>
         </is>
       </c>
       <c r="P287" t="n">
         <v>0</v>
       </c>
       <c r="Q287" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R287" t="inlineStr"/>
       <c r="S287" t="inlineStr"/>
       <c r="T287" t="inlineStr"/>
       <c r="U287" t="inlineStr"/>
     </row>
     <row r="288">
-      <c r="A288" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="A288" t="inlineStr"/>
       <c r="B288" t="inlineStr">
         <is>
-          <t>A262 Avviso di appalto aggiudicato lavori di rimozione, smaltimento e sostituzione di una cisterna di gasolio per gruppi elettrogeni presso l’Ospedale di Rovigo e rimozione di due cisterne presso la sede del Punto Sanità di Badia Polesine dell’Azienda ULSS 5.</t>
+          <t>AVVISO DI AGGIUDICAZIONE PROCEDURA NEGOZIATA SENZA PUBBLICAZIONE DI UN BANDO AI SENSI DELL’ART. 76 COMMA 2, LETT. B), pt. 2) DEL D.LGS. N. 36/2023 E S.M.I. PER LA FORNITURA IN NOLEGGIO DI SISTEMI DIAGNOSTICI PER IL DOSAGGIO DELL’ORMONE ANTI-MULLERIANO (AMH) PER LA UOC MEDICINA DI LABORATORIO, PER LA DURATA DI 6 MESI, EVENTUALMENTE RINNOVABILE DI ULTERIORI 6 MESI ID SINTEL 195503925</t>
         </is>
       </c>
       <c r="C288" t="inlineStr">
         <is>
-          <t>Asta</t>
+          <t>Avviso</t>
         </is>
       </c>
       <c r="D288" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="F288" t="inlineStr"/>
       <c r="G288" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="H288" t="inlineStr"/>
+      <c r="H288" t="inlineStr">
+        <is>
+          <t>195503925</t>
+        </is>
+      </c>
       <c r="I288" t="inlineStr"/>
-      <c r="J288" t="inlineStr"/>
+      <c r="J288" t="inlineStr">
+        <is>
+          <t>B526A2D599</t>
+        </is>
+      </c>
       <c r="K288" t="inlineStr">
         <is>
-          <t>03/09/2024 00:00</t>
+          <t>17/01/2025 00:00</t>
         </is>
       </c>
       <c r="L288" t="inlineStr">
         <is>
-          <t>03/09/2029 00:00</t>
+          <t>17/01/2030 00:00</t>
+        </is>
+      </c>
+      <c r="M288" t="inlineStr">
+        <is>
+          <t>24/01/2025 00:00</t>
         </is>
       </c>
       <c r="P288" t="n">
         <v>0</v>
       </c>
       <c r="Q288" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R288" t="inlineStr"/>
       <c r="S288" t="inlineStr"/>
       <c r="T288" t="inlineStr"/>
       <c r="U288" t="inlineStr"/>
     </row>
     <row r="289">
       <c r="A289" t="inlineStr"/>
       <c r="B289" t="inlineStr">
         <is>
-          <t>IC2025 Servizio di manutenzione e assistenza full risk, annualità 2024-2027, delle apparecchiature elettromedicali DAE, in dotazione alle farmacie dell’Azienda ULSS 5 - Polesana.</t>
+          <t>AVVISO DI AGGIUDICAZIONE PROCEDURA NEGOZIATA SENZA PUBBLICAZIONE DI UN BANDO AI SENSI DELL’ART. 76 COMMA 2, LETT. B), pt. 2) DEL D.LGS. N. 36/2023 E S.M.I. PER LA FORNITURA IN NOLEGGIO DI SISTEMI ANALITICI CONTAGLOBULI, REAGENTI, MATERIALE DI CONSUMO, ASSISTENZA TECNICA E MANUTENZIONE PER ESECUZIONE DI ESAMI IN POINT OF CARE TESTING (POCT), PER LA DURATA DI 6 MESI, EVENTUALMENTE RINNOVABILE DI ULTERIORI 6 MESI ID SINTEL 195506476</t>
         </is>
       </c>
       <c r="C289" t="inlineStr">
         <is>
-          <t>Asta</t>
+          <t>Avviso</t>
         </is>
       </c>
       <c r="D289" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="F289" t="inlineStr"/>
       <c r="G289" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="H289" t="inlineStr"/>
+      <c r="H289" t="inlineStr">
+        <is>
+          <t>195506476</t>
+        </is>
+      </c>
       <c r="I289" t="inlineStr"/>
-      <c r="J289" t="inlineStr"/>
+      <c r="J289" t="inlineStr">
+        <is>
+          <t>B533399D8C</t>
+        </is>
+      </c>
       <c r="K289" t="inlineStr">
         <is>
-          <t>03/09/2024 00:00</t>
+          <t>17/01/2025 00:00</t>
         </is>
       </c>
       <c r="L289" t="inlineStr">
         <is>
-          <t>03/09/2029 00:00</t>
+          <t>17/01/2030 00:00</t>
+        </is>
+      </c>
+      <c r="M289" t="inlineStr">
+        <is>
+          <t>24/01/2025 00:00</t>
         </is>
       </c>
       <c r="P289" t="n">
         <v>0</v>
       </c>
       <c r="Q289" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R289" t="inlineStr"/>
       <c r="S289" t="inlineStr"/>
       <c r="T289" t="inlineStr"/>
       <c r="U289" t="inlineStr"/>
     </row>
     <row r="290">
       <c r="A290" t="inlineStr"/>
       <c r="B290" t="inlineStr">
         <is>
-          <t>FORNITURA DI FARMACI CON PRINCIPIO ATTIVO BUPRENORFINA, PER 24 MESI.</t>
+          <t>AVVISO DI AGGIUDICAZIONE PROCEDURA NEGOZIATA SENZA PUBBLICAZIONE DI UN BANDO AI SENSI DELL’ART. 76 COMMA 2, LETT. B), pt. 2) DEL D.LGS. N. 36/2023 E S.M.I. PER LA FORNITURA DI SISTEMI ANALITICI COAGLULOMETRI, REAGENTI, MATERIALE DI CONSUMO, ASSISTENZA TECNICA E MANUTENZIONE PER ESECUZIONE DI ESAMI IN POINT OF CARE TESTING (POCT), PER LA DURATA DI 6 MESI, EVENTUALMENTE RINNOVABILE DI ULTERIORI 6 MESI ID SINTEL 195510895</t>
         </is>
       </c>
       <c r="C290" t="inlineStr">
         <is>
-          <t>Asta</t>
+          <t>Avviso</t>
         </is>
       </c>
       <c r="D290" t="inlineStr">
         <is>
-          <t>Scaduto</t>
-[...8 lines deleted...]
-      </c>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="F290" t="inlineStr"/>
       <c r="G290" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H290" t="inlineStr">
         <is>
-          <t>188662364</t>
+          <t>195510895</t>
         </is>
       </c>
       <c r="I290" t="inlineStr"/>
       <c r="J290" t="inlineStr">
         <is>
-          <t>B3FE04A79D</t>
+          <t>B604DF9BB6</t>
         </is>
       </c>
       <c r="K290" t="inlineStr">
         <is>
-          <t>23/08/2024 00:00</t>
+          <t>17/01/2025 00:00</t>
         </is>
       </c>
       <c r="L290" t="inlineStr">
         <is>
-          <t>23/08/2029 00:00</t>
+          <t>17/01/2030 00:00</t>
         </is>
       </c>
       <c r="M290" t="inlineStr">
         <is>
-          <t>06/09/2024 00:00</t>
+          <t>31/01/2025 00:00</t>
         </is>
       </c>
       <c r="P290" t="n">
         <v>0</v>
       </c>
       <c r="Q290" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R290" t="inlineStr"/>
       <c r="S290" t="inlineStr"/>
       <c r="T290" t="inlineStr"/>
       <c r="U290" t="inlineStr"/>
     </row>
     <row r="291">
       <c r="A291" t="inlineStr"/>
       <c r="B291" t="inlineStr">
         <is>
-          <t>PROCEDURA TELEMATICA AI SENSI DELL’ART. 50 COMMA 1, LETTERA B) DEL D. LGS 36/2023 PER L’AFFIDAMENTO DELLA FORNITURA DI PRODOTTI DIVERSI PER USO DI LABORATORIO, PRODOTTI DIAGNOSTICI, ALCOLI PER ANALISI, SUDDIVISA IN 6 LOTTI, PER LA DURATA DI 24 MESI.</t>
+          <t>FORNITURA di Sonde ecografiche per ecografo Voluson E10 BT18 (Inv. 328566) in utilizzo presso l’ambulatorio della UOC Ostetricia Ginecologia del Presidio Ospedaliero di Rovigo dell’Azienda ULSS 5 Polesana</t>
         </is>
       </c>
       <c r="C291" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
       <c r="D291" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="F291" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span style="font-size:12pt"&gt;&lt;span style="font-size:13.5pt"&gt;&lt;span style="color:#212529"&gt;In calce il link in cui &amp;egrave; possibile visionare la documentazione di gara inerente la procedura pubblicata su Sintel:&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
-&lt;p&gt;&lt;span style="font-size:13.5pt"&gt;&lt;span style="color:#212529"&gt;https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=188663645&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
+          <t xml:space="preserve">&lt;p&gt;&lt;span style="font-size:12pt"&gt;&lt;span style="font-size:13.5pt"&gt;&lt;span style="color:#212529"&gt;In calce il link in cui è possibile visionare la documentazione di gara inerente la procedura pubblicata su Sintel:&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;&lt;span style="font-size:13.5pt"&gt;&lt;span style="color:#212529"&gt;https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=195466173&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
 </t>
         </is>
       </c>
       <c r="G291" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H291" t="inlineStr">
         <is>
-          <t>188663645</t>
+          <t>195466173</t>
         </is>
       </c>
       <c r="I291" t="inlineStr"/>
-      <c r="J291" t="inlineStr"/>
+      <c r="J291" t="inlineStr">
+        <is>
+          <t>B535B91944</t>
+        </is>
+      </c>
       <c r="K291" t="inlineStr">
         <is>
-          <t>23/08/2024 00:00</t>
+          <t>16/01/2025 00:00</t>
         </is>
       </c>
       <c r="L291" t="inlineStr">
         <is>
-          <t>23/08/2029 00:00</t>
+          <t>16/01/2030 00:00</t>
         </is>
       </c>
       <c r="M291" t="inlineStr">
         <is>
-          <t>06/09/2024 00:00</t>
+          <t>24/01/2025 00:00</t>
         </is>
       </c>
       <c r="P291" t="n">
         <v>0</v>
       </c>
       <c r="Q291" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R291" t="inlineStr"/>
       <c r="S291" t="inlineStr"/>
       <c r="T291" t="inlineStr"/>
       <c r="U291" t="inlineStr"/>
     </row>
     <row r="292">
       <c r="A292" t="inlineStr"/>
       <c r="B292" t="inlineStr">
         <is>
-          <t>PROCEDURA TELEMATICA, AI SENSI DELL’ART. 50, COMMA 1, LETT. B) DEL D. LGS 36/2023 PER L’AFFIDAMENTO DELLA FORNITURA DI “PRODOTTI CHIMICI E PREPARATI GALENICI”, SUDDIVISA IN 6 LOTTI.</t>
+          <t>AVVISO DI AGGIUDICAZIONE PROCEDURA NEGOZIATA SENZA PUBBLICAZIONE DI UN BANDO AI SENSI DELL’ART. 76 COMMA 2, LETT. B), PT. 2) DEL D.LGS. N. 36/2023 E S.M.I. PER LA FORNITURA DEL SISTEMA IN NOLEGGIO SISTEMI DIAGNOSTICI IVD LOTTO 6 SISTEMI ANALITICI PER L’ESECUZIONE DEGLI ESAMI DI AUTOIMMUNITÀ PER LA UOC MEDICINA DI LABORATORIO AZIENDA ULSS 5 POLESANA, PER LA DURATA DI 6 MESI ID SINTEL 195463781</t>
         </is>
       </c>
       <c r="C292" t="inlineStr">
         <is>
-          <t>Asta</t>
+          <t>Avviso</t>
         </is>
       </c>
       <c r="D292" t="inlineStr">
         <is>
-          <t>Scaduto</t>
-[...8 lines deleted...]
-      </c>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="F292" t="inlineStr"/>
       <c r="G292" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H292" t="inlineStr">
         <is>
-          <t>188662918</t>
+          <t>195463781</t>
         </is>
       </c>
       <c r="I292" t="inlineStr"/>
-      <c r="J292" t="inlineStr"/>
+      <c r="J292" t="inlineStr">
+        <is>
+          <t>B56D8C94C6</t>
+        </is>
+      </c>
       <c r="K292" t="inlineStr">
         <is>
-          <t>23/08/2024 00:00</t>
+          <t>16/01/2025 00:00</t>
         </is>
       </c>
       <c r="L292" t="inlineStr">
         <is>
-          <t>23/08/2029 00:00</t>
+          <t>16/01/2030 00:00</t>
         </is>
       </c>
       <c r="M292" t="inlineStr">
         <is>
-          <t>06/09/2024 00:00</t>
+          <t>28/01/2025 00:00</t>
         </is>
       </c>
       <c r="P292" t="n">
         <v>0</v>
       </c>
       <c r="Q292" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R292" t="inlineStr"/>
       <c r="S292" t="inlineStr"/>
       <c r="T292" t="inlineStr"/>
       <c r="U292" t="inlineStr"/>
     </row>
     <row r="293">
       <c r="A293" t="inlineStr"/>
       <c r="B293" t="inlineStr">
         <is>
-          <t>FORNITURA DEL FARMACO CON PRINCIPIO ATTIVO RISPERIDONE, AI SENSI DELL’ART. 50, COMMA 1, LETTERA B) DEL D. LGS. 36/2023, PER IL PERIODO DI 24 MESI.</t>
+          <t>PROCEDURA TELEMATICA AI SENSI DELL’ART. 76 COMMA 2, LETTERA B) DEL D. LGS 36/2023 PER L’AFFIDAMENTO DELLA FORNITURA DI HOM MEDIMICRO ALIMENTO DESTINATO A FINI SPECIALI, PER LA DURATA DI 12 MESI.</t>
         </is>
       </c>
       <c r="C293" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
       <c r="D293" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="F293" t="inlineStr"/>
+      <c r="F293" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;&lt;span style="font-size:12pt"&gt;&lt;span style="font-size:13.5pt"&gt;&lt;span style="color:#212529"&gt;In calce il link in cui è possibile visionare la documentazione di gara inerente la procedura pubblicata su Sintel:&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;&lt;span style="font-size:13.5pt"&gt;&lt;span style="color:#212529"&gt;https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=195403802&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
+</t>
+        </is>
+      </c>
       <c r="G293" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H293" t="inlineStr">
         <is>
-          <t>188548431</t>
+          <t>195403802</t>
         </is>
       </c>
       <c r="I293" t="inlineStr"/>
       <c r="J293" t="inlineStr">
         <is>
-          <t>B32B0C99CD</t>
+          <t>B582DB398D</t>
         </is>
       </c>
       <c r="K293" t="inlineStr">
         <is>
-          <t>20/08/2024 00:00</t>
+          <t>15/01/2025 00:00</t>
         </is>
       </c>
       <c r="L293" t="inlineStr">
         <is>
-          <t>20/08/2029 00:00</t>
+          <t>15/01/2030 00:00</t>
         </is>
       </c>
       <c r="M293" t="inlineStr">
         <is>
-          <t>03/09/2024 00:00</t>
+          <t>31/01/2025 00:00</t>
         </is>
       </c>
       <c r="P293" t="n">
         <v>0</v>
       </c>
       <c r="Q293" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R293" t="inlineStr"/>
       <c r="S293" t="inlineStr"/>
       <c r="T293" t="inlineStr"/>
       <c r="U293" t="inlineStr"/>
     </row>
     <row r="294">
-      <c r="A294" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="A294" t="inlineStr"/>
       <c r="B294" t="inlineStr">
         <is>
-          <t>IC Affidamento ai sensi art. 76 comma 2 lettera b) punto 3 del D.Lgs 36/2023 del servizio di manutenzione full risk anni 2024-2027 di n. 4 device Astral, n. 3 apparecchiature E70, n. 1 umidificatore HC150,</t>
+          <t>ID SINTEL 195233258 PROCEDURA TELEMATICA SOTTOSOGLIA, AI SENSI DELL’ART. 50 C. 1 LETT. E) DEL D.LGS N. 36/2023 PER L’AFFIDAMENTO DEL SERVIZIO DI VENTILOTERAPIA DOMICILIARE SUDDIVISO IN 4 LOTTI, PER IL PERIODO DI 12 MESI, EVENTUALMENTE PROROGABILE DI MESI 6</t>
         </is>
       </c>
       <c r="C294" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
       <c r="D294" t="inlineStr">
         <is>
-          <t>Aggiudicato</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="F294" t="inlineStr"/>
       <c r="G294" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="H294" t="inlineStr"/>
+      <c r="H294" t="inlineStr">
+        <is>
+          <t>195233258</t>
+        </is>
+      </c>
       <c r="I294" t="inlineStr"/>
       <c r="J294" t="inlineStr"/>
       <c r="K294" t="inlineStr">
         <is>
-          <t>19/08/2024 00:00</t>
+          <t>10/01/2025 00:00</t>
         </is>
       </c>
       <c r="L294" t="inlineStr">
         <is>
-          <t>19/08/2029 00:00</t>
+          <t>10/01/2030 00:00</t>
+        </is>
+      </c>
+      <c r="M294" t="inlineStr">
+        <is>
+          <t>17/01/2025 00:00</t>
         </is>
       </c>
       <c r="P294" t="n">
         <v>0</v>
       </c>
       <c r="Q294" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R294" t="inlineStr"/>
       <c r="S294" t="inlineStr"/>
       <c r="T294" t="inlineStr"/>
       <c r="U294" t="inlineStr"/>
     </row>
     <row r="295">
       <c r="A295" t="inlineStr"/>
       <c r="B295" t="inlineStr">
         <is>
-          <t>PROCEDURA TELEMATICA AI SENSI DELL’ART. 76 COMMA 2, LETTERA B) DEL D. LGS 36/2023 PER L’AFFIDAMENTO DELLA FORNITURA DI TYR COOLER, ALIMENTO DESTINATO A FINI MEDICI SPECIALI, PER 12 MESI, EVENTUALMENTE RINNOVABILE PER ULTERIORI 12 MESI.</t>
+          <t>ID Sintel: 195223550 Procedura negoziata senza pubblicazione di un bando ai sensi dell’art.76 comma 2, lett. b.2) del d.lgs. n. 36/2023 per la fornitura di n.12 sistemi di neurostimolazione ricaricabile Alpha con relativi elettrocateteri percutanei Precision e accessori per la UOSD Terapia Antalgica PO Rovigo, per il periodo di 12 mesi eventualmente prorogabile per ulteriori 6 mesi. impresa Boston Scientific S.p.A P.Iva. 11206730159 . CIG: B51FA3C518</t>
         </is>
       </c>
       <c r="C295" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
       <c r="D295" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="F295" t="inlineStr">
-[...5 lines deleted...]
-      </c>
+      <c r="F295" t="inlineStr"/>
       <c r="G295" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H295" t="inlineStr">
         <is>
-          <t>188494543</t>
+          <t>195223550</t>
         </is>
       </c>
       <c r="I295" t="inlineStr"/>
       <c r="J295" t="inlineStr">
         <is>
-          <t>B3006D55D5</t>
+          <t>B51FA3C518</t>
         </is>
       </c>
       <c r="K295" t="inlineStr">
         <is>
-          <t>19/08/2024 00:00</t>
+          <t>10/01/2025 00:00</t>
         </is>
       </c>
       <c r="L295" t="inlineStr">
         <is>
-          <t>19/08/2029 00:00</t>
+          <t>10/01/2030 00:00</t>
         </is>
       </c>
       <c r="M295" t="inlineStr">
         <is>
-          <t>03/09/2024 00:00</t>
+          <t>17/01/2025 00:00</t>
         </is>
       </c>
       <c r="P295" t="n">
         <v>0</v>
       </c>
       <c r="Q295" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R295" t="inlineStr"/>
       <c r="S295" t="inlineStr"/>
       <c r="T295" t="inlineStr"/>
       <c r="U295" t="inlineStr"/>
     </row>
     <row r="296">
       <c r="A296" t="inlineStr"/>
       <c r="B296" t="inlineStr">
         <is>
-          <t>PROCEDURA TELEMATICA AI SENSI DELL’ART. 76 COMMA 2, LETTERA B) DEL D. LGS 36/2023 PER L’AFFIDAMENTO DELLA FORNITURA DEL FARMACO ESCLUSIVO IKERVIS, PER 24 MESI.</t>
+          <t>ID SINTEL 195222439 Procedura negoziata senza pubblicazione di un bando ai sensi dell’art.76 comma 2, lett. b.2) del d.lgs. n. 36/2023 per la fornitura di n.12 sistemi di neurostimolazione ricaricabile con relativi elettrocateteri percutanei Vectris SureScan e accessori per la UOC Anestesia e rianimazione.  CIG B51F99AF65</t>
         </is>
       </c>
       <c r="C296" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
       <c r="D296" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="F296" t="inlineStr"/>
       <c r="G296" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H296" t="inlineStr">
         <is>
-          <t>188495000</t>
+          <t>195222439</t>
         </is>
       </c>
       <c r="I296" t="inlineStr"/>
       <c r="J296" t="inlineStr">
         <is>
-          <t>B300FA6C5C</t>
+          <t>B51F99AF65</t>
         </is>
       </c>
       <c r="K296" t="inlineStr">
         <is>
-          <t>19/08/2024 00:00</t>
+          <t>10/01/2025 00:00</t>
         </is>
       </c>
       <c r="L296" t="inlineStr">
         <is>
-          <t>19/08/2029 00:00</t>
+          <t>10/01/2030 00:00</t>
         </is>
       </c>
       <c r="M296" t="inlineStr">
         <is>
-          <t>03/09/2024 00:00</t>
+          <t>17/01/2025 00:00</t>
         </is>
       </c>
       <c r="P296" t="n">
         <v>0</v>
       </c>
       <c r="Q296" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R296" t="inlineStr"/>
       <c r="S296" t="inlineStr"/>
       <c r="T296" t="inlineStr"/>
       <c r="U296" t="inlineStr"/>
     </row>
     <row r="297">
-      <c r="A297" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="A297" t="inlineStr"/>
       <c r="B297" t="inlineStr">
         <is>
-          <t>IC Affidamento ai sensi dell'art. 76, comma 2 lettera b) punto 3 D.Lgs 36/2023 del servizio di manutenzione full risk anni 2024-2026 dei ventilatori domiciliari c/o pazienti distretto di Adria in dotazione all'Azienda ULSS 5 Polesana</t>
+          <t>ID Sintel: 195223087 Procedura negoziata senza pubblicazione di un bando ai sensi dell’art.76 comma 2, lett. b.2) del d.lgs. n. 36/2023 per la fornitura di n. 6 sistemi di stimolazione nervo periferico wireless per la UOSD Terapia Antalgica PO Rovigo, per il periodo di 12 mesi eventualmente prorogabile per ulteriori 6 mesi. Impresa AMS Group S.p.A P.Iva. 03638130280. CIG: B51FAD31B5</t>
         </is>
       </c>
       <c r="C297" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
       <c r="D297" t="inlineStr">
         <is>
-          <t>Aggiudicato</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="F297" t="inlineStr"/>
       <c r="G297" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="H297" t="inlineStr"/>
+      <c r="H297" t="inlineStr">
+        <is>
+          <t>195223087</t>
+        </is>
+      </c>
       <c r="I297" t="inlineStr"/>
-      <c r="J297" t="inlineStr"/>
+      <c r="J297" t="inlineStr">
+        <is>
+          <t>B51FAD31B5</t>
+        </is>
+      </c>
       <c r="K297" t="inlineStr">
         <is>
-          <t>19/08/2024 00:00</t>
+          <t>10/01/2025 00:00</t>
         </is>
       </c>
       <c r="L297" t="inlineStr">
         <is>
-          <t>19/08/2029 00:00</t>
+          <t>10/01/2030 00:00</t>
+        </is>
+      </c>
+      <c r="M297" t="inlineStr">
+        <is>
+          <t>17/01/2025 00:00</t>
         </is>
       </c>
       <c r="P297" t="n">
         <v>0</v>
       </c>
       <c r="Q297" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R297" t="inlineStr"/>
       <c r="S297" t="inlineStr"/>
       <c r="T297" t="inlineStr"/>
       <c r="U297" t="inlineStr"/>
     </row>
     <row r="298">
-      <c r="A298" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="A298" t="inlineStr"/>
       <c r="B298" t="inlineStr">
         <is>
-          <t>IC Affidamento ai sensi dell'art. 76 comma 2 lettera b) punto 3 D.Lgs 36/2023 del servizio di manutenzione full risk anno 2024 dei ventilatori domiciliari c/o pazienti distretto di Rovigo in dotazione all'Azienda ULSS 5 Polesana</t>
+          <t>FORNITURA DEL FARMACO ESCLUSIVO MONOFERRIC (2 DOSAGGI) CON PRINCIPIO ATTIVO DERISOMALTOSIO FERRICO, AI SENSI DELL’ART. 76, COMMA 2, LETTERA B) DEL D. LGS. 36/2023, PER IL PERIODO DI 12 MESI.</t>
         </is>
       </c>
       <c r="C298" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
       <c r="D298" t="inlineStr">
         <is>
-          <t>Aggiudicato</t>
-[...2 lines deleted...]
-      <c r="F298" t="inlineStr"/>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F298" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;&lt;span style="font-size:12pt"&gt;&lt;span style="font-size:13.5pt"&gt;&lt;span style="color:#212529"&gt;In calce il link in cui è possibile visionare la documentazione di gara inerente la procedura pubblicata su Sintel:&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;&lt;span style="font-size:13.5pt"&gt;&lt;span style="color:#212529"&gt;https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=195154859&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
+</t>
+        </is>
+      </c>
       <c r="G298" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="H298" t="inlineStr"/>
+      <c r="H298" t="inlineStr">
+        <is>
+          <t>195154859</t>
+        </is>
+      </c>
       <c r="I298" t="inlineStr"/>
-      <c r="J298" t="inlineStr"/>
+      <c r="J298" t="inlineStr">
+        <is>
+          <t>B56D50486D</t>
+        </is>
+      </c>
       <c r="K298" t="inlineStr">
         <is>
-          <t>19/08/2024 00:00</t>
+          <t>09/01/2025 00:00</t>
         </is>
       </c>
       <c r="L298" t="inlineStr">
         <is>
-          <t>19/08/2029 00:00</t>
+          <t>09/01/2030 00:00</t>
+        </is>
+      </c>
+      <c r="M298" t="inlineStr">
+        <is>
+          <t>22/01/2025 00:00</t>
         </is>
       </c>
       <c r="P298" t="n">
         <v>0</v>
       </c>
       <c r="Q298" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R298" t="inlineStr"/>
       <c r="S298" t="inlineStr"/>
       <c r="T298" t="inlineStr"/>
       <c r="U298" t="inlineStr"/>
     </row>
     <row r="299">
       <c r="A299" t="inlineStr"/>
       <c r="B299" t="inlineStr">
         <is>
-          <t>ID SINTEL 188500155 AVVISO DI AGGIUDICAZIONE AFFIDAMENTO DIRETTO, MEDIANTE INDAGINE DI MERCATO, AI SENSI ART. 50, COMMA 1, LETT. B) DEL D.LGS. N. 36/2023 E S.M.I., PER LA  FORNITURA DI TEST DI RICERCA ANTIGENICA RAPIDA ANTIGENE SARS COV2 A LETTURA VISIVA, ALTRIMENTI DEFINITI TEST ANTIGENICI DI PRIMA GENERAZIONE, PER LA UOSD MICROBIOLOGIA DELL’AZIENDA ULSS 5 POLESANA CIG B2F51A4FB5</t>
+          <t>PROCEDURA TELEMATICA AI SENSI DELL’ART. 76 COMMA 2, LETTERA B) DEL D. LGS 36/2023 PER L’AFFIDAMENTO DELLA FORNITURA DEL FARMACO ESCLUSIVO FIRAZYR CON PRINCIPIO ATTIVO ICATIBANT ACETATO, PER LA DURATA DI 12 MESI.</t>
         </is>
       </c>
       <c r="C299" t="inlineStr">
         <is>
-          <t>Avviso</t>
+          <t>Asta</t>
         </is>
       </c>
       <c r="D299" t="inlineStr">
         <is>
-          <t>Aggiudicato</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="F299" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span style="font-size:11pt"&gt;&lt;span style="font-family:Calibri,sans-serif"&gt;&lt;span style="font-size:14.0pt"&gt;&lt;span style="color:#212529"&gt;In calce il link da cui poter scaricare la documentazione della procedura di gara pubblicata sulla piattaforma Sintel di Aria S.p.A.:&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
-&lt;p&gt;&lt;a href="https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=188500155" target="_blank"&gt;https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=188500155&lt;/a&gt;&lt;/p&gt;
+          <t xml:space="preserve">&lt;p&gt;&lt;span style="font-size:12pt"&gt;&lt;span style="font-size:13.5pt"&gt;&lt;span style="color:#212529"&gt;In calce il link in cui è possibile visionare la documentazione di gara inerente la procedura pubblicata su Sintel:&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;&lt;span style="font-size:13.5pt"&gt;&lt;span style="color:#212529"&gt;https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=195153629&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
 </t>
         </is>
       </c>
       <c r="G299" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H299" t="inlineStr">
         <is>
-          <t>188500155</t>
+          <t>195153629</t>
         </is>
       </c>
       <c r="I299" t="inlineStr"/>
       <c r="J299" t="inlineStr">
         <is>
-          <t>B2F51A4FB5</t>
+          <t>B56D438017</t>
         </is>
       </c>
       <c r="K299" t="inlineStr">
         <is>
-          <t>19/08/2024 00:00</t>
+          <t>09/01/2025 00:00</t>
         </is>
       </c>
       <c r="L299" t="inlineStr">
         <is>
-          <t>19/08/2029 00:00</t>
+          <t>09/01/2030 00:00</t>
         </is>
       </c>
       <c r="M299" t="inlineStr">
         <is>
-          <t>23/08/2024 00:00</t>
+          <t>23/01/2025 00:00</t>
         </is>
       </c>
       <c r="P299" t="n">
         <v>0</v>
       </c>
       <c r="Q299" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R299" t="inlineStr"/>
       <c r="S299" t="inlineStr"/>
       <c r="T299" t="inlineStr"/>
       <c r="U299" t="inlineStr"/>
     </row>
     <row r="300">
       <c r="A300" t="inlineStr"/>
       <c r="B300" t="inlineStr">
         <is>
-          <t>PROCEDURA TELEMATICA, AI SENSI DELL’ART. 76, COMMA 2, LETT. B) DEL D. LGS 36/2023 PER FORNITURA DEL FARMACO ESCLUSIVO CON PRINCIPIO ATTIVO SELINEXOR E DENOMINAZIONE COMMERCIALE NEXPOVIO PER IL PERIODO DI 6 MESI.</t>
+          <t>PROCEDURA TELEMATICA AI SENSI DELL’ART. 76 COMMA 2, LETTERA B) DEL D. LGS 36/2023 PER L’AFFIDAMENTO DELLA FORNITURA DEL FARMACO ESCLUSIVO WEGOVY (4 DOSAGGI) CON PRINCIPIO ATTIVO SEMAGLUTIDE, PER LA DURATA DI 12 MESI.</t>
         </is>
       </c>
       <c r="C300" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
       <c r="D300" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="F300" t="inlineStr"/>
+      <c r="F300" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;&lt;span style="font-size:12pt"&gt;&lt;span style="font-size:13.5pt"&gt;&lt;span style="color:#212529"&gt;In calce il link in cui è possibile visionare la documentazione di gara inerente la procedura pubblicata su Sintel:&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;&lt;span style="font-size:13.5pt"&gt;&lt;span style="color:#212529"&gt;https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=195155753&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
+</t>
+        </is>
+      </c>
       <c r="G300" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H300" t="inlineStr">
         <is>
-          <t>188450363</t>
+          <t>195155753</t>
         </is>
       </c>
       <c r="I300" t="inlineStr"/>
       <c r="J300" t="inlineStr">
         <is>
-          <t>B30FA9A013</t>
+          <t>B583450EA7</t>
         </is>
       </c>
       <c r="K300" t="inlineStr">
         <is>
-          <t>14/08/2024 00:00</t>
+          <t>09/01/2025 00:00</t>
         </is>
       </c>
       <c r="L300" t="inlineStr">
         <is>
-          <t>14/08/2029 00:00</t>
+          <t>09/01/2030 00:00</t>
         </is>
       </c>
       <c r="M300" t="inlineStr">
         <is>
-          <t>29/08/2024 00:00</t>
+          <t>31/01/2025 00:00</t>
         </is>
       </c>
       <c r="P300" t="n">
         <v>0</v>
       </c>
       <c r="Q300" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R300" t="inlineStr"/>
       <c r="S300" t="inlineStr"/>
       <c r="T300" t="inlineStr"/>
       <c r="U300" t="inlineStr"/>
     </row>
     <row r="301">
-      <c r="A301" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="A301" t="inlineStr"/>
       <c r="B301" t="inlineStr">
         <is>
-          <t xml:space="preserve">IC Affidamento ai sensi dell’art. 76, comma 2 lettera b) punto 3 D.Lgs 36/2023 del servizio di manutenzione full risk anno 2024-2026 dei portatili radiologici, tubi radiogeni e detettori in dotazione all’Azienda ULSS 5 Polesana. Commessa IC 2024 </t>
+          <t>ID Sintel: 195036424 Procedura negoziata senza pubblicazione di un bando ai sensi dell’art.76 comma 2, lett. b.2) del d.lgs. n. 36/2023 per la fornitura di n. 1 impianti VOX la UOC ORL di Rovigo. Impresa Medtronic Italia S.p.A. P.IVA. 09238800156  CIG B53A860BAF</t>
         </is>
       </c>
       <c r="C301" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
       <c r="D301" t="inlineStr">
         <is>
-          <t>Aggiudicato</t>
-[...2 lines deleted...]
-      <c r="F301" t="inlineStr"/>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F301" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;In calce il link in cui è possibile visionare la documentazione di gara inerente la procedura pubblicata su Sintel:&lt;br /&gt;
+&lt;a href="https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=198879870" rel="noopener nofollow noreferrer" target="_blank"&gt;https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=195036424&lt;/a&gt;&lt;/p&gt;
+</t>
+        </is>
+      </c>
       <c r="G301" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="H301" t="inlineStr"/>
+      <c r="H301" t="inlineStr">
+        <is>
+          <t>195036424</t>
+        </is>
+      </c>
       <c r="I301" t="inlineStr"/>
-      <c r="J301" t="inlineStr"/>
+      <c r="J301" t="inlineStr">
+        <is>
+          <t>B53A860BAF</t>
+        </is>
+      </c>
       <c r="K301" t="inlineStr">
         <is>
-          <t>14/08/2024 00:00</t>
+          <t>07/01/2025 00:00</t>
         </is>
       </c>
       <c r="L301" t="inlineStr">
         <is>
-          <t>14/08/2029 00:00</t>
+          <t>07/01/2030 00:00</t>
+        </is>
+      </c>
+      <c r="M301" t="inlineStr">
+        <is>
+          <t>14/01/2025 00:00</t>
         </is>
       </c>
       <c r="P301" t="n">
         <v>0</v>
       </c>
       <c r="Q301" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R301" t="inlineStr"/>
       <c r="S301" t="inlineStr"/>
       <c r="T301" t="inlineStr"/>
       <c r="U301" t="inlineStr"/>
     </row>
     <row r="302">
-      <c r="A302" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="A302" t="inlineStr"/>
       <c r="B302" t="inlineStr">
         <is>
-          <t xml:space="preserve">IC Affidamento ai sensi dell’art 76 co 2 lett. b) D. Lgs 36/2023 del servizio di manutenzione full risk anni 2024-2026 del Sistema Radiologico OPERA SWING Impianto n. 600529/01, del Portatile Radiologico MAC R32D Impianto n. 601534/01 e del Sistema Radiologico OPERA SWING Impianto n. 22IV007335/01, di proprietà dell’Azienda ULSS 5 Polesana </t>
+          <t>ID Sintel: 195056667 Procedura negoziata senza pubblicazione di un bando ai sensi dell’art.76 comma 2, lett. b.2) del d.lgs. n. 36/2023 per la fornitura del dispositivo medico “Soluzione Taurolock” per il consumo annuo stimato di 730 dispositivi. CIG:  B5365196D2</t>
         </is>
       </c>
       <c r="C302" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
       <c r="D302" t="inlineStr">
         <is>
-          <t>Aggiudicato</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="F302" t="inlineStr"/>
       <c r="G302" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="H302" t="inlineStr"/>
+      <c r="H302" t="inlineStr">
+        <is>
+          <t>195056667</t>
+        </is>
+      </c>
       <c r="I302" t="inlineStr"/>
-      <c r="J302" t="inlineStr"/>
+      <c r="J302" t="inlineStr">
+        <is>
+          <t>B5365196D2</t>
+        </is>
+      </c>
       <c r="K302" t="inlineStr">
         <is>
-          <t>14/08/2024 00:00</t>
+          <t>07/01/2025 00:00</t>
         </is>
       </c>
       <c r="L302" t="inlineStr">
         <is>
-          <t>14/08/2029 00:00</t>
+          <t>07/01/2030 00:00</t>
+        </is>
+      </c>
+      <c r="M302" t="inlineStr">
+        <is>
+          <t>15/01/2025 00:00</t>
         </is>
       </c>
       <c r="P302" t="n">
         <v>0</v>
       </c>
       <c r="Q302" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R302" t="inlineStr"/>
       <c r="S302" t="inlineStr"/>
       <c r="T302" t="inlineStr"/>
       <c r="U302" t="inlineStr"/>
     </row>
     <row r="303">
-      <c r="A303" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="A303" t="inlineStr"/>
       <c r="B303" t="inlineStr">
         <is>
-          <t>IC Affidamento ai sensi dell'art. 76 comma 2 lett. b) punto 3) D.Lgs 36/2023 da espletarsi in Piattaforma MEPA del servizio di manutenzione full risk anni 2024-2026 apparecchiature elettromedicali aspiratori chirurgici domiciliari modello SP30 battery, kataspir, minitransfer, atmport, battery plus in dotazione Azienda ULSS 5 Polesana</t>
+          <t>A209-02-05 Affidamento diretto servizio direzione lavori Casa della Comunità di Adria CIG: B4CAE4285A e di Porto Tolle cig: B4CAE4392D</t>
         </is>
       </c>
       <c r="C303" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
       <c r="D303" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
-      <c r="F303" t="inlineStr"/>
+      <c r="F303" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;Documentazione reperibile al link:&lt;/p&gt;
+&lt;p&gt; &lt;/p&gt;
+&lt;p&gt;&lt;a href="https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=193269497" target="_blank"&gt;https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=193269497&lt;/a&gt;&lt;/p&gt;
+</t>
+        </is>
+      </c>
       <c r="G303" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H303" t="inlineStr"/>
       <c r="I303" t="inlineStr"/>
       <c r="J303" t="inlineStr"/>
       <c r="K303" t="inlineStr">
         <is>
-          <t>13/08/2024 00:00</t>
+          <t>07/01/2025 00:00</t>
         </is>
       </c>
       <c r="L303" t="inlineStr">
         <is>
-          <t>13/08/2029 00:00</t>
+          <t>07/01/2030 00:00</t>
         </is>
       </c>
       <c r="P303" t="n">
         <v>0</v>
       </c>
       <c r="Q303" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R303" t="inlineStr"/>
       <c r="S303" t="inlineStr"/>
       <c r="T303" t="inlineStr"/>
       <c r="U303" t="inlineStr"/>
     </row>
     <row r="304">
       <c r="A304" t="inlineStr"/>
       <c r="B304" t="inlineStr">
         <is>
-          <t>PROCEDURA TELEMATICA AI SENSI DELL’ART. 76 COMMA 2, LETTERA B) DEL D. LGS 36/2023 PER L’AFFIDAMENTO DELLA FORNITURA DEL FARMACO ESCLUSIVO ESPEROCT 3000 UI PER LA DURATA DI 12 MESI.</t>
+          <t>ID Sintel: 194964696 Procedura negoziata senza pubblicazione di un bando ai sensi dell’art.76 comma 2, lett. b.2) del d.lgs. n. 36/2023 per la fornitura di “sostituto dermico Integra Regeneration Remplate” la UOC ORL di Rovigo, per il periodo di 12 mesi eventualmente prorogabile per ulteriori 6 mesi. Impresa Integra Lifesciences Italy S.r.l. P.IVA. 09284460962 . CIG:  B51516D6F2</t>
         </is>
       </c>
       <c r="C304" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
       <c r="D304" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="F304" t="inlineStr"/>
       <c r="G304" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H304" t="inlineStr">
         <is>
-          <t>186978542</t>
+          <t>194964696</t>
         </is>
       </c>
       <c r="I304" t="inlineStr"/>
       <c r="J304" t="inlineStr">
         <is>
-          <t>B2E1166A07</t>
+          <t>B51516D6F2</t>
         </is>
       </c>
       <c r="K304" t="inlineStr">
         <is>
-          <t>23/07/2024 00:00</t>
+          <t>02/01/2025 00:00</t>
         </is>
       </c>
       <c r="L304" t="inlineStr">
         <is>
-          <t>23/07/2029 00:00</t>
+          <t>02/01/2030 00:00</t>
         </is>
       </c>
       <c r="M304" t="inlineStr">
         <is>
-          <t>09/08/2024 00:00</t>
+          <t>02/01/2025 00:00</t>
         </is>
       </c>
       <c r="P304" t="n">
         <v>0</v>
       </c>
       <c r="Q304" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R304" t="inlineStr"/>
       <c r="S304" t="inlineStr"/>
       <c r="T304" t="inlineStr"/>
       <c r="U304" t="inlineStr"/>
     </row>
     <row r="305">
       <c r="A305" t="inlineStr"/>
       <c r="B305" t="inlineStr">
         <is>
-          <t>PROCEDURA TELEMATICA, AI SENSI DELL’ART. 50 COMMA 1, LETT. B)  DEL D. LGS. 36/2023 PER FORNITURA DI SACCHE PER NUTRIZIONE PARENTERALE, BINARIE, AD OSMOLARITA’ CONTENUTA, CONTENENTI ELETTROLITI, PER IL PERIODO DI 24 MESI, EVENTUALMENTE PROROGABILE PER ULTERIORI 6 MESI.</t>
+          <t>ID Sintel: 194888028 Fornitura di dispositivi medici - Cage spaziatore intersomatico lombare espandibile "Elsa ATP" e relativi accessori - per la UOC Neurochirurgia ULSS 5 Polesana, ai sensi dell’art. 76 comma 2 lett. B) e C) del D. Lgs. 36/2023. Impresa Globus Medical Italy S.r.l. di Milano.CIG B50D0E6688</t>
         </is>
       </c>
       <c r="C305" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
       <c r="D305" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="F305" t="inlineStr"/>
+      <c r="F305" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;In calce il link in cui è possibile visionare la documentazione di gara inerente la procedura pubblicata su Sintel:&lt;br /&gt;
+&lt;a href="https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=198879870" rel="noopener nofollow noreferrer" target="_blank"&gt;https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=194888028&lt;/a&gt;&lt;/p&gt;
+</t>
+        </is>
+      </c>
       <c r="G305" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H305" t="inlineStr">
         <is>
-          <t>185889685</t>
+          <t>194888028</t>
         </is>
       </c>
       <c r="I305" t="inlineStr"/>
       <c r="J305" t="inlineStr">
         <is>
-          <t>B37428121E</t>
+          <t>B50D0E6688</t>
         </is>
       </c>
       <c r="K305" t="inlineStr">
         <is>
-          <t>28/06/2024 00:00</t>
+          <t>31/12/2024 00:00</t>
         </is>
       </c>
       <c r="L305" t="inlineStr">
         <is>
-          <t>28/06/2029 00:00</t>
+          <t>31/12/2029 00:00</t>
         </is>
       </c>
       <c r="M305" t="inlineStr">
         <is>
-          <t>30/07/2024 00:00</t>
+          <t>08/01/2025 00:00</t>
         </is>
       </c>
       <c r="P305" t="n">
         <v>0</v>
       </c>
       <c r="Q305" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R305" t="inlineStr"/>
       <c r="S305" t="inlineStr"/>
       <c r="T305" t="inlineStr"/>
       <c r="U305" t="inlineStr"/>
     </row>
     <row r="306">
       <c r="A306" t="inlineStr"/>
       <c r="B306" t="inlineStr">
         <is>
-          <t>PROCEDURA TELEMATICA, AI SENSI DELL'ART. 76, COMMA 2, LETT. B) DEL D. LGS 36/2023, PER FORNITURA DEL FARMACO ESCLUSIVO CON PRINCIPIO ATTIVO MEPOLIZUMAB, DENOMINATO NUCALA - AIC 044648044, PER IL PERIODO DI 12 MESI.</t>
+          <t xml:space="preserve">PROCEDURA TELEFMATICA AI SENSI DELL’ART. 76 COMMA 2, LETTERA B) DEL D. LGS 36/2023 PER L’AFFIDAMENTO DELLA FORNITURA DEL FARMACO ESCLUSIVO LUPKYNIS CON PRINCIPIO ATTIVO VOCLOSPORINA, PER LA DURATA DI 12 MESI. </t>
         </is>
       </c>
       <c r="C306" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
       <c r="D306" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="F306" t="inlineStr"/>
+      <c r="F306" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;&lt;span style="font-size:12pt"&gt;&lt;span style="font-size:13.5pt"&gt;&lt;span style="color:#212529"&gt;In calce il link in cui è possibile visionare la documentazione di gara inerente la procedura pubblicata su Sintel:&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;&lt;span style="font-size:13.5pt"&gt;&lt;span style="color:#212529"&gt;https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=194817615&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
+</t>
+        </is>
+      </c>
       <c r="G306" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H306" t="inlineStr">
         <is>
-          <t>185771689</t>
+          <t>194817615</t>
         </is>
       </c>
       <c r="I306" t="inlineStr"/>
       <c r="J306" t="inlineStr">
         <is>
-          <t>B1C7ED86E4</t>
+          <t>B56D480B7E</t>
         </is>
       </c>
       <c r="K306" t="inlineStr">
         <is>
-          <t>26/06/2024 00:00</t>
+          <t>27/12/2024 00:00</t>
         </is>
       </c>
       <c r="L306" t="inlineStr">
         <is>
-          <t>26/06/2029 00:00</t>
+          <t>27/12/2029 00:00</t>
         </is>
       </c>
       <c r="M306" t="inlineStr">
         <is>
-          <t>05/07/2024 00:00</t>
+          <t>15/01/2025 00:00</t>
         </is>
       </c>
       <c r="P306" t="n">
         <v>0</v>
       </c>
       <c r="Q306" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R306" t="inlineStr"/>
       <c r="S306" t="inlineStr"/>
       <c r="T306" t="inlineStr"/>
       <c r="U306" t="inlineStr"/>
     </row>
     <row r="307">
       <c r="A307" t="inlineStr"/>
       <c r="B307" t="inlineStr">
         <is>
-          <t>PROCEDURA TELEMATICA AI SENSI DELL’ART. 76 COMMA 2, LETTERA B) DEL D. LGS 36/2023 PER L’AFFIDAMENTO DELLA FORNITURA DI NOVALAC ALLERNOVA PRO 400G, ALIMENTO DESTINATO A FINI MEDICI SPECIALI, PER LA DURATA DI 12 MESI.</t>
+          <t>FORNITURA di n. 1 Sistema per il posizionamento mammella e torace per la U.O.C. Radioterapia dell'Azienda ULSS 5 Polesana</t>
         </is>
       </c>
       <c r="C307" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
       <c r="D307" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="F307" t="inlineStr"/>
       <c r="G307" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H307" t="inlineStr">
         <is>
-          <t>185406311</t>
+          <t>194661561</t>
         </is>
       </c>
       <c r="I307" t="inlineStr"/>
       <c r="J307" t="inlineStr">
         <is>
-          <t>B297144CA2</t>
+          <t>B4F9617CBA</t>
         </is>
       </c>
       <c r="K307" t="inlineStr">
         <is>
-          <t>19/06/2024 00:00</t>
+          <t>23/12/2024 00:00</t>
         </is>
       </c>
       <c r="L307" t="inlineStr">
         <is>
-          <t>19/06/2029 00:00</t>
+          <t>23/12/2029 00:00</t>
         </is>
       </c>
       <c r="M307" t="inlineStr">
         <is>
-          <t>27/06/2024 00:00</t>
+          <t>10/01/2025 00:00</t>
         </is>
       </c>
       <c r="P307" t="n">
         <v>0</v>
       </c>
       <c r="Q307" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R307" t="inlineStr"/>
       <c r="S307" t="inlineStr"/>
       <c r="T307" t="inlineStr"/>
       <c r="U307" t="inlineStr"/>
     </row>
     <row r="308">
       <c r="A308" t="inlineStr"/>
       <c r="B308" t="inlineStr">
         <is>
-          <t>PROCEDURA TELEMATICA, AI SENSI DELL'ART. 76, COMMA 2, LETT. B) DEL D. LGS 36/2023 PER FORNITURA DEL VACCINO RABIPUR PER IL PERIODO DI 36 MESI.</t>
+          <t>C124 Affidamento diretto ai sensi art. 50 co. 1 lett. b) del D.Lgs 36/2023 servizio di connettività su anelli fibra ottica sino al 30.6.25 fra le sedi ospedaliere di Rovigo, Trecenta e Cittadella - CIG: B323DD905C</t>
         </is>
       </c>
       <c r="C308" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
       <c r="D308" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aggiudicato</t>
         </is>
       </c>
       <c r="F308" t="inlineStr"/>
       <c r="G308" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="H308" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H308" t="inlineStr"/>
       <c r="I308" t="inlineStr"/>
-      <c r="J308" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J308" t="inlineStr"/>
       <c r="K308" t="inlineStr">
         <is>
-          <t>11/06/2024 00:00</t>
+          <t>20/12/2024 00:00</t>
         </is>
       </c>
       <c r="L308" t="inlineStr">
         <is>
-          <t>11/06/2029 00:00</t>
-[...4 lines deleted...]
-          <t>20/06/2024 00:00</t>
+          <t>20/12/2029 00:00</t>
         </is>
       </c>
       <c r="P308" t="n">
         <v>0</v>
       </c>
       <c r="Q308" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R308" t="inlineStr"/>
       <c r="S308" t="inlineStr"/>
       <c r="T308" t="inlineStr"/>
       <c r="U308" t="inlineStr"/>
     </row>
     <row r="309">
       <c r="A309" t="inlineStr"/>
       <c r="B309" t="inlineStr">
         <is>
-          <t>PROCEDURA TELEMATICA AI SENSI DELL’ ART. 50 COMMA 1, LETTERA B) DEL D. LGS 36/2023 PER L’AFFIDAMENTO DELLA FORNITURA DEL FARMACO CON PRINCIPIO ATTIVO LEVOBUPIVACAINA, PER LA DURATA DI 24 MESI.</t>
+          <t>AVVISO AGGIUDICAZIONE AFFIDAMENTO DIRETTO, MEDIANTE INDAGINE DI MERCATO, AI SENSI ART. 50, COMMA 1, LETT. B) DEL D.LGS. N. 36/2023 E S.M.I., FORNIT. IN NOLEGGIO, TRE SISTEMI AUTOMATIZZATI PLURIMODULARI, COMPRENS. DI STRUMENTAZ., ACCESSORI, REAGENTI, MATERIALE DI CONS. ED ASSIST. TECNICA FULL-RISK PER IL RILEVAMENTO SIMULTANEO DI SARS COV2 + INFLUENZA A/B + RSV E RILEVAMENTO IN SINGOLO DI SARS COV2 CON METODO RAPIDO MONOTEST IN BIOL. MOLEC. MEDIANTE RT-PCR, PERIODO 12 MESI, UOSD MICROBIOLOGIA CIG B5A6AA04A5</t>
         </is>
       </c>
       <c r="C309" t="inlineStr">
         <is>
-          <t>Asta</t>
+          <t>Avviso</t>
         </is>
       </c>
       <c r="D309" t="inlineStr">
         <is>
-          <t>Scaduto</t>
-[...2 lines deleted...]
-      <c r="F309" t="inlineStr"/>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="F309" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;&lt;span style="font-size:11pt"&gt;&lt;span style="font-family:Calibri,sans-serif"&gt;&lt;span style="font-size:14.0pt"&gt;&lt;span style="color:#212529"&gt;In calce il link da cui poter scaricare la documentazione della procedura di gara pubblicata sulla piattaforma Sintel di Aria S.p.A.:&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;&lt;a href="https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=194440267" target="_blank"&gt;https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=194440267&lt;/a&gt;&lt;/p&gt;
+</t>
+        </is>
+      </c>
       <c r="G309" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H309" t="inlineStr">
         <is>
-          <t>184981427</t>
+          <t>194440267</t>
         </is>
       </c>
       <c r="I309" t="inlineStr"/>
       <c r="J309" t="inlineStr">
         <is>
-          <t>B279E58BB5</t>
+          <t>B5A6AA04A5</t>
         </is>
       </c>
       <c r="K309" t="inlineStr">
         <is>
-          <t>10/06/2024 00:00</t>
+          <t>19/12/2024 00:00</t>
         </is>
       </c>
       <c r="L309" t="inlineStr">
         <is>
-          <t>10/06/2029 00:00</t>
+          <t>19/12/2029 00:00</t>
         </is>
       </c>
       <c r="M309" t="inlineStr">
         <is>
-          <t>19/06/2024 00:00</t>
+          <t>10/01/2025 00:00</t>
         </is>
       </c>
       <c r="P309" t="n">
         <v>0</v>
       </c>
       <c r="Q309" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R309" t="inlineStr"/>
       <c r="S309" t="inlineStr"/>
       <c r="T309" t="inlineStr"/>
       <c r="U309" t="inlineStr"/>
     </row>
     <row r="310">
       <c r="A310" t="inlineStr"/>
       <c r="B310" t="inlineStr">
         <is>
-          <t>PROCEDURA TELEMATICA AI SENSI DELL’ART. 50 COMMA 1, LETTERA B) DEL D. LGS 36/2023 PER L’AFFIDAMENTO DELLA FORNITURA DEL FARMACO CON PRINCIPIO ATTIVO BENZILPENICILLINA BENZATINICA, PER LA DURATA DI 24 MESI.</t>
+          <t>FORNITURA di Strumentario videolaparoscopico poliuso per elettro chirurgia compatibile con Elettrobisturi Erbe 300D e Valleylab FT10</t>
         </is>
       </c>
       <c r="C310" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
       <c r="D310" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="F310" t="inlineStr"/>
+      <c r="F310" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;&lt;span style="font-size:12pt"&gt;&lt;span style="font-size:13.5pt"&gt;&lt;span style="color:#212529"&gt;In calce il link in cui è possibile visionare la documentazione di gara inerente la procedura pubblicata su Sintel:&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;&lt;span style="font-size:13.5pt"&gt;&lt;span style="color:#212529"&gt;https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=194347973&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
+</t>
+        </is>
+      </c>
       <c r="G310" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H310" t="inlineStr">
         <is>
-          <t>184982756</t>
+          <t>194347973</t>
         </is>
       </c>
       <c r="I310" t="inlineStr"/>
       <c r="J310" t="inlineStr">
         <is>
-          <t>B27822780E</t>
+          <t>B440566F53</t>
         </is>
       </c>
       <c r="K310" t="inlineStr">
         <is>
-          <t>10/06/2024 00:00</t>
+          <t>18/12/2024 00:00</t>
         </is>
       </c>
       <c r="L310" t="inlineStr">
         <is>
-          <t>10/06/2029 00:00</t>
+          <t>18/12/2029 00:00</t>
         </is>
       </c>
       <c r="M310" t="inlineStr">
         <is>
-          <t>19/06/2024 00:00</t>
+          <t>13/01/2025 00:00</t>
         </is>
       </c>
       <c r="P310" t="n">
         <v>0</v>
       </c>
       <c r="Q310" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R310" t="inlineStr"/>
       <c r="S310" t="inlineStr"/>
       <c r="T310" t="inlineStr"/>
       <c r="U310" t="inlineStr"/>
     </row>
     <row r="311">
-      <c r="A311" t="inlineStr"/>
+      <c r="A311" t="inlineStr">
+        <is>
+          <t>A281</t>
+        </is>
+      </c>
       <c r="B311" t="inlineStr">
         <is>
-          <t>PROCEDURA TELEMATICA AI SENSI DELL’ ART. 76 COMMA 2, LETTERA B) DEL D. LGS 36/2023 PER L’AFFIDAMENTO DELLA FORNITURA DEL FARMACO ESCLUSIVO TRUNIAGEN CON PRINCIPIO ATTIVO NICOTINAMIDE RIBOSIDE, PER LA DURATA DI 12 MESI.</t>
+          <t>Affidamento diretto dei lavori di spostamento Container e di realizzazione dei locali ad uso medico di Porto Tolle di proprietà dell’Azienda Ulss 5 Polesana.</t>
         </is>
       </c>
       <c r="C311" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
       <c r="D311" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="E311" t="inlineStr">
+        <is>
+          <t>UOC Servizi Tecnici e Patrimoniali</t>
         </is>
       </c>
       <c r="F311" t="inlineStr"/>
       <c r="G311" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="H311" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I311" t="inlineStr"/>
+      <c r="H311" t="inlineStr"/>
+      <c r="I311" t="inlineStr">
+        <is>
+          <t>B11B23000490002</t>
+        </is>
+      </c>
       <c r="J311" t="inlineStr">
         <is>
-          <t>B283008559</t>
+          <t>B51634723C</t>
         </is>
       </c>
       <c r="K311" t="inlineStr">
         <is>
-          <t>07/06/2024 00:00</t>
+          <t>18/12/2024 00:00</t>
         </is>
       </c>
       <c r="L311" t="inlineStr">
         <is>
-          <t>07/06/2029 00:00</t>
+          <t>01/01/2030 00:00</t>
         </is>
       </c>
       <c r="M311" t="inlineStr">
         <is>
-          <t>12/06/2024 00:00</t>
+          <t>02/01/2025 12:00</t>
+        </is>
+      </c>
+      <c r="O311" t="inlineStr">
+        <is>
+          <t>13/01/2025</t>
         </is>
       </c>
       <c r="P311" t="n">
         <v>0</v>
       </c>
       <c r="Q311" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R311" t="inlineStr"/>
       <c r="S311" t="inlineStr"/>
       <c r="T311" t="inlineStr"/>
       <c r="U311" t="inlineStr"/>
     </row>
     <row r="312">
       <c r="A312" t="inlineStr"/>
       <c r="B312" t="inlineStr">
         <is>
-          <t>ID SINTEL 184253769 AVVISO DI AGGIUDICAZIONE AFFIDAMENTO DIRETTO, MEDIANTE INDAGINE DI MERCATO, AI SENSI ART. 50, COMMA 1, LETT. B) DEL D.LGS. N. 36/2023 E S.M.I., PER LA FORNITURA DI STRUMENTAZIONE E REAGENTI IVD PER LA RICERCA IN BIOLOGIA MOLECOLARE AD ALTA PROCESSIVITÀ, DI SARS COV2 E DI SARS COV2/FLUAB/RSV CON UN TEMPO DI PROCESSAZIONE TAT ENTRO 120 MINUTI, PER LA DURATA DI 6 MESI, PER LA UOSD MICROBIOLOGIA DELL’AZIENDA ULSS 5 POLESANA CIG B2C3C72BFB</t>
+          <t>NOLEGGIO 24 mesi di n. 2 sistemi per il recupero sangue intraoperatorio comprensivi di materiale di consumo per il Gruppo Operatorio del Presidio Ospedaliero di Rovigo dell’Azienda Ulss 5 Polesana</t>
         </is>
       </c>
       <c r="C312" t="inlineStr">
         <is>
-          <t>Avviso</t>
+          <t>Asta</t>
         </is>
       </c>
       <c r="D312" t="inlineStr">
         <is>
-          <t>Aggiudicato</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="F312" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p style="text-align:justify"&gt;&lt;span style="font-size:12pt"&gt;&lt;span style="font-size:11.0pt"&gt;AFFIDAMENTO DIRETTO, MEDIANTE INDAGINE DI MERCATO, AI SENSI ART. 50, COMMA 1, LETT. B) DEL D.LGS. N. 36/2023 E S.M.I., PER LA FORNITURA DI STRUMENTAZIONE E REAGENTI IVD PER LA RICERCA IN BIOLOGIA MOLECOLARE AD ALTA PROCESSIVIT&amp;Agrave;, DI SARS COV2 E DI SARS COV2/FLUAB/RSV CON UN TEMPO DI PROCESSAZIONE TAT ENTRO 120 MINUTI, PER LA DURATA DI 6 MESI, PER LA UOSD MICROBIOLOGIA DELL&amp;rsquo;AZIENDA ULSS 5 POLESANA&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
+          <t xml:space="preserve">&lt;p&gt;&lt;span style="font-size:12pt"&gt;&lt;span style="font-size:13.5pt"&gt;&lt;span style="color:#212529"&gt;In calce il link in cui è possibile visionare la documentazione di gara inerente la procedura pubblicata su Sintel:&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;&lt;span style="font-size:13.5pt"&gt;&lt;span style="color:#212529"&gt;https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=194180125&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
 </t>
         </is>
       </c>
       <c r="G312" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H312" t="inlineStr">
         <is>
-          <t>184253769</t>
+          <t>194180125</t>
         </is>
       </c>
       <c r="I312" t="inlineStr"/>
       <c r="J312" t="inlineStr">
         <is>
-          <t>B2C3C72BFB</t>
+          <t>B4DC6AC00B</t>
         </is>
       </c>
       <c r="K312" t="inlineStr">
         <is>
-          <t>27/05/2024 00:00</t>
+          <t>17/12/2024 00:00</t>
         </is>
       </c>
       <c r="L312" t="inlineStr">
         <is>
-          <t>27/05/2029 00:00</t>
+          <t>17/12/2029 00:00</t>
         </is>
       </c>
       <c r="M312" t="inlineStr">
         <is>
-          <t>31/05/2024 00:00</t>
+          <t>21/01/2025 00:00</t>
         </is>
       </c>
       <c r="P312" t="n">
         <v>0</v>
       </c>
       <c r="Q312" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R312" t="inlineStr"/>
       <c r="S312" t="inlineStr"/>
       <c r="T312" t="inlineStr"/>
       <c r="U312" t="inlineStr"/>
     </row>
     <row r="313">
       <c r="A313" t="inlineStr"/>
       <c r="B313" t="inlineStr">
         <is>
-          <t>PROCEDURA TELEMATICA, AI SENSI DELL'ART. 76, COMMA 2, LETT. B) DEL D. LGS 36/2023 PER FORNITURA DEL FARMACO ESCLUSIVO LENZETTO CON PRINCIPIO ATTIVO "ESTRADIOLO" PER IL PERIODO DI 24 MESI.</t>
+          <t>W00 - Secondo avviso d'asta pubblica per l'alienazione di n. 1 piattaforma ad albero semovente Haulotte Star 6 Inv. n. 336104</t>
         </is>
       </c>
       <c r="C313" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
       <c r="D313" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aggiudicato</t>
         </is>
       </c>
       <c r="F313" t="inlineStr"/>
       <c r="G313" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="H313" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H313" t="inlineStr"/>
       <c r="I313" t="inlineStr"/>
-      <c r="J313" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J313" t="inlineStr"/>
       <c r="K313" t="inlineStr">
         <is>
-          <t>17/05/2024 00:00</t>
+          <t>17/12/2024 00:00</t>
         </is>
       </c>
       <c r="L313" t="inlineStr">
         <is>
-          <t>17/05/2029 00:00</t>
+          <t>17/12/2029 00:00</t>
         </is>
       </c>
       <c r="M313" t="inlineStr">
         <is>
-          <t>28/05/2024 00:00</t>
+          <t>31/12/2024 12:00</t>
         </is>
       </c>
       <c r="P313" t="n">
         <v>0</v>
       </c>
       <c r="Q313" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R313" t="inlineStr"/>
       <c r="S313" t="inlineStr"/>
       <c r="T313" t="inlineStr"/>
       <c r="U313" t="inlineStr"/>
     </row>
     <row r="314">
       <c r="A314" t="inlineStr"/>
       <c r="B314" t="inlineStr">
         <is>
-          <t>PROCEDURA TELEMATICA, AI SENSI DELL'ART. 76, COMMA 2, LETT. B) DEL D. LGS 36/2023 PER FORNITURA DEL FARMACO ESCLUSIVO FIBRASE CON PRINCIPIO ATTIVO "PENTOSANO POLIFOSFATO SODICO" PER IL PERIODO DI 24 MESI.</t>
+          <t>FORNITURA DI BUSTE NON STERILI FOTOPROTETTIVE E DI BUSTE DI SICUREZZA PER IL TRASPORTO DI FARMACI ANTIBLASTICI, SUDDIVISA IN 2 LOTTI, PER LA DURATA DI 24 MESI.</t>
         </is>
       </c>
       <c r="C314" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
       <c r="D314" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="F314" t="inlineStr"/>
+      <c r="F314" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;&lt;span style="font-size:12pt"&gt;&lt;span style="font-size:13.5pt"&gt;&lt;span style="color:#212529"&gt;In calce il link in cui è possibile visionare la documentazione di gara inerente la procedura pubblicata su Sintel:&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;&lt;span style="font-size:13.5pt"&gt;&lt;span style="color:#212529"&gt;https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=194258375&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
+</t>
+        </is>
+      </c>
       <c r="G314" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H314" t="inlineStr">
         <is>
-          <t>183825796</t>
+          <t>194258375</t>
         </is>
       </c>
       <c r="I314" t="inlineStr"/>
-      <c r="J314" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J314" t="inlineStr"/>
       <c r="K314" t="inlineStr">
         <is>
-          <t>17/05/2024 00:00</t>
+          <t>17/12/2024 00:00</t>
         </is>
       </c>
       <c r="L314" t="inlineStr">
         <is>
-          <t>17/05/2029 00:00</t>
+          <t>17/12/2029 00:00</t>
         </is>
       </c>
       <c r="M314" t="inlineStr">
         <is>
-          <t>28/05/2024 00:00</t>
+          <t>24/01/2025 00:00</t>
         </is>
       </c>
       <c r="P314" t="n">
         <v>0</v>
       </c>
       <c r="Q314" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R314" t="inlineStr"/>
       <c r="S314" t="inlineStr"/>
       <c r="T314" t="inlineStr"/>
       <c r="U314" t="inlineStr"/>
     </row>
     <row r="315">
-      <c r="A315" t="inlineStr"/>
+      <c r="A315" t="inlineStr">
+        <is>
+          <t>A274</t>
+        </is>
+      </c>
       <c r="B315" t="inlineStr">
         <is>
-          <t>PROCEDURA TELEMATICA, AI SENSI DELL'ART. 76, COMMA 2, LETT. B) DEL D. LGS 36/2023 PER FORNITURA DEL FARMACO ESCLUSIVO ZAROTIN CON PRINCIPIO ATTIVO ETOSUCCIMIDE PER IL PERIODO DI 12 MESI.</t>
+          <t>Affidamento diretto per fornitura e posa in opera di una trave TL per n 2 posti letto del reparto di Oncologia piano quarto ala sud Monoblocco Ospedale di Adria</t>
         </is>
       </c>
       <c r="C315" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
       <c r="D315" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="E315" t="inlineStr">
+        <is>
+          <t>UOC Servizi Tecnici e Patrimoniali</t>
         </is>
       </c>
       <c r="F315" t="inlineStr"/>
       <c r="G315" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="H315" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H315" t="inlineStr"/>
       <c r="I315" t="inlineStr"/>
       <c r="J315" t="inlineStr">
         <is>
-          <t>B1F6BBFA69</t>
+          <t>B4A22BAF3B</t>
         </is>
       </c>
       <c r="K315" t="inlineStr">
         <is>
-          <t>14/05/2024 00:00</t>
+          <t>11/12/2024 00:00</t>
         </is>
       </c>
       <c r="L315" t="inlineStr">
         <is>
-          <t>14/05/2029 00:00</t>
+          <t>01/01/2030 00:00</t>
         </is>
       </c>
       <c r="M315" t="inlineStr">
         <is>
-          <t>23/05/2024 00:00</t>
+          <t>15/12/2025 12:00</t>
+        </is>
+      </c>
+      <c r="O315" t="inlineStr">
+        <is>
+          <t>18/12/2024</t>
         </is>
       </c>
       <c r="P315" t="n">
         <v>0</v>
       </c>
       <c r="Q315" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R315" t="inlineStr"/>
       <c r="S315" t="inlineStr"/>
       <c r="T315" t="inlineStr"/>
       <c r="U315" t="inlineStr"/>
     </row>
     <row r="316">
       <c r="A316" t="inlineStr"/>
       <c r="B316" t="inlineStr">
         <is>
-          <t>IC487 Procedura di gara, ai sensi dell'art. 50 co. 1 lett. e) D.lgs 36/2023, per l'affidamento del servizio di assistenza e manutenzione tecnica della durata di 12 mesi di tipo Full Risk sui ventilatori domiciliari</t>
+          <t>FORNITURA di di n.1 Apparecchio con caschi refrigeranti "Paxman" per la U.O.C. Oncologia del Presidio Ospedaliero di Rovigo dell'Azienda ULSS 5 Polesana</t>
         </is>
       </c>
       <c r="C316" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
       <c r="D316" t="inlineStr">
         <is>
-          <t>Aggiudicato</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="F316" t="inlineStr"/>
       <c r="G316" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="H316" t="inlineStr"/>
+      <c r="H316" t="inlineStr">
+        <is>
+          <t>193504654</t>
+        </is>
+      </c>
       <c r="I316" t="inlineStr"/>
-      <c r="J316" t="inlineStr"/>
+      <c r="J316" t="inlineStr">
+        <is>
+          <t>B4AC95D291</t>
+        </is>
+      </c>
       <c r="K316" t="inlineStr">
         <is>
-          <t>09/05/2024 00:00</t>
+          <t>06/12/2024 00:00</t>
         </is>
       </c>
       <c r="L316" t="inlineStr">
         <is>
-          <t>09/05/2029 00:00</t>
+          <t>06/12/2029 00:00</t>
+        </is>
+      </c>
+      <c r="M316" t="inlineStr">
+        <is>
+          <t>16/12/2024 00:00</t>
         </is>
       </c>
       <c r="P316" t="n">
         <v>0</v>
       </c>
       <c r="Q316" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R316" t="inlineStr"/>
       <c r="S316" t="inlineStr"/>
       <c r="T316" t="inlineStr"/>
       <c r="U316" t="inlineStr"/>
     </row>
     <row r="317">
       <c r="A317" t="inlineStr"/>
       <c r="B317" t="inlineStr">
         <is>
-          <t>PROCEDURA SOTTOSOGLIA, AI SENSI DELL'ART. 50, COMMA 1 LETT. B) DEL D. LGS 36/2023, PER FORNITURA DI FARMACI AD USO VETERINARIO, PER IL PERIODO DI 24 MESI.</t>
+          <t>FORNITURA e manutenzione di n. 1 Aspira Liquidi Biologici a circuito chiuso e kit di funzionamento mono-giornata per il periodo di 36 mesi per la U.O.C. Urologia del Presidio Ospedaliero di Rovigo</t>
         </is>
       </c>
       <c r="C317" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
       <c r="D317" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="F317" t="inlineStr"/>
+      <c r="F317" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;&lt;span style="font-size:12pt"&gt;&lt;span style="font-size:13.5pt"&gt;&lt;span style="color:#212529"&gt;In calce il link in cui è possibile visionare la documentazione di gara inerente la procedura pubblicata su Sintel:&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;&lt;span style="font-size:13.5pt"&gt;&lt;span style="color:#212529"&gt;https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=193423563&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
+</t>
+        </is>
+      </c>
       <c r="G317" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H317" t="inlineStr">
         <is>
-          <t>183185490</t>
+          <t>193423563</t>
         </is>
       </c>
       <c r="I317" t="inlineStr"/>
       <c r="J317" t="inlineStr">
         <is>
-          <t>B2222B7C09</t>
+          <t>B1F4DF988A</t>
         </is>
       </c>
       <c r="K317" t="inlineStr">
         <is>
-          <t>03/05/2024 00:00</t>
+          <t>05/12/2024 00:00</t>
         </is>
       </c>
       <c r="L317" t="inlineStr">
         <is>
-          <t>03/05/2029 00:00</t>
+          <t>05/12/2029 00:00</t>
         </is>
       </c>
       <c r="M317" t="inlineStr">
         <is>
-          <t>22/05/2024 00:00</t>
+          <t>19/12/2024 00:00</t>
         </is>
       </c>
       <c r="P317" t="n">
         <v>0</v>
       </c>
       <c r="Q317" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R317" t="inlineStr"/>
       <c r="S317" t="inlineStr"/>
       <c r="T317" t="inlineStr"/>
       <c r="U317" t="inlineStr"/>
     </row>
     <row r="318">
       <c r="A318" t="inlineStr"/>
       <c r="B318" t="inlineStr">
         <is>
-          <t>FORNITURA di n. 1 Ecografo per la U.O.C. Neurologia del Presidio Ospedaliero di Rovigo dell'Azienda ULSS 5 Polesana</t>
+          <t>FORNITURA di consumabili per pompa d’infusione amagnetica IRM 3860 (n.inv. 365248) per l'U.O.C. Radiologia del Presidio Ospedaliero di Adria dell'Azienda ULSS 5 Polesana</t>
         </is>
       </c>
       <c r="C318" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
       <c r="D318" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="F318" t="inlineStr"/>
+      <c r="F318" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;&lt;span style="font-size:12pt"&gt;&lt;span style="font-size:13.5pt"&gt;&lt;span style="color:#212529"&gt;In calce il link in cui è possibile visionare la documentazione di gara inerente la procedura pubblicata su Sintel:&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;&lt;span style="font-size:13.5pt"&gt;&lt;span style="color:#212529"&gt;https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=193258726&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
+</t>
+        </is>
+      </c>
       <c r="G318" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H318" t="inlineStr">
         <is>
-          <t>182991855</t>
+          <t>193258726</t>
         </is>
       </c>
       <c r="I318" t="inlineStr"/>
-      <c r="J318" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J318" t="inlineStr"/>
       <c r="K318" t="inlineStr">
         <is>
-          <t>29/04/2024 00:00</t>
+          <t>03/12/2024 00:00</t>
         </is>
       </c>
       <c r="L318" t="inlineStr">
         <is>
-          <t>29/04/2029 00:00</t>
+          <t>03/12/2029 00:00</t>
         </is>
       </c>
       <c r="M318" t="inlineStr">
         <is>
-          <t>20/05/2024 00:00</t>
+          <t>10/12/2024 00:00</t>
         </is>
       </c>
       <c r="P318" t="n">
         <v>0</v>
       </c>
       <c r="Q318" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R318" t="inlineStr"/>
       <c r="S318" t="inlineStr"/>
       <c r="T318" t="inlineStr"/>
       <c r="U318" t="inlineStr"/>
     </row>
     <row r="319">
       <c r="A319" t="inlineStr"/>
       <c r="B319" t="inlineStr">
         <is>
-          <t>PROCEDURA TELEMATICA, AI SENSI DELL'ART. 76, COMMA 2, LETT. B) DEL D. LGS 36/2023 PER FORNITURA DEL FARMACO ESCLUSIVO CALCIO LEVOFOLINATO PER IL PERIODO DI 12 MESI.</t>
+          <t>ID Sintel: 193199305 Ricognizione fornitura anno 2024, I° Semestre 2025 e continuità di fornitura fino al 31/12/2025, ai sensi dell’art. 50 comma 1 lett. B) del D. Lgs. 36/2023, della fornitura di dispositivi medici - Silk Vista - per la UOC Neuroradiologia ULSS 5 Polesana. Impresa Balt Italy S.r.l. di Milano P.IVA 11570870961 CIG: B743FB2BDF</t>
         </is>
       </c>
       <c r="C319" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
       <c r="D319" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="F319" t="inlineStr"/>
+      <c r="F319" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;In calce il link in cui è possibile visionare la documentazione di gara inerente la procedura pubblicata su Sintel:&lt;br /&gt;
+&lt;a href="https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=198879870" rel="noopener nofollow noreferrer" target="_blank"&gt;https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=193199305&lt;/a&gt;&lt;/p&gt;
+</t>
+        </is>
+      </c>
       <c r="G319" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H319" t="inlineStr">
         <is>
-          <t>182945483</t>
+          <t>193199305</t>
         </is>
       </c>
       <c r="I319" t="inlineStr"/>
       <c r="J319" t="inlineStr">
         <is>
-          <t>B1F65B4DC8</t>
+          <t>B743FB2BDF</t>
         </is>
       </c>
       <c r="K319" t="inlineStr">
         <is>
-          <t>26/04/2024 00:00</t>
+          <t>02/12/2024 00:00</t>
         </is>
       </c>
       <c r="L319" t="inlineStr">
         <is>
-          <t>26/04/2029 00:00</t>
+          <t>02/12/2029 00:00</t>
         </is>
       </c>
       <c r="M319" t="inlineStr">
         <is>
-          <t>08/05/2024 00:00</t>
+          <t>06/12/2024 00:00</t>
         </is>
       </c>
       <c r="P319" t="n">
         <v>0</v>
       </c>
       <c r="Q319" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R319" t="inlineStr"/>
       <c r="S319" t="inlineStr"/>
       <c r="T319" t="inlineStr"/>
       <c r="U319" t="inlineStr"/>
     </row>
     <row r="320">
       <c r="A320" t="inlineStr"/>
       <c r="B320" t="inlineStr">
         <is>
-          <t>PROCEDURA TELEMATICA, AI SENSI DELL'ART. 76, COMMA 2, LETT. B) DEL D. LGS 36/2023 PER FORNITURA DEL FARMACO ESCLUSIVO PROCTOLYN PER IL PERIODO DI 24 MESI.</t>
+          <t>ID SINTEL 192594663 AVVISO DI AGGIUDICAZIONE AFFIDAMENTO DIRETTO MEDIANTE INDAGINE DI MERCATO AI SENSI DELL’ART. 50 COMMA 1, LETT. B DEL D.LGS. N. 36/2023 E S.M.I. DELLA FORNITURA DI DISPOSITI PER PROCREAZIONE MEDIACALMENTEASSISTITA (PMA) PER L’AZIENDA ULSS 5 POLESANA, NON RICOMPRESI NELLA PROCEDURA CENTRALIZZATA REGIONALE DI AZIENDA ZERO DI CUI ALLA DDG DI AGGIUDICAZIONE N. 186 DEL 02/04/2024 CIG B535D43F68</t>
         </is>
       </c>
       <c r="C320" t="inlineStr">
         <is>
-          <t>Asta</t>
+          <t>Avviso</t>
         </is>
       </c>
       <c r="D320" t="inlineStr">
         <is>
-          <t>Scaduto</t>
-[...2 lines deleted...]
-      <c r="F320" t="inlineStr"/>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="F320" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;&lt;span style="font-size:14.0pt"&gt;&lt;span style="color:#212529"&gt;In calce il link da cui poter scaricare la documentazione della procedura di gara pubblicata sulla piattaforma Sintel di Aria S.p.A.:&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;&lt;a href="https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=192594663" target="_blank"&gt;https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=192594663&lt;/a&gt;&lt;/p&gt;
+&lt;p&gt; &lt;/p&gt;
+</t>
+        </is>
+      </c>
       <c r="G320" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H320" t="inlineStr">
         <is>
-          <t>182941802</t>
+          <t>192594663</t>
         </is>
       </c>
       <c r="I320" t="inlineStr"/>
       <c r="J320" t="inlineStr">
         <is>
-          <t>B1F6958EE4</t>
+          <t>B535D43F68</t>
         </is>
       </c>
       <c r="K320" t="inlineStr">
         <is>
-          <t>26/04/2024 00:00</t>
+          <t>25/11/2024 00:00</t>
         </is>
       </c>
       <c r="L320" t="inlineStr">
         <is>
-          <t>26/04/2029 00:00</t>
+          <t>25/11/2029 00:00</t>
         </is>
       </c>
       <c r="M320" t="inlineStr">
         <is>
-          <t>07/05/2024 00:00</t>
+          <t>05/12/2024 00:00</t>
         </is>
       </c>
       <c r="P320" t="n">
         <v>0</v>
       </c>
       <c r="Q320" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R320" t="inlineStr"/>
       <c r="S320" t="inlineStr"/>
       <c r="T320" t="inlineStr"/>
       <c r="U320" t="inlineStr"/>
     </row>
     <row r="321">
       <c r="A321" t="inlineStr"/>
       <c r="B321" t="inlineStr">
         <is>
-          <t>AFFIDAMENTO FORNITURA DEL FARMACO CON PRINCIPIO ATTIVO "LEVETIRACETAM", DUE DOSAGGI, PER IL PERIODO DI 24 MESI.</t>
+          <t xml:space="preserve">ID SINTEL 192395126 AVVISO DI AGGIUDICAZIONE BANDO DI GARA, RELATIVO ALLA PROCEDURA APERTA, AI SENSI DELL’ART. 71 DEL D.LGS. N. 36/2023 E S.M.I., PER L'AFFIDAMENTO DELLA FORNITURA IN NOLEGGIO DI SISTEMI AUTOMATICI PER LA RICERCA DI MICRORGANISMI (BATTERI E MICETI) IN CAMPIONI DI SANGUE (EMOCOLTURE) COMPRENSIVO DI REAGENTI, MATERIALE DI CONSUMO E ASSIST. TECNICA PER UOSD MICROBIOLOGIA, PER LA DURATA DI 36 MESI, EVENTUALM. RINNOVABILE PER ULTERIORI 24 E CON OPZIONE DI EVENT. PROROGA DI 6 MESI CIG: B453FB7129 </t>
         </is>
       </c>
       <c r="C321" t="inlineStr">
         <is>
-          <t>Asta</t>
+          <t>Avviso</t>
         </is>
       </c>
       <c r="D321" t="inlineStr">
         <is>
-          <t>Scaduto</t>
-[...2 lines deleted...]
-      <c r="F321" t="inlineStr"/>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="F321" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;&lt;span style="font-size:11pt"&gt;&lt;span style="font-family:Calibri,sans-serif"&gt;&lt;span style="font-size:14.0pt"&gt;&lt;span style="color:#212529"&gt;In calce il link da cui poter scaricare la documentazione della procedura di gara pubblicata sulla piattaforma Sintel di Aria S.p.A.:&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;&lt;span style="font-size:11pt"&gt;&lt;span style="font-family:Calibri,sans-serif"&gt;&lt;a href="https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=192395126" style="color:blue; text-decoration:underline"&gt;&lt;span style="font-size:14.0pt"&gt;https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=192395126&lt;/span&gt;&lt;/a&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
+</t>
+        </is>
+      </c>
       <c r="G321" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H321" t="inlineStr">
         <is>
-          <t>182946215</t>
+          <t>192395126</t>
         </is>
       </c>
       <c r="I321" t="inlineStr"/>
       <c r="J321" t="inlineStr">
         <is>
-          <t>B1F404E115</t>
+          <t>B453FB7129</t>
         </is>
       </c>
       <c r="K321" t="inlineStr">
         <is>
-          <t>26/04/2024 00:00</t>
+          <t>21/11/2024 00:00</t>
         </is>
       </c>
       <c r="L321" t="inlineStr">
         <is>
-          <t>26/04/2029 00:00</t>
+          <t>21/11/2029 00:00</t>
         </is>
       </c>
       <c r="M321" t="inlineStr">
         <is>
-          <t>16/05/2024 00:00</t>
+          <t>23/01/2025 00:00</t>
         </is>
       </c>
       <c r="P321" t="n">
         <v>0</v>
       </c>
       <c r="Q321" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R321" t="inlineStr"/>
       <c r="S321" t="inlineStr"/>
       <c r="T321" t="inlineStr"/>
       <c r="U321" t="inlineStr"/>
     </row>
     <row r="322">
       <c r="A322" t="inlineStr"/>
       <c r="B322" t="inlineStr">
         <is>
-          <t>ID SINTEL 182858845 AVVISO DI AGGIUDICAZIONE AFFIDAMENTO DIRETTO AI SENSI DELL’ART. 50 COMMA 1, LETT. B) DEL D.LGS. N. 50/2023 DELLA FORNITURA DI VEQ BIOLOGIA MOLECOLARE RNA SARS COV2 E VEQ RICERCA DELL'ANTIGENE SARS COV2 PER LA UOSD MICROBIOLOGIA DELL’AZIENDA ULSS 5 POLESANA  CIG B25BF68066</t>
+          <t>ID Sintel: 192053842 Ricognizione fornitura anno 2024 e continuità di fornitura fino al 31/12/2025, ai sensi dell’art. 50 comma 1 lett. B) del D. Lgs. 36/2023, della fornitura di dispositivi medici - Protesi chirurgica mandibolare per la UOC ORL ULSS 5 Polesana. Impresa Global D di Pesaro P.IVA 07414410964 CIG: B5CA90238B</t>
         </is>
       </c>
       <c r="C322" t="inlineStr">
         <is>
-          <t>Avviso</t>
+          <t>Asta</t>
         </is>
       </c>
       <c r="D322" t="inlineStr">
         <is>
-          <t>Aggiudicato</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="F322" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p style="text-align:justify"&gt;&lt;span style="font-size:12pt"&gt;&lt;span style="font-size:11.0pt"&gt;AFFIDAMENTO DIRETTO AI SENSI DELL&amp;rsquo;ART. 50 COMMA 1, LETT. B) DEL D.LGS. N. 50/2023 DELLA FORNITURA DI VEQ BIOLOGIA MOLECOLARE RNA SARS COV2 E VEQ RICERCA DELL&amp;#39;ANTIGENE SARS COV2 PER LA UOSD MICROBIOLOGIA DELL&amp;rsquo;AZIENDA ULSS 5 POLESANA&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
+          <t xml:space="preserve">&lt;p&gt;In calce il link in cui è possibile visionare la documentazione di gara inerente la procedura pubblicata su Sintel:&lt;br /&gt;
+&lt;a href="https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=198879870" rel="noopener nofollow noreferrer" target="_blank"&gt;https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=192053842&lt;/a&gt;&lt;/p&gt;
 </t>
         </is>
       </c>
       <c r="G322" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H322" t="inlineStr">
         <is>
-          <t>182858845</t>
+          <t>192053842</t>
         </is>
       </c>
       <c r="I322" t="inlineStr"/>
       <c r="J322" t="inlineStr">
         <is>
-          <t>B25BF68066</t>
+          <t>B5CA90238B</t>
         </is>
       </c>
       <c r="K322" t="inlineStr">
         <is>
-          <t>24/04/2024 00:00</t>
+          <t>13/11/2024 00:00</t>
         </is>
       </c>
       <c r="L322" t="inlineStr">
         <is>
-          <t>24/04/2029 00:00</t>
+          <t>13/11/2029 00:00</t>
         </is>
       </c>
       <c r="M322" t="inlineStr">
         <is>
-          <t>03/05/2024 00:00</t>
+          <t>18/11/2024 00:00</t>
         </is>
       </c>
       <c r="P322" t="n">
         <v>0</v>
       </c>
       <c r="Q322" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R322" t="inlineStr"/>
       <c r="S322" t="inlineStr"/>
       <c r="T322" t="inlineStr"/>
       <c r="U322" t="inlineStr"/>
     </row>
     <row r="323">
       <c r="A323" t="inlineStr"/>
       <c r="B323" t="inlineStr">
         <is>
-          <t>ID SINTEL 182855383 AVVISO AGGIUDICAZIONE AFFIDAMENTO DIRETTO, MEDIANTE INDAGINE DI MERCATO, AI SENSI ART. 50, COMMA 1, LETT. B) DEL D.LGS. N. 36/2023 E S.M.I., PER LA FORNITURA DI N. 300 KIT IVD STANDARD F DENGUE NS1 AG FIA, PER IL VALORE STIMATO DI € 4.000,00 IVA NON COMPRESA, PER LA RICERCA DELL’ANTIGENE NS1 CON METODO IMMUNOGRAFICO E ANALISI STRUMENTALE A FLUORESCENZA ESEGUIBILE COME POCT, COMPRENSIVA DI STRUMENTAZIONE E ASSISTENZA TECNICA CIG B1B502E2BA</t>
+          <t xml:space="preserve">A249 Affidamento diretto ex art. 50 co. 1 lett. a) d.Lgs 36/2023 per lavori realizzazione area attesa barellati, servizio igienico e locale UPS a supporto del sito RMN3T presso Ospedale di Rovigo CIG: B355EA02E2 </t>
         </is>
       </c>
       <c r="C323" t="inlineStr">
         <is>
-          <t>Avviso</t>
+          <t>Asta</t>
         </is>
       </c>
       <c r="D323" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
-      <c r="F323" t="inlineStr">
-[...4 lines deleted...]
-      </c>
+      <c r="F323" t="inlineStr"/>
       <c r="G323" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H323" t="inlineStr">
         <is>
-          <t>182855383</t>
+          <t>190498565</t>
         </is>
       </c>
       <c r="I323" t="inlineStr"/>
-      <c r="J323" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J323" t="inlineStr"/>
       <c r="K323" t="inlineStr">
         <is>
-          <t>24/04/2024 00:00</t>
+          <t>11/11/2024 00:00</t>
         </is>
       </c>
       <c r="L323" t="inlineStr">
         <is>
-          <t>24/04/2029 00:00</t>
-[...4 lines deleted...]
-          <t>03/05/2024 00:00</t>
+          <t>11/11/2029 00:00</t>
         </is>
       </c>
       <c r="P323" t="n">
         <v>0</v>
       </c>
       <c r="Q323" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R323" t="inlineStr"/>
       <c r="S323" t="inlineStr"/>
       <c r="T323" t="inlineStr"/>
       <c r="U323" t="inlineStr"/>
     </row>
     <row r="324">
       <c r="A324" t="inlineStr"/>
       <c r="B324" t="inlineStr">
         <is>
-          <t>ID SINTEL 182858845 AVVISO DI AGGIUDICAZIONE AFFIDAMENTO DIRETTO AI SENSI DELL’ART. 50 COMMA 1, LETT. B) DEL D.LGS. N. 50/2023 DELLA FORNITURA DI VEQ BIOLOGIA MOLECOLARE RNA SARS COV2 E VEQ RICERCA DELL'ANTIGENE SARS COV2 PER LA UOSD MICROBIOLOGIA DELL’AZIENDA ULSS 5 POLESANA CIG B25BF68066</t>
+          <t>A249-03 Affidamento diretto ex art. 50 co. 1 lett. a) D.Lgs 36/2023 dei lavori di adeguamento della linea alimentazione della risonanza magnetica presso il Reparto Radiologia Ospedale Rovigo CIG: B373989B63</t>
         </is>
       </c>
       <c r="C324" t="inlineStr">
         <is>
-          <t>Avviso</t>
+          <t>Asta</t>
         </is>
       </c>
       <c r="D324" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
-      <c r="F324" t="inlineStr">
-[...4 lines deleted...]
-      </c>
+      <c r="F324" t="inlineStr"/>
       <c r="G324" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H324" t="inlineStr">
         <is>
-          <t>182858845</t>
+          <t>190698369</t>
         </is>
       </c>
       <c r="I324" t="inlineStr"/>
-      <c r="J324" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J324" t="inlineStr"/>
       <c r="K324" t="inlineStr">
         <is>
-          <t>24/04/2024 00:00</t>
+          <t>11/11/2024 00:00</t>
         </is>
       </c>
       <c r="L324" t="inlineStr">
         <is>
-          <t>24/04/2029 00:00</t>
-[...4 lines deleted...]
-          <t>03/05/2024 00:00</t>
+          <t>11/11/2029 00:00</t>
         </is>
       </c>
       <c r="P324" t="n">
         <v>0</v>
       </c>
       <c r="Q324" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R324" t="inlineStr"/>
       <c r="S324" t="inlineStr"/>
       <c r="T324" t="inlineStr"/>
       <c r="U324" t="inlineStr"/>
     </row>
     <row r="325">
       <c r="A325" t="inlineStr"/>
       <c r="B325" t="inlineStr">
         <is>
-          <t>PROCEDURA TELEMATICA, AI SENSI DELL'ART. 76, COMMA 2, LETT. B) DEL D. LGS 36/2023 PER FORNITURA DEL FARMACO ESCLUSIVO NAXIGLO 25ML 160MG/ML, PER IL PERIODO DI 12 MESI.</t>
+          <t>PROCEDURA TELEMATICA AI SENSI DELL’ART. 50 COMMA 1, LETTERA B) DEL D. LGS. 36/2023 PER L’AFFIDAMENTO DELLA FORNITURA DI FARMACI DIVERSI CON PRINCIPI ATTIVI “NITROFURANTOINA”, “TRAMADOLO CLORIDRATO”, SUDDIVISA IN DUE LOTTI, PER LA DURATA DI 24 MESI.</t>
         </is>
       </c>
       <c r="C325" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
       <c r="D325" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="F325" t="inlineStr"/>
+      <c r="F325" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;&lt;span style="font-size:12pt"&gt;&lt;span style="font-size:13.5pt"&gt;&lt;span style="color:#212529"&gt;In calce il link in cui è possibile visionare la documentazione di gara inerente la procedura pubblicata su Sintel:&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;&lt;span style="font-size:13.5pt"&gt;&lt;span style="color:#212529"&gt;https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=191714761&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
+</t>
+        </is>
+      </c>
       <c r="G325" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H325" t="inlineStr">
         <is>
-          <t>182433406</t>
+          <t>191714761</t>
         </is>
       </c>
       <c r="I325" t="inlineStr"/>
-      <c r="J325" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J325" t="inlineStr"/>
       <c r="K325" t="inlineStr">
         <is>
-          <t>17/04/2024 00:00</t>
+          <t>06/11/2024 00:00</t>
         </is>
       </c>
       <c r="L325" t="inlineStr">
         <is>
-          <t>17/04/2029 00:00</t>
+          <t>06/11/2029 00:00</t>
         </is>
       </c>
       <c r="M325" t="inlineStr">
         <is>
-          <t>23/04/2024 00:00</t>
+          <t>12/11/2024 00:00</t>
         </is>
       </c>
       <c r="P325" t="n">
         <v>0</v>
       </c>
       <c r="Q325" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R325" t="inlineStr"/>
       <c r="S325" t="inlineStr"/>
       <c r="T325" t="inlineStr"/>
       <c r="U325" t="inlineStr"/>
     </row>
     <row r="326">
       <c r="A326" t="inlineStr"/>
       <c r="B326" t="inlineStr">
         <is>
-          <t>PROCEDURA SOTTOSOGLIA, AI SENSI DELL'ART. 50, COMMA 1 LETT. B) DEL D. LGS 36/2023, PER FORNITURA DEL FARMACO CON PRINCIPIO ATTIVO UROKINASI, PER IL PERIODO DI 12 MESI.</t>
+          <t>FORNITURA DI RADIOFARMACI PER DIAGNOSTICA PET E SPECT, SUDDIVISA IN 6 LOTTI, PER LA DURATA DI 6 MESI.</t>
         </is>
       </c>
       <c r="C326" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
       <c r="D326" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="F326" t="inlineStr"/>
+      <c r="F326" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;&lt;span style="font-size:12pt"&gt;&lt;span style="font-size:13.5pt"&gt;&lt;span style="color:#212529"&gt;In calce il link in cui è possibile visionare la documentazione di gara inerente la procedura pubblicata su Sintel:&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;&lt;span style="font-size:13.5pt"&gt;&lt;span style="color:#212529"&gt;https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=191622697&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
+</t>
+        </is>
+      </c>
       <c r="G326" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H326" t="inlineStr">
         <is>
-          <t>182300998</t>
+          <t>191622697</t>
         </is>
       </c>
       <c r="I326" t="inlineStr"/>
-      <c r="J326" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J326" t="inlineStr"/>
       <c r="K326" t="inlineStr">
         <is>
-          <t>15/04/2024 00:00</t>
+          <t>04/11/2024 00:00</t>
         </is>
       </c>
       <c r="L326" t="inlineStr">
         <is>
-          <t>15/04/2029 00:00</t>
+          <t>04/11/2029 00:00</t>
         </is>
       </c>
       <c r="M326" t="inlineStr">
         <is>
-          <t>29/04/2024 00:00</t>
+          <t>25/11/2024 00:00</t>
         </is>
       </c>
       <c r="P326" t="n">
         <v>0</v>
       </c>
       <c r="Q326" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R326" t="inlineStr"/>
       <c r="S326" t="inlineStr"/>
       <c r="T326" t="inlineStr"/>
       <c r="U326" t="inlineStr"/>
     </row>
     <row r="327">
-      <c r="A327" t="inlineStr"/>
+      <c r="A327" t="inlineStr">
+        <is>
+          <t>A280</t>
+        </is>
+      </c>
       <c r="B327" t="inlineStr">
         <is>
-          <t>PROCEDURA TELEMATICA, AI SENSI DELL'ART. 76, COMMA 2, LETT. B) DEL D. LGS 36/2023 PER FORNITURA DI ALIMENTO DESTINATO A FINI MEDICI SPECIALI, PER IL PERIODO DI 12 MESI.</t>
+          <t>Affidamento diretto dei lavori, ai sensi dell’art 50 co 1 lett. a) D.lgs 36/2023, di sistemazione del tetto di copertura del blocco “D” della sede Cittadella Socio Sanitaria di Rovigo – Ulss 5 Polesana.</t>
         </is>
       </c>
       <c r="C327" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
       <c r="D327" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="E327" t="inlineStr">
+        <is>
+          <t>UOC Servizi Tecnici e Patrimoniali</t>
         </is>
       </c>
       <c r="F327" t="inlineStr"/>
       <c r="G327" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="H327" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I327" t="inlineStr"/>
+      <c r="H327" t="inlineStr"/>
+      <c r="I327" t="inlineStr">
+        <is>
+          <t>B12C23001050002</t>
+        </is>
+      </c>
       <c r="J327" t="inlineStr">
         <is>
-          <t>B17BADD467</t>
+          <t>B43F29EFA3</t>
         </is>
       </c>
       <c r="K327" t="inlineStr">
         <is>
-          <t>10/04/2024 00:00</t>
+          <t>31/10/2024 00:00</t>
         </is>
       </c>
       <c r="L327" t="inlineStr">
         <is>
-          <t>10/04/2029 00:00</t>
+          <t>01/01/2030 00:00</t>
         </is>
       </c>
       <c r="M327" t="inlineStr">
         <is>
-          <t>18/04/2024 00:00</t>
+          <t>11/11/2024 12:00</t>
+        </is>
+      </c>
+      <c r="O327" t="inlineStr">
+        <is>
+          <t>22/11/2024</t>
         </is>
       </c>
       <c r="P327" t="n">
         <v>0</v>
       </c>
       <c r="Q327" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R327" t="inlineStr"/>
       <c r="S327" t="inlineStr"/>
       <c r="T327" t="inlineStr"/>
       <c r="U327" t="inlineStr"/>
     </row>
     <row r="328">
       <c r="A328" t="inlineStr"/>
       <c r="B328" t="inlineStr">
         <is>
-          <t>PROCEDURA TELEMATICA, AI SENSI DELL'ART. 76, COMMA 2, LETT. B) DEL D. LGS 36/2023 PER FORNITURA DEL FARMACO ESCLUSIVO ONIVYDE, PER IL PERIODO DI 12 MESI.</t>
+          <t>PROCEDURA TELEMATICA AI SENSI DELL’ART. 50 COMMA 1, LETTERA B) DEL D. LGS 36/2023 PER L’AFFIDAMENTO DELLA FORNITURA DEL FARMACO CON PRINCIPIO ATTIVO LEVODROPROPIZINA, PER LA DURATA DI 24 MESI.</t>
         </is>
       </c>
       <c r="C328" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
       <c r="D328" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="F328" t="inlineStr"/>
+      <c r="F328" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;&lt;span style="font-size:12pt"&gt;&lt;span style="font-size:13.5pt"&gt;&lt;span style="color:#212529"&gt;In calce il link in cui è possibile visionare la documentazione di gara inerente la procedura pubblicata su Sintel:&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;&lt;span style="font-size:13.5pt"&gt;&lt;span style="color:#212529"&gt;https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=191534865&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
+</t>
+        </is>
+      </c>
       <c r="G328" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H328" t="inlineStr">
         <is>
-          <t>182087967</t>
+          <t>191534865</t>
         </is>
       </c>
       <c r="I328" t="inlineStr"/>
       <c r="J328" t="inlineStr">
         <is>
-          <t>B17B96D4B8</t>
+          <t>B52FFAB301</t>
         </is>
       </c>
       <c r="K328" t="inlineStr">
         <is>
-          <t>10/04/2024 00:00</t>
+          <t>31/10/2024 00:00</t>
         </is>
       </c>
       <c r="L328" t="inlineStr">
         <is>
-          <t>10/04/2029 00:00</t>
+          <t>31/10/2029 00:00</t>
         </is>
       </c>
       <c r="M328" t="inlineStr">
         <is>
-          <t>23/04/2024 00:00</t>
+          <t>12/11/2024 00:00</t>
         </is>
       </c>
       <c r="P328" t="n">
         <v>0</v>
       </c>
       <c r="Q328" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R328" t="inlineStr"/>
       <c r="S328" t="inlineStr"/>
       <c r="T328" t="inlineStr"/>
       <c r="U328" t="inlineStr"/>
     </row>
     <row r="329">
       <c r="A329" t="inlineStr"/>
       <c r="B329" t="inlineStr">
         <is>
-          <t>PROCEDURA TELEMATICA, AI SENSI DELL'ART. 76, COMMA 2, LETT. B) DEL D. LGS 36/2023, PER FORNITURA DEL FARMACO ESCLUSIVO CON PRINCIPIO ATTIVO MEPOLIZUMAB, DENOMINATO NUCALA - AIC 044648044, PER IL PERIODO DI 12 MESI.</t>
+          <t>FORNITURA DI MATERIE PRIME AD USO FARMACEUTICO, SUDDIVISA IN 29 LOTTI, AI SENSI DELL’ART. 50, COMMA 1, LETTERA B) DEL D. LGS. 36/2023, PER IL PERIODO DI 24 MESI.</t>
         </is>
       </c>
       <c r="C329" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
       <c r="D329" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="F329" t="inlineStr"/>
+      <c r="F329" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;&lt;span style="font-size:12pt"&gt;&lt;span style="font-size:13.5pt"&gt;&lt;span style="color:#212529"&gt;In calce il link in cui è possibile visionare la documentazione di gara inerente la procedura pubblicata su Sintel:&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;&lt;span style="font-size:13.5pt"&gt;&lt;span style="color:#212529"&gt;https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=191484223&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
+</t>
+        </is>
+      </c>
       <c r="G329" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H329" t="inlineStr">
         <is>
-          <t>181920577</t>
+          <t>191484223</t>
         </is>
       </c>
       <c r="I329" t="inlineStr"/>
       <c r="J329" t="inlineStr">
         <is>
-          <t>B1C7ED86E4</t>
+          <t>B5F0F6FDD2</t>
         </is>
       </c>
       <c r="K329" t="inlineStr">
         <is>
-          <t>08/04/2024 00:00</t>
+          <t>30/10/2024 00:00</t>
         </is>
       </c>
       <c r="L329" t="inlineStr">
         <is>
-          <t>08/04/2029 00:00</t>
+          <t>30/10/2029 00:00</t>
         </is>
       </c>
       <c r="M329" t="inlineStr">
         <is>
-          <t>12/04/2024 00:00</t>
+          <t>20/11/2024 00:00</t>
         </is>
       </c>
       <c r="P329" t="n">
         <v>0</v>
       </c>
       <c r="Q329" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R329" t="inlineStr"/>
       <c r="S329" t="inlineStr"/>
       <c r="T329" t="inlineStr"/>
       <c r="U329" t="inlineStr"/>
     </row>
     <row r="330">
       <c r="A330" t="inlineStr">
         <is>
-          <t>B044631634</t>
+          <t>B2D1DCA1A3</t>
         </is>
       </c>
       <c r="B330" t="inlineStr">
         <is>
-          <t>A182 Lavori di manutenzione straordinaria dei locali destinati alla zona cucina dell'Ospedale di Adria mediante Trattativa Diretta su MEPA</t>
+          <t>IC507 Indizione procedura negoziata ai sensi art. 50 co. 1 lett. e)  D.Lgs 36/2023 da espletarsi in Piattaforma telematica Sintel Aria Spa del servizio triennale di manutenzione frigoriferi e gestione allarmi connessi in dotazione Azienda ULSS 5 Polesana</t>
         </is>
       </c>
       <c r="C330" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
       <c r="D330" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="F330" t="inlineStr"/>
       <c r="G330" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H330" t="inlineStr"/>
       <c r="I330" t="inlineStr"/>
       <c r="J330" t="inlineStr"/>
       <c r="K330" t="inlineStr">
         <is>
-          <t>29/03/2024 00:00</t>
+          <t>29/10/2024 00:00</t>
         </is>
       </c>
       <c r="L330" t="inlineStr">
         <is>
-          <t>29/03/2029 00:00</t>
+          <t>29/10/2029 00:00</t>
         </is>
       </c>
       <c r="P330" t="n">
-        <v>0</v>
+        <v>180000</v>
       </c>
       <c r="Q330" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R330" t="inlineStr"/>
       <c r="S330" t="inlineStr"/>
       <c r="T330" t="inlineStr"/>
       <c r="U330" t="inlineStr"/>
     </row>
     <row r="331">
-      <c r="A331" t="inlineStr"/>
+      <c r="A331" t="inlineStr">
+        <is>
+          <t>A266 Servizi</t>
+        </is>
+      </c>
       <c r="B331" t="inlineStr">
         <is>
-          <t>AVVISO PUBBLICO PER L’AFFIDAMENTO DEL SERVIZIO DI RECUPERO CANI VAGANTI, CANI E GATTI FERITI SUL TERRITORIO DI ROVIGO E PROVINCIA E PULIZIA BOX E RECINTI CANILE SANITARIO FINO AL 30/04/2025 - CIG B16B94300C</t>
+          <t>Servizio di progettazione della nuova centrale di sterilizzazione Ospedale Rovigo dell'Azienda ULSS 5 Polesana</t>
         </is>
       </c>
       <c r="C331" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
       <c r="D331" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
-      <c r="F331" t="inlineStr">
-[...6 lines deleted...]
-      </c>
+      <c r="E331" t="inlineStr">
+        <is>
+          <t>UOC Servizi Tecnici e Patrimoniali</t>
+        </is>
+      </c>
+      <c r="F331" t="inlineStr"/>
       <c r="G331" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H331" t="inlineStr"/>
       <c r="I331" t="inlineStr"/>
       <c r="J331" t="inlineStr">
         <is>
-          <t>B16B94300C</t>
+          <t>B36D2AC8B6</t>
         </is>
       </c>
       <c r="K331" t="inlineStr">
         <is>
-          <t>28/03/2024 00:00</t>
+          <t>22/10/2024 00:00</t>
         </is>
       </c>
       <c r="L331" t="inlineStr">
         <is>
-          <t>28/03/2029 00:00</t>
+          <t>01/01/2030 00:00</t>
         </is>
       </c>
       <c r="M331" t="inlineStr">
         <is>
-          <t>04/04/2024 00:00</t>
+          <t>01/11/2024 12:00</t>
+        </is>
+      </c>
+      <c r="O331" t="inlineStr">
+        <is>
+          <t>07/11/2024</t>
         </is>
       </c>
       <c r="P331" t="n">
-        <v>0</v>
+        <v>0.03</v>
       </c>
       <c r="Q331" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R331" t="inlineStr"/>
       <c r="S331" t="inlineStr"/>
       <c r="T331" t="inlineStr"/>
       <c r="U331" t="inlineStr"/>
     </row>
     <row r="332">
       <c r="A332" t="inlineStr"/>
       <c r="B332" t="inlineStr">
         <is>
-          <t>PROCEDURA TELEMATICA SOTTOSOGLIA, AI SENSI DELL'ART. 76, COMMA 2, LETTERA B) DEL D. LGS. 36/2023, PER FORNITURA DEL FARMACO CON PRINCIPIO ATTIVO TREPROSTINIL, DENOMINATO TREPULMIX, PER IL PERIODO DI 12 MESI.</t>
+          <t>PROCEDURA TELEMATICA, AI SENSI DELL’ART. 76, COMMA 2, LETT. B) DEL D. LGS 36/2023 PER L’AFFIDAMENTO DELLA FORNITURA DEL FARMACO ESCLUSIVO CON PRINCIPIO ATTIVO ACIDO MICOFENOLICO E DONOMINAZIONE COMMERCIALE MYFORTIC, PER IL PERIODO DI 24 MESI.</t>
         </is>
       </c>
       <c r="C332" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
       <c r="D332" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="F332" t="inlineStr"/>
+      <c r="F332" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;&lt;span style="font-size:12pt"&gt;&lt;span style="font-size:13.5pt"&gt;&lt;span style="color:#212529"&gt;In calce il link in cui è possibile visionare la documentazione di gara inerente la procedura pubblicata su Sintel:&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;&lt;span style="font-size:13.5pt"&gt;&lt;span style="color:#212529"&gt;https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=191011380&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
+</t>
+        </is>
+      </c>
       <c r="G332" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H332" t="inlineStr">
         <is>
-          <t>180924186</t>
+          <t>191011380</t>
         </is>
       </c>
       <c r="I332" t="inlineStr"/>
       <c r="J332" t="inlineStr">
         <is>
-          <t>B146254E96</t>
+          <t>B43E64F75C</t>
         </is>
       </c>
       <c r="K332" t="inlineStr">
         <is>
-          <t>19/03/2024 00:00</t>
+          <t>18/10/2024 00:00</t>
         </is>
       </c>
       <c r="L332" t="inlineStr">
         <is>
-          <t>19/03/2029 00:00</t>
+          <t>18/10/2029 00:00</t>
         </is>
       </c>
       <c r="M332" t="inlineStr">
         <is>
-          <t>29/03/2024 00:00</t>
+          <t>25/10/2024 00:00</t>
         </is>
       </c>
       <c r="P332" t="n">
         <v>0</v>
       </c>
       <c r="Q332" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R332" t="inlineStr"/>
       <c r="S332" t="inlineStr"/>
       <c r="T332" t="inlineStr"/>
       <c r="U332" t="inlineStr"/>
     </row>
     <row r="333">
       <c r="A333" t="inlineStr"/>
       <c r="B333" t="inlineStr">
         <is>
-          <t>PROCEDURA TELEMATICA, AI SENSI DELL'ART. 76, COMMA 2, LETT. B) DEL D. LGS 36/2023, PER FORNITURA DEL FARMACO ESCLUSIVO CON PRINCIPIO ATTIVO MEPOLIZUMAB, DENOMINATO NUCALA - AIC 044648069, PER IL PERIODO DI 12 MESI.</t>
+          <t>PROCEDURA TELEMATICA, AI SENSI DELL’ART. 50, COMMA 1, LETTERA B) DEL D. LGS 36/2023 PER L’AFFIDAMENTO DELLA FORNITURA DEL FARMACO CON PRINCIPIO ATTIVO ROSUVASTATINA ED EZETIMIBE PER IL PERIODO DI 24 MESI.</t>
         </is>
       </c>
       <c r="C333" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
       <c r="D333" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="F333" t="inlineStr"/>
+      <c r="F333" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;&lt;span style="font-size:12pt"&gt;&lt;span style="font-size:13.5pt"&gt;&lt;span style="color:#212529"&gt;In calce il link in cui è possibile visionare la documentazione di gara inerente la procedura pubblicata su Sintel:&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;&lt;span style="font-size:13.5pt"&gt;&lt;span style="color:#212529"&gt;https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=190936167&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
+</t>
+        </is>
+      </c>
       <c r="G333" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H333" t="inlineStr">
         <is>
-          <t>180723769</t>
+          <t>190936167</t>
         </is>
       </c>
       <c r="I333" t="inlineStr"/>
       <c r="J333" t="inlineStr">
         <is>
-          <t>B14712BD9F</t>
+          <t>B4678340C6</t>
         </is>
       </c>
       <c r="K333" t="inlineStr">
         <is>
-          <t>14/03/2024 00:00</t>
+          <t>17/10/2024 00:00</t>
         </is>
       </c>
       <c r="L333" t="inlineStr">
         <is>
-          <t>14/03/2029 00:00</t>
+          <t>17/10/2029 00:00</t>
         </is>
       </c>
       <c r="M333" t="inlineStr">
         <is>
-          <t>22/03/2024 00:00</t>
+          <t>24/10/2024 00:00</t>
         </is>
       </c>
       <c r="P333" t="n">
         <v>0</v>
       </c>
       <c r="Q333" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R333" t="inlineStr"/>
       <c r="S333" t="inlineStr"/>
       <c r="T333" t="inlineStr"/>
       <c r="U333" t="inlineStr"/>
     </row>
     <row r="334">
       <c r="A334" t="inlineStr"/>
       <c r="B334" t="inlineStr">
         <is>
-          <t>PROCEDURA SOTTOSOGLIA, AI SENSI DELL’ARTICOLO 50 C. 1 LETT. B DEL D.LGS 36/2023, TRAMITE PIATTAFORMA SINTEL DI ARIA SPA, PER LA FORNITURA DEL FARMACO CON PRINCIPIO ATTIVO UROKINASI, PER IL PERIODO DI 12 MESI, EVENTUALMENTE PROROGABILE DI ULTERIORI 6 MESI.</t>
+          <t>PROCEDURA TELEMATICA, AI SENSI DELL’ART. 76, COMMA 2, LETTERA B) DEL D. LGS 36/2023 PER L’AFFIDAMENTO DELLA FORNITURA DEL FARMACO ESCLUSIVO CON PRINCIPIO ATTIVO ADALIMUMAB E DENOMINAZIONE COMMERCIALE AMGEVITA. PER IL PERIODO DI 24 MESI.</t>
         </is>
       </c>
       <c r="C334" t="inlineStr">
         <is>
-          <t>Avviso</t>
+          <t>Asta</t>
         </is>
       </c>
       <c r="D334" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="F334" t="inlineStr">
-[...5 lines deleted...]
-      </c>
+      <c r="F334" t="inlineStr"/>
       <c r="G334" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="H334" t="inlineStr"/>
+      <c r="H334" t="inlineStr">
+        <is>
+          <t>190978226</t>
+        </is>
+      </c>
       <c r="I334" t="inlineStr"/>
-      <c r="J334" t="inlineStr"/>
+      <c r="J334" t="inlineStr">
+        <is>
+          <t>B43E61AB9E</t>
+        </is>
+      </c>
       <c r="K334" t="inlineStr">
         <is>
-          <t>12/03/2024 00:00</t>
+          <t>17/10/2024 00:00</t>
         </is>
       </c>
       <c r="L334" t="inlineStr">
         <is>
-          <t>12/03/2029 00:00</t>
+          <t>17/10/2029 00:00</t>
         </is>
       </c>
       <c r="M334" t="inlineStr">
         <is>
-          <t>22/03/2024 23:59</t>
+          <t>24/10/2024 00:00</t>
         </is>
       </c>
       <c r="P334" t="n">
         <v>0</v>
       </c>
       <c r="Q334" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R334" t="inlineStr"/>
       <c r="S334" t="inlineStr"/>
       <c r="T334" t="inlineStr"/>
       <c r="U334" t="inlineStr"/>
     </row>
     <row r="335">
       <c r="A335" t="inlineStr"/>
       <c r="B335" t="inlineStr">
         <is>
-          <t>PROCEDURA NEGOZIATA SOTTOSOGLIA PER FORNITURA DEI FARMACI ESCLUSIVI COSENTIX SOLUZIONE IN PENNA E IN SIRINGA PRERIEMPITA PER IL PERIODO DI 6 (SEI) MESI, AI SENSI DELL’ART. 76 COMMA 2 LETT. B) DEL D. LGS. 36/2023.</t>
+          <t>A300-25 Accordo quadro con più operatori economici da espletarsi in Piattaforma Sintel Aria per lavori di manutenzione ordinaria a strutture ed impianti su tutti immobili in disponibilità Azienda ULSS 5 Polesana per anno 2025 con opzione anno 2026</t>
         </is>
       </c>
       <c r="C335" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
       <c r="D335" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aggiudicato</t>
         </is>
       </c>
       <c r="F335" t="inlineStr"/>
       <c r="G335" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="H335" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H335" t="inlineStr"/>
       <c r="I335" t="inlineStr"/>
-      <c r="J335" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J335" t="inlineStr"/>
       <c r="K335" t="inlineStr">
         <is>
-          <t>06/03/2024 00:00</t>
+          <t>14/10/2024 00:00</t>
         </is>
       </c>
       <c r="L335" t="inlineStr">
         <is>
-          <t>06/03/2029 00:00</t>
-[...4 lines deleted...]
-          <t>15/03/2024 00:00</t>
+          <t>14/10/2029 00:00</t>
         </is>
       </c>
       <c r="P335" t="n">
         <v>0</v>
       </c>
       <c r="Q335" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R335" t="inlineStr"/>
       <c r="S335" t="inlineStr"/>
       <c r="T335" t="inlineStr"/>
       <c r="U335" t="inlineStr"/>
     </row>
     <row r="336">
       <c r="A336" t="inlineStr"/>
       <c r="B336" t="inlineStr">
         <is>
-          <t xml:space="preserve">AFFIDAMENTO DIRETTO PER FORNITURA DEL FARMACO ESCLUSIVO MUSRELAN*INIETT 10SIR PER IL PERIODO DI 12 MESI, TRAMITE PIATTAFORMA SINTEL, AI SENSI DELL’ART. 76 COMMA 2 LETT. B) DEL D. LGS. 36/2023. </t>
+          <t>FORNITURA Sistema Gamma Detector portatile con Sonde Intraoperatorie per Chirurgia radioguidata per la U.O.C. Chirurgia Generale dell'Azienda ULSS 5 Polesana, completo di garanzia 24 mesi di tipo full risk</t>
         </is>
       </c>
       <c r="C336" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
       <c r="D336" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="F336" t="inlineStr"/>
+      <c r="F336" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;&lt;span style="font-size:12pt"&gt;&lt;span style="font-size:13.5pt"&gt;&lt;span style="color:#212529"&gt;In calce il link in cui è possibile visionare la documentazione di gara inerente la procedura pubblicata su Sintel:&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;&lt;span style="font-size:13.5pt"&gt;&lt;span style="color:#212529"&gt;https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=190634597&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
+</t>
+        </is>
+      </c>
       <c r="G336" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H336" t="inlineStr">
         <is>
-          <t>180072078</t>
+          <t>190634597</t>
         </is>
       </c>
       <c r="I336" t="inlineStr"/>
       <c r="J336" t="inlineStr">
         <is>
-          <t>B10283C5C3</t>
+          <t>B362494E07</t>
         </is>
       </c>
       <c r="K336" t="inlineStr">
         <is>
-          <t>29/02/2024 00:00</t>
+          <t>10/10/2024 00:00</t>
         </is>
       </c>
       <c r="L336" t="inlineStr">
         <is>
-          <t>01/03/2029 00:00</t>
+          <t>10/10/2029 00:00</t>
         </is>
       </c>
       <c r="M336" t="inlineStr">
         <is>
-          <t>07/03/2024 00:00</t>
+          <t>31/10/2024 00:00</t>
         </is>
       </c>
       <c r="P336" t="n">
         <v>0</v>
       </c>
       <c r="Q336" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R336" t="inlineStr"/>
       <c r="S336" t="inlineStr"/>
       <c r="T336" t="inlineStr"/>
       <c r="U336" t="inlineStr"/>
     </row>
     <row r="337">
-      <c r="A337" t="inlineStr"/>
+      <c r="A337" t="inlineStr">
+        <is>
+          <t>prov 2024</t>
+        </is>
+      </c>
       <c r="B337" t="inlineStr">
         <is>
-          <t>AFFIDAMENTO DIRETTO PER FORNITURA DEL FARMACO ESCLUSIVO OKEDI (DUE DOSAGGI) PER IL PERIODO DI 24 MESI, TRAMITE PIATTAFORMA SINTEL, AI SENSI DELL’ART. 76 COMMA 2 LETT. B) DEL D. LGS. 36/2023.</t>
+          <t>Avviso di pubblicazione di procedura aperta telematica, ai sensi dell’art. 71 del D.lgs 36/2023 e su piattaforma telematica ARIA – SINTEL, lotto unico, per l’affidamento del servizio di recupero di cani e gatti vaganti e altri piccoli animali da cortile vaganti su pubblica via sul territorio di Rovigo e provincia e pulizia box e recinti Canile Sanitario periodo di tre anni eventualmente rinnovabile per ulteriori due anni CIG B35A75FB0F - ID N. 190494203</t>
         </is>
       </c>
       <c r="C337" t="inlineStr">
         <is>
-          <t>Asta</t>
+          <t>Avviso</t>
         </is>
       </c>
       <c r="D337" t="inlineStr">
         <is>
-          <t>Scaduto</t>
-[...2 lines deleted...]
-      <c r="F337" t="inlineStr"/>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="E337" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato, Economato e Gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F337" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;&lt;span style="font-size: 16px;"&gt;Avviso di pubblicazione di procedura aperta telematica , ai sensi dell’art. 71 del D.lgs 36/2023 e su piattaforma telematica ARIA – SINTEL, lotto unico, per l’affidamento del servizio di recupero di cani e gatti vaganti e altri piccoli animali da cortile vaganti su pubblica via sul territorio di Rovigo e provincia e pulizia box e recinti Canile Sanitario periodo di tre anni eventualmente rinnovabile per ulteriori due anni CIG B35A75FB0F - ID N. 190494203&lt;/span&gt;&lt;/strong&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="G337" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H337" t="inlineStr">
         <is>
-          <t>180087072</t>
+          <t>190494203</t>
         </is>
       </c>
       <c r="I337" t="inlineStr"/>
       <c r="J337" t="inlineStr">
         <is>
-          <t>B11622843C</t>
+          <t>B35A75FB0F</t>
         </is>
       </c>
       <c r="K337" t="inlineStr">
         <is>
-          <t>29/02/2024 00:00</t>
+          <t>10/10/2024 00:00</t>
         </is>
       </c>
       <c r="L337" t="inlineStr">
         <is>
-          <t>01/03/2029 00:00</t>
+          <t>10/10/2029 00:00</t>
         </is>
       </c>
       <c r="M337" t="inlineStr">
         <is>
-          <t>08/03/2024 00:00</t>
+          <t>18/11/2024 15:00</t>
+        </is>
+      </c>
+      <c r="O337" t="inlineStr">
+        <is>
+          <t>12/03/2025</t>
         </is>
       </c>
       <c r="P337" t="n">
         <v>0</v>
       </c>
       <c r="Q337" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R337" t="inlineStr"/>
       <c r="S337" t="inlineStr"/>
       <c r="T337" t="inlineStr"/>
       <c r="U337" t="inlineStr"/>
     </row>
     <row r="338">
-      <c r="A338" t="inlineStr"/>
+      <c r="A338" t="inlineStr">
+        <is>
+          <t>B27EA0C499</t>
+        </is>
+      </c>
       <c r="B338" t="inlineStr">
         <is>
-          <t>PROCEDURA TELEMATICA, AI SENSI DELL'ART. 76, COMMA 2, LETT. B) DEL D. LGS 36/2023 PER FORNITURA DEL FARMACO ESCLUSIVO CON PRINCIPIO ATTIVO SOTORASIB, DENOMINATO LUMYKRAS*240 CPR RIV 120MG - AIC 049858018, PER IL PERIODO DI 12 MESI.</t>
+          <t>Affidamento ai sensi dell'art. 76, comma 2 lettera b) punto 3 D.lgs 36/2023 del servizio di manutenzione ed assistenza full risk anno 2024 degli applicativi sanitari in dotazione all'Azienda Ulss 5 Polesana - CIG. B27EA0C499</t>
         </is>
       </c>
       <c r="C338" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
       <c r="D338" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aggiudicato</t>
         </is>
       </c>
       <c r="F338" t="inlineStr"/>
       <c r="G338" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="H338" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H338" t="inlineStr"/>
       <c r="I338" t="inlineStr"/>
-      <c r="J338" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J338" t="inlineStr"/>
       <c r="K338" t="inlineStr">
         <is>
-          <t>23/02/2024 00:00</t>
+          <t>08/10/2024 00:00</t>
         </is>
       </c>
       <c r="L338" t="inlineStr">
         <is>
-          <t>23/02/2029 00:00</t>
-[...4 lines deleted...]
-          <t>01/03/2024 00:00</t>
+          <t>08/10/2029 00:00</t>
         </is>
       </c>
       <c r="P338" t="n">
         <v>0</v>
       </c>
       <c r="Q338" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R338" t="inlineStr"/>
       <c r="S338" t="inlineStr"/>
       <c r="T338" t="inlineStr"/>
       <c r="U338" t="inlineStr"/>
     </row>
     <row r="339">
       <c r="A339" t="inlineStr">
         <is>
-          <t>B046F9D4E7</t>
+          <t>B26773803D</t>
         </is>
       </c>
       <c r="B339" t="inlineStr">
         <is>
-          <t>A251 Procedura di gara telematica ex art. 50 co. 1 lett. c) D.lgs 36/2023 per l'affidamento dei lavori per la ristrutturazione del piano 1° blocco B della Cittadella Socio Sanitaria di Rovigo necessari al trasferimento di due centri diurni. CIG: B046F9D4E7</t>
+          <t>Affidamento ai sensi dell'art. 76, comma 2 lettera b) punto 3 D.Lgs 36/2023 del servizio di manutenzione ed assistenza full risk anno 2024 del sistema CIS/RIS PACS in dotazione all'Azienda ULSS 5 Polesana CIG: B2677380D</t>
         </is>
       </c>
       <c r="C339" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
       <c r="D339" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="F339" t="inlineStr"/>
       <c r="G339" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H339" t="inlineStr"/>
       <c r="I339" t="inlineStr"/>
       <c r="J339" t="inlineStr"/>
       <c r="K339" t="inlineStr">
         <is>
-          <t>21/02/2024 00:00</t>
+          <t>08/10/2024 00:00</t>
         </is>
       </c>
       <c r="L339" t="inlineStr">
         <is>
-          <t>21/02/2029 00:00</t>
+          <t>08/10/2029 00:00</t>
         </is>
       </c>
       <c r="P339" t="n">
         <v>0</v>
       </c>
       <c r="Q339" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R339" t="inlineStr"/>
       <c r="S339" t="inlineStr"/>
       <c r="T339" t="inlineStr"/>
       <c r="U339" t="inlineStr"/>
     </row>
     <row r="340">
       <c r="A340" t="inlineStr"/>
       <c r="B340" t="inlineStr">
         <is>
-          <t xml:space="preserve">AFFIDAMENTO DIRETTO PER FORNITURA DEL FARMACO CON PRINCIPIO ATTIVO FUROSEMIDE, AI SENSI DELL'ART. 50, COMMA 1, LETTERA B) DEL D. LGS. 36/2023, PER IL PERIODO DI 24 MESI. </t>
+          <t>NOLEGGIO 24 mesi di n. 1 Sistema per Biopsie mammarie vuoto assistita comprensiva del materiale di consumo per la U.O.C. Radiologia del Presidio Ospedaliero di Rovigo dell'Azienda ULSS 5 Polesana</t>
         </is>
       </c>
       <c r="C340" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
       <c r="D340" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="F340" t="inlineStr"/>
+      <c r="F340" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;&lt;span style="font-size:12pt"&gt;&lt;span style="font-size:13.5pt"&gt;&lt;span style="color:#212529"&gt;In calce il link in cui è possibile visionare la documentazione di gara inerente la procedura pubblicata su Sintel:&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;&lt;span style="font-size:13.5pt"&gt;&lt;span style="color:#212529"&gt;https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=190264043&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
+</t>
+        </is>
+      </c>
       <c r="G340" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H340" t="inlineStr">
         <is>
-          <t>179680717</t>
+          <t>190264043</t>
         </is>
       </c>
       <c r="I340" t="inlineStr"/>
       <c r="J340" t="inlineStr">
         <is>
-          <t>B145BC65DE</t>
+          <t>B34885C195</t>
         </is>
       </c>
       <c r="K340" t="inlineStr">
         <is>
-          <t>19/02/2024 00:00</t>
+          <t>02/10/2024 00:00</t>
         </is>
       </c>
       <c r="L340" t="inlineStr">
         <is>
-          <t>19/02/2029 00:00</t>
+          <t>02/10/2029 00:00</t>
         </is>
       </c>
       <c r="M340" t="inlineStr">
         <is>
-          <t>29/02/2024 00:00</t>
+          <t>18/10/2024 00:00</t>
         </is>
       </c>
       <c r="P340" t="n">
         <v>0</v>
       </c>
       <c r="Q340" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R340" t="inlineStr"/>
       <c r="S340" t="inlineStr"/>
       <c r="T340" t="inlineStr"/>
       <c r="U340" t="inlineStr"/>
     </row>
     <row r="341">
-      <c r="A341" t="inlineStr"/>
+      <c r="A341" t="inlineStr">
+        <is>
+          <t>B23F7CD625</t>
+        </is>
+      </c>
       <c r="B341" t="inlineStr">
         <is>
-          <t>Avviso di interesse per la selezione di reti di soggetti e azioni progettuali da sviluppare in co-progettazione per la sperimentazione di un modello di sviluppo della DGR n. 739/2015 nel quadro degli indirizzi programmatori di cui alle DGR n. 2141/2017, DGR n. 154/2018, DGR n. 1254/2020 e DGR 1728/2022 per l’accompagnamento all’inclusione e all’occupabilità delle persone con disabilità.</t>
+          <t xml:space="preserve">Commessa A259’Affidamento diretto ex art 50 co 1 lett a) D.lgs 36/2023 per la realizzazione della nuova Cappella presso l’Ospedale di Rovigo.  CUP: B19J19000220002 (rif.to comm. A198) CIG: B23F7CD625 </t>
         </is>
       </c>
       <c r="C341" t="inlineStr">
         <is>
-          <t>Avviso</t>
+          <t>Asta</t>
         </is>
       </c>
       <c r="D341" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
-      <c r="F341" t="inlineStr">
-[...7 lines deleted...]
-      </c>
+      <c r="F341" t="inlineStr"/>
       <c r="G341" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H341" t="inlineStr"/>
       <c r="I341" t="inlineStr"/>
       <c r="J341" t="inlineStr"/>
       <c r="K341" t="inlineStr">
         <is>
-          <t>16/02/2024 00:00</t>
+          <t>01/10/2024 00:00</t>
         </is>
       </c>
       <c r="L341" t="inlineStr">
         <is>
-          <t>16/02/2029 00:00</t>
-[...4 lines deleted...]
-          <t>29/02/2024 00:00</t>
+          <t>01/10/2029 00:00</t>
         </is>
       </c>
       <c r="P341" t="n">
         <v>0</v>
       </c>
       <c r="Q341" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R341" t="inlineStr"/>
       <c r="S341" t="inlineStr"/>
       <c r="T341" t="inlineStr"/>
       <c r="U341" t="inlineStr"/>
     </row>
     <row r="342">
       <c r="A342" t="inlineStr"/>
       <c r="B342" t="inlineStr">
         <is>
-          <t>PROCEDURA SOTTOSOGLIA DA ESPLETARSI TRAMITE PIATTAFORMA SINTEL DI ARIA SPA, PER LA FORNITURA DEL FARMACO ESCLUSIVO COSENTYX (DUE DOSAGGI), PER PAZIENTI ULSS 5 POLESANA E PER IL PERIODO DI 6 MESI.</t>
+          <t>FORNITURA DEL SERVIZIO PER LA GESTIONE AUTOMATIZZATA DELLA SEZIONE AMMINISTRAZIONE TRASPARENTE.</t>
         </is>
       </c>
       <c r="C342" t="inlineStr">
         <is>
-          <t>Avviso</t>
+          <t>Asta</t>
         </is>
       </c>
       <c r="D342" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="F342" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p style="text-align:justify"&gt;&lt;span style="font-size:12pt"&gt;&lt;strong&gt;&lt;span style="font-size:11.0pt"&gt;PROCEDURA SOTTOSOGLIA DA ESPLETARSI TRAMITE PIATTAFORMA SINTEL DI ARIA SPA, PER LA FORNITURA DEL FARMACO ESCLUSIVO COSENTYX (DUE DOSAGGI), PER PAZIENTI ULSS 5 POLESANA E PER IL PERIODO DI 6 MESI.&lt;/span&gt;&lt;/strong&gt;&lt;/span&gt;&lt;/p&gt;
-&lt;p style="text-align:justify"&gt;&lt;span style="font-size:12pt"&gt;&lt;strong&gt;&lt;span style="font-size:11.0pt"&gt;Termine presentazione manifestazione interesse 27/02/2024.&lt;/span&gt;&lt;/strong&gt;&lt;/span&gt;&lt;/p&gt;
+          <t xml:space="preserve">&lt;p&gt;La documentazione di gara è presente su: &lt;/p&gt;
+&lt;p&gt;https://www.acquistinretepa.it/opencms/opencms/ &lt;/p&gt;
+&lt;p&gt;RDO 4639527&lt;/p&gt;
 </t>
         </is>
       </c>
       <c r="G342" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H342" t="inlineStr"/>
       <c r="I342" t="inlineStr"/>
-      <c r="J342" t="inlineStr"/>
+      <c r="J342" t="inlineStr">
+        <is>
+          <t>B4FC9DA3CF</t>
+        </is>
+      </c>
       <c r="K342" t="inlineStr">
         <is>
-          <t>16/02/2024 00:00</t>
+          <t>27/09/2024 00:00</t>
         </is>
       </c>
       <c r="L342" t="inlineStr">
         <is>
-          <t>16/02/2029 00:00</t>
+          <t>27/09/2029 00:00</t>
         </is>
       </c>
       <c r="M342" t="inlineStr">
         <is>
-          <t>27/02/2024 23:59</t>
+          <t>11/10/2024 18:00</t>
         </is>
       </c>
       <c r="P342" t="n">
-        <v>0</v>
+        <v>15000</v>
       </c>
       <c r="Q342" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R342" t="inlineStr"/>
       <c r="S342" t="inlineStr"/>
       <c r="T342" t="inlineStr"/>
       <c r="U342" t="inlineStr"/>
     </row>
     <row r="343">
-      <c r="A343" t="inlineStr"/>
+      <c r="A343" t="inlineStr">
+        <is>
+          <t>prov 2024</t>
+        </is>
+      </c>
       <c r="B343" t="inlineStr">
         <is>
-          <t xml:space="preserve">AFFIDAMENTO DIRETTO PER FORNITURA DEL FARMACO IBUPROFENE CPR RIVPER IL PERIODO DI 12 MESI, TRAMITE PIATTAFORMA SINTEL, AI SENSI DELL’ART. 50 COMMA 1 LETT. B) DEL D. LGS. 36/2023. </t>
+          <t>AVVISO AGGIUDICAZIONE - Affidamento diretto previa richiesta di preventivi, ex art. 50, cm 1 lett b) del D.Lgs. n. 36/2023 per l’affidamento di n. 8 corsi di aggiornamento per addetti antincendio di livello 3 (AGG3) come da D.M. 02/09/2021. ID Sintel n. 188103591/2024. CIG B2F55BC090.</t>
         </is>
       </c>
       <c r="C343" t="inlineStr">
         <is>
-          <t>Asta</t>
+          <t>Avviso</t>
         </is>
       </c>
       <c r="D343" t="inlineStr">
         <is>
-          <t>Scaduto</t>
-[...2 lines deleted...]
-      <c r="F343" t="inlineStr"/>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="E343" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato, Economato e Gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F343" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span style="font-family: Arial,Helvetica,sans-serif;"&gt;&lt;span style="font-size: 12pt;"&gt;&lt;strong&gt;&lt;span style="color: black;"&gt;AVVISO AGGIUDICAZIONE - Affidamento diretto previa richiesta di preventivi, ex art. 50, cm 1 lett b) del D.Lgs. n. 36/2023 per l’affidamento di n. 8 corsi di aggiornamento per addetti antincendio di livello 3 (AGG3) come da D.M. 02/09/2021. ID Sintel n. 188103591/2024. CIG B2F55BC090&lt;/span&gt;&lt;/strong&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="G343" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H343" t="inlineStr">
         <is>
-          <t>179630303</t>
+          <t>188103591</t>
         </is>
       </c>
       <c r="I343" t="inlineStr"/>
       <c r="J343" t="inlineStr">
         <is>
-          <t>B0C11DC6CB</t>
+          <t>B2F55BC090</t>
         </is>
       </c>
       <c r="K343" t="inlineStr">
         <is>
-          <t>16/02/2024 00:00</t>
+          <t>23/09/2024 12:00</t>
         </is>
       </c>
       <c r="L343" t="inlineStr">
         <is>
-          <t>16/02/2029 00:00</t>
+          <t>01/01/2030 12:00</t>
         </is>
       </c>
       <c r="M343" t="inlineStr">
         <is>
-          <t>28/02/2024 00:00</t>
+          <t>26/08/2024 15:00</t>
         </is>
       </c>
       <c r="P343" t="n">
         <v>0</v>
       </c>
       <c r="Q343" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R343" t="inlineStr"/>
       <c r="S343" t="inlineStr"/>
       <c r="T343" t="inlineStr"/>
       <c r="U343" t="inlineStr"/>
     </row>
     <row r="344">
-      <c r="A344" t="inlineStr"/>
+      <c r="A344" t="inlineStr">
+        <is>
+          <t>B151B16624</t>
+        </is>
+      </c>
       <c r="B344" t="inlineStr">
         <is>
-          <t xml:space="preserve">AFFIDAMENTO DIRETTO PER FORNITURA DEL FARMACO FENTANIL CITRATE*EV PER IL PERIODO DI 12 MESI, TRAMITE PIATTAFORMA SINTEL, AI SENSI DELL’ART. 50 COMMA 1 LETT. B) DEL D. LGS. 36/2023. </t>
+          <t>C119 Servizio di pulizia e sanificazione delle aree di copertura piane delle strutture ospedaliere dell’Azienda ULSS 5 Polesana CIG: B151B16624</t>
         </is>
       </c>
       <c r="C344" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
       <c r="D344" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aggiudicato</t>
         </is>
       </c>
       <c r="F344" t="inlineStr"/>
       <c r="G344" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H344" t="inlineStr">
         <is>
-          <t>179589372</t>
+          <t>182508266</t>
         </is>
       </c>
       <c r="I344" t="inlineStr"/>
-      <c r="J344" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J344" t="inlineStr"/>
       <c r="K344" t="inlineStr">
         <is>
-          <t>15/02/2024 00:00</t>
+          <t>23/09/2024 00:00</t>
         </is>
       </c>
       <c r="L344" t="inlineStr">
         <is>
-          <t>15/02/2029 00:00</t>
-[...4 lines deleted...]
-          <t>27/02/2024 00:00</t>
+          <t>23/09/2029 00:00</t>
         </is>
       </c>
       <c r="P344" t="n">
         <v>0</v>
       </c>
       <c r="Q344" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R344" t="inlineStr"/>
       <c r="S344" t="inlineStr"/>
       <c r="T344" t="inlineStr"/>
       <c r="U344" t="inlineStr"/>
     </row>
     <row r="345">
-      <c r="A345" t="inlineStr"/>
+      <c r="A345" t="inlineStr">
+        <is>
+          <t>B21539D435</t>
+        </is>
+      </c>
       <c r="B345" t="inlineStr">
         <is>
-          <t xml:space="preserve">AFFIDAMENTO DIRETTO PER FORNITURA DEL FARMACO ESCLUSIVO PENSTAPHO PER IL PERIODO DI 12 MESI, TRAMITE PIATTAFORMA SINTEL, AI SENSI DELL’ART. 76 COMMA 2 LETT. B) DEL D. LGS. 36/2023. </t>
+          <t>IC Servizio di manutenzione e assistenza full risk anno 2024-2026 dell’apparecchiatura elettromedicale TAC modello OPTIMA 660, inventario W000021240, sn 185128WG6 + ADW ubicata presso la UOC di Radiologia del P.O. di Adria - Azienda ULSS 5. - CIG: B21539D435</t>
         </is>
       </c>
       <c r="C345" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
       <c r="D345" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aggiudicato</t>
         </is>
       </c>
       <c r="F345" t="inlineStr"/>
       <c r="G345" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="H345" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H345" t="inlineStr"/>
       <c r="I345" t="inlineStr"/>
-      <c r="J345" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J345" t="inlineStr"/>
       <c r="K345" t="inlineStr">
         <is>
-          <t>14/02/2024 00:00</t>
+          <t>23/09/2024 00:00</t>
         </is>
       </c>
       <c r="L345" t="inlineStr">
         <is>
-          <t>14/02/2029 00:00</t>
-[...4 lines deleted...]
-          <t>21/02/2024 00:00</t>
+          <t>23/09/2029 00:00</t>
         </is>
       </c>
       <c r="P345" t="n">
         <v>0</v>
       </c>
       <c r="Q345" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R345" t="inlineStr"/>
       <c r="S345" t="inlineStr"/>
       <c r="T345" t="inlineStr"/>
       <c r="U345" t="inlineStr"/>
     </row>
     <row r="346">
-      <c r="A346" t="inlineStr"/>
+      <c r="A346" t="inlineStr">
+        <is>
+          <t>prov 2024</t>
+        </is>
+      </c>
       <c r="B346" t="inlineStr">
         <is>
-          <t xml:space="preserve">AFFIDAMENTO DIRETTO PER FORNITURA DEL FARMACO ESCLUSIVO GLIOLAN*OS FL 1,5G 30MG/ML PER IL PERIODO DI 24 MESI, TRAMITE PIATTAFORMA SINTEL, AI SENSI DELL’ART. 76 COMMA 2 LETT. B) DEL D. LGS. 36/2023. </t>
+          <t>AVVISO PUBBLICO - INDAGINE DI MERCATO PER L’INDIVIDUAZIONE DI OPERATORI ECONOMICI PER L’AFFIDAMENTO DEI SERVIZI DIURNI E RESIDENZIALI PER PERSONE CON DISABILITÀ E RIDOTTA AUTONOMIA PSICHICA PRESSO N. 7 GRUPPI APPARTAMENTO DELL’AZIENDA ULSS 5 PER IL PERIODO DI 24 MESI, EVENTUALMENTE RINNOVABILE PER ULTERIORI 10 MESI, DISTRETTO 1 DI ROVIGO</t>
         </is>
       </c>
       <c r="C346" t="inlineStr">
         <is>
-          <t>Asta</t>
+          <t>Avviso</t>
         </is>
       </c>
       <c r="D346" t="inlineStr">
         <is>
-          <t>Scaduto</t>
-[...2 lines deleted...]
-      <c r="F346" t="inlineStr"/>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="E346" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato, Economato e Gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F346" t="inlineStr">
+        <is>
+          <t>&lt;div class="WordSection1"&gt;
+ &lt;h1 style="margin-left: 7px;"&gt;&lt;span style="font-size: 16px;"&gt;&lt;span style="font-family: Arial,Helvetica,sans-serif;"&gt;AVVISO PUBBLICO - INDAGINE DI MERCATO PER L’INDIVIDUAZIONE DI OPERATORI ECONOMICI PER L’AFFIDAMENTO DEI SERVIZI DIURNI E RESIDENZIALI PER PERSONE CON DISABILITÀ E RIDOTTA AUTONOMIA PSICHICA PRESSO N. 7 GRUPPI APPARTAMENTO DELL’AZIENDA ULSS 5 PER IL PERIODO DI 24 MESI, EVENTUALMENTE RINNOVABILE PER ULTERIORI 10 MESI, DISTRETTO 1 DI ROVIGO &lt;/span&gt;&lt;/span&gt;&lt;/h1&gt;
+ &lt;h1 style="margin-left: 7px;"&gt;&lt;span style="font-size: 16px;"&gt;&lt;strong&gt;Termine presentazione manifestazione di interesse: 05/10/2024&lt;/strong&gt;&lt;/span&gt;&lt;/h1&gt;
+&lt;/div&gt;</t>
+        </is>
+      </c>
       <c r="G346" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H346" t="inlineStr">
         <is>
-          <t>179482808</t>
+          <t>191834617</t>
         </is>
       </c>
       <c r="I346" t="inlineStr"/>
       <c r="J346" t="inlineStr">
         <is>
-          <t>B0C18CC067</t>
+          <t>B42D8E96D1</t>
         </is>
       </c>
       <c r="K346" t="inlineStr">
         <is>
-          <t>13/02/2024 00:00</t>
+          <t>20/09/2024 12:00</t>
         </is>
       </c>
       <c r="L346" t="inlineStr">
         <is>
-          <t>13/02/2029 00:00</t>
+          <t>01/01/2030 12:00</t>
         </is>
       </c>
       <c r="M346" t="inlineStr">
         <is>
-          <t>23/02/2024 00:00</t>
+          <t>02/12/2024 15:00</t>
         </is>
       </c>
       <c r="P346" t="n">
         <v>0</v>
       </c>
       <c r="Q346" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R346" t="inlineStr"/>
       <c r="S346" t="inlineStr"/>
       <c r="T346" t="inlineStr"/>
       <c r="U346" t="inlineStr"/>
     </row>
     <row r="347">
-      <c r="A347" t="inlineStr"/>
+      <c r="A347" t="inlineStr">
+        <is>
+          <t>prov 2024</t>
+        </is>
+      </c>
       <c r="B347" t="inlineStr">
         <is>
-          <t>AFFIDAMENTO DIRETTO PER FORNITURA DEL FARMACO EPIRUBICINA CLORIDRATO 200MG/100 ML SOLUZIONE PER USO ENDOVENOSO PER IL PERIODO DI 12 MESI, TRAMITE PIATTAFORMA SINTEL, AI SENSI DELL’ART. 50 COMMA 1 LETT. B) DEL D. LGS. 36/2023.</t>
+          <t>AVVISO AGGIUDICAZIONE PROSECUZIONE SERVIZIO INTERVENTI DOMICILIARI DI ASSISTENZA E SOSTEGNO ALLA PERSONA, INTERVENTI EDUCATIVI E DI INTEGRAZIONE SOCIALE DI CUI ALLA DGRV 1338/2013 ICDA, ICDP E DGRV 571 DEL 28/04/2017 ICDSLA FINO AL 31/12/2024 – CIG B2B532555C</t>
         </is>
       </c>
       <c r="C347" t="inlineStr">
         <is>
-          <t>Asta</t>
+          <t>Avviso</t>
         </is>
       </c>
       <c r="D347" t="inlineStr">
         <is>
-          <t>Scaduto</t>
-[...2 lines deleted...]
-      <c r="F347" t="inlineStr"/>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="E347" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato, Economato e Gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F347" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span style="font-size: 16px;"&gt;&lt;strong&gt;&lt;span style="color: black;"&gt;AVVISO AGGIUDICAZIONE - &lt;/span&gt;&lt;/strong&gt;&lt;strong&gt;PROSECUZIONE SERVIZIO INTERVENTI DOMICILIARI DI ASSISTENZA E SOSTEGNO ALLA PERSONA, INTERVENTI EDUCATIVI E DI INTEGRAZIONE SOCIALE DI CUI ALLA DGRV 1338/2013 ICDA, ICDP E DGRV 571 DEL 28/04/2017 ICDSLA FINO AL 31/12/2024 – CIG B2B532555C&lt;/strong&gt;&lt;/span&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="G347" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H347" t="inlineStr">
         <is>
-          <t>179386763</t>
+          <t>186525183</t>
         </is>
       </c>
       <c r="I347" t="inlineStr"/>
       <c r="J347" t="inlineStr">
         <is>
-          <t>B0C1608822</t>
+          <t>B2B532555C</t>
         </is>
       </c>
       <c r="K347" t="inlineStr">
         <is>
-          <t>09/02/2024 00:00</t>
+          <t>09/09/2024 12:00</t>
         </is>
       </c>
       <c r="L347" t="inlineStr">
         <is>
-          <t>09/02/2029 00:00</t>
+          <t>01/01/2030 12:00</t>
         </is>
       </c>
       <c r="M347" t="inlineStr">
         <is>
-          <t>20/02/2024 00:00</t>
+          <t>19/07/2024 15:00</t>
         </is>
       </c>
       <c r="P347" t="n">
         <v>0</v>
       </c>
       <c r="Q347" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R347" t="inlineStr"/>
       <c r="S347" t="inlineStr"/>
       <c r="T347" t="inlineStr"/>
       <c r="U347" t="inlineStr"/>
     </row>
     <row r="348">
-      <c r="A348" t="inlineStr"/>
+      <c r="A348" t="inlineStr">
+        <is>
+          <t>prov 2026</t>
+        </is>
+      </c>
       <c r="B348" t="inlineStr">
         <is>
-          <t xml:space="preserve">AFFIDAMENTO DIRETTO PER FORNITURA DEL FARMACO ESCLUSIVO ESPEROCT PER IL PERIODO DI 12 MESI, TRAMITE PIATTAFORMA SINTEL, AI SENSI DELL’ART. 76 COMMA 2 LETT. B) DEL D. LGS. 36/2023. </t>
+          <t>AVVISO AGGIUDICAZIONE Affidamento diretto, fino al 30/04/2025, ex art. 50, cm 1 lett b) D.Lgs. n. 36/2023, attività progetto regionale prosecuzione, valorizzazione e rafforzamento del progetto "E-inclusion Vedo–Sento–Ascolto–Capisco” – CUP: B39G23001860001 ai sensi della DGR n. 933 del 31 luglio 2023, con facoltà di rinnovo di 1 anno. CIG B2D4CAC200</t>
         </is>
       </c>
       <c r="C348" t="inlineStr">
         <is>
-          <t>Asta</t>
+          <t>Avviso</t>
         </is>
       </c>
       <c r="D348" t="inlineStr">
         <is>
-          <t>Scaduto</t>
-[...2 lines deleted...]
-      <c r="F348" t="inlineStr"/>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="E348" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato, Economato e Gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F348" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span style="font-size: 16px;"&gt;&lt;strong&gt;&lt;span style="color: black;"&gt;AVVISO AGGIUDICAZIONE - &lt;/span&gt;Affidamento diretto, fino al 30/04/2025, ex art. 50, cm 1 lett b) D.Lgs. n. 36/2023, attività progetto regionale prosecuzione, valorizzazione e rafforzamento del progetto "E-inclusion Vedo–Sento–Ascolto–Capisco” – CUP: B39G23001860001 ai sensi della DGR n. 933 del 31 luglio 2023, con facoltà di rinnovo di 1 anno. CIG &lt;span style="background-color: white;"&gt;&lt;span style="color: #19191a;"&gt;B2D4CAC200&lt;/span&gt;&lt;/span&gt;&lt;/strong&gt;&lt;/span&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="G348" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="H348" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H348" t="inlineStr"/>
       <c r="I348" t="inlineStr"/>
       <c r="J348" t="inlineStr">
         <is>
-          <t>B048B59801</t>
+          <t>B2D4CAC200</t>
         </is>
       </c>
       <c r="K348" t="inlineStr">
         <is>
-          <t>08/02/2024 00:00</t>
+          <t>09/09/2024 12:00</t>
         </is>
       </c>
       <c r="L348" t="inlineStr">
         <is>
-          <t>08/02/2029 00:00</t>
+          <t>01/01/2030 12:00</t>
         </is>
       </c>
       <c r="M348" t="inlineStr">
         <is>
-          <t>14/02/2024 00:00</t>
+          <t>01/08/2024 15:00</t>
         </is>
       </c>
       <c r="P348" t="n">
         <v>0</v>
       </c>
       <c r="Q348" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R348" t="inlineStr"/>
       <c r="S348" t="inlineStr"/>
       <c r="T348" t="inlineStr"/>
       <c r="U348" t="inlineStr"/>
     </row>
     <row r="349">
       <c r="A349" t="inlineStr"/>
       <c r="B349" t="inlineStr">
         <is>
-          <t>AVVISO PUBBLICO PER L’AVVIO PROCEDURA MEDIANTE L'IMPIEGO DELLA PIATTAFORMA SINTEL DI A.R.I.A S.P.A. PER LA FORNITURA DI N. 1 POMPA PER INFUSIONE AMAGNETICA PER LA U.O.C. RADIOLOGIA DELL’AZIENDA ULSS 5 POLESANA</t>
+          <t>C122 Indizione procedura negoziata ai sensi art. 50 co. 1 lett. e) D.Lgs 36/2023 da espletarsi in piattaforma ARIA Sintel relativa al servizio annuale di movimentazione carichi interni e traslochi arredi e mobili Azienda ULSS 5 Polesana</t>
         </is>
       </c>
       <c r="C349" t="inlineStr">
         <is>
-          <t>Avviso</t>
+          <t>Asta</t>
         </is>
       </c>
       <c r="D349" t="inlineStr">
         <is>
-          <t>Scaduto</t>
-[...13 lines deleted...]
-      </c>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="F349" t="inlineStr"/>
       <c r="G349" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H349" t="inlineStr"/>
       <c r="I349" t="inlineStr"/>
       <c r="J349" t="inlineStr"/>
       <c r="K349" t="inlineStr">
         <is>
-          <t>10/01/2024 00:00</t>
+          <t>04/09/2024 00:00</t>
         </is>
       </c>
       <c r="L349" t="inlineStr">
         <is>
-          <t>10/01/2029 00:00</t>
-[...4 lines deleted...]
-          <t>25/01/2024 00:00</t>
+          <t>04/09/2029 00:00</t>
         </is>
       </c>
       <c r="P349" t="n">
         <v>0</v>
       </c>
       <c r="Q349" t="inlineStr">
         <is>
-          <t>Sotto</t>
-[...6 lines deleted...]
-      </c>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R349" t="inlineStr"/>
       <c r="S349" t="inlineStr"/>
       <c r="T349" t="inlineStr"/>
-      <c r="U349" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="U349" t="inlineStr"/>
     </row>
     <row r="350">
       <c r="A350" t="inlineStr"/>
       <c r="B350" t="inlineStr">
         <is>
-          <t>AVVISO AGGIUDICAZIONE PROCEDURA GARA TELEMATICA APERTA, AI SENSI DELL’ART. 71 DEL D.LGS. N. 36/2023, PER AFFIDAMENTO FORNITURA IN NOLEGGIO SISTEMA DIAGNOSTICO, COMPRENS. DI REAGENTI E MATERIALI DI CONSUMO PER ESECUZIONE DI INDAGINI IMMUNOISTOCHIMICHE E DI IBRIDAZIONE IN SITU PER DIAGNOSTICA MORFO FUNZIONALE E INDIVIDUAZIONE DI PARAMETRI PROGNOSTICO PREDITTIVI, PER UOC ANATOMIA PATOLOGICA PER IL PERIODO DI 36 MESI EVENTUALM. RINNOVABILI PER ULTERIORI 24 MESI, SUDDIV. IN 2 LOTTI. ID SINTEL 176436100</t>
+          <t>IC2025 Servizio di manutenzione e assistenza full risk, annualità 2024-2027, delle apparecchiature elettromedicali DAE, in dotazione alle farmacie dell’Azienda ULSS 5 - Polesana.</t>
         </is>
       </c>
       <c r="C350" t="inlineStr">
         <is>
-          <t>Avviso</t>
+          <t>Asta</t>
         </is>
       </c>
       <c r="D350" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
-      <c r="F350" t="inlineStr">
-[...5 lines deleted...]
-      </c>
+      <c r="F350" t="inlineStr"/>
       <c r="G350" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="H350" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H350" t="inlineStr"/>
       <c r="I350" t="inlineStr"/>
-      <c r="J350" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J350" t="inlineStr"/>
       <c r="K350" t="inlineStr">
         <is>
-          <t>21/11/2023 00:00</t>
+          <t>03/09/2024 00:00</t>
         </is>
       </c>
       <c r="L350" t="inlineStr">
         <is>
-          <t>21/11/2028 00:00</t>
-[...4 lines deleted...]
-          <t>18/01/2024 00:00</t>
+          <t>03/09/2029 00:00</t>
         </is>
       </c>
       <c r="P350" t="n">
         <v>0</v>
       </c>
       <c r="Q350" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R350" t="inlineStr"/>
       <c r="S350" t="inlineStr"/>
       <c r="T350" t="inlineStr"/>
       <c r="U350" t="inlineStr"/>
     </row>
     <row r="351">
-      <c r="A351" t="inlineStr"/>
+      <c r="A351" t="inlineStr">
+        <is>
+          <t>B2789829F4</t>
+        </is>
+      </c>
       <c r="B351" t="inlineStr">
         <is>
-          <t>PROCEDURA SOTTOSOGLIA, AI SENSI DELL'ART. 50, COMMA 1 LETT. B) DEL D. LGS 36/2023, PER FORNITURA DI KIT CONTROLLO QUALITÀ SUI RADIOFARMACI, SUDDIVISA IN 2 LOTTI, PER IL PERIODO DI 24 MESI.</t>
+          <t>A12 realizzazione dei lavori impiantistici ed edili finalizzati all’adeguamento dell’antincendio dell’asilo nido di proprietà dell’Azienda ULSS 5 - Polesana.</t>
         </is>
       </c>
       <c r="C351" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
       <c r="D351" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aggiudicato</t>
         </is>
       </c>
       <c r="F351" t="inlineStr"/>
       <c r="G351" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="H351" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H351" t="inlineStr"/>
       <c r="I351" t="inlineStr"/>
       <c r="J351" t="inlineStr"/>
       <c r="K351" t="inlineStr">
         <is>
-          <t>16/11/2023 00:00</t>
+          <t>03/09/2024 00:00</t>
         </is>
       </c>
       <c r="L351" t="inlineStr">
         <is>
-          <t>16/11/2028 00:00</t>
-[...4 lines deleted...]
-          <t>07/12/2023 00:00</t>
+          <t>03/09/2029 00:00</t>
         </is>
       </c>
       <c r="P351" t="n">
         <v>0</v>
       </c>
       <c r="Q351" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R351" t="inlineStr"/>
       <c r="S351" t="inlineStr"/>
       <c r="T351" t="inlineStr"/>
       <c r="U351" t="inlineStr"/>
     </row>
     <row r="352">
-      <c r="A352" t="inlineStr"/>
+      <c r="A352" t="inlineStr">
+        <is>
+          <t>B2122CFDD2</t>
+        </is>
+      </c>
       <c r="B352" t="inlineStr">
         <is>
-          <t>Avviso Pubblico per la trasparenza per l’affidamento della fornitura del farmaco HIZENTRA*SC 1FL – dosaggi da 10ML e da 50ML, tramite Piattaforma Sintel di Aria Spa, ai sensi dell’art. 50, comma 1, lett. b) del D.Lgs. 36/2023, per il periodo di 12 mesi.</t>
+          <t>A262 Avviso di appalto aggiudicato lavori di rimozione, smaltimento e sostituzione di una cisterna di gasolio per gruppi elettrogeni presso l’Ospedale di Rovigo e rimozione di due cisterne presso la sede del Punto Sanità di Badia Polesine dell’Azienda ULSS 5.</t>
         </is>
       </c>
       <c r="C352" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
       <c r="D352" t="inlineStr">
         <is>
-          <t>Scaduto</t>
-[...8 lines deleted...]
-      </c>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="F352" t="inlineStr"/>
       <c r="G352" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H352" t="inlineStr"/>
       <c r="I352" t="inlineStr"/>
       <c r="J352" t="inlineStr"/>
       <c r="K352" t="inlineStr">
         <is>
-          <t>07/11/2023 00:00</t>
+          <t>03/09/2024 00:00</t>
         </is>
       </c>
       <c r="L352" t="inlineStr">
         <is>
-          <t>07/11/2028 00:00</t>
-[...4 lines deleted...]
-          <t>16/11/2023 23:59</t>
+          <t>03/09/2029 00:00</t>
         </is>
       </c>
       <c r="P352" t="n">
         <v>0</v>
       </c>
       <c r="Q352" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R352" t="inlineStr"/>
       <c r="S352" t="inlineStr"/>
       <c r="T352" t="inlineStr"/>
       <c r="U352" t="inlineStr"/>
     </row>
     <row r="353">
-      <c r="A353" t="inlineStr"/>
+      <c r="A353" t="inlineStr">
+        <is>
+          <t>B1C733F4CC</t>
+        </is>
+      </c>
       <c r="B353" t="inlineStr">
         <is>
-          <t>C108 Avviso esplorativo per manifestazione di interesse finalizzata all'affidamento del servizio per la manutenzione programmata e straordinaria degli impianti ed apparecchiature di sterilizzazione, lavaggio strumentario chirurgico e termosaldatrici in uso presso le strutture aziendali</t>
+          <t xml:space="preserve">A272 Avviso di appalto aggiudicato lavori di manutenzione ordinaria in ambito di telefonia, trasmissione dati, impianti speciali, sistemi di controllo degli accessi ai vari reparti e servizi nonché implementazione di sistemi di videosorveglianza presso l’Ospedale di Adria. </t>
         </is>
       </c>
       <c r="C353" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
       <c r="D353" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
-      <c r="F353" t="inlineStr">
-[...4 lines deleted...]
-      </c>
+      <c r="F353" t="inlineStr"/>
       <c r="G353" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H353" t="inlineStr"/>
       <c r="I353" t="inlineStr"/>
       <c r="J353" t="inlineStr"/>
       <c r="K353" t="inlineStr">
         <is>
-          <t>31/10/2023 00:00</t>
+          <t>03/09/2024 00:00</t>
         </is>
       </c>
       <c r="L353" t="inlineStr">
         <is>
-          <t>31/10/2028 00:00</t>
-[...4 lines deleted...]
-          <t>20/11/2023 10:00</t>
+          <t>03/09/2029 00:00</t>
         </is>
       </c>
       <c r="P353" t="n">
         <v>0</v>
       </c>
       <c r="Q353" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R353" t="inlineStr"/>
       <c r="S353" t="inlineStr"/>
       <c r="T353" t="inlineStr"/>
       <c r="U353" t="inlineStr"/>
     </row>
     <row r="354">
-      <c r="A354" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="A354" t="inlineStr"/>
       <c r="B354" t="inlineStr">
         <is>
-          <t>A252 Procedura negoziata per la realizzazione mediante Accordo Quadro di lavori di minuta manutenzione anno 2024</t>
+          <t>PROCEDURA TELEMATICA AI SENSI DELL’ART. 50 COMMA 1, LETTERA B) DEL D. LGS 36/2023 PER L’AFFIDAMENTO DELLA FORNITURA DI PRODOTTI DIVERSI PER USO DI LABORATORIO, PRODOTTI DIAGNOSTICI, ALCOLI PER ANALISI, SUDDIVISA IN 6 LOTTI, PER LA DURATA DI 24 MESI.</t>
         </is>
       </c>
       <c r="C354" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
       <c r="D354" t="inlineStr">
         <is>
-          <t>Aggiudicato</t>
-[...2 lines deleted...]
-      <c r="F354" t="inlineStr"/>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F354" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;&lt;span style="font-size:12pt"&gt;&lt;span style="font-size:13.5pt"&gt;&lt;span style="color:#212529"&gt;In calce il link in cui è possibile visionare la documentazione di gara inerente la procedura pubblicata su Sintel:&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;&lt;span style="font-size:13.5pt"&gt;&lt;span style="color:#212529"&gt;https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=188663645&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
+</t>
+        </is>
+      </c>
       <c r="G354" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="H354" t="inlineStr"/>
+      <c r="H354" t="inlineStr">
+        <is>
+          <t>188663645</t>
+        </is>
+      </c>
       <c r="I354" t="inlineStr"/>
       <c r="J354" t="inlineStr"/>
       <c r="K354" t="inlineStr">
         <is>
-          <t>30/10/2023 00:00</t>
+          <t>23/08/2024 00:00</t>
         </is>
       </c>
       <c r="L354" t="inlineStr">
         <is>
-          <t>30/10/2028 00:00</t>
+          <t>23/08/2029 00:00</t>
+        </is>
+      </c>
+      <c r="M354" t="inlineStr">
+        <is>
+          <t>06/09/2024 00:00</t>
         </is>
       </c>
       <c r="P354" t="n">
         <v>0</v>
       </c>
       <c r="Q354" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R354" t="inlineStr"/>
       <c r="S354" t="inlineStr"/>
       <c r="T354" t="inlineStr"/>
       <c r="U354" t="inlineStr"/>
     </row>
     <row r="355">
       <c r="A355" t="inlineStr"/>
       <c r="B355" t="inlineStr">
         <is>
-          <t>AVVISO PUBBLICO DI AVVIO  ID SINTEL 175228087/2023 - PROCEDURA NEGOZIATA TELEMATICA AI SENSI DELL’ ART.  50 COMMA 1, LETTERA E), DEL D.LGS 36/2023 E DELL’ART. 10 COMMI 1 E 5 BIS DEL D.L. N. 34/2023 CONVERTITO IN LEGGE N. 56/2023 PER L’AFFIDAMENTO IN URGENZA DI SERVIZI DI ASSISTENZA MEDICA PRESSO LA UOC DI RADIOLOGIA DEL PRESIDIO OSPEDALIERO DI ROVIGO DELL’A.ULSS 5 “POLESANA” PER LA DURATA DI CINQUE MESI. CIG A01D604F50</t>
+          <t>PROCEDURA TELEMATICA, AI SENSI DELL’ART. 50, COMMA 1, LETT. B) DEL D. LGS 36/2023 PER L’AFFIDAMENTO DELLA FORNITURA DI “PRODOTTI CHIMICI E PREPARATI GALENICI”, SUDDIVISA IN 6 LOTTI.</t>
         </is>
       </c>
       <c r="C355" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
       <c r="D355" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="F355" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;strong&gt;AVVISO PUBBLICO DI AVVIO&lt;/strong&gt;&lt;/p&gt;
-[...3 lines deleted...]
-&lt;p&gt;&amp;nbsp;&lt;/p&gt;
+          <t xml:space="preserve">&lt;p&gt;&lt;span style="font-size:12pt"&gt;&lt;span style="font-size:13.5pt"&gt;&lt;span style="color:#212529"&gt;In calce il link in cui è possibile visionare la documentazione di gara inerente la procedura pubblicata su Sintel:&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;&lt;span style="font-size:13.5pt"&gt;&lt;span style="color:#212529"&gt;https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=188662918&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
 </t>
         </is>
       </c>
       <c r="G355" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="H355" t="inlineStr"/>
+      <c r="H355" t="inlineStr">
+        <is>
+          <t>188662918</t>
+        </is>
+      </c>
       <c r="I355" t="inlineStr"/>
       <c r="J355" t="inlineStr"/>
       <c r="K355" t="inlineStr">
         <is>
-          <t>13/10/2023 00:00</t>
+          <t>23/08/2024 00:00</t>
         </is>
       </c>
       <c r="L355" t="inlineStr">
         <is>
-          <t>13/10/2028 00:00</t>
+          <t>23/08/2029 00:00</t>
         </is>
       </c>
       <c r="M355" t="inlineStr">
         <is>
-          <t>19/10/2023 18:00</t>
+          <t>06/09/2024 00:00</t>
         </is>
       </c>
       <c r="P355" t="n">
         <v>0</v>
       </c>
       <c r="Q355" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R355" t="inlineStr"/>
       <c r="S355" t="inlineStr"/>
       <c r="T355" t="inlineStr"/>
       <c r="U355" t="inlineStr"/>
     </row>
     <row r="356">
       <c r="A356" t="inlineStr"/>
       <c r="B356" t="inlineStr">
         <is>
-          <t xml:space="preserve">IC AVVISO DI APPALTO AGGIUDICATO procedura affidamento ai sensi art. 76, co 2 lett. b) punto 3 del D.Lgs 36/2023 servizio manutenzione full risk anni 2023-2024 per apparecchiature elettromedicali ovvero CMS Focal e CMS Xio e Monaco </t>
+          <t>FORNITURA DI FARMACI CON PRINCIPIO ATTIVO BUPRENORFINA, PER 24 MESI.</t>
         </is>
       </c>
       <c r="C356" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
       <c r="D356" t="inlineStr">
         <is>
-          <t>Aggiudicato</t>
-[...2 lines deleted...]
-      <c r="F356" t="inlineStr"/>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F356" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;&lt;span style="font-size:12pt"&gt;&lt;span style="font-size:13.5pt"&gt;&lt;span style="color:#212529"&gt;In calce il link in cui è possibile visionare la documentazione di gara inerente la procedura pubblicata su Sintel:&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;&lt;span style="font-size:13.5pt"&gt;&lt;span style="color:#212529"&gt;https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=188662364&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
+</t>
+        </is>
+      </c>
       <c r="G356" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H356" t="inlineStr">
         <is>
-          <t>171707248</t>
+          <t>188662364</t>
         </is>
       </c>
       <c r="I356" t="inlineStr"/>
-      <c r="J356" t="inlineStr"/>
+      <c r="J356" t="inlineStr">
+        <is>
+          <t>B3FE04A79D</t>
+        </is>
+      </c>
       <c r="K356" t="inlineStr">
         <is>
-          <t>06/10/2023 00:00</t>
+          <t>23/08/2024 00:00</t>
         </is>
       </c>
       <c r="L356" t="inlineStr">
         <is>
-          <t>06/10/2028 00:00</t>
+          <t>23/08/2029 00:00</t>
+        </is>
+      </c>
+      <c r="M356" t="inlineStr">
+        <is>
+          <t>06/09/2024 00:00</t>
         </is>
       </c>
       <c r="P356" t="n">
         <v>0</v>
       </c>
       <c r="Q356" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R356" t="inlineStr"/>
       <c r="S356" t="inlineStr"/>
       <c r="T356" t="inlineStr"/>
       <c r="U356" t="inlineStr"/>
     </row>
     <row r="357">
       <c r="A357" t="inlineStr"/>
       <c r="B357" t="inlineStr">
         <is>
-          <t>IC AVVISO DI APPALTO AGGIUDICATO procedura affidamento ai sensi art. 76, co 2 lett. b) punto 3 del D.Lgs 36/2023 del servizio di manutenzione full risk anno 2023 per apparecchiature elettromedicali: n. 1 Acceleratore Sinergy sito nella UOC Radioterapia Ospedale Rovigo  nonché 1 Mosaiq , Fraxion, Bodyfix, Leksell, Frame Ibeam Evo</t>
+          <t>FORNITURA DEL FARMACO CON PRINCIPIO ATTIVO RISPERIDONE, AI SENSI DELL’ART. 50, COMMA 1, LETTERA B) DEL D. LGS. 36/2023, PER IL PERIODO DI 24 MESI.</t>
         </is>
       </c>
       <c r="C357" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
       <c r="D357" t="inlineStr">
         <is>
-          <t>Aggiudicato</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="F357" t="inlineStr"/>
       <c r="G357" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H357" t="inlineStr">
         <is>
-          <t>171705017</t>
+          <t>188548431</t>
         </is>
       </c>
       <c r="I357" t="inlineStr"/>
-      <c r="J357" t="inlineStr"/>
+      <c r="J357" t="inlineStr">
+        <is>
+          <t>B32B0C99CD</t>
+        </is>
+      </c>
       <c r="K357" t="inlineStr">
         <is>
-          <t>06/10/2023 00:00</t>
+          <t>20/08/2024 00:00</t>
         </is>
       </c>
       <c r="L357" t="inlineStr">
         <is>
-          <t>06/10/2028 00:00</t>
+          <t>20/08/2029 00:00</t>
+        </is>
+      </c>
+      <c r="M357" t="inlineStr">
+        <is>
+          <t>03/09/2024 00:00</t>
         </is>
       </c>
       <c r="P357" t="n">
         <v>0</v>
       </c>
       <c r="Q357" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R357" t="inlineStr"/>
       <c r="S357" t="inlineStr"/>
       <c r="T357" t="inlineStr"/>
       <c r="U357" t="inlineStr"/>
     </row>
     <row r="358">
-      <c r="A358" t="inlineStr"/>
+      <c r="A358" t="inlineStr">
+        <is>
+          <t>B02F7CB1E7</t>
+        </is>
+      </c>
       <c r="B358" t="inlineStr">
         <is>
-          <t xml:space="preserve">AFFIDAMENTO DIRETTO AI SENSI ART. 50 C. 1 LETT. B) DEL D. LGS. 36/2023, TRAMITE PIATTAFORMA SINTEL, PER FORNITURA DI FARMACI NON ESCLUSIVI PER IL PERIODO DI 24 MESI. </t>
+          <t>IC Affidamento ai sensi dell'art. 76 comma 2 lettera b) punto 3 D.Lgs 36/2023 del servizio di manutenzione full risk anno 2024 dei ventilatori domiciliari c/o pazienti distretto di Rovigo in dotazione all'Azienda ULSS 5 Polesana</t>
         </is>
       </c>
       <c r="C358" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
       <c r="D358" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aggiudicato</t>
         </is>
       </c>
       <c r="F358" t="inlineStr"/>
       <c r="G358" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="H358" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H358" t="inlineStr"/>
       <c r="I358" t="inlineStr"/>
       <c r="J358" t="inlineStr"/>
       <c r="K358" t="inlineStr">
         <is>
-          <t>05/10/2023 00:00</t>
+          <t>19/08/2024 00:00</t>
         </is>
       </c>
       <c r="L358" t="inlineStr">
         <is>
-          <t>05/10/2028 00:00</t>
-[...4 lines deleted...]
-          <t>24/10/2023 00:00</t>
+          <t>19/08/2029 00:00</t>
         </is>
       </c>
       <c r="P358" t="n">
         <v>0</v>
       </c>
       <c r="Q358" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R358" t="inlineStr"/>
       <c r="S358" t="inlineStr"/>
       <c r="T358" t="inlineStr"/>
       <c r="U358" t="inlineStr"/>
     </row>
     <row r="359">
       <c r="A359" t="inlineStr"/>
       <c r="B359" t="inlineStr">
         <is>
-          <t>A214 Affidamento lavori inerenti l'intervento di adeguamento normativo e miglioramento del Centro di Procreazione Medicalmente Assistita (PMA) dell'Ospedale di Trecenta, CIG: 9854094F9A</t>
+          <t>ID SINTEL 188500155 AVVISO DI AGGIUDICAZIONE AFFIDAMENTO DIRETTO, MEDIANTE INDAGINE DI MERCATO, AI SENSI ART. 50, COMMA 1, LETT. B) DEL D.LGS. N. 36/2023 E S.M.I., PER LA  FORNITURA DI TEST DI RICERCA ANTIGENICA RAPIDA ANTIGENE SARS COV2 A LETTURA VISIVA, ALTRIMENTI DEFINITI TEST ANTIGENICI DI PRIMA GENERAZIONE, PER LA UOSD MICROBIOLOGIA DELL’AZIENDA ULSS 5 POLESANA CIG B2F51A4FB5</t>
         </is>
       </c>
       <c r="C359" t="inlineStr">
         <is>
-          <t>Asta</t>
+          <t>Avviso</t>
         </is>
       </c>
       <c r="D359" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
-      <c r="F359" t="inlineStr"/>
+      <c r="F359" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;&lt;span style="font-size:11pt"&gt;&lt;span style="font-family:Calibri,sans-serif"&gt;&lt;span style="font-size:14.0pt"&gt;&lt;span style="color:#212529"&gt;In calce il link da cui poter scaricare la documentazione della procedura di gara pubblicata sulla piattaforma Sintel di Aria S.p.A.:&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;&lt;a href="https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=188500155" target="_blank"&gt;https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=188500155&lt;/a&gt;&lt;/p&gt;
+</t>
+        </is>
+      </c>
       <c r="G359" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="H359" t="inlineStr"/>
+      <c r="H359" t="inlineStr">
+        <is>
+          <t>188500155</t>
+        </is>
+      </c>
       <c r="I359" t="inlineStr"/>
-      <c r="J359" t="inlineStr"/>
+      <c r="J359" t="inlineStr">
+        <is>
+          <t>B2F51A4FB5</t>
+        </is>
+      </c>
       <c r="K359" t="inlineStr">
         <is>
-          <t>15/09/2023 00:00</t>
+          <t>19/08/2024 00:00</t>
         </is>
       </c>
       <c r="L359" t="inlineStr">
         <is>
-          <t>15/09/2028 00:00</t>
+          <t>19/08/2029 00:00</t>
+        </is>
+      </c>
+      <c r="M359" t="inlineStr">
+        <is>
+          <t>23/08/2024 00:00</t>
         </is>
       </c>
       <c r="P359" t="n">
         <v>0</v>
       </c>
       <c r="Q359" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R359" t="inlineStr"/>
       <c r="S359" t="inlineStr"/>
       <c r="T359" t="inlineStr"/>
       <c r="U359" t="inlineStr"/>
     </row>
     <row r="360">
       <c r="A360" t="inlineStr"/>
       <c r="B360" t="inlineStr">
         <is>
-          <t>AVVISO PUBBLICO  INDAGINE DI MERCATO PER L’INDIVIDUAZIONE DI OPERATORI ECONOMICI PER L’AFFIDAMENTO IN URGENZA, A SEGUITO PROCEDURA TELEMATICA AI SENSI DELL’ART.  50 COMMA 1, LETTERA E), DEL D.LGS 36/2023 E DELL’ART. 10 COMMI 1 E 5 BIS DEL D.L. N. 34/2023 CONVERTITO IN LEGGE N. 56/2023, TRAMITE PIATTAFORMA ARIA S.P.A., DI SERVIZI DI ASSISTENZA MEDICA PRESSO LA UOC PEDIATRIA DEI PRESIDI OSPEDALIERI DI ROVIGO E ADRIA DELL’A.ULSS 5 “POLESANA” PER IL PERIODO DI TRE MESI.</t>
+          <t>PROCEDURA TELEMATICA AI SENSI DELL’ART. 76 COMMA 2, LETTERA B) DEL D. LGS 36/2023 PER L’AFFIDAMENTO DELLA FORNITURA DI TYR COOLER, ALIMENTO DESTINATO A FINI MEDICI SPECIALI, PER 12 MESI, EVENTUALMENTE RINNOVABILE PER ULTERIORI 12 MESI.</t>
         </is>
       </c>
       <c r="C360" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
       <c r="D360" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="F360" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;strong&gt;AVVISO PUBBLICO&lt;/strong&gt;&lt;/p&gt;
-[...3 lines deleted...]
-&lt;p&gt;&amp;nbsp;&lt;/p&gt;
+          <t xml:space="preserve">&lt;p&gt;&lt;span style="font-size:12pt"&gt;&lt;span style="font-size:13.5pt"&gt;&lt;span style="color:#212529"&gt;In calce il link in cui è possibile visionare la documentazione di gara inerente la procedura pubblicata su Sintel:&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;&lt;span style="font-size:13.5pt"&gt;&lt;span style="color:#212529"&gt;https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=188494543&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
 </t>
         </is>
       </c>
       <c r="G360" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="H360" t="inlineStr"/>
+      <c r="H360" t="inlineStr">
+        <is>
+          <t>188494543</t>
+        </is>
+      </c>
       <c r="I360" t="inlineStr"/>
-      <c r="J360" t="inlineStr"/>
+      <c r="J360" t="inlineStr">
+        <is>
+          <t>B3006D55D5</t>
+        </is>
+      </c>
       <c r="K360" t="inlineStr">
         <is>
-          <t>14/09/2023 00:00</t>
+          <t>19/08/2024 00:00</t>
         </is>
       </c>
       <c r="L360" t="inlineStr">
         <is>
-          <t>14/09/2028 00:00</t>
+          <t>19/08/2029 00:00</t>
         </is>
       </c>
       <c r="M360" t="inlineStr">
         <is>
-          <t>19/09/2023 23:59</t>
+          <t>03/09/2024 00:00</t>
         </is>
       </c>
       <c r="P360" t="n">
         <v>0</v>
       </c>
       <c r="Q360" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R360" t="inlineStr"/>
       <c r="S360" t="inlineStr"/>
       <c r="T360" t="inlineStr"/>
       <c r="U360" t="inlineStr"/>
     </row>
     <row r="361">
-      <c r="A361" t="inlineStr"/>
+      <c r="A361" t="inlineStr">
+        <is>
+          <t>B11110604B</t>
+        </is>
+      </c>
       <c r="B361" t="inlineStr">
         <is>
-          <t>AVVISO PUBBLICO  INDAGINE DI MERCATO PER L’INDIVIDUAZIONE DI OPERATORI ECONOMICI PER L’AFFIDAMENTO IN URGENZA, A SEGUITO PROCEDURA TELEMATICA AI SENSI DELL’ART.  50 COMMA 1, LETTERA E), DEL D.LGS 36/2023 E DELL’ART. 10 COMMI 1 E 5 BIS DEL D.L. N. 34/2023 CONVERTITO IN LEGGE N. 56/2023, TRAMITE PIATTAFORMA ARIA S.P.A., DI SERVIZI DI ASSISTENZA MEDICA PRESSO LA UOC OSTETRICIA E GINECOLOGIA DEL PRESIDIO OSPEDALIERO DI ROVIGO DELL’A.ULSS 5 “POLESANA” PER IL PERIODO DI TRE MESI.</t>
+          <t>IC Affidamento ai sensi art. 76 comma 2 lettera b) punto 3 del D.Lgs 36/2023 del servizio di manutenzione full risk anni 2024-2027 di n. 4 device Astral, n. 3 apparecchiature E70, n. 1 umidificatore HC150,</t>
         </is>
       </c>
       <c r="C361" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
       <c r="D361" t="inlineStr">
         <is>
-          <t>Scaduto</t>
-[...10 lines deleted...]
-      </c>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="F361" t="inlineStr"/>
       <c r="G361" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H361" t="inlineStr"/>
       <c r="I361" t="inlineStr"/>
       <c r="J361" t="inlineStr"/>
       <c r="K361" t="inlineStr">
         <is>
-          <t>14/09/2023 00:00</t>
+          <t>19/08/2024 00:00</t>
         </is>
       </c>
       <c r="L361" t="inlineStr">
         <is>
-          <t>14/09/2028 00:00</t>
-[...4 lines deleted...]
-          <t>20/09/2023 23:59</t>
+          <t>19/08/2029 00:00</t>
         </is>
       </c>
       <c r="P361" t="n">
         <v>0</v>
       </c>
       <c r="Q361" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R361" t="inlineStr"/>
       <c r="S361" t="inlineStr"/>
       <c r="T361" t="inlineStr"/>
       <c r="U361" t="inlineStr"/>
     </row>
     <row r="362">
       <c r="A362" t="inlineStr"/>
       <c r="B362" t="inlineStr">
         <is>
-          <t>AVVISO PUBBLICO PER L’AVVIO PROCEDURA NEGOZIATA SOTTOSOGLIA AI SENSI DELL’ART. 50 COMMA 1 LETTERA E) DEL D.LGS 36/2023 TRAMITE PIATTAFORMA ARIA SINTEL PER IL SERVIZIO DI   “SENSIBILIZZAZIONE DEI GIOVANI – STRADA FACENDO 6^ EDIZIONE” - A01ADB7D75</t>
+          <t>PROCEDURA TELEMATICA AI SENSI DELL’ART. 76 COMMA 2, LETTERA B) DEL D. LGS 36/2023 PER L’AFFIDAMENTO DELLA FORNITURA DEL FARMACO ESCLUSIVO IKERVIS, PER 24 MESI.</t>
         </is>
       </c>
       <c r="C362" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
       <c r="D362" t="inlineStr">
         <is>
-          <t>Aggiudicato</t>
-[...10 lines deleted...]
-      </c>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F362" t="inlineStr"/>
       <c r="G362" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="H362" t="inlineStr"/>
+      <c r="H362" t="inlineStr">
+        <is>
+          <t>188495000</t>
+        </is>
+      </c>
       <c r="I362" t="inlineStr"/>
       <c r="J362" t="inlineStr">
         <is>
-          <t>A01ADB7D75</t>
+          <t>B300FA6C5C</t>
         </is>
       </c>
       <c r="K362" t="inlineStr">
         <is>
-          <t>11/09/2023 00:00</t>
+          <t>19/08/2024 00:00</t>
         </is>
       </c>
       <c r="L362" t="inlineStr">
         <is>
-          <t>11/09/2028 00:00</t>
+          <t>19/08/2029 00:00</t>
         </is>
       </c>
       <c r="M362" t="inlineStr">
         <is>
-          <t>26/09/2023 00:00</t>
+          <t>03/09/2024 00:00</t>
         </is>
       </c>
       <c r="P362" t="n">
         <v>0</v>
       </c>
       <c r="Q362" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R362" t="inlineStr"/>
       <c r="S362" t="inlineStr"/>
       <c r="T362" t="inlineStr"/>
       <c r="U362" t="inlineStr"/>
     </row>
     <row r="363">
-      <c r="A363" t="inlineStr"/>
+      <c r="A363" t="inlineStr">
+        <is>
+          <t>B07C2F0DD8</t>
+        </is>
+      </c>
       <c r="B363" t="inlineStr">
         <is>
-          <t>A233 Procedura negoziata espletata sulla piattaforma Sintel di Aria Spa per lavori di manutenzione ordinaria dei fabbricati dell'Azienda ULSS 5 Polesana, opere da fabbro e falegname, CIG: 9603355B3D</t>
+          <t>IC Affidamento ai sensi dell'art. 76, comma 2 lettera b) punto 3 D.Lgs 36/2023 del servizio di manutenzione full risk anni 2024-2026 dei ventilatori domiciliari c/o pazienti distretto di Adria in dotazione all'Azienda ULSS 5 Polesana</t>
         </is>
       </c>
       <c r="C363" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
       <c r="D363" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="F363" t="inlineStr"/>
       <c r="G363" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="H363" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H363" t="inlineStr"/>
       <c r="I363" t="inlineStr"/>
       <c r="J363" t="inlineStr"/>
       <c r="K363" t="inlineStr">
         <is>
-          <t>06/09/2023 00:00</t>
+          <t>19/08/2024 00:00</t>
         </is>
       </c>
       <c r="L363" t="inlineStr">
         <is>
-          <t>06/09/2028 00:00</t>
+          <t>19/08/2029 00:00</t>
         </is>
       </c>
       <c r="P363" t="n">
         <v>0</v>
       </c>
       <c r="Q363" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R363" t="inlineStr"/>
       <c r="S363" t="inlineStr"/>
       <c r="T363" t="inlineStr"/>
       <c r="U363" t="inlineStr"/>
     </row>
     <row r="364">
       <c r="A364" t="inlineStr"/>
       <c r="B364" t="inlineStr">
         <is>
-          <t>PROCEDURA DI GARA TELEMATICA AI SENSI DELL’ ART.  50 COMMA 1, LETTERA B), DEL D.LGS 36/2023 PER L’AFFIDAMENTO DEL SERVIZIO DI ESECUZIONE ANALISI CITOGENETICHE PER L’AZIENDA ULSS 5 POLESANA PER IL PERIODO DI 24 MESI, EVENTUALMENTE RINNOVABILE DI ULTERIORI 24 MESI. CIG A00B5219B9</t>
+          <t>PROCEDURA TELEMATICA, AI SENSI DELL’ART. 76, COMMA 2, LETT. B) DEL D. LGS 36/2023 PER FORNITURA DEL FARMACO ESCLUSIVO CON PRINCIPIO ATTIVO SELINEXOR E DENOMINAZIONE COMMERCIALE NEXPOVIO PER IL PERIODO DI 6 MESI.</t>
         </is>
       </c>
       <c r="C364" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
       <c r="D364" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="F364" t="inlineStr">
-[...7 lines deleted...]
-      </c>
+      <c r="F364" t="inlineStr"/>
       <c r="G364" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="H364" t="inlineStr"/>
+      <c r="H364" t="inlineStr">
+        <is>
+          <t>188450363</t>
+        </is>
+      </c>
       <c r="I364" t="inlineStr"/>
-      <c r="J364" t="inlineStr"/>
+      <c r="J364" t="inlineStr">
+        <is>
+          <t>B30FA9A013</t>
+        </is>
+      </c>
       <c r="K364" t="inlineStr">
         <is>
-          <t>06/09/2023 00:00</t>
+          <t>14/08/2024 00:00</t>
         </is>
       </c>
       <c r="L364" t="inlineStr">
         <is>
-          <t>06/09/2028 00:00</t>
+          <t>14/08/2029 00:00</t>
         </is>
       </c>
       <c r="M364" t="inlineStr">
         <is>
-          <t>02/10/2023 12:00</t>
+          <t>29/08/2024 00:00</t>
         </is>
       </c>
       <c r="P364" t="n">
         <v>0</v>
       </c>
       <c r="Q364" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R364" t="inlineStr"/>
       <c r="S364" t="inlineStr"/>
       <c r="T364" t="inlineStr"/>
       <c r="U364" t="inlineStr"/>
     </row>
     <row r="365">
-      <c r="A365" t="inlineStr"/>
+      <c r="A365" t="inlineStr">
+        <is>
+          <t xml:space="preserve"> B1CF6B0CD2</t>
+        </is>
+      </c>
       <c r="B365" t="inlineStr">
         <is>
-          <t>AVVISO PUBBLICO PER L’AVVIO PROCEDURA MEDIANTE L'IMPIEGO DELLA PIATTAFORMA SINTEL DI A.R.I.A S.P.A. PER LA FORNITURA DI FASCIATOI A PARETE PER I PRESIDI OSPEDALIERI DI ADRIA – ROVIGO – TRECENTA DELL’AZIENDA ULSS 5</t>
+          <t xml:space="preserve">IC Affidamento ai sensi dell’art 76 co 2 lett. b) D. Lgs 36/2023 del servizio di manutenzione full risk anni 2024-2026 del Sistema Radiologico OPERA SWING Impianto n. 600529/01, del Portatile Radiologico MAC R32D Impianto n. 601534/01 e del Sistema Radiologico OPERA SWING Impianto n. 22IV007335/01, di proprietà dell’Azienda ULSS 5 Polesana </t>
         </is>
       </c>
       <c r="C365" t="inlineStr">
         <is>
-          <t>Avviso</t>
+          <t>Asta</t>
         </is>
       </c>
       <c r="D365" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
-      <c r="F365" t="inlineStr">
-[...12 lines deleted...]
-      </c>
+      <c r="F365" t="inlineStr"/>
       <c r="G365" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H365" t="inlineStr"/>
       <c r="I365" t="inlineStr"/>
       <c r="J365" t="inlineStr"/>
       <c r="K365" t="inlineStr">
         <is>
-          <t>05/09/2023 00:00</t>
+          <t>14/08/2024 00:00</t>
         </is>
       </c>
       <c r="L365" t="inlineStr">
         <is>
-          <t>05/09/2028 00:00</t>
-[...9 lines deleted...]
-          <t>08/11/2023</t>
+          <t>14/08/2029 00:00</t>
         </is>
       </c>
       <c r="P365" t="n">
-        <v>14000</v>
+        <v>0</v>
       </c>
       <c r="Q365" t="inlineStr">
         <is>
-          <t>Sotto</t>
-[...6 lines deleted...]
-      </c>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R365" t="inlineStr"/>
       <c r="S365" t="inlineStr"/>
       <c r="T365" t="inlineStr"/>
-      <c r="U365" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="U365" t="inlineStr"/>
     </row>
     <row r="366">
-      <c r="A366" t="inlineStr"/>
+      <c r="A366" t="inlineStr">
+        <is>
+          <t>B0E44540C2</t>
+        </is>
+      </c>
       <c r="B366" t="inlineStr">
         <is>
-          <t>A227 Procedura negoziata senza pubblicazione di bando, da esperire in Sintel, per l'affidamento dei lavori di ristrutturazione della Nuova Medicina Fisica e Riabilitazione Ospedale di Rovigo, CIG: 9967862BEE</t>
+          <t xml:space="preserve">IC Affidamento ai sensi dell’art. 76, comma 2 lettera b) punto 3 D.Lgs 36/2023 del servizio di manutenzione full risk anno 2024-2026 dei portatili radiologici, tubi radiogeni e detettori in dotazione all’Azienda ULSS 5 Polesana. Commessa IC 2024 </t>
         </is>
       </c>
       <c r="C366" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
       <c r="D366" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="F366" t="inlineStr"/>
       <c r="G366" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="H366" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H366" t="inlineStr"/>
       <c r="I366" t="inlineStr"/>
       <c r="J366" t="inlineStr"/>
       <c r="K366" t="inlineStr">
         <is>
-          <t>01/09/2023 00:00</t>
+          <t>14/08/2024 00:00</t>
         </is>
       </c>
       <c r="L366" t="inlineStr">
         <is>
-          <t>01/09/2028 00:00</t>
+          <t>14/08/2029 00:00</t>
         </is>
       </c>
       <c r="P366" t="n">
         <v>0</v>
       </c>
       <c r="Q366" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R366" t="inlineStr"/>
       <c r="S366" t="inlineStr"/>
       <c r="T366" t="inlineStr"/>
       <c r="U366" t="inlineStr"/>
     </row>
     <row r="367">
-      <c r="A367" t="inlineStr"/>
+      <c r="A367" t="inlineStr">
+        <is>
+          <t>B1CF0D8A49</t>
+        </is>
+      </c>
       <c r="B367" t="inlineStr">
         <is>
-          <t>AVVISO PUBBLICO PER L’AFFIDAMENTO DEL SERVIZIO DI SOSTEGNO EDUCATIVO DOMICILIARE MINORI PER I COMUNI DEL DISTRETTO 1 DI ROVIGO  PER IL PERIODO DI 12 MESI EVENTUALMENTE RINNOVABILE DI ULTERIORI 6 MESI  - CIG A017003233</t>
+          <t>IC Affidamento ai sensi dell'art. 76 comma 2 lett. b) punto 3) D.Lgs 36/2023 da espletarsi in Piattaforma MEPA del servizio di manutenzione full risk anni 2024-2026 apparecchiature elettromedicali aspiratori chirurgici domiciliari modello SP30 battery, kataspir, minitransfer, atmport, battery plus in dotazione Azienda ULSS 5 Polesana</t>
         </is>
       </c>
       <c r="C367" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
       <c r="D367" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
-      <c r="F367" t="inlineStr">
-[...6 lines deleted...]
-      </c>
+      <c r="F367" t="inlineStr"/>
       <c r="G367" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H367" t="inlineStr"/>
       <c r="I367" t="inlineStr"/>
-      <c r="J367" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J367" t="inlineStr"/>
       <c r="K367" t="inlineStr">
         <is>
-          <t>31/08/2023 00:00</t>
+          <t>13/08/2024 00:00</t>
         </is>
       </c>
       <c r="L367" t="inlineStr">
         <is>
-          <t>31/08/2028 00:00</t>
-[...4 lines deleted...]
-          <t>15/09/2023 23:45</t>
+          <t>13/08/2029 00:00</t>
         </is>
       </c>
       <c r="P367" t="n">
         <v>0</v>
       </c>
       <c r="Q367" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R367" t="inlineStr"/>
       <c r="S367" t="inlineStr"/>
       <c r="T367" t="inlineStr"/>
       <c r="U367" t="inlineStr"/>
     </row>
     <row r="368">
       <c r="A368" t="inlineStr"/>
       <c r="B368" t="inlineStr">
         <is>
-          <t>AVVISO VOLONTARIO PER LA TRASPARENZA EX ANTE per l’avvio di procedura negoziata per la fornitura del farmaco esclusivo con principio attivo ENFORTUMAB VEDOTIN per il periodo di 12 mesi.</t>
+          <t>PROCEDURA TELEMATICA AI SENSI DELL’ART. 76 COMMA 2, LETTERA B) DEL D. LGS 36/2023 PER L’AFFIDAMENTO DELLA FORNITURA DEL FARMACO ESCLUSIVO ESPEROCT 3000 UI PER LA DURATA DI 12 MESI.</t>
         </is>
       </c>
       <c r="C368" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
       <c r="D368" t="inlineStr">
         <is>
-          <t>Aggiudicato</t>
-[...8 lines deleted...]
-      </c>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F368" t="inlineStr"/>
       <c r="G368" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="H368" t="inlineStr"/>
+      <c r="H368" t="inlineStr">
+        <is>
+          <t>186978542</t>
+        </is>
+      </c>
       <c r="I368" t="inlineStr"/>
-      <c r="J368" t="inlineStr"/>
+      <c r="J368" t="inlineStr">
+        <is>
+          <t>B2E1166A07</t>
+        </is>
+      </c>
       <c r="K368" t="inlineStr">
         <is>
-          <t>30/08/2023 00:00</t>
+          <t>23/07/2024 00:00</t>
         </is>
       </c>
       <c r="L368" t="inlineStr">
         <is>
-          <t>30/08/2028 00:00</t>
+          <t>23/07/2029 00:00</t>
         </is>
       </c>
       <c r="M368" t="inlineStr">
         <is>
-          <t>08/09/2023 18:00</t>
-[...4 lines deleted...]
-          <t>31/10/2023</t>
+          <t>09/08/2024 00:00</t>
         </is>
       </c>
       <c r="P368" t="n">
         <v>0</v>
       </c>
       <c r="Q368" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R368" t="inlineStr"/>
       <c r="S368" t="inlineStr"/>
       <c r="T368" t="inlineStr"/>
       <c r="U368" t="inlineStr"/>
     </row>
     <row r="369">
       <c r="A369" t="inlineStr"/>
       <c r="B369" t="inlineStr">
         <is>
-          <t>AVVISO VOLONTARIO PER LA TRASPARENZA EX ANTE per l’avvio di procedura negoziata per la fornitura del farmaco esclusivo con principio attivo Pegvaliase PALYNZIQ*1 siringa SC 20 mg/ml, per il periodo di 12 mesi</t>
+          <t>PROCEDURA TELEMATICA, AI SENSI DELL’ART. 50 COMMA 1, LETT. B)  DEL D. LGS. 36/2023 PER FORNITURA DI SACCHE PER NUTRIZIONE PARENTERALE, BINARIE, AD OSMOLARITA’ CONTENUTA, CONTENENTI ELETTROLITI, PER IL PERIODO DI 24 MESI, EVENTUALMENTE PROROGABILE PER ULTERIORI 6 MESI.</t>
         </is>
       </c>
       <c r="C369" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
       <c r="D369" t="inlineStr">
         <is>
-          <t>Aggiudicato</t>
-[...8 lines deleted...]
-      </c>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F369" t="inlineStr"/>
       <c r="G369" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="H369" t="inlineStr"/>
+      <c r="H369" t="inlineStr">
+        <is>
+          <t>185889685</t>
+        </is>
+      </c>
       <c r="I369" t="inlineStr"/>
-      <c r="J369" t="inlineStr"/>
+      <c r="J369" t="inlineStr">
+        <is>
+          <t>B37428121E</t>
+        </is>
+      </c>
       <c r="K369" t="inlineStr">
         <is>
-          <t>30/08/2023 00:00</t>
+          <t>28/06/2024 00:00</t>
         </is>
       </c>
       <c r="L369" t="inlineStr">
         <is>
-          <t>30/08/2028 00:00</t>
+          <t>28/06/2029 00:00</t>
         </is>
       </c>
       <c r="M369" t="inlineStr">
         <is>
-          <t>08/09/2023 18:00</t>
-[...4 lines deleted...]
-          <t>25/10/2023</t>
+          <t>30/07/2024 00:00</t>
         </is>
       </c>
       <c r="P369" t="n">
         <v>0</v>
       </c>
       <c r="Q369" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R369" t="inlineStr"/>
       <c r="S369" t="inlineStr"/>
       <c r="T369" t="inlineStr"/>
       <c r="U369" t="inlineStr"/>
     </row>
     <row r="370">
       <c r="A370" t="inlineStr"/>
       <c r="B370" t="inlineStr">
         <is>
-          <t xml:space="preserve">Avviso volontario per la trasparenza ex ante per l’avvio di procedura di gara sottosoglia, ai sensi dell'Art. 50, Comma 1, Lett. B) del D.Lgs 36/2023 e s.m.i., tramite piattaforma Sintel di Aria Spa, per la fornitura di dispositivi medici – Ago per biopsia transbronchiale guidata a ultrasuoni endobronchiali (EBUS) per UOS Endoscopia respiratoria, per il periodo di 36 mesi, eventualmente prorogabile di ulteriori 6 mesi. </t>
+          <t>PROCEDURA TELEMATICA, AI SENSI DELL'ART. 76, COMMA 2, LETT. B) DEL D. LGS 36/2023, PER FORNITURA DEL FARMACO ESCLUSIVO CON PRINCIPIO ATTIVO MEPOLIZUMAB, DENOMINATO NUCALA - AIC 044648044, PER IL PERIODO DI 12 MESI.</t>
         </is>
       </c>
       <c r="C370" t="inlineStr">
         <is>
-          <t>Avviso</t>
+          <t>Asta</t>
         </is>
       </c>
       <c r="D370" t="inlineStr">
         <is>
-          <t>Aggiudicato</t>
-[...8 lines deleted...]
-      </c>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F370" t="inlineStr"/>
       <c r="G370" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="H370" t="inlineStr"/>
+      <c r="H370" t="inlineStr">
+        <is>
+          <t>185771689</t>
+        </is>
+      </c>
       <c r="I370" t="inlineStr"/>
-      <c r="J370" t="inlineStr"/>
+      <c r="J370" t="inlineStr">
+        <is>
+          <t>B1C7ED86E4</t>
+        </is>
+      </c>
       <c r="K370" t="inlineStr">
         <is>
-          <t>24/08/2023 00:00</t>
+          <t>26/06/2024 00:00</t>
         </is>
       </c>
       <c r="L370" t="inlineStr">
         <is>
-          <t>24/08/2028 00:00</t>
+          <t>26/06/2029 00:00</t>
         </is>
       </c>
       <c r="M370" t="inlineStr">
         <is>
-          <t>01/09/2023 12:00</t>
-[...4 lines deleted...]
-          <t>31/01/2024</t>
+          <t>05/07/2024 00:00</t>
         </is>
       </c>
       <c r="P370" t="n">
         <v>0</v>
       </c>
       <c r="Q370" t="inlineStr">
         <is>
-          <t>Sotto</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="R370" t="inlineStr"/>
       <c r="S370" t="inlineStr"/>
       <c r="T370" t="inlineStr"/>
       <c r="U370" t="inlineStr"/>
     </row>
     <row r="371">
       <c r="A371" t="inlineStr"/>
       <c r="B371" t="inlineStr">
         <is>
-          <t>Avviso volontario per la trasparenza ex ante per l’avvio di procedura sottosoglia ai sensi dell’art. 1, comma 2, lettera a) del D.L 76/2020 convertito con legge 120/2020, come modificato dall’art. 51, comma 1, lett. a) del D.L. 77/2021 convertito con legge 108/2021 tramite piattaforma SINTEL, per la fornitura di sonde per vasi intracranici e periferici con relativo flussimetro, per il periodo di 36 mesi, eventualmente prorogabile di ulteriori 6 mesi.</t>
+          <t>PROCEDURA TELEMATICA AI SENSI DELL’ART. 76 COMMA 2, LETTERA B) DEL D. LGS 36/2023 PER L’AFFIDAMENTO DELLA FORNITURA DI NOVALAC ALLERNOVA PRO 400G, ALIMENTO DESTINATO A FINI MEDICI SPECIALI, PER LA DURATA DI 12 MESI.</t>
         </is>
       </c>
       <c r="C371" t="inlineStr">
         <is>
-          <t>Avviso</t>
+          <t>Asta</t>
         </is>
       </c>
       <c r="D371" t="inlineStr">
         <is>
-          <t>Aggiudicato</t>
-[...8 lines deleted...]
-      </c>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F371" t="inlineStr"/>
       <c r="G371" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="H371" t="inlineStr"/>
+      <c r="H371" t="inlineStr">
+        <is>
+          <t>185406311</t>
+        </is>
+      </c>
       <c r="I371" t="inlineStr"/>
-      <c r="J371" t="inlineStr"/>
+      <c r="J371" t="inlineStr">
+        <is>
+          <t>B297144CA2</t>
+        </is>
+      </c>
       <c r="K371" t="inlineStr">
         <is>
-          <t>22/08/2023 00:00</t>
+          <t>19/06/2024 00:00</t>
         </is>
       </c>
       <c r="L371" t="inlineStr">
         <is>
-          <t>22/08/2028 00:00</t>
+          <t>19/06/2029 00:00</t>
         </is>
       </c>
       <c r="M371" t="inlineStr">
         <is>
-          <t>04/09/2023 12:00</t>
-[...4 lines deleted...]
-          <t>13/09/2023</t>
+          <t>27/06/2024 00:00</t>
         </is>
       </c>
       <c r="P371" t="n">
         <v>0</v>
       </c>
       <c r="Q371" t="inlineStr">
         <is>
-          <t>Sotto</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="R371" t="inlineStr"/>
       <c r="S371" t="inlineStr"/>
       <c r="T371" t="inlineStr"/>
       <c r="U371" t="inlineStr"/>
     </row>
     <row r="372">
       <c r="A372" t="inlineStr"/>
       <c r="B372" t="inlineStr">
         <is>
-          <t>AVVISO PUBBLICO DI AVVIO  ID SINTEL 173178488/2023_PROCEDURA NEGOZIATA TELEMATICA AI SENSI DELL’ ART.  50 COMMA 1, LETTERA E), DEL D.LGS 36/2023 E DELL’ART. 10 COMMI 1 E 5 BIS DEL D.L. N. 34/2023 CONVERTITO IN LEGGE N. 56/2023 PER L’AFFIDAMENTO IN URGENZA DI SERVIZI DI ASSISTENZA MEDICA PRESSO LA UOC DI RADIOLOGIA DEL PRESIDIO OSPEDALIERO DI ROVIGO DELL’A.ULSS 5 “POLESANA” PER LA DURATA DI QUATTRO MESI. CIG A0047C49DE</t>
+          <t>PROCEDURA TELEMATICA, AI SENSI DELL'ART. 76, COMMA 2, LETT. B) DEL D. LGS 36/2023 PER FORNITURA DEL VACCINO RABIPUR PER IL PERIODO DI 36 MESI.</t>
         </is>
       </c>
       <c r="C372" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
       <c r="D372" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="F372" t="inlineStr">
-[...7 lines deleted...]
-      </c>
+      <c r="F372" t="inlineStr"/>
       <c r="G372" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="H372" t="inlineStr"/>
+      <c r="H372" t="inlineStr">
+        <is>
+          <t>185064557</t>
+        </is>
+      </c>
       <c r="I372" t="inlineStr"/>
-      <c r="J372" t="inlineStr"/>
+      <c r="J372" t="inlineStr">
+        <is>
+          <t>B2781765FE</t>
+        </is>
+      </c>
       <c r="K372" t="inlineStr">
         <is>
-          <t>11/08/2023 00:00</t>
+          <t>11/06/2024 00:00</t>
         </is>
       </c>
       <c r="L372" t="inlineStr">
         <is>
-          <t>11/08/2028 00:00</t>
+          <t>11/06/2029 00:00</t>
         </is>
       </c>
       <c r="M372" t="inlineStr">
         <is>
-          <t>24/08/2023 18:59</t>
+          <t>20/06/2024 00:00</t>
         </is>
       </c>
       <c r="P372" t="n">
         <v>0</v>
       </c>
       <c r="Q372" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R372" t="inlineStr"/>
       <c r="S372" t="inlineStr"/>
       <c r="T372" t="inlineStr"/>
       <c r="U372" t="inlineStr"/>
     </row>
     <row r="373">
       <c r="A373" t="inlineStr"/>
       <c r="B373" t="inlineStr">
         <is>
-          <t>AVVISO INDAGINE DI MERCATO E RELATIVA MANIFESTAZIONE DI INTERESSE PARTECIPAZIONE PROCEDURE SU PIATTAFORMA TELEMATICA SINTEL PER CONTENITORI RACCOLTA DIFFERENZIATA</t>
+          <t>PROCEDURA TELEMATICA AI SENSI DELL’ART. 50 COMMA 1, LETTERA B) DEL D. LGS 36/2023 PER L’AFFIDAMENTO DELLA FORNITURA DEL FARMACO CON PRINCIPIO ATTIVO BENZILPENICILLINA BENZATINICA, PER LA DURATA DI 24 MESI.</t>
         </is>
       </c>
       <c r="C373" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
       <c r="D373" t="inlineStr">
         <is>
-          <t>Aggiudicato</t>
-[...13 lines deleted...]
-      </c>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F373" t="inlineStr"/>
       <c r="G373" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="H373" t="inlineStr"/>
+      <c r="H373" t="inlineStr">
+        <is>
+          <t>184982756</t>
+        </is>
+      </c>
       <c r="I373" t="inlineStr"/>
-      <c r="J373" t="inlineStr"/>
+      <c r="J373" t="inlineStr">
+        <is>
+          <t>B27822780E</t>
+        </is>
+      </c>
       <c r="K373" t="inlineStr">
         <is>
-          <t>07/08/2023 00:00</t>
+          <t>10/06/2024 00:00</t>
         </is>
       </c>
       <c r="L373" t="inlineStr">
         <is>
-          <t>07/08/2028 00:00</t>
+          <t>10/06/2029 00:00</t>
         </is>
       </c>
       <c r="M373" t="inlineStr">
         <is>
-          <t>21/08/2023 00:00</t>
-[...4 lines deleted...]
-          <t>25/10/2023</t>
+          <t>19/06/2024 00:00</t>
         </is>
       </c>
       <c r="P373" t="n">
         <v>0</v>
       </c>
       <c r="Q373" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
-      <c r="R373" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="R373" t="inlineStr"/>
       <c r="S373" t="inlineStr"/>
       <c r="T373" t="inlineStr"/>
-      <c r="U373" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="U373" t="inlineStr"/>
     </row>
     <row r="374">
       <c r="A374" t="inlineStr"/>
       <c r="B374" t="inlineStr">
         <is>
-          <t xml:space="preserve">AVVISO PUBBLICO DI AVVIO ID SINTEL 172941151/2023 - PROCEDURA DI GARA TELEMATICA AI SENSI DELL’ ART.  50 COMMA 1, LETTERA E), DEL D.LGS 36/2023 E DELL’ART. 10 COMMI 1 E 5 BIS DEL D.L. N. 34/2023 CONVERTITO IN LEGGE N. 56/2023 PER L’AFFIDAMENTO IN URGENZA DI SERVIZI DI ASSISTENZA MEDICA SUDDIVISI IN N. 2 LOTTI PRESSO LA UOC OSTETRICIA E GINECOLOGIA DELL’AZIENDA ULSS 5 POLESANA PER LA DURATA DI QUATTRO MESI. </t>
+          <t>PROCEDURA TELEMATICA AI SENSI DELL’ ART. 50 COMMA 1, LETTERA B) DEL D. LGS 36/2023 PER L’AFFIDAMENTO DELLA FORNITURA DEL FARMACO CON PRINCIPIO ATTIVO LEVOBUPIVACAINA, PER LA DURATA DI 24 MESI.</t>
         </is>
       </c>
       <c r="C374" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
       <c r="D374" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="F374" t="inlineStr">
-[...11 lines deleted...]
-      </c>
+      <c r="F374" t="inlineStr"/>
       <c r="G374" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="H374" t="inlineStr"/>
+      <c r="H374" t="inlineStr">
+        <is>
+          <t>184981427</t>
+        </is>
+      </c>
       <c r="I374" t="inlineStr"/>
-      <c r="J374" t="inlineStr"/>
+      <c r="J374" t="inlineStr">
+        <is>
+          <t>B279E58BB5</t>
+        </is>
+      </c>
       <c r="K374" t="inlineStr">
         <is>
-          <t>04/08/2023 00:00</t>
+          <t>10/06/2024 00:00</t>
         </is>
       </c>
       <c r="L374" t="inlineStr">
         <is>
-          <t>04/08/2028 00:00</t>
+          <t>10/06/2029 00:00</t>
         </is>
       </c>
       <c r="M374" t="inlineStr">
         <is>
-          <t>22/08/2023 18:00</t>
+          <t>19/06/2024 00:00</t>
         </is>
       </c>
       <c r="P374" t="n">
         <v>0</v>
       </c>
       <c r="Q374" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R374" t="inlineStr"/>
       <c r="S374" t="inlineStr"/>
       <c r="T374" t="inlineStr"/>
       <c r="U374" t="inlineStr"/>
     </row>
     <row r="375">
       <c r="A375" t="inlineStr"/>
       <c r="B375" t="inlineStr">
         <is>
-          <t>AVVISO PUBBLICO DI AVVIO  ID SINTEL 172906668/2023 - PROCEDURA NEGOZIATA TELEMATICA AI SENSI DELL’ ART.  50 COMMA 1, LETTERA E), DEL D.LGS 36/2023 E DELL’ART. 10 COMMI 1 E 5 BIS DEL D.L. N. 34/2023 CONVERTITO IN LEGGE N. 56/2023 PER L’AFFIDAMENTO IN URGENZA DI SERVIZI DI ASSISTENZA MEDICA PRESSO LA UOC PEDIATRIA DEI PRESIDI OSPEDALIERI DI ROVIGO E ADRIA DELL’A.ULSS 5 “POLESANA” PER LA DURATA DI QUATTRO MESI. CIG A001F507D4</t>
+          <t>PROCEDURA TELEMATICA AI SENSI DELL’ ART. 76 COMMA 2, LETTERA B) DEL D. LGS 36/2023 PER L’AFFIDAMENTO DELLA FORNITURA DEL FARMACO ESCLUSIVO TRUNIAGEN CON PRINCIPIO ATTIVO NICOTINAMIDE RIBOSIDE, PER LA DURATA DI 12 MESI.</t>
         </is>
       </c>
       <c r="C375" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
       <c r="D375" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="F375" t="inlineStr">
-[...10 lines deleted...]
-      </c>
+      <c r="F375" t="inlineStr"/>
       <c r="G375" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="H375" t="inlineStr"/>
+      <c r="H375" t="inlineStr">
+        <is>
+          <t>184919722</t>
+        </is>
+      </c>
       <c r="I375" t="inlineStr"/>
-      <c r="J375" t="inlineStr"/>
+      <c r="J375" t="inlineStr">
+        <is>
+          <t>B283008559</t>
+        </is>
+      </c>
       <c r="K375" t="inlineStr">
         <is>
-          <t>03/08/2023 00:00</t>
+          <t>07/06/2024 00:00</t>
         </is>
       </c>
       <c r="L375" t="inlineStr">
         <is>
-          <t>03/08/2028 00:00</t>
+          <t>07/06/2029 00:00</t>
         </is>
       </c>
       <c r="M375" t="inlineStr">
         <is>
-          <t>22/08/2023 18:00</t>
+          <t>12/06/2024 00:00</t>
         </is>
       </c>
       <c r="P375" t="n">
         <v>0</v>
       </c>
       <c r="Q375" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R375" t="inlineStr"/>
       <c r="S375" t="inlineStr"/>
       <c r="T375" t="inlineStr"/>
       <c r="U375" t="inlineStr"/>
     </row>
     <row r="376">
-      <c r="A376" t="inlineStr"/>
+      <c r="A376" t="inlineStr">
+        <is>
+          <t>prov 2024</t>
+        </is>
+      </c>
       <c r="B376" t="inlineStr">
         <is>
-          <t>Avviso di interesse per la selezione di reti di soggetti e azioni progettuali da sviluppare in co-progettazione per la sperimentazione di un modello di sviluppo della DDG n. 506/2023 “Progetto Quality of life 7-21”, nel quadro degli indirizzi programmatori di cui alla DGR n.73/2022, inerente ad interventi e servizi a favore di persone con disturbi dello spettro autistico (PcASD) e alle loro famiglie, in età evolutiva e della transizione (7-21 anni).</t>
+          <t>AVVISO AGGIUDICAZIONE Prosecuzione servizio di supporto psicologico educativo e di inserimento socio- lavorativo di tossicodipendenti ed alcolisti presso il centro diurno "Il Pane e le Rose" per 9 (nove) mesi - periodo aprile 2024/dicembre 2024. Cooperativa Sociale Terr.A. ID Sintel: 181521995. CIG B122ECF6A7</t>
         </is>
       </c>
       <c r="C376" t="inlineStr">
         <is>
-          <t>Bando</t>
+          <t>Avviso</t>
         </is>
       </c>
       <c r="D376" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="E376" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato, Economato e Gestione della Logistica</t>
         </is>
       </c>
       <c r="F376" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;strong&gt;Avviso di interesse per la selezione di reti di soggetti e azioni progettuali da sviluppare in co-progettazione per la sperimentazione di un modello di sviluppo della &lt;/strong&gt;&lt;strong&gt;DDG n. 506/2023 &amp;ldquo;Progetto Quality of life 7-21&amp;rdquo;, nel quadro degli indirizzi programmatori di cui alla DGR n.73/2022, inerente ad interventi e servizi a favore di persone con disturbi dello spettro autistico (PcASD) e alle loro famiglie, in et&amp;agrave; evolutiva e della transizione (7-21 anni).&lt;/strong&gt;&lt;/p&gt;
-[...1 lines deleted...]
-</t>
+          <t>&lt;p&gt;AVVISO AGGIUDICAZIONE&lt;/p&gt;
+&lt;p&gt;Prosecuzione servizio di supporto psicologico educativo e di inserimento socio-lavorativo di tossicodipendenti ed alcolisti presso il centro diurno "Il Pane e le Rose" per 9 (nove) mesi - periodo aprile 2024/dicembre 2024. Cooperativa Sociale
+ &lt;br&gt;
+ Terr.A. ID Sintel: 181521995. CIG: B122ECF6A7.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="G376" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="H376" t="inlineStr"/>
+      <c r="H376" t="inlineStr">
+        <is>
+          <t>181521995</t>
+        </is>
+      </c>
       <c r="I376" t="inlineStr"/>
-      <c r="J376" t="inlineStr"/>
+      <c r="J376" t="inlineStr">
+        <is>
+          <t>B122ECF6A7</t>
+        </is>
+      </c>
       <c r="K376" t="inlineStr">
         <is>
-          <t>28/07/2023 00:00</t>
+          <t>30/05/2024 12:00</t>
         </is>
       </c>
       <c r="L376" t="inlineStr">
         <is>
-          <t>28/07/2028 00:00</t>
+          <t>01/01/2030 12:00</t>
         </is>
       </c>
       <c r="M376" t="inlineStr">
         <is>
-          <t>11/08/2023 15:00</t>
+          <t>05/04/2024 15:00</t>
         </is>
       </c>
       <c r="P376" t="n">
         <v>0</v>
       </c>
       <c r="Q376" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R376" t="inlineStr"/>
       <c r="S376" t="inlineStr"/>
       <c r="T376" t="inlineStr"/>
       <c r="U376" t="inlineStr"/>
     </row>
     <row r="377">
       <c r="A377" t="inlineStr"/>
       <c r="B377" t="inlineStr">
         <is>
-          <t>A236 Affidamento diretto mediante piattaforma Sintel dei lavori di installazione e posa dell'isola ecologica presso l'Ospedale di Rovigo</t>
+          <t>ID SINTEL 184253769 AVVISO DI AGGIUDICAZIONE AFFIDAMENTO DIRETTO, MEDIANTE INDAGINE DI MERCATO, AI SENSI ART. 50, COMMA 1, LETT. B) DEL D.LGS. N. 36/2023 E S.M.I., PER LA FORNITURA DI STRUMENTAZIONE E REAGENTI IVD PER LA RICERCA IN BIOLOGIA MOLECOLARE AD ALTA PROCESSIVITÀ, DI SARS COV2 E DI SARS COV2/FLUAB/RSV CON UN TEMPO DI PROCESSAZIONE TAT ENTRO 120 MINUTI, PER LA DURATA DI 6 MESI, PER LA UOSD MICROBIOLOGIA DELL’AZIENDA ULSS 5 POLESANA CIG B2C3C72BFB</t>
         </is>
       </c>
       <c r="C377" t="inlineStr">
         <is>
-          <t>Bando</t>
+          <t>Avviso</t>
         </is>
       </c>
       <c r="D377" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
-      <c r="F377" t="inlineStr"/>
+      <c r="F377" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p style="text-align:justify"&gt;&lt;span style="font-size:12pt"&gt;&lt;span style="font-size:11.0pt"&gt;AFFIDAMENTO DIRETTO, MEDIANTE INDAGINE DI MERCATO, AI SENSI ART. 50, COMMA 1, LETT. B) DEL D.LGS. N. 36/2023 E S.M.I., PER LA FORNITURA DI STRUMENTAZIONE E REAGENTI IVD PER LA RICERCA IN BIOLOGIA MOLECOLARE AD ALTA PROCESSIVITÀ, DI SARS COV2 E DI SARS COV2/FLUAB/RSV CON UN TEMPO DI PROCESSAZIONE TAT ENTRO 120 MINUTI, PER LA DURATA DI 6 MESI, PER LA UOSD MICROBIOLOGIA DELL’AZIENDA ULSS 5 POLESANA&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
+</t>
+        </is>
+      </c>
       <c r="G377" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="H377" t="inlineStr"/>
+      <c r="H377" t="inlineStr">
+        <is>
+          <t>184253769</t>
+        </is>
+      </c>
       <c r="I377" t="inlineStr"/>
-      <c r="J377" t="inlineStr"/>
+      <c r="J377" t="inlineStr">
+        <is>
+          <t>B2C3C72BFB</t>
+        </is>
+      </c>
       <c r="K377" t="inlineStr">
         <is>
-          <t>19/07/2023 00:00</t>
+          <t>27/05/2024 00:00</t>
         </is>
       </c>
       <c r="L377" t="inlineStr">
         <is>
-          <t>19/07/2028 00:00</t>
+          <t>27/05/2029 00:00</t>
+        </is>
+      </c>
+      <c r="M377" t="inlineStr">
+        <is>
+          <t>31/05/2024 00:00</t>
         </is>
       </c>
       <c r="P377" t="n">
         <v>0</v>
       </c>
       <c r="Q377" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R377" t="inlineStr"/>
       <c r="S377" t="inlineStr"/>
       <c r="T377" t="inlineStr"/>
       <c r="U377" t="inlineStr"/>
     </row>
     <row r="378">
-      <c r="A378" t="inlineStr"/>
+      <c r="A378" t="inlineStr">
+        <is>
+          <t>prov 2026</t>
+        </is>
+      </c>
       <c r="B378" t="inlineStr">
         <is>
-          <t>Indagine di mercato per l’individuazione di operatori economici per l’affidamento in urgenza, ai sensi dell’art. 50, comma 1 lett. e) del D.lgs. n. 36/2023 e dell’art. 10 commi 1 e 5 bis del D.L.34/2023 convertito in Legge n. 56/2023 tramite piattaforma Aria S.p.A., di servizi di assistenza medica presso la UOC di Radiologia del Presidio Ospedaliero di Rovigo dell’Azienda Ulss 5 Polesana, per il periodo di quattro mesi.</t>
+          <t>AVVISO AGGIUDICAZIONE AFFIDAMENTO DIRETTO, AI SENSI ART. 50 CO. 1 LETT. B) DEL D.LGS N. 36/2023, PER LA STIPULA CONTRATTO RC PATRIMONIALE TECNICI – D.LGS 36/2023, DALLE ORE 24.00 DEL 31/03/2024 ALLE ORE 24.00 DEL 31/12/2025. ID Sintel: 182191761. CIG: B1BB50F231.</t>
         </is>
       </c>
       <c r="C378" t="inlineStr">
         <is>
           <t>Avviso</t>
         </is>
       </c>
       <c r="D378" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="E378" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato, Economato e Gestione della Logistica</t>
         </is>
       </c>
       <c r="F378" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;strong&gt;Indagine di mercato per l&amp;rsquo;individuazione di operatori economici per l&amp;rsquo;affidamento in urgenza, ai sensi dell&amp;rsquo;art. 50, comma 1 lett. e) del D.lgs. n. 36/2023 e dell&amp;rsquo;art. 10 commi 1 e 5 bis del D.L.34/2023 convertito in Legge n. 56/2023 tramite piattaforma Aria S.p.A., di servizi di assistenza medica presso la UOC di Radiologia del Presidio Ospedaliero di Rovigo dell&amp;rsquo;Azienda Ulss 5 Polesana, per il periodo di quattro mesi.&lt;/strong&gt;&lt;/p&gt;
-[...1 lines deleted...]
-</t>
+          <t>&lt;p&gt;&lt;span style="font-size: 12pt;"&gt;&lt;span style="font-size: 14.0pt;"&gt;AFFIDAMENTO DIRETTO, AI SENSI ART. 50 CO. 1 LETT. B) DEL D.LGS N. 36/2023, PER LA STIPULA CONTRATTO RC PATRIMONIALE TECNICI – D.LGS 36/2023, DALLE ORE 24.00 DEL 31/03/2024 ALLE ORE 24.00 DEL 31/12/2025. ID Sintel: 182191761. CIG: B1BB50F231.&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;</t>
         </is>
       </c>
       <c r="G378" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="H378" t="inlineStr"/>
+      <c r="H378" t="inlineStr">
+        <is>
+          <t>182191761</t>
+        </is>
+      </c>
       <c r="I378" t="inlineStr"/>
-      <c r="J378" t="inlineStr"/>
+      <c r="J378" t="inlineStr">
+        <is>
+          <t>B1BB50F231</t>
+        </is>
+      </c>
       <c r="K378" t="inlineStr">
         <is>
-          <t>14/07/2023 00:00</t>
+          <t>24/05/2024 12:00</t>
         </is>
       </c>
       <c r="L378" t="inlineStr">
         <is>
-          <t>14/07/2028 00:00</t>
+          <t>01/01/2030 12:00</t>
         </is>
       </c>
       <c r="M378" t="inlineStr">
         <is>
-          <t>20/07/2023 23:59</t>
+          <t>23/04/2024 15:00</t>
         </is>
       </c>
       <c r="P378" t="n">
         <v>0</v>
       </c>
       <c r="Q378" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R378" t="inlineStr"/>
       <c r="S378" t="inlineStr"/>
       <c r="T378" t="inlineStr"/>
       <c r="U378" t="inlineStr"/>
     </row>
     <row r="379">
       <c r="A379" t="inlineStr"/>
       <c r="B379" t="inlineStr">
         <is>
-          <t>Indagine di mercato per l’individuazione di operatori economici per l’affidamento in urgenza, ai sensi dell’art. 50, comma 1 lett. e) del D.lgs. n. 36/2023 e dell’art. 10 commi 1 e 5 bis del D.L.34/2023 convertito in Legge n. 56/2023 tramite piattaforma Aria S.p.A., di servizi di assistenza medica presso la UOC di Ostetricia e Ginecologia del Presidio Ospedaliero di Rovigo e presso la UOC di Ostetricia e Ginecologia del Presidio Ospedaliero di Adria - Azienda Ulss 5 Polesana, per il periodo di quattro mesi.</t>
+          <t>PROCEDURA TELEMATICA, AI SENSI DELL'ART. 76, COMMA 2, LETT. B) DEL D. LGS 36/2023 PER FORNITURA DEL FARMACO ESCLUSIVO LENZETTO CON PRINCIPIO ATTIVO "ESTRADIOLO" PER IL PERIODO DI 24 MESI.</t>
         </is>
       </c>
       <c r="C379" t="inlineStr">
         <is>
-          <t>Bando</t>
+          <t>Asta</t>
         </is>
       </c>
       <c r="D379" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="F379" t="inlineStr">
-[...5 lines deleted...]
-      </c>
+      <c r="F379" t="inlineStr"/>
       <c r="G379" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="H379" t="inlineStr"/>
+      <c r="H379" t="inlineStr">
+        <is>
+          <t>183831407</t>
+        </is>
+      </c>
       <c r="I379" t="inlineStr"/>
-      <c r="J379" t="inlineStr"/>
+      <c r="J379" t="inlineStr">
+        <is>
+          <t>B1F4196FBD</t>
+        </is>
+      </c>
       <c r="K379" t="inlineStr">
         <is>
-          <t>13/07/2023 00:00</t>
+          <t>17/05/2024 00:00</t>
         </is>
       </c>
       <c r="L379" t="inlineStr">
         <is>
-          <t>13/07/2028 00:00</t>
+          <t>17/05/2029 00:00</t>
         </is>
       </c>
       <c r="M379" t="inlineStr">
         <is>
-          <t>18/07/2023 23:59</t>
+          <t>28/05/2024 00:00</t>
         </is>
       </c>
       <c r="P379" t="n">
         <v>0</v>
       </c>
       <c r="Q379" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R379" t="inlineStr"/>
       <c r="S379" t="inlineStr"/>
       <c r="T379" t="inlineStr"/>
       <c r="U379" t="inlineStr"/>
     </row>
     <row r="380">
       <c r="A380" t="inlineStr"/>
       <c r="B380" t="inlineStr">
         <is>
-          <t>Indagine di mercato per l’individuazione di operatori economici per l’affidamento in urgenza, ai sensi dell’art. 50, comma 1 lett. e) del D.lgs. n. 36/2023 e dell’art. 10 commi 1 e 5 bis del D.L. n. 34/2023 convertito in Legge n. 56/2023, tramite piattaforma Aria S.p.A., di servizi di assistenza medica presso la UOC di Pediatria dei Presidi Ospedalieri di Rovigo e Adria dell’Azienda Ulss 5 Polesana per il periodo di quattro mesi.</t>
+          <t>PROCEDURA TELEMATICA, AI SENSI DELL'ART. 76, COMMA 2, LETT. B) DEL D. LGS 36/2023 PER FORNITURA DEL FARMACO ESCLUSIVO FIBRASE CON PRINCIPIO ATTIVO "PENTOSANO POLIFOSFATO SODICO" PER IL PERIODO DI 24 MESI.</t>
         </is>
       </c>
       <c r="C380" t="inlineStr">
         <is>
-          <t>Bando</t>
+          <t>Asta</t>
         </is>
       </c>
       <c r="D380" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="F380" t="inlineStr">
-[...5 lines deleted...]
-      </c>
+      <c r="F380" t="inlineStr"/>
       <c r="G380" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="H380" t="inlineStr"/>
+      <c r="H380" t="inlineStr">
+        <is>
+          <t>183825796</t>
+        </is>
+      </c>
       <c r="I380" t="inlineStr"/>
-      <c r="J380" t="inlineStr"/>
+      <c r="J380" t="inlineStr">
+        <is>
+          <t>B1F422341C</t>
+        </is>
+      </c>
       <c r="K380" t="inlineStr">
         <is>
-          <t>13/07/2023 00:00</t>
+          <t>17/05/2024 00:00</t>
         </is>
       </c>
       <c r="L380" t="inlineStr">
         <is>
-          <t>13/07/2028 00:00</t>
+          <t>17/05/2029 00:00</t>
         </is>
       </c>
       <c r="M380" t="inlineStr">
         <is>
-          <t>18/07/2023 23:59</t>
+          <t>28/05/2024 00:00</t>
         </is>
       </c>
       <c r="P380" t="n">
         <v>0</v>
       </c>
       <c r="Q380" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R380" t="inlineStr"/>
       <c r="S380" t="inlineStr"/>
       <c r="T380" t="inlineStr"/>
       <c r="U380" t="inlineStr"/>
     </row>
     <row r="381">
       <c r="A381" t="inlineStr"/>
       <c r="B381" t="inlineStr">
         <is>
-          <t xml:space="preserve">PROCEDURA DI GARA TELEMATICA,  AI SENSI DELL’ART. 1, COMMA 2, LETT. A) LEGGE 120/2020 E S.M.I.,  PER L’AFFIDAMENTO DEL SERVIZIO DI ESECUZIONE ANALISI CITOGENETICHE PER L’AULSS 5 POLESANA PER IL PERIODO DI 24 MESI </t>
+          <t>PROCEDURA TELEMATICA, AI SENSI DELL'ART. 76, COMMA 2, LETT. B) DEL D. LGS 36/2023 PER FORNITURA DEL FARMACO ESCLUSIVO ZAROTIN CON PRINCIPIO ATTIVO ETOSUCCIMIDE PER IL PERIODO DI 12 MESI.</t>
         </is>
       </c>
       <c r="C381" t="inlineStr">
         <is>
-          <t>Avviso</t>
+          <t>Asta</t>
         </is>
       </c>
       <c r="D381" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="F381" t="inlineStr">
-[...4 lines deleted...]
-      </c>
+      <c r="F381" t="inlineStr"/>
       <c r="G381" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="H381" t="inlineStr"/>
+      <c r="H381" t="inlineStr">
+        <is>
+          <t>183599570</t>
+        </is>
+      </c>
       <c r="I381" t="inlineStr"/>
-      <c r="J381" t="inlineStr"/>
+      <c r="J381" t="inlineStr">
+        <is>
+          <t>B1F6BBFA69</t>
+        </is>
+      </c>
       <c r="K381" t="inlineStr">
         <is>
-          <t>05/07/2023 00:00</t>
+          <t>14/05/2024 00:00</t>
         </is>
       </c>
       <c r="L381" t="inlineStr">
         <is>
-          <t>05/07/2028 00:00</t>
+          <t>14/05/2029 00:00</t>
         </is>
       </c>
       <c r="M381" t="inlineStr">
         <is>
-          <t>27/07/2023 15:00</t>
+          <t>23/05/2024 00:00</t>
         </is>
       </c>
       <c r="P381" t="n">
         <v>0</v>
       </c>
       <c r="Q381" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R381" t="inlineStr"/>
       <c r="S381" t="inlineStr"/>
       <c r="T381" t="inlineStr"/>
       <c r="U381" t="inlineStr"/>
     </row>
     <row r="382">
       <c r="A382" t="inlineStr"/>
       <c r="B382" t="inlineStr">
         <is>
-          <t>AVVISO PUBBLICO - INDAGINE DI MERCATO PER L’INDIVIDUAZIONE DI OPERATORI ECONOMICI, PER L’AFFIDAMENTO, MEDIANTE PROCEDURA NEGOZIATA TELEMATICA, AI SENSI DELL’ART. 50 CM 1  LETT. E) DLGS 36/2023, DELLA FORNITURA E CONSEGNA DI STAMPATI TIPOGRAFICI PER L’A.ULSS 5 POLESANA, PER LA DURATA DI 24 MESI CON OPZIONE DI PROROGA DI 6 MESI.</t>
+          <t>IC487 Procedura di gara, ai sensi dell'art. 50 co. 1 lett. e) D.lgs 36/2023, per l'affidamento del servizio di assistenza e manutenzione tecnica della durata di 12 mesi di tipo Full Risk sui ventilatori domiciliari</t>
         </is>
       </c>
       <c r="C382" t="inlineStr">
         <is>
-          <t>Bando</t>
+          <t>Asta</t>
         </is>
       </c>
       <c r="D382" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
-      <c r="F382" t="inlineStr">
-[...5 lines deleted...]
-      </c>
+      <c r="F382" t="inlineStr"/>
       <c r="G382" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H382" t="inlineStr"/>
       <c r="I382" t="inlineStr"/>
       <c r="J382" t="inlineStr"/>
       <c r="K382" t="inlineStr">
         <is>
-          <t>05/07/2023 00:00</t>
+          <t>09/05/2024 00:00</t>
         </is>
       </c>
       <c r="L382" t="inlineStr">
         <is>
-          <t>05/07/2028 00:00</t>
-[...4 lines deleted...]
-          <t>12/07/2023 23:59</t>
+          <t>09/05/2029 00:00</t>
         </is>
       </c>
       <c r="P382" t="n">
         <v>0</v>
       </c>
       <c r="Q382" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R382" t="inlineStr"/>
       <c r="S382" t="inlineStr"/>
       <c r="T382" t="inlineStr"/>
       <c r="U382" t="inlineStr"/>
     </row>
     <row r="383">
       <c r="A383" t="inlineStr"/>
       <c r="B383" t="inlineStr">
         <is>
+          <t>PROCEDURA SOTTOSOGLIA, AI SENSI DELL'ART. 50, COMMA 1 LETT. B) DEL D. LGS 36/2023, PER FORNITURA DI FARMACI AD USO VETERINARIO, PER IL PERIODO DI 24 MESI.</t>
+        </is>
+      </c>
+      <c r="C383" t="inlineStr">
+        <is>
+          <t>Asta</t>
+        </is>
+      </c>
+      <c r="D383" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F383" t="inlineStr"/>
+      <c r="G383" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H383" t="inlineStr">
+        <is>
+          <t>183185490</t>
+        </is>
+      </c>
+      <c r="I383" t="inlineStr"/>
+      <c r="J383" t="inlineStr">
+        <is>
+          <t>B2222B7C09</t>
+        </is>
+      </c>
+      <c r="K383" t="inlineStr">
+        <is>
+          <t>03/05/2024 00:00</t>
+        </is>
+      </c>
+      <c r="L383" t="inlineStr">
+        <is>
+          <t>03/05/2029 00:00</t>
+        </is>
+      </c>
+      <c r="M383" t="inlineStr">
+        <is>
+          <t>22/05/2024 00:00</t>
+        </is>
+      </c>
+      <c r="P383" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q383" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R383" t="inlineStr"/>
+      <c r="S383" t="inlineStr"/>
+      <c r="T383" t="inlineStr"/>
+      <c r="U383" t="inlineStr"/>
+    </row>
+    <row r="384">
+      <c r="A384" t="inlineStr"/>
+      <c r="B384" t="inlineStr">
+        <is>
+          <t>FORNITURA di n. 1 Ecografo per la U.O.C. Neurologia del Presidio Ospedaliero di Rovigo dell'Azienda ULSS 5 Polesana</t>
+        </is>
+      </c>
+      <c r="C384" t="inlineStr">
+        <is>
+          <t>Asta</t>
+        </is>
+      </c>
+      <c r="D384" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F384" t="inlineStr"/>
+      <c r="G384" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H384" t="inlineStr">
+        <is>
+          <t>182991855</t>
+        </is>
+      </c>
+      <c r="I384" t="inlineStr"/>
+      <c r="J384" t="inlineStr">
+        <is>
+          <t>B16F0B72F4</t>
+        </is>
+      </c>
+      <c r="K384" t="inlineStr">
+        <is>
+          <t>29/04/2024 00:00</t>
+        </is>
+      </c>
+      <c r="L384" t="inlineStr">
+        <is>
+          <t>29/04/2029 00:00</t>
+        </is>
+      </c>
+      <c r="M384" t="inlineStr">
+        <is>
+          <t>20/05/2024 00:00</t>
+        </is>
+      </c>
+      <c r="P384" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q384" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R384" t="inlineStr"/>
+      <c r="S384" t="inlineStr"/>
+      <c r="T384" t="inlineStr"/>
+      <c r="U384" t="inlineStr"/>
+    </row>
+    <row r="385">
+      <c r="A385" t="inlineStr"/>
+      <c r="B385" t="inlineStr">
+        <is>
+          <t>PROCEDURA TELEMATICA, AI SENSI DELL'ART. 76, COMMA 2, LETT. B) DEL D. LGS 36/2023 PER FORNITURA DEL FARMACO ESCLUSIVO PROCTOLYN PER IL PERIODO DI 24 MESI.</t>
+        </is>
+      </c>
+      <c r="C385" t="inlineStr">
+        <is>
+          <t>Asta</t>
+        </is>
+      </c>
+      <c r="D385" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F385" t="inlineStr"/>
+      <c r="G385" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H385" t="inlineStr">
+        <is>
+          <t>182941802</t>
+        </is>
+      </c>
+      <c r="I385" t="inlineStr"/>
+      <c r="J385" t="inlineStr">
+        <is>
+          <t>B1F6958EE4</t>
+        </is>
+      </c>
+      <c r="K385" t="inlineStr">
+        <is>
+          <t>26/04/2024 00:00</t>
+        </is>
+      </c>
+      <c r="L385" t="inlineStr">
+        <is>
+          <t>26/04/2029 00:00</t>
+        </is>
+      </c>
+      <c r="M385" t="inlineStr">
+        <is>
+          <t>07/05/2024 00:00</t>
+        </is>
+      </c>
+      <c r="P385" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q385" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R385" t="inlineStr"/>
+      <c r="S385" t="inlineStr"/>
+      <c r="T385" t="inlineStr"/>
+      <c r="U385" t="inlineStr"/>
+    </row>
+    <row r="386">
+      <c r="A386" t="inlineStr">
+        <is>
+          <t>prov 2026</t>
+        </is>
+      </c>
+      <c r="B386" t="inlineStr">
+        <is>
+          <t>PROCEDURA TELEMATICA, AI SENSI DELL'ART. 76, COMMA 2, LETT. B) DEL D. LGS 36/2023 PER FORNITURA DEL FARMACO ESCLUSIVO CALCIO LEVOFOLINATO PER IL PERIODO DI 12 MESI.</t>
+        </is>
+      </c>
+      <c r="C386" t="inlineStr">
+        <is>
+          <t>Asta</t>
+        </is>
+      </c>
+      <c r="D386" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F386" t="inlineStr"/>
+      <c r="G386" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H386" t="inlineStr">
+        <is>
+          <t>182945483</t>
+        </is>
+      </c>
+      <c r="I386" t="inlineStr"/>
+      <c r="J386" t="inlineStr">
+        <is>
+          <t>B1F65B4DC8</t>
+        </is>
+      </c>
+      <c r="K386" t="inlineStr">
+        <is>
+          <t>26/04/2024 00:00</t>
+        </is>
+      </c>
+      <c r="L386" t="inlineStr">
+        <is>
+          <t>26/04/2029 00:00</t>
+        </is>
+      </c>
+      <c r="M386" t="inlineStr">
+        <is>
+          <t>08/05/2024 00:00</t>
+        </is>
+      </c>
+      <c r="P386" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q386" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R386" t="inlineStr"/>
+      <c r="S386" t="inlineStr"/>
+      <c r="T386" t="inlineStr"/>
+      <c r="U386" t="inlineStr"/>
+    </row>
+    <row r="387">
+      <c r="A387" t="inlineStr"/>
+      <c r="B387" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO FORNITURA DEL FARMACO CON PRINCIPIO ATTIVO "LEVETIRACETAM", DUE DOSAGGI, PER IL PERIODO DI 24 MESI.</t>
+        </is>
+      </c>
+      <c r="C387" t="inlineStr">
+        <is>
+          <t>Asta</t>
+        </is>
+      </c>
+      <c r="D387" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F387" t="inlineStr"/>
+      <c r="G387" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H387" t="inlineStr">
+        <is>
+          <t>182946215</t>
+        </is>
+      </c>
+      <c r="I387" t="inlineStr"/>
+      <c r="J387" t="inlineStr">
+        <is>
+          <t>B1F404E115</t>
+        </is>
+      </c>
+      <c r="K387" t="inlineStr">
+        <is>
+          <t>26/04/2024 00:00</t>
+        </is>
+      </c>
+      <c r="L387" t="inlineStr">
+        <is>
+          <t>26/04/2029 00:00</t>
+        </is>
+      </c>
+      <c r="M387" t="inlineStr">
+        <is>
+          <t>16/05/2024 00:00</t>
+        </is>
+      </c>
+      <c r="P387" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q387" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R387" t="inlineStr"/>
+      <c r="S387" t="inlineStr"/>
+      <c r="T387" t="inlineStr"/>
+      <c r="U387" t="inlineStr"/>
+    </row>
+    <row r="388">
+      <c r="A388" t="inlineStr"/>
+      <c r="B388" t="inlineStr">
+        <is>
+          <t>ID SINTEL 182858845 AVVISO DI AGGIUDICAZIONE AFFIDAMENTO DIRETTO AI SENSI DELL’ART. 50 COMMA 1, LETT. B) DEL D.LGS. N. 50/2023 DELLA FORNITURA DI VEQ BIOLOGIA MOLECOLARE RNA SARS COV2 E VEQ RICERCA DELL'ANTIGENE SARS COV2 PER LA UOSD MICROBIOLOGIA DELL’AZIENDA ULSS 5 POLESANA CIG B25BF68066</t>
+        </is>
+      </c>
+      <c r="C388" t="inlineStr">
+        <is>
+          <t>Avviso</t>
+        </is>
+      </c>
+      <c r="D388" t="inlineStr">
+        <is>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="F388" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p style="text-align:justify"&gt;&lt;span style="font-size:12pt"&gt;&lt;span style="font-size:11.0pt"&gt;AFFIDAMENTO DIRETTO AI SENSI DELL’ART. 50 COMMA 1, LETT. B) DEL D.LGS. N. 50/2023 DELLA FORNITURA DI VEQ BIOLOGIA MOLECOLARE RNA SARS COV2 E VEQ RICERCA DELL'ANTIGENE SARS COV2 PER LA UOSD MICROBIOLOGIA DELL’AZIENDA ULSS 5 POLESANA&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
+</t>
+        </is>
+      </c>
+      <c r="G388" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H388" t="inlineStr">
+        <is>
+          <t>182858845</t>
+        </is>
+      </c>
+      <c r="I388" t="inlineStr"/>
+      <c r="J388" t="inlineStr">
+        <is>
+          <t>B25BF68066</t>
+        </is>
+      </c>
+      <c r="K388" t="inlineStr">
+        <is>
+          <t>24/04/2024 00:00</t>
+        </is>
+      </c>
+      <c r="L388" t="inlineStr">
+        <is>
+          <t>24/04/2029 00:00</t>
+        </is>
+      </c>
+      <c r="M388" t="inlineStr">
+        <is>
+          <t>03/05/2024 00:00</t>
+        </is>
+      </c>
+      <c r="P388" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q388" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R388" t="inlineStr"/>
+      <c r="S388" t="inlineStr"/>
+      <c r="T388" t="inlineStr"/>
+      <c r="U388" t="inlineStr"/>
+    </row>
+    <row r="389">
+      <c r="A389" t="inlineStr"/>
+      <c r="B389" t="inlineStr">
+        <is>
+          <t>ID SINTEL 182858845 AVVISO DI AGGIUDICAZIONE AFFIDAMENTO DIRETTO AI SENSI DELL’ART. 50 COMMA 1, LETT. B) DEL D.LGS. N. 50/2023 DELLA FORNITURA DI VEQ BIOLOGIA MOLECOLARE RNA SARS COV2 E VEQ RICERCA DELL'ANTIGENE SARS COV2 PER LA UOSD MICROBIOLOGIA DELL’AZIENDA ULSS 5 POLESANA  CIG B25BF68066</t>
+        </is>
+      </c>
+      <c r="C389" t="inlineStr">
+        <is>
+          <t>Avviso</t>
+        </is>
+      </c>
+      <c r="D389" t="inlineStr">
+        <is>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="F389" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p style="text-align:justify"&gt;&lt;span style="font-size:12pt"&gt;&lt;span style="font-size:11.0pt"&gt;AFFIDAMENTO DIRETTO AI SENSI DELL’ART. 50 COMMA 1, LETT. B) DEL D.LGS. N. 50/2023 DELLA FORNITURA DI VEQ BIOLOGIA MOLECOLARE RNA SARS COV2 E VEQ RICERCA DELL'ANTIGENE SARS COV2 PER LA UOSD MICROBIOLOGIA DELL’AZIENDA ULSS 5 POLESANA&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
+</t>
+        </is>
+      </c>
+      <c r="G389" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H389" t="inlineStr">
+        <is>
+          <t>182858845</t>
+        </is>
+      </c>
+      <c r="I389" t="inlineStr"/>
+      <c r="J389" t="inlineStr">
+        <is>
+          <t>B25BF68066</t>
+        </is>
+      </c>
+      <c r="K389" t="inlineStr">
+        <is>
+          <t>24/04/2024 00:00</t>
+        </is>
+      </c>
+      <c r="L389" t="inlineStr">
+        <is>
+          <t>24/04/2029 00:00</t>
+        </is>
+      </c>
+      <c r="M389" t="inlineStr">
+        <is>
+          <t>03/05/2024 00:00</t>
+        </is>
+      </c>
+      <c r="P389" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q389" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R389" t="inlineStr"/>
+      <c r="S389" t="inlineStr"/>
+      <c r="T389" t="inlineStr"/>
+      <c r="U389" t="inlineStr"/>
+    </row>
+    <row r="390">
+      <c r="A390" t="inlineStr"/>
+      <c r="B390" t="inlineStr">
+        <is>
+          <t>ID SINTEL 182855383 AVVISO AGGIUDICAZIONE AFFIDAMENTO DIRETTO, MEDIANTE INDAGINE DI MERCATO, AI SENSI ART. 50, COMMA 1, LETT. B) DEL D.LGS. N. 36/2023 E S.M.I., PER LA FORNITURA DI N. 300 KIT IVD STANDARD F DENGUE NS1 AG FIA, PER IL VALORE STIMATO DI € 4.000,00 IVA NON COMPRESA, PER LA RICERCA DELL’ANTIGENE NS1 CON METODO IMMUNOGRAFICO E ANALISI STRUMENTALE A FLUORESCENZA ESEGUIBILE COME POCT, COMPRENSIVA DI STRUMENTAZIONE E ASSISTENZA TECNICA CIG B1B502E2BA</t>
+        </is>
+      </c>
+      <c r="C390" t="inlineStr">
+        <is>
+          <t>Avviso</t>
+        </is>
+      </c>
+      <c r="D390" t="inlineStr">
+        <is>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="F390" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p style="text-align:justify"&gt;&lt;span style="font-size:12pt"&gt;&lt;span style="font-size:11.0pt"&gt;AFFIDAMENTO DIRETTO, MEDIANTE INDAGINE DI MERCATO, AI SENSI ART. 50, COMMA 1, LETT. B) DEL D.LGS. N. 36/2023 E S.M.I., PER LA &lt;/span&gt;FORNITURA DI N. 300 KIT IVD STANDARD F DENGUE NS1 AG FIA, PER IL VALORE STIMATO DI € 4.000,00 IVA NON COMPRESA, PER LA RICERCA DELL’ANTIGENE NS1 CON METODO IMMUNOGRAFICO E ANALISI STRUMENTALE A FLUORESCENZA ESEGUIBILE COME POCT, COMPRENSIVA DI STRUMENTAZIONE E ASSISTENZA TECNICA&lt;/span&gt;&lt;/p&gt;
+</t>
+        </is>
+      </c>
+      <c r="G390" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H390" t="inlineStr">
+        <is>
+          <t>182855383</t>
+        </is>
+      </c>
+      <c r="I390" t="inlineStr"/>
+      <c r="J390" t="inlineStr">
+        <is>
+          <t>B1B502E2BA</t>
+        </is>
+      </c>
+      <c r="K390" t="inlineStr">
+        <is>
+          <t>24/04/2024 00:00</t>
+        </is>
+      </c>
+      <c r="L390" t="inlineStr">
+        <is>
+          <t>24/04/2029 00:00</t>
+        </is>
+      </c>
+      <c r="M390" t="inlineStr">
+        <is>
+          <t>03/05/2024 00:00</t>
+        </is>
+      </c>
+      <c r="P390" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q390" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R390" t="inlineStr"/>
+      <c r="S390" t="inlineStr"/>
+      <c r="T390" t="inlineStr"/>
+      <c r="U390" t="inlineStr"/>
+    </row>
+    <row r="391">
+      <c r="A391" t="inlineStr">
+        <is>
+          <t>prov 2026</t>
+        </is>
+      </c>
+      <c r="B391" t="inlineStr">
+        <is>
+          <t>AVVISO AGGIUDICAZIONE Servizio biennale di consulenza fiscale e tributaria di supporto alla UOC Contabilita’ e Bilancio della A. Ulss 5, eventualmente rinnovabile di ulteriori due anni. CIG: B1592223BC - ID Sintel n. 182315929</t>
+        </is>
+      </c>
+      <c r="C391" t="inlineStr">
+        <is>
+          <t>Avviso</t>
+        </is>
+      </c>
+      <c r="D391" t="inlineStr">
+        <is>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="E391" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato, Economato e Gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F391" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;AVVISO AGGIUDICAZIONE
+ &lt;br&gt;
+ Servizio biennale di consulenza fiscale e tributaria di supporto alla UOC Contabilita’ e Bilancio della A. Ulss 5, eventualmente rinnovabile di ulteriori due anni. CIG: B1592223BC - ID Sintel n. 182315929&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="G391" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H391" t="inlineStr">
+        <is>
+          <t>182315929</t>
+        </is>
+      </c>
+      <c r="I391" t="inlineStr"/>
+      <c r="J391" t="inlineStr">
+        <is>
+          <t>B1592223BC</t>
+        </is>
+      </c>
+      <c r="K391" t="inlineStr">
+        <is>
+          <t>19/04/2024 12:00</t>
+        </is>
+      </c>
+      <c r="L391" t="inlineStr">
+        <is>
+          <t>01/01/2030 12:00</t>
+        </is>
+      </c>
+      <c r="M391" t="inlineStr">
+        <is>
+          <t>16/04/2024 11:32</t>
+        </is>
+      </c>
+      <c r="P391" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q391" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R391" t="inlineStr"/>
+      <c r="S391" t="inlineStr"/>
+      <c r="T391" t="inlineStr"/>
+      <c r="U391" t="inlineStr"/>
+    </row>
+    <row r="392">
+      <c r="A392" t="inlineStr"/>
+      <c r="B392" t="inlineStr">
+        <is>
+          <t>PROCEDURA TELEMATICA, AI SENSI DELL'ART. 76, COMMA 2, LETT. B) DEL D. LGS 36/2023 PER FORNITURA DEL FARMACO ESCLUSIVO NAXIGLO 25ML 160MG/ML, PER IL PERIODO DI 12 MESI.</t>
+        </is>
+      </c>
+      <c r="C392" t="inlineStr">
+        <is>
+          <t>Asta</t>
+        </is>
+      </c>
+      <c r="D392" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F392" t="inlineStr"/>
+      <c r="G392" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H392" t="inlineStr">
+        <is>
+          <t>182433406</t>
+        </is>
+      </c>
+      <c r="I392" t="inlineStr"/>
+      <c r="J392" t="inlineStr">
+        <is>
+          <t>B17B3638EA</t>
+        </is>
+      </c>
+      <c r="K392" t="inlineStr">
+        <is>
+          <t>17/04/2024 00:00</t>
+        </is>
+      </c>
+      <c r="L392" t="inlineStr">
+        <is>
+          <t>17/04/2029 00:00</t>
+        </is>
+      </c>
+      <c r="M392" t="inlineStr">
+        <is>
+          <t>23/04/2024 00:00</t>
+        </is>
+      </c>
+      <c r="P392" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q392" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R392" t="inlineStr"/>
+      <c r="S392" t="inlineStr"/>
+      <c r="T392" t="inlineStr"/>
+      <c r="U392" t="inlineStr"/>
+    </row>
+    <row r="393">
+      <c r="A393" t="inlineStr"/>
+      <c r="B393" t="inlineStr">
+        <is>
+          <t>PROCEDURA SOTTOSOGLIA, AI SENSI DELL'ART. 50, COMMA 1 LETT. B) DEL D. LGS 36/2023, PER FORNITURA DEL FARMACO CON PRINCIPIO ATTIVO UROKINASI, PER IL PERIODO DI 12 MESI.</t>
+        </is>
+      </c>
+      <c r="C393" t="inlineStr">
+        <is>
+          <t>Asta</t>
+        </is>
+      </c>
+      <c r="D393" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F393" t="inlineStr"/>
+      <c r="G393" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H393" t="inlineStr">
+        <is>
+          <t>182300998</t>
+        </is>
+      </c>
+      <c r="I393" t="inlineStr"/>
+      <c r="J393" t="inlineStr">
+        <is>
+          <t>B0C77A55B6</t>
+        </is>
+      </c>
+      <c r="K393" t="inlineStr">
+        <is>
+          <t>15/04/2024 00:00</t>
+        </is>
+      </c>
+      <c r="L393" t="inlineStr">
+        <is>
+          <t>15/04/2029 00:00</t>
+        </is>
+      </c>
+      <c r="M393" t="inlineStr">
+        <is>
+          <t>29/04/2024 00:00</t>
+        </is>
+      </c>
+      <c r="P393" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q393" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R393" t="inlineStr"/>
+      <c r="S393" t="inlineStr"/>
+      <c r="T393" t="inlineStr"/>
+      <c r="U393" t="inlineStr"/>
+    </row>
+    <row r="394">
+      <c r="A394" t="inlineStr"/>
+      <c r="B394" t="inlineStr">
+        <is>
+          <t>PROCEDURA TELEMATICA, AI SENSI DELL'ART. 76, COMMA 2, LETT. B) DEL D. LGS 36/2023 PER FORNITURA DI ALIMENTO DESTINATO A FINI MEDICI SPECIALI, PER IL PERIODO DI 12 MESI.</t>
+        </is>
+      </c>
+      <c r="C394" t="inlineStr">
+        <is>
+          <t>Asta</t>
+        </is>
+      </c>
+      <c r="D394" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F394" t="inlineStr"/>
+      <c r="G394" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H394" t="inlineStr">
+        <is>
+          <t>182087432</t>
+        </is>
+      </c>
+      <c r="I394" t="inlineStr"/>
+      <c r="J394" t="inlineStr">
+        <is>
+          <t>B17BADD467</t>
+        </is>
+      </c>
+      <c r="K394" t="inlineStr">
+        <is>
+          <t>10/04/2024 00:00</t>
+        </is>
+      </c>
+      <c r="L394" t="inlineStr">
+        <is>
+          <t>10/04/2029 00:00</t>
+        </is>
+      </c>
+      <c r="M394" t="inlineStr">
+        <is>
+          <t>18/04/2024 00:00</t>
+        </is>
+      </c>
+      <c r="P394" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q394" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R394" t="inlineStr"/>
+      <c r="S394" t="inlineStr"/>
+      <c r="T394" t="inlineStr"/>
+      <c r="U394" t="inlineStr"/>
+    </row>
+    <row r="395">
+      <c r="A395" t="inlineStr"/>
+      <c r="B395" t="inlineStr">
+        <is>
+          <t>PROCEDURA TELEMATICA, AI SENSI DELL'ART. 76, COMMA 2, LETT. B) DEL D. LGS 36/2023 PER FORNITURA DEL FARMACO ESCLUSIVO ONIVYDE, PER IL PERIODO DI 12 MESI.</t>
+        </is>
+      </c>
+      <c r="C395" t="inlineStr">
+        <is>
+          <t>Asta</t>
+        </is>
+      </c>
+      <c r="D395" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F395" t="inlineStr"/>
+      <c r="G395" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H395" t="inlineStr">
+        <is>
+          <t>182087967</t>
+        </is>
+      </c>
+      <c r="I395" t="inlineStr"/>
+      <c r="J395" t="inlineStr">
+        <is>
+          <t>B17B96D4B8</t>
+        </is>
+      </c>
+      <c r="K395" t="inlineStr">
+        <is>
+          <t>10/04/2024 00:00</t>
+        </is>
+      </c>
+      <c r="L395" t="inlineStr">
+        <is>
+          <t>10/04/2029 00:00</t>
+        </is>
+      </c>
+      <c r="M395" t="inlineStr">
+        <is>
+          <t>23/04/2024 00:00</t>
+        </is>
+      </c>
+      <c r="P395" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q395" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R395" t="inlineStr"/>
+      <c r="S395" t="inlineStr"/>
+      <c r="T395" t="inlineStr"/>
+      <c r="U395" t="inlineStr"/>
+    </row>
+    <row r="396">
+      <c r="A396" t="inlineStr">
+        <is>
+          <t>prov 2026</t>
+        </is>
+      </c>
+      <c r="B396" t="inlineStr">
+        <is>
+          <t>AVVISO DI AGGIUDICAZIONE Affidamento, ai sensi art. 50 co. 1 lett. b) del D.Lgs n. 36/2023, del servizio di consulenza ADR ex D.Lgs 35/2010 per L’A. Ulss 5 Polesana per il periodo di 12 mesi eventualmente rinnovabili di ulteriori 12 mesi - CIG B1121544C8</t>
+        </is>
+      </c>
+      <c r="C396" t="inlineStr">
+        <is>
+          <t>Avviso</t>
+        </is>
+      </c>
+      <c r="D396" t="inlineStr">
+        <is>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="F396" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span style="font-family: Arial,Helvetica,sans-serif;"&gt;&lt;span style="font-size: 12pt;"&gt;&lt;span style="color: black;"&gt;AVVISO DI AGGIUDICAZIONE &lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;&lt;span style="font-family: Arial,Helvetica,sans-serif;"&gt;&lt;span style="font-size: 12pt;"&gt;Affidamento, ai sensi art. 50 co. 1 lett. b) del D.Lgs n. 36/2023, del servizio di consulenza ADR ex D.Lgs 35/2010 per L’A. Ulss 5 Polesana per il periodo di 12 mesi eventualmente rinnovabili di ulteriori 12 mesi. CIG B1121544C8&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
+&lt;p style="text-align: center;"&gt; &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="G396" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H396" t="inlineStr">
+        <is>
+          <t>180363918</t>
+        </is>
+      </c>
+      <c r="I396" t="inlineStr"/>
+      <c r="J396" t="inlineStr">
+        <is>
+          <t>B1121544C8</t>
+        </is>
+      </c>
+      <c r="K396" t="inlineStr">
+        <is>
+          <t>09/04/2024 12:00</t>
+        </is>
+      </c>
+      <c r="L396" t="inlineStr">
+        <is>
+          <t>01/01/2030 12:00</t>
+        </is>
+      </c>
+      <c r="M396" t="inlineStr">
+        <is>
+          <t>21/03/2024 15:00</t>
+        </is>
+      </c>
+      <c r="P396" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q396" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R396" t="inlineStr"/>
+      <c r="S396" t="inlineStr"/>
+      <c r="T396" t="inlineStr"/>
+      <c r="U396" t="inlineStr"/>
+    </row>
+    <row r="397">
+      <c r="A397" t="inlineStr"/>
+      <c r="B397" t="inlineStr">
+        <is>
+          <t>PROCEDURA TELEMATICA, AI SENSI DELL'ART. 76, COMMA 2, LETT. B) DEL D. LGS 36/2023, PER FORNITURA DEL FARMACO ESCLUSIVO CON PRINCIPIO ATTIVO MEPOLIZUMAB, DENOMINATO NUCALA - AIC 044648044, PER IL PERIODO DI 12 MESI.</t>
+        </is>
+      </c>
+      <c r="C397" t="inlineStr">
+        <is>
+          <t>Asta</t>
+        </is>
+      </c>
+      <c r="D397" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F397" t="inlineStr"/>
+      <c r="G397" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H397" t="inlineStr">
+        <is>
+          <t>181920577</t>
+        </is>
+      </c>
+      <c r="I397" t="inlineStr"/>
+      <c r="J397" t="inlineStr">
+        <is>
+          <t>B1C7ED86E4</t>
+        </is>
+      </c>
+      <c r="K397" t="inlineStr">
+        <is>
+          <t>08/04/2024 00:00</t>
+        </is>
+      </c>
+      <c r="L397" t="inlineStr">
+        <is>
+          <t>08/04/2029 00:00</t>
+        </is>
+      </c>
+      <c r="M397" t="inlineStr">
+        <is>
+          <t>12/04/2024 00:00</t>
+        </is>
+      </c>
+      <c r="P397" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q397" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R397" t="inlineStr"/>
+      <c r="S397" t="inlineStr"/>
+      <c r="T397" t="inlineStr"/>
+      <c r="U397" t="inlineStr"/>
+    </row>
+    <row r="398">
+      <c r="A398" t="inlineStr">
+        <is>
+          <t>B044631634</t>
+        </is>
+      </c>
+      <c r="B398" t="inlineStr">
+        <is>
+          <t>A182 Lavori di manutenzione straordinaria dei locali destinati alla zona cucina dell'Ospedale di Adria mediante Trattativa Diretta su MEPA</t>
+        </is>
+      </c>
+      <c r="C398" t="inlineStr">
+        <is>
+          <t>Asta</t>
+        </is>
+      </c>
+      <c r="D398" t="inlineStr">
+        <is>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="F398" t="inlineStr"/>
+      <c r="G398" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H398" t="inlineStr"/>
+      <c r="I398" t="inlineStr"/>
+      <c r="J398" t="inlineStr"/>
+      <c r="K398" t="inlineStr">
+        <is>
+          <t>29/03/2024 00:00</t>
+        </is>
+      </c>
+      <c r="L398" t="inlineStr">
+        <is>
+          <t>29/03/2029 00:00</t>
+        </is>
+      </c>
+      <c r="P398" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q398" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R398" t="inlineStr"/>
+      <c r="S398" t="inlineStr"/>
+      <c r="T398" t="inlineStr"/>
+      <c r="U398" t="inlineStr"/>
+    </row>
+    <row r="399">
+      <c r="A399" t="inlineStr"/>
+      <c r="B399" t="inlineStr">
+        <is>
+          <t>AVVISO PUBBLICO PER L’AFFIDAMENTO DEL SERVIZIO DI RECUPERO CANI VAGANTI, CANI E GATTI FERITI SUL TERRITORIO DI ROVIGO E PROVINCIA E PULIZIA BOX E RECINTI CANILE SANITARIO FINO AL 30/04/2025 - CIG B16B94300C</t>
+        </is>
+      </c>
+      <c r="C399" t="inlineStr">
+        <is>
+          <t>Asta</t>
+        </is>
+      </c>
+      <c r="D399" t="inlineStr">
+        <is>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="F399" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;AVVISO PUBBLICO PER L’AFFIDAMENTO DEL SERVIZIO DI RECUPERO CANI VAGANTI, CANI E GATTI FERITI SUL TERRITORIO DI ROVIGO E PROVINCIA E PULIZIA BOX E RECINTI CANILE SANITARIO FINO AL 30/04/2025 - CIG B16B94300C&lt;br /&gt;
+Questa Azienda ULSS intende affidare il servizio di recupero cani vaganti, cani e gatti feriti sul territorio di Rovigo e provincia e pulizia box e recinti canile sanitario fino dal 01/05/2024 al 30/04/2025 tramite affidamento diretto al minor prezzo e previa richiesta di offerta ex art 50 cm 1 lett b) del DLgs 36/2023.&lt;/p&gt;
+&lt;p&gt;Termine invio domanda di partecipazione: 04/04/2024.&lt;/p&gt;
+</t>
+        </is>
+      </c>
+      <c r="G399" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H399" t="inlineStr"/>
+      <c r="I399" t="inlineStr"/>
+      <c r="J399" t="inlineStr">
+        <is>
+          <t>B16B94300C</t>
+        </is>
+      </c>
+      <c r="K399" t="inlineStr">
+        <is>
+          <t>28/03/2024 00:00</t>
+        </is>
+      </c>
+      <c r="L399" t="inlineStr">
+        <is>
+          <t>28/03/2029 00:00</t>
+        </is>
+      </c>
+      <c r="M399" t="inlineStr">
+        <is>
+          <t>04/04/2024 00:00</t>
+        </is>
+      </c>
+      <c r="P399" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q399" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R399" t="inlineStr"/>
+      <c r="S399" t="inlineStr"/>
+      <c r="T399" t="inlineStr"/>
+      <c r="U399" t="inlineStr"/>
+    </row>
+    <row r="400">
+      <c r="A400" t="inlineStr"/>
+      <c r="B400" t="inlineStr">
+        <is>
+          <t>PROCEDURA TELEMATICA SOTTOSOGLIA, AI SENSI DELL'ART. 76, COMMA 2, LETTERA B) DEL D. LGS. 36/2023, PER FORNITURA DEL FARMACO CON PRINCIPIO ATTIVO TREPROSTINIL, DENOMINATO TREPULMIX, PER IL PERIODO DI 12 MESI.</t>
+        </is>
+      </c>
+      <c r="C400" t="inlineStr">
+        <is>
+          <t>Asta</t>
+        </is>
+      </c>
+      <c r="D400" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F400" t="inlineStr"/>
+      <c r="G400" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H400" t="inlineStr">
+        <is>
+          <t>180924186</t>
+        </is>
+      </c>
+      <c r="I400" t="inlineStr"/>
+      <c r="J400" t="inlineStr">
+        <is>
+          <t>B146254E96</t>
+        </is>
+      </c>
+      <c r="K400" t="inlineStr">
+        <is>
+          <t>19/03/2024 00:00</t>
+        </is>
+      </c>
+      <c r="L400" t="inlineStr">
+        <is>
+          <t>19/03/2029 00:00</t>
+        </is>
+      </c>
+      <c r="M400" t="inlineStr">
+        <is>
+          <t>29/03/2024 00:00</t>
+        </is>
+      </c>
+      <c r="P400" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q400" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R400" t="inlineStr"/>
+      <c r="S400" t="inlineStr"/>
+      <c r="T400" t="inlineStr"/>
+      <c r="U400" t="inlineStr"/>
+    </row>
+    <row r="401">
+      <c r="A401" t="inlineStr"/>
+      <c r="B401" t="inlineStr">
+        <is>
+          <t>PROCEDURA TELEMATICA, AI SENSI DELL'ART. 76, COMMA 2, LETT. B) DEL D. LGS 36/2023, PER FORNITURA DEL FARMACO ESCLUSIVO CON PRINCIPIO ATTIVO MEPOLIZUMAB, DENOMINATO NUCALA - AIC 044648069, PER IL PERIODO DI 12 MESI.</t>
+        </is>
+      </c>
+      <c r="C401" t="inlineStr">
+        <is>
+          <t>Asta</t>
+        </is>
+      </c>
+      <c r="D401" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F401" t="inlineStr"/>
+      <c r="G401" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H401" t="inlineStr">
+        <is>
+          <t>180723769</t>
+        </is>
+      </c>
+      <c r="I401" t="inlineStr"/>
+      <c r="J401" t="inlineStr">
+        <is>
+          <t>B14712BD9F</t>
+        </is>
+      </c>
+      <c r="K401" t="inlineStr">
+        <is>
+          <t>14/03/2024 00:00</t>
+        </is>
+      </c>
+      <c r="L401" t="inlineStr">
+        <is>
+          <t>14/03/2029 00:00</t>
+        </is>
+      </c>
+      <c r="M401" t="inlineStr">
+        <is>
+          <t>22/03/2024 00:00</t>
+        </is>
+      </c>
+      <c r="P401" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q401" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R401" t="inlineStr"/>
+      <c r="S401" t="inlineStr"/>
+      <c r="T401" t="inlineStr"/>
+      <c r="U401" t="inlineStr"/>
+    </row>
+    <row r="402">
+      <c r="A402" t="inlineStr"/>
+      <c r="B402" t="inlineStr">
+        <is>
+          <t>PROCEDURA SOTTOSOGLIA, AI SENSI DELL’ARTICOLO 50 C. 1 LETT. B DEL D.LGS 36/2023, TRAMITE PIATTAFORMA SINTEL DI ARIA SPA, PER LA FORNITURA DEL FARMACO CON PRINCIPIO ATTIVO UROKINASI, PER IL PERIODO DI 12 MESI, EVENTUALMENTE PROROGABILE DI ULTERIORI 6 MESI.</t>
+        </is>
+      </c>
+      <c r="C402" t="inlineStr">
+        <is>
+          <t>Avviso</t>
+        </is>
+      </c>
+      <c r="D402" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F402" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p style="text-align:justify"&gt;&lt;span style="font-size:12pt"&gt;&lt;strong&gt;&lt;span style="font-size:11.0pt"&gt;INDAGINE DI MERCATO PER AVVIO PROCEDURA SOTTOSOGLIA, AI SENSI DELL’ARTICOLO 50 C. 1 LETT. B DEL D.LGS 36/2023, TRAMITE PIATTAFORMA SINTEL DI ARIA SPA, PER LA FORNITURA DEL FARMACO CON PRINCIPIO ATTIVO UROKINASI, PER IL PERIODO DI 12 MESI, EVENTUALMENTE PROROGABILE DI ULTERIORI 6 MESI.&lt;/span&gt;&lt;/strong&gt;&lt;/span&gt;&lt;/p&gt;
+&lt;p style="text-align:justify"&gt;&lt;strong&gt;Termine manifestazione interesse 22/03/2024.&lt;/strong&gt;&lt;/p&gt;
+</t>
+        </is>
+      </c>
+      <c r="G402" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H402" t="inlineStr"/>
+      <c r="I402" t="inlineStr"/>
+      <c r="J402" t="inlineStr"/>
+      <c r="K402" t="inlineStr">
+        <is>
+          <t>12/03/2024 00:00</t>
+        </is>
+      </c>
+      <c r="L402" t="inlineStr">
+        <is>
+          <t>12/03/2029 00:00</t>
+        </is>
+      </c>
+      <c r="M402" t="inlineStr">
+        <is>
+          <t>22/03/2024 23:59</t>
+        </is>
+      </c>
+      <c r="P402" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q402" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R402" t="inlineStr"/>
+      <c r="S402" t="inlineStr"/>
+      <c r="T402" t="inlineStr"/>
+      <c r="U402" t="inlineStr"/>
+    </row>
+    <row r="403">
+      <c r="A403" t="inlineStr"/>
+      <c r="B403" t="inlineStr">
+        <is>
+          <t>PROCEDURA NEGOZIATA SOTTOSOGLIA PER FORNITURA DEI FARMACI ESCLUSIVI COSENTIX SOLUZIONE IN PENNA E IN SIRINGA PRERIEMPITA PER IL PERIODO DI 6 (SEI) MESI, AI SENSI DELL’ART. 76 COMMA 2 LETT. B) DEL D. LGS. 36/2023.</t>
+        </is>
+      </c>
+      <c r="C403" t="inlineStr">
+        <is>
+          <t>Asta</t>
+        </is>
+      </c>
+      <c r="D403" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F403" t="inlineStr"/>
+      <c r="G403" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H403" t="inlineStr">
+        <is>
+          <t>180293458</t>
+        </is>
+      </c>
+      <c r="I403" t="inlineStr"/>
+      <c r="J403" t="inlineStr">
+        <is>
+          <t>B06C913C42</t>
+        </is>
+      </c>
+      <c r="K403" t="inlineStr">
+        <is>
+          <t>06/03/2024 00:00</t>
+        </is>
+      </c>
+      <c r="L403" t="inlineStr">
+        <is>
+          <t>06/03/2029 00:00</t>
+        </is>
+      </c>
+      <c r="M403" t="inlineStr">
+        <is>
+          <t>15/03/2024 00:00</t>
+        </is>
+      </c>
+      <c r="P403" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q403" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R403" t="inlineStr"/>
+      <c r="S403" t="inlineStr"/>
+      <c r="T403" t="inlineStr"/>
+      <c r="U403" t="inlineStr"/>
+    </row>
+    <row r="404">
+      <c r="A404" t="inlineStr"/>
+      <c r="B404" t="inlineStr">
+        <is>
+          <t xml:space="preserve">AFFIDAMENTO DIRETTO PER FORNITURA DEL FARMACO ESCLUSIVO MUSRELAN*INIETT 10SIR PER IL PERIODO DI 12 MESI, TRAMITE PIATTAFORMA SINTEL, AI SENSI DELL’ART. 76 COMMA 2 LETT. B) DEL D. LGS. 36/2023. </t>
+        </is>
+      </c>
+      <c r="C404" t="inlineStr">
+        <is>
+          <t>Asta</t>
+        </is>
+      </c>
+      <c r="D404" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F404" t="inlineStr"/>
+      <c r="G404" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H404" t="inlineStr">
+        <is>
+          <t>180072078</t>
+        </is>
+      </c>
+      <c r="I404" t="inlineStr"/>
+      <c r="J404" t="inlineStr">
+        <is>
+          <t>B10283C5C3</t>
+        </is>
+      </c>
+      <c r="K404" t="inlineStr">
+        <is>
+          <t>29/02/2024 00:00</t>
+        </is>
+      </c>
+      <c r="L404" t="inlineStr">
+        <is>
+          <t>01/03/2029 00:00</t>
+        </is>
+      </c>
+      <c r="M404" t="inlineStr">
+        <is>
+          <t>07/03/2024 00:00</t>
+        </is>
+      </c>
+      <c r="P404" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q404" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R404" t="inlineStr"/>
+      <c r="S404" t="inlineStr"/>
+      <c r="T404" t="inlineStr"/>
+      <c r="U404" t="inlineStr"/>
+    </row>
+    <row r="405">
+      <c r="A405" t="inlineStr"/>
+      <c r="B405" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO DIRETTO PER FORNITURA DEL FARMACO ESCLUSIVO OKEDI (DUE DOSAGGI) PER IL PERIODO DI 24 MESI, TRAMITE PIATTAFORMA SINTEL, AI SENSI DELL’ART. 76 COMMA 2 LETT. B) DEL D. LGS. 36/2023.</t>
+        </is>
+      </c>
+      <c r="C405" t="inlineStr">
+        <is>
+          <t>Asta</t>
+        </is>
+      </c>
+      <c r="D405" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F405" t="inlineStr"/>
+      <c r="G405" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H405" t="inlineStr">
+        <is>
+          <t>180087072</t>
+        </is>
+      </c>
+      <c r="I405" t="inlineStr"/>
+      <c r="J405" t="inlineStr">
+        <is>
+          <t>B11622843C</t>
+        </is>
+      </c>
+      <c r="K405" t="inlineStr">
+        <is>
+          <t>29/02/2024 00:00</t>
+        </is>
+      </c>
+      <c r="L405" t="inlineStr">
+        <is>
+          <t>01/03/2029 00:00</t>
+        </is>
+      </c>
+      <c r="M405" t="inlineStr">
+        <is>
+          <t>08/03/2024 00:00</t>
+        </is>
+      </c>
+      <c r="P405" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q405" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R405" t="inlineStr"/>
+      <c r="S405" t="inlineStr"/>
+      <c r="T405" t="inlineStr"/>
+      <c r="U405" t="inlineStr"/>
+    </row>
+    <row r="406">
+      <c r="A406" t="inlineStr"/>
+      <c r="B406" t="inlineStr">
+        <is>
+          <t>PROCEDURA TELEMATICA, AI SENSI DELL'ART. 76, COMMA 2, LETT. B) DEL D. LGS 36/2023 PER FORNITURA DEL FARMACO ESCLUSIVO CON PRINCIPIO ATTIVO SOTORASIB, DENOMINATO LUMYKRAS*240 CPR RIV 120MG - AIC 049858018, PER IL PERIODO DI 12 MESI.</t>
+        </is>
+      </c>
+      <c r="C406" t="inlineStr">
+        <is>
+          <t>Asta</t>
+        </is>
+      </c>
+      <c r="D406" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F406" t="inlineStr"/>
+      <c r="G406" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H406" t="inlineStr">
+        <is>
+          <t>179879369</t>
+        </is>
+      </c>
+      <c r="I406" t="inlineStr"/>
+      <c r="J406" t="inlineStr">
+        <is>
+          <t>B146D477B4</t>
+        </is>
+      </c>
+      <c r="K406" t="inlineStr">
+        <is>
+          <t>23/02/2024 00:00</t>
+        </is>
+      </c>
+      <c r="L406" t="inlineStr">
+        <is>
+          <t>23/02/2029 00:00</t>
+        </is>
+      </c>
+      <c r="M406" t="inlineStr">
+        <is>
+          <t>01/03/2024 00:00</t>
+        </is>
+      </c>
+      <c r="P406" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q406" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R406" t="inlineStr"/>
+      <c r="S406" t="inlineStr"/>
+      <c r="T406" t="inlineStr"/>
+      <c r="U406" t="inlineStr"/>
+    </row>
+    <row r="407">
+      <c r="A407" t="inlineStr">
+        <is>
+          <t>B046F9D4E7</t>
+        </is>
+      </c>
+      <c r="B407" t="inlineStr">
+        <is>
+          <t>A251 Procedura di gara telematica ex art. 50 co. 1 lett. c) D.lgs 36/2023 per l'affidamento dei lavori per la ristrutturazione del piano 1° blocco B della Cittadella Socio Sanitaria di Rovigo necessari al trasferimento di due centri diurni. CIG: B046F9D4E7</t>
+        </is>
+      </c>
+      <c r="C407" t="inlineStr">
+        <is>
+          <t>Asta</t>
+        </is>
+      </c>
+      <c r="D407" t="inlineStr">
+        <is>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="F407" t="inlineStr"/>
+      <c r="G407" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H407" t="inlineStr"/>
+      <c r="I407" t="inlineStr"/>
+      <c r="J407" t="inlineStr"/>
+      <c r="K407" t="inlineStr">
+        <is>
+          <t>21/02/2024 00:00</t>
+        </is>
+      </c>
+      <c r="L407" t="inlineStr">
+        <is>
+          <t>21/02/2029 00:00</t>
+        </is>
+      </c>
+      <c r="P407" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q407" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R407" t="inlineStr"/>
+      <c r="S407" t="inlineStr"/>
+      <c r="T407" t="inlineStr"/>
+      <c r="U407" t="inlineStr"/>
+    </row>
+    <row r="408">
+      <c r="A408" t="inlineStr"/>
+      <c r="B408" t="inlineStr">
+        <is>
+          <t xml:space="preserve">AFFIDAMENTO DIRETTO PER FORNITURA DEL FARMACO CON PRINCIPIO ATTIVO FUROSEMIDE, AI SENSI DELL'ART. 50, COMMA 1, LETTERA B) DEL D. LGS. 36/2023, PER IL PERIODO DI 24 MESI. </t>
+        </is>
+      </c>
+      <c r="C408" t="inlineStr">
+        <is>
+          <t>Asta</t>
+        </is>
+      </c>
+      <c r="D408" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F408" t="inlineStr"/>
+      <c r="G408" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H408" t="inlineStr">
+        <is>
+          <t>179680717</t>
+        </is>
+      </c>
+      <c r="I408" t="inlineStr"/>
+      <c r="J408" t="inlineStr">
+        <is>
+          <t>B145BC65DE</t>
+        </is>
+      </c>
+      <c r="K408" t="inlineStr">
+        <is>
+          <t>19/02/2024 00:00</t>
+        </is>
+      </c>
+      <c r="L408" t="inlineStr">
+        <is>
+          <t>19/02/2029 00:00</t>
+        </is>
+      </c>
+      <c r="M408" t="inlineStr">
+        <is>
+          <t>29/02/2024 00:00</t>
+        </is>
+      </c>
+      <c r="P408" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q408" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R408" t="inlineStr"/>
+      <c r="S408" t="inlineStr"/>
+      <c r="T408" t="inlineStr"/>
+      <c r="U408" t="inlineStr"/>
+    </row>
+    <row r="409">
+      <c r="A409" t="inlineStr"/>
+      <c r="B409" t="inlineStr">
+        <is>
+          <t xml:space="preserve">AFFIDAMENTO DIRETTO PER FORNITURA DEL FARMACO IBUPROFENE CPR RIVPER IL PERIODO DI 12 MESI, TRAMITE PIATTAFORMA SINTEL, AI SENSI DELL’ART. 50 COMMA 1 LETT. B) DEL D. LGS. 36/2023. </t>
+        </is>
+      </c>
+      <c r="C409" t="inlineStr">
+        <is>
+          <t>Asta</t>
+        </is>
+      </c>
+      <c r="D409" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F409" t="inlineStr"/>
+      <c r="G409" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H409" t="inlineStr">
+        <is>
+          <t>179630303</t>
+        </is>
+      </c>
+      <c r="I409" t="inlineStr"/>
+      <c r="J409" t="inlineStr">
+        <is>
+          <t>B0C11DC6CB</t>
+        </is>
+      </c>
+      <c r="K409" t="inlineStr">
+        <is>
+          <t>16/02/2024 00:00</t>
+        </is>
+      </c>
+      <c r="L409" t="inlineStr">
+        <is>
+          <t>16/02/2029 00:00</t>
+        </is>
+      </c>
+      <c r="M409" t="inlineStr">
+        <is>
+          <t>28/02/2024 00:00</t>
+        </is>
+      </c>
+      <c r="P409" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q409" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R409" t="inlineStr"/>
+      <c r="S409" t="inlineStr"/>
+      <c r="T409" t="inlineStr"/>
+      <c r="U409" t="inlineStr"/>
+    </row>
+    <row r="410">
+      <c r="A410" t="inlineStr"/>
+      <c r="B410" t="inlineStr">
+        <is>
+          <t>PROCEDURA SOTTOSOGLIA DA ESPLETARSI TRAMITE PIATTAFORMA SINTEL DI ARIA SPA, PER LA FORNITURA DEL FARMACO ESCLUSIVO COSENTYX (DUE DOSAGGI), PER PAZIENTI ULSS 5 POLESANA E PER IL PERIODO DI 6 MESI.</t>
+        </is>
+      </c>
+      <c r="C410" t="inlineStr">
+        <is>
+          <t>Avviso</t>
+        </is>
+      </c>
+      <c r="D410" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F410" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p style="text-align:justify"&gt;&lt;span style="font-size:12pt"&gt;&lt;strong&gt;&lt;span style="font-size:11.0pt"&gt;PROCEDURA SOTTOSOGLIA DA ESPLETARSI TRAMITE PIATTAFORMA SINTEL DI ARIA SPA, PER LA FORNITURA DEL FARMACO ESCLUSIVO COSENTYX (DUE DOSAGGI), PER PAZIENTI ULSS 5 POLESANA E PER IL PERIODO DI 6 MESI.&lt;/span&gt;&lt;/strong&gt;&lt;/span&gt;&lt;/p&gt;
+&lt;p style="text-align:justify"&gt;&lt;span style="font-size:12pt"&gt;&lt;strong&gt;&lt;span style="font-size:11.0pt"&gt;Termine presentazione manifestazione interesse 27/02/2024.&lt;/span&gt;&lt;/strong&gt;&lt;/span&gt;&lt;/p&gt;
+</t>
+        </is>
+      </c>
+      <c r="G410" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H410" t="inlineStr"/>
+      <c r="I410" t="inlineStr"/>
+      <c r="J410" t="inlineStr"/>
+      <c r="K410" t="inlineStr">
+        <is>
+          <t>16/02/2024 00:00</t>
+        </is>
+      </c>
+      <c r="L410" t="inlineStr">
+        <is>
+          <t>16/02/2029 00:00</t>
+        </is>
+      </c>
+      <c r="M410" t="inlineStr">
+        <is>
+          <t>27/02/2024 23:59</t>
+        </is>
+      </c>
+      <c r="P410" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q410" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R410" t="inlineStr"/>
+      <c r="S410" t="inlineStr"/>
+      <c r="T410" t="inlineStr"/>
+      <c r="U410" t="inlineStr"/>
+    </row>
+    <row r="411">
+      <c r="A411" t="inlineStr"/>
+      <c r="B411" t="inlineStr">
+        <is>
+          <t>Avviso di interesse per la selezione di reti di soggetti e azioni progettuali da sviluppare in co-progettazione per la sperimentazione di un modello di sviluppo della DGR n. 739/2015 nel quadro degli indirizzi programmatori di cui alle DGR n. 2141/2017, DGR n. 154/2018, DGR n. 1254/2020 e DGR 1728/2022 per l’accompagnamento all’inclusione e all’occupabilità delle persone con disabilità.</t>
+        </is>
+      </c>
+      <c r="C411" t="inlineStr">
+        <is>
+          <t>Avviso</t>
+        </is>
+      </c>
+      <c r="D411" t="inlineStr">
+        <is>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="F411" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;&lt;span style="font-family:Arial,Helvetica,sans-serif"&gt;&lt;span style="font-size:11pt"&gt;&lt;span style="font-size:10.0pt"&gt;Avviso di interesse per la selezione di reti di soggetti e azioni progettuali da sviluppare in co-progettazione per la sperimentazione di un modello di sviluppo della DGR n. 739/2015 nel quadro degli indirizzi programmatori di cui alle DGR n. 2141/2017, DGR n. 154/2018, DGR n. 1254/2020 e DGR 1728/2022 per l’accompagnamento all’inclusione e all’occupabilità delle persone con disabilità. &lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;&lt;span style="font-family:Arial,Helvetica,sans-serif"&gt;&lt;span style="font-size:11pt"&gt;&lt;strong&gt;&lt;span style="font-size:10.0pt"&gt;Termine invio manifestazione di interesse: 29/02/2024&lt;/span&gt;&lt;/strong&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
+&lt;p&gt; &lt;/p&gt;
+&lt;p style="text-align:center"&gt; &lt;/p&gt;
+</t>
+        </is>
+      </c>
+      <c r="G411" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H411" t="inlineStr"/>
+      <c r="I411" t="inlineStr"/>
+      <c r="J411" t="inlineStr"/>
+      <c r="K411" t="inlineStr">
+        <is>
+          <t>16/02/2024 00:00</t>
+        </is>
+      </c>
+      <c r="L411" t="inlineStr">
+        <is>
+          <t>16/02/2029 00:00</t>
+        </is>
+      </c>
+      <c r="M411" t="inlineStr">
+        <is>
+          <t>29/02/2024 00:00</t>
+        </is>
+      </c>
+      <c r="P411" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q411" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R411" t="inlineStr"/>
+      <c r="S411" t="inlineStr"/>
+      <c r="T411" t="inlineStr"/>
+      <c r="U411" t="inlineStr"/>
+    </row>
+    <row r="412">
+      <c r="A412" t="inlineStr"/>
+      <c r="B412" t="inlineStr">
+        <is>
+          <t xml:space="preserve">AFFIDAMENTO DIRETTO PER FORNITURA DEL FARMACO FENTANIL CITRATE*EV PER IL PERIODO DI 12 MESI, TRAMITE PIATTAFORMA SINTEL, AI SENSI DELL’ART. 50 COMMA 1 LETT. B) DEL D. LGS. 36/2023. </t>
+        </is>
+      </c>
+      <c r="C412" t="inlineStr">
+        <is>
+          <t>Asta</t>
+        </is>
+      </c>
+      <c r="D412" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F412" t="inlineStr"/>
+      <c r="G412" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H412" t="inlineStr">
+        <is>
+          <t>179589372</t>
+        </is>
+      </c>
+      <c r="I412" t="inlineStr"/>
+      <c r="J412" t="inlineStr">
+        <is>
+          <t>B0C076218B</t>
+        </is>
+      </c>
+      <c r="K412" t="inlineStr">
+        <is>
+          <t>15/02/2024 00:00</t>
+        </is>
+      </c>
+      <c r="L412" t="inlineStr">
+        <is>
+          <t>15/02/2029 00:00</t>
+        </is>
+      </c>
+      <c r="M412" t="inlineStr">
+        <is>
+          <t>27/02/2024 00:00</t>
+        </is>
+      </c>
+      <c r="P412" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q412" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R412" t="inlineStr"/>
+      <c r="S412" t="inlineStr"/>
+      <c r="T412" t="inlineStr"/>
+      <c r="U412" t="inlineStr"/>
+    </row>
+    <row r="413">
+      <c r="A413" t="inlineStr"/>
+      <c r="B413" t="inlineStr">
+        <is>
+          <t xml:space="preserve">AFFIDAMENTO DIRETTO PER FORNITURA DEL FARMACO ESCLUSIVO PENSTAPHO PER IL PERIODO DI 12 MESI, TRAMITE PIATTAFORMA SINTEL, AI SENSI DELL’ART. 76 COMMA 2 LETT. B) DEL D. LGS. 36/2023. </t>
+        </is>
+      </c>
+      <c r="C413" t="inlineStr">
+        <is>
+          <t>Asta</t>
+        </is>
+      </c>
+      <c r="D413" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F413" t="inlineStr"/>
+      <c r="G413" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H413" t="inlineStr">
+        <is>
+          <t>179523562</t>
+        </is>
+      </c>
+      <c r="I413" t="inlineStr"/>
+      <c r="J413" t="inlineStr">
+        <is>
+          <t>B0C0E3A755</t>
+        </is>
+      </c>
+      <c r="K413" t="inlineStr">
+        <is>
+          <t>14/02/2024 00:00</t>
+        </is>
+      </c>
+      <c r="L413" t="inlineStr">
+        <is>
+          <t>14/02/2029 00:00</t>
+        </is>
+      </c>
+      <c r="M413" t="inlineStr">
+        <is>
+          <t>21/02/2024 00:00</t>
+        </is>
+      </c>
+      <c r="P413" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q413" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R413" t="inlineStr"/>
+      <c r="S413" t="inlineStr"/>
+      <c r="T413" t="inlineStr"/>
+      <c r="U413" t="inlineStr"/>
+    </row>
+    <row r="414">
+      <c r="A414" t="inlineStr"/>
+      <c r="B414" t="inlineStr">
+        <is>
+          <t xml:space="preserve">AFFIDAMENTO DIRETTO PER FORNITURA DEL FARMACO ESCLUSIVO GLIOLAN*OS FL 1,5G 30MG/ML PER IL PERIODO DI 24 MESI, TRAMITE PIATTAFORMA SINTEL, AI SENSI DELL’ART. 76 COMMA 2 LETT. B) DEL D. LGS. 36/2023. </t>
+        </is>
+      </c>
+      <c r="C414" t="inlineStr">
+        <is>
+          <t>Asta</t>
+        </is>
+      </c>
+      <c r="D414" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F414" t="inlineStr"/>
+      <c r="G414" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H414" t="inlineStr">
+        <is>
+          <t>179482808</t>
+        </is>
+      </c>
+      <c r="I414" t="inlineStr"/>
+      <c r="J414" t="inlineStr">
+        <is>
+          <t>B0C18CC067</t>
+        </is>
+      </c>
+      <c r="K414" t="inlineStr">
+        <is>
+          <t>13/02/2024 00:00</t>
+        </is>
+      </c>
+      <c r="L414" t="inlineStr">
+        <is>
+          <t>13/02/2029 00:00</t>
+        </is>
+      </c>
+      <c r="M414" t="inlineStr">
+        <is>
+          <t>23/02/2024 00:00</t>
+        </is>
+      </c>
+      <c r="P414" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q414" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R414" t="inlineStr"/>
+      <c r="S414" t="inlineStr"/>
+      <c r="T414" t="inlineStr"/>
+      <c r="U414" t="inlineStr"/>
+    </row>
+    <row r="415">
+      <c r="A415" t="inlineStr"/>
+      <c r="B415" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO DIRETTO PER FORNITURA DEL FARMACO EPIRUBICINA CLORIDRATO 200MG/100 ML SOLUZIONE PER USO ENDOVENOSO PER IL PERIODO DI 12 MESI, TRAMITE PIATTAFORMA SINTEL, AI SENSI DELL’ART. 50 COMMA 1 LETT. B) DEL D. LGS. 36/2023.</t>
+        </is>
+      </c>
+      <c r="C415" t="inlineStr">
+        <is>
+          <t>Asta</t>
+        </is>
+      </c>
+      <c r="D415" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F415" t="inlineStr"/>
+      <c r="G415" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H415" t="inlineStr">
+        <is>
+          <t>179386763</t>
+        </is>
+      </c>
+      <c r="I415" t="inlineStr"/>
+      <c r="J415" t="inlineStr">
+        <is>
+          <t>B0C1608822</t>
+        </is>
+      </c>
+      <c r="K415" t="inlineStr">
+        <is>
+          <t>09/02/2024 00:00</t>
+        </is>
+      </c>
+      <c r="L415" t="inlineStr">
+        <is>
+          <t>09/02/2029 00:00</t>
+        </is>
+      </c>
+      <c r="M415" t="inlineStr">
+        <is>
+          <t>20/02/2024 00:00</t>
+        </is>
+      </c>
+      <c r="P415" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q415" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R415" t="inlineStr"/>
+      <c r="S415" t="inlineStr"/>
+      <c r="T415" t="inlineStr"/>
+      <c r="U415" t="inlineStr"/>
+    </row>
+    <row r="416">
+      <c r="A416" t="inlineStr"/>
+      <c r="B416" t="inlineStr">
+        <is>
+          <t xml:space="preserve">AFFIDAMENTO DIRETTO PER FORNITURA DEL FARMACO ESCLUSIVO ESPEROCT PER IL PERIODO DI 12 MESI, TRAMITE PIATTAFORMA SINTEL, AI SENSI DELL’ART. 76 COMMA 2 LETT. B) DEL D. LGS. 36/2023. </t>
+        </is>
+      </c>
+      <c r="C416" t="inlineStr">
+        <is>
+          <t>Asta</t>
+        </is>
+      </c>
+      <c r="D416" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F416" t="inlineStr"/>
+      <c r="G416" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H416" t="inlineStr">
+        <is>
+          <t>179336822</t>
+        </is>
+      </c>
+      <c r="I416" t="inlineStr"/>
+      <c r="J416" t="inlineStr">
+        <is>
+          <t>B048B59801</t>
+        </is>
+      </c>
+      <c r="K416" t="inlineStr">
+        <is>
+          <t>08/02/2024 00:00</t>
+        </is>
+      </c>
+      <c r="L416" t="inlineStr">
+        <is>
+          <t>08/02/2029 00:00</t>
+        </is>
+      </c>
+      <c r="M416" t="inlineStr">
+        <is>
+          <t>14/02/2024 00:00</t>
+        </is>
+      </c>
+      <c r="P416" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q416" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R416" t="inlineStr"/>
+      <c r="S416" t="inlineStr"/>
+      <c r="T416" t="inlineStr"/>
+      <c r="U416" t="inlineStr"/>
+    </row>
+    <row r="417">
+      <c r="A417" t="inlineStr"/>
+      <c r="B417" t="inlineStr">
+        <is>
+          <t>AVVISO PUBBLICO PER L’AVVIO PROCEDURA MEDIANTE L'IMPIEGO DELLA PIATTAFORMA SINTEL DI A.R.I.A S.P.A. PER LA FORNITURA DI N. 1 POMPA PER INFUSIONE AMAGNETICA PER LA U.O.C. RADIOLOGIA DELL’AZIENDA ULSS 5 POLESANA</t>
+        </is>
+      </c>
+      <c r="C417" t="inlineStr">
+        <is>
+          <t>Avviso</t>
+        </is>
+      </c>
+      <c r="D417" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F417" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;&lt;strong&gt;AVVISO PUBBLICO PER L’AVVIO PROCEDURA MEDIANTE L'IMPIEGO DELLA PIATTAFORMA SINTEL DI A.R.I.A S.P.A. PER LA FORNITURA DI N. 1 POMPA PER INFUSIONE AMAGNETICA PER LA U.O.C. RADIOLOGIA DELL’AZIENDA ULSS 5 POLESANA&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;Si rende noto che l'Azienda ULSS 5 Polesana, intende avviare una procedura telematica, per la fornitura di n. 1 Pompa per infusione amagnetica comprensiva di 24 mesi di garanzia full risk e n. 72 mesi di assistenza tecnica full risk post garanzia per l’importo presunto di € 50.000,00 IVA. non compresa.&lt;/p&gt;
+&lt;p&gt;Si chiede a tutti gli Operatori interessati a presentare richiesta di essere invitati alla suddetta procedura  entro e non oltre &lt;strong&gt;le ore 12.00 del giorno 25/01/2024&lt;/strong&gt;, all’U.O.C. Provveditorato Economato e Gestione Logistica dell’Azienda ULSS 5 Polesana seguente indirizzo PEC &lt;a href="mailto:protocollo.aulss5@pecveneto.it"&gt;protocollo.aulss5@pecveneto.it&lt;/a&gt;, riportando nell’oggetto: &lt;em&gt;“Avviso volontario per la trasparenza ex ante per l’avvio di procedura telematica, per la fornitura di &lt;strong&gt;“N. 1 POMPA PER INFUSIONE AMAGNETICA PER LA U.O.C. RADIOLOGIA DELL’AZIENDA ULSS 5 POLESANA”&lt;/strong&gt;&lt;/em&gt;&lt;/p&gt;
+&lt;p&gt;Si precisa inoltre che le procedure per l’assegnazione della fornitura in oggetto, saranno espletate esclusivamente tramite la piattaforma di e-procurement denominata Sintel della Regione Lombardia (&lt;a href="https://www.ariaspa.it"&gt;https://www.ariaspa.it&lt;/a&gt;).&lt;/p&gt;
+&lt;p&gt;Le imprese devono obbligatoriamente essere qualificate per l’Azienda ULSS n. 5 Polesana.&lt;/p&gt;
+&lt;p&gt;Il Responsabile Unico del Progetto (R.U.P.) per l’espletamento della procedura in argomento ai sensi dell’art. 15 del D.Lgs. n. 36/2023 è il Dr. Ares Michieletti dell’UOC Provveditorato, Economato e Gestione della Logistica.&lt;/p&gt;
+&lt;p&gt;I dati forniti dalla ditta in sede di presentazione della domanda di partecipazione alla gara saranno trattati esclusivamente ai fini dello svolgimento delle attività dell’Azienda ULSS 5 in conformità a quanto disposto dalla L. 196/03.&lt;/p&gt;
+</t>
+        </is>
+      </c>
+      <c r="G417" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H417" t="inlineStr"/>
+      <c r="I417" t="inlineStr"/>
+      <c r="J417" t="inlineStr"/>
+      <c r="K417" t="inlineStr">
+        <is>
+          <t>10/01/2024 00:00</t>
+        </is>
+      </c>
+      <c r="L417" t="inlineStr">
+        <is>
+          <t>10/01/2029 00:00</t>
+        </is>
+      </c>
+      <c r="M417" t="inlineStr">
+        <is>
+          <t>25/01/2024 00:00</t>
+        </is>
+      </c>
+      <c r="P417" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q417" t="inlineStr">
+        <is>
+          <t>Sotto</t>
+        </is>
+      </c>
+      <c r="R417" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Ares Michieletti / Antonella Raimondi </t>
+        </is>
+      </c>
+      <c r="S417" t="inlineStr"/>
+      <c r="T417" t="inlineStr"/>
+      <c r="U417" t="inlineStr">
+        <is>
+          <t>ares.michieletti@aulss5.veneto.it</t>
+        </is>
+      </c>
+    </row>
+    <row r="418">
+      <c r="A418" t="inlineStr">
+        <is>
+          <t>A209-03-04</t>
+        </is>
+      </c>
+      <c r="B418" t="inlineStr">
+        <is>
+          <t>Affidamento diretto servizio di Direzione lavori delle Case di Comunità di Badia Polesine e Castelmassa</t>
+        </is>
+      </c>
+      <c r="C418" t="inlineStr">
+        <is>
+          <t>Asta</t>
+        </is>
+      </c>
+      <c r="D418" t="inlineStr">
+        <is>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="E418" t="inlineStr">
+        <is>
+          <t>UOC Servizi Tecnici e Patrimoniali</t>
+        </is>
+      </c>
+      <c r="F418" t="inlineStr"/>
+      <c r="G418" t="inlineStr">
+        <is>
+          <t>Si</t>
+        </is>
+      </c>
+      <c r="H418" t="inlineStr">
+        <is>
+          <t>177222860</t>
+        </is>
+      </c>
+      <c r="I418" t="inlineStr"/>
+      <c r="J418" t="inlineStr">
+        <is>
+          <t>B48DC3B060</t>
+        </is>
+      </c>
+      <c r="K418" t="inlineStr">
+        <is>
+          <t>11/12/2023 00:00</t>
+        </is>
+      </c>
+      <c r="L418" t="inlineStr">
+        <is>
+          <t>01/01/2029 00:00</t>
+        </is>
+      </c>
+      <c r="M418" t="inlineStr">
+        <is>
+          <t>19/12/2023 12:00</t>
+        </is>
+      </c>
+      <c r="O418" t="inlineStr">
+        <is>
+          <t>29/12/2023</t>
+        </is>
+      </c>
+      <c r="P418" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q418" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R418" t="inlineStr"/>
+      <c r="S418" t="inlineStr"/>
+      <c r="T418" t="inlineStr"/>
+      <c r="U418" t="inlineStr"/>
+    </row>
+    <row r="419">
+      <c r="A419" t="inlineStr"/>
+      <c r="B419" t="inlineStr">
+        <is>
+          <t>AVVISO AGGIUDICAZIONE PROCEDURA GARA TELEMATICA APERTA, AI SENSI DELL’ART. 71 DEL D.LGS. N. 36/2023, PER AFFIDAMENTO FORNITURA IN NOLEGGIO SISTEMA DIAGNOSTICO, COMPRENS. DI REAGENTI E MATERIALI DI CONSUMO PER ESECUZIONE DI INDAGINI IMMUNOISTOCHIMICHE E DI IBRIDAZIONE IN SITU PER DIAGNOSTICA MORFO FUNZIONALE E INDIVIDUAZIONE DI PARAMETRI PROGNOSTICO PREDITTIVI, PER UOC ANATOMIA PATOLOGICA PER IL PERIODO DI 36 MESI EVENTUALM. RINNOVABILI PER ULTERIORI 24 MESI, SUDDIV. IN 2 LOTTI. ID SINTEL 176436100</t>
+        </is>
+      </c>
+      <c r="C419" t="inlineStr">
+        <is>
+          <t>Avviso</t>
+        </is>
+      </c>
+      <c r="D419" t="inlineStr">
+        <is>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="F419" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;&lt;span style="font-size:18px"&gt;In calce il link da cui poter scaricare la documentazione della procedura di gara pubblicata sulla piattaforma Sintel di Aria S.p.A.:&lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;&lt;span style="font-size:18px"&gt;&lt;a href="https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=176436100" target="_blank"&gt;https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=176436100&lt;/a&gt;&lt;/span&gt;&lt;/p&gt;
+</t>
+        </is>
+      </c>
+      <c r="G419" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H419" t="inlineStr">
+        <is>
+          <t>176436100</t>
+        </is>
+      </c>
+      <c r="I419" t="inlineStr"/>
+      <c r="J419" t="inlineStr">
+        <is>
+          <t>Lotto 1: A02E3E0140 - Lotto 2: A02E40716F</t>
+        </is>
+      </c>
+      <c r="K419" t="inlineStr">
+        <is>
+          <t>21/11/2023 00:00</t>
+        </is>
+      </c>
+      <c r="L419" t="inlineStr">
+        <is>
+          <t>21/11/2028 00:00</t>
+        </is>
+      </c>
+      <c r="M419" t="inlineStr">
+        <is>
+          <t>18/01/2024 00:00</t>
+        </is>
+      </c>
+      <c r="P419" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q419" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R419" t="inlineStr"/>
+      <c r="S419" t="inlineStr"/>
+      <c r="T419" t="inlineStr"/>
+      <c r="U419" t="inlineStr"/>
+    </row>
+    <row r="420">
+      <c r="A420" t="inlineStr"/>
+      <c r="B420" t="inlineStr">
+        <is>
+          <t>PROCEDURA SOTTOSOGLIA, AI SENSI DELL'ART. 50, COMMA 1 LETT. B) DEL D. LGS 36/2023, PER FORNITURA DI KIT CONTROLLO QUALITÀ SUI RADIOFARMACI, SUDDIVISA IN 2 LOTTI, PER IL PERIODO DI 24 MESI.</t>
+        </is>
+      </c>
+      <c r="C420" t="inlineStr">
+        <is>
+          <t>Asta</t>
+        </is>
+      </c>
+      <c r="D420" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F420" t="inlineStr"/>
+      <c r="G420" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H420" t="inlineStr">
+        <is>
+          <t>176308235</t>
+        </is>
+      </c>
+      <c r="I420" t="inlineStr"/>
+      <c r="J420" t="inlineStr"/>
+      <c r="K420" t="inlineStr">
+        <is>
+          <t>16/11/2023 00:00</t>
+        </is>
+      </c>
+      <c r="L420" t="inlineStr">
+        <is>
+          <t>16/11/2028 00:00</t>
+        </is>
+      </c>
+      <c r="M420" t="inlineStr">
+        <is>
+          <t>07/12/2023 00:00</t>
+        </is>
+      </c>
+      <c r="P420" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q420" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R420" t="inlineStr"/>
+      <c r="S420" t="inlineStr"/>
+      <c r="T420" t="inlineStr"/>
+      <c r="U420" t="inlineStr"/>
+    </row>
+    <row r="421">
+      <c r="A421" t="inlineStr"/>
+      <c r="B421" t="inlineStr">
+        <is>
+          <t>Avviso Pubblico per la trasparenza per l’affidamento della fornitura del farmaco HIZENTRA*SC 1FL – dosaggi da 10ML e da 50ML, tramite Piattaforma Sintel di Aria Spa, ai sensi dell’art. 50, comma 1, lett. b) del D.Lgs. 36/2023, per il periodo di 12 mesi.</t>
+        </is>
+      </c>
+      <c r="C421" t="inlineStr">
+        <is>
+          <t>Asta</t>
+        </is>
+      </c>
+      <c r="D421" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F421" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;&lt;strong&gt;Avviso Pubblico per la trasparenza per l’affidamento della&lt;/strong&gt;&lt;strong&gt; fornitura&lt;/strong&gt;&lt;strong&gt; del farmaco HIZENTRA*SC 1FL – dosaggi da 10ML e da 50ML, tramite Piattaforma Sintel di Aria Spa, ai sensi dell’art. 50, comma 1, lett. b) del D.Lgs. 36/2023&lt;/strong&gt;&lt;strong&gt;, per il periodo di 12 mesi.&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;Termine manifestazione interesse 16/11/2023.&lt;/strong&gt;&lt;/p&gt;
+</t>
+        </is>
+      </c>
+      <c r="G421" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H421" t="inlineStr"/>
+      <c r="I421" t="inlineStr"/>
+      <c r="J421" t="inlineStr"/>
+      <c r="K421" t="inlineStr">
+        <is>
+          <t>07/11/2023 00:00</t>
+        </is>
+      </c>
+      <c r="L421" t="inlineStr">
+        <is>
+          <t>07/11/2028 00:00</t>
+        </is>
+      </c>
+      <c r="M421" t="inlineStr">
+        <is>
+          <t>16/11/2023 23:59</t>
+        </is>
+      </c>
+      <c r="P421" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q421" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R421" t="inlineStr"/>
+      <c r="S421" t="inlineStr"/>
+      <c r="T421" t="inlineStr"/>
+      <c r="U421" t="inlineStr"/>
+    </row>
+    <row r="422">
+      <c r="A422" t="inlineStr"/>
+      <c r="B422" t="inlineStr">
+        <is>
+          <t>C108 Avviso esplorativo per manifestazione di interesse finalizzata all'affidamento del servizio per la manutenzione programmata e straordinaria degli impianti ed apparecchiature di sterilizzazione, lavaggio strumentario chirurgico e termosaldatrici in uso presso le strutture aziendali</t>
+        </is>
+      </c>
+      <c r="C422" t="inlineStr">
+        <is>
+          <t>Asta</t>
+        </is>
+      </c>
+      <c r="D422" t="inlineStr">
+        <is>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="F422" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;Scadenza 20.11.2023 ore 10,00&lt;/p&gt;
+</t>
+        </is>
+      </c>
+      <c r="G422" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H422" t="inlineStr"/>
+      <c r="I422" t="inlineStr"/>
+      <c r="J422" t="inlineStr"/>
+      <c r="K422" t="inlineStr">
+        <is>
+          <t>31/10/2023 00:00</t>
+        </is>
+      </c>
+      <c r="L422" t="inlineStr">
+        <is>
+          <t>31/10/2028 00:00</t>
+        </is>
+      </c>
+      <c r="M422" t="inlineStr">
+        <is>
+          <t>20/11/2023 10:00</t>
+        </is>
+      </c>
+      <c r="P422" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q422" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R422" t="inlineStr"/>
+      <c r="S422" t="inlineStr"/>
+      <c r="T422" t="inlineStr"/>
+      <c r="U422" t="inlineStr"/>
+    </row>
+    <row r="423">
+      <c r="A423" t="inlineStr">
+        <is>
+          <t>A008CBF68A</t>
+        </is>
+      </c>
+      <c r="B423" t="inlineStr">
+        <is>
+          <t>A252 Procedura negoziata per la realizzazione mediante Accordo Quadro di lavori di minuta manutenzione anno 2024</t>
+        </is>
+      </c>
+      <c r="C423" t="inlineStr">
+        <is>
+          <t>Asta</t>
+        </is>
+      </c>
+      <c r="D423" t="inlineStr">
+        <is>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="F423" t="inlineStr"/>
+      <c r="G423" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H423" t="inlineStr"/>
+      <c r="I423" t="inlineStr"/>
+      <c r="J423" t="inlineStr"/>
+      <c r="K423" t="inlineStr">
+        <is>
+          <t>30/10/2023 00:00</t>
+        </is>
+      </c>
+      <c r="L423" t="inlineStr">
+        <is>
+          <t>30/10/2028 00:00</t>
+        </is>
+      </c>
+      <c r="P423" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q423" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R423" t="inlineStr"/>
+      <c r="S423" t="inlineStr"/>
+      <c r="T423" t="inlineStr"/>
+      <c r="U423" t="inlineStr"/>
+    </row>
+    <row r="424">
+      <c r="A424" t="inlineStr"/>
+      <c r="B424" t="inlineStr">
+        <is>
+          <t>AVVISO PUBBLICO DI AVVIO  ID SINTEL 175228087/2023 - PROCEDURA NEGOZIATA TELEMATICA AI SENSI DELL’ ART.  50 COMMA 1, LETTERA E), DEL D.LGS 36/2023 E DELL’ART. 10 COMMI 1 E 5 BIS DEL D.L. N. 34/2023 CONVERTITO IN LEGGE N. 56/2023 PER L’AFFIDAMENTO IN URGENZA DI SERVIZI DI ASSISTENZA MEDICA PRESSO LA UOC DI RADIOLOGIA DEL PRESIDIO OSPEDALIERO DI ROVIGO DELL’A.ULSS 5 “POLESANA” PER LA DURATA DI CINQUE MESI. CIG A01D604F50</t>
+        </is>
+      </c>
+      <c r="C424" t="inlineStr">
+        <is>
+          <t>Asta</t>
+        </is>
+      </c>
+      <c r="D424" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F424" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;&lt;strong&gt;AVVISO PUBBLICO DI AVVIO&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;ID SINTEL 175228087/2023 - PROCEDURA NEGOZIATA TELEMATICA AI SENSI DELL’ ART.  50 COMMA 1, LETTERA E), DEL D.LGS 36/2023 E DELL’ART. 10 COMMI 1 E 5 BIS DEL D.L. N. 34/2023 CONVERTITO IN LEGGE N. 56/2023 PER L’AFFIDAMENTO IN URGENZA DI SERVIZI DI ASSISTENZA MEDICA PRESSO LA UOC DI RADIOLOGIA DEL PRESIDIO OSPEDALIERO DI ROVIGO DELL’A.ULSS 5 “POLESANA” PER LA DURATA DI CINQUE MESI. CIG A01D604F50&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt; &lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;Il termine previsto per la presentazione delle offerte è il giorno 19/10/2023 ore 18:00.&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt; &lt;/p&gt;
+</t>
+        </is>
+      </c>
+      <c r="G424" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H424" t="inlineStr"/>
+      <c r="I424" t="inlineStr"/>
+      <c r="J424" t="inlineStr"/>
+      <c r="K424" t="inlineStr">
+        <is>
+          <t>13/10/2023 00:00</t>
+        </is>
+      </c>
+      <c r="L424" t="inlineStr">
+        <is>
+          <t>13/10/2028 00:00</t>
+        </is>
+      </c>
+      <c r="M424" t="inlineStr">
+        <is>
+          <t>19/10/2023 18:00</t>
+        </is>
+      </c>
+      <c r="P424" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q424" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R424" t="inlineStr"/>
+      <c r="S424" t="inlineStr"/>
+      <c r="T424" t="inlineStr"/>
+      <c r="U424" t="inlineStr"/>
+    </row>
+    <row r="425">
+      <c r="A425" t="inlineStr"/>
+      <c r="B425" t="inlineStr">
+        <is>
+          <t>IC AVVISO DI APPALTO AGGIUDICATO procedura affidamento ai sensi art. 76, co 2 lett. b) punto 3 del D.Lgs 36/2023 del servizio di manutenzione full risk anno 2023 per apparecchiature elettromedicali: n. 1 Acceleratore Sinergy sito nella UOC Radioterapia Ospedale Rovigo  nonché 1 Mosaiq , Fraxion, Bodyfix, Leksell, Frame Ibeam Evo</t>
+        </is>
+      </c>
+      <c r="C425" t="inlineStr">
+        <is>
+          <t>Asta</t>
+        </is>
+      </c>
+      <c r="D425" t="inlineStr">
+        <is>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="F425" t="inlineStr"/>
+      <c r="G425" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H425" t="inlineStr">
+        <is>
+          <t>171705017</t>
+        </is>
+      </c>
+      <c r="I425" t="inlineStr"/>
+      <c r="J425" t="inlineStr"/>
+      <c r="K425" t="inlineStr">
+        <is>
+          <t>06/10/2023 00:00</t>
+        </is>
+      </c>
+      <c r="L425" t="inlineStr">
+        <is>
+          <t>06/10/2028 00:00</t>
+        </is>
+      </c>
+      <c r="P425" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q425" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R425" t="inlineStr"/>
+      <c r="S425" t="inlineStr"/>
+      <c r="T425" t="inlineStr"/>
+      <c r="U425" t="inlineStr"/>
+    </row>
+    <row r="426">
+      <c r="A426" t="inlineStr"/>
+      <c r="B426" t="inlineStr">
+        <is>
+          <t xml:space="preserve">IC AVVISO DI APPALTO AGGIUDICATO procedura affidamento ai sensi art. 76, co 2 lett. b) punto 3 del D.Lgs 36/2023 servizio manutenzione full risk anni 2023-2024 per apparecchiature elettromedicali ovvero CMS Focal e CMS Xio e Monaco </t>
+        </is>
+      </c>
+      <c r="C426" t="inlineStr">
+        <is>
+          <t>Asta</t>
+        </is>
+      </c>
+      <c r="D426" t="inlineStr">
+        <is>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="F426" t="inlineStr"/>
+      <c r="G426" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H426" t="inlineStr">
+        <is>
+          <t>171707248</t>
+        </is>
+      </c>
+      <c r="I426" t="inlineStr"/>
+      <c r="J426" t="inlineStr"/>
+      <c r="K426" t="inlineStr">
+        <is>
+          <t>06/10/2023 00:00</t>
+        </is>
+      </c>
+      <c r="L426" t="inlineStr">
+        <is>
+          <t>06/10/2028 00:00</t>
+        </is>
+      </c>
+      <c r="P426" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q426" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R426" t="inlineStr"/>
+      <c r="S426" t="inlineStr"/>
+      <c r="T426" t="inlineStr"/>
+      <c r="U426" t="inlineStr"/>
+    </row>
+    <row r="427">
+      <c r="A427" t="inlineStr"/>
+      <c r="B427" t="inlineStr">
+        <is>
+          <t xml:space="preserve">AFFIDAMENTO DIRETTO AI SENSI ART. 50 C. 1 LETT. B) DEL D. LGS. 36/2023, TRAMITE PIATTAFORMA SINTEL, PER FORNITURA DI FARMACI NON ESCLUSIVI PER IL PERIODO DI 24 MESI. </t>
+        </is>
+      </c>
+      <c r="C427" t="inlineStr">
+        <is>
+          <t>Asta</t>
+        </is>
+      </c>
+      <c r="D427" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F427" t="inlineStr"/>
+      <c r="G427" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H427" t="inlineStr">
+        <is>
+          <t>174886816</t>
+        </is>
+      </c>
+      <c r="I427" t="inlineStr"/>
+      <c r="J427" t="inlineStr"/>
+      <c r="K427" t="inlineStr">
+        <is>
+          <t>05/10/2023 00:00</t>
+        </is>
+      </c>
+      <c r="L427" t="inlineStr">
+        <is>
+          <t>05/10/2028 00:00</t>
+        </is>
+      </c>
+      <c r="M427" t="inlineStr">
+        <is>
+          <t>24/10/2023 00:00</t>
+        </is>
+      </c>
+      <c r="P427" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q427" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R427" t="inlineStr"/>
+      <c r="S427" t="inlineStr"/>
+      <c r="T427" t="inlineStr"/>
+      <c r="U427" t="inlineStr"/>
+    </row>
+    <row r="428">
+      <c r="A428" t="inlineStr"/>
+      <c r="B428" t="inlineStr">
+        <is>
+          <t>A214 Affidamento lavori inerenti l'intervento di adeguamento normativo e miglioramento del Centro di Procreazione Medicalmente Assistita (PMA) dell'Ospedale di Trecenta, CIG: 9854094F9A</t>
+        </is>
+      </c>
+      <c r="C428" t="inlineStr">
+        <is>
+          <t>Asta</t>
+        </is>
+      </c>
+      <c r="D428" t="inlineStr">
+        <is>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="F428" t="inlineStr"/>
+      <c r="G428" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H428" t="inlineStr"/>
+      <c r="I428" t="inlineStr"/>
+      <c r="J428" t="inlineStr"/>
+      <c r="K428" t="inlineStr">
+        <is>
+          <t>15/09/2023 00:00</t>
+        </is>
+      </c>
+      <c r="L428" t="inlineStr">
+        <is>
+          <t>15/09/2028 00:00</t>
+        </is>
+      </c>
+      <c r="P428" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q428" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R428" t="inlineStr"/>
+      <c r="S428" t="inlineStr"/>
+      <c r="T428" t="inlineStr"/>
+      <c r="U428" t="inlineStr"/>
+    </row>
+    <row r="429">
+      <c r="A429" t="inlineStr"/>
+      <c r="B429" t="inlineStr">
+        <is>
+          <t>AVVISO PUBBLICO  INDAGINE DI MERCATO PER L’INDIVIDUAZIONE DI OPERATORI ECONOMICI PER L’AFFIDAMENTO IN URGENZA, A SEGUITO PROCEDURA TELEMATICA AI SENSI DELL’ART.  50 COMMA 1, LETTERA E), DEL D.LGS 36/2023 E DELL’ART. 10 COMMI 1 E 5 BIS DEL D.L. N. 34/2023 CONVERTITO IN LEGGE N. 56/2023, TRAMITE PIATTAFORMA ARIA S.P.A., DI SERVIZI DI ASSISTENZA MEDICA PRESSO LA UOC PEDIATRIA DEI PRESIDI OSPEDALIERI DI ROVIGO E ADRIA DELL’A.ULSS 5 “POLESANA” PER IL PERIODO DI TRE MESI.</t>
+        </is>
+      </c>
+      <c r="C429" t="inlineStr">
+        <is>
+          <t>Asta</t>
+        </is>
+      </c>
+      <c r="D429" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F429" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;&lt;strong&gt;AVVISO PUBBLICO&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;INDAGINE DI MERCATO PER L’INDIVIDUAZIONE DI OPERATORI ECONOMICI PER L’AFFIDAMENTO IN URGENZA, A SEGUITO PROCEDURA TELEMATICA AI SENSI DELL’ART.  50 COMMA 1, LETTERA E), DEL D.LGS 36/2023 E DELL’ART. 10 COMMI 1 E 5 BIS DEL D.L. N. 34/2023 CONVERTITO IN LEGGE N. 56/2023, TRAMITE PIATTAFORMA ARIA S.P.A., DI SERVIZI DI ASSISTENZA MEDICA PRESSO LA UOC PEDIATRIA DEI PRESIDI OSPEDALIERI DI ROVIGO E ADRIA DELL’A.ULSS 5 “POLESANA” PER IL PERIODO DI TRE MESI.&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt; &lt;/p&gt;
+&lt;p&gt;Termine invio domande di partecipazione: entro il giorno 19/09/2023&lt;/p&gt;
+&lt;p&gt; &lt;/p&gt;
+</t>
+        </is>
+      </c>
+      <c r="G429" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H429" t="inlineStr"/>
+      <c r="I429" t="inlineStr"/>
+      <c r="J429" t="inlineStr"/>
+      <c r="K429" t="inlineStr">
+        <is>
+          <t>14/09/2023 00:00</t>
+        </is>
+      </c>
+      <c r="L429" t="inlineStr">
+        <is>
+          <t>14/09/2028 00:00</t>
+        </is>
+      </c>
+      <c r="M429" t="inlineStr">
+        <is>
+          <t>19/09/2023 23:59</t>
+        </is>
+      </c>
+      <c r="P429" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q429" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R429" t="inlineStr"/>
+      <c r="S429" t="inlineStr"/>
+      <c r="T429" t="inlineStr"/>
+      <c r="U429" t="inlineStr"/>
+    </row>
+    <row r="430">
+      <c r="A430" t="inlineStr"/>
+      <c r="B430" t="inlineStr">
+        <is>
+          <t>AVVISO PUBBLICO  INDAGINE DI MERCATO PER L’INDIVIDUAZIONE DI OPERATORI ECONOMICI PER L’AFFIDAMENTO IN URGENZA, A SEGUITO PROCEDURA TELEMATICA AI SENSI DELL’ART.  50 COMMA 1, LETTERA E), DEL D.LGS 36/2023 E DELL’ART. 10 COMMI 1 E 5 BIS DEL D.L. N. 34/2023 CONVERTITO IN LEGGE N. 56/2023, TRAMITE PIATTAFORMA ARIA S.P.A., DI SERVIZI DI ASSISTENZA MEDICA PRESSO LA UOC OSTETRICIA E GINECOLOGIA DEL PRESIDIO OSPEDALIERO DI ROVIGO DELL’A.ULSS 5 “POLESANA” PER IL PERIODO DI TRE MESI.</t>
+        </is>
+      </c>
+      <c r="C430" t="inlineStr">
+        <is>
+          <t>Asta</t>
+        </is>
+      </c>
+      <c r="D430" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F430" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;&lt;strong&gt;AVVISO PUBBLICO&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;INDAGINE DI MERCATO PER L’INDIVIDUAZIONE DI OPERATORI ECONOMICI PER L’AFFIDAMENTO IN URGENZA, A SEGUITO PROCEDURA TELEMATICA AI SENSI DELL’ART.  50 COMMA 1, LETTERA E), DEL D.LGS 36/2023 E DELL’ART. 10 COMMI 1 E 5 BIS DEL D.L. N. 34/2023 CONVERTITO IN LEGGE N. 56/2023, TRAMITE PIATTAFORMA ARIA S.P.A., DI SERVIZI DI ASSISTENZA MEDICA PRESSO LA UOC OSTETRICIA E GINECOLOGIA DEL PRESIDIO OSPEDALIERO DI ROVIGO DELL’A.ULSS 5 “POLESANA” PER IL PERIODO DI TRE MESI.&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt; &lt;/p&gt;
+&lt;p&gt;Le domande di partecipazione dovranno pervenire: entro il giorno 20/09/2023.&lt;/p&gt;
+</t>
+        </is>
+      </c>
+      <c r="G430" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H430" t="inlineStr"/>
+      <c r="I430" t="inlineStr"/>
+      <c r="J430" t="inlineStr"/>
+      <c r="K430" t="inlineStr">
+        <is>
+          <t>14/09/2023 00:00</t>
+        </is>
+      </c>
+      <c r="L430" t="inlineStr">
+        <is>
+          <t>14/09/2028 00:00</t>
+        </is>
+      </c>
+      <c r="M430" t="inlineStr">
+        <is>
+          <t>20/09/2023 23:59</t>
+        </is>
+      </c>
+      <c r="P430" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q430" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R430" t="inlineStr"/>
+      <c r="S430" t="inlineStr"/>
+      <c r="T430" t="inlineStr"/>
+      <c r="U430" t="inlineStr"/>
+    </row>
+    <row r="431">
+      <c r="A431" t="inlineStr">
+        <is>
+          <t>PROV 2023</t>
+        </is>
+      </c>
+      <c r="B431" t="inlineStr">
+        <is>
+          <t>AVVISO PUBBLICO PER L’AVVIO PROCEDURA NEGOZIATA SOTTOSOGLIA AI SENSI DELL’ART. 50 COMMA 1 LETTERA E) DEL D.LGS 36/2023 TRAMITE PIATTAFORMA ARIA SINTEL PER IL SERVIZIO DI “SENSIBILIZZAZIONE DEI GIOVANI – STRADA FACENDO 6^ EDIZIONE” - A01ADB7D75</t>
+        </is>
+      </c>
+      <c r="C431" t="inlineStr">
+        <is>
+          <t>Avviso</t>
+        </is>
+      </c>
+      <c r="D431" t="inlineStr">
+        <is>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="F431" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;AVVISO PUBBLICO PER L’AVVIO PROCEDURA NEGOZIATA SOTTOSOGLIA AI SENSI DELL’ART. 50 COMMA 1 LETTERA E) DEL D.LGS 36/2023 TRAMITE PIATTAFORMA ARIA SINTEL PER IL SERVIZIO DI  “SENSIBILIZZAZIONE DEI GIOVANI – STRADA FACENDO 6^ EDIZIONE” - A01ADB7D75&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt; &lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;Termine manifestazioni interesse il 26/09/2023&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt; &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="G431" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H431" t="inlineStr"/>
+      <c r="I431" t="inlineStr"/>
+      <c r="J431" t="inlineStr">
+        <is>
+          <t>A01ADB7D75</t>
+        </is>
+      </c>
+      <c r="K431" t="inlineStr">
+        <is>
+          <t>11/09/2023 00:00</t>
+        </is>
+      </c>
+      <c r="L431" t="inlineStr">
+        <is>
+          <t>11/09/2028 00:00</t>
+        </is>
+      </c>
+      <c r="M431" t="inlineStr">
+        <is>
+          <t>26/09/2023 00:00</t>
+        </is>
+      </c>
+      <c r="P431" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q431" t="inlineStr">
+        <is>
+          <t>Sotto</t>
+        </is>
+      </c>
+      <c r="R431" t="inlineStr"/>
+      <c r="S431" t="inlineStr"/>
+      <c r="T431" t="inlineStr"/>
+      <c r="U431" t="inlineStr"/>
+    </row>
+    <row r="432">
+      <c r="A432" t="inlineStr"/>
+      <c r="B432" t="inlineStr">
+        <is>
+          <t>PROCEDURA DI GARA TELEMATICA AI SENSI DELL’ ART.  50 COMMA 1, LETTERA B), DEL D.LGS 36/2023 PER L’AFFIDAMENTO DEL SERVIZIO DI ESECUZIONE ANALISI CITOGENETICHE PER L’AZIENDA ULSS 5 POLESANA PER IL PERIODO DI 24 MESI, EVENTUALMENTE RINNOVABILE DI ULTERIORI 24 MESI. CIG A00B5219B9</t>
+        </is>
+      </c>
+      <c r="C432" t="inlineStr">
+        <is>
+          <t>Asta</t>
+        </is>
+      </c>
+      <c r="D432" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F432" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;&lt;strong&gt;PROCEDURA DI GARA TELEMATICA AI SENSI DELL’ ART.  50 COMMA 1, LETTERA B), DEL&lt;/strong&gt;&lt;strong&gt; D.LGS 36/2023 PER L’AFFIDAMENTO DEL SERVIZIO DI ESECUZIONE ANALISI CITOGENETICHE PER L’AZIENDA ULSS 5 POLESANA PER IL PERIODO DI 24 MESI, EVENTUALMENTE RINNOVABILE DI ULTERIORI 24 MESI.&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;CIG A00B5219B9&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt; &lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;Il nuovo termine di scadenza per la presentazione delle offerte è fissato per il giorno 02/10/2023 ore 12:00.&lt;/strong&gt;&lt;/p&gt;
+</t>
+        </is>
+      </c>
+      <c r="G432" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H432" t="inlineStr"/>
+      <c r="I432" t="inlineStr"/>
+      <c r="J432" t="inlineStr"/>
+      <c r="K432" t="inlineStr">
+        <is>
+          <t>06/09/2023 00:00</t>
+        </is>
+      </c>
+      <c r="L432" t="inlineStr">
+        <is>
+          <t>06/09/2028 00:00</t>
+        </is>
+      </c>
+      <c r="M432" t="inlineStr">
+        <is>
+          <t>02/10/2023 12:00</t>
+        </is>
+      </c>
+      <c r="P432" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q432" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R432" t="inlineStr"/>
+      <c r="S432" t="inlineStr"/>
+      <c r="T432" t="inlineStr"/>
+      <c r="U432" t="inlineStr"/>
+    </row>
+    <row r="433">
+      <c r="A433" t="inlineStr"/>
+      <c r="B433" t="inlineStr">
+        <is>
+          <t>A233 Procedura negoziata espletata sulla piattaforma Sintel di Aria Spa per lavori di manutenzione ordinaria dei fabbricati dell'Azienda ULSS 5 Polesana, opere da fabbro e falegname, CIG: 9603355B3D</t>
+        </is>
+      </c>
+      <c r="C433" t="inlineStr">
+        <is>
+          <t>Asta</t>
+        </is>
+      </c>
+      <c r="D433" t="inlineStr">
+        <is>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="F433" t="inlineStr"/>
+      <c r="G433" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H433" t="inlineStr">
+        <is>
+          <t>164543677</t>
+        </is>
+      </c>
+      <c r="I433" t="inlineStr"/>
+      <c r="J433" t="inlineStr"/>
+      <c r="K433" t="inlineStr">
+        <is>
+          <t>06/09/2023 00:00</t>
+        </is>
+      </c>
+      <c r="L433" t="inlineStr">
+        <is>
+          <t>06/09/2028 00:00</t>
+        </is>
+      </c>
+      <c r="P433" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q433" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R433" t="inlineStr"/>
+      <c r="S433" t="inlineStr"/>
+      <c r="T433" t="inlineStr"/>
+      <c r="U433" t="inlineStr"/>
+    </row>
+    <row r="434">
+      <c r="A434" t="inlineStr"/>
+      <c r="B434" t="inlineStr">
+        <is>
+          <t>AVVISO PUBBLICO PER L’AVVIO PROCEDURA MEDIANTE L'IMPIEGO DELLA PIATTAFORMA SINTEL DI A.R.I.A S.P.A. PER LA FORNITURA DI FASCIATOI A PARETE PER I PRESIDI OSPEDALIERI DI ADRIA – ROVIGO – TRECENTA DELL’AZIENDA ULSS 5</t>
+        </is>
+      </c>
+      <c r="C434" t="inlineStr">
+        <is>
+          <t>Avviso</t>
+        </is>
+      </c>
+      <c r="D434" t="inlineStr">
+        <is>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="F434" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;&lt;strong&gt;AVVISO PUBBLICO PER L’AVVIO PROCEDURA MEDIANTE L'IMPIEGO DELLA PIATTAFORMA SINTEL DI A.R.I.A S.P.A. PER LA FORNITURA DI FASCIATOI A PARETE PER I PRESIDI OSPEDALIERI DI ADRIA – ROVIGO – TRECENTA DELL’AZIENDA ULSS 5&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt; &lt;/p&gt;
+&lt;p&gt;Si rende noto che l'Azienda ULSS 5 Polesana, intende avviare una procedura telematica, per la fornitura di fasciatoi a parete per i Presidi Ospedalieri di Adria – Rovigo – Trecenta dell’Azienda ULSS 5 Polesana, per l’importo presunto di € 14.000,00 IVA. non compresa.&lt;/p&gt;
+&lt;p&gt;Si chiede a tutti gli Operatori interessati a presentare richiesta di essere invitati alla suddetta procedura  entro e non oltre &lt;strong&gt;le ore 12.00 del giorno 19/09/2023&lt;/strong&gt;, all’U.O.C. Provveditorato Economato e Gestione Logistica dell’Azienda ULSS 5 Polesana seguente indirizzo PEC &lt;a href="mailto:protocollo.aulss5@pecveneto.it"&gt;protocollo.aulss5@pecveneto.it&lt;/a&gt;, riportando nell’oggetto: &lt;em&gt;“Avviso volontario per la trasparenza ex ante per l’avvio di procedura telematica, per la fornitura di &lt;strong&gt;“FASCIATOI PER I PRESIDI OSPEDALIERI DI ADRIA – ROVIGO – TRECENTA DELL’AZIENDA ULSS 5 POLESANA”&lt;/strong&gt;&lt;/em&gt;&lt;/p&gt;
+&lt;p&gt;si precisa inoltre che le procedure per l’assegnazione della fornitura in oggetto, saranno espletate esclusivamente tramite la piattaforma di e-procurement denominata Sintel della Regione Lombardia (&lt;a href="https://www.ariaspa.it"&gt;https://www.ariaspa.it&lt;/a&gt;).&lt;/p&gt;
+&lt;p&gt;Le imprese devono obbligatoriamente essere qualificate per l’Azienda ULSS n. 5 Polesana.&lt;/p&gt;
+&lt;p&gt;Il Responsabile Unico del Progetto (R.U.P.) per l’espletamento della procedura in argomento ai sensi dell’art. 15 del D.Lgs. n. 36/2023 è il Dr. Ares Michieletti dell’UOC Provveditorato, Economato e Gestione della Logistica.&lt;/p&gt;
+&lt;p&gt;I dati forniti dalla ditta in sede di presentazione della domanda di partecipazione alla gara saranno trattati esclusivamente ai fini dello svolgimento delle attività dell’Azienda ULSS 5 in conformità a quanto disposto dalla L. 196/03.&lt;/p&gt;
+&lt;p&gt; &lt;/p&gt;
+</t>
+        </is>
+      </c>
+      <c r="G434" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H434" t="inlineStr"/>
+      <c r="I434" t="inlineStr"/>
+      <c r="J434" t="inlineStr"/>
+      <c r="K434" t="inlineStr">
+        <is>
+          <t>05/09/2023 00:00</t>
+        </is>
+      </c>
+      <c r="L434" t="inlineStr">
+        <is>
+          <t>05/09/2028 00:00</t>
+        </is>
+      </c>
+      <c r="M434" t="inlineStr">
+        <is>
+          <t>19/09/2023 00:00</t>
+        </is>
+      </c>
+      <c r="O434" t="inlineStr">
+        <is>
+          <t>08/11/2023</t>
+        </is>
+      </c>
+      <c r="P434" t="n">
+        <v>14000</v>
+      </c>
+      <c r="Q434" t="inlineStr">
+        <is>
+          <t>Sotto</t>
+        </is>
+      </c>
+      <c r="R434" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Ares Michieletti / Antonella Raimondi </t>
+        </is>
+      </c>
+      <c r="S434" t="inlineStr"/>
+      <c r="T434" t="inlineStr"/>
+      <c r="U434" t="inlineStr">
+        <is>
+          <t>ares.michieletti@aulss5.veneto.it</t>
+        </is>
+      </c>
+    </row>
+    <row r="435">
+      <c r="A435" t="inlineStr"/>
+      <c r="B435" t="inlineStr">
+        <is>
+          <t>A227 Procedura negoziata senza pubblicazione di bando, da esperire in Sintel, per l'affidamento dei lavori di ristrutturazione della Nuova Medicina Fisica e Riabilitazione Ospedale di Rovigo, CIG: 9967862BEE</t>
+        </is>
+      </c>
+      <c r="C435" t="inlineStr">
+        <is>
+          <t>Asta</t>
+        </is>
+      </c>
+      <c r="D435" t="inlineStr">
+        <is>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="F435" t="inlineStr"/>
+      <c r="G435" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H435" t="inlineStr">
+        <is>
+          <t>172716147</t>
+        </is>
+      </c>
+      <c r="I435" t="inlineStr"/>
+      <c r="J435" t="inlineStr"/>
+      <c r="K435" t="inlineStr">
+        <is>
+          <t>01/09/2023 00:00</t>
+        </is>
+      </c>
+      <c r="L435" t="inlineStr">
+        <is>
+          <t>01/09/2028 00:00</t>
+        </is>
+      </c>
+      <c r="P435" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q435" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R435" t="inlineStr"/>
+      <c r="S435" t="inlineStr"/>
+      <c r="T435" t="inlineStr"/>
+      <c r="U435" t="inlineStr"/>
+    </row>
+    <row r="436">
+      <c r="A436" t="inlineStr">
+        <is>
+          <t>prov 2023</t>
+        </is>
+      </c>
+      <c r="B436" t="inlineStr">
+        <is>
+          <t>AVVISO PUBBLICO PER L’AFFIDAMENTO DEL SERVIZIO DI SOSTEGNO EDUCATIVO DOMICILIARE MINORI PER I COMUNI DEL DISTRETTO 1 DI ROVIGO PER IL PERIODO DI 12 MESI EVENTUALMENTE RINNOVABILE DI ULTERIORI 6 MESI - CIG A017003233</t>
+        </is>
+      </c>
+      <c r="C436" t="inlineStr">
+        <is>
+          <t>Avviso</t>
+        </is>
+      </c>
+      <c r="D436" t="inlineStr">
+        <is>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="E436" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato, Economato e Gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F436" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;AVVISO PUBBLICO PER L’AFFIDAMENTO DEL SERVIZIO DI SOSTEGNO EDUCATIVO DOMICILIARE MINORI PER I COMUNI DEL DISTRETTO 1 DI ROVIGO  PER IL PERIODO DI 12 MESI EVENTUALMENTE RINNOVABILE DI ULTERIORI 6 MESI - CIG A017003233&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt; &lt;/p&gt;
+&lt;p&gt;Ternime manifestazione di interesse il 15/09/2023 &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="G436" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H436" t="inlineStr">
+        <is>
+          <t>174634855</t>
+        </is>
+      </c>
+      <c r="I436" t="inlineStr"/>
+      <c r="J436" t="inlineStr">
+        <is>
+          <t>A017003233</t>
+        </is>
+      </c>
+      <c r="K436" t="inlineStr">
+        <is>
+          <t>31/08/2023 00:00</t>
+        </is>
+      </c>
+      <c r="L436" t="inlineStr">
+        <is>
+          <t>31/08/2028 00:00</t>
+        </is>
+      </c>
+      <c r="M436" t="inlineStr">
+        <is>
+          <t>15/09/2023 23:45</t>
+        </is>
+      </c>
+      <c r="P436" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q436" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R436" t="inlineStr"/>
+      <c r="S436" t="inlineStr"/>
+      <c r="T436" t="inlineStr"/>
+      <c r="U436" t="inlineStr"/>
+    </row>
+    <row r="437">
+      <c r="A437" t="inlineStr"/>
+      <c r="B437" t="inlineStr">
+        <is>
+          <t>AVVISO VOLONTARIO PER LA TRASPARENZA EX ANTE per l’avvio di procedura negoziata per la fornitura del farmaco esclusivo con principio attivo Pegvaliase PALYNZIQ*1 siringa SC 20 mg/ml, per il periodo di 12 mesi</t>
+        </is>
+      </c>
+      <c r="C437" t="inlineStr">
+        <is>
+          <t>Asta</t>
+        </is>
+      </c>
+      <c r="D437" t="inlineStr">
+        <is>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="F437" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;Indagine di mercato ed avviso volontario per la trasparenza ex ante per l’avvio di procedura negoziata, senza previa pubblicazione del bando di gara, ai sensi dell’articolo 50 c. 1 lett. e) del D.L.gs 36 del 2023, mediante utilizzo della piattaforma di Aria Spa SINTEL - per la fornitura del farmaco esclusivo con principio attivo Pegvaliase PALYNZIQ*1 siringa SC 20 mg/ml – AIC 047940034  per il periodo di 12 mesi, per un importo complessivo annuale stimato di €. 145.560,00, Iva non compresa.&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;Termine presentazione manifestazione interesse 08/09/2023.&lt;/strong&gt;&lt;/p&gt;
+</t>
+        </is>
+      </c>
+      <c r="G437" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H437" t="inlineStr"/>
+      <c r="I437" t="inlineStr"/>
+      <c r="J437" t="inlineStr"/>
+      <c r="K437" t="inlineStr">
+        <is>
+          <t>30/08/2023 00:00</t>
+        </is>
+      </c>
+      <c r="L437" t="inlineStr">
+        <is>
+          <t>30/08/2028 00:00</t>
+        </is>
+      </c>
+      <c r="M437" t="inlineStr">
+        <is>
+          <t>08/09/2023 18:00</t>
+        </is>
+      </c>
+      <c r="O437" t="inlineStr">
+        <is>
+          <t>25/10/2023</t>
+        </is>
+      </c>
+      <c r="P437" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q437" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R437" t="inlineStr"/>
+      <c r="S437" t="inlineStr"/>
+      <c r="T437" t="inlineStr"/>
+      <c r="U437" t="inlineStr"/>
+    </row>
+    <row r="438">
+      <c r="A438" t="inlineStr"/>
+      <c r="B438" t="inlineStr">
+        <is>
+          <t>AVVISO VOLONTARIO PER LA TRASPARENZA EX ANTE per l’avvio di procedura negoziata per la fornitura del farmaco esclusivo con principio attivo ENFORTUMAB VEDOTIN per il periodo di 12 mesi.</t>
+        </is>
+      </c>
+      <c r="C438" t="inlineStr">
+        <is>
+          <t>Asta</t>
+        </is>
+      </c>
+      <c r="D438" t="inlineStr">
+        <is>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="F438" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;Indagine di mercato ed avviso volontario per la trasparenza ex ante per l’avvio di procedura negoziata, senza previa pubblicazione del bando di gara, ai sensi dell’articolo 50 c. 1 lett. e) del D.L.gs 36 del 2023, mediante utilizzo della piattaforma di Aria Spa SINTEL - per la fornitura del farmaco esclusivo con principio attivo ENFORTUMAB VEDOTIN per il periodo di 12 mesi, per un importo complessivo annuale stimato di €. 51.520,00, Iva non compresa.&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;Termine manifestazione interesse 08/09/2023.&lt;/strong&gt;&lt;/p&gt;
+</t>
+        </is>
+      </c>
+      <c r="G438" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H438" t="inlineStr"/>
+      <c r="I438" t="inlineStr"/>
+      <c r="J438" t="inlineStr"/>
+      <c r="K438" t="inlineStr">
+        <is>
+          <t>30/08/2023 00:00</t>
+        </is>
+      </c>
+      <c r="L438" t="inlineStr">
+        <is>
+          <t>30/08/2028 00:00</t>
+        </is>
+      </c>
+      <c r="M438" t="inlineStr">
+        <is>
+          <t>08/09/2023 18:00</t>
+        </is>
+      </c>
+      <c r="O438" t="inlineStr">
+        <is>
+          <t>31/10/2023</t>
+        </is>
+      </c>
+      <c r="P438" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q438" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R438" t="inlineStr"/>
+      <c r="S438" t="inlineStr"/>
+      <c r="T438" t="inlineStr"/>
+      <c r="U438" t="inlineStr"/>
+    </row>
+    <row r="439">
+      <c r="A439" t="inlineStr"/>
+      <c r="B439" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Avviso volontario per la trasparenza ex ante per l’avvio di procedura di gara sottosoglia, ai sensi dell'Art. 50, Comma 1, Lett. B) del D.Lgs 36/2023 e s.m.i., tramite piattaforma Sintel di Aria Spa, per la fornitura di dispositivi medici – Ago per biopsia transbronchiale guidata a ultrasuoni endobronchiali (EBUS) per UOS Endoscopia respiratoria, per il periodo di 36 mesi, eventualmente prorogabile di ulteriori 6 mesi. </t>
+        </is>
+      </c>
+      <c r="C439" t="inlineStr">
+        <is>
+          <t>Avviso</t>
+        </is>
+      </c>
+      <c r="D439" t="inlineStr">
+        <is>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="F439" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;Si rende noto che l'Azienda ULSS 5 Polesana, ha avviato procedura di gara sottosoglia ai sensi dell'Art. 50, Comma 1, Lett. B) del D.Lgs 36/2023 e s.m.i., tramite Piattaforma Sintel di A.R.I.A., con l’operatore economico Promed srl, per la fornitura di dispositivi medici – Ago per biopsia transbronchiale guidata a ultrasuoni endobronchiali (EBUS) - per UOS Endoscopia respiratoria, per il periodo di 36 mesi, eventualmente prorogabile per 6 mesi, per l’importo complessivo triennale presunto di € 21.000,00 (Iva non compresa).&lt;/p&gt;
+&lt;p&gt;Il termine previsto per la presentazione delle offerte è il giorno &lt;strong&gt;08/09/2023 alle ore 12:00&lt;/strong&gt;.&lt;/p&gt;
+</t>
+        </is>
+      </c>
+      <c r="G439" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H439" t="inlineStr"/>
+      <c r="I439" t="inlineStr"/>
+      <c r="J439" t="inlineStr"/>
+      <c r="K439" t="inlineStr">
+        <is>
+          <t>24/08/2023 00:00</t>
+        </is>
+      </c>
+      <c r="L439" t="inlineStr">
+        <is>
+          <t>24/08/2028 00:00</t>
+        </is>
+      </c>
+      <c r="M439" t="inlineStr">
+        <is>
+          <t>01/09/2023 12:00</t>
+        </is>
+      </c>
+      <c r="O439" t="inlineStr">
+        <is>
+          <t>31/01/2024</t>
+        </is>
+      </c>
+      <c r="P439" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q439" t="inlineStr">
+        <is>
+          <t>Sotto</t>
+        </is>
+      </c>
+      <c r="R439" t="inlineStr"/>
+      <c r="S439" t="inlineStr"/>
+      <c r="T439" t="inlineStr"/>
+      <c r="U439" t="inlineStr"/>
+    </row>
+    <row r="440">
+      <c r="A440" t="inlineStr"/>
+      <c r="B440" t="inlineStr">
+        <is>
+          <t>Avviso volontario per la trasparenza ex ante per l’avvio di procedura sottosoglia ai sensi dell’art. 1, comma 2, lettera a) del D.L 76/2020 convertito con legge 120/2020, come modificato dall’art. 51, comma 1, lett. a) del D.L. 77/2021 convertito con legge 108/2021 tramite piattaforma SINTEL, per la fornitura di sonde per vasi intracranici e periferici con relativo flussimetro, per il periodo di 36 mesi, eventualmente prorogabile di ulteriori 6 mesi.</t>
+        </is>
+      </c>
+      <c r="C440" t="inlineStr">
+        <is>
+          <t>Avviso</t>
+        </is>
+      </c>
+      <c r="D440" t="inlineStr">
+        <is>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="F440" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;Si rende noto che l'Azienda ULSS 5 Polesana, con Deliberazione del Direttore Generale n. 696 del 07/06/2023 ha avviato procedura di gara sottosoglia, ai sensi dell'art. 1, comma 2, lettera A) del D.L 76/2020 convertito con legge 120/2020 e smi sulla Piattaforma Sintel di A.R.I.A. – Azienda Regionale per l'Innovazione e per gli Acquisti della Regione Lombardia, con l’operatore economico IATROTEK srl, per la fornitura di sonde per vasi intracranici e periferici con relativo flussimetro per il periodo di 36 mesi, per un importo complessivo triennale stimato di € 84.000,00, Iva non compresa, eventualmente prorogabili per 6 mesi per l’importo di € 14.000,00.&lt;/p&gt;
+&lt;p&gt;Il termine previsto per la presentazione delle offerte è il giorno &lt;strong&gt;11/09/2023 alle ore 12:00&lt;/strong&gt;.&lt;/p&gt;
+</t>
+        </is>
+      </c>
+      <c r="G440" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H440" t="inlineStr"/>
+      <c r="I440" t="inlineStr"/>
+      <c r="J440" t="inlineStr"/>
+      <c r="K440" t="inlineStr">
+        <is>
+          <t>22/08/2023 00:00</t>
+        </is>
+      </c>
+      <c r="L440" t="inlineStr">
+        <is>
+          <t>22/08/2028 00:00</t>
+        </is>
+      </c>
+      <c r="M440" t="inlineStr">
+        <is>
+          <t>04/09/2023 12:00</t>
+        </is>
+      </c>
+      <c r="O440" t="inlineStr">
+        <is>
+          <t>13/09/2023</t>
+        </is>
+      </c>
+      <c r="P440" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q440" t="inlineStr">
+        <is>
+          <t>Sotto</t>
+        </is>
+      </c>
+      <c r="R440" t="inlineStr"/>
+      <c r="S440" t="inlineStr"/>
+      <c r="T440" t="inlineStr"/>
+      <c r="U440" t="inlineStr"/>
+    </row>
+    <row r="441">
+      <c r="A441" t="inlineStr"/>
+      <c r="B441" t="inlineStr">
+        <is>
+          <t>AVVISO PUBBLICO DI AVVIO  ID SINTEL 173178488/2023_PROCEDURA NEGOZIATA TELEMATICA AI SENSI DELL’ ART.  50 COMMA 1, LETTERA E), DEL D.LGS 36/2023 E DELL’ART. 10 COMMI 1 E 5 BIS DEL D.L. N. 34/2023 CONVERTITO IN LEGGE N. 56/2023 PER L’AFFIDAMENTO IN URGENZA DI SERVIZI DI ASSISTENZA MEDICA PRESSO LA UOC DI RADIOLOGIA DEL PRESIDIO OSPEDALIERO DI ROVIGO DELL’A.ULSS 5 “POLESANA” PER LA DURATA DI QUATTRO MESI. CIG A0047C49DE</t>
+        </is>
+      </c>
+      <c r="C441" t="inlineStr">
+        <is>
+          <t>Asta</t>
+        </is>
+      </c>
+      <c r="D441" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F441" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;&lt;strong&gt;AVVISO PUBBLICO DI AVVIO&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;ID SINTEL 173178488/2023_PROCEDURA NEGOZIATA TELEMATICA AI SENSI DELL’ ART.  50 COMMA 1, LETTERA E), DEL D.LGS 36/2023 E DELL’ART. 10 COMMI 1 E 5 BIS DEL D.L. N. 34/2023 CONVERTITO IN LEGGE N. 56/2023 PER L’AFFIDAMENTO IN URGENZA DI SERVIZI DI ASSISTENZA MEDICA PRESSO LA UOC DI RADIOLOGIA DEL PRESIDIO OSPEDALIERO DI ROVIGO DELL’A.ULSS 5 “POLESANA” PER LA DURATA DI QUATTRO MESI. CIG A0047C49DE&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt; &lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;Il termine previsto per la presentazione delle offerte è il giorno 24/08/2023 ore 18:00.&lt;/strong&gt;&lt;/p&gt;
+</t>
+        </is>
+      </c>
+      <c r="G441" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H441" t="inlineStr"/>
+      <c r="I441" t="inlineStr"/>
+      <c r="J441" t="inlineStr"/>
+      <c r="K441" t="inlineStr">
+        <is>
+          <t>11/08/2023 00:00</t>
+        </is>
+      </c>
+      <c r="L441" t="inlineStr">
+        <is>
+          <t>11/08/2028 00:00</t>
+        </is>
+      </c>
+      <c r="M441" t="inlineStr">
+        <is>
+          <t>24/08/2023 18:59</t>
+        </is>
+      </c>
+      <c r="P441" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q441" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R441" t="inlineStr"/>
+      <c r="S441" t="inlineStr"/>
+      <c r="T441" t="inlineStr"/>
+      <c r="U441" t="inlineStr"/>
+    </row>
+    <row r="442">
+      <c r="A442" t="inlineStr"/>
+      <c r="B442" t="inlineStr">
+        <is>
+          <t>AVVISO INDAGINE DI MERCATO E RELATIVA MANIFESTAZIONE DI INTERESSE PARTECIPAZIONE PROCEDURE SU PIATTAFORMA TELEMATICA SINTEL PER CONTENITORI RACCOLTA DIFFERENZIATA</t>
+        </is>
+      </c>
+      <c r="C442" t="inlineStr">
+        <is>
+          <t>Asta</t>
+        </is>
+      </c>
+      <c r="D442" t="inlineStr">
+        <is>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="F442" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;PROCEDURA DI GARA SOTTOSOGLIA TELEMATICA AI SENSI  ART  108 COMMA 3 DEL D.LGS 36/2023 PER L’AFFIDAMENTO DELLA: &lt;strong&gt;FORNITURA DI CONTENITORI PER RACCOLTA DIFFERENZIATA RIFIUTI PER LE UU.OO DELL’AZIENDA ULSS 5 POLESANA. CIG Z063C24D4B        ID n. 173022604&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;Con il presente avviso si intende conoscere se&lt;strong&gt;, &lt;/strong&gt;diversamente dalle informazioni in possesso di questa Amministrazione, oltre a quelli individuati, vi sono altri operatori economici presenti sul mercato che possano fornire i contenitori di cui all’oggetto con le caratteristiche richieste od equivalenti, come indicate nel Capitolato tecnico.&lt;strong&gt;       &lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;Si invitano pertanto gli operatori economici eventualmente interessati a manifestare a questa Amministrazione, l’interesse alla partecipazione alla procedura sottosoglia per l’assegnazione della fornitura.&lt;/p&gt;
+&lt;p&gt;Tale richiesta dovrà pervenire esclusivamente . via PEC all’indirizzo &lt;a href="mailto:asl18.rovigo@actaliscertymail.it"&gt;protocollo.aulss5@pecveneto.it&lt;/a&gt;,  riportando nell’oggetto: &lt;em&gt;“Avviso volontario per la trasparenza ex ante per l’avvio di procedura di gara sottosoglia  telematica ai sensi  art  108 comma 3 del d.lgs 36/2023&lt;/em&gt;.&lt;em&gt;, per la fornitura di Contenitori per Raccolta Differenziata Rifiuti”&lt;/em&gt;&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;Si precisa che il termine ultimo per la presentazione delle richieste di partecipazione è fissato per le ore 12:00 del 21/08/2023&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;Le imprese si devono qualificare per l’Azienda ULSS n. 5 Polesana,  Il presente avviso è stato pubblicato sul sito internet aziendale il giorno 07/08/2023&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;                                                        &lt;/strong&gt;&lt;/p&gt;
+</t>
+        </is>
+      </c>
+      <c r="G442" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H442" t="inlineStr"/>
+      <c r="I442" t="inlineStr"/>
+      <c r="J442" t="inlineStr"/>
+      <c r="K442" t="inlineStr">
+        <is>
+          <t>07/08/2023 00:00</t>
+        </is>
+      </c>
+      <c r="L442" t="inlineStr">
+        <is>
+          <t>07/08/2028 00:00</t>
+        </is>
+      </c>
+      <c r="M442" t="inlineStr">
+        <is>
+          <t>21/08/2023 00:00</t>
+        </is>
+      </c>
+      <c r="O442" t="inlineStr">
+        <is>
+          <t>25/10/2023</t>
+        </is>
+      </c>
+      <c r="P442" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q442" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R442" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Ares Michieletti / Antonella Raimondi </t>
+        </is>
+      </c>
+      <c r="S442" t="inlineStr"/>
+      <c r="T442" t="inlineStr"/>
+      <c r="U442" t="inlineStr">
+        <is>
+          <t>ares.michieletti@aulss5.veneto.it</t>
+        </is>
+      </c>
+    </row>
+    <row r="443">
+      <c r="A443" t="inlineStr"/>
+      <c r="B443" t="inlineStr">
+        <is>
+          <t xml:space="preserve">AVVISO PUBBLICO DI AVVIO ID SINTEL 172941151/2023 - PROCEDURA DI GARA TELEMATICA AI SENSI DELL’ ART.  50 COMMA 1, LETTERA E), DEL D.LGS 36/2023 E DELL’ART. 10 COMMI 1 E 5 BIS DEL D.L. N. 34/2023 CONVERTITO IN LEGGE N. 56/2023 PER L’AFFIDAMENTO IN URGENZA DI SERVIZI DI ASSISTENZA MEDICA SUDDIVISI IN N. 2 LOTTI PRESSO LA UOC OSTETRICIA E GINECOLOGIA DELL’AZIENDA ULSS 5 POLESANA PER LA DURATA DI QUATTRO MESI. </t>
+        </is>
+      </c>
+      <c r="C443" t="inlineStr">
+        <is>
+          <t>Asta</t>
+        </is>
+      </c>
+      <c r="D443" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F443" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;&lt;strong&gt;AVVISO PUBBLICO DI AVVIO&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;ID SINTEL 172941151/2023 - PROCEDURA DI GARA TELEMATICA AI SENSI DELL’ ART.  50 COMMA 1, LETTERA E), DEL D.LGS 36/2023 E DELL’ART. 10 COMMI 1 E 5 BIS DEL D.L. N. 34/2023 CONVERTITO IN LEGGE N. 56/2023 PER L’AFFIDAMENTO IN URGENZA DI SERVIZI DI ASSISTENZA MEDICA SUDDIVISI IN N. 2 LOTTI PRESSO LA UOC OSTETRICIA E GINECOLOGIA DELL’AZIENDA ULSS 5 POLESANA PER LA DURATA DI QUATTRO MESI. &lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;LOTTO 1 UOC OSTETRICIA E GINECOLOGIA DEL P.O. DI ROVIGO &lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;LOTTO 2 UOC OSTETRICIA E GINECOLOGIA DEL P.O. ADRIA &lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;Simog. n. 9266285&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt; &lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;Il termine previsto per la presentazione delle offerte è il giorno 22/08/2023 ore 18:00.&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt; &lt;/p&gt;
+</t>
+        </is>
+      </c>
+      <c r="G443" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H443" t="inlineStr"/>
+      <c r="I443" t="inlineStr"/>
+      <c r="J443" t="inlineStr"/>
+      <c r="K443" t="inlineStr">
+        <is>
+          <t>04/08/2023 00:00</t>
+        </is>
+      </c>
+      <c r="L443" t="inlineStr">
+        <is>
+          <t>04/08/2028 00:00</t>
+        </is>
+      </c>
+      <c r="M443" t="inlineStr">
+        <is>
+          <t>22/08/2023 18:00</t>
+        </is>
+      </c>
+      <c r="P443" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q443" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R443" t="inlineStr"/>
+      <c r="S443" t="inlineStr"/>
+      <c r="T443" t="inlineStr"/>
+      <c r="U443" t="inlineStr"/>
+    </row>
+    <row r="444">
+      <c r="A444" t="inlineStr"/>
+      <c r="B444" t="inlineStr">
+        <is>
+          <t>AVVISO PUBBLICO DI AVVIO  ID SINTEL 172906668/2023 - PROCEDURA NEGOZIATA TELEMATICA AI SENSI DELL’ ART.  50 COMMA 1, LETTERA E), DEL D.LGS 36/2023 E DELL’ART. 10 COMMI 1 E 5 BIS DEL D.L. N. 34/2023 CONVERTITO IN LEGGE N. 56/2023 PER L’AFFIDAMENTO IN URGENZA DI SERVIZI DI ASSISTENZA MEDICA PRESSO LA UOC PEDIATRIA DEI PRESIDI OSPEDALIERI DI ROVIGO E ADRIA DELL’A.ULSS 5 “POLESANA” PER LA DURATA DI QUATTRO MESI. CIG A001F507D4</t>
+        </is>
+      </c>
+      <c r="C444" t="inlineStr">
+        <is>
+          <t>Asta</t>
+        </is>
+      </c>
+      <c r="D444" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F444" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;&lt;strong&gt;AVVISO PUBBLICO DI AVVIO&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;ID SINTEL 172906668/2023 - PROCEDURA NEGOZIATA TELEMATICA AI SENSI DELL’ ART.  50 COMMA 1, LETTERA E), DEL D.LGS 36/2023 E DELL’ART. 10 COMMI 1 E 5 BIS DEL D.L. N. 34/2023 CONVERTITO IN LEGGE N. 56/2023 PER L’AFFIDAMENTO IN URGENZA DI SERVIZI DI ASSISTENZA MEDICA PRESSO LA UOC PEDIATRIA DEI PRESIDI OSPEDALIERI DI ROVIGO E ADRIA DELL’A.ULSS 5 “POLESANA” PER LA DURATA DI QUATTRO MESI.&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;CIG A001F507D4&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt; &lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;Il termine previsto per la presentazione delle offerte è il giorno 22/08/2023 ore 18:00.&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt; &lt;/p&gt;
+&lt;p&gt; &lt;/p&gt;
+</t>
+        </is>
+      </c>
+      <c r="G444" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H444" t="inlineStr"/>
+      <c r="I444" t="inlineStr"/>
+      <c r="J444" t="inlineStr"/>
+      <c r="K444" t="inlineStr">
+        <is>
+          <t>03/08/2023 00:00</t>
+        </is>
+      </c>
+      <c r="L444" t="inlineStr">
+        <is>
+          <t>03/08/2028 00:00</t>
+        </is>
+      </c>
+      <c r="M444" t="inlineStr">
+        <is>
+          <t>22/08/2023 18:00</t>
+        </is>
+      </c>
+      <c r="P444" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q444" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R444" t="inlineStr"/>
+      <c r="S444" t="inlineStr"/>
+      <c r="T444" t="inlineStr"/>
+      <c r="U444" t="inlineStr"/>
+    </row>
+    <row r="445">
+      <c r="A445" t="inlineStr"/>
+      <c r="B445" t="inlineStr">
+        <is>
+          <t>Avviso di interesse per la selezione di reti di soggetti e azioni progettuali da sviluppare in co-progettazione per la sperimentazione di un modello di sviluppo della DDG n. 506/2023 “Progetto Quality of life 7-21”, nel quadro degli indirizzi programmatori di cui alla DGR n.73/2022, inerente ad interventi e servizi a favore di persone con disturbi dello spettro autistico (PcASD) e alle loro famiglie, in età evolutiva e della transizione (7-21 anni).</t>
+        </is>
+      </c>
+      <c r="C445" t="inlineStr">
+        <is>
+          <t>Bando</t>
+        </is>
+      </c>
+      <c r="D445" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F445" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;&lt;strong&gt;Avviso di interesse per la selezione di reti di soggetti e azioni progettuali da sviluppare in co-progettazione per la sperimentazione di un modello di sviluppo della &lt;/strong&gt;&lt;strong&gt;DDG n. 506/2023 “Progetto Quality of life 7-21”, nel quadro degli indirizzi programmatori di cui alla DGR n.73/2022, inerente ad interventi e servizi a favore di persone con disturbi dello spettro autistico (PcASD) e alle loro famiglie, in età evolutiva e della transizione (7-21 anni).&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;Termine manifestazione interesse 11/08/2023 ore 15:00&lt;/strong&gt;&lt;/p&gt;
+</t>
+        </is>
+      </c>
+      <c r="G445" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H445" t="inlineStr"/>
+      <c r="I445" t="inlineStr"/>
+      <c r="J445" t="inlineStr"/>
+      <c r="K445" t="inlineStr">
+        <is>
+          <t>28/07/2023 00:00</t>
+        </is>
+      </c>
+      <c r="L445" t="inlineStr">
+        <is>
+          <t>28/07/2028 00:00</t>
+        </is>
+      </c>
+      <c r="M445" t="inlineStr">
+        <is>
+          <t>11/08/2023 15:00</t>
+        </is>
+      </c>
+      <c r="P445" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q445" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R445" t="inlineStr"/>
+      <c r="S445" t="inlineStr"/>
+      <c r="T445" t="inlineStr"/>
+      <c r="U445" t="inlineStr"/>
+    </row>
+    <row r="446">
+      <c r="A446" t="inlineStr"/>
+      <c r="B446" t="inlineStr">
+        <is>
+          <t>A236 Affidamento diretto mediante piattaforma Sintel dei lavori di installazione e posa dell'isola ecologica presso l'Ospedale di Rovigo</t>
+        </is>
+      </c>
+      <c r="C446" t="inlineStr">
+        <is>
+          <t>Bando</t>
+        </is>
+      </c>
+      <c r="D446" t="inlineStr">
+        <is>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="F446" t="inlineStr"/>
+      <c r="G446" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H446" t="inlineStr"/>
+      <c r="I446" t="inlineStr"/>
+      <c r="J446" t="inlineStr"/>
+      <c r="K446" t="inlineStr">
+        <is>
+          <t>19/07/2023 00:00</t>
+        </is>
+      </c>
+      <c r="L446" t="inlineStr">
+        <is>
+          <t>19/07/2028 00:00</t>
+        </is>
+      </c>
+      <c r="P446" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q446" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R446" t="inlineStr"/>
+      <c r="S446" t="inlineStr"/>
+      <c r="T446" t="inlineStr"/>
+      <c r="U446" t="inlineStr"/>
+    </row>
+    <row r="447">
+      <c r="A447" t="inlineStr"/>
+      <c r="B447" t="inlineStr">
+        <is>
+          <t>Indagine di mercato per l’individuazione di operatori economici per l’affidamento in urgenza, ai sensi dell’art. 50, comma 1 lett. e) del D.lgs. n. 36/2023 e dell’art. 10 commi 1 e 5 bis del D.L.34/2023 convertito in Legge n. 56/2023 tramite piattaforma Aria S.p.A., di servizi di assistenza medica presso la UOC di Radiologia del Presidio Ospedaliero di Rovigo dell’Azienda Ulss 5 Polesana, per il periodo di quattro mesi.</t>
+        </is>
+      </c>
+      <c r="C447" t="inlineStr">
+        <is>
+          <t>Avviso</t>
+        </is>
+      </c>
+      <c r="D447" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F447" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;&lt;strong&gt;Indagine di mercato per l’individuazione di operatori economici per l’affidamento in urgenza, ai sensi dell’art. 50, comma 1 lett. e) del D.lgs. n. 36/2023 e dell’art. 10 commi 1 e 5 bis del D.L.34/2023 convertito in Legge n. 56/2023 tramite piattaforma Aria S.p.A., di servizi di assistenza medica presso la UOC di Radiologia del Presidio Ospedaliero di Rovigo dell’Azienda Ulss 5 Polesana, per il periodo di quattro mesi.&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;Termine manifestazione d'interesse: 20/07/2023&lt;/p&gt;
+</t>
+        </is>
+      </c>
+      <c r="G447" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H447" t="inlineStr"/>
+      <c r="I447" t="inlineStr"/>
+      <c r="J447" t="inlineStr"/>
+      <c r="K447" t="inlineStr">
+        <is>
+          <t>14/07/2023 00:00</t>
+        </is>
+      </c>
+      <c r="L447" t="inlineStr">
+        <is>
+          <t>14/07/2028 00:00</t>
+        </is>
+      </c>
+      <c r="M447" t="inlineStr">
+        <is>
+          <t>20/07/2023 23:59</t>
+        </is>
+      </c>
+      <c r="P447" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q447" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R447" t="inlineStr"/>
+      <c r="S447" t="inlineStr"/>
+      <c r="T447" t="inlineStr"/>
+      <c r="U447" t="inlineStr"/>
+    </row>
+    <row r="448">
+      <c r="A448" t="inlineStr"/>
+      <c r="B448" t="inlineStr">
+        <is>
+          <t>Indagine di mercato per l’individuazione di operatori economici per l’affidamento in urgenza, ai sensi dell’art. 50, comma 1 lett. e) del D.lgs. n. 36/2023 e dell’art. 10 commi 1 e 5 bis del D.L.34/2023 convertito in Legge n. 56/2023 tramite piattaforma Aria S.p.A., di servizi di assistenza medica presso la UOC di Ostetricia e Ginecologia del Presidio Ospedaliero di Rovigo e presso la UOC di Ostetricia e Ginecologia del Presidio Ospedaliero di Adria - Azienda Ulss 5 Polesana, per il periodo di quattro mesi.</t>
+        </is>
+      </c>
+      <c r="C448" t="inlineStr">
+        <is>
+          <t>Bando</t>
+        </is>
+      </c>
+      <c r="D448" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F448" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;&lt;strong&gt;Indagine di mercato per l’individuazione di operatori economici per l’affidamento in urgenza, ai sensi dell’art. 50, comma 1 lett. e) del D.lgs. n. 36/2023 e dell’art. 10 commi 1 e 5 bis del D.L.34/2023 convertito in Legge n. 56/2023 tramite piattaforma Aria S.p.A., di servizi di assistenza medica presso la UOC di Ostetricia e Ginecologia del Presidio Ospedaliero di Rovigo e presso la UOC di Ostetricia e Ginecologia del Presidio Ospedaliero di Adria - Azienda Ulss 5 Polesana, per il periodo di quattro mesi.&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;Termine manifestazione interesse il 18/07/2023.&lt;/strong&gt;&lt;/p&gt;
+</t>
+        </is>
+      </c>
+      <c r="G448" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H448" t="inlineStr"/>
+      <c r="I448" t="inlineStr"/>
+      <c r="J448" t="inlineStr"/>
+      <c r="K448" t="inlineStr">
+        <is>
+          <t>13/07/2023 00:00</t>
+        </is>
+      </c>
+      <c r="L448" t="inlineStr">
+        <is>
+          <t>13/07/2028 00:00</t>
+        </is>
+      </c>
+      <c r="M448" t="inlineStr">
+        <is>
+          <t>18/07/2023 23:59</t>
+        </is>
+      </c>
+      <c r="P448" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q448" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R448" t="inlineStr"/>
+      <c r="S448" t="inlineStr"/>
+      <c r="T448" t="inlineStr"/>
+      <c r="U448" t="inlineStr"/>
+    </row>
+    <row r="449">
+      <c r="A449" t="inlineStr"/>
+      <c r="B449" t="inlineStr">
+        <is>
+          <t>Indagine di mercato per l’individuazione di operatori economici per l’affidamento in urgenza, ai sensi dell’art. 50, comma 1 lett. e) del D.lgs. n. 36/2023 e dell’art. 10 commi 1 e 5 bis del D.L. n. 34/2023 convertito in Legge n. 56/2023, tramite piattaforma Aria S.p.A., di servizi di assistenza medica presso la UOC di Pediatria dei Presidi Ospedalieri di Rovigo e Adria dell’Azienda Ulss 5 Polesana per il periodo di quattro mesi.</t>
+        </is>
+      </c>
+      <c r="C449" t="inlineStr">
+        <is>
+          <t>Bando</t>
+        </is>
+      </c>
+      <c r="D449" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F449" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;&lt;strong&gt;Indagine di mercato per l’individuazione di operatori economici per l’affidamento in urgenza, ai sensi dell’art. 50, comma 1 lett. e) del D.lgs. n. 36/2023 e dell’art. 10 commi 1 e 5 bis del D.L. n. 34/2023 convertito in Legge n. 56/2023, tramite piattaforma Aria S.p.A., di servizi di assistenza medica presso la UOC di Pediatria dei Presidi Ospedalieri di Rovigo e Adria dell’Azienda Ulss 5 Polesana per il periodo di quattro mesi.&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;Termine manifestazione interesse il 18/07/2023&lt;/strong&gt;&lt;/p&gt;
+</t>
+        </is>
+      </c>
+      <c r="G449" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H449" t="inlineStr"/>
+      <c r="I449" t="inlineStr"/>
+      <c r="J449" t="inlineStr"/>
+      <c r="K449" t="inlineStr">
+        <is>
+          <t>13/07/2023 00:00</t>
+        </is>
+      </c>
+      <c r="L449" t="inlineStr">
+        <is>
+          <t>13/07/2028 00:00</t>
+        </is>
+      </c>
+      <c r="M449" t="inlineStr">
+        <is>
+          <t>18/07/2023 23:59</t>
+        </is>
+      </c>
+      <c r="P449" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q449" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R449" t="inlineStr"/>
+      <c r="S449" t="inlineStr"/>
+      <c r="T449" t="inlineStr"/>
+      <c r="U449" t="inlineStr"/>
+    </row>
+    <row r="450">
+      <c r="A450" t="inlineStr"/>
+      <c r="B450" t="inlineStr">
+        <is>
+          <t>AVVISO PUBBLICO - INDAGINE DI MERCATO PER L’INDIVIDUAZIONE DI OPERATORI ECONOMICI, PER L’AFFIDAMENTO, MEDIANTE PROCEDURA NEGOZIATA TELEMATICA, AI SENSI DELL’ART. 50 CM 1  LETT. E) DLGS 36/2023, DELLA FORNITURA E CONSEGNA DI STAMPATI TIPOGRAFICI PER L’A.ULSS 5 POLESANA, PER LA DURATA DI 24 MESI CON OPZIONE DI PROROGA DI 6 MESI.</t>
+        </is>
+      </c>
+      <c r="C450" t="inlineStr">
+        <is>
+          <t>Bando</t>
+        </is>
+      </c>
+      <c r="D450" t="inlineStr">
+        <is>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="F450" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;AVVISO PUBBLICO - INDAGINE DI MERCATO PER L’INDIVIDUAZIONE DI OPERATORI ECONOMICI, PER L’AFFIDAMENTO, MEDIANTE PROCEDURA NEGOZIATA TELEMATICA, AI SENSI DELL’ART. 50 CM 1  LETT. E) DLGS 36/2023, DELLA FORNITURA E CONSEGNA DI STAMPATI TIPOGRAFICI PER L’A.ULSS 5 POLESANA, PER LA DURATA DI 24 MESI CON OPZIONE DI PROROGA DI 6 MESI.&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;Termine manifestazione di interesse il 12/07/2023&lt;/strong&gt;&lt;/p&gt;
+</t>
+        </is>
+      </c>
+      <c r="G450" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H450" t="inlineStr"/>
+      <c r="I450" t="inlineStr"/>
+      <c r="J450" t="inlineStr"/>
+      <c r="K450" t="inlineStr">
+        <is>
+          <t>05/07/2023 00:00</t>
+        </is>
+      </c>
+      <c r="L450" t="inlineStr">
+        <is>
+          <t>05/07/2028 00:00</t>
+        </is>
+      </c>
+      <c r="M450" t="inlineStr">
+        <is>
+          <t>12/07/2023 23:59</t>
+        </is>
+      </c>
+      <c r="P450" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q450" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R450" t="inlineStr"/>
+      <c r="S450" t="inlineStr"/>
+      <c r="T450" t="inlineStr"/>
+      <c r="U450" t="inlineStr"/>
+    </row>
+    <row r="451">
+      <c r="A451" t="inlineStr"/>
+      <c r="B451" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PROCEDURA DI GARA TELEMATICA,  AI SENSI DELL’ART. 1, COMMA 2, LETT. A) LEGGE 120/2020 E S.M.I.,  PER L’AFFIDAMENTO DEL SERVIZIO DI ESECUZIONE ANALISI CITOGENETICHE PER L’AULSS 5 POLESANA PER IL PERIODO DI 24 MESI </t>
+        </is>
+      </c>
+      <c r="C451" t="inlineStr">
+        <is>
+          <t>Avviso</t>
+        </is>
+      </c>
+      <c r="D451" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F451" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;Si rende noto che l’Azienda Ulss 5 Polesana ha avviato sulla Piattaforma SINTEL di A.R.I.A. S.p.A. la procedura di gara telematica sottosoglia – SINTEL ID 171670351 –  ai sensi dell’art. 1, comma 2, lett. b)  L. 120/2020 e s.m.i., per l’affidamento del&lt;strong&gt; &lt;/strong&gt;servizio di esecuzione analisi citogenetiche per l’Aulss 5 Polesana per il periodo di 24 mesi.&lt;/p&gt;
+</t>
+        </is>
+      </c>
+      <c r="G451" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H451" t="inlineStr"/>
+      <c r="I451" t="inlineStr"/>
+      <c r="J451" t="inlineStr"/>
+      <c r="K451" t="inlineStr">
+        <is>
+          <t>05/07/2023 00:00</t>
+        </is>
+      </c>
+      <c r="L451" t="inlineStr">
+        <is>
+          <t>05/07/2028 00:00</t>
+        </is>
+      </c>
+      <c r="M451" t="inlineStr">
+        <is>
+          <t>27/07/2023 15:00</t>
+        </is>
+      </c>
+      <c r="P451" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q451" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R451" t="inlineStr"/>
+      <c r="S451" t="inlineStr"/>
+      <c r="T451" t="inlineStr"/>
+      <c r="U451" t="inlineStr"/>
+    </row>
+    <row r="452">
+      <c r="A452" t="inlineStr"/>
+      <c r="B452" t="inlineStr">
+        <is>
           <t>AVVISO VOLONTARIO PER LA TRASPARENZA EX ANTE PER AVVIO PROCEDURA, AI SENSI ART. 1, COMMA 2, LETT. A) DEL D.L 76/2020, CONVERTITO CON LEGGE 120/2020 E S.M.I., TRAMITE PIATTAFORMA SINTEL DI ARIA SPA, PER LA FORNITURA DI FARMACI PER PAZIENTI IN TERAPIA HIV, SUDDIVISA IN 4 LOTTI, PER IL PERIODO DI 6 MESI.</t>
         </is>
       </c>
-      <c r="C383" t="inlineStr">
+      <c r="C452" t="inlineStr">
         <is>
           <t>Bando</t>
         </is>
       </c>
-      <c r="D383" t="inlineStr">
+      <c r="D452" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
-      <c r="F383" t="inlineStr">
+      <c r="F452" t="inlineStr">
         <is>
           <t xml:space="preserve">&lt;p&gt;AVVISO VOLONTARIO PER LA TRASPARENZA EX ANTE PER AVVIO PROCEDURA, AI SENSI ART. 1, COMMA 2, LETT. A) DEL D.L 76/2020, CONVERTITO CON LEGGE 120/2020 E S.M.I., TRAMITE PIATTAFORMA SINTEL DI ARIA SPA, PER LA FORNITURA DI FARMACI PER PAZIENTI IN TERAPIA HIV, SUDDIVISA IN 4 LOTTI, PER IL PERIODO DI 6 MESI.&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;Termine manifestazione interesse 10/07/2023 ore 12.00&lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;Termine presentazione offerte 24/07/2023 ore 15.00&lt;/strong&gt;&lt;/p&gt;
 </t>
         </is>
       </c>
-      <c r="G383" t="inlineStr">
-[...7 lines deleted...]
-      <c r="K383" t="inlineStr">
+      <c r="G452" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H452" t="inlineStr"/>
+      <c r="I452" t="inlineStr"/>
+      <c r="J452" t="inlineStr"/>
+      <c r="K452" t="inlineStr">
         <is>
           <t>30/06/2023 00:00</t>
         </is>
       </c>
-      <c r="L383" t="inlineStr">
+      <c r="L452" t="inlineStr">
         <is>
           <t>30/06/2028 00:00</t>
         </is>
       </c>
-      <c r="M383" t="inlineStr">
+      <c r="M452" t="inlineStr">
         <is>
           <t>10/07/2023 12:00</t>
         </is>
       </c>
-      <c r="O383" t="inlineStr">
+      <c r="O452" t="inlineStr">
         <is>
           <t>16/08/2023</t>
         </is>
       </c>
-      <c r="P383" t="n">
-[...14 lines deleted...]
-      <c r="B384" t="inlineStr">
+      <c r="P452" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q452" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R452" t="inlineStr"/>
+      <c r="S452" t="inlineStr"/>
+      <c r="T452" t="inlineStr"/>
+      <c r="U452" t="inlineStr"/>
+    </row>
+    <row r="453">
+      <c r="A453" t="inlineStr"/>
+      <c r="B453" t="inlineStr">
         <is>
           <t xml:space="preserve">AVVISO VOLONTARIO PER LA TRASPARENZA EX ANTE PER AVVIO PROCEDURA, AI SENSI ART.  1, COMMA 2, LETT. A) DEL D.L 76/2020, CONVERTITO CON LEGGE 120/2020 E S.M.I., PER FORNITURA DI PRODOTTI NUTRIZIONALI ESCLUSIVI, TRAMITE PIATTAFORMA SINTEL, PER IL PERIODO DI 24 MESI. </t>
         </is>
       </c>
-      <c r="C384" t="inlineStr">
+      <c r="C453" t="inlineStr">
         <is>
           <t>Bando</t>
         </is>
       </c>
-      <c r="D384" t="inlineStr">
+      <c r="D453" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
-      <c r="F384" t="inlineStr">
-[...1 lines deleted...]
-          <t xml:space="preserve">&lt;p&gt;AVVISO VOLONTARIO PER LA TRASPARENZA EX ANTE PER AVVIO PROCEDURA, AI SENSI ART.&amp;nbsp; 1, COMMA 2, LETT. A) DEL D.L 76/2020, CONVERTITO CON LEGGE 120/2020 E S.M.I., PER FORNITURA DI PRODOTTI NUTRIZIONALI ESCLUSIVI, TRAMITE PIATTAFORMA SINTEL, PER IL PERIODO DI 24 MESI.&lt;/p&gt;
+      <c r="F453" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;AVVISO VOLONTARIO PER LA TRASPARENZA EX ANTE PER AVVIO PROCEDURA, AI SENSI ART.  1, COMMA 2, LETT. A) DEL D.L 76/2020, CONVERTITO CON LEGGE 120/2020 E S.M.I., PER FORNITURA DI PRODOTTI NUTRIZIONALI ESCLUSIVI, TRAMITE PIATTAFORMA SINTEL, PER IL PERIODO DI 24 MESI.&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;Termine manifestazione interesse 07/07/2023 ore 13.00&lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;Termine presentazione offerte 18/07/2023 ore 12.00&lt;/strong&gt;&lt;/p&gt;
 </t>
         </is>
       </c>
-      <c r="G384" t="inlineStr">
-[...7 lines deleted...]
-      <c r="K384" t="inlineStr">
+      <c r="G453" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H453" t="inlineStr"/>
+      <c r="I453" t="inlineStr"/>
+      <c r="J453" t="inlineStr"/>
+      <c r="K453" t="inlineStr">
         <is>
           <t>29/06/2023 00:00</t>
         </is>
       </c>
-      <c r="L384" t="inlineStr">
+      <c r="L453" t="inlineStr">
         <is>
           <t>29/06/2028 00:00</t>
         </is>
       </c>
-      <c r="M384" t="inlineStr">
+      <c r="M453" t="inlineStr">
         <is>
           <t>07/07/2023 13:00</t>
         </is>
       </c>
-      <c r="O384" t="inlineStr">
+      <c r="O453" t="inlineStr">
         <is>
           <t>09/08/2023</t>
         </is>
       </c>
-      <c r="P384" t="n">
-[...14 lines deleted...]
-      <c r="B385" t="inlineStr">
+      <c r="P453" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q453" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R453" t="inlineStr"/>
+      <c r="S453" t="inlineStr"/>
+      <c r="T453" t="inlineStr"/>
+      <c r="U453" t="inlineStr"/>
+    </row>
+    <row r="454">
+      <c r="A454" t="inlineStr"/>
+      <c r="B454" t="inlineStr">
         <is>
           <t>Avviso di pubblicazione di procedura aperta telematica , ai sensi dell’art. 60 del D.lgs 50/2016 e smi su piattaforma telematica ARIA – SINTEL, lotto unico, per l’affidamento in concessione della gestione dei servizi bar degli ospedali di Rovigo, Adria, Trecenta, della Cittadella Socio Sanitaria e dei distributori automatici di alimenti e bevande all’interno degli immobili gestiti dall'A.Ulss 5 Polesana, per il periodo di tre anni, eventualmente rinnovabili per altri due anni. CIG 9923811BE5.</t>
         </is>
       </c>
-      <c r="C385" t="inlineStr">
+      <c r="C454" t="inlineStr">
         <is>
           <t>Avviso</t>
         </is>
       </c>
-      <c r="D385" t="inlineStr">
+      <c r="D454" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
-      <c r="F385" t="inlineStr">
-[...1 lines deleted...]
-          <t xml:space="preserve">&lt;p&gt;Si rende noto che l&amp;rsquo;azienda Ulss 5 Polesana intende procedere all&amp;#39;affidamento in concessione della gestione dei servizi bar degli ospedali di Rovigo, Adria, Trecenta, della Cittadella Socio Sanitaria e dei distributori automatici di alimenti e bevande all&amp;rsquo;interno degli immobili gestiti dall&amp;#39;A.Ulss 5 Polesana, per il periodo di tre anni, eventualmente rinnovabili per altri due anni, ai sensi dell&amp;rsquo;art. 60 del d.lgs 50/2016 e s.m.i., base d&amp;rsquo;asta &amp;euro;. 1.140.000,00/triennale iva non compresa, CIG 9923811BE5.&amp;nbsp;ID SINTEL n. 171259319.&lt;/p&gt;
+      <c r="F454" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;Si rende noto che l’azienda Ulss 5 Polesana intende procedere all'affidamento in concessione della gestione dei servizi bar degli ospedali di Rovigo, Adria, Trecenta, della Cittadella Socio Sanitaria e dei distributori automatici di alimenti e bevande all’interno degli immobili gestiti dall'A.Ulss 5 Polesana, per il periodo di tre anni, eventualmente rinnovabili per altri due anni, ai sensi dell’art. 60 del d.lgs 50/2016 e s.m.i., base d’asta €. 1.140.000,00/triennale iva non compresa, CIG 9923811BE5. ID SINTEL n. 171259319.&lt;/p&gt;
 </t>
         </is>
       </c>
-      <c r="G385" t="inlineStr">
-[...7 lines deleted...]
-      <c r="K385" t="inlineStr">
+      <c r="G454" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H454" t="inlineStr"/>
+      <c r="I454" t="inlineStr"/>
+      <c r="J454" t="inlineStr"/>
+      <c r="K454" t="inlineStr">
         <is>
           <t>29/06/2023 00:00</t>
         </is>
       </c>
-      <c r="L385" t="inlineStr">
+      <c r="L454" t="inlineStr">
         <is>
           <t>29/06/2028 00:00</t>
         </is>
       </c>
-      <c r="M385" t="inlineStr">
+      <c r="M454" t="inlineStr">
         <is>
           <t>02/08/2023 15:00</t>
         </is>
       </c>
-      <c r="P385" t="n">
-[...13 lines deleted...]
-      <c r="A386" t="inlineStr">
+      <c r="P454" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q454" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R454" t="inlineStr"/>
+      <c r="S454" t="inlineStr"/>
+      <c r="T454" t="inlineStr"/>
+      <c r="U454" t="inlineStr"/>
+    </row>
+    <row r="455">
+      <c r="A455" t="inlineStr">
         <is>
           <t>PROV 2026</t>
         </is>
       </c>
-      <c r="B386" t="inlineStr">
+      <c r="B455" t="inlineStr">
         <is>
           <t>INDAGINE DI MERCATO PER MANIFESTAZIONE DI INTERESSE ai sensi dell'art. 1 comma 2 lett. b della L. 120/2020, tramite piattaforma SINTEL per l’affidamento delle attività previste dalla Missione 5 - Componente 2 - Investimento 1.1 “Sostegno alle persone vulnerabili e prevenzione dell’istituzionalizzazione degli anziani non autosufficienti” - Linea di sub-investimento 1.1.4. “Rafforzamento dei Servizi Sociali e prevenzione del fenomeno dei Burn Out tra gli operatori sociali”, a valere sulle risorse messe a disp</t>
         </is>
       </c>
-      <c r="C386" t="inlineStr">
+      <c r="C455" t="inlineStr">
         <is>
           <t>Avviso</t>
         </is>
       </c>
-      <c r="D386" t="inlineStr">
+      <c r="D455" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
-      <c r="E386" t="inlineStr">
+      <c r="E455" t="inlineStr">
         <is>
           <t>UOC Provveditorato, Economato e Gestione della Logistica</t>
         </is>
       </c>
-      <c r="F386" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G386" t="inlineStr">
+      <c r="F455" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Questa Azienda ULSS intende affidare i servizi le attività volte al “Rafforzamento dei Servizi Sociali e prevenzione del fenomeno dei Burn Out tra gli operatori sociali” nel territorio afferente all’ATS VEN_19 (Adria) e VEN_18 (Lendinara) come previsto dalla linea di sub-investimento 1.1.4 della Missione 5 “Inclusione e coesione”, Componente 2 "Infrastrutture sociali, famiglie, comunità e terzo settore”, Sottocomponente 1 “Servizi sociali, disabilità e marginalità sociale”, a valere sulle risorse messe a disposizione dall’Avviso pubblico 1/2022 PNRR - Next generation Eu  per il periodo di 36 mesi tramite specifica procedura di gara sotto soglia, ai sensi dell’art. 1, c. 2) lett. b) del D.Lgs. 76/2020 convertito con L. 120/2020 e smi, da aggiudicare secondo il criterio dell’offerta economicamente più vantaggiosa individuata sulla base del miglior rapporto qualità/prezzo, ai sensi dell’art. 95 comma 3 del suddetto Decreto.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="G455" t="inlineStr">
         <is>
           <t>Si</t>
         </is>
       </c>
-      <c r="H386" t="inlineStr"/>
-      <c r="I386" t="inlineStr">
+      <c r="H455" t="inlineStr"/>
+      <c r="I455" t="inlineStr">
         <is>
           <t>F34H22000470006</t>
         </is>
       </c>
-      <c r="J386" t="inlineStr">
+      <c r="J455" t="inlineStr">
         <is>
           <t>A00594E324</t>
         </is>
       </c>
-      <c r="K386" t="inlineStr">
+      <c r="K455" t="inlineStr">
         <is>
           <t>20/06/2023 00:00</t>
         </is>
       </c>
-      <c r="L386" t="inlineStr">
+      <c r="L455" t="inlineStr">
         <is>
           <t>20/06/2028 00:00</t>
         </is>
       </c>
-      <c r="M386" t="inlineStr">
+      <c r="M455" t="inlineStr">
         <is>
           <t>05/07/2023 00:00</t>
         </is>
       </c>
-      <c r="P386" t="n">
-[...14 lines deleted...]
-      <c r="B387" t="inlineStr">
+      <c r="P455" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q455" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R455" t="inlineStr"/>
+      <c r="S455" t="inlineStr"/>
+      <c r="T455" t="inlineStr"/>
+      <c r="U455" t="inlineStr"/>
+    </row>
+    <row r="456">
+      <c r="A456" t="inlineStr"/>
+      <c r="B456" t="inlineStr">
         <is>
           <t xml:space="preserve">Avviso volontario per la trasparenza ex ante per l’avvio di procedura di gara sottosoglia, ai sensi dell’art. 1 c. 2 lett. A) del D.L 76/2020 convertito con L. 120/2020 come modificato dall’art. 51, comma 1, lett. A) del D.L. 77/2021 convertito con Legge 108/2021, tramite piattaforma Sintel di Aria Spa, per la fornitura di dispositivi medici - rinforzo tissutale GORE BIO-A, per il periodo di 36 mesi, eventualmente prorogabile di ulteriori 6 mesi. </t>
         </is>
       </c>
-      <c r="C387" t="inlineStr">
+      <c r="C456" t="inlineStr">
         <is>
           <t>Avviso</t>
         </is>
       </c>
-      <c r="D387" t="inlineStr">
+      <c r="D456" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
-      <c r="F387" t="inlineStr">
-[...1 lines deleted...]
-          <t xml:space="preserve">&lt;p&gt;Si rende noto che l&amp;#39;Azienda ULSS 5 Polesana, ha avviato la procedura di gara sottosoglia, ai sensi dell&amp;rsquo;art.&amp;nbsp; 1, comma 2, lett. a) del D.L 76/2020, convertito con legge 120/2020, come modificato dall&amp;#39;art. 51, comma 1, lett. a) del D.L. 77/2021 convertito con legge 108/2021 sulla Piattaforma Sintel di A.R.I.A. con l&amp;rsquo;operatore economico GORE W.L. &amp;amp; ASSOCIATI SRL, per la fornitura di dispositivi medici - rinforzo tissutale GORE BIO-A, per il periodo di 36 mesi, eventualmente prorogabile per 6 mesi, per l&amp;rsquo;importo complessivo triennale presunto di &amp;euro; 9.000,00 (Iva non compresa).&lt;/p&gt;
+      <c r="F456" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;Si rende noto che l'Azienda ULSS 5 Polesana, ha avviato la procedura di gara sottosoglia, ai sensi dell’art.  1, comma 2, lett. a) del D.L 76/2020, convertito con legge 120/2020, come modificato dall'art. 51, comma 1, lett. a) del D.L. 77/2021 convertito con legge 108/2021 sulla Piattaforma Sintel di A.R.I.A. con l’operatore economico GORE W.L. &amp; ASSOCIATI SRL, per la fornitura di dispositivi medici - rinforzo tissutale GORE BIO-A, per il periodo di 36 mesi, eventualmente prorogabile per 6 mesi, per l’importo complessivo triennale presunto di € 9.000,00 (Iva non compresa).&lt;/p&gt;
 </t>
         </is>
       </c>
-      <c r="G387" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H387" t="inlineStr">
+      <c r="G456" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H456" t="inlineStr">
         <is>
           <t>170904289/2023</t>
         </is>
       </c>
-      <c r="I387" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="K387" t="inlineStr">
+      <c r="I456" t="inlineStr"/>
+      <c r="J456" t="inlineStr"/>
+      <c r="K456" t="inlineStr">
         <is>
           <t>20/06/2023 00:00</t>
         </is>
       </c>
-      <c r="L387" t="inlineStr">
+      <c r="L456" t="inlineStr">
         <is>
           <t>20/06/2028 00:00</t>
         </is>
       </c>
-      <c r="M387" t="inlineStr">
+      <c r="M456" t="inlineStr">
         <is>
           <t>11/07/2023 12:00</t>
         </is>
       </c>
-      <c r="O387" t="inlineStr">
+      <c r="O456" t="inlineStr">
         <is>
           <t>27/09/2023</t>
         </is>
       </c>
-      <c r="P387" t="n">
-[...2 lines deleted...]
-      <c r="Q387" t="inlineStr">
+      <c r="P456" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q456" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
-      <c r="R387" t="inlineStr"/>
-[...6 lines deleted...]
-      <c r="B388" t="inlineStr">
+      <c r="R456" t="inlineStr"/>
+      <c r="S456" t="inlineStr"/>
+      <c r="T456" t="inlineStr"/>
+      <c r="U456" t="inlineStr"/>
+    </row>
+    <row r="457">
+      <c r="A457" t="inlineStr"/>
+      <c r="B457" t="inlineStr">
         <is>
           <t>A246 Procedura negoziata per la conclusione di Accordo Quadro volto all'affidamento di lavori per adeguamento locali propedeutico all'installazione delle grandi apparecchiature radiologiche acquisite mediante Accordo Quadro Consip - Missione 6 salute</t>
         </is>
       </c>
-      <c r="C388" t="inlineStr">
+      <c r="C457" t="inlineStr">
         <is>
           <t>Bando</t>
         </is>
       </c>
-      <c r="D388" t="inlineStr">
+      <c r="D457" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
-      <c r="F388" t="inlineStr"/>
-[...8 lines deleted...]
-      <c r="K388" t="inlineStr">
+      <c r="F457" t="inlineStr"/>
+      <c r="G457" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H457" t="inlineStr"/>
+      <c r="I457" t="inlineStr"/>
+      <c r="J457" t="inlineStr"/>
+      <c r="K457" t="inlineStr">
         <is>
           <t>19/06/2023 00:00</t>
         </is>
       </c>
-      <c r="L388" t="inlineStr">
+      <c r="L457" t="inlineStr">
         <is>
           <t>19/06/2028 00:00</t>
         </is>
       </c>
-      <c r="P388" t="n">
-[...14 lines deleted...]
-      <c r="B389" t="inlineStr">
+      <c r="P457" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q457" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R457" t="inlineStr"/>
+      <c r="S457" t="inlineStr"/>
+      <c r="T457" t="inlineStr"/>
+      <c r="U457" t="inlineStr"/>
+    </row>
+    <row r="458">
+      <c r="A458" t="inlineStr"/>
+      <c r="B458" t="inlineStr">
         <is>
           <t>AVVISO PER LA FORNITURA E MANUTENZIONE DI N.1 INIETTORE STELLAT CWS  PER LA SALA TAC DELL’U.O.S. RADIOLOGIA DEL P.O. DI TRECENTA DELL’AZIENDA ULSS 5 POLESANA</t>
         </is>
       </c>
-      <c r="C389" t="inlineStr">
+      <c r="C458" t="inlineStr">
         <is>
           <t>Bando</t>
         </is>
       </c>
-      <c r="D389" t="inlineStr">
+      <c r="D458" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
-      <c r="F389" t="inlineStr">
-[...2 lines deleted...]
-&lt;p&gt;&amp;nbsp;&lt;/p&gt;
+      <c r="F458" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;&lt;strong&gt;AVVISO PER LA FORNITURA E MANUTENZIONE DI N.1 INIETTORE STELLAT CWS  PER LA SALA TAC DELL’U.O.S. RADIOLOGIA DEL P.O. DI TRECENTA DELL’AZIENDA ULSS 5 POLESANALA FORNITURA E MANUTENZIONE DI N.1 INIETTORE STELLAT CWS  PER LA SALA TAC DELL’U.O.S. RADIOLOGIA DEL P.O. DI TRECENTA DELL’AZIENDA ULSS 5 POLESANA&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt; &lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;Con il presente avviso si intende conoscere se, &lt;/strong&gt;diversamente dalle informazioni in possesso di questa Amministrazione, oltre a quelli individuati, vi sono altri operatori economici presenti sul mercato che possano fornire quanto in oggetto con le caratteristiche richieste od equivalenti, come di seguito&lt;strong&gt; indicate:&lt;/strong&gt;&lt;a name="_Toc100584758"&gt;&lt;strong&gt;n 1 Iniettore Stellat CWS a doppia siringa con supporto a soffitto &lt;/strong&gt;&lt;/a&gt;&lt;/p&gt;
 &lt;p&gt;Garanzia full risk 24 mesi&lt;/p&gt;
-&lt;p&gt;&lt;strong&gt;L&amp;rsquo;aggiudicatario dovr&amp;agrave; a propria cura e spese provvedere all&amp;rsquo;installazione di tutta la fornitura&lt;/strong&gt;&lt;/p&gt;
-[...7 lines deleted...]
-&lt;p&gt;Le imprese si devono qualificare per l&amp;rsquo;Azienda ULSS n. 5 Polesana&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;L’aggiudicatario dovrà a propria cura e spese provvedere all’installazione di tutta la fornitura&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;Valore presunto affidamento € 18.000,00 + I.V.A. 22%&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;Motivazione: uniformare l’utilizzo del materiale di consumo già in contratto per gli altri iniettori Stellat CWS già in funzione presso le altre Sale TAC dei Presidi Ospedalieri dell’Azienda ULSS 5 Polesana &lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;Si chiede a tutti gli Operatori interessati a presentare richiesta di essere invitati alla suddetta procedura  entro e non oltre &lt;strong&gt;le ore 12.00 del giorno 21.06.2023&lt;/strong&gt;, all’U.O.C. Provveditorato Economato e Gestione Logistica dell’Azienda ULSS 5 Polesana seguente indirizzo PEC &lt;a href="mailto:protocollo.aulss5@pecveneto.it"&gt;protocollo.aulss5@pecveneto.it&lt;/a&gt;, riportando nell’oggetto: &lt;em&gt;“Avviso volontario per partecipazione alla procedura sottosoglia, senza previa pubblicazione del bando di gara, per la fornitura e manutenzione di n.1 Iniettore Stellat CWS a doppia siringa con supporto a soffitto per la Sala Tac dell’U.O.S. Radiologia del Presidio Ospedaliero di Trecenta dell’Azienda ULSS 5 Polesana.”&lt;/em&gt;&lt;/p&gt;
+&lt;p&gt;Si precisa inoltre che le procedure per l’assegnazione della fornitura in oggetto, saranno espletate esclusivamente tramite la piattaforma di e-procurement denominata Sintel della Regione Lombardia (&lt;a href="http://www.aria.regione.lombardia.it"&gt;www.aria.regione.lombardia.it&lt;/a&gt;).&lt;/p&gt;
+&lt;p&gt;L’Azienda ULSS 5 Polesana si riserva la possibilità di sospendere, modificare o annullare, in tutto o in parte, il procedimento avviato, senza che i richiedenti possano vantare alcuna pretesa o qualsivoglia rimborso spese/risarcimento per il solo fatto di aver partecipato alla presente manifestazione di interesse.&lt;/p&gt;
+&lt;p&gt;La risposta alla presente indagine di mercato non vincola né impegna in alcun modo l’Azienda ULSS 5 Polesana nei confronti degli operatori economici partecipanti, che pertanto non potranno vantare alcun titolo, pretesa, referenza o priorità in ordine all’affidamento della fornitura.&lt;/p&gt;
+&lt;p&gt;I dati forniti dalla ditta in sede di presentazione della domanda di partecipazione alla gara saranno trattati esclusivamente ai fini dello svolgimento delle attività dell’Azienda ULSS 5 in conformità a quanto disposto dalla L. 196/03.&lt;/p&gt;
+&lt;p&gt;Le imprese si devono qualificare per l’Azienda ULSS n. 5 Polesana&lt;/p&gt;
 </t>
         </is>
       </c>
-      <c r="G389" t="inlineStr">
-[...7 lines deleted...]
-      <c r="K389" t="inlineStr">
+      <c r="G458" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H458" t="inlineStr"/>
+      <c r="I458" t="inlineStr"/>
+      <c r="J458" t="inlineStr"/>
+      <c r="K458" t="inlineStr">
         <is>
           <t>13/06/2023 00:00</t>
         </is>
       </c>
-      <c r="L389" t="inlineStr">
+      <c r="L458" t="inlineStr">
         <is>
           <t>13/06/2028 00:00</t>
         </is>
       </c>
-      <c r="M389" t="inlineStr">
+      <c r="M458" t="inlineStr">
         <is>
           <t>21/06/2023 00:00</t>
         </is>
       </c>
-      <c r="O389" t="inlineStr">
+      <c r="O458" t="inlineStr">
         <is>
           <t>16/08/2023</t>
         </is>
       </c>
-      <c r="P389" t="n">
-[...7 lines deleted...]
-      <c r="R389" t="inlineStr">
+      <c r="P458" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q458" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R458" t="inlineStr">
         <is>
           <t xml:space="preserve">Ares Michieletti / Antonella Raimondi </t>
         </is>
       </c>
-      <c r="S389" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="U389" t="inlineStr">
+      <c r="S458" t="inlineStr"/>
+      <c r="T458" t="inlineStr"/>
+      <c r="U458" t="inlineStr">
         <is>
           <t>ares.michieletti@aulss5.veneto.it</t>
         </is>
       </c>
     </row>
-    <row r="390">
-[...1 lines deleted...]
-      <c r="B390" t="inlineStr">
+    <row r="459">
+      <c r="A459" t="inlineStr"/>
+      <c r="B459" t="inlineStr">
+        <is>
+          <t>AVVISO PUBBLICO Indagine di mercato per l’individuazione di operatori economici per l’affidamento in urgenza, ai sensi dell’art. 1, comma 2 lett. b) del D.lgs. n. 76/2020 convertito con Legge n. 120/2020 e s.m.i., tramite piattaforma Aria S.p.A., di servizi di assistenza medica ed infermieristica presso la UOC di Ostetricia e Ginecologia del Presidio Ospedaliero di Rovigo dell’Azienda Ulss 5 Polesana per il periodo di due mesi.</t>
+        </is>
+      </c>
+      <c r="C459" t="inlineStr">
+        <is>
+          <t>Bando</t>
+        </is>
+      </c>
+      <c r="D459" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F459" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;&lt;strong&gt;AVVISO PUBBLICO &lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;Indagine di mercato per l’individuazione di operatori economici per l’affidamento in urgenza, ai sensi dell’art. 1, comma 2 lett. b) del D.lgs. n. 76/2020 convertito con Legge n. 120/2020 e s.m.i., tramite piattaforma Aria S.p.A., di servizi di assistenza medica ed infermieristica presso la UOC di Ostetricia e Ginecologia del Presidio Ospedaliero di Rovigo dell’Azienda Ulss 5 Polesana per il periodo di due mesi.&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt; &lt;/p&gt;
+&lt;p&gt;Termine invio manifestazioni di interesse: &lt;strong&gt;entro e non oltre il giorno 07 giugno 2023&lt;/strong&gt;&lt;/p&gt;
+</t>
+        </is>
+      </c>
+      <c r="G459" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H459" t="inlineStr"/>
+      <c r="I459" t="inlineStr"/>
+      <c r="J459" t="inlineStr"/>
+      <c r="K459" t="inlineStr">
+        <is>
+          <t>01/06/2023 00:00</t>
+        </is>
+      </c>
+      <c r="L459" t="inlineStr">
+        <is>
+          <t>01/06/2028 00:00</t>
+        </is>
+      </c>
+      <c r="M459" t="inlineStr">
+        <is>
+          <t>07/06/2023 23:59</t>
+        </is>
+      </c>
+      <c r="P459" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q459" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R459" t="inlineStr"/>
+      <c r="S459" t="inlineStr"/>
+      <c r="T459" t="inlineStr"/>
+      <c r="U459" t="inlineStr"/>
+    </row>
+    <row r="460">
+      <c r="A460" t="inlineStr"/>
+      <c r="B460" t="inlineStr">
         <is>
           <t>AVVISO PUBBLICO   Indagine di mercato per l’individuazione di operatori economici per l’affidamento in urgenza, ai sensi dell’art. 1, comma 2 lett. b) del D.Lgs. n. 76/2020 convertito con Legge n. 120/2020 e s.m.i., tramite piattaforma Aria S.p.A., di servizi di assistenza medica ed infermieristica presso la UOC di Pediatria dei Presidi Ospedalieri di Rovigo e Adria dell’Azienda Ulss 5 Polesana per il periodo di due mesi.</t>
         </is>
       </c>
-      <c r="C390" t="inlineStr">
+      <c r="C460" t="inlineStr">
         <is>
           <t>Bando</t>
         </is>
       </c>
-      <c r="D390" t="inlineStr">
+      <c r="D460" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="F390" t="inlineStr">
+      <c r="F460" t="inlineStr">
         <is>
           <t xml:space="preserve">&lt;p&gt;&lt;strong&gt;AVVISO PUBBLICO &lt;/strong&gt;&lt;/p&gt;
-&lt;p&gt;&lt;strong&gt;Indagine di mercato per l&amp;rsquo;individuazione di operatori economici per l&amp;rsquo;affidamento in urgenza, ai sensi dell&amp;rsquo;art. 1, comma 2 lett. b) del D.Lgs. n. 76/2020 convertito con Legge n. 120/2020 e s.m.i., tramite piattaforma Aria S.p.A., di servizi di assistenza medica ed infermieristica presso la UOC di Pediatria dei Presidi Ospedalieri di Rovigo e Adria dell&amp;rsquo;Azienda Ulss 5 Polesana per il periodo di due mesi.&lt;/strong&gt;&lt;/p&gt;
-[...2 lines deleted...]
-&lt;p&gt;&amp;nbsp;&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;Indagine di mercato per l’individuazione di operatori economici per l’affidamento in urgenza, ai sensi dell’art. 1, comma 2 lett. b) del D.Lgs. n. 76/2020 convertito con Legge n. 120/2020 e s.m.i., tramite piattaforma Aria S.p.A., di servizi di assistenza medica ed infermieristica presso la UOC di Pediatria dei Presidi Ospedalieri di Rovigo e Adria dell’Azienda Ulss 5 Polesana per il periodo di due mesi.&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt; &lt;/p&gt;
+&lt;p&gt;Termine invio manifestazioni di interesse: &lt;strong&gt;entro e non oltre il giorno 07 giugno 2023&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt; &lt;/p&gt;
 </t>
         </is>
       </c>
-      <c r="G390" t="inlineStr">
-[...7 lines deleted...]
-      <c r="K390" t="inlineStr">
+      <c r="G460" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H460" t="inlineStr"/>
+      <c r="I460" t="inlineStr"/>
+      <c r="J460" t="inlineStr"/>
+      <c r="K460" t="inlineStr">
         <is>
           <t>01/06/2023 00:00</t>
         </is>
       </c>
-      <c r="L390" t="inlineStr">
+      <c r="L460" t="inlineStr">
         <is>
           <t>01/06/2028 00:00</t>
         </is>
       </c>
-      <c r="M390" t="inlineStr">
+      <c r="M460" t="inlineStr">
         <is>
           <t>07/06/2023 23:59</t>
         </is>
       </c>
-      <c r="P390" t="n">
-[...19 lines deleted...]
-      <c r="C391" t="inlineStr">
+      <c r="P460" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q460" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R460" t="inlineStr"/>
+      <c r="S460" t="inlineStr"/>
+      <c r="T460" t="inlineStr"/>
+      <c r="U460" t="inlineStr"/>
+    </row>
+    <row r="461">
+      <c r="A461" t="inlineStr"/>
+      <c r="B461" t="inlineStr">
+        <is>
+          <t>AVVISO PUBBLICO PER L’AVVIO PROCEDURA MEDIANTE L'IMPIEGO DELLA PIATTAFORMA SINTEL DI A.R.I.A S.P.A. PER LA FORNITURA DI ARREDI SANITARI PER LA UOC SEMINTENSIVA RESPIRATORIA / GERIATRIA DEL PRESIDIO OSPEDALIERO DI ROVIGO DELL’AZIENDA ULSS 5 POLESANA</t>
+        </is>
+      </c>
+      <c r="C461" t="inlineStr">
         <is>
           <t>Bando</t>
         </is>
       </c>
-      <c r="D391" t="inlineStr">
+      <c r="D461" t="inlineStr">
+        <is>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="F461" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;Si rende noto che l'Azienda ULSS 5 Polesana, intende avviare una procedura telematica per la fornitura di arredi sanitari per la UOC Semintensiva Respiratoria / Geriatria del Presidio Ospedaliero di Rovigo dell’Azienda ULSS 5 Polesana, per l’importo presunto di € 51.000,00 IVA. non compresa.&lt;/p&gt;
+&lt;p&gt;Si chiede a tutti gli Operatori interessati a presentare richiesta di essere invitati alla suddetta procedura  entro e non oltre &lt;strong&gt;le ore 12.00 del giorno 09/06/2023&lt;/strong&gt;, all’U.O.C. Provveditorato Economato e Gestione Logistica dell’Azienda ULSS 5 Polesana seguente indirizzo PEC &lt;a href="mailto:protocollo.aulss5@pecveneto.it"&gt;protocollo.aulss5@pecveneto.it&lt;/a&gt;, riportando nell’oggetto: &lt;em&gt;“Avviso volontario per la trasparenza ex ante per l’avvio di procedura telematica, per la fornitura di &lt;strong&gt;“ARREDI SANITARI PER LA UOC SEMINTENSIVA RESPIRATORIA / GERIATRIA DEL P.O. ROVIGO DELL’AZIENDA ULSS 5 POLESANA” &lt;/strong&gt;&lt;/em&gt;&lt;/p&gt;
+&lt;p&gt;Si precisa inoltre che le procedure per l’assegnazione della fornitura in oggetto, saranno espletate esclusivamente tramite la piattaforma di e-procurement denominata Sintel della Regione Lombardia (&lt;a href="https://www.ariaspa.it"&gt;https://www.ariaspa.it&lt;/a&gt;).&lt;/p&gt;
+&lt;p&gt;Le imprese devono obbligatoriamente essere qualificate per l’Azienda ULSS n. 5 Polesana.&lt;/p&gt;
+&lt;p&gt;Il Responsabile Unico del Procedimento (R.U.P.) per l’espletamento della procedura in argomento ai sensi dell’art. 31 del D.Lgs. n. 50/2016 e smi  è il Dr. Ares Michieletti dell’UOC Provveditorato, Economato e Gestione della Logistica.&lt;/p&gt;
+&lt;p&gt;I dati forniti dalla ditta in sede di presentazione della domanda di partecipazione alla gara saranno trattati esclusivamente ai fini dello svolgimento delle attività dell’Azienda ULSS 5 in conformità a quanto disposto dalla L. 196/03.&lt;/p&gt;
+</t>
+        </is>
+      </c>
+      <c r="G461" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H461" t="inlineStr"/>
+      <c r="I461" t="inlineStr"/>
+      <c r="J461" t="inlineStr"/>
+      <c r="K461" t="inlineStr">
+        <is>
+          <t>31/05/2023 00:00</t>
+        </is>
+      </c>
+      <c r="L461" t="inlineStr">
+        <is>
+          <t>31/05/2028 00:00</t>
+        </is>
+      </c>
+      <c r="M461" t="inlineStr">
+        <is>
+          <t>09/06/2023 00:00</t>
+        </is>
+      </c>
+      <c r="O461" t="inlineStr">
+        <is>
+          <t>19/07/2023</t>
+        </is>
+      </c>
+      <c r="P461" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q461" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R461" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Ares Michieletti / Antonella Raimondi </t>
+        </is>
+      </c>
+      <c r="S461" t="inlineStr"/>
+      <c r="T461" t="inlineStr"/>
+      <c r="U461" t="inlineStr">
+        <is>
+          <t>ares.michieletti@aulss5.veneto.it</t>
+        </is>
+      </c>
+    </row>
+    <row r="462">
+      <c r="A462" t="inlineStr"/>
+      <c r="B462" t="inlineStr">
+        <is>
+          <t>A243 Avviso esplorativo per manifestazione di interesse affidamento ristrutturazione ed adeguamento normativo piano terzo blocco D della Cittadella Socio-Sanitaria di Rovigo, mediante procedura negoziata da espletarsi sulla piattaforma SINTEL</t>
+        </is>
+      </c>
+      <c r="C462" t="inlineStr">
+        <is>
+          <t>Bando</t>
+        </is>
+      </c>
+      <c r="D462" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="F391" t="inlineStr">
+      <c r="F462" t="inlineStr"/>
+      <c r="G462" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H462" t="inlineStr"/>
+      <c r="I462" t="inlineStr"/>
+      <c r="J462" t="inlineStr"/>
+      <c r="K462" t="inlineStr">
+        <is>
+          <t>29/05/2023 00:00</t>
+        </is>
+      </c>
+      <c r="L462" t="inlineStr">
+        <is>
+          <t>29/05/2028 00:00</t>
+        </is>
+      </c>
+      <c r="M462" t="inlineStr">
+        <is>
+          <t>15/06/2023 12:00</t>
+        </is>
+      </c>
+      <c r="P462" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q462" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R462" t="inlineStr"/>
+      <c r="S462" t="inlineStr"/>
+      <c r="T462" t="inlineStr"/>
+      <c r="U462" t="inlineStr"/>
+    </row>
+    <row r="463">
+      <c r="A463" t="inlineStr"/>
+      <c r="B463" t="inlineStr">
+        <is>
+          <t>AVVISO PUBBLICO Indagine di mercato per l’individuazione di operatori economici per l’affidamento in urgenza, ai sensi dell’art. 1, comma 2 lett. a) del D.lgs. n. 76/2020 convertito con Legge n. 120/2020 e s.m.i. riservato ex art. 112 del D.LGS 50/2016 a Cooperative Sociali di tipo “B”, del servizio per la gestione del magazzino, ricondizionamento e consegna ausili protesici per l’Azienda Ulss 5 Polesana per il periodo di 60 giorni.</t>
+        </is>
+      </c>
+      <c r="C463" t="inlineStr">
+        <is>
+          <t>Bando</t>
+        </is>
+      </c>
+      <c r="D463" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F463" t="inlineStr">
         <is>
           <t xml:space="preserve">&lt;p&gt;&lt;strong&gt;AVVISO PUBBLICO &lt;/strong&gt;&lt;/p&gt;
-&lt;p&gt;&lt;strong&gt;Indagine di mercato per l&amp;rsquo;individuazione di operatori economici per l&amp;rsquo;affidamento in urgenza, ai sensi dell&amp;rsquo;art. 1, comma 2 lett. b) del D.lgs. n. 76/2020 convertito con Legge n. 120/2020 e s.m.i., tramite piattaforma Aria S.p.A., di servizi di assistenza medica ed infermieristica presso la UOC di Ostetricia e Ginecologia del Presidio Ospedaliero di Rovigo dell&amp;rsquo;Azienda Ulss 5 Polesana per il periodo di due mesi.&lt;/strong&gt;&lt;/p&gt;
-[...1 lines deleted...]
-&lt;p&gt;Termine invio manifestazioni di interesse:&amp;nbsp;&lt;strong&gt;entro e non oltre il giorno 07 giugno 2023&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;Indagine di mercato per l’individuazione di operatori economici per l’affidamento in urgenza, ai sensi dell’art. 1, comma 2 lett. a) del D.lgs. n. 76/2020 convertito con Legge n. 120/2020 e s.m.i. riservato ex art. 112 del D.LGS 50/2016 a Cooperative Sociali di tipo “B”, del servizio per la gestione del magazzino, ricondizionamento e consegna ausili protesici per l’Azienda Ulss 5 Polesana per il periodo di 60 giorni.&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt; &lt;/p&gt;
+&lt;p&gt;Termine invio manifestazione di interesse: &lt;strong&gt;entro e non oltre il giorno 30 Maggio 2023&lt;/strong&gt; &lt;/p&gt;
+&lt;p&gt; &lt;/p&gt;
+&lt;p&gt; &lt;/p&gt;
 </t>
         </is>
       </c>
-      <c r="G391" t="inlineStr">
-[...7 lines deleted...]
-      <c r="K391" t="inlineStr">
+      <c r="G463" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H463" t="inlineStr"/>
+      <c r="I463" t="inlineStr"/>
+      <c r="J463" t="inlineStr"/>
+      <c r="K463" t="inlineStr">
+        <is>
+          <t>29/05/2023 00:00</t>
+        </is>
+      </c>
+      <c r="L463" t="inlineStr">
+        <is>
+          <t>29/05/2028 00:00</t>
+        </is>
+      </c>
+      <c r="M463" t="inlineStr">
+        <is>
+          <t>30/05/2023 23:59</t>
+        </is>
+      </c>
+      <c r="P463" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q463" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R463" t="inlineStr"/>
+      <c r="S463" t="inlineStr"/>
+      <c r="T463" t="inlineStr"/>
+      <c r="U463" t="inlineStr"/>
+    </row>
+    <row r="464">
+      <c r="A464" t="inlineStr"/>
+      <c r="B464" t="inlineStr">
+        <is>
+          <t>PROCEDURA SOTTOSOGLIA  TELEMATICA SU PIATTAFORMA TELEMATICA SINTEL PER  “LA FORNITURA E MANUTENZIONE DI N.1 SISTEMA DI ACQUISIZIONE IMMAGINI PER LA U.O.C. ANATOMIA PATOLOGICA DEL PRESIDIO OSPEDALIERO DI ROVIGO”</t>
+        </is>
+      </c>
+      <c r="C464" t="inlineStr">
+        <is>
+          <t>Bando</t>
+        </is>
+      </c>
+      <c r="D464" t="inlineStr">
+        <is>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="F464" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;PROCEDURA SOTTOSOGLIA  TELEMATICA SU PIATTAFORMA TELEMATICA SINTEL PER &lt;strong&gt;“LA FORNITURA E MANUTENZIONE DI N.1 SISTEMA DI ACQUISIZIONE IMMAGINI PER LA U.O.C. ANATOMIA PATOLOGICA DEL PRESIDIO OSPEDALIERO DI ROVIGO”&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt; &lt;/p&gt;
+&lt;p&gt;Si chiede a tutti gli Operatori interessati a presentare richiesta di essere invitati alla suddetta procedura  entro e non oltre &lt;strong&gt;le ore 12.00 del giorno 01.06.2023&lt;/strong&gt;, all’U.O.C. Provveditorato Economato e Gestione Logistica dell’Azienda ULSS 5 Polesana seguente indirizzo PEC &lt;a href="mailto:protocollo.aulss5@pecveneto.it"&gt;protocollo.aulss5@pecveneto.it&lt;/a&gt;, riportando nell’oggetto: &lt;em&gt;“Avviso volontario per partecipazione alla procedura sottosoglia, senza previa pubblicazione del bando di gara, per la fornitura e manutenzione di n.1 Sistema di Acquisizione Immagini per la U.O.C. Anatomia Patologica del Presidio Ospedaliero di Rovigo”&lt;/em&gt;&lt;/p&gt;
+&lt;p&gt; &lt;/p&gt;
+&lt;p&gt; &lt;/p&gt;
+&lt;p&gt;Si precisa inoltre che le procedure per l’assegnazione della fornitura in oggetto, saranno espletate esclusivamente tramite la piattaforma di e-procurement denominata Sintel della Regione Lombardia (&lt;a href="http://www.aria.regione.lombardia.it"&gt;www.aria.regione.lombardia.it&lt;/a&gt;).&lt;/p&gt;
+&lt;p&gt;L’Azienda ULSS 5 Polesana si riserva la possibilità di sospendere, modificare o annullare, in tutto o in parte, il procedimento avviato, senza che i richiedenti possano vantare alcuna pretesa o qualsivoglia rimborso spese/risarcimento per il solo fatto di aver partecipato alla presente manifestazione di interesse.&lt;/p&gt;
+&lt;p&gt;La risposta alla presente indagine di mercato non vincola né impegna in alcun modo l’Azienda ULSS 5 Polesana nei confronti degli operatori economici partecipanti, che pertanto non potranno vantare alcun titolo, pretesa, referenza o priorità in ordine all’affidamento della fornitura.&lt;/p&gt;
+&lt;p&gt;I dati forniti dalla ditta in sede di presentazione della domanda di partecipazione alla gara saranno trattati esclusivamente ai fini dello svolgimento delle attività dell’Azienda ULSS 5 in conformità a quanto disposto dalla L. 196/03.&lt;/p&gt;
+&lt;p&gt;Le imprese si devono qualificare per l’Azienda ULSS n. 5 Polesana&lt;/p&gt;
+</t>
+        </is>
+      </c>
+      <c r="G464" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H464" t="inlineStr"/>
+      <c r="I464" t="inlineStr"/>
+      <c r="J464" t="inlineStr"/>
+      <c r="K464" t="inlineStr">
+        <is>
+          <t>23/05/2023 00:00</t>
+        </is>
+      </c>
+      <c r="L464" t="inlineStr">
+        <is>
+          <t>23/05/2028 00:00</t>
+        </is>
+      </c>
+      <c r="M464" t="inlineStr">
         <is>
           <t>01/06/2023 00:00</t>
         </is>
       </c>
-      <c r="L391" t="inlineStr">
-[...29 lines deleted...]
-      <c r="C392" t="inlineStr">
+      <c r="O464" t="inlineStr">
+        <is>
+          <t>25/10/2023</t>
+        </is>
+      </c>
+      <c r="P464" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q464" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R464" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Ares Michieletti </t>
+        </is>
+      </c>
+      <c r="S464" t="inlineStr"/>
+      <c r="T464" t="inlineStr"/>
+      <c r="U464" t="inlineStr">
+        <is>
+          <t>ares.michieletti@aulss5.veneto.it</t>
+        </is>
+      </c>
+    </row>
+    <row r="465">
+      <c r="A465" t="inlineStr"/>
+      <c r="B465" t="inlineStr">
+        <is>
+          <t>Indagine di mercato ed avviso volontario per la trasparenza ex ante per l’avvio di procedura sottosoglia, senza previa pubblicazione del bando di gara, per la fornitura di n. 1 software integrativo del treatment planning system in uso presso la UOC di Radioterapia Oncologica e la UOSD di Fisica Sanitaria dell’ospedale di Rovigo, per la pianificazione dei trattamenti radianti oncologici, per un importo complessivo di spesa presunto di € 80.000,00 (Iva non compresa)</t>
+        </is>
+      </c>
+      <c r="C465" t="inlineStr">
         <is>
           <t>Bando</t>
         </is>
       </c>
-      <c r="D392" t="inlineStr">
+      <c r="D465" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
-      <c r="F392" t="inlineStr">
-[...6 lines deleted...]
-&lt;p&gt;I dati forniti dalla ditta in sede di presentazione della domanda di partecipazione alla gara saranno trattati esclusivamente ai fini dello svolgimento delle attivit&amp;agrave; dell&amp;rsquo;Azienda ULSS 5 in conformit&amp;agrave; a quanto disposto dalla L. 196/03.&lt;/p&gt;
+      <c r="F465" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;&lt;strong&gt;Indagine di mercato ed avviso volontario per la trasparenza ex ante per l’avvio di procedura sottosoglia, senza previa pubblicazione del bando di gara, per la fornitura di n. 1 software integrativo del treatment planning system in uso presso la UOC di Radioterapia Oncologica e la UOSD di Fisica Sanitaria dell’ospedale di Rovigo, per la pianificazione dei trattamenti radianti oncologici, per un importo complessivo di spesa presunto di € 80.000,00 (Iva non compresa)&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt; &lt;/p&gt;
+&lt;p&gt;Si invitano pertanto gli operatori economici eventualmente interessati a manifestare a questa Amministrazione, l’interesse alla partecipazione alla procedura negoziata per l’assegnazione della fornitura in oggetto dichiarando:&lt;/p&gt;
+&lt;ul&gt;
+	&lt;li&gt;la capacità tecnica di fornire i defibrillatori di cui all’oggetto, alle condizioni sopra specificate;&lt;/li&gt;
+	&lt;li&gt;di non incorrere in nessuna delle cause di esclusione di cui all’Art.80 del D.lgs. n.50/2016 e s.m.i.&lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt; &lt;/p&gt;
+&lt;p&gt;La dichiarazione, resa ai sensi del D.P.R. n.445/2000 e s.m.i. dovrà:&lt;/p&gt;
+&lt;ul&gt;
+	&lt;li&gt;essere sottoscritta dal Legale Rappresentante dell’Impresa&lt;/li&gt;
+	&lt;li&gt;essere corredata da fotocopia del documento di identità in corso di validità&lt;/li&gt;
+	&lt;li&gt;riportare l’espressa autorizzazione a ricevere le eventuali comunicazioni mediante PEC, ai sensi dell’art.76 del D.Lgs. n.50/2016 e s.m.i.&lt;/li&gt;
+	&lt;li&gt;pervenire esclusivamente via PEC all’indirizzo &lt;a href="mailto:asl18.rovigo@actaliscertymail.it"&gt;protocollo.aulss5@pecveneto.it&lt;/a&gt;, &lt;strong&gt;nel&lt;/strong&gt;&lt;strong&gt; termine di 10 giorni &lt;/strong&gt;dalla pubblicazione del presente avviso, nel sito aziendale &lt;a href="http://www.aulss5.veneto.it"&gt;www.aulss5.veneto.it&lt;/a&gt; – sezione Bandi -, riportando nell’oggetto: &lt;em&gt;“Avviso volontario per la trasparenza ex ante per l’avvio di procedura negoziata, senza previa pubblicazione del bando di gara, per la fornitura di n. 1 software integrativo del treatment planning system in uso presso la UOC di Radioterapia Oncologica e la UOSD di Fisica Sanitaria dell’ospedale di Rovigo, per la pianificazione dei trattamenti radianti oncologici”&lt;/em&gt;&lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt; &lt;/p&gt;
+&lt;p&gt;In caso di mancanza di riscontri al presente avviso, entro 10 giorni dalla data di pubblicazione, e venga quindi confermata la circostanza secondo cui l’Impresa succitata costituisca l’unico fornitore dei sistemi analitici richiesti, questa Azienda procederà, ai sensi dell’art. 63 comma 2) lett.b) del D.lgs n.50/2016 e s.m.i. a concludere un contratto, previa negoziazione delle condizioni di fornitura, con l’Impresa che, allo stato attuale risulta essere l’unico operatore economico individuato.&lt;/p&gt;
+&lt;p&gt; &lt;/p&gt;
+&lt;p&gt;Si precisa che la procedura di acquisto / affidamento avverrà attraverso l’utilizzazione di un sistema telematico di proprietà dell’Azienda Regionale Centrale Acquisti S.p.A. (di seguito ARIA) della Regione Lombardia, denominato “Sintel”&lt;/p&gt;
+&lt;p&gt;I dati forniti dalla ditta in sede di presentazione della domanda di partecipazione alla gara saranno trattati esclusivamente ai fini dello svolgimento delle attività dell’Azienda ULSS 5 in conformità a quanto disposto dalla L. 196/03.&lt;/p&gt;
 </t>
         </is>
       </c>
-      <c r="G392" t="inlineStr">
-[...42 lines deleted...]
-      <c r="U392" t="inlineStr">
+      <c r="G465" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H465" t="inlineStr"/>
+      <c r="I465" t="inlineStr"/>
+      <c r="J465" t="inlineStr"/>
+      <c r="K465" t="inlineStr">
+        <is>
+          <t>23/05/2023 00:00</t>
+        </is>
+      </c>
+      <c r="L465" t="inlineStr">
+        <is>
+          <t>23/05/2028 00:00</t>
+        </is>
+      </c>
+      <c r="M465" t="inlineStr">
+        <is>
+          <t>01/06/2023 00:00</t>
+        </is>
+      </c>
+      <c r="O465" t="inlineStr">
+        <is>
+          <t>22/11/2023</t>
+        </is>
+      </c>
+      <c r="P465" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q465" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R465" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Ares Michieletti </t>
+        </is>
+      </c>
+      <c r="S465" t="inlineStr"/>
+      <c r="T465" t="inlineStr"/>
+      <c r="U465" t="inlineStr">
         <is>
           <t>ares.michieletti@aulss5.veneto.it</t>
         </is>
       </c>
     </row>
-    <row r="393">
-[...6 lines deleted...]
-      <c r="C393" t="inlineStr">
+    <row r="466">
+      <c r="A466" t="inlineStr"/>
+      <c r="B466" t="inlineStr">
+        <is>
+          <t>AVVISO PUBBLICO PER MANIFESTAZIONE DI INTERESSE FINALIZZATO ALL’AVVIO PROCEDURA NEGOZIATA SOTTOSOGLIA AI SENSI DELL’ART. 1, COMMA 2 LETT. B) DEL D.LGS. N. 76/2020 CONVERTITO CON LEGGE N. 120/2020 E S.M.I TRAMITE PIATTAFORMA ARIA SINTEL L’AFFIDAMENTO DEL SERVIZIO DI “PREVENZIONE E CONTRASTO DEL DISTURBO DEL GIOCO D’AZZARDO (GAP)”, PER L’ANNO 2023, RINNOVABILE PER IL 2024</t>
+        </is>
+      </c>
+      <c r="C466" t="inlineStr">
+        <is>
+          <t>Avviso</t>
+        </is>
+      </c>
+      <c r="D466" t="inlineStr">
+        <is>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="F466" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;Si rende noto che l'Azienda ULSS 5 Polesana, intende avviare procedura di gara negoziata sottosoglia, ai sensi &lt;strong&gt;dell’art. 1, comma 2 lett. b) del d.lgs. n. 76/2020 convertito con legge n. 120/2020 e s.m.i&lt;/strong&gt;.. per la fornitura del “&lt;strong&gt;S&lt;/strong&gt;&lt;strong&gt;e&lt;/strong&gt;&lt;strong&gt;rvizio di prevenzione e contrasto del Disturbo del Gioco d’Azzardo (GAP)”&lt;/strong&gt;, in ottemperanza alla DGR 913 del 09/07/2020 e della Delibera del Direttore Generale 499 del del 26/04/2023 per l’annualità maggio 2023/aprile 2024, eventualmente rinnovabile per l’annualità maggio 2024/aprile 2025, per un valore complessivo biennale di euro 110.000 iva non compresa.&lt;/p&gt;
+</t>
+        </is>
+      </c>
+      <c r="G466" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H466" t="inlineStr"/>
+      <c r="I466" t="inlineStr"/>
+      <c r="J466" t="inlineStr"/>
+      <c r="K466" t="inlineStr">
+        <is>
+          <t>18/05/2023 00:00</t>
+        </is>
+      </c>
+      <c r="L466" t="inlineStr">
+        <is>
+          <t>18/05/2028 00:00</t>
+        </is>
+      </c>
+      <c r="M466" t="inlineStr">
+        <is>
+          <t>05/06/2023 00:00</t>
+        </is>
+      </c>
+      <c r="P466" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q466" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R466" t="inlineStr"/>
+      <c r="S466" t="inlineStr"/>
+      <c r="T466" t="inlineStr"/>
+      <c r="U466" t="inlineStr"/>
+    </row>
+    <row r="467">
+      <c r="A467" t="inlineStr"/>
+      <c r="B467" t="inlineStr">
+        <is>
+          <t xml:space="preserve">AVVISO AGGIUDICAZIONE FORNITURA DISPOSITIVI MEDICI IN VITRO E PRODOTTI DIAGNOSTICI PER LA UOSD MICROBIOLOGIA DELL’ A. ULSS 5 POLESANA, PER IL PERIODO DI 24 MESI, SUDDIVISA IN 3 LOTTI. N. GARA 8919346. </t>
+        </is>
+      </c>
+      <c r="C467" t="inlineStr">
+        <is>
+          <t>Avviso</t>
+        </is>
+      </c>
+      <c r="D467" t="inlineStr">
+        <is>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="F467" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;AVVISO AGGIUDICAZIONE PROVV. N° 164604533, FORNITURA DISPOSITIVI MEDICI IN VITRO E PRODOTTI DIAGNOSTICI PER LA UOSD MICROBIOLOGIA DELL’ A. ULSS 5 POLESANA, PER IL PERIODO DI 24 MESI, SUDDIVISA IN 3 LOTTI. N. GARA 8919346&lt;/p&gt;
+</t>
+        </is>
+      </c>
+      <c r="G467" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H467" t="inlineStr"/>
+      <c r="I467" t="inlineStr"/>
+      <c r="J467" t="inlineStr"/>
+      <c r="K467" t="inlineStr">
+        <is>
+          <t>18/05/2023 00:00</t>
+        </is>
+      </c>
+      <c r="L467" t="inlineStr">
+        <is>
+          <t>18/05/2028 00:00</t>
+        </is>
+      </c>
+      <c r="O467" t="inlineStr">
+        <is>
+          <t>10/05/2023</t>
+        </is>
+      </c>
+      <c r="P467" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q467" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R467" t="inlineStr"/>
+      <c r="S467" t="inlineStr"/>
+      <c r="T467" t="inlineStr"/>
+      <c r="U467" t="inlineStr"/>
+    </row>
+    <row r="468">
+      <c r="A468" t="inlineStr"/>
+      <c r="B468" t="inlineStr">
+        <is>
+          <t>AVVISO VOLONTARIO PER LA TRASPARENZA EX ANTE PER L’AVVIO DI PROCEDURA NEGOZIATA SENZA PREVIA PUBBLICAZIONE DI UN BANDO DI GARA, AI SENSI DELL’ ART.  63 COMMA 2 LETTERA B) DEL D.LGS 50/2016, PER FORNITURA DI FARMACO ESCLUSIVO AMPICILLINA BIOPH*IM IV 100FL, AIC – 033121118, CON PRINCIPIO ATTIVO AMPICILLINA SODICA, PER IL PERIODO DI 12 MESI. CIG ZC43B2AE30</t>
+        </is>
+      </c>
+      <c r="C468" t="inlineStr">
         <is>
           <t>Bando</t>
         </is>
       </c>
-      <c r="D393" t="inlineStr">
-[...117 lines deleted...]
-      <c r="D395" t="inlineStr">
+      <c r="D468" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
-      <c r="F395" t="inlineStr">
-[...291 lines deleted...]
-          <t xml:space="preserve">&lt;p&gt;AVVISO VOLONTARIO PER LA TRASPARENZA EX ANTE PER L&amp;rsquo;AVVIO DI&lt;strong&gt; &lt;/strong&gt;PROCEDURA NEGOZIATA SENZA PREVIA PUBBLICAZIONE DI UN BANDO DI GARA, AI SENSI DELL&amp;rsquo; ART.&amp;nbsp; 63 COMMA 2 LETTERA B) DEL D.LGS 50/2016, PER FORNITURA DI FARMACO ESCLUSIVO AMPICILLINA BIOPH*IM IV 100FL, AIC &amp;ndash; 033121118, CON PRINCIPIO ATTIVO AMPICILLINA SODICA, PER IL PERIODO DI 12 MESI.&lt;/p&gt;
+      <c r="F468" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;AVVISO VOLONTARIO PER LA TRASPARENZA EX ANTE PER L’AVVIO DI&lt;strong&gt; &lt;/strong&gt;PROCEDURA NEGOZIATA SENZA PREVIA PUBBLICAZIONE DI UN BANDO DI GARA, AI SENSI DELL’ ART.  63 COMMA 2 LETTERA B) DEL D.LGS 50/2016, PER FORNITURA DI FARMACO ESCLUSIVO AMPICILLINA BIOPH*IM IV 100FL, AIC – 033121118, CON PRINCIPIO ATTIVO AMPICILLINA SODICA, PER IL PERIODO DI 12 MESI.&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;CIG &lt;strong&gt;ZC43B2AE30&lt;/strong&gt;&lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;&lt;strong&gt;Termine manifestazione interesse 22/05/2023 ore 12.00&lt;/strong&gt;&lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;&lt;strong&gt;Termine presentazione offerte 25/05/2023 ore 18.00&lt;/strong&gt;&lt;/strong&gt;&lt;/p&gt;
 </t>
         </is>
       </c>
-      <c r="G399" t="inlineStr">
-[...7 lines deleted...]
-      <c r="K399" t="inlineStr">
+      <c r="G468" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H468" t="inlineStr"/>
+      <c r="I468" t="inlineStr"/>
+      <c r="J468" t="inlineStr"/>
+      <c r="K468" t="inlineStr">
         <is>
           <t>16/05/2023 00:00</t>
         </is>
       </c>
-      <c r="L399" t="inlineStr">
+      <c r="L468" t="inlineStr">
         <is>
           <t>16/05/2028 00:00</t>
         </is>
       </c>
-      <c r="M399" t="inlineStr">
+      <c r="M468" t="inlineStr">
         <is>
           <t>22/05/2023 12:00</t>
         </is>
       </c>
-      <c r="O399" t="inlineStr">
+      <c r="O468" t="inlineStr">
         <is>
           <t>21/06/2023</t>
         </is>
       </c>
-      <c r="P399" t="n">
-[...14 lines deleted...]
-      <c r="B400" t="inlineStr">
+      <c r="P468" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q468" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R468" t="inlineStr"/>
+      <c r="S468" t="inlineStr"/>
+      <c r="T468" t="inlineStr"/>
+      <c r="U468" t="inlineStr"/>
+    </row>
+    <row r="469">
+      <c r="A469" t="inlineStr"/>
+      <c r="B469" t="inlineStr">
         <is>
           <t>Indagine di mercato ed avviso volontario per la trasparenza ex ante per l’avvio di procedura sottosoglia, senza previa pubblicazione del bando di gara, per la fornitura di n. 1 Sistema per linfo-angiografia a fluorescenza con verde indocianina, completo di garanzia full risk 24 mesi e Kit copritelecamera per il periodo di 24 mesi  per la UOS Chirurgia Senologia dell’Azienda ULSS  5 Polesana</t>
         </is>
       </c>
-      <c r="C400" t="inlineStr">
+      <c r="C469" t="inlineStr">
         <is>
           <t>Bando</t>
         </is>
       </c>
-      <c r="D400" t="inlineStr">
+      <c r="D469" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
-      <c r="F400" t="inlineStr">
-[...3 lines deleted...]
-&lt;p&gt;Si invitano pertanto gli operatori economici eventualmente interessati a manifestare a questa Amministrazione, l&amp;rsquo;interesse alla partecipazione alla procedura negoziata per l&amp;rsquo;assegnazione della fornitura in oggetto dichiarando:&lt;/p&gt;
+      <c r="F469" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;&lt;strong&gt;Indagine di mercato ed avviso volontario per la trasparenza ex ante per l’avvio di procedura sottosoglia, senza previa pubblicazione del bando di gara, per la fornitura di n. 1 Sistema per linfo-angiografia a fluorescenza con verde indocianina, completo di garanzia full risk 24 mesi e Kit copritelecamera per il periodo di 24 mesi  per la UOS Chirurgia Senologia dell’Azienda ULSS  5 Polesana&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt; &lt;/p&gt;
+&lt;p&gt;Si invitano pertanto gli operatori economici eventualmente interessati a manifestare a questa Amministrazione, l’interesse alla partecipazione alla procedura negoziata per l’assegnazione della fornitura in oggetto dichiarando:&lt;/p&gt;
 &lt;ul&gt;
-	&lt;li&gt;la capacit&amp;agrave; tecnica di fornire i defibrillatori di cui all&amp;rsquo;oggetto, alle condizioni sopra specificate;&lt;/li&gt;
-	&lt;li&gt;di non incorrere in nessuna delle cause di esclusione di cui all&amp;rsquo;Art.80 del D.lgs. n.50/2016 e s.m.i.&lt;/li&gt;
+	&lt;li&gt;la capacità tecnica di fornire i defibrillatori di cui all’oggetto, alle condizioni sopra specificate;&lt;/li&gt;
+	&lt;li&gt;di non incorrere in nessuna delle cause di esclusione di cui all’Art.80 del D.lgs. n.50/2016 e s.m.i.&lt;/li&gt;
 &lt;/ul&gt;
-&lt;p&gt;La dichiarazione, resa ai sensi del D.P.R. n.445/2000 e s.m.i. dovr&amp;agrave;:&lt;/p&gt;
+&lt;p&gt;La dichiarazione, resa ai sensi del D.P.R. n.445/2000 e s.m.i. dovrà:&lt;/p&gt;
 &lt;ul&gt;
-	&lt;li&gt;essere sottoscritta dal Legale Rappresentante dell&amp;rsquo;Impresa&lt;/li&gt;
-[...2 lines deleted...]
-	&lt;li&gt;pervenire esclusivamente via PEC all&amp;rsquo;indirizzo &lt;a href="mailto:asl18.rovigo@actaliscertymail.it"&gt;protocollo.aulss5@pecveneto.it&lt;/a&gt;, &lt;strong&gt;nel&lt;/strong&gt;&lt;strong&gt; termine di 10 giorni &lt;/strong&gt;dalla pubblicazione del presente avviso, nel sito aziendale &lt;a href="http://www.aulss5.veneto.it"&gt;www.aulss5.veneto.it&lt;/a&gt; &amp;ndash; sezione Bandi -, riportando nell&amp;rsquo;oggetto: &lt;em&gt;&amp;ldquo;Avviso volontario per la trasparenza ex ante per l&amp;rsquo;avvio di procedura nsottosoglia, senza previa pubblicazione del bando di gara, per la fornitura n. 1Sistema per linfo-angiografia a fluorescenza con verde indocianina, completo di garanzia full risk 24 mesi e Kit copritelecamera per il periodo di 24 mesi&amp;nbsp; per la UOS Chirurgia Senologia dell&amp;rsquo;Azienda ULSS&amp;nbsp; 5 Polesana&amp;rdquo;&lt;/em&gt;&lt;/li&gt;
+	&lt;li&gt;essere sottoscritta dal Legale Rappresentante dell’Impresa&lt;/li&gt;
+	&lt;li&gt;essere corredata da fotocopia del documento di identità in corso di validità&lt;/li&gt;
+	&lt;li&gt;riportare l’espressa autorizzazione a ricevere le eventuali comunicazioni mediante PEC, ai sensi dell’art.76 del D.Lgs. n.50/2016 e s.m.i.&lt;/li&gt;
+	&lt;li&gt;pervenire esclusivamente via PEC all’indirizzo &lt;a href="mailto:asl18.rovigo@actaliscertymail.it"&gt;protocollo.aulss5@pecveneto.it&lt;/a&gt;, &lt;strong&gt;nel&lt;/strong&gt;&lt;strong&gt; termine di 10 giorni &lt;/strong&gt;dalla pubblicazione del presente avviso, nel sito aziendale &lt;a href="http://www.aulss5.veneto.it"&gt;www.aulss5.veneto.it&lt;/a&gt; – sezione Bandi -, riportando nell’oggetto: &lt;em&gt;“Avviso volontario per la trasparenza ex ante per l’avvio di procedura nsottosoglia, senza previa pubblicazione del bando di gara, per la fornitura n. 1Sistema per linfo-angiografia a fluorescenza con verde indocianina, completo di garanzia full risk 24 mesi e Kit copritelecamera per il periodo di 24 mesi  per la UOS Chirurgia Senologia dell’Azienda ULSS  5 Polesana”&lt;/em&gt;&lt;/li&gt;
 &lt;/ul&gt;
-&lt;p&gt;In caso di mancanza di riscontri al presente avviso, entro 10 giorni dalla data di pubblicazione, e venga quindi confermata la circostanza secondo cui l&amp;rsquo;Impresa succitata costituisca l&amp;rsquo;unico fornitore dei sistemi analitici richiesti, questa Azienda proceder&amp;agrave;, ai sensi dell&amp;rsquo;art. 63 comma 2) lett.b) del D.lgs n.50/2016 e s.m.i. a concludere un contratto, previa negoziazione delle condizioni di fornitura, con l&amp;rsquo;Impresa che, allo stato attuale risulta essere l&amp;rsquo;unico operatore economico individuato.&lt;/p&gt;
-[...2 lines deleted...]
-&lt;p&gt;&amp;nbsp;&lt;/p&gt;
+&lt;p&gt;In caso di mancanza di riscontri al presente avviso, entro 10 giorni dalla data di pubblicazione, e venga quindi confermata la circostanza secondo cui l’Impresa succitata costituisca l’unico fornitore dei sistemi analitici richiesti, questa Azienda procederà, ai sensi dell’art. 63 comma 2) lett.b) del D.lgs n.50/2016 e s.m.i. a concludere un contratto, previa negoziazione delle condizioni di fornitura, con l’Impresa che, allo stato attuale risulta essere l’unico operatore economico individuato.&lt;/p&gt;
+&lt;p&gt;Si precisa che la procedura di acquisto / affidamento avverrà attraverso l’utilizzazione di un sistema telematico di proprietà dell’Azienda Regionale Centrale Acquisti S.p.A. (di seguito ARIA) della Regione Lombardia, denominato “Sintel”&lt;/p&gt;
+&lt;p&gt;I dati forniti dalla ditta in sede di presentazione della domanda di partecipazione alla gara saranno trattati esclusivamente ai fini dello svolgimento delle attività dell’Azienda ULSS 5 in conformità a quanto disposto dalla L. 196/03.&lt;/p&gt;
+&lt;p&gt; &lt;/p&gt;
 </t>
         </is>
       </c>
-      <c r="G400" t="inlineStr">
-[...7 lines deleted...]
-      <c r="K400" t="inlineStr">
+      <c r="G469" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H469" t="inlineStr"/>
+      <c r="I469" t="inlineStr"/>
+      <c r="J469" t="inlineStr"/>
+      <c r="K469" t="inlineStr">
         <is>
           <t>09/05/2023 00:00</t>
         </is>
       </c>
-      <c r="L400" t="inlineStr">
+      <c r="L469" t="inlineStr">
         <is>
           <t>09/05/2028 00:00</t>
         </is>
       </c>
-      <c r="M400" t="inlineStr">
+      <c r="M469" t="inlineStr">
         <is>
           <t>19/05/2023 00:00</t>
         </is>
       </c>
-      <c r="O400" t="inlineStr">
+      <c r="O469" t="inlineStr">
         <is>
           <t>26/07/2023</t>
         </is>
       </c>
-      <c r="P400" t="n">
-[...7 lines deleted...]
-      <c r="R400" t="inlineStr">
+      <c r="P469" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q469" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R469" t="inlineStr">
         <is>
           <t xml:space="preserve">Ares Michieletti / Antonella Raimondi </t>
         </is>
       </c>
-      <c r="S400" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="U400" t="inlineStr">
+      <c r="S469" t="inlineStr"/>
+      <c r="T469" t="inlineStr"/>
+      <c r="U469" t="inlineStr">
         <is>
           <t>ares.michieletti@aulss5.veneto.it</t>
         </is>
       </c>
     </row>
-    <row r="401">
-[...1 lines deleted...]
-      <c r="B401" t="inlineStr">
+    <row r="470">
+      <c r="A470" t="inlineStr"/>
+      <c r="B470" t="inlineStr">
         <is>
           <t>AVVISO PUBBLICO PER L’AVVIO PROCEDURA MEDIANTE L'IMPIEGO DELLA PIATTAFORMA SINTEL DI A.R.I.A S.P.A. PER LA FORNITURA DI N. 2 LETTINI PER ECOCARDIOGRAFIA PER LA RIABILITAZIONE DEL PRESIDIO OSPEDALIERO DI ADRIA DELL’AZIENDA ULSS 5 POLESANA</t>
         </is>
       </c>
-      <c r="C401" t="inlineStr">
+      <c r="C470" t="inlineStr">
         <is>
           <t>Bando</t>
         </is>
       </c>
-      <c r="D401" t="inlineStr">
+      <c r="D470" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
-      <c r="F401" t="inlineStr">
-[...5 lines deleted...]
-&lt;p&gt;Si precisa inoltre che le procedure per l&amp;rsquo;assegnazione della fornitura in oggetto, saranno espletate esclusivamente tramite la piattaforma di e-procurement denominata Sintel della Regione Lombardia (&lt;a href="https://www.ariaspa.it"&gt;https://www.ariaspa.it&lt;/a&gt;).&lt;/p&gt;
+      <c r="F470" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;&lt;strong&gt;AVVISO PUBBLICO PER L’AVVIO PROCEDURA MEDIANTE L'IMPIEGO DELLA PIATTAFORMA SINTEL DI A.R.I.A S.P.A. PER LA FORNITURA DI N. 2 LETTINI PER ECOCARDIOGRAFIA PER LA RIABILITAZIONE DEL PRESIDIO OSPEDALIERO DI ADRIA DELL’AZIENDA ULSS 5 POLESANA&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt; &lt;/p&gt;
+&lt;p&gt;Si rende noto che l'Azienda ULSS 5 Polesana, intende avviare una procedura telematica, per la fornitura di n. 2 Lettini per ecocardiografia per la Riabilitazione del Presidio Ospedaliero di Adria l’importo presunto di € 12.000,00 IVA. non compresa.&lt;/p&gt;
+&lt;p&gt;Si chiede a tutti gli Operatori interessati a presentare richiesta di essere invitati alla suddetta procedura  entro e non oltre &lt;strong&gt;le ore 12.00 del giorno 22/05/2023&lt;/strong&gt;, all’U.O.C. Provveditorato Economato e Gestione Logistica dell’Azienda ULSS 5 Polesana seguente indirizzo PEC &lt;a href="mailto:protocollo.aulss5@pecveneto.it"&gt;protocollo.aulss5@pecveneto.it&lt;/a&gt;, riportando nell’oggetto: &lt;em&gt;“Avviso volontario per la trasparenza ex ante per l’avvio di procedura telematica, per la fornitura di &lt;strong&gt;“N. 2 LETTINI PER ECOCARDIOGRAFIA PER LA RIABILITAZIONE DEL PRESIDIO OSPEDALIERO DI ADRIA DELL’AZIENDA ULSS 5 POLESANA”&lt;/strong&gt;&lt;/em&gt;&lt;/p&gt;
+&lt;p&gt;Si precisa inoltre che le procedure per l’assegnazione della fornitura in oggetto, saranno espletate esclusivamente tramite la piattaforma di e-procurement denominata Sintel della Regione Lombardia (&lt;a href="https://www.ariaspa.it"&gt;https://www.ariaspa.it&lt;/a&gt;).&lt;/p&gt;
 </t>
         </is>
       </c>
-      <c r="G401" t="inlineStr">
-[...7 lines deleted...]
-      <c r="K401" t="inlineStr">
+      <c r="G470" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H470" t="inlineStr"/>
+      <c r="I470" t="inlineStr"/>
+      <c r="J470" t="inlineStr"/>
+      <c r="K470" t="inlineStr">
         <is>
           <t>08/05/2023 00:00</t>
         </is>
       </c>
-      <c r="L401" t="inlineStr">
+      <c r="L470" t="inlineStr">
         <is>
           <t>08/05/2028 00:00</t>
         </is>
       </c>
-      <c r="M401" t="inlineStr">
+      <c r="M470" t="inlineStr">
         <is>
           <t>22/05/2023 00:00</t>
         </is>
       </c>
-      <c r="O401" t="inlineStr">
+      <c r="O470" t="inlineStr">
         <is>
           <t>09/08/2023</t>
         </is>
       </c>
-      <c r="P401" t="n">
-[...7 lines deleted...]
-      <c r="R401" t="inlineStr">
+      <c r="P470" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q470" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R470" t="inlineStr">
         <is>
           <t xml:space="preserve">Ares Michieletti / Antonella Raimondi </t>
         </is>
       </c>
-      <c r="S401" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="U401" t="inlineStr">
+      <c r="S470" t="inlineStr"/>
+      <c r="T470" t="inlineStr"/>
+      <c r="U470" t="inlineStr">
         <is>
           <t>ares.michieletti@aulss5.veneto.it</t>
         </is>
       </c>
     </row>
-    <row r="402">
-[...1 lines deleted...]
-      <c r="B402" t="inlineStr">
+    <row r="471">
+      <c r="A471" t="inlineStr"/>
+      <c r="B471" t="inlineStr">
         <is>
           <t>AVVISO PUBBLICO DI AVVIO  PROCEDURA DI GARA TELEMATICA,  AI SENSI DELL’ART. 1, COMMA 2, LETT. B) LEGGE 120/2020 E S.M.I.,  PER L’AFFIDAMENTO DEL SERVIZIO DI ESECUZIONE ANALISI CITOGENETICHE PER L’AULSS 5 POLESANA PER IL PERIODO DI 24 MESI    CIG 9801851753</t>
         </is>
       </c>
-      <c r="C402" t="inlineStr">
+      <c r="C471" t="inlineStr">
         <is>
           <t>Bando</t>
         </is>
       </c>
-      <c r="D402" t="inlineStr">
+      <c r="D471" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="F402" t="inlineStr">
+      <c r="F471" t="inlineStr">
         <is>
           <t xml:space="preserve">&lt;p&gt;&lt;strong&gt;AVVISO PUBBLICO DI AVVIO PROCEDURA DI GARA TELEMATICA, &lt;/strong&gt;&lt;/p&gt;
-&lt;p&gt;&lt;strong&gt;AI SENSI DELL&amp;rsquo;ART. 1, COMMA 2, LETT. B) LEGGE 120/2020 E S.M.I.&lt;/strong&gt;&lt;strong&gt;, &lt;/strong&gt;&lt;/p&gt;
-[...1 lines deleted...]
-&lt;p&gt;&lt;strong&gt;&amp;nbsp;CIG 9801851753&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;AI SENSI DELL’ART. 1, COMMA 2, LETT. B) LEGGE 120/2020 E S.M.I.&lt;/strong&gt;&lt;strong&gt;, &lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;PER L’AFFIDAMENTO DEL SERVIZIO DI ESECUZIONE ANALISI CITOGENETICHE PER L’AULSS 5 POLESANA PER IL PERIODO DI 24 MESI &lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt; CIG 9801851753&lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;Termine manifestazione interesse 22/05/2023 ore 18.00&lt;/strong&gt;&lt;/p&gt;
 </t>
         </is>
       </c>
-      <c r="G402" t="inlineStr">
-[...7 lines deleted...]
-      <c r="K402" t="inlineStr">
+      <c r="G471" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H471" t="inlineStr"/>
+      <c r="I471" t="inlineStr"/>
+      <c r="J471" t="inlineStr"/>
+      <c r="K471" t="inlineStr">
         <is>
           <t>04/05/2023 00:00</t>
         </is>
       </c>
-      <c r="L402" t="inlineStr">
+      <c r="L471" t="inlineStr">
         <is>
           <t>04/05/2028 00:00</t>
         </is>
       </c>
-      <c r="M402" t="inlineStr">
+      <c r="M471" t="inlineStr">
         <is>
           <t>22/05/2023 18:00</t>
         </is>
       </c>
-      <c r="P402" t="n">
-[...14 lines deleted...]
-      <c r="B403" t="inlineStr">
+      <c r="P471" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q471" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R471" t="inlineStr"/>
+      <c r="S471" t="inlineStr"/>
+      <c r="T471" t="inlineStr"/>
+      <c r="U471" t="inlineStr"/>
+    </row>
+    <row r="472">
+      <c r="A472" t="inlineStr"/>
+      <c r="B472" t="inlineStr">
+        <is>
+          <t>AVVISO PUBBLICO PER L’AVVIO DELLA PROCEDURA DI GARA SOTTOSOGLIA, CON L’IMPIEGO DELLA PIATTAFORMA SINTEL, AI SENSI DELL’ART. 1 C. 2 LETT. A) DEL D.L 76/2020 CONVERTITO CON LEGGE 120/2020, COME MODIFICATO DALL'ART. 51, COMMA 1, LETT. A) DEL D.L. 77/2021 CONVERTITO CON LEGGE 108/2021 E S.M.I., PER LA FORNITURA DI MICROCATETERI, GUIDE, INTRODUTTORI E ALTRI DISPOSITIVI AD IMPIEGO PERIFERICO NECESSARI PER IL POLO ANGIOGRAFICO DI QUESTA AULSS5, PER IL PERIODO DI 24 MESI, EVENTUALMENTE PROROGABILE DI ULTERIORI 6 ME</t>
+        </is>
+      </c>
+      <c r="C472" t="inlineStr">
+        <is>
+          <t>Avviso</t>
+        </is>
+      </c>
+      <c r="D472" t="inlineStr">
+        <is>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="F472" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;Si rende noto che con Determinazione Dirigenziale n. 258/2023 l’Azienda Ulss 5 Polesana ha indetto procedura di gara telematica sottosoglia ai sensi dell'art. 1, comma 2, lettera A) del D.L. 76/2020 convertito con Legge 120/2020 e s.m.i., per la fornitura&lt;a name="_Hlk126918221"&gt;, &lt;/a&gt;per il periodo di 24 mesi eventualmente prorogabile per 6 mesi, &lt;a name="_Hlk124512280"&gt;di microcateteri, guide, introduttori e altri dispositivi ad impiego periferico necessari per il Polo Angiografico&lt;/a&gt;, suddivisa in n. 7 lotti, per un importo complessivo biennale stimato di € 74.000,00, Iva non compresa&lt;/p&gt;
+</t>
+        </is>
+      </c>
+      <c r="G472" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H472" t="inlineStr"/>
+      <c r="I472" t="inlineStr"/>
+      <c r="J472" t="inlineStr"/>
+      <c r="K472" t="inlineStr">
+        <is>
+          <t>03/05/2023 00:00</t>
+        </is>
+      </c>
+      <c r="L472" t="inlineStr">
+        <is>
+          <t>03/05/2028 00:00</t>
+        </is>
+      </c>
+      <c r="M472" t="inlineStr">
+        <is>
+          <t>18/05/2023 12:00</t>
+        </is>
+      </c>
+      <c r="O472" t="inlineStr">
+        <is>
+          <t>07/02/2024</t>
+        </is>
+      </c>
+      <c r="P472" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q472" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R472" t="inlineStr"/>
+      <c r="S472" t="inlineStr"/>
+      <c r="T472" t="inlineStr"/>
+      <c r="U472" t="inlineStr"/>
+    </row>
+    <row r="473">
+      <c r="A473" t="inlineStr"/>
+      <c r="B473" t="inlineStr">
+        <is>
+          <t xml:space="preserve">AVVISO PUBBLICO PER L’AVVIO DELLA PROCEDURA DI GARA SOTTOSOGLIA, CON L’IMPIEGO DELLA PIATTAFORMA SINTEL, AI SENSI DELL’ART. 1 C. 2 LETT. B) DEL D.L 76/2020 CONVERTITO CON LEGGE 120/2020, COME MODIFICATO DALL'ART. 51, COMMA 1, LETT. A) DEL D.L. 77/2021 CONVERTITO CON LEGGE 108/2021 E S.M.I., PER LA FORNITURA DI DISPOSITIVI - GUIDE AD IMPIEGO CORONARICO - PER IL POLO ANGIOGRAFICO DI QUESTA AULSS5, PER IL PERIODO DI 24 MESI. </t>
+        </is>
+      </c>
+      <c r="C473" t="inlineStr">
+        <is>
+          <t>Avviso</t>
+        </is>
+      </c>
+      <c r="D473" t="inlineStr">
+        <is>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="F473" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;Si rende noto che con Determinazione Dirigenziale n. 259/2023 l’Azienda Ulss 5 Polesana ha indetto procedura di gara telematica sottosoglia ai sensi dell'art. 1, comma 2, lettera B) del D.L. 76/2020 convertito con Legge 120/2020 e s.m.i., per la fornitura&lt;a name="_Hlk126918221"&gt;, &lt;/a&gt;per il periodo di 24 mesi, &lt;a name="_Hlk124512280"&gt;di dispositivi - guide ad impiego coronarico - necessari per il &lt;/a&gt;Polo Angiografico, suddivisa in n. 3 lotti, per un importo complessivo biennale stimato di € 185.500,00, Iva non compresa&lt;/p&gt;
+</t>
+        </is>
+      </c>
+      <c r="G473" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H473" t="inlineStr"/>
+      <c r="I473" t="inlineStr"/>
+      <c r="J473" t="inlineStr"/>
+      <c r="K473" t="inlineStr">
+        <is>
+          <t>03/05/2023 00:00</t>
+        </is>
+      </c>
+      <c r="L473" t="inlineStr">
+        <is>
+          <t>03/05/2028 00:00</t>
+        </is>
+      </c>
+      <c r="M473" t="inlineStr">
+        <is>
+          <t>18/05/2023 12:00</t>
+        </is>
+      </c>
+      <c r="O473" t="inlineStr">
+        <is>
+          <t>07/02/2024</t>
+        </is>
+      </c>
+      <c r="P473" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q473" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R473" t="inlineStr"/>
+      <c r="S473" t="inlineStr"/>
+      <c r="T473" t="inlineStr"/>
+      <c r="U473" t="inlineStr"/>
+    </row>
+    <row r="474">
+      <c r="A474" t="inlineStr"/>
+      <c r="B474" t="inlineStr">
         <is>
           <t xml:space="preserve">AVVISO PUBBLICO PER L’AVVIO DELLA PROCEDURA DI GARA SOTTOSOGLIA, CON L’IMPIEGO DELLA PIATTAFORMA SINTEL, AI SENSI DELL’ART. 1 C. 2 LETT. A) DEL D.L 76/2020 CONVERTITO CON LEGGE 120/2020, COME MODIFICATO DALL'ART. 51, COMMA 1, LETT. A) DEL D.L. 77/2021 CONVERTITO CON LEGGE 108/2021 E S.M.I., PER LA FORNITURA DI CATETERI A PALLONCINO CORONARICI SEMICOMPLIANTI, NON COMPLIANTI E MEDICATI PER IL POLO ANGIOGRAFICO DI QUESTA AULSS5, PER IL PERIODO DI 12 MESI, EVENTUALMENTE PROROGABILE DI ULTERIORI 3 MESI. </t>
         </is>
       </c>
-      <c r="C403" t="inlineStr">
+      <c r="C474" t="inlineStr">
         <is>
           <t>Avviso</t>
         </is>
       </c>
-      <c r="D403" t="inlineStr">
+      <c r="D474" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
-      <c r="F403" t="inlineStr">
-[...1 lines deleted...]
-          <t xml:space="preserve">&lt;p&gt;Si rende noto che con Determinazione Dirigenziale n. 266/2023 l&amp;rsquo;Azienda Ulss 5 Polesana ha indetto procedura di gara telematica sottosoglia ai sensi dell&amp;#39;art. 1, comma 2, lettera A) del D.L. 76/2020 convertito con Legge 120/2020 e s.m.i., per la fornitura&lt;a name="_Hlk126918221"&gt;, &lt;/a&gt;per il periodo di 12 mesi eventualmente prorogabile per 3 mesi, &lt;a name="_Hlk124512280"&gt;di &lt;/a&gt;cateteri a palloncino coronarici semicomplianti, non complianti e medicati necessari per il Polo Angiografico, suddivisa in n. 9 lotti, per un importo complessivo annuale stimato di &amp;euro; 138.600,00, Iva non compresa&lt;/p&gt;
+      <c r="F474" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;Si rende noto che con Determinazione Dirigenziale n. 266/2023 l’Azienda Ulss 5 Polesana ha indetto procedura di gara telematica sottosoglia ai sensi dell'art. 1, comma 2, lettera A) del D.L. 76/2020 convertito con Legge 120/2020 e s.m.i., per la fornitura&lt;a name="_Hlk126918221"&gt;, &lt;/a&gt;per il periodo di 12 mesi eventualmente prorogabile per 3 mesi, &lt;a name="_Hlk124512280"&gt;di &lt;/a&gt;cateteri a palloncino coronarici semicomplianti, non complianti e medicati necessari per il Polo Angiografico, suddivisa in n. 9 lotti, per un importo complessivo annuale stimato di € 138.600,00, Iva non compresa&lt;/p&gt;
 </t>
         </is>
       </c>
-      <c r="G403" t="inlineStr">
-[...7 lines deleted...]
-      <c r="K403" t="inlineStr">
+      <c r="G474" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H474" t="inlineStr"/>
+      <c r="I474" t="inlineStr"/>
+      <c r="J474" t="inlineStr"/>
+      <c r="K474" t="inlineStr">
         <is>
           <t>03/05/2023 00:00</t>
         </is>
       </c>
-      <c r="L403" t="inlineStr">
+      <c r="L474" t="inlineStr">
         <is>
           <t>03/05/2028 00:00</t>
         </is>
       </c>
-      <c r="M403" t="inlineStr">
+      <c r="M474" t="inlineStr">
         <is>
           <t>19/05/2023 12:00</t>
         </is>
       </c>
-      <c r="O403" t="inlineStr">
+      <c r="O474" t="inlineStr">
         <is>
           <t>15/02/2024</t>
         </is>
       </c>
-      <c r="P403" t="n">
-[...14 lines deleted...]
-      <c r="B404" t="inlineStr">
+      <c r="P474" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q474" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R474" t="inlineStr"/>
+      <c r="S474" t="inlineStr"/>
+      <c r="T474" t="inlineStr"/>
+      <c r="U474" t="inlineStr"/>
+    </row>
+    <row r="475">
+      <c r="A475" t="inlineStr"/>
+      <c r="B475" t="inlineStr">
         <is>
           <t>Indagine di mercato per l’individuazione di operatori economici per l’affidamento della fornitura di un sistema diagnostico per il rilevamento colturale di Mycoplasma hominis e Ureaplasma spp inclusa conta, identificazione e test di sensibilità agli antibiotici per il periodo di 24 mesi, per la UOSD Microbiologia dell’Azienda Ulss 5 Polesana</t>
         </is>
       </c>
-      <c r="C404" t="inlineStr">
+      <c r="C475" t="inlineStr">
         <is>
           <t>Bando</t>
         </is>
       </c>
-      <c r="D404" t="inlineStr">
+      <c r="D475" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="F404" t="inlineStr">
-[...2 lines deleted...]
-&lt;p&gt;Il valore complessivo della fornitura in noleggio, per il periodo di 24 mesi, risulta stimato in &amp;euro; 24.000,00 - Iva non compresa&lt;/p&gt;
+      <c r="F475" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;L’Azienda Ulss 5 Polesana intende procedere, tramite il presente avviso, ad un’indagine di mercato al fine di costituire un elenco di operatori economici interessati a partecipare alla procedura di gara telematica da espletarsi ai sensi dell’art. 1, comma 2 lett. a) del D.lgs. n. 76/2020 convertito con Legge n. 120/2020 e s.m.i., mediante l’utilizzo della piattaforma Sintel di ARIA spa, per l’affidamento della fornitura di un sistema diagnostico per il rilevamento colturale di Mycoplasma hominis e Ureaplasma spp inclusa conta, identificazione e test di sensibilità agli antibiotici per il periodo di 24 mesi, per la UOSD Microbiologia dell’Azienda Ulss 5 Polesana&lt;/p&gt;
+&lt;p&gt;Il valore complessivo della fornitura in noleggio, per il periodo di 24 mesi, risulta stimato in € 24.000,00 - Iva non compresa&lt;/p&gt;
 </t>
         </is>
       </c>
-      <c r="G404" t="inlineStr">
-[...7 lines deleted...]
-      <c r="K404" t="inlineStr">
+      <c r="G475" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H475" t="inlineStr"/>
+      <c r="I475" t="inlineStr"/>
+      <c r="J475" t="inlineStr"/>
+      <c r="K475" t="inlineStr">
         <is>
           <t>03/05/2023 00:00</t>
         </is>
       </c>
-      <c r="L404" t="inlineStr">
+      <c r="L475" t="inlineStr">
         <is>
           <t>03/05/2028 00:00</t>
         </is>
       </c>
-      <c r="M404" t="inlineStr">
+      <c r="M475" t="inlineStr">
         <is>
           <t>18/05/2023 00:00</t>
         </is>
       </c>
-      <c r="P404" t="n">
+      <c r="P475" t="n">
         <v>24000</v>
       </c>
-      <c r="Q404" t="inlineStr">
+      <c r="Q475" t="inlineStr">
         <is>
           <t>Sotto</t>
         </is>
       </c>
-      <c r="R404" t="inlineStr"/>
-[...11 lines deleted...]
-      <c r="C405" t="inlineStr">
+      <c r="R475" t="inlineStr"/>
+      <c r="S475" t="inlineStr"/>
+      <c r="T475" t="inlineStr"/>
+      <c r="U475" t="inlineStr"/>
+    </row>
+    <row r="476">
+      <c r="A476" t="inlineStr"/>
+      <c r="B476" t="inlineStr">
+        <is>
+          <t>AVVISO PUBBLICO PER L’AVVIO DI PROCEDURA DI GARA SOTTOSOGLIA AI SENSI DELL’ART. 1 C. 2 LETT. B) DEL D.LGS 76/2020 CONVERTITO CON L. 120/2020 E S.M.I., TRAMITE PIATTAFORMA SINTEL DI ARIA SPA, PER LA FORNITURA DI DISPOSITIVI DEDICATI AI SISTEMI AIRVO 2 SYSTEM ALTI FLUSSI DI PROPRIETA’ DI QUESTA AZIENDA ULSS, PER IL PERIODO DI 12 MESI, EVENTUALMENTE PROROGABILE DI 6 MESI. CIG: 9781652A94.</t>
+        </is>
+      </c>
+      <c r="C476" t="inlineStr">
         <is>
           <t>Avviso</t>
         </is>
       </c>
-      <c r="D405" t="inlineStr">
+      <c r="D476" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
-      <c r="F405" t="inlineStr">
-[...1 lines deleted...]
-          <t xml:space="preserve">&lt;p&gt;Si rende noto che con Determinazione Dirigenziale n. 259/2023 l&amp;rsquo;Azienda Ulss 5 Polesana ha indetto procedura di gara telematica sottosoglia ai sensi dell&amp;#39;art. 1, comma 2, lettera B) del D.L. 76/2020 convertito con Legge 120/2020 e s.m.i., per la fornitura&lt;a name="_Hlk126918221"&gt;, &lt;/a&gt;per il periodo di 24 mesi, &lt;a name="_Hlk124512280"&gt;di dispositivi - guide ad impiego coronarico - necessari per il &lt;/a&gt;Polo Angiografico, suddivisa in n. 3 lotti, per un importo complessivo biennale stimato di &amp;euro; 185.500,00, Iva non compresa&lt;/p&gt;
+      <c r="F476" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;Si rende noto che l'Azienda ULSS 5 Polesana, con Determinazione Dirigenziale n. 771 del 13/12/2022, ha avviato la procedura di gara sottosoglia, dell’art. 1 c. 2 lett. a) del D.Lgs 76/2020 convertito con L. 120/2020 e smi sulla Piattaforma Sintel di A.R.I.A. – Azienda Regionale per l'Innovazione e per gli Acquisti della Regione Lombardia &lt;strong&gt;ID 168189228/2023 &lt;/strong&gt;con l’operatore economico Fisher &amp; Paykel Healthcare S.a.S., per la fornitura di &lt;a name="_Hlk102645548"&gt;&lt;strong&gt;“&lt;/strong&gt;dispositivi dedicati ai sistemi airvo 2 system alti flussi di proprieta’ di questa Azienda ulss&lt;strong&gt;”&lt;/strong&gt;&lt;/a&gt;, per il periodo di 12 mesi, eventualmente prorogabile per 6 mesi, per l’importo complessivo annuale presunto di € 102.000,00 (Iva non compresa)&lt;/p&gt;
 </t>
         </is>
       </c>
-      <c r="G405" t="inlineStr">
-[...47 lines deleted...]
-      <c r="C406" t="inlineStr">
+      <c r="G476" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H476" t="inlineStr"/>
+      <c r="I476" t="inlineStr"/>
+      <c r="J476" t="inlineStr"/>
+      <c r="K476" t="inlineStr">
+        <is>
+          <t>19/04/2023 00:00</t>
+        </is>
+      </c>
+      <c r="L476" t="inlineStr">
+        <is>
+          <t>19/04/2028 00:00</t>
+        </is>
+      </c>
+      <c r="M476" t="inlineStr">
+        <is>
+          <t>04/05/2023 12:00</t>
+        </is>
+      </c>
+      <c r="P476" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q476" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R476" t="inlineStr"/>
+      <c r="S476" t="inlineStr"/>
+      <c r="T476" t="inlineStr"/>
+      <c r="U476" t="inlineStr"/>
+    </row>
+    <row r="477">
+      <c r="A477" t="inlineStr"/>
+      <c r="B477" t="inlineStr">
+        <is>
+          <t>“Sostegno alle capacità genitoriali e prevenzione della vulnerabilità delle famiglie e dei bambini nel territorio afferente all’ATS VEN_19 (Adria) come previsto dal Programma per l’implementazione delle Linee di indirizzo nazionali sull’intervento con bambini e famiglie in situazione di vulnerabilità (P.I.P.P.I) – linea di sub-investimento 1.1.1 della Missione 5 “Inclusione e coesione”</t>
+        </is>
+      </c>
+      <c r="C477" t="inlineStr">
         <is>
           <t>Avviso</t>
         </is>
       </c>
-      <c r="D406" t="inlineStr">
+      <c r="D477" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
-      <c r="F406" t="inlineStr">
-[...1 lines deleted...]
-          <t xml:space="preserve">&lt;p&gt;Si rende noto che con Determinazione Dirigenziale n. 258/2023 l&amp;rsquo;Azienda Ulss 5 Polesana ha indetto procedura di gara telematica sottosoglia ai sensi dell&amp;#39;art. 1, comma 2, lettera A) del D.L. 76/2020 convertito con Legge 120/2020 e s.m.i., per la fornitura&lt;a name="_Hlk126918221"&gt;, &lt;/a&gt;per il periodo di 24 mesi eventualmente prorogabile per 6 mesi, &lt;a name="_Hlk124512280"&gt;di microcateteri, guide, introduttori e altri dispositivi ad impiego periferico necessari per il Polo Angiografico&lt;/a&gt;, suddivisa in n. 7 lotti, per un importo complessivo biennale stimato di &amp;euro; 74.000,00, Iva non compresa&lt;/p&gt;
+      <c r="F477" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;&lt;strong&gt;INDAGINE DI MERCATO PER MANIFESTAZIONE DI INTERESSE ai sensi dell'art. 1 comma 2 lett. b della L. 120/2020, tramite piattaforma SINTEL per l’affidamento dei servizi e delle attività volti al “Sostegno alle capacità genitoriali e prevenzione della vulnerabilità delle famiglie e dei bambini nel territorio afferente all’ATS VEN&lt;/strong&gt;_&lt;strong&gt;19 (Adria) come previsto dal Programma per l’implementazione delle Linee di indirizzo nazionali sull’intervento con bambini e famiglie in situazione di vulnerabilità (P.I.P.P.I) – linea di sub-investimento 1.1.1 della Missione 5 “Inclusione e coesione”, Componente 2 "Infrastrutture sociali, famiglie, comunità e terzo settore”, Sottocomponente 1 “Servizi sociali, disabilità e marginalità sociale” a valere sulle risorse messe a disposizione dall’Avviso pubblico 1/2022 PNRR - Next generation Eu.&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;CUP: F44H22000380006&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;Termine manifestazione interesse 03/05/2023 ore 15.00&lt;/strong&gt;&lt;/p&gt;
 </t>
         </is>
       </c>
-      <c r="G406" t="inlineStr">
-[...47 lines deleted...]
-      <c r="C407" t="inlineStr">
+      <c r="G477" t="inlineStr">
+        <is>
+          <t>Si</t>
+        </is>
+      </c>
+      <c r="H477" t="inlineStr"/>
+      <c r="I477" t="inlineStr"/>
+      <c r="J477" t="inlineStr"/>
+      <c r="K477" t="inlineStr">
+        <is>
+          <t>18/04/2023 00:00</t>
+        </is>
+      </c>
+      <c r="L477" t="inlineStr">
+        <is>
+          <t>18/04/2028 00:00</t>
+        </is>
+      </c>
+      <c r="M477" t="inlineStr">
+        <is>
+          <t>03/05/2023 15:00</t>
+        </is>
+      </c>
+      <c r="P477" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q477" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R477" t="inlineStr"/>
+      <c r="S477" t="inlineStr"/>
+      <c r="T477" t="inlineStr"/>
+      <c r="U477" t="inlineStr"/>
+    </row>
+    <row r="478">
+      <c r="A478" t="inlineStr">
+        <is>
+          <t>PROV 2026</t>
+        </is>
+      </c>
+      <c r="B478" t="inlineStr">
+        <is>
+          <t>“Sostegno alle capacità genitoriali e prevenzione della vulnerabilità delle famiglie e dei bambini nel territorio afferente all’ATS VEN_18 (Lendinara) come previsto dal Programma per l’implementazione delle Linee di indirizzo nazionali sull’intervento con bambini e famiglie in situazione di vulnerabilità (P.I.P.P.I) – linea di sub-investimento 1.1.1 della Missione 5 “Inclusione e coesione”.</t>
+        </is>
+      </c>
+      <c r="C478" t="inlineStr">
         <is>
           <t>Avviso</t>
         </is>
       </c>
-      <c r="D407" t="inlineStr">
+      <c r="D478" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
-      <c r="F407" t="inlineStr">
-[...62 lines deleted...]
-      <c r="E408" t="inlineStr">
+      <c r="E478" t="inlineStr">
         <is>
           <t>UOC Provveditorato, Economato e Gestione della Logistica</t>
         </is>
       </c>
-      <c r="F408" t="inlineStr">
+      <c r="F478" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;INDAGINE DI MERCATO PER MANIFESTAZIONE DI INTERESSE ai sensi dell'art. 1 comma 2 lett. b della L. 120/2020, tramite piattaforma SINTEL per l’affidamento dei servizi e delle attività volti al “Sostegno alle capacità genitoriali e prevenzione della vulnerabilità delle famiglie e dei bambini nel territorio afferente all’ATS VEN&lt;/strong&gt;_&lt;strong&gt;18 (Lendinara) come previsto dal Programma per l’implementazione delle Linee di indirizzo nazionali sull’intervento con bambini e famiglie in situazione di vulnerabilità (P.I.P.P.I) – linea di sub-investimento 1.1.1 della Missione 5 “Inclusione e coesione”, Componente 2 "Infrastrutture sociali, famiglie, comunità e terzo settore”, Sottocomponente 1 “Servizi sociali, disabilità e marginalità sociale” a valere sulle risorse messe a disposizione dall’Avviso pubblico 1/2022 PNRR - Next generation EU.&lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;CUP: I14H22000430001&lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;Termine manifestazione interesse 03/05/2023 ore 15.00&lt;/strong&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="G408" t="inlineStr">
+      <c r="G478" t="inlineStr">
         <is>
           <t>Si</t>
         </is>
       </c>
-      <c r="H408" t="inlineStr"/>
-      <c r="I408" t="inlineStr">
+      <c r="H478" t="inlineStr"/>
+      <c r="I478" t="inlineStr">
         <is>
           <t>I14H22000430001</t>
         </is>
       </c>
-      <c r="J408" t="inlineStr">
+      <c r="J478" t="inlineStr">
         <is>
           <t>9838484DD3</t>
         </is>
       </c>
-      <c r="K408" t="inlineStr">
+      <c r="K478" t="inlineStr">
         <is>
           <t>18/04/2023 00:00</t>
         </is>
       </c>
-      <c r="L408" t="inlineStr">
+      <c r="L478" t="inlineStr">
         <is>
           <t>18/04/2028 00:00</t>
         </is>
       </c>
-      <c r="M408" t="inlineStr">
+      <c r="M478" t="inlineStr">
         <is>
           <t>03/05/2023 15:00</t>
         </is>
       </c>
-      <c r="P408" t="n">
-[...24 lines deleted...]
-      <c r="D409" t="inlineStr">
+      <c r="P478" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q478" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R478" t="inlineStr"/>
+      <c r="S478" t="inlineStr"/>
+      <c r="T478" t="inlineStr"/>
+      <c r="U478" t="inlineStr"/>
+    </row>
+    <row r="479">
+      <c r="A479" t="inlineStr"/>
+      <c r="B479" t="inlineStr">
+        <is>
+          <t>AVVISO PUBBLICO PER L’AVVIO PROCEDURA MEDIANTE L'IMPIEGO DELLA PIATTAFORMA SINTEL DI A.R.I.A S.P.A. PER LA FORNITURA DI CARRELLI EMERGENZA E CARELLI PORTA PC PER LE UU.OO. DELL’AZIENDA ULSS 5 POLESANA</t>
+        </is>
+      </c>
+      <c r="C479" t="inlineStr">
+        <is>
+          <t>Bando</t>
+        </is>
+      </c>
+      <c r="D479" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
-      <c r="F409" t="inlineStr">
-[...3 lines deleted...]
-&lt;p&gt;&lt;strong&gt;Termine manifestazione interesse 03/05/2023 ore 15.00&lt;/strong&gt;&lt;/p&gt;
+      <c r="F479" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;&lt;strong&gt;AVVISO PUBBLICO PER L’AVVIO PROCEDURA MEDIANTE L'IMPIEGO DELLA PIATTAFORMA SINTEL DI A.R.I.A S.P.A. PER LA FORNITURA DI CARRELLI EMERGENZA E CARELLI PORTA PC PER LE UU.OO. DELL’AZIENDA ULSS 5 POLESANA&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt; &lt;/p&gt;
+&lt;p&gt;Si chiede a tutti gli Operatori interessati a presentare richiesta di essere invitati alla suddetta procedura  entro e non oltre &lt;strong&gt;le ore 12.00 del giorno 24/04/2023&lt;/strong&gt;, all’U.O.C. Provveditorato Economato e Gestione Logistica dell’Azienda ULSS 5 Polesana seguente indirizzo PEC &lt;a href="mailto:protocollo.aulss5@pecveneto.it"&gt;protocollo.aulss5@pecveneto.it&lt;/a&gt;, riportando nell’oggetto: &lt;em&gt;“Avviso volontario per la trasparenza ex ante per l’avvio di procedura telematica, per la fornitura di &lt;strong&gt;“CARRELLI EMERGENZA E CARELLI PORTA PC PER LE UU.OO. DELL’AZIENDA ULSS 5 POLESANA”&lt;/strong&gt;&lt;/em&gt;&lt;/p&gt;
+&lt;p&gt;Si precisa inoltre che le procedure per l’assegnazione della fornitura in oggetto, saranno espletate esclusivamente tramite la piattaforma di e-procurement denominata Sintel della Regione Lombardia (&lt;a href="https://www.ariaspa.it"&gt;https://www.ariaspa.it&lt;/a&gt;).&lt;/p&gt;
+&lt;p&gt;Le imprese devono obbligatoriamente essere qualificate per l’Azienda ULSS n. 5 Polesana.&lt;/p&gt;
+&lt;p&gt;Il Responsabile Unico del Procedimento (R.U.P.) per l’espletamento della procedura in argomento ai sensi dell’art. 31 del D.Lgs. n. 50/2016 e smi  è il Dr. Ares Michieletti dell’UOC Provveditorato, Economato e Gestione della Logistica.&lt;/p&gt;
+&lt;p&gt;I dati forniti dalla ditta in sede di presentazione della domanda di partecipazione alla gara saranno trattati esclusivamente ai fini dello svolgimento delle attività dell’Azienda ULSS 5 in conformità a quanto disposto dalla L. 196/03.&lt;/p&gt;
 </t>
         </is>
       </c>
-      <c r="G409" t="inlineStr">
-[...42 lines deleted...]
-      <c r="C410" t="inlineStr">
+      <c r="G479" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H479" t="inlineStr"/>
+      <c r="I479" t="inlineStr"/>
+      <c r="J479" t="inlineStr"/>
+      <c r="K479" t="inlineStr">
+        <is>
+          <t>14/04/2023 00:00</t>
+        </is>
+      </c>
+      <c r="L479" t="inlineStr">
+        <is>
+          <t>14/04/2028 00:00</t>
+        </is>
+      </c>
+      <c r="M479" t="inlineStr">
+        <is>
+          <t>24/04/2023 00:00</t>
+        </is>
+      </c>
+      <c r="O479" t="inlineStr">
+        <is>
+          <t>04/10/2023</t>
+        </is>
+      </c>
+      <c r="P479" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q479" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R479" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Ares Michieletti / Antonella Raimondi </t>
+        </is>
+      </c>
+      <c r="S479" t="inlineStr"/>
+      <c r="T479" t="inlineStr"/>
+      <c r="U479" t="inlineStr">
+        <is>
+          <t>ares.michieletti@aulss5.veneto.it</t>
+        </is>
+      </c>
+    </row>
+    <row r="480">
+      <c r="A480" t="inlineStr"/>
+      <c r="B480" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Avviso per per </t>
+        </is>
+      </c>
+      <c r="C480" t="inlineStr">
         <is>
           <t>Bando</t>
         </is>
       </c>
-      <c r="D410" t="inlineStr">
+      <c r="D480" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
-      <c r="F410" t="inlineStr">
-[...7 lines deleted...]
-&lt;p&gt;I dati forniti dalla ditta in sede di presentazione della domanda di partecipazione alla gara saranno trattati esclusivamente ai fini dello svolgimento delle attivit&amp;agrave; dell&amp;rsquo;Azienda ULSS 5 in conformit&amp;agrave; a quanto disposto dalla L. 196/03.&lt;/p&gt;
+      <c r="F480" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;Avviso per "AGGIORNAMENTO DI N. 1 ECOGRAFO AFFINITI 50 PER LA U.O.C. MEDICINA INTERNA  DEL PRESIDIO OSPEDALIERO DI ADRIA DELL’AZIENDA ULSS 5 POLESANA"&lt;/p&gt;
+&lt;p&gt;vi sono altri operatori economici presenti sul mercato che possano fornire quanto in oggetto con le caratteristiche richieste od equivalenti, come di seguito&lt;strong&gt; indicate:&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt; Aggiornamento Softwre per sistema Affiniti 50 comprendente modulo SW per cardiologia adulti comprensivo di preset, analisi e misure.&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;Sonda phaset array a larga banda S5-1  5 monitor multi parametrici di fascia alta da pensile&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;Garanzia full risk 24 mesi&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;L’aggiudicatario dovrà a propria cura e spese provvedere all’installazione di tutta la fornitura&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;Valore presunto affidamento € 17.000,00 + I.V.A. 22%&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;OPERATORE ECONOMICO INDIVIDUATO&lt;/strong&gt;:&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;SIDEM S.p.A. – Via Bergamo -, 94 20882 Bellusco (MB) – Italia &lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;Si chiede a tutti gli Operatori interessati a presentare richiesta di essere invitati alla suddetta procedura  entro e non oltre &lt;strong&gt;le ore 12.00 del giorno 20.04.2023&lt;/strong&gt;, all’U.O.C. Provveditorato Economato e Gestione Logistica dell’Azienda ULSS 5 Polesana seguente indirizzo PEC &lt;a href="mailto:protocollo.aulss5@pecveneto.it"&gt;protocollo.aulss5@pecveneto.it&lt;/a&gt;, riportando nell’oggetto: &lt;em&gt;“Avviso volontario per partecipazione alla procedura sottosoglia, senza previa pubblicazione del bando di gara, per l’aggiornamento di n. 1 Ecografo Affiniti 50 per la U.O.C. Medicina Interna  del Presidio Ospedaliero di Adria dell’Azienda ULSS 5 Polesana”&lt;/em&gt;&lt;/p&gt;
+&lt;p&gt;Si precisa inoltre che le procedure per l’assegnazione della fornitura in oggetto, saranno espletate esclusivamente tramite la piattaforma di e-procurement denominata Sintel della Regione Lombardia (&lt;a href="http://www.aria.regione.lombardia.it"&gt;www.aria.regione.lombardia.it&lt;/a&gt;).&lt;/p&gt;
+&lt;p&gt;L’Azienda ULSS 5 Polesana si riserva la possibilità di sospendere, modificare o annullare, in tutto o in parte, il procedimento avviato, senza che i richiedenti possano vantare alcuna pretesa o qualsivoglia rimborso spese/risarcimento pe i solo fatto di aver partecipato alla presente manifestazione di interesse.&lt;/p&gt;
+&lt;p&gt;La risposta alla presente indagine di mercato non vincola né impegna in alcun modo l’Azienda ULSS 5 Polesana nei confronti degli operatori economici partecipanti, che pertanto non potranno vantare alcun titolo, pretesa, referenza o priorità in ordine all’affidamento della fornitura.&lt;/p&gt;
+&lt;p&gt;I dati forniti dalla ditta in sede di presentazione della domanda di partecipazione alla gara saranno trattati esclusivamente ai fini dello svolgimento delle attività dell’Azienda ULSS 5 in conformità a quanto disposto dalla L. 196/03.&lt;/p&gt;
+&lt;p&gt;Le imprese si devono qualificare per l’Azienda ULSS n. 5 Polesana&lt;/p&gt;
 </t>
         </is>
       </c>
-      <c r="G410" t="inlineStr">
-[...35 lines deleted...]
-      <c r="R410" t="inlineStr">
+      <c r="G480" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H480" t="inlineStr"/>
+      <c r="I480" t="inlineStr"/>
+      <c r="J480" t="inlineStr"/>
+      <c r="K480" t="inlineStr">
+        <is>
+          <t>12/04/2023 00:00</t>
+        </is>
+      </c>
+      <c r="L480" t="inlineStr">
+        <is>
+          <t>12/04/2028 00:00</t>
+        </is>
+      </c>
+      <c r="M480" t="inlineStr">
+        <is>
+          <t>20/04/2023 00:00</t>
+        </is>
+      </c>
+      <c r="O480" t="inlineStr">
+        <is>
+          <t>07/06/2023</t>
+        </is>
+      </c>
+      <c r="P480" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q480" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R480" t="inlineStr">
         <is>
           <t xml:space="preserve">Ares Michieletti / Antonella Raimondi </t>
         </is>
       </c>
-      <c r="S410" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="U410" t="inlineStr">
+      <c r="S480" t="inlineStr"/>
+      <c r="T480" t="inlineStr"/>
+      <c r="U480" t="inlineStr">
         <is>
           <t>ares.michieletti@aulss5.veneto.it</t>
         </is>
       </c>
     </row>
-    <row r="411">
-[...6 lines deleted...]
-      <c r="C411" t="inlineStr">
+    <row r="481">
+      <c r="A481" t="inlineStr"/>
+      <c r="B481" t="inlineStr">
+        <is>
+          <t>Avviso volontario per la trasparenza ex ante per l’avvio di procedura sottosoglia, ai sensi sensi dell’art. 1 c. 2 lett. b) del d.lgs 76/2020 convertito con l. 120/2020 e s.m.i., tramite piattaforma Sintel, per la fornitura in noleggio di “Sistema Misonix Nexus e acquisto dei relativi dispositivi medici”, per UOC chirurgia generale, per il periodo di 36 mesi, eventualmente prorogabile di 6 mesi.</t>
+        </is>
+      </c>
+      <c r="C481" t="inlineStr">
         <is>
           <t>Bando</t>
         </is>
       </c>
-      <c r="D411" t="inlineStr">
+      <c r="D481" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
-      <c r="F411" t="inlineStr">
-[...87 lines deleted...]
-          <t xml:space="preserve">&lt;p&gt;Avviso volontario per la trasparenza ex ante per l&amp;rsquo;avvio di procedura sottosoglia, ai sensi sensi dell&amp;rsquo;art. 1 c. 2 lett. b) del d.lgs 76/2020 convertito con l. 120/2020 e s.m.i., tramite piattaforma Sintel, per la fornitura in noleggio di &amp;ldquo;Sistema Misonix Nexus e acquisto dei relativi dispositivi medici&amp;rdquo;, per UOC chirurgia generale, per il periodo di 36 mesi, eventualmente prorogabile di 6 mesi.&lt;/p&gt;
+      <c r="F481" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;Avviso volontario per la trasparenza ex ante per l’avvio di procedura sottosoglia, ai sensi sensi dell’art. 1 c. 2 lett. b) del d.lgs 76/2020 convertito con l. 120/2020 e s.m.i., tramite piattaforma Sintel, per la fornitura in noleggio di “Sistema Misonix Nexus e acquisto dei relativi dispositivi medici”, per UOC chirurgia generale, per il periodo di 36 mesi, eventualmente prorogabile di 6 mesi.&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;Termine manifestazione interesse 19/04/2023 ore 12.00&lt;/strong&gt;&lt;/p&gt;
 </t>
         </is>
       </c>
-      <c r="G412" t="inlineStr">
-[...7 lines deleted...]
-      <c r="K412" t="inlineStr">
+      <c r="G481" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H481" t="inlineStr"/>
+      <c r="I481" t="inlineStr"/>
+      <c r="J481" t="inlineStr"/>
+      <c r="K481" t="inlineStr">
         <is>
           <t>04/04/2023 00:00</t>
         </is>
       </c>
-      <c r="L412" t="inlineStr">
+      <c r="L481" t="inlineStr">
         <is>
           <t>04/04/2028 00:00</t>
         </is>
       </c>
-      <c r="M412" t="inlineStr">
+      <c r="M481" t="inlineStr">
         <is>
           <t>19/04/2023 12:00</t>
         </is>
       </c>
-      <c r="P412" t="n">
-[...14 lines deleted...]
-      <c r="B413" t="inlineStr">
+      <c r="P481" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q481" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R481" t="inlineStr"/>
+      <c r="S481" t="inlineStr"/>
+      <c r="T481" t="inlineStr"/>
+      <c r="U481" t="inlineStr"/>
+    </row>
+    <row r="482">
+      <c r="A482" t="inlineStr"/>
+      <c r="B482" t="inlineStr">
         <is>
           <t xml:space="preserve">AVVISO PUBBLICO PER L’AVVIO DELLA PROCEDURA DI GARA SOTTOSOGLIA, CON L’IMPIEGO DELLA PIATTAFORMA SINTEL, AI SENSI DELL’ART. 1 C. 2 LETT. B) DEL D.L 76/2020 CONVERTITO CON LEGGE 120/2020, COME MODIFICATO DALL'ART. 51, COMMA 1, LETT. A) DEL D.L. 77/2021 CONVERTITO CON LEGGE 108/2021 E S.M.I., PER LA FORNITURA DI DISPOSITIVI </t>
         </is>
       </c>
-      <c r="C413" t="inlineStr">
+      <c r="C482" t="inlineStr">
         <is>
           <t>Avviso</t>
         </is>
       </c>
-      <c r="D413" t="inlineStr">
+      <c r="D482" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
-      <c r="F413" t="inlineStr">
-[...1 lines deleted...]
-          <t xml:space="preserve">&lt;p&gt;Si rende noto che con Determinazione Dirigenziale n. 209/2023 l&amp;rsquo;Azienda Ulss 5 Polesana ha indetto procedura di gara telematica sottosoglia ai sensi dell&amp;#39;art. 1, comma 2, lettera B) del D.L. 76/2020 convertito con Legge 120/2020 e s.m.i., per la fornitura&lt;a name="_Hlk126918221"&gt;, &lt;/a&gt;per il periodo di 12 mesi eventualmente prorogabili per 3 mesi, di &lt;a name="_Hlk124512280"&gt;dispositivi &amp;quot;introduttori ad impiego coronarico&amp;quot; necessari per il &lt;/a&gt;Polo Angiografico, suddivisa in n. 4 lotti, per un importo complessivo annuale stimato di &amp;euro; 140.000,00, Iva non compresa.&lt;/p&gt;
+      <c r="F482" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;Si rende noto che con Determinazione Dirigenziale n. 209/2023 l’Azienda Ulss 5 Polesana ha indetto procedura di gara telematica sottosoglia ai sensi dell'art. 1, comma 2, lettera B) del D.L. 76/2020 convertito con Legge 120/2020 e s.m.i., per la fornitura&lt;a name="_Hlk126918221"&gt;, &lt;/a&gt;per il periodo di 12 mesi eventualmente prorogabili per 3 mesi, di &lt;a name="_Hlk124512280"&gt;dispositivi "introduttori ad impiego coronarico" necessari per il &lt;/a&gt;Polo Angiografico, suddivisa in n. 4 lotti, per un importo complessivo annuale stimato di € 140.000,00, Iva non compresa.&lt;/p&gt;
 </t>
         </is>
       </c>
-      <c r="G413" t="inlineStr">
-[...7 lines deleted...]
-      <c r="K413" t="inlineStr">
+      <c r="G482" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H482" t="inlineStr"/>
+      <c r="I482" t="inlineStr"/>
+      <c r="J482" t="inlineStr"/>
+      <c r="K482" t="inlineStr">
         <is>
           <t>03/04/2023 00:00</t>
         </is>
       </c>
-      <c r="L413" t="inlineStr">
+      <c r="L482" t="inlineStr">
         <is>
           <t>03/04/2028 00:00</t>
         </is>
       </c>
-      <c r="M413" t="inlineStr">
+      <c r="M482" t="inlineStr">
         <is>
           <t>18/04/2023 12:00</t>
         </is>
       </c>
-      <c r="O413" t="inlineStr">
+      <c r="O482" t="inlineStr">
         <is>
           <t>04/10/2023</t>
         </is>
       </c>
-      <c r="P413" t="n">
-[...14 lines deleted...]
-      <c r="B414" t="inlineStr">
+      <c r="P482" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q482" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R482" t="inlineStr"/>
+      <c r="S482" t="inlineStr"/>
+      <c r="T482" t="inlineStr"/>
+      <c r="U482" t="inlineStr"/>
+    </row>
+    <row r="483">
+      <c r="A483" t="inlineStr"/>
+      <c r="B483" t="inlineStr">
         <is>
           <t>PROCEDURA NEGOZIATA SENZA PREVIA PUBBLICAZIONE DI UN BANDO DI GARA AI SENSI DELL’ ART.  63 COMMA 2 LETTERA B) DEL D.LGS 50/2016 PER L’AFFIDAMENTO DELLA FORNITURA DI FARMACO ESCLUSIVO ISTURISA da 5 mg., 1 mg., 10 mg., AIC 048442026, 048442014, 048442038, PER L’AZIENDA ULSS 5 POLESANA.</t>
         </is>
       </c>
-      <c r="C414" t="inlineStr">
+      <c r="C483" t="inlineStr">
         <is>
           <t>Avviso</t>
         </is>
       </c>
-      <c r="D414" t="inlineStr">
+      <c r="D483" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
-      <c r="F414" t="inlineStr">
-[...1 lines deleted...]
-          <t xml:space="preserve">&lt;p&gt;Si rende noto che l&amp;rsquo;Azienda Ulss 5 Polesana ha avviato, sulla Piattaforma SINTEL di A.R.I.A. S.p.A., procedura negoziata, senza previa pubblicazione del bando di gara, ai sensi dell&amp;rsquo;art. 63 comma 2, lett. b) del D.lgs. 50/2016 e s.m.i. &amp;ndash; &lt;strong&gt;SINTEL ID 167425653&lt;/strong&gt; per la fornitura di farmaco esclusivo ISTURISA da 5 mg., 1 mg., 10 mg. &amp;ndash; codici A.I.C. 048442026, 048442014, 048442038 per l&amp;rsquo;Azienda Ulss 5 Polesana, per l&amp;rsquo;anno 2023 (n. 1 pz.), per un importo complessivo intera fornitura di &amp;euro; 45.385,20 (Iva non compresa).&lt;/p&gt;
+      <c r="F483" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;Si rende noto che l’Azienda Ulss 5 Polesana ha avviato, sulla Piattaforma SINTEL di A.R.I.A. S.p.A., procedura negoziata, senza previa pubblicazione del bando di gara, ai sensi dell’art. 63 comma 2, lett. b) del D.lgs. 50/2016 e s.m.i. – &lt;strong&gt;SINTEL ID 167425653&lt;/strong&gt; per la fornitura di farmaco esclusivo ISTURISA da 5 mg., 1 mg., 10 mg. – codici A.I.C. 048442026, 048442014, 048442038 per l’Azienda Ulss 5 Polesana, per l’anno 2023 (n. 1 pz.), per un importo complessivo intera fornitura di € 45.385,20 (Iva non compresa).&lt;/p&gt;
 </t>
         </is>
       </c>
-      <c r="G414" t="inlineStr">
-[...7 lines deleted...]
-      <c r="K414" t="inlineStr">
+      <c r="G483" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H483" t="inlineStr"/>
+      <c r="I483" t="inlineStr"/>
+      <c r="J483" t="inlineStr"/>
+      <c r="K483" t="inlineStr">
         <is>
           <t>03/04/2023 00:00</t>
         </is>
       </c>
-      <c r="L414" t="inlineStr">
+      <c r="L483" t="inlineStr">
         <is>
           <t>03/04/2028 00:00</t>
         </is>
       </c>
-      <c r="M414" t="inlineStr">
+      <c r="M483" t="inlineStr">
         <is>
           <t>13/04/2023 12:00</t>
         </is>
       </c>
-      <c r="P414" t="n">
-[...14 lines deleted...]
-      <c r="B415" t="inlineStr">
+      <c r="P483" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q483" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R483" t="inlineStr"/>
+      <c r="S483" t="inlineStr"/>
+      <c r="T483" t="inlineStr"/>
+      <c r="U483" t="inlineStr"/>
+    </row>
+    <row r="484">
+      <c r="A484" t="inlineStr"/>
+      <c r="B484" t="inlineStr">
         <is>
           <t xml:space="preserve">AVVISO PUBBLICO PER L’AVVIO DELLA PROCEDURA DI GARA SOTTOSOGLIA, CON L’IMPIEGO DELLA PIATTAFORMA SINTEL, AI SENSI DELL’ART. 1 C. 2 LETT. B) DEL D.L 76/2020 CONVERTITO CON LEGGE 120/2020, COME MODIFICATO DALL'ART. 51, COMMA 1, LETT. A) DEL D.L. 77/2021 CONVERTITO CON LEGGE 108/2021 E S.M.I., PER LA FORNITURA DI DISPOSITIVI PER ANGIOGRAFIA CARDIACA NECESSARI PER IL POLO ANGIOGRAFICO DI QUESTA AULSS5, PER IL PERIODO DI 24 MESI, EVENTUALMENTE PROROGABILE DI ULTERIORI 3 MESI. </t>
         </is>
       </c>
-      <c r="C415" t="inlineStr">
+      <c r="C484" t="inlineStr">
         <is>
           <t>Avviso</t>
         </is>
       </c>
-      <c r="D415" t="inlineStr">
+      <c r="D484" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
-      <c r="F415" t="inlineStr">
-[...1 lines deleted...]
-          <t xml:space="preserve">&lt;p&gt;Si rende noto che con Determinazione Dirigenziale n. 208/2023 l&amp;rsquo;Azienda Ulss 5 Polesana ha indetto procedura di gara telematica sottosoglia ai sensi dell&amp;#39;art. 1, comma 2, lettera B) del D.L. 76/2020 convertito con Legge 120/2020 e s.m.i., per la fornitura&lt;a name="_Hlk126918221"&gt;, &lt;/a&gt;per il periodo di 24 mesi eventualmente prorogabili per 3 mesi, di dispositivi per angiografia cardiaca &amp;ldquo;sistemi trombectomia, kit accessori per PTCA, gonfiaggio cateteri a palloncino, stent coronarico Megatron, stent cobalto-cromo, pallone scoring per PTCA coronarica&amp;rdquo; necessari per il Polo Angiografico, suddivisa in n. 6 lotti, per un importo complessivo biennale stimato di &amp;euro; 160.500,00, Iva non compresa.&lt;/p&gt;
+      <c r="F484" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;Si rende noto che con Determinazione Dirigenziale n. 208/2023 l’Azienda Ulss 5 Polesana ha indetto procedura di gara telematica sottosoglia ai sensi dell'art. 1, comma 2, lettera B) del D.L. 76/2020 convertito con Legge 120/2020 e s.m.i., per la fornitura&lt;a name="_Hlk126918221"&gt;, &lt;/a&gt;per il periodo di 24 mesi eventualmente prorogabili per 3 mesi, di dispositivi per angiografia cardiaca “sistemi trombectomia, kit accessori per PTCA, gonfiaggio cateteri a palloncino, stent coronarico Megatron, stent cobalto-cromo, pallone scoring per PTCA coronarica” necessari per il Polo Angiografico, suddivisa in n. 6 lotti, per un importo complessivo biennale stimato di € 160.500,00, Iva non compresa.&lt;/p&gt;
 </t>
         </is>
       </c>
-      <c r="G415" t="inlineStr">
-[...7 lines deleted...]
-      <c r="K415" t="inlineStr">
+      <c r="G484" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H484" t="inlineStr"/>
+      <c r="I484" t="inlineStr"/>
+      <c r="J484" t="inlineStr"/>
+      <c r="K484" t="inlineStr">
         <is>
           <t>03/04/2023 00:00</t>
         </is>
       </c>
-      <c r="L415" t="inlineStr">
+      <c r="L484" t="inlineStr">
         <is>
           <t>03/04/2028 00:00</t>
         </is>
       </c>
-      <c r="M415" t="inlineStr">
+      <c r="M484" t="inlineStr">
         <is>
           <t>18/04/2023 12:00</t>
         </is>
       </c>
-      <c r="O415" t="inlineStr">
+      <c r="O484" t="inlineStr">
         <is>
           <t>04/10/2023</t>
         </is>
       </c>
-      <c r="P415" t="n">
-[...14 lines deleted...]
-      <c r="B416" t="inlineStr">
+      <c r="P484" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q484" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R484" t="inlineStr"/>
+      <c r="S484" t="inlineStr"/>
+      <c r="T484" t="inlineStr"/>
+      <c r="U484" t="inlineStr"/>
+    </row>
+    <row r="485">
+      <c r="A485" t="inlineStr"/>
+      <c r="B485" t="inlineStr">
         <is>
           <t xml:space="preserve">AVVISO PUBBLICO PER L’AVVIO DELLA PROCEDURA DI GARA SOTTOSOGLIA, CON L’IMPIEGO DELLA PIATTAFORMA SINTEL, AI SENSI DELL’ART. 1 C. 2 LETT. B) DEL D.L 76/2020 CONVERTITO CON LEGGE 120/2020, COME MODIFICATO DALL'ART. 51, COMMA 1, LETT. A) DEL D.L. 77/2021 CONVERTITO CON LEGGE 108/2021 E S.M.I., PER LA FORNITURA DI DISPOSITIVI </t>
         </is>
       </c>
-      <c r="C416" t="inlineStr">
+      <c r="C485" t="inlineStr">
         <is>
           <t>Avviso</t>
         </is>
       </c>
-      <c r="D416" t="inlineStr">
+      <c r="D485" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
-      <c r="F416" t="inlineStr">
-[...3 lines deleted...]
-&lt;p&gt;Scadenza:&amp;nbsp;11/04/2023 alle ore 12:00&lt;strong&gt; &lt;/strong&gt;&lt;/p&gt;
+      <c r="F485" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;Si rende noto che con Determinazione Dirigenziale n. 174/2023 l’Azienda Ulss 5 Polesana ha indetto procedura di gara telematica sottosoglia ai sensi ai sensi dell'art. 1, comma 2, lettera B) del D.L. 76/2020 convertito con Legge 120/2020 e s.m.i., per la fornitura&lt;a name="_Hlk126918221"&gt;, per il periodo di 24 mesi,&lt;/a&gt; eventualmente prorogabile per 6 mesi, dei dispositivi - cateteri diagnostici per distretti periferici e cateteri dilatatori per PTA - per il Polo Angiografico, suddivisa in n. 6 lotti, per un importo complessivo biennale stimato di € 103.000,00, Iva non compresa.&lt;/p&gt;
+&lt;p&gt; &lt;/p&gt;
+&lt;p&gt;Scadenza: 11/04/2023 alle ore 12:00&lt;strong&gt; &lt;/strong&gt;&lt;/p&gt;
 </t>
         </is>
       </c>
-      <c r="G416" t="inlineStr">
-[...7 lines deleted...]
-      <c r="K416" t="inlineStr">
+      <c r="G485" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H485" t="inlineStr"/>
+      <c r="I485" t="inlineStr"/>
+      <c r="J485" t="inlineStr"/>
+      <c r="K485" t="inlineStr">
         <is>
           <t>27/03/2023 00:00</t>
         </is>
       </c>
-      <c r="L416" t="inlineStr">
+      <c r="L485" t="inlineStr">
         <is>
           <t>27/03/2028 00:00</t>
         </is>
       </c>
-      <c r="M416" t="inlineStr">
+      <c r="M485" t="inlineStr">
         <is>
           <t>11/04/2023 12:00</t>
         </is>
       </c>
-      <c r="O416" t="inlineStr">
+      <c r="O485" t="inlineStr">
         <is>
           <t>04/10/2023</t>
         </is>
       </c>
-      <c r="P416" t="n">
-[...14 lines deleted...]
-      <c r="B417" t="inlineStr">
+      <c r="P485" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q485" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R485" t="inlineStr"/>
+      <c r="S485" t="inlineStr"/>
+      <c r="T485" t="inlineStr"/>
+      <c r="U485" t="inlineStr"/>
+    </row>
+    <row r="486">
+      <c r="A486" t="inlineStr"/>
+      <c r="B486" t="inlineStr">
         <is>
           <t>IC367 Affidamento lavori di ristrutturazione ed adeguamento locali inerenti al sito di installazione della nuova RMN3T presso l'Ospedale di Rovigo, CIG: 96415391</t>
         </is>
       </c>
-      <c r="C417" t="inlineStr">
+      <c r="C486" t="inlineStr">
         <is>
           <t>Bando</t>
         </is>
       </c>
-      <c r="D417" t="inlineStr">
+      <c r="D486" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
-      <c r="F417" t="inlineStr"/>
-[...8 lines deleted...]
-      <c r="K417" t="inlineStr">
+      <c r="F486" t="inlineStr"/>
+      <c r="G486" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H486" t="inlineStr"/>
+      <c r="I486" t="inlineStr"/>
+      <c r="J486" t="inlineStr"/>
+      <c r="K486" t="inlineStr">
         <is>
           <t>22/03/2023 00:00</t>
         </is>
       </c>
-      <c r="L417" t="inlineStr">
+      <c r="L486" t="inlineStr">
         <is>
           <t>22/03/2028 00:00</t>
         </is>
       </c>
-      <c r="P417" t="n">
-[...19 lines deleted...]
-      <c r="C418" t="inlineStr">
+      <c r="P486" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q486" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R486" t="inlineStr"/>
+      <c r="S486" t="inlineStr"/>
+      <c r="T486" t="inlineStr"/>
+      <c r="U486" t="inlineStr"/>
+    </row>
+    <row r="487">
+      <c r="A487" t="inlineStr"/>
+      <c r="B487" t="inlineStr">
+        <is>
+          <t>PROCEDURA NEGOZIATA SENZA PREVIA PUBBLICAZIONE DI UN BANDO DI GARA,  AI SENSI DELL’ ART.  63 COMMA 2 LETTERA B) DEL D.LGS 50/2016, PER L’AFFIDAMENTO DELLA FORNITURA DI FARMACO ESCLUSIVO MINJUVI*FL 200 mg., AIC  049606015, PER L’AZIENDA ULSS 5 POLESANA PER LA DURATA DI 3 MESI.</t>
+        </is>
+      </c>
+      <c r="C487" t="inlineStr">
         <is>
           <t>Avviso</t>
         </is>
       </c>
-      <c r="D418" t="inlineStr">
+      <c r="D487" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
-      <c r="F418" t="inlineStr"/>
-[...60 lines deleted...]
-          <t xml:space="preserve">&lt;p&gt;PROCEDURA NEGOZIATA SENZA PREVIA PUBBLICAZIONE DI UN BANDO DI GARA,&amp;nbsp; AI SENSI DELL&amp;rsquo; ART.&amp;nbsp; 63 COMMA 2 LETTERA B) DEL D.LGS 50/2016, PER L&amp;rsquo;AFFIDAMENTO DELLA FORNITURA DI FARMACO ESCLUSIVO MINJUVI*FL 200 mg., AIC&amp;nbsp; 049606015, PER L&amp;rsquo;AZIENDA ULSS 5 POLESANA PER LA DURATA DI 3 MESI.&lt;/p&gt;
+      <c r="F487" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;PROCEDURA NEGOZIATA SENZA PREVIA PUBBLICAZIONE DI UN BANDO DI GARA,  AI SENSI DELL’ ART.  63 COMMA 2 LETTERA B) DEL D.LGS 50/2016, PER L’AFFIDAMENTO DELLA FORNITURA DI FARMACO ESCLUSIVO MINJUVI*FL 200 mg., AIC  049606015, PER L’AZIENDA ULSS 5 POLESANA PER LA DURATA DI 3 MESI.&lt;/p&gt;
 &lt;p&gt;Termine manifestazioni interesse 28/03/2023 ore 12:00.&lt;/p&gt;
 </t>
         </is>
       </c>
-      <c r="G419" t="inlineStr">
-[...7 lines deleted...]
-      <c r="K419" t="inlineStr">
+      <c r="G487" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H487" t="inlineStr"/>
+      <c r="I487" t="inlineStr"/>
+      <c r="J487" t="inlineStr"/>
+      <c r="K487" t="inlineStr">
         <is>
           <t>21/03/2023 00:00</t>
         </is>
       </c>
-      <c r="L419" t="inlineStr">
+      <c r="L487" t="inlineStr">
         <is>
           <t>21/03/2028 00:00</t>
         </is>
       </c>
-      <c r="M419" t="inlineStr">
+      <c r="M487" t="inlineStr">
         <is>
           <t>28/03/2023 12:00</t>
         </is>
       </c>
-      <c r="O419" t="inlineStr">
+      <c r="O487" t="inlineStr">
         <is>
           <t>02/05/2023</t>
         </is>
       </c>
-      <c r="P419" t="n">
-[...14 lines deleted...]
-      <c r="B420" t="inlineStr">
+      <c r="P487" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q487" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R487" t="inlineStr"/>
+      <c r="S487" t="inlineStr"/>
+      <c r="T487" t="inlineStr"/>
+      <c r="U487" t="inlineStr"/>
+    </row>
+    <row r="488">
+      <c r="A488" t="inlineStr"/>
+      <c r="B488" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO DIRETTO AI SENSI DELL’ ART.  1, COMMA 2 LETTERA A) LEGGE 120/2020 E S.M.I. PER LA FORNITURA DEL FARMACO AIC  029247044 - METACOLINA LOFARMA*6,4% 2FL+3F, PER LA DURATA DI 24 MESI</t>
+        </is>
+      </c>
+      <c r="C488" t="inlineStr">
+        <is>
+          <t>Avviso</t>
+        </is>
+      </c>
+      <c r="D488" t="inlineStr">
+        <is>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="F488" t="inlineStr"/>
+      <c r="G488" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H488" t="inlineStr"/>
+      <c r="I488" t="inlineStr"/>
+      <c r="J488" t="inlineStr"/>
+      <c r="K488" t="inlineStr">
+        <is>
+          <t>21/03/2023 00:00</t>
+        </is>
+      </c>
+      <c r="L488" t="inlineStr">
+        <is>
+          <t>21/03/2028 00:00</t>
+        </is>
+      </c>
+      <c r="M488" t="inlineStr">
+        <is>
+          <t>27/03/2023 12:00</t>
+        </is>
+      </c>
+      <c r="O488" t="inlineStr">
+        <is>
+          <t>13/04/2023</t>
+        </is>
+      </c>
+      <c r="P488" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q488" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R488" t="inlineStr"/>
+      <c r="S488" t="inlineStr"/>
+      <c r="T488" t="inlineStr"/>
+      <c r="U488" t="inlineStr"/>
+    </row>
+    <row r="489">
+      <c r="A489" t="inlineStr"/>
+      <c r="B489" t="inlineStr">
         <is>
           <t xml:space="preserve">AVVISO PER LA FORNITURA DI N. 1 SISTEMA DI MONITORAGGIO PER LA U.O.C. ANESTESIA E RIANIMAZIONE DEL PRESIDIO OSPEDALIERO DI ADRIA DELL'AZIENDA ULSS 5 POLESANA </t>
         </is>
       </c>
-      <c r="C420" t="inlineStr">
+      <c r="C489" t="inlineStr">
         <is>
           <t>Bando</t>
         </is>
       </c>
-      <c r="D420" t="inlineStr">
+      <c r="D489" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
-      <c r="F420" t="inlineStr">
+      <c r="F489" t="inlineStr">
         <is>
           <t xml:space="preserve">&lt;p&gt;&lt;strong&gt;Con il presente avviso si intende conoscere se, &lt;/strong&gt;diversamente dalle informazioni in possesso di questa Amministrazione, oltre a quelli individuati, vi sono altri operatori economici presenti sul mercato che possano fornire quanto in oggetto con le caratteristiche richieste od equivalenti, come di seguito&lt;strong&gt; indicate:&lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;n.5 monitor multi parametrici di fascia alta da pensile&lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt;I monitor multiparametrici dovranno essere dotati di sw specifici per utilizzo in Rianimazione su pazienti adulti pediatrici e neonatali, collegati alla centrali di monitoraggio Philips PIIC iX, con le seguenti caratteristiche:&lt;/p&gt;
 &lt;ul&gt;
-	&lt;li&gt;Display TFT da 15&amp;rdquo; ad alta risoluzione touch-screen&lt;/li&gt;
+	&lt;li&gt;Display TFT da 15” ad alta risoluzione touch-screen&lt;/li&gt;
 	&lt;li&gt;Presentazione dei trend grafici per 48 ore&lt;/li&gt;
-	&lt;li&gt;Ciascun monitor dovr&amp;agrave; essere dotato di modulo da trasporto con maniglia, display da almeno 6&amp;rdquo; touch-screen e batteria con autonomia di almeno 5 ore, di peso e dimensioni contenute, con elevato grado di protezione da liquidii e polveri (indicare grado IP) costruito con materiale resistenti agli agenti chimici per garantire un elevato grado di disinfezione, in grado di monitorare i seguenti parametri (anche durante il trasporto) :&lt;/li&gt;
+	&lt;li&gt;Ciascun monitor dovrà essere dotato di modulo da trasporto con maniglia, display da almeno 6” touch-screen e batteria con autonomia di almeno 5 ore, di peso e dimensioni contenute, con elevato grado di protezione da liquidii e polveri (indicare grado IP) costruito con materiale resistenti agli agenti chimici per garantire un elevato grado di disinfezione, in grado di monitorare i seguenti parametri (anche durante il trasporto) :&lt;/li&gt;
 	&lt;li&gt;ECG a 3 /5 /12 derivazioni / Respiro&lt;/li&gt;
 	&lt;li&gt;N.2 Pressioni Invasive&lt;/li&gt;
 	&lt;li&gt;SpO2 con algoritmo originale Masimo&lt;/li&gt;
 	&lt;li&gt;N.1 Temperatura&lt;/li&gt;
 	&lt;li&gt;Pressione Non Invasiva&lt;/li&gt;
 	&lt;li&gt;Interfaccia di rete RJ45&lt;/li&gt;
 	&lt;li&gt;ETCO2&lt;/li&gt;
 	&lt;li&gt;n.1 modulo EEG a 4 Canali,&lt;/li&gt;
 &lt;/ul&gt;
-&lt;p&gt;La ditta dovr&amp;agrave; fornire n.5 monitor con supporti per aggancio a pensile&lt;/p&gt;
+&lt;p&gt;La ditta dovrà fornire n.5 monitor con supporti per aggancio a pensile&lt;/p&gt;
 &lt;p&gt;Garanzia full risk 24 mesi&lt;/p&gt;
-&lt;p&gt;&lt;strong&gt;L&amp;rsquo;aggiudicatario dovr&amp;agrave; a propria cura e spese provvedere all&amp;rsquo;installazione di tutta la fornitura&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;L’aggiudicatario dovrà a propria cura e spese provvedere all’installazione di tutta la fornitura&lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;Contratto full risk post garanzia della durata di 72 mesi&lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;Materiale di consumo per due anni (n. 10 cavi ECG a 10 fili completi di terminazioni / anno, completi di Set di 5 derivazioni IEC, con terminazione a molletta, per terapia intensiva e di Set 5 derivazioni per torace a molletta, IEC,ICU,che si connette al cavo paziente a 10 derivazioni, n.10 terminazioni ECG a 3 fili, n.10 tubi bracciali a pressione /anno, e n.5 bracciali, n.10 sensori di saturimetria a dito/anno, n. 10 cavi per EEG, n. 10 cavi di Pressione Invasiva)&lt;/strong&gt;&lt;/p&gt;
-&lt;p&gt;&lt;strong&gt;Valore presunto affidamento &amp;euro; 176.000,00 + I.V.A. 22%&lt;/strong&gt;&lt;/p&gt;
-[...2 lines deleted...]
-&lt;p&gt;Si precisa inoltre che le procedure per l&amp;rsquo;assegnazione della fornitura in oggetto, saranno espletate esclusivamente tramite la piattaforma di e-procurement denominata Sintel della Regione Lombardia (&lt;a href="http://www.aria.regione.lombardia.it"&gt;www.aria.regione.lombardia.it&lt;/a&gt;).&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;Valore presunto affidamento € 176.000,00 + I.V.A. 22%&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;Il sistema di monitoraggio in oggetto dovrà essere pienamente compatibile il sistema monitoraggio attualmente installato in Recovery room ed in Sala operatoria composto da : n.3 monitor Philips MX400, n. 2 Monitor Philips MX 550 e n.1 Centrale di monitoraggio Philips PIIC iX da 12 posti letto inv. 342585. Tale compatibilità è necessaria al fine di permettere una condivisione completa di tutti i dati paziente e consentire il trasferimento dei pazienti all’interno dell’intera area di Sala Operatoria ed Anestesia e Rianimazione, permettendo la continuità del monitoraggio in sicurezza ed in maniera automatica.&lt;/p&gt;
+&lt;p&gt;Si chiede a tutti gli Operatori interessati a presentare richiesta di essere invitati alla suddetta procedura  entro e non oltre &lt;strong&gt;le ore 12.00 del giorno 04.04.2023&lt;/strong&gt;, all’U.O.C. Provveditorato Economato e Gestione Logistica dell’Azienda ULSS 5 Polesana seguente indirizzo PEC &lt;a href="mailto:protocollo.aulss5@pecveneto.it"&gt;protocollo.aulss5@pecveneto.it&lt;/a&gt;, riportando nell’oggetto: &lt;em&gt;“Avviso volontario per partecipazione alla procedura sottosoglia, senza previa pubblicazione del bando di gara, per la fornitura di n.1 Sistema di monitoraggio per la U.O.C. Anestesia e Rianimazione del Presidio Ospedaliero di Adria dell’Azienda ULSS 5 Polesana”&lt;/em&gt;&lt;/p&gt;
+&lt;p&gt;Si precisa inoltre che le procedure per l’assegnazione della fornitura in oggetto, saranno espletate esclusivamente tramite la piattaforma di e-procurement denominata Sintel della Regione Lombardia (&lt;a href="http://www.aria.regione.lombardia.it"&gt;www.aria.regione.lombardia.it&lt;/a&gt;).&lt;/p&gt;
 </t>
         </is>
       </c>
-      <c r="G420" t="inlineStr">
-[...7 lines deleted...]
-      <c r="K420" t="inlineStr">
+      <c r="G489" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H489" t="inlineStr"/>
+      <c r="I489" t="inlineStr"/>
+      <c r="J489" t="inlineStr"/>
+      <c r="K489" t="inlineStr">
         <is>
           <t>20/03/2023 00:00</t>
         </is>
       </c>
-      <c r="L420" t="inlineStr">
+      <c r="L489" t="inlineStr">
         <is>
           <t>20/03/2028 00:00</t>
         </is>
       </c>
-      <c r="M420" t="inlineStr">
+      <c r="M489" t="inlineStr">
         <is>
           <t>04/04/2023 00:00</t>
         </is>
       </c>
-      <c r="O420" t="inlineStr">
+      <c r="O489" t="inlineStr">
         <is>
           <t>02/08/2023</t>
         </is>
       </c>
-      <c r="P420" t="n">
-[...7 lines deleted...]
-      <c r="R420" t="inlineStr">
+      <c r="P489" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q489" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R489" t="inlineStr">
         <is>
           <t xml:space="preserve">Ares Michieletti / Antonella Raimondi </t>
         </is>
       </c>
-      <c r="S420" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="U420" t="inlineStr">
+      <c r="S489" t="inlineStr"/>
+      <c r="T489" t="inlineStr"/>
+      <c r="U489" t="inlineStr">
         <is>
           <t>ares.michieletti@aulss5.veneto.it</t>
         </is>
       </c>
     </row>
-    <row r="421">
-[...1 lines deleted...]
-      <c r="B421" t="inlineStr">
+    <row r="490">
+      <c r="A490" t="inlineStr"/>
+      <c r="B490" t="inlineStr">
         <is>
           <t>PROCEDURA APERTA, AI SENSI ART. 60 DEL D.LGS N. 50/2016 E S.M.I. TELEMATICA PER L’AFFIDAMENTO DELLA CONCESSIONE DEL SERVIZIO DI ESERCIZIO E GESTIONE DEL CENTRO SERVIZI PER PERSONE ANZIANE NON AUTOSUFFICIENTI “SAN MARTINO” DI CASTELMASSA (RO) PER IL PERIODO DI UN ANNO.  CIG 971411012B</t>
         </is>
       </c>
-      <c r="C421" t="inlineStr">
+      <c r="C490" t="inlineStr">
         <is>
           <t>Bando</t>
         </is>
       </c>
-      <c r="D421" t="inlineStr">
+      <c r="D490" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="F421" t="inlineStr">
+      <c r="F490" t="inlineStr">
         <is>
           <t xml:space="preserve">&lt;p&gt;ID SINTEL 166687062&lt;/p&gt;
-&lt;p&gt;Si rende noto che l&amp;#39;Azienda ULSS 5 Polesana, intende procedere all&amp;rsquo;AFFIDAMENTO DELLA CONCESSIONE DEL SERVIZIO DI ESERCIZIO E GESTIONE DEL CENTRO SERVIZI PER PERSONE ANZIANE NON AUTOSUFFICIENTI &amp;ldquo;SAN MARTINO&amp;rdquo; DI CASTELMASSA (RO) PER IL PERIODO DI UN ANNO, ai sensi dell&amp;rsquo;articolo 60 del D.lgs. n.50/2016 e s.m.i.&lt;/p&gt;
-[...2 lines deleted...]
-&lt;p&gt;Il termine ultimo per la presentazione delle offerte &amp;egrave; indicato sulla piattaforma Sintel&lt;/p&gt;
+&lt;p&gt;Si rende noto che l'Azienda ULSS 5 Polesana, intende procedere all’AFFIDAMENTO DELLA CONCESSIONE DEL SERVIZIO DI ESERCIZIO E GESTIONE DEL CENTRO SERVIZI PER PERSONE ANZIANE NON AUTOSUFFICIENTI “SAN MARTINO” DI CASTELMASSA (RO) PER IL PERIODO DI UN ANNO, ai sensi dell’articolo 60 del D.lgs. n.50/2016 e s.m.i.&lt;/p&gt;
+&lt;p&gt;Si invitano pertanto gli operatori economici eventualmente interessati, alla partecipazione alla procedura aperta per l’assegnazione del servizio in oggetto, che sarà espletata esclusivamente tramite la piattaforma di e-procurement denominata SINTEL della Regione Lombardia (&lt;a href="https://www.ariaspa.it"&gt;&lt;strong&gt;https://www.ariaspa.it&lt;/strong&gt;&lt;/a&gt;), a visionare la documentazione ricercando l’ID sopradescritto.&lt;/p&gt;
+&lt;p&gt;Le imprese si devono qualificare per l’Azienda ULSS n. 5 Polesana.&lt;/p&gt;
+&lt;p&gt;Il termine ultimo per la presentazione delle offerte è indicato sulla piattaforma Sintel&lt;/p&gt;
 </t>
         </is>
       </c>
-      <c r="G421" t="inlineStr">
-[...7 lines deleted...]
-      <c r="K421" t="inlineStr">
+      <c r="G490" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H490" t="inlineStr"/>
+      <c r="I490" t="inlineStr"/>
+      <c r="J490" t="inlineStr"/>
+      <c r="K490" t="inlineStr">
         <is>
           <t>16/03/2023 00:00</t>
         </is>
       </c>
-      <c r="L421" t="inlineStr">
+      <c r="L490" t="inlineStr">
         <is>
           <t>16/03/2028 00:00</t>
         </is>
       </c>
-      <c r="M421" t="inlineStr">
+      <c r="M490" t="inlineStr">
         <is>
           <t>18/04/2023 13:00</t>
         </is>
       </c>
-      <c r="P421" t="n">
-[...14 lines deleted...]
-      <c r="B422" t="inlineStr">
+      <c r="P490" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q490" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R490" t="inlineStr"/>
+      <c r="S490" t="inlineStr"/>
+      <c r="T490" t="inlineStr"/>
+      <c r="U490" t="inlineStr"/>
+    </row>
+    <row r="491">
+      <c r="A491" t="inlineStr"/>
+      <c r="B491" t="inlineStr">
         <is>
           <t>AVVISO PUBBLICO PER L’AVVIO DELLA PROCEDURA DI GARA SOTTOSOGLIA, CON L’IMPIEGO DELLA PIATTAFORMA SINTEL, AI SENSI DELL’ART. 1 C. 2 LETT. B) DEL D.L 76/2020 CONVERTITO CON LEGGE 120/2020, COME MODIFICATO DALL'ART. 51, COMMA 1, LETT. A) DEL D.L. 77/2021 CONVERTITO CON LEGGE 108/2021 E S.M.I., PER LA FORNITURA DI DISPOSITIVI MEDICI PER POLO ANGIOGRAFICO - CATETERI PER ANGIOGRAFIA DIAGNOSTICA E INTERVENTISTICA CORONARICA -, PER IL PERIODO DI 24 MESI, EVENTUALMENTE PROROGABILE DI ULTERIORI 6 MESI.</t>
         </is>
       </c>
-      <c r="C422" t="inlineStr">
+      <c r="C491" t="inlineStr">
         <is>
           <t>Avviso</t>
         </is>
       </c>
-      <c r="D422" t="inlineStr">
+      <c r="D491" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
-      <c r="F422" t="inlineStr">
-[...1 lines deleted...]
-          <t xml:space="preserve">&lt;p&gt;Si rende noto che con Determinazione Dirigenziale n. 135/2023 l&amp;rsquo;Azienda Ulss 5 Polesana ha indetto procedura di gara telematica sottosoglia ai sensi ai sensi dell&amp;#39;art. 1, comma 2, lettera B) del D.L. 76/2020 convertito con Legge 120/2020 e s.m.i., per la fornitura, per il periodo di 24 mesi , eventualmente prorogabile per 6 mesi, di Dispositivi Medici per Polo Angiografico - cateteri per angiografia diagnostica e interventistica coronarica -, suddivisa in n. 6 lotti, per un importo complessivo biennale stimato di &amp;euro; 145.000,00, Iva non compresa.&lt;/p&gt;
+      <c r="F491" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;Si rende noto che con Determinazione Dirigenziale n. 135/2023 l’Azienda Ulss 5 Polesana ha indetto procedura di gara telematica sottosoglia ai sensi ai sensi dell'art. 1, comma 2, lettera B) del D.L. 76/2020 convertito con Legge 120/2020 e s.m.i., per la fornitura, per il periodo di 24 mesi , eventualmente prorogabile per 6 mesi, di Dispositivi Medici per Polo Angiografico - cateteri per angiografia diagnostica e interventistica coronarica -, suddivisa in n. 6 lotti, per un importo complessivo biennale stimato di € 145.000,00, Iva non compresa.&lt;/p&gt;
 </t>
         </is>
       </c>
-      <c r="G422" t="inlineStr">
-[...7 lines deleted...]
-      <c r="K422" t="inlineStr">
+      <c r="G491" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H491" t="inlineStr"/>
+      <c r="I491" t="inlineStr"/>
+      <c r="J491" t="inlineStr"/>
+      <c r="K491" t="inlineStr">
         <is>
           <t>15/03/2023 00:00</t>
         </is>
       </c>
-      <c r="L422" t="inlineStr">
+      <c r="L491" t="inlineStr">
         <is>
           <t>15/03/2028 00:00</t>
         </is>
       </c>
-      <c r="M422" t="inlineStr">
+      <c r="M491" t="inlineStr">
         <is>
           <t>30/03/2023 12:00</t>
         </is>
       </c>
-      <c r="O422" t="inlineStr">
+      <c r="O491" t="inlineStr">
         <is>
           <t>18/10/2023</t>
         </is>
       </c>
-      <c r="P422" t="n">
-[...14 lines deleted...]
-      <c r="B423" t="inlineStr">
+      <c r="P491" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q491" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R491" t="inlineStr"/>
+      <c r="S491" t="inlineStr"/>
+      <c r="T491" t="inlineStr"/>
+      <c r="U491" t="inlineStr"/>
+    </row>
+    <row r="492">
+      <c r="A492" t="inlineStr"/>
+      <c r="B492" t="inlineStr">
         <is>
           <t>PROCEDURA DI GARA TELEMATICA AI SENSI DELL’ART. 1, COMMA 2, LETT. A) LEGGE 120/2020 E S.M.I., PER L’AFFIDAMENTO DELLA FORNITURA DEL FARMACO CON PRINCIPIO ATTIVO ADRENALINA TARTRATO DA 0,15 MG E 0,3 MG, IN CONCORRENZA, PER L’AZIENDA ULSS 5 POLESANA PER LA DURATA DI 12 MESI.  CIG Z4F3A5BE01</t>
         </is>
       </c>
-      <c r="C423" t="inlineStr">
+      <c r="C492" t="inlineStr">
         <is>
           <t>Avviso</t>
         </is>
       </c>
-      <c r="D423" t="inlineStr">
+      <c r="D492" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
-      <c r="F423" t="inlineStr">
-[...1 lines deleted...]
-          <t xml:space="preserve">&lt;p&gt;&lt;strong&gt;PROCEDURA DI GARA TELEMATICA AI SENSI DELL&amp;rsquo;ART. 1, COMMA 2, LETT. A) LEGGE 120/2020 E S.M.I., PER L&amp;rsquo;AFFIDAMENTO DELLA FORNITURA DEL FARMACO CON PRINCIPIO ATTIVO &lt;/strong&gt;&lt;strong&gt;ADRENALINA TARTRATO DA 0,15 MG E 0,3 MG, IN CONCORRENZA, PER L&amp;rsquo;AZIENDA ULSS 5 POLESANA PER LA DURATA DI 12 MESI. CIG Z4F3A5BE01.&lt;/strong&gt;&lt;/p&gt;
+      <c r="F492" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;&lt;strong&gt;PROCEDURA DI GARA TELEMATICA AI SENSI DELL’ART. 1, COMMA 2, LETT. A) LEGGE 120/2020 E S.M.I., PER L’AFFIDAMENTO DELLA FORNITURA DEL FARMACO CON PRINCIPIO ATTIVO &lt;/strong&gt;&lt;strong&gt;ADRENALINA TARTRATO DA 0,15 MG E 0,3 MG, IN CONCORRENZA, PER L’AZIENDA ULSS 5 POLESANA PER LA DURATA DI 12 MESI. CIG Z4F3A5BE01.&lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;Termine presentazione manifestazioni interesse 21/03/2023 ore 12.00&lt;/strong&gt;&lt;/p&gt;
 </t>
         </is>
       </c>
-      <c r="G423" t="inlineStr">
-[...7 lines deleted...]
-      <c r="K423" t="inlineStr">
+      <c r="G492" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H492" t="inlineStr"/>
+      <c r="I492" t="inlineStr"/>
+      <c r="J492" t="inlineStr"/>
+      <c r="K492" t="inlineStr">
         <is>
           <t>14/03/2023 00:00</t>
         </is>
       </c>
-      <c r="L423" t="inlineStr">
+      <c r="L492" t="inlineStr">
         <is>
           <t>14/03/2028 00:00</t>
         </is>
       </c>
-      <c r="M423" t="inlineStr">
+      <c r="M492" t="inlineStr">
         <is>
           <t>21/03/2023 12:00</t>
         </is>
       </c>
-      <c r="O423" t="inlineStr">
+      <c r="O492" t="inlineStr">
         <is>
           <t>02/05/2023</t>
         </is>
       </c>
-      <c r="P423" t="n">
-[...14 lines deleted...]
-      <c r="B424" t="inlineStr">
+      <c r="P492" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q492" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R492" t="inlineStr"/>
+      <c r="S492" t="inlineStr"/>
+      <c r="T492" t="inlineStr"/>
+      <c r="U492" t="inlineStr"/>
+    </row>
+    <row r="493">
+      <c r="A493" t="inlineStr"/>
+      <c r="B493" t="inlineStr">
         <is>
           <t>AVVISO PUBBLICO PER L’AVVIO DELLA PROCEDURA DI GARA SOTTOSOGLIA, CON L’IMPIEGO DELLA PIATTAFORMA SINTEL, AI SENSI DELL'ART. 1, COMMA 2, LETTERA B) DEL D.L. 76/2020 CONVERTITO CON LEGGE 120/2020, E S.M.I., PER LA FORNITURA DI DISPOSITIVI VARI PER OFTALMOLOGIA (STRUMENTARIO CHIRURGICO E DM VARI) SUDDIVISA IN 18 LOTTI, PER IL PERIODO DI 24 MESI EVENTUALMENTE PROROGABILE PER ULTERIORI 3 MESI.</t>
         </is>
       </c>
-      <c r="C424" t="inlineStr">
+      <c r="C493" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
-      <c r="D424" t="inlineStr">
+      <c r="D493" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
-      <c r="F424" t="inlineStr">
-[...2 lines deleted...]
-&lt;p&gt;&amp;nbsp;&lt;/p&gt;
+      <c r="F493" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;Si rende noto che con Determinazione Dirigenziale n. 103/2023 l’Azienda Ulss 5 Polesana ha indetto procedura di gara telematica sottosoglia ai sensi ai sensi dell'art. 1, comma 2, lettera B) del D.L. 76/2020 convertito con Legge 120/2020 e s.m.i., per la fornitura biennale di dispositivi vari per oftalmologia (strumentario chirurgico e DM vari) suddivisa in 18 lotti, eventualmente prorogabile di 3 mesi, per l’importo complessivo biennale di €. 165.000,00 IVA non compresa.&lt;/p&gt;
+&lt;p&gt; &lt;/p&gt;
 &lt;p&gt;Scadenza 21/03/2023 alle ore 12:00&lt;strong&gt; &lt;/strong&gt;&lt;/p&gt;
 </t>
         </is>
       </c>
-      <c r="G424" t="inlineStr">
-[...7 lines deleted...]
-      <c r="K424" t="inlineStr">
+      <c r="G493" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H493" t="inlineStr"/>
+      <c r="I493" t="inlineStr"/>
+      <c r="J493" t="inlineStr"/>
+      <c r="K493" t="inlineStr">
         <is>
           <t>06/03/2023 00:00</t>
         </is>
       </c>
-      <c r="L424" t="inlineStr">
+      <c r="L493" t="inlineStr">
         <is>
           <t>06/03/2028 00:00</t>
         </is>
       </c>
-      <c r="M424" t="inlineStr">
+      <c r="M493" t="inlineStr">
         <is>
           <t>21/03/2023 12:00</t>
         </is>
       </c>
-      <c r="P424" t="n">
-[...14 lines deleted...]
-      <c r="B425" t="inlineStr">
+      <c r="P493" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q493" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R493" t="inlineStr"/>
+      <c r="S493" t="inlineStr"/>
+      <c r="T493" t="inlineStr"/>
+      <c r="U493" t="inlineStr"/>
+    </row>
+    <row r="494">
+      <c r="A494" t="inlineStr"/>
+      <c r="B494" t="inlineStr">
         <is>
           <t>AVVISO PUBBLICO DI AVVIO PROCEDURA DI GARA TELEMATICA SOTTOSOGLIA AI SENSI DELL’ART. 1, C. 2, LETT. A) DEL D.L. 76 DEL 2020, CONVERTITO CON LEGGE 120/2020 e S.M.I, TRAMITE PIATTAFORMA ARIA SINTEL PER L’AFFIDAMENTO DEL “SERVIZIO DI ASSISTENZA MEDICA OSTETRICO-GINECOLOGICA DI SUPPORTO ALLA UOC DI OSTETRICIA E GINECOLOGIA DEL PRESIDIO OSPEDALIERO DI ROVIGO DELL’AZIENDA ULSS 5 POLESANA” PER IL PERIODO DI DUE MESI. CIG 9693982F00</t>
         </is>
       </c>
-      <c r="C425" t="inlineStr">
+      <c r="C494" t="inlineStr">
         <is>
           <t>Bando</t>
         </is>
       </c>
-      <c r="D425" t="inlineStr">
+      <c r="D494" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="F425" t="inlineStr">
+      <c r="F494" t="inlineStr">
         <is>
           <t xml:space="preserve">&lt;p&gt;&lt;strong&gt;AVVISO PUBBLICO DI AVVIO&lt;/strong&gt;&lt;/p&gt;
-&lt;p&gt;&lt;strong&gt;PROCEDURA DI GARA TELEMATICA SOTTOSOGLIA AI SENSI DELL&amp;rsquo;ART. 1, C. 2, LETT. A) DEL D.L. 76 DEL 2020, CONVERTITO CON LEGGE 120/2020 e S.M.I, TRAMITE PIATTAFORMA ARIA SINTEL PER L&amp;rsquo;AFFIDAMENTO DEL &amp;ldquo;SERVIZIO DI ASSISTENZA MEDICA OSTETRICO-GINECOLOGICA DI SUPPORTO ALLA UOC DI OSTETRICIA E GINECOLOGIA DEL PRESIDIO OSPEDALIERO DI ROVIGO DELL&amp;rsquo;AZIENDA ULSS 5 POLESANA&amp;rdquo; PER IL PERIODO DI DUE MESI.&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;PROCEDURA DI GARA TELEMATICA SOTTOSOGLIA AI SENSI DELL’ART. 1, C. 2, LETT. A) DEL D.L. 76 DEL 2020, CONVERTITO CON LEGGE 120/2020 e S.M.I, TRAMITE PIATTAFORMA ARIA SINTEL PER L’AFFIDAMENTO DEL “SERVIZIO DI ASSISTENZA MEDICA OSTETRICO-GINECOLOGICA DI SUPPORTO ALLA UOC DI OSTETRICIA E GINECOLOGIA DEL PRESIDIO OSPEDALIERO DI ROVIGO DELL’AZIENDA ULSS 5 POLESANA” PER IL PERIODO DI DUE MESI.&lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;CIG 9693982F00&lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;SINTEL ID 166129459/2023&lt;/strong&gt;&lt;/p&gt;
-&lt;p&gt;&amp;nbsp;&lt;/p&gt;
-[...1 lines deleted...]
-&lt;p&gt;&amp;nbsp;&lt;/p&gt;
+&lt;p&gt; &lt;/p&gt;
+&lt;p&gt;Il termine previsto per la presentazione delle offerte è il giorno &lt;strong&gt;07/03/2023 &lt;/strong&gt;ore &lt;strong&gt;15.00&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt; &lt;/p&gt;
 </t>
         </is>
       </c>
-      <c r="G425" t="inlineStr">
-[...7 lines deleted...]
-      <c r="K425" t="inlineStr">
+      <c r="G494" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H494" t="inlineStr"/>
+      <c r="I494" t="inlineStr"/>
+      <c r="J494" t="inlineStr"/>
+      <c r="K494" t="inlineStr">
         <is>
           <t>03/03/2023 00:00</t>
         </is>
       </c>
-      <c r="L425" t="inlineStr">
+      <c r="L494" t="inlineStr">
         <is>
           <t>03/03/2028 00:00</t>
         </is>
       </c>
-      <c r="M425" t="inlineStr">
+      <c r="M494" t="inlineStr">
         <is>
           <t>07/03/2023 15:00</t>
         </is>
       </c>
-      <c r="P425" t="n">
-[...14 lines deleted...]
-      <c r="B426" t="inlineStr">
+      <c r="P494" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q494" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R494" t="inlineStr"/>
+      <c r="S494" t="inlineStr"/>
+      <c r="T494" t="inlineStr"/>
+      <c r="U494" t="inlineStr"/>
+    </row>
+    <row r="495">
+      <c r="A495" t="inlineStr"/>
+      <c r="B495" t="inlineStr">
         <is>
           <t xml:space="preserve">PROCEDURA DI GARA TELEMATICA, AI SENSI DELL’ART. 1, COMMA 2, LETT. A) DEL D. Lgs. 76/2020, CONVERTITO CON L.  120/2020 E S.M.I., PER L’AFFIDAMENTO FORNITURA DI FARMACO CON PRINCIPIO ATTIVO “TENOFOVIR-DISOPROXIL”, PER UN PERIODO DI 12 MESI. </t>
         </is>
       </c>
-      <c r="C426" t="inlineStr">
+      <c r="C495" t="inlineStr">
         <is>
           <t>Bando</t>
         </is>
       </c>
-      <c r="D426" t="inlineStr">
+      <c r="D495" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
-      <c r="F426" t="inlineStr">
-[...3 lines deleted...]
-&lt;p&gt;Il termine previsto per la presentazione delle offerte &amp;egrave; il giorno &lt;strong&gt;15/03/2023&lt;/strong&gt; alle ore &lt;strong&gt;13:00.&lt;/strong&gt;&lt;/p&gt;
+      <c r="F495" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;Si rende noto che l’Azienda Ulss 5 Polesana ha avviato sulla Piattaforma SINTEL di A.R.I.A. S.p.A. la procedura di gara telematica sottosoglia – &lt;strong&gt;SINTEL ID 166031598&lt;/strong&gt; –  ai sensi dell’art. 1, comma 2, lett. a)  D.Lgs. 76/2020, convertito con L. 120/2020 e s.m.i., per l’affidamento della fornitura del farmaco equivalente &lt;strong&gt;&lt;em&gt;TENOFOVIR-DISOPROXIL.&lt;/em&gt;&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt; &lt;/p&gt;
+&lt;p&gt;Il termine previsto per la presentazione delle offerte è il giorno &lt;strong&gt;15/03/2023&lt;/strong&gt; alle ore &lt;strong&gt;13:00.&lt;/strong&gt;&lt;/p&gt;
 </t>
         </is>
       </c>
-      <c r="G426" t="inlineStr">
-[...7 lines deleted...]
-      <c r="K426" t="inlineStr">
+      <c r="G495" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H495" t="inlineStr"/>
+      <c r="I495" t="inlineStr"/>
+      <c r="J495" t="inlineStr"/>
+      <c r="K495" t="inlineStr">
         <is>
           <t>01/03/2023 00:00</t>
         </is>
       </c>
-      <c r="L426" t="inlineStr">
+      <c r="L495" t="inlineStr">
         <is>
           <t>01/03/2028 00:00</t>
         </is>
       </c>
-      <c r="M426" t="inlineStr">
+      <c r="M495" t="inlineStr">
         <is>
           <t>15/03/2023 13:00</t>
         </is>
       </c>
-      <c r="O426" t="inlineStr">
+      <c r="O495" t="inlineStr">
         <is>
           <t>06/04/2023</t>
         </is>
       </c>
-      <c r="P426" t="n">
-[...14 lines deleted...]
-      <c r="B427" t="inlineStr">
+      <c r="P495" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q495" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R495" t="inlineStr"/>
+      <c r="S495" t="inlineStr"/>
+      <c r="T495" t="inlineStr"/>
+      <c r="U495" t="inlineStr"/>
+    </row>
+    <row r="496">
+      <c r="A496" t="inlineStr"/>
+      <c r="B496" t="inlineStr">
         <is>
           <t xml:space="preserve">AVVISO PUBBLICO PER L’AVVIO PROCEDURA MEDIANTE L'IMPIEGO DELLA PIATTAFORMA SINTEL DI A.R.I.A S.P.A. PER LA FORNITURA DI N.1 RIUNITO ODONTOIATRICO LA CASA CIRCONDARIALE DI ROVIGO </t>
         </is>
       </c>
-      <c r="C427" t="inlineStr">
+      <c r="C496" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
-      <c r="D427" t="inlineStr">
+      <c r="D496" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
-      <c r="F427" t="inlineStr">
-[...5 lines deleted...]
-&lt;p&gt;Il Responsabile Unico del Procedimento (R.U.P.) per l&amp;rsquo;espletamento della procedura in argomento ai sensi dell&amp;rsquo;art. 31 del D.Lgs. n. 50/2016 e smi &amp;nbsp;&amp;egrave; il Dr. Ares Michieletti dell&amp;rsquo;UOC Provveditorato, Economato e Gestione della Logistica.&lt;/p&gt;
+      <c r="F496" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;Si rende noto che l'Azienda ULSS 5 Polesana, intende avviare una procedura telematica, per la fornitura di n. 1 Riunito Odontoiatrico per la casa circondariale di Rovigo per l’importo presunto di € 20.000,00 IVA. non compresa.&lt;/p&gt;
+&lt;p&gt;Si chiede a tutti gli Operatori interessati a presentare richiesta di essere invitati alla suddetta procedura  entro e non oltre &lt;strong&gt;le ore 12.00 del giorno 13/03/2023&lt;/strong&gt;, all’U.O.C. Provveditorato Economato e Gestione Logistica dell’Azienda ULSS 5 Polesana seguente indirizzo PEC &lt;a href="mailto:protocollo.aulss5@pecveneto.it"&gt;protocollo.aulss5@pecveneto.it&lt;/a&gt;, riportando nell’oggetto: &lt;em&gt;“Avviso volontario per la trasparenza ex ante per l’avvio di procedura telematica, per la fornitura di &lt;strong&gt;“N. 1 RIUNITO ODONTOIATRICO PER LA CASA CIRCONDARIALE DI ROVIGO”&lt;/strong&gt;&lt;/em&gt;&lt;/p&gt;
+&lt;p&gt;Si precisa inoltre che le procedure per l’assegnazione della fornitura in oggetto, saranno espletate esclusivamente tramite la piattaforma di e-procurement denominata Sintel della Regione Lombardia (&lt;a href="https://www.ariaspa.it"&gt;https://www.ariaspa.it&lt;/a&gt;).&lt;/p&gt;
+&lt;p&gt;Le imprese devono obbligatoriamente essere qualificate per l’Azienda ULSS n. 5 Polesana. &lt;/p&gt;
+&lt;p&gt;Il Responsabile Unico del Procedimento (R.U.P.) per l’espletamento della procedura in argomento ai sensi dell’art. 31 del D.Lgs. n. 50/2016 e smi  è il Dr. Ares Michieletti dell’UOC Provveditorato, Economato e Gestione della Logistica.&lt;/p&gt;
 </t>
         </is>
       </c>
-      <c r="G427" t="inlineStr">
-[...7 lines deleted...]
-      <c r="K427" t="inlineStr">
+      <c r="G496" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H496" t="inlineStr"/>
+      <c r="I496" t="inlineStr"/>
+      <c r="J496" t="inlineStr"/>
+      <c r="K496" t="inlineStr">
         <is>
           <t>28/02/2023 00:00</t>
         </is>
       </c>
-      <c r="L427" t="inlineStr">
+      <c r="L496" t="inlineStr">
         <is>
           <t>28/02/2028 00:00</t>
         </is>
       </c>
-      <c r="M427" t="inlineStr">
+      <c r="M496" t="inlineStr">
         <is>
           <t>13/03/2023 00:00</t>
         </is>
       </c>
-      <c r="O427" t="inlineStr">
+      <c r="O496" t="inlineStr">
         <is>
           <t>04/10/2023</t>
         </is>
       </c>
-      <c r="P427" t="n">
-[...7 lines deleted...]
-      <c r="R427" t="inlineStr">
+      <c r="P496" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q496" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R496" t="inlineStr">
         <is>
           <t xml:space="preserve">Ares Michieletti / Antonella Raimondi </t>
         </is>
       </c>
-      <c r="S427" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="U427" t="inlineStr">
+      <c r="S496" t="inlineStr"/>
+      <c r="T496" t="inlineStr"/>
+      <c r="U496" t="inlineStr">
         <is>
           <t>ares.michieletti@aulss5.veneto.it</t>
         </is>
       </c>
     </row>
-    <row r="428">
-[...1 lines deleted...]
-      <c r="B428" t="inlineStr">
+    <row r="497">
+      <c r="A497" t="inlineStr"/>
+      <c r="B497" t="inlineStr">
         <is>
           <t>CED - Avviso esplorativo per manifestazione di interesse fornitura ed installazione di applicativo per il monitoraggio dei dati di attività dei Medici di Medicina Generale di durata triennale</t>
         </is>
       </c>
-      <c r="C428" t="inlineStr">
+      <c r="C497" t="inlineStr">
         <is>
           <t>Bando</t>
         </is>
       </c>
-      <c r="D428" t="inlineStr">
+      <c r="D497" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
-      <c r="F428" t="inlineStr"/>
-[...8 lines deleted...]
-      <c r="K428" t="inlineStr">
+      <c r="F497" t="inlineStr"/>
+      <c r="G497" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H497" t="inlineStr"/>
+      <c r="I497" t="inlineStr"/>
+      <c r="J497" t="inlineStr"/>
+      <c r="K497" t="inlineStr">
         <is>
           <t>28/02/2023 00:00</t>
         </is>
       </c>
-      <c r="L428" t="inlineStr">
+      <c r="L497" t="inlineStr">
         <is>
           <t>28/02/2028 00:00</t>
         </is>
       </c>
-      <c r="M428" t="inlineStr">
+      <c r="M497" t="inlineStr">
         <is>
           <t>15/03/2023 12:00</t>
         </is>
       </c>
-      <c r="P428" t="n">
-[...14 lines deleted...]
-      <c r="B429" t="inlineStr">
+      <c r="P497" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q497" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R497" t="inlineStr"/>
+      <c r="S497" t="inlineStr"/>
+      <c r="T497" t="inlineStr"/>
+      <c r="U497" t="inlineStr"/>
+    </row>
+    <row r="498">
+      <c r="A498" t="inlineStr"/>
+      <c r="B498" t="inlineStr">
         <is>
           <t>AVVISO PUBBLICO DI AVVIO  PROCEDURA DI GARA TELEMATICA SOTTOSOGLIA AI SENSI DELL’ART. 1, C. 2, LETT. B) DEL D.L. 76 DEL 2020, CONVERTITO CON LEGGE 120/2020 e S.M.I, TRAMITE PIATTAFORMA ARIA SINTEL PER L’AFFIDAMENTO DEL “SERVIZIO DI ASSISTENZA MEDICA OSTETRICO-GINECOLOGICA DI SUPPORTO ALLA UOC DI OSTETRICIA E GINECOLOGIA DEL PRESIDIO OSPEDALIERO DI ADRIA E ROVIGO DELL’AZIENDA ULSS 5 POLESANA” PER IL PERIODO DI DUE MESI, SUDDIVISA IN DUE LOTTI DI FORNITURA</t>
         </is>
       </c>
-      <c r="C429" t="inlineStr">
+      <c r="C498" t="inlineStr">
         <is>
           <t>Bando</t>
         </is>
       </c>
-      <c r="D429" t="inlineStr">
+      <c r="D498" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="F429" t="inlineStr">
+      <c r="F498" t="inlineStr">
         <is>
           <t xml:space="preserve">&lt;p&gt;&lt;strong&gt;AVVISO PUBBLICO DI AVVIO&lt;/strong&gt;&lt;/p&gt;
-&lt;p&gt;&lt;strong&gt;PROCEDURA DI GARA TELEMATICA SOTTOSOGLIA AI SENSI DELL&amp;rsquo;ART. 1, C. 2, LETT. B) DEL D.L. 76 DEL 2020, CONVERTITO CON LEGGE 120/2020 e S.M.I, TRAMITE PIATTAFORMA ARIA SINTEL PER L&amp;rsquo;AFFIDAMENTO DEL &amp;ldquo;SERVIZIO DI ASSISTENZA MEDICA OSTETRICO-GINECOLOGICA DI SUPPORTO ALLA UOC DI OSTETRICIA E GINECOLOGIA DEL PRESIDIO OSPEDALIERO DI ADRIA E ROVIGO DELL&amp;rsquo;AZIENDA ULSS 5 POLESANA&amp;rdquo; PER IL PERIODO DI DUE MESI, SUDDIVISA IN DUE LOTTI DI FORNITURA&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;PROCEDURA DI GARA TELEMATICA SOTTOSOGLIA AI SENSI DELL’ART. 1, C. 2, LETT. B) DEL D.L. 76 DEL 2020, CONVERTITO CON LEGGE 120/2020 e S.M.I, TRAMITE PIATTAFORMA ARIA SINTEL PER L’AFFIDAMENTO DEL “SERVIZIO DI ASSISTENZA MEDICA OSTETRICO-GINECOLOGICA DI SUPPORTO ALLA UOC DI OSTETRICIA E GINECOLOGIA DEL PRESIDIO OSPEDALIERO DI ADRIA E ROVIGO DELL’AZIENDA ULSS 5 POLESANA” PER IL PERIODO DI DUE MESI, SUDDIVISA IN DUE LOTTI DI FORNITURA&lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;LOTTO 1 CIG 9669010F74&lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;LOTTO 2 CIG 9669030FF5&lt;/strong&gt;&lt;/p&gt;
-&lt;p&gt;&amp;nbsp;&lt;/p&gt;
-[...1 lines deleted...]
-&lt;p&gt;&amp;nbsp;&lt;/p&gt;
+&lt;p&gt; &lt;/p&gt;
+&lt;p&gt;Il termine previsto per la presentazione delle offerte è il giorno &lt;strong&gt;23/02/2023 &lt;/strong&gt;ore &lt;strong&gt;13.00&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt; &lt;/p&gt;
 </t>
         </is>
       </c>
-      <c r="G429" t="inlineStr">
-[...7 lines deleted...]
-      <c r="K429" t="inlineStr">
+      <c r="G498" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H498" t="inlineStr"/>
+      <c r="I498" t="inlineStr"/>
+      <c r="J498" t="inlineStr"/>
+      <c r="K498" t="inlineStr">
         <is>
           <t>20/02/2023 00:00</t>
         </is>
       </c>
-      <c r="L429" t="inlineStr">
+      <c r="L498" t="inlineStr">
         <is>
           <t>20/02/2028 00:00</t>
         </is>
       </c>
-      <c r="M429" t="inlineStr">
+      <c r="M498" t="inlineStr">
         <is>
           <t>23/02/2023 13:00</t>
         </is>
       </c>
-      <c r="P429" t="n">
-[...14 lines deleted...]
-      <c r="B430" t="inlineStr">
+      <c r="P498" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q498" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R498" t="inlineStr"/>
+      <c r="S498" t="inlineStr"/>
+      <c r="T498" t="inlineStr"/>
+      <c r="U498" t="inlineStr"/>
+    </row>
+    <row r="499">
+      <c r="A499" t="inlineStr"/>
+      <c r="B499" t="inlineStr">
         <is>
           <t>AVVISO VOLONTARIO PER LA TRASPARENZA EX ANTE PROCEDURA NEGOZIATA SENZA PREVIA PUBBLICAZIONE DI UN BANDO DI GARA AI SENSI DELL’ ART.  63 COMMA 2 LETTERA B) DEL D.LGS 50/2016 PER L’AFFIDAMENTO DELLA FORNITURA DI FARMACO ESCLUSIVO PALYNZIQ*1 siringa SC 20 mg/ml, AIC  047940034, PER L’AZIENDA ULSS 5 POLESANA PER LA DURATA DI 6 MESI. CIG ZD03A097BA</t>
         </is>
       </c>
-      <c r="C430" t="inlineStr">
+      <c r="C499" t="inlineStr">
         <is>
           <t>Bando</t>
         </is>
       </c>
-      <c r="D430" t="inlineStr">
+      <c r="D499" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
-      <c r="F430" t="inlineStr">
+      <c r="F499" t="inlineStr">
         <is>
           <t xml:space="preserve">&lt;p&gt;&lt;strong&gt;AVVISO VOLONTARIO PER LA TRASPARENZA EX ANTE&lt;/strong&gt;&lt;/p&gt;
-&lt;p&gt;&lt;strong&gt;PROCEDURA NEGOZIATA SENZA PREVIA PUBBLICAZIONE DI UN BANDO DI GARA&amp;nbsp;AI SENSI DELL&amp;rsquo; ART.&amp;nbsp; 63 COMMA 2 LETTERA B) DEL D.LGS 50/2016 PER L&amp;rsquo;AFFIDAMENTO DELLA FORNITURA DI FARMACO ESCLUSIVO PALYNZIQ*1 siringa SC 20 mg/ml, AIC&amp;nbsp; 047940034, PER L&amp;rsquo;AZIENDA ULSS 5 POLESANA PER LA DURATA DI 6 MESI.&amp;nbsp;CIG ZD03A097BA&lt;/strong&gt;&lt;/p&gt;
-[...1 lines deleted...]
-&lt;p&gt;&lt;strong&gt;Termine manifestazione di interesse:&amp;nbsp;nel termine di 10 giorni dalla pubblicazione del presente avviso&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;PROCEDURA NEGOZIATA SENZA PREVIA PUBBLICAZIONE DI UN BANDO DI GARA AI SENSI DELL’ ART.  63 COMMA 2 LETTERA B) DEL D.LGS 50/2016 PER L’AFFIDAMENTO DELLA FORNITURA DI FARMACO ESCLUSIVO PALYNZIQ*1 siringa SC 20 mg/ml, AIC  047940034, PER L’AZIENDA ULSS 5 POLESANA PER LA DURATA DI 6 MESI. CIG ZD03A097BA&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt; &lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;Termine manifestazione di interesse: nel termine di 10 giorni dalla pubblicazione del presente avviso&lt;/strong&gt;&lt;/p&gt;
 </t>
         </is>
       </c>
-      <c r="G430" t="inlineStr">
-[...7 lines deleted...]
-      <c r="K430" t="inlineStr">
+      <c r="G499" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H499" t="inlineStr"/>
+      <c r="I499" t="inlineStr"/>
+      <c r="J499" t="inlineStr"/>
+      <c r="K499" t="inlineStr">
         <is>
           <t>20/02/2023 00:00</t>
         </is>
       </c>
-      <c r="L430" t="inlineStr">
+      <c r="L499" t="inlineStr">
         <is>
           <t>20/02/2028 00:00</t>
         </is>
       </c>
-      <c r="M430" t="inlineStr">
+      <c r="M499" t="inlineStr">
         <is>
           <t>02/03/2023 00:00</t>
         </is>
       </c>
-      <c r="O430" t="inlineStr">
+      <c r="O499" t="inlineStr">
         <is>
           <t>02/05/2023</t>
         </is>
       </c>
-      <c r="P430" t="n">
-[...14 lines deleted...]
-      <c r="B431" t="inlineStr">
+      <c r="P499" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q499" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R499" t="inlineStr"/>
+      <c r="S499" t="inlineStr"/>
+      <c r="T499" t="inlineStr"/>
+      <c r="U499" t="inlineStr"/>
+    </row>
+    <row r="500">
+      <c r="A500" t="inlineStr"/>
+      <c r="B500" t="inlineStr">
         <is>
           <t xml:space="preserve">AVVISO PUBBLICO PER L’AVVIO PROCEDURA MEDIANTE L'IMPIEGO DELLA PIATTAFORMA SINTEL DI A.R.I.A S.P.A. PER LA FORNITURA DI CULLE PEDIATRICHE PER ROOMING-IN PER LA U.O.C. PEDIATRIA DELL’AZIENDA ULSS 5 POLESANA </t>
         </is>
       </c>
-      <c r="C431" t="inlineStr">
+      <c r="C500" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
-      <c r="D431" t="inlineStr">
+      <c r="D500" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
-      <c r="F431" t="inlineStr">
-[...5 lines deleted...]
-&lt;p&gt;Le imprese devono obbligatoriamente essere qualificate per l&amp;rsquo;Azienda ULSS n. 5 Polesana.&lt;/p&gt;
+      <c r="F500" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;&lt;strong&gt;AVVISO PUBBLICO PER L’AVVIO PROCEDURA MEDIANTE L'IMPIEGO DELLA PIATTAFORMA SINTEL DI A.R.I.A S.P.A. PER LA FORNITURA DI CULLE PEDIATRICHE PER ROOMING-IN PER LA U.O.C. PEDIATRIA DELL’AZIENDA ULSS 5 POLESANA&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;Si rende noto che l'Azienda ULSS 5 Polesana, intende avviare una procedura telematica, per la fornitura di n. 26 Culle pediatriche per “roomining-in” per la U.O.C. Pediatria dell’Azienda ULSS 5 Polesana per l’importo presunto di € 28.600,00 IVA. non compresa.&lt;/p&gt;
+&lt;p&gt;Si chiede a tutti gli Operatori interessati a presentare richiesta di essere invitati alla suddetta procedura  entro e non oltre &lt;strong&gt;le ore 12.00 del giorno 27/02/2023&lt;/strong&gt;, all’U.O.C. Provveditorato Economato e Gestione Logistica dell’Azienda ULSS 5 Polesana seguente indirizzo PEC &lt;a href="mailto:protocollo.aulss5@pecveneto.it"&gt;protocollo.aulss5@pecveneto.it&lt;/a&gt;, riportando nell’oggetto: &lt;em&gt;“Avviso volontario per la trasparenza ex ante per l’avvio di procedura telematica, per la fornitura di &lt;strong&gt;“CULLE PEDIATRICHE PER ROOMING-IN PER LA U.O.C. PEDIATRIA DELL’AZIENDA ULSS 5 POLESANA”&lt;/strong&gt;&lt;/em&gt;&lt;/p&gt;
+&lt;p&gt;Si precisa inoltre che le procedure per l’assegnazione della fornitura in oggetto, saranno espletate esclusivamente tramite la piattaforma di e-procurement denominata Sintel della Regione Lombardia (&lt;a href="https://www.ariaspa.it"&gt;https://www.ariaspa.it&lt;/a&gt;).&lt;/p&gt;
+&lt;p&gt;Le imprese devono obbligatoriamente essere qualificate per l’Azienda ULSS n. 5 Polesana.&lt;/p&gt;
 </t>
         </is>
       </c>
-      <c r="G431" t="inlineStr">
-[...7 lines deleted...]
-      <c r="K431" t="inlineStr">
+      <c r="G500" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H500" t="inlineStr"/>
+      <c r="I500" t="inlineStr"/>
+      <c r="J500" t="inlineStr"/>
+      <c r="K500" t="inlineStr">
         <is>
           <t>16/02/2023 00:00</t>
         </is>
       </c>
-      <c r="L431" t="inlineStr">
+      <c r="L500" t="inlineStr">
         <is>
           <t>16/02/2028 00:00</t>
         </is>
       </c>
-      <c r="M431" t="inlineStr">
+      <c r="M500" t="inlineStr">
         <is>
           <t>27/02/2023 00:00</t>
         </is>
       </c>
-      <c r="O431" t="inlineStr">
+      <c r="O500" t="inlineStr">
         <is>
           <t>13/04/2023</t>
         </is>
       </c>
-      <c r="P431" t="n">
-[...7 lines deleted...]
-      <c r="R431" t="inlineStr">
+      <c r="P500" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q500" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R500" t="inlineStr">
         <is>
           <t xml:space="preserve">Ares Michieletti / Antonella Raimondi </t>
         </is>
       </c>
-      <c r="S431" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="U431" t="inlineStr">
+      <c r="S500" t="inlineStr"/>
+      <c r="T500" t="inlineStr"/>
+      <c r="U500" t="inlineStr">
         <is>
           <t>ares.michieletti@aulss5.veneto.it</t>
         </is>
       </c>
     </row>
-    <row r="432">
-[...1 lines deleted...]
-      <c r="B432" t="inlineStr">
+    <row r="501">
+      <c r="A501" t="inlineStr"/>
+      <c r="B501" t="inlineStr">
         <is>
           <t>CED - Avviso esplorativo per manifestazione di interesse finalizzata all'affidamento del Servizio assistenza e manutenzione hardware Data Center dell'AULSS5 Polesana per 1 anno</t>
         </is>
       </c>
-      <c r="C432" t="inlineStr">
+      <c r="C501" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
-      <c r="D432" t="inlineStr">
+      <c r="D501" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
-      <c r="F432" t="inlineStr"/>
-[...8 lines deleted...]
-      <c r="K432" t="inlineStr">
+      <c r="F501" t="inlineStr"/>
+      <c r="G501" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H501" t="inlineStr"/>
+      <c r="I501" t="inlineStr"/>
+      <c r="J501" t="inlineStr"/>
+      <c r="K501" t="inlineStr">
         <is>
           <t>14/02/2023 00:00</t>
         </is>
       </c>
-      <c r="L432" t="inlineStr">
+      <c r="L501" t="inlineStr">
         <is>
           <t>14/02/2028 00:00</t>
         </is>
       </c>
-      <c r="M432" t="inlineStr">
+      <c r="M501" t="inlineStr">
         <is>
           <t>27/02/2023 12:00</t>
         </is>
       </c>
-      <c r="P432" t="n">
-[...14 lines deleted...]
-      <c r="B433" t="inlineStr">
+      <c r="P501" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q501" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R501" t="inlineStr"/>
+      <c r="S501" t="inlineStr"/>
+      <c r="T501" t="inlineStr"/>
+      <c r="U501" t="inlineStr"/>
+    </row>
+    <row r="502">
+      <c r="A502" t="inlineStr"/>
+      <c r="B502" t="inlineStr">
         <is>
           <t>PROCEDURA NEGOZIATA SENZA PREVIA PUBBLICAZIONE DI UN BANDO DI GARA   AI SENSI DELL’ ART.  63 COMMA 2 LETTERA B) DEL D.LGS 50/2016 PER L’AFFIDAMENTO DELLA FORNITURA DI FARMACO ESCLUSIVO TRUE TEST SMAR*10UNITÀ 3 PANN, A.I.C. 046471013, PER LA DURATA DI 24 MESI.</t>
         </is>
       </c>
-      <c r="C433" t="inlineStr">
+      <c r="C502" t="inlineStr">
         <is>
           <t>Bando</t>
         </is>
       </c>
-      <c r="D433" t="inlineStr">
+      <c r="D502" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
-      <c r="F433" t="inlineStr">
-[...1 lines deleted...]
-          <t xml:space="preserve">&lt;p&gt;Si rende noto che l&amp;rsquo;Azienda Ulss 5 Polesana ha avviato, sulla Piattaforma SINTEL di A.R.I.A. S.p.A., procedura negoziata, senza previa pubblicazione del bando di gara, ai sensi dell&amp;rsquo;art. 63 comma 2, lett. b) del D.lgs. 50/2016 e s.m.i. &amp;ndash; SINTEL ID 165265816 per la fornitura di farmaco esclusivo TRUE TEST SMAR*10UNIT&amp;Agrave; 3 PANN &amp;ndash; codice A.I.C. 046471013 per l&amp;rsquo;Azienda Ulss 5 Polesana per la durata di 24 mesi, per un importo complessivo di spesa presunto di &amp;euro; 33.480,00 (Iva non compresa).&lt;/p&gt;
+      <c r="F502" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;Si rende noto che l’Azienda Ulss 5 Polesana ha avviato, sulla Piattaforma SINTEL di A.R.I.A. S.p.A., procedura negoziata, senza previa pubblicazione del bando di gara, ai sensi dell’art. 63 comma 2, lett. b) del D.lgs. 50/2016 e s.m.i. – SINTEL ID 165265816 per la fornitura di farmaco esclusivo TRUE TEST SMAR*10UNITÀ 3 PANN – codice A.I.C. 046471013 per l’Azienda Ulss 5 Polesana per la durata di 24 mesi, per un importo complessivo di spesa presunto di € 33.480,00 (Iva non compresa).&lt;/p&gt;
 </t>
         </is>
       </c>
-      <c r="G433" t="inlineStr">
-[...7 lines deleted...]
-      <c r="K433" t="inlineStr">
+      <c r="G502" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H502" t="inlineStr"/>
+      <c r="I502" t="inlineStr"/>
+      <c r="J502" t="inlineStr"/>
+      <c r="K502" t="inlineStr">
         <is>
           <t>13/02/2023 00:00</t>
         </is>
       </c>
-      <c r="L433" t="inlineStr">
+      <c r="L502" t="inlineStr">
         <is>
           <t>13/02/2028 00:00</t>
         </is>
       </c>
-      <c r="M433" t="inlineStr">
+      <c r="M502" t="inlineStr">
         <is>
           <t>23/02/2023 11:00</t>
         </is>
       </c>
-      <c r="O433" t="inlineStr">
+      <c r="O502" t="inlineStr">
         <is>
           <t>31/03/2023</t>
         </is>
       </c>
-      <c r="P433" t="n">
-[...14 lines deleted...]
-      <c r="B434" t="inlineStr">
+      <c r="P502" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q502" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R502" t="inlineStr"/>
+      <c r="S502" t="inlineStr"/>
+      <c r="T502" t="inlineStr"/>
+      <c r="U502" t="inlineStr"/>
+    </row>
+    <row r="503">
+      <c r="A503" t="inlineStr"/>
+      <c r="B503" t="inlineStr">
         <is>
           <t>Indagine di mercato ed avviso volontario per procedura sottosoglia, senza previa pubblicazione del bando di gara, per la fornitura di n. 10 ureterorenoscopi digitali flessibili monouso e video processore immagini hd, per un importo complessivo di spesa presunto di € 11.000,000 (Iva non compresa)</t>
         </is>
       </c>
-      <c r="C434" t="inlineStr">
+      <c r="C503" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
-      <c r="D434" t="inlineStr">
+      <c r="D503" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
-      <c r="F434" t="inlineStr">
+      <c r="F503" t="inlineStr">
         <is>
           <t xml:space="preserve">&lt;p&gt;Indagine di mercato ed avviso volontario per procedura sottosoglia, senza previa pubblicazione del bando di&lt;br /&gt;
 gara, per la fornitura di n. 10 ureterorenoscopi digitali flessibili monouso e video processore immagini hd, per un importo&lt;br /&gt;
-complessivo di spesa presunto di &amp;euro; 11.000,000 (Iva non compresa)&lt;/p&gt;
+complessivo di spesa presunto di € 11.000,000 (Iva non compresa)&lt;/p&gt;
 &lt;p&gt;MOTIVAZIONE DEL PRESENTE AVVISO:&lt;br /&gt;
-Con il presente avviso si intende avviare un&amp;rsquo;indagine di mercato al fine di conoscere se, diversamente dalle informazioni in&lt;br /&gt;
+Con il presente avviso si intende avviare un’indagine di mercato al fine di conoscere se, diversamente dalle informazioni in&lt;br /&gt;
 possesso di questa Amministrazione, oltre a quello individuato, vi sono altri operatori economici presenti sul mercato che possano&lt;br /&gt;
 fornire gli ureterorenoscopi con le caratteristiche richieste od equivalenti, come di seguito indicato.&lt;br /&gt;
-TIPOLOGIA E CARATTERISTICHE TECNICHE&amp;nbsp;FABBISOGNO&lt;/p&gt;
-&lt;p&gt;- Ureterorenoscopio digitale flessibile monouso PU3033A&amp;nbsp;HD (Calibro 7.5 Fr)&amp;nbsp;10&lt;br /&gt;
+TIPOLOGIA E CARATTERISTICHE TECNICHE FABBISOGNO&lt;/p&gt;
+&lt;p&gt;- Ureterorenoscopio digitale flessibile monouso PU3033A HD (Calibro 7.5 Fr) 10&lt;br /&gt;
 - Video processore immagini hd 1&lt;/p&gt;
 &lt;p&gt;Dispositivo richiesto: Ureteroscopio monouso digitale flessibile con calibro 7.5 F e con deflussore stabile, che consenta di trattare le&lt;br /&gt;
 seguenti situazioni clinico patologiche: (calibro ridotto molto frequente nelle donne o in alcune patologie del retroperitoneo tipo&lt;br /&gt;
-fibrosi retroperitoneale o nel trattamento di calcolosi o neoplasia all&amp;rsquo;interno di diverticoli caliceali e non raggiungibili con calibri&lt;br /&gt;
+fibrosi retroperitoneale o nel trattamento di calcolosi o neoplasia all’interno di diverticoli caliceali e non raggiungibili con calibri&lt;br /&gt;
 superiori.)&lt;/p&gt;
-&lt;p&gt;Si invitano pertanto gli operatori economici eventualmente interessati a manifestare a questa Amministrazione, l&amp;rsquo;interesse alla&lt;br /&gt;
-[...8 lines deleted...]
-www.aulss5.veneto.it &amp;ndash; sezione Bandi -, riportando nell&amp;rsquo;oggetto: &amp;ldquo;avviso volontario per procedura sottosoglia, senza previa&lt;br /&gt;
+&lt;p&gt;Si invitano pertanto gli operatori economici eventualmente interessati a manifestare a questa Amministrazione, l’interesse alla&lt;br /&gt;
+partecipazione alla procedura negoziata per l’assegnazione della fornitura in oggetto dichiarando:&lt;br /&gt;
+- la capacità tecnica di fornire gl ureterorenoscopi di cui all’oggetto, alle condizioni sopra specificate;&lt;br /&gt;
+- di non incorrere in nessuna delle cause di esclusione di cui all’Art.80 del D.lgs. n.50/2016 e s.m.i.&lt;br /&gt;
+La dichiarazione, resa ai sensi del D.P.R. n.445/2000 e s.m.i. dovrà:&lt;br /&gt;
+- essere sottoscritta dal Legale Rappresentante dell’Impresa&lt;/p&gt;
+&lt;p&gt;- essere corredata da fotocopia del documento di identità in corso di validità&lt;br /&gt;
+- riportare l’espressa autorizzazione a ricevere le eventuali comunicazioni mediante PEC, ai sensi dell’art.76 del D.Lgs.&lt;br /&gt;
+n.50/2016 e s.m.i. pervenire esclusivamente via PEC all’indirizzo protocollo.aulss5@pecveneto.it, entro il 13/02/2023, nel sito aziendale&lt;br /&gt;
+www.aulss5.veneto.it – sezione Bandi -, riportando nell’oggetto: “avviso volontario per procedura sottosoglia, senza previa&lt;br /&gt;
 pubblicazione del bando di gara, per la fornitura di n. 10 ureterorenoscopi digitali flessibili monouso e video processore immagini&lt;br /&gt;
-hd&amp;rdquo;.&lt;/p&gt;
+hd”.&lt;/p&gt;
 </t>
         </is>
       </c>
-      <c r="G434" t="inlineStr">
-[...7 lines deleted...]
-      <c r="K434" t="inlineStr">
+      <c r="G503" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H503" t="inlineStr"/>
+      <c r="I503" t="inlineStr"/>
+      <c r="J503" t="inlineStr"/>
+      <c r="K503" t="inlineStr">
         <is>
           <t>07/02/2023 00:00</t>
         </is>
       </c>
-      <c r="L434" t="inlineStr">
+      <c r="L503" t="inlineStr">
         <is>
           <t>07/02/2028 00:00</t>
         </is>
       </c>
-      <c r="M434" t="inlineStr">
+      <c r="M503" t="inlineStr">
         <is>
           <t>13/02/2023 00:00</t>
         </is>
       </c>
-      <c r="O434" t="inlineStr">
+      <c r="O503" t="inlineStr">
         <is>
           <t>07/06/2023</t>
         </is>
       </c>
-      <c r="P434" t="n">
-[...7 lines deleted...]
-      <c r="R434" t="inlineStr">
+      <c r="P503" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q503" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R503" t="inlineStr">
         <is>
           <t xml:space="preserve">Ares Michieletti </t>
         </is>
       </c>
-      <c r="S434" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="U434" t="inlineStr">
+      <c r="S503" t="inlineStr"/>
+      <c r="T503" t="inlineStr"/>
+      <c r="U503" t="inlineStr">
         <is>
           <t>ares.michieletti@aulss5.veneto.it</t>
         </is>
       </c>
     </row>
-    <row r="435">
-[...1 lines deleted...]
-      <c r="B435" t="inlineStr">
+    <row r="504">
+      <c r="A504" t="inlineStr"/>
+      <c r="B504" t="inlineStr">
         <is>
           <t>Indagine di mercato ed avviso volontario per la trasparenza ex ante per l’avvio di procedura sottosoglia, senza previa pubblicazione del bando di gara, per la fornitura di n. 1 Stimolatore Cardiaco completo del servizio di manutenzione tecnica post garanzia per 60 mesi, per la UOC Cardiologia dell’Azienda ULSS  5 Polesana, per un importo complessivo di spesa presunto di € 39.500,00 (Iva non compresa)</t>
         </is>
       </c>
-      <c r="C435" t="inlineStr">
+      <c r="C504" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
-      <c r="D435" t="inlineStr">
+      <c r="D504" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
-      <c r="F435" t="inlineStr">
-[...3 lines deleted...]
-&lt;p&gt;&amp;nbsp;&lt;/p&gt;
+      <c r="F504" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;&lt;strong&gt;Indagine di mercato ed avviso volontario per la trasparenza ex ante per l’avvio di procedura sottosoglia, senza previa pubblicazione del bando di gara, per la fornitura di n. 1 Stimolatore Cardiaco completo del servizio di manutenzione tecnica post garanzia per 60 mesi, per la UOC Cardiologia dell’Azienda ULSS  5 Polesana, per un importo complessivo di spesa presunto di € 39.500,00 (Iva non compresa)&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;OPERATORE ECONOMICO INDIVIDUATO&lt;/strong&gt;: &lt;strong&gt;Boston Scientific S.p.A. Viale Forlanini, 23 20134 Milano, Italia &lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt; &lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;MOTIVAZIONE DEL PRESENTE AVVISO:&lt;/strong&gt;&lt;/p&gt;
-&lt;p&gt;&lt;strong&gt;Con il presente avviso si intende avviare un&amp;rsquo;indagine di mercato al fine di conoscere se, &lt;/strong&gt;diversamente dalle informazioni in possesso di questa Amministrazione, oltre a quello individuato, vi sono altri operatori economici presenti sul mercato che possano fornire lo stimolatore con le caratteristiche richieste od equivalenti, come di seguito&lt;strong&gt; indicato.&lt;/strong&gt;&lt;/p&gt;
-[...1 lines deleted...]
-&lt;p&gt;Si invitano pertanto gli operatori economici eventualmente interessati a manifestare a questa Amministrazione, l&amp;rsquo;interesse alla partecipazione alla procedura negoziata per l&amp;rsquo;assegnazione della fornitura in oggetto dichiarando:&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;Con il presente avviso si intende avviare un’indagine di mercato al fine di conoscere se, &lt;/strong&gt;diversamente dalle informazioni in possesso di questa Amministrazione, oltre a quello individuato, vi sono altri operatori economici presenti sul mercato che possano fornire lo stimolatore con le caratteristiche richieste od equivalenti, come di seguito&lt;strong&gt; indicato.&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt; &lt;/p&gt;
+&lt;p&gt;Si invitano pertanto gli operatori economici eventualmente interessati a manifestare a questa Amministrazione, l’interesse alla partecipazione alla procedura negoziata per l’assegnazione della fornitura in oggetto dichiarando:&lt;/p&gt;
 &lt;ul&gt;
-	&lt;li&gt;la capacit&amp;agrave; tecnica di fornire i defibrillatori di cui all&amp;rsquo;oggetto, alle condizioni sopra specificate;&lt;/li&gt;
-	&lt;li&gt;di non incorrere in nessuna delle cause di esclusione di cui all&amp;rsquo;Art.80 del D.lgs. n.50/2016 e s.m.i.&lt;/li&gt;
+	&lt;li&gt;la capacità tecnica di fornire i defibrillatori di cui all’oggetto, alle condizioni sopra specificate;&lt;/li&gt;
+	&lt;li&gt;di non incorrere in nessuna delle cause di esclusione di cui all’Art.80 del D.lgs. n.50/2016 e s.m.i.&lt;/li&gt;
 &lt;/ul&gt;
-&lt;p&gt;La dichiarazione, resa ai sensi del D.P.R. n.445/2000 e s.m.i. dovr&amp;agrave;:&lt;/p&gt;
+&lt;p&gt;La dichiarazione, resa ai sensi del D.P.R. n.445/2000 e s.m.i. dovrà:&lt;/p&gt;
 &lt;ul&gt;
-	&lt;li&gt;essere sottoscritta dal Legale Rappresentante dell&amp;rsquo;Impresa&lt;/li&gt;
-[...2 lines deleted...]
-	&lt;li&gt;pervenire esclusivamente via PEC all&amp;rsquo;indirizzo &lt;a href="mailto:asl18.rovigo@actaliscertymail.it"&gt;protocollo.aulss5@pecveneto.it&lt;/a&gt;, &lt;strong&gt;nel&lt;/strong&gt;&lt;strong&gt; termine di 10 giorni &lt;/strong&gt;dalla pubblicazione del presente avviso, nel sito aziendale &lt;a href="http://www.aulss5.veneto.it"&gt;www.aulss5.veneto.it&lt;/a&gt; &amp;ndash; sezione Bandi -, riportando nell&amp;rsquo;oggetto: &lt;em&gt;&amp;ldquo;Avviso volontario per la trasparenza ex ante per l&amp;rsquo;avvio di procedura negoziata, senza previa pubblicazione del bando di gara, per la fornitura n. 1 Stimolatore cardiaco &amp;nbsp;completo del servizio di manutenzione tecnica post garanzia per 60 mesi, per la UOC Cardiologia dell&amp;rsquo;Azienda ULSS&amp;nbsp; 5 Polesana&amp;nbsp; &lt;/em&gt;&amp;rdquo;&lt;/li&gt;
+	&lt;li&gt;essere sottoscritta dal Legale Rappresentante dell’Impresa&lt;/li&gt;
+	&lt;li&gt;essere corredata da fotocopia del documento di identità in corso di validità&lt;/li&gt;
+	&lt;li&gt;riportare l’espressa autorizzazione a ricevere le eventuali comunicazioni mediante PEC, ai sensi dell’art.76 del D.Lgs. n.50/2016 e s.m.i.&lt;/li&gt;
+	&lt;li&gt;pervenire esclusivamente via PEC all’indirizzo &lt;a href="mailto:asl18.rovigo@actaliscertymail.it"&gt;protocollo.aulss5@pecveneto.it&lt;/a&gt;, &lt;strong&gt;nel&lt;/strong&gt;&lt;strong&gt; termine di 10 giorni &lt;/strong&gt;dalla pubblicazione del presente avviso, nel sito aziendale &lt;a href="http://www.aulss5.veneto.it"&gt;www.aulss5.veneto.it&lt;/a&gt; – sezione Bandi -, riportando nell’oggetto: &lt;em&gt;“Avviso volontario per la trasparenza ex ante per l’avvio di procedura negoziata, senza previa pubblicazione del bando di gara, per la fornitura n. 1 Stimolatore cardiaco  completo del servizio di manutenzione tecnica post garanzia per 60 mesi, per la UOC Cardiologia dell’Azienda ULSS  5 Polesana  &lt;/em&gt;”&lt;/li&gt;
 &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="G435" t="inlineStr">
-[...7 lines deleted...]
-      <c r="K435" t="inlineStr">
+      <c r="G504" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H504" t="inlineStr"/>
+      <c r="I504" t="inlineStr"/>
+      <c r="J504" t="inlineStr"/>
+      <c r="K504" t="inlineStr">
         <is>
           <t>01/02/2023 00:00</t>
         </is>
       </c>
-      <c r="L435" t="inlineStr">
+      <c r="L504" t="inlineStr">
         <is>
           <t>01/02/2028 00:00</t>
         </is>
       </c>
-      <c r="M435" t="inlineStr">
+      <c r="M504" t="inlineStr">
         <is>
           <t>10/02/2023 00:00</t>
         </is>
       </c>
-      <c r="O435" t="inlineStr">
+      <c r="O504" t="inlineStr">
         <is>
           <t>02/05/2023</t>
         </is>
       </c>
-      <c r="P435" t="n">
-[...7 lines deleted...]
-      <c r="R435" t="inlineStr">
+      <c r="P504" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q504" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R504" t="inlineStr">
         <is>
           <t xml:space="preserve">Ares Michieletti </t>
         </is>
       </c>
-      <c r="S435" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="U435" t="inlineStr">
+      <c r="S504" t="inlineStr"/>
+      <c r="T504" t="inlineStr"/>
+      <c r="U504" t="inlineStr">
         <is>
           <t>ares.michieletti@aulss5.veneto.it</t>
         </is>
       </c>
     </row>
-    <row r="436">
-[...1 lines deleted...]
-      <c r="B436" t="inlineStr">
+    <row r="505">
+      <c r="A505" t="inlineStr"/>
+      <c r="B505" t="inlineStr">
         <is>
           <t>AVVISO DI PUBBLICAZIONE DI PROCEDURA APERTA  PER LA FORNITURA E LA MANUTENZIONE DI   N. 1 SIMUL TAC PER LA U.O.C. RADIOTERAPIA DEL PRESIDIO OSPEDALIERO DI ROVIGO DELL’AZIENDA ULSS 5 POLESANA CIG 95152107B0</t>
         </is>
       </c>
-      <c r="C436" t="inlineStr">
+      <c r="C505" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
-      <c r="D436" t="inlineStr">
+      <c r="D505" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
-      <c r="F436" t="inlineStr">
-[...5 lines deleted...]
-&lt;p&gt;&amp;nbsp;&lt;/p&gt;
+      <c r="F505" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;AVVISO DI PUBBLICAZIONE DI PROCEDURA APERTA  TELEMATICA AI SENSI DELL’ ART. 60 DEL D.LGS. 50/2016 E S.M.I. SU PIATTAFORMA TELEMATICA SINTEL PER LA FORNITURA E LA MANUTENZIONE DI  &lt;strong&gt;N. 1 SIMUL TAC PER LA U.O.C. RADIOTERAPIA DEL PRESIDIO OSPEDALIERO DI ROVIGO DELL’AZIENDA ULSS 5 POLESANA CIG 95152107B0  ID n. 164660260&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;Si rende noto che l'Azienda ULSS 5 Polesana, intende procedere all’acquisizione di n. 1 Simul TAC per la UOC di Radioterapia del P.O. di Rovigo, ai sensi dell’articolo  60 del  D.lgs.  n.50/2016 e smi.&lt;/p&gt;
+&lt;p&gt;Si invitano pertanto gli operatori economici eventualmente interessati, alla partecipazione alla procedura aperta per l’assegnazione della fornitura in oggetto, che sarà espletata esclusivamente tramite la piattaforma di e-procurement denominata Sintel della Regione Lombardia (&lt;a href="https://www.ariaspa.it"&gt;https://www.ariaspa.it&lt;/a&gt;), a visionare la documentazione ricercando l’ID sopradescritto. &lt;/p&gt;
+&lt;p&gt;Le imprese si devono qualificare per l’Azienda ULSS n. 5 Polesana&lt;/p&gt;
+&lt;p&gt; &lt;/p&gt;
 </t>
         </is>
       </c>
-      <c r="G436" t="inlineStr">
-[...7 lines deleted...]
-      <c r="K436" t="inlineStr">
+      <c r="G505" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H505" t="inlineStr"/>
+      <c r="I505" t="inlineStr"/>
+      <c r="J505" t="inlineStr"/>
+      <c r="K505" t="inlineStr">
         <is>
           <t>27/01/2023 00:00</t>
         </is>
       </c>
-      <c r="L436" t="inlineStr">
+      <c r="L505" t="inlineStr">
         <is>
           <t>27/01/2028 00:00</t>
         </is>
       </c>
-      <c r="M436" t="inlineStr">
+      <c r="M505" t="inlineStr">
         <is>
           <t>07/03/2023 00:00</t>
         </is>
       </c>
-      <c r="O436" t="inlineStr">
+      <c r="O505" t="inlineStr">
         <is>
           <t>14/06/2023</t>
         </is>
       </c>
-      <c r="P436" t="n">
-[...7 lines deleted...]
-      <c r="R436" t="inlineStr">
+      <c r="P505" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q505" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R505" t="inlineStr">
         <is>
           <t xml:space="preserve">Ares Michieletti </t>
         </is>
       </c>
-      <c r="S436" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="U436" t="inlineStr">
+      <c r="S505" t="inlineStr"/>
+      <c r="T505" t="inlineStr"/>
+      <c r="U505" t="inlineStr">
         <is>
           <t>ares.michieletti@aulss5.veneto.it</t>
         </is>
       </c>
     </row>
-    <row r="437">
-[...1 lines deleted...]
-      <c r="B437" t="inlineStr">
+    <row r="506">
+      <c r="A506" t="inlineStr"/>
+      <c r="B506" t="inlineStr">
         <is>
           <t>Avviso Pubblico di avvio procedura di gara telematica, da espletarsi ai sensi dell'art. 1, comma 2, lett. a) del D.lgs. n. 76/2020, convertito con Legge 120/2020 e s.m.i., tramite piattaforma telematica Sintel di Aria spa – ID 164604533– per l’affidamento della fornitura dispositivi medici in vitro e prodotti diagnostici per la UOSD Microbiologia dell’ A. Ulss 5 Polesana, per il periodo di 24 mesi, suddivisa in 3 lotti. N. GARA 8919346.</t>
         </is>
       </c>
-      <c r="C437" t="inlineStr">
+      <c r="C506" t="inlineStr">
         <is>
           <t>Bando</t>
         </is>
       </c>
-      <c r="D437" t="inlineStr">
+      <c r="D506" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="F437" t="inlineStr">
-[...8 lines deleted...]
-&lt;p&gt;&amp;nbsp;&lt;/p&gt;
+      <c r="F506" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;Si rende noto che con Determinazione Dirigenziale n. 746 del 30/11/2022, l’Azienda Ulss 5 Polesana ha indetto la procedura di gara telematica, da espletarsi ai sensi dell'art. 1, comma 2, lett. a) del D.lgs. n. 76/2020, convertito con Legge 120/2020 e s.m.i., tramite piattaforma Sintel di Aria spa, per l’affidamento della fornitura dispositivi medici in vitro e prodotti diagnostici per la UOSD Microbiologia, per il periodo di 24 mesi, suddivisa in 3 lotti.&lt;/p&gt;
+&lt;p&gt;Alla procedura saranno invitate le n. 4 Imprese specializzate che hanno già manifestato interesse a partecipare alla procedura di gara per l’assegnazione della fornitura di cui all’Avviso Pubblico prot. n. 12653/2021 e le altre Imprese che, eventualmente, richiederanno di partecipare.&lt;/p&gt;
+&lt;p&gt;Gli operatori economici eventualmente interessati a partecipare alla procedura di gara - ID 164604533- che sarà espletata esclusivamente tramite la piattaforma di e-procurement denominata Sintel della Regione Lombardia (www.sintel.regione.lombardia.it) , potranno richiedere di essere inviatati, tramite PEC: &lt;strong&gt;&lt;a href="mailto:protocollo.aulss5@pecveneto.it"&gt;protocollo.aulss5@pecveneto.it&lt;/a&gt;, &lt;/strong&gt;riportando nell’oggetto: “&lt;strong&gt;&lt;em&gt;Avviso pubblico per l’avvio di procedura di gara telematica&lt;/em&gt;&lt;/strong&gt;&lt;strong&gt;&lt;em&gt;, per l’affidamento della dispositivi medici in vitro e prodotti diagnostici per la UOSD Microbiologia dell’ A. Ulss 5 Polesana, per il periodo di 24 mesi, suddivisa in 3 lotti”.&lt;/em&gt;&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt; &lt;/p&gt;
+&lt;p&gt;Tutti gli atti gara sono liberamente consultabili nell’area “&lt;em&gt;Bandi sulla piattaforma Sintel&lt;/em&gt;” al link: &lt;a href="https://www.sintel.regione.lombardia.it/eprocdata/sintelSearch.xhtml"&gt;https://www.sintel.regione.lombardia.it/eprocdata/sintelSearch.xhtml&lt;/a&gt;, selezionando “stazione appaltante” AZIENDA ULSS 5 POLESANA e ricercando l’ID 164604533.&lt;/p&gt;
+&lt;p&gt;Le imprese devono obbligatoriamente essere qualificate nella piattaforma Aria Sintel per l’A. Ulss n. 5 Polesana. Il termine previsto per la presentazione delle offerte è il giorno &lt;strong&gt;10/02/2023&lt;/strong&gt; alle ore &lt;strong&gt;13:00&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;Il Responsabile Unico del Procedimento (R.U.P.) per l’espletamento della procedura in argomento ai sensi dell’art. 31 del D.Lgs. n. 50/2016 e s.m.i. è la Dott.ssa Emanuela Pizzardo Funzionario della UOC Provveditorato, Economato e Gestione della Logistica Tel 0425-394625 e-mail: &lt;a href="mailto:emanuela.pizzardo@aulss5.veneto.it"&gt;emanuela.pizzardo@aulss5.veneto.it&lt;/a&gt; &lt;/p&gt;
+&lt;p&gt; &lt;/p&gt;
 </t>
         </is>
       </c>
-      <c r="G437" t="inlineStr">
-[...7 lines deleted...]
-      <c r="K437" t="inlineStr">
+      <c r="G506" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H506" t="inlineStr"/>
+      <c r="I506" t="inlineStr"/>
+      <c r="J506" t="inlineStr"/>
+      <c r="K506" t="inlineStr">
         <is>
           <t>26/01/2023 00:00</t>
         </is>
       </c>
-      <c r="L437" t="inlineStr">
+      <c r="L506" t="inlineStr">
         <is>
           <t>26/01/2028 00:00</t>
         </is>
       </c>
-      <c r="M437" t="inlineStr">
+      <c r="M506" t="inlineStr">
         <is>
           <t>10/02/2023 00:00</t>
         </is>
       </c>
-      <c r="P437" t="n">
-[...14 lines deleted...]
-      <c r="B438" t="inlineStr">
+      <c r="P506" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q506" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R506" t="inlineStr"/>
+      <c r="S506" t="inlineStr"/>
+      <c r="T506" t="inlineStr"/>
+      <c r="U506" t="inlineStr"/>
+    </row>
+    <row r="507">
+      <c r="A507" t="inlineStr"/>
+      <c r="B507" t="inlineStr">
         <is>
           <t xml:space="preserve">Indagine di mercato per l’individuazione di operatori economici per l’affidamento della fornitura di prodotti monouso diversi per i laboratori dell’A. Ulss 5 Polesana, per il periodo di 24 mesi. </t>
         </is>
       </c>
-      <c r="C438" t="inlineStr">
+      <c r="C507" t="inlineStr">
         <is>
           <t>Bando</t>
         </is>
       </c>
-      <c r="D438" t="inlineStr">
+      <c r="D507" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="F438" t="inlineStr">
-[...2 lines deleted...]
-&lt;p&gt;Il valore complessivo della fornitura in noleggio, per il periodo di 24 mesi, risulta stimato in &amp;euro; 78.000,00 - Iva non compresa.&lt;/p&gt;
+      <c r="F507" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;L’Azienda Ulss 5 Polesana intende procedere, tramite il presente avviso, ad un’indagine di mercato al fine di costituire un elenco di operatori economici interessati a partecipare alla procedura di gara telematica da espletarsi ai sensi dell’ art. 1, comma 2 lett. a) del D.lgs. n. 76/2020 convertito con Legge n. 120/2020 e s.m.i., mediante l’utilizzo della piattaforma Sintel di ARIA spa, per l’affidamento della fornitura – suddivisa in tre lotti – di prodotti monouso diversi per i laboratori dell’A. Ulss 5 Polesana, per il periodo di 24 mesi, da affidare secondo il criterio del minor prezzo.&lt;/p&gt;
+&lt;p&gt;Il valore complessivo della fornitura in noleggio, per il periodo di 24 mesi, risulta stimato in € 78.000,00 - Iva non compresa.&lt;/p&gt;
 </t>
         </is>
       </c>
-      <c r="G438" t="inlineStr">
-[...7 lines deleted...]
-      <c r="K438" t="inlineStr">
+      <c r="G507" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H507" t="inlineStr"/>
+      <c r="I507" t="inlineStr"/>
+      <c r="J507" t="inlineStr"/>
+      <c r="K507" t="inlineStr">
         <is>
           <t>24/01/2023 00:00</t>
         </is>
       </c>
-      <c r="L438" t="inlineStr">
+      <c r="L507" t="inlineStr">
         <is>
           <t>24/01/2028 00:00</t>
         </is>
       </c>
-      <c r="M438" t="inlineStr">
+      <c r="M507" t="inlineStr">
         <is>
           <t>08/02/2023 00:00</t>
         </is>
       </c>
-      <c r="P438" t="n">
-[...14 lines deleted...]
-      <c r="B439" t="inlineStr">
+      <c r="P507" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q507" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R507" t="inlineStr"/>
+      <c r="S507" t="inlineStr"/>
+      <c r="T507" t="inlineStr"/>
+      <c r="U507" t="inlineStr"/>
+    </row>
+    <row r="508">
+      <c r="A508" t="inlineStr"/>
+      <c r="B508" t="inlineStr">
         <is>
           <t>AVVISO PUBBLICO PER L’AVVIO DI PROCEDURA SOTTOSOGLIA, AI SENSI DELL’ART. 1 COMMA 2 LETT. A) DEL D.LGS 76/2020, CONVERTITO CON L. 120/2020 E S.M.I., TRAMITE PIATTAFORMA SINTEL DI ARIA SPA, PER FORNITURA DI BUSTE NON STERILI PER FARMACI ANTIBLASTICI E CHEMIOTERAPICI, PER IL PERIODO DI 36 MESI.</t>
         </is>
       </c>
-      <c r="C439" t="inlineStr">
+      <c r="C508" t="inlineStr">
         <is>
           <t>Bando</t>
         </is>
       </c>
-      <c r="D439" t="inlineStr">
+      <c r="D508" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
-      <c r="F439" t="inlineStr">
-[...3 lines deleted...]
-&lt;p&gt;Il termine ultimo per la presentazione delle domande &amp;egrave; il 06/02/2023&lt;strong&gt;.&lt;/strong&gt;&lt;/p&gt;
+      <c r="F508" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;Si rende noto che l’Azienda Ulss 5 Polesana intende avviare procedura di gara telematica sottosoglia ai sensi dell’art. 1 c. 2 lett. a) del D.Lgs 76/2020 convertito con L. 120/2020 e smi per la fornitura triennale di “BUSTE NON STERILI PER FARMACI ANTIBLASTICI E CHEMIOTERAPICI”, ai sensi dell’art. 95 comma 4) del D.Lgs. 50/2016 e s.m.i., secondo il criterio del minor prezzo.&lt;/p&gt;
+&lt;p&gt; &lt;/p&gt;
+&lt;p&gt;Il termine ultimo per la presentazione delle domande è il 06/02/2023&lt;strong&gt;.&lt;/strong&gt;&lt;/p&gt;
 </t>
         </is>
       </c>
-      <c r="G439" t="inlineStr">
-[...7 lines deleted...]
-      <c r="K439" t="inlineStr">
+      <c r="G508" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H508" t="inlineStr"/>
+      <c r="I508" t="inlineStr"/>
+      <c r="J508" t="inlineStr"/>
+      <c r="K508" t="inlineStr">
         <is>
           <t>24/01/2023 00:00</t>
         </is>
       </c>
-      <c r="L439" t="inlineStr">
+      <c r="L508" t="inlineStr">
         <is>
           <t>24/01/2028 00:00</t>
         </is>
       </c>
-      <c r="M439" t="inlineStr">
+      <c r="M508" t="inlineStr">
         <is>
           <t>06/02/2023 00:00</t>
         </is>
       </c>
-      <c r="O439" t="inlineStr">
+      <c r="O508" t="inlineStr">
         <is>
           <t>03/05/2023</t>
         </is>
       </c>
-      <c r="P439" t="n">
-[...14 lines deleted...]
-      <c r="B440" t="inlineStr">
+      <c r="P508" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q508" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R508" t="inlineStr"/>
+      <c r="S508" t="inlineStr"/>
+      <c r="T508" t="inlineStr"/>
+      <c r="U508" t="inlineStr"/>
+    </row>
+    <row r="509">
+      <c r="A509" t="inlineStr"/>
+      <c r="B509" t="inlineStr">
         <is>
           <t>AVVISO AGGIUDICAZIONE FORNITURA IN NOLEGGIO DI UN SISTEMA DIAGNOSTICO, COMPRENSIVO DI REAGENTI, CALIBRATORI, MATERIALE DI CONSUMO E ASSISTENZA TECNICA, PER LA RICERCA DI MICOBATTERI IN CAMPIONI BIOLOGICI NON EMATICI, PER IL PERIODO DI 36 MESI, PER LA UOSD MICROBIOLOGIA. CIG 9466251572</t>
         </is>
       </c>
-      <c r="C440" t="inlineStr">
+      <c r="C509" t="inlineStr">
         <is>
           <t>Bando</t>
         </is>
       </c>
-      <c r="D440" t="inlineStr">
+      <c r="D509" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
-      <c r="F440" t="inlineStr">
-[...1 lines deleted...]
-          <t xml:space="preserve">&lt;p&gt;&lt;strong&gt;AVVISO AGGIUDICAZIONE&amp;nbsp;PROVV. N&amp;deg; 160912708&lt;/strong&gt;, FORNITURA IN NOLEGGIO DI UN SISTEMA DIAGNOSTICO, COMPRENSIVO DI REAGENTI, CALIBRATORI, MATERIALE DI CONSUMO E ASSISTENZA TECNICA, PER LA RICERCA DI MICOBATTERI IN CAMPIONI BIOLOGICI NON EMATICI, PER IL PERIODO DI 36 MESI, PER LA UOSD MICROBIOLOGIA. CIG 9466251572.&lt;/p&gt;
+      <c r="F509" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;&lt;strong&gt;AVVISO AGGIUDICAZIONE PROVV. N° 160912708&lt;/strong&gt;, FORNITURA IN NOLEGGIO DI UN SISTEMA DIAGNOSTICO, COMPRENSIVO DI REAGENTI, CALIBRATORI, MATERIALE DI CONSUMO E ASSISTENZA TECNICA, PER LA RICERCA DI MICOBATTERI IN CAMPIONI BIOLOGICI NON EMATICI, PER IL PERIODO DI 36 MESI, PER LA UOSD MICROBIOLOGIA. CIG 9466251572.&lt;/p&gt;
 </t>
         </is>
       </c>
-      <c r="G440" t="inlineStr">
-[...7 lines deleted...]
-      <c r="K440" t="inlineStr">
+      <c r="G509" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H509" t="inlineStr"/>
+      <c r="I509" t="inlineStr"/>
+      <c r="J509" t="inlineStr"/>
+      <c r="K509" t="inlineStr">
         <is>
           <t>23/01/2023 00:00</t>
         </is>
       </c>
-      <c r="L440" t="inlineStr">
+      <c r="L509" t="inlineStr">
         <is>
           <t>23/01/2028 00:00</t>
         </is>
       </c>
-      <c r="P440" t="n">
-[...14 lines deleted...]
-      <c r="B441" t="inlineStr">
+      <c r="P509" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q509" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R509" t="inlineStr"/>
+      <c r="S509" t="inlineStr"/>
+      <c r="T509" t="inlineStr"/>
+      <c r="U509" t="inlineStr"/>
+    </row>
+    <row r="510">
+      <c r="A510" t="inlineStr"/>
+      <c r="B510" t="inlineStr">
         <is>
           <t>procedura di gara sottosoglia dell'art. 1, comma 2, lettera a) del d.l 76/2020 convertito con legge 120/2020, come modificato dall’art. 51, comma 1, lett. a) del d.l. 77/2021 convertito con legge 108/2021 tramite piattaforma sintel per la fornitura di “dispositivi medici per infusione mezzi di contrasto per cardiologia interventistica, radiologia interventistica e neurologia”, suddivisa in 3 lotti, per il periodo di 24 mesi, eventualmente prorogabile di 6 mesi.</t>
         </is>
       </c>
-      <c r="C441" t="inlineStr">
+      <c r="C510" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
-      <c r="D441" t="inlineStr">
+      <c r="D510" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
-      <c r="F441" t="inlineStr"/>
-[...8 lines deleted...]
-      <c r="K441" t="inlineStr">
+      <c r="F510" t="inlineStr"/>
+      <c r="G510" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H510" t="inlineStr"/>
+      <c r="I510" t="inlineStr"/>
+      <c r="J510" t="inlineStr"/>
+      <c r="K510" t="inlineStr">
         <is>
           <t>19/01/2023 00:00</t>
         </is>
       </c>
-      <c r="L441" t="inlineStr">
+      <c r="L510" t="inlineStr">
         <is>
           <t>19/01/2028 00:00</t>
         </is>
       </c>
-      <c r="O441" t="inlineStr">
+      <c r="O510" t="inlineStr">
         <is>
           <t>19/01/2023</t>
         </is>
       </c>
-      <c r="P441" t="n">
-[...14 lines deleted...]
-      <c r="B442" t="inlineStr">
+      <c r="P510" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q510" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R510" t="inlineStr"/>
+      <c r="S510" t="inlineStr"/>
+      <c r="T510" t="inlineStr"/>
+      <c r="U510" t="inlineStr"/>
+    </row>
+    <row r="511">
+      <c r="A511" t="inlineStr"/>
+      <c r="B511" t="inlineStr">
         <is>
           <t>AVVISO PUBBLICO PER L’AVVIO DELLA II PROCEDURA DI GARA SOTTOSOGLIA, CON L’IMPIEGO DELLA PIATTAFORMA SINTEL, AI SENSI DELL'ART. 1, COMMA 2, LETTERA A) DEL D.L. 76/2020 CONVERTITO CON LEGGE 120/2020, E S.M.I., PER LA FORNITURA DELLA PIATTAFORMA DI PLACCHE PER OSTEOSINTESI MAXILLO-FACCIALE, PER IL PERIODO DI 24 MESI, EVENTUALMENTE PROROGABILE DI 6 MESI.</t>
         </is>
       </c>
-      <c r="C442" t="inlineStr">
+      <c r="C511" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
-      <c r="D442" t="inlineStr">
+      <c r="D511" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
-      <c r="F442" t="inlineStr">
-[...1 lines deleted...]
-          <t xml:space="preserve">&lt;p&gt;&lt;strong&gt;AVVISO PUBBLICO PER L&amp;rsquo;AVVIO DELLA II PROCEDURA DI GARA SOTTOSOGLIA, CON L&amp;rsquo;IMPIEGO DELLA PIATTAFORMA SINTEL, AI SENSI DELL&amp;#39;ART. 1, COMMA 2, LETTERA A) DEL D.L. 76/2020 CONVERTITO CON LEGGE 120/2020, E S.M.I., PER LA FORNITURA DELLA PIATTAFORMA DI PLACCHE PER OSTEOSINTESI MAXILLO-FACCIALE, PER IL PERIODO DI 24 MESI, EVENTUALMENTE PROROGABILE DI 6 MESI.&lt;/strong&gt;&lt;/p&gt;
+      <c r="F511" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;&lt;strong&gt;AVVISO PUBBLICO PER L’AVVIO DELLA II PROCEDURA DI GARA SOTTOSOGLIA, CON L’IMPIEGO DELLA PIATTAFORMA SINTEL, AI SENSI DELL'ART. 1, COMMA 2, LETTERA A) DEL D.L. 76/2020 CONVERTITO CON LEGGE 120/2020, E S.M.I., PER LA FORNITURA DELLA PIATTAFORMA DI PLACCHE PER OSTEOSINTESI MAXILLO-FACCIALE, PER IL PERIODO DI 24 MESI, EVENTUALMENTE PROROGABILE DI 6 MESI.&lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;Termine manifestazione interesse 01/02/2023 ore 12.00.&lt;/strong&gt;&lt;/p&gt;
 </t>
         </is>
       </c>
-      <c r="G442" t="inlineStr">
-[...7 lines deleted...]
-      <c r="K442" t="inlineStr">
+      <c r="G511" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H511" t="inlineStr"/>
+      <c r="I511" t="inlineStr"/>
+      <c r="J511" t="inlineStr"/>
+      <c r="K511" t="inlineStr">
         <is>
           <t>17/01/2023 00:00</t>
         </is>
       </c>
-      <c r="L442" t="inlineStr">
+      <c r="L511" t="inlineStr">
         <is>
           <t>17/01/2028 00:00</t>
         </is>
       </c>
-      <c r="M442" t="inlineStr">
+      <c r="M511" t="inlineStr">
         <is>
           <t>01/02/2023 12:00</t>
         </is>
       </c>
-      <c r="O442" t="inlineStr">
+      <c r="O511" t="inlineStr">
         <is>
           <t>21/06/2023</t>
         </is>
       </c>
-      <c r="P442" t="n">
-[...14 lines deleted...]
-      <c r="B443" t="inlineStr">
+      <c r="P511" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q511" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R511" t="inlineStr"/>
+      <c r="S511" t="inlineStr"/>
+      <c r="T511" t="inlineStr"/>
+      <c r="U511" t="inlineStr"/>
+    </row>
+    <row r="512">
+      <c r="A512" t="inlineStr"/>
+      <c r="B512" t="inlineStr">
         <is>
           <t xml:space="preserve">Avviso volontario per la trasparenza ex ante per l’avvio di procedura di gara sottosoglia ai sensi dell'art. 1, comma 2, lettera a) del D.L 76/2020 convertito con Legge 120/2020, come modificato dall’art. 51, comma 1, lett. a) del D.L. 77/2021 convertito con Legge 108/2021 tramite piattaforma Sintel per la fornitura triennale di n. 78 morcellatori laparoscopici monouso tipo “LINA Xcise”, per il periodo di 36 mesi eventualmente prorogabile di ulteriori 6 mesi. </t>
         </is>
       </c>
-      <c r="C443" t="inlineStr">
+      <c r="C512" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
-      <c r="D443" t="inlineStr">
+      <c r="D512" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
-      <c r="F443" t="inlineStr">
-[...1 lines deleted...]
-          <t xml:space="preserve">&lt;p&gt;Avviso volontario per la trasparenza ex ante per l&amp;rsquo;avvio di procedura di gara sottosoglia ai sensi dell&amp;#39;art. 1, comma 2, lettera a) del D.L 76/2020 convertito con Legge 120/2020, come modificato dall&amp;rsquo;art. 51, comma 1, lett. a) del D.L. 77/2021 convertito con Legge 108/2021 tramite piattaforma Sintel per la fornitura triennale di n. 78 morcellatori laparoscopici monouso tipo &amp;ldquo;LINA Xcise&amp;rdquo;, per il periodo di 36 mesi eventualmente prorogabile di ulteriori 6 mesi.&lt;/p&gt;
+      <c r="F512" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;Avviso volontario per la trasparenza ex ante per l’avvio di procedura di gara sottosoglia ai sensi dell'art. 1, comma 2, lettera a) del D.L 76/2020 convertito con Legge 120/2020, come modificato dall’art. 51, comma 1, lett. a) del D.L. 77/2021 convertito con Legge 108/2021 tramite piattaforma Sintel per la fornitura triennale di n. 78 morcellatori laparoscopici monouso tipo “LINA Xcise”, per il periodo di 36 mesi eventualmente prorogabile di ulteriori 6 mesi.&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;Termine manifestazione interesse 31/01/2023.&lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;Termine presentazione offerte 07/02/2023 ore 12.00.&lt;/strong&gt;&lt;/p&gt;
-&lt;p&gt;&amp;nbsp;&lt;/p&gt;
+&lt;p&gt; &lt;/p&gt;
 </t>
         </is>
       </c>
-      <c r="G443" t="inlineStr">
-[...7 lines deleted...]
-      <c r="K443" t="inlineStr">
+      <c r="G512" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H512" t="inlineStr"/>
+      <c r="I512" t="inlineStr"/>
+      <c r="J512" t="inlineStr"/>
+      <c r="K512" t="inlineStr">
         <is>
           <t>17/01/2023 00:00</t>
         </is>
       </c>
-      <c r="L443" t="inlineStr">
+      <c r="L512" t="inlineStr">
         <is>
           <t>17/01/2028 00:00</t>
         </is>
       </c>
-      <c r="M443" t="inlineStr">
+      <c r="M512" t="inlineStr">
         <is>
           <t>07/02/2023 12:00</t>
         </is>
       </c>
-      <c r="P443" t="n">
-[...14 lines deleted...]
-      <c r="B444" t="inlineStr">
+      <c r="P512" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q512" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R512" t="inlineStr"/>
+      <c r="S512" t="inlineStr"/>
+      <c r="T512" t="inlineStr"/>
+      <c r="U512" t="inlineStr"/>
+    </row>
+    <row r="513">
+      <c r="A513" t="inlineStr"/>
+      <c r="B513" t="inlineStr">
         <is>
           <t>A228 Affidamento diretto mediante piattaforma Sintel di Aria Spa lavori di manutenzione straordinaria del servizio mortuario di Rovigo, CIG: 94932437F2</t>
         </is>
       </c>
-      <c r="C444" t="inlineStr">
+      <c r="C513" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
-      <c r="D444" t="inlineStr">
+      <c r="D513" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
-      <c r="F444" t="inlineStr"/>
-[...8 lines deleted...]
-      <c r="K444" t="inlineStr">
+      <c r="F513" t="inlineStr"/>
+      <c r="G513" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H513" t="inlineStr"/>
+      <c r="I513" t="inlineStr"/>
+      <c r="J513" t="inlineStr"/>
+      <c r="K513" t="inlineStr">
         <is>
           <t>13/01/2023 00:00</t>
         </is>
       </c>
-      <c r="L444" t="inlineStr">
+      <c r="L513" t="inlineStr">
         <is>
           <t>13/01/2028 00:00</t>
         </is>
       </c>
-      <c r="P444" t="n">
-[...14 lines deleted...]
-      <c r="B445" t="inlineStr">
+      <c r="P513" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q513" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R513" t="inlineStr"/>
+      <c r="S513" t="inlineStr"/>
+      <c r="T513" t="inlineStr"/>
+      <c r="U513" t="inlineStr"/>
+    </row>
+    <row r="514">
+      <c r="A514" t="inlineStr"/>
+      <c r="B514" t="inlineStr">
+        <is>
+          <t>Avviso volontario per la trasparenza ex ante per l’avvio di procedura di gara sottosoglia ai sensi dell'art. 1, comma 2, lettera b) del D.L 76/2020 convertito con Legge 120/2020, come modificato dall’art. 51, comma 1, lett. b) del D.L. 77/2021 convertito con Legge 108/2021 tramite piattaforma Sintel per la fornitura in noleggio del sistema per ablazione venosa periferica VNUS e relativi dispositivi medici, per il periodo di 24 mesi eventualmente prorogabile di ulteriori 3 mesi. GARA SIMOG: 8898334</t>
+        </is>
+      </c>
+      <c r="C514" t="inlineStr">
+        <is>
+          <t>Asta</t>
+        </is>
+      </c>
+      <c r="D514" t="inlineStr">
+        <is>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="F514" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;Avviso volontario per la trasparenza ex ante per l’avvio di procedura di gara sottosoglia ai sensi dell'art. 1, comma 2, lettera b) del D.L 76/2020 convertito con Legge 120/2020, come modificato dall’art. 51, comma 1, lett. b) del D.L. 77/2021 convertito con Legge 108/2021 tramite piattaforma Sintel per la fornitura in noleggio del sistema per ablazione venosa periferica VNUS e relativi dispositivi medici, per il periodo di 24 mesi eventualmente prorogabile di ulteriori 3 mesi.&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;GARA SIMOG: 8898334&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;Termine manifestazione interesse 25/01/2023 ore 12.00&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;Termine presentazione offerte 31/01/2023 ore 12.00&lt;/strong&gt;&lt;/p&gt;
+</t>
+        </is>
+      </c>
+      <c r="G514" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H514" t="inlineStr"/>
+      <c r="I514" t="inlineStr"/>
+      <c r="J514" t="inlineStr"/>
+      <c r="K514" t="inlineStr">
+        <is>
+          <t>12/01/2023 00:00</t>
+        </is>
+      </c>
+      <c r="L514" t="inlineStr">
+        <is>
+          <t>12/01/2028 00:00</t>
+        </is>
+      </c>
+      <c r="M514" t="inlineStr">
+        <is>
+          <t>31/01/2023 12:00</t>
+        </is>
+      </c>
+      <c r="P514" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q514" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R514" t="inlineStr"/>
+      <c r="S514" t="inlineStr"/>
+      <c r="T514" t="inlineStr"/>
+      <c r="U514" t="inlineStr"/>
+    </row>
+    <row r="515">
+      <c r="A515" t="inlineStr"/>
+      <c r="B515" t="inlineStr">
+        <is>
+          <t>PROCEDURA DI GARA TELEMATICA AI SENSI DELL’ART. 1, COMMA 2, LETT. A) LEGGE 120/2020 E S.M.I., PER L’AFFIDAMENTO DELLA FORNITURA DEL FARMACO CON PRINCIPIO ATTIVO PACLITAXEL ALBUMINA DA 100MG 5MG /ML PER L’AZIENDA ULSS 5 POLESANA PER LA DURATA DI 12 MESI.</t>
+        </is>
+      </c>
+      <c r="C515" t="inlineStr">
+        <is>
+          <t>Bando</t>
+        </is>
+      </c>
+      <c r="D515" t="inlineStr">
+        <is>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="F515" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;Si rende noto che l’Azienda Ulss 5 Polesana ha avviato sulla Piattaforma SINTEL di A.R.I.A. S.p.A. la procedura di gara telematica sottosoglia – SINTEL ID 163909102 – ai sensi dell’art. 1, comma 2, lett. a) Legge 120/2020 e s.m.i., per l’affidamento della fornitura del farmaco con principio attivo Paclitaxel Albumina da 100mg. 5 mg. /ml., per la durata di 12 mesi, per l’importo complessivo a base asta di € 32.818,11 IVA non compresa.&lt;/p&gt;
+&lt;p&gt;L’aggiudicazione sarà effettuata, previa verifica di conformità alle caratteristiche tecniche indicate nella documentazione di gara, secondo il criterio dell’offerta al minor prezzo, ai sensi dell’art. 95 comma 4, lett. b) del D.Lgs. n. 50/2016 e s.m.i., in quanto trattasi di prodotti aventi caratteristiche standardizzate.&lt;/p&gt;
+&lt;p&gt;Gli operatori economici eventualmente interessati a partecipare alla procedura di gara - SINTEL ID &lt;strong&gt;163909102&lt;/strong&gt; - che sarà espletata esclusivamente tramite la piattaforma di e-procurement denominata Sintel di A.R.I.A. S.p.A. ( https://www.ariaspa.it/wps/portal/Aria ), potranno richiedere di essere inviatati, tramite PEC: protocollo.aulss5@pecveneto.it , riportando nell’oggetto: Av&lt;em&gt;viso pubblico di avvio della “PROCEDURA DI GARA TELEMATICA AI SENSI DELL’ART. 1, COMMA 2, LETT. A) LEGGE 120/2020, PER L’AFFIDAMENTO DELLA FORNITURA DI FARMACO CON PRINCIPIO ATTIVO PACLITAXEL ALBUMINA 100 mg. 5 mg. /ml. PER LA DURATA DI 12 MESI&lt;/em&gt;” .&lt;/p&gt;
+&lt;p&gt;Tutti gli atti gara sono liberamente consultabili nell’area “Bandi sulla piattaforma Sintel” al link: http://www.sintel.regione.lombardia.it/eprocdata/sintelSearch.xhtml selezionando “stazione appaltante” AZIENDA ULSS 5 POLESANA e ricercando l’ID &lt;strong&gt;163909102&lt;/strong&gt;.&lt;/p&gt;
+&lt;p&gt;Le imprese devono obbligatoriamente essere qualificate nella piattaforma Aria Sintel per l’A. Ulss n. 5 Polesana.&lt;br /&gt;
+Il termine previsto per la presentazione delle offerte è il giorno &lt;strong&gt;31/01/2023&lt;/strong&gt; alle ore &lt;strong&gt;18:00&lt;/strong&gt;.&lt;/p&gt;
+</t>
+        </is>
+      </c>
+      <c r="G515" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H515" t="inlineStr"/>
+      <c r="I515" t="inlineStr"/>
+      <c r="J515" t="inlineStr"/>
+      <c r="K515" t="inlineStr">
+        <is>
+          <t>12/01/2023 00:00</t>
+        </is>
+      </c>
+      <c r="L515" t="inlineStr">
+        <is>
+          <t>12/01/2028 00:00</t>
+        </is>
+      </c>
+      <c r="M515" t="inlineStr">
+        <is>
+          <t>31/01/2023 00:00</t>
+        </is>
+      </c>
+      <c r="O515" t="inlineStr">
+        <is>
+          <t>08/03/2023</t>
+        </is>
+      </c>
+      <c r="P515" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q515" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R515" t="inlineStr"/>
+      <c r="S515" t="inlineStr"/>
+      <c r="T515" t="inlineStr"/>
+      <c r="U515" t="inlineStr"/>
+    </row>
+    <row r="516">
+      <c r="A516" t="inlineStr"/>
+      <c r="B516" t="inlineStr">
         <is>
           <t>Avviso volontario per la trasparenza ex ante per l’avvio di Procedura sottosoglia ai sensi dell'art. 1, comma 2, lettera A) del D.L 76/2020 convertito con legge 120/2020, come modificato dall’art. 51, comma 1, lett. a) del D.L. 77/2021 convertito con legge 108/2021 tramite piattaforma SINTEL per la fornitura di  Dispositivi Medici dedicati alla strumentazione “PIEZOSURGERY MEDICAL” per il periodo di 36 mesi eventualmente prorogabile di ulteriori 6 mesi.   GARA SIMOG: 8894557</t>
         </is>
       </c>
-      <c r="C445" t="inlineStr">
+      <c r="C516" t="inlineStr">
         <is>
           <t>Bando</t>
         </is>
       </c>
-      <c r="D445" t="inlineStr">
+      <c r="D516" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
-      <c r="F445" t="inlineStr">
-[...1 lines deleted...]
-          <t xml:space="preserve">&lt;p&gt;Avviso volontario per la trasparenza ex ante per l&amp;rsquo;avvio di Procedura sottosoglia ai sensi dell&amp;#39;art. 1, comma 2, lettera A) del D.L 76/2020 convertito con legge 120/2020, come modificato dall&amp;rsquo;art. 51, comma 1, lett. a) del D.L. 77/2021 convertito con legge 108/2021 tramite piattaforma SINTEL per la fornitura di&amp;nbsp; Dispositivi Medici dedicati alla strumentazione &amp;ldquo;PIEZOSURGERY MEDICAL&amp;rdquo; per il periodo di 36 mesi eventualmente prorogabile di ulteriori 6 mesi.&amp;nbsp;&lt;/p&gt;
+      <c r="F516" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;Avviso volontario per la trasparenza ex ante per l’avvio di Procedura sottosoglia ai sensi dell'art. 1, comma 2, lettera A) del D.L 76/2020 convertito con legge 120/2020, come modificato dall’art. 51, comma 1, lett. a) del D.L. 77/2021 convertito con legge 108/2021 tramite piattaforma SINTEL per la fornitura di  Dispositivi Medici dedicati alla strumentazione “PIEZOSURGERY MEDICAL” per il periodo di 36 mesi eventualmente prorogabile di ulteriori 6 mesi. &lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;GARA SIMOG: 8894557&lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;Scadenza manifestazioni interesse 25/01/2023 ore 12.00&lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;Scadenza presentazione offerte 03/02/2023 ore 12.00&lt;/strong&gt;&lt;/p&gt;
 </t>
         </is>
       </c>
-      <c r="G445" t="inlineStr">
-[...7 lines deleted...]
-      <c r="K445" t="inlineStr">
+      <c r="G516" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H516" t="inlineStr"/>
+      <c r="I516" t="inlineStr"/>
+      <c r="J516" t="inlineStr"/>
+      <c r="K516" t="inlineStr">
         <is>
           <t>12/01/2023 00:00</t>
         </is>
       </c>
-      <c r="L445" t="inlineStr">
+      <c r="L516" t="inlineStr">
         <is>
           <t>12/01/2028 00:00</t>
         </is>
       </c>
-      <c r="M445" t="inlineStr">
+      <c r="M516" t="inlineStr">
         <is>
           <t>03/02/2023 12:00</t>
         </is>
       </c>
-      <c r="O445" t="inlineStr">
+      <c r="O516" t="inlineStr">
         <is>
           <t>21/03/2023</t>
         </is>
       </c>
-      <c r="P445" t="n">
-[...19 lines deleted...]
-      <c r="C446" t="inlineStr">
+      <c r="P516" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q516" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R516" t="inlineStr"/>
+      <c r="S516" t="inlineStr"/>
+      <c r="T516" t="inlineStr"/>
+      <c r="U516" t="inlineStr"/>
+    </row>
+    <row r="517">
+      <c r="A517" t="inlineStr"/>
+      <c r="B517" t="inlineStr">
+        <is>
+          <t xml:space="preserve">AVVISO VOLONTARIO PER LA TRASPARENZA EX ANTE PER L’AVVIO DI PROCEDURA DI GARA SOTTOSOGLIA AI SENSI DELL'ART. 1, COMMA 2, LETTERA A) DEL D.L 76/2020 CONVERTITO CON LEGGE 120/2020, COME MODIFICATO DALL’ART. 51, COMMA 1, LETT. A) DEL D.L. 77/2021 CONVERTITO CON LEGGE 108/2021 TRAMITE PIATTAFORMA SINTEL PER LA FORNITURA DI DISPOSITIVI MEDICI PER IMAGING CORONARICO E INTRACARDIACO ULTRA ICE, PER IL PERIODO DI 36 MESI EVENTUALMENTE PROROGABILE DI ULTERIORI 6 MESI.  </t>
+        </is>
+      </c>
+      <c r="C517" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
-      <c r="D446" t="inlineStr">
+      <c r="D517" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
-      <c r="F446" t="inlineStr">
-[...4 lines deleted...]
-&lt;p&gt;&lt;strong&gt;Termine presentazione offerte 31/01/2023 ore 12.00&lt;/strong&gt;&lt;/p&gt;
+      <c r="F517" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;Si rende noto che, con Determinazione Dirigenziale 776 del 13/12/2022 l'Azienda ULSS 5 Polesana, ha avviato la procedura di gara sottosoglia, dell’Art.  1, comma 2, lett. a) del D.L 76/2020, convertito con legge 120/2020, come modificato dall'art. 51, comma 1, Lett. a) del D.l. 77/2021 convertito con legge 108/2021 sulla Piattaforma Sintel ID 162378907/2022., per la fornitura di dispositivi medici per imaging coronarico e intracardiaco ULTRA ICE, con l’impresa Boston Scientific S.p.a., per il periodo di 36 mesi eventualmente prorogabile per ulteriori 6 mesi, per l’importo complessivo triennale presunto di € 55.500,00 (Iva non compresa).&lt;/p&gt;
 </t>
         </is>
       </c>
-      <c r="G446" t="inlineStr">
-[...17 lines deleted...]
-      <c r="M446" t="inlineStr">
+      <c r="G517" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H517" t="inlineStr"/>
+      <c r="I517" t="inlineStr"/>
+      <c r="J517" t="inlineStr"/>
+      <c r="K517" t="inlineStr">
+        <is>
+          <t>10/01/2023 00:00</t>
+        </is>
+      </c>
+      <c r="L517" t="inlineStr">
+        <is>
+          <t>10/01/2028 00:00</t>
+        </is>
+      </c>
+      <c r="M517" t="inlineStr">
         <is>
           <t>31/01/2023 12:00</t>
         </is>
       </c>
-      <c r="P446" t="n">
-[...19 lines deleted...]
-      <c r="C447" t="inlineStr">
+      <c r="P517" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q517" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R517" t="inlineStr"/>
+      <c r="S517" t="inlineStr"/>
+      <c r="T517" t="inlineStr"/>
+      <c r="U517" t="inlineStr"/>
+    </row>
+    <row r="518">
+      <c r="A518" t="inlineStr"/>
+      <c r="B518" t="inlineStr">
+        <is>
+          <t>AVVISO VOLONTARIO PER LA TRASPARENZA EX ANTE PER AVVIO PROCEDURA DI GARA SOTTOSOGLIA AI SENSI DELL'ART. 1, COMMA 2, LETTERA A) DEL D.L 76/2020 CONVERTITO CON LEGGE 120/2020, COME MODIFICATO DALL’ART. 51, COMMA 1, LETT. A) DEL D.L. 77/2021 CONVERTITO CON LEGGE 108/2021 E SMI TRAMITE PIATTAFORMA SINTEL PER LA FORNITURA DI MANIPOLATORI UTERINI E SPECULUM VAGINALI, DIVISA IN 7 LOTTI.</t>
+        </is>
+      </c>
+      <c r="C518" t="inlineStr">
+        <is>
+          <t>Asta</t>
+        </is>
+      </c>
+      <c r="D518" t="inlineStr">
+        <is>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="F518" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;Si rende noto che, con Determinazione Dirigenziale 773 del 31/12/2022 l'Azienda ULSS 5 Polesana, ha avviato procedura di gara sottosoglia, ai sensi dell’art. 1, comma 2, lett. a) del d.l 76/2020, convertito con legge 120/2020, come modificato dall'art. 51, comma 1, lett. a) del d.l. 77/2021 convertito con legge 108/2021 e smi, per la fornitura di Manipolatori uterini e Speculum vaginali, divisa in 7 lotti per il periodo di 36 mesi, per l’importo complessivo triennale presunto di € 49.000,00 (Iva non compresa), eventualmente prorogabili per 6 mesi.&lt;/p&gt;
+</t>
+        </is>
+      </c>
+      <c r="G518" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H518" t="inlineStr"/>
+      <c r="I518" t="inlineStr"/>
+      <c r="J518" t="inlineStr"/>
+      <c r="K518" t="inlineStr">
+        <is>
+          <t>10/01/2023 00:00</t>
+        </is>
+      </c>
+      <c r="L518" t="inlineStr">
+        <is>
+          <t>10/01/2028 00:00</t>
+        </is>
+      </c>
+      <c r="M518" t="inlineStr">
+        <is>
+          <t>24/01/2023 12:00</t>
+        </is>
+      </c>
+      <c r="P518" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q518" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R518" t="inlineStr"/>
+      <c r="S518" t="inlineStr"/>
+      <c r="T518" t="inlineStr"/>
+      <c r="U518" t="inlineStr"/>
+    </row>
+    <row r="519">
+      <c r="A519" t="inlineStr"/>
+      <c r="B519" t="inlineStr">
+        <is>
+          <t>A231 Affidamento diretto ai sensi art. 36 co. 2 lett. b) D.Lgs 50/2016 smi, mediante piattaforma Sintel di Aria SPA, dei lavori di manutenzione straordinaria per il nuovo ingresso Covid-19 presso il piano terra ubicato nell'area est dell'Ospedale di Trecenta, CIG: 9498219247 CUP: 72C22001140002</t>
+        </is>
+      </c>
+      <c r="C519" t="inlineStr">
+        <is>
+          <t>Asta</t>
+        </is>
+      </c>
+      <c r="D519" t="inlineStr">
+        <is>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="F519" t="inlineStr"/>
+      <c r="G519" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H519" t="inlineStr"/>
+      <c r="I519" t="inlineStr"/>
+      <c r="J519" t="inlineStr"/>
+      <c r="K519" t="inlineStr">
+        <is>
+          <t>04/01/2023 00:00</t>
+        </is>
+      </c>
+      <c r="L519" t="inlineStr">
+        <is>
+          <t>04/01/2028 00:00</t>
+        </is>
+      </c>
+      <c r="O519" t="inlineStr">
+        <is>
+          <t>04/01/2023</t>
+        </is>
+      </c>
+      <c r="P519" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q519" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R519" t="inlineStr"/>
+      <c r="S519" t="inlineStr"/>
+      <c r="T519" t="inlineStr"/>
+      <c r="U519" t="inlineStr"/>
+    </row>
+    <row r="520">
+      <c r="A520" t="inlineStr"/>
+      <c r="B520" t="inlineStr">
+        <is>
+          <t>AVVISO PUBBLICO DI AVVIO  PROCEDURA TELEMATICA AI SENSI DELL’ART. 1, COMMA 2, LETTERA A) DEL D.LGS. N. 76/2020, CONVERTITO CON LEGGE 120/2020 E SMI, TRAMITE PIATTAFORMA ARIA SINTEL, PER L’AFFIDAMENTO DEL SERVIZIO DI TRASPORTO EMOCOMPONENTI URGENTI PER L’AZIENDA ULSS 5 POLESANA PERIODO GENNAIO-MARZO 2023 CIG 95663398AC</t>
+        </is>
+      </c>
+      <c r="C520" t="inlineStr">
         <is>
           <t>Bando</t>
         </is>
       </c>
-      <c r="D447" t="inlineStr">
+      <c r="D520" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F520" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;&lt;strong&gt;AVVISO PUBBLICO DI AVVIO PROCEDURA TELEMATICA AI SENSI DELL’ART. 1, COMMA 2, LETTERA A) DEL D.LGS. N. 76/2020, CONVERTITO CON LEGGE 120/2020 E SMI, TRAMITE PIATTAFORMA ARIA SINTEL, PER L’AFFIDAMENTO DEL SERVIZIO DI TRASPORTO EMOCOMPONENTI URGENTI PER L’AZIENDA ULSS 5 POLESANA PERIODO GENNAIO-MARZO 2023. CIG 95663398AC&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;ID SINTEL 163295994&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt; &lt;/p&gt;
+&lt;p&gt;Il termine previsto per la presentazione delle offerte è il giorno &lt;strong&gt;10/01/2023 &lt;/strong&gt;ore &lt;strong&gt;13.00&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt; &lt;/p&gt;
+&lt;p&gt; &lt;/p&gt;
+</t>
+        </is>
+      </c>
+      <c r="G520" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H520" t="inlineStr"/>
+      <c r="I520" t="inlineStr"/>
+      <c r="J520" t="inlineStr"/>
+      <c r="K520" t="inlineStr">
+        <is>
+          <t>22/12/2022 00:00</t>
+        </is>
+      </c>
+      <c r="L520" t="inlineStr">
+        <is>
+          <t>22/12/2027 00:00</t>
+        </is>
+      </c>
+      <c r="M520" t="inlineStr">
+        <is>
+          <t>10/01/2023 13:00</t>
+        </is>
+      </c>
+      <c r="P520" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q520" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R520" t="inlineStr"/>
+      <c r="S520" t="inlineStr"/>
+      <c r="T520" t="inlineStr"/>
+      <c r="U520" t="inlineStr"/>
+    </row>
+    <row r="521">
+      <c r="A521" t="inlineStr"/>
+      <c r="B521" t="inlineStr">
+        <is>
+          <t>AVVISO PUBBLICO DI AVVIO  PROCEDURA TELEMATICA, AI SENSI DELL’ART. 1, COMMA 2, LETTERA A) DEL D.LGS. 76/2020, CONVERTITO CON LEGGE 120/2020 E S.M.I., PER L’AFFIDAMENTO DEL SERVIZIO DI SMALTIMENTO SPOGLIE ANIMALI PER L’AZIENDA ULSS 5 POLESANA PER IL PERIODO DI UN ANNO, EVENTUALMENTE RINNOVABILE DI UN ULTERIORE ANNO. CIG 9480740A24</t>
+        </is>
+      </c>
+      <c r="C521" t="inlineStr">
+        <is>
+          <t>Bando</t>
+        </is>
+      </c>
+      <c r="D521" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F521" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;&lt;strong&gt;AVVISO PUBBLICO DI AVVIO&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;PROCEDURA TELEMATICA, AI SENSI DELL’ART. 1, COMMA 2, LETTERA A) DEL D.LGS. 76/2020, CONVERTITO CON LEGGE 120/2020 E S.M.I., PER L’AFFIDAMENTO DEL SERVIZIO DI SMALTIMENTO SPOGLIE ANIMALI PER L’AZIENDA ULSS 5 POLESANA PER IL PERIODO DI UN ANNO, EVENTUALMENTE RINNOVABILE DI UN ULTERIORE ANNO. CIG 9480740A24&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt; &lt;/p&gt;
+&lt;p&gt;Il termine previsto per la presentazione delle offerte è il giorno &lt;strong&gt;20/12/2022 ore 13:00&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt; &lt;/p&gt;
+&lt;p&gt; &lt;/p&gt;
+&lt;p&gt; &lt;/p&gt;
+</t>
+        </is>
+      </c>
+      <c r="G521" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H521" t="inlineStr"/>
+      <c r="I521" t="inlineStr"/>
+      <c r="J521" t="inlineStr"/>
+      <c r="K521" t="inlineStr">
+        <is>
+          <t>06/12/2022 00:00</t>
+        </is>
+      </c>
+      <c r="L521" t="inlineStr">
+        <is>
+          <t>06/12/2027 00:00</t>
+        </is>
+      </c>
+      <c r="M521" t="inlineStr">
+        <is>
+          <t>20/12/2022 13:00</t>
+        </is>
+      </c>
+      <c r="P521" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q521" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R521" t="inlineStr"/>
+      <c r="S521" t="inlineStr"/>
+      <c r="T521" t="inlineStr"/>
+      <c r="U521" t="inlineStr"/>
+    </row>
+    <row r="522">
+      <c r="A522" t="inlineStr"/>
+      <c r="B522" t="inlineStr">
+        <is>
+          <t>C104 Avviso esplorativo per manifestazione di interesse finalizzata all'affidamento tramite procedura negoziata del servizio per la manutenzione della centrale telefonica in uso presso il Servizio SUEM 118 aziendale</t>
+        </is>
+      </c>
+      <c r="C522" t="inlineStr">
+        <is>
+          <t>Bando</t>
+        </is>
+      </c>
+      <c r="D522" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
-      <c r="F447" t="inlineStr">
-[...6 lines deleted...]
-Il termine previsto per la presentazione delle offerte &amp;egrave; il giorno &lt;strong&gt;31/01/2023&lt;/strong&gt; alle ore &lt;strong&gt;18:00&lt;/strong&gt;.&lt;/p&gt;
+      <c r="F522" t="inlineStr"/>
+      <c r="G522" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H522" t="inlineStr"/>
+      <c r="I522" t="inlineStr"/>
+      <c r="J522" t="inlineStr"/>
+      <c r="K522" t="inlineStr">
+        <is>
+          <t>02/12/2022 00:00</t>
+        </is>
+      </c>
+      <c r="L522" t="inlineStr">
+        <is>
+          <t>02/12/2027 00:00</t>
+        </is>
+      </c>
+      <c r="M522" t="inlineStr">
+        <is>
+          <t>13/12/2022 12:00</t>
+        </is>
+      </c>
+      <c r="P522" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q522" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R522" t="inlineStr"/>
+      <c r="S522" t="inlineStr"/>
+      <c r="T522" t="inlineStr"/>
+      <c r="U522" t="inlineStr"/>
+    </row>
+    <row r="523">
+      <c r="A523" t="inlineStr">
+        <is>
+          <t>PROV 2022</t>
+        </is>
+      </c>
+      <c r="B523" t="inlineStr">
+        <is>
+          <t>Servizio di gestione della comunità terapeutica di riabilitazione protetta e della comunità alloggio site in Corte Guazzo nel comune di Adria per il periodo di tre anni eventualmente rinnovabile di ulteriori due anni CIG 9477311C70</t>
+        </is>
+      </c>
+      <c r="C523" t="inlineStr">
+        <is>
+          <t>Bando</t>
+        </is>
+      </c>
+      <c r="D523" t="inlineStr">
+        <is>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="E523" t="inlineStr">
+        <is>
+          <t>UOC Provveditorato, Economato e Gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="F523" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Avviso di pubblicazione di procedura aperta telematica , ai sensi dell’art. 60 del D.lgs 50/2016 e smi su piattaforma telematica ARIA – SINTEL, lotto unico, per l’affidamento per l’Ulss 5 Polesana del servizio di gestione della comunità terapeutica di riabilitazione protetta e della comunità alloggio site in Corte Guazzo nel comune di Adria per il periodo di tre anni eventualmente rinnovabile di ulteriori due anni CIG 9477311C70.&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;ID n. 161417621&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;Si rende noto che l’azienda Ulss 5 Polesana intende procedere all'affidamento del servizio di gestione della comunità terapeutica di riabilitazione protetta e della comunità alloggio site in Corte Guazzo nel comune di Adria per il periodo di tre anni eventualmente rinnovabile di ulteriori due anni, ai sensi dell’art. 60 del d.lgs 50/2016 e s.m.i., base d’asta €. 2.700.000,00/triennale iva non compresa, CIG 9477311C70.&lt;/p&gt;
+&lt;p&gt;Si invitano pertanto gli operatori economici eventualmente interessati, alla partecipazione alla procedura aperta per l’affidamento dei servizi in oggetto, che sarà espletata esclusivamente tramite la piattaforma di e-procurement denominata Sintel della Regione Lombardia &lt;a href="http://www.ariaspa.it/wps/portal/site/aria" rel="nofollow"&gt;http://www.ariaspa.it/wps/portal/site/aria&lt;/a&gt;, a visionare la documentazione ricercando l’ID sopradescritto.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="G523" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H523" t="inlineStr"/>
+      <c r="I523" t="inlineStr"/>
+      <c r="J523" t="inlineStr">
+        <is>
+          <t>9477311C70</t>
+        </is>
+      </c>
+      <c r="K523" t="inlineStr">
+        <is>
+          <t>17/11/2022 00:00</t>
+        </is>
+      </c>
+      <c r="L523" t="inlineStr">
+        <is>
+          <t>17/11/2027 00:00</t>
+        </is>
+      </c>
+      <c r="M523" t="inlineStr">
+        <is>
+          <t>22/12/2022 15:00</t>
+        </is>
+      </c>
+      <c r="O523" t="inlineStr">
+        <is>
+          <t>03/05/2023</t>
+        </is>
+      </c>
+      <c r="P523" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q523" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R523" t="inlineStr"/>
+      <c r="S523" t="inlineStr"/>
+      <c r="T523" t="inlineStr"/>
+      <c r="U523" t="inlineStr"/>
+    </row>
+    <row r="524">
+      <c r="A524" t="inlineStr"/>
+      <c r="B524" t="inlineStr">
+        <is>
+          <t>AVVISO PUBBLICO PER L’AVVIO DI PROCEDURA SOTTOSOGLIA, AI SENSI DELL’ART. 1 C. 2 LETT. A) DEL D.LGS 76/2020 CONVERTITO CON L. 120/2020 E S.M.I., TRAMITE PIATTAFORMA SINTEL DI ARIA SPA, PER LA FORNITURA DI COLLARI MONOUSO MULTIMISURA PER IMMOBILIZZAZIONE CERVICALE E VERTEBRALE DEI TRAUMI SUDDIVISA IN 2 LOTTI, PER IL PERIODO DI 36 MESI, EVENTUALMENTE PROROGABILE ULTERIORI 6 MESI.</t>
+        </is>
+      </c>
+      <c r="C524" t="inlineStr">
+        <is>
+          <t>Bando</t>
+        </is>
+      </c>
+      <c r="D524" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F524" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;Si rende noto che con Determinazione Dirigenziale n. 665 del 26/10/2022 l’Azienda Ulss 5 Polesana ha indetto procedura di gara telematica sottosoglia ai sensi dell’art. 1 c. 2 lett. a) del D.Lgs 76/2020 convertito con L. 120/2020 e smi per la fornitura triennale di “collari monouso multimisura per immobilizzazione cervicale e vertebrale dei traumi”, eventualmente prorogabile di 6 mesi, da aggiudicare, ai sensi dell’art. 95 comma 4) del D.Lgs. 50/2016 e s.m.i., secondo il criterio del minor prezzo per l’importo triennale presunto di €. 66.000,00 Iva non compresa, suddivisi in 2 lotti.&lt;/p&gt;
 </t>
         </is>
       </c>
-      <c r="G447" t="inlineStr">
-[...52 lines deleted...]
-      <c r="D448" t="inlineStr">
+      <c r="G524" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H524" t="inlineStr"/>
+      <c r="I524" t="inlineStr"/>
+      <c r="J524" t="inlineStr"/>
+      <c r="K524" t="inlineStr">
+        <is>
+          <t>04/11/2022 00:00</t>
+        </is>
+      </c>
+      <c r="L524" t="inlineStr">
+        <is>
+          <t>04/11/2027 00:00</t>
+        </is>
+      </c>
+      <c r="M524" t="inlineStr">
+        <is>
+          <t>21/11/2022 00:00</t>
+        </is>
+      </c>
+      <c r="P524" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q524" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R524" t="inlineStr"/>
+      <c r="S524" t="inlineStr"/>
+      <c r="T524" t="inlineStr"/>
+      <c r="U524" t="inlineStr"/>
+    </row>
+    <row r="525">
+      <c r="A525" t="inlineStr"/>
+      <c r="B525" t="inlineStr">
+        <is>
+          <t>AVVISO AGGIUDICAZIONE FORNITURA IN NOLEGGIO DI UN SISTEMA DIAGNOSTICO PER L’ESECUZIONE DEGLI ESAMI DI IDENTIFICAZIONE BATTERICA E ANTIBIOTICO SENSIBILITÀ, COMPRENSIVO DI REAGENTI, MATERIALI DI CONSUMO E ASSISTENZA TECNICA, PER LA UOSD MICROBIOLOGIA DELL’AZIENDA ULSS 5 POLESANA, PER IL PERIODO DI 24 MESI. CIG 937027645F</t>
+        </is>
+      </c>
+      <c r="C525" t="inlineStr">
+        <is>
+          <t>Bando</t>
+        </is>
+      </c>
+      <c r="D525" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
-      <c r="F448" t="inlineStr">
-[...1 lines deleted...]
-          <t xml:space="preserve">&lt;p&gt;Si rende noto che, con Determinazione Dirigenziale 773 del 31/12/2022 l&amp;#39;Azienda ULSS 5 Polesana, ha avviato procedura di gara sottosoglia, ai sensi dell&amp;rsquo;art. 1, comma 2, lett. a) del d.l 76/2020, convertito con legge 120/2020, come modificato dall&amp;#39;art. 51, comma 1, lett. a) del d.l. 77/2021 convertito con legge 108/2021 e smi, per la fornitura di Manipolatori uterini e Speculum vaginali, divisa in 7 lotti per il periodo di 36 mesi, per l&amp;rsquo;importo complessivo triennale presunto di &amp;euro; 49.000,00 (Iva non compresa), eventualmente prorogabili per 6 mesi.&lt;/p&gt;
+      <c r="F525" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;&lt;strong&gt;AVVISO AGGIUDICAZIONE: &lt;/strong&gt;PROVV. N°&lt;strong&gt; &lt;/strong&gt;158236431, FORNITURA IN NOLEGGIO DI UN SISTEMA DIAGNOSTICO PER L’ESECUZIONE DEGLI ESAMI DI IDENTIFICAZIONE BATTERICA E ANTIBIOTICO SENSIBILITÀ, COMPRENSIVO DI REAGENTI, MATERIALI DI CONSUMO E ASSISTENZA TECNICA, PER LA UOSD MICROBIOLOGIA DELL’AZIENDA ULSS 5 POLESANA, PER IL PERIODO DI 24 MESI. CIG 937027645F&lt;/p&gt;
 </t>
         </is>
       </c>
-      <c r="G448" t="inlineStr">
-[...47 lines deleted...]
-      <c r="D449" t="inlineStr">
+      <c r="G525" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H525" t="inlineStr"/>
+      <c r="I525" t="inlineStr"/>
+      <c r="J525" t="inlineStr"/>
+      <c r="K525" t="inlineStr">
+        <is>
+          <t>03/11/2022 00:00</t>
+        </is>
+      </c>
+      <c r="L525" t="inlineStr">
+        <is>
+          <t>03/11/2027 00:00</t>
+        </is>
+      </c>
+      <c r="O525" t="inlineStr">
+        <is>
+          <t>26/10/2022</t>
+        </is>
+      </c>
+      <c r="P525" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q525" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R525" t="inlineStr"/>
+      <c r="S525" t="inlineStr"/>
+      <c r="T525" t="inlineStr"/>
+      <c r="U525" t="inlineStr"/>
+    </row>
+    <row r="526">
+      <c r="A526" t="inlineStr"/>
+      <c r="B526" t="inlineStr">
+        <is>
+          <t>AVVISO VOLONTARIO PER LA TRASPARENZA EX ANTE PER L’AVVIO DI PROCEDURA SOTTOSOGLIA, TELEMATICA AI SENSI ART. 1 COMMA 2 LETT.B) DEL D.LGS 76/2020 CONVERTITO CON L. 120/2020 E S.M.I. PER LA FORNITURA DI DISPOSITIVI MEDICI PER PAZIENTI TRACHEOTOMIZZATI E PORTATORI DI PROTESI FONATORIE, SUDDIVISA IN 2 LOTTI, PER IL PERIODO DI 12 MESI</t>
+        </is>
+      </c>
+      <c r="C526" t="inlineStr">
+        <is>
+          <t>Bando</t>
+        </is>
+      </c>
+      <c r="D526" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
-      <c r="F449" t="inlineStr">
-[...1 lines deleted...]
-          <t xml:space="preserve">&lt;p&gt;Si rende noto che, con Determinazione Dirigenziale 776 del 13/12/2022 l&amp;#39;Azienda ULSS 5 Polesana, ha avviato la procedura di gara sottosoglia, dell&amp;rsquo;Art.&amp;nbsp; 1, comma 2, lett. a) del D.L 76/2020, convertito con legge 120/2020, come modificato dall&amp;#39;art. 51, comma 1, Lett. a) del D.l. 77/2021 convertito con legge 108/2021 sulla Piattaforma Sintel ID 162378907/2022., per la fornitura di dispositivi medici per imaging coronarico e intracardiaco ULTRA ICE, con l&amp;rsquo;impresa Boston Scientific S.p.a., per il periodo di 36 mesi eventualmente prorogabile per ulteriori 6 mesi, per l&amp;rsquo;importo complessivo triennale presunto di &amp;euro; 55.500,00 (Iva non compresa).&lt;/p&gt;
+      <c r="F526" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;Si rende noto che con Deliberazione del Direttore Generale n. 1310 del 26/10/2022, l'Azienda ULSS 5 Polesana, ha avviato la procedura di gara sottosoglia, ai sensi art. 1 comma 2 lett.b) del D.Lgs 76/2020 convertito con L. 120/2020 e s.m.i. sulla Piattaforma Sintel di A.R.I.A. – Azienda Regionale per l'Innovazione e per gli Acquisti della Regione Lombardia ID 161081961/2022, con l’operatore economico ATOS MEDICAL Srl, per la fornitura di dispositivi medici per pazienti tracheotomizzati e portatori di protesi fonatorie, per il periodo di 12 mesi, per l’importo complessivo annuale presunto di € 195.100,00 (Iva non compresa) suddivisa in 2 lotti.&lt;/p&gt;
+&lt;p&gt; &lt;/p&gt;
+&lt;p&gt;Il termine previsto per la presentazione delle offerte è il giorno 22/11/2022 alle ore 12:00.&lt;/p&gt;
 </t>
         </is>
       </c>
-      <c r="G449" t="inlineStr">
-[...96 lines deleted...]
-      <c r="C451" t="inlineStr">
+      <c r="G526" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H526" t="inlineStr"/>
+      <c r="I526" t="inlineStr"/>
+      <c r="J526" t="inlineStr"/>
+      <c r="K526" t="inlineStr">
+        <is>
+          <t>02/11/2022 00:00</t>
+        </is>
+      </c>
+      <c r="L526" t="inlineStr">
+        <is>
+          <t>02/11/2027 00:00</t>
+        </is>
+      </c>
+      <c r="M526" t="inlineStr">
+        <is>
+          <t>17/11/2022 12:00</t>
+        </is>
+      </c>
+      <c r="O526" t="inlineStr">
+        <is>
+          <t>22/02/2023</t>
+        </is>
+      </c>
+      <c r="P526" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q526" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R526" t="inlineStr"/>
+      <c r="S526" t="inlineStr"/>
+      <c r="T526" t="inlineStr"/>
+      <c r="U526" t="inlineStr"/>
+    </row>
+    <row r="527">
+      <c r="A527" t="inlineStr"/>
+      <c r="B527" t="inlineStr">
+        <is>
+          <t>AVVISO PUBBLICO DI AVVIO  PROCEDURA TELEMATICA, AI SENSI DELL’ART. 1, COMMA 2, LETTERA A) DEL D.LGS. 76/2020, CONVERTITO CON LEGGE 120/2020 E S.M.I., PER L’AFFIDAMENTO DEL SERVIZIO DI ESECUZIONE ANALISI CITOGENETICHE PER L’AZIENDA ULSS 5 POLESANA PER IL PERIODO DI 24 MESI, EVENTUALMENTE RINNOVABILE DI ULTERIORI 24 MESI.</t>
+        </is>
+      </c>
+      <c r="C527" t="inlineStr">
         <is>
           <t>Bando</t>
         </is>
       </c>
-      <c r="D451" t="inlineStr">
+      <c r="D527" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="F451" t="inlineStr">
-[...501 lines deleted...]
-          <t xml:space="preserve">&lt;p&gt;&lt;strong&gt;AVVISO PUBBLICO DI AVVIO&amp;nbsp;PROCEDURA TELEMATICA, AI SENSI DELL&amp;rsquo;ART. 1, COMMA 2, LETTERA A) DEL D.LGS. 76/2020, CONVERTITO CON LEGGE 120/2020 E S.M.I., PER L&amp;rsquo;AFFIDAMENTO DEL SERVIZIO DI ESECUZIONE ANALISI CITOGENETICHE PER L&amp;rsquo;AZIENDA ULSS 5 POLESANA PER IL PERIODO DI 24 MESI, EVENTUALMENTE RINNOVABILE DI ULTERIORI 24 MESI.&lt;/strong&gt;&lt;/p&gt;
+      <c r="F527" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;&lt;strong&gt;AVVISO PUBBLICO DI AVVIO PROCEDURA TELEMATICA, AI SENSI DELL’ART. 1, COMMA 2, LETTERA A) DEL D.LGS. 76/2020, CONVERTITO CON LEGGE 120/2020 E S.M.I., PER L’AFFIDAMENTO DEL SERVIZIO DI ESECUZIONE ANALISI CITOGENETICHE PER L’AZIENDA ULSS 5 POLESANA PER IL PERIODO DI 24 MESI, EVENTUALMENTE RINNOVABILE DI ULTERIORI 24 MESI.&lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;CIG 9457533B1E&lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;ID SINTEL ID 160928476/2022 &lt;/strong&gt;&lt;/p&gt;
-&lt;p&gt;&amp;nbsp;&lt;/p&gt;
+&lt;p&gt; &lt;/p&gt;
 &lt;p&gt;Termine presentazione offerte: giorno 11/11/2022 ore 13:00&lt;/p&gt;
-&lt;p&gt;&amp;nbsp;&lt;/p&gt;
-&lt;p&gt;&amp;nbsp;&lt;/p&gt;
+&lt;p&gt; &lt;/p&gt;
+&lt;p&gt; &lt;/p&gt;
 </t>
         </is>
       </c>
-      <c r="G459" t="inlineStr">
-[...7 lines deleted...]
-      <c r="K459" t="inlineStr">
+      <c r="G527" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H527" t="inlineStr"/>
+      <c r="I527" t="inlineStr"/>
+      <c r="J527" t="inlineStr"/>
+      <c r="K527" t="inlineStr">
         <is>
           <t>27/10/2022 00:00</t>
         </is>
       </c>
-      <c r="L459" t="inlineStr">
+      <c r="L527" t="inlineStr">
         <is>
           <t>27/10/2027 00:00</t>
         </is>
       </c>
-      <c r="M459" t="inlineStr">
+      <c r="M527" t="inlineStr">
         <is>
           <t>11/11/2022 13:00</t>
         </is>
       </c>
-      <c r="P459" t="n">
-[...14 lines deleted...]
-      <c r="B460" t="inlineStr">
+      <c r="P527" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q527" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R527" t="inlineStr"/>
+      <c r="S527" t="inlineStr"/>
+      <c r="T527" t="inlineStr"/>
+      <c r="U527" t="inlineStr"/>
+    </row>
+    <row r="528">
+      <c r="A528" t="inlineStr"/>
+      <c r="B528" t="inlineStr">
+        <is>
+          <t xml:space="preserve">AVVISO PUBBLICO PER L’AVVIO PROCEDURA MEDIANTE L'IMPIEGO DELLA PIATTAFORMA SINTEL DI A.R.I.A S.P.A. PER LA FORNITURA DI ARREDI E COMPLEMENTI D’ARREDO PER LA COMUNITA TERAPEUTICA RESIDENZIALE  PROTETTA (CTRP) “CA’ ROSSA” DELL’AZIENDA ULSS 5 POLESANA UBICATA NEL COMUNE DI CASTELNUOVO BARIANO </t>
+        </is>
+      </c>
+      <c r="C528" t="inlineStr">
+        <is>
+          <t>Bando</t>
+        </is>
+      </c>
+      <c r="D528" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F528" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;&lt;strong&gt;AVVISO PUBBLICO PER L’AVVIO PROCEDURA MEDIANTE L'IMPIEGO DELLA PIATTAFORMA SINTEL DI A.R.I.A S.P.A. PER LA FORNITURA DI ARREDI E COMPLEMENTI D’ARREDO PER LA COMUNITA TERAPEUTICA RESIDENZIALE  PROTETTA (CTRP) “CA’ ROSSA” DELL’AZIENDA ULSS 5 POLESANA UBICATA NEL COMUNE DI CASTELNUOVO BARIANO &lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt; &lt;/p&gt;
+&lt;p&gt;Si rende noto che l'Azienda ULSS 5 Polesana, intende avviare una procedura telematica, per la fornitura di arredi  e complementi d’arredo per la Comunità Terapeutica Residenziale Protetta (CTRP) “Cà Rossa” dell’Azienda ULSS 5 Polesana ubicata nel Comune di Castelnuovo Bariano, per l’importo presunto di € 74.590,00 IVA. non compresa.&lt;/p&gt;
+&lt;p&gt;Si chiede a tutti gli Operatori interessati a presentare richiesta di essere invitati alla suddetta procedura  entro e non oltre &lt;strong&gt;le ore 12.00 del giorno 10/11/2022&lt;/strong&gt;, all’U.O.C. Provveditorato Economato e Gestione Logistica dell’Azienda ULSS 5 Polesana seguente indirizzo PEC &lt;a href="mailto:protocollo.aulss5@pecveneto.it"&gt;protocollo.aulss5@pecveneto.it&lt;/a&gt;, riportando nell’oggetto: &lt;em&gt;“Avviso volontario per la trasparenza ex ante per l’avvio di procedura telematica, per la fornitura di &lt;strong&gt;“ARREDI E COMPLEMENTI D’ARREDO PER LA COMUNITA TERAPEUTICA RESIDENZIALE  PROTETTA (CTRP) “CA’ ROSSA” DELL’AZIENDA ULSS 5 POLESANA UBICATA NEL COMUNE DI CASTELNUOVO BARIANO”&lt;/strong&gt;&lt;/em&gt;&lt;/p&gt;
+&lt;p&gt;si precisa inoltre che le procedure per l’assegnazione della fornitura in oggetto, saranno espletate esclusivamente tramite la piattaforma di e-procurement denominata Sintel della Regione Lombardia (&lt;a href="https://www.ariaspa.it"&gt;https://www.ariaspa.it&lt;/a&gt;).&lt;/p&gt;
+</t>
+        </is>
+      </c>
+      <c r="G528" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H528" t="inlineStr"/>
+      <c r="I528" t="inlineStr"/>
+      <c r="J528" t="inlineStr"/>
+      <c r="K528" t="inlineStr">
+        <is>
+          <t>27/10/2022 00:00</t>
+        </is>
+      </c>
+      <c r="L528" t="inlineStr">
+        <is>
+          <t>27/10/2027 00:00</t>
+        </is>
+      </c>
+      <c r="M528" t="inlineStr">
+        <is>
+          <t>11/11/2022 00:00</t>
+        </is>
+      </c>
+      <c r="P528" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q528" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R528" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Ares Michieletti </t>
+        </is>
+      </c>
+      <c r="S528" t="inlineStr"/>
+      <c r="T528" t="inlineStr"/>
+      <c r="U528" t="inlineStr">
+        <is>
+          <t>ares.michieletti@aulss5.veneto.it</t>
+        </is>
+      </c>
+    </row>
+    <row r="529">
+      <c r="A529" t="inlineStr"/>
+      <c r="B529" t="inlineStr">
         <is>
           <t>C103 Avviso esplorativo per manifestazione di interesse finalizzata all'affidamento di Accordo Quadro lavori di manutenzione, potatura e costruzione del verde nelle aree di proprietà dell'Azienda ULSS5 Polesana anno 2023</t>
         </is>
       </c>
-      <c r="C460" t="inlineStr">
+      <c r="C529" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
-      <c r="D460" t="inlineStr">
+      <c r="D529" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
-      <c r="F460" t="inlineStr"/>
-[...8 lines deleted...]
-      <c r="K460" t="inlineStr">
+      <c r="F529" t="inlineStr"/>
+      <c r="G529" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H529" t="inlineStr"/>
+      <c r="I529" t="inlineStr"/>
+      <c r="J529" t="inlineStr"/>
+      <c r="K529" t="inlineStr">
         <is>
           <t>18/10/2022 00:00</t>
         </is>
       </c>
-      <c r="L460" t="inlineStr">
+      <c r="L529" t="inlineStr">
         <is>
           <t>18/10/2027 00:00</t>
         </is>
       </c>
-      <c r="M460" t="inlineStr">
+      <c r="M529" t="inlineStr">
         <is>
           <t>02/11/2022 00:00</t>
         </is>
       </c>
-      <c r="P460" t="n">
-[...19 lines deleted...]
-      <c r="C461" t="inlineStr">
+      <c r="P529" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q529" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R529" t="inlineStr"/>
+      <c r="S529" t="inlineStr"/>
+      <c r="T529" t="inlineStr"/>
+      <c r="U529" t="inlineStr"/>
+    </row>
+    <row r="530">
+      <c r="A530" t="inlineStr"/>
+      <c r="B530" t="inlineStr">
+        <is>
+          <t>AVVISO PUBBLICO PER L’AVVIO DI PROCEDURA DI GARA SOTTOSOGLIA, AI SENSI ART. 1, COMMA 2, LETTERA A) DEL D.L 76/2020 CONVERTITO CON LEGGE 120/2020, COME MODIFICATO DALL’ART. 51, COMMA 1, LETT. A) DEL D.L. 77/2021 CONVERTITO CON LEGGE 108/2021 TRAMITE PIATTAFORMA SINTEL PER LA FORNITURA DI DEFLUSSORI SUDDIVISA IN 2 LOTTI, PER IL PERIODO DI 12 MESI EVENTUALMENTE PROROGABILE PER ULTERIORI 3 MESI</t>
+        </is>
+      </c>
+      <c r="C530" t="inlineStr">
+        <is>
+          <t>Asta</t>
+        </is>
+      </c>
+      <c r="D530" t="inlineStr">
+        <is>
+          <t>In Gestione</t>
+        </is>
+      </c>
+      <c r="F530" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;Con Determinazione Dirigenziale n. 603 del 29/09/2022 è stata indetta procedura di gara telematica sottosoglia ai sensi dell’art 1, comma 2, lettera a) del d.l 76/2020 convertito con legge 120/2020, come modificato dall’art. 51, comma 1, lett. a) del d.l. 77/2021 convertito con legge 108/2021 per la fornitura di deflussori suddivisa in 2 lotti, per il periodo di 12 mesi eventualmente prorogabile per ulteriori 3 mesi.&lt;/p&gt;
+</t>
+        </is>
+      </c>
+      <c r="G530" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H530" t="inlineStr"/>
+      <c r="I530" t="inlineStr"/>
+      <c r="J530" t="inlineStr"/>
+      <c r="K530" t="inlineStr">
+        <is>
+          <t>30/09/2022 00:00</t>
+        </is>
+      </c>
+      <c r="L530" t="inlineStr">
+        <is>
+          <t>30/09/2027 00:00</t>
+        </is>
+      </c>
+      <c r="M530" t="inlineStr">
+        <is>
+          <t>17/10/2022 00:00</t>
+        </is>
+      </c>
+      <c r="P530" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q530" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R530" t="inlineStr"/>
+      <c r="S530" t="inlineStr"/>
+      <c r="T530" t="inlineStr"/>
+      <c r="U530" t="inlineStr"/>
+    </row>
+    <row r="531">
+      <c r="A531" t="inlineStr"/>
+      <c r="B531" t="inlineStr">
+        <is>
+          <t>AVVISO INDAGINE DI MERCATO E RELATIVA MANIFESTAZIONE DI INTERESSE PARTECIPAZIONE PROCEDURE SU PIATTAFORMA TELEMATICA SINTEL PER   “LA FORNITURA E MANUTENZIONE DI N. 2 BIOMETRI A COERENZA OTTICA, PER LA U.O.C. OCULISTICA P.O. ROVIGO DELL’AZIENDA ULSS 5 POLESANA”</t>
+        </is>
+      </c>
+      <c r="C531" t="inlineStr">
+        <is>
+          <t>Asta</t>
+        </is>
+      </c>
+      <c r="D531" t="inlineStr">
+        <is>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="F531" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;AVVISO INDAGINE DI MERCATO E RELATIVA MANIFESTAZIONE DI INTERESSE PARTECIPAZIONE PROCEDURE SU PIATTAFORMA TELEMATICA SINTEL PER &lt;strong&gt;“LA FORNITURA E MANUTENZIONE DI N. 2 BIOMETRI A COERENZA OTTICA, PER LA U.O.C. OCULISTICA P.O. ROVIGO DELL’AZIENDA ULSS 5 POLESANA”&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt; &lt;/p&gt;
+&lt;p&gt;Si chiede a tutti gli Operatori interessati a presentare richiesta di essere invitati alla suddetta procedura  entro e non oltre &lt;strong&gt;le ore 12.00 del giorno 03.10.2022&lt;/strong&gt;, all’U.O.C. Provveditorato Economato e Gestione Logistica dell’Azienda ULSS 5 Polesana seguente indirizzo PEC &lt;a href="mailto:protocollo.aulss5@pecveneto.it"&gt;protocollo.aulss5@pecveneto.it&lt;/a&gt;, riportando nell’oggetto: &lt;em&gt;“Avviso volontario per la trasparenza ex ante per l’avvio di procedura sottosoglia, senza previa pubblicazione del bando di gara, per la fornitura e manutenzione di n.2 Biometri a coerenza ottica, per la U.O.C. Oculistica P.O. Rovigo dell’Azienda ULSS 5 Polesana”&lt;/em&gt;&lt;/p&gt;
+&lt;p&gt;Si precisa inoltre che le procedure per l’assegnazione della fornitura in oggetto, saranno espletate esclusivamente tramite la piattaforma di e-procurement denominata Sintel della Regione Lombardia (&lt;a href="http://www.arca.regione.lombardia.it"&gt;www.arca.regione.lombardia.it&lt;/a&gt;).&lt;/p&gt;
+</t>
+        </is>
+      </c>
+      <c r="G531" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H531" t="inlineStr"/>
+      <c r="I531" t="inlineStr"/>
+      <c r="J531" t="inlineStr"/>
+      <c r="K531" t="inlineStr">
+        <is>
+          <t>19/09/2022 00:00</t>
+        </is>
+      </c>
+      <c r="L531" t="inlineStr">
+        <is>
+          <t>19/09/2027 00:00</t>
+        </is>
+      </c>
+      <c r="M531" t="inlineStr">
+        <is>
+          <t>03/10/2022 00:00</t>
+        </is>
+      </c>
+      <c r="P531" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q531" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R531" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Ares Michieletti </t>
+        </is>
+      </c>
+      <c r="S531" t="inlineStr"/>
+      <c r="T531" t="inlineStr"/>
+      <c r="U531" t="inlineStr">
+        <is>
+          <t>ares.michieletti@aulss5.veneto.it</t>
+        </is>
+      </c>
+    </row>
+    <row r="532">
+      <c r="A532" t="inlineStr"/>
+      <c r="B532" t="inlineStr">
+        <is>
+          <t>AVVISO INDAGINE DI MERCATO E RELATIVA MANIFESTAZIONE DI INTERESSE PARTECIPAZIONE PROCEDURE SU PIATTAFORMA TELEMATICA SINTEL PER   “LA FORNITURA E MANUTENZIONE DI N. 2 YAG LASER, PER LA U.O.C. OCULISTICA P.O. ROVIGO DELL’AZIENDA ULSS 5 POLESANA”</t>
+        </is>
+      </c>
+      <c r="C532" t="inlineStr">
+        <is>
+          <t>Asta</t>
+        </is>
+      </c>
+      <c r="D532" t="inlineStr">
+        <is>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="F532" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;AVVISO INDAGINE DI MERCATO E RELATIVA MANIFESTAZIONE DI INTERESSE PARTECIPAZIONE PROCEDURE SU PIATTAFORMA TELEMATICA SINTEL PER &lt;strong&gt;“LA FORNITURA E MANUTENZIONE DI N. 2 YAG LASER, PER LA U.O.C. OCULISTICA P.O. ROVIGO DELL’AZIENDA ULSS 5 POLESANA”&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt; &lt;/p&gt;
+&lt;p&gt;Si chiede a tutti gli Operatori interessati a presentare richiesta di essere invitati alla suddetta procedura  entro e non oltre &lt;strong&gt;le ore 12.00 del giorno 28.09.2022&lt;/strong&gt;, all’U.O.C. Provveditorato Economato e Gestione Logistica dell’Azienda ULSS 5 Polesana seguente indirizzo PEC &lt;a href="mailto:protocollo.aulss5@pecveneto.it"&gt;protocollo.aulss5@pecveneto.it&lt;/a&gt;, riportando nell’oggetto: &lt;em&gt;“Avviso volontario per la trasparenza ex ante per l’avvio di procedura sottosoglia, senza previa pubblicazione del bando di gara, per la fornitura e manutenzione di n.2 YAG Laser, per la U.O.C. Oculistica P.O. Rovigo dell’Azienda ULSS 5 Polesana”&lt;/em&gt;&lt;/p&gt;
+&lt;p&gt;Si precisa inoltre che le procedure per l’assegnazione della fornitura in oggetto, saranno espletate esclusivamente tramite la piattaforma di e-procurement denominata Sintel della Regione Lombardia (&lt;a href="http://www.arca.regione.lombardia.it"&gt;www.arca.regione.lombardia.it&lt;/a&gt;).&lt;/p&gt;
+</t>
+        </is>
+      </c>
+      <c r="G532" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H532" t="inlineStr"/>
+      <c r="I532" t="inlineStr"/>
+      <c r="J532" t="inlineStr"/>
+      <c r="K532" t="inlineStr">
+        <is>
+          <t>14/09/2022 00:00</t>
+        </is>
+      </c>
+      <c r="L532" t="inlineStr">
+        <is>
+          <t>14/09/2027 00:00</t>
+        </is>
+      </c>
+      <c r="M532" t="inlineStr">
+        <is>
+          <t>28/09/2022 00:00</t>
+        </is>
+      </c>
+      <c r="O532" t="inlineStr">
+        <is>
+          <t>28/12/2022</t>
+        </is>
+      </c>
+      <c r="P532" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q532" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R532" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Ares Michieletti </t>
+        </is>
+      </c>
+      <c r="S532" t="inlineStr"/>
+      <c r="T532" t="inlineStr"/>
+      <c r="U532" t="inlineStr">
+        <is>
+          <t>ares.michieletti@aulss5.veneto.it</t>
+        </is>
+      </c>
+    </row>
+    <row r="533">
+      <c r="A533" t="inlineStr"/>
+      <c r="B533" t="inlineStr">
+        <is>
+          <t>AVVISO INDAGINE DI MERCATO E RELATIVA MANIFESTAZIONE DI INTERESSE PARTECIPAZIONE PROCEDURE SU PIATTAFORMA TELEMATICA SINTEL PER   “LA FORNITURA E MANUTENZIONE DI N. 1 MICROSCOPIO OPERATORIO PER LA U.O.C. OCULISTICA P.O. ROVIGO DELL’AZIENDA ULSS 5 POLESANA”</t>
+        </is>
+      </c>
+      <c r="C533" t="inlineStr">
+        <is>
+          <t>Asta</t>
+        </is>
+      </c>
+      <c r="D533" t="inlineStr">
+        <is>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="F533" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;AVVISO INDAGINE DI MERCATO E RELATIVA MANIFESTAZIONE DI INTERESSE PARTECIPAZIONE PROCEDURE SU PIATTAFORMA TELEMATICA SINTEL PER &lt;strong&gt;“LA FORNITURA E MANUTENZIONE DI N. 1 MICROSCOPIO OPERATORIO PER LA U.O.C. OCULISTICA P.O. ROVIGO DELL’AZIENDA ULSS 5 POLESANA”&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt; &lt;/p&gt;
+&lt;p&gt;Si chiede a tutti gli Operatori interessati a presentare richiesta di essere invitati alla suddetta procedura  entro e non oltre &lt;strong&gt;le ore 12.00 del giorno 28.09.2022&lt;/strong&gt;, all’U.O.C. Provveditorato Economato e Gestione Logistica dell’Azienda ULSS 5 Polesana seguente indirizzo PEC &lt;a href="mailto:protocollo.aulss5@pecveneto.it"&gt;protocollo.aulss5@pecveneto.it&lt;/a&gt;, riportando nell’oggetto: &lt;em&gt;“Avviso volontario per la trasparenza ex ante per l’avvio di procedura sottosoglia, senza previa pubblicazione del bando di gara, per la fornitura e manutenzione di n. 1 Microscopio operatorio per la U.O.C. Oculistica P.O. Rovigo dell’Azienda ULSS 5 Polesana”&lt;/em&gt;&lt;/p&gt;
+&lt;p&gt;Si precisa inoltre che le procedure per l’assegnazione della fornitura in oggetto, saranno espletate esclusivamente tramite la piattaforma di e-procurement denominata Sintel della Regione Lombardia (&lt;a href="http://www.arca.regione.lombardia.it"&gt;www.arca.regione.lombardia.it&lt;/a&gt;).&lt;/p&gt;
+</t>
+        </is>
+      </c>
+      <c r="G533" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H533" t="inlineStr"/>
+      <c r="I533" t="inlineStr"/>
+      <c r="J533" t="inlineStr"/>
+      <c r="K533" t="inlineStr">
+        <is>
+          <t>14/09/2022 00:00</t>
+        </is>
+      </c>
+      <c r="L533" t="inlineStr">
+        <is>
+          <t>14/09/2027 00:00</t>
+        </is>
+      </c>
+      <c r="M533" t="inlineStr">
+        <is>
+          <t>28/09/2022 00:00</t>
+        </is>
+      </c>
+      <c r="O533" t="inlineStr">
+        <is>
+          <t>28/12/2022</t>
+        </is>
+      </c>
+      <c r="P533" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q533" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R533" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Ares Michieletti </t>
+        </is>
+      </c>
+      <c r="S533" t="inlineStr"/>
+      <c r="T533" t="inlineStr"/>
+      <c r="U533" t="inlineStr">
+        <is>
+          <t>ares.michieletti@aulss5.veneto.it</t>
+        </is>
+      </c>
+    </row>
+    <row r="534">
+      <c r="A534" t="inlineStr"/>
+      <c r="B534" t="inlineStr">
+        <is>
+          <t>AVVISO INDAGINE DI MERCATO E RELATIVA MANIFESTAZIONE DI INTERESSE PARTECIPAZIONE PROCEDURE SU PIATTAFORMA TELEMATICA SINTEL PER   “LA FORNITURA DI UN SISTEMA DIGITALE DI PIANIFICAZIONE PRE-INTRA-POST OPERATORIA DELLE LENTI INTRAOCULARI PER LA CORREZIONE DELL’ASTIGMATISMO PER LA U.O.C. OCULISTICA DEL PRESIDIO OSPEDALIERO DI ROVIGO DELL'AZIENDA ULSS 5 POLESANA”</t>
+        </is>
+      </c>
+      <c r="C534" t="inlineStr">
+        <is>
+          <t>Asta</t>
+        </is>
+      </c>
+      <c r="D534" t="inlineStr">
+        <is>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="F534" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;AVVISO INDAGINE DI MERCATO E RELATIVA MANIFESTAZIONE DI INTERESSE PARTECIPAZIONE PROCEDURE SU PIATTAFORMA TELEMATICA SINTEL PER &lt;strong&gt;“LA FORNITURA DI UN SISTEMA DIGITALE DI PIANIFICAZIONE PRE-INTRA-POST OPERATORIA DELLE LENTI INTRAOCULARI PER LA CORREZIONE DELL’ASTIGMATISMO PER LA U.O.C. OCULISTICA DEL PRESIDIO OSPEDALIERO DI ROVIGO DELL'AZIENDA ULSS 5 POLESANA”&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt; &lt;/p&gt;
+&lt;p&gt;Si chiede a tutti gli Operatori interessati a presentare richiesta di essere invitati alla suddetta procedura  entro e non oltre &lt;strong&gt;le ore 12.00 del giorno 28.09.2022&lt;/strong&gt;, all’U.O.C. Provveditorato Economato e Gestione Logistica dell’Azienda ULSS 5 Polesana seguente indirizzo PEC &lt;a href="mailto:protocollo.aulss5@pecveneto.it"&gt;protocollo.aulss5@pecveneto.it&lt;/a&gt;, riportando nell’oggetto: &lt;em&gt;“Avviso volontario per la trasparenza ex ante per l’avvio di procedura sottosoglia, senza previa pubblicazione del bando di gara, per la fornitura di un sistema digitale di pianificazione per-intra-post operatoria delle lenti intraoculari per la correzione dell’astigmatismo per la U.O.C. Oculistica del Presidio Ospedaliero di Rovigo dell’Azienda ULSS 5 Polesana” &lt;/em&gt;&lt;/p&gt;
+&lt;p&gt;Si precisa inoltre che le procedure per l’assegnazione della fornitura in oggetto, saranno espletate esclusivamente tramite la piattaforma di e-procurement denominata Sintel della Regione Lombardia (&lt;a href="http://www.arca.regione.lombardia.it"&gt;www.arca.regione.lombardia.it&lt;/a&gt;).&lt;/p&gt;
+</t>
+        </is>
+      </c>
+      <c r="G534" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H534" t="inlineStr"/>
+      <c r="I534" t="inlineStr"/>
+      <c r="J534" t="inlineStr"/>
+      <c r="K534" t="inlineStr">
+        <is>
+          <t>14/09/2022 00:00</t>
+        </is>
+      </c>
+      <c r="L534" t="inlineStr">
+        <is>
+          <t>14/09/2027 00:00</t>
+        </is>
+      </c>
+      <c r="M534" t="inlineStr">
+        <is>
+          <t>28/09/2022 00:00</t>
+        </is>
+      </c>
+      <c r="O534" t="inlineStr">
+        <is>
+          <t>27/01/2023</t>
+        </is>
+      </c>
+      <c r="P534" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q534" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R534" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Ares Michieletti </t>
+        </is>
+      </c>
+      <c r="S534" t="inlineStr"/>
+      <c r="T534" t="inlineStr"/>
+      <c r="U534" t="inlineStr">
+        <is>
+          <t>ares.michieletti@aulss5.veneto.it</t>
+        </is>
+      </c>
+    </row>
+    <row r="535">
+      <c r="A535" t="inlineStr"/>
+      <c r="B535" t="inlineStr">
+        <is>
+          <t>AVVISO INDAGINE DI MERCATO E RELATIVA MANIFESTAZIONE DI INTERESSE PARTECIPAZIONE PROCEDURE SU PIATTAFORMA TELEMATICA SINTEL PER   “LA FORNITURA E MANUTENZIONE DI N.1 ELETTROBISTURI PER CHIRURGIA MONOPOLARE E BIPOLARE, COMPRENSIVA DEL MATERIALE DI CONSUMO DEDICATO, PER LA U.O.C. OCULISTICA P.O. ROVIGO DELL’AZIENDA ULSS 5 POLESANA”</t>
+        </is>
+      </c>
+      <c r="C535" t="inlineStr">
+        <is>
+          <t>Asta</t>
+        </is>
+      </c>
+      <c r="D535" t="inlineStr">
+        <is>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="F535" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;AVVISO INDAGINE DI MERCATO E RELATIVA MANIFESTAZIONE DI INTERESSE PARTECIPAZIONE PROCEDURE SU PIATTAFORMA TELEMATICA SINTEL PER&lt;strong&gt;“LA FORNITURA E MANUTENZIONE DI N.1 ELETTROBISTURI PER CHIRURGIA MONOPOLARE E BIPOLARE, COMPRENSIVA DEL MATERIALE DI CONSUMO DEDICATO, PER LA U.O.C. OCULISTICA P.O. ROVIGO DELL’AZIENDA ULSS 5 POLESANA”&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;Si chiede a tutti gli Operatori interessati a presentare richiesta di essere invitati alla suddetta procedura  entro e non oltre &lt;strong&gt;le ore 12.00 del giorno 22.09.2022&lt;/strong&gt;, all’U.O.C. Provveditorato Economato e Gestione Logistica dell’Azienda ULSS 5 Polesana seguente indirizzo PEC &lt;a href="mailto:protocollo.aulss5@pecveneto.it"&gt;protocollo.aulss5@pecveneto.it&lt;/a&gt;, riportando nell’oggetto: &lt;em&gt;“Avviso volontario per la trasparenza ex ante per l’avvio di procedura sottosoglia, senza previa pubblicazione del bando di gara, per la fornitura e manutenzione di n.1 Elettrobisturi per chirurgia monopolare e bipolare, comprensiva del materiale di consumo dedicato, per la U.O.C. Oculistica P.O. Rovigo dell’Azienda ULSS 5 Polesana”&lt;/em&gt;&lt;/p&gt;
+</t>
+        </is>
+      </c>
+      <c r="G535" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H535" t="inlineStr"/>
+      <c r="I535" t="inlineStr"/>
+      <c r="J535" t="inlineStr"/>
+      <c r="K535" t="inlineStr">
+        <is>
+          <t>12/09/2022 00:00</t>
+        </is>
+      </c>
+      <c r="L535" t="inlineStr">
+        <is>
+          <t>12/09/2027 00:00</t>
+        </is>
+      </c>
+      <c r="M535" t="inlineStr">
+        <is>
+          <t>22/09/2022 00:00</t>
+        </is>
+      </c>
+      <c r="O535" t="inlineStr">
+        <is>
+          <t>30/12/2022</t>
+        </is>
+      </c>
+      <c r="P535" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q535" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R535" t="inlineStr"/>
+      <c r="S535" t="inlineStr"/>
+      <c r="T535" t="inlineStr"/>
+      <c r="U535" t="inlineStr">
+        <is>
+          <t>ares.michieletti@aulss5.veneto.it</t>
+        </is>
+      </c>
+    </row>
+    <row r="536">
+      <c r="A536" t="inlineStr"/>
+      <c r="B536" t="inlineStr">
+        <is>
+          <t>AVVISO INDAGINE DI MERCATO E RELATIVA MANIFESTAZIONE DI INTERESSE PARTECIPAZIONE PROCEDURE SU PIATTAFORMA TELEMATICA SINTEL PER   “FORNITURA URGENTE DI N.1 CENTRALE DI MONITORAGGIO, N.5 MONITOR FETALE E N.3 TELEMETRIE”</t>
+        </is>
+      </c>
+      <c r="C536" t="inlineStr">
+        <is>
+          <t>Asta</t>
+        </is>
+      </c>
+      <c r="D536" t="inlineStr">
+        <is>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="F536" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;AVVISO INDAGINE DI MERCATO E RELATIVA MANIFESTAZIONE DI INTERESSE PARTECIPAZIONE PROCEDURE SU PIATTAFORMA TELEMATICA SINTEL PER &lt;strong&gt;“FORNITURA URGENTE DI N.&lt;/strong&gt;&lt;strong&gt;1 CENTRALE DI MONITORAGGIO, N.5 MONITOR FETALE E N.3 TELEMETRIE”&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt; &lt;/p&gt;
+&lt;p&gt;Si chiede a tutti gli Operatori interessati a presentare richiesta di essere invitati alla suddetta procedura  entro e non oltre &lt;strong&gt;le ore 12.00 del giorno 13.09.2022&lt;/strong&gt;, all’U.O.C. Provveditorato Economato e Gestione Logistica dell’Azienda ULSS 5 Polesana seguente indirizzo PEC &lt;a href="mailto:protocollo.aulss5@pecveneto.it"&gt;protocollo.aulss5@pecveneto.it&lt;/a&gt;, riportando nell’oggetto: &lt;em&gt;“Avviso volontario per la trasparenza ex ante per l’avvio di procedura sottosoglia, senza previa pubblicazione del bando di gara, per la fornitura URGENTE di n.1 Centrale Di Monitoraggio, n.5 Monitor Fetale e n.3 Telemetrie” &lt;/em&gt;&lt;/p&gt;
+&lt;p&gt;Si precisa inoltre che le procedure per l’assegnazione della fornitura in oggetto, saranno espletate esclusivamente tramite la piattaforma di e-procurement denominata Sintel della Regione Lombardia (&lt;a href="http://www.arca.regione.lombardia.it"&gt;www.arca.regione.lombardia.it&lt;/a&gt;).&lt;/p&gt;
+&lt;p&gt;I dati forniti dalla ditta in sede di presentazione della domanda di partecipazione alla gara saranno trattati esclusivamente ai fini dello svolgimento delle attività dell’Azienda ULSS 5 in conformità a quanto disposto dalla L. 196/03.&lt;/p&gt;
+&lt;p&gt;Le imprese si devono qualificare per l’Azienda ULSS n. 5 Polesana&lt;/p&gt;
+</t>
+        </is>
+      </c>
+      <c r="G536" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H536" t="inlineStr"/>
+      <c r="I536" t="inlineStr"/>
+      <c r="J536" t="inlineStr"/>
+      <c r="K536" t="inlineStr">
+        <is>
+          <t>05/09/2022 00:00</t>
+        </is>
+      </c>
+      <c r="L536" t="inlineStr">
+        <is>
+          <t>05/09/2027 00:00</t>
+        </is>
+      </c>
+      <c r="M536" t="inlineStr">
+        <is>
+          <t>13/09/2022 00:00</t>
+        </is>
+      </c>
+      <c r="P536" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q536" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R536" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Ares Michieletti </t>
+        </is>
+      </c>
+      <c r="S536" t="inlineStr"/>
+      <c r="T536" t="inlineStr"/>
+      <c r="U536" t="inlineStr">
+        <is>
+          <t>ares.michieletti@aulss5.veneto.it</t>
+        </is>
+      </c>
+    </row>
+    <row r="537">
+      <c r="A537" t="inlineStr"/>
+      <c r="B537" t="inlineStr">
+        <is>
+          <t>C107 INDAGINE DI MERCATO PER MANIFESTAZIONE DI INTERESSE PER L’AVVIO DI PROCEDURA NEGOZIATA, AI SENSI DELL’ART. 1, C. 2, LETT. B) DEL D.L. 76 DEL 2020, CONVERTITO CON LEGGE 120/2020 E S.M.I., PER L’AFFIDAMENTO DEL SERVIZIO DI MOVIMENTAZIONE CARICHI INTERNI E TRASLOCHI PER L’AZIENDA ULSS 5 POLESANA PER IL PERIODO DI UN ANNO.</t>
+        </is>
+      </c>
+      <c r="C537" t="inlineStr">
         <is>
           <t>Bando</t>
         </is>
       </c>
-      <c r="D461" t="inlineStr">
-[...117 lines deleted...]
-      <c r="D463" t="inlineStr">
+      <c r="D537" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
-      <c r="F463" t="inlineStr">
-[...438 lines deleted...]
-&lt;p&gt;&amp;nbsp;&lt;/p&gt;
+      <c r="F537" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;&lt;strong&gt;INDAGINE DI MERCATO PER MANIFESTAZIONE DI INTERESSE PER L’AVVIO DI PROCEDURA NEGOZIATA, AI SENSI DELL’ART. 1, C. 2, LETT. B) DEL D.L. 76 DEL 2020, CONVERTITO CON LEGGE 120/2020 E S.M.I., PER L’AFFIDAMENTO DEL SERVIZIO DI MOVIMENTAZIONE CARICHI INTERNI E TRASLOCHI PER L’AZIENDA ULSS 5 POLESANA PER IL PERIODO DI UN ANNO.&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt; &lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;Termine manifestazione di interesse: 15 giorni dalla pubblicazione del presente avviso&lt;/strong&gt;&lt;/p&gt;
 </t>
         </is>
       </c>
-      <c r="G469" t="inlineStr">
-[...7 lines deleted...]
-      <c r="K469" t="inlineStr">
+      <c r="G537" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H537" t="inlineStr"/>
+      <c r="I537" t="inlineStr"/>
+      <c r="J537" t="inlineStr"/>
+      <c r="K537" t="inlineStr">
         <is>
           <t>09/08/2022 00:00</t>
         </is>
       </c>
-      <c r="L469" t="inlineStr">
+      <c r="L537" t="inlineStr">
         <is>
           <t>09/08/2027 00:00</t>
         </is>
       </c>
-      <c r="M469" t="inlineStr">
+      <c r="M537" t="inlineStr">
         <is>
           <t>24/08/2022 23:59</t>
         </is>
       </c>
-      <c r="P469" t="n">
-[...14 lines deleted...]
-      <c r="B470" t="inlineStr">
+      <c r="P537" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q537" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R537" t="inlineStr"/>
+      <c r="S537" t="inlineStr"/>
+      <c r="T537" t="inlineStr"/>
+      <c r="U537" t="inlineStr"/>
+    </row>
+    <row r="538">
+      <c r="A538" t="inlineStr"/>
+      <c r="B538" t="inlineStr">
         <is>
           <t>A225 Avviso esplorativo per manifestazione di interesse finalizzata all'affidamento di Accordo Quadro lavori di manutenzione su tutti gli immobili dell'Azienda ULSS5 Polesana anno 2023</t>
         </is>
       </c>
-      <c r="C470" t="inlineStr">
+      <c r="C538" t="inlineStr">
         <is>
           <t>Bando</t>
         </is>
       </c>
-      <c r="D470" t="inlineStr">
+      <c r="D538" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
-      <c r="F470" t="inlineStr"/>
-[...8 lines deleted...]
-      <c r="K470" t="inlineStr">
+      <c r="F538" t="inlineStr"/>
+      <c r="G538" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H538" t="inlineStr"/>
+      <c r="I538" t="inlineStr"/>
+      <c r="J538" t="inlineStr"/>
+      <c r="K538" t="inlineStr">
         <is>
           <t>09/08/2022 00:00</t>
         </is>
       </c>
-      <c r="L470" t="inlineStr">
+      <c r="L538" t="inlineStr">
         <is>
           <t>09/08/2027 00:00</t>
         </is>
       </c>
-      <c r="M470" t="inlineStr">
+      <c r="M538" t="inlineStr">
         <is>
           <t>30/09/2022 00:00</t>
         </is>
       </c>
-      <c r="P470" t="n">
-[...14 lines deleted...]
-      <c r="B471" t="inlineStr">
+      <c r="P538" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q538" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R538" t="inlineStr"/>
+      <c r="S538" t="inlineStr"/>
+      <c r="T538" t="inlineStr"/>
+      <c r="U538" t="inlineStr"/>
+    </row>
+    <row r="539">
+      <c r="A539" t="inlineStr"/>
+      <c r="B539" t="inlineStr">
         <is>
           <t>PROCEDURA DI GARA APERTA TELEMATICA, AI SENSI DELL’ART. 60 DEL D.LGS. N. 50/2016, PER L'AFFIDAMENTO DEL SERVIZIO DI MEDICALIZZAZIONE DEL 118 E SERVIZIO DI SUPPORTO ASSISTENZA MEDICA AL PRONTO SOCCORSO OSPEDALE DI ADRIA (RO) AZIENDA ULSS 5 “POLESANA” PER IL PERIODO DI UN ANNO, EVENTUALMENTE RINNOVABILE DI UN ULTERIORE ANNO CIG  9360942DB3</t>
         </is>
       </c>
-      <c r="C471" t="inlineStr">
+      <c r="C539" t="inlineStr">
         <is>
           <t>Bando</t>
         </is>
       </c>
-      <c r="D471" t="inlineStr">
+      <c r="D539" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="F471" t="inlineStr">
+      <c r="F539" t="inlineStr">
         <is>
           <t xml:space="preserve">&lt;p&gt;ID SINTEL 158057127&lt;/p&gt;
-&lt;p&gt;Si rende noto che l&amp;#39;Azienda ULSS 5 Polesana, intende procedere all&amp;rsquo;AFFIDAMENTO DEL SERVIZIO DI MEDICALIZZAZIONE DEL 118 E SERVIZIO DI SUPPORTO ASSISTENZA MEDICA AL PRONTO SOCCORSO AZIENDA ULSS 5 &amp;ldquo;POLESANA&amp;rdquo; PER IL PERIODO DI UN ANNO, EVENTUALMENTE RINNOVABILE DI UN ULTERIORE ANNO, ai sensi&amp;nbsp; dell&amp;rsquo;articolo&amp;nbsp; 60 del D.lgs. n.50/2016 e s.m.i.&lt;/p&gt;
-&lt;p&gt;Si invitano pertanto gli operatori economici eventualmente interessati, alla partecipazione alla procedura aperta per l&amp;rsquo;assegnazione della fornitura in oggetto, che sar&amp;agrave; espletata esclusivamente tramite la piattaforma di e-procurement denominata SINTEL della Regione Lombardia (&lt;a href="https://www.ariaspa.it/wps/portal/Aria"&gt;&lt;strong&gt;https://www.ariaspa.it/wps/portal/Aria&lt;/strong&gt;&lt;/a&gt;), a visionare la documentazione ricercando l&amp;rsquo;ID sopradescritto nell&amp;rsquo;area &amp;ldquo;&lt;em&gt;Bandi sulla piattaforma Sintel&lt;/em&gt;&amp;rdquo; al link:&lt;/p&gt;
+&lt;p&gt;Si rende noto che l'Azienda ULSS 5 Polesana, intende procedere all’AFFIDAMENTO DEL SERVIZIO DI MEDICALIZZAZIONE DEL 118 E SERVIZIO DI SUPPORTO ASSISTENZA MEDICA AL PRONTO SOCCORSO AZIENDA ULSS 5 “POLESANA” PER IL PERIODO DI UN ANNO, EVENTUALMENTE RINNOVABILE DI UN ULTERIORE ANNO, ai sensi  dell’articolo  60 del D.lgs. n.50/2016 e s.m.i.&lt;/p&gt;
+&lt;p&gt;Si invitano pertanto gli operatori economici eventualmente interessati, alla partecipazione alla procedura aperta per l’assegnazione della fornitura in oggetto, che sarà espletata esclusivamente tramite la piattaforma di e-procurement denominata SINTEL della Regione Lombardia (&lt;a href="https://www.ariaspa.it/wps/portal/Aria"&gt;&lt;strong&gt;https://www.ariaspa.it/wps/portal/Aria&lt;/strong&gt;&lt;/a&gt;), a visionare la documentazione ricercando l’ID sopradescritto nell’area “&lt;em&gt;Bandi sulla piattaforma Sintel&lt;/em&gt;” al link:&lt;/p&gt;
 &lt;p&gt;https://www.sintel.regione.lombardia.it/eprocdata/sintelSearch.xhtml&lt;/p&gt;
-&lt;p&gt;Le imprese si devono qualificare per l&amp;rsquo;Azienda ULSS n. 5 Polesana&lt;/p&gt;
-[...3 lines deleted...]
-&lt;p&gt;&amp;nbsp;&lt;/p&gt;
+&lt;p&gt;Le imprese si devono qualificare per l’Azienda ULSS n. 5 Polesana&lt;/p&gt;
+&lt;p&gt;Il termine ultimo per la presentazione delle offerte è indicato sulla piattaforma Sintel&lt;/p&gt;
+&lt;p&gt;Il RUP - Dr. Roberto Banzato&lt;/p&gt;
+&lt;p&gt;&lt;em&gt;                     &lt;/em&gt;&lt;/p&gt;
+&lt;p&gt; &lt;/p&gt;
 </t>
         </is>
       </c>
-      <c r="G471" t="inlineStr">
-[...7 lines deleted...]
-      <c r="K471" t="inlineStr">
+      <c r="G539" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H539" t="inlineStr"/>
+      <c r="I539" t="inlineStr"/>
+      <c r="J539" t="inlineStr"/>
+      <c r="K539" t="inlineStr">
         <is>
           <t>09/08/2022 00:00</t>
         </is>
       </c>
-      <c r="L471" t="inlineStr">
+      <c r="L539" t="inlineStr">
         <is>
           <t>09/08/2027 00:00</t>
         </is>
       </c>
-      <c r="M471" t="inlineStr">
+      <c r="M539" t="inlineStr">
         <is>
           <t>29/08/2022 15:00</t>
         </is>
       </c>
-      <c r="P471" t="n">
-[...14 lines deleted...]
-      <c r="B472" t="inlineStr">
+      <c r="P539" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q539" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R539" t="inlineStr"/>
+      <c r="S539" t="inlineStr"/>
+      <c r="T539" t="inlineStr"/>
+      <c r="U539" t="inlineStr"/>
+    </row>
+    <row r="540">
+      <c r="A540" t="inlineStr"/>
+      <c r="B540" t="inlineStr">
+        <is>
+          <t>AVVISO PUBBLICO PER L’AVVIO PROCEDURA MEDIANTE L'IMPIEGO DELLA PIATTAFORMA SINTEL DI A.R.I.A S.P.A. PER LA FORNITURA DI ARREDI PER LA COMUNITA TERAPEUTICA RESIDENZIALE  PROTETTA (CTRP) E COMUNITA’ ALLOGGIO “CORTE GUAZZO” DELL’AZIENDA ULSS 5 POLESANA UBICATA NEL COMUNE DI ADRIA</t>
+        </is>
+      </c>
+      <c r="C540" t="inlineStr">
+        <is>
+          <t>Bando</t>
+        </is>
+      </c>
+      <c r="D540" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F540" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;Si rende noto che l'Azienda ULSS 5 Polesana, intende avviare una procedura telematica,. per la fornitura di arredi per la Comunita Terapeutica Residenziale Protetta (CTRP) e Comunità Alloggio “Corte Guazzo” dell’Azienda ULSS 5 Polesana ubicata nel Comune di Adria, per l’importo presunto di € 150.000,00 IVA. non compresa.&lt;/p&gt;
+&lt;p&gt;Si chiede a tutti gli Operatori interessati a presentare richiesta di essere invitati alla suddetta procedura  entro e non oltre &lt;strong&gt;le ore 12.00 del giorno 09/08/2022&lt;/strong&gt;, all’U.O.C. Provveditorato Economato e Gestione Logistica dell’Azienda ULSS 5 Polesana seguente indirizzo PEC &lt;a href="mailto:protocollo.aulss5@pecveneto.it"&gt;protocollo.aulss5@pecveneto.it&lt;/a&gt;, riportando nell’oggetto: &lt;em&gt;“Avviso volontario per la trasparenza ex ante per l’avvio di procedura telematica, per la fornitura di &lt;strong&gt;“ARREDI PER LA COMUNITA TERAPEUTICA RESIDENZIALE  PROTETTA (CTRP) E COMUNITA’ ALLOGGIO “CORTE GUAZZO” DELL’AZIENDA ULSS 5 POLESANA UBICATA NEL COMUNE DI ADRIA”&lt;/strong&gt;&lt;/em&gt;&lt;/p&gt;
+&lt;p&gt;Si precisa inoltre che le procedure per l’assegnazione della fornitura in oggetto, saranno espletate esclusivamente tramite la piattaforma di e-procurement denominata Sintel della Regione Lombardia (&lt;a href="https://www.ariaspa.it"&gt;https://www.ariaspa.it&lt;/a&gt;). Le imprese devono obbligatoriamente essere qualificate per l’Azienda ULSS n. 5 Polesana&lt;/p&gt;
+</t>
+        </is>
+      </c>
+      <c r="G540" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H540" t="inlineStr"/>
+      <c r="I540" t="inlineStr"/>
+      <c r="J540" t="inlineStr"/>
+      <c r="K540" t="inlineStr">
+        <is>
+          <t>26/07/2022 00:00</t>
+        </is>
+      </c>
+      <c r="L540" t="inlineStr">
+        <is>
+          <t>26/07/2027 00:00</t>
+        </is>
+      </c>
+      <c r="M540" t="inlineStr">
+        <is>
+          <t>09/08/2022 12:00</t>
+        </is>
+      </c>
+      <c r="P540" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q540" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R540" t="inlineStr"/>
+      <c r="S540" t="inlineStr"/>
+      <c r="T540" t="inlineStr"/>
+      <c r="U540" t="inlineStr"/>
+    </row>
+    <row r="541">
+      <c r="A541" t="inlineStr"/>
+      <c r="B541" t="inlineStr">
         <is>
           <t>AVVISO PUBBLICO PER L’AVVIO URGENTE DI PROCEDURA TELEMATICA SOTTOSOGLIA, TRAMITE PIATTAFORMA ARIA SINTEL, AI SENSI DEL D.L. 76/2020, CONVERTITO CON LEGGE 120/2020, COME MODIFICATO DAL D.L. 77/2021, CONVERTITO CON LEGGE 108/2021 E SMI, PER L’AFFIDAMENTO DEL “SERVIZIO DI RITIRO, TRASPORTO E CONSEGNA VACCINI E ANTICORPI MONOCLONALI COVID19 PRESSO I PUNTI VACCINALI DELL’AZIENDA ULSS 5 POLESANA PER IL PERIODO DI SEI MESI”</t>
         </is>
       </c>
-      <c r="C472" t="inlineStr">
+      <c r="C541" t="inlineStr">
         <is>
           <t>Bando</t>
         </is>
       </c>
-      <c r="D472" t="inlineStr">
+      <c r="D541" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="F472" t="inlineStr">
-[...2 lines deleted...]
-&lt;p&gt;&amp;nbsp;&lt;/p&gt;
+      <c r="F541" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;&lt;strong&gt;AVVISO PUBBLICO PER L’AVVIO URGENTE DI PROCEDURA TELEMATICA SOTTOSOGLIA, TRAMITE PIATTAFORMA ARIA SINTEL, AI SENSI DEL D.L. 76/2020, CONVERTITO CON LEGGE 120/2020, COME MODIFICATO DAL D.L. 77/2021, CONVERTITO CON LEGGE 108/2021 E SMI, PER L’AFFIDAMENTO DEL “SERVIZIO DI RITIRO, TRASPORTO E CONSEGNA VACCINI E ANTICORPI MONOCLONALI COVID19 PRESSO I PUNTI VACCINALI DELL’AZIENDA ULSS 5 POLESANA PER IL PERIODO DI SEI MESI”&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt; &lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;Termine previsto per la presentazione delle manifestazioni di interesse: entro le ore 13:00 del 01/08/2022&lt;/strong&gt;&lt;/p&gt;
 </t>
         </is>
       </c>
-      <c r="G472" t="inlineStr">
-[...7 lines deleted...]
-      <c r="K472" t="inlineStr">
+      <c r="G541" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H541" t="inlineStr"/>
+      <c r="I541" t="inlineStr"/>
+      <c r="J541" t="inlineStr"/>
+      <c r="K541" t="inlineStr">
         <is>
           <t>26/07/2022 00:00</t>
         </is>
       </c>
-      <c r="L472" t="inlineStr">
+      <c r="L541" t="inlineStr">
         <is>
           <t>26/07/2027 00:00</t>
         </is>
       </c>
-      <c r="M472" t="inlineStr">
+      <c r="M541" t="inlineStr">
         <is>
           <t>01/08/2022 13:00</t>
         </is>
       </c>
-      <c r="P472" t="n">
-[...14 lines deleted...]
-      <c r="B473" t="inlineStr">
+      <c r="P541" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q541" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R541" t="inlineStr"/>
+      <c r="S541" t="inlineStr"/>
+      <c r="T541" t="inlineStr"/>
+      <c r="U541" t="inlineStr"/>
+    </row>
+    <row r="542">
+      <c r="A542" t="inlineStr"/>
+      <c r="B542" t="inlineStr">
         <is>
           <t>AVVISO AGGIUDICAZIONE FORNITURA, DI FARMACI ESCLUSIVI E NON ESCLUSIVI,  PER IL PERIODO DI 12 MESI, SUDDIVISA IN N. 7 LOTTI, PER LA DURATA DI 12 MESI MEDIANTE PROCEDURA DI GARA TELEMATICA SOTTOSOGLIA AI SENSI DELL’ ART. 1, COMMA 2, LETT. A) DEL D.L. 76 DEL 2020, CONVERTITO CON LEGGE 120/2020, COME MODIFICATO DALL’ART. 51, COMMA 1, LETT. A) DEL D.L. 77/2021 SU PIATTAFORMA INFORMATICA ARIA SPA ID 154947085</t>
         </is>
       </c>
-      <c r="C473" t="inlineStr">
+      <c r="C542" t="inlineStr">
         <is>
           <t>Bando</t>
         </is>
       </c>
-      <c r="D473" t="inlineStr">
+      <c r="D542" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
-      <c r="F473" t="inlineStr"/>
-[...8 lines deleted...]
-      <c r="K473" t="inlineStr">
+      <c r="F542" t="inlineStr"/>
+      <c r="G542" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H542" t="inlineStr"/>
+      <c r="I542" t="inlineStr"/>
+      <c r="J542" t="inlineStr"/>
+      <c r="K542" t="inlineStr">
         <is>
           <t>26/07/2022 00:00</t>
         </is>
       </c>
-      <c r="L473" t="inlineStr">
+      <c r="L542" t="inlineStr">
         <is>
           <t>26/07/2027 00:00</t>
         </is>
       </c>
-      <c r="P473" t="n">
-[...19 lines deleted...]
-      <c r="C474" t="inlineStr">
+      <c r="P542" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q542" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R542" t="inlineStr"/>
+      <c r="S542" t="inlineStr"/>
+      <c r="T542" t="inlineStr"/>
+      <c r="U542" t="inlineStr"/>
+    </row>
+    <row r="543">
+      <c r="A543" t="inlineStr"/>
+      <c r="B543" t="inlineStr">
+        <is>
+          <t>AVVISO VOLONTARIO PER LA TRASPARENZA EX ANTE PROCEDURA NEGOZIATA, SENZA PREVIA PUBBLICAZIONE DEL BANDO DI GARA, AI SENSI DELL’ART. 63 COMMA 2, LETT. B) DEL D.LGS. 50/2016 E S.M.I. PER LA FORNITURA DI FARMACO ESCLUSIVO EVRYSDI*1FL, PRINCIPIO ATTIVO RISDIPLAM, A.I.C. 049370012 PER L’AZIENDA ULSS 5 POLESANA PER LA DURATA DI 12 MESI. CIG. 9342417665</t>
+        </is>
+      </c>
+      <c r="C543" t="inlineStr">
         <is>
           <t>Bando</t>
         </is>
       </c>
-      <c r="D474" t="inlineStr">
+      <c r="D543" t="inlineStr">
+        <is>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="F543" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;Si rende noto che l’Azienda Ulss 5 Polesana ha avviato, sulla Piattaforma SINTEL di A.R.I.A. S.p.A., procedura negoziata, senza previa pubblicazione del bando di gara, ai sensi dell’art. 63 comma 2, lett. b) del D.lgs. 50/2016 e s.m.i. – SINTEL ID 157535013 per la fornitura di farmaco esclusivo. &lt;strong&gt;EVRYSDI*1FL&lt;/strong&gt;, principio attivo RISDIPLAM  A.I.C.  &lt;strong&gt;049370012&lt;/strong&gt; per l’Azienda Ulss 5 Polesana per la durata di 12 mesi, per un importo complessivo di spesa presunto di € 269.179,56 (Iva non compresa).&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;OPERATORE ECONOMICO INDIVIDUATO&lt;/strong&gt;: Alla procedura SINTEL ID 157535013 è stato invitato l’operatore economico ROCHE  S.P.A. Viale G.B. Stucchi, 110 – 20900  Monza (MB).&lt;/p&gt;
+&lt;p&gt;Si invitano pertanto gli operatori economici eventualmente interessati a manifestare a questa Amministrazione, l’interesse alla partecipazione alla procedura negoziata per l’assegnazione della fornitura in oggetto:&lt;/p&gt;
+&lt;ul&gt;
+	&lt;li&gt;presentando entro il termine sotto indicato, la documentazione tecnico-scientifica a comprova dell’equivalenza dei prodotti proposti con il prodotto oggetto della predetta procedura;&lt;/li&gt;
+	&lt;li&gt;dichiarando di non incorrere in nessuna delle cause di esclusione di cui all’art.80 del D.lgs. n.50/2016 e s.m.i.&lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;La dichiarazione, resa ai sensi del D.P.R. n.445/2000 e s.m.i. dovrà:&lt;/p&gt;
+&lt;ul&gt;
+	&lt;li&gt;essere sottoscritta dal Legale Rappresentante dell’Impresa&lt;/li&gt;
+	&lt;li&gt;essere corredata da fotocopia del documento di identità in corso di validità&lt;/li&gt;
+	&lt;li&gt;riportare l’espressa autorizzazione a ricevere le eventuali comunicazioni mediante PEC, ai sensi dell’art.76 del D.Lgs. n.50/2016 e s.m.i.&lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;pervenire esclusivamente via PEC all’indirizzo &lt;a href="mailto:asl18.rovigo@actaliscertymail.it"&gt;protocollo.aulss5@pecveneto.it&lt;/a&gt;, &lt;strong&gt;nel&lt;/strong&gt;&lt;strong&gt; termine di 10 giorni &lt;/strong&gt;dalla pubblicazione del presente avviso, nel sito aziendale &lt;a href="http://www.aulss5.veneto.it"&gt;www.aulss5.veneto.it&lt;/a&gt; – sezione Bandi -, riportando nell’oggetto: &lt;em&gt;“Avviso volontario per la trasparenza ex ante per l’avvio di procedura negoziata, senza previa pubblicazione del bando di gara, SINTEL ID 157535013, per la fornitura di farmaco esclusivo EVRYSDI*1FL  per l’Azienda Ulss 5 Polesana per la durata di 12 mesi &lt;/em&gt;&lt;/p&gt;
+</t>
+        </is>
+      </c>
+      <c r="G543" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H543" t="inlineStr"/>
+      <c r="I543" t="inlineStr"/>
+      <c r="J543" t="inlineStr"/>
+      <c r="K543" t="inlineStr">
+        <is>
+          <t>26/07/2022 00:00</t>
+        </is>
+      </c>
+      <c r="L543" t="inlineStr">
+        <is>
+          <t>26/07/2027 00:00</t>
+        </is>
+      </c>
+      <c r="M543" t="inlineStr">
+        <is>
+          <t>06/08/2022 00:00</t>
+        </is>
+      </c>
+      <c r="O543" t="inlineStr">
+        <is>
+          <t>20/09/2022</t>
+        </is>
+      </c>
+      <c r="P543" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q543" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R543" t="inlineStr"/>
+      <c r="S543" t="inlineStr"/>
+      <c r="T543" t="inlineStr"/>
+      <c r="U543" t="inlineStr"/>
+    </row>
+    <row r="544">
+      <c r="A544" t="inlineStr"/>
+      <c r="B544" t="inlineStr">
+        <is>
+          <t>C100 Avviso esplorativo per manifestazione di interesse finalizzata all'affidamento tramite procedura negoziata del servizio per la manutenzione programmata e straordinaria correttiva delle cappe chimiche ed a flusso laminare in uso presso le strutture aziendali</t>
+        </is>
+      </c>
+      <c r="C544" t="inlineStr">
+        <is>
+          <t>Bando</t>
+        </is>
+      </c>
+      <c r="D544" t="inlineStr">
+        <is>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="F544" t="inlineStr"/>
+      <c r="G544" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H544" t="inlineStr"/>
+      <c r="I544" t="inlineStr"/>
+      <c r="J544" t="inlineStr"/>
+      <c r="K544" t="inlineStr">
+        <is>
+          <t>15/06/2022 00:00</t>
+        </is>
+      </c>
+      <c r="L544" t="inlineStr">
+        <is>
+          <t>15/06/2027 00:00</t>
+        </is>
+      </c>
+      <c r="M544" t="inlineStr">
+        <is>
+          <t>01/07/2022 00:00</t>
+        </is>
+      </c>
+      <c r="P544" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q544" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R544" t="inlineStr"/>
+      <c r="S544" t="inlineStr"/>
+      <c r="T544" t="inlineStr"/>
+      <c r="U544" t="inlineStr"/>
+    </row>
+    <row r="545">
+      <c r="A545" t="inlineStr"/>
+      <c r="B545" t="inlineStr">
+        <is>
+          <t>AVVISO PUBBLICO PER L’AVVIO DI PROCEDURA DI GARA SOTTOSOGLIA, CON L’IMPIEGO DELLA PIATTAFORMA DI E-PROCUREMENT SINTEL GESTITA DA A.R.I.A. S.P.A., PER LA FORNITURA DI  “CATETERI, GUIDE, STENT RETRIEVER E ACCESSORI” SUDDIVISI IN 12 LOTTI PER UOC NEURORADIOLOGIA  AI SENSI ART. 36, C. 2 LETT. B) D.LGS. 50/2016 E SMI</t>
+        </is>
+      </c>
+      <c r="C545" t="inlineStr">
+        <is>
+          <t>Asta</t>
+        </is>
+      </c>
+      <c r="D545" t="inlineStr">
+        <is>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="F545" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;Si rende noto che con Deliberazione del Direttore Generale n. 712/2022 l’Azienda Ulss 5 Polesana ha indetto procedura di gara telematica sottosoglia ai sensi dell’art. 36 c. 2 lett. b) del D.Lgs. n. 50/2016 e smi per la fornitura annuale di “Cateteri, guide, stent retriever e accessori” per il periodo di 12 mesi eventualmente prorogabile per ulteriori 3 mesi, per l’importo annuale presunto di €. 192.000,00, suddivisi in 12 lotti per UOC Neuroradiologia&lt;strong&gt; &lt;/strong&gt;di Rovigo&lt;/p&gt;
+</t>
+        </is>
+      </c>
+      <c r="G545" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H545" t="inlineStr"/>
+      <c r="I545" t="inlineStr"/>
+      <c r="J545" t="inlineStr"/>
+      <c r="K545" t="inlineStr">
+        <is>
+          <t>13/06/2022 00:00</t>
+        </is>
+      </c>
+      <c r="L545" t="inlineStr">
+        <is>
+          <t>13/06/2027 00:00</t>
+        </is>
+      </c>
+      <c r="M545" t="inlineStr">
+        <is>
+          <t>29/06/2022 00:00</t>
+        </is>
+      </c>
+      <c r="P545" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q545" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R545" t="inlineStr"/>
+      <c r="S545" t="inlineStr"/>
+      <c r="T545" t="inlineStr"/>
+      <c r="U545" t="inlineStr"/>
+    </row>
+    <row r="546">
+      <c r="A546" t="inlineStr"/>
+      <c r="B546" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Avviso volontario per la trasparenza ex ante per l’avvio di procedura negoziata, senza previa pubblicazione del bando di gara, per la fornitura n. 1 Sistema di Monitoraggio integrato compatibile con l’attuale sistema di monitoraggio centralizzato Philips, con le centrali di monitoraggio Philips PIIC iX e l’attuale database server Philips PIIC iX al fine di permettere una condivisione completa dei dati pazienti, in modo da consentire il trasferimento dei dati di pazienti </t>
+        </is>
+      </c>
+      <c r="C546" t="inlineStr">
+        <is>
+          <t>Bando</t>
+        </is>
+      </c>
+      <c r="D546" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="F474" t="inlineStr">
-[...3 lines deleted...]
-&lt;p&gt;Si precisa inoltre che le procedure per l&amp;rsquo;assegnazione della fornitura in oggetto, saranno espletate esclusivamente tramite la piattaforma di e-procurement denominata Sintel della Regione Lombardia (&lt;a href="https://www.ariaspa.it"&gt;https://www.ariaspa.it&lt;/a&gt;).&amp;nbsp;Le imprese devono obbligatoriamente essere qualificate per l&amp;rsquo;Azienda ULSS n. 5 Polesana&lt;/p&gt;
+      <c r="F546" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;Con il presente avviso si intende avviare un’indagine di mercato al fine di conoscere se, diversamente dalle informazioni in possesso di questa Amministrazione, oltre a quello individuato, vi sono altri operatori economici presenti sul mercato che possano fornire sistema di monitoraggio con le caratteristiche richieste od equivalenti, indicate nell'avviso allegato.&lt;/p&gt;
+&lt;p&gt;Importo complessivo di spesa presunto di € 171.000,00 (Iva non compresa).&lt;/p&gt;
+&lt;p&gt;Si invitano pertanto gli operatori economici eventualmente interessati a manifestare a questa Amministrazione, l’interesse alla partecipazione alla procedura negoziata per l’assegnazione della fornitura in oggetto dichiarando:&lt;/p&gt;
+&lt;ul&gt;
+	&lt;li&gt;la capacità tecnica di fornire i defibrillatori di cui all’oggetto, alle condizioni sopra specificate;&lt;/li&gt;
+	&lt;li&gt;di non incorrere in nessuna delle cause di esclusione di cui all’Art.80 del D.lgs. n.50/2016 e s.m.i.&lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;In caso di mancanza di riscontri al presente avviso, entro 10 giorni dalla data di pubblicazione, e venga quindi confermata la circostanza secondo cui l’Impresa succitata costituisca l’unico fornitore dei sistemi analitici richiesti, questa Azienda procederà, ai sensi dell’art. 63 comma 2) lett.b) del D.lgs n.50/2016 e s.m.i. a concludere un contratto, previa negoziazione delle condizioni di fornitura, con l’Impresa che, allo stato attuale risulta essere l’unico operatore economico individuato&lt;/p&gt;
 </t>
         </is>
       </c>
-      <c r="G474" t="inlineStr">
-[...47 lines deleted...]
-      <c r="D475" t="inlineStr">
+      <c r="G546" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H546" t="inlineStr"/>
+      <c r="I546" t="inlineStr"/>
+      <c r="J546" t="inlineStr"/>
+      <c r="K546" t="inlineStr">
+        <is>
+          <t>03/06/2022 00:00</t>
+        </is>
+      </c>
+      <c r="L546" t="inlineStr">
+        <is>
+          <t>03/06/2027 00:00</t>
+        </is>
+      </c>
+      <c r="M546" t="inlineStr">
+        <is>
+          <t>13/06/2022 00:00</t>
+        </is>
+      </c>
+      <c r="P546" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q546" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R546" t="inlineStr"/>
+      <c r="S546" t="inlineStr"/>
+      <c r="T546" t="inlineStr"/>
+      <c r="U546" t="inlineStr"/>
+    </row>
+    <row r="547">
+      <c r="A547" t="inlineStr"/>
+      <c r="B547" t="inlineStr">
+        <is>
+          <t>AVVISO PUBBLICO PER L’AVVIO DI PROCEDURA DI GARA SOTTOSOGLIA, AI SENSI ART. 36, C. 2 LETT. B) D.LGS. 50/2016 E SMI CON L’IMPIEGO DELLA PIATTAFORMA DI E-PROCUREMENT SINTEL GESTITA DA A.R.I.A. S.P.A., PER LA FORNITURA IN NOLEGGIO DI SISTEMI PER IL TRATTAMENTO DELL’IPOTERMIA PERIOPERATORIA, CON RELATIVI DISPOSITIVI MEDICI E   ASSISTENZA TECNICA FULL RISK, PER IL PERIODO DI TRE ANNI, EVENTUALMEMTE PROROGABILE DI 12 MESI.</t>
+        </is>
+      </c>
+      <c r="C547" t="inlineStr">
+        <is>
+          <t>Asta</t>
+        </is>
+      </c>
+      <c r="D547" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
-      <c r="F475" t="inlineStr">
-[...3 lines deleted...]
-&lt;p&gt;Si invitano pertanto gli operatori economici eventualmente interessati a manifestare a questa Amministrazione, l&amp;rsquo;interesse alla partecipazione alla procedura negoziata per l&amp;rsquo;assegnazione della fornitura in oggetto:&lt;/p&gt;
+      <c r="F547" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;Con Determinazione Dirigenziale n. 282 del 16/05/2022 è stata indetta procedura di gara telematica sottosoglia ai sensi dell’art. 36 c. 2 lett. b) del D.Lgs. n. 50/2016 e smi per la fornitura in noleggio di Sistemi per il trattamento dell’ipotermia perioperatoria, con i relativi dispositivi medici, assistenza tecnica full risk, per un periodo di tre anni, eventualmente prorogabile di 12 mesi come di seguito indicato:&lt;/p&gt;
 &lt;ul&gt;
-	&lt;li&gt;presentando entro il termine sotto indicato, la documentazione tecnico-scientifica a comprova dell&amp;rsquo;equivalenza dei prodotti proposti con il prodotto oggetto della predetta procedura;&lt;/li&gt;
-[...260 lines deleted...]
-	&lt;li&gt;Copertina monouso per la gestione dell&amp;rsquo;ipotermia perioperatoria sotto-paziente.&lt;/li&gt;
+	&lt;li&gt;Noleggio unità di gestione della temperatura sistema convettivo ad aria forzata compatibile con tutti i modelli di copertine;&lt;/li&gt;
+	&lt;li&gt;Copertina monouso per la gestione dell’ipotermia perioperatoria sovra-Paziente, parte superiore del corpo;&lt;/li&gt;
+	&lt;li&gt;Copertina monouso per la gestione dell’ipotermia perioperatoria sovra-Paziente, parte superiore del corpo, misura large;&lt;/li&gt;
+	&lt;li&gt;Copertina monouso per la gestione dell’ipotermia perioperatoria sovra-paziente, parte inferiore del corpo;&lt;/li&gt;
+	&lt;li&gt;Copertina monouso per la gestione dell’ipotermia perioperatoria, corpo intero, adulti;&lt;/li&gt;
+	&lt;li&gt;Copertina monouso per la gestione dell’ipotermia perioperatoria, corpo intero, pediatrica;&lt;/li&gt;
+	&lt;li&gt;Copertina monouso per la gestione dell’ipotermia perioperatoria, corpo intero, neonatale;&lt;/li&gt;
+	&lt;li&gt;Copertina monouso per la gestione dell’ipotermia perioperatoria sotto-paziente.&lt;/li&gt;
 &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="G479" t="inlineStr">
-[...7 lines deleted...]
-      <c r="K479" t="inlineStr">
+      <c r="G547" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H547" t="inlineStr"/>
+      <c r="I547" t="inlineStr"/>
+      <c r="J547" t="inlineStr"/>
+      <c r="K547" t="inlineStr">
         <is>
           <t>18/05/2022 00:00</t>
         </is>
       </c>
-      <c r="L479" t="inlineStr">
+      <c r="L547" t="inlineStr">
         <is>
           <t>18/05/2027 00:00</t>
         </is>
       </c>
-      <c r="M479" t="inlineStr">
+      <c r="M547" t="inlineStr">
         <is>
           <t>03/06/2022 00:00</t>
         </is>
       </c>
-      <c r="P479" t="n">
-[...14 lines deleted...]
-      <c r="B480" t="inlineStr">
+      <c r="P547" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q547" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R547" t="inlineStr"/>
+      <c r="S547" t="inlineStr"/>
+      <c r="T547" t="inlineStr"/>
+      <c r="U547" t="inlineStr"/>
+    </row>
+    <row r="548">
+      <c r="A548" t="inlineStr"/>
+      <c r="B548" t="inlineStr">
         <is>
           <t>AVVISO INDAGINE DI MERCATO E RELATIVA MANIFESTAZIONE DI INTERESSE PARTECIPAZIONE PROCEDURE SU PIATTAFORMA TELEMATICA SINTEL PER LA FORNITURA E MANUTENZIONE DI N. 6 VENTILATORI PER LE U.O.C. PRONTO SOCCORSO DELL'AZIENDA ULSS 5 POLESANA CIG  91892297A8</t>
         </is>
       </c>
-      <c r="C480" t="inlineStr">
+      <c r="C548" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
-      <c r="D480" t="inlineStr">
+      <c r="D548" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
-      <c r="F480" t="inlineStr">
-[...3 lines deleted...]
-&lt;p&gt;Si chiede a tutti gli Operatori interessati a presentare richiesta di essere invitati alla suddetta procedura&amp;nbsp; entro e non oltre &lt;strong&gt;le ore 12.00 del giorno 23.05.2022&lt;/strong&gt;, all&amp;rsquo;U.O.C. Provveditorato Economato e Gestione Logistica dell&amp;rsquo;Azienda ULSS 5 Polesana seguente indirizzo PEC &lt;a href="mailto:protocollo.aulss5@pecveneto.it"&gt;protocollo.aulss5@pecveneto.it&lt;/a&gt;, riportando nell&amp;rsquo;oggetto: &lt;em&gt;&amp;ldquo;Avviso volontario per la trasparenza ex ante per l&amp;rsquo;avvio di procedura sottosoglia, senza previa pubblicazione del bando di gara, per la fornitura e manutenzione di n. 6 ventilatori per le U.O.C. Pronto Soccorso dell&amp;#39;Azienda ULSS 5 Polesana CIG 91892297A8&amp;rdquo;&lt;/em&gt;&lt;/p&gt;
+      <c r="F548" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;Si rende noto che l'Azienda ULSS 5 Polesana, intende procedere a SPECIFICA Indagine di Mercato per la fornitura e manutenzione di n. 6 ventilatori per le U.O.C. Pronto Soccorso dell'Azienda ULSS 5 Polesana CIG 91892297A8.&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;Valore presunto affidamento € 90.000,00 + I.V.A. 22%&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;Si chiede a tutti gli Operatori interessati a presentare richiesta di essere invitati alla suddetta procedura  entro e non oltre &lt;strong&gt;le ore 12.00 del giorno 23.05.2022&lt;/strong&gt;, all’U.O.C. Provveditorato Economato e Gestione Logistica dell’Azienda ULSS 5 Polesana seguente indirizzo PEC &lt;a href="mailto:protocollo.aulss5@pecveneto.it"&gt;protocollo.aulss5@pecveneto.it&lt;/a&gt;, riportando nell’oggetto: &lt;em&gt;“Avviso volontario per la trasparenza ex ante per l’avvio di procedura sottosoglia, senza previa pubblicazione del bando di gara, per la fornitura e manutenzione di n. 6 ventilatori per le U.O.C. Pronto Soccorso dell'Azienda ULSS 5 Polesana CIG 91892297A8”&lt;/em&gt;&lt;/p&gt;
 </t>
         </is>
       </c>
-      <c r="G480" t="inlineStr">
-[...7 lines deleted...]
-      <c r="K480" t="inlineStr">
+      <c r="G548" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H548" t="inlineStr"/>
+      <c r="I548" t="inlineStr"/>
+      <c r="J548" t="inlineStr"/>
+      <c r="K548" t="inlineStr">
         <is>
           <t>11/05/2022 00:00</t>
         </is>
       </c>
-      <c r="L480" t="inlineStr">
+      <c r="L548" t="inlineStr">
         <is>
           <t>11/05/2027 00:00</t>
         </is>
       </c>
-      <c r="M480" t="inlineStr">
+      <c r="M548" t="inlineStr">
         <is>
           <t>23/05/2022 00:00</t>
         </is>
       </c>
-      <c r="P480" t="n">
-[...14 lines deleted...]
-      <c r="B481" t="inlineStr">
+      <c r="P548" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q548" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R548" t="inlineStr"/>
+      <c r="S548" t="inlineStr"/>
+      <c r="T548" t="inlineStr"/>
+      <c r="U548" t="inlineStr"/>
+    </row>
+    <row r="549">
+      <c r="A549" t="inlineStr"/>
+      <c r="B549" t="inlineStr">
         <is>
           <t>Indagine di mercato per l’individuazione di operatori economici per l’affidamento della fornitura di farmaci fuori PTA (prontuario terapeutico aziendale) da grossisti, per l’A.Ulss 5 “Polesana”, per la durata di 12 mesi, eventualmente rinnovabile per ulteriori 12 mesi.</t>
         </is>
       </c>
-      <c r="C481" t="inlineStr">
+      <c r="C549" t="inlineStr">
         <is>
           <t>Bando</t>
         </is>
       </c>
-      <c r="D481" t="inlineStr">
+      <c r="D549" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
-      <c r="F481" t="inlineStr">
-[...3 lines deleted...]
-&lt;p&gt;Gli operatori economici interessati a partecipare alla procedura di gara, potranno manifestare l&amp;rsquo;interesse ad essere invitati, tramite PEC: &lt;a href="mailto:protocollo.aulss5@pecveneto.it"&gt;&lt;strong&gt;protocollo.aulss5@pecveneto.it&lt;/strong&gt;&lt;/a&gt;, &lt;strong&gt;nel termine di 10 giorni &lt;/strong&gt;dalla pubblicazione del presente avviso, nel sito aziendale &lt;a href="http://www.aulss5.veneto.it/"&gt;www.aulss5.veneto.it&lt;/a&gt; &amp;ndash; sezione Bandi -, utilizzato l&amp;rsquo;apposito modello allegato &amp;ldquo;A&amp;rdquo; e riportando nell&amp;rsquo;oggetto: &lt;em&gt;&amp;ldquo;&lt;strong&gt;INDAGINE DI MERCATO PER L&amp;rsquo;INDIVIDUAZIONE DI OPERATORI ECONOMICI PER L&amp;rsquo;AFFIDAMENTO&lt;/strong&gt;&lt;/em&gt;&lt;strong&gt; &lt;em&gt;DELLA&lt;/em&gt;&lt;/strong&gt;&lt;strong&gt;&lt;em&gt; FORNITURA DI FARMACI FUORI DAL P.T.A. (PRONTUARIO TERAPEUTICO AZIENDALE) E ALTRI PRODOTTI DA GROSSISTA PER L&amp;rsquo;AZIENDA ULSS 5 POLESANA PER IL PERIODO DI 12 MESI EVENTUALMENTE RINNOVABILE PER ULTERIORI 12 MESI&lt;/em&gt;&lt;/strong&gt;&lt;em&gt;&amp;rdquo;&lt;strong&gt;.&lt;/strong&gt;&lt;/em&gt;&lt;/p&gt;
+      <c r="F549" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;Questa Azienda ULSS effettua un'indagine di mercato al fine di verificare se vi sono operatori economici interessati a partecipare alla procedura di gara telematica sottosoglia, indetta con Determinazione Dirigenziale n. 189 del 29/03/2022, finalizzata all’affidamento della fornitura, comprensiva di servizio di consegna, di farmaci fuori dal P.T.A. (Prontuario Terapeutico Aziendale) e altri prodotti da grossista, da erogare in regime di ricovero per continuità terapeutica a pazienti con malattie rare in base a specifiche direttive regionali e  per sopperire alle carenze di mercato di farmaci.&lt;/p&gt;
+&lt;p&gt;L’importo complessivo della fornitura per la durata di 12 mesi, al netto dell’eventuale opzione di  rinnovo di ulteriori 12 mesi, è pari ad €. 60.000,00, Iva 10% non compresa.&lt;/p&gt;
+&lt;p&gt;Gli operatori economici interessati a partecipare alla procedura di gara, potranno manifestare l’interesse ad essere invitati, tramite PEC: &lt;a href="mailto:protocollo.aulss5@pecveneto.it"&gt;&lt;strong&gt;protocollo.aulss5@pecveneto.it&lt;/strong&gt;&lt;/a&gt;, &lt;strong&gt;nel termine di 10 giorni &lt;/strong&gt;dalla pubblicazione del presente avviso, nel sito aziendale &lt;a href="http://www.aulss5.veneto.it/"&gt;www.aulss5.veneto.it&lt;/a&gt; – sezione Bandi -, utilizzato l’apposito modello allegato “A” e riportando nell’oggetto: &lt;em&gt;“&lt;strong&gt;INDAGINE DI MERCATO PER L’INDIVIDUAZIONE DI OPERATORI ECONOMICI PER L’AFFIDAMENTO&lt;/strong&gt;&lt;/em&gt;&lt;strong&gt; &lt;em&gt;DELLA&lt;/em&gt;&lt;/strong&gt;&lt;strong&gt;&lt;em&gt; FORNITURA DI FARMACI FUORI DAL P.T.A. (PRONTUARIO TERAPEUTICO AZIENDALE) E ALTRI PRODOTTI DA GROSSISTA PER L’AZIENDA ULSS 5 POLESANA PER IL PERIODO DI 12 MESI EVENTUALMENTE RINNOVABILE PER ULTERIORI 12 MESI&lt;/em&gt;&lt;/strong&gt;&lt;em&gt;”&lt;strong&gt;.&lt;/strong&gt;&lt;/em&gt;&lt;/p&gt;
 </t>
         </is>
       </c>
-      <c r="G481" t="inlineStr">
-[...7 lines deleted...]
-      <c r="K481" t="inlineStr">
+      <c r="G549" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H549" t="inlineStr"/>
+      <c r="I549" t="inlineStr"/>
+      <c r="J549" t="inlineStr"/>
+      <c r="K549" t="inlineStr">
         <is>
           <t>09/05/2022 00:00</t>
         </is>
       </c>
-      <c r="L481" t="inlineStr">
+      <c r="L549" t="inlineStr">
         <is>
           <t>09/05/2027 00:00</t>
         </is>
       </c>
-      <c r="M481" t="inlineStr">
+      <c r="M549" t="inlineStr">
         <is>
           <t>19/05/2022 00:00</t>
         </is>
       </c>
-      <c r="O481" t="inlineStr">
+      <c r="O549" t="inlineStr">
         <is>
           <t>18/08/2022</t>
         </is>
       </c>
-      <c r="P481" t="n">
-[...14 lines deleted...]
-      <c r="B482" t="inlineStr">
+      <c r="P549" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q549" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R549" t="inlineStr"/>
+      <c r="S549" t="inlineStr"/>
+      <c r="T549" t="inlineStr"/>
+      <c r="U549" t="inlineStr"/>
+    </row>
+    <row r="550">
+      <c r="A550" t="inlineStr"/>
+      <c r="B550" t="inlineStr">
         <is>
           <t>C78 Avviso esplorativo per manifestazione d'interesse finalizzata all'affidamento del servizio triennale di convalida dei sistemi di sterilizzazione</t>
         </is>
       </c>
-      <c r="C482" t="inlineStr">
+      <c r="C550" t="inlineStr">
         <is>
           <t>Bando</t>
         </is>
       </c>
-      <c r="D482" t="inlineStr">
+      <c r="D550" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
-      <c r="F482" t="inlineStr"/>
-[...8 lines deleted...]
-      <c r="K482" t="inlineStr">
+      <c r="F550" t="inlineStr"/>
+      <c r="G550" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H550" t="inlineStr"/>
+      <c r="I550" t="inlineStr"/>
+      <c r="J550" t="inlineStr"/>
+      <c r="K550" t="inlineStr">
         <is>
           <t>29/04/2022 00:00</t>
         </is>
       </c>
-      <c r="L482" t="inlineStr">
+      <c r="L550" t="inlineStr">
         <is>
           <t>29/04/2027 00:00</t>
         </is>
       </c>
-      <c r="M482" t="inlineStr">
+      <c r="M550" t="inlineStr">
         <is>
           <t>16/05/2022 00:00</t>
         </is>
       </c>
-      <c r="P482" t="n">
-[...14 lines deleted...]
-      <c r="B483" t="inlineStr">
+      <c r="P550" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q550" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R550" t="inlineStr"/>
+      <c r="S550" t="inlineStr"/>
+      <c r="T550" t="inlineStr"/>
+      <c r="U550" t="inlineStr"/>
+    </row>
+    <row r="551">
+      <c r="A551" t="inlineStr"/>
+      <c r="B551" t="inlineStr">
         <is>
           <t xml:space="preserve"> AVVISO VOLONTARIO PER LA TRASPARENZA EX ANTE - PROCEDURA NEGOZIATA, SENZA PREVIA PUBBLICAZIONE DEL BANDO DI GARA, AI SENSI DELL’ART. 63 COMMA 2, LETT. B) DEL D.LGS. 50/2016 E S.M.I. PER LA FORNITURA DI FARMACO ESCLUSIVO DARZALEX DA 1800 MG., PRINCIPIO ATTIVO DARATUMUMAB, A.I.C. 044885046 PER L’AZIENDA ULSS 5 POLESANA PER LA DURATA DI 12 MESI.</t>
         </is>
       </c>
-      <c r="C483" t="inlineStr">
+      <c r="C551" t="inlineStr">
         <is>
           <t>Bando</t>
         </is>
       </c>
-      <c r="D483" t="inlineStr">
+      <c r="D551" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="F483" t="inlineStr">
+      <c r="F551" t="inlineStr">
         <is>
           <t xml:space="preserve">&lt;p&gt;&lt;strong&gt;AVVISO VOLONTARIO PER LA TRASPARENZA EX ANTE&lt;/strong&gt;&lt;/p&gt;
-&lt;p&gt;&lt;strong&gt;PROCEDURA NEGOZIATA, SENZA PREVIA PUBBLICAZIONE DEL BANDO DI GARA, AI SENSI DELL&amp;rsquo;ART. 63 COMMA 2, LETT. B) DEL D.LGS. 50/2016 E S.M.I. PER LA FORNITURA DI FARMACO ESCLUSIVO DARZALEX DA 1800 MG., PRINCIPIO ATTIVO DARATUMUMAB, A.I.C. 044885046 PER L&amp;rsquo;AZIENDA ULSS 5 POLESANA PER LA DURATA DI 12 MESI&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;PROCEDURA NEGOZIATA, SENZA PREVIA PUBBLICAZIONE DEL BANDO DI GARA, AI SENSI DELL’ART. 63 COMMA 2, LETT. B) DEL D.LGS. 50/2016 E S.M.I. PER LA FORNITURA DI FARMACO ESCLUSIVO DARZALEX DA 1800 MG., PRINCIPIO ATTIVO DARATUMUMAB, A.I.C. 044885046 PER L’AZIENDA ULSS 5 POLESANA PER LA DURATA DI 12 MESI&lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt;SINTEL ID 153867236&lt;/p&gt;
 &lt;p&gt;SCADENZA MANIFESTAZIONE DI INTERESSE: nel termine di 10 giorni dalla pubblicazione del presente avviso&lt;/p&gt;
 </t>
         </is>
       </c>
-      <c r="G483" t="inlineStr">
-[...7 lines deleted...]
-      <c r="K483" t="inlineStr">
+      <c r="G551" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H551" t="inlineStr"/>
+      <c r="I551" t="inlineStr"/>
+      <c r="J551" t="inlineStr"/>
+      <c r="K551" t="inlineStr">
         <is>
           <t>28/04/2022 00:00</t>
         </is>
       </c>
-      <c r="L483" t="inlineStr">
+      <c r="L551" t="inlineStr">
         <is>
           <t>28/04/2027 00:00</t>
         </is>
       </c>
-      <c r="M483" t="inlineStr">
+      <c r="M551" t="inlineStr">
         <is>
           <t>09/05/2022 23:59</t>
         </is>
       </c>
-      <c r="O483" t="inlineStr">
+      <c r="O551" t="inlineStr">
         <is>
           <t>25/05/2022</t>
         </is>
       </c>
-      <c r="P483" t="n">
-[...14 lines deleted...]
-      <c r="B484" t="inlineStr">
+      <c r="P551" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q551" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R551" t="inlineStr"/>
+      <c r="S551" t="inlineStr"/>
+      <c r="T551" t="inlineStr"/>
+      <c r="U551" t="inlineStr"/>
+    </row>
+    <row r="552">
+      <c r="A552" t="inlineStr"/>
+      <c r="B552" t="inlineStr">
         <is>
           <t>PROVV ID 153340105: AVVISO DI PUBBLICAZIONE PROCEDURA DI GARA APERTA TELEMATICA, AI SENSI DELL’ART. 60 DEL D.LGS. N. 50/2016, PER L'AFFIDAMENTO DELLA FORNITURA DI REAGENTI, CONTROLLI, CALIBRATORI E VEQ PER ESECUZIONE TEST PROCALCITONINA IN REGIME DI URGENZA H24, CON UTILIZZO DELLA CATENA “ROCHE” GIÀ IN USO, PER LA UOC MEDICINA DI LABORATORIO DELL’AZIENDA ULSS 5 POLESANA PER IL PERIODO DI TRE ANNI.</t>
         </is>
       </c>
-      <c r="C484" t="inlineStr">
+      <c r="C552" t="inlineStr">
         <is>
           <t>Bando</t>
         </is>
       </c>
-      <c r="D484" t="inlineStr">
+      <c r="D552" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="F484" t="inlineStr">
-[...1 lines deleted...]
-          <t xml:space="preserve">&lt;p&gt;Si rende noto che l&amp;#39;Azienda ULSS 5 Polesana, intende procedere all&amp;rsquo;affidamento della fornitura di reagenti, controlli, calibratori e veq per esecuzione test procalcitonina in regime di urgenza h24, con utilizzo della catena &amp;ldquo;Roche&amp;rdquo; gi&amp;agrave; in uso, per la UOC Medicina di Laboratorio dell&amp;rsquo;Azienda Ulss 5 Polesana per il periodo di tre anni, ai sensi&amp;nbsp; dell&amp;rsquo;articolo 60 del D.lgs. n.50/2016 e s.m.i.&lt;/p&gt;
+      <c r="F552" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;Si rende noto che l'Azienda ULSS 5 Polesana, intende procedere all’affidamento della fornitura di reagenti, controlli, calibratori e veq per esecuzione test procalcitonina in regime di urgenza h24, con utilizzo della catena “Roche” già in uso, per la UOC Medicina di Laboratorio dell’Azienda Ulss 5 Polesana per il periodo di tre anni, ai sensi  dell’articolo 60 del D.lgs. n.50/2016 e s.m.i.&lt;/p&gt;
 &lt;p&gt;&lt;em&gt;CIG 9178475D2B&lt;/em&gt;&lt;/p&gt;
-&lt;p&gt;Si invitano pertanto gli operatori economici eventualmente interessati, alla partecipazione alla procedura aperta per l&amp;rsquo;assegnazione della fornitura in oggetto, che sar&amp;agrave; espletata esclusivamente tramite la piattaforma di e-procurement denominata SINTEL della Regione Lombardia (&lt;a href="https://www.ariaspa.it/wps/portal/Aria"&gt;&lt;strong&gt;https://www.ariaspa.it/wps/portal/Aria&lt;/strong&gt;&lt;/a&gt;),&amp;nbsp;a visionare la documentazione ricercando l&amp;rsquo;ID&amp;nbsp;153340105.&lt;/p&gt;
+&lt;p&gt;Si invitano pertanto gli operatori economici eventualmente interessati, alla partecipazione alla procedura aperta per l’assegnazione della fornitura in oggetto, che sarà espletata esclusivamente tramite la piattaforma di e-procurement denominata SINTEL della Regione Lombardia (&lt;a href="https://www.ariaspa.it/wps/portal/Aria"&gt;&lt;strong&gt;https://www.ariaspa.it/wps/portal/Aria&lt;/strong&gt;&lt;/a&gt;), a visionare la documentazione ricercando l’ID 153340105.&lt;/p&gt;
 </t>
         </is>
       </c>
-      <c r="G484" t="inlineStr">
-[...7 lines deleted...]
-      <c r="K484" t="inlineStr">
+      <c r="G552" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H552" t="inlineStr"/>
+      <c r="I552" t="inlineStr"/>
+      <c r="J552" t="inlineStr"/>
+      <c r="K552" t="inlineStr">
         <is>
           <t>12/04/2022 00:00</t>
         </is>
       </c>
-      <c r="L484" t="inlineStr">
+      <c r="L552" t="inlineStr">
         <is>
           <t>12/04/2027 00:00</t>
         </is>
       </c>
-      <c r="M484" t="inlineStr">
+      <c r="M552" t="inlineStr">
         <is>
           <t>19/05/2022 00:00</t>
         </is>
       </c>
-      <c r="P484" t="n">
-[...14 lines deleted...]
-      <c r="B485" t="inlineStr">
+      <c r="P552" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q552" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R552" t="inlineStr"/>
+      <c r="S552" t="inlineStr"/>
+      <c r="T552" t="inlineStr"/>
+      <c r="U552" t="inlineStr"/>
+    </row>
+    <row r="553">
+      <c r="A553" t="inlineStr"/>
+      <c r="B553" t="inlineStr">
         <is>
           <t>PROVV ID n. 153143917 AVVISO DI PUBBLICAZIONE PROCEDURA DI GARA APERTA TELEMATICA AI SENSI DELL’ART. 60 DEL D.LGS. N. 50/2016 E S.M.I., PER L’AFFIDAMENTO DELLA FORNITURA, SUDDIVISA IN N. 4 LOTTI, DI FARMACI EQUIVALENTI /BIOSIMILARI A FAVORE DELL’AZIENDA ULSS 5 PER LA DURATA DI 12 MESI</t>
         </is>
       </c>
-      <c r="C485" t="inlineStr">
+      <c r="C553" t="inlineStr">
         <is>
           <t>Bando</t>
         </is>
       </c>
-      <c r="D485" t="inlineStr">
+      <c r="D553" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="F485" t="inlineStr">
-[...1 lines deleted...]
-          <t xml:space="preserve">&lt;p&gt;AVVISO DI PUBBLICAZIONE PROCEDURA DI GARA APERTA TELEMATICA AI SENSI DELL&amp;rsquo;ART. 60 DEL D.LGS. N. 50/2016 E S.M.I., PER L&amp;rsquo;AFFIDAMENTO DELLA FORNITURA, SUDDIVISA IN N. 4 LOTTI, DI FARMACI EQUIVALENTI /BIOSIMILARI A FAVORE DELL&amp;rsquo;AZIENDA ULSS 5 PER LA DURATA DI 12 MESI&lt;/p&gt;
+      <c r="F553" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;AVVISO DI PUBBLICAZIONE PROCEDURA DI GARA APERTA TELEMATICA AI SENSI DELL’ART. 60 DEL D.LGS. N. 50/2016 E S.M.I., PER L’AFFIDAMENTO DELLA FORNITURA, SUDDIVISA IN N. 4 LOTTI, DI FARMACI EQUIVALENTI /BIOSIMILARI A FAVORE DELL’AZIENDA ULSS 5 PER LA DURATA DI 12 MESI&lt;/p&gt;
 &lt;p&gt;LOTTO 1 CIG 9173501481&lt;br /&gt;
 LOTTO 2 CIG 917355403F&lt;br /&gt;
 LOTTO 3 CIG 91735805B2&lt;br /&gt;
 LOTTO 4 CIG 917363858F&lt;/p&gt;
 </t>
         </is>
       </c>
-      <c r="G485" t="inlineStr">
-[...7 lines deleted...]
-      <c r="K485" t="inlineStr">
+      <c r="G553" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H553" t="inlineStr"/>
+      <c r="I553" t="inlineStr"/>
+      <c r="J553" t="inlineStr"/>
+      <c r="K553" t="inlineStr">
         <is>
           <t>06/04/2022 00:00</t>
         </is>
       </c>
-      <c r="L485" t="inlineStr">
+      <c r="L553" t="inlineStr">
         <is>
           <t>06/04/2027 00:00</t>
         </is>
       </c>
-      <c r="M485" t="inlineStr">
+      <c r="M553" t="inlineStr">
         <is>
           <t>12/05/2022 00:00</t>
         </is>
       </c>
-      <c r="O485" t="inlineStr">
+      <c r="O553" t="inlineStr">
         <is>
           <t>08/06/2022</t>
         </is>
       </c>
-      <c r="P485" t="n">
-[...14 lines deleted...]
-      <c r="B486" t="inlineStr">
+      <c r="P553" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q553" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R553" t="inlineStr"/>
+      <c r="S553" t="inlineStr"/>
+      <c r="T553" t="inlineStr"/>
+      <c r="U553" t="inlineStr"/>
+    </row>
+    <row r="554">
+      <c r="A554" t="inlineStr"/>
+      <c r="B554" t="inlineStr">
         <is>
           <t>C99 Avviso esplorativo per manifestazione di interesse finalizzata all'affidamento tramite procedura negoziata del servizio quinquennale e proroga biennale per la manutenzione ordinaria e straordinaria dell'impianto di posta pneumatica presso Ospedale S. Maria della Misericordia di Rovigo</t>
         </is>
       </c>
-      <c r="C486" t="inlineStr">
+      <c r="C554" t="inlineStr">
         <is>
           <t>Bando</t>
         </is>
       </c>
-      <c r="D486" t="inlineStr">
+      <c r="D554" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
-      <c r="F486" t="inlineStr"/>
-[...8 lines deleted...]
-      <c r="K486" t="inlineStr">
+      <c r="F554" t="inlineStr"/>
+      <c r="G554" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H554" t="inlineStr"/>
+      <c r="I554" t="inlineStr"/>
+      <c r="J554" t="inlineStr"/>
+      <c r="K554" t="inlineStr">
         <is>
           <t>05/04/2022 00:00</t>
         </is>
       </c>
-      <c r="L486" t="inlineStr">
+      <c r="L554" t="inlineStr">
         <is>
           <t>05/04/2027 00:00</t>
         </is>
       </c>
-      <c r="M486" t="inlineStr">
+      <c r="M554" t="inlineStr">
         <is>
           <t>22/04/2022 12:00</t>
         </is>
       </c>
-      <c r="P486" t="n">
-[...19 lines deleted...]
-      <c r="C487" t="inlineStr">
+      <c r="P554" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q554" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R554" t="inlineStr"/>
+      <c r="S554" t="inlineStr"/>
+      <c r="T554" t="inlineStr"/>
+      <c r="U554" t="inlineStr"/>
+    </row>
+    <row r="555">
+      <c r="A555" t="inlineStr"/>
+      <c r="B555" t="inlineStr">
+        <is>
+          <t>AVVISO INDAGINE DI MERCATO E RELATIVA MANIFESTAZIONE DI INTERESSE PARTECIPAZIONE PROCEDURE SU PIATTAFORMA TELEMATICA SINTEL PER “LA FORNITURA DI ATTREZZATURE PER LA RIABILITAZIONE CARDIOLOGICA PER L’U.O.S.D. CARDIOLOGIA DEL PRESIDIO OSPEDALIERO DI ADRIA DELL'AZIENDA ULSS 5 POLESANA”</t>
+        </is>
+      </c>
+      <c r="C555" t="inlineStr">
         <is>
           <t>Bando</t>
         </is>
       </c>
-      <c r="D487" t="inlineStr">
+      <c r="D555" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="F487" t="inlineStr">
-[...1 lines deleted...]
-          <t xml:space="preserve">&lt;p&gt;AVVISO INDAGINE DI MERCATO E RELATIVA MANIFESTAZIONE DI INTERESSE PARTECIPAZIONE PROCEDURE SU PIATTAFORMA TELEMATICA SINTEL PER &amp;ldquo;LA FORNITURA DI ATTREZZATURE PER LA RIABILITAZIONE CARDIOLOGICA PER L&amp;rsquo;U.O.S.D. CARDIOLOGIA DEL PRESIDIO OSPEDALIERO DI ADRIA DELL&amp;amp;#39;AZIENDA ULSS 5 POLESANA&amp;rdquo;&lt;/p&gt;
+      <c r="F555" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;AVVISO INDAGINE DI MERCATO E RELATIVA MANIFESTAZIONE DI INTERESSE PARTECIPAZIONE PROCEDURE SU PIATTAFORMA TELEMATICA SINTEL PER “LA FORNITURA DI ATTREZZATURE PER LA RIABILITAZIONE CARDIOLOGICA PER L’U.O.S.D. CARDIOLOGIA DEL PRESIDIO OSPEDALIERO DI ADRIA DELL&amp;#39;AZIENDA ULSS 5 POLESANA”&lt;/p&gt;
 </t>
         </is>
       </c>
-      <c r="G487" t="inlineStr">
-[...7 lines deleted...]
-      <c r="K487" t="inlineStr">
+      <c r="G555" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H555" t="inlineStr"/>
+      <c r="I555" t="inlineStr"/>
+      <c r="J555" t="inlineStr"/>
+      <c r="K555" t="inlineStr">
         <is>
           <t>31/03/2022 00:00</t>
         </is>
       </c>
-      <c r="L487" t="inlineStr">
+      <c r="L555" t="inlineStr">
         <is>
           <t>31/03/2027 00:00</t>
         </is>
       </c>
-      <c r="M487" t="inlineStr">
+      <c r="M555" t="inlineStr">
         <is>
           <t>10/04/2022 12:00</t>
         </is>
       </c>
-      <c r="P487" t="n">
+      <c r="P555" t="n">
         <v>50000</v>
       </c>
-      <c r="Q487" t="inlineStr">
-[...11 lines deleted...]
-      <c r="B488" t="inlineStr">
+      <c r="Q555" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R555" t="inlineStr"/>
+      <c r="S555" t="inlineStr"/>
+      <c r="T555" t="inlineStr"/>
+      <c r="U555" t="inlineStr"/>
+    </row>
+    <row r="556">
+      <c r="A556" t="inlineStr"/>
+      <c r="B556" t="inlineStr">
         <is>
           <t>PROVV ID n. 152668088 AVVISO DI PUBBLICAZIONE DI PROCEDURA APERTA TELEMATICA AI SENSI DELL’ ART. 60 DEL D.LGS. 50/2016 E S.M.I. SU PIATTAFORMA TELEMATICA SINTEL PER LA FORNITURA E LA MANUTENZIONE DI N. 1 SPECT TAC PER LA U.O.C. MEDICINA NUCLEARE DEL PRESIDIO OSPEDALIERO DI ROVIGO DELL’AZIENDA ULSS 5 POLESANA CIG 9149390B78</t>
         </is>
       </c>
-      <c r="C488" t="inlineStr">
+      <c r="C556" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
-      <c r="D488" t="inlineStr">
+      <c r="D556" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
-      <c r="F488" t="inlineStr">
-[...1 lines deleted...]
-          <t xml:space="preserve">&lt;p&gt;AVVISO DI PUBBLICAZIONE DI PROCEDURA APERTA TELEMATICA AI SENSI DELL&amp;rsquo; ART. 60 DEL D.LGS. 50/2016 E S.M.I. SU PIATTAFORMA TELEMATICA SINTEL PER LA FORNITURA E LA MANUTENZIONE DI N. 1 SPECT TAC PER LA U.O.C. MEDICINA NUCLEARE DEL PRESIDIO OSPEDALIERO DI ROVIGO DELL&amp;rsquo;AZIENDA ULSS 5 POLESANA CIG&lt;br /&gt;
+      <c r="F556" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;AVVISO DI PUBBLICAZIONE DI PROCEDURA APERTA TELEMATICA AI SENSI DELL’ ART. 60 DEL D.LGS. 50/2016 E S.M.I. SU PIATTAFORMA TELEMATICA SINTEL PER LA FORNITURA E LA MANUTENZIONE DI N. 1 SPECT TAC PER LA U.O.C. MEDICINA NUCLEARE DEL PRESIDIO OSPEDALIERO DI ROVIGO DELL’AZIENDA ULSS 5 POLESANA CIG&lt;br /&gt;
 9149390B78&lt;/p&gt;
 </t>
         </is>
       </c>
-      <c r="G488" t="inlineStr">
-[...7 lines deleted...]
-      <c r="K488" t="inlineStr">
+      <c r="G556" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H556" t="inlineStr"/>
+      <c r="I556" t="inlineStr"/>
+      <c r="J556" t="inlineStr"/>
+      <c r="K556" t="inlineStr">
         <is>
           <t>30/03/2022 00:00</t>
         </is>
       </c>
-      <c r="L488" t="inlineStr">
+      <c r="L556" t="inlineStr">
         <is>
           <t>30/03/2027 00:00</t>
         </is>
       </c>
-      <c r="M488" t="inlineStr">
+      <c r="M556" t="inlineStr">
         <is>
           <t>09/05/2022 00:00</t>
         </is>
       </c>
-      <c r="O488" t="inlineStr">
+      <c r="O556" t="inlineStr">
         <is>
           <t>29/09/2022</t>
         </is>
       </c>
-      <c r="P488" t="n">
+      <c r="P556" t="n">
         <v>1350000</v>
       </c>
-      <c r="Q488" t="inlineStr">
-[...11 lines deleted...]
-      <c r="B489" t="inlineStr">
+      <c r="Q556" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R556" t="inlineStr"/>
+      <c r="S556" t="inlineStr"/>
+      <c r="T556" t="inlineStr"/>
+      <c r="U556" t="inlineStr"/>
+    </row>
+    <row r="557">
+      <c r="A557" t="inlineStr"/>
+      <c r="B557" t="inlineStr">
         <is>
           <t>PROVV. N° 151337657 FORNITURA DI FARMACI PER USO VETERINARIO PER L’AZIENDA ULSS 5 PER IL PERIODO DI 24 MESI EVENTUALMENTE RINNOVABILE PER ULTERIORI 12 MESI.</t>
         </is>
       </c>
-      <c r="C489" t="inlineStr">
+      <c r="C557" t="inlineStr">
         <is>
           <t>Bando</t>
         </is>
       </c>
-      <c r="D489" t="inlineStr">
+      <c r="D557" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
-      <c r="F489" t="inlineStr">
-[...1 lines deleted...]
-          <t xml:space="preserve">&lt;p&gt;PROVV. N&amp;deg; 151337657 FORNITURA DI FARMACI PER USO VETERINARIO PER L&amp;rsquo;AZIENDA ULSS 5 PER IL PERIODO DI 24 MESI EVENTUALMENTE RINNOVABILE PER ULTERIORI 12 MESI.&lt;/p&gt;
+      <c r="F557" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;PROVV. N° 151337657 FORNITURA DI FARMACI PER USO VETERINARIO PER L’AZIENDA ULSS 5 PER IL PERIODO DI 24 MESI EVENTUALMENTE RINNOVABILE PER ULTERIORI 12 MESI.&lt;/p&gt;
 </t>
         </is>
       </c>
-      <c r="G489" t="inlineStr">
-[...7 lines deleted...]
-      <c r="K489" t="inlineStr">
+      <c r="G557" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H557" t="inlineStr"/>
+      <c r="I557" t="inlineStr"/>
+      <c r="J557" t="inlineStr"/>
+      <c r="K557" t="inlineStr">
         <is>
           <t>23/03/2022 00:00</t>
         </is>
       </c>
-      <c r="L489" t="inlineStr">
+      <c r="L557" t="inlineStr">
         <is>
           <t>23/03/2027 00:00</t>
         </is>
       </c>
-      <c r="M489" t="inlineStr">
+      <c r="M557" t="inlineStr">
         <is>
           <t>23/03/2023 00:00</t>
         </is>
       </c>
-      <c r="P489" t="n">
+      <c r="P557" t="n">
         <v>82411</v>
       </c>
-      <c r="Q489" t="inlineStr">
-[...11 lines deleted...]
-      <c r="B490" t="inlineStr">
+      <c r="Q557" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R557" t="inlineStr"/>
+      <c r="S557" t="inlineStr"/>
+      <c r="T557" t="inlineStr"/>
+      <c r="U557" t="inlineStr"/>
+    </row>
+    <row r="558">
+      <c r="A558" t="inlineStr"/>
+      <c r="B558" t="inlineStr">
         <is>
           <t>AVVISO PUBBLICO PER AVVIO PROCEDURA DI GARA TELEMATICA SOTTOSOGLIA AI SENSI DELL’ART. 1, C. 2, LETT. A) DEL D.L. 76 DEL 2020, CONVERTITO CON LEGGE 120/2020 E S.M.I., TRAMITE PIATTAFORMA ARIA SINTEL (ID 152020727) PER L’AFFIDAMENTO DEL “SERVIZIO DI ASSISTENZA MEDICA OSTETRICO-GINECOLOGICA DI SUPPORTO ALLA UOC DI OSTETRICIA E GINECOLOGIA DEL PRESIDIO OSPEDALIERO DI ADRIA DELL’AZIENDA ULSS 5 POLESANA” PER IL PERIODO DI NOVE MESI.</t>
         </is>
       </c>
-      <c r="C490" t="inlineStr">
+      <c r="C558" t="inlineStr">
         <is>
           <t>Bando</t>
         </is>
       </c>
-      <c r="D490" t="inlineStr">
+      <c r="D558" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="F490" t="inlineStr">
-[...3 lines deleted...]
-&lt;p&gt;SCADENZA MANIFESTAZIONE DI INTERESSE: ORE 13:00 DEL 18/03/2022&amp;nbsp;&lt;/p&gt;
+      <c r="F558" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;&lt;strong&gt;AVVISO PUBBLICO PER AVVIO PROCEDURA DI GARA TELEMATICA SOTTOSOGLIA AI SENSI DELL’ART. 1, C. 2, LETT. A) DEL D.L. 76 DEL 2020, CONVERTITO CON LEGGE 120/2020 E S.M.I., TRAMITE PIATTAFORMA ARIA SINTEL (ID 152020727) PER L’AFFIDAMENTO DEL “SERVIZIO DI ASSISTENZA MEDICA OSTETRICO-GINECOLOGICA DI SUPPORTO ALLA UOC DI OSTETRICIA E GINECOLOGIA DEL PRESIDIO OSPEDALIERO DI ADRIA DELL’AZIENDA ULSS 5 POLESANA” PER IL PERIODO DI NOVE MESI.&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt; &lt;/p&gt;
+&lt;p&gt;SCADENZA MANIFESTAZIONE DI INTERESSE: ORE 13:00 DEL 18/03/2022 &lt;/p&gt;
 &lt;p&gt;SCADENZA PRESENTAZIONE OFFERTE: ORE 15:00 DEL 01/04/2022&lt;/p&gt;
-&lt;p&gt;&amp;nbsp;&lt;/p&gt;
-&lt;p&gt;&amp;nbsp;&lt;/p&gt;
+&lt;p&gt; &lt;/p&gt;
+&lt;p&gt; &lt;/p&gt;
 </t>
         </is>
       </c>
-      <c r="G490" t="inlineStr">
-[...7 lines deleted...]
-      <c r="K490" t="inlineStr">
+      <c r="G558" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H558" t="inlineStr"/>
+      <c r="I558" t="inlineStr"/>
+      <c r="J558" t="inlineStr"/>
+      <c r="K558" t="inlineStr">
         <is>
           <t>11/03/2022 00:00</t>
         </is>
       </c>
-      <c r="L490" t="inlineStr">
+      <c r="L558" t="inlineStr">
         <is>
           <t>11/03/2027 00:00</t>
         </is>
       </c>
-      <c r="M490" t="inlineStr">
+      <c r="M558" t="inlineStr">
         <is>
           <t>18/03/2022 13:00</t>
         </is>
       </c>
-      <c r="P490" t="n">
-[...14 lines deleted...]
-      <c r="B491" t="inlineStr">
+      <c r="P558" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q558" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R558" t="inlineStr"/>
+      <c r="S558" t="inlineStr"/>
+      <c r="T558" t="inlineStr"/>
+      <c r="U558" t="inlineStr"/>
+    </row>
+    <row r="559">
+      <c r="A559" t="inlineStr"/>
+      <c r="B559" t="inlineStr">
         <is>
           <t xml:space="preserve"> 2° AVVISO ( Riapertura termini) - PROCEDURA NEGOZIATA TRAMITE PIATTAFORMA TELEMATICA SINTEL PER L’AFFIDAMENTO DEL SERVIZIO DI DERATTIZZAZIONE, MONITORAGGIO E DISINFESTAZIONE INSETTI PRESSO LE AREE INTERNE ED ESTERNE DEGLI IMMOBILI DELL’AZIENDA ULSS 5 POLESANA E RELATIVE SEDI TERRITORIALI  PER IL PERIODO DI TRE ANNI. </t>
         </is>
       </c>
-      <c r="C491" t="inlineStr">
+      <c r="C559" t="inlineStr">
         <is>
           <t>Bando</t>
         </is>
       </c>
-      <c r="D491" t="inlineStr">
+      <c r="D559" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="F491" t="inlineStr">
-[...1 lines deleted...]
-          <t xml:space="preserve">&lt;p&gt;&lt;strong&gt;PROCEDURA NEGOZIATA TRAMITE PIATTAFORMA TELEMATICA SINTEL PER L&amp;rsquo;AFFIDAMENTO DEL SERVIZIO DI DERATTIZZAZIONE, MONITORAGGIO E DISINFESTAZIONE INSETTI PRESSO LE AREE INTERNE ED ESTERNE DEGLI IMMOBILI DELL&amp;rsquo;AZIENDA ULSS 5 POLESANA E RELATIVE SEDI TERRITORIALI&amp;nbsp;PER IL PERIODO DI TRE ANNI.&amp;nbsp;&amp;nbsp; &amp;nbsp; 2&amp;deg; AVVISO&amp;nbsp;( Riapertura termini) &lt;/strong&gt;&lt;/p&gt;
+      <c r="F559" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;&lt;strong&gt;PROCEDURA NEGOZIATA TRAMITE PIATTAFORMA TELEMATICA SINTEL PER L’AFFIDAMENTO DEL SERVIZIO DI DERATTIZZAZIONE, MONITORAGGIO E DISINFESTAZIONE INSETTI PRESSO LE AREE INTERNE ED ESTERNE DEGLI IMMOBILI DELL’AZIENDA ULSS 5 POLESANA E RELATIVE SEDI TERRITORIALI PER IL PERIODO DI TRE ANNI.     2° AVVISO ( Riapertura termini) &lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt;Termine ultimo per la presentazione delle domande: 10/03/2022&lt;/p&gt;
 </t>
         </is>
       </c>
-      <c r="G491" t="inlineStr">
-[...7 lines deleted...]
-      <c r="K491" t="inlineStr">
+      <c r="G559" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H559" t="inlineStr"/>
+      <c r="I559" t="inlineStr"/>
+      <c r="J559" t="inlineStr"/>
+      <c r="K559" t="inlineStr">
         <is>
           <t>25/02/2022 00:00</t>
         </is>
       </c>
-      <c r="L491" t="inlineStr">
+      <c r="L559" t="inlineStr">
         <is>
           <t>25/02/2027 00:00</t>
         </is>
       </c>
-      <c r="M491" t="inlineStr">
+      <c r="M559" t="inlineStr">
         <is>
           <t>10/03/2022 23:59</t>
         </is>
       </c>
-      <c r="P491" t="n">
-[...14 lines deleted...]
-      <c r="B492" t="inlineStr">
+      <c r="P559" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q559" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R559" t="inlineStr"/>
+      <c r="S559" t="inlineStr"/>
+      <c r="T559" t="inlineStr"/>
+      <c r="U559" t="inlineStr"/>
+    </row>
+    <row r="560">
+      <c r="A560" t="inlineStr"/>
+      <c r="B560" t="inlineStr">
         <is>
           <t>PROVV ID 151447086 PROCEDURA SOTTOSOGLIA TELEMATICA AI SENSI DELL’ ART. 36 DEL D.LGS. 50/2016 E S.M.I. SU PIATTAFORMA TELEMATICA SINTEL PER “LA FORNITURA DI N. 6 APPARECCHI PORTATILI PER IL REPERIMENTO DELL’ACCESSO VENOSO PER LE U.O.C. DI PRONTO SOCCORSO DELL'AZIENDA ULSS 5 POLESANA CIG 9088352952</t>
         </is>
       </c>
-      <c r="C492" t="inlineStr">
+      <c r="C560" t="inlineStr">
         <is>
           <t>Bando</t>
         </is>
       </c>
-      <c r="D492" t="inlineStr">
+      <c r="D560" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="F492" t="inlineStr">
-[...1 lines deleted...]
-          <t xml:space="preserve">&lt;p&gt;PROCEDURA SOTTOSOGLIA TELEMATICA AI SENSI DELL&amp;rsquo; ART. 36 DEL D.LGS. 50/2016 E S.M.I. SU PIATTAFORMA TELEMATICA SINTEL PER &amp;ldquo;LA FORNITURA DI N. 6 APPARECCHI PORTATILI PER IL REPERIMENTO&amp;nbsp; DELL&amp;rsquo;ACCESSO VENOSO PER LE U.O.C. DI PRONTO SOCCORSO DELL&amp;#39;AZIENDA ULSS 5 POLESANA&lt;/p&gt;
+      <c r="F560" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;PROCEDURA SOTTOSOGLIA TELEMATICA AI SENSI DELL’ ART. 36 DEL D.LGS. 50/2016 E S.M.I. SU PIATTAFORMA TELEMATICA SINTEL PER “LA FORNITURA DI N. 6 APPARECCHI PORTATILI PER IL REPERIMENTO  DELL’ACCESSO VENOSO PER LE U.O.C. DI PRONTO SOCCORSO DELL'AZIENDA ULSS 5 POLESANA&lt;/p&gt;
 &lt;p&gt;CIG 9088352952&lt;/p&gt;
 &lt;p&gt;SCADENZA MANIFESTAZIONE INTERESSE 01/03/2022&lt;/p&gt;
 &lt;p&gt;SCADENZA OFFERTE 10/03/2022&lt;/p&gt;
 </t>
         </is>
       </c>
-      <c r="G492" t="inlineStr">
-[...7 lines deleted...]
-      <c r="K492" t="inlineStr">
+      <c r="G560" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H560" t="inlineStr"/>
+      <c r="I560" t="inlineStr"/>
+      <c r="J560" t="inlineStr"/>
+      <c r="K560" t="inlineStr">
         <is>
           <t>21/02/2022 00:00</t>
         </is>
       </c>
-      <c r="L492" t="inlineStr">
+      <c r="L560" t="inlineStr">
         <is>
           <t>21/02/2027 00:00</t>
         </is>
       </c>
-      <c r="M492" t="inlineStr">
+      <c r="M560" t="inlineStr">
         <is>
           <t>01/03/2022 00:00</t>
         </is>
       </c>
-      <c r="P492" t="n">
+      <c r="P560" t="n">
         <v>50000</v>
       </c>
-      <c r="Q492" t="inlineStr">
-[...11 lines deleted...]
-      <c r="B493" t="inlineStr">
+      <c r="Q560" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R560" t="inlineStr"/>
+      <c r="S560" t="inlineStr"/>
+      <c r="T560" t="inlineStr"/>
+      <c r="U560" t="inlineStr"/>
+    </row>
+    <row r="561">
+      <c r="A561" t="inlineStr"/>
+      <c r="B561" t="inlineStr">
         <is>
           <t xml:space="preserve">AVVISO AGGIUDICAZIONE FORNITURA IN NOLEGGIO DI UN OSMOMETRO COMPRENSIVO DI REAGENTI, MATERIALE DI CONSUMO, CALIBRATORI, CONTROLLI INTERNI, VEQ E ASSISTENZA TECNICA, PER UN PERIODO DI 36 MESI, EVENTUALMENTE RINNOVABILE PER ULTERIORI 24 MESI PER LA UOC MEDICINA DI LABORATORIO. </t>
         </is>
       </c>
-      <c r="C493" t="inlineStr">
+      <c r="C561" t="inlineStr">
         <is>
           <t>Bando</t>
         </is>
       </c>
-      <c r="D493" t="inlineStr">
+      <c r="D561" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
-      <c r="F493" t="inlineStr"/>
-[...8 lines deleted...]
-      <c r="K493" t="inlineStr">
+      <c r="F561" t="inlineStr"/>
+      <c r="G561" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H561" t="inlineStr"/>
+      <c r="I561" t="inlineStr"/>
+      <c r="J561" t="inlineStr"/>
+      <c r="K561" t="inlineStr">
         <is>
           <t>14/02/2022 00:00</t>
         </is>
       </c>
-      <c r="L493" t="inlineStr">
+      <c r="L561" t="inlineStr">
         <is>
           <t>14/02/2027 00:00</t>
         </is>
       </c>
-      <c r="P493" t="n">
-[...14 lines deleted...]
-      <c r="B494" t="inlineStr">
+      <c r="P561" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q561" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R561" t="inlineStr"/>
+      <c r="S561" t="inlineStr"/>
+      <c r="T561" t="inlineStr"/>
+      <c r="U561" t="inlineStr"/>
+    </row>
+    <row r="562">
+      <c r="A562" t="inlineStr"/>
+      <c r="B562" t="inlineStr">
         <is>
           <t>A70 AVVISO PUBBLICO DI AVVIO di procedura negoziata per l'affidamento dei lavori di realizzazione e riqualificazione del Blocco Nuovo dell'ex Ospedale di Lendinara (RO) in base a convenzione attuativa fra Comune di Lendinara e AULSS5 Polesana CIG: 9036302050</t>
         </is>
       </c>
-      <c r="C494" t="inlineStr">
+      <c r="C562" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
-      <c r="D494" t="inlineStr">
+      <c r="D562" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
-      <c r="F494" t="inlineStr"/>
-[...8 lines deleted...]
-      <c r="K494" t="inlineStr">
+      <c r="F562" t="inlineStr"/>
+      <c r="G562" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H562" t="inlineStr"/>
+      <c r="I562" t="inlineStr"/>
+      <c r="J562" t="inlineStr"/>
+      <c r="K562" t="inlineStr">
         <is>
           <t>21/12/2021 00:00</t>
         </is>
       </c>
-      <c r="L494" t="inlineStr">
+      <c r="L562" t="inlineStr">
         <is>
           <t>21/12/2026 00:00</t>
         </is>
       </c>
-      <c r="P494" t="n">
-[...14 lines deleted...]
-      <c r="B495" t="inlineStr">
+      <c r="P562" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q562" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R562" t="inlineStr"/>
+      <c r="S562" t="inlineStr"/>
+      <c r="T562" t="inlineStr"/>
+      <c r="U562" t="inlineStr"/>
+    </row>
+    <row r="563">
+      <c r="A563" t="inlineStr"/>
+      <c r="B563" t="inlineStr">
+        <is>
+          <t>A212 AVVISO PUBBLICO DI AVVIO procedura negoziata , ai sensi dell'art. 1 comma 2 punto 2b del D.L. 16/6/2020 n. 76 e s.m.i. per la realizzazione di Accordo Quadro per l'affidamento di lavori di manutenzione a strutture e impianti su tutti gli immobili dell'Azienda ULSS 5 Polesana Anno 2022</t>
+        </is>
+      </c>
+      <c r="C563" t="inlineStr">
+        <is>
+          <t>Bando</t>
+        </is>
+      </c>
+      <c r="D563" t="inlineStr">
+        <is>
+          <t>Aggiudicato</t>
+        </is>
+      </c>
+      <c r="F563" t="inlineStr"/>
+      <c r="G563" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H563" t="inlineStr"/>
+      <c r="I563" t="inlineStr"/>
+      <c r="J563" t="inlineStr"/>
+      <c r="K563" t="inlineStr">
+        <is>
+          <t>17/11/2021 00:00</t>
+        </is>
+      </c>
+      <c r="L563" t="inlineStr">
+        <is>
+          <t>17/11/2026 00:00</t>
+        </is>
+      </c>
+      <c r="P563" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q563" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R563" t="inlineStr"/>
+      <c r="S563" t="inlineStr"/>
+      <c r="T563" t="inlineStr"/>
+      <c r="U563" t="inlineStr"/>
+    </row>
+    <row r="564">
+      <c r="A564" t="inlineStr"/>
+      <c r="B564" t="inlineStr">
         <is>
           <t>C85 Avviso esplorativo per manifestazione di interesse finalizzata all'affidamento tramite procedura negoziata del servizio biennale per la manutenzione ordinaria e straordinaria degli impianti elevatori dell'Azienda ULSS 5 Polesana</t>
         </is>
       </c>
-      <c r="C495" t="inlineStr">
+      <c r="C564" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
-      <c r="D495" t="inlineStr">
+      <c r="D564" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
-      <c r="F495" t="inlineStr"/>
-[...8 lines deleted...]
-      <c r="K495" t="inlineStr">
+      <c r="F564" t="inlineStr"/>
+      <c r="G564" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H564" t="inlineStr"/>
+      <c r="I564" t="inlineStr"/>
+      <c r="J564" t="inlineStr"/>
+      <c r="K564" t="inlineStr">
         <is>
           <t>17/11/2021 00:00</t>
         </is>
       </c>
-      <c r="L495" t="inlineStr">
+      <c r="L564" t="inlineStr">
         <is>
           <t>17/11/2026 00:00</t>
         </is>
       </c>
-      <c r="M495" t="inlineStr">
+      <c r="M564" t="inlineStr">
         <is>
           <t>03/12/2021 12:00</t>
         </is>
       </c>
-      <c r="P495" t="n">
-[...19 lines deleted...]
-      <c r="C496" t="inlineStr">
+      <c r="P564" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q564" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R564" t="inlineStr"/>
+      <c r="S564" t="inlineStr"/>
+      <c r="T564" t="inlineStr"/>
+      <c r="U564" t="inlineStr"/>
+    </row>
+    <row r="565">
+      <c r="A565" t="inlineStr"/>
+      <c r="B565" t="inlineStr">
+        <is>
+          <t>PROVV ID 146198862 PROCEDURA DI GARA NEGOZIATA TELEMATICA, SENZA PREVIA PUBBLICAZIONE DI UN BANDO DI GARA, AI SENSI DELL’ART. 63 COMMA 2, LETT. A) DEL D.LGS. N. 50/2016, PER L'AFFIDAMENTO DEL SERVIZIO DI ASSISTENZA / PRESTAZIONI DIVERSE DI ASSISTENZA MEDICA PEDIATRICA PRESSO OSPEDALI DI ROVIGO E ADRIA DELL’AZIENDA ULSS 5 POLESANA PER IL PERIODO DI 1 (UNO) ANNO, EVENTUALMENTE RINNOVABILE PER 1 (UNO) ULTERIORE ANNO</t>
+        </is>
+      </c>
+      <c r="C565" t="inlineStr">
         <is>
           <t>Bando</t>
         </is>
       </c>
-      <c r="D496" t="inlineStr">
-[...43 lines deleted...]
-      <c r="C497" t="inlineStr">
+      <c r="D565" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="F565" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;PROCEDURA DI GARA NEGOZIATA TELEMATICA, SENZA PREVIA PUBBLICAZIONE DI UN BANDO DI GARA, AI SENSI DELL’ART. 63 COMMA 2, LETT. A) DEL D.LGS. N. 50/2016, PER L'AFFIDAMENTO DEL SERVIZIO DI ASSISTENZA / PRESTAZIONI DIVERSE DI ASSISTENZA MEDICA PEDIATRICA PRESSO OSPEDALI DI ROVIGO E ADRIA&lt;br /&gt;
+DELL’AZIENDA ULSS 5 POLESANA PER IL PERIODO DI 1 (UNO) ANNO, EVENTUALMENTE RINNOVABILE PER 1 (UNO) ULTERIORE ANNO&lt;/p&gt;
+</t>
+        </is>
+      </c>
+      <c r="G565" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H565" t="inlineStr"/>
+      <c r="I565" t="inlineStr"/>
+      <c r="J565" t="inlineStr"/>
+      <c r="K565" t="inlineStr">
+        <is>
+          <t>07/10/2021 00:00</t>
+        </is>
+      </c>
+      <c r="L565" t="inlineStr">
+        <is>
+          <t>07/10/2026 00:00</t>
+        </is>
+      </c>
+      <c r="M565" t="inlineStr">
+        <is>
+          <t>12/10/2021 00:00</t>
+        </is>
+      </c>
+      <c r="P565" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q565" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R565" t="inlineStr"/>
+      <c r="S565" t="inlineStr"/>
+      <c r="T565" t="inlineStr"/>
+      <c r="U565" t="inlineStr"/>
+    </row>
+    <row r="566">
+      <c r="A566" t="inlineStr"/>
+      <c r="B566" t="inlineStr">
+        <is>
+          <t>AVVISO PUBBLICO PER AVVIO PROCEDURA URGENTE DI GARA TELEMATICA SOTTOSOGLIA AI SENSI DELL’ART. 36, COMMA 2, LETTERA B) DEL D.LGS. N. 50/2016 E SMI TRAMITE PIATTAFORMA ARIA SINTEL PER L’AFFIDAMENTO DEL “SERVIZIO DI RITIRO, TRASPORTO E CONSEGNA VACCINI E ANTICORPI MONOCLONALI COVID19 PRESSO I PUNTI VACCINALI DELL’AZIENDA ULSS 5 POLESANA PER IL PERIODO DI 5 MESI”.</t>
+        </is>
+      </c>
+      <c r="C566" t="inlineStr">
         <is>
           <t>Bando</t>
         </is>
       </c>
-      <c r="D497" t="inlineStr">
+      <c r="D566" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="F497" t="inlineStr">
-[...62 lines deleted...]
-&lt;p&gt;&amp;nbsp;&lt;/p&gt;
+      <c r="F566" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;&lt;strong&gt;AVVISO PUBBLICO PER AVVIO PROCEDURA URGENTE DI GARA TELEMATICA SOTTOSOGLIA AI SENSI DELL’ART. 36, COMMA 2, LETTERA B) DEL D.LGS. N. 50/2016 E SMI TRAMITE PIATTAFORMA ARIA SINTEL PER L’AFFIDAMENTO DEL “SERVIZIO DI RITIRO, TRASPORTO E CONSEGNA VACCINI E ANTICORPI MONOCLONALI COVID19 PRESSO I PUNTI VACCINALI DELL’AZIENDA ULSS 5 POLESANA PER IL PERIODO DI 5 MESI”.&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt; &lt;/p&gt;
 &lt;p&gt;SCADENZA MANIFESTAZIONE INTERESSE: ore 12:00 del 24/09/2021&lt;/p&gt;
 </t>
         </is>
       </c>
-      <c r="G498" t="inlineStr">
-[...7 lines deleted...]
-      <c r="K498" t="inlineStr">
+      <c r="G566" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H566" t="inlineStr"/>
+      <c r="I566" t="inlineStr"/>
+      <c r="J566" t="inlineStr"/>
+      <c r="K566" t="inlineStr">
         <is>
           <t>17/09/2021 00:00</t>
         </is>
       </c>
-      <c r="L498" t="inlineStr">
+      <c r="L566" t="inlineStr">
         <is>
           <t>17/09/2026 00:00</t>
         </is>
       </c>
-      <c r="M498" t="inlineStr">
+      <c r="M566" t="inlineStr">
         <is>
           <t>24/09/2021 12:00</t>
         </is>
       </c>
-      <c r="P498" t="n">
-[...19 lines deleted...]
-      <c r="C499" t="inlineStr">
+      <c r="P566" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q566" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R566" t="inlineStr"/>
+      <c r="S566" t="inlineStr"/>
+      <c r="T566" t="inlineStr"/>
+      <c r="U566" t="inlineStr"/>
+    </row>
+    <row r="567">
+      <c r="A567" t="inlineStr"/>
+      <c r="B567" t="inlineStr">
+        <is>
+          <t>Provv id n° 133216242 affidamento del servizio di trasporto sanitario non urgente sul territorio dell’azienda ulss 5 polesana per il periodo di tre anni eventualmente rinnovabile per ulteriori due</t>
+        </is>
+      </c>
+      <c r="C567" t="inlineStr">
         <is>
           <t>Bando</t>
         </is>
       </c>
-      <c r="D499" t="inlineStr">
-[...54 lines deleted...]
-      <c r="D500" t="inlineStr">
+      <c r="D567" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="F500" t="inlineStr">
-[...1 lines deleted...]
-          <t xml:space="preserve">&lt;p&gt;PROCEDURA DI GARA APERTA TELEMATICA, AI SENSI DELL&amp;rsquo;ART. 60 DEL D.LGS. N. 50/2016, PER L&amp;#39;AFFIDAMENTO DEL SERVIZIO DI TRASPORTO SANITARIO NON URGENTE SUL TERRITORIO DELL&amp;rsquo;AZIENDA ULSS 5 POLESANA PER IL PERIODO DI TRE ANNI EVENTUALMENTE RINNOVABILE PER ULTERIORI DUE CIG 8572247A00&lt;/p&gt;
+      <c r="F567" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;PROCEDURA DI GARA APERTA TELEMATICA, AI SENSI DELL’ART. 60 DEL D.LGS. N. 50/2016, PER L'AFFIDAMENTO DEL SERVIZIO DI TRASPORTO SANITARIO NON URGENTE SUL TERRITORIO DELL’AZIENDA ULSS 5 POLESANA PER IL PERIODO DI TRE ANNI EVENTUALMENTE RINNOVABILE PER ULTERIORI DUE CIG 8572247A00&lt;/p&gt;
 &lt;p&gt;ID SINTEL 133216242&lt;/p&gt;
 </t>
         </is>
       </c>
-      <c r="G500" t="inlineStr">
-[...7 lines deleted...]
-      <c r="K500" t="inlineStr">
+      <c r="G567" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H567" t="inlineStr"/>
+      <c r="I567" t="inlineStr"/>
+      <c r="J567" t="inlineStr"/>
+      <c r="K567" t="inlineStr">
         <is>
           <t>30/12/2020 00:00</t>
         </is>
       </c>
-      <c r="L500" t="inlineStr">
+      <c r="L567" t="inlineStr">
         <is>
           <t>30/12/2026 00:00</t>
         </is>
       </c>
-      <c r="M500" t="inlineStr">
+      <c r="M567" t="inlineStr">
         <is>
           <t>16/03/2021 00:00</t>
         </is>
       </c>
-      <c r="P500" t="n">
-[...10 lines deleted...]
-      <c r="U500" t="inlineStr"/>
+      <c r="P567" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q567" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="R567" t="inlineStr"/>
+      <c r="S567" t="inlineStr"/>
+      <c r="T567" t="inlineStr"/>
+      <c r="U567" t="inlineStr"/>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>