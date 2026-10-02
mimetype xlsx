--- v0 (2026-07-03)
+++ v1 (2026-10-02)
@@ -410,2996 +410,3124 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:F92"/>
+  <dimension ref="A1:F96"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Anno</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Delibera del</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>Tipo atto</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>Oggetto</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>Struttura</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>Delibera numero</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>15/04/2026</t>
+          <t>23/09/2026</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>regolamento</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>Adozione dei Regolamenti disciplinanti l'espletamento degli avvisi pubblici del personale dirigenziale e del personale non dirigenziale del Servizio Sanitario Nazionale.</t>
+          <t>Revisione regolamento aziendale in materia di ferie e riposi solidali</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>Gestione Risorse Umane</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>497</t>
+          <t>1061</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>25/02/2026</t>
+          <t>23/09/2026</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>regolamento</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>Adozione del nuovo "Regolamento Aziendale per l'affidamento dei contratti di importo inferiore alle soglie di rilevanza europea relativi a lavori e fornitura di beni e servizi"</t>
+          <t>Revisione regolamento aziendale in materia di ferie e riposi solidali</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>Servizi tecnici e patrimoniali</t>
+          <t>Gestione Risorse Umane</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>291</t>
+          <t>1061</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>25/02/2026</t>
+          <t>09/09/2026</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>regolamento</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>Adozione “Regolamento aziendale per la gestione della mobilità interna del Personale del Comparto Sanità appartenente ai profili professionali del ruolo sanitario e socio-sanitario” in sosti</t>
+          <t>Aggiornamento del Regolamento per l'esercizio dell'Unità di Offerta "Ospedale di Comunità" dell’Azienda Ulss 5 Polesana</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>Gestione Risorse Umane</t>
+          <t>Funzione territoriale</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>276</t>
+          <t>1037</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>18/02/2026</t>
+          <t>25/08/2026</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>regolamento</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>Adozione del Regolamento aziendale per la disciplina dell’orario di lavoro della dirigenza Area Sanità.</t>
+          <t>Adozione regolamento della Procedura per la gestione delle apparecchiature elettromedicali.</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>Gestione Risorse Umane</t>
+          <t>Servizi tecnici e patrimoniali</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>220</t>
+          <t>982</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>21/01/2026</t>
+          <t>15/04/2026</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>regolamento</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>Approvazione dell'aggiornamento del Regolamento per l'esercizio dell'Unità di Offerta "Ospedale di Comunità"</t>
+          <t>Adozione dei Regolamenti disciplinanti l'espletamento degli avvisi pubblici del personale dirigenziale e del personale non dirigenziale del Servizio Sanitario Nazionale.</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>Funzione territoriale</t>
+          <t>Gestione Risorse Umane</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>497</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
-          <t>2025</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>17/12/2025</t>
+          <t>25/02/2026</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>regolamento</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>: Approvazione Regolamento per l’affidamento ad avvocati esterni di incarichi per assistenza e patrocinio legale</t>
+          <t>Adozione “Regolamento aziendale per la gestione della mobilità interna del Personale del Comparto Sanità appartenente ai profili professionali del ruolo sanitario e socio-sanitario” in sosti</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>Affari generali</t>
+          <t>Gestione Risorse Umane</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>1517</t>
+          <t>276</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
-          <t>2025</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>15/10/2025</t>
+          <t>25/02/2026</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>regolamento</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>Adozione del regolamento aziendale in materia di protezione delle persone che segnalano violazioni delle disposizioni normative nazionali e del diritto dell'Unione Europea (c.d. Whistleblowing)</t>
+          <t>Adozione del nuovo "Regolamento Aziendale per l'affidamento dei contratti di importo inferiore alle soglie di rilevanza europea relativi a lavori e fornitura di beni e servizi"</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>Ufficio per la Trasparenza e Anticorruzione</t>
+          <t>Servizi tecnici e patrimoniali</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>1275</t>
+          <t>291</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t>2025</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>27/08/2025</t>
+          <t>18/02/2026</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>regolamento</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>Approvazione del Regolamento per il Funzionamento del Consiglio dei Sanitari dell'Azienda ULSS 5 Polesana</t>
+          <t>Adozione del Regolamento aziendale per la disciplina dell’orario di lavoro della dirigenza Area Sanità.</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>Affari generali</t>
+          <t>Gestione Risorse Umane</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>1092</t>
+          <t>220</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>2025</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>30/06/2025</t>
+          <t>21/01/2026</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>regolamento</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>Adozione del regolamento aziendale per il funzionamento dello sportello di supporto psicologico rivolto ai dipendenti dell'Azienda ULSS 5 Polesana</t>
+          <t>Approvazione dell'aggiornamento del Regolamento per l'esercizio dell'Unità di Offerta "Ospedale di Comunità"</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>Affari generali</t>
+          <t>Funzione territoriale</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>794</t>
+          <t>50</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>25/06/2025</t>
+          <t>17/12/2025</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>regolamento</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>Nomina del Consiglio dei Sanitari Ulss 5 Polesana: indizione delle elezioni e nomina della Commissione Elettorale finalizzata alla elezione dei componenti del Consiglio dei Sanitari</t>
+          <t>: Approvazione Regolamento per l’affidamento ad avvocati esterni di incarichi per assistenza e patrocinio legale</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
           <t>Affari generali</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>747</t>
+          <t>1517</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>18/06/2025</t>
+          <t>15/10/2025</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t>regolamento</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>Adozione Regolamento per la progressione tra le aree in applicazione della disciplina transitoria art. 21 del CCNL Area del Comparto Sanità sottoscritto il 2 novembre 2022.</t>
+          <t>Adozione del regolamento aziendale in materia di protezione delle persone che segnalano violazioni delle disposizioni normative nazionali e del diritto dell'Unione Europea (c.d. Whistleblowing)</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>Gestione Risorse Umane</t>
+          <t>Ufficio per la Trasparenza e Anticorruzione</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t>722</t>
+          <t>1275</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>12/03/2025</t>
+          <t>27/08/2025</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t>regolamento</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>Adozione del Protocollo di Legalità sottoscritto il 09/10/2025</t>
+          <t>Approvazione del Regolamento per il Funzionamento del Consiglio dei Sanitari dell'Azienda ULSS 5 Polesana</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>Ufficio per la Trasparenza e Anticorruzione</t>
+          <t>Affari generali</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t>1455</t>
+          <t>1092</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>25/02/2025</t>
+          <t>30/06/2025</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
           <t>regolamento</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>Approvazione Regolamento in materia di ferie solidali al personale Dirigenziale dell’Area Sanità e al personale Dirigenziale dell’Area delle Funzioni Locali, con rapporto di lavoro a tempo indeterminato o determinato.</t>
+          <t>Adozione del regolamento aziendale per il funzionamento dello sportello di supporto psicologico rivolto ai dipendenti dell'Azienda ULSS 5 Polesana</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>Gestione Risorse Umane</t>
+          <t>Affari generali</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
-          <t>224</t>
+          <t>794</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2025</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>27/11/2024</t>
+          <t>25/06/2025</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
           <t>regolamento</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>Approvazione Regolamento per l'effettuazione del Lavoro in modalità Agile e da Remoto del personale del Comparto Sanità CCNL del 02.11.2022 e della Dirigenza CCNL Area Funzioni Locali del 16.07.2024.</t>
+          <t>Nomina del Consiglio dei Sanitari Ulss 5 Polesana: indizione delle elezioni e nomina della Commissione Elettorale finalizzata alla elezione dei componenti del Consiglio dei Sanitari</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>Gestione Risorse Umane</t>
+          <t>Affari generali</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
-          <t>1397</t>
+          <t>747</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2025</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>11/11/2024</t>
+          <t>18/06/2025</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
           <t>regolamento</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>Approvazione Linee Guida in materia di rotazione, verifiche ed individuazione criteri di scelta in materia di appalti sotto soglia comunitaria della UOC Servizi Tecnici e Patrimoniali</t>
+          <t>Adozione Regolamento per la progressione tra le aree in applicazione della disciplina transitoria art. 21 del CCNL Area del Comparto Sanità sottoscritto il 2 novembre 2022.</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>Servizi tecnici e patrimoniali</t>
+          <t>Gestione Risorse Umane</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
-          <t>551</t>
+          <t>722</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2025</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>07/10/2024</t>
+          <t>12/03/2025</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
           <t>regolamento</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>Rettifica Deliberazione n. 763 del 19.6.2024 concernente l’adozione del Regolamento aziendale per la gestione del trasferimento interno del Personale del Comparto Sanità dei profili del ruolo appartenente ai profili professionali del ruolo sanitario e socio-sanitario.</t>
+          <t>Adozione del Protocollo di Legalità sottoscritto il 09/10/2025</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>Gestione Risorse Umane</t>
+          <t>Ufficio per la Trasparenza e Anticorruzione</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
-          <t>842</t>
+          <t>1455</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2025</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>07/10/2024</t>
+          <t>25/02/2025</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
           <t>regolamento</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>Adozione “Regolamento aziendale per la graduazione, il conferimento e la revoca degli incarichi del Personale del Comparto Sanità” in applicazione del sistema degli incarichi di cui al Capo III del CCNL sottoscritto il 2.11.2022.</t>
+          <t>Approvazione Regolamento in materia di ferie solidali al personale Dirigenziale dell’Area Sanità e al personale Dirigenziale dell’Area delle Funzioni Locali, con rapporto di lavoro a tempo indeterminato o determinato.</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
           <t>Gestione Risorse Umane</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>841</t>
+          <t>224</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>2024</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>04/10/2024</t>
+          <t>27/11/2024</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
           <t>regolamento</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>Aggiornamento composizione dell’Organismo di Coordinamento della Rete Locale delle Cure Palliative (RLCP) dell’AULSS 5 Polesana e approvazione del regolamento</t>
+          <t>Approvazione Regolamento per l'effettuazione del Lavoro in modalità Agile e da Remoto del personale del Comparto Sanità CCNL del 02.11.2022 e della Dirigenza CCNL Area Funzioni Locali del 16.07.2024.</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>Funzione territoriale</t>
+          <t>Gestione Risorse Umane</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>490</t>
+          <t>1397</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>2024</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>05/08/2024</t>
+          <t>11/11/2024</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
           <t>regolamento</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>Regolamento per la disciplina delle riunioni del Collegio Sindacale in modalità telematica</t>
+          <t>Approvazione Linee Guida in materia di rotazione, verifiche ed individuazione criteri di scelta in materia di appalti sotto soglia comunitaria della UOC Servizi Tecnici e Patrimoniali</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>Affari generali</t>
+          <t>Servizi tecnici e patrimoniali</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>590</t>
+          <t>551</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>2024</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>19/06/2024</t>
+          <t>07/10/2024</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
           <t>regolamento</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>Integrazione Regolamento del Dipartimento Funzionale per le Dipendenze</t>
+          <t>Rettifica Deliberazione n. 763 del 19.6.2024 concernente l’adozione del Regolamento aziendale per la gestione del trasferimento interno del Personale del Comparto Sanità dei profili del ruolo appartenente ai profili professionali del ruolo sanitario e socio-sanitario.</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>Affari generali</t>
+          <t>Gestione Risorse Umane</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>775</t>
+          <t>842</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>2024</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>17/04/2024</t>
+          <t>07/10/2024</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
           <t>regolamento</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>Adozione del regolamento per le elezioni del Comitato Allargato del Dipartimento funzionale per le Dipendenze</t>
+          <t>Adozione “Regolamento aziendale per la graduazione, il conferimento e la revoca degli incarichi del Personale del Comparto Sanità” in applicazione del sistema degli incarichi di cui al Capo III del CCNL sottoscritto il 2.11.2022.</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
           <t>Gestione Risorse Umane</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>498</t>
+          <t>841</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>2024</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>12/04/2024</t>
+          <t>04/10/2024</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
           <t>regolamento</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>Aggiornamento del “Regolamento per la concessione in comodato d’uso e usufrutto dei locali posti all’interno di edifici e di strutture di proprietà dell’Azienda Ulss 5 Polesana"</t>
+          <t>Aggiornamento composizione dell’Organismo di Coordinamento della Rete Locale delle Cure Palliative (RLCP) dell’AULSS 5 Polesana e approvazione del regolamento</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>Servizi tecnici e patrimoniali</t>
+          <t>Funzione territoriale</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>1411</t>
+          <t>490</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>2024</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>27/03/2024</t>
+          <t>05/08/2024</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
           <t>regolamento</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>Approvazione regolamento del Dipartimento di Salute Mentale e regolamento del Dipartimento Funzionale per le Dipendenze</t>
+          <t>Regolamento per la disciplina delle riunioni del Collegio Sindacale in modalità telematica</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
           <t>Affari generali</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t>434</t>
+          <t>590</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>2024</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>10/03/2024</t>
+          <t>19/06/2024</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
           <t>regolamento</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>Approvazione del nuovo “Regolamento per la concessione in comodato d’uso e usufrutto dei locali posti all’interno di edifici e di strutture di proprietà dell’Azienda Ulss 5 Polesana”</t>
+          <t>Integrazione Regolamento del Dipartimento Funzionale per le Dipendenze</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>Servizi tecnici e patrimoniali</t>
+          <t>Affari generali</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
-          <t>1155</t>
+          <t>775</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>2024</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>31/01/2024</t>
+          <t>17/04/2024</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
           <t>regolamento</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>Aggiornamento ed adozione del nuovo massimario di selezione per lo scarto dei documenti dell'Azienda Ulss 5 Polesana</t>
+          <t>Adozione del regolamento per le elezioni del Comitato Allargato del Dipartimento funzionale per le Dipendenze</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>Affari generali</t>
+          <t>Gestione Risorse Umane</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
-          <t>107</t>
+          <t>498</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
-          <t>2023</t>
+          <t>2024</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>22/12/2023</t>
+          <t>12/04/2024</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
           <t>regolamento</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>Approvazione del nuovo "Regolamento in materia di tirocini"</t>
+          <t>Aggiornamento del “Regolamento per la concessione in comodato d’uso e usufrutto dei locali posti all’interno di edifici e di strutture di proprietà dell’Azienda Ulss 5 Polesana"</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>Affari generali</t>
+          <t>Servizi tecnici e patrimoniali</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
-          <t>1718</t>
+          <t>1411</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
-          <t>2023</t>
+          <t>2024</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>18/10/2023</t>
+          <t>27/03/2024</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
           <t>regolamento</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>Approvazione nuovo regolamento aziendale SIL</t>
+          <t>Approvazione regolamento del Dipartimento di Salute Mentale e regolamento del Dipartimento Funzionale per le Dipendenze</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>Direzione Amministrativa Territoriale</t>
+          <t>Affari generali</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
-          <t>1391</t>
+          <t>434</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
-          <t>2023</t>
+          <t>2024</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>05/10/2023</t>
+          <t>10/03/2024</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
           <t>regolamento</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>Adozione nuova Procedura di gestione delle apparecchiature elettromedicali</t>
+          <t>Approvazione del nuovo “Regolamento per la concessione in comodato d’uso e usufrutto dei locali posti all’interno di edifici e di strutture di proprietà dell’Azienda Ulss 5 Polesana”</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
           <t>Servizi tecnici e patrimoniali</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
-          <t>538</t>
+          <t>1155</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
-          <t>2023</t>
+          <t>2024</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>21/09/2023</t>
+          <t>31/01/2024</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
           <t>regolamento</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>Regolamento per l’accesso alla documentazione o materiale sanitario. Integrazione deliberazione n. 1539 del 21/12/2022.</t>
+          <t>Aggiornamento ed adozione del nuovo massimario di selezione per lo scarto dei documenti dell'Azienda Ulss 5 Polesana</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>Direzione Amministrativa Ospedaliera</t>
+          <t>Affari generali</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
-          <t>1246</t>
+          <t>107</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>2023</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>13/09/2023</t>
+          <t>22/12/2023</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
           <t>regolamento</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>Approvazione del “Manuale dei processi documentali per la Conservazione"</t>
+          <t>Approvazione del nuovo "Regolamento in materia di tirocini"</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>Servizi tecnici e patrimoniali</t>
+          <t>Affari generali</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
-          <t>1239</t>
+          <t>1718</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>2023</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>13/09/2023</t>
+          <t>18/10/2023</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
           <t>regolamento</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>Approvazione del “Manuale dei processi documentali per la Conservazione"</t>
+          <t>Approvazione nuovo regolamento aziendale SIL</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>Servizi tecnici e patrimoniali</t>
+          <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
-          <t>1239</t>
+          <t>1391</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>2023</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>03/08/2023</t>
+          <t>05/10/2023</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
           <t>regolamento</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>Aggiornamento della Deliberazione del Commissario n. 109 del 10/02/2021 “Approvazione Regolamento aziendale sulla gestione delle camere mortuarie e relazioni con imprese di onoranze funebri” ai sensi della L.R. 27 maggio 2022, n. 12.</t>
+          <t>Adozione nuova Procedura di gestione delle apparecchiature elettromedicali</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>Direzione Amministrativa Ospedaliera</t>
+          <t>Servizi tecnici e patrimoniali</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
-          <t>313</t>
+          <t>538</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>2023</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>02/08/2023</t>
+          <t>21/09/2023</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
           <t>regolamento</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>Adozione regolamento per l'utilizzo di alloggi ad uso Foresteria</t>
+          <t>Regolamento per l’accesso alla documentazione o materiale sanitario. Integrazione deliberazione n. 1539 del 21/12/2022.</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>UOS Affari legali</t>
+          <t>Direzione Amministrativa Ospedaliera</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
-          <t>144</t>
+          <t>1246</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>2023</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>28/06/2023</t>
+          <t>13/09/2023</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
           <t>regolamento</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>Regolamento conferimento incarichi Avvocati liberi professionisti. Aggiornamento.</t>
+          <t>Approvazione del “Manuale dei processi documentali per la Conservazione"</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>Affari generali</t>
+          <t>Servizi tecnici e patrimoniali</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
-          <t>845</t>
+          <t>1239</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>2023</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>08/02/2023</t>
+          <t>13/09/2023</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
           <t>regolamento</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>Regolamento in materia di attività esercitabili dal personale delle professioni sanitarie del Comparto Sanità ex L. 43/2006 ai sensi dell’articolo 3-quater del decreto legge 21 settembre 2021, n. 127 e s.m.i.</t>
+          <t>Approvazione del “Manuale dei processi documentali per la Conservazione"</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>Gestione Risorse Umane</t>
+          <t>Servizi tecnici e patrimoniali</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
-          <t>1055</t>
+          <t>1239</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>2023</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>12/01/2023</t>
+          <t>03/08/2023</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
           <t>regolamento</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>Adozione “Regolamento aziendale per la gestione della mobilità interna del Personale del Comparto Sanità appartenente ai profili professionali del ruolo sanitario e socio-sanitario”.</t>
+          <t>Aggiornamento della Deliberazione del Commissario n. 109 del 10/02/2021 “Approvazione Regolamento aziendale sulla gestione delle camere mortuarie e relazioni con imprese di onoranze funebri” ai sensi della L.R. 27 maggio 2022, n. 12.</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>Gestione Risorse Umane</t>
+          <t>Direzione Amministrativa Ospedaliera</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
-          <t>1603</t>
+          <t>313</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
-          <t>2022</t>
+          <t>2023</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>28/12/2022</t>
+          <t>02/08/2023</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
           <t>regolamento</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>Approvazione " Regolamento per l'Attivazione del Rapporto di Lavoro a Tempo Parziale dell'Azienda Ulss 5 Polesana".</t>
+          <t>Adozione regolamento per l'utilizzo di alloggi ad uso Foresteria</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>Gestione Risorse Umane</t>
+          <t>UOS Affari legali</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
-          <t>1588</t>
+          <t>144</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
-          <t>2022</t>
+          <t>2023</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>29/09/2022</t>
+          <t>28/06/2023</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
           <t>regolamento</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>Regolamento per l'Assunzione a tempo determinato ex art. 15 septies del D. Lgs.502/92 e s.m.i. Precisazioni</t>
+          <t>Regolamento conferimento incarichi Avvocati liberi professionisti. Aggiornamento.</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>Gestione Risorse Umane</t>
+          <t>Affari generali</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
-          <t>1171</t>
+          <t>845</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
-          <t>2022</t>
+          <t>2023</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>14/09/2022</t>
+          <t>08/02/2023</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
           <t>regolamento</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>Approvazione del Disciplinare sulla pronta disponibilità del Personale tecnico della UOS Sistemi Informativi</t>
+          <t>Regolamento in materia di attività esercitabili dal personale delle professioni sanitarie del Comparto Sanità ex L. 43/2006 ai sensi dell’articolo 3-quater del decreto legge 21 settembre 2021, n. 127 e s.m.i.</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>Sistemi informativi</t>
+          <t>Gestione Risorse Umane</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
-          <t>1094</t>
+          <t>1055</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
-          <t>2022</t>
+          <t>2023</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>07/09/2022</t>
+          <t>12/01/2023</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
           <t>regolamento</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>Integrazione dell'articolo 8 del Regolamento per le elezioni ed il funzionamento dei Comitati di Dipartimento.</t>
+          <t>Adozione “Regolamento aziendale per la gestione della mobilità interna del Personale del Comparto Sanità appartenente ai profili professionali del ruolo sanitario e socio-sanitario”.</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
           <t>Gestione Risorse Umane</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
-          <t>1075</t>
+          <t>1603</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>2022</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>31/08/2022</t>
+          <t>28/12/2022</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
           <t>regolamento</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>Regolamento per l’assunzione a tempo determinato ex art. 15 septies del D. Lgs 502/92 e s.m.i. Aggiornamento.</t>
+          <t>Approvazione " Regolamento per l'Attivazione del Rapporto di Lavoro a Tempo Parziale dell'Azienda Ulss 5 Polesana".</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
           <t>Gestione Risorse Umane</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
-          <t>1039</t>
+          <t>1588</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>2022</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>07/06/2022</t>
+          <t>29/09/2022</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
           <t>regolamento</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>Regolamento per le elezioni e il funzionamento dei Comitati di Dipartimento. Modifica delle modalità di voto.</t>
+          <t>Regolamento per l'Assunzione a tempo determinato ex art. 15 septies del D. Lgs.502/92 e s.m.i. Precisazioni</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
           <t>Gestione Risorse Umane</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
-          <t>842</t>
+          <t>1171</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>2022</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>28/02/2022</t>
+          <t>14/09/2022</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
           <t>regolamento</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>Approvazione del “Protocollo d’intesa per la prevenzione e contrasto dei crimini informatici sui sistemi informativi critici” tra il Compartimento Polizia Postale e Comunicazioni per il Veneto e l'Azienda ULSS 5 Polesana</t>
+          <t>Approvazione del Disciplinare sulla pronta disponibilità del Personale tecnico della UOS Sistemi Informativi</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>Affari generali</t>
+          <t>Sistemi informativi</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
-          <t>252</t>
+          <t>1094</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>2022</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>03/02/2022</t>
+          <t>07/09/2022</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
           <t>regolamento</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>Aggiornamento del “Regolamento di Pubblica Tutela” dell’Azienda Ulss 5 Polesana.</t>
+          <t>Integrazione dell'articolo 8 del Regolamento per le elezioni ed il funzionamento dei Comitati di Dipartimento.</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>Ufficio comunicazione, relazioni pubbliche e transizione al digitale</t>
+          <t>Gestione Risorse Umane</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
-          <t>274</t>
+          <t>1075</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>2022</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>02/02/2022</t>
+          <t>31/08/2022</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
           <t>regolamento</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>Approvazione del “Disciplinare per l'utilizzo dei sistemi informatici e di altri dispositivi elettronici”, del documento “Obiettivi di accessibilità 2022” e dei documenti su "Inizio di attività dei Medici di medicina generale e Pediatri di libera scelta” e “Assistenza tecnica ai Medici di medicina generale e Pediatri di libera scelta"</t>
+          <t>Regolamento per l’assunzione a tempo determinato ex art. 15 septies del D. Lgs 502/92 e s.m.i. Aggiornamento.</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>Servizi tecnici e patrimoniali</t>
+          <t>Gestione Risorse Umane</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>1039</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
-          <t>2021</t>
+          <t>2022</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>02/10/2021</t>
+          <t>07/06/2022</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
           <t>regolamento</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t>Approvazione Regolamento aziendale sulla gestione delle camere mortuarie e relazioni con Imprese di onoranze funebri. Struttura UOC Direzione amministrativa ospedaliera Si attesta l'avvenuta regolare istruttoria del presente provvedimento proposto per l'adozione in ordine alla legittimità con ogni altra disposizione regolante la materia. Il Direttore della Unità Operativa Complessa - Dott.</t>
+          <t>Regolamento per le elezioni e il funzionamento dei Comitati di Dipartimento. Modifica delle modalità di voto.</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>Direzione Amministrativa Ospedaliera</t>
+          <t>Gestione Risorse Umane</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
-          <t>109</t>
+          <t>842</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
-          <t>2021</t>
+          <t>2022</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>12/09/2021</t>
+          <t>28/02/2022</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
           <t>regolamento</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>Approvazione regolamento per l'utilizzo delle somme introitate ai sensi del Decreto Legislativo n.32 del 2/02/2021.</t>
+          <t>Approvazione del “Protocollo d’intesa per la prevenzione e contrasto dei crimini informatici sui sistemi informativi critici” tra il Compartimento Polizia Postale e Comunicazioni per il Veneto e l'Azienda ULSS 5 Polesana</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>Dipartimento di prevenzione</t>
+          <t>Affari generali</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
-          <t>1049</t>
+          <t>252</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
-          <t>2021</t>
+          <t>2022</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>23/06/2021</t>
+          <t>03/02/2022</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
           <t>regolamento</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>Regolamento per le elezioni ed il funzionamento dei Comitati di Dipartimento e schemi di profilo di ruolo di Direttore di Dipartimento Strutturale e di Coordinatore di Dipartimento Funzionale. Aggiornamento.</t>
+          <t>Aggiornamento del “Regolamento di Pubblica Tutela” dell’Azienda Ulss 5 Polesana.</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>Gestione Risorse Umane</t>
+          <t>Ufficio comunicazione, relazioni pubbliche e transizione al digitale</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
-          <t>368</t>
+          <t>274</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
-          <t>2021</t>
+          <t>2022</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>21/01/2021</t>
+          <t>02/02/2022</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
           <t>regolamento</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>Adozione del regolamento Social Media Policy dell'Azienda ULSS 5 Polesana</t>
+          <t>Approvazione del “Disciplinare per l'utilizzo dei sistemi informatici e di altri dispositivi elettronici”, del documento “Obiettivi di accessibilità 2022” e dei documenti su "Inizio di attività dei Medici di medicina generale e Pediatri di libera scelta” e “Assistenza tecnica ai Medici di medicina generale e Pediatri di libera scelta"</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>Ufficio comunicazione, relazioni pubbliche e transizione al digitale</t>
+          <t>Servizi tecnici e patrimoniali</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
-          <t>49</t>
+          <t>120</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>2021</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>06/01/2021</t>
+          <t>02/10/2021</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
           <t>regolamento</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t>Regolamento per l'accesso alla documentazione o materiale sanitario.</t>
+          <t>Approvazione Regolamento aziendale sulla gestione delle camere mortuarie e relazioni con Imprese di onoranze funebri. Struttura UOC Direzione amministrativa ospedaliera Si attesta l'avvenuta regolare istruttoria del presente provvedimento proposto per l'adozione in ordine alla legittimità con ogni altra disposizione regolante la materia. Il Direttore della Unità Operativa Complessa - Dott.</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
           <t>Direzione Amministrativa Ospedaliera</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
-          <t>311</t>
+          <t>109</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
-          <t>2020</t>
+          <t>2021</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>25/11/2020</t>
+          <t>12/09/2021</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
           <t>regolamento</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>Approvazione del regolamento per l'accesso delle imprese specializzate ai Presidi Ospedalieri dell'Azienda Ulss 5 Polesana per la fornitura di ausili e presidi ortopedici, non a carico del S.S.N., ai pazienti ricoverati.</t>
+          <t>Approvazione regolamento per l'utilizzo delle somme introitate ai sensi del Decreto Legislativo n.32 del 2/02/2021.</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>Direzione Amministrativa Ospedaliera</t>
+          <t>Dipartimento di prevenzione</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
-          <t>999</t>
+          <t>1049</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
-          <t>2020</t>
+          <t>2021</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>11/11/2020</t>
+          <t>23/06/2021</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
           <t>regolamento</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>Regolamento per l’esercizio dell’Unità’ di Offerta “Ospedale di Comunità’”</t>
+          <t>Regolamento per le elezioni ed il funzionamento dei Comitati di Dipartimento e schemi di profilo di ruolo di Direttore di Dipartimento Strutturale e di Coordinatore di Dipartimento Funzionale. Aggiornamento.</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>Direzione Amministrativa Ospedaliera</t>
+          <t>Gestione Risorse Umane</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
-          <t>961</t>
+          <t>368</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
-          <t>2020</t>
+          <t>2021</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>02/05/2020</t>
+          <t>21/01/2021</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
           <t>regolamento</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>Approvazione dell'avviso pubblico e del regolamento per la formazione di un elenco ristretto di avvocati per l'affidamento di incarichi legali (ex art.17 lettera d) punti 1 e 2 del D.Lgs.n.50/2016)</t>
+          <t>Adozione del regolamento Social Media Policy dell'Azienda ULSS 5 Polesana</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>UOC Affari generali</t>
+          <t>Ufficio comunicazione, relazioni pubbliche e transizione al digitale</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
-          <t>92</t>
+          <t>49</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
-          <t>2020</t>
+          <t>2021</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>19/02/2020</t>
+          <t>06/01/2021</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
           <t>regolamento</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>Adozione del regolamento per l'affidamento dei contratti di importo inferiore alle soglie di rilevanza europea relativi ai lavori e forniture di beni e servizi</t>
+          <t>Regolamento per l'accesso alla documentazione o materiale sanitario.</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>Provveditorato, economato e gestione della logistica</t>
+          <t>Direzione Amministrativa Ospedaliera</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
-          <t>152</t>
+          <t>311</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>2020</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>07/01/2020</t>
+          <t>25/11/2020</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
           <t>regolamento</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>Presa d'atto verbale di contrattazione integrativa, approvazione del Regolamento per la corresponsione degli incentivi per le funzioni tecniche previsti dall'art. 113 del D. Lgs. del 18 aprile 2016 n. 50 codice dei contratti pubblici</t>
+          <t>Approvazione del regolamento per l'accesso delle imprese specializzate ai Presidi Ospedalieri dell'Azienda Ulss 5 Polesana per la fornitura di ausili e presidi ortopedici, non a carico del S.S.N., ai pazienti ricoverati.</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>Gestione Risorse Umane</t>
+          <t>Direzione Amministrativa Ospedaliera</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
-          <t>579</t>
+          <t>999</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
-          <t>2019</t>
+          <t>2020</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>30/12/2019</t>
+          <t>11/11/2020</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
           <t>regolamento</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>Approvazione regolamento per l'accesso al servizio mensa aziendale dell'Azienda Ulss 5 Polesana</t>
+          <t>Regolamento per l’esercizio dell’Unità’ di Offerta “Ospedale di Comunità’”</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
           <t>Direzione Amministrativa Ospedaliera</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
-          <t>1007</t>
+          <t>961</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
-          <t>2019</t>
+          <t>2020</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>18/12/2019</t>
+          <t>02/05/2020</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
           <t>regolamento</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>Approvazione del disciplinare per l'utilizzo dei sistemi informatici e di altri dispositivi elettronici del documento "Obiettivo di accessibilità per l'anno 2019" e dei documenti sulle "Modalità di segnalazione delle problematiche informatiche da parte del MMG/PLS"</t>
+          <t>Approvazione dell'avviso pubblico e del regolamento per la formazione di un elenco ristretto di avvocati per l'affidamento di incarichi legali (ex art.17 lettera d) punti 1 e 2 del D.Lgs.n.50/2016)</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>Servizi tecnici e patrimoniali</t>
+          <t>UOC Affari generali</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
-          <t>1001</t>
+          <t>92</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
-          <t>2019</t>
+          <t>2020</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>18/12/2019</t>
+          <t>19/02/2020</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
           <t>regolamento</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>Adozione "Regolamento dei Centri Diurni per persone disabili (CDD)" dell'Azienda ULSS 5 Polesana.</t>
+          <t>Adozione del regolamento per l'affidamento dei contratti di importo inferiore alle soglie di rilevanza europea relativi ai lavori e forniture di beni e servizi</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>Direzione Amministrativa Territoriale</t>
+          <t>Provveditorato, economato e gestione della logistica</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
-          <t>988</t>
+          <t>152</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
-          <t>2019</t>
+          <t>2020</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>18/12/2019</t>
+          <t>07/01/2020</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
           <t>regolamento</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>D.G.R.V. n. 1338/2013. Adozione "Regolamento aziendale per l'erogazione delle Impegnative di Cura Domiciliare di tipo P e di tipo F(ICD P - ICD F)".</t>
+          <t>Presa d'atto verbale di contrattazione integrativa, approvazione del Regolamento per la corresponsione degli incentivi per le funzioni tecniche previsti dall'art. 113 del D. Lgs. del 18 aprile 2016 n. 50 codice dei contratti pubblici</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>Direzione Amministrativa Territoriale</t>
+          <t>Gestione Risorse Umane</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
-          <t>987</t>
+          <t>579</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
           <t>2019</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>18/12/2019</t>
+          <t>30/12/2019</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
           <t>regolamento</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>Adozione del Regolamento delle procedure amministrative Specialisti Ambulatoriali Interni. Veterinari ed altre professionalità (Biologi, Chimici e Psicologi)</t>
+          <t>Approvazione regolamento per l'accesso al servizio mensa aziendale dell'Azienda Ulss 5 Polesana</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>Direzione Amministrativa Territoriale</t>
+          <t>Direzione Amministrativa Ospedaliera</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
-          <t>992</t>
+          <t>1007</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
           <t>2019</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>18/09/2019</t>
+          <t>18/12/2019</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
           <t>regolamento</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>Istituzione Coro Aziendale denominato "Vox Harmonica" e presa d'atto Regolamento</t>
+          <t>Approvazione del disciplinare per l'utilizzo dei sistemi informatici e di altri dispositivi elettronici del documento "Obiettivo di accessibilità per l'anno 2019" e dei documenti sulle "Modalità di segnalazione delle problematiche informatiche da parte del MMG/PLS"</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>UOC Affari generali</t>
+          <t>Servizi tecnici e patrimoniali</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
-          <t>717</t>
+          <t>1001</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
           <t>2019</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>21/08/2019</t>
+          <t>18/12/2019</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
           <t>regolamento</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>Adozione Procedura per la gestione della sicurezza del paziente nell’Azienda ULSS 5 Polesana</t>
+          <t>Adozione del Regolamento delle procedure amministrative Specialisti Ambulatoriali Interni. Veterinari ed altre professionalità (Biologi, Chimici e Psicologi)</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>Qualità, autorizzazione e accreditamento</t>
+          <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
-          <t>647</t>
+          <t>992</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
           <t>2019</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>13/08/2019</t>
+          <t>18/12/2019</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
           <t>regolamento</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>Comitato Etico per la pratica clinica dell'Azienda Ulss 5 Polesana . Sostituzione componenti e approvazione regolamento disciplinante l'organizzazione e il funzionamento del Comitato.</t>
+          <t>Adozione "Regolamento dei Centri Diurni per persone disabili (CDD)" dell'Azienda ULSS 5 Polesana.</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>Direzione Amministrativa Ospedaliera</t>
+          <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
-          <t>641</t>
+          <t>988</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
           <t>2019</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>08/08/2019</t>
+          <t>18/12/2019</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
           <t>regolamento</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>Aggiornamento regolamento disciplinante le procedure di reclutamento del personale attraverso l'istituto della mobilità volontaria tra aziende ed enti in applicazione dell'art.30 del D.Lgs. 30 marzo 2001 n.165 e s.m.i.</t>
+          <t>D.G.R.V. n. 1338/2013. Adozione "Regolamento aziendale per l'erogazione delle Impegnative di Cura Domiciliare di tipo P e di tipo F(ICD P - ICD F)".</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>Gestione Risorse Umane</t>
+          <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
-          <t>618</t>
+          <t>987</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
           <t>2019</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>31/07/2019</t>
+          <t>18/09/2019</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
           <t>regolamento</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>Concessione gestione servizio dell'asilo nido aziendale "Nuvola Blu". Riapprovazione regolamento asilo nido aziendale.</t>
+          <t>Istituzione Coro Aziendale denominato "Vox Harmonica" e presa d'atto Regolamento</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>Provveditorato, economato e gestione della logistica</t>
+          <t>UOC Affari generali</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
-          <t>598</t>
+          <t>717</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
           <t>2019</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>18/07/2019</t>
+          <t>21/08/2019</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
           <t>regolamento</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>Approvazione regolamento Centro Unico di Prenotazione della Provincia di Rovigo</t>
+          <t>Adozione Procedura per la gestione della sicurezza del paziente nell’Azienda ULSS 5 Polesana</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>Direzione Amministrativa Ospedaliera</t>
+          <t>Qualità, autorizzazione e accreditamento</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
-          <t>555</t>
+          <t>647</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
           <t>2019</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>11/06/2019</t>
+          <t>13/08/2019</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
           <t>regolamento</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>Regolamento (UE) 2016/679 (Privacy europea): Presa d’atto ed approvazione modulistica e procedure - linee guida operative inviate da Azienda Zero in materia di privacy europea</t>
+          <t>Comitato Etico per la pratica clinica dell'Azienda Ulss 5 Polesana . Sostituzione componenti e approvazione regolamento disciplinante l'organizzazione e il funzionamento del Comitato.</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>Affari generali</t>
+          <t>Direzione Amministrativa Ospedaliera</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
-          <t>867</t>
+          <t>641</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
           <t>2019</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>12/04/2019</t>
+          <t>08/08/2019</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
           <t>regolamento</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>Adozione del “Regolamento delle AFT degli specialisti ambulatoriali, dei veterinari e dei professionisti sanitari ai sensi dell'acn del 17/12/2015”</t>
+          <t>Aggiornamento regolamento disciplinante le procedure di reclutamento del personale attraverso l'istituto della mobilità volontaria tra aziende ed enti in applicazione dell'art.30 del D.Lgs. 30 marzo 2001 n.165 e s.m.i.</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>Direzione Amministrativa Territoriale</t>
+          <t>Gestione Risorse Umane</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
-          <t>940</t>
+          <t>618</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
           <t>2019</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>27/02/2019</t>
+          <t>31/07/2019</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
           <t>regolamento</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t>Approvazione del Regolamento aziendale sul divieto di fumo nelle strutture, automezzi e negli spazi esterni dell'Azienda ULSS 5 Polesana e disciplina del procedimento sanzionatorio.</t>
+          <t>Concessione gestione servizio dell'asilo nido aziendale "Nuvola Blu". Riapprovazione regolamento asilo nido aziendale.</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>Servizio di igiene e sanità pubblica</t>
+          <t>Provveditorato, economato e gestione della logistica</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
-          <t>139</t>
+          <t>598</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
-          <t>2018</t>
+          <t>2019</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>27/12/2018</t>
+          <t>18/07/2019</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
           <t>regolamento</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>Approvazione “Regolamento per la disciplina dei casi di inidoneità psicofisica; risoluzione rapporto di lavoro-cambio profilo” dell’Azienda ULSS 5 Polesana.</t>
+          <t>Approvazione regolamento Centro Unico di Prenotazione della Provincia di Rovigo</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>Gestione Risorse Umane</t>
+          <t>Direzione Amministrativa Ospedaliera</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
-          <t>1094</t>
+          <t>555</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
-          <t>2018</t>
+          <t>2019</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>19/12/2018</t>
+          <t>11/06/2019</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
           <t>regolamento</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>Approvazione del Regolamento per l’esercizio del diritto di accesso ai documenti amministrativi e del diritto di accesso civico semplice e generalizzato ai dati, informazioni e documenti</t>
+          <t>Regolamento (UE) 2016/679 (Privacy europea): Presa d’atto ed approvazione modulistica e procedure - linee guida operative inviate da Azienda Zero in materia di privacy europea</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t>UOC Affari generali</t>
+          <t>Affari generali</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
-          <t>1082</t>
+          <t>867</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
-          <t>2018</t>
+          <t>2019</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>19/12/2018</t>
+          <t>12/04/2019</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
           <t>regolamento</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>Piano Formativo Aziendale anno 2019 e Regolamento</t>
+          <t>Adozione del “Regolamento delle AFT degli specialisti ambulatoriali, dei veterinari e dei professionisti sanitari ai sensi dell'acn del 17/12/2015”</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>Polo Formativo</t>
+          <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
-          <t>1060</t>
+          <t>940</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
-          <t>2018</t>
+          <t>2019</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>17/12/2018</t>
+          <t>27/02/2019</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
           <t>regolamento</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t>Approvazione del Regolamento per l'Attività di Valutazione Multidimensionale Distrettuale (U.V.M.D.)</t>
+          <t>Approvazione del Regolamento aziendale sul divieto di fumo nelle strutture, automezzi e negli spazi esterni dell'Azienda ULSS 5 Polesana e disciplina del procedimento sanzionatorio.</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
-          <t>Distretto 1 Rovigo</t>
+          <t>Servizio di igiene e sanità pubblica</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
-          <t>854</t>
+          <t>139</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
           <t>2018</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>23/11/2018</t>
+          <t>27/12/2018</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
           <t>regolamento</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t>Adozione del Prontuario di selezione per lo scarto dei documenti dell'Azienda Ulss 5 Polesana</t>
+          <t>Approvazione “Regolamento per la disciplina dei casi di inidoneità psicofisica; risoluzione rapporto di lavoro-cambio profilo” dell’Azienda ULSS 5 Polesana.</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
-          <t>UOC Affari generali</t>
+          <t>Gestione Risorse Umane</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
-          <t>965</t>
+          <t>1094</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
           <t>2018</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>07/11/2018</t>
+          <t>19/12/2018</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
           <t>regolamento</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t>Approvazione “Regolamento per il conferimento di borse di studio” dell’Azienda ULSS 5 Polesana.</t>
+          <t>Piano Formativo Aziendale anno 2019 e Regolamento</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
-          <t>Gestione Risorse Umane</t>
+          <t>Polo Formativo</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
-          <t>909</t>
+          <t>1060</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
           <t>2018</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>23/05/2018</t>
+          <t>19/12/2018</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
           <t>regolamento</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t>Approvazione del Regolamento per le elezioni ed il funzionamento dei Comitati di Dipartimento e degli schemi di profilo di ruolo di Direttore di Dipartimento Strutturale e di Coordinatore di Dipartimento Funzionale</t>
+          <t>Approvazione del Regolamento per l’esercizio del diritto di accesso ai documenti amministrativi e del diritto di accesso civico semplice e generalizzato ai dati, informazioni e documenti</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
-          <t>Gestione Risorse Umane</t>
+          <t>UOC Affari generali</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
-          <t>464</t>
+          <t>1082</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
           <t>2018</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>18/04/2018</t>
+          <t>17/12/2018</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
           <t>regolamento</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t>Approvazione nuovo Regolamento per la costituzione e la disciplina dell' Organismo Indipendente di Valutazione (O.I.V.) dell'Azienda ULSS 5 Polesana.</t>
+          <t>Approvazione del Regolamento per l'Attività di Valutazione Multidimensionale Distrettuale (U.V.M.D.)</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
-          <t>Affari generali</t>
+          <t>Distretto 1 Rovigo</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
-          <t>362</t>
+          <t>854</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
           <t>2018</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>14/02/2018</t>
+          <t>23/11/2018</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
           <t>regolamento</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t>Regolamento disciplinante le procedure per il conferimento di incarichi individuali con contratti di lavoro autonomo, a norma dell’articolo 7, comma 6 e seguenti, del decreto legislativo 30 marzo 2001, n. 165 e s.m.i.: integrazione</t>
+          <t>Adozione del Prontuario di selezione per lo scarto dei documenti dell'Azienda Ulss 5 Polesana</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
-          <t>Gestione Risorse Umane</t>
+          <t>UOC Affari generali</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
-          <t>145</t>
+          <t>965</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
-          <t>2017</t>
+          <t>2018</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>14/12/2017</t>
+          <t>07/11/2018</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
           <t>regolamento</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
-          <t>Regolamento in materia di incompatibilità e criteri per il conferimento e l'autorizzazione allo svolgimento di incarichi extraistituzionali</t>
+          <t>Approvazione “Regolamento per il conferimento di borse di studio” dell’Azienda ULSS 5 Polesana.</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
           <t>Gestione Risorse Umane</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
-          <t>1592</t>
+          <t>909</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
-          <t>2017</t>
+          <t>2018</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>02/08/2017</t>
+          <t>23/05/2018</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
           <t>regolamento</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t>Adozione del "regolamento conferimento incarichi legali a liberi professionisti avvocati"</t>
+          <t>Approvazione del Regolamento per le elezioni ed il funzionamento dei Comitati di Dipartimento e degli schemi di profilo di ruolo di Direttore di Dipartimento Strutturale e di Coordinatore di Dipartimento Funzionale</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
-          <t>UOC Affari generali</t>
+          <t>Gestione Risorse Umane</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>464</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
-          <t>2017</t>
+          <t>2018</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>04/06/2017</t>
+          <t>18/04/2018</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
           <t>regolamento</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
-          <t>Presa d'atto nomina componenti del Comitato Etico per la Sperimentazione Clinica (CESC) delle Province di Verona e Rovigo con sede presso l'Azienda Ospedaliera Universitaria Integrata di Verona - Recepimento delle Deliberazioni dell'AQUI di verona n.1099/2016 n. 1254/2016, n. 167/2017 e presa d'atto del Regolamento approvato nella seduta del 21 dicembre 2016</t>
+          <t>Approvazione nuovo Regolamento per la costituzione e la disciplina dell' Organismo Indipendente di Valutazione (O.I.V.) dell'Azienda ULSS 5 Polesana.</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
-          <t>UOC Farmacia ospedaliera</t>
+          <t>Affari generali</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
-          <t>419</t>
+          <t>362</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
-          <t>2017</t>
+          <t>2018</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>10/04/2017</t>
+          <t>14/02/2018</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
           <t>regolamento</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t>Approvazione del regolamento per l'attuazione del rapporto di lavoro a tempo parziale dell'Azienda Ulss 5 Polesana</t>
+          <t>Regolamento disciplinante le procedure per il conferimento di incarichi individuali con contratti di lavoro autonomo, a norma dell’articolo 7, comma 6 e seguenti, del decreto legislativo 30 marzo 2001, n. 165 e s.m.i.: integrazione</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
           <t>Gestione Risorse Umane</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
-          <t>1293</t>
+          <t>145</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
-          <t>2016</t>
+          <t>2017</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>20/12/2016</t>
+          <t>14/12/2017</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>documento di programmazione</t>
+          <t>regolamento</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t>individuazione dell'Area Organizzativa Omogenea e del Responsabile della gestione documentale dell'Azienda Ulss n. 5 Polesana.</t>
+          <t>Regolamento in materia di incompatibilità e criteri per il conferimento e l'autorizzazione allo svolgimento di incarichi extraistituzionali</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
-          <t>UOS Affari legali</t>
+          <t>Gestione Risorse Umane</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
-          <t>1170</t>
+          <t>1592</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
-          <t>2015</t>
+          <t>2017</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>29/12/2015</t>
+          <t>02/08/2017</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
           <t>regolamento</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
-          <t>Approvazione del Regolamento Aziendale per la gestione del recupero crediti</t>
+          <t>Adozione del "regolamento conferimento incarichi legali a liberi professionisti avvocati"</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
-          <t>Contabilità e bilancio</t>
+          <t>UOC Affari generali</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
-          <t>871</t>
+          <t>100</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
-          <t>2014</t>
+          <t>2017</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>21/01/2014</t>
+          <t>04/06/2017</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
           <t>regolamento</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
-          <t>Approvazione regolamenti Acquisizione Beni e Servizi</t>
+          <t>Presa d'atto nomina componenti del Comitato Etico per la Sperimentazione Clinica (CESC) delle Province di Verona e Rovigo con sede presso l'Azienda Ospedaliera Universitaria Integrata di Verona - Recepimento delle Deliberazioni dell'AQUI di verona n.1099/2016 n. 1254/2016, n. 167/2017 e presa d'atto del Regolamento approvato nella seduta del 21 dicembre 2016</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
-          <t>Economato e gestione della logistica</t>
+          <t>UOC Farmacia ospedaliera</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
-          <t>19</t>
+          <t>419</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
-          <t>2012</t>
+          <t>2017</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>18/12/2012</t>
+          <t>10/04/2017</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>documento di programmazione</t>
+          <t>regolamento</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
-          <t>Nomina Responsabile della conservazione dei documenti informatici dell'Azienda U.L.SS. 18</t>
+          <t>Approvazione del regolamento per l'attuazione del rapporto di lavoro a tempo parziale dell'Azienda Ulss 5 Polesana</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
-          <t>Affari generali</t>
+          <t>Gestione Risorse Umane</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
-          <t>979</t>
+          <t>1293</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
-          <t>2011</t>
+          <t>2016</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>27/12/2011</t>
+          <t>20/12/2016</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>regolamento</t>
+          <t>documento di programmazione</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
-          <t>Linee guida sull'utilizzo della posta elettronica e della posta elettronica certificata (PEC).</t>
+          <t>individuazione dell'Area Organizzativa Omogenea e del Responsabile della gestione documentale dell'Azienda Ulss n. 5 Polesana.</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
-          <t>Affari generali</t>
+          <t>UOS Affari legali</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
-          <t>916</t>
+          <t>1170</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
-          <t>2011</t>
+          <t>2015</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>11/02/2011</t>
+          <t>29/12/2015</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
           <t>regolamento</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
-          <t>Approvazione regolamento di funzionamento del Nucleo di Valutazione aziendale</t>
+          <t>Approvazione del Regolamento Aziendale per la gestione del recupero crediti</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
-          <t>Affari generali</t>
+          <t>Contabilità e bilancio</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
-          <t>771</t>
+          <t>871</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
-          <t>2007</t>
+          <t>2014</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>28/12/2007</t>
+          <t>21/01/2014</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
           <t>regolamento</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
-          <t>Regolamentazione aziendale per la sicurezza informatica - Disciplinare aziendale dei comportamenti essenziali da adottare per l'utilizzo del Sistema Informatico Aziendale</t>
+          <t>Approvazione regolamenti Acquisizione Beni e Servizi</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
-          <t>UOC Affari generali</t>
+          <t>Economato e gestione della logistica</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
-          <t>1205</t>
+          <t>19</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
-          <t>2004</t>
+          <t>2012</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>02/06/2004</t>
+          <t>18/12/2012</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t>regolamento</t>
+          <t>documento di programmazione</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
-          <t>Approvazione ed adozione del Manuale di gestione del protocollo informatico e del Titolario di classificazione dei documenti</t>
+          <t>Nomina Responsabile della conservazione dei documenti informatici dell'Azienda U.L.SS. 18</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
           <t>Affari generali</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
-          <t>116</t>
+          <t>979</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
+          <t>2011</t>
+        </is>
+      </c>
+      <c r="B92" t="inlineStr">
+        <is>
+          <t>27/12/2011</t>
+        </is>
+      </c>
+      <c r="C92" t="inlineStr">
+        <is>
+          <t>regolamento</t>
+        </is>
+      </c>
+      <c r="D92" t="inlineStr">
+        <is>
+          <t>Linee guida sull'utilizzo della posta elettronica e della posta elettronica certificata (PEC).</t>
+        </is>
+      </c>
+      <c r="E92" t="inlineStr">
+        <is>
+          <t>Affari generali</t>
+        </is>
+      </c>
+      <c r="F92" t="inlineStr">
+        <is>
+          <t>916</t>
+        </is>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93" t="inlineStr">
+        <is>
+          <t>2011</t>
+        </is>
+      </c>
+      <c r="B93" t="inlineStr">
+        <is>
+          <t>11/02/2011</t>
+        </is>
+      </c>
+      <c r="C93" t="inlineStr">
+        <is>
+          <t>regolamento</t>
+        </is>
+      </c>
+      <c r="D93" t="inlineStr">
+        <is>
+          <t>Approvazione regolamento di funzionamento del Nucleo di Valutazione aziendale</t>
+        </is>
+      </c>
+      <c r="E93" t="inlineStr">
+        <is>
+          <t>Affari generali</t>
+        </is>
+      </c>
+      <c r="F93" t="inlineStr">
+        <is>
+          <t>771</t>
+        </is>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94" t="inlineStr">
+        <is>
+          <t>2007</t>
+        </is>
+      </c>
+      <c r="B94" t="inlineStr">
+        <is>
+          <t>28/12/2007</t>
+        </is>
+      </c>
+      <c r="C94" t="inlineStr">
+        <is>
+          <t>regolamento</t>
+        </is>
+      </c>
+      <c r="D94" t="inlineStr">
+        <is>
+          <t>Regolamentazione aziendale per la sicurezza informatica - Disciplinare aziendale dei comportamenti essenziali da adottare per l'utilizzo del Sistema Informatico Aziendale</t>
+        </is>
+      </c>
+      <c r="E94" t="inlineStr">
+        <is>
+          <t>UOC Affari generali</t>
+        </is>
+      </c>
+      <c r="F94" t="inlineStr">
+        <is>
+          <t>1205</t>
+        </is>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95" t="inlineStr">
+        <is>
+          <t>2004</t>
+        </is>
+      </c>
+      <c r="B95" t="inlineStr">
+        <is>
+          <t>02/06/2004</t>
+        </is>
+      </c>
+      <c r="C95" t="inlineStr">
+        <is>
+          <t>regolamento</t>
+        </is>
+      </c>
+      <c r="D95" t="inlineStr">
+        <is>
+          <t>Approvazione ed adozione del Manuale di gestione del protocollo informatico e del Titolario di classificazione dei documenti</t>
+        </is>
+      </c>
+      <c r="E95" t="inlineStr">
+        <is>
+          <t>Affari generali</t>
+        </is>
+      </c>
+      <c r="F95" t="inlineStr">
+        <is>
+          <t>116</t>
+        </is>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96" t="inlineStr">
+        <is>
           <t>2003</t>
         </is>
       </c>
-      <c r="B92" t="inlineStr">
+      <c r="B96" t="inlineStr">
         <is>
           <t>04/02/2003</t>
         </is>
       </c>
-      <c r="C92" t="inlineStr">
-[...4 lines deleted...]
-      <c r="D92" t="inlineStr">
+      <c r="C96" t="inlineStr">
+        <is>
+          <t>regolamento</t>
+        </is>
+      </c>
+      <c r="D96" t="inlineStr">
         <is>
           <t>Approvazione del regolamento aziendale per l'accettazione di donazioni</t>
         </is>
       </c>
-      <c r="E92" t="inlineStr">
+      <c r="E96" t="inlineStr">
         <is>
           <t>Affari generali</t>
         </is>
       </c>
-      <c r="F92" t="inlineStr">
+      <c r="F96" t="inlineStr">
         <is>
           <t>153</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>