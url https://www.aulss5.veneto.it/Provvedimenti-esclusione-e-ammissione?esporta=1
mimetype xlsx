--- v0 (2026-05-15)
+++ v1 (2026-07-16)
@@ -526,211 +526,239 @@
           <t>Soglia art. 35</t>
         </is>
       </c>
       <c r="R1" t="inlineStr">
         <is>
           <t>Riferimento</t>
         </is>
       </c>
       <c r="S1" t="inlineStr">
         <is>
           <t>Indirizzo</t>
         </is>
       </c>
       <c r="T1" t="inlineStr">
         <is>
           <t>Telefono</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>Email</t>
         </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="inlineStr"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>A198-02</t>
+        </is>
+      </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>A198.02 Procedura di gara aperta ai sensi dell'art. 71 D.Lgs. 36/2023 del servizio di Direzione Lavori e di Coordinamento per la sicurezza in fase di esecuzione dei lavori di adeguamento sismico ed antincendio dell'Ospedale di Rovigo mediante appalto integrato CUP: B19J19000220002</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>In Gestione</t>
         </is>
       </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t>UOC Servizi Tecnici e Patrimoniali</t>
+        </is>
+      </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;In calce il link da cui poter scaricare la documentazione di gara inerente la procedura aperta pubblicata sul portale Sintel di Aria S.p.A.&lt;/p&gt;
-[...2 lines deleted...]
-</t>
+          <t>&lt;p&gt;In calce il link da cui poter scaricare la documentazione di gara inerente la procedura aperta pubblicata sul portale Sintel di Aria S.p.A.&lt;/p&gt;
+&lt;p&gt; &lt;/p&gt;
+&lt;p&gt;&lt;a href="https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=210381932" target="_blank" rel="nofollow"&gt;https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=210381932&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H2" t="inlineStr"/>
       <c r="I2" t="inlineStr"/>
       <c r="J2" t="inlineStr"/>
       <c r="K2" t="inlineStr">
         <is>
           <t>13/10/2025 00:00</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t>13/10/2030 00:00</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>23/12/2025 17:00</t>
         </is>
       </c>
       <c r="P2" t="n">
         <v>0</v>
       </c>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="R2" t="inlineStr"/>
       <c r="S2" t="inlineStr"/>
       <c r="T2" t="inlineStr"/>
       <c r="U2" t="inlineStr"/>
     </row>
     <row r="3">
-      <c r="A3" t="inlineStr"/>
+      <c r="A3" t="inlineStr">
+        <is>
+          <t>A198-01</t>
+        </is>
+      </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>A198-01 Indizione della procedura di gara aperta ai sensi dell'art. 71 D.Lgs 36/2023 per l'affidamento della progettazione esecutiva ed i lavori di adeguamento sismico ed antincendio dell'Ospedale di Rovigo mediante appalto integrato</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
+      <c r="E3" t="inlineStr">
+        <is>
+          <t>UOC Servizi Tecnici e Patrimoniali</t>
+        </is>
+      </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;In calce il link da cui poter scaricare la documentazione di gara inerente la procedura aperta pubblicata sul portale Sintel di Aria S.p.A.&lt;/p&gt;
+          <t>&lt;p&gt;In calce il link da cui poter scaricare la documentazione di gara inerente la procedura aperta pubblicata sul portale Sintel di Aria S.p.A.&lt;/p&gt;
 &lt;p&gt;https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=204550601&lt;/p&gt;
 &lt;p&gt;Si precisa che gli elaborati progettuali sono consultabili mediante accesso a link Drive inserito nel Disciplinare di gara&lt;/p&gt;
-&lt;p&gt;&amp;nbsp;&lt;/p&gt;
-</t>
+&lt;p&gt; &lt;/p&gt;</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H3" t="inlineStr"/>
       <c r="I3" t="inlineStr"/>
       <c r="J3" t="inlineStr">
         <is>
           <t>B78B66AC37</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
           <t>07/07/2025 00:00</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
           <t>07/07/2030 00:00</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
           <t>15/09/2025 09:00</t>
         </is>
       </c>
       <c r="O3" t="inlineStr">
         <is>
           <t>11/02/2026</t>
         </is>
       </c>
       <c r="P3" t="n">
         <v>0</v>
       </c>
       <c r="Q3" t="inlineStr">
         <is>
           <t>Sopra</t>
         </is>
       </c>
       <c r="R3" t="inlineStr"/>
       <c r="S3" t="inlineStr"/>
       <c r="T3" t="inlineStr"/>
       <c r="U3" t="inlineStr"/>
     </row>
     <row r="4">
-      <c r="A4" t="inlineStr"/>
+      <c r="A4" t="inlineStr">
+        <is>
+          <t>A171-10</t>
+        </is>
+      </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>A171-10 Procedura negoziata per lavori di opere aggiuntive straordinarie per adeguamento pertinenze esterne Corte Guazzo</t>
+          <t>Procedura negoziata per lavori di opere aggiuntive straordinarie per adeguamento pertinenze esterne Corte Guazzo</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
+      <c r="E4" t="inlineStr">
+        <is>
+          <t>UOC Servizi Tecnici e Patrimoniali</t>
+        </is>
+      </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;In calce il link in cui &amp;egrave; possibile visionare la documentazione di gara inerente la procedura pubblicata su Sintel:&lt;/p&gt;
-[...1 lines deleted...]
-</t>
+          <t>&lt;p&gt;In calce il link in cui è possibile visionare la documentazione di gara inerente la procedura pubblicata su Sintel:&lt;/p&gt;
+&lt;p&gt;https://www.sintel.regione.lombardia.it/eprocdata/auctionDetail.xhtml?id=202795100&lt;/p&gt;</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="H4" t="inlineStr"/>
+      <c r="H4" t="inlineStr">
+        <is>
+          <t>202795100</t>
+        </is>
+      </c>
       <c r="I4" t="inlineStr"/>
       <c r="J4" t="inlineStr">
         <is>
           <t>B73ABC5963</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
           <t>12/06/2025 00:00</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
           <t>12/06/2030 00:00</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
           <t>20/06/2025 18:00</t>
         </is>
       </c>
       <c r="O4" t="inlineStr">
         <is>
           <t>30/07/2025</t>
         </is>
@@ -746,54 +774,54 @@
       <c r="R4" t="inlineStr"/>
       <c r="S4" t="inlineStr"/>
       <c r="T4" t="inlineStr"/>
       <c r="U4" t="inlineStr"/>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr"/>
       <c r="B5" t="inlineStr">
         <is>
           <t>AVVISO PUBBLICO  INDAGINE DI MERCATO PER L’INDIVIDUAZIONE DI OPERATORI ECONOMICI PER L’AFFIDAMENTO IN URGENZA, A SEGUITO PROCEDURA TELEMATICA AI SENSI DELL’ART.  50 COMMA 1, LETTERA E), DEL D.LGS 36/2023 E DELL’ART. 10 COMMI 1 E 5 BIS DEL D.L. N. 34/2023 CONVERTITO IN LEGGE N. 56/2023, TRAMITE PIATTAFORMA ARIA S.P.A., DI SERVIZI DI ASSISTENZA MEDICA PRESSO LA UOC PEDIATRIA DEI PRESIDI OSPEDALIERI DI ROVIGO E ADRIA DELL’A.ULSS 5 “POLESANA” PER IL PERIODO DI TRE MESI.</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t xml:space="preserve">&lt;p&gt;&lt;strong&gt;AVVISO PUBBLICO&lt;/strong&gt;&lt;/p&gt;
-&lt;p&gt;&lt;strong&gt;INDAGINE DI MERCATO PER L&amp;rsquo;INDIVIDUAZIONE DI OPERATORI ECONOMICI PER L&amp;rsquo;AFFIDAMENTO IN URGENZA, A SEGUITO PROCEDURA TELEMATICA AI SENSI DELL&amp;rsquo;ART.&amp;nbsp; 50 COMMA 1, LETTERA E), DEL D.LGS 36/2023 E DELL&amp;rsquo;ART. 10 COMMI 1 E 5 BIS DEL D.L. N. 34/2023 CONVERTITO IN LEGGE N. 56/2023, TRAMITE PIATTAFORMA ARIA S.P.A., DI SERVIZI DI ASSISTENZA MEDICA PRESSO LA UOC PEDIATRIA DEI PRESIDI OSPEDALIERI DI ROVIGO E ADRIA DELL&amp;rsquo;A.ULSS 5 &amp;ldquo;POLESANA&amp;rdquo; PER IL PERIODO DI TRE MESI.&lt;/strong&gt;&lt;/p&gt;
-&lt;p&gt;&amp;nbsp;&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;INDAGINE DI MERCATO PER L’INDIVIDUAZIONE DI OPERATORI ECONOMICI PER L’AFFIDAMENTO IN URGENZA, A SEGUITO PROCEDURA TELEMATICA AI SENSI DELL’ART.  50 COMMA 1, LETTERA E), DEL D.LGS 36/2023 E DELL’ART. 10 COMMI 1 E 5 BIS DEL D.L. N. 34/2023 CONVERTITO IN LEGGE N. 56/2023, TRAMITE PIATTAFORMA ARIA S.P.A., DI SERVIZI DI ASSISTENZA MEDICA PRESSO LA UOC PEDIATRIA DEI PRESIDI OSPEDALIERI DI ROVIGO E ADRIA DELL’A.ULSS 5 “POLESANA” PER IL PERIODO DI TRE MESI.&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt; &lt;/p&gt;
 &lt;p&gt;Termine invio domande di partecipazione: entro il giorno 19/09/2023&lt;/p&gt;
-&lt;p&gt;&amp;nbsp;&lt;/p&gt;
+&lt;p&gt; &lt;/p&gt;
 </t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H5" t="inlineStr"/>
       <c r="I5" t="inlineStr"/>
       <c r="J5" t="inlineStr"/>
       <c r="K5" t="inlineStr">
         <is>
           <t>14/09/2023 00:00</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
           <t>14/09/2028 00:00</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
           <t>19/09/2023 23:59</t>
         </is>
@@ -809,57 +837,57 @@
       <c r="R5" t="inlineStr"/>
       <c r="S5" t="inlineStr"/>
       <c r="T5" t="inlineStr"/>
       <c r="U5" t="inlineStr"/>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr"/>
       <c r="B6" t="inlineStr">
         <is>
           <t xml:space="preserve">AVVISO PUBBLICO DI AVVIO ID SINTEL 172941151/2023 - PROCEDURA DI GARA TELEMATICA AI SENSI DELL’ ART.  50 COMMA 1, LETTERA E), DEL D.LGS 36/2023 E DELL’ART. 10 COMMI 1 E 5 BIS DEL D.L. N. 34/2023 CONVERTITO IN LEGGE N. 56/2023 PER L’AFFIDAMENTO IN URGENZA DI SERVIZI DI ASSISTENZA MEDICA SUDDIVISI IN N. 2 LOTTI PRESSO LA UOC OSTETRICIA E GINECOLOGIA DELL’AZIENDA ULSS 5 POLESANA PER LA DURATA DI QUATTRO MESI. </t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t xml:space="preserve">&lt;p&gt;&lt;strong&gt;AVVISO PUBBLICO DI AVVIO&lt;/strong&gt;&lt;/p&gt;
-&lt;p&gt;&lt;strong&gt;ID SINTEL 172941151/2023 - PROCEDURA DI GARA TELEMATICA AI SENSI DELL&amp;rsquo; ART.&amp;nbsp; 50 COMMA 1, LETTERA E), DEL D.LGS 36/2023 E DELL&amp;rsquo;ART. 10 COMMI 1 E 5 BIS DEL D.L. N. 34/2023 CONVERTITO IN LEGGE N. 56/2023 PER L&amp;rsquo;AFFIDAMENTO IN URGENZA DI SERVIZI DI ASSISTENZA MEDICA SUDDIVISI IN N. 2 LOTTI PRESSO LA UOC OSTETRICIA E GINECOLOGIA DELL&amp;rsquo;AZIENDA ULSS 5 POLESANA PER LA DURATA DI QUATTRO MESI. &lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;ID SINTEL 172941151/2023 - PROCEDURA DI GARA TELEMATICA AI SENSI DELL’ ART.  50 COMMA 1, LETTERA E), DEL D.LGS 36/2023 E DELL’ART. 10 COMMI 1 E 5 BIS DEL D.L. N. 34/2023 CONVERTITO IN LEGGE N. 56/2023 PER L’AFFIDAMENTO IN URGENZA DI SERVIZI DI ASSISTENZA MEDICA SUDDIVISI IN N. 2 LOTTI PRESSO LA UOC OSTETRICIA E GINECOLOGIA DELL’AZIENDA ULSS 5 POLESANA PER LA DURATA DI QUATTRO MESI. &lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;LOTTO 1 UOC OSTETRICIA E GINECOLOGIA DEL P.O. DI ROVIGO &lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;LOTTO 2 UOC OSTETRICIA E GINECOLOGIA DEL P.O. ADRIA &lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;Simog. n. 9266285&lt;/strong&gt;&lt;/p&gt;
-&lt;p&gt;&amp;nbsp;&lt;/p&gt;
-[...1 lines deleted...]
-&lt;p&gt;&amp;nbsp;&lt;/p&gt;
+&lt;p&gt; &lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;Il termine previsto per la presentazione delle offerte è il giorno 22/08/2023 ore 18:00.&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt; &lt;/p&gt;
 </t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H6" t="inlineStr"/>
       <c r="I6" t="inlineStr"/>
       <c r="J6" t="inlineStr"/>
       <c r="K6" t="inlineStr">
         <is>
           <t>04/08/2023 00:00</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
           <t>04/08/2028 00:00</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
           <t>22/08/2023 18:00</t>
         </is>
@@ -874,51 +902,51 @@
       </c>
       <c r="R6" t="inlineStr"/>
       <c r="S6" t="inlineStr"/>
       <c r="T6" t="inlineStr"/>
       <c r="U6" t="inlineStr"/>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr"/>
       <c r="B7" t="inlineStr">
         <is>
           <t>Indagine di mercato per l’individuazione di operatori economici per l’affidamento in urgenza, ai sensi dell’art. 50, comma 1 lett. e) del D.lgs. n. 36/2023 e dell’art. 10 commi 1 e 5 bis del D.L. n. 34/2023 convertito in Legge n. 56/2023, tramite piattaforma Aria S.p.A., di servizi di assistenza medica presso la UOC di Pediatria dei Presidi Ospedalieri di Rovigo e Adria dell’Azienda Ulss 5 Polesana per il periodo di quattro mesi.</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>Bando</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;strong&gt;Indagine di mercato per l&amp;rsquo;individuazione di operatori economici per l&amp;rsquo;affidamento in urgenza, ai sensi dell&amp;rsquo;art. 50, comma 1 lett. e) del D.lgs. n. 36/2023 e dell&amp;rsquo;art. 10 commi 1 e 5 bis del D.L. n. 34/2023 convertito in Legge n. 56/2023, tramite piattaforma Aria S.p.A., di servizi di assistenza medica presso la UOC di Pediatria dei Presidi Ospedalieri di Rovigo e Adria dell&amp;rsquo;Azienda Ulss 5 Polesana per il periodo di quattro mesi.&lt;/strong&gt;&lt;/p&gt;
+          <t xml:space="preserve">&lt;p&gt;&lt;strong&gt;Indagine di mercato per l’individuazione di operatori economici per l’affidamento in urgenza, ai sensi dell’art. 50, comma 1 lett. e) del D.lgs. n. 36/2023 e dell’art. 10 commi 1 e 5 bis del D.L. n. 34/2023 convertito in Legge n. 56/2023, tramite piattaforma Aria S.p.A., di servizi di assistenza medica presso la UOC di Pediatria dei Presidi Ospedalieri di Rovigo e Adria dell’Azienda Ulss 5 Polesana per il periodo di quattro mesi.&lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;Termine manifestazione interesse il 18/07/2023&lt;/strong&gt;&lt;/p&gt;
 </t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H7" t="inlineStr"/>
       <c r="I7" t="inlineStr"/>
       <c r="J7" t="inlineStr"/>
       <c r="K7" t="inlineStr">
         <is>
           <t>13/07/2023 00:00</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
           <t>13/07/2028 00:00</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
           <t>18/07/2023 23:59</t>
@@ -934,51 +962,51 @@
       </c>
       <c r="R7" t="inlineStr"/>
       <c r="S7" t="inlineStr"/>
       <c r="T7" t="inlineStr"/>
       <c r="U7" t="inlineStr"/>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr"/>
       <c r="B8" t="inlineStr">
         <is>
           <t xml:space="preserve">AVVISO PUBBLICO PER L’AVVIO DELLA PROCEDURA DI GARA SOTTOSOGLIA, CON L’IMPIEGO DELLA PIATTAFORMA SINTEL, AI SENSI DELL’ART. 1 C. 2 LETT. A) DEL D.L 76/2020 CONVERTITO CON LEGGE 120/2020, COME MODIFICATO DALL'ART. 51, COMMA 1, LETT. A) DEL D.L. 77/2021 CONVERTITO CON LEGGE 108/2021 E S.M.I., PER LA FORNITURA DI CATETERI A PALLONCINO CORONARICI SEMICOMPLIANTI, NON COMPLIANTI E MEDICATI PER IL POLO ANGIOGRAFICO DI QUESTA AULSS5, PER IL PERIODO DI 12 MESI, EVENTUALMENTE PROROGABILE DI ULTERIORI 3 MESI. </t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>Avviso</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;Si rende noto che con Determinazione Dirigenziale n. 266/2023 l&amp;rsquo;Azienda Ulss 5 Polesana ha indetto procedura di gara telematica sottosoglia ai sensi dell&amp;#39;art. 1, comma 2, lettera A) del D.L. 76/2020 convertito con Legge 120/2020 e s.m.i., per la fornitura&lt;a name="_Hlk126918221"&gt;, &lt;/a&gt;per il periodo di 12 mesi eventualmente prorogabile per 3 mesi, &lt;a name="_Hlk124512280"&gt;di &lt;/a&gt;cateteri a palloncino coronarici semicomplianti, non complianti e medicati necessari per il Polo Angiografico, suddivisa in n. 9 lotti, per un importo complessivo annuale stimato di &amp;euro; 138.600,00, Iva non compresa&lt;/p&gt;
+          <t xml:space="preserve">&lt;p&gt;Si rende noto che con Determinazione Dirigenziale n. 266/2023 l’Azienda Ulss 5 Polesana ha indetto procedura di gara telematica sottosoglia ai sensi dell'art. 1, comma 2, lettera A) del D.L. 76/2020 convertito con Legge 120/2020 e s.m.i., per la fornitura&lt;a name="_Hlk126918221"&gt;, &lt;/a&gt;per il periodo di 12 mesi eventualmente prorogabile per 3 mesi, &lt;a name="_Hlk124512280"&gt;di &lt;/a&gt;cateteri a palloncino coronarici semicomplianti, non complianti e medicati necessari per il Polo Angiografico, suddivisa in n. 9 lotti, per un importo complessivo annuale stimato di € 138.600,00, Iva non compresa&lt;/p&gt;
 </t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H8" t="inlineStr"/>
       <c r="I8" t="inlineStr"/>
       <c r="J8" t="inlineStr"/>
       <c r="K8" t="inlineStr">
         <is>
           <t>03/05/2023 00:00</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
           <t>03/05/2028 00:00</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
           <t>19/05/2023 12:00</t>
         </is>
@@ -1075,51 +1103,51 @@
       </c>
       <c r="R9" t="inlineStr"/>
       <c r="S9" t="inlineStr"/>
       <c r="T9" t="inlineStr"/>
       <c r="U9" t="inlineStr"/>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr"/>
       <c r="B10" t="inlineStr">
         <is>
           <t xml:space="preserve">AVVISO PUBBLICO PER L’AVVIO DELLA PROCEDURA DI GARA SOTTOSOGLIA, CON L’IMPIEGO DELLA PIATTAFORMA SINTEL, AI SENSI DELL’ART. 1 C. 2 LETT. B) DEL D.L 76/2020 CONVERTITO CON LEGGE 120/2020, COME MODIFICATO DALL'ART. 51, COMMA 1, LETT. A) DEL D.L. 77/2021 CONVERTITO CON LEGGE 108/2021 E S.M.I., PER LA FORNITURA DI DISPOSITIVI PER ANGIOGRAFIA CARDIACA NECESSARI PER IL POLO ANGIOGRAFICO DI QUESTA AULSS5, PER IL PERIODO DI 24 MESI, EVENTUALMENTE PROROGABILE DI ULTERIORI 3 MESI. </t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>Avviso</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;Si rende noto che con Determinazione Dirigenziale n. 208/2023 l&amp;rsquo;Azienda Ulss 5 Polesana ha indetto procedura di gara telematica sottosoglia ai sensi dell&amp;#39;art. 1, comma 2, lettera B) del D.L. 76/2020 convertito con Legge 120/2020 e s.m.i., per la fornitura&lt;a name="_Hlk126918221"&gt;, &lt;/a&gt;per il periodo di 24 mesi eventualmente prorogabili per 3 mesi, di dispositivi per angiografia cardiaca &amp;ldquo;sistemi trombectomia, kit accessori per PTCA, gonfiaggio cateteri a palloncino, stent coronarico Megatron, stent cobalto-cromo, pallone scoring per PTCA coronarica&amp;rdquo; necessari per il Polo Angiografico, suddivisa in n. 6 lotti, per un importo complessivo biennale stimato di &amp;euro; 160.500,00, Iva non compresa.&lt;/p&gt;
+          <t xml:space="preserve">&lt;p&gt;Si rende noto che con Determinazione Dirigenziale n. 208/2023 l’Azienda Ulss 5 Polesana ha indetto procedura di gara telematica sottosoglia ai sensi dell'art. 1, comma 2, lettera B) del D.L. 76/2020 convertito con Legge 120/2020 e s.m.i., per la fornitura&lt;a name="_Hlk126918221"&gt;, &lt;/a&gt;per il periodo di 24 mesi eventualmente prorogabili per 3 mesi, di dispositivi per angiografia cardiaca “sistemi trombectomia, kit accessori per PTCA, gonfiaggio cateteri a palloncino, stent coronarico Megatron, stent cobalto-cromo, pallone scoring per PTCA coronarica” necessari per il Polo Angiografico, suddivisa in n. 6 lotti, per un importo complessivo biennale stimato di € 160.500,00, Iva non compresa.&lt;/p&gt;
 </t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H10" t="inlineStr"/>
       <c r="I10" t="inlineStr"/>
       <c r="J10" t="inlineStr"/>
       <c r="K10" t="inlineStr">
         <is>
           <t>03/04/2023 00:00</t>
         </is>
       </c>
       <c r="L10" t="inlineStr">
         <is>
           <t>03/04/2028 00:00</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
           <t>18/04/2023 12:00</t>
         </is>
@@ -1139,51 +1167,51 @@
       </c>
       <c r="R10" t="inlineStr"/>
       <c r="S10" t="inlineStr"/>
       <c r="T10" t="inlineStr"/>
       <c r="U10" t="inlineStr"/>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr"/>
       <c r="B11" t="inlineStr">
         <is>
           <t>AVVISO PUBBLICO PER L’AVVIO DELLA PROCEDURA DI GARA SOTTOSOGLIA, CON L’IMPIEGO DELLA PIATTAFORMA SINTEL, AI SENSI DELL’ART. 1 C. 2 LETT. B) DEL D.L 76/2020 CONVERTITO CON LEGGE 120/2020, COME MODIFICATO DALL'ART. 51, COMMA 1, LETT. A) DEL D.L. 77/2021 CONVERTITO CON LEGGE 108/2021 E S.M.I., PER LA FORNITURA DI DISPOSITIVI MEDICI PER POLO ANGIOGRAFICO - CATETERI PER ANGIOGRAFIA DIAGNOSTICA E INTERVENTISTICA CORONARICA -, PER IL PERIODO DI 24 MESI, EVENTUALMENTE PROROGABILE DI ULTERIORI 6 MESI.</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>Avviso</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;Si rende noto che con Determinazione Dirigenziale n. 135/2023 l&amp;rsquo;Azienda Ulss 5 Polesana ha indetto procedura di gara telematica sottosoglia ai sensi ai sensi dell&amp;#39;art. 1, comma 2, lettera B) del D.L. 76/2020 convertito con Legge 120/2020 e s.m.i., per la fornitura, per il periodo di 24 mesi , eventualmente prorogabile per 6 mesi, di Dispositivi Medici per Polo Angiografico - cateteri per angiografia diagnostica e interventistica coronarica -, suddivisa in n. 6 lotti, per un importo complessivo biennale stimato di &amp;euro; 145.000,00, Iva non compresa.&lt;/p&gt;
+          <t xml:space="preserve">&lt;p&gt;Si rende noto che con Determinazione Dirigenziale n. 135/2023 l’Azienda Ulss 5 Polesana ha indetto procedura di gara telematica sottosoglia ai sensi ai sensi dell'art. 1, comma 2, lettera B) del D.L. 76/2020 convertito con Legge 120/2020 e s.m.i., per la fornitura, per il periodo di 24 mesi , eventualmente prorogabile per 6 mesi, di Dispositivi Medici per Polo Angiografico - cateteri per angiografia diagnostica e interventistica coronarica -, suddivisa in n. 6 lotti, per un importo complessivo biennale stimato di € 145.000,00, Iva non compresa.&lt;/p&gt;
 </t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H11" t="inlineStr"/>
       <c r="I11" t="inlineStr"/>
       <c r="J11" t="inlineStr"/>
       <c r="K11" t="inlineStr">
         <is>
           <t>15/03/2023 00:00</t>
         </is>
       </c>
       <c r="L11" t="inlineStr">
         <is>
           <t>15/03/2028 00:00</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
           <t>30/03/2023 12:00</t>
         </is>
@@ -1204,56 +1232,56 @@
       <c r="R11" t="inlineStr"/>
       <c r="S11" t="inlineStr"/>
       <c r="T11" t="inlineStr"/>
       <c r="U11" t="inlineStr"/>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr"/>
       <c r="B12" t="inlineStr">
         <is>
           <t>AVVISO PUBBLICO DI AVVIO PROCEDURA DI GARA TELEMATICA SOTTOSOGLIA AI SENSI DELL’ART. 1, C. 2, LETT. A) DEL D.L. 76 DEL 2020, CONVERTITO CON LEGGE 120/2020 e S.M.I, TRAMITE PIATTAFORMA ARIA SINTEL PER L’AFFIDAMENTO DEL “SERVIZIO DI ASSISTENZA MEDICA OSTETRICO-GINECOLOGICA DI SUPPORTO ALLA UOC DI OSTETRICIA E GINECOLOGIA DEL PRESIDIO OSPEDALIERO DI ROVIGO DELL’AZIENDA ULSS 5 POLESANA” PER IL PERIODO DI DUE MESI. CIG 9693982F00</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t>Bando</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t xml:space="preserve">&lt;p&gt;&lt;strong&gt;AVVISO PUBBLICO DI AVVIO&lt;/strong&gt;&lt;/p&gt;
-&lt;p&gt;&lt;strong&gt;PROCEDURA DI GARA TELEMATICA SOTTOSOGLIA AI SENSI DELL&amp;rsquo;ART. 1, C. 2, LETT. A) DEL D.L. 76 DEL 2020, CONVERTITO CON LEGGE 120/2020 e S.M.I, TRAMITE PIATTAFORMA ARIA SINTEL PER L&amp;rsquo;AFFIDAMENTO DEL &amp;ldquo;SERVIZIO DI ASSISTENZA MEDICA OSTETRICO-GINECOLOGICA DI SUPPORTO ALLA UOC DI OSTETRICIA E GINECOLOGIA DEL PRESIDIO OSPEDALIERO DI ROVIGO DELL&amp;rsquo;AZIENDA ULSS 5 POLESANA&amp;rdquo; PER IL PERIODO DI DUE MESI.&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;PROCEDURA DI GARA TELEMATICA SOTTOSOGLIA AI SENSI DELL’ART. 1, C. 2, LETT. A) DEL D.L. 76 DEL 2020, CONVERTITO CON LEGGE 120/2020 e S.M.I, TRAMITE PIATTAFORMA ARIA SINTEL PER L’AFFIDAMENTO DEL “SERVIZIO DI ASSISTENZA MEDICA OSTETRICO-GINECOLOGICA DI SUPPORTO ALLA UOC DI OSTETRICIA E GINECOLOGIA DEL PRESIDIO OSPEDALIERO DI ROVIGO DELL’AZIENDA ULSS 5 POLESANA” PER IL PERIODO DI DUE MESI.&lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;CIG 9693982F00&lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;SINTEL ID 166129459/2023&lt;/strong&gt;&lt;/p&gt;
-&lt;p&gt;&amp;nbsp;&lt;/p&gt;
-[...1 lines deleted...]
-&lt;p&gt;&amp;nbsp;&lt;/p&gt;
+&lt;p&gt; &lt;/p&gt;
+&lt;p&gt;Il termine previsto per la presentazione delle offerte è il giorno &lt;strong&gt;07/03/2023 &lt;/strong&gt;ore &lt;strong&gt;15.00&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt; &lt;/p&gt;
 </t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H12" t="inlineStr"/>
       <c r="I12" t="inlineStr"/>
       <c r="J12" t="inlineStr"/>
       <c r="K12" t="inlineStr">
         <is>
           <t>03/03/2023 00:00</t>
         </is>
       </c>
       <c r="L12" t="inlineStr">
         <is>
           <t>03/03/2028 00:00</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
           <t>07/03/2023 15:00</t>
         </is>
@@ -1268,51 +1296,51 @@
       </c>
       <c r="R12" t="inlineStr"/>
       <c r="S12" t="inlineStr"/>
       <c r="T12" t="inlineStr"/>
       <c r="U12" t="inlineStr"/>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr"/>
       <c r="B13" t="inlineStr">
         <is>
           <t>Avviso volontario per la trasparenza ex ante per avvio di procedura sottosoglia ai sensi dell'art. 1, comma 2, lettera b) del D.L 76/2020 convertito con legge 120/2020, come modificato dall’art. 51, comma 1, lett. b) del D.L. 77/2021 convertito con legge 108/2021 tramite piattaforma SINTEL per la fornitura di cateteri per accesso distale per tromboaspirazione intracranica, divisa in 3 lotti, per il periodo di 36 mesi, eventualmente prorogabile di ulteriori 6 mesi. SIMOG: 8932523</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;Avviso volontario per la trasparenza ex ante per avvio di procedura sottosoglia ai sensi dell&amp;#39;art. 1, comma 2, lettera b) del D.L 76/2020 convertito con legge 120/2020, come modificato dall&amp;rsquo;art. 51, comma 1, lett. b) del D.L. 77/2021 convertito con legge 108/2021 tramite piattaforma SINTEL per la fornitura di cateteri per accesso distale per tromboaspirazione intracranica, divisa in 3 lotti, per il periodo di 36 mesi, eventualmente prorogabile di ulteriori 6 mesi.&lt;/p&gt;
+          <t xml:space="preserve">&lt;p&gt;Avviso volontario per la trasparenza ex ante per avvio di procedura sottosoglia ai sensi dell'art. 1, comma 2, lettera b) del D.L 76/2020 convertito con legge 120/2020, come modificato dall’art. 51, comma 1, lett. b) del D.L. 77/2021 convertito con legge 108/2021 tramite piattaforma SINTEL per la fornitura di cateteri per accesso distale per tromboaspirazione intracranica, divisa in 3 lotti, per il periodo di 36 mesi, eventualmente prorogabile di ulteriori 6 mesi.&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;SIMOG: 8932523&lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;Termine presentazione manifestazione interesse 16/02/2023 12:00&lt;/strong&gt;&lt;/p&gt;
 </t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H13" t="inlineStr"/>
       <c r="I13" t="inlineStr"/>
       <c r="J13" t="inlineStr"/>
       <c r="K13" t="inlineStr">
         <is>
           <t>02/02/2023 00:00</t>
         </is>
       </c>
       <c r="L13" t="inlineStr">
         <is>
           <t>02/02/2028 00:00</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
@@ -1388,54 +1416,54 @@
       </c>
       <c r="R14" t="inlineStr"/>
       <c r="S14" t="inlineStr"/>
       <c r="T14" t="inlineStr"/>
       <c r="U14" t="inlineStr"/>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr"/>
       <c r="B15" t="inlineStr">
         <is>
           <t xml:space="preserve">Avviso volontario per la trasparenza ex ante per l’avvio di procedura di gara sottosoglia ai sensi dell'art. 1, comma 2, lettera a) del D.L 76/2020 convertito con Legge 120/2020, come modificato dall’art. 51, comma 1, lett. a) del D.L. 77/2021 convertito con Legge 108/2021 tramite piattaforma Sintel per la fornitura triennale di n. 78 morcellatori laparoscopici monouso tipo “LINA Xcise”, per il periodo di 36 mesi eventualmente prorogabile di ulteriori 6 mesi. </t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;Avviso volontario per la trasparenza ex ante per l&amp;rsquo;avvio di procedura di gara sottosoglia ai sensi dell&amp;#39;art. 1, comma 2, lettera a) del D.L 76/2020 convertito con Legge 120/2020, come modificato dall&amp;rsquo;art. 51, comma 1, lett. a) del D.L. 77/2021 convertito con Legge 108/2021 tramite piattaforma Sintel per la fornitura triennale di n. 78 morcellatori laparoscopici monouso tipo &amp;ldquo;LINA Xcise&amp;rdquo;, per il periodo di 36 mesi eventualmente prorogabile di ulteriori 6 mesi.&lt;/p&gt;
+          <t xml:space="preserve">&lt;p&gt;Avviso volontario per la trasparenza ex ante per l’avvio di procedura di gara sottosoglia ai sensi dell'art. 1, comma 2, lettera a) del D.L 76/2020 convertito con Legge 120/2020, come modificato dall’art. 51, comma 1, lett. a) del D.L. 77/2021 convertito con Legge 108/2021 tramite piattaforma Sintel per la fornitura triennale di n. 78 morcellatori laparoscopici monouso tipo “LINA Xcise”, per il periodo di 36 mesi eventualmente prorogabile di ulteriori 6 mesi.&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;Termine manifestazione interesse 31/01/2023.&lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;Termine presentazione offerte 07/02/2023 ore 12.00.&lt;/strong&gt;&lt;/p&gt;
-&lt;p&gt;&amp;nbsp;&lt;/p&gt;
+&lt;p&gt; &lt;/p&gt;
 </t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H15" t="inlineStr"/>
       <c r="I15" t="inlineStr"/>
       <c r="J15" t="inlineStr"/>
       <c r="K15" t="inlineStr">
         <is>
           <t>17/01/2023 00:00</t>
         </is>
       </c>
       <c r="L15" t="inlineStr">
         <is>
           <t>17/01/2028 00:00</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
           <t>07/02/2023 12:00</t>
         </is>
@@ -1450,51 +1478,51 @@
       </c>
       <c r="R15" t="inlineStr"/>
       <c r="S15" t="inlineStr"/>
       <c r="T15" t="inlineStr"/>
       <c r="U15" t="inlineStr"/>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr"/>
       <c r="B16" t="inlineStr">
         <is>
           <t>AVVISO PUBBLICO PER L’AVVIO DELLA II PROCEDURA DI GARA SOTTOSOGLIA, CON L’IMPIEGO DELLA PIATTAFORMA SINTEL, AI SENSI DELL'ART. 1, COMMA 2, LETTERA A) DEL D.L. 76/2020 CONVERTITO CON LEGGE 120/2020, E S.M.I., PER LA FORNITURA DELLA PIATTAFORMA DI PLACCHE PER OSTEOSINTESI MAXILLO-FACCIALE, PER IL PERIODO DI 24 MESI, EVENTUALMENTE PROROGABILE DI 6 MESI.</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;strong&gt;AVVISO PUBBLICO PER L&amp;rsquo;AVVIO DELLA II PROCEDURA DI GARA SOTTOSOGLIA, CON L&amp;rsquo;IMPIEGO DELLA PIATTAFORMA SINTEL, AI SENSI DELL&amp;#39;ART. 1, COMMA 2, LETTERA A) DEL D.L. 76/2020 CONVERTITO CON LEGGE 120/2020, E S.M.I., PER LA FORNITURA DELLA PIATTAFORMA DI PLACCHE PER OSTEOSINTESI MAXILLO-FACCIALE, PER IL PERIODO DI 24 MESI, EVENTUALMENTE PROROGABILE DI 6 MESI.&lt;/strong&gt;&lt;/p&gt;
+          <t xml:space="preserve">&lt;p&gt;&lt;strong&gt;AVVISO PUBBLICO PER L’AVVIO DELLA II PROCEDURA DI GARA SOTTOSOGLIA, CON L’IMPIEGO DELLA PIATTAFORMA SINTEL, AI SENSI DELL'ART. 1, COMMA 2, LETTERA A) DEL D.L. 76/2020 CONVERTITO CON LEGGE 120/2020, E S.M.I., PER LA FORNITURA DELLA PIATTAFORMA DI PLACCHE PER OSTEOSINTESI MAXILLO-FACCIALE, PER IL PERIODO DI 24 MESI, EVENTUALMENTE PROROGABILE DI 6 MESI.&lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;Termine manifestazione interesse 01/02/2023 ore 12.00.&lt;/strong&gt;&lt;/p&gt;
 </t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H16" t="inlineStr"/>
       <c r="I16" t="inlineStr"/>
       <c r="J16" t="inlineStr"/>
       <c r="K16" t="inlineStr">
         <is>
           <t>17/01/2023 00:00</t>
         </is>
       </c>
       <c r="L16" t="inlineStr">
         <is>
           <t>17/01/2028 00:00</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
           <t>01/02/2023 12:00</t>
@@ -1515,51 +1543,51 @@
       </c>
       <c r="R16" t="inlineStr"/>
       <c r="S16" t="inlineStr"/>
       <c r="T16" t="inlineStr"/>
       <c r="U16" t="inlineStr"/>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr"/>
       <c r="B17" t="inlineStr">
         <is>
           <t>AVVISO PUBBLICO PER L’AVVIO DI PROCEDURA DI GARA SOTTOSOGLIA - AI SENSI DELL’ART. 1 C. 2 LETT. B) DEL D.LGS 76/2020 CONVERTITO CON L. 120/2020, MEDIANTE UTILIZZO DELLA PIATTAFORMA DI ARIA SPA SINTEL - PER LA FORNITURA DI CUSTOM PACK PER OCULISTICA, NECESSARI PER LA UOC OCULISTICA, PER IL PERIODO DI UN ANNO EVENTUALMENTE PROROGABILE PER ULTERIORI 6 MESI.</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
           <t>In Gestione</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;Con Determinazione Dirigenziale n 664 del 26/10/2022 &amp;egrave; stata indetta procedura di gara sottosoglia telematica ai sensi dell&amp;rsquo;art. 1 c. 2 lett. B) del D.Lgs 76/2020 convertito con L. 120/2020, mediante utilizzo della piattaforma di Aria Spa SINTEL - per la fornitura di custom pack per oculistica suddivisa in 3 lotti, necessari per la UOC Oculistica, per il periodo di un anno eventualmente prorogabile per ulteriori 6 mesi.&lt;/p&gt;
+          <t xml:space="preserve">&lt;p&gt;Con Determinazione Dirigenziale n 664 del 26/10/2022 è stata indetta procedura di gara sottosoglia telematica ai sensi dell’art. 1 c. 2 lett. B) del D.Lgs 76/2020 convertito con L. 120/2020, mediante utilizzo della piattaforma di Aria Spa SINTEL - per la fornitura di custom pack per oculistica suddivisa in 3 lotti, necessari per la UOC Oculistica, per il periodo di un anno eventualmente prorogabile per ulteriori 6 mesi.&lt;/p&gt;
 </t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H17" t="inlineStr"/>
       <c r="I17" t="inlineStr"/>
       <c r="J17" t="inlineStr"/>
       <c r="K17" t="inlineStr">
         <is>
           <t>27/10/2022 00:00</t>
         </is>
       </c>
       <c r="L17" t="inlineStr">
         <is>
           <t>27/10/2027 00:00</t>
         </is>
       </c>
       <c r="M17" t="inlineStr">
         <is>
           <t>10/11/2022 00:00</t>
         </is>
@@ -1574,60 +1602,60 @@
       </c>
       <c r="R17" t="inlineStr"/>
       <c r="S17" t="inlineStr"/>
       <c r="T17" t="inlineStr"/>
       <c r="U17" t="inlineStr"/>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr"/>
       <c r="B18" t="inlineStr">
         <is>
           <t>AVVISO PUBBLICO PER L’AVVIO DI PROCEDURA DI GARA SOTTOSOGLIA, AI SENSI ART. 36, C. 2 LETT. B) D.LGS. 50/2016 E SMI CON L’IMPIEGO DELLA PIATTAFORMA DI E-PROCUREMENT SINTEL GESTITA DA A.R.I.A. S.P.A., PER LA FORNITURA IN NOLEGGIO DI SISTEMI PER IL TRATTAMENTO DELL’IPOTERMIA PERIOPERATORIA, CON RELATIVI DISPOSITIVI MEDICI E   ASSISTENZA TECNICA FULL RISK, PER IL PERIODO DI TRE ANNI, EVENTUALMEMTE PROROGABILE DI 12 MESI.</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
           <t>Asta</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>Aggiudicato</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;Con Determinazione Dirigenziale n. 282 del 16/05/2022 &amp;egrave; stata indetta procedura di gara telematica sottosoglia ai sensi dell&amp;rsquo;art. 36 c. 2 lett. b) del D.Lgs. n. 50/2016 e smi per la fornitura in noleggio di Sistemi per il trattamento dell&amp;rsquo;ipotermia perioperatoria, con i relativi dispositivi medici, assistenza tecnica full risk, per un periodo di tre anni, eventualmente prorogabile di 12 mesi come di seguito indicato:&lt;/p&gt;
+          <t xml:space="preserve">&lt;p&gt;Con Determinazione Dirigenziale n. 282 del 16/05/2022 è stata indetta procedura di gara telematica sottosoglia ai sensi dell’art. 36 c. 2 lett. b) del D.Lgs. n. 50/2016 e smi per la fornitura in noleggio di Sistemi per il trattamento dell’ipotermia perioperatoria, con i relativi dispositivi medici, assistenza tecnica full risk, per un periodo di tre anni, eventualmente prorogabile di 12 mesi come di seguito indicato:&lt;/p&gt;
 &lt;ul&gt;
-	&lt;li&gt;Noleggio unit&amp;agrave; di gestione della temperatura sistema convettivo ad aria forzata compatibile con tutti i modelli di copertine;&lt;/li&gt;
-[...6 lines deleted...]
-	&lt;li&gt;Copertina monouso per la gestione dell&amp;rsquo;ipotermia perioperatoria sotto-paziente.&lt;/li&gt;
+	&lt;li&gt;Noleggio unità di gestione della temperatura sistema convettivo ad aria forzata compatibile con tutti i modelli di copertine;&lt;/li&gt;
+	&lt;li&gt;Copertina monouso per la gestione dell’ipotermia perioperatoria sovra-Paziente, parte superiore del corpo;&lt;/li&gt;
+	&lt;li&gt;Copertina monouso per la gestione dell’ipotermia perioperatoria sovra-Paziente, parte superiore del corpo, misura large;&lt;/li&gt;
+	&lt;li&gt;Copertina monouso per la gestione dell’ipotermia perioperatoria sovra-paziente, parte inferiore del corpo;&lt;/li&gt;
+	&lt;li&gt;Copertina monouso per la gestione dell’ipotermia perioperatoria, corpo intero, adulti;&lt;/li&gt;
+	&lt;li&gt;Copertina monouso per la gestione dell’ipotermia perioperatoria, corpo intero, pediatrica;&lt;/li&gt;
+	&lt;li&gt;Copertina monouso per la gestione dell’ipotermia perioperatoria, corpo intero, neonatale;&lt;/li&gt;
+	&lt;li&gt;Copertina monouso per la gestione dell’ipotermia perioperatoria sotto-paziente.&lt;/li&gt;
 &lt;/ul&gt;
 </t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H18" t="inlineStr"/>
       <c r="I18" t="inlineStr"/>
       <c r="J18" t="inlineStr"/>
       <c r="K18" t="inlineStr">
         <is>
           <t>18/05/2022 00:00</t>
         </is>
       </c>
       <c r="L18" t="inlineStr">
         <is>
           <t>18/05/2027 00:00</t>
         </is>
       </c>
       <c r="M18" t="inlineStr">
         <is>
           <t>03/06/2022 00:00</t>